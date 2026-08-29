--- v0 (2026-07-15)
+++ v1 (2026-08-29)
@@ -437,20046 +437,20317 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Datadobi Recognized as a Finalist for CRN's 2026 Tech Innovator Awards</v>
+        <v>Dr. Anita Narang Recognized Among Victoria's Top Optometrists While Advancing the Future of Eye Care</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C2" t="str">
-        <v>PRWeb</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D2" t="str">
-        <v>SaaS</v>
+        <v>Healthcare</v>
       </c>
       <c r="E2" t="str">
-        <v>https://www.prweb.com/releases/datadobi-recognized-as-a-finalist-for-crns-2026-tech-innovator-awards-302826031.html</v>
+        <v>https://prunderground.com/dr-anita-narang-recognized-among-victoria-s-top-optometrists-while-advancing-the/cmtdylx5j00000akck2eie5rb</v>
       </c>
       <c r="F2" t="str">
-        <v>Finalist for its StorageMAP platform in the Data and Information category. LEUVEN, Belgium, July 15, 2026 /PRNewswire-PRWeb/ -- Datadobi, the global leader in heterogeneous unstructured data management, announced today that CRN®, a brand of The Channel Company, has selected Datadobi as a...</v>
+        <v>The post Dr. Anita Narang Recognized Among Victoria's Top Optometrists While Advancing the Future of Eye Care first appeared on</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Former Google Counsel for Global Legislative Oversight James Bair Joins Crowell &amp;amp; Moring as Head of Congressional Investigations</v>
+        <v>Froelick Gallery presents Orlando Almanza solo exhibition</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C3" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D3" t="str">
         <v/>
       </c>
       <c r="E3" t="str">
-        <v>https://www.prnewswire.com/news-releases/former-google-counsel-for-global-legislative-oversight-james-bair-joins-crowell--moring-as-head-of-congressional-investigations-302826506.html</v>
+        <v>https://prunderground.com/froelick-gallery-presents-orlando-almanza-solo-exhibition/cmtdk0y5o000204jyvrb6bnej</v>
       </c>
       <c r="F3" t="str">
-        <v>WASHINGTON, July 15, 2026 /PRNewswire/ -- Crowell &amp; Moring has added Google's former Regulatory Affairs Counsel for Global Legislative Oversight, James Bair, as a partner and Head of Congressional Investigations in the White Collar and Regulatory Enforcement practice in Washington, D.C....</v>
+        <v>The post Froelick Gallery presents Orlando Almanza solo exhibition first appeared on</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>THE JAMES BEARD FOUNDATION® LAUNCHES RFI AND RFP PROCESS TO SELECT HOST DESTINATION FOR THE JAMES BEARD AWARDS® FROM 2029 TO 2033</v>
+        <v>YFORE Debuts ODMS In-Cabin Sensing System to Enhance Cockpit Safety</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C4" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D4" t="str">
-        <v/>
+        <v>Automotive</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-james-beard-foundation-launches-rfi-and-rfp-process-to-select-host-destination-for-the-james-beard-awards-from-2029-to-2033-302825443.html</v>
+        <v>https://www.prnewswire.com/news-releases/yfore-debuts-odms-in-cabin-sensing-system-to-enhance-cockpit-safety-302864307.html</v>
       </c>
       <c r="F4" t="str">
-        <v>The national search marks a new chapter for the Awards, inviting destinations across the country to become the next home of the nation's most prestigious culinary honors NEW YORK, July 15, 2026 /PRNewswire/ -- The James Beard Foundation® today launched a national search for the future...</v>
+        <v>SUWANEE, Ga., Aug. 29, 2026 /PRNewswire/ -- Marking the official opening of its North American manufacturing facility in Georgia, global Tier-1 supplier YFORE Technology debuted its Occupant &amp; Driver Monitoring System (ODMS)—an integrated in-cabin full-coverage sensing solution. As...</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Photronics, ...</v>
+        <v>In HelloNation, Tax Expert Sal Julian Details Which Itemized Deductions High-Income Individuals Lose Without Knowing It</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C5" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D5" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E5" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-photronics-r5201339.htm</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-tax-expert-sal-julian-details-which-itemized-deductions-high-income-individuals-lose-without-knowing-it-302792392.html</v>
       </c>
       <c r="F5" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>Many High-Income Filers Miss Deductions Not Because They Are Unaware They Exist, but Because of Timing, Limits, and Poor Coordination. ENDICOTT, N.Y., Aug. 29, 2026 /PRNewswire/ -- What are the most common reasons high-income individuals leave deductions on the table each year, and what...</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Investor Alert: Deadline Approaching to Join Badger Meter, Inc. (BMI) ...</v>
+        <v>Niutech Signs Agreement with Global Energy Major for Waste Plastic Pyrolysis Line to Produce SAF</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C6" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D6" t="str">
-        <v>Finance</v>
+        <v>Energy</v>
       </c>
       <c r="E6" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-badger-meter-inc-bmi-r5201338.htm</v>
+        <v>https://www.prnewswire.com/news-releases/niutech-signs-agreement-with-global-energy-major-for-waste-plastic-pyrolysis-line-to-produce-saf-302864305.html</v>
       </c>
       <c r="F6" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>JINAN, China, Aug. 29, 2026 /PRNewswire/ -- Niutech Technology Group Co., Ltd. (abbreviated as "Niutech"), a global supplier of industrial continuous pyrolysis solutions, has signed a sales contract with a global energy major for an Industrial Continuous Waste Plastic Pyrolysis Production...</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Hope with EAPs: 3 Things to Know About Expanded Access Programs for People with No Other Treatment Options</v>
+        <v>BZAI Investors Have Opportunity to Lead Blaize Holdings, Inc. Securities Fraud Lawsuit Filed by The Rosen Law Firm</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C7" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D7" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.prnewswire.com/news-releases/hope-with-eaps-3-things-to-know-about-expanded-access-programs-for-people-with-no-other-treatment-options-302826505.html</v>
+        <v>https://www.prnewswire.com/news-releases/bzai-investors-have-opportunity-to-lead-blaize-holdings-inc-securities-fraud-lawsuit-filed-by-the-rosen-law-firm-302860124.html</v>
       </c>
       <c r="F7" t="str">
-        <v>American Lung Association highlights programs to help people with serious and rare lung diseases CHICAGO, July 15, 2026 /PRNewswire/ -- Some people with severe and often rare lung diseases may reach a point where there are no remaining effective treatment options available, and they may...</v>
+        <v>NEW YORK, Aug. 29, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Blaize Holdings, Inc. (NASDAQ: BZAI) between July 18, 2025 and April 28, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead...</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Locus FS Expands The Woodlands Laboratory to Advance Biosurfactant Innovation</v>
+        <v>Pomerantz LLP Advises of Securities Class Action Involving AEVEX Corp. ...</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C8" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D8" t="str">
-        <v>Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E8" t="str">
-        <v>https://www.prnewswire.com/news-releases/locus-fs-expands-the-woodlands-laboratory-to-advance-biosurfactant-innovation-302826503.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-aevex-corp-r5217363.htm</v>
       </c>
       <c r="F8" t="str">
-        <v>Expansion brings mining, oil and gas, and biosurfactant formulation expertise together under one roof to speed product development and customer-focused innovation THE WOODLANDS, Texas, July 15, 2026 /PRNewswire/ -- Locus Fermentation Solutions has expanded its laboratory operations in The...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against AEVEX Corp. ("Aevex" or the "Company") (NYSE:AVEX). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Aevex and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Veteran Business Appraiser Releases Definitive Guide to Valuation Risk in SBA 7(a) Acquisition Lending</v>
+        <v>Pomerantz LLP Advises of Securities Class Action Involving Taboola.com ...</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C9" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D9" t="str">
         <v>Finance</v>
       </c>
       <c r="E9" t="str">
-        <v>https://www.prweb.com/releases/veteran-business-appraiser-releases-definitive-guide-to-valuation-risk-in-sba-7a-acquisition-lending-302826043.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-taboola-com-r5217362.htm</v>
       </c>
       <c r="F9" t="str">
-        <v>The independent business appraisal is not a compliance formality — it is the one moment in a transaction where an independent professional is tasked with telling the lender what the business is actually worth, regardless of what the deal requires. In The 7 Deadly Sins of Business...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Cumulus Neuroscience présente, lors du congrès annuel de l'AAIC 2026, des données montrant qu'une tâche numérique de deux minutes atteint ou dépasse les critères de référence cliniques en matière de pré-sélection des participants à un essai clinique sur la maladie d'Alzheimer.</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Against GoDaddy ...</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C10" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D10" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E10" t="str">
-        <v>https://www.prnewswire.com/news-releases/cumulus-neuroscience-presente-lors-du-congres-annuel-de-laaic-2026-des-donnees-montrant-quune-tache-numerique-de-deux-minutes-atteint-ou-depasse-les-criteres-de-reference-cliniques-en-matiere-de-pre-selection-des-participants--302826502.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-against-godaddy-r5217361.htm</v>
       </c>
       <c r="F10" t="str">
-        <v>Dans le cadre de trois études indépendantes, la tâche « Symbol Swap » de deux minutes, réalisée sur tablette via la plateforme NeuLogiq®, a permis d'établir une distinction cliniquement significative entre les groupes témoins, ceux atteints de troubles cognitifs légers (MCI) et ceux...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE:GDDY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GoDaddy and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Steve Gabbay elected to CopperPoint Board of Directors</v>
+        <v>Pomerantz LLP Advises Investors of Class Action Filing Involving UWM ...</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C11" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D11" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.prnewswire.com/news-releases/steve-gabbay-elected-to-copperpoint-board-of-directors-302826501.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-involving-uwm-r5217360.htm</v>
       </c>
       <c r="F11" t="str">
-        <v>PHOENIX, July 15, 2026 /PRNewswire/ -- CopperPoint Insurance Company, a leading Arizona-based specialty provider of workers' compensation and commercial insurance solutions, has elected Steve Gabbay to the CopperPoint Mutual Insurance Holding Company Board of Directors. Since 2009, Steve...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against UWM Holdings Corporation ("UWM" or the "Company") (NYSE:UWMC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether UWM and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 13, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>HelloNation Article Details Prescription Transfer Steps Featuring Pharmacy Expert Dr. Sheldon Birch</v>
+        <v>Pomerantz LLP Advises of Securities Class Action Involving The Simply ...</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C12" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D12" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-details-prescription-transfer-steps-featuring-pharmacy-expert-dr-sheldon-birch-302826500.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-the-simply-r5217359.htm</v>
       </c>
       <c r="F12" t="str">
-        <v>The article explains how patients can efficiently transfer prescriptions and avoid common delays. TOOELE, Utah, July 15, 2026 /PRNewswire/ -- What information is needed to transfer a prescription without unnecessary delays? HelloNation has published an article that provides the answer,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against The Simply Good Foods Company ("Simply Good Foods" or the "Company") (NASDAQ:SMPL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Simply Good Foods and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October ..</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Tanzania's Next Gold Mine Has Its Team, Its Financing, and Its Permits - Now It Just Has to Build</v>
+        <v>Pomerantz LLP Advises Shareholders of Class Action Against HDFC Bank ...</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C13" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D13" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.prnewswire.com/news-releases/tanzanias-next-gold-mine-has-its-team-its-financing-and-its-permits---now-it-just-has-to-build-302826499.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-against-hdfc-bank-r5217358.htm</v>
       </c>
       <c r="F13" t="str">
-        <v>Issued on behalf of Lake Victoria Gold Ltd. In the span of three weeks, a junior gold developer in northwestern Tanzania cleared its construction site of mineralization, secured regulatory advancement on a gold-denominated project loan, and formalized a Tanzanian-led EPCM team with Mining...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against HDFC Bank Limited ("HDFC" or the "Company") (NYSE:HDB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether HDFC and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 13, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>MIKE AND IKE® Introduces its Candy as Characters for the First Time Through New "We Got'chew™" Campaign</v>
+        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Involving ...</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C14" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D14" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E14" t="str">
-        <v>https://www.prnewswire.com/news-releases/mike-and-ike-introduces-its-candy-as-characters-for-the-first-time-through-new-we-gotchew-campaign-302825659.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-involving-r5217357.htm</v>
       </c>
       <c r="F14" t="str">
-        <v>New We Got'chew™ platform brings Mike and Ike candy to life as on-screen personalities, in a campaign marking the commercial directorial debut of Emmy-nominated comedian Kenan Thompson BETHLEHEM, Pa., July 15, 2026 /PRNewswire/ -- MIKE AND IKE®, a Just Born Quality Confections brand,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>CVLT INVESTOR DEADLINE APPROACHING: Faruqi &amp;amp; Faruqi, LLP Reminds Commvault (CVLT) Investors of Securities Class Action Lawsuit Deadline on July 17, 2026</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Involving GoDaddy ...</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C15" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D15" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E15" t="str">
-        <v>https://www.prnewswire.com/news-releases/cvlt-investor-deadline-approaching-faruqi--faruqi-llp-reminds-commvault-cvlt-investors-of-securities-class-action-lawsuit-deadline-on-july-17-2026-302825645.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-involving-godaddy-r5217356.htm</v>
       </c>
       <c r="F15" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Commvault To Contact Him Directly To Discuss Their Options If you purchased or acquired securities in Commvault between January 28, 2025 and January 26, 2026 and would like...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE:GDDY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GoDaddy and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Nevada Tungsten District Gets Its First Modern Geophysical Map, and It Found Something New</v>
+        <v>Pomerantz LLP Announces Commencement of Class Action Litigation Against ...</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C16" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D16" t="str">
-        <v/>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.prnewswire.com/news-releases/nevada-tungsten-district-gets-its-first-modern-geophysical-map-and-it-found-something-new-302826495.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-commencement-of-class-action-litigation-against-r5217355.htm</v>
       </c>
       <c r="F16" t="str">
-        <v>Issued on behalf of Western Star Resources Inc. USA News Group News Commentary VANCOUVER, BC, July 15, 2026 /PRNewswire/ -- A UAV magnetic survey across a past-producing Nevada tungsten district has returned the first modern geophysical dataset ever collected over the White Star Project....</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Solar Energy Initiatives, Inc. (OTC: SNRY) Launches Buyback Initiative Reflecting Strong Confidence in Progress With Clean, Non-Dilutive Structure</v>
+        <v>Pomerantz LLP Commences Class Lawsuit Against Aardvark Therapeutics, ...</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C17" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D17" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.newmediawire.com/news/solar-energy-initiatives-inc-otc-snry-launches-buyback-initiative-reflecting-strong-confidence-in-progress-with-clean-non-dilutive-structure-7087730</v>
+        <v>https://pr-inside.com/pomerantz-llp-commences-class-lawsuit-against-aardvark-therapeutics-r5217354.htm</v>
       </c>
       <c r="F17" t="str">
-        <v>DOVER, DE - July 15, 2026 ( NEWMEDIAWIRE ) - Solar Energy Initiatives, Inc. (OTC: SNRY) today announced that its Board of Directors has authorized an open-market share repurchase program. This initiative reflects the Company’s strong confidence in its current trajectory and commitment to enhancing shareholder value. As the Company advances strategic discussions with high quality merger candidates, management believes the stock remains significantly undervalued relative to SNRY’s clean capital structure and future potential. With zero convertible debt, zero warrants, and zero dilutive instruments on the books and no plans for a reverse split, the existing share structure is poised to directly benefit from any successful transaction. Bryan Wilkinson, President and Chief Executive Officer, co</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Aardvark Therapeutics, Inc. ("Aardvark" or the "Company") (NASDAQ:AARD) and certain officers and directors. The class action, filed in the United States District Court for the Southern District of California, and docketed under 26-cv-04643, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired: (a) Aardvark common stock pursuant and/or traceable to the Offering Documents (defined below) issued in connection with the Company's initial public offering conducted ..</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Top Realtor in Bay Head, NJ: Ed O'Malley</v>
+        <v>Pomerantz LLP Issues Reminder to Shareholders in Replimune Group, Inc. ...</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C18" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D18" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.newswire.com/news/top-realtor-in-bay-head-nj-ed-omalley</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-replimune-group-inc-r5217353.htm</v>
       </c>
       <c r="F18" t="str">
-        <v>Partnering with Suzie Van Schoick to deliver over $557 million in sales, Ed O'Malley leads the coastal market as the top realtor in Bay Head, NJ.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Replimune Group, Inc. ("Replimune" or the "Company") (NASDAQ:REPL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Replimune and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Top Realtor in Orange County, CA: Jeffery McGonigle</v>
+        <v>Pomerantz LLP Notifies Investors of Class Action Against Alarum Technologies ...</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C19" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D19" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E19" t="str">
-        <v>https://www.newswire.com/news/top-realtor-in-orange-county-ca-jeffery-mcgonigle</v>
+        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-against-alarum-technologies-r5217352.htm</v>
       </c>
       <c r="F19" t="str">
-        <v>With over $2 billion in total team transaction volume and a robust operational infrastructure, Jeffery McGonigle has established himself as the top realtor in Orange County, CA.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Alarum Technologies Ltd. ("Alarum" or the "Company") (NASDAQ:ALAR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Alarum and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Zepto Life Technology Introduces FungiFlex® Pneumocystis jirovecii and FungiFlex® Mold Plus</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Against Smartsheet, ...</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C20" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D20" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E20" t="str">
-        <v>https://www.prnewswire.com/news-releases/zepto-life-technology-introduces-fungiflex-pneumocystis-jirovecii-and-fungiflex-mold-plus-302825991.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-against-smartsheet-r5217351.htm</v>
       </c>
       <c r="F20" t="str">
-        <v>New targeted plasma cfDNA liquid biopsy testing options expand the FungiFlex ®menu, allowing clinicians to order targeted Pneumocystis jirovecii testing or combined mold and P. jirovecii detection based on the clinical question. ST. PAUL, Minn., July 15, 2026 /PRNewswire/ -- Zepto Life...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Smartsheet, Inc. ("Smartsheet" or the "Company") (NYSE:SMAR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Smartsheet and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Connectbase and InterGlobix Announce Oracle's Dr. Sanjay Basu and NVIDIA's Pete Coticchia to Headline The Connected World LIVE! 2026 with Opening Keynote and Executive Fireside Chat</v>
+        <v>Pomerantz LLP Issues Reminder to Investors in ARS Pharmaceuticals, ...</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C21" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D21" t="str">
-        <v>Crypto, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E21" t="str">
-        <v>https://www.prnewswire.com/news-releases/connectbase-and-interglobix-announce-oracles-dr-sanjay-basu-and-nvidias-pete-coticchia-to-headline-the-connected-world-live-2026-with-opening-keynote-and-executive-fireside-chat-302826494.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-ars-pharmaceuticals-r5217350.htm</v>
       </c>
       <c r="F21" t="str">
-        <v>NVIDIA's Pete Coticchia will join Dr. Basu for an exclusive executive fireside chat exploring AI factories, token economics, next-generation connectivity, and the future of AI infrastructure. BOSTON and LEESBURG, Va., July 15, 2026 /PRNewswire/ -- The Connected World LIVE! (TCWLIVE! 2026)...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against ARS Pharmaceuticals, Inc. ("ARS" or the "Company") (NASDAQ:SPRY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether ARS and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Fr8Tech Advances AI-Native Transformation, Reduces Workforce and Raises Additional Capital</v>
+        <v>Pomerantz LLP Issues Reminder to Investors in Alibaba Group Holding ...</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C22" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D22" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E22" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327846/0/en/Fr8Tech-Advances-AI-Native-Transformation-Reduces-Workforce-and-Raises-Additional-Capital.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-alibaba-group-holding-r5217349.htm</v>
       </c>
       <c r="F22" t="str">
-        <v>Fr8Tech furthers its transition to a pure-play, software-driven logistics technology company as it advances the build-out of an AI-native freight platform, completes additional workforce reduction, scales back brokerage operations, and raises $1.2 million to support its evolution Fr8Tech furthers its transition to a pure-play, software-driven logistics technology company as it advances the build-out of an AI-native freight platform, completes additional workforce reduction, scales back brokerage operations, and raises $1.2 million to support its evolution</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Blaize Holdings, Inc. ("Blaize" or the "Company") (NASDAQ:BZAI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Blaize and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>SRAD INVESTOR DEADLINE APPROACHING: Faruqi &amp;amp; Faruqi, LLP Reminds Sportradar (SRAD) Investors of Securities Class Action Lawsuit Deadline on July 17, 2026</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Blaize ...</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C23" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D23" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.prnewswire.com/news-releases/srad-investor-deadline-approaching-faruqi--faruqi-llp-reminds-sportradar-srad-investors-of-securities-class-action-lawsuit-deadline-on-july-17-2026-302825638.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-blaize-r5217348.htm</v>
       </c>
       <c r="F23" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Sportradar To Contact Him Directly To Discuss Their Options If you purchased or acquired securities in Sportradar between November 7, 2024 and April 21, 2026 and would like...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Blaize Holdings, Inc. ("Blaize" or the "Company") (NASDAQ:BZAI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Blaize and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Emergent Raises Series C at $1.5B Valuation to Help Entrepreneurs and SMBs Build the Software Their Businesses Run On</v>
+        <v>Pomerantz LLP Issues Reminder to Investors in TruGolf Holdings, Inc. ...</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C24" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D24" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E24" t="str">
-        <v>https://pressat.co.uk/releases/emergent-raises-series-c-at-15b-valuation-to-help-entrepreneurs-and-smbs-build-the-software-their-businesses-run-on-c7fd821ff573716893fc874cad96ef03/</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-trugolf-holdings-inc-r5217347.htm</v>
       </c>
       <c r="F24" t="str">
-        <v>Wednesday 15 July, 2026 Emergent Raises Series C at $1.5B Valuation to Help Entrepreneurs and SMBs Build the Software Their Businesses Run On Creaegis led the round, with Claypond and Sentinel Global co-leading and participation from Khosla Ventures, SoftBank Vision Fund 2, Lightspeed, and Y Combinator as Emergent powers a new generation of AI-native businesses. San Francisco, CA — July 15, 2026 — Emergent, the fast-growing AI software creation platform that helps founders and business owners build full-stack, production-ready web and mobile applications, today announced a $130 million Series C financing. The round was led by Creaegis, with Claypond and Sentinel Global co-leading and participation from Khosla Ventures, SoftBank Vision Fund 2, Lightspeed, and Y Combinator. The round quintup</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against TruGolf Holdings, Inc. ("TruGolf" or the "Company") (NASDAQ:TRUG). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether TruGolf and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Property sector sees highest lending figures, Funding Circle data reveals</v>
+        <v>Pomerantz LLP Issues Reminder to Investors in Rackspace Technology, ...</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C25" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D25" t="str">
-        <v>Finance, Real Estate, Retail, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E25" t="str">
-        <v>https://pressat.co.uk/releases/property-sector-sees-highest-lending-figures-funding-circle-data-reveals-b2a5cef33befbcd00a4b6072742f1b2b/</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-rackspace-technology-r5217346.htm</v>
       </c>
       <c r="F25" t="str">
-        <v>Wednesday 15 July, 2026 The UK property sector is a major economic driver in the country, employing over 12 million people and contributing £1.7 billion directly to GDP annually. This report looks at the challenges facing the property industry right now, from regulations to costs and what the future may hold for the industry. Property sector sees highest lending figures, Funding Circle data reveals Funding Circle’s data has shown that the Property and Construction sector has seen the highest amount of lending across industries, along with a 30% year-on-year increase. Although the property sector ranks fourth overall for percentage change, with stronger increases from Consumer, Wholesale and Agriculture, the amount makes the property sector the largest single industry category. The increase</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Rackspace Technology, Inc. ("Rackspace" or the "Company") (NASDAQ:RXT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Rackspace and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Top Realtor in Blacksburg, VA: Laura Kelley</v>
+        <v>Pomerantz LLP Issues Reminder to Shareholders in iTonic Holdings Ltd ...</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C26" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D26" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.newswire.com/news/top-realtor-in-blacksburg-va-laura-kelley</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-itonic-holdings-ltd-r5217345.htm</v>
       </c>
       <c r="F26" t="str">
-        <v>With a background in healthcare and a focus on precise real estate planning, Laura Kelley delivers proven results as a top realtor in Blacksburg, VA.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against iTonic Holdings Ltd (f/k/a Pheton Holdings Ltd) ("Pheton" or the "Company") (NASDAQ:ITOC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Pheton and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, ..</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Top Realtor in St. George, UT: The Ames Team</v>
+        <v>Pomerantz LLP Issues Reminder to Investors in Capricor Therapeutics, ...</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C27" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D27" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E27" t="str">
-        <v>https://www.newswire.com/news/top-realtor-in-st-george-ut-the-ames-team</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-capricor-therapeutics-r5217344.htm</v>
       </c>
       <c r="F27" t="str">
-        <v>With more than 5,000 career transactions and $1.5 billion in lifetime sales, The Ames Team provides proven guidance as a top realtor in St. George, UT.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Capricor Therapeutics, Inc. ("Capricor" or the "Company") (NASDAQ:CAPR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Capricor and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Burnham would be right to keep Miliband out of the Treasury</v>
+        <v>Pomerantz LLP Pursues Class Action Litigation Against Datavault AI ...</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C28" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D28" t="str">
-        <v/>
+        <v>Finance, AI</v>
       </c>
       <c r="E28" t="str">
-        <v>https://pressat.co.uk/releases/burnham-would-be-right-to-keep-miliband-out-of-the-treasury-9d42e9b87cba0f78b5a691bd823d897f/</v>
+        <v>https://pr-inside.com/pomerantz-llp-pursues-class-action-litigation-against-datavault-ai-r5217343.htm</v>
       </c>
       <c r="F28" t="str">
-        <v>Wednesday 15 July, 2026 Markets will breathe a sigh of relief if incoming UK Prime Minister Andy Burnham keeps Ed Miliband out of the Treasury, warns Nigel Green, CEO of deVere Group, one of the world’s largest independent financial advisory organisations. The comments come as reports suggest opponents within Burnham’s own camp have quashed Miliband’s bid for the Treasury, with Labour whips reportedly steering the role toward home secretary Shabana Mahmood, while foreign secretary Yvette Cooper is also being floated as a contender. Miliband, a key architect of Burnham’s leadership campaign and the first Cabinet minister to break ranks and call for Sir Keir Starmer’s departure, is instead expected to be offered the Foreign Office. Burnham takes office on Monday, July 20, becoming the UK’s s</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Invest in Women Taskforce hits major milestone with over £100 million deployed to women-led and mixed fund managers and businesses</v>
+        <v>Pomerantz LLP Issues Reminder to Shareholders in Wise Group plc of ...</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C29" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D29" t="str">
         <v>Finance</v>
       </c>
       <c r="E29" t="str">
-        <v>https://pressat.co.uk/releases/invest-in-women-taskforce-hits-major-milestone-with-over-100-million-deployed-to-women-led-and-mixed-fund-managers-and-businesses-c0dfc9166b8eefcdf6bf6936fc6d9beb/</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-wise-group-plc-of-r5217342.htm</v>
       </c>
       <c r="F29" t="str">
-        <v>Wednesday 15 July, 2026 The Invest in Women Taskforce has surpassed £100 million in capital deployment, with over £115 million now reaching women-led and mixed fund managers and businesses.Recent investments include BGF’s multi-million-pound investment in adventure travel specialist Wild Frontiers, alongside Bootstrap 4F’s commitments to Seedcamp VII LP, Seedcamp Nation II LP and Evertrue Capital I LP.Since launching in 2024, the Taskforce has convened £635 million in capital commitments, more than double its original £250 million ambition. 15 July 2026: Today, the Invest in Women Taskforce has announced that over £115 million of capital has now been deployed through its funding pool, marking a major step forward in its mission to increase the flow of funding to women investors and women-l</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Wise Group plc ("Wise" or the "Company") (NASDAQ:WSE). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Wise and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 29, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Viltrox Announces 26mm F2.8 Autofocus Pancake Prime EVO Lens; Now In Stock at B&amp;amp;H</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Pentair ...</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C30" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D30" t="str">
         <v>Finance</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.prnewswire.com/news-releases/viltrox-announces-26mm-f2-8-autofocus-pancake-prime-evo-lens-now-in-stock-at-bh-302826490.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-pentair-r5217341.htm</v>
       </c>
       <c r="F30" t="str">
-        <v>Photography News: Learn more about Viltrox's latest AF 26mm f/2.8, a pancake prime lens available for Sony E-mount and Nikon Z-mount full-frame cameras. NEW YORK, July 15, 2026 /PRNewswire/ -- B&amp;H is pleased to share Viltrox new lens in the EVO series, the AF 26mm f/2.8 EVO. Available for...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Pentair plc ("Pentair" or the "Company") (NYSE:PNR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Pentair and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 2, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Qualcomm Schedules Third Quarter Fiscal 2026 Earnings Release and Conference Call</v>
+        <v>Pomerantz LLP Issues Alert Regarding Shareholder Class Action Against ...</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C31" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D31" t="str">
         <v>Finance</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357707</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-alert-regarding-shareholder-class-action-against-r5217340.htm</v>
       </c>
       <c r="F31" t="str">
-        <v>Qualcomm Incorporated (NASDAQ: QCOM) today announced that it will publish the Company&amp;#39;s financial results for its third quarter of fiscal 2026 on Wednesday, July 29, 2026, after the close of the market on the Company&amp;#39;s Investor Relations website, at https://investor.qualcomm.com/financial-information. The earnings release will also be furnished to the Securities and Exchange Commission (SEC) on a Form 8-K, which will be available on the SEC website at http://www.sec.gov. - - Qualcomm will... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357707</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against EquipmentShare.com Inc. ("EquipmentShare" or the "Company") (NASDAQ:EQPT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether EquipmentShare and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 21, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Aon Appoints Sean Deehan as CEO of Strategy and Technology Group for APAC</v>
+        <v>Pomerantz LLP Issues Important Reminder to Investors in PROCEPT BioRobotics ...</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C32" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D32" t="str">
         <v>Finance</v>
       </c>
       <c r="E32" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357706</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-investors-in-procept-biorobotics-r5217339.htm</v>
       </c>
       <c r="F32" t="str">
-        <v>Aon plc (NYSE: AON), a leading global professional services firm, today announced the appointment of Sean Deehan as CEO of Strategy and Technology Group for APAC, effective immediately. - - In his new role, Deehan will help expand access to Aon&amp;#39;s integrated advisory, analytics and technology-led solutions, enabling clients to make better risk and capital decisions and pursue profitable growth. A key focus will be expanding adoption of Aon&amp;#39;s Life Risk Modeling Suite in APAC, including Path... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357706</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against PROCEPT BioRobotics Corporation ("Procept" or the "Company") (NASDAQ:PRCT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Procept and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 22, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Speakeasy Announces $8.8MM Raise to Power the Growing IRL Economy &amp;amp; Live Experience Industry</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Against Cogent Communications ...</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C33" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D33" t="str">
-        <v>Finance, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E33" t="str">
-        <v>https://www.prnewswire.com/news-releases/speakeasy-announces-8-8mm-raise-to-power-the-growing-irl-economy--live-experience-industry-302825648.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-against-cogent-communications-r5217338.htm</v>
       </c>
       <c r="F33" t="str">
-        <v>Founded at the University of Chicago, the company has nearly bootstrapped to profitability, delivering 500% year-over-year growth and powering operations for leading live experience enterprises across Nightlife &amp; Bars, Sports &amp; Entertainment, Event Organizers, Experience Creators,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Cogent Communications Holdings, Inc. ("Cogent" or the "Company") (NASDAQ:CCOI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Cogent and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 21, 2026, to ask the ..</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Internova Travel Group Expands Green Circle with Exclusive Arctic Expedition to Advance Sustainable Travel Education</v>
+        <v>Pomerantz LLP Issues Important Reminder to Investors in Hertz Global ...</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C34" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D34" t="str">
-        <v>Education</v>
+        <v>Finance</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.prnewswire.com/news-releases/internova-travel-group-expands-green-circle-with-exclusive-arctic-expedition-to-advance-sustainable-travel-education-302826485.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-investors-in-hertz-global-r5217337.htm</v>
       </c>
       <c r="F34" t="str">
-        <v>Travel advisors gain firsthand expertise through partnerships with Atlas Ocean Voyages, Scandinavian Airlines and NORDIC STAR NEW YORK, July 15, 2026 /PRNewswire/ -- Internova Travel Group, one of the world's largest travel services companies, is expanding its investment in sustainable...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Hertz Global Holdings, Inc. ("Hertz" or the "Company") (NASDAQ:HTZ). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Hertz and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 22, 2026, to ask the ..</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>L'Oréal Paris Revitalift Launches Melasyl Dark Spot Creamy-Serum, a Breakthrough Innovation Clinically Proven to Visibly Reverse 5 Years of Dark Spots</v>
+        <v>Pomerantz LLP Has Filed Class Action Against Wix.com Ltd. – WIX</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C35" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D35" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.prnewswire.com/news-releases/loreal-paris-revitalift-launches-melasyl-dark-spot-creamy-serum-a-breakthrough-innovation-clinically-proven-to-visibly-reverse-5-years-of-dark-spots-302824244.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-has-filed-class-action-against-wix-com-ltd-wix-r5217336.htm</v>
       </c>
       <c r="F35" t="str">
-        <v>NEW YORK, July 15, 2026 /PRNewswire/ -- Following nearly two decades of research and scientific innovation, L'Oréal Paris introduces Revitalift Melasyl Dark Spot Creamy-Serum, a breakthrough skincare innovation formulated to visibly correct dark spots, improve skin tone uniformity, and...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Wix.com Ltd. ("Wix" or the "Company") (NASDAQ:WIX) and certain officers. The class action, filed in the United States District Court for the Northern District of Illinois, and docketed under 26-cv-08852, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Wix securities between February 19, 2025 and May 12, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the ..</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Elsevier Foundation and The Lancet Announce Winners of Inaugural Evidence to Impact Awards</v>
+        <v>Pomerantz LLP Issues Important Reminder to Investors in Primoris Services ...</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C36" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D36" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E36" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357704</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-investors-in-primoris-services-r5217335.htm</v>
       </c>
       <c r="F36" t="str">
-        <v>The Elsevier Foundation and The Lancet announced the three winning teams of the inaugural edition of The Lancet &amp;#8211;Elsevier Foundation Evidence to Impact Awards. The Awards recognize research teams that go beyond publishing experimental findings: teams that have put implementation science to work, with communities, to change how health care is actually delivered. Today&amp;#39;s health landscape faces complex challenges: from rising non-communicable diseases and infectious diseases to malnutr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357704</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Primoris Services Corporation ("Primoris" or the "Company") (NYSE:PRIM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Primoris and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 21, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>The Public Relations Collective Launches Senior-Led Model for Full-Service ...</v>
+        <v>Pomerantz LLP Files Securities Class Action Lawsuit Against Microvast ...</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C37" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D37" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E37" t="str">
-        <v>https://pr-inside.com/the-public-relations-collective-launches-senior-led-model-for-full-service-r5201337.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-files-securities-class-action-lawsuit-against-microvast-r5217334.htm</v>
       </c>
       <c r="F37" t="str">
-        <v>(PR-inside.com) New Nationwide Alliance Gives Organizations and Agencies Direct Access to Award-Winning Senior Communications Professionals Through Flexible Teams, Specialized Expertise and Efficient Engagement Structures DALLAS, TX / ACCESS Newswire / July 15, 2026 /The Public Relations Collective today announced its official launch as a nationwide alliance of senior-level public relations and communications professionals who built their careers at leading global agencies and major U.S. brands before establishing successful independent PR consulting practices. The Public Relations Collective gives organizations access to the depth, reach and specialized expertise of a national agency without the layers, staffing handoffs, fixed team structures and overhead commonly associated with ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Microvast Holdings, Inc. ("Microvast" or the "Company") (NASDAQ:MVST) and certain officers. The class action, filed in the United States District Court for the Southern District of Texas, Houston Division, and docketed under 26-cv-05804, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Microvast securities between April 1, 2025 and March 16, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Best Real Estate Agent in Anchorage, AK: Annie Bjerkestrand</v>
+        <v>Pomerantz LLP Reminds Shareholders: Securities Lawsuit Has Been Filed ...</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C38" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D38" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E38" t="str">
-        <v>https://www.newswire.com/news/best-real-estate-agent-in-anchorage-ak-annie-bjerkestrand</v>
+        <v>https://pr-inside.com/pomerantz-llp-reminds-shareholders-securities-lawsuit-has-been-filed-r5217333.htm</v>
       </c>
       <c r="F38" t="str">
-        <v>RMG Real Estate, led by Annie Bjerkestrand, is recognized as the best real estate agent in Anchorage, AK, for its proven results and comprehensive market expertise.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Regeneron Pharmaceuticals, Inc. ("Regeneron" or the "Company") (NASDAQ:REGN). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Regeneron and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 14, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Best Realtor in Prescott, AZ: Geoff Hyland</v>
+        <v>Pomerantz LLP Shares Class Action Details With Investors in GPGI, Inc. ...</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C39" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D39" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E39" t="str">
-        <v>https://www.newswire.com/news/best-realtor-in-prescott-az-geoff-hyland</v>
+        <v>https://pr-inside.com/pomerantz-llp-shares-class-action-details-with-investors-in-gpgi-inc-r5217331.htm</v>
       </c>
       <c r="F39" t="str">
-        <v>As the leader of a top-ranking national real estate team, Geoff Hyland delivers proven results and strategic guidance for local buyers and sellers seeking the best realtor in Prescott, AZ.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GPGI, Inc. ("GPGI" or the "Company") (NYSE:GPGI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GPGI and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 14, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Hotel dining, checked in: OpenTable reveals how hotel restaurants are shaping Canadian dining and travel plans</v>
+        <v>Class Action Lawsuit Filed by Pomerantz LLP for Investors of Intuit ...</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C40" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D40" t="str">
         <v>Finance</v>
       </c>
       <c r="E40" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327841/0/en/Hotel-dining-checked-in-OpenTable-reveals-how-hotel-restaurants-are-shaping-Canadian-dining-and-travel-plans.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-by-pomerantz-llp-for-investors-of-intuit-r5217330.htm</v>
       </c>
       <c r="F40" t="str">
-        <v>TORONTO, July 15, 2026 (GLOBE NEWSWIRE) -- Hotel restaurants are playing an increasingly central role in how Canadians dine and travel. New OpenTable data shows hotel dining is on the rise across Canada, with dining at hotel restaurants in 2026 up seven per cent, year-over-year.² To help diners discover standout spots near and far, OpenTable launches its second annual Top 50 Hotel Restaurants in Canada for 2026 .³</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Intuit Inc. ("Intuit" or the "Company") (NASDAQ:INTU) and certain officers. The class action, filed in the United States District Court for the Northern District of California, and docketed under 26-cv-07086, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Intuit securities between August 22, 2025 and May 20, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the ..</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>NCC Names John Filipas Head of Business Development and Partnerships to Expand Strategic Growth</v>
+        <v>Class Action Lawsuit Reminder from Pomerantz LLP for Shareholders of ...</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C41" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D41" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E41" t="str">
-        <v>https://www.prweb.com/releases/ncc-names-john-filipas-head-of-business-development-and-partnerships-to-expand-strategic-growth-302823210.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-reminder-from-pomerantz-llp-for-shareholders-of-r5217329.htm</v>
       </c>
       <c r="F41" t="str">
-        <v>Fintech and automotive veteran joins NCC to expand relationships with lenders, fintechs, and SaaS providers as the company broadens its strategic partner ecosystem. AUSTIN, Texas, July 15, 2026 /PRNewswire-PRWeb/ -- NCC, a leading provider of integrated credit, compliance, desking, and...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Megan Holdings Limited ("Megan" or the "Company") (NASDAQ:MGN). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Megan and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 8, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Square 9 Releases Workflow Bottleneck Assessment to Help Organizations Identify Hidden Operational Inefficiencies</v>
+        <v>Class Action Reminder from Pomerantz LLP for Investors of Photronics, ...</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C42" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D42" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.prnewswire.com/news-releases/square-9-releases-workflow-bottleneck-assessment-to-help-organizations-identify-hidden-operational-inefficiencies-302825979.html</v>
+        <v>https://pr-inside.com/class-action-reminder-from-pomerantz-llp-for-investors-of-photronics-r5217328.htm</v>
       </c>
       <c r="F42" t="str">
-        <v>New playbook provides a practical framework for evaluating workflows, uncovering bottlenecks, and prioritizing automation initiatives. NEW HAVEN, Conn., July 15, 2026 /PRNewswire/ -- As organizations accelerate investments in AI and automation, many continue to struggle with inefficient...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Photronics, Inc. ("Photronics" or the "Company") (NASDAQ:PLAB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Photronics and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 4, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>T. ROWE PRICE EXPLORES WHAT INVESTORS CAN LEARN FROM HILTON WORLDWIDE'S GROWTH MODEL AND VIRTUOUS BRAND FLYWHEEL</v>
+        <v>Pomerantz LLP Reports Filing of Class Action Lawsuit Against Insulet ...</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C43" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D43" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E43" t="str">
-        <v>https://www.prnewswire.com/news-releases/t-rowe-price-explores-what-investors-can-learn-from-hilton-worldwides-growth-model-and-virtuous-brand-flywheel-302825952.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-reports-filing-of-class-action-lawsuit-against-insulet-r5217327.htm</v>
       </c>
       <c r="F43" t="str">
-        <v>Newest episode of "The Angle" from T. Rowe Price features a conversation with Hilton Worldwide President and CEO Chris Nassetta on customer loyalty, business growth, culture, and how the travel experience is evolving BALTIMORE, July 15, 2026 /PRNewswire/ -- What can investors learn from...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Insulet Corporation ("Insulet" or the "Company") (NASDAQ:PODD) and certain officers. The class action, filed in the United States District Court for the District of Massachusetts, and docketed under 26-cv-13062, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Insulet securities between February 21, 2025 and May 26, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the federal ..</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Top Real Estate Agent in Carlsbad, CA: Amy Green</v>
+        <v>Pomerantz LLP Advises Investors of Class Action Filing Against Genius ...</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C44" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D44" t="str">
-        <v>Real Estate</v>
+        <v/>
       </c>
       <c r="E44" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-carlsbad-ca-amy-green</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-against-genius-r5217326.htm</v>
       </c>
       <c r="F44" t="str">
-        <v>With more than 23 years of experience and a track record of high-volume production, Amy Green stands out as the top real estate agent in Carlsbad, CA, providing unmatched local insight across North County.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed on behalf of investors in Genius securities, alleging violations of the federal securities laws by Citadel Securities LLC ("Citadel") and Virtu Americas LLC ("Virtu" and, together with Citadel, the "Defendants").Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether the Defendants and certain of its officers ..</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Top Real Estate Agent in East Sacramento, CA: Melissa Allman</v>
+        <v>Meant Earns LegitScript Certification for Its Online GLP-1 Weight Care Platform</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C45" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D45" t="str">
-        <v>Real Estate</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E45" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-east-sacramento-ca-melissa-allman</v>
+        <v>https://www.prnewswire.com/news-releases/meant-earns-legitscript-certification-for-its-online-glp-1-weight-care-platform-302852709.html</v>
       </c>
       <c r="F45" t="str">
-        <v>With specialized knowledge in historic properties and a proven track record, Melissa Allman provides strategy-first guidance as a leading top real estate agent in East Sacramento, CA.</v>
+        <v>MANASSAS, Va., Aug. 29, 2026 /PRNewswire/ -- Meant has earned LegitScript certification for its online GLP-1 weight-care platform, a step that reinforces the transparency behind how the service connects patients with licensed U.S. clinical oversight, private Care Coach support and ongoing...</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Performance Shipping Inc. Announces Completion of Sale and Delivery of M/T P. Sophia to New Owners</v>
+        <v>$HAREHOLDER ALERT: The M&amp;amp;A Class Action Firm Announces the Investigation of the Merger - BWMN, SUNS, DV and SYBX</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C46" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D46" t="str">
         <v>Finance</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327835/14069/en/Performance-Shipping-Inc-Announces-Completion-of-Sale-and-Delivery-of-M-T-P-Sophia-to-New-Owners.html</v>
+        <v>https://www.prnewswire.com/news-releases/hareholder-alert-the-ma-class-action-firm-announces-the-investigation-of-the-merger--bwmn-suns-dv-and-sybx-302863296.html</v>
       </c>
       <c r="F46" t="str">
-        <v>ATHENS, Greece, July 15, 2026 (GLOBE NEWSWIRE) -- Performance Shipping Inc. (NASDAQ: PSHG) (“Performance Shipping” or the “Company”), a global shipping company specializing in the ownership of tanker vessels, today announced that, through a separate wholly-owned subsidiary, it has completed the previously announced sale of the 2009-built, 105,071 dwt Aframax tanker vessel M/T P. Sophia, with the successful delivery of the vessel to her new owners. The M/T P. Sophia was debt-free at the time of her delivery to the new owners.</v>
+        <v>NEW YORK, Aug. 29, 2026 /PRNewswire/ -- Class Action Attorney Juan Monteverde with Monteverde &amp; Associates PC (the "M&amp;A Class Action Firm"), has recovered millions of dollars for shareholders and is recognized as a Top 50 Firm in the 2025 ISS Securities Class Action Services Report. We...</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Aecon consortium selected as preferred proponent for the Roberts Bank Terminal 2 – Landmass and Wharf progressive design-build project in British Columbia</v>
+        <v>OCAL Financial Launches Video-First Brand Campaign With DIBO Marketing and Engages Signal Capital for Investor Relations</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C47" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D47" t="str">
-        <v/>
+        <v>Automotive, Media</v>
       </c>
       <c r="E47" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357703</v>
+        <v>https://www.newsfilecorp.com/release/312032/OCAL-Financial-Launches-VideoFirst-Brand-Campaign-With-DIBO-Marketing-and-Engages-Signal-Capital-for-Investor-Relations</v>
       </c>
       <c r="F47" t="str">
-        <v>Aecon Group Inc. (TSX: ARE) (&amp;#8220;Aecon&amp;#8221;) announced that TerraMarine, an Aecon consortium with FlatironDragados Canada Inc., Van Oord, and Carlson Construction Group Inc. in which Aecon holds a 30% interest, has been selected by the Vancouver Fraser Port Authority as the preferred proponent for the Roberts Bank Terminal 2 &amp;#8211; Landmass and Wharf progressive design-build project in Delta, British Columbia. - - TerraMarine is expected to sign a design and early works agreement with the Vancouver... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357703</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 29, 2026) - OCAL Financial Inc. (TSXV: OCAL) ("OCAL" or the "Company") announces that it has signed a six-month social media marketing agreement with DIBO Marketing, launching a video-first campaign to bring OCAL's approval-first way of buying and financing a vehicle to a much wider Canadian audience. The Company also announces that it has engaged Signal Capital Advisors Inc. for investor relations and capital markets advisory services, as...</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Top Real Estate Agent in Mill Valley, CA: Tracey Broadman</v>
+        <v>Cytokinetics Announces Additional Results from ACACIA-HCM and MAPLE-HCM Presented in Late Breaking Clinical Trial Session at the European Society of Cardiology (ESC) Congress 2026</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C48" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D48" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.newswire.com/news/top-real-estate-agent-in-mill-valley-ca-tracey-broadman</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/29/3352934/35409/en/cytokinetics-announces-additional-results-from-acacia-hcm-and-maple-hcm-presented-in-late-breaking-clinical-trial-session-at-the-european-society-of-cardiology-esc-congress-2026.html</v>
       </c>
       <c r="F48" t="str">
-        <v>With over $650 million in career sales and a reputation for client success, Tracey Broadman stands out as the top real estate agent in Mill Valley, CA, delivering expert guidance across Marin County.</v>
+        <v>Additional Results from ACACIA-HCM Demonstrate Improvements in Cardiac Structure and Diastolic Function in Patients with Non-Obstructive HCM</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>NeuroThera Labs Announces Initiation of Phase IIb Clinical Trial at Hannover Medical School in Germany for Innovative Treatment of Tourette Syndrome</v>
+        <v>GDDY Investor Alert: Kessler Topaz Meltzer &amp;amp; Check, LLP Encourages GDDY Investors with Losses to Contact the Firm</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C49" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D49" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.newmediawire.com/news/neurothera-labs-announces-initiation-of-phase-iib-clinical-trial-at-hannover-medical-school-in-germany-for-innovative-treatment-of-tourette-syndrome-7087727</v>
+        <v>https://www.prnewswire.com/news-releases/gddy-investor-alert-kessler-topaz-meltzer--check-llp-encourages-gddy-investors-with-losses-to-contact-the-firm-302862472.html</v>
       </c>
       <c r="F49" t="str">
-        <v>TORONTO, ONTARIO - July 15, 2026 ( NEWMEDIAWIRE ) - NeuroThera Labs Inc. (TSXV: NTLX) (the " Company " or " NeuroThera "), a clinical-stage biotech company and a majority-owned subsidiary of SciSparc Ltd., today announced the initiation of its Phase IIb clinical trial site at Hannover Medical School, Hanover (“MHH”), Germany, for SCI-110, its proprietary cannabinoid-based treatment candidate for Tourette Syndrome (TS) in adults. The trial, which previously received regulatory clearance from Germany’s Federal Institute for Drugs and Medical Devices and MHH's ethics committee, is now advancing towards the next stage at Hannover Medical School, one of the key clinical sites of the study. SCI-110 combines dronabinol with the endocannabinoid-like palmitoylethanolamide in an innovative one dosag</v>
+        <v>Did you buy GDDY common stock between September 3, 2025 and February 24, 2026? Affected GDDY Investor Summary Who: GoDaddy Inc. (NYSE: GDDY) What: Securities fraud class action lawsuit filed Class Period: September 3, 2025 through February 24, 2026 Deadline to Seek Lead Plaintiff Status:...</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Can brain-computer interface training improve your ability to catch mistakes?</v>
+        <v>Post Oak Group Weighs In on Private Credit's Expanding Role in Middle-Market ...</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C50" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D50" t="str">
         <v/>
       </c>
       <c r="E50" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357702</v>
+        <v>https://pr-inside.com/post-oak-group-weighs-in-on-private-credit-s-expanding-role-in-middle-market-r5217325.htm</v>
       </c>
       <c r="F50" t="str">
-        <v>The brain uses visual cues to coordinate muscle movement. When the motor commands and sensory feedback are out of alignment, visuo-motor errors occur. Rapid perception of these errors allows for correction, which is important in all aspects of life&amp;#8212;from preventing falls in the aging to enabling precision in surgery. A new study, published by Wiley in Advanced Science, showed that training with feedback from brain electrical activity, called brain-computer interface training, improves... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357702</v>
+        <v>(PR-inside.com) Post Oak Group, recognized as the top middle-market investment bank in Texas, weighs in on what private credit's expanding role means for middle-market financing. HOUSTON, TX / ACCESS Newswire / August 29, 2026 / As traditional bank lending has grown more selective, private credit has moved from the margins of the financial system to become a core source of capital for middle-market companies. According to PwC's 2026 Global Private Credit Survey, the asset class now manages more than $2 trillion globally and is projected to reach $3.4 trillion by 2030, underscoring its growing importance in how businesses finance growth, acquisitions, and ..</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>MicroVision Appoints James Byun as Chief Commercial Officer</v>
+        <v>Pomerantz Law Firm Announces The Filing of a Class Action on Behalf ...</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C51" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D51" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E51" t="str">
-        <v>https://pr-inside.com/microvision-appoints-james-byun-as-chief-commercial-officer-r5201336.htm</v>
+        <v>https://pr-inside.com/pomerantz-law-firm-announces-the-filing-of-a-class-action-on-behalf-r5217324.htm</v>
       </c>
       <c r="F51" t="str">
-        <v xml:space="preserve">(PR-inside.com) Lidar executive brings more than two decades of experience scaling global commercial organizations, securing strategic partnerships, and driving revenue growth across advanced technology and automotive markets REDMOND, WA / ACCESS Newswire / July 15, 2026 /MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security, defense, and automotive applications, today announced the appointment of James Byun as Chief Commercial Officer, a newly created executive leadership position designed to accelerate the company's global commercial strategy and growth initiatives across its short-, medium-, and long-range lidar portfolio. In this role, Byun will lead MicroVision's worldwide commercial organization, including business development, strategic </v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed on behalf of investors in Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ:CAR). The class action, filed in the United States District Court for the Middle District of Florida, and docketed under 26-cv-02275, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Avis securities (including those who bought Avis common stock to cover a short position) between February 20, 2025 and April 21, 2026, both ..</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>#1 Real Estate Agent in Davenport Village, Toronto, ON: Kevin Yu</v>
+        <v>INVESTOR ALERT: Pomerantz Law Firm Investigates Claims On Behalf of ...</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C52" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D52" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.newswire.com/news/1-real-estate-agent-in-davenport-village-toronto-on-kevin-yu</v>
+        <v>https://pr-inside.com/investor-alert-pomerantz-law-firm-investigates-claims-on-behalf-of-r5217322.htm</v>
       </c>
       <c r="F52" t="str">
-        <v>With 336 career transactions and specialized expertise helping move-up buyers, Kevin Yu has earned a reputation as the #1 real estate agent in Davenport Village, Toronto, ON.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP is investigating claims on behalf of investors of Innventure, Inc. ("Innventure" or the "Company") (NASDAQ:INV). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, ext. 7980. The investigation concerns whether Innventure and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. [Click here for information about joining the class action] On August 13, 2026, Innventure reported second quarter 2026 results. Among other items, Innventure reported a loss per share of $0.32, missing consensus by approximately $0.15, and revenue of ..</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Telef�nica launches a Global Sustainability Plan, integrated into its business strategy, to drive transformation, growth and value creation</v>
+        <v>SnapFresh Introduces Its New 20V Brushless Leaf Blower, Bringing More Power and Ease to Everyday Outdoor Cleanup</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C53" t="str">
-        <v>WebWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D53" t="str">
         <v/>
       </c>
       <c r="E53" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357701</v>
+        <v>https://www.send2press.com/wire/snapfresh-introduces-its-new-20v-brushless-leaf-blower-bringing-more-power-and-ease-to-everyday-outdoor-cleanup/</v>
       </c>
       <c r="F53" t="str">
-        <v>- - &amp;#8226; The Group approves its 2030 Global Sustainability Plan to support the development of a more resilient, responsible and sustainable digitalisation process within society. - - &amp;#8226; Telef�nica has included measures to promote its customers&amp;#39; digital wellbeing and safety, alongside targets to reduce emissions across its value chain by 56 per cent and achieve zero waste by 2030, as well as to strengthen its critical assets and supply chain. - - &amp;#8226; The plan identifies opportunities for value cr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357701</v>
+        <v>NEW YORK, N.Y., Aug. 29 2026 (SEND2PRESS NEWSWIRE) -- SnapFresh, a cordless power tool brand focused on making DIY easier for modern homeowners and creators, has introduced its new 20V Brushless Cordless Leaf Blower, designed to deliver powerful performance and greater convenience for everyday outdoor cleanup.</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Segers Aero Corporation Completes Acquisition of Fairhope Aerospace</v>
+        <v>Rackspace Technology, Inc. Investors: September 28, 2026, Deadline in Securities Fraud Class Action Lawsuit</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C54" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D54" t="str">
         <v>Finance</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.pr.com/press-release/973728</v>
+        <v>https://www.prnewswire.com/news-releases/rackspace-technology-inc-investors-september-28-2026-deadline-in-securities-fraud-class-action-lawsuit-302862457.html</v>
       </c>
       <c r="F54" t="str">
-        <v>Segers Aero Corporation Completes Acquisition of Fairhope Aerospace. Expanding Segers’ Service Offering with Additional Component Repair Capabilities. [PR.com]</v>
+        <v>Did you buy RXT securities between May 7, 2026 and July 8, 2026? Affected RXT Investor Summary Who: Rackspace Technology, Inc. (NASDAQ: RXT) What: Securities fraud class action lawsuit filed Class Period: May 7, 2026 through July 8, 2026 Deadline to Seek Lead Plaintiff Status: September...</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Standard Chartered PLC confirms the appointment of Manus Costello as Group Chief Financial Officer</v>
+        <v>Prospectr Digital Launches Rebuilt B2B Lead Generation Platform with AI-Powered Services</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C55" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D55" t="str">
-        <v/>
+        <v>AI, SaaS</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357700</v>
+        <v>https://www.prweb.com/releases/prospectr-digital-launches-rebuilt-b2b-lead-generation-platform-with-ai-powered-services-302862476.html</v>
       </c>
       <c r="F55" t="str">
-        <v>Further to the announcement on 17 May 2026 that Manus Costello would be appointed as Standard Chartered PLC&amp;#39;s (the &amp;#8220;Company&amp;#8221;) Group Chief Financial Officer (&amp;#8220;GCFO&amp;#8221;), the Company announces that regulatory approvals have been received and Manus is appointed as GCFO and Executive Director to the Board of Standard Chartered PLC with immediate effect. - - END Standard Chartered We are a leading international banking group, with a presence in 54 of the world&amp;#39;s most dynamic markets. Our... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357700</v>
+        <v>Minneapolis-based B2B lead generation agency Prospectr Digital has launched a rebuilt client platform at prospectrdigital.com, supporting an expanded portfolio that includes AI voice agents, Meta advertising, cold email outreach, SEO/AEO, and Sovereign, its proprietary AI orchestration...</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Virtuix Selected for NASA’s Moon and Mars Exploration Analog Mission</v>
+        <v>Faruqi &amp; Faruqi, LLP Urges Aardvark Therapeutics (AARD) Investors to Seek Counsel Before October 13, 2026 Lead Plaintiff Deadline in the Securities Class Action</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C56" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D56" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E56" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327829/0/en/Virtuix-Selected-for-NASA-s-Moon-and-Mars-Exploration-Analog-Mission.html</v>
+        <v>https://www.newsfilecorp.com/release/311835/Faruqi-Faruqi-LLP-Urges-Aardvark-Therapeutics-AARD-Investors-to-Seek-Counsel-Before-October-13-2026-Lead-Plaintiff-Deadline-in-the-Securities-Class-Action</v>
       </c>
       <c r="F56" t="str">
-        <v>Virtuix Selected for NASA’s Moon and Mars Exploration Analog Mission</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses in Aardvark to Contact Him Directly to Discuss Their OptionsNew York, New York--(Newsfile Corp. - August 29, 2026) - Faruqi &amp; Faruqi, LLP, a leading national securities law firm, reminds investors of the October 13, 2026 deadline to seek the role of lead plaintiff in a federal securities class action that has been filed against Aardvark Therapeutics, Inc. ("Aardvark" or the "Company")...</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Befriending Networks launches free Dementia and Social Connection CPD training for third sector</v>
+        <v>ROSEN, TOP RANKED GLOBAL COUNSEL, Encourages The Simply Good Foods Company Investors to Secure Counsel Before Important Deadline in Securities Class Action - SMPL</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C57" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D57" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E57" t="str">
-        <v>https://pressat.co.uk/releases/befriending-networks-launches-free-dementia-and-social-connection-cpd-training-for-third-sector-858401ae84e5e76270439ec2dabd4a5b/</v>
+        <v>https://www.newsfilecorp.com/release/311728/ROSEN-TOP-RANKED-GLOBAL-COUNSEL-Encourages-The-Simply-Good-Foods-Company-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-SMPL</v>
       </c>
       <c r="F57" t="str">
-        <v>Wednesday 15 July, 2026 Booking is now live for the Connected Lives training programme, with events in 20 locations across Scotland and online. The new training programme from Befriending Networks kicks off in Edinburgh on Tuesday 11 August and will continue until February 2027, visiting 20 towns and cities across Scotland. Four online sessions will also be available for those who are unable to attend in person. Connected Lives training is free and open to staff and volunteers at third sector organisations based in Scotland who want to feel more confident supporting people living with dementia. Research suggests that social isolation is a key risk factor for developing dementia. Alzheimer’s Research UK estimates that if everyone kept socially connected, there would be five fewer cases of d</v>
+        <v>New York, New York--(Newsfile Corp. - August 29, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of The Simply Good Foods Company (NASDAQ: SMPL) between October 24, 2024 and April 8, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline.SO WHAT: If you purchased Simply Good Foods common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>County Durham’s Food Waste to Help Power Up to 10,000 North East Homes</v>
+        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television ...</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C58" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D58" t="str">
-        <v>Energy</v>
+        <v>Finance, Crypto, AI, Media</v>
       </c>
       <c r="E58" t="str">
-        <v>https://pressat.co.uk/releases/county-durhams-food-waste-to-help-power-up-to-10000-north-east-homes-cab9e9d21df1c39ea4eb32cab2981ece/</v>
+        <v>https://pr-inside.com/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television-r5217321.htm</v>
       </c>
       <c r="F58" t="str">
-        <v>Wednesday 15 July, 2026 Organic Waste Solutions is processing an estimated 9,000 tonnes of household food waste per year from Durham County Council, converting county-wide collections into renewable energy and agricultural bio-fertiliser. Durham County Council has started household food waste collections across the county, with around half of the material being processed by Organic Waste Solutions at the Wardley Anaerobic Digestion facility on the outskirts of Gateshead. The estimated 9,000 tonnes of food waste collected annually is being converted into enough renewable energy to help fuel up to 10,000 North East homes, waste that would otherwise have gone to an Energy from Waste facility. The partnership follows the introduction of legislation requiring all English local authorities to pr</v>
+        <v>(PR-inside.com) The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / New to The Street today announced its latest nationally and internationally distributed business television program, broadcasting today at 6:30 PM EST on Bloomberg Television across the United States, Latin America, and the Middle East and North Africa (MENA). The program features in-depth interviews with executives leading innovative companies across streaming technology, blockchain-enabled commerce and artificial intelligence-powered security. The broadcast combines long-form executive interviews w</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Families Across the UK Invited to Join the Love Nature, Pick Litter Summer Campaign</v>
+        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television Across the U.S., Latin America and MENA-Featuring FreeCast (NASDAQ: CAST), Metaterra Holdings (MTHI) and SafeSpace Global (SGCC)</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C59" t="str">
-        <v>Pressat</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D59" t="str">
-        <v/>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E59" t="str">
-        <v>https://pressat.co.uk/releases/families-across-the-uk-invited-to-join-the-love-nature-pick-litter-summer-campaign-7547f2c8b884a0d22421b9e9e230756c/</v>
+        <v>https://www.newswire.com/news/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television</v>
       </c>
       <c r="F59" t="str">
-        <v>Wednesday 15 July, 2026 CleanupUK launches nationwide campaign encouraging people to protect wildlife, strengthen communities and enjoy the outdoors this summer. This summer, national environmental charity CleanupUK is calling on families, community groups, schools, youth organisations and businesses to take simple action that makes a lasting difference by joining its Love Nature, Pick Litter campaign. Running throughout the summer holidays, the campaign encourages people of all ages to spend time outdoors, care for the places they love and help create cleaner, greener neighbourhoods by organising or joining a litter-pick in their local area. Every year, millions of pieces of litter end up in our parks, streets, rivers and countryside, threatening wildlife, polluting waterways and spoiling</v>
+        <v>The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS)</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>“Wheel of Watt”: PLAN-B NET ZERO launches prize draw with instant prizes and a €1,000,000 top prize</v>
+        <v>Sigenergy Melancarkan “SigenStor NEO” di Thailand, Memperkenalkan Penyelesaian Tenaga Pintar Serba Lengkap Baharu</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C60" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D60" t="str">
         <v>Energy</v>
       </c>
       <c r="E60" t="str">
-        <v>https://pressat.co.uk/releases/wheel-of-watt-plan-b-net-zero-launches-prize-draw-with-instant-prizes-and-a-eur1000000-top-prize-af035819e1772ddeed5dc6a39bab4c06/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/29/3352930/0/ms/sigenergy-melancarkan-sigenstor-neo-di-thailand-memperkenalkan-penyelesaian-tenaga-pintar-serba-lengkap-baharu.html</v>
       </c>
       <c r="F60" t="str">
-        <v>Wednesday 15 July, 2026 Three prize tiers, one big goal: from 15 July 2026, the digital energy supplier specialising in renewable energy is giving away instant prizes, monthly non-cash prizes and a top prize of €1,000,000. The full terms and conditions of participation set out all the details. Today marks the launch of “Wheel of Watt”, the largest prize draw campaign since PLAN-B NET ZERO was founded. The concept: three prize tiers that build on one another. Immediately after registration, the “Wheel of Watt” determines whether an instant prize is waiting. This is followed by five monthly “Power Packs” draws, before the grand final draw for the €1,000,000 top prize at the end of the campaign. Both new and existing customers can take part. The exact eligibility requirements, deadlines and g</v>
+        <v>BANGKOK, Aug. 29, 2026 (GLOBE NEWSWIRE) -- Sigenergy terus memperluas perniagaan penyelesaian tenaga pintarnya di Thailand dengan pelancaran rasmi “Unfold the New Era of Energy Intelligence: SigenStor NEO” di Capella Bangkok. Majlis tersebut menandakan pengenalan rasmi SigenStor NEO, penyelesaian tenaga pintar serba lengkap terkini daripada Sigenergy, ke pasaran Thailand. Syarikat turut mengumumkan harga rasmi produk serta memperlihatkan keupayaan sistem dalam pengurusan tenaga bersepadu dan pintar kepada lebih daripada 600 hadirin.</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Premier Air Charter Holdings Inc. Appoints Former Phunware CFO Matt ...</v>
+        <v>Sigenergy ra mắt "SigenStor NEO" tại Thái Lan, Giới thiệu giải pháp năng lượng thông minh tích hợp mới</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C61" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D61" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E61" t="str">
-        <v>https://pr-inside.com/premier-air-charter-holdings-inc-appoints-former-phunware-cfo-matt-r5201335.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/29/3352930/0/vi/sigenergy-ra-m%E1%BA%AFt-sigenstor-neo-t%E1%BA%A1i-th%C3%A1i-lan-gi%E1%BB%9Bi-thi%E1%BB%87u-gi%E1%BA%A3i-ph%C3%A1p-n%C4%83ng-l%C6%B0%E1%BB%A3ng-th%C3%B4ng-minh-t%C3%ADch-h%E1%BB%A3p-m%E1%BB%9Bi.html</v>
       </c>
       <c r="F61" t="str">
-        <v>(PR-inside.com) Veteran Finance Executive with a Proven Track Record of Scaling High-Growth Companies and Guiding a Successful Nasdaq Listing Joins Premier Air Charter as CFO, Effective June 22, 2026 CARLSBAD, CA / ACCESS Newswire / July 15, 2026 / Premier Air Charter Holdings Inc. (OTCID:PREM) ("Premier" or the "Company"), an emerging growth company in the private aviation sector, today announced the appointment of Matt Aune as Chief Financial Officer, bringing to the Company a proven track record of scaling high growth organizations, strengthening financial discipline, and guiding companies through complex capital markets milestones. Mr. Aune spent over 12 years at Phunware, Inc., serving ..</v>
+        <v>BANGKOK, Aug. 29, 2026 (GLOBE NEWSWIRE) -- Sigenergy tiếp tục mở rộng hoạt động kinh doanh giải pháp năng lượng thông minh tại Thái Lan với sự kiện ra mắt chính thức "Mở ra kỷ nguyên mới của trí tuệ năng lượng: SigenStor NEO" tại Capella Bangkok. Sự kiện đánh dấu màn ra mắt chính thức của SigenStor NEO, giải pháp năng lượng thông minh toàn diện mới nhất của Sigenergy tại thị trường Thái Lan. Công ty cũng công bố giá bán chính thức của sản phẩm và giới thiệu khả năng quản lý năng lượng thông minh của hệ thống tới hơn 600 người tham dự.</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>England football legend David Seaman supporting Tesco and British Heart Foundation campaign to get fans on the ball with checking their blood pressure</v>
+        <v>Sigenergy เปิดตัว "SigenStor NEO" ในประเทศไทย นำเสนอโซลูชันพลังงานอัจฉริยะแบบครบวงจรรุ่นใหม่</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C62" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D62" t="str">
-        <v>Healthcare</v>
+        <v>Energy</v>
       </c>
       <c r="E62" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357699</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/29/3352930/0/th/sigenergy-%E0%B9%80%E0%B8%9B%E0%B8%B4%E0%B8%94%E0%B8%95%E0%B8%B1%E0%B8%A7-sigenstor-neo-%E0%B9%83%E0%B8%99%E0%B8%9B%E0%B8%A3%E0%B8%B0%E0%B9%80%E0%B8%97%E0%B8%A8%E0%B9%84%E0%B8%97%E0%B8%A2-%E0%B8%99%E0%B8%B3%E0%B9%80%E0%B8%AA%E0%B8%99%E0%B8%AD%E0%B9%82%E0%B8%8B%E0%B8%A5%E0%B8%B9%E0%B8%8A%E0%B8%B1%E0%B8%99%E0%B8%9E%E0%B8%A5%E0%B8%B1%E0%B8%87%E0%B8%87%E0%B8%B2%E0%B8%99%E0%B8%AD%E0%B8%B1%E0%B8%88%E0%B8%89%E0%B8%A3%E0%B8%B4%E0%B8%A2%E0%B8%B0%E0%B9%81%E0%B8%9A%E0%B8%9A%E0%B8%84%E0%B8%A3%E0%B8%9A%E0%B8%A7%E0%B8%87%E0%B8%88%E0%B8%A3%E0%B8%A3%E0%B8%B8%E0%B9%88%E0%B8%99%E0%B9%83%E0%B8%AB%E0%B8%A1%E0%B9%88.html</v>
       </c>
       <c r="F62" t="str">
-        <v>David Seaman, the ex-England goalkeeper nicknamed &amp;#39;Safe Hands&amp;#39;, is encouraging football fans across the UK to put their heart health first by popping to their local Tesco Pharmacy for a free blood pressure check. - - The supermarket has teamed up with the British Heart Foundation to offer more than 50,000 blood pressure check appointments per week across over 350 Tesco Pharmacies so fans can get themselves checked as they shop for their big match essentials. - - The quick and simple test tha... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357699</v>
+        <v>กรุงเทพฯ, Aug. 29, 2026 (GLOBE NEWSWIRE) -- Sigenergy เดินหน้าขยายธุรกิจโซลูชันพลังงานอัจฉริยะในประเทศไทย ด้วยการเปิดตัวอย่างเป็นทางการภายใต้ชื่องาน "Unfold the New Era of Energy Intelligence: SigenStor NEO" ณ Capella Bangkok งานครั้งนี้ถือเป็นการเปิดตัว SigenStor NEO โซลูชันพลังงานอัจฉริยะแบบครบวงจรรุ่นล่าสุดของ Sigenergy อย่างเป็นทางการในตลาดไทย นอกจากนี้ บริษัทยังประกาศราคาผลิตภัณฑ์อย่างเป็นทางการ และจัดแสดงขีดความสามารถของระบบด้านการจัดการพลังงานอัจฉริยะต่อผู้เข้าร่วมงานกว่า 600 คน</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Bioforce Nanosciences Holdings, Inc. Announces Strategic Oil and Gas Leases in Nevada</v>
+        <v>ADAM Institute for Mission-Critical Cybersecurity Powered by Elton University Launches International Program</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C63" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D63" t="str">
-        <v>Energy</v>
+        <v>AI, Education</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327827/0/en/Bioforce-Nanosciences-Holdings-Inc-Announces-Strategic-Oil-and-Gas-Leases-in-Nevada.html</v>
+        <v>https://www.pr.com/press-release/977736</v>
       </c>
       <c r="F63" t="str">
-        <v>Bioforce Nanosciences Holdings, Inc. Announces Strategic Oil and Gas Leases in Nevada</v>
+        <v>ADAM Aerospace has launched the ADAM Institute for Mission-Critical Cybersecurity powered by Elton University, based in San Francisco. The Institute offers master’s, PhD-by-publication, and professional certification pathways focused on cybersecurity, AI assurance, daata verification, autonomous systems, defense, space, and critical infrastructure, preparing leaders to secure the technologies and systems where failure [PR.com]</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>iPower Announces Plan to Evaluate Expansion Into AI Infrastructure Hardware</v>
+        <v>EQPT Deadline: EQPT Investors with Losses in Excess of $100K Have Opportunity to Lead EquipmentShare.com Inc Securities Lawsuit</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C64" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D64" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E64" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327826/0/en/iPower-Announces-Plan-to-Evaluate-Expansion-Into-AI-Infrastructure-Hardware.html</v>
+        <v>https://www.prnewswire.com/news-releases/eqpt-deadline-eqpt-investors-with-losses-in-excess-of-100k-have-opportunity-to-lead-equipmentsharecom-inc-securities-lawsuit-302861651.html</v>
       </c>
       <c r="F64" t="str">
-        <v>Company to evaluate potential acquisition or financing of AI compute hardware, data center relationships and equipment leasing opportunities Company to evaluate potential acquisition or financing of AI compute hardware, data center relationships and equipment leasing opportunities</v>
+        <v>NEW YORK, Aug. 29, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of EquipmentShare.com Inc (NASDAQ: EQPT): (i) Class A common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the "Registration...</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>NDT Pharmaceuticals, Inc.’s Wholly Owned Subsidiary Good Salt Life, Inc. Reports Strong Online Retail Growth in First Half of 2026</v>
+        <v>ROSEN, NATIONALLY REGARDED INVESTOR COUNSEL, Encourages Aardvark Therapeutics, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - AARD</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C65" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D65" t="str">
-        <v>Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E65" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327823/0/en/NDT-Pharmaceuticals-Inc-s-Wholly-Owned-Subsidiary-Good-Salt-Life-Inc-Reports-Strong-Online-Retail-Growth-in-First-Half-of-2026.html</v>
+        <v>https://www.newsfilecorp.com/release/311419/ROSEN-NATIONALLY-REGARDED-INVESTOR-COUNSEL-Encourages-Aardvark-Therapeutics-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-AARD</v>
       </c>
       <c r="F65" t="str">
-        <v>NDT Pharmaceuticals, Inc.’s Wholly Owned Subsidiary Good Salt Life, Inc. Reports Strong Online Retail Growth in First Half of 2026</v>
+        <v>New York, New York--(Newsfile Corp. - August 29, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Aardvark Therapeutics, Inc. (NASDAQ: AARD): (i) common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the "Registration Statement") issued in connection with Aardvark's February 13, 2025 initial public offering ("IPO"); and/or (ii) securities between February 13, 2025 and May 14, 2026, both dates inclusive (the "Class...</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Orlando Dreamers Release Updated Economic Impact Data for Bringing Major League Baseball to Orlando</v>
+        <v>Lanny Davis cites decision by Yosemite Park Service staff for favorable environmental reasons to reduce auto pollution a minor land swap with no effect on Yosemite parklands</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C66" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D66" t="str">
-        <v>Finance, Real Estate</v>
+        <v/>
       </c>
       <c r="E66" t="str">
-        <v>https://www.newswire.com/news/orlando-dreamers-release-updated-economic-impact-data-for-bringing-major-league</v>
+        <v>https://www.prnewswire.com/news-releases/lanny-davis-cites-decision-by-yosemite-park-service-staff-for-favorable-environmental-reasons-to-reduce-auto-pollution-a-minor-land-swap-with-no-effect-on-yosemite-parklands-895606972.html</v>
       </c>
       <c r="F66" t="str">
-        <v>Dreamers' MLB initiative will add more than 38,000 jobs during stadium construction phase and in excess of 52,000 permanent jobs with economic impact to Orange County projected to exceed $72 billion over 30 years Projected community benefits include plans to use team and stadium revenue to directly contribute to transportation and workforce housing initiatives in addition to building lighted youth baseball and softball fields throughout the county</v>
+        <v>WASHINGTON, Aug. 29, 2026 /PRNewswire/ -- Statement of Lanny J. Davis, counsel to Kingsbarn Realty Capital Over the last six months, Kingsbarn Realty Capital and I have been working directly and cooperating with National Park Service staff at Yosemite National Park in California to...</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Premier Air Charter Holdings Inc. Appoints Former Phunware CFO Matt Aune as Chief Financial Officer</v>
+        <v>IT TechPros Celebrates Major Growth Milestone with Official Ribbon Cutting in San Marcos, CA</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C67" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D67" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E67" t="str">
-        <v>https://www.newswire.com/news/premier-air-charter-holdings-inc-appoints-former-phunware-cfo-matt-22826225</v>
+        <v>https://finance.yahoo.com/technology/articles/techpros-celebrates-major-growth-milestone-130000505.html</v>
       </c>
       <c r="F67" t="str">
-        <v>Veteran Finance Executive with a Proven Track Record of Scaling High-Growth Companies and Guiding a Successful Nasdaq Listing Joins Premier Air Charter as CFO, Effective June 22, 2026</v>
+        <v>SAN DIEGO, August 29, 2026--IT TechPros, a San Diego-based managed IT services provider, celebrated a major milestone this week with an official ribbon cutting ceremony in partnership with the San Marcos Chamber of Commerce.</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>PRF Technologies Expands DeepSolar Predict™ Platform with Battery-to-Revenue Intelligence, Extending AI-Driven Revenue Optimization Across Solar and Energy Storage Assets</v>
+        <v>WeClean Makes Separately Washed, Affordable Laundry More Accessible ...</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C68" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D68" t="str">
-        <v>Finance, AI, SaaS, Energy</v>
+        <v/>
       </c>
       <c r="E68" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327824/0/en/PRF-Technologies-Expands-DeepSolar-Predict-Platform-with-Battery-to-Revenue-Intelligence-Extending-AI-Driven-Revenue-Optimization-Across-Solar-and-Energy-Storage-Assets.html</v>
+        <v>https://pr-inside.com/weclean-makes-separately-washed-affordable-laundry-more-accessible-r5217320.htm</v>
       </c>
       <c r="F68" t="str">
-        <v>New Capability Builds on Recently Completed Real-World Validation of DeepSolar Predict™ as the Solution Advances Toward Planned Commercial Launch New Capability Builds on Recently Completed Real-World Validation of DeepSolar Predict™ as the Solution Advances Toward Planned Commercial Launch</v>
+        <v>(PR-inside.com) The Filipino laundry company operates 14 branches and offers straightforward pricing, individual-load processing and everyday garment care MANILA, PHILIPPINES / ACCESS Newswire / August 29, 2026 / WeClean is making professional laundry care more accessible to Filipino households through a service built around a simple commitment: every customer's order is washed separately. Founded in 2017, the Filipino laundry company now operates 14 branches across Metro Manila and destinations including Palawan and Siargao. Its network serves communities in Makati, Manila, Pasay, Pasig and Quezon City, as well as El Nido, Puerto Princesa and Siargao. WeClean's separately processed orders address a practical concern for customers ..</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>QDM International Announces Strategic Acquisition of Additional Hong Kong Insurance Brokerage License</v>
+        <v>NATURE Randomized Controlled Trial Meets Primary Endpoint Evaluating enVast-Assisted Mechanical Thrombectomy in Large-Thrombus STEMI</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C69" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D69" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E69" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327825/0/en/QDM-International-Announces-Strategic-Acquisition-of-Additional-Hong-Kong-Insurance-Brokerage-License.html</v>
+        <v>https://www.prnewswire.com/news-releases/nature-randomized-controlled-trial-meets-primary-endpoint-evaluating-envast-assisted-mechanical-thrombectomy-in-large-thrombus-stemi-302863297.html</v>
       </c>
       <c r="F69" t="str">
-        <v>HONG KONG, July 15, 2026 (GLOBE NEWSWIRE) -- QDM International Inc. (“QDM” or the “Company”)(OTCQB: QDMI), a Hong Kong-based insurance broker operating through its wholly-owned subsidiary, Hong Kong YeeTah Insurance Broker Limited (“YeeTah”), today announced the completion of the acquisition of 100% of the equity interests in MCM Wealth Management (Hong Kong) Limited (“MCM”), a licensed insurance brokerage firm in Hong Kong.</v>
+        <v>Results showed a reduction in infarct size compared with conventional PCI in STEMI patients with large thrombus burden. Results were presented as Late-Breaking Science at ESC Congress 2026. DALLAS, Texas, Aug. 29, 2026 /PRNewswire/ -- Vesalio today announced results from the NATURE trial...</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Svensk pressemeddelelse fra SDR</v>
+        <v>Wuxi Symphony Orchestra Performs at Two Major International Music Festivals in Italy</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C70" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D70" t="str">
         <v/>
       </c>
       <c r="E70" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327822/0/da/Svensk-pressemeddelelse-fra-SDR.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/wuxi-symphony-orchestra-performs-two-124300278.html</v>
       </c>
       <c r="F70" t="str">
-        <v>Investornyhed</v>
+        <v>TUSCANIA, Italy, August 29, 2026--Recently, the Wuxi Symphony Orchestra embarked on a European tour spanning several countries, appearing at two renowned Italian music festivals—the Emilia-Romagna Festival and the Tuscania Festival. Performing in historic churches and open-air theaters under the stars, the orchestra presented a series of acclaimed concerts that blended Eastern and Western musical traditions, showcasing the charm of Chinese music on Europe’s classical music stage and fostering cu</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Swedish press release from SDR</v>
+        <v>ALAR INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Alarum Technologies (ALAR) Investors of Securities Class Action Lawsuit Deadline on October 5, 2026</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C71" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D71" t="str">
         <v/>
       </c>
       <c r="E71" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327822/0/en/Swedish-press-release-from-SDR.html</v>
+        <v>https://www.newsfilecorp.com/release/311812/ALAR-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Alarum-Technologies-ALAR-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-October-5-2026</v>
       </c>
       <c r="F71" t="str">
-        <v>Investor News</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Alarum To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Alarum between March 20, 2025 and July 2, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. - August 29,...</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>ELEKTROS Reaffirms Strategic Vision as Strong Market Momentum Highlights ...</v>
+        <v>Tenax Therapeutics Announces Presentation of Phase 3 LEVEL Results in Late-Breaking Scientific Sessions at ESC Congress 2026</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C72" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D72" t="str">
-        <v>Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E72" t="str">
-        <v>https://pr-inside.com/elektros-reaffirms-strategic-vision-as-strong-market-momentum-highlights-r5201334.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/29/3352929/12401/en/tenax-therapeutics-announces-presentation-of-phase-3-level-results-in-late-breaking-scientific-sessions-at-esc-congress-2026.html</v>
       </c>
       <c r="F72" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 15, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject ..</v>
+        <v>In patients with a baseline 6MWD below the trial median of 333 meters, treatment with TNX-103 resulted in a 26.3-meter improvement compared to placebo (p = 0.0112)</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>CaixaBank strengthens its technological offer for businesses with a platform capable of integrating payment services and business management</v>
+        <v>シリア、MastercardとQNB Groupとともに15年以上ぶりの国際カード取引を実現</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C73" t="str">
-        <v>WebWire</v>
+        <v>mlpr-mastercard</v>
       </c>
       <c r="D73" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E73" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357697</v>
+        <v>https://www.prnewswire.com/jp/news-releases/mastercardqnb-group15-302863285.html</v>
       </c>
       <c r="F73" t="str">
-        <v>- - &amp;#8226; The solution is adaptable both for small businesses and for major brands - &amp;#8226; Calzedonia, a company specializing in stockings and swimwear, and belonging to the Oniverse group, has already deployed the CaixaBank system throughout its business network, more than 280 shops in Spain - &amp;#8226; The new service adds functionalities that improve the user experience for the company and for the final customer, such as the possibility of securely saving the means of payment in order to carry... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357697</v>
+        <v>MastercardとQNB Groupは、シリアで15年以上ぶりとなる国際カード決済を処理しました。この取引は、シリアの決済エコシステムの近代化における重要な節目となりました。 シリアの決済エコシステムとMastercardのグローバルネットワークとの技術的な再接続を受け、QNB...</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>ELEKTROS Reaffirms Strategic Vision as Strong Market Momentum Highlights Long-Term Growth Opportunity</v>
+        <v>Syria Catat Transaksi Kad Antarabangsa Pertama dalam Lebih 15 Tahun Bersama Mastercard dan QNB Group</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C74" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-mastercard</v>
       </c>
       <c r="D74" t="str">
         <v/>
       </c>
       <c r="E74" t="str">
-        <v>https://www.newswire.com/news/elektros-reaffirms-strategic-vision-as-strong-market-momentum-highlights-long</v>
+        <v>https://www.prnewswire.com/apac/news-releases/syria-catat-transaksi-kad-antarabangsa-pertama-dalam-lebih-15-tahun-bersama-mastercard-dan-qnb-group-302863287.html</v>
       </c>
       <c r="F74" t="str">
-        <v/>
+        <v>Mastercard dan QNB Group telah memproses pembayaran kad antarabangsa pertama Syria dalam tempoh lebih 15 tahun, menandakan satu pencapaian penting...</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>More experiences, more connections, and more relevance. Miles &amp; More is becoming Lufthansa Group Miles &amp; More</v>
+        <v>Bionic Bloom Integrated Health Welcomes Kathryn Silver, MA, RMHCI as New Art Therapy Provider</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C75" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D75" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E75" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357696</v>
+        <v>https://www.newswire.com/news/bionic-bloom-integrated-health-welcomes-kathryn-silver-ma-rmhci-as-new-art</v>
       </c>
       <c r="F75" t="str">
-        <v>- - &amp;#8226; The new name highlights its unifying role within the group-wide brand architecture. A relaunch is planned for the end of the year. - &amp;#8226; The repositioning is part of the strategic evolution toward the Lufthansa Group&amp;#39;s holistic loyalty program. - &amp;#8226; &amp;#8220;Moments that move you&amp;#8221; is the emotional core and fundamental philosophy of the realignment. - - - The Lufthansa Group is increasingly using its newly introduced umbrella brand in communications with customers. By the end of 2026, the g... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357696</v>
+        <v>Experienced art therapist expands access to creative, trauma-informed care for adults, adolescents and families</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Mitsui Chemicals Integrates Dental 3D Printing Business in Japan into Sun Medical</v>
+        <v>Syrien verzeichnet erste internationale Kartentransaktion seit mehr als 15 Jahren mit Mastercard und der QNB Group</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C76" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D76" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E76" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357695</v>
+        <v>https://www.prnewswire.com/news-releases/syrien-verzeichnet-erste-internationale-kartentransaktion-seit-mehr-als-15-jahren-mit-mastercard-und-der-qnb-group-302863284.html</v>
       </c>
       <c r="F76" t="str">
-        <v>Mitsui Chemicals, Inc. (Tokyo:4183; President &amp;amp; CEO: ICHIMURA Satoshi; &amp;#8220;Mitsui Chemicals&amp;#8221;) has decided to integrate its dental 3D printing business and some dental materials business in Japan into its subsidiary, Sun Medical Co., Ltd. (Head Office: Moriyama City, Shiga; President &amp;amp; CEO: SUZUKI Takefumi; &amp;#8220;Sun Medical&amp;#8221;). Mitsui Chemicals positions Sun Medical as the core of its dental 3D printing business and will continue to strengthen its capabilities. - - Kulzer Japan Co., Ltd. (Head Offic... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357695</v>
+        <v>Die Transaktion erfolgt im Anschluss an die Wiederanbindung des nationalen Zahlungsverkehrs-Ökosystems an das globale Netzwerk von Mastercard Die erste Zahlung ebnet den Weg für die internationale Kartenakzeptanz in Syrien DAMASKUS, Syrien, 29. August 2026 /PRNewswire/ -- Mastercard und...</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>MMA.INC Launches Expanded Revenue Opportunities with Zebra Athletics and New eCommerce Platform</v>
+        <v>GDDY Investors Have Opportunity to Lead GoDaddy Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C77" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D77" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E77" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327819/0/en/MMA-INC-Launches-Expanded-Revenue-Opportunities-with-Zebra-Athletics-and-New-eCommerce-Platform.html</v>
+        <v>https://www.prnewswire.com/news-releases/gddy-investors-have-opportunity-to-lead-godaddy-inc-securities-fraud-lawsuit-302860250.html</v>
       </c>
       <c r="F77" t="str">
-        <v>New TrainAlta store adds standalone merchandise revenue, instalment payments and scalable commerce infrastructure across the MMA.INC ecosystem</v>
+        <v>NEW YORK, Aug. 29, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of common stock of GoDaddy Inc. (NYSE: GDDY) between September 3, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). A...</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Tonix Pharmaceuticals Announces Publication in the Peer-Reviewed Journal of Virology Assessing Virulence of the 2022 Outbreak Strain of Mpox in New Animal Models</v>
+        <v>Parksy.com Data: Britons Search for Parking-Fine Help at Eight Times the Rate of Australians</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C78" t="str">
-        <v>GlobeNewswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D78" t="str">
-        <v>Finance</v>
+        <v>Retail</v>
       </c>
       <c r="E78" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327818/28908/en/Tonix-Pharmaceuticals-Announces-Publication-in-the-Peer-Reviewed-Journal-of-Virology-Assessing-Virulence-of-the-2022-Outbreak-Strain-of-Mpox-in-New-Animal-Models.html</v>
+        <v>https://pressat.co.uk/releases/parksycom-data-britons-search-for-parking-fine-help-at-eight-times-the-rate-of-australians-a91dd5ae5833fe8bc6c49e90d413a659/</v>
       </c>
       <c r="F78" t="str">
-        <v>Data show clade IIb from 2022 outbreak is 100 to 100,000-fold less virulent than clade IIa from 2003 outbreak</v>
+        <v>Saturday 29 August, 2026 Parksy (parksy.com), the free parking marketplace, has measured something British drivers will recognise in their stomachs: the UK is the English-speaking world's capital of parking-fine anxiety. Google search data pulled by Parksy in August 2026 shows the phrase parking ticket appeal is searched around 1,900 times a month in the United Kingdom. In Australia, a country of keen drivers and enthusiastic parking enforcement, the same phrase draws about 50. Across five of the most common appeal phrases — parking ticket appeal, appeal parking fine, parking fine appeal, challenge parking fine and how to appeal a parking fine — UK drivers run roughly 3,430 searches a month against 430 in Australia. That is eight times the raw volume, and still close to three times the rat</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>MINILUXE ANNOUNCES PROPOSED SHARES FOR DEBT ISSUANCE</v>
+        <v>Helix BioMedix Completes $2 Million Private Placement to Advance Xeroderma Pigmentosum Development Program</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C79" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D79" t="str">
         <v/>
       </c>
       <c r="E79" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327816/0/en/MINILUXE-ANNOUNCES-PROPOSED-SHARES-FOR-DEBT-ISSUANCE.html</v>
+        <v>https://www.pr.com/press-release/977722</v>
       </c>
       <c r="F79" t="str">
-        <v>NOT FOR DISTRIBUTION TO UNITED STATES NEWS WIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES</v>
+        <v>Financing strengthens balance sheet and accelerates advancement of proprietary DNA repair technology targeting UV-induced DNA damage. [PR.com]</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>ELEKTROS Builds on Market Strength While Advancing Its Vision for Next-Generation ...</v>
+        <v>Recent Release, "Mirror of Life," from Christian Faith Publishing Author Marguerite Roosen-Miranda, Explores How Perception Shapes Reality Through Profound Verse</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C80" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D80" t="str">
-        <v>Automotive</v>
+        <v/>
       </c>
       <c r="E80" t="str">
-        <v>https://pr-inside.com/elektros-builds-on-market-strength-while-advancing-its-vision-for-next-generation-r5201333.htm</v>
+        <v>https://www.pr.com/press-release/977801</v>
       </c>
       <c r="F80" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 15, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject ..</v>
+        <v>Marguerite Roosen-Miranda has completed a new book, titled, "Mirror of Life," a collection of poetry that reflects the world through carefully crafted verses exploring the intricate relationship between what we observe and what we create. The collection centers on the titular poem, a reflective meditation on echoes between perception and inner truth, drawing readers into contemplation of how their thoughts [PR.com]</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>Regentis Receives European Regulatory Approval for New GelrinC Manufacturing ...</v>
+        <v>China Daily: 'A Date with China•Meet Xinjiang' intl media tour kicks off in Urumqi</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C81" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D81" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E81" t="str">
-        <v>https://pr-inside.com/regentis-receives-european-regulatory-approval-for-new-gelrinc-manufacturing-r5201332.htm</v>
+        <v>https://www.prnewswire.com/news-releases/china-daily-a-date-with-chinameet-xinjiang-intl-media-tour-kicks-off-in-urumqi-302863259.html</v>
       </c>
       <c r="F81" t="str">
-        <v>(PR-inside.com) European Notified Body approves next-generation manufacturing process that increases production 5-fold, lowers manufacturing costs, improves safety and enables scalable commercial production GelrinC®, which is approved for sale in the European Union, is pioneering knee cartilage repair with an off-the-shelf cell-free hydrogel implant HERZLIYA, IL / ACCESS Newswire / July 15, 2026 /Regentis Biomaterials Ltd. ("Regentis" or the "Company") (NYSE American:RGNT), a regenerative medicine company focused on innovative tissue repair solutions, announced today it has received approval from the European Notified Body to manufacture GelrinC® using its next-generation solvent-free manufacturing process. The approval comes as Regentis prepares for the commercial launch of GelrinC® in ..</v>
+        <v>URUMQI, China, Aug. 29, 2026 /PRNewswire/ -- The 2026 "A Date with China: Meet Xinjiang" international media tour officially commenced on Aug 25 in Urumqi, the capital of the Xinjiang Uygur autonomous region. The event aimed to build bridges for cross-cultural storytelling, bringing...</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Fast Moving Consumer Goods, Inc. Launches the CPG Brand Builder Series ...</v>
+        <v>Alpha1 AI Expands Support for Federal Agencies</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C82" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D82" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E82" t="str">
-        <v>https://pr-inside.com/fast-moving-consumer-goods-inc-launches-the-cpg-brand-builder-series-r5201331.htm</v>
+        <v>https://pr-inside.com/alpha1-ai-expands-support-for-federal-agencies-r5217319.htm</v>
       </c>
       <c r="F82" t="str">
-        <v>(PR-inside.com) How to Start a Functional Beverage Brand: Free FMCG Webinar SAN DIEGO, CA / ACCESS Newswire / July 15, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII), the nation's first fast moving consumer goods incubator, will launch the CPG Brand Builder Series on Thursday, July 16, 2026 -- a free 12-week webinar program teaching founders, investors, and brand managers how to start a functional beverage brand from initial concept to first sale. Sessions take place every Thursday at 4:00 PM PST, 7:00 pm EST. via Zoom. Registration is available at https://go.fmcgstock.com/webinar Key Highlights Fast Moving Consumer Goods, Inc. (OTC: GGII) launches the free ..</v>
+        <v>(PR-inside.com) Scholar, Spark and Resolve are already advancing agency-focused workforce learning, institutional knowledge and guided problem-solving, with broader expansion planned in the coming months. DALLAS, TX / ACCESS Newswire / August 29, 2026 / Alpha1 AI is expanding its support for federal agencies through secure, agency-configurable learning and problem-solving environments designed around the realities of government operations. Federal curriculum development, platform configuration, demonstrations and discussions with government stakeholders are already underway. The company expects to deepen this work and expand into additional agencies in the coming months. The initiative addresses a practical challenge across government: agencies must develop workforce capability, preserve e</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Holding(s) in Company</v>
+        <v>Statement of Lanny J. Davis, Counsel to Kingsbarn Realty Capital</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C83" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D83" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E83" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327813/0/en/Holding-s-in-Company.html</v>
+        <v>https://pr-inside.com/statement-of-lanny-j-davis-counsel-to-kingsbarn-realty-capital-r5217318.htm</v>
       </c>
       <c r="F83" t="str">
-        <v>TR-1: Standard form for notification of major holdings</v>
+        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / August 28, 2026 / Over the last six months, Kingsbarn Realty Capital and I have been working directly and cooperating with National Park Service staff at Yosemite National Park in California to provide safe access from the Hazel Green property to the park entrance - which is supportive of environmental values, since it will reduce air pollution from the longer, less safe route. I have been a progressive Democrat and a pro-environmentalist all my life. Working with these Yosemite Park Service professionals, and always seeking a pro-environmental, community-supported decision, we identified a land ..</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Graid Technology Achieves Industry-First 100 Million IOPS on a Protected ...</v>
+        <v>T Hakanson Explores Faith, Science, and the Search for Truth in “What is Truth?”</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C84" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D84" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E84" t="str">
-        <v>https://pr-inside.com/graid-technology-achieves-industry-first-100-million-iops-on-a-protected-r5201330.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359688</v>
       </c>
       <c r="F84" t="str">
-        <v>(PR-inside.com) Storage resilience built to meet the performance demands of agentic AI SUNNYVALE, CA / ACCESS Newswire / July 15, 2026 / Graid Technology today announced an industry-first result: 100 million random 512-byte IOPS on a protected storage volume built from 32 KIOXIA XD8 NVMe SSDs. The milestone highlights Graid Technology's ability to deliver extreme storage performance with data protection for next-generation GPU-driven computing environments. Beyond the raw I/O result, Graid Technology demonstrated that its protected RAID 5 storage volume can support demanding AI training workloads without measurable performance compromise. In benchmark testing with a WholeGraph training workload, this configuration delivered training performance ..</v>
+        <v>T Hakanson&amp;#39;s book, &amp;#8220;What is Truth? Finding Truth in a Lost World,&amp;#8221; explores the existence of God, humanity&amp;#39;s purpose, and the relationship between Christian faith and modern science. A graduate in Network Management and honorably discharged Sergeant of the U.S. Army, Hakanson draws from his studies in philosophy and logic, as well as his personal journey of faith, to present these ideas in an accessible way. - - In &amp;#8220;What is Truth?,&amp;#8221; Hakanson examines the belief that true understanding e... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359688</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Mass balance without guardrails becomes a risk. With guardrails, it can be a bridge.</v>
+        <v>Norsemont Announces Restatement of Financial Statements</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C85" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D85" t="str">
         <v/>
       </c>
       <c r="E85" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357694</v>
+        <v>https://pr-inside.com/norsemont-announces-restatement-of-financial-statements-r5217317.htm</v>
       </c>
       <c r="F85" t="str">
-        <v>By Annette Stube Chief Sustainability Officer at the LEGO Group - - This article was first published on edie and is republished here with permission. Read the original article here. - - How do we transform the materials behind everyday products? For industries&amp;amp;#8239;originally&amp;amp;#8239;built on fossil-based plastics, progress&amp;amp;#8239;towards non-fossil feedstocks isn&amp;#39;t an easy switch. - - At the LEGO Group, the question is especially important. LEGO&amp;#174; bricks are designed for children and to be... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357694</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 28, 2026 / Norsemont Mining Inc. (CSEX:NOM)(OTCQX:NRRSF)(FRA:LXZ1) ("NOM" or the "Company") announces that it intends to restate its consolidated financial statements for the year ended December 31, 2025 (the "2025 Annual Statements") and the condensed consolidated interim financial statements for the three months ended March 31, 2026 (the "2026 Q1 Statements") to correct the classification of certain of its convertible debentures and related derivative financial liability, and to include descriptions of certain royalties that had previously been disclosed in the Company's technical report. The need for restatement with respect to the classification of convertible ..</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Manos Software Group Launches Obligara, an AI-First Compliance Platform ...</v>
+        <v>FixGo Launches Next-Day Tire Delivery in Los Angeles and Expands San Diego Installer Network</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C86" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D86" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Retail, Automotive</v>
       </c>
       <c r="E86" t="str">
-        <v>https://pr-inside.com/manos-software-group-launches-obligara-an-ai-first-compliance-platform-r5201329.htm</v>
+        <v>https://www.newsfilecorp.com/release/311953/FixGo-Launches-NextDay-Tire-Delivery-in-Los-Angeles-and-Expands-San-Diego-Installer-Network</v>
       </c>
       <c r="F86" t="str">
-        <v>(PR-inside.com) Obligara is the first compliance platform to ship a genuine ISO 27001 to SOC 2 cross-walk as a core feature, with embedded AI that does the compliance legwork, including gap analysis, readiness scoring and drafting, so teams walk into the audit already prepared. MONTREAL, QC / ACCESS Newswire / July 15, 2026 / Manos Software Group, one of Valsoft Corporation's decentralized operating entities, today announced the launch of Obligara, a compliance management platform for organizations that operate in regulated environments. Developed by portfolio company Bold Communications, Obligara runs ISO 9001, ISO 27001 and SOC 2 in a single workspace, with embedded ..</v>
+        <v>Los Angeles, California--(Newsfile Corp. - August 28, 2026) - Online automotive retail platform FixGo today announced the launch of Next-Day Delivery for EngineX tires in eligible Los Angeles ZIP codes, along with an expansion of its partner installation network in San Diego County to more than 20 independent shops. Both changes take effect ahead of Labor Day weekend travel.To view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Fortitude Gold Reports Second Quarter 2026 Preliminary Gold Production ...</v>
+        <v>Paris Baguette Expands Their Growing Footprint with a New Café Opening in Williamsville on August 31</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C87" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D87" t="str">
         <v/>
       </c>
       <c r="E87" t="str">
-        <v>https://pr-inside.com/fortitude-gold-reports-second-quarter-2026-preliminary-gold-production-r5201328.htm</v>
+        <v>https://www.prnewswire.com/news-releases/paris-baguette-expands-their-growing-footprint-with-a-new-cafe-opening-in-williamsville-on-august-31-302863237.html</v>
       </c>
       <c r="F87" t="str">
-        <v>(PR-inside.com) COLORADO SPRINGS, CO / ACCESS Newswire / July 15, 2026 / Fortitude Gold Corp. (OTCQB:FTCO) (the "Company") today announced preliminary second quarter gold production of 2,133 ounces, an increase of 210% over the prior quarter. Fortitude Gold is a gold producer, developer, and explorer with operations in Nevada, U.S.A. offering investors exposure to both gold production and dividend yield. Second quarter gold production of 2,133 ounces was a combination of mining from the Pearl Deep, County Line, Scarlet South and residual leach during the quarter. The Company targets a continued ramp up in gold production in future quarters. Full financial results ..</v>
+        <v>Ivan Shen and Jing Zhang set to open their Paris Baguette café at 5150 Main St. WILLIAMSVILLE, N.Y., Aug. 28, 2026 /PRNewswire/ -- Paris Baguette and franchise owners Ivan Shen and Jing Zhang are proud to announce the opening of the newest bakery café at 5150 Main St., No. 200,...</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Ankle &amp; Foot Centers of America Shares Why Work-from-Home Habits Are ...</v>
+        <v>Zacatecas Silver Closes the Second Tranche of Non-Brokered Private Placement</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C88" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D88" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E88" t="str">
-        <v>https://pr-inside.com/ankle-foot-centers-of-america-shares-why-work-from-home-habits-are-r5201327.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/29/3352916/0/en/zacatecas-silver-closes-the-second-tranche-of-non-brokered-private-placement.html</v>
       </c>
       <c r="F88" t="str">
-        <v>(PR-inside.com) ATLANTA, GA / ACCESS Newswire / July 15, 2026 / While remote work has become a permanent part of life for many professionals,Ankle &amp; Foot Centers of Americais encouraging employees to pay closer attention to their foot health. Years after the work-from-home boom, podiatrists continue to see patients experiencing foot pain and other lower extremity issues related to prolonged sitting, reduced activity, and unsupportive footwear. Working from home often means spending long hours at a desk while barefoot or wearing slippers that lack proper arch support. Combined with hard flooring and decreased daily movement, these habits can contribute to conditions such ..</v>
+        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Zacatecas Silver Corp. (TSXV: ZAC | OTCQB: ZCTSF | FRA: 7TV) (“Zacatecas Silver” or the “Company”) is pleased to announce that it has closed the second and final tranche (the “Second Tranche”) of its previously announced non-brokered private placement (the "Offering”, see news release dated July 14, 2026 and July 29, 2026) by issuing 14,639,941 Units at $0.07 per Unit for gross proceeds of $1,024,795.87. Under the entire Offering, the Company issued a total of 35,714,142 Units at $0.07 per Unit for gross proceeds of $2,499,989.94.</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>Join AHIT for a Free Webinar on Starting a Home Inspection Career in ...</v>
+        <v>AEVEX Corp. Notice of October 20, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp;amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C89" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D89" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E89" t="str">
-        <v>https://pr-inside.com/join-ahit-for-a-free-webinar-on-starting-a-home-inspection-career-in-r5201326.htm</v>
+        <v>https://www.prnewswire.com/news-releases/aevex-corp-notice-of-october-20-2026-application-deadline-for-class-action-lawsuit---contact-lewis-kahn-esq-at-kahn-swick--foti-llc-before-application-deadline-302863196.html</v>
       </c>
       <c r="F89" t="str">
-        <v>(PR-inside.com) DENVER, CO / ACCESS Newswire / July 15, 2026 / For anyone exploring a new career, home inspection offers flexibility, independence, and the opportunity to build your own business. The question is: how do I know if it's right for me, and where do I even start? American Home Inspectors Training (AHIT)byThe CE Shopis hosting a free live webinar"Becoming A Home Inspector"on Thursday, July 23 at 7pm CT. This session will feature Teto Toledo Ramos, a licensed Texas Professional Real Estate Inspector, who will share practical insight into the industry and answer questions about getting started. This webinar is designed specifically for ..</v>
+        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in AEVEX Corp. ("Aevex" or the "Company") (NYSE: AVEX) of a class action securities lawsuit. CLASS...</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Trustmi Survey: Employees are Confident They Can Spot Payment Fraud ...</v>
+        <v>Avis Budget Group, Inc. Notice of September 29, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp;amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C90" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D90" t="str">
-        <v>AI</v>
+        <v>Automotive</v>
       </c>
       <c r="E90" t="str">
-        <v>https://pr-inside.com/trustmi-survey-employees-are-confident-they-can-spot-payment-fraud-r5201325.htm</v>
+        <v>https://www.prnewswire.com/news-releases/avis-budget-group-inc-notice-of-september-29-2026-application-deadline-for-class-action-lawsuit---contact-lewis-kahn-esq-at-kahn-swick--foti-llc-before-application-deadline-302863198.html</v>
       </c>
       <c r="F90" t="str">
-        <v>(PR-inside.com) 84% of employees expect AI-generated impersonation to slip past them NEW YORK, NY / ACCESS Newswire / July 15, 2026 / A recent survey by Trustmi, a leader in behavioral AI payment security, found that while organizations are continuing to invest in traditional cybersecurity training and awareness, there is still a significant gap in the ability of employees who handle payments and financial workflows to identify modern threats.. AI-driven fraud is increasingly bypassing traditional phishing tactics altogether and instead exploits trusted workplace communications, creating a dangerous gap between what employees think they can recognize and what modern fraud actually looks like. That ..</v>
+        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Avis Budget Group, Inc. ("Avis" or the "Company") (NasdaqGS: CAR) of a class action securities lawsuit....</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Blue Team Con Announces Keynote, Talks and Training Sessions for 2026 ...</v>
+        <v>Capricor Therapeutics, Inc. Notice of September 28, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp;amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C91" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D91" t="str">
         <v/>
       </c>
       <c r="E91" t="str">
-        <v>https://pr-inside.com/blue-team-con-announces-keynote-talks-and-training-sessions-for-r5201324.htm</v>
+        <v>https://www.prnewswire.com/news-releases/capricor-therapeutics-inc-notice-of-september-28-2026-application-deadline-for-class-action-lawsuit---contact-lewis-kahn-esq-at-kahn-swick--foti-llc-before-application-deadline-302863202.html</v>
       </c>
       <c r="F91" t="str">
-        <v>(PR-inside.com) Defense-oriented cybersecurity professionals to convene in Chicago Sept. 10-13 CHICAGO, IL / ACCESS Newswire / July 15, 2026 / Blue Team Con, the only annual in-person cybersecurity conference specifically for defenders, today announced that Ian Coldwater, cochair of the Security Special Interest Group for the Kubernetes project, will deliver the keynote address titled "We Keep Us Safe" at this year's convention, taking place September 10-13, at the Swissôtel Chicago. In addition, organizers announced the full list of training sessions and talks scheduled for September during the conference. Find more information and register at blueteamcon.com. Coldwater is an independent security consultant, a longtime ..</v>
+        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Capricor Therapeutics, Inc. ("Capricor" or the "Company") (NasdaqGS: CAPR) of a class action securities...</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Ankle &amp; Foot Centers of America Shares Why Work-from-Home Habits Are Causing a Surge in Foot Pain</v>
+        <v>Cogent Communications Holdings Securities Fraud Class Action Result of Undisclosed Demand and Backlog Issues and approximately 29% Stock Decline - Investors may Contact Lewis Kahn, Esq, at Kahn Swick &amp;amp; Foti, LLC</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C92" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D92" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E92" t="str">
-        <v>https://www.newswire.com/news/ankle-foot-centers-of-america-shares-why-work-from-home-habits-are-22825996</v>
+        <v>https://www.prnewswire.com/news-releases/cogent-communications-holdings-securities-fraud-class-action-result-of-undisclosed-demand-and-backlog-issues-and-approximately-29-stock-decline---investors-may-contact-lewis-kahn-esq-at-kahn-swick--foti-llc-302863203.html</v>
       </c>
       <c r="F92" t="str">
-        <v/>
+        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until September 21, 2026 to file lead plaintiff applications in a...</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>ASUS Expands its Versatile ChromeOS Lineup in the US with Chromebook CM15 and CM32 Detachable</v>
+        <v>EquipmentShare.com Inc. Notice of September 21, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp;amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C93" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D93" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E93" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327756/0/en/ASUS-Expands-its-Versatile-ChromeOS-Lineup-in-the-US-with-Chromebook-CM15-and-CM32-Detachable.html</v>
+        <v>https://www.prnewswire.com/news-releases/equipmentsharecom-inc-notice-of-september-21-2026-application-deadline-for-class-action-lawsuit---contact-lewis-kahn-esq-at-kahn-swick--foti-llc-before-application-deadline-302863213.html</v>
       </c>
       <c r="F93" t="str">
-        <v>New ASUS Chromebooks deliver everyday performance and military-grade durability for dependable, all-day productivity New ASUS Chromebooks deliver everyday performance and military-grade durability for dependable, all-day productivity</v>
+        <v>NEW YORK CITY and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in EquipmentShare.com Inc. ("EquipmentShare" or the "Company") (NasdaqGS: EQPT) of a class action...</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Blue Team Con Announces Keynote, Talks and Training Sessions for 2026 Conference</v>
+        <v>HDFC Bank Limited Securities Fraud Class Action Result of Deceptive Interest Payments and Approximately 4% Stock Decline - Investors may Contact Lewis Kahn, Esq, at Kahn Swick &amp;amp; Foti, LLC</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C94" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D94" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E94" t="str">
-        <v>https://www.newswire.com/news/blue-team-con-announces-keynote-talks-and-training-sessions-for-2026-22825557</v>
+        <v>https://www.prnewswire.com/news-releases/hdfc-bank-limited-securities-fraud-class-action-result-of-deceptive-interest-payments-and-approximately-4-stock-decline---investors-may-contact-lewis-kahn-esq-at-kahn-swick--foti-llc-302863214.html</v>
       </c>
       <c r="F94" t="str">
-        <v>Defense-oriented cybersecurity professionals to convene in Chicago Sept. 10-13</v>
+        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until October 13, 2026 to file lead plaintiff applications in a...</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>Chengdu West Petroleum Equipment (XBSY) Announces Successful Deployment of OBM/WBM Drilling Waste Management Systems in Over 100 Projects</v>
+        <v>Primoris Services Corporation Notice of September 21, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp;amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C95" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D95" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E95" t="str">
-        <v>https://www.prweb.com/releases/chengdu-west-petroleum-equipment-xbsy-announces-successful-deployment-of-obmwbm-drilling-waste-management-systems-in-over-100-projects-302826179.html</v>
+        <v>https://www.prnewswire.com/news-releases/primoris-services-corporation-notice-of-september-21-2026-application-deadline-for-class-action-lawsuit---contact-lewis-kahn-esq-at-kahn-swick--foti-llc-before-application-deadline-302863207.html</v>
       </c>
       <c r="F95" t="str">
-        <v>This milestone reflects the company's long-term engineering expertise in OBM/WBM cuttings treatment, drilling fluid recovery, and solids minimization. CHENGDU, China, July 15, 2026 /PRNewswire-PRWeb/ -- Chengdu West Petroleum Equipment Co., Ltd. (hereinafter referred to as "Chengdu West...</v>
+        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Primoris Services Corporation ("Primoris" or the "Company") (NYSE: PRIM) of a class action securities...</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>ELEKTROS Builds on Market Strength While Advancing Its Vision for Next-Generation EV Charging Infrastructure</v>
+        <v>PROCEPT BioRobotics Corporation Securities Fraud Class Action Result of Undisclosed Inventory Issues and approximately 18% Stock Decline - Investors may Contact Lewis Kahn, Esq, at Kahn Swick &amp;amp; Foti, LLC</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C96" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D96" t="str">
-        <v>Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E96" t="str">
-        <v>https://www.newswire.com/news/elektros-builds-on-market-strength-while-advancing-its-vision-for-next</v>
+        <v>https://www.prnewswire.com/news-releases/procept-biorobotics-corporation-securities-fraud-class-action-result-of-undisclosed-inventory-issues-and-approximately-18-stock-decline---investors-may-contact-lewis-kahn-esq-at-kahn-swick--foti-llc-302863212.html</v>
       </c>
       <c r="F96" t="str">
-        <v/>
+        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until September 22, 2026 to file lead plaintiff applications in a...</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>Embassy Suites by Hilton Charlotte Concord Golf Resort &amp;amp; Spa Completes Comprehensive Renovation, Elevating the Guest Experience</v>
+        <v>Simply Good Foods Company Securities Fraud Class Action Result of Undisclosed Acquisition Failures and Over 27% Stock Decline - Investors may Contact Lewis Kahn, Esq., at Kahn Swick &amp;amp; Foti, LLC</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C97" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D97" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E97" t="str">
-        <v>https://www.prweb.com/releases/embassy-suites-by-hilton-charlotte-concord-golf-resort--spa-completes-comprehensive-renovation-elevating-the-guest-experience-302820610.html</v>
+        <v>https://www.prnewswire.com/news-releases/simply-good-foods-company-securities-fraud-class-action-result-of-undisclosed-acquisition-failures-and-over-27-stock-decline---investors-may-contact-lewis-kahn-esq-at-kahn-swick--foti-llc-302863225.html</v>
       </c>
       <c r="F97" t="str">
-        <v>The Full-property transformation enhances accommodations, meeting venues and resort amenities just minutes from Charlotte Motor Speedway. CONCORD, N.C., July 15, 2026 /PRNewswire-PRWeb/ -- Atrium Hospitality, one of the nation's largest hotel operators, proudly announces the completion of...</v>
+        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until October 13, 2026 to file lead plaintiff applications in a...</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Fast Moving Consumer Goods, Inc. Launches the CPG Brand Builder Series on July 14, 2026, a Free 12-Week Program for Beverage Founders, Investors, and Brand Managers Nationwide</v>
+        <v>TransMedics Group Investigation Initiated: Kahn Swick &amp;amp; Foti, LLC Investigates the Officers and Directors of TransMedics Group, Inc. - TMDX</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C98" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D98" t="str">
-        <v>Retail</v>
+        <v/>
       </c>
       <c r="E98" t="str">
-        <v>https://www.newswire.com/news/fast-moving-consumer-goods-inc-launches-the-cpg-brand-builder-series-on-july-14</v>
+        <v>https://www.prnewswire.com/news-releases/transmedics-group-investigation-initiated-kahn-swick--foti-llc-investigates-the-officers-and-directors-of-transmedics-group-inc---tmdx-302863226.html</v>
       </c>
       <c r="F98" t="str">
-        <v>How to Start a Functional Beverage Brand: Free FMCG Webinar</v>
+        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Former Attorney General of Louisiana, Charles C. Foti, Jr., Esq., a partner at the law firm of Kahn Swick &amp; Foti, LLC ("KSF"), announces that KSF has commenced an investigation into TransMedics Group, Inc. (NasdaqGM: TMDX)...</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>Fortitude Gold Reports Second Quarter 2026 Preliminary Gold Production</v>
+        <v>Wix.com Ltd. Notice of September 22, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp;amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C99" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D99" t="str">
         <v/>
       </c>
       <c r="E99" t="str">
-        <v>https://www.newswire.com/news/fortitude-gold-reports-second-quarter-2026-preliminary-gold-production</v>
+        <v>https://www.prnewswire.com/news-releases/wixcom-ltd-notice-of-september-22-2026-application-deadline-for-class-action-lawsuit---contact-lewis-kahn-esq-at-kahn-swick--foti-llc-before-application-deadline-302863211.html</v>
       </c>
       <c r="F99" t="str">
-        <v/>
+        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Wix.com Ltd. ("Wix" or the "Company") (NasdaqGS: WIX) of a class action securities lawsuit. CLASS...</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Graid Technology Achieves Industry-First 100 Million IOPS on a Protected RAID 5 Volume for GPU-Initiated I/O</v>
+        <v>CATL Announces Local Partnership, Showcases Full-Chain Storage at The Smarter E South America 2026</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C100" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D100" t="str">
-        <v>AI</v>
+        <v>Energy</v>
       </c>
       <c r="E100" t="str">
-        <v>https://www.newswire.com/news/graid-technology-achieves-industry-first-100-million-iops-on-a-protected-raid-5</v>
+        <v>https://www.prnewswire.com/news-releases/catl-announces-local-partnership-showcases-full-chain-storage-at-the-smarter-e-south-america-2026-302863235.html</v>
       </c>
       <c r="F100" t="str">
-        <v>Storage resilience built to meet the performance demands of agentic AI</v>
+        <v>SÃO PAULO, Aug. 29, 2026 /PRNewswire/ -- CATL is showcasing its full energy storage ecosystem at The Smarter E South America 2026 in São Paulo from August 25 to 27, demonstrating capabilities across the entire value chain, from cell R&amp;D and energy management to project delivery and...</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>GumGum Launches Mindset Agent, Bringing AI-Powered Brief-to-Segment Activation to Advertisers</v>
+        <v>INTCO Medical Reports 40.6% H1 2026 Revenue Growth, Expands World's Largest Disposable Glove Capacity to 107 Billion Pieces</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C101" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D101" t="str">
-        <v>AI</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E101" t="str">
-        <v>https://www.prweb.com/releases/gumgum-launches-mindset-agent-bringing-ai-powered-brief-to-segment-activation-to-advertisers-302826039.html</v>
+        <v>https://www.prnewswire.com/news-releases/intco-medical-reports-40-6-h1-2026-revenue-growth-expands-worlds-largest-disposable-glove-capacity-to-107-billion-pieces-302863233.html</v>
       </c>
       <c r="F101" t="str">
-        <v>The Mindset Agent will be first available for activation within The Trade Desk SANTA MONICA, Calif., July 15, 2026 /PRNewswire-PRWeb/ -- GumGum, The Mindset Company™ transforming advertising, today announced the launch of the Mindset Agent, GumGum's AI-powered tool that turns campaign...</v>
+        <v>ZIBO, China, Aug. 28, 2026 /PRNewswire/ -- INTCO Medical ("the Company", 300677.SZ), a leading global manufacturer of disposable gloves, reported revenue of RMB 6.91 billion (approx. US$1.03 billion) for the six months ended June 30, 2026, up 40.61% from a year earlier. Net profit...</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>HydroGraph to Host Corporate Update Conference Call on July 16, 2026</v>
+        <v>Die China International Big Data Industry Expo 2026 wird in Guiyang eröffnet</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C102" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D102" t="str">
         <v/>
       </c>
       <c r="E102" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327758/0/en/HydroGraph-to-Host-Corporate-Update-Conference-Call-on-July-16-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/die-china-international-big-data-industry-expo-2026-wird-in-guiyang-eroffnet-302863231.html</v>
       </c>
       <c r="F102" t="str">
-        <v>AUSTIN, Texas, July 15, 2026 (GLOBE NEWSWIRE) -- HydroGraph Clean Power Inc. (CSE: HG) (OTCQB: HGRAF) (“HydroGraph” or the “Company”) today announced that management will host a corporate update conference call at 8:30 am Eastern Time on Thursday, July 16, 2026.</v>
+        <v>GUIYANG, China, 29. August 2026 /PRNewswire/ -- Dies ist ein Nachrichtenartikel von Guizhou Daily: Die China International Big Data Industry Expo 2026 wurde am 28. August in Guiyang, der Hauptstadt der südwestchinesischen Provinz Guizhou, offiziell eröffnet. Als einflussreiche...</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Join AHIT for a Free Webinar on Starting a Home Inspection Career in Texas</v>
+        <v>Spoločnosť XCMG predstavuje prvý 14 000-tonový kruhový žeriav na svete, ktorý nanovo definuje zdvíhanie ultraťažkých bremien</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C103" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D103" t="str">
         <v/>
       </c>
       <c r="E103" t="str">
-        <v>https://www.newswire.com/news/join-ahit-for-a-free-webinar-on-starting-a-home-inspection-career-in-texas</v>
+        <v>https://www.prnewswire.com/news-releases/spolonos-xcmg-predstavuje-prvy-14-000-tonovy-kruhovy-eriav-na-svete-ktory-nanovo-definuje-zdvihanie-ultraakych-bremien-302863230.html</v>
       </c>
       <c r="F103" t="str">
-        <v/>
+        <v>SÜ-ČOU, Čína, 29. augusta 2026 /PRNewswire/ -- Spoločnosť XCMG oznámila, že z výrobnej linky zišla prvá hlavná jednotka nového 14 000-tonového kruhového žeriavu na svete, čo predstavuje historický prielom v technológii zdvíhania ultraťažkých bremien. Žeriav, ktorý spoločne vyvinuli...</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Manos Software Group Launches Obligara, an AI-First Compliance Platform for ISO 9001, ISO 27001 and SOC 2</v>
+        <v>BEACN Announces Financial Results for the Second Quarter of 2026</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C104" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D104" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E104" t="str">
-        <v>https://www.newswire.com/news/manos-software-group-launches-obligara-an-ai-first-compliance-platform-for-iso</v>
+        <v>https://pr-inside.com/beacn-announces-financial-results-for-the-second-quarter-of-r5217316.htm</v>
       </c>
       <c r="F104" t="str">
-        <v>Obligara is the first compliance platform to ship a genuine ISO 27001 to SOC 2 cross-walk as a core feature, with embedded AI that does the compliance legwork, including gap analysis, readiness scoring and drafting, so teams walk into the audit already prepared.</v>
+        <v>(PR-inside.com) Not for distribution to United States Newswire Services or for dissemination in the United States VICTORIA, BC / ACCESS Newswire / August 28, 2026 / BEACN Wizardry &amp; Magic Inc. (TSXV:BECN) ("BEACN" or the "Company") announces its Q2 financial statements and accompanying MD&amp;A have been filed. In the six months ended June 30, 2026, BEACN realized a 34% decrease in revenue and a 28% decrease in gross profits when compared to the same period last year. The decrease in revenue was due to lack of inventory supply and EU sales. Gross margin increased to 44% in Q1 and Q2 2026 (2025 ..</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>More Than Just a Job: What Winning Top Workplaces for Employee Appreciation and Well-being Truly Means for Inktel</v>
+        <v>DirectMax Reviews 2026: Could Direct Meds' 3-Ingredient Sublingual Option Be the Men's Wellness Upgrade You've Been Looking For?</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C105" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D105" t="str">
         <v/>
       </c>
       <c r="E105" t="str">
-        <v>https://www.pr.com/press-release/973731</v>
+        <v>https://www.newswire.com/news/directmax-reviews-2026-could-direct-meds-3-ingredient-sublingual-option-be-the</v>
       </c>
       <c r="F105" t="str">
-        <v>Inktel Contact Center Solutions has been honored with two Top Workplaces awards for Employee Appreciation and Employee Well-Being. Driven by independent employee feedback through Energage LLC, these national accolades recognize Inktel’s excellence in fostering a supportive, healthy corporate culture. The achievement reinforces Inktel’s mission to be "Where Talent Lives™" by proving the company prioritizes holistic [PR.com]</v>
+        <v>As more men explore online prescription options beyond conventional single-ingredient formats, this 2026 DirectMax review examines Direct Meds' brand-stated three-ingredient compounded formula, rapid-dissolve format, provider-review process, pricing, and key terms consumers may want to compare before starting an assessment.</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Olshan Foundation Solutions - Little Rock Named 2026 BBB® Torch Award Winner for Ethics</v>
+        <v>Lost Money on Equipmentshare.com Inc. (EQPT)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C106" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D106" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E106" t="str">
-        <v>https://www.prweb.com/releases/olshan-foundation-solutions--little-rock-named-2026-bbb-torch-award-winner-for-ethics-302821606.html</v>
+        <v>https://pr-inside.com/lost-money-on-equipmentshare-com-inc-eqpt-contact-levi-korsinsky-r5217315.htm</v>
       </c>
       <c r="F106" t="str">
-        <v>Olshan Foundation Solutions' Little Rock location has been named a 2026 BBB Torch Award winner for Ethics, recognizing its commitment to integrity, customer care, and community impact. LITTLE ROCK, Ark., July 15, 2026 /PRNewswire-PRWeb/ -- Better Business Bureau (BBB) Arkansas has...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Equipmentshare.com Inc. (NASDAQ:EQPT) securities. If you suffered a loss on your Equipmentshare.com Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Equipmentshare.com Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that ..</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Premier Graphene, Inc. (OTC: BIEI) and HGI Industrial Technologies Successfully Complete Second Government Contract Milestone</v>
+        <v>Levi &amp; Korsinsky Urges AEVEX Corp. (AVEX) Shareholders to Act Before ...</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C107" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D107" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E107" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327752/0/en/Premier-Graphene-Inc-OTC-BIEI-and-HGI-Industrial-Technologies-Successfully-Complete-Second-Government-Contract-Milestone.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-aevex-corp-avex-shareholders-to-act-before-r5217314.htm</v>
       </c>
       <c r="F107" t="str">
-        <v>Premier Graphene and HGI Industrial Technologies Successfully Complete Second Government Contract Milestone</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of ..</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Regentis Receives European Regulatory Approval for New GelrinC Manufacturing Process, Increasing Production Yield by 400% Ahead of European Commercial Launch</v>
+        <v>Lange Financial Group Announces Free Webinar on Little-Known "Chronically Ill" Exception That Could Unlock Major IRA Tax Savings for Beneficiaries Without SSI or SSDI</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C108" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D108" t="str">
         <v/>
       </c>
       <c r="E108" t="str">
-        <v>https://www.newswire.com/news/regentis-receives-european-regulatory-approval-for-new-gelrinc-r-manufacturing</v>
+        <v>https://www.prweb.com/releases/lange-financial-group-announces-free-webinar-on-little-known-chronically-ill-exception-that-could-unlock-major-ira-tax-savings-for-beneficiaries-without-ssi-or-ssdi-302862500.html</v>
       </c>
       <c r="F108" t="str">
-        <v>European Notified Body approves next-generation manufacturing process that increases production 5-fold, lowers manufacturing costs, improves safety and enables scalable commercial production GelrinC &amp;reg; , which is approved for sale in the European Union, is pioneering knee cartilage repair with an off-the-shelf cell-free hydrogel implant</v>
+        <v>Free September 2 webinar and educational resource package will explain how some beneficiaries who do not receive SSI or SSDI may still qualify as Eligible Designated Beneficiaries and preserve the lifetime stretch for inherited retirement accounts under the SECURE Act. PITTSBURGH, Aug....</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>TASC Named to Ragan's 2026 HR Technology Hot List for MyTASC</v>
+        <v>ROSEN, A LEADING INVESTOR RIGHTS LAW FIRM, Encourages ARS Pharmaceuticals, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - SPRY</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C109" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D109" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E109" t="str">
-        <v>https://www.prweb.com/releases/tasc-named-to-ragans-2026-hr-technology-hot-list-for-mytasc-302826045.html</v>
+        <v>https://www.newsfilecorp.com/release/311449/ROSEN-A-LEADING-INVESTOR-RIGHTS-LAW-FIRM-Encourages-ARS-Pharmaceuticals-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-SPRY</v>
       </c>
       <c r="F109" t="str">
-        <v>TASC has been named to Ragan's HR Technology Hot List for the impact, usability, and innovation of its MyTASC employee benefits administration platform. MADISON, Wis., July 15, 2026 /PRNewswire-PRWeb/ -- Total Administrative Services Corporation (TASC), the nation's largest privately held...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of ARS Pharmaceuticals, Inc. (NASDAQ: SPRY) between March 9, 2026 and June 24, 2026, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline.SO WHAT: If you purchased ARS Pharmaceuticals securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Tenable Expands Exposure Management Platform to Contextualize and Prioritize Application Security Risk</v>
+        <v>Tiklatam Celebrates Major Milestones Across the Americas: Recognized by TikTok Shop U.S. and Ranked Top 10 in Mexico</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C110" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D110" t="str">
-        <v>Finance, SaaS</v>
+        <v/>
       </c>
       <c r="E110" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327753/0/en/Tenable-Expands-Exposure-Management-Platform-to-Contextualize-and-Prioritize-Application-Security-Risk.html</v>
+        <v>https://www.newsfilecorp.com/release/312022/Tiklatam-Celebrates-Major-Milestones-Across-the-Americas-Recognized-by-TikTok-Shop-U.S.-and-Ranked-Top-10-in-Mexico</v>
       </c>
       <c r="F110" t="str">
-        <v>Tenable One unifies application security risk with enterprise exposure data to eliminate blind spots and reduce risk across the entire attack surface Tenable One unifies application security risk with enterprise exposure data to eliminate blind spots and reduce risk across the entire attack surface</v>
+        <v>Los Angeles, California--(Newsfile Corp. - August 28, 2026) - Tiklatam, a fast-growing global social commerce agency specializing in TikTok Shop, has reached another major milestone across the Americas — earning recognition from TikTok Shop in the United States while ranking among the Top 10 CAP Agencies in Mexico for Livestream GMV.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8722/312022_3921d97e24ea9830_001full.jpgAs a TikTok Shop V3 Agency,...</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Thentia Powers Two New Regulatory Compliance Projects Across North America</v>
+        <v>Securities Fraud Class Action Filed Against Wise Group plc (WSE) - ...</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C111" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D111" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E111" t="str">
-        <v>https://www.prweb.com/releases/thentia-powers-two-new-regulatory-compliance-projects-across-north-america-302826013.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-wise-group-plc-wse-r5217313.htm</v>
       </c>
       <c r="F111" t="str">
-        <v>Oklahoma Board of Examiners in Optometry and College of Dental Surgeons of Alberta Successfully Go-Live with Thentia Cloud AUSTIN, Texas, July 15, 2026 /PRNewswire-PRWeb/ -- Thentia, a leading provider of regulatory compliance software, today announced the successful go-live of two major...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Workhorse Group Sets Date for Second Quarter Earnings Release and Conference Call</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds UWM Holdings Corporation ...</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C112" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D112" t="str">
         <v>Finance</v>
       </c>
       <c r="E112" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327759/0/en/Workhorse-Group-Sets-Date-for-Second-Quarter-Earnings-Release-and-Conference-Call.html</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-uwm-holdings-corporation-r5217312.htm</v>
       </c>
       <c r="F112" t="str">
-        <v>Conference call scheduled for Thursday, August 13, 2026, at 4:30 p.m. Eastern time Conference call scheduled for Thursday, August 13, 2026, at 4:30 p.m. Eastern time</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Richard Hourigan, Inc. Introduces Special Deals on the Vector Clear Blue Solid Biocide Feeders</v>
+        <v>Lost Money on Taboola.com Ltd. (TBLA)? Contact Levi &amp; Korsinsky to ...</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C113" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D113" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E113" t="str">
-        <v>https://www.prnewswire.com/news-releases/richard-hourigan-inc-introduces-special-deals-on-the-vector-clear-blue-solid-biocide-feeders-302826329.html</v>
+        <v>https://pr-inside.com/lost-money-on-taboola-com-ltd-tbla-contact-levi-korsinsky-to-r5217311.htm</v>
       </c>
       <c r="F113" t="str">
-        <v>BEAR, Del., July 15, 2026 /PRNewswire/ -- Richard Hourigan, Inc., a well-established water treatment company, is thrilled to announce incredible price deals on the Vector Clear Blue Solid Biocide Feeders. Vector's clear blue solid biocide feeders have a few practical advantages over many...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>Amplix Strengthens Technology Advisory Capabilities with Acquisition of OneConnect</v>
+        <v>GNS DEADLINE TODAY: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Genius Group Limited Investors with Losses in Excess of $100K to Secure Counsel Before Important August 28 Deadline in Securities Class Action Against Citadel Securities LLC and Virtu Americas LLC - GNS</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C114" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D114" t="str">
         <v>Finance</v>
       </c>
       <c r="E114" t="str">
-        <v>https://www.prnewswire.com/news-releases/amplix-strengthens-technology-advisory-capabilities-with-acquisition-of-oneconnect-302825826.html</v>
+        <v>https://www.newsfilecorp.com/release/311698/GNS-DEADLINE-TODAY-ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Genius-Group-Limited-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-28-Deadline-in-Securities-Class-Action-Against-Citadel-Securities-LLC-and-Vi</v>
       </c>
       <c r="F114" t="str">
-        <v>NORWOOD, Mass., July 15, 2026 /PRNewswire/ -- Amplix, a portfolio company of Gemspring Capital and a national provider of technology advisory services, including strategy, consulting, implementation, and managed services, announced today its acquisition of One Connect, Inc. ("OneConnect")....</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers or sellers of securities of Genius Group Limited (NYSE American: GNS) between April 12, 2022 and May 30, 2025, inclusive (the "Class Period"), of the important August 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased or sold Genius securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>Securitize and Cantor Collaborate to Enable Onchain IPOs and Follow-On Offerings for Public Companies</v>
+        <v>Levi &amp; Korsinsky Urges Avis Budget Group, Inc. (CAR) Shareholders to ...</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C115" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D115" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E115" t="str">
-        <v>https://www.prnewswire.com/news-releases/securitize-and-cantor-collaborate-to-enable-onchain-ipos-and-follow-on-offerings-for-public-companies-302825881.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-avis-budget-group-inc-car-shareholders-to-r5217310.htm</v>
       </c>
       <c r="F115" t="str">
-        <v>Pairs Cantor's equity capital markets and trading expertise with Securitize's regulated tokenization infrastructure to create a pathway for public companies to raise capital onchain MIAMI and NEW YORK, July 15, 2026 /PRNewswire/ -- Securitize Corp. ("Securitize")(NYSE: SECZ), the leader...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Viridian Metals Commences Trading on the OTCQB Venture Market Under the Symbol “VIRMF”</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds HDFC Bank Limited ...</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C116" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D116" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E116" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327749/0/en/Viridian-Metals-Commences-Trading-on-the-OTCQB-Venture-Market-Under-the-Symbol-VIRMF.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-hdfc-bank-limited-r5217309.htm</v>
       </c>
       <c r="F116" t="str">
-        <v>Viridian Metals Commences Trading on the OTCQB Venture Market Under the Symbol “VIRMF”</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Audience Town and Cotality Expand Strategic Alliance to Cover the Full Home Buyer Journey</v>
+        <v>Levi &amp; Korsinsky Urges PROCEPT BioRobotics Corporation (PRCT) Shareholders ...</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C117" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D117" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E117" t="str">
-        <v>https://www.prnewswire.com/news-releases/audience-town-and-cotality-expand-strategic-alliance-to-cover-the-full-home-buyer-journey-302826323.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-procept-biorobotics-corporation-prct-shareholders-r5217308.htm</v>
       </c>
       <c r="F117" t="str">
-        <v>LOGAN, Utah, July 15, 2026 /PRNewswire/ -- Audience Town and Cotality™ are expanding their data alliance to combine Audience Town's pre-mover intent intelligence with Cotality's post-mover property and location data. The result is the first complete, activatable audience solution covering...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>RoboStrategy, Inc. Raises Approximately $16.0 Million Through Private Share Issuances, Including $10.0 Million Investment by CEO Andrew Kang</v>
+        <v>Protagonist Therapeutics Announces U.S. FDA Approval of Hepcidin Mimetic Peptide MIMRYLO(TM) (rusfertide) for Polycythemia Vera</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C118" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D118" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E118" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327748/0/en/RoboStrategy-Inc-Raises-Approximately-16-0-Million-Through-Private-Share-Issuances-Including-10-0-Million-Investment-by-CEO-Andrew-Kang.html</v>
+        <v>https://www.newswire.com/news/protagonist-therapeutics-announces-u-s-fda-approval-of-hepcidin-mimetic-peptide</v>
       </c>
       <c r="F118" t="str">
-        <v>Fund completes private placements with institutional investors and its Founder and CEO between July 7 and July 14, 2026 Fund completes private placements with institutional investors and its Founder and CEO between July 7 and July 14, 2026</v>
+        <v>MIMRYLO &amp;trade; is the First and Only Hepcidin Mimetic Peptide Therapy Approved for the Treatment of Erythrocytosis in Adults with Polycythemia Vera, Offering a Novel Mechanism to Maintain Hematocrit Control, Meaningfully Reduce Phlebotomy Burden, and Improve Fatigue Approval Supported by Phase 3 VERIFY Results Showing 76.9% of Patients Achieved Response During Weeks 20-32 FDA Approval Triggers $275M in Milestones, 14%-29% Royalties, with Up to an Additional $875M in Potential Future Milestones Investor call to be held Monday, August 31st at 8:30 am ET</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>Anand Systems Inc. Launches ASI RMS Powered by Duetto for Worldwide Intelligent Revenue Optimization</v>
+        <v>Primoris Services Corporation (PRIM) Securities Fraud Class Action Lawsuit Filed; September 21, 2026, Lead Plaintiff Deadline</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C119" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D119" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E119" t="str">
-        <v>https://www.prnewswire.com/news-releases/anand-systems-inc-launches-asi-rms-powered-by-duetto-for-worldwide-intelligent-revenue-optimization-302826309.html</v>
+        <v>https://www.prnewswire.com/news-releases/primoris-services-corporation-prim-securities-fraud-class-action-lawsuit-filed-september-21-2026-lead-plaintiff-deadline-302861654.html</v>
       </c>
       <c r="F119" t="str">
-        <v>TRACY, Calif., July 15, 2026 /PRNewswire/ -- Anand Systems Inc. (ASI), a leading hospitality technology provider serving over 7,000 properties worldwide, has launched ASI RMS powered by Duetto. This next-generation Revenue Management Solution expands ASI's robust hospitality platform,...</v>
+        <v>Did you buy PRIM common stock between August 5, 2025 and June 22, 2026? Affected PRIM Investor Summary Who: Primoris Services Corporation (NYSE: PRIM) What: Securities fraud class action lawsuit filed Class Period: August 5, 2025 through June 22, 2026 Deadline to Seek Lead Plaintiff...</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>LPL Financial Welcomes Buell Wealth Management</v>
+        <v>DVLT ALERT: Securities Fraud Class Action Launched Against Datavault ...</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C120" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D120" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E120" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327747/29579/en/LPL-Financial-Welcomes-Buell-Wealth-Management.html</v>
+        <v>https://pr-inside.com/dvlt-alert-securities-fraud-class-action-launched-against-datavault-r5217307.htm</v>
       </c>
       <c r="F120" t="str">
-        <v>SAN DIEGO, July 15, 2026 (GLOBE NEWSWIRE) -- LPL Financial LLC announced today that the financial advisors of Buell Wealth Management have joined LPL Financial’s broker-dealer and Registered Investment Advisor (RIA) platform. The team reported serving approximately $370 million in advisory, brokerage and retirement plan assets* and joins from Buell Securities Corporation.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>NYSE Content Update: Women's Health Equity Funding Up 41% in 2025 Report</v>
+        <v>Lost Money on Primoris Services Corporation (PRIM)? Urged to Join Class ...</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C121" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D121" t="str">
-        <v>Finance, Healthcare, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E121" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-womens-health-equity-funding-up-41-in-2025-report-302826431.html</v>
+        <v>https://pr-inside.com/lost-money-on-primoris-services-corporation-prim-urged-to-join-class-r5217306.htm</v>
       </c>
       <c r="F121" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 15, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Dao by Dorsett AMTD Singapore Honoured with Tripadvisor Travellers' Choice 2026, Recognised Among the Top 10% of Properties Worldwide</v>
+        <v>Lost Money on Capricor Therapeutics, Inc. (CAPR)? Urged to Join Class ...</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C122" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D122" t="str">
         <v>Finance</v>
       </c>
       <c r="E122" t="str">
-        <v>https://www.prnewswire.com/news-releases/dao-by-dorsett-amtd-singapore-honoured-with-tripadvisor-travellers-choice-2026-recognised-among-the-top-10-of-properties-worldwide-302826437.html</v>
+        <v>https://pr-inside.com/lost-money-on-capricor-therapeutics-inc-capr-urged-to-join-class-r5217305.htm</v>
       </c>
       <c r="F122" t="str">
-        <v>PARIS and NEW YORK and LONDON, July 15, 2026 /PRNewswire/ -- AMTD Group Inc. ("AMTD Group"), AMTD IDEA Group ("AMTD IDEA") (NYSE: AMTD; SGX: HKB), AMTD Digital Inc. ("AMTD Digital") (NYSE: HKD) and The Generation Essentials Group ("TGE") (NYSE: TGE; LSE: TGE), a subsidiary of AMTD...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Man Group PLC : Form 8.3 - DCC Plc</v>
+        <v>Destiny Tech100 Inc. Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C123" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D123" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E123" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327746/0/en/Man-Group-PLC-Form-8-3-DCC-Plc.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/destiny-tech100-inc-reports-second-001100959.html</v>
       </c>
       <c r="F123" t="str">
-        <v>Ap27</v>
+        <v>NEW YORK, August 29, 2026--Destiny Tech100 Inc. (NYSE: DXYZ) today announced financial results for the quarter ended June 30, 2026. The fund reported a net asset value (NAV) of $34.30 per share of common stock, up from $24.56 per share at the end of the first quarter of 2026.</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>VisualLogix renforce sa présence en Europe et son portefeuille de logiciels d'ingénierie grâce à l'acquisition du groupe refyne</v>
+        <v>Brand Box Reviews 2026: Could This $15 Shopify Store be the Shortcut You've Been Looking For to Start Selling Online?</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C124" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D124" t="str">
-        <v>Finance</v>
+        <v>Retail</v>
       </c>
       <c r="E124" t="str">
-        <v>https://www.prnewswire.com/news-releases/visuallogix-renforce-sa-presence-en-europe-et-son-portefeuille-de-logiciels-dingenierie-grace-a-lacquisition-du-groupe-refyne-302826435.html</v>
+        <v>https://www.newswire.com/news/brand-box-reviews-2026-could-this-15-shopify-store-be-the-shortcut-youve-been</v>
       </c>
       <c r="F124" t="str">
-        <v>NEW YORK, 15 juillet 2026 /PRNewswire/ -- VisualLogix a annoncé aujourd'hui l'acquisition du groupe refyne, élargissant ainsi sa plateforme mondiale de logiciels d'ingénierie et renforçant son portefeuille de solutions essentielles utilisées par les ingénieurs et les fabricants qui...</v>
+        <v>As interest in low-cost eCommerce launch options grows in 2026, this Brand Box review examines the brand-stated $15 prebuilt Shopify store, included products and supplier setup, ongoing Shopify and advertising costs, and the key guarantee terms buyers may want to verify before getting started.</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Electrovaya Announces Commercial Relationship with Amazon</v>
+        <v>ExiTide Reviews 2026: Could This 11-Ingredient Metabolic-Support Formula be the Daily Routine Buyers Have Been Searching For?</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C125" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D125" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v/>
       </c>
       <c r="E125" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327745/0/en/Electrovaya-Announces-Commercial-Relationship-with-Amazon.html</v>
+        <v>https://www.newswire.com/news/exitide-reviews-2026-could-this-11-ingredient-metabolic-support-formula-be-the</v>
       </c>
       <c r="F125" t="str">
-        <v>Relationship expected to support continued deployment of Infinity Battery Technology across material handling operations and potential for expanded engagement around Electrovaya’s battery platforms for robotics and energy storage Relationship expected to support continued deployment of Infinity Battery Technology across material handling operations and potential for expanded engagement around Electrovaya’s battery platforms for robotics and energy storage</v>
+        <v>As interest in weight-management and metabolic wellness support continues in 2026, this ExiTide review explores the brand-stated 11-ingredient formula, probiotic and botanical profile, pricing, and buyer considerations shaping whether it fits the kind of daily support routine consumers are looking for.</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>The Three Weeks Your Estimator Spends On A Bid, Done In An Afternoon. Boon AI Opens Early Access To Its AI Estimator</v>
+        <v>New heights at Rallye Mont-Blanc Morzine</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C126" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D126" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E126" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-three-weeks-your-estimator-spends-on-a-bid-done-in-an-afternoon-boon-ai-opens-early-access-to-its-ai-estimator-302826273.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359722</v>
       </c>
       <c r="F126" t="str">
-        <v>SAN MATEO, Calif., July 15, 2026 /PRNewswire/ -- Boon AI today opened early access to Boon Agent, an AI estimator for construction. It does the work an estimating team spends about three weeks on, start to finish, in an afternoon. Upload a project and the agent triages the bid, reviews...</v>
+        <v>Now in its seventh season with the fifth-generation Renault Clio, the Clio Trophy France Asphalte continues to prove its appeal, with a record 39 Clio Rally5 cars set to line up at Morzine this year. - - The Alpine mountains offer a magnificent backdrop for the competitors, who are eager to return to competition for the first time since mid-June. Leader in the general classification following his first victory in the Vosges, Paul Dachicourt (Fun Meca Sport) will look to consolidate his adva... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359722</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Attain Technology Named to MSP Summit's 2026 MSPs to Watch List</v>
+        <v>Securities Lawsuit Alert: The Simply Good Foods Company (SMPL) - Contact ...</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C127" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D127" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E127" t="str">
-        <v>https://www.prnewswire.com/news-releases/attain-technology-named-to-msp-summits-2026-msps-to-watch-list-302826246.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-the-simply-good-foods-company-smpl-contact-r5217304.htm</v>
       </c>
       <c r="F127" t="str">
-        <v>Providence-based managed IT services provider recognized for operational excellence and growth potential using the same methodology as the industry benchmark MSP 501 PROVIDENCE, R.I., July 15, 2026 /PRNewswire/ -- Attain Technology, a Providence, Rhode Island managed IT services provider,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A ..</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Mindtrip Launches Mindtrip Stays, Bringing Agentic AI To Hotel Search And Booking</v>
+        <v>Lost Money on Hertz Global Holding, Inc. (HTZ)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C128" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D128" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E128" t="str">
-        <v>https://www.prnewswire.com/news-releases/mindtrip-launches-mindtrip-stays-bringing-agentic-ai-to-hotel-search-and-booking-302826228.html</v>
+        <v>https://pr-inside.com/lost-money-on-hertz-global-holding-inc-htz-contact-levi-korsinsky-r5217303.htm</v>
       </c>
       <c r="F128" t="str">
-        <v>New standalone hotel experience follows the launch of Mindtrip Flights, helping travelers navigate complex decisions, uncover the right property faster, track price drops, and book with confidence SAN FRANCISCO, July 15, 2026 /PRNewswire/ -- Mindtrip, an AI-powered platform that empowers...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Man Group PLC : Form 8.3 - AMG Critical Materials N.V</v>
+        <v>Class Action Lawsuit Filed Against Rackspace Technology, Inc. (RXT) ...</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C129" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D129" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E129" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327743/0/en/Man-Group-PLC-Form-8-3-AMG-Critical-Materials-N-V.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-rackspace-technology-inc-rxt-r5217302.htm</v>
       </c>
       <c r="F129" t="str">
-        <v>FORM 8.3</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Rubico Announces Acquisition of Additional Newbuilding MR Tanker and a 33% Increase of Potential Gross Revenue Backlog to About $305 Million</v>
+        <v>LithiumBank Announces Closing of Upsized Private Placement</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C130" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D130" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E130" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327742/0/en/Rubico-Announces-Acquisition-of-Additional-Newbuilding-MR-Tanker-and-a-33-Increase-of-Potential-Gross-Revenue-Backlog-to-About-305-Million.html</v>
+        <v>https://www.newsfilecorp.com/release/312023/LithiumBank-Announces-Closing-of-Upsized-Private-Placement</v>
       </c>
       <c r="F130" t="str">
-        <v>ATHENS, Greece, July 15, 2026 (GLOBE NEWSWIRE) -- Rubico Inc. (Nasdaq: RUBI) (the “Company” or “Rubico”), a global provider of shipping transportation services specializing in the ownership of vessels, announced today that it has entered into a share purchase agreement (the “SPA”) with Top Ships Inc. to purchase the shares of a company (the “SPV”) that is party to a shipbuilding contract with Guangzhou Shipyard International Company Limited and China Shipbuilding Trading Co., Ltd. for the construction of a 47,499 dwt chemical/product oil carrier (the “Newbuilding MR Tanker”). The Newbuilding MR Tanker is scheduled for delivery in the third quarter of 2029.</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 28, 2026) - LithiumBank Resources Corp. (TSXV: LBNK) (OTCQX: LBNKF) ("LithiumBank" or the "Company") is pleased to announce that further to its news release dated August 27, 2026, the Company has upsized and closed its previously announced non-brokered private placement of units of the Company ("Offered Units") at an issue price of $0.60 per Offered Unit (the "Offering"). Due to strong investor demand, the Offering was increased from 9,000,000 Offered...</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Media join forces to shape shared narrative</v>
+        <v>NOAA to rebuild historic science lab in Beaufort, North Carolina</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C131" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D131" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E131" t="str">
-        <v>https://www.prnewswire.com/news-releases/media-join-forces-to-shape-shared-narrative-302826433.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359721</v>
       </c>
       <c r="F131" t="str">
-        <v>Alliance: Mutual learning among civilizations promoted KUNMING, China, July 15, 2026 /PRNewswire/ -- A report from China Daily Asia Pacific: Dinh Thuy Dung, a bilingual Vietnamese broadcaster, owes her career to the influence of Chinese culture. The young woman, who hails from a small...</v>
+        <v>Today, NOAA announced plans to fund the reconstruction of a new laboratory in Beaufort, North Carolina. This new lab will replace the former building that was permanently closed in 2024 due to significant hurricane-related structural damage. The project will be funded using $64 million from the 2025 Disaster Relief Supplemental Appropriations Act. Design and preconstruction work is expected to begin in early 2027. - - Established in 1899, the NOAA Beaufort Laboratory is the nation&amp;#39;s sec... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359721</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>The Expo Group Appoints Chris Cavanaugh as President, Corporate to Accelerate Experiential Marketing Platform Growth</v>
+        <v>Netflix and Stella Artois Bring the Perfect Serve to The Gentlemen Season 2</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C132" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D132" t="str">
-        <v>SaaS</v>
+        <v>Media</v>
       </c>
       <c r="E132" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-expo-group-appoints-chris-cavanaugh-as-president-corporate-to-accelerate-experiential-marketing-platform-growth-302826001.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359720</v>
       </c>
       <c r="F132" t="str">
-        <v>New leadership signals The Expo Group's commitment to reinventing how corporate brands connect, compete, and win DALLAS, July 15, 2026 /PRNewswire/ -- The Expo Group, Architects Connecting CommunitiesSM, announces the appointment of Chris Cavanaugh as President, Corporate. Cavanaugh is...</v>
+        <v>Stella Artois and Netflix announce &amp;#8220;The Gentlemen&amp;#39;s Serve,&amp;#8221; an integrated global partnership built around the highly anticipated second season of The Gentlemen. This marks the first brand partner for the series, and the first true multi-market brand collaboration between Netflix and AB InBev, bringing one of the world&amp;#39;s leading premium beer brands into Guy Ritchie&amp;#39;s stylish yet gritty universe. The partnership is anchored by The Gentlemen &amp;#39;s leading man Theo James, and Stella Artois am... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359720</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Glo Fiber Welcomes its 100,000th Customer</v>
+        <v>REPL ALERT: Securities Fraud Class Action Launched Against Replimune ...</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C133" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D133" t="str">
         <v>Finance</v>
       </c>
       <c r="E133" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327740/0/en/Glo-Fiber-Welcomes-its-100-000th-Customer.html</v>
+        <v>https://pr-inside.com/repl-alert-securities-fraud-class-action-launched-against-replimune-r5217301.htm</v>
       </c>
       <c r="F133" t="str">
-        <v>Suffolk, Virginia family recognized as company achieves a major growth milestone Suffolk, Virginia family recognized as company achieves a major growth milestone</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Replimune Group, Inc. (NASDAQ:REPL) securities. If you suffered a loss on your Replimune Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Replimune Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>KMS Lighthouse Wins Gold and Silver at the 2026 US Customer Experience Awards</v>
+        <v>ARS Pharmaceuticals, Inc. (SPRY) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C134" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D134" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E134" t="str">
-        <v>https://www.prnewswire.com/news-releases/kms-lighthouse-wins-gold-and-silver-at-the-2026-us-customer-experience-awards-302826430.html</v>
+        <v>https://pr-inside.com/ars-pharmaceuticals-inc-spry-class-action-lawsuit-levi-korsinsky-r5217300.htm</v>
       </c>
       <c r="F134" t="str">
-        <v>DALLAS, July 15, 2026 /PRNewswire/ -- KMS Lighthouse, a global leader in AI-powered enterprise knowledge management, today announced a double win at the US Customer Experience Awards (USCXA) 2026, taking Gold in Best Use of AI - Companies with Over 5,000 Employees and Silver in Best Use...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ARS Pharmaceuticals, Inc. (NASDAQ:SPRY) securities. If you suffered a loss on your ARS Pharmaceuticals investment and would like to explore a potential recovery under the federal securities laws, Learn about ARS Pharmaceuticals Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ARS ..</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>BoodleBox Founder and CEO France Hoang Testifies Before U.S. House Committee on Small Business</v>
+        <v>Securities Lawsuit Alert: GoDaddy Inc. (GDDY) Investors - Contact Levi ...</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C135" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D135" t="str">
-        <v>AI, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E135" t="str">
-        <v>https://www.prnewswire.com/news-releases/boodlebox-founder-and-ceo-france-hoang-testifies-before-us-house-committee-on-small-business-302826217.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-godaddy-inc-gddy-investors-contact-levi-r5217299.htm</v>
       </c>
       <c r="F135" t="str">
-        <v>Congressional testimony reinforces BoodleBox's leadership in readiness-first, collaborative AI for education, workforce and small business COLORADO SPRINGS, Colo., July 15, 2026 /PRNewswire/ -- BoodleBox, the collaborative AI workspace where humans lead and AI scales impact, today...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. ..</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Man Group PLC : Form 8.3 - Gamma Communications Plc</v>
+        <v>JellyFit Pro Reviews 2026: Could This 525mg BHB + ACV Gummy Be the Simple Metabolism-Support Routine You've Been Searching For?</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C136" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D136" t="str">
         <v/>
       </c>
       <c r="E136" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327739/0/en/Man-Group-PLC-Form-8-3-Gamma-Communications-Plc.html</v>
+        <v>https://www.newswire.com/news/jellyfit-pro-reviews-2026-could-this-525mg-bhb-acv-gummy-be-the-simple</v>
       </c>
       <c r="F136" t="str">
-        <v>FORM 8.3</v>
+        <v>As more consumers look for convenient daily support for ketosis and metabolic wellness in 2026, this JellyFit Pro review breaks down the brand-stated 525mg apple cider vinegar and BHB mineral blend, why the once-daily gummy format may appeal to routine-focused buyers, and the pricing, subscription, guarantee, and formula details worth comparing before ordering.</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Ractigen Therapeutics Announces Landmark Publication in Nature Medicine Highlighting Unprecedented Preclinical Efficacy and Positive First-in-Human Clinical Data for RAG-17 in SOD1-ALS</v>
+        <v>Unibroue Wins Medals at World Beer Awards</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C137" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D137" t="str">
-        <v>SaaS, Healthcare</v>
+        <v/>
       </c>
       <c r="E137" t="str">
-        <v>https://www.prnewswire.com/news-releases/ractigen-therapeutics-announces-landmark-publication-in-nature-medicine-highlighting-unprecedented-preclinical-efficacy-and-positive-first-in-human-clinical-data-for-rag-17-in-sod1-als-302826429.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359719</v>
       </c>
       <c r="F137" t="str">
-        <v>— Peer-reviewed publication details RAG-17's robust translation from "bench to bedside," validating the proprietary SCAD™ delivery platform for CNS-targeted RNAi therapies — — First-in-Human trial met primary safety endpoints with no Serious Adverse Events (SAEs); demonstrated mean...</v>
+        <v>We are proud to announce that Unibroue&amp;#39;s La Fin du Monde, Don de Dieu, and Blanche de Chambly Poire have each been awarded the title of World&amp;#39;s Best Beer in their respective categories at the 2026 World Beer Awards. - - This marks the fifth time that La Fin du Monde and Don de Dieu have earned this distinction. This is the first win for Blanche de Chambly Poire - a particularly impressive achievement, as the medal was awarded just a few months after this beer&amp;#39;s launch. The Canadian podium... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359719</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Calista Expands Retail Presence with Macys.com Launch</v>
+        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages DNOW Inc. Investors ...</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C138" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D138" t="str">
-        <v>Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E138" t="str">
-        <v>https://www.prnewswire.com/news-releases/calista-expands-retail-presence-with-macyscom-launch-302826208.html</v>
+        <v>https://pr-inside.com/rosen-recognized-investor-counsel-encourages-dnow-inc-investors-r5217298.htm</v>
       </c>
       <c r="F138" t="str">
-        <v>The pro stylist-created hot tool and haircare brand brings easy styling and beautiful hair to Macy's customers through its ongoing partnership with BEAUTYSPACE WEST CHESTER, Pa., July 15, 2026 /PRNewswire/ -- Calista, the hair tool and haircare brand created by award-winning stylist Maria...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of DNOW Inc. (NYSE:DNOW) as of the August 5, 2025 record date and were thus entitled to vote at the September 9, 2025 special meeting, of the important October 2, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you held DNOW common stock as of August 5, 2025, you may be entitled to compensation without payment of any out of pocket fees or costs through ..</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>ELEKTROS Highlights Continued Market Confidence and Long-Term Commitment ...</v>
+        <v>Hear More. See More. React Faster: JBL rolls out major QuantumENGINE update</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C139" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D139" t="str">
-        <v>Automotive</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E139" t="str">
-        <v>https://pr-inside.com/elektros-highlights-continued-market-confidence-and-long-term-commitment-r5201323.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359718</v>
       </c>
       <c r="F139" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 15, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject ..</v>
+        <v>AI-powered Footstep Booster: A game-aware audio enhancement that continuously analyzes gameplay audio to identify critical sounds from footsteps and voices to gunshots and explosions. Audio clarity is sharpened, improving directionality of enemy footsteps in leading FPS titles for faster reaction times, without compromising audio quality. - - Game-centric user profiles: Provide&amp;amp;#8239;optimized sound configurations for top games, helping players&amp;amp;#8239;gain a competitive advantage and del... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359718</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>As AI Rewrites Drug Discovery, This Bio-Native AI Company Just Joined the Russell 3000E, and Reports Earnings July 22</v>
+        <v>Van Eyck: The Portraits</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C140" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D140" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v/>
       </c>
       <c r="E140" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-ai-rewrites-drug-discovery-this-bio-native-ai-company-just-joined-the-russell-3000e-and-reports-earnings-july-22-302826193.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359717</v>
       </c>
       <c r="F140" t="str">
-        <v>Issued on behalf of MindWalk Holdings Corp. MindWalk Holdings Corp. (NASDAQ: HYFT) heads into its fourth-quarter and full-year results with fresh index inclusion, an expanded patent estate, and AI-designed programs aimed at two of medicine's biggest frontiers: GLP-1 metabolic health and...</v>
+        <v>21 November 2026 &amp;#8211; 11 April 2027 Admission charge - - The first-ever exhibition of the portraits of the Netherlandish painter Jan van Eyck (active 1422&amp;#8211;1441), will open at the National Gallery in winter 2026. - - Bringing together for the first time, from across Europe, all 10 of the artist&amp;#39;s portraits, Van Eyck: The Portraits (21 November 2026 &amp;#8211; 11 April 2027) will show about half of the twenty or so surviving autograph pictures by one of the supreme figures of the Northern Renaissance.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359717</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>CellCarta Launches Digital Pathology and AI Consortium to Accelerate Platform-Agnostic Biomarker Innovation Across Drug Development</v>
+        <v>CCOI LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Cogent Communications ...</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C141" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D141" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E141" t="str">
-        <v>https://www.prnewswire.com/news-releases/cellcarta-launches-digital-pathology-and-ai-consortium-to-accelerate-platform-agnostic-biomarker-innovation-across-drug-development-302826413.html</v>
+        <v>https://pr-inside.com/ccoi-lawsuit-alert-levi-korsinsky-notifies-cogent-communications-r5217297.htm</v>
       </c>
       <c r="F141" t="str">
-        <v>Consortium initially brings together Lunit, Mindpeak, Imagene AI, Dipath AI, Nucleai, Tivenix and Indica Labs to give biopharma sponsors a single CRO-led, global AI-agnostic path to evaluate and apply digital pathology, image analysis, spatial biology and precision diagnostics...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Cogent Communications Holdings, Inc. (NASDAQ:CCOI) securities. If you suffered a loss on your Cogent Communications Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Cogent Communications Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>ELEKTROS Highlights Continued Market Confidence and Long-Term Commitment to High-Speed EV Charging Innovation</v>
+        <v>IP Strategy Receives Nasdaq Notification Regarding Delayed Form 10-Q ...</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C142" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D142" t="str">
-        <v>Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E142" t="str">
-        <v>https://www.newswire.com/news/elektros-highlights-continued-market-confidence-and-long-term-commitment-to</v>
+        <v>https://pr-inside.com/ip-strategy-receives-nasdaq-notification-regarding-delayed-form-10-q-r5217296.htm</v>
       </c>
       <c r="F142" t="str">
-        <v/>
+        <v>(PR-inside.com) GIG HARBOR, WA / ACCESS Newswire / August 28, 2026 / IP Strategy Holdings, Inc. (Nasdaq:IPST) (the "Company" or "IP Strategy") today announced that it received a notification letter from The Nasdaq Stock Market LLC ("Nasdaq") dated August 26, 2026, advising the Company that, because it has not yet filed its Quarterly Report on Form 10-Q for the period ended June 30, 2026 (the "Form 10-Q"), the Company is not currently in compliance with Nasdaq Listing Rule 5250(c)(1). Nasdaq Listing Rule 5250(c)(1) requires listed companies to timely file all required periodic financial reports with the Securities and Exchange Commission. The Nasdaq notification ..</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>Intiveo Publishes the Most Comprehensive Benchmark Report for Dental and Oral Surgery Practices</v>
+        <v>INTURAI VENTURES ANNOUNCES CLOSING OF FIRST TRANCHE OF PRIVATE PLACEMENT</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C143" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D143" t="str">
-        <v>SaaS, Healthcare</v>
+        <v/>
       </c>
       <c r="E143" t="str">
-        <v>https://www.prnewswire.com/news-releases/intiveo-publishes-the-most-comprehensive-benchmark-report-for-dental-and-oral-surgery-practices-302826194.html</v>
+        <v>https://www.prnewswire.com/news-releases/inturai-ventures-announces-closing-of-first-tranche-of-private-placement-302863194.html</v>
       </c>
       <c r="F143" t="str">
-        <v>VANCOUVER, BC, July 15, 2026 /PRNewswire/ -- Intiveo, the patient engagement platform built for dental and oral surgery practices, today released its 2026 Dental Patient Engagement Report, a benchmark study drawn from communication and engagement data across more than 2,500 practices...</v>
+        <v>(CSE: URAI / OTC: URAIF / FSE: 3QG0) investor@inturai.com Highlights The Company has completed the first tranche of its previously announced non-brokered private placement, issuing 6,273,331 Units at a price of $0.15 per Unit for gross proceeds of $940,999.65. The Company expects to close...</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Man Group PLC : Form 8.3 - JTC Plc</v>
+        <v>How Amazon is helping communities impacted by the Nepal flash floods</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C144" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D144" t="str">
-        <v/>
+        <v>Retail</v>
       </c>
       <c r="E144" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327738/0/en/Man-Group-PLC-Form-8-3-JTC-Plc.html</v>
+        <v>https://www.aboutamazon.com/news/community/nepal-floods-amazon-disaster-relief?utm_source=rss</v>
       </c>
       <c r="F144" t="str">
-        <v>FORM 8.3</v>
+        <v>Amazon is working with aid organizations to help communities recover following flooding and landslides along the Nepal border.</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>SciSparc: NeuroThera Labs Announces Initiation of Phase IIb Clinical Trial at Hannover Medical School in Germany for Innovative Treatment of Tourette Syndrome</v>
+        <v>Four National Film Board of Canada animated shorts showcased at the 2026 Edmonton International Film Festival</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C145" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D145" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v/>
       </c>
       <c r="E145" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327736/0/en/SciSparc-NeuroThera-Labs-Announces-Initiation-of-Phase-IIb-Clinical-Trial-at-Hannover-Medical-School-in-Germany-for-Innovative-Treatment-of-Tourette-Syndrome.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359716</v>
       </c>
       <c r="F145" t="str">
-        <v>TEL AVIV, Israel, July 15, 2026 (GLOBE NEWSWIRE) -- SciSparc Ltd. (Nasdaq: SPRC) (“Company” or “SciSparc”), today announced that its subsidiary NeuroThera Labs Inc. (TSXV: NTLX) ("NeuroThera"), a clinical-stage pharmaceutical company focused on developing novel treatments for central nervous system disorders, announced the initiation of its Phase IIb clinical trial site at Hannover Medical School, Hanover, Germany (“MHH”), for SCI-110, its proprietary cannabinoid-based treatment candidate for Tourette Syndrome (TS) in adults.</v>
+        <v>From intimate personal stories to powerful artistic collaborations, the National Film Board of Canada (NFB) will have four animated short films featured at the 2026 Edmonton International Film Festival (EIFF), running September 24 to October 3. - - The festival&amp;#39;s selection includes Bahij Jaroudi &amp;#39;s Bisou sauvage, Dylan Glynn &amp;#39;s Knowing Gaze , Elisapie Isaac and Marc S�guin &amp;#39;s Piluk and Catherine Lepage &amp;#39;s award-winning Ultra Strong , recipient of the People... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359716</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>ELEKTROS Showcases Strategic Progress and Market Momentum While Strengthening ...</v>
+        <v>Astellas Becomes Host City Partner for One Young World 2027 Tokyo Summit</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C146" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D146" t="str">
-        <v>Automotive</v>
+        <v>Healthcare</v>
       </c>
       <c r="E146" t="str">
-        <v>https://pr-inside.com/elektros-showcases-strategic-progress-and-market-momentum-while-strengthening-r5201322.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359715</v>
       </c>
       <c r="F146" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 15, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject ..</v>
+        <v>Astellas Pharma Inc. (TSE: 4503, President and CEO: Naoki Okamura, &amp;#8220;Astellas&amp;#8221;) today announced that it has become the first Host City Partner for the One Young World 2027 Tokyo Summit (&amp;#8220;the Summit&amp;#8221;), the world&amp;#39;s largest gatherings of young leaders. - - The Summit is scheduled to take place at the Tokyo International Forum from September 28 to October 1, 2027, with more than 2,000 young leaders from over 190 countries expected to attend. Delegates will discuss global social, environmental... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359715</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>ELEKTROS Showcases Strategic Progress and Market Momentum While Strengthening Its Long-Term EV Charging Vision</v>
+        <v>Yuval Abraham and Rachel Szor's NAZA Added to 64th New York Film Festival Main Slate</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C147" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D147" t="str">
-        <v>Automotive</v>
+        <v/>
       </c>
       <c r="E147" t="str">
-        <v>https://www.newswire.com/news/elektros-showcases-strategic-progress-and-market-momentum-while-strengthening</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359714</v>
       </c>
       <c r="F147" t="str">
-        <v/>
+        <v>Film at Lincoln Center has added the North American premiere of NAZA, a new documentary film directed by Israeli filmmakers Yuval Abraham and Rachel Szor and produced by the Guardian, to the Main Slate of the 64th New York Film Festival. Presented by Film at Lincoln Center, the 64th New York Film Festival will take place from September 25 through October 12. - - Shot at night on the rooftops of Tel Aviv, NAZA reveals the systems behind Israel&amp;#39;s bombing of Gaza and its mass killing of Pal... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359714</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Chris Sain Jr. Becomes First Black Finance Creator to Host a Show from the New York Stock Exchange</v>
+        <v>Kaplan Fox Alerts Investors of Guggenheim Strategic Opportunities Fund (GOF) to an Ongoing Investigation of Possible Securities Law Violations</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C148" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D148" t="str">
-        <v>Finance, Media, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E148" t="str">
-        <v>https://www.prunderground.com/chris-sain-jr-becomes-first-black-finance-creator-to-host-a-show-from-the-new-york-stock-exchange/00388621/</v>
+        <v>https://www.newsfilecorp.com/release/311992/Kaplan-Fox-Alerts-Investors-of-Guggenheim-Strategic-Opportunities-Fund-GOF-to-an-Ongoing-Investigation-of-Possible-Securities-Law-Violations</v>
       </c>
       <c r="F148" t="str">
-        <v>Financial educator and digital creator Chris Sain Jr. is the first Black finance creator to host an interview show from the New York Stock Exchange (NYSE), marking a milestone in the evolution of financial media, creator-led journalism, and digital influence. The post Chris Sain Jr. Becomes First Black Finance Creator to Host a Show from the New York Stock Exchange first appeared on</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Guggenheim Strategic Opportunities Fund ("GOF" or the "Company") (NYSE: GOF).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a GOF investor and have suffered losses, or if you have information that could assist in the GOF investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>U.S National Science Foundation Selects Critical Materials Crossroads ...</v>
+        <v>Petrox Resources Corp. Announces Cooperation Agreement with PCC Digital and Bennu Holdings</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C149" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D149" t="str">
-        <v>Finance, Education</v>
+        <v/>
       </c>
       <c r="E149" t="str">
-        <v>https://pr-inside.com/u-s-national-science-foundation-selects-critical-materials-crossroads-r5201321.htm</v>
+        <v>https://www.newsfilecorp.com/release/312020/Petrox-Resources-Corp.-Announces-Cooperation-Agreement-with-PCC-Digital-and-Bennu-Holdings</v>
       </c>
       <c r="F149" t="str">
-        <v>(PR-inside.com) ReElement Technologies serves as an industry partner in the Critical Minerals Crossroads consortium, led by University of Missouri-Kansas City FISHERS, IN / ACCESS Newswire / July 15, 2026 / American Resources Corporation (NASDAQ:AREC) ("American Resources") through its minority holding in ReElement Technologies Corporation ("ReElement"), a leading U.S. innovator in rare earth element (REE) and critical mineral refining, today announced that the National Science Foundation has selected the Critical Materials Crossroads consortium as one of its Regional Innovation Engines, making the consortium eligible for up to $160 million in funding over ten years. The consortium is led by the University of Missouri-Kansas ..</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 28, 2026) - Petrox Resources Corp. (TSXV: PTC) ("Petrox" or the "Company") announces that it has entered into an assignment, novation and assumption agreement dated August 27, 2026 (the "Assignment Agreement") with certain arms length unrelated parties (collectively, the "Assignors"), PCC Digital ULC ("PCC") and Bennu Holdings, LLC ("Bennu"), pursuant to which Petrox will acquire all of the Assignors' rights, interests and obligations under a Power...</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Volunteer Measures Record Louisiana Rainfall</v>
+        <v>Visit to Taiwan Civil Aeronautics Administration (CAA)to Exchange Views on Type Certificationand the Commercial Deployment of eVTOL</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C150" t="str">
-        <v>NASA</v>
+        <v>WebWire</v>
       </c>
       <c r="D150" t="str">
-        <v/>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E150" t="str">
-        <v>https://science.nasa.gov/get-involved/citizen-science/volunteer-measures-record-louisiana-rainfall/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359713</v>
       </c>
       <c r="F150" t="str">
-        <v>Join a national community of precipitation reporters providing critical data to improve scientific understanding and forecasts.</v>
+        <v>SkyDrive held a discussion with the Taiwan Civil Aeronautics Administration (CAA), joined by its Taiwanese business partner, 7A Drones, as well as the Industrial Technology Research Institute (ITRI), a premier research organization in Taiwan. - - Together with ITRI and 7A Drones, SkyDrive is working to establish a public-private partnership framework and introduce an eVTOL emergency medical transport model in Taiwan&amp;#39;s Penghu Islands (*1). - - In the course of this visit, discussions were hel... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359713</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Aimwell Partners Inc. (OTC:AIMN) Confirms Advanced Discussions With ...</v>
+        <v>Home Is Where the Heart Is: Inside Netflix's Wave of Comfort Storytelling</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C151" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D151" t="str">
-        <v>Healthcare</v>
+        <v>Media</v>
       </c>
       <c r="E151" t="str">
-        <v>https://pr-inside.com/aimwell-partners-inc-otc-aimn-confirms-advanced-discussions-with-r5201320.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359712</v>
       </c>
       <c r="F151" t="str">
-        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / July 15, 2026 / Aimwell Partners Inc. (OTCID:AIMN), parent company of AimwellBio, today confirmed it is engaged in advanced discussions with an exclusive, referral-based life sciences capital markets network that connects biotechnology companies with institutional investors, banking relationships, strategic advisors, and other participants across the biotech investment ecosystem. The introduction originated through Christopher A. Jones, PhD, FRSM, Strategic Advisor to AimwellBio and one of the founding credentialed contributors to the company's Federated Health Intelligence Network. The company expects negotiations to conclude next week, at which time the counterparty and the scope of the relationship are anticipated ..</v>
+        <v>Sometimes the best kind of TV is the kind that feels like a hug. Lately, a lot of our members seem to agree and they&amp;#39;re finding that comfort in the US heartland: a Texas Hill Country ranch, a Carolina lowcountry porch, a Minnesota prairie town, a Colorado rodeo circuit and more. Recently, My Life With the Walter Boys Season 3 rode straight to #1 on the Netflix Global Top 10, joining Ransom Canyon Season 2 and Little House on the Prairie, which topped the list not long ago and landed a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359712</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Sekur Private Data Launches SekurOne with Encrypted Voice for All Devices ...</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages UWM Holdings Corporation ...</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C152" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D152" t="str">
-        <v>Media</v>
+        <v>Finance</v>
       </c>
       <c r="E152" t="str">
-        <v>https://pr-inside.com/sekur-private-data-launches-sekurone-with-encrypted-voice-for-all-devices-r5201319.htm</v>
+        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-uwm-holdings-corporation-r5217295.htm</v>
       </c>
       <c r="F152" t="str">
-        <v>(PR-inside.com) Company expects video and conferencing capabilities ready by late August 2026 - SekurOne App ready before September 30, 2026 for full sales launch MIAMI, FL / ACCESS Newswire / July 15, 2026 /Sekur Private Data, Inc., a Miami based leading Swiss-hosted cybersecurity, private communications, and defense communications company serving enterprise, government, and defense clients, and wholly owned U.S. based subsidiary ofSekur Private Data( OTCQB:SWISF) (CSE:SKUR)(FRA:GDT0) ("Sekur" or the "Company"), is pleased to announce that it has released the SekurOne voice, email, messenger and VPN capabilities for Android, iOS and Web operating systems. After completing its first domestic and international encrypted calls on ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of UWM Holdings Corporation (NYSE:UWMC) between March 9, 2026 and August 5, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline. SO WHAT: If you purchased UWM Holdings securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the UWM Holdings class action, go to https://rosenlegal.com/cases/uwm-holdings-corporation/join or call Phillip ..</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Fermi Outlines Strategic Rationale for Upsized $431 Million Convertible ...</v>
+        <v>Gamma Resources Announces Increase in Private Placement to $1,750,000 ...</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C153" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D153" t="str">
         <v>Finance</v>
       </c>
       <c r="E153" t="str">
-        <v>https://pr-inside.com/fermi-outlines-strategic-rationale-for-upsized-431-million-convertible-r5201317.htm</v>
+        <v>https://pr-inside.com/gamma-resources-announces-increase-in-private-placement-to-r5217294.htm</v>
       </c>
       <c r="F153" t="str">
-        <v>(PR-inside.com) Flexible convertible structure with shareholder-friendly capped call minimizes dilution Proceeds strengthen liquidity in midst of customer and partner negotiations and preserve Fermi's speed-to-power advantage Attractive five-year cost of capital provides run room to advance multiple commercial tracks in parallel DALLAS, TX / ACCESS Newswire / July 15, 2026 / Fermi Inc. (Nasdaq:FRMI)(LSE:FRMI), operating as Fermi America™ ("Fermi" or the "Company"), outlined today the strategic rationale for its recently closed and upsized offering of $431.25 million aggregate principal amount of 5.00% Convertible Senior Notes due 2031 (the "Notes"), which included the exercise in full of the initial purchasers' 13-day option to purchase up to ..</v>
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO U.S. NEWS WIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES VANCOUVER, BC / ACCESS Newswire / August 28, 2026 / GAMMA Resources Ltd (TSXV:GAMA)(OTCQB:GAMXF)(Frankfurt:MRD0) ("GAMMA" or the "Company") is pleased to announce an increase in the gross proceeds of its non-brokered private placement $1,750,000. On July 31, 2026, Gamma announced the private placement to raise up to $880,000 and then on August 27, 2026 increased it to $1,500,000. After closing the first tranche at $872,500 the Company announces that it will further increase the private placement to gross proceeds of up to $1,750,000 The Private Placement will ..</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Lelantos Holdings Highlights Airtopia San Antonio's Growth to $4.89 ...</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Pentair plc ...</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C154" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D154" t="str">
         <v>Finance</v>
       </c>
       <c r="E154" t="str">
-        <v>https://pr-inside.com/lelantos-holdings-highlights-airtopia-san-antonio-s-growth-to-r5201318.htm</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-pentair-plc-r5217293.htm</v>
       </c>
       <c r="F154" t="str">
-        <v>(PR-inside.com) Building Airtopia Series - Episode 2 The second installment of the Building Airtopia series highlights how leadership, culture, and operational execution transformed the company's first park into a profitable, growing destination for families - and produced revenue growth of approximately 45.7% over four years. MCALESTER, OK / ACCESS Newswire / July 15, 2026 / Lelantos Holdings, Inc. (OTCID:LNTO) today released the second chapter of its Building Airtopia series, turning its attention to the location where the Company's operating philosophy - and its financial results - were first put to the test: Airtopia San Antonio. Key Highlights for Investors Revenue grew approximately 45.7%, from $3.36 ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>GEN Restaurant Group Secures Retail Placement at Northgate Market and ...</v>
+        <v>FTK LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Flotek Industries, Inc. ...</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C155" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D155" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E155" t="str">
-        <v>https://pr-inside.com/gen-restaurant-group-secures-retail-placement-at-northgate-market-and-r5201315.htm</v>
+        <v>https://pr-inside.com/ftk-lawsuit-alert-levi-korsinsky-notifies-flotek-industries-inc-r5217292.htm</v>
       </c>
       <c r="F155" t="str">
-        <v>(PR-inside.com) Initial Purchase Order Through Recently Announced UNFI Distribution Agreement Adds 68 New Doors with Incremental Customer Base Four Ready-to-Cook SKUs - Beef Bulgogi, Pork Bulgogi, Beef Short Rib and Chicken Bulgogi - to Be Carried at Both Retail Chains CERRITOS, CA / ACCESS Newswire / July 15, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (Nasdaq:GENK), owner of GEN Korean BBQ, a fast-growing casual dining concept with an extensive menu and signature "grill at your table" experience as well as a rapidly growing retail business, today announced that four ready-to-cook marinated meat SKUs have been accepted for retail placement at ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Lavish Enterprises: Inside the Enterprise Infrastructure Powering FleetPath ...</v>
+        <v>Gamma Resources Announces Increase in Private Placement to $1,750,000 and Closing of First Tranche at $872,500</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C156" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D156" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E156" t="str">
-        <v>https://pr-inside.com/lavish-enterprises-inside-the-enterprise-infrastructure-powering-fleetpath-r5201316.htm</v>
+        <v>https://www.newswire.com/news/gamma-resources-announces-increase-in-private-placement-to-1-750-000-and</v>
       </c>
       <c r="F156" t="str">
-        <v>(PR-inside.com) Over the past 90 days, FleetPath has strengthened the security, governance, and operational infrastructure behind commercial deployment as the platform advances toward controlled beta testing. Alongside this update, Lavish Enterprises, Inc. (OTCID:VXIT) filed its quarterly report today, reflecting continued progress. A full overview is available at fleetpath.co and www.LavishEnterprises.net. LAS VEGAS, NV / ACCESS Newswire / July 15, 2026 / Lavish Enterprises, Inc. (formerly known as VirExit Technologies, Inc.) (OTCID:VXIT) ("Lavish" or the "Company") is providing shareholders with an update on FleetPath's enterprise readiness as the platform advances toward controlled beta testing. Enterprise customers rarely choose software because it has the ..</v>
+        <v>NOT FOR DISTRIBUTION TO U.S. NEWS WIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>LASE Group's Fonon Technologies Advances to Next Phase of U.S. Air ...</v>
+        <v>Sugar Pure Balance Reviews 2026: Could This Simple 2-Capsule BHB Formula Be the Glucose-Support Routine You've Been Looking For?</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C157" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D157" t="str">
-        <v>Finance</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E157" t="str">
-        <v>https://pr-inside.com/lase-group-s-fonon-technologies-advances-to-next-phase-of-u-s-air-r5201314.htm</v>
+        <v>https://www.newswire.com/news/sugar-pure-balance-reviews-2026-could-this-simple-2-capsule-bhb-formula-be-the</v>
       </c>
       <c r="F157" t="str">
-        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / July 15, 2026 /Laser Photonics Corporation (NASDAQ:LASE) ("Laser Photonics" or the "Company"), a global leader in laser systems for industrial and defense applications, together with Fonon Technologies, an affiliated company within the LASE Group of Companies, today announced that Fonon Technologies has been invited to advance to Step 2 of the U.S. Air Force Shaw Air Force Base (AFB) Battle Lab Commercial Solutions Opening (CSO) evaluation process for its Laser Shield Anti-Drone (LSAD) technology. Following the successful evaluation of the Company's solution brief, submitted under Areas of Interest 2.1 (Rapid Point Defense) and 2.3 (Multi-Threat ..</v>
+        <v>As consumer interest in everyday glucose wellness support continues in 2026, this Sugar Pure Balance review examines the brand-stated three-BHB mineral formula, its simple two-capsule daily routine, how it is positioned to support glucose balance and steady energy, and the ingredient, dosing, pricing, and guarantee details buyers are comparing before ordering.</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>enVVeno Medical Highlights Newly Issued U.S. Patent Strengthening Competitive ...</v>
+        <v>CRITICALLY ACCLAIMED THRILLER “FURIOUS” RENEWED FOR A SECOND SEASON</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C158" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D158" t="str">
-        <v>Finance, Healthcare, Real Estate, Media</v>
+        <v>Media</v>
       </c>
       <c r="E158" t="str">
-        <v>https://pr-inside.com/envveno-medical-highlights-newly-issued-u-s-patent-strengthening-competitive-r5201313.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359711</v>
       </c>
       <c r="F158" t="str">
-        <v>(PR-inside.com) CEO Explains How Broad Patent Protection, Combined with First-Ever FDA IDE Approval, Positions enVVe® to Own a Multi-Billion-Dollar Venous Disease Market Watch the "What This Means" video here IRVINE, CA / ACCESS Newswire / July 15, 2026 / enVVeno Medical Corporation (NASDAQ:NVNO) ("enVVeno Medical" or the "Company"), today announced that Robert Berman, Chief Executive Officer of enVVeno Medical participated in a Virtual Investor "What This Means" segment. As part of the segment, Mr. Berman discussed the Company's recent news announcing the issuance of the first U.S. Patent covering the company's enVVe system, further expanding its intellectual property portfolio and laying the groundwork to ..</v>
+        <v>Today, Disney+ announced that the Hulu Original drama series &amp;#8220;Furious&amp;#8221; has been renewed for a second season. The first season of the critically acclaimed thriller from creator and executive producer Elizabeth Meriwether, and star and executive producer Emmy Rossum, is streaming now on Disney+ internationally and Hulu in the U.S., with the season finale on Monday, August 31. - - The series has been gaining momentum with viewership growing week over week. Views for episode 7 were up 40% from... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359711</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>LASE Group's Fonon Technologies Advances to Next Phase of U.S. Air Force Battle Lab Evaluation for Laser Shield Anti-Drone Technology</v>
+        <v>EYPT ALERT: Investigation Launched into EyePoint, Inc., Investors are Encouraged to Contact KTMC Law Firm</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C159" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D159" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E159" t="str">
-        <v>https://www.newswire.com/news/lase-groups-fonon-technologies-advances-to-next-phase-of-u-s-air-force-battle</v>
+        <v>https://www.prnewswire.com/news-releases/eypt-alert-investigation-launched-into-eyepoint-inc-investors-are-encouraged-to-contact-ktmc-law-firm-302863050.html</v>
       </c>
       <c r="F159" t="str">
-        <v/>
+        <v>RADNOR, Pa., Aug. 28, 2026 /PRNewswire/ -- Kessler Topaz Meltzer &amp; Check, LLP (www.ktmc.com), a nationally recognized securities litigation law firm, is investigating potential violations of the federal securities laws by EyePoint, Inc. (NASDAQ: EYPT) on behalf of investors who purchased...</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>Avant Brands Reports Q2 2026 Results Highlighted by 34% Growth in Recreational ...</v>
+        <v>Live Nation Goes Big At BIGSOUND As 2026 Presenting Partner</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C160" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D160" t="str">
         <v/>
       </c>
       <c r="E160" t="str">
-        <v>https://pr-inside.com/avant-brands-reports-q2-2026-results-highlighted-by-34-growth-in-recreational-r5201312.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359710</v>
       </c>
       <c r="F160" t="str">
-        <v>(PR-inside.com) KELOWNA, BC / ACCESS Newswire / July 15, 2026 /Avant Brands Inc. (TSX:AVNT)(OTCQX:AVTBF)(FRA:1BU0) ("Avant" or the "Company"), a leading producer of innovative and award-winning cannabis products, today released its financial results for the second quarter ended May 31, 2026 ("Q2 2026"). With an expanding global footprint, Avant has established itself as a leading Canadian producer of ultra-premium cannabis, delivering brands at a commercial volume that continues to be outpaced by market demand. Norton Singhavon, Founder &amp; CEO of Avant Brands commented: "Our Q2 results highlight the momentum of our recreational portfolio, with 34% year-to-date growth and top market share positions for BLK MKT™ ..</v>
+        <v>Key Takeaways - - - &amp;#8226; Live Nation APAC is stepping up its commitment to Australia&amp;#39;s music industry as an official Presenting Partner of BIGSOUND 2026, marking its most significant presence at the conference to date and its fifth consecutive year partnering with BIGSOUND. - - &amp;#8226; Live Nation APAC will bring together people and programs from across the business for four days of panels, industry conversations, artist development initiatives and live showcases. - - &amp;#8226; The program includes Hans Sch... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359710</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Innodata to Report Second Quarter 2026 Results</v>
+        <v>FedEx Passes Milestone in CEIV Pharma Certifications</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C161" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D161" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E161" t="str">
-        <v>https://pr-inside.com/innodata-to-report-second-quarter-2026-results-r5201311.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359709</v>
       </c>
       <c r="F161" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 /INNODATA INC. (NASDAQ:INOD) today announced that it will report Second Quarter 2026 results after the market closes on Thursday, August 6, 2026. A news release will be available in both the News and Investor Relations sections of the Innodata website, www.innodata.com. Innodata has scheduled an investor conference call for 5:00 PM Eastern time on that same day. The call-in numbers for the conference call are: (+1) 800 715 9871 North America, Toll Free (+44) 800 358 0970 United Kingdom (+1) 646 307 1963 International Participant Access Code 3150581 For Replay: (+1) 800 770 2030 North America-Toll Free (+44) 203 433 3849(+1) 609 800 ..</v>
+        <v>FedEx Corp. (NYSE: FDX) has achieved a major milestone in its healthcare logistics journey, securing 30 IATA CEIV Pharma certifications across its global air hubs and cargo handling facilities. This accomplishment positions FedEx among the top global transportation providers with one of the industry&amp;#39;s largest networks recognized for excellence in pharmaceutical handling. This underscores a commitment to precision and quality and is a testament to the capabilities leveraged by FedEx Life S... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359709</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Aimwell Partners Inc. (OTC:AIMN) Confirms Advanced Discussions With Curated Life Sciences Capital Network</v>
+        <v>HORROR HAS A NEW HOME: HOUSE OF HORROR HAUNTED CARNIVAL MARKS 25 YEARS AT TROPICAL PARK</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C162" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D162" t="str">
         <v/>
       </c>
       <c r="E162" t="str">
-        <v>https://www.newswire.com/news/aimwell-partners-inc-otc-aimn-confirms-advanced-discussions-with-curated-life</v>
+        <v>https://www.prnewswire.com/news-releases/horror-has-a-new-home-house-of-horror-haunted-carnival-marks-25-years-at-tropical-park-302863206.html</v>
       </c>
       <c r="F162" t="str">
-        <v/>
+        <v>Five all-new haunted attractions, expanded scare zones, unlimited carnival rides and the debut of BLIND TERROR, the only haunted dark roller coaster of its kind in the U.S. MIAMI, Aug. 28, 2026 /PRNewswire/ -- For 25 years, House of Horror Haunted Carnival has been the Halloween event...</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Alpha Tau Successfully Treats First Immunocompromised Patient with Recurrent Cutaneous Squamous Cell Carcinoma in its ADMIRE Study at Banner MD Anderson Cancer Center</v>
+        <v>Sky Secures Approval for Major Livingston Campus Investment, Reinforcing Long-Term Commitment to Scotland</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C163" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D163" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E163" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327707/0/en/Alpha-Tau-Successfully-Treats-First-Immunocompromised-Patient-with-Recurrent-Cutaneous-Squamous-Cell-Carcinoma-in-its-ADMIRE-Study-at-Banner-MD-Anderson-Cancer-Center.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359708</v>
       </c>
       <c r="F163" t="str">
-        <v>Alpha Tau Successfully Treats First Immunocompromised Patient with Recurrent Cutaneous Squamous Cell Carcinoma in its ADMIRE Study at Banner MD Anderson</v>
+        <v>Planning permission has been granted for Sky&amp;#39;s new Livingston Campus, unlocking a major investment in Scotland and reinforcing Sky&amp;#39;s long-term commitment to the country. This approval marks a significant milestone in the delivery of a major new workplace development in West Lothian. - - The approval will enable the delivery of a new campus with sustainability in mind, that will bring together Sky&amp;#39;s existing operations into a modern workplace for around 3,000 employees. The project will repl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359708</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>Aware Sets Second Quarter 2026 Webcast for Wednesday, July 29, 2026, at 5:00 p.m. Eastern Time</v>
+        <v>GE Vernova Announces Chief Financial Officer Transition</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C164" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D164" t="str">
         <v>Finance</v>
       </c>
       <c r="E164" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327704/0/en/Aware-Sets-Second-Quarter-2026-Webcast-for-Wednesday-July-29-2026-at-5-00-p-m-Eastern-Time.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359707</v>
       </c>
       <c r="F164" t="str">
-        <v>BURLINGTON, Mass., July 15, 2026 (GLOBE NEWSWIRE) -- Aware, Inc. (NASDAQ: AWRE), a global leader in biometric orchestration and identity solutions, will hold a webcast on Wednesday, July 29, 2026, at 5:00 p.m. Eastern time to discuss its financial results for the second quarter ended June 30, 2026. Financial results will be issued in a press release before the call.</v>
+        <v>GE Vernova (NYSE: GEV) announced that Claire McDonough will join the company as Chief Financial Officer (CFO). Claire will join in November 2026 before transitioning fully into the CFO position on January 1, 2027. - - The appointment of Claire concludes an extensive process to identify the right CFO for the next stage of the company&amp;#39;s profitable growth after Ken Parks shared his desire to retire in 2027. - - &amp;#8220;I want to thank Ken for his impactful leadership as the first CFO for GE Vernova,&amp;#8221;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359707</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Constellium to Source Local Renewable Energy for its German Facilities</v>
+        <v>Visible reimagines home connectivity with Visible One, its first mobile and fiber bundle</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C165" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D165" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Gaming, Media</v>
       </c>
       <c r="E165" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327705/0/en/Constellium-to-Source-Local-Renewable-Energy-for-its-German-Facilities.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
       </c>
       <c r="F165" t="str">
-        <v>PARIS, July 15, 2026 (GLOBE NEWSWIRE) -- Constellium SE (NYSE: CSTM) today announced that its extrusion and automotive structures plants in Gottmadingen and Singen , Germany, will source locally produced solar electricity under a long-term Power Purchase Agreement (PPA) with the community of Gottmadingen.</v>
+        <v>At a Glance - - - &amp;#8226; Meet Visible One : Get fiber home internet with Visible Fiber&amp;#8212;Visible&amp;#39;s first converged plan combining mobile service and home internet into a single bill, offering speeds up to 1 GB with super low lag for effortless streaming gaming, and working from home. - &amp;#8226; Special intro pricing: New customers can try Visible One for $50/month for the first two months ($100 paid upfront; $55/mo thereafter) to get home fiber internet and mobile service on one easy bill. For power... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Fermi Outlines Strategic Rationale for Upsized $431 Million Convertible Notes Offering</v>
+        <v>September 22, 2026 Deadline: Join Class Action Lawsuit Against Wix.com ...</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C166" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D166" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E166" t="str">
-        <v>https://www.newswire.com/news/fermi-outlines-strategic-rationale-for-upsized-431-million-convertible-notes</v>
+        <v>https://pr-inside.com/september-22-2026-deadline-join-class-action-lawsuit-against-wix-com-r5217291.htm</v>
       </c>
       <c r="F166" t="str">
-        <v>Flexible convertible structure with shareholder-friendly capped call minimizes dilution Proceeds strengthen liquidity in midst of customer and partner negotiations and preserve Fermi's speed-to-power advantage Attractive five-year cost of capital provides run room to advance multiple commercial tracks in parallel</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wix.com Ltd. (NASDAQ:WIX) securities. If you suffered a loss on your Wix.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Wix.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Wix.com Ltd. ..</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Green Security Introduces Smart Badge Platform for Frictionless Vendor Compliance</v>
+        <v>iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. (ITOC) Lawsuit - Investors ...</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C167" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D167" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E167" t="str">
-        <v>https://www.prweb.com/releases/green-security-introduces-smart-badge-platform-for-frictionless-vendor-compliance-302825874.html</v>
+        <v>https://pr-inside.com/itonic-holdings-ltd-fka-pheton-holdings-ltd-itoc-lawsuit-investors-r5217290.htm</v>
       </c>
       <c r="F167" t="str">
-        <v>Smart badge hardware, gateway technology, and compliance software deliver streamlined vendor access, continuous visibility, and audit-ready operations CLEARWATER, Fla., July 15, 2026 /PRNewswire-PRWeb/ -- Green Security, a leading provider of healthcare vendor operations and intelligence...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. (NASDAQ:ITOC) securities. If you suffered a loss on your iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team ..</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>Hawkins, Inc. to Release First Quarter Fiscal 2027 Financial Results on July 29, 2026</v>
+        <v>Contact Levi &amp; Korsinsky by September 14, 2026 to Join Class Action ...</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C168" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D168" t="str">
         <v>Finance</v>
       </c>
       <c r="E168" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327710/0/en/Hawkins-Inc-to-Release-First-Quarter-Fiscal-2027-Financial-Results-on-July-29-2026.html</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-september-14-2026-to-join-class-action-r5217289.htm</v>
       </c>
       <c r="F168" t="str">
-        <v>ROSEVILLE, Minn., July 15, 2026 (GLOBE NEWSWIRE) -- Hawkins, Inc. (Nasdaq: HWKN) announced today that it expects to release its financial results for its first quarter fiscal 2027 ended June 28, 2026 after the market closes on July 29, 2026 at approximately 4:10 p.m. Eastern Time.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Regeneron Pharmaceuticals, Inc. (NASDAQ:REGN) securities. If you suffered a loss on your Regeneron investment and would like to explore a potential recovery under the federal securities laws, Learn about Regeneron Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Regeneron Pharmaceuticals, Inc. ..</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>iTonic Holdings Ltd Issues an Update on its Effort to Develop AI-Powered Cloud Healthcare Platform Designed to Support Nuclear Medicine Treatment Planning and with Potential Future Expansion into Digital Care Delivery</v>
+        <v>Lobe Sciences Ltd. Announces Upsize to Non-Brokered Private Placement</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C169" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D169" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Healthcare</v>
       </c>
       <c r="E169" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327709/0/en/iTonic-Holdings-Ltd-Issues-an-Update-on-its-Effort-to-Develop-AI-Powered-Cloud-Healthcare-Platform-Designed-to-Support-Nuclear-Medicine-Treatment-Planning-and-with-Potential-Future.html</v>
+        <v>https://pr-inside.com/lobe-sciences-ltd-announces-upsize-to-non-brokered-private-placement-r5217288.htm</v>
       </c>
       <c r="F169" t="str">
-        <v>New cloud-based platform is being developed to integrate artificial intelligence, automated quality control and healthcare data connectivity to support next-generation precision medicine workflows.</v>
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO U.S. NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES. VANCOUVER, BC / ACCESS Newswire / August 28, 2026 / Lobe Sciences Ltd. ("Lobe" or the "Company") (CSE:LOBE)(OTCQB:LOBEF)(Frankfurt:LOBE), a clinical-stage biopharmaceutical company advancing therapeutic development programs through focused subsidiary companies, is pleased to announce an upsize to its previously announced non-brokered private placement offering of common shares in the capital of the Company ("CommonShares") at a price of $0.085 per Common Share (the "Private Placement"). The Company closed the first tranche of the Private Placement on August 19, 2026 (the "First Tranche") through the issuance of 24,705,880 for ..</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Lavish Enterprises: Inside the Enterprise Infrastructure Powering FleetPath Ahead of Controlled Beta</v>
+        <v>24 Greenberg Traurig Attorneys, 11 Practices Recognized in 2027 Edition of Latin Lawyer 250</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C170" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D170" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E170" t="str">
-        <v>https://www.newswire.com/news/lavish-enterprises-inside-the-enterprise-infrastructure-powering-fleetpath</v>
+        <v>https://www.prnewswire.com/news-releases/24-greenberg-traurig-attorneys-11-practices-recognized-in-2027-edition-of-latin-lawyer-250-302863146.html</v>
       </c>
       <c r="F170" t="str">
-        <v>Over the past 90 days, FleetPath has strengthened the security, governance, and operational infrastructure behind commercial deployment as the platform advances toward controlled beta testing. Alongside this update, Lavish Enterprises, Inc. (OTCID:VXIT) filed its quarterly report today, reflecting continued progress. A full overview is available at fleetpath.co and www.LavishEnterprises.net .</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Twenty-four attorneys and 11 practices at global law firm Greenberg Traurig, LLP are recognized in the 2027 edition of the Latin Lawyer 250, a guide to the leading business law firms in Latin America published by Latin Lawyer. Latin Lawyer 250 notes...</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Leonardo DRS Secures Contract for More Than 50,000 Tenum® Orbit™ Thermal Imaging Cameras</v>
+        <v>Electric vehicle drivers can now earn points when charging at more than 600 locations as Be.EV joins Tesco Clubcard</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C171" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D171" t="str">
-        <v>Finance</v>
+        <v>Automotive</v>
       </c>
       <c r="E171" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327708/0/en/Leonardo-DRS-Secures-Contract-for-More-Than-50-000-Tenum-Orbit-Thermal-Imaging-Cameras.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359705</v>
       </c>
       <c r="F171" t="str">
-        <v>Press release announcing a blanket purchase agreement for Leonardo DRS Tenum Orbit thermal imaging cameras.</v>
+        <v>Tesco Clubcard members can now collect Clubcard points when they charge their electric vehicles at more than 680 Be.EV sites across the UK. - - The electric vehicle charging network has joined Clubcard as a points partner, meaning that Clubcard members who link their Tesco Clubcard to the Be.EV charging app can earn a Clubcard point for every &amp;#163;1 they spend at any Be.EV electric vehicle charger across the UK. - - Established in Greater Manchester in 2019, Be.EV now operates more than 2,500 ch... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359705</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>Osisko Gold Completes Name Change from Osisko Development</v>
+        <v>UpStart Investments Files for TSXV Conditional Approval</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C172" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D172" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E172" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327713/0/en/Osisko-Gold-Completes-Name-Change-from-Osisko-Development.html</v>
+        <v>https://www.newsfilecorp.com/release/312017/UpStart-Investments-Files-for-TSXV-Conditional-Approval</v>
       </c>
       <c r="F172" t="str">
-        <v>TORONTO, July 15, 2026 (GLOBE NEWSWIRE) -- Osisko Gold Group Inc. (NYSE: ODV, TSXV: ODV) (" Osisko Gold " or the " Company ") is pleased to announce the completion of its previously announced name change to "Osisko Gold Group Inc." from "Osisko Development Corp." (and "Groupe Aurifère Osisko Inc." from "Osisko Développement Corp."), effective July 14, 2026 (the " Name Change "), following receipt of shareholder approval at its annual and special meeting of shareholders held on June 23, 2026, and receipt of other applicable regulatory approvals.</v>
+        <v>Montreal, Quebec--(Newsfile Corp. - August 28, 2026) - UPSTART INVESTMENTS INC. (TSXV: UPT.P) ("UpStart" or the "Company") is pleased to announce that it has filed for conditional approval of its proposed qualifying transaction with the TSX Venture Exchange (the "TSXV") and that the annual audited financial statements of Portail Phoenix Inc. ("Phoenix"), a private company incorporated under the Canada Business Corporations Act, have been completed. On August 24, 2026, UpStart and Phoenix entered...</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>Sekur Private Data Launches SekurOne with Encrypted Voice for All Devices</v>
+        <v>Mattel Names Maluma, Supercar Blondie, and Robert Lewandowski as Its First-Ever Hot Wheels Class of Legends in New Challenge Accepted Campaign</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C173" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D173" t="str">
-        <v>Media</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E173" t="str">
-        <v>https://www.newswire.com/news/sekur-private-data-launches-sekurone-with-encrypted-voice-for-all-devices</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359704</v>
       </c>
       <c r="F173" t="str">
-        <v>Company expects video and conferencing capabilities ready by late August 2026 - SekurOne App ready before September 30, 2026 for full sales launch</v>
+        <v>- - &amp;#8226; Hot Wheels Class of Legends: Global icons Maluma, Supercar Blondie, and Robert Lewandowski headline the new Challenge Accepted brand platform - - - - - &amp;#8226; The 2026 Global Legends Collection featuring die-cast cars co-designed by the Hot Wheels Class of Legends is now available for pre-order on Mattel Creations - &amp;#8226; Pop-Up Event: Hot Wheels will open an immersive fan experience for all ages in Venice, Calif., featuring life-size car displays and hands-on play - &amp;#8226; Giving Back: Hot Wheels... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359704</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Sienna Announces July Dividend</v>
+        <v>WWF: Seize momentum in progressive rangelands action, increase investment and turn pledges to impact before next UN land talks</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C174" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D174" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327706/0/en/Sienna-Announces-July-Dividend.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359703</v>
       </c>
       <c r="F174" t="str">
-        <v>MARKHAM, Ontario, July 15, 2026 (GLOBE NEWSWIRE) -- Sienna Senior Living Inc. (“ Sienna ” or the “ Company ”) (TSX: SIA) today announced a dividend of $0.078 per common share of the Company (each, a “ Common Share ”) for the month of July 2026, representing $0.936 per Common Share on an annualized basis.</v>
+        <v>Aligned with WWF expectations, UNCCD COP17 delivered much-needed structure and investment for previously overlooked solutions to the nature, climate and food security crises. Parties agreed to progressive decisions to protect, sustainably manage and restore once-ignored rangelands and grasslands, support underserved pastoralists and local communities, and transition to nature-positive agriculture. Concurrently, the COP17 Presidency harnessed multi-stakeholder energy to deliver a flagship R... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359703</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>USBC Expands Team With Former Apple Pay and Cash App Partnerships Lead</v>
+        <v>MVST Deadline: MVST Investors with Losses in Excess of $100K Have Opportunity to Lead Microvast Holdings, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C175" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D175" t="str">
         <v>Finance</v>
       </c>
       <c r="E175" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327712/0/en/USBC-Expands-Team-With-Former-Apple-Pay-and-Cash-App-Partnerships-Lead.html</v>
+        <v>https://www.prnewswire.com/news-releases/mvst-deadline-mvst-investors-with-losses-in-excess-of-100k-have-opportunity-to-lead-microvast-holdings-inc-securities-fraud-lawsuit-302861644.html</v>
       </c>
       <c r="F175" t="str">
-        <v>Dave Baldwin, new Head of Partnerships, to lead USBC’s developer-first partnership strategy Dave Baldwin, new Head of Partnerships, to lead USBC’s developer-first partnership strategy</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Microvast Holdings, Inc. (NASDAQ: MVST) between April 1, 2025 and March 16, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead...</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Western Star Resources Reports UAV Geophysics Results at the White Star Tungsten Project</v>
+        <v>Silver Hammer and Stroud Resources Announce Updated Mineral Resource Estimate for the Santo Domingo Silver-Gold Project, Mexico</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C176" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D176" t="str">
-        <v>Real Estate</v>
+        <v/>
       </c>
       <c r="E176" t="str">
-        <v>https://www.newmediawire.com/news/western-star-resources-reports-uav-geophysics-results-at-the-white-star-tungsten-project-7087723</v>
+        <v>https://www.newsfilecorp.com/release/312013/Silver-Hammer-and-Stroud-Resources-Announce-Updated-Mineral-Resource-Estimate-for-the-Santo-Domingo-SilverGold-Project-Mexico</v>
       </c>
       <c r="F176" t="str">
-        <v>VANCOUVER, BRITISH COLUMBIA - July 15, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (the “Company” or “Western Star”) is pleased to announce the results of the high-resolution UAV magnetic geophysical survey completed across the White Star Tungsten Project in Elko County, Nevada, USA. The survey was designed to acquire a high-resolution magnetic dataset over the known historical workings, identify additional prospective targets across the property, and improve the Company’s understanding of the structural controls on mineralisation. The results will also be integrated with rock-chip and soil geochemical data currently being collected across the broader White Star claim package. Key Notes and Insights: First modern, high-resolution geophysical dataset acquired</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Silver Hammer Mining Corp. (CSE: HAMR) (OTCID: HAMRF) (the "Company" or "Silver Hammer") and Stroud Resources Ltd. (TSXV: SDR) ("Stroud") are pleased to announce an updated mineral resource estimate ("MRE") for the Santo Domingo Silver-Gold Project (the "Project") located in Jalisco State, Mexico. This MRE replaces Stroud's 2017 mineral resource estimate (see Silver Hammer news release July 20, 2026).A technical report prepared in...</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Foot &amp;#038; Ankle Center Warns Southern Utah Residents of Overlooked Summer Heat Risks</v>
+        <v>Garanti BBVA Wins Two AI in Finance Awards for Personalized Financial Advice</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C177" t="str">
-        <v>PRUnderground</v>
+        <v>WebWire</v>
       </c>
       <c r="D177" t="str">
-        <v>Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E177" t="str">
-        <v>https://www.prunderground.com/foot-ankle-center-warns-southern-utah-residents-of-overlooked-summer-heat-risks/00388703/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359702</v>
       </c>
       <c r="F177" t="str">
-        <v>As Southern Utah temperatures climb, St. George foot and ankle clinic highlights how extreme heat can affect foot and ankle health and ways to lower risk. The post Foot &amp;amp; Ankle Center Warns Southern Utah Residents of Overlooked Summer Heat Risks first appeared on</v>
+        <v>Garanti BBVA has won two awards at Global Finance&amp;#39;s AI in Finance Awards 2026: &amp;#8220;Best Personalized Financial Advice in T�rkiye&amp;#8221; and &amp;#8220;Best Personalized Financial Advice in Western Europe.&amp;#8221; The awards recognize the bank&amp;#39;s AI-powered approach to providing personalized financial advice. They also qualify Garanti BBVA for the global Round II judging, with the winners to be announced in Singapore in October. - - Garanti BBVA relies on AI -powered analytics to combine client feedback from ac... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359702</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Video Streaming Market Share by Leading Companies</v>
+        <v>Assessment of Culinary Skills Among Adults with Visual Impairment Highlights Gaps Between Ability and Independence</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C178" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D178" t="str">
-        <v>Media</v>
+        <v>Education</v>
       </c>
       <c r="E178" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762812</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359701</v>
       </c>
       <c r="F178" t="str">
-        <v>The global Video Streaming Market was valued at USD 129.3 billion in 2024 and is projected to grow from USD 191.1 billion in 2026 to USD 416.8 [read full press release...]</v>
+        <v>A recent study in the Journal of Nutrition Education and Behavior (JNEB), published by Elsevier, examined culinary skills and related barriers among adults with visual impairment. Researchers found that although all participants were classified as having medium or high culinary skills, many continued to experience challenges that limited their independence in the kitchen. Accessible tools and training can help bridge this gap. - - The cross-sectional study included 121 adults with vis... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359701</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>KEO Capital Launches Workeo Canada</v>
+        <v>Samsung Announces One UI 9 Beta Feature Update for Galaxy S26 Series</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C179" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D179" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E179" t="str">
-        <v>https://pr-inside.com/keo-capital-launches-workeo-canada-r5201310.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359700</v>
       </c>
       <c r="F179" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 15, 2026 / Keo Capital (STO:MAHA-A) - KEO Capital AB ("KEO Capital" or the "Company") (Nasdaq Stockholm:KEOC), today announced the launch of Workeo Canada, marking the start of its operations in Canada. Workeo went live in Canada at the end of June 2026 and the launch towards media and prospective customers is now underway. The launch follows the signing in June 2026 of a revolving senior loan facility of up to CAD 50 million with a leading Canadian bank, providing funding capacity to support the expansion of KEO Capital's Supply Chain Financing activities ..</v>
+        <v>Samsung is bringing a major feature update to One UI 9 beta users on the Galaxy S26 series, with the rollout starting Aug. 28. - - The update will introduce highly anticipated features already seen in the latest Galaxy Z series, each designed to make everyday tasks feel more seamless. - - - &amp;#8226; My FanCam makes it easier to capture and share standout moments, using AI to keep a selected person in focus and automatically reframe footage into different aspect ratios for social platforms. - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359700</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>OPNsense® 26.7 "Xenial Xenops" Building the foundation for the next generation of open network security</v>
+        <v>KEO Energy Enters Into Operating Agreements in Venezuela with PDVSA</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C180" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D180" t="str">
-        <v>SaaS</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E180" t="str">
-        <v>https://www.prweb.com/releases/opnsense-26-7-xenial-xenops-building-the-foundation-for-the-next-generation-of-open-network-security-302826394.html</v>
+        <v>https://pr-inside.com/keo-energy-enters-into-operating-agreements-in-venezuela-with-pdvsa-r5217287.htm</v>
       </c>
       <c r="F180" t="str">
-        <v>Deciso®, creator of the trusted OPNsense® open-source firewall platform, proudly announces the release of OPNsense® Community Edition 26.7, code-named "Xenial Xenops." Rather than focusing on isolated features, Xenial Xenops continues OPNsense's philosophy of continuous, iterative...</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 28, 2026 / KEO Capital AB (publ) ("KEO Capital" or the "Company") (Nasdaq Stockholm:KEOC) announces that, following approval of its board of directors, Maha Energy Indiana, Inc. ("Maha Indiana" or "KEO Energy"), a US subsidiary of the Company, has executed an Agreement for the Administration of the Joint Venture PetroUrdaneta, S.A. (the "Integral Agreement") with PDVSA Petróleo, S.A. ("PDVSA"). The Integral Agreement is complemented by a set of Related Agreements that together form the contractual framework for the transaction, including but not limited to the following: (i) an Integrated Services Agreement ("ISA"), under which KEO ..</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>Pinnacle Food Group Limited Completes Key Development Milestone and ...</v>
+        <v>Securities Class Action Lawsuit Filed Against Microvast Holdings, Inc. ...</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C181" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D181" t="str">
         <v>Finance</v>
       </c>
       <c r="E181" t="str">
-        <v>https://pr-inside.com/pinnacle-food-group-limited-completes-key-development-milestone-and-r5201309.htm</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-microvast-holdings-inc-r5217286.htm</v>
       </c>
       <c r="F181" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 15, 2026 / Pinnacle Food Group Limited (Nasdaq:PFAI) ("Pinnacle Food" or the "Company"), a technology-driven company operating at the intersection of smart farming and bioengineering, today announced the completion of a key project development milestone and the formal commencement of construction of a commercial-scale microalgae-based astaxanthin production facility for Bei Harvest Ltd. ("Bei Harvest") in British Columbia, Canada. In April 2026, Pinnacle Food entered into an agreement with Bei Harvest for the phased development and delivery of a turnkey facility designed to support the commercial cultivation of microalgae and the production of astaxanthin. Astaxanthin ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microvast Holdings, Inc. (NASDAQ:MVST) securities. If you suffered a loss on your Microvast Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Microvast Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>Pinnacle Food Group Limited Completes Key Development Milestone and Commences Construction of Commercial-Scale Microalgae-Based Astaxanthin Facility in Canada</v>
+        <v>Levi &amp; Korsinsky Urges Intuit Inc. (INTU) Shareholders to Act Before ...</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C182" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D182" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E182" t="str">
-        <v>https://www.newswire.com/news/pinnacle-food-group-limited-completes-key-development-milestone-and-commences</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-intuit-inc-intu-shareholders-to-act-before-r5217285.htm</v>
       </c>
       <c r="F182" t="str">
-        <v>Pinnacle Food (Nasdaq: PFAI) begins construction of a commercial microalgae-based astaxanthin facility in Canada, expanding its biomanufacturing platform.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>Mediagenix Introduces Trusted Agentic AI Operating Model for the Real-Time ...</v>
+        <v>Investors Urged to Contact Levi &amp; Korsinsky For Information Before ...</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C183" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D183" t="str">
-        <v>AI, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E183" t="str">
-        <v>https://pr-inside.com/mediagenix-introduces-trusted-agentic-ai-operating-model-for-the-real-time-r5201308.htm</v>
+        <v>https://pr-inside.com/investors-urged-to-contact-levi-korsinsky-for-information-before-r5217284.htm</v>
       </c>
       <c r="F183" t="str">
-        <v>(PR-inside.com) New conversational experiences, governed AI agents, and semantic intelligence enable broadcasters, streaming services, and content owners to operationalize AI across channel operations BRUSSELS, BE / ACCESS Newswire / July 15, 2026 /Mediagenix, a global leader in smart content solutions to profitably connect the right content to the right audience, today announced new AI capabilities that enable media organizations to safely operationalize agentic workflows across channel operations, including title management, planning, and scheduling. Purpose-built for media, the new AI capabilities combine years of investment in Semantic Intelligence with an AI Gateway that underpins the trust, governance, and operational controls required for enterprise AI ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>Ascelia Pharma Announces Organizational Changes and a Reduced Cost ...</v>
+        <v>Wellaray Slim Coffee Booster Review 2026: Could This be the Coffee Upgrade Your Weight-Management Routine Has Been Missing?</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C184" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D184" t="str">
-        <v>Healthcare</v>
+        <v>Media</v>
       </c>
       <c r="E184" t="str">
-        <v>https://pr-inside.com/ascelia-pharma-announces-organizational-changes-and-a-reduced-cost-r5201307.htm</v>
+        <v>https://www.newswire.com/news/wellaray-slim-coffee-booster-review-2026-could-this-be-the-coffee-upgrade-your</v>
       </c>
       <c r="F184" t="str">
-        <v>(PR-inside.com) MALMÖ, SE / ACCESS Newswire / July 15, 2026 / Ascelia Pharma (STO:ACE), a biotech company focused on improving the lives of people with rare cancer conditions, today announces that CFO Anton Hansson will be leaving the Company. In connection with this change and cost reduction initiatives, Ascelia Pharma is reducing its cost base while focusing on the path forward for Orviglance®. The changes support alignment of resources with Ascelia Pharma's current priorities, including regulatory interactions with the U.S. Food and Drug Administration ("FDA") and bringing Orviglance to patients. "Our focus is on the upcoming Type A meeting with the FDA where ..</v>
+        <v>As interest in convenient weight-management support grows in 2026, this Wellaray Slim Coffee Booster review examines the brand-stated formula, caffeine content, daily coffee-friendly format, pricing, and the key details buyers are comparing before ordering.</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>ADMA LAWSUIT ALERT: Levi &amp; Korsinsky Notifies ADMA Biologics, Inc. ...</v>
+        <v>There's a Book for That: Dolly Parton</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C185" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D185" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E185" t="str">
-        <v>https://pr-inside.com/adma-lawsuit-alert-levi-korsinsky-notifies-adma-biologics-inc-r5201306.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359699</v>
       </c>
       <c r="F185" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>&amp;#8220;The way I see it, if you want the rainbow, you gotta put up with the rain!&amp;#8221; - - Dolly Parton - - The world is mourning the passing of Dolly Parton this week. Dolly Parton&amp;#39;s talents were so many. She was beloved for her music, for her children&amp;#39;s literacy work through her Imagination Library, for her humility, wisdom, kindness, and authenticity, and her acting! Dolly will be greatly missed and leaves behind a remarkable legacy, including books such as Coat of Many Colors in which she i... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359699</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Shareholders of Insulet Corporation (PODD): Protect Your Rights Before ...</v>
+        <v>Gap Inc. Announces Leadership Transition at Old Navy</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C186" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D186" t="str">
         <v>Finance</v>
       </c>
       <c r="E186" t="str">
-        <v>https://pr-inside.com/shareholders-of-insulet-corporation-podd-protect-your-rights-before-r5201305.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359698</v>
       </c>
       <c r="F186" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
+        <v>Gap Inc. (NYSE: GAP) today announced the appointment of Michael Francis as President and Chief Executive Officer of Old Navy, effective November 2, 2026. Francis will succeed Haio Barbeito, who will transition from his operating role into an advisory capacity. - - Francis joined Gap Inc. in March 2026 as Chief Customer Officer, Old Navy, and Head of Marketing Shared Services. An award-winning C-suite executive, entrepreneur, and strategic advisor, Francis has launched and scaled dozens of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359698</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Megan (MGN) Investors ...</v>
+        <v>Primetals Technologies Strengthens Long-Term Partnership with JSW Steel Through Two Major Projects in India</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C187" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D187" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E187" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-megan-mgn-investors-r5201304.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359697</v>
       </c>
       <c r="F187" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
+        <v>- - &amp;#8226; Primetals Technologies successfully commissions new meltshop with two 350-ton LD converters (BOF) and two 2-strand continuous casters at JVML&amp;#39;s Toranagallu plant, Karnataka - &amp;#8226; First installation in India of a primary dry dedusting system for 350-ton converters, setting a new environmental benchmark for Indian steelmaking - &amp;#8226; Record lining campaign: More than 6,000 heats achieved during the first campaign of one converter - &amp;#8226; JSW Steel places order with Primetals Technologies for... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359697</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>Lost Money on Veritone, Inc. (VERI)? Urged to Join Class Action Before ...</v>
+        <v>Takeda Receives U.S. FDA Approval of MIMRYLO™ (rusfertide), Marking a Potential Shift in the Treatment Paradigm for Polycythemia Vera</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C188" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D188" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E188" t="str">
-        <v>https://pr-inside.com/lost-money-on-veritone-inc-veri-urged-to-join-class-action-before-r5201303.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/takeda-receives-u-fda-approval-224000959.html</v>
       </c>
       <c r="F188" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Veritone, Inc. (NASDAQ:VERI) securities. If you suffered a loss on your Veritone, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Veritone, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Veritone, Inc. that ..</v>
+        <v>OSAKA, Japan &amp; CAMBRIDGE, Mass., August 28, 2026--Takeda (TSE:4502/NYSE:TAK) announced U.S. Food and Drug Administration (FDA) approval of the New Drug Application (NDA)* for MIMRYLO™ (rusfertide) for the treatment of erythrocytosis in adults with polycythemia vera (PV), a blood cancer.</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Fast Moving Consumer Goods Continues Weekly Webinar for Emerging Spirit ...</v>
+        <v>Nicolas Jackson departs Chelsea on permanent transfer</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C189" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D189" t="str">
-        <v>Retail</v>
+        <v/>
       </c>
       <c r="E189" t="str">
-        <v>https://pr-inside.com/fast-moving-consumer-goods-continues-weekly-webinar-for-emerging-spirit-r5201302.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359696</v>
       </c>
       <c r="F189" t="str">
-        <v>(PR-inside.com) As competition within the spirits industry continues to intensify, founders are seeking new ways to increase visibility, secure retail placements, build direct consumer relationships, and accelerate sales growth. The webinar will take place Thursday, July 16, 2026, at 6:00 PM EST / 3:00 PM PST, and is open to the public via registration: https://go.fmcgstock.com/webinar-spirit-brand SAN DIEGO, CA / ACCESS Newswire / July 15, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their ..</v>
+        <v>Nicolas Jackson has completed a permanent transfer from Chelsea to Aston Villa. - - The Senegal international arrived at Stamford Bridge in June 2023 from Spanish club Villarreal. - - Jackson was part of the Chelsea squads that won the UEFA Conference League and FIFA Club World Cup trophies. He netted 13 goals during that campaign, including one in the Wroclaw showpiece against Real Betis. - - The 25-year-old featured for the Blues under Xabi Alonso in pre-season, but now heads to Villa Park... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359696</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Travelers Financial Solutions Announces Partnership With SCHWING America ...</v>
+        <v>California lawmakers pass bill to create landmark 'non-ultra-processed' food label</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C190" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D190" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E190" t="str">
-        <v>https://pr-inside.com/travelers-financial-solutions-announces-partnership-with-schwing-america-r5201301.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359695</v>
       </c>
       <c r="F190" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 15, 2026 /Travelers Financial Solutions (TFS Financial), a leading provider of white-labeled financing services for OEMs, dealers, and equipment providers, announced it has entered into a strategic partnership with SCHWING America to provide white-label equipment financing solutions to the concrete pumping sector. Through this relationship, TFS Financial will provide financing solutions for SCHWING's complete equipment portfolio, including used concrete pumps and new trailer-mounted concrete pumps. The program is designed to accommodate a variety of credit profiles and transaction structures, helping customers secure the equipment they need while preserving capital and maintaining operational flexibility. The partnership ..</v>
+        <v>Today the California Legislature took a major step toward protecting public health by passing a first-of-its-kind bill to create a certified &amp;#8220;non-ultra-processed&amp;#8221; food label intended to make it easier for consumers to choose less-processed foods in the grocery store. - - Assembly Bill 2244, authored by Assemblymember Jesse Gabriel (D-Encino ), would develop a state certification program for products that are not ultra-processed, or UPF. If enacted, it would create a new standardized and go... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359695</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>SlicedHealth Introduces GROW: A New Operational Platform Built to Help ...</v>
+        <v>IGEL расширяет выбор конечных устройств для медицинских и промышленных сред с помощью оборудования Teguar</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C191" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D191" t="str">
-        <v>SaaS, Healthcare</v>
+        <v/>
       </c>
       <c r="E191" t="str">
-        <v>https://pr-inside.com/slicedhealth-introduces-grow-a-new-operational-platform-built-to-help-r5201300.htm</v>
+        <v>https://www.prnewswire.com/news-releases/igel-------------teguar-302863189.html</v>
       </c>
       <c r="F191" t="str">
-        <v>(PR-inside.com) WOODSTOCK, GA / ACCESS Newswire / July 15, 2026 / SlicedHealth has launched GROW, an operational platform designed to give small and mid-sized hospitals the same clarity and control over contracts, credentialing, and compliance that has traditionally only been available to much larger health systems. GROW connects agreements to the day to day activity they are supposed to govern, so a hospital can see not just what a contract says, but whether it is actually being honored in practice. For years, the advice to rural and community hospitals was simple. Protect your margin, control your costs, and keep the doors open. ..</v>
+        <v>Специализированные медицинские и промышленные системы Teguar расширяют выбор совместимого аппаратного обеспечения для развертывания решений IGEL в специализированных средах конечных устройств ФОРТ-ЛОДЕРДЕЙЛ, штат Флорида, 29 августа 2026 г. /PRNewswire/ -- IGEL®, международная...</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>United States Antimony Announces Utilization of AI Technology into ...</v>
+        <v>Universal Orlando Resort Opens The Gates To Halloween Horror Nights 2026, Celebrating 35 Years Of Fear With A Sinister New Lineup Including10 Haunted Houses, Chilling Street Experiences, Live Entertainment And More</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C192" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D192" t="str">
-        <v>Finance, AI</v>
+        <v/>
       </c>
       <c r="E192" t="str">
-        <v>https://pr-inside.com/united-states-antimony-announces-utilization-of-ai-technology-into-r5201299.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359694</v>
       </c>
       <c r="F192" t="str">
-        <v>(PR-inside.com) Los Juarez Silver Mine (Mexico) is First Company Project "The Critical Minerals and ZEO Company"~ Antimony, Cobalt, Gold, Tungsten, and Zeolite ~ DALLAS, TX / ACCESS Newswire / July 15, 2026 / United States Antimony Corporation ("USAC," "US Antimony," or the "Company") (NYSE:UAMY)(NYSE Texas:UAMY), a leading producer and processor of antimony, zeolite, and other critical minerals, and the only fully integrated antimony company in the world outside of China and Russia, announced today that after researching and reviewing the top AI companies who are specialists in the hard rock mining space this year, a specific firm has been contracted to work on ..</v>
+        <v>The World&amp;#39;s Premier Halloween Event Invites Guests to Step Right Up into the Infernal Carnival of Nightmares, where Legendary Event Icons Jack the Clown and Dr. Oddfellow Reign as the Ringmasters of Terror - - Click HERE to Download Images of Some of This Year&amp;#39;s Experiences and HERE to Purchase Tickets - - Universal Orlando Resort&amp;#39;s Halloween Horror Nights 2026 kicks off tonight at Universal Studios Florida, marking its 35 th anniversary with a killer new collection of 10 haunted ho... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359694</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>C2 Blockchain Expands Digital Asset Treasury to More Than 1.1 Billion ...</v>
+        <v>Scrolling and strolling: Brits risk injury as millions glued to phones while on the move</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C193" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D193" t="str">
-        <v>Crypto</v>
+        <v/>
       </c>
       <c r="E193" t="str">
-        <v>https://pr-inside.com/c2-blockchain-expands-digital-asset-treasury-to-more-than-1-1-billion-r5201298.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359693</v>
       </c>
       <c r="F193" t="str">
-        <v>(PR-inside.com) Treasury Expands by More Than 114 Million DOG as Company Continues to Build One of the Largest Public DOG (Bitcoin) Treasuries MIAMI BEACH, FL / ACCESS Newswire / July 15, 2026 / C2 Blockchain Inc. (OTC PINK:CBLO) ("C2 Blockchain" or the "Company"), a blockchain infrastructure and digital asset treasury company, today announced that its corporate treasury has grown to 1,115,765,491 DOG (Bitcoin), marking another significant milestone in the Company's ongoing digital asset treasury strategy. Since its previous treasury disclosure, C2 Blockchain has acquired approximately 114,486,710 additional DOG (Bitcoin), increasing its treasury by approximately 11.4% and further expanding its position within the Bitcoin-native ..</v>
+        <v>- - &amp;#8226; More than half of Brits (54%) &amp;#8211; equivalent to around 30 million people nationwide &amp;#8211; are risking injury as they are glued to their phones while walking close to busy roads - &amp;#8226; Over a third of Brits (34%) also admit to scrolling and strolling while crossing the road - &amp;#8226; Pedestrians distracted by their phones report colliding with cars (15%) and bicycles (16%), tripping off kerbs (54%) and walking into signposts or bollards (39%) - &amp;#8226; The behaviour, dubbed &amp;#39;scrolling and strolling&amp;#39; in a ne... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359693</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>GameSquare Provides Update to Capital Allocation Strategy</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Fractyl Health, ...</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C194" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D194" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E194" t="str">
-        <v>https://pr-inside.com/gamesquare-provides-update-to-capital-allocation-strategy-r5201297.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-fractyl-health-r5217283.htm</v>
       </c>
       <c r="F194" t="str">
-        <v>(PR-inside.com) GameSquare recently sold 1,209 ETH and holds approximately 14.3K ETH at July 14, 2026 Prioritizing share repurchases reflects management's belief that GameSquare common stock offers compelling return potential in light of positive momentum across the Company's platform FRISCO, TX / ACCESS Newswire / July 15, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, and technology company, today provided an update on its capital-allocation priorities. The Company is prioritizing the use of capital to support its share repurchase program as positive momentum continues to build across its operating platform. GameSquare recently liquidated 1,209 ETH. A portion of the ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>WHILL Introduces the Modo Breeze: A Carbon-Fiber Ultralight Electric ...</v>
+        <v>Lost Money on Insulet Corporation (PODD)? Urged to Join Class Action ...</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C195" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D195" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E195" t="str">
-        <v>https://pr-inside.com/whill-introduces-the-modo-breeze-a-carbon-fiber-ultralight-electric-r5201296.htm</v>
+        <v>https://pr-inside.com/lost-money-on-insulet-corporation-podd-urged-to-join-class-action-r5217282.htm</v>
       </c>
       <c r="F195" t="str">
-        <v>(PR-inside.com) Weighing just under 29 pounds and folding in seconds, the airline-friendly Modo Breeze offers premium power mobility at a breakthrough price point. ORLANDO, FL / ACCESS Newswire / July 15, 2026 / WHILL, a global leader in personal electric mobility, today announced the launch of theModo Breeze , a carbon-fiber, ultralight electric wheelchair engineered for everyday independence and effortless travel. With a fully configured weight of just 28.6 pounds (without battery), a quick-fold design, and an accessible price of $1,999, the Modo Breeze makes premium power mobility available to more people than ever before. Built around a lightweight carbon-fiber frame, the Modo ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>Modular Medical Receives Research Demonstrating Positive Payor Reception ...</v>
+        <v>Join Class Action to Recover Losses From Megan Holdings Limited (MGN) ...</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C196" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D196" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E196" t="str">
-        <v>https://pr-inside.com/modular-medical-receives-research-demonstrating-positive-payor-reception-r5201295.htm</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-megan-holdings-limited-mgn-r5217281.htm</v>
       </c>
       <c r="F196" t="str">
-        <v>(PR-inside.com) Completed Independent Study Strongly Supports Favorable Payor Receptivity to Pivot's Differentiated Design and Simplified User Experience, and provides further validation of significant progress towards goal of achieving broad market access for Pivot SAN DIEGO, CA / ACCESS Newswire / July 15, 2026 / Modular Medical, Inc. ("Modular Medical" or "the Company") (NASDAQ:MODD), a commercial-stage medical device company that is commercializing the next generation of insulin delivery technology, today released findings from an independent market research study demonstrating positive receptivity to its FDA-cleared Pivot™ tubeless patch pump due to its differentiated design, streamlined user experience, and potential for reimbursement through the pharmacy ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>How the IRS Decides Who Qualifies to Settle for Less - Clear Start ...</v>
+        <v>Avid shows the future of agentic editing at IBC2026, launches Media Composer 2026.8 with expanded collaboration</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C197" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D197" t="str">
-        <v/>
+        <v>SaaS, Media</v>
       </c>
       <c r="E197" t="str">
-        <v>https://pr-inside.com/how-the-irs-decides-who-qualifies-to-settle-for-less-clear-start-r5201294.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359692</v>
       </c>
       <c r="F197" t="str">
-        <v>(PR-inside.com) The IRS approves only a fraction of Offer in Compromise applications each year, and understanding the math behind the decision is the difference between an accepted offer and a wasted filing. IRVINE, CA / ACCESS Newswire / July 15, 2026 / The Offer in Compromise (OIC) program lets qualifying taxpayers resolve a federal tax debt for less than the full balance - but it is also one of the most misunderstood tools in the tax code. Clear Start Tax says many applicants are rejected not because they don't deserve relief, but because they misjudge how the IRS calculates what it believes ..</v>
+        <v>- - &amp;#8226; New agentic capabilities and workflow intelligence accelerate content preparation and production while keeping editors in control - &amp;#8226; Deeper Avid Content Core integration and browser-based workflows extend professional editing beyond the desktop - &amp;#8226; Media Composer 2026.8 broadens collaboration choice, with third-party storage support, OpenTimelineIO, PhraseFindAI Multicam Auto Cut and more - - - Avid&amp;#174; today announced that it will unveil the latest in the evolution of Media... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359692</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Award-Winning Arizona Band Last Train to Juarez Launches Midwest Tour Following Seven 2026 Josie Music Award Nominations</v>
+        <v>Hypercharge Reports First Quarter Fiscal 2027 Results &amp; Management Change</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C198" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D198" t="str">
-        <v/>
+        <v>Automotive</v>
       </c>
       <c r="E198" t="str">
-        <v>https://www.prweb.com/releases/award-winning-arizona-band-last-train-to-juarez-launches-midwest-tour-following-seven-2026-josie-music-award-nominations-302826028.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352909/0/en/hypercharge-reports-first-quarter-fiscal-2027-results-management-change.html</v>
       </c>
       <c r="F198" t="str">
-        <v>Arizona's 2024 Josie Music Award-winning True Grit Country band Last Train to Juarez launches a 30-show Midwest tour after earning seven 2026 Josie Music Award nominations. The independent band performs more than 200 shows annually and will also release its upcoming single, "Company I...</v>
+        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Hypercharge Networks Corp. ( TSXV: HC ; OTC: HCNWF ; FSE: PB7 ) (the “ Company ” or “ Hypercharge ”), a leading EV charging operator, is announcing the release of its unaudited financial results for the three months ended June 30, 2026, and related management discussion and analysis. All dollar figures are in Canadian Dollars, unless otherwise stated.</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>C2 Blockchain Expands Digital Asset Treasury to More Than 1.1 Billion DOG (Bitcoin)</v>
+        <v>Three Non-Executive Directors join Barclays UK Board</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C199" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D199" t="str">
-        <v>Crypto</v>
+        <v>Retail</v>
       </c>
       <c r="E199" t="str">
-        <v>https://www.newswire.com/news/c2-blockchain-expands-digital-asset-treasury-to-more-than-1-1-billion-dog</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359691</v>
       </c>
       <c r="F199" t="str">
-        <v>Treasury Expands by More Than 114 Million DOG as Company Continues to Build One of the Largest Public DOG (Bitcoin) Treasuries</v>
+        <v>Barclays Bank UK PLC is today announcing the appointment of Stacey Madge, Adam Banks and Kelly Richdale as Non-Executive Directors to its Board. - - As part of Board succession planning, they will join on 01 September 2026. - - Stacey Madge brings extensive senior leadership experience across retail banking and payments, as well as SME banking. Stacey was previously President and Country Manager for Visa Canada, where she led the expansion of the business into new digital partnerships, produ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359691</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Dateline Returns Widespread REE Mineralisation at Music Valley</v>
+        <v>Preview | D.C. United vs. LAFC - 2026 MLS Season</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C200" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D200" t="str">
         <v/>
       </c>
       <c r="E200" t="str">
-        <v>https://www.newswire.com/news/dateline-returns-widespread-ree-mineralisation-at-music-valley</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359690</v>
       </c>
       <c r="F200" t="str">
-        <v>Rock chip samples up to 7.1% TREO over wide area</v>
+        <v>LAFC.com Staff Thursday, Aug 27, 2026, 07:29 PM Saturday, August 29: 4:30 p.m. PT &amp;amp;#127967;: Audi Field - Washington, DC - - &amp;amp;#128421; : WATCH: Apple TV, Coupang Play (Korea), SpoTV (Korea), Local Bar Partners - - &amp;amp;#128251;: LISTEN: 710 AM ESPN, ESPN LA App, SiriusXM FC 157 KFWB 980 AM La Mera Mera (Spanish), &amp;amp; KYPA 1230 AM (Korean) - - With 12 matches remaining in its 34-match regular-season schedule, and with the MLS Cup Playoffs looming ahead, LAFC travels to Washingt... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359690</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Fast Moving Consumer Goods Continues Weekly Webinar for Emerging Spirit Brands and Investors Seeking Nationwide Distribution and Direct-to-Consumer Growth</v>
+        <v>Acceleware Ltd. Reports Second Quarter 2026 Financial and Operating Results</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C201" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D201" t="str">
-        <v>Retail</v>
+        <v/>
       </c>
       <c r="E201" t="str">
-        <v>https://www.newswire.com/news/fast-moving-consumer-goods-continues-weekly-webinar-for-emerging-spirit-9198715</v>
+        <v>https://www.newsfilecorp.com/release/312016/Acceleware-Ltd.-Reports-Second-Quarter-2026-Financial-and-Operating-Results</v>
       </c>
       <c r="F201" t="str">
-        <v>As competition within the spirits industry continues to intensify, founders are seeking new ways to increase visibility, secure retail placements, build direct consumer relationships, and accelerate sales growth. The webinar will take place Thursday, July 16, 2026, at 6:00 PM EST / 3:00 PM PST, and is open to the public via registration: https://go.fmcgstock.com/webinar-spirit-brand</v>
+        <v>Calgary, Alberta--(Newsfile Corp. - August 28, 2026) - Acceleware® Ltd. (TSXV: AXE) ("Acceleware" or the "Company"), today announced its financial and operating results for the three and six months ended June 30, 2026 (all figures are in Canadian dollars unless otherwise noted). This news release should be read in conjunction with the Company's unaudited interim condensed financial statements and the accompanying notes for the three and six months ended June 30, 2026, and management's discussion...</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>How the IRS Decides Who Qualifies to Settle for Less - Clear Start Tax Breaks Down Offer in Compromise Approval Factors in 2026</v>
+        <v>Global pharmacy leaders identify priorities for integrating pharmacists into primary health care</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C202" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D202" t="str">
-        <v/>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E202" t="str">
-        <v>https://www.newswire.com/news/how-the-irs-decides-who-qualifies-to-settle-for-less-clear-start-tax-breaks</v>
+        <v>https://www.prnewswire.com/news-releases/global-pharmacy-leaders-identify-priorities-for-integrating-pharmacists-into-primary-health-care-302863186.html</v>
       </c>
       <c r="F202" t="str">
-        <v>The IRS approves only a fraction of Offer in Compromise applications each year, and understanding the math behind the decision is the difference between an accepted offer and a wasted filing.</v>
+        <v>MONTRÉAL, Aug. 28, 2026 /PRNewswire/ -- Pharmacy leaders, invited from around the world, gathered in Montréal today for an international forum on advancing pharmacists' integration into primary health care, where they identified workforce readiness, sustainable funding models, supportive...</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>ITWA@Vietnam 2026 Brings Global Smart Electronics Manufacturing, Advanced Materials and Automation Technologies to Hanoi</v>
+        <v>20/20 BioLabs Reschedules Investor Webinar to 2:00 p.m. Eastern Time on September 2, 2026 to Discuss OneTest™ Revenue and Expanding Commercial Opportunity</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C203" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D203" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E203" t="str">
-        <v>https://www.pr.com/press-release/973572</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352908/0/en/20-20-biolabs-reschedules-investor-webinar-to-2-00-p-m-eastern-time-on-september-2-2026-to-discuss-onetest-revenue-and-expanding-commercial-opportunity.html</v>
       </c>
       <c r="F203" t="str">
-        <v>ITWA@Vietnam returns Aug 5–7, 2026 at VEC Hanoi, offering free entry for manufacturers. Highlights include industry forums, skills training, robot demos, full-chain exhibits and buyer matching for smarter, greener manufacturing. [PR.com]</v>
+        <v>20/20 BioLabs Reschedules Investor Webinar to 2:00 p.m. Eastern Time on September 2, 2026 to Discuss OneTest™ Revenue and Expanding Commercial Opportunity</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>LataMed AI Corp. Announces Effectiveness of 5-for-1 Forward Stock Split</v>
+        <v>Oracle Named a Leader in the 2026 Gartner® Magic Quadrant™ for Supply Chain Management Suites</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C204" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D204" t="str">
-        <v>Finance, AI, Retail, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E204" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-corp-announces-effectiveness-of-5-for-1-forward-stock-split-7087720</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359689</v>
       </c>
       <c r="F204" t="str">
-        <v>CARACAS, VENEZUELA - July 15, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMEDD) (the “Company”) today announced that its previously announced 5-for-1 forward stock split has become effective at the opening of trading following publication of the corporate action on the FINRA Daily List dated July 14, 2026. In connection with the forward stock split, the Company's common stock will begin trading today under the temporary trading symbol LMEDD . The temporary "D" designation is a standard FINRA identifier used in connection with certain corporate actions and is expected to remain in place for approximately twenty (20) business days, after which the trading symbol is expected to revert to LMED . The forward stock split has also been implemented in conjunction with the Company's mandatory s</v>
+        <v>Oracle has been named a Leader in the 2026 Gartner&amp;#174; Magic Quadrant&amp;#8482; for Supply Chain Management Suites for Oracle Fusion Cloud Supply Chain &amp;amp; Manufacturing (SCM). Oracle was recognized based on its Ability to Execute and Completeness of Vision. Oracle also ranked first in the Product-Centric Supply Chain Use Case, Services-Centric Supply Chain Use Case, and Distribution-Centric Supply Chain Use Case in the 2026 Gartner&amp;#174; Critical Capabilities for Supply Chain Management Suites report.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359689</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Modular Medical Receives Research Demonstrating Positive Payor Reception of Pivot Tubeless Patch Pump</v>
+        <v>NASA’s Artemis II Crew Receives Congressional Space Medal of Honor</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C205" t="str">
-        <v>Newswire.com</v>
+        <v>NASA</v>
       </c>
       <c r="D205" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E205" t="str">
-        <v>https://www.newswire.com/news/modular-medical-receives-research-demonstrating-positive-payor-reception-of</v>
+        <v>https://www.nasa.gov/image-article/nasas-artemis-ii-crew-receives-congressional-space-medal-of-honor/</v>
       </c>
       <c r="F205" t="str">
-        <v>Completed Independent Study Strongly Supports Favorable Payor Receptivity to Pivot's Differentiated Design and Simplified User Experience, and provides further validation of significant progress towards goal of achieving broad market access for Pivot</v>
+        <v>From left to right: NASA astronauts Victor Glover and Christina Koch, CSA (Canadian Space Agency) astronaut Jeremy Hansen, and NASA astronaut Reid Wiseman receive the Congressional Space Medal of Honor from President Donald J. Trump on Aug. 28, 2026, for their service during the Artemis II mission. The Congressional Space Medal of Honor was authorized [&amp;#8230;]</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>NASA’s Webb Discovers Hidden Planet in Famous Star System</v>
+        <v>New Spotify Singles Honor Iconic Women in Music for EQUAL's 5-Year Anniversary</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C206" t="str">
-        <v>NASA</v>
+        <v>WebWire</v>
       </c>
       <c r="D206" t="str">
-        <v>Energy</v>
+        <v/>
       </c>
       <c r="E206" t="str">
-        <v>https://science.nasa.gov/missions/webb/nasas-webb-discovers-hidden-planet-in-famous-star-system/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359687</v>
       </c>
       <c r="F206" t="str">
-        <v>Astronomers using NASA’s James Webb Space Telescope have discovered a giant planet outside our solar system, called an exoplanet, hiding within one of the most intensely studied planetary systems in our Milky Way galaxy. The young, nearby star Beta Pictoris was already known to host two giant planets: Beta Pictoris b, one of the first […]</v>
+        <v>This year marks the fifth anniversary of Spotify&amp;#39;s EQUAL, our flagship program dedicated to amplifying women in music through editorial programming, marketing campaigns, and cultural activations. As part of our ongoing celebration, we&amp;#39;re launching a limited Spotify Singles series honoring the influence, creativity, and legacy of women artists. - - The collection brings together five rising stars from around the world, each reimagining an iconic song by a legendary woman artist. Participant... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359687</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Temple View Capital Announces Strategic Partnership with Oaktree to Support Private Lending Platform</v>
+        <v>Brazilian Chamber of Commerce Launches to Drive Economic Growth Across North Central Florida</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C207" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D207" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E207" t="str">
-        <v>https://www.prweb.com/releases/temple-view-capital-announces-strategic-partnership-with-oaktree-to-support-private-lending-platform-302825863.html</v>
+        <v>https://www.pr.com/press-release/976610</v>
       </c>
       <c r="F207" t="str">
-        <v>Temple View Capital announces a strategic partnership with Oaktree to support the continued growth of its private lending platform. BETHESDA, Md., July 15, 2026 /PRNewswire-PRWeb/ -- Temple View Capital ("TVC" or the "Company"), a leading national private lender focused exclusively on...</v>
+        <v>Empowering businesses across North Central Florida through strategic networking, shared resources, and bilateral commerce anchored in Creation, Connection, and Contribution. [PR.com]</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>The Consulting Report Announces The Top Artificial Intelligence Consultants and Leaders of 2026</v>
+        <v>Second meeting of the IHR Emergency Committee on the epidemic of Ebola Bundibugyo virus disease in the Democratic Republic of the Congo – Meeting report</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C208" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D208" t="str">
-        <v>AI</v>
+        <v>Healthcare</v>
       </c>
       <c r="E208" t="str">
-        <v>https://www.prweb.com/releases/the-consulting-report-announces-the-top-artificial-intelligence-consultants-and-leaders-of-2026-302823924.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359686</v>
       </c>
       <c r="F208" t="str">
-        <v>The Consulting Report is pleased to announce The Top Artificial Intelligence Consultants and Leaders of 2026. NEW YORK, July 15, 2026 /PRNewswire-PRWeb/ -- With worldwide spending on artificial intelligence projected to reach $2.52 trillion this year, the initial corporate fascination...</v>
+        <v>The Director-General (DG) of the World Health Organization (WHO) is hereby transmitting the report of the second meeting of the International Health Regulations (2005) ( IHR ) Emergency Committee (Committee) regarding the epidemic of Ebola disease caused by Bundibugyo virus (BVD) in the Democratic Republic of the Congo (DRC), held on Tuesday, 18 August 2026, from 12:00 to 17:00 CEST. - - The DG welcomes the Statement by the Committee, presented at the beginning of its report, and expresse... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359686</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>The Ritz-Carlton Residences, Waikiki Beach Debuts Ladurée Partnership To Celebrate 10 Years</v>
+        <v>The path to becoming Elden Lord begins today!</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C209" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D209" t="str">
-        <v/>
+        <v>Gaming</v>
       </c>
       <c r="E209" t="str">
-        <v>https://www.prweb.com/releases/the-ritz-carlton-residences-waikiki-beach-debuts-laduree-partnership-to-celebrate-10-years-302825840.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359685</v>
       </c>
       <c r="F209" t="str">
-        <v>Luxury hotel commemorates its milestone anniversary by bringing Ladurée to Hawaiʻi for the first time through an exclusive seasonal pop-up and The Ritz-Carlton Suite Collection Tea Experience with Ladurée WAIKIKI BEACH, Hawaii, July 15, 2026 /PRNewswire-PRWeb/ -- Celebrating a decade of...</v>
+        <v>ELDEN RING Tarnished Edition is now available for the Nintendo Switch&amp;#8482; 2 system! This version of the game also includes the expansion, &amp;#8220;Shadow of the Erdtree,&amp;#8221; additional armor, and custom skins for Torrent, your spectral steed. - - Unravel the mysteries of the Elden Ring&amp;#39;s power. Encounter adversaries with profound backgrounds, characters with their own unique motivations for helping or hindering your progress, and fearsome creatures. - - Guided by grace, brandish the power of the Eld... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359685</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>TuneCore Appoints Andi Arya Dwi Putra as Head of TuneCore, Indonesia</v>
+        <v>Innolitics and BEACON-Neuro.AI Partner to Bring FDA Breakthrough Device BEACONPredict to Market</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C210" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D210" t="str">
-        <v/>
+        <v>AI, Healthcare, Education</v>
       </c>
       <c r="E210" t="str">
-        <v>https://www.prweb.com/releases/tunecore-appoints-andi-arya-dwi-putra-as-head-of-tunecore-indonesia-302825846.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/innolitics-beacon-neuro-ai-partner-221700178.html</v>
       </c>
       <c r="F210" t="str">
-        <v>In his newly expanded role, Andi will oversee TuneCore's growth strategy, artist relations, and marketing initiatives throughout Indonesia, reporting to Regional Head of TuneCore APAC, Cyrus Chen NEW YORK, July 15, 2026 /PRNewswire-PRWeb/ -- TuneCore, the leading independent development...</v>
+        <v>SAN FRANCISCO, August 28, 2026--Innolitics, a medical-device software and FDA regulatory services provider, and BEACON-Neuro.AI Inc., a Washington University in St. Louis startup, today announced the partnership behind BEACONPredict, AI software for predicting malignant cerebral edema risk after acute ischemic stroke. Innolitics brought the regulatory strategy and software engineering; BEACON-Neuro.AI brought the clinical science out of Dr.</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>United States Antimony Announces Utilization of AI Technology into Certain Mining Projects</v>
+        <v>UNESCO celebrates 60th International Literacy Day in Chiapas, Mexico</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C211" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D211" t="str">
-        <v>AI</v>
+        <v>Education</v>
       </c>
       <c r="E211" t="str">
-        <v>https://www.newswire.com/news/united-states-antimony-announces-utilization-of-ai-technology-into-certain</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359684</v>
       </c>
       <c r="F211" t="str">
-        <v>Los Juarez Silver Mine (Mexico) is First Company Project "The Critical Minerals and ZEO Company" ~ Antimony, Cobalt, Gold, Tungsten, and Zeolite ~</v>
+        <v>UNESCO will bring together ministers of education, experts, teachers and students on International Literacy Day (8 September) in collaboration with the Government of Mexico, to discuss progress and challenges in global literacy, and to identify concrete policies and solutions to improve and monitor literacy around the world. Despite progress, at least&amp;amp;#8239;739 million&amp;amp;#8239;people in the world still lack basic literacy skills according to UNESCO data. - - - &amp;#8226; When? 8 and 9 September 20... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359684</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Wheel Launches Clinical Infrastructure for Medicare's Next Era of Cardiometabolic Care</v>
+        <v>Levi &amp; Korsinsky Urges Photronics, Inc. (PLAB) Shareholders to Act ...</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C212" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D212" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E212" t="str">
-        <v>https://www.prweb.com/releases/wheel-launches-clinical-infrastructure-for-medicares-next-era-of-cardiometabolic-care-302825843.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-photronics-inc-plab-shareholders-to-act-r5217280.htm</v>
       </c>
       <c r="F212" t="str">
-        <v>Company expands support for CMS' ACCESS Model and the Medicare GLP-1 Bridge, helping healthcare organizations operationalize technology-enabled, longitudinal care at scale AUSTIN, Texas, July 15, 2026 /PRNewswire-PRWeb/ -- Wheel, the leading clinical infrastructure company powering...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>WHILL Introduces the Modo Breeze: A Carbon-Fiber Ultralight Electric Wheelchair</v>
+        <v>Securities Fraud Class Action Filed Against Hub Group, Inc. (HUBG) ...</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C213" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D213" t="str">
-        <v>Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E213" t="str">
-        <v>https://www.newswire.com/news/whill-introduces-the-modo-breeze-a-carbon-fiber-ultralight-electric-22825890</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-hub-group-inc-hubg-r5217279.htm</v>
       </c>
       <c r="F213" t="str">
-        <v>Weighing just under 29 pounds and folding in seconds, the airline-friendly Modo Breeze offers premium power mobility at a breakthrough price point.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Eagle Cash For Cars Announces Enhanced Junk Car Removal in Calgary Services</v>
+        <v>Contact Levi &amp; Korsinsky by October 5, 2026 to Join Class Action Against ...</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C214" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D214" t="str">
-        <v>Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E214" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762800</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-october-5-2026-to-join-class-action-against-r5217278.htm</v>
       </c>
       <c r="F214" t="str">
-        <v>Calgary, Canada, 2026-07-15 — /EPR Network/ — Eagle Cash For Cars proudly announces enhanced junk car removal in Calgary services. The improved service offers faster [read full press release...]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Alibaba Group Holding Limited (NYSE:BABA) securities. If you suffered a loss on your Alibaba Group Holding Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Alibaba Group Holding Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Introducing FreshSure™, a Solid Ozone Technology That Could Change How the World Eats</v>
+        <v>With the launch of the Neue Klasse: BMW expands its standard active safety features.</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C215" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D215" t="str">
         <v/>
       </c>
       <c r="E215" t="str">
-        <v>https://www.prnewswire.com/news-releases/introducing-freshsure-a-solid-ozone-technology-that-could-change-how-the-world-eats-302825751.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359683</v>
       </c>
       <c r="F215" t="str">
-        <v>Denver-based AgTech startup Onza Corp launches with an ambition to commercialize solid gases, starting with nature's most powerful natural antimicrobial: ozone DENVER, July 15, 2026 /PRNewswire/ -- Every year, 48 million Americans get sick from contaminated food. Globally, nearly 1 in 10...</v>
+        <v>he launch of the Neue Klasse marks the first time BMW will offer an expanded portfolio of active safety assistance systems as standard across multiple model series. Among them is an exit warning function with active door opening delay, helping to prevent so-called dooring accidents. The BMW iX3 was the first Neue Klasse production model to feature these technologies, with further models including the BMW i3, BMW X5 and BMW 7 Series to follow. - - &amp;#8220;The broad rollout of our new active safety... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359683</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>InnoCare Announces Phase III Study Results of TYK2 Inhibitor Soficitinib Meet Primary Endpoint in Patients with Atomic Dermatitis</v>
+        <v>Insulet Deadline: PODD Investors with Losses in Excess of $100K Have Opportunity to Lead Insulet Corporation Securities Fraud Lawsuit</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C216" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D216" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E216" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327622/0/en/InnoCare-Announces-Phase-III-Study-Results-of-TYK2-Inhibitor-Soficitinib-Meet-Primary-Endpoint-in-Patients-with-Atomic-Dermatitis.html</v>
+        <v>https://www.prnewswire.com/news-releases/insulet-deadline-podd-investors-with-losses-in-excess-of-100k-have-opportunity-to-lead-insulet-corporation-securities-fraud-lawsuit-302861638.html</v>
       </c>
       <c r="F216" t="str">
-        <v>BEIJING, July 15, 2026 (GLOBE NEWSWIRE) -- InnoCare Pharma (HKEX: 09969; SSE: 688428), a leading biopharmaceutical company focusing on the treatment of cancer and autoimmune diseases, announced today that registrational phase III clinical study results of novel TYK2 (Tyrosine Kinase 2) inhibitor soficitinib (ICP-332) met the primary endpoint in patients with moderate-to-severe atopic dermatitis (AD).</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Insulet Corporation (NASDAQ: PODD) between February 21, 2025 and May 26, 2026, inclusive (the "Class Period"), of the important August 31, 2026 lead plaintiff...</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Saitech Configures Multi-Million-Dollar NVIDIA Blackwell AI Infrastructure for a Global Financial Technology Company</v>
+        <v>General Mills Completes Removal of Certified Colors from U.S. Cereal Portfolio</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C217" t="str">
-        <v>PRUnderground</v>
+        <v>WebWire</v>
       </c>
       <c r="D217" t="str">
-        <v>AI</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.prunderground.com/saitech-configures-multi-million-dollar-nvidia-blackwell-ai-infrastructure-for-a-global-financial-technology-company/00388528/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359682</v>
       </c>
       <c r="F217" t="str">
-        <v>Overview As artificial intelligence becomes increasingly important across financial services, organizations are investing in advanced computing infrastructure capable of supporting large-scale model training, quantitative analytics, and data-intensive research. Modern financial technology companies require high-performance AI platforms that deliver exceptional computational power, ultra-fast networking, and scalable architecture to accelerate innovation while meeting demanding performance requirements. Saitech... Read more » The post Saitech Configures Multi-Million-Dollar NVIDIA Blackwell AI Infrastructure for a Global Financial Technology Company first appeared on</v>
+        <v>General Mills (NYSE: GIS) today announced that all General Mills cereals in the U.S. are now made without certified colors, completing this milestone in line with the company&amp;#39;s summer 2026 commitment. This&amp;amp;#8239;moment&amp;amp;#8239;builds on the company&amp;#39;s March 2026 achievement of removing certified colors from all K-12 school foods. - - &amp;#8220;As the leader in cereal, General Mills is focused on giving people what they are looking for from the brands they know and love,&amp;#8221; said Bethany Quam, president o... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359682</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>New History Book Explores the Beginnings of Baptist Ministry in Vietnam, 1959-1975</v>
+        <v>Wix.com Ltd. Notice of September 22, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C218" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D218" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E218" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-history-book-explores-the-beginnings-of-baptist-ministry-in-vietnam-1959-1975-302825894.html</v>
+        <v>https://www.newsfilecorp.com/release/312012/Wix.com-Ltd.-Notice-of-September-22-2026-Application-Deadline-for-Class-Action-Lawsuit-Contact-Lewis-Kahn-Esq.-at-Kahn-Swick-Foti-LLC-Before-Application-Deadline</v>
       </c>
       <c r="F218" t="str">
-        <v>Sam James combines firsthand experience with historical research in "Birth in the Midst of War" NORTH CHESTERFIELD, Va., July 15, 2026 /PRNewswire/ -- Missionary and author Sam James has released "Birth in the Midst of War: A History of Baptist Beginnings in Vietnam 1959–1975," a...</v>
+        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 28, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Wix.com Ltd. ("Wix" or the "Company") (NASDAQ: WIX) of a class action securities lawsuit.CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors who purchased or otherwise acquired Wix securities between February 19, 2025 and May 12, 2026, inclusive (the "Class...</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Fastsættelse af rente- og refinansieringstriggere</v>
+        <v>Simply Good Foods Company Securities Fraud Class Action Result of Undisclosed Acquisition Failures and Over 27% Stock Decline - Investors may Contact Lewis Kahn, Esq., at Kahn Swick &amp; Foti, LLC</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C219" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D219" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E219" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327621/0/da/Fasts%C3%A6ttelse-af-rente-og-refinansieringstriggere.html</v>
+        <v>https://www.newsfilecorp.com/release/312011/Simply-Good-Foods-Company-Securities-Fraud-Class-Action-Result-of-Undisclosed-Acquisition-Failures-and-Over-27-Stock-Decline-Investors-may-Contact-Lewis-Kahn-Esq.-at-Kahn-Swick-Foti-LLC</v>
       </c>
       <c r="F219" t="str">
-        <v>Selskabsmeddelelse nummer 56/2026</v>
+        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 28, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until October 13, 2026 to file lead plaintiff applications in a securities class action lawsuit against Simply Good Foods Company ("Simply Good" or the "Company") (NASDAQ: SMPL), if they purchased or otherwise acquired the Company's shares between...</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Fixing of interest rate and refinancing triggers</v>
+        <v>Sunday Drives: Kristin L�tt in a Macan in Estonia</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C220" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D220" t="str">
         <v/>
       </c>
       <c r="E220" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327621/0/en/Fixing-of-interest-rate-and-refinancing-triggers.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359681</v>
       </c>
       <c r="F220" t="str">
-        <v>Company Announcement number 56/2026</v>
+        <v>For much of Kristin L�tt&amp;#39;s professional life, an early Sunday drive was anything but relaxing. Travelling to tournaments across the US and Europe on the Disc Golf Pro Tour, Sundays meant the final round &amp;#8211; and all the pressure that came with it. Thankfully for L�tt, a two-time world champion and former world number one, the drive home, often with silverware in tow, was a far calmer affair. - - Having reached the apex of her sport &amp;#8211; with records including the highest ever rating for a female... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359681</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Shareholders of Roblox Corporation (RBLX): Protect Your Rights Before ...</v>
+        <v>Power Metallic announces Marketing Programs</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C221" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D221" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E221" t="str">
-        <v>https://pr-inside.com/shareholders-of-roblox-corporation-rblx-protect-your-rights-before-r5201293.htm</v>
+        <v>https://www.prnewswire.com/news-releases/power-metallic-announces-marketing-programs-302863180.html</v>
       </c>
       <c r="F221" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks to ..</v>
+        <v>In support of the upcoming MRE (Mineral Resource Estimate) announcement and the subsequent PEA (Preliminary Economic Assessment) Power Metallic has committed to a number of marketing arrangements to communicate its investment opportunity to investors. TORONTO, Aug. 28, 2026 /PRNewswire/...</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Levi &amp; Korsinsky Notifies PicS N.V. (PICS) Investors - Lead Plaintiff ...</v>
+        <v>PROCEPT BioRobotics Corporation Securities Fraud Class Action Result of Undisclosed Inventory Issues and approximately 18% Stock Decline - Investors may Contact Lewis Kahn, Esq, at Kahn Swick &amp; Foti, LLC</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C222" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D222" t="str">
         <v>Finance</v>
       </c>
       <c r="E222" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-pics-n-v-pics-investors-lead-plaintiff-r5201292.htm</v>
+        <v>https://www.newsfilecorp.com/release/312010/PROCEPT-BioRobotics-Corporation-Securities-Fraud-Class-Action-Result-of-Undisclosed-Inventory-Issues-and-approximately-18-Stock-Decline-Investors-may-Contact-Lewis-Kahn-Esq-at-Kahn-Swick-Foti-LLC</v>
       </c>
       <c r="F222" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 28, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until September 22, 2026 to file lead plaintiff applications in a securities class action lawsuit against PROCEPT BioRobotics Corporation ("Procept" or the "Company")  (NASDAQ: PRCT), if they purchased the Company's shares between February 28, 2024 and...</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>Levi &amp; Korsinsky Notifies Calix, Inc. (CALX) Shareholders of Class ...</v>
+        <v>ILS Becomes 'Foundational Reinsurance Capital' as Sector Reaches New Heights: Aon Report</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C223" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D223" t="str">
         <v>Finance</v>
       </c>
       <c r="E223" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-calix-inc-calx-shareholders-of-class-r5201291.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359680</v>
       </c>
       <c r="F223" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Calix, Inc. (NYSE:CALX) securities. If you suffered a loss on your Calix, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Calix, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Calix, Inc. ..</v>
+        <v>Aon plc (NYSE: AON), a leading global professional services firm, today published the 20 th edition of its Insurance-Linked Securities (ILS) Annual Report &amp;#8211; August 2026 , which found that alternative capital reached a record $144.5 billion, representing an annual growth rate of approximately 8.3% over the past five years. - - Analysing ILS market activity during the 12-months ending June 30, 2026, the Aon Securities report found catastrophe bond issuance reached $24.9 billion, the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359680</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Ernexa Therapeutics Receives Independent Validation of ERNA-101 with Complete Tumor Clearance and Durable Survival in Ovarian Cancer Models Ahead of Planned Clinical Entry</v>
+        <v>Primoris Services Corporation Notice of September 21, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C224" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D224" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E224" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327620/0/en/Ernexa-Therapeutics-Receives-Independent-Validation-of-ERNA-101-with-Complete-Tumor-Clearance-and-Durable-Survival-in-Ovarian-Cancer-Models-Ahead-of-Planned-Clinical-Entry.html</v>
+        <v>https://www.newsfilecorp.com/release/312008/Primoris-Services-Corporation-Notice-of-September-21-2026-Application-Deadline-for-Class-Action-Lawsuit-Contact-Lewis-Kahn-Esq.-at-Kahn-Swick-Foti-LLC-Before-Application-Deadline</v>
       </c>
       <c r="F224" t="str">
-        <v>Independent CRO Successfully Reproduces ERNA-101 Combination Data in Larger Preclinical Study, Significantly Strengthening Confidence as Company Advances Toward IND</v>
+        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 28, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Primoris Services Corporation ("Primoris" or the "Company") (NYSE: PRIM) of a class action securities lawsuit.CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors of Primoris Services who were adversely affected if they purchased the Company's shares between...</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>Vector Science &amp;amp; Therapeutics Builds 15-Patent-Application Intellectual Property Portfolio Around Precision Therapeutic Delivery, Anchored by Peptide and Biologic Administration Technologies</v>
+        <v>Flotek Industries, Inc. (FTK) Lawsuit - Investors Urged to Contact ...</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C225" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D225" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E225" t="str">
-        <v>https://www.prnewswire.com/news-releases/vector-science--therapeutics-builds-15-patent-application-intellectual-property-portfolio-around-precision-therapeutic-delivery-anchored-by-peptide-and-biologic-administration-technologies-302826350.html</v>
+        <v>https://pr-inside.com/flotek-industries-inc-ftk-lawsuit-investors-urged-to-contact-r5217277.htm</v>
       </c>
       <c r="F225" t="str">
-        <v>Company's expanding IP estate is led by multiple pending applications in peptide and biologic delivery, alongside advanced drug delivery, opioid-sparing pain management, pancreatic oncology, regenerative medicine and smart wound care MEQUON, Wis., July 15, 2026 /PRNewswire/ -- Vector...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>REPT BATTERO bleibt im ersten Halbjahr 2026 weltweit die Nummer 1 bei den Auslieferungen von Batteriezellen für Heimspeicher</v>
+        <v>Pomerantz LLP Advises of Securities Class Action Involving Flotek Industries, ...</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C226" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D226" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E226" t="str">
-        <v>https://www.prnewswire.com/news-releases/rept-battero-bleibt-im-ersten-halbjahr-2026-weltweit-die-nummer-1-bei-den-auslieferungen-von-batteriezellen-fur-heimspeicher-302826374.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-flotek-industries-r5217276.htm</v>
       </c>
       <c r="F226" t="str">
-        <v>SHANGHAI, 15. Juli 2026 /PRNewswire/ -- REPT BATTERO belegte laut den neuesten, gemeinsam von ICCSINO und NECI veröffentlichten Auslieferungsrankings im ersten Halbjahr 2026 erneut weltweit den ersten Platz bei Batteriezellen für Heimspeicher. Das Unternehmen belegte zudem weltweit den...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Flotek Industries, Inc. ("Flotek" or the "Company") (NYSE:FTK). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Flotek and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 26, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Manufacturing Benchmarking Survey Highlights Cost Pressures and 2026 Growth Outlook</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Against AEVEX Corp. ...</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C227" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D227" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E227" t="str">
-        <v>https://www.prnewswire.com/news-releases/manufacturing-benchmarking-survey-highlights-cost-pressures-and-2026-growth-outlook-302825587.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-against-aevex-corp-r5217274.htm</v>
       </c>
       <c r="F227" t="str">
-        <v>Wipfli report of 456 U.S. facilities shows tariffs, raw material volatility and uneven sector performance continue to shape profitability and demand MILWAUKEE, July 15, 2026 /PRNewswire/ -- Wipfli, a national advisory and accounting firm, today released its Manufacturing Benchmarking...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against AEVEX Corp. ("Aevex" or the "Company") (NYSE:AVEX). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Aevex and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Did You Lose Money on ZoomInfo Technologies Inc. (GTM)? Levi &amp; Korsinsky ...</v>
+        <v>Pomerantz LLP Advises Shareholders of Class Action Involving Taboola.com ...</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C228" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D228" t="str">
         <v>Finance</v>
       </c>
       <c r="E228" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-zoominfo-technologies-inc-gtm-levi-korsinsky-r5201290.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-involving-taboola-com-r5217273.htm</v>
       </c>
       <c r="F228" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ:GTM) securities. If you suffered a loss on your ZoomInfo investment and would like to explore a potential recovery under the federal securities laws, Learn about ZoomInfo Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ZoomInfo Technologies Inc. that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>UK Renewable Energy Installer Announces Strategic Partnership to Advance ...</v>
+        <v>Pomerantz LLP Advises Shareholders of Class Action Involving GoDaddy ...</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C229" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D229" t="str">
-        <v>Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E229" t="str">
-        <v>https://pr-inside.com/uk-renewable-energy-installer-announces-strategic-partnership-to-advance-r5201289.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-involving-godaddy-r5217272.htm</v>
       </c>
       <c r="F229" t="str">
-        <v>(PR-inside.com) Excel Energy, a UK renewable energy installer, has announced a strategic partnership with global battery innovator Sigenergy to improve how UK businesses store and use surplus solar energy. LONDON, UK / ACCESS Newswire / July 15, 2026 / The collaboration, which began in April 2026, aims to support the deployment of more efficient energy storage systems that help organisations reduce operational energy costs and progress towards net zero targets. The partnership focuses on enabling businesses to capture excess solar generation and deploy it during peak demand periods, overnight usage, or when grid reliance would otherwise be higher. This approach supports more efficient ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE:GDDY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GoDaddy and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Curaleaf Expands Florida Presence with Edgewater Dispensary Opening</v>
+        <v>Pomerantz LLP Advises of Securities Class Action Against The Simply ...</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C230" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D230" t="str">
-        <v>Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E230" t="str">
-        <v>https://www.prnewswire.com/news-releases/curaleaf-expands-florida-presence-with-edgewater-dispensary-opening-302825873.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-against-the-simply-r5217270.htm</v>
       </c>
       <c r="F230" t="str">
-        <v>Curaleaf retail footprint grows to 74 Florida locations and 166 nationwide STAMFORD, Conn., July 15, 2026 /PRNewswire/ -- Curaleaf Holdings, Inc. (TSX: CURA) (OTCQX: CURLF) ("Curaleaf" or the "Company"), a leading international provider of consumer cannabis products, today announced the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against The Simply Good Foods Company ("Simply Good Foods" or the "Company") (NASDAQ:SMPL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Simply Good Foods and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October ..</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>Gildan Activewear Announces Date for Second Quarter 2026 Financial Results</v>
+        <v>Pomerantz LLP Advises Investors of Class Action Filing Against HDFC ...</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C231" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D231" t="str">
         <v>Finance</v>
       </c>
       <c r="E231" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327618/0/en/Gildan-Activewear-Announces-Date-for-Second-Quarter-2026-Financial-Results.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-against-hdfc-r5217269.htm</v>
       </c>
       <c r="F231" t="str">
-        <v>MONTREAL, July 15, 2026 (GLOBE NEWSWIRE) -- Gildan Activewear Inc. (GIL; TSX and NYSE) will report its 2026 second quarter financial and operating results on Thursday, July 30, 2026. A press release will be issued before markets open, and a conference call is scheduled on that same day at 8:30 AM ET to discuss the Company’s results.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against HDFC Bank Limited ("HDFC" or the "Company") (NYSE:HDB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether HDFC and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 13, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Intensity Therapeutics, Inc. Restarts Patient Treatment in the Randomized, Presurgical Triple Negative Breast Cancer Phase 2 Clinical Trial (INVINCIBLE-4 Study)</v>
+        <v>Pomerantz LLP Advises Investors of Class Action Filing Involving Taboola.com ...</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C232" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D232" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E232" t="str">
-        <v>https://www.prnewswire.com/news-releases/intensity-therapeutics-inc-restarts-patient-treatment-in-the-randomized-presurgical-triple-negative-breast-cancer-phase-2-clinical-trial-invincible-4-study-302825854.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-involving-taboola-com-r5217268.htm</v>
       </c>
       <c r="F232" t="str">
-        <v>First patients dosed in Switzerland SHELTON, Conn., July 15, 2026 /PRNewswire/ -- Intensity Therapeutics, Inc. ("Intensity" or "the Company") (Nasdaq: INTS), a late-stage clinical biotechnology company focused on the discovery and development of novel intratumoral cancer therapies that...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Les Vêtements de Sport Gildan annonce la date de publication de ses résultats financiers du deuxième trimestre de 2026</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Filed Against GoDaddy ...</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C233" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D233" t="str">
         <v>Finance</v>
       </c>
       <c r="E233" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327618/0/fr/Les-V%C3%AAtements-de-Sport-Gildan-annonce-la-date-de-publication-de-ses-r%C3%A9sultats-financiers-du-deuxi%C3%A8me-trimestre-de-2026.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-filed-against-godaddy-r5217267.htm</v>
       </c>
       <c r="F233" t="str">
-        <v>MONTR&amp;#201;AL, 15 juill. 2026 (GLOBE NEWSWIRE) -- Les Vêtements de Sport Gildan Inc. (TSX et NYSE : GIL) annoncera ses résultats du premier trimestre de 2026, le jeudi 30 juillet, 2026. Un communiqué de presse sera émis avant l’ouverture des marchés et une conférence téléphonique aura lieu le jour même à 8 h 30 HE, pour discuter des résultats de la Société.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE:GDDY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GoDaddy and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>NEVGOLD ANNOUNCES MINERAL RESOURCE: ANTIMONY OF 29,600 TONNES MEASURED &amp; INDICATED (0.26%) AND 48,100 TONNES INFERRED (0.18%); 100% OXIDE GOLD OF 181,400 OZS MEASURED &amp; INDICATED AND 1,203,500 OZS INFERRED; STRATEGIC U.S. ANTIMONY RESOURCE</v>
+        <v>PODD SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C234" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D234" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E234" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327619/0/en/NEVGOLD-ANNOUNCES-MINERAL-RESOURCE-ANTIMONY-OF-29-600-TONNES-MEASURED-INDICATED-0-26-AND-48-100-TONNES-INFERRED-0-18-100-OXIDE-GOLD-OF-181-400-OZS-MEASURED-INDICATED-AND-1-203-500-.html</v>
+        <v>https://pr-inside.com/podd-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217266.htm</v>
       </c>
       <c r="F234" t="str">
-        <v>Vancouver, British Columbia, July 15, 2026 (GLOBE NEWSWIRE) -- NevGold Corp. (“ NevGold ” or the “ Company ”) ( TSXV:NAU) (OTCQX:NAUFF) (Frankfurt:5E50 ) is pleased to announce its maiden gold-antimony Mineral Resource Estimate (“ MRE ”) for the gold (“Au”) and antimony (“Sb”) Limo Butte Project (the “ Project ”, “ Limo Butte ”) in Nevada.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Insulet Corporation (NASDAQ:PODD) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Insulet securities between May 21, 2025 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/PODD. Insulet Case Details The ..</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>Peabody to Announce Results for the Quarter Ended June 30, 2026</v>
+        <v>Pomerantz LLP Announces The Filing of a Class Action Lawsuit Against ...</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C235" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D235" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E235" t="str">
-        <v>https://www.prnewswire.com/news-releases/peabody-to-announce-results-for-the-quarter-ended-june-30-2026-302825758.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-lawsuit-against-r5217265.htm</v>
       </c>
       <c r="F235" t="str">
-        <v>ST. LOUIS, July 15, 2026 /PRNewswire/ -- Peabody (NYSE: BTU) will announce results for the quarter ended June 30, 2026. A conference call with management is scheduled for 10 a.m. CT on Wednesday, July 29, 2026. Interested participants may access the call using the following phone numbers:...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Profound Medical: Autonomous Robotics and Incisionless Surgery to Have Exceptional Presence at SRS2026</v>
+        <v>Pomerantz LLP Announces Securities Class Action Lawsuit Against Aardvark ...</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C236" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D236" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E236" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327615/33471/en/Profound-Medical-Autonomous-Robotics-and-Incisionless-Surgery-to-Have-Exceptional-Presence-at-SRS2026.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-securities-class-action-lawsuit-against-aardvark-r5217264.htm</v>
       </c>
       <c r="F236" t="str">
-        <v>TORONTO, July 15, 2026 (GLOBE NEWSWIRE) -- Profound Medical Corp. (NASDAQ:PROF; TSX:PRN) (“Profound” or the “Company”) is pleased to announce that its MRI-guided, AI-powered, Robotically-Driven and Incisionless TULSA Procedure™ will be highlighted in several presentations by leading physicians at the upcoming Society of Robotic Surgery (“SRS”) Annual Meeting to be held in Fort Lauderdale, FL, July 23-26, 2026.*</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Aardvark Therapeutics, Inc. ("Aardvark" or the "Company") (NASDAQ:AARD) and certain officers and directors. The class action, filed in the United States District Court for the Southern District of California, and docketed under 26-cv-04643, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired: (a) Aardvark common stock pursuant and/or traceable to the Offering Documents (defined below) issued in connection with the Company's initial public offering conducted ..</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Telehealth Market Opportunities Across Regions</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Replimune ...</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C237" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D237" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E237" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762803</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-replimune-r5217263.htm</v>
       </c>
       <c r="F237" t="str">
-        <v>The global Telehealth Market was valued at USD 77.4 billion in 2025 and is projected to grow from USD 87.7 billion in 2026 to USD 187.5 billion [read full press release...]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Replimune Group, Inc. ("Replimune" or the "Company") (NASDAQ:REPL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Replimune and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>La actualización estratégica de la marca GENMA ofrece resultados sólidos</v>
+        <v>Pomerantz LLP Issues Reminder to Investors in Alarum Technologies Ltd. ...</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C238" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D238" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E238" t="str">
-        <v>https://www.prnewswire.com/news-releases/la-actualizacion-estrategica-de-la-marca-genma-ofrece-resultados-solidos-302826369.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-alarum-technologies-ltd-r5217262.htm</v>
       </c>
       <c r="F238" t="str">
-        <v>-La actualización estratégica de la marca GENMA ofrece resultados sólidos: múltiples pedidos importantes y reconocimiento global para la tecnología de automatización NANTONG, China, 15 de julio de 2026 /PRNewswire/ -- RAINBOWCO (SZ: 002483), líder mundial en la fabricación de equipos de...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Alarum Technologies Ltd. ("Alarum" or the "Company") (NASDAQ:ALAR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Alarum and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Results of 2026 Annual General Meeting</v>
+        <v>Pomerantz LLP Notifies Investors of Class Action Against Smartsheet, ...</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C239" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D239" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E239" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327614/0/en/Results-of-2026-Annual-General-Meeting.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-against-smartsheet-r5217261.htm</v>
       </c>
       <c r="F239" t="str">
-        <v>ICG PLC (the “Company”)</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Smartsheet, Inc. ("Smartsheet" or the "Company") (NYSE:SMAR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Smartsheet and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>Wellgistics Health Appoints Brett Thompson as Chief Technology Officer ...</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Against Alibaba ...</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C240" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D240" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E240" t="str">
-        <v>https://pr-inside.com/wellgistics-health-appoints-brett-thompson-as-chief-technology-officer-r5201288.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-against-alibaba-r5217259.htm</v>
       </c>
       <c r="F240" t="str">
-        <v>(PR-inside.com) Experienced Healthcare Information Technology Specialist Joins Leading Pharmaceutical IT Company TAMPA, FL / ACCESS Newswire / July 15, 2026 /Wellgistics Health, Inc. (the "Company" or "Wellgistics") (NASDAQ:WGRX), a Health IT leader, integrating pharmacy dispensing AI platform EinsteinRx™ into patented pharmacy smart contracts platform PharmacyChain™, today announced that it appointed healthcare information technology executive Brett Thompson as the Company's consulting Chief Technology Officer (CTO). Mr. Thompson has more than thirty years of experience designing, developing, and leading enterprise software solutions, including more than seventeen years focused on healthcare and pharmacy technology. Throughout his career, he has structured and delivered commercial softwar</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Blaize Holdings, Inc. ("Blaize" or the "Company") (NASDAQ:BZAI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Blaize and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Class Action Lawsuit Filed Against AeroVironment, Inc. (AVAV) - Recover ...</v>
+        <v>Pomerantz LLP Issues Reminder to Shareholders in Blaize Holdings, Inc. ...</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C241" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D241" t="str">
         <v>Finance</v>
       </c>
       <c r="E241" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-aerovironment-inc-avav-recover-r5201287.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-blaize-holdings-inc-r5217258.htm</v>
       </c>
       <c r="F241" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Blaize Holdings, Inc. ("Blaize" or the "Company") (NASDAQ:BZAI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Blaize and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Shareholders of GeneDx Holdings Corp. (WGS): Protect Your Rights Before ...</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against TruGolf ...</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C242" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D242" t="str">
         <v>Finance</v>
       </c>
       <c r="E242" t="str">
-        <v>https://pr-inside.com/shareholders-of-genedx-holdings-corp-wgs-protect-your-rights-before-r5201286.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-trugolf-r5217257.htm</v>
       </c>
       <c r="F242" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GeneDx Holdings Corp. (NASDAQ:WGS) securities. If you suffered a loss on your GeneDx Holdings Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about GeneDx Holdings Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against TruGolf Holdings, Inc. ("TruGolf" or the "Company") (NASDAQ:TRUG). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether TruGolf and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>Did You Lose Money on Nano-X Imaging Ltd. (NNOX)? Levi &amp; Korsinsky ...</v>
+        <v>Pomerantz LLP Issues Reminder to Shareholders in Rackspace Technology, ...</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C243" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D243" t="str">
         <v>Finance</v>
       </c>
       <c r="E243" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-nano-x-imaging-ltd-nnox-levi-korsinsky-r5201285.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-rackspace-technology-r5217256.htm</v>
       </c>
       <c r="F243" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Nano-X Imaging Ltd. (NASDAQ:NNOX) securities. If you suffered a loss on your Nano-X Imaging Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Nano-X Imaging Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Rackspace Technology, Inc. ("Rackspace" or the "Company") (NASDAQ:RXT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Rackspace and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Wellgistics Health Appoints Brett Thompson as Chief Technology Officer</v>
+        <v>Pomerantz LLP Notifies Investors of Class Action Against iTonic Holdings ...</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C244" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D244" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E244" t="str">
-        <v>https://www.newswire.com/news/wellgistics-health-appoints-brett-thompson-as-chief-technology-officer</v>
+        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-against-itonic-holdings-r5217255.htm</v>
       </c>
       <c r="F244" t="str">
-        <v>Experienced Healthcare Information Technology Specialist Joins Leading Pharmaceutical IT Company</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against iTonic Holdings Ltd (f/k/a Pheton Holdings Ltd) ("Pheton" or the "Company") (NASDAQ:ITOC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Pheton and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, ..</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Aya Presents Nineteen Minutes Later and Announces Their Anticipated Fall 2026 Tour</v>
+        <v>Pomerantz LLP Moves Forward with Class Action Litigation Against Datavault ...</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C245" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D245" t="str">
-        <v>Energy</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E245" t="str">
-        <v>https://www.pr.com/press-release/973665</v>
+        <v>https://pr-inside.com/pomerantz-llp-moves-forward-with-class-action-litigation-against-datavault-r5217253.htm</v>
       </c>
       <c r="F245" t="str">
-        <v>AYA presents Nineteen Minutes Later, the Denver-based rock band preparing for a Fall 2026 multi-city tour. The upcoming run marks a new live milestone for the band, whose music blends rock with elements of pop and alternative synth. Centered on identity, truth, resilience, and self-expression, Nineteen Minutes Later brings a mix of high-energy performance and human storytelling to the stage. Formed in 2024, Nineteen [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>SAFE Alliance Welcomes Jayden Beatty as Chief Development Officer</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Wise ...</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C246" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D246" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E246" t="str">
-        <v>https://www.pr.com/press-release/973769</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-wise-r5217252.htm</v>
       </c>
       <c r="F246" t="str">
-        <v>SAFE Alliance welcomes Jayden Beatty as Chief Development Officer, effective July 15. Beatty brings a over a decade of fundraising leadership, including a $10M capital campaign, to help SAFE strengthen community partnerships and investment in survivor safety, healing, and prevention services. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Wise Group plc ("Wise" or the "Company") (NASDAQ:WSE). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Wise and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 29, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Investors in Embecta Corp. (EMBC): Protect Your Rights - Contact Levi ...</v>
+        <v>Pomerantz LLP Notifies Investors of Class Action Against Pentair plc ...</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C247" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D247" t="str">
         <v>Finance</v>
       </c>
       <c r="E247" t="str">
-        <v>https://pr-inside.com/investors-in-embecta-corp-embc-protect-your-rights-contact-levi-r5201284.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-against-pentair-plc-r5217251.htm</v>
       </c>
       <c r="F247" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Pentair plc ("Pentair" or the "Company") (NYSE:PNR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Pentair and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 2, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>BRCB ALERT: Securities Fraud Class Action Launched Against Black Rock ...</v>
+        <v>Pomerantz LLP Issues Important Reminder to PROCEPT BioRobotics Corporation ...</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C248" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D248" t="str">
         <v>Finance</v>
       </c>
       <c r="E248" t="str">
-        <v>https://pr-inside.com/brcb-alert-securities-fraud-class-action-launched-against-black-rock-r5201283.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-procept-biorobotics-corporation-r5217250.htm</v>
       </c>
       <c r="F248" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Black Rock Coffee Bar, Inc. (NASDAQ:BRCB) securities. If you suffered a loss on your Black Rock Coffee Bar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Black Rock Coffee Bar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against PROCEPT BioRobotics Corporation ("Procept" or the "Company") (NASDAQ:PRCT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Procept and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 22, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>July 17, 2026 Deadline Approaching: Join Class Action Against Commvault ...</v>
+        <v>Pomerantz LLP Issues Important Reminder to EquipmentShare.com Inc. ...</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C249" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D249" t="str">
         <v>Finance</v>
       </c>
       <c r="E249" t="str">
-        <v>https://pr-inside.com/july-17-2026-deadline-approaching-join-class-action-against-commvault-r5201282.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-equipmentshare-com-inc-r5217248.htm</v>
       </c>
       <c r="F249" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against EquipmentShare.com Inc. ("EquipmentShare" or the "Company") (NASDAQ:EQPT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether EquipmentShare and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 21, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Class Action Filed Against Helen of Troy Limited (HELE) Over Securities ...</v>
+        <v>Pomerantz LLP Informs Shareholders of Securities Class Action Against ...</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C250" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D250" t="str">
         <v>Finance</v>
       </c>
       <c r="E250" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-helen-of-troy-limited-hele-over-securities-r5201281.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-securities-class-action-against-r5217247.htm</v>
       </c>
       <c r="F250" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Helen of Troy Limited (NASDAQ:HELE) securities. If you suffered a loss on your Helen of Troy Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Helen of Troy Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Hertz Global Holdings, Inc. ("Hertz" or the "Company") (NASDAQ:HTZ). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Hertz and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 22, 2026, to ask the ..</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>Levi &amp; Korsinsky Urges Erasca, Inc. (ERAS) Shareholders to Act Before ...</v>
+        <v>Pomerantz LLP Launches Class Action Lawsuit Against Microvast Holdings, ...</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C251" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D251" t="str">
         <v>Finance</v>
       </c>
       <c r="E251" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-erasca-inc-eras-shareholders-to-act-before-r5201280.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-launches-class-action-lawsuit-against-microvast-holdings-r5217244.htm</v>
       </c>
       <c r="F251" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Microvast Holdings, Inc. ("Microvast" or the "Company") (NASDAQ:MVST) and certain officers. The class action, filed in the United States District Court for the Southern District of Texas, Houston Division, and docketed under 26-cv-05804, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Microvast securities between April 1, 2025 and March 16, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Lost Money on Via Transportation, Inc. (VIA)? Join Class Action Before ...</v>
+        <v>Class Action Lawsuit Reminder from Pomerantz LLP for Investors of Planet ...</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C252" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D252" t="str">
         <v>Finance</v>
       </c>
       <c r="E252" t="str">
-        <v>https://pr-inside.com/lost-money-on-via-transportation-inc-via-join-class-action-before-r5201279.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-reminder-from-pomerantz-llp-for-investors-of-planet-r5217242.htm</v>
       </c>
       <c r="F252" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Via Transportation, Inc. (NYSE:VIA) securities. If you suffered a loss on your Via Transportation, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Via Transportation, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Planet Fitness, Inc. ("Planet Fitness" or the "Company") (NYSE:PLNT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Planet Fitness and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 14, 2026, to ask ..</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>Lost Money on Lucid Group, Inc. (LCID)? Contact Levi &amp; Korsinsky Before ...</v>
+        <v>AsiaBaseMetals Adopts Semi-Annual Reporting</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C253" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D253" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E253" t="str">
-        <v>https://pr-inside.com/lost-money-on-lucid-group-inc-lcid-contact-levi-korsinsky-before-r5201278.htm</v>
+        <v>https://www.newsfilecorp.com/release/312014/AsiaBaseMetals-Adopts-SemiAnnual-Reporting</v>
       </c>
       <c r="F253" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - AsiaBaseMetals Inc. (TSXV: ABZ) ("AsiaBaseMetals" or the "Company") announces that it has elected to rely on the exemptions provided in CSA Coordinated Blanket Order 51-933 - Exemption to Permit Semi-Annual Reporting for Certain Venture Issuers.Accordingly, the Company will no longer file interim financial reports and related management's discussion and analysis ("MD&amp;A") for the first and third quarter interim periods as required...</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>August 25, 2026 Deadline: Join Class Action Lawsuit Against Futu Holdings ...</v>
+        <v>iScreen Introduces Interactive Digital Pet Experience for iPhone Customization</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C254" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D254" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E254" t="str">
-        <v>https://pr-inside.com/august-25-2026-deadline-join-class-action-lawsuit-against-futu-holdings-r5201277.htm</v>
+        <v>https://www.prnewswire.com/news-releases/iscreen-introduces-interactive-digital-pet-experience-for-iphone-customization-302859973.html</v>
       </c>
       <c r="F254" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Futu Holdings Limited (NASDAQ:FUTU) securities. If you suffered a loss on your Futu Holdings Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Futu Holdings Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>New experience brings an original digital companion, customizable widgets, and stickers to personalized iPhone Home Screens LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- iScreen, a mobile customization app for iOS and Android, today introduced a new interactive digital pet experience...</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Lost Money on Zoetis Inc. (ZTS)? Join Class Action Before July 27, ...</v>
+        <v>Kaplan Fox Alerts Hyliion Holdings Corp. (HYLN) Investors to a Securities Class Action Deadline on October 27, 2026</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C255" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D255" t="str">
         <v>Finance</v>
       </c>
       <c r="E255" t="str">
-        <v>https://pr-inside.com/lost-money-on-zoetis-inc-zts-join-class-action-before-july-r5201276.htm</v>
+        <v>https://www.newsfilecorp.com/release/312002/Kaplan-Fox-Alerts-Hyliion-Holdings-Corp.-HYLN-Investors-to-a-Securities-Class-Action-Deadline-on-October-27-2026</v>
       </c>
       <c r="F255" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks to ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Hyliion Holdings Corp. ("Hyliion" or the "Company") (NYSE American: HYLN) on behalf of investors that purchased or otherwise acquired Hyliion securities between May 12, 2026 and June 23, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Hyliion and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Join Class Action to Recover Losses from GRAIL, Inc. (GRAL) - Contact ...</v>
+        <v>TrustBIX Inc. Announces June 30, 2026 Third Quarter Financial Results</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C256" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D256" t="str">
         <v>Finance</v>
       </c>
       <c r="E256" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-grail-inc-gral-contact-r5201275.htm</v>
+        <v>https://www.newsfilecorp.com/release/311979/TrustBIX-Inc.-Announces-June-30-2026-Third-Quarter-Financial-Results</v>
       </c>
       <c r="F256" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks to ..</v>
+        <v>Edmonton, Alberta--(Newsfile Corp. - August 28, 2026) - TrustBIX Inc. (TSXV: TBIX) ("TrustBIX" or the "Company") announced today financial results for the third quarter ended June 30, 2026, and the related Management's Discussion and Analysis ("MD&amp;A"). President and CEO Hubert Lau commented: "During Q3, we focused on evaluating strategic acquisitions that are complementary to our existing operations. The completion of the Zen Cyber acquisition on August 4, 2026 marks an important milestone in...</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Nextech3D.ai Launches KraftyLab Intelligence(TM), an AI-Powered Workforce ...</v>
+        <v>HBO Max Unveils The Official Trailer And Key Art For HBO Original Series PAOLO, Streaming September 25</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C257" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D257" t="str">
-        <v>AI, SaaS</v>
+        <v>Media</v>
       </c>
       <c r="E257" t="str">
-        <v>https://pr-inside.com/nextech3d-ai-launches-kraftylab-intelligence-tm-an-ai-powered-workforce-r5201274.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359679</v>
       </c>
       <c r="F257" t="str">
-        <v>(PR-inside.com) -AI-powered workforce intelligence platform designed to connect employee surveys, workforce analytics, onboarding, training, leadership development, team building and engagement initiatives within a unified software environment. Existing KraftyLab enterprise customers are expected to participate in the Company's pilot program. -Enterprise pilot program underway as Nextech3D.ai expands into the growing workforce intelligence, employee engagement and organizational development software market. NEW YORK CITY, NY AND TORONTO, ON / ACCESS Newswire / July 15, 2026 /Nextech3D.ai (CSE:NTAR)(OTCQB:NEXCF)(FSE:EP2) today announced the launch of the enterprise pilot program for KraftyLab Intelligence™, an AI-powered workforce intelligence and employee engagement platform designed to he</v>
+        <v>Synopsis: Paolo lives a simple yet fulfilling life in a small provincial town, moving pianos by day and planning a wedding with his fianc�e Winnie in his spare time. After a chance encounter, Paolo finds himself attending a campaign event for his former classmate T�ophane Tolbiac, an ambitious and magnetic local politician on the rise. But what begins as a commitment to T�ophane&amp;#39;s campaign soon spirals as Paolo&amp;#39;s world is upended by his all-consuming desire to be part of the hopeful mayo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359679</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Acumen Pharmaceuticals Highlights Enhanced Brain Delivery™ (EBD™) Program Data and Early Alzheimer’s Disease Insights at the Alzheimer’s Association International Conference (AAIC®) 2026</v>
+        <v>Inter Miami CF Reaches Agreement with Cristian “Kily” Gonz�lez as New Head Coach</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C258" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D258" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E258" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327603/0/en/Acumen-Pharmaceuticals-Highlights-Enhanced-Brain-Delivery-EBD-Program-Data-and-Early-Alzheimer-s-Disease-Insights-at-the-Alzheimer-s-Association-International-Conference-AAIC-2026.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359678</v>
       </c>
       <c r="F258" t="str">
-        <v>NEWTON, Mass., July 15, 2026 (GLOBE NEWSWIRE) -- Acumen Pharmaceuticals, Inc. (NASDAQ: ABOS) (Acumen), a clinical-stage biopharmaceutical company developing novel therapeutics that target soluble amyloid beta oligomers (AβOs) for the treatment of Alzheimer’s disease (AD), today announced new findings presented at the Alzheimer's Association International Conference (AAIC ® ) 2026 in London. Following collaboration with JCR Pharmaceuticals Co., Ltd. (JCR) on EBD candidate development, studies demonstrated improved brain penetration of anti-AβO antibodies through transferrin receptor-mediated delivery across both mouse and non-human primate models. Additionally, research from early symptomatic AD patients highlighted the lived experience among ALTITUDE-AD trial participants and their study p</v>
+        <v>Inter Miami CF announced today that it has reached an agreement with Cristian Alberto &amp;#8220;Kily&amp;#8221; Gonz�lez to become the Club&amp;#39;s new First Team head coach. Gonz�lez will officially assume his duties once he receives the corresponding work permits. - - Guillermo Hoyos will provisionally continue in charge of the team until the arrival of the new head coach and his coaching staff. Inter Miami would like to especially highlight and thank Hoyos for his commitment and full dedication to the Club, de... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359678</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>AgPlenus Launches Novel AI Model for Predicting Antifungal Potency, Expanding ChemPass AI for Ag™ Capabilities</v>
+        <v>PLAB Deadline: PLAB Investors with Losses in Excess of $100K Have Opportunity to Lead Photronics, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C259" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D259" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E259" t="str">
-        <v>https://www.prnewswire.com/news-releases/agplenus-launches-novel-ai-model-for-predicting-antifungal-potency-expanding-chempass-ai-for-ag-capabilities-302826355.html</v>
+        <v>https://www.prnewswire.com/news-releases/plab-deadline-plab-investors-with-losses-in-excess-of-100k-have-opportunity-to-lead-photronics-inc-securities-fraud-lawsuit-302861634.html</v>
       </c>
       <c r="F259" t="str">
-        <v>New AI model enables ChemPass AI for Ag™ to identify and prioritize antifungal molecules with a higher probability of biological success at early discovery stages REHOVOT, Israel, July 15, 2026 /PRNewswire/ -- AgPlenus Ltd., a company developing novel, sustainable crop protection products...</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Photronics, Inc. (NASDAQ: PLAB) between December 10, 2025 and May 27, 2026, inclusive (the "Class Period"), of the important September 4, 2026 lead plaintiff...</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Borr Drilling Limited - Invitation to Webcast and Conference Call for Q2 2026 Results</v>
+        <v>Cohen &amp;amp; Steers Infrastructure Fund, Inc. (UTF) Notification of Sources of Distribution Under Section 19(a)</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C260" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D260" t="str">
         <v>Finance</v>
       </c>
       <c r="E260" t="str">
-        <v>https://www.prnewswire.com/news-releases/borr-drilling-limited--invitation-to-webcast-and-conference-call-for-q2-2026-results-302826364.html</v>
+        <v>https://www.prnewswire.com/news-releases/cohen--steers-infrastructure-fund-inc-utf-notification-of-sources-of-distribution-under-section-19a-302863177.html</v>
       </c>
       <c r="F260" t="str">
-        <v>HAMILTON, Bermuda, July 15, 2026 /PRNewswire/ -- Borr Drilling Limited (NYSE: BORR) (OSE: BORR) (the "Company") plans to release its financial results for the second quarter of 2026 (April 1 to June 30) after the close of trading on NYSE on Tuesday, August 11, 2026. A conference call and...</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- This press release provides shareholders of Cohen &amp; Steers Infrastructure Fund, Inc. (NYSE: UTF) (the "Fund") with information regarding the sources of the distribution to be paid on August 31, 2026 and cumulative distributions paid fiscal...</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>BriaCell Arranges Scalable Manufacturing with FUJIFILM Biotechnologies for Bria-IMT™</v>
+        <v>Cohen &amp;amp; Steers Closed-End Opportunity Fund, Inc. (FOF) Notification of Sources of Distribution Under Section 19(a)</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C261" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D261" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E261" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327609/0/en/BriaCell-Arranges-Scalable-Manufacturing-with-FUJIFILM-Biotechnologies-for-Bria-IMT.html</v>
+        <v>https://www.prnewswire.com/news-releases/cohen--steers-closed-end-opportunity-fund-inc-fof-notification-of-sources-of-distribution-under-section-19a-302863176.html</v>
       </c>
       <c r="F261" t="str">
-        <v>PHILADELPHIA and VANCOUVER, British Columbia, July 15, 2026 (GLOBE NEWSWIRE) -- BriaCell Therapeutics Corp. (Nasdaq: BCTX, BCTXL) (TSX: BCT) (“BriaCell” or the “Company”), a clinical-stage biotechnology company developing novel immunotherapies to transform cancer care, announces a manufacturing arrangement with FUJIFILM Biotechnologies California, a leading contract development and manufacturing organization (CDMO) specializing in cell therapies, to support the ongoing pivotal Phase 3 clinical development and potential future commercial supply of BriaCell’s lead clinical candidate, Bria-IMT, an off-the-shelf allogenic cell therapy.</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- This press release provides shareholders of Cohen &amp; Steers Closed-End Opportunity Fund, Inc. (NYSE: FOF) (the "Fund") with information regarding the sources of the distribution to be paid on August 31, 2026 and cumulative distributions paid fiscal...</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Cellectar Biosciences Announces Publication of Phase 1 Study of Iopofosine I 131 in Peer-Reviewed Journal Cancers</v>
+        <v>PRIVYER Expands 24/7 Executive Chauffeur Service Across South Florida</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C262" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D262" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E262" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327602/29076/en/Cellectar-Biosciences-Announces-Publication-of-Phase-1-Study-of-Iopofosine-I-131-in-Peer-Reviewed-Journal-Cancers.html</v>
+        <v>https://pressreleasenews.org/pressroom/privyer-expands-24-7-executive-chauffeur-service-across-south-florida</v>
       </c>
       <c r="F262" t="str">
-        <v>Demonstrated Favorable Safety Profile and Preliminary Clinical Activity in Relapsed/Refractory Multiple Myeloma</v>
+        <v>PRIVYER broadens access to professional chauffeur, airport transfer and corporate transportation services throughout Miami, Fort Lauderdale, West Palm Beach and surrounding South Florida communities.</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Conagra Brands Announces Quarterly Dividend Payment of $0.175 Per Share</v>
+        <v>ROSEN, NATIONAL TRIAL COUNSEL, Encourages Alibaba Group Holding Limited ...</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C263" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D263" t="str">
         <v>Finance</v>
       </c>
       <c r="E263" t="str">
-        <v>https://www.prnewswire.com/news-releases/conagra-brands-announces-quarterly-dividend-payment-of-0-175-per-share-302826012.html</v>
+        <v>https://pr-inside.com/rosen-national-trial-counsel-encourages-alibaba-group-holding-limited-r5217234.htm</v>
       </c>
       <c r="F263" t="str">
-        <v>CHICAGO, July 15, 2026 /PRNewswire/ -- Conagra Brands, Inc. (NYSE: CAG) today announced that its Board of Directors approved a quarterly dividend payment of $0.175 per share of CAG common stock to be paid on September 2, 2026 to stockholders of record as of the close of business on July...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alibaba Group Holding Limited (NYSE:BABA) between June 26, 2025 and June 24, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you purchased Alibaba securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To ..</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>CONAGRA BRANDS REPORTS FOURTH QUARTER AND FULL YEAR RESULTS</v>
+        <v>Global Times: What does China’s 4.7 percent growth in the first half of 2026 mean?</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C264" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D264" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E264" t="str">
-        <v>https://www.prnewswire.com/news-releases/conagra-brands-reports-fourth-quarter-and-full-year-results-302825646.html</v>
+        <v>https://pressreleasenews.org/pressroom/global-times-what-does-chinas-4-7-percent-growth-in-the-first-half-of-2026-mean</v>
       </c>
       <c r="F264" t="str">
-        <v>CHICAGO, July 15, 2026 /PRNewswire/ -- Today Conagra Brands, Inc. (NYSE: CAG) reported results for the fourth quarter and full fiscal year 2026, which ended on May 31, 2026. All comparisons are against the prior year fiscal period, unless otherwise noted. Highlights Fourth quarter fiscal...</v>
+        <v/>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Coveo Announces Renewal of Normal Course Issuer Bid and Automatic Securities Purchase Plan</v>
+        <v>Global Times: Driving high-quality development to achieve long-term stability and progress</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C265" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D265" t="str">
-        <v>Finance, AI, Education</v>
+        <v/>
       </c>
       <c r="E265" t="str">
-        <v>https://www.prnewswire.com/news-releases/coveo-announces-renewal-of-normal-course-issuer-bid-and-automatic-securities-purchase-plan-302825757.html</v>
+        <v>https://pressreleasenews.org/pressroom/global-times-driving-high-quality-development-to-achieve-long-term-stability-and-progress</v>
       </c>
       <c r="F265" t="str">
-        <v>MONTREAL and SAN FRANCISCO, July 15, 2026 /PRNewswire/ -- Coveo Solutions Inc. ("Coveo" or the "Company") (TSX: CVO), the leader in AI-Relevance, delivering best-in-class search and generative experiences, announced today that its board of directors has authorized, and the Toronto Stock...</v>
+        <v/>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>One Bullion Secures Fully Funded August Drill Campaign Following Completion of Vumba Geophysics</v>
+        <v>ALLATRA Global Research Center Presents the Inaugural Issue of ALLATRA Natural Science Review</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C266" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D266" t="str">
         <v/>
       </c>
       <c r="E266" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327606/0/en/One-Bullion-Secures-Fully-Funded-August-Drill-Campaign-Following-Completion-of-Vumba-Geophysics.html</v>
+        <v>https://pressreleasenews.org/pressroom/allatra-global-research-center-presents-the-inaugural-issue-of-allatra-natural-science-review</v>
       </c>
       <c r="F266" t="str">
-        <v>Vumba Geophysical Survey Completed and Maitengwe Survey Approximately 40% Complete as the Company Moves from Target Generation to Drilling</v>
+        <v/>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>OVERSTOCK CO2 OPTICS FOR HIGH &amp;amp; LOW POWER LASERS</v>
+        <v>Robbins LLP Urges AARD Stockholders Who Lost Money Investing in Aardvark Therapeutics, Inc. to Contact the Firm for Information About Leading the Class Action</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C267" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D267" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E267" t="str">
-        <v>https://www.prnewswire.com/news-releases/overstock-co2-optics-for-high--low-power-lasers-302823267.html</v>
+        <v>https://www.prnewswire.com/news-releases/robbins-llp-urges-aard-stockholders-who-lost-money-investing-in-aardvark-therapeutics-inc-to-contact-the-firm-for-information-about-leading-the-class-action-302863120.html</v>
       </c>
       <c r="F267" t="str">
-        <v>PROVIDENCE, R.I., July 15, 2026 /PRNewswire/ -- Laser Research Optics has introduced a new updated dynamic list of first-quality CO2 laser optics from actual customer order overruns that are now available at up to a 40% savings. The Laser Research Overstock Parts List features...</v>
+        <v>SAN DIEGO, Aug. 28, 2026 /PRNewswire/ -- Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired Aardvark Therapeutics, Inc. (NASDAQ: AARD) (a) common stock pursuant to the Company's...</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Rekor Systems Expects Significant Improvement in Second Quarter 2026 Financial Performance</v>
+        <v>Independent Leadership Council Groups Surpass $10 Million in Funding</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C268" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D268" t="str">
         <v>Finance</v>
       </c>
       <c r="E268" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327608/0/en/Rekor-Systems-Expects-Significant-Improvement-in-Second-Quarter-2026-Financial-Performance.html</v>
+        <v>https://www.prnewswire.com/news-releases/independent-leadership-council-groups-surpass-10-million-in-funding-302863175.html</v>
       </c>
       <c r="F268" t="str">
-        <v>Company Expects Adjusted EBITDA Loss to Narrow 78% Year Over Year to Approximately $1.3 Million Company Expects Adjusted EBITDA Loss to Narrow 78% Year Over Year to Approximately $1.3 Million</v>
+        <v>WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- The Independent Leadership Council (ILC), a national organization co-founded by Heather Manchin, Adam Brandon and Seth Cohen to support independent leaders in Congress, along with its related PAC, announced today that it has raised more than $10...</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Repligen to Report Second Quarter 2026 Financial Results</v>
+        <v>Television Host and Author Ina Garten Launches Weekly Show, 'Happy Hour With Ina Garten,' With Vox Media</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C269" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D269" t="str">
-        <v>Finance</v>
+        <v>Media</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327601/24603/en/Repligen-to-Report-Second-Quarter-2026-Financial-Results.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359676</v>
       </c>
       <c r="F269" t="str">
-        <v>Webcast and Conference Call to Be Held Tuesday, July 28, 2026, at 8:00 a.m. ET Webcast and Conference Call to Be Held Tuesday, July 28, 2026, at 8:00 a.m. ET</v>
+        <v>Ina Garten, lifestyle icon, beloved cookbook author, and television host, and Vox Media announced the launch of Happy Hour With Ina Garten, a new weekly interview podcast filmed and recorded in Garten&amp;#39;s New York City apartment. In her new podcast, Garten will sit down with guests from the worlds of culture, food, art, entertainment, sports, and more, for the kinds of conversations you love to overhear at a great dinner party. Expect warm, funny, in-depth interviews alongside personal st... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359676</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>Senti Biosciences Holdings, Inc. Announces a Strategic Transaction to Unlock Value for its Gene-Circuit-Enabled Pipeline, Including SENTI-202, and to Sharpen its Focus on Next-Generation Controllable Genetic Medicines Powered by its Regulator Dial™ Technology Platform</v>
+        <v>Americas Cardroom Has Two Final Starting Flights Left for $15 Million ...</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C270" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D270" t="str">
-        <v>Finance, SaaS</v>
+        <v/>
       </c>
       <c r="E270" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327605/0/en/Senti-Biosciences-Holdings-Inc-Announces-a-Strategic-Transaction-to-Unlock-Value-for-its-Gene-Circuit-Enabled-Pipeline-Including-SENTI-202-and-to-Sharpen-its-Focus-on-Next-Generati.html</v>
+        <v>https://pr-inside.com/americas-cardroom-has-two-final-starting-flights-left-for-15-million-r5217233.htm</v>
       </c>
       <c r="F270" t="str">
-        <v>SOUTH SAN FRANCISCO, Calif., July 15, 2026 (GLOBE NEWSWIRE) -- Senti Biosciences Holdings, Inc. (NASDAQ: SNTI) (“SBH” or the “Company”) today announced a strategic transaction designed to sharpen its focus on next-generation controllable genetic medicines powered by its Regulator Dial™ technology platform (the “Retained Assets”) and unlock value for its Gene-Circuit-enabled pipeline, including SENTI-202, currently being advanced by its wholly owned subsidiary, Senti Biosciences, Inc.</v>
+        <v>(PR-inside.com) The added Saturday Bonus Flight precedes Sunday's last scheduled Day 1 for both events. SAN JOSE, COSTA RICA / ACCESS Newswire / August 28, 2026 / Americas Cardroom is providing two remaining opportunities to advance in its $15 million Dual Mystery Bounty Venoms, with a newly added Bonus Flight on Saturday, August 29, and the final scheduled Day 1 on Sunday, August 30. The back-to-back flights begin at 12:05 p.m. ET in both tournaments. The $12 million guaranteed No-Limit Hold'em Mystery Bounty Venom and the $3 million guaranteed Pot-Limit Omaha Mystery Bounty Venom each carry a $2,650 buy-in. The NLH event has generated ..</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>TappAlpha Expands Growth + Income ETF Platform with TMGN, Bringing Tax-Efficient Income to the Cboe Magnificent 10 Index</v>
+        <v>Five ways K-12 leaders can strengthen teacher recognition beyond appreciation weeks, according to new University of Phoenix white paper</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C271" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D271" t="str">
-        <v>Finance, SaaS</v>
+        <v>Education</v>
       </c>
       <c r="E271" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327607/0/en/TappAlpha-Expands-Growth-Income-ETF-Platform-with-TMGN-Bringing-Tax-Efficient-Income-to-the-Cboe-Magnificent-10-Index.html</v>
+        <v>https://www.prnewswire.com/news-releases/five-ways-k12-leaders-can-strengthen-teacher-recognition-beyond-appreciation-weeks-according-to-new-university-of-phoenix-white-paper-302863174.html</v>
       </c>
       <c r="F271" t="str">
-        <v>TappAlpha Expands Growth + Income ETF Platform with TMGN, Bringing Tax-Efficient Income to the Cboe Magnificent 10 Index</v>
+        <v>Author Dr. Contessa T. Walker-Jackson distinguishes professional recognition from general appreciation and offers practical approaches for school leaders seeking to support teacher morale and engagement PHOENIX, Aug. 28, 2026 /PRNewswire/ -- University of Phoenix College of Doctoral...</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>TRISO-X Awarded Tennessee Grant to Support Expansion of Nuclear Fuel Campus</v>
+        <v>Why has the subject of transgender identity become so polarizing? And how can we deepen our understanding of the issue? Simon Coutu's Transpositions, the latest installment of NFB YouTube-based documentary initiative ON FILME, launches</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C272" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D272" t="str">
-        <v>Finance, Energy</v>
+        <v>Media</v>
       </c>
       <c r="E272" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327610/0/en/TRISO-X-Awarded-Tennessee-Grant-to-Support-Expansion-of-Nuclear-Fuel-Campus.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359675</v>
       </c>
       <c r="F272" t="str">
-        <v>OAK RIDGE, Tenn., July 15, 2026 (GLOBE NEWSWIRE) -- TRISO-X, LLC (“TRISO-X” or the “Company”), a leading manufacturer of advanced nuclear fuels and wholly-owned subsidiary of X-Energy, Inc. (“X-energy”) (NASDAQ: XE), today announced it has received an $11 million economic development grant from the State of Tennessee. The funding will support the continued development of the Company’s fuel fabrication campus in Oak Ridge, Tennessee, including a potential second commercial fuel facility and a dedicated research and development center. The award marks an important milestone in TRISO-X’s efforts to advance U.S. energy security through America’s first commercial-scale advanced nuclear fuel campus.</v>
+        <v>Transpositions by documentary filmmaker Simon Coutu is now streaming on YouTube . This highly topical work explores the rise of transphobia and the weaponization of trans identity in Quebec&amp;#39;s political and media discourse. This National Film Board of Canada production is the third installment of its ON FILME documentary initiative, developed specifically for YouTube and presented in four distinct yet complementary formats. - - Its goal? To spark meaningful dial... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359675</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>Winshear Portsoy Project – Downhole Electromagnetic Survey Outlines Strong Conductor in the South Zone Close to Recent Drilling</v>
+        <v>ACR Poker Has Two Flights Remaining for $15 Million Dual Venoms</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C273" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D273" t="str">
         <v/>
       </c>
       <c r="E273" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327604/0/en/Winshear-Portsoy-Project-Downhole-Electromagnetic-Survey-Outlines-Strong-Conductor-in-the-South-Zone-Close-to-Recent-Drilling.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359673</v>
       </c>
       <c r="F273" t="str">
-        <v>Downhole EM survey completed at Winshear’s Portsoy Ni-Cu-Co Project identifies strong conductor with characteristics of a massive sulphide body.</v>
+        <v>ACR Poker will offer its last two starting flights for the $15 million Dual Mystery Bounty Venoms on consecutive days, beginning with Saturday&amp;#39;s new Bonus Flight and ending with Sunday&amp;#39;s final Day 1. - - Cards go in the air at 12:05 p.m. ET on August 29 and August 30. Both the $12 million guaranteed No-Limit Hold&amp;#39;em Mystery Bounty Venom and the $3 million guaranteed Pot-Limit Omaha Mystery Bounty Venom have a $2,650 buy-in. - - The first seven Day 1s produced 3,072 NLH entries and 349 Day... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359673</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>Subscription Economy Market Opportunities Across Regions</v>
+        <v>FTK Investor Notice: Shareholder Rights Law Firm Robbins LLP Reminds Investors of the Class Action Lawsuit Against Flotek Industries, Inc.</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C274" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D274" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E274" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762799</v>
+        <v>https://www.prnewswire.com/news-releases/ftk-investor-notice-shareholder-rights-law-firm-robbins-llp-reminds-investors-of-the-class-action-lawsuit-against-flotek-industries-inc-302863091.html</v>
       </c>
       <c r="F274" t="str">
-        <v>The global Subscription Economy Market was valued at USD 492.3 billion in 2024 and is projected to grow from USD 628.2 billion in 2026 to USD 1,512.1 [read full press release...]</v>
+        <v>SAN DIEGO, Aug. 28, 2026 /PRNewswire/ -- Shareholder rights law firm Robbins LLP informs investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired Flotek Industries, Inc. (NYSE: FTK) securities between August 3, 2026 and August 17,...</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>Leading the Network 2030: WBBA Officially Launches AI-Net, a Globally Authoritative Data Communications Certification</v>
+        <v>Final Dual Venoms Weekend Brings Consecutive Day 1s to Americas Cardroom</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C275" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D275" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E275" t="str">
-        <v>https://www.prnewswire.com/news-releases/leading-the-network-2030-wbba-officially-launches-ai-net-a-globally-authoritative-data-communications-certification-302826362.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359674</v>
       </c>
       <c r="F275" t="str">
-        <v>BANGKOK, July 15, 2026 /PRNewswire/ -- At the Asia-Pacific Broadband Development Summit (BDS), the World Broadband Association (WBBA) officially launched AI-Net, a globally authoritative data communications certification for countries and operators worldwide. Serving as a digital...</v>
-[...2 lines deleted...]
-    <row r="276">
+        <v>Americas Cardroom is heading into the deciding weekend of its $15 million Dual Mystery Bounty Venoms with consecutive starting flights on Saturday, August 29, and Sunday, August 30. - - Saturday&amp;#39;s newly added Bonus Flight and Sunday&amp;#39;s final scheduled Day 1 both begin at 12:05 p.m. ET. The two $2,650 tournaments are the $12 million guaranteed No-Limit Hold&amp;#39;em Mystery Bounty Venom and the $3 million guaranteed Pot-Limit Omaha Mystery Bounty Venom. - - Seven flights have put 3,072 NLH entries... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359674</v>
+      </c>
+    </row>
+    <row r="276" xml:space="preserve">
       <c r="A276" t="str">
-        <v>The technology breakthroughs behind Huawei's next-generation Smart String Grid-Forming ESS Platform</v>
+        <v>From Non-Electric to Smart Toilets: Australian Bidet Brand Conor Expands Into New Zealand</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C276" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D276" t="str">
-        <v>SaaS, Energy</v>
+        <v/>
       </c>
       <c r="E276" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-technology-breakthroughs-behind-huaweis-next-generation-smart-string-grid-forming-ess-platform-302826359.html</v>
-[...2 lines deleted...]
-        <v>Huawei FusionSolar's new Smart String Grid-Forming ESS Platform, LUTERRA, is born from technology breakthroughs designed to drive customer success. MUNICH, July 15, 2026 /PRNewswire/ -- Huawei launched LUTERRA at Intersolar Europe in Germany last month. In this article, Steve Zheng,...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109573/</v>
+      </c>
+      <c r="F276" t="str" xml:space="preserve">
+        <v xml:space="preserve">MELBOURNE, Aug 29, 2026 - (ACN Newswire) - Conor Australia Pty Ltd ("Conor"), an Australian-owned bidet and smart toilet company, today reaffirmed its position as a leading bidet brand in Australia, marking four years of growth across its product range - from entry-level non-electric bidet seats to smart bidet seats, an integrated smart toilet, and portable bidet sprayers for on-the-go hygiene. Conor has also launched conors.co.nz, extending its range into New Zealand for the first time.
+Founded in 2022 in St Kilda, Victoria, Conor set out to challenge Australia's low awareness of bidets at a time when the country lagged far behind Japan, South Korea and much of Europe in bidet adoption. Since then, the company says it has served more than 15,400 customers and, through its sustainability initiatives, supported the planting of more than 11,000 trees - tying directly into its core mission of reducing Australia's reliance on toilet paper, which the company notes requires significant water and timber resources to produce.
+"When we started, most Australians had never used a bidet and many assumed they weren't even legal here," a Conor Australia spokesperson said. "Four years on, we've built a full ecosystem of bidet products - non-electric, smart electric, integrated smart toilets and portable sprayers - so that every Australian household, regardless of budget or bathroom setup, has an easy way to make the switch to a cleaner, more water-efficient way of life."
+A Range Built for Every Australian Bathroom
+Conor's product lineup spans four core categories, all WaterMark certified for compliance with Australian plumbing standards.
+Non-electric bidet seats replace a standard toilet seat with one that includes a built-in water spray function, using the home's existing cold water supply line. No electrical wiring or power outlet is required, which keeps installation simple and makes non-electric seats the lowest-cost entry point into bidet ownership for renters and homeowners alike.
+Smart bidet seats connect to a standard power outlet and use heated water with adjustable temperature and pressure, typically controlled via a remote or side panel. Conor's smart range adds features such as heated seats, warm-air drying, and - on select models - auto open/close lids, offering a level of customisation non-electric seats don't provide. Conor positions its smart bidet seat range as a locally supported alternative to imported models, with Australian-based installation guidance and after-sales service.
+Integrated smart toilets combine the toilet bowl and bidet function into a single manufactured unit rather than a seat retrofitted onto an existing toilet. Conor's range now includes two such models, the FlushGreen Smart Toilet Integrated and the recently added Viora Smart Bidet Toilet, which adds an auto-open lid and infrared UV hygiene function. These typically suit full bathroom renovations or new builds rather than a quick upgrade.
+Portable bidets are compact, rechargeable devices designed to replicate a bidet wash away from a fixed bathroom fixture, for travel, camping or office use. Conor's Rinora and Lumora portable ranges are filled from any tap or bottle before use and are aimed at travellers and campers who have historically had no bidet option away from home.
+Conor also offers a handheld bidet spray range - the product that started the company in 2022 - alongside toilet accessories that round out its bathroom hygiene offering.
+Certified, Compliant and Built for Australian Homes
+All Conor bidet products are WaterMark certified, meeting Australian regulatory requirements for plumbing and water-use products. The company says this compliance, combined with local installation support and Australian-based customer service, has been central to building trust with Australian consumers in a category still newer to the local market than in Asia and Europe.
+On sustainability, Conor frames bidet adoption as a resource-use decision as much as a hygiene one, citing the water and timber required to manufacture toilet paper as part of the rationale it uses across its product marketing and sustainability reporting.
+About Conor Australia
+Founded in 2022 and based in St Kilda, Victoria, Conor Australia Pty Ltd is an Australian-owned company specialising in bidet seats, smart bidet seats, smart toilets, portable bidets and bathroom hygiene accessories. Conor's mission is to make bidet adoption simple, affordable and accessible for every Australian household, while reducing the environmental footprint associated with traditional toilet paper use. The company has served more than 15,400 customers to date and supported the planting of more than 11,000 trees as part of its ongoing sustainability commitments. Conor has recently extended its range to New Zealand via conors.co.nz.
+Media Contact
+Conor Australia Pty Ltd,
+29 Mitford St, St Kilda VIC 3182, Australia
+Email: info@conors.com.au
+Website: https://conors.com.au/
+SOURCE: Conor Australia Pty Ltd
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Sify reports Consolidated Financial Results for Q1 FY 2026-27</v>
+        <v>Kaplan Fox &amp; Kilsheimer LLP Encourages DICK's Sporting Goods, Inc. (DKS) Investors to Contact the Firm Regarding Potential Securities Law Violations</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C277" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D277" t="str">
         <v>Finance</v>
       </c>
       <c r="E277" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327600/29606/en/Sify-reports-Consolidated-Financial-Results-for-Q1-FY-2026-27.html</v>
+        <v>https://www.newsfilecorp.com/release/311991/Kaplan-Fox-Kilsheimer-LLP-Encourages-DICKs-Sporting-Goods-Inc.-DKS-Investors-to-Contact-the-Firm-Regarding-Potential-Securities-Law-Violations</v>
       </c>
       <c r="F277" t="str">
-        <v>Revenues of INR 12,352 Million. Adjusted EBITDA of INR 3,005 Million.</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against DICK's Sporting Goods, Inc. ("Dick's Sporting Goods" or the "Company") (NYSE: DKS).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Dick's Sporting Goods investor and have suffered losses, or if you have information that could assist in the Dick's Sporting Goods investigation, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>Strategiczna modernizacja marki GENMA przynosi znaczące rezultaty - liczne duże zamówienia i międzynarodowe uznanie dla technologii automatyzacji</v>
+        <v>NU E Power Corp. Issues Clarifying Press Release</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C278" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D278" t="str">
         <v/>
       </c>
       <c r="E278" t="str">
-        <v>https://www.prnewswire.com/news-releases/strategiczna-modernizacja-marki-genma-przynosi-znaczce-rezultaty---liczne-due-zamowienia-i-midzynarodowe-uznanie-dla-technologii-automatyzacji-302826352.html</v>
+        <v>https://www.newsfilecorp.com/release/311915/NU-E-Power-Corp.-Issues-Clarifying-Press-Release</v>
       </c>
       <c r="F278" t="str">
-        <v>NANTONG, Chiny, 15 lipca 2026 r. /PRNewswire/ -- RAINBOWCO (SZ: 002483), światowy lider w dziedzinie produkcji zaawansowanych urządzeń, przedstawił dziś najnowsze informacje dotyczące działalności swojej marki GENMA. Od czasu rozpoczęcia strategicznej modernizacji marki we wrześniu 2025 r....</v>
+        <v>Calgary, Alberta and Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - NU E Power Corp. (CSE: NUE) (OTC Pink: NUEPF) (FSE: NUE1) ("NUE" or the "Company") is issuing this news release to clarify its news release dated August 10, 2026 in respect of the engagement of Cashu Technologies Pty Ltd ("Cashu") for investor awareness services.The 560,720 units disclosed in that news release as issuable to Cashu in satisfaction of its fee were issued to Cashu under the non-brokered private...</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>One Year and a Day, a Father Marks the Milestone With a Large Print Edition and a 35 City Book Tour to Light Up the Shadows</v>
+        <v>Sable Announces Grant of Options</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C279" t="str">
-        <v>Send2Press</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D279" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E279" t="str">
-        <v>https://www.send2press.com/wire/one-year-and-a-day-a-father-marks-the-milestone-with-a-large-print-edition-and-a-35-city-book-tour-to-light-up-the-shadows/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352904/0/en/sable-announces-grant-of-options.html</v>
       </c>
       <c r="F279" t="str">
-        <v>GULF BREEZE, Fla., July 15, 2026 (SEND2PRESS NEWSWIRE) -- One year and a day ago, on July 15, 2025, Neal Winsomer wrote the first words of "Calling Out the Shadows: A Father's Stand Against the Current" (ISBN: 979-8995335146), now released in a two volume Large Print Edition through Neal Winsomer Publishing LLC. A week later he sets out on a 35-city U.S. book tour.</v>
+        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Sable Resources Ltd. ("Sable" or the "Company") (TSXV:SAE | OTCQB:SBLRF) announces that the Company has granted an aggregate of 650,000 options to purchase common shares of the Company to directors, officers, employees and consultants in accordance with the Company's stock option plan. The options granted are exercisable at $0.55 for a period of five years.</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>PET Scanners Market Innovation Trends</v>
+        <v>Cohen &amp;amp; Steers Quality Income Realty Fund, Inc. (RQI) Notification of Sources of Distribution Under Section 19(a)</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C280" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D280" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E280" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762789</v>
+        <v>https://www.prnewswire.com/news-releases/cohen--steers-quality-income-realty-fund-inc-rqi-notification-of-sources-of-distribution-under-section-19a-302863172.html</v>
       </c>
       <c r="F280" t="str">
-        <v>The global PET Scanners Market was valued at USD 2.04 billion in 2023 and is projected to reach USD 3.37 billion by 2030, expanding at a CAGR [read full press release...]</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- This press release provides shareholders of Cohen &amp; Steers Quality Income Realty Fund, Inc. (NYSE: RQI) (the "Fund") with information regarding the sources of the distribution to be paid on August 31, 2026 and cumulative distributions paid fiscal...</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Did You Lose Money on Planet Fitness, Inc. (PLNT)? Levi &amp; Korsinsky ...</v>
+        <v>Bamboo Insurance Files Registration Statement for Proposed Initial Public Offering</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C281" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D281" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E281" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-planet-fitness-inc-plnt-levi-korsinsky-r5201273.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bamboo-insurance-files-registration-statement-for-proposed-initial-public-offering-302863171.html</v>
       </c>
       <c r="F281" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
+        <v>MIDVALE, Utah, Aug. 28, 2026 /PRNewswire/ -- Bamboo Insurance Services, Inc. ("Bamboo Insurance") today announced that it has filed a registration statement on Form S-1 with the U.S. Securities and Exchange Commission (the "SEC") relating to a proposed initial public offering of shares of...</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds ADMA Biologics, ...</v>
+        <v>IGEL breidt met Teguar-hardware de endpointopties voor gezondheidszorg- en industriële omgevingen uit</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C282" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D282" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E282" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-adma-biologics-r5201272.htm</v>
+        <v>https://www.prnewswire.com/news-releases/igel-breidt-met-teguar-hardware-de-endpointopties-voor-gezondheidszorg--en-industriele-omgevingen-uit-302863170.html</v>
       </c>
       <c r="F282" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>De speciaal voor dit doel ontwikkelde medische en industriële systemen van Teguar bieden compatibele hardwareopties voor IGEL-implementaties in gespecialiseerde endpointomgevingen FORT LAUDERDALE, Fla., 28 augustus 2026 /PRNewswire/ -- IGEL®, een wereldwijd softwarebedrijf dat het IGEL...</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>SouthGobi Announces Completion Of Issue Of Payment-In-Kind Interest ...</v>
+        <v>WSE LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Wise Group plc Investors ...</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C283" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D283" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E283" t="str">
-        <v>https://pr-inside.com/southgobi-announces-completion-of-issue-of-payment-in-kind-interest-r5201271.htm</v>
+        <v>https://pr-inside.com/wse-lawsuit-alert-levi-korsinsky-notifies-wise-group-plc-investors-r5217232.htm</v>
       </c>
       <c r="F283" t="str">
-        <v>(PR-inside.com) HONG KONG, HK / ACCESS Newswire / July 15, 2026 / SouthGobi Resources Ltd. (TSX-V:SGQ)(HK:1878) ("SouthGobi" or the "Company") announces that reference is made to the announcement of the Company dated July 13, 2026 and July 14, 2026 (the "Announcements"). Unless otherwise specified, terms used in this announcement shall have the same meanings as defined in the Announcements. The Company announces that it has issued to Od Sar Trading Co. Limited (the "Assignee") 73,497,622 Common Shares (the "PIK Interest Shares"), representing approximately 19.83% of the issued and outstanding Common Shares following completion of the PIK Interest Shares issuance, in satisfaction of ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Nepra Foods Advances Planned Acquisition of Idaho Beverage Manufacturing ...</v>
+        <v>Lost Money on Hyliion Holdings Corp. (HYLN)? Urged to Join Class Action ...</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C284" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D284" t="str">
         <v>Finance</v>
       </c>
       <c r="E284" t="str">
-        <v>https://pr-inside.com/nepra-foods-advances-planned-acquisition-of-idaho-beverage-manufacturing-r5201270.htm</v>
+        <v>https://pr-inside.com/lost-money-on-hyliion-holdings-corp-hyln-urged-to-join-class-action-r5217231.htm</v>
       </c>
       <c r="F284" t="str">
-        <v>(PR-inside.com) CENTENNIAL, CO / ACCESS Newswire / July 15, 2026 / Nepra Foods Inc. (CSE:NPRA)(OTCQB:NPRFF) ("Nepra" or the "Company") a vertically integrated food and beverage company focused on specialty ingredients, functional nutrition, and scalable wellness infrastructure, today announced that the Port of Lewiston Board of Commissioners approved the assignment of the lease associated with the Company's previously announced on April 30, 2026 planned acquisition of the Artesian Fusion beverage manufacturing operations in Lewiston, Idaho. Effective July 14, 2026, the Port of Lewiston, Millennium Trust, LLC, and Nepra Foods executed a Consent to Assignment of Lease, completing the final significant municipal approval required ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>INTU SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Trinity Biotech Provides Diagnostics Business, Transformation And Corporate Update</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C285" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D285" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E285" t="str">
-        <v>https://pr-inside.com/intu-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201269.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352900/8624/en/trinity-biotech-provides-diagnostics-business-transformation-and-corporate-update.html</v>
       </c>
       <c r="F285" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Intuit Inc. (NASDAQ:INTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Intuit securities between August 22, 2025 and May 20, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/INTU. Intuit Case Details The complaint ..</v>
+        <v>- Continued execution of transformation strategy drives commercial, manufacturing and pipeline progress</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>Pomerantz LLP Announces Class Action Litigation Against Intuit Inc. ...</v>
+        <v>Zentek Provides Update on Nasdaq Listing</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C286" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D286" t="str">
         <v>Finance</v>
       </c>
       <c r="E286" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-class-action-litigation-against-intuit-inc-r5201268.htm</v>
+        <v>https://www.newsfilecorp.com/release/311986/Zentek-Provides-Update-on-Nasdaq-Listing</v>
       </c>
       <c r="F286" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Intuit Inc. ("Intuit" or the "Company") (NASDAQ:INTU) and certain officers. The class action, filed in the United States District Court for the Northern District of California, and docketed under 26-cv-07086, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Intuit securities between August 22, 2025 and May 20, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the ..</v>
+        <v>Guelph, Ontario--(Newsfile Corp. - August 28, 2026) - Zentek Ltd. (TSXV: ZEN) (NASDAQ: ZTEK) ("Zentek" or the "Company"), today announces that its common shares will transition from trading on The Nasdaq Capital Market to the OTC Markets Group on Tuesday, September 2, 2026. This transition follows the receipt by Zentek of a notice from The Nasdaq Stock Market LLC indicating that Zentek's common shares will be delisted from the Nasdaq Capital Market due to non-compliance with Nasdaq's minimum bid...</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>MGN SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>CoinDealerPro - Inventory Management Software for Professional Coin and Bullion Dealers</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C287" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D287" t="str">
-        <v>Finance</v>
+        <v>SaaS</v>
       </c>
       <c r="E287" t="str">
-        <v>https://pr-inside.com/mgn-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201267.htm</v>
+        <v>https://www.prnewswire.com/news-releases/coindealerpro---inventory-management-software-for-professional-coin-and-bullion-dealers-302863169.html</v>
       </c>
       <c r="F287" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Megan Holdings Limited (NASDAQ:MGN) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Megan securities: (1) pursuant to the registration statement and prospectus issued in connection with the Company's September 26, 2025 initial public offering ("IPO"); or (ii) between September 26, 2025, and March ..</v>
+        <v>CoinDealerPro has a successful debut - inventory management for numismatic-related businesses PITTSBURGH, Aug. 28, 2026 /PRNewswire/ -- CoinDealerPro, an inventory management software platform built for professional coin dealers, online sellers, bullion traders, shop owners and wholesale...</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against Megan ...</v>
+        <v>Cohen &amp;amp; Steers Total Return Realty Fund, Inc. (RFI) Notification of Sources of Distribution Under Section 19(a)</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C288" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D288" t="str">
         <v>Finance</v>
       </c>
       <c r="E288" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-megan-r5201266.htm</v>
+        <v>https://www.prnewswire.com/news-releases/cohen--steers-total-return-realty-fund-inc-rfi-notification-of-sources-of-distribution-under-section-19a-302863168.html</v>
       </c>
       <c r="F288" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Megan Holdings Limited ("Megan" or the "Company") (NASDAQ:MGN). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Megan and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 8, 2026, to ask the Court ..</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- This press release provides shareholders of Cohen &amp; Steers Total Return Realty Fund, Inc. (NYSE: RFI) (the "Fund") with information regarding the sources of the distribution to be paid on August 31, 2026 and cumulative distributions paid fiscal...</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Involving ...</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds The Simply Good ...</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C289" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D289" t="str">
         <v>Finance</v>
       </c>
       <c r="E289" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-involving-r5201265.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-the-simply-good-r5217230.htm</v>
       </c>
       <c r="F289" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Photronics, Inc. ("Photronics" or the "Company") (NASDAQ:PLAB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Photronics and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 4, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A ..</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against Futu ...</v>
+        <v>betPARX Casino &amp;amp; Sportsbook App and Chickie's &amp;amp; Pete's Team Up to Deliver the Ultimate Philadelphia Football Fan Experience</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C290" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D290" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E290" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-futu-r5201264.htm</v>
+        <v>https://www.prnewswire.com/news-releases/betparx-casino--sportsbook-app-and-chickies--petes-team-up-to-deliver-the-ultimate-philadelphia-football-fan-experience-302863166.html</v>
       </c>
       <c r="F290" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Futu Holdings Ltd. ("Futu" or the "Company") (NASDAQ:FUTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Futu and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 25, 2026, to ask the Court ..</v>
+        <v>Season-long partnership brings exclusive betPARX wagering offers to Chickie's &amp; Pete's customers, launching with a Birds Kickoff Party at the South Philly flagship PHILADELPHIA, Aug. 28, 2026 /PRNewswire/ -- Two iconic names in Philadelphia sports entertainment, Chickie's &amp; Pete's and...</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Filed Against Black ...</v>
+        <v>Sharp Therapeutics Corp. Reports First Half 2026 Results and Development Update</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C291" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D291" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E291" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-filed-against-black-r5201263.htm</v>
+        <v>https://www.newsfilecorp.com/release/311983/Sharp-Therapeutics-Corp.-Reports-First-Half-2026-Results-and-Development-Update</v>
       </c>
       <c r="F291" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Black Rock Coffee Bar, Inc. ("Black Rock" or the "Company") (NASDAQ:BRCB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Black Rock and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 17, 2026, ..</v>
+        <v>Pittsburgh, Pennsylvania and Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Sharp Therapeutics Corp. (TSXV: SHRX) (OTCQB: SHRXF) ("Sharp" or the "Company"), announces the release of its unaudited condensed interim consolidated financial statements for the six-month period ended June 30, 2026, and related management discussion and analysis. All dollar figures are in United States dollars, unless otherwise stated. Scott Sneddon, Sharp's Chief Executive Officer, stated: "Our H1 financial...</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>PLAB INVESTOR ALERT:Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Siria celebra la primera transacción internacional con tarjeta en más de 15 años, gracias a Mastercard y al Grupo QNB</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C292" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-mastercard</v>
       </c>
       <c r="D292" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E292" t="str">
-        <v>https://pr-inside.com/plab-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201262.htm</v>
+        <v>https://www.prnewswire.com/mx/comunicados-de-prensa/siria-celebra-la-primera-transaccion-internacional-con-tarjeta-en-mas-de-15-anos-gracias-a-mastercard-y-al-grupo-qnb-302863140.html</v>
       </c>
       <c r="F292" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Photronics, Inc. (NASDAQ:PLAB) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Photronics securities between December 10, 2025 and May 27, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/PLAB. Photronics Case Details The Complaint ..</v>
+        <v>Mastercard y el Grupo QNB han procesado el primer pago internacional con tarjeta en Siria en más de 15 años, lo que supone un hito importante en la...</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>PODD INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Primoris Services ...</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C293" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D293" t="str">
         <v>Finance</v>
       </c>
       <c r="E293" t="str">
-        <v>https://pr-inside.com/podd-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201261.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-primoris-services-r5217229.htm</v>
       </c>
       <c r="F293" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Insulet Corporation (NASDAQ:PODD) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Insulet securities between May 21, 2025 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/PODD. Insulet Case Details The complaint ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Pomerantz LLP Announces The Filing of a Class Action Lawsuit Against ...</v>
+        <v>The Fresh Factory Reports Q2 2026 Financial Results with Billed Revenue ...</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C294" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D294" t="str">
         <v>Finance</v>
       </c>
       <c r="E294" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-lawsuit-against-r5201260.htm</v>
+        <v>https://pr-inside.com/the-fresh-factory-reports-q2-2026-financial-results-with-billed-revenue-r5217228.htm</v>
       </c>
       <c r="F294" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Insulet Corporation ("Insulet" or the "Company") (NASDAQ:PODD) and certain officers. The class action, filed in the United States District Court for the District of Massachusetts, and docketed under 26-cv-13062, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Insulet securities between February 21, 2025 and May 26, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the federal ..</v>
+        <v>(PR-inside.com) The Company reported a record quarterly billed revenue of $13.6M (CAD $19.4M) in Q2 2026, representing a YoY increase of 23% from Q2 2025. The Company achieved positive EBITDA of $0.4M (CAD $0.6M) and Adjusted EBITDA of $0.6M (CAD $0.8M) in Q2 2026. The Company completed its planned facility consolidation, anchored by its newly operational Bolingbrook facility, and now operates from two modern manufacturing facilities totaling 210,000 square feet. The Company received a US$765,000 capital grant from the Illinois Department of Commerce and Economic Opportunity (DCEO) under the Business Attraction Prime Sites program, as previously announced on August 12, 2026. DOWNERS GROVE, IL / ..</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Pomerantz LLP Highlights Class Action Against Genius Group Limited– ...</v>
+        <v>HYLN LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Hyliion Holdings Corp. ...</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C295" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D295" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E295" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-highlights-class-action-against-genius-group-limited-r5201259.htm</v>
+        <v>https://pr-inside.com/hyln-lawsuit-alert-levi-korsinsky-notifies-hyliion-holdings-corp-r5217227.htm</v>
       </c>
       <c r="F295" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed on behalf of investors in Genius securities, alleging violations of the federal securities laws by Citadel Securities LLC ("Citadel") and Virtu Americas LLC ("Virtu" and, together with Citadel, the "Defendants").Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether the Defendants and certain of its officers ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>Pomerantz LLP Highlights Class Action Against Hub Group, Inc.– HUBG</v>
+        <v>Churchill Intersects 19.23% Antimony over 1.40 Metres at Frost Cove ...</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C296" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D296" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E296" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-highlights-class-action-against-hub-group-inc-hubg-r5201258.htm</v>
+        <v>https://pr-inside.com/churchill-intersects-19-23-antimony-over-1-40-metres-at-frost-cove-r5217225.htm</v>
       </c>
       <c r="F296" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Hub Group, Inc. ("Hub Group" or the "Company") (NASDAQ:HUBG). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Hub Group and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 28, 2026, to ask ..</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 28, 2026 / Churchill Resources Inc. ("Churchill" or the "Company") (TSXV:CRI.V) is pleased to report final assay results from its Spring 2026 program of core drilling and trenching at the Black Raven Project. The work was focused on both Pomley Cove Pond ("PC Pond") where the Company's recent discovery of a potentially extensive polymetallic vein swarm associated with rhyolitic volcanic rocks has been significantly expanded, and a second round of delineation drilling of the Frost Cove North antimony-gold prospect. The Spring program included the drilling of 23 drillholes, with a cumulative depth of 4,267m ..</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>GNS INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>ROSEN, THE FIRST FILING FIRM, Encourages Wise Group plc Investors to ...</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C297" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D297" t="str">
         <v>Finance</v>
       </c>
       <c r="E297" t="str">
-        <v>https://pr-inside.com/gns-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201257.htm</v>
+        <v>https://pr-inside.com/rosen-the-first-filing-firm-encourages-wise-group-plc-investors-to-r5217224.htm</v>
       </c>
       <c r="F297" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Genius Group Limited (NYSE:GNS) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Genius securities between April 12, 2022 and May 30, 2025, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/GNS. Genius Case Details The ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Wise Group plc (NASDAQ:WSE) between May 11, 2026 and July 23, 2026, both dates inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you purchased Wise Group plc securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: ..</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>HUBG INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages UP Fintech Holding Limited ...</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C298" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D298" t="str">
         <v>Finance</v>
       </c>
       <c r="E298" t="str">
-        <v>https://pr-inside.com/hubg-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201256.htm</v>
+        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-up-fintech-holding-limited-r5217223.htm</v>
       </c>
       <c r="F298" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Hub Group, Inc. (NASDAQ:HUBG) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Hub Group securities between April 28, 2023 and May 11, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/HUBG. Hub Group ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of UP Fintech Holding Limited (NASDAQ:TIGR) resulting from allegations that UP Fintech may have issued materially misleading business information to the investing public. SO WHAT: If you purchased UP Fintech securities you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. The Rosen Law Firm is preparing a class action seeking recovery of investor losses. WHAT TO DO NEXT: ..</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>Pomerantz LLP Highlights Legal Filing Against ZoomInfo Technologies ...</v>
+        <v>ADDITIONAL INVESTMENT IN CANADA NICKEL COMPANY INC. BY AVENIR MINERALS LIMITED</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C299" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D299" t="str">
         <v>Finance</v>
       </c>
       <c r="E299" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-highlights-legal-filing-against-zoominfo-technologies-r5201255.htm</v>
+        <v>https://www.prnewswire.com/news-releases/additional-investment-in-canada-nickel-company-inc-by-avenir-minerals-limited-302862964.html</v>
       </c>
       <c r="F299" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. ("ZoomInfo" or the "Company") (NASDAQ:GTM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether ZoomInfo and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>Stock Symbol: AEM (NYSE and TSX) TORONTO, Aug. 28, 2026 /PRNewswire/ -- Agnico Eagle Mines Limited (NYSE: AEM) (TSX: AEM) ("Agnico Eagle") announced today that Avenir Minerals Limited ("Avenir"), a wholly-owned subsidiary of Agnico Eagle, acquired 666,667 units ("Units") of Canada Nickel...</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>FUTU SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>AiRWA receives expected notification of deficiency from Nasdaq related to delayed filing of annual report on Form 10-K</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C300" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D300" t="str">
         <v>Finance</v>
       </c>
       <c r="E300" t="str">
-        <v>https://pr-inside.com/futu-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201254.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352899/0/en/airwa-receives-expected-notification-of-deficiency-from-nasdaq-related-to-delayed-filing-of-annual-report-on-form-10-k.html</v>
       </c>
       <c r="F300" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Futu Holdings Limited (NASDAQ:FUTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Futu securities between May 24, 2023 and May 27, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FUTU. Futu Case Details The ..</v>
+        <v>Smyrna, Delaware, Aug. 28, 2026 (GLOBE NEWSWIRE) -- AiRWA Inc. (NASDAQ: YYAI) (the "Company") today announced that it received an expected deficiency notification letter from the Listing Qualifications Staff of The Nasdaq Stock Market LLC ("Nasdaq") on August 24, 2026 (the "Notice"). The Notice indicated that the Company was not in compliance with Nasdaq Listing Rule 5250(c)(1) (the "Listing Rule") as a result of its failure to timely file its Annual Report on Form 10-K for the year ended April 30, 2026 (the "Form 10-K"), as described more fully in the Company’s Form 12b-25 Notification of Late Filing (the "Form 12b-25") filed with the Securities and Exchange Commission (the "SEC") on July 30, 2026. The Listing Rule requires Nasdaq-listed companies to timely file all required periodic repo</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Against Peabody Energy ...</v>
+        <v>First Horizon Executive Amy Perry Named Woman of Impact by the Mid-South Chapter of the American Heart Association</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C301" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D301" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E301" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-against-peabody-energy-r5201253.htm</v>
+        <v>https://www.prnewswire.com/news-releases/first-horizon-executive-amy-perry-named-woman-of-impact-by-the-mid-south-chapter-of-the-american-heart-association-302862972.html</v>
       </c>
       <c r="F301" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Peabody Energy Corporation ("Peabody" or the "Company") (NYSE:BTU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Peabody and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 24, 2026, to ask the Court ..</v>
+        <v>MEMPHIS, Tenn., Aug. 28, 2026 /PRNewswire/ -- First Horizon Corporation (NYSE: FHN) is pleased to announce that Amy Perry, Executive Vice President and Operations Executive, has been named a 2026 Woman of Impact by the Mid-South Chapter of the American Heart Association and Go Red for...</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>BTU SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Matador Technologies Receives TSX Venture Exchange Conditional Approval for Proposed Creation of a New Class of Preferred Shares</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C302" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D302" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E302" t="str">
-        <v>https://pr-inside.com/btu-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201252.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352896/0/en/matador-technologies-receives-tsx-venture-exchange-conditional-approval-for-proposed-creation-of-a-new-class-of-preferred-shares.html</v>
       </c>
       <c r="F302" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Peabody Energy Corporation (NASDAQ:BTU) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Peabody Energy securities between October 14, 2024 and May 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/BTU. Peabody Energy ..</v>
+        <v>The Exchange acknowledged receipt of the Company’s submission dated August 19, 2026 and issued its conditional acceptance on August 25, 2026.</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>GTM SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>NIKE, Inc. Announces First Quarter Fiscal 2027 Earnings and Conference Call</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C303" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D303" t="str">
         <v>Finance</v>
       </c>
       <c r="E303" t="str">
-        <v>https://pr-inside.com/gtm-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201251.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/nike-inc-announces-first-quarter-210000479.html</v>
       </c>
       <c r="F303" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired ZoomInfo securities between November 3, 2025 and May 11, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/GTM. ZoomInfo Case Details The ..</v>
+        <v>BEAVERTON, Ore., August 28, 2026--NIKE, Inc. (NYSE: NKE) plans to release its first quarter fiscal 2027 financial results on Thursday, October 1, 2026, at approximately 1:15 p.m. PT, following the close of regular stock market trading hours.</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>FSLR INVESTOR ALERT:Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Northern Discovery Metals Engages Market Maker</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C304" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D304" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E304" t="str">
-        <v>https://pr-inside.com/fslr-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5201250.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352897/0/en/northern-discovery-metals-engages-market-maker.html</v>
       </c>
       <c r="F304" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against First Solar, Inc. (NASDAQ:FSLR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/FSLR. First Solar ..</v>
+        <v>CALGARY, Alberta, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Northern Discovery Metals Inc. (CSE: NOR) (FSE: M1V0) (“ Northern Discovery ” or the “ Company ”) announces that it has appointed Independent Trading Group, Inc. (Address: 420, 33 Yonge Street, Toronto, ON, Canada, M5E 1G4; Website: www.itg84.com; Contact: Chris Kaplan; Email: chriskaplan@itg84.com) (“ITG”) as a market maker for its common shares traded on the Canadian Securities Exchange (the “CSE”).</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Zillow, ...</v>
+        <v>Novanta to Present at Baird Global Healthcare Conference on Tuesday, September 15, 2026</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C305" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D305" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E305" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-zillow-r5201249.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/novanta-present-baird-global-healthcare-210000225.html</v>
       </c>
       <c r="F305" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Zillow, Inc. ("Zillow" or the "Company") (NASDAQ:Z). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Zillow and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 10, 2026, to ask the Court to ..</v>
+        <v>BOSTON, August 28, 2026--Novanta Inc. (Nasdaq: NOVT) (the "Company"), a trusted technology partner to medical and advanced technology equipment manufacturers, announced today that Robert Buckley, Chief Financial Officer, and John Lesica, Chief Operating Officer of Medical Solutions, are scheduled to present at the Baird Global Healthcare Conference on Tuesday, September 15, 2026, in New York, NY.</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Pomerantz LLP Issues Reminder to Investors in Embecta Corp. of Class ...</v>
+        <v>Numinus Wellness Inc. Announces Fourth Quarter Fiscal 2025 Results and Provides Corporate Update</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C306" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D306" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E306" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-embecta-corp-of-class-r5201248.htm</v>
+        <v>https://www.newsfilecorp.com/release/311976/Numinus-Wellness-Inc.-Announces-Fourth-Quarter-Fiscal-2025-Results-and-Provides-Corporate-Update</v>
       </c>
       <c r="F306" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Embecta Corp. ("Embecta" or the "Company") (NASDAQ:EMBC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Embecta and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 17, 2026, to ask the Court to ..</v>
+        <v>Q4 Fiscal 2025 HighlightsRevenue of $2.3 million, a 29.0% increase over Q3 2025Gross profit of $1.4 million, compared to a gross profit of $0.8 million in Q3 2025Cash position of $0.5 million as of August 31, 2025Subsequent to Quarter EndOn April 18, 2026, President Donald Trump signed an executive order directing U.S. federal agencies to accelerate research, access, and regulatory review for psychedelic-based treatments, including psilocybin, ibogaine, MDMA, and LSD, and committing US$50...</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Pomerantz LLP Issues Reminder to Microsoft CorporationShareholders ...</v>
+        <v>Silverstock Announces Changes to Board of Directors</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C307" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D307" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E307" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-microsoft-corporationshareholders-r5201247.htm</v>
+        <v>https://www.newsfilecorp.com/release/311985/Silverstock-Announces-Changes-to-Board-of-Directors</v>
       </c>
       <c r="F307" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Microsoft Corporation ("Microsoft" or the "Company") (NASDAQ:MSFT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Microsoft and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 11, 2026, to ask the Court to ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Silverstock Metals Inc. (CSE: STK) ("Silverstock" or the "Company") announces that Messrs. Tom Panoulias and Gerald Shields have resigned as directors of the Company effective August 27, 2026. The Company is pleased to announce that Messrs. Chris Osterman and Leo Karabelas have been appointed as directors of the Company, effective August 28, 2026, to fill the vacancies created by the resignations.Jonathan Fruchter, Chief Executive...</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Pomerantz LLP Pursues Shareholder Class Action Against First Solar, ...</v>
+        <v>Sterling Metals Announces Share Issuance</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C308" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D308" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E308" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-pursues-shareholder-class-action-against-first-solar-r5201246.htm</v>
+        <v>https://www.newsfilecorp.com/release/311978/Sterling-Metals-Announces-Share-Issuance</v>
       </c>
       <c r="F308" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against First Solar, Inc. ("First Solar" or the "Company") (NASDAQ:FSLR) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-03787, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired First Solar securities between February 26, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Sterling Metals Corp. (TSXV: SAG) (OTCQB: SAGGF) ("Sterling" or the "Company") is pleased to announce that further to its press release of August 18, 2026, it has issued an aggregate of: (i) 210,000 common shares (the "Common Shares") in the capital of the Company; and (ii) an aggregate of 250,000 Common Share purchase warrants (each, a "Warrant"), entitling the holder to acquire Common Shares at a price of $1.23 per Common Share until the...</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Energy Drinks Market Opportunities Across Regions</v>
+        <v>Taboola.com Ltd. (TBLA) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C309" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D309" t="str">
-        <v>Energy</v>
+        <v/>
       </c>
       <c r="E309" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762780</v>
+        <v>https://www.prnewswire.com/news-releases/taboolacom-ltd-tbla-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862444.html</v>
       </c>
       <c r="F309" t="str">
-        <v>The global Energy Drinks Market was valued at USD 85.3 billion in 2025 and is projected to grow from USD 92.0 billion in 2026 to USD 158.5 [read full press release...]</v>
+        <v>BENSALEM, Pa., Aug. 28, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Taboola.com Ltd. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN TABOOLA.COM LTD....</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>New Book Reveals That Workplace Differences Are an Asset, Not a Liability</v>
+        <v>The Fresh Factory Reports Q2 2026 Financial Results with Billed Revenue of $13.6 Million, Up 23% Year Over Year</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C310" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D310" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E310" t="str">
-        <v>https://www.prweb.com/releases/new-book-reveals-that-workplace-differences-are-an-asset-not-a-liability-302825831.html</v>
+        <v>https://www.newswire.com/news/the-fresh-factory-reports-q2-2026-financial-results-with-billed-revenue-of-13-6</v>
       </c>
       <c r="F310" t="str">
-        <v>All the Difference: Six Leadership Actions to Bridge Perspectives, Strengthen Teams and Create Value (Harvard Business Review Press, 7/14/26) NEW YORK, July 15, 2026 /PRNewswire-PRWeb/ -- Today's workplace has never been more complex, as leaders need to navigate contrasting work styles...</v>
+        <v>The Company reported a record quarterly billed revenue of $13.6M (CAD $19.4M) in Q2 2026, representing a YoY increase of 23% from Q2 2025. The Company achieved positive EBITDA of $0.4M (CAD $0.6M) and Adjusted EBITDA of $0.6M (CAD $0.8M) in Q2 2026. The Company completed its planned facility consolidation, anchored by its newly operational Bolingbrook facility, and now operates from two modern manufacturing facilities totaling 210,000 square feet. The Company received a US$765,000 capital grant from the Illinois Department of Commerce and Economic Opportunity (DCEO) under the Business Attraction Prime Sites program, as previously announced on August 12, 2026.</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Jaguar Mining Reports Solid Q2 2026 Results: Production Grows 19% Driven by the Turmalina Mine Ramp-up &amp; Consistent Pilar Mine Performance</v>
+        <v>Traction Uranium Announces Closing of Non-Brokered Flow-Through Private Placement</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C311" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D311" t="str">
         <v/>
       </c>
       <c r="E311" t="str">
-        <v>https://www.newswire.com/news/jaguar-mining-reports-solid-q2-2026-results-production-grows-19-driven-by-the</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352898/0/en/traction-uranium-announces-closing-of-non-brokered-flow-through-private-placement.html</v>
       </c>
       <c r="F311" t="str">
-        <v>- Consolidated gold production of 13,057 ounces - Turmalina mine contributes 31% in its first full quarter since restart; cash position strengthens to US$74.8 million</v>
+        <v>NOT FOR DISTRIBUTION TO UNITED STATES NEWS WIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>LegalMatch Highlights Lease Protections for Small Businesses Facing Landlord Financial Uncertainty</v>
+        <v>Western Gold Provides Exploration and Corporate Update</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C312" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D312" t="str">
-        <v>Real Estate</v>
+        <v/>
       </c>
       <c r="E312" t="str">
-        <v>https://www.newswire.com/news/legalmatch-highlights-lease-protections-for-small-businesses-facing-landlord</v>
+        <v>https://www.newsfilecorp.com/release/311987/Western-Gold-Provides-Exploration-and-Corporate-Update</v>
       </c>
       <c r="F312" t="str">
-        <v>As the Commercial Real Estate Market Evolves, Independent Retailers and Restaurant Owners are Turning to Legal Reviews to Secure Their Storefronts Against Unexpected Property Defaults</v>
+        <v>North Berwick, Scotland--(Newsfile Corp. - August 28, 2026) - WESTERN GOLD EXPLORATION LTD. (TSXV: WGLD) (the "Company") is pleased to provide an update on the progress of its Caledonian Gold Project drilling campaign and a general corporate update. The Caledonian Gold Project is held through the Glen Lyon Joint Venture (the "JV"), a joint venture between the Company, which holds a 90% interest, and Acrux Gold, which holds a 10% interest and owns the Cononish mine, Scotland's only producing gold...</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>Nepra Foods Advances Planned Acquisition of Idaho Beverage Manufacturing Operations Following Port of Lewiston Approval</v>
+        <v>Bitcoin Treasury Corporation Reports Q2 2026 Financial Results</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C313" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D313" t="str">
-        <v>Finance</v>
+        <v>Crypto</v>
       </c>
       <c r="E313" t="str">
-        <v>https://www.newswire.com/news/nepra-foods-advances-planned-acquisition-of-idaho-beverage-manufacturing</v>
+        <v>https://www.newsfilecorp.com/release/311990/Bitcoin-Treasury-Corporation-Reports-Q2-2026-Financial-Results</v>
       </c>
       <c r="F313" t="str">
-        <v/>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Bitcoin Treasury Corporation (TSXV: BTCT) (OTCQB: BTCFF) ("Bitcoin Treasury" or the "Company"), a Canadian Bitcoin-native company building shareholder value in Bitcoin, today announced that it has filed its financial results for the quarter ended June 30, 2026. The financial statements and Management Discussion &amp; Analysis can be found on sedarplus.ca.Q2 2026 Financial ResultsElliot Johnson, CEO of Bitcoin Treasury, commented, "Q2 2026 was...</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>SouthGobi Announces Completion Of Issue Of Payment-In-Kind Interest Shares Under Convertible Debenture</v>
+        <v>Cohen &amp;amp; Steers REIT and Preferred and Income Fund, Inc. (RNP) Notification of Sources of Distribution Under Section 19(a)</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C314" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D314" t="str">
-        <v/>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E314" t="str">
-        <v>https://www.newswire.com/news/southgobi-announces-completion-of-issue-of-payment-in-kind-interest-shares</v>
+        <v>https://www.prnewswire.com/news-releases/cohen--steers-reit-and-preferred-and-income-fund-inc-rnp-notification-of-sources-of-distribution-under-section-19a-302863164.html</v>
       </c>
       <c r="F314" t="str">
-        <v/>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- This press release provides shareholders of Cohen &amp; Steers REIT and Preferred and Income Fund, Inc. (NYSE: RNP) (the "Fund") with information regarding the sources of the distribution to be paid on August 31, 2026 and cumulative distributions paid...</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>XRHealth Acquires Swing Therapeutics, Expanding Its Platform to Mobile Digital Therapeutics</v>
+        <v>HUBG DEADLINE TODAY: ROSEN, NATIONAL TRIAL LAWYERS, Encourages Hub Group, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important August 28 Deadline in Securities Class Action - HUBG</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C315" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D315" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E315" t="str">
-        <v>https://www.prweb.com/releases/xrhealth-acquires-swing-therapeutics-expanding-its-platform-to-mobile-digital-therapeutics-302822708.html</v>
+        <v>https://www.newsfilecorp.com/release/311667/HUBG-DEADLINE-TODAY-ROSEN-NATIONAL-TRIAL-LAWYERS-Encourages-Hub-Group-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-28-Deadline-in-Securities-Class-Action-HUBG</v>
       </c>
       <c r="F315" t="str">
-        <v>XRHealth acquires Swing Therapeutics to expand its AI-powered digital health platform beyond XR into mobile apps, wearables, and FDA-authorized digital therapeutics for chronic pain and fibromyalgia, creating a comprehensive, reimbursable care platform BOSTON, July 15, 2026...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Hub Group, Inc. (NASDAQ: HUBG) between April 28, 2023 and May 11, 2026, inclusive (the "Class Period"), of the important August 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Hub Group securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee...</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Trainer Aircraft Market worth $21.22 billion by 2032 - Exclusive Report by MarketsandMarkets™</v>
+        <v>Lost Money on Photronics, Inc. (PLAB)? Urged to Join Class Action Before ...</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C316" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D316" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E316" t="str">
-        <v>https://www.prnewswire.com/news-releases/trainer-aircraft-market-worth-21-22-billion-by-2032---exclusive-report-by-marketsandmarkets-302826146.html</v>
+        <v>https://pr-inside.com/lost-money-on-photronics-inc-plab-urged-to-join-class-action-before-r5217222.htm</v>
       </c>
       <c r="F316" t="str">
-        <v>DELRAY BEACH, Fla., July 15, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the trainer aircraft market is projected to grow from USD 13.82 billion in 2026 to USD 21.22 billion by 2032 at a CAGR of 7.4%. In terms of volume, deliveries are expected to increase from 1,598 units in...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>Uprite Services earns seventh consecutive MSP 501 recognition, ranking No. 264 among world’s top managed service providers.</v>
+        <v>ROSEN, A LONGSTANDING LAW FIRM, Encourages The Simply Good Foods Company ...</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C317" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D317" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E317" t="str">
-        <v>https://www.getnews.info/story/2026/07/15/uprite-services-earns-seventh-consecutive-msp-501-recognition-ranking-no-264-among-worlds-top-managed-service-providers/?source=barchart</v>
+        <v>https://pr-inside.com/rosen-a-longstanding-law-firm-encourages-the-simply-good-foods-company-r5217221.htm</v>
       </c>
       <c r="F317" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of The Simply Good Foods Company (NASDAQ:SMPL) between October 24, 2024 and April 8, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline. SO WHAT: If you purchased Simply Good Foods common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Simply Good Foods class action, ..</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>Strategická modernizace značky GENMA přináší vynikající výsledky - řada významných zakázek a celosvětové uznání v oblasti automatizačních technologií</v>
+        <v>IGEL erweitert mit Teguar-Hardware das Angebot an Endgeräten für das Gesundheitswesen und industrielle Umgebungen</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C318" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D318" t="str">
         <v/>
       </c>
       <c r="E318" t="str">
-        <v>https://www.prnewswire.com/news-releases/strategicka-modernizace-znaky-genma-pinai-vynikajici-vysledky--ada-vyznamnych-zakazek-a-celosvtove-uznani-v-oblasti-automatizanich-technologii-302826335.html</v>
+        <v>https://www.prnewswire.com/news-releases/igel-erweitert-mit-teguar-hardware-das-angebot-an-endgeraten-fur-das-gesundheitswesen-und-industrielle-umgebungen-302863161.html</v>
       </c>
       <c r="F318" t="str">
-        <v>NAN-TCHUNG, Čína, 15. července 2026 /PRNewswire/ -- Společnost RAINBOWCO (SZ: 002483), vedoucí světový podnik ve výrobě špičkového vybavení, dnes oznámila nejnovější informace o vývoji své značky GENMA. Od zahájení strategické modernizace značky v září 2025 zaznamenala divize...</v>
+        <v>Die speziell entwickelten medizinischen und industriellen Systeme von Teguar erweitern die Auswahl kompatibler Hardware für IGEL-Implementierungen in spezialisierten Einsatzumgebungen für Endgeräte. FORT LAUDERDALE, Florida, 28. August 2026 /PRNewswire/ -- IGEL®, ein weltweit tätiges...</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>Intuit Inc. (INTU) Lawsuit - Investors Urged to Contact Levi &amp; Korsinsky ...</v>
+        <v>ROSEN, A GLOBALLY RESPECTED LAW FIRM, Encourages UWM Holdings Corporation Investors to Secure Counsel Before Important Deadline in Securities Class Action - UWMC</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C319" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D319" t="str">
         <v>Finance</v>
       </c>
       <c r="E319" t="str">
-        <v>https://pr-inside.com/intuit-inc-intu-lawsuit-investors-urged-to-contact-levi-korsinsky-r5201201.htm</v>
+        <v>https://www.newsfilecorp.com/release/311676/ROSEN-A-GLOBALLY-RESPECTED-LAW-FIRM-Encourages-UWM-Holdings-Corporation-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-UWMC</v>
       </c>
       <c r="F319" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of UWM Holdings Corporation (NYSE: UWMC) between March 9, 2026 and August 5, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline.SO WHAT: If you purchased UWM Holdings securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Securities Lawsuit Alert: AeroVironment, Inc. (AVAV) Investors - Contact ...</v>
+        <v>Trilogy Metals Announces Execution of Definitive Agreements for Strategic Equity Investment by the U.S. Department of War</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C320" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D320" t="str">
         <v>Finance</v>
       </c>
       <c r="E320" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-aerovironment-inc-avav-investors-contact-r5201200.htm</v>
+        <v>https://www.prnewswire.com/news-releases/trilogy-metals-announces-execution-of-definitive-agreements-for-strategic-equity-investment-by-the-us-department-of-war-302863157.html</v>
       </c>
       <c r="F320" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks ..</v>
+        <v>NYSE American / TSX Symbol: TMQ VANCOUVER, BC, Aug. 28, 2026 /PRNewswire/ -- Trilogy Metals Inc. (NYSE American: TMQ) (TSX: TMQ) ("Trilogy Metals", "Trilogy" or the "Company") announced today that it has executed definitive agreements with the U.S. Department of War (the "DOW" or "U.S....</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>IVOX+ Independent Streaming Platform Launches New Lineup of Original Shows</v>
+        <v>$15K Grant from FHLB Dallas and WestStar Expands Financial Education Programming in Southwest New Mexico</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C321" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D321" t="str">
-        <v>SaaS, Media</v>
+        <v>Education</v>
       </c>
       <c r="E321" t="str">
-        <v>https://www.prnewswire.com/news-releases/ivox-independent-streaming-platform-launches-new-lineup-of-original-shows-302825411.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/15k-grant-fhlb-dallas-weststar-204900590.html</v>
       </c>
       <c r="F321" t="str">
-        <v>LAS VEGAS, July 15, 2026 /PRNewswire/ -- Independent streaming platform IVOX+ is turning up the volume with a slate of brand-new original shows and streaming channels to be released this fall. IVOX+ is a curated streaming service for film and original programming that continues to break...</v>
+        <v>LAS CRUCES, N.M., August 28, 2026--A $15,000 Partnership Grant Program (PGP) award from the Federal Home Loan Bank of Dallas (FHLB Dallas) and its member WestStar will strengthen United Way of Southwest New Mexico’s ability to deliver financial education and empower families across the region. The funds are part of $1.8 million in PGP funds awarded in 2026 by FHLB Dallas and members in its five-state District of Arkansas, Louisiana, Mississippi, New Mexico and Texas.</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Somnigroup to Report Second Quarter 2026 Financial Results</v>
+        <v>Kaplan Fox &amp; Kilsheimer LLP Alerts Investors of GoDaddy Inc. (GDDY) That the Firm has Filed a Securities Class Action Lawsuit - Contact Kaplan Fox Before October 20, 2026</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C322" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D322" t="str">
         <v>Finance</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.prnewswire.com/news-releases/somnigroup-to-report-second-quarter-2026-financial-results-302825115.html</v>
+        <v>https://www.newsfilecorp.com/release/311316/Kaplan-Fox-Kilsheimer-LLP-Alerts-Investors-of-GoDaddy-Inc.-GDDY-That-the-Firm-has-Filed-a-Securities-Class-Action-Lawsuit-Contact-Kaplan-Fox-Before-October-20-2026</v>
       </c>
       <c r="F322" t="str">
-        <v>DALLAS, July 15, 2026 /PRNewswire/ -- Somnigroup International, Inc. (NYSE: SGI) ("Company" or "Somnigroup") will release its financial results for the second quarter ended June 30, 2026, before the NYSE opening of regular trading on Thursday, August 6, 2026. The Company will hold a...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE: GDDY) on behalf of investors that purchased or otherwise acquired GoDaddy common stock between September 3, 2025 and February 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in GoDaddy and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>NABR: Amerykańska Służba ds. Ryb i Dzikiej Przyrody po raz drugi odrzuca wniosek aktywistów o objęcie makaków długoogonowych ochroną na podstawie Ustawy o gatunkach zagrożonych</v>
+        <v>Tree Island Steel Announces the Retirement of Nancy Davies and Appointment of a New Chief Operating Officer</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C323" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D323" t="str">
         <v/>
       </c>
       <c r="E323" t="str">
-        <v>https://www.prnewswire.com/news-releases/nabr-amerykaska-suba-ds-ryb-i-dzikiej-przyrody-po-raz-drugi-odrzuca-wniosek-aktywistow-o-objcie-makakow-dugoogonowych-ochron-na-podstawie-ustawy-o-gatunkach-zagroonych-302826334.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352895/0/en/tree-island-steel-announces-the-retirement-of-nancy-davies-and-appointment-of-a-new-chief-operating-officer.html</v>
       </c>
       <c r="F323" t="str">
-        <v>WASZYNGTON, 15 lipca 2026 r. /PRNewswire/ -- 14 lipca 2026 r. Amerykańska Służba ds. Ryb i Dzikiej Przyrody (U.S. Fish and Wildlife Service, USFWS) po raz drugi odmówiła uwzględnienia petycji złożonej przez organizację People for the Ethical Treatment of Animals (PETA) oraz inne grupy...</v>
+        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Tree Island Steel (''Tree Island'' or the ''Company'') (TSX: TSL) announces the upcoming retirement of Chief Operating Officer, Nancy Davies, effective October 1, 2026. Following a planned succession process, the Company is pleased to announce the appointment of Brian Liu as Chief Operating Officer, effective the same day.</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>Securities Fraud Class Action Filed Against GRAIL, Inc. (GRAL) - Levi ...</v>
+        <v>Best’s Commentary: Seismic Activity in Southwest Peru Not Expected to Generate Severe Insured Losses</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C324" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D324" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E324" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-grail-inc-gral-levi-r5201199.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/best-commentary-seismic-activity-southwest-204000695.html</v>
       </c>
       <c r="F324" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks ..</v>
+        <v>MEXICO CITY, August 28, 2026--AM Best expects insured losses from a recent earthquake in Peru to be limited due to low insurance penetration near the epicenter.</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Aduro launches Aduro Mental Health &amp;amp; Resilience, a dedicated therapy benefit that connects mental and physical health.</v>
+        <v>Microvast Holdings, Inc. (MVST) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C325" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D325" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E325" t="str">
-        <v>https://www.prweb.com/releases/aduro-launches-aduro-mental-health--resilience-a-dedicated-therapy-benefit-that-connects-mental-and-physical-health-302825756.html</v>
+        <v>https://www.prnewswire.com/news-releases/microvast-holdings-inc-mvst-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862461.html</v>
       </c>
       <c r="F325" t="str">
-        <v>A different kind of mental health benefit for self-insured employers: a dedicated, employed team of therapists, care that sees the whole person across mental and physical health, and the workforce intelligence to prove it. SEATTLE, July 15, 2026 /PRNewswire-PRWeb/ -- For thirty years, the...</v>
+        <v>BENSALEM, Pa., Aug. 28, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Microvast Holdings, Inc. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN MICROVAST...</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>Tradr's 2X Short Leveraged ETFs on AAOI and ORCL Begin Trading</v>
+        <v>Mandatory Fast Pay For Wildfire Survivors Would Have Prevented Public From Finding Evidence That Showed Edison Started The Eaton Fire, Legislators Need To Make Voluntary, Says Consumer Watchdog</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C326" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D326" t="str">
-        <v/>
+        <v>Retail</v>
       </c>
       <c r="E326" t="str">
-        <v>https://www.prnewswire.com/news-releases/tradrs-2x-short-leveraged-etfs-on-aaoi-and-orcl-begin-trading-302825111.html</v>
+        <v>https://www.prnewswire.com/news-releases/mandatory-fast-pay-for-wildfire-survivors-would-have-prevented-public-from-finding-evidence-that-showed-edison-started-the-eaton-fire-legislators-need-to-make-voluntary-says-consumer-watchdog-302863153.html</v>
       </c>
       <c r="F326" t="str">
-        <v>The first 2X short ETFs on Applied Optoelectronics and Oracle are now available Funds represent first-to-market inverse strategies on Applied Optoelectronics and Oracle Corporation NEW YORK, July 15, 2026 /PRNewswire/ -- Tradr ETFs, a provider of ETFs designed for sophisticated investors...</v>
+        <v>SACRAMENTO, Calif., Aug. 28, 2026 /PRNewswire/ -- Consumer Watchdog said that if Governor Newsom's mandatory Fast Pay proposal – requiring wildfire survivors to complete the program before filing a lawsuit – had been law the public would not have learned that Edison's transmission...</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>Join Class Action to Recover Losses from ZoomInfo Technologies Inc. ...</v>
+        <v>Theralase(R) Releases Q2 2026 Financial Statements</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C327" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D327" t="str">
-        <v>Finance</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E327" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-zoominfo-technologies-inc-r5201198.htm</v>
+        <v>https://www.newsfilecorp.com/release/311984/TheralaseR-Releases-Q2-2026-Financial-Statements</v>
       </c>
       <c r="F327" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ:GTM) securities. If you suffered a loss on your ZoomInfo investment and would like to explore a potential recovery under the federal securities laws, Learn about ZoomInfo Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ZoomInfo Technologies Inc. ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Theralase® Technologies Inc. (TSXV: TLT) (OTCQB: TLTFF) ("Theralase®" or the "Company"), a clinical-stage pharmaceutical company dedicated to the research and development of energy-activated small molecules for the safe and effective destruction of various cancers, bacteria and viruses, has released the Company's unaudited interim consolidated financial statements for the six-month period ended June 30th, 2026 ("Financial...</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>Securities Lawsuit Alert: Embecta Corp. (EMBC) - Contact Levi &amp; Korsinsky ...</v>
+        <v>Empowering Families to Find Compassionate, Vetted Home Care in Metro Detroit</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C328" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D328" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E328" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-embecta-corp-embc-contact-levi-korsinsky-r5201197.htm</v>
+        <v>https://www.prweb.com/releases/empowering-families-to-find-compassionate-vetted-home-care-in-metro-detroit-302861398.html</v>
       </c>
       <c r="F328" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>Finding a trustworthy, top-rated in-home care agency is a growing challenge for families across Metro Detroit as local demand rises. Relevar Home Care answers that need with vetted caregivers, a detailed in-home assessment and scheduling that flexes around each household's circumstances....</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>Brightstar Lottery Spotlights Achievements in 2025 Sustainability Report</v>
+        <v>B2Gold Reports Fatality at the Masbate Gold Project</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C329" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D329" t="str">
         <v>Finance</v>
       </c>
       <c r="E329" t="str">
-        <v>https://www.prnewswire.com/news-releases/brightstar-lottery-spotlights-achievements-in-2025-sustainability-report-302825553.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352893/0/en/b2gold-reports-fatality-at-the-masbate-gold-project.html</v>
       </c>
       <c r="F329" t="str">
-        <v>LONDON, July 15, 2026 /PRNewswire/ -- Brightstar Lottery PLC (NYSE: BRSL) ("Brightstar") announced today the release of its 2025 Sustainability Report, detailing the Company's achievements and progress across key sustainability initiatives throughout the year. "Brightstar Lottery's 2025...</v>
+        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- B2Gold Corp. (TSX: BTO, NYSE AMERICAN: BTG, NSX: B2G) (“B2Gold” or the “Company”) regrets to report that a fatality occurred at the Masbate Gold Project in the Philippines on Friday, August 28, 2026. The employee was performing scheduled maintenance at the Water Treatment Plant when a pipe burst, resulting in a fatal injury.</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Neutrogena® Announces 'Break the Rules,' a New Brand Mission Empowering Consumers to Break Beauty's Rules with Science</v>
+        <v>NASA Awards First Prize in Phase 2 of Agency’s LunaRecycle Challenge</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C330" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D330" t="str">
-        <v>Retail</v>
+        <v/>
       </c>
       <c r="E330" t="str">
-        <v>https://www.prnewswire.com/news-releases/neutrogena-announces-break-the-rules-a-new-brand-mission-empowering-consumers-to-break-beautys-rules-with-science-302825812.html</v>
+        <v>https://www.nasa.gov/directorates/stmd/prizes-challenges-crowdsourcing-program/centennial-challenges/nasa-awards-first-prize-in-phase-2-of-agencys-lunarecycle-challenge/</v>
       </c>
       <c r="F330" t="str">
-        <v>New retinol campaign from Neutrogena® proves consumers don't have to compromise, advancing the brand's dermatologist-led innovation and culturally relevant storytelling Break the Rules debuts July 15, 2026, and unites the brand's dermatologist-backed science, consumer-first approach, and...</v>
+        <v>NASA&amp;#160;named&amp;#160;a team from the&amp;#160;Massachusetts Institute of Technology&amp;#160;(MIT)&amp;#160;as the&amp;#160;first prize&amp;#160;winner&amp;#160;for&amp;#160;Phase 2&amp;#160;of the&amp;#160;agency’s&amp;#160;LunaRecycle&amp;#160;Challenge, which&amp;#160;focused on&amp;#160;developing&amp;#160;solutions for&amp;#160;reducing waste&amp;#160;during missions to the Moon or deep space by&amp;#160;recycling common materials,&amp;#160;like fabrics, plastics, foam, and metals.&amp;#160; The&amp;#160;Composites for Extraterrestrial Recycling&amp;#160;By&amp;#160;Engineering the Reuse and Upcycling of&amp;#160;Zotek&amp;#160;(CERBERUZ) team,&amp;#160;comprised&amp;#160;of&amp;#160;undergraduate,&amp;#160;graduate,&amp;#160;and&amp;#160;doctoral&amp;#160;students at&amp;#160;MIT,&amp;#160;received a total of $775,000 in&amp;#160;awards.&amp;#160;&amp;#160; The technology grinds mixed trash into a fine powder, [&amp;#8230;]</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>E-commerce Market Future Demand Analysis</v>
+        <v>Algonquin Announces Agreement to Sell Ownership Stake in Chilean Utility</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C331" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D331" t="str">
-        <v>Retail</v>
+        <v/>
       </c>
       <c r="E331" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762773</v>
+        <v>https://finance.yahoo.com/energy/articles/algonquin-announces-agreement-sell-ownership-203000323.html</v>
       </c>
       <c r="F331" t="str">
-        <v>The global E-Commerce Market was valued at USD 33,900.0 billion in 2025 and is projected to grow from USD 39,696.3 billion in 2026 to USD 155,982.6 billion [read full press release...]</v>
+        <v>OAKVILLE, Ontario, August 28, 2026--Algonquin Announces Agreement to Sell Ownership Stake in Chilean Utility</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Sonatel Launches New SaaS Platform in Ballsh</v>
+        <v>Arq Appoints Peter Owino as Chief Accounting Officer</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C332" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D332" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E332" t="str">
-        <v>https://pressreleasenews.org/pressroom/sonatel-launches-new-saas-platform-in-ballsh</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352890/25414/en/arq-appoints-peter-owino-as-chief-accounting-officer.html</v>
       </c>
       <c r="F332" t="str">
-        <v>Sonatel has announced the launch of its new Software as a Service (SaaS) platform in Ballsh, aimed at enhancing business operations. The platform offers a scalable solution for various industries.</v>
+        <v>GREENWOOD VILLAGE, Colo., Aug. 28, 2026 (GLOBE NEWSWIRE) -- Arq, Inc. (NASDAQ: ARQ) (the "Company" or "Arq"), a producer of activated carbon and other environmentally efficient carbon products for use in purification and sustainable materials, today announced the appointment of Peter Owino as Chief Accounting Officer, effective September 1, 2026.</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>RELEX Named a Leader in the 2026 Nucleus Research Enterprise Supply Chain Planning Value Matrix</v>
+        <v>Gulf Resources, Inc. Receives NASDAQ Notice to Late Filing of Its Quarterly Report</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C333" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D333" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E333" t="str">
-        <v>https://www.prnewswire.com/news-releases/relex-named-a-leader-in-the-2026-nucleus-research-enterprise-supply-chain-planning-value-matrix-302826327.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352892/22612/en/gulf-resources-inc-receives-nasdaq-notice-to-late-filing-of-its-quarterly-report.html</v>
       </c>
       <c r="F333" t="str">
-        <v>Recognition highlights platform expansion across RELEX Open, the unified platform's agentic AI capabilities, expanding manufacturing footprint, and accelerated implementations across retail and manufacturing HELSINKI and ATLANTA, July 15, 2026 /PRNewswire/ -- RELEX Solutions, provider of...</v>
+        <v>SHOUGUANG, China, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Gulf Resources, Inc. (Nasdaq: GURE) (“Gulf Resources”, “we”, or the “Company”), a leading manufacturer of bromine and crude salt in China, today announced that it received a notice (the “Notice”) from the Listing Qualifications Staff (the “Staff”) of the Nasdaq Stock Market LLC (“Nasdaq”) on August 24, 2026 regarding the Company’s non-compliance with Nasdaq Listing Rule 5250(c)(1) (the “Listing Rule”) as a result of its failure to timely file its Quarterly Report on Form 10-Q for the quarter ended June 30, 2026 (the “Q2 2026 Form 10-Q”). The Listing Rule requires listed companies to timely file all required periodic financial reports with the Securities and Exchange Commission (the “SEC”).</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Lost Money on Insulet Corporation (PODD)? Urged to Join Class Action ...</v>
+        <v>Hudbay Files Early Warning Report for Panoro Minerals Ltd.</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C334" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D334" t="str">
         <v>Finance</v>
       </c>
       <c r="E334" t="str">
-        <v>https://pr-inside.com/lost-money-on-insulet-corporation-podd-urged-to-join-class-action-r5201196.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352891/0/en/hudbay-files-early-warning-report-for-panoro-minerals-ltd.html</v>
       </c>
       <c r="F334" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
+        <v>TORONTO, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Hudbay Minerals Inc. (“Hudbay” or the “Company”) ( TSX, NYSE: HBM) today announced that the Company has filed an early warning report in respect of its holdings in Panoro Minerals Ltd. (“ Panoro ”) due to an increase in the number of issued and outstanding common shares in the capital of Panoro (“ Common Shares ”). Hudbay has not sold or disposed of any Common Shares.</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>Lost Money on Microsoft Corporation (MSFT)? Contact Levi &amp; Korsinsky ...</v>
+        <v>ICG Silver &amp; Gold Reports Q2 2026 Financial Results</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C335" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D335" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E335" t="str">
-        <v>https://pr-inside.com/lost-money-on-microsoft-corporation-msft-contact-levi-korsinsky-r5201195.htm</v>
+        <v>https://www.newsfilecorp.com/release/311974/ICG-Silver-Gold-Reports-Q2-2026-Financial-Results</v>
       </c>
       <c r="F335" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microsoft Corporation (NASDAQ:MSFT) securities. If you suffered a loss on your Microsoft Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Microsoft Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Microsoft Corporation ..</v>
+        <v>Figures below are expressed in Canadian dollars unless otherwise statedMobilized drill rig for fully-funded 3,000-meter Phase 1 Drill Program in June 2026, with drilling commencing subsequent to quarter endExpanded Tuscarora District land position to approximately 10,000 acres and historical drilling database to over 40,000 metersReported cash of approximately $3.23 million and working capital of approximately $3.85 million as at June 30, 2026Toronto, Ontario--(Newsfile Corp. - August 28, 2026)...</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>Stop Replacing Batteries on a Hunch: How to Actually Test What’s Dead, What’s Dying, and What’s Fine</v>
+        <v>Kaplan Fox Announces a Securities Investigation into Alignment Healthcare, Inc. (ALHC) - Investors Encouraged to Contact the Firm</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C336" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D336" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E336" t="str">
-        <v>https://www.getnews.info/story/2026/07/15/stop-replacing-batteries-on-a-hunch-how-to-actually-test-whats-dead-whats-dying-and-whats-fine/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311351/Kaplan-Fox-Announces-a-Securities-Investigation-into-Alignment-Healthcare-Inc.-ALHC-Investors-Encouraged-to-Contact-the-Firm</v>
       </c>
       <c r="F336" t="str">
-        <v/>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Alignment Healthcare, Inc. ("Alignment Healthcare" or the "Company") (NASDAQ: ALHC).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are an Alignment Healthcare investor and have suffered losses, or if you have information that could assist in the Alignment Healthcare investigation, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>Gloucester County Personal Injury Attorney John Singleton Outlines Virginia’s Street-Legal Golf Cart Rules</v>
+        <v>LOWE'S COMPANIES, INC. DECLARES CASH DIVIDEND</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C337" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D337" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E337" t="str">
-        <v>https://www.getnews.info/story/2026/07/15/gloucester-county-personal-injury-attorney-john-singleton-outlines-virginias-streetlegal-golf-cart-rules/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/lowes-companies-inc-declares-cash-dividend-302863099.html</v>
       </c>
       <c r="F337" t="str">
-        <v/>
+        <v>MOORESVILLE, N.C., Aug. 28, 2026 /PRNewswire/ -- The board of directors of Lowe's Companies, Inc. (NYSE: LOW) has declared a quarterly cash dividend of one dollar and 25 cents ($1.25) per share, payable Nov. 4, 2026, to shareholders of record as of Oct. 21, 2026. About Lowe's Lowe's...</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>BNY Declares Dividends</v>
+        <v>Noah Holdings Limited Announces Changes to the Board and Board Committees</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C338" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D338" t="str">
         <v>Finance</v>
       </c>
       <c r="E338" t="str">
-        <v>https://www.prnewswire.com/news-releases/bny-declares-dividends-302826325.html</v>
+        <v>https://www.prnewswire.com/news-releases/noah-holdings-limited-announces-changes-to-the-board-and-board-committees-302862857.html</v>
       </c>
       <c r="F338" t="str">
-        <v>NEW YORK, July 15, 2026 /PRNewswire/ -- The Bank of New York Mellon Corporation ("BNY") (NYSE: BNY), a global financial services company, today announced that its Board of Directors declared dividends on its common and preferred stock as follows: Common – a quarterly common stock dividend...</v>
+        <v>SINGAPORE, Aug. 28, 2026 /PRNewswire/ -- Noah Holdings Limited (the "Company" or "Noah") (NYSE: NOAH and HKEX: 6686), a leading and pioneer wealth management service provider offering comprehensive one-stop advisory services on global investment and asset allocation primarily for global...</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Composite Decking &amp;amp; Railing Market worth $8.19 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
+        <v>Norwood Financial Corp Adopts Stock Repurchase Program</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C339" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D339" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E339" t="str">
-        <v>https://www.prnewswire.com/news-releases/composite-decking--railing-market-worth-8-19-billion-by-2031---exclusive-report-by-marketsandmarkets-302826135.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352889/20770/en/norwood-financial-corp-adopts-stock-repurchase-program.html</v>
       </c>
       <c r="F339" t="str">
-        <v>DELRAY BEACH, Fla., July 15, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the 'Composite Decking &amp; Railing Market is projected to reach USD 8.19 billion by 2031 from USD 5.54 billion in 2026, at a CAGR of 8.1%.' Browse 150 market data Tables and 120 Figures spread through 300...</v>
+        <v>NORWOOD FINANCIAL CORP ADOPTS STOCK REPURCHASE PROGRAM</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>Landsbankinn hf.: Financial results for Q2 2026 to be published 23 July 2026</v>
+        <v>Morphy Richards illustre 90 ans d'idées ingénieuses à l'IFA de Berlin 2026</v>
       </c>
       <c r="B340" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C340" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D340" t="str">
         <v/>
       </c>
       <c r="E340" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327563/0/en/Landsbankinn-hf-Financial-results-for-Q2-2026-to-be-published-23-July-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/morphy-richards-illustre-90-ans-didees-ingenieuses-a-lifa-de-berlin-2026-302863151.html</v>
       </c>
       <c r="F340" t="str">
-        <v>Landsbankinn will publish its results for the second quarter of 2026 on Thursday, 23 July 2026.</v>
+        <v>BERLIN, 28 août 2026 /PRNewswire/ -- Morphy Richards, la marque britannique de petit électroménager haut de gamme qui fête son 90e anniversaire en 2026, présentera ses dernières innovations à l'IFA Berlin 2026, du 4 au 8 septembre. Au stand 6.1-102 du parc des expositions Messe Berlin, la...</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Landsbankinn hf.: Fjárhagsafkoma 2F 2026 birt þann 23. júlí 2026</v>
+        <v>Oragenics Reports Continued Clinical Progress, Provides Regulatory and NYSE American Listing Update</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C341" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D341" t="str">
-        <v/>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E341" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327563/0/is/Landsbankinn-hf-Fj%C3%A1rhagsafkoma-2F-2026-birt-%C3%BEann-23-j%C3%BAl%C3%AD-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352888/0/en/oragenics-reports-continued-clinical-progress-provides-regulatory-and-nyse-american-listing-update.html</v>
       </c>
       <c r="F341" t="str">
-        <v>Landsbankinn birtir uppgjör annars ársfjórðungs 2026 fimmtudaginn 23. júlí 2026.</v>
+        <v>SARASOTA, Fla., Aug. 28, 2026 (GLOBE NEWSWIRE) -- Oragenics, Inc. (NYSE American: OGEN), a clinical-stage biopharmaceutical company developing brain-targeted therapeutics through its proprietary intranasal delivery platform, today provided an update on its Phase IIa clinical trial, U.S. regulatory pathway, and NYSE American continued listing status.</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>BNY Reports Second Quarter 2026 Results</v>
+        <v>AI Agents Must Be Governed as Persistent Digital Actors, Advises Info-Tech Research Group</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C342" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D342" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E342" t="str">
-        <v>https://www.prnewswire.com/news-releases/bny-reports-second-quarter-2026-results-302826324.html</v>
+        <v>https://www.prnewswire.com/news-releases/ai-agents-must-be-governed-as-persistent-digital-actors-advises-info-tech-research-group-302863147.html</v>
       </c>
       <c r="F342" t="str">
-        <v>NEW YORK, July 15, 2026 /PRNewswire/ -- The Bank of New York Mellon Corporation ("BNY") (NYSE: BNY), a global financial services company, has reported financial results for the second quarter 2026. The company's earnings release along with the quarterly update presentation and other...</v>
+        <v>As the use of AI agents rises, organizations face a widening gap between adoption and governance. New insights from Info-Tech Research Group indicate that governing agentic AI is fundamentally different from previous governance models. Agents can autonomously access systems, trigger...</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>VCI Global Reports FY2025 Results, Highlighting Strategic Restructuring and Positioning for Long-Term Growth</v>
+        <v>Aardvark Therapeutics, Inc. (AARD) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B343" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C343" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D343" t="str">
-        <v>Finance, AI</v>
+        <v/>
       </c>
       <c r="E343" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327562/0/en/VCI-Global-Reports-FY2025-Results-Highlighting-Strategic-Restructuring-and-Positioning-for-Long-Term-Growth.html</v>
+        <v>https://www.prnewswire.com/news-releases/aardvark-therapeutics-inc-aard-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862449.html</v>
       </c>
       <c r="F343" t="str">
-        <v>Transformation Year Marked by the Successful Spin-off of VCCG, Strategic Investment in AI Infrastructure and Next-Generation Technologies, and the Completion of a Comprehensive Corporate Restructuring to Position the Company for its Next Phase of Growth</v>
+        <v>BENSALEM, Pa., Aug. 28, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Aardvark Therapeutics, Inc. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN AARDVARK...</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>PNC Reports Second Quarter 2026 Net Income of $2.1 Billion, $4.81 Diluted EPS or $4.85 as Adjusted</v>
+        <v>Spoločnosť IGEL rozširuje možnosti koncových bodov o hardvér Teguar pre zdravotníctvo a priemyselné prostredie</v>
       </c>
       <c r="B344" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C344" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D344" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E344" t="str">
-        <v>https://www.prnewswire.com/news-releases/pnc-reports-second-quarter-2026-net-income-of-2-1-billion-4-81-diluted-eps-or-4-85-as-adjusted-302826322.html</v>
+        <v>https://www.prnewswire.com/news-releases/spolonos-igel-roziruje-monosti-koncovych-bodov-o-hardver-teguar-pre-zdravotnictvo-a-priemyselne-prostredie-302863145.html</v>
       </c>
       <c r="F344" t="str">
-        <v>Generated record revenue, net interest income and fee income Increased quarterly common stock dividend 30 cents, or 18%, to $2.00 per share PITTSBURGH, July 15, 2026 /PRNewswire/ -- The PNC Financial Services Group, Inc. (NYSE: PNC) today reported: For the quarter In millions, except per...</v>
+        <v>Špeciálne vyvinuté zdravotnícke a priemyselné systémy od spoločnosti Teguar pridávajú kompatibilné hardvérové možnosti pre nasadenie systémov IGEL v špecializovaných koncových prostrediach FORT LAUDERDALE, Florida, 28. augusta 2026 /PRNewswire/ -- IGEL®, globálna softvérová spoločnosť...</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>FIN Group Launches Reg Review: AI-Powered Compliance Platform for Investment Advisers, etc</v>
+        <v>THE ASHLEY GIBSON BARNETT MUSEUM OF ART ANNOUNCES INAUGURAL ARTIST-IN-RESIDENCE PROGRAM FEATURING ACCLAIMED ARTIST REYNIER LLANES</v>
       </c>
       <c r="B345" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C345" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D345" t="str">
-        <v>AI, SaaS</v>
+        <v/>
       </c>
       <c r="E345" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762770</v>
+        <v>https://www.prnewswire.com/news-releases/the-ashley-gibson-barnett-museum-of-art-announces-inaugural-artist-in-residence-program-featuring-acclaimed-artist-reynier-llanes-302863143.html</v>
       </c>
       <c r="F345" t="str">
-        <v>Walnut Creek, CA, 2026-07-15 — /EPR Network/ — FIN Group announced the launch of Reg Review, an AI-powered compliance platform purpose-built for registered investment advisers (RIAs), [read full press release...]</v>
+        <v>LAKELAND, Fla., Aug. 28, 2026 /PRNewswire/ -- The Ashley Gibson Barnett Museum of Art (The AGB) at Florida Southern College is pleased to announce the launch of its inaugural Artist-in-Residence Program, welcoming acclaimed artist Reynier Llanes for a two-and-a-half-month residency from...</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Two Free Travel Itinerary Builders Launch With One-Tap Auto-Planning ...</v>
+        <v>Acuity to Announce Fiscal 2026 Fourth-Quarter and Full-Year Results on October 1, 2026</v>
       </c>
       <c r="B346" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C346" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D346" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E346" t="str">
-        <v>https://pr-inside.com/two-free-travel-itinerary-builders-launch-with-one-tap-auto-planning-r5201194.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352887/28689/en/acuity-to-announce-fiscal-2026-fourth-quarter-and-full-year-results-on-october-1-2026.html</v>
       </c>
       <c r="F346" t="str">
-        <v>(PR-inside.com) Browser-based day-by-day planners export straight to Google Sheets, Excel, PDF, and CSV, suggest a starter plan for popular destinations, and never send a traveler's itinerary to a server LAS VEGAS, NV / ACCESS Newswire / July 15, 2026 / Two free, browser-based travel planners launched today, taking aim at a category cluttered with sign-up walls, paywalled PDFs, and apps that upload every detail of a trip to someone else's server. The new sites - travelitinerarytemplate.com and tripitinerarytemplate.com - let travelers build a trip one day at a time in the browser and download it in whatever format their group already uses, ..</v>
+        <v>ATLANTA, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Acuity Inc. (NYSE: AYI) (the “Company”) will release fiscal 2026 fourth-quarter and full-year results on Thursday, October 1, 2026 at 6:00 a.m. ET, followed by a conference call at 8:00 a.m. ET. Neil Ashe, Chief Executive Officer of Acuity Inc., will lead the call.</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Relevant Gold Completes State-Supported Geophysical Survey At Bradley ...</v>
+        <v>Crown Castle to Present at the Bank of America 2026 Media, Communications &amp; Entertainment Conference</v>
       </c>
       <c r="B347" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C347" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D347" t="str">
-        <v>Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E347" t="str">
-        <v>https://pr-inside.com/relevant-gold-completes-state-supported-geophysical-survey-at-bradley-r5201193.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352886/7657/en/crown-castle-to-present-at-the-bank-of-america-2026-media-communications-entertainment-conference.html</v>
       </c>
       <c r="F347" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 15, 2026 /Relevant Gold Corp. (TSXV:RGC)(OTCQB:RGCCF) ("Relevant Gold" or the "Company") is pleased to announce the successful completion of the previously announced high-resolution airborne Versatile Time Domain Electromagnetic ("VTEM™") and magnetic survey across its 100%-owned Bradley Peak Gold Camp in central Wyoming (see release dated July 2, 2025). The program was partially funded through a US$226,533 matching grant awarded under the Wyoming Energy Matching Funds ("EMF") program administered by the Wyoming Energy Authority ("WEA"). The survey represents an important milestone in the Company's ongoing efforts to advance district-scale gold exploration across Wyoming's underexplored Archean ..</v>
+        <v>HOUSTON, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Crown Castle Inc. (NYSE: CCI) ("Crown Castle") announced today that Kris Hinson, Crown Castle’s Executive Vice President and Chief Commercial Officer, is scheduled to present on Thursday, September 10, 2026 at 10:30 a.m. Eastern Time at the Bank of America 2026 Media, Communications &amp;amp; Entertainment Conference. The presentation will be broadcast live over the Internet and is expected to last approximately 40 minutes. The live audio webcast link and presentation for the conference will be available on Crown Castle’s website at www.crowncastle.com , where it will also be archived for replay.</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Archrock Announces Timing for Second Quarter 2026 Results</v>
+        <v>Energy Fuels Completes Acquisition of Australian Strategic Materials</v>
       </c>
       <c r="B348" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C348" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D348" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E348" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327559/0/en/Archrock-Announces-Timing-for-Second-Quarter-2026-Results.html</v>
+        <v>https://www.prnewswire.com/news-releases/energy-fuels-completes-acquisition-of-australian-strategic-materials-302863022.html</v>
       </c>
       <c r="F348" t="str">
-        <v>HOUSTON, July 15, 2026 (GLOBE NEWSWIRE) -- Archrock, Inc. (NYSE:AROC) (“Archrock”) will host a conference call on Wednesday, August 5, 2026, to discuss its second quarter 2026 financial and operating results. The call will begin at 8:30 a.m. Eastern Time. Archrock will release its second quarter 2026 earnings report prior to the conference call.</v>
+        <v>Rare Earth Metal and Alloy Production Added to Emerging Western Mine-to-Magnet Champion DENVER, Aug. 28, 2026 /PRNewswire/ -- Energy Fuels Inc. (NYSE.A: UUUU) (TSX: EFR) (ASX: EF2), a leading producer of rare earth elements (REE), uranium, and other critical materials, today announced it...</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>First Horizon Corporation Delivers Strong Second Quarter 2026 Results with Net Income Available to Common Shareholders of $260 Million, up 12% year-over-year and EPS of $0.54, up $0.09 from Second Quarter 2025</v>
+        <v>Kaplan Fox Reminds Investors of UWM Holdings Corporation (UWMC) to a Securities Class Action Deadline - Contact the Firm Before October 13, 2026</v>
       </c>
       <c r="B349" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C349" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D349" t="str">
         <v>Finance</v>
       </c>
       <c r="E349" t="str">
-        <v>https://www.prnewswire.com/news-releases/first-horizon-corporation-delivers-strong-second-quarter-2026-results-with-net-income-available-to-common-shareholders-of-260-million-up-12-year-over-year-and-eps-of-0-54--up-0-09-from-second-quarter-2025--302825692.html</v>
+        <v>https://www.newsfilecorp.com/release/311350/Kaplan-Fox-Reminds-Investors-of-UWM-Holdings-Corporation-UWMC-to-a-Securities-Class-Action-Deadline-Contact-the-Firm-Before-October-13-2026</v>
       </c>
       <c r="F349" t="str">
-        <v>MEMPHIS, Tenn., July 15, 2026 /PRNewswire/ -- First Horizon Corporation (NYSE: FHN or "First Horizon") today reported second quarter net income available to common shareholders ("NIAC") of $260 million or earnings per share of $0.54, compared with first quarter 2026 NIAC of $257 million...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against UWM Holdings Corporation ("UWM Holdings" or the "Company") (NYSE: UWMC) on behalf of investors that purchased or otherwise acquired UWM Holdings securities between March 9, 2026 and August 5, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in UWM Holdings and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>GW RhythmX Now Available in the Microsoft Marketplace</v>
+        <v>Nektar Therapeutics Reports Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B350" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C350" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D350" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E350" t="str">
-        <v>https://www.prnewswire.com/news-releases/gw-rhythmx-now-available-in-the-microsoft-marketplace-302825828.html</v>
+        <v>https://www.prnewswire.com/news-releases/nektar-therapeutics-reports-inducement-grants-under-nasdaq-listing-rule-5635c4-302863080.html</v>
       </c>
       <c r="F350" t="str">
-        <v>Microsoft customers worldwide can now discover and deploy RhythmX Pulse through Microsoft Marketplace, accessing trusted solutions that accelerate innovation and business transformation with unified integration across Microsoft products Through Dragon Copilot, RhythmX drives frontier...</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Nektar Therapeutics (NASDAQ: NKTR) today announced that, on August 20, 2026, the Organization and Compensation Committee of Nektar's Board of Directors granted non-qualified stock options to purchase an aggregate of 25,200 shares of its common...</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Hemlo Mining Corp. Announces DTC Eligibility Allowing for Electronic Settlement of Trades in the United States</v>
+        <v>Zimmer Biomet Announces Quarterly Dividend for Third Quarter of 2026</v>
       </c>
       <c r="B351" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C351" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D351" t="str">
-        <v/>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E351" t="str">
-        <v>https://www.prnewswire.com/news-releases/hemlo-mining-corp-announces-dtc-eligibility-allowing-for-electronic-settlement-of-trades-in-the-united-states-302825596.html</v>
+        <v>https://www.prnewswire.com/news-releases/zimmer-biomet-announces-quarterly-dividend-for-third-quarter-of-2026-302863013.html</v>
       </c>
       <c r="F351" t="str">
-        <v>TORONTO, July 15, 2026 /PRNewswire/ - Hemlo Mining Corp. (TSX: HMMC) (OTCQX: HMMCF) ("Hemlo Mining" or the "Company") is pleased to announce that its common shares are now eligible for electronic clearing and settlement in the United States through the Depository Trust Company ("DTC")....</v>
+        <v>WARSAW, Ind., Aug. 28, 2026 /PRNewswire/ -- Zimmer Biomet Holdings, Inc. (NYSE and SIX: ZBH), a global medical technology leader, today announced that its Board of Directors has approved the payment of a quarterly cash dividend to stockholders for the third quarter of 2026. The cash...</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>Hyperscale Data Expects to Sign AI Data Center and Neocloud Services Agreement with California-Based AI Company at Michigan Data Center Campus</v>
+        <v>La Syrie réalise sa première transaction internationale par carte depuis plus de 15 ans, en collaboration avec Mastercard et le groupe QNB</v>
       </c>
       <c r="B352" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C352" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D352" t="str">
-        <v>Finance, AI</v>
+        <v/>
       </c>
       <c r="E352" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-expects-to-sign-ai-data-center-and-neocloud-services-agreement-with-california-based-ai-company-at-michigan-data-center-campus-302825936.html</v>
+        <v>https://www.prnewswire.com/news-releases/la-syrie-realise-sa-premiere-transaction-internationale-par-carte-depuis-plus-de-15-ans-en-collaboration-avec-mastercard-et-le-groupe-qnb-302863141.html</v>
       </c>
       <c r="F352" t="str">
-        <v>Prospective Engagement Expected to Further Expand Hyperscale Data's Strategy of Delivering Turnkey AI Compute Infrastructure and Managed Neocloud Services LAS VEGAS, July 15, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center...</v>
+        <v>Cette opération fait suite au rattachement de l'écosystème de paiement du pays au réseau mondial de Mastercard Ce premier paiement ouvre la voie à l'acceptation des cartes bancaires internationales en Syrie DAMAS, Syrie, 28 août 2026 /PRNewswire/ -- Mastercard et le groupe QNB ont traité...</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Kennametal to Host Earnings Conference Call &amp;amp; Webcast on Fourth Quarter Fiscal 2026 Results</v>
+        <v>Elastic Announces Internet Availability of Proxy Materials for its 2026 Annual General Meeting of Shareholders</v>
       </c>
       <c r="B353" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C353" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D353" t="str">
         <v>Finance</v>
       </c>
       <c r="E353" t="str">
-        <v>https://www.prnewswire.com/news-releases/kennametal-to-host-earnings-conference-call--webcast-on-fourth-quarter-fiscal-2026-results-302825508.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/elastic-announces-internet-availability-proxy-201200869.html</v>
       </c>
       <c r="F353" t="str">
-        <v>PITTSBURGH, July 15, 2026 /PRNewswire/ -- Kennametal Inc. (NYSE: KMT) will host its fourth quarter fiscal year 2026 earnings call on Wednesday, August 5, 2026. The press release and presentation will be available on the Company's website before market on August 5. Details of the...</v>
+        <v>SAN FRANCISCO, August 28, 2026--Elastic (NYSE: ESTC) announced the internet availability of proxy materials for its 2026 Annual General Meeting of shareholders to be held on October 15, 2026, at 5:00 PM, Central European Summer Time.</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>Rabobank and Expert.ai Strengthen Longstanding Partnership to Advance Trusted AI Innovation in Financial Services</v>
+        <v>BNY Mellon Municipal Bond Closed-End Funds Declare Distributions</v>
       </c>
       <c r="B354" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C354" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D354" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E354" t="str">
-        <v>https://www.prnewswire.com/news-releases/rabobank-and-expertai-strengthen-longstanding-partnership-to-advance-trusted-ai-innovation-in-financial-services-302826189.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/bny-mellon-municipal-bond-closed-201100255.html</v>
       </c>
       <c r="F354" t="str">
-        <v>Building on a successful collaboration that began in 2018, Rabobank reaffirms its trust in Expert.ai's vertical AI to enhance process automation. ROCKVILLE, Md., July 15, 2026 /PRNewswire/ -- Expert.ai, a leading provider of enterprise AI solutions for business value creation, and...</v>
+        <v>NEW YORK, August 28, 2026--BNY Mellon Investment Adviser, Inc. announced today that BNY Mellon Strategic Municipal Bond Fund, Inc. and BNY Mellon Strategic Municipals, Inc.</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Relevant Gold Completes State-Supported Geophysical Survey At Bradley Peak Gold Camp</v>
+        <v>Alarum Technologies, Ltd. (ALAR) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B355" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C355" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D355" t="str">
         <v/>
       </c>
       <c r="E355" t="str">
-        <v>https://www.newswire.com/news/relevant-gold-completes-state-supported-geophysical-survey-at-bradley-22826441</v>
+        <v>https://www.prnewswire.com/news-releases/alarum-technologies-ltd-alar-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862447.html</v>
       </c>
       <c r="F355" t="str">
-        <v/>
+        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- Glancy Prongay Wolke &amp; Rotter LLP announces that investors with losses have opportunity to lead the securities fraud class action lawsuit against Alarum Technologies, Ltd. IF YOU SUFFERED A LOSS ON YOUR ALARUM TECHNOLOGIES, LTD. INVESTMENTS,...</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>Rio Silver Inc. Expands US Investor Access with OTCQB Uplist</v>
+        <v>First Trust Advisors L.P. Announces Distribution for First Trust Enhanced Short Maturity ETF®</v>
       </c>
       <c r="B356" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C356" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D356" t="str">
         <v/>
       </c>
       <c r="E356" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327558/0/en/Rio-Silver-Inc-Expands-US-Investor-Access-with-OTCQB-Uplist.html</v>
+        <v>https://finance.yahoo.com/markets/options/articles/first-trust-advisors-l-p-201000889.html</v>
       </c>
       <c r="F356" t="str">
-        <v>VANCOUVER, British Columbia, July 15, 2026 (GLOBE NEWSWIRE) -- Rio Silver Inc. ("Rio Silver" or the "Company") (TSX.V: RYO) (OTC: RYOOF), is pleased to announce its approval to uplist onto the OTCQB market.</v>
+        <v>WHEATON, Ill., August 28, 2026--First Trust Advisors L.P. ("FTA") announces the declaration of the Monthly distribution for First Trust Enhanced Short Maturity ETF, a series of First Trust Exchange-Traded Fund IV.</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>Taboola to Announce Second Quarter Financial Results on August 5, 2026</v>
+        <v>NXP Semiconductors Announces Quarterly Dividend</v>
       </c>
       <c r="B357" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C357" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D357" t="str">
         <v>Finance</v>
       </c>
       <c r="E357" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327560/31297/en/Taboola-to-Announce-Second-Quarter-Financial-Results-on-August-5-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352885/0/en/nxp-semiconductors-announces-quarterly-dividend.html</v>
       </c>
       <c r="F357" t="str">
-        <v>NEW YORK, July 15, 2026 (GLOBE NEWSWIRE) -- Taboola (Nasdaq: TBLA), a global leader in delivering performance at scale for advertisers, today announced that it will release second quarter 2026 financial results on Wednesday, August 5, 2026. Management will host a conference call and webcast to discuss financial results at 8:30 a.m. ET.</v>
+        <v>EINDHOVEN, The Netherlands, Aug. 28, 2026 (GLOBE NEWSWIRE) -- As part of its ongoing capital return program, NXP Semiconductors N.V. (NASDAQ: NXPI) today announced that its board of directors has approved the payment of an interim dividend. The actions are based on the continued and significant strength of the NXP capital structure, and the board’s confidence in the company’s ability to drive long-term growth and strong cash flow.</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>Two Free Travel Itinerary Builders Launch With One-Tap Auto-Planning - No Account, No Upload, Your Trip Stays on Your Device</v>
+        <v>ALLIANCEBERNSTEIN GLOBAL HIGH INCOME FUND, INC. REPORTS FIRST QUARTER EARNINGS</v>
       </c>
       <c r="B358" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C358" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D358" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E358" t="str">
-        <v>https://www.newswire.com/news/two-free-travel-itinerary-builders-launch-with-one-tap-auto-planning-no-account</v>
+        <v>https://www.prnewswire.com/news-releases/alliancebernstein-global-high-income-fund-inc-reports-first-quarter-earnings-302863045.html</v>
       </c>
       <c r="F358" t="str">
-        <v>Browser-based day-by-day planners export straight to Google Sheets, Excel, PDF, and CSV, suggest a starter plan for popular destinations, and never send a traveler's itinerary to a server</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- AllianceBernstein Global High Income Fund, Inc. (NYSE: AWF), a registered closed‑end investment company, today announced earnings for the first quarter ended June 30, 2026. Total net assets of the Fund on June 30, 2026 were $979,297,146 as compared...</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>XPLR Infrastructure, LP announces date for release of second-quarter 2026 financial results</v>
+        <v>sbLiftOff Recognized as Category Leader in M&amp;amp;A Advisory &amp;amp; Strategy by OrangeSlices AI</v>
       </c>
       <c r="B359" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C359" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D359" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E359" t="str">
-        <v>https://www.prnewswire.com/news-releases/xplr-infrastructure-lp-announces-date-for-release-of-second-quarter-2026-financial-results-302826291.html</v>
+        <v>https://www.prweb.com/releases/sbliftoff-recognized-as-category-leader-in-ma-advisory--strategy-by-orangeslices-ai-302861394.html</v>
       </c>
       <c r="F359" t="str">
-        <v>JUNO BEACH, Fla., July 15, 2026 /PRNewswire/ -- XPLR Infrastructure, LP (NYSE: XIFR) today announced that it plans to report second-quarter 2026 financial results before the opening of the New York Stock Exchange on Tuesday, July 28, 2026, in a news release to be posted on the company's...</v>
+        <v>sbLiftOff has been named a Category Leader in M&amp;A Advisory &amp; Strategy by OrangeSlices AI, affirming the firm's standing among the best M&amp;A advisors for federal contractors and the broader GovCon market. The designation places sbLiftOff in a select group of government contractor M&amp;A...</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>Akamai Research: Commerce Becomes the Epicenter for AI Bot Attacks and Agentic Fraud in 2026</v>
+        <v>CNFinance Announces First Half of 2026 Unaudited Financial Results</v>
       </c>
       <c r="B360" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C360" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D360" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E360" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327557/0/en/Akamai-Research-Commerce-Becomes-the-Epicenter-for-AI-Bot-Attacks-and-Agentic-Fraud-in-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/cnfinance-announces-first-half-of-2026-unaudited-financial-results-302862920.html</v>
       </c>
       <c r="F360" t="str">
-        <v>Commerce faces rising AI bot activity, escalating DDoS attacks, and new fraud tactics Commerce faces rising AI bot activity, escalating DDoS attacks, and new fraud tactics</v>
+        <v>GUANGZHOU, China, Aug. 28, 2026 /PRNewswire/ -- CNFinance Holdings Limited (NYSE: CNF) ("CNFinance" or the "Company"), a leading home equity loan service provider in China, today announced its unaudited financial results for the first half of 2026 ended June 30, 2026. "During the first...</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Creator Economy Market Key Drivers and Restraints</v>
+        <v>Mint Incorporation Limited Announces Closing of $2.5 Million Registered Direct Offering</v>
       </c>
       <c r="B361" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C361" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D361" t="str">
-        <v/>
+        <v>Finance, AI</v>
       </c>
       <c r="E361" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762768</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352883/0/en/mint-incorporation-limited-announces-closing-of-2-5-million-registered-direct-offering.html</v>
       </c>
       <c r="F361" t="str">
-        <v>The global Creator Economy Market was valued at USD 252.3 billion in 2025 and is projected to grow from USD 310.4 billion in 2026 to USD 1,345.5 [read full press release...]</v>
+        <v>Hong Kong, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Mint Incorporation Limited (“Mint” or the “Company”, NASDAQ: MIMI), a Hong Kong-based company with a new strategic focus on artificial intelligence (AI) and robotics, and an established business interior design and fit-out works provider, today announced the closing of its previously announced registered public offering conducted on a best-efforts basis.</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Genmab Announces Net Sales of DARZALEX® (daratumumab) for Second Quarter of 2026</v>
+        <v>Shuttle Pharmaceuticals Holdings, Inc. Announces Receipt of NASDAQ Noncompliance Letter</v>
       </c>
       <c r="B362" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C362" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D362" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E362" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327556/0/en/Genmab-Announces-Net-Sales-of-DARZALEX-daratumumab-for-Second-Quarter-of-2026.html</v>
+        <v>https://www.newsfilecorp.com/release/311980/Shuttle-Pharmaceuticals-Holdings-Inc.-Announces-Receipt-of-NASDAQ-Noncompliance-Letter</v>
       </c>
       <c r="F362" t="str">
-        <v>Company Announcement</v>
+        <v>Gaithersburg, Maryland--(Newsfile Corp. - August 28, 2026) - Shuttle Pharmaceuticals Holdings, Inc. (NASDAQ: SHPH) (the "Company" or "Shuttle"), today announced that the Company is not in compliance with the periodic filing requirements for continued listing set forth in Nasdaq Listing Rule 5250(c)(1) as a result of its failure to file its Quarterly Report on Form 10-Q for the fiscal quarter ended June 30, 2026 with the Securities and Exchange Commission by the required due date.The Company...</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Drilling Campaign Doubles Target Size of the Cate-8 Discovery Target</v>
+        <v>Armor Health Establishes Dedicated Client Relations Executive Providing Leadership to Strengthen Partnerships and Support Continued Expansion</v>
       </c>
       <c r="B363" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C363" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D363" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E363" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327539/0/en/Drilling-Campaign-Doubles-Target-Size-of-the-Cate-8-Discovery-Target.html</v>
+        <v>https://www.prnewswire.com/news-releases/armor-health-establishes-dedicated-client-relations-executive-providing-leadership-to-strengthen-partnerships-and-support-continued-expansion-302863137.html</v>
       </c>
       <c r="F363" t="str">
-        <v>Intersects Highest Grades Yet With 8.1 Feet at 18.82 oz/ton Silver in BHE26-16, Individual Samples to 27.1 oz/ton Silver, 35.7% Lead, 15.7% Zinc</v>
+        <v>MIAMI, Aug. 28, 2026 /PRNewswire/ -- Armor Health (ArmorHealthcare.com), a national provider of correctional healthcare, has named Tamara Taylor, RN, CCHP the Regional Vice President of Client Relations, a newly created position focused on strengthening the company's partnerships with the...</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>Goliath Significantly Expands Bonanza Zone By 750 Meters and Golden Gate Zone By 600 Meters On High-Grade Gold Surebet Discovery, Remains Open, Golden Triangle, B.C.</v>
+        <v>PRIM DEADLINE ALERT: ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Primoris ...</v>
       </c>
       <c r="B364" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C364" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D364" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E364" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327538/0/en/Goliath-Significantly-Expands-Bonanza-Zone-By-750-Meters-and-Golden-Gate-Zone-By-600-Meters-On-High-Grade-Gold-Surebet-Discovery-Remains-Open-Golden-Triangle-B-C.html</v>
+        <v>https://pr-inside.com/prim-deadline-alert-rosen-trusted-investor-counsel-encourages-primoris-r5217220.htm</v>
       </c>
       <c r="F364" t="str">
-        <v>TORONTO, July 15, 2026 (GLOBE NEWSWIRE) -- Goliath Resources Limited (TSX-V: GOT) (OTCQX: GOTRF) (FSE: B4IF) (the “Company” or “Goliath”) is pleased to report that initial drilling in the southwest area of the Surebet system has resulted in the expansion of the Bonanza Zone by 750 meters as well as the Golden Gate Zone by 600 meters on its 100% owned Golddigger Property (the “Property”), Golden Triangle, British Columbia. All drill holes completed during the 2026 drill campaign have intersected quartz-sulphide mineralization which generally corresponds to high-grade gold mineralization. 10 out of 107 planned drill holes have been completed with a total of 4,983 m drilled in 2026. Assays are pending on all 2026 drill holes completed to date.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Primoris Services Corporation (NYSE:PRIM) between August 5, 2025 and June 22, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline. SO WHAT: If you purchased Primoris common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Primoris class action, go to https://rosenlegal.com/cases/primoris-services-corporation/join or call Phillip ..</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>Athleisure Market Future Demand Analysis</v>
+        <v>California Legislature Protects Wildfire Survivors' Rights and Rejects Higher Insurance Costs, Says Consumer Watchdog</v>
       </c>
       <c r="B365" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C365" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D365" t="str">
-        <v/>
+        <v>Retail</v>
       </c>
       <c r="E365" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762766</v>
+        <v>https://www.prnewswire.com/news-releases/california-legislature-protects-wildfire-survivors-rights-and-rejects-higher-insurance-costs-says-consumer-watchdog-302863135.html</v>
       </c>
       <c r="F365" t="str">
-        <v>The global Athleisure Market was valued at USD 422.0 billion in 2025 and is projected to grow from USD 459.8 billion in 2026 to USD 892.5 billion [read full press release...]</v>
+        <v>Legislature Stands Up to Governor Newsom and His Utility Allies, Delivering a Major Victory for Wildfire Survivors and Consumers SACRAMENTO, Calif., Aug. 28, 2026 /PRNewswire/ -- Every Fire Survivor's Network and Consumer Watchdog praised the California Senate and Assembly today for...</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>VAP Group Unveils VAP Ventures to Back 100 Startups by 2030, Marking</v>
+        <v>NurExone Biologic Inc. to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
       </c>
       <c r="B366" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C366" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D366" t="str">
-        <v>Crypto, AI</v>
+        <v/>
       </c>
       <c r="E366" t="str">
-        <v>https://www.pr-inside.com/vap-group-unveils-vap-ventures-to-back-100-startups-by-2030-marking-r5201192.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352880/0/en/nurexone-biologic-inc-to-present-at-the-moody-capital-solutions-2026-disruptive-growth-life-sciences-conference.html</v>
       </c>
       <c r="F366" t="str">
-        <v>(PR-inside.com) Riyadh, Saudi Arabia, 15 July 2026 - (ACN Newswire) - VAP Group announced the launch of VAP Ventures, its dedicated investment arm, marking a significant milestone in the company's evolution from building global platforms for innovation to directly supporting the founders shaping the future of technology. The announcement was made at the Global AI Show, Global Games Show, and Global Blockchain Show Riyadh 2026, from 29-30 June, where thousands of global industry leaders, innovators, investors and decision-makers have gathered to explore the technologies defining the next decade. The introduction of VAP Ventures represents one of the flagship announcements of this year's ..</v>
+        <v>TORONTO and HAIFA, Israel, Aug. 28, 2026 (GLOBE NEWSWIRE) -- NurExone Biologic Inc. (TSXV: NRX) (OTCQB: NRXBF) (FSE: J90) (“ NurExone ” or the “ Company ”), a biotechnology company developing exosome-based regenerative therapies, today announced that it is scheduled to participate in the Moody Capital Solutions 2026 Disruptive Growth &amp;amp; Life Sciences Conference, taking place September 9–10, 2026, in New York City.</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>MedPR Pro Launches Distribution Service to Enhance Medical Spa Marketing Visibility</v>
+        <v>Xenon Pharmaceuticals Reports Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B367" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C367" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D367" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E367" t="str">
-        <v>https://pressreleasenews.org/pressroom/medpr-pro-launches-distribution-service-to-enhance-medical-spa-marketing-visibility</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352881/33485/en/xenon-pharmaceuticals-reports-inducement-grants-under-nasdaq-listing-rule-5635-c-4.html</v>
       </c>
       <c r="F367" t="str">
-        <v xml:space="preserve">MedPR Pro today launched a press release distribution service designed to support med spa marketing by improving visibility across traditional search engines and emerging artificial intelligence platforms. The service aims to address the challenges independent medical aesthetics clinics face in acquiring new patients amid rising </v>
+        <v>VANCOUVER, BC and BOSTON, MA, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Xenon Pharmaceuticals Inc. (Nasdaq: XENE), a neuroscience-focused biopharmaceutical company dedicated to drug discovery, clinical development, and commercialization of life-changing therapeutics for patients in need, today announced equity inducement grants to five new non-officer employees consisting of an aggregate of 13,450 share options and 7,850 restricted share units (RSUs). All of the foregoing share options and RSUs were approved by the Compensation Committee of the Company’s Board of Directors with an effective date of August 27, 2026 and were granted as inducements material to the employees entering into employment with the Company in accordance with Nasdaq Listing Rule 5635(c)(4).</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>AICT Debuts at Leap East Summit: High-Precision Physical AI Unlocks a Brand-New Frontier for Spatial Intelligence</v>
+        <v>Admiral Markets AS auditeerimata vahearuanne 2026. aasta esimese 6 kuu kotha</v>
       </c>
       <c r="B368" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C368" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D368" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E368" t="str">
-        <v>https://pressreleasenews.org/pressroom/aict-debuts-at-leap-east-summit-high-precision-physical-ai-unlocks-a-brand-new-frontier-for-spatial-intelligence</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352879/0/et/admiral-markets-as-auditeerimata-vahearuanne-2026-aasta-esimese-6-kuu-kotha.html</v>
       </c>
       <c r="F368" t="str">
-        <v/>
+        <v>Admiral Markets AS auditeerimata vahearuanne 2026. aasta esimese 6 kuu kotha</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Who Does the Best Neck Lift in Florida?</v>
+        <v>Admiral Markets AS unaudited interim report for the first 6 months of 2026</v>
       </c>
       <c r="B369" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C369" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D369" t="str">
         <v/>
       </c>
       <c r="E369" t="str">
-        <v>https://pr-inside.com/who-does-the-best-neck-lift-in-florida-r5201191.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352879/0/en/admiral-markets-as-unaudited-interim-report-for-the-first-6-months-of-2026.html</v>
       </c>
       <c r="F369" t="str">
-        <v>(PR-inside.com) The Best Necklift in Florida is done By Dr. Sessa at Sarasota Surgical Arts SARASOTA, FL / ACCESS Newswire / July 15, 2026 / Interest in neck lift surgery continues to grow as more adults seek treatment for loose skin, excess fat beneath the chin, and age-related loss of jawline definition. As patients research their options, many are looking beyond before and after photographs and instead evaluating board certification, surgical experience, physician training, and published expertise to determine who performs the best neck lift in Florida. Among the surgeons drawing attention forneck lift surgeryin Florida is Dr. Alberico J. Sessa of Sarasota ..</v>
+        <v>Admiral Markets AS unaudited interim report for the first 6 months of 2026</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Zomedica Announces "Fourth Friday at Four" Webinar on July 24, 2026: ...</v>
+        <v>Safi Silver Issues Final Tranche of Shares for the Silver Hill Project</v>
       </c>
       <c r="B370" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C370" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D370" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E370" t="str">
-        <v>https://pr-inside.com/zomedica-announces-fourth-friday-at-four-webinar-on-july-r5201190.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/safi-silver-issues-final-tranche-200000568.html</v>
       </c>
       <c r="F370" t="str">
-        <v>(PR-inside.com) July session to spotlight the specialized, coordinated commercial organization that turns product innovation into clinical adoption, sustained utilization, and long-term recurring revenue ANN ARBOR, MI / ACCESS Newswire / July 15, 2026 / Zomedica Corp. (OTCQB:ZOMDF) ("Zomedica" or the "Company"), an animal health company offering innovative point-of-care diagnostic and therapeutic products for equine and companion animals, today announced the next installment of its "Fourth Friday at Four" investor webinar series, scheduled for Friday, July 24 at 4:00 p.m. Eastern Time. The July program, titled " Fourth Friday at Four - Zomedica's Sales Organization: From Strategy to the Clinic ," will give current ..</v>
+        <v>TORONTO, August 28, 2026--Safi Silver Corp. (TSX-V: SF, OTCPK: PNTZF) ("Safi Silver" or the "Company") announces that it has issued an aggregate number of 625,000 common shares at a deemed value of $0.40 per Safi Silver share (the "Second Share Issuance") to the vendors of the Silver Hill project in Morocco ("Silver Hill" or the "Project") pursuant to the share purchase agreement dated May 25, 2020 between the Company and the vendors (please see the Company’s press release dated September 24, 20</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>Elevex Capital Launches Multi-Vertical Floor Plan Finance Platform, ...</v>
+        <v>Transactions in Zealand Pharma shares and/or related securities by persons discharging managerial responsibilities and/or their closely associated persons</v>
       </c>
       <c r="B371" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C371" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D371" t="str">
-        <v>SaaS</v>
+        <v>Healthcare</v>
       </c>
       <c r="E371" t="str">
-        <v>https://pr-inside.com/elevex-capital-launches-multi-vertical-floor-plan-finance-platform-r5201189.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352878/0/en/transactions-in-zealand-pharma-shares-and-or-related-securities-by-persons-discharging-managerial-responsibilities-and-or-their-closely-associated-persons.html</v>
       </c>
       <c r="F371" t="str">
-        <v>(PR-inside.com) Committed, technology-enabled wholesale inventory finance for equipment dealers across construction, agriculture, material handling, trucks, marine and powersports, and rental and fleet - live now on Vero's Lending-as-a-Service platform WESTLAKE, OH AND NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Elevex Capital, LLC ("Elevex"), a specialty commercial equipment finance company, today announced the launch of its floor plan finance platform, a purpose-built, multi-vertical wholesale inventory finance business serving equipment dealers, distributors, and resellers across the United States. The platform is live in partnership with Vero Finance Technologies, Inc. ("Vero"), a leading provider of technology and servicing for wholesale and ..</v>
+        <v>Company announcement – No. 43 / 2026</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>“It's a Tug Life!: Tug Goes to Texas,” Best-Selling Book Offered for Free (Ending Soon) (Until 7/17/26)</v>
+        <v>How startups in regulated industries are using AI</v>
       </c>
       <c r="B372" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C372" t="str">
-        <v>WebWire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D372" t="str">
-        <v>Retail</v>
+        <v>AI</v>
       </c>
       <c r="E372" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357442</v>
+        <v>https://www.microsoft.com/en-us/startups/blog/three-architecture-decisions-behind-ponss-legal-ai-platform-on-microsoft-azure/</v>
       </c>
       <c r="F372" t="str">
-        <v>Best Seller Publishing announces the release of Laura Watkin&amp;#39;s new book, &amp;#8220;It&amp;#39;s a Tug Life!: Tug Goes to Texas.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;It&amp;#39;s a Tug Life!&amp;#8221; is about a lovable beach dog named Tug who leaves his laid-back home in California to visit his brother, Tank, on a Texas farm. As Tug experiences life at Liberty Ridge Farm, young readers are introduced to farm animals, daily chores, and exciting adventures through interactive storyt... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357442</v>
+        <v>The post How startups in regulated industries are using AI appeared first on Source.</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Cerrado Gold Elects to Revise Timing for Completion of the Mont Sorcier Feasibility Study to Undertake Optimization Initiatives</v>
+        <v>Watercrest Senior Living Group Honors Sheena Jeffries for a Decade of Impactful Leadership and Service to Seniors</v>
       </c>
       <c r="B373" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C373" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D373" t="str">
         <v/>
       </c>
       <c r="E373" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327523/0/en/Cerrado-Gold-Elects-to-Revise-Timing-for-Completion-of-the-Mont-Sorcier-Feasibility-Study-to-Undertake-Optimization-Initiatives.html</v>
+        <v>https://www.prnewswire.com/news-releases/watercrest-senior-living-group-honors-sheena-jeffries-for-a-decade-of-impactful-leadership-and-service-to-seniors-302863107.html</v>
       </c>
       <c r="F373" t="str">
-        <v>Cerrado Gold Elects to Revise Timing for Completion of the Mont Sorcier Feasibility Study to Undertake Optimization Initiatives.</v>
+        <v>VERO BEACH, Fla., Aug. 28, 2026 /PRNewswire/ -- Watercrest Senior Living Group proudly celebrates the ten-year employment anniversary of Sheena Jeffries, Director of Resident and Family Experience, recognizing a decade of exceptional leadership, advocacy and service dedicated to enriching...</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Elevex Capital Launches Multi-Vertical Floor Plan Finance Platform, Powered by Vero Technologies</v>
+        <v>ExpressRx Launches Medication Safety Initiative with DisposeRx Singles in All 26 Retail Locations</v>
       </c>
       <c r="B374" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C374" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D374" t="str">
-        <v>SaaS</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E374" t="str">
-        <v>https://www.newswire.com/news/elevex-capital-launches-multi-vertical-floor-plan-finance-platform-powered-by</v>
+        <v>https://www.prnewswire.com/news-releases/expressrx-launches-medication-safety-initiative-with-disposerx-singles-in-all-26-retail-locations-302863125.html</v>
       </c>
       <c r="F374" t="str">
-        <v>Committed, technology-enabled wholesale inventory finance for equipment dealers across construction, agriculture, material handling, trucks, marine and powersports, and rental and fleet - live now on Vero's Lending-as-a-Service platform</v>
+        <v>New program combines patient education with affordable, in-home medication disposal to help reduce the risks of unused medications in the home. SOUTHERN PINES, N.C., Aug. 28, 2026 /PRNewswire/ -- DisposeRx®, the leader of in-home medication disposal, today announced a new partnership with...</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Fractyl Health Reports Positive Randomized Data from REMAIN-1 Midpoint Cohort Demonstrating Durable Weight Maintenance One Year After GLP-1 Discontinuation</v>
+        <v>Traverse Bay Farms Co-Founder Spotlighted by Food &amp; Beverage Outlook on Supplier Relations</v>
       </c>
       <c r="B375" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C375" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D375" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E375" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327527/0/en/Fractyl-Health-Reports-Positive-Randomized-Data-from-REMAIN-1-Midpoint-Cohort-Demonstrating-Durable-Weight-Maintenance-One-Year-After-GLP-1-Discontinuation.html</v>
+        <v>https://prunderground.com/traverse-bay-farms-co-founder-spotlighted-by-food-beverage-outlook-on-supplier-r/cmtd70a2k000c04jumloyzbi4</v>
       </c>
       <c r="F375" t="str">
-        <v>Up to 84% of GLP-1 induced weight loss retained with Revita® versus 46% with sham at one year in patients receiving complete duodenal ablations</v>
+        <v>Andy LaPointe, Co-Founder Traverse Bay Farms, shares how trust, communication and long-term supplier relationships have helped changing business conditions since 2001 The post Traverse Bay Farms Co-Founder Spotlighted by Food &amp;amp; Beverage Outlook on Supplier Relations first appeared on</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Generac Announces Second Quarter 2026 Earnings Release Date and Conference Call</v>
+        <v>Evonik élargit ses capacités d'administration de médicaments à base de lipides grâce à une nouvelle installation de fabrication conforme aux BPF à Vancouver</v>
       </c>
       <c r="B376" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C376" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D376" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E376" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327530/0/en/Generac-Announces-Second-Quarter-2026-Earnings-Release-Date-and-Conference-Call.html</v>
+        <v>https://www.prnewswire.com/news-releases/evonik-elargit-ses-capacites-dadministration-de-medicaments-a-base-de-lipides-grace-a-une-nouvelle-installation-de-fabrication-conforme-aux-bpf-a-vancouver-302863121.html</v>
       </c>
       <c r="F376" t="str">
-        <v>WAUKESHA, Wis., July 15, 2026 (GLOBE NEWSWIRE) -- Generac Holdings Inc. ("Generac") (NYSE: GNRC), a leading global designer, manufacturer, and provider of energy technology solutions and other power products, today announced plans to release its second quarter 2026 financial results before the market opens on Wednesday, July 29th, 2026. Generac management will hold a conference call at 10:00 a.m. EDT on that day to discuss highlights of this earnings release.</v>
+        <v>La nouvelle installation conforme aux BPF (bonnes pratiques de fabrication) répondra à la demande croissante en développement de nanoparticules lipidiques (NPL) et en fabrication de produits médicamenteux destinés aux essais cliniques Evonik investit plus de 150 millions CAD (93 millions...</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Radware Introduces Cloud-Augmented Protection for DefensePro X, Debuting with Web DDoS Defense</v>
+        <v>Wise F&amp;amp;I's Amy Counts Named 2026 NAMAD Woman of the Year</v>
       </c>
       <c r="B377" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C377" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D377" t="str">
-        <v>Finance, SaaS</v>
+        <v/>
       </c>
       <c r="E377" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327524/8980/en/Radware-Introduces-Cloud-Augmented-Protection-for-DefensePro-X-Debuting-with-Web-DDoS-Defense.html</v>
+        <v>https://www.prnewswire.com/news-releases/wise-fis-amy-counts-named-2026-namad-woman-of-the-year-302863123.html</v>
       </c>
       <c r="F377" t="str">
-        <v>Radware Introduces Cloud-Augmented Protection for DefensePro X, Debuting with Web DDoS Defense</v>
+        <v>ST. LOUIS, Aug. 28, 2026 /PRNewswire/ -- AD). Wise F&amp;I is proud to announce that Amy Counts, Regional Vice President of Client Success, has been named the 2026 NAMAD Woman of the Year by the National Association of Minority Automobile Dealers (NAMAD). The annual award recognizes...</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Recent Release, "Chasing The Rain," from Page Publishing Author Timothy O'Keefe Explores Humanity's Struggle to Survive Environmental Catastrophe</v>
+        <v>Catching wildfires earlier: AI gives firefighters a head start</v>
       </c>
       <c r="B378" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C378" t="str">
-        <v>PR.com</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D378" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E378" t="str">
-        <v>https://www.pr.com/press-release/973252</v>
+        <v>https://unlocked.microsoft.com/alertcalifornia-ai-wildfire-detection/</v>
       </c>
       <c r="F378" t="str">
-        <v>Timothy O'Keefe has completed a new book, "Chasing The Rain," a gripping narrative that follows a group of survivors known as the Family as they navigate a planet ravaged by global warming. Thrust into an unforgiving landscape where water has become the most precious resource, they must chase the rain across a chaotic world while confronting both external dangers and internal moral questions about what it means [PR.com]</v>
+        <v>The post Catching wildfires earlier: AI gives firefighters a head start appeared first on Source.</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Recent Release, "Collier's Mansion," from Page Publishing Author Ronald K. Buckinger, Presents a Gripping Tale of a Secret Fortress Hidden for Nearly a Century</v>
+        <v>Kaplan Fox Urges Pentair plc (PNR) Investors Seeking Recovery to Contact the Firm Before October 2, 2026</v>
       </c>
       <c r="B379" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C379" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D379" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E379" t="str">
-        <v>https://www.pr.com/press-release/973251</v>
+        <v>https://www.newsfilecorp.com/release/311349/Kaplan-Fox-Urges-Pentair-plc-PNR-Investors-Seeking-Recovery-to-Contact-the-Firm-Before-October-2-2026</v>
       </c>
       <c r="F379" t="str">
-        <v>Ronald K. Buckinger has completed a new book, titled, "Collier's Mansion: Den of Damnation," a chilling exploration of post-Civil War ambitions turned sinister. The narrative centers on Colonel Wilfred Collier, a Confederate officer whose refusal to accept defeat led him to construct an elaborate island stronghold in Washington's Puget Sound. What begins as a sanctuary for displaced Southern military personnel [PR.com]</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Pentair plc ("Pentair" or the "Company") (NYSE: PNR) on behalf of investors that purchased or otherwise acquired Pentair securities between April 28, 2026 and July 14, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Pentair and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox by...</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>Recent Release, "Hope's Bonnet and the Easter Parade," from Page Publishing Author Carol Ann, Follows a Lovable Dog's Enchanting Easter Adventures</v>
+        <v>Academy Sports + Outdoors Teams Up with Nike and Jordan Brand to Present the H-Town Classic 3v3 Basketball Tournament</v>
       </c>
       <c r="B380" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C380" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D380" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E380" t="str">
-        <v>https://www.pr.com/press-release/973243</v>
+        <v>https://www.prnewswire.com/news-releases/academy-sports--outdoors-teams-up-with-nike-and-jordan-brand-to-present-the-h-town-classic-3v3-basketball-tournament-302863115.html</v>
       </c>
       <c r="F380" t="str">
-        <v>Carol Ann has completed a new children's book, "Hope's Bonnet and the Easter Parade," a charming tale that captures the magic of springtime traditions. The story follows Hope, a spirited pup, and her canine companions as they embark on an unforgettable parade journey up Fifth Avenue during Easter. What begins as a whimsical dog fashion show—a bonnet competition celebrating style and [PR.com]</v>
+        <v>Two-day event will center around a youth basketball competition for athletes grades 6-12 KATY, Texas, Aug. 28, 2026 /PRNewswire/ -- Academy Sports + Outdoors ("Academy") (Nasdaq: ASO), a leading full-line sporting goods and outdoor recreation retailer, in partnership with Nike and Jordan...</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>Recent Release, "I Was A Therapist," from Page Publishing Author Lila Karoub, Explores the Harrowing True Cases That Shaped Her Three-Decade Career in Mental Health</v>
+        <v>Atlantic Alumina Expands Partnership with United States Government, Reaching $800 Million in Total Funding to Advance U.S. Critical Mineral Independence</v>
       </c>
       <c r="B381" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C381" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D381" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E381" t="str">
-        <v>https://www.pr.com/press-release/973248</v>
+        <v>https://finance.yahoo.com/energy/articles/atlantic-alumina-expands-partnership-united-194100241.html</v>
       </c>
       <c r="F381" t="str">
-        <v>Lila Karoub has completed a new book, "I Was A Therapist": True Case Studies of Child Abuse, Attempted Murder, and Marital Torture, a candid examination of the most challenging and transformative moments from her decades as a practicing psychotherapist. Drawing from her clinical experience, Karoub recounts pivotal cases involving attempted homicide, severe childhood trauma, and intimate partner [PR.com]</v>
+        <v>WASHINGTON, August 28, 2026--Atlantic Alumina Company LLC ("ATALCO" or the "Company"), the only remaining alumina refinery in the United States, today announced an expansion of its partnership with the Department of War’s ("DoW") Office of the Under Secretary of War for Acquisition &amp; Sustainment, the Economic Defense Unit, and Concord Resources Holdings Limited ("Concord"), in conjunction with Concord’s majority shareholder, a fund managed by Pinnacle Asset Management, L.P. ("Pinnacle"), a leadi</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Recent Release, "I'm Not Dead Yet!" from Page Publishing Author Tom H. Hawks II, is a Compelling Reflection on Navigating Life with a Terminal Diagnosis</v>
+        <v>Wix.com Ltd. (WIX) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B382" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C382" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D382" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E382" t="str">
-        <v>https://www.pr.com/press-release/973249</v>
+        <v>https://www.prnewswire.com/news-releases/wixcom-ltd-wix-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862438.html</v>
       </c>
       <c r="F382" t="str">
-        <v>Tom H. Hawks II has completed a new book, "I'm Not Dead Yet! Living with Purpose, Leaving with Love" that invites readers into the raw, honest, and deeply human reality of living with cancer long after the initial shock of diagnosis. This is not a story about "beating" cancer, but rather about learning how to live fully while carrying it. The author's background as a seasoned business professional, [PR.com]</v>
+        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- The Law Offices of Frank R. Cruz announces that investors with losses related to Wix.com Ltd. (WIX) have opportunity to lead the securities fraud class action lawsuit. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN WIX.COM LTD. (WIX), CLICK HERE...</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Recent Release, "Milt the Quilt," from Page Publishing Author Brenda Frese, Invites Readers Into a World Where Quilts Embody Distinct Personalities and Memories</v>
+        <v>The Shepherd Group Receives Consumer Choice Award for Outstanding Service and Excellence in Group Benefits</v>
       </c>
       <c r="B383" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C383" t="str">
-        <v>PR.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D383" t="str">
-        <v/>
+        <v>Retail</v>
       </c>
       <c r="E383" t="str">
-        <v>https://www.pr.com/press-release/973246</v>
+        <v>https://www.prweb.com/releases/the-shepherd-group-receives-consumer-choice-award-for-outstanding-service-and-excellence-in-group-benefits-302861690.html</v>
       </c>
       <c r="F383" t="str">
-        <v>Brenda Frese has completed a new book, "Milt the Quilt," the first installment in the Oma Quilt Me a Story series. This enchanting tale celebrates the special bond between people and their quilts, recognizing that each textile treasure carries its own character and story. The narrative invites readers to reflect on the quilts that have graced their own lives, those beloved coverings that have been touched and [PR.com]</v>
+        <v>The Shepherd Group has been named a 2026 Consumer Choice Award winner in the Group Benefit Broker category for the Greater Toronto Area. The recognition reflects its work helping HVAC contractors and other trades employers put competitive group benefits plans in place. TORONTO, Aug. 28,...</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Recent Release, "Quantum Moonlight," from Page Publishing Author Lynn Kowal, Explores Love, Spirituality, Mortality, and Dark Imagination in Unforgettable Verse</v>
+        <v>Grandmaster Praggnanandhaa Rameshbabu Crowned Winner of 2026 GCT Finals and Overall GCT Champion</v>
       </c>
       <c r="B384" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C384" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D384" t="str">
         <v/>
       </c>
       <c r="E384" t="str">
-        <v>https://www.pr.com/press-release/973250</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/grandmaster-praggnanandhaa-rameshbabu-crowned-winner-193200936.html</v>
       </c>
       <c r="F384" t="str">
-        <v>Lynn Kowal has completed a new book, "Quantum Moonlight," a poetry collection that traverses an expansive emotional landscape. From tender romantic verses to haunting explorations of the supernatural, this volume showcases the author's versatility and depth. The poems range across intimate narratives of passion and devotion to darker, more unsettling territories where mythological creatures and existential dread [PR.com]</v>
+        <v>SAINT LOUIS, August 28, 2026--Grandmaster (GM) Praggnanandhaa Rameshbabu of India captured his first overall Grand Chess Tour (GCT) championship in dramatic fashion, defeating defending champion GM Fabiano Caruana of the United States in the 2026 GCT Finals. Held Aug. 22–27 in the U.S.</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Recent Release, "Quilted in Mystery," from Page Publishing Author Brenda Frese, Follows Young Detectives Uncovering Secrets in Patchwork Patterns Along the Elkhorn River</v>
+        <v>Kaplan Fox Notifies Investors of Capricor Therapeutics, Inc. (CAPR) of a Securities Fraud Class Action Deadline on September 28, 2026</v>
       </c>
       <c r="B385" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C385" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D385" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E385" t="str">
-        <v>https://www.pr.com/press-release/973247</v>
+        <v>https://www.newsfilecorp.com/release/311348/Kaplan-Fox-Notifies-Investors-of-Capricor-Therapeutics-Inc.-CAPR-of-a-Securities-Fraud-Class-Action-Deadline-on-September-28-2026</v>
       </c>
       <c r="F385" t="str">
-        <v>Brenda Frese has completed a new book, "Quilted in Mystery," the second installment in the Quilt Me a Tale series, which follows ten-year-old Magdalena Schmidt as she returns to her Nebraska settlement with renewed determination to solve a pressing mystery. Having already made the courageous journey from Germany to America in the first book, Lena is ready for her next challenge, and this time she has assembled a [PR.com]</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Capricor Therapeutics, Inc. ("Capricor" or the "Company") (NASDAQ: CAPR) on behalf of investors that purchased or otherwise acquired Capricor securities between December 17, 2025 and July 26, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Capricor and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Recent Release, "The Controversial Shepherd," from Page Publishing Author Latoshia Breed, Explores What It Means to Follow a Leader Devoted to Spiritual Well-Being</v>
+        <v>Luka Capital Corp. Provides Update Regarding Number of Securities in Escrow</v>
       </c>
       <c r="B386" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C386" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D386" t="str">
         <v/>
       </c>
       <c r="E386" t="str">
-        <v>https://www.pr.com/press-release/973242</v>
+        <v>https://www.newsfilecorp.com/release/311981/Luka-Capital-Corp.-Provides-Update-Regarding-Number-of-Securities-in-Escrow</v>
       </c>
       <c r="F386" t="str">
-        <v>Latoshia Breed has completed a new book, "The Controversial Shepherd: Offenses and Situations Yeshua (Jesus) Portrayed," an illuminating exploration of the moments when Jesus challenged conventional thinking and sparked debate among those who encountered Him. Through careful examination of scriptural accounts, Breed reveals how these controversial instances were not contradictions to His purpose, but rather [PR.com]</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Luka Capital Corp. (TSXV: LUKA.P) (the "Company"), a capital pool company, wishes to issue corrective disclosure regarding the number of securities deposited into escrow pursuant to the policies of the TSX Venture Exchange (the "Exchange") in connection with the Company's initial public offering (the "Offering") which closed on August 25, 2026. The Company issued an aggregate of 5,000,000 common shares in its authorized share...</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>Recent Release, "Trish's Dragons Warrior Princesses and Mermaids," from Page Publishing Author Trish Brown, Explores Fantasy Realms of Power, Love, and Survival</v>
+        <v>SS Innovations International (SSII) Indian Surgical Robotics Growth Points to Broader Market Opportunity</v>
       </c>
       <c r="B387" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C387" t="str">
-        <v>PR.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D387" t="str">
-        <v/>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E387" t="str">
-        <v>https://www.pr.com/press-release/973244</v>
+        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-indian-surgical-robotics-growth-points-to-broader-market-opportunity-7089037</v>
       </c>
       <c r="F387" t="str">
-        <v>Trish Brown has completed a new book, "Trish's Dragons Warrior Princesses and Mermaids: Poetry in Motion," a visually captivating collection that blends stunning artwork with entrancing short stories. Within these pages, dragons seethe leaving smoldering dust heaps in their wake. Petulant warrior princesses with slipped tiaras, wrestle with destiny, and mermaids shimmer with hidden agendas: all inhabitants of [PR.com]</v>
+        <v>SS Innovation’s SSi Mantra system was used in more than 50 robotic surgeries in a single day at Mohak Bariatrics and Robotics in Indore, highlighting growing clinical utilization in India. The milestone comes as SS Innovations reports 224 SSi Mantra systems installed across 12 countries, providing a growing installed base for future procedure and instrument revenue. Second-quarter 2026 installations reached 30 systems, above the 25 systems modeled by the analyst cited in the supplied report. Quarterly revenue reached $13.9 million, up 39% year over year, while system sales increased 41% to $12.4 million. FDA review of the SSi Mantra 510(k) application is now expected by the end of the first quarter of 2027, while European CE marking remains targeted for the end of 2026. The company’s progr</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Titan Mining Validates Kilbourne Graphite Concentrator Flowsheet and Achieves Battery-Grade Purity</v>
+        <v>Vadzo Imaging Validates Auto-Focus capability on Bolt-830CRH 8MP AR0830 Onsemi HyperLux MIPI Camera</v>
       </c>
       <c r="B388" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C388" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D388" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E388" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327531/0/en/Titan-Mining-Validates-Kilbourne-Graphite-Concentrator-Flowsheet-and-Achieves-Battery-Grade-Purity.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-auto-focus-capability-on-bolt-830crh-8mp-22852759</v>
       </c>
       <c r="F388" t="str">
-        <v>GOUVERNEUR, N.Y., July 15, 2026 (GLOBE NEWSWIRE) -- Titan Mining Corporation ( NYSE-A:TII, TSX:TI ), (“Titan” or the “Company”), a U.S.-focused critical minerals producer and developer, today announced positive results across its full graphite processing chain for the Kilbourne Graphite Project, from ore concentration through to battery-grade spherical graphite. The results confirm the Company's Preliminary Economic Assessment (“PEA”) design assumptions at the concentrator and demonstrate battery-grade purity and above-average yields at the downstream pilot stage, supporting the ongoing Feasibility Study and Titan's plan to build the first fully integrated U.S. graphite supply chain in over 70 years.</v>
+        <v>Built for barcode scanning, document capture, and self-service kiosks that must resolve items presented at a wide range of distances, this camera pairs the Onsemi HyperLux LP AR0830 sensor with VCM autofocus over MIPI CSI-2, giving scanning and vision equipment manufacturers consistent focus without a fixed lens tuned for only one typical distance.</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>Brooklyn caterer expands food catering menus for couples planning tri-state weddings</v>
+        <v>Super Ego Holding Highlights Equipment Leasing as a Flexible Path to ...</v>
       </c>
       <c r="B389" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C389" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D389" t="str">
         <v/>
       </c>
       <c r="E389" t="str">
-        <v>https://pressreleasenews.org/pressroom/brooklyn-caterer-expands-food-catering-menus-for-couples-planning-tri-state-weddings</v>
+        <v>https://pr-inside.com/super-ego-holding-highlights-equipment-leasing-as-a-flexible-path-to-r5217219.htm</v>
       </c>
       <c r="F389" t="str">
-        <v>Bon Soir Caterers, a Brooklyn-based food catering company, is expanding tailored wedding menu packages for couples planning tri-state celebrations this season.</v>
+        <v>(PR-inside.com) Leasing semi-trucks and trailers can help growing carriers preserve capital, access newer equipment and expand their operations CHICAGO, IL / ACCESS Newswire / August 28, 2026 / Super Ego Holding, an equipment leasing company serving over 1,200 licensed carrier companies across the United States, today highlighted the advantages of leasing semi-trucks and trailers as carriers navigate rising equipment costs, tight margins and evolving operational demands. Acquiring dependable equipment is one of the most significant investments a transportation business makes. While traditional bank financing remains a viable option for some companies, leasing can offer lower upfront costs, a faster approval process and greater ..</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Michael Terence Publishing Announces the Release of "All His Wives" – Psychological Thriller, by Tracy Martin-Summers</v>
+        <v>Early ABA Intervention Can Help Children With Autism Develop Essential Skills</v>
       </c>
       <c r="B390" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C390" t="str">
-        <v>PR.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D390" t="str">
         <v/>
       </c>
       <c r="E390" t="str">
-        <v>https://www.pr.com/press-release/973599</v>
+        <v>https://www.prweb.com/releases/early-aba-intervention-can-help-children-with-autism-develop-essential-skills-302861407.html</v>
       </c>
       <c r="F390" t="str">
-        <v>Michael Terence Publishing is excited to announce the release of "All His Wives," a psychological thriller by Tracy Martin-Summers. [PR.com]</v>
+        <v>New retrospective outcomes data from Behavioral Innovations tracks measurable gains in communication, social and daily-living skills among children with autism, giving families fresh data when comparing Applied Behavior Analysis (ABA) therapy providers in Fort Worth, Texas. The findings...</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>SUTNTIB AB “Tewox” skelbia 2026 m. II ketvirčio pagrindinių duomenų santrauką</v>
+        <v>When the Power Fails, Your Garage Doors Shouldn't: Why Storm Season Demands Rethinking Access Control Backup</v>
       </c>
       <c r="B391" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C391" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D391" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E391" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327519/0/lt/SUTNTIB-AB-Tewox-skelbia-2026-m-II-ketvir%C4%8Dio-pagrindini%C5%B3-duomen%C5%B3-santrauk%C4%85.html</v>
+        <v>https://www.prweb.com/releases/when-the-power-fails-your-garage-doors-shouldnt-why-storm-season-demands-rethinking-access-control-backup-302860217.html</v>
       </c>
       <c r="F391" t="str">
-        <v>Vilnius, Lietuva, July 15, 2026 (GLOBE NEWSWIRE) -- SUTNTIB AB “Tewox” ( Bendrovė ) skelbia pagrindinių duomenų santrauką, kurioje pateikiama informacija apie Bendrovės finansinius rodiklius ir svarbiausius ketvirčio įvykius 2026 m. birželio 30 d.</v>
+        <v>As late-summer storms bring outages and unpredictable conditions to Minneapolis, emergency garage door service and backup access planning can help residential and commercial property owners reduce safety risks and costly downtime. MINNEAPOLIS, Aug. 28, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>SUTNTIB AB Tewox publishes its factsheet for the second quarter of 2026</v>
+        <v>AM Best Affirms Credit Ratings of Eureka-Re SCC</v>
       </c>
       <c r="B392" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C392" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D392" t="str">
         <v/>
       </c>
       <c r="E392" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327519/0/en/SUTNTIB-AB-Tewox-publishes-its-factsheet-for-the-second-quarter-of-2026.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/am-best-affirms-credit-ratings-191900454.html</v>
       </c>
       <c r="F392" t="str">
-        <v>Vilnius, Lithuania, July 15, 2026 (GLOBE NEWSWIRE) -- SUTNTIB AB Tewox ( the Company ) publishes its factsheet, providing information about Company’s financial indicators and key events as at 30 June 2026.</v>
+        <v>MEXICO CITY, August 28, 2026--AM Best has affirmed the Financial Strength Rating of A- (Excellent) and the Long-Term Issuer Credit Rating of "a-" (Excellent) of Eureka-Re SCC (Eureka) (Barbados). The outlook of these Credit Ratings (ratings) is stable.</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Skyhawk Therapeutics gibt die Ausweitung seiner globalen zulassungsrelevanten klinischen Studie „FALCON-HD" für SKY-0515 zur Behandlung der Huntington-Krankheit auf die Vereinigten Staaten, Kanada und das Vereinigte Königreich bekannt</v>
+        <v>HYLN Investors Have Opportunity to Lead Hyliion Holdings Corp. Securities Fraud Lawsuit Filed by The Rosen Law Firm</v>
       </c>
       <c r="B393" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C393" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D393" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E393" t="str">
-        <v>https://www.prnewswire.com/news-releases/skyhawk-therapeutics-gibt-die-ausweitung-seiner-globalen-zulassungsrelevanten-klinischen-studie-falcon-hd-fur-sky-0515-zur-behandlung-der-huntington-krankheit-auf-die-vereinigten-staaten-kanada-und-das-vereinigte-konigreich-bek-302826302.html</v>
+        <v>https://www.prnewswire.com/news-releases/hyln-investors-have-opportunity-to-lead-hyliion-holdings-corp-securities-fraud-lawsuit-filed-by-the-rosen-law-firm-302863019.html</v>
       </c>
       <c r="F393" t="str">
-        <v>Mittlerweile beteiligen sich mehr als zehn Länder und über zwanzig Standorte an der weltweiten Zulassungsstudie des Unternehmens zur Huntington-Krankheit, an der über 175 Patienten teilnehmen. Die Patientenrekrutierung für die Phase-1/2-Studie zu SKY-0515 ist abgeschlossen, und das...</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, announces it has filed a class action lawsuit on behalf of purchasers of securities of Hyliion Holdings Corp. (NYSE American: HYLN) between May 12, 2026 and June 23, 2026, both dates inclusive...</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>CLASSYS Appoints Former Samsung Electronics Vice President Jun-oh Yoon as CEO to Lead Its Next Stage of Global Growth</v>
+        <v>Kaplan Fox Announces a Securities Class Action Against Bloom Energy Corporation (BE) - Lead Plaintiff Deadline is September 28, 2026</v>
       </c>
       <c r="B394" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C394" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D394" t="str">
-        <v/>
+        <v>Finance, Energy</v>
       </c>
       <c r="E394" t="str">
-        <v>https://www.prnewswire.com/news-releases/classys-appoints-former-samsung-electronics-vice-president-jun-oh-yoon-as-ceo-to-lead-its-next-stage-of-global-growth-302826297.html</v>
+        <v>https://www.newsfilecorp.com/release/311347/Kaplan-Fox-Announces-a-Securities-Class-Action-Against-Bloom-Energy-Corporation-BE-Lead-Plaintiff-Deadline-is-September-28-2026</v>
       </c>
       <c r="F394" t="str">
-        <v>Former Samsung Group and Samsung Electronics executive who led corporate growth strategy and major global M&amp;A initiatives across the Corporate Strategy Office and DX Division Brings extensive global leadership experience in business strategy, operations, and value creation across robotics...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom Energy" or the "Company") (NYSE: BE) on behalf of investors that purchased or otherwise acquired Bloom Energy securities between February 27, 2025 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Bloom Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>Artificial Intelligence Market Investment Opportunities</v>
+        <v>PROCEPT BioRobotics Corporation (PRCT) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B395" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C395" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D395" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E395" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762760</v>
+        <v>https://www.prnewswire.com/news-releases/procept-biorobotics-corporation-prct-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862434.html</v>
       </c>
       <c r="F395" t="str">
-        <v>The global Artificial Intelligence Market size was valued at USD 390.9 billion in 2025 and is projected to grow from USD 539.5 billion in 2026 to USD [read full press release...]</v>
+        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- The Law Offices of Frank R. Cruz announces that investors with losses related to PROCEPT BioRobotics Corporation (PRCT) have opportunity to lead the securities fraud class action lawsuit. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN PROCEPT...</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Geely Cyan Racing consigue su quinta victoria en el Kumho FIA TCR World Tour 2026</v>
+        <v>Three Hicks Thomas Partners Recognized in New Lawdragon 500 Legal Guide</v>
       </c>
       <c r="B396" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C396" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D396" t="str">
         <v/>
       </c>
       <c r="E396" t="str">
-        <v>https://www.prnewswire.com/news-releases/geely-cyan-racing-consigue-su-quinta-victoria-en-el-kumho-fia-tcr-world-tour-2026-302826290.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/three-hicks-thomas-partners-recognized-190600009.html</v>
       </c>
       <c r="F396" t="str">
-        <v>- Desde circuitos permanentes hasta circuitos urbanos, Geely Cyan Racing consigue su quinta victoria en el Kumho FIA TCR World Tour 2026 VILA REAL, Portugal, 15 de julio de 2026 /PRNewswire/ -- Las rondas europeas del Kumho FIA TCR World Tour 2026 concluyeron en Vila Real, donde Geely...</v>
+        <v>HOUSTON, August 28, 2026--Lawdragon is celebrating the specialized yet versatile skills of three Hicks Thomas attorneys by selecting them for its inaugural 500 Special Situations Lawyers legal guide.</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>InsideDesk Secures $12.6 Million Growth Financing Led by Pender Ventures to Accelerate AI-Powered Dental Revenue Cycle Management</v>
+        <v>U.S. Food and Drug Administration Authorizes Juul Labs' Next Generation JUUL2 System</v>
       </c>
       <c r="B397" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C397" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D397" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Healthcare</v>
       </c>
       <c r="E397" t="str">
-        <v>https://www.prnewswire.com/news-releases/insidedesk-secures-12-6-million-growth-financing-led-by-pender-ventures-to-accelerate-ai-powered-dental-revenue-cycle-management-302825258.html</v>
+        <v>https://www.prnewswire.com/news-releases/us-food-and-drug-administration-authorizes-juul-labs-next-generation-juul2-system-302863088.html</v>
       </c>
       <c r="F397" t="str">
-        <v>Investment will accelerate InsideDesk's AI-powered platform, fuel key hires, and extend the company's leadership in revenue cycle management for dental service organizations. TORONTO, July 15, 2026 /PRNewswire/ -- InsideDesk, the dental industry's leading provider of AI-powered revenue...</v>
+        <v>FDA determines JUUL2 System meets statutory standard of being "appropriate for the protection of public health" JUUL2 System incorporates a suite of innovative technology to better serve adults who smoke WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- Yesterday, the U.S. Food and Drug...</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>First Vet Brings Trusted Veterinary Lab Testing in Doha for Better Pet Health</v>
+        <v>Kaplan Fox Advises Rackspace Technology, Inc. (RXT) Investors of a Securities Class Action Deadline on September 28, 2026</v>
       </c>
       <c r="B398" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C398" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D398" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E398" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762759</v>
+        <v>https://www.newsfilecorp.com/release/311346/Kaplan-Fox-Advises-Rackspace-Technology-Inc.-RXT-Investors-of-a-Securities-Class-Action-Deadline-on-September-28-2026</v>
       </c>
       <c r="F398" t="str">
-        <v>Doha, Qatar – , 2026-07-15 — /EPR Network/ — First Vet is happy to offer trusted Veterinary Lab Testing in Doha for pets. The clinic [read full press release...]</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Rackspace Technology, Inc. ("Rackspace" or the "Company") (NASDAQ: RXT) on behalf of investors that purchased or otherwise acquired Rackspace securities between May 7, 2026 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Rackspace and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>Von permanenten Rennstrecken bis hin zu Stadtkursen: Geely Cyan Racing sichert sich den fünften Sieg in der Kumho FIA TCR World Tour 2026</v>
+        <v>U.S. Global Investors Announces Fiscal Year 2026 Results Webcast</v>
       </c>
       <c r="B399" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C399" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D399" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E399" t="str">
-        <v>https://www.prnewswire.com/news-releases/von-permanenten-rennstrecken-bis-hin-zu-stadtkursen-geely-cyan-racing-sichert-sich-den-funften-sieg-in-der-kumho-fia-tcr-world-tour-2026-302826287.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352864/0/en/u-s-global-investors-announces-fiscal-year-2026-results-webcast.html</v>
       </c>
       <c r="F399" t="str">
-        <v>VILA REAL, Portugal, 15. Juli 2026 /PRNewswire/ -- Die Europa-Runden der Kumho FIA TCR World Tour 2026 gingen in Vila Real zu Ende, wo sich Geely Cyan Racing den fünften Saisonsieg sicherte und die Führung in der Teamwertung übernahm. Der französische Fahrer Yann Ehrlacher gewann das...</v>
+        <v>San Antonio, TX, Aug. 28, 2026 (GLOBE NEWSWIRE) -- U.S. Global Investors, Inc. ( NASDAQ: GROW ) will host a webcast on Friday, September 4, at 7:30 a.m. Central time to discuss the company’s results for fiscal year 2026.</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>SIBS ASEAN 2026 Strengthens Selangor-West Java Economic Partnership</v>
+        <v>U.S. FDA Leadership from Three Centers and OII Headline the Center Office Updates Session of the 2026 PDA/FDA Joint Regulatory Conference</v>
       </c>
       <c r="B400" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C400" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D400" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E400" t="str">
-        <v>https://www.pr-inside.com/sibs-asean-2026-strengthens-selangor-west-java-economic-partnership-r5201188.htm</v>
+        <v>https://www.prweb.com/releases/us-fda-leadership-from-three-centers-and-oii-headline-the-center-office-updates-session-of-the-2026-pdafda-joint-regulatory-conference-302862992.html</v>
       </c>
       <c r="F400" t="str">
-        <v>(PR-inside.com) BANDUNG, INDONESIA, July 14, 2026 - (ACN Newswire) - The Selangor International Business Summit (SIBS) ASEAN 2026 has created new opportunities for investment and stronger economic cooperation between Selangor, Malaysia, and Indonesia's West Java Province through a forum that brings together government officials, business leaders, and investors in Bandung. Selangor Menteri Besar Dato' Seri Amirudin Shari said the summit extends beyond business opportunities by fostering broader bilateral cooperation across multiple sectors. "At the Selangor International Business Summit, one of the key agendas is business matching and coordination through agencies such as Invest Selangor and other related institutions. As a result, businesses stand ..</v>
+        <v>PDA announced today that senior leaders from the FDA's centers for drugs, biologics and veterinary medicine as well as the Office of Inspections and Investigations will participate in the plenary on Monday, Sept. 14, as part of the 2026 PDA/FDA Joint Regulatory Conference in Washington, D....</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>AI Code Tools Market Growth by Deployment Model</v>
+        <v>VERAXA Biotech (VRXA), Secarna Partnership Milestone Opens New Potential Market for Conjugation Technology</v>
       </c>
       <c r="B401" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C401" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D401" t="str">
-        <v>AI</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E401" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762753</v>
+        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-secarna-partnership-milestone-opens-new-potential-market-for-conjugation-technology-7089036</v>
       </c>
       <c r="F401" t="str">
-        <v>The global AI Code Tools Market was valued at USD 4.9 billion in 2023 and is projected to grow from USD 9.8 billion in 2026 to USD [read full press release...]</v>
+        <v>VERAXA Biotech and Secarna Pharmaceuticals have reported an initial in vitro proof of concept for an antibody oligonucleotide conjugate (“AOC”) developed through their research alliance. The AOC candidate demonstrated greater potency than the equivalent unconjugated oligonucleotide in early testing, providing a first experimental validation of the collaboration. AOCs are an emerging class of antibody-guided therapies designed to use an antibody to deliver therapeutic oligonucleotides selectively to disease-relevant cells. VERAXA contributes antibody conjugation expertise and proprietary click chemistry, allowing it to participate in AOCs without shifting its core oncology strategy. The collaboration adds to VERAXA’s growing partnering track record, which also includes its bispecific ADC di</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>PhilSec 2026 Becomes the Philippines' Cybersecurity Command Centre</v>
+        <v>Crave Brothers Farmstead Cheese Sweeps the Fresh Mozzarella Class at World Dairy Expo Championship Dairy Products Contest</v>
       </c>
       <c r="B402" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C402" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D402" t="str">
         <v/>
       </c>
       <c r="E402" t="str">
-        <v>https://www.pr-inside.com/philsec-2026-becomes-the-philippines-cybersecurity-command-centre-r5201187.htm</v>
+        <v>https://www.prnewswire.com/news-releases/crave-brothers-farmstead-cheese-sweeps-the-fresh-mozzarella-class-at-world-dairy-expo-championship-dairy-products-contest-302863086.html</v>
       </c>
       <c r="F402" t="str">
-        <v>(PR-inside.com) Boosting efficiency and user experience in insurance claim submissions MANILA, July 13, 2026 - (ACN Newswire) - From the moment the ballroom doors opened on June 30, Manila Marriott Hotel came alive with an unmistakable sense of momentum. Within hours, the venue had filled to near capacity as senior industry leaders, technology innovators, and decision-makers gathered to shape the future of cybersecurity. By 8 a.m., meaningful conversations were already underway, with innovation emerging as the defining theme that echoed through every discussion, meeting, and exchange. Standing true to its global reputation, the World’s No.1 Events Company, Tradepass, brought together over 1,000 CISOs, ..</v>
+        <v>WATERLOO, Wis., Aug. 28, 2026 /PRNewswire/ -- Crave Brothers Farmstead Cheese is celebrating a standout performance at the 2026 World Dairy Expo Championship Dairy Products Contest, earning seven awards across five categories, including a rare "Fresh Sweep" of the Fresh Mozzarella class....</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>The Real Deal lanza TRD Policy Pro</v>
+        <v>Ancient Warrior Analysis Finds UK Searches for Iconic Fictional Weapons Jump Around Major Entertainment Events</v>
       </c>
       <c r="B403" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C403" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D403" t="str">
-        <v/>
+        <v>Gaming</v>
       </c>
       <c r="E403" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-real-deal-lanza-trd-policy-pro-889016671.html</v>
+        <v>https://www.prnewswire.com/news-releases/ancient-warrior-analysis-finds-uk-searches-for-iconic-fictional-weapons-jump-around-major-entertainment-events-302863083.html</v>
       </c>
       <c r="F403" t="str">
-        <v>Una nueva plataforma de inteligencia realiza el seguimiento de la enorme influencia de la política en el sector inmobiliario de Nueva York NUEVA YORK, 15 de julio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- The Real Deal, la mayor organización de noticias especializada en el sector...</v>
+        <v>UK search demand for "master sword," "lightsaber," and "witcher sword" rose between 170% and 337% around major gaming, television, and fandom events. SCARBOROUGH, England, Aug. 28, 2026 /PRNewswire/ -- Searches for recognisable fictional weapons rose sharply around three major...</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Royal Pet Introduces Premium Bird Feeding Accessories Online in Qatar</v>
+        <v>APhA Foundation Announces 2026 Pinnacle Award Recipients</v>
       </c>
       <c r="B404" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C404" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D404" t="str">
         <v/>
       </c>
       <c r="E404" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762754</v>
+        <v>https://www.prnewswire.com/news-releases/apha-foundation-announces-2026-pinnacle-award-recipients-302863082.html</v>
       </c>
       <c r="F404" t="str">
-        <v>Qatar – Royal Pet, a trusted online pet store, is proud to offer a wide selection of bird feeding accessories online in Qatar. The collection [read full press release...]</v>
+        <v>WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- The American Pharmacists Association (APhA) Foundation has named three winners of the 2026 Pinnacle Awards. This year, the recipient of the Category 1: Individual Award for Achievement is Kari Trapskin. Recipients of the Category 2: Team Award for...</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>M&amp;amp;T Bank Corporation (NYSE:MTB) announces second quarter 2026 results</v>
+        <v>CAR LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Avis Budget Group, Inc. ...</v>
       </c>
       <c r="B405" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C405" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D405" t="str">
-        <v>Finance</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E405" t="str">
-        <v>https://www.prnewswire.com/news-releases/mt-bank-corporation-nysemtb-announces-second-quarter-2026-results-302825674.html</v>
+        <v>https://pr-inside.com/car-lawsuit-alert-levi-korsinsky-notifies-avis-budget-group-inc-r5217218.htm</v>
       </c>
       <c r="F405" t="str">
-        <v>BUFFALO, N.Y., July 15, 2026 /PRNewswire/ -- M&amp;T Bank Corporation ("M&amp;T" or "the Company") reports quarterly net income of $818 million or $5.32 of diluted earnings per common share. (Dollars in millions, except per share data) 2Q26 1Q26 2Q25 Earnings Highlights Net interest income $...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>Class Action Lawsuit Filed: PicS N.V. (PICS) - Join by August 4, 2026 ...</v>
+        <v>October 5, 2026 Deadline: Join Class Action Lawsuit Against Alibaba ...</v>
       </c>
       <c r="B406" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C406" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D406" t="str">
         <v>Finance</v>
       </c>
       <c r="E406" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-pics-n-v-pics-join-by-august-r5201186.htm</v>
+        <v>https://pr-inside.com/october-5-2026-deadline-join-class-action-lawsuit-against-alibaba-r5217217.htm</v>
       </c>
       <c r="F406" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Alibaba Group Holding Limited (NYSE:BABA) securities. If you suffered a loss on your Alibaba Group Holding Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Alibaba Group Holding Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>CX Live's The Experience Show UK 2026 Key Finding: As AI Scales</v>
+        <v>Kaplan Fox Notifies PROCEPT BioRobotics Corporation (PRCT) Investors of a Securities Class Action Lawsuit - Deadline is September 22, 2026</v>
       </c>
       <c r="B407" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C407" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D407" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E407" t="str">
-        <v>https://www.pr-inside.com/cx-live-s-the-experience-show-uk-2026-key-finding-as-ai-scales-r5201185.htm</v>
+        <v>https://www.newsfilecorp.com/release/311345/Kaplan-Fox-Notifies-PROCEPT-BioRobotics-Corporation-PRCT-Investors-of-a-Securities-Class-Action-Lawsuit-Deadline-is-September-22-2026</v>
       </c>
       <c r="F407" t="str">
-        <v>(PR-inside.com) MANCHESTER, UK, July 10, 2026 - (ACN Newswire) - With the increasing embedding of AI in customer experience strategies, UK organisations are discovering that competitive advantage no longer lies in adoption alone. Instead, success will depend on how effectively businesses can combine intelligent automation with customer trust. These insights emerged from The Experience Show UK Intelligence Report 2026, unveiled at Customer Experience Live’s The Experience Show UK 2026. The report reveals that 88% of organisations are planning to deploy AI copilots and Agentic AI, underlining how rapidly intelligent automation is becoming part of everyday customer operations. Alongside this, 71% are investing ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against PROCEPT BioRobotics Corporation ("PROCEPT" or the "Company") (NASDAQ: PRCT) on behalf of all purchasers of PROCEPT common stock between February 28, 2024 and February 25, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in PROCEPT and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox by...</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>Im SANY-Produktionswerk in Brasilien rollen die ersten Bagger und Nutzfahrzeuge vom Band</v>
+        <v>YFORE, pionnier des rétroviseurs numériques, dévoile sa gamme complète de rétroviseurs intelligents en Amérique du Nord</v>
       </c>
       <c r="B408" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C408" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D408" t="str">
         <v/>
       </c>
       <c r="E408" t="str">
-        <v>https://www.prnewswire.com/news-releases/im-sany-produktionswerk-in-brasilien-rollen-die-ersten-bagger-und-nutzfahrzeuge-vom-band-302826259.html</v>
+        <v>https://www.prnewswire.com/news-releases/yfore-pionnier-des-retroviseurs-numeriques-devoile-sa-gamme-complete-de-retroviseurs-intelligents-en-amerique-du-nord-302863077.html</v>
       </c>
       <c r="F408" t="str">
-        <v>Ein wichtiger Meilenstein beim Ausbau der Produktion des Unternehmens in Lateinamerika CAMPINAS, Brasilien, 15. Juli 2026 /PRNewswire/ -- SANY Group gab kürzlich bekannt, dass ihr Produktionswerk in Campinas im brasilianischen Bundesstaat São Paulo die Montage der ersten Bagger und...</v>
+        <v>SUWANEE, Géorgie, 28 août 2026 /PRNewswire/ -- YFORE Technology, l'un des principaux fournisseurs mondiaux de composants électroniques automobiles de premier rang, a officiellement inauguré aujourd'hui sa nouvelle usine de production américaine située près d'Atlanta, en Géorgie. Pour...</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>Thermal Interface Material Market to Reach USD 6.2 Billion by 2036 as Semiconductor, EV, and Data Center Expansion Accelerate Global Demand</v>
+        <v>GoDaddy Inc. (GDDY) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B409" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C409" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D409" t="str">
-        <v>Automotive</v>
+        <v/>
       </c>
       <c r="E409" t="str">
-        <v>https://www.prnewswire.com/news-releases/thermal-interface-material-market-to-reach-usd-6-2-billion-by-2036-as-semiconductor-ev-and-data-center-expansion-accelerate-global-demand-302826257.html</v>
+        <v>https://www.prnewswire.com/news-releases/godaddy-inc-gddy-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862433.html</v>
       </c>
       <c r="F409" t="str">
-        <v>NEWARK, Del., July 15, 2026 /PRNewswire/ -- According to the latest market analysis by Future Market Insights, the global Thermal Interface Material Market is projected to grow from USD 3.8 billion in 2026 to USD 6.2 billion by 2036, registering a 5.1% CAGR during the forecast period. The...</v>
+        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- The Law Offices of Frank R. Cruz announces that investors with losses related to GoDaddy Inc. (GDDY) have opportunity to lead the securities fraud class action lawsuit. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN GODADDY INC. (GDDY), CLICK HERE...</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Levi &amp; Korsinsky Urges Insulet Corporation (PODD) Shareholders to Act ...</v>
+        <v>Ouverture du Salon chinois 2026 du secteur international des mégadonnées à Guiyang</v>
       </c>
       <c r="B410" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C410" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D410" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E410" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-insulet-corporation-podd-shareholders-to-act-r5201184.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ouverture-du-salon-chinois-2026-du-secteur-international-des-megadonnees-a-guiyang-302863076.html</v>
       </c>
       <c r="F410" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
+        <v>GUIYANG, Chine, 28 août 2026 /PRNewswire/ -- Reportage du Guizhou Daily : Le Salon chinois 2026 du secteur international des mégadonnées a officiellement ouvert ses portes le 28 août à Guiyang, capitale de la province du Guizhou, dans le sud-ouest de la Chine. Événement phare de...</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>Nxera Pharma Webinar for Financial Results Presentation - 2Q2026</v>
+        <v>10x Genomics Wins Patent Infringement Verdict Against Parse Biosciences</v>
       </c>
       <c r="B411" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C411" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D411" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E411" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327513/0/en/Nxera-Pharma-Webinar-for-Financial-Results-Presentation-2Q2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/10x-genomics-wins-patent-infringement-verdict-against-parse-biosciences-302863074.html</v>
       </c>
       <c r="F411" t="str">
-        <v>Tokyo, Japan and Cambridge and London, UK, 15 July 2026 – Nxera Pharma Co. Ltd (“Nxera”; TSE 4565) will announce its earnings results and present operational highlights for 2Q 2026 on Friday, 7 August 2026. The Company will host a live webinar presentation with Chris Cargill (President, CEO), Hironoshin Nomura (CFO), Toshi Maeda (COO) and Patrik Foerch (CSO and President of Nxera Pharma UK), at 5:00 pm JST (9:00 am GMT) on Friday, 7 August 2026. The webinar is open to all existing and potential investors as well as sell-/buy-side analysts and will consist of a presentation followed by a Q&amp;amp;A session. Please click here to pre-register, which will provide a link to access the webinar. Presentation slides will be made available by 4:30 pm JST (8:30 am GMT) on 7 August 2026 through the inve</v>
+        <v>Jury finds Parse willfully infringed Scale Biosciences' patents and rejects Parse's invalidity challenge PLEASANTON, Calif., Aug. 28, 2026 /PRNewswire/ -- 10x Genomics, Inc. (Nasdaq: TXG), the life science technology leader focused on accelerating science and advancing human health, today...</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>Unabhängige Tests zeigen, welche Sicherheitsprodukte für Unternehmen im Ernstfall tatsächlich überzeugen</v>
+        <v>IDrive Launches Autonomy Assisted Driving, Bringing a Licenseable L2+ Driver-Assist Stack to Automotive Companies</v>
       </c>
       <c r="B412" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C412" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D412" t="str">
-        <v/>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.prnewswire.com/news-releases/unabhangige-tests-zeigen-welche-sicherheitsprodukte-fur-unternehmen-im-ernstfall-tatsachlich-uberzeugen-302826252.html</v>
+        <v>https://www.prnewswire.com/news-releases/idrive-launches-autonomy-assisted-driving-bringing-a-licenseable-l2-driver-assist-stack-to-automotive-companies-302863072.html</v>
       </c>
       <c r="F412" t="str">
-        <v>AV-Comparatives veröffentlicht die Ergebnisse seines Business-Security-Tests für den Zeitraum März bis Juni 2026, da Ransomware- und Lieferkettenangriffe weiterhin Unternehmen jeder Größe beeinträchtigen INNSBRUCK, Österreich, 15. Juli 2026 /PRNewswire/ -- Als Hacker mit Verbindungen zum...</v>
+        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- IDrive today announced the launch of IDrive Autonomy Assisted Driving, a low-cost, licenseable L2+ driver-assistance platform designed to give automotive companies a practical path to deploying advanced driving assistance without having to build...</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>Cumulus Neuroscience Presents Data at AAIC 2026 Annual Meeting Showing a Two-Minute Digital Task Matches or Outperforms Clinical Benchmarks for Alzheimer's Trial Pre-enrichment</v>
+        <v>Ali Kain Launches National Scholarship for Aspiring Undergraduate Entrepreneurs</v>
       </c>
       <c r="B413" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C413" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D413" t="str">
-        <v>SaaS, Healthcare</v>
+        <v/>
       </c>
       <c r="E413" t="str">
-        <v>https://www.prnewswire.com/news-releases/cumulus-neuroscience-presents-data-at-aaic-2026-annual-meeting-showing-a-two-minute-digital-task-matches-or-outperforms-clinical-benchmarks-for-alzheimers-trial-pre-enrichment-302826250.html</v>
+        <v>https://www.prnewswire.com/news-releases/ali-kain-launches-national-scholarship-for-aspiring-undergraduate-entrepreneurs-302863066.html</v>
       </c>
       <c r="F413" t="str">
-        <v>Across three independent studies, the NeuLogiq® Platform two-minute tablet-based Symbol Swap task delivered clinically meaningful discrimination between control, MCI and Alzheimer's dementia groups and detected blood-biomarker-defined pathology — including in clinically normal individuals...</v>
+        <v>DETROIT, Aug. 28, 2026 /PRNewswire/ -- Driven by a commitment to foster business innovation and leadership across the United States, entrepreneur Ali Kain officially announces the launch of the Ali Kain Scholarship for Entrepreneurs. Designed to support forward-thinking undergraduate...</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>TIME Reveals the 2026 TIME100 Creators List of the World's Most Influential Digital Voices</v>
+        <v>BUILD-A-BEAR DEBUTS EXCLUSIVE LLOROMANNIC PLUSH AS PART OF NEW SANRIO HALLOWEEN COLLECTION FOR THE FIRST TIME EVER IN SELECT COUNTRIES</v>
       </c>
       <c r="B414" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C414" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D414" t="str">
         <v/>
       </c>
       <c r="E414" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357687</v>
+        <v>https://www.prnewswire.com/news-releases/build-a-bear-debuts-exclusive-lloromannic-plush-as-part-of-new-sanrio-halloween-collection-for-the-first-time-ever-in-select-countries-302863067.html</v>
       </c>
       <c r="F414" t="str">
-        <v>TIME reveals the 2026 TIME100 Creators, a list recognizing 100 of the most influential digital voices. - - The TIME100 Creators issue features a worldwide cover of creator and entrepreneur Alix Earle, accompanied by an in-depth interview. Read the cover story by TIME&amp;#39;s Eliana Dockterman here. - - --Explore the full 2026 TIME100 Creators list: here - - --See the TIME100 Creators cover, featuring a photograph by David Brandon Geeting for TIME: here - - Of the 2026 TIME100 Creators list,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357687</v>
+        <v>The popular Lloromannic Sanrio duo, Berry and Cherry, along with a full Halloween collection, now available in Build-A-Bear Workshops and online for spooky season ST. LOUIS, Aug. 28, 2026 /PRNewswire/ -- Build-A-Bear Workshop® today announces the launch of its new Sanrio® Halloween...</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>IBM Investors Have Opportunity to Join International Business Machines Corporation Fraud Investigation with the Schall Law Firm</v>
+        <v>EQPT FINAL DEADLINE: ROSEN, LEADING INVESTOR COUNSEL, Encourages EquipmentShare.com Inc Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - EQPT</v>
       </c>
       <c r="B415" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C415" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D415" t="str">
         <v>Finance</v>
       </c>
       <c r="E415" t="str">
-        <v>https://www.prnewswire.com/news-releases/ibm-investors-have-opportunity-to-join-international-business-machines-corporation-fraud-investigation-with-the-schall-law-firm-302825965.html</v>
+        <v>https://www.newsfilecorp.com/release/311718/EQPT-FINAL-DEADLINE-ROSEN-LEADING-INVESTOR-COUNSEL-Encourages-EquipmentShare.com-Inc-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-EQPT</v>
       </c>
       <c r="F415" t="str">
-        <v>LOS ANGELES, July 15, 2026 /PRNewswire/ -- The Schall Law Firm, a national shareholder rights litigation firm, announces that it is investigating claims on behalf of investors of International Business Machines Corporation ("IBM" or "the Company") (NYSE: IBM) for violations of the...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of EquipmentShare.com Inc (NASDAQ: EQPT): (i) Class A common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the "Registration Statement") issued in connection with EquipmentShare's January 2026 initial public offering ("IPO"); and/or (ii) securities between January 23, 2026 and June 23, 2026, both dates inclusive (the...</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>PicS N.V. Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - PICS</v>
+        <v>Securities Fraud Class Action Filed Against GoDaddy Inc. (GDDY) - Levi ...</v>
       </c>
       <c r="B416" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C416" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D416" t="str">
         <v>Finance</v>
       </c>
       <c r="E416" t="str">
-        <v>https://www.prnewswire.com/news-releases/pics-nv-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights---pics-302825968.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-godaddy-inc-gddy-levi-r5217216.htm</v>
       </c>
       <c r="F416" t="str">
-        <v>LOS ANGELES, July 15, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against PicS N.V. ("PicS" or "the Company") (NASDAQ: PICS) for violations of the federal securities laws. Shareholders who purchased shares of PICS during the class period listed are...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. ..</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Eight Make-A-Wish Chapters Across the Country Name ARS Car Donation Services as Their Official Vehicle Donation Partner</v>
+        <v>Class Action Lawsuit Filed Against HDFC Bank Limited (HDB) - Recover ...</v>
       </c>
       <c r="B417" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C417" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D417" t="str">
-        <v>Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E417" t="str">
-        <v>https://www.prweb.com/releases/eight-make-a-wish-chapters-across-the-country-name-ars-car-donation-services-as-their-official-vehicle-donation-partner-302825837.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-hdfc-bank-limited-hdb-recover-r5217215.htm</v>
       </c>
       <c r="F417" t="str">
-        <v>ARS Car Donation Services is the only authorized vehicle donation partner for participating chapters, ensuring all vehicle donations directly support local wish-granting efforts NEWPORT, R.I., July 15, 2026 /PRNewswire-PRWeb/ -- ARS Car Donation Services (https://www.arscars.com/) has...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>Genius Group Limited Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - GNS</v>
+        <v>BLUE OWL MANAGED FUNDS LEAD $2.4 BILLION AI FACTORY FINANCING FOR IREN</v>
       </c>
       <c r="B418" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C418" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D418" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E418" t="str">
-        <v>https://www.prnewswire.com/news-releases/genius-group-limited-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--gns-302825973.html</v>
+        <v>https://www.prnewswire.com/news-releases/blue-owl-managed-funds-lead-2-4-billion-ai-factory-financing-for-iren-302863057.html</v>
       </c>
       <c r="F418" t="str">
-        <v>LOS ANGELES, July 15, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against Genius Group Limited ("Genius" or "the Company") (NYSE American: GNS) for violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated...</v>
+        <v>Financing for NVIDIA AI Infrastructure deployment draws on Blue Owl's digital infrastructure operating and underwriting experience NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Blue Owl Capital Inc. (NYSE: OWL) ("Blue Owl"), a leading alternative asset manager, today announced that funds...</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Aokah and Industry Leaders Identify Five Trends Reshaping Global Capability Centers</v>
+        <v>Hoymiles Marks a Decade Milestone in Brazil with Expanded Energy Solutions at Intersolar South America 2026</v>
       </c>
       <c r="B419" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C419" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D419" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E419" t="str">
-        <v>https://www.prnewswire.com/news-releases/aokah-and-industry-leaders-identify-five-trends-reshaping-global-capability-centers-302826212.html</v>
+        <v>https://www.prnewswire.com/news-releases/hoymiles-marks-a-decade-milestone-in-brazil-with-expanded-energy-solutions-at-intersolar-south-america-2026-302862682.html</v>
       </c>
       <c r="F419" t="str">
-        <v>As Global Capability Centers (GCCs) become strategic enterprise assets, the ability to Globalize Work with Confidence™ is emerging as the defining capability for the next decade. NEW YORK, July 15, 2026 /PRNewswire/ -- Over the past decade, Global Capability Centers (GCCs) have undergone...</v>
+        <v>SAO PAULO, Aug. 28, 2026 /PRNewswire/ -- During Intersolar South America 2026, Hoymiles showcased its latest PV and energy storage solutions, while highlighting a decade of commitment in Brazil. Hoymiles' all-scenario solutions cover residential, DIY, commercial and industrial, and...</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>Are Survival Rates for Adults With Congenital Heart Disease Linked to Specialized Cardiac Care Access?</v>
+        <v>Kaplan Fox Alerts Investors of Cogent Communications Holdings, Inc. (CCOI) to an Upcoming Deadline of September 21, 2026 in the Securities Class Action</v>
       </c>
       <c r="B420" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C420" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D420" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E420" t="str">
-        <v>https://www.newmediawire.com/news/are-survival-rates-for-adults-with-congenital-heart-disease-linked-to-specialized-cardiac-care-access-7087718</v>
+        <v>https://www.newsfilecorp.com/release/311344/Kaplan-Fox-Alerts-Investors-of-Cogent-Communications-Holdings-Inc.-CCOI-to-an-Upcoming-Deadline-of-September-21-2026-in-the-Securities-Class-Action</v>
       </c>
       <c r="F420" t="str">
-        <v xml:space="preserve">Research Highlights: In an analysis of the Global Burden of Disease Study compared with U.S. Census data from 1990-2021, researchers found that people with congenital heart disease living in states with lower average household incomes and fewer people with health insurance had higher rates of death and disability. The research authors hypothesize that this difference may be due to easier access to specialized care and treatment from adult congenital heart disease cardiologists in communities with higher income levels and more residents with health insurance. Congenital heart disease requires lifelong, regular access to specialized cardiac care. Expanding access to expert care, particularly in under-resourced regions of the U.S., could play a profound role in improving survival and quality </v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Cogent Communications Holdings, Inc. ("Cogent" or the "Company") (NASDAQ: CCOI) on behalf of investors that purchased or otherwise acquired Cogent securities between February 29, 2024 and May 1, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Cogent and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Cambium Networks Wi-Fi Delivers Connectivity Aboard the International Space Station</v>
+        <v>Regenerative Hydrogel Is Redefining Cartilage Repair as Regentis Advances GelrinC</v>
       </c>
       <c r="B421" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C421" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D421" t="str">
-        <v/>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E421" t="str">
-        <v>https://www.prnewswire.com/news-releases/cambium-networks-wi-fi-delivers-connectivity-aboard-the-international-space-station-302825768.html</v>
+        <v>https://www.newmediawire.com/news/regenerative-hydrogel-is-redefining-cartilage-repair-as-regentis-advances-gelrinc-7089035</v>
       </c>
       <c r="F421" t="str">
-        <v>Cambium access points provide in-cabin wireless connectivity for crew operations, science payloads, and personal communications aboard the ISS — after completing NASA's rigorous space-qualification testing HOFFMAN ESTATES, Ill., July 15, 2026 /PRNewswire/ -- Cambium Networks, a leading...</v>
+        <v>Researchers are developing new regenerative approaches, including stem cells, 3D-printed scaffolds and smart biomaterials designed to help the body repair damaged tissue. Focused on smart biomaterials, Regentis is advancing a hydrogel-based approach through GelrinC, a cell-free, off-the-shelf implant designed to support the regeneration of damaged knee cartilage. With encouraging clinical results, European approval and an ongoing U.S. pivotal trial, GelrinC is advancing toward a potential new approach to cartilage repair. LOS ANGELES, CA - August 28, 2026 ( NEWMEDIAWIRE ) - Regenerative medicine is increasingly focused on a simple but ambitious goal: rather than simply treating damaged tissue, can medicine help the body rebuild it? One company pursuing a regenerative approach is Regentis B</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>ITE Management Launches ITE Lending to Provide Senior Secured Aviation Financing</v>
+        <v>Vadzo Imaging Positions Merlin-290CRS: 2MP Sony Starvis IMX290 Low-Light USB Camera with NIR Sensitivity for Smart Surveillance</v>
       </c>
       <c r="B422" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C422" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D422" t="str">
-        <v>SaaS</v>
+        <v>AI, Media</v>
       </c>
       <c r="E422" t="str">
-        <v>https://www.prnewswire.com/news-releases/ite-management-launches-ite-lending-to-provide-senior-secured-aviation-financing-302825764.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-290crs-2mp-sony-starvis-imx290-low-22852760</v>
       </c>
       <c r="F422" t="str">
-        <v>New lending platform brings together significant capital resources and deep aviation expertise to serve airlines, lessors, and aviation investors. NEW YORK, July 15, 2026 /PRNewswire/ -- ITE Management L.P. ("ITE"), a leading alternative asset manager focused on industrial transportation...</v>
+        <v>Built for AI-powered video analytics, perimeter security, and smart access control that must perform reliably after dark, this camera pairs the Sony Starvis IMX290 sensor with genuine NIR sensitivity over USB 2.0, giving smart surveillance system integrators dependable nighttime detail without a supplemental infrared illuminator at every camera position.</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>Kandi Technologies Announces Commencement of Production at its China Battery Exchange Manufacturing Base in Lin’an</v>
+        <v>Robert Stitzel Scholarship for Entrepreneurs Launches to Fund Undergraduate Innovation across the US</v>
       </c>
       <c r="B423" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C423" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D423" t="str">
-        <v>Finance, Energy</v>
+        <v>SaaS</v>
       </c>
       <c r="E423" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327506/0/en/Kandi-Technologies-Announces-Commencement-of-Production-at-its-China-Battery-Exchange-Manufacturing-Base-in-Lin-an.html</v>
+        <v>https://www.prnewswire.com/news-releases/robert-stitzel-scholarship-for-entrepreneurs-launches-to-fund-undergraduate-innovation-across-the-us-302863062.html</v>
       </c>
       <c r="F423" t="str">
-        <v>Lin’an facility supports scaled production of battery swap equipment for heavy-duty trucks</v>
+        <v>MIDLAND, Texas, Aug. 28, 2026 /PRNewswire/ -- The Robert Stitzel Scholarship for Entrepreneurs officially launches today, offering a dedicated platform for undergraduate students across the United States to advance their business leadership goals. Established by Robert Stitzel, a...</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>Rubico Announces Its Decision to Exit the Megayacht Sector and Redeploy Capital towards its Core Tanker Business</v>
+        <v>AtaiBeckley Investor Alert: Kahn Swick &amp;amp; Foti, LLC Investigates Adequacy of Price and Process in Proposed Sale of AtaiBeckley Inc. - ATAI</v>
       </c>
       <c r="B424" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C424" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D424" t="str">
         <v>Finance</v>
       </c>
       <c r="E424" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327508/0/en/Rubico-Announces-Its-Decision-to-Exit-the-Megayacht-Sector-and-Redeploy-Capital-towards-its-Core-Tanker-Business.html</v>
+        <v>https://www.prnewswire.com/news-releases/ataibeckley-investor-alert-kahn-swick--foti-llc-investigates-adequacy-of-price-and-process-in-proposed-sale-of-ataibeckley-inc---atai-302862997.html</v>
       </c>
       <c r="F424" t="str">
-        <v>ATHENS, Greece, July 15, 2026 (GLOBE NEWSWIRE) -- Rubico Inc. (Nasdaq: RUBI) (the “Company” or “Rubico”), a global provider of shipping transportation services specializing in the ownership of vessels, announced today that it has decided to divest its interest in its newbuilding megayacht currently under construction (the “Megayacht”) and to exit the megayacht sector. The Company intends to pursue a sale of the Megayacht, or of the entity that is party to the shipbuilding contract, with the objective of releasing capital for redeployment towards its core tanker business.</v>
+        <v>NEW YORK CITY and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Former Attorney General of Louisiana Charles C. Foti, Jr., Esq. and the law firm of Kahn Swick &amp; Foti, LLC ("KSF") are investigating the proposed sale of AtaiBeckley Inc. (NasdaqGM: ATAI) to Eli Lilly and Company (NYSE: LLY)....</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>Insulet Corporation Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - PODD</v>
+        <v>AM Best Affirms Credit Ratings of UnitedHealth Group Incorporated and Its Subsidiaries</v>
       </c>
       <c r="B425" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C425" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D425" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E425" t="str">
-        <v>https://www.prnewswire.com/news-releases/insulet-corporation-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--podd-302825931.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/am-best-affirms-credit-ratings-182700862.html</v>
       </c>
       <c r="F425" t="str">
-        <v>LOS ANGELES, July 15, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against Insulet Corporation ("Insulet" or "the Company") (NASDAQ: PODD) for violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated thereunder...</v>
+        <v>OLDWICK, N.J., August 28, 2026--AM Best has affirmed the Long-Term Issuer Credit Rating (Long-Term ICR) of "a-" (Excellent) and the Long and Short-Term Issue Credit Ratings (Long-Term IR; Short-Term IR) of UnitedHealth Group Incorporated (UnitedHealth Group) (Minnetonka, MN) [NYSE: UNH]. Concurrently AM Best has affirmed the Financial Strength Rating (FSR) of A (Excellent) and the Long-Term ICRs of "a+" (Excellent) of the health and dental insurance subsidiaries of UnitedHealth Group, collective</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>Triller Group Inc. Investigated on Behalf of Investors - Contact the DJS Law Group to Discuss Your Rights - ILLR</v>
+        <v>Dr. Steven Shannon Scholarship Opens Applications for Undergraduate Students Pursuing Careers in Medicine</v>
       </c>
       <c r="B426" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C426" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D426" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E426" t="str">
-        <v>https://www.prnewswire.com/news-releases/triller-group-inc-investigated-on-behalf-of-investors---contact-the-djs-law-group-to-discuss-your-rights--illr-302825954.html</v>
+        <v>https://www.prnewswire.com/news-releases/dr-steven-shannon-scholarship-opens-applications-for-undergraduate-students-pursuing-careers-in-medicine-302863061.html</v>
       </c>
       <c r="F426" t="str">
-        <v>LOS ANGELES, July 15, 2026 /PRNewswire/ -- The DJS Law Group announces that it is investigating claims on behalf of investors of Triller Group Inc. ("Triller" or "the Company") (NASDAQ: ILLR) violations of the securities laws. INVESTIGATION DETAILS: The investigation focuses on whether...</v>
+        <v>LINCOLN, Neb., Aug. 28, 2026 /PRNewswire/ -- The Dr. Steven Shannon Scholarship for Medical Students is accepting applications from undergraduate students across the United States who are preparing for careers in medicine and related healthcare fields. The one-time scholarship opportunity...</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>Anheuser-Busch Invests $4 Million in Idaho Falls Facilities to Support Local Jobs &amp; U.S. Barley Farmers</v>
+        <v>GENESIS MAGMA RACING AIMS TO PROVE SUMMER WORK ON LONE STAR LE MANS DEBUT</v>
       </c>
       <c r="B427" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C427" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D427" t="str">
         <v/>
       </c>
       <c r="E427" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357686</v>
+        <v>https://www.prnewswire.com/news-releases/genesis-magma-racing-aims-to-prove-summer-work-on-lone-star-le-mans-debut-302863059.html</v>
       </c>
       <c r="F427" t="str">
-        <v>Investment Will Advance Agricultural Technology and Research to Help Farmers, Fueling the High-Quality Ingredients in American Beer - - Key Facts: - - - Anheuser-Busch announces $4 million investment in Idaho Falls + $50,000 barley research grant - - - Idaho supplies ~70% of Anheuser-Busch&amp;#39;s U.S. barley, supporting 230+ local farmers - - - Anheuser-Busch has invested $11M+ in Idaho agriculture facilities since 2021 - - Idaho Falls, ID &amp;#8211; July 14, 2026 &amp;#8211; Today, Anheuser-... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357686</v>
+        <v>Genesis Magma Racing makes first race start in the U.S., contesting Lone Star Le Mans in the team's debut season in the FIA World Endurance Championship Team aims to combine the strong pace and reliability shown at recent rounds with more robust operational performance to avoid errors...</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>The 3rd ASEAN Operational Excellence &amp; Business Transformation Summit 2026</v>
+        <v>Aberdeen Carolina and Western Railway Announces the Opening of Candor Logistics Park</v>
       </c>
       <c r="B428" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C428" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D428" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E428" t="str">
-        <v>https://www.pr-inside.com/the-3rd-asean-operational-excellence-business-transformation-summit-r5201183.htm</v>
+        <v>https://www.prnewswire.com/news-releases/aberdeen-carolina-and-western-railway-announces-the-opening-of-candor-logistics-park-302863056.html</v>
       </c>
       <c r="F428" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, July 8, 2026 - (ACN Newswire) - Senior executives, business transformation leaders, operational excellence practitioners, and industry experts from across ASEAN will gather in Kuala Lumpur for the 3rd ASEAN Operational Excellence &amp; Business Transformation Summit 2026 (OPEX 2026), taking place on 28–29 July 2026 at the Sheraton Imperial Hotel Kuala Lumpur. Organized by CT Event Asia, OPEX 2026 is a premier regional platform dedicated to helping organizations build enterprise value through operational excellence, business transformation, resilience, and innovation in an increasingly complex business environment. About the Summit Under the theme “Building Enterprise Value When Transformation Meets Resilience and Readiness Under ..</v>
+        <v>CANDOR, N.C., Aug. 28, 2026 /PRNewswire/ -- The Aberdeen Carolina and Western Railway (ACWR) is pleased to announce the opening of the first phase of its new Candor Logistics Park located in Montgomery County in Candor, NC. Candor Logistics Park is a 30-acre transload and distribution...</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>USA Water Polo and iHeartMedia Announce Multi-Platform Partnership to Grow the Sport Nationwide</v>
+        <v>Class Action Lawsuit Filed Against Pentair plc (PNR) - Recover Losses ...</v>
       </c>
       <c r="B429" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C429" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D429" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E429" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357685</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-pentair-plc-pnr-recover-losses-r5217214.htm</v>
       </c>
       <c r="F429" t="str">
-        <v>USA Water Polo announced a new multi-platform marketing partnership with iHeartMedia, naming the company the Official Radio Partner of USA Water Polo in an agreement designed to expand the sport&amp;#39;s reach, inspire new participants, and engage fans across the country during one of the most significant eras in the organization&amp;#39;s history. - - The partnership will bring together the national governing body for water polo in the United States with iHeartMedia, America&amp;#39;s leading audio company wit... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357685</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>Major Shareholder Announcement</v>
+        <v>Levi &amp; Korsinsky Urges ARS Pharmaceuticals, Inc. (SPRY) Shareholders ...</v>
       </c>
       <c r="B430" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C430" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D430" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E430" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327505/0/en/Major-Shareholder-Announcement.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-ars-pharmaceuticals-inc-spry-shareholders-r5217213.htm</v>
       </c>
       <c r="F430" t="str">
-        <v>Bang &amp;amp; Olufsen A/S has, pursuant to the Danish Capital Markets Act, received a major shareholder notification from UBS Group AG.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ARS Pharmaceuticals, Inc. (NASDAQ:SPRY) securities. If you suffered a loss on your ARS Pharmaceuticals investment and would like to explore a potential recovery under the federal securities laws, Learn about ARS Pharmaceuticals Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ARS ..</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>They’re really going for it: emporia launches the first 5G smartphone with a screen warranty</v>
+        <v>Kaplan Fox Advises Investors of EquipmentShare.Com Inc (EQPT) to Contact the Firm Before the Deadline on September 21, 2026</v>
       </c>
       <c r="B431" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C431" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D431" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E431" t="str">
-        <v>https://pressat.co.uk/releases/theyre-really-going-for-it-emporia-launches-the-first-5g-smartphone-with-a-screen-warranty-15c62ec227d8a0236c1dd1f504e46e57/</v>
+        <v>https://www.newsfilecorp.com/release/311343/Kaplan-Fox-Advises-Investors-of-EquipmentShare.Com-Inc-EQPT-to-Contact-the-Firm-Before-the-Deadline-on-September-21-2026</v>
       </c>
       <c r="F431" t="str">
-        <v>Wednesday 15 July, 2026 Better safe than sorry: the emporiaSMART.8 with Smartcover and rubber protectors Linz – A moment’s inattention, and the mobile phone falls to the floor. According to the German digital association bitkom, a broken screen is the most common type of damage to smartphones, accounting for 77 per cent of cases, followed by a damaged casing at 41 per cent. In mid-July, the European smartphone company emporia is launching the emporiaSMART.8 – the world’s first 5G smartphone to come with screen and casing protection included as standard. 1) The patented emporia Smartcover provides all-round protection for the smartphone and allows key functions to be operated even when the cover is closed. 2) The phone is fitted with rubber protectors at the corners. This rubberized edge pr</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against EquipmentShare.Com Inc ("EquipmentShare" or the "Company") (NASDAQ: EQPT) on behalf of investors who purchased or otherwise acquired EquipmentShare common stock pursuant and/or traceable to the Company's initial public offering on or around January 23, 2026 (the "IPO"), or between January 23, 2026 and June 23, 2026 (the "Class Period").CLICK HERE TO...</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>The 83rd Annual Golden Globes® Receives Emmy® Award Nomination for Outstanding Variety Special (Live)</v>
+        <v>Small UK charity saving children's lives in Kenya</v>
       </c>
       <c r="B432" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C432" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D432" t="str">
         <v/>
       </c>
       <c r="E432" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357683</v>
+        <v>https://pressat.co.uk/releases/small-uk-charity-saving-childrens-lives-in-kenya-9cb526626e68ebcb27d3bbdcf3800295/</v>
       </c>
       <c r="F432" t="str">
-        <v>The 83rd Annual Golden Globes&amp;#174; has been nominated for an Emmy&amp;#174; Award in the Outstanding Variety Special (Live) category, recognizing the exceptional creative achievement, innovation, and production excellence behind &amp;#8220;Hollywood&amp;#39;s Party of the Year&amp;#174;&amp;#8221; and the largest awards show in the world to celebrate the best of film, television, and podcasting. - - - &amp;#8226; Nikki Glaser said, &amp;#8220;Hosting the Golden Globes is the greatest job I may ever have. I am so thrilled that the incredible team beh... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357683</v>
+        <v>Friday 28 August, 2026 The Christian UK Charity Keeping 56 Kenyan Children Off the Street, and Out of Danger TLC Children's Trust finances a court-referred children's home in rural Kenya, where every penny donated reaches the children directly. A Home Built on a Simple Promise Fifty-six children currently live at the Home of Peace Children's Home in rural Kenya. They were placed there by a court. Most arrived with nothing. Some had been living on the streets. According to TLC Children's Trust, the UK-registered charity that finances the home, many would not have survived much longer without intervention. That is not rhetorical. Street life in parts of Kenya, particularly for unaccompanied children, carries genuine, documented risks: malnutrition, violence, drug use, exploitation. The chari</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>MPS Law Welcomes Howard Teplinsky as a Partner</v>
+        <v>SafeTrack Selects KeySIM's IoT SIM Card to Connect Teltonika Telematics Vehicle Tracking Devices</v>
       </c>
       <c r="B433" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C433" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D433" t="str">
-        <v/>
+        <v>Automotive</v>
       </c>
       <c r="E433" t="str">
-        <v>https://pr-inside.com/mps-law-welcomes-howard-teplinsky-as-a-partner-r5201182.htm</v>
+        <v>https://pressat.co.uk/releases/safetrack-selects-keysims-iot-sim-card-to-connect-teltonika-telematics-vehicle-tracking-devices-a882ba8d5c0b0d121251490e30833dc8/</v>
       </c>
       <c r="F433" t="str">
-        <v>(PR-inside.com) Veteran commercial litigator Howard Teplinsky brings more than 38 years of experience representing Fortune 500 companies, middle-market businesses and individuals, while strengthening MPS Law's litigation capabilities and commitment to mentoring the next generation of attorneys. CHICAGO, IL / ACCESS Newswire / July 15, 2026 / Meltzer, Purtill &amp; Stelle LLC is pleased to welcome Howard Teplinsky as a partner in its commercial litigation practice. Howard has been a litigation attorney for more than 38 years and represents and counsels Fortune 500 companies as well as middle-market businesses and individuals in a variety of commercial disputes. Howard was drawn to MPS Law for ..</v>
+        <v>Friday 28 August, 2026 Greater Manchester vehicle tracking specialist SafeTrack is using KeySIM multi-network IoT SIM cards to connect its Teltonika Telematics vehicle tracking devices, providing mobile data and SMS connectivity across Vodafone, O2, EE and Three. GREATER MANCHESTER, UK – SafeTrack Vehicle Tracking Services, a rapidly expanding provider of GPS vehicle tracking solutions, has selected KeySIM to provide the IoT SIM connectivity for its Teltonika Telematics tracking devices. SafeTrack provides vehicle tracking technology to businesses and vehicle owners who need reliable, real-time visibility of their vehicles and assets. As the company continues to expand, dependable mobile connectivity has become an increasingly important part of the service it delivers. The company uses Tel</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>West Red Lake Gold Reports Strong Q2 Operating Progress with 73% Increase in Mined Ounces and 51% Higher Gold Production over Q1 at Madsen Mine</v>
+        <v>Siria: primera transacción internacional con tarjeta en más de 15 años gracias a Mastercard y QNB Group</v>
       </c>
       <c r="B434" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C434" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D434" t="str">
         <v/>
       </c>
       <c r="E434" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327504/0/en/West-Red-Lake-Gold-Reports-Strong-Q2-Operating-Progress-with-73-Increase-in-Mined-Ounces-and-51-Higher-Gold-Production-over-Q1-at-Madsen-Mine.html</v>
+        <v>https://www.prnewswire.com/news-releases/siria-primera-transaccion-internacional-con-tarjeta-en-mas-de-15-anos-gracias-a-mastercard-y-qnb-group-302863055.html</v>
       </c>
       <c r="F434" t="str">
-        <v>VANCOUVER, British Columbia, July 15, 2026 (GLOBE NEWSWIRE) -- West Red Lake Gold Mines Ltd. (“West Red Lake Gold” or “WRLG” or the “Company”) (TSXV: WRLG) (OTCQX: WRLGF) is pleased to provide an operational update for the second quarter ended June 30, 2026 (“ Q2 2026 ” or “ Q2 ”) highlighting meaningful progress in the ramp up of the Madsen Mine (“ Madsen ” or the “ Mine ”) located in the Red Lake mining district of Ontario.</v>
+        <v>-Siria celebra la primera transacción internacional con tarjeta en más de 15 años gracias a Mastercard y QNB Group • La transacción se produce tras la reconexión del ecosistema de pagos del país a la red global de Mastercard • Este primer pago allana el camino para la aceptación de...</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>Form 8.5 (EPT/RI)-Advanced Medical Solutions Group Plc</v>
+        <v>Nelson Miller Group Earns CMMC Level 2 Certification, Strengthening Its Position as a Trusted Manufacturing Partner for Aerospace and Defense</v>
       </c>
       <c r="B435" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C435" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D435" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E435" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327503/0/en/Form-8-5-EPT-RI-Advanced-Medical-Solutions-Group-Plc.html</v>
+        <v>https://www.prnewswire.com/news-releases/nelson-miller-group-earns-cmmc-level-2-certification-strengthening-its-position-as-a-trusted-manufacturing-partner-for-aerospace-and-defense-302863052.html</v>
       </c>
       <c r="F435" t="str">
-        <v>FORM 8.5 (EPT/RI)</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- For manufacturers supporting the United States defense industrial base, cybersecurity has become inseparable from operational excellence. As defense programs become increasingly connected and supply chains continue to digitize, the ability to...</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>Form 8.5 (EPT/RI)-Gamma Communications Plc</v>
+        <v>ROSEN, A LONGSTANDING LAW FIRM, Encourages Alibaba Group Holding Limited Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - BABA</v>
       </c>
       <c r="B436" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C436" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D436" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E436" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327502/0/en/Form-8-5-EPT-RI-Gamma-Communications-Plc.html</v>
+        <v>https://www.newsfilecorp.com/release/311432/ROSEN-A-LONGSTANDING-LAW-FIRM-Encourages-Alibaba-Group-Holding-Limited-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-BABA</v>
       </c>
       <c r="F436" t="str">
-        <v>FORM 8.5 (EPT/RI)</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alibaba Group Holding Limited (NYSE: BABA) between June 26, 2025 and June 24, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you purchased Alibaba securities during the Class Period you may be entitled to compensation...</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>FlipHTML5 Adds Magazine Layout Templates for Faster Digital Issue Design</v>
+        <v>Government of Canada Invests CAD $195 Million in Xanadu to Build the Quantum Supply Chain</v>
       </c>
       <c r="B437" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C437" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D437" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E437" t="str">
-        <v>https://www.prunderground.com/fliphtml5-adds-magazine-layout-templates-for-faster-digital-issue-design/00388542/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352845/0/en/government-of-canada-invests-cad-195-million-in-xanadu-to-build-the-quantum-supply-chain.html</v>
       </c>
       <c r="F437" t="str">
-        <v>Building a magazine issue page by page often means hours in design software, repeated alignment checks, and layouts that drift from one spread to the next. FlipHTML5 addresses that bottleneck with a growing library of magazine layout templates, giving publishers, agencies, and in-house teams a faster path to a cohesive digital issue. Each template arrives... Read more » The post FlipHTML5 Adds Magazine Layout Templates for Faster Digital Issue Design first appeared on</v>
+        <v>Federal commitment through the Strategic Response Fund for Project OPTIMISM anchors Xanadu's plan to manufacture the components of fault-tolerant utility-scale quantum computers in Canada.</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>Hilbert Group Files MiCA and Payment Institution Licence Applications ...</v>
+        <v>Xanadu Secures CAD $195 Million and Establishes Landmark Advanced Photonics Facility</v>
       </c>
       <c r="B438" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C438" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D438" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance</v>
       </c>
       <c r="E438" t="str">
-        <v>https://pr-inside.com/hilbert-group-files-mica-and-payment-institution-licence-applications-r5201181.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352847/0/en/xanadu-secures-cad-195-million-and-establishes-landmark-advanced-photonics-facility.html</v>
       </c>
       <c r="F438" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 15, 2026 / Hilbert Group (STO:HILB-B) (FRA:999) - Hilbert Finance seeks dual authorisation as Crypto-Asset Service Provider and Payment Institution to serve institutional clients across the European Union. Hilbert Group AB (Nasdaq First North: HILB B), a leading investment firm focused on bridging traditional and digital assets, today announced that Hilbert Finance, its wholly owned subsidiary in Malta, has submitted a dual-licence application to the Malta Financial Services Authority (MFSA). The application seeks authorisation as a Crypto-Asset Service Provider under the EU Markets in Crypto-Assets Regulation (MiCA) and as a Payment Institution under the ..</v>
+        <v>TORONTO, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Xanadu Quantum Technologies Limited (" Xanadu "; NASDAQ/TSX: XNDU), a leading photonic quantum computing company, announced today that it will establish a landmark advanced photonics research, development, and manufacturing facility as part of Project OPTIMISM, supported by CAD $195 million in federal government funding also announced today. The new facility, named "Inception," is expected to feature world-class technology to enable scalable production of the components that will power future quantum data centres. We believe this work will revolutionize quantum infrastructure and strengthen Canada's position as a global leader in the field.</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>AT Agency publishes new research on creator business growth</v>
+        <v>LaserAway, Nation's Largest Aesthetic Dermatology Brand, Opens Its 230th Clinic</v>
       </c>
       <c r="B439" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C439" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D439" t="str">
         <v/>
       </c>
       <c r="E439" t="str">
-        <v>https://pressreleasenews.org/pressroom/at-agency-publishes-new-research-on-creator-business-growth</v>
+        <v>https://www.prnewswire.com/news-releases/laseraway-nations-largest-aesthetic-dermatology-brand-opens-its-230th-clinic-302863048.html</v>
       </c>
       <c r="F439" t="str">
-        <v>New research explores audience growth, digital marketing strategies, and business development trends across the creator economy in 2026.</v>
+        <v>LOCATED AT 1427 P ST. NW, WASHINGTON, DC 20005, this clinic opening marks 20 years of uninterrupted growth for the founder-led, Los Angeles–based company. LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- LaserAway, the nation's leader in aesthetic dermatology today announced the opening of its...</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Fundamentals of Flow-Through(R) Now Available as a Self-Study Program</v>
+        <v>Finding AMI-Recognized Montessori Programs Accepting Applications in North Austin</v>
       </c>
       <c r="B440" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C440" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D440" t="str">
-        <v/>
+        <v>Education</v>
       </c>
       <c r="E440" t="str">
-        <v>https://pr-inside.com/fundamentals-of-flow-through-r-now-available-as-a-self-study-program-r5201180.htm</v>
+        <v>https://www.prweb.com/releases/finding-ami-recognized-montessori-programs-accepting-applications-in-north-austin-302861391.html</v>
       </c>
       <c r="F440" t="str">
-        <v>(PR-inside.com) The new QAS self-study program brings Tax Forum's industry-leading Fundamentals of Flow-Through training to tax professionals in a flexible, on-demand format, offering up to 24 CPE or 19 CE credits and 12 months of access. NORTHBROOK, IL / ACCESS Newswire / July 15, 2026 / For the first time, Tax Forum's Fundamentals of Flow-Through® taxation training program is being offered as a QAS self-study option. The new self-study program features the same example-based transactional format and exclusive support materials that have helped make Fundamentals of Flow-Through the industry standard for more than 31 years. Tax Forum Senior Program Manager, Michelle Petrus stated, ..</v>
+        <v>Families researching Montessori schools in North Austin are discovering that open seats are rare and worth acting on early. Sapientia Montessori is an AMI-Recognized Montessori school serving families in North Austin, Cedar Park, and Leander. The school is accepting applications for the...</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>LiberNovo 2026 Chair Lineup Marks One Month on Sale as Early Bird Savings ...</v>
+        <v>A Síria registra sua primeira transação internacional com cartão em mais de 15 anos, em parceria com a Mastercard e o QNB Group</v>
       </c>
       <c r="B441" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C441" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-mastercard</v>
       </c>
       <c r="D441" t="str">
         <v/>
       </c>
       <c r="E441" t="str">
-        <v>https://pr-inside.com/libernovo-2026-chair-lineup-marks-one-month-on-sale-as-early-bird-savings-r5201179.htm</v>
+        <v>https://www.prnewswire.com/br/comunicados-para-a-imprensa/a-siria-registra-sua-primeira-transacao-internacional-com-cartao-em-mais-de-15-anos-em-parceria-com-a-mastercard-e-o-qnb-group-302863044.html</v>
       </c>
       <c r="F441" t="str">
-        <v>(PR-inside.com) HONG KONG, HK / ACCESS Newswire / July 15, 2026 /The LiberNovo 2026 lineup, made up of the Omni SE, Omni Pro, and Maxis Series, has reached one month on sale, and its first-release early bird pricing has entered the final stretch. Offers end July 31 at 5:00 p.m. BST in the UK and 6:00 p.m. CEST across the EU. Orders placed before the deadline lock in launch pricing on every model. All three chairs are built on LiberNovo's dynamic support system, which keeps the backrest, neck support, seat, and armrests moving together as you shift, lean, and recline through five ..</v>
+        <v>A Mastercard e o QNB Group processaram o primeiro pagamento internacional com cartão na Síria em mais de 15 anos, marcando um importante avanço na...</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Labconco Strengthens Scientific Product Validation and Discovery Through ...</v>
+        <v>Class Action Filed Against Hertz Global Holding, Inc. (HTZ) Over Securities ...</v>
       </c>
       <c r="B442" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C442" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D442" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E442" t="str">
-        <v>https://pr-inside.com/labconco-strengthens-scientific-product-validation-and-discovery-through-r5201178.htm</v>
+        <v>https://pr-inside.com/class-action-filed-against-hertz-global-holding-inc-htz-over-securities-r5217212.htm</v>
       </c>
       <c r="F442" t="str">
-        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / July 15, 2026 / Bioz, Inc. , the leading scientific engagement platform that helps suppliers surface publication-backed validation throughout the customer journey, is proud to highlight its continued partnership withLabconco , a trusted manufacturer of laboratory equipment and solutions serving researchers worldwide. Over the past several years, Labconco has leveraged bothBioz Badgesand aBioz Content Hubto strengthen the connection between its products and the scientific literature. While the Bioz Badges provide publication-backed validation directly on product webpages, the Bioz Content Hub serves as a centralized destination where researchers can search, filter, and explore citations across ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>CleanGo Innovations Inc. Announces "Cg-P100": A Non-Corrosive, Water-Based Bioremediation and Pipeline Cleaning Solution</v>
+        <v>Securities Class Action Lawsuit Filed Against Cogent Communications ...</v>
       </c>
       <c r="B443" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C443" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D443" t="str">
-        <v>Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E443" t="str">
-        <v>https://www.newmediawire.com/news/cleango-innovations-inc-announces-cg-p100-a-non-corrosive-water-based-bioremediation-and-pipeline-cleaning-solution-7087717</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-cogent-communications-r5217211.htm</v>
       </c>
       <c r="F443" t="str">
-        <v>VANCOUVER, B.C. and HOUSTON, TEXAS - July 15, 2026 ( NEWMEDIAWIRE ) - CleanGo Innovations Inc. (CSE: CGII) (OTC: CLGOF) (FRA: APO2) (“CleanGo” or the “Company”), an international provider of environmentally certified industrial chemical formulations, is pleased to announce the launch of its newest specialized product line: CG-P100 . Formulated for pipeline maintenance, decontamination, and bioremediation within the oil &amp;amp; gas and water desalination sectors, CG-P100 introduces an alternative approach to traditional industrial chemical cleaning. Product delivery and commercial deployment will be managed by the CleanGo Arabia Joint Venture (JV), (CleanGo Arabia per News Release August 6th, 2025), focusing on infrastructure operations within the Kingdom of Saudi Arabia (KSA) and the Gulf Co</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Cogent Communications Holdings, Inc. (NASDAQ:CCOI) securities. If you suffered a loss on your Cogent Communications Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Cogent Communications Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>FTI Consulting Strengthens Energy and Utilities Advisory Capabilities With Appointment of Emmanuel Fages</v>
+        <v>Arizona Autism United Presents the 3rd Annual Spectrum of Dreams Community Talent Showcase</v>
       </c>
       <c r="B444" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C444" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D444" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E444" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327486/33891/en/FTI-Consulting-Strengthens-Energy-and-Utilities-Advisory-Capabilities-With-Appointment-of-Emmanuel-Fages.html</v>
+        <v>https://www.prweb.com/releases/arizona-autism-united-presents-the-3rd-annual-spectrum-of-dreams-community-talent-showcase-302861383.html</v>
       </c>
       <c r="F444" t="str">
-        <v>Senior Economist Brings Expertise in Strategy, Investment and Value Creation to Help Clients Navigate Transformation Senior Economist Brings Expertise in Strategy, Investment and Value Creation to Help Clients Navigate Transformation</v>
+        <v>A community celebration of performances and visual art honoring the talents and artistry of neurodivergent individuals across Arizona. PHOENIX, Aug. 28, 2026 /PRNewswire-PRWeb/ -- Arizona Autism United (AZA United) is proud to announce the 3rd Annual Spectrum of Dreams, a vibrant...</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>Labconco Strengthens Scientific Product Validation and Discovery Through Continued Partnership With Bioz</v>
+        <v>Greenland Mines (GRML) Expects to Complete Sarfartoq Rare Earths Project Acquisition Before Sept. 1</v>
       </c>
       <c r="B445" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C445" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D445" t="str">
-        <v/>
+        <v>Finance, Retail</v>
       </c>
       <c r="E445" t="str">
-        <v>https://www.newswire.com/news/labconco-strengthens-scientific-product-validation-and-discovery-through</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-expects-to-complete-sarfartoq-rare-earths-project-acquisition-before-sept-1-7089034</v>
       </c>
       <c r="F445" t="str">
-        <v/>
+        <v xml:space="preserve">LOS ANGELES, CA - August 28, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced that it expects to complete its previously announced acquisition of Neo North Star Resources, Inc., owner of the Sarfartoq Nd-Pr Rare Earths Project in southwest Greenland, before Sept. 1, 2026. The company has received formal approval from the Government of Greenland for the indirect transfer of the Sarfartoq mineral license and completed its recently announced public offering, providing the capital required to fund the $20 million cash portion of the $35 million acquisition. The remaining $15 million will consist of newly issued Greenland Mines common stock, with Neo Performance Materials Inc. becoming a strategic shareholder and retaining offtake rights for up to 60% of future Sarfartoq ore or </v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>LiberNovo 2026 Chair Lineup Marks One Month on Sale as Early Bird Savings Enter Final Countdown</v>
+        <v>Kaplan Fox Encourages Investors of Photronics, Inc. (PLAB) to Act Ahead of the Lead Plaintiff Deadline on September 4, 2026</v>
       </c>
       <c r="B446" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C446" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D446" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E446" t="str">
-        <v>https://www.newswire.com/news/libernovo-2026-chair-lineup-marks-one-month-on-sale-as-early-bird-22825630</v>
+        <v>https://www.newsfilecorp.com/release/311342/Kaplan-Fox-Encourages-Investors-of-Photronics-Inc.-PLAB-to-Act-Ahead-of-the-Lead-Plaintiff-Deadline-on-September-4-2026</v>
       </c>
       <c r="F446" t="str">
-        <v/>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Photronics, Inc. ("Photronics" or the "Company") (NASDAQ: PLAB) on behalf of investors that purchased or otherwise acquired Photronics securities between December 10, 2025 and May 27, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Photronics and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>Tillo to enhance Reward's global gift card and rewards offering</v>
+        <v>National Release: Kroger Is Improving Wellness in Neighborhoods Across America</v>
       </c>
       <c r="B447" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C447" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D447" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E447" t="str">
-        <v>https://www.prweb.com/releases/tillo-to-enhance-rewards-global-gift-card-and-rewards-offering-302825557.html</v>
+        <v>https://www.prnewswire.com/news-releases/national-release-kroger-is-improving-wellness-in-neighborhoods-across-america-302862767.html</v>
       </c>
       <c r="F447" t="str">
-        <v>Tillo, a leading global gift card network, today announces a new partnership with Reward, part of the Rezolve Ai Group, to expand its global rewards and digital gift card capabilities. LONDON, July 15, 2026 /PRNewswire-PRWeb/ -- Tillo, a leading global gift card network, today announces a...</v>
+        <v>CINCINNATI, Aug. 28, 2026 /PRNewswire/ -- The Kroger Co. (NYSE: KR), America's Grocer, announced the 2026 Kroger Wellness Tour, a September-long effort designed to bring practical wellness resources directly to customers in stores and communities across the country. Throughout September,...</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>Unseenlabs lance sa deuxième génération de satellites de détection des signaux radiofréquence, dédiée à la surveillance multi-domaines</v>
+        <v>Pulse Software Solutions Takes On AI Chatbot Failures With a Fully Managed Solution</v>
       </c>
       <c r="B448" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C448" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D448" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E448" t="str">
-        <v>https://www.prnewswire.com/news-releases/unseenlabs-lance-sa-deuxieme-generation-de-satellites-de-detection-des-signaux-radiofrequence-dediee-a-la-surveillance-multi-domaines-302826192.html</v>
+        <v>https://www.prweb.com/releases/pulse-software-solutions-takes-on-ai-chatbot-failures-with-a-fully-managed-solution-302861406.html</v>
       </c>
       <c r="F448" t="str">
-        <v>RENNES, France, 15 juillet 2026 /PRNewswire/ -- Unseenlabs annonce le déploiement de sa nouvelle génération de satellites (Gen 2), en étendant ses capacités de détection des signaux radiofréquence (RF) depuis l'espace, jusqu'ici dédiées à la surveillance maritime, à une surveillance...</v>
+        <v>Denver-based firm handles chatbot training, tuning, and long-term management for clients, including during the free trial, as research shows many AI projects stall because of work businesses are expected to manage internally. DENVER, Aug. 28, 2026 /PRNewswire-PRWeb/ -- Pulse Software...</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Leitz Photographica Auction 48</v>
+        <v>ValueStreamAI Expands AI Services for Small and Mid-Sized Businesses Across Automation, AI, and Custom Software</v>
       </c>
       <c r="B449" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C449" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D449" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E449" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357681</v>
+        <v>https://www.prweb.com/releases/valuestreamai-expands-ai-services-for-small-and-mid-sized-businesses-across-automation-ai-and-custom-software-302861375.html</v>
       </c>
       <c r="F449" t="str">
-        <v>Historically significant cameras and vintage camera accessories take center stage at the 48th edition of the Leitz Photographica Auction, set to take place on 13th June at the World of Leica in Wetzlar. The highlights include two Leica MP cameras from the 1950s, purpose-built for photojournalism, as well as a late 19th-century Lumi�re Cin�matographe&amp;#8212;one of the groundbreaking devices used to record and project the world&amp;#39;s earliest motion pictures. Bidders can participate live on-site, via t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357681</v>
+        <v>The U.S. and U.K. firm covers the full path from AI strategy to production systems, including autonomous agents, agentic systems, and custom applications, with every engagement opening with a diagnosis of where the business loses the most time and money rather than a software pitch....</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>ILLR Investors Have Opportunity to Join Triller Group Inc. Fraud Investigation with the Schall Law Firm</v>
+        <v>Civitas Closes $104 Million Senior Loan for 164-Unit Class A Multifamily Community in Colorado's Vail Valley</v>
       </c>
       <c r="B450" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C450" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D450" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E450" t="str">
-        <v>https://www.prnewswire.com/news-releases/illr-investors-have-opportunity-to-join-triller-group-inc-fraud-investigation-with-the-schall-law-firm-302825927.html</v>
+        <v>https://www.prnewswire.com/news-releases/civitas-closes-104-million-senior-loan-for-164-unit-class-a-multifamily-community-in-colorados-vail-valley-302863046.html</v>
       </c>
       <c r="F450" t="str">
-        <v>LOS ANGELES, July 15, 2026 /PRNewswire/ -- The Schall Law Firm, a national shareholder rights litigation firm, announces that it is investigating claims on behalf of investors ofTriller Group Inc. ("Triller" or "the Company") (NASDAQ: ILLR) for violations of the securities laws. The...</v>
+        <v>DALLAS, Aug. 28, 2026 /PRNewswire/ -- Civitas Capital Group announced the closing of a $104 million senior construction loan to finance The Summit, a 164-unit Class A multifamily community in downtown Avon, Colorado, to be developed by Grand Peaks Development, an affiliate of Grand Peaks....</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>Aliplast (Grupo Hera) refuerza su liderazgo en la regeneración de plásticos</v>
+        <v>SEC Proposes Amendments to Exchange Act Rule 3a12-8 to Add European Union Debt Obligations</v>
       </c>
       <c r="B451" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C451" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D451" t="str">
         <v/>
       </c>
       <c r="E451" t="str">
-        <v>https://www.prnewswire.com/news-releases/aliplast-grupo-hera-refuerza-su-liderazgo-en-la-regeneracion-de-plasticos-302826185.html</v>
+        <v>https://www.newsfilecorp.com/release/311973/SEC-Proposes-Amendments-to-Exchange-Act-Rule-3a128-to-Add-European-Union-Debt-Obligations</v>
       </c>
       <c r="F451" t="str">
-        <v>- Aliplast (Grupo Hera) refuerza su liderazgo en la regeneración de plásticos mediante la adquisición del 70% de Kronos Polymer Polska BOLONIA, Italia, 15 de julio de 2026 /PRNewswire/ -- Aliplast (Grupo Hera) refuerza aún más su liderazgo en el reciclaje de plásticos de alta calidad...</v>
+        <v>Washington, D.C.--(Newsfile Corp. - August 28, 2026) - The Securities and Exchange Commission today proposed amendments to Rule 3a12-8 under the Securities Exchange Act of 1934 to add the debt obligations of the European Union (EU) to the list of      foreign government debt obligations designated as "exempted securities" solely for the purposes of futures marketing and trading.          “For too long, gaps like this one—where the debt of several EU member states was covered but debt of...</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Wildscreen Panda Awards 2026 Nominees Announced</v>
+        <v>Taking the Next Step: STOKE Shoes Selects Barrett Distribution Centers as Omnichannel Fulfillment Partner</v>
       </c>
       <c r="B452" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C452" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D452" t="str">
-        <v>Media</v>
+        <v/>
       </c>
       <c r="E452" t="str">
-        <v>https://pressat.co.uk/releases/wildscreen-panda-awards-2026-nominees-announced-2d66d4b57d8571d801234faa030d516a/</v>
+        <v>https://www.prnewswire.com/news-releases/taking-the-next-step-stoke-shoes-selects-barrett-distribution-centers-as-omnichannel-fulfillment-partner-302863041.html</v>
       </c>
       <c r="F452" t="str">
-        <v xml:space="preserve">Wednesday 15 July, 2026 National Geographic Tops Nominations as ‘Secrets of the Bees’, ‘Time and Water’ and ‘Chameleon Corridors” secure four nods each. Wildscreen has revealed the 70 nominees for the Panda Awards 2026 - the highest honours in the international natural world storytelling film, TV and content industry. National Geographic tops the list, receiving 15 nominations spanning 11 of the 18 awards categories, across both National Geographic and National Geographic Documentary Films. National Geographic’s Secrets of the Bees, produced by Silverback Films, uses groundbreaking filming technology to reveal the extraordinary world of bees. Executive Produced by James Cameron and hosted by National Geographic Explorer, Bertie Gregory, the show is recognised across Behaviour, Children’s, </v>
+        <v>FRANKLIN, Mass., Aug. 28, 2026 /PRNewswire/ -- As STOKE Shoes prepares for its next phase of growth, the emerging footwear brand has selected Barrett Distribution Centers as its omnichannel fulfillment and third-party logistics (3PL) partner. STOKE is redefining comfort and fit for...</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>London Agency Launches AI Marketing Tool for SMEs, Built by a Marketer, Priced From £19 a Month</v>
+        <v>Foremost Clean Energy Files Early Warning Report with Respect to Rio Grande Resources</v>
       </c>
       <c r="B453" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C453" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D453" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E453" t="str">
-        <v>https://pressat.co.uk/releases/london-agency-launches-ai-marketing-tool-for-smes-built-by-a-marketer-priced-from-19-a-month-ae1361779b0a2aeaed5797f786c22cad/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352843/0/en/foremost-clean-energy-files-early-warning-report-with-respect-to-rio-grande-resources.html</v>
       </c>
       <c r="F453" t="str">
-        <v>Wednesday 15 July, 2026 Lobo Digital App enters beta, giving founders and lean in-house teams specialist marketing output across ten channels, built on real agency methodology rather than generic AI prompting, and entering an AI marketing market valued at around $64bn in 2026. London, 15/07/2026 Lobo Digital, a London-based digital marketing agency, today announced the beta launch of the Lobo Digital App (lobodigital.app), an AI-powered marketing assistant built specifically for UK small and medium-sized businesses, startup founders, and freelance marketing consultants. Unlike generic AI tools that treat every business the same, the app builds a detailed brand profile for each user and delivers expert, channel-specific marketing output across ten disciplines, from SEO and PPC to email, soc</v>
+        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Foremost Clean Energy Ltd . (“ Foremost ” or the “ Company ”) (NASDAQ: FMST) (CSE: FAT) today announces that it has filed an early warning report in respect of Rio Grande Resources Ltd. (“ Rio Grande ”).</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>rivexa by mjunction Hails New India-UK Trade Agreement</v>
+        <v>LaserAway, Nation's Largest Aesthetic Dermatology Brand, Opens Its 229th Clinic</v>
       </c>
       <c r="B454" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C454" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D454" t="str">
-        <v>SaaS, Energy, Retail</v>
+        <v>Education</v>
       </c>
       <c r="E454" t="str">
-        <v>https://pressat.co.uk/releases/rivexa-by-mjunction-hails-new-india-uk-trade-agreement-495ecb48b6edc7a025dd1007e1468f90/</v>
+        <v>https://www.prnewswire.com/news-releases/laseraway-nations-largest-aesthetic-dermatology-brand-opens-its-229th-clinic-302863040.html</v>
       </c>
       <c r="F454" t="str">
-        <v xml:space="preserve">Wednesday 15 July, 2026 rivexa by mjunction, the B2B cross-border platform, has welcomed the landmark India-UK Comprehensive Economic and Trade Agreement (CETA), expected to come into force soon. It marks a transformative moment for trade between the two nations, and rivexa is well poised to help UK buyers unlock the full potential of Indian manufacturing. By reducing or eliminating tariffs across a wide range of product categories, the agreement is expected to create significant sourcing advantages for UK businesses, particularly in engineering goods, industrial products, apparel and home textile. mjunction MD Mr. Vinaya Varma said that rivexa, the global sourcing platform from mjunction services limited, is uniquely positioned to help buyers rapidly identify, evaluate, and transact with </v>
+        <v>LOCATED AT 5275 UNIVERSITY PKWY #115, UNIVERSITY PARK, FL 34201, this clinic opening marks 20 years of uninterrupted growth for the founder-led, Los Angeles–based company. LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- LaserAway, the nation's leader in aesthetic dermatology today announced...</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>LG Channels Surpasses 5,000 Channels Globally, as Poland Launch Brings Service to 37 Countries</v>
+        <v>Survivors Provide Recommendations for Any Wildfire Liability Legislation Written Today, Says Consumer Watchdog</v>
       </c>
       <c r="B455" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C455" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D455" t="str">
-        <v>SaaS, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E455" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357680</v>
+        <v>https://www.prnewswire.com/news-releases/survivors-provide-recommendations-for-any-wildfire-liability-legislation-written-today-says-consumer-watchdog-302863039.html</v>
       </c>
       <c r="F455" t="str">
-        <v>&amp;amp;#9632; LG Channels has surpassed 5,000 channels globally and now reaches 37 countries, with its recent launch in Poland further accelerating its FAST expansion. - - &amp;amp;#9632; Global viewer engagement surged in 2025, with MAU up 30 percent year-over-year and total annual viewing time increasing 45 percent vs. the prior year, highlighting rising demand for FAST services. - - &amp;amp;#9632; Localized content strategy and award-winning platform innovation strengthen LG Electronics&amp;#39; webOS ecosyste... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357680</v>
+        <v>SACRAMENTO, Calif., Aug. 28, 2026 /PRNewswire/ -- Today is the final day any wildfire liability legislation can be put in print. Every Fire Survivor's Network and Consumer Watchdog issued the following principles to inform any legislation written in the remaining hours. Jamie Court,...</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Stéphane Garneau Expands Trusted courtier immobilier montreal Services Across Montréal</v>
+        <v>Class Action Lawsuit Filed Against Hyliion Holdings Corp. (HYLN) - ...</v>
       </c>
       <c r="B456" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C456" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D456" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E456" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762739</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-hyliion-holdings-corp-hyln-r5217210.htm</v>
       </c>
       <c r="F456" t="str">
-        <v>Montréal,Canada, 2026-07-15 — /EPR Network/ — Le marché immobilier de Montréal continue d&amp;#8217;évoluer. Les acheteurs et les vendeurs recherchent aujourd&amp;#8217;hui des conseils fiables, des données [read full press release...]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Belkin Connect USB-C Keyboard with Stand for iPad Wins Future's Best of Show Award for 2026, Presented by Tech &amp; Learning</v>
+        <v>September 21, 2026 Deadline: Join Class Action Lawsuit Against Microvast ...</v>
       </c>
       <c r="B457" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C457" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D457" t="str">
-        <v>Retail, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E457" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357679</v>
+        <v>https://pr-inside.com/september-21-2026-deadline-join-class-action-lawsuit-against-microvast-r5217209.htm</v>
       </c>
       <c r="F457" t="str">
-        <v>Belkin, a leading consumer electronics brand for over 40 years, announced that its Connect USB-C Keyboard with Stand for iPad has received a Future&amp;#39;s Best of Show Award, presented at ISTELive 2026 by Tech &amp;amp; Learning in the Primary Education category. The awards recognize products showcased at ISTE that are transforming education through innovation, reliability, and practical impact. - - Designed specifically for K&amp;#8211;12 classrooms, the Belkin Connect USB-C Keyboard with Stand for iPad was r... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357679</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microvast Holdings, Inc. (NASDAQ:MVST) securities. If you suffered a loss on your Microvast Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Microvast Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>Kroll Bolsters Global Economics Capabilities with Acquisition of ABC economics</v>
+        <v>ByHeart Update: FDA Confirms Review of ByHeart's Root Cause Investigation and Action Plan, Following Completion of Facility Inspections</v>
       </c>
       <c r="B458" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C458" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D458" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E458" t="str">
-        <v>https://www.prnewswire.com/news-releases/kroll-bolsters-global-economics-capabilities-with-acquisition-of-abc-economics-302826177.html</v>
+        <v>https://www.prnewswire.com/news-releases/byheart-update-fda-confirms-review-of-byhearts-root-cause-investigation-and-action-plan-following-completion-of-facility-inspections-302863037.html</v>
       </c>
       <c r="F458" t="str">
-        <v>Strengthens Kroll's competition, regulatory and disputes offering amid growing demand for economic expertise in complex transactions, litigation and investigations NEW YORK, July 15, 2026 /PRNewswire/ -- Kroll, the leading independent provider of global financial and risk advisory...</v>
+        <v>FDA found no factors that could explain the cause of the outbreak in ByHeart facilities FDA responded with no further questions on ByHeart's investigation and Action Plan ByHeart introduces new C. botulinum testing protocols 1000x more sensitive than the standard industry test methodology...</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>Depth of Field Calculator From ShutterDev Helps Photographers Nail Focus</v>
+        <v>High-altitude glacier collapse in Nepal triggered mudslide</v>
       </c>
       <c r="B459" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C459" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D459" t="str">
         <v/>
       </c>
       <c r="E459" t="str">
-        <v>https://www.pr-inside.com/depth-of-field-calculator-from-shutterdev-helps-photographers-nail-focus-r5201177.htm</v>
+        <v>https://www.prnewswire.com/news-releases/high-altitude-glacier-collapse-in-nepal-triggered-mudslide-302863036.html</v>
       </c>
       <c r="F459" t="str">
-        <v>(PR-inside.com) Every photograph makes a silent decision about sharpness. The moment a photographer chooses an aperture and focuses a lens, physics draws two invisible lines through the scene: everything between them looks sharp, and everything outside them slides into blur. That zone is the depth of field, and misjudging it is one of the most common reasons an otherwise good image fails. A portrait shot at f/1.8 can leave one eye sharp and the other soft, and a landscape stopped down to f/11 can still show mushy foreground rocks if the focus point sits in the wrong place. ShutterDev, the Vienna-based ..</v>
+        <v>BEIJING, Aug. 28, 2026 /PRNewswire/ -- The following article was published today by China Daily. The deadly mudslide that swept through a major China-Nepal border crossing was triggered by a high-altitude glacier collapse in Nepal, China's Ministry of Natural Resources said on Thursday,...</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Luxury Spa in Norwalk CT Introduces Premium Facial &amp; Skincare Treatments</v>
+        <v>UMD Smith Appoints Former BECU CRO John Stewart to Lead the Smith Enterprise Risk Consortium</v>
       </c>
       <c r="B460" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C460" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D460" t="str">
-        <v>Healthcare</v>
+        <v>Education</v>
       </c>
       <c r="E460" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762729</v>
+        <v>https://www.prnewswire.com/news-releases/umd-smith-appoints-former-becu-cro-john-stewart-to-lead-the-smith-enterprise-risk-consortium-302863038.html</v>
       </c>
       <c r="F460" t="str">
-        <v>Norwalk, USA, 2026-07-15 — /EPR Network/ — Beautiful skin is more than a trend. It is a reflection of healthy care and self-confidence. Lzur Day [read full press release...]</v>
+        <v>COLLEGE PARK, Md., Aug. 28, 2026 /PRNewswire/ -- The University of Maryland's Robert H. Smith School of Business has named John Stewart as Director and Executive-in-Residence for the Smith Enterprise Risk Consortium (SERC), the school's applied risk‑management hub connecting academic...</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>Kering holds the second “Kering Generation Award X Jewelry“ ceremony</v>
+        <v>North Texas Woman Files Workplace Sexual Harassment and Assault Lawsuit Against Executive</v>
       </c>
       <c r="B461" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C461" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D461" t="str">
         <v/>
       </c>
       <c r="E461" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357678</v>
+        <v>https://finance.yahoo.com/small-business/articles/north-texas-woman-files-workplace-175100142.html</v>
       </c>
       <c r="F461" t="str">
-        <v>Launched in China in 2018, the Kering Generation Award was created to support local startups developing sustainable and innovative materials and processes with a positive environmental and social impact. Since then, the initiative has expanded to several regions, including Saudi Arabia and Japan and in 2024, Kering also broadened the scope of the award to include the jewelry. - - Developed in partnership with CIBJO - the World Jewelry Confederation &amp;#8211; and with the scientific coordination of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357678</v>
+        <v>DALLAS, August 28, 2026--A lawsuit accusing a C-level executive of "relentless" sexual harassment, assault and degrading conduct has been filed in a Dallas County court.</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Red Dot Award Ceremony | Product Design 2026</v>
+        <v>Are UTZ, VCTR, FULC, CZR Obtaining Fair Deals for their Shareholders?</v>
       </c>
       <c r="B462" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C462" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D462" t="str">
         <v/>
       </c>
       <c r="E462" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357676</v>
+        <v>https://www.prnewswire.com/news-releases/are-utz-vctr-fulc-czr-obtaining-fair-deals-for-their-shareholders-302862995.html</v>
       </c>
       <c r="F462" t="str">
-        <v>Images of the award ceremony can be found here. A celebration of design excellence The winners of the Red Dot Award: Product Design 2026 came together in Essen for an evening dedicated to outstanding design achievements. The celebrations unfolded across several iconic locations, beginning at the Red Dot Design Museum on the UNESCO World Heritage Site Zollverein. - - Before the official ceremony began, winners of the highest distinctions and selected members of the press were invited t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357676</v>
+        <v>Insiders may stand to receive substantial financial benefits not available to ordinary shareholders. The proposed transactions may contain terms that could limit superior competing offers. Shareholders are encouraged to contact the firm to discuss their rights and options at no cost or...</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>iLOQ powers smart access in Ring's Mobile Security Tower</v>
+        <v>Sense Neuro Diagnostics Appoints Scott D. Wampler as Chief Executive Officer</v>
       </c>
       <c r="B463" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C463" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D463" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E463" t="str">
-        <v>https://www.prnewswire.com/news-releases/iloq-powers-smart-access-in-rings-mobile-security-tower-302826165.html</v>
+        <v>https://www.prnewswire.com/news-releases/sense-neuro-diagnostics-appoints-scott-d-wampler-as-chief-executive-officer-302863030.html</v>
       </c>
       <c r="F463" t="str">
-        <v>OULU, Finland, July 15, 2026 /PRNewswire/ -- iLOQ is proud to be a preferred partner of Ring, bringing the capabilities of its iLOQ 5 Series+ access-management platform to the Ring Mobile Security Tower. By combining Ring's advanced remote-monitoring capabilities with iLOQ's proven...</v>
+        <v>Experienced medical device executive to lead the company through its next phase of clinical, regulatory and strategic development CINCINNATI, Aug. 28, 2026 /PRNewswire/ -- Sense Neuro Diagnostics, a medical technology company developing a novel, non-invasive platform designed to rapidly...</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>His Majesty the King officially opens the UK Space and Defence Gateway</v>
+        <v>Seven Hard Rock Properties Named to Pollstar's 2026 Top 25 U.S. Casino Venues List</v>
       </c>
       <c r="B464" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C464" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D464" t="str">
         <v/>
       </c>
       <c r="E464" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357675</v>
+        <v>https://www.prnewswire.com/news-releases/seven-hard-rock-properties-named-to-pollstars-2026-top-25-us-casino-venues-list-302863031.html</v>
       </c>
       <c r="F464" t="str">
-        <v>His Majesty King Charles III visited the Harwell Science and Innovation Campus, including RAL Space, operated by the Science and Technology Facilities Council (STFC). - - As part of his visit, he officially opened the UK Space and Defence Gateway. - - The Gateway is aligned with the principles of the Sustainable Markets Initiative&amp;#39;s (SMI) Astra Carta, a global framework launched by His Majesty, as Prince of Wales. - - These are designed to ensure the space sector supports a sustainable future... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357675</v>
+        <v>HOLLYWOOD, Fla., Aug. 28, 2026 /PRNewswire/ -- Hard Rock International today announced that seven of its venues have been recognized in Pollstar's 2026 Top 25 U.S. Casino Venues ranking. Hard Rock Live at Seminole Hard Rock Hotel &amp; Casino Hollywood earned the No. 1 position for the second...</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>XSparks Names Cosmo Mariano Chief Client Outcomes Officer to Turn AI Spending Into Margin for CEOs</v>
+        <v>YZi Labs Backs De¹ to Build the Financial World Model for the Agentic Finance Era</v>
       </c>
       <c r="B465" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C465" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D465" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E465" t="str">
-        <v>https://www.prnewswire.com/news-releases/xsparks-names-cosmo-mariano-chief-client-outcomes-officer-to-turn-ai-spending-into-margin-for-ceos-302826161.html</v>
+        <v>https://www.prnewswire.com/news-releases/yzi-labs-backs-de-to-build-the-financial-world-model-for-the-agentic-finance-era-302863029.html</v>
       </c>
       <c r="F465" t="str">
-        <v>PITTSBURGH, July 14, 2026 /PRNewswire/ -- XSparks, a global AI transformation firm, today named Cosmo Mariano as Chief Client Outcomes Officer. A transformation leader with more than two decades scaling and transforming technology businesses and customer operations, Mariano joins the firm...</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- De¹, the team building a Financial World Model grounded in live market execution, has received investment from YZi Labs. The investment marks the start of De¹'s push to establish an agentic onchain future within the BNB Chain ecosystem, with both...</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>L'Or�al becomes the Exclusive Beauty Partner of the Plenitude Arena</v>
+        <v>Black Southern Artist AYANNA Honors Dolly Parton with "Jolene," Connecting Alabama, Compton, and a Generational Literacy Story</v>
       </c>
       <c r="B466" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C466" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D466" t="str">
-        <v>Energy</v>
+        <v/>
       </c>
       <c r="E466" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357674</v>
+        <v>https://www.pr.com/press-release/977745</v>
       </c>
       <c r="F466" t="str">
-        <v>The L&amp;#39;Or�al Group and the Plenitude Arena announce the signing of an exclusive, renewable two-year partnership. This partnership places the world leader in beauty and its 40 international brands at the heart of the world&amp;#39;s greatest cultural and sporting events, hosted by Europe&amp;#39;s largest indoor venue (up to 45,000 seats), located in Nanterre, on the outskirts of Paris. Recently renamed Plenitude Arena as of July 1, 2026, the venue has just begun a new chapter in its history, driven by rene... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357674</v>
+        <v>The college professor, songwriter, and producer pays tribute to her childhood hero while revealing how Parton's storytelling influences original songs, including “Jolene” and “Savannah.” [PR.com]</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>Infortrend erweitert Edge-Computing-Portfolio zur Unterstützung sich wandelnder KI- und Edge-Workloads</v>
+        <v>Lost Money on AEVEX Corp. (AVEX)? Join Class Action Before October ...</v>
       </c>
       <c r="B467" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C467" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D467" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E467" t="str">
-        <v>https://www.prnewswire.com/news-releases/infortrend-erweitert-edge-computing-portfolio-zur-unterstutzung-sich-wandelnder-ki--und-edge-workloads-302825781.html</v>
+        <v>https://pr-inside.com/lost-money-on-aevex-corp-avex-join-class-action-before-october-r5217208.htm</v>
       </c>
       <c r="F467" t="str">
-        <v>TAIPEI, 15. Juli 2026 /PRNewswire/ -- Infortrend Technology, Inc. (TWSE: 2495), ein führender Anbieter von Enterprise-Storage- und KI-Lösungen, gab heute die Erweiterung seines Edge-Computing-Portfolios bekannt. Das aktualisierte Portfolio ist in verschiedene Lösungskategorien gegliedert...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of ..</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>Alpha1Media Launches Novel NANO on America's 250th from Birthplace of USA</v>
+        <v>Replimune Group, Inc. (REPL) Lawsuit - Investors Urged to Contact Levi ...</v>
       </c>
       <c r="B468" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C468" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D468" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E468" t="str">
-        <v>https://www.pr.com/press-release/973586</v>
+        <v>https://pr-inside.com/replimune-group-inc-repl-lawsuit-investors-urged-to-contact-levi-r5217207.htm</v>
       </c>
       <c r="F468" t="str">
-        <v>Alpha1Media has launched the new novel NANO by author Talal Malik on July 4, 2026, from Independence Hall in Philadelphia, USA, the precise location of the signinf of the U.S. Declaration of Independence on July 4, 1776. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Replimune Group, Inc. (NASDAQ:REPL) securities. If you suffered a loss on your Replimune Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Replimune Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>Bell Integration joins United Nations Global Compact, reinforcing its commitment to responsible business</v>
+        <v>CCOI INVESTOR DEADLINE: Cogent Communications Holdings Investors with Substantial Losses Have Opportunity to Lead Shareholder Class Action Lawsuit</v>
       </c>
       <c r="B469" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C469" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D469" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E469" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-joins-united-nations-global-compact-reinforcing-its-commitment-to-responsible-business-302824838.html</v>
+        <v>https://www.prnewswire.com/news-releases/ccoi-investor-deadline-cogent-communications-holdings-investors-with-substantial-losses-have-opportunity-to-lead-shareholder-class-action-lawsuit-302862987.html</v>
       </c>
       <c r="F469" t="str">
-        <v>Aligning its operations with the UN Global Compact's Ten Principles LONDON, July 15, 2026 /PRNewswire/ -- Bell Integration has joined the United Nations Global Compact initiative - a voluntary initiative for the development, implementation and disclosure of responsible business practices....</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP —a national plaintiffs' rights law firm with a premier securities practice group—notifies investors in Cogent Communications Holdings, Inc. (NASDAQ: CCOI) of the upcoming September 21, 2026 lead plaintiff...</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>Aliplast (Hera-Gruppe) festigt seine Führungsposition im Bereich der Kunststoffrecycling durch den Erwerb von 70 % an Kronos Polymer Polska</v>
+        <v>Did You Lose Money on Wise Group plc (WSE)? Levi &amp; Korsinsky Urges ...</v>
       </c>
       <c r="B470" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C470" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D470" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E470" t="str">
-        <v>https://www.prnewswire.com/news-releases/aliplast-hera-gruppe-festigt-seine-fuhrungsposition-im-bereich-der-kunststoffrecycling-durch-den-erwerb-von-70--an-kronos-polymer-polska-302826147.html</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-wise-group-plc-wse-levi-korsinsky-urges-r5217206.htm</v>
       </c>
       <c r="F470" t="str">
-        <v>BOLOGNA, Italien, 15. Juli 2026 /PRNewswire/ -- Aliplast (Hera-Gruppe) baut seine Führungsposition im Bereich des Recyclings hochwertiger Kunststoffe weiter aus, dank der verbindlichen Vereinbarung, die seine polnische Tochtergesellschaft Aliplast Polska unterzeichnet hat, um 70 % von...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>INTURAI SIGNS WITH ASX-LISTED PATHKEY TO ADVANCE DRONE SWARM COMMAND AND CONTROL ON AI EDGE</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Equipmentshare.com ...</v>
       </c>
       <c r="B471" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C471" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D471" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E471" t="str">
-        <v>https://www.prnewswire.com/news-releases/inturai-signs-with-asx-listed-pathkey-to-advance-drone-swarm-command-and-control-on-ai-edge-302825851.html</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-equipmentshare-com-r5217205.htm</v>
       </c>
       <c r="F471" t="str">
-        <v>(CSE: URAI / OTC: URAIF / FSE: 3QG0) investor@inturai.com Highlights Inturai signs MOU with Chipforge, a company of ASX-listed Pathkey Limited (ASX: PKY). Partnership to build drone swarm command and control (C2) on edge silicon for defence and emergency response. Deepens Inturai's push...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Equipmentshare.com Inc. (NASDAQ:EQPT) securities. If you suffered a loss on your Equipmentshare.com Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Equipmentshare.com Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that ..</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Aliplast (groupe Hera) renforce sa position de leader dans le secteur de la régénération des plastiques en acquérant 70 % de Kronos Polymer Polska</v>
+        <v>EDSAFE AI Alliance Announces Inaugural Cohort of Spark Fund Awardees to Move AI Governance from Policy to Practice</v>
       </c>
       <c r="B472" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C472" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D472" t="str">
-        <v/>
+        <v>AI, Education</v>
       </c>
       <c r="E472" t="str">
-        <v>https://www.prnewswire.com/news-releases/aliplast-groupe-hera-renforce-sa-position-de-leader-dans-le-secteur-de-la-regeneration-des-plastiques-en-acquerant-70--de-kronos-polymer-polska-302825791.html</v>
+        <v>https://www.prweb.com/releases/edsafe-ai-alliance-announces-inaugural-cohort-of-spark-fund-awardees-to-move-ai-governance-from-policy-to-practice-302861687.html</v>
       </c>
       <c r="F472" t="str">
-        <v>BOLOGNE, Italie, 15 juillet 2026 /PRNewswire/ -- Aliplast (groupe Hera) renforce encore son leadership dans le domaine du recyclage des plastiques de haute qualité, grâce à l'accord contraignant signé par sa filiale polonaise Aliplast Polska en vue d'acquérir 70 % de Kronos Polymer...</v>
+        <v>Ten school districts and networks selected to receive specialized assistance to deploy SAFE-aligned AI implementation strategies on the ground BROOKLYN, N.Y., Aug. 28, 2026 /PRNewswire-PRWeb/ -- The EDSAFE AI Alliance, a project of InnovateEDU, announced the first round of grant...</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>Aliplast (Hera Group) strengthens its leadership in plastics regeneration by acquiring 70% of Kronos Polymer Polska</v>
+        <v>Kaplan Fox Alerts Investors: Lead Plaintiff Deadline for Hub Group, Inc. (HUBG) is August 28, 2026</v>
       </c>
       <c r="B473" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C473" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D473" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E473" t="str">
-        <v>https://www.prnewswire.com/news-releases/aliplast-hera-group-strengthens-its-leadership-in-plastics-regeneration-by-acquiring-70-of-kronos-polymer-polska-302825667.html</v>
+        <v>https://www.newsfilecorp.com/release/311341/Kaplan-Fox-Alerts-Investors-Lead-Plaintiff-Deadline-for-Hub-Group-Inc.-HUBG-is-August-28-2026</v>
       </c>
       <c r="F473" t="str">
-        <v>BOLOGNA, Italy, July 15, 2026 /PRNewswire/ -- Aliplast (Hera Group) is further strengthening its leadership in high-quality plastics recycling, thanks to the binding agreement signed by its Polish subsidiary Aliplast Polska to acquire 70% of Kronos Polymer Polska, a new company that will...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Hub Group, Inc. ("Hub Group" or the "Company") (NASDAQ: HUBG) on behalf of investors that purchased or otherwise acquired Hub Group securities between April 28, 2023 and May 11, 2026 (the "Class Period").CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are an investor in Hub Group and have suffered losses, you may CLICK HERE to...</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>Barbara J. Clark Honored as a VIP for Summer 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized)</v>
+        <v>PLAB 1-WEEK DEADLINE ALERT: Photronics, Inc. Investors Alerted to Sept. 4 Deadline in Securities Fraud Class Action</v>
       </c>
       <c r="B474" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C474" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D474" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E474" t="str">
-        <v>https://www.pr.com/press-release/973751</v>
+        <v>https://www.prnewswire.com/news-releases/plab-1-week-deadline-alert-photronics-inc-investors-alerted-to-sept-4-deadline-in-securities-fraud-class-action-302862986.html</v>
       </c>
       <c r="F474" t="str">
-        <v>Barbara J. Clark of Longmeadow, Massachusetts, has been recognized as a VIP for Summer 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized). This prestigious distinction acknowledges her outstanding contributions and achievements in the field of beauty/cosmetics. Clark will be included in the Summer 2026 issue of P.O.W.E.R. Magazine, alongside other accomplished women who have demonstrated [PR.com]</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman, a leading national shareholder rights law firm, is conducting an investigation into Photronics, Inc. (NASDAQ: PLAB) regarding alleged violations of federal securities laws. This investigation follows the recent filing of a class...</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Chautauqua County Holds Tax Foreclosed Real Estate Auction</v>
+        <v>Banco Comercial Português, S.A. informa sobre Relatório intercalar das operações realizadas no âmbito do Programa de Recompra de Ações Próprias</v>
       </c>
       <c r="B475" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C475" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D475" t="str">
-        <v>Real Estate</v>
+        <v/>
       </c>
       <c r="E475" t="str">
-        <v>https://www.pr.com/press-release/973622</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352840/0/pt/banco-comercial-portugu%C3%AAs-s-a-informa-sobre-relat%C3%B3rio-intercalar-das-opera%C3%A7%C3%B5es-realizadas-no-%C3%A2mbito-do-programa-de-recompra-de-a%C3%A7%C3%B5es-pr%C3%B3prias.html</v>
       </c>
       <c r="F475" t="str">
-        <v>Chautauqua County is currently holding an online real estate auction for tax-foreclosed properties. The auction, conducted by Buffalo-based Auctions International, begins Friday, July 17, 2026, at 12:00 PM (EST) and will have a two day closing, Day 1: Cities of Jamestown and Dunkirk will begin to close Thursday, July 30, 2026 starting at 10:00AM. Day 2: All other Towns/Villages will begin to close Friday, July 31, 2026 [PR.com]</v>
+        <v>Banco Comercial Português, S.A. informa sobre Relatório intercalar das operações realizadas no âmbito do Programa de Recompra de Ações Próprias</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>Climate Whiplash Is the New Normal: Why Extreme Weather Is Becoming More Dangerous--and Less Predictable</v>
+        <v>Banco Comercial Português, S.A. informs about Interim report on the transactions conducted under the Share Buy-Back Programme</v>
       </c>
       <c r="B476" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C476" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D476" t="str">
         <v/>
       </c>
       <c r="E476" t="str">
-        <v>https://www.prnewswire.com/news-releases/climate-whiplash-is-the-new-normal-why-extreme-weather-is-becoming-more-dangerousand-less-predictable-302816629.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352840/0/en/banco-comercial-portugu%C3%AAs-s-a-informs-about-interim-report-on-the-transactions-conducted-under-the-share-buy-back-programme.html</v>
       </c>
       <c r="F476" t="str">
-        <v>Texas State Climatologist John Nielsen-Gammon Joins Planet Classroom and VoiceAmerica to Map Real-World Solutions for Heat, Flooding, and Infrastructure Risk NEW YORK, July 15, 2026 /PRNewswire/ -- As communities across the United States face intensifying cycles of drought, flash...</v>
+        <v>Banco Comercial Português, S.A. informs about Interim report on the transactions conducted under the Share Buy-Back Programme</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>Dr. David B. Hardin Honored as a Professional of the Year for Healthcare, Rehabilitation, and Wound Care by Strathmore's Who's Who Worldwide Publication</v>
+        <v>MVST IMPORTANT DEADLINE: ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages Microvast Holdings, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - MVST</v>
       </c>
       <c r="B477" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C477" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D477" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E477" t="str">
-        <v>https://www.pr.com/press-release/973750</v>
+        <v>https://www.newsfilecorp.com/release/311710/MVST-IMPORTANT-DEADLINE-ROSEN-RECOGNIZED-INVESTOR-COUNSEL-Encourages-Microvast-Holdings-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-MVST</v>
       </c>
       <c r="F477" t="str">
-        <v>Dr. David B. Hardin of Noblesville, Indiana has been named Professional of the Year for Healthcare, Rehabilitation, and Wound Care by Strathmore's Who's Who Worldwide for his outstanding contributions and achievements in his field. About Dr. David B. Hardin Dr. David B. Hardin is a physician serving patients through his medical practice in Indiana, offering patient care and related services. With more than four decades [PR.com]</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Microvast Holdings, Inc. (NASDAQ: MVST) between April 1, 2025 and March 16, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline.SO WHAT: If you purchased Microvast securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>Koopman Shares Massachusetts Tax-Free Weekend Tip: Make A Plan Now To Save Later on Kitchen &amp; Bath Renovation Purchases</v>
+        <v>Hagar hf.: Reglubundin tilkynning um kaup á eigin bréfum í samræmi við endurkaupaáætlun (vika 35)</v>
       </c>
       <c r="B478" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C478" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D478" t="str">
         <v/>
       </c>
       <c r="E478" t="str">
-        <v>https://www.pr.com/press-release/973739</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352839/0/is/hagar-hf-reglubundin-tilkynning-um-kaup-%C3%A1-eigin-br%C3%A9fum-%C3%AD-samr%C3%A6mi-vi%C3%B0-endurkaupa%C3%A1%C3%A6tlun-vika-35.html</v>
       </c>
       <c r="F478" t="str">
-        <v>Tax-Free Weekend is August 8-9... and now is the time for homeowners to make a plan for renovation projects to enjoy big savings. [PR.com]</v>
+        <v>Í viku 35 keyptu Hagar hf. 1.110.000 eigin hluti að kaupverði kr. 135.531.000 eins og hér segir:</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Niagara County Holds Online Tax Foreclosed Real Estate Auction</v>
+        <v>Investor Alert: Deadline Approaching to Join Datavault AI Inc. (DVLT) ...</v>
       </c>
       <c r="B479" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C479" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D479" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E479" t="str">
-        <v>https://www.pr.com/press-release/973626</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-datavault-ai-inc-dvlt-r5217204.htm</v>
       </c>
       <c r="F479" t="str">
-        <v>Niagara County is currently holding an online real estate auction for tax-foreclosed properties. The auction, conducted by Buffalo-based Auctions International, begins Wednesday, July 22, 2026, at 12:00 PM (EST) and will begin closing on Wednesday, August 5, 2026 at 10:00 AM (EST). This online-only event features over 40+ properties, including residential homes, and vacant lots, available to the highest bidder. Tax [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>Nokia defines the next era of radio with the industry’s first AI-native RAN platform</v>
+        <v>Class Action Lawsuit Filed: UWM Holdings Corporation (UWMC) - Join ...</v>
       </c>
       <c r="B480" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C480" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D480" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E480" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327480/0/en/Nokia-defines-the-next-era-of-radio-with-the-industry-s-first-AI-native-RAN-platform.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-uwm-holdings-corporation-uwmc-join-r5217203.htm</v>
       </c>
       <c r="F480" t="str">
-        <v>Nokia today announced the industry’s first commercial AI-RAN platform, marking one of the most significant shifts in radio network architecture in decades.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>Pennington Biomedical, Our Lady of the Lake and Metamor Institute Show Promising Outcomes for Bariatric Surgery in Adolescents and Young Adults with Severe Obesity</v>
+        <v>The Boxery notes packaging materials inventory supports recyclability compliance efforts</v>
       </c>
       <c r="B481" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C481" t="str">
-        <v>PR.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D481" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E481" t="str">
-        <v>https://www.pr.com/press-release/973631</v>
+        <v>https://pressreleasenews.org/pressroom/the-boxery-notes-packaging-materials-inventory-supports-recyclability-compliance-efforts</v>
       </c>
       <c r="F481" t="str">
-        <v>Research collaboration highlights safe surgical outcomes and significant health improvements in young patients in Louisiana [PR.com]</v>
+        <v>The Boxery highlights how its stocked packaging materials help small manufacturers and food-adjacent businesses respond to shifting recyclability and labeling requirements.</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>Power Metallic reports New Lion drill intercepts of 36.42 Meters of 2.83% CuEqRec1 in Hole 26-116 including 6.00 Meters of 12.38% CuEqRec1 and Announces AGSM Meeting Results</v>
+        <v>A-Z Landscaping Celebrates More Than a Decade of Building Resort-Grade Outdoor Spaces Across the GTA</v>
       </c>
       <c r="B482" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C482" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D482" t="str">
         <v/>
       </c>
       <c r="E482" t="str">
-        <v>https://www.prnewswire.com/news-releases/power-metallic-reports-new-lion-drill-intercepts-of-36-42-meters-of-2-83-cueqrec1-in-hole-26-116-including-6-00-meters-of-12-38-cueqrec1-and-announces-agsm-meeting-results-302825891.html</v>
+        <v>https://pressreleasenews.org/pressroom/a-z-landscaping-celebrates-more-than-a-decade-of-building-resort-grade-outdoor-spaces-across-the-gta</v>
       </c>
       <c r="F482" t="str">
-        <v>TORONTO, July 15, 2026 /PRNewswire/ - Power Metallic Mines Inc. (the "Company" or "Power Metallic") (TSXV: PNPN) (OTCBB: PNPNF) (Frankfurt: IVV1) is pleased to provide final assay results from its Winter 2026 drill program and the voting results from its Annual General and Special Meeting...</v>
+        <v>A-Z Landscaping, a Vaughan- and Toronto-area landscape contractor, is celebrating over a decade of service with 380+ completed projects and a referral-led reputation. The company focuses on craftsmanship, durability, and accountable project delivery.</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Strathmore’s Who’s Who Worldwide Selects Charles L. Cooper as an Influential Business Professional for Two Consecutive Years</v>
+        <v>GOD'S POINT OF VIEW by Jack Bitton</v>
       </c>
       <c r="B483" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C483" t="str">
-        <v>PR.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D483" t="str">
         <v/>
       </c>
       <c r="E483" t="str">
-        <v>https://www.pr.com/press-release/973747</v>
+        <v>https://pressreleasenews.org/pressroom/gods-point-of-view-by-jack-bitton</v>
       </c>
       <c r="F483" t="str">
-        <v>Charles L. Cooper of Greeley, Colorado, has been selected as an Influential Business Professional of the Year 2026 by Strathmore’s Who’s Who Worldwide. This is the second year in a row he has received this honor for his outstanding contributions and achievements in the field of finance and retirement planning. About Charles L. Cooper Charles L. Cooper heads The Masters Financial Group, a nationwide firm that [PR.com]</v>
+        <v>Empire Publishing announces the release of 'God's Point of View' by Jack Bitton, a 24-chapter book that explores faith, doubt, and purpose from a divine perspective.</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>EPIC Smart Dust Brings the Invisible Digital Twin to Fed SuperNova 2026</v>
+        <v>Letts Paint Publishes 2026 Guide to the Best Warm Neutral Paint Colours for Ottawa Homes</v>
       </c>
       <c r="B484" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C484" t="str">
         <v>PRUnderground</v>
       </c>
       <c r="D484" t="str">
-        <v>Energy</v>
+        <v/>
       </c>
       <c r="E484" t="str">
-        <v>https://www.prunderground.com/epic-smart-dust-brings-the-invisible-digital-twin-to-fed-supernova-2026/00388690/</v>
+        <v>https://prunderground.com/letts-paint-publishes-2026-guide-to-the-best-warm-neutral-paint-colours-for-otta/cmtd03xjo000804l3n8qd3o0p</v>
       </c>
       <c r="F484" t="str">
-        <v>Canadian deep-tech innovator brings persistent, battery-free, all-domain intelligence to Austin--turning assets, infrastructure and environments into live digital twins. The post EPIC Smart Dust Brings the Invisible Digital Twin to Fed SuperNova 2026 first appeared on</v>
+        <v>Ottawa painting experts share locally tailored colour recommendations to help homeowners create timeless, welcoming interiors The post Letts Paint Publishes 2026 Guide to the Best Warm Neutral Paint Colours for Ottawa Homes first appeared on</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>NATIONAL UNIVERSITY HOSPITAL TO EXPAND WEARABLE TECHNOLOGY FOR PATIENT MONITORING FOLLOWING SUCCESSFUL PILOT</v>
+        <v>Lost Money on Taboola.com Ltd. (TBLA)? Urged to Join Class Action Before ...</v>
       </c>
       <c r="B485" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C485" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D485" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E485" t="str">
-        <v>https://www.prnewswire.com/news-releases/national-university-hospital-to-expand-wearable-technology-for-patient-monitoring-following-successful-pilot-302826140.html</v>
+        <v>https://pr-inside.com/lost-money-on-taboola-com-ltd-tbla-urged-to-join-class-action-before-r5217202.htm</v>
       </c>
       <c r="F485" t="str">
-        <v>Continuous smartwatch monitoring shown to safely support post-surgical care, reducing disruptions for patients and easing nursing time for direct patient care SINGAPORE, July 14, 2026 /PRNewswire/ -- The National University Hospital (NUH) is set to expand the use of wearable technology...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>Netnology Earns Cisco MINT Tier 1 Designation</v>
+        <v>Investors in Primoris Services Corporation (PRIM): Protect Your Rights ...</v>
       </c>
       <c r="B486" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C486" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D486" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E486" t="str">
-        <v>https://www.prunderground.com/netnology-earns-cisco-mint-tier-1-designation/00388693/</v>
+        <v>https://pr-inside.com/investors-in-primoris-services-corporation-prim-protect-your-rights-r5217201.htm</v>
       </c>
       <c r="F486" t="str">
-        <v>Netnology, a leading solutions and software integrator specializing in AI-powered secure Software-Defined (SDx), Data Center, Security, and Full-Stack Observability (FSO) solutions, today announced it has earned the Cisco Mentored Install and Network Training (MINT) Tier 1 designation, recognizing the company’s excellence in delivering Cisco implementation, mentoring, training, and enablement services. The Cisco MINT program enables... Read more » The post Netnology Earns Cisco MINT Tier 1 Designation first appeared on</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>Bank of America publie ses résultats financiers du deuxième trimestre 2026</v>
+        <v>President Honors NASA’s Artemis II Crew with Highest US Space Award</v>
       </c>
       <c r="B487" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C487" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D487" t="str">
         <v/>
       </c>
       <c r="E487" t="str">
-        <v>https://www.prnewswire.com/news-releases/bank-of-america-publie-ses-resultats-financiers-du-deuxieme-trimestre-2026-302826138.html</v>
+        <v>https://www.nasa.gov/news-release/president-honors-nasas-artemis-ii-crew-with-highest-us-space-award/</v>
       </c>
       <c r="F487" t="str">
-        <v>CHARLOTTE, Caroline du Nord, 15 juillet 2026 /PRNewswire/ -- Bank of America publie aujourd'hui ses résultats financiers du deuxième trimestre 2026. Le communiqué de presse, les documents supplémentaires et la présentation aux investisseurs peuvent être consultés sur la page internet de...</v>
+        <v>President Donald J. Trump awarded NASA astronauts Reid Wiseman, Victor Glover, and Christina Koch, and CSA (Canadian Space Agency) astronaut Jeremy Hansen with the Congressional Space Medal of Honor Friday for their service during the Artemis II mission. He presented the awards during a ceremony at NASA’s Johnson Space Center in Houston, honoring the first [&amp;#8230;]</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>Danni Boi Draws the Line with Powerful New Release &amp;#8220;I Ain&amp;#8217;t Down With It.&amp;#8221;</v>
+        <v>Generational Group Advises First Water Inc. in its Sale to Fenix Holdco</v>
       </c>
       <c r="B488" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C488" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D488" t="str">
         <v/>
       </c>
       <c r="E488" t="str">
-        <v>https://www.prunderground.com/danni-boi-draws-the-line-with-powerful-new-release-i-aint-down-with-it/00388670/</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/generational-group-advises-first-water-173400570.html</v>
       </c>
       <c r="F488" t="str">
-        <v>New Music Release: Philadelphia Artist Danni Boi redefines the modern music scene with his latest genre-bending track. The post Danni Boi Draws the Line with Powerful New Release “I Ain’t Down With It.” first appeared on</v>
+        <v>DALLAS, August 28, 2026--Generational Group advises First Water Inc., a water security solutions provider, in its sale to Fenix Holdco, an investment and operating company.</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Lost Money on GeneDx Holdings Corp. (WGS)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Sword Group | Availability of the H1 2026 Financial Report</v>
       </c>
       <c r="B489" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C489" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D489" t="str">
         <v>Finance</v>
       </c>
       <c r="E489" t="str">
-        <v>https://pr-inside.com/lost-money-on-genedx-holdings-corp-wgs-contact-levi-korsinsky-r5201176.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352837/0/en/sword-group-availability-of-the-h1-2026-financial-report.html</v>
       </c>
       <c r="F489" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GeneDx Holdings Corp. (NASDAQ:WGS) securities. If you suffered a loss on your GeneDx Holdings Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about GeneDx Holdings Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>According to the current regulations, Sword Group announces that its 2026 interim Financial Report has been made available to the public. It was sent to the Commission de Surveillance du Secteur Financier (CSSF) and was also filed with the Luxembourg Stock Exchange. It can be viewed and downloaded on the website of the company: 2026 INTERIM FINANCIAL REPORT</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>August 7, 2026 Deadline: Join Class Action Lawsuit Against Roblox Corporation ...</v>
+        <v>Sword Group |Mise à disposition du Rapport Financier du 1er semestre 2026</v>
       </c>
       <c r="B490" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C490" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D490" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E490" t="str">
-        <v>https://pr-inside.com/august-7-2026-deadline-join-class-action-lawsuit-against-roblox-corporation-r5201175.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352837/0/fr/sword-group-mise-%C3%A0-disposition-du-rapport-financier-du-1er-semestre-2026.html</v>
       </c>
       <c r="F490" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks ..</v>
+        <v>Conformément à la réglementation en vigueur, Sword Group annonce que son Rapport Financier semestriel 2026 a été mis à disposition du public. Il a été transmis à la Commission de Surveillance du Secteur Financier (CSSF) et a également été déposé auprès de la Bourse du Luxembourg. Il peut être consulté et téléchargé sur le site internet de la société : RAPPORT FINANCIER SEMESTRIEL 2026</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Second Quarter Report 2026</v>
+        <v>Securities Lawsuit Alert: Bloom Energy Corporation (BE) Investors - ...</v>
       </c>
       <c r="B491" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C491" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D491" t="str">
-        <v/>
+        <v>Finance, Energy</v>
       </c>
       <c r="E491" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327471/0/en/Second-Quarter-Report-2026.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-bloom-energy-corporation-be-investors-r5217200.htm</v>
       </c>
       <c r="F491" t="str">
-        <v>SERSTECH GROUP, 1 APRIL – 30 JUNE 2026</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>Andre Vann, Also Known as Gepetto Jackson: Public Controversy, Positive Relationships, and the Importance of Context</v>
+        <v>Class Action Filed Against Fractyl Health, Inc. (GUTS) Over Securities ...</v>
       </c>
       <c r="B492" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C492" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D492" t="str">
-        <v/>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E492" t="str">
-        <v>https://www.prunderground.com/andre-vann-also-known-as-gepetto-jackson-public-controversy-positive-relationships-and-the-importance-of-context/00388688/</v>
+        <v>https://pr-inside.com/class-action-filed-against-fractyl-health-inc-guts-over-securities-r5217199.htm</v>
       </c>
       <c r="F492" t="str">
-        <v>No Public Denunciation from Jermaine Jackson Has Been Documented, While Positive Relationships Often Receive Less Attention in Public Narratives The post Andre Vann, Also Known as Gepetto Jackson: Public Controversy, Positive Relationships, and the Importance of Context first appeared on</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Enest Group Berhad Debuts on ACE Market with Opening Price of RM0.13 ...</v>
+        <v>Class Action Lawsuit Filed Against PROCEPT BioRobotics Corporation ...</v>
       </c>
       <c r="B493" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C493" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D493" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E493" t="str">
-        <v>https://pr-inside.com/enest-group-berhad-debuts-on-ace-market-with-opening-price-of-rm-r5201174.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-procept-biorobotics-corporation-r5217197.htm</v>
       </c>
       <c r="F493" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / July 15, 2026 / Enest Group Berhad("Enest" or the "Group"), a high-purity edible bird's nest processor and trader, today marked its debut on the ACE Market of Bursa Malaysia Securities Berhad ("Bursa Securities") following its transfer listing from the LEAP Market, marking a significant milestone in its corporate journey as a publicly listed company on the ACE Market. (From Left) Mr. Gary Ting, Head of Corporate Finance of M &amp; A Securities Sdn Bhd; Datuk Ng Seing Liong, Independent Non-Executive Chairman of Enest Group Berhad; Mr. Tan Heng Guan, Promoter and Substantial Shareholder of ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Decathlon alcanza las 700 tiendas equipadas con las soluciones de Vusion</v>
+        <v>Stanford Athletics and Cybersecurity Leader Fortinet Team Up for Multi-Year Sponsorship</v>
       </c>
       <c r="B494" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C494" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D494" t="str">
-        <v/>
+        <v>Finance, Education</v>
       </c>
       <c r="E494" t="str">
-        <v>https://www.prnewswire.com/news-releases/decathlon-alcanza-las-700-tiendas-equipadas-con-las-soluciones-de-vusion-302825650.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352835/0/en/stanford-athletics-and-cybersecurity-leader-fortinet-team-up-for-multi-year-sponsorship.html</v>
       </c>
       <c r="F494" t="str">
-        <v>La plataforma de Vusion, actualmente desplegada en 54 países de tres continentes, mejora la eficiencia operativa de los equipos de Decathlon y optimiza la experiencia del cliente. PARÍS, 15 de julio de 2026 /PRNewswire/ -- Vusion, líder mundial en soluciones de digitalización para el...</v>
+        <v>Partnership with global cybersecurity leader Fortinet will help advance the student-athlete experience Partnership with global cybersecurity leader Fortinet will help advance the student-athlete experience</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Decathlon erreicht Meilenstein: 700 Stores arbeiten mit den Lösungen von Vusion</v>
+        <v>Umbra Companies, Inc. SYMBOL: UCIX 15c211 Has Been Cleared By FINRA</v>
       </c>
       <c r="B495" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C495" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D495" t="str">
         <v/>
       </c>
       <c r="E495" t="str">
-        <v>https://www.prnewswire.com/news-releases/decathlon-erreicht-meilenstein-700-stores-arbeiten-mit-den-losungen-von-vusion-302825653.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352834/0/en/umbra-companies-inc-symbol-ucix-15c211-has-been-cleared-by-finra.html</v>
       </c>
       <c r="F495" t="str">
-        <v>Die Vusion-Plattform, die mittlerweile in 54 Ländern auf drei Kontinenten im Einsatz ist, steigert die betriebliche Effizienz der Decathlon-Teams und verbessert das Kundenerlebnis. PARIS, 15. Juli 2026 /PRNewswire/ -- Vusion, der weltweit führende Anbieter von Digitalisierungslösungen für...</v>
+        <v>Umbra (UCIX) cleared for OTC broker/dealer quotations, improving liquidity and transparency under Rule 15c2-11 and FINRA 6432 for capital raising supports.</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Decathlon franchit le cap des 700 magasins équipés des solutions Vusion</v>
+        <v>Best’s Commentary: Nepal’s Catastrophic Floods Pressure a Thinly Insured Market</v>
       </c>
       <c r="B496" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C496" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D496" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E496" t="str">
-        <v>https://www.prnewswire.com/news-releases/decathlon-franchit-le-cap-des-700-magasins-equipes-des-solutions-vusion-302825698.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/best-commentary-nepal-catastrophic-floods-172800382.html</v>
       </c>
       <c r="F496" t="str">
-        <v>Déployée dans 54 pays sur trois continents, la plateforme Vusion optimise l'efficacité opérationnelle des équipes de Decathlon et améliore l'expérience client. PARIS, 15 juillet 2026 /PRNewswire/ -- Vusion, leader mondial des solutions de digitalisation du commerce physique, annonce...</v>
+        <v>SINGAPORE, August 28, 2026--AM Best expects insured exposure from damage in the catastrophic Nepal floods to be concentrated in a number of commercial risks, including hydropower generation assets, engineering and construction covers tied to infrastructure projects and commercial property along the impacted trade corridor.</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Decathlon Reaches 700 Stores Equipped with Vusion Solutions</v>
+        <v>C5 Artist Foundation Presents Dance Divas October 10-11</v>
       </c>
       <c r="B497" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C497" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D497" t="str">
-        <v>SaaS, Retail</v>
+        <v>Healthcare</v>
       </c>
       <c r="E497" t="str">
-        <v>https://www.prnewswire.com/news-releases/decathlon-reaches-700-stores-equipped-with-vusion-solutions-302825708.html</v>
+        <v>https://www.prweb.com/releases/c5-artist-foundation-presents-dance-divas-october-10-11-302861920.html</v>
       </c>
       <c r="F497" t="str">
-        <v>The Vusion platform, now deployed across 54 countries on three continents, enhances operational efficiency for Decathlon teams and improves customer experience. PARIS, July 15, 2026 /PRNewswire/ -- Vusion, the global leader in digitalization solutions for physical retail, today announced...</v>
+        <v>Chicago's leading professional dancers return to The Rhapsody Theater stage for three unforgettable performances benefiting the Chicago Dance Health Fund CHICAGO, Aug. 28, 2026 /PRNewswire-PRWeb/ -- The C5 Artists Foundation, a non-profit organization established to support the Chicago...</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>HBSS Alerts Roblox Corporation (RBLX) Investors to Expanded Class Period; Lead Plaintiff Deadline Remains August 7, 2026</v>
+        <v>Maxeye Successfully Resolved Patent Litigation with Wacom; Comprehensive Settlement and Licensing Agreement Reached</v>
       </c>
       <c r="B498" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C498" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D498" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E498" t="str">
-        <v>https://www.prnewswire.com/news-releases/hbss-alerts-roblox-corporation-rblx-investors-to-expanded-class-period-lead-plaintiff-deadline-remains-august-7-2026-302825799.html</v>
+        <v>https://finance.yahoo.com/technology/articles/maxeye-successfully-resolved-patent-litigation-172800346.html</v>
       </c>
       <c r="F498" t="str">
-        <v>SAN FRANCISCO, July 15, 2026 /PRNewswire/ -- National shareholder rights firm Hagens Berman alerts investors in Roblox Corporation (NYSE: RBLX) that the alleged class period in the ongoing securities class action litigation has been expanded. A new lawsuit now covers investors who...</v>
+        <v>SHENZHEN, China, August 28, 2026--Maxeye announced today that it has successfully resolved its patent litigation with Wacom in the U.S. District Court for the Eastern District of Texas. The lawsuit, which involved seven Wacom patents regarding stylus pens, has culminated in a comprehensive settlement.</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>WGS INVESTOR DEADLINE: GeneDx Holdings Investors with Substantial Losses Have Opportunity to Lead the GeneDx Class Action Lawsuit- Hagens Berman</v>
+        <v>Class Action Lawsuit Filed: Rackspace Technology, Inc. (RXT) - Join ...</v>
       </c>
       <c r="B499" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C499" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D499" t="str">
         <v>Finance</v>
       </c>
       <c r="E499" t="str">
-        <v>https://www.prnewswire.com/news-releases/wgs-investor-deadline-genedx-holdings-investors-with-substantial-losses-have-opportunity-to-lead-the-genedx-class-action-lawsuit-hagens-berman-302825800.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-rackspace-technology-inc-rxt-join-r5217196.htm</v>
       </c>
       <c r="F499" t="str">
-        <v>SAN FRANCISCO, July 15, 2026 /PRNewswire/ -- Hagens Berman (HBSS), a national leader in securities litigation, is actively investigating claims in a securities class action lawsuit against GeneDx Holdings (NASDAQ: WGS) and its executives, alleging defendants misled investors about the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>GENMA Brand Strategic Upgrade Delivers Strong Results -- Multiple Major Orders and Global Recognition for Automation Technology</v>
+        <v>Class Action Filed Against The Simply Good Foods Company (SMPL) Over ...</v>
       </c>
       <c r="B500" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C500" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D500" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E500" t="str">
-        <v>https://www.prnewswire.com/news-releases/genma-brand-strategic-upgrade-delivers-strong-results--multiple-major-orders-and-global-recognition-for-automation-technology-302826104.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-the-simply-good-foods-company-smpl-over-r5217195.htm</v>
       </c>
       <c r="F500" t="str">
-        <v>NANTONG, China, July 15, 2026 /PRNewswire/ -- RAINBOWCO (SZ: 002483), a global leader in high-end equipment manufacturing, today announced the latest business update for its GENMA brand. Since launching a strategic brand upgrade in September 2025, GENMA's terminal container crane business...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A ..</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>FREELANDER تؤكد إطلاق علامتها التجارية في أبوظبي خلال سبتمبر/أيلول في مهرجان غودوود للسرعة، في خطوة جديدة ضمن مسار توسعها العالمي</v>
+        <v>Elixir Global Unifies Enterprise AI Transformation and Consulting Under One Global Identity</v>
       </c>
       <c r="B501" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C501" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D501" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E501" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327467/0/ar/FREELANDER-%D8%AA%D8%A4%D9%83%D8%AF-%D8%A5%D8%B7%D9%84%D8%A7%D9%82-%D8%B9%D9%84%D8%A7%D9%85%D8%AA%D9%87%D8%A7-%D8%A7%D9%84%D8%AA%D8%AC%D8%A7%D8%B1%D9%8A%D8%A9-%D9%81%D9%8A-%D8%A3%D8%A8%D9%88%D8%B8%D8%A8%D9%8A-%D8%AE%D9%84%D8%A7%D9%84-%D8%B3%D8%A8%D8%AA%D9%85%D8%A8%D8%B1-%D8%A3%D9%8A%D9%84%D9%88%D9%84-%D9%81%D9%8A-%D9%85%D9%87%D8%B1%D8%AC%D8%A7%D9%86-%D8%BA%D9%88%D8%AF%D9%88%D9%88%D8%AF-%D9%84%D9%84%D8%B3%D8%B1%D8%B9%D8%A9-%D9%81%D9%8A-%D8%AE%D8%B7%D9%88%D8%A9-%D8%AC%D8%AF%D9%8A%D8%AF%D8%A9-%D8%B6%D9%85%D9%86-%D9%85%D8%B3%D8%A7%D8%B1-%D8%AA%D9%88%D8%B3%D8%B9%D9%87%D8%A7-%D8%A7%D9%84%D8%B9%D8%A7%D9%84%D9%85%D9%8A.html</v>
+        <v>https://www.prnewswire.com/news-releases/elixir-global-unifies-enterprise-ai-transformation-and-consulting-under-one-global-identity-302863015.html</v>
       </c>
       <c r="F501" t="str">
-        <v>غودوود، المملكة المتحدة, July 15, 2026 (GLOBE NEWSWIRE) -- خلال مهرجان غودوود للسرعة 2026، أعلنت العلامة التجارية البريطانية الفاخرة FREELANDER أن دولة الإمارات العربية المتحدة ستكون أول أسواقها الدولية، وذلك خلال فعالية لتبادل الخبرات في القطاع استضافها Abu Dhabi Investment Office (ADIO) في The Orangery. كما أكدت FREELANDER أن الإطلاق الدولي لعلامتها التجارية من المقرر أن يُقام خلال سبتمبر/أيلول في أبوظبي. ويمثل هذا علامة بارزة أخرى في استراتيجية التوسع العالمي للعلامة التجارية.</v>
+        <v>PLAINSBORO, N.J., Aug. 28, 2026 /PRNewswire/ -- Elixir Global, an enterprise AI transformation and consulting group, has consolidated the public presentation of its businesses under a single brand name and website, elixirglobal.com. As the group's own channels state, "Elixir Business...</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Tocvan Outlines Phased Development Plan for Pilot Mine Operations at ...</v>
+        <v>Homewerks Completes Acquisition of GTR Technologies</v>
       </c>
       <c r="B502" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C502" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D502" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E502" t="str">
-        <v>https://pr-inside.com/tocvan-outlines-phased-development-plan-for-pilot-mine-operations-at-r5201173.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/homewerks-completes-acquisition-gtr-technologies-172300360.html</v>
       </c>
       <c r="F502" t="str">
-        <v>(PR-inside.com) FIRST GOLD-SILVER DORÉ POUR TARGETED FOR Q4 2026 HERMOSILLO, MX / ACCESS Newswire / July 15, 2026 / Tocvan Ventures Corp. (the "Company" or "Tocvan") (CSE:TOC)(OTCQB:TCVNF)(WKN:TV3/A2PE64) is pleased to announce a strengthened development plan as it transitions Gran Pilar from exploration into pilot-scale production. With all major permits secured and construction well underway, Tocvan is advancing a fully permitted 50,000‑tonne heap‑leach pilot facility designed to generate cash flow, validate metallurgy at scale, and materially de-risk the path toward commercial production. The Company's 10-year pilot mine permit was secured in August 2025, followed by a 6-year Community Agreement executed in May 2026, providing ..</v>
+        <v>LAKE BLUFF, Ill., August 28, 2026--Homewerks Worldwide, LLC ("Homewerks" or the "Company"), a leading home improvement innovator in the kitchen, bathroom, plumbing and HVAC categories, announced today that it has acquired GTR Technologies, Inc. ("GTR"), a Washington-based developer and marketer of innovative ventilation and moisture-control products.</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>Bell Integration adhère au Pacte mondial des Nations Unies, renforçant ainsi son engagement en faveur d'une gestion d'entreprise responsable</v>
+        <v>Contact Levi &amp; Korsinsky by October 26, 2026 to Join Class Action Against ...</v>
       </c>
       <c r="B503" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C503" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D503" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E503" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-adhere-au-pacte-mondial-des-nations-unies-renforcant-ainsi-son-engagement-en-faveur-dune-gestion-dentreprise-responsable-302825036.html</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-october-26-2026-to-join-class-action-against-r5217194.htm</v>
       </c>
       <c r="F503" t="str">
-        <v>Aligner ses activités sur les dix principes du Pacte mondial des Nations Unies LONDRES, 15 juillet 2026 /PRNewswire/ -- Bell Integration a rejoint l'initiative volontaire du Pacte mondial des Nations Unies qui vise à développer, mettre en œuvre et communiquer des pratiques commerciales...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Bell Integration se une al Pacto Mundial de las Naciones Unidas</v>
+        <v>Levi &amp; Korsinsky Urges Park Ha Biological Technology Co., Ltd. (BYAH) ...</v>
       </c>
       <c r="B504" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C504" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D504" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E504" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-se-une-al-pacto-mundial-de-las-naciones-unidas-302825056.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-park-ha-biological-technology-co-ltd-byah-r5217193.htm</v>
       </c>
       <c r="F504" t="str">
-        <v>Bell Integration se une al Pacto Mundial de las Naciones Unidas, reforzando su compromiso con los negocios responsables Alineando sus operaciones con los Diez Principios del Pacto Mundial de las Naciones Unidas. LONDRES, 15 de julio de 2026 /PRNewswire/ -- Bell Integration se ha unido a...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Park Ha Biological Technology Co., Ltd. (NASDAQ:BYAH) securities. If you suffered a loss on your Park Ha Biological Technology Co., Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Park Ha Biological Technology Co., Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder ..</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>Bell Integration tritt dem Global Compact der Vereinten Nationen bei und bekräftigt damit sein Engagement für verantwortungsvolles unternehmerisches Handeln</v>
+        <v>Dickey’s Barbecue Pit Serves Up Smokin’ Deals for Football Season Kickoff and Labor Day Weekend</v>
       </c>
       <c r="B505" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C505" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D505" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E505" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-tritt-dem-global-compact-der-vereinten-nationen-bei-und-bekraftigt-damit-sein-engagement-fur-verantwortungsvolles-unternehmerisches-handeln-302825604.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/dickey-barbecue-pit-serves-smokin-172200652.html</v>
       </c>
       <c r="F505" t="str">
-        <v>Ausrichtung der Geschäftstätigkeit an den zehn Prinzipien des Global Compact der Vereinten Nationen LONDON, 15. Juli 2026 /PRNewswire/ -- Bell Integration ist der Initiative Global Compact der Vereinten Nationen beigetreten – einer freiwilligen Initiative zur Entwicklung, Umsetzung und...</v>
+        <v>DALLAS, August 28, 2026--Football is back and Labor Day is on deck, and Dickey’s Barbecue Pit is making it easier than ever for fans to celebrate both with a lineup of limited-time deals built for tailgates, watch parties and backyard gatherings. Whether you're firing up for kickoff or kicking back for the long weekend, the world’s largest barbecue concept is serving up savings on its signature slow-smoked favorites nationwide.</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Great Western Mining Corporation PLC Announces Q3 2026 Corporate Presentation ...</v>
+        <v>Ticket Fairy Launches the World's First Event Ticketing Command Line Built for AI Agents</v>
       </c>
       <c r="B506" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C506" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D506" t="str">
-        <v/>
+        <v>AI, SaaS</v>
       </c>
       <c r="E506" t="str">
-        <v>https://pr-inside.com/great-western-mining-corporation-plc-announces-q3-2026-corporate-presentation-r5201172.htm</v>
+        <v>https://www.newsfilecorp.com/release/311959/Ticket-Fairy-Launches-the-Worlds-First-Event-Ticketing-Command-Line-Built-for-AI-Agents</v>
       </c>
       <c r="F506" t="str">
-        <v>(PR-inside.com) DUBLIN, IRELAND / ACCESS Newswire / July 15, 2026 / Great Western Mining Corporation PLC (AIM:GWMO)(Euronext Growth:8GW)(OTCQB:GWMOF), a strategic minerals exploration and development company, is pleased to announce that its Q3 2026 Corporate Presentation can be viewed on its website at https://www.greatwesternmining.com/investors/company-presentations/. No material new financial or other information has been disclosed. The presentation outlines Great Western's strategy to advance its emerging tungsten corridor in Nevada, positioning the Company to benefit from strengthening fundamentals for this critical mineral, alongside its established copper and precious metals portfolio. ENDS For further information visit www.greatwesternmining.com or contact: Great Western Mining Cor</v>
+        <v>San Francisco, California--(Newsfile Corp. - August 28, 2026) - Ticket Fairy, the event ticketing platform behind tens of thousands of live events, today launched a command line that lets AI assistants and automated systems carry out the daily work of running an event. The company believes its CLI is the first tool of its kind in the events industry designed for AI agents.Ticket Fairy Launches the World's First Event Ticketing Command Line Built for AI AgentsTo view an enhanced version of this...</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>45 611 kpl Orion Oyj:n A-osaketta muunnettu B-osakkeiksi</v>
+        <v>President Trump Signs Executive Order to Create US Space Academy</v>
       </c>
       <c r="B507" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C507" t="str">
-        <v>GlobeNewswire</v>
+        <v>NASA</v>
       </c>
       <c r="D507" t="str">
         <v/>
       </c>
       <c r="E507" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327461/0/fi/45-611-kpl-Orion-Oyj-n-A-osaketta-muunnettu-B-osakkeiksi.html</v>
+        <v>https://www.nasa.gov/news-release/president-trump-signs-executive-order-to-create-us-space-academy/</v>
       </c>
       <c r="F507" t="str">
-        <v>ORION OYJ PÖRSSITIEDOTE – MUUT PÖRSSIN SÄÄNTÖJEN NOJALLA JULKISTETTAVAT TIEDOT 15.7.2026 KLO 9.00</v>
+        <v>To strengthen the nation’s space workforce and develop the next generation of space leaders, President Donald J. Trump signed an Executive Order on Friday to establish the nation’s first U.S. Space Academy. The order highlights how space is a critical domain for American national security, economic growth, scientific discovery, and technological innovation. The proposed academy [&amp;#8230;]</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>45,611 Orion Corporation A shares converted into B shares</v>
+        <v>PLAB DEADLINE ALERT: ROSEN, A LEADING LAW FIRM, Encourages Photronics, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important September 4 Deadline in Securities Class Action - PLAB</v>
       </c>
       <c r="B508" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C508" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D508" t="str">
         <v>Finance</v>
       </c>
       <c r="E508" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327461/0/en/45-611-Orion-Corporation-A-shares-converted-into-B-shares.html</v>
+        <v>https://www.newsfilecorp.com/release/311683/PLAB-DEADLINE-ALERT-ROSEN-A-LEADING-LAW-FIRM-Encourages-Photronics-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-September-4-Deadline-in-Securities-Class-Action-PLAB</v>
       </c>
       <c r="F508" t="str">
-        <v>ORION CORPORATION STOCK EXCHANGE RELEASE – OTHER INFORMATION DISCLOSED ACCORDING TO THE RULES OF THE EXCHANGE 15 JULY 2026 at 9.00 EEST</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Photronics, Inc. (NASDAQ: PLAB) between December 10, 2025 and May 27, 2026, inclusive (the "Class Period"), of the important September 4, 2026 lead plaintiff deadline.SO WHAT: If you purchased Photronics securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee...</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>GCM Grosvenor Expands European Business Development Team with Two Strategic Hires in Frankfurt</v>
+        <v>ROSEN, NATIONAL INVESTOR COUNSEL, Encourages Blaize Holdings, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - BZAI</v>
       </c>
       <c r="B509" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C509" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D509" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E509" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327463/0/en/GCM-Grosvenor-Expands-European-Business-Development-Team-with-Two-Strategic-Hires-in-Frankfurt.html</v>
+        <v>https://www.newsfilecorp.com/release/310693/ROSEN-NATIONAL-INVESTOR-COUNSEL-Encourages-Blaize-Holdings-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-BZAI</v>
       </c>
       <c r="F509" t="str">
-        <v>FRANKFURT, Germany, July 15, 2026 (GLOBE NEWSWIRE) -- GCM Grosvenor continues to strengthen its European business development platform with the addition of Philip Rotering as an Executive Director and Lukas von Dreusche as an Associate in the firm's Frankfurt office. Both will join Markus Koch, Managing Director, Business Development and Head of the Frankfurt office, further enhancing the firm's ability to serve institutional investors across Europe.</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Blaize Holdings, Inc. (NASDAQ: BZAI) between July 18, 2025 and April 28, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm.SO WHAT: If you purchased Blaize securities during the Class Period you may be entitled to compensation without...</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>GCM Grosvenor renforce son équipe de développement commercial en Europe avec deux recrutements stratégiques à Francfort</v>
+        <v>PODD DEADLINE ALERT: ROSEN, A HIGHLY RECOGNIZED LAW FIRM, Encourages Insulet Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important August 31 Deadline in Securities Class Action - PODD</v>
       </c>
       <c r="B510" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C510" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D510" t="str">
         <v>Finance</v>
       </c>
       <c r="E510" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327464/0/fr/GCM-Grosvenor-renforce-son-%C3%A9quipe-de-d%C3%A9veloppement-commercial-en-Europe-avec-deux-recrutements-strat%C3%A9giques-%C3%A0-Francfort.html</v>
+        <v>https://www.newsfilecorp.com/release/311702/PODD-DEADLINE-ALERT-ROSEN-A-HIGHLY-RECOGNIZED-LAW-FIRM-Encourages-Insulet-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-31-Deadline-in-Securities-Class-Action-PODD</v>
       </c>
       <c r="F510" t="str">
-        <v>FRANCFORT, Allemagne, 15 juill. 2026 (GLOBE NEWSWIRE) -- GCM Grosvenor poursuit le renforcement de sa plateforme de développement commercial en Europe en accueillant Philip Rotering, au poste de directeur exécutif, et Lukas von Dreusche, au poste d’Associate au sein de son bureau de Francfort. Tous deux rejoindront Markus Koch, directeur général en charge du développement commercial et responsable du bureau de Francfort, renforçant ainsi la capacité de la société à accompagner les investisseurs institutionnels à travers l’Europe.</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Insulet Corporation (NASDAQ: PODD) between February 21, 2025 and May 26, 2026, inclusive (the "Class Period"), of the important August 31, 2026 lead plaintiff deadline. SO WHAT: If you purchased Insulet securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee...</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>GCM Grosvenor stärkt Geschäftsentwicklung in Europa mit zwei strategischen Neuzugängen in Frankfurt</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages GoDaddy Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - GDDY</v>
       </c>
       <c r="B511" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C511" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D511" t="str">
         <v>Finance</v>
       </c>
       <c r="E511" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327464/0/de/GCM-Grosvenor-st%C3%A4rkt-Gesch%C3%A4ftsentwicklung-in-Europa-mit-zwei-strategischen-Neuzug%C3%A4ngen-in-Frankfurt.html</v>
+        <v>https://www.newsfilecorp.com/release/311566/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-GoDaddy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-GDDY</v>
       </c>
       <c r="F511" t="str">
-        <v>FRANKFURT, Deutschland, July 15, 2026 (GLOBE NEWSWIRE) -- GCM Grosvenor baut seine Kapazitäten im Bereich Geschäftsentwicklung in Europa weiter aus und begrüßt Philip Rotering als Executive Director sowie Lukas von Dreusche als Associate am Standort Frankfurt. Beide verstärken das Team um Markus Koch, Managing Director für Geschäftsentwicklung und Geschäftsführer der Frankfurter Niederlassung. Gemeinsam werden sie dazu beitragen, die Fähigkeit des Unternehmens weiter auszubauen, institutionelle Investoren in ganz Europa zu unterstützen.</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of common stock of GoDaddy Inc. (NYSE: GDDY) between September 3, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 20, 2026.SO WHAT: If you purchased GoDaddy common stock you...</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>Hankook Pushes the Limits on High-Speed Forest Stages at WRC Delfi Rally Estonia 2026</v>
+        <v>HYLN ALERT: Securities Fraud Class Action Launched Against Hyliion ...</v>
       </c>
       <c r="B512" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C512" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D512" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E512" t="str">
-        <v>https://www.prnewswire.com/news-releases/hankook-pushes-the-limits-on-high-speed-forest-stages-at-wrc-delfi-rally-estonia-2026-302825980.html</v>
+        <v>https://pr-inside.com/hyln-alert-securities-fraud-class-action-launched-against-hyliion-r5217192.htm</v>
       </c>
       <c r="F512" t="str">
-        <v>Round 9 of the 2026 WRC, Delfi Rally Estonia, takes place from July 16 to 19 in Tartu and the surrounding southern regions Dynapro R213 all-terrain rally tire supplied to tackle lightning-fast unpaved surfaces and airborne jump sections Championship battle intensifies as fierce...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>NBPE Announces Transaction in Own Shares</v>
+        <v>AM Best Affirms Credit Ratings of International Traders Insurance Co., Ltd.</v>
       </c>
       <c r="B513" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C513" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D513" t="str">
         <v/>
       </c>
       <c r="E513" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327462/0/en/NBPE-Announces-Transaction-in-Own-Shares.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/am-best-affirms-credit-ratings-171500455.html</v>
       </c>
       <c r="F513" t="str">
-        <v>THE INFORMATION CONTAINED HEREIN IS NOT FOR RELEASE, PUBLICATION OR DISTRIBUTION IN OR INTO AUSTRALIA, CANADA, ITALY, DENMARK, JAPAN, THE UNITED STATES, OR TO ANY NATIONAL OF SUCH JURISDICTIONS</v>
+        <v>MEXICO CITY, August 28, 2026--AM Best has affirmed the Financial Strength Rating of A- (Excellent) and the Long-Term Issuer Credit Rating of "a-" (Excellent) of International Traders Insurance Co., Ltd. (ITICO) (Turks and Caicos Islands, British West Indies). The outlook of these Credit Ratings (ratings) is stable.</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Norsk Hydro: Påminnelse - Invitasjon til presentasjon av Hydros resultat for andre kvartal 2026</v>
+        <v>Black Rock Coffee Bar Continues Expansion in Colorado with New Colorado Springs Location</v>
       </c>
       <c r="B514" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C514" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D514" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E514" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327459/0/no/Norsk-Hydro-P%C3%A5minnelse-Invitasjon-til-presentasjon-av-Hydros-resultat-for-andre-kvartal-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352831/0/en/black-rock-coffee-bar-continues-expansion-in-colorado-with-new-colorado-springs-location.html</v>
       </c>
       <c r="F514" t="str">
-        <v>Hydros resultat for andre kvartal 2026 blir offentliggjort 22. juli 2026 kl. 07.00 CEST (01.00 EDT, 06.00 BST, 05.00 UTC/GMT). Kvartalsrapporten og presentasjonsmaterialet blir gjort tilgjengelig på hydro.com samtidig med offentliggjøringen.</v>
+        <v>New Location Marks 6th Store in Colorado Springs Area New Location Marks 6th Store in Colorado Springs Area</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Norsk Hydro: Reminder - Invitation to Hydro's second quarter results 2026</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Capricor Therapeutics, ...</v>
       </c>
       <c r="B515" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C515" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D515" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E515" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327459/0/en/Norsk-Hydro-Reminder-Invitation-to-Hydro-s-second-quarter-results-2026.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-capricor-therapeutics-r5217191.htm</v>
       </c>
       <c r="F515" t="str">
-        <v>Hydro's second quarter results 2026 will be released at 07:00 CEST (01:00 EDT, 06:00 BST, 05:00 UTC/GMT) on July 22, 2026. The quarterly report and presentation will be available on hydro.com at the same time as the release.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Q1 trading statement for the three months ended 30 June 2026</v>
+        <v>Clayton® Celebrates 5 Years of Impact Through Company-Wide Volunteer Program</v>
       </c>
       <c r="B516" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C516" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D516" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E516" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327460/0/en/Q1-trading-statement-for-the-three-months-ended-30-June-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/clayton-celebrates-5-years-of-impact-through-company-wide-volunteer-program-302863004.html</v>
       </c>
       <c r="F516" t="str">
-        <v>ICG PLC</v>
+        <v>Company's paid volunteer time-off initiative surpasses 375,000 hours, driving local impact and support for communities nationwide MARYVILLE, Tenn., Aug. 28, 2026 /PRNewswire/ -- Clayton®, a leading national builder of single-family attainable housing, is celebrating the five year...</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>Think closes MENA's largest AI infrastructure pre-seed round at over $8 million</v>
+        <v>EHang EH216-S Completes First Public Flight in Hong Kong, Advancing "Regulatory Sandbox X" Project with HKSAR Government</v>
       </c>
       <c r="B517" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C517" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D517" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E517" t="str">
-        <v>https://www.prnewswire.com/news-releases/think-closes-menas-largest-ai-infrastructure-pre-seed-round-at-over-8-million-302825409.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352829/0/en/ehang-eh216-s-completes-first-public-flight-in-hong-kong-advancing-regulatory-sandbox-x-project-with-hksar-government.html</v>
       </c>
       <c r="F517" t="str">
-        <v>Co-Led by RAED Ventures and Wa'ed Ventures, with participation from Dhahran Techno Valley's Venture Capital arm and strategic angels Funding will accelerate the deployment of Think's integrated hardware and orchestration platform, designed to reduce the cost and complexity of AI RIYADH,...</v>
+        <v>HONG KONG, Aug. 28, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited ("EHang" or the "Company") (Nasdaq: EH), the world’s leading advanced air mobility (“AAM”) technology platform company, today announced that its proprietary EH216-S, a pilotless human-carrying electric vertical take-off and landing (eVTOL) aircraft, has successfully completed its first public flight at Hong Kong Cyberport. The flight marked the first public demonstration since the first phase of validation flights began in mid-August under the HKSAR Government’s Low-Altitude Economy “Regulatory Sandbox X” Trial Project (the “Project”). It also represents a significant milestone in the development of a three-dimensional low-altitude transportation network and the validation of regular operations across the Guangdong-Hong Ko</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>StarLovin Highlights Email Capture and Contacts for Instagram DM and Facebook Messenger Automation</v>
+        <v>Sword Group | Bilan semestriel du Contrat de Liquidité contracté avec la société ODDO BHF</v>
       </c>
       <c r="B518" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C518" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D518" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E518" t="str">
-        <v>https://www.prnewswire.com/news-releases/starlovin-highlights-email-capture-and-contacts-for-instagram-dm-and-facebook-messenger-automation-302826056.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352828/0/fr/sword-group-bilan-semestriel-du-contrat-de-liquidit%C3%A9-contract%C3%A9-avec-la-soci%C3%A9t%C3%A9-oddo-bhf.html</v>
       </c>
       <c r="F518" t="str">
-        <v>RENO, Nev., July 15, 2026 /PRNewswire/ -- StarLovin, a Meta-approved creator growth automation platform, recently highlighted email capture and Contacts features for its Instagram DM and Facebook Messenger automation workflows. The update helps creators, media operators, coaches, and...</v>
+        <v>du 01/01/2026 au 30/06/2026 Au titre du contrat de liquidité confié par Sword Group à ODDO BHF, à la date du 30/06/2026, les ressources suivantes figuraient au compte de liquidité dédié : 8 752 titres 405 110 € - Nombre de transactions exécutées sur le semestre à l’achat : 1 511 - Nombre de transactions exécutées sur le semestre à la vente : 1 663 - Volume échangé sur le semestre à l’achat : 87 730 titres pour 2 888 882,50 € - Volume échangé sur le semestre à la vente : 91 805 titres pour 3 031 936.80 €</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>Förderung einer kohlenstoffarmen Fertigung und globaler Nachhaltigkeitsverpflichtungen</v>
+        <v>Sword Group: H1 2026 Report of the Liquidity Agreement contracted with ODDO BHF</v>
       </c>
       <c r="B519" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C519" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D519" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E519" t="str">
-        <v>https://www.prnewswire.com/news-releases/forderung-einer-kohlenstoffarmen-fertigung-und-globaler-nachhaltigkeitsverpflichtungen-302826054.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352828/0/en/sword-group-h1-2026-report-of-the-liquidity-agreement-contracted-with-oddo-bhf.html</v>
       </c>
       <c r="F519" t="str">
-        <v>Der Bericht hebt saubere Energie, Innovation und ESG-Anerkennung hervor ZIBO, China, 15. Juli 2026 /PRNewswire/ -- INTCO Medical („das Unternehmen"), ein weltweit führender Hersteller von Einweghandschuhen, hat seinen ESG-Bericht (Umwelt, Soziales und Unternehmensführung) für 2025...</v>
+        <v>from 01/01/2026 au 30/06/2026 Under the liquidity contract awarded by Sword Group to ODDO BHF, as of 30/06/2026, the following resources appeared on the account of liquidity: 8,752 shares €405,110 - Number of transactions executed during the semester at purchase: 1 ,511 - Number of transactions executed during the semester on sale: 1,663 - Volume exchanged over the semester upon purchase: 87,730 shares for an amount of €2,888,882.50 - Volume exchanged over the semester for sale: 91,805 shares for an amount of €3,031,936.80</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>Hanshow Signs Strategic Partner Agreement with Microsoft to Accelerate Smart Retail Innovation</v>
+        <v>Liberty Restoration Group Expands Midwestern Footprint with Acquisitions of ServiceMaster of Columbia &amp;amp; ServiceMaster Restoration Services by KRS</v>
       </c>
       <c r="B520" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C520" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D520" t="str">
-        <v>Retail</v>
+        <v/>
       </c>
       <c r="E520" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanshow-signs-strategic-partner-agreement-with-microsoft-to-accelerate-smart-retail-innovation-302826049.html</v>
+        <v>https://www.prnewswire.com/news-releases/liberty-restoration-group-expands-midwestern-footprint-with-acquisitions-of-servicemaster-of-columbia--servicemaster-restoration-services-by-krs-302862989.html</v>
       </c>
       <c r="F520" t="str">
-        <v>REDMOND, Wash., July 15, 2026 /PRNewswire/ -- Hanshow, a global leader in digital store solutions, signed a Strategic Partner Agreement with Microsoft at the Microsoft Executive Briefing Center in Redmond, Washington, marking a new milestone in the companies' long-standing collaboration...</v>
+        <v>Acquisitions deepen Liberty Restoration Group's capabilities in Missouri and extend service footprint into Illinois and Wisconsin. ST. CHARLES, Mo., Aug. 28, 2026 /PRNewswire/ -- Liberty Restoration Group ("Liberty"), a leading Midwest provider of disaster restoration and reconstruction...</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>Skanska builds a new university campus in Kristianstad for about SEK 1 billion</v>
+        <v>Guggenheim Strategic Opportunities Fund (GOF) Faces Investor Scrutiny Amid Report On Distributions Funding, Portfolio Quality - HBSS</v>
       </c>
       <c r="B521" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C521" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D521" t="str">
-        <v>Education</v>
+        <v>Finance</v>
       </c>
       <c r="E521" t="str">
-        <v>https://www.prnewswire.com/news-releases/skanska-builds-a-new-university-campus-in-kristianstad-for-about-sek-1-billion-302826047.html</v>
+        <v>https://www.prnewswire.com/news-releases/guggenheim-strategic-opportunities-fund-gof-faces-investor-scrutiny-amid-report-on-distributions-funding-portfolio-quality--hbss-302862982.html</v>
       </c>
       <c r="F521" t="str">
-        <v>STOCKHOLM, July 15, 2026 /PRNewswire/ -- Skanska has been commissioned by Boulevardfastigheter AB to build a citycampus forneeds-more-info Kristianstad University, Sweden. The contract is valued at about SEK 1 billion, which will be included in the order bookings for Sweden for the third...</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- On August 20, 2026, investors in closed end fund Guggenheim Strategic Opportunities Fund (NYSE: GOF) saw the price of their shares slide about 6.6% lower on a report questioning how over the last eight years the fund could distribute $1.74...</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Mutineers Charter Services Expands Boat Rental Lake Lewisville for 2026 Season</v>
+        <v>Securities Fraud Class Action Filed Against UWM Holdings Corporation ...</v>
       </c>
       <c r="B522" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C522" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D522" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E522" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762713</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-uwm-holdings-corporation-r5217190.htm</v>
       </c>
       <c r="F522" t="str">
-        <v>Dallas-Fort Worth, United States, 2026-07-15 — /EPR Network/ — Mutineers Charter Services is proud to share big news for 2026. The company is growing its [read full press release...]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>EthSystems startet mit dem Ziel, Datenschutzlösungen für Institutionen auf Ethereum zu entwickeln</v>
+        <v>HDFC Bank Limited (HDB) Lawsuit - Investors Urged to Contact Levi &amp; ...</v>
       </c>
       <c r="B523" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C523" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D523" t="str">
-        <v>Crypto</v>
+        <v>Finance</v>
       </c>
       <c r="E523" t="str">
-        <v>https://www.prnewswire.com/news-releases/ethsystems-startet-mit-dem-ziel-datenschutzlosungen-fur-institutionen-auf-ethereum-zu-entwickeln-302826038.html</v>
+        <v>https://pr-inside.com/hdfc-bank-limited-hdb-lawsuit-investors-urged-to-contact-levi-r5217189.htm</v>
       </c>
       <c r="F523" t="str">
-        <v>EthSystems wurde vom Team der Institutional Privacy Task Force der Ethereum Foundation gegründet und entwickelt Datenschutz- und Compliance-Technologie für Ethereum Zu den wichtigsten Geldgebern zählen Bitmine, Sharplink und Joe Lubin NEW YORK, 15. Juli 2026 /PRNewswire/ -- EthSystems,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>EthSystems lanceert oplossingen voor privacy van institutionele gebruikers op Ethereum</v>
+        <v>FTK SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B524" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C524" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D524" t="str">
-        <v>Crypto</v>
+        <v>Finance</v>
       </c>
       <c r="E524" t="str">
-        <v>https://www.prnewswire.com/news-releases/ethsystems-lanceert-oplossingen-voor-privacy-van-institutionele-gebruikers-op-ethereum-302826029.html</v>
+        <v>https://pr-inside.com/ftk-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217188.htm</v>
       </c>
       <c r="F524" t="str">
-        <v>EthSystems, opgericht door het team achter de Institutional Privacy Task Force van de Ethereum Foundation, ontwikkelt privacy- en compliancetechnologie voor Ethereum. Tot de belangrijkste financiers behoren Bitmine, SharpLink en Joe Lubin. NEW YORK, 15 juli 2026 /PRNewswire/ – EthSystems,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Flotek Industries, Inc. (NYSE:FTK) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Flotek securities between August 3, 2026 and August 17, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/flotek-industries-inc-ftk-class_action_lawsuit. Flotek Case ..</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>Richemont posts strong start to the year with sales up by 20% at constant rates for its first quarter ended 30 June 2026</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Announces an Investigation Against ...</v>
       </c>
       <c r="B525" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C525" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D525" t="str">
-        <v/>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E525" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327455/0/en/Richemont-posts-strong-start-to-the-year-with-sales-up-by-20-at-constant-rates-for-its-first-quarter-ended-30-June-2026.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-announces-an-investigation-against-r5217186.htm</v>
       </c>
       <c r="F525" t="str">
-        <v>AD HOC ANNOUNCEMENT PURSUANT TO ART. 53 LR 15 JULY 2026</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Hims &amp; Hers Health, Inc. ("Hims" or "the Company") (NYSE:HIMS). Investors who purchased Hims securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/hims-hers-health-inc-hims-class_action_lawsuit. Hims Investigation Details On July 29, 2026, the Federal Trade Commission ("FTC") filed a lawsuit against Hims, accusing it of sharing customers' medical information with third-party advertisers. The FTC's criminal complaint accuses Hims of "deceptive and unlawful privacy practices," including sharing sensitive details about patient ..</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>FIN Group Launches Reg Review — An AI-Powered Compliance Platform for Investment Advisers, Private Fund Managers, Exempt Reporting Advisers, and Broker-Dealers</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Initiates an Investigation into ...</v>
       </c>
       <c r="B526" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C526" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D526" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E526" t="str">
-        <v>https://www.pr.com/press-release/972432</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-initiates-an-investigation-into-r5217185.htm</v>
       </c>
       <c r="F526" t="str">
-        <v>FIN Group has launched Reg Review, an AI-powered compliance platform designed for registered investment advisers (RIAs), broker-dealers, private fund managers, exempt reporting advisers (ERAs), and other financial services firms. Developed through real-world beta testing with FIN Group's consulting clients, the platform helps firms streamline ongoing compliance, regulatory reporting, audit preparation, marketing reviews, [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of LENZ Therapeutics, Inc. ("LENZ" or "the Company") (NASDAQ:LENZ). Investors who purchased LENZ securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/lenz-therapeutics-inc-lenz-class_action_lawsuit. LENZ Investigation Details On August 11, 2026, Lenz reported its second quarter 2026 financial results. While the Company reported total revenue of $5.5 million, the majority of this figure ($3.8 million) was driven by one-time, non-product global licensing milestones. Organic product sales for the Company's primary commercial ..</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Curiosity Blog, Sols 4947-4953: Gale Crater Then and Now</v>
+        <v>DICK's Sporting Goods, Inc. (DKS) Investigation: Bronstein, Gewirtz ...</v>
       </c>
       <c r="B527" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C527" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D527" t="str">
-        <v>Education</v>
+        <v>Finance</v>
       </c>
       <c r="E527" t="str">
-        <v>https://science.nasa.gov/blog/curiosity-blog-sols-4947-4953-gale-crater-then-and-now/</v>
+        <v>https://pr-inside.com/dick-s-sporting-goods-inc-dks-investigation-bronstein-gewirtz-r5217184.htm</v>
       </c>
       <c r="F527" t="str">
-        <v>Written by Alex Innanen, Atmospheric Scientist at York University, Toronto Earth planning date: Friday, July 10, 2026 Curiosity had a successful long weekend and came into this week ready to explore some more. We’ve been moving fairly rapidly through different mapped “units,” or distinct geological areas of interest, visiting a different one at each of […]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of DICK's Sporting Goods, Inc. ("DICK's" or "the Company") (NYSE:DKS). Investors who purchased DICK's securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/dicks-sporting-goods-inc-dks-class_action_lawsuit. DICK's Investigation Details On August 25, 2026, Dick's announced second quarter 2026 results, including earnings per share of $3.50, compared to earnings per share of $4.71 in the prior year quarter. The Company also reported "Proforma comps for the Foot Locker Business declined 3.6%," and stated, ..</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>ZUGANG ZU ERNEUERBAREN ENERGIEN ENTSCHEIDEND, DAMIT DIE MOBILFUNKBRANCHE AUF KURS ZUM NETTO-NULL-ZIEL BLEIBT - NEUER GSMA-BERICHT</v>
+        <v>TBLA STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C528" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D528" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E528" t="str">
-        <v>https://www.prnewswire.com/news-releases/zugang-zu-erneuerbaren-energien-entscheidend-damit-die-mobilfunkbranche-auf-kurs-zum-netto-null-ziel-bleibt--neuer-gsma-bericht-302826006.html</v>
+        <v>https://pr-inside.com/tbla-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217183.htm</v>
       </c>
       <c r="F528" t="str">
-        <v>Mobilfunkbetreiber haben ihre betriebsbedingten Emissionen seit 2019 um 13 % gesenkt – trotz eines Anstiegs der Mobilfunkanschlüsse um 10 % und einer mehr als vierfachen Zunahme des Datenverkehrs –, doch ist ein schnellerer Zugang zu sauberer Energie erforderlich, um die Fortschritte zu...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Taboola.com Ltd. (NASDAQ:TBLA) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Taboola.com securities between May 6, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/taboolacom-ltd-tbla-class_action_lawsuit. Taboola.com Case Details The ..</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>EfTEN United Property Fund osaku puhasväärtus seisuga 30.06.2026</v>
+        <v>BW INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces that ...</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C529" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D529" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E529" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327454/0/et/EfTEN-United-Property-Fund-osaku-puhasv%C3%A4%C3%A4rtus-seisuga-30-06-2026.html</v>
+        <v>https://pr-inside.com/bw-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-that-r5217182.htm</v>
       </c>
       <c r="F529" t="str">
-        <v>EfTEN United Property Fund teenis juunis puhaskahjumit 103 tuhat eurot ning aasta esimese kuue kuuga puhaskasumit 709 tuhat eurot (eelmisel aastal samal ajal 1 679 tuhat eurot). Fondiosaku puhasväärtus (NAV) oli juuni lõpus 11,62 eurot, langedes kuuga 0,4%.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, reminds investors that a class action lawsuit has been filed against Babcock &amp; Wilcox Enterprises, Inc. (NYSE:BW) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired B&amp;W securities between November 5, 2025 and March 11, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's ..</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>Net asset value of the EfTEN United Property Fund as of 30.06.2026</v>
+        <v>AVEX INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C530" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D530" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E530" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327454/0/en/Net-asset-value-of-the-EfTEN-United-Property-Fund-as-of-30-06-2026.html</v>
+        <v>https://pr-inside.com/avex-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217181.htm</v>
       </c>
       <c r="F530" t="str">
-        <v>EfTEN United Property Fund earned a net loss of 103 thousand euros in June and a net profit of 709 thousand euros for the first six months of the year (compared with 1,679 thousand euros in the same period last year). The net asset value (NAV) of the fund unit was 11.62 euros at the end of June, a decline of 0.4% over the month.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against AEVEX Corp. (NYSE:AVEX) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired AEVEX Class A common stock: (1) pursuant to the registration statement and prospectus issued in connection with the Company's April 17, 2026 initial public offering ("IPO"); or (ii) between April 17, 2026, ..</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>High NA EUV reaches new readiness milestone with first high-volume Logic product</v>
+        <v>GDDY SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C531" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D531" t="str">
         <v>Finance</v>
       </c>
       <c r="E531" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327453/0/en/High-NA-EUV-reaches-new-readiness-milestone-with-first-high-volume-Logic-product.html</v>
+        <v>https://pr-inside.com/gddy-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217180.htm</v>
       </c>
       <c r="F531" t="str">
-        <v>High NA EUV reaches new readiness milestone with first high-volume Logic product</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against GoDaddy Inc. (NYSE:GDDY) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired GoDaddy securities between September 3, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/godaddy-inc-gddy-class_action_lawsuit. GoDaddy Case Details The ..</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>2025 m. augo „NRD Cyber Securityׅ“ projektinė veikla bei tęstinės paslaugos</v>
+        <v>GUTS INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C532" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D532" t="str">
-        <v/>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E532" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327451/0/lt/2025-m-augo-NRD-Cyber-Security%D7%85-projektin%C4%97-veikla-bei-t%C4%99stin%C4%97s-paslaugos.html</v>
+        <v>https://pr-inside.com/guts-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217179.htm</v>
       </c>
       <c r="F532" t="str">
-        <v>„2025 m. augo kibernetinio saugumo paslaugų paklausa - Europoje didžiausią įtaką turėjo NIS2 (liet. TIS2) direktyvos atnešti pokyčiai bei kylanti organizacijų kibernetinio saugumo branda. Itin išaugo tęstinių kibernetinio saugumo paslaugų, tokių kaip kibernetinio saugumo vadovo (angl. CISO) bei Saugumo Operacijų Centro (SOC), poreikis. Pastarąjai teikti daliai klientų siūlome ir savo sukurtą kibernetinių grėsmių stebėjimo įrankį „Natrix“. Šį sprendimą pradėjome siūlyti ir kitoms ES veikiančioms organizacijoms, kurios nori teikti kokybiškas SOC paslaugas, nes matome jo augantį potencialą ateityje“, – sako Vilius Benetis, „NRD Cyber Security“ direktorius.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fractyl Health, Inc. (NASDAQ:GUTS) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/fractyl-health-inc-guts-class_action_lawsuit. Fractyl Case ..</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>ASML reports €9.3 billion total net sales and €2.9 billion net income in Q2 2026</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Barclays PLC (BCS) Investors ...</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C533" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D533" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E533" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327450/0/en/ASML-reports-9-3-billion-total-net-sales-and-2-9-billion-net-income-in-Q2-2026.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-barclays-plc-bcs-investors-r5217178.htm</v>
       </c>
       <c r="F533" t="str">
-        <v>ASML reports €9.3 billion total net sales and €2.9 billion net income in Q2 2026 ASM L increases outlook, expects 2026 total net sales to be between €43 billion and €45 billion, with a gross margin between 54% and 56%</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Barclays PLC ("Barclays" or "the Company") (NYSE:BCS). Investors who purchased Barclays securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/barclays-plc-bcs-class_action_lawsuit. Barclays Investigation Details On February 27, 2026, Reuters published an article entitled "Wall Street hit by UK mortgage lender collapse, raising fears of more credit 'cockroaches.'" The article stated that lenders were "rocked by the implosion of little-known UK mortgage provider Market Financial Solutions Ltd ["MFS"], fuelling concerns ..</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>FDA grants Priority Review to Roche’s Gazyva/Gazyvaro for adults with primary membranous nephropathy</v>
+        <v>L3Harris Technologies, Inc. (LHX) Investigation: Bronstein, Gewirtz ...</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C534" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D534" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E534" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327447/0/en/FDA-grants-Priority-Review-to-Roche-s-Gazyva-Gazyvaro-for-adults-with-primary-membranous-nephropathy.html</v>
+        <v>https://pr-inside.com/l3harris-technologies-inc-lhx-investigation-bronstein-gewirtz-r5217177.htm</v>
       </c>
       <c r="F534" t="str">
-        <v>Basel, 15 July 2026 - Roche (SIX: RO, ROP; OTCQX: RHHBY) announced today that the US Food and Drug Administration (FDA) has granted Priority Review to the company’s supplemental Biologics License Application (sBLA) for Gazyva®/Gazyvaro® (obinutuzumab) for the treatment of primary membranous nephropathy (pMN). The priority review is based on the positive phase III MAJESTY results, which show superiority of Gazyva/Gazyvaro over an immunosuppressive therapy, tacrolimus, in adults with pMN. 1 The FDA has already granted Breakthrough Therapy Designation (BTD) to Gazyva/Gazyvaro in pMN and is expected to make a decision on approval by November 2026. This is the second indication in recent months for which the US FDA has granted priority review to Gazyva/Gazyvaro, following idiopathic nephrotic s</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of L3Harris Technologies, Inc. ("L3Harris" or "the Company") (NYSE:LHX). Investors who purchased L3Harris securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/l3harris-technologies-inc-lhx-class_action_lawsuit. L3Harris Investigation Details On August 17, 2026, L3Harris disclosed that Christopher Kubasik has stepped down as Chairman and Chief Executive Officer, effective immediately. L3Harris said that it had become aware of certain conduct by Kubasik that was not consistent with the values of the Company as outlined ..</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>In 2025, NRD Cyber Security saw growth in both its project-based activities and ongoing services</v>
+        <v>Criteo S.A. (CRTO) Investigation: Bronstein, Gewirtz &amp; Grossman, LLC ...</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C535" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D535" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E535" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327451/0/en/In-2025-NRD-Cyber-Security-saw-growth-in-both-its-project-based-activities-and-ongoing-services.html</v>
+        <v>https://pr-inside.com/criteo-s-a-crto-investigation-bronstein-gewirtz-grossman-llc-r5217176.htm</v>
       </c>
       <c r="F535" t="str">
-        <v>“In 2025, demand for cybersecurity services grew - in Europe, this was most significantly influenced by the changes brought about by the NIS2 Directive and the increasing maturity of organizations’ cybersecurity practices. There was a particularly sharp increase in the need for ongoing cybersecurity services, such as those provided by a Chief Information Security Officer (CISO) and a Security Operations Center (SOC). For the latter, a portion of our clients recieve the service with our proprietary cyber threat monitoring platform Natrix. We have begun offering this solution to other organizations operating in the EU that wish to provide high-quality SOC services as we see its growing potential for the future,” says Vilius Benetis, Director of NRD Cyber Security.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Criteo S.A. ("Criteo" or "the Company") (NASDAQ:CRTO). Investors who purchased Criteo securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/criteo-sa-crto-class_action_lawsuit. Criteo Investigation Details On August 5, 2026, Criteo reported its financial results for the second quarter of 2026. Criteo reported an 11% year-over-year decline in revenue and net income down 49% against the same period. The Company also announced a change in its Chief Financial Officer. Following this ..</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>Molecular Partners Showcases Bispecific Radio-DARPins at Gordon Research Conference</v>
+        <v>Emergent BioSolutions Inc. (EBS) Investigation: Bronstein, Gewirtz ...</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C536" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D536" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E536" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327452/0/en/Molecular-Partners-Showcases-Bispecific-Radio-DARPins-at-Gordon-Research-Conference.html</v>
+        <v>https://pr-inside.com/emergent-biosolutions-inc-ebs-investigation-bronstein-gewirtz-r5217175.htm</v>
       </c>
       <c r="F536" t="str">
-        <v>ZURICH-SCHLIEREN, Switzerland and CONCORD, Mass., July 15, 2026 (GLOBE NEWSWIRE) -- Molecular Partners AG (SIX: MOLN; NASDAQ: MOLN), a clinical-stage biotech company developing a novel class of custom-built protein drugs known as DARPin therapeutics (“Molecular Partners” or the “Company”), today highlights its approaches to overcoming target limitations in radioligand therapy (RLT) through Radio-DARPins, in a presentation at the Gordon Research Conference Radionuclide Theranostics for the Management of Cancer in Newry, Maine, US.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Emergent BioSolutions Inc. ("Emergent" or "the Company") (NYSE:EBS). Investors who purchased Emergent securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/emergent-biosolutions-inc-ebs-class_action_lawsuit. Emergent Investigation Details On August 5, 2026, Emergent reported results for the quarter ended June 30, 2026. Among other items, Emergent announced, among other things, a $191.3 million non-cash impairment charge on the NARCAN asset group, driving a GAAP net loss of $180.2 million. The Company also ..</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Aker BP: Second quarter 2026 results</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Lincoln Educational Services ...</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C537" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D537" t="str">
-        <v/>
+        <v>Finance, Education</v>
       </c>
       <c r="E537" t="str">
-        <v>https://www.prnewswire.com/news-releases/aker-bp-second-quarter-2026-results-302825976.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-lincoln-educational-services-r5217174.htm</v>
       </c>
       <c r="F537" t="str">
-        <v>LYSAKER, Norway, July 15, 2026 /PRNewswire/ -- Aker BP advanced its strategic growth agenda in the second quarter, combining strong operational delivery with continued maturation of new resources and important milestones across its major development projects. The quarter underlined the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Lincoln Educational Services Corp. ("Lincoln Educational" or "the Company") (NASDAQ:LINC). Investors who purchased Lincoln Educational securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/lincoln-educational-services-corp-linc-class_action_lawsuit. Lincoln Educational Investigation Details On August 10, 2026, Lincoln Educational reported earnings for the second quarter of 2026, revealing student starts increased only approximately 1%. During the Company's accompanying earnings call, management stated "the lower start volume contributed to a high</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Mowi ASA (OSE:MOWI): Q2 2026 Trading update</v>
+        <v>AARD SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C538" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D538" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E538" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327444/0/en/Mowi-ASA-OSE-MOWI-Q2-2026-Trading-update.html</v>
+        <v>https://pr-inside.com/aard-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217173.htm</v>
       </c>
       <c r="F538" t="str">
-        <v>Harvest volumes Q2 2026 (1)</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Aardvark Therapeutics, Inc. (NASDAQ:AARD) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Aardvark securities: (1) pursuant to the registration statement and prospectus issued in connection with the Company's February 13, 2025 initial public offering ("IPO"); or (ii) between February 13, 2025, and May ..</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>Levi &amp; Korsinsky Urges Hub Group, Inc. (HUBG) Shareholders to Act Before ...</v>
+        <v>UWMC SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C539" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D539" t="str">
         <v>Finance</v>
       </c>
       <c r="E539" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-hub-group-inc-hubg-shareholders-to-act-before-r5201171.htm</v>
+        <v>https://pr-inside.com/uwmc-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217172.htm</v>
       </c>
       <c r="F539" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against UWM Holdings Corporation (NYSE:UWMC) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired UWM securities between March 9, 2026 and August 5, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/uwm-holdings-corporation-uwmc-class_action_lawsuit. UWM Case ..</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Lake Park Dental Celebrates Gorgeous Grandma Day With a Toast to Milwaukee Smiles</v>
+        <v>SMPL INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C540" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D540" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E540" t="str">
-        <v>https://www.prunderground.com/lake-park-dental-celebrates-gorgeous-grandma-day-with-a-toast-to-milwaukee-smiles/00388662/</v>
+        <v>https://pr-inside.com/smpl-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217171.htm</v>
       </c>
       <c r="F540" t="str">
-        <v>This Gorgeous Grandma Day, Lake Park Dental in Milwaukee spotlights how modern, metal-free implants help women 55 and up smile with confidence again. The post Lake Park Dental Celebrates Gorgeous Grandma Day With a Toast to Milwaukee Smiles first appeared on</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against The Simply Good Foods Company (NASDAQ:SMPL) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Simply Good Foods securities between October 24, 2024 and August 8, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the ..</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>BLOOD TEST MAY HELP PREDICT RISK OF COGNITIVE DECLINE DUE TO ALZHEIMER'S A DECADE BEFORE SYMPTOMS APPEAR</v>
+        <v>HDB INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C541" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D541" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E541" t="str">
-        <v>https://www.prnewswire.com/news-releases/blood-test-may-help-predict-risk-of-cognitive-decline-due-to-alzheimers-a-decade-before-symptoms-appear-302825771.html</v>
+        <v>https://pr-inside.com/hdb-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217170.htm</v>
       </c>
       <c r="F541" t="str">
-        <v>Key Takeaways Symptom-free older adults with very high levels of the Alzheimer's blood biomarker p-tau217 had an estimated 78% risk of developing cognitive impairment over 10 years. The blood test provided important clues about future Alzheimer's risk beyond what brain scans and genetic...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against HDFC Bank Limited (NYSE:HDB) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired HDFC Bank securities between July 17, 2023 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/hdfc-bank-limited-hdb-class_action_lawsuit. HDFC ..</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>General Motors CEO Mary Barra to be Honored at the Ad Council's 72nd Annual Public Service Award Dinner</v>
+        <v>REPL INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C542" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D542" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E542" t="str">
-        <v>https://www.prnewswire.com/news-releases/general-motors-ceo-mary-barra-to-be-honored-at-the-ad-councils-72nd-annual-public-service-award-dinner-302825631.html</v>
+        <v>https://pr-inside.com/repl-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217169.htm</v>
       </c>
       <c r="F542" t="str">
-        <v>NEW YORK, July 15, 2026 /PRNewswire/ -- The Ad Council announced today that Mary Barra, Chair and CEO of General Motors, will be honored at the 72nd annual Public Service Award Dinner on December 3, 2026. Barra will receive the Award for Public Service in recognition of her...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Replimune Group, Inc. (NASDAQ:REPL) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Replimune securities between October 20, 2025 and April 10, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/replimune-group-inc-repl-class_action_lawsuit. Replimune Case ..</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>Heat Dome Broils the Western U.S.</v>
+        <v>SMAR INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C543" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D543" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E543" t="str">
-        <v>https://science.nasa.gov/earth/earth-observatory/heat-dome-broils-the-western-u-s/</v>
+        <v>https://pr-inside.com/smar-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217168.htm</v>
       </c>
       <c r="F543" t="str">
-        <v>A ridge of high pressure fueled record-breaking temperatures in Montana, Utah, and Wyoming on July 12, 2026.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Smartsheet Inc. (NYSE:SMAR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Smartsheet securities between June 1, 2024 and September 23, 2024, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/smartsheet-inc-smar-class_action_lawsuit. Smartsheet Case Details The ..</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>U.S. News &amp;amp; World Report Announces Inaugural Winners of the 2026-2027 Home Insurance Awards</v>
+        <v>ALAR SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C544" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D544" t="str">
-        <v>Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E544" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-news--world-report-announces-inaugural-winners-of-the-2026-2027-home-insurance-awards-302825279.html</v>
+        <v>https://pr-inside.com/alar-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217167.htm</v>
       </c>
       <c r="F544" t="str">
-        <v>The debut awards recognize top-rated homeowners insurance companies based on customer satisfaction, claims handling and specialized consumer needs. WASHINGTON, July 15, 2026 /PRNewswire/ -- U.S. News &amp; World Report, the global authority in rankings and consumer advice, today recognizes...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Alarum Technologies Ltd. (NASDAQ:ALAR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Alarum securities between March 20, 2025 and July 2, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/alarum-technologies-ltd-alar-class_action_lawsuit. Alarum Case ..</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>INVESTOR ALERT: Pomerantz Law Firm Investigates Claims On Behalf of ...</v>
+        <v>SPRY INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C545" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D545" t="str">
         <v>Finance</v>
       </c>
       <c r="E545" t="str">
-        <v>https://pr-inside.com/investor-alert-pomerantz-law-firm-investigates-claims-on-behalf-of-r5201170.htm</v>
+        <v>https://pr-inside.com/spry-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217166.htm</v>
       </c>
       <c r="F545" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 15, 2026 / Pomerantz LLP is investigating claims on behalf of investors of Elastic N.V. ("Elastic" or the "Company") (NYSE:ESTC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, ext. 7980. The investigation concerns whether Elastic and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. [Click here for information about joining the class action] On June 24, 2026, Elastic disclosed in a filing with the U.S. Securities and Exchange Commission ("SEC") that, in connection with "a plan . . . intended to simplify ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against ARS Pharmaceuticals Inc. (NASDAQ:SPRY) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired ARS securities between March 9, 2026 and June 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/ars-pharmaceuticals-inc-spry-class_action_lawsuit. ARS Case ..</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>2026 Gold IRA Company Reviews: Independent Rankings of the Top Gold ...</v>
+        <v>DVLT INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C546" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D546" t="str">
-        <v/>
+        <v>Finance, AI</v>
       </c>
       <c r="E546" t="str">
-        <v>https://pr-inside.com/gold-ira-company-reviews-independent-rankings-of-the-top-gold-r5201169.htm</v>
+        <v>https://pr-inside.com/dvlt-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217165.htm</v>
       </c>
       <c r="F546" t="str">
-        <v>(PR-inside.com) Investors researching Gold IRA company reviews are typically looking for trustworthy information about companies that help Americans add physical precious metals to tax-advantaged retirement accounts. With dozens of Gold IRA providers advertising similar services, choosing a company can be challenging. LOS ANGELES, CA / ACCESS Newswire / July 15, 2026 / IRAEmpire has released a new guide on Gold IRA Company Reviews to help American investors choose the right precious metals IRA dealer for their requirements. According to Michael Hunt, Senior Writer at IRAEmpire, "The most useful Gold IRA reviews go beyond star ratings and promotional claims. Investors should examine fees, precious ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Datavault AI Inc. (NASDAQ:DVLT) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Datavault securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/DVLT. Datavault Case ..</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>2026 Gold IRA Company Reviews: Independent Rankings of the Top Gold IRA Providers Released</v>
+        <v>BABA SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C547" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D547" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E547" t="str">
-        <v>https://www.newswire.com/news/2026-gold-ira-company-reviews-independent-rankings-of-the-top-gold-ira</v>
+        <v>https://pr-inside.com/baba-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217164.htm</v>
       </c>
       <c r="F547" t="str">
-        <v>Investors researching Gold IRA company reviews are typically looking for trustworthy information about companies that help Americans add physical precious metals to tax-advantaged retirement accounts. With dozens of Gold IRA providers advertising similar services, choosing a company can be challenging.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Alibaba Group Holding Limited (NYSE:BABA) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Alibaba securities between June 26, 2025 and June 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/BABA. Alibaba ..</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>Tamron 12-20mm F2.8 Di III Ultra-Wide Full Frame Lens Announced; First Look YouTube Video at B&amp;amp;H Photo</v>
+        <v>PNR SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C548" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D548" t="str">
-        <v>Media</v>
+        <v>Finance</v>
       </c>
       <c r="E548" t="str">
-        <v>https://www.prnewswire.com/news-releases/tamron-12-20mm-f2-8-di-iii-ultra-wide-full-frame-lens-announced-first-look-youtube-video-at-bh-photo-302825772.html</v>
+        <v>https://pr-inside.com/pnr-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217163.htm</v>
       </c>
       <c r="F548" t="str">
-        <v>New From Tamron, the ultra-wide Photography News: Tamron unveils the 12-20mm f/2.8 Di III Widest Full-frame Mirrorless Zoom Yet NEW YORK, July 15, 2026 /PRNewswire/ -- B&amp;H is pleased to share the new Tamron 12-20mm f/2.8 Di III ultra-wide mirrorless zoom lens, available for Sony E Mount...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Pentair plc (NYSE:PNR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Pentair securities between April 28, 2026 and July 14, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/PNR. Pentair Case Details The ..</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>Closing of Previously Announced Restructuring Transaction in Connection with CCAA Proceedings</v>
+        <v>BZAI SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C549" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D549" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E549" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327442/0/en/Closing-of-Previously-Announced-Restructuring-Transaction-in-Connection-with-CCAA-Proceedings.html</v>
+        <v>https://pr-inside.com/bzai-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217162.htm</v>
       </c>
       <c r="F549" t="str">
-        <v>MONTREAL, July 14, 2026 (GLOBE NEWSWIRE) -- PREMIER HEALTH OF AMERICA INC. (TSX-V: PHA) (“ Premier Health” or the “Company” ) announces that, in connection with the restructuring proceedings initiated on June 23, 2026 by the Royal Bank of Canada (the “ Applicant ”) in its capacity as a secured creditor (the “ CCAA Proceedings ”) and the Court-approved restructuring transaction announced on July 3, 2026, Polar Valley Investments Limited (“ Polar ”) has successfully closed the acquisition of all of the equity interests in three affiliates of the Company, namely Solutions Staffing Inc. (“ SSI ”), Canadian Health Care Agency Ltd. (“ CHCA ”) and Premier Soin Nordik Inc. / Premier Health Nordik Inc. (“ Nordik Québec ”) (the “ Transaction ”).</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Blaize Holdings, Inc. (NASDAQ:BZAI) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Blaize securities between July 18, 2025 and April 28, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/BZAI. Blaize Case ..</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>Blood Pril Review 2026: Why This 3-Ingredient Nitric Oxide Formula Is Catching the Attention of Wellness-Focused Buyers</v>
+        <v>Lucid Adds New Leaders Across Commercial, Finance, and Marketing</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C550" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D550" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E550" t="str">
-        <v>https://www.newswire.com/news/blood-pril-review-2026-why-this-3-ingredient-nitric-oxide-formula-is-catching</v>
+        <v>https://www.prnewswire.com/news-releases/lucid-adds-new-leaders-across-commercial-finance-and-marketing-302862991.html</v>
       </c>
       <c r="F550" t="str">
-        <v>As more consumers explore daily cardiovascular wellness support in 2026, this Blood Pril review examines the brand-stated arginine and citrulline blend, current bundle pricing, ingredient transparency, and the practical details buyers are weighing before choosing a formula.</v>
+        <v>New hires to strengthen execution, financial discipline, and customer focus NEWARK, Calif., Aug. 28, 2026 /PRNewswire/ -- Lucid Group, Inc. (NASDAQ: LCID), maker of the world's most advanced software-defined vehicles and technologies, today announced three leadership appointments designed...</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>Zappify Bite Relief Pen Review 2026: The No-Mess Summer Bite Tool Outdoor Families Are Rechecking Before Ordering</v>
+        <v>Postal Service Issues Commemorative Stamp Celebrating Eight-Day Jewish Holiday</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C551" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D551" t="str">
         <v/>
       </c>
       <c r="E551" t="str">
-        <v>https://www.newswire.com/news/zappify-bite-relief-pen-review-2026-the-no-mess-summer-bite-tool-outdoor</v>
+        <v>https://www.prnewswire.com/news-releases/postal-service-issues-commemorative-stamp-celebrating-eight-day-jewish-holiday-302862985.html</v>
       </c>
       <c r="F551" t="str">
-        <v>For campers, parents, travelers, and mosquito-prone households seeking a portable alternative to creams and sprays, this Zappify Bite Relief Pen review explores the brand-stated heat-and-vibration design, rechargeable convenience, current pricing, and the guarantee details buyers should understand before deciding whether it fits their summer routine.</v>
+        <v>WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- What: The U.S. Postal Service is issuing its ninth Hanukkah stamp, continuing its tradition of honoring the eight-day Jewish holiday observed by millions of people in the United States and around the world. The first-day-of-issue event for the...</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>From permanent circuits to street circuits, Geely Cyan Racing secures fifth victory of the 2026 Kumho FIA TCR World Tour</v>
+        <v>ROSEN, A LEADING LAW FIRM, Encourages Taboola.com Ltd. Investors to Secure Counsel Before Important Deadline in Securities Class Action - TBLA</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C552" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D552" t="str">
-        <v>Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E552" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-permanent-circuits-to-street-circuits-geely-cyan-racing-secures-fifth-victory-of-the-2026-kumho-fia-tcr-world-tour-302825876.html</v>
+        <v>https://www.newsfilecorp.com/release/311511/ROSEN-A-LEADING-LAW-FIRM-Encourages-Taboola.com-Ltd.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-TBLA</v>
       </c>
       <c r="F552" t="str">
-        <v>VILA REAL, Portugal, July 14, 2026 /PRNewswire/ -- The European rounds of the 2026 Kumho FIA TCR World Tour concluded in Vila Real, where Geely Cyan Racing secured its fifth victory of the season and took the lead in the Teams' Championship. French driver Yann Ehrlacher won Race 1, while...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Taboola.com Ltd. (NASDAQ: TBLA) between May 6, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 20, 2026.SO WHAT: If you purchased Taboola.com securities you may...</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against PicS N.V. ...</v>
+        <v>We’re introducing flexible usage limits for Gemini Notebook.</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C553" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D553" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E553" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-pics-n-v-r5201167.htm</v>
+        <v>https://blog.google/innovation-and-ai/products/gemini-notebook/new-flexible-usage-limits/</v>
       </c>
       <c r="F553" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>We’re introducing new flexible, compute-specific usage limits to Gemini Notebook.</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>AeroVironment, Inc. (AVAV) Lawsuit - Investors Urged to Contact Levi ...</v>
+        <v>Tampa General Hospital and Florida Orthopaedic Institute First in World to Use New EVOS Pelvic and Acetabular System</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C554" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D554" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E554" t="str">
-        <v>https://pr-inside.com/aerovironment-inc-avav-lawsuit-investors-urged-to-contact-levi-r5201165.htm</v>
+        <v>https://www.prnewswire.com/news-releases/tampa-general-hospital-and-florida-orthopaedic-institute-first-in-world-to-use-new-evos-pelvic-and-acetabular-system-302862998.html</v>
       </c>
       <c r="F554" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks ..</v>
+        <v>World-first procedure marks a significant advancement in the surgical treatment of complex pelvic trauma and underscores the power of academic medicine to bring innovations from development to the operating room. TAMPA, Fla., Aug. 28, 2026 /PRNewswire/ -- Tampa General Hospital and...</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>ADMA Biologics, Inc. (ADMA) Lawsuit - Investors Urged to Contact Levi ...</v>
+        <v>The Emily Program to Join Minnesota Mental Health Organizations at 2026 Minnesota State Fair</v>
       </c>
       <c r="B555" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C555" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D555" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E555" t="str">
-        <v>https://pr-inside.com/adma-biologics-inc-adma-lawsuit-investors-urged-to-contact-levi-r5201164.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/emily-program-join-minnesota-mental-165600595.html</v>
       </c>
       <c r="F555" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>ST. PAUL, Minn., August 28, 2026--The Emily Program, a national leader in eating disorder treatment and recovery, will participate in the ninth annual Mental Health Awareness at the Minnesota State Fair on Monday, August 31, joining dozens of Minnesota mental health organizations to connect fairgoers with resources, education, and support. With one in nine Minnesotans experiencing an eating disorder in their lifetime, the organization aims to raise awareness, reduce stigma, and provide vital con</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>ERAS ALERT: Securities Fraud Class Action Launched Against Erasca, ...</v>
+        <v>UNice Hair Makes Its Case as One of the Best Human Hair Wig Brands in 2026</v>
       </c>
       <c r="B556" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C556" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D556" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E556" t="str">
-        <v>https://pr-inside.com/eras-alert-securities-fraud-class-action-launched-against-erasca-r5201163.htm</v>
+        <v>https://www.prnewswire.com/news-releases/unice-hair-makes-its-case-as-one-of-the-best-human-hair-wig-brands-in-2026-302862981.html</v>
       </c>
       <c r="F556" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. ..</v>
+        <v>With the performance-driven Bye-Bye Slip™ Wig Collection and versatile 2-In-1 Switch™ Headband Wig, UNice is advancing a new approach to human hair wig design centered on security, comfort, and versatility. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- What makes the best human hair wig today...</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>Lost Money on Futu Holdings Limited (FUTU)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Hagens Berman Alerts Capricor Therapeutics, Inc. (NASDAQ: CAPR) Investors to FDA Review Extension for Deramiocel Amid Ongoing Securities Class Action and September 28 Lead Plaintiff Deadline</v>
       </c>
       <c r="B557" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C557" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D557" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E557" t="str">
-        <v>https://pr-inside.com/lost-money-on-futu-holdings-limited-futu-contact-levi-korsinsky-r5201162.htm</v>
+        <v>https://www.prnewswire.com/news-releases/hagens-berman-alerts-capricor-therapeutics-inc-nasdaq-capr-investors-to-fda-review-extension-for-deramiocel-amid-ongoing-securities-class-action-and-september-28-lead-plaintiff-deadline-302862977.html</v>
       </c>
       <c r="F557" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Futu Holdings Limited (NASDAQ:FUTU) securities. If you suffered a loss on your Futu Holdings Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Futu Holdings Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP—a national plaintiffs' rights law firm with a premier securities practice group—notifies investors in Capricor Therapeutics, Inc. (NASDAQ: CAPR) of the upcoming September 28, 2026 lead plaintiff deadline in the...</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>21Keto Gummies Review 2026: Why Low-Carb Buyers Are Choosing a Simpler Way to Support Their Keto Routine</v>
+        <v>AFL’s Fujikura 100S Splicer Earns Platinum Recognition in 2026 ISE Network Innovators’ Awards</v>
       </c>
       <c r="B558" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C558" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D558" t="str">
         <v/>
       </c>
       <c r="E558" t="str">
-        <v>https://www.newswire.com/news/21keto-gummies-review-2026-why-low-carb-buyers-are-choosing-a-simpler-way-to</v>
+        <v>https://finance.yahoo.com/technology/articles/afl-fujikura-100s-splicer-earns-165200571.html</v>
       </c>
       <c r="F558" t="str">
-        <v>As more consumers look for an easier, more convenient addition to a ketogenic lifestyle, this 21Keto Gummies review explores the brand-stated BHB and apple cider vinegar formula, value-focused bundle options, and the practical details buyers are comparing before deciding whether it fits their daily routine.</v>
+        <v>SPARTANBURG, S.C., August 28, 2026--AFL, a global manufacturer of fiber optic cable and connectivity solutions, today announced that its Fujikura 100S Core Alignment Splicer has been named a Platinum Honoree in the 2026 ISE Network Innovators' Awards. The 100S earned the recognition for features that cut splice preparation time and help technicians build skill on the job, including a dual-fiber system that loads two fibers at once and Splice Coach, which delivers real-time guidance during the sp</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>Yooje ArcticFlow AC Review 2026: Why This Grab-and-Go Cooling Fan is Catching the Eye of Heat-Weary Buyers</v>
+        <v>The Charming Taste of Europe Highlights Imathia Kiwis as a Fresh, Versatile Choice for Summer Snacking</v>
       </c>
       <c r="B559" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C559" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D559" t="str">
         <v/>
       </c>
       <c r="E559" t="str">
-        <v>https://www.newswire.com/news/yooje-arcticflow-ac-review-2026-why-this-grab-and-go-cooling-fan-is-catching</v>
+        <v>https://www.prnewswire.com/news-releases/the-charming-taste-of-europe-highlights-imathia-kiwis-as-a-fresh-versatile-choice-for-summer-snacking-302862961.html</v>
       </c>
       <c r="F559" t="str">
-        <v>As buyers look for a simpler way to feel cooler without committing to a bulky room unit, this Yooje ArcticFlow AC review explores the portable, rechargeable design, where it may fit into a daily comfort routine, what shoppers are comparing before ordering, and why expectations around personal airflow versus actual air conditioning still matter.</v>
+        <v>Fresh, nutritious and versatile, Greek kiwis offer an easy way to bring fruit into everyday summer eating NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Freshness, convenience and wellness are increasingly shaping the way Americans snack. According to the International Food Information Council's...</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>Casio bringt neue G-SHOCK-Markenerlebnisse für junge Menschen auf Roblox</v>
+        <v>Futuri Introduces "Automate, Augment, Hold" Framework to Help Sales Leaders Avoid an AI Trust Deficit</v>
       </c>
       <c r="B560" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C560" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D560" t="str">
-        <v>Gaming</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E560" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-bringt-neue-g-shock-markenerlebnisse-fur-junge-menschen-auf-roblox-302823822.html</v>
+        <v>https://www.prnewswire.com/news-releases/futuri-introduces-automate-augment-hold-framework-to-help-sales-leaders-avoid-an-ai-trust-deficit-302862993.html</v>
       </c>
       <c r="F560" t="str">
-        <v>Präsentation von Uhrenmodellen und einer einzigartigen virtuellen G-SHOCK-Welt TOKIO, 15. Juli 2026 /PRNewswire/ -- Casio Computer Co., Ltd. gab heute bekannt, dass das Unternehmen im Rahmen des Projekts VIRTUAL G-SHOCK Inhalte auf der immersiven Gaming- und Kreativplattform Roblox...</v>
+        <v>Drawing on a year of conversations with roughly 40 enterprise sales leaders, Futuri CEO Daniel Anstandig warns that automating human moments produces a bill that comes due 18 months later. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- Boards, investors, and AI vendors are pressing revenue...</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>Casio llevará nuevas experiencias de la marca G-SHOCK a los jóvenes en Roblox</v>
+        <v>Levi &amp; Korsinsky Urges Alibaba Group Holding Limited (BABA) Shareholders ...</v>
       </c>
       <c r="B561" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C561" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D561" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E561" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-llevara-nuevas-experiencias-de-la-marca-g-shock-a-los-jovenes-en-roblox-302823769.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-alibaba-group-holding-limited-baba-shareholders-r5217146.htm</v>
       </c>
       <c r="F561" t="str">
-        <v>Ofreciendo artículos de relojería y un mundo virtual exclusivo de G-SHOCK TOKIO, 15 de julio de 2026 /PRNewswire/ -- Casio Computer Co., Ltd. ha dado a conocer hoy que comenzará a ofrecer contenido en la plataforma inmersiva de juegos y creación Roblox como parte del proyecto VIRTUAL...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Alibaba Group Holding Limited (NYSE:BABA) securities. If you suffered a loss on your Alibaba Group Holding Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Alibaba Group Holding Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>Casio prináša mladým ľuďom nové zážitky v Robloxe so značkou G-SHOCK</v>
+        <v>WIX ALERT: Securities Fraud Class Action Launched Against Wix.com Ltd. ...</v>
       </c>
       <c r="B562" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C562" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D562" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E562" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-prinaa-mladym-uom-nove-zaitky-v-robloxe-so-znakou-g-shock-302824718.html</v>
+        <v>https://pr-inside.com/wix-alert-securities-fraud-class-action-launched-against-wix-com-ltd-r5217145.htm</v>
       </c>
       <c r="F562" t="str">
-        <v>Ponuka hodiniek a jedinečného virtuálneho sveta G-SHOCK TOKIO, 15. júl 2026 /PRNewswire/ -- Spoločnosť Casio Computer Co., Ltd. dnes oznámila, že začne ponúkať obsah na pohlcujúcej hernej a tvorivej platforme Roblox v rámci projektu VIRTUAL G-SHOCK. Spoločnosť Casio ponúkne avatary, ktoré...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wix.com Ltd. (NASDAQ:WIX) securities. If you suffered a loss on your Wix.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Wix.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Wix.com Ltd. ..</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>Casio přinese mladým lidem na platformě Roblox nové zážitky se značkou G-SHOCK</v>
+        <v>Maryland Supreme Court Affirms Dismissal of Claims Against Baltimore Investor-Developer Larry E. Jennings, Jr.</v>
       </c>
       <c r="B563" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C563" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D563" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E563" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-pinese-mladym-lidem-na-platform-roblox-nove-zaitky-se-znakou-g-shock-302823898.html</v>
+        <v>https://www.prnewswire.com/news-releases/maryland-supreme-court-affirms-dismissal-of-claims-against-baltimore-investor-developer-larry-e-jennings-jr-302862840.html</v>
       </c>
       <c r="F563" t="str">
-        <v>Nabídka hodinkových předmětů a jedinečný virtuální svět G-SHOCK TOKIO, 15. července 2026 /PRNewswire/ -- Společnost Casio Computer Co., Ltd. dnes oznámila, že začne v rámci projektu VIRTUAL G-SHOCK nabízet obsah na platformě Roblox, která se zaměřuje na imerzivní hraní a tvorbu....</v>
+        <v>Decision brings years of litigation involving the Clipper Mill development to a close BALTIMORE, Aug. 28, 2026 /PRNewswire/ -- ValStone Partners announced today that the Supreme Court of Maryland has affirmed the dismissal of claims against co-founder Larry E. Jennings, Jr. and other...</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>Casio s'apprête à proposer de nouvelles expériences autour de la marque G-SHOCK sur Roblox</v>
+        <v>Create the Ultimate Fall Sanctuary With Cozy Cabincore Scents</v>
       </c>
       <c r="B564" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C564" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D564" t="str">
         <v/>
       </c>
       <c r="E564" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-sapprete-a-proposer-de-nouvelles-experiences-autour-de-la-marque-g-shock-sur-roblox-302824080.html</v>
+        <v>https://www.prweb.com/releases/create-the-ultimate-fall-sanctuary-with-cozy-cabincore-scents-302861410.html</v>
       </c>
       <c r="F564" t="str">
-        <v>Gamme d'items de montre et univers virtuel G-SHOCK exclusif TOKYO, 15 juillet 2026 /PRNewswire/ -- Casio Computer Co., Ltd. annonce aujourd'hui le lancement de contenus sur Roblox, une plateforme immersive dédiée au jeu et à la création, dans le cadre du projet VIRTUAL G-SHOCK. Casio...</v>
+        <v>Brooklyn Candle Studio launched The Cabin Collection, a soy candle line inspired by mountain lodge retreats. The line offers warm, nuanced fragrance profiles for shoppers looking to create a cozy home this fall. BROOKLYN, N.Y., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Mountain lodge retreats...</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>Casio to Bring New G-SHOCK Brand Experiences to Young People on Roblox</v>
+        <v>Rental Vehicle Companies Face Civil Liability When Inadequate Verification ...</v>
       </c>
       <c r="B565" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C565" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D565" t="str">
-        <v>SaaS, Gaming, Media</v>
+        <v>Automotive</v>
       </c>
       <c r="E565" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-to-bring-new-g-shock-brand-experiences-to-young-people-on-roblox-302823649.html</v>
+        <v>https://pr-inside.com/rental-vehicle-companies-face-civil-liability-when-inadequate-verification-r5217144.htm</v>
       </c>
       <c r="F565" t="str">
-        <v>Offering Watch Items and a Uniquely G-SHOCK Virtual World TOKYO, July 14, 2026 /PRNewswire/ -- Casio Computer Co., Ltd. announced today that it will begin offering content on an immersive gaming and creation platform Roblox as part of the VIRTUAL G-SHOCK project. Casio will offer avatar...</v>
+        <v>(PR-inside.com) The Victims' Recovery Law Center pursues civil claims against rental vehicle companies whose negligent verification practices of unqualified drivers contribute to foreseeable violent harm to victims across Philadelphia, Pittsburgh, and Pennsylvania. PHILADELPHIA, PA / ACCESS Newswire / August 28, 2026 / When a rental vehicle company fails to adequately verify the identity, license validity, or driving history of a renter, and that unqualified driver goes on to commit a violent collision or cause catastrophic harm to a third party, the company's negligent verification practices may create independent civil liability separate from any claim against the individual who caused the harm. The Victims' ..</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>Casio zaoferuje młodym użytkownikom nowe doświadczenia związane z marką G-SHOCK na platformie Roblox</v>
+        <v>Rental Vehicle Companies Face Civil Liability When Inadequate Verification Systems Allow Unqualified Drivers to Injure Innocent Victims in Pennsylvania</v>
       </c>
       <c r="B566" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C566" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D566" t="str">
-        <v/>
+        <v>Automotive</v>
       </c>
       <c r="E566" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-zaoferuje-modym-uytkownikom-nowe-dowiadczenia-zwizane-z-mark-g-shock-na-platformie-roblox-302823778.html</v>
+        <v>https://www.newswire.com/news/rental-vehicle-companies-face-civil-liability-when-inadequate-verification</v>
       </c>
       <c r="F566" t="str">
-        <v>Wirtualne zegarki i wyjątkowy świat marki G-SHOCK. TOKIO, 15 lipca 2026 r. /PRNewswire/ -- Firma Casio Computer Co., Ltd. ogłosiła dziś, że w ramach projektu VIRTUAL G-SHOCK rozpocznie udostępnianie treści na immersyjnej platformie do gier i tworzenia Roblox. Casio zaoferuje na platformie...</v>
+        <v>The Victims' Recovery Law Center pursues civil claims against rental vehicle companies whose negligent verification practices of unqualified drivers contribute to foreseeable violent harm to victims across Philadelphia, Pittsburgh, and Pennsylvania.</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Casio дарит молодым людям новые впечатления от бренда G-SHOCK на Roblox</v>
+        <v>Energy Efficiency and Cost Savings: Dryer Vent Wizard Blog Reveals How Dryer Vent Health Matters</v>
       </c>
       <c r="B567" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C567" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D567" t="str">
-        <v/>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E567" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio--------g-shock--roblox-302824712.html</v>
+        <v>https://prunderground.com/energy-efficiency-and-cost-savings-dryer-vent-wizard-blog-reveals-how-dryer-vent/cmtczw6g2000704i2acff48md</v>
       </c>
       <c r="F567" t="str">
-        <v>предлагая варианты часов и уникальный виртуальный мир G-SHOCK ТОКИО, 15 июля 2026 г. /PRNewswire/ -- Компания Casio Computer Co., Ltd. объявила сегодня о том, что в рамках проекта VIRTUAL G-SHOCK она начнет предлагать контент на игровой платформе и системе создания игр Roblox. Casio...</v>
+        <v>Dryer Vent Cleaning is essential in both commercial and home dryer vent systems. Proper Installation is also key to dryer safety. The post Energy Efficiency and Cost Savings: Dryer Vent Wizard Blog Reveals How Dryer Vent Health Matters first appeared on</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>Q32 Bio Announces Pricing of $200 Million Public Offering of Common Stock and Pre-Funded Warrants</v>
+        <v>The brain health movement just got bigger with BrainHealth.com</v>
       </c>
       <c r="B568" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C568" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D568" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E568" t="str">
-        <v>https://www.prnewswire.com/news-releases/q32-bio-announces-pricing-of-200-million-public-offering-of-common-stock-and-pre-funded-warrants-302825849.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-brain-health-movement-just-got-bigger-with-brainhealthcom-302862984.html</v>
       </c>
       <c r="F568" t="str">
-        <v>WALTHAM, Mass., July 14, 2026 /PRNewswire/ -- Q32 Bio Inc. (Nasdaq: QTTB), ("Q32 Bio") a clinical stage biotechnology company focused on developing innovative therapies for alopecia areata and other autoimmune and inflammatory diseases, today announced the pricing of an underwritten...</v>
+        <v>American Academy of Neurology launches new public website MINNEAPOLIS, Aug. 28, 2026 /PRNewswire/ -- The American Academy of Neurology (AAN) has launched BrainHealth.com, a new public resource offering expert-reviewed information, tools and stories to help people improve and protect their...</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>Memo Vance PRO Review 2026: Why This Non-Stimulant Formula is Getting a Closer Look From Focused Buyers</v>
+        <v>PNR LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Pentair plc Investors ...</v>
       </c>
       <c r="B569" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C569" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D569" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E569" t="str">
-        <v>https://www.newswire.com/news/memo-vance-pro-review-2026-why-this-non-stimulant-formula-is-getting-a-closer</v>
+        <v>https://pr-inside.com/pnr-lawsuit-alert-levi-korsinsky-notifies-pentair-plc-investors-r5217143.htm</v>
       </c>
       <c r="F569" t="str">
-        <v>As cognitive wellness shoppers compare more formulas in 2026, this Memovance PRO review examines the unexpected ingredient profile, the similarly named product buyers could confuse it with, and the checkout, subscription, and return details worth confirming before choosing a package.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>Veea Begins Generating Revenue from SecureConnect Sales Through Telcel’s Internet Gestionado Service</v>
+        <v>Tyre compound selections for Baku, Sepang and Singapore</v>
       </c>
       <c r="B570" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C570" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D570" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v/>
       </c>
       <c r="E570" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327433/0/en/Veea-Begins-Generating-Revenue-from-SecureConnect-Sales-Through-Telcel-s-Internet-Gestionado-Service.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359667</v>
       </c>
       <c r="F570" t="str">
-        <v>Telcel has initiated invoicing for Internet Gestionado — the first “plug &amp; play” 5G-based fixed wireless broadband platform product, with AI-driven cybersecurity and network Insights, offered in Mexico today Telcel has initiated invoicing for Internet Gestionado — the first “plug &amp; play” 5G-based fixed wireless broadband platform product, with AI-driven cybersecurity and network Insights, offered in Mexico today</v>
+        <v>Pirelli informed the teams of the compound selections for the triple-header that will begin at the end of September with the Azerbaijan Grand Prix and conclude in early October with the Singapore Grand Prix. For both Baku and the city-state event, which are street circuits, the softest trio in the range has been chosen: C3 as Hard, C4 as Medium and C5 as Soft. - - For the Bahrain Grand Prix, which will be hosted at Sepang from 2 to 4 October, the intermediate range comprising C2, C3 and C4... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359667</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>VisualLogix stärkt seine Präsenz in Europa und sein Portfolio an Engineering-Software durch die Übernahme der refyne Group</v>
+        <v>Securities Fraud Class Action Filed Against Regeneron Pharmaceuticals, ...</v>
       </c>
       <c r="B571" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C571" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D571" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E571" t="str">
-        <v>https://www.prnewswire.com/news-releases/visuallogix-starkt-seine-prasenz-in-europa-und-sein-portfolio-an-engineering-software-durch-die-ubernahme-der-refyne-group-302825829.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-regeneron-pharmaceuticals-r5217142.htm</v>
       </c>
       <c r="F571" t="str">
-        <v>NEW YORK, 15. Juli 2026 /PRNewswire/ -- VisualLogix gab heute die Übernahme der refyne Group bekannt. Damit baut das Unternehmen seine globale Engineering-Softwareplattform aus und stärkt sein Portfolio an geschäftskritischen Lösungen, die von Ingenieuren und Fertigungsunternehmen genutzt...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Regeneron Pharmaceuticals, Inc. (NASDAQ:REGN) securities. If you suffered a loss on your Regeneron investment and would like to explore a potential recovery under the federal securities laws, Learn about Regeneron Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Regeneron Pharmaceuticals, Inc. ..</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Photronics, Inc. (PLAB) ...</v>
+        <v>Buyer Beware: Union Publishes Due Diligence Website for Prospective Acquirors of Mother’s Market &amp; Kitchen Chain</v>
       </c>
       <c r="B572" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C572" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D572" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E572" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-photronics-inc-plab-r5201161.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/buyer-beware-union-publishes-due-163000172.html</v>
       </c>
       <c r="F572" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>ORANGE COUNTY, Calif., August 28, 2026--Prospective acquirors of Mother’s Market &amp; Kitchen now have a resource for due diligence in Union website describing workforce management concerns.</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>Anime Tokyo Station Reaches 300,000 Visitors!</v>
+        <v>China International Big Data Industry Expo 2026 opens in Guiyang</v>
       </c>
       <c r="B573" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C573" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D573" t="str">
         <v/>
       </c>
       <c r="E573" t="str">
-        <v>https://www.pr-inside.com/anime-tokyo-station-reaches-300-000-visitors-r5201160.htm</v>
+        <v>https://www.prnewswire.com/news-releases/china-international-big-data-industry-expo-2026-opens-in-guiyang-302862979.html</v>
       </c>
       <c r="F573" t="str">
-        <v>(PR-inside.com) TOKYO, July 15, 2026 - (JCN Newswire) - Anime Tokyo Station, an exhibition center for Japanese anime operated by the Tokyo Metropolitan Government and the Association of Japanese Animations, is a facility that promotes the appeal of Japanese anime to the world under the motto "Making ANIME more interesting, Bringing ANIME far into the future." Since opening in October 2023, the facility has welcomed numerous visitors from Japan and overseas, and on June 20, 2026, the number of visitors reached 300,000. The 300,000th visitors marking this milestone were a pair of guests. To commemorate surpassing 300,000 visitors, they were presented with ..</v>
+        <v>GUIYANG, China, Aug. 28, 2026 /PRNewswire/ -- This is a news report from Guizhou Daily: The 2026 China International Big Data Industry Expo officially kicked off in Guiyang, capital city of southwest China's Guizhou Province, on August 28. As a state-level influential digital industry...</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>Lost Money on Peabody Energy Corporation (BTU)? Join Class Action Before ...</v>
+        <v>Securities Class Action Lawsuit Filed Against PROCEPT BioRobotics Corporation ...</v>
       </c>
       <c r="B574" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C574" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D574" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E574" t="str">
-        <v>https://pr-inside.com/lost-money-on-peabody-energy-corporation-btu-join-class-action-before-r5201159.htm</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-procept-biorobotics-corporation-r5217141.htm</v>
       </c>
       <c r="F574" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>Class Action Lawsuit Filed Against Hub Group, Inc. (HUBG) - Recover ...</v>
+        <v>Aardvark Therapeutics (AARD) Investors: Securities Fraud Class Action Filed, Contact Hagens Berman Before October 13, 2026 Lead Plaintiff Deadline</v>
       </c>
       <c r="B575" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C575" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D575" t="str">
         <v>Finance</v>
       </c>
       <c r="E575" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-hub-group-inc-hubg-recover-r5201158.htm</v>
+        <v>https://www.prnewswire.com/news-releases/aardvark-therapeutics-aard-investors-securities-fraud-class-action-filed-contact-hagens-berman-before-october-13-2026-lead-plaintiff-deadline-302862965.html</v>
       </c>
       <c r="F575" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP, a national shareholder rights firm, notifies investors in Aardvark Therapeutics, Inc. (NASDAQ: AARD) of a pending securities class action lawsuit. Investors who purchased or acquired Aardvark common stock...</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Erasca, Inc. (ERAS) ...</v>
+        <v>Kaplan Fox Advises Investors of The Ensign Group, Inc. (ENSG) to Contact the Firm Regarding a Securities Investigation</v>
       </c>
       <c r="B576" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C576" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D576" t="str">
         <v>Finance</v>
       </c>
       <c r="E576" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-erasca-inc-eras-r5201157.htm</v>
+        <v>https://www.newsfilecorp.com/release/311340/Kaplan-Fox-Advises-Investors-of-The-Ensign-Group-Inc.-ENSG-to-Contact-the-Firm-Regarding-a-Securities-Investigation</v>
       </c>
       <c r="F576" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. that ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against The Ensign Group, Inc. ("Ensign" or the "Company") (NASDAQ: ENSG).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are an Ensign investor and have suffered losses, or if you have information that could assist in the Ensign investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing pmayer@kaplanfox.com...</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>NATIONAL CIVIL RIGHTS TRIAL ATTORNEY JOHN GOMEZ TO ANNOUNCE WHISTLEBLOWER RETALIATION LAWSUIT AGAINST CORONA-NORCO UNIFIED SCHOOL DISTRICT</v>
+        <v>Sophya Q. Raza of Raza Family Law Solutions Named to 2026 Edition of The Best Lawyers in America®</v>
       </c>
       <c r="B577" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C577" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D577" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E577" t="str">
-        <v>https://www.prnewswire.com/news-releases/national-civil-rights-trial-attorney-john-gomez-to-announce-whistleblower-retaliation-lawsuit-against-corona-norco-unified-school-district-302825823.html</v>
+        <v>https://prunderground.com/sophya-q-raza-of-raza-family-law-solutions-named-to-2026-edition-of-the-best-law/cmtd4o2c7000204l8d3k8kzf1</v>
       </c>
       <c r="F577" t="str">
-        <v>Registered Behavior Technician who will speak Thursday at 11 AM at the school district's headquarters in Riverside County Claims She Was Retaliated Against After Reporting Alleged Violations Involving a Special Needs Student's Legally Required Education Plan. NORCO, Calif., July 14, 2026...</v>
+        <v>The post Sophya Q. Raza of Raza Family Law Solutions Named to 2026 Edition of The Best Lawyers in America® first appeared on</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>ColestZen Reviews 2026: Why This 18-Ingredient Cholesterol Support Formula is Getting Buyer Attention</v>
+        <v>Central Garden &amp; Pet to Participate in Virtual Investor Meetings with KeyBanc Capital Markets</v>
       </c>
       <c r="B578" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C578" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D578" t="str">
-        <v/>
+        <v>Finance, Retail</v>
       </c>
       <c r="E578" t="str">
-        <v>https://www.newswire.com/news/colestzen-reviews-2026-why-this-18-ingredient-cholesterol-support-formula-is</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/central-garden-pet-participate-virtual-162400505.html</v>
       </c>
       <c r="F578" t="str">
-        <v>As more adults compare daily options for cholesterol, circulation, and metabolic wellness support in 2026, this ColestZen review explores the brand-stated 18-ingredient formula, current bundle pricing, refund terms, and the key details buyers may want to verify before deciding whether it fits their routine.</v>
+        <v>WALNUT CREEK, Calif., August 28, 2026--Central Garden &amp; Pet Company (NASDAQ: CENT) (NASDAQ: CENTA), a leading consumer goods company in the pet and garden industries, today announced that Brad Smith, Central’s Chief Financial Officer, will participate in virtual investor meetings hosted by KeyBanc Capital Markets on September 1, 2026.</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>Salty Dog Remodeling Debuts New Fleet Wraps Just in Time for National Mutt Day</v>
+        <v>LifeTech Scientific Corporation Announces 2026 Interim Results</v>
       </c>
       <c r="B579" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C579" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D579" t="str">
-        <v/>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E579" t="str">
-        <v>https://www.prunderground.com/salty-dog-remodeling-debuts-new-fleet-wraps-just-in-time-for-national-mutt-day/00388649/</v>
+        <v>https://www.prnewswire.com/news-releases/lifetech-scientific-corporation-announces-2026-interim-results-302862975.html</v>
       </c>
       <c r="F579" t="str">
-        <v>Leesburg remodeling company unveils its salty sea dog on wheels, celebrating National Mutt Day and the mascot behind its name. The post Salty Dog Remodeling Debuts New Fleet Wraps Just in Time for National Mutt Day first appeared on</v>
+        <v>HONG KONG, Aug. 28, 2026 /PRNewswire/ -- LifeTech Scientific Corporation ("LifeTech" or the "Company", together with its subsidiaries, the "Group", stock code: 1302.HK), a medical device company specializing in minimally invasive interventional solutions for cardio-cerebrovascular and...</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>Levi &amp; Korsinsky Urges Calix, Inc. (CALX) Shareholders to Act Before ...</v>
+        <v>UWMC Alert: UWM (UWMC) Faces Securities Class Action After Investors Learn of Massive Over-Hedge Loss</v>
       </c>
       <c r="B580" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C580" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D580" t="str">
         <v>Finance</v>
       </c>
       <c r="E580" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-calix-inc-calx-shareholders-to-act-before-r5201156.htm</v>
+        <v>https://www.prnewswire.com/news-releases/uwmc-alert-uwm-uwmc-faces-securities-class-action-after-investors-learn-of-massive-over-hedge-loss-302862973.html</v>
       </c>
       <c r="F580" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Calix, Inc. (NYSE:CALX) securities. If you suffered a loss on your Calix, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Calix, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Calix, Inc. that ..</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- UWM Holdings Corporation (NYSE: UWMC) faces a securities class action lawsuit after the price of their shares cratered 34% on August 6, 2026 in response to revelations that the company suffered over a $603 million hedge loss associated with its...</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>Join Class Action to Recover Losses from Roblox Corporation (RBLX) ...</v>
+        <v>HDFC Bank Limited (HDB) Investors: Securities Fraud Class Action Filed, Contact Hagens Berman Before October 13, 2026 Lead Plaintiff Deadline</v>
       </c>
       <c r="B581" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C581" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D581" t="str">
         <v>Finance</v>
       </c>
       <c r="E581" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-roblox-corporation-rblx-r5201155.htm</v>
+        <v>https://www.prnewswire.com/news-releases/hdfc-bank-limited-hdb-investors-securities-fraud-class-action-filed-contact-hagens-berman-before-october-13-2026-lead-plaintiff-deadline-302862949.html</v>
       </c>
       <c r="F581" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks to ..</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman, a national law firm noted for its preeminent work in securities class action litigation, notifies investors in HDFC Bank Limited (NYSE: HDB) of a pending securities fraud class action. Class Period: July 17, 2023 – May 26, 2026...</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>$HAREHOLDER ALERT: The M&amp;amp;A Class Action Firm Encourages $hareholders to Act Before the Vote--CCRN, EQH, AXTA, and CZNL</v>
+        <v>BABA INVESTOR DEADLINE: Alibaba Group Holding Limited Investors with Substantial Losses Have Opportunity to Lead Shareholder Class Action Lawsuit</v>
       </c>
       <c r="B582" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C582" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D582" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E582" t="str">
-        <v>https://www.prnewswire.com/news-releases/hareholder-alert-the-ma-class-action-firm-encourages-hareholders-to-act-before-the-voteccrn-eqh-axta-and-cznl-302825684.html</v>
+        <v>https://www.prnewswire.com/news-releases/baba-investor-deadline-alibaba-group-holding-limited-investors-with-substantial-losses-have-opportunity-to-lead-shareholder-class-action-lawsuit-302862960.html</v>
       </c>
       <c r="F582" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Class Action Attorney Juan Monteverde with Monteverde &amp; Associates PC (the "M&amp;A Class Action Firm"), has recovered millions of dollars for shareholders and is recognized as a Top 50 Firm in the 2025 ISS Securities Class Action Services Report. We...</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP urges Alibaba Group Holding Limited (NYSE: BABA) investors who suffered substantial losses submit their losses now. A securities fraud class action lawsuit has been filed against Alibaba, and investors are...</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>International Business Machines Investigation Notice: Levi &amp;amp; Korsinsky Notifies Investors of Pending Investigation Into International Business Machines (IBM)</v>
+        <v>DNOW Inc. (DNOW) Investors: Securities Fraud Class Action Filed, Contact Hagens Berman Before October 2, 2026 Lead Plaintiff Deadline</v>
       </c>
       <c r="B583" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C583" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D583" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E583" t="str">
-        <v>https://www.prnewswire.com/news-releases/international-business-machines-investigation-notice-levi--korsinsky-notifies-investors-of-pending-investigation-into-international-business-machines-ibm-302825680.html</v>
+        <v>https://www.prnewswire.com/news-releases/dnow-inc-dnow-investors-securities-fraud-class-action-filed-contact-hagens-berman-before-october-2-2026-lead-plaintiff-deadline-302862941.html</v>
       </c>
       <c r="F583" t="str">
-        <v>IBM investors who relied on the Company's projected Software and Infrastructure segment growth rates and stability faced losses after IBM reported preliminary second-quarter 2026 results and shares fell nearly 25%. NEW YORK, July 14, 2026 /PRNewswire/ -- On July 14, 2026, International...</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- National shareholder rights law firm Hagens Berman encourages investors in DNOW Inc. (NYSE: DNOW) who suffered substantial losses submit your losses now. A securities class action lawsuit has been filed regarding potential violations of federal...</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>Verra Mobility Corporation (VRRM) Lawsuit – Investors Urged to Contact ...</v>
+        <v>Investors in Taboola.com Ltd. (TBLA): Protect Your Rights - Contact ...</v>
       </c>
       <c r="B584" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C584" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D584" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E584" t="str">
-        <v>https://pr-inside.com/verra-mobility-corporation-vrrm-lawsuit-investors-urged-to-contact-r5201154.htm</v>
+        <v>https://pr-inside.com/investors-in-taboola-com-ltd-tbla-protect-your-rights-contact-r5217140.htm</v>
       </c>
       <c r="F584" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>Investor Alert: Deadline Approaching to Join GRAIL, Inc. (GRAL) Class ...</v>
+        <v>Fosun International: ClubMed Lifestyle Group Submits Listing Application to the Hong Kong Stock Exchange</v>
       </c>
       <c r="B585" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C585" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D585" t="str">
         <v>Finance</v>
       </c>
       <c r="E585" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-grail-inc-gral-class-r5201153.htm</v>
+        <v>https://www.prnewswire.com/news-releases/fosun-international-clubmed-lifestyle-group-submits-listing-application-to-the-hong-kong-stock-exchange-302862971.html</v>
       </c>
       <c r="F585" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks to ..</v>
+        <v>ClubMed Lifestyle Group's revenue reached EUR1.95 billion in 2025. Adjusted EBITDA reached EUR 390 million in 2025, with the adjusted EBITDA margin rising to 20.2% in 2025. ClubMed Lifestyle Group expects to operate approximately 85 resorts worldwide by 2030. Upon completion of the...</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>Class Action Lawsuit Filed Against Intuit Inc. (INTU) – Recover Losses ...</v>
+        <v>Futuri Introduces the "Overlap Window": When Humans and AI Multiply Each Other</v>
       </c>
       <c r="B586" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C586" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D586" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E586" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-intuit-inc-intu-recover-losses-r5201152.htm</v>
+        <v>https://www.prnewswire.com/news-releases/futuri-introduces-the-overlap-window-when-humans-and-ai-multiply-each-other-302862969.html</v>
       </c>
       <c r="F586" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. that ..</v>
+        <v>Futuri CEO Daniel Anstandig says most leaders are still spectators to the AI transition, and names the three postures keeping them there. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- The most valuable period in an AI transition may also be the shortest. Futuri is introducing the "Overlap...</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Insulet Corporation ...</v>
+        <v>SBH Marine Returns to Profit in Q2 FY2026 as Operating Recovery Gains ...</v>
       </c>
       <c r="B587" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C587" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D587" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E587" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-insulet-corporation-r5201151.htm</v>
+        <v>https://pr-inside.com/sbh-marine-returns-to-profit-in-q2-fy2026-as-operating-recovery-gains-r5217138.htm</v>
       </c>
       <c r="F587" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation that ..</v>
+        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 28, 2026 / SBH Marine Holdings Berhad ("SBH Marine" or the "Group"), a vertically integrated frozen seafood producer principally involved in aquaculture shrimp farming, processing and sale of frozen seafood products, today announced its unaudited financial results for the second quarter ended 30 June 2026 ("Q2 FY2026"), returning to profitability after a loss-making first quarter. The Group recorded profit before tax ("PBT") of RM0.63 million and profit after tax ("PAT") of RM0.51 million, reversing the loss before tax ("LBT") of RM2.38 million and loss after tax ("LAT") of RM2.46 million recorded in ..</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>Pivoting from Trump to a Future Where We All Thrive</v>
+        <v>DeMent Askew Johnson &amp; Marshall LLP Attorneys Named to The Best Lawyers in America® 2027 Edition</v>
       </c>
       <c r="B588" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C588" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D588" t="str">
         <v/>
       </c>
       <c r="E588" t="str">
-        <v>https://www.prnewswire.com/news-releases/pivoting-from-trump-to-a-future-where-we-all-thrive-302825810.html</v>
+        <v>https://prunderground.com/dement-askew-johnson-marshall-llp-attorneys-named-to-the-best-lawyers-in-america/cmtd4eo35000004l8tk2omlg7</v>
       </c>
       <c r="F588" t="str">
-        <v>WASHINGTON, July 14, 2026 /PRNewswire/ -- Since the 2024 election, Donald Trump and both political parties have denied 77 percent of Americans the major political and economic reforms the Pew Research Center says they have long wanted. By contrast, 83 percent of Americans in a recent...</v>
+        <v>Three Raleigh attorneys earn peer recognition in criminal defense, DUI/DWI defense, and civil litigation The post DeMent Askew Johnson &amp;amp; Marshall LLP Attorneys Named to The Best Lawyers in America® 2027 Edition first appeared on</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>Class Action Lawsuit Filed: Black Rock Coffee Bar, Inc. (BRCB) – Join ...</v>
+        <v>Pentair plc (PNR) Investors: Securities Fraud Class Action Filed, Contact Hagens Berman Before October 2, 2026 Lead Plaintiff Deadline</v>
       </c>
       <c r="B589" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C589" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D589" t="str">
         <v>Finance</v>
       </c>
       <c r="E589" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-black-rock-coffee-bar-inc-brcb-join-r5201150.htm</v>
+        <v>https://www.prnewswire.com/news-releases/pentair-plc-pnr-investors-securities-fraud-class-action-filed-contact-hagens-berman-before-october-2-2026-lead-plaintiff-deadline-302862939.html</v>
       </c>
       <c r="F589" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Black Rock Coffee Bar, Inc. (NASDAQ:BRCB) securities. If you suffered a loss on your Black Rock Coffee Bar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Black Rock Coffee Bar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit ..</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP alerts investors in Pentair plc (NYSE: PNR) that a securities fraud class action lawsuit filed against the company has been expanded to cover an earlier class period. Investors who suffered substantial losses are...</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Embecta Corp. ...</v>
+        <v>ROSEN, LEADING TRIAL ATTORNEYS, Encourages Hyliion Holdings Corp. Investors to Inquire About Securities Class Action Investigation - HYLN</v>
       </c>
       <c r="B590" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C590" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D590" t="str">
         <v>Finance</v>
       </c>
       <c r="E590" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-embecta-corp-r5201149.htm</v>
+        <v>https://www.newsfilecorp.com/release/311330/ROSEN-LEADING-TRIAL-ATTORNEYS-Encourages-Hyliion-Holdings-Corp.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-HYLN</v>
       </c>
       <c r="F590" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks to ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Hyliion Holdings Corp. (NYSE American: HYLN) resulting from allegations that Hyliion may have issued materially misleading business information to the investing public.SO WHAT: If you purchased Hyliion securities you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>Lost Money on Commvault Systems, Inc. (CVLT)? Join Class Action Before ...</v>
+        <v>Servion and Knowmax Partner to ground Agentic CX in Governed Knowledge: 1st Joint Customer Win in Europe</v>
       </c>
       <c r="B591" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C591" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D591" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E591" t="str">
-        <v>https://pr-inside.com/lost-money-on-commvault-systems-inc-cvlt-join-class-action-before-r5201148.htm</v>
+        <v>https://www.prweb.com/releases/servion-and-knowmax-partner-to-ground-agentic-cx-in-governed-knowledge-1st-joint-customer-win-in-europe-302862484.html</v>
       </c>
       <c r="F591" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. that ..</v>
+        <v>Strategic partnership pairs Servion's CX transformation practice with Knowmax's AI knowledge platform. Joint go-to-market across North America and EMEA. PRINCETON, N.J., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Servion Global Solutions, a global systems integrator with more than 30 years of CX...</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>Securities Fraud Class Action Filed Against First Solar, Inc. (FSLR) ...</v>
+        <v>APTIM Awarded $997M Navy Contract Vehicle for Global Fuel Infrastructure</v>
       </c>
       <c r="B592" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C592" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D592" t="str">
-        <v>Finance, Energy</v>
+        <v>Automotive</v>
       </c>
       <c r="E592" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-first-solar-inc-fslr-r5201147.htm</v>
+        <v>https://www.prnewswire.com/news-releases/aptim-awarded-997m-navy-contract-vehicle-for-global-fuel-infrastructure-302862967.html</v>
       </c>
       <c r="F592" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>As one of 10 awardees, the 5-time incumbent will continue providing inspection, repair, construction, and engineering services for mission-critical petroleum infrastructure worldwide. BATON ROUGE, La., Aug. 28, 2026 /PRNewswire/ -- APTIM, a leading environmental and infrastructure...</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>Levi &amp; Korsinsky Urges Sportradar Group AG (SRAD) Shareholders to Act ...</v>
+        <v>Futuri Flags the Hidden Cost of Building AI In-House</v>
       </c>
       <c r="B593" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C593" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D593" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E593" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-sportradar-group-ag-srad-shareholders-to-act-r5201145.htm</v>
+        <v>https://www.prnewswire.com/news-releases/futuri-flags-the-hidden-cost-of-building-ai-in-house-302862966.html</v>
       </c>
       <c r="F593" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Sportradar Group AG (NASDAQ:SRAD) securities. If you suffered a loss on your Sportradar Group AG investment and would like to explore a potential recovery under the federal securities laws, Learn about Sportradar Group AG Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>Futuri CEO Daniel Anstandig says building AI in-house means you've "volunteered to become a software company on the side," and identifies four categories where those builds carry more risk than expected. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- Generative AI has collapsed the time...</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>Investors Urged to Contact Levi &amp; Korsinsky for Information Before ...</v>
+        <v>Wix.com Ltd. (WIX) Investors: Securities Fraud Class Action Filed, Contact Hagens Berman Before September 22, 2026 Lead Plaintiff Deadline</v>
       </c>
       <c r="B594" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C594" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D594" t="str">
         <v>Finance</v>
       </c>
       <c r="E594" t="str">
-        <v>https://pr-inside.com/investors-urged-to-contact-levi-korsinsky-for-information-before-r5201144.htm</v>
+        <v>https://www.prnewswire.com/news-releases/wixcom-ltd-wix-investors-securities-fraud-class-action-filed-contact-hagens-berman-before-september-22-2026-lead-plaintiff-deadline-302862934.html</v>
       </c>
       <c r="F594" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks to ..</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Wix.com Ltd. (NASDAQ: WIX) faces a securities class action in the wake of mid-May's massive 27% drop in the price of the company's shares after Wix announced its Q1 2026 financial results. Among the disappointments, operating expenses...</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>QUINT Reviews 2026: Why Q.SCALP and Q.FACE Are Winning Over Buyers Seeking a Smarter Monthly Routine</v>
+        <v>PROCEPT BioRobotics Corporation (PRCT) Investors: Securities Fraud Class Action Filed, Contact Hagens Berman Before September 22, 2026 Lead Plaintiff Deadline</v>
       </c>
       <c r="B595" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C595" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D595" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E595" t="str">
-        <v>https://www.newswire.com/news/quint-reviews-2026-why-q-scalp-and-q-face-are-winning-over-buyers-seeking-a</v>
+        <v>https://www.prnewswire.com/news-releases/procept-biorobotics-corporation-prct-investors-securities-fraud-class-action-filed-contact-hagens-berman-before-september-22-2026-lead-plaintiff-deadline-302862925.html</v>
       </c>
       <c r="F595" t="str">
-        <v>As consumers look beyond demanding daily hair and skincare regimens, this QUINT review explores why Q.SCALP and Q.FACE are attracting attention, how the brand positions its once-monthly exosome-serum systems, and what buyers should confirm about pricing, subscriptions, FDA status, and guarantee terms before ordering.</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP alerts investors in PROCEPT BioRobotics Corporation (NASDAQ: PRCT) that a securities class action has been filed after repeated surprise unit handpiece sales underperformance and gradual revelations of excess...</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>Investor Alert: Deadline Approaching to Join PicS N.V. (PICS) Class ...</v>
+        <v>Commercial Maintenance Spotlight: Dryer Vent Wizard Blog Calls Attention to Larger-Scale Outlets</v>
       </c>
       <c r="B596" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C596" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D596" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E596" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-pics-n-v-pics-class-r5201143.htm</v>
+        <v>https://prunderground.com/commercial-maintenance-spotlight-dryer-vent-wizard-blog-calls-attention-to-large/cmtcz0hwo000604ju7qqk7jzv</v>
       </c>
       <c r="F596" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities who ..</v>
+        <v>The Dryer Vent Wizard Brand is described as having the franchise network and expertise to serve commercial clients as well as homeowners. The post Commercial Maintenance Spotlight: Dryer Vent Wizard Blog Calls Attention to Larger-Scale Outlets first appeared on</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>Levi &amp; Korsinsky Announces Investigation of Securities Claims Against ...</v>
+        <v>PRIM DEADLINE NOTICE: ROSEN, A GLOBALLY RECOGNIZED LAW FIRM, Encourages Primoris Services Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - PRIM</v>
       </c>
       <c r="B597" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C597" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D597" t="str">
         <v>Finance</v>
       </c>
       <c r="E597" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-announces-investigation-of-securities-claims-against-r5201142.htm</v>
+        <v>https://www.newsfilecorp.com/release/311714/PRIM-DEADLINE-NOTICE-ROSEN-A-GLOBALLY-RECOGNIZED-LAW-FIRM-Encourages-Primoris-Services-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-PRIM</v>
       </c>
       <c r="F597" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into FirstSun Capital Bancorp ("FirstSun Capital Bancorp") (NASDAQ:FSUN) concerning potential violations of the federal securities laws. FirstSun Capital Bancorp (NASDAQ: FSUN) shares declined on July 10, 2026 after the Company projected a $40-$41 million provision for credit losses and $42-$43 million in charge-offs for the second quarter of 2026, including a $22 million charge-off tied to a suspected-fraud loan.The projected charge-off and provision figures were disclosed in a Form 8-K filed after-market on July 9, 2026. In the release, ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Primoris Services Corporation (NYSE: PRIM) between August 5, 2025 and June 22, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline.SO WHAT: If you purchased Primoris common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>NABR: Der U.S. Fish and Wildlife Service lehnt zum zweiten Mal den Antrag von Aktivisten ab, Langschwanzmakaken in das Artenschutzgesetz aufzunehmen</v>
+        <v>Hank Green Announces ClockwiseTV, A New Content App that Puts Families in Control</v>
       </c>
       <c r="B598" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C598" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D598" t="str">
-        <v/>
+        <v>SaaS, Media</v>
       </c>
       <c r="E598" t="str">
-        <v>https://www.prnewswire.com/news-releases/nabr-der-us-fish-and-wildlife-service-lehnt-zum-zweiten-mal-den-antrag-von-aktivisten-ab-langschwanzmakaken-in-das-artenschutzgesetz-aufzunehmen-302825802.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/hank-green-announces-clockwisetv-content-160600209.html</v>
       </c>
       <c r="F598" t="str">
-        <v>WASHINGTON, 15. Juli 2026 /PRNewswire/ -- Am 14. Juli 2026 lehnte der U.S. Fish and Wildlife Service („USFWS") zum zweiten Mal einen Antrag der Organisation „People for the Ethical Treatment of Animals" („PETA") und anderer Aktivistengruppen, Langschwanzmakaken („LTM") (Macaca...</v>
+        <v>LOS ANGELES, August 28, 2026--ClockwiseTV, a human-curated content app for kids ages 8-12 designed to put families back in control, today announced early access to its platform.</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>PLAB INVESTOR DEADLINE: Photronics, Inc. Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit - HBSS</v>
+        <v>Paubox Is G2's Highest-Rated Email Encryption and HIPAA Compliant Messaging Software for Fall 2026</v>
       </c>
       <c r="B599" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C599" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D599" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E599" t="str">
-        <v>https://www.prnewswire.com/news-releases/plab-investor-deadline-photronics-inc-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit--hbss-302825738.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/paubox-g2s-highest-rated-email-160500513.html</v>
       </c>
       <c r="F599" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Photronics, Inc. (NASDAQ: PLAB) faces a securities class action lawsuit after its investors saw the price of their shares plunge $19.49 (-36%) on May 28, 2026. The move lower was triggered by the company's Q2 2026 results that brought into...</v>
+        <v>SAN FRANCISCO, August 28, 2026--Paubox holds the highest customer satisfaction score on G2 in email encryption, at 99 out of 100, and in HIPAA compliant messaging, at 100 out of 100. In G2's Fall 2026 Reports, published this month, Paubox ranked first in 49 of the 127 reports and earned 120 badges across nine software categories.</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>HUBG INVESTOR ALERT: Hub Group, Inc. Investors with Substantial Losses Have Opportunity to Lead the Hub Group Class Action Lawsuit - HBSS</v>
+        <v>Self Storage Opens with Professional Management in Cartersville</v>
       </c>
       <c r="B600" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C600" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D600" t="str">
         <v>Finance</v>
       </c>
       <c r="E600" t="str">
-        <v>https://www.prnewswire.com/news-releases/hubg-investor-alert-hub-group-inc-investors-with-substantial-losses-have-opportunity-to-lead-the-hub-group-class-action-lawsuit--hbss-302825736.html</v>
+        <v>https://www.pr.com/press-release/976249</v>
       </c>
       <c r="F600" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Hub Group, Inc. (NASDAQ: HUBG) and certain of its current and former executives (together, "co-defendants") face a securities class action lawsuit, which seeks to represent investors who purchased or acquired Hub Group securities between April...</v>
+        <v>Local owners of Alpha Omega Stor-All Cartersville proudly announce the acquisition of the self-storage facility at Cartersville 175 South Morningside Drive. This facility, being managed by Absolute Storage Management (Absolute) features 314 units totaling 42,870 rentable square feet. It offers safe and secure climate-controlled and non-climate-controlled storage options to the local communities of Emerson, Euharlee and [PR.com]</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>BTU INVESTOR DEADLINE: Peabody Energy Corporation Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit - HBSS</v>
+        <v>Rygte i Inside Business</v>
       </c>
       <c r="B601" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C601" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D601" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E601" t="str">
-        <v>https://www.prnewswire.com/news-releases/btu-investor-deadline-peabody-energy-corporation-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit--hbss-302825732.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352807/0/da/rygte-i-inside-business.html</v>
       </c>
       <c r="F601" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Peabody Energy Corporation (NYSE: BTU) faces a securities class action lawsuit related to surprise disclosures the company made to investors on March 30 and May 5, 2026 about problems with its flagship metallurgical coal asset ("Centurion")....</v>
+        <v>Under henvisning til gårsdagens artikel i Inside Business, kan det bekræftes, at der er rettet henvendelse til bestyrelsesformanden for PARKEN Sport &amp;amp; Entertainment A/S (” PSE ”) med anmodning om et møde vedrørende et muligt bud på selskabet.</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>BRCB INVESTOR DEADLINE: Black Rock Coffee Bar, Inc. Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit - HBSS</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Aardvark Therapeutics, Inc. Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B602" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C602" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D602" t="str">
         <v>Finance</v>
       </c>
       <c r="E602" t="str">
-        <v>https://www.prnewswire.com/news-releases/brcb-investor-deadline-black-rock-coffee-bar-inc-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit--hbss-302825727.html</v>
+        <v>https://www.newsfilecorp.com/release/310018/Bronstein-Gewirtz-Grossman-LLC-Urges-Aardvark-Therapeutics-Inc.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F602" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Black Rock Coffee Bar, Inc. (NASDAQ: BRCB) faces a securities class action lawsuit related to disclosures the company made to investors within its initial public offering documents whereby it issued about 16.9 million shares to investors at $20...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Aardvark Therapeutics, Inc. (NASDAQ: AARD) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Aardvark securities: (1) pursuant to...</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>LumaCina Appoints Gary Bird as CEO to Accelerate Growth and Expand Global Sterile Injectables Portfolio</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Flotek Industries, Inc. Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B603" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C603" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D603" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E603" t="str">
-        <v>https://www.prnewswire.com/news-releases/lumacina-appoints-gary-bird-as-ceo-to-accelerate-growth-and-expand-global-sterile-injectables-portfolio-302822221.html</v>
+        <v>https://www.newsfilecorp.com/release/311896/Bronstein-Gewirtz-Grossman-LLC-Urges-Flotek-Industries-Inc.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F603" t="str">
-        <v>Executive Chair Mark Crotty to continue guiding long-term strategic direction PERTH, Australia, July 14, 2026 /PRNewswire/ -- LumaCina, a global supplier and marketer of sterile injectable pharmaceutical products and a Bridgewest Group portfolio company, announced the appointment of Gary...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Flotek Industries, Inc. (NYSE: FTK) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Flotek securities between August 3, 2026 and...</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>EMBC INVESTOR DEADLINE: Embecta Corp. Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit-- HBSS</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Fractyl Health, Inc. Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B604" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C604" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D604" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E604" t="str">
-        <v>https://www.prnewswire.com/news-releases/embc-investor-deadline-embecta-corp-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit---hbss-302825725.html</v>
+        <v>https://www.newsfilecorp.com/release/311065/Bronstein-Gewirtz-Grossman-LLC-Urges-Fractyl-Health-Inc.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F604" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Embecta Corp. (NASDAQ: EMBC) faces a securities class action lawsuit, which seeks to represent investors who purchased or acquired Embecta common stock between November 25, 2025 and May 4, 2026. The lawsuit follows the company's disastrous Q2...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fractyl Health, Inc. (NASDAQ: GUTS) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fractyl securities between January 13, 2025...</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>Crescent Biopharma Announces Pricing of Public Offering of Ordinary Shares and Pre-Funded Warrants</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Insulet Corporation Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B605" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C605" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D605" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E605" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327429/0/en/Crescent-Biopharma-Announces-Pricing-of-Public-Offering-of-Ordinary-Shares-and-Pre-Funded-Warrants.html</v>
+        <v>https://www.newsfilecorp.com/release/311152/Bronstein-Gewirtz-Grossman-LLC-Urges-Insulet-Corporation-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F605" t="str">
-        <v>WALTHAM, Mass., July 14, 2026 (GLOBE NEWSWIRE) -- Crescent Biopharma, Inc. (“Crescent” or the “Company”) (Nasdaq: CBIO), a clinical-stage biotechnology company dedicated to rapidly advancing the next wave of therapies for cancer patients, today announced the pricing of its underwritten public offering of 8,094,793 ordinary shares and in lieu of ordinary shares to certain investors, pre-funded warrants to purchase up to 525,897 ordinary shares. The ordinary shares are being sold to the public at a price of $14.50 per share and the pre-funded warrants are being sold at a price to the public of $14.499 per pre-funded warrant, which represents the per ordinary share price less the $0.001 per share exercise price for each such pre-funded warrant. The gross proceeds to Crescent from the offering</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Insulet Corporation (NASDAQ: PODD) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Insulet securities between May 21, 2025 and May...</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>ERAS INVESTOR DEADLINE: Erasca, Inc. Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit - HBSS</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges UWM Holdings Corporation Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B606" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C606" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D606" t="str">
         <v>Finance</v>
       </c>
       <c r="E606" t="str">
-        <v>https://www.prnewswire.com/news-releases/eras-investor-deadline-erasca-inc-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit--hbss-302825729.html</v>
+        <v>https://www.newsfilecorp.com/release/310029/Bronstein-Gewirtz-Grossman-LLC-Urges-UWM-Holdings-Corporation-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F606" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Erasca, Inc. (NASDAQ: ERAS) faces a securities class action after the stock tanked $9.25 (-48%) on news that Revolution Medicines (RevMed) accused Erasca of patent infringement concerning Erasca's pan-RAS molecular glue targeting solid tumors...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against UWM Holdings Corporation (NYSE: UWMC) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired UWM securities between March 9, 2026 and...</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>INVESTOR DEADLINE: Verra Mobility Corp. (VRRM) Investors with Substantial Losses Have Opportunity to Lead the Verra Mobility Class Action Lawsuit- HBSS</v>
+        <v>Conquest Enters into Definitive Agreement to Sell Belfast-Teck Mag Property to Inventus Mining</v>
       </c>
       <c r="B607" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C607" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D607" t="str">
-        <v>Finance, Automotive</v>
+        <v>Real Estate</v>
       </c>
       <c r="E607" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-deadline-verra-mobility-corp-vrrm-investors-with-substantial-losses-have-opportunity-to-lead-the-verra-mobility-class-action-lawsuit-hbss-302825724.html</v>
+        <v>https://www.newsfilecorp.com/release/311965/Conquest-Enters-into-Definitive-Agreement-to-Sell-BelfastTeck-Mag-Property-to-Inventus-Mining</v>
       </c>
       <c r="F607" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Hagens Berman (HBSS), a securities litigation leader, is broadening its investigation into Verra Mobility Corp. (NASDAQ: VRRM) following the company's disclosure of an abrupt leadership transition. The news comes in the wake of a securities...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Conquest Resources Limited (TSXV: CQR) ("Conquest" or the "Company") announces that it has entered into a definitive property purchase agreement dated August 27, 2026, with Inventus Mining Corp. (TSXV: IVS) ("Inventus"), pursuant to which Inventus will acquire Conquest's 100% interest in the Belfast-Teck Mag property package, including the past-producing Golden Rose Mine, located approximately 70 kilometers northeast of Sudbury, Ontario (the...</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>INVESTOR NOTICE: PicS (PICS) Investors with Substantial Losses Have Opportunity to Lead Investor Class Action- HBSS</v>
+        <v>Dr. Mark Huh of Rapha Dental Recognized by NJ Top Dentists for 2026</v>
       </c>
       <c r="B608" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C608" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D608" t="str">
-        <v>Finance</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E608" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-notice-pics-pics-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-hbss-302825720.html</v>
+        <v>https://www.pr.com/press-release/977608</v>
       </c>
       <c r="F608" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Hagens Berman, a recognized leader in securities litigation, is actively investigating claims pled in an investor class action alleging that PicS N.V. (NASDAQ: PICS) January 30, 2026, Initial Public Offering (IPO) documents contained...</v>
+        <v>Rapha Dental is pleased to announce that Dr. Mark Huh, DMD, has been reviewed and approved by NJ Top Dentists for 2026. Based in Cinnaminson, NJ, Dr. Huh provides family, cosmetic, implant, restorative, and emergency dental care with an emphasis on conservative treatment, patient education, and personalized care for patients throughout Burlington County. [PR.com]</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>INVESTOR NOTICE: GRAIL, Inc. (GRAL) Investors with Substantial Losses Have Opportunity to Lead Investor Class Action- Hagens Berman</v>
+        <v>Inventus to Acquire Historic Golden Rose Mine Adding High-Grade Gold Growth Asset 14 km From Pardo</v>
       </c>
       <c r="B609" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C609" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D609" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E609" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-notice-grail-inc-gral-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-hagens-berman-302825717.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352804/0/en/inventus-to-acquire-historic-golden-rose-mine-adding-high-grade-gold-growth-asset-14-km-from-pardo.html</v>
       </c>
       <c r="F609" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- On February 20, 2026, GRAIL, Inc. (NASDAQ: GRAL) shed over $2.2 billion of market capitalization after surprising investors with its NHS-Galleri Trial readout. The news caused huge investor losses and triggered a securities class action lawsuit...</v>
+        <v>Inventus to acquire the historic Golden Rose Mine, adding a high-grade gold growth asset 14 km from Pardo and expanding its land position to 681 km².</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>VERI INVESTOR NOTICE: Veritone, Inc. Investors with Substantial Losses Have Opportunity to Lead Investor Class Action Lawsuit - HBSS</v>
+        <v>Liquid Wellness &amp;amp; IV expansion continues with New Scottsdale, Arizona retail clinic</v>
       </c>
       <c r="B610" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C610" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D610" t="str">
-        <v>Finance</v>
+        <v>Retail</v>
       </c>
       <c r="E610" t="str">
-        <v>https://www.prnewswire.com/news-releases/veri-investor-notice-veritone-inc-investors-with-substantial-losses-have-opportunity-to-lead-investor-class-action-lawsuit--hbss-302825719.html</v>
+        <v>https://www.prweb.com/releases/liquid-wellness--iv-expansion-continues-with-new-scottsdale-arizona-retail-clinic-302861376.html</v>
       </c>
       <c r="F610" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- National shareholder rights firm Hagens Berman (HBSS) is actively investigating claims alleged against Veritone, Inc. (NASDAQ: VERI) and certain of its executives in a pending securities class action filed after the company admitted its...</v>
+        <v>Liquid Wellness &amp; IV Continues Expansion in Scottsdale SCOTTSDALE, Ariz., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Liquid Wellness &amp; IV, a rapidly growing leader in IV hydration, wellness, and longevity, is proud to announce its continued national expansion with the opening of a new retail...</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>SRAD 3-DAY DEADLINE ALERT: HBSS Investigates Sportradar Group AG (SRAD) Securities Class Action Claims After Short Seller Reports Expose Alleged Illegal Gambling Ties</v>
+        <v>SCE Continues Commitment to Eaton Fire Recovery and Community Engagement with Sept. 10 Meeting</v>
       </c>
       <c r="B611" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C611" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D611" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E611" t="str">
-        <v>https://www.prnewswire.com/news-releases/srad-3-day-deadline-alert-hbss-investigates-sportradar-group-ag-srad-securities-class-action-claims-after-short-seller-reports-expose-alleged-illegal-gambling-ties-302825712.html</v>
+        <v>https://finance.yahoo.com/energy/articles/sce-continues-commitment-eaton-fire-160000613.html</v>
       </c>
       <c r="F611" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP (HBSS), a leading national securities litigation firm, is investigating claims in a securities class action lawsuit against Sportradar Group (NASDAQ: SRAD) and its executives. The lawsuit is brought on behalf of...</v>
+        <v>ROSEMEAD, Calif., August 28, 2026--Southern California Edison today announced the next community meeting as part of its ongoing commitment to help those directly impacted by the Eaton Fire explore their recovery options. The meeting will take place Sept. 10 at Westminster Presbyterian Church in Pasadena, bringing together company leaders and program participants to answer questions about the Wildfire Recovery Compensation Program and provide information to help attendees make informed decisions</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>CVLT 3-DAY DEADLINE ALERT: Commvault (CVLT) Investors Alerted to Securities Class Action, Encouraged to Contact HBSS</v>
+        <v>Announcing Defense Strategies Institute’s 15th Annual SOF &amp; Irregular Warfare Symposium</v>
       </c>
       <c r="B612" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C612" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D612" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E612" t="str">
-        <v>https://www.prnewswire.com/news-releases/cvlt-3-day-deadline-alert-commvault-cvlt-investors-alerted-to-securities-class-action-encouraged-to-contact-hbss-302825714.html</v>
+        <v>https://www.pr.com/press-release/977377</v>
       </c>
       <c r="F612" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Hagens Berman (HBSS), a national shareholder rights firm, alerts investors in Commvault Systems, Inc. (NASDAQ: CVLT) that a newly filed securities class action lawsuit has expanded the alleged class period. The lawsuit now covers investors who...</v>
+        <v>Senior special operations and irregular warfare leaders to convene in Tampa, Florida. [PR.com]</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>PG&amp;amp;E Monitoring High Wind Event, Is Preparing for Possible Public Safety Power Shutoff for Portions of 10 Counties</v>
+        <v>STEALTHGAS INC. Announces the Date for the Release of the Second Quarter 2026 Financial and Operating Results, Conference Call and Webcast</v>
       </c>
       <c r="B613" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C613" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D613" t="str">
-        <v>Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E613" t="str">
-        <v>https://www.prnewswire.com/news-releases/pge-monitoring-high-wind-event-is-preparing-for-possible-public-safety-power-shutoff-for-portions-of-10-counties-302825787.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352793/9952/en/stealthgas-inc-announces-the-date-for-the-release-of-the-second-quarter-2026-financial-and-operating-results-conference-call-and-webcast.html</v>
       </c>
       <c r="F613" t="str">
-        <v>Around 7,800 customers could be affected beginning Wednesday, July 15 OAKLAND, Calif., July 14, 2026 /PRNewswire/ -- Pacific Gas and Electric Company (PG&amp;E) is closely monitoring a potential high wind event expected to affect portions of PG&amp;E's service area beginning Wednesday, July 14,...</v>
+        <v>ATHENS, Greece, Aug. 28, 2026 (GLOBE NEWSWIRE) -- STEALTHGAS INC. (NASDAQ: GASS) (the “Company”), a ship-owning company serving the liquefied petroleum gas (LPG) sector of the international shipping industry, announced today that it will release its second quarter operating and financial results for the period ended June 30, 2026 before the market opens in New York on September 2, 2026.</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>CALX IMPORTANT DEADLINE: ROSEN, TOP RANKED GLOBAL COUNSEL, Encourages ...</v>
+        <v>Dryer Vent Wizard' has Real Estate Investor Endorsement for Enhanced Portfolio Safety and Efficiency</v>
       </c>
       <c r="B614" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C614" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D614" t="str">
-        <v>Finance</v>
+        <v>Real Estate, Education</v>
       </c>
       <c r="E614" t="str">
-        <v>https://pr-inside.com/calx-important-deadline-rosen-top-ranked-global-counsel-encourages-r5201141.htm</v>
+        <v>https://prunderground.com/dryer-vent-wizard-has-real-estate-investor-endorsement-for-enhanced-portfolio-sa/cmtcykna1000804l7jc390k4f</v>
       </c>
       <c r="F614" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Calix, Inc. (NYSE:CALX) between January 28, 2026 and April 21, 2026, inclusive (the "Class Period"), of the important July 27, 2026 lead plaintiff deadline. SO WHAT: If you purchased Calix securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Calix class action, go to https://rosenlegal.com/cases/calix-inc/join or call Phillip Kim, Esq. toll-free at ..</v>
+        <v>Real Estate Investors appreciate NREIN, one of the largest Real Estate Networks for learning who to turn to in the home and commercial building service industry The post Dryer Vent Wizard' has Real Estate Investor Endorsement for Enhanced Portfolio Safety and Efficiency first appeared on</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>Corgi Insurance Launches Golden, a Dedicated Sports and Entertainment Insurance Vertical Built for the $600 Billion Sports Industry</v>
+        <v>ROBOTECH 2026 Unveils Comprehensive Upgrade to Accelerate Large-Scale Adoption of Embodied Intelligence Technologies</v>
       </c>
       <c r="B615" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C615" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D615" t="str">
         <v/>
       </c>
       <c r="E615" t="str">
-        <v>https://www.prnewswire.com/news-releases/corgi-insurance-launches-golden-a-dedicated-sports-and-entertainment-insurance-vertical-built-for-the-600-billion-sports-industry-302825733.html</v>
+        <v>https://www.pr.com/press-release/977298</v>
       </c>
       <c r="F615" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Corgi Insurance has announced the launch of Golden by Corgi, a dedicated sports and entertainment vertical built for the leagues, federations, clubs, events, and venues that support athletes and fans all around the world. The global sports...</v>
+        <v>ROBOTECH 2026 EMBODIED ROBOTICS TECHNOLOGY &amp; APPLICATION EXPO, taking place on October 27–29, 2026 in Shenzhen, will showcase the latest advances in embodied intelligence across industrial, commercial, and special-purpose applications. Covering the full robotics value chain, the event connects research, innovation, and real-world deployment, while fostering cross-industry collaboration through its co-location with [PR.com]</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>GEM and Senhwa Biosciences have formally executed a Share Purchase Agreement for up to NT$500 million</v>
+        <v>L'équipementier mondial de premier rang YFORE lance la première clé numérique fabriquée aux États-Unis</v>
       </c>
       <c r="B616" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C616" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D616" t="str">
         <v/>
       </c>
       <c r="E616" t="str">
-        <v>https://www.prnewswire.com/news-releases/gem-and-senhwa-biosciences-have-formally-executed-a-share-purchase-agreement-for-up-to-nt500-million-302825774.html</v>
+        <v>https://www.prnewswire.com/news-releases/lequipementier-mondial-de-premier-rang-yfore-lance-la-premiere-cle-numerique-fabriquee-aux-etats-unis-302862950.html</v>
       </c>
       <c r="F616" t="str">
-        <v>TAIPEI and SAN DIEGO, July 14, 2026 /PRNewswire/ -- GEM Global Yield LLC SCS ("GEM") has executed a Share Purchase Agreement (the "SPA") with the existing shareholders of Taiwan-listed Senhwa Biosciences Inc. (TPEx: 6492), under which GEM has committed up to NT$500 million (approximately...</v>
+        <v>SUWANEE, Géorgie, 28 août 2026 /PRNewswire/ -- YFORE Technology a officiellement lancé aujourd'hui sa première clé numérique fabriquée aux États-Unis dans son usine de Suwanee, en Géorgie, marquant ainsi le début de la production en série locale destinée à l'Amérique du Nord. Grâce à une...</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Roblox Corporation Investors ...</v>
+        <v>AirAsia brings more ways to explore Malaysia this National Day</v>
       </c>
       <c r="B617" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C617" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D617" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E617" t="str">
-        <v>https://pr-inside.com/rosen-leading-investor-counsel-encourages-roblox-corporation-investors-r5201140.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359664</v>
       </c>
       <c r="F617" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Roblox Corporation (NYSE:RBLX) between October 30, 2025 and April 30, 2026, inclusive (the "Class Period"), of the important August 7, 2026 lead plaintiff deadline. SO WHAT: If you purchased Roblox common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Roblox class action, go to https://rosenlegal.com/cases/roblox-corporation-2026/join or call Phillip Kim, Esq. ..</v>
+        <v>As Malaysia celebrates its 69th National Day, AirAsia is giving Malaysians more reasons to explore home with 15% off domestic fares* when booking via AirAsia MOVE. From vibrant cities and cultural destinations to island escapes and hometown visits, travellers can discover more of Malaysia while enjoying greater value this Merdeka season. - - Booking Period : 26 August to 1 September 2026 - - Travel Period : 2 September 2026 to 31 March 2027 - - Explore More of Malaysia with AirAsia - - From... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359664</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>My Marketing Pro Announces Strong Second Quarter Marked by New Feature Releases, Key Partnerships, and Innovative Campaigns</v>
+        <v>Kaplan Fox Reminds Coastal Financial Corporation (CCB) Investors of an Investigation into Potential Securities Law Violations</v>
       </c>
       <c r="B618" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C618" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D618" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E618" t="str">
-        <v>https://pressreleasenews.org/pressroom/my-marketing-pro-announces-strong-second-quarter-marked-by-new-feature-releases-key-partnerships-and-innovative-campaigns</v>
+        <v>https://www.newsfilecorp.com/release/311338/Kaplan-Fox-Reminds-Coastal-Financial-Corporation-CCB-Investors-of-an-Investigation-into-Potential-Securities-Law-Violations</v>
       </c>
       <c r="F618" t="str">
-        <v>My Marketing Pro announced a strong second quarter: three product releases (a Chrome sales extension, a mobile app, and a patent-pending conversational-AI site pixel), an expanded Versium data partnership, an innovative text-to-screen program for Zoom's "Dear IT" campaign, and dramatically faster campaign delivery.</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Coastal Financial Corporation ("Coastal" or the "Company") (NASDAQ: CCB).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Coastal investor and have suffered losses, or if you have information that could assist in the Coastal investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>Lost Money on Erasca, Inc. (ERAS)? Urged to Join Class Action Before ...</v>
+        <v>From Shenzhen to Jakarta: 400+ Exhibitors to Showcase Next-Gen Lifestyle Products at RX Huabo Indonesia Fair 2026</v>
       </c>
       <c r="B619" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C619" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D619" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E619" t="str">
-        <v>https://pr-inside.com/lost-money-on-erasca-inc-eras-urged-to-join-class-action-before-r5201139.htm</v>
+        <v>https://www.pr.com/press-release/977438</v>
       </c>
       <c r="F619" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. ..</v>
+        <v>RX Huabo Asia Gift &amp; Home Fair returns to Jakarta, Sep 3–5, 2026. The event connects global exhibitors and agile supply chains with Southeast Asia’s booming design-driven market in lifestyle products and gifts. [PR.com]</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>Shareholders of Embecta Corp. (EMBC): Protect Your Rights Before August ...</v>
+        <v>Shiji and Rivalry Tech Partnership Reveals an Unexpected Benefit of Self-Service: More Time for Hospitality</v>
       </c>
       <c r="B620" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C620" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D620" t="str">
-        <v>Finance</v>
+        <v>SaaS</v>
       </c>
       <c r="E620" t="str">
-        <v>https://pr-inside.com/shareholders-of-embecta-corp-embc-protect-your-rights-before-august-r5201138.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359662</v>
       </c>
       <c r="F620" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>Shiji and Rivalry Tech announced their partnership integrating Rivalry Tech&amp;#39;s hospitality-focused self-service kiosk platform with Shiji&amp;#39;s Infrasys POS, following the successful launch of the first integrated food and beverage kiosk implementation between the two companies in the Americas at Hyatt Regency Savannah. - - Launched in May 2026, the deployment is challenging one of hospitality&amp;#39;s biggest assumptions: that self-service comes at the expense of personal service. By moving rout... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359662</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Intuit Inc. Investors to ...</v>
+        <v>Citaglobal Records RM25.2 Million PATMI in FP2026, Surpassing FY2024</v>
       </c>
       <c r="B621" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C621" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D621" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E621" t="str">
-        <v>https://pr-inside.com/rosen-leading-investor-counsel-encourages-intuit-inc-investors-to-r5201137.htm</v>
+        <v>https://pr-inside.com/citaglobal-records-rm25-2-million-patmi-in-fp2026-surpassing-fy-r5217137.htm</v>
       </c>
       <c r="F621" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Intuit Inc. (NASDAQ:INTU) between August 22, 2025 and May 20, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than September 8, 2026. SO WHAT: If you purchased Intuit securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or ..</v>
+        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 28, 2026 / Citaglobal Berhad ("Citaglobal" or the "Group"), a Bumiputera-controlled infrastructure platform with businesses spanning energy, environment, connectivity and civil engineering, recorded Profit After Tax and Minority Interests ("PATMI") of RM25.2 million on revenue of RM606.2 million for the 18-month financial period ended 30 June 2026 ("FP2026"). Citaglobal's FP2026 PATMI of RM25.2 million exceeded the RM14.8 million recorded in FY2024. On a simple annualised basis, this equates to approximately RM16.8 million, around 13% ahead of FY2024, reflecting continued earnings delivery from the Group's established businesses. Basic earnings per share for FP2026 stood at ..</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>Tenaya Therapeutics Reports Inducement Grants under NASDAQ Listing Rule 5635(c)(4)</v>
+        <v>Ahead of Peak Hurricane Season, PSE&amp;amp;G Highlights Strong Reliability Results</v>
       </c>
       <c r="B622" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C622" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D622" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Media</v>
       </c>
       <c r="E622" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327426/0/en/Tenaya-Therapeutics-Reports-Inducement-Grants-under-NASDAQ-Listing-Rule-5635-c-4.html</v>
+        <v>https://www.prnewswire.com/news-releases/ahead-of-peak-hurricane-season-pseg-highlights-strong-reliability-results-302862944.html</v>
       </c>
       <c r="F622" t="str">
-        <v>SOUTH SAN FRANCISCO, Calif., July 14, 2026 (GLOBE NEWSWIRE) -- Tenaya Therapeutics Inc. (NASDAQ: TNYA), a clinical-stage biotechnology company with a mission to discover, develop and deliver potentially curative therapies that address the underlying causes of heart disease, today announced that it granted stock options to purchase 1,650,000 shares of Tenaya common stock to Eric Hyllengren, its newly appointed Chief Financial Officer, and an aggregate of 187,200 shares of Tenaya common stock to two new non-executive employees in connection with the commencement of their employment.</v>
+        <v>Infrastructure projects across New Jersey are delivering measurable results: 50% improvement in reliability achieved across the 20 upgraded circuits by replacing approximately 22,000 utility poles from 2023 through July 2026 Photos and video from today's event available here NEWARK, N.J.,...</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Insulet Corporation Investors ...</v>
+        <v>New Batch of Life-Size Animatronic Gremlins Unleashed This Halloween</v>
       </c>
       <c r="B623" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C623" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D623" t="str">
-        <v>Finance</v>
+        <v>Retail</v>
       </c>
       <c r="E623" t="str">
-        <v>https://pr-inside.com/rosen-leading-investor-counsel-encourages-insulet-corporation-investors-r5201136.htm</v>
+        <v>https://www.prnewswire.com/news-releases/new-batch-of-life-size-animatronic-gremlins-unleashed-this-halloween-302862936.html</v>
       </c>
       <c r="F623" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Insulet Corporation (NASDAQ:PODD) between February 21, 2025 and May 26, 2026, inclusive (the "Class Period"), of the important August 31, 2026 lead plaintiff deadline. SO WHAT: If you purchased Insulet securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Insulet class action, go to https://rosenlegal.com/cases/insulet-corporation/join or call Phillip Kim, Esq. toll-free at ..</v>
+        <v>Wreak Havoc with NEW Animated Mohawk and Animated Gremlins Trio DALLAS, Aug. 28, 2026 /PRNewswire/ -- Grab the popcorn and prepare for chaos! In partnership with Warner Bros. Discovery Global Consumer Products, Gemmy is excited to announce that a new batch of animatronic Gremlins have...</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>Levi &amp; Korsinsky Notifies Commvault Systems, Inc. (CVLT) Shareholders ...</v>
+        <v>GUERBET : Nombre d'actions et de droits de vote composant le capital de la société au 31 juillet 2026</v>
       </c>
       <c r="B624" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C624" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D624" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E624" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-commvault-systems-inc-cvlt-shareholders-r5201135.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352783/0/fr/guerbet-nombre-d-actions-et-de-droits-de-vote-composant-le-capital-de-la-soci%C3%A9t%C3%A9-au-31-juillet-2026.html</v>
       </c>
       <c r="F624" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. ..</v>
+        <v>DECLARATION RELATIVE AU NOMBRE DE DROITS DE VOTE ET D'ACTIONS COMPOSANT LE CAPITAL DE LA SOCIETE</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>HUBG ALERT: Securities Fraud Class Action Launched Against Hub Group, ...</v>
+        <v>IRG Acquires 422,727-Square Foot Distribution Facility in St. Paul</v>
       </c>
       <c r="B625" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C625" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D625" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E625" t="str">
-        <v>https://pr-inside.com/hubg-alert-securities-fraud-class-action-launched-against-hub-group-r5201134.htm</v>
+        <v>https://www.prnewswire.com/news-releases/irg-acquires-422-727-square-foot-distribution-facility-in-st-paul-302862931.html</v>
       </c>
       <c r="F625" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Rail-served cross-dock property expands IRG's industrial portfolio in the Twin Cities region ST. PAUL, Minn., Aug. 28, 2026 /PRNewswire/ -- Industrial Realty Group, LLC (IRG), one of the largest privately held commercial and industrial real estate firms in the United States, announced...</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>Dr. Xiang Yanping of AICT: Building a New Paradigm of Artificial Intelligence with High-Precision Physical AI</v>
+        <v>Simfoni's Virgil AI Wins Stevie® Award for Best AI-Powered Product or Service</v>
       </c>
       <c r="B626" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C626" t="str">
-        <v>PressReleaseNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D626" t="str">
         <v>AI</v>
       </c>
       <c r="E626" t="str">
-        <v>https://pressreleasenews.org/pressroom/dr-xiang-yanping-of-aict-building-a-new-paradigm-of-artificial-intelligence-with-high-precision-physical-ai</v>
+        <v>https://www.prweb.com/releases/simfonis-virgil-ai-wins-stevie-award-for-best-ai-powered-product-or-service-302862504.html</v>
       </c>
       <c r="F626" t="str">
-        <v/>
+        <v>Procurement AI agent is recognized in one of the most competitive categories in this year's International Business Awards® program BEDMINSTER, N.J., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Simfoni, a global provider of spend intelligence and procurement automation solutions, today announced...</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>August 10, 2026 Deadline: Join Class Action Lawsuit Against ADMA Biologics, ...</v>
+        <v>SMJ International Holdings Inc. Issues Statement Regarding Unusual Market Action</v>
       </c>
       <c r="B627" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C627" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D627" t="str">
         <v>Finance</v>
       </c>
       <c r="E627" t="str">
-        <v>https://pr-inside.com/august-10-2026-deadline-join-class-action-lawsuit-against-adma-biologics-r5201133.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352784/0/en/smj-international-holdings-inc-issues-statement-regarding-unusual-market-action.html</v>
       </c>
       <c r="F627" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>SINGAPORE, Aug. 28, 2026 (GLOBE NEWSWIRE) -- SMJ International Holdings Inc. (NYSE American: SMJF) (“SMJ” or the “Company”) , a Singapore-based premium flooring specialist that distributes a wide range of premium flooring products under its proprietary “SMJ” brand across Asia markets, today issued the following statement pursuant to Section 401(d) of the NYSE American Company Guide in response to unusual market action on August 27, 2026. The Company has made inquiries and has been unable to determine whether corrective actions are appropriate at this time. The Company is further announcing that the Company is not aware of any material nonpublic information or business developments that have not been publicly disclosed that would account for the recent trading activity.</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>July 27, 2026 Deadline: Join Class Action Lawsuit Against AeroVironment, ...</v>
+        <v>Avangrid Foundation Celebrates Opening of Alameda Community Schoolyard in Oregon</v>
       </c>
       <c r="B628" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C628" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D628" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E628" t="str">
-        <v>https://pr-inside.com/july-27-2026-deadline-join-class-action-lawsuit-against-aerovironment-r5201132.htm</v>
+        <v>https://finance.yahoo.com/energy/articles/avangrid-foundation-celebrates-opening-alameda-154400227.html</v>
       </c>
       <c r="F628" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks ..</v>
+        <v>ONTARIO, Oregon, August 28, 2026--The Avangrid Foundation, the philanthropic arm of leading energy company Avangrid Inc., a member of the Iberdrola Group, in partnership with Trust for Public Land, celebrated the ribbon-cutting of the Alameda Community Schoolyard in Ontario, Oregon on August 27th, marking the completion of a transformational project designed to expand access to outdoor recreation for students and residents across Malheur County. The project was made possible through funding from</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>SRAD DEADLINE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Sportradar ...</v>
+        <v>Hilton Expands LXR Hotels &amp; Resorts in Costa Rica with Marav� Manuel Antonio Signing</v>
       </c>
       <c r="B629" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C629" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D629" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E629" t="str">
-        <v>https://pr-inside.com/srad-deadline-rosen-skilled-investor-counsel-encourages-sportradar-r5201131.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359661</v>
       </c>
       <c r="F629" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Class A ordinary shares of Sportradar Group AG (NASDAQ:SRAD) between November 7, 2024 and April 21, 2026, inclusive (the "Class Period"), of the important July 17, 2026 lead plaintiff deadline. SO WHAT: If you purchased Sportradar Class A ordinary shares during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Sportradar class action, go to https://rosenlegal.com/cases/sportradar-group-ag/join ..</v>
+        <v>- - &amp;#8226; Hilton announced the signing of Marav� Manuel Antonio, LXR Hotels &amp;amp; Resorts, marking the brand&amp;#39;s upcoming debut in Costa Rica and a significant step in Hilton&amp;#39;s continued luxury expansion across the Caribbean and Latin America. - &amp;#8226; Anticipated to open in 2029, the nature-immersed luxury resort and residences will bring elevated hospitality and ownership opportunities to one of Costa Rica&amp;#39;s most coveted coastal destinations. - &amp;#8226; Located on a nearly 40-acre estate of rare, titled be... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359661</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>iKippahs rolls out custom black kippah bundles for evening and black-tie occasions</v>
+        <v>Major shareholder announcement</v>
       </c>
       <c r="B630" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C630" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D630" t="str">
-        <v>Retail</v>
+        <v/>
       </c>
       <c r="E630" t="str">
-        <v>https://pressreleasenews.org/pressroom/ikippahs-rolls-out-custom-black-kippah-bundles-for-evening-and-black-tie-occasions</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352782/0/en/major-shareholder-announcement.html</v>
       </c>
       <c r="F630" t="str">
-        <v>iKippahs, a New York-based headwear company, has partnered with formalwear retailers to offer custom Black kippah bundles designed to coordinate with tuxedos for black-tie events.</v>
+        <v>Company announcement No. 54/2026</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>LONGi Makes S&amp;amp;P Global Energy Premier List of Tier 1 Cleantech Companies 2026</v>
+        <v>Orsini to Serve as Specialty Pharmacy Partner for Priovant's LISRAYA™ (brepocitinib)</v>
       </c>
       <c r="B631" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C631" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D631" t="str">
-        <v>Energy</v>
+        <v>Healthcare</v>
       </c>
       <c r="E631" t="str">
-        <v>https://www.prnewswire.com/news-releases/longi-makes-sp-global-energy-premier-list-of-tier-1-cleantech-companies-2026-302825762.html</v>
+        <v>https://www.prnewswire.com/news-releases/orsini-to-serve-as-specialty-pharmacy-partner-for-priovants-lisraya-brepocitinib-302862937.html</v>
       </c>
       <c r="F631" t="str">
-        <v>XI'AN, China, July 14, 2026 /PRNewswire/ -- LONGi Green Energy Technology Co., Ltd., one of the world's leading Solar-plus-Storage companies, has been named to the 2nd annual list of S&amp;P Global Energy's Tier 1 Cleantech Companies. After being recognized in the inaugural 2025 edition,...</v>
+        <v>LISRAYA is the first FDA-approved targeted therapy for dermatomyositis. ELK GROVE VILLAGE, Ill., Aug. 28, 2026 /PRNewswire/ -- Orsini, a leader in rare disease pharmacy solutions, announced today that it is a specialty pharmacy partner for Priovant's LISRAYA™ (brepocitinib), a once-daily...</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>Coastal Marine Group offers guidance on state approvals for commercial dock construction</v>
+        <v>KBC Ancora closes financial year 2025/2026 with a profit of EUR 389.4 million</v>
       </c>
       <c r="B632" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C632" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D632" t="str">
-        <v>Real Estate</v>
+        <v/>
       </c>
       <c r="E632" t="str">
-        <v>https://pressreleasenews.org/pressroom/coastal-marine-group-offers-guidance-on-state-approvals-for-commercial-dock-construction</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352781/0/en/kbc-ancora-closes-financial-year-2025-2026-with-a-profit-of-eur-389-4-million.html</v>
       </c>
       <c r="F632" t="str">
-        <v>Coastal Marine Group is highlighting its permitting expertise to help Southwest Florida business owners navigate regulatory approvals for commercial dock construction.</v>
+        <v>Regulated information, Leuven, 28 August 2026 (17.40 CEST)</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>Safety Plus Wholesale rolls out purple k fire extinguisher supply option for fuel facilities</v>
+        <v>KBC Ancora clôture l’exercice 2025/2026 sur un bénéfice de 389,4 millions d’euros</v>
       </c>
       <c r="B633" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C633" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D633" t="str">
-        <v>Energy</v>
+        <v/>
       </c>
       <c r="E633" t="str">
-        <v>https://pressreleasenews.org/pressroom/safety-plus-wholesale-rolls-out-purple-k-fire-extinguisher-supply-option-for-fuel-facilities</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352781/0/fr/kbc-ancora-cl%C3%B4ture-l-exercice-2025-2026-sur-un-b%C3%A9n%C3%A9fice-de-389-4-millions-d-euros.html</v>
       </c>
       <c r="F633" t="str">
-        <v>Safety Plus Wholesale launches a bulk ordering program for purple K fire extinguisher units, designed for gas stations and fuel distribution facilities.</v>
+        <v>Informations réglementées, Leuven, 28 août 2026 (17.40 CEST)</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Peabody Energy Corporation ...</v>
+        <v>KBC Ancora sluit boekjaar 2025/2026 af met een winst van 389,4 miljoen euro</v>
       </c>
       <c r="B634" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C634" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D634" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E634" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-peabody-energy-corporation-r5201130.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352781/0/nl/kbc-ancora-sluit-boekjaar-2025-2026-af-met-een-winst-van-389-4-miljoen-euro.html</v>
       </c>
       <c r="F634" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>Gereglementeerde informatie, Leuven, 28 augustus 2026 (17.40 CEST)</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>ZOETIS DEADLINE: ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Zoetis ...</v>
+        <v>Unlock Your BESS Project Potential With Proven Easement Acquisition</v>
       </c>
       <c r="B635" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C635" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D635" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E635" t="str">
-        <v>https://pr-inside.com/zoetis-deadline-rosen-trusted-investor-counsel-encourages-zoetis-r5201129.htm</v>
+        <v>https://www.prweb.com/releases/unlock-your-bess-project-potential-with-proven-easement-acquisition-302861365.html</v>
       </c>
       <c r="F635" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Zoetis Inc. (NYSE:ZTS) between January 14, 2025 and May 6, 2026, inclusive (the "Class Period"), of the important July 27, 2026 lead plaintiff deadline. SO WHAT: If you purchased Zoetis securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Zoetis class action, go to https://rosenlegal.com/cases/zoetis-inc/join or call Phillip Kim, Esq. toll-free at ..</v>
+        <v>SelectROW is expanding its land and right-of-way acquisition support for battery energy storage system developers as ERCOT leads the nation in grid-scale battery storage capacity, with more than 16 gigawatts installed and additional projects in development. The company draws on decades of...</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>ROSEN, A RANKED AND LEADING LAW FIRM, Encourages PicS N.V. Investors ...</v>
+        <v>Viral SEO Launches an AI Assistant That Reads Google Search Console For Startup Founders</v>
       </c>
       <c r="B636" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C636" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D636" t="str">
-        <v>Finance</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E636" t="str">
-        <v>https://pr-inside.com/rosen-a-ranked-and-leading-law-firm-encourages-pics-n-v-investors-r5201128.htm</v>
+        <v>https://pressreleasenews.org/pressroom/viral-seo-launches-an-ai-assistant-that-reads-google-search-console-for-startup-founders</v>
       </c>
       <c r="F636" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Class A common stock of PicS N.V. (NASDAQ:PICS) pursuant and/or traceable to PicS N.V.'s January 30, 2026 initial public offering (the "IPO"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased PicS Class A common stock pursuant and/or traceable to the IPO you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the PicS class action, ..</v>
+        <v/>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>August 4, 2026 Deadline: Join Class Action Lawsuit Against Verra Mobility ...</v>
+        <v>Dryer Vent Wizard of Suffolk County Consumer Education: Blog Underlines Trusted Expertise</v>
       </c>
       <c r="B637" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C637" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D637" t="str">
-        <v>Finance, Automotive</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E637" t="str">
-        <v>https://pr-inside.com/august-4-2026-deadline-join-class-action-lawsuit-against-verra-mobility-r5201127.htm</v>
+        <v>https://prunderground.com/dryer-vent-wizard-of-suffolk-county-consumer-education-blog-underlines-trusted-e/cmtcxt86p000204l7se07hoci</v>
       </c>
       <c r="F637" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>Dryer Vent Wizard Brand is portrayed not only as a service provider, but as an educator and safety-partner for every homeowner. The post Dryer Vent Wizard of Suffolk County Consumer Education: Blog Underlines Trusted Expertise first appeared on</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>PicS N.V. (PICS) Class Action Lawsuit: Levi &amp; Korsinsky Reminds Investors ...</v>
+        <v>Fosun International: ClubMed Lifestyle Group Proposes Hong Kong Listing, Targeting 85 Resorts Globally by 2030</v>
       </c>
       <c r="B638" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C638" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D638" t="str">
         <v>Finance</v>
       </c>
       <c r="E638" t="str">
-        <v>https://pr-inside.com/pics-n-v-pics-class-action-lawsuit-levi-korsinsky-reminds-investors-r5201126.htm</v>
+        <v>https://www.prnewswire.com/news-releases/fosun-international-clubmed-lifestyle-group-proposes-hong-kong-listing-targeting-85-resorts-globally-by-2030-302862932.html</v>
       </c>
       <c r="F638" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>HONG KONG, Aug. 28, 2026 /PRNewswire/ -- According to an announcement published by Fosun International Limited, ClubMed Lifestyle Group, its subsidiary, has submitted a listing application to the Hong Kong Stock Exchange for its proposed separate listing on the Main Board. According to...</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>Contact Levi &amp; Korsinsky by August 3, 2026 to Join Class Action Against ...</v>
+        <v>SAS secures strategic long-term corporate agreement with Equinor</v>
       </c>
       <c r="B639" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C639" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D639" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E639" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-august-3-2026-to-join-class-action-against-r5201125.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359660</v>
       </c>
       <c r="F639" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Helen of Troy Limited (NASDAQ:HELE) securities. If you suffered a loss on your Helen of Troy Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Helen of Troy Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>The new agreement broadens the long-standing collaboration by expanding dedicated capacity and flight schedules tailored directly to Equinor&amp;#39;s corporate travel requirements. The agreement covers key domestic and international routes, including core connections between Oslo, Stavanger, Bergen, Trondheim, Troms�, Evenes and Haugesund, as well as routes included in the Singapore Airlines and SAS Joint Venture to support Equinor&amp;#39;s global travel program. - - &amp;#8220;Equinor is our largest private-secto... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359660</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Embecta Corp. Investors ...</v>
+        <v>How Can You Find Out What a Home's Utility Bills Will Really Be Before You Buy?</v>
       </c>
       <c r="B640" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C640" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D640" t="str">
-        <v>Finance</v>
+        <v>Real Estate, Energy</v>
       </c>
       <c r="E640" t="str">
-        <v>https://pr-inside.com/rosen-leading-investor-counsel-encourages-embecta-corp-investors-r5201124.htm</v>
+        <v>https://pressreleasenews.org/pressroom/how-can-you-find-out-what-a-homes-utility-bills-will-really-be-before-you-buy</v>
       </c>
       <c r="F640" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Embecta Corp. (NASDAQ:EMBC) between November 25, 2025 and May 4, 2026, inclusive (the "Class Period"), of the important August 17, 2026 lead plaintiff deadline. SO WHAT: If you purchased Embecta common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Embecta class action, go to https://rosenlegal.com/cases/embecta-corp/join or call Phillip Kim, Esq. ..</v>
+        <v>Asking a seller how much they pay for utilities feels like a reasonable question before making an offer on a home. The problem is that the answer rarely tells a buyer much about how the home itself performs.</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>Lost Money on ZoomInfo Technologies Inc. (GTM)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Gateway Fiber Set to Bring Fairer, Faster Internet to Milwaukee Residents and Small Businesses</v>
       </c>
       <c r="B641" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C641" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D641" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E641" t="str">
-        <v>https://pr-inside.com/lost-money-on-zoominfo-technologies-inc-gtm-contact-levi-korsinsky-r5201123.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/gateway-fiber-set-bring-fairer-153500063.html</v>
       </c>
       <c r="F641" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ:GTM) securities. If you suffered a loss on your ZoomInfo investment and would like to explore a potential recovery under the federal securities laws, Learn about ZoomInfo Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ZoomInfo Technologies Inc. ..</v>
+        <v>MILWAUKEE, August 28, 2026--Gateway Fiber, an industry-leading fiber internet service provider, is preparing to bring its ultra-reliable, high-speed services to Milwaukee. Through this expansion, Gateway Fiber will deliver 100% fiber-optic internet paired with powerful, fast Wi-Fi and fair, transparent pricing with no hidden fees. The expansion aims to bridge the digital divide and build connected communities, ensuring local residents and small businesses have access to the level of connectivity</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>Securities Lawsuit Alert: Intuit Inc. (INTU) Investors - Contact Levi ...</v>
+        <v>Kaplan Fox Encourages HDFC Bank Limited (HBD) Investors with Losses to Contact the Firm Before October 13, 2026</v>
       </c>
       <c r="B642" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C642" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D642" t="str">
         <v>Finance</v>
       </c>
       <c r="E642" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-intuit-inc-intu-investors-contact-levi-r5201122.htm</v>
+        <v>https://www.newsfilecorp.com/release/311311/Kaplan-Fox-Encourages-HDFC-Bank-Limited-HBD-Investors-with-Losses-to-Contact-the-Firm-Before-October-13-2026</v>
       </c>
       <c r="F642" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against HDFC Bank Limited ("HDFC Bank" or the "Company") (NYSE: HDB) on behalf of investors that purchased or otherwise acquired HDFC Bank securities, including American Depositary Shares ("ADS"), between July 17, 2023 and May 26, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in HDFC Bank and have suffered losses, you may CLICK...</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>A Hitachi Group site selected as "Global Lighthouse Factory" by the World Economic Forum, marking the Group's second designation</v>
+        <v>MVST INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Microvast (MVST) Investors of Securities Class Action Lawsuit Deadline on September 21, 2026</v>
       </c>
       <c r="B643" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C643" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D643" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E643" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-hitachi-group-site-selected-as-global-lighthouse-factory-by-the-world-economic-forum-marking-the-groups-second-designation-302825493.html</v>
+        <v>https://www.newsfilecorp.com/release/311828/MVST-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Microvast-MVST-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-21-2026</v>
       </c>
       <c r="F643" t="str">
-        <v>Hitachi Vantara's Norman, Oklahoma, U.S. advanced storage manufacturing site newly selected as a "Lighthouse" in recognition of the results achieved through AI-driven utilization as part of Hitachi's Customer Zero initiative Hitachi will further enhance HMAX by drawing on cutting-edge AI...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Microvast To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Microvast between April 1, 2025 and March 16, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New York--(Newsfile Corp. -...</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>Hair Labs Review 2026: Why This DHT-Focused Shampoo Is Becoming a Serious Option for Thinning-Hair Buyers</v>
+        <v>Gerstle Snelson Managing Partners Michael Gerstle and Steve Snelson Recognized in the 2027 Edition of The Best Lawyers in America®</v>
       </c>
       <c r="B644" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C644" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D644" t="str">
         <v/>
       </c>
       <c r="E644" t="str">
-        <v>https://www.newswire.com/news/hair-labs-review-2026-why-this-dht-focused-shampoo-is-becoming-a-serious-option</v>
+        <v>https://www.prnewswire.com/news-releases/gerstle-snelson-managing-partners-michael-gerstle-and-steve-snelson-recognized-in-the-2027-edition-of-the-best-lawyers-in-america-302862930.html</v>
       </c>
       <c r="F644" t="str">
-        <v>As more consumers look beyond ordinary shampoos for fuller-looking hair and stronger scalp support, this Hair Labs review explores the brand-stated DHT-focused formula, the ingredients driving buyer interest, current bundle options, and the key details shoppers are weighing before ordering.</v>
+        <v>DALLAS, Aug. 28, 2026 /PRNewswire/ -- Gerstle Snelson, LLP, a Texas law firm concentrating in construction, professional liability, and business matters, today announced that both of its Dallas managing partners—Michael Gerstle and Steve Snelson—have been recognized in the 2027 edition of...</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>Insilico Medicine and Bora Pharmaceuticals Announce Strategic Alliance for AI-Driven Drug Discovery and Development</v>
+        <v>Mobile Healthcare Takes a Bigger Role in Rural Communities</v>
       </c>
       <c r="B645" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C645" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D645" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E645" t="str">
-        <v>https://www.prnewswire.com/news-releases/insilico-medicine-and-bora-pharmaceuticals-announce-strategic-alliance-for-ai-driven-drug-discovery-and-development-302824911.html</v>
+        <v>https://www.prweb.com/releases/mobile-healthcare-takes-a-bigger-role-in-rural-communities-302861352.html</v>
       </c>
       <c r="F645" t="str">
-        <v>Combines Insilico's Pharma.AI platform with Bora's global development, manufacturing, quality, and commercialization capabilities to explore a next-generation drug innovation model CAMBRIDGE, Mass. and TAIPEI, July 14, 2026 /PRNewswire/ -- Insilico Medicine ("Insilico"; HKEX: 3696), a...</v>
+        <v>New national toolkit highlights how mobile healthcare can expand access in rural communities. COLUMBUS, Ohio, Aug. 28, 2026 /PRNewswire-PRWeb/ -- Mobile healthcare is gaining greater attention as hospitals, health systems and community organizations look for practical ways to bring care...</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>Lynk Pharmaceuticals Announces Completion of Patient Enrollment in Phase III Clinical Trial of Zemprocitinib for Ankylosing Spondylitis</v>
+        <v>Kittil� Airport selected as Airport of the Year 2025</v>
       </c>
       <c r="B646" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C646" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D646" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E646" t="str">
-        <v>https://www.prnewswire.com/news-releases/lynk-pharmaceuticals-announces-completion-of-patient-enrollment-in-phase-iii-clinical-trial-of-zemprocitinib-for-ankylosing-spondylitis-302825302.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359659</v>
       </c>
       <c r="F646" t="str">
-        <v>HANGZHOU, China and SHANGHAI and BOSTON, July 14, 2026 /PRNewswire/ -- Lynk Pharmaceuticals Co., Ltd. ("Lynk Pharmaceuticals"), a clinical-stage innovative drug development company focused on immune and inflammatory diseases, today announced that patient enrollment was completed on July 9...</v>
+        <v>&amp;#8220;I would like to congratulate Kittil� Airport and all its employees on receiving the Airport of the Year award. Kittil� Airport has been able to maintain a high level of customer satisfaction during the years of growing passenger volumes. In addition, the economically sensible maintenance and efficient development of operations are closely linked to ensuring safety and the punctuality of operations. I am also particularly pleased that, according to personnel surveys, the employee satisfact... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359659</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>R.J. Kielty Plumbing, Air &amp; Electric Urges Homeowners to Schedule AC Service Before Peak Summer Heat Strains Systems</v>
+        <v>AI Search Engineers Documents That 87 Percent of Professional Service ...</v>
       </c>
       <c r="B647" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C647" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D647" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E647" t="str">
-        <v>https://www.pr.com/press-release/973469</v>
+        <v>https://pr-inside.com/ai-search-engineers-documents-that-87-percent-of-professional-service-r5217136.htm</v>
       </c>
       <c r="F647" t="str">
-        <v>West Central Florida's trusted home services provider offers AC repair, replacement, and maintenance plans to help families stay cool and avoid costly summer breakdowns. [PR.com]</v>
+        <v>(PR-inside.com) Internal analysis from AI Search Engineers documents that most professional service businesses have active review profiles and verified client outcomes that AI systems cannot efficiently extract as evidence of trust, and identifies the documented outcomes methodology that makes verified results machine-readable across ChatGPT, Google Gemini, and Microsoft Copilot. AMHERST, NY / ACCESS Newswire / August 28, 2026 / Most professional service businesses that discover they are invisible in ChatGPT and Google Gemini share one specific characteristic that surprises them. Strong review profiles. Dozens of Google reviews averaging 4.9 stars. Avvo endorsements. Healthgrades ratings built over years. Martindale-Hubbell peer review credentials that reflect genuine ..</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>Rosen Law Firm Encourages Blaize Holdings, Inc. Investors to Inquire About Securities Class Action Investigation - BZAI</v>
+        <v>AI Search Engineers Documents That 87 Percent of Professional Service Businesses Have Verified Client Outcomes That Are Invisible to AI Systems, Releasing the Documented Outcomes Methodology That Addresses the Most Commonly Wasted Authority Signal in Professional Service Marketing</v>
       </c>
       <c r="B648" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C648" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D648" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E648" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-blaize-holdings-inc-investors-to-inquire-about-securities-class-action-investigation--bzai-302825629.html</v>
+        <v>https://www.newswire.com/news/ai-search-engineers-documents-that-87-percent-of-professional-service</v>
       </c>
       <c r="F648" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Blaize Holdings, Inc. (NASDAQ: BZAI) resulting from allegations that Blaize may have issued materially misleading...</v>
+        <v>Internal analysis from AI Search Engineers documents that most professional service businesses have active review profiles and verified client outcomes that AI systems cannot efficiently extract as evidence of trust, and identifies the documented outcomes methodology that makes verified results machine-readable across ChatGPT, Google Gemini, and Microsoft Copilot.</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>Certified SEO Program Names Kelly Gordon a Certified SEO Expert</v>
+        <v>Nation's Mayors Urge Swift, Negotiated End to Escalating Tariffs</v>
       </c>
       <c r="B649" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C649" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D649" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E649" t="str">
-        <v>https://www.prunderground.com/certified-seo-program-names-kelly-gordon-a-certified-seo-expert/00388633/</v>
+        <v>https://www.prnewswire.com/news-releases/nations-mayors-urge-swift-negotiated-end-to-escalating-tariffs-302862928.html</v>
       </c>
       <c r="F649" t="str">
-        <v>Greenville, SC-based Founder and Chief Brand Strategist of Dapper Codes, LLC earns certification through Damon Burton's agency-tested SEO training program. The post Certified SEO Program Names Kelly Gordon a Certified SEO Expert first appeared on</v>
+        <v>Cities bear the brunt of rising costs as trade tension between longtime allies continues WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- Below is a statement from U.S. Conference of Mayors President Todd Gloria, Mayor of San Diego, reacting to the escalating cycle of tariffs and retaliation...</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Badger Meter, Inc. (BMI) ...</v>
+        <v>Minor Hotels to Launch Australia's Largest Integrated Resort Wellness Precinct at Avani Cypress Lakes</v>
       </c>
       <c r="B650" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C650" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D650" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E650" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-badger-meter-inc-bmi-r5201121.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359658</v>
       </c>
       <c r="F650" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>Minor Hotels, a leading global hotel owner and operator, has announced Avani Cypress Lakes Resort, a premium lifestyle and wellness resort set to launch in phases from October 2026 in New South Wales&amp;#39; Hunter Valley. - - The development will bring together the existing Oaks Cypress Lakes Resort and adjoining Elysia Wellness Retreat across 340 acres, creating what will become Australia&amp;#39;s largest integrated resort wellness precinct. - - Avani Cypress Lakes Resort will be the largest Avani prop... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359658</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Sportradar ...</v>
+        <v>vineyard vines Co-Presents Festifall at University of Michigan</v>
       </c>
       <c r="B651" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C651" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D651" t="str">
-        <v>Finance</v>
+        <v>Education</v>
       </c>
       <c r="E651" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-sportradar-r5201120.htm</v>
+        <v>https://www.prnewswire.com/news-releases/vineyard-vines-co-presents-festifall-at-university-of-michigan-302862927.html</v>
       </c>
       <c r="F651" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Sportradar Group AG (NASDAQ:SRAD) securities. If you suffered a loss on your Sportradar Group AG investment and would like to explore a potential recovery under the federal securities laws, Learn about Sportradar Group AG Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>STAMFORD, Conn., Aug. 28, 2026 /PRNewswire/ -- vineyard vines, the American coastal lifestyle brand inspired by summers spent on Martha's Vineyard, is thrilled to announce its participation in the University of Michigan's Festifall this year as a co-presenting sponsor. On-Site Activations...</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>Lucid Group, Inc. (LCID) Lawsuit - Investors Urged to Contact Levi ...</v>
+        <v>YFORE, empresa global de primer nivel, lanza la primera llave digital fabricada en EE.UU.</v>
       </c>
       <c r="B652" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C652" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D652" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E652" t="str">
-        <v>https://pr-inside.com/lucid-group-inc-lcid-lawsuit-investors-urged-to-contact-levi-r5201119.htm</v>
+        <v>https://www.prnewswire.com/news-releases/yfore-empresa-global-de-primer-nivel-lanza-la-primera-llave-digital-fabricada-en-eeuu-302862926.html</v>
       </c>
       <c r="F652" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>SUWANEE, Ga., 28 de agosto de 2026 /PRNewswire/ -- YFORE Technology ha presentado hoy oficialmente su primera llave digital fabricada en EE.UU. en sus instalaciones de Suwanee (Georgia), lo que marca el inicio de la producción en serie localizada para Norteamérica. Mediante una...</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>Ur-Energy Appoints US Energy and Mining Veteran as Chair of the Board</v>
+        <v>NeuroRester Announces 75% Sleep Efficiency Boost in Latest Kantar Study</v>
       </c>
       <c r="B653" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C653" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D653" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E653" t="str">
-        <v>https://pr-inside.com/ur-energy-appoints-us-energy-and-mining-veteran-as-chair-of-the-board-r5201118.htm</v>
+        <v>https://www.prnewswire.com/news-releases/neurorester-announces-75-sleep-efficiency-boost-in-latest-kantar-study-302861743.html</v>
       </c>
       <c r="F653" t="str">
-        <v>(PR-inside.com) Kathy Walker Appointed Chair; John Cash to Continue as Director and Strategic &amp; Technical Adviser CASPER, WY / ACCESS Newswire / July 14, 2026 /Ur-Energy Inc. (NYSE American:URG)(TSX:URE) (the "Company" or "Ur-Energy"), one of the largest domestic producers of uranium in the United States, today announced that, as part of the Board of Directors' regular review of its leadership structure and Board responsibilities, independent director Kathy Walker has been appointed Chair of the Board. Ms. Walker, who brings more than 40 years of leadership experience across the energy, mining and financial industries, succeeds John Cash, who has provided distinguished leadership as ..</v>
+        <v>Participants with ongoing sleep troubles report improvements within one week CAMPBELL, Calif., Aug. 28, 2026 /PRNewswire/ -- Designed to support restful sleep, relaxation, and daily recovery routines, NeuroRester® announced in late July 2026 their next generation wearable wellness device...</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>707 Cayman Holdings Effects a Share Consolidation on July 14, 2026</v>
+        <v>Securities Lawsuit Alert: Capricor Therapeutics, Inc. (CAPR) - Contact ...</v>
       </c>
       <c r="B654" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C654" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D654" t="str">
         <v>Finance</v>
       </c>
       <c r="E654" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327421/0/en/707-Cayman-Holdings-Effects-a-Share-Consolidation-on-July-14-2026.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-capricor-therapeutics-inc-capr-contact-r5217134.htm</v>
       </c>
       <c r="F654" t="str">
-        <v>HONG KONG, July 14, 2026 (GLOBE NEWSWIRE) -- 707 Cayman Holdings Limited (“707” or the “Company”) (Nasdaq: JEM), a Hong Kong-based company that sells quality apparel products and provides supply chain management total solutions, today announced that the outstanding shares of the Company have been consolidated on a 12 for 1 ratio with the marketplace effective date of July 14, 2026.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>INVESTOR DEADLINE ALERT: PicS N.V. (PICS) Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit</v>
+        <v>Systemair AB: Correction regarding record date for dividend</v>
       </c>
       <c r="B655" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C655" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D655" t="str">
         <v>Finance</v>
       </c>
       <c r="E655" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-deadline-alert-pics-nv-pics-investors-with-substantial-losses-have-opportunity-to-lead-class-action-lawsuit-302823131.html</v>
+        <v>https://www.prnewswire.com/news-releases/systemair-ab-correction-regarding-record-date-for-dividend-302862924.html</v>
       </c>
       <c r="F655" t="str">
-        <v>Did you buy PICS Class A common stock on or around January 30, 2026? Affected PICS Investor Summary Who: PicS N.V. (NASDAQ: PICS) What: Securities fraud class action lawsuit filed Class Period: pursuant and/or traceable to PicS's initial public offering (IPO) on or about January 30, 2026...</v>
+        <v>SKINNSKATTEBERG, Sweden, Aug. 28, 2026 /PRNewswire/ -- Systemair (NASDAQ OMX Stockholm: SYSR). In the press release titled "Announcement from Systemair AB (publ) Annual General Meeting 2026" published on 27 August 2026, the dividend record date was incorrectly stated as 31 September 2026....</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>The First AEO-Certified PR Agency Trustpoint Xposure Launches C-Suite ...</v>
+        <v>Massage Envy Announces Scholarship Sweepstakes July Recipients</v>
       </c>
       <c r="B656" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C656" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D656" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E656" t="str">
-        <v>https://pr-inside.com/the-first-aeo-certified-pr-agency-trustpoint-xposure-launches-c-suite-r5201117.htm</v>
+        <v>https://www.prnewswire.com/news-releases/massage-envy-announces-scholarship-sweepstakes-july-recipients-302862922.html</v>
       </c>
       <c r="F656" t="str">
-        <v>(PR-inside.com) As AI platforms become the first point of professional discovery for board appointments, speaking engagements, and executive partnerships, Trustpoint Xposure addresses the most ironic gap in digital authority: the most accomplished professionals are often the most invisible in AI search. AMHERST, NY / ACCESS Newswire / July 14, 2026 / Trustpoint Xposure, the first and only AEO-certified PR agency, today announced the launch of its C-Suite Authority Program, a dedicated engagement designed specifically for senior executives, CEOs, board members, and C-suite professionals who have spent decades building genuine professional authority and have never translated that authority into the machine-readable, externally verified ..</v>
+        <v>Five monthly recipients receive $2,500 scholarships as Massage Envy continues its long-standing commitment to supporting the next generation of massage therapists SCOTTSDALE, Ariz., Aug. 28, 2026 /PRNewswire/ -- Today, Massage Envy, the #1 provider of massage across its franchise network,...</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>Join Class Action to Recover Losses From Embecta Corp. (EMBC) - Contact ...</v>
+        <v>Tyler Plack Named Chief Executive Officer of South River Mortgage</v>
       </c>
       <c r="B657" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C657" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D657" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E657" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-embecta-corp-embc-contact-r5201116.htm</v>
+        <v>https://pr-inside.com/tyler-plack-named-chief-executive-officer-of-south-river-mortgage-r5217133.htm</v>
       </c>
       <c r="F657" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>(PR-inside.com) Longtime President and founding employee to lead SRM's next phase of growth, innovation, and technology-driven transformation ANNAPOLIS, MD / ACCESS Newswire / August 28, 2026 / South River Mortgage (SRM), a top-five lender in reverse mortgage origination, today announced that its Board of Directors has promoted Tyler Plack, the company's current President, to Chief Executive Officer, effective immediately. Tyler joined SRM as a founding employee when the company was established in 2017 and has served as President for seven years. In that time, he has played a central role in shaping SRM's growth, operations, technology, and product strategy; helping the company evolve ..</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>Class Action Lawsuit Filed Against Megan Holdings Limited (MGN) - Recover ...</v>
+        <v>/C O R R E C C I O N -- Bridge to Life, Ltd./</v>
       </c>
       <c r="B658" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C658" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D658" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E658" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-megan-holdings-limited-mgn-recover-r5201115.htm</v>
+        <v>https://www.prnewswire.com/news-releases/el-nice-del-reino-unido-recomienda-la-financiacion-por-parte-del-nhs-de-vitasmart-de-bridge-to-life-302861689.html</v>
       </c>
       <c r="F658" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
+        <v>En el comunicado de prensa, El NICE del Reino Unido recomienda la financiación por parte del NHS de VitaSmart™ de Bridge to Life, emitido el 27 de agosto de 2026 por Bridge to Life, Ltd. a través de PR Newswire, la compañía nos informa que se han realizado cambios. A continuación, se...</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>Class Action Lawsuit Filed: Photronics, Inc. (PLAB) - Join by September ...</v>
+        <v>In HelloNation, Expert Chiropractor Dr. Craig Peterson Explains Visiting a Chiropractor Without Insurance</v>
       </c>
       <c r="B659" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C659" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D659" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E659" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-photronics-inc-plab-join-by-september-r5201114.htm</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-expert-chiropractor-dr-craig-peterson-explains-visiting-a-chiropractor-without-insurance-302862918.html</v>
       </c>
       <c r="F659" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>The article outlines how self-pay chiropractic care offers flexibility, transparency, and easier access to treatment. QUEEN CREEK, Ariz., Aug. 28, 2026 /PRNewswire/ -- Can you visit a chiropractor without insurance and still receive effective care? The answer is explored in a HelloNation...</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>Kelun-Biotech Announces Phase III Study of Sacituzumab Tirumotecan (sac-TMT) in Combination with Pembrolizumab as First-Line Treatment for PD-L1-Negative Non-Squamous NSCLC Met Primary Endpoint</v>
+        <v>In HelloNation, Auto Glass Expert Fernando Miranda Breaks Down Mobile Windshield Repair for Commercial &amp;amp; Fleet Vehicles</v>
       </c>
       <c r="B660" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C660" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D660" t="str">
-        <v>Healthcare</v>
+        <v>Automotive</v>
       </c>
       <c r="E660" t="str">
-        <v>https://www.prnewswire.com/news-releases/kelun-biotech-announces-phase-iii-study-of-sacituzumab-tirumotecan-sac-tmt-in-combination-with-pembrolizumab-as-first-line-treatment-for-pd-l1-negative-non-squamous-nsclc-met-primary-endpoint-302825316.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-auto-glass-expert-fernando-miranda-breaks-down-mobile-windshield-repair-for-commercial--fleet-vehicles-302862916.html</v>
       </c>
       <c r="F660" t="str">
-        <v>As a head-to-head Phase III trial comparing sac-TMT plus pembrolizumab with the first-line standard of care (immunotherapy plus chemotherapy), OptiTROP-Lung06 demonstrated the superiority of replacing conventional pemetrexed/platinum chemotherapy with sac-TMT, with significantly prolonged...</v>
+        <v>The article explores how mobile windshield repair helps reduce downtime while maintaining safety systems and calibration for fleet vehicles. DENVER, Aug. 28, 2026 /PRNewswire/ -- How can businesses minimize vehicle downtime when windshield damage occurs? HelloNation answers this question...</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>The First AEO-Certified PR Agency Trustpoint Xposure Launches C-Suite Authority Program, Helping Senior Executives Translate Decades of Professional Credibility Into the AI Citation Authority That Compounds for Years</v>
+        <v>WIX INVESTOR DEADLINE: Robbins Geller Rudman &amp;amp; Dowd LLP Announces that Wix.com Ltd. Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit Before September 22, 2026 Deadline</v>
       </c>
       <c r="B661" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C661" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D661" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E661" t="str">
-        <v>https://www.newswire.com/news/the-first-aeo-certified-pr-agency-trustpoint-xposure-launches-c-suite-authority</v>
+        <v>https://www.prnewswire.com/news-releases/wix-investor-deadline-robbins-geller-rudman--dowd-llp-announces-that-wixcom-ltd-investors-with-substantial-losses-have-opportunity-to-lead-class-action-lawsuit-before-september-22-2026-deadline-302862436.html</v>
       </c>
       <c r="F661" t="str">
-        <v>As AI platforms become the first point of professional discovery for board appointments, speaking engagements, and executive partnerships, Trustpoint Xposure addresses the most ironic gap in digital authority: the most accomplished professionals are often the most invisible in AI search.</v>
+        <v>SAN DIEGO, Aug. 28, 2026 /PRNewswire/ -- Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Wix.com Ltd. (NASDAQ: WIX) securities between February 19, 2025 and May 12, 2026, both dates inclusive (the "Class Period"), have until Tuesday, September 22, 2026 to seek...</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>West Tennessee Bank Breaks Ground on Permanent Germantown Branch</v>
+        <v>Lehman Brothers UK Capital Funding LP: Notice of Interim Payment</v>
       </c>
       <c r="B662" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C662" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D662" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E662" t="str">
-        <v>https://www.prnewswire.com/news-releases/west-tennessee-bank-breaks-ground-on-permanent-germantown-branch-302825643.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352772/0/en/lehman-brothers-uk-capital-funding-lp-notice-of-interim-payment.html</v>
       </c>
       <c r="F662" t="str">
-        <v>GERMANTOWN, Tenn., July 14, 2026 /PRNewswire/ -- West Tennessee Bank broke ground July 7 on its new Germantown branch, marking another milestone in the bank's continued expansion into Shelby County. "We are so excited to be planting roots here in this community," said Wendy Percoski,...</v>
+        <v>LONDON, Aug. 28, 2026 (GLOBE NEWSWIRE) -- NOTICE TO THE HOLDERS OF:</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>A THIRD FEDERAL RULING SAYS STIIIZY PRODUCTS DO NOT INFRINGE ON PAX PATENTS</v>
+        <v>Conning: Soft Market Will Test Fronting Insurer Resilience as Sector Matures</v>
       </c>
       <c r="B663" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C663" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D663" t="str">
         <v/>
       </c>
       <c r="E663" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-third-federal-ruling-says-stiiizy-products-do-not-infringe-on-pax-patents-302825728.html</v>
+        <v>https://www.prnewswire.com/news-releases/conning-soft-market-will-test-fronting-insurer-resilience-as-sector-matures-302862913.html</v>
       </c>
       <c r="F663" t="str">
-        <v>STIIIZY's new AIO Vape cleared for purchase and sale LOS ANGELES, July 14, 2026 /PRNewswire/ -- U.S. Customs and Border Protection (CBP) has ruled that STIIIZY's redesigned All-In-One (AIO) vape does not infringe on any patents. That means the AIO vape is not subject to the previous...</v>
+        <v>HARTFORD, Conn., Aug. 28, 2026 /PRNewswire/ -- The U.S. fronting insurance sector continued to outpace the broader commercial insurance market in 2025, but softening pricing, concentration risk, loss development, and consolidation are changing the capabilities required for durable...</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>Rosen Law Firm Encourages Alibaba Group Holding Limited Investors to Inquire About Securities Class Action Investigation - BABA</v>
+        <v>Corvex Appoints Garrett Brams to Lead Data Center Infrastructure Development</v>
       </c>
       <c r="B664" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C664" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D664" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E664" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-alibaba-group-holding-limited-investors-to-inquire-about-securities-class-action-investigation--baba-302825602.html</v>
+        <v>https://www.prnewswire.com/news-releases/corvex-appoints-garrett-brams-to-lead-data-center-infrastructure-development-302862912.html</v>
       </c>
       <c r="F664" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, announces an investigation of potential securities claims on behalf of shareholders of Alibaba Group Holding Limited (NYSE: BABA) resulting from allegations that Alibaba may have issued materially...</v>
+        <v>Cushman &amp; Wakefield managing director joins Corvex — will source the sites and power behind the company's expanding AI Factory platform ARLINGTON, Va., Aug. 28, 2026 /PRNewswire/ -- Corvex, Inc. (Nasdaq: MOVE), an engineering-led AI computing platform specializing in GPU-accelerated...</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>Monport Highlights the Growing Shift from Hobby Lasers to Production-Ready Desktop CO2 Laser Systems with the MEGAS</v>
+        <v>NICE im Vereinigten Königreich empfiehlt in neuer Leitlinie routinemäßige NHS-Finanzierung für das VitaSmart™ Hypothermic Oxygenated Perfusion System von Bridge to Life</v>
       </c>
       <c r="B665" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C665" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D665" t="str">
         <v/>
       </c>
       <c r="E665" t="str">
-        <v>https://www.prnewswire.com/news-releases/monport-highlights-the-growing-shift-from-hobby-lasers-to-production-ready-desktop-co2-laser-systems-with-the-megas-302825726.html</v>
+        <v>https://www.prnewswire.com/news-releases/nice-im-vereinigten-konigreich-empfiehlt-in-neuer-leitlinie-routinemaWige-nhs-finanzierung-fur-das-vitasmart-hypothermic-oxygenated-perfusion-system-von-bridge-to-life-302862914.html</v>
       </c>
       <c r="F665" t="str">
-        <v>CHICAGO, July 14, 2026 /PRNewswire/ -- As more makers and small businesses expand into commercial production, Monport today highlighted the MEGAS 70W Desktop CO2 Laser Engraver &amp; Laser Cutter as part of the industry's shift toward production-ready desktop laser systems. Designed to...</v>
+        <v>DULUTH, Georgia, und LONDON, 28. August 2026 /PRNewswire/ -- Bridge to Life™ Ltd., ein weltweit führender Anbieter von Lösungen zur Organkonservierung und Perfusionstechnologien, wies heute auf die kürzlich erfolgte Veröffentlichung einer neuen HealthTech-Leitlinie durch das National...</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Hub Group, Inc. (HUBG) ...</v>
+        <v>AM Best Downgrades Credit Ratings of Prime Insurance Company; Maintains Under Review With Negative Implications Status</v>
       </c>
       <c r="B666" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C666" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D666" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E666" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-hub-group-inc-hubg-r5201113.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/am-best-downgrades-credit-ratings-150700530.html</v>
       </c>
       <c r="F666" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>OLDWICK, N.J., August 28, 2026--AM Best has downgraded the Financial Strength Rating to B (Fair) from A- (Excellent) and the Long-Term Issuer Credit Rating to "bb+" (Fair) from "a-" (Excellent) of Prime Insurance Company (Prime) (Chicago, IL). Concurrently, AM Best has maintained the under review with negative implications status for these Credit Ratings (ratings).</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>Investors in Nano-X Imaging Ltd. (NNOX): Protect Your Rights - Contact ...</v>
+        <v>BassmastHER Program Wrapping Up Third Season</v>
       </c>
       <c r="B667" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C667" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D667" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E667" t="str">
-        <v>https://pr-inside.com/investors-in-nano-x-imaging-ltd-nnox-protect-your-rights-contact-r5201112.htm</v>
+        <v>https://www.pr.com/press-release/977733</v>
       </c>
       <c r="F667" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Nano-X Imaging Ltd. (NASDAQ:NNOX) securities. If you suffered a loss on your Nano-X Imaging Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Nano-X Imaging Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Bassmaster's BassmastHER program is wrapping up its third season and it has showed tremendous growth in the community of women in bass fishing. [PR.com]</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>Investors in Microsoft Corporation (MSFT): Protect Your Rights - Contact ...</v>
+        <v>Khaleej Times Interviews FREELANDER International CEO Lucia Mao on Global Strategy and Middle East Vision</v>
       </c>
       <c r="B668" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C668" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D668" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E668" t="str">
-        <v>https://pr-inside.com/investors-in-microsoft-corporation-msft-protect-your-rights-contact-r5201111.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352770/0/en/khaleej-times-interviews-freelander-international-ceo-lucia-mao-on-global-strategy-and-middle-east-vision.html</v>
       </c>
       <c r="F668" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microsoft Corporation (NASDAQ:MSFT) securities. If you suffered a loss on your Microsoft Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Microsoft Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Microsoft Corporation ..</v>
+        <v>FREELANDER aims to deliver a new generation of premium intelligent vehicles while continuing its all-terrain heritage.</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>Canfor announces closure of Northwood Pulp Mill</v>
+        <v>Fort Technology Announces AGSM Results</v>
       </c>
       <c r="B669" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C669" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D669" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E669" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327415/0/en/Canfor-announces-closure-of-Northwood-Pulp-Mill.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352769/0/en/fort-technology-announces-agsm-results.html</v>
       </c>
       <c r="F669" t="str">
-        <v>VANCOUVER, British Columbia, July 14, 2026 (GLOBE NEWSWIRE) -- Canfor Corporation (TSX:CFP) today announced the permanent closure of its Northwood pulp mill in Prince George, British Columbia.</v>
+        <v>Fort Technology Announces AGSM Results</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>Catherine Hershey Schools for Early Learning Opens First Lancaster County Center</v>
+        <v>AltaLink, L.P. Announces Update to Internal Reorganization</v>
       </c>
       <c r="B670" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C670" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D670" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E670" t="str">
-        <v>https://www.prnewswire.com/news-releases/catherine-hershey-schools-for-early-learning-opens-first-lancaster-county-center-302825718.html</v>
+        <v>https://finance.yahoo.com/energy/articles/altalink-l-p-announces-internal-150500983.html</v>
       </c>
       <c r="F670" t="str">
-        <v>LANCASTER, Pa., July 14, 2026 /PRNewswire/ -- Catherine Hershey Schools for Early Learning (CHS), a subsidiary of Milton Hershey School (MHS), celebrated the grand opening of CHS New Danville Tuesday, marking the organization's first Early Childhood Education Center in Lancaster County...</v>
+        <v>CALGARY, Alberta, August 28, 2026--AltaLink, L.P. announces that it has entered into an amending agreement dated August 27, 2026 to amend the arrangement agreement dated July 9, 2026 .</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>Spire Healthcare announced as exclusive Team GB Official Healthcare Services Partner</v>
+        <v>Intermountain Health Athletic Trainers Keep Kids Safe At High School Sports</v>
       </c>
       <c r="B671" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C671" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D671" t="str">
-        <v/>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E671" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327413/0/en/Spire-Healthcare-announced-as-exclusive-Team-GB-Official-Healthcare-Services-Partner.html</v>
+        <v>https://prunderground.com/intermountain-health-athletic-trainers-keep-kids-safe-at-high-school-sports/cmtd2msdc000m04l3q4b0unbe</v>
       </c>
       <c r="F671" t="str">
-        <v>Spire Healthcare announces a strategic partnership with Team GB, becoming Official Healthcare Services Partner including the Los Angeles 2028 Olympic Games</v>
+        <v>Intermountain Health athletic trainers at high schools across Utah will be monitoring athletes and helping coaches plan workouts and keeping kids safe from heat illness. The post Intermountain Health Athletic Trainers Keep Kids Safe At High School Sports first appeared on</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Peabody Energy (BTU) Investors ...</v>
+        <v>Natera and Susan G. Komen® Announce National Partnership to Accelerate Progress Against Breast Cancer</v>
       </c>
       <c r="B672" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C672" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D672" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E672" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-peabody-energy-btu-investors-r5201110.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/natera-susan-g-komen-announce-150300608.html</v>
       </c>
       <c r="F672" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>AUSTIN, Texas, August 28, 2026--Natera, Inc. (NASDAQ: NTRA), a global leader in cell-free DNA testing and precision medicine, today announced a national partnership with Susan G. Komen®, the world’s leading breast cancer organization.</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>Lost Money on Planet Fitness, Inc. (PLNT)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Total Voting Rights</v>
       </c>
       <c r="B673" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C673" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D673" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E673" t="str">
-        <v>https://pr-inside.com/lost-money-on-planet-fitness-inc-plnt-contact-levi-korsinsky-r5201109.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352767/0/en/total-voting-rights.html</v>
       </c>
       <c r="F673" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
+        <v>28 August 2026</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>Securities Fraud Class Action Filed Against Verra Mobility Corporation ...</v>
+        <v>Syria marks first international card transaction in more than 15 years with Mastercard and QNB Group</v>
       </c>
       <c r="B674" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C674" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-mastercard</v>
       </c>
       <c r="D674" t="str">
-        <v>Finance, Automotive</v>
+        <v/>
       </c>
       <c r="E674" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-verra-mobility-corporation-r5201108.htm</v>
+        <v>https://www.prnewswire.com/ae/news-releases/syria-marks-first-international-card-transaction-in-more-than-15-years-with-mastercard-and-qnb-group-302862784.html</v>
       </c>
       <c r="F674" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>Mastercard and QNB Group have processed Syria's first international card payment in more than 15 years, marking an important milestone in the...</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>Enterprise Resource Planning Market in Schools to Reach USD 145.54 Billion by 2031 as Hybrid Learning, Financial Transparency</v>
+        <v>GTA Holdings Berhad's Take-Off Gains Momentum with 22.16 Times Oversubscription ...</v>
       </c>
       <c r="B675" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C675" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D675" t="str">
-        <v>Education</v>
+        <v>Finance</v>
       </c>
       <c r="E675" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/enterprise-resource-planning-market-in-schools-to-reach-usd-14554-billion-by-2031-as-hybrid-learning-financial-transparency/?source=barchart</v>
+        <v>https://pr-inside.com/gta-holdings-berhad-s-take-off-gains-momentum-with-22-16-times-oversubscription-r5217132.htm</v>
       </c>
       <c r="F675" t="str">
-        <v/>
+        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 28, 2026 / GTA Holdings Berhad ("GTA" or the "Company"), an investment holding company whose subsidiary is principally involved in the provision of aviation maintenance, repair and overhaul ("MRO") related services specialising in helicopter and fixed-wing engines, their parts and components, has received a strong response from investors for its initial public offering ("IPO"), with the Malaysian public portion oversubscribed by 22.16 times ahead of its scheduled listing on the ACE Market of Bursa Malaysia Securities Berhad on 8 September 2026. (From Left) Dato' Azmi Mohd Ali, Independent Non-Executive Director of GTA Holdings ..</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>Arctic Fox Announces Name Change</v>
+        <v>GIGABYTE colabora con NVIDIA en la mejora del gaming con la serie GeForce RTX™ 50 y el videojuego CONTROL Resonant</v>
       </c>
       <c r="B676" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C676" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D676" t="str">
-        <v>Real Estate</v>
+        <v>Gaming</v>
       </c>
       <c r="E676" t="str">
-        <v>https://pr-inside.com/arctic-fox-announces-name-change-r5201107.htm</v>
+        <v>https://www.prnewswire.com/news-releases/gigabyte-colabora-con-nvidia-en-la-mejora-del-gaming-con-la-serie-geforce-rtx-50-y-el-videojuego-control-resonant-302861721.html</v>
       </c>
       <c r="F676" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 14, 2026 / Arctic Fox Lithium Corp. (CSE:AFX)(FSE:O5K)(OTCQB:AFXLF) ("Arctic Fox" or, the "Company") is pleased to announce that it intends to change its name from Arctic Fox Lithium Corp. to NiobiumX Mining Inc. (the "Name Change") to better reflect its broadened mineral property portfolio. In connection with the Name Change, the Company will be changing its trading symbol to (NIOX), and the Company's common shares will continue to trade on the Canadian Securities Exchange (CSE) under the new company name and ticker symbol (NIOX) as of market open on July 17, 2026. The new CUSIP ..</v>
+        <v>TAIPÉI, 28 de agosto de 2026 /PRNewswire/ -- GIGABYTE, la marca líder mundial en informática, ha anunciado una colaboración con NVIDIA para ofrecer el paquete de juegos CONTROL Resonant con una selección de tarjetas gráficas, portátiles y ordenadores de sobremesa gamingequipados con GPU...</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>Space for Humanity's "Take Off in Zero-G" to Inspire the Next Generation of Global Space Communicators</v>
+        <v>GIGABYTE Collaborates with NVIDIA to Enhance Gaming with GeForce RTX™ 50 Series and CONTROL Resonant Bundle</v>
       </c>
       <c r="B677" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C677" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D677" t="str">
-        <v/>
+        <v>Gaming</v>
       </c>
       <c r="E677" t="str">
-        <v>https://www.prnewswire.com/news-releases/space-for-humanitys-take-off-in-zero-g-to-inspire-the-next-generation-of-global-space-communicators-302825711.html</v>
+        <v>https://www.prnewswire.com/news-releases/gigabyte-collaborates-with-nvidia-to-enhance-gaming-with-geforce-rtx-50-series-and-control-resonant-bundle-302858857.html</v>
       </c>
       <c r="F677" t="str">
-        <v>WASHINGTON, July 14, 2026 /PRNewswire/ -- Tomorrow is the final day to apply for Space for Humanity's "Take Off in Zero-G," a new initiative designed to identify, support, and empower the next generation of space and science communicators. The nonprofit, dedicated to expanding access to...</v>
+        <v>TAIPEI, Aug. 28, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, announced a collaboration with NVIDIA for the CONTROL Resonant game bundle across eligible graphics cards, laptops, and gaming desktops powered by NVIDIA® GeForce RTX™ 5070 or above GPUs and Laptop GPUs....</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>Rosen Law Firm Encourages Putnam Investment Management, LLC Mutual Fund Investors to Inquire About Securities Class Action Investigation</v>
+        <v>GIGABYTE s'associe à NVIDIA pour améliorer l'expérience de jeu grâce au pack contenant une GeForce RTX™ Série 50 et le jeu CONTROL Resonant</v>
       </c>
       <c r="B678" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C678" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D678" t="str">
-        <v>Finance</v>
+        <v>Gaming</v>
       </c>
       <c r="E678" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-putnam-investment-management-llc-mutual-fund-investors-to-inquire-about-securities-class-action-investigation-302825594.html</v>
+        <v>https://www.prnewswire.com/news-releases/gigabyte-sassocie-a-nvidia-pour-ameliorer-lexperience-de-jeu-grace-au-pack-contenant-une-geforce-rtx-serie-50-et-le-jeu-control-resonant-302862895.html</v>
       </c>
       <c r="F678" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of investors in Putnam Investment Management, LLC (Putnam Investments) stock-based mutual funds, resulting from allegations that Putnam...</v>
+        <v>TAIPEI, 28 août 2026 /PRNewswire/ -- GIGABYTE, leader mondial des marques informatiques, a annoncé une collaboration avec NVIDIA pour le pack gaming CONTROL Resonant, disponible sur une sélection de cartes graphiques, d'ordinateurs portables et d'ordinateurs de jeux équipés de GPU NVIDIA®...</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>Securities Class Action Lawsuit Filed Against ADMA Biologics, Inc. ...</v>
+        <v>GIGABYTE und NVIDIA kündigen „CONTROL Resonant"-Bundle für ausgewählte GeForce RTX™ 50-Produkte an</v>
       </c>
       <c r="B679" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C679" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D679" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E679" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-adma-biologics-inc-r5201106.htm</v>
+        <v>https://www.prnewswire.com/news-releases/gigabyte-und-nvidia-kundigen-control-resonant-bundle-fur-ausgewahlte-geforce-rtx-50-produkte-an-302861719.html</v>
       </c>
       <c r="F679" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>TAIPEI, 28. August 2026 /PRNewswire/ -- GIGABYTE, einer der weltweit führenden Hersteller von Motherboards, Grafikkarten und Hardwarelösungen, hat gemeinsam mit NVIDIA eine Bundle-Aktion zu CONTROL Resonant angekündigt. Beim Kauf ausgewählter GIGABYTE-Grafikkarten sowie Desktop-PCs und...</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>Lost Money on PicS N.V. (PICS)? Join Class Action Before August 4, ...</v>
+        <v>IntelAgree Expands Saige Assist: Agent and Simplifies Contract Creation in Latest Release</v>
       </c>
       <c r="B680" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C680" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D680" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E680" t="str">
-        <v>https://pr-inside.com/lost-money-on-pics-n-v-pics-join-class-action-before-august-r5201105.htm</v>
+        <v>https://www.prnewswire.com/news-releases/intelagree-expands-saige-assist-agent-and-simplifies-contract-creation-in-latest-release-302862813.html</v>
       </c>
       <c r="F680" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>TAMPA, Fla., Aug. 28, 2026 /PRNewswire/ -- IntelAgree, a leading AI-powered contract lifecycle management platform, recently announced the release of skills in Saige Assist: Agent (Agent) and the ability to hide questions based on user permissions in the Add Contract wizard. Both features...</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>Lost Money on Via Transportation, Inc. (VIA)? Contact Levi &amp; Korsinsky ...</v>
+        <v>OMNICOM MEDIA OFFICIALLY LAUNCHES HEARTS UNITED</v>
       </c>
       <c r="B681" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C681" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D681" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E681" t="str">
-        <v>https://pr-inside.com/lost-money-on-via-transportation-inc-via-contact-levi-korsinsky-r5201104.htm</v>
+        <v>https://www.prnewswire.com/news-releases/omnicom-media-officially-launches-hearts-united-302862888.html</v>
       </c>
       <c r="F681" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Via Transportation, Inc. (NYSE:VIA) securities. If you suffered a loss on your Via Transportation, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Via Transportation, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>New Agency Brings Together OM's Hearts &amp; Science and Mediahub to Create a New 40-Market Global Network Hearts United debuts as a leader in new business, outperforming its competitors globally and in EMEA, and topping the US ranking NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Omnicom Media, an...</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>3 Step Payday Review 2026: Why the $37 Three-Step Income System is Catching the Attention of Work-From-Home Buyers</v>
+        <v>Perceptron AI Launches Isaac 0.5, a Frontier Open-Weight Robotics Model</v>
       </c>
       <c r="B682" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C682" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D682" t="str">
-        <v/>
+        <v>AI, Media</v>
       </c>
       <c r="E682" t="str">
-        <v>https://www.newswire.com/news/3-step-payday-review-2026-why-the-37-three-step-income-system-is-catching-the</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/perceptron-ai-launches-isaac-0-150000610.html</v>
       </c>
       <c r="F682" t="str">
-        <v>As more consumers explore beginner-friendly ways to build online income in 2026, this 3 Step Payday review examines the brand's three-step approach, low entry price, digital access, refund terms, and the key details prospective buyers may want to understand before getting started.</v>
+        <v>BELLEVUE, Wash., August 28, 2026--Perceptron AI has launched Isaac 0.5, a 36-billion-parameter open-weight embodied foundation model that combines video understanding, embodied reasoning and robot control, the first open model at the frontier of all three. Perceptron is working with customers to adapt the model for industrial systems.</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>CU SoCal Team Members and Members Rally to Support Local Families Through Diaper Drive</v>
+        <v>Taking a BiTE Out of Cancer at Intermountain Health</v>
       </c>
       <c r="B683" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C683" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D683" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E683" t="str">
-        <v>https://www.prnewswire.com/news-releases/cu-socal-team-members-and-members-rally-to-support-local-families-through-diaper-drive-302825702.html</v>
+        <v>https://prunderground.com/taking-a-bite-out-of-cancer-at-intermountain-health/cmtd1onlk000f04l2vs5nthze</v>
       </c>
       <c r="F683" t="str">
-        <v>ANAHEIM HILLS, Calif., July 14, 2026 /PRNewswire/ -- Credit Union of Southern California (CU SoCal) is proud to announce the success of its recent diaper drive, which generated thousands of essential items to support local families in need across Orange County and Los Angeles County....</v>
+        <v>Bispecific T-cell Engager (BiTE) therapy through the Intermountain Health Oncology Clinical Program is Bringing Care Close to Home The post Taking a BiTE Out of Cancer at Intermountain Health first appeared on</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>RICHARD BECOMES EMPLOYEE-OWNED THROUGH NEW ESOP</v>
+        <v>Top 10 Real Estate News: August's Interesting Real Estate News</v>
       </c>
       <c r="B684" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C684" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D684" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E684" t="str">
-        <v>https://www.prnewswire.com/news-releases/richard-becomes-employee-owned-through-new-esop-302825701.html</v>
+        <v>https://www.prnewswire.com/news-releases/top-10-real-estate-news-augusts-interesting-real-estate-news-302862374.html</v>
       </c>
       <c r="F684" t="str">
-        <v>CHICAGO, July 14, 2026 /PRNewswire/ -- Richard, a veteran-founded national general contracting and construction management firm, today announced it is now an employee-owned company through an Employee Stock Ownership Plan (ESOP). The transition establishes a structure that allows eligible...</v>
+        <v>POMPANO BEACH, Fla., Aug. 28, 2026 /PRNewswire/ -- A look at America's real estate news in August. Top 10 Real Estate News is featured at TopTenRealEstateDeals.com. America's Top 10 Real Estate News Home Prices Rising In Most of the US According to the National Association of REALTORS®,...</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>Global AI Cinema Launches Global Initiative to Define Cinema in the Age of AI</v>
+        <v>Total Voting Rights and Capital</v>
       </c>
       <c r="B685" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C685" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D685" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E685" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-ai-cinema-launches-global-initiative-to-define-cinema-in-the-age-of-ai-302825690.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352765/0/en/total-voting-rights-and-capital.html</v>
       </c>
       <c r="F685" t="str">
-        <v>Leaders from film, AI, academia, and the creative industries unite to build trusted evaluation standards for the future of storytelling. SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- July 18th Global AI Cinema (GAC) will officially launch at the Palace of Fine Arts in San Francisco,...</v>
+        <v>Albion Crown VCT PLC</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>ZenaTech firma múltiples ofertas para adquirir empresas de topografía y servicios geoespaciales en EE. UU., Canadá y Australia, que se espera que contribuyan C$ 40 millones en ingresos durante los primeros 12 meses posteriores al cierre</v>
+        <v>UAB Valstybes investicinis kapitalas retains 'A+' rating for its note programme after annual review</v>
       </c>
       <c r="B686" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C686" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D686" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E686" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327404/0/es/ZenaTech-firma-m%C3%BAltiples-ofertas-para-adquirir-empresas-de-topograf%C3%ADa-y-servicios-geoespaciales-en-EE-UU-Canad%C3%A1-y-Australia-que-se-espera-que-contribuyan-C-40-millones-en-ingresos-.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352758/0/en/uab-valstybes-investicinis-kapitalas-retains-a-rating-for-its-note-programme-after-annual-review.html</v>
       </c>
       <c r="F686" t="str">
-        <v>Las posibles adquisiciones amplían la presencia global de una de las principales empresas del mundo de Drones como Servicio (DaaS) en un mercado de servicios de drones que crece a una tasa superior al 25 % anual Las posibles adquisiciones amplían la presencia global de una de las principales empresas del mundo de Drones como Servicio (DaaS) en un mercado de servicios de drones que crece a una tasa superior al 25 % anual</v>
+        <v>Fitch Ratings has affirmed UAB Valstybes investicinis kapitalas' euro-denominated European medium-term note (EMTN) programme's and the notes issued under it senior unsecured ratings at 'A+'. The notes are unconditionally and irrevocably guaranteed by the Republic of Lithuania (A+/Stable).</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>Class Action Lawsuit Filed Against Helen of Troy Limited (HELE) - Recover ...</v>
+        <v>UAB „Valstybės investicinis kapitalas“ obligacijų programa po kasmetinės peržiūros išlaikė „A+‘ kredito reitingą</v>
       </c>
       <c r="B687" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C687" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D687" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E687" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-helen-of-troy-limited-hele-recover-r5201103.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352758/0/lt/uab-valstyb%C4%97s-investicinis-kapitalas-obligacij%C5%B3-programa-po-kasmetin%C4%97s-per%C5%BEi%C5%ABros-i%C5%A1laik%C4%97-a-kredito-reiting%C4%85.html</v>
       </c>
       <c r="F687" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Helen of Troy Limited (NASDAQ:HELE) securities. If you suffered a loss on your Helen of Troy Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Helen of Troy Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>Tarptautinė kredito reitingų agentūra „Fitch Ratings“ patvirtino UAB „Valstybės investicinis kapitalas“ eurais denominuotos Europos vidutinės trukmės obligacijų (EMTN) programos ir pagal ją išleistų vertybinių popierių reitingą „A+“.Obligacijoms besąlygišką ir neatšaukiamą garantiją suteikia Lietuvos Respublika (A+ / stabili perspektyva).</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>Lost Money on GRAIL, Inc. (GRAL)? Contact Levi &amp; Korsinsky to Join ...</v>
+        <v>Four Seasons Resort Chiang Mai Appoints Ivan Giles as General Manager</v>
       </c>
       <c r="B688" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C688" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D688" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E688" t="str">
-        <v>https://pr-inside.com/lost-money-on-grail-inc-gral-contact-levi-korsinsky-to-join-r5201102.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359657</v>
       </c>
       <c r="F688" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks ..</v>
+        <v>Four Seasons Resort Chiang Mai announces the appointment of Ivan Giles as General Manager, marking a new chapter for the resort amid the rice fields and mountains of Northern Thailand. - - With more than 20 years of international hospitality experience across the Americas and Asia, Ivan arrives in Chiang Mai from Four Seasons Resort Langkawi, where he served as General Manager and led the resort through an important period of growth and transformation. - - Born and raised in Mexico, Ivan... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359657</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>NFI Announces Pricing of C$350 million Senior Unsecured Notes Offering and Amendment and Extension of Existing Senior Credit Facilities</v>
+        <v>Which Mattress Feels Most Comfortable? Five Mattress Brands Available in Taiwan Compared</v>
       </c>
       <c r="B689" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C689" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D689" t="str">
         <v/>
       </c>
       <c r="E689" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327400/0/en/NFI-Announces-Pricing-of-C-350-million-Senior-Unsecured-Notes-Offering-and-Amendment-and-Extension-of-Existing-Senior-Credit-Facilities.html</v>
+        <v>https://pressreleasenews.org/pressroom/which-mattress-feels-most-comfortable-five-mattress-brands-available-in-taiwan-compared</v>
       </c>
       <c r="F689" t="str">
-        <v>NOT FOR DISTRIBUTION TO U.S. NEWS WIRE SERVICES OR DISSEMINATION IN THE UNITED STATES</v>
+        <v>This press release compares five mattress brands available in Taiwan, focusing on comfort, construction, and purchase terms. It highlights EMMA Zero Gravity's layered hybrid design and 100-night trial.</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>AdBlue Market to Reach USD 43.81 Billion by 2031 as Stricter Emission Standards and Diesel Commercial Vehicle Demand Support Growth</v>
+        <v>Futuri to Enterprise AI Buyers: Agents Are the Easy Part</v>
       </c>
       <c r="B690" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C690" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D690" t="str">
-        <v>Automotive</v>
+        <v>AI</v>
       </c>
       <c r="E690" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/adblue-market-to-reach-usd-4381-billion-by-2031-as-stricter-emission-standards-and-diesel-commercial-vehicle-demand-support-growth/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/futuri-to-enterprise-ai-buyers-agents-are-the-easy-part-302862904.html</v>
       </c>
       <c r="F690" t="str">
-        <v/>
+        <v>New analysis from Futuri CEO Daniel Anstandig finds 20% or more of assigned accounts go untouched in a given quarter — a coverage illusion created by passive sales enablement. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- The market for AI agents has moved faster than the infrastructure...</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>Spacecraft Industry Size to Reach USD 78.73 Billion by 2031 Amid Rising Satellite Deployments – Mordor Intelligence</v>
+        <v>TestMu Conference 2026 : l'événement phare de TestMu AI marque un point d'inflexion dans le monde de l'ingénierie et de la qualité agentiques</v>
       </c>
       <c r="B691" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C691" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D691" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E691" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/spacecraft-industry-size-to-reach-usd-7873-billion-by-2031-amid-rising-satellite-deployments-mordor-intelligence/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/testmu-conference-2026--levenement-phare-de-testmu-ai-marque-un-point-dinflexion-dans-le-monde-de-lingenierie-et-de-la-qualite-agentiques-302862903.html</v>
       </c>
       <c r="F691" t="str">
-        <v/>
+        <v>Plus de 75 000 inscriptions, 145 intervenants et un aperçu inédit de l'avenir du développement logiciel agentique et de la qualité autonome SAN FRANCISCO et NOIDA, Inde, 28 août 2026 /PRNewswire/ -- TestMu AI (anciennement LambdaTest), la principale plateforme mondiale d'ingénierie de la...</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>Cranberries Market Size to Reach USD 13.6 Billion by 2031 as Demand for Clean-Label Ingredients and Functional Foods Gains Momentum – Mordor Intelligence</v>
+        <v>Naturally Amish Brings on Foundational Strategic Investor to Help Build the Company</v>
       </c>
       <c r="B692" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C692" t="str">
-        <v>GetNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D692" t="str">
-        <v/>
+        <v>Retail</v>
       </c>
       <c r="E692" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/cranberries-market-size-to-reach-usd-136-billion-by-2031-as-demand-for-cleanlabel-ingredients-and-functional-foods-gains-momentum-mordor-intelligence/?source=barchart</v>
+        <v>https://www.newmediawire.com/news/naturally-amish-brings-on-foundational-strategic-investor-to-help-build-the-company-7089033</v>
       </c>
       <c r="F692" t="str">
-        <v/>
+        <v>ANGOLA, INDIANA - August 28, 2026 ( NEWMEDIAWIRE ) - Simulated Environment Concepts, Inc. (OTC: SMEV), operating as Naturally Amish™, announced today that Menno Wagler, founder of Wagler &amp;amp; Associates, has become a Foundational Strategic investor in the Company and is expected to play a significant advisory role as Naturally Amish continues building its agricultural, livestock, food production, retail, development and infrastructure initiatives. Menno Wagler Brings Nearly Four Decades of Agricultural, Construction and Development Experience - Along With a Unique Understanding of Both Amish Culture and the Business World For Naturally Amish, Wagler brings something the Company believes is particularly valuable: a lifetime of firsthand experience inside the Amish agricultural community co</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>United Kingdom Digital Health Market Size to Reach USD 43.98 Billion by 2031, Driven by NHS Digitalization</v>
+        <v>Harvest ETFs announces Final August 2026 Cash Distribution for the Harvest Canadian T-Bill ETF</v>
       </c>
       <c r="B693" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C693" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D693" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E693" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/united-kingdom-digital-health-market-size-to-reach-usd-4398-billion-by-2031-driven-by-nhs-digitalization/?source=barchart</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/harvest-etfs-announces-final-august-145400037.html</v>
       </c>
       <c r="F693" t="str">
-        <v/>
+        <v>OAKVILLE, Ontario, August 28, 2026--Harvest Portfolios Group Inc. ("Harvest") announces the final August 2026 cash distribution for the Harvest Canadian T-Bill ETF for the month ending August 31, 2026. The distribution will be paid on or about September 4, 2026 to unitholders of record on August 31, 2026.</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>Italy Hospitality Market to Reach USD 112.44 Billion by 2031, Says Mordor Intelligence</v>
+        <v>Insomnia Cookies Says Hello to Chunks as Six Fan-Favorite Cookies Get a Bigger, Meltier Upgrade</v>
       </c>
       <c r="B694" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C694" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D694" t="str">
         <v/>
       </c>
       <c r="E694" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/italy-hospitality-market-to-reach-usd-11244-billion-by-2031-says-mordor-intelligence/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/insomnia-cookies-says-hello-to-chunks-as-six-fan-favorite-cookies-get-a-bigger-meltier-upgrade-302862900.html</v>
       </c>
       <c r="F694" t="str">
-        <v/>
+        <v>The brand is replacing smaller chips with chunks about three times their size, creating bigger pockets of melt with no price increase PHILADELPHIA, Aug. 28, 2026 /PRNewswire/ -- Insomnia Cookies, the beloved late-night bakery known for serving warm cookies day and late into the night, is...</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>Thoracic Surgery Market Size to Reach USD 24.72 Billion by 2031, Driven by Increasing Use of Robotic-Assisted Surgery</v>
+        <v>eDreams ODIGEO advances its international expansion with the scaling of its Prime subscription platform in Poland</v>
       </c>
       <c r="B695" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C695" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D695" t="str">
-        <v/>
+        <v>SaaS</v>
       </c>
       <c r="E695" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/thoracic-surgery-market-size-to-reach-usd-2472-billion-by-2031-driven-by-increasing-use-of-roboticassisted-surgery/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359656</v>
       </c>
       <c r="F695" t="str">
-        <v/>
+        <v>- - &amp;#8226; Polish travellers have shown strong appetite for Prime, with proven adoption and competitiveness levels that firmly support the move to full scale. - &amp;#8226; Poland, one of Europe&amp;#39;s most subscription-ready markets, becomes the latest market in the expansion of Prime as a global subscription platform. - &amp;#8226; The Company remains firmly on track towards its target of more than 13 million Prime members by March 2030, with results developing as expected within existing guidance. - - - eDream... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359656</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>Das Jane Goodall Institute USA und FormationQ starten das erste Forschungsprogramm seiner Art im Bereich Quantencomputing, um die ökologischen Ursachen von Krieg und Frieden zu erforschen</v>
+        <v>/C O R R E C T I O N -- FlyteHealth/</v>
       </c>
       <c r="B696" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C696" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D696" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E696" t="str">
-        <v>https://www.prnewswire.com/news-releases/das-jane-goodall-institute-usa-und-formationq-starten-das-erste-forschungsprogramm-seiner-art-im-bereich-quantencomputing-um-die-okologischen-ursachen-von-krieg-und-frieden-zu-erforschen-302825685.html</v>
+        <v>https://www.prnewswire.com/news-releases/flytehealth-achieves-general-availability-in-the-cms-health-technology-ecosystem-recognized-at-one-year-anniversary-event-in-washington-dc-302836748.html</v>
       </c>
       <c r="F696" t="str">
-        <v>LONDON und AUSTIN, Texas, 15. Juli 2026 /PRNewswire/ -- Das Jane Goodall Institute (JGI) USA und FormationQ haben heute eine bahnbrechende Forschungspartnerschaft bekannt gegeben, in deren Rahmen die von IonQ entwickelte Quantencomputertechnologie auf Basis gefangener Ionen zur...</v>
-[...2 lines deleted...]
-    <row r="697">
+        <v>In the news release, FlyteHealth Achieves General Availability in the CMS Health Technology Ecosystem, Recognized at One-Year Anniversary Event in Washington, D.C., issued 28-Jul-2026 by FlyteHealth over PR Newswire, we are advised by the company that changes have been made. The complete,...</v>
+      </c>
+    </row>
+    <row r="697" xml:space="preserve">
       <c r="A697" t="str">
-        <v>FUTU ALERT: Securities Fraud Class Action Launched Against Futu Holdings ...</v>
+        <v>CALB (03931.HK) Reports Strong Growth in 1H 2026 Results, with Net Profit Increasing Significantly Year-on-Year by 102.2%</v>
       </c>
       <c r="B697" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C697" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D697" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS, Energy, Automotive</v>
       </c>
       <c r="E697" t="str">
-        <v>https://pr-inside.com/futu-alert-securities-fraud-class-action-launched-against-futu-holdings-r5201100.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Futu Holdings Limited (NASDAQ:FUTU) securities. If you suffered a loss on your Futu Holdings Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Futu Holdings Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109597/</v>
+      </c>
+      <c r="F697" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - CALB Group Co., Ltd. (“CALB” or the “Company”, stock code: 3931.HK) announced its unaudited condensed consolidated interim results for the six months ended June 30, 2026 (the “Reporting Period”). During the Reporting Period, the Company recorded revenue of approximately RMB27.08 billion, representing a year-on-year increase of 65.0%, and net profit of approximately RMB1.52 billion, representing a year-on-year increase of 102.2%. The strong growth in the Company’s results was mainly attributable to the expansion of new customers and application scenarios, as well as the continued ramp-up of new products across passenger vehicles, commercial vehicles and energy storage, driving sustained growth in business scale.
+According to statistics from leading industry organizations, global power battery installations reached 608.5GWh in the first half of 2026, representing a year-on-year increase of 20%, while global energy storage cell shipments reached 467.84GWh, up 94.76% year-on-year, reflecting the continued rapid growth of the global new energy industry.
+In recent years, CALB has continued to advance its two core businesses of power batteries and energy storage, while expanding into application scenarios including new energy vessels, low-altitude mobility and robotics. With continued innovation in technologies and products and further expansion into domestic and overseas markets, the Company’s business portfolio has continued to broaden. 
+Broad Coverage of Mainstream Automakers, with Global Power Battery Market Share Continuing to Rise
+In the passenger vehicle segment, CALB’s customer portfolio has continued to optimize, with broad coverage of mainstream automakers and steady progress in its premium and internationalization strategies. The Company has become a strategic partner in platform-based battery systems including Huawei’s Giant Whale Battery and Xiaomi’s Dragon Armor Battery, providing core power battery solutions for a range of vehicle models and series, including the LUXEED R7, LUXEED RX, SAIC Z7, and Xiaomi SkyNomad N70 Max and N90 Max, covering both LFP and ternary battery chemistries. CALB’s “UP super-charged” batteries, with their strong and stable fast-charging performance, are exclusively supplied for flagship models including the XPeng GX and G9L, and across the XPeng MONA lineup.
+During the reporting period, CALB provided stable power battery supplies for customers including XPeng, Huawei, GAC and Leapmotor, while supporting global vehicle models from customers including Toyota and Mazda. New overseas platform projects with Volkswagen and Hyundai are progressing rapidly, and the power battery plant jointly established with Leapmotor is expected to commence operations soon. CALB’s passenger vehicle power battery supply volume continued to grow, with overseas installations increasing by 84% year-on-year, reflecting an accelerated global expansion.
+In the commercial vehicle segment, CALB’s battery shipments increased by 225% year-on-year in the first half of 2026, with 206 newly announced vehicle models. The Company’s market share in both China and globally continued to increase, while cooperation with major heavy- and light-duty commercial vehicle customers including Sinotruk, XCMG, SANY, SHACMAN, Chery, Geely and Dongfengcontinued to expand, driving further market penetration.
+CALB’s commercial vehicle business is evolving from battery product sales toward full life-cycle value operations in the new energy commercial vehicle sector. Heavy-duty commercial applications, including heavy trucks and construction machinery, have become key components of the Company’s commercial vehicle business. An integrated “vehicle-battery-charging station-cloud” ecosystem for commercial vehicle applications is gradually taking shape, while business models including battery banking and financial leasing have been successfully piloted. Demonstration projects in green mines and zero-carbon ports have also received strong recognition from customers.
+Utility-Scale Energy Storage Maintains Leading Position, with Overseas Business Gaining Momentum
+CALB’s ESS business also maintained healthy growth momentum. In the first half of 2026, the Company ranked among the global top four in utility-scale energy storage, with steadily increasing shipments and continued growth in overseas installations. In the power energy storage segment, cooperation with major energy companies including SPIC, Huadian, Datang and China Three Gorges Renewables continued to progress. CALB also worked with leading system integrators such as Sungrow and Huawei, as well as supply chain partners and end users, to advance technological, product and application innovations across multiple scenarios, reduce operating costs of power systems and improve overall returns.In the zero-carbon ecosystem, the Company has actively explored new business models and made key progress in emerging strategic areas including direct green power supply and zero-carbon cities. Building on these initiatives, CALB is also advancing the development of source-grid-load-storage integration and virtual power plant platforms, while exploring pathways toward city-level zero-carbon development.
+Meanwhile, CALB has actively expanded its residential and commercial and industrial energy storage businesses, securing project nominations from multiple leading customers and achieving stable deliveries, with market performance ranking among the industry leaders. In emerging areas such as AIDC, the Company has been actively exploring energy storage technologies and product solutions, and has completed the development of 6C high-rate energy storage systems to address the backup power requirements of AIDC applications.To advance its internationalization strategy and further enhance profitability, CALB has accelerated its overseas expansion and achieved positive progress. During the reporting period, the Company’s next-generation 600Ah+ ESS cells entered mass production at scale to meet overseas application requirements. Its liquid-cooled containerized energy storage systems have been deployed and delivered in high-value markets including Europe, Japan and the United States. Its residential and commercial and industrial energy storage products now cover multiple overseas markets, with cooperation established with customers in more than ten countries and regions.
+Expanding into Multiple Emerging Scenarios, with AI Driving a New Wave of Innovation
+Beyond the two major application areas of new energy vehicles and energy storage, CALB has actively expanded into emerging application scenarios based on its development philosophy of “shared technology platforms and shared product platforms.”
+In the new energy vessel sector, the Company has obtained certifications from major international classification societies including DNV, ABS, BV, RINA and CCS, and projects including China’s first CCS-certified carbon-fiber electric official vessel have successfully commenced operations. In the low-altitude mobility sector, CALB’s high-energy cylindrical cells achieve an energy density of up to 310Wh/kg and have secured exclusive nomination for customers’ key aircraft models. Its next-generation 360Wh/kg high-nickel, silicon-carbon cylindrical batteries are gradually entering the preparation stage for commercialization. In the robotics market, high-performance battery products are expected to enter mass deliveries, while 10Ah-class all-solid-state batteries are expected to enter their initial stage of commercial application.
+Notably, CALB is building new capabilities for AI-driven R&amp;D, manufacturing and operations under its “AI + Energy” strategy. On the R&amp;D side, the Company is exploring the integration of AI with materials science and simulation computing to accelerate breakthroughs in new products. In manufacturing, CALB is integrating AI with industrial big data to drive the evolution of its production lines toward greater intelligence. In operations, the Company is promoting deeper integration of data and intelligent agents to enhance management and decision-making efficiency. By continuously strengthening its capabilities in data, computing power and AI models, CALB is gradually building an intelligent foundation for enterprise operations.
+From premium expansion in passenger vehicles, to volume growth and business model innovation in commercial vehicles, and accelerated expansion into global energy storage markets and early positioning in emerging markets, CALB has established a multi-layered and progressively expanding growth profile.Against the backdrop of continued strong momentum in the new energy industry, CALB expects its market share and profitability to enter an accelerated growth phase as its customer mix continues to improve and global delivery capabilities are progressively strengthened, further enhancing its global competitiveness and industry influence.
+About CALB
+CALB (3931.HK) is a new energy enterprise specializing in the research, production, sales, and market application development of lithium batteries, battery management systems, and related integrated products and lithium battery materials. As Battery Expert, we aim to build a comprehensive energy operation system, to provide complete product solutions and full life-cycle management for the new energy application market, represented by power and energy storage.
+Currently, CALB has completed an all-round layout in domestic by setting up industrial bases in Changzhou, Xiamen, Wuhan, Chengdu, Hefei, Jiangmen and Meishan. Meanwhile, CALB has set up bases in Europe and ASEAN, vigorously expanding the layout all over the world to become a global leading enterprise with large-scale intelligent manufacturing capabilities.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>AZN Investor Alert: Levi &amp; Korsinsky Investigates AstraZeneca PLC (AZN) ...</v>
+        <v>Estate Planning Attorney Jennifer McKenna Addresses What Happens If You Die Without a Will in HelloNation</v>
       </c>
       <c r="B698" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C698" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D698" t="str">
-        <v>Finance, Automotive</v>
+        <v/>
       </c>
       <c r="E698" t="str">
-        <v>https://pr-inside.com/azn-investor-alert-levi-korsinsky-investigates-astrazeneca-plc-azn-r5201099.htm</v>
+        <v>https://www.prnewswire.com/news-releases/estate-planning-attorney-jennifer-mckenna-addresses-what-happens-if-you-die-without-a-will-in-hellonation-302862897.html</v>
       </c>
       <c r="F698" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into AstraZeneca PLC ("AstraZeneca PLC") (NYSE:AZN) concerning potential violations of the federal securities laws. AstraZeneca PLC faces a securities investigation after shares fell more than 8.3% in early trading on July 9, 2026. Wainua, a gene-silencing drug for transthyretin-mediated amyloid cardiomyopathy, had been positioned as a key value driver toward AstraZeneca's stated "$80 billion 2030 ambition." The Company referred to the trial as the "largest trial in this population" with the "potential to address key questions" unanswered in the ..</v>
+        <v>The article explains how intestate succession works and why estate planning helps families make important decisions before they are needed. LEES SUMMIT, Mo., Aug. 28, 2026 /PRNewswire/ -- What happens if you die without a will? A HelloNation article featuring insights from Estate Planning...</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>Contact Levi &amp; Korsinsky by July 28, 2026 to Join Class Action Against ...</v>
+        <v>Support our work, Pay our worth! Stittsville Long-Term Care Workers call out Sienna for failure to fix staffing levels at Granite Ridge Care Community</v>
       </c>
       <c r="B699" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C699" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D699" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E699" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-july-28-2026-to-join-class-action-against-r5201098.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/support-pay-worth-stittsville-long-144700563.html</v>
       </c>
       <c r="F699" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Stittsville, ON, August 28, 2026--Today, workers at Granite Ridge Care Community are holding a rally to call out ongoing staff shortages at the facility. The 300 workers, represented by CUPE Local 4540 provide care for residents of the facility. Granite Ridge is operated by Sienna Senior Living and is a for-profit home that has routinely underpaid and undervalued frontline workers to generate higher returns for shareholders.</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>LCID FINAL DEADLINE: ROSEN, A TOP-RANKED LAW FIRM, Encourages Lucid ...</v>
+        <v>Annual maintenance on the Buitenveldertbaan Runway from 31 August to 8 September</v>
       </c>
       <c r="B700" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C700" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D700" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E700" t="str">
-        <v>https://pr-inside.com/lcid-final-deadline-rosen-a-top-ranked-law-firm-encourages-lucid-r5201097.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359655</v>
       </c>
       <c r="F700" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Lucid Group, Inc. (NASDAQ:LCID) between February 25, 2026 and April 13, 2026, inclusive (the "Class Period"), of the important July 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased Lucid securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Lucid class action, go to https://www.rosenlegal.com/cases/lucid-group-inc-2026/join or call Phillip Kim, Esq. toll-free ..</v>
+        <v>From Monday 31 August to Tuesday 8 September, Schiphol will carry out annual routine maintenance on the Buitenveldertbaan Runway. During this period, the runway will be unavailable for air traffic on weekdays. The Buitenveldertbaan Runway will remain available during the weekend of 5 and 6 September. Aircraft that would normally take off from or land on the Buitenveldertbaan Runway will use other runways during the maintenance period. - - What does the maintenance involve? - Annual mai... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359655</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>ROSEN, TRUSTED TRIAL ATTORNEYS, Encourages Verra Mobility Corporation ...</v>
+        <v>Gateway Fiber Bringing 100% Fiber Internet Network to West Fargo</v>
       </c>
       <c r="B701" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C701" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D701" t="str">
-        <v>Finance, Automotive</v>
+        <v/>
       </c>
       <c r="E701" t="str">
-        <v>https://pr-inside.com/rosen-trusted-trial-attorneys-encourages-verra-mobility-corporation-r5201096.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/gateway-fiber-bringing-100-fiber-144500217.html</v>
       </c>
       <c r="F701" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, ..</v>
+        <v>WEST FARGO, N.D., August 28, 2026--Gateway Fiber, a 100% fiber internet service provider, is gearing up to roll out its transparently priced, high-speed network in West Fargo. With services already available in Fargo and Moorhead, Minnesota, Gateway Fiber’s expansion into West Fargo ensures that residents and businesses across the entire region have access to faster, more reliable internet.</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>A Delicate Aroma, a Gentle Buzz "Summer Days, Fenjiu Ways" Season 4 Officially Kicks Off</v>
+        <v>Invisors ranks no. 12 on the Atlanta Business Chronicle 2026 Best Places to Work list</v>
       </c>
       <c r="B702" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C702" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D702" t="str">
         <v/>
       </c>
       <c r="E702" t="str">
-        <v>https://pressreleasenews.org/pressroom/a-delicate-aroma-a-gentle-buzz-summer-days-fenjiu-ways-season-4-officially-kicks-off</v>
+        <v>https://www.prnewswire.com/news-releases/invisors-ranks-no-12-on-the-atlanta-business-chronicle-2026-best-places-to-work-list-302862872.html</v>
       </c>
       <c r="F702" t="str">
-        <v/>
+        <v>ATLANTA, Aug. 28, 2026 /PRNewswire/ -- Atlanta Business Chronicle revealed that Invisors, a Workday Services Partner, is ranked no. 12 on its 2026 Best Places to Work list in the medium company category. This marks Invisors' sixth consecutive year on the list, which recognizes companies...</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>Sandbox VR Continues to Expand Across Colorado with a New Denver Venue</v>
+        <v>GreenPower Announces Deployment of Year Two of the New Mexico Pilot Project</v>
       </c>
       <c r="B703" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C703" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D703" t="str">
-        <v/>
+        <v>Finance, Education</v>
       </c>
       <c r="E703" t="str">
-        <v>https://www.prnewswire.com/news-releases/sandbox-vr-continues-to-expand-across-colorado-with-a-new-denver-venue-302825677.html</v>
+        <v>https://www.newsfilecorp.com/release/311962/GreenPower-Announces-Deployment-of-Year-Two-of-the-New-Mexico-Pilot-Project</v>
       </c>
       <c r="F703" t="str">
-        <v>Sandbox VR brings the 'best virtual reality experience on the planet' to Denver DENVER, July 14, 2026 /PRNewswire/ -- Sandbox VR, the world's premier destination for premium location-based virtual reality experiences, has opened its newest location in Denver, Colorado. The location in the...</v>
+        <v>Santa Teresa, New Mexico--(Newsfile Corp. - August 28, 2026) - GreenPower Motor Company Inc. (NASDAQ: GP) ("GreenPower"), a leading manufacturer and distributor of all-electric, purpose-built, zero-emission medium and heavy-duty vehicles serving the cargo and delivery market, shuttle and transit space and school bus sector, today announced the start of year two of the New Mexico All-Electric, Purpose-Built, Zero-Emission School Bus Pilot Project. The deployment next week begins the Type D...</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>Mark A. Klein Releases “Thoughts of a Daydreamer”</v>
+        <v>TCL Electronics (01070.HK) Delivers Strong Growth in 2026 Interim Results</v>
       </c>
       <c r="B704" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C704" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D704" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E704" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357669</v>
+        <v>https://www.prnewswire.com/news-releases/tcl-electronics-01070hk-delivers-strong-growth-in-2026-interim-results-302862893.html</v>
       </c>
       <c r="F704" t="str">
-        <v>Written across more than two decades, this approachable poetry collection captures the thoughts, prayers, emotions, and everyday experiences that shape a meaningful life. - - Some poems are not planned. They arrive quietly, in the middle of a memory, a prayer, a feeling, or a daydream that refuses to disappear. In &amp;#8220;Thoughts of a Daydreamer: A Simple Book of Poems,&amp;#8221; author Mark A. Klein gathers those moments into one sincere and deeply personal collection. - - Published by The Ewings Pu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357669</v>
+        <v>Adjusted Profit Attributable to Owners of the Parent Surges by 54.3% YoY to HK$1.64 Billion Acquisition of TCL Air Conditioning Business to Advance All-Category Smart Device Layout Results and Operational Highlights Leveraging the strategy of "Globalisation" and "Premiumisation", TCL...</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>Has Anyone Tried Gundry MD Phyto Collagen Complex? Read Real Reviews, Ingredients, and Benefits</v>
+        <v>Travel VIPs gather at Diamonds Bijoux Zanzibar for World Travel Awards Africa Gala Ceremony 2026</v>
       </c>
       <c r="B705" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C705" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D705" t="str">
         <v/>
       </c>
       <c r="E705" t="str">
-        <v>https://www.prnewswire.com/news-releases/has-anyone-tried-gundry-md-phyto-collagen-complex-read-real-reviews-ingredients-and-benefits-302825675.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359654</v>
       </c>
       <c r="F705" t="str">
-        <v>Plant-Based Collagen Support Designed to Help You Feel Stronger, Look Younger, and Move More Freely LOS ANGELES, July 14, 2026 /PRNewswire/ -- While many collagen powders on the market rely on bovine collagen peptides, marine collagen, or bone broth proteins, some wellness experts believe...</v>
+        <v>Diamonds Bijoux, the new flagship luxury resort on the enchanting island of Zanzibar, is making final preparations as it prepares to host the World Travel Awards Africa Gala Ceremony 2026. Travel leaders from across Africa will gather for the VIP reception to celebrate the finest organisations in travel and tourism. - - Opened in January 2026, Diamonds Bijoux is a luxury all-inclusive retreat set along the shores of Zanzibar&amp;#39;s stunning south-east coast. The five-star resort blends contem... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359654</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>Lost Money on BitGo Holdings, Inc. (BTGO)? Join Class Action Before ...</v>
+        <v>YFORE, pionera en espejos digitales, presenta su gama completa de espejos inteligentes en Norteamérica</v>
       </c>
       <c r="B706" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C706" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D706" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E706" t="str">
-        <v>https://pr-inside.com/lost-money-on-bitgo-holdings-inc-btgo-join-class-action-before-r5201095.htm</v>
+        <v>https://www.prnewswire.com/news-releases/yfore-pionera-en-espejos-digitales-presenta-su-gama-completa-de-espejos-inteligentes-en-norteamerica-302862891.html</v>
       </c>
       <c r="F706" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired BitGo Holdings, Inc. (NYSE:BTGO) securities. If you suffered a loss on your BitGo Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about BitGo Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>SUWANEE, Ga., 28 de agosto de 2026 /PRNewswire/ -- YFORE Technology, uno de los principales proveedores mundiales de electrónica para el sector de la automoción de primer nivel (Tier-1), ha puesto hoy oficialmente en marcha su nueva planta de fabricación en Estados Unidos, situada cerca...</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>Shareholders of Black Rock Coffee Bar, Inc. (BRCB): Protect Your Rights ...</v>
+        <v>FRANK RUSSO CHALLENGES DAVID JOLLY TO A ONE-ON-ONE FLORIDA POLICY DEBATE</v>
       </c>
       <c r="B707" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C707" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D707" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E707" t="str">
-        <v>https://pr-inside.com/shareholders-of-black-rock-coffee-bar-inc-brcb-protect-your-rights-r5201094.htm</v>
+        <v>https://www.prnewswire.com/news-releases/frank-russo-challenges-david-jolly-to-a-one-on-one-florida-policy-debate-302862886.html</v>
       </c>
       <c r="F707" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Black Rock Coffee Bar, Inc. (NASDAQ:BRCB) securities. If you suffered a loss on your Black Rock Coffee Bar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Black Rock Coffee Bar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This ..</v>
+        <v>Two Men. Two Human Beings. Two Former Republicans. Two Different Paths. One Decision for Florida Families. NEW SMYRNA, Fla., Aug. 28, 2026 /PRNewswire/ -- Florida gubernatorial candidate Frank J. Russo today publicly challenged Democratic nominee David Jolly to a one-on-one policy debate...</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>Badger Meter, Inc. (BMI) Lawsuit - Investors Urged to Contact Levi ...</v>
+        <v>SF Intra-city's Strategic Leadership Drives Performance to  New Heights in 1H 2026</v>
       </c>
       <c r="B708" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C708" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D708" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E708" t="str">
-        <v>https://pr-inside.com/badger-meter-inc-bmi-lawsuit-investors-urged-to-contact-levi-r5201093.htm</v>
+        <v>https://www.prnewswire.com/news-releases/sf-intracitys-strategic-leadership-drives-performance-to--new-heights-in-1h-2026-302862882.html</v>
       </c>
       <c r="F708" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Badger Meter, Inc. (NYSE:BMI) securities. If you suffered a loss on your Badger Meter investment and would like to explore a potential recovery under the federal securities laws, Learn about Badger Meter Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Badger ..</v>
+        <v>Deepening multi–scenario presence to consolidate the business foundations, with AI and unmanned delivery opening up new prospects Revenue hit new highs and achieved healthy growth Adjusted net profit increased by 70.8% to RMB 265.8 million Results Highlights Revenue increased by 14.7%...</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>Northrop Grumman Breaks Ground on New Facility to Support Strategic Deterrence and Advanced Aerospace Missions in Utah</v>
+        <v>SF Intra-city's Strategic Leadership Drives Performance to New Heights in 1H 2026</v>
       </c>
       <c r="B709" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C709" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D709" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E709" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327378/189/en/Northrop-Grumman-Breaks-Ground-on-New-Facility-to-Support-Strategic-Deterrence-and-Advanced-Aerospace-Missions-in-Utah.html</v>
+        <v>https://www.prnewswire.com/news-releases/sf-intracitys-strategic-leadership-drives-performance-to--new-heights-in-1h-2026-302862882.html</v>
       </c>
       <c r="F709" t="str">
-        <v>As the largest defense contractor in Utah, the company marks a pivotal moment for growth, aerospace innovation and national defense investment As the largest defense contractor in Utah, the company marks a pivotal moment for growth, aerospace innovation and national defense investment</v>
+        <v>Deepening multi–scenario presence to consolidate the business foundations, with AI and unmanned delivery opening up new prospects Revenue hit new highs and achieved healthy growth Adjusted net profit increased by 70.8% to RMB 265.8 million Results Highlights Revenue increased by 14.7%...</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>Alice Faye Wimberly's “Freed from Slavery but Still in Bondage” Shares a Powerful Story of Survival, Faith, and True Freedom</v>
+        <v>xTool presenta X1, plataforma diseñada para ofrecer velocidad, capacidad y versatilidad</v>
       </c>
       <c r="B710" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C710" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D710" t="str">
         <v/>
       </c>
       <c r="E710" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357667</v>
+        <v>https://www.prnewswire.com/news-releases/xtool-presenta-x1-plataforma-disenada-para-ofrecer-velocidad-capacidad-y-versatilidad-302862881.html</v>
       </c>
       <c r="F710" t="str">
-        <v>In her moving and deeply personal book, &amp;#8220;Freed from Slavery but Still in Bondage,&amp;#8221; author Alice Faye Wimberly invites readers into a life shaped by struggle, courage, and faith. Born in Evergreen, Alabama, in 1940, Wimberly grew up in the rural South during a time when Black families were legally free, yet still bound by poverty, segregation, fear, and limited opportunity. - - Through honest and heartfelt storytelling, Wimberly recalls her childhood in a large sharecropping family, where... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357667</v>
+        <v>- xTool presenta X1, una plataforma láser todo en uno de última generación diseñada para ofrecer velocidad, capacidad y versatilidad Lo mejor de los láseres, todo en uno: xTool X1 combina el grabado de alta velocidad, el corte de gran formato y la tecnología multiláser ampliable en un...</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>BrightSpring Health Services Set to Join S&amp;amp;P MidCap 400 and Karman Holdings to Join S&amp;amp;P SmallCap 600</v>
+        <v>Værdipapirfonden Sparinvest – Offentliggørelse af halvårsrapport 2026</v>
       </c>
       <c r="B711" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C711" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D711" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E711" t="str">
-        <v>https://www.prnewswire.com/news-releases/brightspring-health-services-set-to-join-sp-midcap-400-and-karman-holdings-to-join-sp-smallcap-600-302825665.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352749/0/da/v%C3%A6rdipapirfonden-sparinvest-offentligg%C3%B8relse-af-halv%C3%A5rsrapport-2026.html</v>
       </c>
       <c r="F711" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- S&amp;P SmallCap 600 constituent BrightSpring Health Services Inc. (NASD: BTSG) will replace Chart Industries Inc. (NYSE: GTLS) in the S&amp;P MidCap 400, and Karman Holdings Inc. (NYSE: KRMN) will replace BrightSpring Health Services in the S&amp;P SmallCap...</v>
+        <v>Bestyrelsen har i dag behandlet og godkendt foreningens halvårsrapport for 2026.</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>Mariah Leal's “Axxel the Ambassador: Piper Gets a Baby Brother” Inspires Families to Welcome Shelter Dogs with Love, Patience, Compassion, and Understanding</v>
+        <v>CRISPR Therapeutics Presents Phase 1a Data for CTX310® Demonstrating Deep and Durable ANGPTL3 Editing, Triglyceride and LDL Lowering at ESC Congress 2026</v>
       </c>
       <c r="B712" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C712" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D712" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E712" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357665</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352748/0/en/crispr-therapeutics-presents-phase-1a-data-for-ctx310-demonstrating-deep-and-durable-angptl3-editing-triglyceride-and-ldl-lowering-at-esc-congress-2026.html</v>
       </c>
       <c r="F712" t="str">
-        <v>Families considering adding another dog to their household can find valuable guidance in &amp;#8220;Axxel the Ambassador: Piper Gets a Baby Brother&amp;#8221; by Mariah Leal. Through an engaging story told from a dog&amp;#39;s perspective, the book introduces children and their families to the joys, challenges, and lifelong rewards of welcoming a second pet into the home. - - The story follows Piper as she welcomes her baby brother, Axxel. While excited, Piper worries about changes. She wonders if she will still... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357665</v>
+        <v>-Data presented in a late-breaking presentation at the European Society of Cardiology (ESC) Congress 2026-</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>Google Usage for Attorney Research Drops 15 Points as ChatGPT Climbs to 42%</v>
+        <v>Clicklinks | Sanyou Bio Launches Clicklinks, an AI-Driven Innovation Hub for Original Drug Discovery</v>
       </c>
       <c r="B713" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C713" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D713" t="str">
         <v>AI</v>
       </c>
       <c r="E713" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/google-usage-for-attorney-research-drops-15-points-as-chatgpt-climbs-to-42/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/clicklinks--sanyou-bio-launches-clicklinks-an-ai-driven-innovation-hub-for-original-drug-discovery-302862406.html</v>
       </c>
       <c r="F713" t="str">
-        <v/>
+        <v>SHANGHAI, Aug. 28, 2026 /PRNewswire/ -- Sanyou Biopharmaceuticals Co., Ltd. (hereinafter referred to as "Sanyou Bio"), today announced the official launch of Clicklinks, an AI-STAL and SAI-DA powered collaborative network designed to support original drug discovery and preclinical...</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>Kartoon Studios (NYSE: TOON) Enters Catalyst-Rich Growth Phase</v>
+        <v>Dental Sutures Market worth $0.37 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
       </c>
       <c r="B714" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C714" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D714" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E714" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/kartoon-studios-nyse-toon-enters-catalystrich-growth-phase/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/dental-sutures-market-worth-0-37-billion-by-2031---exclusive-report-by-marketsandmarkets-302861603.html</v>
       </c>
       <c r="F714" t="str">
-        <v/>
+        <v>Delray Beach, Fla., Aug. 28, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Dental Sutures Market is projected to reach USD 0.37 billion by 2031 from USD 0.28 billion in 2026, at a CAGR of 6.2% during the forecast period. Browse 200 market data Tables and 40 Figures spread...</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>AI Search Engineers Reports That Professional Service Businesses Using ...</v>
+        <v>First Due Named the Official Fire and EMS Software of Daytona International Speedway, Talladega Superspeedway, and Homestead-Miami Speedway</v>
       </c>
       <c r="B715" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C715" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D715" t="str">
-        <v>AI, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E715" t="str">
-        <v>https://pr-inside.com/ai-search-engineers-reports-that-professional-service-businesses-using-r5201092.htm</v>
+        <v>https://www.prweb.com/releases/first-due-named-the-official-fire-and-ems-software-of-daytona-international-speedway-talladega-superspeedway-and-homestead-miami-speedway-302862490.html</v>
       </c>
       <c r="F715" t="str">
-        <v>(PR-inside.com) The No. 1 AI certified agency and only AEO Verified agency in the United States releases comparative data showing that the integrated deployment of AI chatbots and Answer Engine Optimization produces three times more qualified leads for law firms, financial advisors, and medical practices than either system deployed independently. AMHERST, NY / ACCESS Newswire / July 14, 2026 / AI Search Engineers, the #1 AI certified agency and the only AEO Verified agency in the United States meeting all Tier 1 requirements under the AEO Differentiation Standard, today released comparative data documenting that professional service businesses deploying AI chatbots alongside Answer ..</v>
+        <v>First Due is now the Official Fire and EMS Software of Daytona International Speedway, Talladega Superspeedway, and Homestead-Miami Speedway, giving race-day fire and EMS crews one platform for pre-planning, response and command, incident documentation, and scheduling. It debuts at the...</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>AI Search Engineers Reports That Professional Service Businesses Using AI Chatbots Alongside Answer Engine Optimization See 3X More Qualified Leads Than Businesses Using Either System Alone</v>
+        <v>Grambling State Hits the Road: 125 Years, One Historic Multiversary, One National Tour</v>
       </c>
       <c r="B716" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C716" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D716" t="str">
-        <v>AI, Healthcare</v>
+        <v>Education</v>
       </c>
       <c r="E716" t="str">
-        <v>https://www.newswire.com/news/ai-search-engineers-reports-that-professional-service-businesses-using-ai</v>
+        <v>https://www.prnewswire.com/news-releases/grambling-state-hits-the-road-125-years-one-historic-multiversary-one-national-tour-302862874.html</v>
       </c>
       <c r="F716" t="str">
-        <v>The No. 1 AI certified agency and only AEO Verified agency in the United States releases comparative data showing that the integrated deployment of AI chatbots and Answer Engine Optimization produces three times more qualified leads for law firms, financial advisors, and medical practices than either system deployed independently.</v>
+        <v>The University marks a Multiversary in 2026: 125 years since its founding, 100 years of Tiger Athletics, and 100 years of the World Famed Band GRAMBLING, La., Aug. 28, 2026 /PRNewswire/ -- Grambling State University announced today that it will take its 125th anniversary on the road,...</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Microsoft Investors to ...</v>
+        <v>Walk-On's Sports Bistreaux to Build the Sports Bar of the Future in Baton Rouge</v>
       </c>
       <c r="B717" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C717" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D717" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E717" t="str">
-        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-microsoft-investors-to-r5201091.htm</v>
+        <v>https://www.prnewswire.com/news-releases/walk-ons-sports-bistreaux-to-build-the-sports-bar-of-the-future-in-baton-rouge-302862862.html</v>
       </c>
       <c r="F717" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Microsoft Corporation (NASDAQ:MSFT) between May 1, 2025 and January 28, 2026, inclusive (the "Class Period"), of the important August 11, 2026 lead plaintiff deadline. SO WHAT: If you purchased Microsoft common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Microsoft class action, go to https://rosenlegal.com/cases/microsoft-corporation/join or call Phillip Kim, Esq. ..</v>
+        <v>New Perkins Road restaurant will debut a more efficient, flexible model designed around how today's sports fans eat, watch and connect BATON ROUGE, La., Aug. 28, 2026 /PRNewswire/ -- Walk-On's Sports Bistreaux, named ESPN's #1 Sports Bar in America, is investing in its Baton Rouge roots...</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>Atlas One Capital Corporation Announces Letter of Intent for Qualifying Transaction with Ramsden Metals Inc.</v>
+        <v>Futuri Calls for a "Revenue Pit Crew" Model as Sellers Spend Only 40% of the Workweek Selling</v>
       </c>
       <c r="B718" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C718" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D718" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E718" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327371/0/en/Atlas-One-Capital-Corporation-Announces-Letter-of-Intent-for-Qualifying-Transaction-with-Ramsden-Metals-Inc.html</v>
+        <v>https://www.prnewswire.com/news-releases/futuri-calls-for-a-revenue-pit-crew-model-as-sellers-spend-only-40-of-the-workweek-selling-302862868.html</v>
       </c>
       <c r="F718" t="str">
-        <v>Toronto, Ontario, July 14, 2026 (GLOBE NEWSWIRE) -- Atlas One Capital Corporation (TSXV: ACAP.P) (the “ Corporation ” or “ Atlas One ”), a capital pool company listed on the TSX Venture Exchange (“ TSXV ”), has entered into a binding letter of intent with Ramsden Metals Inc. (“ Ramsden Metals ”) dated July 12, 2026 (the “ Letter of Intent ”) in respect of a proposed business combination transaction pursuant to which Atlas One will acquire all of the issued and outstanding securities of Ramsden Metals (the “ Proposed Transaction ”). It is anticipated that the Proposed Transaction will constitute the qualifying transaction of Atlas One in accordance with Policy 2.4 - Capital Pool Companies of the Corporate Finance Manual (the “ CPC Policy ”) of the TSXV. The resulting company following the c</v>
+        <v>New analysis from Futuri CEO Daniel Anstandig finds 20% or more of assigned accounts go untouched in a given quarter — a coverage illusion created by passive sales enablement. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- Enterprise sales teams have never had more technology at their...</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>ROSEN, GLOBAL INVESTOR COUNSEL, Encourages Nano-X Imaging Ltd. Investors ...</v>
+        <v>Investor Alert: Deadline Approaching to Join Flotek Industries, Inc. ...</v>
       </c>
       <c r="B719" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C719" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D719" t="str">
         <v>Finance</v>
       </c>
       <c r="E719" t="str">
-        <v>https://pr-inside.com/rosen-global-investor-counsel-encourages-nano-x-imaging-ltd-investors-r5201090.htm</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-flotek-industries-inc-r5217131.htm</v>
       </c>
       <c r="F719" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Nano-X Imaging Ltd. (NASDAQ:NNOX) between March 31, 2025 and April 17, 2026, inclusive (the "Class Period"), of the important August 11, 2026 lead plaintiff deadline. SO WHAT: If you purchased Nano-X securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Nano-X class action, go to https://rosenlegal.com/cases/nano-x-imaging-ltd/join or call Phillip Kim, Esq. toll-free ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>Join Class Action to Recover Losses From Veritone, Inc. (VERI) - Contact ...</v>
+        <v>Levi &amp; Korsinsky Urges Flotek Industries, Inc. (FTK) Shareholders to ...</v>
       </c>
       <c r="B720" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C720" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D720" t="str">
         <v>Finance</v>
       </c>
       <c r="E720" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-veritone-inc-veri-contact-r5201089.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-flotek-industries-inc-ftk-shareholders-to-r5217130.htm</v>
       </c>
       <c r="F720" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Veritone, Inc. (NASDAQ:VERI) securities. If you suffered a loss on your Veritone, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Veritone, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Veritone, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>Lost Money on First Solar, Inc. (FSLR)? Join Class Action Before August ...</v>
+        <v>Join Class Action to Recover Losses from Avis Budget Group, Inc. (CAR) ...</v>
       </c>
       <c r="B721" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C721" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D721" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E721" t="str">
-        <v>https://pr-inside.com/lost-money-on-first-solar-inc-fslr-join-class-action-before-august-r5201088.htm</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-avis-budget-group-inc-car-r5217129.htm</v>
       </c>
       <c r="F721" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired First Solar, Inc. (NASDAQ:FSLR) securities. If you suffered a loss on your First Solar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about First Solar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>Beeline to Host Stakeholder Update Call on Q2 2026 Financial Results</v>
+        <v>Davidson Kempner Capital Management LP : Form 8.3 - Tate &amp; Lyle plc</v>
       </c>
       <c r="B722" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C722" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D722" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v/>
       </c>
       <c r="E722" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327367/0/en/Beeline-to-Host-Stakeholder-Update-Call-on-Q2-2026-Financial-Results.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352744/0/en/davidson-kempner-capital-management-lp-form-8-3-tate-lyle-plc.html</v>
       </c>
       <c r="F722" t="str">
-        <v>PROVIDENCE, R.I., July 14, 2026 (GLOBE NEWSWIRE) -- via IBN – Beeline Holdings, Inc. (NASDAQ: BLNE), the fast-growing digital mortgage platform redefining the path to homeownership, today announced it will host a stakeholder update call on the results of the second quarter of 2026 on Thursday, Aug. 13, 2026, at 5 p.m. ET.</v>
+        <v>FORM 8.3</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>Churchill Capital Corp IX Announces its Intention to Liquidate</v>
+        <v>From Dune Drive to Cold Drinks: BLUETTI Brings Outdoor Vehicle and RV Power Solutions to ADIHEX 2026</v>
       </c>
       <c r="B723" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C723" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D723" t="str">
-        <v>Finance</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E723" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327368/0/en/Churchill-Capital-Corp-IX-Announces-its-Intention-to-Liquidate.html</v>
+        <v>https://www.prnewswire.com/news-releases/from-dune-drive-to-cold-drinks-bluetti-brings-outdoor-vehicle-and-rv-power-solutions-to-adihex-2026-302862867.html</v>
       </c>
       <c r="F723" t="str">
-        <v>New York, New York, July 14, 2026 (GLOBE NEWSWIRE) -- Churchill Capital Corp IX (NASDAQ: CCIX) (the “Company”), a publicly traded special purpose acquisition company, today announced that its board of directors (the “Board”) has determined to redeem all of its outstanding Class A ordinary shares, par value $0.0001 per share (“Class A Ordinary Shares”), sold in its initial public offering (the “public shares”) because the Company is unable to complete an initial business combination by the deadline under its Amended and Restated Memorandum and Articles of Association.</v>
+        <v>ABU DHABI, UAE, Aug. 28, 2026 /PRNewswire/ -- BLUETTI, a global provider of clean energy solutions, is making its debut at the Abu Dhabi International Hunting and Equestrian Exhibition (ADIHEX) 2026, showcasing its Vehicle Energy System and RV Solar System, both built for the seamless...</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>LeMaitre Will Announce Second Quarter 2026 Earnings Results on August 4, 2026</v>
+        <v>Kaplan Fox Encourages Fulcrum Therapeutics, Inc. (FULC) Investors to Contact the Firm Regarding a Securities Investigation</v>
       </c>
       <c r="B724" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C724" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D724" t="str">
         <v>Finance</v>
       </c>
       <c r="E724" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327365/10507/en/LeMaitre-Will-Announce-Second-Quarter-2026-Earnings-Results-on-August-4-2026.html</v>
+        <v>https://www.newsfilecorp.com/release/311305/Kaplan-Fox-Encourages-Fulcrum-Therapeutics-Inc.-FULC-Investors-to-Contact-the-Firm-Regarding-a-Securities-Investigation</v>
       </c>
       <c r="F724" t="str">
-        <v>BURLINGTON, Mass., July 14, 2026 (GLOBE NEWSWIRE) -- LeMaitre Vascular, Inc. (Nasdaq:LMAT) announced today that it will release its second quarter 2026 financial results on Tuesday, August 4, 2026, after the market close. The company has scheduled a conference call for 5:00 PM EDT the same day to discuss the results, business highlights, and company outlook.</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Fulcrum Therapeutics, Inc. ("Fulcrum Therapeutics" or the "Company") (NASDAQ: FULC).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Fulcrum Therapeutics investor and have suffered losses, or if you have information that could assist in the Fulcrum Therapeutics investigation, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>Glucotrack and Lōkahi Therapeutics Complete Strategic Business Combination, Establishing Lōkahi-Controlled Public Platform</v>
+        <v>SHAREHOLDER ALERT: Levi &amp;amp; Korsinsky, LLP Notifies Shareholders of an Investigation Concerning Possible Breaches of Fiduciary Duties by Certain Officers and Directors of High Roller Technologies, Inc. (NYSEAM: ROLR)</v>
       </c>
       <c r="B725" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C725" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D725" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v/>
       </c>
       <c r="E725" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327361/0/en/Glucotrack-and-L%C5%8Dkahi-Therapeutics-Complete-Strategic-Business-Combination-Establishing-L%C5%8Dkahi-Controlled-Public-Platform.html</v>
+        <v>https://www.prnewswire.com/news-releases/shareholder-alert-levi--korsinsky-llp-notifies-shareholders-of-an-investigation-concerning-possible-breaches-of-fiduciary-duties-by-certain-officers-and-directors-of-high-roller-technologies-inc-nyseam-rolr-302862405.html</v>
       </c>
       <c r="F725" t="str">
-        <v>Transaction positions the combined company to execute a capital-efficient, repeatable strategy leveraging public market access and Lōkahi Therapeutics ai²-driven asset sourcing, development, and advancement platform Transaction positions the combined company to execute a capital-efficient, repeatable strategy leveraging public market access and Lōkahi Therapeutics ai²-driven asset sourcing, development, and advancement platform</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Levi &amp; Korsinsky announces that it has commenced an investigation of High Roller Technologies, Inc. (NYSEAM: ROLR) concerning possible breaches of fiduciary duties. If you are a current shareholder of ROLR, you can request additional information...</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>Shareholders of Erasca, Inc. (ERAS): Protect Your Rights Before August ...</v>
+        <v>Vadzo Imaging Validates Dynamic ROI in the AR1335 13MP Monochrome M12 VCM USB Camera Falcon-1335MRH</v>
       </c>
       <c r="B726" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C726" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D726" t="str">
-        <v>Finance</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E726" t="str">
-        <v>https://pr-inside.com/shareholders-of-erasca-inc-eras-protect-your-rights-before-august-r5201086.htm</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-dynamic-roi-in-the-ar1335-13mp-monochrome-m12-22852336</v>
       </c>
       <c r="F726" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Erasca, Inc. (NASDAQ:ERAS) securities. If you suffered a loss on your Erasca, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Erasca, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Erasca, Inc. ..</v>
+        <v>Vadzo Imaging has validated Dynamic ROI operation on the Falcon-1335MRH, a 13MP monochrome USB camera product built on the Onsemi AR1335 back-side-illuminated CMOS sensor. The module pairs rolling shutter readout with software-controlled VCM autofocus on M12 optics to deliver 4K low-noise imaging across a USB 3.2 Gen 1 UVC interface. It targets machine vision, inspection, medical, retail automation, and embedded vision programs where resolution, sensitivity, and variable working distance appear in the same requirement list.</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>NogenTech Expands Its Focus on Practical Technology Guides and AI Search Visibility</v>
+        <v>A Statement on the Landmark Meta Settlement from Elizabeth Gaines</v>
       </c>
       <c r="B727" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C727" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D727" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E727" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/nogentech-expands-its-focus-on-practical-technology-guides-and-ai-search-visibility/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/a-statement-on-the-landmark-meta-settlement-from-elizabeth-gaines-302862861.html</v>
       </c>
       <c r="F727" t="str">
-        <v/>
+        <v>Founder &amp; CEO of The Children's Funding Project urges state leaders to move the conversation from accountability to investment in young people WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- Can we do a lot of good with some portion of $17 billion going to young people and the things they are...</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>Looking for Summer Event Ideas? Texas Sumo Game Rental Recommends Obstacle Course Rentals</v>
+        <v>Kaplan Fox Urges Investors of Simply Good Foods Company (SMPL) with Significant Losses to Seek a Leadership Role Before October 13, 2026</v>
       </c>
       <c r="B728" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C728" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D728" t="str">
-        <v>Gaming, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E728" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/looking-for-summer-event-ideas-texas-sumo-game-rental-recommends-obstacle-course-rentals/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311309/Kaplan-Fox-Urges-Investors-of-Simply-Good-Foods-Company-SMPL-with-Significant-Losses-to-Seek-a-Leadership-Role-Before-October-13-2026</v>
       </c>
       <c r="F728" t="str">
-        <v/>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against The Simply Good Foods Company ("Simply Good" or the "Company") (NASDAQ: SMPL) on behalf of investors that purchased or otherwise acquired Good Foods common stock between October 24, 2024 and April 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Simply Good and have suffered losses, you may CLICK HERE to contact us. You...</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>Fort Myers Insulation Contractor I-Foam &amp; Insulation Inc Expands Spray Foam, Commercial and New Construction Insulation</v>
+        <v>Northpointe Bancshares, Inc. Strengthens Leadership Team with Appointment of Joseph (JB) Long as Chief Operating Officer and Chief Credit Officer</v>
       </c>
       <c r="B729" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C729" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D729" t="str">
         <v/>
       </c>
       <c r="E729" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/fort-myers-insulation-contractor-ifoam-insulation-inc-expands-spray-foam-commercial-and-new-construction-insulation/?source=barchart</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/northpointe-bancshares-inc-strengthens-leadership-141300601.html</v>
       </c>
       <c r="F729" t="str">
-        <v/>
+        <v>GRAND RAPIDS, Mich., August 28, 2026--Joseph (JB) Long to join Northpointe Bancshares, as Chief Operating Officer and Chief Credit Officer</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>Cora Launches First Commercial, Raising the Standards for a New Generation</v>
+        <v>Levi &amp; Korsinsky Notifies Capricor Therapeutics, Inc. (CAPR) Shareholders ...</v>
       </c>
       <c r="B730" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C730" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D730" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E730" t="str">
-        <v>https://www.prnewswire.com/news-releases/cora-launches-first-commercial-raising-the-standards-for-a-new-generation-302825649.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-capricor-therapeutics-inc-capr-shareholders-r5217128.htm</v>
       </c>
       <c r="F730" t="str">
-        <v>The clean period care brand launches its Back to School campaign, reimagining period care for Gen Z and Gen Alpha. NEW YORK, July 14, 2026 /PRNewswire/ -- For millions of people, health class was the introduction to period care and the message was clear: discomfort was just part of the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>In HelloNation, Montessori Education Expert Madelynn Van Den Heuvel Explains AMI Accreditation in Montessori Education</v>
+        <v>Kaplan Fox Notifies Datavault AI Inc. (DVLT) Investors of an Upcoming Lead Plaintiff Deadline on October 5, 2026</v>
       </c>
       <c r="B731" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C731" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D731" t="str">
-        <v>Education</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E731" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-montessori-education-expert-madelynn-van-den-heuvel-explains-ami-accreditation-in-montessori-education-302745617.html</v>
+        <v>https://www.newsfilecorp.com/release/311304/Kaplan-Fox-Notifies-Datavault-AI-Inc.-DVLT-Investors-of-an-Upcoming-Lead-Plaintiff-Deadline-on-October-5-2026</v>
       </c>
       <c r="F731" t="str">
-        <v>The article clarifies how AMI accreditation ensures consistency, authentic teaching methods, and child-centered learning environments for families exploring Montessori schools. SANTA CRUZ, Calif., July 14, 2026 /PRNewswire/ -- What does AMI accreditation actually mean for families...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault" or the "Company") (NASDAQ: DVLT) on behalf of investors that purchased or otherwise acquired Datavault securities between September 4, 2024 and October 30, 2025 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Datavault and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>Carpets From Georgia Showcases Wide Variety of Modern Carpet Styles</v>
+        <v>Agenus Announces Peer-Reviewed Publication Linking BOT+BAL’s Durable Survival in MSS Metastatic Colorectal Cancer to Its Distinct Immune-Priming Mechanism</v>
       </c>
       <c r="B732" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C732" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D732" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E732" t="str">
-        <v>https://www.prunderground.com/carpets-from-georgia-showcases-wide-variety-of-modern-carpet-styles/00388616/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/agenus-announces-peer-reviewed-publication-140700407.html</v>
       </c>
       <c r="F732" t="str">
-        <v>Plush, Berber, and textured carpets remain popular for comfort and style The post Carpets From Georgia Showcases Wide Variety of Modern Carpet Styles first appeared on</v>
+        <v>LEXINGTON, Mass., August 28, 2026--Agenus Inc. (Nasdaq: AGEN), a leader in immuno-oncology innovation, today announced the peer-reviewed publication of mature Phase 1b results from the fully enrolled C-800-01 cohort evaluating botensilimab (BOT), a multifunctional Fc-enhanced anti–CTLA-4 antibody, plus balstilimab (BAL), an anti–PD-1 antibody, in 123 heavily pre-treated patients with microsatellite-stable (MSS) metastatic colorectal cancer (mCRC) without active liver metastases.</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>Investor Alert: Deadline Approaching to Join Embecta Corp. (EMBC) Class ...</v>
+        <v>NeOnc’s Phase 2A Success Could Set the Stage for Something Much Bigger</v>
       </c>
       <c r="B733" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C733" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D733" t="str">
         <v>Finance</v>
       </c>
       <c r="E733" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-embecta-corp-embc-class-r5201083.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352739/0/en/neonc-s-phase-2a-success-could-set-the-stage-for-something-much-bigger.html</v>
       </c>
       <c r="F733" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Embecta Corp. (NASDAQ:EMBC) securities. If you suffered a loss on your Embecta investment and would like to explore a potential recovery under the federal securities laws, Learn about Embecta Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Embecta Corp. that seeks ..</v>
+        <v>The most important part of NeOnc’s (NASDAQ: NTHI) NEO100 story may be how those results support a credible path toward registration.</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>Levi &amp; Korsinsky Urges ZoomInfo (GTM) Shareholders to Act Before Lead ...</v>
+        <v>Status of The Lions Bay Resources Barbrook Business Rescue Plan</v>
       </c>
       <c r="B734" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C734" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D734" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E734" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-zoominfo-gtm-shareholders-to-act-before-lead-r5201082.htm</v>
+        <v>https://www.newsfilecorp.com/release/311957/Status-of-The-Lions-Bay-Resources-Barbrook-Business-Rescue-Plan</v>
       </c>
       <c r="F734" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ZoomInfo Technologies Inc. (NASDAQ:GTM) securities. If you suffered a loss on your ZoomInfo investment and would like to explore a potential recovery under the federal securities laws, Learn about ZoomInfo Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ZoomInfo Technologies Inc. ..</v>
+        <v>Victoria, South Africa--(Newsfile Corp. - August 28, 2026) - On 25th August 2026, Vantage Goldfields released a press statement, wherein they claimed that the "Lions Bay Resources Proposed Transaction to Acquire the Barbrook Mine Has Failed" and further that "Confirmation provided by the South African Mining Regulator means that Lions Bay Resources, owned by Metals One Plc (AIM: MET1) (LSE: MET1) and Lions Bay Capital Inc. (TSXV: LBI), cannot obtain mining regulatory approval, so that the...</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>ACTS LAW, Becker Law Group and Keosian Law LLP Join Forces to Represent Boyle Heights Warehouse Fire Victims</v>
+        <v>Did You Lose Money on The Simply Good Foods Company (SMPL)? Levi &amp; ...</v>
       </c>
       <c r="B735" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C735" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D735" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E735" t="str">
-        <v>https://www.prnewswire.com/news-releases/acts-law-becker-law-group-and-keosian-law-llp-join-forces-to-represent-boyle-heights-warehouse-fire-victims-302825647.html</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-the-simply-good-foods-company-smpl-levi-r5217127.htm</v>
       </c>
       <c r="F735" t="str">
-        <v>BOYLE HEIGHTS, Calif., July 14, 2026 /PRNewswire/ -- Three leading California law firms - ACTS LAW, Becker Law Group and Keosian Law LLP - announced today that they have joined forces to investigate claims and represent residents, workers, property owners and businesses harmed by the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A ..</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
-        <v>PDI Makes Strategic Investment in Awalé Resources</v>
+        <v>Did You Lose Money on AEVEX Corp. (AVEX)? Levi &amp; Korsinsky Urges Investors ...</v>
       </c>
       <c r="B736" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C736" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D736" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E736" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327355/0/en/PDI-Makes-Strategic-Investment-in-Awal%C3%A9-Resources.html</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-aevex-corp-avex-levi-korsinsky-urges-investors-r5217126.htm</v>
       </c>
       <c r="F736" t="str">
-        <v>PDI Makes strategic investment in Awale Resources Limited</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of ..</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
-        <v>Class Action Filed Against Roblox Corporation (RBLX) Over Securities ...</v>
+        <v>Class Action Filed Against Rackspace Technology, Inc. (RXT) Over Securities ...</v>
       </c>
       <c r="B737" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C737" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D737" t="str">
         <v>Finance</v>
       </c>
       <c r="E737" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-roblox-corporation-rblx-over-securities-r5201081.htm</v>
+        <v>https://pr-inside.com/class-action-filed-against-rackspace-technology-inc-rxt-over-securities-r5217125.htm</v>
       </c>
       <c r="F737" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Roblox Corporation (NYSE:RBLX) securities. If you suffered a loss on your Roblox investment and would like to explore a potential recovery under the federal securities laws, Learn about Roblox Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Roblox Corporation that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>Join Class Action to Recover Losses from Microsoft Corporation (MSFT) ...</v>
+        <v>Amazon's Second Chance Deal Days returns to Europe, with deals also available in the US, Mexico, and Brazil</v>
       </c>
       <c r="B738" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C738" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D738" t="str">
-        <v>Finance</v>
+        <v>Retail</v>
       </c>
       <c r="E738" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-microsoft-corporation-msft-r5201080.htm</v>
+        <v>https://www.aboutamazon.com/news/retail/second-chance-deal-days?utm_source=rss</v>
       </c>
       <c r="F738" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microsoft Corporation (NASDAQ:MSFT) securities. If you suffered a loss on your Microsoft Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Microsoft Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Microsoft Corporation ..</v>
+        <v>Shoppers in Europe, Brazil, and Mexico can save up to 50% on high-quality returned and refurbished items, while U.S. customers can enjoy second-hand deals as part of the Labor Day Deals event.</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>Lost Money on Sportradar Group AG (SRAD)? Join Class Action Before ...</v>
+        <v>Buy-Back of Securities</v>
       </c>
       <c r="B739" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C739" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D739" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E739" t="str">
-        <v>https://pr-inside.com/lost-money-on-sportradar-group-ag-srad-join-class-action-before-r5201079.htm</v>
+        <v>https://finance.yahoo.com/markets/commodities/articles/buy-back-securities-140200257.html</v>
       </c>
       <c r="F739" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Sportradar Group AG (NASDAQ:SRAD) securities. If you suffered a loss on your Sportradar Group AG investment and would like to explore a potential recovery under the federal securities laws, Learn about Sportradar Group AG Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>LONDON, August 28, 2026-- DB ETC plc</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>HelloNation Article Featuring Special Needs Planning Attorney Amy Osborne Explains When Families Should Begin Long-Term Legal and Financial Planning</v>
+        <v>BellRing Investor News: Rosen Law Firm Announces Investigation of Breaches ...</v>
       </c>
       <c r="B740" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C740" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D740" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E740" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-featuring-special-needs-planning-attorney-amy-osborne-explains-when-families-should-begin-long-term-legal-and-financial-planning-302778820.html</v>
+        <v>https://pr-inside.com/bellring-investor-news-rosen-law-firm-announces-investigation-of-breaches-r5217121.htm</v>
       </c>
       <c r="F740" t="str">
-        <v>The article outlines how early preparation supports eligibility for benefits, decision-making, and continuity of care for individuals with disabilities. CARY, N.C., July 14, 2026 /PRNewswire/ -- When should families begin special needs planning to protect long-term access to services and...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, announces an investigation of potential breaches of fiduciary duties by the directors and officers of BellRing Brands, Inc. (NYSE:BRBR). If you currently own shares of BellRing stock, please visit the firm's website at https://rosenlegal.com/cases/bellring-brands-inc/join for more information. You may also contact Phillip Kim of Rosen Law Firm toll free at 866-767-3653 or via email at case@rosenlegal.com. WHY ROSEN LAW: We encourage investors to select qualified counsel with a track record of success in leadership roles. Often, firms issuing notices do ..</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>Master Rooter Joins Day &amp; Night Air Conditioning, Heating and Plumbing, Strengthening Plumbing Operations Across Metro Phoenix</v>
+        <v>AM Best Affirms Credit Ratings of Hotai Insurance Co., Ltd.</v>
       </c>
       <c r="B741" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C741" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D741" t="str">
         <v/>
       </c>
       <c r="E741" t="str">
-        <v>https://www.newswire.com/news/master-rooter-joins-day-night-air-conditioning-heating-and-plumbing-22825698</v>
+        <v>https://finance.yahoo.com/healthcare/articles/am-best-affirms-credit-ratings-140100783.html</v>
       </c>
       <c r="F741" t="str">
-        <v/>
+        <v>HONG KONG, August 28, 2026--AM Best has affirmed the Financial Strength Rating of A- (Excellent) and the Long-Term Issuer Credit Rating of "a-" (Excellent) of Hotai Insurance Co., Ltd. (Hotai Insurance) (Taiwan). The outlook of these Credit Ratings (ratings) is stable.</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>Talen Energy Reports PJM Auction Results for the 2028/2029 Planning Year</v>
+        <v>AmpliTech Group to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
       </c>
       <c r="B742" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C742" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D742" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E742" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327350/0/en/Talen-Energy-Reports-PJM-Auction-Results-for-the-2028-2029-Planning-Year.html</v>
+        <v>https://www.newsfilecorp.com/release/311912/AmpliTech-Group-to-Present-at-the-Moody-Capital-Solutions-2026-Disruptive-Growth-Life-Sciences-Conference</v>
       </c>
       <c r="F742" t="str">
-        <v>HOUSTON, July 14, 2026 (GLOBE NEWSWIRE) -- Talen Energy Corporation (“Talen,” “we,” or “our”) ( NASDAQ: TLN ), a leading independent power producer, today reported its results from the PJM Base Residual Auction for the 2028/2029 planning year. Talen cleared a total of 10,180 megawatts at a clearing price of $325 per megawatt-day across the PJM Interconnection Regional Transmission Organization, equating to approximately $1,208 million in capacity revenues for the 2028/2029 planning year. The planning year runs from June 1, 2028 through May 31, 2029.</v>
+        <v>Hauppauge, New York--(Newsfile Corp. - August 28, 2026) - AmpliTech Group, Inc. (NASDAQ: AMPG) (NASDAQ: AMPGZ), a designer, developer and manufacturer of advanced RF microwave components, 5G communications systems, semiconductor solutions and quantum computing low-noise amplifiers, is pleased to announce its participation at the upcoming Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9–10, 2026, in New York City. Fawad Maqbool, Founder,...</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>Viking Acquisition Corp. II Announces the Separate Trading of its Class A Ordinary Shares and Warrants Commencing July 20, 2026</v>
+        <v>Global Healthy Living Foundation Partners with RhAPP to Expand Polymyalgia Rheumatica Patient Education</v>
       </c>
       <c r="B743" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C743" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D743" t="str">
-        <v>Finance</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E743" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327347/0/en/Viking-Acquisition-Corp-II-Announces-the-Separate-Trading-of-its-Class-A-Ordinary-Shares-and-Warrants-Commencing-July-20-2026.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/global-healthy-living-foundation-partners-140000463.html</v>
       </c>
       <c r="F743" t="str">
-        <v>Viking Acquisition Corp. II Announces the Separate Trading of its Class A Ordinary Shares and Warrants Commencing July 20, 2026</v>
+        <v>UPPER NYACK, N.Y., August 28, 2026--GHLF and RhAPP partner for polymyalgia rheumatica education and support</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>SFC Energy AG Secures CAD 3.1 Million Follow-up Order From North American Mobile Surveillance Solutions Provider</v>
+        <v>NewtekOne Repositions Earnings Guidance with an Emphasis on Recurring Net Interest Income</v>
       </c>
       <c r="B744" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C744" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D744" t="str">
-        <v>AI, Energy, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E744" t="str">
-        <v>https://www.newmediawire.com/news/sfc-energy-ag-secures-cad-3-1-million-follow-up-order-from-north-american-mobile-surveillance-solutions-provider-7087713</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352738/0/en/newtekone-repositions-earnings-guidance-with-an-emphasis-on-recurring-net-interest-income.html</v>
       </c>
       <c r="F744" t="str">
-        <v>Follow-up order for EFOY Pro 2800 fuel cells and accessories following successful initial order announced on 18 December 2025 Growing deployment of EFOY-powered AI-enabled mobile surveillance towers across Canada and the United States Reliable off-grid power supply ensures guaranteed uptime while reducing emissions and total cost of ownership BRUNNTHAL and MUNICH, GERMANY - July 14, 2026 ( NEWMEDIAWIRE ) - SFC Energy AG (“SFC”, F3C:DE , ISIN: DE0007568578 ), an international technology leader, providing reliable hybrid energy systems for public security, defense, industry, and critical infrastructure, has received a follow-up order worth approximately CAD 3.1 million from a leading North American provider of mobile security and remote video surveillance solutions. The order includes EFOY P</v>
+        <v>BOCA RATON, Fla., Aug. 28, 2026 (GLOBE NEWSWIRE) -- NewtekOne, Inc. (“the Company” or “NewtekOne”) (NASDAQ: NEWT) announced updated earnings guidance for 2026 and 2027. The Company now expects 2026 EPS in a range of $1.70-$1.80 and 2027 EPS in a range of $2.00-$2.20, which reflects a decision to hold more guaranteed portions of SBA 7(a) loans on its balance sheet than the Company has historically. As a result, going forward, net interest income (“NII”) is expected to grow at a faster pace than noninterest income, with NII representing an increasingly larger portion of total revenue.</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>Lost Money on Zoetis Inc. (ZTS)? Contact Levi &amp; Korsinsky to Join Class ...</v>
+        <v>Rachael Sage &amp; The Sequins Release Empowering Track "Canopy (Acoustic)"</v>
       </c>
       <c r="B745" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C745" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D745" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E745" t="str">
-        <v>https://pr-inside.com/lost-money-on-zoetis-inc-zts-contact-levi-korsinsky-to-join-class-r5201078.htm</v>
+        <v>https://www.newswire.com/news/rachael-sage-the-sequins-release-empowering-track-canopy-acoustic-22853469</v>
       </c>
       <c r="F745" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks ..</v>
+        <v>Single Out Ahead of Forthcoming Album, Under My Canopy, Due This Fall</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>Lost Money on Hub Group, Inc. (HUBG)? Join Class Action Before August ...</v>
+        <v>Rigaku and Tohoku University Establish a New Research Institute for X-Ray Metrology</v>
       </c>
       <c r="B746" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C746" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D746" t="str">
-        <v>Finance</v>
+        <v>Education</v>
       </c>
       <c r="E746" t="str">
-        <v>https://pr-inside.com/lost-money-on-hub-group-inc-hubg-join-class-action-before-august-r5201077.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/rigaku-tohoku-university-establish-research-140000522.html</v>
       </c>
       <c r="F746" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>TOKYO, August 28, 2026--Rigaku Corporation, a group company of Rigaku Holdings and a global solutions partner for X-ray analytical systems (Head Office: Akishima, Tokyo; President and CEO: Jun Kawakami; "Rigaku"), and Tohoku University (Sendai, Miyagi; President: Teiji Tominaga; "Tohoku University") have established the Rigaku-Tohoku University Co-Creation Research Institute for X-ray Metrology: Beyond The Limits (the "Institute") at Tohoku University on August 1, 2026. The Institute will advanc</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>Securities Class Action Lawsuit Filed Against AeroVironment, Inc. (AVAV) ...</v>
+        <v>Robbins LLP Urges SMPL Investors Who Lost Money Investing in The Simply Good Foods Company to Contact the Firm for Information About Leading the Class Action</v>
       </c>
       <c r="B747" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C747" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D747" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E747" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-aerovironment-inc-avav-r5201076.htm</v>
+        <v>https://www.newsfilecorp.com/release/311918/Robbins-LLP-Urges-SMPL-Investors-Who-Lost-Money-Investing-in-The-Simply-Good-Foods-Company-to-Contact-the-Firm-for-Information-About-Leading-the-Class-Action</v>
       </c>
       <c r="F747" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AeroVironment, Inc. (NASDAQ:AVAV) securities. If you suffered a loss on your AeroVironment investment and would like to explore a potential recovery under the federal securities laws, Learn about AeroVironment Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AeroVironment, Inc. that seeks ..</v>
+        <v>San Diego, California--(Newsfile Corp. - August 28, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all purchasers of The Simply Good Foods Company (NASDAQ: SMPL) common stock between October 24, 2024 and April 8, 2026 (the "Class Period"). Good Foods sells consumer packaged foods and snacking products under its various brands.The complaint alleges that Good Foods misled investors regarding the successful integration of OWYN. ...</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>KILCOY GLOBAL FOODS WORKERS JOIN TEAMSTERS</v>
+        <v>Trans Mountain Reports Q2 2026 Results</v>
       </c>
       <c r="B748" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C748" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D748" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E748" t="str">
-        <v>https://www.prnewswire.com/news-releases/kilcoy-global-foods-workers-join-teamsters-302825642.html</v>
+        <v>https://www.newsfilecorp.com/release/311919/Trans-Mountain-Reports-Q2-2026-Results</v>
       </c>
       <c r="F748" t="str">
-        <v>Illinois Food Processing Workers Ready to Negotiate First Contract MUNDELEIN, Ill., July 14, 2026 /PRNewswire/ -- Over 140 workers at Kilcoy Global Foods in Mundelein, Ill., have voted overwhelmingly, 127-4, to join Teamsters Local 301. "This is a huge victory for the hardworking men and...</v>
+        <v>All financial figures are in Canadian dollars, unless noted otherwise. Calgary, Alberta--(Newsfile Corp. - August 28, 2026) - Trans Mountain Corporation ("Trans Mountain" or TMC" or "the Company") announced today its financial and operating results for the second quarter of 2026."Trans Mountain was built to connect Canadian crude oil to global markets and generate long-term value for Canadians. The second quarter demonstrated that we're doing exactly that," said Mark Maki, Chief Executive...</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>BOND Trial Aims to Improve Support for Families Facing Congenital Heart Disease</v>
+        <v>Trans Mountain annonce ses résultats du deuxième trimestre de 2026</v>
       </c>
       <c r="B749" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C749" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D749" t="str">
         <v/>
       </c>
       <c r="E749" t="str">
-        <v>https://www.prnewswire.com/news-releases/bond-trial-aims-to-improve-support-for-families-facing-congenital-heart-disease-302825641.html</v>
+        <v>https://www.newsfilecorp.com/release/311920/Trans-Mountain-annonce-ses-rsultats-du-deuxime-trimestre-de-2026</v>
       </c>
       <c r="F749" t="str">
-        <v>Multicenter study, conducted through the Pediatric Heart Network — and co-led by Cincinnati Children's — will test new ways to strengthen parent well-being, bonding and infant development after diagnosis before birth or soon after delivery CINCINNATI, July 14, 2026 /PRNewswire/ -- For...</v>
+        <v>Tous les montants sont en dollars canadiens, sauf indication contraire. Calgary, Alberta--(Newsfile Corp. - 28 août 2026) - Corporation Trans Mountain (« Trans Mountain », « CTM » ou la « société ») a publié aujourd'hui ses résultats financiers et ses résultats d'exploitation pour le deuxième trimestre de 2026.« Trans Mountain a été conçue pour relier le pétrole brut canadien aux marchés mondiaux et créer de la valeur à long terme pour les Canadiens. Les résultats du deuxième trimestre...</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>Home Comfort Experts Releases New Guide on Whether Toilet Paper Expires and How to Choose the Best Toilet Paper for Luxury Home Plumbing</v>
+        <v>AI Health Analysis Delivers Deep Health Insights in One Minute</v>
       </c>
       <c r="B750" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C750" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D750" t="str">
-        <v/>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E750" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/home-comfort-experts-releases-new-guide-on-whether-toilet-paper-expires-and-how-to-choose-the-best-toilet-paper-for-luxury-home-plumbing/?source=barchart</v>
+        <v>https://www.prweb.com/releases/ai-health-analysis-delivers-deep-health-insights-in-one-minute-302862555.html</v>
       </c>
       <c r="F750" t="str">
-        <v/>
+        <v>**HealthRestore launches HealthySelfie, a new AI-powered health analysis delivering 20+ personalised health insights in approximately one minute. Using a smartphone as the interface, HealthySelfie gives users rapid access to detailed health intelligence, personalised food-response...</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>Willis Lease Finance Corporation Signs Definitive Agreement to Acquire Commercial Aircraft and Aircraft Engine Portfolio</v>
+        <v>Value Per Security</v>
       </c>
       <c r="B751" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C751" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D751" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E751" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327342/9504/en/Willis-Lease-Finance-Corporation-Signs-Definitive-Agreement-to-Acquire-Commercial-Aircraft-and-Aircraft-Engine-Portfolio.html</v>
+        <v>https://finance.yahoo.com/markets/commodities/articles/value-per-security-135900729.html</v>
       </c>
       <c r="F751" t="str">
-        <v>Transaction expands WLFC’s lease portfolio by an additional 12 aircraft and 13 engines Transaction expands WLFC’s lease portfolio by an additional 12 aircraft and 13 engines</v>
+        <v>LONDON, August 28, 2026-- DB ETC PLC</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
-        <v>IONS Investor Alert: Levi &amp; Korsinsky Investigates Ionis Pharmaceuticals, ...</v>
+        <v>YFORE, Pionier im Bereich digitaler Spiegel, stellt in Nordamerika sein komplettes Sortiment an intelligenten Spiegeln vor</v>
       </c>
       <c r="B752" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C752" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D752" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E752" t="str">
-        <v>https://pr-inside.com/ions-investor-alert-levi-korsinsky-investigates-ionis-pharmaceuticals-r5201075.htm</v>
+        <v>https://www.prnewswire.com/news-releases/yfore-pionier-im-bereich-digitaler-spiegel-stellt-in-nordamerika-sein-komplettes-sortiment-an-intelligenten-spiegeln-vor-302862853.html</v>
       </c>
       <c r="F752" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into Ionis Pharmaceuticals, Inc. ("Ionis Pharmaceuticals, Inc.") (NASDAQ:IONS) concerning potential violations of the federal securities laws. Ionis Pharmaceuticals shares were falling more than 20% on July 9, 2026, after the Company disclosed that its Phase-3 CARDIO-TTRansform trial failed to meet its primary endpoint. The investigation concerns whether the Company's prior public statements regarding the CARDIO-TTRansform program aligned with the trial's ultimate outcome. On November 6, 2024, CEO Brett Monia stated on the Company's Q3 2024 earnings call that the ..</v>
-[...2 lines deleted...]
-    <row r="753">
+        <v>SUWANEE, Georgia, 28. August 2026 /PRNewswire/ -- YFORE Technology, ein weltweit führender Tier-1-Zulieferer für Automobilelektronik, hat heute offiziell seine neue Produktionsstätte in den USA in der Nähe von Atlanta, Georgia, in Betrieb genommen. Anlässlich dieses Meilensteins stellte...</v>
+      </c>
+    </row>
+    <row r="753" xml:space="preserve">
       <c r="A753" t="str">
-        <v>Lost Money on Peabody Energy Corporation (BTU)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Where Ideas Take Shape: Student Innovation Comes to Life in Kentucky</v>
       </c>
       <c r="B753" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C753" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-toyota</v>
       </c>
       <c r="D753" t="str">
-        <v>Finance, Energy</v>
+        <v>Education</v>
       </c>
       <c r="E753" t="str">
-        <v>https://pr-inside.com/lost-money-on-peabody-energy-corporation-btu-contact-levi-korsinsky-r5201074.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Peabody Energy Corporation (NYSE:BTU) securities. If you suffered a loss on your Peabody Energy investment and would like to explore a potential recovery under the federal securities laws, Learn about Peabody Energy Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Peabody ..</v>
+        <v>https://pressroom.toyota.com/where-ideas-take-shape-student-innovation-comes-to-life-in-kentucky/</v>
+      </c>
+      <c r="F753" t="str" xml:space="preserve">
+        <v xml:space="preserve">Inside a Northern Elementary School gymnasium in Lexington, KY, rows of student-designed booths come to life with color, creativity, and purpose. Handcrafted jewelry is carefully arranged beside handwritten price cards. Homemade treats are displayed with attention to detail. Each table […]
+The post Where Ideas Take Shape: Student Innovation Comes to Life in Kentucky appeared first on Toyota USA Newsroom.</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>Shareholders of Photronics, Inc. (PLAB): Protect Your Rights Before ...</v>
+        <v>Levi &amp; Korsinsky Notifies PROCEPT BioRobotics Corporation (PRCT) Shareholders ...</v>
       </c>
       <c r="B754" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C754" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D754" t="str">
         <v>Finance</v>
       </c>
       <c r="E754" t="str">
-        <v>https://pr-inside.com/shareholders-of-photronics-inc-plab-protect-your-rights-before-r5201073.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-procept-biorobotics-corporation-prct-shareholders-r5217120.htm</v>
       </c>
       <c r="F754" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>July Harvard Caps / Harris Poll: Trump Approval Sees No Change at 42% ...</v>
+        <v>Tikehau Capital: Disclosure of Shares Repurchases from 21 August 2026 to 27 August 2026</v>
       </c>
       <c r="B755" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C755" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D755" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E755" t="str">
-        <v>https://pr-inside.com/july-harvard-caps-harris-poll-trump-approval-sees-no-change-at-r5201072.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/tikehau-capital-disclosure-shares-repurchases-135700577.html</v>
       </c>
       <c r="F755" t="str">
-        <v>(PR-inside.com) CONGRESSIONAL HORSERACE TIED AT 50-50 73% OF VOTERS SUPPORT U.S. MILITARY AND ECONOMIC FORCE IF IRAN DOES NOT GIVE UP CONTROL OF THE STRAIT OF HORMUZ 78% OF VOTERS FAVOR FREE ENTERPRISE OVER SOCIALISM BUT A MAJORITY HOLDS THE MISCONCEPTION THAT RIGHTS, BUSINESS, AND HOME OWNERSHIP ARE GUARANTEED UNDER SOCIALISM 50% OF VOTERS BELIEVE PRICE INCREASES CAUSED BY TENSIONS WITH IRAN WILL BE SHORT-TERM, AN 8-PT. IMPROVEMENT FROM MAY 69% OF VOTERS SUPPORT MEDICARE FOR ALL 82% OF VOTERS SAY AI HAS SOCIAL DANGERS, CITING JOB LOSS AND POWER USAGE AS TOP CONCERNS TWO-THIRDS OF VOTERS SAY THE U.S. SHOULD SLOW DOWN ON AI DEVELOPMENT, WITH ..</v>
+        <v>PARIS, August 28, 2026--Regulatory News: In accordance with Article 5 of EU Regulation n° 596/2014 (Market Abuse Regulation), detailed information is available on the website of Tikehau Capital (Paris:TKO): https://www.tikehaucapital.com/fr/shareholders/regulatory-information</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>Levi &amp; Korsinsky Notifies Planet Fitness, Inc. (PLNT) Shareholders ...</v>
+        <v>Zoomlion verzeichnet im ersten Halbjahr 2026 ein Umsatzwachstum von 9,2 % und einen Anstieg des Auslandsumsatzes um 12,5 %</v>
       </c>
       <c r="B756" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C756" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D756" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E756" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-planet-fitness-inc-plnt-shareholders-r5201071.htm</v>
+        <v>https://www.prnewswire.com/news-releases/zoomlion-verzeichnet-im-ersten-halbjahr-2026-ein-umsatzwachstum-von-9-2--und-einen-anstieg-des-auslandsumsatzes-um-12-5--302862849.html</v>
       </c>
       <c r="F756" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
+        <v>CHANGSHA, China, 28. August 2026 /PRNewswire/ -- Zoomlion Heavy Industry Science &amp; Technology Co., Ltd. („Zoomlion") meldete für das erste Halbjahr 2026 einen Umsatz von 27,14 Milliarden RMB (ca. 4,04 Milliarden US-Dollar), was einem Anstieg von 9,17 % gegenüber dem Vorjahreszeitraum...</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>Lost Money on Lucid Group, Inc. (LCID)? Contact Levi &amp; Korsinsky to ...</v>
+        <v>Dogtopia Marks Record First Half of 2026 with National Recognition for Innovation and Growth</v>
       </c>
       <c r="B757" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C757" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D757" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E757" t="str">
-        <v>https://pr-inside.com/lost-money-on-lucid-group-inc-lcid-contact-levi-korsinsky-to-r5201070.htm</v>
+        <v>https://www.prnewswire.com/news-releases/dogtopia-marks-record-first-half-of-2026-with-national-recognition-for-innovation-and-growth-302862422.html</v>
       </c>
       <c r="F757" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lucid Group, Inc. (NASDAQ:LCID) securities. If you suffered a loss on your Lucid Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Lucid Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Leading Pet Wellness Franchise Celebrates Customer Loyalty and Continued Growth PHOENIX, Aug. 28, 2026 /PRNewswire/ -- Following a record first half of 2026, Dogtopia, the nation's leading pet wellness franchise, has earned two new national honors: a Health-Focused Product of the Year...</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>Cardiovascular Logistics Names Dr. Gary Kirsh Chief Executive Officer</v>
+        <v>Kaplan Fox Reminds Blaize Holdings, Inc. (BZAI) Investors of a Securities Class Action Deadline on October 5, 2026</v>
       </c>
       <c r="B758" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C758" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D758" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E758" t="str">
-        <v>https://www.prnewswire.com/news-releases/cardiovascular-logistics-names-dr-gary-kirsh-chief-executive-officer-302825509.html</v>
+        <v>https://www.newsfilecorp.com/release/311302/Kaplan-Fox-Reminds-Blaize-Holdings-Inc.-BZAI-Investors-of-a-Securities-Class-Action-Deadline-on-October-5-2026</v>
       </c>
       <c r="F758" t="str">
-        <v>Veteran physician executive and former Solaris Health CEO to lead one of the nation's largest cardiology platforms NASHVILLE, Tenn., July 14, 2026 /PRNewswire/ -- Cardiovascular Logistics ("CVL" or the "Company"), one of the nation's leading cardiology management services organizations,...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Blaize Holdings, Inc. ("Blaize Holdings" or the "Company") (NASDAQ: BZAI) on behalf of investors that purchased or otherwise acquired Blaize Holdings securities between July 18, 2025 and April 28, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Blaize Holdings and have suffered losses, you may CLICK HERE to contact us....</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>July Harvard Caps / Harris Poll: Trump Approval Sees No Change at 42% with Inflation Still Top Concern</v>
+        <v>Zoomlion annonce une croissance de 9,2 % de son chiffre d'affaires au premier semestre de 2026, avec une hausse de 12,5 % de son chiffre d'affaires à l'international</v>
       </c>
       <c r="B759" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C759" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D759" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E759" t="str">
-        <v>https://www.newswire.com/news/july-harvard-caps-harris-poll-trump-approval-sees-no-change-at-42-with</v>
+        <v>https://www.prnewswire.com/news-releases/zoomlion-annonce-une-croissance-de-9-2--de-son-chiffre-daffaires-au-premier-semestre-de-2026--avec-une-hausse-de-12-5--de-son-chiffre-daffaires-a-linternational-302862846.html</v>
       </c>
       <c r="F759" t="str">
-        <v xml:space="preserve">CONGRESSIONAL HORSERACE TIED AT 50-50 73% OF VOTERS SUPPORT U.S. MILITARY AND ECONOMIC FORCE IF IRAN DOES NOT GIVE UP CONTROL OF THE STRAIT OF HORMUZ 78% OF VOTERS FAVOR FREE ENTERPRISE OVER SOCIALISM BUT A MAJORITY HOLDS THE MISCONCEPTION THAT RIGHTS, BUSINESS, AND HOME OWNERSHIP ARE GUARANTEED UNDER SOCIALISM 50% OF VOTERS BELIEVE PRICE INCREASES CAUSED BY TENSIONS WITH IRAN WILL BE SHORT-TERM, AN 8-PT. IMPROVEMENT FROM MAY 69% OF VOTERS SUPPORT MEDICARE FOR ALL 82% OF VOTERS SAY AI HAS SOCIAL DANGERS, CITING JOB LOSS AND POWER USAGE AS TOP CONCERNS TWO-THIRDS OF VOTERS SAY THE U.S. SHOULD SLOW DOWN ON AI DEVELOPMENT, WITH 53% MORE LIEKLY TO SUPPORT CANDIDATES WHO FAVOR A SLOWDOWN 74% OF VOTERS ARE PROUD TO BE AN AMERICAN TODAY, WITH THREE-QUARTERS OF AMERICANS SAYING THEY ARE LIVING OR </v>
+        <v>CHANGSHA, Chine, 28 août 2026 /PRNewswire/ -- Zoomlion Heavy Industry Science &amp; Technology Co., Ltd. (« Zoomlion ») a enregistré un chiffre d'affaires de 27,14 milliards de RMB (environ 4,04 milliards de dollars américains) au premier semestre de 2026, en hausse de 9,17 % par rapport à la...</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>Aumann Announces Share Buyback With an Allotment Ratio of Approximately 6%</v>
+        <v>AM Best Revises Issuer Credit Rating Outlook to Positive for Skyward Specialty Insurance Group’s Members</v>
       </c>
       <c r="B760" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C760" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D760" t="str">
         <v/>
       </c>
       <c r="E760" t="str">
-        <v>https://www.newmediawire.com/news/aumann-announces-share-buyback-with-an-allotment-ratio-of-approximately-6-7087712</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/am-best-revises-issuer-credit-135200778.html</v>
       </c>
       <c r="F760" t="str">
-        <v>BEELEN, GERMANY - July 14, 2026 ( NEWMEDIAWIRE ) - Aumann AG ("Aumann", ISIN: DE000A2DAM03) hereby announces the result of its voluntary public share buyback offer to its shareholders. Aumann was offered 9,358,558 no-par value shares by its shareholders as part of the share buyback offer. The offer related to a total of up to 1,291,704 shares of the company. In accordance with section 3.5 of the Offer Document, the Company has exercised its option of preferential acceptance of small quantities of up to 100 shares. All other declarations of acceptance by shareholders were taken into account, excluding fractional amounts, with an allocation rate of approximately 6.07%. A total of 1,291,200 no-par value shares were thus repurchased, corresponding to approximately 10.00% of the company's share</v>
+        <v>OLDWICK, N.J., August 28, 2026--AM Best has revised the outlook to positive from stable for the Long-Term Issuer Credit Rating (Long-Term ICR) and affirmed the Financial Strength Rating (FSR) of A (Excellent) and the Long-Term ICR of "a" (Excellent) of Great Midwest Insurance Company, Houston Specialty Insurance Company, Oklahoma Specialty Insurance Company and Imperium Insurance Company. All companies are members of Skyward Specialty Insurance Group (Skyward), whose ultimate parent is Skyward S</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>HandyPro Expands Commercial Handyman Services to Help Southeast Michigan Businesses Operate More Efficiently</v>
+        <v>Issuance of Securities</v>
       </c>
       <c r="B761" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C761" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D761" t="str">
         <v/>
       </c>
       <c r="E761" t="str">
-        <v>https://www.prunderground.com/handypro-expands-commercial-handyman-services-to-help-southeast-michigan-businesses-operate-more-efficiently/00388612/</v>
+        <v>https://finance.yahoo.com/markets/commodities/articles/issuance-securities-135200415.html</v>
       </c>
       <c r="F761" t="str">
-        <v>Professional Facility Maintenance and Building Improvements Support Businesses of Every Size The post HandyPro Expands Commercial Handyman Services to Help Southeast Michigan Businesses Operate More Efficiently first appeared on</v>
+        <v>LONDON, August 28, 2026-- DB ETC PLC</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>Lost Money on Verra Mobility Corporation (VRRM)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Levin, Rojas, Camassar &amp; Reck LLC Presents First Federal Bellwether Trial in Preterm Infant Formula MDL</v>
       </c>
       <c r="B762" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C762" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D762" t="str">
-        <v>Finance, Automotive</v>
+        <v/>
       </c>
       <c r="E762" t="str">
-        <v>https://pr-inside.com/lost-money-on-verra-mobility-corporation-vrrm-contact-levi-korsinsky-r5201069.htm</v>
+        <v>https://www.newsfilecorp.com/release/311956/Levin-Rojas-Camassar-Reck-LLC-Presents-First-Federal-Bellwether-Trial-in-Preterm-Infant-Formula-MDL</v>
       </c>
       <c r="F762" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>Chicago, Illinois--(Newsfile Corp. - August 28, 2026) - Attorneys from Levin, Rojas, Camassar &amp; Reck LLC are participating in the trial of Inman v. Mead Johnson &amp; Company, LLC, the first federal bellwether trial in the multidistrict litigation concerning preterm infant nutritional products and necrotizing enterocolitis, or NEC.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/12247/311956_a076e6afb4f46aae_001full.jpgJose Rojas is serving as lead...</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>Lost Money on Insulet Corporation (PODD)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Kaplan Fox Reminds Cellebrite DI Ltd. (CLBT) Investors of an Investigation into Potential Securities Law Violations</v>
       </c>
       <c r="B763" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C763" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D763" t="str">
         <v>Finance</v>
       </c>
       <c r="E763" t="str">
-        <v>https://pr-inside.com/lost-money-on-insulet-corporation-podd-contact-levi-korsinsky-r5201068.htm</v>
+        <v>https://www.newsfilecorp.com/release/311300/Kaplan-Fox-Reminds-Cellebrite-DI-Ltd.-CLBT-Investors-of-an-Investigation-into-Potential-Securities-Law-Violations</v>
       </c>
       <c r="F763" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
-[...2 lines deleted...]
-    <row r="764">
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Cellebrite DI Ltd. ("Cellebrite" or the "Company") (NASDAQ: CLBT).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Cellebrite investor and have suffered losses, or if you have information that could assist in the Cellebrite investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
+      </c>
+    </row>
+    <row r="764" xml:space="preserve">
       <c r="A764" t="str">
-        <v>Silver Regulatory Associates Expands Portfolio Company Cybersecurity Offering, Powered by Advisor Armor</v>
+        <v>CIMC Group Announces 2026 Interim Results</v>
       </c>
       <c r="B764" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C764" t="str">
-        <v>PR.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D764" t="str">
-        <v/>
+        <v>Finance, AI, SaaS, Healthcare, Energy, Retail, Automotive</v>
       </c>
       <c r="E764" t="str">
-        <v>https://www.pr.com/press-release/973558</v>
-[...2 lines deleted...]
-        <v>New sponsor-purchased program gives private equity and venture capital sponsors a scalable path to portfolio-wide cybersecurity compliance. [PR.com]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109593/</v>
+      </c>
+      <c r="F764" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights
+RMB (million)
+1H2025
+1H2026
+1Q2026
+2Q2026
+Quarter-on-Quarter Change
+Revenue
+76,090
+78,913
+32,664
+46,249
++42%
+Operating Profit
+2,817
+1,962
+607
+1,355
++123%
+Foreign Exchange Losses
+47
+803
+228
+574
+The expanded loss is attributable to the expansion of business scale.
+Pre-FX Loss Operating Profit [1]
+2,864
+2,764
+835
+1,929
++131%
+Profit Before Income Tax
+2,798
+1,969
+615
+1,353
++120%
+Gross Profit
+9,643
+9,380
+3,770
+5,611
++49%
+Gross Profit Margin
+12.67%
+11.89%
+11.54%
+12.13%
++0.6pct
+Net Profit
+1,764
+1,373
+412
+961
++133%
+Net Profit Attributable to Shareholders and Other Equity Holders of the Company [2]
+1,278
+740
+209
+531
++154%
+Notes: 1. Pre-FX Loss Operating Profit = Operating Profit + Foreign Exchange Losses
+2. Net profit attributable to shareholders and other equity holders of the Company, with interest on perpetual bonds of approximately RMB47.8 million
+Results Highlights
+1. Profitability of energy-related businesses continued to be released, with net profit increasing by RMB1.36 billion: The combined net profit of the offshore engineering segment and the finance and asset management segment (mainly drilling rig leasing) increased by approximately RMB1.339 billion, while that of the energy, chemical and liquid food equipment segment increased by RMB20 million. Among them, the gross profit margin of the offshore engineering segment increased by 10.1 percentage points year-on-year (“YoY”) to 20.9%, with net profit reaching RMB718 million, making it the Company’s largest profit-generating segment. The finance and asset management segment successfully turned losses into profits, with a net profit margin of 9.8%. As at the end of June, total orders on hand amounted to approximately RMB83.6 billion, with production schedules extending to 2030: orders on hand for the offshore engineering and energy, chemical and liquid food equipment segments amounted to US$7.62 billion and RMB31.77 billion, respectively. In particular, CIMC Raffles secured one FPSO and one FLNG EPCIC / EPC general contracting order during the year, making it the first offshore engineering enterprise in China with dual-project general contracting capabilities (EPCIC / EPC). Benefiting from rising demand for increased deepwater oil and gas production, new orders accelerated in the third quarter.
+2. Double breakthroughs in modular data center deliveries and orders: The modular data center business recorded explosive growth, with revenue increasing by more than five times YoY. During the Reporting Period, new contracts were signed for 200MW of cloud computing and AI computing power data center projects.
+3. Logistics-related businesses consolidated their industry positions, with demand bottoming out and recovering quarter-on-quarter: Core products including standard dry containers, reefer containers, chemical tank containers and semi-trailers maintained their global No. 1 positions. During the Reporting Period, the overall gross profit margin declined due to exchange rate fluctuations and pressure on demand, while demand for containers, road transportation vehicles, airport facilities and logistics equipment, and recycled load bottomed out and recovered quarter-on-quarter.
+4. Interest expenses continued to be optimised, with a more robust financial structure: As at the end of Reporting Period, interest-bearing debt amounted to RMB34.8 billion, down RMB6.4 billion from the end of June 2025, with the interest-bearing debt ratio at approximately 20%. Benefiting from the optimisation of financing rates and scale, net interest expenses decreased by approximately RMB218 million YoY during the Reporting Period, and the financial structure continued to be optimised.
+HONG KONG, August 28, 2026 - (ACN Newswire) - China International Marine Containers (Group) Co., Ltd. (“CIMC Group” or the “Group”, stock code: 000039.SZ/02039.HK) is pleased to announce its unaudited interim results for the six months ended 30 June 2026 (the “Reporting Period”).
+The management of CIMC Group stated that in the first half of 2026, global changes unseen in a century accelerated, geopolitical conflicts reshaped the energy and trade landscape, while global merchandise trade demonstrated resilience amid fluctuations. Against a backdrop of opportunities and challenges, the Group closely followed the main business tone of “focusing on high-quality development and cultivating new growth drivers”, coordinated the reasonable growth of “quantity” and the effective improvement of “quality”, and, leveraging its diversified business portfolio and global operating platform, mitigated fluctuations in individual regions to achieve steady and high-quality development. In the first half of 2026, the Group achieved revenue of RMB78.9 billion and net profit of RMB1.37 billion, while net profit attributable to shareholders and other equity holders of the Company amounted to RMB740 million. During the Reporting Period, domestic revenue accounted for approximately 53.62%, while overseas revenue accounted for approximately 46.38%, maintaining a balanced market structure.
+To effectively safeguard shareholder value and convey confidence in long-term development, the Company repurchased H Shares amounting to approximately HKD173 million during the first half of 2026, with approximately 19.28 million H Shares repurchased in aggregate. As at the end of June, the Company had completed the implementation of its 2025 H Share repurchase plan. Meanwhile, to further enhance shareholder confidence, the Company announced in July 2026 its plan to repurchase a portion of its H Shares, with the total repurchase amount not exceeding HKD173 million.
+In respect of A Shares, the Company recently announced a proposal to change the use of the A Shares repurchased in 2023 and cancel such shares and reduce its registered capital, namely, to cancel the 24.65 million A Shares repurchased by the Company in 2023 and correspondingly reduce the registered capital of the Company, thereby adopting multiple measures to safeguard the interests of its investors.
+Segments Results (RMB million)
+1H2026 Business
+Indicators
+Revenue
+% of Total
+Revenue
+Gross
+Profit
+% of Total Gross Profit
+Gross Profit Margin
+Net
+Profit
+Container manufacturing
+21,920
+27.78%
+1,827
+19.48%
+8.34%
+272
+Road transportation vehicles
+10,737
+13.61%
+1,551
+16.53%
+14.44%
+356
+Energy, chemical, and liquid food equipment
+13,396
+16.98%
+1,962
+20.92%
+14.65%
+480
+Offshore engineering
+7,935
+10.06%
+1,659
+17.69%
+20.91%
+718
+Airport facilities and logistics equipment, fire safety and rescue equipment
+3,357
+4.25%
+706
+7.52%
+21.03%
+71
+Logistics services
+13,945
+17.67%
+910
+9.70%
+6.53%
+240
+Finance and asset management
+1,710
+2.17%
+287
+3.06%
+16.77%
+167
+The above major segments
+72,999
+92.52%
+8,902
+94.90%
+12.19%
+2,304
+Core Business Performance
+1. In the Logistics Field
+Container Manufacturing Business: During the Reporting Period, although global trade continued to face adverse factors such as high inflation and geopolitical frictions, the growth of global merchandise trade continued to maintain a certain degree of resilience. According to Container Trades Statistics, global container trade volume increased by approximately 5.2% YoY in the first half of 2026, mainly benefiting from the growth of trade related to the global technology industry. Meanwhile, the low efficiency of container shipping caused by the blockage of the Strait of Hormuz, disruption to the resumption of shipping routes in the Red Sea and port congestion supported demand for containers. During the Reporting Period, the growth in demand for container shipping together with the replacement and renewal requirements for the massive existing container fleet drove a steady rebound in new container sales across the industry in the second quarter, reversing the downward trend seen in the first quarter, while prices also stabilised simultaneously.
+During the Reporting Period, the Group’s container manufacturing business achieved growth in both production and sales volume. In particular, the accumulated sales volume of dry containers reached 1.1385 million TEUs, representing a YoY increase of approximately 1.12%; meanwhile, benefiting from the bountiful harvest of fresh fruits in South America and the harvest season in the Northern Hemisphere, sales volume of reefer containers reached 108,200 TEUs, representing a YoY increase of approximately 17.61%. During the Reporting Period, the container segment recorded revenue of RMB21.920 billion, representing a YoY increase of 0.85%, and net profit of RMB272 million, mainly affected by the YoY decline in the price of standard containers and exchange rates.
+Logistics Services Business: During the Reporting Period, the multimodal transport market environment gradually improved, particularly the container shipping market, where freight rates continued to rise since March. During the Reporting Period, the segment achieved revenue of RMB13.945 billion, representing a YoY increase of 2.70%, and net profit of RMB240 million, representing a YoY increase of 18.81%. CIMC Wetrans actively captured the upward trend by deepening customer relationship management, optimising product mix, accelerating overseas expansion and strengthening operational efficiency. During the Reporting Period, the proportion of direct customers in the sea transportation business continued to increase; the port logistics business added route, extra sailing and vessel space agency services for multiple leading shipping companies; the industry logistics business added new cold chain equipment deployment, with cold chain business volume increasing by 14% YoY; the customer structure of the air transportation business continued to be optimised, with business volume increasing by 11% YoY; and the service network of the land transportation business continued to expand. CIMC Wetrans ranked TOP 13 in the 2026 Top 50 Ocean Freight Forwarders list issued by Transport Topics, an authoritative magazine in the global logistics industry, up one place from last year and ranking fifth among Chinese enterprises.
+Road Transportation Vehicles Business: During the Reporting Period, CIMC Vehicles achieved revenue of RMB10.737 billion, representing a YoY increase of 10.09%, and net profit of RMB356 million. Among them, the global semi-trailer business achieved revenue of RMB7.602 billion, representing a YoY increase of 9.79%. In 2026, CIMC Vehicles continued to extend the production and marketing models of the StarLink Project to more product lines and regions, deepening ecosystem cooperation while improving efficiency and reducing costs. The core production efficiency of the semi-trailer business under the StarLink Project continued to improve, and its domestic market share remained No. 1 for seven consecutive years. In overseas markets, revenue and sales volume in the Global South increased significantly, while gross profit margin remained basically flat due to fluctuations in ocean freight rates; production in the European market recovered, while freight rates and equipment orders in the North American market showed marginal improvement in the second quarter. The market share of core DTB products further increased, with a total of 13,238 truck bodies products products sold. Meanwhile, sales volume of EV-DTB truck bodies products for new energy heavy-duty trucks increased significantly, with deliveries of EV-DTB dump truck and mixer truck truck bodies products continuing to rise. The pure electric tractor and trailer business officially established the world’s first EV-RT offline experience center.
+Airport Facilities &amp; Logistics Equipment / Fire Safety &amp; Rescue Equipment Business: During the Reporting Period, revenue amounted to RMB3.357 billion, representing a YoY increase of 7.58%; net profit amounted to RMB71 million, representing a YoY decrease of 11.25%, mainly due to exchange rate fluctuations. During the Reporting Period, orders on hand maintained steady growth. The airport facilities and logistics equipment business secured a series of major benchmark orders, including boarding bridge projects worth hundreds of millions of RMB for Paris Airport and Orly Airport in France, as well as bulk orders for A380 catering vehicles in Singapore, further enhancing its global competitiveness. The logistics automation business successfully implemented multiple e-commerce projects in Southeast Asia, and also secured new orders and contracts in newly expanded industries such as State Grid and China Tobacco. The operating results of the fire safety and rescue equipment business showed significant improvement, with the successful securing of a major procurement order for 13 dual-boom water tower fire trucks under the national government subsidy-funded project for hazardous chemical emergency rescue teams. Cumulative new orders reached RMB1.675 billion, achieving steady growth.
+II. In the Energy Industries Field
+In respect of the energy, chemical and liquid food equipment business, revenue amounted to RMB13.396 billion, representing a YoY increase of 2.98%; net profit amounted to RMB480 million, representing a YoY increase of 4.35%. Among them, CIMC Enric achieved revenue of RMB12.87 billion, representing a YoY increase of 2.0%; newly signed orders amounted to RMB13.71 billion, representing a significant YoY increase of 27.7%; and as at the end of June, orders on hand amounted to RMB31.77 billion, representing a YoY increase of 8.9%.
+Specifically, revenue of the clean energy segment grew steadily. Benefiting from expanding demand in areas such as semiconductors and off-grid distributed power generation, the segment delivered electronic specialty gas clean gas cylinders (Y-type cylinders) and specialty tube skid containers in batches, and launched new hydrogen-rich power generation module products. CIMC Enric successfully delivered an integrated LNG liquefaction plant in Indonesia, while implementing its third benchmark steelmaking coke integrated project — the Shougang Shuicheng Steel project in Liupanshui, Guizhou. It also secured newly signed domestic Panzhihua Iron and Steel projects and its first overseas steelmaking coke integrated project with Tsingshan in Indonesia. In the hydrogen energy field, it contributed to the construction of Hong Kong’s first commercial building hydrogen energy charging station and launched China’s first 20-foot Type IV cylinder hydrogen tube skid container. During the Reporting Period, the clean energy segment recorded newly signed orders of RMB10.61 billion, representing a YoY increase of 18.3%, among which newly signed orders for waterborne clean energy reached RMB4.535 billion, representing a significant YoY increase of 40.1%, with shipbuilding orders scheduled through 2029. The chemical and environment segment benefited from the recovery of the chemical industry and high-growth industries such as semiconductors, with demand for tank containers improving, while the medical equipment components business maintained steady growth. As at the end of June 2026, orders on hand increased by 86.8% YoY to RMB1.57 billion. The liquid food segment focused on the non-alcoholic beverage and new consumption sectors, successfully securing and signing multiple turnkey projects, including projects for Japanese breweries and Chinese whisky distilleries. Cumulative newly signed orders reached RMB1.44 billion, representing a strong YoY increase of 108.4%.
+In respect of the offshore engineering business, benefiting from the cost advantages of deepwater locations, the deepwater offshore engineering market for FPSO/FLNG continued to strengthen. CIMC Raffles, the main operating entity, achieved an important breakthrough in the international high-end offshore engineering general contracting market by signing China’s first FPSO EPCIC general contracting contract, further enhancing its industry competitiveness. During the Reporting Period, revenue amounted to RMB7.935 billion, representing a YoY decrease of 0.98%; net profit amounted to RMB718 million, representing a YoY increase of 155.52%. In terms of market orders, new orders amounted to US$3.2 billion during the Reporting Period, a substantial increase from US$106 million in the same period last year. As at the end of June, CIMC Raffles had cumulative orders on hand of US$7.62 billion, reaching a record high. In terms of project construction and delivery, in January, the PCTC with a capacity of 7,000 vehicles, “NOCC ADRIATIC”, constructed for a Norwegian shipowner, was delivered 70 days ahead of its contractual delivery schedule; in February, the Norse Energi, the world’s largest fully DC wind turbine installation vessel in terms of lifting capacity, completed its seaworthiness delivery; in March, construction commenced on the first vessel of a new generation of seabed rock dumping vessels built for Van Oord, a leading Dutch offshore engineering company; in April, the fore-body module of the P85 hull was slid onto a barge at the Haiyang base, laying a solid foundation for the subsequent successful major assembly of the P85 project; in May, construction of the VLCC tanker officially commenced, entering the substantive construction stage; and in June, the main upper module structure of the project constructed for Golar was successfully capped, marking a key milestone in the project’s construction.
+In respect of the offshore engineering asset operation and management business, all offshore engineering assets of the Group currently under lease have been operating normally under their respective lease contracts, and the Group continued to provide high-quality services to customers. Benefiting from the successful lease of the Blue Whale No. 1 platform, increased prices upon the renewal of contracts for multiple drilling platforms, and lower operating costs resulting from refined management, operating profit improved during the Reporting Period. During the Reporting Period, the sixth-generation semi-submersible drilling platform “Deepsea Yantai” secured a new drilling contract, injecting momentum into revenue growth; the semi-submersible lifting/life support platform Blue Gretha successfully arrived at its designated operating area to provide high-quality services to clients. Meanwhile, several semi-submersible drilling and life support platforms and other offshore engineering assets of the Group actively pursued new contracts.
+Future Development and Prospects
+The management of the Group stated, “2026 is the first year of the ‘15th Five-Year Plan’. The Group will be based on the new development stage, closely follow national policy guidance, and closely focus on ‘focusing on high-quality development and cultivating new growth drivers’. With a more proactive strategic approach, we will cultivate new opportunities and open up new prospects amid complex changes, striving to build ‘a high-quality and respected world-class enterprise’.”
+About China International Marine Containers (Group) Co., Ltd.
+The CIMC Group is a world-leading equipment and solution provider in the logistics and energy industries, and its industry clusters mainly cover the logistics and energy fields. In the logistics field, the Group has established a general transportation equipment portfolio covering “sea, land and air”: its container manufacturing business provides key circulation equipment for the container shipping industry; its road transportation vehicles business connects the arteries of land transportation; its airport facilities and logistics equipment/fire safety and rescue equipment businesses expand into aviation hubs and specialised scenarios; its logistics services business provides professional services across the entire-value chain; and its recycled load business provides professional supporting services. In the energy field, the Group is principally engaged in the energy, chemical, and liquid food equipment business and offshore engineering business. Meanwhile, the Group also continuously develops emerging industries and has finance and asset management businesses that serve the Group itself. As a diversified multinational industrial group serving the global market, CIMC has over 300 member enterprises across Asia, North America, Europe, and Australia, with a total of four listed companies, and customers and sales networks covering more than 100 countries and regions worldwide. In 2025, the Group recorded revenue of RMB 156.6 billion, ranking 154th on the 2025 Fortune 500 China list. The Group has maintained the world’s No.1 position for many consecutive years in core products such as standard dry containers, reefer containers, tank containers and semi-trailers. For more information, please visit http://www.cimc.com/.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>BRAND NEW: A COLLECTIVE LAUNCHES "THE RESIDENCY ON MARTHA'S VINEYARD," A PREMIUM THIRD SPACE FOR BLACK AUDIENCES</v>
+        <v>/C O R R E C T I O N -- HelloNation/</v>
       </c>
       <c r="B765" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C765" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D765" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E765" t="str">
-        <v>https://www.prnewswire.com/news-releases/brand-new-a-collective-launches-the-residency-on-marthas-vineyard-a-premium-third-space-for-black-audiences-302825634.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-pest-control-expert-garfield-kyte-outlines-warning-signs-that-a-bee-nest-or-wasp-nest-may-require-professional-attention-302785781.html</v>
       </c>
       <c r="F765" t="str">
-        <v>First-of-its-kind all-day social hub celebrating modern black culture attracts partners from Peloton, Hers, Femme It Forward, &amp; more EDGARTOWN, Mass., July 14, 2026 /PRNewswire/ -- Brand New: A Collective today announced the launch of The Residency, a curated platform bringing together...</v>
-[...2 lines deleted...]
-    <row r="766">
+        <v>In the news release, In HelloNation, Pest Control Expert Garfield Kyte Outlines Warning Signs That a Bee Nest or Wasp Nest May Require Professional Attention, issued 29-May-2026 by HelloNation over PR Newswire, we are advised by the company that the original version contained incorrect...</v>
+      </c>
+    </row>
+    <row r="766" xml:space="preserve">
       <c r="A766" t="str">
-        <v>RBLX Investors Have Opportunity to Lead Roblox Corporation Securities Fraud Lawsuit</v>
+        <v>Laifual (03952.HK) Announces 2026 Interim Results</v>
       </c>
       <c r="B766" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C766" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D766" t="str">
         <v>Finance</v>
       </c>
       <c r="E766" t="str">
-        <v>https://www.prnewswire.com/news-releases/rblx-investors-have-opportunity-to-lead-roblox-corporation-securities-fraud-lawsuit-302825577.html</v>
-[...2 lines deleted...]
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Roblox Corporation (NYSE: RBLX) between October 30, 2025 and April 30, 2026, inclusive (the "Class Period"), of the important August 7, 2026 lead plaintiff...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109589/</v>
+      </c>
+      <c r="F766" t="str" xml:space="preserve">
+        <v xml:space="preserve">PERFORMANCE HIGHLIGHTS
+Key Metrics
+First Half of 2026
+Year-on-year Change
+Revenue
+RMB142.2 million
++80.1%
+Gross profit
+RMB38.8 million
++148.3%
+Overall gross profit margin
+27.3%
++7.5 percentage points
+Gross profit margin of harmonic reducers
+29.6%
++8.9 percentage points
+Adjusted EBITDA
+RMB12.4 million
+Surged
+Adjusted net loss
+RMB4.1 million
+Narrowed by 63.2%
+Shipment volume of harmonic reducers
+239.5 thousand units
++112.0%
+Cash as at period end
+RMB980.1 million
+Substantially increased following the Listing
+Gearing ratio
+23.1%
+Improved by 148 percentage points as compared with the end of the previous year
+HONG KONG, August 28, 2026 - (ACN Newswire) - Zhejiang Laifual Drive Co., Ltd. ("Laifual" or the "Company", Stock Code: 03952.HK) announces its unaudited interim results for the six months ended 30 June 2026. The Company was successfully listed on the Main Board of The Stock Exchange of Hong Kong Limited on 30 June 2026, becoming the first Hong Kong-listed domestic harmonic reducer stock.
+Significant Growth in Results with a Clear Inflection Point in Profitability
+During the Reporting Period, the Company's revenue increased by 80% year-on-year to RMB142.2 million, primarily driven by the doubling of shipment volume of harmonic reducers to 239.5 thousand units. Adjusted EBITDA surged to RMB12.4 million, and adjusted net loss narrowed by 63.2% to RMB4.1 million, marking a clear inflection point in profitability. Following fundraising from the Listing, the capital structure was significantly optimised, with the gearing ratio substantially improved from 171.2% to 23.1%. Cash and cash equivalents as at the end of the period amounted to RMB980.1 million.
+Release of Cost Advantages with Continued Improvement in Gross Profit Margin
+Through a fully vertically integrated production system, ongoing process upgrades and economies of scale, the Company has built a structural cost advantage. The unit cost of harmonic reducers continued to decline. While maintaining competitive product pricing, the overall gross profit margin increased by 7.5 percentage points as compared with the corresponding period of the previous year to 27.3%, of which the gross profit margin of harmonic reducers increased by 8.9 percentage points to 29.6%. Rapid growth in shipments together with continued improvement in gross profit margin demonstrates that the Company has achieved growth in both volume and profitability through economies of scale and technological advantages.
+Capacity Ramp-up Leading the Industry, with Rapid Delivery Supporting Order Conversion
+The Company's production capacity continued to climb, with monthly capacity rapidly ramping up from 39.6 thousand units at the end of 2025 to 64.8 thousand units in July 2026, and the pace of ramp-up continuing to lead the industry. Downstream demand remained strong. The Company's capacity utilisation rate reaching as high as 95%. As of 31 July 2026, outstanding orders for harmonic reducers exceeded 400.0 thousand units, providing a solid foundation for continued future growth.
+Development Strategy: A Three-Pronged Drive of Capacity Expansion, R&amp;D and Commercialisation
+Looking ahead, the Company will continue to promote the ramp-up of production capacity, technology upgrades and market expansion, so as to consolidate and increase its market share in China's harmonic reducer market.
+Capacity expansion — Approximately 55% of the net proceeds from the Global Offering is earmarked for production capacity construction. The Company will orderly advance the construction of new production lines, equipment procurement and talent allocation, targeting monthly production capacity of 80.0 thousand units by the end of 2026, thereby converting capacity scale into a market share advantage.
+Technology iteration — The Company will closely follow the development trend of humanoid robots towards lightweight design and high precision, continue to advance the iteration and upgrade of harmonic reducers, and further enhance the performance and cost competitiveness of its core products; at the same time, it will advance the R&amp;D and commercialisation of products such as high-precision planetary reducers and joint modules, enhance its integrated solution capabilities, and upgrade from a harmonic reducer supplier to a provider of precision transmission solutions.
+Market expansion — As production capacity is released, the Company will deepen cooperation with leading customers, increase its share of supply to existing customers, and at the same time expand to other robotics and high-end equipment customers, promoting the adoption of its products in a broader range of application scenarios. The Company will accelerate its overseas market layout, enhance its overseas sales and service network, and advance product validation, adoption and order conversion among leading overseas customers.
+The Company will seize the development opportunities arising from the commercialisation of humanoid robots and the localisation of precision transmission, fully leverage its synergies in production capacity, cost and customers, and strive to become a global leader in precision transmission solutions, creating long-term value for Shareholders.
+About Zhejiang Laifual Drive Co., Ltd.
+Zhejiang Laifual Drive Co., Ltd. (Stock Code: 3952.HK) is a leading provider of core components for robotic precision transmission in China. It offers a comprehensive product portfolio spanning harmonic reducers, joint modules, robotic arms and automated workstations. Its products are primarily applied in humanoid robots, industrial robots, collaborative robots and other high-precision application scenarios. In terms of shipment volume in 2025, the Company had a market share of 21.4% in China's robotic harmonic reducer market, ranking second domestically.
+For enquiries, please contact: ir@laifual.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>HandyPro Expands Beyond Traditional Handyman Services to Meet the Changing Needs of Southeast Michigan</v>
+        <v>2026. aasta II kvartali ja 6 kuu auditeerimata majandustulemused</v>
       </c>
       <c r="B767" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C767" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D767" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E767" t="str">
-        <v>https://www.prunderground.com/handypro-expands-beyond-traditional-handyman-services-to-meet-the-changing-needs-of-southeast-michigan/00388609/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352722/0/et/2026-aasta-ii-kvartali-ja-6-kuu-auditeerimata-majandustulemused.html</v>
       </c>
       <c r="F767" t="str">
-        <v>Growing Customer Demand Leads to Expanded Residential, Commercial and Accessibility Solutions Throughout the Region The post HandyPro Expands Beyond Traditional Handyman Services to Meet the Changing Needs of Southeast Michigan first appeared on</v>
+        <v>Trigon Property Development AS tegeleb kinnisvaraarendusega. 30.06.2026 seisuga omas AS Trigon Property Development ühte arendusprojekti, milleks on 13,2 hektari suurune maa-ala Pärnu linnas, Eestis. Alale on planeeritud luua äri-, tööstus- ja logistikapark. Ettevõtte eesmärk on leida huvitatud ettevõtteid, kes sooviksid tuua oma äritegevuse (tootmine, logistika) Trigon Property Development AS arendusprojekti alale Pärnus, mis võimaldaks Ettevõttel lisada väärtust enda omandis olevatele kruntidele. Kuna ettevõtte peamine eesmärk on olemasolevate maade müük, siis on kinnisvarainvesteeringud kajastatud varudena.</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>Lost Money on GRAIL, Inc. (GRAL)? Urged to Join Class Action Before ...</v>
+        <v>Unaudited financial report for the second quarter and 6 months of 2026</v>
       </c>
       <c r="B768" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C768" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D768" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E768" t="str">
-        <v>https://pr-inside.com/lost-money-on-grail-inc-gral-urged-to-join-class-action-before-r5201067.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352722/0/en/unaudited-financial-report-for-the-second-quarter-and-6-months-of-2026.html</v>
       </c>
       <c r="F768" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks ..</v>
+        <v>The main business activity of Trigon Property Development AS is real estate development. As at 30.06.2026, AS Trigon Property Development owned one development project with an area of 13.2 hectares in the City of Pärnu, Estonia. A commercial, industrial and logistics park is planned on this area. The Company’s objective is to find companies willing to bring their business activities (industry, logistics) to the development project area of AS Trigon Property Development in Pärnu, which would add value to the land plots owned by the Company. As the main purpose of the company is to sell existing land plots, investment property was recognized as inventories.</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>Levi &amp; Korsinsky Urges Nano-X Imaging Ltd. (NNOX) Shareholders to Act ...</v>
+        <v>SuperX Secures First Batch of 128 Units of NVIDIA B300 AI Server Purchase Order from Ezisight, Marking Its Official Entry into the Australian Market</v>
       </c>
       <c r="B769" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C769" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D769" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E769" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-nano-x-imaging-ltd-nnox-shareholders-to-act-r5201066.htm</v>
+        <v>https://www.prnewswire.com/news-releases/superx-secures-first-batch-of-128-units-of-nvidia-b300-ai-server-purchase-order-from-ezisight-marking-its-official-entry-into-the-australian-market-302862839.html</v>
       </c>
       <c r="F769" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Nano-X Imaging Ltd. (NASDAQ:NNOX) securities. If you suffered a loss on your Nano-X Imaging Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Nano-X Imaging Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>SINGAPORE, Aug. 28, 2026 /PRNewswire/ -- SuperX AI Technology Limited (NASDAQ: SUPX, "SuperX" or the "Company"), a Nasdaq‑listed full‑stack AI infrastructure solutions provider, today announced that its subsidiary SuperX Microinference Pte Ltd ("Microinference") has signed an equipment...</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>Bird Announces Approximately $1 Billion in Recent Project Awards and Agreements Across Canada</v>
+        <v>In HelloNation, Real Estate Expert Scott Greenberg Details What Homebuyers Should Understand About Growth and Development Across North Texas</v>
       </c>
       <c r="B770" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C770" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D770" t="str">
-        <v>SaaS</v>
+        <v>Real Estate</v>
       </c>
       <c r="E770" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327337/0/en/Bird-Announces-Approximately-1-Billion-in-Recent-Project-Awards-and-Agreements-Across-Canada.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-scott-greenberg-details-what-homebuyers-should-understand-about-growth-and-development-across-north-texas-302862837.html</v>
       </c>
       <c r="F770" t="str">
-        <v>MISSISSAUGA, Ontario, July 14, 2026 (GLOBE NEWSWIRE) -- Bird Construction Inc. (TSX: BDT) is pleased to announce recent project awards and agreements with an aggregate value of approximately $1 billion. The awards span nuclear, civil, marine and mine infrastructure, industrial, industrial maintenance, and buildings, reflecting demand across Bird’s target end markets and the strength of its diversified, self-perform platform. The awards also reflect Bird’s continued emphasis on collaborative delivery models, balanced risk allocation, and disciplined project selection across its national work program.</v>
+        <v>The article explains how housing demand, infrastructure expansion, commercial development, and property taxes continue shaping North Texas communities. CARROLLTON, Texas, Aug. 28, 2026 /PRNewswire/ -- How does continued growth across North Texas affect the way homebuyers evaluate...</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>Automotive Electrical Systems Aftermarket Expands as Component Suppliers Adapt to Vehicle Electrification Trends</v>
+        <v>SMAR INVESTOR ALERT: Berger Montague Advises Smartsheet Inc. (SMAR) Investors of an October 5, 2026 Deadline</v>
       </c>
       <c r="B771" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C771" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D771" t="str">
-        <v>Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E771" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/automotive-electrical-systems-aftermarket-expands-as-component-suppliers-adapt-to-vehicle-electrification-trends/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311924/SMAR-INVESTOR-ALERT-Berger-Montague-Advises-Smartsheet-Inc.-SMAR-Investors-of-an-October-5-2026-Deadline</v>
       </c>
       <c r="F771" t="str">
-        <v/>
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - August 28, 2026) - National plaintiffs' law firm Berger Montague PC announces a class action lawsuit against Smartsheet Inc. (NYSE: SMAR) ("Smartsheet" or the "Company") on behalf of investors who sold Smartsheet common stock during the period from June 1, 2024 through September 23, 2024 (the "Class Period").Investor Deadline: Investors who sold Smartsheet shares during the Class Period may, no later than October 5, 2026, seek to be appointed as a...</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>NASA Invites Media to Serbia Artemis Accords Signing Ceremony</v>
+        <v>AM Best Affirms Credit Ratings of PASHA Insurance OJSC</v>
       </c>
       <c r="B772" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C772" t="str">
-        <v>NASA</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D772" t="str">
         <v/>
       </c>
       <c r="E772" t="str">
-        <v>https://www.nasa.gov/news-release/nasa-invites-media-to-serbia-artemis-accords-signing-ceremony/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/am-best-affirms-credit-ratings-134000316.html</v>
       </c>
       <c r="F772" t="str">
-        <v>The Republic of Serbia will sign the Artemis Accords at 5 p.m. EDT Thursday, July 16, during a ceremony at NASA Headquarters in Washington. NASA Deputy Administrator Matt Anderson will host Serbia’s Minister of Foreign Affairs Marko Đurić and U.S. State Department&amp;#160;Assistant Secretary for Oceans and International Environmental and Scientific Affairs Wesley&amp;#160;Brooks&amp;#160;for the ceremony. This [&amp;#8230;]</v>
+        <v>LONDON, August 28, 2026--AM Best has affirmed the Financial Strength Rating of B++ (Good) and the Long-Term Issuer Credit Rating of "bbb" (Good) of PASHA Insurance OJSC (PASHA Insurance) (Azerbaijan). The outlook of these Credit Ratings (ratings) is stable. PASHA Insurance is wholly owned by PASHA Holding LLC, a diversified investment holding group in Azerbaijan.</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>Les Compagnies Loblaw Limitée conclut un régime d’achat automatique d’actions visant l’achat d’actions ordinaires de la Banque Équitable</v>
+        <v>Kaplan Fox Alerts Avis Budget Group, Inc. (CAR) Investors to a Securities Class Action Lawsuit - Contact the Firm Before Deadline on September 29, 2026 for Leadership Role</v>
       </c>
       <c r="B773" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C773" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D773" t="str">
-        <v/>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E773" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327335/0/fr/Les-Compagnies-Loblaw-Limit%C3%A9e-conclut-un-r%C3%A9gime-d-achat-automatique-d-actions-visant-l-achat-d-actions-ordinaires-de-la-Banque-%C3%89quitable.html</v>
+        <v>https://www.newsfilecorp.com/release/311299/Kaplan-Fox-Alerts-Avis-Budget-Group-Inc.-CAR-Investors-to-a-Securities-Class-Action-Lawsuit-Contact-the-Firm-Before-Deadline-on-September-29-2026-for-Leadership-Role</v>
       </c>
       <c r="F773" t="str">
-        <v>BRAMPTON, Ontario, 14 juill. 2026 (GLOBE NEWSWIRE) -- Les Compagnies Loblaw Limitée (TSX : L; « Loblaw ») a annoncé aujourd’hui que, dans le cadre de la clôture de la vente de la Banque le Choix du Président et de certaines autres entités affiliées à la Banque Équitable Inc. (« EQB »), ainsi que de sa relation stratégique à long terme avec la Banque EQ (EQB), elle a conclu un régime d’achat automatique d’actions (« RAAA ») avec un courtier afin de faciliter l’achat d’actions ordinaires du capital d’EQB (les « actions ordinaires d’EQB »).</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ: CAR) on behalf of investors that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Avis and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>Loblaw Companies Limited Enters into Automatic Share Purchase Plan to Purchase Common Shares of EQB</v>
+        <v>JULIEN'S AUCTIONS KÜNDIGT „KAIJU KING: THE SOMPOTE SANDS LEGACY COLLECTION" AN</v>
       </c>
       <c r="B774" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C774" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D774" t="str">
         <v/>
       </c>
       <c r="E774" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327335/0/en/Loblaw-Companies-Limited-Enters-into-Automatic-Share-Purchase-Plan-to-Purchase-Common-Shares-of-EQB.html</v>
+        <v>https://www.prnewswire.com/news-releases/juliens-auctions-kundigt-kaiju-king-the-sompote-sands-legacy-collection-an-302862835.html</v>
       </c>
       <c r="F774" t="str">
-        <v>BRAMPTON, Ontario, July 14, 2026 (GLOBE NEWSWIRE) -- Loblaw Companies Limited (TSX: L; “Loblaw”) announced today that, in connection with the closing of the sale of President’s Choice Bank and certain other affiliated entities to EQB Inc. (“EQB”) and long-term strategic relationship with EQB, it has entered into an automatic share purchase plan (“ASPP”) with a broker in order to facilitate the purchase of common shares in the capital of EQB (“EQB Common Shares”).</v>
+        <v>DIE PERSÖNLICHE SAMMLUNG DES VISIONÄREN SCI-FI-FILMEMACHERS SOMPOTE SANDS ZUR GESCHICHTE VON ULTRAMAN WIRD ANLÄSSLICH DES 60-JÄHRIGEN JUBILÄUMS DER PIONIERREIHE ERSTMALS VERSTEIGERT Seltene Ultraman-Werbe-Flugminiaturen, Design-Statuen, Masken, Produktionskostüme, Figuren, 3D-Gemälde von...</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>Ashland sets date for third-quarter fiscal 2026 earnings release and conference call webcast</v>
+        <v>JULIEN'S AUCTIONS АНОНСИРУЕТ KAIJU KING: THE SOMPOTE SANDS LEGACY COLLECTION</v>
       </c>
       <c r="B775" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C775" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D775" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E775" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327333/0/en/Ashland-sets-date-for-third-quarter-fiscal-2026-earnings-release-and-conference-call-webcast.html</v>
+        <v>https://www.prnewswire.com/news-releases/juliens-auctions--kaiju-king-the-sompote-sands-legacy-collection-302862834.html</v>
       </c>
       <c r="F775" t="str">
-        <v>Ashland sets date for third-quarter fiscal 2026 earnings release and conference call webcast</v>
+        <v>ЛИЧНАЯ КОЛЛЕКЦИЯ СОМПОТЕ СЕНДЗА ОБ ИСТОРИИ УЛЬТРАМЕНА ВПЕРВЫЕ ВЫСТАВЛЕНА НА АУКЦИОН В ОЗНАМЕНОВАНИЕ 60-ЛЕТНЕГО ЮБИЛЕЯ НОВАТОРСКОЙ ФРАНШИЗЫ Редкие рекламные летающие миниатюры Ультрамена, дизайнерские статуэтки, маски, производственные костюмы, фигурки, трехмерные картины Ультрамена,...</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>NABR: Служба охраны рыбных ресурсов и диких животных США во второй раз отклонила петицию активистов о включении длиннохвостых макак в список в соответствии с Законом об исчезающих видах</v>
+        <v>BLK: Portfolio Company of Enry’s Island S.p.A., Lists on Euronext Dublin</v>
       </c>
       <c r="B776" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C776" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D776" t="str">
         <v/>
       </c>
       <c r="E776" t="str">
-        <v>https://www.prnewswire.com/news-releases/nabr----------------------------302825630.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/blk-portfolio-company-enry-island-133400709.html</v>
       </c>
       <c r="F776" t="str">
-        <v>ВАШИНГТОН, 15 июля 2026 г. /PRNewswire/ -- 14 июля 2026 года Служба охраны рыбных ресурсов и диких животных США (USFWS) во второй раз отказалась принять петицию, поданную организацией «Люди за этичное обращение с животными» («PETA») и другими группами активистов, о включении длиннохвостых...</v>
+        <v>TREMITI ISLANDS, Italy &amp; DUBLIN, August 28, 2026--Enry’s Island S.p.A. (WBAG:EIOS), an international venture builder with headquarters in the Tremiti Islands and the Metaverse, announces that BLK Global PLC, one of the portfolio companies within its ecosystem, has successfully completed its admission to trading on Euronext Access Dublin.</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>ROSEN, A TOP RANKED LAW FIRM, Encourages Futu Holdings Limited Investors ...</v>
+        <v>Eylsia Nicolas Releases Hold on Another Day: A Global Biography of ...</v>
       </c>
       <c r="B777" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C777" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D777" t="str">
-        <v>Finance</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E777" t="str">
-        <v>https://pr-inside.com/rosen-a-top-ranked-law-firm-encourages-futu-holdings-limited-investors-r5201065.htm</v>
+        <v>https://pr-inside.com/eylsia-nicolas-releases-hold-on-another-day-a-global-biography-of-r5217119.htm</v>
       </c>
       <c r="F777" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Futu Holdings Limited (NASDAQ:FUTU) between May 24, 2023 and May 27, 2026, inclusive (the "Class Period"), of the important August 25, 2026 lead plaintiff deadline. SO WHAT: If you purchased Futu securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Futu class action, go to https://rosenlegal.com/cases/futu-holdings-limited/join or call Phillip Kim, Esq. toll-free ..</v>
+        <v>(PR-inside.com) PALM BEACH, FL / ACCESS Newswire / August 28, 2026 / Hold on Another Day, the new biography of Lisa Pamintuan-known worldwide as Eylsia Nicolas-presents one of the most extraordinary resilience arcs in modern entertainment, technology, education, and global business. The book, now publicly available on Bookkards.com and Amazon, documents a life defined by reinvention across continents, industries, and eras. Pamintuan's journey began as a tennis prodigy training inside Nick Bollettieri's home during the formative years of what became the world‑renowned Bollettieri Academy, later part of IMG. She competed at elite levels including the Orange Bowl at age 10, became the ..</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>ROSEN, A LEADING INVESTOR RIGHTS LAW FIRM, Encourages Genius Group ...</v>
+        <v>Seni Jaya FY2026 Revenue Rises 17% To RM81.8 Million, Core/Normalised ...</v>
       </c>
       <c r="B778" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C778" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D778" t="str">
         <v>Finance</v>
       </c>
       <c r="E778" t="str">
-        <v>https://pr-inside.com/rosen-a-leading-investor-rights-law-firm-encourages-genius-group-r5201064.htm</v>
+        <v>https://pr-inside.com/seni-jaya-fy2026-revenue-rises-17-to-rm81-8-million-corenormalised-r5217118.htm</v>
       </c>
       <c r="F778" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers or sellers of securities of Genius Group Limited (NYSE American:GNS) between April 12, 2022 and May 30, 2025, inclusive (the "Class Period"), of the important August 28, 2026 lead plaintiff deadline. SO WHAT: If you purchased or sold Genius securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Genius class action, go to https://rosenlegal.com/cases/genius-group-limited/join or ..</v>
+        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 28, 2026 / Seni Jaya Corporation Berhad ("Seni Jaya" or the "Group"), a dynamic and leading Out-of-Home ("OOH") media specialist in Malaysia, today announced its unaudited financial results for the fourth quarter and financial year ended 30 June 2026 ("Q4 FY2026" and "FY2026"), with full-year revenue growth supported by its expanding billboard network and continued demand for digital OOH formats. Seni Jaya Corporation Berhad For Q4 FY2026, the Group recorded revenue of RM16.7 million, representing a 6% year-on-year ("YoY") increase from RM15.8 million in the corresponding quarter last year. Digital billboard revenue increased by ..</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>"Blind Logic - The Ralph R. Teetor Story" Special Screening at the ...</v>
+        <v>Confirmation of Adjournment Of Scheme Meetings And Extraordinary General Meeting</v>
       </c>
       <c r="B779" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C779" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D779" t="str">
         <v/>
       </c>
       <c r="E779" t="str">
-        <v>https://pr-inside.com/blind-logic-the-ralph-r-teetor-story-special-screening-at-the-r5201063.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352717/0/en/confirmation-of-adjournment-of-scheme-meetings-and-extraordinary-general-meeting.html</v>
       </c>
       <c r="F779" t="str">
-        <v>(PR-inside.com) LOS ANGELES, CA / ACCESS Newswire / July 14, 2026 / Blind Logic Productions announced that Chautauqua-Wawasee and the Syracuse-Wawasee Historical Museum will co-sponsor a special screening of Blind Logic: The Ralph R. Teetor Story, at the historic Pickwick Theatre in uptown Syracuse, Indiana, on Tuesday, July 28, 2026. Donations from the event will benefit the museum. Ralph &amp; Jay Smith in Miss Detroit II Blind Logic Productions is proud to partner with Chautauqua-Wawasee and the Syracuse-Wawasee Historical Museum in support of the museum. This screening is part of Chautauqua-Wawasee's Famous Hoosier Annual Series, which has highlighted notable figures such as ..</v>
+        <v>NOT FOR RELEASE, PUBLICATION OR DISTRIBUTION, IN WHOLE OR IN PART, DIRECTLY OR INDIRECTLY, IN, INTO OR FROM ANY JURISDICTION WHERE TO DO SO WOULD CONSTITUTE A VIOLATION OF THE RELEVANT LAWS OR REGULATIONS OF THAT JURISDICTION</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>Levi &amp; Korsinsky Notifies Verra Mobility Corporation (VRRM) Shareholders ...</v>
+        <v>Cosmos Health Strengthens Balance Sheet and Streamlines Capital Structure; Retires $8M ATW Convertible Note One Year Ahead of Maturity, Eliminating Further Dilution From Conversions</v>
       </c>
       <c r="B780" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C780" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D780" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E780" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-verra-mobility-corporation-vrrm-shareholders-r5201062.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352713/0/en/cosmos-health-strengthens-balance-sheet-and-streamlines-capital-structure-retires-8m-atw-convertible-note-one-year-ahead-of-maturity-eliminating-further-dilution-from-conversions.html</v>
       </c>
       <c r="F780" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>Cosmos Health strengthens balance sheet and streamlines capital structure. Retires $8M ATW convertible note, eliminating further dilution.</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>ArrowMark Financial Corp. Announces Monthly Cash Distribution of $0.15 per Share for July 2026</v>
+        <v>Eylsia Nicolas Releases Hold on Another Day: A Global Biography of Resilience, Reinvention, and Breakthrough Innovation</v>
       </c>
       <c r="B781" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C781" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D781" t="str">
-        <v>Finance</v>
+        <v>Education</v>
       </c>
       <c r="E781" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327327/0/en/ArrowMark-Financial-Corp-Announces-Monthly-Cash-Distribution-of-0-15-per-Share-for-July-2026.html</v>
+        <v>https://www.newswire.com/news/eylsia-nicolas-releases-hold-on-another-day-a-global-biography-of-22853712</v>
       </c>
       <c r="F781" t="str">
-        <v>DENVER, July 14, 2026 (GLOBE NEWSWIRE) -- ArrowMark Financial Corp. (Nasdaq: BANX) ("ArrowMark Financial" or the "Company"), an SEC registered closed-end management investment company, today announced that its Board of Directors has declared a monthly cash distribution of $0.15 per share for July 2026. The total distribution of $0.15 per share will be payable on July 31, 2026, to shareholders of record on July 24, 2026.</v>
+        <v>Eylsia Nicolas unveils Hold on Another Day, a global biography of resilience and reinvention, innovation tennis, Hollywood, music, technology, and education.</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>AWWA celebrates introduction of legislation to reauthorize SRFs, WIFIA</v>
+        <v>LHV Group's own share acquisition transactions</v>
       </c>
       <c r="B782" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C782" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D782" t="str">
         <v>Finance</v>
       </c>
       <c r="E782" t="str">
-        <v>https://www.prnewswire.com/news-releases/awwa-celebrates-introduction-of-legislation-to-reauthorize-srfs-wifia-302825519.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352716/0/en/lhv-group-s-own-share-acquisition-transactions.html</v>
       </c>
       <c r="F782" t="str">
-        <v>DENVER, July 14, 2026 /PRNewswire/ -- Yesterday, the U.S. Senate Environment and Public Works Committee introduced legislation that authorizes more than $35 billion in funding for water infrastructure programs over the next four years, including $16.5 billion for the Drinking Water State...</v>
+        <v>AS LHV Group announces that during the period 21 August to 27 August 2026, it has acquired the company’s own shares on the Nasdaq Tallinn Stock Exchange as follows:</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>Busey, Dukeman Agree to Contract Extension</v>
+        <v>LHV Groupi oma aktsiate omandamise tehingud</v>
       </c>
       <c r="B783" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C783" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D783" t="str">
         <v>Finance</v>
       </c>
       <c r="E783" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327328/10701/en/Busey-Dukeman-Agree-to-Contract-Extension.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352716/0/et/lhv-groupi-oma-aktsiate-omandamise-tehingud.html</v>
       </c>
       <c r="F783" t="str">
-        <v>Longtime Busey Chairman &amp; CEO to Remain Through July 2029 Longtime Busey Chairman &amp; CEO to Remain Through July 2029</v>
+        <v>AS LHV Group annab teada, et on perioodil 21.08-27.08.2026 omandanud Nasdaq Tallinna börsil oma aktsiaid alljärgnevalt:</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>Copa Holdings Announces Monthly Traffic Statistics for June 2026</v>
+        <v>Moody’s Reaffirms WSFS Financial Corp’s Baa2 Issuer Rating with a Positive Outlook; Reflects Diversified Business Model, Strong Capital, and Earnings Strength</v>
       </c>
       <c r="B784" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C784" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D784" t="str">
         <v>Finance</v>
       </c>
       <c r="E784" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327331/0/en/Copa-Holdings-Announces-Monthly-Traffic-Statistics-for-June-2026.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/moody-reaffirms-wsfs-financial-corp-133000117.html</v>
       </c>
       <c r="F784" t="str">
-        <v>PANAMA CITY, July 14, 2026 (GLOBE NEWSWIRE) -- Copa Holdings, S.A. (NYSE: CPA) today released preliminary passenger traffic statistics for June 2026:</v>
+        <v>WILMINGTON, Del., August 28, 2026--Moody’s Investors Service has reaffirmed their ratings to WSFS Financial Corporation (NASDAQ: WSFS) ("WSFS" or "the Company") and WSFS Bank with issuer ratings of Baa2 and revised outlook to positive from stable. The change in outlook was driven by improved credit, sustained earnings and continued balance sheet strength, underscoring the resilience of the franchise and financial performance. Long-and short-term deposits of A2/Prime-1, together with a standalone</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>First Commonwealth to Host Second Quarter 2026 Earnings Release Conference Call and Webcast on Wednesday, July 29, 2026</v>
+        <v>Westbridge Announces Definitive Agreement for the Sale of Red Willow Solar Project and Highlights Improving Market Fundamentals in Alberta and Growing AI-Driven Demand Across North America</v>
       </c>
       <c r="B785" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C785" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D785" t="str">
-        <v>Finance</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E785" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327329/0/en/First-Commonwealth-to-Host-Second-Quarter-2026-Earnings-Release-Conference-Call-and-Webcast-on-Wednesday-July-29-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/westbridge-announces-definitive-agreement-for-the-sale-of-red-willow-solar-project-and-highlights-improving-market-fundamentals-in-alberta-and-growing-ai-driven-demand-across-north-america-302862833.html</v>
       </c>
       <c r="F785" t="str">
-        <v>INDIANA, Pa., July 14, 2026 (GLOBE NEWSWIRE) -- First Commonwealth Financial Corporation (NYSE: FCF) announced today that it will host a conference call and webcast on Wednesday, July 29, 2026 at 2:00 p.m. Eastern Time to discuss financial results for the quarter ended June 30, 2026. The call will be hosted by T. Michael Price, President and Chief Executive Officer. He will be joined by James R. Reske, Executive Vice President and Chief Financial Officer, Mike McCuen, Executive Vice President and Chief Banking Officer and Brian J. Sohocki, Executive Vice President and Chief Credit Officer. First Commonwealth will issue a press release reporting its second quarter 2026 financial results after the market closes on Tuesday, July 28, 2026.</v>
+        <v>LUXEMBOURG, Aug. 28, 2026 /PRNewswire/ -- Westbridge Renewable Energy S.A. (TSXV: WEB) (OTCQX: WEGYF) (FRA: PUQ) ("Westbridge" or the "Company") is pleased to announce that it has entered into a definitive share purchase agreement dated August 27, 2026 (the "Agreement") for the sale of...</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>Northland Power Announces its Second Quarter 2026 Financial Results Release Date and Provides Earnings Call and Webcast Details</v>
+        <v>Ballard cierra la adquisición de GeoPura</v>
       </c>
       <c r="B786" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C786" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D786" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E786" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327332/0/en/Northland-Power-Announces-its-Second-Quarter-2026-Financial-Results-Release-Date-and-Provides-Earnings-Call-and-Webcast-Details.html</v>
+        <v>https://www.prnewswire.com/news-releases/ballard-cierra-la-adquisicion-de-geopura-302862832.html</v>
       </c>
       <c r="F786" t="str">
-        <v>TORONTO, July 14, 2026 (GLOBE NEWSWIRE) -- Northland Power Inc. (“ Northland ”) (TSX: NPI) announces it will release its 2026 second quarter operating and financial results after markets close on Wednesday, August 12, 2026. Northland's management will hold an earnings conference call and webcast at 10:00 a.m. Eastern Time (ET) on Thursday, August 13, 2026, followed by a question and answer period with analysts.</v>
+        <v>-Ballard cierra la adquisición de GeoPura, convirtiéndose en un proveedor integrado de soluciones de energía de hidrógeno La empresa resultante de la fusión aúna la tecnología de pilas de combustible probada de Ballard y su escala global con las unidades de energía de hidrógeno de...</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>Trident Unlocks Value from Non-Core Knife Lake Copper Project Through Option Agreement with Apogee Minerals</v>
+        <v>Ballard closes acquisition of GeoPura, becoming an integrated hydrogen energy solutions provider</v>
       </c>
       <c r="B787" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C787" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D787" t="str">
-        <v/>
+        <v>Finance, Energy</v>
       </c>
       <c r="E787" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327330/0/en/Trident-Unlocks-Value-from-Non-Core-Knife-Lake-Copper-Project-Through-Option-Agreement-with-Apogee-Minerals.html</v>
+        <v>https://www.prnewswire.com/news-releases/ballard-closes-acquisition-of-geopura-becoming-an-integrated-hydrogen-energy-solutions-provider-302862831.html</v>
       </c>
       <c r="F787" t="str">
-        <v>Vancouver, BC, July 14, 2026 (GLOBE NEWSWIRE) -- Trident Resources Corp. (TSXV: ROCK ) (OTCQB: TRDTF ) (Frankfurt: 6BP0 ) (“Trident” or the “Company”) is pleased to announce that it has entered into an option agreement dated July 13 th , 2026 (the "Agreement") with Apogee Minerals Ltd. ("Apogee"), an arm’s length party, pursuant to which Apogee may earn a 100% interest in Trident's Knife Lake Copper Project located in Saskatchewan. The transaction represents a strategic monetization of a non-core asset that preserves meaningful upside exposure for Trident shareholders while allowing the Company to remain focused on advancing its rapidly growing gold portfolio in Saskatchewan's La Ronge Gold Belt.</v>
+        <v>The combined business brings together Ballard's proven fuel cell technology and global scale with GeoPura's Hydrogen Power Units, fuel supply capabilities and Energy-as-a-Service business model. VANCOUVER, BC and NEWCASTLE, UK, Aug. 28, 2026 /PRNewswire/ -- Ballard Power Systems Inc....</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>Large-Cap Equity Exposure With An Income Twist: How The Infrastructure Capital Equity Income ETF (ICAP) Gives Investors That And More</v>
+        <v>Ballard schließt Übernahme von GeoPura ab und wird damit zu einem Anbieter integrierter Wasserstoff-Energielösungen</v>
       </c>
       <c r="B788" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C788" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D788" t="str">
-        <v>Finance</v>
+        <v>Energy</v>
       </c>
       <c r="E788" t="str">
-        <v>https://www.newmediawire.com/news/large-cap-equity-exposure-with-an-income-twist-how-the-infrastructure-capital-equity-income-etf-icap-gives-investors-that-and-more-7087711</v>
+        <v>https://www.prnewswire.com/news-releases/ballard-schlieWt-ubernahme-von-geopura-ab-und-wird-damit-zu-einem-anbieter-integrierter-wasserstoff-energielosungen-302862830.html</v>
       </c>
       <c r="F788" t="str">
-        <v>By Meg Flippin, Benzinga DETROIT, MICHIGAN - July 14, 2026 ( NEWMEDIAWIRE ) - Will it or won’t it? Wall Street is split on whether the Federal Reserve will cut, raise or leave interest rates alone at its next meeting in September. After all, under new chair Kevin Warsh, the Fed’s policy approach is taking a turn, focusing on price stability instead of the labor market. Warsh is making other changes, including wanting the Fed to talk less about monetary policy so the market can react to real-time economic data. That’s not to say much changed at the June meeting, Warsh’s first as the new leader of the Fed. He left rates unchanged, holding the federal funds rate steady at 3.5% to 3.75%, much to the chagrin of President Donald Trump, who had expected a rate cut from Warsh. As the Fed changes u</v>
+        <v>Das fusionierte Unternehmen vereint die bewährte Brennstoffzellentechnologie und die globale Reichweite von Ballard mit den Hydrogen Power Units, den Kompetenzen im Bereich der Brennstoffversorgung und dem „Energy-as-a-Service"-Geschäftsmodell von GeoPura. VANCOUVER, BC und NEWCASTLE,...</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>IotaComm® Unveils the Next Generation of Delphi360®, an AI-Powered Operational Intelligence Platform</v>
+        <v>PRCT Investment Alert - PROCEPT BioRobotics Corporation Stockholders with Large Losses Should Contact Robbins LLP for Information About the Securities Class Action</v>
       </c>
       <c r="B789" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C789" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D789" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E789" t="str">
-        <v>https://www.prnewswire.com/news-releases/iotacomm-unveils-the-next-generation-of-delphi360-an-ai-powered-operational-intelligence-platform-302825628.html</v>
+        <v>https://www.prnewswire.com/news-releases/prct-investment-alert---procept-biorobotics-corporation-stockholders-with-large-losses-should-contact-robbins-llp-for-information-about-the-securities-class-action-302862398.html</v>
       </c>
       <c r="F789" t="str">
-        <v>Delphi360 unifies data from sensors, equipment, infrastructure, energy systems, and physical environments with digital twin context and AI-assisted intelligence, helping teams understand what is happening, why it matters, and what to do next. CHAPEL HILL, N.C., July 14, 2026 /PRNewswire/...</v>
+        <v>SAN DIEGO, Aug. 28, 2026 /PRNewswire/ -- Robbins LLP reminds investors that a securities class action has been filed on behalf of all purchasers of PROCEPT BioRobotics Corporation (NASDAQ: PRCT) common stock between February 28, 2024 and February 25, 2026, inclusive (the "Class Period")....</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>Celcuity Announces FDA Approval of REVTORPYK™ (gedatolisib) for the Treatment of HR+/HER2-, PIK3CA Wild-Type Locally Advanced or Metastatic Breast Cancer</v>
+        <v>Capricor Therapeutics, Inc. (CAPR) Securities Fraud: Contact Berger Montague To Discuss Your Rights</v>
       </c>
       <c r="B790" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C790" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D790" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E790" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327323/0/en/Celcuity-Announces-FDA-Approval-of-REVTORPYK-gedatolisib-for-the-Treatment-of-HR-HER2-PIK3CA-Wild-Type-Locally-Advanced-or-Metastatic-Breast-Cancer.html</v>
+        <v>https://www.newsfilecorp.com/release/311923/Capricor-Therapeutics-Inc.-CAPR-Securities-Fraud-Contact-Berger-Montague-To-Discuss-Your-Rights</v>
       </c>
       <c r="F790" t="str">
-        <v>MINNEAPOLIS, July 14, 2026 (GLOBE NEWSWIRE) -- Celcuity Inc. (Nasdaq: CELC), a biotechnology company focused on developing and commercializing targeted therapies for multiple solid tumor indications, today announced that the U.S. Food and Drug Administration (“FDA”) approved REVTORPYK™ (gedatolisib) for the treatment of patients with hormone receptor positive (“HR+”), human epidermal growth factor receptor 2 negative (“HER2-”), locally advanced or metastatic breast cancer without a PIK3CA mutation detected following progression on or after treatment with at least one line of endocrine therapy in the metastatic setting. REVTORPYK is the only inhibitor of class I PI3K isoforms (α, β, δ, γ) and mTOR complexes mTORC1 and mTORC2 to receive FDA approval.</v>
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - August 28, 2026) - National plaintiffs' law firm Berger Montague PC announces a class action lawsuit against Capricor Therapeutics, Inc. (NASDAQ: CAPR) ("Capricor" or the "Company") on behalf of investors who purchased or acquired Capricor securities during the period from December 17, 2025 through July 26, 2026 (the "Class Period").Investor Deadline: Investors who purchased or acquired Capricor securities during the Class Period may, no later than...</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>RDP Partners with Carolina Structural Systems to Boost Jobs &amp;amp; Forestry in Virginia</v>
+        <v>'Ragnarok Zero: Global' Resmi Lansmanının Ardından Güçlü Bir İvme Kazandı</v>
       </c>
       <c r="B791" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C791" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D791" t="str">
-        <v/>
+        <v>Gaming</v>
       </c>
       <c r="E791" t="str">
-        <v>https://www.prnewswire.com/news-releases/rdp-partners-with-carolina-structural-systems-to-boost-jobs--forestry-in-virginia-302825627.html</v>
+        <v>https://www.prnewswire.com/news-releases/ragnarok-zero-global-resmi-lansmannn-ardndan-guclu-bir-ivme-kazand-302862824.html</v>
       </c>
       <c r="F791" t="str">
-        <v>EMPORIA, Va., July 14, 2026 /PRNewswire/ -- Rural Development Partners LLC (RDP) invested $12 million in New Markets Tax Credits (NMTC) to help Carolina Structural Systems (CSS) expand their operations to Emporia, Virginia. Expansion brings 58 new jobs, economic development, and growth to...</v>
+        <v>KUALA LUMPUR, Malezya, 28 Ağustos 2026 /PRNewswire/ -- Gravity Game Unite (GGU)'nin yeni küresel PC MMORPG oyunu, Ragnarok Zero: Global, resmi lansmanının ardından dünyanın dört bir yanındaki oyunculardan büyük ilgi görerek güçlü bir başlangıç yaptı. Özellikle, Güneydoğu Asya'daki Odin...</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>States Should Not Mistake Long-Term Investing for Abandonment</v>
+        <v>AUKČNÝ DOM JULIEN'S AUCTIONS PREDSTAVUJE „KRÁĽA KAIDŽÚ: KOLEKCIA ODKAZU SOMPOTA SANDSA"</v>
       </c>
       <c r="B792" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C792" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D792" t="str">
         <v/>
       </c>
       <c r="E792" t="str">
-        <v>https://www.prnewswire.com/news-releases/states-should-not-mistake-long-term-investing-for-abandonment-302825626.html</v>
+        <v>https://www.prnewswire.com/news-releases/aukny-dom-juliens-auctions-predstavuje-kraa-kaidu-kolekcia-odkazu-sompota-sandsa-302862823.html</v>
       </c>
       <c r="F792" t="str">
-        <v>WASHINGTON, July 14, 2026 /PRNewswire/ -- The Investment Company Institute released the following Viewpoints blog: Millions of Americans buy mutual funds, ETFs, stocks, and other securities with the intention of holding them for years. They may not log in often. They may not trade. They...</v>
+        <v>OSOBNÁ ZBIERKA HISTÓRIE ULTRAMANA OD VIZIONÁRSKEHO SCI-FI FILMÁRA SOMPOTA SANDSA SA PO PRVÝ KRÁT DRAŽÍ PRI PRÍLEŽITOSTI 60. VÝROČIA TEJTO PRIEKOPNÍCKEJ FRANŠÍZY Vzácne lietajúce propagačné miniatúry Ultramana, dizajnové sošky, masky, produkčné obleky, figúrky, 3D maľby Ultramana, Pigmona...</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>BOUDREAUX|HUNTER &amp;amp; ASSOCIATES, LLC CELEBRATES 10 YEARS AND ANNOUNCES MAJOR OFFICE EXPANSION</v>
+        <v>Less Than One Month Left to Register for CobbleStone® User Conference 2026</v>
       </c>
       <c r="B793" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C793" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D793" t="str">
         <v/>
       </c>
       <c r="E793" t="str">
-        <v>https://www.prnewswire.com/news-releases/boudreauxhunter--associates-llc-celebrates-10-years-and-announces-major-office-expansion-302825625.html</v>
+        <v>https://www.prnewswire.com/news-releases/less-than-one-month-left-to-register-for-cobblestone-user-conference-2026-302862432.html</v>
       </c>
       <c r="F793" t="str">
-        <v>Houston Boutique Family Law Firm Marks a Decade of Service With Nearly Double the Office Space, Expanded Staff, and a Deepened Commitment to Greater Houston Families HOUSTON, July 14, 2026 /PRNewswire/ -- Boudreaux | Hunter &amp; Associates, LLC, a boutique family law firm based in Houston's...</v>
+        <v>Contract management professionals are encouraged to secure their seats before registration closes for CobbleStone's premier biennial user conference. PRINCETON, N.J., Aug. 28, 2026 /PRNewswire/ -- CobbleStone Software, a recognized leader in contract lifecycle management (CLM) and...</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>Public Health Groups, Pediatricians and Parents Sue FDA Over Policy Allowing the Marketing of Unauthorized E-Cigarettes and Nicotine Pouches</v>
+        <v>INTU INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Intuit (INTU) Investors of Securities Class Action Lawsuit Deadline on September 8, 2026</v>
       </c>
       <c r="B794" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C794" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D794" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E794" t="str">
-        <v>https://www.prnewswire.com/news-releases/public-health-groups-pediatricians-and-parents-sue-fda-over-policy-allowing-the-marketing-of-unauthorized-e-cigarettes-and-nicotine-pouches-302825624.html</v>
+        <v>https://www.newsfilecorp.com/release/311824/INTU-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Intuit-INTU-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-8-2026</v>
       </c>
       <c r="F794" t="str">
-        <v>WASHINGTON, July 14, 2026 /PRNewswire/ -- A coalition of public health organizations, pediatricians and parents today filed a federal lawsuit challenging the Food and Drug Administration's new enforcement policy that allows e-cigarette and nicotine pouch products to be marketed and sold...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Intuit To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Intuit between February 25, 2025 and June 1, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. - August...</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>Goli Discount Code REVIVE30 Available For All Products</v>
+        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages Alarum Technologies ...</v>
       </c>
       <c r="B795" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C795" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D795" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E795" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/goli-discount-code-revive30-available-for-all-products/?source=barchart</v>
+        <v>https://pr-inside.com/rosen-recognized-investor-counsel-encourages-alarum-technologies-r5217117.htm</v>
       </c>
       <c r="F795" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alarum Technologies Ltd. (NASDAQ:ALAR) between March 20, 2025 and July 2, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you purchased Alarum Technologies securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join ..</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>Sunlu Discount Code FILAMENT50 – Save on 3D Printing</v>
+        <v>Global Tier-1 YFORE Rolls Off First U.S.-Built Digital Key</v>
       </c>
       <c r="B796" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C796" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D796" t="str">
-        <v/>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E796" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/sunlu-discount-code-filament50-save-on-3d-printing/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/global-tier-1-yfore-rolls-off-first-us-built-digital-key-302862819.html</v>
       </c>
       <c r="F796" t="str">
-        <v/>
+        <v>SUWANEE, Ga., Aug. 28, 2026 /PRNewswire/ -- YFORE Technology officially rolled off its first U.S.-manufactured Digital Key today at its facility in Suwanee, Georgia, marking the start of localized mass production for North America. Utilizing an integrated "Vehicle-Cloud-Device" end-to-end...</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>Insta360 Coupon Code INRSGJ84VTM Unlocks Exclusive Benefits</v>
+        <v>Hilb Group Continues to Grow Midwest Presence, Acquires Michigan-Based Property and Casualty Agency</v>
       </c>
       <c r="B797" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C797" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D797" t="str">
-        <v/>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E797" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/insta360-coupon-code-inrsgj84vtm-unlocks-exclusive-benefits/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/hilb-group-continues-to-grow-midwest-presence-acquires-michigan-based-property-and-casualty-agency-302862384.html</v>
       </c>
       <c r="F797" t="str">
-        <v/>
+        <v>RICHMOND, Va., Aug. 28, 2026 /PRNewswire/ -- Hilb Group announced today that it has acquired a Michigan-based property and casualty agency. The acquisition took effect on August 1, 2026, and builds on the company's growing portfolio in the Midwest region. About Hilb Group: The Hilb Group...</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>Ningbo YiFan Conveyor Equipment Co., Ltd. Expands Global Reach as a Provider of One-Stop Conveyor Solutions</v>
+        <v>Judge Alan B. Johnson to Receive the 2026 American Inns of Court Professionalism Award for the Tenth Circuit</v>
       </c>
       <c r="B798" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C798" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D798" t="str">
         <v/>
       </c>
       <c r="E798" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/ningbo-yifan-conveyor-equipment-co-ltd-expands-global-reach-as-a-provider-of-onestop-conveyor-solutions/?source=barchart</v>
+        <v>https://finance.yahoo.com/small-business/articles/judge-alan-b-johnson-receive-131500140.html</v>
       </c>
       <c r="F798" t="str">
-        <v/>
+        <v>ALEXANDRIA, Va., August 28, 2026--Alan B. Johnson has been selected to receive the prestigious 2026 American Inns of Court Professionalism Award for the Tenth Circuit. Johnson is a judge on the U.S.</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>The Los Angeles Film School Recognized in Filmmaker Magazine's 2026 Film School Guide</v>
+        <v>Kaplan Fox Notifies Alarum Technologies Ltd. (ALAR) Investors of an Upcoming Lead Plaintiff Deadline on October 5, 2026</v>
       </c>
       <c r="B799" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C799" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D799" t="str">
-        <v>Education</v>
+        <v>Finance</v>
       </c>
       <c r="E799" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-los-angeles-film-school-recognized-in-filmmaker-magazines-2026-film-school-guide-302825621.html</v>
+        <v>https://www.newsfilecorp.com/release/311298/Kaplan-Fox-Notifies-Alarum-Technologies-Ltd.-ALAR-Investors-of-an-Upcoming-Lead-Plaintiff-Deadline-on-October-5-2026</v>
       </c>
       <c r="F799" t="str">
-        <v>Marking the fourth consecutive year that the Hollywood-based institution earns a spot among leading film education programs. LOS ANGELES, July 14, 2026 /PRNewswire/ -- -- The Los Angeles Film School has been included in Filmmaker Magazine's 2026 Film School Guide as part of their Summer...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Alarum Technologies Ltd. ("Alarum" or the "Company") (NASDAQ: ALAR) on behalf of investors that purchased or otherwise acquired Alarum securities between March 20, 2025 and July 2, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Alarum and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>Jack and Jill of America Opens Its Doors: 47th National Convention Brings Baltimore a Town Hall with Laura Coates and a Free Community Health &amp;amp; Resource Fair</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Alarum Technologies Ltd. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - ALAR</v>
       </c>
       <c r="B800" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C800" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D800" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E800" t="str">
-        <v>https://www.prnewswire.com/news-releases/jack-and-jill-of-america-opens-its-doors-47th-national-convention-brings-baltimore-a-town-hall-with-laura-coates-and-a-free-community-health--resource-fair-302825616.html</v>
+        <v>https://www.newsfilecorp.com/release/310695/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Alarum-Technologies-Ltd.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-ALAR</v>
       </c>
       <c r="F800" t="str">
-        <v>National convening will connect families, uplift Baltimore leaders and strengthen pathways for the next generation through two free public events WASHINGTON, July 14, 2026 /PRNewswire/ -- Thousands of families will arrive in Baltimore from July 21–26 as Jack and Jill of America,...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alarum Technologies Ltd. (NASDAQ: ALAR) between March 20, 2025 and July 2, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm.SO WHAT: If you purchased Alarum Technologies securities during the Class Period you may be entitled to...</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>Hepsiburada Announces Extraordinary General Assembly Meeting</v>
+        <v>Bilt Partners with Global Citizen and Global Citizen Ambassador Hugh Jackman for September Rent Day®</v>
       </c>
       <c r="B801" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C801" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D801" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Gaming</v>
       </c>
       <c r="E801" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327315/0/en/Hepsiburada-Announces-Extraordinary-General-Assembly-Meeting.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/bilt-partners-global-citizen-global-131000150.html</v>
       </c>
       <c r="F801" t="str">
-        <v>ISTANBUL, July 14, 2026 (GLOBE NEWSWIRE) -- D-MARKET Electronic Services &amp;amp; Trading (d/b/a “ Hepsiburada ”) (NASDAQ: HEPS), a leading Turkish e-commerce platform (referred to herein as “ Hepsiburada ” or the “ Company ”), announces that the Board of Directors has decided to call for an Extraordinary General Assembly Meeting of Shareholders (the “ Extraordinary General Assembly ”) to convene at its headquarters located at the address of “Kuştepe Mahallesi Mecidiyeköy Yolu Caddesi No:12 Trump Towers, Tower No:2 Floor:2 Şişli/İstanbul” on August 14, 2026, at 11:00 (local time) to authorize a share capital increase in an aggregate amount of TRY 9,321,419,250.00, of which TRY 14,285,700.00 shall be allocated to the nominal value of the newly issued shares and the remaining TRY 9,307,133,550.</v>
+        <v>NEW YORK, August 28, 2026--Bilt, the membership that connects where you live with the places you love, today announced a collaboration with Global Citizen, and Global Citizen Ambassador Hugh Jackman as the featured guest for September Rent Day®. Hugh joins Bilt's monthly Rent Free™ game show, where the better he does, the more Bilt Members win free rent.</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>PJM Capacity Auction Procures 138,318 MW of Generation Resources as Work Continues To Address Growing Electricity Demand</v>
+        <v>Pinion Immunotherapeutics Publishes Preclinical Data Supporting Clinical-Ready RNA Immunotherapy for HPV-16 Cervical Precancer</v>
       </c>
       <c r="B802" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C802" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D802" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E802" t="str">
-        <v>https://www.prnewswire.com/news-releases/pjm-capacity-auction-procures-138-318-mw-of-generation-resources-as-work-continues-to-address-growing-electricity-demand-302825613.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/pinion-immunotherapeutics-publishes-preclinical-data-130800970.html</v>
       </c>
       <c r="F802" t="str">
-        <v>Price Comes in at FERC-Approved Cap, Down 2.5%; Total Capacity Cleared Is 6,831 MW Short of Reliability Requirement VALLEY FORGE, Pa., July 14, 2026 /PRNewswire/ -- PJM Interconnection today announced the results of its 2028/2029 Base Residual Auction, which secured 138,318 MW of unforced...</v>
+        <v>NORTH BETHESDA, Md., August 28, 2026--Pinion Immunotherapeutics has published preclinical data supporting ARV-2001, its lead RNA immunotherapy, in the peer-reviewed journal Vaccines. With an Investigational New Drug application cleared by the FDA, Pinion is ready to begin clinical development for women with HPV-16-positive high-grade cervical precancer (CIN2/3).</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>Formycon AG and OneSource Specialty Pharma Announce Strategic Manufacturing Partnership for Biosimilars</v>
+        <v>Delårsrapport 1. januar – 30. juni 2026</v>
       </c>
       <c r="B803" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C803" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D803" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E803" t="str">
-        <v>https://www.newmediawire.com/news/formycon-ag-and-onesource-specialty-pharma-announce-strategic-manufacturing-partnership-for-biosimilars-7087710</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352712/0/da/del%C3%A5rsrapport-1-januar-30-juni-2026.html</v>
       </c>
       <c r="F803" t="str">
-        <v>MUNICH, GERMANY and BANGALORE, INDIA - July 14, 2026 ( NEWMEDIAWIRE ) - Formycon AG (FSE: FYB, Prime Standard, “Formycon”) and OneSource Specialty Pharma Limited (BSE: 544292, NSE: ONESOURCE, “OneSource”), a multi-modality specialty pharma CDMO, today announced a strategic manufacturing partnership for biosimilars. Under the partnership, OneSource will serve as a strategic manufacturing partner for Formycon and provide integrated Drug Substance (DS) and Drug Product (DP) manufacturing capabilities from its state-of-the-art biologics’ facility in Bangalore, India. The collaboration brings together Formycon’s biosimilar development excellence with OneSource’s end-to-end biologics manufacturing expertise to support Formycon’s biosimilar programs for global markets. Dr. Stefan Glombitza, Chief</v>
+        <v>Koncernomsætningen udgjorde 797,8 mio. kr., hvilket er 134,6 mio. kr. højere end samme periode sidste år.</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>PLNT LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Planet Fitness, Inc. ...</v>
+        <v>Berger Montague PC Investigating Claims on Behalf of Investors in Flotek Industries, Inc. (FTK) After Class Action Filing</v>
       </c>
       <c r="B804" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C804" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D804" t="str">
         <v>Finance</v>
       </c>
       <c r="E804" t="str">
-        <v>https://pr-inside.com/plnt-lawsuit-alert-levi-korsinsky-notifies-planet-fitness-inc-r5201060.htm</v>
+        <v>https://www.newsfilecorp.com/release/311922/Berger-Montague-PC-Investigating-Claims-on-Behalf-of-Investors-in-Flotek-Industries-Inc.-FTK-After-Class-Action-Filing</v>
       </c>
       <c r="F804" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - August 28, 2026) - Berger Montague PC, a leading national plaintiffs' law firm, announces a class action lawsuit against Flotek Industries, Inc. (NYSE: FTK) ("Flotek" or the "Company") on behalf of investors who purchased or acquired Flotek securities during the period from August 3, 2026 through August 17, 2026 (the "Class Period"). The deadline to apply for lead plaintiff is October 26, 2026.Q&amp;AWhat is this lawsuit about? This lawsuit concerns...</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>Chris Long Named President of Micross North America</v>
+        <v>Sustainable Innovation &amp; Health Dividend Fund Normal Course Issuer Bid</v>
       </c>
       <c r="B805" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C805" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D805" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare, Education</v>
       </c>
       <c r="E805" t="str">
-        <v>https://www.prnewswire.com/news-releases/chris-long-named-president-of-micross-north-america-302825611.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352711/0/en/sustainable-innovation-health-dividend-fund-normal-course-issuer-bid.html</v>
       </c>
       <c r="F805" t="str">
-        <v>MELVILLE, N.Y., July 14, 2026 /PRNewswire/ -- Micross Components, Inc. ("Micross" or the "Company"), a global provider of high-reliability microelectronic products and services for aerospace, defense, space, medical, and industrial applications, and a portfolio company of Behrman Capital,...</v>
+        <v>TORONTO, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Sustainable Innovation &amp;amp; Health Dividend Fund (the “Fund”) (TSX: SIH.UN) announced that it has filed a notice with the Toronto Stock Exchange (the “TSX”) and received its approval to make a normal course issuer bid (“NCIB”). Purchases pursuant to the NCIB will be made in the open market through the facilities of the TSX and Alternative Canadian Trading Systems. This NCIB will commence on September 3, 2026 and will terminate on September 2, 2027. In accordance with the Declaration of Trust by which the Fund is governed, market purchases pursuant to its NCIB may be effected by the Fund.</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>GlucoLife Plus Blood Pressure Review 2026: Why AU Buyers Seeking Daily Cardiovascular Support Are Taking a Closer Look</v>
+        <v>Cooking Mastery Hits 3 Million Global Downloads, Marking Major Milestone for Meow Studios</v>
       </c>
       <c r="B806" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C806" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D806" t="str">
-        <v/>
+        <v>Gaming</v>
       </c>
       <c r="E806" t="str">
-        <v>https://www.newswire.com/news/glucolife-plus-blood-pressure-review-2026-why-au-buyers-seeking-daily</v>
+        <v>https://pressreleasenews.org/pressroom/cooking-mastery-hits-3-million-global-downloads-marking-major-milestone-for-meow-studios</v>
       </c>
       <c r="F806" t="str">
-        <v>As more Australian consumers explore practical ways to support cardiovascular and metabolic wellness, this GlucoLife Plus Blood Pressure review examines why the brand-positioned daily formula may appeal to wellness-focused adults, what its named ingredients and AUD bundle pricing offer buyers, and which details should be confirmed before ordering.</v>
+        <v>Meow Studios' Cooking Mastery has surpassed 3 million downloads worldwide, reflecting the game's global appeal and the studio's ongoing commitment to updates and community engagement.</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>Tribal Nations Reaffirm Commitment to Bears Ears Following Monument Rollbacks</v>
+        <v>‘College GameDay’ at 40: Desmond Howard Reflects on the Magic Behind the ESPN Show</v>
       </c>
       <c r="B807" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C807" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D807" t="str">
-        <v/>
+        <v>Media</v>
       </c>
       <c r="E807" t="str">
-        <v>https://www.prnewswire.com/news-releases/tribal-nations-reaffirm-commitment-to-bears-ears-following-monument-rollbacks-302825609.html</v>
+        <v>https://thewaltdisneycompany.com/news/college-gameday-40-seasons/</v>
       </c>
       <c r="F807" t="str">
-        <v>The five Tribal Nations of the Bears Ears Commission remain committed to protecting their sacred ancestral homelands through collaborative management and Tribal leadership. BEARS EARS NATIONAL MONUMENT, Utah, July 14, 2026 /PRNewswire/ -- Yesterday, President Trump issued a proclamation...</v>
+        <v>The post ‘College GameDay’ at 40: Desmond Howard Reflects on the Magic Behind the ESPN Show appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>Queens Car Accident Attorney Keetick L. Sanchez Addresses Liability and Evidence in Distracted Driving Crashes</v>
+        <v>OwlTing and Hawkeye Digital Interviews to Air Nationally on the RedChip ...</v>
       </c>
       <c r="B808" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C808" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D808" t="str">
-        <v>Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E808" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/queens-car-accident-attorney-keetick-l-sanchez-addresses-liability-and-evidence-in-distracted-driving-crashes/?source=barchart</v>
+        <v>https://pr-inside.com/owlting-and-hawkeye-digital-interviews-to-air-nationally-on-the-redchip-r5217116.htm</v>
       </c>
       <c r="F808" t="str">
-        <v/>
+        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / August 28, 2026 / RedChip Companies will air interviews with OwlTing Group (NASDAQ:OWLS), the operating brand of OBOOK Holdings Inc., and Hawkeye Digital Inc. (OTCID:HWKE) on the RedChip Small Stocks, Big Money™ show, a sponsored television program airing on Bloomberg TV this Saturday, August 29, at 7:00 p.m. Eastern Time (ET), and on CNBC this Sunday, August 30, at 11:00 a.m. ET. Bloomberg TV is available in an estimated 73 million homes across the United States, and CNBC is available in approximately 90 million U.S. households. Access the interviews in their entirety at: OWLS: https://www.redchip.com/assets/access/owls_access HWKE: https://www.redchip.com/assets/access/hwke_access OwlTing: ..</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>New Jersey DUI Defense Attorney Rachel Kugel Outlines Penalties and Procedures for First Offense DUI Charges</v>
+        <v>Air Canada Takes Additional Measures to Make Travel Easier for Customers Travelling with Mobility Aids</v>
       </c>
       <c r="B809" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C809" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D809" t="str">
-        <v/>
+        <v>Automotive</v>
       </c>
       <c r="E809" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/new-jersey-dui-defense-attorney-rachel-kugel-outlines-penalties-and-procedures-for-first-offense-dui-charges/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352700/0/en/air-canada-takes-additional-measures-to-make-travel-easier-for-customers-travelling-with-mobility-aids.html</v>
       </c>
       <c r="F809" t="str">
-        <v/>
+        <v>MONTR&amp;#201;AL, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Air Canada today announced a new mobility aid travel policy designed to make travel simpler, more consistent and less stressful for customers who travel with mobility aids, including customers participating in adapted sports.</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>Long Island T Visa Immigration Attorney Rajat Shankar Outlines Federal Protections for Trafficking Survivors Under the Trafficking Victims Protection Act</v>
+        <v>Air Canada prend des mesures supplémentaires pour faciliter les déplacements des clients voyageant avec des aides à la mobilité</v>
       </c>
       <c r="B810" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C810" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D810" t="str">
         <v/>
       </c>
       <c r="E810" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/long-island-t-visa-immigration-attorney-rajat-shankar-outlines-federal-protections-for-trafficking-survivors-under-the-trafficking-victims-protection-act/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352700/0/fr/air-canada-prend-des-mesures-suppl%C3%A9mentaires-pour-faciliter-les-d%C3%A9placements-des-clients-voyageant-avec-des-aides-%C3%A0-la-mobilit%C3%A9.html</v>
       </c>
       <c r="F810" t="str">
-        <v/>
+        <v>MONTR&amp;#201;AL, 28 ao&amp;#251;t 2026 (GLOBE NEWSWIRE) -- Air Canada a annoncé aujourd’hui une nouvelle politique relative aux voyages avec des aides à la mobilité, conçue pour offrir une expérience plus simple, plus fiable et moins stressante aux clients qui voyagent avec des aides à la mobilité, y compris celles destinées à la pratique de sports adaptés.</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>Why Elite RF Might Be One of America’s Most Underrated Defense Technology Companies</v>
+        <v>ASUS Announces Availability of the Chromebook CM32 Detachable for Business and Education</v>
       </c>
       <c r="B811" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C811" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D811" t="str">
-        <v/>
+        <v>Retail, Education</v>
       </c>
       <c r="E811" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/why-elite-rf-might-be-one-of-americas-most-underrated-defense-technology-companies/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352707/0/en/asus-announces-availability-of-the-chromebook-cm32-detachable-for-business-and-education.html</v>
       </c>
       <c r="F811" t="str">
-        <v/>
+        <v>Versatile detachable Chromebook features superb display and exceptional durability for retail, healthcare, education and more. Versatile detachable Chromebook features superb display and exceptional durability for retail, healthcare, education and more.</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>SmartScout Discount Code PCT25 Launched By PromoCodeTips.com</v>
+        <v>BrenX Signs Definitive Agreement to Purchase Land for Its Planned First Integrated Energy Resource Center in Hungary - Combining Solar, Battery Storage, Thermal Storage and Potential Data Center Infrastructure</v>
       </c>
       <c r="B812" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C812" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D812" t="str">
-        <v/>
+        <v>Finance, Real Estate, Energy</v>
       </c>
       <c r="E812" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/smartscout-discount-code-pct25-launched-by-promocodetipscom/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311954/BrenX-Signs-Definitive-Agreement-to-Purchase-Land-for-Its-Planned-First-Integrated-Energy-Resource-Center-in-Hungary-Combining-Solar-Battery-Storage-Thermal-Storage-and-Potential-Data-Center-Infrastructure</v>
       </c>
       <c r="F812" t="str">
-        <v/>
+        <v>Tel Aviv, Israel--(Newsfile Corp. - August 28, 2026) - BrenX Ltd. (NASDAQ: BRNX) ("BrenX" or the "Company"), formerly Brenmiller Energy Ltd., a leading provider of thermal energy storage ("TES") and integrated industrial energy solutions, today announced that its Hungarian subsidiary, A.R.D. Energy Kft., has entered into a definitive real estate sale and purchase agreement for the purchase of  approximately 10,872 square meters of industrial land and photovoltaic infrastructure adjacent to the...</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>Holafly Discount Code TECHREVIEW – Travel eSIM Guide</v>
+        <v>Cyabra Secures Six-Figure Annual Contract with Leading Interactive Entertainment Company to Protect its Player Community</v>
       </c>
       <c r="B813" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C813" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D813" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E813" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/holafly-discount-code-techreview-travel-esim-guide/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352705/0/en/cyabra-secures-six-figure-annual-contract-with-leading-interactive-entertainment-company-to-protect-its-player-community.html</v>
       </c>
       <c r="F813" t="str">
-        <v/>
+        <v>Agreement with a major publisher in the interactive entertainment industry expands Cyabra's private-sector footprint and reflects growing enterprise demand for evidence-based analysis of coordinated online activity.</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>SCHMID Group N.V. Provides Second Quarter 2026 Business Update and Full Year 2026 Order Guidance Update</v>
+        <v>GPO Plus, Inc. to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
       </c>
       <c r="B814" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C814" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D814" t="str">
-        <v>Finance</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E814" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327303/0/en/SCHMID-Group-N-V-Provides-Second-Quarter-2026-Business-Update-and-Full-Year-2026-Order-Guidance-Update.html</v>
+        <v>https://www.newsfilecorp.com/release/311914/GPO-Plus-Inc.-to-Present-at-the-Moody-Capital-Solutions-2026-Disruptive-Growth-Life-Sciences-Conference</v>
       </c>
       <c r="F814" t="str">
-        <v>SCHMID Group N.V. Provides Second Quarter 2026 Business Update and Full Year 2026 Order Guidance Update</v>
+        <v>Las Vegas, Nevada--(Newsfile Corp. - August 28, 2026) - GPO Plus, Inc. (OTCQB: GPOX) is an AI-powered distributor modernizing Direct Store Delivery for gas stations, convenience stores, and specialty retailers., is pleased to announce its participation at the upcoming Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9–10, 2026, in New York City. Brett H. Pojunis, CEO, will be attending the conference, delivering an investor presentation and...</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>Successful Annual General Meeting of STS Group AG</v>
+        <v>Hai Robotics' HaiPick Climb Reaches 10,000-Robot Milestone Across Global Customer Projects</v>
       </c>
       <c r="B815" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C815" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D815" t="str">
-        <v>Finance, Automotive</v>
+        <v/>
       </c>
       <c r="E815" t="str">
-        <v>https://www.newmediawire.com/news/successful-annual-general-meeting-of-sts-group-ag-7087709</v>
+        <v>https://www.newsfilecorp.com/release/311894/Hai-Robotics-HaiPick-Climb-Reaches-10000Robot-Milestone-Across-Global-Customer-Projects</v>
       </c>
       <c r="F815" t="str">
-        <v>HAGEN, GERMANY - July 14, 2026 ( NEWMEDIAWIRE ) - Last Friday, the Annual General Meeting of STS Group AG (ISIN: DE000A1TNU68 ), a global systems supplier for the automotive industry listed in the General Standard of the Frankfurt Stock Exchange, took place. As in the previous year, the Annual Shareholders’ Meeting was held at the headquarters of STS Group AG in Hagen, Westphalia. A total of 79.12% of the company’s share capital was represented at the meeting. The voting results for the individual items on the agenda of the Annual General Meeting are available at www.sts.group in the Investor Relations section. In addition to the votes, the Annual Shareholders’ Meeting focused in particular on the Executive Board’s report on business performance for the 2025 financial year and on the strat</v>
+        <v>Alpharetta, Georgia--(Newsfile Corp. - August 28, 2026) - Hai Robotics recently announced that more than 10,000 HaiClimber robots have been contracted for customer projects worldwide, marking a significant step in the solution's commercial growth.Since its global introduction in 2025, HaiPick Climb has been selected for customer projects in 12 countries across Asia, Europe, North America, South America and Australia. Its growing customer base includes ANTA, Panasonic, Arvato, ITOCHU, METTLER...</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>HelloNation Article Examines Stillwater, Oklahoma, Neighborhoods With Insights From Real Estate Expert Page Provence</v>
+        <v>Kaplan Fox Reminds Primoris Services Corporation (PRIM) Investors of a Securities Class Action Deadline on September 21, 2026</v>
       </c>
       <c r="B816" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C816" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D816" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E816" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-examines-stillwater-oklahoma-neighborhoods-with-insights-from-real-estate-expert-page-provence-302745585.html</v>
+        <v>https://www.newsfilecorp.com/release/311296/Kaplan-Fox-Reminds-Primoris-Services-Corporation-PRIM-Investors-of-a-Securities-Class-Action-Deadline-on-September-21-2026</v>
       </c>
       <c r="F816" t="str">
-        <v>The article explains how location, lifestyle, and local amenities shape home buyer decisions across Stillwater. STILLWATER, Okla., July 14, 2026 /PRNewswire/ -- What should home buyers know when exploring Stillwater, Oklahoma, neighborhoods that match their lifestyle and budget?...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Primoris Services Corporation ("Primoris" or the "Company") (NYSE: PRIM) on behalf of investors that purchased or otherwise acquired Primoris common stock between August 5, 2025 and June 22, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Primoris and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>Hillcrest Energy Technologies Announces Board and Leadership Changes ...</v>
+        <v>Kaplan Fox Reminds Smartsheet Inc. (SMAR) Investors of a Securities Class Action Deadline on October 5, 2026</v>
       </c>
       <c r="B817" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C817" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D817" t="str">
-        <v>Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E817" t="str">
-        <v>https://pr-inside.com/hillcrest-energy-technologies-announces-board-and-leadership-changes-r5201059.htm</v>
+        <v>https://www.newsfilecorp.com/release/311297/Kaplan-Fox-Reminds-Smartsheet-Inc.-SMAR-Investors-of-a-Securities-Class-Action-Deadline-on-October-5-2026</v>
       </c>
       <c r="F817" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 14, 2026 / Hillcrest Energy Technologies Ltd. ("Hillcrest" or the "Company") (CSE:HEAT)(OTCQB:HLRTF)(FRA:7HI) today announced changes to its Board of Directors (the "Board") and advisory team, following the conclusion of the Company's Annual General Meeting held on July 13, 2026 (the "AGM"). Michael Moskowitz has been appointed Chair of the Board. David Farrell, who chaired the Board through Hillcrest's formative years, is transitioning into a strategic advisory role. The Company has also appointed Raylene Whitford as a new Independent Director and Chair of the Audit Committee, and Matthew T. Peigan as a new Advisor. The ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Smartsheet Inc. ("Smartsheet" or the "Company") (NYSE: SMAR) on behalf of sellers of the common stock of Smartsheet between June 1, 2024 and September 23, 2024 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you sold Smartsheet shares during the Class Period, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>Apogee Minerals Enters into Option Agreement to Acquire a 100% Interest in the Knife Lake Copper Project in Saskatchewan from Trident Resources</v>
+        <v>Lucas GC Limited Announces Effective Date of Share Consolidation</v>
       </c>
       <c r="B818" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C818" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D818" t="str">
-        <v>Real Estate</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E818" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327295/0/en/Apogee-Minerals-Enters-into-Option-Agreement-to-Acquire-a-100-Interest-in-the-Knife-Lake-Copper-Project-in-Saskatchewan-from-Trident-Resources.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352706/0/en/lucas-gc-limited-announces-effective-date-of-share-consolidation.html</v>
       </c>
       <c r="F818" t="str">
-        <v>Vancouver, BC, July 14, 2026 (GLOBE NEWSWIRE) -- Apogee Minerals Ltd. (“ Apogee ” or the “ Company ” or the “ Optionee ”) (TSXV: APMI ) is pleased to announce that it has entered into an option agreement dated July 13 th , 2026 (the “Agreement”) with Trident Resources Corp. (“Trident” or the “Optionor”) (TSXV: ROCK), an arm’s length party, pursuant to which Trident has granted Apogee the sole and exclusive right and option to acquire a 100% right, title and interest in and to the Knife Lake Project, located in northeastern Saskatchewan (the “Property” or the “Knife Lake Project”), subject to the Underlying NSR Royalties described below (the “Option”).</v>
+        <v>NEW YORK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Lucas GC Limited (NASDAQ: LGCL) (“Lucas” or the “Company”), an artificial intelligence (the “AI”) technology-driven Platform-as-a-Service (the “PaaS”) company, applying such technologies in human resources and insurance industry verticals, today announced that it will effect a one hundred and twenty-five (125)-for-one (1) share consolidation of its issued and unissued Class A ordinary shares and Class B ordinary shares, par value US$0.0002 per share on September 1, 2026.</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>Astrana Health, Inc. Schedules 2026 Second Quarter Financial Results Release and Conference Call</v>
+        <v>Mattel Names Maluma, Supercar Blondie and Robert Lewandowski as Its First-ever Hot Wheels Class of Legends™ in New Challenge Accepted Campaign</v>
       </c>
       <c r="B819" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C819" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D819" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E819" t="str">
-        <v>https://www.prnewswire.com/news-releases/astrana-health-inc-schedules-2026-second-quarter-financial-results-release-and-conference-call-302825414.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/mattel-names-maluma-supercar-blondie-130000061.html</v>
       </c>
       <c r="F819" t="str">
-        <v>ALHAMBRA, Calif., July 14, 2026 /PRNewswire/ -- Astrana Health, Inc. ("Astrana," and together with its subsidiaries and affiliated entities, the "Company") (NASDAQ: ASTH), a physician-centric, technology-enabled healthcare company empowering providers to deliver accessible, high-quality,...</v>
+        <v>EL SEGUNDO, Calif., August 28, 2026--Today, Hot Wheels announced Challenge Accepted, a global campaign championing the challenger spirit and the mindset that drives people to take risks, defy expectations and chase their passions. Throughout September, Hot Wheels will spotlight those who turn obstacles into opportunities and prove that the road to becoming legendary begins with the willingness to take on the next challenge.</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>Castle Biosciences Announces New York State Department of Health Approval of its AdvanceAD-Tx™ Test</v>
+        <v>Northrim BanCorp, Inc. Declares Quarterly Cash Dividend of $0.17 per Share</v>
       </c>
       <c r="B820" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C820" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D820" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E820" t="str">
-        <v>https://www.prnewswire.com/news-releases/castle-biosciences-announces-new-york-state-department-of-health-approval-of-its-advancead-tx-test-302825462.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352703/8875/en/northrim-bancorp-inc-declares-quarterly-cash-dividend-of-0-17-per-share.html</v>
       </c>
       <c r="F820" t="str">
-        <v>Approval expands access to Castle's precision medicine test designed to guide systemic treatment decision making in patients with moderate-to-severe atopic dermatitis FRIENDSWOOD, Texas, July 14, 2026 /PRNewswire/ -- Castle Biosciences, Inc. (Nasdaq: CSTL), a company improving health...</v>
+        <v>Northrim BanCorp, Inc. Declares Quarterly Cash Dividend of $0.17 per Share</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>DBV Technologies présente ses résultats financiers du premier semestre 2026 et fait le point sur ses activités le 16 julliet 2026</v>
+        <v>Optimum Invests $6 Million to Strengthen Network in Lubbock, Texas</v>
       </c>
       <c r="B821" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C821" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D821" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E821" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327300/0/fr/DBV-Technologies-pr%C3%A9sente-ses-r%C3%A9sultats-financiers-du-premier-semestre-2026-et-fait-le-point-sur-ses-activit%C3%A9s-le-16-julliet-2026.html</v>
+        <v>https://finance.yahoo.com/technology/articles/optimum-invests-6-million-strengthen-130000434.html</v>
       </c>
       <c r="F821" t="str">
-        <v>Châtillon, France, le 14 juillet (22:30 CEST) 2026</v>
+        <v>LUBBOCK, Texas, August 28, 2026--Optimum, a leading provider of internet, mobile, and TV services, today announced the completion of a $6 million investment to strengthen its network in Lubbock – delivering faster, more reliable connectivity for residents, businesses, and key community institutions.</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>DBV Technologies to Report Second Quarter 2026 Financial Results and Business Update on July 16, 2026</v>
+        <v>OwlTing and Hawkeye Digital Interviews to Air Nationally on the RedChip Small Stocks, Big Money(TM) Show on CNBC and Bloomberg TV</v>
       </c>
       <c r="B822" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C822" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D822" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E822" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327300/0/en/DBV-Technologies-to-Report-Second-Quarter-2026-Financial-Results-and-Business-Update-on-July-16-2026.html</v>
+        <v>https://www.newswire.com/news/owlting-and-hawkeye-digital-interviews-to-air-nationally-on-the-redchip-small</v>
       </c>
       <c r="F822" t="str">
-        <v>Châtillon, France, July 14, 2026</v>
+        <v/>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>Dime Commercial Bancshares to Release Earnings on July 23, 2026</v>
+        <v>SMC³ Updates CzarLite Rates Effective September 28, 2026</v>
       </c>
       <c r="B823" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C823" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D823" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E823" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327294/8094/en/Dime-Commercial-Bancshares-to-Release-Earnings-on-July-23-2026.html</v>
+        <v>https://www.prweb.com/releases/smc-updates-czarlite-rates-effective-september-28-2026-302862479.html</v>
       </c>
       <c r="F823" t="str">
-        <v>Dime Commercial Bancshares to Release Earnings on July 23, 2026</v>
+        <v>SMC³ has announced that the data in CzarLite® and CzarLite® Density, the most widely used less-than-truckload pricing benchmark in North America, will be updated, effective September 28, 2026. The changes reflect the economic impact of dynamic transportation expenses and updates to the...</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>Fiserv to Release Second Quarter Earnings Results on August 6, 2026</v>
+        <v>Dick's Sporting Goods ALERT: Securities Fraud Investigation by Block &amp; Leviton Could Allow DKS Investors to Recover Losses</v>
       </c>
       <c r="B824" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C824" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D824" t="str">
         <v>Finance</v>
       </c>
       <c r="E824" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327293/0/en/Fiserv-to-Release-Second-Quarter-Earnings-Results-on-August-6-2026.html</v>
+        <v>https://www.newsfilecorp.com/release/311882/Dicks-Sporting-Goods-ALERT-Securities-Fraud-Investigation-by-Block-Leviton-Could-Allow-DKS-Investors-to-Recover-Losses</v>
       </c>
       <c r="F824" t="str">
-        <v>MILWAUKEE, July 14, 2026 (GLOBE NEWSWIRE) -- Fiserv, Inc. (NASDAQ: FISV), a leading global provider of payments and financial services technology solutions, will announce its second quarter financial results before the market opens on Thursday, August 6, 2026. The company will discuss its results in a live webcast at 7 a.m. CT (8 a.m. ET) on August 6, 2026. The webcast, along with supplemental financial information, can be accessed on the investor relations section of the Fiserv website at investors.fiserv.com . A replay will be available approximately one hour after the conclusion of the live webcast.</v>
+        <v>Boston, Massachusetts--(Newsfile Corp. - August 28, 2026) - Block &amp; Leviton is investigating Dick's Sporting Goods (NYSE: DKS) for potential securities law violations. Investors who have lost money in their Dick's Sporting Goods investment should contact the firm to learn more about how they might recover those losses. For more details, visit https://blockleviton.com/cases/dks.What is this all about?Block &amp; Leviton is investigating whether Dick's Sporting Goods and certain of its executives made...</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>HCI Group Sets Second Quarter 2026 Earnings Call for Thursday, August 6, 2026, at 4:45 p.m. ET</v>
+        <v>Meddelelse nr. 17/2026: Delårsrapport 1. januar – 30. juni 2026</v>
       </c>
       <c r="B825" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C825" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D825" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E825" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327299/12000/en/HCI-Group-Sets-Second-Quarter-2026-Earnings-Call-for-Thursday-August-6-2026-at-4-45-p-m-ET.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352696/0/da/meddelelse-nr-17-2026-del%C3%A5rsrapport-1-januar-30-juni-2026.html</v>
       </c>
       <c r="F825" t="str">
-        <v>TAMPA, Fla., July 14, 2026 (GLOBE NEWSWIRE) -- HCI Group, Inc. (NYSE: HCI) will hold a conference call on Thursday, August 6, 2026, at 4:45 p.m. Eastern Time to discuss results for the second quarter ended June 30, 2026. Financial results will be issued in a press release the same day after the close of the market.</v>
+        <v>Bestyrelsen for Strategic Investments A/S har på et møde d.d. behandlet selskabets delårsrapport for perioden 1. januar – 30. juni 2026.</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>Hillcrest Energy Technologies Announces Board and Leadership Changes Following 2026 Annual General Meeting</v>
+        <v>QuikStor Integrates with Veritec Solutions, Bringing Patented Value Pricing to QuikStor Operators</v>
       </c>
       <c r="B826" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C826" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D826" t="str">
-        <v>Energy</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E826" t="str">
-        <v>https://www.newswire.com/news/hillcrest-energy-technologies-announces-board-and-leadership-changes-22825935</v>
+        <v>https://www.prweb.com/releases/quikstor-integrates-with-veritec-solutions-bringing-patented-value-pricing-to-quikstor-operators-302860387.html</v>
       </c>
       <c r="F826" t="str">
-        <v/>
+        <v>Native integration gives QuikStor customers access to VRMS, the self-storage industry's leading pricing and revenue management system used across more than 8,000 stores worldwide. EL SEGUNDO, Calif., Aug. 28, 2026 /PRNewswire-PRWeb/ -- QuikStor, the modern SaaS operating platform for the...</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>Kefir-Leader Lifeway Foods CEO Julie Smolyansky Honored in Progressive Grocer's Top Women in Grocery for Second Consecutive Year</v>
+        <v>Sigenergy Launches “SigenStor NEO” in Thailand, Introducing a New All-in-One Smart Energy Solution</v>
       </c>
       <c r="B827" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C827" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D827" t="str">
-        <v>Finance, Retail</v>
+        <v>Energy</v>
       </c>
       <c r="E827" t="str">
-        <v>https://www.prnewswire.com/news-releases/kefir-leader-lifeway-foods-ceo-julie-smolyansky-honored-in-progressive-grocers-top-women-in-grocery-for-second-consecutive-year-302825601.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352695/0/en/sigenergy-launches-sigenstor-neo-in-thailand-introducing-a-new-all-in-one-smart-energy-solution.html</v>
       </c>
       <c r="F827" t="str">
-        <v>Industry award honoring extraordinary female leadership in the food retail and grocery industry. MORTON GROVE, Ill., July 14, 2026 /PRNewswire/ -- Lifeway Foods, Inc. (Nasdaq: LWAY) ("Lifeway" or the "Company"), the leading U.S. supplier of kefir and fermented probiotic products to...</v>
+        <v>BANGKOK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Sigenergy continues to expand its smart energy solutions business in Thailand with the official launch of “Unfold the New Era of Energy Intelligence: SigenStor NEO” at Capella Bangkok. The event marked the official introduction of SigenStor NEO, Sigenergy’s latest All-in-One smart energy solution, to the Thai market. The company also announced official product pricing and showcased the system’s capabilities in intelligent energy management to more than 600 attendees.</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>Leica Biosystems to Acquire StatLab</v>
+        <v>Fireblocks Sets Sights on Next Phase of Tokenization: NYSE Content Update</v>
       </c>
       <c r="B828" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C828" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D828" t="str">
-        <v/>
+        <v>Finance, Media</v>
       </c>
       <c r="E828" t="str">
-        <v>https://www.prnewswire.com/news-releases/leica-biosystems-to-acquire-statlab-302825593.html</v>
+        <v>https://www.prnewswire.com/news-releases/fireblocks-sets-sights-on-next-phase-of-tokenization-nyse-content-update-302862796.html</v>
       </c>
       <c r="F828" t="str">
-        <v>DEER PARK, Ill., July 14, 2026 /PRNewswire/ -- Leica Biosystems, an operating company of Danaher (the "Company"), and a global leader in anatomic pathology solutions advancing precision cancer diagnostics, announced today that the Company has entered into a definitive agreement to acquire...</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>Liftoff Appoints Jenn Kettnich as Vice President of Investor Relations</v>
+        <v>Simplify Healthcare Names Kamal Ahuja Chief Growth Officer to Accelerate Expansion of Its Payer AI Platform</v>
       </c>
       <c r="B829" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C829" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D829" t="str">
-        <v>Finance, Media</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E829" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327298/0/en/Liftoff-Appoints-Jenn-Kettnich-as-Vice-President-of-Investor-Relations.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/simplify-healthcare-names-kamal-ahuja-125200623.html</v>
       </c>
       <c r="F829" t="str">
-        <v>Kettnich brings investor relations leadership from Mattel and The Walt Disney Company to guide Liftoff's public company narrative following its recent IPO Kettnich brings investor relations leadership from Mattel and The Walt Disney Company to guide Liftoff's public company narrative following its recent IPO</v>
+        <v>AURORA, Ill., August 28, 2026--Simplify Healthcare®, a Simplify Group™ company and leading provider of technology solutions for payers, today announced Kamal Ahuja’s promotion to Chief Growth Officer. In this role, Kamal will lead the growth strategy and market expansion for the Payer AI Platform, helping health plans modernize operations through connected workflows, intelligent automation, and a unified data foundation.</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>Loop Industries Reports First Quarter Fiscal 2027 Results and Provides Update on Progress Towards Commercialization</v>
+        <v>Americas Cardroom Unveils $50M+ OSS XL With 336 Events</v>
       </c>
       <c r="B830" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C830" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D830" t="str">
         <v/>
       </c>
       <c r="E830" t="str">
-        <v>https://www.newswire.com/news/loop-industries-reports-first-quarter-fiscal-2027-results-and-provides-update</v>
+        <v>https://www.prnewswire.com/news-releases/americas-cardroom-unveils-50m-oss-xl-with-336-events-302862402.html</v>
       </c>
       <c r="F830" t="str">
-        <v>GLOBAL APPAREL BRAND SIGNS LOI FOR MULTI YEAR OFFTAKE AGREEMENT FOR INFINITE LOOP INDIA CONTINUED PROGRESS ON INDIA AND EUROPEAN PROJECT LOOP MANAGEMENT TO HOLD UPDATE CALL AT 8:45 AM ET ON THURSDAY, JULY 15, 2026</v>
+        <v>The 24-day series includes three Main Events, four multi-flights and 10 Nosebleed Stakes tournaments. SAN JOSE, Costa Rica, Aug. 28, 2026 /PRNewswire/ -- Americas Cardroom has unveiled the Online Super Series XL, a 24-day online poker series featuring 336 events and more than $50 million...</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>Vertex to Announce Second Quarter 2026 Financial Results on Monday, August 3, 2026</v>
+        <v>Zoomlion registra un crecimiento de los ingresos del 9,2 % en el primer semestre de 2026</v>
       </c>
       <c r="B831" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C831" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D831" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E831" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327296/0/en/Vertex-to-Announce-Second-Quarter-2026-Financial-Results-on-Monday-August-3-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/zoomlion-registra-un-crecimiento-de-los-ingresos-del-9-2--en-el-primer-semestre-de-2026--302862798.html</v>
       </c>
       <c r="F831" t="str">
-        <v>KING OF PRUSSIA, Pa., July 14, 2026 (GLOBE NEWSWIRE) -- Vertex, Inc. (NASDAQ:VERX), a leading provider of enterprise compliance technology for global commerce, today announced that it will release second quarter 2026 financial results after the market close on Monday, August 3, 2026. A conference call to discuss the results will be held at 5:00 p.m. Eastern Time that same day.</v>
+        <v>- Zoomlion registra un crecimiento de los ingresos del 9,2 % en el primer semestre de 2026, con un aumento de los ingresos internacionales del 12,5 % CHANGSHA, China, 28 de agosto de 2026 /PRNewswire/ -- Zoomlion Heavy Industry Science &amp; Technology Co., Ltd. («Zoomlion») ha conseguido...</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>Vivakor Announces 1-for-20 Reverse Stock Split</v>
+        <v>AAPL Publishes New Book by Nationally Recognized Physician Leader Calling Women in Healthcare to Lead -- and Equipping Them to Succeed</v>
       </c>
       <c r="B832" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C832" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D832" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E832" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327297/0/en/Vivakor-Announces-1-for-20-Reverse-Stock-Split.html</v>
+        <v>https://www.prnewswire.com/news-releases/aapl-publishes-new-book-by-nationally-recognized-physician-leader-calling-women-in-healthcare-to-lead--and-equipping-them-to-succeed-302861984.html</v>
       </c>
       <c r="F832" t="str">
-        <v>Reverse Stock Split Expected to Become Effective July 17, 2026</v>
+        <v>WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- The American Association for Physician Leadership (AAPL) is proud to announce the publication of The Women's Guide to Healthcare Leadership: The Why and The How, a new book by Patricia A. Gabow, MD, MACP, one of the most accomplished physician...</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>Altius Minerals Corporation Announces C$181.5 Million “Bought Deal” Public Offering of Common Shares</v>
+        <v>Dr. Irfan Atcha Marks 30 Years in Chicago Implant Dentistry</v>
       </c>
       <c r="B833" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C833" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D833" t="str">
-        <v/>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E833" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327292/0/en/Altius-Minerals-Corporation-Announces-C-181-5-Million-Bought-Deal-Public-Offering-of-Common-Shares.html</v>
+        <v>https://pr-inside.com/dr-irfan-atcha-marks-30-years-in-chicago-implant-dentistry-r5217115.htm</v>
       </c>
       <c r="F833" t="str">
-        <v>NOT FOR DISTRIBUTION TO U.S. NEWS WIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES</v>
+        <v>(PR-inside.com) Chicago dentist reflects on three decades of changing technology, complex patient care, and the evolution of dental implant treatment. CHICAGO, IL / ACCESS Newswire / August 28, 2026 / Dr. Irfan Atchais marking 30 years of practising dentistry in Chicago, reaching a career milestone that spans major changes in dental implant technology, treatment planning, and approaches to complex dental rehabilitation. Atcha began practising in Chicago in 1996 after earning his Doctor of Dental Surgery degree from the University of Illinois College of Dentistry. Over the three decades since, his work has become increasingly focused on dental implants and patients with complex needs, ..</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>Shareholder Alert: Ademi LLP Investigates Claims of Securities Fraud against IBM</v>
+        <v>Change Agents Accepted into Seagate Partner Program, Expanding Access to AI Infrastructure Ecosystem</v>
       </c>
       <c r="B834" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C834" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D834" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E834" t="str">
-        <v>https://www.prnewswire.com/news-releases/shareholder-alert-ademi-llp-investigates-claims-of-securities-fraud-against-ibm-302825554.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352692/0/en/change-agents-accepted-into-seagate-partner-program-expanding-access-to-ai-infrastructure-ecosystem.html</v>
       </c>
       <c r="F834" t="str">
-        <v>MILWAUKEE, July 14, 2026 /PRNewswire/ -- Ademi LLP is investigating possible securities fraud claims against IBM (NYSE: IBM). The investigation results from inaccurate statements IBM may have made regarding its financial statements, business operations and prospects. On July 14, 2026, IBM...</v>
+        <v>Participation Expands Access to Enterprise Data Storage Resources in Support of Change Agents’ AI-Enabled Autonomous Air Defense and Counter-UAS Strategy Participation Expands Access to Enterprise Data Storage Resources in Support of Change Agents’ AI-Enabled Autonomous Air Defense and Counter-UAS Strategy</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>Geron Corporation Reports Inducement Grant Under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>Vivos Therapeutics and South Palm Cardiovascular Associates Sign Definitive Agreements to Launch Regional Sleep Testing and Treatment Center</v>
       </c>
       <c r="B835" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C835" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D835" t="str">
         <v>Finance</v>
       </c>
       <c r="E835" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327290/35501/en/Geron-Corporation-Reports-Inducement-Grant-Under-Nasdaq-Listing-Rule-5635-c-4.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352691/0/en/vivos-therapeutics-and-south-palm-cardiovascular-associates-sign-definitive-agreements-to-launch-regional-sleep-testing-and-treatment-center.html</v>
       </c>
       <c r="F835" t="str">
-        <v>FOSTER CITY, Calif., July 14, 2026 (GLOBE NEWSWIRE) -- Geron Corporation (Nasdaq: GERN), a commercial stage biopharmaceutical company, today reported that it granted an equity award in the form of a stock option to purchase 1,700,000 shares of Geron common stock to Chinmaya Rath, Geron’s new Chief Business Officer, as an inducement material to his acceptance of employment with Geron.</v>
+        <v>Vivos Therapeutics and South Palm Cardiovascular Associates Sign Definitive Agreements to Launch Regional Sleep Testing and Treatment Center</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>CHX FINAL DEADLINE: ROSEN, A LONGSTANDING AND TRUSTED FIRM, Encourages ...</v>
+        <v>Tees Valley Tennis Foundation Opens Applications for Financial Support</v>
       </c>
       <c r="B836" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C836" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D836" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E836" t="str">
-        <v>https://pr-inside.com/chx-final-deadline-rosen-a-longstanding-and-trusted-firm-encourages-r5201058.htm</v>
+        <v>https://pressat.co.uk/releases/tees-valley-tennis-foundation-opens-applications-for-financial-support-b6a356030cada74a59a7527108a78f55/</v>
       </c>
       <c r="F836" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds sellers of common stock of ChampionX Corporation (NASDAQ:CHX) between February 29, 2024 and April 1, 2024, inclusive (the "Class Period"), of the important July 14, 2026 lead plaintiff deadline. SO WHAT: If you sold ChampionX common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the ChampionX class action, go to https://rosenlegal.com/cases/championx-corporation/join or call Phillip Kim, Esq. ..</v>
+        <v xml:space="preserve">Friday 28 August, 2026 Applications now open for support with coaching, equipment, competition costs and travel for young tennis and padel players Teesside, 28 August 2026: Tees Valley Tennis Foundation has opened its main support application route for young people facing financial barriers to taking part in tennis or padel. Parents and guardians can now apply to the Foundation for support where cost is making it difficult for a young person to start, continue or progress in the sport. The Foundation can consider requests relating to: coaching and participation;essential tennis or padel equipment;competition and tournament costs;travel connected with tennis or padel; andother reasonable tennis or padel-related costs. Support is intended for young people aged 8-18 who live at a TS postcode </v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>Clinical Based Evidence of Eminent Spine's 3D Printed Titanium Pedicle Screw</v>
+        <v>Detritus Returns to Inc. 5000 List of Fastest-Growing Private Companies for Second Straight Year</v>
       </c>
       <c r="B837" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C837" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D837" t="str">
-        <v>Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E837" t="str">
-        <v>https://www.pr.com/press-release/973662</v>
+        <v>https://www.prnewswire.com/news-releases/detritus-returns-to-inc-5000-list-of-fastest-growing-private-companies-for-second-straight-year-302862395.html</v>
       </c>
       <c r="F837" t="str">
-        <v>Eminent Spine, a leader in advanced 3D implant technology, releases the early clinical and implant results of the world's first FDA 510(k) approved 3D printed titanium pedicle screw. The proprietary 3D printed pedicle screw, designed and manufactured by Eminent Spine received FDA 501(k) clearance on April 28, 2025. The new novel 3D titanium printing cutting edge technology surpassed the FDA biomechanical testing critria. [PR.com]</v>
+        <v>SAVANNAH, Ga., Aug. 28, 2026 /PRNewswire/ -- Detritus announced today it has been named to the 2026 Inc. 5000 list of the nation's most successful independent businesses, attesting to its bold growth as a leading online platform for booking portable sanitation, dumpsters and other...</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>Mobia Medical Announces Publication of Two-Year Data from VNS-REHAB Trial Demonstrating Durable and Continued Stroke Recovery with Vivistim® Paired VNS™ Therapy</v>
+        <v>Huawei uznany za lidera w raporcie „Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026"</v>
       </c>
       <c r="B838" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C838" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D838" t="str">
-        <v>Finance, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E838" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327284/0/en/Mobia-Medical-Announces-Publication-of-Two-Year-Data-from-VNS-REHAB-Trial-Demonstrating-Durable-and-Continued-Stroke-Recovery-with-Vivistim-Paired-VNS-Therapy.html</v>
+        <v>https://www.prnewswire.com/news-releases/huawei-uznany-za-lidera-w-raporcie-gartner-magic-quadrant-for-enterprise-storage-platforms-2026-302862793.html</v>
       </c>
       <c r="F838" t="str">
-        <v>Findings published in Neurology® show improvements in upper-limb motor function, activities of daily living, and quality of life were sustained for at least two years Findings published in Neurology® show improvements in upper-limb motor function, activities of daily living, and quality of life were sustained for at least two years</v>
+        <v>Podsumowanie: Huawei uznany za lidera w raporcie „Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026". Huawei OceanStor Data Storage wykorzystuje wydajną, ujednoliconą platformę danych AI, znakomitą gęstość pojemności i efektywność energetyczną oraz odporność danych...</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>GLOW Applauds Federal Court Sanctions Against the Executive Branch Lawyers Behind the Collusive Trump v. IRS "Settlement"; Sanctioned Attorneys' Conduct Will Be Documented in the Government Lawyers Database</v>
+        <v>GOLDFISH SWIM SCHOOL FRANCHISING, LLC, NAMED A TOP RECESSION-RESISTANT FRANCHISE OPPORTUNITY BY 2026 FRANCHISE BUSINESS REVIEW</v>
       </c>
       <c r="B839" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C839" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D839" t="str">
-        <v/>
+        <v>Education</v>
       </c>
       <c r="E839" t="str">
-        <v>https://www.prnewswire.com/news-releases/glow-applauds-federal-court-sanctions-against-the-executive-branch-lawyers-behind-the-collusive-trump-v-irs-settlement-sanctioned-attorneys-conduct-will-be-documented-in-the-government-lawyers-database-302825600.html</v>
+        <v>https://www.prnewswire.com/news-releases/goldfish-swim-school-franchising-llc-named-a-top-recession-resistant-franchise-opportunity-by-2026-franchise-business-review-302862394.html</v>
       </c>
       <c r="F839" t="str">
-        <v>SACRAMENTO, Calif., July 14, 2026 /PRNewswire/ -- GLOW – Government Lawyers Oversight Watchdog, the first-ever non-profit dedicated to documenting the conduct of executive branch attorneys, issued the following statement regarding yesterday's sanctions Order by U.S. District Judge...</v>
+        <v>Independent research data shows franchisees are highly satisfied with their Goldfish Swim School franchise investment and ownership experience TROY, Mich., Aug. 28, 2026 /PRNewswire/ -- Goldfish Swim School Franchising, LLC, the nation's premier children's swim school franchise...</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>Artisan Partners Asset Management Inc. to Announce 2Q26 Results on July 28, 2026</v>
+        <v>Choose Health Launches Most Comprehensive At-Home Liver Function Test with 20+ Biomarkers and Clinical Risk Scores</v>
       </c>
       <c r="B840" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C840" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D840" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E840" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327281/0/en/Artisan-Partners-Asset-Management-Inc-to-Announce-2Q26-Results-on-July-28-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/choose-health-launches-most-comprehensive-at-home-liver-function-test-with-20-biomarkers-and-clinical-risk-scores-302862404.html</v>
       </c>
       <c r="F840" t="str">
-        <v>MILWAUKEE, July 14, 2026 (GLOBE NEWSWIRE) -- Artisan Partners Asset Management Inc. (NYSE: APAM) will report its second quarter 2026 financial results and information relating to its quarterly dividend on July 28, 2026 at approximately 4:30 p.m. (Eastern Time). Artisan Partners Asset Management’s earnings release and supplemental materials will be available on the investor relations section of artisanpartners.com at that time. Chief Executive Officer and President Jason Gottlieb and Chief Financial Officer C.J. Daley will host a conference call on July 29, 2026 at 11:00 a.m. (Eastern Time) to discuss the results.</v>
+        <v>New Test Brings Fatty Liver Risk Screening Home as Roughly 100 million Americans Live with Liver Disease, Most Undiagnosed AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- Choose Health, an at-home blood testing company, announced the launch of the Comprehensive Liver Function Test, a...</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>Group 1 Automotive Schedules Release of Second Quarter 2026 Financial Results</v>
+        <v>Copper Development Association Publishes New Guidance to Strengthen Recycled Content Reporting and Climate-Aligned Copper Procurement</v>
       </c>
       <c r="B841" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C841" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D841" t="str">
-        <v>Finance, Automotive</v>
+        <v>Media</v>
       </c>
       <c r="E841" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-schedules-release-of-second-quarter-2026-financial-results-302825567.html</v>
+        <v>https://www.prnewswire.com/news-releases/copper-development-association-publishes-new-guidance-to-strengthen-recycled-content-reporting-and-climate-aligned-copper-procurement-302862377.html</v>
       </c>
       <c r="F841" t="str">
-        <v>HOUSTON, July 14, 2026 /PRNewswire/ -- Group 1 Automotive, Inc. (NYSE: GPI) ("Group 1" or the "Company"), a Fortune 250 automotive retailer with 252 dealerships located in the U.S. and U.K., today announced that it will release financial results for the second quarter ended June 30, 2026...</v>
+        <v>OVERVIEW White paper and practical guides provide OEMs, procurement professionals, certifiers, and auditors with guidance on consistently evaluating recycled content alongside carbon performance. Why recycled content and carbon performance should be evaluated together. How copper scrap...</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>Gladstone Investment Announces Monthly Cash Distributions for July, ...</v>
+        <v>Jung Saem Mool Beauty Marks Sephora Launch with Times Square Takeover and Nationwide Consumer Activations</v>
       </c>
       <c r="B842" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C842" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D842" t="str">
-        <v>Finance</v>
+        <v>Retail</v>
       </c>
       <c r="E842" t="str">
-        <v>https://pr-inside.com/gladstone-investment-announces-monthly-cash-distributions-for-july-r5201057.htm</v>
+        <v>https://www.prnewswire.com/news-releases/jung-saem-mool-beauty-marks-sephora-launch-with-times-square-takeover-and-nationwide-consumer-activations-302862392.html</v>
       </c>
       <c r="F842" t="str">
-        <v>(PR-inside.com) MCLEAN, VA / ACCESS Newswire / July 14, 2026 /Gladstone Investment Corporation (Nasdaq:GAIN) (the "Company") announced today that its board of directors declared the following monthly cash distributions to common stockholders. The Company also announced its plan to report earnings for its first fiscal quarter ended June 30, 2026. Common Stock:$0.08 per share of common stock for each of July, August and September 2026 payable per the table below. Record Date Payment Date Cash Distribution July 24 July 31 $0.08 August 18 August 31 $0.08 September 21 September 30 $0.08 Total for the Quarter: $0.24 The Company offers a dividend reinvestment plan (the "DRIP") to its common stockholders. For more information regarding the DRIP, please visit ..</v>
+        <v>The Korean makeup artistry brand brings its signature Glass Skin artistry to Sephora with 10 exclusive cushion shades and a multi-city campaign spanning New York and Los Angeles NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Jung Saem Mool Beauty, the globally acclaimed Korean makeup artistry...</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>Bank of America Announces Redemptions of $400,000,000 Floating Rate Senior Notes and $5,750,000,000 1.734% Fixed/Floating Rate Senior Notes, Due July 2027</v>
+        <v>Personal Injury Lawyer John Giddens Named to 2027 Best Lawyers in America® List</v>
       </c>
       <c r="B843" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C843" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D843" t="str">
         <v/>
       </c>
       <c r="E843" t="str">
-        <v>https://www.prnewswire.com/news-releases/bank-of-america-announces-redemptions-of-400-000-000-floating-rate-senior-notes-and-5-750-000-000-1-734-fixedfloating-rate-senior-notes-due-july-2027--302825538.html</v>
+        <v>https://www.prnewswire.com/news-releases/personal-injury-lawyer-john-giddens-named-to-2027-best-lawyers-in-america-list-302862389.html</v>
       </c>
       <c r="F843" t="str">
-        <v>CHARLOTTE, N.C., July 14, 2026 /PRNewswire/ -- Bank of America Corporation announced today that it will redeem on July 22, 2026 all $400,000,000 principal amount outstanding of its Floating Rate Senior Notes, due July 2027 (CUSIP No. 06051GJV2) (the "Floating Rate Notes"), and all...</v>
+        <v>JACKSON, Miss., Aug. 28, 2026 /PRNewswire/ -- Giddens Law Firm is pleased to announce that Mississippi truck accident lawyer John Giddens has been included in the 2027 Edition of The Best Lawyers in America®. He was listed in two categories for Jackson, Mississippi: Personal Injury...</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>COMPX ANNOUNCES EXPECTED SECOND QUARTER 2026 EARNINGS RELEASE DATE</v>
+        <v>The National Police Association Endorses the 287(g) Expansion Act</v>
       </c>
       <c r="B844" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C844" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D844" t="str">
         <v>Finance</v>
       </c>
       <c r="E844" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327273/0/en/COMPX-ANNOUNCES-EXPECTED-SECOND-QUARTER-2026-EARNINGS-RELEASE-DATE.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-national-police-association-endorses-the-287g-expansion-act-302862375.html</v>
       </c>
       <c r="F844" t="str">
-        <v>DALLAS, TEXAS, July 14, 2026 (GLOBE NEWSWIRE) -- CompX International Inc. (NYSE American: CIX) announced today that, subject to the completion of quarter-end closing procedures, it expects to report second quarter 2026 earnings in a press release after market close on Tuesday, August 4, 2026.</v>
+        <v>INDIANAPOLIS, Aug. 28, 2026 /PRNewswire/ -- The National Police Association (NPA) endorses the 287(g) Expansion Act (S. 4405), a bill introduced by Sen. Marsha Blackburn (TN) authorizing the U.S. Attorney General to increase federal funding for state and local jurisdictions that have a...</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>Disciplined Growth Acquisition Corporation Announces the Separate Trading of its Class A Ordinary Shares and Rights, Commencing July 17, 2026</v>
+        <v>Mindtrip Partners With The San Diego Tourism Authority To Reimagine How Travelers Discover San Diego</v>
       </c>
       <c r="B845" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C845" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D845" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E845" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327276/0/en/Disciplined-Growth-Acquisition-Corporation-Announces-the-Separate-Trading-of-its-Class-A-Ordinary-Shares-and-Rights-Commencing-July-17-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/mindtrip-partners-with-the-san-diego-tourism-authority-to-reimagine-how-travelers-discover-san-diego-302862145.html</v>
       </c>
       <c r="F845" t="str">
-        <v>Garden City, New York, July 14, 2026 (GLOBE NEWSWIRE) -- Disciplined Growth Acquisition Corporation (NYSE: DGACU) (the “ Company ”) announced today that, commencing July 17, 2026, holders of the units sold in the Company’s initial public offering may elect to separately trade the Company’s Class A ordinary shares and rights included in the units. No fractional rights will be issued upon separation of the units and only whole rights will trade. The Class A ordinary shares and rights that are separated will trade on the New York Stock Exchange under the symbols “DGAC” and “DGACR,” respectively. Those units not separated will continue to trade on the New York Stock Exchange under the symbol “DGACU.”</v>
+        <v>From iconic beaches and world-class attractions to outdoor adventures, vibrant neighborhoods, and an acclaimed culinary and arts scene, the collaboration helps travelers create personalized journeys that define San Diego's bright side. SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>Emerson Schedules Third Quarter 2026 Earnings Release and Conference Call</v>
+        <v>Alphio.AI Innovates Retail Trading with an AI-Native Workspace and Non-Custodial Execution</v>
       </c>
       <c r="B846" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C846" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D846" t="str">
-        <v>Finance</v>
+        <v>Finance, Crypto, AI, Retail</v>
       </c>
       <c r="E846" t="str">
-        <v>https://www.prnewswire.com/news-releases/emerson-schedules-third-quarter-2026-earnings-release-and-conference-call-302825144.html</v>
+        <v>https://www.prnewswire.com/news-releases/alphioai-innovates-retail-trading-with-an-ai-native-workspace-and-non-custodial-execution-302862763.html</v>
       </c>
       <c r="F846" t="str">
-        <v>ST. LOUIS, July 14, 2026 /PRNewswire/ -- Emerson (NYSE: EMR) will report its third quarter results after market close on Tuesday, August 4, 2026. Emerson senior management will discuss the results during an investor conference call that same day, beginning at 4:30 p.m. Eastern Time, 3:30...</v>
+        <v>Integrating directly with Robinhood and Hyperliquid, Alphio.AI unifies stock and crypto research, monitoring, and natural-language order execution into a single workspace. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Alphio.AI today announced the official release of its AI-native investing...</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>Genco Shipping &amp; Trading Limited Announces Second Quarter 2026 Conference Call and Webcast</v>
+        <v>Silver's Surge and Supply Pressures Create a New Imperative for Certification; ...</v>
       </c>
       <c r="B847" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C847" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D847" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E847" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327275/37397/en/Genco-Shipping-Trading-Limited-Announces-Second-Quarter-2026-Conference-Call-and-Webcast.html</v>
+        <v>https://pr-inside.com/silver-s-surge-and-supply-pressures-create-a-new-imperative-for-certification-r5217114.htm</v>
       </c>
       <c r="F847" t="str">
-        <v>NEW YORK, July 14, 2026 (GLOBE NEWSWIRE) -- Genco Shipping &amp;amp; Trading Limited (NYSE: GNK) announced today that it will hold a conference call to discuss the Company’s results for the second quarter of 2026 on Thursday, August 6, 2026 at 8:30 a.m. Eastern Time. The conference call will also be broadcast live over the Internet and include a slide presentation. The Company will issue financial results for the second quarter ended June 30, 2026 on Wednesday, August 5, 2026 after the close of market trading.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / As silver pushes toward $70 an ounce and investors seek assets they can physically own, SMX is giving the precious metal something increasingly valuable: a persistent digital identity embedded directly into the material. Through its molecular marking technology, SMX can mark silver at the molecular level, creating an invisible, tamper-resistant identity designed to remain with the metal through refining, melting, manufacturing, transportation, storage, recycling and resale. That identity can be connected to a secure digital record documenting the silver's composition, origin, provenance and chain of custody, creating a ..</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>KRONOS WORLDWIDE, INC. ANNOUNCES EXPECTED SECOND QUARTER 2026 EARNINGS RELEASE DATE</v>
+        <v>Afroz Fatta: The Legal Record Behind a Closely Watched Case</v>
       </c>
       <c r="B848" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C848" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D848" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E848" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327274/0/en/KRONOS-WORLDWIDE-INC-ANNOUNCES-EXPECTED-SECOND-QUARTER-2026-EARNINGS-RELEASE-DATE.html</v>
+        <v>https://pressreleasenews.org/pressroom/afroz-fatta-the-legal-record-behind-a-closely-watched-case</v>
       </c>
       <c r="F848" t="str">
-        <v>DALLAS, TEXAS, July 14, 2026 (GLOBE NEWSWIRE) -- Kronos Worldwide, Inc. (NYSE: KRO) announced today that, subject to the completion of quarter-end closing procedures, it expects to report second quarter 2026 earnings in a press release after market close on Wednesday, August 5, 2026.</v>
+        <v>Afroz Fatta’s legal proceedings, from the 2014 investigation and 2021 discharge order to the Gujarat High Court’s May 2022 decision dismissing the State’s challenge and leaving the discharge undisturbed.</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>ROSEN, A GLOBAL AND LEADING LAW FIRM, Encourages GeneDx Holdings Corp. ...</v>
+        <v>Amaero Announces Results of Special Meeting of Stockholders</v>
       </c>
       <c r="B849" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C849" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D849" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E849" t="str">
-        <v>https://pr-inside.com/rosen-a-global-and-leading-law-firm-encourages-genedx-holdings-corp-r5201056.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352680/0/en/amaero-announces-results-of-special-meeting-of-stockholders.html</v>
       </c>
       <c r="F849" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of GeneDx Holdings Corp. (NASDAQ:WGS) between April 16, 2025 and May 4, 2026, inclusive (the "Class Period"), of the important August 3, 2026 lead plaintiff deadline. SO WHAT: If you purchased GeneDx common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the GeneDx class action, go to https://www.rosenlegal.com/cases/genedx-holdings-corp/join or call Phillip Kim, ..</v>
+        <v>Amaero Announces Results of Special Meeting of Stockholders</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>Aehr Test Systems Reports Fiscal 2026 Fourth Quarter and Full Year ...</v>
+        <v>Critical Metals Corp. Provides Update on Proposed Acquisition of European Lithium</v>
       </c>
       <c r="B850" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C850" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D850" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E850" t="str">
-        <v>https://pr-inside.com/aehr-test-systems-reports-fiscal-2026-fourth-quarter-and-full-year-r5201055.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352685/0/en/critical-metals-corp-provides-update-on-proposed-acquisition-of-european-lithium.html</v>
       </c>
       <c r="F850" t="str">
-        <v>(PR-inside.com) Record quarterly bookings and effective backlog provide substantial visibility into projected fiscal 2027 revenue of $130 million to $150 million, representing 2.6x to 3.0x fiscal 2026 revenue FREMONT, CA / ACCESS Newswire / July 14, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced financial results for its fiscal 2026 fourth quarter and full year ended May 29, 2026. Fiscal Fourth Quarter Financial Results: Net revenue was $18.8 million, compared to $14.1 million in the fourth quarter of fiscal 2025. GAAP ..</v>
+        <v>Scheme Booklet lodged with ASIC; first court hearing scheduled for September 15, 2026 Scheme Booklet lodged with ASIC; first court hearing scheduled for September 15, 2026</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>Aehr Receives More Than $8 Million in New Silicon Carbide Wafer-Level ...</v>
+        <v>FangDD Reports First Half 2026 Unaudited Financial Results</v>
       </c>
       <c r="B851" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C851" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D851" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E851" t="str">
-        <v>https://pr-inside.com/aehr-receives-more-than-8-million-in-new-silicon-carbide-wafer-level-r5201054.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352684/0/en/fangdd-reports-first-half-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F851" t="str">
-        <v>(PR-inside.com) Expanded Production Orders from Lead Silicon Carbide Customer, and Growing Engagement with Leading Automotive Suppliers Highlight Strengthening Silicon Carbide Market FREMONT, CA / ACCESS Newswire / July 14, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced it has received more than $8 million in new silicon carbide wafer-level burn-in (WLBI) orders. The orders include a significant follow-on order for additional FOX WaferPak™ full wafer Contactors from its lead silicon carbide production customer to support expanded manufacturing capacity for ..</v>
+        <v>SHENZHEN, China, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Fangdd Network Group Ltd. (NASDAQ: DUO) (“FangDD” or “the Company”), a customer-oriented property technology company in China, today announced its unaudited financial results for the six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>Project Boon to Distribute Up to 3,000 Backpacks and Groceries to Students Across the Inland Empire</v>
+        <v>INVO Fertility to Participate in H.C. Wainwright's 28th Annual Global Investment Conference</v>
       </c>
       <c r="B852" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C852" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D852" t="str">
-        <v>Education</v>
+        <v>Finance</v>
       </c>
       <c r="E852" t="str">
-        <v>https://www.pr.com/press-release/973666</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352676/0/en/invo-fertility-to-participate-in-h-c-wainwright-s-28th-annual-global-investment-conference.html</v>
       </c>
       <c r="F852" t="str">
-        <v>Project Boon's annual Back-to-School Backpack Event on July 18 at Norte Vista High School will provide up to 3,000 backpacks and school supplies to under-resourced students across the Inland Empire and 210 Corridor. Through community partnerships, 300 families will also receive up to two weeks of groceries, plus free haircuts, family activities, and access to valuable community resources. [PR.com]</v>
+        <v>Virtual company presentation will be available beginning September 11, 2026, at 7:00 a.m. ET Virtual company presentation will be available beginning September 11, 2026, at 7:00 a.m. ET</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>Investor Group Led by ATRyan Investments LLC Announces Offer to Purchase Shares in Cuisine Solutions, Inc.</v>
+        <v>Labcorp to Speak at the Morgan Stanley 24th Annual Global Healthcare Conference</v>
       </c>
       <c r="B853" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C853" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D853" t="str">
         <v>Finance</v>
       </c>
       <c r="E853" t="str">
-        <v>https://www.pr.com/press-release/973736</v>
+        <v>https://www.prnewswire.com/news-releases/labcorp-to-speak-at-the-morgan-stanley-24th-annual-global-healthcare-conference-302862314.html</v>
       </c>
       <c r="F853" t="str">
-        <v>An investor group led by ATRyan Investments LLC (the "Purchaser") has commenced an offer to purchase (the "Offer") up to 75,000 shares of the common stock of Cuisine Solutions, Inc. ("CUSI") (the "Shares"), representing approximately 0.315% of the Company's outstanding common stock, at a purchase price of $25.00 per Share in cash, subject to the terms and conditions set forth in the [PR.com]</v>
+        <v>BURLINGTON, N.C., Aug. 28, 2026 /PRNewswire/ -- Labcorp (NYSE: LH), a global leader of innovative and comprehensive laboratory services, announced today that members of the executive management team will participate in a fireside chat at the Morgan Stanley 24th Annual Global Healthcare...</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>Corporate Technologies Ranked on 2026 MSP 501, Tech Industry's Most Prestigious List of Global Managed Service Providers</v>
+        <v>Leifras Celebrates 25th Anniversary, Setting Vision for Becoming Global Infrastructure Through "Sports and Social"</v>
       </c>
       <c r="B854" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C854" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D854" t="str">
-        <v/>
+        <v>Finance, Education</v>
       </c>
       <c r="E854" t="str">
-        <v>https://www.prnewswire.com/news-releases/corporate-technologies-ranked-on-2026-msp-501-tech-industrys-most-prestigious-list-of-global-managed-service-providers-302825585.html</v>
+        <v>https://www.prnewswire.com/news-releases/leifras-celebrates-25th-anniversary-setting-vision-for-becoming-global-infrastructure-through-sports-and-social-302861009.html</v>
       </c>
       <c r="F854" t="str">
-        <v>EDEN PRAIRIE, Minn., July 14, 2026 /PRNewswire/ -- Corporate Technologies, a national managed services provider serving businesses since 1981, has earned a spot on the 2026 MSP 501, the technology industry's most rigorous and respected ranking of managed service provider excellence. In a...</v>
+        <v>Operating Across All 47 Prefectures in Japan, Ranking No. 1 in School Club Activity Support (According to Tokyo Shoko Research, as of December 2025) with Over 70,000 Sports School Members. Following Its Nasdaq Listing, Leifras Sets Vision for the Next 25 Years to Establish Sustainable...</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>Drake Software Expands AI Innovation with Beta Launch of Drake SmartExtract™</v>
+        <v>New Book from The Oaklea Press Asks Whether Science is Discovering That Consciousness is More Fundamental Than Matter</v>
       </c>
       <c r="B855" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C855" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D855" t="str">
         <v>AI</v>
       </c>
       <c r="E855" t="str">
-        <v>https://www.prnewswire.com/news-releases/drake-software-expands-ai-innovation-with-beta-launch-of-drake-smartextract-302825584.html</v>
+        <v>https://www.pr.com/press-release/977637</v>
       </c>
       <c r="F855" t="str">
-        <v>New AI-powered document processing helps tax professionals reduce manual data entry and prepare returns more efficiently FRANKLIN, N.C., July 14, 2026 /PRNewswire/ -- Drake Software today announced the beta launch of Drake SmartExtract™, a new AI-powered document processing solution for...</v>
+        <v>Researched and written by artificial intelligence and edited by author and longtime consciousness researcher Stephen Hawley Martin, the book puts physicalism under intense scientific scrutiny. [PR.com]</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>Marieke Gouda Brings Home Nine Awards from the 2026 American Cheese Society Competition</v>
+        <v>Novavax's Partnership Strategy Continues to Deliver with XFG-adapted Nuvaxovid™ Approvals in the U.S., EU and Japan for 2026-2027 Vaccination Season</v>
       </c>
       <c r="B856" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C856" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D856" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E856" t="str">
-        <v>https://www.prnewswire.com/news-releases/marieke-gouda-brings-home-nine-awards-from-the-2026-american-cheese-society-competition-302825583.html</v>
+        <v>https://www.prnewswire.com/news-releases/novavaxs-partnership-strategy-continues-to-deliver-with-xfg-adapted-nuvaxovid-approvals-in-the-us-eu-and-japan-for-2026-2027-vaccination-season-302862775.html</v>
       </c>
       <c r="F856" t="str">
-        <v>THORP, Wis., July 14, 2026 /PRNewswire/ -- Marieke Gouda is honored to be recognized among North America's finest cheeses at the 2026 American Cheese Society (ACS) Competition in Louisville, Ky., earning an impressive eight medals out of approximately 1,600 cheeses and cultured dairy...</v>
+        <v>COVID-19 remains a public health challenge, particularly among older adults and high-risk populations1 Novavax's partners are ready to bring its protein-based, non-mRNA vaccine with a favorable tolerability profile to global markets, providing an important option for healthcare providers...</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>Nytech Heating, Cooling, and Plumbing Expands to Denver Metro Market with the Addition of Ultimate Heating, Cooling, Plumbing and Electrical</v>
+        <v>Phi Earth and LatConnect 60 Partner to Connect Space and Soil</v>
       </c>
       <c r="B857" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C857" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D857" t="str">
         <v/>
       </c>
       <c r="E857" t="str">
-        <v>https://www.newswire.com/news/nytech-heating-cooling-and-plumbing-expands-to-denver-metro-market-22825709</v>
+        <v>https://www.prnewswire.com/news-releases/phi-earth-and-latconnect-60-partner-to-connect-space-and-soil-302861861.html</v>
       </c>
       <c r="F857" t="str">
-        <v/>
+        <v>SINGAPORE and PERTH, Australia, Aug. 28, 2026 /PRNewswire/ -- Nature-based projects are generating more environmental data than ever before. Satellites observe landscapes from orbit, while field teams capture what is happening on the ground. Yet these data sources often remain...</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>In HelloNation, Solid Surfaces Expert Gregg Sadwick Explains Commercial Countertop Projects: What Businesses Need to Know</v>
+        <v>Regal Honors Dolly Parton with Screenings Benefiting Imagination Library</v>
       </c>
       <c r="B858" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C858" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D858" t="str">
         <v/>
       </c>
       <c r="E858" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-solid-surfaces-expert-gregg-sadwick-explains-commercial-countertop-projects-what-businesses-need-to-know-302766976.html</v>
+        <v>https://www.prnewswire.com/news-releases/regal-honors-dolly-parton-with-screenings-benefiting-imagination-library-302862783.html</v>
       </c>
       <c r="F858" t="str">
-        <v>The article outlines planning, materials, and compliance factors that influence durability, cost-effective execution, and long-term performance. ROCHESTER, N.Y., July 14, 2026 /PRNewswire/ -- What should businesses understand before starting commercial countertop projects? HelloNation has...</v>
+        <v>KNOXVILLE, Tenn., Aug. 28, 2026 /PRNewswire/ -- From Saturday, Aug. 29 through Sunday, Aug. 30, Regal will celebrate the extraordinary life and lasting legacy of Tennessee native Dolly Parton with special screenings of Steel Magnolias and The Best Little Whorehouse in Texas at theatres...</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>Insurance Expert Aaron Seitz of Macomb, MI, Highlights Tips to Avoid Homeowners Insurance Mistakes for HelloNation</v>
+        <v>Self Storage Manager Introduces SAMARA, Its New AI Agent for Enterprise Self-Storage Operations</v>
       </c>
       <c r="B859" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C859" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D859" t="str">
-        <v/>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E859" t="str">
-        <v>https://www.prnewswire.com/news-releases/insurance-expert-aaron-seitz-of-macomb-mi-highlights-tips-to-avoid-homeowners-insurance-mistakes-for-hellonation-302766692.html</v>
+        <v>https://www.prweb.com/releases/self-storage-manager-introduces-samara-its-new-ai-agent-for-enterprise-self-storage-operations-302861730.html</v>
       </c>
       <c r="F859" t="str">
-        <v>MACOMB, Mich., July 14, 2026 /PRNewswire/ -- What are the most common mistakes homeowners make when it comes to their insurance coverage? That's the focus of a HelloNation article that explores guidance from Insurance Expert Aaron Seitz of Macomb, MI. The article identifies several common...</v>
+        <v>SAMARA lets operators query business data through text or voice and surface insights across their portfolios BLUE BELL, Pa., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Self Storage Manager, Inc. (SSM), an independent provider of enterprise property management software built exclusively for the...</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>Personal Injury Illinois Explained in HelloNation by Personal Injury Attorney John J. Malm</v>
+        <v>Silver's Surge and Supply Pressures Create a New Imperative for Certification; SMX Invented the Technology That Does It</v>
       </c>
       <c r="B860" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C860" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D860" t="str">
         <v/>
       </c>
       <c r="E860" t="str">
-        <v>https://www.prnewswire.com/news-releases/personal-injury-illinois-explained-in-hellonation-by-personal-injury-attorney-john-j-malm-302825576.html</v>
+        <v>https://www.newswire.com/news/silvers-surge-and-supply-pressures-create-a-new-imperative-for-certification</v>
       </c>
       <c r="F860" t="str">
-        <v>The article outlines how damages, liability, and evidence shape the value of a personal injury settlement in Illinois. NAPERVILLE, Ill., July 14, 2026 /PRNewswire/ -- How much is a personal injury case worth in Illinois? The answer is explored in a HelloNation article that provides a...</v>
+        <v/>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>Best AI Interior Design App (2026): Report Published by Kinross Research</v>
+        <v>Special Committee of Better Home &amp; Finance Urges Shareholders to Reject Former CEO Vishal Garg’s Campaign to Seize Control of the Company</v>
       </c>
       <c r="B861" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C861" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D861" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E861" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/best-ai-interior-design-app-2026-report-published-by-kinross-research/?source=barchart</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/special-committee-better-home-finance-123000321.html</v>
       </c>
       <c r="F861" t="str">
-        <v/>
+        <v>NEW YORK, August 28, 2026--The Special Committee of the Board of Directors (the "Special Committee") of Better Home &amp; Finance Holding Company (NASDAQ: BETR) ("Better" or the "Company") today sent a letter to shareholders.</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>Future Horizons Releases "Ten Things Every Child with Autism Wishes You Knew, 20th Anniversary Hardcover Edition"</v>
+        <v>Shionogi Announces U.S. Government Procurement of Fetroja® (cefiderocol) Through BARDA's Project BioShield to Support National Preparedness for Drug-Resistant Bacterial Threats</v>
       </c>
       <c r="B862" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C862" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D862" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E862" t="str">
-        <v>https://www.pr.com/press-release/971836</v>
+        <v>https://finance.yahoo.com/healthcare/articles/shionogi-announces-u-government-procurement-123000969.html</v>
       </c>
       <c r="F862" t="str">
-        <v>Ellen Notbohm’s work touches millions in more than 25 languages. She is author of the nonfiction classic "Ten Things Every Child with Autism Wishes You Knew," three other books on autism, and the award-winning historical novel "The River by Starlight." Ellen’s books have won the Chanticleer International Book Awards Grand Prize for Instruction and Insight, Western Writers of American Spur Award for Best First Novel, [PR.com]</v>
+        <v>OSAKA, Japan, August 28, 2026--Shionogi &amp; Co., Ltd. (Head Office: Osaka, Japan; Chief Executive Officer: Isao Teshirogi, Ph.D.; hereafter "Shionogi") announced that the Biomedical Advanced Research and Development Authority (BARDA) has exercised a $36.9 million procurement option, under Project BioShield funding, from its April 2026 contract with Shionogi Inc., a New Jersey-based subsidiary of Shionogi, to procure Fetroja® (cefiderocol) as a critical countermeasure against difficult-to-treat Gra</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>PrismHR Named to TIME's Inaugural List of America's Top WorkTech Companies for 2026</v>
+        <v>Ulike Brings "Future Beauty, Powered by Light" to Boston, Challenging the Conventional Beauty Trade-Off Between Efficacy and Comfort</v>
       </c>
       <c r="B863" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C863" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D863" t="str">
         <v/>
       </c>
       <c r="E863" t="str">
-        <v>https://www.prnewswire.com/news-releases/prismhr-named-to-times-inaugural-list-of-americas-top-worktech-companies-for-2026-302825572.html</v>
+        <v>https://www.prnewswire.com/news-releases/ulike-brings-future-beauty-powered-by-light-to-boston-challenging-the-conventional-beauty-trade-off-between-efficacy-and-comfort-302862734.html</v>
       </c>
       <c r="F863" t="str">
-        <v>Recognition places PrismHR among the top 1% of technology providers shaping how PEOs, ASOs, and Payroll Service Providers (PSP) deliver HR, payroll and benefits to the businesses they serve CHANDLER, Ariz., July 14, 2026 /PRNewswire/ -- PrismHR, a Vensure Employer Solutions company and...</v>
+        <v>Nobel Prize-winning scientist Dr. Ardem Patapoutian, Harvard Associate Professor Dr. Anna Mandinova, actress, wellness advocate, and entrepreneur Sasha Pieterse, and PCOSAA CEO Megan Stewart joined Ulike to redefine the standard of beauty. BOSTON, Aug. 28, 2026 /PRNewswire/ -- Ulike, a...</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>ERES and O'Reilly Hospitality Management Announce the Grand Opening of Hampton Inn &amp;amp; Suites by Hilton in Belgrade, Montana</v>
+        <v>Wellchange Holdings Company Limited Announces Pricing of $7.5 Million Public Offering of its Class A Ordinary Shares</v>
       </c>
       <c r="B864" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C864" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D864" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E864" t="str">
-        <v>https://www.prweb.com/releases/eres-and-oreilly-hospitality-management-announce-the-grand-opening-of-hampton-inn--suites-by-hilton-in-belgrade-montana-302825437.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352683/0/en/wellchange-holdings-company-limited-announces-pricing-of-7-5-million-public-offering-of-its-class-a-ordinary-shares.html</v>
       </c>
       <c r="F864" t="str">
-        <v>ERES expands Yellowstone Airport Plaza with the opening of a new 125-room Hampton Inn &amp; Suites, co-developed with O'Reilly Hospitality Management. BELGRADE, Mont., July 14, 2026 /PRNewswire-PRWeb/ -- ERES Companies is thrilled to announce the grand opening of the Hampton Inn &amp; Suites by...</v>
+        <v>Hong Kong, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Wellchange Holdings Company Limited (NASDAQ: WCT) (“Company” or “Wellchange”), an enterprise software solution services provider headquartered in Hong Kong, today announced the pricing of its public offering (“Offering”) of 50,000,000 Class A ordinary shares at a public offering price of $0.15 per Class A ordinary share.</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>K &amp;#038; S Painting Auburn Hills Expands Services to Serve Real Estate Investors and Property Managers</v>
+        <v>Wrap Technologies Inc. (NASDAQ: WRAP) Executes Deliberate Strategy to Establish Position in Vital Defense Sector</v>
       </c>
       <c r="B865" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C865" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D865" t="str">
-        <v>Real Estate</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E865" t="str">
-        <v>https://www.prunderground.com/k-s-painting-auburn-hills-expands-services-to-serve-real-estate-investors-and-property-managers/00388604/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352675/0/en/wrap-technologies-inc-nasdaq-wrap-executes-deliberate-strategy-to-establish-position-in-vital-defense-sector.html</v>
       </c>
       <c r="F865" t="str">
-        <v>Efficient, high-quality painting and repair solutions tailored for rental and multi-unit properties The post K &amp;amp; S Painting Auburn Hills Expands Services to Serve Real Estate Investors and Property Managers first appeared on</v>
+        <v>NEW YORK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- via NetworkNewsWire (“NNW”) — Wrap Technologies Inc. (NASDAQ: WRAP) today announces its placement in an editorial published by NetworkNewsWire (“NNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>$Z, $ZG Stock Notification: Zillow Stock Plummets 17% After Anticompetitive ...</v>
+        <v>XTEND Delivers Hundreds of M6F Tactical ISR Systems to Asia-Pacific Defense Customer</v>
       </c>
       <c r="B866" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C866" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D866" t="str">
         <v>Finance</v>
       </c>
       <c r="E866" t="str">
-        <v>https://pr-inside.com/z-zg-stock-notification-zillow-stock-plummets-17-after-anticompetitive-r5201053.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352681/0/en/xtend-delivers-hundreds-of-m6f-tactical-isr-systems-to-asia-pacific-defense-customer.html</v>
       </c>
       <c r="F866" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Zillow Group, Inc. (NASDAQ:Z, ZG) and certain of the Company's senior executives for securities fraud after significant stock drops resulting from potential violations of the federal securities laws. If you invested in Zillow, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zillow-class-action-lawsuit. Key Details of the Zillow ($Z, $ZG) Class Action: Lead Plaintiff Deadline: August 10, 2026 Alleged Misconduct: Securities fraud relating to Zillow's allegedly anticompetitive agreement with Redfin Corporation Largest Alleged Stock Drop: February 11, ..</v>
+        <v>Lightweight system weighing less than two kilograms supports indoor and outdoor intelligence, surveillance and reconnaissance operations at the tactical edge</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>$PODD Stock Notification: Insulet Stock Plummets 6% After Safety Issues ...</v>
+        <v>Hamburg: 28.469 Informationshefte zur Drogenprävention verteilt</v>
       </c>
       <c r="B867" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C867" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D867" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E867" t="str">
-        <v>https://pr-inside.com/podd-stock-notification-insulet-stock-plummets-6-after-safety-issues-r5201052.htm</v>
+        <v>https://www.pr-inside.com/hamburg-28-469-informationshefte-zur-drogenpraevention-verteilt-r5217113.htm</v>
       </c>
       <c r="F867" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Insulet Corporation (NASDAQ:PODD) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Insulet, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/insulet-class-action-lawsuit. Key Details of the Insulet ($PODD) Class Action: Lead Plaintiff Deadline: August 31, 2026 Alleged Misconduct: Securities fraud relating to the safety of Insulet's Omnipod products Largest Alleged Stock Drop: March 12, 2026 - 6.88% ..</v>
+        <v>(PR-inside.com) Die Aufklärungsarbeit über die Risiken des Drogenkonsums wird von ehrenamtlichen Mitgliedern der Scientology Kirche Hamburg auch 2026 fortgesetzt. Allein am Samstag, 22. August, verteilten die freiwilligen Helferinnen und Helfer bei Informationsaktionen im Hamburger Stadtgebiet mehr als 1.800 Aufklärungshefte. Im gesamten Jahr 2026 wurden damit bereits 28.469 Informationshefte zur Drogenprävention verteilt. Die aktuellen Aktionen sind Teil einer kontinuierlichen Präventionsarbeit der Initiative „Sag Nein zu Drogen, Sag Ja zum Leben“, die in Hamburg regelmäßig Informationsstände durchführt. Die ehrenamtlichen Helferinnen und Helfer sind dabei jeden Monat an verschiedenen Orten im Stadtgebiet präsent und suchen das Gespräch mit Bürgerinnen und Bürgern. Einen besonderen Schwer</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
-        <v>$MSFT Stock Notification: Microsoft Stock Plummets 10% after Copilot ...</v>
+        <v>Sigenergy apresenta portfólio de energia de próxima geração impulsionado por IA no The smarter E South America 2026, reforçando compromisso de longo prazo com a América Latina</v>
       </c>
       <c r="B868" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C868" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D868" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Energy</v>
       </c>
       <c r="E868" t="str">
-        <v>https://pr-inside.com/msft-stock-notification-microsoft-stock-plummets-10-after-copilot-r5201051.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352672/0/pt/sigenergy-apresenta-portf%C3%B3lio-de-energia-de-pr%C3%B3xima-gera%C3%A7%C3%A3o-impulsionado-por-ia-no-the-smarter-e-south-america-2026-refor%C3%A7ando-compromisso-de-longo-prazo-com-a-am%C3%A9rica-latina.html</v>
       </c>
       <c r="F868" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>S&amp;#195;O PAULO, Brasil, Aug. 28, 2026 (GLOBE NEWSWIRE) -- À medida que o impulso político e o apetite do mercado por soluções inteligentes de armazenamento solar aceleram em toda a América Latina, a Sigenergy faz uma forte declaração no The smarter E South America 2026, apresentando seu portfólio abrangente de energia capacitado por IA, sob medida para implantações residenciais, comercial-industriais e de grande porte em toda a região.</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>$MGM Stock Notification: MGM Resorts Receives $48.30 per share Offer ...</v>
+        <v>Tenon Medical Announces Pricing of $3M Private Placement Offering</v>
       </c>
       <c r="B869" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C869" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D869" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E869" t="str">
-        <v>https://pr-inside.com/mgm-stock-notification-mgm-resorts-receives-48-30-per-share-offer-r5201050.htm</v>
+        <v>https://pr-inside.com/tenon-medical-announces-pricing-of-3m-private-placement-offering-r5217112.htm</v>
       </c>
       <c r="F869" t="str">
-        <v>(PR-inside.com) BFA Law is investigating Barry Diller's $48.30 per share offer to acquire MGM Resorts International; current shareholders are notified to contact the firm. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that it is investigating Barry Diller's bid to buy MGM Resorts International (NYSE:MGM). MGM is incorporated in Delaware. Barry Diller is a member of MGM's board of directors. People, Inc. ("People," f/k/a/ IAC, Inc.), a company that Diller founded and controls, is MGM's largest single stockholder. On June 1, 2026, People made an unsolicited bid to buy the remaining ..</v>
+        <v>(PR-inside.com) LOS GATOS, CA / ACCESS Newswire / August 28, 2026 / Tenon Medical, Inc.(NASDAQ:TNON), a medical device company dedicated to transforming care for patients with certain sacro-pelvic disorders, today announced that on August 27, 2026 it has entered into a securities purchase agreement with an institutional investor to sell 597,610 shares of common stock (or pre-funded warrants in lieu thereof), together with a warrant to purchase up to an aggregate 1,058,517 shares of common stock, in a private placement offering. The combined effective offering price for each share of common stock and accompanying warrants to be issued is $5.02. The ..</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>$INTU Stock Notification: Intuit Stock Plummets 20% After Pricing Issues ...</v>
+        <v>Aprea Therapeutics Announces Expansion of Intellectual Property Portfolio for Precision Oncology Programs</v>
       </c>
       <c r="B870" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C870" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D870" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E870" t="str">
-        <v>https://pr-inside.com/intu-stock-notification-intuit-stock-plummets-20-after-pricing-issues-r5201049.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352669/0/en/aprea-therapeutics-announces-expansion-of-intellectual-property-portfolio-for-precision-oncology-programs.html</v>
       </c>
       <c r="F870" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Intuit Inc. (NASDAQ:INTU) and certain of the company's senior executives for securities fraud after significant stock drops resulting from potential violations of the federal securities laws. If you invested in Intuit, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/intuit-class-action-lawsuit . Key Details of the Intuit ($INTU) Class Action: Lead Plaintiff Deadline: September 8, 2026 Class Action Allegations: Securities fraud alleging that Intuit misled investors regarding TurboTax's purported competitive advantages and growth prospects Largest Alleged Stock ..</v>
+        <v>Company Strengthens Global Intellectual Property Portfolio with 28 Issued and 30 Pending Patents Company Strengthens Global Intellectual Property Portfolio with 28 Issued and 30 Pending Patents</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>$HUBG Stock Notification: Hub Group Stock Plummets 18% after Financial ...</v>
+        <v>New REDUCE-IT® Legacy Analysis Presented at European Society of Cardiology (ESC) Congress 2026 Suggests Persistent Cardiovascular Benefit Following Icosapent Ethyl Treatment Cessation in Adherent Patients</v>
       </c>
       <c r="B871" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C871" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D871" t="str">
         <v>Finance</v>
       </c>
       <c r="E871" t="str">
-        <v>https://pr-inside.com/hubg-stock-notification-hub-group-stock-plummets-18-after-financial-r5201048.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352671/18362/en/new-reduce-it-legacy-analysis-presented-at-european-society-of-cardiology-esc-congress-2026-suggests-persistent-cardiovascular-benefit-following-icosapent-ethyl-treatment-cessation.html</v>
       </c>
       <c r="F871" t="str">
-        <v>(PR-inside.com) BFA Law has filed a securities fraud class action lawsuit on behalf of Hub Group investors after its stock plummeted 18% after it announced its financial statements were materially misstated and should no longer be relied upon. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Hub Group Inc. (NASDAQ:HUBG) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Hub Group, you are ..</v>
+        <v>Data Supports Approximately 30% Relative Risk Reduction Among Highly Adherent Patients and Provides Evidence Consistent with a Potential Legacy Effect in Secondary Prevention Patients After Treatment Discontinuation Data Supports Approximately 30% Relative Risk Reduction Among Highly Adherent Patients and Provides Evidence Consistent with a Potential Legacy Effect in Secondary Prevention Patients After Treatment Discontinuation</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>$GTM Stock Notification: ZoomInfo Stock Plummets 33% after AI Integration ...</v>
+        <v>SAIC Board of Directors Declares Cash Dividend</v>
       </c>
       <c r="B872" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C872" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D872" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E872" t="str">
-        <v>https://pr-inside.com/gtm-stock-notification-zoominfo-stock-plummets-33-after-ai-integration-r5201047.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352670/0/en/saic-board-of-directors-declares-cash-dividend.html</v>
       </c>
       <c r="F872" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of ZoomInfo investors after its stock plummeted nearly 33% because ZoomInfo allegedly misled investors regarding its customer retention. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of ..</v>
+        <v>RESTON, Va., Aug. 28, 2026 (GLOBE NEWSWIRE) -- Science Applications International Corp. (NASDAQ: SAIC ) announced today that the company’s board of directors declared a cash dividend of $0.37 per share of the company’s common stock payable on October 23, 2026 to stockholders of record on October 9, 2026.</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>$GRAL Stock Notification: GRAIL, Inc. Stock Plummets 50% After Trial ...</v>
+        <v>Watch &amp; Clock Fair, Salon de TIME Return This September</v>
       </c>
       <c r="B873" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C873" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D873" t="str">
-        <v>Finance</v>
+        <v>Retail</v>
       </c>
       <c r="E873" t="str">
-        <v>https://pr-inside.com/gral-stock-notification-grail-inc-stock-plummets-50-after-trial-r5201046.htm</v>
+        <v>https://www.newmediawire.com/news/watch-clock-fair-salon-de-time-return-this-september-7089028</v>
       </c>
       <c r="F873" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against GRAIL, Inc. (NASDAQ:GRAL) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in GRAIL, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/grail-class-action-lawsuit. Key Details of the GRAIL ($GRAL) Class Action: Lead Plaintiff Deadline: August 4, 2026 Alleged Misconduct: Securities fraud relating to GRAIL's NHS-Galleri cancer trial Stock Drop: February 20, 2026 - 50.55% Stock Drop Court: U.S. District ..</v>
+        <v>45th Edition Features a More International and Diverse Line-Up; Salon de TIME Reaches a New High in Brand Participation HONG KONG - August 28, 2026 ( NEWMEDIAWIRE ) - The 45th Hong Kong Watch &amp;amp; Clock Fair and the 14th Salon de TIME , jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp;amp; Industries Limited, will be held from 1 to 5 September at the Hong Kong Convention and Exhibition Centre (HKCEC). Salon de TIME will be fully open to the public throughout the event. Under the theme “Sparkling Moments Through Time” , the two fairs are expected to attract more than 630 exhibitors from 16 countries and regions, showcasing a wide range of watches, clocks and related product</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>$EMBC Stock Notification: Embecta Stock Plummets 57% after Insulin ...</v>
+        <v>FRO – Q2 2026 Presentation</v>
       </c>
       <c r="B874" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C874" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D874" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E874" t="str">
-        <v>https://pr-inside.com/embc-stock-notification-embecta-stock-plummets-57-after-insulin-r5201045.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352667/0/en/fro-q2-2026-presentation.html</v>
       </c>
       <c r="F874" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Embecta investors after its stock plummeted over 57% because Embecta allegedly misled investors regarding the strength of its insulin pen needle product category. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Embecta Corp. (NASDAQ:EMBC) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Embecta, you are encouraged to obtain additional ..</v>
+        <v>Please find enclosed the presentation of Frontline plc´s second quarter 2026 results to be held on the webcast / conference call 28 August, 2026 at 15:00 CEST.</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>$BTU Stock Notification: Peabody Stock Plummets 10% After Production ...</v>
+        <v>Broader Defense Platform Takes Shape as NAPC Defense Builds Momentum Under New NAPD Identity</v>
       </c>
       <c r="B875" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C875" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D875" t="str">
-        <v>Finance, Energy</v>
+        <v>SaaS</v>
       </c>
       <c r="E875" t="str">
-        <v>https://pr-inside.com/btu-stock-notification-peabody-stock-plummets-10-after-production-r5201044.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352664/0/en/broader-defense-platform-takes-shape-as-napc-defense-builds-momentum-under-new-napd-identity.html</v>
       </c>
       <c r="F875" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Peabody Energy Corporation (NYSE:BTU) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Peabody, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/peabody-class-action-lawsuit. Key Details of the Peabody ($BTU) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud relating to Peabody's statements about the coal production at Centurion, its flagship premium hard coking ..</v>
+        <v>NAPC Defense (OTCID: NAPD) provided the investment community with a consolidated update highlighting several recent corporate and operating milestones</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>$AVAV Stock Notification: AeroVironment Stock Plummets 17% after SCAR ...</v>
+        <v>Glucose Health, Inc. (OTCID: GLUC) Appoints Consumer Products Industry Veteran John Duffy as Chief Executive Officer to Accelerate Growth, Elevate Brand Leadership, and Maximize Long-Term Shareholder Value</v>
       </c>
       <c r="B876" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C876" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D876" t="str">
-        <v>Finance</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E876" t="str">
-        <v>https://pr-inside.com/avav-stock-notification-aerovironment-stock-plummets-17-after-scar-r5201043.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352665/0/en/glucose-health-inc-otcid-gluc-appoints-consumer-products-industry-veteran-john-duffy-as-chief-executive-officer-to-accelerate-growth-elevate-brand-leadership-and-maximize-long-term.html</v>
       </c>
       <c r="F876" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of AeroVironment investors after its stock plummeted over 17% because AeroVironment allegedly misled investors regarding its SCAR contract to provide the U.S. Space Force with its BADGER systems. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against AeroVironment, Inc. (NASDAQ:AVAV) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in AeroVironment, you are ..</v>
+        <v>Glucose Health, Inc. (OTCID: GLUC) Appoints Consumer Products Industry Veteran John Duffy as Chief Executive Officer to Accelerate Growth</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>$ADMA Stock Notification: ADMA Biologics Stock Plummets 29% After Channel ...</v>
+        <v>Lobe Sciences Expands Leadership Team with New CFO Appointment</v>
       </c>
       <c r="B877" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C877" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D877" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E877" t="str">
-        <v>https://pr-inside.com/adma-stock-notification-adma-biologics-stock-plummets-29-after-channel-r5201042.htm</v>
+        <v>https://pr-inside.com/lobe-sciences-expands-leadership-team-with-new-cfo-appointment-r5217111.htm</v>
       </c>
       <c r="F877" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ADMA Biologics, Inc. (NASDAQ:ADMA) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ADMA Biologics, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/adma-biologics-class-action-lawsuit . Key Details of the ADMA ($ADMA) Class Action: Lead Plaintiff Deadline: August 10, 2026 Alleged Misconduct: Securities fraud relating to allegations that ADMA's reported 20% growth for 2025 was driven by ..</v>
+        <v>(PR-inside.com) Dr. David Kideckel, PhD, MBA, joins as Chief Financial Officer, bringing nearly two decades of life sciences, capital markets and corporate advisory experience Current CFO, Mirza Rahimani, transitions to Vice President of Finance, providing continuity across financial reporting and operations Appointment strengthens Lobe's leadership team as the Company advances L-130, its differentiated conjugated psilocin therapeutic being developed at sub-hallucinogenic doses for chronic cluster headache VANCOUVER, BC / ACCESS Newswire / August 28, 2026 / Lobe Sciences Ltd. (CSE:LOBE)(OTCQB:LOBEF)(FSE:LOBE.F) ("Lobe" or the "Company"), a clinical-stage biopharmaceutical company advancing differentiated therapeutics for serious conditions with significant unmet medical needs, today announ</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>New Plug In America survey: EV driver loyalty keeps climbing, even as federal support disappears</v>
+        <v>Craven County Visitor Spending Reaches $188.97 Million in 2025, Outpacing ...</v>
       </c>
       <c r="B878" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C878" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D878" t="str">
-        <v>Energy, Automotive</v>
+        <v/>
       </c>
       <c r="E878" t="str">
-        <v>https://www.prweb.com/releases/new-plug-in-america-survey-ev-driver-loyalty-keeps-climbing-even-as-federal-support-disappears-302825424.html</v>
+        <v>https://pr-inside.com/craven-county-visitor-spending-reaches-188-97-million-in-2025-outpacing-r5217110.htm</v>
       </c>
       <c r="F878" t="str">
-        <v>New data from the nonprofit's annual survey finds that over 90% of EV drivers consider their vehicles more fun to drive, easier to maintain, and cheaper to fuel than their gas counterparts. Additionally, 94.3% of EV driver respondents reported being likely or very likely to acquire an EV...</v>
+        <v>(PR-inside.com) New data from Visit North Carolina shows Craven County tourism spending rose 3.1 percent, reinforcing New Bern's standing as a growing coastal heritage destination. NEW BERN, NC / ACCESS Newswire / August 28, 2026 / Domestic and international visitors to Craven County spent $188.97 million in 2025, a 3.1 percent increase over 2024, according to newly released data fromVisit North Carolina , part of the Economic Development Partnership of North Carolina. The growth outpaced the statewide average of 1.3 percent, underscoring New Bern's continued appeal as an authentic, walkable, history-rich destination on North Carolina's coast. "This steady upward movement in visitor spending ..</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>BRCB Investors Have Opportunity to Lead Black Rock Coffee Bar, Inc. Securities Lawsuit</v>
+        <v>AGCO to Present at the 2026 Jefferies Global Industrials Conference</v>
       </c>
       <c r="B879" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C879" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D879" t="str">
         <v>Finance</v>
       </c>
       <c r="E879" t="str">
-        <v>https://www.prnewswire.com/news-releases/brcb-investors-have-opportunity-to-lead-black-rock-coffee-bar-inc-securities-lawsuit-302825491.html</v>
+        <v>https://www.prnewswire.com/news-releases/agco-to-present-at-the-2026-jefferies-global-industrials-conference-302861048.html</v>
       </c>
       <c r="F879" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Black Rock Coffee Bar, Inc. (NASDAQ: BRCB): (i) Class A common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the...</v>
+        <v>DULUTH, Ga., Aug. 28, 2026 /PRNewswire/ -- AGCO (NYSE: AGCO) today announced it will participate in the 2026 Jefferies Global Industrials Conference on Thursday, September 10, 2026. The conference will include a fireside chat with Eric Hansotia, Chairman, President and Chief Executive...</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Peabody Energy Corporation ...</v>
+        <v>Autodesk to present at upcoming investor conferences</v>
       </c>
       <c r="B880" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C880" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D880" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E880" t="str">
-        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-peabody-energy-corporation-r5201041.htm</v>
+        <v>https://www.prnewswire.com/news-releases/autodesk-to-present-at-upcoming-investor-conferences-302862361.html</v>
       </c>
       <c r="F880" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Peabody Energy Corporation (NYSE:BTU) between October 14, 2024 to May 4, 2026, inclusive (the "Class Period"), of the important August 24, 2026 lead plaintiff deadline. SO WHAT: If you purchased Peabody Energy common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Peabody Energy class action, go to https://rosenlegal.com/cases/peabody-energy-corporation/join or call ..</v>
+        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Autodesk, Inc. (NASDAQ: ADSK) today announced its executives will be speaking at the following investor conferences: September 9, 2026 Citi's 2026 Global TMT Conference September 9, 2026 Goldman Sachs Communacopia + Technology Conference 2026 A...</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>Auction Sales conducted by Hilco Global, Maynards and SB360 underway at First Brands Group Manufacturing Facilities</v>
+        <v>BetterLife Pharma Inc. Announces Pricing of US$100 Million Public Offering of Common Shares and Pre-Funded Warrants</v>
       </c>
       <c r="B881" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C881" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D881" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E881" t="str">
-        <v>https://www.prnewswire.com/news-releases/auction-sales-conducted-by-hilco-global-maynards-and-sb360-underway-at-first-brands-group-manufacturing-facilities-302825529.html</v>
+        <v>https://www.newsfilecorp.com/release/311933/BetterLife-Pharma-Inc.-Announces-Pricing-of-US100-Million-Public-Offering-of-Common-Shares-and-PreFunded-Warrants</v>
       </c>
       <c r="F881" t="str">
-        <v>Major opportunity for manufacturers, dealers, and investors to acquire highly sought after industrial manufacturing equipment across three U.S. locations NORTHBROOK, Ill., July 14, 2026 /PRNewswire/ -- Hilco Global, in a joint venture with SB360 Capital Partners and Maynards Group of...</v>
+        <v>AMENDED AND RESTATED PRELIMINARY PROSPECTUS ACCESSIBLE ON SEDAR+Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - BetterLife Pharma Inc. (CSE: BETR) ("BetterLife" or the "Company"), a biotechnology company developing treatments for neurological disorders, is pleased to announce today that it has priced its previously announced public offering (the "Offering") of common shares of the Company ("Common Shares") and/or pre-funded common share purchase warrants of the Company...</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>Datavault AI (DVLT) Appoints CBIZ as Independent Registered Public Accounting Firm</v>
+        <v>BioLineRx Announces $3.75 Million Registered Direct Offering and Concurrent Private Placement</v>
       </c>
       <c r="B882" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C882" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D882" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E882" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-appoints-cbiz-as-independent-registered-public-accounting-firm-7087707</v>
+        <v>https://www.prnewswire.com/news-releases/biolinerx-announces-3-75-million-registered-direct-offering-and-concurrent-private-placement-302862746.html</v>
       </c>
       <c r="F882" t="str">
-        <v>LOS ANGELES, CA - July 14, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) , a technology company focused on data valuation, monetization, governance, credentialing, digital asset infrastructure and enterprise information management solutions, has appointed CBIZ CPAs P.C. as its independent registered public accounting firm. The appointment underscores the company’s commitment to maintaining high standards of financial reporting, compliance and corporate governance as it continues supporting customers and stakeholders. Additional details regarding the appointment are available in the company’s Current Report on Form 8-K filed with the U.S. Securities and Exchange Commission. To view the full press release, visit https://ibn.fm/mBt1p About Datavault AI Inc. Datavault AI(TM) is leading t</v>
+        <v>TEL AVIV, Israel, Aug. 28, 2026 /PRNewswire/ -- BioLineRx Ltd. (NASDAQ: BLRX) (TASE: BLRX) ("BioLineRx" or the "Company"), a clinical-stage biopharmaceutical company pursuing life-changing therapies in oncology and rare diseases, today announced that it has entered into a definitive...</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
-        <v>OVBC ANNOUNCES CASH DIVIDEND</v>
+        <v>ENvue Medical, Inc. Announces 1-for-12 Reverse Stock Split</v>
       </c>
       <c r="B883" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C883" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D883" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E883" t="str">
-        <v>https://www.prnewswire.com/news-releases/ovbc-announces-cash-dividend-302825562.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352655/0/en/envue-medical-inc-announces-1-for-12-reverse-stock-split.html</v>
       </c>
       <c r="F883" t="str">
-        <v>GALLIPOLIS, Ohio, July 14, 2026 /PRNewswire/ -- Ohio Valley Banc Corp. [Nasdaq: OVBC] Board of Directors declared a cash dividend of $0.25 per common share payable on Aug. 10, 2026, to shareholders of record as of the close of business on July 24, 2026. "As America marks 250 years of...</v>
+        <v>TYLER, Texas, Aug. 28, 2026 (GLOBE NEWSWIRE) -- ENvue Medical, Inc. (NASDAQ: FEED) ("ENvue" or the "Company"), a commercial-stage medical technology company, today announced that a reverse stock split of the Company’s issued and outstanding common stock, par value $0.001 per share (the “Common Stock”) at a ratio of 1-for-12 is expected to become effective on September 1, 2026. The Company's Common Stock will begin trading on the Nasdaq Capital Market on a post-split basis at the market open on September 1, 2026, under the Company's existing trading symbol "FEED", but will trade under a new CUSIP number, 63008J876.</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>HelloNation Article Examines What First-Time Home Buyers In Stillwater, Oklahoma Should Know, Featuring Real Estate Expert Page Provence</v>
+        <v>Geotab Named One of Atlanta's Best Places to Work</v>
       </c>
       <c r="B884" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C884" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D884" t="str">
-        <v>Real Estate</v>
+        <v>AI, Media</v>
       </c>
       <c r="E884" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-examines-what-first-time-home-buyers-in-stillwater-oklahoma-should-know-featuring-real-estate-expert-page-provence-302745728.html</v>
+        <v>https://www.prnewswire.com/news-releases/geotab-named-one-of-atlantas-best-places-to-work-302862009.html</v>
       </c>
       <c r="F884" t="str">
-        <v>The article outlines key factors shaping the housing market and how buyers can prepare for a successful home purchase. STILLWATER, Okla., July 14, 2026 /PRNewswire/ -- What should first-time home buyers understand before entering the housing market in Stillwater, Oklahoma? HelloNation has...</v>
+        <v>Atlanta Business Chronicle recognizes Geotab's employee-first culture and workplace excellence ATLANTA, Aug. 28, 2026 /PRNewswire/ -- Geotab® Inc., a global leader in connected operations, video telematics and AI-powered insights, has been named one of Atlanta's Best Places to Work by the...</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>Speed Queen Models Earn Good Housekeeping Seal</v>
+        <v>GLP-1 Users Are Spending Nearly 4x More on Fitness Than Other Consumers, New Report Finds</v>
       </c>
       <c r="B885" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C885" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D885" t="str">
-        <v/>
+        <v>Retail</v>
       </c>
       <c r="E885" t="str">
-        <v>https://www.prnewswire.com/news-releases/speed-queen-models-earn-good-housekeeping-seal-302825560.html</v>
+        <v>https://www.prnewswire.com/news-releases/glp-1-users-are-spending-nearly-4x-more-on-fitness-than-other-consumers-new-report-finds-302862120.html</v>
       </c>
       <c r="F885" t="str">
-        <v>Front load and several top loads and dryers evaluated RIPON, Wis., July 14, 2026 /PRNewswire/ -- Speed Queen, a brand renowned for its commercial quality, received another accolade recently from Good Housekeeping, earning the Good Housekeeping Seal. Products receiving the Seal are: Speed...</v>
+        <v>The Consumer Collective's national study of 500 U.S. adults shows GLP-1 users spend $449 a month on fitness, against $120 for non-users BROOKLYN, N.Y., Aug. 28, 2026 /PRNewswire/ -- The Consumer Collective, a consumer insights and advisory firm, today released How America Spends on...</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
-        <v>Sportradar Group AG (SRAD) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>HiRO and Differentia Biotech Forge Strategic Alliance to Redefine Clinical Trial Design Through AI-Powered Simulation</v>
       </c>
       <c r="B886" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C886" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D886" t="str">
-        <v>Finance</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E886" t="str">
-        <v>https://www.prnewswire.com/news-releases/sportradar-group-ag-srad-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302825496.html</v>
+        <v>https://www.prnewswire.com/news-releases/hiro-and-differentia-biotech-forge-strategic-alliance-to-redefine-clinical-trial-design-through-ai-powered-simulation-302862508.html</v>
       </c>
       <c r="F886" t="str">
-        <v>BENSALEM, Pa., July 14, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Sportradar Group AG ("Sportradar" or the "Company") (NASDAQ: SRAD). IF YOU ARE AN...</v>
+        <v>Memorandum of Understanding establishes a framework for joint development of clinical trial simulation capabilities The partnership unites global clinical operations excellence with advanced digital twin technology, delivering simulation-first drug development to biotech sponsors...</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>Badger Meter, Inc. (BMI) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>If you purchased Pork products in the United States from June 28, 2014, through June 30, 2018, for personal consumption, class action settlements may affect your rights</v>
       </c>
       <c r="B887" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C887" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D887" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E887" t="str">
-        <v>https://www.prnewswire.com/news-releases/badger-meter-inc-bmi-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302825467.html</v>
+        <v>https://www.prnewswire.com/news-releases/if-you-purchased-pork-products-in-the-united-states-from-june-28-2014-through-june-30-2018-for-personal-consumption-class-action-settlements-may-affect-your-rights-302859646.html</v>
       </c>
       <c r="F887" t="str">
-        <v>BENSALEM, Pa., July 14, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Badger Meter, Inc. ("Badger Meter" or the "Company") (NYSE:BMI). IF YOU ARE AN...</v>
+        <v>MINNEAPOLIS, Aug. 28, 2026 /PRNewswire/ -- Who Is Included in the Settlements? You are included if you are a person or entity who purchased any of the following Pork products for personal consumption between June 28, 2014, and June 30, 2018: Raw pork bacon or one or more of the following...</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>Veritone, Inc. (VERI) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>KB HOME NAMES CASEY DARE AS PRESIDENT OF ITS TAMPA DIVISION</v>
       </c>
       <c r="B888" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C888" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D888" t="str">
         <v>Finance</v>
       </c>
       <c r="E888" t="str">
-        <v>https://www.prnewswire.com/news-releases/veritone-inc-veri-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302825452.html</v>
+        <v>https://www.prnewswire.com/news-releases/kb-home-names-casey-dare-as-president-of-its-tampa-division-302862325.html</v>
       </c>
       <c r="F888" t="str">
-        <v>BENSALEM, Pa., July 14, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Veritone, Inc. ("Veritone" or the "Company") (NASDAQ:VERI). IF YOU ARE AN INVESTOR...</v>
+        <v>National homebuilder taps company veteran to lead its Tampa-area operations. TAMPA, Fla., Aug. 28, 2026 /PRNewswire/ -- KB Home (NYSE: KBH) today announced that Casey Dare has been named as its Tampa Division President. In this role, Dare is responsible for the company's homebuilding...</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>Boats Group Deepens Its Commitment to the Boating Industry with Appointments of Alisdair Martin and Freya Olsen</v>
+        <v>Kutcho Copper Announces Claims Purchase</v>
       </c>
       <c r="B889" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C889" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D889" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E889" t="str">
-        <v>https://www.prnewswire.com/news-releases/boats-group-deepens-its-commitment-to-the-boating-industry-with-appointments-of-alisdair-martin-and-freya-olsen-302825555.html</v>
+        <v>https://www.newsfilecorp.com/release/311930/Kutcho-Copper-Announces-Claims-Purchase</v>
       </c>
       <c r="F889" t="str">
-        <v>MIAMI, July 14, 2026 /PRNewswire/ -- Boats Group, the leading technology platform and online marketplace serving the recreational marine industry, today announced the appointments of Alisdair Martin and Freya Olsen to leadership roles within its Industry Relations function, further...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Kutcho Copper Corp. (TSXV: KC) (OTCQX: KCCFF) ("KutchoCopper" or the "Company") is pleased to announce that it has entered into an agreement dated August 25, 2026 with two arms' length prospectors for the purchase of two mineral claims located nearby the Company's Kutcho Project (the "Purchase Agreement"). The Company has agreed to purchase the two mineral claims comprising approximately 68 hectares in area in consideration of the...</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>The Inner Circle acknowledges Linda J Kenney as a Pinnacle Professional Member Inner Circle of Excellence</v>
+        <v>Lyntris Adds Advanced Thermal Management Technology to Enable Next-Generation Sensors and Seekers in Contested Environments</v>
       </c>
       <c r="B890" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C890" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D890" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E890" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-linda-j-kenney-as-a-pinnacle-professional-member-inner-circle-of-excellence-302825479.html</v>
+        <v>https://www.prnewswire.com/news-releases/lyntris-adds-advanced-thermal-management-technology-to-enable-next-generation-sensors-and-seekers-in-contested-environments-302862416.html</v>
       </c>
       <c r="F890" t="str">
-        <v>SANTE FE, N.M., July 14, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Linda J Kenney is acknowledged as a Pinnacle Professional Member Inner Circle of Excellence for her contributions to Mechanobiology and Therapeutic Ultrasound. Linda J. Kenney has built a distinguished...</v>
+        <v>U.S. production line sized for rate manufacturing of advanced thermal hardware and sensors. WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- Lyntris, Inc. (NYSE: LYNX), a defense technology company delivering sense-to-act connectivity solutions for the modern connected battlespace, today...</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>Design Your Way to Paris! Helser Brothers Announces 2026 Window Treats Contest</v>
+        <v>Millennial Potash to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
       </c>
       <c r="B891" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C891" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D891" t="str">
         <v/>
       </c>
       <c r="E891" t="str">
-        <v>https://www.prnewswire.com/news-releases/design-your-way-to-paris-helser-brothers-announces-2026-window-treats-contest-302825551.html</v>
+        <v>https://www.newsfilecorp.com/release/311934/Millennial-Potash-to-Present-at-the-Moody-Capital-Solutions-2026-Disruptive-Growth-Life-Sciences-Conference</v>
       </c>
       <c r="F891" t="str">
-        <v>CHANDLER, Ariz., July 14, 2026 /PRNewswire/ -- Helser Brothers, a premier manufacturer of custom drapery hardware, is thrilled to announce the return of its Window Treats design contest for 2026. This year's competition is bigger and more inspirational than ever, offering the Grand Prize...</v>
+        <v>West Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Millennial Potash Corp. (TSXV: MLP) (OTCQB: MLPNF) (FSE: X0D) ("MLP", "Millennial" or the "Company") is pleased to announce its participation at the upcoming Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9-10, 2026, in New York City. The senior management of Millennial will be attending the conference, delivering an investor presentation and participating in scheduled 1-on-1...</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>ISM® and Amazon Business research finds most organizations unprepared for supply chain disruption despite strategic shift</v>
+        <v>Minerva Neurosciences to Participate in Two Upcoming Investor Conferences</v>
       </c>
       <c r="B892" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C892" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D892" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E892" t="str">
-        <v>https://www.prnewswire.com/news-releases/ism-and-amazon-business-research-finds-most-organizations-unprepared-for-supply-chain-disruption-despite-strategic-shift-302825549.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352656/32445/en/minerva-neurosciences-to-participate-in-two-upcoming-investor-conferences.html</v>
       </c>
       <c r="F892" t="str">
-        <v>Study shows companies are balancing cost and risk, but gaps in preparedness, data and execution persist TEMPE, Ariz., July 14, 2026 /PRNewswire/ -- New research from Institute for Supply Management® (ISM®) and Amazon Business reveals that while organizations are shifting toward balancing...</v>
+        <v>BURLINGTON, Mass., Aug. 28, 2026 (GLOBE NEWSWIRE) -- Minerva Neurosciences, Inc. (Nasdaq: NERV), a clinical-stage biopharmaceutical company focused on the development of therapies to treat central nervous system disorders, today announced that management will participate in two upcoming investor conferences.</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>MILE 0 FEST KEY WEST CELEBRATES 10 YEARS OF SONG, SUN &amp;amp; SAND WITH ITS BIGGEST FESTIVAL YET</v>
+        <v>Participation in the Dos Amigos Copper-Gold Project in Chile through an Investment in Canada's Tintina Mines</v>
       </c>
       <c r="B893" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C893" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D893" t="str">
         <v/>
       </c>
       <c r="E893" t="str">
-        <v>https://www.prnewswire.com/news-releases/mile-0-fest-key-west-celebrates-10-years-of-song-sun--sand-with-its-biggest-festival-yet-302825407.html</v>
+        <v>https://www.prnewswire.com/news-releases/participation-in-the-dos-amigos-copper-gold-project-in-chile-through-an-investment-in-canadas-tintina-mines-302862210.html</v>
       </c>
       <c r="F893" t="str">
-        <v>Cross Canadian Ragweed, Ryan Bingham, Wyatt Flores, Kaitlin Butts, Old Crow Medicine Show to Headline the Landmark 10th Anniversary Celebration in Paradise Mile 0 Fest is produced by OhWook! Productions. KEY WEST, Fla., July 14, 2026 /PRNewswire/ -- Mile 0 Fest Key West, the award winning...</v>
+        <v>Proactive Project Origination Through a Strategic Partnership with the G Mining Group NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Sumitomo Corporation (Head Office: Chiyoda-ku, Tokyo; Representative Director, President and Chief Executive Officer: Shingo Ueno) has participated in the Dos...</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>Lelantos Holdings Launches "Building Airtopia," Chronicling the Story ...</v>
+        <v>PC Gold Announces Successful $75M Institutional Placement to Accelerate Spring Hill</v>
       </c>
       <c r="B894" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C894" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D894" t="str">
-        <v>Finance, SaaS</v>
+        <v/>
       </c>
       <c r="E894" t="str">
-        <v>https://pr-inside.com/lelantos-holdings-launches-building-airtopia-chronicling-the-story-r5201040.htm</v>
+        <v>https://www.newsfilecorp.com/release/311910/PC-Gold-Announces-Successful-75M-Institutional-Placement-to-Accelerate-Spring-Hill</v>
       </c>
       <c r="F894" t="str">
-        <v>(PR-inside.com) Revenue guidance implies approximately 17% year-over-year growth as the Company builds a scalable, multi-state family entertainment platform following its recent uplisting to the public markets. Seven-part series will provide shareholders, guests, and communities with an inside look at the vision, leadership, operating philosophy, and locations that have shaped Airtopia's growth. MCALESTER, OK / ACCESS Newswire / July 14, 2026 / Lelantos Holdings, Inc. (OTCID:LNTO), parent company of Airtopia Adventure Parks, today announced the launch of Building Airtopia, a new corporate storytelling series designed to give shareholders, guests, partners, and local communities an inside look at the journey behind a platform that generated ..</v>
+        <v>Perth, Australia--(Newsfile Corp. - August 28, 2026) - PC Gold Ltd (ASX: PC2) (PC Gold or the Company) is pleased to announce that it has received firm commitments for a A$75.0 million single tranche institutional placement of approximately 71.4 million new fully paid ordinary shares in the Company at an offer price of A$1.05 per share.The Placement follows the release of the updated interim Mineral Resource Estimate for the Spring Hill Gold Project on July 21, 2026, which increased the global...</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
-        <v>Kessick Wine Storage Systems Introduces Forma Wine Enclosures</v>
+        <v>Si usted compró productos de carne de cerdo en los Estados Unidos desde el 28 de junio de 2014 hasta el 30 de junio de 2018 para consumo personal, hay conciliaciones de demanda colectiva que pueden afectar sus derechos</v>
       </c>
       <c r="B895" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C895" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D895" t="str">
         <v/>
       </c>
       <c r="E895" t="str">
-        <v>https://www.prweb.com/releases/kessick-wine-storage-systems-introduces-forma-wine-enclosures-302825413.html</v>
+        <v>https://www.prnewswire.com/news-releases/si-usted-compro-productos-de-carne-de-cerdo-en-los-estados-unidos-desde-el-28-de-junio-de-2014-hasta-el-30-de-junio-de-2018-para-consumo-personal-hay-conciliaciones-de-demanda-colectiva-que-pueden-afectar-sus-derechos-827640472.html</v>
       </c>
       <c r="F895" t="str">
-        <v>Kessick Wine Storage Systems announces Forma Wine Enclosures, a new category of freestanding, furniture-grade wine storage that delivers cellar-grade performance without dedicated rooms or construction. GREENVILLE, S.C., July 14, 2026 /PRNewswire-PRWeb/ -- Kessick Wine Storage Systems,...</v>
+        <v>MINNEAPOLIS, 28 de agosto de 2026 /PRNewswire-HISPANIC PR WIRE/ -- ¿Quiénes están incluidos en las Conciliaciones? Usted está incluido si es una persona o entidad que compró cualquiera de los siguientes productos de carne de cerdo para consumo personal entre el 28 de junio de 2014 y el 30...</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>SS Innovations International (SSII) CEO Outlines Strategy to Expand Affordable Robotic Surgery</v>
+        <v>Soluna Brings Immersive Cultural Pop-Ups "Layla's Garden" and "Majnoon" to the CNE for Summer 2026</v>
       </c>
       <c r="B896" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C896" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D896" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v/>
       </c>
       <c r="E896" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-ceo-outlines-strategy-to-expand-affordable-robotic-surgery-7087705</v>
+        <v>https://www.newsfilecorp.com/release/311803/Soluna-Brings-Immersive-Cultural-PopUps-Laylas-Garden-and-Majnoon-to-the-CNE-for-Summer-2026</v>
       </c>
       <c r="F896" t="str">
-        <v>LOS ANGELES, CA - July 14, 2026 ( NEWMEDIAWIRE ) - For investors evaluating emerging medical technology companies, the competitive advantages behind a product can be as important as financial results. That was the focus of a recent Medsider interview with Dr. Sudhir Srivastava, founder, chairman and CEO of SS Innovations International (NASDAQ: SSII) , a developer of innovative surgical robotic technologies, who discussed the company’s strategy to broaden access to robotic surgery through lower-cost technology, physician training and remote surgical capabilities. Affordability and accessibility remain the company’s core priorities as it expands its surgical robotics platform globally, with artificial intelligence, automation, and new robotic platforms, remaining central to the company’s lon</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - At Soluna, every experience begins with a simple belief: the world feels smaller when people gather together. Through food, music, design, and storytelling, Soluna creates places where strangers become friends and moments become memories. It's a belief that shapes everything Soluna creates.Nowhere does that happen better than at the EX.This summer, Soluna brings two original pop-up experiences to the Better Living Centre from August 21st -...</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>Southern California Dog Finley from Pet Friendly Paw Life Wins Best in California, Competing for Best in Nation in the Pet Lovers Choice Awards</v>
+        <v>The Consulting Report Announces The Top Leisure and Hospitality Consultants and Leaders of 2026</v>
       </c>
       <c r="B897" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C897" t="str">
-        <v>Send2Press</v>
+        <v>PRWeb</v>
       </c>
       <c r="D897" t="str">
         <v/>
       </c>
       <c r="E897" t="str">
-        <v>https://www.send2press.com/wire/southern-california-dog-finley-from-pet-friendly-paw-life-wins-best-in-california-competing-for-best-in-nation-in-the-pet-lovers-choice-awards/</v>
+        <v>https://www.prweb.com/releases/the-consulting-report-announces-the-top-leisure-and-hospitality-consultants-and-leaders-of-2026-302861345.html</v>
       </c>
       <c r="F897" t="str">
-        <v>SAN DIEGO, Calif., July 14, 2026 (SEND2PRESS NEWSWIRE) -- Pet Friendly Paw Life Pomeranian Finley has won the title of Best in California in the Pet Lovers Choice Awards and is now competing for Best in Nation. Vote for California dog Finley to win the national title, the voting round lasts from July 14th through July 22nd. The event benefits rescue Best Friends Animal Society with official media partner USA Today Pets.</v>
+        <v>The Consulting Report is pleased to announce The Top Leisure and Hospitality Consultants and Leaders of 2026. NEW YORK, Aug. 28, 2026 /PRNewswire-PRWeb/ -- Travel and tourism is expected to contribute $12 trillion to the global economy in 2026, nearly 10% of worldwide GDP. That spending...</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>What The Media Isn't Telling You: The Real Marijuana Story Emerging ...</v>
+        <v>BE INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Bloom Energy (BE) Investors of Securities Class Action Lawsuit Deadline on September 28, 2026</v>
       </c>
       <c r="B898" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C898" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D898" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E898" t="str">
-        <v>https://pr-inside.com/what-the-media-isn-t-telling-you-the-real-marijuana-story-emerging-r5201039.htm</v>
+        <v>https://www.newsfilecorp.com/release/311815/BE-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Bloom-Energy-BE-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-28-2026</v>
       </c>
       <c r="F898" t="str">
-        <v>(PR-inside.com) "The biggest story wasn't what witnesses said at DEA's hearing-it was what DEA refused to let the American public hear." - Duane Boise, President &amp; CEO, MMJ International Holdings WASHINGTON, D.C. / ACCESS Newswire / July 14, 2026 / As the Drug Enforcement Administration's marijuana rescheduling hearing concludes, most cannabis industry coverage has focused on daily witness testimony, political theater, and predictions about whether marijuana should move to Schedule III. According to MMJ International Holdings, Inc. (MMJIH), that coverage is missing the most important development. "The biggest story isn't what happened inside the hearing room," said Duane Boise, President and CEO of MMJ ..</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Bloom Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Bloom Energy between February 27, 2025 and July 8, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
-        <v>What The Media Isn't Telling You: The Real Marijuana Story Emerging From DEA's Rescheduling Hearing</v>
+        <v>EQPT INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds EquipmentShare.com (EQPT) Investors of Securities Class Action Lawsuit Deadline on September 21, 2026</v>
       </c>
       <c r="B899" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C899" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D899" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E899" t="str">
-        <v>https://www.newswire.com/news/what-the-media-isnt-telling-you-the-real-marijuana-story-emerging-from-22825954</v>
+        <v>https://www.newsfilecorp.com/release/311821/EQPT-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-EquipmentShare.com-EQPT-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-21-2026</v>
       </c>
       <c r="F899" t="str">
-        <v>"The biggest story wasn't what witnesses said at DEA's hearing-it was what DEA refused to let the American public hear." - Duane Boise, President &amp;amp; CEO, MMJ International Holdings</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In EquipmentShare To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in EquipmentShare: (a) Class A common stock pursuant and/or traceable to the Company's January, 2026 initial public offering ("IPO"); and/or (b) securities between January 23, 2026 and June 23, 2026, inclusive (the "Class Period") and would like to discuss your legal rights, call...</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>Children's Hospital of Philadelphia Initiative Substantially Increases Naloxone Co-Prescribing when Outpatient Opioids Are Prescribed</v>
+        <v>Plaza Auto Mall Helps Brooklyn Students Start School Ready With Hundreds of Free Backpacks and Supply Kits</v>
       </c>
       <c r="B900" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C900" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D900" t="str">
-        <v>Healthcare</v>
+        <v>Education</v>
       </c>
       <c r="E900" t="str">
-        <v>https://www.prnewswire.com/news-releases/childrens-hospital-of-philadelphia-initiative-substantially-increases-naloxone-co-prescribing-when-outpatient-opioids-are-prescribed-302825528.html</v>
+        <v>https://www.prnewswire.com/news-releases/plaza-auto-mall-helps-brooklyn-students-start-school-ready-with-hundreds-of-free-backpacks-and-supply-kits-302862765.html</v>
       </c>
       <c r="F900" t="str">
-        <v>Multidisciplinary initiative increased naloxone co-prescribing with outpatient opioid prescriptions from</v>
+        <v>"Plaza Has Your Back: 2026" brought Brooklyn families, elected officials, the NYPD and community organizations together on Nostrand Avenue. BROOKLYN, N.Y., Aug. 28, 2026 /PRNewswire/ -- "We help Brooklyn move every day. This week, we helped Brooklyn's students move forward." Plaza Auto...</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
-        <v>SportsMed Physical Therapy Opens Clinic in Harrison, Expanding to 56 Clinics Across NJ and CT</v>
+        <v>Huawei im Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026 als führendes Unternehmen ausgezeichnet</v>
       </c>
       <c r="B901" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C901" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D901" t="str">
         <v/>
       </c>
       <c r="E901" t="str">
-        <v>https://www.prnewswire.com/news-releases/sportsmed-physical-therapy-opens-clinic-in-harrison-expanding-to-56-clinics-across-nj-and-ct-302825524.html</v>
+        <v>https://www.prnewswire.com/news-releases/huawei-im-gartner-magic-quadrant-for-enterprise-storage-platforms-2026-als-fuhrendes-unternehmen-ausgezeichnet-302862764.html</v>
       </c>
       <c r="F901" t="str">
-        <v>RIDGEWOOD, N.J., July 14, 2026 /PRNewswire/ -- SportsMed Physical Therapy, a leading name in outpatient rehabilitation and wellness, is pleased to announce the opening of the Harrison clinic. This addition brings the company's total number of clinics to 56, further expanding access to...</v>
+        <v>Zusammenfassung Huawei wurde im Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026 als führendes Unternehmen ausgezeichnet. Huawei OceanStor Data Storage nutzt eine hocheffiziente und einheitliche KI-Datenplattform, zeichnet sich durch hervorragende Kapazitätsdichte und...</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
-        <v>CASIO Makes Classroom-Ready Calculator Free for Everyone with Launch of fx-300ES PLUS Online Emulator</v>
+        <v>TBLA INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Taboola.com (TBLA) Investors of Securities Class Action Lawsuit Deadline on October 20, 2026</v>
       </c>
       <c r="B902" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C902" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D902" t="str">
         <v/>
       </c>
       <c r="E902" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-makes-classroom-ready-calculator-free-for-everyone-with-launch-of-fx-300es-plus-online-emulator-302825523.html</v>
+        <v>https://www.newsfilecorp.com/release/311832/TBLA-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Taboola.com-TBLA-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-October-20-2026</v>
       </c>
       <c r="F902" t="str">
-        <v>Casio's fx-300ES PLUS Online Emulator is the First Web-Accessible Emulator of the Iconic Scientific Calculator, Giving Students, Parents and Teachers Free, Instant Access JERSEY CITY, N.J., July 14, 2026 /PRNewswire/ -- Casio America, Inc. today announced a free online emulator for its...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In TaboolaTo Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Taboola between May 6, 2026 and August 4, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. - August 28,...</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>In HelloNation, Mold Remediation Experts Ted and Donna Borys Explain How Fast Mold Can Grow After Water Damage</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Taboola.com Ltd. (TBLA) ...</v>
       </c>
       <c r="B903" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C903" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D903" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E903" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-mold-remediation-experts-ted-and-donna-borys-explain-how-fast-mold-can-grow-after-water-damage-302825522.html</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-taboola-com-ltd-tbla-r5217109.htm</v>
       </c>
       <c r="F903" t="str">
-        <v>The article explains why acting quickly after water intrusion helps reduce the risk of mold growth and hidden moisture problems. COLUMBIA, S.C., July 14, 2026 /PRNewswire/ -- How fast can mold grow after water damage? The answer is provided in a HelloNation article featuring insights from...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. that ..</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Intuit Inc. ...</v>
+        <v>RAEK Opens Limited Design Partner Program for Creator Vault, Bringing ...</v>
       </c>
       <c r="B904" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C904" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D904" t="str">
-        <v>Finance</v>
+        <v>AI, Media</v>
       </c>
       <c r="E904" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-intuit-inc-r5201037.htm</v>
+        <v>https://pr-inside.com/raek-opens-limited-design-partner-program-for-creator-vault-bringing-r5217108.htm</v>
       </c>
       <c r="F904" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
+        <v>(PR-inside.com) Creator Vault extends RAEK's data ownership strategy to professional creators, a newly formalized professional class whose entire business is built on content they too often do not control PHOENIX, AZ / ACCESS Newswire / August 28, 2026 / RAEK, the company building the data ownership layer for the AI economy, today announced that it is recruiting an initial group of design partners for Creator Vault, a private content and intelligence system being developed through RAEK Edge for professional creators, creator-led companies, production teams, and agencies. RAEK's core belief is that the most valuable asset in the AI economy is data you own, ..</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Futu Holdings ...</v>
+        <v>RAEK Opens Limited Design Partner Program for Creator Vault, Bringing Data Ownership to the Creator Economy</v>
       </c>
       <c r="B905" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C905" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D905" t="str">
-        <v>Finance</v>
+        <v>Media</v>
       </c>
       <c r="E905" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-futu-holdings-r5201036.htm</v>
+        <v>https://www.newswire.com/news/raek-opens-limited-design-partner-program-for-creator-vault-bringing-data</v>
       </c>
       <c r="F905" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Futu Holdings Limited (NASDAQ:FUTU) securities. If you suffered a loss on your Futu Holdings Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Futu Holdings Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Creator Vault extends RAEK's data ownership strategy to professional creators, a newly formalized professional class whose entire business is built on content they too often do not control</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>Amaze Announces Trading Halt and 1-for-8 Reverse Stock Split</v>
+        <v>Levi &amp; Korsinsky Urges Wix.com Ltd. (WIX) Shareholders to Act Before ...</v>
       </c>
       <c r="B906" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C906" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D906" t="str">
         <v>Finance</v>
       </c>
       <c r="E906" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327213/0/en/Amaze-Announces-Trading-Halt-and-1-for-8-Reverse-Stock-Split.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-wix-com-ltd-wix-shareholders-to-act-before-r5217107.htm</v>
       </c>
       <c r="F906" t="str">
-        <v>COSTA MESA, Calif., July 14, 2026 (GLOBE NEWSWIRE) -- Amaze Holdings, Inc. (NYSE American: AMZE) (“Amaze” or the “Company”), a global leader in creator-powered commerce, today announced that it will effect a 1-for-8 reverse stock split of its issued and outstanding shares of common stock, par value $0.001 per share (the “Common Stock”).</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wix.com Ltd. (NASDAQ:WIX) securities. If you suffered a loss on your Wix.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Wix.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Wix.com Ltd. that ..</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>Rosen Law Firm Encourages Disc Medicine, Inc. Investors to Inquire About Securities Class Action Investigation - IRON</v>
+        <v>If You Can't Start Your Day Without Coffee, This Article Is for You</v>
       </c>
       <c r="B907" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C907" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D907" t="str">
-        <v>Finance</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E907" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-disc-medicine-inc-investors-to-inquire-about-securities-class-action-investigation--iron-302825445.html</v>
+        <v>https://pr-inside.com/if-you-can-t-start-your-day-without-coffee-this-article-is-for-you-r5217106.htm</v>
       </c>
       <c r="F907" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Disc Medicine, Inc. (NASDAQ: IRON) resulting from allegations that Disc Medicine may have issued materially...</v>
+        <v>(PR-inside.com) LOS ANGELES, CA / ACCESS Newswire / August 28, 2026 / It starts with a morning coffee. Then perhaps another cup before lunch. By midafternoon, focus starts to fade, and an espresso, energy drink, or other caffeinated pick-me-up begins to sound tempting. Wait Before You Take Another Sip: Do You Know How Much Caffeine You're Really Drinking? But coffee isn't the only source of caffeine throughout the day. Tea, energy drinks, pre-workout supplements, and other caffeinated products can all contribute to total daily intake-and those seemingly small sources can add up. According to the U.S. Food and Drug Administration (FDA), an 8-ounce cup ..</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>Tire Outlet Strengthens Central Florida Footprint with New Ocala Store</v>
+        <v>Kaplan Fox Urges Planet Fitness, Inc. (PLNT) Investors Seeking Recovery to Contact the Firm Before September 14, 2026</v>
       </c>
       <c r="B908" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C908" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D908" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E908" t="str">
-        <v>https://www.prnewswire.com/news-releases/tire-outlet-strengthens-central-florida-footprint-with-new-ocala-store-302825518.html</v>
+        <v>https://www.newsfilecorp.com/release/311290/Kaplan-Fox-Urges-Planet-Fitness-Inc.-PLNT-Investors-Seeking-Recovery-to-Contact-the-Firm-Before-September-14-2026</v>
       </c>
       <c r="F908" t="str">
-        <v>Recent opening marks the 25th Sun Auto Network location in Florida and the second Tire Outlet in Ocala MESA, Ariz., July 14, 2026 /PRNewswire/ -- Tire Outlet, part of Sun Auto Network, today announced the opening of its newest location, further expanding the brand's presence in a...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Planet Fitness, Inc. ("Planet Fitness" or the "Company") (NYSE: PLNT) on behalf of investors that purchased or otherwise acquired Planet Fitness securities between November 6, 2025 and May 6, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Planet Fitness and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>The Tokyo Financial Award 2026 Is Now Accepting Applications From Participating Companies for Financial Innovation Category</v>
+        <v>PharmaCielo Announces 2026 First Quarter Results</v>
       </c>
       <c r="B909" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C909" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D909" t="str">
         <v/>
       </c>
       <c r="E909" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/the-tokyo-financial-award-2026-is-now-accepting-applications-from-participating-companies-for-financial-innovation-category/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311888/PharmaCielo-Announces-2026-First-Quarter-Results</v>
       </c>
       <c r="F909" t="str">
-        <v/>
+        <v>Toronto, Ontario and Rionegro, Colombia--(Newsfile Corp. - August 28, 2026) - \PharmaCielo Ltd. (TSXV: PCLO) (OTC Pink: PCLOF) ("PharmaCielo" or the "Company"), the Canadian parent of PharmaCielo Colombia Holdings S.A.S., Colombia's leading cultivator and producer of dried flower and food- and medicinal-grade cannabis extracts, today reported its unaudited financial results for the three months ended June 30, 2026.Q1 HighlightsRevenue increased to $1.4 million for the quarter, compared with $0.3...</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
-        <v>AnySearch Tops Product Hunt Weekly Leaderboard as AI Search Infrastructure Gains Momentum</v>
+        <v>PLNT INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Planet Fitness (PLNT) Investors of Securities Class Action Lawsuit Deadline on September 14, 2026</v>
       </c>
       <c r="B910" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C910" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D910" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E910" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/anysearch-tops-product-hunt-weekly-leaderboard-as-ai-search-infrastructure-gains-momentum/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311829/PLNT-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Planet-Fitness-PLNT-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-14-2026</v>
       </c>
       <c r="F910" t="str">
-        <v/>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Planet Fitness To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Planet Fitness between November 6, 2025, and May 6, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>Cosmos Health Share Buyback Expands to 4.49 Million Shares; Continues Open Market Repurchases</v>
+        <v>Shareholders of Fractyl Health, Inc. (GUTS): Protect Your Rights Before ...</v>
       </c>
       <c r="B911" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C911" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D911" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E911" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327211/0/en/Cosmos-Health-Share-Buyback-Expands-to-4-49-Million-Shares-Continues-Open-Market-Repurchases.html</v>
+        <v>https://pr-inside.com/shareholders-of-fractyl-health-inc-guts-protect-your-rights-before-r5217105.htm</v>
       </c>
       <c r="F911" t="str">
-        <v>Cosmos Health has now repurchased a total of approximately 4,488,000 shares for approximately $941,000.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>Ink Films Expands Growing Distribution Catalog with Acquisitions of American Job and Office Killer</v>
+        <v>Kaplan Fox Encourages Hertz Global Holdings, Inc. (HTZ) Investors to Contact the Firm Before the Lead Plaintiff Deadline on September 22, 2026</v>
       </c>
       <c r="B912" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C912" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D912" t="str">
         <v>Finance</v>
       </c>
       <c r="E912" t="str">
-        <v>https://www.prnewswire.com/news-releases/ink-films-expands-growing-distribution-catalog-with-acquisitions-of-american-job-and-office-killer-302825516.html</v>
+        <v>https://www.newsfilecorp.com/release/311289/Kaplan-Fox-Encourages-Hertz-Global-Holdings-Inc.-HTZ-Investors-to-Contact-the-Firm-Before-the-Lead-Plaintiff-Deadline-on-September-22-2026</v>
       </c>
       <c r="F912" t="str">
-        <v>Acclaimed Independent Films Return to Theaters as 30th Anniversary Releases, Expanding Ink's Curated Distribution Slate LAS VEGAS, July 14, 2026 /PRNewswire/ -- Ink Films continues to grow its library of acclaimed independent, international, and repertory cinema with the acquisition of...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Hertz Global Holdings, Inc. ("Hertz" or the "Company") (NASDAQ: HTZ) on behalf of investors that purchased or otherwise acquired Hertz common stock between May 7, 2026 and June 23, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Hertz and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>Peepers and Christina Lauren Team Up for a Curated Collection of Eyewear Inspired by Romance</v>
+        <v>UWMC INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds UWM Holdings (UWMC) Investors of Securities Class Action Lawsuit Deadline on October 12, 2026</v>
       </c>
       <c r="B913" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C913" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D913" t="str">
         <v/>
       </c>
       <c r="E913" t="str">
-        <v>https://www.prnewswire.com/news-releases/peepers-and-christina-lauren-team-up-for-a-curated-collection-of-eyewear-inspired-by-romance-302825514.html</v>
+        <v>https://www.newsfilecorp.com/release/311831/UWMC-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-UWM-Holdings-UWMC-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-October-12-2026</v>
       </c>
       <c r="F913" t="str">
-        <v>The New York Times bestselling author duo and the chic and affordable eyewear brand introduce a curation of readers and sunglasses in celebration of the publication of Christina Lauren's latest book, The Romance Revival. MICHIGAN CITY, Ind., July 14, 2026 /PRNewswire/ -- Peepers by...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In UWM To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in UWM between March 9, 2026 and August 5, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. - August 28,...</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>Hacksaw Gaming Launches in Buenos Aires City With Betano</v>
+        <v>Lost Money on Photronics, Inc. (PLAB)? Contact Levi &amp; Korsinsky to ...</v>
       </c>
       <c r="B914" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C914" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D914" t="str">
-        <v>Gaming</v>
+        <v>Finance</v>
       </c>
       <c r="E914" t="str">
-        <v>https://pr-inside.com/hacksaw-gaming-launches-in-buenos-aires-city-with-betano-r5201035.htm</v>
+        <v>https://pr-inside.com/lost-money-on-photronics-inc-plab-contact-levi-korsinsky-to-r5217103.htm</v>
       </c>
       <c r="F914" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 14, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming has partnered with Betano, the leading sports betting and online gaming brand owned by Kaizen Gaming, to launch in the newly licensed jurisdiction of Buenos Aires City on July 14th. As part of the agreement, Betano will become Hacksaw Gaming's exclusive launch partner in Buenos Aires City for an initial one-month period, reinforcing the strong relationship between the two companies. Through the partnership, Betano customers in Buenos Aires City will gain access to Hacksaw Gaming's entertaining and innovative portfolio of slots and instant win titles. Operated by Kaizen ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. that ..</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>VRRM Investors Have Opportunity to Lead Verra Mobility Corporation Securities Fraud Lawsuit</v>
+        <v>Securities Class Action Lawsuit Filed Against Rackspace Technology, ...</v>
       </c>
       <c r="B915" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C915" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D915" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E915" t="str">
-        <v>https://www.prnewswire.com/news-releases/vrrm-investors-have-opportunity-to-lead-verra-mobility-corporation-securities-fraud-lawsuit-302825385.html</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-rackspace-technology-r5217102.htm</v>
       </c>
       <c r="F915" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ: VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>Intermountain Health Dermatologist Discusses New FDA-Approved Sunscreen Ingredient</v>
+        <v>Class Action Lawsuit Filed: iTonic Holdings Ltd. f/k/a Pheton Holdings ...</v>
       </c>
       <c r="B916" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C916" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D916" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E916" t="str">
-        <v>https://www.prunderground.com/intermountain-health-dermatologist-discusses-new-fda-approved-sunscreen-ingredient/00388638/</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-itonic-holdings-ltd-fka-pheton-holdings-r5217101.htm</v>
       </c>
       <c r="F916" t="str">
-        <v>No matter the ingredient, Intermountain Health Dermatologists still emphasize importance of broad-spectrum sunscreens to protect from both UVA and UVB rays. The post Intermountain Health Dermatologist Discusses New FDA-Approved Sunscreen Ingredient first appeared on</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. (NASDAQ:ITOC) securities. If you suffered a loss on your iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of ..</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>Investors in Zoetis Inc. (ZTS): Protect Your Rights - Contact Levi ...</v>
+        <v>Levi &amp; Korsinsky Notifies Equipmentshare.com Inc. (EQPT) Investors ...</v>
       </c>
       <c r="B917" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C917" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D917" t="str">
         <v>Finance</v>
       </c>
       <c r="E917" t="str">
-        <v>https://pr-inside.com/investors-in-zoetis-inc-zts-protect-your-rights-contact-levi-r5201033.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-equipmentshare-com-inc-eqpt-investors-r5217100.htm</v>
       </c>
       <c r="F917" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Zoetis Inc. (NYSE:ZTS) securities. If you suffered a loss on your Zoetis investment and would like to explore a potential recovery under the federal securities laws, Learn about Zoetis Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Zoetis Inc. that seeks ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Equipmentshare.com Inc. (NASDAQ:EQPT) securities. If you suffered a loss on your Equipmentshare.com Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Equipmentshare.com Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>As AI Agents Scale, Enterprises Demand Execution Control -- Devenex Takes Control</v>
+        <v>Asieris Pharmaceuticals Releases 2026 Semi-Annual Report: Core Product Commercialization Delivers, Entering a Harvest Period as the Company Accelerates Its Transition to Biopharma</v>
       </c>
       <c r="B918" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C918" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D918" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E918" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-ai-agents-scale-enterprises-demand-execution-control--devenex-takes-control-302825506.html</v>
+        <v>https://www.prnewswire.com/news-releases/asieris-pharmaceuticals-releases-2026-semi-annual-report-core-product-commercialization-delivers-entering-a-harvest-period-as-the-company-accelerates-its-transition-to-biopharma-302862756.html</v>
       </c>
       <c r="F918" t="str">
-        <v>LAS VEGAS, July 14, 2026 /PRNewswire/ -- • Inside the world's largest organisations, AI agents are no longer experimental. They are executing in production — modifying financial records, triggering payments, approving workflows, and acting with the full operational authority of the...</v>
+        <v>SHANGHAI, Aug. 28, 2026 /PRNewswire/ -- Asieris Pharmaceuticals today released its 2026 Semi-Annual Report, showing comprehensive progress across all business segments. With the gradual realization of commercial launch and international expansion for its core products, the company is...</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
-        <v>ThreeBestRated® Recognizes Plano Plumbing &amp;#038; Leak Detection for Delivering Trusted Plumbing Services Across North Texas</v>
+        <v>BRC Group Holdings, Inc. Announces Full Redemption of 6.50% Senior Notes Due 2026</v>
       </c>
       <c r="B919" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C919" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D919" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E919" t="str">
-        <v>https://www.prunderground.com/threebestrated-recognizes-plano-plumbing-leak-detection-for-delivering-trusted-plumbing-services-across-north-texas/00388591/</v>
+        <v>https://www.prnewswire.com/news-releases/brc-group-holdings-inc-announces-full-redemption-of-6-50-senior-notes-due-2026--302862584.html</v>
       </c>
       <c r="F919" t="str">
-        <v>Plumbing problems rarely happen at a convenient time. Whether it is a hidden slab leak damaging a home's foundation, or a burst pipe disrupting daily life, homeowners often face costly repairs, water damage, and uncertainty when plumbing systems fail. Many residents also struggle to find reliable plumbing professionals who are licensed, experienced, and capable of... Read more » The post ThreeBestRatedÂ® Recognizes Plano Plumbing &amp;amp; Leak Detection for Delivering Trusted Plumbing Services Across North Texas first appeared on</v>
+        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- BRC Group Holdings, Inc. (Nasdaq: RILY) ("BRC" or the "Company") today announced that it has called for the full redemption equal to $142,137,375 aggregate principal amount of its 6.50% Senior Notes due 2026 (the "Notes") on September 29, 2026...</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>Debevoise Expands Fund Finance Practice with the Return of Zahra Sowder as Partner</v>
+        <v>Class Action Lawsuit Filed: Pentair plc (PNR) - Join by October 2, ...</v>
       </c>
       <c r="B920" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C920" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D920" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E920" t="str">
-        <v>https://www.prnewswire.com/news-releases/debevoise-expands-fund-finance-practice-with-the-return-of-zahra-sowder-as-partner-302825501.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-pentair-plc-pnr-join-by-october-r5217099.htm</v>
       </c>
       <c r="F920" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Debevoise &amp; Plimpton LLP announced today that Zahra Sowder has joined the firm as a partner in its Fund Finance practice in New York. Ms. Sowder advises private funds and financial institutions on a broad range of complex fund financing...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc that ..</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>NASA Astronaut Anil Menon, Crewmates Arrive at Space Station</v>
+        <v>Securities Lawsuit Alert: Planet Fitness, Inc. (PLNT) - Contact Levi ...</v>
       </c>
       <c r="B921" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C921" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D921" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E921" t="str">
-        <v>https://www.nasa.gov/news-release/nasa-astronaut-anil-menon-crewmates-arrive-at-space-station/</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-planet-fitness-inc-plnt-contact-levi-r5217097.htm</v>
       </c>
       <c r="F921" t="str">
-        <v>NASA astronaut Anil Menon, along with Roscosmos cosmonauts Pyotr Dubrov and Anna Kikina, arrived safely at the International Space Station Tuesday, bringing the orbiting laboratory’s crew to 10 for about the next two weeks. The trio launched aboard the Soyuz MS-29 spacecraft at 10:47 a.m. EDT (7:47 p.m. local time) from the Baikonur Cosmodrome in [&amp;#8230;]</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet Fitness, ..</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>KuCoin et Tomorrowland dévoilent la scène Celestia, incarnant une vision commune de confiance, de découverte et de transformation pour l'édition 2026 de Tomorrowland en Belgique</v>
+        <v>September 8, 2026 Deadline Approaching: Join Class Action Against Megan ...</v>
       </c>
       <c r="B922" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C922" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D922" t="str">
-        <v>Crypto</v>
+        <v>Finance</v>
       </c>
       <c r="E922" t="str">
-        <v>https://www.prnewswire.com/news-releases/kucoin-et-tomorrowland-devoilent-la-scene-celestia-incarnant-une-vision-commune-de-confiance-de-decouverte-et-de-transformation-pour-ledition-2026-de-tomorrowland-en-belgique-302825500.html</v>
+        <v>https://pr-inside.com/september-8-2026-deadline-approaching-join-class-action-against-megan-r5217096.htm</v>
       </c>
       <c r="F922" t="str">
-        <v>PROVIDENCIALES, Îles Turques-et-Caïques, 14 juillet 2026 /PRNewswire/ -- KuCoin, l'une des principales plateformes crypto mondiales fondée sur la confiance, a officiellement dévoilé aujourd'hui la scène Celestia Stage, une toute nouvelle expérience immersive qui sera présentée au festival...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased or ..</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>EV Charging Station Market Size, Share &amp; Trends [2026-2033]</v>
+        <v>Faeth Therapeutics Announces Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B923" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C923" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D923" t="str">
-        <v>Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E923" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/ev-charging-station-market-size-share-trends-20262033/?source=barchart</v>
+        <v>https://finance.yahoo.com/healthcare/articles/faeth-therapeutics-announces-inducement-grants-113000373.html</v>
       </c>
       <c r="F923" t="str">
-        <v/>
+        <v>AUSTIN, Texas, August 28, 2026--Faeth Therapeutics, Inc. (Nasdaq: FTH) today announced that the Compensation Committee of Faeth’s Board of Directors granted three new employees options to purchase an aggregate of 94,000 shares of the Company’s common stock in connection with their employment (collectively, the "Option Awards"). The Option Awards were granted effective August 25, 2026, pursuant to the Company’s 2026 Inducement Plan as a material inducement to the individuals entering employment w</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
-        <v>Customer Information System Market to Reach $3.26 Billion by 2030, Fueled by Smart Grid Modernization | Exclusive Report by MarketsandMarkets™</v>
+        <v>Kazia Therapeutics Limited Announces Pricing of Up to $120 Million Public Offering</v>
       </c>
       <c r="B924" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C924" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D924" t="str">
-        <v>Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E924" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/customer-information-system-market-to-reach-326-billion-by-2030-fueled-by-smart-grid-modernization-exclusive-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/kazia-therapeutics-limited-announces-pricing-of-up-to-120-million-public-offering-302862579.html</v>
       </c>
       <c r="F924" t="str">
-        <v/>
+        <v>SYDNEY, Aug. 28, 2026 /PRNewswire/ -- Kazia Therapeutics Limited (NASDAQ: KZIA) ("Kazia" or the "Company"), an oncology-focused biotechnology company developing therapies that selectively reprogram cancer biology, restore anti-tumor immunity and overcome treatment resistance, today...</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>Application Security Market Size Set to Reach $23.45 Billion by 2031, Growing at 11.5% CAGR | Report by MarketsandMarkets™</v>
+        <v>Mid-America Apartment Communities to Redeem All Outstanding Shares of Its 8.50% Series I Cumulative Redeemable Preferred Stock</v>
       </c>
       <c r="B925" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C925" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D925" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E925" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/application-security-market-size-set-to-reach-2345-billion-by-2031-growing-at-115-cagr-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/mid-america-apartment-communities-to-redeem-all-outstanding-shares-of-its-8-50-series-i-cumulative-redeemable-preferred-stock-302862372.html</v>
       </c>
       <c r="F925" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="926">
+        <v>GERMANTOWN, Tenn., Aug. 28, 2026 /PRNewswire/ -- /PR Newswire/ -- Mid-America Apartment Communities, Inc., or MAA (NYSE: MAA), announced today that it will redeem for cash all of the outstanding shares of MAA's 8.50% Series I Cumulative Redeemable Preferred Stock, or the Series I Shares,...</v>
+      </c>
+    </row>
+    <row r="926" xml:space="preserve">
       <c r="A926" t="str">
-        <v>Power Moves: NXTC, TOON, SHPH, COCH Entry Points Ignite on Major Catalysts</v>
+        <v>Mobius Social Stock Investment Simulation Competition Officially Launches, Registration Now Opens</v>
       </c>
       <c r="B926" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C926" t="str">
-        <v>GetNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D926" t="str">
-        <v/>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E926" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/power-moves-nxtc-toon-shph-coch-entry-points-ignite-on-major-catalysts/?source=barchart</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109568/</v>
+      </c>
+      <c r="F926" t="str" xml:space="preserve">
+        <v xml:space="preserve">Singapore, August 28, 2026 - (ACN Newswire) - The stock investment simulation competition, exclusively sponsored by Mobius Social, officially kicked off today in Singapore. Open to investors aged 18 and above in Singapore, the three-month competition runs from August 28 to November 28 and is expected to attract more than 30,000 participants. To encourage rational investing and scientific strategy, the competition has established a total prize pool of SGD 350,000, with top-performing participants invited to attend an offline awards ceremony in Singapore.
+Scientific Risk Control, Replicating Real Market Dynamics
+The competition adopts a real-market simulation trading format, with each participant receiving USD 100,000 in virtual initial capital. To promote scientific asset allocation and prevent all-in, gambling-style trading, the competition has implemented a dual risk control mechanism:
+- Holdings in any single stock must not exceed 30% of total assets.
+- A 40% maximum drawdown risk control threshold is set; breaching this limit will trigger risk control intervention.
+The event organizers stated: “Through institutional design, we aim to guide investors toward establishing long-term, rational trading habits rather than pursuing short-term windfalls. The 40% drawdown threshold and 30% single-position limit are precisely intended to simulate the risk control standards of professional institutions.”
+Competition Schedule and Participation Rules
+The three-month schedule will cover various market environments, providing a complete testing period for different investment strategies. Participants must complete no fewer than five valid trades throughout the competition and timely assess their positions and risks in response to market changes. Additionally, the “Simulation Analysis Sprint Period” scheduled from September 7 to September 18 will serve as a special challenge segment. During this phase, participants can focus on validating short-term strategies, and performance in this period will be one of the weighted factors in final ranking calculations.
+Participants can complete registration via the official Mobius website and join the official WhatsApp community to receive competition announcements, dynamic updates, and official support in real time. Registration remains open; please refer to the official website for the specific deadline.
+Launch Day Highlights: Offline Investment Exchange Summit Held Simultaneously
+On the competition launch day, the organizers simultaneously held an offline investment exchange summit in Singapore, attracting hundreds of investors. Multiple senior experts in the investment field were present to deliver in-depth presentations on core topics including market trend analysis, stock valuation, technical trading system development, capital flow research, real-world case studies, and risk management systems. Attendees not only gained opportunities for face-to-face exchanges with experts but also gained deeper insight into the thinking frameworks and decision-making logic of institutional investors.
+Empowering Investors: The Long-Term Value of Mobius Social
+As the exclusive sponsor of this competition, Mobius Social is an app that integrates global major stock market data with investment-focused social networking features. The platform provides users with global market information and market exchange services, helping investors understand global market dynamics in a one-stop manner without frequently switching platforms, and share views and experiences with other investors and industry authorities.
+The Mobius Social Competition Committee stated: “Through the combination of ‘high-value prize incentives + realistic simulation exercises + strict risk control mechanisms + community exchange,’ we hope to provide a practical platform for investors of different experience levels, helping participants establish systematic investment decision-making processes, enhance risk awareness, and improve real-world capabilities. This is not just a competition; it is a collective evolution of investment capabilities.”
+For competition details, complete rules, and follow-up event arrangements, please follow the official Mobius website and official WhatsApp community.
+Risk Disclaimer: This competition is a simulation trading activity and does not involve real securities trading. Simulation trading results do not represent actual investment performance, and related content does not constitute investment advice.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>Latest Research on Deployment in the UAV Jammers Market by MarketsandMarkets™</v>
+        <v>TWO Announces Redemption of Series A, Series B and Series C Cumulative Redeemable Preferred Stock</v>
       </c>
       <c r="B927" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C927" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D927" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E927" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/latest-research-on-deployment-in-the-uav-jammers-market-by-marketsandmarkets/?source=barchart</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/two-announces-redemption-series-series-113000974.html</v>
       </c>
       <c r="F927" t="str">
-        <v/>
+        <v>NEW YORK, August 28, 2026--TWO Announces Redemption of Series A, Series B and Series C Cumulative Redeemable Preferred Stock</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
-        <v>VisualLogix refuerza su presencia europea mediante la adquisición de refyne Group</v>
+        <v>XCMG presenta la primera grúa de anillo del mundo con una capacidad de 14.000 toneladas</v>
       </c>
       <c r="B928" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C928" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D928" t="str">
         <v/>
       </c>
       <c r="E928" t="str">
-        <v>https://www.prnewswire.com/news-releases/visuallogix-refuerza-su-presencia-europea-mediante-la-adquisicion-de-refyne-group-302825498.html</v>
+        <v>https://www.prnewswire.com/news-releases/xcmg-presenta-la-primera-grua-de-anillo-del-mundo-con-una-capacidad-de-14-000-toneladas-302862752.html</v>
       </c>
       <c r="F928" t="str">
-        <v>-VisualLogix refuerza su presencia europea y su cartera de software de ingeniería mediante la adquisición de refyne Group NUEVA YORK, 14 de julio de 2026 /PRNewswire/ -- VisualLogix anunció hoy la adquisición de refyne Group, ampliando así su plataforma global de software de ingeniería y...</v>
+        <v>XCMG presenta la primera grúa de anillo del mundo con una capacidad de 14.000 toneladas, redefiniendo el levantamiento de cargas ultrapesadas XUZHOU, China, 28 de agosto de 2026 /PRNewswire/ -- XCMG informó que la primera unidad principal de la primera grúa de anillo del mundo, con una...</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>Lost Money on PicS N.V. (PICS)? Contact Levi &amp; Korsinsky Before August ...</v>
+        <v>Class Action Lawsuit Filed Against GoDaddy Inc. (GDDY) - Recover Losses ...</v>
       </c>
       <c r="B929" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C929" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D929" t="str">
         <v>Finance</v>
       </c>
       <c r="E929" t="str">
-        <v>https://pr-inside.com/lost-money-on-pics-n-v-pics-contact-levi-korsinsky-before-august-r5201031.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-godaddy-inc-gddy-recover-losses-r5217094.htm</v>
       </c>
       <c r="F929" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PicS N.V. (NASDAQ:PICS) securities. If you suffered a loss on your PicS N.V. investment and would like to explore a potential recovery under the federal securities laws, Learn about PicS N.V. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of all persons or entities ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. that ..</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
-        <v>Estimating Edge Explores the Connection Between Estimating and Construction ...</v>
+        <v>Securities Fraud Class Action Filed Against Insulet Corporation (PODD) ...</v>
       </c>
       <c r="B930" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C930" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D930" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E930" t="str">
-        <v>https://pr-inside.com/estimating-edge-explores-the-connection-between-estimating-and-construction-r5201030.htm</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-insulet-corporation-podd-r5217093.htm</v>
       </c>
       <c r="F930" t="str">
-        <v>(PR-inside.com) BOYNTON BEACH, FL / ACCESS Newswire / July 14, 2026 /Estimating Edge, developer of the leading takeoff &amp; estimating software, The EDGE®, and a part of Foundation Software's business portfolio, has published a new resource, "The EDGE Users: Exploring SafetyHQ® for Construction Safety Management Software," to help specialty trade contractors understand how construction safety management software fits alongside their existing estimating tools. The resource introduces The EDGE's sister product, SafetyHQ, a safety management solution built for construction contractors. Where The EDGE supports the preconstruction side of the business with digital bidding for specialty contractors, SafetyHQ covers what happens once a project is ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation that ..</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
-        <v>Estimating Edge Explores the Connection Between Estimating and Construction Safety Management</v>
+        <v>Join Class Action to Recover Losses from Wise Group plc (WSE) - Contact ...</v>
       </c>
       <c r="B931" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C931" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D931" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E931" t="str">
-        <v>https://www.newswire.com/news/estimating-edge-explores-the-connection-between-estimating-and-construction</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-wise-group-plc-wse-contact-r5217092.htm</v>
       </c>
       <c r="F931" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
-        <v>Skilled Nursing Care Explained in HelloNation Article Featuring Senior Care Expert Rachel Baker</v>
+        <v>Join Class Action to Recover Losses from ARS Pharmaceuticals, Inc. ...</v>
       </c>
       <c r="B932" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C932" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D932" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E932" t="str">
-        <v>https://www.prnewswire.com/news-releases/skilled-nursing-care-explained-in-hellonation-article-featuring-senior-care-expert-rachel-baker-302825492.html</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-ars-pharmaceuticals-inc-r5217091.htm</v>
       </c>
       <c r="F932" t="str">
-        <v>The article outlines key signs families should recognize when home care support is no longer enough for a loved one's safety and health. MASSILLON, Ohio, July 14, 2026 /PRNewswire/ -- What are the clear signs that a loved one may need skilled nursing care rather than continuing home care...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ARS Pharmaceuticals, Inc. (NASDAQ:SPRY) securities. If you suffered a loss on your ARS Pharmaceuticals investment and would like to explore a potential recovery under the federal securities laws, Learn about ARS Pharmaceuticals Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ARS Pharmaceuticals, ..</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>Del-Air Heating, Air Conditioning, Plumbing and Electrical Nominated for Orlando's Best Awards; Customers Encouraged to Vote Today Through July 30!</v>
+        <v>Securities Lawsuit Alert: HDFC Bank Limited (HDB) Investors - Contact ...</v>
       </c>
       <c r="B933" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C933" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D933" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E933" t="str">
-        <v>https://www.prnewswire.com/news-releases/del-air-heating-air-conditioning-plumbing-and-electrical-nominated-for-orlandos-best-awards-customers-encouraged-to-vote-today-through-july-30-302825488.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-hdfc-bank-limited-hdb-investors-contact-r5217090.htm</v>
       </c>
       <c r="F933" t="str">
-        <v>ORLANDO, Fla., July 14, 2026 /PRNewswire/ -- Del-Air Heating, Air Conditioning, Plumbing and Electrical is proud to announce that its Orlando-area locations have been named nominees in the 2026 Orlando's Best Awards, recognizing outstanding local businesses across Central Florida....</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>Savings of Up to 80% Drive Record Dental Travel to Mexico, 660,000 Monthly Border Crossings, MexicoSmile Finds</v>
+        <v>Capricor Therapeutics, Inc. (CAPR) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B934" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C934" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D934" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E934" t="str">
-        <v>https://www.prnewswire.com/news-releases/savings-of-up-to-80-drive-record-dental-travel-to-mexico-660-000-monthly-border-crossings-mexicosmile-finds-302825485.html</v>
+        <v>https://pr-inside.com/capricor-therapeutics-inc-capr-class-action-lawsuit-levi-korsinsky-r5217089.htm</v>
       </c>
       <c r="F934" t="str">
-        <v>Cost savings of 50% to 80% are the dominant driver of dental tourism per a 2025 Journal of International Oral Health systematic review; 660,000 crossing in December 2023 (Statista). MERIDA, Yucatan, July 14, 2026 /PRNewswire/ -- MexicoSmile Dental Tourism Clinic , a popular dental center...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>Pavlus Travel &amp;amp; Cruise Posts Strong Luxury Travel Results, Identifies Emerging Travel Trends for 2027 Vacations</v>
+        <v>Lost Money on Intuit Inc. (INTU)? Contact Levi &amp; Korsinsky to Join ...</v>
       </c>
       <c r="B935" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C935" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D935" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E935" t="str">
-        <v>https://www.prnewswire.com/news-releases/pavlus-travel--cruise-posts-strong-luxury-travel-results-identifies-emerging-travel-trends-for-2027-vacations-302825470.html</v>
+        <v>https://pr-inside.com/lost-money-on-intuit-inc-intu-contact-levi-korsinsky-to-join-r5217088.htm</v>
       </c>
       <c r="F935" t="str">
-        <v>ALBUQUERQUE, N.M., July 14, 2026 /PRNewswire/ -- "Midway through 2026 and heading toward 2027, Pavlus Travel &amp; Cruises is seeing phenomenal luxury travel demand," says Craig S. Pavlus, founder and CEO, Pavlus Travel &amp; Cruise, one of the U.S.' largest independent travel agencies and a...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. that ..</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>Perth Commercial Electrician Always Electrical Flags Compliance Testing Backlog</v>
+        <v>October 13, 2026 Deadline: Join Class Action Lawsuit Against UWM Holdings ...</v>
       </c>
       <c r="B936" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C936" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D936" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E936" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/perth-commercial-electrician-always-electrical-flags-compliance-testing-backlog/?source=barchart</v>
+        <v>https://pr-inside.com/october-13-2026-deadline-join-class-action-lawsuit-against-uwm-holdings-r5217087.htm</v>
       </c>
       <c r="F936" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>Hubble Sees Crimson Cloud and Stars</v>
+        <v>Did You Lose Money on Hertz Global Holding, Inc. (HTZ)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B937" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C937" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D937" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E937" t="str">
-        <v>https://www.nasa.gov/image-article/hubble-sees-crimson-cloud-and-stars/</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-hertz-global-holding-inc-htz-levi-korsinsky-r5217085.htm</v>
       </c>
       <c r="F937" t="str">
-        <v>Blue and white stars shine brilliantly against a crimson background of glowing gas in this July 3, 2026, image of stellar nursery LH 95 from NASA’s&amp;#160;Hubble Space Telescope. LH 95 is a region in the&amp;#160;Large Magellanic Cloud, a dwarf galaxy that orbits the Milky Way. Low-mass infant stars live alongside massive blue giant stars in [&amp;#8230;]</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>Duke Energy announces dividend payments to shareholders</v>
+        <v>Lost Money on The Simply Good Foods Company (SMPL)? Contact Levi &amp; ...</v>
       </c>
       <c r="B938" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C938" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D938" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E938" t="str">
-        <v>https://www.prnewswire.com/news-releases/duke-energy-announces-dividend-payments-to-shareholders-302825463.html</v>
+        <v>https://pr-inside.com/lost-money-on-the-simply-good-foods-company-smpl-contact-levi-r5217084.htm</v>
       </c>
       <c r="F938" t="str">
-        <v>CHARLOTTE, N.C., July 14, 2026 /PRNewswire/ -- Duke Energy (NYSE: DUK) today declared a quarterly cash dividend on its common stock of $1.085 per share, an increase of $0.02. This dividend is payable on September 16, 2026, to shareholders of record at the close of business on August 14,...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class ..</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>From GLP-1 skepticism and skin health to Apple Watch and Oura loyalty -- 1,400 young consumers talk Health &amp;amp; Wellness on Cafeteria</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds AEVEX Corp. (AVEX) Investors ...</v>
       </c>
       <c r="B939" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C939" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D939" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E939" t="str">
-        <v>https://www.prweb.com/releases/from-glp-1-skepticism-and-skin-health-to-apple-watch-and-oura-loyalty--1-400-young-consumers-talk-health--wellness-on-cafeteria-302825386.html</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-aevex-corp-avex-investors-r5217083.htm</v>
       </c>
       <c r="F939" t="str">
-        <v>The interactive report pulled together 240 hours of in-app, private text and voice notes about what Gen Next spends, what (and who) they trust, and which products start to feel like a scam. NEW YORK, July 14, 2026 /PRNewswire-PRWeb/ -- Cafeteria, the only consumer intelligence platform...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of all ..</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>Nordic American Tankers Ltd (NYSE: NAT) – Excellent business conditions for NAT</v>
+        <v>REGN LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Regeneron Pharmaceuticals, ...</v>
       </c>
       <c r="B940" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C940" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D940" t="str">
         <v>Finance</v>
       </c>
       <c r="E940" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327204/0/en/Nordic-American-Tankers-Ltd-NYSE-NAT-Excellent-business-conditions-for-NAT.html</v>
+        <v>https://pr-inside.com/regn-lawsuit-alert-levi-korsinsky-notifies-regeneron-pharmaceuticals-r5217082.htm</v>
       </c>
       <c r="F940" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Regeneron Pharmaceuticals, Inc. (NASDAQ:REGN) securities. If you suffered a loss on your Regeneron investment and would like to explore a potential recovery under the federal securities laws, Learn about Regeneron Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Regeneron Pharmaceuticals, Inc. that ..</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
-        <v>West Virginia American Water Opens Firefighting Grant Program to Support Local Departments</v>
+        <v>Lost Money on Primoris Services Corporation (PRIM)? Contact Levi &amp; ...</v>
       </c>
       <c r="B941" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C941" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D941" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E941" t="str">
-        <v>https://www.prnewswire.com/news-releases/west-virginia-american-water-opens-firefighting-grant-program-to-support-local-departments-302825477.html</v>
+        <v>https://pr-inside.com/lost-money-on-primoris-services-corporation-prim-contact-levi-r5217081.htm</v>
       </c>
       <c r="F941" t="str">
-        <v>CHARLESTON, W.Va., July 14, 2026 /PRNewswire/ -- From replacing critical equipment to supporting training needs, West Virginia American Water is continuing to support local firefighters by opening applications for the 2026 Firefighting Support Grant Program. "Fire Departments are on the...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>As Superintendents Return to Office, Avel eCare Highlights the School ...</v>
+        <v>Eucalyptus Resources Issues Letter to Shareholders Calling for an Upgrade of the Board of TNR Gold</v>
       </c>
       <c r="B942" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C942" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D942" t="str">
-        <v>Healthcare, Education</v>
+        <v/>
       </c>
       <c r="E942" t="str">
-        <v>https://pr-inside.com/as-superintendents-return-to-office-avel-ecare-highlights-the-school-r5201029.htm</v>
+        <v>https://www.prnewswire.com/news-releases/eucalyptus-resources-issues-letter-to-shareholders-calling-for-an-upgrade-of-the-board-of-tnr-gold-302862542.html</v>
       </c>
       <c r="F942" t="str">
-        <v>(PR-inside.com) Avel eCare's Virtual Health System Connects School Staff to Experienced Nurses in Real Time, Closing Coverage Gaps for Students SIOUX FALLS, SD / ACCESS Newswire / July 14, 2026 / As superintendents and administrators return to their offices to prepare for the coming school year, many are once again confronting a persistent and often under-discussed problem: the majority of schools do not have consistent access to a school nurse. In their absence, office staff, teachers, and administrators are frequently left to manage health situations they are not trained or equipped to handle. Avel eCare, the Virtual Health System that has set the ..</v>
+        <v>It's time to convert TNR Gold from a "family business" run by and for the benefit of the Klip family into a serious, professional, royalty company run for the benefit of all shareholders Each nominee represents a significant upgrade, bringing executive and public board experience,...</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>Robert P. Graves Chronicles a Journey Through Trauma, Homosexuality, Bipolar Disorder, and Healing in His Memoir “I, Rob Graves”</v>
+        <v>Karkariya Mawlid 2026 Unites Seekers from Four Continents in Devotion, Humanitarian Service, and Scholarship</v>
       </c>
       <c r="B943" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C943" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D943" t="str">
         <v/>
       </c>
       <c r="E943" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357642</v>
+        <v>https://www.pr.com/press-release/977739</v>
       </c>
       <c r="F943" t="str">
-        <v>In his memoir, &amp;#8220;I, Rob Graves: My Struggle with Childhood Trauma, Homosexuality, and Bipolar Disorder,&amp;#8221; Robert P. Graves opens up about a life journey filled with adversity, self-discovery, and healing. Growing up in the 1970s and 1980s, Graves faced significant childhood trauma, and a sense of isolation that shaped his early years. As he grappled with his sexuality, he encountered emotional and psychological challenges that lingered into adulthood. His story sheds light on struggles w... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357642</v>
+        <v>Al-Karkari Institute highlights the Eighth International Week of Sufism, held by the Karkariya order in Al-Aaroui, Morocco, for the Mawlid of 1448 AH / 2026. Under the theme "Ihsani Guidance for Building Food Security and Economic Stability," seekers from the United States, Canada, France, Egypt, Tunisia, Jordan and Saudi Arabia joined a night of remembrance, an international blood donation drive, and a conference on the [PR.com]</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>Securities Lawsuit Alert: BitGo Holdings, Inc. (BTGO) Investors - Contact ...</v>
+        <v>Hub Group, Inc. (HUBG) Class Action Lawsuit: Levi &amp; Korsinsky Reminds ...</v>
       </c>
       <c r="B944" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C944" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D944" t="str">
         <v>Finance</v>
       </c>
       <c r="E944" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-bitgo-holdings-inc-btgo-investors-contact-r5201028.htm</v>
+        <v>https://pr-inside.com/hub-group-inc-hubg-class-action-lawsuit-levi-korsinsky-reminds-r5217079.htm</v>
       </c>
       <c r="F944" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired BitGo Holdings, Inc. (NYSE:BTGO) securities. If you suffered a loss on your BitGo Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about BitGo Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>IONS SHAREHOLDER INVESTIGATION: Levi &amp; Korsinsky Investigates Ionis ...</v>
+        <v>How People Analytics Is Powering the Future of Workforce Decision-Making</v>
       </c>
       <c r="B945" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C945" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D945" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E945" t="str">
-        <v>https://pr-inside.com/ions-shareholder-investigation-levi-korsinsky-investigates-ionis-r5201027.htm</v>
+        <v>https://news.sap.com/2026/08/people-analytics-powering-workforce-decision-making/</v>
       </c>
       <c r="F945" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into Ionis Pharmaceuticals, Inc. ("Ionis Pharmaceuticals, Inc.") (NASDAQ:IONS) concerning potential violations of the federal securities laws. Ionis Pharmaceuticals shares were falling more than 20% on July 9, 2026, after the Company disclosed that its Phase-3 CARDIO-TTRansform trial failed to meet its primary endpoint. The investigation concerns whether the Company's prior public statements regarding the CARDIO-TTRansform program aligned with the trial's ultimate outcome. On November 6, 2024, CEO Brett Monia stated on the Company's Q3 2024 earnings call that the ..</v>
+        <v>People analytics is evolving from a reporting function into a strategic capability.</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>GlucoLife Plus Blood Sugar Review 2026: Is This the Daily Support Formula Buyers Have Been Searching For?</v>
+        <v>La FDA aprueba Mounjaro (tirzepatida) de Lilly para reducir el riesgo cardiovascular en adultos con diabetes tipo 2</v>
       </c>
       <c r="B946" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C946" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D946" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E946" t="str">
-        <v>https://www.newswire.com/news/glucolife-plus-blood-sugar-review-2026-is-this-the-daily-support-formula-buyers</v>
+        <v>https://www.prnewswire.com/news-releases/la-fda-aprueba-mounjaro-tirzepatida-de-lilly-para-reducir-el-riesgo-cardiovascular-en-adultos-con-diabetes-tipo-2-843973142.html</v>
       </c>
       <c r="F946" t="str">
-        <v>As more consumers explore daily blood sugar wellness support in 2026, this GlucoLife Plus review examines the brand-stated eight-ingredient formula, current Australian pricing, 30-day guarantee, and the practical details that may help buyers decide whether it matches what they want from a daily routine.</v>
+        <v>Mounjaro es el primer y único agonista de los receptores GIP y GLP-1 que ha demostrado reducir el riesgo de ataque al corazón, derrame cerebral o muerte cardiovascular en adultos con diabetes tipo 2 y con alto riesgo de sufrir dichos eventos, además de sus beneficios consolidados en lo...</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>THE HISTORIC ALEX THEATRE BEGINS ITS NEXT CENTURY WITH A RETURN TO ITS CINEMATIC ROOTS</v>
+        <v>Redwood Software, qui orchestre l'entreprise, du cloud hybride à l'IA agentique, a été désignée « Leader » pour la troisième année consécutive dans le Magic Quadrant™ 2026 de Gartner® consacré aux plateformes d'orchestration et d'automatisation des services</v>
       </c>
       <c r="B947" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C947" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D947" t="str">
-        <v/>
+        <v>SaaS</v>
       </c>
       <c r="E947" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-historic-alex-theatre-begins-its-next-century-with-a-return-to-its-cinematic-roots-302824452.html</v>
+        <v>https://www.prnewswire.com/news-releases/redwood-software-qui-orchestre-lentreprise-du-cloud-hybride-a-lia-agentique-a-ete-designee--leader--pour-la-troisieme-annee-consecutive-dans-le-magic-quadrant-2026-de-gartner-consacre-aux-plateformes-dorchestration-et-d-302862743.html</v>
       </c>
       <c r="F947" t="str">
-        <v>Presenting Christopher Nolan's The Odyssey in newly installed 70mm large format film projection. After a 35 year absence from first-run studio films, this transformative 70mm special engagement marks the beginning of the Glendale theatre's reemergence as one of Southern California's...</v>
+        <v>Faits marquants Redwood Software a été désignée « Leader » pour la troisième année consécutive dans le Magic Quadrant™ 2026 de Gartner® consacré aux plateformes d'orchestration et d'automatisation des services (SOAP), se classant en tête dans le domaine de l'exhaustivité de la vision....</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>Vadzo Introduces an Insurance Telematics Camera with Onsemi AR0521 Sensor for Evidence-Grade Accident Reconstruction</v>
+        <v>Electrician in Dublin Expands Reliable Electrical Services for Homes and Businesses</v>
       </c>
       <c r="B948" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C948" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D948" t="str">
-        <v>Automotive</v>
+        <v/>
       </c>
       <c r="E948" t="str">
-        <v>https://www.newswire.com/news/vadzo-introduces-an-insurance-telematics-camera-with-onsemi-ar0521-22803338</v>
+        <v>https://express-press-release.net/news/2026/08/28/1769733</v>
       </c>
       <c r="F948" t="str">
-        <v>Vadzo's Falcon-521CRS is a 5MP color USB 3.0 Camera insurance telematics camera built on the Onsemi AR0521 sensor, delivering resolution with high dynamic range, LED flicker mitigation, and low-noise color output over a UVC-compliant USB 3.0 interface. Designed for embedded vision engineers and OEM developers building vehicle-mounted evidence recording systems, the camera addresses the three primary imaging failure modes in dashcam deployments: headlight-to-road luminance contrast in night scenes, LED traffic signal duty-cycle dropout, and motion blur under low-light high-speed conditions. The 38mm x 38mm board integrates directly into dashcam enclosures and fleet telematics hardware without custom driver development.</v>
+        <v>Dublin, Ireland , 2026-08-28 — /EPR Network/ — EMG Electrical Ltd is expanding its electrical services to support homeowners, landlords, and businesses across Dublin. The [read full press release...]</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>“Consorting the Muse in Her Upstairs Office” by Ralph Bowers</v>
+        <v>CORRECTION FROM SOURCE: Eshbal Reports First-Half 2026 Revenue of US$8.8 Million, Up 30% Year-Over-Year</v>
       </c>
       <c r="B949" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C949" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D949" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E949" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357176</v>
+        <v>https://www.newsfilecorp.com/release/311946/CORRECTION-FROM-SOURCE-Eshbal-Reports-FirstHalf-2026-Revenue-of-US8.8-Million-Up-30-YearOverYear</v>
       </c>
       <c r="F949" t="str">
-        <v>An unforgettable collection of poems born from love, loss, faith, and wonder. Written over four decades, these lyrical reflections transform grief into grace and memory into music, inviting readers to pause, reflect, and rediscover the beauty that endures within the human spirit. - - Ralph Bowers has faithfully served the Muse, transforming a lifetime of study and the profound loss of his beloved sister, Viki, into poetry of grace, resilience, and hope. Inspired by the spirit of John Keat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357176</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Eshbal Functional Food Inc. (TSXV: ESBL) ("Eshbal" or the "Company") today announced its financial results for the three and six months ended June 30, 2026. The Company is issuing this amended news release to include additional second-quarter financial information that was omitted from its August 27, 2026 news release.Eshbal reported revenue of US$8.76 million for the first six months of 2026, an increase of 30.4% compared with US$6.72...</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>67% of Americans Fear Outliving Savings as Rollover Workshop Launches</v>
+        <v>Huawei, Gartner®'ın 2026 Kurumsal Depolama Platformları Magic Quadrant™ raporunda lider olarak gösterildi</v>
       </c>
       <c r="B950" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C950" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D950" t="str">
         <v/>
       </c>
       <c r="E950" t="str">
-        <v>https://www.prnewswire.com/news-releases/67-of-americans-fear-outliving-savings-as-rollover-workshop-launches-302825475.html</v>
+        <v>https://www.prnewswire.com/news-releases/huawei-gartnern-2026-kurumsal-depolama-platformlar-magic-quadrant-raporunda-lider-olarak-gosterildi-302862736.html</v>
       </c>
       <c r="F950" t="str">
-        <v>Financial strategist Nathan Alexander launches a virtual one-day workshop on July 25 to help adults in their mid-40s and early 50s navigate IRA and 401k rollovers using six strategic rules. JACKSONVILLE, Fla., July 14, 2026 /PRNewswire/ -- According to the 2026 Allianz Annual Retirement...</v>
+        <v>Özet Huawei, Gartner®'ın 2026 Kurumsal Depolama Platformları için Magic Quadrant™ raporunda lider olarak kabul gösterildi. Huawei OceanStor Veri Depolama, yüksek verimli ve birleşik bir yapay zeka veri platformu, üstün kapasite yoğunluğu ve enerji verimliliği ile geleceğe dönük veri...</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
-        <v>AMRADNET UK now in the UK!</v>
+        <v>Impact Communications and Fifteen Impact Clients Named Finalists in 2026 Wealthies and Luminaries Awards Programs</v>
       </c>
       <c r="B951" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C951" t="str">
-        <v>Pressat</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D951" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E951" t="str">
-        <v>https://pressat.co.uk/releases/amradnet-uk-now-in-the-uk-c970fd76f9743f23b5890e52411fb777/</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/impact-communications-fifteen-impact-clients-110500600.html</v>
       </c>
       <c r="F951" t="str">
-        <v>Tuesday 14 July, 2026 The UK does not need another teleradiology vendor. It needs diagnostic capacity partners who can help NHS Trusts and hospitals move patients from scan to answer faster.AMRADNET is launching in the UK with a different radiology offering that goes beyond teleradiology reporting and encompasses scanning, interventional support, and CDC partnership pathways to help reduce delays and deliver better outcomes. With 22 years of U.S. and international radiology experience, the company has supported care across a wide range of clinical settings, including hospitals, imaging centres, urgent care, nursing and rehabilitation facilities, outpatient practices, and complex care environments. Having completed several million studies across multiple modalities and exam types, it unders</v>
+        <v>LEAWOOD, Kan., August 28, 2026--Impact Communications, a full-service marketing and PR agency exclusively serving wealthtech, financial services, and independent financial advisory firms, today announced that it has been named a finalist in both the 2026 Wealth Management Industry Awards (the "Wealthies") and the 2026 ThinkAdvisor Luminaries Awards – two of the most prominent and respected awards programs in the wealth management industry.</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>Spinogenix Reports Positive Data on Alzheimer's Patients Who Continued Treatment With Tazbentetol For Up To 84 Weeks</v>
+        <v>Moderna Announces Pricing of Upsized $2.6 Billion Offering of Convertible ...</v>
       </c>
       <c r="B952" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C952" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D952" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E952" t="str">
-        <v>https://www.prnewswire.com/news-releases/spinogenix-reports-positive-data-on-alzheimers-patients-who-continued-treatment-with-tazbentetol-for-up-to-84-weeks-302825473.html</v>
+        <v>https://pr-inside.com/moderna-announces-pricing-of-upsized-2-6-billion-offering-of-convertible-r5217078.htm</v>
       </c>
       <c r="F952" t="str">
-        <v>Tazbentetol, a First-in-Class, Oral Synaptic Regenerative Investigational Therapy, Demonstrated Favorable Safety Profile and Durable Therapeutic Benefits Clinical Case Study Presented at AAIC Highlights Caregiver Report of Rapid Cognitive Improvement with Supporting Clinical Outcome...</v>
+        <v>(PR-inside.com) Proceeds to be utilized for general corporate purposes which may include the flexibility to invest in the growth of our oncology business and repayment of debt Moderna has also purchased a hedge overlay intended to offset dilution up to a cap initially equal to a 175.0% premium to the stock price at pricing CAMBRIDGE, MA / ACCESS Newswire / August 28, 2026 / Moderna, Inc. (NASDAQ:MRNA) ("Moderna"), today announced the pricing of $2.6 billion aggregate principal amount of 0.00% Convertible Senior Notes due 2032 (the "notes") in a private placement (the "offering") only to persons reasonably believed to be "qualified institutional buyers" ..</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>Trua Senior Living Locators Expands to Greater Philadelphia to Help Families Navigate Senior Care Options</v>
+        <v>Abasca Files NI 43-101 Technical Report, Commences Summer Exploration ...</v>
       </c>
       <c r="B953" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C953" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D953" t="str">
         <v/>
       </c>
       <c r="E953" t="str">
-        <v>https://www.prnewswire.com/news-releases/trua-senior-living-locators-expands-to-greater-philadelphia-to-help-families-navigate-senior-care-options-302825472.html</v>
+        <v>https://pr-inside.com/abasca-files-ni-43-101-technical-report-commences-summer-exploration-r5217077.htm</v>
       </c>
       <c r="F953" t="str">
-        <v>PHILADELPHIA, July 14, 2026 /PRNewswire/ -- Trua, a franchise that helps families find ideal senior living options for their loved ones, has launched in Greater Philadelphia, Pennsylvania. The brand recently welcomed new franchise owner Joel Fox. "We have seen firsthand the complexities...</v>
+        <v>(PR-inside.com) Highlights Abasca Resources Inc. has filed an independent technical report on SEDAR+, prepared in accordance with NI 43-101, supporting the updated pit-constrained mineral resource estimate for its 100%-owned Loki Flake Graphite Deposit. The MRE established an Indicated Resource of 6.99 Mt at 8.27 % graphitic carbon ("Cg"), representing 67% of the prior Inferred Resource on a contained graphite basis, while the Inferred Resource grew 40%, from 11.31 Mt at 7.65% Cg to 15.83 Mt at 6.93% Cg. The Report provides the geological foundation and mineral resource base underpinning the Preliminary Economic Assessment ("PEA") announced on August 19, 2026. Abasca has commenced its summer exploration ..</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>Trua Senior Living Locators Expands to South Carolina Midlands to Help Families Navigate Senior Care Decisions</v>
+        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against Flotek ...</v>
       </c>
       <c r="B954" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C954" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D954" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E954" t="str">
-        <v>https://www.prnewswire.com/news-releases/trua-senior-living-locators-expands-to-south-carolina-midlands-to-help-families-navigate-senior-care-decisions-302825474.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-flotek-r5217076.htm</v>
       </c>
       <c r="F954" t="str">
-        <v>COLUMBIA, S.C., July 14, 2026 /PRNewswire/ -- Trua, a franchise that helps families find ideal senior living options for their loved ones, has launched in the South Carolina Midlands. The brand recently welcomed new franchise owner Pam Georgeson, who will serve families and referral...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Flotek Industries, Inc. ("Flotek" or the "Company") (NYSE:FTK). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Flotek and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 26, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>Securities Fraud Class Action Filed Against Insulet Corporation (PODD) ...</v>
+        <v>Pomerantz LLP Advises of Securities Class Action Against AEVEX Corp.– ...</v>
       </c>
       <c r="B955" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C955" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D955" t="str">
         <v>Finance</v>
       </c>
       <c r="E955" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-insulet-corporation-podd-r5201025.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-against-aevex-corp-r5217075.htm</v>
       </c>
       <c r="F955" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against AEVEX Corp. ("Aevex" or the "Company") (NYSE:AVEX). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Aevex and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>Klon AI Global Launch: Cheer Holding Rolls Out Consumer AI Portrait and Digital Identity Platform</v>
+        <v>Pomerantz LLP Advises of Securities Class Action Against Taboola.com ...</v>
       </c>
       <c r="B956" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C956" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D956" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E956" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/klon-ai-global-launch-cheer-holding-rolls-out-consumer-ai-portrait-and-digital-identity-platform/?source=barchart</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-against-taboola-com-r5217074.htm</v>
       </c>
       <c r="F956" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
-        <v>Home Care for Seniors in Florida and Connecticut – Polish Care Services</v>
+        <v>Pomerantz LLP Advises Investors of Class Action Filing Against UWM ...</v>
       </c>
       <c r="B957" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C957" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D957" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E957" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/home-care-for-seniors-in-florida-and-connecticut-polish-care-services/?source=barchart</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-against-uwm-r5217072.htm</v>
       </c>
       <c r="F957" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against UWM Holdings Corporation ("UWM" or the "Company") (NYSE:UWMC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether UWM and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 13, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>South Korean Premium Outdoor Brand CARGO CONTAINER Enters U.S. Market with Tactical FIRE PIT MAX on Kickstarter</v>
+        <v>Pomerantz LLP Advises of Securities Class Action Involving HDFC Bank ...</v>
       </c>
       <c r="B958" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C958" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D958" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E958" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/south-korean-premium-outdoor-brand-cargo-container-enters-us-market-with-tactical-fire-pit-max-on-kickstarter/?source=barchart</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-hdfc-bank-r5217070.htm</v>
       </c>
       <c r="F958" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against HDFC Bank Limited ("HDFC" or the "Company") (NYSE:HDB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether HDFC and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 13, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>Qinux PolarBreeze Review 2026: Why This Bladeless Personal Cooling Fan Is Getting a Closer Look Before Summer Orders</v>
+        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against Taboola.com ...</v>
       </c>
       <c r="B959" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C959" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D959" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E959" t="str">
-        <v>https://www.newswire.com/news/qinux-polarbreeze-review-2026-why-this-bladeless-personal-cooling-fan-is</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-taboola-com-r5217069.htm</v>
       </c>
       <c r="F959" t="str">
-        <v>As buyers search for more flexible ways to stay comfortable at desks, beside beds, and in small indoor spaces, this Qinux PolarBreeze review explores the brand-stated CryoFlux&amp;reg; airflow system, rechargeable design, current pricing, and the purchase details that may help consumers decide whether it fits their cooling routine.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>In HelloNation, Travel Expert Larry King Examines Cody, Wyoming as a Yellowstone Travel Base</v>
+        <v>Pomerantz LLP Announces Commencement of Class Action Lawsuit Against ...</v>
       </c>
       <c r="B960" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C960" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D960" t="str">
-        <v/>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E960" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-travel-expert-larry-king-examines-cody-wyoming-as-a-yellowstone-travel-base-302825465.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-commencement-of-class-action-lawsuit-against-r5217067.htm</v>
       </c>
       <c r="F960" t="str">
-        <v>The article outlines the benefits and tradeoffs of staying in Cody when visiting Yellowstone National Park. CODY, Wyo., July 14, 2026 /PRNewswire/ -- Is Cody, Wyoming, the right place to stay when planning a trip to Yellowstone National Park? HelloNation has published the answer in an...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>Levi &amp; Korsinsky Urges Photronics, Inc. (PLAB) Shareholders to Act ...</v>
+        <v>Pomerantz LLP Commences Class Action Litigation Against Aardvark Therapeutics, ...</v>
       </c>
       <c r="B961" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C961" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D961" t="str">
         <v>Finance</v>
       </c>
       <c r="E961" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-photronics-inc-plab-shareholders-to-act-r5201024.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-commences-class-action-litigation-against-aardvark-therapeutics-r5217066.htm</v>
       </c>
       <c r="F961" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Aardvark Therapeutics, Inc. ("Aardvark" or the "Company") (NASDAQ:AARD) and certain officers and directors. The class action, filed in the United States District Court for the Southern District of California, and docketed under 26-cv-04643, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired: (a) Aardvark common stock pursuant and/or traceable to the Offering Documents (defined below) issued in connection with the Company's initial public offering conducted ..</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Calix, Inc. (CALX) ...</v>
+        <v>Pomerantz LLP Issues Reminder to Shareholders in Alarum Technologies ...</v>
       </c>
       <c r="B962" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C962" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D962" t="str">
         <v>Finance</v>
       </c>
       <c r="E962" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-calix-inc-calx-r5201023.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-alarum-technologies-r5217064.htm</v>
       </c>
       <c r="F962" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Calix, Inc. (NYSE:CALX) securities. If you suffered a loss on your Calix, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Calix, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Calix, Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Alarum Technologies Ltd. ("Alarum" or the "Company") (NASDAQ:ALAR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Alarum and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Via Transportation, Inc. ...</v>
+        <v>VMRD Launches Rapid Horse-Side Insulin Test to Decrease Risk of Laminitis in Metabolic Horses</v>
       </c>
       <c r="B963" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C963" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D963" t="str">
-        <v>Finance</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E963" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-via-transportation-inc-r5201022.htm</v>
+        <v>https://www.pr.com/press-release/977735</v>
       </c>
       <c r="F963" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Via Transportation, Inc. (NYSE:VIA) securities. If you suffered a loss on your Via Transportation, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Via Transportation, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a ..</v>
+        <v>VMRD, Inc. is thrilled to share the launch of their exciting new test for horse-side measurement of insulin in horses. Run on the same palm-sized reader as VMRD SAA and Foal IgG, this highly portable multi-functional testing platform embodies VMRD’s vision of improving animal health through high-quality, practical diagnostics. Equine Metabolic Syndrome and insulin dysregulation are incredibly common in the equine [PR.com]</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>The Happy Dog Gut Blueprint Reviews 2026: Is It Legit? Price, Guarantee &amp; Refund Policy Examined</v>
+        <v>Copper Run Advises Investment in Fisher Management Partners</v>
       </c>
       <c r="B964" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C964" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D964" t="str">
-        <v>Retail, Media, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E964" t="str">
-        <v>https://www.newswire.com/news/the-happy-dog-gut-blueprint-reviews-2026-why-dog-owners-facing-itching-ear-and</v>
+        <v>https://www.prnewswire.com/news-releases/copper-run-advises-investment-in-fisher-management-partners-302862443.html</v>
       </c>
       <c r="F964" t="str">
-        <v>Disclaimers: This is a paid advertorial. A commission is earned if you purchase through links in this article. Product claims are attributed to the brand and are not independently endorsed. The Happy Dog Gut Blueprint is a digital educational product for dog owners. It is not a veterinary treatment and not a substitute for professional veterinary care. Per the brand's own disclaimer, it is not intended to diagnose, treat, cure, or prevent any disease or condition in your dog. Details reflect brand materials reviewed in July 2026 - confirm current information before ordering. This content is promotional and intended for consumer education about a commercially available product. For dog owners tired of cycling through food changes without clear answers, this 2026 review explores how The Happ</v>
+        <v>Fisher is now the foundational investment of value creation services platform COLUMBUS, Ohio., Aug. 28, 2026 /PRNewswire/ -- Fisher Management Partners received an investment by Trinity Hunt Partners, a growth-oriented private equity firm. The investment establishes a new value creation...</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>Liberty University Wins AdMall's Best Use of Marketing Research Award at National Student Advertising Competition</v>
+        <v>FiscalNote Announces and Completes the Sale of FrontierView to Oxford Economics, Sharpening Focus on Core Policy Business</v>
       </c>
       <c r="B965" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C965" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D965" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E965" t="str">
-        <v>https://www.prweb.com/releases/liberty-university-wins-admalls-best-use-of-marketing-research-award-at-national-student-advertising-competition-302825242.html</v>
+        <v>https://finance.yahoo.com/economy/policy/articles/fiscalnote-announces-completes-sale-frontierview-110100905.html</v>
       </c>
       <c r="F965" t="str">
-        <v>National competition gives real-world, research-driven experience to collegiate advertising majors. WESTERVILLE, Ohio, July 14, 2026 /PRNewswire-PRWeb/ -- Creating a fully integrated, real-world marketing and advertising plan, Liberty University is the winner of the National Student...</v>
+        <v>WASHINGTON, August 28, 2026--FiscalNote Announces and Completes the Sale of FrontierView to Oxford Economics, Sharpening Focus on Core Policy Business</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>Sandiola Introduces Sandpiper™, a Purpose-Built Clinical Documentation Integrity AI for Community Hospitals and Health Systems</v>
+        <v>60 Years to the Day: Coliseum 60 Marks Oakland-Alameda County Coliseum’s 60th Anniversary</v>
       </c>
       <c r="B966" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C966" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D966" t="str">
-        <v>AI, Healthcare</v>
+        <v/>
       </c>
       <c r="E966" t="str">
-        <v>https://www.prnewswire.com/news-releases/sandiola-introduces-sandpiper-a-purpose-built-clinical-documentation-integrity-ai-for-community-hospitals-and-health-systems-302823399.html</v>
+        <v>https://www.send2press.com/wire/60-years-to-the-day-coliseum-60-marks-oakland-alameda-county-coliseums-60th-anniversary/</v>
       </c>
       <c r="F966" t="str">
-        <v>The optimal combination of technology and expert talent to ensure no patient acuity, earned reimbursement, or quality credit slips through the cracks. ENCINITAS, Calif., July 14, 2026 /PRNewswire/ -- Under the Inpatient Prospective Payment System, documentation is the payment. Every...</v>
+        <v>OAKLAND, Calif., Aug. 28, 2026 (SEND2PRESS NEWSWIRE) -- Sixty years to the day after the Oakland-Alameda County Coliseum opened, VillageGIVE will present Coliseum 60, a free, all-ages community commemoration in East Oakland on Sept. 18, 2026, celebrating six decades of people, memories and community while looking toward the Coliseum's future.</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>Delos Insurance Solutions report on current wildfires and risk modeling</v>
+        <v>Altria Announces Election of Steve Presley to Altria’s Board of Directors</v>
       </c>
       <c r="B967" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C967" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D967" t="str">
-        <v>Real Estate</v>
+        <v/>
       </c>
       <c r="E967" t="str">
-        <v>https://www.prnewswire.com/news-releases/delos-insurance-solutions-report-on-current-wildfires-and-risk-modeling-302825458.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/altria-announces-election-steve-presley-110000531.html</v>
       </c>
       <c r="F967" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Delos Insurance Solutions, the science-driven, property insurance MGA, has compiled a report on the latest wildfires burning in the Western US, their causes and associated modeling. The current spate of wildfires across the Western US has been...</v>
+        <v>RICHMOND, Va., August 28, 2026--Altria Announces Election of Steve Presley to Altria’s Board of Directors</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>Hydrus Jet Reviews 2026: Why Homeowners Are Choosing This Cordless Cleaning Upgrade for Cars, Patios, and Everyday Messes</v>
+        <v>Antimony Resources Corp. (ATMY) (ATMYF) (K8J0) Reports Completion of Airborne Survey at Bald Hill Antimony Project</v>
       </c>
       <c r="B968" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C968" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D968" t="str">
-        <v>Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E968" t="str">
-        <v>https://www.newswire.com/news/hydrus-jet-reviews-2026-why-homeowners-are-choosing-this-cordless-cleaning</v>
+        <v>https://www.newsfilecorp.com/release/311939/Antimony-Resources-Corp.-ATMY-ATMYF-K8J0-Reports-Completion-of-Airborne-Survey-at-Bald-Hill-Antimony-Project</v>
       </c>
       <c r="F968" t="str">
-        <v>As more buyers look beyond hoses and bulky pressure washers, this Hydrus Jet review explores the brand-stated 1,250 PSI cleaning power, cordless portability, multiple water-source options, battery runtime, and purchase details that may make it a practical fit for routine outdoor cleanup.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Antimony Resources Corp. (CSE: ATMY) (OTCQB: ATMYF) (FSE: K8J0) (the "Company" or "Antimony Resources" or "ATMY") is pleased to announce the Completion of a High Resolution Aeromagnetic and Electromagnetic Survey on its Bald Hill Antimony Property, New Brunswick, Canada.Terraquest Ltd. completed a 594 line-kilometer high resolution Aeromagnetic and VLF EM survey. Terraquest utilized a fixed-wing Cessna 208 aircraft to collect...</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>Royal Canin® Launches Its First Fresh Therapeutic Diet Portfolio Available Exclusively Through Veterinarians</v>
+        <v>Beef is the Star in Protein-Packed Recipes for the Back-to-School Rush</v>
       </c>
       <c r="B969" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C969" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D969" t="str">
-        <v>Healthcare</v>
+        <v>Education</v>
       </c>
       <c r="E969" t="str">
-        <v>https://www.prnewswire.com/news-releases/royal-canin-launches-its-first-fresh-therapeutic-diet-portfolio-available-exclusively-through-veterinarians-302825457.html</v>
+        <v>https://www.prnewswire.com/news-releases/beef-is-the-star-in-protein-packed-recipes-for-the-back-to-school-rush-302862175.html</v>
       </c>
       <c r="F969" t="str">
-        <v>New portfolio combines fresh, fully-cooked ingredients with science-backed therapeutic nutrition, giving veterinarians an innovative option for dogs with unique needs ST. LOUIS, July 14, 2026 /PRNewswire/ -- Royal Canin®, a global leader in pet health nutrition and one of the...</v>
+        <v>The Beef. It's What's For Dinner. brand shares simple, high‑protein recipe ideas to help kids stay fueled from breakfast to after‑school activities. DENVER, Aug. 28, 2026 /PRNewswire/ -- As families settle into the back‑to‑school routine, parents are searching for meals that deliver great...</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>ICW Holdings Provides Update on Its Flagship Strategic Equities Investment Strategy</v>
+        <v>Bionic Bloom Integrated Health Welcomes Celeste Verastegui as New Provider</v>
       </c>
       <c r="B970" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C970" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D970" t="str">
-        <v>Automotive</v>
+        <v>Healthcare</v>
       </c>
       <c r="E970" t="str">
-        <v>https://www.prnewswire.com/news-releases/icw-holdings-provides-update-on-its-flagship-strategic-equities-investment-strategy-302825455.html</v>
+        <v>https://www.newswire.com/news/bionic-bloom-integrated-health-welcomes-celeste-verastegui-as-new-provider</v>
       </c>
       <c r="F970" t="str">
-        <v>BROOKLYN, N.Y., July 14, 2026 /PRNewswire/ -- ICW Holdings, LLC ("ICW"), an investment management firm, today announced the formation and launch of its flagship fund, a private investment vehicle pursuing a global, long-biased equity strategy by combining bottom-up company research with...</v>
+        <v>Vibrational therapist and educator brings sound healing, breathwork and integrative mentorship to the organization's expanding provider network</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>High Rye Seeding Rates Prove Effective for Weed Suppression</v>
+        <v>Bullfrog Spas Marks 30 Years of Innovation, Growth and Utah-Based Manufacturing</v>
       </c>
       <c r="B971" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C971" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D971" t="str">
         <v/>
       </c>
       <c r="E971" t="str">
-        <v>https://www.prnewswire.com/news-releases/high-rye-seeding-rates-prove-effective-for-weed-suppression-302825303.html</v>
+        <v>https://www.prnewswire.com/news-releases/bullfrog-spas-marks-30-years-of-innovation-growth-and-utah-based-manufacturing-302862177.html</v>
       </c>
       <c r="F971" t="str">
-        <v>A new Weed Science Society of America research article shows a generously seeded cereal rye cover crop helps reduce weed pressure for organic no-till soybean production WESTMINSTER, Colo., July 14, 2026 /PRNewswire/ -- A Weed Science Society of America (WSSA) journal, Weed Science,...</v>
+        <v>Utah company celebrates three decades of growth from two employees and 24 spas in its first production year to approximately 590 employees and nearly 280,000 spas produced HERRIMAN, Utah, Aug. 28, 2026 /PRNewswire/ -- Bullfrog Spas® is celebrating its 30th anniversary in 2026, marking...</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>Langler Air Reports Winter Shift to Ducted Reverse Cycle in Perth</v>
+        <v>Dmitry Druzhinsky Is Connecting Physical and Digital Sports Training</v>
       </c>
       <c r="B972" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C972" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D972" t="str">
         <v/>
       </c>
       <c r="E972" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/langler-air-reports-winter-shift-to-ducted-reverse-cycle-in-perth/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/dmitry-druzhinsky-is-connecting-physical-and-digital-sports-training-302862364.html</v>
       </c>
       <c r="F972" t="str">
-        <v/>
+        <v>Sports have always depended on physical spaces. Courts, fields, pools and gyms provide the environments where athletes practice and compete. But digital technology is changing what happens before and after those physical sessions. NEW YORK, NY, Aug. 28, 2026 /PRNewswire/ -- Dmitry...</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>Premiere Returns To San Antonio Bigger Than Ever, Bringing the Southwest ...</v>
+        <v>FDA approves Lilly's Mounjaro (tirzepatide) to reduce cardiovascular risk in adults with type 2 diabetes</v>
       </c>
       <c r="B973" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C973" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D973" t="str">
-        <v>Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E973" t="str">
-        <v>https://pr-inside.com/premiere-returns-to-san-antonio-bigger-than-ever-bringing-the-southwest-r5201019.htm</v>
+        <v>https://www.prnewswire.com/news-releases/fda-approves-lillys-mounjaro-tirzepatide-to-reduce-cardiovascular-risk-in-adults-with-type-2-diabetes-302862415.html</v>
       </c>
       <c r="F973" t="str">
-        <v>(PR-inside.com) SAN ANTONIO, TX / ACCESS Newswire / July 14, 2026 / Premiere San Antonio Presented by SalonCentric returns for its fourth edition August 30-31 at the Henry B. González Convention Center, delivering its biggest and boldest event to date. Through a groundbreaking collaboration with SalonCentric, this year's show will offer expanded education, enhanced programming, and exciting new experiences, making it the go-to destination for beauty professionals and students across the Southwest. More than just a beauty show, Premiere San Antonio is a cornerstone industry event uniting attendees with over 115 exhibiting brands across hair, nails, barbering, spa &amp; wellness, brows, lashes, ..</v>
+        <v>Mounjaro is the first and only GIP and GLP-1 receptor agonist proven to lower heart attack, stroke or cardiovascular death risk in adults with type 2 diabetes at high risk for these events – in addition to its established A1C and weight loss benefits It is estimated that as many as one in...</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>Prenetics’ IM8 Secures $1 Billion Growth Financing from General Catalyst’s Customer Value Fund (CVF)</v>
+        <v>Ionik Reports Q2 2026 Financial Results</v>
       </c>
       <c r="B974" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C974" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D974" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E974" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327198/0/en/Prenetics-IM8-Secures-1-Billion-Growth-Financing-from-General-Catalyst-s-Customer-Value-Fund-CVF.html</v>
+        <v>https://www.newsfilecorp.com/release/311909/Ionik-Reports-Q2-2026-Financial-Results</v>
       </c>
       <c r="F974" t="str">
-        <v>Prenetics’ IM8 Secures $1 Billion Growth Financing from General Catalyst’s Customer Value Fund (CVF)</v>
+        <v>Revenue of $47.4 millionAdjusted EBITDA of $8.4 millionJune refinancing completed; debt maturities extended(All figures in US dollars, unless otherwise indicated)Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Ionik Corporation (TSXV: INIK) (OTCQB: INIKF) (the "Company" or "Ionik"), a data and technology-driven marketing platform, today announced financial results for the three months ended June 30, 2026 ("Q2 2026"), highlighted by a successful completion of its comprehensive debt...</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
-        <v>Puratos scales regenerative agriculture across its U.S. wheat supply chain</v>
+        <v>InxMed Announces Publication in The Lancet Oncology Featuring Encouraging Antitumor Activity of Ifebemtinib in Combination with Garsorasib in Previously Treated Metastatic Colorectal Cancer (CRC) Harboring KRAS G12C Mutation</v>
       </c>
       <c r="B975" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C975" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D975" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E975" t="str">
-        <v>https://www.prnewswire.com/news-releases/puratos-scales-regenerative-agriculture-across-its-us-wheat-supply-chain-302825283.html</v>
+        <v>https://www.prnewswire.com/news-releases/inxmed-announces-publication-in-the-lancet-oncology-featuring-encouraging-antitumor-activity-of-ifebemtinib-in-combination-with-garsorasib-in-previously-treated-metastatic-colorectal-cancer-crc-harboring-kras-g12c-mutation-302862617.html</v>
       </c>
       <c r="F975" t="str">
-        <v>PENNSAUKEN, N.J., July 14, 2026 /PRNewswire/ -- Puratos, a global leader in bakery, sweet goods and chocolate ingredients, today announced a major step forward in its regenerative agriculture journey, accelerating the adoption of regenerative practices across its U.S. wheat supply chain...</v>
+        <v>NANJING, China, Aug. 28, 2026 /PRNewswire/ -- InxMed Co., Ltd ("InxMed"), a clinical-stage biotechnology company dedicated to developing innovative therapies targeting cancer treatment resistance and metastasis, today announced that the clinical results of ifebemtinib (IN10018), a highly...</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>SMIRNOFF ICE KEEPS AMERICA'S 250TH CELEBRATION GOING WITH HOT DOG-FUELED GUINNESS WORLD RECORDS™ ATTEMPTS</v>
+        <v>Lasfit Expands Its Vehicle-Specific Ford F-150 Upgrade Solutions Across Lighting, Protection and Outdoor Use</v>
       </c>
       <c r="B976" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C976" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D976" t="str">
-        <v>Media</v>
+        <v>Automotive</v>
       </c>
       <c r="E976" t="str">
-        <v>https://www.prnewswire.com/news-releases/smirnoff-ice-keeps-americas-250th-celebration-going-with-hot-dog-fueled-guinness-world-records-attempts-302825453.html</v>
+        <v>https://www.prnewswire.com/news-releases/lasfit-expands-its-vehicle-specific-ford-f-150-upgrade-solutions-across-lighting-protection-and-outdoor-use-302862667.html</v>
       </c>
       <c r="F976" t="str">
-        <v>The effort pairs the brand's iconic flavor with the hot dog through eagle-led social content, limited-edition merchandise and two GUINNESS WORLD RECORDS™ attempts NEW YORK, July 14, 2026 /PRNewswire/ -- America's 250th celebration is not over yet, and Smirnoff Ice is keeping the party...</v>
+        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- Lasfit has rolled out brand-new LED ditch lights tailored for Ford F-150 off-road and outdoor adventures, further enriching its dedicated product ecosystem for the iconic pickup truck. This new launch adds a professional outdoor lighting option...</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>$HAREHOLDER ALERT: The M&amp;amp;A Class Action Firm Announces An Investigation of NextCure, Inc. (NASDAQ: NXTC)</v>
+        <v>LegalMatch: Founders are Seeking Legal Help Earlier as Startup Formation Becomes More Risk-Aware in 2026</v>
       </c>
       <c r="B977" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C977" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D977" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E977" t="str">
-        <v>https://www.prnewswire.com/news-releases/hareholder-alert-the-ma-class-action-firm-announces-an-investigation-of-nextcure-inc-nasdaq-nxtc-302825382.html</v>
+        <v>https://www.newswire.com/news/legalmatch-founders-are-seeking-legal-help-earlier-as-startup-formation-becomes</v>
       </c>
       <c r="F977" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Class Action Attorney Juan Monteverde with Monteverde &amp; Associates PC (the "M&amp;A Class Action Firm"), has recovered millions of dollars for shareholders and is recognized as a Top 50 Firm in the 2025 ISS Securities Class Action Services Report. The...</v>
+        <v>As new businesses move faster and face more pressure to get the fundamentals right, many entrepreneurs are treating legal guidance as a first step rather than a last resort.</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>Pacto Medical Wins Red Dot Design Concept Award 2026 for Slimshot® Compact Prefilled Syringe</v>
+        <v>Legend Power Systems Reports Q3 F2026 Financial Results</v>
       </c>
       <c r="B978" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C978" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D978" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E978" t="str">
-        <v>https://www.pr.com/press-release/973561</v>
+        <v>https://www.newsfilecorp.com/release/311921/Legend-Power-Systems-Reports-Q3-F2026-Financial-Results</v>
       </c>
       <c r="F978" t="str">
-        <v>Slimshot® recognized in Medical Devices &amp; Technology Concept category; product selected for display at Red Dot Design Museum in Singapore. [PR.com]</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Legend Power Systems Inc. (TSXV: LPS) (OTCQB: LPSIF) ("Legend Power" or the "Company"), a global leader in commercial electrical system solutions, reports its financial results for the three and nine months ended June 30, 2026 ("Q3 F2026"). The Company has also scheduled a conference call to provide a business update to discuss its Q3 F2026 financial results today at 11:00 AM ET (8:00 AM PT) (details below). The call will be...</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>Aguirre Medical Group Returns with a New Focus on Revenue Forecasting for Med Spas</v>
+        <v>Libra annonce un placement privé</v>
       </c>
       <c r="B979" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C979" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D979" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Energy</v>
       </c>
       <c r="E979" t="str">
-        <v>https://www.pr.com/press-release/973356</v>
+        <v>https://www.newsfilecorp.com/release/311932/Libra-annonce-un-placement-priv</v>
       </c>
       <c r="F979" t="str">
-        <v>Dallas-based Aguirre Medical Group returns with a new business model hyper-focused on revenue forecasting for medspas. Following the closure of its previous management services organization, founder AJ Aguirre is relaunching the company with a single service designed to make medical spa revenue more predictable. Cancer survivor and sobriety advocate, Aguirre will have a strong focus on not only company culture, but also [PR.com]</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - 28 août 2026) - Libra Energy Materials Inc. (CSE : LIBR) (OTCQB : LIBRF) (FSE : W0R0) (« Libra » ou la « Société ») a le plaisir d'annoncer un placement privé sans intermédiaire (le « Placement ») pour un produit brut total de 700 000 $ pour la Société, composé de (i) 5 000 000 d'actions ordinaires de la Société (les « Actions HD »), au prix de 0,10 $ par Action HD, pour un produit brut de 500 000 $; et (ii) 1 538 462 actions ordinaires de la Société...</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>Zelus Automation Platform and Woodforest National Bank Sign Agreement for SNAP Platform</v>
+        <v>Libra Announces Private Placement</v>
       </c>
       <c r="B980" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C980" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D980" t="str">
-        <v>SaaS</v>
+        <v>Energy</v>
       </c>
       <c r="E980" t="str">
-        <v>https://www.prnewswire.com/news-releases/zelus-automation-platform-and-woodforest-national-bank-sign-agreement-for-snap-platform-302825450.html</v>
+        <v>https://www.newsfilecorp.com/release/311931/Libra-Announces-Private-Placement</v>
       </c>
       <c r="F980" t="str">
-        <v>Partnership brings Zelus's SNAP automation platform to one of the nation's largest community banks. THE WOODLANDS, Texas, July 14, 2026 /PRNewswire/ -- Zelus Automation Platform and Woodforest National Bank® today announced an agreement for Zelus's SNAP platform. The partnership will...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Libra Energy Materials Inc. (CSE: LIBR) (OTCQB: LIBRF) (FSE: W0R0) ("Libra" or the "Company") is pleased to announce a non-brokered private placement (the "Offering") for aggregate gross proceeds to the Company of $700,000 consisting of (i) 5,000,000 common shares of the Company (the "HD Shares"), at a price of $0.10 per HD Share, for gross proceeds of $500,000; and (ii) 1,538,462 common shares of the Company that qualify as "critical...</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>August 17, 2026 Deadline: Join Class Action Lawsuit Against Black Rock ...</v>
+        <v>Mesirow Advises Prestige Distribution, Inc. on its Sale to Vector Building Products</v>
       </c>
       <c r="B981" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C981" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D981" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E981" t="str">
-        <v>https://pr-inside.com/august-17-2026-deadline-join-class-action-lawsuit-against-black-rock-r5201017.htm</v>
+        <v>https://www.prnewswire.com/news-releases/mesirow-advises-prestige-distribution-inc-on-its-sale-to-vector-building-products-302862413.html</v>
       </c>
       <c r="F981" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Black Rock Coffee Bar, Inc. (NASDAQ:BRCB) securities. If you suffered a loss on your Black Rock Coffee Bar, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Black Rock Coffee Bar, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This ..</v>
+        <v>Prestige Distribution is a leading distributor and installer of Division 10 and 12 specialty commercial building products serving commercial properties throughout the United States. Mesirow acted as the exclusive financial advisor on this transaction, highlighting the firm's continued...</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>LOVE, DEATH &amp;amp; ROBOTS' Philip Gelatt and BRIGHTBURN's David Yarovesky Unleash IT DEMANDS SACRIFICE #1 with Legendary Artist Adam Pollina at BAD IDEA</v>
+        <v>Moderna Announces Pricing of Upsized $2.6 Billion Offering of Convertible Senior Notes</v>
       </c>
       <c r="B982" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C982" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D982" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E982" t="str">
-        <v>https://www.prnewswire.com/news-releases/love-death--robots-philip-gelatt-and-brightburns-david-yarovesky-unleash-it-demands-sacrifice-1-with-legendary-artist-adam-pollina-at-bad-idea-302825449.html</v>
+        <v>https://www.newswire.com/news/moderna-announces-pricing-of-upsized-2-6-billion-offering-of-convertible-senior</v>
       </c>
       <c r="F982" t="str">
-        <v>The Award-Winning Creators Behind Over Twenty Emmy Award Nominations Bring Their Talents to Comics with a Prestige-Format Limited Series. LOS ANGELES, July 14, 2026 /PRNewswire/ -- BAD IDEA is proud to announce that Emmy Award-winning screenwriter Philip Gelatt, the principal writer...</v>
+        <v>Proceeds to be utilized for general corporate purposes which may include the flexibility to invest in the growth of our oncology business and repayment of debt Moderna has also purchased a hedge overlay intended to offset dilution up to a cap initially equal to a 175.0% premium to the stock price at pricing</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>Strategic Partnership of P.L. Light Systems Canada Inc. and Dutch Lighting Innovations Holding B.V.</v>
+        <v>N-able Announces $50 Million Increase to Share Repurchase Program</v>
       </c>
       <c r="B983" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C983" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D983" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E983" t="str">
-        <v>https://www.pr.com/press-release/973253</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/n-able-announces-50-million-110000370.html</v>
       </c>
       <c r="F983" t="str">
-        <v>· P.L. Light Systems Canada Inc. (“P.L. Light Systems” or the “Company”) is a leading manufacturer of horticultural lighting in North America systems for the past 45 years. · Partnership with Dutch Lighting Innovations Holding B.V. (“Dutch Lighting Innovations” or “DLI”) will preserve P.L. Light Systems exceptional portfolio of products and services and invest [PR.com]</v>
+        <v>BURLINGTON, Mass., August 28, 2026--N-able, Inc. (NYSE:NABL), a global cybersecurity company delivering business resilience, today announced that its Board of Directors has approved an increase of $50 million to the previously authorized share repurchase program of up to an aggregate of $75 million of shares of its common stock announced in March 2025. N-able had $45 million remaining as of June 30, 2026 from the previous authorization.</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>SEGG Media Highlights Strategic Growth While Partially Satisfying Nasdaq Reporting Deficiency</v>
+        <v>Prospector Metals and Lightning Resource Announce Timeline for Closing Transaction</v>
       </c>
       <c r="B984" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C984" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D984" t="str">
-        <v>Finance, SaaS</v>
+        <v/>
       </c>
       <c r="E984" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327188/0/en/SEGG-Media-Highlights-Strategic-Growth-While-Partially-Satisfying-Nasdaq-Reporting-Deficiency.html</v>
+        <v>https://www.newsfilecorp.com/release/311927/Prospector-Metals-and-Lightning-Resource-Announce-Timeline-for-Closing-Transaction</v>
       </c>
       <c r="F984" t="str">
-        <v>Company Continues Diversified Growth Strategy Across Global Sports, Entertainment and Digital Media Platform Company Continues Diversified Growth Strategy Across Global Sports, Entertainment and Digital Media Platform</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Prospector Metals Corp. (TSXV: PPP) (OTCQB: PMCOF) (FSE: 1ET0) ("Prospector") and Lightning Resource Corp. (TSXV: LTNG) (OTCQB: BMTLF) (FSE: 1OI1) (formerly BeMetals Corp.) ("Lightning" and, together with Prospector, the "Companies") announced today that it has set a proposed closing timeline for the transaction previously announced in each of the Companies' news releases dated April 16, May 20, and July 31, 2026 (the...</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>Altiora Launches Business Jet Co-Ownership Program for Private Aircraft Owners</v>
+        <v>United Therapeutics Presents Data at The European Society of Cardiology Congress 2026 and The European Respiratory Society International Congress 2026</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C985" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D985" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E985" t="str">
-        <v>https://www.prnewswire.com/news-releases/altiora-launches-business-jet-co-ownership-program-for-private-aircraft-owners-302824257.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/united-therapeutics-presents-data-european-110000793.html</v>
       </c>
       <c r="F985" t="str">
-        <v>LOS ANGELES, July 14, 2026 /PRNewswire/ -- Altiora, a boutique private jet management firm, today announced the launch of its jet co-ownership program. The program serves owner-operators and owners who prefer the back of the plane across California and the Southwest: anyone who wants the...</v>
+        <v>SILVER SPRING, Md. &amp; RESEARCH TRIANGLE PARK, N.C, August 28, 2026--United Therapeutics Corporation (Nasdaq: UTHR), a public benefit corporation, today announced that four oral presentations and four poster presentations will be presented across its commercial and development portfolio at the European Society of Cardiology (ESC) Congress 2026, August 28-31 in Munich, and at the European Respiratory Society (ERS) Congress 2026, September 5-9 in Barcelona.</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>Jones Walker Grows M&amp;amp;A and Private Equity Team with Addition of Former Walker Eisenbraun Attorneys, Names Head of Texas Offices</v>
+        <v>USD.AI Secures $100M Stablecoin Debt Facility From Bullish for GPU Financing</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C986" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D986" t="str">
-        <v/>
+        <v>AI, SaaS</v>
       </c>
       <c r="E986" t="str">
-        <v>https://www.prnewswire.com/news-releases/jones-walker-grows-ma-and-private-equity-team-with-addition-of-former-walker-eisenbraun-attorneys-names-head-of-texas-offices-302825444.html</v>
+        <v>https://www.prnewswire.com/news-releases/usdai-secures-100m-stablecoin-debt-facility-from-bullish-for-gpu-financing-302862370.html</v>
       </c>
       <c r="F986" t="str">
-        <v>HOUSTON, July 14, 2026 /PRNewswire/ -- Jones Walker LLP is pleased to welcome three new partners, Raymond Walker, Mark Eisenbraun, and David Valenti, and one special counsel, Jill Brumberger, as members of the Corporate Practice Group in Texas. "We are proud to welcome this exceptional...</v>
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Bullish, an institutionally focused global digital asset platform that provides market infrastructure and information services, today announced its strategic entry into middle-market AI infrastructure financing through a $100 million...</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>Simon Perdue Law, PLLC Encourages Families to Attend Albuquerque's Anti-Violence and Anti-Bullying Youth Summit</v>
+        <v>White Gold Announces Receipt of Court Approval for W2 Critical Minerals Spin-Out, Upsizing of Financing to $10M and Provides Exploration and PEA Optimization Update</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C987" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D987" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E987" t="str">
-        <v>https://www.prnewswire.com/news-releases/simon-perdue-law-pllc-encourages-families-to-attend-albuquerques-anti-violence-and-anti-bullying-youth-summit-302823434.html</v>
+        <v>https://www.newsfilecorp.com/release/311935/White-Gold-Announces-Receipt-of-Court-Approval-for-W2-Critical-Minerals-SpinOut-Upsizing-of-Financing-to-10M-and-Provides-Exploration-and-PEA-Optimization-Update</v>
       </c>
       <c r="F987" t="str">
-        <v>Attorney Simon Perdue highlights the importance of early intervention, education, and community engagement to help prevent youth violence and bullying ALBUQUERQUE, N.M., July 14, 2026 /PRNewswire/ -- Simon Perdue Law, PLLC is encouraging Albuquerque families, educators, and community...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - White Gold Corp. (TSXV: WGO) (OTCQX: WHGOF) (FSE: 29W) ("White Gold" or the "Company") is pleased to announce that the Ontario Superior Court of Justice (Commercial List) granted the final order in connection with the spin-out of certain critical mineral properties located in Yukon (the "Critical Mineral Assets") to W2 Critical Minerals Corp. ("W2") pursuant to a plan of arrangement under the Business Corporations Act (Ontario) (the...</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>Lost Money on Commvault Systems, Inc. (CVLT)? Contact Levi &amp; Korsinsky ...</v>
+        <v>SEPTEMBER 21, 2026 EQPT INVESTOR DEADLINE: EquipmentShare.com, Inc. Investors with Substantial Losses Have Opportunity to Lead Shareholder Class Action Lawsuit</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C988" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D988" t="str">
         <v>Finance</v>
       </c>
       <c r="E988" t="str">
-        <v>https://pr-inside.com/lost-money-on-commvault-systems-inc-cvlt-contact-levi-korsinsky-r5201016.htm</v>
+        <v>https://www.prnewswire.com/news-releases/september-21-2026-eqpt-investor-deadline-equipmentsharecom-inc-investors-with-substantial-losses-have-opportunity-to-lead-shareholder-class-action-lawsuit-302862354.html</v>
       </c>
       <c r="F988" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Commvault Systems, Inc. (NASDAQ:CVLT) securities. If you suffered a loss on your Commvault investment and would like to explore a potential recovery under the federal securities laws, Learn about Commvault Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Commvault Systems, Inc. ..</v>
-[...2 lines deleted...]
-    <row r="989">
+        <v>SAN DIEGO, Aug. 28, 2026 /PRNewswire/ -- Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of EquipmentShare.com, Inc. (NASDAQ: EQPT): (i) Class A common stock pursuant and/or traceable to the registration statement and prospectus issued in connection with...</v>
+      </c>
+    </row>
+    <row r="989" xml:space="preserve">
       <c r="A989" t="str">
-        <v>GRAL LAWSUIT ALERT: Levi &amp; Korsinsky Notifies GRAIL, Inc. Investors ...</v>
+        <v>Deepening Implementation of Technological Innovation, Accelerating Transformation of Productive Forces</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C989" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D989" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS, Energy, Automotive, Education</v>
       </c>
       <c r="E989" t="str">
-        <v>https://pr-inside.com/gral-lawsuit-alert-levi-korsinsky-notifies-grail-inc-investors-r5201015.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GRAIL, Inc. (NASDAQ:GRAL) securities. If you suffered a loss on your GRAIL investment and would like to explore a potential recovery under the federal securities laws, Learn about GRAIL Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GRAIL, Inc. that seeks ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109563/</v>
+      </c>
+      <c r="F989" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - Legend Holdings Corporation (“Legend Holdings” or the “Company”; Stock Code: 3396.HK) announced the unaudited condensed consolidated interim results for the six months ended June 30, 2026 (the “Reporting Period”). During the Reporting Period, the Company recorded revenue of RMB362.935 billion, representing a 29% year-on-year increase, primarily driven by the significant revenue growth of its subsidiaries Lenovo and Levima Advanced Materials; net profit attributable to equity holders of the Company was RMB2.230 billion, up 219% year-on-year, driven by the recovery in portfolio value of the industrial incubations and investments segment. Excluding the impact of a one-off item, net profit attributable to equity holders of Legend Holdings was RMB5.812 billion, a year-on-year increase of 834%.
+In the first half of 2026, Legend Holdings remained committed to technological innovation as the key driver for high-quality development and continued to enhance its distinctive technological innovation system. The Company actively drove the coordinated advancement of “anchoring diversified-industries operations in technology-focused core businesses, extending ecosystem coverage through technology innovation funds, and driving the very early-stage industrialization of forward-looking technologies.” This expedited the transformation from scientific and technological achievements into real productive forces, and drove a steady improvement in the Company's core competitiveness, with significant performance growth, laying a solid foundation for the Company’s sustainable development.
+RMB 10 Billion in R&amp;D Investment, Together with a Solidified Technology Foundation
+During the Reporting Period, Legend Holdings’ total R&amp;D investment exceeded RMB10 billion, a historical record high for its midyear report. Its portfolio companies continued to deliver steady growth with solid fundamentals. Lenovo capitalized on the surge in hybrid AI, with all three major business segments delivering double-digit revenue growth and reaching record highs for the same period. AI has become Lenovo’s core growth engine, with AI-related revenue increasing by 64% for the same period and accounted for 36% of Lenovo’s total revenue. Levima Advanced Materials posted significant performance growth and made breakthroughs in a number of major projects. Among them, the m-Xylylene Diisocyanate (XDI) project was listed under the National Key R&amp;D Program. Built on Levima’s technical expertise and R&amp;D experience, the PEEK project has entered the construction phase. Both projects are expected to be completed and put into operation in 2027, filling domestic technology gaps.
+Technology Ecosystem Bearing Fruit, and 12 Portfolio Companies Successfully Listed
+Leveraging years of dedicated efforts in technology innovation, Legend Holdings has cultivated a robust ecosystem spanning emerging and future industries. This ecosystem is now delivering tangible returns, not only driving significant performance growth for the Company, but also accumulating momentum for long-term development. During the Reporting Period, the industrial incubations and investments segment’s depth of technology asset pipeline and ability to realize value from these assets both improved. In the first half of 2026, the Legend Holdings Family Group supported the listing of 12 portfolio companies. These listed companies spanned sectors including artificial intelligence, semiconductors, advanced manufacturing, and healthcare. More than 30 additional portfolio companies are currently in the pre-listing pipeline. The Company invested in over 80 technology projects in the first half of the year across frontier fields such as artificial intelligence, quantum computing, optical interconnects, embodied artificial intelligence, chips and semiconductors, biopharmaceuticals, and commercial aerospace. To date, Legend Holdings has invested in over 300 AI-related companies. The Company has also established a systematic presence in other frontier fields, having invested in over 110 companies in pharmaceuticals and healthcare, over 60 companies in sustainable industries and future energy, and more than 50 companies in embodied artificial intelligence.
+Fostering Industry-Academia-Research Collaborative Innovation and Exploring New Pathways for Commercializing Original Technologies
+Responding to the call to “accelerate the translation from technological advances into productive forces”, Legend Holdings leverages its Forward-Looking Technology Research Institute to actively promote industry-academia-research collaborative innovation and explore new pathways for the commercialization of pioneering technologies. In the first half of the year, Legend Holdings established the Advanced Photonic Integration Joint Laboratory with a National Key Laboratory at Peking University. Together with the research team, the Company published co-authored papers and filed joint patents, while making preparations to establish a dedicated operating entity. In addition, led by the Chinese Information Processing Society of China (CIPS), and jointly initiated by Legend Holdings and other organizations, the Industry University Research Working Committee of the Chinese Information Processing Society of China was established, focusing on frontier areas of artificial intelligence. The Committee translates real-world industry needs into concrete workstreams. The Company has built a “Covalent Innovation” model that brings real-world industry needs into the earliest stages of R&amp;D, enabling businesses and researchers to jointly set priorities and develop solutions. It aims to create a replicable pathway for translating more creative innovation into new quality productive forces.
+ESG Practices Gaining Authoritative Recognition, Corporate Responsibility Underpinning the Foundation for Sustainability
+Legend Holdings prioritizes ecological conservation and green development. Lenovo has repeatedly received authoritative recognition both domestically and internationally in the ESG field. It has retained the highest global 3A rating in the MSCI ESG Ratings and received the EcoVadis Platinum Medal, its highest distinction, for two consecutive years. It was also included in the Fortune China ESG Impact List for five consecutive years. Its green operations continued to deliver strong results: over 90% of the electricity used in Lenovo’s global operations came from renewable energy sources. More than 360 million kilograms of end-of-life products have been recovered and reused. In photovoltaic materials, Levima Advanced Materials operates two major product lines for photovoltaic adhesive film materials, EVA and POE, with an annual production capacity exceeding 350,000 tons. In new energy battery materials, the company has built a comprehensive portfolio. In green investment, Legend Holdings has invested in more than 60 companies across new energy, energy decarbonization and so on. The Legend Star CEO Training Program has been running for over 18 years, nurturing up to 1,429 startup founders with 77 listed companies, 217 national-level specialized and innovative “Little Giant” enterprises, 930 High-and New-Technology Enterprises (HNTE), and more than 460,000 jobs created.
+Looking ahead, Legend Holdings will continue to closely align with national strategic needs, adhere to the main thread of technological innovation driving high-quality development, steadily improve its distinctive technological innovation system, deepen its focus on technology as its core business, and accelerate the promotion of the transformation of scientific achievements into real productive forces, making unremitting contributions to Chinese modernization and self-reliance and strength in science and technology.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>PROSUS N.V. ANNOUNCES PRICING FOR ITS PREVIOUSLY ANNOUNCED ANY AND ALL TENDER OFFER</v>
+        <v>YFORE, empresa global de primer nivel, inaugura una planta de fabricación en Atlanta (EE.UU.)</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C990" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D990" t="str">
         <v/>
       </c>
       <c r="E990" t="str">
-        <v>https://www.prnewswire.com/news-releases/prosus-nv-announces-pricing-for-its-previously-announced-any-and-all-tender-offer-302825442.html</v>
+        <v>https://www.prnewswire.com/news-releases/yfore-empresa-global-de-primer-nivel-inaugura-una-planta-de-fabricacion-en-atlanta-eeuu-302862731.html</v>
       </c>
       <c r="F990" t="str">
-        <v>AMSTERDAM, July 14, 2026 /PRNewswire/ -- Prosus N.V. (the "Company"), a public company with limited liability (naamloze vennootschap)under the laws of the Netherlands, with its corporate seat (statutaire zetel) in Amsterdam, the Netherlands, announced today the pricing of its previously...</v>
+        <v>SUWANEE, Ga., 28 de agosto de 2026 /PRNewswire/ -- YFORE ha inaugurado oficialmente su nueva sede central estadounidense, de 62.225 pies cuadrados, en Suwanee (Georgia). Estas instalaciones, que integran I+D, fabricación, aprovisionamiento, ventas y distribución, ofrecen cadenas de...</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>TilePix Launches "Bordered Designs" Dorm Décor Line at Walgreens, Redefining Student Wall Style with Trendy Photo Borders and Bold, Nail-Free Dorm Decor Solutions</v>
+        <v>YFORE, fournisseur mondial de premier rang, inaugure une usine de fabrication aux États-Unis, à Atlanta</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C991" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D991" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E991" t="str">
-        <v>https://www.prnewswire.com/news-releases/tilepix-launches-bordered-designs-dorm-decor-line-at-walgreens-redefining-student-wall-style-with-trendy-photo-borders-and-bold-nail-free-dorm-decor-solutions-302825440.html</v>
+        <v>https://www.prnewswire.com/news-releases/yfore-fournisseur-mondial-de-premier-rang-inaugure-une-usine-de-fabrication-aux-etats-unis-a-atlanta-302862730.html</v>
       </c>
       <c r="F991" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Today, TilePix, the leader in nail-free wall décor, is excited to unveil its Walgreens-exclusive "Bordered Designs" dorm décor collection. This line will debut trendy patterned photo tile borders created for college students looking to transform...</v>
+        <v>SUWANEE, Géorgie, 28 août 2026 /PRNewswire/ -- YFORE a officiellement inauguré son nouveau siège américain, d'une superficie de 62 225 pieds carrés, à Suwanee, en Géorgie. Intégrant la R&amp;D, la fabrication, les achats, les ventes et la livraison, ce site offre des chaînes...</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>NASA Jets Turn Red, White, and Blue</v>
+        <v>The Buckle, Inc. Announces the Resignation of Angie J. Klein From the Company’s Board of Directors</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C992" t="str">
-        <v>NASA</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D992" t="str">
         <v/>
       </c>
       <c r="E992" t="str">
-        <v>https://www.nasa.gov/image-article/nasa-jets-turn-red-white-and-blue/</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/buckle-inc-announces-resignation-angie-105000070.html</v>
       </c>
       <c r="F992" t="str">
-        <v>In honor of America’s 250th birthday, two of NASA’s most iconic aircraft got a fresh coat of red, white, and blue paint ahead of a flyover in Washington on July 4, 2026, with other NASA aircraft. &amp;#160; An F-15 and an F/A-18 from NASA’s Armstrong Flight Research Center in Edwards, California, recently were repainted in [&amp;#8230;]</v>
+        <v>KEARNEY, Neb., August 28, 2026--THE BUCKLE, INC. ANNOUNCES THE RESIGNATION OF ANGIE J. KLEIN FROM THE COMPANY’S BOARD OF DIRECTORS</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>Southern Glazer's Wine &amp; Spirits Signs National Distribution Agreement with buzzbox Premium Cocktails</v>
+        <v>Why Helsinki Should Be on Every Art Lover's Travel List in Summer 2027</v>
       </c>
       <c r="B993" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C993" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D993" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E993" t="str">
-        <v>https://www.pr.com/press-release/973634</v>
+        <v>https://www.prnewswire.com/news-releases/why-helsinki-should-be-on-every-art-lovers-travel-list-in-summer-2027-302862729.html</v>
       </c>
       <c r="F993" t="str">
-        <v>Agreement launches buzzbox across 35 states nationwide, pairing one of the RTD category's most distinctive premium cocktail brands with the beverage alcohol industry's leading route-to-market platform [PR.com]</v>
+        <v>HELSINKI, Aug. 28, 2026 /PRNewswire/ -- Following a record-breaking edition that attracted more than half a million visits, Helsinki Biennial returns in summer 2027, inviting visitors to discover world-class contemporary art across the historic island of Vallisaari, Esplanade park and HAM...</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>Veterinary Referral Center of Central Oregon Expands Access to Advanced ...</v>
+        <v>Digital Mirror Pioneer YFORE Unveils Full Intelligent Mirror Lineup in North America</v>
       </c>
       <c r="B994" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C994" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D994" t="str">
-        <v>Healthcare</v>
+        <v>Automotive</v>
       </c>
       <c r="E994" t="str">
-        <v>https://pr-inside.com/veterinary-referral-center-of-central-oregon-expands-access-to-advanced-r5201014.htm</v>
+        <v>https://www.prnewswire.com/news-releases/digital-mirror-pioneer-yfore-unveils-full-intelligent-mirror-lineup-in-north-america-302862726.html</v>
       </c>
       <c r="F994" t="str">
-        <v>(PR-inside.com) BEND, OR / ACCESS Newswire / July 14, 2026 / The Veterinary Referral Center of Central Oregon (VRCCO) is proud to announce the expansion of its personalized medical travel program, designed to break down geographical barriers and streamline access to advanced, life-saving veterinary specialty and emergency care for families across the Pacific Northwest and beyond. Seeking advanced medical care for a pet often requires traveling significant distances. Recognizing the challenges of long-distance medical travel, VRCCO has built a comprehensive support system that accommodates the logistics of travel, allowing pet parents to focus entirely on their animal's recovery and well-being. "When a pet ..</v>
+        <v>SUWANEE, Ga., Aug. 28, 2026 /PRNewswire/ -- YFORE Technology, a leading global Tier-1 automotive electronics supplier, officially commissioned its new U.S. manufacturing facility near Atlanta, Georgia today. Marking the milestone, YFORE debuted its full digital mirror lineup across North...</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>Andy Rieger, President of J. Rieger &amp;amp; Co., Elected To National Board of American Craft Spirits Association</v>
+        <v>Caleres Declares Regular Quarterly Dividend</v>
       </c>
       <c r="B995" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C995" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D995" t="str">
-        <v/>
+        <v>Finance, Retail</v>
       </c>
       <c r="E995" t="str">
-        <v>https://www.prweb.com/releases/andy-rieger-president-of-j-rieger--co-elected-to-national-board-of-american-craft-spirits-association-302825376.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/caleres-declares-regular-quarterly-dividend-104500332.html</v>
       </c>
       <c r="F995" t="str">
-        <v>– Rieger's appointment coincides with critical new legislative efforts like The SPIRIT Act to advance the continued growth of independent distilleries nationwide – KANSAS CITY, Mo., July 14, 2026 /PRNewswire-PRWeb/ -- Andy Rieger, President and Co-Founder of J. Rieger &amp; Co., has been...</v>
+        <v>ST. LOUIS, August 28, 2026--Caleres (NYSE: CAL), a market-leading portfolio of consumer-driven footwear brands, today announced that its Board of Directors has declared a regular quarterly cash dividend of $0.07 per share to be paid on September 25, 2026, to shareholders of record as of September 11, 2026.</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>Author Dominic A. Pacyga will receive the 2026 Pattis Family Foundation Chicago Book Award for his book, Clout City: The Rise and Fall of the Chicago Political Machine</v>
+        <v>Dollar General Corporation Announces EVP and General Counsel Rhonda Taylor’s Intent to Retire</v>
       </c>
       <c r="B996" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C996" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D996" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E996" t="str">
-        <v>https://www.prweb.com/releases/author-dominic-a-pacyga-will-receive-the-2026-pattis-family-foundation-chicago-book-award-for-his-book-clout-city-the-rise-and-fall-of-the-chicago-political-machine-302825202.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/dollar-general-corporation-announces-evp-104500796.html</v>
       </c>
       <c r="F996" t="str">
-        <v>Pacyga is the fifth winner of the $25,000 Pattis Award. CHICAGO, July 14, 2026 /PRNewswire-PRWeb/ -- The Newberry Library and The Pattis Family Foundation are pleased to announce the winner of the annual Pattis Family Foundation Chicago Book Award, which celebrates works that transform...</v>
+        <v>GOODLETTSVILLE, Tenn., August 28, 2026--Dollar General Corporation (NYSE: DG) today announced that Rhonda Taylor, the Company’s Executive Vice President and General Counsel, will retire from the Company. To support a seamless leadership transition, Taylor will remain in her current role through December 6, 2026, then serve in a senior advisory role through at least April 2, 2027. Kelly Collier, Dollar General’s current Senior Vice President, Assistant General Counsel for Business Law will succee</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>CTS Corporation Announces Date for Second Quarter 2026 Earnings Release and Conference Call</v>
+        <v>GE HealthCare unveils the next generation of the Vivid cardiovascular ultrasound portfolio, enabling advanced cardiac imaging across care settings</v>
       </c>
       <c r="B997" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C997" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D997" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E997" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327180/0/en/CTS-Corporation-Announces-Date-for-Second-Quarter-2026-Earnings-Release-and-Conference-Call.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/ge-healthcare-unveils-next-generation-104500773.html</v>
       </c>
       <c r="F997" t="str">
-        <v>CTS Corporation Announces Date for Second Quarter 2026 Earnings Release and Conference Call</v>
+        <v>CHICAGO, August 28, 2026--GE HealthCare today announced three additions to its Vivid™ cardiovascular ultrasound portfolio – Vivid™ Explorer, Vivid™ Advanced and Vivid™ Focus.</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>Logo Brands Announces New Licensing Partnerships With All U.S. Military Branches</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Cogent Communications ...</v>
       </c>
       <c r="B998" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C998" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D998" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E998" t="str">
-        <v>https://www.newswire.com/news/logo-brands-announces-new-licensing-partnerships-with-all-u-s-military-branches</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-cogent-communications-r5217027.htm</v>
       </c>
       <c r="F998" t="str">
-        <v>Logo Brands expands its officially licensed gear through partnerships with the U.S. Armed Forces, delivering premium products that honor those who serve.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Cogent Communications Holdings, Inc. (NASDAQ:CCOI) securities. If you suffered a loss on your Cogent Communications Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Cogent Communications Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>Veterinary Referral Center of Central Oregon Expands Access to Advanced Care with Enhanced Medical Travel Program</v>
+        <v>Light Gauge Steel Framing Market worth $15.53 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
       </c>
       <c r="B999" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C999" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D999" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E999" t="str">
-        <v>https://www.newswire.com/news/veterinary-referral-center-of-central-oregon-expands-access-to-22823017</v>
+        <v>https://www.prnewswire.com/news-releases/light-gauge-steel-framing-market-worth-15-53-billion-by-2031---exclusive-report-by-marketsandmarkets-302861524.html</v>
       </c>
       <c r="F999" t="str">
-        <v/>
+        <v>DELRAY BEACH, Fla., Aug. 28, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Light Gauge Steel Framing Market is projected to reach USD 15.53 billion by 2031 from USD 12.53 billion in 2026, at a CAGR of 4.4% from 2026 to 2031. Browse 370 market data Tables and 70 Figures spread...</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>Buchanan Capital Partners Forms Seconds Joint Venture with the Industrial Team at Crow Holdings Development</v>
+        <v>Morphy Richards presenta 90 años de ideas inteligentes en la IFA de Berlín 2026</v>
       </c>
       <c r="B1000" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C1000" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D1000" t="str">
-        <v>Real Estate</v>
+        <v/>
       </c>
       <c r="E1000" t="str">
-        <v>https://www.prnewswire.com/news-releases/buchanan-capital-partners-forms-seconds-joint-venture-with-the-industrial-team-at-crow-holdings-development-302825415.html</v>
+        <v>https://www.prnewswire.com/news-releases/morphy-richards-presenta-90-anos-de-ideas-inteligentes-en-la-ifa-de-berlin-2026-302862721.html</v>
       </c>
       <c r="F1000" t="str">
-        <v>AUSTIN, Texas, July 14, 2026 /PRNewswire/ -- Buchanan Capital Partners ("BCP"), an Austin-based, zero-fee commercial real estate investment firm, announced its recent capitalization of a 397,556 SF industrial development in the Northwest Atlanta / I-75 North Corridor of Georgia. The...</v>
+        <v>BERLÍN, 28 de agosto de 2026 /PRNewswire/ -- Morphy Richards, la marca británica de pequeños electrodomésticos de gama alta que celebrará su 90º aniversario en el año 2026, presentará sus últimas innovaciones en la IFA de Berlín 2026, que se celebrará del 4 al 8 de septiembre. En el...</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>Securities Lawsuit Alert: ADMA Biologics, Inc. (ADMA) Investors - Contact ...</v>
+        <v>MoneyHero Group to Announce Second Quarter 2026 Results</v>
       </c>
       <c r="B1001" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C1001" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D1001" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E1001" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-adma-biologics-inc-adma-investors-contact-r5201013.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352609/0/en/moneyhero-group-to-announce-second-quarter-2026-results.html</v>
       </c>
       <c r="F1001" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ADMA Biologics, Inc. (NASDAQ:ADMA) securities. If you suffered a loss on your ADMA Biologics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about ADMA Biologics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>HONG KONG and SINGAPORE, Aug. 28, 2026 (GLOBE NEWSWIRE) -- MoneyHero Limited (Nasdaq: MNY) (“MoneyHero” or the “Company”), a leading tech- and AI-powered personal finance aggregation and comparison platform and a digital insurance brokerage provider in Greater Southeast Asia, today announced that it will release its second quarter 2026 results on Friday, September 11, 2026 before market opens and will hold a related conference call to discuss the results at 8:00 a.m. EDT (or 8:00 p.m. Hong Kong / Singapore time) on the same day.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>