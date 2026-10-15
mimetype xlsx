--- v1 (2026-08-29)
+++ v2 (2026-10-15)
@@ -437,20317 +437,20127 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Dr. Anita Narang Recognized Among Victoria's Top Optometrists While Advancing the Future of Eye Care</v>
+        <v>Velocity 360 Auto Wash Offers 24-Hour Touchless Car Cleaning With Memberships and Fleet Plans in Hagatna</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C2" t="str">
-        <v>PRUnderground</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D2" t="str">
-        <v>Healthcare</v>
+        <v>Automotive</v>
       </c>
       <c r="E2" t="str">
-        <v>https://prunderground.com/dr-anita-narang-recognized-among-victoria-s-top-optometrists-while-advancing-the/cmtdylx5j00000akck2eie5rb</v>
+        <v>https://pressreleasenews.org/pressroom/velocity-360-auto-wash-offers-24-hour-touchless-car-cleaning-with-memberships-and-fleet-plans-in-hagatna</v>
       </c>
       <c r="F2" t="str">
-        <v>The post Dr. Anita Narang Recognized Among Victoria's Top Optometrists While Advancing the Future of Eye Care first appeared on</v>
+        <v>Velocity 360 Auto Wash, operated by FJR Enterprises Inc., provides 24-hour touchless car washing, self-vacuum services, monthly memberships, and fleet plans in Hagatna, Guam.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Froelick Gallery presents Orlando Almanza solo exhibition</v>
+        <v>Candescent Expands Its Marketplace with Memcyco to Deliver Preemptive ...</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C3" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D3" t="str">
         <v/>
       </c>
       <c r="E3" t="str">
-        <v>https://prunderground.com/froelick-gallery-presents-orlando-almanza-solo-exhibition/cmtdk0y5o000204jyvrb6bnej</v>
+        <v>https://pr-inside.com/candescent-expands-its-marketplace-with-memcyco-to-deliver-preemptive-r5233755.htm</v>
       </c>
       <c r="F3" t="str">
-        <v>The post Froelick Gallery presents Orlando Almanza solo exhibition first appeared on</v>
+        <v>(PR-inside.com) Memcyco's real-time fraud protection capabilities strengthen Candescent's Identity, Fraud and Security offerings by helping financial institutions detect and disrupt attacks before fraud occurs ATLANTA, GA / ACCESS Newswire / October 15, 2026 / Candescent, defining the era of Intelligent Banking for banks and credit unions, today announced the general availability of Memcyco through the Candescent Marketplace. Memcyco delivers preemptive fraud protection designed to detect and disrupt account takeover (ATO), phishing and digital impersonation attacks before credentials are misused, sessions are compromised or funds are moved. Much of an attack happens before a customer or member even reaches the login screen. Memcyco gives ..</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>YFORE Debuts ODMS In-Cabin Sensing System to Enhance Cockpit Safety</v>
+        <v>HarrisQuest MCP Launches, Putting Brand Intelligence Inside the AI ...</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C4" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D4" t="str">
-        <v>Automotive</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.prnewswire.com/news-releases/yfore-debuts-odms-in-cabin-sensing-system-to-enhance-cockpit-safety-302864307.html</v>
+        <v>https://pr-inside.com/harrisquest-mcp-launches-putting-brand-intelligence-inside-the-ai-r5233754.htm</v>
       </c>
       <c r="F4" t="str">
-        <v>SUWANEE, Ga., Aug. 29, 2026 /PRNewswire/ -- Marking the official opening of its North American manufacturing facility in Georgia, global Tier-1 supplier YFORE Technology debuted its Occupant &amp; Driver Monitoring System (ODMS)—an integrated in-cabin full-coverage sensing solution. As...</v>
+        <v>(PR-inside.com) Ask Claude, ChatGPT, Gemini or Microsoft Copilot how your brand is doing, and get an answer you can defend NEW YORK CITY, NY / ACCESS Newswire / October 15, 2026 / For most teams, brand data lives in one tool, and the work happens in another. Today, HarrisQuest, the brand and reputation intelligence platform from The Harris Poll, a Stagwell (NASDAQ:STGW) company and part of The Marketing Cloud, now brings the two together with HarrisQuest MCP (Model Context Protocol), a common way to connect an AI assistant to external data and tools. It puts a client's full subscription inside Claude, ChatGPT, ..</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>In HelloNation, Tax Expert Sal Julian Details Which Itemized Deductions High-Income Individuals Lose Without Knowing It</v>
+        <v>Megan Walton of Interlochen Center for the Arts Earns National Recognition ...</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C5" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D5" t="str">
-        <v/>
+        <v>Education</v>
       </c>
       <c r="E5" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-tax-expert-sal-julian-details-which-itemized-deductions-high-income-individuals-lose-without-knowing-it-302792392.html</v>
+        <v>https://pr-inside.com/megan-walton-of-interlochen-center-for-the-arts-earns-national-recognition-r5233753.htm</v>
       </c>
       <c r="F5" t="str">
-        <v>Many High-Income Filers Miss Deductions Not Because They Are Unaware They Exist, but Because of Timing, Limits, and Poor Coordination. ENDICOTT, N.Y., Aug. 29, 2026 /PRNewswire/ -- What are the most common reasons high-income individuals leave deductions on the table each year, and what...</v>
+        <v>(PR-inside.com) The Association of Boarding Schools Selects Interlochen's Retired Vice Provost of Student Life for Its Burch Ford Kaleidoscope Award INTERLOCHEN, MI / ACCESS Newswire / October 15, 2026 / The Association of Boarding Schools (TABS) has named Megan Walton, retired Vice Provost of Student Life at Interlochen Center for the Arts , one of four recipients of the Burch Ford Kaleidoscope Award , a national award that celebrates outstanding work in student and residential life. The honor caps a career of more than 25 years that Walton spent as an educator and student life leader. She retired at the end of the ..</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Niutech Signs Agreement with Global Energy Major for Waste Plastic Pyrolysis Line to Produce SAF</v>
+        <v>Modular Medical Launches Digital Learning Tools to Support Adoption ...</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C6" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D6" t="str">
-        <v>Energy</v>
+        <v>Finance, Healthcare, Gaming, Education</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.prnewswire.com/news-releases/niutech-signs-agreement-with-global-energy-major-for-waste-plastic-pyrolysis-line-to-produce-saf-302864305.html</v>
+        <v>https://pr-inside.com/modular-medical-launches-digital-learning-tools-to-support-adoption-r5233752.htm</v>
       </c>
       <c r="F6" t="str">
-        <v>JINAN, China, Aug. 29, 2026 /PRNewswire/ -- Niutech Technology Group Co., Ltd. (abbreviated as "Niutech"), a global supplier of industrial continuous pyrolysis solutions, has signed a sales contract with a global energy major for an Industrial Continuous Waste Plastic Pyrolysis Production...</v>
+        <v>(PR-inside.com) Game-Based Education Tools Designed to Help Improve Patient Familiarity with Pump Therapy and Support Healthcare Providers in Identifying Candidates for Pump Adoption SAN DIEGO, CA / ACCESS Newswire / October 15, 2026 / Modular Medical, Inc. ("Modular Medical" or "the Company") (NASDAQ:MODD), a commercial-stage medical device company preparing for the full commercial launch of its next-generation Pivot™ tubeless patch pump, today announced the launch of two innovative digital education resources designed to assist people living with diabetes build familiarity and confidence with insulin therapy ahead of formal training on the Pivot insulin delivery system. Developed in partnership with Relevate Health Games, the ..</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>BZAI Investors Have Opportunity to Lead Blaize Holdings, Inc. Securities Fraud Lawsuit Filed by The Rosen Law Firm</v>
+        <v>Harmony Brings AI Agents to HR, Making Employee Access to HR Services ...</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C7" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D7" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.prnewswire.com/news-releases/bzai-investors-have-opportunity-to-lead-blaize-holdings-inc-securities-fraud-lawsuit-filed-by-the-rosen-law-firm-302860124.html</v>
+        <v>https://pr-inside.com/harmony-brings-ai-agents-to-hr-making-employee-access-to-hr-services-r5233751.htm</v>
       </c>
       <c r="F7" t="str">
-        <v>NEW YORK, Aug. 29, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Blaize Holdings, Inc. (NASDAQ: BZAI) between July 18, 2025 and April 28, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead...</v>
+        <v>(PR-inside.com) Harmony for HR gives employees one place to ask about benefits, time off, onboarding, and referrals inside Slack and Microsoft Teams, working on top of the HR systems companies already run, including Workday, HiBob, UKG Pro, and SAP SuccessFactors. NEW YORK CITY, NY / ACCESS Newswire / October 15, 2026 / Harmony, the AI platform that gives every employee an always-on expert for workplace support, today announced Harmony for HR, bringing its AI agents to HR teams and the employees they serve. Employees ask HR questions and make HR requests in plain language in Slack or Microsoft Teams, and Harmony answers ..</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Pomerantz LLP Advises of Securities Class Action Involving AEVEX Corp. ...</v>
+        <v>Elite Tree Care Completes 10-Day Tornado Relief Cleanup at Indiana's ...</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C8" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D8" t="str">
-        <v>Finance</v>
+        <v>Education</v>
       </c>
       <c r="E8" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-aevex-corp-r5217363.htm</v>
+        <v>https://pr-inside.com/elite-tree-care-completes-10-day-tornado-relief-cleanup-at-indiana-s-r5233750.htm</v>
       </c>
       <c r="F8" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against AEVEX Corp. ("Aevex" or the "Company") (NYSE:AVEX). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Aevex and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) A seven-arborist crew traveled roughly 700 miles from Pennsylvania to clear fallen trees and prune damaged limbs on the club's 27-hole course WEST CHESTER, PA / ACCESS Newswire / October 15, 2026 / Elite Tree Care, a family-owned tree care company based in West Chester, Pennsylvania, completed a 10-day tornado relief and emergency storm damage cleanup at Sand Creek Country Club in Chesterton, Indiana. Hired by the club, the company sent seven arborists and heavy equipment, traveling roughly 700 miles, to remove fallen and uprooted trees and prune broken limbs on a 27-hole golf course. The project brought the Pennsylvania crew to ..</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Pomerantz LLP Advises of Securities Class Action Involving Taboola.com ...</v>
+        <v>Health Insurance for Realtors: Health Insurance Now Serves Agents Without ...</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C9" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D9" t="str">
-        <v>Finance</v>
+        <v>Healthcare, Real Estate</v>
       </c>
       <c r="E9" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-taboola-com-r5217362.htm</v>
+        <v>https://pr-inside.com/health-insurance-for-realtors-health-insurance-now-serves-agents-without-r5233749.htm</v>
       </c>
       <c r="F9" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) Independent real estate professionals can compare private plans from more than 25 carriers in one conversation BOCA RATON, FL / ACCESS Newswire / October 15, 2026 / Many real estate agents are paid on commission and have no employer group plan to join. Health Insurance Now, a licensed health insurance brokerage, said it helps independent real estate professionals compare private plans from more than 25 national carriers in a single phone conversation, so that coverage does not become one more item competing with showings and closings. Agents who work for themselves often handle coverage on their own, and income that varies from ..</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Against GoDaddy ...</v>
+        <v>Copley Taps Former Toast and HubSpot Exec to Scale the First AI Operating ...</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C10" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D10" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E10" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-against-godaddy-r5217361.htm</v>
+        <v>https://pr-inside.com/copley-taps-former-toast-and-hubspot-exec-to-scale-the-first-ai-operating-r5233748.htm</v>
       </c>
       <c r="F10" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE:GDDY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GoDaddy and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) Lou Orfanos' appointment as CEO signals the company's next growth phase to expand its AI operating system for planning, launching, and improving B2B ad campaigns. BOSTON, MA / ACCESS Newswire / October 15, 2026 / Copley , the frontier AI operating system built for performance marketing by ex-Klaviyo and Salesforce operators, today announced the appointment of Lou Orfanos as Chief Executive Officer. The appointment comes as Copley expands beyond AI ad creation into Demand Engineering, a new approach to building and managing B2B campaigns. Co-founder David Henriquez, who has led the company as CEO, will become Chief Product Officer, focusing on ..</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Filing Involving UWM ...</v>
+        <v>OMP and Eastman Show Decision Velocity in Practice at Gartner Supply ...</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C11" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D11" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E11" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-involving-uwm-r5217360.htm</v>
+        <v>https://pr-inside.com/omp-and-eastman-show-decision-velocity-in-practice-at-gartner-supply-r5233747.htm</v>
       </c>
       <c r="F11" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against UWM Holdings Corporation ("UWM" or the "Company") (NYSE:UWMC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether UWM and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 13, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) In the customer session, speakers cover connected planning horizons and the operating model changes that enabled faster decisions with a new supply chain planning solution. ATLANTA, GA / ACCESS Newswire / October 15, 2026 / OMP, a leader in AI-powered supply chain planning, is bringing Eastman to the Gartner Supply Chain Planning Summit 2026 in Denver, CO (November 2-3) to showcase decision velocity in practice. The global specialty materials company will show how it connected its long-term, mid-term, and short-term planning horizons into one cycle. Eastman on connecting its planning horizons In a session at the summit, Sachin Kothari, Manager IBP Excellence at ..</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Pomerantz LLP Advises of Securities Class Action Involving The Simply ...</v>
+        <v>Activate Learning Announces Acquisition of Open Up Resources, Expanding High-Quality Core Curricula, Implementation and Support for School Districts</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C12" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D12" t="str">
-        <v>Finance</v>
+        <v>Finance, Education</v>
       </c>
       <c r="E12" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-the-simply-r5217359.htm</v>
+        <v>https://www.prnewswire.com/news-releases/activate-learning-announces-acquisition-of-open-up-resources-expanding-high-quality-core-curricula-implementation-and-support-for-school-districts-302909474.html</v>
       </c>
       <c r="F12" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against The Simply Good Foods Company ("Simply Good Foods" or the "Company") (NASDAQ:SMPL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Simply Good Foods and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October ..</v>
+        <v>The organizations will maintain their trusted programs and relationships while bringing together complementary curricula, services, and expertise to offer districts a broader, more connected set of solutions. BLOOMINGTON, Minn., Oct. 15, 2026 /PRNewswire/ -- Activate Learning today...</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Against HDFC Bank ...</v>
+        <v>For Diana Testa, Italian Food Has Always Been About More Than the Recipe</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C13" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D13" t="str">
-        <v>Finance</v>
+        <v>Energy</v>
       </c>
       <c r="E13" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-against-hdfc-bank-r5217358.htm</v>
+        <v>https://www.prnewswire.com/news-releases/for-diana-testa-italian-food-has-always-been-about-more-than-the-recipe-302909473.html</v>
       </c>
       <c r="F13" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against HDFC Bank Limited ("HDFC" or the "Company") (NYSE:HDB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether HDFC and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 13, 2026, to ask the Court ..</v>
+        <v>Italian Home Chef, Olive Oil Sommelier, and Educator Brings the Stories and Traditions of Italy to the Table in a New Regional Cookbook JACKSONVILLE, Fla., Oct. 15, 2026 /PRNewswire/ -- A recipe can tell you how to prepare a dish. Diana Testa, Fonder of All About Italy LLC, believes the...</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Involving ...</v>
+        <v>Later Delivers Highest Quarterly Revenue in Company History</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C14" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D14" t="str">
         <v>Finance</v>
       </c>
       <c r="E14" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-involving-r5217357.htm</v>
+        <v>https://www.prnewswire.com/news-releases/later-delivers-highest-quarterly-revenue-in-company-history-302910104.html</v>
       </c>
       <c r="F14" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
+        <v>New client wins, expanded services, and increased customer investment drive record Q3 bookings growth of 100% year-over-year. BOSTON, Oct. 15, 2026 /PRNewswire/ -- Later, the world's most intelligent influencer marketing company, today announced record performance, with overall revenue...</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Involving GoDaddy ...</v>
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Outlines Path to Scale ...</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C15" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D15" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E15" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-involving-godaddy-r5217356.htm</v>
+        <v>https://pr-inside.com/medical-care-technologies-inc-otcid-mdce-outlines-path-to-scale-r5233746.htm</v>
       </c>
       <c r="F15" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE:GDDY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GoDaddy and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) Company Points to Four Active Tracks - Software Monetization, StrainScan Pro Outreach, Subsidiary Collectibles Flow, and Health Imaging R&amp;D - as the Framework for Broader Commercial Growth MESA, AZ / ACCESS Newswire / October 15, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today described the operating framework it is using to build on the first paid software agreement announced October 14. That agreement is valued at up to $250,000, and the first payment has been initiated. It is the Company's first external enterprise level software revenue outside of its subsidiaries. Management views the agreement as evidence that the platform work funded by ..</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Pomerantz LLP Announces Commencement of Class Action Litigation Against ...</v>
+        <v>New Podcast "The Future Is Smaller" Explores Declining School Enrollment and What New Orleans Can Teach Other Cities</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C16" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D16" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Media, Education</v>
       </c>
       <c r="E16" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-commencement-of-class-action-litigation-against-r5217355.htm</v>
+        <v>https://www.prnewswire.com/news-releases/new-podcast-the-future-is-smaller-explores-declining-school-enrollment-and-what-new-orleans-can-teach-other-cities-302909467.html</v>
       </c>
       <c r="F16" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
+        <v>New Schools for New Orleans series examines demographic change, enrollment decline, and the future of public education NEW ORLEANS, Oct. 15, 2026 /PRNewswire/ -- Across the country, public school systems are confronting a new reality: fewer students, tighter budgets, and difficult...</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Pomerantz LLP Commences Class Lawsuit Against Aardvark Therapeutics, ...</v>
+        <v>Via Motif Named 2026 Top Handcrafted Hospitality Accessories Provider by Hospitality Business Review</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C17" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D17" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E17" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-commences-class-lawsuit-against-aardvark-therapeutics-r5217354.htm</v>
+        <v>https://www.prnewswire.com/news-releases/via-motif-named-2026-top-handcrafted-hospitality-accessories-provider-by-hospitality-business-review-302909455.html</v>
       </c>
       <c r="F17" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Aardvark Therapeutics, Inc. ("Aardvark" or the "Company") (NASDAQ:AARD) and certain officers and directors. The class action, filed in the United States District Court for the Southern District of California, and docketed under 26-cv-04643, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired: (a) Aardvark common stock pursuant and/or traceable to the Offering Documents (defined below) issued in connection with the Company's initial public offering conducted ..</v>
+        <v>South Florida-based hospitality accessories company recognized for craftsmanship, customization, and its commitment to thoughtful design. PALM BEACH GARDENS, Fla., Oct. 15, 2026 /PRNewswire/ -- Hospitality Business Review Magazine has named Via Motif the exclusive recipient of the Top...</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Pomerantz LLP Issues Reminder to Shareholders in Replimune Group, Inc. ...</v>
+        <v>DentKits and Dentistry.One Partner to Bring Dentist-Reviewed Denture Care to Patients at Home</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C18" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D18" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E18" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-replimune-group-inc-r5217353.htm</v>
+        <v>https://www.prnewswire.com/news-releases/dentkits-and-dentistryone-partner-to-bring-dentist-reviewed-denture-care-to-patients-at-home-302909468.html</v>
       </c>
       <c r="F18" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Replimune Group, Inc. ("Replimune" or the "Company") (NASDAQ:REPL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Replimune and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
+        <v>The partnership pairs DentKits' at-home custom dentures with clinical oversight from Dentistry.One's network of licensed dentists, making dentures convenient and accessible for more Americans. METUCHEN, N.J., Oct. 15, 2026 /PRNewswire/ -- DentKits, a provider of custom dentures made...</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Pomerantz LLP Notifies Investors of Class Action Against Alarum Technologies ...</v>
+        <v>The Scleroderma Research Foundation Raises Nearly $1.1 Million At This Year's Cool Comedy • Hot Cuisine</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C19" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D19" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E19" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-against-alarum-technologies-r5217352.htm</v>
+        <v>https://www.prnewswire.com/news-releases/the-scleroderma-research-foundation-raises-nearly-1-1-million-at-this-years-cool-comedy--hot-cuisine-302909483.html</v>
       </c>
       <c r="F19" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Alarum Technologies Ltd. ("Alarum" or the "Company") (NASDAQ:ALAR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Alarum and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
+        <v>John Stamos Receives The Bob Saget Legacy Award As His "Full House" Family Looks On Performances by Fortune Feimster, Matt Friend, Ron Funches, Jay Pharoah, and Lisa Ann Walter, with Jeff Ross as host, special guests Seth Green and Howie Mandel, and a surprise auction appearance by John...</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Against Smartsheet, ...</v>
+        <v>TGE Value Creative Solutions Celebrates Recent NYSE Listing: NYSE Content Update</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C20" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D20" t="str">
-        <v>Finance</v>
+        <v>Finance, Media</v>
       </c>
       <c r="E20" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-against-smartsheet-r5217351.htm</v>
+        <v>https://www.prnewswire.com/news-releases/tge-value-creative-solutions-celebrates-recent-nyse-listing-nyse-content-update-302910081.html</v>
       </c>
       <c r="F20" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Smartsheet, Inc. ("Smartsheet" or the "Company") (NYSE:SMAR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Smartsheet and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court to ..</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Oct. 15, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Pomerantz LLP Issues Reminder to Investors in ARS Pharmaceuticals, ...</v>
+        <v>Die iranische Menschenrechtsanwältin Nasrin Sotoudeh hat den Thulani Maseko Justice Prize erhalten</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C21" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D21" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E21" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-ars-pharmaceuticals-r5217350.htm</v>
+        <v>https://www.prnewswire.com/news-releases/die-iranische-menschenrechtsanwaltin-nasrin-sotoudeh-hat-den-thulani-maseko-justice-prize-erhalten-302910101.html</v>
       </c>
       <c r="F21" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against ARS Pharmaceuticals, Inc. ("ARS" or the "Company") (NASDAQ:SPRY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether ARS and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
+        <v>DEN HAAG, Niederlande, 15. Oktober 2026 /PRNewswire/ -- Heute trifft sich die internationale Menschenrechtsgemeinschaft in Den Haag, um die Arbeit der iranischen Anwältin Nasrin Sotoudeh zu würdigen, die den Thulani Maseko Justice Prize 2026 erhält. Der von der Human Rights Foundation...</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Pomerantz LLP Issues Reminder to Investors in Alibaba Group Holding ...</v>
+        <v>SparkBlocks Wins Editor's Choice Blue Ribbon at Maker Faire Bay Area 2026</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C22" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D22" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E22" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-alibaba-group-holding-r5217349.htm</v>
+        <v>https://www.prnewswire.com/news-releases/sparkblocks-wins-editors-choice-blue-ribbon-at-maker-faire-bay-area-2026-302909471.html</v>
       </c>
       <c r="F22" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Blaize Holdings, Inc. ("Blaize" or the "Company") (NASDAQ:BZAI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Blaize and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
+        <v>Canadian LEGO®-compatible electronics system earns recognition at its first Maker Faire appearance Key Facts - Award: Editor's Choice Blue Ribbon, Maker Faire Bay Area 2026 - Event: September 25–27 at Mare Island in Vallejo, California - Product: SparkBlocks, a LEGO®-compatible...</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Blaize ...</v>
+        <v>The Mason-Dixon Map the Library of Congress Tried to Buy Returns to Auction</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C23" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D23" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E23" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-blaize-r5217348.htm</v>
+        <v>https://www.prnewswire.com/news-releases/the-mason-dixon-map-the-library-of-congress-tried-to-buy-returns-to-auction-302909460.html</v>
       </c>
       <c r="F23" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Blaize Holdings, Inc. ("Blaize" or the "Company") (NASDAQ:BZAI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Blaize and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
+        <v>The original 1768 manuscript survey, once purchased by Malcolm Forbes for a world-record price, will be offered by Brunk Auctions Oct. 29 during America's 250th anniversary year ASHEVILLE, N.C., Oct. 15, 2026 /PRNewswire/ -- In April 1982, the Library of Congress went to Christie's in New...</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Pomerantz LLP Issues Reminder to Investors in TruGolf Holdings, Inc. ...</v>
+        <v>Ecopetrol Continues Advancing Its Transformation Journey with the Appointment of Its New Corporate Compliance Officer</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C24" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D24" t="str">
         <v>Finance</v>
       </c>
       <c r="E24" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-trugolf-holdings-inc-r5217347.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ecopetrol-continues-advancing-its-transformation-journey-with-the-appointment-of-its-new-corporate-compliance-officer-302910099.html</v>
       </c>
       <c r="F24" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against TruGolf Holdings, Inc. ("TruGolf" or the "Company") (NASDAQ:TRUG). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether TruGolf and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, to ask the Court ..</v>
+        <v>BOGOTÁ, Oct. 15, 2026 /PRNewswire/ -- Ecopetrol S.A. (BVC: ECOPETROL; NYSE: EC) (the "Company") announces that its Board of Directors has appointed José Eduardo Barreneche Ávila as the Company's Corporate Compliance Officer, effective no later than October 20, 2026. This appointment forms...</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Pomerantz LLP Issues Reminder to Investors in Rackspace Technology, ...</v>
+        <v>Love Mert Transforms the Traditional Weighted Eye Pillow into a One-of-a-Kind Hand-Marbled Heart for Sleep, Meditation, Yoga, and Everyday Wellness</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C25" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D25" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E25" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-rackspace-technology-r5217346.htm</v>
+        <v>https://www.prnewswire.com/news-releases/love-mert-transforms-the-traditional-weighted-eye-pillow-into-a-one-of-a-kind-hand-marbled-heart-for-sleep-meditation-yoga-and-everyday-wellness-302909461.html</v>
       </c>
       <c r="F25" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Rackspace Technology, Inc. ("Rackspace" or the "Company") (NASDAQ:RXT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Rackspace and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, to ask the Court ..</v>
+        <v>Putting a modern twist on the centuries-old art of hand marbling, Lake Tahoe artist Melissa Michelsen creates one-of-one designs on organic cotton, turning them into heart-shaped weighted Eye Love Pillows filled with flaxseed, lavender, and raw silk backing that make soothing, beautiful,...</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Pomerantz LLP Issues Reminder to Shareholders in iTonic Holdings Ltd ...</v>
+        <v>Non-GMO Project: Trinidadian Entrepreneur Brings Caribbean Favorites to Frozen Foods, Earns Non-GMO Project Verification</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C26" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D26" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E26" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-itonic-holdings-ltd-r5217345.htm</v>
+        <v>https://www.prnewswire.com/news-releases/non-gmo-project-trinidadian-entrepreneur-brings-caribbean-favorites-to-frozen-foods-earns-non-gmo-project-verification-302909469.html</v>
       </c>
       <c r="F26" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against iTonic Holdings Ltd (f/k/a Pheton Holdings Ltd) ("Pheton" or the "Company") (NASDAQ:ITOC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Pheton and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, ..</v>
+        <v>Calypso Harvest earns verification for three products as the program helping underrepresented food entrepreneurs expands to include Non-UPF Verified. BELLINGHAM, Wash., Oct. 15, 2026 /PRNewswire/ -- Trinidadian entrepreneur Natalia J. Kalloo is bringing the foods she grew up with to more...</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Pomerantz LLP Issues Reminder to Investors in Capricor Therapeutics, ...</v>
+        <v>Szczyt Inteligentnych Sieci IP Net5.5G zakończony sukcesem - bezpieczne i odporne sieci IP fundamentem nowego wzrostu w erze AI</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C27" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D27" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E27" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-capricor-therapeutics-r5217344.htm</v>
+        <v>https://www.prnewswire.com/news-releases/szczyt-inteligentnych-sieci-ip-net5-5g-zakoczony-sukcesem---bezpieczne-i-odporne-sieci-ip-fundamentem-nowego-wzrostu-w-erze-ai-302910098.html</v>
       </c>
       <c r="F27" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Capricor Therapeutics, Inc. ("Capricor" or the "Company") (NASDAQ:CAPR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Capricor and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, to ask the Court ..</v>
+        <v>WIEDEŃ, 15 października 2026 r. /PRNewswire/ -- Podczas Global Ultra-Broadband Forum (UBBF) 2026 odbył się szczyt Net5.5G Intelligent IP Network Summit. Wydarzenie zorganizowano pod hasłem „Bezpieczeństwo i odporność sieci, nowy inteligentny wzrost dla operatorów". GSMA Intelligence po...</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Pomerantz LLP Pursues Class Action Litigation Against Datavault AI ...</v>
+        <v>Le Sommet Net5.5G sur les réseaux IP intelligents s'est tenu avec succès, soulignant le rôle des réseaux IP sécurisés et résilients comme fondement d'une nouvelle croissance à l'ère de l'IA</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C28" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D28" t="str">
-        <v>Finance, AI</v>
+        <v/>
       </c>
       <c r="E28" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-pursues-class-action-litigation-against-datavault-ai-r5217343.htm</v>
+        <v>https://www.prnewswire.com/news-releases/le-sommet-net5-5g-sur-les-reseaux-ip-intelligents-sest-tenu-avec-succes-soulignant-le-role-des-reseaux-ip-securises-et-resilients-comme-fondement-dune-nouvelle-croissance-a-lere-de-lia-302910094.html</v>
       </c>
       <c r="F28" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
+        <v>VIENNE, 15 octobre 2026 /PRNewswire/ -- Lors du Forum mondial sur l'ultra-large bande (UBBF) 2026, le Sommet Net5.5G sur les réseaux IP intelligents s'est tenu avec succès. Centré sur le thème « Sécurité et résilience des réseaux, une nouvelle croissance intelligente pour les opérateurs...</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Pomerantz LLP Issues Reminder to Shareholders in Wise Group plc of ...</v>
+        <v>SciBase has secured first US payer coverage with major insurance company, aims for global lead in non-invasive skin assessment</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C29" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D29" t="str">
-        <v>Finance</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E29" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-wise-group-plc-of-r5217342.htm</v>
+        <v>https://www.prnewswire.com/news-releases/scibase-has-secured-first-us-payer-coverage-with-major-insurance-company-aims-for-global-lead-in-non-invasive-skin-assessment-302910093.html</v>
       </c>
       <c r="F29" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Wise Group plc ("Wise" or the "Company") (NASDAQ:WSE). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Wise and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 29, 2026, to ask the Court ..</v>
+        <v>STOCKHOLM, Oct. 15, 2026 /PRNewswire/ -- SciBase Holding AB ("SciBase") (STO: SCIB), a leader in AI-based devices for detection and prevention in dermatology, previously announced it received its first medical policy from a private insurance company. For a medtech company, this is one of...</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Pentair ...</v>
+        <v>Bold Therapeutics Reaches Enrollment Midpoint in Randomized Phase 2 Trial of BOLD-100 in Second-Line Metastatic Colorectal Cancer</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C30" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D30" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E30" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-pentair-r5217341.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bold-therapeutics-reaches-enrollment-midpoint-in-randomized-phase-2-trial-of-bold-100-in-second-line-metastatic-colorectal-cancer-302909446.html</v>
       </c>
       <c r="F30" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Pentair plc ("Pentair" or the "Company") (NYSE:PNR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Pentair and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 2, 2026, to ask the Court to ..</v>
+        <v>VANCOUVER, BC, Oct. 15, 2026 /PRNewswire/ -- Bold Therapeutics, a clinical-stage biopharmaceutical company developing novel metallotherapeutics for difficult-to-treat cancers, today announced the enrollment of 60 patients in Arm VII of its Phase 2 BOLD-100-001 trial (NCT04421820). Arm VII...</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Pomerantz LLP Issues Alert Regarding Shareholder Class Action Against ...</v>
+        <v>Growth Acceleration Partners Appoints Dwayne Stoltz as Vice President of AI to Drive Global Client Transformation</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C31" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D31" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E31" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-alert-regarding-shareholder-class-action-against-r5217340.htm</v>
+        <v>https://www.prnewswire.com/news-releases/growth-acceleration-partners-appoints-dwayne-stoltz-as-vice-president-of-ai-to-drive-global-client-transformation-302909445.html</v>
       </c>
       <c r="F31" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against EquipmentShare.com Inc. ("EquipmentShare" or the "Company") (NASDAQ:EQPT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether EquipmentShare and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 21, 2026, to ask the Court to ..</v>
+        <v>AUSTIN, Texas, Oct. 15, 2026 /PRNewswire/ -- Growth Acceleration Partners (GAP), a leading AI transformation company, today announced the appointment of Dwayne Stoltz as Vice President of AI. Stoltz will lead GAP's global AI go-to-market strategy, unifying its strategic consulting and...</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Pomerantz LLP Issues Important Reminder to Investors in PROCEPT BioRobotics ...</v>
+        <v>Samit o inteligentných sieťach IP Net5.5G priniesol úspech: Bezpečné a odolné IP siete sú základom pre nový rast v ére AI</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C32" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D32" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E32" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-investors-in-procept-biorobotics-r5217339.htm</v>
+        <v>https://www.prnewswire.com/news-releases/samit-o-inteligentnych-sieach-ip-net5-5g-priniesol-uspech-bezpene-a-odolne-ip-siete-su-zakladom-pre-novy-rast-v-ere-ai-302910087.html</v>
       </c>
       <c r="F32" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against PROCEPT BioRobotics Corporation ("Procept" or the "Company") (NASDAQ:PRCT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Procept and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 22, 2026, to ask the Court ..</v>
+        <v>VIEDEŇ, 15. október 2026 /PRNewswire/ – Počas fóra Global Ultra-Boradband Forum (UBBF) 2026 sa úspešne konal samit o inteligentných sieťach IP Net5.5G. Spoločnosť GSMA Intelligence po prvýkrát globálne interpretovala svoju novovydanú bielu knihu o kybernetickej bezpečnosti, zameranú na...</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Against Cogent Communications ...</v>
+        <v>LENNAR INVESTIGATION: Lennar Investors Should Contact Block &amp; Leviton ...</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C33" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D33" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E33" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-against-cogent-communications-r5217338.htm</v>
+        <v>https://pr-inside.com/lennar-investigation-lennar-investors-should-contact-block-leviton-r5233745.htm</v>
       </c>
       <c r="F33" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Cogent Communications Holdings, Inc. ("Cogent" or the "Company") (NASDAQ:CCOI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Cogent and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 21, 2026, to ask the ..</v>
+        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / October 15, 2026 / Block &amp; Leviton is investigating Lennar (NYSE:LEN) for potential securities law violations. Investors who have lost money in their Lennar investment should contact the firm to learn more about how they might recover those losses. For more details, visit https://blockleviton.com/cases/len. What is this all about? Block &amp; Leviton is investigating whether Lennar may have misled investors about the strength of its home deliveries. Lennar reported fiscal third-quarter deliveries of 20,840 homes, above the 20,500 it initially forecast, at a time when the housing market was weakening. A report found that Millrose Properties ..</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Pomerantz LLP Issues Important Reminder to Investors in Hertz Global ...</v>
+        <v>Xenetic Biosciences and PeriNess Announce First Patient Dosed in Investigator-Initiated ...</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C34" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D34" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare, Automotive, Education</v>
       </c>
       <c r="E34" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-investors-in-hertz-global-r5217337.htm</v>
+        <v>https://pr-inside.com/xenetic-biosciences-and-periness-announce-first-patient-dosed-in-investigator-initiated-r5233744.htm</v>
       </c>
       <c r="F34" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Hertz Global Holdings, Inc. ("Hertz" or the "Company") (NASDAQ:HTZ). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Hertz and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 22, 2026, to ask the ..</v>
+        <v>(PR-inside.com) First clinical evaluation of Xenetic's systemic DNase technology as an adjunct to CAR T-cell therapy in an investigator-initiated study conducted at Tel Aviv Sourasky University Medical Center Initial efficacy data expected in Q2 2027 FRAMINGHAM, MA / ACCESS Newswire / October 15, 2026 / Xenetic Biosciences, Inc. (NASDAQ:XBIO) ("Xenetic" or the "Company"), a biopharmaceutical company focused on advancing innovative immuno-oncology technologies addressing difficult to treat cancers, today announced that its collaboration partner, PeriNess Ltd. ("PeriNess"), has informed the Company that the first patient has been dosed in an investigator-initiated clinical study evaluating systemic recombinant human DNase in combination with anti-CD19 CAR T-cell ..</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Pomerantz LLP Has Filed Class Action Against Wix.com Ltd. – WIX</v>
+        <v>Healthy Extracts' Imaraïs Health &amp; Beauty Products Now Available at ...</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C35" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D35" t="str">
-        <v>Finance</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E35" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-has-filed-class-action-against-wix-com-ltd-wix-r5217336.htm</v>
+        <v>https://pr-inside.com/healthy-extracts-imara-s-health-beauty-products-now-available-at-r5233743.htm</v>
       </c>
       <c r="F35" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Wix.com Ltd. ("Wix" or the "Company") (NASDAQ:WIX) and certain officers. The class action, filed in the United States District Court for the Northern District of Illinois, and docketed under 26-cv-08852, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Wix securities between February 19, 2025 and May 12, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the ..</v>
+        <v>(PR-inside.com) New Major Retail Chain Launch Marks Healthy Extracts' Entrance of $730 Billion Beauty &amp; Personal Care Market, with Additional International B2B Customer Wins in the Pipeline HENDERSON, NV / ACCESS Newswire / October 15, 2026 / Healthy Extracts Inc. (OTCQB:HYEX), a leader in nutraceutical formulations and precision dose gummy manufacturing, announced its Imaraïs Beauty products for health, wellness and beauty are now available at an additional 4,000 pharmacy retail locations nationwide. The products include Imaraïs Beauty's most popular functional beauty and wellness gummies for skincare, haircare, gut health and overall wellness. The proprietary, clinically backed ‘ingestible beauty' formulations offer valuable health benefits ..</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Pomerantz LLP Issues Important Reminder to Investors in Primoris Services ...</v>
+        <v>Healthy Extracts' Imaraïs Health &amp; Beauty Products Now Available at 4,000 Additional Pharmacies Nationwide</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C36" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D36" t="str">
-        <v>Finance</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E36" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-investors-in-primoris-services-r5217335.htm</v>
+        <v>https://www.newswire.com/news/healthy-extracts-imara-s-health-beauty-products-now-available-at-4-000</v>
       </c>
       <c r="F36" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Primoris Services Corporation ("Primoris" or the "Company") (NYSE:PRIM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Primoris and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 21, 2026, to ask the Court ..</v>
+        <v>New Major Retail Chain Launch Marks Healthy Extracts' Entrance of $730 Billion Beauty &amp;amp; Personal Care Market, with Additional International B2B Customer Wins in the Pipeline</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Pomerantz LLP Files Securities Class Action Lawsuit Against Microvast ...</v>
+        <v>First Breach to Present at the 20th Annual LD Micro Main Event</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C37" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D37" t="str">
         <v>Finance</v>
       </c>
       <c r="E37" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-files-securities-class-action-lawsuit-against-microvast-r5217334.htm</v>
+        <v>https://pr-inside.com/first-breach-to-present-at-the-20th-annual-ld-micro-main-event-r5233742.htm</v>
       </c>
       <c r="F37" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Microvast Holdings, Inc. ("Microvast" or the "Company") (NASDAQ:MVST) and certain officers. The class action, filed in the United States District Court for the Southern District of Texas, Houston Division, and docketed under 26-cv-05804, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Microvast securities between April 1, 2025 and March 16, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
+        <v>(PR-inside.com) Chief Revenue Officer Ken Leith to present on Tuesday, October 20, at 4:30 p.m. Pacific Time HAGERSTOWN, MD / ACCESS Newswire / October 15, 2026 / First Breach Inc. (NASDAQ:FBDT) ("First Breach" or the "Company"), an American-made defense technologies company focused on vertically integrated ammunition production and next-generation unmanned aerial systems, today announced that Chief Revenue Officer Ken Leith will present at the 20th Annual LD Micro Main Event, taking place October 19-21, 2026, at the Luxe Sunset Boulevard Hotel in Los Angeles, California. Mr. Leith is scheduled to present on Tuesday, October 20, 2026, at 4:30 p.m. Pacific Time. His presentation ..</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Pomerantz LLP Reminds Shareholders: Securities Lawsuit Has Been Filed ...</v>
+        <v>New Transformational Journal Addresses Why Ambitious Goals Often Fail Between Vision and Execution</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C38" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D38" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E38" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-reminds-shareholders-securities-lawsuit-has-been-filed-r5217333.htm</v>
+        <v>https://www.pr.com/press-release/981652</v>
       </c>
       <c r="F38" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Regeneron Pharmaceuticals, Inc. ("Regeneron" or the "Company") (NASDAQ:REGN). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Regeneron and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 14, 2026, to ask the Court ..</v>
+        <v>In her fifth book, Dr. Natasha E. Davis introduces a structured process for helping individuals and organizations move meaningful goals from possibility to measurable progress. [PR.com]</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Pomerantz LLP Shares Class Action Details With Investors in GPGI, Inc. ...</v>
+        <v>SenesTech Reports Record Preliminary Third Quarter Revenue Exceeding ...</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C39" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D39" t="str">
         <v>Finance</v>
       </c>
       <c r="E39" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-shares-class-action-details-with-investors-in-gpgi-inc-r5217331.htm</v>
+        <v>https://pr-inside.com/senestech-reports-record-preliminary-third-quarter-revenue-exceeding-r5233741.htm</v>
       </c>
       <c r="F39" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GPGI, Inc. ("GPGI" or the "Company") (NYSE:GPGI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GPGI and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 14, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) Preliminary Revenue of $1.1 Million is the Highest Quarterly Revenue in the Company's History SURPRISE, AZ / ACCESS Newswire / October 15, 2026 / SenesTech, Inc. (NASDAQ:SNES), the leader in rodent birth control and sustainable rodent population management, today announced preliminary revenue results for the third quarter of 2026. The Company plans to release its definitive third quarter financial results the week of November 9, 2026. Preliminary third quarter 2026 revenue was approximately $1.1 million, representing approximately 40% growth compared with the second quarter of 2026 and approximately 55% growth compared with the third quarter of 2025. It was also the Company's ..</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Class Action Lawsuit Filed by Pomerantz LLP for Investors of Intuit ...</v>
+        <v>Tradewinds Universal (TRWD) Pursues Expansion Into Additional Industries ...</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C40" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D40" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E40" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-by-pomerantz-llp-for-investors-of-intuit-r5217330.htm</v>
+        <v>https://pr-inside.com/tradewinds-universal-trwd-pursues-expansion-into-additional-industries-r5233740.htm</v>
       </c>
       <c r="F40" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Intuit Inc. ("Intuit" or the "Company") (NASDAQ:INTU) and certain officers. The class action, filed in the United States District Court for the Northern District of California, and docketed under 26-cv-07086, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Intuit securities between August 22, 2025 and May 20, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the ..</v>
+        <v>(PR-inside.com) Active negotiations include energy-sector opportunities as TRWD looks to expand alongside its growing adult hospitality business, building a diversified portfolio of revenue-producing companies with significant growth potential and opportunities for future spin-offs and senior exchange listings. NEW YORK CITY, NY / ACCESS Newswire / October 15, 2026 / Tradewinds Universal (OTCID:TRWD) today announced that it is actively pursuing opportunities to expand its holdings into additional industries, including the energy sector, as management advances an ambitious strategy to build a diversified, multi-industry holding company. The initiative follows a series of business opportunities presented to Tradewinds across multiple sectors. The Company is leveraging its ..</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Class Action Lawsuit Reminder from Pomerantz LLP for Shareholders of ...</v>
+        <v>Tenon Medical(R) Adds Eight New Patents Issued by the United States ...</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C41" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D41" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E41" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-reminder-from-pomerantz-llp-for-shareholders-of-r5217329.htm</v>
+        <v>https://pr-inside.com/tenon-medical-r-adds-eight-new-patents-issued-by-the-united-states-r5233739.htm</v>
       </c>
       <c r="F41" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Megan Holdings Limited ("Megan" or the "Company") (NASDAQ:MGN). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Megan and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 8, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) ~Newly issued patents continue to solidify the company's position as an innovator in the rapidly growing sacro-pelvic fusion market~ ~Portfolio now includes 38 issued U.S. patents and 9 international patents, with 31 applications pending~ ~Company anticipates continued additions to its IP portfolio along with several product launches in the coming quarters~ LOS GATOS, CA / ACCESS Newswire / October 15, 2026 / Tenon Medical, Inc. (NASDAQ:TNON) ("Tenon" or the "Company"), a medical device company dedicated to transforming care for patients suffering from certain sacro-pelvic disorders, today announced that the U.S. Patent and Trademark Office (USPTO) has issued 8 new patents to the Company ..</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Class Action Reminder from Pomerantz LLP for Investors of Photronics, ...</v>
+        <v>Adapti, Inc. and Ballengee Group Athletes Achieve Significant Accomplishments ...</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C42" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D42" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E42" t="str">
-        <v>https://pr-inside.com/class-action-reminder-from-pomerantz-llp-for-investors-of-photronics-r5217328.htm</v>
+        <v>https://pr-inside.com/adapti-inc-and-ballengee-group-athletes-achieve-significant-accomplishments-r5233738.htm</v>
       </c>
       <c r="F42" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Photronics, Inc. ("Photronics" or the "Company") (NASDAQ:PLAB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Photronics and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 4, 2026, to ask the Court to ..</v>
+        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / October 15, 2026 / Adapti, Inc. (OTCID:ADTI), a company developing AI technology to integrate sports and influencer management, today announced that several of their athletes had significant accomplishments recently. Alec Burleson led Major League Baseball in RBI with 116, becoming the first Cardinals player to do so since Joe Torre in 1971. It is the most for a left-handed hitting Cardinal since Stan Musial in 1954. Trey Wingenter signed an extension for 2027 with the Saitama Seibu Lions on Japan's Pacific League. Trey has pitched for the Padres, Tigers, Red Sox, and Cubs. In 2025 and ..</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Pomerantz LLP Reports Filing of Class Action Lawsuit Against Insulet ...</v>
+        <v>Investments &amp; Wealth Institute Client Research Finds Advanced Certifications ...</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C43" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D43" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E43" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-reports-filing-of-class-action-lawsuit-against-insulet-r5217327.htm</v>
+        <v>https://pr-inside.com/investments-wealth-institute-client-research-finds-advanced-certifications-r5233737.htm</v>
       </c>
       <c r="F43" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Insulet Corporation ("Insulet" or the "Company") (NASDAQ:PODD) and certain officers. The class action, filed in the United States District Court for the District of Massachusetts, and docketed under 26-cv-13062, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Insulet securities between February 21, 2025 and May 26, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the federal ..</v>
+        <v>(PR-inside.com) Eighty-two percent of advisory clients say advanced professional certifications would be important if they were looking for a new advisor today DENVER, CO / ACCESS Newswire / October 15, 2026 / Eighty-seven percent of clients say it is somewhat or very important that their financial advisor hold an advanced professional certification, while 82% say advanced certifications would be important if they were looking for a new advisor today, according to the Investments &amp; Wealth Institute's 2026 Client Research. Conducted by Absolute Engagement on behalf of the Investments &amp; Wealth Institute, the research surveyed 1,000 U.S. investors with at least $500,000 in household ..</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Filing Against Genius ...</v>
+        <v>Adapti, Inc. and Ballengee Group Athletes Achieve Significant Accomplishments</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C44" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D44" t="str">
         <v/>
       </c>
       <c r="E44" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-against-genius-r5217326.htm</v>
+        <v>https://www.newswire.com/news/adapti-inc-and-ballengee-group-athletes-achieve-significant-accomplishments</v>
       </c>
       <c r="F44" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed on behalf of investors in Genius securities, alleging violations of the federal securities laws by Citadel Securities LLC ("Citadel") and Virtu Americas LLC ("Virtu" and, together with Citadel, the "Defendants").Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether the Defendants and certain of its officers ..</v>
+        <v/>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Meant Earns LegitScript Certification for Its Online GLP-1 Weight Care Platform</v>
+        <v>Investments &amp; Wealth Institute Client Research Finds Advanced Certifications Carry Weight with Clients</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C45" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D45" t="str">
-        <v>SaaS, Healthcare</v>
+        <v/>
       </c>
       <c r="E45" t="str">
-        <v>https://www.prnewswire.com/news-releases/meant-earns-legitscript-certification-for-its-online-glp-1-weight-care-platform-302852709.html</v>
+        <v>https://www.newswire.com/news/investments-wealth-institute-client-research-finds-advanced-certifications</v>
       </c>
       <c r="F45" t="str">
-        <v>MANASSAS, Va., Aug. 29, 2026 /PRNewswire/ -- Meant has earned LegitScript certification for its online GLP-1 weight-care platform, a step that reinforces the transparency behind how the service connects patients with licensed U.S. clinical oversight, private Care Coach support and ongoing...</v>
+        <v>Eighty-two percent of advisory clients say advanced professional certifications would be important if they were looking for a new advisor today</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>$HAREHOLDER ALERT: The M&amp;amp;A Class Action Firm Announces the Investigation of the Merger - BWMN, SUNS, DV and SYBX</v>
+        <v>Spain's Great Match Welcomes More than 400 Food &amp;amp; Wine Trade and Media Professionals to the Heart of Spain in New York</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C46" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D46" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E46" t="str">
-        <v>https://www.prnewswire.com/news-releases/hareholder-alert-the-ma-class-action-firm-announces-the-investigation-of-the-merger--bwmn-suns-dv-and-sybx-302863296.html</v>
+        <v>https://www.prweb.com/releases/spains-great-match-welcomes-more-than-400-food--wine-trade-and-media-professionals-to-the-heart-of-spain-in-new-york-302909764.html</v>
       </c>
       <c r="F46" t="str">
-        <v>NEW YORK, Aug. 29, 2026 /PRNewswire/ -- Class Action Attorney Juan Monteverde with Monteverde &amp; Associates PC (the "M&amp;A Class Action Firm"), has recovered millions of dollars for shareholders and is recognized as a Top 50 Firm in the 2025 ISS Securities Class Action Services Report. We...</v>
+        <v>The 32nd edition of Spain's Great Match hosted at Mercado Little Spain featured regional tastings, expert-led wine masterclasses and a new food workshop series NEW YORK, Oct. 15, 2026 /PRNewswire-PRWeb/ -- Meet the Exhibitors at Spain's Great Match 2026 ICEX/Foods and Wines from Spain, in...</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>OCAL Financial Launches Video-First Brand Campaign With DIBO Marketing and Engages Signal Capital for Investor Relations</v>
+        <v>Debora Bronson Honored as a Woman of the Month for September 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized)</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C47" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR.com</v>
       </c>
       <c r="D47" t="str">
-        <v>Automotive, Media</v>
+        <v/>
       </c>
       <c r="E47" t="str">
-        <v>https://www.newsfilecorp.com/release/312032/OCAL-Financial-Launches-VideoFirst-Brand-Campaign-With-DIBO-Marketing-and-Engages-Signal-Capital-for-Investor-Relations</v>
+        <v>https://www.pr.com/press-release/981806</v>
       </c>
       <c r="F47" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 29, 2026) - OCAL Financial Inc. (TSXV: OCAL) ("OCAL" or the "Company") announces that it has signed a six-month social media marketing agreement with DIBO Marketing, launching a video-first campaign to bring OCAL's approval-first way of buying and financing a vehicle to a much wider Canadian audience. The Company also announces that it has engaged Signal Capital Advisors Inc. for investor relations and capital markets advisory services, as...</v>
+        <v>Debora Bronson of Umatilla, Florida, has been recognized as a Woman of the Month for September 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized). This prestigious distinction acknowledges her accomplishments and contributions in nursing, healthcare consulting, training, and regulatory compliance. Bronson will be recognized by P.O.W.E.R. alongside other accomplished women who have [PR.com]</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Cytokinetics Announces Additional Results from ACACIA-HCM and MAPLE-HCM Presented in Late Breaking Clinical Trial Session at the European Society of Cardiology (ESC) Congress 2026</v>
+        <v>Invitation to Alligator Bioscience's Interim Report Call on 22 October ...</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C48" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D48" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/29/3352934/35409/en/cytokinetics-announces-additional-results-from-acacia-hcm-and-maple-hcm-presented-in-late-breaking-clinical-trial-session-at-the-european-society-of-cardiology-esc-congress-2026.html</v>
+        <v>https://pr-inside.com/invitation-to-alligator-bioscience-s-interim-report-call-on-22-october-r5233736.htm</v>
       </c>
       <c r="F48" t="str">
-        <v>Additional Results from ACACIA-HCM Demonstrate Improvements in Cardiac Structure and Diastolic Function in Patients with Non-Obstructive HCM</v>
+        <v>(PR-inside.com) LUND, SE / ACCESS Newswire / October 15, 2026 / Alligator Bioscience (Nasdaq Stockholm:ATORX), a biotechnology company whose principal asset is a financial interest in the HER2-targeting antibody programme HLX22, will publish its interim report for July - September 2026 on Thursday, 22 October 2026, at 8:00 a.m. CEST. On the same day, Alligator will host a webinar and conference call for investors, analysts and media at 2:00 p.m. CEST / 8:00 a.m. EDT, where CEO Søren Bregenholt and CFO Johan Giléus will present and comment on the interim report. The presentation will be followed by a Q&amp;A session. The call will ..</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>GDDY Investor Alert: Kessler Topaz Meltzer &amp;amp; Check, LLP Encourages GDDY Investors with Losses to Contact the Firm</v>
+        <v>ShieldLabs Brings Fraud Detection with Traffic Quality Scoring to SMBs at Self-Serve Pricing</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C49" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D49" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.prnewswire.com/news-releases/gddy-investor-alert-kessler-topaz-meltzer--check-llp-encourages-gddy-investors-with-losses-to-contact-the-firm-302862472.html</v>
+        <v>https://www.pr.com/press-release/979207</v>
       </c>
       <c r="F49" t="str">
-        <v>Did you buy GDDY common stock between September 3, 2025 and February 24, 2026? Affected GDDY Investor Summary Who: GoDaddy Inc. (NYSE: GDDY) What: Securities fraud class action lawsuit filed Class Period: September 3, 2025 through February 24, 2026 Deadline to Seek Lead Plaintiff Status:...</v>
+        <v>ShieldLabs, a fraud detection and prevention platform with traffic quality scoring, gives SaaS, fintech, e-commerce, iGaming and AI companies detection of multi-accounting, account sharing and account takeover without an enterprise contract. [PR.com]</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Post Oak Group Weighs In on Private Credit's Expanding Role in Middle-Market ...</v>
+        <v>Levi &amp; Korsinsky Notifies Hyliion Holdings Corp. (HYLN) Shareholders ...</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C50" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D50" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E50" t="str">
-        <v>https://pr-inside.com/post-oak-group-weighs-in-on-private-credit-s-expanding-role-in-middle-market-r5217325.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-hyliion-holdings-corp-hyln-shareholders-r5233735.htm</v>
       </c>
       <c r="F50" t="str">
-        <v>(PR-inside.com) Post Oak Group, recognized as the top middle-market investment bank in Texas, weighs in on what private credit's expanding role means for middle-market financing. HOUSTON, TX / ACCESS Newswire / August 29, 2026 / As traditional bank lending has grown more selective, private credit has moved from the margins of the financial system to become a core source of capital for middle-market companies. According to PwC's 2026 Global Private Credit Survey, the asset class now manages more than $2 trillion globally and is projected to reach $3.4 trillion by 2030, underscoring its growing importance in how businesses finance growth, acquisitions, and ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. that ..</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Pomerantz Law Firm Announces The Filing of a Class Action on Behalf ...</v>
+        <v>RedChip to Showcase Public Companies Advancing the Future of Energy ...</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C51" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D51" t="str">
-        <v>Finance, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E51" t="str">
-        <v>https://pr-inside.com/pomerantz-law-firm-announces-the-filing-of-a-class-action-on-behalf-r5217324.htm</v>
+        <v>https://pr-inside.com/redchip-to-showcase-public-companies-advancing-the-future-of-energy-r5233734.htm</v>
       </c>
       <c r="F51" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed on behalf of investors in Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ:CAR). The class action, filed in the United States District Court for the Middle District of Florida, and docketed under 26-cv-02275, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Avis securities (including those who bought Avis common stock to cover a short position) between February 20, 2025 and April 21, 2026, both ..</v>
+        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / October 15, 2026 / RedChip Companies, an industry leader in investor relations, media, and research for microcap and small-cap companies, today announced its upcoming virtual investor conference, Powering the Future: The Next Generation of Energy Infrastructure, taking place October 22, 2026, from 9:30 a.m. to 4:00 p.m. ET. The full-day event will spotlight publicly traded companies developing the technologies, resources, and infrastructure reshaping how energy is produced, distributed, stored, and utilized. The conference will provide investors with direct access to executive leadership teams advancing innovation across nuclear energy, fusion, renewable power, critical materials, alternative fuels, ..</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>INVESTOR ALERT: Pomerantz Law Firm Investigates Claims On Behalf of ...</v>
+        <v>RedChip to Host Virtual Investor Conference Showcasing the Next Generation ...</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C52" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D52" t="str">
-        <v>Finance</v>
+        <v>Energy</v>
       </c>
       <c r="E52" t="str">
-        <v>https://pr-inside.com/investor-alert-pomerantz-law-firm-investigates-claims-on-behalf-of-r5217322.htm</v>
+        <v>https://pr-inside.com/redchip-to-host-virtual-investor-conference-showcasing-the-next-generation-r5233733.htm</v>
       </c>
       <c r="F52" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP is investigating claims on behalf of investors of Innventure, Inc. ("Innventure" or the "Company") (NASDAQ:INV). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, ext. 7980. The investigation concerns whether Innventure and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. [Click here for information about joining the class action] On August 13, 2026, Innventure reported second quarter 2026 results. Among other items, Innventure reported a loss per share of $0.32, missing consensus by approximately $0.15, and revenue of ..</v>
+        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / October 15, 2026 / RedChip Companies, an industry leader in investor relations, media, and research for microcap and small-cap companies, today announced its upcoming virtual investor conference, Powering the Future: The Next Generation of Energy Infrastructure, taking place October 22, 2026, from 9:30 a.m. to 4:00 p.m. ET. The full-day event will spotlight publicly traded companies developing the technologies, resources, and infrastructure reshaping how energy is produced, distributed, stored, and utilized. The conference will provide investors with direct access to executive leadership teams advancing innovation across nuclear energy, fusion, renewable power, critical materials, alternative fuels, ..</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>SnapFresh Introduces Its New 20V Brushless Leaf Blower, Bringing More Power and Ease to Everyday Outdoor Cleanup</v>
+        <v>RedChip to Host Virtual Investor Conference Showcasing the Next Generation of Energy Infrastructure on October 22</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C53" t="str">
-        <v>Send2Press</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D53" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E53" t="str">
-        <v>https://www.send2press.com/wire/snapfresh-introduces-its-new-20v-brushless-leaf-blower-bringing-more-power-and-ease-to-everyday-outdoor-cleanup/</v>
+        <v>https://www.newswire.com/news/redchip-to-host-virtual-investor-conference-showcasing-the-next-5736690</v>
       </c>
       <c r="F53" t="str">
-        <v>NEW YORK, N.Y., Aug. 29 2026 (SEND2PRESS NEWSWIRE) -- SnapFresh, a cordless power tool brand focused on making DIY easier for modern homeowners and creators, has introduced its new 20V Brushless Cordless Leaf Blower, designed to deliver powerful performance and greater convenience for everyday outdoor cleanup.</v>
+        <v/>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Rackspace Technology, Inc. Investors: September 28, 2026, Deadline in Securities Fraud Class Action Lawsuit</v>
+        <v>RedChip to Showcase Public Companies Advancing the Future of Energy Infrastructure at October 22 Investor Conference</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C54" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D54" t="str">
-        <v>Finance</v>
+        <v>Energy</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.prnewswire.com/news-releases/rackspace-technology-inc-investors-september-28-2026-deadline-in-securities-fraud-class-action-lawsuit-302862457.html</v>
+        <v>https://www.newswire.com/news/redchip-to-showcase-public-companies-advancing-the-future-of-energy</v>
       </c>
       <c r="F54" t="str">
-        <v>Did you buy RXT securities between May 7, 2026 and July 8, 2026? Affected RXT Investor Summary Who: Rackspace Technology, Inc. (NASDAQ: RXT) What: Securities fraud class action lawsuit filed Class Period: May 7, 2026 through July 8, 2026 Deadline to Seek Lead Plaintiff Status: September...</v>
+        <v/>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Prospectr Digital Launches Rebuilt B2B Lead Generation Platform with AI-Powered Services</v>
+        <v>STEERus Inc™ Launches Free Tool to Reveal What AI May be Telling Your Prospective Customers</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C55" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D55" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.prweb.com/releases/prospectr-digital-launches-rebuilt-b2b-lead-generation-platform-with-ai-powered-services-302862476.html</v>
+        <v>https://www.pr.com/press-release/979722</v>
       </c>
       <c r="F55" t="str">
-        <v>Minneapolis-based B2B lead generation agency Prospectr Digital has launched a rebuilt client platform at prospectrdigital.com, supporting an expanded portfolio that includes AI voice agents, Meta advertising, cold email outreach, SEO/AEO, and Sovereign, its proprietary AI orchestration...</v>
+        <v>AI search is changing how customers discover and evaluate businesses, creating a new risk: companies can be visible online but still be misunderstood by AI. STEERus INC™ is introducing a free Digital Signal Check™ and educational webinar to help small businesses identify potential Misinterpretation Risk™ and improve how clearly their businesses are understood and recommended. [PR.com]</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Urges Aardvark Therapeutics (AARD) Investors to Seek Counsel Before October 13, 2026 Lead Plaintiff Deadline in the Securities Class Action</v>
+        <v>ProcessUnity Earns ISO/IEC 42001:2023 Certification for Responsible, Human-Guided AI in Third-Party Risk Management</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C56" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR.com</v>
       </c>
       <c r="D56" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.newsfilecorp.com/release/311835/Faruqi-Faruqi-LLP-Urges-Aardvark-Therapeutics-AARD-Investors-to-Seek-Counsel-Before-October-13-2026-Lead-Plaintiff-Deadline-in-the-Securities-Class-Action</v>
+        <v>https://www.pr.com/press-release/981696</v>
       </c>
       <c r="F56" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses in Aardvark to Contact Him Directly to Discuss Their OptionsNew York, New York--(Newsfile Corp. - August 29, 2026) - Faruqi &amp; Faruqi, LLP, a leading national securities law firm, reminds investors of the October 13, 2026 deadline to seek the role of lead plaintiff in a federal securities class action that has been filed against Aardvark Therapeutics, Inc. ("Aardvark" or the "Company")...</v>
+        <v>ProcessUnity received certification to ISO/IEC 42001:2023 Artificial Intelligence Management System, giving ProcessUnity customers independent assurance that ProcessUnity AI technology is developed and managed responsibly, with people guiding every decision. [PR.com]</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>ROSEN, TOP RANKED GLOBAL COUNSEL, Encourages The Simply Good Foods Company Investors to Secure Counsel Before Important Deadline in Securities Class Action - SMPL</v>
+        <v>Dermata Therapeutics Announces Positive Topline Results from Cosmetic ...</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C57" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D57" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E57" t="str">
-        <v>https://www.newsfilecorp.com/release/311728/ROSEN-TOP-RANKED-GLOBAL-COUNSEL-Encourages-The-Simply-Good-Foods-Company-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-SMPL</v>
+        <v>https://pr-inside.com/dermata-therapeutics-announces-positive-topline-results-from-cosmetic-r5233732.htm</v>
       </c>
       <c r="F57" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 29, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of The Simply Good Foods Company (NASDAQ: SMPL) between October 24, 2024 and April 8, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline.SO WHAT: If you purchased Simply Good Foods common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
+        <v>(PR-inside.com) - Once-weekly Tome Foundational Treatment demonstrated improvements across key measures of skin appearance after four treatments - - Over 71% of study participants were graded as having overall improvements in their skin after only one treatment - - Tome Foundational Treatment is designed to renew the appearance of skin and improve tone and texture over time - SAN DIEGO, CA / ACCESS Newswire / October 15, 2026 / Dermata Therapeutics, Inc. (NASDAQ:DRMA) ("Dermata," or the "Company"), a science-driven leader in dermatologic solutions, today announced positive topline results from its recently completed cosmetic clinical study evaluating Tome Foundational Treatment, the Company's recently launched once-weekly ..</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television ...</v>
+        <v>Innodata to Report Third Quarter 2026 Results</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C58" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D58" t="str">
-        <v>Finance, Crypto, AI, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E58" t="str">
-        <v>https://pr-inside.com/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television-r5217321.htm</v>
+        <v>https://pr-inside.com/innodata-to-report-third-quarter-2026-results-r5233731.htm</v>
       </c>
       <c r="F58" t="str">
-        <v>(PR-inside.com) The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / New to The Street today announced its latest nationally and internationally distributed business television program, broadcasting today at 6:30 PM EST on Bloomberg Television across the United States, Latin America, and the Middle East and North Africa (MENA). The program features in-depth interviews with executives leading innovative companies across streaming technology, blockchain-enabled commerce and artificial intelligence-powered security. The broadcast combines long-form executive interviews w</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 15, 2026 / INNODATA INC. (Nasdaq:INOD) today announced that it will report Third Quarter 2026 results after the market closes on Thursday, November 5, 2026. A news release will be available in both the News and Investor Relations sections of the Innodata website, www.innodata.com. Innodata has scheduled an investor conference call for 5:00 PM Eastern time on that same day. The call-in numbers for the conference call are: (+1) 833 296 5777 North America, Toll Free (+44) 808 196 8935 United Kingdom (+1) 206 407 3228 International Participant Access Code 730 768 717 For Replay: ..</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television Across the U.S., Latin America and MENA-Featuring FreeCast (NASDAQ: CAST), Metaterra Holdings (MTHI) and SafeSpace Global (SGCC)</v>
+        <v>Dermata Therapeutics Announces Positive Topline Results from Cosmetic Study Evaluating Its Tome Foundational Treatment</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C59" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D59" t="str">
-        <v>Finance, AI, Media</v>
+        <v/>
       </c>
       <c r="E59" t="str">
-        <v>https://www.newswire.com/news/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television</v>
+        <v>https://www.newswire.com/news/dermata-therapeutics-announces-positive-topline-results-from-cosmetic-study</v>
       </c>
       <c r="F59" t="str">
-        <v>The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS)</v>
+        <v>- Once-weekly Tome Foundational Treatment demonstrated improvements across key measures of skin appearance after four treatments - - Over 71% of study participants were graded as having overall improvements in their skin after only one treatment - - Tome Foundational Treatment is designed to renew the appearance of skin and improve tone and texture over time -</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>Sigenergy Melancarkan “SigenStor NEO” di Thailand, Memperkenalkan Penyelesaian Tenaga Pintar Serba Lengkap Baharu</v>
+        <v>SheFlag Wins Amber Grant to Grow Free Recruiting Platform for Girls’ Flag Football</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C60" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D60" t="str">
-        <v>Energy</v>
+        <v>SaaS</v>
       </c>
       <c r="E60" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/29/3352930/0/ms/sigenergy-melancarkan-sigenstor-neo-di-thailand-memperkenalkan-penyelesaian-tenaga-pintar-serba-lengkap-baharu.html</v>
+        <v>https://www.pr.com/press-release/981552</v>
       </c>
       <c r="F60" t="str">
-        <v>BANGKOK, Aug. 29, 2026 (GLOBE NEWSWIRE) -- Sigenergy terus memperluas perniagaan penyelesaian tenaga pintarnya di Thailand dengan pelancaran rasmi “Unfold the New Era of Energy Intelligence: SigenStor NEO” di Capella Bangkok. Majlis tersebut menandakan pengenalan rasmi SigenStor NEO, penyelesaian tenaga pintar serba lengkap terkini daripada Sigenergy, ke pasaran Thailand. Syarikat turut mengumumkan harga rasmi produk serta memperlihatkan keupayaan sistem dalam pengurusan tenaga bersepadu dan pintar kepada lebih daripada 600 hadirin.</v>
+        <v>SheFlag, the free college recruiting platform built for girls and women in flag football, has been awarded the August 2026 $10,000 Amber Startup Grant from WomensNet. The grant recognizes Co-Founders Nancy Ketola and Elizabeth Godek for building the recruiting infrastructure a fast-growing sport has been missing. [PR.com]</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Sigenergy ra mắt "SigenStor NEO" tại Thái Lan, Giới thiệu giải pháp năng lượng thông minh tích hợp mới</v>
+        <v>Tropicana Cookies Strain Guide Compares Generations and Names</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C61" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D61" t="str">
         <v/>
       </c>
       <c r="E61" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/29/3352930/0/vi/sigenergy-ra-m%E1%BA%AFt-sigenstor-neo-t%E1%BA%A1i-th%C3%A1i-lan-gi%E1%BB%9Bi-thi%E1%BB%87u-gi%E1%BA%A3i-ph%C3%A1p-n%C4%83ng-l%C6%B0%E1%BB%A3ng-th%C3%B4ng-minh-t%C3%ADch-h%E1%BB%A3p-m%E1%BB%9Bi.html</v>
+        <v>https://pr-inside.com/tropicana-cookies-strain-guide-compares-generations-and-names-r5233730.htm</v>
       </c>
       <c r="F61" t="str">
-        <v>BANGKOK, Aug. 29, 2026 (GLOBE NEWSWIRE) -- Sigenergy tiếp tục mở rộng hoạt động kinh doanh giải pháp năng lượng thông minh tại Thái Lan với sự kiện ra mắt chính thức "Mở ra kỷ nguyên mới của trí tuệ năng lượng: SigenStor NEO" tại Capella Bangkok. Sự kiện đánh dấu màn ra mắt chính thức của SigenStor NEO, giải pháp năng lượng thông minh toàn diện mới nhất của Sigenergy tại thị trường Thái Lan. Công ty cũng công bố giá bán chính thức của sản phẩm và giới thiệu khả năng quản lý năng lượng thông minh của hệ thống tới hơn 600 người tham dự.</v>
+        <v>(PR-inside.com) Independent resource details sativa-leaning hybrid's history, naming variations and 347 historical flower tests LAS VEGAS, NV / ACCESS Newswire / October 15, 2026 / Tropicana Cookies, also known as Trop Cookies, is a sativa-leaning hybrid first bred by Harry Palms of Bloom Seed Co from a cross of GSC and Tangie. A second generation was later developed by Oni Seed Co of Colorado, according to the Tropicana Cookies strain guide from Official Cannabis, a subsidiary of Real Tested Inc. The guide compares the different generations and names associated with Tropicana Cookies to help distinguish the strain's history, reported lineage and naming variations. Generations, ..</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Sigenergy เปิดตัว "SigenStor NEO" ในประเทศไทย นำเสนอโซลูชันพลังงานอัจฉริยะแบบครบวงจรรุ่นใหม่</v>
+        <v>Tectonic Metals Drills 2.41 g/t Au over 59.44 metres, Including 11.82 ...</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C62" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D62" t="str">
-        <v>Energy</v>
+        <v/>
       </c>
       <c r="E62" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/29/3352930/0/th/sigenergy-%E0%B9%80%E0%B8%9B%E0%B8%B4%E0%B8%94%E0%B8%95%E0%B8%B1%E0%B8%A7-sigenstor-neo-%E0%B9%83%E0%B8%99%E0%B8%9B%E0%B8%A3%E0%B8%B0%E0%B9%80%E0%B8%97%E0%B8%A8%E0%B9%84%E0%B8%97%E0%B8%A2-%E0%B8%99%E0%B8%B3%E0%B9%80%E0%B8%AA%E0%B8%99%E0%B8%AD%E0%B9%82%E0%B8%8B%E0%B8%A5%E0%B8%B9%E0%B8%8A%E0%B8%B1%E0%B8%99%E0%B8%9E%E0%B8%A5%E0%B8%B1%E0%B8%87%E0%B8%87%E0%B8%B2%E0%B8%99%E0%B8%AD%E0%B8%B1%E0%B8%88%E0%B8%89%E0%B8%A3%E0%B8%B4%E0%B8%A2%E0%B8%B0%E0%B9%81%E0%B8%9A%E0%B8%9A%E0%B8%84%E0%B8%A3%E0%B8%9A%E0%B8%A7%E0%B8%87%E0%B8%88%E0%B8%A3%E0%B8%A3%E0%B8%B8%E0%B9%88%E0%B8%99%E0%B9%83%E0%B8%AB%E0%B8%A1%E0%B9%88.html</v>
+        <v>https://pr-inside.com/tectonic-metals-drills-2-41-gt-au-over-59-44-metres-including-r5233729.htm</v>
       </c>
       <c r="F62" t="str">
-        <v>กรุงเทพฯ, Aug. 29, 2026 (GLOBE NEWSWIRE) -- Sigenergy เดินหน้าขยายธุรกิจโซลูชันพลังงานอัจฉริยะในประเทศไทย ด้วยการเปิดตัวอย่างเป็นทางการภายใต้ชื่องาน "Unfold the New Era of Energy Intelligence: SigenStor NEO" ณ Capella Bangkok งานครั้งนี้ถือเป็นการเปิดตัว SigenStor NEO โซลูชันพลังงานอัจฉริยะแบบครบวงจรรุ่นล่าสุดของ Sigenergy อย่างเป็นทางการในตลาดไทย นอกจากนี้ บริษัทยังประกาศราคาผลิตภัณฑ์อย่างเป็นทางการ และจัดแสดงขีดความสามารถของระบบด้านการจัดการพลังงานอัจฉริยะต่อผู้เข้าร่วมงานกว่า 600 คน</v>
+        <v>(PR-inside.com) Broad Gold Mineralization Starts at Surface, Returning 1.86 g/t Au Over 80.77 Metres and Ending in Mineralization; Adit Zone Drilling Intersects 1.52 g/t Au Over 42.67 Metres, Including 27.35 g/t Au Over 1.52 Metres and 3.84 g/t Au Over Final 13.72 Metres Drilling Reveals Additional Gold-Bearing Hydrothermal Breccia Mineralization Style at Chicken Mountain, Expanding Exploration Potential VANCOUVER, BC / ACCESS Newswire / October 15, 2026 / Tectonic Metals Inc. ("Tectonic" or the "Company") (TSXV:TECT)(OTCQX:TETOF) today announced results from 19 drill holes at Chicken Mountain, the most advanced of six kilometre-scale intrusion targets at the Company's flagship 99,840-acre Flat Gold Project ("Flat") in ..</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>ADAM Institute for Mission-Critical Cybersecurity Powered by Elton University Launches International Program</v>
+        <v>Payers Identify Top NCQA-Enabled Quality Technology and Managed Services ...</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C63" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D63" t="str">
-        <v>AI, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.pr.com/press-release/977736</v>
+        <v>https://pr-inside.com/payers-identify-top-ncqa-enabled-quality-technology-and-managed-services-r5233728.htm</v>
       </c>
       <c r="F63" t="str">
-        <v>ADAM Aerospace has launched the ADAM Institute for Mission-Critical Cybersecurity powered by Elton University, based in San Francisco. The Institute offers master’s, PhD-by-publication, and professional certification pathways focused on cybersecurity, AI assurance, daata verification, autonomous systems, defense, space, and critical infrastructure, preparing leaders to secure the technologies and systems where failure [PR.com]</v>
+        <v>(PR-inside.com) Client-user evaluations highlight leaders across 11 specialized categories, while the report examines the shift from annual HEDIS reporting to continuous quality operations, trusted clinical data, member activation and compliance. CHICAGO, IL / ACCESS Newswire / October 15, 2026 / Black Book Research today released The State of NCQA-Enabled Payer Quality Technology &amp; Managed Services 2027 Outlook, reporting client-user-rated leaders across technologies and services supporting health-plan quality measurement, member experience, regulatory reporting and accreditation readiness. The 45-page report combines category-specific vendor comparisons, 18-KPI scorecards and a 2027 market outlook to support payer technology, quality, clinical and compliance leaders in procurement, imple</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>EQPT Deadline: EQPT Investors with Losses in Excess of $100K Have Opportunity to Lead EquipmentShare.com Inc Securities Lawsuit</v>
+        <v>Valion Bio's Next-Generation NMR Partnership with LarmorBio Delivers ...</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C64" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D64" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E64" t="str">
-        <v>https://www.prnewswire.com/news-releases/eqpt-deadline-eqpt-investors-with-losses-in-excess-of-100k-have-opportunity-to-lead-equipmentsharecom-inc-securities-lawsuit-302861651.html</v>
+        <v>https://pr-inside.com/valion-bio-s-next-generation-nmr-partnership-with-larmorbio-delivers-r5233727.htm</v>
       </c>
       <c r="F64" t="str">
-        <v>NEW YORK, Aug. 29, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of EquipmentShare.com Inc (NASDAQ: EQPT): (i) Class A common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the "Registration...</v>
+        <v>(PR-inside.com) Velocity Bioworks successfully completes initial evaluation of LarmorBio's BioScan-NMR™ platform, generating data supporting the continued development of continuous, real-time, non-invasive bioprocess monitoring of cell size, density, viability, and phenotype within bioreactors Milestone achieved less than six months after Valion Bio secured exclusive rights to LarmorBio's next-generation NMR technology SAN ANTONIO, TX AND WALTHAM, MA / ACCESS Newswire / October 15, 2026 / Valion Bio, Inc. (NASDAQ:VBIO) ("Valion" or the "Company") and LarmorBio, Inc. ("LarmorBio") today announced that Velocity Bioworks, Valion's wholly owned biologics contract development and manufacturing organization ("CDMO") subsidiary, has successfully completed an initial feasibility evaluation of Larm</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>ROSEN, NATIONALLY REGARDED INVESTOR COUNSEL, Encourages Aardvark Therapeutics, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - AARD</v>
+        <v>Bio Essence Corporation Expands MediFlow Platform with Development ...</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C65" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D65" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E65" t="str">
-        <v>https://www.newsfilecorp.com/release/311419/ROSEN-NATIONALLY-REGARDED-INVESTOR-COUNSEL-Encourages-Aardvark-Therapeutics-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-AARD</v>
+        <v>https://pr-inside.com/bio-essence-corporation-expands-mediflow-platform-with-development-r5233726.htm</v>
       </c>
       <c r="F65" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 29, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of Aardvark Therapeutics, Inc. (NASDAQ: AARD): (i) common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the "Registration Statement") issued in connection with Aardvark's February 13, 2025 initial public offering ("IPO"); and/or (ii) securities between February 13, 2025 and May 14, 2026, both dates inclusive (the "Class...</v>
+        <v xml:space="preserve">(PR-inside.com) New development initiative is designed to add practitioner-specific AI, secure knowledge management and retrieval-augmented generation capabilities to MediFlow. IRVINE, CA / ACCESS Newswire / October 15, 2026 / Bio Essence Corporation (OTCQB:BIOE) ("Bio Essence" or the "Company") today announced that it has entered into a technology development agreement with Zhituo Software Co., Limited ("Zhituo") to develop and integrate practitioner-focused artificial intelligence and retrieval-augmented generation ("RAG") capabilities into Bio Essence's MediFlow platform. The initiative is designed to enable authorized healthcare and wellness practitioners to create private AI assistants using their own authorized professional materials, such as protocols, formulas, educational content </v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Lanny Davis cites decision by Yosemite Park Service staff for favorable environmental reasons to reduce auto pollution a minor land swap with no effect on Yosemite parklands</v>
+        <v>Club Car Wash Marks Grand Opening in Aurora with Wash Special and More ...</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C66" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D66" t="str">
-        <v/>
+        <v>Automotive</v>
       </c>
       <c r="E66" t="str">
-        <v>https://www.prnewswire.com/news-releases/lanny-davis-cites-decision-by-yosemite-park-service-staff-for-favorable-environmental-reasons-to-reduce-auto-pollution-a-minor-land-swap-with-no-effect-on-yosemite-parklands-895606972.html</v>
+        <v>https://pr-inside.com/club-car-wash-marks-grand-opening-in-aurora-with-wash-special-and-more-r5233725.htm</v>
       </c>
       <c r="F66" t="str">
-        <v>WASHINGTON, Aug. 29, 2026 /PRNewswire/ -- Statement of Lanny J. Davis, counsel to Kingsbarn Realty Capital Over the last six months, Kingsbarn Realty Capital and I have been working directly and cooperating with National Park Service staff at Yosemite National Park in California to...</v>
+        <v>(PR-inside.com) Enjoy $1 MVP Washes and Proceeds Donated to Local Charity AURORA, IL / ACCESS Newswire / October 15, 2026 / Club Car Wash announces the grand opening of its new store at 2903 Kirk Rd, marking the occasion with its $1 Wash special for charity and more. For a limited time following the store's opening, the company is offering customers its top MVP Wash for $1 ($26 value), and all wash profits will be donated to Fox Valley United Way to support locals in need. Club Car Wash partners with a local nonprofit for every new store, as investing in community initiatives ..</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>IT TechPros Celebrates Major Growth Milestone with Official Ribbon Cutting in San Marcos, CA</v>
+        <v>RGS Europe Establishes Miami Hub as Expansion Platform for the United ...</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C67" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D67" t="str">
-        <v/>
+        <v>SaaS</v>
       </c>
       <c r="E67" t="str">
-        <v>https://finance.yahoo.com/technology/articles/techpros-celebrates-major-growth-milestone-130000505.html</v>
+        <v>https://pr-inside.com/rgs-europe-establishes-miami-hub-as-expansion-platform-for-the-united-r5233724.htm</v>
       </c>
       <c r="F67" t="str">
-        <v>SAN DIEGO, August 29, 2026--IT TechPros, a San Diego-based managed IT services provider, celebrated a major milestone this week with an official ribbon cutting ceremony in partnership with the San Marcos Chamber of Commerce.</v>
+        <v>(PR-inside.com) With an initial investment of approximately $8 million led by RGS Europe USA, and projects value at up to $15 million, the Spanish leader specializing in high-end interior architecture and custom millwork expands its operations in Coral Gables as a platform for growth across the U.S. markets. MIAMI, FL / ACCESS Newswire / October 15, 2026 / RGS Europe, a Spanish company specializing in high-end interior design, architectural custom millwork, and comprehensive project execution, is expanding its operations in South Florida with a new headquarters in Coral Gables and an initial investment of approximately $8 million. The opening represents the first ..</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>WeClean Makes Separately Washed, Affordable Laundry More Accessible ...</v>
+        <v>Every Tooth Deserves a Second Chance. Kerr Dental Introduces ZenFlex(TM) ...</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C68" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D68" t="str">
         <v/>
       </c>
       <c r="E68" t="str">
-        <v>https://pr-inside.com/weclean-makes-separately-washed-affordable-laundry-more-accessible-r5217320.htm</v>
+        <v>https://pr-inside.com/every-tooth-deserves-a-second-chance-kerr-dental-introduces-zenflex-tm-r5233723.htm</v>
       </c>
       <c r="F68" t="str">
-        <v>(PR-inside.com) The Filipino laundry company operates 14 branches and offers straightforward pricing, individual-load processing and everyday garment care MANILA, PHILIPPINES / ACCESS Newswire / August 29, 2026 / WeClean is making professional laundry care more accessible to Filipino households through a service built around a simple commitment: every customer's order is washed separately. Founded in 2017, the Filipino laundry company now operates 14 branches across Metro Manila and destinations including Palawan and Siargao. Its network serves communities in Makati, Manila, Pasay, Pasig and Quezon City, as well as El Nido, Puerto Princesa and Siargao. WeClean's separately processed orders address a practical concern for customers ..</v>
+        <v>(PR-inside.com) A dedicated retreatment file system designed for control while preserving tooth structure and improving procedural efficiency. POMONA, CA / ACCESS Newswire / October 15, 2026 / Kerr Dental today announced the launch of ZenFlex™ RT Rotary Retreatment Files, a dedicated four-file rotary system designed to help endodontists and general practitioners who perform retreatment procedures approach complex procedures with greater control, efficiency, and confidence. Retreatment requires clinicians to remove existing obturation material while navigating uncertain anatomy and preserving as much natural tooth structure as possible. Part of the trusted ZenFlex™ family, ZenFlex™ RT combines a non-cutting tip, flexibility, and a minimally invasive design. ..</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>NATURE Randomized Controlled Trial Meets Primary Endpoint Evaluating enVast-Assisted Mechanical Thrombectomy in Large-Thrombus STEMI</v>
+        <v>AMETEK Announces Third Quarter 2026 Earnings Call and Webcasted Investor Conference Call Information</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C69" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D69" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E69" t="str">
-        <v>https://www.prnewswire.com/news-releases/nature-randomized-controlled-trial-meets-primary-endpoint-evaluating-envast-assisted-mechanical-thrombectomy-in-large-thrombus-stemi-302863297.html</v>
+        <v>https://www.prnewswire.com/news-releases/ametek-announces-third-quarter-2026-earnings-call-and-webcasted-investor-conference-call-information-302908794.html</v>
       </c>
       <c r="F69" t="str">
-        <v>Results showed a reduction in infarct size compared with conventional PCI in STEMI patients with large thrombus burden. Results were presented as Late-Breaking Science at ESC Congress 2026. DALLAS, Texas, Aug. 29, 2026 /PRNewswire/ -- Vesalio today announced results from the NATURE trial...</v>
+        <v>- Earnings to be released before market opens on Tuesday, November 3, 2026 - BERWYN, Pa., Oct. 15, 2026 /PRNewswire/ -- AMETEK, Inc. (NYSE: AME) will issue its third quarter 2026 earnings release before the market opens on Tuesday, November 3, 2026. AMETEK will webcast its third quarter...</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Wuxi Symphony Orchestra Performs at Two Major International Music Festivals in Italy</v>
+        <v>ARG Names Sara Shockley Chief Financial Officer as Firm Scales</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C70" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D70" t="str">
         <v/>
       </c>
       <c r="E70" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/wuxi-symphony-orchestra-performs-two-124300278.html</v>
+        <v>https://www.prweb.com/releases/arg-names-sara-shockley-chief-financial-officer-as-firm-scales-302909745.html</v>
       </c>
       <c r="F70" t="str">
-        <v>TUSCANIA, Italy, August 29, 2026--Recently, the Wuxi Symphony Orchestra embarked on a European tour spanning several countries, appearing at two renowned Italian music festivals—the Emilia-Romagna Festival and the Tuscania Festival. Performing in historic churches and open-air theaters under the stars, the orchestra presented a series of acclaimed concerts that blended Eastern and Western musical traditions, showcasing the charm of Chinese music on Europe’s classical music stage and fostering cu</v>
+        <v>Experienced finance executive brings more than two decades of leadership across public, private equity-backed and founder-owned companies as ARG builds for its next stage of growth MCLEAN, Va., Oct. 15, 2026 /PRNewswire-PRWeb/ -- ARG, a leading technology advisory and consulting firm,...</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>ALAR INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Alarum Technologies (ALAR) Investors of Securities Class Action Lawsuit Deadline on October 5, 2026</v>
+        <v>BAND Launches BAND for Developers to Support the Transformation of SDLC, Collaboration and Control of Multiple Coding Agents</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C71" t="str">
-        <v>mlpr-newsfile</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D71" t="str">
         <v/>
       </c>
       <c r="E71" t="str">
-        <v>https://www.newsfilecorp.com/release/311812/ALAR-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Alarum-Technologies-ALAR-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-October-5-2026</v>
+        <v>https://www.prnewswire.com/news-releases/band-launches-band-for-developers-to-support-the-transformation-of-sdlc-collaboration-and-control-of-multiple-coding-agents-302909844.html</v>
       </c>
       <c r="F71" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Alarum To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Alarum between March 20, 2025 and July 2, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. - August 29,...</v>
+        <v>New desktop app gives engineering teams full visibility and control to manage coding agent collaboration across different harnesses, machines and environments, laying the foundation for the software factory SAN FRANCISCO, Oct. 15, 2026 /PRNewswire/ -- BAND, pioneers of the agentic...</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Tenax Therapeutics Announces Presentation of Phase 3 LEVEL Results in Late-Breaking Scientific Sessions at ESC Congress 2026</v>
+        <v>BetterLife Pharma Appoints Sheila Leitzinger as Head of Clinical Operations</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C72" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D72" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E72" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/29/3352929/12401/en/tenax-therapeutics-announces-presentation-of-phase-3-level-results-in-late-breaking-scientific-sessions-at-esc-congress-2026.html</v>
+        <v>https://www.newsfilecorp.com/release/319127/BetterLife-Pharma-Appoints-Sheila-Leitzinger-as-Head-of-Clinical-Operations</v>
       </c>
       <c r="F72" t="str">
-        <v>In patients with a baseline 6MWD below the trial median of 333 meters, treatment with TNX-103 resulted in a 26.3-meter improvement compared to placebo (p = 0.0112)</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - BetterLife Pharma Inc. (CSE: BETR) (OTCQB: BETRF) (FSE: NPAU) ("BetterLife" or the "Company"), a biotechnology company developing treatments for neurological disorders, today announced that Sheila Leitzinger has joined the Company as Head of Clinical Operations.In this role, Ms. Leitzinger will lead clinical trial planning and execution for the initial healthy volunteer study of BETR-001, the Company's lead candidate, before the...</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>シリア、MastercardとQNB Groupとともに15年以上ぶりの国際カード取引を実現</v>
+        <v>Biz Talk Today TV Announces Four-Show Live Lineup for Thursday, October 15</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C73" t="str">
-        <v>mlpr-mastercard</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D73" t="str">
         <v/>
       </c>
       <c r="E73" t="str">
-        <v>https://www.prnewswire.com/jp/news-releases/mastercardqnb-group15-302863285.html</v>
+        <v>https://www.prnewswire.com/news-releases/biz-talk-today-tv-announces-four-show-live-lineup-for-thursday-october-15-302909983.html</v>
       </c>
       <c r="F73" t="str">
-        <v>MastercardとQNB Groupは、シリアで15年以上ぶりとなる国際カード決済を処理しました。この取引は、シリアの決済エコシステムの近代化における重要な節目となりました。 シリアの決済エコシステムとMastercardのグローバルネットワークとの技術的な再接続を受け、QNB...</v>
+        <v>CrossCheck Media delivers a full day of Wall Street insights, sports business analysis, and NFL coverage. WASHINGTON, Oct. 15, 2026 /PRNewswire/ -- CrossCheck Media Inc. today announced a four-show live programming lineup on Biz Talk Today TV (BTT), featuring expert discussions covering...</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>Syria Catat Transaksi Kad Antarabangsa Pertama dalam Lebih 15 Tahun Bersama Mastercard dan QNB Group</v>
+        <v>Blue Star Extends Ataani Polymetallic System and Advances Critical Metal Targets in the High Lake Greenstone Belt</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C74" t="str">
-        <v>mlpr-mastercard</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D74" t="str">
         <v/>
       </c>
       <c r="E74" t="str">
-        <v>https://www.prnewswire.com/apac/news-releases/syria-catat-transaksi-kad-antarabangsa-pertama-dalam-lebih-15-tahun-bersama-mastercard-dan-qnb-group-302863287.html</v>
+        <v>https://www.newsfilecorp.com/release/318895/Blue-Star-Extends-Ataani-Polymetallic-System-and-Advances-Critical-Metal-Targets-in-the-High-Lake-Greenstone-Belt</v>
       </c>
       <c r="F74" t="str">
-        <v>Mastercard dan QNB Group telah memproses pembayaran kad antarabangsa pertama Syria dalam tempoh lebih 15 tahun, menandakan satu pencapaian penting...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - Blue Star Gold Corp. (TSXV: BAU) (OTCQB: BAUFF) (FSE: 5WP0) ("Blue Star" or the "Company") is pleased to report results from its 2026 critical metals exploration program at the Roma Project in the High Lake Greenstone Belt, West Kitikmeot Region of Nunavut (Figure 1).The program included follow-up drilling at the Ataani polymetallic volcanogenic massive sulphide ("VMS") discovery (News Release July 24, 2024) and first-pass...</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Bionic Bloom Integrated Health Welcomes Kathryn Silver, MA, RMHCI as New Art Therapy Provider</v>
+        <v>Bow River Capital Appoints Greg Hiatrides as Chief Executive Officer; Founder Blair Richardson to Serve as Chairman</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C75" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D75" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E75" t="str">
-        <v>https://www.newswire.com/news/bionic-bloom-integrated-health-welcomes-kathryn-silver-ma-rmhci-as-new-art</v>
+        <v>https://www.prnewswire.com/news-releases/bow-river-capital-appoints-greg-hiatrides-as-chief-executive-officer-founder-blair-richardson-to-serve-as-chairman-302909376.html</v>
       </c>
       <c r="F75" t="str">
-        <v>Experienced art therapist expands access to creative, trauma-informed care for adults, adolescents and families</v>
+        <v>DENVER, Oct. 15, 2026 /PRNewswire/ -- Bow River Capital ("Bow River"), a Denver-based alternative asset manager, announced today that Greg Hiatrides, Head of Bow River's Private Equity team, has been appointed Chief Executive Officer. Hiatrides succeeds Blair Richardson, who founded the...</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Syrien verzeichnet erste internationale Kartentransaktion seit mehr als 15 Jahren mit Mastercard und der QNB Group</v>
+        <v>Caterpillar Inc. to Announce Third-Quarter 2026 Financial Results on October 29</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C76" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D76" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E76" t="str">
-        <v>https://www.prnewswire.com/news-releases/syrien-verzeichnet-erste-internationale-kartentransaktion-seit-mehr-als-15-jahren-mit-mastercard-und-der-qnb-group-302863284.html</v>
+        <v>https://www.prnewswire.com/news-releases/caterpillar-inc-to-announce-third-quarter-2026-financial-results-on-october-29-302909181.html</v>
       </c>
       <c r="F76" t="str">
-        <v>Die Transaktion erfolgt im Anschluss an die Wiederanbindung des nationalen Zahlungsverkehrs-Ökosystems an das globale Netzwerk von Mastercard Die erste Zahlung ebnet den Weg für die internationale Kartenakzeptanz in Syrien DAMASKUS, Syrien, 29. August 2026 /PRNewswire/ -- Mastercard und...</v>
+        <v>IRVING, Texas, Oct. 15, 2026 /PRNewswire/ -- Caterpillar Inc. (NYSE: CAT) will release third-quarter financial results at 5:30 a.m. CDT on Thursday, Oct. 29. The full text of the release will be available at investors.caterpillar.com/financials/quarterly-results and on PR Newswire. The...</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>GDDY Investors Have Opportunity to Lead GoDaddy Inc. Securities Fraud Lawsuit</v>
+        <v>Carrier Connect Data Solutions Adds Four Megawatt Data Center in Atlanta Area to Portfolio; Grows Power Base by 50%</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C77" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D77" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E77" t="str">
-        <v>https://www.prnewswire.com/news-releases/gddy-investors-have-opportunity-to-lead-godaddy-inc-securities-fraud-lawsuit-302860250.html</v>
+        <v>https://www.newsfilecorp.com/release/319115/Carrier-Connect-Data-Solutions-Adds-Four-Megawatt-Data-Center-in-Atlanta-Area-to-Portfolio-Grows-Power-Base-by-50</v>
       </c>
       <c r="F77" t="str">
-        <v>NEW YORK, Aug. 29, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of common stock of GoDaddy Inc. (NYSE: GDDY) between September 3, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). A...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - Carrier Connect Data Solutions Inc. (TSXV: CCDS) (OTCQB: CCDSF) (WKN: A40XB1) (the "Company" or "Carrier"), a data center company on a mission to roll up Tier II/III data centers internationally that specialize in delivering co-location, is pleased to announce a major milestone in its growth strategy with the execution of a long-term lease on a 4 Megawatt ("MW") data center in Alpharetta, Georgia ("Alpharetta"), within the...</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Parksy.com Data: Britons Search for Parking-Fine Help at Eight Times the Rate of Australians</v>
+        <v>Club Car Wash Marks Grand Opening in Aurora with Wash Special and More</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C78" t="str">
-        <v>Pressat</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D78" t="str">
-        <v>Retail</v>
+        <v>Automotive</v>
       </c>
       <c r="E78" t="str">
-        <v>https://pressat.co.uk/releases/parksycom-data-britons-search-for-parking-fine-help-at-eight-times-the-rate-of-australians-a91dd5ae5833fe8bc6c49e90d413a659/</v>
+        <v>https://www.newswire.com/news/club-car-wash-marks-grand-opening-in-aurora-with-wash-special-and-more</v>
       </c>
       <c r="F78" t="str">
-        <v>Saturday 29 August, 2026 Parksy (parksy.com), the free parking marketplace, has measured something British drivers will recognise in their stomachs: the UK is the English-speaking world's capital of parking-fine anxiety. Google search data pulled by Parksy in August 2026 shows the phrase parking ticket appeal is searched around 1,900 times a month in the United Kingdom. In Australia, a country of keen drivers and enthusiastic parking enforcement, the same phrase draws about 50. Across five of the most common appeal phrases — parking ticket appeal, appeal parking fine, parking fine appeal, challenge parking fine and how to appeal a parking fine — UK drivers run roughly 3,430 searches a month against 430 in Australia. That is eight times the raw volume, and still close to three times the rat</v>
+        <v>Enjoy $1 MVP Washes and Proceeds Donated to Local Charity</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Helix BioMedix Completes $2 Million Private Placement to Advance Xeroderma Pigmentosum Development Program</v>
+        <v>Congebec's Facility Named Top 3 for BRCGS Site of the Year Award</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C79" t="str">
-        <v>PR.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D79" t="str">
         <v/>
       </c>
       <c r="E79" t="str">
-        <v>https://www.pr.com/press-release/977722</v>
+        <v>https://www.prnewswire.com/news-releases/congebecs-facility-named-top-3-for-brcgs-site-of-the-year-award-302909203.html</v>
       </c>
       <c r="F79" t="str">
-        <v>Financing strengthens balance sheet and accelerates advancement of proprietary DNA repair technology targeting UV-induced DNA damage. [PR.com]</v>
+        <v>Congebec Mascouche facility recognized among top leading facilities for food safety, quality and continuous improvement in the Americas QUÉBEC CITY, Oct. 15, 2026 /PRNewswire/ -- Congebec is proud to announce that its Mascouche facility was named top 3 for the BRCGS Certificated Site of...</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Recent Release, "Mirror of Life," from Christian Faith Publishing Author Marguerite Roosen-Miranda, Explores How Perception Shapes Reality Through Profound Verse</v>
+        <v>Datarails Launches Spend Management Product to Tie Every Dollar Back to the Financial Plan</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C80" t="str">
-        <v>PR.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D80" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E80" t="str">
-        <v>https://www.pr.com/press-release/977801</v>
+        <v>https://www.prnewswire.com/news-releases/datarails-launches-spend-management-product-to-tie-every-dollar-back-to-the-financial-plan-302909700.html</v>
       </c>
       <c r="F80" t="str">
-        <v>Marguerite Roosen-Miranda has completed a new book, titled, "Mirror of Life," a collection of poetry that reflects the world through carefully crafted verses exploring the intricate relationship between what we observe and what we create. The collection centers on the titular poem, a reflective meditation on echoes between perception and inner truth, drawing readers into contemplation of how their thoughts [PR.com]</v>
+        <v>One system for every stage of spend: requests, commitments, payments and reconciliation NEW YORK, Oct. 15, 2026 /PRNewswire/ -- Datarails, the AI finance operating system for the CFO's Office, today launched Datarails Spend, which ties every dollar the company spends back to its financial...</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>China Daily: 'A Date with China•Meet Xinjiang' intl media tour kicks off in Urumqi</v>
+        <v>Dinero Ventures Announces $600,000 Private Placement</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C81" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D81" t="str">
         <v/>
       </c>
       <c r="E81" t="str">
-        <v>https://www.prnewswire.com/news-releases/china-daily-a-date-with-chinameet-xinjiang-intl-media-tour-kicks-off-in-urumqi-302863259.html</v>
+        <v>https://www.newsfilecorp.com/release/319154/Dinero-Ventures-Announces-600000-Private-Placement</v>
       </c>
       <c r="F81" t="str">
-        <v>URUMQI, China, Aug. 29, 2026 /PRNewswire/ -- The 2026 "A Date with China: Meet Xinjiang" international media tour officially commenced on Aug 25 in Urumqi, the capital of the Xinjiang Uygur autonomous region. The event aimed to build bridges for cross-cultural storytelling, bringing...</v>
+        <v>Stewart, British Columbia--(Newsfile Corp. - October 15, 2026) - Dinero Ventures Ltd. (TSXV: DNO) (the "Company") announces that it intends to complete a non-brokered private placement financing of up to 2,000,000 units (the "Units") at $0.30 per Unit for gross proceeds of up to $600,000 (the "Offering").Each Unit will consist of one common share and one common share purchase warrant (a "Warrant"). Each Warrant will entitle the holder to acquire an additional common share at an exercise price of...</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Alpha1 AI Expands Support for Federal Agencies</v>
+        <v>EID Group &amp;amp; Standard Fluids Form Strategic Alliance for Latin America &amp;amp; the Caribbean</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C82" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D82" t="str">
-        <v>AI, SaaS, Education</v>
+        <v/>
       </c>
       <c r="E82" t="str">
-        <v>https://pr-inside.com/alpha1-ai-expands-support-for-federal-agencies-r5217319.htm</v>
+        <v>https://www.prnewswire.com/news-releases/eid-group--standard-fluids-form-strategic-alliance-for-latin-america--the-caribbean-302909171.html</v>
       </c>
       <c r="F82" t="str">
-        <v>(PR-inside.com) Scholar, Spark and Resolve are already advancing agency-focused workforce learning, institutional knowledge and guided problem-solving, with broader expansion planned in the coming months. DALLAS, TX / ACCESS Newswire / August 29, 2026 / Alpha1 AI is expanding its support for federal agencies through secure, agency-configurable learning and problem-solving environments designed around the realities of government operations. Federal curriculum development, platform configuration, demonstrations and discussions with government stakeholders are already underway. The company expects to deepen this work and expand into additional agencies in the coming months. The initiative addresses a practical challenge across government: agencies must develop workforce capability, preserve e</v>
+        <v>MIAMI, Oct. 15, 2026 /PRNewswire/ -- EID Group Safety Solutions and the Standard Fluids Corporation™ proudly announce a strategic partnership for Latin America and the Caribbean. Under this joint initiative, EID Group will serve as a Master Distributor across the region for Standard...</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Statement of Lanny J. Davis, Counsel to Kingsbarn Realty Capital</v>
+        <v>Every Tooth Deserves a Second Chance. Kerr Dental Introduces ZenFlex(TM) RT Rotary Retreatment File System</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C83" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D83" t="str">
-        <v>Real Estate</v>
+        <v/>
       </c>
       <c r="E83" t="str">
-        <v>https://pr-inside.com/statement-of-lanny-j-davis-counsel-to-kingsbarn-realty-capital-r5217318.htm</v>
+        <v>https://www.newswire.com/news/every-tooth-deserves-a-second-chance-kerr-dental-introduces-zenflex-rt-rotary</v>
       </c>
       <c r="F83" t="str">
-        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / August 28, 2026 / Over the last six months, Kingsbarn Realty Capital and I have been working directly and cooperating with National Park Service staff at Yosemite National Park in California to provide safe access from the Hazel Green property to the park entrance - which is supportive of environmental values, since it will reduce air pollution from the longer, less safe route. I have been a progressive Democrat and a pro-environmentalist all my life. Working with these Yosemite Park Service professionals, and always seeking a pro-environmental, community-supported decision, we identified a land ..</v>
+        <v>A dedicated retreatment file system designed for control while preserving tooth structure and improving procedural efficiency.</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>T Hakanson Explores Faith, Science, and the Search for Truth in “What is Truth?”</v>
+        <v>Extendicare Announces October 2026 Dividend of C$0.0441 per Share</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C84" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D84" t="str">
         <v/>
       </c>
       <c r="E84" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359688</v>
+        <v>https://www.newsfilecorp.com/release/319035/Extendicare-Announces-October-2026-Dividend-of-C0.0441-per-Share</v>
       </c>
       <c r="F84" t="str">
-        <v>T Hakanson&amp;#39;s book, &amp;#8220;What is Truth? Finding Truth in a Lost World,&amp;#8221; explores the existence of God, humanity&amp;#39;s purpose, and the relationship between Christian faith and modern science. A graduate in Network Management and honorably discharged Sergeant of the U.S. Army, Hakanson draws from his studies in philosophy and logic, as well as his personal journey of faith, to present these ideas in an accessible way. - - In &amp;#8220;What is Truth?,&amp;#8221; Hakanson examines the belief that true understanding e... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359688</v>
+        <v>Markham, Ontario--(Newsfile Corp. - October 15, 2026) - Extendicare Inc. (TSX: EXE) ("Extendicare" or the "Company") announced that it has declared a cash dividend of C$0.0441 per common share of the Company for the month of October 2026, which is payable on November 16, 2026 to shareholders of record at the close of business on October 30, 2026. This dividend is designated as an "eligible dividend" within the meaning of the Income Tax Act (Canada).About Extendicare Extendicare is a leading...</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Norsemont Announces Restatement of Financial Statements</v>
+        <v>Florida Cancer Specialists &amp;amp; Research Institute Clinical Summit Advances Strategic Priorities, Research Innovation &amp;amp; Excellence in Patient Care</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C85" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D85" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E85" t="str">
-        <v>https://pr-inside.com/norsemont-announces-restatement-of-financial-statements-r5217317.htm</v>
+        <v>https://www.prnewswire.com/news-releases/florida-cancer-specialists--research-institute-clinical-summit-advances-strategic-priorities-research-innovation--excellence-in-patient-care-302909403.html</v>
       </c>
       <c r="F85" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 28, 2026 / Norsemont Mining Inc. (CSEX:NOM)(OTCQX:NRRSF)(FRA:LXZ1) ("NOM" or the "Company") announces that it intends to restate its consolidated financial statements for the year ended December 31, 2025 (the "2025 Annual Statements") and the condensed consolidated interim financial statements for the three months ended March 31, 2026 (the "2026 Q1 Statements") to correct the classification of certain of its convertible debentures and related derivative financial liability, and to include descriptions of certain royalties that had previously been disclosed in the Company's technical report. The need for restatement with respect to the classification of convertible ..</v>
+        <v>FORT MYERS, Fla., Oct. 15, 2026 /PRNewswire/ -- Reaffirming its leadership in community oncology and commitment to expanding access to world-class cancer care, Florida Cancer Specialists &amp; Research Institute, LLC (FCS) this week will welcome physicians, clinical practice providers and...</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>FixGo Launches Next-Day Tire Delivery in Los Angeles and Expands San Diego Installer Network</v>
+        <v>Four Leading Institutions Complete Initial Clinical Experience with Spectrum Dynamics Medical's All-Energy Digital SPECT/CT</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C86" t="str">
-        <v>mlpr-newsfile</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D86" t="str">
-        <v>SaaS, Retail, Automotive</v>
+        <v>Healthcare, Energy</v>
       </c>
       <c r="E86" t="str">
-        <v>https://www.newsfilecorp.com/release/311953/FixGo-Launches-NextDay-Tire-Delivery-in-Los-Angeles-and-Expands-San-Diego-Installer-Network</v>
+        <v>https://www.prnewswire.com/news-releases/four-leading-institutions-complete-initial-clinical-experience-with-spectrum-dynamics-medicals-all-energy-digital-spectct-302909444.html</v>
       </c>
       <c r="F86" t="str">
-        <v>Los Angeles, California--(Newsfile Corp. - August 28, 2026) - Online automotive retail platform FixGo today announced the launch of Next-Day Delivery for EngineX tires in eligible Los Angeles ZIP codes, along with an expansion of its partner installation network in San Diego County to more than 20 independent shops. Both changes take effect ahead of Labor Day weekend travel.To view an enhanced version of this graphic, please...</v>
+        <v>Experience at institutions from across the globe demonstrated theranostics and imaging across the validated 40-400 keV range and up to 500 keV, with additional scientific and clinical feasibility experience obtained at higher energies, including applications involving Tc-99m, I-123,...</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Paris Baguette Expands Their Growing Footprint with a New Café Opening in Williamsville on August 31</v>
+        <v>Leostream Simplifies Secure Remote Access with New Cloud Offering</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C87" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D87" t="str">
-        <v/>
+        <v>SaaS</v>
       </c>
       <c r="E87" t="str">
-        <v>https://www.prnewswire.com/news-releases/paris-baguette-expands-their-growing-footprint-with-a-new-cafe-opening-in-williamsville-on-august-31-302863237.html</v>
+        <v>https://www.prweb.com/releases/leostream-simplifies-secure-remote-access-with-new-cloud-offering-302909756.html</v>
       </c>
       <c r="F87" t="str">
-        <v>Ivan Shen and Jing Zhang set to open their Paris Baguette café at 5150 Main St. WILLIAMSVILLE, N.Y., Aug. 28, 2026 /PRNewswire/ -- Paris Baguette and franchise owners Ivan Shen and Jing Zhang are proud to announce the opening of the newest bakery café at 5150 Main St., No. 200,...</v>
+        <v>Leostream Cloud connects authorized users directly to the workstations and resources they need, providing an alternative to VPN-based remote access BOSTON, Oct. 15, 2026 /PRNewswire-PRWeb/ -- Leostream Corporation, a leading provider of secure remote access and digital workspace...</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Zacatecas Silver Closes the Second Tranche of Non-Brokered Private Placement</v>
+        <v>McWane Plant &amp;amp; Industrial Now Shipping Orders from its New Glass Lining Facility</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C88" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D88" t="str">
         <v/>
       </c>
       <c r="E88" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/29/3352916/0/en/zacatecas-silver-closes-the-second-tranche-of-non-brokered-private-placement.html</v>
+        <v>https://www.prweb.com/releases/mcwane-plant--industrial-now-shipping-orders-from-its-new-glass-lining-facility-302909749.html</v>
       </c>
       <c r="F88" t="str">
-        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Zacatecas Silver Corp. (TSXV: ZAC | OTCQB: ZCTSF | FRA: 7TV) (“Zacatecas Silver” or the “Company”) is pleased to announce that it has closed the second and final tranche (the “Second Tranche”) of its previously announced non-brokered private placement (the "Offering”, see news release dated July 14, 2026 and July 29, 2026) by issuing 14,639,941 Units at $0.07 per Unit for gross proceeds of $1,024,795.87. Under the entire Offering, the Company issued a total of 35,714,142 Units at $0.07 per Unit for gross proceeds of $2,499,989.94.</v>
+        <v>MPI's new, state-of-the-art glass lining facility in Calera, Alabama is now fully operational, and is currently shipping orders of glass-lined ductile iron pipe and fittings to water and wastewater treatment plants. BIRMINGHAM, Ala., Oct. 15, 2026 /PRNewswire-PRWeb/ -- McWane Plant &amp;...</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>AEVEX Corp. Notice of October 20, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp;amp; Foti, LLC, Before Application Deadline</v>
+        <v>M Social Hotel Sunnyvale to Debut in December 2026, Introducing a New Lifestyle Destination in the Heart of Silicon Valley</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C89" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D89" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E89" t="str">
-        <v>https://www.prnewswire.com/news-releases/aevex-corp-notice-of-october-20-2026-application-deadline-for-class-action-lawsuit---contact-lewis-kahn-esq-at-kahn-swick--foti-llc-before-application-deadline-302863196.html</v>
+        <v>https://www.prweb.com/releases/m-social-hotel-sunnyvale-to-debut-in-december-2026-introducing-a-new-lifestyle-destination-in-the-heart-of-silicon-valley-302909757.html</v>
       </c>
       <c r="F89" t="str">
-        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in AEVEX Corp. ("Aevex" or the "Company") (NYSE: AVEX) of a class action securities lawsuit. CLASS...</v>
+        <v>The 263-room hotel will blend social hospitality, AI-enabled guest experiences, destination dining, and expansive meetings and events spaces SUNNYVALE, Calif., Oct. 15, 2026 /PRNewswire-PRWeb/ -- M Social Hotel Sunnyvale is now taking reservations from December 2026, bringing a new...</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Avis Budget Group, Inc. Notice of September 29, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp;amp; Foti, LLC, Before Application Deadline</v>
+        <v>Magna Terra Extends the Surface Footprint of the Birch Zone to 4.4 Kilometres at the Humber Copper Project, Western Newfoundland</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C90" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D90" t="str">
-        <v>Automotive</v>
+        <v/>
       </c>
       <c r="E90" t="str">
-        <v>https://www.prnewswire.com/news-releases/avis-budget-group-inc-notice-of-september-29-2026-application-deadline-for-class-action-lawsuit---contact-lewis-kahn-esq-at-kahn-swick--foti-llc-before-application-deadline-302863198.html</v>
+        <v>https://www.newsfilecorp.com/release/319144/Magna-Terra-Extends-the-Surface-Footprint-of-the-Birch-Zone-to-4.4-Kilometres-at-the-Humber-Copper-Project-Western-Newfoundland</v>
       </c>
       <c r="F90" t="str">
-        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Avis Budget Group, Inc. ("Avis" or the "Company") (NasdaqGS: CAR) of a class action securities lawsuit....</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 15, 2026) - Magna Terra Minerals Inc. (TSXV: MTT) (the "Company" or "Magna Terra") is pleased to announce that summer surface prospecting of copper-silver mineralization has successfully extended the strike extent of the Birch Zone copper and silver mineralization to 4.4 kilometres at the Humber Copper Project ("Humber"or the "Project"), located in western Newfoundland (Figure 1). The work, part of a Phase 1 2026 exploration program, was designed to...</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Capricor Therapeutics, Inc. Notice of September 28, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp;amp; Foti, LLC, Before Application Deadline</v>
+        <v>Netlist Introduces Next-Generation LIGHTNING™ ULL DDR5 RDIMMs for Agentic AI</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C91" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D91" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E91" t="str">
-        <v>https://www.prnewswire.com/news-releases/capricor-therapeutics-inc-notice-of-september-28-2026-application-deadline-for-class-action-lawsuit---contact-lewis-kahn-esq-at-kahn-swick--foti-llc-before-application-deadline-302863202.html</v>
+        <v>https://www.prnewswire.com/news-releases/netlist-introduces-next-generation-lightning-ull-ddr5-rdimms-for-agentic-ai-302909933.html</v>
       </c>
       <c r="F91" t="str">
-        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Capricor Therapeutics, Inc. ("Capricor" or the "Company") (NasdaqGS: CAPR) of a class action securities...</v>
+        <v>-Delivers lower memory latency for Agentic AI and memory-sensitive enterprise workloads- IRVINE, Calif., Oct. 15, 2026 /PRNewswire/ -- Netlist, Inc. (OTCQB: NLST), a leading innovator in advanced memory and storage solutions, today announced the expansion of its LIGHTNING Ultra-Low...</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Cogent Communications Holdings Securities Fraud Class Action Result of Undisclosed Demand and Backlog Issues and approximately 29% Stock Decline - Investors may Contact Lewis Kahn, Esq, at Kahn Swick &amp;amp; Foti, LLC</v>
+        <v>Nine Mile Metals DDH WD-26-15 Intersects (2) VMS Zones Returning 4.88% Cu-Eq Over 7.6m and Acquires 14.42 km² of New Strategic Claims at Its Nine Mile Brook Project</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C92" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D92" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E92" t="str">
-        <v>https://www.prnewswire.com/news-releases/cogent-communications-holdings-securities-fraud-class-action-result-of-undisclosed-demand-and-backlog-issues-and-approximately-29-stock-decline---investors-may-contact-lewis-kahn-esq-at-kahn-swick--foti-llc-302863203.html</v>
+        <v>https://www.newswire.com/news/nine-mile-metals-ddh-wd-26-15-intersects-2-vms-zones-returning-4-88-cu-eq-over</v>
       </c>
       <c r="F92" t="str">
-        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until September 21, 2026 to file lead plaintiff applications in a...</v>
+        <v>Zone 1 - (34.89 g/t Ag, 0.68 g/t Au, 1.56% Cu, 1.72% Pb and 6.59% Zn) over 7.6m (4.88% Cu-Eq) Zone 2 - (29 g/t Ag, 0.538 g/t Au, 0.70% Cu, 1.14% Pb and 3.71% Zn) over 1.2m (2.89% Cu-Eq)</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>EquipmentShare.com Inc. Notice of September 21, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp;amp; Foti, LLC, Before Application Deadline</v>
+        <v>Payers Identify Top NCQA-Enabled Quality Technology and Managed Services Vendors in Black Book's 2027 Outlook Report</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C93" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D93" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E93" t="str">
-        <v>https://www.prnewswire.com/news-releases/equipmentsharecom-inc-notice-of-september-21-2026-application-deadline-for-class-action-lawsuit---contact-lewis-kahn-esq-at-kahn-swick--foti-llc-before-application-deadline-302863213.html</v>
+        <v>https://www.newswire.com/news/payers-identify-top-ncqa-enabled-quality-technology-and-managed-services</v>
       </c>
       <c r="F93" t="str">
-        <v>NEW YORK CITY and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in EquipmentShare.com Inc. ("EquipmentShare" or the "Company") (NasdaqGS: EQPT) of a class action...</v>
+        <v>Client-user evaluations highlight leaders across 11 specialized categories, while the report examines the shift from annual HEDIS reporting to continuous quality operations, trusted clinical data, member activation and compliance.</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>HDFC Bank Limited Securities Fraud Class Action Result of Deceptive Interest Payments and Approximately 4% Stock Decline - Investors may Contact Lewis Kahn, Esq, at Kahn Swick &amp;amp; Foti, LLC</v>
+        <v>PTC Announces Servigistics Renewal with U.S. Air Force</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C94" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D94" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E94" t="str">
-        <v>https://www.prnewswire.com/news-releases/hdfc-bank-limited-securities-fraud-class-action-result-of-deceptive-interest-payments-and-approximately-4-stock-decline---investors-may-contact-lewis-kahn-esq-at-kahn-swick--foti-llc-302863214.html</v>
+        <v>https://www.prnewswire.com/news-releases/ptc-announces-servigistics-renewal-with-us-air-force-302908699.html</v>
       </c>
       <c r="F94" t="str">
-        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until October 13, 2026 to file lead plaintiff applications in a...</v>
+        <v>Optimizes service parts across complex global supply network Transforms planning productivity through exception-based management AI-powered intelligence built on deep service supply chain expertise and proven optimization science BOSTON, Oct. 15, 2026 /PRNewswire/ -- PTC (NASDAQ: PTC)...</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>Primoris Services Corporation Notice of September 21, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp;amp; Foti, LLC, Before Application Deadline</v>
+        <v>PTC Therapeutics to Report Third Quarter 2026 Financial Results on Thursday, Oct. 29, 2026</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C95" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D95" t="str">
         <v>Finance</v>
       </c>
       <c r="E95" t="str">
-        <v>https://www.prnewswire.com/news-releases/primoris-services-corporation-notice-of-september-21-2026-application-deadline-for-class-action-lawsuit---contact-lewis-kahn-esq-at-kahn-swick--foti-llc-before-application-deadline-302863207.html</v>
+        <v>https://www.prnewswire.com/news-releases/ptc-therapeutics-to-report-third-quarter-2026-financial-results-on-thursday-oct-29-2026-302909259.html</v>
       </c>
       <c r="F95" t="str">
-        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Primoris Services Corporation ("Primoris" or the "Company") (NYSE: PRIM) of a class action securities...</v>
+        <v>WARREN, N.J., Oct. 15, 2026 /PRNewswire/ -- PTC Therapeutics, Inc. (NASDAQ: PTCT) announced today that the company will host a webcast conference call to report its third quarter 2026 financial results and provide a business update on Thursday, Oct. 29, 2026, at 4:30 p.m. ET. To access...</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>PROCEPT BioRobotics Corporation Securities Fraud Class Action Result of Undisclosed Inventory Issues and approximately 18% Stock Decline - Investors may Contact Lewis Kahn, Esq, at Kahn Swick &amp;amp; Foti, LLC</v>
+        <v>Quisitive Named a Representative Vendor in the 2026 Gartner® Market Guide for Microsoft Product Support Services</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C96" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D96" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E96" t="str">
-        <v>https://www.prnewswire.com/news-releases/procept-biorobotics-corporation-securities-fraud-class-action-result-of-undisclosed-inventory-issues-and-approximately-18-stock-decline---investors-may-contact-lewis-kahn-esq-at-kahn-swick--foti-llc-302863212.html</v>
+        <v>https://www.prnewswire.com/news-releases/quisitive-named-a-representative-vendor-in-the-2026-gartner-market-guide-for-microsoft-product-support-services-302909320.html</v>
       </c>
       <c r="F96" t="str">
-        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until September 22, 2026 to file lead plaintiff applications in a...</v>
+        <v>Organizations reassess how they support growing Microsoft environments across Azure, Microsoft 365 and Dynamics 365 DALLAS, Oct. 15, 2026 /PRNewswire/ -- Quisitive, a global technology consulting firm and Microsoft Frontier Partner, today announced it has been named a Representative...</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>Simply Good Foods Company Securities Fraud Class Action Result of Undisclosed Acquisition Failures and Over 27% Stock Decline - Investors may Contact Lewis Kahn, Esq., at Kahn Swick &amp;amp; Foti, LLC</v>
+        <v>RAYMOND REINFORCES ITS COMMITMENT TO INVEST IN THE NEXT GENERATION OF MANUFACTURING TALENT</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C97" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D97" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E97" t="str">
-        <v>https://www.prnewswire.com/news-releases/simply-good-foods-company-securities-fraud-class-action-result-of-undisclosed-acquisition-failures-and-over-27-stock-decline---investors-may-contact-lewis-kahn-esq-at-kahn-swick--foti-llc-302863225.html</v>
+        <v>https://www.prnewswire.com/news-releases/raymond-reinforces-its-commitment-to-invest-in-the-next-generation-of-manufacturing-talent-302909284.html</v>
       </c>
       <c r="F97" t="str">
-        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until October 13, 2026 to file lead plaintiff applications in a...</v>
+        <v>Manufacturing Month highlights Raymond's commitment to students and its own industry professionals' skills and workforce development GREENE, N.Y., Oct. 15, 2026 /PRNewswire/ -- This October, The Raymond Corporation is celebrating Manufacturing Month, an annual observance that highlights...</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>TransMedics Group Investigation Initiated: Kahn Swick &amp;amp; Foti, LLC Investigates the Officers and Directors of TransMedics Group, Inc. - TMDX</v>
+        <v>Railtown AI Opens Conductr Platform to Third-Party Technology Integrations, Launches Technology Integration Partner Program</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C98" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D98" t="str">
-        <v/>
+        <v>AI, SaaS</v>
       </c>
       <c r="E98" t="str">
-        <v>https://www.prnewswire.com/news-releases/transmedics-group-investigation-initiated-kahn-swick--foti-llc-investigates-the-officers-and-directors-of-transmedics-group-inc---tmdx-302863226.html</v>
+        <v>https://www.newsfilecorp.com/release/319163/Railtown-AI-Opens-Conductr-Platform-to-ThirdParty-Technology-Integrations-Launches-Technology-Integration-Partner-Program</v>
       </c>
       <c r="F98" t="str">
-        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Former Attorney General of Louisiana, Charles C. Foti, Jr., Esq., a partner at the law firm of Kahn Swick &amp; Foti, LLC ("KSF"), announces that KSF has commenced an investigation into TransMedics Group, Inc. (NasdaqGM: TMDX)...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - Railtown AI Technologies Inc. (CSE: RAIL) (OTCQB: RLAIF) ("Railtown" or the "Company") today announced the launch of its Technology Integration Partner Program, a strategic initiative that opens the Company's Conductr AI platform to third-party technology providers, enabling their products, models and services to be integrated directly into Conductr and made accessible to its developer and enterprise customers.The initiative...</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>Wix.com Ltd. Notice of September 22, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp;amp; Foti, LLC, Before Application Deadline</v>
+        <v>Redfin Reports List Prices Fall for the First Time Since March</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C99" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D99" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E99" t="str">
-        <v>https://www.prnewswire.com/news-releases/wixcom-ltd-notice-of-september-22-2026-application-deadline-for-class-action-lawsuit---contact-lewis-kahn-esq-at-kahn-swick--foti-llc-before-application-deadline-302863211.html</v>
+        <v>https://www.prnewswire.com/news-releases/redfin-reports-list-prices-fall-for-the-first-time-since-march-302909482.html</v>
       </c>
       <c r="F99" t="str">
-        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Wix.com Ltd. ("Wix" or the "Company") (NasdaqGS: WIX) of a class action securities lawsuit. CLASS...</v>
+        <v>Pending home sales inched up this week, but they're still near record lows SEATTLE, Oct. 15, 2026 /PRNewswire/ -- The median U.S. asking price of a home for sale fell 0.3% year over year, the first decline since March. That's according to a new report from Redfin, the real estate...</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>CATL Announces Local Partnership, Showcases Full-Chain Storage at The Smarter E South America 2026</v>
+        <v>River Road Commences LiDar Survey at Stobart</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C100" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D100" t="str">
-        <v>Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E100" t="str">
-        <v>https://www.prnewswire.com/news-releases/catl-announces-local-partnership-showcases-full-chain-storage-at-the-smarter-e-south-america-2026-302863235.html</v>
+        <v>https://www.newsfilecorp.com/release/319076/River-Road-Commences-LiDar-Survey-at-Stobart</v>
       </c>
       <c r="F100" t="str">
-        <v>SÃO PAULO, Aug. 29, 2026 /PRNewswire/ -- CATL is showcasing its full energy storage ecosystem at The Smarter E South America 2026 in São Paulo from August 25 to 27, demonstrating capabilities across the entire value chain, from cell R&amp;D and energy management to project delivery and...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - River Road Resources Ltd. (TSXV: RRRL) ("River Road" or the "Company") is pleased to announce commencement of a helicopter LiDar survey at  its road accessible, 725.75 ha precious metal Stobart Property, located 95km SW of Williams Lake, British Columbia.The LiDar survey will be undertaken by Pioneer Exploration Consultants Ltd. of Ottawa, Ontario. The survey will cover approximately 7.17km2 of airborne LiDAR and optional...</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>INTCO Medical Reports 40.6% H1 2026 Revenue Growth, Expands World's Largest Disposable Glove Capacity to 107 Billion Pieces</v>
+        <v>S&amp;amp;P Global brings Visible Alpha data to the S&amp;amp;P Global AI Data Portal</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C101" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D101" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E101" t="str">
-        <v>https://www.prnewswire.com/news-releases/intco-medical-reports-40-6-h1-2026-revenue-growth-expands-worlds-largest-disposable-glove-capacity-to-107-billion-pieces-302863233.html</v>
+        <v>https://www.prnewswire.com/news-releases/sp-global-brings-visible-alpha-data-to-the-sp-global-ai-data-portal-302909006.html</v>
       </c>
       <c r="F101" t="str">
-        <v>ZIBO, China, Aug. 28, 2026 /PRNewswire/ -- INTCO Medical ("the Company", 300677.SZ), a leading global manufacturer of disposable gloves, reported revenue of RMB 6.91 billion (approx. US$1.03 billion) for the six months ended June 30, 2026, up 40.61% from a year earlier. Net profit...</v>
+        <v>Granular, broker-sourced consensus estimates, financial line items and segment data from Visible Alpha are now accessible through the S&amp;P Global AI Data Portal for earnings preparation, portfolio monitoring and equity research workflows. NEW YORK, Oct. 15, 2026 /PRNewswire/ -- S&amp;P Global...</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Die China International Big Data Industry Expo 2026 wird in Guiyang eröffnet</v>
+        <v>SonicWall Celebrates Cybersecurity Awareness Month with SOCtoberfest Launching New Research, Content and Resources</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C102" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D102" t="str">
-        <v/>
+        <v>Media</v>
       </c>
       <c r="E102" t="str">
-        <v>https://www.prnewswire.com/news-releases/die-china-international-big-data-industry-expo-2026-wird-in-guiyang-eroffnet-302863231.html</v>
+        <v>https://www.prnewswire.com/news-releases/sonicwall-celebrates-cybersecurity-awareness-month-with-soctoberfest-launching-new-research-content-and-resources-302909373.html</v>
       </c>
       <c r="F102" t="str">
-        <v>GUIYANG, China, 29. August 2026 /PRNewswire/ -- Dies ist ein Nachrichtenartikel von Guizhou Daily: Die China International Big Data Industry Expo 2026 wurde am 28. August in Guiyang, der Hauptstadt der südwestchinesischen Provinz Guizhou, offiziell eröffnet. Als einflussreiche...</v>
+        <v>Blog series, refreshed Cybersecurity Best Practices page and a new SLED threat brief help organizations of every size turn awareness into active protection MILPITAS, Calif., Oct. 15, 2026 /PRNewswire/ -- SonicWall today announced the celebration of SOCtoberfest, its contribution to...</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Spoločnosť XCMG predstavuje prvý 14 000-tonový kruhový žeriav na svete, ktorý nanovo definuje zdvíhanie ultraťažkých bremien</v>
+        <v>Teletrac Navman IQ Camera Named 2026 'Driver Monitoring Solution of the Year' By AutoTech Breakthrough</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C103" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D103" t="str">
-        <v/>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E103" t="str">
-        <v>https://www.prnewswire.com/news-releases/spolonos-xcmg-predstavuje-prvy-14-000-tonovy-kruhovy-eriav-na-svete-ktory-nanovo-definuje-zdvihanie-ultraakych-bremien-302863230.html</v>
+        <v>https://www.prnewswire.com/news-releases/teletrac-navman-iq-camera-named-2026-driver-monitoring-solution-of-the-year-by-autotech-breakthrough-302910014.html</v>
       </c>
       <c r="F103" t="str">
-        <v>SÜ-ČOU, Čína, 29. augusta 2026 /PRNewswire/ -- Spoločnosť XCMG oznámila, že z výrobnej linky zišla prvá hlavná jednotka nového 14 000-tonového kruhového žeriavu na svete, čo predstavuje historický prielom v technológii zdvíhania ultraťažkých bremien. Žeriav, ktorý spoločne vyvinuli...</v>
+        <v>Annual Awards Program Recognizes Breakthrough Innovation in Automotive &amp; Transportation Technologies Around the Globe NORTHBROOK, Ill., Oct. 15, 2026 /PRNewswire/ -- Teletrac Navman, a connected mobility platform for industries that manage vehicle and equipment assets, today announced...</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>BEACN Announces Financial Results for the Second Quarter of 2026</v>
+        <v>Tectonic Metals Drills 2.41 g/t Au over 59.44 metres, Including 11.82 g/t Au over 10.67 metres and 39.96 g/t Au over 3.05 metres at Alpha Bowl, Flat Gold Project, Alaska</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C104" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D104" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E104" t="str">
-        <v>https://pr-inside.com/beacn-announces-financial-results-for-the-second-quarter-of-r5217316.htm</v>
+        <v>https://www.newswire.com/news/tectonic-metals-drills-2-41-g-t-au-over-59-44-metres-including-11-82-g-t-au</v>
       </c>
       <c r="F104" t="str">
-        <v>(PR-inside.com) Not for distribution to United States Newswire Services or for dissemination in the United States VICTORIA, BC / ACCESS Newswire / August 28, 2026 / BEACN Wizardry &amp; Magic Inc. (TSXV:BECN) ("BEACN" or the "Company") announces its Q2 financial statements and accompanying MD&amp;A have been filed. In the six months ended June 30, 2026, BEACN realized a 34% decrease in revenue and a 28% decrease in gross profits when compared to the same period last year. The decrease in revenue was due to lack of inventory supply and EU sales. Gross margin increased to 44% in Q1 and Q2 2026 (2025 ..</v>
+        <v>Broad Gold Mineralization Starts at Surface, Returning 1.86 g/t Au Over 80.77 Metres and Ending in Mineralization; Adit Zone Drilling Intersects 1.52 g/t Au Over 42.67 Metres, Including 27.35 g/t Au Over 1.52 Metres and 3.84 g/t Au&amp;nbsp; Over Final 13.72 Metres Drilling Reveals Additional Gold-Bearing Hydrothermal Breccia Mineralization Style at Chicken Mountain, Expanding Exploration Potential</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>DirectMax Reviews 2026: Could Direct Meds' 3-Ingredient Sublingual Option Be the Men's Wellness Upgrade You've Been Looking For?</v>
+        <v>Vesalio Appoints Daniel Davis to Its Board of Directors and as Advisor to the CEO</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C105" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D105" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E105" t="str">
-        <v>https://www.newswire.com/news/directmax-reviews-2026-could-direct-meds-3-ingredient-sublingual-option-be-the</v>
+        <v>https://www.prnewswire.com/news-releases/vesalio-appoints-daniel-davis-to-its-board-of-directors-and-as-advisor-to-the-ceo-302909229.html</v>
       </c>
       <c r="F105" t="str">
-        <v>As more men explore online prescription options beyond conventional single-ingredient formats, this 2026 DirectMax review examines Direct Meds' brand-stated three-ingredient compounded formula, rapid-dissolve format, provider-review process, pricing, and key terms consumers may want to compare before starting an assessment.</v>
+        <v>Proven medical device executive brings experience building thrombectomy businesses and guiding product strategy to support Vesalio's continued growth DALLAS, Oct. 15, 2026 /PRNewswire/ -- Vesalio, a global leader in vascular intervention, announces the appointment of Daniel Davis to its...</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Lost Money on Equipmentshare.com Inc. (EQPT)? Contact Levi &amp; Korsinsky ...</v>
+        <v>What's Living On Your Roof? Gator Metal Roofing Reveals The Strange Things Hiding Above Carolina Homes</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C106" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D106" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E106" t="str">
-        <v>https://pr-inside.com/lost-money-on-equipmentshare-com-inc-eqpt-contact-levi-korsinsky-r5217315.htm</v>
+        <v>https://www.prweb.com/releases/whats-living-on-your-roof-gator-metal-roofing-reveals-the-strange-things-hiding-above-carolina-homes-302909023.html</v>
       </c>
       <c r="F106" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Equipmentshare.com Inc. (NASDAQ:EQPT) securities. If you suffered a loss on your Equipmentshare.com Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Equipmentshare.com Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that ..</v>
+        <v>One of the Carolinas' leading metal roofing companies is opening its photo archives to reveal the funny, bizarre — and sometimes surprisingly important — things roofing professionals discover above homeowners' heads. GARNER, N.C., Oct. 15, 2026 /PRNewswire-PRWeb/ -- Most homeowners know...</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Levi &amp; Korsinsky Urges AEVEX Corp. (AVEX) Shareholders to Act Before ...</v>
+        <v>Oklahoma City Website Designer Chad Rogez Relaunches Site, Marking Nearly 30 Years in Business</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C107" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D107" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E107" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-aevex-corp-avex-shareholders-to-act-before-r5217314.htm</v>
+        <v>https://www.pr.com/press-release/981410</v>
       </c>
       <c r="F107" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of ..</v>
+        <v>Chad Rogez, an Oklahoma City graphic designer practicing since 1997, has relaunched chadrogezdesign.com — pairing a new portfolio site with publicly posted pricing in an industry where quotes are usually hidden. [PR.com]</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Lange Financial Group Announces Free Webinar on Little-Known "Chronically Ill" Exception That Could Unlock Major IRA Tax Savings for Beneficiaries Without SSI or SSDI</v>
+        <v>Nadrich Accident Injury Lawyers Supports California’s Proposed Quartz Countertop Ban to Protect Workers</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C108" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D108" t="str">
         <v/>
       </c>
       <c r="E108" t="str">
-        <v>https://www.prweb.com/releases/lange-financial-group-announces-free-webinar-on-little-known-chronically-ill-exception-that-could-unlock-major-ira-tax-savings-for-beneficiaries-without-ssi-or-ssdi-302862500.html</v>
+        <v>https://www.pr.com/press-release/981828</v>
       </c>
       <c r="F108" t="str">
-        <v>Free September 2 webinar and educational resource package will explain how some beneficiaries who do not receive SSI or SSDI may still qualify as Eligible Designated Beneficiaries and preserve the lifetime stretch for inherited retirement accounts under the SECURE Act. PITTSBURGH, Aug....</v>
+        <v>Nadrich Accident Injury Lawyers supports California’s proposed ban on the manufacture and fabrication of artificial stone containing more than 1% crystalline silica. Founder and Managing Attorney Jeffrey Nadrich says the measure could help protect countertop workers from silicosis, a serious and often fatal occupational lung disease linked to silica dust exposure. [PR.com]</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>ROSEN, A LEADING INVESTOR RIGHTS LAW FIRM, Encourages ARS Pharmaceuticals, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - SPRY</v>
+        <v>Amazon introduces 2 new AI products from Bee: Bee Frontier and Bee Eclipse</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C109" t="str">
-        <v>mlpr-newsfile</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D109" t="str">
-        <v>Finance</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E109" t="str">
-        <v>https://www.newsfilecorp.com/release/311449/ROSEN-A-LEADING-INVESTOR-RIGHTS-LAW-FIRM-Encourages-ARS-Pharmaceuticals-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-SPRY</v>
+        <v>https://www.aboutamazon.com/news/devices/amazon-personal-ai-bee-frontier-bee-eclipse?utm_source=rss</v>
       </c>
       <c r="F109" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of ARS Pharmaceuticals, Inc. (NASDAQ: SPRY) between March 9, 2026 and June 24, 2026, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline.SO WHAT: If you purchased ARS Pharmaceuticals securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
+        <v>Bee expands its ambient AI family with two personal AI devices designed to remember the moments that matter most, plus new integrations with Alexa+ and Amazon.com.</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Tiklatam Celebrates Major Milestones Across the Americas: Recognized by TikTok Shop U.S. and Ranked Top 10 in Mexico</v>
+        <v>Class Action Lawsuit Filed: DICK'S Sporting Goods, Inc. (DKS) - Join ...</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C110" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D110" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E110" t="str">
-        <v>https://www.newsfilecorp.com/release/312022/Tiklatam-Celebrates-Major-Milestones-Across-the-Americas-Recognized-by-TikTok-Shop-U.S.-and-Ranked-Top-10-in-Mexico</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-dick-s-sporting-goods-inc-dks-join-r5233722.htm</v>
       </c>
       <c r="F110" t="str">
-        <v>Los Angeles, California--(Newsfile Corp. - August 28, 2026) - Tiklatam, a fast-growing global social commerce agency specializing in TikTok Shop, has reached another major milestone across the Americas — earning recognition from TikTok Shop in the United States while ranking among the Top 10 CAP Agencies in Mexico for Livestream GMV.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8722/312022_3921d97e24ea9830_001full.jpgAs a TikTok Shop V3 Agency,...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired DICK'S Sporting Goods, Inc. (NYSE:DKS) securities. If you suffered a loss on your DICK'S Sporting Goods, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about DICK'S Sporting Goods, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Securities Fraud Class Action Filed Against Wise Group plc (WSE) - ...</v>
+        <v>Ciscom Advances AI and Data Strategy as Prospect Intelligence Platform Gains Market Traction</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C111" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D111" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E111" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-wise-group-plc-wse-r5217313.htm</v>
+        <v>https://www.newsfilecorp.com/release/319139/Ciscom-Advances-AI-and-Data-Strategy-as-Prospect-Intelligence-Platform-Gains-Market-Traction</v>
       </c>
       <c r="F111" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 15, 2026) - CISCOM Corp. (CSE: CISC) (OTCQB: CISCF) ("Ciscom" or the "Company"), which invests in, acquires and manages companies within the Information and Communication Technology ("ICT") sector, with a focus on AdTech and MarTech, is pleased to announce growing client interest in the Prospect Intelligence Platform ("PIP"), a new suite of AI-powered data and analytics solutions developed by Prospect Media.PIP brings together proprietary technology,...</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds UWM Holdings Corporation ...</v>
+        <v>Finvi Names Laura Granahan as Chief Executive Officer</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C112" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D112" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E112" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-uwm-holdings-corporation-r5217312.htm</v>
+        <v>https://www.prnewswire.com/news-releases/finvi-names-laura-granahan-as-chief-executive-officer-302910021.html</v>
       </c>
       <c r="F112" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>BURLINGTON, Mass., Oct. 15, 2026 /PRNewswire/ -- Finvi, a leading provider of enterprise workflow automation software and payments solutions, today announced the appointment of Laura Granahan as Chief Executive Officer, effective immediately. Granahan brings more than three decades of...</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Lost Money on Taboola.com Ltd. (TBLA)? Contact Levi &amp; Korsinsky to ...</v>
+        <v>Trinity Silver Selects Drilling Contractor for Initial 700 Metre Programme at Nueva Chanarcillo, Chile</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C113" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D113" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E113" t="str">
-        <v>https://pr-inside.com/lost-money-on-taboola-com-ltd-tbla-contact-levi-korsinsky-to-r5217311.htm</v>
+        <v>https://www.newsfilecorp.com/release/319124/Trinity-Silver-Selects-Drilling-Contractor-for-Initial-700-Metre-Programme-at-Nueva-Chanarcillo-Chile</v>
       </c>
       <c r="F113" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - Trinity Silver Corp. (TSXV: TOM) (OTCQB: TOMXF) (FSE: 5D5) ("Trinity" or the "Company") is pleased to announce the selection of a contractor to undertake an initial 700 metre diamond core drilling programme at the Nueva Chañarcillo Silver Project ("Nueva Chañarcillo" or the "Project") in Chile's Atacama Region.HIGHLIGHTSDrilling is targeted at testing the historical silver intercept and potential extensions around hole C02-R11,...</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>GNS DEADLINE TODAY: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Genius Group Limited Investors with Losses in Excess of $100K to Secure Counsel Before Important August 28 Deadline in Securities Class Action Against Citadel Securities LLC and Virtu Americas LLC - GNS</v>
+        <v>The Coushatta Tribe of Louisiana Announces Grand Opening of New Feather Fuel Travel Plaza in Iowa, Louisiana</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C114" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D114" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E114" t="str">
-        <v>https://www.newsfilecorp.com/release/311698/GNS-DEADLINE-TODAY-ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Genius-Group-Limited-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-28-Deadline-in-Securities-Class-Action-Against-Citadel-Securities-LLC-and-Vi</v>
+        <v>https://www.prnewswire.com/news-releases/the-coushatta-tribe-of-louisiana-announces-grand-opening-of-new-feather-fuel-travel-plaza-in-iowa-louisiana-302909336.html</v>
       </c>
       <c r="F114" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers or sellers of securities of Genius Group Limited (NYSE American: GNS) between April 12, 2022 and May 30, 2025, inclusive (the "Class Period"), of the important August 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased or sold Genius securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
+        <v>Grand Opening Celebration Set for Friday, October 30 at 10AM KINDER, La., Oct. 15, 2026/PRNewswire/ -- The Coushatta Tribe of Louisiana is proud to announce the grand opening of its new Feather Fuel Travel Plaza in Iowa, Louisiana, with a grand opening celebration scheduled for Friday,...</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>Levi &amp; Korsinsky Urges Avis Budget Group, Inc. (CAR) Shareholders to ...</v>
+        <v>September 2026 Monthly Release</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C115" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D115" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E115" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-avis-budget-group-inc-car-shareholders-to-r5217310.htm</v>
+        <v>https://www.prnewswire.com/news-releases/september-2026-monthly-release-302910017.html</v>
       </c>
       <c r="F115" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>NORTHBROOK, Ill., Oct. 15, 2026 /PRNewswire/ -- The Allstate Corporation (NYSE: ALL) today announced estimated catastrophe losses for the month of September of $220 million or $173 million, after-tax. Total catastrophe losses for the third quarter were $1.65 billion or $1.30 billion,...</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds HDFC Bank Limited ...</v>
+        <v>Class Action Lawsuit Filed Against Taboola.com Ltd. (TBLA) - Recover ...</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C116" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D116" t="str">
         <v>Finance</v>
       </c>
       <c r="E116" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-hdfc-bank-limited-r5217309.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-taboola-com-ltd-tbla-recover-r5233721.htm</v>
       </c>
       <c r="F116" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. that ..</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Levi &amp; Korsinsky Urges PROCEPT BioRobotics Corporation (PRCT) Shareholders ...</v>
+        <v>Cogitate Marks Two Years of CAIRA, Advancing Embedded Agentic AI Across the Insurance Lifecycle</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C117" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D117" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E117" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-procept-biorobotics-corporation-prct-shareholders-r5217308.htm</v>
+        <v>https://www.prnewswire.com/news-releases/cogitate-marks-two-years-of-caira-advancing-embedded-agentic-ai-across-the-insurance-lifecycle-302908871.html</v>
       </c>
       <c r="F117" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>ATLANTA, Oct. 15, 2026 /PRNewswire/ -- Cogitate, a leading provider of AI-powered core insurance technology, marks the two-year anniversary of CAIRA, its embedded AI intelligence within the DigitalEdge Insurance Platform, and a significant evolution in the company's vision for AI across...</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>Protagonist Therapeutics Announces U.S. FDA Approval of Hepcidin Mimetic Peptide MIMRYLO(TM) (rusfertide) for Polycythemia Vera</v>
+        <v>TELUS Digital geht eine Partnerschaft mit Parloa ein, um Unternehmen beim Aufbau und der Verwaltung von KI-Agenten zu unterstützen und so die Kundenbeziehungen zu stärken</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C118" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D118" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E118" t="str">
-        <v>https://www.newswire.com/news/protagonist-therapeutics-announces-u-s-fda-approval-of-hepcidin-mimetic-peptide</v>
+        <v>https://www.prnewswire.com/news-releases/telus-digital-geht-eine-partnerschaft-mit-parloa-ein-um-unternehmen-beim-aufbau-und-der-verwaltung-von-ki-agenten-zu-unterstutzen-und-so-die-kundenbeziehungen-zu-starken-302910009.html</v>
       </c>
       <c r="F118" t="str">
-        <v>MIMRYLO &amp;trade; is the First and Only Hepcidin Mimetic Peptide Therapy Approved for the Treatment of Erythrocytosis in Adults with Polycythemia Vera, Offering a Novel Mechanism to Maintain Hematocrit Control, Meaningfully Reduce Phlebotomy Burden, and Improve Fatigue Approval Supported by Phase 3 VERIFY Results Showing 76.9% of Patients Achieved Response During Weeks 20-32 FDA Approval Triggers $275M in Milestones, 14%-29% Royalties, with Up to an Additional $875M in Potential Future Milestones Investor call to be held Monday, August 31st at 8:30 am ET</v>
+        <v>Im Rahmen dieser Zusammenarbeit werden die Plattform von Parloa und die Expertise von TELUS Digital im Bereich Kundenerlebnis gebündelt, um den ersten Eindruck zu verbessern, die Kundenbindung zu stärken und Mehrwert für Unternehmen und deren Kunden zu schaffen VANCOUVER, BC, 15. Oktober...</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>Primoris Services Corporation (PRIM) Securities Fraud Class Action Lawsuit Filed; September 21, 2026, Lead Plaintiff Deadline</v>
+        <v>Karbon-X (OTCQB:KARX) Secures €1.88 Million (US$2.18 Million) in Net ...</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C119" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D119" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E119" t="str">
-        <v>https://www.prnewswire.com/news-releases/primoris-services-corporation-prim-securities-fraud-class-action-lawsuit-filed-september-21-2026-lead-plaintiff-deadline-302861654.html</v>
+        <v>https://pr-inside.com/karbon-x-otcqb-karx-secures-1-88-million-us-2-18-million-in-net-r5233720.htm</v>
       </c>
       <c r="F119" t="str">
-        <v>Did you buy PRIM common stock between August 5, 2025 and June 22, 2026? Affected PRIM Investor Summary Who: Primoris Services Corporation (NYSE: PRIM) What: Securities fraud class action lawsuit filed Class Period: August 5, 2025 through June 22, 2026 Deadline to Seek Lead Plaintiff...</v>
+        <v xml:space="preserve">(PR-inside.com) First-quarter contracts mark Karbon‑X's rapid and successful commercial entry into European low-carbon fuel markets Rapidly established European commercial relationships, market access and execution capabilities during the first quarter Secured first-quarter European low-carbon fuel contracts representing approximately €1.88 million (US$2.18 million) in net trading margin Secured additional contracted activity extending beyond fiscal 2027, supporting continued European growth Expanding origination, trading and structuring capabilities across low-carbon fuels, feedstocks and associated environmental attributes CALGARY, AB / ACCESS Newswire / October 15, 2026 / Karbon-X Corp. (OTCQB:KARX) ("Karbon-X" or the "Company"), a global carbon and environmental markets company, today </v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>DVLT ALERT: Securities Fraud Class Action Launched Against Datavault ...</v>
+        <v>Curaleaf Relocates Gettysburg Dispensary to York, Bringing Care Closer to Patients in South Central Pennsylvania</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C120" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D120" t="str">
-        <v>Finance, AI</v>
+        <v>Retail</v>
       </c>
       <c r="E120" t="str">
-        <v>https://pr-inside.com/dvlt-alert-securities-fraud-class-action-launched-against-datavault-r5217307.htm</v>
+        <v>https://www.prnewswire.com/news-releases/curaleaf-relocates-gettysburg-dispensary-to-york-bringing-care-closer-to-patients-in-south-central-pennsylvania-302909462.html</v>
       </c>
       <c r="F120" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Opening on North George Street maintains the Company's dispensary count at 18 in Pennsylvania and 189 nationwide STAMFORD, Conn., Oct. 15, 2026 /PRNewswire/ -- Curaleaf Holdings, Inc. (TSX: CURA) (OTCQX: CURLF) ("Curaleaf" or the "Company"), a leading international provider of consumer...</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Lost Money on Primoris Services Corporation (PRIM)? Urged to Join Class ...</v>
+        <v>FICG OFFICIALLY OPENS JOHOR MANUFACTURING SITE, STRENGTHENING OPERATIONS ACROSS SINGAPORE AND MALAYSIA</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C121" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D121" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E121" t="str">
-        <v>https://pr-inside.com/lost-money-on-primoris-services-corporation-prim-urged-to-join-class-r5217306.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ficg-officially-opens-johor-manufacturing-site-strengthening-operations-across-singapore-and-malaysia-302910007.html</v>
       </c>
       <c r="F121" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Taiwan-listed group moves from planning to scaled operations as part of its Johor–Singapore Twinning Strategy SINGAPORE, Oct. 15, 2026 /PRNewswire/ -- PRO3C (Malaysia) Sdn. Bhd., a subsidiary of Taiwan-listed FIC Global Inc. (FICG, TWSE: 3701), today officially celebrated the grand...</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Lost Money on Capricor Therapeutics, Inc. (CAPR)? Urged to Join Class ...</v>
+        <v>MDA SPACE TO HOLD ITS THIRD QUARTER 2026 EARNINGS CONFERENCE CALL ON NOVEMBER 5, 2026</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C122" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D122" t="str">
         <v>Finance</v>
       </c>
       <c r="E122" t="str">
-        <v>https://pr-inside.com/lost-money-on-capricor-therapeutics-inc-capr-urged-to-join-class-r5217305.htm</v>
+        <v>https://www.prnewswire.com/news-releases/mda-space-to-hold-its-third-quarter-2026-earnings-conference-call-on-november-5-2026-302909012.html</v>
       </c>
       <c r="F122" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>TORONTO, Oct. 15, 2026 /PRNewswire/ -- MDA Space Ltd. (TSX: MDA) (NYSE: MDA), a trusted mission partner to the rapidly expanding global space industry, will release its third quarter 2026 financial results before market open on Thursday, November 5, 2026 and the management team will host...</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Destiny Tech100 Inc. Reports Second Quarter 2026 Results</v>
+        <v>Tanzania Makes Travel Insurance Mandatory: What Safari-Goers Need to Know</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C123" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D123" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E123" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/destiny-tech100-inc-reports-second-001100959.html</v>
+        <v>https://www.prnewswire.com/news-releases/tanzania-makes-travel-insurance-mandatory-what-safari-goers-need-to-know-302908917.html</v>
       </c>
       <c r="F123" t="str">
-        <v>NEW YORK, August 29, 2026--Destiny Tech100 Inc. (NYSE: DXYZ) today announced financial results for the quarter ended June 30, 2026. The fund reported a net asset value (NAV) of $34.30 per share of common stock, up from $24.56 per share at the end of the first quarter of 2026.</v>
+        <v>ST. PETERSBURG, Fla., Oct. 15, 2026 /PRNewswire/ -- Tanzania, a top safari destination, implemented a new requirement on October 1, 2026, mandating that all foreign visitors buy a government-approved travel insurance policy, even if they already have other coverage through their credit...</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>Brand Box Reviews 2026: Could This $15 Shopify Store be the Shortcut You've Been Looking For to Start Selling Online?</v>
+        <v>Gold Hart Copper Acquires Mantocobre Gold-Copper IOCG Asset</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C124" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D124" t="str">
-        <v>Retail</v>
+        <v/>
       </c>
       <c r="E124" t="str">
-        <v>https://www.newswire.com/news/brand-box-reviews-2026-could-this-15-shopify-store-be-the-shortcut-youve-been</v>
+        <v>https://www.newsfilecorp.com/release/319159/Gold-Hart-Copper-Acquires-Mantocobre-GoldCopper-IOCG-Asset</v>
       </c>
       <c r="F124" t="str">
-        <v>As interest in low-cost eCommerce launch options grows in 2026, this Brand Box review examines the brand-stated $15 prebuilt Shopify store, included products and supplier setup, ongoing Shopify and advertising costs, and the key guarantee terms buyers may want to verify before getting started.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 15, 2026) - Gold Hart Copper Corp. (TSXV: HART) ("Gold Hart" or "HART") is pleased to announce that it has acquired the Mantocobre copper-gold IOCG asset. This adds another highly prospective asset to Gold Hart Copper's portfolio of prime properties in Chile.Gold Hart Copper - Mantocobre Asset HighlightsLarge asset (4,000 hectares / 40km2) strategically located south of Capstone's MantoverdeProperty sits directly within 2 parallel mineral belts,...</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>ExiTide Reviews 2026: Could This 11-Ingredient Metabolic-Support Formula be the Daily Routine Buyers Have Been Searching For?</v>
+        <v>Viettel America, U.S. Subsidiary of Vietnam's Viettel Group, Named an OpenAI Select Partner</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C125" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D125" t="str">
         <v/>
       </c>
       <c r="E125" t="str">
-        <v>https://www.newswire.com/news/exitide-reviews-2026-could-this-11-ingredient-metabolic-support-formula-be-the</v>
+        <v>https://www.prnewswire.com/news-releases/viettel-america-us-subsidiary-of-vietnams-viettel-group-named-an-openai-select-partner-302910001.html</v>
       </c>
       <c r="F125" t="str">
-        <v>As interest in weight-management and metabolic wellness support continues in 2026, this ExiTide review explores the brand-stated 11-ingredient formula, probiotic and botanical profile, pricing, and buyer considerations shaping whether it fits the kind of daily support routine consumers are looking for.</v>
+        <v>SANTA CLARA, Calif., Oct. 15, 2026 /PRNewswire/ -- Viettel America Corporation (VTA), the U.S. subsidiary of Viettel Group, a major Vietnamese telecommunications and technology group, announced that it has been named a Select Partner in the OpenAI Partner Network. The OpenAI Partner...</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>New heights at Rallye Mont-Blanc Morzine</v>
+        <v>Stop Blaming the LinkedIn Algorithm: Social Selling Expert Reveals the Three-Part System Behind Consistent Leads</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C126" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D126" t="str">
-        <v/>
+        <v>Healthcare, Real Estate, Energy, Media, Education</v>
       </c>
       <c r="E126" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359722</v>
+        <v>https://pressat.co.uk/releases/stop-blaming-the-linkedin-algorithm-social-selling-expert-reveals-the-three-part-system-behind-consistent-leads-77b7404d7bf5d91eb3d2153502844bb8/</v>
       </c>
       <c r="F126" t="str">
-        <v>Now in its seventh season with the fifth-generation Renault Clio, the Clio Trophy France Asphalte continues to prove its appeal, with a record 39 Clio Rally5 cars set to line up at Morzine this year. - - The Alpine mountains offer a magnificent backdrop for the competitors, who are eager to return to competition for the first time since mid-June. Leader in the general classification following his first victory in the Vosges, Paul Dachicourt (Fun Meca Sport) will look to consolidate his adva... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359722</v>
+        <v>Thursday 15 October, 2026 Businesses struggling to generate leads from LinkedIn are focusing on the wrong problem, according to social selling expert Dean Seddon, who says consistent lead generation comes down to three things: content, newsletters and events, all built around a clear commercial proposition. London, UK 15 October 2026 - Businesses posting on LinkedIn without generating leads should stop blaming the algorithm and start looking at their sales strategy, according to LinkedIn and social selling expert Dean Seddon. Dean, founder of social selling training company Maverrik, says one of the biggest mistakes businesses make on LinkedIn is treating individual tactics like posting, networking, outreach or trying to increase engagement as separate activities. Instead, he argues that s</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Securities Lawsuit Alert: The Simply Good Foods Company (SMPL) - Contact ...</v>
+        <v>Riverty launches next Fintech 2040 paper exploring how AI, ethics and accountability can shape the future of credit</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C127" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D127" t="str">
-        <v>Finance</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E127" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-the-simply-good-foods-company-smpl-contact-r5217304.htm</v>
+        <v>https://pressat.co.uk/releases/riverty-launches-next-fintech-2040-paper-exploring-how-ai-ethics-and-accountability-can-shape-the-future-of-credit-352af0fcf14326df3957bd2cd249ed2b/</v>
       </c>
       <c r="F127" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A ..</v>
+        <v>Thursday 15 October, 2026 New position paper examines how responsible AI can strengthen trust, transparency and financial inclusion London – As artificial intelligence becomes increasingly embedded in credit decision-making, the conversation is shifting beyond technological capability to the ethical and governance frameworks needed to build lasting trust. Today, Riverty publishes the latest report in its Fintech 2040 thought leadership series: “AI Ethics and Accountability in Hyper individualised Lending: Pathways to Optimised Consumer Credits.” Developed with contributions from AI governance experts Anita Klingel, Roland Frank, Jan Richard, and Florian Haubold, the paper examines how AI can improve access to credit and create more personalised financial services while keeping transparency</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Lost Money on Hertz Global Holding, Inc. (HTZ)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Contact Levi &amp; Korsinsky by November 3, 2026 to Join Class Action Against ...</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C128" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D128" t="str">
         <v>Finance</v>
       </c>
       <c r="E128" t="str">
-        <v>https://pr-inside.com/lost-money-on-hertz-global-holding-inc-htz-contact-levi-korsinsky-r5217303.htm</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-november-3-2026-to-join-class-action-against-r5233719.htm</v>
       </c>
       <c r="F128" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Beta Bionics, Inc. (NASDAQ:BBNX) securities. If you suffered a loss on your Beta Bionics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Beta Bionics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Class Action Lawsuit Filed Against Rackspace Technology, Inc. (RXT) ...</v>
+        <v>Iranian human rights lawyer Nasrin Sotoudeh awarded the Thulani Maseko Justice Prize</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C129" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D129" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E129" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-rackspace-technology-inc-rxt-r5217302.htm</v>
+        <v>https://www.prnewswire.com/news-releases/iranian-human-rights-lawyer-nasrin-sotoudeh-awarded-the-thulani-maseko-justice-prize-302908806.html</v>
       </c>
       <c r="F129" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>THE HAGUE, Netherlands, Oct. 15, 2026 /PRNewswire/ -- Today the international human rights community will gather in The Hague to celebrate the work of Iranian lawyer Nasrin Sotoudeh, who is the recipient of the Thulani Maseko Justice Prize 2026. The award, established by the Human Rights...</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>LithiumBank Announces Closing of Upsized Private Placement</v>
+        <v>Vital Infrastructure Property Trust Announces October 2026 Distribution</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C130" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D130" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E130" t="str">
-        <v>https://www.newsfilecorp.com/release/312023/LithiumBank-Announces-Closing-of-Upsized-Private-Placement</v>
+        <v>https://www.newsfilecorp.com/release/318954/Vital-Infrastructure-Property-Trust-Announces-October-2026-Distribution</v>
       </c>
       <c r="F130" t="str">
-        <v>Calgary, Alberta--(Newsfile Corp. - August 28, 2026) - LithiumBank Resources Corp. (TSXV: LBNK) (OTCQX: LBNKF) ("LithiumBank" or the "Company") is pleased to announce that further to its news release dated August 27, 2026, the Company has upsized and closed its previously announced non-brokered private placement of units of the Company ("Offered Units") at an issue price of $0.60 per Offered Unit (the "Offering"). Due to strong investor demand, the Offering was increased from 9,000,000 Offered...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 15, 2026) - Vital Infrastructure Property Trust (TSX: VITL.UN) (the 'REIT' or 'Vital Infrastructure') announced today that the Trustees of the REIT have declared a distribution of $0.03 per unit for the month of October 2026, representing $0.36 per unit on an annualized basis. The distribution will be payable on November 13, 2026, to unitholders of record as at October 30, 2026.About Vital InfrastructureVital Infrastructure Property Trust (TSX:...</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>NOAA to rebuild historic science lab in Beaufort, North Carolina</v>
+        <v>Navy Veteran Michael Doty Expands Independent Insurance Agency Across 22 States, Bringing a Personal Touch to Insurance</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C131" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D131" t="str">
         <v/>
       </c>
       <c r="E131" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359721</v>
+        <v>https://www.pr.com/press-release/981846</v>
       </c>
       <c r="F131" t="str">
-        <v>Today, NOAA announced plans to fund the reconstruction of a new laboratory in Beaufort, North Carolina. This new lab will replace the former building that was permanently closed in 2024 due to significant hurricane-related structural damage. The project will be funded using $64 million from the 2025 Disaster Relief Supplemental Appropriations Act. Design and preconstruction work is expected to begin in early 2027. - - Established in 1899, the NOAA Beaufort Laboratory is the nation&amp;#39;s sec... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359721</v>
+        <v>After experiencing his own insurance nightmare, Doty is on a mission to help Americans understand their coverage, avoid costly surprises, and make confident insurance decisions. [PR.com]</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Netflix and Stella Artois Bring the Perfect Serve to The Gentlemen Season 2</v>
+        <v>Metabolize Raises $3.2 Million Seed Financing to Accelerate Science-Backed Solutions for Metabolic Health</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C132" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D132" t="str">
-        <v>Media</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E132" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359720</v>
+        <v>https://www.prnewswire.com/news-releases/metabolize-raises-3-2-million-seed-financing-to-accelerate-science-backed-solutions-for-metabolic-health-302909216.html</v>
       </c>
       <c r="F132" t="str">
-        <v>Stella Artois and Netflix announce &amp;#8220;The Gentlemen&amp;#39;s Serve,&amp;#8221; an integrated global partnership built around the highly anticipated second season of The Gentlemen. This marks the first brand partner for the series, and the first true multi-market brand collaboration between Netflix and AB InBev, bringing one of the world&amp;#39;s leading premium beer brands into Guy Ritchie&amp;#39;s stylish yet gritty universe. The partnership is anchored by The Gentlemen &amp;#39;s leading man Theo James, and Stella Artois am... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359720</v>
+        <v>The investment will support the launch of NATLEAN in January 2027 and expand Metabolize's portfolio of proprietary products powered by Precision Metabolite™ Technology. SAN FRANCISCO, Oct. 15, 2026 /PRNewswire/ -- Metabolize, a science-first consumer health company built on Stanford...</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>REPL ALERT: Securities Fraud Class Action Launched Against Replimune ...</v>
+        <v>The World Egg and Sperm Bank (TWESB) Joins IVI Institute to Expand Access to Reproductive Solutions</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C133" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D133" t="str">
         <v>Finance</v>
       </c>
       <c r="E133" t="str">
-        <v>https://pr-inside.com/repl-alert-securities-fraud-class-action-launched-against-replimune-r5217301.htm</v>
+        <v>https://www.prnewswire.com/news-releases/the-world-egg-and-sperm-bank-twesb-joins-ivi-institute-to-expand-access-to-reproductive-solutions-302909997.html</v>
       </c>
       <c r="F133" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Replimune Group, Inc. (NASDAQ:REPL) securities. If you suffered a loss on your Replimune Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Replimune Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>SCOTTSDALE, Ariz., Oct. 15, 2026 /PRNewswire/ -- IVI Institute, the global leader in fertility care, today announced that The World Egg and Sperm Bank (TWESB), a trusted provider of donor egg and donor sperm services, has joined its global group. This acquisition expands access to high...</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>ARS Pharmaceuticals, Inc. (SPRY) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
+        <v>“Turning Towards the Sun” at Zeitz MOCAA: AFMAC exhibition  marks the culmination of Julie Mehretu's BMW Art Car project  following a series of five inter-continental workshops.</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C134" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-bmw</v>
       </c>
       <c r="D134" t="str">
-        <v>Finance</v>
+        <v>Automotive</v>
       </c>
       <c r="E134" t="str">
-        <v>https://pr-inside.com/ars-pharmaceuticals-inc-spry-class-action-lawsuit-levi-korsinsky-r5217300.htm</v>
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0461796EN?language=en</v>
       </c>
       <c r="F134" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ARS Pharmaceuticals, Inc. (NASDAQ:SPRY) securities. If you suffered a loss on your ARS Pharmaceuticals investment and would like to explore a potential recovery under the federal securities laws, Learn about ARS Pharmaceuticals Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ARS ..</v>
+        <v>+++ Landmark exhibition presented by Zeitz MOCAA, AFMAC, and  BMW on view from 11 December 2026 to 15 August 2027 +++  BMW Art Car #20 designed by Julie Mehretu on display in the  museum’s Atrium Bowl +++ Works by six artists and filmmakers  exploring Pan-African solidarity and moving image practices +++</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Securities Lawsuit Alert: GoDaddy Inc. (GDDY) Investors - Contact Levi ...</v>
+        <v>Nextech3D.ai Unveils AI-Native Map D, Bringing Agentic AI to the Event ...</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C135" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D135" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E135" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-godaddy-inc-gddy-investors-contact-levi-r5217299.htm</v>
+        <v>https://pr-inside.com/nextech3d-ai-unveils-ai-native-map-d-bringing-agentic-ai-to-the-event-r5233718.htm</v>
       </c>
       <c r="F135" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. ..</v>
+        <v>(PR-inside.com) Event organizers can now use natural-language commands to analyze live event data, receive pricing intelligence, build floor plans and initiate operational actions TORONTO, ON / ACCESS Newswire / October 15, 2026 / Nextech3D.ai (CSE:NTAR)(OTCQX:NEXCF)(FSE:1SS), an AI-first technology company delivering solutions for the event industry, today launched agentic AI in Map D, its interactive event floor-plan and navigation software platform, allowing event organizers to direct the software in native language. The newly launched capabilities are a significant step forward from traditional event-software that users operate to software they can increasingly direct.Rather than relying solely on traditional menus, reports and manual workflows, organizers can ..</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>JellyFit Pro Reviews 2026: Could This 525mg BHB + ACV Gummy Be the Simple Metabolism-Support Routine You've Been Searching For?</v>
+        <v>Avant Brands Reports Q3 2026 Results Highlighted by Positive Net Income ...</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C136" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D136" t="str">
         <v/>
       </c>
       <c r="E136" t="str">
-        <v>https://www.newswire.com/news/jellyfit-pro-reviews-2026-could-this-525mg-bhb-acv-gummy-be-the-simple</v>
+        <v>https://pr-inside.com/avant-brands-reports-q3-2026-results-highlighted-by-positive-net-income-r5233717.htm</v>
       </c>
       <c r="F136" t="str">
-        <v>As more consumers look for convenient daily support for ketosis and metabolic wellness in 2026, this JellyFit Pro review breaks down the brand-stated 525mg apple cider vinegar and BHB mineral blend, why the once-daily gummy format may appeal to routine-focused buyers, and the pricing, subscription, guarantee, and formula details worth comparing before ordering.</v>
+        <v>(PR-inside.com) Net income of $0.2 million, compared to a net loss of $1.9 million in Q3 2025 Adjusted EBITDA¹ of $1.3 million, compared to $0.2 million in Q3 2025 Flowr kilograms harvested increased 57.5%, from 807 kg in Q2 2026 to 1,272 kg in Q3 2026, following the LED retrofit KELOWNA, BC / ACCESS Newswire / October 15, 2026 / Avant Brands Inc. (TSX:AVNT)(OTCQX:AVTBF)(FRA:1BU0) ("Avant" or the "Company"), a leading producer of innovative and award-winning cannabis products, today released its financial results for the third quarter ended August 31, 2026 ("Q3 2026"). With an expanding global footprint, Avant has established itself as ..</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Unibroue Wins Medals at World Beer Awards</v>
+        <v>Actinium Pharmaceuticals Strengthens Leadership Team with Appointment of Matt David, M.D. as Chief Financial Officer</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C137" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D137" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E137" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359719</v>
+        <v>https://www.prnewswire.com/news-releases/actinium-pharmaceuticals-strengthens-leadership-team-with-appointment-of-matt-david-md-as-chief-financial-officer-302909265.html</v>
       </c>
       <c r="F137" t="str">
-        <v>We are proud to announce that Unibroue&amp;#39;s La Fin du Monde, Don de Dieu, and Blanche de Chambly Poire have each been awarded the title of World&amp;#39;s Best Beer in their respective categories at the 2026 World Beer Awards. - - This marks the fifth time that La Fin du Monde and Don de Dieu have earned this distinction. This is the first win for Blanche de Chambly Poire - a particularly impressive achievement, as the medal was awarded just a few months after this beer&amp;#39;s launch. The Canadian podium... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359719</v>
+        <v>NEW YORK, Oct. 15, 2026 /PRNewswire/ -- Actinium Pharmaceuticals, Inc. (NYSE American: ATNM) ("Actinium" or the "Company"), a pioneer in the development of targeted radiotherapies, today announced the appointment of Matt David, M.D., as Chief Financial Officer. Dr. David will lead the...</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages DNOW Inc. Investors ...</v>
+        <v>Altura Energy Announces Participation in Upcoming Industry and Investor Conferences</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C138" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D138" t="str">
-        <v>Finance</v>
+        <v>Energy</v>
       </c>
       <c r="E138" t="str">
-        <v>https://pr-inside.com/rosen-recognized-investor-counsel-encourages-dnow-inc-investors-r5217298.htm</v>
+        <v>https://www.newsfilecorp.com/release/319114/Altura-Energy-Announces-Participation-in-Upcoming-Industry-and-Investor-Conferences</v>
       </c>
       <c r="F138" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of DNOW Inc. (NYSE:DNOW) as of the August 5, 2025 record date and were thus entitled to vote at the September 9, 2025 special meeting, of the important October 2, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you held DNOW common stock as of August 5, 2025, you may be entitled to compensation without payment of any out of pocket fees or costs through ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - Altura Energy Corp. (TSXV: ALTU) (OTCQB: ALTUF) (FRA: Y020) ("Altura" or the "Company") is pleased to announce its participation in three upcoming industry and investor conferences in Calgary, Houston, and online, providing opportunities to engage with investors, industry professionals and stakeholders as the Company continues to advance its flagship helium project in Arizona's Holbrook Basin.Chief Executive Officer and Director,...</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>Hear More. See More. React Faster: JBL rolls out major QuantumENGINE update</v>
+        <v>Brii Biosciences Unveils BRiSC™, an siRNA Therapeutics Discovery Platform</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C139" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D139" t="str">
-        <v>AI, Gaming</v>
+        <v>SaaS</v>
       </c>
       <c r="E139" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359718</v>
+        <v>https://www.prnewswire.com/news-releases/brii-biosciences-unveils-brisc-an-sirna-therapeutics-discovery-platform-302909942.html</v>
       </c>
       <c r="F139" t="str">
-        <v>AI-powered Footstep Booster: A game-aware audio enhancement that continuously analyzes gameplay audio to identify critical sounds from footsteps and voices to gunshots and explosions. Audio clarity is sharpened, improving directionality of enemy footsteps in leading FPS titles for faster reaction times, without compromising audio quality. - - Game-centric user profiles: Provide&amp;amp;#8239;optimized sound configurations for top games, helping players&amp;amp;#8239;gain a competitive advantage and del... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359718</v>
+        <v>Proprietary BRiSC™ platform to advance the discovery and development of next-generation dual-targeting siRNA medicines Initial focus on prevalent metabolic dysfunctions where complex disease biology and overlapping comorbidities will benefit from coordinated modulation of multiple...</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Van Eyck: The Portraits</v>
+        <v>Bristow Group Names Paul Armstrong as Incoming Chief Operating Officer, Government Services</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C140" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D140" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E140" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359717</v>
+        <v>https://www.prnewswire.com/news-releases/bristow-group-names-paul-armstrong-as-incoming-chief-operating-officer-government-services-302909311.html</v>
       </c>
       <c r="F140" t="str">
-        <v>21 November 2026 &amp;#8211; 11 April 2027 Admission charge - - The first-ever exhibition of the portraits of the Netherlandish painter Jan van Eyck (active 1422&amp;#8211;1441), will open at the National Gallery in winter 2026. - - Bringing together for the first time, from across Europe, all 10 of the artist&amp;#39;s portraits, Van Eyck: The Portraits (21 November 2026 &amp;#8211; 11 April 2027) will show about half of the twenty or so surviving autograph pictures by one of the supreme figures of the Northern Renaissance.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359717</v>
+        <v>HOUSTON, Oct. 15, 2026 /PRNewswire/ -- Bristow Group Inc. (NYSE: VTOL), a leading global provider of mission-critical aviation services, today announced the appointment of Paul Armstrong as incoming Chief Operating Officer, Government Services. As previously announced, Alan Corbett,...</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>CCOI LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Cogent Communications ...</v>
+        <v>Everkind Launches Pilot Program with Cornerstone to Recovery to Support the Team Behind York Region's Recovery Community</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C141" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D141" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E141" t="str">
-        <v>https://pr-inside.com/ccoi-lawsuit-alert-levi-korsinsky-notifies-cogent-communications-r5217297.htm</v>
+        <v>https://www.newsfilecorp.com/release/319149/Everkind-Launches-Pilot-Program-with-Cornerstone-to-Recovery-to-Support-the-Team-Behind-York-Regions-Recovery-Community</v>
       </c>
       <c r="F141" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Cogent Communications Holdings, Inc. (NASDAQ:CCOI) securities. If you suffered a loss on your Cogent Communications Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Cogent Communications Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 15, 2026) - Everkind Wellness Inc. (TSXV: EK) (FSE: CG30) (OTCQB: EKWIF) ("Everkind" or the "Company"), a wellness platform built for emotional self-care, and Cornerstone to Recovery ("Cornerstone"), a Newmarket-based charitable organization that supports people experiencing, and impacted by, addiction and mental health, today announced the signing of a Pilot Program Services Agreement. The pilot will make Everkind's AI wellness platform available to...</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>IP Strategy Receives Nasdaq Notification Regarding Delayed Form 10-Q ...</v>
+        <v>FMC Corporation Provides Update to Third-Quarter Expectations and Announces Comprehensive Commercial Actions to Expedite Return to Growth</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C142" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D142" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E142" t="str">
-        <v>https://pr-inside.com/ip-strategy-receives-nasdaq-notification-regarding-delayed-form-10-q-r5217296.htm</v>
+        <v>https://www.prnewswire.com/news-releases/fmc-corporation-provides-update-to-third-quarter-expectations-and-announces-comprehensive-commercial-actions-to-expedite-return-to-growth-302909297.html</v>
       </c>
       <c r="F142" t="str">
-        <v>(PR-inside.com) GIG HARBOR, WA / ACCESS Newswire / August 28, 2026 / IP Strategy Holdings, Inc. (Nasdaq:IPST) (the "Company" or "IP Strategy") today announced that it received a notification letter from The Nasdaq Stock Market LLC ("Nasdaq") dated August 26, 2026, advising the Company that, because it has not yet filed its Quarterly Report on Form 10-Q for the period ended June 30, 2026 (the "Form 10-Q"), the Company is not currently in compliance with Nasdaq Listing Rule 5250(c)(1). Nasdaq Listing Rule 5250(c)(1) requires listed companies to timely file all required periodic financial reports with the Securities and Exchange Commission. The Nasdaq notification ..</v>
+        <v>Third-quarter revenue1 is now expected to be $65 million to $125 million, with Adjusted EBITDA2 expected to be negative $565 million to negative $510 million Revised expectations now include commercial actions which are resulting in approximately $625 million to $675 million in charges...</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>INTURAI VENTURES ANNOUNCES CLOSING OF FIRST TRANCHE OF PRIVATE PLACEMENT</v>
+        <v>Geomorphic AI Establishes Kazakhstan Subsidiary to Unlock Soviet-Era Geological Archive</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C143" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D143" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E143" t="str">
-        <v>https://www.prnewswire.com/news-releases/inturai-ventures-announces-closing-of-first-tranche-of-private-placement-302863194.html</v>
+        <v>https://www.newsfilecorp.com/release/319129/Geomorphic-AI-Establishes-Kazakhstan-Subsidiary-to-Unlock-SovietEra-Geological-Archive</v>
       </c>
       <c r="F143" t="str">
-        <v>(CSE: URAI / OTC: URAIF / FSE: 3QG0) investor@inturai.com Highlights The Company has completed the first tranche of its previously announced non-brokered private placement, issuing 6,273,331 Units at a price of $0.15 per Unit for gross proceeds of $940,999.65. The Company expects to close...</v>
+        <v>Portland, Oregon and Astana, Kazakhstan--(Newsfile Corp. - October 15, 2026) - Geomorphic AI ("Geomorphic" or the "Company"), an AI-driven minerals prospect generator, is pleased to announce the establishment of its wholly owned subsidiary, Geomorphic AI Kazakhstan Ltd., registered in the Astana International Financial Centre ("AIFC"), to lead its target generation in Kazakhstan.Kazakhstan is the world's largest uranium producer and hosts major copper, gold, zinc and tungsten deposits across the...</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>How Amazon is helping communities impacted by the Nepal flash floods</v>
+        <v>Labcorp Enters into Agreement with OPKO Health to Acquire Select Assets of BioReference Health</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C144" t="str">
-        <v>mlpr-amazon</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D144" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E144" t="str">
-        <v>https://www.aboutamazon.com/news/community/nepal-floods-amazon-disaster-relief?utm_source=rss</v>
+        <v>https://www.prnewswire.com/news-releases/labcorp-enters-into-agreement-with-opko-health-to-acquire-select-assets-of-bioreference-health-302909289.html</v>
       </c>
       <c r="F144" t="str">
-        <v>Amazon is working with aid organizations to help communities recover following flooding and landslides along the Nepal border.</v>
+        <v>Acquisition will expand access to clinical laboratory services, including a broad specialty testing menu for patients and providers nationwide BURLINGTON, N.C. and MIAMI, Fla., Oct. 15, 2026 /PRNewswire/ -- Labcorp (NYSE: LH), a global leader of innovative and comprehensive laboratory...</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>Four National Film Board of Canada animated shorts showcased at the 2026 Edmonton International Film Festival</v>
+        <v>ManpowerGroup Reports 3rd Quarter 2026 Results</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C145" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D145" t="str">
         <v/>
       </c>
       <c r="E145" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359716</v>
+        <v>https://www.prnewswire.com/news-releases/manpowergroup-reports-3rd-quarter-2026-results-302909194.html</v>
       </c>
       <c r="F145" t="str">
-        <v>From intimate personal stories to powerful artistic collaborations, the National Film Board of Canada (NFB) will have four animated short films featured at the 2026 Edmonton International Film Festival (EIFF), running September 24 to October 3. - - The festival&amp;#39;s selection includes Bahij Jaroudi &amp;#39;s Bisou sauvage, Dylan Glynn &amp;#39;s Knowing Gaze , Elisapie Isaac and Marc S�guin &amp;#39;s Piluk and Catherine Lepage &amp;#39;s award-winning Ultra Strong , recipient of the People... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359716</v>
+        <v>Revenues of $4.8 billion (+4% as reported, +5% constant currency, +6% organic constant currency) Continued top-line growth driven by strength in Manpower, particularly in the United States Improving global Experis trends with U.S. Experis crossing over to growth during the quarter Strong...</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>Astellas Becomes Host City Partner for One Young World 2027 Tokyo Summit</v>
+        <v>Lithium Africa Intersects 8.0 m at 1.70% Li2O, including 4.0 m at 2.59% Li2O, Extending High-Grade Mineralization at Norrabees I</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C146" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D146" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E146" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359715</v>
+        <v>https://www.newsfilecorp.com/release/319180/Lithium-Africa-Intersects-8.0-m-at-1.70-Li2O-including-4.0-m-at-2.59-Li2O-Extending-HighGrade-Mineralization-at-Norrabees-I</v>
       </c>
       <c r="F146" t="str">
-        <v>Astellas Pharma Inc. (TSE: 4503, President and CEO: Naoki Okamura, &amp;#8220;Astellas&amp;#8221;) today announced that it has become the first Host City Partner for the One Young World 2027 Tokyo Summit (&amp;#8220;the Summit&amp;#8221;), the world&amp;#39;s largest gatherings of young leaders. - - The Summit is scheduled to take place at the Tokyo International Forum from September 28 to October 1, 2027, with more than 2,000 young leaders from over 190 countries expected to attend. Delegates will discuss global social, environmental... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359715</v>
+        <v>Cape Town, South Africa--(Newsfile Corp. - October 15, 2026) - Lithium Africa Corp. (TSXV: LAF) (FSE: 6MQ) (OTCQB: LTAFF) ("Lithium Africa" or the "Company") is pleased to report complete assay results from diamond drill hole NB1DD26-004 at the Norrabees I prospect within the Springbok Project in the Northern Cape of South Africa (the "Springbok Project"). NB1DD26-004 intersected 8.0 m at 1.70% Li2O from 21.0 m, including 4.0 m at 2.59% Li2O, completing the hole partially reported on September...</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>Yuval Abraham and Rachel Szor's NAZA Added to 64th New York Film Festival Main Slate</v>
+        <v>OrbiMed lève 3 milliards de dollars auprès de fonds de capital-investissement mondiaux et asiatiques.</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C147" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D147" t="str">
         <v/>
       </c>
       <c r="E147" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359714</v>
+        <v>https://www.prnewswire.com/news-releases/orbimed-leve-3-milliards-de-dollars-aupres-de-fonds-de-capital-investissement-mondiaux-et-asiatiques-302909613.html</v>
       </c>
       <c r="F147" t="str">
-        <v>Film at Lincoln Center has added the North American premiere of NAZA, a new documentary film directed by Israeli filmmakers Yuval Abraham and Rachel Szor and produced by the Guardian, to the Main Slate of the 64th New York Film Festival. Presented by Film at Lincoln Center, the 64th New York Film Festival will take place from September 25 through October 12. - - Shot at night on the rooftops of Tel Aviv, NAZA reveals the systems behind Israel&amp;#39;s bombing of Gaza and its mass killing of Pal... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359714</v>
+        <v>NEW YORK, 15 octobre 2026 /PRNewswire/ -- OrbiMed, une société d'investissement mondiale de premier plan dans le secteur de la santé, est heureuse d'annoncer qu'elle a levé 3 milliards de dollars d'engagements pour deux nouveaux fonds de capital-investissement : OrbiMed Private...</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Kaplan Fox Alerts Investors of Guggenheim Strategic Opportunities Fund (GOF) to an Ongoing Investigation of Possible Securities Law Violations</v>
+        <v>Powermax Minerals to Option Melba North Rare Earth Claims Adjacent to Hopkins Project</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C148" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D148" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E148" t="str">
-        <v>https://www.newsfilecorp.com/release/311992/Kaplan-Fox-Alerts-Investors-of-Guggenheim-Strategic-Opportunities-Fund-GOF-to-an-Ongoing-Investigation-of-Possible-Securities-Law-Violations</v>
+        <v>https://www.newsfilecorp.com/release/319018/Powermax-Minerals-to-Option-Melba-North-Rare-Earth-Claims-Adjacent-to-Hopkins-Project</v>
       </c>
       <c r="F148" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Guggenheim Strategic Opportunities Fund ("GOF" or the "Company") (NYSE: GOF).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a GOF investor and have suffered losses, or if you have information that could assist in the GOF investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 15, 2026) - Powermax Minerals Inc. (CSE: PMAX) (OTCQB: PWMXF) (FSE: T23) (the "Company" or "Powermax") announces that it has entered into a three-year option agreement with Gravel Ridge Resources Ltd. and 1544230 Ontario Inc. (together, the "Optionors") to acquire a 100% interest in the Melba North property (the "Property"), a package of 10 unpatented mining claims comprising of 160 cells over approximately 3,360 hectares land adjacent to Powermax's...</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Petrox Resources Corp. Announces Cooperation Agreement with PCC Digital and Bennu Holdings</v>
+        <v>Thunder Gold Announces Results of 2026 Annual General and Special Meeting</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C149" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D149" t="str">
         <v/>
       </c>
       <c r="E149" t="str">
-        <v>https://www.newsfilecorp.com/release/312020/Petrox-Resources-Corp.-Announces-Cooperation-Agreement-with-PCC-Digital-and-Bennu-Holdings</v>
+        <v>https://www.newsfilecorp.com/release/319131/Thunder-Gold-Announces-Results-of-2026-Annual-General-and-Special-Meeting</v>
       </c>
       <c r="F149" t="str">
-        <v>Calgary, Alberta--(Newsfile Corp. - August 28, 2026) - Petrox Resources Corp. (TSXV: PTC) ("Petrox" or the "Company") announces that it has entered into an assignment, novation and assumption agreement dated August 27, 2026 (the "Assignment Agreement") with certain arms length unrelated parties (collectively, the "Assignors"), PCC Digital ULC ("PCC") and Bennu Holdings, LLC ("Bennu"), pursuant to which Petrox will acquire all of the Assignors' rights, interests and obligations under a Power...</v>
+        <v>Thunder Bay, Ontario--(Newsfile Corp. - October 15, 2026) - Thunder Gold Corp. (TSXV: TGOL) (FSE: Z25) (OTCQB: TGOLF) ("Thunder Gold" or the "Company") is pleased to announce the voting results from its annual general and special meeting of shareholders held on October 9, 2026 (the "Meeting"). All matters submitted to shareholders for approval as set out in the Company's management information circular dated September 8, 2026 (the "Circular") were approved.Fixing the Number of...</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Visit to Taiwan Civil Aeronautics Administration (CAA)to Exchange Views on Type Certificationand the Commercial Deployment of eVTOL</v>
+        <v>Tower Intersects 20.3 m of 3.13 g/t Au, Including 8.0 m of 7.16 g/t Au, at Rabbit North's Blue Sky Zone</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C150" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D150" t="str">
-        <v>Healthcare, Education</v>
+        <v>Real Estate</v>
       </c>
       <c r="E150" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359713</v>
+        <v>https://www.newsfilecorp.com/release/319130/Tower-Intersects-20.3-m-of-3.13-gt-Au-Including-8.0-m-of-7.16-gt-Au-at-Rabbit-Norths-Blue-Sky-Zone</v>
       </c>
       <c r="F150" t="str">
-        <v>SkyDrive held a discussion with the Taiwan Civil Aeronautics Administration (CAA), joined by its Taiwanese business partner, 7A Drones, as well as the Industrial Technology Research Institute (ITRI), a premier research organization in Taiwan. - - Together with ITRI and 7A Drones, SkyDrive is working to establish a public-private partnership framework and introduce an eVTOL emergency medical transport model in Taiwan&amp;#39;s Penghu Islands (*1). - - In the course of this visit, discussions were hel... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359713</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - Tower Resources Ltd. (TSXV: TWR) ("Tower" or the "Company") is pleased to report the gold results from Holes 077 and 078 of the June diamond drilling program on the Company's Rabbit North property near Kamloops, B.C. (see Fig. 1), including 20.3 m of 3.13 g/t Au and 134.0 m of 0.65 g/t Au from the Upper and Lower Domains, respectively, of the Blue Sky Zone in Hole 077. The Upper Domain result includes 8.0 m of 7.16 g/t Au. In...</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Home Is Where the Heart Is: Inside Netflix's Wave of Comfort Storytelling</v>
+        <v>Vinland Lithium Commences Fall Ground Exploration Program for Lithium-Cesium-Tungsten Targets</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C151" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D151" t="str">
-        <v>Media</v>
+        <v/>
       </c>
       <c r="E151" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359712</v>
+        <v>https://www.newsfilecorp.com/release/319182/Vinland-Lithium-Commences-Fall-Ground-Exploration-Program-for-LithiumCesiumTungsten-Targets</v>
       </c>
       <c r="F151" t="str">
-        <v>Sometimes the best kind of TV is the kind that feels like a hug. Lately, a lot of our members seem to agree and they&amp;#39;re finding that comfort in the US heartland: a Texas Hill Country ranch, a Carolina lowcountry porch, a Minnesota prairie town, a Colorado rodeo circuit and more. Recently, My Life With the Walter Boys Season 3 rode straight to #1 on the Netflix Global Top 10, joining Ransom Canyon Season 2 and Little House on the Prairie, which topped the list not long ago and landed a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359712</v>
+        <v>Thunder Bay, Ontario--(Newsfile Corp. - October 15, 2026) - Vinland Lithium Inc.  (TSXV: VLD) ("Vinland" or the "Company") is pleased to announce that it has started a fall exploration program, aimed at expanding its lithium, cesium, tantalum, tungsten and gold targets for future follow up including drill testing. As previously reported by the Company's news release dated July 28, 2026, a review of the Company's extensive sampling database has identified high-priority targets containing multiple...</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages UWM Holdings Corporation ...</v>
+        <v>Lost Money on GoDaddy Inc. (GDDY)? Join Class Action Before October ...</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C152" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D152" t="str">
         <v>Finance</v>
       </c>
       <c r="E152" t="str">
-        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-uwm-holdings-corporation-r5217295.htm</v>
+        <v>https://pr-inside.com/lost-money-on-godaddy-inc-gddy-join-class-action-before-october-r5233716.htm</v>
       </c>
       <c r="F152" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of UWM Holdings Corporation (NYSE:UWMC) between March 9, 2026 and August 5, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline. SO WHAT: If you purchased UWM Holdings securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the UWM Holdings class action, go to https://rosenlegal.com/cases/uwm-holdings-corporation/join or call Phillip ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. that ..</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Gamma Resources Announces Increase in Private Placement to $1,750,000 ...</v>
+        <v>Avino Announces Q3 2026 Production Results</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C153" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D153" t="str">
         <v>Finance</v>
       </c>
       <c r="E153" t="str">
-        <v>https://pr-inside.com/gamma-resources-announces-increase-in-private-placement-to-r5217294.htm</v>
+        <v>https://pr-inside.com/avino-announces-q3-2026-production-results-r5233715.htm</v>
       </c>
       <c r="F153" t="str">
-        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO U.S. NEWS WIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES VANCOUVER, BC / ACCESS Newswire / August 28, 2026 / GAMMA Resources Ltd (TSXV:GAMA)(OTCQB:GAMXF)(Frankfurt:MRD0) ("GAMMA" or the "Company") is pleased to announce an increase in the gross proceeds of its non-brokered private placement $1,750,000. On July 31, 2026, Gamma announced the private placement to raise up to $880,000 and then on August 27, 2026 increased it to $1,500,000. After closing the first tranche at $872,500 the Company announces that it will further increase the private placement to gross proceeds of up to $1,750,000 The Private Placement will ..</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 15, 2026 / Avino Silver &amp; Gold Mines Ltd. (TSX:ASM)(NYSE American:ASM)(FSE:GV6) a long-standing silver producer in Mexico, reports third quarter 2026 production results of 303,189 silver ounces ("oz"), 1,732 gold oz and 1.1 million pounds of copper ("lbs"), for a total of 582,836 silver equivalent1 ("AgEq1") oz. "The third quarter of 2026 represented another important period of progress for Avino, highlighted by the increasing contribution from La Preciosa and a 15% increase in silver production," said David Wolfin, President and Chief Executive Officer. "Mill performance remained solid during the quarter, with tonnes milled continuing ..</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Pentair plc ...</v>
+        <v>10 Questions Board Members Should Be Asking About Security and Compliance</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C154" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D154" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E154" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-pentair-plc-r5217293.htm</v>
+        <v>https://news.sap.com/2026/10/10-questions-board-members-should-be-asking-about-security-compliance/</v>
       </c>
       <c r="F154" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
+        <v>A practical framework for oversight, resilience, accountability, and trust</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>FTK LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Flotek Industries, Inc. ...</v>
+        <v>Washing Machine Market Trends Shaping Hotels, Hospitals and Homes</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C155" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D155" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E155" t="str">
-        <v>https://pr-inside.com/ftk-lawsuit-alert-levi-korsinsky-notifies-flotek-industries-inc-r5217292.htm</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776969</v>
       </c>
       <c r="F155" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>The washing machine market was worth USD 57.01 billion in 2022. Grand View Research forecasts USD 126.75 billion by 2030, a 10.2% CAGR from 2023, [read full press release...]</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Gamma Resources Announces Increase in Private Placement to $1,750,000 and Closing of First Tranche at $872,500</v>
+        <v>Impauer Technologies Announces Commercial Launch of Pauerone Wallet ...</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C156" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D156" t="str">
-        <v/>
+        <v>Crypto</v>
       </c>
       <c r="E156" t="str">
-        <v>https://www.newswire.com/news/gamma-resources-announces-increase-in-private-placement-to-1-750-000-and</v>
+        <v>https://pr-inside.com/impauer-technologies-announces-commercial-launch-of-pauerone-wallet-r5233714.htm</v>
       </c>
       <c r="F156" t="str">
-        <v>NOT FOR DISTRIBUTION TO U.S. NEWS WIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 15, 2026 / Impauer Technologies Inc. (the "Company" or "Impauer") (CSE:IMPR)(OTCQB:IMPTF) is pleased to announce the commercial release of PauerOne Wallet V1 ("PauerOne" or the "Wallet"), Impauer's flagship digital asset wallet. PauerOne serves as an initial user interface across Impauer's suite of digital products, accessible across Android Devices, and Web environments. The launch of the Wallet represents the first commercial release within Impauer's planned product lineup, establishing a live, operational product in the digital asset market. PauerOne V1: Fully Decentralized, Self-Custodial Architecture The PauerOne release delivers a decentralized, non-custodial architecture designed to support secure user interactions ..</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Sugar Pure Balance Reviews 2026: Could This Simple 2-Capsule BHB Formula Be the Glucose-Support Routine You've Been Looking For?</v>
+        <v>Impauer Technologies Announces Commercial Launch of Pauerone Wallet V1 Across Android, Web, And Browser Extension</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C157" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D157" t="str">
-        <v>Energy, Retail</v>
+        <v>Crypto</v>
       </c>
       <c r="E157" t="str">
-        <v>https://www.newswire.com/news/sugar-pure-balance-reviews-2026-could-this-simple-2-capsule-bhb-formula-be-the</v>
+        <v>https://www.newswire.com/news/impauer-technologies-announces-commercial-launch-of-pauerone-wallet-v1-22874871</v>
       </c>
       <c r="F157" t="str">
-        <v>As consumer interest in everyday glucose wellness support continues in 2026, this Sugar Pure Balance review examines the brand-stated three-BHB mineral formula, its simple two-capsule daily routine, how it is positioned to support glucose balance and steady energy, and the ingredient, dosing, pricing, and guarantee details buyers are comparing before ordering.</v>
+        <v>Impauer Technologies launches PauerOne Wallet V1, a self-custodial, multi-chain crypto wallet with cross-chain swaps and rewards on Android and web.</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>CRITICALLY ACCLAIMED THRILLER “FURIOUS” RENEWED FOR A SECOND SEASON</v>
+        <v>ReGen III Announces Receipt of Complaint</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C158" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D158" t="str">
-        <v>Media</v>
+        <v/>
       </c>
       <c r="E158" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359711</v>
+        <v>https://www.newsfilecorp.com/release/319137/ReGen-III-Announces-Receipt-of-Complaint</v>
       </c>
       <c r="F158" t="str">
-        <v>Today, Disney+ announced that the Hulu Original drama series &amp;#8220;Furious&amp;#8221; has been renewed for a second season. The first season of the critically acclaimed thriller from creator and executive producer Elizabeth Meriwether, and star and executive producer Emmy Rossum, is streaming now on Disney+ internationally and Hulu in the U.S., with the season finale on Monday, August 31. - - The series has been gaining momentum with viewership growing week over week. Views for episode 7 were up 40% from... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359711</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - ReGen III Corp. (TSXV: GIII) (OTCQB: ISRJF) (FSE: PN4) ("ReGen III" or the "Company"), announces that Tom Lawlor, the Company's former Chief Operating Officer, has filed a complaint in the District Court for Jefferson County, Colorado against the Company and its wholly owned subsidiary, ReGen III (USGC) Corporation. The complaint alleges breach of contract and other employment-related matters, and seeks approximately US$865,000...</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>EYPT ALERT: Investigation Launched into EyePoint, Inc., Investors are Encouraged to Contact KTMC Law Firm</v>
+        <v>Five Layers Deep: Tuttle Capital Launches Its Thematic ETF (GANZ)</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C159" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D159" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E159" t="str">
-        <v>https://www.prnewswire.com/news-releases/eypt-alert-investigation-launched-into-eyepoint-inc-investors-are-encouraged-to-contact-ktmc-law-firm-302863050.html</v>
+        <v>https://www.newsfilecorp.com/release/319148/Five-Layers-Deep-Tuttle-Capital-Launches-Its-Thematic-ETF-GANZ</v>
       </c>
       <c r="F159" t="str">
-        <v>RADNOR, Pa., Aug. 28, 2026 /PRNewswire/ -- Kessler Topaz Meltzer &amp; Check, LLP (www.ktmc.com), a nationally recognized securities litigation law firm, is investigating potential violations of the federal securities laws by EyePoint, Inc. (NASDAQ: EYPT) on behalf of investors who purchased...</v>
+        <v>Tuttle Capital Management (TCM), a leading issuer of thematic and rules-based ETFs, today announced the launch of the Tuttle Capital Thematic ETF (Cboe BZX: GANZ), an actively managed, non-diversified ETF built around TCM's proprietary Thematic Hierarchy investment process. The Thematic Hierarchy starts with the macro investment themes the Adviser views as most compelling, then invests down through five tiers of exposure - Theme Winners, First-Order Suppliers, Second-Order Suppliers, and...</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>Live Nation Goes Big At BIGSOUND As 2026 Presenting Partner</v>
+        <v>Capital Automotive Group to Celebrate Salisbury Teen Battling Lupus with Special Make-A-Wish Hawaii Send-Off and $315,000 Commitment</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C160" t="str">
-        <v>WebWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D160" t="str">
-        <v/>
+        <v>Automotive</v>
       </c>
       <c r="E160" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359710</v>
+        <v>https://www.send2press.com/wire/capital-automotive-group-to-celebrate-salisbury-teen-battling-lupus-with-special-make-a-wish-hawaii-send-off-and-315000-commitment/</v>
       </c>
       <c r="F160" t="str">
-        <v>Key Takeaways - - - &amp;#8226; Live Nation APAC is stepping up its commitment to Australia&amp;#39;s music industry as an official Presenting Partner of BIGSOUND 2026, marking its most significant presence at the conference to date and its fifth consecutive year partnering with BIGSOUND. - - &amp;#8226; Live Nation APAC will bring together people and programs from across the business for four days of panels, industry conversations, artist development initiatives and live showcases. - - &amp;#8226; The program includes Hans Sch... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359710</v>
+        <v>SALISBURY, N.C., Oct. 15, 2026 (SEND2PRESS NEWSWIRE) -- Capital Automotive Group, North Carolina's largest corporate sponsor of Make-A-Wish, invites local media and community members to join a special celebration on Thursday, October 22, at 3:00 p.m. at Capital Toyota Ford of Salisbury, as the dealership helps make a local teenager's dream of visiting Hawaii come true.</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>FedEx Passes Milestone in CEIV Pharma Certifications</v>
+        <v>CoTec and Battery Mineral Resources Enter Strategic Partnership to ...</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C161" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D161" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Energy</v>
       </c>
       <c r="E161" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359709</v>
+        <v>https://pr-inside.com/cotec-and-battery-mineral-resources-enter-strategic-partnership-to-r5233713.htm</v>
       </c>
       <c r="F161" t="str">
-        <v>FedEx Corp. (NYSE: FDX) has achieved a major milestone in its healthcare logistics journey, securing 30 IATA CEIV Pharma certifications across its global air hubs and cargo handling facilities. This accomplishment positions FedEx among the top global transportation providers with one of the industry&amp;#39;s largest networks recognized for excellence in pharmaceutical handling. This underscores a commitment to precision and quality and is a testament to the capabilities leveraged by FedEx Life S... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359709</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 15, 2026 / CoTec Holdings Corp. (TSXV:CTH)(OTCQX:CTHCF) ("CoTec") and Battery Mineral Resources Corp. (TSXV:BMR)(OTCQB:BTRMF) ("BMR") (together, the "Parties") are pleased to announce that they have entered into a non-binding framework agreement establishing a pathway toward a Strategic Economic Joint Venture to evaluate and develop opportunities to increase copper production and unlock value from lower-grade sulphide mineralization and tailings at BMR's Punitaqui mining district in Chile through the deployment of technologies identified, sourced or made available through CoTec. The agreement establishes a structured pathway toward the potential formation of a Strategic Economic Joint Venture, ..</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>HORROR HAS A NEW HOME: HOUSE OF HORROR HAUNTED CARNIVAL MARKS 25 YEARS AT TROPICAL PARK</v>
+        <v>Nepra Foods Appoints Kim Mayo Chief Operating Officer</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C162" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D162" t="str">
-        <v/>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E162" t="str">
-        <v>https://www.prnewswire.com/news-releases/horror-has-a-new-home-house-of-horror-haunted-carnival-marks-25-years-at-tropical-park-302863206.html</v>
+        <v>https://pr-inside.com/nepra-foods-appoints-kim-mayo-chief-operating-officer-r5233712.htm</v>
       </c>
       <c r="F162" t="str">
-        <v>Five all-new haunted attractions, expanded scare zones, unlimited carnival rides and the debut of BLIND TERROR, the only haunted dark roller coaster of its kind in the U.S. MIAMI, Aug. 28, 2026 /PRNewswire/ -- For 25 years, House of Horror Haunted Carnival has been the Halloween event...</v>
+        <v>(PR-inside.com) Executive appointment strengthens operational leadership across the Company's expanding wellness platform CENTENNIAL, CO / ACCESS Newswire / October 15, 2026 / Nepra Foods Inc. (CSE:NPRA)(FSE:2P6)(OTCQB:NPRFF) ("Nepra" or the "Company") today announced the appointment of Kim Mayo as Chief Operating Officer, effective October 2, 2026. The announcement follows Nepra's introduction of Nepra Wellness, its market-facing identity bringing together the Company's activities across specialty ingredients, product development, manufacturing, fulfillment and consumer brands. Mayo's expanded role reflects management's focus on strengthening execution and aligning priorities across its businesses. Kim Mayo Appointed Chief Operating Officer Mayo joined Nepra in 2021 in a commercialization</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Sky Secures Approval for Major Livingston Campus Investment, Reinforcing Long-Term Commitment to Scotland</v>
+        <v>Giatec Launches Giatec 360(TM) at NRMCA's ConcreteWorks, Unifying Concrete ...</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C163" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D163" t="str">
-        <v/>
+        <v>AI, SaaS</v>
       </c>
       <c r="E163" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359708</v>
+        <v>https://pr-inside.com/giatec-launches-giatec-360-tm-at-nrmca-s-concreteworks-unifying-concrete-r5233711.htm</v>
       </c>
       <c r="F163" t="str">
-        <v>Planning permission has been granted for Sky&amp;#39;s new Livingston Campus, unlocking a major investment in Scotland and reinforcing Sky&amp;#39;s long-term commitment to the country. This approval marks a significant milestone in the delivery of a major new workplace development in West Lothian. - - The approval will enable the delivery of a new campus with sustainability in mind, that will bring together Sky&amp;#39;s existing operations into a modern workplace for around 3,000 employees. The project will repl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359708</v>
+        <v>(PR-inside.com) New connected platform brings SmartMix™, MixPilot™, and SmartRock® into a single intelligence layer for ready-mix producers, and introduces Batch CoPilot™, the first AI product built natively on Giatec 360. OTTAWA, ON / ACCESS Newswire / October 15, 2026 / Giatec, a global leader in digital concrete technology platforms, today announced Giatec 360 , a connected platform that unifies mix design, batching, delivery, and in-field quality data into a single system of record for ready-mix concrete producers. At NRMCA's ConcreteWorks 2026 in Nashville, Tennessee, the company also previewed Batch CoPilot, the first AI product built natively on the platform. Ready-mix producers have long ..</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>GE Vernova Announces Chief Financial Officer Transition</v>
+        <v>BULGOLD Defines the 2.2km-Long BL Vein Corridor at the Lutila Gold ...</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C164" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D164" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E164" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359707</v>
+        <v>https://pr-inside.com/bulgold-defines-the-2-2km-long-bl-vein-corridor-at-the-lutila-gold-r5233710.htm</v>
       </c>
       <c r="F164" t="str">
-        <v>GE Vernova (NYSE: GEV) announced that Claire McDonough will join the company as Chief Financial Officer (CFO). Claire will join in November 2026 before transitioning fully into the CFO position on January 1, 2027. - - The appointment of Claire concludes an extensive process to identify the right CFO for the next stage of the company&amp;#39;s profitable growth after Ken Parks shared his desire to retire in 2027. - - &amp;#8220;I want to thank Ken for his impactful leadership as the first CFO for GE Vernova,&amp;#8221;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359707</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / October 15, 2026 / BULGOLD Inc. (TSXV:ZLTO) (the "Company" or "BULGOLD") announces the mapping, prospecting and historical dataset synthesis for the BL Vein target, located on the eastern flank of the North East Block within the Lutila Gold Project, Slovak Republic. While initial surface exposures of the corridor were documented as early as the 1600s, systematic field prospecting by the Company has now traced the subvertical BL Vein over a near-continuous 2.2-km north-south strike length. This vein structure represents a new target area within the North East Block situated between 1.1km east and 1.7km southeast ..</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Visible reimagines home connectivity with Visible One, its first mobile and fiber bundle</v>
+        <v>CoTec and Battery Mineral Resources Enter Strategic Partnership to Unlock Additional Copper Production and Growth Opportunities at Punitaqui</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C165" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D165" t="str">
-        <v>Gaming, Media</v>
+        <v>Energy</v>
       </c>
       <c r="E165" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
+        <v>https://www.newswire.com/news/cotec-and-battery-mineral-resources-enter-strategic-partnership-to-unlock</v>
       </c>
       <c r="F165" t="str">
-        <v>At a Glance - - - &amp;#8226; Meet Visible One : Get fiber home internet with Visible Fiber&amp;#8212;Visible&amp;#39;s first converged plan combining mobile service and home internet into a single bill, offering speeds up to 1 GB with super low lag for effortless streaming gaming, and working from home. - &amp;#8226; Special intro pricing: New customers can try Visible One for $50/month for the first two months ($100 paid upfront; $55/mo thereafter) to get home fiber internet and mobile service on one easy bill. For power... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359706</v>
+        <v/>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>September 22, 2026 Deadline: Join Class Action Lawsuit Against Wix.com ...</v>
+        <v>Giatec Launches Giatec 360(TM) at NRMCA's ConcreteWorks, Unifying Concrete Data from Mix Design to Jobsite</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C166" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D166" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E166" t="str">
-        <v>https://pr-inside.com/september-22-2026-deadline-join-class-action-lawsuit-against-wix-com-r5217291.htm</v>
+        <v>https://www.newswire.com/news/giatec-launches-giatec-360-tm-at-nrmcas-concreteworks-unifying-concrete-data</v>
       </c>
       <c r="F166" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wix.com Ltd. (NASDAQ:WIX) securities. If you suffered a loss on your Wix.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Wix.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Wix.com Ltd. ..</v>
+        <v>New connected platform brings SmartMix &amp;trade; , MixPilot &amp;trade; , and SmartRock &amp;reg; into a single intelligence layer for ready-mix producers, and introduces Batch CoPilot &amp;trade; , the first AI product built natively on Giatec 360.</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. (ITOC) Lawsuit - Investors ...</v>
+        <v>Goldgroup Completes Strategic Investment in Luca Mining</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C167" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D167" t="str">
         <v>Finance</v>
       </c>
       <c r="E167" t="str">
-        <v>https://pr-inside.com/itonic-holdings-ltd-fka-pheton-holdings-ltd-itoc-lawsuit-investors-r5217290.htm</v>
+        <v>https://www.newsfilecorp.com/release/319151/Goldgroup-Completes-Strategic-Investment-in-Luca-Mining</v>
       </c>
       <c r="F167" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. (NASDAQ:ITOC) securities. If you suffered a loss on your iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - Goldgroup Mining Inc. (TSXV: GORO) (NYSE American: GORO) (FSE: 55G) ("Goldgroup" or the "Company") is pleased to announce that it has completed its previously announced strategic investment in Luca Mining Corp. ("Luca") through the bought deal private placement offering of subscription receipts ("Subscription Receipts") of Luca (the "Luca Offering") in connection with Luca's proposed acquisition of the Cozamin Mine (the "Cozamin...</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>Contact Levi &amp; Korsinsky by September 14, 2026 to Join Class Action ...</v>
+        <v>How Food Processors Are Finally Conquering Batch-to-Batch Variations</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C168" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D168" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E168" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-september-14-2026-to-join-class-action-r5217289.htm</v>
+        <v>https://www.prweb.com/releases/how-food-processors-are-finally-conquering-batch-to-batch-variations-302903252.html</v>
       </c>
       <c r="F168" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Regeneron Pharmaceuticals, Inc. (NASDAQ:REGN) securities. If you suffered a loss on your Regeneron investment and would like to explore a potential recovery under the federal securities laws, Learn about Regeneron Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Regeneron Pharmaceuticals, Inc. ..</v>
+        <v>Continuous processing equipment is emerging as a solution that food manufacturers turn to for consistent, FDA-compliant mixing. Readco Kurimoto will showcase its systems at PACK EXPO International in Chicago in October. CHICAGO, Oct. 15, 2026 /PRNewswire-PRWeb/ -- Food manufacturers...</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Lobe Sciences Ltd. Announces Upsize to Non-Brokered Private Placement</v>
+        <v>The POI 2026 Fall Hybrid Summit to Bring 500+ Consumer Goods Leaders Together to Shape 2027 Commercial Strategies</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C169" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D169" t="str">
-        <v>Healthcare</v>
+        <v>Retail</v>
       </c>
       <c r="E169" t="str">
-        <v>https://pr-inside.com/lobe-sciences-ltd-announces-upsize-to-non-brokered-private-placement-r5217288.htm</v>
+        <v>https://www.prweb.com/releases/the-poi-2026-fall-hybrid-summit-to-bring-500-consumer-goods-leaders-together-to-shape-2027-commercial-strategies-302909005.html</v>
       </c>
       <c r="F169" t="str">
-        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO U.S. NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES. VANCOUVER, BC / ACCESS Newswire / August 28, 2026 / Lobe Sciences Ltd. ("Lobe" or the "Company") (CSE:LOBE)(OTCQB:LOBEF)(Frankfurt:LOBE), a clinical-stage biopharmaceutical company advancing therapeutic development programs through focused subsidiary companies, is pleased to announce an upsize to its previously announced non-brokered private placement offering of common shares in the capital of the Company ("CommonShares") at a price of $0.085 per Common Share (the "Private Placement"). The Company closed the first tranche of the Private Placement on August 19, 2026 (the "First Tranche") through the issuance of 24,705,880 for ..</v>
+        <v>500+ Consumer Goods leaders will come together at the POI 2026 Fall Hybrid Summit to benchmark what's working, explore what's next, and turn industry intelligence into stronger strategies for 2027. NEW YORK, Oct. 15, 2026 /PRNewswire-PRWeb/ -- The Promotion Optimization Institute (POI),...</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>24 Greenberg Traurig Attorneys, 11 Practices Recognized in 2027 Edition of Latin Lawyer 250</v>
+        <v>Tinka Launches PEA Update Evaluating Combined Colquipucro and Ayawilca Development Scenarios</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C170" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D170" t="str">
         <v/>
       </c>
       <c r="E170" t="str">
-        <v>https://www.prnewswire.com/news-releases/24-greenberg-traurig-attorneys-11-practices-recognized-in-2027-edition-of-latin-lawyer-250-302863146.html</v>
+        <v>https://www.newsfilecorp.com/release/319156/Tinka-Launches-PEA-Update-Evaluating-Combined-Colquipucro-and-Ayawilca-Development-Scenarios</v>
       </c>
       <c r="F170" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Twenty-four attorneys and 11 practices at global law firm Greenberg Traurig, LLP are recognized in the 2027 edition of the Latin Lawyer 250, a guide to the leading business law firms in Latin America published by Latin Lawyer. Latin Lawyer 250 notes...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - Tinka Resources Limited (TSXV: TK) (OTCQX: TKRFF) ("Tinka" or the "Company") is pleased to announce that the Company has commenced a Preliminary Economic Assessment update ("PEA Update") for the Ayawilca zinc-silver-tin project in Peru ("Ayawilca" or "the Project").  The PEA Update will incorporate a Colquipucro open-pit silver development ahead of an underground zinc-silver-lead mining scenario at Ayawilca, for the first time....</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Electric vehicle drivers can now earn points when charging at more than 600 locations as Be.EV joins Tesco Clubcard</v>
+        <v>Wisr AI Expands RiskAssure with Paid Active Testing Offering</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C171" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D171" t="str">
-        <v>Automotive</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E171" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359705</v>
+        <v>https://www.newsfilecorp.com/release/319157/Wisr-AI-Expands-RiskAssure-with-Paid-Active-Testing-Offering</v>
       </c>
       <c r="F171" t="str">
-        <v>Tesco Clubcard members can now collect Clubcard points when they charge their electric vehicles at more than 680 Be.EV sites across the UK. - - The electric vehicle charging network has joined Clubcard as a points partner, meaning that Clubcard members who link their Tesco Clubcard to the Be.EV charging app can earn a Clubcard point for every &amp;#163;1 they spend at any Be.EV electric vehicle charger across the UK. - - Established in Greater Manchester in 2019, Be.EV now operates more than 2,500 ch... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359705</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - Wisr AI Systems Inc. (CSE: WISR) ("Wisr AI" or the "Company"), an AI-powered cyber and third-party risk intelligence company, is pleased to announce the launch of Active Testing, a paid add-on to its RiskAssure security assurance platform. The service provides authorized, automated testing of customers' public-facing web applications, documents confirmed vulnerabilities and enables businesses to share testing status through their...</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>UpStart Investments Files for TSXV Conditional Approval</v>
+        <v>Crest Coating Earns AS9100D Certification, Expanding Its Role as a Coating Source for Defense and Aerospace</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C172" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Send2Press</v>
       </c>
       <c r="D172" t="str">
         <v/>
       </c>
       <c r="E172" t="str">
-        <v>https://www.newsfilecorp.com/release/312017/UpStart-Investments-Files-for-TSXV-Conditional-Approval</v>
+        <v>https://www.send2press.com/wire/crest-coating-earns-as9100d-certification-expanding-its-role-as-a-coating-source-for-defense-and-aerospace/</v>
       </c>
       <c r="F172" t="str">
-        <v>Montreal, Quebec--(Newsfile Corp. - August 28, 2026) - UPSTART INVESTMENTS INC. (TSXV: UPT.P) ("UpStart" or the "Company") is pleased to announce that it has filed for conditional approval of its proposed qualifying transaction with the TSX Venture Exchange (the "TSXV") and that the annual audited financial statements of Portail Phoenix Inc. ("Phoenix"), a private company incorporated under the Canada Business Corporations Act, have been completed. On August 24, 2026, UpStart and Phoenix entered...</v>
+        <v>ANAHEIM, Calif., Oct. 15, 2026 (SEND2PRESS NEWSWIRE) -- Crest Coating, Inc., a Southern California specialist in industrial powder coating and functional liquid coatings, today announced that it has earned AS9100D certification from Amtivo. The certification covers the application of powder, Teflon, Xylan&amp;#xae;, Halar&amp;#xae;, and BCS bakeware coatings.</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>Mattel Names Maluma, Supercar Blondie, and Robert Lewandowski as Its First-Ever Hot Wheels Class of Legends in New Challenge Accepted Campaign</v>
+        <v>Wave Energy Converter Market worth $0.07 billion by 2031 | MarketsandMarkets™</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C173" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D173" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Energy</v>
       </c>
       <c r="E173" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359704</v>
+        <v>https://www.prnewswire.com/news-releases/wave-energy-converter-market-worth-0-07-billion-by-2031--marketsandmarkets-302909727.html</v>
       </c>
       <c r="F173" t="str">
-        <v>- - &amp;#8226; Hot Wheels Class of Legends: Global icons Maluma, Supercar Blondie, and Robert Lewandowski headline the new Challenge Accepted brand platform - - - - - &amp;#8226; The 2026 Global Legends Collection featuring die-cast cars co-designed by the Hot Wheels Class of Legends is now available for pre-order on Mattel Creations - &amp;#8226; Pop-Up Event: Hot Wheels will open an immersive fan experience for all ages in Venice, Calif., featuring life-size car displays and hands-on play - &amp;#8226; Giving Back: Hot Wheels... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359704</v>
+        <v>DELRAY BEACH, Fla., Oct. 15, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the global Wave Energy Converter Market size is projected to grow from USD 0.03 billion in 2026 to USD 0.07 billion by 2031 at a compound annual growth rate (CAGR) of 19.0% during the forecast period....</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>WWF: Seize momentum in progressive rangelands action, increase investment and turn pledges to impact before next UN land talks</v>
+        <v>Somnigroup to Report Third Quarter 2026 Financial Results</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C174" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D174" t="str">
-        <v>Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359703</v>
+        <v>https://www.prnewswire.com/news-releases/somnigroup-to-report-third-quarter-2026-financial-results-302908953.html</v>
       </c>
       <c r="F174" t="str">
-        <v>Aligned with WWF expectations, UNCCD COP17 delivered much-needed structure and investment for previously overlooked solutions to the nature, climate and food security crises. Parties agreed to progressive decisions to protect, sustainably manage and restore once-ignored rangelands and grasslands, support underserved pastoralists and local communities, and transition to nature-positive agriculture. Concurrently, the COP17 Presidency harnessed multi-stakeholder energy to deliver a flagship R... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359703</v>
+        <v>DALLAS, Oct. 15, 2026 /PRNewswire/ -- Somnigroup International Inc. (NYSE: SGI), ("Company" or "Somnigroup") will release its financial results for the third quarter ended September 30, 2026, before the NYSE opening of regular trading on Monday, November 9, 2026. The Company will hold a...</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>MVST Deadline: MVST Investors with Losses in Excess of $100K Have Opportunity to Lead Microvast Holdings, Inc. Securities Fraud Lawsuit</v>
+        <v>Zoomlion Advances Digital Standards Management to Support Innovation and Global Compliance</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C175" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D175" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E175" t="str">
-        <v>https://www.prnewswire.com/news-releases/mvst-deadline-mvst-investors-with-losses-in-excess-of-100k-have-opportunity-to-lead-microvast-holdings-inc-securities-fraud-lawsuit-302861644.html</v>
+        <v>https://www.prnewswire.com/news-releases/zoomlion-advances-digital-standards-management-to-support-innovation-and-global-compliance-302909957.html</v>
       </c>
       <c r="F175" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Microvast Holdings, Inc. (NASDAQ: MVST) between April 1, 2025 and March 16, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead...</v>
+        <v>CHANGSHA, China, Oct. 15, 2026 /PRNewswire/ -- Zoomlion Heavy Industry Science &amp; Technology Co., Ltd. ("Zoomlion") marked World Standards Day by highlighting its work to integrate technical standards into product development and strengthen compliance across international markets. By...</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Silver Hammer and Stroud Resources Announce Updated Mineral Resource Estimate for the Santo Domingo Silver-Gold Project, Mexico</v>
+        <v>Introducing the Promotable and Fireproof Self Assessment</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C176" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D176" t="str">
         <v/>
       </c>
       <c r="E176" t="str">
-        <v>https://www.newsfilecorp.com/release/312013/Silver-Hammer-and-Stroud-Resources-Announce-Updated-Mineral-Resource-Estimate-for-the-Santo-Domingo-SilverGold-Project-Mexico</v>
+        <v>https://pressreleasenews.org/pressroom/introducing-the-promotable-and-fireproof-self-assessment</v>
       </c>
       <c r="F176" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Silver Hammer Mining Corp. (CSE: HAMR) (OTCID: HAMRF) (the "Company" or "Silver Hammer") and Stroud Resources Ltd. (TSXV: SDR) ("Stroud") are pleased to announce an updated mineral resource estimate ("MRE") for the Santo Domingo Silver-Gold Project (the "Project") located in Jalisco State, Mexico. This MRE replaces Stroud's 2017 mineral resource estimate (see Silver Hammer news release July 20, 2026).A technical report prepared in...</v>
+        <v/>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Garanti BBVA Wins Two AI in Finance Awards for Personalized Financial Advice</v>
+        <v>Good Income. Real Assets. Still No Path to Making Work Optional.</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C177" t="str">
-        <v>WebWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D177" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E177" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359702</v>
+        <v>https://pressreleasenews.org/pressroom/good-income-real-assets-still-no-path-to-making-work-optional</v>
       </c>
       <c r="F177" t="str">
-        <v>Garanti BBVA has won two awards at Global Finance&amp;#39;s AI in Finance Awards 2026: &amp;#8220;Best Personalized Financial Advice in T�rkiye&amp;#8221; and &amp;#8220;Best Personalized Financial Advice in Western Europe.&amp;#8221; The awards recognize the bank&amp;#39;s AI-powered approach to providing personalized financial advice. They also qualify Garanti BBVA for the global Round II judging, with the winners to be announced in Singapore in October. - - Garanti BBVA relies on AI -powered analytics to combine client feedback from ac... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359702</v>
+        <v/>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Assessment of Culinary Skills Among Adults with Visual Impairment Highlights Gaps Between Ability and Independence</v>
+        <v>Author Andrew Lawrence Releases Free 50-Page Digital Guide to Reduce Stress and Increase Happiness</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C178" t="str">
-        <v>WebWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D178" t="str">
-        <v>Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E178" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359701</v>
+        <v>https://pressreleasenews.org/pressroom/author-andrew-lawrence-releases-free-50-page-digital-guide-to-reduce-stress-and-increase-happiness</v>
       </c>
       <c r="F178" t="str">
-        <v>A recent study in the Journal of Nutrition Education and Behavior (JNEB), published by Elsevier, examined culinary skills and related barriers among adults with visual impairment. Researchers found that although all participants were classified as having medium or high culinary skills, many continued to experience challenges that limited their independence in the kitchen. Accessible tools and training can help bridge this gap. - - The cross-sectional study included 121 adults with vis... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359701</v>
+        <v>A free, fast-tracked digital resource designed to increase happiness in as little as one hour</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>Samsung Announces One UI 9 Beta Feature Update for Galaxy S26 Series</v>
+        <v>Penske Automotive Group Announces Agreement to be Taken Private by Penske Corporation and Mitsui &amp;amp; Co.</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C179" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D179" t="str">
-        <v>AI</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E179" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359700</v>
+        <v>https://www.prnewswire.com/news-releases/penske-automotive-group-announces-agreement-to-be-taken-private-by-penske-corporation-and-mitsui--co-302909412.html</v>
       </c>
       <c r="F179" t="str">
-        <v>Samsung is bringing a major feature update to One UI 9 beta users on the Galaxy S26 series, with the rollout starting Aug. 28. - - The update will introduce highly anticipated features already seen in the latest Galaxy Z series, each designed to make everyday tasks feel more seamless. - - - &amp;#8226; My FanCam makes it easier to capture and share standout moments, using AI to keep a selected person in focus and automatically reframe footage into different aspect ratios for social platforms. - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359700</v>
+        <v>Penske Automotive Group Shareholders to Receive $212.00 Per Share in Cash BLOOMFIELD HILLS, Mich., Oct. 15, 2026 /PRNewswire/ -- Penske Automotive Group, Inc. (NYSE: PAG) (the "Company" or "PAG"), a diversified international transportation services company and one of the world's premier...</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>KEO Energy Enters Into Operating Agreements in Venezuela with PDVSA</v>
+        <v>Решение Huawei NG WAN для крупномасштабного коммерческого использования стимулирует рост операторских сетей</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C180" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D180" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E180" t="str">
-        <v>https://pr-inside.com/keo-energy-enters-into-operating-agreements-in-venezuela-with-pdvsa-r5217287.htm</v>
+        <v>https://www.prnewswire.com/news-releases/-huawei-ng-wan---------302909953.html</v>
       </c>
       <c r="F180" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 28, 2026 / KEO Capital AB (publ) ("KEO Capital" or the "Company") (Nasdaq Stockholm:KEOC) announces that, following approval of its board of directors, Maha Energy Indiana, Inc. ("Maha Indiana" or "KEO Energy"), a US subsidiary of the Company, has executed an Agreement for the Administration of the Joint Venture PetroUrdaneta, S.A. (the "Integral Agreement") with PDVSA Petróleo, S.A. ("PDVSA"). The Integral Agreement is complemented by a set of Related Agreements that together form the contractual framework for the transaction, including but not limited to the following: (i) an Integrated Services Agreement ("ISA"), under which KEO ..</v>
+        <v>ВЕНА,/PRNewswire/ -- 13 октября на саммите по интеллектуальным IP-сетям Net5.5G в рамках UBBF 2026 Джон Кай (John Cai), вице-президент линейки продуктов Huawei для передачи данных, выступил с программной речью, подчеркнув, что искусственный интеллект является решающей возможностью в...</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Microvast Holdings, Inc. ...</v>
+        <v>Bamba Hair Braiding Announces Specialized Cornrow Twist Styling for Belleville Clients</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C181" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D181" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E181" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-microvast-holdings-inc-r5217286.htm</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776961</v>
       </c>
       <c r="F181" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microvast Holdings, Inc. (NASDAQ:MVST) securities. If you suffered a loss on your Microvast Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Microvast Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Belleville, USA, 2026-10-15 — /EPR Network/ — Belleville, MI Bamba Hair Braiding provides professional braiding services for different hair types and styles. The salon now [read full press release...]</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>Levi &amp; Korsinsky Urges Intuit Inc. (INTU) Shareholders to Act Before ...</v>
+        <v>Lost Money on Compass, Inc (COMP)? Join Class Action Before December ...</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C182" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D182" t="str">
         <v>Finance</v>
       </c>
       <c r="E182" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-intuit-inc-intu-shareholders-to-act-before-r5217285.htm</v>
+        <v>https://pr-inside.com/lost-money-on-compass-inc-comp-join-class-action-before-december-r5233709.htm</v>
       </c>
       <c r="F182" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 15, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Compass, Inc (NYSE:COMP) securities. If you suffered a loss on your Compass, Inc investment and would like to explore a potential recovery under the federal securities laws, Learn about Compass, Inc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit on behalf of shareholders who acquired Compass common securities ..</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>Investors Urged to Contact Levi &amp; Korsinsky For Information Before ...</v>
+        <v>CMC Reports Fourth Quarter and Full Year Fiscal 2026 Results</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C183" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D183" t="str">
         <v>Finance</v>
       </c>
       <c r="E183" t="str">
-        <v>https://pr-inside.com/investors-urged-to-contact-levi-korsinsky-for-information-before-r5217284.htm</v>
+        <v>https://www.prnewswire.com/news-releases/cmc-reports-fourth-quarter-and-full-year-fiscal-2026-results-302909411.html</v>
       </c>
       <c r="F183" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet ..</v>
+        <v>Fiscal 2026 net earnings of $655.8 million. Consolidated core EBITDA increased to $1.4 billion, from $837.3 million in fiscal 2025. Core EBITDA margin increased by 380 basis points to 14.5%. Fourth quarter net earnings of $212.5 million, or $1.91 per diluted share, and adjusted earnings...</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>Wellaray Slim Coffee Booster Review 2026: Could This be the Coffee Upgrade Your Weight-Management Routine Has Been Missing?</v>
+        <v>MIAX Announces Bloomberg Equity Index Futures Now Available on NinjaTrader</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C184" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D184" t="str">
-        <v>Media</v>
+        <v>Finance</v>
       </c>
       <c r="E184" t="str">
-        <v>https://www.newswire.com/news/wellaray-slim-coffee-booster-review-2026-could-this-be-the-coffee-upgrade-your</v>
+        <v>https://www.prnewswire.com/news-releases/miax-announces-bloomberg-equity-index-futures-now-available-on-ninjatrader-302909394.html</v>
       </c>
       <c r="F184" t="str">
-        <v>As interest in convenient weight-management support grows in 2026, this Wellaray Slim Coffee Booster review examines the brand-stated formula, caffeine content, daily coffee-friendly format, pricing, and the key details buyers are comparing before ordering.</v>
+        <v>Tini B500 Index Futures and Tini B100 Index Futures available for NinjaTrader customers PRINCETON, N.J. and MIAMI, Oct. 15, 2026 /PRNewswire/ -- Miami International Holdings, Inc. (MIAX®) (NYSE: MIAX), a technology-driven leader in building and operating regulated financial markets across...</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>There's a Book for That: Dolly Parton</v>
+        <v>PENSKE AUTOMOTIVE GROUP ANNOUNCES DIVIDEND INCREASE</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C185" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D185" t="str">
-        <v/>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E185" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359699</v>
+        <v>https://www.prnewswire.com/news-releases/penske-automotive-group-announces-dividend-increase-302909165.html</v>
       </c>
       <c r="F185" t="str">
-        <v>&amp;#8220;The way I see it, if you want the rainbow, you gotta put up with the rain!&amp;#8221; - - Dolly Parton - - The world is mourning the passing of Dolly Parton this week. Dolly Parton&amp;#39;s talents were so many. She was beloved for her music, for her children&amp;#39;s literacy work through her Imagination Library, for her humility, wisdom, kindness, and authenticity, and her acting! Dolly will be greatly missed and leaves behind a remarkable legacy, including books such as Coat of Many Colors in which she i... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359699</v>
+        <v>BLOOMFIELD HILLS, Mich., Oct 15, 2026 /PRNewswire/ -- Penske Automotive Group, Inc. (NYSE: PAG), a diversified international transportation services company and one of the world's premier automotive and commercial truck retailers, today announced that its Board of Directors has declared a...</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Gap Inc. Announces Leadership Transition at Old Navy</v>
+        <v>Rolling Stock Market worth $43.74 billion by 2033 | MarketsandMarkets™</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C186" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D186" t="str">
         <v>Finance</v>
       </c>
       <c r="E186" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359698</v>
+        <v>https://www.prnewswire.com/news-releases/rolling-stock-market-worth-43-74-billion-by-2033--marketsandmarkets-302909748.html</v>
       </c>
       <c r="F186" t="str">
-        <v>Gap Inc. (NYSE: GAP) today announced the appointment of Michael Francis as President and Chief Executive Officer of Old Navy, effective November 2, 2026. Francis will succeed Haio Barbeito, who will transition from his operating role into an advisory capacity. - - Francis joined Gap Inc. in March 2026 as Chief Customer Officer, Old Navy, and Head of Marketing Shared Services. An award-winning C-suite executive, entrepreneur, and strategic advisor, Francis has launched and scaled dozens of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359698</v>
+        <v>DELRAY BEACH, Fla., Oct. 15, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Rolling Stock Market is estimated to grow from USD 31.69 billion in 2026 to USD 43.74 billion in 2033, at a CAGR of 4.7%. Browse 240 market data Tables and 65 Figures spread through 400 Pages and...</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>Primetals Technologies Strengthens Long-Term Partnership with JSW Steel Through Two Major Projects in India</v>
+        <v>Automated Material Handling Equipment Market Trends Transform Industrial Operations</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C187" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D187" t="str">
         <v/>
       </c>
       <c r="E187" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359697</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776959</v>
       </c>
       <c r="F187" t="str">
-        <v>- - &amp;#8226; Primetals Technologies successfully commissions new meltshop with two 350-ton LD converters (BOF) and two 2-strand continuous casters at JVML&amp;#39;s Toranagallu plant, Karnataka - &amp;#8226; First installation in India of a primary dry dedusting system for 350-ton converters, setting a new environmental benchmark for Indian steelmaking - &amp;#8226; Record lining campaign: More than 6,000 heats achieved during the first campaign of one converter - &amp;#8226; JSW Steel places order with Primetals Technologies for... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359697</v>
+        <v>Moving materials efficiently has become a critical business priority as warehouses, factories, and distribution networks handle increasingly complex operations. Companies are under pressure to process [read full press release...]</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>Takeda Receives U.S. FDA Approval of MIMRYLO™ (rusfertide), Marking a Potential Shift in the Treatment Paradigm for Polycythemia Vera</v>
+        <v>BERNINA Holiday Wish Book Offers Bring Free Gifts and Bundle Savings to Sewing, Quilting, and Embroidery Machines</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C188" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D188" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E188" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/takeda-receives-u-fda-approval-224000959.html</v>
+        <v>https://www.prweb.com/releases/bernina-holiday-wish-book-offers-bring-free-gifts-and-bundle-savings-to-sewing-quilting-and-embroidery-machines-302908989.html</v>
       </c>
       <c r="F188" t="str">
-        <v>OSAKA, Japan &amp; CAMBRIDGE, Mass., August 28, 2026--Takeda (TSE:4502/NYSE:TAK) announced U.S. Food and Drug Administration (FDA) approval of the New Drug Application (NDA)* for MIMRYLO™ (rusfertide) for the treatment of erythrocytosis in adults with polycythemia vera (PV), a blood cancer.</v>
+        <v>Offers include a free launch package valued at more than $4,100 with the new B 790 ULTRA and up to $14,442 in bundle savings on BERNINA Q Series longarm quilting systems. AURORA, Ill., Oct. 15, 2026 /PRNewswire-PRWeb/ -- BERNINA of America is helping sewists and quilters check the biggest...</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Nicolas Jackson departs Chelsea on permanent transfer</v>
+        <v>Landmark Sunlife global research finds 65% of people want connected support across their health, finances and protection as navigating these needs has become increasingly complex</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C189" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D189" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E189" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359696</v>
+        <v>https://www.prnewswire.com/news-releases/landmark-sunlife-global-research-finds-65-of-people-want-connected-support-across-their-health-finances-and-protection-as-navigating-these-needs-has-become-increasingly-complex-302909946.html</v>
       </c>
       <c r="F189" t="str">
-        <v>Nicolas Jackson has completed a permanent transfer from Chelsea to Aston Villa. - - The Senegal international arrived at Stamford Bridge in June 2023 from Spanish club Villarreal. - - Jackson was part of the Chelsea squads that won the UEFA Conference League and FIFA Club World Cup trophies. He netted 13 goals during that campaign, including one in the Wroclaw showpiece against Real Betis. - - The 25-year-old featured for the Blues under Xabi Alonso in pre-season, but now heads to Villa Park... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359696</v>
+        <v>Sunlife's largest global survey of its kind reveals gap between what people want to protect and how prepared they are Across the countries surveyed, just over half of respondents say managing their finances (52%) and health (51%) is more complicated than it was five years ago. 61% say...</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>California lawmakers pass bill to create landmark 'non-ultra-processed' food label</v>
+        <v>BNY Declares Dividends</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C190" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D190" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E190" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359695</v>
+        <v>https://www.prnewswire.com/news-releases/bny-declares-dividends-302909941.html</v>
       </c>
       <c r="F190" t="str">
-        <v>Today the California Legislature took a major step toward protecting public health by passing a first-of-its-kind bill to create a certified &amp;#8220;non-ultra-processed&amp;#8221; food label intended to make it easier for consumers to choose less-processed foods in the grocery store. - - Assembly Bill 2244, authored by Assemblymember Jesse Gabriel (D-Encino ), would develop a state certification program for products that are not ultra-processed, or UPF. If enacted, it would create a new standardized and go... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359695</v>
+        <v>NEW YORK, Oct. 15, 2026 /PRNewswire/ -- The Bank of New York Mellon Corporation ("BNY") (NYSE: BNY), a global financial services company, today announced that its Board of Directors declared dividends on its common and preferred stock as follows: Common – a quarterly common stock dividend...</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>IGEL расширяет выбор конечных устройств для медицинских и промышленных сред с помощью оборудования Teguar</v>
+        <v>BNY Reports Third Quarter 2026 Results</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C191" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D191" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E191" t="str">
-        <v>https://www.prnewswire.com/news-releases/igel-------------teguar-302863189.html</v>
+        <v>https://www.prnewswire.com/news-releases/bny-reports-third-quarter-2026-results-302909939.html</v>
       </c>
       <c r="F191" t="str">
-        <v>Специализированные медицинские и промышленные системы Teguar расширяют выбор совместимого аппаратного обеспечения для развертывания решений IGEL в специализированных средах конечных устройств ФОРТ-ЛОДЕРДЕЙЛ, штат Флорида, 29 августа 2026 г. /PRNewswire/ -- IGEL®, международная...</v>
+        <v>NEW YORK, Oct. 15, 2026 /PRNewswire/ -- The Bank of New York Mellon Corporation ("BNY") (NYSE: BNY), a global financial services company, has reported financial results for the third quarter 2026. The company's earnings release along with the quarterly update presentation and other...</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>Universal Orlando Resort Opens The Gates To Halloween Horror Nights 2026, Celebrating 35 Years Of Fear With A Sinister New Lineup Including10 Haunted Houses, Chilling Street Experiences, Live Entertainment And More</v>
+        <v>NICHOLAS AIR Exhibits at the 2026 RTAG National Convention</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C192" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D192" t="str">
         <v/>
       </c>
       <c r="E192" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359694</v>
+        <v>https://www.prnewswire.com/news-releases/nicholas-air-exhibits-at-the-2026-rtag-national-convention-302908381.html</v>
       </c>
       <c r="F192" t="str">
-        <v>The World&amp;#39;s Premier Halloween Event Invites Guests to Step Right Up into the Infernal Carnival of Nightmares, where Legendary Event Icons Jack the Clown and Dr. Oddfellow Reign as the Ringmasters of Terror - - Click HERE to Download Images of Some of This Year&amp;#39;s Experiences and HERE to Purchase Tickets - - Universal Orlando Resort&amp;#39;s Halloween Horror Nights 2026 kicks off tonight at Universal Studios Florida, marking its 35 th anniversary with a killer new collection of 10 haunted ho... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359694</v>
+        <v>ORLANDO, Fla., Oct. 15, 2026 /PRNewswire/ -- NICHOLAS AIR is pleased to announce its participation in the 2026 RTAG National Convention at the Orange County Convention Center in Orlando, FL. The world's largest veteran aviation charity, RTAG helps United States service members of all...</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Scrolling and strolling: Brits risk injury as millions glued to phones while on the move</v>
+        <v>How Smart Candles Are Transforming Modern Home Ambience</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C193" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D193" t="str">
         <v/>
       </c>
       <c r="E193" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359693</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776957</v>
       </c>
       <c r="F193" t="str">
-        <v>- - &amp;#8226; More than half of Brits (54%) &amp;#8211; equivalent to around 30 million people nationwide &amp;#8211; are risking injury as they are glued to their phones while walking close to busy roads - &amp;#8226; Over a third of Brits (34%) also admit to scrolling and strolling while crossing the road - &amp;#8226; Pedestrians distracted by their phones report colliding with cars (15%) and bicycles (16%), tripping off kerbs (54%) and walking into signposts or bollards (39%) - &amp;#8226; The behaviour, dubbed &amp;#39;scrolling and strolling&amp;#39; in a ne... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359693</v>
+        <v>The global candle market was valued at USD 14.8 billion in 2025 and is expected to reach USD 15.6 billion in 2026. The market is [read full press release...]</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Fractyl Health, ...</v>
+        <v>International Livestock Export - Beste Zuchtrinder, Schafe und Ziegen.</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C194" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D194" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E194" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-fractyl-health-r5217283.htm</v>
+        <v>https://www.pr-inside.com/international-livestock-export-beste-zuchtrinder-schafe-und-ziegen-r5233708.htm</v>
       </c>
       <c r="F194" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) Rinder aus Deutschland in aller Welt zuhause Wir bieten ganzjährig eine breite Palette an tragenden und abgekalbten Rindern, sowohl im Ab-Stall Verkauf, als auch den Auktionsankauf, natürlich nicht nur Holsteiner Schwarzbunte sondern auch Simmenthal, Braunvieh und Jersey. Wir verkaufen auch komplette Herden – Kühe in Milch u.a. aus Robot-Betrieben. Wir haben sehr gute Kontakte mit Züchtern aus Nord und Süddeutschland, Züchter im Fleck und Braunvieh. Ebenso zu Angus und Jerseyzüchtern. Fleischrinder kaufen wir in ganz Deutschland für den Export. Der Schwerpunkt liegt hierbei auf HOLSTEIN, Angus, Charolais, Limousin, Hereford, Wagyu, Fleckvieh-Fleisch, Fleckvieh Milch, Simmental Fleisch und Simmental Milch. Schafe aller Rassen: Das Ostfriesische Milchschaf ..</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Lost Money on Insulet Corporation (PODD)? Urged to Join Class Action ...</v>
+        <v>PNC Reports Third Quarter 2026 Net Income of $2.1 Billion, $4.97 Diluted EPS or $5.09 as Adjusted</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C195" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D195" t="str">
         <v>Finance</v>
       </c>
       <c r="E195" t="str">
-        <v>https://pr-inside.com/lost-money-on-insulet-corporation-podd-urged-to-join-class-action-r5217282.htm</v>
+        <v>https://www.prnewswire.com/news-releases/pnc-reports-third-quarter-2026-net-income-of-2-1-billion-4-97-diluted-eps-or-5-09-as-adjusted-302909928.html</v>
       </c>
       <c r="F195" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation ..</v>
+        <v>Grew average loans and deposits; increased NII and reduced expenses; 57% efficiency ratio PITTSBURGH, Oct 15, 2026 /PRNewswire/ -- The PNC Financial Services Group, Inc. (NYSE: PNC) today reported: For the quarter In millions, except per share data and as noted 3Q26 2Q26 3Q25 Third...</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>Join Class Action to Recover Losses From Megan Holdings Limited (MGN) ...</v>
+        <v>Jaguar Mining Inc. Reports 30% Year-Over-Year Gold Production Growth ...</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C196" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D196" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E196" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-megan-holdings-limited-mgn-r5217281.htm</v>
+        <v>https://pr-inside.com/jaguar-mining-inc-reports-30-year-over-year-gold-production-growth-r5233707.htm</v>
       </c>
       <c r="F196" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
+        <v>(PR-inside.com) Consolidated production up 30% year-over-year; Turmalina Mine ramp-up on track; development and drilling expanded at both operations TORONTO, ON / ACCESS Newswire / October 15, 2026 / Jaguar Mining Inc. ("Jaguar" or the "Company") (TSX:JAG) is pleased to announce its operating results for the third quarter of 2026. Consolidated gold production rose 30% year-over-year, driven by the continued ramp-up of the Turmalina Mine (part of the MTL complex) and steady performance at the Pilar Mine, alongside continued progress on the ramp up of the MTL complex. Full financial results for the quarter will be reported and filed on SEDAR+ by November ..</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>Avid shows the future of agentic editing at IBC2026, launches Media Composer 2026.8 with expanded collaboration</v>
+        <v>Austin Rapper "Wheelz" Celebrates Ryan's Day 16: DMD Fundraiser - Free Live Music Event</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C197" t="str">
-        <v>WebWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D197" t="str">
-        <v>SaaS, Media</v>
+        <v/>
       </c>
       <c r="E197" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359692</v>
+        <v>https://prunderground.com/austin-rapper-wheelz-celebrates-ryan-s-day-16-dmd-fundraiser-free-live-music-eve/cmv7h7ovx000306i6l209dik5</v>
       </c>
       <c r="F197" t="str">
-        <v>- - &amp;#8226; New agentic capabilities and workflow intelligence accelerate content preparation and production while keeping editors in control - &amp;#8226; Deeper Avid Content Core integration and browser-based workflows extend professional editing beyond the desktop - &amp;#8226; Media Composer 2026.8 broadens collaboration choice, with third-party storage support, OpenTimelineIO, PhraseFindAI Multicam Auto Cut and more - - - Avid&amp;#174; today announced that it will unveil the latest in the evolution of Media... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359692</v>
+        <v>Donation-based, all-ages concert at The Field House features 6+ live acts, The legendary Wasabi Challenge, prize drawings, and live auction benefiting DMD. The post Austin Rapper &amp;quot;Wheelz&amp;quot; Celebrates Ryan&amp;apos;s Day 16: DMD Fundraiser - Free Live Music Event first appeared on</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Hypercharge Reports First Quarter Fiscal 2027 Results &amp; Management Change</v>
+        <v>Celts Age Date Points to Arthur-Style Gold System; Company Expands Claims Ahead of Drilling</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C198" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D198" t="str">
-        <v>Automotive</v>
+        <v/>
       </c>
       <c r="E198" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352909/0/en/hypercharge-reports-first-quarter-fiscal-2027-results-management-change.html</v>
+        <v>https://www.prnewswire.com/news-releases/celts-age-date-points-to-arthur-style-gold-system-company-expands-claims-ahead-of-drilling-302909510.html</v>
       </c>
       <c r="F198" t="str">
-        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Hypercharge Networks Corp. ( TSXV: HC ; OTC: HCNWF ; FSE: PB7 ) (the “ Company ” or “ Hypercharge ”), a leading EV charging operator, is announcing the release of its unaudited financial results for the three months ended June 30, 2026, and related management discussion and analysis. All dollar figures are in Canadian Dollars, unless otherwise stated.</v>
+        <v>VANCOUVER, BC, Oct. 15, 2026 /PRNewswire/ -- Eminent Gold Corp. (TSXV: EMNT) (OTCQB: EMGDF) (FSE: 7AB) ("Eminent" or the "Company") reports that a new age date from its Celts project matches the age of mineralization at AngloGold Ashanti's Arthur Project (current mineral endowment of...</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Three Non-Executive Directors join Barclays UK Board</v>
+        <v>Hyperscale Data Announces Preliminary Third Quarter 2026 Revenue of Approximately $40 Million, Up 64% Compared to Third Quarter 2025</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C199" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D199" t="str">
-        <v>Retail</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E199" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359691</v>
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-announces-preliminary-third-quarter-2026-revenue-of-approximately-40-million-up-64-compared-to-third-quarter-2025-302909450.html</v>
       </c>
       <c r="F199" t="str">
-        <v>Barclays Bank UK PLC is today announcing the appointment of Stacey Madge, Adam Banks and Kelly Richdale as Non-Executive Directors to its Board. - - As part of Board succession planning, they will join on 01 September 2026. - - Stacey Madge brings extensive senior leadership experience across retail banking and payments, as well as SME banking. Stacey was previously President and Country Manager for Visa Canada, where she led the expansion of the business into new digital partnerships, produ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359691</v>
+        <v>Growth reflects increased contributions from crane operations, defense, lending and trading, and blockchain infrastructure software LAS VEGAS, Oct. 15, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company ("Hyperscale...</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Preview | D.C. United vs. LAFC - 2026 MLS Season</v>
+        <v>Jaguar Mining Inc. Reports 30% Year-Over-Year Gold Production Growth in Q3 2026</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C200" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D200" t="str">
         <v/>
       </c>
       <c r="E200" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359690</v>
+        <v>https://www.newswire.com/news/jaguar-mining-inc-reports-30-year-over-year-gold-production-growth-in-q3-2026</v>
       </c>
       <c r="F200" t="str">
-        <v>LAFC.com Staff Thursday, Aug 27, 2026, 07:29 PM Saturday, August 29: 4:30 p.m. PT &amp;amp;#127967;: Audi Field - Washington, DC - - &amp;amp;#128421; : WATCH: Apple TV, Coupang Play (Korea), SpoTV (Korea), Local Bar Partners - - &amp;amp;#128251;: LISTEN: 710 AM ESPN, ESPN LA App, SiriusXM FC 157 KFWB 980 AM La Mera Mera (Spanish), &amp;amp; KYPA 1230 AM (Korean) - - With 12 matches remaining in its 34-match regular-season schedule, and with the MLS Cup Playoffs looming ahead, LAFC travels to Washingt... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359690</v>
+        <v>Consolidated production up 30% year-over-year; Turmalina Mine ramp-up on track; development and drilling expanded at both operations</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Acceleware Ltd. Reports Second Quarter 2026 Financial and Operating Results</v>
+        <v>Medical Coating Market worth $17.42 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C201" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D201" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E201" t="str">
-        <v>https://www.newsfilecorp.com/release/312016/Acceleware-Ltd.-Reports-Second-Quarter-2026-Financial-and-Operating-Results</v>
+        <v>https://www.prnewswire.com/news-releases/medical-coating-market-worth-17-42-billion-by-2031---exclusive-report-by-marketsandmarkets-302909576.html</v>
       </c>
       <c r="F201" t="str">
-        <v>Calgary, Alberta--(Newsfile Corp. - August 28, 2026) - Acceleware® Ltd. (TSXV: AXE) ("Acceleware" or the "Company"), today announced its financial and operating results for the three and six months ended June 30, 2026 (all figures are in Canadian dollars unless otherwise noted). This news release should be read in conjunction with the Company's unaudited interim condensed financial statements and the accompanying notes for the three and six months ended June 30, 2026, and management's discussion...</v>
+        <v>DELRAY BEACH, Fla., Oct. 15, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Medical Coatings Market is projected to grow from USD 10.92 billion in 2026 to USD 17.42 billion by 2031, at a CAGR of 9.8% during the forecast period. Browse 150 market data Tables and 130 Figures...</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Global pharmacy leaders identify priorities for integrating pharmacists into primary health care</v>
+        <v>Notice of Boyd Group Services Inc. 2026 Third Quarter Results Conference Call</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C202" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D202" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E202" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-pharmacy-leaders-identify-priorities-for-integrating-pharmacists-into-primary-health-care-302863186.html</v>
+        <v>https://www.prnewswire.com/news-releases/notice-of-boyd-group-services-inc-2026-third-quarter-results-conference-call-302909196.html</v>
       </c>
       <c r="F202" t="str">
-        <v>MONTRÉAL, Aug. 28, 2026 /PRNewswire/ -- Pharmacy leaders, invited from around the world, gathered in Montréal today for an international forum on advancing pharmacists' integration into primary health care, where they identified workforce readiness, sustainable funding models, supportive...</v>
+        <v>WINNIPEG, MB, Oct. 15, 2026 /PRNewswire/ -- Boyd Group Services Inc. (TSX: BYD) (NYSE: BGSI) will release its fiscal 2026 third quarter results on November 11, 2026, before markets open. Following the release, Management of the Company will hold a conference call at 8:00 a.m. ET to review...</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>20/20 BioLabs Reschedules Investor Webinar to 2:00 p.m. Eastern Time on September 2, 2026 to Discuss OneTest™ Revenue and Expanding Commercial Opportunity</v>
+        <v>Zedge To Report Fourth Quarter &amp; Fiscal Year End 2026 Results</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C203" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D203" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E203" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352908/0/en/20-20-biolabs-reschedules-investor-webinar-to-2-00-p-m-eastern-time-on-september-2-2026-to-discuss-onetest-revenue-and-expanding-commercial-opportunity.html</v>
+        <v>https://www.newswire.com/news/zedge-to-report-fourth-quarter-fiscal-year-end-2026-results</v>
       </c>
       <c r="F203" t="str">
-        <v>20/20 BioLabs Reschedules Investor Webinar to 2:00 p.m. Eastern Time on September 2, 2026 to Discuss OneTest™ Revenue and Expanding Commercial Opportunity</v>
+        <v/>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Oracle Named a Leader in the 2026 Gartner® Magic Quadrant™ for Supply Chain Management Suites</v>
+        <v>Cash Management System Market Share Breakdown: Banks, Enterprises and Beyond</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C204" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D204" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E204" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359689</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776947</v>
       </c>
       <c r="F204" t="str">
-        <v>Oracle has been named a Leader in the 2026 Gartner&amp;#174; Magic Quadrant&amp;#8482; for Supply Chain Management Suites for Oracle Fusion Cloud Supply Chain &amp;amp; Manufacturing (SCM). Oracle was recognized based on its Ability to Execute and Completeness of Vision. Oracle also ranked first in the Product-Centric Supply Chain Use Case, Services-Centric Supply Chain Use Case, and Distribution-Centric Supply Chain Use Case in the 2026 Gartner&amp;#174; Critical Capabilities for Supply Chain Management Suites report.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359689</v>
+        <v>The cash management system market was valued at USD 19.8 billion in 2025. It is estimated at USD 22.4 billion in 2026 and projected to [read full press release...]</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>NASA’s Artemis II Crew Receives Congressional Space Medal of Honor</v>
+        <v>Data Center Generator Market Trends Driven by AI Infrastructure</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C205" t="str">
-        <v>NASA</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D205" t="str">
-        <v/>
+        <v>AI, SaaS</v>
       </c>
       <c r="E205" t="str">
-        <v>https://www.nasa.gov/image-article/nasas-artemis-ii-crew-receives-congressional-space-medal-of-honor/</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776942</v>
       </c>
       <c r="F205" t="str">
-        <v>From left to right: NASA astronauts Victor Glover and Christina Koch, CSA (Canadian Space Agency) astronaut Jeremy Hansen, and NASA astronaut Reid Wiseman receive the Congressional Space Medal of Honor from President Donald J. Trump on Aug. 28, 2026, for their service during the Artemis II mission. The Congressional Space Medal of Honor was authorized [&amp;#8230;]</v>
+        <v>The global data center generator market is expanding as businesses invest in reliable backup power infrastructure to support cloud computing, artificial intelligence (AI), and increasingly [read full press release...]</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>New Spotify Singles Honor Iconic Women in Music for EQUAL's 5-Year Anniversary</v>
+        <v>From Two Weeks to Seconds: How Ericsson Is Reimagining B2B Commerce with AI</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C206" t="str">
-        <v>WebWire</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D206" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E206" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359687</v>
+        <v>https://news.sap.com/2026/10/how-ericsson-is-reimagining-b2b-commerce-with-ai/</v>
       </c>
       <c r="F206" t="str">
-        <v>This year marks the fifth anniversary of Spotify&amp;#39;s EQUAL, our flagship program dedicated to amplifying women in music through editorial programming, marketing campaigns, and cultural activations. As part of our ongoing celebration, we&amp;#39;re launching a limited Spotify Singles series honoring the influence, creativity, and legacy of women artists. - - The collection brings together five rising stars from around the world, each reimagining an iconic song by a legendary woman artist. Participant... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359687</v>
+        <v>For Ericsson, AI is creating new possibilities for how commercial work gets done.</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Brazilian Chamber of Commerce Launches to Drive Economic Growth Across North Central Florida</v>
+        <v>Advanced Wound Care Market Trends Transforming Chronic Wound Treatment</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C207" t="str">
-        <v>PR.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D207" t="str">
         <v/>
       </c>
       <c r="E207" t="str">
-        <v>https://www.pr.com/press-release/976610</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776922</v>
       </c>
       <c r="F207" t="str">
-        <v>Empowering businesses across North Central Florida through strategic networking, shared resources, and bilateral commerce anchored in Creation, Connection, and Contribution. [PR.com]</v>
+        <v>The global advanced wound care market was valued at USD 11.7 billion in 2025 and is projected to increase from USD 12.1 billion in 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Second meeting of the IHR Emergency Committee on the epidemic of Ebola Bundibugyo virus disease in the Democratic Republic of the Congo – Meeting report</v>
+        <v>NVIDIA Expands Advanced Technology Access for Europe’s Scientific Community Through Open Learning Resources, Collaborations and Compute</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C208" t="str">
-        <v>WebWire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D208" t="str">
-        <v>Healthcare</v>
+        <v>Education</v>
       </c>
       <c r="E208" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359686</v>
+        <v>https://blogs.nvidia.com/blog/ec-scientific-computing-pledge/</v>
       </c>
       <c r="F208" t="str">
-        <v>The Director-General (DG) of the World Health Organization (WHO) is hereby transmitting the report of the second meeting of the International Health Regulations (2005) ( IHR ) Emergency Committee (Committee) regarding the epidemic of Ebola disease caused by Bundibugyo virus (BVD) in the Democratic Republic of the Congo (DRC), held on Tuesday, 18 August 2026, from 12:00 to 17:00 CEST. - - The DG welcomes the Statement by the Committee, presented at the beginning of its report, and expresse... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359686</v>
+        <v>Much of today’s scientific progress begins with computation.  But turning accelerated computing’s potential into scientific progress — modeling climate systems, designing molecules, simulating materials and more — depends on more than breakthrough technology. Especially for smaller labs, early-career scientists or science-based startups, the hardest part of research can be everything that comes before the science: […]</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>The path to becoming Elden Lord begins today!</v>
+        <v>Trinetra Guard to Showcase EM6000Auto at ATA MCE 2026, Bringing Automated ...</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C209" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D209" t="str">
-        <v>Gaming</v>
+        <v>Automotive</v>
       </c>
       <c r="E209" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359685</v>
+        <v>https://pr-inside.com/trinetra-guard-to-showcase-em6000auto-at-ata-mce-2026-bringing-automated-r5233706.htm</v>
       </c>
       <c r="F209" t="str">
-        <v>ELDEN RING Tarnished Edition is now available for the Nintendo Switch&amp;#8482; 2 system! This version of the game also includes the expansion, &amp;#8220;Shadow of the Erdtree,&amp;#8221; additional armor, and custom skins for Torrent, your spectral steed. - - Unravel the mysteries of the Elden Ring&amp;#39;s power. Encounter adversaries with profound backgrounds, characters with their own unique motivations for helping or hindering your progress, and fearsome creatures. - - Guided by grace, brandish the power of the Eld... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359685</v>
+        <v>(PR-inside.com) New system combines motorized landing gear, trailer authorization, security alerts, and remote control to help fleets reduce manual cranking, improve driver experience, and prevent unauthorized trailer movement. CHARLOTTE, NC / ACCESS Newswire / October 15, 2026 / Trinetra Guard, DBA of Bizringer Inc., will showcase EM6000Auto™ at the American Trucking Associations Management Conference &amp; Exhibition, ATA MCE 2026, in Charlotte, North Carolina, October 18-20, 2026. Live demonstrations will be available at Booth #20008. Here is the Zoom meeting link to discuss the details: https://scheduler.zoom.us/trinetra/ata-mce-live-demo?month=2026-10 EM6000Auto is a trailer-level automation and security system designed to address two long-standing challenges in commercial transportation:</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Innolitics and BEACON-Neuro.AI Partner to Bring FDA Breakthrough Device BEACONPredict to Market</v>
+        <v>Recent Release, "Acceptance Through Disconnection," from Christian Faith Publishing Author T. D. Johnson, Shares a Powerful Testament to Faith Amid Health Struggles</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C210" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D210" t="str">
-        <v>AI, Healthcare, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E210" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/innolitics-beacon-neuro-ai-partner-221700178.html</v>
+        <v>https://www.pr.com/press-release/981321</v>
       </c>
       <c r="F210" t="str">
-        <v>SAN FRANCISCO, August 28, 2026--Innolitics, a medical-device software and FDA regulatory services provider, and BEACON-Neuro.AI Inc., a Washington University in St. Louis startup, today announced the partnership behind BEACONPredict, AI software for predicting malignant cerebral edema risk after acute ischemic stroke. Innolitics brought the regulatory strategy and software engineering; BEACON-Neuro.AI brought the clinical science out of Dr.</v>
+        <v>T. D. Johnson has completed a new book, "Acceptance Through Disconnection," a candid account of her journey as a former police officer navigating the overwhelming complexities of lupus and the cascade of health complications that followed. Through self-diagnosis, accumulated wisdom from past experiences, medical consultations, and a series of devastating setbacks, she chronicles how physical ailments compounded [PR.com]</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>UNESCO celebrates 60th International Literacy Day in Chiapas, Mexico</v>
+        <v>Recent Release, "Ancient History of Man...," by Nancy Chance, Explores Humanity's Origins Through Biblical and Ancient Texts</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C211" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D211" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E211" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359684</v>
+        <v>https://www.pr.com/press-release/981309</v>
       </c>
       <c r="F211" t="str">
-        <v>UNESCO will bring together ministers of education, experts, teachers and students on International Literacy Day (8 September) in collaboration with the Government of Mexico, to discuss progress and challenges in global literacy, and to identify concrete policies and solutions to improve and monitor literacy around the world. Despite progress, at least&amp;amp;#8239;739 million&amp;amp;#8239;people in the world still lack basic literacy skills according to UNESCO data. - - - &amp;#8226; When? 8 and 9 September 20... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359684</v>
+        <v>Nancy Chance has completed a new book, "Ancient History of Man, the Fallen Angels, and Religions," which presents a thought-provoking examination of Earth's earliest history as described in sacred scriptures and scholarly research. The narrative begins with creation's perfection—a "wonder world" where God declared His work good—then traces the catastrophic consequences when fallen angels [PR.com]</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Levi &amp; Korsinsky Urges Photronics, Inc. (PLAB) Shareholders to Act ...</v>
+        <v>Recent Release, "Charlotte Takes Charge," from Christian Faith Publishing Author Denise Walker, Presents a Delightful Tale About Sibling Rivalry and Finding Common Ground</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C212" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D212" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E212" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-photronics-inc-plab-shareholders-to-act-r5217280.htm</v>
+        <v>https://www.pr.com/press-release/981316</v>
       </c>
       <c r="F212" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
+        <v>Denise Walker has completed a new book, titled, "Charlotte Takes Charge," a charming children's story that opens with excitement and uncertainty on a family farm. When the announcement arrives that Charlotte is coming to visit, Rex and LuLu react in starkly different ways. While LuLu anticipates her arrival with enthusiasm, Rex remains skeptical about what this visit will bring. To complicate matters, a goat has [PR.com]</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Securities Fraud Class Action Filed Against Hub Group, Inc. (HUBG) ...</v>
+        <v>Recent Release, "Christina Fullofjoy in the Land of Fruit Jars," from Christian Faith Publishing Author Tina Vincent, Explores Faith Through Magical Friendship</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C213" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D213" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E213" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-hub-group-inc-hubg-r5217279.htm</v>
+        <v>https://www.pr.com/press-release/981310</v>
       </c>
       <c r="F213" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Tina Vincent has completed a new book, "Christina Fullofjoy in the Land of Fruit Jars," a charming tale that transports readers to an unusual town where memories of better days linger in the hearts of its residents. Christina, a sweet-spirited young girl, recalls her grandmother's enchanting stories about magnificent fruit jars and the joyful community that once thrived there. Puzzled by how everything has [PR.com]</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Contact Levi &amp; Korsinsky by October 5, 2026 to Join Class Action Against ...</v>
+        <v>Recent Release, "Healed," from Christian Faith Publishing Author Rachel Davis, Explores Profound Spiritual Recovery Through Scripture and Reflection</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C214" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D214" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E214" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-october-5-2026-to-join-class-action-against-r5217278.htm</v>
+        <v>https://www.pr.com/press-release/981314</v>
       </c>
       <c r="F214" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Alibaba Group Holding Limited (NYSE:BABA) securities. If you suffered a loss on your Alibaba Group Holding Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Alibaba Group Holding Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>Rachel Davis has completed a new book, "Healed": A 30-Day Healing Journey, offering readers a realistic and heartfelt devotional designed for those navigating seasons of brokenness. Whether you're heartbroken beyond words, tired of managing life without divine guidance, or questioning your worth in Christ, this thirty-day companion meets you exactly where you are. With honest reflections and biblical wisdom, [PR.com]</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>With the launch of the Neue Klasse: BMW expands its standard active safety features.</v>
+        <v>Recent Release, "Hidden Treasures in Secret Places," from Christian Faith Publishing Author Daniel Kelsey, Explores God's Grace Through Nature and Scripture</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C215" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D215" t="str">
         <v/>
       </c>
       <c r="E215" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359683</v>
+        <v>https://www.pr.com/press-release/981313</v>
       </c>
       <c r="F215" t="str">
-        <v>he launch of the Neue Klasse marks the first time BMW will offer an expanded portfolio of active safety assistance systems as standard across multiple model series. Among them is an exit warning function with active door opening delay, helping to prevent so-called dooring accidents. The BMW iX3 was the first Neue Klasse production model to feature these technologies, with further models including the BMW i3, BMW X5 and BMW 7 Series to follow. - - &amp;#8220;The broad rollout of our new active safety... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359683</v>
+        <v>Daniel Kelsey has completed a new book, "Hidden Treasures in Secret Places": The Simplicity of God's Grace in the Love of Jesus Christ For the Children of God to Age 120, which pairs luminous nature photography with profound biblical passages to illuminate the astonishing affection found in God's blessings. Through carefully curated images of flowers and radiant skies, Kelsey invites readers to discover the [PR.com]</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Insulet Deadline: PODD Investors with Losses in Excess of $100K Have Opportunity to Lead Insulet Corporation Securities Fraud Lawsuit</v>
+        <v>Recent Release, "In Times Like These, Be Very Sure," from Christian Faith Publishing Author Rev. Clarence Yordy, Offers Scripture-Rooted Sermons on Faith and Purpose</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C216" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D216" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E216" t="str">
-        <v>https://www.prnewswire.com/news-releases/insulet-deadline-podd-investors-with-losses-in-excess-of-100k-have-opportunity-to-lead-insulet-corporation-securities-fraud-lawsuit-302861638.html</v>
+        <v>https://www.pr.com/press-release/981308</v>
       </c>
       <c r="F216" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Insulet Corporation (NASDAQ: PODD) between February 21, 2025 and May 26, 2026, inclusive (the "Class Period"), of the important August 31, 2026 lead plaintiff...</v>
+        <v>Rev. Clarence Yordy has completed a new book, "In Times Like These, Be Very Sure" that serves as a beacon of clarity in an age marked by relentless noise and distraction. This collection of sermons draws readers away from the chaos of contemporary life and toward the timeless truths found in God's Word, inviting them to pause and reconnect with divine presence in the midst of their daily routines. At [PR.com]</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>General Mills Completes Removal of Certified Colors from U.S. Cereal Portfolio</v>
+        <v>Recent Release, "My Covering," from Christian Faith Publishing Author D'Marie, Tells of a Young Boy Discovering Faith While Apart from His Parents</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C217" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D217" t="str">
-        <v>Finance, Education</v>
+        <v/>
       </c>
       <c r="E217" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359682</v>
+        <v>https://www.pr.com/press-release/981318</v>
       </c>
       <c r="F217" t="str">
-        <v>General Mills (NYSE: GIS) today announced that all General Mills cereals in the U.S. are now made without certified colors, completing this milestone in line with the company&amp;#39;s summer 2026 commitment. This&amp;amp;#8239;moment&amp;amp;#8239;builds on the company&amp;#39;s March 2026 achievement of removing certified colors from all K-12 school foods. - - &amp;#8220;As the leader in cereal, General Mills is focused on giving people what they are looking for from the brands they know and love,&amp;#8221; said Bethany Quam, president o... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359682</v>
+        <v>D'Marie has completed a new book, titled, "My Covering," which follows the journey of little Brice as his parents, Minister Lee and Deborah, prepare for a short-term mission trip to Haiti with their church. When Pastor Donnie falls ill and cannot travel to oversee the completion of their sister church in Jacmel, he asks Lee and Deborah to go in his place. The challenge arises when the couple must leave their son [PR.com]</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>Wix.com Ltd. Notice of September 22, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp; Foti, LLC, Before Application Deadline</v>
+        <v>Recent Release, "Pontiac's Horse," from Christian Faith Publishing Author P.J. Day, Transports Readers to 1960s Michigan, Where Childhood Adventures Blur Reality &amp; Dreams</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C218" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR.com</v>
       </c>
       <c r="D218" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E218" t="str">
-        <v>https://www.newsfilecorp.com/release/312012/Wix.com-Ltd.-Notice-of-September-22-2026-Application-Deadline-for-Class-Action-Lawsuit-Contact-Lewis-Kahn-Esq.-at-Kahn-Swick-Foti-LLC-Before-Application-Deadline</v>
+        <v>https://www.pr.com/press-release/981320</v>
       </c>
       <c r="F218" t="str">
-        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 28, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Wix.com Ltd. ("Wix" or the "Company") (NASDAQ: WIX) of a class action securities lawsuit.CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors who purchased or otherwise acquired Wix securities between February 19, 2025 and May 12, 2026, inclusive (the "Class...</v>
+        <v>P.J. Day has completed a compelling new book that emerges from treasured recollections of youth spent at Union Lake in Pontiac, Michigan during the early 1960s. Drawing on his own experiences from those magical years before digital technology transformed childhood, the author weaves together fact and fiction into a narrative that captures the essence of carefree summers and boundless imagination. As Day began writing, the [PR.com]</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Simply Good Foods Company Securities Fraud Class Action Result of Undisclosed Acquisition Failures and Over 27% Stock Decline - Investors may Contact Lewis Kahn, Esq., at Kahn Swick &amp; Foti, LLC</v>
+        <v>Recent Release, "Resurrection Sunday," from Christian Faith Publishing Author Elbert L. Crosby, Explores How Easter Becomes a Transformative Way of Life Rooted in Christ</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C219" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR.com</v>
       </c>
       <c r="D219" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E219" t="str">
-        <v>https://www.newsfilecorp.com/release/312011/Simply-Good-Foods-Company-Securities-Fraud-Class-Action-Result-of-Undisclosed-Acquisition-Failures-and-Over-27-Stock-Decline-Investors-may-Contact-Lewis-Kahn-Esq.-at-Kahn-Swick-Foti-LLC</v>
+        <v>https://www.pr.com/press-release/981315</v>
       </c>
       <c r="F219" t="str">
-        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 28, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until October 13, 2026 to file lead plaintiff applications in a securities class action lawsuit against Simply Good Foods Company ("Simply Good" or the "Company") (NASDAQ: SMPL), if they purchased or otherwise acquired the Company's shares between...</v>
+        <v>Elbert L. Crosby has completed a new book, "Resurrection Sunday," which invites readers to move beyond the confines of tradition and remembrance into a living encounter with the power of the Resurrection. The narrative unfolds through the author's personal journey, beginning when he left home to pursue architectural engineering studies in Pittsburgh. What seemed like an ordinary season of independence became a [PR.com]</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Sunday Drives: Kristin L�tt in a Macan in Estonia</v>
+        <v>Recent Release, "Sally's First Day of School," from Christian Faith Publishing Author J.B. Richardson, Explores How Faith Transforms Rejection Into Spiritual Awakening</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C220" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D220" t="str">
-        <v/>
+        <v>Education</v>
       </c>
       <c r="E220" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359681</v>
+        <v>https://www.pr.com/press-release/981311</v>
       </c>
       <c r="F220" t="str">
-        <v>For much of Kristin L�tt&amp;#39;s professional life, an early Sunday drive was anything but relaxing. Travelling to tournaments across the US and Europe on the Disc Golf Pro Tour, Sundays meant the final round &amp;#8211; and all the pressure that came with it. Thankfully for L�tt, a two-time world champion and former world number one, the drive home, often with silverware in tow, was a far calmer affair. - - Having reached the apex of her sport &amp;#8211; with records including the highest ever rating for a female... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359681</v>
+        <v>J.B. Richardson has completed a new book, "Sally's First Day of School: And Her New Best Friend" that captures the tender journey of a young girl navigating the complexities of elementary school while discovering her authentic self. Through Sally's eyes, readers witness how innocence and kindness can feel isolating in an environment that often celebrates harshness, yet how these very qualities become her [PR.com]</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Power Metallic announces Marketing Programs</v>
+        <v>Recent Release, "The Reckoning of a Superhero," from Christian Faith Publishing Author Earl Byrd, Tells of a Five-Inch Stuffed Dog Becoming a Seven-Foot Superhero</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C221" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D221" t="str">
         <v/>
       </c>
       <c r="E221" t="str">
-        <v>https://www.prnewswire.com/news-releases/power-metallic-announces-marketing-programs-302863180.html</v>
+        <v>https://www.pr.com/press-release/981317</v>
       </c>
       <c r="F221" t="str">
-        <v>In support of the upcoming MRE (Mineral Resource Estimate) announcement and the subsequent PEA (Preliminary Economic Assessment) Power Metallic has committed to a number of marketing arrangements to communicate its investment opportunity to investors. TORONTO, Aug. 28, 2026 /PRNewswire/...</v>
+        <v>Earl Byrd has completed a new book, "The Reckoning of a Superhero" that weaves together an enchanting premise with historical richness. By day, the protagonist remains an unassuming plush companion; by night, he becomes a magnificent defender standing seven feet tall. This dual nature creates a captivating framework for exploring courage, purpose, and the extraordinary potential hidden within the ordinary. As [PR.com]</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>PROCEPT BioRobotics Corporation Securities Fraud Class Action Result of Undisclosed Inventory Issues and approximately 18% Stock Decline - Investors may Contact Lewis Kahn, Esq, at Kahn Swick &amp; Foti, LLC</v>
+        <v>Recent Release, "Un Milagro en mi Educación," from Christian Faith Publishing Author Esther Gómez, Explores Pathways to Academic Success for Hispanic Students</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C222" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR.com</v>
       </c>
       <c r="D222" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E222" t="str">
-        <v>https://www.newsfilecorp.com/release/312010/PROCEPT-BioRobotics-Corporation-Securities-Fraud-Class-Action-Result-of-Undisclosed-Inventory-Issues-and-approximately-18-Stock-Decline-Investors-may-Contact-Lewis-Kahn-Esq-at-Kahn-Swick-Foti-LLC</v>
+        <v>https://www.pr.com/press-release/981312</v>
       </c>
       <c r="F222" t="str">
-        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 28, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., remind investors with substantial losses that they have until September 22, 2026 to file lead plaintiff applications in a securities class action lawsuit against PROCEPT BioRobotics Corporation ("Procept" or the "Company")  (NASDAQ: PRCT), if they purchased the Company's shares between February 28, 2024 and...</v>
+        <v>Esther Gómez has completed a new book, "Un Milagro en mi Educación," that addresses a critical challenge facing students from Spanish-speaking countries: the difficulty of thriving within the American educational framework. Drawing on extensive research, Gómez recognizes that Hispanic students face distinctive obstacles when integrating into English-language institutions. Rather than [PR.com]</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>ILS Becomes 'Foundational Reinsurance Capital' as Sector Reaches New Heights: Aon Report</v>
+        <v>Recent Release, "WHY Me, Lord? Why Not YOU?" from Christian Faith Publishing Author Annette Chesson, Explores How Divine Grace Transforms Failure Into Redemption</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C223" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D223" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E223" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359680</v>
+        <v>https://www.pr.com/press-release/981319</v>
       </c>
       <c r="F223" t="str">
-        <v>Aon plc (NYSE: AON), a leading global professional services firm, today published the 20 th edition of its Insurance-Linked Securities (ILS) Annual Report &amp;#8211; August 2026 , which found that alternative capital reached a record $144.5 billion, representing an annual growth rate of approximately 8.3% over the past five years. - - Analysing ILS market activity during the 12-months ending June 30, 2026, the Aon Securities report found catastrophe bond issuance reached $24.9 billion, the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359680</v>
+        <v>Annette Chesson has completed a new book, "WHY Me, Lord? Why Not YOU?" that traces her spiritual journey from shame and brokenness toward healing and hope. Through candid reflection, she reveals how decades of heartache, marked by profound loss, abuse, and disappointment, became the foundation for understanding God's unrelenting mercy. This deeply personal account examines the pivotal moments when Chesson [PR.com]</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Primoris Services Corporation Notice of September 21, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp; Foti, LLC, Before Application Deadline</v>
+        <v>Samsung Presents ‘Design Is an Act of Love’ at Seoul Design Week 2026</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C224" t="str">
-        <v>mlpr-newsfile</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D224" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E224" t="str">
-        <v>https://www.newsfilecorp.com/release/312008/Primoris-Services-Corporation-Notice-of-September-21-2026-Application-Deadline-for-Class-Action-Lawsuit-Contact-Lewis-Kahn-Esq.-at-Kahn-Swick-Foti-LLC-Before-Application-Deadline</v>
+        <v>https://news.samsung.com/global/samsung-presents-design-is-an-act-of-love-at-seoul-design-week-2026</v>
       </c>
       <c r="F224" t="str">
-        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 28, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Primoris Services Corporation ("Primoris" or the "Company") (NYSE: PRIM) of a class action securities lawsuit.CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors of Primoris Services who were adversely affected if they purchased the Company's shares between...</v>
+        <v>Samsung Electronics today announced that it is presenting its “Design is an Act of Love” exhibition at Seoul Design Week 2026, taking place in Seoul, Korea. The exhibition features 14 artworks inspired by Samsung products, displayed on the 2026 OLED TVs (model: S95H) fitted with frames customized for each work. Building on the theme of […]</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>Flotek Industries, Inc. (FTK) Lawsuit - Investors Urged to Contact ...</v>
+        <v>MetaTech AP Unveils 2027 Growth Strategy, Partners with Zheng Yang Biomedical to Build a Regenerative Medicine Supply Chain</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C225" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D225" t="str">
         <v>Finance</v>
       </c>
       <c r="E225" t="str">
-        <v>https://pr-inside.com/flotek-industries-inc-ftk-lawsuit-investors-urged-to-contact-r5217277.htm</v>
+        <v>https://www.prnewswire.com/news-releases/metatech-ap-unveils-2027-growth-strategy-partners-with-zheng-yang-biomedical-to-build-a-regenerative-medicine-supply-chain-302909901.html</v>
       </c>
       <c r="F225" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>TAIPEI, Oct. 15, 2026 /PRNewswire/ -- MetaTech AP Inc. (TPEx: 3224) held its investor conference today, presenting its 2026 operating performance and strategic outlook for 2027. Revenue for the first nine months of 2026 reached NT$1.391 billion, representing 21% year-over-year growth....</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Pomerantz LLP Advises of Securities Class Action Involving Flotek Industries, ...</v>
+        <v>WuXi XDC Named the Winner of "Best CDMO" for the Fourth Consecutive Year and the Winner of "Best CRO" for the Second Consecutive Year</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C226" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D226" t="str">
         <v>Finance</v>
       </c>
       <c r="E226" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-flotek-industries-r5217276.htm</v>
+        <v>https://www.prnewswire.com/news-releases/wuxi-xdc-named-the-winner-of-best-cdmo-for-the-fourth-consecutive-year-and-the-winner-of-best-cro-for-the-second-consecutive-year-302909896.html</v>
       </c>
       <c r="F226" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Flotek Industries, Inc. ("Flotek" or the "Company") (NYSE:FTK). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Flotek and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 26, 2026, to ask the Court ..</v>
+        <v>SHANGHAI and SAN DIEGO, Oct. 15, 2026 /PRNewswire/ -- WuXi XDC Cayman Inc. ("WuXi XDC", stock code: 2268.HK), a leading global Contract Research, Development and Manufacturing Organization (CRDMO) focused on the bioconjugate industry, today announced that it has been named the winner of...</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Against AEVEX Corp. ...</v>
+        <v>Carbon Fiber Market in North America: How GM, Ford and Tesla Are Pulling Demand</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C227" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D227" t="str">
-        <v>Finance</v>
+        <v>Automotive</v>
       </c>
       <c r="E227" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-against-aevex-corp-r5217274.htm</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776909</v>
       </c>
       <c r="F227" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against AEVEX Corp. ("Aevex" or the "Company") (NYSE:AVEX). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Aevex and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
+        <v>The carbon fiber market was valued at USD 6.4 billion in 2025 and is estimated at USD 7.1 billion in 2026. Grand View Research projects [read full press release...]</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Involving Taboola.com ...</v>
+        <v>International Documentary "The Long March: A Road without End" Premieres Online</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C228" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D228" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E228" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-involving-taboola-com-r5217273.htm</v>
+        <v>https://www.prnewswire.com/news-releases/international-documentary-the-long-march-a-road-without-end-premieres-online-302909892.html</v>
       </c>
       <c r="F228" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
+        <v>BEIJING, Oct. 15, 2026 /PRNewswire/ -- The international communication documentary The Long March: A Road Without End is produced under the guidance of the China International Communications Group (CICG), and jointly produced by the CICG Center for Europe and Asia (China Pictorial...</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Involving GoDaddy ...</v>
+        <v>Get ready for the biggest weekend in livestreaming</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C229" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D229" t="str">
-        <v>Finance</v>
+        <v>Gaming</v>
       </c>
       <c r="E229" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-involving-godaddy-r5217272.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362873</v>
       </c>
       <c r="F229" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE:GDDY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GoDaddy and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
+        <v>We&amp;#39;re so back &amp;#8211; TwitchCon is returning to San Diego this November 13 - 15, 2026! Get ready for three full days of shows, game demos, Meet &amp;amp; Greets, panels, and tons of easter eggs along the way. We&amp;#39;ve got a docket full of interactive experiences you can only catch live at the show, check it out. - - Get first looks at new games, break world records, and launch your DJ career - - The Biggest GRWM Ever: e.l.f. Cosmetics is attempting the e.l.f.ing impossible &amp;#8211; the Guinness World Record f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362873</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Pomerantz LLP Advises of Securities Class Action Against The Simply ...</v>
+        <v>Tax1099 Opens 2026 Pre-Filing for Forms 1099 and W-2 With Its IRIS-Ready ...</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C230" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D230" t="str">
-        <v>Finance</v>
+        <v>SaaS</v>
       </c>
       <c r="E230" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-against-the-simply-r5217270.htm</v>
+        <v>https://pr-inside.com/tax1099-opens-2026-pre-filing-for-forms-1099-and-w-2-with-its-iris-ready-r5233705.htm</v>
       </c>
       <c r="F230" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against The Simply Good Foods Company ("Simply Good Foods" or the "Company") (NASDAQ:SMPL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Simply Good Foods and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October ..</v>
+        <v>(PR-inside.com) With 2026 pre-filing now open, Tax1099 enables businesses, accounting firms, and tax professionals to prepare information returns early while leveraging its IRIS-ready filing capabilities. DALLAS, TX AND FAYETTEVILLE, AR / ACCESS Newswire / October 15, 2026 / Tax1099, a leading IRS-authorized eFiling platform , announced today that businesses and tax professionals can pre-file 1099 and W-2 forms for tax year 2026 directly on the platform. The early opening gives businesses, accounting firms, and tax professionals more time to prepare recipient records, validate taxpayer information, and review returns before the 2027 filing season. With changes to IRS electronic filing systems and reporting requirements ..</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Filing Against HDFC ...</v>
+        <v>Xinhua Silk Road: E China's Linyi Trade City launches int'l sourcing center to foster foreign trade</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C231" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D231" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E231" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-against-hdfc-r5217269.htm</v>
+        <v>https://www.prnewswire.com/news-releases/xinhua-silk-road-e-chinas-linyi-trade-city-launches-intl-sourcing-center-to-foster-foreign-trade-302909889.html</v>
       </c>
       <c r="F231" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against HDFC Bank Limited ("HDFC" or the "Company") (NYSE:HDB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether HDFC and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 13, 2026, to ask the Court ..</v>
+        <v>BEIJING, Oct. 15, 2026 /PRNewswire/ -- Linyi Trade City, a regional commodity hub located in east China's Shandong Province, has recently launched an international sourcing center where foreign purchasers can easily find what they need within just one building. There are currently 324...</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Filing Involving Taboola.com ...</v>
+        <v>Global Times: The world's top trade fair delivers opportunities from China to partners</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C232" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D232" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E232" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-involving-taboola-com-r5217268.htm</v>
+        <v>https://www.prnewswire.com/news-releases/global-times-the-worlds-top-trade-fair-delivers-opportunities-from-china-to-partners-302909887.html</v>
       </c>
       <c r="F232" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
+        <v>BEIJING, Oct. 15, 2026 /PRNewswire/ -- Chinese President Xi Jinping on Wednesday sent a congratulatory letter to the 140th edition of the China Import and Export Fair, also known as the Canton Fair. In his letter, Xi said over the past 70 years since its establishment, the Canton Fair has...</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Filed Against GoDaddy ...</v>
+        <v>Introducing Muse Wonder and Muse Wonder Full: Frontier Models for Agents</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C233" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D233" t="str">
-        <v>Finance</v>
+        <v>SaaS</v>
       </c>
       <c r="E233" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-filed-against-godaddy-r5217267.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362872</v>
       </c>
       <c r="F233" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE:GDDY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GoDaddy and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
+        <v>Takeaways - - - &amp;#8226; Meta is introducing Muse Wonder and Muse Wonder Full, our most capable models to date, built to deliver state-of-the-art performance on personal and professional agentic tasks &amp;#8212; from navigating an insurance claim to making sense of a lease to building a working app. - - &amp;#8226; Muse Wonder is available today for developers and builders through the Meta Model API and Muse Code while Muse Wonder Full is available today for Muse Code subscribers. - - &amp;#8226; Muse Wonder will soon pow... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362872</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>PODD SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>La IA en el sector bancario: el 29 % prefiere tratar temas financieros delicados con una IA, según EOS Group</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C234" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D234" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E234" t="str">
-        <v>https://pr-inside.com/podd-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217266.htm</v>
+        <v>https://www.prnewswire.com/news-releases/la-ia-en-el-sector-bancario-el-29--prefiere-tratar-temas-financieros-delicados-con-una-ia-segun-eos-group-302909882.html</v>
       </c>
       <c r="F234" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Insulet Corporation (NASDAQ:PODD) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Insulet securities between May 21, 2025 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/PODD. Insulet Case Details The ..</v>
+        <v>La IA demuestra su valor en el sector bancario: el 29 % prefiere tratar temas financieros delicados con una IA, según informes de EOS Group El 46 % de los consumidores europeos afirma que la comunicación con su banco ha mejorado gracias a la IA. El 29 % preferiría hablar con una IA, en...</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>Pomerantz LLP Announces The Filing of a Class Action Lawsuit Against ...</v>
+        <v>ModelBest and OpenBMB Launch MiniCPM-V 4.7, Bringing a 35B Multimodal MoE Model to Phones and Tablets With About 3 GB of Memory</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C235" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D235" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Media</v>
       </c>
       <c r="E235" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-lawsuit-against-r5217265.htm</v>
+        <v>https://www.prnewswire.com/news-releases/modelbest-and-openbmb-launch-minicpm-v-4-7--bringing-a-35b-multimodal-moe-model-to-phones-and-tablets-with-about-3-gb-of-memory-302909881.html</v>
       </c>
       <c r="F235" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
+        <v>BEIJING, Oct. 15, 2026 /PRNewswire/ -- ModelBest and the OpenBMB community announced the release of MiniCPM-V 4.7, the latest addition to their open-source on-device multimodal model series. Available in 35B-A3B and 1B versions, the release brings advanced image, document and video...</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Pomerantz LLP Announces Securities Class Action Lawsuit Against Aardvark ...</v>
+        <v>Telecom Services Market Report Highlights: Numbers Every Strategist Should Know</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C236" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D236" t="str">
-        <v>Finance</v>
+        <v>Education</v>
       </c>
       <c r="E236" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-securities-class-action-lawsuit-against-aardvark-r5217264.htm</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776902</v>
       </c>
       <c r="F236" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Aardvark Therapeutics, Inc. ("Aardvark" or the "Company") (NASDAQ:AARD) and certain officers and directors. The class action, filed in the United States District Court for the Southern District of California, and docketed under 26-cv-04643, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired: (a) Aardvark common stock pursuant and/or traceable to the Offering Documents (defined below) issued in connection with the Company's initial public offering conducted ..</v>
+        <v>Global spending on telecom services reached USD 2,095.7 billion in 2025, and the telecom services market is on course to hit USD 3,584.3 billion by [read full press release...]</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Replimune ...</v>
+        <v>GSMA Board Sets Out Global Priorities for the Next Era of Connectivity</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C237" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D237" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E237" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-replimune-r5217263.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362871</v>
       </c>
       <c r="F237" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Replimune Group, Inc. ("Replimune" or the "Company") (NASDAQ:REPL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Replimune and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
+        <v>The GSMA Board met in New Delhi, India to set out priorities for the next era of connectivity. Much has changed since the Board last met in India 10 years ago. India today is a leader in mobile connectivity, with 1.2 billion active connections, 450 million of which are 5G, underpinning India&amp;#39;s growing digital economy. The GSMA Board also had the chance to meet with key government and industry leaders, including the Prime Minister of India, Narendra Modi. - - Globally, mobile technologie... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362871</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Pomerantz LLP Issues Reminder to Investors in Alarum Technologies Ltd. ...</v>
+        <v>Die Rinat-Achmetow-Stiftung unterstützt die ukrainische Oscar-Kampagne für „Traces" und verstärkt die Stimmen der Kriegsüberlebenden.</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C238" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D238" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E238" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-alarum-technologies-ltd-r5217262.htm</v>
+        <v>https://www.prnewswire.com/news-releases/die-rinat-achmetow-stiftung-unterstutzt-die-ukrainische-oscar-kampagne-fur-traces-und-verstarkt-die-stimmen-der-kriegsuberlebenden-302908999.html</v>
       </c>
       <c r="F238" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Alarum Technologies Ltd. ("Alarum" or the "Company") (NASDAQ:ALAR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Alarum and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
+        <v>KYIV, Ukraine, 15. Oktober 2026 /PRNewswire/ -- Die Rinat Akhmetov Stiftung hat ihre Unterstützung für Traces bekannt gegeben, einen ukrainisch-polnischen Dokumentarfilm, der als offizieller ukrainischer Beitrag für die 99. Academy Awards in der Kategorie Bester internationaler Spielfilm...</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Pomerantz LLP Notifies Investors of Class Action Against Smartsheet, ...</v>
+        <v>La Fondation Rinat Akhetov soutient la campagne ukrainienne aux Oscars pour le film « Traces », en amplifiant les voix des survivants de la guerre.</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C239" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D239" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E239" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-against-smartsheet-r5217261.htm</v>
+        <v>https://www.prnewswire.com/news-releases/la-fondation-rinat-akhetov-soutient-la-campagne-ukrainienne-aux-oscars-pour-le-film--traces--en-amplifiant-les-voix-des-survivants-de-la-guerre-302908997.html</v>
       </c>
       <c r="F239" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Smartsheet, Inc. ("Smartsheet" or the "Company") (NYSE:SMAR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Smartsheet and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court to ..</v>
+        <v>KYIV, Ukraine, 15 octobre 2026 /PRNewswire/ -- La Fondation Rinat Akhmetov a annoncé son soutien à Traces,un documentaire ukraino-polonais sélectionné comme candidature officielle de l'Ukraine pour la 99e cérémonie des Oscars dans la catégorie Meilleur long métrage international....</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Against Alibaba ...</v>
+        <v>RINAT AKHMETOV FOUNDATION BACKS UKRAINE'S OSCAR CAMPAIGN FOR "TRACES", AMPLIFYING THE VOICES OF WAR SURVIVORS</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C240" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D240" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E240" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-against-alibaba-r5217259.htm</v>
+        <v>https://www.prnewswire.com/news-releases/rinat-akhmetov-foundation-backs-ukraines-oscar-campaign-for-traces-amplifying-the-voices-of-war-survivors-302908723.html</v>
       </c>
       <c r="F240" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Blaize Holdings, Inc. ("Blaize" or the "Company") (NASDAQ:BZAI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Blaize and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
+        <v>KYIV, Ukraine, Oct. 15, 2026 /PRNewswire/ -- The Rinat Akhmetov Foundation has announced its support for Traces, a Ukrainian-Polish documentary selected as Ukraine's official submission for the 99th Academy Awards in the Best International Feature Film category. The initiative includes a...</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Pomerantz LLP Issues Reminder to Shareholders in Blaize Holdings, Inc. ...</v>
+        <v>TravelingWiki Has Its Highest Ever Engagement Days on Social Media on October 12-13, 2026 at Over Half a Million Views Each Day</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C241" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D241" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E241" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-blaize-holdings-inc-r5217258.htm</v>
+        <v>https://www.prweb.com/releases/travelingwiki-has-its-highest-ever-engagement-days-on-social-media-on-october-12-13-2026-at-over-half-a-million-views-each-day-302909742.html</v>
       </c>
       <c r="F241" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Blaize Holdings, Inc. ("Blaize" or the "Company") (NASDAQ:BZAI). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Blaize and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
+        <v>Following the launch of LocateMoreFriends.com, TravelingWiki's sixth vertical, TravelingWiki Foundation announces Google YouTube data that TravelingWiki Foundation experienced its highest ever views on social media on October 12, 2026 and October 13, 2026, at 531,256 and 513,771 views,...</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against TruGolf ...</v>
+        <v>wisepatientAI Turns Your Medical Records Into Answers You Can Understand</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C242" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D242" t="str">
-        <v>Finance</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E242" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-trugolf-r5217257.htm</v>
+        <v>https://www.prnewswire.com/news-releases/wisepatientai-turns-your-medical-records-into-answers-you-can-understand-302907400.html</v>
       </c>
       <c r="F242" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against TruGolf Holdings, Inc. ("TruGolf" or the "Company") (NASDAQ:TRUG). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether TruGolf and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, to ask the Court ..</v>
-[...2 lines deleted...]
-    <row r="243">
+        <v>New AI capability lets patients ask questions about their own medical history in everyday language and receive answers based on their records. ALBUQUERQUE, N.M., Oct. 15, 2026 /PRNewswire/ -- wisepatientAI today announced the launch of AI-powered search, allowing patients to ask questions...</v>
+      </c>
+    </row>
+    <row r="243" xml:space="preserve">
       <c r="A243" t="str">
-        <v>Pomerantz LLP Issues Reminder to Shareholders in Rackspace Technology, ...</v>
+        <v>Focus Graphite Advances Lac Knife Toward Construction Readiness with Up to C$1.93 Million in Combined Government Infrastructure Support</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C243" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D243" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Energy, Media</v>
       </c>
       <c r="E243" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-rackspace-technology-r5217256.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Rackspace Technology, Inc. ("Rackspace" or the "Company") (NASDAQ:RXT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Rackspace and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, to ask the Court ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/110825/</v>
+      </c>
+      <c r="F243" t="str" xml:space="preserve">
+        <v xml:space="preserve">Ottawa, Ontario, Oct 15, 2026 - (ACN Newswire) - Focus Graphite Inc. (TSXV: FMS) (OTCQB: FCSMF) (FSE: FKC0) ("Focus" or the "Company"), a Canadian developer of high-grade flake graphite deposits and advanced graphite materials for battery, defence, and industrial applications, is pleased to announce the engagement of Construction &amp; Expertise PG ("PG") to advance geotechnical investigations and detailed engineering for the proposed all-season access road to its flagship Lac Knife Graphite Project ("Lac Knife" or the "Project") in Quebec.
+The engagement marks an important step toward construction readiness and forms part of a broader infrastructure initiative supported by up to C$1,932,750 in combined non-dilutive federal and provincial funding. This includes newly approved non-repayable financial assistance of up to C$554,050 from the Societe du Plan Nord ("SPN"), representing 50% of eligible access road planning and development costs under its Northern Infrastructure Fund in Support of the Mining Sector (Enveloppe nordique d'infrastructures en appui au secteur minier), and previously announced support of up to C$1,378,700 from Natural Resources Canada ("NRCan") through its First and Last Mile Fund ("FLMF"). The provincial contribution is dedicated exclusively to the access road, while the federal funding supports pre-construction planning for both the road and the electrical infrastructure required to connect Lac Knife to Hydro-Quebec's power network.
+Together, these complementary investments are helping advance the transportation and energy infrastructure necessary for Lac Knife's development while allowing the Company to preserve capital for its broader project development and advanced materials strategy.
+Advancing Lac Knife's Access Road Toward Construction Readiness
+The proposed all-weather gravel access road will connect the Lac Knife Project site to Highway 389, providing reliable year-round access to support future mine construction, personnel transportation, equipment mobilization and the eventual transportation of graphite concentrate. PG's mandate encompasses geotechnical and geophysical investigations, subsurface characterization, evaluation of construction materials and engineering activities required to advance a construction-ready access road design. Key deliverables will include preliminary and final engineering drawings, technical specifications, a bill of quantities, detailed cost estimates, a construction schedule and tender documents to support future construction planning and procurement.
+The program includes:
+Approximately eleven (11) kilometres of geophysical investigations using seismic refraction and multichannel analysis of surface waves (MASW), including associated data processing, interpretation and technical reporting.
+Approximately sixty (60) geotechnical test pits along the proposed road corridor to characterize subsurface conditions, assess soil and foundation properties, and inform road design requirements.
+Reconnaissance and sampling of potential borrow material sources, supported by laboratory testing of foundation soils and construction materials to evaluate their suitability for road construction.
+Targeted geotechnical drilling at critical locations along the proposed road corridor, where warranted by field investigation results and subject to additional authorization.
+High-resolution drone-based topographic surveys of the proposed road corridor and any revised alignments, to support final engineering design and future construction planning.
+Development of geotechnical profiles, pavement design recommendations and associated technical reporting to support detailed road and drainage engineering.
+The field investigation program has advanced substantially, generating critical technical data to refine engineering designs, optimize construction requirements and support the next phase of project development.
+"Infrastructure is what transforms a mineral resource into a strategic asset," said Dean Hanisch, Chief Executive Officer of Focus Graphite. "With PG advancing the technical work required for our access road, we are translating project planning into tangible steps towards construction readiness. The support of the Governments of Québec and Canada allows us to advance this essential infrastructure while maintaining a disciplined approach to capital allocation and project development."
+The coordinated advancement of road access and grid connection planning is intended to strengthen Lac Knife's development readiness, reduce infrastructure-related uncertainty and establish the technical foundation for future construction.
+"Support from two levels of government for complementary infrastructure initiatives underscores the strategic importance of advancing Lac Knife," said Jason Latkowcer, Vice President, Corporate Development of Focus Graphite. "We are systematically removing barriers to development, reducing risk and strengthening Lac Knife's investment case, while leveraging non-dilutive funding to minimize shareholder dilution."
+Responsible Infrastructure Development
+The Lac Knife Project is located on the Nitassinan, the ancestral lands of the Innu Takuaikan Uashat mak Mani-utenam ("ITUM"). Focus has maintained a collaborative relationship with ITUM since entering into a Pre-Development Agreement in 2014 and continues to advance project planning in collaboration with the community.
+The Company's infrastructure strategy prioritizes the use of existing transportation corridors wherever practical, with the objective of minimizing new environmental disturbance while supporting responsible project development.
+The proposed access road and electrical connection are fundamental components of Lac Knife's long-term development strategy. Together, they are intended to establish reliable year-round access and support the transition toward grid-connected mining and processing operations.
+Lac Knife hosts one of North America's highest-grade natural graphite deposits and serves as the upstream foundation of Focus Graphite's strategy to establish an integrated advanced graphite materials platform serving battery, defence, nuclear energy and advanced manufacturing supply chains.
+Qualified Person
+The technical content disclosed in this news release was reviewed and approved by Richard Pearce, PE, President of Brasil Insight Capital LLC., a consultant to the Company, and a qualified person as defined under National Instrument NI 43-101.
+About Construction &amp; Expertise PG 
+Construction &amp; Expertise PG Inc. (PG) is an integrated engineering, construction and industrial maintenance company serving the mining and industrial sectors across Quebec and Newfoundland and Labrador. Founded in 2006, PG has grown to more than 400 employees, with a permanent engineering office and laboratory in Wabush supporting the surrounding mining region. PG's approach goes beyond traditional consulting and contracting. The company believes successful mining projects are built on strong relationships, trusted partnerships, safe execution and quality work. By bringing engineering, technical services and construction capabilities together under one organization, PG works alongside its clients as a long-term regional partner, from project development and technical investigation through construction and operations.
+For more information on Construction &amp; Expertise PG Inc. please visit https://pgconstruction.ca/en.
+About Focus Graphite Inc.
+Focus Graphite is building an integrated graphite platform to supply the industries shaping the future. Through the development of world-class graphite resources, advanced processing technologies and higher-value advanced materials, the Company is positioning itself to support battery, defence, advanced manufacturing and other strategic industries across North America and allied markets.
+The platform is anchored by the Company's two 100%-owned graphite assets in Quebec. Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits, while Lac Tetepisca is one of the largest identified graphite resources globally. Together with strategic technology partnerships and government-supported innovation initiatives, these assets provide the foundation for a secure, scalable and increasingly integrated graphite supply chain.
+For more information on Focus Graphite Inc. please visit http://www.focusgraphite.com
+LinkedIn: https://www.linkedin.com/company/focus-graphite/
+Facebook: https://www.facebook.com/focusgraphite 
+X: https://x.com/focusgraphite
+Investors Contact: 
+Dean Hanisch 
+CEO, Focus Graphite Inc. 
+dhanisch@focusgraphite.com 
++1 (613) 612-6060
+Jason Latkowcer
+VP Corporate Development
+jlatkowcer@focusgraphite.com
+Cautionary Note Regarding Forward-Looking Statements
+Certain statements contained in this press release constitute forward-looking information. These statements relate to future events or future performance. The use of any of the words "could," "intend," "expect," "believe," "will," "projected," "estimated," and similar expressions, as well as statements relating to matters that are not historical facts, are intended to identify forward-looking information and are based on the Company's current beliefs or assumptions as to the outcome and timing of such future events.
+In particular, this press release contains forward-looking information regarding, among other things: the engagement of Construction &amp; Expertise PG and the anticipated completion of its geotechnical investigations, geophysical surveys, subsurface characterization, engineering studies and detailed road and drainage designs; the anticipated receipt and use of funding from the Société du Plan Nord and Natural Resources Canada's First and Last Mile Fund; and the completion of planning, engineering, environmental studies, route optimization, permitting and design activities associated with the proposed all-season access road and Hydro-Quebec electrical connection.
+Such forward-looking information also includes the advancement of the Lac Knife Graphite Project toward permitting, construction readiness and future development; the anticipated benefits of the proposed access road and related infrastructure planning, including improved year-round access, enhanced project readiness, reduced infrastructure-related development risk and support for future mine construction and operations; and the Company's ongoing collaboration with Innu Takuaikan Uashat mak Mani-utenam (ITUM), including project planning activities and the proposed use of existing transportation corridors wherever practical. Additional forward-looking information includes the Company's ability to satisfy the terms and conditions of applicable funding agreements and obtain the full amount of committed government support; the timing and outcome of regulatory approvals, permitting processes and future development decisions; the Company's ability to secure additional financing, government support, strategic partnerships and offtake arrangements; the future construction, development and operation of the Lac Knife Graphite Project; and the Company's strategy to develop an integrated advanced graphite materials platform serving battery materials, defence, nuclear energy and advanced manufacturing supply chains in North America and allied markets.
+The completion of detailed engineering and final infrastructure designs does not constitute authorization to commence construction, which remains subject to applicable permits, regulatory approvals, financing arrangements and future development decisions. The Company anticipates providing further updates, as appropriate, as the project progresses through subsequent design, permitting, financing and contracting phases.
+Forward-looking statements are subject to known and unknown risks, uncertainties, and other factors that may cause actual results, performance, or achievements to differ materially from those expressed or implied by such statements. These risks and uncertainties include, but are not limited to, risks related to market conditions, regulatory approvals, changes in economic conditions, the ability to raise sufficient funds on acceptable terms or at all, operational risks associated with mineral exploration and development, and other risks detailed from time to time in the Company's public disclosure documents available under its profile on SEDAR+.
+The forward-looking information contained in this release is made as of the date hereof, and the Company is not obligated to update or revise any forward-looking information, whether as a result of new information, future events, or otherwise, except as required by applicable securities laws. Because of the risks, uncertainties, and assumptions contained herein, investors should not place undue reliance on forward-looking information.
+Neither TSX Venture Exchange nor its Regulation Services accepts responsibility for the adequacy or accuracy of this release.
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/319150
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Pomerantz LLP Notifies Investors of Class Action Against iTonic Holdings ...</v>
+        <v>Firefox partners with Anschutz Entertainment Group at the Uber Arena and Uber Eats Music Hall in Berlin</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C244" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D244" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E244" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-against-itonic-holdings-r5217255.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362870</v>
       </c>
       <c r="F244" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against iTonic Holdings Ltd (f/k/a Pheton Holdings Ltd) ("Pheton" or the "Company") (NASDAQ:ITOC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Pheton and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 28, 2026, ..</v>
+        <v>Firefox is teaming up with AEG and taking to the main stage at Berlin&amp;#39;s biggest and best indoor arenas. Starting this October, as the indoor music scene heats up and the basketball and ice hockey seasons are in full swing, fans flocking to the Uber Arena, Uber Eats Music Hall, and Uber Platz will see Firefox highly visible around the venue. They may even bump into our very own mascot, Kit, who will be on hand to help them skip the main queues courtesy of Firefox. - - We know that the expe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362870</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Pomerantz LLP Moves Forward with Class Action Litigation Against Datavault ...</v>
+        <v>What's shaping the holiday season on TikTok Shop</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C245" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D245" t="str">
-        <v>Finance, AI</v>
+        <v>Media</v>
       </c>
       <c r="E245" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-moves-forward-with-class-action-litigation-against-datavault-r5217253.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362869</v>
       </c>
       <c r="F245" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
+        <v>TikTok Shop is where holiday shopping lists get inspired and shopped. - - Black Friday and Cyber Monday return to TikTok Shop from November 11 to November 30, bringing shoppers, brands, and creators together for one of the year&amp;#39;s biggest shopping moments. - - Holiday planning and inspiration are already happening on TikTok: #holidayshopping content rose 263% in September (compared to the month prior) reflecting how users are looking for ideas for what to buy, gift, wear, cook, and experience... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362869</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Wise ...</v>
+        <v>SWC Spotlights neXus During America's Safe Schools Week</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C246" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D246" t="str">
-        <v>Finance</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E246" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-wise-r5217252.htm</v>
+        <v>https://www.prnewswire.com/news-releases/swc-spotlights-nexus-during-americas-safe-schools-week-302908371.html</v>
       </c>
       <c r="F246" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Wise Group plc ("Wise" or the "Company") (NASDAQ:WSE). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Wise and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 29, 2026, to ask the Court ..</v>
+        <v>NEWBURGH, Ind., Oct. 15, 2026 /PRNewswire/ -- In recognition of America's Safe Schools Week (October 19-23, 2026), South Western Communications (SWC) is highlighting neXus, a platform that streamlines school safety by integrating fragmented security systems into a single interface for...</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Pomerantz LLP Notifies Investors of Class Action Against Pentair plc ...</v>
+        <v>Why X9e Pro? The X Series Pushes Beyond Durability into a New "Pro" Era</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C247" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D247" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E247" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-against-pentair-plc-r5217251.htm</v>
+        <v>https://www.prnewswire.com/news-releases/why-x9e-pro-the-x-series-pushes-beyond-durability-into-a-new-pro-era-302909868.html</v>
       </c>
       <c r="F247" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Pentair plc ("Pentair" or the "Company") (NYSE:PNR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Pentair and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 2, 2026, to ask the Court to ..</v>
+        <v>DUBAI, UAE, Oct. 15, 2026 /PRNewswire/ -- The HONOR X Series has built its reputation by pushing the limits of smartphones in its category. Across generations, durability became a defining characteristic, evolving from stronger displays and improved drop resistance into protection against...</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Pomerantz LLP Issues Important Reminder to PROCEPT BioRobotics Corporation ...</v>
+        <v>Gorenje G800: The Oven That Lets You Actually Enjoy Life</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C248" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D248" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E248" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-procept-biorobotics-corporation-r5217250.htm</v>
+        <v>https://www.prnewswire.com/news-releases/gorenje-g800-the-oven-that-lets-you-actually-enjoy-life-302909852.html</v>
       </c>
       <c r="F248" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against PROCEPT BioRobotics Corporation ("Procept" or the "Company") (NASDAQ:PRCT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Procept and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 22, 2026, to ask the Court ..</v>
+        <v/>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>Pomerantz LLP Issues Important Reminder to EquipmentShare.com Inc. ...</v>
+        <v>Control Risks appoints Chris Holt MBE Global Head of Advisory and Risk Consulting</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C249" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D249" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E249" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-equipmentshare-com-inc-r5217248.htm</v>
+        <v>https://www.prnewswire.com/news-releases/control-risks-appoints-chris-holt-mbe-global-head-of-advisory-and-risk-consulting-302909785.html</v>
       </c>
       <c r="F249" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against EquipmentShare.com Inc. ("EquipmentShare" or the "Company") (NASDAQ:EQPT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether EquipmentShare and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 21, 2026, to ask the Court to ..</v>
+        <v/>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Securities Class Action Against ...</v>
+        <v>Best Design Software for Apparel and Sign Makers (2026): CorelDRAW September Update's New AI Vector Tools Highlighted by Better Business Advice</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C250" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D250" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E250" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-securities-class-action-against-r5217247.htm</v>
+        <v>https://www.prnewswire.com/news-releases/best-design-software-for-apparel-and-sign-makers-2026-coreldraw-september-updates-new-ai-vector-tools-highlighted-by-better-business-advice-302909568.html</v>
       </c>
       <c r="F250" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Hertz Global Holdings, Inc. ("Hertz" or the "Company") (NASDAQ:HTZ). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Hertz and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 22, 2026, to ask the ..</v>
+        <v/>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>Pomerantz LLP Launches Class Action Lawsuit Against Microvast Holdings, ...</v>
+        <v>FROM PICKLEBALL TO THE PADDOCK: VISTAJET BRINGS MEMBERS CLOSER TO SPORT'S BIGGEST ICONS</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C251" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D251" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E251" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-launches-class-action-lawsuit-against-microvast-holdings-r5217244.htm</v>
+        <v>https://www.prnewswire.com/news-releases/from-pickleball-to-the-paddock-vistajet-brings-members-closer-to-sports-biggest-icons-302909088.html</v>
       </c>
       <c r="F251" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Microvast Holdings, Inc. ("Microvast" or the "Company") (NASDAQ:MVST) and certain officers. The class action, filed in the United States District Court for the Southern District of Texas, Houston Division, and docketed under 26-cv-05804, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Microvast securities between April 1, 2025 and March 16, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
+        <v/>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Class Action Lawsuit Reminder from Pomerantz LLP for Investors of Planet ...</v>
+        <v>Roxus® ED Nasal Spray Now Available in the U.S.: Peak Blood Levels in About 10 Minutes, Not an Hour</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C252" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D252" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E252" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-reminder-from-pomerantz-llp-for-investors-of-planet-r5217242.htm</v>
+        <v>https://www.prnewswire.com/news-releases/roxus-ed-nasal-spray-now-available-in-the-us-peak-blood-levels-in-about-10-minutes-not-an-hour-302909282.html</v>
       </c>
       <c r="F252" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Planet Fitness, Inc. ("Planet Fitness" or the "Company") (NYSE:PLNT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Planet Fitness and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until September 14, 2026, to ask ..</v>
+        <v/>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>AsiaBaseMetals Adopts Semi-Annual Reporting</v>
+        <v>TAL Education Group to Announce Second Quarter of Fiscal Year 2027 Financial Results on October 29, 2026</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C253" t="str">
-        <v>mlpr-newsfile</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D253" t="str">
-        <v/>
+        <v>Education</v>
       </c>
       <c r="E253" t="str">
-        <v>https://www.newsfilecorp.com/release/312014/AsiaBaseMetals-Adopts-SemiAnnual-Reporting</v>
+        <v>https://www.prnewswire.com/news-releases/tal-education-group-to-announce-second-quarter-of-fiscal-year-2027-financial-results-on-october-29-2026-302909753.html</v>
       </c>
       <c r="F253" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - AsiaBaseMetals Inc. (TSXV: ABZ) ("AsiaBaseMetals" or the "Company") announces that it has elected to rely on the exemptions provided in CSA Coordinated Blanket Order 51-933 - Exemption to Permit Semi-Annual Reporting for Certain Venture Issuers.Accordingly, the Company will no longer file interim financial reports and related management's discussion and analysis ("MD&amp;A") for the first and third quarter interim periods as required...</v>
+        <v/>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>iScreen Introduces Interactive Digital Pet Experience for iPhone Customization</v>
+        <v>Blue Lagoon Records Its First Finalized Gold And Silver Production ...</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C254" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D254" t="str">
         <v/>
       </c>
       <c r="E254" t="str">
-        <v>https://www.prnewswire.com/news-releases/iscreen-introduces-interactive-digital-pet-experience-for-iphone-customization-302859973.html</v>
+        <v>https://pr-inside.com/blue-lagoon-records-its-first-finalized-gold-and-silver-production-r5233704.htm</v>
       </c>
       <c r="F254" t="str">
-        <v>New experience brings an original digital companion, customizable widgets, and stickers to personalized iPhone Home Screens LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- iScreen, a mobile customization app for iOS and Android, today introduced a new interactive digital pet experience...</v>
+        <v>(PR-inside.com) First finalized concentrate production yielded 992 ounces of gold and 4,181 ounces of silver; Over CDN $16 million received in provisional payments to date VANCOUVER, BC / ACCESS Newswire / October 15, 2026 / Blue Lagoon Resources Inc. (CSE:BLLG)(FSE:7BL)(OTCQB:BLAGF) reports continued gold and silver production and mineral processing from its 100% owned Dome Mountain Gold and Silver Mine near Smithers, British Columbia. Mining and Milling Update From mid-November 2025 through September 30, 2026, Blue Lagoon transported 21,400 tonnes of mineralized material from Dome Mountain to Nicola Mining Inc.'s milling facility near Merritt, British Columbia. Approximately 17,400 tonnes have been processed to date, with ..</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Kaplan Fox Alerts Hyliion Holdings Corp. (HYLN) Investors to a Securities Class Action Deadline on October 27, 2026</v>
+        <v>EdenDx Assay Validated as Supportive Endometrial Cancer Triage Tool ...</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C255" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D255" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E255" t="str">
-        <v>https://www.newsfilecorp.com/release/312002/Kaplan-Fox-Alerts-Hyliion-Holdings-Corp.-HYLN-Investors-to-a-Securities-Class-Action-Deadline-on-October-27-2026</v>
+        <v>https://pr-inside.com/edendx-assay-validated-as-supportive-endometrial-cancer-triage-tool-r5233703.htm</v>
       </c>
       <c r="F255" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Hyliion Holdings Corp. ("Hyliion" or the "Company") (NYSE American: HYLN) on behalf of investors that purchased or otherwise acquired Hyliion securities between May 12, 2026 and June 23, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Hyliion and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
+        <v>(PR-inside.com) ORANGE, CA / ACCESS Newswire / October 15, 2026 / Unlike most cancers, endometrial cancer is rising in incidence and mortality in the U.S., yet there is no population screening program or FDA-cleared noninvasive test to identify it early. Today, Gnosis , a CLIA- and CAP-accredited clinical laboratory, announced a peer-reviewed study in Gynecologic Oncology Reports providing early evidence that the biomarkers behind EdenDx , previously studied predominantly in Asian populations, perform in a cohort including U.S. patients. In cervical cytology specimens collected like a liquid-based Pap test, EdenDx demonstrated 96.8% specificity, which compares favorably with transvaginal ultrasound. In endometrial ..</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>TrustBIX Inc. Announces June 30, 2026 Third Quarter Financial Results</v>
+        <v>After 20 Years, AdVenture Games Is Reintroducing Team Building as an Experience Worth Remembering</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C256" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRWeb</v>
       </c>
       <c r="D256" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E256" t="str">
-        <v>https://www.newsfilecorp.com/release/311979/TrustBIX-Inc.-Announces-June-30-2026-Third-Quarter-Financial-Results</v>
+        <v>https://www.prweb.com/releases/after-20-years-adventure-games-is-reintroducing-team-building-as-an-experience-worth-remembering-302908969.html</v>
       </c>
       <c r="F256" t="str">
-        <v>Edmonton, Alberta--(Newsfile Corp. - August 28, 2026) - TrustBIX Inc. (TSXV: TBIX) ("TrustBIX" or the "Company") announced today financial results for the third quarter ended June 30, 2026, and the related Management's Discussion and Analysis ("MD&amp;A"). President and CEO Hubert Lau commented: "During Q3, we focused on evaluating strategic acquisitions that are complementary to our existing operations. The completion of the Zen Cyber acquisition on August 4, 2026 marks an important milestone in...</v>
+        <v>Celebrating 20 years in business, AdVenture Games is expanding its immersive team-building experiences to help modern workplaces connect. Its new in-room SpyGame brings actors, clues and collaborative challenges into meeting spaces, while Whodunit Mystery turns networking into a shared...</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>HBO Max Unveils The Official Trailer And Key Art For HBO Original Series PAOLO, Streaming September 25</v>
+        <v>Arizona Eagle Mining Corp. Announces Appointment of Ben Somps as Vice President, Exploration</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C257" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D257" t="str">
-        <v>Media</v>
+        <v/>
       </c>
       <c r="E257" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359679</v>
+        <v>https://www.newsfilecorp.com/release/319117/Arizona-Eagle-Mining-Corp.-Announces-Appointment-of-Ben-Somps-as-Vice-President-Exploration</v>
       </c>
       <c r="F257" t="str">
-        <v>Synopsis: Paolo lives a simple yet fulfilling life in a small provincial town, moving pianos by day and planning a wedding with his fianc�e Winnie in his spare time. After a chance encounter, Paolo finds himself attending a campaign event for his former classmate T�ophane Tolbiac, an ambitious and magnetic local politician on the rise. But what begins as a commitment to T�ophane&amp;#39;s campaign soon spirals as Paolo&amp;#39;s world is upended by his all-consuming desire to be part of the hopeful mayo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359679</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 15, 2026) - Arizona Eagle Mining Corp. (TSXV: AZEM) (OTCQB: AZEMF) (the "Company" or "Arizona Eagle") is pleased to announce the appointment of Ben Somps as Vice President, Exploration of the Company, effective October 14, 2026. Mr. Somps will also serve as the Company's Qualified Person within the meaning of National Instrument 43-101 - Standards of Disclosure for Mineral Projects ("NI 43-101").Mr. Somps will replace Clyde Smith, PhD, who has served...</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Inter Miami CF Reaches Agreement with Cristian “Kily” Gonz�lez as New Head Coach</v>
+        <v>BingX EU erhält MiCAR-Lizenz und treibt damit regulierte Kryptodienste in ganz Europa voran</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C258" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D258" t="str">
         <v/>
       </c>
       <c r="E258" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359678</v>
+        <v>https://www.prnewswire.com/news-releases/bingx-eu-erhalt-micar-lizenz-und-treibt-damit-regulierte-kryptodienste-in-ganz-europa-voran-302909850.html</v>
       </c>
       <c r="F258" t="str">
-        <v>Inter Miami CF announced today that it has reached an agreement with Cristian Alberto &amp;#8220;Kily&amp;#8221; Gonz�lez to become the Club&amp;#39;s new First Team head coach. Gonz�lez will officially assume his duties once he receives the corresponding work permits. - - Guillermo Hoyos will provisionally continue in charge of the team until the arrival of the new head coach and his coaching staff. Inter Miami would like to especially highlight and thank Hoyos for his commitment and full dedication to the Club, de... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359678</v>
+        <v>WIEN, 15. Oktober 2026 /PRNewswire/ -- BingX EU (MEGE zweite GmbH) hat von der österreichischen Finanzmarktaufsicht (FMA) die Lizenz gemäß der Verordnung über Märkte für Krypto-Vermögenswerte (MiCA oder MiCAR) erhalten, die es der Plattform ermöglicht, vorbehaltlich der laufenden...</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>PLAB Deadline: PLAB Investors with Losses in Excess of $100K Have Opportunity to Lead Photronics, Inc. Securities Fraud Lawsuit</v>
+        <v>Kunstig intelligens viser sit værd i banksektoren: 29 procent ville foretrække at tale med AI om følsomme emner</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C259" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D259" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E259" t="str">
-        <v>https://www.prnewswire.com/news-releases/plab-deadline-plab-investors-with-losses-in-excess-of-100k-have-opportunity-to-lead-photronics-inc-securities-fraud-lawsuit-302861634.html</v>
+        <v>https://www.prnewswire.com/news-releases/kunstig-intelligens-viser-sit-vaerd-i-banksektoren-29-procent-ville-foretraekke-at-tale-med-ai-om-folsomme-emner-302909847.html</v>
       </c>
       <c r="F259" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Photronics, Inc. (NASDAQ: PLAB) between December 10, 2025 and May 27, 2026, inclusive (the "Class Period"), of the important September 4, 2026 lead plaintiff...</v>
+        <v>46 procent af de europæiske forbrugere bekræfter, at kommunikationen med banken er blevet bedre takket være AI 29 procent ville ved følsomme økonomiske emner foretrække at tale med AI frem for et menneske 61 procent ønsker proaktive advarsler fra AI om risikoen for overtræk på kontoen...</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Cohen &amp;amp; Steers Infrastructure Fund, Inc. (UTF) Notification of Sources of Distribution Under Section 19(a)</v>
+        <v>Huawei Proposes Next Generation OTN for AIDC-Centric All-Optical Network</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C260" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D260" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E260" t="str">
-        <v>https://www.prnewswire.com/news-releases/cohen--steers-infrastructure-fund-inc-utf-notification-of-sources-of-distribution-under-section-19a-302863177.html</v>
+        <v>https://www.prnewswire.com/news-releases/huawei-proposes-next-generation-otn-for-aidc-centric-all-optical-network-302909845.html</v>
       </c>
       <c r="F260" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- This press release provides shareholders of Cohen &amp; Steers Infrastructure Fund, Inc. (NYSE: UTF) (the "Fund") with information regarding the sources of the distribution to be paid on August 31, 2026 and cumulative distributions paid fiscal...</v>
+        <v>VIENNA, Oct. 15, 2026 /PRNewswire/ -- During NetworkX 2026, Huawei shared its vision for building the "LIGHTS" All-Optical Network at the Optical Transport Innovation Summit. Huawei outlined three waves of AI-driven opportunities for operators and explained how an AIDC-centric all-optical...</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Cohen &amp;amp; Steers Closed-End Opportunity Fund, Inc. (FOF) Notification of Sources of Distribution Under Section 19(a)</v>
+        <v>Sheffield Chamber Orchestra announces its 2026–27 concert season</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C261" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D261" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E261" t="str">
-        <v>https://www.prnewswire.com/news-releases/cohen--steers-closed-end-opportunity-fund-inc-fof-notification-of-sources-of-distribution-under-section-19a-302863176.html</v>
+        <v>https://pressat.co.uk/releases/sheffield-chamber-orchestra-announces-its-2026-27-concert-season-45cc8739c476444d3d36fb69ca174117/</v>
       </c>
       <c r="F261" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- This press release provides shareholders of Cohen &amp; Steers Closed-End Opportunity Fund, Inc. (NYSE: FOF) (the "Fund") with information regarding the sources of the distribution to be paid on August 31, 2026 and cumulative distributions paid fiscal...</v>
+        <v>Thursday 15 October, 2026 A season of discovery, outstanding musicianship and the next generation of musical talent Sheffield Chamber Orchestra is delighted to announce its 2026–27 concert season — a varied programme of live orchestral music bringing together much-loved masterpieces, fascinating lesser-known works and some of the most exciting musical talent in the region. Following our landmark 75th anniversary year, the new season continues SCO’s commitment to bringing ambitious, engaging classical music to audiences across Sheffield. From Romantic symphonies and Baroque brilliance to music by composers whose work deserves to be heard more widely, each concert offers something to discover. “Our new season reflects what we love about Sheffield Chamber Orchestra: great music, played with e</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>PRIVYER Expands 24/7 Executive Chauffeur Service Across South Florida</v>
+        <v>Profesionales del turismo y del sector empresarial de Croacia y Serbia refuerzan sus alianzas en Zagreb de cara a EXPO 2027 Belgrado</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C262" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D262" t="str">
         <v/>
       </c>
       <c r="E262" t="str">
-        <v>https://pressreleasenews.org/pressroom/privyer-expands-24-7-executive-chauffeur-service-across-south-florida</v>
+        <v>https://www.prnewswire.com/news-releases/profesionales-del-turismo-y-del-sector-empresarial-de-croacia-y-serbia-refuerzan-sus-alianzas-en-zagreb-de-cara-a-expo-2027-belgrado-302909836.html</v>
       </c>
       <c r="F262" t="str">
-        <v>PRIVYER broadens access to professional chauffeur, airport transfer and corporate transportation services throughout Miami, Fort Lauderdale, West Palm Beach and surrounding South Florida communities.</v>
+        <v>ZAGREB, Croacia, 15 de octubre de 2026 /PRNewswire/ -- Profesionales del turismo y del sector empresarial de Croacia y Serbia se reunieron ayer en el evento «Visit Expo B2B Networking» en Zagreb para explorar oportunidades de negocio de cara a EXPO 2027 Belgrado, la primera Exposición...</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>ROSEN, NATIONAL TRIAL COUNSEL, Encourages Alibaba Group Holding Limited ...</v>
+        <v>Les professionnels croates et serbes du tourisme et de l'économie renforcent leurs partenariats à Zagreb avant l'EXPO 2027 Belgrade</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C263" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D263" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E263" t="str">
-        <v>https://pr-inside.com/rosen-national-trial-counsel-encourages-alibaba-group-holding-limited-r5217234.htm</v>
+        <v>https://www.prnewswire.com/news-releases/les-professionnels-croates-et-serbes-du-tourisme-et-de-leconomie-renforcent-leurs-partenariats-a-zagreb-avant-lexpo-2027-belgrade-302909830.html</v>
       </c>
       <c r="F263" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alibaba Group Holding Limited (NYSE:BABA) between June 26, 2025 and June 24, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you purchased Alibaba securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To ..</v>
+        <v>ZAGREB, Croatie, 15 octobre 2026 /PRNewswire/ -- Des professionnels croates et serbes du tourisme et de l'économie se sont réunis hier à Zagreb, à l'occasion de l'événement « Visit Expo B2B Networking » pour explorer les opportunités d'affaires liées à l'EXPO 2027 Belgrade, première...</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Global Times: What does China’s 4.7 percent growth in the first half of 2026 mean?</v>
+        <v>Croatian and Serbian tourism and business professionals strengthen partnerships at Zagreb event ahead of EXPO 2027 Belgrade</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C264" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D264" t="str">
         <v/>
       </c>
       <c r="E264" t="str">
-        <v>https://pressreleasenews.org/pressroom/global-times-what-does-chinas-4-7-percent-growth-in-the-first-half-of-2026-mean</v>
+        <v>https://www.prnewswire.com/news-releases/croatian-and-serbian-tourism-and-business-professionals-strengthen-partnerships-at-zagreb-event-ahead-of-expo-2027-belgrade-302909827.html</v>
       </c>
       <c r="F264" t="str">
-        <v/>
+        <v>ZAGREB, Croatia, Oct. 15, 2026 /PRNewswire/ -- Croatian and Serbian tourism and business professionals came together yesterday at the "Visit Expo B2B Networking" event in Zagreb to explore concrete business opportunities ahead of EXPO 2027 Belgrade, the first Specialised Expo in the...</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Global Times: Driving high-quality development to achieve long-term stability and progress</v>
+        <v>Electric Powertrain Market Trends Accelerating Vehicle Electrification</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C265" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D265" t="str">
-        <v/>
+        <v>Automotive</v>
       </c>
       <c r="E265" t="str">
-        <v>https://pressreleasenews.org/pressroom/global-times-driving-high-quality-development-to-achieve-long-term-stability-and-progress</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776895</v>
       </c>
       <c r="F265" t="str">
-        <v/>
+        <v>The global electric powertrain market was valued at USD 121.7 billion in 2025 and is projected to increase from USD 139.5 billion in 2026 to [read full press release...]</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>ALLATRA Global Research Center Presents the Inaugural Issue of ALLATRA Natural Science Review</v>
+        <v>Bank of America veröffentlicht Finanzergebnisse für das dritte Quartal 2026</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C266" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D266" t="str">
         <v/>
       </c>
       <c r="E266" t="str">
-        <v>https://pressreleasenews.org/pressroom/allatra-global-research-center-presents-the-inaugural-issue-of-allatra-natural-science-review</v>
+        <v>https://www.prnewswire.com/news-releases/bank-of-america-veroffentlicht-finanzergebnisse-fur-das-dritte-quartal-2026-302909824.html</v>
       </c>
       <c r="F266" t="str">
-        <v/>
+        <v>CHARLOTTE, North Carolina, 15. Oktober 2026 /PRNewswire/ -- Die Bank of America hat heute ihre Finanzergebnisse für das dritte Quartal 2026 veröffentlicht. Die Pressemitteilung, die ergänzenden Unterlagen und die Investorenpräsentation sind auf...</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>Robbins LLP Urges AARD Stockholders Who Lost Money Investing in Aardvark Therapeutics, Inc. to Contact the Firm for Information About Leading the Class Action</v>
+        <v>BingX EU obtiene la licencia MiCAR, ofreciendo servicios cripto regulados en todo Europa</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C267" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D267" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E267" t="str">
-        <v>https://www.prnewswire.com/news-releases/robbins-llp-urges-aard-stockholders-who-lost-money-investing-in-aardvark-therapeutics-inc-to-contact-the-firm-for-information-about-leading-the-class-action-302863120.html</v>
+        <v>https://www.prnewswire.com/news-releases/bingx-eu-obtiene-la-licencia-micar-ofreciendo-servicios-cripto-regulados-en-todo-europa-302909816.html</v>
       </c>
       <c r="F267" t="str">
-        <v>SAN DIEGO, Aug. 28, 2026 /PRNewswire/ -- Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired Aardvark Therapeutics, Inc. (NASDAQ: AARD) (a) common stock pursuant to the Company's...</v>
+        <v>VIENA, 15 de octubre de 2026 /PRNewswire/ -- BingX EU(MEGE zweite GmbH) ha obtenido la licencia conforme al reglamento de mercados de criptoactivos (MiCA o MiCAR, por sus siglas en inglés) de la Autoridad de los Mercados Financieros de Austria (FMA), lo que permitirá a la plataforma...</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Independent Leadership Council Groups Surpass $10 Million in Funding</v>
+        <v>AI proves its worth in banking - 29 percent would rather talk to AI about sensitive money matters: EOS Group Reports</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C268" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D268" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E268" t="str">
-        <v>https://www.prnewswire.com/news-releases/independent-leadership-council-groups-surpass-10-million-in-funding-302863175.html</v>
+        <v>https://www.prnewswire.com/news-releases/ai-proves-its-worth-in-banking--29-percent-would-rather-talk-to-ai-about-sensitive-money-matters-eos-group-reports-302909812.html</v>
       </c>
       <c r="F268" t="str">
-        <v>WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- The Independent Leadership Council (ILC), a national organization co-founded by Heather Manchin, Adam Brandon and Seth Cohen to support independent leaders in Congress, along with its related PAC, announced today that it has raised more than $10...</v>
+        <v>46 percent of European consumers report improved communication with their bank through AI. 29 percent would prefer speaking with AI rather than a human when discussing sensitive financial topics. 61 percent want proactive AI alerts to warn of potential account overdrafts. HAMBURG,...</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Television Host and Author Ina Garten Launches Weekly Show, 'Happy Hour With Ina Garten,' With Vox Media</v>
+        <v>Jinhua's Shangshan Culture Exhibition Opens in Harare "DAWN-LIT RICE SOURCE GLOWING MOUNTAINS AND RIVERS" brings China's ancient rice-farming heritage to Zimbabwe</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C269" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D269" t="str">
-        <v>Media</v>
+        <v/>
       </c>
       <c r="E269" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359676</v>
+        <v>https://www.prnewswire.com/news-releases/jinhuas-shangshan-culture-exhibition-opens-in-harare-dawn-lit-rice-source-glowing-mountains-and-rivers-brings-chinas-ancient-rice-farming-heritage-to-zimbabwe-302909810.html</v>
       </c>
       <c r="F269" t="str">
-        <v>Ina Garten, lifestyle icon, beloved cookbook author, and television host, and Vox Media announced the launch of Happy Hour With Ina Garten, a new weekly interview podcast filmed and recorded in Garten&amp;#39;s New York City apartment. In her new podcast, Garten will sit down with guests from the worlds of culture, food, art, entertainment, sports, and more, for the kinds of conversations you love to overhear at a great dinner party. Expect warm, funny, in-depth interviews alongside personal st... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359676</v>
+        <v>HARARE, Zimbabwe, Oct. 15, 2026 /PRNewswire/ -- An exhibition showcasing China's ancient Shangshan culture — which provides some of the world's earliest evidence of rice cultivation — opened on October 12 in Zimbabwe's capital, Harare, as part of Jinhua's 2026 "Into Africa" cultural...</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>Americas Cardroom Has Two Final Starting Flights Left for $15 Million ...</v>
+        <v>Relief from insolvency pressures unlikely before H2 2027, says Atradius</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C270" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D270" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E270" t="str">
-        <v>https://pr-inside.com/americas-cardroom-has-two-final-starting-flights-left-for-15-million-r5217233.htm</v>
+        <v>https://www.prnewswire.com/news-releases/relief-from-insolvency-pressures-unlikely-before-h2-2027-says-atradius-302909811.html</v>
       </c>
       <c r="F270" t="str">
-        <v>(PR-inside.com) The added Saturday Bonus Flight precedes Sunday's last scheduled Day 1 for both events. SAN JOSE, COSTA RICA / ACCESS Newswire / August 28, 2026 / Americas Cardroom is providing two remaining opportunities to advance in its $15 million Dual Mystery Bounty Venoms, with a newly added Bonus Flight on Saturday, August 29, and the final scheduled Day 1 on Sunday, August 30. The back-to-back flights begin at 12:05 p.m. ET in both tournaments. The $12 million guaranteed No-Limit Hold'em Mystery Bounty Venom and the $3 million guaranteed Pot-Limit Omaha Mystery Bounty Venom each carry a $2,650 buy-in. The NLH event has generated ..</v>
+        <v>AMSTERDAM, Oct. 15, 2026 /PRNewswire/ -- Global insolvencies are projected to increase by 5% in 2026, as businesses continue to face high input costs, trade tensions, elevated energy prices and tighter financing conditions. Insolvencies are expected to decline by 4% in 2027, with signs of...</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Five ways K-12 leaders can strengthen teacher recognition beyond appreciation weeks, according to new University of Phoenix white paper</v>
+        <v>Spears Roofing and Repair Services Helps Baton Rouge Homeowners Spot Early Signs of Roof Damage</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C271" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D271" t="str">
-        <v>Education</v>
+        <v>Energy</v>
       </c>
       <c r="E271" t="str">
-        <v>https://www.prnewswire.com/news-releases/five-ways-k12-leaders-can-strengthen-teacher-recognition-beyond-appreciation-weeks-according-to-new-university-of-phoenix-white-paper-302863174.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776886</v>
       </c>
       <c r="F271" t="str">
-        <v>Author Dr. Contessa T. Walker-Jackson distinguishes professional recognition from general appreciation and offers practical approaches for school leaders seeking to support teacher morale and engagement PHOENIX, Aug. 28, 2026 /PRNewswire/ -- University of Phoenix College of Doctoral...</v>
+        <v>BATON ROUGE, Country, 2026-10-15 — /EPR Network/ — BATON ROUGE, LA – A strong roof keeps a home safe from rain, wind, and harsh weather. [read full press release...]</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Why has the subject of transgender identity become so polarizing? And how can we deepen our understanding of the issue? Simon Coutu's Transpositions, the latest installment of NFB YouTube-based documentary initiative ON FILME, launches</v>
+        <v>BOPP Films Market Evolution Across Packaging Applications</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C272" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D272" t="str">
-        <v>Media</v>
+        <v/>
       </c>
       <c r="E272" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359675</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776882</v>
       </c>
       <c r="F272" t="str">
-        <v>Transpositions by documentary filmmaker Simon Coutu is now streaming on YouTube . This highly topical work explores the rise of transphobia and the weaponization of trans identity in Quebec&amp;#39;s political and media discourse. This National Film Board of Canada production is the third installment of its ON FILME documentary initiative, developed specifically for YouTube and presented in four distinct yet complementary formats. - - Its goal? To spark meaningful dial... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359675</v>
+        <v>The global BOPP films market is expanding as manufacturers seek packaging materials that combine product protection, visual appeal, durability, and cost efficiency. Biaxially oriented polypropylene [read full press release...]</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>ACR Poker Has Two Flights Remaining for $15 Million Dual Venoms</v>
+        <v>Knitted Fabric Market Trends Influencing Apparel Design in 2026</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C273" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D273" t="str">
         <v/>
       </c>
       <c r="E273" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359673</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776881</v>
       </c>
       <c r="F273" t="str">
-        <v>ACR Poker will offer its last two starting flights for the $15 million Dual Mystery Bounty Venoms on consecutive days, beginning with Saturday&amp;#39;s new Bonus Flight and ending with Sunday&amp;#39;s final Day 1. - - Cards go in the air at 12:05 p.m. ET on August 29 and August 30. Both the $12 million guaranteed No-Limit Hold&amp;#39;em Mystery Bounty Venom and the $3 million guaranteed Pot-Limit Omaha Mystery Bounty Venom have a $2,650 buy-in. - - The first seven Day 1s produced 3,072 NLH entries and 349 Day... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359673</v>
+        <v>The global knitted fabric market was valued at USD 23.8 billion in 2018 and is projected to reach USD 35.7 billion by 2025, expanding at [read full press release...]</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>FTK Investor Notice: Shareholder Rights Law Firm Robbins LLP Reminds Investors of the Class Action Lawsuit Against Flotek Industries, Inc.</v>
+        <v>Kenflo to Connect with Global Industry Professionals at TURKCHEM EURASIA and ADIPEC 2026</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C274" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D274" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E274" t="str">
-        <v>https://www.prnewswire.com/news-releases/ftk-investor-notice-shareholder-rights-law-firm-robbins-llp-reminds-investors-of-the-class-action-lawsuit-against-flotek-industries-inc-302863091.html</v>
+        <v>https://www.prnewswire.com/news-releases/kenflo-to-connect-with-global-industry-professionals-at-turkchem-eurasia-and-adipec-2026-302909799.html</v>
       </c>
       <c r="F274" t="str">
-        <v>SAN DIEGO, Aug. 28, 2026 /PRNewswire/ -- Shareholder rights law firm Robbins LLP informs investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired Flotek Industries, Inc. (NYSE: FTK) securities between August 3, 2026 and August 17,...</v>
+        <v>FOSHAN, China, Oct. 15, 2026 /PRNewswire/ -- Kenflo, a professional pump manufacturer established in 1954, is pleased to announce its participation in two international exhibitions in November 2026. Kenflo will exhibit at ADIPEC 2026 from November 2 to 5, which will be held at the Abu...</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>Final Dual Venoms Weekend Brings Consecutive Day 1s to Americas Cardroom</v>
+        <v>Solidion Technology herbevestigt zijn inzet om tegemoet te komen aan de groeiende behoefte aan energieopslag bij AI-datacenters</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C275" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D275" t="str">
-        <v/>
+        <v>Finance, AI</v>
       </c>
       <c r="E275" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359674</v>
+        <v>https://www.prnewswire.com/news-releases/solidion-technology-herbevestigt-zijn-inzet-om-tegemoet-te-komen-aan-de-groeiende-behoefte-aan-energieopslag-bij-ai-datacenters-302909797.html</v>
       </c>
       <c r="F275" t="str">
-        <v>Americas Cardroom is heading into the deciding weekend of its $15 million Dual Mystery Bounty Venoms with consecutive starting flights on Saturday, August 29, and Sunday, August 30. - - Saturday&amp;#39;s newly added Bonus Flight and Sunday&amp;#39;s final scheduled Day 1 both begin at 12:05 p.m. ET. The two $2,650 tournaments are the $12 million guaranteed No-Limit Hold&amp;#39;em Mystery Bounty Venom and the $3 million guaranteed Pot-Limit Omaha Mystery Bounty Venom. - - Seven flights have put 3,072 NLH entries... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359674</v>
-[...2 lines deleted...]
-    <row r="276" xml:space="preserve">
+        <v>De gepatenteerde anodetechnologie van Solidion en het PEAK-UPS-ontwerp zijn gericht op de eisen die AI-infrastructuur stelt aan ruimtebeslag, levensduur en kosten. DALLAS, 15 oktober 2026 /PRNewswire/ -- Solidion Technology, Inc. (NASDAQ: STI) ("Solidion Technology" of "de onderneming"),...</v>
+      </c>
+    </row>
+    <row r="276">
       <c r="A276" t="str">
-        <v>From Non-Electric to Smart Toilets: Australian Bidet Brand Conor Expands Into New Zealand</v>
+        <v>Sovereign Cloud Market Deep Dive: Why Cloud Deployment Holds 83.4% Share</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C276" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D276" t="str">
-        <v/>
+        <v>SaaS</v>
       </c>
       <c r="E276" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109573/</v>
-[...23 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776879</v>
+      </c>
+      <c r="F276" t="str">
+        <v>The sovereign cloud market was valued at USD 117.5 billion in 2025. It is projected to reach USD 648.9 billion by 2033, a CAGR of [read full press release...]</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Kaplan Fox &amp; Kilsheimer LLP Encourages DICK's Sporting Goods, Inc. (DKS) Investors to Contact the Firm Regarding Potential Securities Law Violations</v>
+        <v>Un allègement des pressions sur les défaillances peu probable avant le second semestre 2027</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C277" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D277" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E277" t="str">
-        <v>https://www.newsfilecorp.com/release/311991/Kaplan-Fox-Kilsheimer-LLP-Encourages-DICKs-Sporting-Goods-Inc.-DKS-Investors-to-Contact-the-Firm-Regarding-Potential-Securities-Law-Violations</v>
+        <v>https://www.prnewswire.com/news-releases/un-allegement-des-pressions-sur-les-defaillances-peu-probable-avant-le-second-semestre-2027-302909791.html</v>
       </c>
       <c r="F277" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against DICK's Sporting Goods, Inc. ("Dick's Sporting Goods" or the "Company") (NYSE: DKS).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Dick's Sporting Goods investor and have suffered losses, or if you have information that could assist in the Dick's Sporting Goods investigation, you may CLICK HERE to contact us. You may also...</v>
+        <v>Perspectives sur les défaillances d'entreprises LEVALLOIS-PERRET, France, 15 octobre 2026 /PRNewswire/ -- Les défaillances d'entreprises à l'échelle mondiale devraient augmenter de 5 % en 2026, les entreprises continuant de faire face à la hausse des coûts des intrants, aux tensions...</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>NU E Power Corp. Issues Clarifying Press Release</v>
+        <v>BingX EU obtient sa licence MiCAR et développe ses services crypto réglementés en Europe</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C278" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D278" t="str">
-        <v/>
+        <v>Crypto</v>
       </c>
       <c r="E278" t="str">
-        <v>https://www.newsfilecorp.com/release/311915/NU-E-Power-Corp.-Issues-Clarifying-Press-Release</v>
+        <v>https://www.prnewswire.com/news-releases/bingx-eu-obtient-sa-licence-micar-et-developpe-ses-services-crypto-reglementes-en-europe-302909789.html</v>
       </c>
       <c r="F278" t="str">
-        <v>Calgary, Alberta and Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - NU E Power Corp. (CSE: NUE) (OTC Pink: NUEPF) (FSE: NUE1) ("NUE" or the "Company") is issuing this news release to clarify its news release dated August 10, 2026 in respect of the engagement of Cashu Technologies Pty Ltd ("Cashu") for investor awareness services.The 560,720 units disclosed in that news release as issuable to Cashu in satisfaction of its fee were issued to Cashu under the non-brokered private...</v>
+        <v>VIENNE, 15 octobre 2026 /PRNewswire/ -- BingX EU (MEGE zweite GmbH) a obtenu auprès de l'Autorité autrichienne des marchés financiers (FMA) sa licence au titre du règlement sur les marchés de crypto-actifs (MiCA ou MiCAR), ce qui permettra à la plateforme de proposer des services crypto...</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Sable Announces Grant of Options</v>
+        <v>Dilmah Earns Dual Recognition at SIAL Paris 2026, with Three Innovations Selected and a Top Five SIAL For Change Finalist Spot</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C279" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D279" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E279" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352904/0/en/sable-announces-grant-of-options.html</v>
+        <v>https://www.prnewswire.com/news-releases/dilmah-earns-dual-recognition-at-sial-paris-2026-with-three-innovations-selected-and-a-top-five-sial-for-change-finalist-spot-302908669.html</v>
       </c>
       <c r="F279" t="str">
-        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Sable Resources Ltd. ("Sable" or the "Company") (TSXV:SAE | OTCQB:SBLRF) announces that the Company has granted an aggregate of 650,000 options to purchase common shares of the Company to directors, officers, employees and consultants in accordance with the Company's stock option plan. The options granted are exercisable at $0.55 for a period of five years.</v>
+        <v>COLOMBO, Sri Lanka, Oct. 15, 2026 /PRNewswire/ -- Dilmah today confirmed an exciting double recognition ahead of SIAL Paris 2026 (17–21 October 2026, Paris Nord Villepinte). Three Dilmah innovations have been named to the SIAL Innovation Paris 2026 Selection, and Dilmah has separately...</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Cohen &amp;amp; Steers Quality Income Realty Fund, Inc. (RQI) Notification of Sources of Distribution Under Section 19(a)</v>
+        <v>From Smart City to Race Circuit: Samsung’s The Wall in Control Rooms</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C280" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D280" t="str">
-        <v>Finance</v>
+        <v>Media</v>
       </c>
       <c r="E280" t="str">
-        <v>https://www.prnewswire.com/news-releases/cohen--steers-quality-income-realty-fund-inc-rqi-notification-of-sources-of-distribution-under-section-19a-302863172.html</v>
+        <v>https://news.samsung.com/global/from-smart-city-to-race-circuit-samsungs-the-wall-in-control-rooms</v>
       </c>
       <c r="F280" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- This press release provides shareholders of Cohen &amp; Steers Quality Income Realty Fund, Inc. (NYSE: RQI) (the "Fund") with information regarding the sources of the distribution to be paid on August 31, 2026 and cumulative distributions paid fiscal...</v>
+        <v>On the front lines of crisis management, where timely decisions are critical, control rooms are evolving to meet the demands of today’s highly connected society. Moving beyond traditional monitoring, they have become centralized hubs that manage growing volumes of video and data while overseeing communications networks. From industrial operations to sports and critical infrastructure, organizations […]</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Bamboo Insurance Files Registration Statement for Proposed Initial Public Offering</v>
+        <v>IDX hires Adam Holloway as Chief Creative Officer to drive multi-market content and brand strategy</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C281" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D281" t="str">
-        <v/>
+        <v>Media</v>
       </c>
       <c r="E281" t="str">
-        <v>https://www.prnewswire.com/news-releases/bamboo-insurance-files-registration-statement-for-proposed-initial-public-offering-302863171.html</v>
+        <v>https://www.prnewswire.com/news-releases/idx-hires-adam-holloway-as-chief-creative-officer-to-drive-multi-market-content-and-brand-strategy-302908930.html</v>
       </c>
       <c r="F281" t="str">
-        <v>MIDVALE, Utah, Aug. 28, 2026 /PRNewswire/ -- Bamboo Insurance Services, Inc. ("Bamboo Insurance") today announced that it has filed a registration statement on Form S-1 with the U.S. Securities and Exchange Commission (the "SEC") relating to a proposed initial public offering of shares of...</v>
+        <v>Appointment reinforces IDX's client-centric focus and commitment to creative excellence LONDON, Oct. 15, 2026 /PRNewswire/ -- Global strategic communications and performance marketing agency IDX has appointed Adam Holloway as its new Chief Creative Officer. Joining the agency in early...</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>IGEL breidt met Teguar-hardware de endpointopties voor gezondheidszorg- en industriële omgevingen uit</v>
+        <v>KI bewährt sich im Banking - 29 Prozent sprechen bei heiklen Themen lieber mit KI: EOS Gruppe</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C282" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D282" t="str">
         <v/>
       </c>
       <c r="E282" t="str">
-        <v>https://www.prnewswire.com/news-releases/igel-breidt-met-teguar-hardware-de-endpointopties-voor-gezondheidszorg--en-industriele-omgevingen-uit-302863170.html</v>
+        <v>https://www.prnewswire.com/news-releases/ki-bewahrt-sich-im-banking--29-prozent-sprechen-bei-heiklen-themen-lieber-mit-ki-eos-gruppe-302909767.html</v>
       </c>
       <c r="F282" t="str">
-        <v>De speciaal voor dit doel ontwikkelde medische en industriële systemen van Teguar bieden compatibele hardwareopties voor IGEL-implementaties in gespecialiseerde endpointomgevingen FORT LAUDERDALE, Fla., 28 augustus 2026 /PRNewswire/ -- IGEL®, een wereldwijd softwarebedrijf dat het IGEL...</v>
+        <v>46 Prozent der europäischen Verbraucher*innen bestätigen verbesserte Kommunikation mit der Bank durch KI 29 Prozent würden bei heiklen Finanzthemen sogar lieber mit KI sprechen als mit einem Menschen 61 Prozent wünschen sich proaktive KI-Warnungen bei drohender Kontoüberziehung HAMBURG,...</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>WSE LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Wise Group plc Investors ...</v>
+        <v>NordX Metals Moves to Expand Ground Around Norr Döttern as New Radon Cup Anomalies Highlight Greater Prospectivity</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C283" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D283" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E283" t="str">
-        <v>https://pr-inside.com/wse-lawsuit-alert-levi-korsinsky-notifies-wise-group-plc-investors-r5217232.htm</v>
+        <v>https://www.newsfilecorp.com/release/318996/NordX-Metals-Moves-to-Expand-Ground-Around-Norr-Dttern-as-New-Radon-Cup-Anomalies-Highlight-Greater-Prospectivity</v>
       </c>
       <c r="F283" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - NordX Metals Corp. (CSE: NRDX) (OTCQB: NRDMF) (FSE: 0UL0) ("NordX" or the "Company") has applied for a new 34,459 hectare ("ha") exploration licence to extend its Norr Döttern uranium project in northern Sweden ("Norr Döttern") to the north and south, after radon cup surveys at Norr Döttern and its Flistjärn project ("Flistjärn") confirmed historical targets and outlined new anomalies. The Company has also received assay results...</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Lost Money on Hyliion Holdings Corp. (HYLN)? Urged to Join Class Action ...</v>
+        <v>Regency Silver to Present at the Centurion One Capital 4th Annual Bahamas Summit</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C284" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D284" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E284" t="str">
-        <v>https://pr-inside.com/lost-money-on-hyliion-holdings-corp-hyln-urged-to-join-class-action-r5217231.htm</v>
+        <v>https://www.newsfilecorp.com/release/319017/Regency-Silver-to-Present-at-the-Centurion-One-Capital-4th-Annual-Bahamas-Summit</v>
       </c>
       <c r="F284" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - Regency Silver Corp. (TSXV: RSMX) (OTCQB: RSMXF) (FSE: ZJ90) ("Regency Silver" or the "Company") is pleased to announce it will be presenting at the Centurion One Capital 4th Annual Bahamas Summit, a three-day invitation only event taking place at the exclusive Rosewood Baha Mar Hotel from Monday, October 19th to Wednesday, October 21st, 2026, in Nassau, Bahamas. Bruce Bragagnolo, CEO will be presenting and attending investor...</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Trinity Biotech Provides Diagnostics Business, Transformation And Corporate Update</v>
+        <v>Healthcare Insurance Market Trends Redefining Coverage in 2026</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C285" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D285" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E285" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352900/8624/en/trinity-biotech-provides-diagnostics-business-transformation-and-corporate-update.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776873</v>
       </c>
       <c r="F285" t="str">
-        <v>- Continued execution of transformation strategy drives commercial, manufacturing and pipeline progress</v>
+        <v>Healthcare insurance is becoming increasingly important as medical expenses rise, chronic diseases become more prevalent, and consumers and employers seek greater financial protection against healthcare-related [read full press release...]</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>Zentek Provides Update on Nasdaq Listing</v>
+        <v>Anatomage se expande hacia la obesidad clínica y una fisiología más interactiva</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C286" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D286" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E286" t="str">
-        <v>https://www.newsfilecorp.com/release/311986/Zentek-Provides-Update-on-Nasdaq-Listing</v>
+        <v>https://www.prnewswire.com/news-releases/anatomage-se-expande-hacia-la-obesidad-clinica-y-una-fisiologia-mas-interactiva-302907511.html</v>
       </c>
       <c r="F286" t="str">
-        <v>Guelph, Ontario--(Newsfile Corp. - August 28, 2026) - Zentek Ltd. (TSXV: ZEN) (NASDAQ: ZTEK) ("Zentek" or the "Company"), today announces that its common shares will transition from trading on The Nasdaq Capital Market to the OTC Markets Group on Tuesday, September 2, 2026. This transition follows the receipt by Zentek of a notice from The Nasdaq Stock Market LLC indicating that Zentek's common shares will be delisted from the Nasdaq Capital Market due to non-compliance with Nasdaq's minimum bid...</v>
+        <v>-Redefiniendo los límites del estudio médico en 3D: Anatomage se expande hacia la obesidad clínica y una fisiología más interactiva SAN JOSÉ, California, 15 de octubre de 2026 /PRNewswire/ -- Anatomage Inc., líder del mercado en visualización médica y tecnología educativa, presenta su...</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>CoinDealerPro - Inventory Management Software for Professional Coin and Bullion Dealers</v>
+        <v>Die Grenzen der medizinischen 3D-Forschung neu definieren: Anatomage erweitert sein Angebot um klinische Adipositas und interaktivere Physiologie</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C287" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D287" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E287" t="str">
-        <v>https://www.prnewswire.com/news-releases/coindealerpro---inventory-management-software-for-professional-coin-and-bullion-dealers-302863169.html</v>
+        <v>https://www.prnewswire.com/news-releases/die-grenzen-der-medizinischen-3d-forschung-neu-definieren-anatomage-erweitert-sein-angebot-um-klinische-adipositas-und-interaktivere-physiologie-302907509.html</v>
       </c>
       <c r="F287" t="str">
-        <v>CoinDealerPro has a successful debut - inventory management for numismatic-related businesses PITTSBURGH, Aug. 28, 2026 /PRNewswire/ -- CoinDealerPro, an inventory management software platform built for professional coin dealers, online sellers, bullion traders, shop owners and wholesale...</v>
+        <v>SAN JOSE, Kalifornien, 15. Oktober 2026 /PRNewswire/ -- Anatomage Inc., ein Marktführer im Bereich der medizinischen Visualisierung und Bildungstechnologie, stellt das neueste Update seiner Anatomage Table-Plattform vor. Dieses umfasst neue Referenzkörper zum Thema Adipositas, weitere auf...</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Cohen &amp;amp; Steers Total Return Realty Fund, Inc. (RFI) Notification of Sources of Distribution Under Section 19(a)</v>
+        <v>Opella: Un nuevo estudio demuestra que el tratamiento eficaz de la tos va más allá del alivio de los síntomas</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C288" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D288" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E288" t="str">
-        <v>https://www.prnewswire.com/news-releases/cohen--steers-total-return-realty-fund-inc-rfi-notification-of-sources-of-distribution-under-section-19a-302863168.html</v>
+        <v>https://www.prnewswire.com/news-releases/opella-un-nuevo-estudio-demuestra-que-el-tratamiento-eficaz-de-la-tos-va-mas-alla-del-alivio-de-los-sintomas-302909784.html</v>
       </c>
       <c r="F288" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- This press release provides shareholders of Cohen &amp; Steers Total Return Realty Fund, Inc. (NYSE: RFI) (the "Fund") with information regarding the sources of the distribution to be paid on August 31, 2026 and cumulative distributions paid fiscal...</v>
+        <v>PARÍS, 15 de octubre de 2026 /PRNewswire/ -- Un nuevo estudio en condiciones reales, realizado por Opella —fabricante de Mucosolvan y Bisolvon—, ofrece a los farmacéuticos pruebas contundentes de que el éxito de un tratamiento para la tos debe medirse no solo por el alivio tradicional de...</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds The Simply Good ...</v>
+        <v>Redefining the Limits of 3D Medical Study: Anatomage Expands Into Clinical Obesity and More Interactive Physiology</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C289" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D289" t="str">
-        <v>Finance</v>
+        <v>SaaS, Healthcare, Education</v>
       </c>
       <c r="E289" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-the-simply-good-r5217230.htm</v>
+        <v>https://www.prnewswire.com/news-releases/redefining-the-limits-of-3d-medical-study-anatomage-expands-into-clinical-obesity-and-more-interactive-physiology-302907508.html</v>
       </c>
       <c r="F289" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A ..</v>
+        <v>SAN JOSE, Calif., Oct. 15, 2026 /PRNewswire/ -- Anatomage Inc., a market leader in medical visualization and education technology, is introducing its latest Anatomage Table platform update, with new obesity reference bodies, more real-human-based physiology simulations, and interactive...</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>betPARX Casino &amp;amp; Sportsbook App and Chickie's &amp;amp; Pete's Team Up to Deliver the Ultimate Philadelphia Football Fan Experience</v>
+        <v>Redéfinir les limites de l'étude médicale en 3D : Anatomage s'étend au domaine de l'obésité clinique et à une physiologie plus interactive</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C290" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D290" t="str">
         <v/>
       </c>
       <c r="E290" t="str">
-        <v>https://www.prnewswire.com/news-releases/betparx-casino--sportsbook-app-and-chickies--petes-team-up-to-deliver-the-ultimate-philadelphia-football-fan-experience-302863166.html</v>
+        <v>https://www.prnewswire.com/news-releases/redefinir-les-limites-de-letude-medicale-en-3d--anatomage-setend-au-domaine-de-lobesite-clinique-et-a-une-physiologie-plus-interactive-302907494.html</v>
       </c>
       <c r="F290" t="str">
-        <v>Season-long partnership brings exclusive betPARX wagering offers to Chickie's &amp; Pete's customers, launching with a Birds Kickoff Party at the South Philly flagship PHILADELPHIA, Aug. 28, 2026 /PRNewswire/ -- Two iconic names in Philadelphia sports entertainment, Chickie's &amp; Pete's and...</v>
+        <v>SAN JOSE, Californie, 15 octobre 2026 /PRNewswire/ -- Anatomage Inc., leader du marché des technologies de visualisation et de formation médicales, présente la dernière mise à jour de sa plateforme Anatomage Table, qui propose de nouveaux modèles corporels de référence pour l'obésité,...</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Sharp Therapeutics Corp. Reports First Half 2026 Results and Development Update</v>
+        <v>Ridefinire i limiti dell'insegnamento medicale in 3D: Anatomage si espande nell'ambito dell'obesità clinica e introduce una fisiologia ancora più interattiva</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C291" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D291" t="str">
         <v/>
       </c>
       <c r="E291" t="str">
-        <v>https://www.newsfilecorp.com/release/311983/Sharp-Therapeutics-Corp.-Reports-First-Half-2026-Results-and-Development-Update</v>
+        <v>https://www.prnewswire.com/news-releases/ridefinire-i-limiti-dellinsegnamento-medicale-in-3d-anatomage-si-espande-nellambito-dellobesita-clinica-e-introduce-una-fisiologia-ancora-piu-interattiva-302907516.html</v>
       </c>
       <c r="F291" t="str">
-        <v>Pittsburgh, Pennsylvania and Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Sharp Therapeutics Corp. (TSXV: SHRX) (OTCQB: SHRXF) ("Sharp" or the "Company"), announces the release of its unaudited condensed interim consolidated financial statements for the six-month period ended June 30, 2026, and related management discussion and analysis. All dollar figures are in United States dollars, unless otherwise stated. Scott Sneddon, Sharp's Chief Executive Officer, stated: "Our H1 financial...</v>
+        <v>SAN JOSE, California, 15 ottobre 2026 /PRNewswire/ – Anatomage Inc., azienda leader nel mercato delle tecnologie per la visualizzazione e la formazione medica, presenta l'ultimo aggiornamento della piattaforma Anatomage Table, che introduce nuovi corpi di riferimento per lo studio...</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>Siria celebra la primera transacción internacional con tarjeta en más de 15 años, gracias a Mastercard y al Grupo QNB</v>
+        <v>Twin Home Rodent Control Sends Its New Rat Rover Into Charleston Crawl Spaces</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C292" t="str">
-        <v>mlpr-mastercard</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D292" t="str">
         <v/>
       </c>
       <c r="E292" t="str">
-        <v>https://www.prnewswire.com/mx/comunicados-de-prensa/siria-celebra-la-primera-transaccion-internacional-con-tarjeta-en-mas-de-15-anos-gracias-a-mastercard-y-al-grupo-qnb-302863140.html</v>
+        <v>https://prunderground.com/twin-home-rodent-control-sends-its-new-rat-rover-into-charleston-crawl-spaces/cmv8vxp8y000206jssimhy1rn</v>
       </c>
       <c r="F292" t="str">
-        <v>Mastercard y el Grupo QNB han procesado el primer pago internacional con tarjeta en Siria en más de 15 años, lo que supone un hito importante en la...</v>
+        <v>Twin Home Rodent Control brings its compact radar-equipped Rat Rover to the Lowcountry, sending it under the raised homes where Charleston rodent problems often start. The post Twin Home Rodent Control Sends Its New Rat Rover Into Charleston Crawl Spaces first appeared on</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Primoris Services ...</v>
+        <v>GETO Showcases Green Formwork and Modular Building Solutions at the 140th Canton Fair</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C293" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D293" t="str">
-        <v>Finance</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E293" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-primoris-services-r5217229.htm</v>
+        <v>https://www.prnewswire.com/news-releases/geto-showcases-green-formwork-and-modular-building-solutions-at-the-140th-canton-fair-302909782.html</v>
       </c>
       <c r="F293" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>GUANGZHOU, China, Oct. 15, 2026 /PRNewswire/ -- GETO is bringing its full portfolio of green building formwork and scaffolding, prefabricated construction and modular housing solutions to the 140th Canton Fair, presenting a connected platform for customers seeking safer, faster and more...</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>The Fresh Factory Reports Q2 2026 Financial Results with Billed Revenue ...</v>
+        <v>Fibocom Advances Next-Generation FWA and Smart Connectivity at Network X 2026</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C294" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D294" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E294" t="str">
-        <v>https://pr-inside.com/the-fresh-factory-reports-q2-2026-financial-results-with-billed-revenue-r5217228.htm</v>
+        <v>https://www.prnewswire.com/news-releases/fibocom-advances-next-generation-fwa-and-smart-connectivity-at-network-x-2026-302909774.html</v>
       </c>
       <c r="F294" t="str">
-        <v>(PR-inside.com) The Company reported a record quarterly billed revenue of $13.6M (CAD $19.4M) in Q2 2026, representing a YoY increase of 23% from Q2 2025. The Company achieved positive EBITDA of $0.4M (CAD $0.6M) and Adjusted EBITDA of $0.6M (CAD $0.8M) in Q2 2026. The Company completed its planned facility consolidation, anchored by its newly operational Bolingbrook facility, and now operates from two modern manufacturing facilities totaling 210,000 square feet. The Company received a US$765,000 capital grant from the Illinois Department of Commerce and Economic Opportunity (DCEO) under the Business Attraction Prime Sites program, as previously announced on August 12, 2026. DOWNERS GROVE, IL / ..</v>
+        <v>VIENNA, Oct. 15, 2026 /PRNewswire/ -- Fibocom is showcasing its latest FWA and smart connectivity portfolio at Network X 2026, bringing together customer deployments and new technologies designed for the next generation of broadband and intelligent devices. Fibocom's established FWA...</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>HYLN LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Hyliion Holdings Corp. ...</v>
+        <v>NewsCubby Brings News Headlines and Daily Planning Together With My Day</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C295" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D295" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E295" t="str">
-        <v>https://pr-inside.com/hyln-lawsuit-alert-levi-korsinsky-notifies-hyliion-holdings-corp-r5217227.htm</v>
+        <v>https://prunderground.com/newscubby-brings-news-headlines-and-daily-planning-together-with-my-day/cmv8odfjr000h06i3vvjbfl7y</v>
       </c>
       <c r="F295" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
+        <v>The news aggregation startup combines personalized headlines, weather, travel information and everyday planning in a free My Day page on its website. The post NewsCubby Brings News Headlines and Daily Planning Together With My Day first appeared on</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>Churchill Intersects 19.23% Antimony over 1.40 Metres at Frost Cove ...</v>
+        <v>Kaplan Fox Alerts Investors of Innventure, Inc. (INV) to a Federal Securities Class Action - Deadline is October 27, 2026</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C296" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D296" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E296" t="str">
-        <v>https://pr-inside.com/churchill-intersects-19-23-antimony-over-1-40-metres-at-frost-cove-r5217225.htm</v>
+        <v>https://www.newsfilecorp.com/release/318967/Kaplan-Fox-Alerts-Investors-of-Innventure-Inc.-INV-to-a-Federal-Securities-Class-Action-Deadline-is-October-27-2026</v>
       </c>
       <c r="F296" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 28, 2026 / Churchill Resources Inc. ("Churchill" or the "Company") (TSXV:CRI.V) is pleased to report final assay results from its Spring 2026 program of core drilling and trenching at the Black Raven Project. The work was focused on both Pomley Cove Pond ("PC Pond") where the Company's recent discovery of a potentially extensive polymetallic vein swarm associated with rhyolitic volcanic rocks has been significantly expanded, and a second round of delineation drilling of the Frost Cove North antimony-gold prospect. The Spring program included the drilling of 23 drillholes, with a cumulative depth of 4,267m ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 15, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Innventure, Inc. ("Innventure" or the "Company") (NASDAQ: INV) on behalf of investors that purchased or otherwise acquired Innventure securities between November 17, 2025 and August 13, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Innventure and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>ROSEN, THE FIRST FILING FIRM, Encourages Wise Group plc Investors to ...</v>
+        <v>Consumer Coverage Breaks Down the True Costs of Switching to an EV, From Fuel Savings to Insurance</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C297" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D297" t="str">
-        <v>Finance</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E297" t="str">
-        <v>https://pr-inside.com/rosen-the-first-filing-firm-encourages-wise-group-plc-investors-to-r5217224.htm</v>
+        <v>https://prunderground.com/consumer-coverage-breaks-down-the-true-costs-of-switching-to-an-ev-from-fuel-sav/cmv878dja00k206jtfjn8w0l8</v>
       </c>
       <c r="F297" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Wise Group plc (NASDAQ:WSE) between May 11, 2026 and July 23, 2026, both dates inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you purchased Wise Group plc securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: ..</v>
+        <v>Many consumers are switching to electric vehicles because of their low charging and maintenance costs. The post Consumer Coverage Breaks Down the True Costs of Switching to an EV, From Fuel Savings to Insurance first appeared on</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages UP Fintech Holding Limited ...</v>
+        <v>Stephane Garneau Offers Real Estate Guidance for Buyers and Sellers in Villeray, Montreal</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C298" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D298" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E298" t="str">
-        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-up-fintech-holding-limited-r5217223.htm</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776866</v>
       </c>
       <c r="F298" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of UP Fintech Holding Limited (NASDAQ:TIGR) resulting from allegations that UP Fintech may have issued materially misleading business information to the investing public. SO WHAT: If you purchased UP Fintech securities you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. The Rosen Law Firm is preparing a class action seeking recovery of investor losses. WHAT TO DO NEXT: ..</v>
+        <v>Villeray, Canada, 2026-10-15 — /EPR Network/ — Buying or selling a property requires careful planning, clear information, and a good understanding of the local market. [read full press release...]</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>ADDITIONAL INVESTMENT IN CANADA NICKEL COMPANY INC. BY AVENIR MINERALS LIMITED</v>
+        <v>Ground Handling Systems Market and Low-Cost Carriers: A Demand Story</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C299" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D299" t="str">
-        <v>Finance</v>
+        <v>Automotive</v>
       </c>
       <c r="E299" t="str">
-        <v>https://www.prnewswire.com/news-releases/additional-investment-in-canada-nickel-company-inc-by-avenir-minerals-limited-302862964.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776868</v>
       </c>
       <c r="F299" t="str">
-        <v>Stock Symbol: AEM (NYSE and TSX) TORONTO, Aug. 28, 2026 /PRNewswire/ -- Agnico Eagle Mines Limited (NYSE: AEM) (TSX: AEM) ("Agnico Eagle") announced today that Avenir Minerals Limited ("Avenir"), a wholly-owned subsidiary of Agnico Eagle, acquired 666,667 units ("Units") of Canada Nickel...</v>
+        <v>The Ground Handling Systems Market was valued at USD 4.3 billion in 2022. It is projected to reach USD 6.2 billion in 2026 and USD [read full press release...]</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>AiRWA receives expected notification of deficiency from Nasdaq related to delayed filing of annual report on Form 10-K</v>
+        <v>Food Safety Testing Market Trends Driven by AI and Automation</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C300" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D300" t="str">
-        <v>Finance</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352899/0/en/airwa-receives-expected-notification-of-deficiency-from-nasdaq-related-to-delayed-filing-of-annual-report-on-form-10-k.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776867</v>
       </c>
       <c r="F300" t="str">
-        <v>Smyrna, Delaware, Aug. 28, 2026 (GLOBE NEWSWIRE) -- AiRWA Inc. (NASDAQ: YYAI) (the "Company") today announced that it received an expected deficiency notification letter from the Listing Qualifications Staff of The Nasdaq Stock Market LLC ("Nasdaq") on August 24, 2026 (the "Notice"). The Notice indicated that the Company was not in compliance with Nasdaq Listing Rule 5250(c)(1) (the "Listing Rule") as a result of its failure to timely file its Annual Report on Form 10-K for the year ended April 30, 2026 (the "Form 10-K"), as described more fully in the Company’s Form 12b-25 Notification of Late Filing (the "Form 12b-25") filed with the Securities and Exchange Commission (the "SEC") on July 30, 2026. The Listing Rule requires Nasdaq-listed companies to timely file all required periodic repo</v>
+        <v>The global food safety testing market is entering a period of sustained expansion as food-borne illnesses, stricter regulatory requirements, consumer awareness, and demand for packaged [read full press release...]</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>First Horizon Executive Amy Perry Named Woman of Impact by the Mid-South Chapter of the American Heart Association</v>
+        <v>Ethylene Carbonate Market Forecast Highlights Growth Potential Through 2033</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C301" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D301" t="str">
-        <v>Finance</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E301" t="str">
-        <v>https://www.prnewswire.com/news-releases/first-horizon-executive-amy-perry-named-woman-of-impact-by-the-mid-south-chapter-of-the-american-heart-association-302862972.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776864</v>
       </c>
       <c r="F301" t="str">
-        <v>MEMPHIS, Tenn., Aug. 28, 2026 /PRNewswire/ -- First Horizon Corporation (NYSE: FHN) is pleased to announce that Amy Perry, Executive Vice President and Operations Executive, has been named a 2026 Woman of Impact by the Mid-South Chapter of the American Heart Association and Go Red for...</v>
+        <v>The Ethylene Carbonate Market is evolving as demand for electric mobility, lithium-ion batteries, and energy storage increases. Although the chemical serves several established industrial applications, [read full press release...]</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Matador Technologies Receives TSX Venture Exchange Conditional Approval for Proposed Creation of a New Class of Preferred Shares</v>
+        <v>Perth Roadside Assistance Launches Fast Tyre Change in Perth for 24/7 Emergency Support</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C302" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D302" t="str">
         <v/>
       </c>
       <c r="E302" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352896/0/en/matador-technologies-receives-tsx-venture-exchange-conditional-approval-for-proposed-creation-of-a-new-class-of-preferred-shares.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776856</v>
       </c>
       <c r="F302" t="str">
-        <v>The Exchange acknowledged receipt of the Company’s submission dated August 19, 2026 and issued its conditional acceptance on August 25, 2026.</v>
+        <v>Perth, WA 15th October 2026 – Perth Roadside Assistance is proud to announce the launch of its fast and reliable tyre change in Perth, offering [read full press release...]</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>NIKE, Inc. Announces First Quarter Fiscal 2027 Earnings and Conference Call</v>
+        <v>Kaplan Fox Announces a Securities Class Action Filed Against GoDaddy Inc. (GDDY) - Lead Plaintiff Deadline is October 20, 2026</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C303" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D303" t="str">
         <v>Finance</v>
       </c>
       <c r="E303" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/nike-inc-announces-first-quarter-210000479.html</v>
+        <v>https://www.newsfilecorp.com/release/318966/Kaplan-Fox-Announces-a-Securities-Class-Action-Filed-Against-GoDaddy-Inc.-GDDY-Lead-Plaintiff-Deadline-is-October-20-2026</v>
       </c>
       <c r="F303" t="str">
-        <v>BEAVERTON, Ore., August 28, 2026--NIKE, Inc. (NYSE: NKE) plans to release its first quarter fiscal 2027 financial results on Thursday, October 1, 2026, at approximately 1:15 p.m. PT, following the close of regular stock market trading hours.</v>
+        <v>New York, New York--(Newsfile Corp. - October 15, 2026) - Kaplan Fox &amp; Kilsheimer LLP (www.kaplanfox.com) has filed a class action suit in the United States District Court for the Southern District of New York against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE: GDDY), captioned Johnson v. GoDaddy Inc., et al., Case No. 1:26-cv-07144, on behalf of all persons and entities who purchased GoDaddy common stock during the period September 3, 2025 through February 24, 2026, inclusive (the "Class...</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Northern Discovery Metals Engages Market Maker</v>
+        <v>Morocco Cosmetics Market Trends Shaping Beauty Purchases in 2026</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C304" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D304" t="str">
         <v/>
       </c>
       <c r="E304" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352897/0/en/northern-discovery-metals-engages-market-maker.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776854</v>
       </c>
       <c r="F304" t="str">
-        <v>CALGARY, Alberta, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Northern Discovery Metals Inc. (CSE: NOR) (FSE: M1V0) (“ Northern Discovery ” or the “ Company ”) announces that it has appointed Independent Trading Group, Inc. (Address: 420, 33 Yonge Street, Toronto, ON, Canada, M5E 1G4; Website: www.itg84.com; Contact: Chris Kaplan; Email: chriskaplan@itg84.com) (“ITG”) as a market maker for its common shares traded on the Canadian Securities Exchange (the “CSE”).</v>
+        <v>The Morocco cosmetics market is undergoing steady expansion as consumers place greater emphasis on personal care, skincare, grooming, and wellness. The market was valued at [read full press release...]</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Novanta to Present at Baird Global Healthcare Conference on Tuesday, September 15, 2026</v>
+        <v>The Silicone Market’s Balancing Act: Booming Demand vs. D4 and D5 Limits</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C305" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D305" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E305" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/novanta-present-baird-global-healthcare-210000225.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776852</v>
       </c>
       <c r="F305" t="str">
-        <v>BOSTON, August 28, 2026--Novanta Inc. (Nasdaq: NOVT) (the "Company"), a trusted technology partner to medical and advanced technology equipment manufacturers, announced today that Robert Buckley, Chief Financial Officer, and John Lesica, Chief Operating Officer of Medical Solutions, are scheduled to present at the Baird Global Healthcare Conference on Tuesday, September 15, 2026, in New York, NY.</v>
+        <v>The global silicone market was valued at USD 24.3 billion in 2025. It is estimated at USD 25.8 billion in 2026 and projected to reach [read full press release...]</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Numinus Wellness Inc. Announces Fourth Quarter Fiscal 2025 Results and Provides Corporate Update</v>
+        <v>Explosion Proof Equipment Market Growth Supported by Facility Retrofitting</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C306" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D306" t="str">
         <v/>
       </c>
       <c r="E306" t="str">
-        <v>https://www.newsfilecorp.com/release/311976/Numinus-Wellness-Inc.-Announces-Fourth-Quarter-Fiscal-2025-Results-and-Provides-Corporate-Update</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776844</v>
       </c>
       <c r="F306" t="str">
-        <v>Q4 Fiscal 2025 HighlightsRevenue of $2.3 million, a 29.0% increase over Q3 2025Gross profit of $1.4 million, compared to a gross profit of $0.8 million in Q3 2025Cash position of $0.5 million as of August 31, 2025Subsequent to Quarter EndOn April 18, 2026, President Donald Trump signed an executive order directing U.S. federal agencies to accelerate research, access, and regulatory review for psychedelic-based treatments, including psilocybin, ibogaine, MDMA, and LSD, and committing US$50...</v>
+        <v>A single ignition incident in an environment containing flammable gases, vapors, or combustible dust can disrupt operations and put workers at serious risk. This makes [read full press release...]</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Silverstock Announces Changes to Board of Directors</v>
+        <v>Disposable Endoscopes Market Landscape: Regional Comparison and Competitive Insights</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C307" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D307" t="str">
         <v/>
       </c>
       <c r="E307" t="str">
-        <v>https://www.newsfilecorp.com/release/311985/Silverstock-Announces-Changes-to-Board-of-Directors</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776848</v>
       </c>
       <c r="F307" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Silverstock Metals Inc. (CSE: STK) ("Silverstock" or the "Company") announces that Messrs. Tom Panoulias and Gerald Shields have resigned as directors of the Company effective August 27, 2026. The Company is pleased to announce that Messrs. Chris Osterman and Leo Karabelas have been appointed as directors of the Company, effective August 28, 2026, to fill the vacancies created by the resignations.Jonathan Fruchter, Chief Executive...</v>
+        <v>The global disposable endoscopes market was valued at USD 3.0 billion in 2025. Grand View Research projects it will reach USD 3.4 billion in 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Sterling Metals Announces Share Issuance</v>
+        <v>Flow Cytometry Market Dynamics: What Is Fueling Demand and What Is Holding It Back</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C308" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D308" t="str">
         <v/>
       </c>
       <c r="E308" t="str">
-        <v>https://www.newsfilecorp.com/release/311978/Sterling-Metals-Announces-Share-Issuance</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776845</v>
       </c>
       <c r="F308" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Sterling Metals Corp. (TSXV: SAG) (OTCQB: SAGGF) ("Sterling" or the "Company") is pleased to announce that further to its press release of August 18, 2026, it has issued an aggregate of: (i) 210,000 common shares (the "Common Shares") in the capital of the Company; and (ii) an aggregate of 250,000 Common Share purchase warrants (each, a "Warrant"), entitling the holder to acquire Common Shares at a price of $1.23 per Common Share until the...</v>
+        <v>Flow cytometry has moved from a specialist research tool to core infrastructure for cancer diagnostics, immunotherapy development, and cell-based research. Demand is rising across hospitals, [read full press release...]</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Taboola.com Ltd. (TBLA) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>Polyester at the Top: Decoding Resin Leadership in the Powder Coatings Market</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C309" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D309" t="str">
         <v/>
       </c>
       <c r="E309" t="str">
-        <v>https://www.prnewswire.com/news-releases/taboolacom-ltd-tbla-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862444.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776841</v>
       </c>
       <c r="F309" t="str">
-        <v>BENSALEM, Pa., Aug. 28, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Taboola.com Ltd. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN TABOOLA.COM LTD....</v>
+        <v>Powder coatings have moved from a niche finishing option to a mainstream choice for manufacturers who want durable, solvent-free, low-waste finishes. Demand is rising across [read full press release...]</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>The Fresh Factory Reports Q2 2026 Financial Results with Billed Revenue of $13.6 Million, Up 23% Year Over Year</v>
+        <v>Encryption Software Market Compliance Boom: How PCI DSS and HIPAA Fuel Demand</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C310" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D310" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E310" t="str">
-        <v>https://www.newswire.com/news/the-fresh-factory-reports-q2-2026-financial-results-with-billed-revenue-of-13-6</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776837</v>
       </c>
       <c r="F310" t="str">
-        <v>The Company reported a record quarterly billed revenue of $13.6M (CAD $19.4M) in Q2 2026, representing a YoY increase of 23% from Q2 2025. The Company achieved positive EBITDA of $0.4M (CAD $0.6M) and Adjusted EBITDA of $0.6M (CAD $0.8M) in Q2 2026. The Company completed its planned facility consolidation, anchored by its newly operational Bolingbrook facility, and now operates from two modern manufacturing facilities totaling 210,000 square feet. The Company received a US$765,000 capital grant from the Illinois Department of Commerce and Economic Opportunity (DCEO) under the Business Attraction Prime Sites program, as previously announced on August 12, 2026.</v>
+        <v>Every stolen laptop, leaked database, and ransomware demand pushes organizations toward the same fix. That demand has built the Encryption Software Market into a USD [read full press release...]</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Traction Uranium Announces Closing of Non-Brokered Flow-Through Private Placement</v>
+        <v>Asia Pacific’s 35.9% Grip on the Facade Market: What Comes Next?</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C311" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D311" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E311" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352898/0/en/traction-uranium-announces-closing-of-non-brokered-flow-through-private-placement.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776836</v>
       </c>
       <c r="F311" t="str">
-        <v>NOT FOR DISTRIBUTION TO UNITED STATES NEWS WIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES</v>
+        <v>The facade is no longer just the &amp;#8220;skin&amp;#8221; of a building. It now shapes energy performance, fire safety, occupant comfort and even power generation. According [read full press release...]</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>Western Gold Provides Exploration and Corporate Update</v>
+        <v>Uzbecká skupina v oblasti pohostinstva TEG dokončuje fúziu podnikov v USA</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C312" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D312" t="str">
         <v/>
       </c>
       <c r="E312" t="str">
-        <v>https://www.newsfilecorp.com/release/311987/Western-Gold-Provides-Exploration-and-Corporate-Update</v>
+        <v>https://www.prnewswire.com/news-releases/uzbecka-skupina-v-oblasti-pohostinstva-teg-dokonuje-fuziu-podnikov-v-usa-302909730.html</v>
       </c>
       <c r="F312" t="str">
-        <v>North Berwick, Scotland--(Newsfile Corp. - August 28, 2026) - WESTERN GOLD EXPLORATION LTD. (TSXV: WGLD) (the "Company") is pleased to provide an update on the progress of its Caledonian Gold Project drilling campaign and a general corporate update. The Caledonian Gold Project is held through the Glen Lyon Joint Venture (the "JV"), a joint venture between the Company, which holds a 90% interest, and Acrux Gold, which holds a 10% interest and owns the Cononish mine, Scotland's only producing gold...</v>
+        <v>Vďaka historickému míľniku môže TEG využiť rýchlo rastúci turistický trh Uzbekistanu a realizovať svoj plán rastu NEW YORK, 15. októbra 2026 /PRNewswire/ -- Spoločnosť TEG SPV LLC („TEG"), popredná uzbecká integrovaná spoločnosť v oblasti pohostinstva, cestovného ruchu a podujatí, dnes...</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>Bitcoin Treasury Corporation Reports Q2 2026 Financial Results</v>
+        <v>Группа TEG, работающая в сфере гостеприимства Узбекистана, завершила объединение компаний в США</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C313" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D313" t="str">
-        <v>Crypto</v>
+        <v/>
       </c>
       <c r="E313" t="str">
-        <v>https://www.newsfilecorp.com/release/311990/Bitcoin-Treasury-Corporation-Reports-Q2-2026-Financial-Results</v>
+        <v>https://www.prnewswire.com/news-releases/-teg-----------302909728.html</v>
       </c>
       <c r="F313" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Bitcoin Treasury Corporation (TSXV: BTCT) (OTCQB: BTCFF) ("Bitcoin Treasury" or the "Company"), a Canadian Bitcoin-native company building shareholder value in Bitcoin, today announced that it has filed its financial results for the quarter ended June 30, 2026. The financial statements and Management Discussion &amp; Analysis can be found on sedarplus.ca.Q2 2026 Financial ResultsElliot Johnson, CEO of Bitcoin Treasury, commented, "Q2 2026 was...</v>
+        <v>Данное историческое событие позволяет TEG получить преимущества за счет быстрорастущего туристического рынка Узбекистана и реализовать свою стратегию роста НЬЮ-ЙОРК, 15 октября 2026 г. /PRNewswire/ -- Компания TEG SPV LLC (TEG), одна из ведущих интегрированных компаний в сфере...</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Cohen &amp;amp; Steers REIT and Preferred and Income Fund, Inc. (RNP) Notification of Sources of Distribution Under Section 19(a)</v>
+        <v>medmix Launches MIXPAC(TM) PiccoMix(TM) to Advance Efficiency and Sustainability in Dental Cementation Delivery</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C314" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D314" t="str">
-        <v>Finance, Real Estate</v>
+        <v/>
       </c>
       <c r="E314" t="str">
-        <v>https://www.prnewswire.com/news-releases/cohen--steers-reit-and-preferred-and-income-fund-inc-rnp-notification-of-sources-of-distribution-under-section-19a-302863164.html</v>
+        <v>https://www.newsfilecorp.com/release/319167/medmix-Launches-MIXPACTM-PiccoMixTM-to-Advance-Efficiency-and-Sustainability-in-Dental-Cementation-Delivery</v>
       </c>
       <c r="F314" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- This press release provides shareholders of Cohen &amp; Steers REIT and Preferred and Income Fund, Inc. (NYSE: RNP) (the "Fund") with information regarding the sources of the distribution to be paid on August 31, 2026 and cumulative distributions paid...</v>
+        <v>DOWNLOAD MEDIA RELEASE           DOWNLOAD IMAGE MIXPAC™ PiccoMix™      Baar, Switzerland--(Newsfile Corp. - October 15, 2026) - medmix introduces the new MIXPAC™ PiccoMix™ mixing tip, a next-generation solution for dental cementation delivery designed to help dental professionals achieve more efficient material use,      improved performance and reduced waste. The launch reflects medmix' broader commitment to helping manufacturers reduce their environmental footprint without compromising...</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>HUBG DEADLINE TODAY: ROSEN, NATIONAL TRIAL LAWYERS, Encourages Hub Group, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important August 28 Deadline in Securities Class Action - HUBG</v>
+        <v>Small Producers, Big Pressure: Who Struggles Most in the Iron And Steel Market</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C315" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D315" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E315" t="str">
-        <v>https://www.newsfilecorp.com/release/311667/HUBG-DEADLINE-TODAY-ROSEN-NATIONAL-TRIAL-LAWYERS-Encourages-Hub-Group-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-28-Deadline-in-Securities-Class-Action-HUBG</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776834</v>
       </c>
       <c r="F315" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Hub Group, Inc. (NASDAQ: HUBG) between April 28, 2023 and May 11, 2026, inclusive (the "Class Period"), of the important August 28, 2026 lead plaintiff deadline.SO WHAT: If you purchased Hub Group securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee...</v>
+        <v>Steel remains the backbone of modern economies, from skyscrapers and highways to cars and refrigerators. The global iron and steel market is on a stable [read full press release...]</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Lost Money on Photronics, Inc. (PLAB)? Urged to Join Class Action Before ...</v>
+        <v>Le rapport de J.S. Held sur le contentieux lié à l'IA pour le troisième trimestre de 2026 fait état d'une véritable mutation : les litiges liés à l'IA portent désormais davantage sur le comportement des systèmes que sur leur conception</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C316" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D316" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E316" t="str">
-        <v>https://pr-inside.com/lost-money-on-photronics-inc-plab-urged-to-join-class-action-before-r5217222.htm</v>
+        <v>https://www.prnewswire.com/news-releases/le-rapport-de-js-held-sur-le-contentieux-lie-a-lia-pour-le-troisieme-trimestre-de-2026-fait-etat-dune-veritable-mutation--les-litiges-lies-a-lia-portent-desormais-davantage-sur-le-comportement-des-systemes-que-sur-leur-conce-302909009.html</v>
       </c>
       <c r="F316" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. ..</v>
-[...2 lines deleted...]
-    <row r="317">
+        <v>Les quarante-deux affaires ajoutées au troisième trimestre élargissent le champ d'étude du rapport au-delà des données d'entraînement pour inclure les résultats de l'IA, les mesures de protection associées aux produits, les décisions automatisées, les informations divulguées par les...</v>
+      </c>
+    </row>
+    <row r="317" xml:space="preserve">
       <c r="A317" t="str">
-        <v>ROSEN, A LONGSTANDING LAW FIRM, Encourages The Simply Good Foods Company ...</v>
+        <v>The Latest FC Barcelona Jersey Takeover Is Here, and Tyler, The Creator Is Taking Full Creative Control</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C317" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-spotify</v>
       </c>
       <c r="D317" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E317" t="str">
-        <v>https://pr-inside.com/rosen-a-longstanding-law-firm-encourages-the-simply-good-foods-company-r5217221.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of The Simply Good Foods Company (NASDAQ:SMPL) between October 24, 2024 and April 8, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline. SO WHAT: If you purchased Simply Good Foods common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Simply Good Foods class action, ..</v>
+        <v>https://newsroom.spotify.com/2026-10-15/fc-barcelona-takeover-tyler-the-creator/</v>
+      </c>
+      <c r="F317" t="str" xml:space="preserve">
+        <v xml:space="preserve">Tyler, The Creator’s creativity knows no bounds: he’s a chart-topping musician, an actor, a boundary-breaking producer, a fashion designer. Now he’s joining the ranks of artists to take over the iconic FC Barcelona jersey, with his GOLF logo worn by the team for El Clásico on October 25 at Spotify Camp Nou. In true Tyler... 
+The post The Latest FC Barcelona Jersey Takeover Is Here, and Tyler, The Creator Is Taking Full Creative Control appeared first on Spotify.</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>IGEL erweitert mit Teguar-Hardware das Angebot an Endgeräten für das Gesundheitswesen und industrielle Umgebungen</v>
+        <v>TempraMed Enters into Exclusive Kuwait Distribution Agreement, Expanding Gulf Region Commercial Footprint</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C318" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D318" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E318" t="str">
-        <v>https://www.prnewswire.com/news-releases/igel-erweitert-mit-teguar-hardware-das-angebot-an-endgeraten-fur-das-gesundheitswesen-und-industrielle-umgebungen-302863161.html</v>
+        <v>https://www.newsfilecorp.com/release/319020/TempraMed-Enters-into-Exclusive-Kuwait-Distribution-Agreement-Expanding-Gulf-Region-Commercial-Footprint</v>
       </c>
       <c r="F318" t="str">
-        <v>Die speziell entwickelten medizinischen und industriellen Systeme von Teguar erweitern die Auswahl kompatibler Hardware für IGEL-Implementierungen in spezialisierten Einsatzumgebungen für Endgeräte. FORT LAUDERDALE, Florida, 28. August 2026 /PRNewswire/ -- IGEL®, ein weltweit tätiges...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 15, 2026) - TempraMed Technologies Ltd. (CSE: VIVI) (FSE: 9DY) (OTCQB: TMPTF) ("TempraMed" or the "Company"), a medical-technology innovator transforming how temperature-sensitive medications are stored and managed, is pleased to announce that it has executed a definitive exclusive distribution agreement dated September 14, 2026 (the "Distribution Agreement") with OGM For Import Medicine and Medical Supplies (the "Distributor" or "OGM") for the...</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>ROSEN, A GLOBALLY RESPECTED LAW FIRM, Encourages UWM Holdings Corporation Investors to Secure Counsel Before Important Deadline in Securities Class Action - UWMC</v>
+        <v>Fresh Herbs Market Innovation Focuses on Convenience, Quality, and Preservation</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C319" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D319" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E319" t="str">
-        <v>https://www.newsfilecorp.com/release/311676/ROSEN-A-GLOBALLY-RESPECTED-LAW-FIRM-Encourages-UWM-Holdings-Corporation-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-UWMC</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776831</v>
       </c>
       <c r="F319" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of UWM Holdings Corporation (NYSE: UWMC) between March 9, 2026 and August 5, 2026, inclusive (the "Class Period"), of the important October 13, 2026 lead plaintiff deadline.SO WHAT: If you purchased UWM Holdings securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
+        <v>The Fresh Herbs Market is growing beyond its traditional role as a kitchen staple. Consumers are paying closer attention to ingredient quality, nutritional value, food [read full press release...]</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Trilogy Metals Announces Execution of Definitive Agreements for Strategic Equity Investment by the U.S. Department of War</v>
+        <v>Asia Pacific Owns 42% of the Industrial Coatings Market, and Europe Is Closing In</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C320" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D320" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E320" t="str">
-        <v>https://www.prnewswire.com/news-releases/trilogy-metals-announces-execution-of-definitive-agreements-for-strategic-equity-investment-by-the-us-department-of-war-302863157.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776823</v>
       </c>
       <c r="F320" t="str">
-        <v>NYSE American / TSX Symbol: TMQ VANCOUVER, BC, Aug. 28, 2026 /PRNewswire/ -- Trilogy Metals Inc. (NYSE American: TMQ) (TSX: TMQ) ("Trilogy Metals", "Trilogy" or the "Company") announced today that it has executed definitive agreements with the U.S. Department of War (the "DOW" or "U.S....</v>
+        <v>From factory floors and ship hulls to smartphone screens and refinished cars, industrial coatings quietly protect and finish much of what the modern economy builds. [read full press release...]</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>$15K Grant from FHLB Dallas and WestStar Expands Financial Education Programming in Southwest New Mexico</v>
+        <v>TickTalk Introduces TickTalk Radio™: A First-of-Its-Kind, Parent-Controlled Music and Wellness Platform Built for Kids</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C321" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D321" t="str">
-        <v>Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E321" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/15k-grant-fhlb-dallas-weststar-204900590.html</v>
+        <v>https://www.prnewswire.com/news-releases/ticktalk-introduces-ticktalk-radio-a-first-of-its-kind-parent-controlled-music-and-wellness-platform-built-for-kids-302909096.html</v>
       </c>
       <c r="F321" t="str">
-        <v>LAS CRUCES, N.M., August 28, 2026--A $15,000 Partnership Grant Program (PGP) award from the Federal Home Loan Bank of Dallas (FHLB Dallas) and its member WestStar will strengthen United Way of Southwest New Mexico’s ability to deliver financial education and empower families across the region. The funds are part of $1.8 million in PGP funds awarded in 2026 by FHLB Dallas and members in its five-state District of Arkansas, Louisiana, Mississippi, New Mexico and Texas.</v>
+        <v>Built in partnership with Feed.fm, TickTalk Radio™ combines fully licensed popular music, science-backed wellness and thematic age-filtering with total parental oversight. BREA, Calif., Oct. 15, 2026 /PRNewswire/ -- TickTalk, a leading innovator in kids' smartwatches and family...</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Kaplan Fox &amp; Kilsheimer LLP Alerts Investors of GoDaddy Inc. (GDDY) That the Firm has Filed a Securities Class Action Lawsuit - Contact Kaplan Fox Before October 20, 2026</v>
+        <v>Allied Critical Metals Secures Major European Union Strategic Designation for its Flagship Borralha Tungsten Project</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C322" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D322" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E322" t="str">
-        <v>https://www.newsfilecorp.com/release/311316/Kaplan-Fox-Kilsheimer-LLP-Alerts-Investors-of-GoDaddy-Inc.-GDDY-That-the-Firm-has-Filed-a-Securities-Class-Action-Lawsuit-Contact-Kaplan-Fox-Before-October-20-2026</v>
+        <v>https://www.newsfilecorp.com/release/319134/Allied-Critical-Metals-Secures-Major-European-Union-Strategic-Designation-for-its-Flagship-Borralha-Tungsten-Project</v>
       </c>
       <c r="F322" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE: GDDY) on behalf of investors that purchased or otherwise acquired GoDaddy common stock between September 3, 2025 and February 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in GoDaddy and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
+        <v>Key highlightsEurope's Only Tungsten Extraction Project: The only Portuguese project and the only tungsten mineral project included in the European Commission's new selection of 46 Strategic Projects.Potential For Accelerated Permitting: Strategic Project status provides access to streamlined permitting procedures, with a maximum timeline of 27 months generally applicable to extraction projects under the CRMA, subject to applicable conditions and exclusions.Enhanced Financing Opportunities:...</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>Tree Island Steel Announces the Retirement of Nancy Davies and Appointment of a New Chief Operating Officer</v>
+        <v>Dilmah obtiene un doble reconocimiento en SIAL París 2026, con tres innovaciones seleccionadas</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C323" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D323" t="str">
         <v/>
       </c>
       <c r="E323" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352895/0/en/tree-island-steel-announces-the-retirement-of-nancy-davies-and-appointment-of-a-new-chief-operating-officer.html</v>
+        <v>https://www.prnewswire.com/news-releases/dilmah-obtiene-un-doble-reconocimiento-en-sial-paris-2026-con-tres-innovaciones-seleccionadas-302909028.html</v>
       </c>
       <c r="F323" t="str">
-        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Tree Island Steel (''Tree Island'' or the ''Company'') (TSX: TSL) announces the upcoming retirement of Chief Operating Officer, Nancy Davies, effective October 1, 2026. Following a planned succession process, the Company is pleased to announce the appointment of Brian Liu as Chief Operating Officer, effective the same day.</v>
+        <v>-Dilmah obtiene un doble reconocimiento en SIAL París 2026, con tres innovaciones seleccionadas y un puesto entre los cinco finalistas de SIAL For Change COLOMBO, Sri Lanka, 15 de octubre de 2026 /PRNewswire/ -- Dilmah ha confirmado hoy un doble y emocionante reconocimiento de cara a SIAL...</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>Best’s Commentary: Seismic Activity in Southwest Peru Not Expected to Generate Severe Insured Losses</v>
+        <v>Dilmah erhält doppelte Auszeichnung auf der SIAL Paris 2026: Drei Innovationen werden ausgewählt und das Unternehmen zählt zu den fünf Finalisten des SIAL For Change-Wettbewerbs.</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C324" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D324" t="str">
         <v/>
       </c>
       <c r="E324" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/best-commentary-seismic-activity-southwest-204000695.html</v>
+        <v>https://www.prnewswire.com/news-releases/dilmah-erhalt-doppelte-auszeichnung-auf-der-sial-paris-2026-drei-innovationen-werden-ausgewahlt-und-das-unternehmen-zahlt-zu-den-funf-finalisten-des-sial-for-change-wettbewerbs-302909033.html</v>
       </c>
       <c r="F324" t="str">
-        <v>MEXICO CITY, August 28, 2026--AM Best expects insured losses from a recent earthquake in Peru to be limited due to low insurance penetration near the epicenter.</v>
+        <v>COLOMBO, Sri Lanka, 15. Oktober 2026 /PRNewswire/ -- Dilmah bestätigte heute eine spannende Doppelauszeichnung im Vorfeld der SIAL Paris 2026 (17.–21. Oktober 2026, Paris Nord Villepinte). Drei Innovationen von Dilmah wurden in die SIAL Innovation Paris 2026 Selection aufgenommen, und...</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Microvast Holdings, Inc. (MVST) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>Elsevier Commits to Accelerate AI-Driven Science Across Europe</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C325" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D325" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E325" t="str">
-        <v>https://www.prnewswire.com/news-releases/microvast-holdings-inc-mvst-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862461.html</v>
+        <v>https://www.prnewswire.com/news-releases/elsevier-commits-to-accelerate-ai-driven-science-across-europe-302908505.html</v>
       </c>
       <c r="F325" t="str">
-        <v>BENSALEM, Pa., Aug. 28, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Microvast Holdings, Inc. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN MICROVAST...</v>
+        <v>Commitment to the European Commission's AI in Science Enablers Initiative includes 4,000 complimentary AI product licenses, support for new research collaborations, and expanded PhD, postdoctoral, and master's training in AI-assisted research DUBLIN, Oct. 15, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>Mandatory Fast Pay For Wildfire Survivors Would Have Prevented Public From Finding Evidence That Showed Edison Started The Eaton Fire, Legislators Need To Make Voluntary, Says Consumer Watchdog</v>
+        <v>Markel strengthens Marine &amp;amp; Energy Liability team in London with key appointments</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C326" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D326" t="str">
-        <v>Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E326" t="str">
-        <v>https://www.prnewswire.com/news-releases/mandatory-fast-pay-for-wildfire-survivors-would-have-prevented-public-from-finding-evidence-that-showed-edison-started-the-eaton-fire-legislators-need-to-make-voluntary-says-consumer-watchdog-302863153.html</v>
+        <v>https://www.prnewswire.com/news-releases/markel-strengthens-marine--energy-liability-team-in-london-with-key-appointments-302908797.html</v>
       </c>
       <c r="F326" t="str">
-        <v>SACRAMENTO, Calif., Aug. 28, 2026 /PRNewswire/ -- Consumer Watchdog said that if Governor Newsom's mandatory Fast Pay proposal – requiring wildfire survivors to complete the program before filing a lawsuit – had been law the public would not have learned that Edison's transmission...</v>
+        <v>LONDON, Oct. 15, 2026 /PRNewswire/ -- Markel Insurance, the insurance operation within Markel Group Inc. (NYSE: MKL), today announced two key appointments within its Marine &amp; Energy Liability underwriting team in London. Josephine Stroud has been appointed Head of Energy Liability, while...</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>Theralase(R) Releases Q2 2026 Financial Statements</v>
+        <v>Preventative Maintenance on Air Compressors as Temperatures Drop: ESA’s Advice</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C327" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR.com</v>
       </c>
       <c r="D327" t="str">
-        <v>Healthcare, Energy</v>
+        <v/>
       </c>
       <c r="E327" t="str">
-        <v>https://www.newsfilecorp.com/release/311984/TheralaseR-Releases-Q2-2026-Financial-Statements</v>
+        <v>https://www.pr.com/press-release/981656</v>
       </c>
       <c r="F327" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Theralase® Technologies Inc. (TSXV: TLT) (OTCQB: TLTFF) ("Theralase®" or the "Company"), a clinical-stage pharmaceutical company dedicated to the research and development of energy-activated small molecules for the safe and effective destruction of various cancers, bacteria and viruses, has released the Company's unaudited interim consolidated financial statements for the six-month period ended June 30th, 2026 ("Financial...</v>
+        <v>As temperatures drop throughout North Carolina and the surrounding area and winter approaches, companies like Engineering Sales Associates are reminding clients to keep cold-weather preventative maintenance in mind. [PR.com]</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>Empowering Families to Find Compassionate, Vetted Home Care in Metro Detroit</v>
+        <v>Resort for a Day Wins 2026 Travel Weekly Gold Magellan Award in Service Category</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C328" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D328" t="str">
         <v/>
       </c>
       <c r="E328" t="str">
-        <v>https://www.prweb.com/releases/empowering-families-to-find-compassionate-vetted-home-care-in-metro-detroit-302861398.html</v>
+        <v>https://www.prnewswire.com/news-releases/resort-for-a-day-wins-2026-travel-weekly-gold-magellan-award-in-service-category-302909278.html</v>
       </c>
       <c r="F328" t="str">
-        <v>Finding a trustworthy, top-rated in-home care agency is a growing challenge for families across Metro Detroit as local demand rises. Relevar Home Care answers that need with vetted caregivers, a detailed in-home assessment and scheduling that flexes around each household's circumstances....</v>
+        <v>Award recognizes the company's commitment to trusted resort day-pass experiences, transparent pricing and traveler confidence FORT LAUDERDALE, Fla., Oct. 15, 2026 /PRNewswire/ -- Resort for a Day, the largest provider of resort day passes for cruise travelers, won a 2026 Travel Weekly...</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>B2Gold Reports Fatality at the Masbate Gold Project</v>
+        <v>SAMFCore Defines the Procurement Value of Full Source Code Access</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C329" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D329" t="str">
-        <v>Finance</v>
+        <v>SaaS</v>
       </c>
       <c r="E329" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352893/0/en/b2gold-reports-fatality-at-the-masbate-gold-project.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361061</v>
       </c>
       <c r="F329" t="str">
-        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- B2Gold Corp. (TSX: BTO, NYSE AMERICAN: BTG, NSX: B2G) (“B2Gold” or the “Company”) regrets to report that a fatality occurred at the Masbate Gold Project in the Philippines on Friday, August 28, 2026. The employee was performing scheduled maintenance at the Water Treatment Plant when a pipe burst, resulting in a fatal injury.</v>
+        <v>Full Source Code Changes the Procurement Discussion - - Swiss AMF AG is detailing why Full Source Code can matter when a financial-services organisation procures an operating platform. Buyers evaluating a full source code fintech platform may want more than the ability to configure screens or connect an API. They may need their own technical team or appointed developers to inspect, maintain and develop the licensed deployment over time. - - SAMFCore offers Full Source Code with its Perpetual... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361061</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>NASA Awards First Prize in Phase 2 of Agency’s LunaRecycle Challenge</v>
+        <v>TIER IV and Technical University of Munich establish Autoware research center to advance the open autonomous driving ecosystem</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C330" t="str">
-        <v>NASA</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D330" t="str">
-        <v/>
+        <v>Education</v>
       </c>
       <c r="E330" t="str">
-        <v>https://www.nasa.gov/directorates/stmd/prizes-challenges-crowdsourcing-program/centennial-challenges/nasa-awards-first-prize-in-phase-2-of-agencys-lunarecycle-challenge/</v>
+        <v>https://www.prnewswire.com/news-releases/tier-iv-and-technical-university-of-munich-establish-autoware-research-center-to-advance-the-open-autonomous-driving-ecosystem-302908641.html</v>
       </c>
       <c r="F330" t="str">
-        <v>NASA&amp;#160;named&amp;#160;a team from the&amp;#160;Massachusetts Institute of Technology&amp;#160;(MIT)&amp;#160;as the&amp;#160;first prize&amp;#160;winner&amp;#160;for&amp;#160;Phase 2&amp;#160;of the&amp;#160;agency’s&amp;#160;LunaRecycle&amp;#160;Challenge, which&amp;#160;focused on&amp;#160;developing&amp;#160;solutions for&amp;#160;reducing waste&amp;#160;during missions to the Moon or deep space by&amp;#160;recycling common materials,&amp;#160;like fabrics, plastics, foam, and metals.&amp;#160; The&amp;#160;Composites for Extraterrestrial Recycling&amp;#160;By&amp;#160;Engineering the Reuse and Upcycling of&amp;#160;Zotek&amp;#160;(CERBERUZ) team,&amp;#160;comprised&amp;#160;of&amp;#160;undergraduate,&amp;#160;graduate,&amp;#160;and&amp;#160;doctoral&amp;#160;students at&amp;#160;MIT,&amp;#160;received a total of $775,000 in&amp;#160;awards.&amp;#160;&amp;#160; The technology grinds mixed trash into a fine powder, [&amp;#8230;]</v>
+        <v>TOKYO and MUNICH, Oct. 15, 2026 /PRNewswire/ -- TIER IV, the pioneering force behind Autoware, the world's leading open-source software for autonomous driving, and the Technical University of Munich (TUM) have established the TUM Autoware Research Center by TIER IV through a multi-year...</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Algonquin Announces Agreement to Sell Ownership Stake in Chilean Utility</v>
+        <v>Tottenham Hotspur Launches Ask Spurs on Agentforce</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C331" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-salesforce</v>
       </c>
       <c r="D331" t="str">
-        <v/>
+        <v>Finance, AI</v>
       </c>
       <c r="E331" t="str">
-        <v>https://finance.yahoo.com/energy/articles/algonquin-announces-agreement-sell-ownership-203000323.html</v>
+        <v>https://www.salesforce.com/news/press-releases/2026/10/15/tottenham-hotspur-becomes-agentic-enterprise-with-agentforce/</v>
       </c>
       <c r="F331" t="str">
-        <v>OAKVILLE, Ontario, August 28, 2026--Algonquin Announces Agreement to Sell Ownership Stake in Chilean Utility</v>
+        <v>Club unifies over 4.6 million fan accounts across 10+ systems, with new AI agent Ask Spurs achieving an 86% engagement rate. Agentic transformation spans football, stadium events and commercial operations, while supporting community programmes to improve digital skills and career pathways for local young people. LONDON, UK — 15 OCTOBER 2026 — Salesforce (NYSE: CRM), […]</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Arq Appoints Peter Owino as Chief Accounting Officer</v>
+        <v>Twinnin Launches Human Verified and Defend Twinn to Give People and Businesses Control over AI use of Human Likeness</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C332" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D332" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E332" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352890/25414/en/arq-appoints-peter-owino-as-chief-accounting-officer.html</v>
+        <v>https://www.prnewswire.com/news-releases/twinnin-launches-human-verified-and-defend-twinn-to-give-people-and-businesses-control-over-ai-use-of-human-likeness-302909117.html</v>
       </c>
       <c r="F332" t="str">
-        <v>GREENWOOD VILLAGE, Colo., Aug. 28, 2026 (GLOBE NEWSWIRE) -- Arq, Inc. (NASDAQ: ARQ) (the "Company" or "Arq"), a producer of activated carbon and other environmentally efficient carbon products for use in purification and sustainable materials, today announced the appointment of Peter Owino as Chief Accounting Officer, effective September 1, 2026.</v>
+        <v>Model Management joins as the first Human Verified partner, opening Twinnin to over three million models alongside a new service for registering objections and initiating takedown requests LONDON, Oct. 15, 2026 /PRNewswire/ -- Twinnin, the top human likeness consent and licensing...</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>Gulf Resources, Inc. Receives NASDAQ Notice to Late Filing of Its Quarterly Report</v>
+        <v>BIX 2026 Counts Down to Opening with Post-GLP-1 Session on the Next Obesity Treatment Market</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C333" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D333" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E333" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352892/22612/en/gulf-resources-inc-receives-nasdaq-notice-to-late-filing-of-its-quarterly-report.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776828</v>
       </c>
       <c r="F333" t="str">
-        <v>SHOUGUANG, China, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Gulf Resources, Inc. (Nasdaq: GURE) (“Gulf Resources”, “we”, or the “Company”), a leading manufacturer of bromine and crude salt in China, today announced that it received a notice (the “Notice”) from the Listing Qualifications Staff (the “Staff”) of the Nasdaq Stock Market LLC (“Nasdaq”) on August 24, 2026 regarding the Company’s non-compliance with Nasdaq Listing Rule 5250(c)(1) (the “Listing Rule”) as a result of its failure to timely file its Quarterly Report on Form 10-Q for the quarter ended June 30, 2026 (the “Q2 2026 Form 10-Q”). The Listing Rule requires listed companies to timely file all required periodic financial reports with the Securities and Exchange Commission (the “SEC”).</v>
+        <v>SEOUL, South Korea – October 2, 2026 — With one month to go before the opening, BIOPLUS-INTERPHEX KOREA 2026 (BIX 2026) has released its full [read full press release...]</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Hudbay Files Early Warning Report for Panoro Minerals Ltd.</v>
+        <v>Swedish authorities approve Sectra's stationary phone to handle information on classification level SECRET</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C334" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D334" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E334" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352891/0/en/hudbay-files-early-warning-report-for-panoro-minerals-ltd.html</v>
+        <v>https://www.prnewswire.com/news-releases/swedish-authorities-approve-sectras-stationary-phone-to-handle-information-on-classification-level-secret-302909705.html</v>
       </c>
       <c r="F334" t="str">
-        <v>TORONTO, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Hudbay Minerals Inc. (“Hudbay” or the “Company”) ( TSX, NYSE: HBM) today announced that the Company has filed an early warning report in respect of its holdings in Panoro Minerals Ltd. (“ Panoro ”) due to an increase in the number of issued and outstanding common shares in the capital of Panoro (“ Common Shares ”). Hudbay has not sold or disposed of any Common Shares.</v>
+        <v>LINKÖPING, Sweden, Oct. 15, 2026 /PRNewswire/ -- International cybersecurity and medical imaging IT company Sectra (STO: SECT B) has received approval from the Swedish authorities for its stationary version of the Sectra Tiger/S phone for secure communication. The approval is for...</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>ICG Silver &amp; Gold Reports Q2 2026 Financial Results</v>
+        <v>Hail Damage Repair in Bedford, MA: Five Documented Stages From Assessment to Repair Record</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C335" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D335" t="str">
-        <v/>
+        <v>Automotive</v>
       </c>
       <c r="E335" t="str">
-        <v>https://www.newsfilecorp.com/release/311974/ICG-Silver-Gold-Reports-Q2-2026-Financial-Results</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776818</v>
       </c>
       <c r="F335" t="str">
-        <v>Figures below are expressed in Canadian dollars unless otherwise statedMobilized drill rig for fully-funded 3,000-meter Phase 1 Drill Program in June 2026, with drilling commencing subsequent to quarter endExpanded Tuscarora District land position to approximately 10,000 acres and historical drilling database to over 40,000 metersReported cash of approximately $3.23 million and working capital of approximately $3.85 million as at June 30, 2026Toronto, Ontario--(Newsfile Corp. - August 28, 2026)...</v>
+        <v>Bedford, USA, 2026-10-15 — /EPR Network/ — A five-stage process ends with a written repair record at Invisible Touch Inc. The company uses it for [read full press release...]</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>Kaplan Fox Announces a Securities Investigation into Alignment Healthcare, Inc. (ALHC) - Investors Encouraged to Contact the Firm</v>
+        <v>Tissue Products Take the Lead in the Transplantation Market: What Comes Next?</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C336" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D336" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E336" t="str">
-        <v>https://www.newsfilecorp.com/release/311351/Kaplan-Fox-Announces-a-Securities-Investigation-into-Alignment-Healthcare-Inc.-ALHC-Investors-Encouraged-to-Contact-the-Firm</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776820</v>
       </c>
       <c r="F336" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Alignment Healthcare, Inc. ("Alignment Healthcare" or the "Company") (NASDAQ: ALHC).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are an Alignment Healthcare investor and have suffered losses, or if you have information that could assist in the Alignment Healthcare investigation, you may CLICK HERE to contact us. You may also...</v>
+        <v>When an organ or tissue fails, a transplant is often the only lasting treatment. Demand for transplantation products is rising as chronic disease spreads and [read full press release...]</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>LOWE'S COMPANIES, INC. DECLARES CASH DIVIDEND</v>
+        <v>Pharmaceutical Contract Manufacturing Market Expansion Driven by Outsourcing</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C337" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D337" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E337" t="str">
-        <v>https://www.prnewswire.com/news-releases/lowes-companies-inc-declares-cash-dividend-302863099.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776816</v>
       </c>
       <c r="F337" t="str">
-        <v>MOORESVILLE, N.C., Aug. 28, 2026 /PRNewswire/ -- The board of directors of Lowe's Companies, Inc. (NYSE: LOW) has declared a quarterly cash dividend of one dollar and 25 cents ($1.25) per share, payable Nov. 4, 2026, to shareholders of record as of Oct. 21, 2026. About Lowe's Lowe's...</v>
+        <v>The pharmaceutical industry is changing how medicines move from development to commercial production. Instead of building every manufacturing capability internally, drug developers are increasingly relying [read full press release...]</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Noah Holdings Limited Announces Changes to the Board and Board Committees</v>
+        <v>AI + Retail Fuels Growth as Huitongda Expands Dabi AI</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C338" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D338" t="str">
-        <v>Finance</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E338" t="str">
-        <v>https://www.prnewswire.com/news-releases/noah-holdings-limited-announces-changes-to-the-board-and-board-committees-302862857.html</v>
+        <v>https://www.pr-inside.com/ai-retail-fuels-growth-as-huitongda-expands-dabi-ai-r5233702.htm</v>
       </c>
       <c r="F338" t="str">
-        <v>SINGAPORE, Aug. 28, 2026 /PRNewswire/ -- Noah Holdings Limited (the "Company" or "Noah") (NYSE: NOAH and HKEX: 6686), a leading and pioneer wealth management service provider offering comprehensive one-stop advisory services on global investment and asset allocation primarily for global...</v>
+        <v>(PR-inside.com) In the past, creating product main images required close coordination among graphic designers, models, and photo studios. Today, with the support of “Dabi AI” from Boundary Consulting, a subsidiary of Huitongda Network, virtual model try-on effects can be generated with one click, increasing the efficiency of new product launches by 5 to 10 times with sales in its e-commerce business increasing by more than 50%. Starting with empowering lower-tier retail, Huitongda has consolidated its core foundation of township mom-and-pop stores while extending its comprehensive “AI + Retail” capabilities into online e-commerce scenarios. With the continuous penetration of e-commerce merchants into Huitongda's ..</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Norwood Financial Corp Adopts Stock Repurchase Program</v>
+        <v>Solidion Technology bekräftigt sein Engagement, den wachsenden Bedarf an Energiespeicherlösungen für KI-Rechenzentren zu decken</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C339" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D339" t="str">
         <v>Finance</v>
       </c>
       <c r="E339" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352889/20770/en/norwood-financial-corp-adopts-stock-repurchase-program.html</v>
+        <v>https://www.prnewswire.com/news-releases/solidion-technology-bekraftigt-sein-engagement-den-wachsenden-bedarf-an-energiespeicherlosungen-fur-ki-rechenzentren-zu-decken-302909683.html</v>
       </c>
       <c r="F339" t="str">
-        <v>NORWOOD FINANCIAL CORP ADOPTS STOCK REPURCHASE PROGRAM</v>
+        <v>Die patentierte Anodentechnologie von Solidion und das PEAK-UPS-Design sind speziell auf die Anforderungen hinsichtlich Platzbedarf, Lebensdauer und Kosten einer Infrastruktur im KI-Maßstab ausgerichtet. DALLAS, 15. Oktober 2026 /PRNewswire/ -- Solidion Technology, Inc. (NASDAQ: STI)...</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>Morphy Richards illustre 90 ans d'idées ingénieuses à l'IFA de Berlin 2026</v>
+        <v>Machine Condition Monitoring Market: Why Bearings Are the Fastest-Growing Product Segment</v>
       </c>
       <c r="B340" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C340" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D340" t="str">
         <v/>
       </c>
       <c r="E340" t="str">
-        <v>https://www.prnewswire.com/news-releases/morphy-richards-illustre-90-ans-didees-ingenieuses-a-lifa-de-berlin-2026-302863151.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776814</v>
       </c>
       <c r="F340" t="str">
-        <v>BERLIN, 28 août 2026 /PRNewswire/ -- Morphy Richards, la marque britannique de petit électroménager haut de gamme qui fête son 90e anniversaire en 2026, présentera ses dernières innovations à l'IFA Berlin 2026, du 4 au 8 septembre. Au stand 6.1-102 du parc des expositions Messe Berlin, la...</v>
+        <v>The machine condition monitoring market was valued at USD 3.8 billion in 2025. It is projected to grow from USD 4.1 billion in 2026 to [read full press release...]</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Oragenics Reports Continued Clinical Progress, Provides Regulatory and NYSE American Listing Update</v>
+        <v>Duiba’s AI Short Drama Unit Turns Profitable, Posts Triple-Digit Growth</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C341" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D341" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E341" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352888/0/en/oragenics-reports-continued-clinical-progress-provides-regulatory-and-nyse-american-listing-update.html</v>
+        <v>https://www.pr-inside.com/duiba-s-ai-short-drama-unit-turns-profitable-posts-triple-digit-growth-r5233701.htm</v>
       </c>
       <c r="F341" t="str">
-        <v>SARASOTA, Fla., Aug. 28, 2026 (GLOBE NEWSWIRE) -- Oragenics, Inc. (NYSE American: OGEN), a clinical-stage biopharmaceutical company developing brain-targeted therapeutics through its proprietary intranasal delivery platform, today provided an update on its Phase IIa clinical trial, U.S. regulatory pathway, and NYSE American continued listing status.</v>
+        <v>(PR-inside.com) Hong Kong, Oct 15, 2026 - (ACN Newswire) - October 14, Duiba Group (01753.HK) said its AI short drama business turned profitable in the third quarter, posting net profit in July, August and September. The figures are based on the group's unaudited consolidated management accounts for the nine months ended September 30, 2026, and represent management's preliminary assessment, the company said in a voluntary announcement on Tuesday. Q3 Views Exceed 45.8 Billion; September Views Rise 107% from August, Extending a Three-Month Run of Month-on-Month Doubling On a group-wide basis, the unit recorded incremental views of 6.8 billion, 12.6 billion and 26.4 billion in ..</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>AI Agents Must Be Governed as Persistent Digital Actors, Advises Info-Tech Research Group</v>
+        <v>Continuity Biosciences erhält Fördermittel in Höhe von 9,6 Millionen US-Dollar zur Weiterentwicklung eines extrem langwirksamen Implantats zur HIV-Prävention</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C342" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D342" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E342" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-agents-must-be-governed-as-persistent-digital-actors-advises-info-tech-research-group-302863147.html</v>
+        <v>https://www.prnewswire.com/news-releases/continuity-biosciences-erhalt-fordermittel-in-hohe-von-9-6-millionen-us-dollar-zur-weiterentwicklung-eines-extrem-langwirksamen-implantats-zur-hiv-pravention-302909660.html</v>
       </c>
       <c r="F342" t="str">
-        <v>As the use of AI agents rises, organizations face a widening gap between adoption and governance. New insights from Info-Tech Research Group indicate that governing agentic AI is fundamentally different from previous governance models. Agents can autonomously access systems, trigger...</v>
+        <v>Die Förderung unterstützt die Entwicklung eines subkutanen Implantats, das darauf ausgelegt ist, HIV-Präventionsmedikamente über mehrere Jahre hinweg nach einmaliger Implantation abzugeben, und dient als Schritt in Richtung eines IND-Antrags sowie der Einleitung einer ersten...</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>Aardvark Therapeutics, Inc. (AARD) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>TAT spotlights 2026 Nakhon Phanom Illuminated Boat Procession on the Mekong</v>
       </c>
       <c r="B343" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C343" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D343" t="str">
         <v/>
       </c>
       <c r="E343" t="str">
-        <v>https://www.prnewswire.com/news-releases/aardvark-therapeutics-inc-aard-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862449.html</v>
+        <v>https://www.prnewswire.com/news-releases/tat-spotlights-2026-nakhon-phanom-illuminated-boat-procession-on-the-mekong-302909649.html</v>
       </c>
       <c r="F343" t="str">
-        <v>BENSALEM, Pa., Aug. 28, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Aardvark Therapeutics, Inc. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN AARDVARK...</v>
+        <v>Signature event moves towards "Must-Experience in Thailand" status through celebration of faith, illuminated craftsmanship and Mekong culture BANGKOK, Oct. 15, 2026 /PRNewswire/ -- The Tourism Authority of Thailand (TAT) is bringing the 2026 Nakhon Phanom Illuminated Boat Procession to...</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Spoločnosť IGEL rozširuje možnosti koncových bodov o hardvér Teguar pre zdravotníctvo a priemyselné prostredie</v>
+        <v>Energy Market Analysis in an Era of Uncertain Deliveries</v>
       </c>
       <c r="B344" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C344" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D344" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E344" t="str">
-        <v>https://www.prnewswire.com/news-releases/spolonos-igel-roziruje-monosti-koncovych-bodov-o-hardver-teguar-pre-zdravotnictvo-a-priemyselne-prostredie-302863145.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776809</v>
       </c>
       <c r="F344" t="str">
-        <v>Špeciálne vyvinuté zdravotnícke a priemyselné systémy od spoločnosti Teguar pridávajú kompatibilné hardvérové možnosti pre nasadenie systémov IGEL v špecializovaných koncových prostrediach FORT LAUDERDALE, Florida, 28. augusta 2026 /PRNewswire/ -- IGEL®, globálna softvérová spoločnosť...</v>
+        <v>The Energy Market&amp;#8217;s Biggest Challenge Is Deliverability Energy prices do not depend on production volumes alone. Export routes, shipping access, storage levels, fuel inventories, and [read full press release...]</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>THE ASHLEY GIBSON BARNETT MUSEUM OF ART ANNOUNCES INAUGURAL ARTIST-IN-RESIDENCE PROGRAM FEATURING ACCLAIMED ARTIST REYNIER LLANES</v>
+        <v>Die NG-WAN-Lösung von Huawei wird in großem Umfang kommerziell eingesetzt, um das Wachstum der Netzbetreiber voranzutreiben</v>
       </c>
       <c r="B345" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C345" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D345" t="str">
         <v/>
       </c>
       <c r="E345" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-ashley-gibson-barnett-museum-of-art-announces-inaugural-artist-in-residence-program-featuring-acclaimed-artist-reynier-llanes-302863143.html</v>
+        <v>https://www.prnewswire.com/news-releases/die-ng-wan-losung-von-huawei-wird-in-groWem-umfang-kommerziell-eingesetzt-um-das-wachstum-der-netzbetreiber-voranzutreiben-302909650.html</v>
       </c>
       <c r="F345" t="str">
-        <v>LAKELAND, Fla., Aug. 28, 2026 /PRNewswire/ -- The Ashley Gibson Barnett Museum of Art (The AGB) at Florida Southern College is pleased to announce the launch of its inaugural Artist-in-Residence Program, welcoming acclaimed artist Reynier Llanes for a two-and-a-half-month residency from...</v>
+        <v>WIEN, 15. Oktober 2026 /PRNewswire/ -- Am 13. Oktober hielt John Cai, Vice President der Produktlinie für Datenkommunikation bei Huawei, auf dem „Net5.5G Intelligent IP Network Summit" im Rahmen der UBBF 2026 eine Grundsatzrede, in der er die künstliche Intelligenz (KI) als entscheidende...</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Acuity to Announce Fiscal 2026 Fourth-Quarter and Full-Year Results on October 1, 2026</v>
+        <v>SciBase's EIS Technology Selected as Primary Endpoint in NIH Skin Barrier Study</v>
       </c>
       <c r="B346" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C346" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D346" t="str">
-        <v>Finance</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E346" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352887/28689/en/acuity-to-announce-fiscal-2026-fourth-quarter-and-full-year-results-on-october-1-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/scibases-eis-technology-selected-as-primary-endpoint-in-nih-skin-barrier-study-302909618.html</v>
       </c>
       <c r="F346" t="str">
-        <v>ATLANTA, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Acuity Inc. (NYSE: AYI) (the “Company”) will release fiscal 2026 fourth-quarter and full-year results on Thursday, October 1, 2026 at 6:00 a.m. ET, followed by a conference call at 8:00 a.m. ET. Neil Ashe, Chief Executive Officer of Acuity Inc., will lead the call.</v>
+        <v>STOCKHOLM, Oct. 15, 2026 /PRNewswire/ -- SciBase Holding AB ("SciBase") (STO: SCIB), a leader in AI-based devices for detection and prevention in dermatology, today announces that a new study will be initiated in a collaboration between NIH (National Institute of Health, US) and the Swiss...</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Crown Castle to Present at the Bank of America 2026 Media, Communications &amp; Entertainment Conference</v>
+        <v>Caledonia Mining Corporation Plc Notification of Relevant Change to ...</v>
       </c>
       <c r="B347" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C347" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D347" t="str">
         <v>Finance</v>
       </c>
       <c r="E347" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352886/7657/en/crown-castle-to-present-at-the-bank-of-america-2026-media-communications-entertainment-conference.html</v>
+        <v>https://pr-inside.com/caledonia-mining-corporation-plc-notification-of-relevant-change-to-r5233700.htm</v>
       </c>
       <c r="F347" t="str">
-        <v>HOUSTON, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Crown Castle Inc. (NYSE: CCI) ("Crown Castle") announced today that Kris Hinson, Crown Castle’s Executive Vice President and Chief Commercial Officer, is scheduled to present on Thursday, September 10, 2026 at 10:30 a.m. Eastern Time at the Bank of America 2026 Media, Communications &amp;amp; Entertainment Conference. The presentation will be broadcast live over the Internet and is expected to last approximately 40 minutes. The live audio webcast link and presentation for the conference will be available on Crown Castle’s website at www.crowncastle.com , where it will also be archived for replay.</v>
+        <v>(PR-inside.com) (NYSE AMERICAN: CMCL; AIM: CMCL; VFEX: CMCL) SAINT HELIER, JE / ACCESS Newswire / October 15, 2026 / Caledonia Mining Corporation Plc ("Caledonia" or "the Company") announces that it received notification on October 14, 2026 from BlackRock, Inc. that on October 13, 2026 it had crossed a threshold for notification of a relevant change (as defined by the AIM Rules for Companies). A copy of the notification is below. Enquiries: Caledonia Mining Corporation Plc Mark Learmonth Camilla Horsfall Tel: +44 1534 679 800 Tel: +44 7817 841 793 Cavendish Capital Markets Limited (Nomad and Broker) Adrian Hadden George Lawson Tel: +44 207 397 1965 Tel: ..</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Energy Fuels Completes Acquisition of Australian Strategic Materials</v>
+        <v>Evotec Appoints Dr. Joanna Holbrook as Chief Scientific Officer and Member of the Management Board</v>
       </c>
       <c r="B348" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C348" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D348" t="str">
-        <v>Finance, Energy</v>
+        <v>Healthcare</v>
       </c>
       <c r="E348" t="str">
-        <v>https://www.prnewswire.com/news-releases/energy-fuels-completes-acquisition-of-australian-strategic-materials-302863022.html</v>
+        <v>https://www.prnewswire.com/news-releases/evotec-appoints-dr-joanna-holbrook-as-chief-scientific-officer-and-member-of-the-management-board-302909597.html</v>
       </c>
       <c r="F348" t="str">
-        <v>Rare Earth Metal and Alloy Production Added to Emerging Western Mine-to-Magnet Champion DENVER, Aug. 28, 2026 /PRNewswire/ -- Energy Fuels Inc. (NYSE.A: UUUU) (TSX: EFR) (ASX: EF2), a leading producer of rare earth elements (REE), uranium, and other critical materials, today announced it...</v>
+        <v>Will lead Evotec's global scientific strategy and drive differentiation across its discovery and development services, technology platforms and proprietary innovation Brings more than 25 years of global experience in pharma, biotechnology and academia HAMBURG, Germany, Oct. 15, 2026...</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>Kaplan Fox Reminds Investors of UWM Holdings Corporation (UWMC) to a Securities Class Action Deadline - Contact the Firm Before October 13, 2026</v>
+        <v>Southern Energy Corp. Announces Successful Cotton Valley Completion ...</v>
       </c>
       <c r="B349" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C349" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D349" t="str">
-        <v>Finance</v>
+        <v>Energy</v>
       </c>
       <c r="E349" t="str">
-        <v>https://www.newsfilecorp.com/release/311350/Kaplan-Fox-Reminds-Investors-of-UWM-Holdings-Corporation-UWMC-to-a-Securities-Class-Action-Deadline-Contact-the-Firm-Before-October-13-2026</v>
+        <v>https://pr-inside.com/southern-energy-corp-announces-successful-cotton-valley-completion-r5233699.htm</v>
       </c>
       <c r="F349" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against UWM Holdings Corporation ("UWM Holdings" or the "Company") (NYSE: UWMC) on behalf of investors that purchased or otherwise acquired UWM Holdings securities between March 9, 2026 and August 5, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in UWM Holdings and have suffered losses, you may CLICK HERE to contact us. You may...</v>
+        <v>(PR-inside.com) CALGARY, AB / ACCESS Newswire / October 15, 2026 / Southern Energy Corp. ("Southern" or the "Company") (TSXV:SOU)(AIM:SOUC), an established producer with natural gas and light oil assets in Mississippi, is pleased to announce completion and initial flow-test results from the Terrible Creek 21-2 #2 Cotton Valley vertical well (the "Well") in the Williamsburg Field. The Well encountered a Cotton Valley "C" gross interval thickness of approximately 110 feet, which exceeded expectations based on the two previous offset deep wells that were drilled in the 1970s. The Company perforated 71 feet of net pay in the Cotton Valley "C" interval ..</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>Nektar Therapeutics Reports Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>ALPS benoemt Brian Turnbow om de ontwikkeling van AI-datacenters van de volgende generatie te leiden</v>
       </c>
       <c r="B350" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C350" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D350" t="str">
-        <v>Finance</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E350" t="str">
-        <v>https://www.prnewswire.com/news-releases/nektar-therapeutics-reports-inducement-grants-under-nasdaq-listing-rule-5635c4-302863080.html</v>
+        <v>https://www.prnewswire.com/news-releases/alps-benoemt-brian-turnbow-om-de-ontwikkeling-van-ai-datacenters-van-de-volgende-generatie-te-leiden-302908435.html</v>
       </c>
       <c r="F350" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Nektar Therapeutics (NASDAQ: NKTR) today announced that, on August 20, 2026, the Organization and Compensation Committee of Nektar's Board of Directors granted non-qualified stock options to purchase an aggregate of 25,200 shares of its common...</v>
+        <v>De Italiaanse scale-up heeft Turnbow aangesteld om leiding te geven aan zijn technische uitbreiding op het gebied van kunstmatige intelligentie en high-performance computing, met een 'energy-to-compute'-aanpak die erop gericht is hernieuwbare energiebronnen te benutten en bestaande...</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Zimmer Biomet Announces Quarterly Dividend for Third Quarter of 2026</v>
+        <v>ALPS ernennt Brian Turnbow zum Leiter der Entwicklung von KI-Rechenzentren der nächsten Generation.</v>
       </c>
       <c r="B351" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C351" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D351" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E351" t="str">
-        <v>https://www.prnewswire.com/news-releases/zimmer-biomet-announces-quarterly-dividend-for-third-quarter-of-2026-302863013.html</v>
+        <v>https://www.prnewswire.com/news-releases/alps-ernennt-brian-turnbow-zum-leiter-der-entwicklung-von-ki-rechenzentren-der-nachsten-generation-302907583.html</v>
       </c>
       <c r="F351" t="str">
-        <v>WARSAW, Ind., Aug. 28, 2026 /PRNewswire/ -- Zimmer Biomet Holdings, Inc. (NYSE and SIX: ZBH), a global medical technology leader, today announced that its Board of Directors has approved the payment of a quarterly cash dividend to stockholders for the third quarter of 2026. The cash...</v>
+        <v>Das italienische Scale-up-Unternehmen hat Turnbow mit der Leitung seiner technischen Expansion in die Bereiche künstliche Intelligenz und Hochleistungsrechnen beauftragt. Der Ansatz „Energie zu Rechenleistung" zielt darauf ab, erneuerbare Energiequellen zu nutzen und bestehende Anlagen...</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>La Syrie réalise sa première transaction internationale par carte depuis plus de 15 ans, en collaboration avec Mastercard et le groupe QNB</v>
+        <v>ALPS nombra a Brian Turnbow para liderar el desarrollo de centros de datos de IA de próxima generación</v>
       </c>
       <c r="B352" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C352" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D352" t="str">
         <v/>
       </c>
       <c r="E352" t="str">
-        <v>https://www.prnewswire.com/news-releases/la-syrie-realise-sa-premiere-transaction-internationale-par-carte-depuis-plus-de-15-ans-en-collaboration-avec-mastercard-et-le-groupe-qnb-302863141.html</v>
+        <v>https://www.prnewswire.com/news-releases/alps-nombra-a-brian-turnbow-para-liderar-el-desarrollo-de-centros-de-datos-de-ia-de-proxima-generacion-302908211.html</v>
       </c>
       <c r="F352" t="str">
-        <v>Cette opération fait suite au rattachement de l'écosystème de paiement du pays au réseau mondial de Mastercard Ce premier paiement ouvre la voie à l'acceptation des cartes bancaires internationales en Syrie DAMAS, Syrie, 28 août 2026 /PRNewswire/ -- Mastercard et le groupe QNB ont traité...</v>
+        <v>La empresa italiana en fase de expansión ha designado a Turnbow para liderar su expansión técnica en inteligencia artificial y computación de alto rendimiento, con un enfoque de conversión de energía en computación que busca aprovechar las fuentes de energía renovables y reutilizar los...</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Elastic Announces Internet Availability of Proxy Materials for its 2026 Annual General Meeting of Shareholders</v>
+        <v>ALPS nomina Brian Turnbow alla guida dello sviluppo di data center per l'IA di nuova generazione</v>
       </c>
       <c r="B353" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C353" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D353" t="str">
-        <v>Finance</v>
+        <v>Energy</v>
       </c>
       <c r="E353" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/elastic-announces-internet-availability-proxy-201200869.html</v>
+        <v>https://www.prnewswire.com/news-releases/alps-nomina-brian-turnbow-alla-guida-dello-sviluppo-di-data-center-per-lia-di-nuova-generazione-302908975.html</v>
       </c>
       <c r="F353" t="str">
-        <v>SAN FRANCISCO, August 28, 2026--Elastic (NYSE: ESTC) announced the internet availability of proxy materials for its 2026 Annual General Meeting of shareholders to be held on October 15, 2026, at 5:00 PM, Central European Summer Time.</v>
+        <v>La scale-up italiana ha nominato Turnbow per guidarne l'espansione tecnica nell'intelligenza artificiale e nel calcolo ad alte prestazioni, con un approccio energy-to-compute volto a sfruttare le fonti di energia rinnovabile e riutilizzare le risorse esistenti per sviluppare nfrastrutture...</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>BNY Mellon Municipal Bond Closed-End Funds Declare Distributions</v>
+        <v>ALPS nomme Brian Turnbow responsable du développement des centres de données d'IA de nouvelle génération</v>
       </c>
       <c r="B354" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C354" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D354" t="str">
         <v/>
       </c>
       <c r="E354" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/bny-mellon-municipal-bond-closed-201100255.html</v>
+        <v>https://www.prnewswire.com/news-releases/alps-nomme-brian-turnbow-responsable-du-developpement-des-centres-de-donnees-dia-de-nouvelle-generation-302908156.html</v>
       </c>
       <c r="F354" t="str">
-        <v>NEW YORK, August 28, 2026--BNY Mellon Investment Adviser, Inc. announced today that BNY Mellon Strategic Municipal Bond Fund, Inc. and BNY Mellon Strategic Municipals, Inc.</v>
+        <v>La start-up italienne a nommé B. Turnbow à la tête de son expansion technique dans les domaines de l'intelligence artificielle et du calcul haute performance, avec une approche énergie-calcul en vue d'exploiter les sources d'énergie renouvelables et de réutiliser les actifs existants pour...</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Alarum Technologies, Ltd. (ALAR) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>BMW Group begins series production of Gen6 high-voltage batteries in Shenyang</v>
       </c>
       <c r="B355" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C355" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-bmw</v>
       </c>
       <c r="D355" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E355" t="str">
-        <v>https://www.prnewswire.com/news-releases/alarum-technologies-ltd-alar-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862447.html</v>
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0461769EN?language=en</v>
       </c>
       <c r="F355" t="str">
-        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- Glancy Prongay Wolke &amp; Rotter LLP announces that investors with losses have opportunity to lead the securities fraud class action lawsuit against Alarum Technologies, Ltd. IF YOU SUFFERED A LOSS ON YOUR ALARUM TECHNOLOGIES, LTD. INVESTMENTS,...</v>
+        <v>+++ Shenyang is the third location in the global Gen6 production network +++ Local production of high-voltage batteries for Neue Klasse models in China +++ New cylindrical cells deliver more than 20 percent higher energy density and up to 30 percent faster charging and greater range +++</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>First Trust Advisors L.P. Announces Distribution for First Trust Enhanced Short Maturity ETF®</v>
+        <v>Samsung Hosts Silicon Valley Future Wireless Summit 2026</v>
       </c>
       <c r="B356" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C356" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D356" t="str">
         <v/>
       </c>
       <c r="E356" t="str">
-        <v>https://finance.yahoo.com/markets/options/articles/first-trust-advisors-l-p-201000889.html</v>
+        <v>https://news.samsung.com/global/samsung-hosts-silicon-valley-future-wireless-summit-2026</v>
       </c>
       <c r="F356" t="str">
-        <v>WHEATON, Ill., August 28, 2026--First Trust Advisors L.P. ("FTA") announces the declaration of the Monthly distribution for First Trust Enhanced Short Maturity ETF, a series of First Trust Exchange-Traded Fund IV.</v>
+        <v>Samsung Electronics today announced that it is bringing together global telecommunications industry partners at the Samsung Research America campus in Mountain View, California for the Silicon Valley Future Wireless Summit 2026 on Oct. 15 (local time), following Partner Day held at the same venue the prior day. Telecommunications experts from major global operators, manufacturers, government […]</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>NXP Semiconductors Announces Quarterly Dividend</v>
+        <v>The Empowerers | Dreams Within Reach</v>
       </c>
       <c r="B357" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C357" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D357" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E357" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352885/0/en/nxp-semiconductors-announces-quarterly-dividend.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-empowerers--dreams-within-reach-302909339.html</v>
       </c>
       <c r="F357" t="str">
-        <v>EINDHOVEN, The Netherlands, Aug. 28, 2026 (GLOBE NEWSWIRE) -- As part of its ongoing capital return program, NXP Semiconductors N.V. (NASDAQ: NXPI) today announced that its board of directors has approved the payment of an interim dividend. The actions are based on the continued and significant strength of the NXP capital structure, and the board’s confidence in the company’s ability to drive long-term growth and strong cash flow.</v>
+        <v>BEIJING, Oct. 15, 2026 /PRNewswire/ -- A report from People's Daily: In a turbulent world, what can bring greater certainty to development? China offers a decisive response. In Kenya, digital commerce is opening up new possibilities for a generation of young people. Kilimall, a...</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>ALLIANCEBERNSTEIN GLOBAL HIGH INCOME FUND, INC. REPORTS FIRST QUARTER EARNINGS</v>
+        <v>Invitation to presentation of Sinch's interim report for the third quarter of 2026</v>
       </c>
       <c r="B358" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C358" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D358" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E358" t="str">
-        <v>https://www.prnewswire.com/news-releases/alliancebernstein-global-high-income-fund-inc-reports-first-quarter-earnings-302863045.html</v>
+        <v>https://www.prnewswire.com/news-releases/invitation-to-presentation-of-sinchs-interim-report-for-the-third-quarter-of-2026-302909571.html</v>
       </c>
       <c r="F358" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- AllianceBernstein Global High Income Fund, Inc. (NYSE: AWF), a registered closed‑end investment company, today announced earnings for the first quarter ended June 30, 2026. Total net assets of the Fund on June 30, 2026 were $979,297,146 as compared...</v>
+        <v>STOCKHOLM, Oct. 15, 2026 /PRNewswire/ -- Sinch AB (publ) will publish its interim report for the third quarter of 2026 on Thursday, November 5, 2026, at 07:30 CET. A conference call and a webcast will take place at 10:00 CET where Sinch's Acting CEO and CFO Jonas Dahlberg and SVP...</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>sbLiftOff Recognized as Category Leader in M&amp;amp;A Advisory &amp;amp; Strategy by OrangeSlices AI</v>
+        <v>Surgical Retractors Market Trends in Surgical Instrument Design</v>
       </c>
       <c r="B359" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C359" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D359" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E359" t="str">
-        <v>https://www.prweb.com/releases/sbliftoff-recognized-as-category-leader-in-ma-advisory--strategy-by-orangeslices-ai-302861394.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776807</v>
       </c>
       <c r="F359" t="str">
-        <v>sbLiftOff has been named a Category Leader in M&amp;A Advisory &amp; Strategy by OrangeSlices AI, affirming the firm's standing among the best M&amp;A advisors for federal contractors and the broader GovCon market. The designation places sbLiftOff in a select group of government contractor M&amp;A...</v>
+        <v>A successful surgical procedure depends not only on the surgeon’s expertise but also on clear visibility and reliable access to the surgical site. Surgical retractors [read full press release...]</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>CNFinance Announces First Half of 2026 Unaudited Financial Results</v>
+        <v>Integrated Research launches Clarion to close the gap between what employees experience and what IT can see</v>
       </c>
       <c r="B360" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C360" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D360" t="str">
-        <v>Finance</v>
+        <v>SaaS</v>
       </c>
       <c r="E360" t="str">
-        <v>https://www.prnewswire.com/news-releases/cnfinance-announces-first-half-of-2026-unaudited-financial-results-302862920.html</v>
+        <v>https://www.prnewswire.com/news-releases/integrated-research-launches-clarion-to-close-the-gap-between-what-employees-experience-and-what-it-can-see-302909547.html</v>
       </c>
       <c r="F360" t="str">
-        <v>GUANGZHOU, China, Aug. 28, 2026 /PRNewswire/ -- CNFinance Holdings Limited (NYSE: CNF) ("CNFinance" or the "Company"), a leading home equity loan service provider in China, today announced its unaudited financial results for the first half of 2026 ended June 30, 2026. "During the first...</v>
+        <v>Clarion, IR's first standalone SaaS product, brings employees and IT teams together in real time to answer the deceptively simple question behind a bad call: "Is it me, or the platform?" SYDNEY, Oct. 15, 2026 /PRNewswire/ -- Leading global observability software company Integrated...</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Mint Incorporation Limited Announces Closing of $2.5 Million Registered Direct Offering</v>
+        <v>L'avocate iranienne des droits humains Nasrin Sotoudeh reçoit le prix de la justice Thulani Maseko</v>
       </c>
       <c r="B361" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C361" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D361" t="str">
-        <v>Finance, AI</v>
+        <v/>
       </c>
       <c r="E361" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352883/0/en/mint-incorporation-limited-announces-closing-of-2-5-million-registered-direct-offering.html</v>
+        <v>https://www.prnewswire.com/news-releases/lavocate-iranienne-des-droits-humains-nasrin-sotoudeh-recoit-le-prix-de-la-justice-thulani-maseko-302908995.html</v>
       </c>
       <c r="F361" t="str">
-        <v>Hong Kong, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Mint Incorporation Limited (“Mint” or the “Company”, NASDAQ: MIMI), a Hong Kong-based company with a new strategic focus on artificial intelligence (AI) and robotics, and an established business interior design and fit-out works provider, today announced the closing of its previously announced registered public offering conducted on a best-efforts basis.</v>
+        <v>LA HAYE, Pays-Bas, 15 octobre 2026 /PRNewswire/ -- La communauté internationale des droits de l'homme se réunit aujourd'hui à La Haye pour célébrer le travail de l'avocate iranienne Nasrin Sotoudeh, lauréate du prix Thulani Maseko pour la justice 2026. Ce prix, créé par la Human Rights...</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Shuttle Pharmaceuticals Holdings, Inc. Announces Receipt of NASDAQ Noncompliance Letter</v>
+        <v>Nordea Bank Abp: Third-quarter results 2026</v>
       </c>
       <c r="B362" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C362" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D362" t="str">
         <v>Finance</v>
       </c>
       <c r="E362" t="str">
-        <v>https://www.newsfilecorp.com/release/311980/Shuttle-Pharmaceuticals-Holdings-Inc.-Announces-Receipt-of-NASDAQ-Noncompliance-Letter</v>
+        <v>https://www.prnewswire.com/news-releases/nordea-bank-abp-third-quarter-results-2026-302909536.html</v>
       </c>
       <c r="F362" t="str">
-        <v>Gaithersburg, Maryland--(Newsfile Corp. - August 28, 2026) - Shuttle Pharmaceuticals Holdings, Inc. (NASDAQ: SHPH) (the "Company" or "Shuttle"), today announced that the Company is not in compliance with the periodic filing requirements for continued listing set forth in Nasdaq Listing Rule 5250(c)(1) as a result of its failure to file its Quarterly Report on Form 10-Q for the fiscal quarter ended June 30, 2026 with the Securities and Exchange Commission by the required due date.The Company...</v>
+        <v>Nordea Bank Abp Stock exchange release – Interim report (Q1 and Q3) 15 October 2026 at 7.30 EET HELSINKI, Finland, Oct. 15, 2026 /PRNewswire/ -- Summary of the quarter Return on equity 15.1% – earnings per share EUR 0.35. Nordea's return on equity for the quarter was 15.1%, a solid...</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Armor Health Establishes Dedicated Client Relations Executive Providing Leadership to Strengthen Partnerships and Support Continued Expansion</v>
+        <v>Ericsson reports third quarter results 2026</v>
       </c>
       <c r="B363" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C363" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D363" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E363" t="str">
-        <v>https://www.prnewswire.com/news-releases/armor-health-establishes-dedicated-client-relations-executive-providing-leadership-to-strengthen-partnerships-and-support-continued-expansion-302863137.html</v>
+        <v>https://www.prnewswire.com/news-releases/ericsson-reports-third-quarter-results-2026-302909534.html</v>
       </c>
       <c r="F363" t="str">
-        <v>MIAMI, Aug. 28, 2026 /PRNewswire/ -- Armor Health (ArmorHealthcare.com), a national provider of correctional healthcare, has named Tamara Taylor, RN, CCHP the Regional Vice President of Client Relations, a newly created position focused on strengthening the company's partnerships with the...</v>
+        <v>STOCKHOLM, Oct. 15, 2026 /PRNewswire/ -- Strategic highlights – executing well in a challenging environment Solid customer demand in strategic markets, combined with near-term commercial actions, supported organic growth of 7%*. Customer wins and deployments across network modernization,...</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>PRIM DEADLINE ALERT: ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Primoris ...</v>
+        <v>Yatsen Group Expands Scientific Presence at Prestigious IFSCC Cosmetics Congress with Record 20 Research Presentations</v>
       </c>
       <c r="B364" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C364" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D364" t="str">
         <v>Finance</v>
       </c>
       <c r="E364" t="str">
-        <v>https://pr-inside.com/prim-deadline-alert-rosen-trusted-investor-counsel-encourages-primoris-r5217220.htm</v>
+        <v>https://www.prnewswire.com/news-releases/yatsen-group-expands-scientific-presence-at-prestigious-ifscc-cosmetics-congress-with-record-20-research-presentations-302909531.html</v>
       </c>
       <c r="F364" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Primoris Services Corporation (NYSE:PRIM) between August 5, 2025 and June 22, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline. SO WHAT: If you purchased Primoris common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Primoris class action, go to https://rosenlegal.com/cases/primoris-services-corporation/join or call Phillip ..</v>
+        <v>GUANGZHOU, China, Oct. 15, 2026 /PRNewswire/ -- Yatsen Holding Limited (NYSE: YSG) (Yatsen Group), a leading China-based beauty group, presented a record 20 research submissions at the 36th IFSCC Congress in Perth — nearly double its 2025 total and marking its fifth consecutive year at...</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>California Legislature Protects Wildfire Survivors' Rights and Rejects Higher Insurance Costs, Says Consumer Watchdog</v>
+        <v>Colt DCS and RMZ Begin Construction of Third Data Centre in Mumbai to Support Growing AI Demand</v>
       </c>
       <c r="B365" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C365" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D365" t="str">
-        <v>Retail</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E365" t="str">
-        <v>https://www.prnewswire.com/news-releases/california-legislature-protects-wildfire-survivors-rights-and-rejects-higher-insurance-costs-says-consumer-watchdog-302863135.html</v>
+        <v>https://www.prnewswire.com/news-releases/colt-dcs-and-rmz-begin-construction-of-third-data-centre-in-mumbai-to-support-growing-ai-demand-302908543.html</v>
       </c>
       <c r="F365" t="str">
-        <v>Legislature Stands Up to Governor Newsom and His Utility Allies, Delivering a Major Victory for Wildfire Survivors and Consumers SACRAMENTO, Calif., Aug. 28, 2026 /PRNewswire/ -- Every Fire Survivor's Network and Consumer Watchdog praised the California Senate and Assembly today for...</v>
+        <v>Part of a $1.7 billion investment under Colt DCS and RMZ's joint venture to develop data centre capacity across India Signs its first hyperscale client for Mumbai 3 AI-ready facility delivering 64MW upon completion, powered entirely by renewable energy Hybrid cooling design incorporating...</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>NurExone Biologic Inc. to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
+        <v>Ericsson announces simplification of Group structure and changes to the Executive Team</v>
       </c>
       <c r="B366" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C366" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D366" t="str">
         <v/>
       </c>
       <c r="E366" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352880/0/en/nurexone-biologic-inc-to-present-at-the-moody-capital-solutions-2026-disruptive-growth-life-sciences-conference.html</v>
+        <v>https://www.prnewswire.com/news-releases/ericsson-announces-simplification-of-group-structure-and-changes-to-the-executive-team-302909527.html</v>
       </c>
       <c r="F366" t="str">
-        <v>TORONTO and HAIFA, Israel, Aug. 28, 2026 (GLOBE NEWSWIRE) -- NurExone Biologic Inc. (TSXV: NRX) (OTCQB: NRXBF) (FSE: J90) (“ NurExone ” or the “ Company ”), a biotechnology company developing exosome-based regenerative therapies, today announced that it is scheduled to participate in the Moody Capital Solutions 2026 Disruptive Growth &amp;amp; Life Sciences Conference, taking place September 9–10, 2026, in New York City.</v>
+        <v>Group structure to be simplified to better serve customers, leverage R&amp;D capabilities and drive efficiencies Market Areas North East Asia and South East Asia, Oceania and India to be combined and form Market Area Asia-Pacific (APAC) Patrick Johansson appointed Head of Market Area APAC and...</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Xenon Pharmaceuticals Reports Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>EQT AB (publ) Q3 Announcement 2026</v>
       </c>
       <c r="B367" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C367" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D367" t="str">
-        <v>Finance, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E367" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352881/33485/en/xenon-pharmaceuticals-reports-inducement-grants-under-nasdaq-listing-rule-5635-c-4.html</v>
+        <v>https://www.prnewswire.com/news-releases/eqt-ab-publ-q3-announcement-2026-302909521.html</v>
       </c>
       <c r="F367" t="str">
-        <v>VANCOUVER, BC and BOSTON, MA, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Xenon Pharmaceuticals Inc. (Nasdaq: XENE), a neuroscience-focused biopharmaceutical company dedicated to drug discovery, clinical development, and commercialization of life-changing therapeutics for patients in need, today announced equity inducement grants to five new non-officer employees consisting of an aggregate of 13,450 share options and 7,850 restricted share units (RSUs). All of the foregoing share options and RSUs were approved by the Compensation Committee of the Company’s Board of Directors with an effective date of August 27, 2026 and were granted as inducements material to the employees entering into employment with the Company in accordance with Nasdaq Listing Rule 5635(c)(4).</v>
+        <v>STOCKHOLM, Oct. 15, 2026 /PRNewswire/ -- Strong fundraising momentum and attractive deal flow "As we enter the final quarter of the year, and I reflect on the challenges and opportunities ahead for private market investors, the attractiveness of the EQT platform is clear. Our newest...</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>Admiral Markets AS auditeerimata vahearuanne 2026. aasta esimese 6 kuu kotha</v>
+        <v>Vascular Closure Devices Market Trends in Peripheral Vascular Interventions</v>
       </c>
       <c r="B368" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C368" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D368" t="str">
         <v/>
       </c>
       <c r="E368" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352879/0/et/admiral-markets-as-auditeerimata-vahearuanne-2026-aasta-esimese-6-kuu-kotha.html</v>
+        <v>https://express-press-release.net/news/2026/10/15/1776802</v>
       </c>
       <c r="F368" t="str">
-        <v>Admiral Markets AS auditeerimata vahearuanne 2026. aasta esimese 6 kuu kotha</v>
+        <v>A vascular procedure does not end when a catheter is removed. Closing the access site safely, controlling bleeding, and helping patients resume movement are important [read full press release...]</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Admiral Markets AS unaudited interim report for the first 6 months of 2026</v>
+        <v>OpenWorld (NASDAQ: OPNW) Signs Term Sheet to Finance and Operate a Solar-Powered AI Computing</v>
       </c>
       <c r="B369" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C369" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D369" t="str">
-        <v/>
+        <v>Finance, AI, SaaS, Energy, Automotive</v>
       </c>
       <c r="E369" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352879/0/en/admiral-markets-as-unaudited-interim-report-for-the-first-6-months-of-2026.html</v>
+        <v>https://www.pr-inside.com/openworld-nasdaq-opnw-signs-term-sheet-to-finance-and-operate-a-solar-powered-ai-computing-r5233698.htm</v>
       </c>
       <c r="F369" t="str">
-        <v>Admiral Markets AS unaudited interim report for the first 6 months of 2026</v>
+        <v>(PR-inside.com) OpenWorld, Inc. ("OpenWorld" or the "Company") (NASDAQ: OPNW), an innovation company advancing global real-world asset ("RWA") tokenization, today announced that it has entered into a non-binding term sheet with Meridian to establish a tokenized financing program of up to $[1] billion to fund the purchase and deployment of a distributed AI computing network powered by solar energy and Tesla Powerwall battery storage. Under the term sheet, OpenWorld will serve as advisor, structuring agent and services provider for the program, and its OpenWorld Enterprise platform will finance, coordinate and monitor the network. Key Highlights Up to $1 billion in tokenized financing: OpenWorld structures ..</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Safi Silver Issues Final Tranche of Shares for the Silver Hill Project</v>
+        <v>Hacksaw Group Launches B2B Prediction Markets Platform, Expanding Technology ...</v>
       </c>
       <c r="B370" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C370" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D370" t="str">
-        <v/>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E370" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/safi-silver-issues-final-tranche-200000568.html</v>
+        <v>https://pr-inside.com/hacksaw-group-launches-b2b-prediction-markets-platform-expanding-technology-r5233697.htm</v>
       </c>
       <c r="F370" t="str">
-        <v>TORONTO, August 28, 2026--Safi Silver Corp. (TSX-V: SF, OTCPK: PNTZF) ("Safi Silver" or the "Company") announces that it has issued an aggregate number of 625,000 common shares at a deemed value of $0.40 per Safi Silver share (the "Second Share Issuance") to the vendors of the Silver Hill project in Morocco ("Silver Hill" or the "Project") pursuant to the share purchase agreement dated May 25, 2020 between the Company and the vendors (please see the Company’s press release dated September 24, 20</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / October 15, 2026 / Hacksaw Group ("Hacksaw" or the "Company") (STO:HACK), a B2B technology platform and game developer, announces the launch of its B2B Prediction Markets platform, a strategic expansion designed to enable operators to offer prediction market experiences through Hacksaw's technology infrastructure, distribution network and operator ecosystem. Hacksaw also announces that the Malta Gaming Authority ("MGA") has approved the extension of its existing B2B Critical Gaming Supply License to cover Type 3 Gaming Services, in addition to its existing Type 1 Gaming Services authorization. This extension authorizes the offering of B2B peer-to-peer prediction ..</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>Transactions in Zealand Pharma shares and/or related securities by persons discharging managerial responsibilities and/or their closely associated persons</v>
+        <v>NUU Unveils the N10 Plus, an Unlocked Android 16 smartphone: All the Phone You Need. Beautifully Simple.</v>
       </c>
       <c r="B371" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C371" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D371" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E371" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352878/0/en/transactions-in-zealand-pharma-shares-and-or-related-securities-by-persons-discharging-managerial-responsibilities-and-or-their-closely-associated-persons.html</v>
+        <v>https://www.prnewswire.com/news-releases/nuu-unveils-the-n10-plus-an-unlocked-android-16-smartphone-all-the-phone-you-need-beautifully-simple-302907854.html</v>
       </c>
       <c r="F371" t="str">
-        <v>Company announcement – No. 43 / 2026</v>
+        <v>TheNUUN10Pluscombineseverydayessentialsandreliableconnectivityata great value. IRVING, Texas, Oct. 15, 2026 /PRNewswire/ -- NUU, a leader in mobile technology, today announced the launch of the NUU N10 Plus, a simple and reliable smartphone designed to deliver the features that matter...</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>How startups in regulated industries are using AI</v>
+        <v>The Nordics and NVIDIA Show What’s Possible When a Region Commits to Advanced Computing</v>
       </c>
       <c r="B372" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C372" t="str">
-        <v>mlpr-microsoft</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D372" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E372" t="str">
-        <v>https://www.microsoft.com/en-us/startups/blog/three-architecture-decisions-behind-ponss-legal-ai-platform-on-microsoft-azure/</v>
+        <v>https://blogs.nvidia.com/blog/nordics-technology-ecosystem/</v>
       </c>
       <c r="F372" t="str">
-        <v>The post How startups in regulated industries are using AI appeared first on Source.</v>
+        <v>The Nordic countries have become the European leader in unicorn startup density, producing the most emerging companies valued at $1 billion or more per capita on the continent. Now, a new chapter for the region is unfolding as countries race to build one of Europe’s most consequential technology ecosystems. The many computing advancements already underway […]</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Watercrest Senior Living Group Honors Sheena Jeffries for a Decade of Impactful Leadership and Service to Seniors</v>
+        <v>Nedap's total revenue up 7% with growth in key markets of 9% in the third quarter of 2026</v>
       </c>
       <c r="B373" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C373" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D373" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E373" t="str">
-        <v>https://www.prnewswire.com/news-releases/watercrest-senior-living-group-honors-sheena-jeffries-for-a-decade-of-impactful-leadership-and-service-to-seniors-302863107.html</v>
+        <v>https://www.prnewswire.com/news-releases/nedaps-total-revenue-up-7-with-growth-in-key-markets-of-9-in-the-third-quarter-of-2026-302908259.html</v>
       </c>
       <c r="F373" t="str">
-        <v>VERO BEACH, Fla., Aug. 28, 2026 /PRNewswire/ -- Watercrest Senior Living Group proudly celebrates the ten-year employment anniversary of Sheena Jeffries, Director of Resident and Family Experience, recognizing a decade of exceptional leadership, advocacy and service dedicated to enriching...</v>
+        <v>GROENLO, Netherlands, Oct. 15, 2026 /PRNewswire/ -- Key points Revenue increased by 7% in the third quarter of 2026 compared with the third quarter of 2025. Revenue in the key markets grew by 9% in the third quarter of 2026 compared with the third quarter of 2025, bringing year-to-date...</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>ExpressRx Launches Medication Safety Initiative with DisposeRx Singles in All 26 Retail Locations</v>
+        <v>Talent Infinity Provides Clarification Regarding Stock Options</v>
       </c>
       <c r="B374" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C374" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D374" t="str">
-        <v>Healthcare, Retail, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E374" t="str">
-        <v>https://www.prnewswire.com/news-releases/expressrx-launches-medication-safety-initiative-with-disposerx-singles-in-all-26-retail-locations-302863125.html</v>
+        <v>https://www.newsfilecorp.com/release/319054/Talent-Infinity-Provides-Clarification-Regarding-Stock-Options</v>
       </c>
       <c r="F374" t="str">
-        <v>New program combines patient education with affordable, in-home medication disposal to help reduce the risks of unused medications in the home. SOUTHERN PINES, N.C., Aug. 28, 2026 /PRNewswire/ -- DisposeRx®, the leader of in-home medication disposal, today announced a new partnership with...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - Talent Infinity Resource Developments Inc. (CSE: TICO) (OTCQB: TIRDF) (FSE: ON8) (the "Company" or "TICO") provides the following clarification regarding the stock options announced on February 25, 2026 at the request of the British Columbia Securities Commission (the "BCSC").On February 25, 2026, TICO announced the grant of stock options to purchase an aggregate of 4,346,000 common shares to directors, officers and consultants...</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Traverse Bay Farms Co-Founder Spotlighted by Food &amp; Beverage Outlook on Supplier Relations</v>
+        <v>SANY Renewable Energy Unveils Full-Lifecycle Wind Solutions at CWP2026</v>
       </c>
       <c r="B375" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C375" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D375" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E375" t="str">
-        <v>https://prunderground.com/traverse-bay-farms-co-founder-spotlighted-by-food-beverage-outlook-on-supplier-r/cmtd70a2k000c04jumloyzbi4</v>
+        <v>https://www.prnewswire.com/news-releases/sany-renewable-energy-unveils-full-lifecycle-wind-solutions-at-cwp2026-302909489.html</v>
       </c>
       <c r="F375" t="str">
-        <v>Andy LaPointe, Co-Founder Traverse Bay Farms, shares how trust, communication and long-term supplier relationships have helped changing business conditions since 2001 The post Traverse Bay Farms Co-Founder Spotlighted by Food &amp;amp; Beverage Outlook on Supplier Relations first appeared on</v>
+        <v>BEIJING, Oct. 14, 2026 /PRNewswire/ -- October 14, SANY Renewable Energy showcased itself at China Wind Power 2026. SANY Renewable Energy announced a 25-year extended turbine lifecycle and a comprehensive service roadmap through 2030, reaffirming its commitment to delivering value across...</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Evonik élargit ses capacités d'administration de médicaments à base de lipides grâce à une nouvelle installation de fabrication conforme aux BPF à Vancouver</v>
+        <v>TELUS Digital s'associe à Parloa pour aider les entreprises à créer et à gérer des agents d'IA pour renforcer leurs relations clients.</v>
       </c>
       <c r="B376" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C376" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D376" t="str">
         <v/>
       </c>
       <c r="E376" t="str">
-        <v>https://www.prnewswire.com/news-releases/evonik-elargit-ses-capacites-dadministration-de-medicaments-a-base-de-lipides-grace-a-une-nouvelle-installation-de-fabrication-conforme-aux-bpf-a-vancouver-302863121.html</v>
+        <v>https://www.prnewswire.com/news-releases/telus-digital-sassocie-a-parloa-pour-aider-les-entreprises-a-creer-et-a-gerer-des-agents-dia-pour-renforcer-leurs-relations-clients-302909477.html</v>
       </c>
       <c r="F376" t="str">
-        <v>La nouvelle installation conforme aux BPF (bonnes pratiques de fabrication) répondra à la demande croissante en développement de nanoparticules lipidiques (NPL) et en fabrication de produits médicamenteux destinés aux essais cliniques Evonik investit plus de 150 millions CAD (93 millions...</v>
+        <v>Cette collaboration associe la plateforme de Parloa à l'expertise de TELUS Digital en matière d'expérience client, afin d'améliorer la première impression, de renforcer l'engagement et de créer de la valeur pour les entreprises et leurs clients. VANCOUVER, C.-B., 15 octobre 2026...</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Wise F&amp;amp;I's Amy Counts Named 2026 NAMAD Woman of the Year</v>
+        <v>Building the AI-Native Core for Next-Generation Agentic Services</v>
       </c>
       <c r="B377" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C377" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D377" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E377" t="str">
-        <v>https://www.prnewswire.com/news-releases/wise-fis-amy-counts-named-2026-namad-woman-of-the-year-302863123.html</v>
+        <v>https://www.prnewswire.com/news-releases/building-the-ai-native-core-for-next-generation-agentic-services-302909466.html</v>
       </c>
       <c r="F377" t="str">
-        <v>ST. LOUIS, Aug. 28, 2026 /PRNewswire/ -- AD). Wise F&amp;I is proud to announce that Amy Counts, Regional Vice President of Client Success, has been named the 2026 NAMAD Woman of the Year by the National Association of Minority Automobile Dealers (NAMAD). The annual award recognizes...</v>
+        <v>BEIJING, Oct. 15, 2026 /PRNewswire/ -- Traditionally, mobile networks have enabled early communication through voice calls, text messaging, and mobile internet access. However, the emerging agentic era requires support to manage a massive number of AI agents. This evolution requires the...</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Catching wildfires earlier: AI gives firefighters a head start</v>
+        <v>EQT to acquire Stockbridge, accelerating EQT Real Estate's evolution into a thematically diversified platform</v>
       </c>
       <c r="B378" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C378" t="str">
-        <v>mlpr-microsoft</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D378" t="str">
-        <v>AI</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E378" t="str">
-        <v>https://unlocked.microsoft.com/alertcalifornia-ai-wildfire-detection/</v>
+        <v>https://www.prnewswire.com/news-releases/eqt-to-acquire-stockbridge-accelerating-eqt-real-estates-evolution-into-a-thematically-diversified-platform-302909464.html</v>
       </c>
       <c r="F378" t="str">
-        <v>The post Catching wildfires earlier: AI gives firefighters a head start appeared first on Source.</v>
+        <v>EQT to acquire Stockbridge, a leading U.S. real estate investment manager with approximately USD 16.5 billion in fee-generating assets under management and USD 27 billion in gross asset value The Transaction delivers on EQT Real Estate's strategic priority to evolve into a more...</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Kaplan Fox Urges Pentair plc (PNR) Investors Seeking Recovery to Contact the Firm Before October 2, 2026</v>
+        <v>Deirdre Doran returns to literary scene with 'The Psychic: A Novel'</v>
       </c>
       <c r="B379" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C379" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D379" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E379" t="str">
-        <v>https://www.newsfilecorp.com/release/311349/Kaplan-Fox-Urges-Pentair-plc-PNR-Investors-Seeking-Recovery-to-Contact-the-Firm-Before-October-2-2026</v>
+        <v>https://www.prnewswire.com/news-releases/deirdre-doran-returns-to-literary-scene-with-the-psychic-a-novel-302909396.html</v>
       </c>
       <c r="F379" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Pentair plc ("Pentair" or the "Company") (NYSE: PNR) on behalf of investors that purchased or otherwise acquired Pentair securities between April 28, 2026 and July 14, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Pentair and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox by...</v>
+        <v>A terrorist bombing in midtown Manhattan traps four strangers together in darkness, beginning an unexpected journey of survival friendship and self-discovery in new novel WESTON, Conn., Oct. 15, 2026 /PRNewswire/ -- What happens when catastrophe brings strangers together — and their...</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>Academy Sports + Outdoors Teams Up with Nike and Jordan Brand to Present the H-Town Classic 3v3 Basketball Tournament</v>
+        <v>Katherine Roberts Moore' 'Holy Scribbling' invites readers to discover God's presence in everyday moments</v>
       </c>
       <c r="B380" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C380" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D380" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E380" t="str">
-        <v>https://www.prnewswire.com/news-releases/academy-sports--outdoors-teams-up-with-nike-and-jordan-brand-to-present-the-h-town-classic-3v3-basketball-tournament-302863115.html</v>
+        <v>https://www.prnewswire.com/news-releases/katherine-roberts-moore-holy-scribbling-invites-readers-to-discover-gods-presence-in-everyday-moments-302909399.html</v>
       </c>
       <c r="F380" t="str">
-        <v>Two-day event will center around a youth basketball competition for athletes grades 6-12 KATY, Texas, Aug. 28, 2026 /PRNewswire/ -- Academy Sports + Outdoors ("Academy") (Nasdaq: ASO), a leading full-line sporting goods and outdoor recreation retailer, in partnership with Nike and Jordan...</v>
+        <v>This contemplative collection of poems, prayers, and musings explores faith, nature, grief, solitude, and the quiet moments that reveal deeper meaning OCEAN ISLE BEACH, N.C., Oct. 15, 2026 /PRNewswire/ -- Beauty and pain, silence and struggle, delight and confusion are all part of...</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>Atlantic Alumina Expands Partnership with United States Government, Reaching $800 Million in Total Funding to Advance U.S. Critical Mineral Independence</v>
+        <v>APOD: 2026 October 15 – The Milky Way over Manhattan</v>
       </c>
       <c r="B381" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C381" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NASA</v>
       </c>
       <c r="D381" t="str">
-        <v>Finance</v>
+        <v>Education</v>
       </c>
       <c r="E381" t="str">
-        <v>https://finance.yahoo.com/energy/articles/atlantic-alumina-expands-partnership-united-194100241.html</v>
+        <v>https://science.nasa.gov/image-article/apod-2026-october-15-the-milky-way-over-manhattan/</v>
       </c>
       <c r="F381" t="str">
-        <v>WASHINGTON, August 28, 2026--Atlantic Alumina Company LLC ("ATALCO" or the "Company"), the only remaining alumina refinery in the United States, today announced an expansion of its partnership with the Department of War’s ("DoW") Office of the Under Secretary of War for Acquisition &amp; Sustainment, the Economic Defense Unit, and Concord Resources Holdings Limited ("Concord"), in conjunction with Concord’s majority shareholder, a fund managed by Pinnacle Asset Management, L.P. ("Pinnacle"), a leadi</v>
+        <v>APOD Science APOD APOD: 2026 October 15 – The… Today’s APOD Archive Submissions Index Search Calendar RSS Education About Discuss APOD Astronomy Picture of the Day Discover the cosmos! Each day a different image or photograph of our fascinating universe is featured, along with a brief explanation written by a professional astronomer. The Milky [&amp;#8230;]</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Wix.com Ltd. (WIX) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>iMetal Resources Advances Phase 4 Drill Targeting at Gowganda West Gold Project as Shining Tree Camp Activity Accelerates</v>
       </c>
       <c r="B382" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C382" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D382" t="str">
         <v/>
       </c>
       <c r="E382" t="str">
-        <v>https://www.prnewswire.com/news-releases/wixcom-ltd-wix-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862438.html</v>
+        <v>https://www.newsfilecorp.com/release/319138/iMetal-Resources-Advances-Phase-4-Drill-Targeting-at-Gowganda-West-Gold-Project-as-Shining-Tree-Camp-Activity-Accelerates</v>
       </c>
       <c r="F382" t="str">
-        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- The Law Offices of Frank R. Cruz announces that investors with losses related to Wix.com Ltd. (WIX) have opportunity to lead the securities fraud class action lawsuit. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN WIX.COM LTD. (WIX), CLICK HERE...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 15, 2026) - iMetal Resources Inc. (TSXV: IMR) (OTCQB: IMRFF) (FSE: A7VA) ("iMetal" or the "Company") is pleased to provide an update on its flagship Gowganda West gold project ("Gowganda West" or the "Project"), located in the Shining Tree Camp of Ontario's southern Abitibi Greenstone Belt. Under the direction of newly appointed Vice President, Exploration, Morgan Verge, the Company's technical team has commenced a comprehensive review of...</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>The Shepherd Group Receives Consumer Choice Award for Outstanding Service and Excellence in Group Benefits</v>
+        <v>Fires Arrive in the Amazon Rainforest</v>
       </c>
       <c r="B383" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C383" t="str">
-        <v>PRWeb</v>
+        <v>NASA</v>
       </c>
       <c r="D383" t="str">
         <v>Retail</v>
       </c>
       <c r="E383" t="str">
-        <v>https://www.prweb.com/releases/the-shepherd-group-receives-consumer-choice-award-for-outstanding-service-and-excellence-in-group-benefits-302861690.html</v>
+        <v>https://science.nasa.gov/earth/earth-observatory/fires-arrive-in-the-amazon-rainforest/</v>
       </c>
       <c r="F383" t="str">
-        <v>The Shepherd Group has been named a 2026 Consumer Choice Award winner in the Group Benefit Broker category for the Greater Toronto Area. The recognition reflects its work helping HVAC contractors and other trades employers put competitive group benefits plans in place. TORONTO, Aug. 28,...</v>
+        <v>During El Niño, a cascade of fires across the tropics begins in equatorial Asia and continues in the central and eastern Amazon.</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Grandmaster Praggnanandhaa Rameshbabu Crowned Winner of 2026 GCT Finals and Overall GCT Champion</v>
+        <v>U.S. News &amp;amp; World Report Names the 2027 Best Insurance Companies for Medicare</v>
       </c>
       <c r="B384" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C384" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D384" t="str">
-        <v/>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E384" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/grandmaster-praggnanandhaa-rameshbabu-crowned-winner-193200936.html</v>
+        <v>https://www.prnewswire.com/news-releases/us-news--world-report-names-the-2027-best-insurance-companies-for-medicare-302909217.html</v>
       </c>
       <c r="F384" t="str">
-        <v>SAINT LOUIS, August 28, 2026--Grandmaster (GM) Praggnanandhaa Rameshbabu of India captured his first overall Grand Chess Tour (GCT) championship in dramatic fashion, defeating defending champion GM Fabiano Caruana of the United States in the 2026 GCT Finals. Held Aug. 22–27 in the U.S.</v>
+        <v>Independent, data-driven ratings help seniors compare top Medicare Advantage and Part D plans during annual Open Enrollment. WASHINGTON, Oct. 15, 2026 /PRNewswire/ -- U.S. News &amp; World Report, the global authority in health care ratings and consumer advice, today published its 2027...</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Kaplan Fox Notifies Investors of Capricor Therapeutics, Inc. (CAPR) of a Securities Fraud Class Action Deadline on September 28, 2026</v>
+        <v>Spider Labs: 75.0% of Bot-Classified Ad Clicks Lacked Basic Browser ...</v>
       </c>
       <c r="B385" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C385" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D385" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E385" t="str">
-        <v>https://www.newsfilecorp.com/release/311348/Kaplan-Fox-Notifies-Investors-of-Capricor-Therapeutics-Inc.-CAPR-of-a-Securities-Fraud-Class-Action-Deadline-on-September-28-2026</v>
+        <v>https://pr-inside.com/spider-labs-75-0-of-bot-classified-ad-clicks-lacked-basic-browser-r5233696.htm</v>
       </c>
       <c r="F385" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Capricor Therapeutics, Inc. ("Capricor" or the "Company") (NASDAQ: CAPR) on behalf of investors that purchased or otherwise acquired Capricor securities between December 17, 2025 and July 26, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Capricor and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
+        <v>(PR-inside.com) Analysis of 62.8 million bot-classified clicks highlights risks to performance measurement, budget allocation and automated ad optimization TOKYO, JP / ACCESS Newswire / October 15, 2026 / Spider Labs, Inc. today released an analysis of 62,770,269 paid ad clicks classified as bot traffic by Spider AF from January through August 2026. Of those clicks, 47,099,237, or 75.0%, lacked basic signs of browser automation. Released for Cybersecurity Awareness Month, the findings highlight why an absence of obvious automation signs is insufficient evidence of customer interest. Programmatically controlled browsers can leave recognizable signs of automation. Spider AF identified the clicks in this analysis using ..</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Luka Capital Corp. Provides Update Regarding Number of Securities in Escrow</v>
+        <v>How The Mobile Robot Company is Upending Logistics by Stopping at 80% Automation</v>
       </c>
       <c r="B386" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C386" t="str">
-        <v>mlpr-newsfile</v>
+        <v>WebWire</v>
       </c>
       <c r="D386" t="str">
-        <v/>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E386" t="str">
-        <v>https://www.newsfilecorp.com/release/311981/Luka-Capital-Corp.-Provides-Update-Regarding-Number-of-Securities-in-Escrow</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362605</v>
       </c>
       <c r="F386" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Luka Capital Corp. (TSXV: LUKA.P) (the "Company"), a capital pool company, wishes to issue corrective disclosure regarding the number of securities deposited into escrow pursuant to the policies of the TSX Venture Exchange (the "Exchange") in connection with the Company's initial public offering (the "Offering") which closed on August 25, 2026. The Company issued an aggregate of 5,000,000 common shares in its authorized share...</v>
+        <v>When Emil Hauch Jensen visited an Amazon distribution center in 2023, he noticed a startling lack of mobile robots. The reason was flexibility: the facility faced up to ten process changes a week. That insight struck a chord. In November 2024, Jensen and co-founder Odin Kudahl Skovsted launched The Mobile Robot Company, aiming to build machines that adapt to human workers rather than replace them. - - Their first product, the J1600 self-driving pallet jack, is a dual-mode vehicle that brid... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362605</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>SS Innovations International (SSII) Indian Surgical Robotics Growth Points to Broader Market Opportunity</v>
+        <v>SAMFCore Shows How Modular Banking Software Supports Product Expansion</v>
       </c>
       <c r="B387" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C387" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D387" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v/>
       </c>
       <c r="E387" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-indian-surgical-robotics-growth-points-to-broader-market-opportunity-7089037</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361058</v>
       </c>
       <c r="F387" t="str">
-        <v>SS Innovation’s SSi Mantra system was used in more than 50 robotic surgeries in a single day at Mohak Bariatrics and Robotics in Indore, highlighting growing clinical utilization in India. The milestone comes as SS Innovations reports 224 SSi Mantra systems installed across 12 countries, providing a growing installed base for future procedure and instrument revenue. Second-quarter 2026 installations reached 30 systems, above the 25 systems modeled by the analyst cited in the supplied report. Quarterly revenue reached $13.9 million, up 39% year over year, while system sales increased 41% to $12.4 million. FDA review of the SSi Mantra 510(k) application is now expected by the end of the first quarter of 2027, while European CE marking remains targeted for the end of 2026. The company’s progr</v>
+        <v>Modular Banking Software for a Changing Product Roadmap - - Swiss AMF AG is highlighting the role of modular banking software for businesses whose product plans extend beyond a single account or payment use case. A financial company may start with onboarding and accounts, then evaluate cards, additional payment flows or digital assets. The software foundation needs to support operational growth without forcing every function into a separate, disconnected system. - - SAMFCore combines customer Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361058</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Vadzo Imaging Validates Auto-Focus capability on Bolt-830CRH 8MP AR0830 Onsemi HyperLux MIPI Camera</v>
+        <v>Spider Labs: 75.0% of Bot-Classified Ad Clicks Lacked Basic Browser Automation Signs</v>
       </c>
       <c r="B388" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C388" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D388" t="str">
         <v/>
       </c>
       <c r="E388" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validates-auto-focus-capability-on-bolt-830crh-8mp-22852759</v>
+        <v>https://www.newswire.com/news/spider-labs-75-0-of-bot-classified-ad-clicks-lacked-basic-browser-automation</v>
       </c>
       <c r="F388" t="str">
-        <v>Built for barcode scanning, document capture, and self-service kiosks that must resolve items presented at a wide range of distances, this camera pairs the Onsemi HyperLux LP AR0830 sensor with VCM autofocus over MIPI CSI-2, giving scanning and vision equipment manufacturers consistent focus without a fixed lens tuned for only one typical distance.</v>
-[...2 lines deleted...]
-    <row r="389">
+        <v>Analysis of 62.8 million bot-classified clicks highlights risks to performance measurement, budget allocation and automated ad optimization</v>
+      </c>
+    </row>
+    <row r="389" xml:space="preserve">
       <c r="A389" t="str">
-        <v>Super Ego Holding Highlights Equipment Leasing as a Flexible Path to ...</v>
+        <v>Duiba Reports First Profit for AI Short Drama Unit, with Three Consecutive Months of Triple-Digit Monthly Growth</v>
       </c>
       <c r="B389" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C389" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D389" t="str">
-        <v/>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E389" t="str">
-        <v>https://pr-inside.com/super-ego-holding-highlights-equipment-leasing-as-a-flexible-path-to-r5217219.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Leasing semi-trucks and trailers can help growing carriers preserve capital, access newer equipment and expand their operations CHICAGO, IL / ACCESS Newswire / August 28, 2026 / Super Ego Holding, an equipment leasing company serving over 1,200 licensed carrier companies across the United States, today highlighted the advantages of leasing semi-trucks and trailers as carriers navigate rising equipment costs, tight margins and evolving operational demands. Acquiring dependable equipment is one of the most significant investments a transportation business makes. While traditional bank financing remains a viable option for some companies, leasing can offer lower upfront costs, a faster approval process and greater ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/110815/</v>
+      </c>
+      <c r="F389" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 15, 2026 - (ACN Newswire) - October 14, Duiba Group (01753.HK) said its AI short drama business turned profitable in the third quarter, posting net profit in July, August and September.
+The figures are based on the group's unaudited consolidated management accounts for the nine months ended September 30, 2026, and represent management's preliminary assessment, the company said in a voluntary announcement on Tuesday.
+Q3 Views Exceed 45.8 Billion; September Views Rise 107% from August, Extending a Three-Month Run of Month-on-Month Doubling
+On a group-wide basis, the unit recorded incremental views of 6.8 billion, 12.6 billion and 26.4 billion in July, August and September, respectively, for a third-quarter total of more than 45.8 billion. September volume rose 107% from August.
+The figures compare with just over 5 billion views for the first half of the year. The unit, launched in January, generated more than nine times that amount in incremental views in the third quarter alone; September volume was more than five times the first-half total.
+4.6% of Titles Topped 100 Million Views in Q3
+The company also disclosed content metrics for the quarter. Titles that exceeded 100 million incremental views per month totaled 22 in July, 25 in August and 32 in September. Those above 10 million reached 89, 155 and 172 over the same period.
+The share of titles surpassing 100 million views averaged about 4.6% in the third quarter and peaked at 5.7% in a single month.
+Duiba attributed the results to its use of AI across content development, production and distribution. The company said each production unit can handle the full workflow — from script analysis and storyboard breakdown to character generation, scene matching and final output — with one person. Its proprietary scriptwriting agent raises output per screenwriter by five to eight times, the company said, adding that the standardized process can be replicated across teams.
+Profitability Improves as Revenue Share Climbs to 51.2%
+According to the company's internal management reporting, the business was profitable in each of the three months through September, with revenue growth accelerating in the quarter.
+For the first half, Duiba reported AI short drama revenue of RMB 223 million, representing strong year-on-year growth and accounting for 51.2% of group revenue. The segment overtook the company's traditional interactive advertising business as its largest revenue contributor.
+Duiba had previously said economies of scale were expected to emerge as the business expanded. The company said three consecutive months of profit indicate that content capacity and cost control are beginning to reinforce each other, as it moves from an investment phase into what it described as scaled commercial returns. It added that overseas applications and a WeChat Mini Program business, if rolled out, could expand its market share.
+Business Update
+The company said the rapid increase in views, continued growth in hit dramas and three consecutive months of profitability in the third quarter indicate that its AI short drama business is building an operating foundation for scalable growth.
+Duiba added that, as the AI short drama industry enters a period of rapid expansion, its accumulated competitive advantages in production efficiency and content quality are expected to support its development and deliver long-term value.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Early ABA Intervention Can Help Children With Autism Develop Essential Skills</v>
+        <v>ROSEN, NATIONAL TRIAL COUNSEL, Encourages Honeywell Aerospace Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - HONA</v>
       </c>
       <c r="B390" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C390" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D390" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E390" t="str">
-        <v>https://www.prweb.com/releases/early-aba-intervention-can-help-children-with-autism-develop-essential-skills-302861407.html</v>
+        <v>https://www.newsfilecorp.com/release/319095/ROSEN-NATIONAL-TRIAL-COUNSEL-Encourages-Honeywell-Aerospace-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-HONA</v>
       </c>
       <c r="F390" t="str">
-        <v>New retrospective outcomes data from Behavioral Innovations tracks measurable gains in communication, social and daily-living skills among children with autism, giving families fresh data when comparing Applied Behavior Analysis (ABA) therapy providers in Fort Worth, Texas. The findings...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds open market purchasers of common stock of Honeywell Aerospace Inc. (NASDAQ: HONA) between June 29, 2026 and September 1, 2026, both dates inclusive (the "Class Period"), of the important November 23, 2026 lead plaintiff deadline.SO WHAT: If you purchased Honeywell Aerospace common stock on the open market during the Class Period you may be entitled to compensation without...</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>When the Power Fails, Your Garage Doors Shouldn't: Why Storm Season Demands Rethinking Access Control Backup</v>
+        <v>HIMS DEADLINE NOTICE: ROSEN, A HIGHLY RECOGNIZED LAW FIRM, Encourages Hims &amp; Hers Health, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - HIMS</v>
       </c>
       <c r="B391" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C391" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D391" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E391" t="str">
-        <v>https://www.prweb.com/releases/when-the-power-fails-your-garage-doors-shouldnt-why-storm-season-demands-rethinking-access-control-backup-302860217.html</v>
+        <v>https://www.newsfilecorp.com/release/319096/HIMS-DEADLINE-NOTICE-ROSEN-A-HIGHLY-RECOGNIZED-LAW-FIRM-Encourages-Hims-Hers-Health-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-HIMS</v>
       </c>
       <c r="F391" t="str">
-        <v>As late-summer storms bring outages and unpredictable conditions to Minneapolis, emergency garage door service and backup access planning can help residential and commercial property owners reduce safety risks and costly downtime. MINNEAPOLIS, Aug. 28, 2026 /PRNewswire-PRWeb/ --...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Hims &amp; Hers Health, Inc. (NYSE: HIMS) between August 4, 2025 and July 29, 2026, both dates inclusive (the "Class Period"), of the important November 2, 2026 lead plaintiff deadline.SO WHAT: If you purchased Hims securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>AM Best Affirms Credit Ratings of Eureka-Re SCC</v>
+        <v>INV DEADLINE NOTICE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages Innventure, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important October 27 Deadline in Securities Class Action - INV</v>
       </c>
       <c r="B392" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C392" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D392" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E392" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/am-best-affirms-credit-ratings-191900454.html</v>
+        <v>https://www.newsfilecorp.com/release/319063/INV-DEADLINE-NOTICE-ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Innventure-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-October-27-Deadline-in-Securities-Class-Action-INV</v>
       </c>
       <c r="F392" t="str">
-        <v>MEXICO CITY, August 28, 2026--AM Best has affirmed the Financial Strength Rating of A- (Excellent) and the Long-Term Issuer Credit Rating of "a-" (Excellent) of Eureka-Re SCC (Eureka) (Barbados). The outlook of these Credit Ratings (ratings) is stable.</v>
-[...2 lines deleted...]
-    <row r="393">
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Innventure, Inc. (NASDAQ: INV) between November 17, 2025 and August 13, 2026, both dates inclusive (the "Class Period"), of the important October 27, 2026 lead plaintiff deadline.SO WHAT: If you purchased Innventure securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
+      </c>
+    </row>
+    <row r="393" xml:space="preserve">
       <c r="A393" t="str">
-        <v>HYLN Investors Have Opportunity to Lead Hyliion Holdings Corp. Securities Fraud Lawsuit Filed by The Rosen Law Firm</v>
+        <v>'AI + Retail' Dual-Drive Creates Compound Growth: Huitongda Network (9878.HK) Empowers E-commerce Merchants to Improve Quality and Efficiency with 'Dabi AI'</v>
       </c>
       <c r="B393" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C393" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D393" t="str">
-        <v>Finance</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E393" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyln-investors-have-opportunity-to-lead-hyliion-holdings-corp-securities-fraud-lawsuit-filed-by-the-rosen-law-firm-302863019.html</v>
-[...2 lines deleted...]
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, announces it has filed a class action lawsuit on behalf of purchasers of securities of Hyliion Holdings Corp. (NYSE American: HYLN) between May 12, 2026 and June 23, 2026, both dates inclusive...</v>
+        <v>https://www.acnnewswire.com/press-release/english/110814/</v>
+      </c>
+      <c r="F393" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 15, 2026 - (ACN Newswire) - As the “Double Eleven” shopping festival approaches, the e-commerce team of Jiangsu Athleta Sports Co., Ltd. is stepping up preparations for the launch of new seasonal apparel products and promotional campaigns. In the past, creating product main images required close coordination among graphic designers, models, and photo studios. Today, with the support of “Dabi AI” from Boundary Consulting, a subsidiary of Huitongda Network, virtual model try-on effects can be generated with one click, increasing the efficiency of new product launches by 5 to 10 times with sales in its e-commerce business increasing by more than 50%.
+Starting with empowering lower-tier retail, Huitongda has consolidated its core foundation of township mom-and-pop stores while extending its comprehensive “AI + Retail” capabilities into online e-commerce scenarios. With the continuous penetration of e-commerce merchants into Huitongda's customer ecosystem, new growth opportunities driven by the implementation of AI applications are gradually emerging.
+Integrating Capabilities: Synergies Between Member Stores and E-commerce Resources
+The new achievement of Huitongda’s “AI + Retail” dual-drive lies in a successful capability grafting. Last November, Huitongda completed the acquisition of a 57% stake in Boundary Consulting, a leading e-commerce AI company. With 15 years of experience in the e-commerce sector, Boundary Consulting has developed the “Dabi AI” platform for e-commerce merchants. The platform integrates product analysis, competitor research, visual content generation, asset management and automated tasks, helping e-commerce teams carry out business analysis, content production and task execution within a unified platform.
+This integration also creates synergies in both directions. Having deeply cultivated the lower-tier market for over a decade and serving more than 250,000 township member stores, Huitongda Network has accumulated authentic transaction data, short-chain supply chains, and retail scenario experience. What Boundary Consulting contributes, on the other hand, consists of e-commerce-side AI application services, customer resources, and operational expertise.
+By connecting the two businesses, the retail capabilities developed through serving member stores expand the growth potential of the e-commerce business, while the algorithms and content creation capabilities developed on the e-commerce side, in turn, enhance offline store operations. The same AI capabilities can be applied across different customer groups and retail scenarios, reducing marginal costs while accumulating more scenario-specific data and creating a compounding effect. This is what fundamentally distinguishes Huitongda’s dual-engine “AI + Retail” strategy from standalone AI products.
+Building a Competitive Moat Through End-to-End Integration
+From the perspective of its product matrix, Huitongda’s AI matrix is no longer a collection of isolated tools, but an integrated network connecting online and offline channels as well as the end-to-end supply chain. On the e-commerce side, “Dabi AI” serves e-commerce merchants; on the offline store side, “Qiancheng Cloud AI” and the Qiancheng AI Super Store Manager, the latter integrating more than 24 scenario-based intelligent agents, continue to provide technological capabilities to physical retail stores; on the enterprise service side, “LeapoAI” integrates over 100 specialised features to serve brand owners and factories.
+Underpinning these three business segments is Huitongda’s intelligent supply chain system, supported by years of experience in providing integrated operational services to retail customers. This system connects upstream supply chain partners and brand manufacturers with downstream retail stores, FMCG retail chains and e-commerce merchants, creating a closed-loop flow of commercial activities, data and AI capabilities across the value chain. In the first half of 2026, Huitongda’s AI-related revenue exceeded RMB 78.91 million, representing a year-on-year increase of 32.3% and accounting for more than 70% of its full-year AI-related revenue in 2025. These results demonstrate customer willingness to pay and progress in the commercial adoption of AI applications.
+For Huitongda, the value of this network extends far beyond tool-level revenue. Scenario density, depth of data, and fulfillment capabilities mutually reinforce one another—the denser the scenarios, the more authentic the data, the faster the model iteration, and the lower the unit customer acquisition and service costs. This barrier, built upon real transactions and offline fulfillment, represents a core asset that general large models can hardly acquire and is difficult to replicate in the short term. Looking at the retail sector in the AI era, what the industry truly lacks is not general models, but professional enablers capable of embedding AI capabilities into real business scenarios and continuously generating scale benefits. Driven by the “AI + Retail” strategy, Huitongda is connecting offline member stores and online e-commerce merchants, leading the retail industry toward a comprehensive AI-driven upgrade.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>Kaplan Fox Announces a Securities Class Action Against Bloom Energy Corporation (BE) - Lead Plaintiff Deadline is September 28, 2026</v>
+        <v>Shanghai lantern show lights up Spanish celebration</v>
       </c>
       <c r="B394" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C394" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D394" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E394" t="str">
-        <v>https://www.newsfilecorp.com/release/311347/Kaplan-Fox-Announces-a-Securities-Class-Action-Against-Bloom-Energy-Corporation-BE-Lead-Plaintiff-Deadline-is-September-28-2026</v>
+        <v>https://www.prnewswire.com/news-releases/shanghai-lantern-show-lights-up-spanish-celebration-302909375.html</v>
       </c>
       <c r="F394" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Bloom Energy Corporation ("Bloom Energy" or the "Company") (NYSE: BE) on behalf of investors that purchased or otherwise acquired Bloom Energy securities between February 27, 2025 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Bloom Energy and have suffered losses, you may CLICK HERE to contact us. You may...</v>
+        <v>SHANGHAI, Oct. 14, 2026 /PRNewswire/ -- A news report from english.shanghai.gov.cn A centuries-old folk tradition from Shanghai took center stage recently at La Merce Festival, one of Barcelona's biggest cultural celebrations, as performers carrying giant bamboo lanterns rolled, spun and...</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>PROCEPT BioRobotics Corporation (PRCT) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>Duolingo, Inc. (DUOL) Lawsuit – Investors Urged to Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B395" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C395" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D395" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E395" t="str">
-        <v>https://www.prnewswire.com/news-releases/procept-biorobotics-corporation-prct-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862434.html</v>
+        <v>https://pr-inside.com/duolingo-inc-duol-lawsuit-investors-urged-to-contact-levi-korsinsky-r5233695.htm</v>
       </c>
       <c r="F395" t="str">
-        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- The Law Offices of Frank R. Cruz announces that investors with losses related to PROCEPT BioRobotics Corporation (PRCT) have opportunity to lead the securities fraud class action lawsuit. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN PROCEPT...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Duolingo, Inc. (NASDAQ:DUOL) securities. If you suffered a loss on your Duolingo, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Duolingo, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Duolingo, Inc. that ..</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Three Hicks Thomas Partners Recognized in New Lawdragon 500 Legal Guide</v>
+        <v>Успешно завершился саммит по интеллектуальным IP-сетям Net5.5G, подчеркнув, что безопасные и отказоустойчивые IP-сети являются основой для нового роста в эпоху искусственного интеллекта</v>
       </c>
       <c r="B396" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C396" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D396" t="str">
         <v/>
       </c>
       <c r="E396" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/three-hicks-thomas-partners-recognized-190600009.html</v>
+        <v>https://www.prnewswire.com/news-releases/-----ip--net5-5g------ip-----------302909362.html</v>
       </c>
       <c r="F396" t="str">
-        <v>HOUSTON, August 28, 2026--Lawdragon is celebrating the specialized yet versatile skills of three Hicks Thomas attorneys by selecting them for its inaugural 500 Special Situations Lawyers legal guide.</v>
+        <v>ВЕНА, 15 октября 2026 г. /PRNewswire/ -- В рамках Глобального форума по сверхширокополосной связи (UBBF) 2026 года был успешно проведен Саммит по интеллектуальным IP-сетям Net5.5G. Сфокусированный на теме «Безопасность и устойчивость для сетей, новый умный рост для операторов», GSMA...</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>U.S. Food and Drug Administration Authorizes Juul Labs' Next Generation JUUL2 System</v>
+        <v>Class Action Filed Against Ryde Group Ltd (RYDE) Over Securities Violations ...</v>
       </c>
       <c r="B397" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C397" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D397" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E397" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-food-and-drug-administration-authorizes-juul-labs-next-generation-juul2-system-302863088.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-ryde-group-ltd-ryde-over-securities-violations-r5233694.htm</v>
       </c>
       <c r="F397" t="str">
-        <v>FDA determines JUUL2 System meets statutory standard of being "appropriate for the protection of public health" JUUL2 System incorporates a suite of innovative technology to better serve adults who smoke WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- Yesterday, the U.S. Food and Drug...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Ryde Group Ltd (NYSE:RYDE) securities. If you suffered a loss on your Ryde Group Ltd investment and would like to explore a potential recovery under the federal securities laws, Learn about Ryde Group Ltd Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Kaplan Fox Advises Rackspace Technology, Inc. (RXT) Investors of a Securities Class Action Deadline on September 28, 2026</v>
+        <v>PZZA DEADLINE: ROSEN, A RANKED AND LEADING LAW FIRM, Encourages Papa John's International, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - PZZA</v>
       </c>
       <c r="B398" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C398" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D398" t="str">
         <v>Finance</v>
       </c>
       <c r="E398" t="str">
-        <v>https://www.newsfilecorp.com/release/311346/Kaplan-Fox-Advises-Rackspace-Technology-Inc.-RXT-Investors-of-a-Securities-Class-Action-Deadline-on-September-28-2026</v>
+        <v>https://www.newsfilecorp.com/release/319073/PZZA-DEADLINE-ROSEN-A-RANKED-AND-LEADING-LAW-FIRM-Encourages-Papa-Johns-International-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-PZZA</v>
       </c>
       <c r="F398" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Rackspace Technology, Inc. ("Rackspace" or the "Company") (NASDAQ: RXT) on behalf of investors that purchased or otherwise acquired Rackspace securities between May 7, 2026 and July 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Rackspace and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Papa John's International, Inc. (NASDAQ: PZZA) between August 7, 2025 and August 5, 2026, both dates inclusive (the "Class Period"), of the important November 2, 2026 lead plaintiff deadline.SO WHAT: If you purchased Papa Johns common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or...</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>U.S. Global Investors Announces Fiscal Year 2026 Results Webcast</v>
+        <v>Se celebra con éxito la Cumbre de Redes IP Inteligentes Net5.5G</v>
       </c>
       <c r="B399" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C399" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D399" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E399" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352864/0/en/u-s-global-investors-announces-fiscal-year-2026-results-webcast.html</v>
+        <v>https://www.prnewswire.com/news-releases/se-celebra-con-exito-la-cumbre-de-redes-ip-inteligentes-net5-5g-302909358.html</v>
       </c>
       <c r="F399" t="str">
-        <v>San Antonio, TX, Aug. 28, 2026 (GLOBE NEWSWIRE) -- U.S. Global Investors, Inc. ( NASDAQ: GROW ) will host a webcast on Friday, September 4, at 7:30 a.m. Central time to discuss the company’s results for fiscal year 2026.</v>
+        <v>-Se celebra con éxito la Cumbre de Redes IP Inteligentes Net5.5G, destacando las redes IP seguras y resilientes como base para un nuevo crecimiento en la era de la IA VIENA, 15 de octubre de 2026 /PRNewswire/ -- Durante el Global Ultra-Broadband Forum (UBBF) 2026, se celebró con éxito la...</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>U.S. FDA Leadership from Three Centers and OII Headline the Center Office Updates Session of the 2026 PDA/FDA Joint Regulatory Conference</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Fractyl Health, Inc. (GUTS) ...</v>
       </c>
       <c r="B400" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C400" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D400" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E400" t="str">
-        <v>https://www.prweb.com/releases/us-fda-leadership-from-three-centers-and-oii-headline-the-center-office-updates-session-of-the-2026-pdafda-joint-regulatory-conference-302862992.html</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-fractyl-health-inc-guts-r5233693.htm</v>
       </c>
       <c r="F400" t="str">
-        <v>PDA announced today that senior leaders from the FDA's centers for drugs, biologics and veterinary medicine as well as the Office of Inspections and Investigations will participate in the plenary on Monday, Sept. 14, as part of the 2026 PDA/FDA Joint Regulatory Conference in Washington, D....</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>VERAXA Biotech (VRXA), Secarna Partnership Milestone Opens New Potential Market for Conjugation Technology</v>
+        <v>Net5.5G Intelligent IP Network Summit erfolgreich abgehalten - sichere und widerstandsfähige IP-Netzwerke als Grundlage für neues Wachstum im Zeitalter der KI im Fokus</v>
       </c>
       <c r="B401" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C401" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D401" t="str">
-        <v>Healthcare, Retail</v>
+        <v/>
       </c>
       <c r="E401" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-secarna-partnership-milestone-opens-new-potential-market-for-conjugation-technology-7089036</v>
+        <v>https://www.prnewswire.com/news-releases/net5-5g-intelligent-ip-network-summit-erfolgreich-abgehalten--sichere-und-widerstandsfahige-ip-netzwerke-als-grundlage-fur-neues-wachstum-im-zeitalter-der-ki-im-fokus-302909354.html</v>
       </c>
       <c r="F401" t="str">
-        <v>VERAXA Biotech and Secarna Pharmaceuticals have reported an initial in vitro proof of concept for an antibody oligonucleotide conjugate (“AOC”) developed through their research alliance. The AOC candidate demonstrated greater potency than the equivalent unconjugated oligonucleotide in early testing, providing a first experimental validation of the collaboration. AOCs are an emerging class of antibody-guided therapies designed to use an antibody to deliver therapeutic oligonucleotides selectively to disease-relevant cells. VERAXA contributes antibody conjugation expertise and proprietary click chemistry, allowing it to participate in AOCs without shifting its core oncology strategy. The collaboration adds to VERAXA’s growing partnering track record, which also includes its bispecific ADC di</v>
+        <v>WIEN, 15. Oktober 2026 /PRNewswire/ -- Im Rahmen des Global Ultra-Broadband Forum (UBBF) 2026 fand der Net5.5G Intelligent IP Network Summit erfolgreich statt. Unter dem Motto „Sicherheit und Ausfallsicherheit für Netzwerke, intelligentes neues Wachstum für Netzbetreiber" stellte GSMA...</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>Crave Brothers Farmstead Cheese Sweeps the Fresh Mozzarella Class at World Dairy Expo Championship Dairy Products Contest</v>
+        <v>Caladan Expands Regulatory Footprint with Cayman Islands SIBA Registration</v>
       </c>
       <c r="B402" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C402" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D402" t="str">
         <v/>
       </c>
       <c r="E402" t="str">
-        <v>https://www.prnewswire.com/news-releases/crave-brothers-farmstead-cheese-sweeps-the-fresh-mozzarella-class-at-world-dairy-expo-championship-dairy-products-contest-302863086.html</v>
+        <v>https://www.prnewswire.com/news-releases/caladan-expands-regulatory-footprint-with-cayman-islands-siba-registration-302908628.html</v>
       </c>
       <c r="F402" t="str">
-        <v>WATERLOO, Wis., Aug. 28, 2026 /PRNewswire/ -- Crave Brothers Farmstead Cheese is celebrating a standout performance at the 2026 World Dairy Expo Championship Dairy Products Contest, earning seven awards across five categories, including a rare "Fresh Sweep" of the Fresh Mozzarella class....</v>
+        <v>CIMA registration supports Caladan's institutional derivatives strategy and plans to explore tokenised real-world asset markets through CLDN Cayman Ltd. SINGAPORE, Oct. 14, 2026 /PRNewswire/ -- Caladan, a global proprietary trading group and digital asset liquidity provider, today...</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>Ancient Warrior Analysis Finds UK Searches for Iconic Fictional Weapons Jump Around Major Entertainment Events</v>
+        <v>Meijer ahora acepta tarjetas de evermore y amplía el acceso a alimentos saludables y productos de venta libre para los clientes de Medicare</v>
       </c>
       <c r="B403" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C403" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D403" t="str">
-        <v>Gaming</v>
+        <v/>
       </c>
       <c r="E403" t="str">
-        <v>https://www.prnewswire.com/news-releases/ancient-warrior-analysis-finds-uk-searches-for-iconic-fictional-weapons-jump-around-major-entertainment-events-302863083.html</v>
+        <v>https://www.prnewswire.com/news-releases/meijer-ahora-acepta-tarjetas-de-evermore-y-amplia-el-acceso-a-alimentos-saludables-y-productos-de-venta-libre-para-los-clientes-de-medicare-828598474.html</v>
       </c>
       <c r="F403" t="str">
-        <v>UK search demand for "master sword," "lightsaber," and "witcher sword" rose between 170% and 337% around major gaming, television, and fandom events. SCARBOROUGH, England, Aug. 28, 2026 /PRNewswire/ -- Searches for recognisable fictional weapons rose sharply around three major...</v>
+        <v>La cadena minorista del Medio Oeste de Estados Unidos añade otra opción de pago conveniente para los clientes elegibles GRAND RAPIDS, Mich., 14 de octubre de 2026 /PRNewswire-HISPANIC PR WIRE/ -- Meijer anuncia que acepta tarjetas de gasto de evermore para productos de venta libre (OTC),...</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>APhA Foundation Announces 2026 Pinnacle Award Recipients</v>
+        <v>xFusion en OCP 2026: la refrigeración, la energía y la interconexión convergen para la era de los agentes</v>
       </c>
       <c r="B404" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C404" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D404" t="str">
         <v/>
       </c>
       <c r="E404" t="str">
-        <v>https://www.prnewswire.com/news-releases/apha-foundation-announces-2026-pinnacle-award-recipients-302863082.html</v>
+        <v>https://www.prnewswire.com/news-releases/xfusion-en-ocp-2026-la-refrigeracion-la-energia-y-la-interconexion-convergen-para-la-era-de-los-agentes-302909324.html</v>
       </c>
       <c r="F404" t="str">
-        <v>WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- The American Pharmacists Association (APhA) Foundation has named three winners of the 2026 Pinnacle Awards. This year, the recipient of the Category 1: Individual Award for Achievement is Kari Trapskin. Recipients of the Category 2: Team Award for...</v>
+        <v>-xFusion en OCP 2026: Cuando la refrigeración, la energía y la interconexión convergen para la era de los agentes Una ponencia principal y tres presentaciones de productos abordan los desafíos de refrigeración, energía e interconexión que definen los centros de datos de IA de próxima...</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>CAR LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Avis Budget Group, Inc. ...</v>
+        <v>xFusion à l'OCP 2026 : Quand le refroidissement, l'alimentation et l'interconnexion convergent à l'ère des agents IA</v>
       </c>
       <c r="B405" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C405" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D405" t="str">
-        <v>Finance, Automotive</v>
+        <v/>
       </c>
       <c r="E405" t="str">
-        <v>https://pr-inside.com/car-lawsuit-alert-levi-korsinsky-notifies-avis-budget-group-inc-r5217218.htm</v>
+        <v>https://www.prnewswire.com/news-releases/xfusion-a-locp-2026--quand-le-refroidissement-lalimentation-et-linterconnexion-convergent-a-lere-des-agents-ia-302909321.html</v>
       </c>
       <c r="F405" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>La conférence principale et les trois présentations de produits abordent les défis liés au refroidissement, à l'alimentation et à l'interconnexion qui définissent les centres de données d'IA de nouvelle génération. SAN JOSE, Californie, 15 octobre 2026 /PRNewswire/ -- xFusion, fournisseur...</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>October 5, 2026 Deadline: Join Class Action Lawsuit Against Alibaba ...</v>
+        <v>Investor Alert: Deadline Approaching to Join Ryde Group Ltd (RYDE) ...</v>
       </c>
       <c r="B406" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C406" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D406" t="str">
         <v>Finance</v>
       </c>
       <c r="E406" t="str">
-        <v>https://pr-inside.com/october-5-2026-deadline-join-class-action-lawsuit-against-alibaba-r5217217.htm</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-ryde-group-ltd-ryde-r5233692.htm</v>
       </c>
       <c r="F406" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Alibaba Group Holding Limited (NYSE:BABA) securities. If you suffered a loss on your Alibaba Group Holding Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Alibaba Group Holding Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Ryde Group Ltd (NYSE:RYDE) securities. If you suffered a loss on your Ryde Group Ltd investment and would like to explore a potential recovery under the federal securities laws, Learn about Ryde Group Ltd Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>Kaplan Fox Notifies PROCEPT BioRobotics Corporation (PRCT) Investors of a Securities Class Action Lawsuit - Deadline is September 22, 2026</v>
+        <v>Lost Money on Fractyl Health, Inc. (GUTS)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B407" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C407" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D407" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E407" t="str">
-        <v>https://www.newsfilecorp.com/release/311345/Kaplan-Fox-Notifies-PROCEPT-BioRobotics-Corporation-PRCT-Investors-of-a-Securities-Class-Action-Lawsuit-Deadline-is-September-22-2026</v>
+        <v>https://pr-inside.com/lost-money-on-fractyl-health-inc-guts-contact-levi-korsinsky-r5233691.htm</v>
       </c>
       <c r="F407" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against PROCEPT BioRobotics Corporation ("PROCEPT" or the "Company") (NASDAQ: PRCT) on behalf of all purchasers of PROCEPT common stock between February 28, 2024 and February 25, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in PROCEPT and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox by...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>YFORE, pionnier des rétroviseurs numériques, dévoile sa gamme complète de rétroviseurs intelligents en Amérique du Nord</v>
+        <v>Hanshow, shopreme y Lucky Cart presentan una nueva solución de carrito inteligente</v>
       </c>
       <c r="B408" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C408" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D408" t="str">
-        <v/>
+        <v>Retail</v>
       </c>
       <c r="E408" t="str">
-        <v>https://www.prnewswire.com/news-releases/yfore-pionnier-des-retroviseurs-numeriques-devoile-sa-gamme-complete-de-retroviseurs-intelligents-en-amerique-du-nord-302863077.html</v>
+        <v>https://www.prnewswire.com/news-releases/hanshow-shopreme-y-lucky-cart-presentan-una-nueva-solucion-de-carrito-inteligente-302909318.html</v>
       </c>
       <c r="F408" t="str">
-        <v>SUWANEE, Géorgie, 28 août 2026 /PRNewswire/ -- YFORE Technology, l'un des principaux fournisseurs mondiaux de composants électroniques automobiles de premier rang, a officiellement inauguré aujourd'hui sa nouvelle usine de production américaine située près d'Atlanta, en Géorgie. Pour...</v>
+        <v>-Hanshow, shopreme y Lucky cart presentan una nueva solución de Smart Cart para mejorar la experiencia de compra e impulsar el crecimiento del retail PARIS, 15 de septiembre de 2026 /PRNewswire/ -- Hanshow, líder mundial en soluciones digitales para tiendas, ha anunciado hoy el...</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>GoDaddy Inc. (GDDY) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>xFusion auf der OCP 2026: Wenn Kühlung, Stromversorgung und Vernetzung im Agentenzeitalter zusammenkommen</v>
       </c>
       <c r="B409" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C409" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D409" t="str">
         <v/>
       </c>
       <c r="E409" t="str">
-        <v>https://www.prnewswire.com/news-releases/godaddy-inc-gddy-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302862433.html</v>
+        <v>https://www.prnewswire.com/news-releases/xfusion-auf-der-ocp-2026-wenn-kuhlung-stromversorgung-und-vernetzung-im-agentenzeitalter-zusammenkommen-302909319.html</v>
       </c>
       <c r="F409" t="str">
-        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- The Law Offices of Frank R. Cruz announces that investors with losses related to GoDaddy Inc. (GDDY) have opportunity to lead the securities fraud class action lawsuit. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN GODADDY INC. (GDDY), CLICK HERE...</v>
+        <v>Die Keynote und drei Produktpräsentationen befassen sich mit den Herausforderungen in den Bereichen Kühlung, Stromversorgung und Vernetzung, die KI-Rechenzentren der nächsten Generation definieren. SAN JOSE, Kalifornien, 15. Oktober 2026 /PRNewswire/ -- xFusion, ein globaler Anbieter von...</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Ouverture du Salon chinois 2026 du secteur international des mégadonnées à Guiyang</v>
+        <v>Hilliard Law: Federal Judge Certifies Five-State Classes in Ford CP4 Fuel Pump Lawsuit</v>
       </c>
       <c r="B410" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C410" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D410" t="str">
         <v/>
       </c>
       <c r="E410" t="str">
-        <v>https://www.prnewswire.com/news-releases/ouverture-du-salon-chinois-2026-du-secteur-international-des-megadonnees-a-guiyang-302863076.html</v>
+        <v>https://www.prnewswire.com/news-releases/hilliard-law-federal-judge-certifies-five-state-classes-in-ford-cp4-fuel-pump-lawsuit-302909313.html</v>
       </c>
       <c r="F410" t="str">
-        <v>GUIYANG, Chine, 28 août 2026 /PRNewswire/ -- Reportage du Guizhou Daily : Le Salon chinois 2026 du secteur international des mégadonnées a officiellement ouvert ses portes le 28 août à Guiyang, capitale de la province du Guizhou, dans le sud-ouest de la Chine. Événement phare de...</v>
+        <v>Ruling lets certain Ford 6.7L diesel truck owners in California, Louisiana, Ohio, Pennsylvania, and South Carolina pursue their claims together; Court also largely denies Ford's bid to end the case before trial CORPUS CHRISTI, Texas, Oct. 14, 2026 /PRNewswire/ -- Owners of certain Ford...</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>10x Genomics Wins Patent Infringement Verdict Against Parse Biosciences</v>
+        <v>Signos Review 2026: FDA-Cleared App, Real Prices, a "30-Day Guarantee" That Isn't a Refund - Is It Right for You?</v>
       </c>
       <c r="B411" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C411" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D411" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Healthcare</v>
       </c>
       <c r="E411" t="str">
-        <v>https://www.prnewswire.com/news-releases/10x-genomics-wins-patent-infringement-verdict-against-parse-biosciences-302863074.html</v>
+        <v>https://www.newswire.com/news/signos-review-2026-fda-cleared-app-real-prices-a-30-day-guarantee-that-isnt-a</v>
       </c>
       <c r="F411" t="str">
-        <v>Jury finds Parse willfully infringed Scale Biosciences' patents and rejects Parse's invalidity challenge PLEASANTON, Calif., Aug. 28, 2026 /PRNewswire/ -- 10x Genomics, Inc. (Nasdaq: TXG), the life science technology leader focused on accelerating science and advancing human health, today...</v>
+        <v>For readers seeking more insight into food and activity habits, this Signos review examines glucose-monitoring features, brand-listed membership prices, renewal terms, and the coaching audit behind its 30-day guarantee. signos.com</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>IDrive Launches Autonomy Assisted Driving, Bringing a Licenseable L2+ Driver-Assist Stack to Automotive Companies</v>
+        <v>DUOL Investors Have Opportunity to Lead Duolingo, Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B412" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C412" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D412" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.prnewswire.com/news-releases/idrive-launches-autonomy-assisted-driving-bringing-a-licenseable-l2-driver-assist-stack-to-automotive-companies-302863072.html</v>
+        <v>https://www.prnewswire.com/news-releases/duol-investors-have-opportunity-to-lead-duolingo-inc-securities-fraud-lawsuit-302909179.html</v>
       </c>
       <c r="F412" t="str">
-        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- IDrive today announced the launch of IDrive Autonomy Assisted Driving, a low-cost, licenseable L2+ driver-assistance platform designed to give automotive companies a practical path to deploying advanced driving assistance without having to build...</v>
+        <v>NEW YORK, Oct. 14, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of Class A common stock of Duolingo, Inc. (NASDAQ: DUOL) between May 2, 2025 to February 26, 2026, inclusive (the "Class Period"). A...</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>Ali Kain Launches National Scholarship for Aspiring Undergraduate Entrepreneurs</v>
+        <v>Power Heat Pro Reviews 2026: Looking to Warm One Cold Room? Features, Pricing, and Purchase Terms Explained</v>
       </c>
       <c r="B413" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C413" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D413" t="str">
         <v/>
       </c>
       <c r="E413" t="str">
-        <v>https://www.prnewswire.com/news-releases/ali-kain-launches-national-scholarship-for-aspiring-undergraduate-entrepreneurs-302863066.html</v>
+        <v>https://www.newswire.com/news/power-heat-pro-reviews-2026-looking-to-warm-one-cold-room-features-pricing-and</v>
       </c>
       <c r="F413" t="str">
-        <v>DETROIT, Aug. 28, 2026 /PRNewswire/ -- Driven by a commitment to foster business innovation and leadership across the United States, entrepreneur Ali Kain officially announces the launch of the Ali Kain Scholarship for Entrepreneurs. Designed to support forward-thinking undergraduate...</v>
+        <v>A closer look at Power Heat Pro's brand-stated wall-mount and freestanding options, adjustable thermostat, and timer helps buyers compare single-room heating features, checkout pricing, and 30-day return conditions before ordering.</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>BUILD-A-BEAR DEBUTS EXCLUSIVE LLOROMANNIC PLUSH AS PART OF NEW SANRIO HALLOWEEN COLLECTION FOR THE FIRST TIME EVER IN SELECT COUNTRIES</v>
+        <v>Urozen Reviews 2026: Ingredients, Pricing, Complaints, and 60-Day Refund Policy Explained</v>
       </c>
       <c r="B414" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C414" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D414" t="str">
         <v/>
       </c>
       <c r="E414" t="str">
-        <v>https://www.prnewswire.com/news-releases/build-a-bear-debuts-exclusive-lloromannic-plush-as-part-of-new-sanrio-halloween-collection-for-the-first-time-ever-in-select-countries-302863067.html</v>
+        <v>https://www.newswire.com/news/urozen-reviews-2026-ingredients-pricing-complaints-and-60-day-refund-policy</v>
       </c>
       <c r="F414" t="str">
-        <v>The popular Lloromannic Sanrio duo, Berry and Cherry, along with a full Halloween collection, now available in Build-A-Bear Workshops and online for spooky season ST. LOUIS, Aug. 28, 2026 /PRNewswire/ -- Build-A-Bear Workshop® today announces the launch of its new Sanrio® Halloween...</v>
+        <v>Explore Urozen's brand-stated once-daily prostate wellness formula, package options, available complaint information, and advertised 60-day guarantee-including unresolved refund eligibility for discounted orders.</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>EQPT FINAL DEADLINE: ROSEN, LEADING INVESTOR COUNSEL, Encourages EquipmentShare.com Inc Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - EQPT</v>
+        <v>Class Action Filed Against York Space Systems Inc (YSS) Over Securities ...</v>
       </c>
       <c r="B415" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C415" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D415" t="str">
         <v>Finance</v>
       </c>
       <c r="E415" t="str">
-        <v>https://www.newsfilecorp.com/release/311718/EQPT-FINAL-DEADLINE-ROSEN-LEADING-INVESTOR-COUNSEL-Encourages-EquipmentShare.com-Inc-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-EQPT</v>
+        <v>https://pr-inside.com/class-action-filed-against-york-space-systems-inc-yss-over-securities-r5233690.htm</v>
       </c>
       <c r="F415" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of EquipmentShare.com Inc (NASDAQ: EQPT): (i) Class A common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the "Registration Statement") issued in connection with EquipmentShare's January 2026 initial public offering ("IPO"); and/or (ii) securities between January 23, 2026 and June 23, 2026, both dates inclusive (the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired York Space Systems Inc (NYSE:YSS) securities. If you suffered a loss on your York Space Systems Inc investment and would like to explore a potential recovery under the federal securities laws, Learn about York Space Systems Inc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on ..</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>Securities Fraud Class Action Filed Against GoDaddy Inc. (GDDY) - Levi ...</v>
+        <v>Securities Class Action Lawsuit Filed Against The Chemours Company ...</v>
       </c>
       <c r="B416" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C416" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D416" t="str">
         <v>Finance</v>
       </c>
       <c r="E416" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-godaddy-inc-gddy-levi-r5217216.htm</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-the-chemours-company-r5233689.htm</v>
       </c>
       <c r="F416" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Chemours Company (NYSE:CC) securities. If you suffered a loss on your The Chemours Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Chemours Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Class Action Lawsuit Filed Against HDFC Bank Limited (HDB) - Recover ...</v>
+        <v>Lost Money on Taboola.com Ltd. (TBLA)? Join Class Action Before October ...</v>
       </c>
       <c r="B417" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C417" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D417" t="str">
         <v>Finance</v>
       </c>
       <c r="E417" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-hdfc-bank-limited-hdb-recover-r5217215.htm</v>
+        <v>https://pr-inside.com/lost-money-on-taboola-com-ltd-tbla-join-class-action-before-october-r5233688.htm</v>
       </c>
       <c r="F417" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>BLUE OWL MANAGED FUNDS LEAD $2.4 BILLION AI FACTORY FINANCING FOR IREN</v>
+        <v>SMU Executive MBA enters global Top 50 in Financial Times ranking</v>
       </c>
       <c r="B418" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C418" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D418" t="str">
-        <v>Finance, AI</v>
+        <v>Education</v>
       </c>
       <c r="E418" t="str">
-        <v>https://www.prnewswire.com/news-releases/blue-owl-managed-funds-lead-2-4-billion-ai-factory-financing-for-iren-302863057.html</v>
+        <v>https://www.prnewswire.com/news-releases/smu-executive-mba-enters-global-top-50-in-financial-times-ranking-302905024.html</v>
       </c>
       <c r="F418" t="str">
-        <v>Financing for NVIDIA AI Infrastructure deployment draws on Blue Owl's digital infrastructure operating and underwriting experience NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Blue Owl Capital Inc. (NYSE: OWL) ("Blue Owl"), a leading alternative asset manager, today announced that funds...</v>
+        <v>Programme rises nine places to 46th worldwide and ranks 9th globally for International Course Experience SINGAPORE, Oct. 14, 2026 /PRNewswire/ -- Singapore Management University's (SMU) Executive Master of Business Administration (EMBA) has entered the global Top 50 in the Financial Times...</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Hoymiles Marks a Decade Milestone in Brazil with Expanded Energy Solutions at Intersolar South America 2026</v>
+        <v>Class Action Filed Against Baidu, Inc. (BIDU) Over Securities Violations ...</v>
       </c>
       <c r="B419" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C419" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D419" t="str">
-        <v>Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E419" t="str">
-        <v>https://www.prnewswire.com/news-releases/hoymiles-marks-a-decade-milestone-in-brazil-with-expanded-energy-solutions-at-intersolar-south-america-2026-302862682.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-baidu-inc-bidu-over-securities-violations-r5233687.htm</v>
       </c>
       <c r="F419" t="str">
-        <v>SAO PAULO, Aug. 28, 2026 /PRNewswire/ -- During Intersolar South America 2026, Hoymiles showcased its latest PV and energy storage solutions, while highlighting a decade of commitment in Brazil. Hoymiles' all-scenario solutions cover residential, DIY, commercial and industrial, and...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Baidu, Inc. (NASDAQ:BIDU) securities. If you suffered a loss on your Baidu, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Baidu, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Baidu, Inc. ..</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>Kaplan Fox Alerts Investors of Cogent Communications Holdings, Inc. (CCOI) to an Upcoming Deadline of September 21, 2026 in the Securities Class Action</v>
+        <v>Lost Money on GoDaddy Inc. (GDDY)? Urged to Join Class Action Before ...</v>
       </c>
       <c r="B420" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C420" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D420" t="str">
         <v>Finance</v>
       </c>
       <c r="E420" t="str">
-        <v>https://www.newsfilecorp.com/release/311344/Kaplan-Fox-Alerts-Investors-of-Cogent-Communications-Holdings-Inc.-CCOI-to-an-Upcoming-Deadline-of-September-21-2026-in-the-Securities-Class-Action</v>
+        <v>https://pr-inside.com/lost-money-on-godaddy-inc-gddy-urged-to-join-class-action-before-r5233686.htm</v>
       </c>
       <c r="F420" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Cogent Communications Holdings, Inc. ("Cogent" or the "Company") (NASDAQ: CCOI) on behalf of investors that purchased or otherwise acquired Cogent securities between February 29, 2024 and May 1, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Cogent and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. ..</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Regenerative Hydrogel Is Redefining Cartilage Repair as Regentis Advances GelrinC</v>
+        <v>Shareholders of Qfin Holdings, Inc. (QFIN): Protect Your Rights Before ...</v>
       </c>
       <c r="B421" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C421" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D421" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E421" t="str">
-        <v>https://www.newmediawire.com/news/regenerative-hydrogel-is-redefining-cartilage-repair-as-regentis-advances-gelrinc-7089035</v>
+        <v>https://pr-inside.com/shareholders-of-qfin-holdings-inc-qfin-protect-your-rights-before-r5233685.htm</v>
       </c>
       <c r="F421" t="str">
-        <v>Researchers are developing new regenerative approaches, including stem cells, 3D-printed scaffolds and smart biomaterials designed to help the body repair damaged tissue. Focused on smart biomaterials, Regentis is advancing a hydrogel-based approach through GelrinC, a cell-free, off-the-shelf implant designed to support the regeneration of damaged knee cartilage. With encouraging clinical results, European approval and an ongoing U.S. pivotal trial, GelrinC is advancing toward a potential new approach to cartilage repair. LOS ANGELES, CA - August 28, 2026 ( NEWMEDIAWIRE ) - Regenerative medicine is increasingly focused on a simple but ambitious goal: rather than simply treating damaged tissue, can medicine help the body rebuild it? One company pursuing a regenerative approach is Regentis B</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Qfin Holdings, Inc. (NASDAQ:QFIN) securities. If you suffered a loss on your Qfin Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Qfin Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>Vadzo Imaging Positions Merlin-290CRS: 2MP Sony Starvis IMX290 Low-Light USB Camera with NIR Sensitivity for Smart Surveillance</v>
+        <v>Lost Money on AST SpaceMobile, Inc. (ASTS)? Join Class Action Before ...</v>
       </c>
       <c r="B422" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C422" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D422" t="str">
-        <v>AI, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E422" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-290crs-2mp-sony-starvis-imx290-low-22852760</v>
+        <v>https://pr-inside.com/lost-money-on-ast-spacemobile-inc-asts-join-class-action-before-r5233684.htm</v>
       </c>
       <c r="F422" t="str">
-        <v>Built for AI-powered video analytics, perimeter security, and smart access control that must perform reliably after dark, this camera pairs the Sony Starvis IMX290 sensor with genuine NIR sensitivity over USB 2.0, giving smart surveillance system integrators dependable nighttime detail without a supplemental infrared illuminator at every camera position.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AST SpaceMobile, Inc. (NASDAQ:ASTS) securities. If you suffered a loss on your AST SpaceMobile, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about AST SpaceMobile, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>Robert Stitzel Scholarship for Entrepreneurs Launches to Fund Undergraduate Innovation across the US</v>
+        <v>Duolingo, Inc. (DUOL) Lawsuit - Investors Urged to Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B423" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C423" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D423" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E423" t="str">
-        <v>https://www.prnewswire.com/news-releases/robert-stitzel-scholarship-for-entrepreneurs-launches-to-fund-undergraduate-innovation-across-the-us-302863062.html</v>
+        <v>https://pr-inside.com/duolingo-inc-duol-lawsuit-investors-urged-to-contact-levi-korsinsky-r5233683.htm</v>
       </c>
       <c r="F423" t="str">
-        <v>MIDLAND, Texas, Aug. 28, 2026 /PRNewswire/ -- The Robert Stitzel Scholarship for Entrepreneurs officially launches today, offering a dedicated platform for undergraduate students across the United States to advance their business leadership goals. Established by Robert Stitzel, a...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Duolingo, Inc. (NASDAQ:DUOL) securities. If you suffered a loss on your Duolingo, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Duolingo, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Duolingo, Inc. ..</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>AtaiBeckley Investor Alert: Kahn Swick &amp;amp; Foti, LLC Investigates Adequacy of Price and Process in Proposed Sale of AtaiBeckley Inc. - ATAI</v>
+        <v>Lost Money on Honeywell Aerospace Inc. (HONA)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B424" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C424" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D424" t="str">
         <v>Finance</v>
       </c>
       <c r="E424" t="str">
-        <v>https://www.prnewswire.com/news-releases/ataibeckley-investor-alert-kahn-swick--foti-llc-investigates-adequacy-of-price-and-process-in-proposed-sale-of-ataibeckley-inc---atai-302862997.html</v>
+        <v>https://pr-inside.com/lost-money-on-honeywell-aerospace-inc-hona-contact-levi-korsinsky-r5233682.htm</v>
       </c>
       <c r="F424" t="str">
-        <v>NEW YORK CITY and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Former Attorney General of Louisiana Charles C. Foti, Jr., Esq. and the law firm of Kahn Swick &amp; Foti, LLC ("KSF") are investigating the proposed sale of AtaiBeckley Inc. (NasdaqGM: ATAI) to Eli Lilly and Company (NYSE: LLY)....</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Honeywell Aerospace Inc. (NASDAQ:HONA) securities. If you suffered a loss on your Honeywell Aerospace Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Honeywell Aerospace Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>AM Best Affirms Credit Ratings of UnitedHealth Group Incorporated and Its Subsidiaries</v>
+        <v>Kinessana Shoulder Massager Reviews 2026: Long Day at Your Desk? Explore a Wearable Way to Wind Down</v>
       </c>
       <c r="B425" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C425" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D425" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Energy</v>
       </c>
       <c r="E425" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/am-best-affirms-credit-ratings-182700862.html</v>
+        <v>https://www.newswire.com/news/kinessana-shoulder-massager-reviews-2026-long-day-at-your-desk-explore-a</v>
       </c>
       <c r="F425" t="str">
-        <v>OLDWICK, N.J., August 28, 2026--AM Best has affirmed the Long-Term Issuer Credit Rating (Long-Term ICR) of "a-" (Excellent) and the Long and Short-Term Issue Credit Ratings (Long-Term IR; Short-Term IR) of UnitedHealth Group Incorporated (UnitedHealth Group) (Minnetonka, MN) [NYSE: UNH]. Concurrently AM Best has affirmed the Financial Strength Rating (FSR) of A (Excellent) and the Long-Term ICRs of "a+" (Excellent) of the health and dental insurance subsidiaries of UnitedHealth Group, collective</v>
+        <v>Looking for shoulder comfort that fits your evening routine? This document-based review explores Kinessana's brand-stated adjustable heat, vibration, and hands-free design, plus pricing and return terms to help buyers decide whether it fits their needs.</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>Dr. Steven Shannon Scholarship Opens Applications for Undergraduate Students Pursuing Careers in Medicine</v>
+        <v>Securities Lawsuit Alert: Flotek Industries, Inc. (FTK) Investors - ...</v>
       </c>
       <c r="B426" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C426" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D426" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E426" t="str">
-        <v>https://www.prnewswire.com/news-releases/dr-steven-shannon-scholarship-opens-applications-for-undergraduate-students-pursuing-careers-in-medicine-302863061.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-flotek-industries-inc-ftk-investors-r5233681.htm</v>
       </c>
       <c r="F426" t="str">
-        <v>LINCOLN, Neb., Aug. 28, 2026 /PRNewswire/ -- The Dr. Steven Shannon Scholarship for Medical Students is accepting applications from undergraduate students across the United States who are preparing for careers in medicine and related healthcare fields. The one-time scholarship opportunity...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>GENESIS MAGMA RACING AIMS TO PROVE SUMMER WORK ON LONE STAR LE MANS DEBUT</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Beta Bionics, ...</v>
       </c>
       <c r="B427" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C427" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D427" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E427" t="str">
-        <v>https://www.prnewswire.com/news-releases/genesis-magma-racing-aims-to-prove-summer-work-on-lone-star-le-mans-debut-302863059.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-beta-bionics-r5233680.htm</v>
       </c>
       <c r="F427" t="str">
-        <v>Genesis Magma Racing makes first race start in the U.S., contesting Lone Star Le Mans in the team's debut season in the FIA World Endurance Championship Team aims to combine the strong pace and reliability shown at recent rounds with more robust operational performance to avoid errors...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Beta Bionics, Inc. (NASDAQ:BBNX) securities. If you suffered a loss on your Beta Bionics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Beta Bionics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>Aberdeen Carolina and Western Railway Announces the Opening of Candor Logistics Park</v>
+        <v>Securities Lawsuit Alert: Lincoln Educational Services Corporation ...</v>
       </c>
       <c r="B428" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C428" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D428" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E428" t="str">
-        <v>https://www.prnewswire.com/news-releases/aberdeen-carolina-and-western-railway-announces-the-opening-of-candor-logistics-park-302863056.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-lincoln-educational-services-corporation-r5233679.htm</v>
       </c>
       <c r="F428" t="str">
-        <v>CANDOR, N.C., Aug. 28, 2026 /PRNewswire/ -- The Aberdeen Carolina and Western Railway (ACWR) is pleased to announce the opening of the first phase of its new Candor Logistics Park located in Montgomery County in Candor, NC. Candor Logistics Park is a 30-acre transload and distribution...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lincoln Educational Services Corporation (NASDAQ:LINC) securities. If you suffered a loss on your Lincoln Educational Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Lincoln Educational Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>Class Action Lawsuit Filed Against Pentair plc (PNR) - Recover Losses ...</v>
+        <v>ROSEN, GLOBAL INVESTOR COUNSEL, Encourages Qfin Holdings, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - QFIN</v>
       </c>
       <c r="B429" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C429" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D429" t="str">
         <v>Finance</v>
       </c>
       <c r="E429" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-pentair-plc-pnr-recover-losses-r5217214.htm</v>
+        <v>https://www.newsfilecorp.com/release/319075/ROSEN-GLOBAL-INVESTOR-COUNSEL-Encourages-Qfin-Holdings-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-QFIN</v>
       </c>
       <c r="F429" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Qfin Holdings, Inc. (NASDAQ: QFIN) between March 18, 2026 and August 25, 2026, inclusive (the "Class Period"), of the important November 30, 2026 lead plaintiff deadline. SO WHAT: If you purchased Qfin securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee...</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>Levi &amp; Korsinsky Urges ARS Pharmaceuticals, Inc. (SPRY) Shareholders ...</v>
+        <v>Levi &amp; Korsinsky Urges Hyliion (HYLN) Shareholders to Act Before Lead ...</v>
       </c>
       <c r="B430" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C430" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D430" t="str">
         <v>Finance</v>
       </c>
       <c r="E430" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-ars-pharmaceuticals-inc-spry-shareholders-r5217213.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-hyliion-hyln-shareholders-to-act-before-lead-r5233678.htm</v>
       </c>
       <c r="F430" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ARS Pharmaceuticals, Inc. (NASDAQ:SPRY) securities. If you suffered a loss on your ARS Pharmaceuticals investment and would like to explore a potential recovery under the federal securities laws, Learn about ARS Pharmaceuticals Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ARS ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>Kaplan Fox Advises Investors of EquipmentShare.Com Inc (EQPT) to Contact the Firm Before the Deadline on September 21, 2026</v>
+        <v>Levi &amp; Korsinsky Urges Innventure, Inc. (INV) Shareholders to Act Before ...</v>
       </c>
       <c r="B431" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C431" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D431" t="str">
         <v>Finance</v>
       </c>
       <c r="E431" t="str">
-        <v>https://www.newsfilecorp.com/release/311343/Kaplan-Fox-Advises-Investors-of-EquipmentShare.Com-Inc-EQPT-to-Contact-the-Firm-Before-the-Deadline-on-September-21-2026</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-innventure-inc-inv-shareholders-to-act-before-r5233677.htm</v>
       </c>
       <c r="F431" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against EquipmentShare.Com Inc ("EquipmentShare" or the "Company") (NASDAQ: EQPT) on behalf of investors who purchased or otherwise acquired EquipmentShare common stock pursuant and/or traceable to the Company's initial public offering on or around January 23, 2026 (the "IPO"), or between January 23, 2026 and June 23, 2026 (the "Class Period").CLICK HERE TO...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Innventure, Inc. (NASDAQ:INV) securities. If you suffered a loss on your Innventure, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Innventure, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Innventure, Inc. ..</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>Small UK charity saving children's lives in Kenya</v>
+        <v>AVEX ALERT: Securities Fraud Class Action Launched Against AEVEX Corp. ...</v>
       </c>
       <c r="B432" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C432" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D432" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E432" t="str">
-        <v>https://pressat.co.uk/releases/small-uk-charity-saving-childrens-lives-in-kenya-9cb526626e68ebcb27d3bbdcf3800295/</v>
+        <v>https://pr-inside.com/avex-alert-securities-fraud-class-action-launched-against-aevex-corp-r5233676.htm</v>
       </c>
       <c r="F432" t="str">
-        <v>Friday 28 August, 2026 The Christian UK Charity Keeping 56 Kenyan Children Off the Street, and Out of Danger TLC Children's Trust finances a court-referred children's home in rural Kenya, where every penny donated reaches the children directly. A Home Built on a Simple Promise Fifty-six children currently live at the Home of Peace Children's Home in rural Kenya. They were placed there by a court. Most arrived with nothing. Some had been living on the streets. According to TLC Children's Trust, the UK-registered charity that finances the home, many would not have survived much longer without intervention. That is not rhetorical. Street life in parts of Kenya, particularly for unaccompanied children, carries genuine, documented risks: malnutrition, violence, drug use, exploitation. The chari</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of ..</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>SafeTrack Selects KeySIM's IoT SIM Card to Connect Teltonika Telematics Vehicle Tracking Devices</v>
+        <v>Antimony Resources Corp. (ATMY) (ATMYF) (K8J0) Reports More Massive Antimony-Bearing Stibnite ("Sb") of 21.45% Antimony (Sb) over 1.10 Meters (m) and 15.0% Sb over 0.8 m in a Mineralized Zone of 4.36% Sb over 13.0 m at the Main Zone</v>
       </c>
       <c r="B433" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C433" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D433" t="str">
-        <v>Automotive</v>
+        <v/>
       </c>
       <c r="E433" t="str">
-        <v>https://pressat.co.uk/releases/safetrack-selects-keysims-iot-sim-card-to-connect-teltonika-telematics-vehicle-tracking-devices-a882ba8d5c0b0d121251490e30833dc8/</v>
+        <v>https://www.newsfilecorp.com/release/319143/Antimony-Resources-Corp.-ATMY-ATMYF-K8J0-Reports-More-Massive-AntimonyBearing-Stibnite-Sb-of-21.45-Antimony-Sb-over-1.10-Meters-m-and-15.0-Sb-over-0.8-m-in-a-Mineralized-Zone-of-4.36-Sb-over-13.0-m-at-the-Main-Zone</v>
       </c>
       <c r="F433" t="str">
-        <v>Friday 28 August, 2026 Greater Manchester vehicle tracking specialist SafeTrack is using KeySIM multi-network IoT SIM cards to connect its Teltonika Telematics vehicle tracking devices, providing mobile data and SMS connectivity across Vodafone, O2, EE and Three. GREATER MANCHESTER, UK – SafeTrack Vehicle Tracking Services, a rapidly expanding provider of GPS vehicle tracking solutions, has selected KeySIM to provide the IoT SIM connectivity for its Teltonika Telematics tracking devices. SafeTrack provides vehicle tracking technology to businesses and vehicle owners who need reliable, real-time visibility of their vehicles and assets. As the company continues to expand, dependable mobile connectivity has become an increasingly important part of the service it delivers. The company uses Tel</v>
-[...2 lines deleted...]
-    <row r="434">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 14, 2026) - Antimony Resources Corp. (CSE: ATMY) (OTCQB: ATMYF) (FSE: K8J0) (the "Company" or "Antimony Resources" or "ATMY") is pleased to announce that it has received additional assay results from drill holes in the Main Zone at Bald Hill Antimony Project. The drill holes are part of the current drill program intended to expand the mineralization in the Main Zone and fill-in gaps in the data in preparation for the production of a Maiden...</v>
+      </c>
+    </row>
+    <row r="434" xml:space="preserve">
       <c r="A434" t="str">
-        <v>Siria: primera transacción internacional con tarjeta en más de 15 años gracias a Mastercard y QNB Group</v>
+        <v>More Than Three Quarters of Small Business Owners Say AI Makes Them More Productive, But Most Need More Guidance</v>
       </c>
       <c r="B434" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C434" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-meta</v>
       </c>
       <c r="D434" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E434" t="str">
-        <v>https://www.prnewswire.com/news-releases/siria-primera-transaccion-internacional-con-tarjeta-en-mas-de-15-anos-gracias-a-mastercard-y-qnb-group-302863055.html</v>
-[...2 lines deleted...]
-        <v>-Siria celebra la primera transacción internacional con tarjeta en más de 15 años gracias a Mastercard y QNB Group • La transacción se produce tras la reconexión del ecosistema de pagos del país a la red global de Mastercard • Este primer pago allana el camino para la aceptación de...</v>
+        <v>https://about.fb.com/news/2026/10/more-than-three-quarters-of-small-business-owners-say-ai-makes-them-more-productive-but-most-need-more-guidance/</v>
+      </c>
+      <c r="F434" t="str" xml:space="preserve">
+        <v xml:space="preserve">New Meta research across nine APAC markets shows how AI is helping small businesses grow, compete with larger rivals and reach customers across borders.
+The post More Than Three Quarters of Small Business Owners Say AI Makes Them More Productive, But Most Need More Guidance appeared first on Meta Newsroom.</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>Nelson Miller Group Earns CMMC Level 2 Certification, Strengthening Its Position as a Trusted Manufacturing Partner for Aerospace and Defense</v>
+        <v>BBNX DEADLINE: ROSEN, LEADING INVESTOR COUNSEL, Encourages Beta Bionics, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - BBNX</v>
       </c>
       <c r="B435" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C435" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D435" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E435" t="str">
-        <v>https://www.prnewswire.com/news-releases/nelson-miller-group-earns-cmmc-level-2-certification-strengthening-its-position-as-a-trusted-manufacturing-partner-for-aerospace-and-defense-302863052.html</v>
+        <v>https://www.newsfilecorp.com/release/319043/BBNX-DEADLINE-ROSEN-LEADING-INVESTOR-COUNSEL-Encourages-Beta-Bionics-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-BBNX</v>
       </c>
       <c r="F435" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- For manufacturers supporting the United States defense industrial base, cybersecurity has become inseparable from operational excellence. As defense programs become increasingly connected and supply chains continue to digitize, the ability to...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Beta Bionics, Inc. (NASDAQ: BBNX) between July 30, 2025 and February 24, 2026, both dates inclusive (the "Class Period"), of the important November 3, 2026 lead plaintiff deadline.SO WHAT: If you purchased Beta Bionics common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>ROSEN, A LONGSTANDING LAW FIRM, Encourages Alibaba Group Holding Limited Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - BABA</v>
+        <v>Daily Home Magazine Launches New Online Publication for Homeowners and Everyday Living</v>
       </c>
       <c r="B436" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C436" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D436" t="str">
-        <v>Finance</v>
+        <v>Healthcare, Real Estate, Media</v>
       </c>
       <c r="E436" t="str">
-        <v>https://www.newsfilecorp.com/release/311432/ROSEN-A-LONGSTANDING-LAW-FIRM-Encourages-Alibaba-Group-Holding-Limited-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-BABA</v>
+        <v>https://www.newsfilecorp.com/release/319141/Daily-Home-Magazine-Launches-New-Online-Publication-for-Homeowners-and-Everyday-Living</v>
       </c>
       <c r="F436" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alibaba Group Holding Limited (NYSE: BABA) between June 26, 2025 and June 24, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you purchased Alibaba securities during the Class Period you may be entitled to compensation...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 14, 2026) - Daily Home Magazine has launched a new online publication featuring articles and informational content covering real estate, construction, health, lifestyle, news and other topics related to everyday living.Image Caption: Daily Home Magazine launches a new online publication offering readers practical information and insights on homeownership and everyday living.To view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>Government of Canada Invests CAD $195 Million in Xanadu to Build the Quantum Supply Chain</v>
+        <v>Class Action Lawsuit Filed Against Ardelyx, Inc. (ARDX) - Recover Losses ...</v>
       </c>
       <c r="B437" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C437" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D437" t="str">
         <v>Finance</v>
       </c>
       <c r="E437" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352845/0/en/government-of-canada-invests-cad-195-million-in-xanadu-to-build-the-quantum-supply-chain.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-ardelyx-inc-ardx-recover-losses-r5233675.htm</v>
       </c>
       <c r="F437" t="str">
-        <v>Federal commitment through the Strategic Response Fund for Project OPTIMISM anchors Xanadu's plan to manufacture the components of fault-tolerant utility-scale quantum computers in Canada.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Ardelyx, Inc. (NASDAQ:ARDX) securities. If you suffered a loss on your Ardelyx, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Ardelyx, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Ardelyx, Inc. ..</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>Xanadu Secures CAD $195 Million and Establishes Landmark Advanced Photonics Facility</v>
+        <v>Class Action Lawsuit Filed Against AppLovin Corporation (APP) - Recover ...</v>
       </c>
       <c r="B438" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C438" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D438" t="str">
         <v>Finance</v>
       </c>
       <c r="E438" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352847/0/en/xanadu-secures-cad-195-million-and-establishes-landmark-advanced-photonics-facility.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-applovin-corporation-app-recover-r5233674.htm</v>
       </c>
       <c r="F438" t="str">
-        <v>TORONTO, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Xanadu Quantum Technologies Limited (" Xanadu "; NASDAQ/TSX: XNDU), a leading photonic quantum computing company, announced today that it will establish a landmark advanced photonics research, development, and manufacturing facility as part of Project OPTIMISM, supported by CAD $195 million in federal government funding also announced today. The new facility, named "Inception," is expected to feature world-class technology to enable scalable production of the components that will power future quantum data centres. We believe this work will revolutionize quantum infrastructure and strengthen Canada's position as a global leader in the field.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AppLovin Corporation (NASDAQ:APP) securities. If you suffered a loss on your AppLovin Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about AppLovin Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AppLovin Corporation ..</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>LaserAway, Nation's Largest Aesthetic Dermatology Brand, Opens Its 230th Clinic</v>
+        <v>Join Class Action to Recover Losses From DICK'S Sporting Goods, Inc. ...</v>
       </c>
       <c r="B439" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C439" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D439" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E439" t="str">
-        <v>https://www.prnewswire.com/news-releases/laseraway-nations-largest-aesthetic-dermatology-brand-opens-its-230th-clinic-302863048.html</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-dick-s-sporting-goods-inc-r5233673.htm</v>
       </c>
       <c r="F439" t="str">
-        <v>LOCATED AT 1427 P ST. NW, WASHINGTON, DC 20005, this clinic opening marks 20 years of uninterrupted growth for the founder-led, Los Angeles–based company. LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- LaserAway, the nation's leader in aesthetic dermatology today announced the opening of its...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired DICK'S Sporting Goods, Inc. (NYSE:DKS) securities. If you suffered a loss on your DICK'S Sporting Goods, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about DICK'S Sporting Goods, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Finding AMI-Recognized Montessori Programs Accepting Applications in North Austin</v>
+        <v>360 Brite Gum Restore Therapy Reviews 2026: A 10-Minute Gum Care Add-On? Features, Pricing and Return Terms Explained</v>
       </c>
       <c r="B440" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C440" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D440" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E440" t="str">
-        <v>https://www.prweb.com/releases/finding-ami-recognized-montessori-programs-accepting-applications-in-north-austin-302861391.html</v>
+        <v>https://www.newswire.com/news/360-brite-gum-restore-therapy-reviews-2026-a-10-minute-gum-care-add-on-features</v>
       </c>
       <c r="F440" t="str">
-        <v>Families researching Montessori schools in North Austin are discovering that open seats are rare and worth acting on early. Sapientia Montessori is an AMI-Recognized Montessori school serving families in North Austin, Cedar Park, and Leander. The school is accepting applications for the...</v>
+        <v>A closer look at the brand's rechargeable red light mouthpiece, its stated role alongside brushing and flossing, and the purchase details consumers should compare before ordering.</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>A Síria registra sua primeira transação internacional com cartão em mais de 15 anos, em parceria com a Mastercard e o QNB Group</v>
+        <v>Investor Alert: Deadline Approaching to Join Coastal Financial Corporation ...</v>
       </c>
       <c r="B441" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C441" t="str">
-        <v>mlpr-mastercard</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D441" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E441" t="str">
-        <v>https://www.prnewswire.com/br/comunicados-para-a-imprensa/a-siria-registra-sua-primeira-transacao-internacional-com-cartao-em-mais-de-15-anos-em-parceria-com-a-mastercard-e-o-qnb-group-302863044.html</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-coastal-financial-corporation-r5233672.htm</v>
       </c>
       <c r="F441" t="str">
-        <v>A Mastercard e o QNB Group processaram o primeiro pagamento internacional com cartão na Síria em mais de 15 anos, marcando um importante avanço na...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Coastal Financial Corporation (NASDAQ:CCB) securities. If you suffered a loss on your Coastal Financial Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Coastal Financial Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Class Action Filed Against Hertz Global Holding, Inc. (HTZ) Over Securities ...</v>
+        <v>Securities Fraud Class Action Filed Against Papa John's International, ...</v>
       </c>
       <c r="B442" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C442" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D442" t="str">
         <v>Finance</v>
       </c>
       <c r="E442" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-hertz-global-holding-inc-htz-over-securities-r5217212.htm</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-papa-john-s-international-r5233671.htm</v>
       </c>
       <c r="F442" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Papa John's International, Inc. (NASDAQ:PZZA) securities. If you suffered a loss on your Papa John's investment and would like to explore a potential recovery under the federal securities laws, Learn about Papa John's Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Cogent Communications ...</v>
+        <v>Lost Money on Fluence Energy, Inc. (FLNC)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B443" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C443" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D443" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E443" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-cogent-communications-r5217211.htm</v>
+        <v>https://pr-inside.com/lost-money-on-fluence-energy-inc-flnc-contact-levi-korsinsky-r5233670.htm</v>
       </c>
       <c r="F443" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Cogent Communications Holdings, Inc. (NASDAQ:CCOI) securities. If you suffered a loss on your Cogent Communications Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Cogent Communications Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Arizona Autism United Presents the 3rd Annual Spectrum of Dreams Community Talent Showcase</v>
+        <v>Papaya Strain Guide Clarifies Genealogy and Conflicting Pedigrees</v>
       </c>
       <c r="B444" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C444" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D444" t="str">
         <v/>
       </c>
       <c r="E444" t="str">
-        <v>https://www.prweb.com/releases/arizona-autism-united-presents-the-3rd-annual-spectrum-of-dreams-community-talent-showcase-302861383.html</v>
+        <v>https://pr-inside.com/papaya-strain-guide-clarifies-genealogy-and-conflicting-pedigrees-r5233669.htm</v>
       </c>
       <c r="F444" t="str">
-        <v>A community celebration of performances and visual art honoring the talents and artistry of neurodivergent individuals across Arizona. PHOENIX, Aug. 28, 2026 /PRNewswire-PRWeb/ -- Arizona Autism United (AZA United) is proud to announce the 3rd Annual Spectrum of Dreams, a vibrant...</v>
+        <v>(PR-inside.com) Independent resource compares legacy and current seed lines while summarizing 262 historical flower tests LAS VEGAS, NV / ACCESS Newswire / October 14, 2026 / Papaya, an indica-leaning hybrid associated with Nirvana Seeds, has been recorded in more than one lineage account, according to the Papaya strain guide from Official Cannabis, a subsidiary of Real Tested Inc. The guide documents a current lineage described as Citral #13 × Ice #2, alongside a legacy account linking Papaya to Jack Herer × Skunk #1. Rather than treating one pedigree as proof that every product or seed line sold under the Papaya name shares identical ..</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>Greenland Mines (GRML) Expects to Complete Sarfartoq Rare Earths Project Acquisition Before Sept. 1</v>
+        <v>Investors in Fuelcell Energy, Inc. (FCEL): Protect Your Rights - Contact ...</v>
       </c>
       <c r="B445" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C445" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D445" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E445" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-expects-to-complete-sarfartoq-rare-earths-project-acquisition-before-sept-1-7089034</v>
+        <v>https://pr-inside.com/investors-in-fuelcell-energy-inc-fcel-protect-your-rights-contact-r5233668.htm</v>
       </c>
       <c r="F445" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - August 28, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced that it expects to complete its previously announced acquisition of Neo North Star Resources, Inc., owner of the Sarfartoq Nd-Pr Rare Earths Project in southwest Greenland, before Sept. 1, 2026. The company has received formal approval from the Government of Greenland for the indirect transfer of the Sarfartoq mineral license and completed its recently announced public offering, providing the capital required to fund the $20 million cash portion of the $35 million acquisition. The remaining $15 million will consist of newly issued Greenland Mines common stock, with Neo Performance Materials Inc. becoming a strategic shareholder and retaining offtake rights for up to 60% of future Sarfartoq ore or </v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>Kaplan Fox Encourages Investors of Photronics, Inc. (PLAB) to Act Ahead of the Lead Plaintiff Deadline on September 4, 2026</v>
+        <v>ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Doximity, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - DOCS</v>
       </c>
       <c r="B446" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C446" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D446" t="str">
         <v>Finance</v>
       </c>
       <c r="E446" t="str">
-        <v>https://www.newsfilecorp.com/release/311342/Kaplan-Fox-Encourages-Investors-of-Photronics-Inc.-PLAB-to-Act-Ahead-of-the-Lead-Plaintiff-Deadline-on-September-4-2026</v>
+        <v>https://www.newsfilecorp.com/release/319041/ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-Doximity-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-DOCS</v>
       </c>
       <c r="F446" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Photronics, Inc. ("Photronics" or the "Company") (NASDAQ: PLAB) on behalf of investors that purchased or otherwise acquired Photronics securities between December 10, 2025 and May 27, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Photronics and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Doximity, Inc. (NYSE: DOCS) between August 8, 2024 and May 13, 2026, both dates inclusive (the "Class Period"), of the important November 16, 2026 lead plaintiff deadline.SO WHAT: If you purchased Doximity common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>National Release: Kroger Is Improving Wellness in Neighborhoods Across America</v>
+        <v>YSS SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds York Space Systems (YSS) Investors of Securities Class Action Lawsuit Deadline on October 30, 2026</v>
       </c>
       <c r="B447" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C447" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D447" t="str">
         <v>Finance</v>
       </c>
       <c r="E447" t="str">
-        <v>https://www.prnewswire.com/news-releases/national-release-kroger-is-improving-wellness-in-neighborhoods-across-america-302862767.html</v>
+        <v>https://www.newsfilecorp.com/release/318946/YSS-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-York-Space-Systems-YSS-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-October-30-2026</v>
       </c>
       <c r="F447" t="str">
-        <v>CINCINNATI, Aug. 28, 2026 /PRNewswire/ -- The Kroger Co. (NYSE: KR), America's Grocer, announced the 2026 Kroger Wellness Tour, a September-long effort designed to bring practical wellness resources directly to customers in stores and communities across the country. Throughout September,...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In York To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in York issued in connection with the Company's January 2026 initial public offering ("IPO" or the "Offering"); and/or (b) securities between January 29, 2026 and May 11, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or...</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>Pulse Software Solutions Takes On AI Chatbot Failures With a Fully Managed Solution</v>
+        <v>P-Protect Patch Reviews 2026: Pricing, Ingredients, 60-Day Guarantee and Refund Policy Explained</v>
       </c>
       <c r="B448" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C448" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D448" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E448" t="str">
-        <v>https://www.prweb.com/releases/pulse-software-solutions-takes-on-ai-chatbot-failures-with-a-fully-managed-solution-302861406.html</v>
+        <v>https://www.newswire.com/news/p-protect-patch-reviews-2026-pricing-ingredients-60-day-guarantee-and-refund</v>
       </c>
       <c r="F448" t="str">
-        <v>Denver-based firm handles chatbot training, tuning, and long-term management for clients, including during the free trial, as research shows many AI projects stall because of work businesses are expected to manage internally. DENVER, Aug. 28, 2026 /PRNewswire-PRWeb/ -- Pulse Software...</v>
+        <v>Comparing men's wellness options? This review examines P-Protect's bundle pricing, ingredient disclosure gaps, and how its advertised guarantee aligns with written return terms.</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>ValueStreamAI Expands AI Services for Small and Mid-Sized Businesses Across Automation, AI, and Custom Software</v>
+        <v>XTI AEROSPACE DEADLINE: ROSEN, SKILLED INVESTOR COUNSEL, Encourages XTI Aerospace, Inc. Investors to Secure Counsel Before Important October 27 Deadline in Securities Class Action - XTIA</v>
       </c>
       <c r="B449" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C449" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D449" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E449" t="str">
-        <v>https://www.prweb.com/releases/valuestreamai-expands-ai-services-for-small-and-mid-sized-businesses-across-automation-ai-and-custom-software-302861375.html</v>
+        <v>https://www.newsfilecorp.com/release/319069/XTI-AEROSPACE-DEADLINE-ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-XTI-Aerospace-Inc.-Investors-to-Secure-Counsel-Before-Important-October-27-Deadline-in-Securities-Class-Action-XTIA</v>
       </c>
       <c r="F449" t="str">
-        <v>The U.S. and U.K. firm covers the full path from AI strategy to production systems, including autonomous agents, agentic systems, and custom applications, with every engagement opening with a diagnosis of where the business loses the most time and money rather than a software pitch....</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of XTI Aerospace, Inc. (NASDAQ: XTIA) between April 15, 2026 and August 17, 2026, both dates inclusive (the "Class Period"), of the important October 27, 2026 lead plaintiff deadline.SO WHAT: If you purchased XTI Aerospace securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through...</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Civitas Closes $104 Million Senior Loan for 164-Unit Class A Multifamily Community in Colorado's Vail Valley</v>
+        <v>Brach Eichler Injury Lawyers' Brian W. Brown Joins Million Dollar Advocates ...</v>
       </c>
       <c r="B450" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C450" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D450" t="str">
         <v/>
       </c>
       <c r="E450" t="str">
-        <v>https://www.prnewswire.com/news-releases/civitas-closes-104-million-senior-loan-for-164-unit-class-a-multifamily-community-in-colorados-vail-valley-302863046.html</v>
+        <v>https://pr-inside.com/brach-eichler-injury-lawyers-brian-w-brown-joins-million-dollar-advocates-r5233667.htm</v>
       </c>
       <c r="F450" t="str">
-        <v>DALLAS, Aug. 28, 2026 /PRNewswire/ -- Civitas Capital Group announced the closing of a $104 million senior construction loan to finance The Summit, a 164-unit Class A multifamily community in downtown Avon, Colorado, to be developed by Grand Peaks Development, an affiliate of Grand Peaks....</v>
+        <v>(PR-inside.com) Brian W. Brown's induction into the Million Dollar Advocates Forum recognizes his record representing injured clients across New Jersey. ROSELAND, NJ / ACCESS Newswire / October 14, 2026 / Brach Eichler Injury Lawyers attorney Brian W. Brown has been inducted into the Million Dollar Advocates Forum, a national organization whose membership is limited to attorneys who have obtained a verdict, judgment, or settlement of one million dollars or more for a client. The induction recognizes Brown's successful representation of clients in cases across New Jersey. The Million Dollar Advocates Forum was founded in 1993 and counts fewer than one percent of United ..</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>SEC Proposes Amendments to Exchange Act Rule 3a12-8 to Add European Union Debt Obligations</v>
+        <v>Executive SUV Savings: Discover Exclusive Mercedes-Benz GLS Specials near Phoenix</v>
       </c>
       <c r="B451" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C451" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D451" t="str">
         <v/>
       </c>
       <c r="E451" t="str">
-        <v>https://www.newsfilecorp.com/release/311973/SEC-Proposes-Amendments-to-Exchange-Act-Rule-3a128-to-Add-European-Union-Debt-Obligations</v>
+        <v>https://www.prnewswire.com/news-releases/executive-suv-savings-discover-exclusive-mercedes-benz-gls-specials-near-phoenix-302909218.html</v>
       </c>
       <c r="F451" t="str">
-        <v>Washington, D.C.--(Newsfile Corp. - August 28, 2026) - The Securities and Exchange Commission today proposed amendments to Rule 3a12-8 under the Securities Exchange Act of 1934 to add the debt obligations of the European Union (EU) to the list of      foreign government debt obligations designated as "exempted securities" solely for the purposes of futures marketing and trading.          “For too long, gaps like this one—where the debt of several EU member states was covered but debt of...</v>
+        <v>Mercedes-Benz of Scottsdale launches an online resource showcasing flexible financing terms and lease opportunities on full-size luxury SUVs. SCOTTSDALE, Ariz., Oct. 14, 2026 /PRNewswire/ -- Local drivers seeking premier three-row luxury can now explore dedicated lease incentives and...</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Taking the Next Step: STOKE Shoes Selects Barrett Distribution Centers as Omnichannel Fulfillment Partner</v>
+        <v>Southstone Minerals Announces Mailing, Filing of Management Information Circular for Special Meeting of Shareholders</v>
       </c>
       <c r="B452" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C452" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D452" t="str">
         <v/>
       </c>
       <c r="E452" t="str">
-        <v>https://www.prnewswire.com/news-releases/taking-the-next-step-stoke-shoes-selects-barrett-distribution-centers-as-omnichannel-fulfillment-partner-302863041.html</v>
+        <v>https://www.newsfilecorp.com/release/319002/Southstone-Minerals-Announces-Mailing-Filing-of-Management-Information-Circular-for-Special-Meeting-of-Shareholders</v>
       </c>
       <c r="F452" t="str">
-        <v>FRANKLIN, Mass., Aug. 28, 2026 /PRNewswire/ -- As STOKE Shoes prepares for its next phase of growth, the emerging footwear brand has selected Barrett Distribution Centers as its omnichannel fulfillment and third-party logistics (3PL) partner. STOKE is redefining comfort and fit for...</v>
+        <v>Your vote is important - vote today.Shareholder questions or need voting assistance? Please contact Laurel Hill Advisory Group by email at assistance@laurelhill.com, or by texting "INFO" to, or calling, 1-877-452-7184 (North American toll-free) or 1-416-304-0211 (outside North America).Victoria, British Columbia--(Newsfile Corp. - October 14, 2026) - Southstone Minerals Limited (TSXV: SML) ("Southstone" or the "Company") is pleased to announce that it has filed and is in the process of mailing...</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Foremost Clean Energy Files Early Warning Report with Respect to Rio Grande Resources</v>
+        <v>Levi &amp; Korsinsky Urges Unicycive Therapeutics, Inc. (UNCY) Shareholders ...</v>
       </c>
       <c r="B453" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C453" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D453" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E453" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352843/0/en/foremost-clean-energy-files-early-warning-report-with-respect-to-rio-grande-resources.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-unicycive-therapeutics-inc-uncy-shareholders-r5233666.htm</v>
       </c>
       <c r="F453" t="str">
-        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Foremost Clean Energy Ltd . (“ Foremost ” or the “ Company ”) (NASDAQ: FMST) (CSE: FAT) today announces that it has filed an early warning report in respect of Rio Grande Resources Ltd. (“ Rio Grande ”).</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Unicycive Therapeutics, Inc. (NASDAQ:UNCY) securities. If you suffered a loss on your Unicycive Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Unicycive Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>LaserAway, Nation's Largest Aesthetic Dermatology Brand, Opens Its 229th Clinic</v>
+        <v>ASTS LAWSUIT ALERT: Levi &amp; Korsinsky Notifies AST SpaceMobile, Inc. ...</v>
       </c>
       <c r="B454" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C454" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D454" t="str">
-        <v>Education</v>
+        <v>Finance</v>
       </c>
       <c r="E454" t="str">
-        <v>https://www.prnewswire.com/news-releases/laseraway-nations-largest-aesthetic-dermatology-brand-opens-its-229th-clinic-302863040.html</v>
+        <v>https://pr-inside.com/asts-lawsuit-alert-levi-korsinsky-notifies-ast-spacemobile-inc-r5233665.htm</v>
       </c>
       <c r="F454" t="str">
-        <v>LOCATED AT 5275 UNIVERSITY PKWY #115, UNIVERSITY PARK, FL 34201, this clinic opening marks 20 years of uninterrupted growth for the founder-led, Los Angeles–based company. LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- LaserAway, the nation's leader in aesthetic dermatology today announced...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AST SpaceMobile, Inc. (NASDAQ:ASTS) securities. If you suffered a loss on your AST SpaceMobile, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about AST SpaceMobile, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>Survivors Provide Recommendations for Any Wildfire Liability Legislation Written Today, Says Consumer Watchdog</v>
+        <v>Securities Class Action Lawsuit Filed Against Fluence Energy, Inc. ...</v>
       </c>
       <c r="B455" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C455" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D455" t="str">
-        <v>Retail</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E455" t="str">
-        <v>https://www.prnewswire.com/news-releases/survivors-provide-recommendations-for-any-wildfire-liability-legislation-written-today-says-consumer-watchdog-302863039.html</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-fluence-energy-inc-r5233664.htm</v>
       </c>
       <c r="F455" t="str">
-        <v>SACRAMENTO, Calif., Aug. 28, 2026 /PRNewswire/ -- Today is the final day any wildfire liability legislation can be put in print. Every Fire Survivor's Network and Consumer Watchdog issued the following principles to inform any legislation written in the remaining hours. Jamie Court,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Class Action Lawsuit Filed Against Hyliion Holdings Corp. (HYLN) - ...</v>
+        <v>Pomerantz LLP Advises Investors of Class Action Involving Alphabet ...</v>
       </c>
       <c r="B456" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C456" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D456" t="str">
         <v>Finance</v>
       </c>
       <c r="E456" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-hyliion-holdings-corp-hyln-r5217210.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-involving-alphabet-r5233663.htm</v>
       </c>
       <c r="F456" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Alphabet Inc. ("Alphabet" or the "Company") (NASDAQ:GOOG). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Alphabet and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until December 1, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>September 21, 2026 Deadline: Join Class Action Lawsuit Against Microvast ...</v>
+        <v>Pomerantz LLP Announces Securities Class Action Litigation Against ...</v>
       </c>
       <c r="B457" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C457" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D457" t="str">
         <v>Finance</v>
       </c>
       <c r="E457" t="str">
-        <v>https://pr-inside.com/september-21-2026-deadline-join-class-action-lawsuit-against-microvast-r5217209.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-securities-class-action-litigation-against-r5233662.htm</v>
       </c>
       <c r="F457" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Microvast Holdings, Inc. (NASDAQ:MVST) securities. If you suffered a loss on your Microvast Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Microvast Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against The Chemours Company ("Chemours " or the "Company") (NYSE:CC) and certain officers. The class action, filed in the United States District Court for the District of Delaware, and docketed under 26-cv-01299, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Chemours securities between February 20, 2026 and August 4, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of ..</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>ByHeart Update: FDA Confirms Review of ByHeart's Root Cause Investigation and Action Plan, Following Completion of Facility Inspections</v>
+        <v>Pomerantz LLP Advises of Securities Class Action Against Duolingo, ...</v>
       </c>
       <c r="B458" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C458" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D458" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E458" t="str">
-        <v>https://www.prnewswire.com/news-releases/byheart-update-fda-confirms-review-of-byhearts-root-cause-investigation-and-action-plan-following-completion-of-facility-inspections-302863037.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-against-duolingo-r5233661.htm</v>
       </c>
       <c r="F458" t="str">
-        <v>FDA found no factors that could explain the cause of the outbreak in ByHeart facilities FDA responded with no further questions on ByHeart's investigation and Action Plan ByHeart introduces new C. botulinum testing protocols 1000x more sensitive than the standard industry test methodology...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Duolingo, Inc. ("Duolingo" or the "Company") (NASDAQ:DUOL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Duolingo and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until December 7, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>High-altitude glacier collapse in Nepal triggered mudslide</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Involving Coastal ...</v>
       </c>
       <c r="B459" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C459" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D459" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E459" t="str">
-        <v>https://www.prnewswire.com/news-releases/high-altitude-glacier-collapse-in-nepal-triggered-mudslide-302863036.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-involving-coastal-r5233660.htm</v>
       </c>
       <c r="F459" t="str">
-        <v>BEIJING, Aug. 28, 2026 /PRNewswire/ -- The following article was published today by China Daily. The deadly mudslide that swept through a major China-Nepal border crossing was triggered by a high-altitude glacier collapse in Nepal, China's Ministry of Natural Resources said on Thursday,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Coastal Financial Corporation ("Coastal" or the "Company") (NASDAQ:CCB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Coastal and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until December 1, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>UMD Smith Appoints Former BECU CRO John Stewart to Lead the Smith Enterprise Risk Consortium</v>
+        <v>Pomerantz LLP Announces Securities Class Action Lawsuit Against Qfin ...</v>
       </c>
       <c r="B460" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C460" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D460" t="str">
-        <v>Education</v>
+        <v>Finance</v>
       </c>
       <c r="E460" t="str">
-        <v>https://www.prnewswire.com/news-releases/umd-smith-appoints-former-becu-cro-john-stewart-to-lead-the-smith-enterprise-risk-consortium-302863038.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-securities-class-action-lawsuit-against-qfin-r5233659.htm</v>
       </c>
       <c r="F460" t="str">
-        <v>COLLEGE PARK, Md., Aug. 28, 2026 /PRNewswire/ -- The University of Maryland's Robert H. Smith School of Business has named John Stewart as Director and Executive-in-Residence for the Smith Enterprise Risk Consortium (SERC), the school's applied risk‑management hub connecting academic...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Qfin Holdings, Inc. ("Qfin" or the "Company") (NASDAQ:QFIN) and certain officers. The class action, filed in the United States District Court for the Eastern District of New York, and docketed under 26-cv-06024, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Qfin securities between March 18, 2026 and August 25, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>North Texas Woman Files Workplace Sexual Harassment and Assault Lawsuit Against Executive</v>
+        <v>Pomerantz LLP Calls Attention to Class Action Filed Against Tigo Energy, ...</v>
       </c>
       <c r="B461" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C461" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D461" t="str">
-        <v/>
+        <v>Finance, Energy</v>
       </c>
       <c r="E461" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/north-texas-woman-files-workplace-175100142.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-filed-against-tigo-energy-r5233658.htm</v>
       </c>
       <c r="F461" t="str">
-        <v>DALLAS, August 28, 2026--A lawsuit accusing a C-level executive of "relentless" sexual harassment, assault and degrading conduct has been filed in a Dallas County court.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo" or the "Company") (NASDAQ:TYGO). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Tigo and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 23, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Are UTZ, VCTR, FULC, CZR Obtaining Fair Deals for their Shareholders?</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Involving Fluence ...</v>
       </c>
       <c r="B462" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C462" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D462" t="str">
-        <v/>
+        <v>Finance, Energy</v>
       </c>
       <c r="E462" t="str">
-        <v>https://www.prnewswire.com/news-releases/are-utz-vctr-fulc-czr-obtaining-fair-deals-for-their-shareholders-302862995.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-involving-fluence-r5233657.htm</v>
       </c>
       <c r="F462" t="str">
-        <v>Insiders may stand to receive substantial financial benefits not available to ordinary shareholders. The proposed transactions may contain terms that could limit superior competing offers. Shareholders are encouraged to contact the firm to discuss their rights and options at no cost or...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence" or the "Company") (NASDAQ:FLNC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Fluence and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>Sense Neuro Diagnostics Appoints Scott D. Wampler as Chief Executive Officer</v>
+        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Against Anavex Life ...</v>
       </c>
       <c r="B463" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C463" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D463" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E463" t="str">
-        <v>https://www.prnewswire.com/news-releases/sense-neuro-diagnostics-appoints-scott-d-wampler-as-chief-executive-officer-302863030.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-against-anavex-life-r5233656.htm</v>
       </c>
       <c r="F463" t="str">
-        <v>Experienced medical device executive to lead the company through its next phase of clinical, regulatory and strategic development CINCINNATI, Aug. 28, 2026 /PRNewswire/ -- Sense Neuro Diagnostics, a medical technology company developing a novel, non-invasive platform designed to rapidly...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Anavex Life Sciences Corp. ("Anavex" or the "Company") (NASDAQ:AVXL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Anavex and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the ..</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>Seven Hard Rock Properties Named to Pollstar's 2026 Top 25 U.S. Casino Venues List</v>
+        <v>Pomerantz LLP Highlights Class Action Filing Against Endava Plc – DAVA ...</v>
       </c>
       <c r="B464" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C464" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D464" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E464" t="str">
-        <v>https://www.prnewswire.com/news-releases/seven-hard-rock-properties-named-to-pollstars-2026-top-25-us-casino-venues-list-302863031.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-highlights-class-action-filing-against-endava-plc-dava-r5233655.htm</v>
       </c>
       <c r="F464" t="str">
-        <v>HOLLYWOOD, Fla., Aug. 28, 2026 /PRNewswire/ -- Hard Rock International today announced that seven of its venues have been recognized in Pollstar's 2026 Top 25 U.S. Casino Venues ranking. Hard Rock Live at Seminole Hard Rock Hotel &amp; Casino Hollywood earned the No. 1 position for the second...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Endava Plc ("Endava" or the "Company") (NYSE:DAVA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Endava and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 30, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>YZi Labs Backs De¹ to Build the Financial World Model for the Agentic Finance Era</v>
+        <v>Pomerantz LLP Issues Reminder to Shareholders in Honeywell Aerospace ...</v>
       </c>
       <c r="B465" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C465" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D465" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E465" t="str">
-        <v>https://www.prnewswire.com/news-releases/yzi-labs-backs-de-to-build-the-financial-world-model-for-the-agentic-finance-era-302863029.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-honeywell-aerospace-r5233654.htm</v>
       </c>
       <c r="F465" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- De¹, the team building a Financial World Model grounded in live market execution, has received investment from YZi Labs. The investment marks the start of De¹'s push to establish an agentic onchain future within the BNB Chain ecosystem, with both...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Honeywell Aerospace Inc. ("Honeywell Aerospace" or the "Company") (NASDAQ:HONA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Honeywell Aerospace and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 23, 2026, to ask ..</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>Black Southern Artist AYANNA Honors Dolly Parton with "Jolene," Connecting Alabama, Compton, and a Generational Literacy Story</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Against Ardelyx, ...</v>
       </c>
       <c r="B466" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C466" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D466" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E466" t="str">
-        <v>https://www.pr.com/press-release/977745</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-against-ardelyx-r5233653.htm</v>
       </c>
       <c r="F466" t="str">
-        <v>The college professor, songwriter, and producer pays tribute to her childhood hero while revealing how Parton's storytelling influences original songs, including “Jolene” and “Savannah.” [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Ardelyx, Inc. ("Ardelyx" or the "Company") (NASDAQ:ARDX). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Ardelyx and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 16, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>Lost Money on AEVEX Corp. (AVEX)? Join Class Action Before October ...</v>
+        <v>Pomerantz LLP Files Class Action Lawsuit Against AppLovin Corporation ...</v>
       </c>
       <c r="B467" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C467" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D467" t="str">
         <v>Finance</v>
       </c>
       <c r="E467" t="str">
-        <v>https://pr-inside.com/lost-money-on-aevex-corp-avex-join-class-action-before-october-r5217208.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-files-class-action-lawsuit-against-applovin-corporation-r5233652.htm</v>
       </c>
       <c r="F467" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against AppLovin Corporation ("AppLovin" or the "Company") (NASDAQ:APP) and certain officers. The class action, filed in the United States District Court for the Northern District of California, and docketed under 26-cv-10584, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired AppLovin securities between February 12, 2026 and August 5, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of the ..</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>Replimune Group, Inc. (REPL) Lawsuit - Investors Urged to Contact Levi ...</v>
+        <v>Pomerantz LLP Files Investor Lawsuit Against AST SpaceMobile, Inc. ...</v>
       </c>
       <c r="B468" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C468" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D468" t="str">
         <v>Finance</v>
       </c>
       <c r="E468" t="str">
-        <v>https://pr-inside.com/replimune-group-inc-repl-lawsuit-investors-urged-to-contact-levi-r5217207.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-files-investor-lawsuit-against-ast-spacemobile-inc-r5233651.htm</v>
       </c>
       <c r="F468" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Replimune Group, Inc. (NASDAQ:REPL) securities. If you suffered a loss on your Replimune Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Replimune Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against AST SpaceMobile, Inc. ("AST" or the "Company") (NASDAQ:ASTS) and certain officers. The class action, filed in the United States District Court for the Western District of Texas, Midland-Odessa Division, and docketed under 26-cv-00378, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired AST securities between March 4, 2025 and July 15, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>CCOI INVESTOR DEADLINE: Cogent Communications Holdings Investors with Substantial Losses Have Opportunity to Lead Shareholder Class Action Lawsuit</v>
+        <v>Pomerantz LLP Issues Reminder to Shareholders in Hims &amp; Hers Health, ...</v>
       </c>
       <c r="B469" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C469" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D469" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E469" t="str">
-        <v>https://www.prnewswire.com/news-releases/ccoi-investor-deadline-cogent-communications-holdings-investors-with-substantial-losses-have-opportunity-to-lead-shareholder-class-action-lawsuit-302862987.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-hims-hers-health-r5233650.htm</v>
       </c>
       <c r="F469" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP —a national plaintiffs' rights law firm with a premier securities practice group—notifies investors in Cogent Communications Holdings, Inc. (NASDAQ: CCOI) of the upcoming September 21, 2026 lead plaintiff...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Hims &amp; Hers Health, Inc. ("Hims &amp; Hers" or the "Company") (NYSE:HIMS). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Hims &amp; Hers and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November ..</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>Did You Lose Money on Wise Group plc (WSE)? Levi &amp; Korsinsky Urges ...</v>
+        <v>Pomerantz LLP Issues Important Reminder to Lincoln Educational Services ...</v>
       </c>
       <c r="B470" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C470" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D470" t="str">
         <v>Finance</v>
       </c>
       <c r="E470" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-wise-group-plc-wse-levi-korsinsky-urges-r5217206.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-lincoln-educational-services-r5233649.htm</v>
       </c>
       <c r="F470" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Lincoln Educational Services Corp. ("Lincoln Educational" or the "Company") (NASDAQ:LINC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Lincoln Educational and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 10, 2026, to ..</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Equipmentshare.com ...</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against DICK’S ...</v>
       </c>
       <c r="B471" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C471" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D471" t="str">
         <v>Finance</v>
       </c>
       <c r="E471" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-equipmentshare-com-r5217205.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-dick-s-r5233648.htm</v>
       </c>
       <c r="F471" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Equipmentshare.com Inc. (NASDAQ:EQPT) securities. If you suffered a loss on your Equipmentshare.com Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Equipmentshare.com Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against DICK'S Sporting Goods, Inc. ("Dick's" or the "Company") (NYSE:DKS). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Dick's and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 3, 2026, to ask the ..</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>EDSAFE AI Alliance Announces Inaugural Cohort of Spark Fund Awardees to Move AI Governance from Policy to Practice</v>
+        <v>Pomerantz LLP Issues Important Reminder to Beta Bionics, Inc. Investors ...</v>
       </c>
       <c r="B472" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C472" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D472" t="str">
-        <v>AI, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E472" t="str">
-        <v>https://www.prweb.com/releases/edsafe-ai-alliance-announces-inaugural-cohort-of-spark-fund-awardees-to-move-ai-governance-from-policy-to-practice-302861687.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-beta-bionics-inc-investors-r5233647.htm</v>
       </c>
       <c r="F472" t="str">
-        <v>Ten school districts and networks selected to receive specialized assistance to deploy SAFE-aligned AI implementation strategies on the ground BROOKLYN, N.Y., Aug. 28, 2026 /PRNewswire-PRWeb/ -- The EDSAFE AI Alliance, a project of InnovateEDU, announced the first round of grant...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Beta Bionics, Inc. ("Beta Bionics" or the "Company") (NASDAQ:BBNX). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Beta Bionics and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 3, 2026, to ask ..</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>Kaplan Fox Alerts Investors: Lead Plaintiff Deadline for Hub Group, Inc. (HUBG) is August 28, 2026</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Against Dun &amp; Bradstreet ...</v>
       </c>
       <c r="B473" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C473" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D473" t="str">
         <v>Finance</v>
       </c>
       <c r="E473" t="str">
-        <v>https://www.newsfilecorp.com/release/311341/Kaplan-Fox-Alerts-Investors-Lead-Plaintiff-Deadline-for-Hub-Group-Inc.-HUBG-is-August-28-2026</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-against-dun-bradstreet-r5233646.htm</v>
       </c>
       <c r="F473" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Hub Group, Inc. ("Hub Group" or the "Company") (NASDAQ: HUBG) on behalf of investors that purchased or otherwise acquired Hub Group securities between April 28, 2023 and May 11, 2026 (the "Class Period").CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are an investor in Hub Group and have suffered losses, you may CLICK HERE to...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Dun &amp; Bradstreet Holdings, Inc. ("Dun &amp; Bradstreet" or the "Company") (NYSE:DNB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Dun &amp; Bradsteret and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November ..</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>PLAB 1-WEEK DEADLINE ALERT: Photronics, Inc. Investors Alerted to Sept. 4 Deadline in Securities Fraud Class Action</v>
+        <v>Pomerantz LLP Issues Alert Regarding Shareholder Class Action Involving ...</v>
       </c>
       <c r="B474" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C474" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D474" t="str">
         <v>Finance</v>
       </c>
       <c r="E474" t="str">
-        <v>https://www.prnewswire.com/news-releases/plab-1-week-deadline-alert-photronics-inc-investors-alerted-to-sept-4-deadline-in-securities-fraud-class-action-302862986.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-alert-regarding-shareholder-class-action-involving-r5233645.htm</v>
       </c>
       <c r="F474" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman, a leading national shareholder rights law firm, is conducting an investigation into Photronics, Inc. (NASDAQ: PLAB) regarding alleged violations of federal securities laws. This investigation follows the recent filing of a class...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Papa John's International, Inc. ("Papa John's" or the "Company") (NASDAQ:PZZA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Papa John's and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 2, 2026, to ..</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Banco Comercial Português, S.A. informa sobre Relatório intercalar das operações realizadas no âmbito do Programa de Recompra de Ações Próprias</v>
+        <v>Pomerantz LLP Issues Alert Regarding Shareholder Class Action Against ...</v>
       </c>
       <c r="B475" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C475" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D475" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E475" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352840/0/pt/banco-comercial-portugu%C3%AAs-s-a-informa-sobre-relat%C3%B3rio-intercalar-das-opera%C3%A7%C3%B5es-realizadas-no-%C3%A2mbito-do-programa-de-recompra-de-a%C3%A7%C3%B5es-pr%C3%B3prias.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-issues-alert-regarding-shareholder-class-action-against-r5233644.htm</v>
       </c>
       <c r="F475" t="str">
-        <v>Banco Comercial Português, S.A. informa sobre Relatório intercalar das operações realizadas no âmbito do Programa de Recompra de Ações Próprias</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Ryde Group Ltd. ("Ryde" or the "Company") (NYSE:RYDE). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Ryde and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 9, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>Banco Comercial Português, S.A. informs about Interim report on the transactions conducted under the Share Buy-Back Programme</v>
+        <v>Pomerantz LLP Informs Shareholders of Securities Class Action Against ...</v>
       </c>
       <c r="B476" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C476" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D476" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E476" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352840/0/en/banco-comercial-portugu%C3%AAs-s-a-informs-about-interim-report-on-the-transactions-conducted-under-the-share-buy-back-programme.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-securities-class-action-against-r5233643.htm</v>
       </c>
       <c r="F476" t="str">
-        <v>Banco Comercial Português, S.A. informs about Interim report on the transactions conducted under the Share Buy-Back Programme</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Baidu, Inc. ("Baidu" or the "Company") (NASDAQ:BIDU). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Baidu and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 13, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>MVST IMPORTANT DEADLINE: ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages Microvast Holdings, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - MVST</v>
+        <v>Pomerantz LLP Informs Shareholders of Class Action Against FuelCell ...</v>
       </c>
       <c r="B477" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C477" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D477" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E477" t="str">
-        <v>https://www.newsfilecorp.com/release/311710/MVST-IMPORTANT-DEADLINE-ROSEN-RECOGNIZED-INVESTOR-COUNSEL-Encourages-Microvast-Holdings-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-MVST</v>
+        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-against-fuelcell-r5233642.htm</v>
       </c>
       <c r="F477" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Microvast Holdings, Inc. (NASDAQ: MVST) between April 1, 2025 and March 16, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline.SO WHAT: If you purchased Microvast securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against FuelCell Energy, Inc. ("FuelCell" or the "Company") (NASDAQ:FCEL). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether FuelCell and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until November 10, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>Hagar hf.: Reglubundin tilkynning um kaup á eigin bréfum í samræmi við endurkaupaáætlun (vika 35)</v>
+        <v>Pomerantz LLP Initiates Class Action Litigation Against Celsius Holdings, ...</v>
       </c>
       <c r="B478" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C478" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D478" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E478" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352839/0/is/hagar-hf-reglubundin-tilkynning-um-kaup-%C3%A1-eigin-br%C3%A9fum-%C3%AD-samr%C3%A6mi-vi%C3%B0-endurkaupa%C3%A1%C3%A6tlun-vika-35.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-initiates-class-action-litigation-against-celsius-holdings-r5233641.htm</v>
       </c>
       <c r="F478" t="str">
-        <v>Í viku 35 keyptu Hagar hf. 1.110.000 eigin hluti að kaupverði kr. 135.531.000 eins og hér segir:</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Celsius Holdings, Inc. ("Celsius" or the "Company") (NASDAQ:CELH) and certain officers. The class action, filed in the United States District Court for the Southern District of Florida, and docketed under 26-cv-62465, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Celsius securities between February 21, 2025 and June 3, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of ..</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Investor Alert: Deadline Approaching to Join Datavault AI Inc. (DVLT) ...</v>
+        <v>Pomerantz LLP Updates Shareholders on Legal Action Brought Against ...</v>
       </c>
       <c r="B479" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C479" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D479" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E479" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-datavault-ai-inc-dvlt-r5217204.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-updates-shareholders-on-legal-action-brought-against-r5233639.htm</v>
       </c>
       <c r="F479" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against XTI Aerospace, Inc. ("XTI" or the "Company") (NASDAQ:XTIA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether XTI and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 27, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>Class Action Lawsuit Filed: UWM Holdings Corporation (UWMC) - Join ...</v>
+        <v>Pomerantz LLP Updates Investors on Legal Action Brought Against York ...</v>
       </c>
       <c r="B480" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C480" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D480" t="str">
         <v>Finance</v>
       </c>
       <c r="E480" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-uwm-holdings-corporation-uwmc-join-r5217203.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-updates-investors-on-legal-action-brought-against-york-r5233638.htm</v>
       </c>
       <c r="F480" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against York Space Systems, Inc. ("York" or the "Company") (NYSE:YSS). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether York and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 30, 2026, to ask the ..</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>The Boxery notes packaging materials inventory supports recyclability compliance efforts</v>
+        <v>Pomerantz LLP Shares Class Action Details With Investors in Hyliion ...</v>
       </c>
       <c r="B481" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C481" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D481" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E481" t="str">
-        <v>https://pressreleasenews.org/pressroom/the-boxery-notes-packaging-materials-inventory-supports-recyclability-compliance-efforts</v>
+        <v>https://pr-inside.com/pomerantz-llp-shares-class-action-details-with-investors-in-hyliion-r5233637.htm</v>
       </c>
       <c r="F481" t="str">
-        <v>The Boxery highlights how its stocked packaging materials help small manufacturers and food-adjacent businesses respond to shifting recyclability and labeling requirements.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Hyliion Holdings Corp. ("Hyliion" or the "Company") (NYSE:HYLN). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Hyliion and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 27, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>A-Z Landscaping Celebrates More Than a Decade of Building Resort-Grade Outdoor Spaces Across the GTA</v>
+        <v>Class Action Lawsuit Reminder from Pomerantz LLP for Shareholders of ...</v>
       </c>
       <c r="B482" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C482" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D482" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E482" t="str">
-        <v>https://pressreleasenews.org/pressroom/a-z-landscaping-celebrates-more-than-a-decade-of-building-resort-grade-outdoor-spaces-across-the-gta</v>
+        <v>https://pr-inside.com/class-action-lawsuit-reminder-from-pomerantz-llp-for-shareholders-of-r5233636.htm</v>
       </c>
       <c r="F482" t="str">
-        <v>A-Z Landscaping, a Vaughan- and Toronto-area landscape contractor, is celebrating over a decade of service with 380+ completed projects and a referral-led reputation. The company focuses on craftsmanship, durability, and accountable project delivery.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Flotek Industries, Inc. ("Flotek" or the "Company") (NYSE:FTK). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Flotek and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 26, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>GOD'S POINT OF VIEW by Jack Bitton</v>
+        <v>Pomerantz LLP Notifies Shareholders of Class Action Against AEVEX Corp. ...</v>
       </c>
       <c r="B483" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C483" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D483" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E483" t="str">
-        <v>https://pressreleasenews.org/pressroom/gods-point-of-view-by-jack-bitton</v>
+        <v>https://pr-inside.com/pomerantz-llp-notifies-shareholders-of-class-action-against-aevex-corp-r5233635.htm</v>
       </c>
       <c r="F483" t="str">
-        <v>Empire Publishing announces the release of 'God's Point of View' by Jack Bitton, a 24-chapter book that explores faith, doubt, and purpose from a divine perspective.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against AEVEX Corp. ("Aevex" or the "Company") (NYSE:AVEX). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Aevex and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>Letts Paint Publishes 2026 Guide to the Best Warm Neutral Paint Colours for Ottawa Homes</v>
+        <v>Pomerantz LLP Notifies Investors of Class Action Lawsuit Against Taboola.com ...</v>
       </c>
       <c r="B484" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C484" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D484" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E484" t="str">
-        <v>https://prunderground.com/letts-paint-publishes-2026-guide-to-the-best-warm-neutral-paint-colours-for-otta/cmtd03xjo000804l3n8qd3o0p</v>
+        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-lawsuit-against-taboola-com-r5233634.htm</v>
       </c>
       <c r="F484" t="str">
-        <v>Ottawa painting experts share locally tailored colour recommendations to help homeowners create timeless, welcoming interiors The post Letts Paint Publishes 2026 Guide to the Best Warm Neutral Paint Colours for Ottawa Homes first appeared on</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>Lost Money on Taboola.com Ltd. (TBLA)? Urged to Join Class Action Before ...</v>
+        <v>Pomerantz LLP Notifies Investors of Class Action Lawsuit Against GoDaddy ...</v>
       </c>
       <c r="B485" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C485" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D485" t="str">
         <v>Finance</v>
       </c>
       <c r="E485" t="str">
-        <v>https://pr-inside.com/lost-money-on-taboola-com-ltd-tbla-urged-to-join-class-action-before-r5217202.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-lawsuit-against-godaddy-r5233633.htm</v>
       </c>
       <c r="F485" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE:GDDY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GoDaddy and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>Investors in Primoris Services Corporation (PRIM): Protect Your Rights ...</v>
+        <v>UNICYCIVE DEADLINE: ROSEN, TOP-RANKED INVESTOR COUNSEL, Encourages Unicycive Therapeutics, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - UNCY</v>
       </c>
       <c r="B486" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C486" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D486" t="str">
         <v>Finance</v>
       </c>
       <c r="E486" t="str">
-        <v>https://pr-inside.com/investors-in-primoris-services-corporation-prim-protect-your-rights-r5217201.htm</v>
+        <v>https://www.newsfilecorp.com/release/319071/UNICYCIVE-DEADLINE-ROSEN-TOPRANKED-INVESTOR-COUNSEL-Encourages-Unicycive-Therapeutics-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-UNCY</v>
       </c>
       <c r="F486" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Unicycive Therapeutics, Inc. (NASDAQ: UNCY) between December 29, 2025 and June 29, 2026, both dates inclusive (the "Class Period"), of the important November 2, 2026 lead plaintiff deadline.SO WHAT: If you purchased Unicycive securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>President Honors NASA’s Artemis II Crew with Highest US Space Award</v>
+        <v>Pomerantz LLP Updates Investors on Legal Action Brought Against Taboola.com ...</v>
       </c>
       <c r="B487" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C487" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D487" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E487" t="str">
-        <v>https://www.nasa.gov/news-release/president-honors-nasas-artemis-ii-crew-with-highest-us-space-award/</v>
+        <v>https://pr-inside.com/pomerantz-llp-updates-investors-on-legal-action-brought-against-taboola-com-r5233632.htm</v>
       </c>
       <c r="F487" t="str">
-        <v>President Donald J. Trump awarded NASA astronauts Reid Wiseman, Victor Glover, and Christina Koch, and CSA (Canadian Space Agency) astronaut Jeremy Hansen with the Congressional Space Medal of Honor Friday for their service during the Artemis II mission. He presented the awards during a ceremony at NASA’s Johnson Space Center in Houston, honoring the first [&amp;#8230;]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>Generational Group Advises First Water Inc. in its Sale to Fenix Holdco</v>
+        <v>Pomerantz LLP Notifies Shareholders of Class Action Filing Against ...</v>
       </c>
       <c r="B488" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C488" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D488" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E488" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/generational-group-advises-first-water-173400570.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-notifies-shareholders-of-class-action-filing-against-r5233631.htm</v>
       </c>
       <c r="F488" t="str">
-        <v>DALLAS, August 28, 2026--Generational Group advises First Water Inc., a water security solutions provider, in its sale to Fenix Holdco, an investment and operating company.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE:GDDY). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether GoDaddy and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Sword Group | Availability of the H1 2026 Financial Report</v>
+        <v>Class Action by Pomerantz LLP Filed Against Fractyl Health, Inc. – ...</v>
       </c>
       <c r="B489" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C489" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D489" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E489" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352837/0/en/sword-group-availability-of-the-h1-2026-financial-report.html</v>
+        <v>https://pr-inside.com/class-action-by-pomerantz-llp-filed-against-fractyl-health-inc-r5233630.htm</v>
       </c>
       <c r="F489" t="str">
-        <v>According to the current regulations, Sword Group announces that its 2026 interim Financial Report has been made available to the public. It was sent to the Commission de Surveillance du Secteur Financier (CSSF) and was also filed with the Luxembourg Stock Exchange. It can be viewed and downloaded on the website of the company: 2026 INTERIM FINANCIAL REPORT</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>Sword Group |Mise à disposition du Rapport Financier du 1er semestre 2026</v>
+        <v>BDG Law Group Provides Notice Following Data Security Incident</v>
       </c>
       <c r="B490" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C490" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D490" t="str">
         <v/>
       </c>
       <c r="E490" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352837/0/fr/sword-group-mise-%C3%A0-disposition-du-rapport-financier-du-1er-semestre-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/bdg-law-group-provides-notice-following-data-security-incident-302908204.html</v>
       </c>
       <c r="F490" t="str">
-        <v>Conformément à la réglementation en vigueur, Sword Group annonce que son Rapport Financier semestriel 2026 a été mis à disposition du public. Il a été transmis à la Commission de Surveillance du Secteur Financier (CSSF) et a également été déposé auprès de la Bourse du Luxembourg. Il peut être consulté et téléchargé sur le site internet de la société : RAPPORT FINANCIER SEMESTRIEL 2026</v>
+        <v>LOS ANGELES, Oct. 14, 2026 /PRNewswire/ -- BDG Law Group ("BDG") is providing notice of a data breach involving personal information belonging to certain individuals. BDG became aware of a network disruption on September 11, 2025. With the assistance of cybersecurity specialists, it...</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Securities Lawsuit Alert: Bloom Energy Corporation (BE) Investors - ...</v>
+        <v>Samjung Introduces 'MetaBoard,' a Next-Generation Lightweight Steel Production Board</v>
       </c>
       <c r="B491" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C491" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D491" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E491" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-bloom-energy-corporation-be-investors-r5217200.htm</v>
+        <v>https://www.prweb.com/releases/samjung-introduces-metaboard-a-next-generation-lightweight-steel-production-board-302903256.html</v>
       </c>
       <c r="F491" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Bloom Energy Corporation (NYSE:BE) securities. If you suffered a loss on your Bloom Energy Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Bloom Energy Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>Samjung has introduced the MetaBoard, a lightweight steel production board that combines material technology and structural design to reduce steel usage and achieve approximately 60–70% of the weight of conventional steel production boards, depending on product specifications. POHANG,...</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>Class Action Filed Against Fractyl Health, Inc. (GUTS) Over Securities ...</v>
+        <v>CCB INVESTOR ALERT: Coastal Financial Corporation Investors with Substantial Losses May Seek to Lead Class Action Lawsuit - December 1, 2026 Deadline</v>
       </c>
       <c r="B492" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C492" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D492" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E492" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-fractyl-health-inc-guts-over-securities-r5217199.htm</v>
+        <v>https://www.newsfilecorp.com/release/318778/CCB-INVESTOR-ALERT-Coastal-Financial-Corporation-Investors-with-Substantial-Losses-May-Seek-to-Lead-Class-Action-Lawsuit-December-1-2026-Deadline</v>
       </c>
       <c r="F492" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>San Diego, California--(Newsfile Corp. - October 14, 2026) - Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Coastal Financial Corporation (NASDAQ: CCB) common stock between October 28, 2024 and July 29, 2026, both dates inclusive (the "Class Period"), have until December 1, 2026 to seek appointment as lead plaintiff of the Coastal Financial class action lawsuit.  Captioned Allegheny County Employees' Retirement System v. Coastal Financial Corporation, No. 26-cv-03746...</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Class Action Lawsuit Filed Against PROCEPT BioRobotics Corporation ...</v>
+        <v>ROSEN, A RANKED AND LEADING LAW FIRM, Encourages Ardelyx, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - ARDX</v>
       </c>
       <c r="B493" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C493" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D493" t="str">
         <v>Finance</v>
       </c>
       <c r="E493" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-procept-biorobotics-corporation-r5217197.htm</v>
+        <v>https://www.newsfilecorp.com/release/319053/ROSEN-A-RANKED-AND-LEADING-LAW-FIRM-Encourages-Ardelyx-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-ARDX</v>
       </c>
       <c r="F493" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Ardelyx, Inc. (NASDAQ: ARDX) between January 13, 2025 and August 6, 2026, inclusive (the "Class Period"), of the important November 16, 2026 lead plaintiff deadline.SO WHAT: If you purchased Ardelyx common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee...</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Stanford Athletics and Cybersecurity Leader Fortinet Team Up for Multi-Year Sponsorship</v>
+        <v>HYLN DEADLINE ALERT: ROSEN, LEADING TRIAL ATTORNEYS, Encourages Hyliion Holdings Corp. Investors with Losses in Excess of $100K to Secure Counsel Before Important October 27 Deadline in Securities Class Action - HYLN</v>
       </c>
       <c r="B494" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C494" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D494" t="str">
-        <v>Finance, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E494" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352835/0/en/stanford-athletics-and-cybersecurity-leader-fortinet-team-up-for-multi-year-sponsorship.html</v>
+        <v>https://www.newsfilecorp.com/release/319094/HYLN-DEADLINE-ALERT-ROSEN-LEADING-TRIAL-ATTORNEYS-Encourages-Hyliion-Holdings-Corp.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-October-27-Deadline-in-Securities-Class-Action-HYLN</v>
       </c>
       <c r="F494" t="str">
-        <v>Partnership with global cybersecurity leader Fortinet will help advance the student-athlete experience Partnership with global cybersecurity leader Fortinet will help advance the student-athlete experience</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Hyliion Holdings Corp. (NYSE American: HYLN) between May 12, 2026 and June 23, 2026, both dates inclusive (the "Class Period"), of the important October 27, 2026 lead plaintiff deadline.SO WHAT: If you purchased Hyliion common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Umbra Companies, Inc. SYMBOL: UCIX 15c211 Has Been Cleared By FINRA</v>
+        <v>FLNC SHAREHOLDER ALERT: Faruqi &amp; Faruqi, LLP Reminds Fluence Energy Investors of Securities Class Action Lawsuit Deadline on November 30, 2026</v>
       </c>
       <c r="B495" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C495" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D495" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E495" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352834/0/en/umbra-companies-inc-symbol-ucix-15c211-has-been-cleared-by-finra.html</v>
+        <v>https://www.newsfilecorp.com/release/318928/FLNC-SHAREHOLDER-ALERT-Faruqi-Faruqi-LLP-Reminds-Fluence-Energy-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-30-2026</v>
       </c>
       <c r="F495" t="str">
-        <v>Umbra (UCIX) cleared for OTC broker/dealer quotations, improving liquidity and transparency under Rule 15c2-11 and FINRA 6432 for capital raising supports.</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Fluence Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Fluence Energy between November 24, 2025 and September 16, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New...</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Best’s Commentary: Nepal’s Catastrophic Floods Pressure a Thinly Insured Market</v>
+        <v>Investors in AppLovin Corporation (APP): Protect Your Rights - Contact ...</v>
       </c>
       <c r="B496" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C496" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D496" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E496" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/best-commentary-nepal-catastrophic-floods-172800382.html</v>
+        <v>https://pr-inside.com/investors-in-applovin-corporation-app-protect-your-rights-contact-r5233629.htm</v>
       </c>
       <c r="F496" t="str">
-        <v>SINGAPORE, August 28, 2026--AM Best expects insured exposure from damage in the catastrophic Nepal floods to be concentrated in a number of commercial risks, including hydropower generation assets, engineering and construction covers tied to infrastructure projects and commercial property along the impacted trade corridor.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AppLovin Corporation (NASDAQ:APP) securities. If you suffered a loss on your AppLovin Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about AppLovin Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AppLovin Corporation ..</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>C5 Artist Foundation Presents Dance Divas October 10-11</v>
+        <v>Securities Fraud Class Action Filed Against Innventure, Inc. (INV) ...</v>
       </c>
       <c r="B497" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C497" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D497" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E497" t="str">
-        <v>https://www.prweb.com/releases/c5-artist-foundation-presents-dance-divas-october-10-11-302861920.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-innventure-inc-inv-r5233628.htm</v>
       </c>
       <c r="F497" t="str">
-        <v>Chicago's leading professional dancers return to The Rhapsody Theater stage for three unforgettable performances benefiting the Chicago Dance Health Fund CHICAGO, Aug. 28, 2026 /PRNewswire-PRWeb/ -- The C5 Artists Foundation, a non-profit organization established to support the Chicago...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Innventure, Inc. (NASDAQ:INV) securities. If you suffered a loss on your Innventure, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Innventure, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Innventure, Inc. ..</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Maxeye Successfully Resolved Patent Litigation with Wacom; Comprehensive Settlement and Licensing Agreement Reached</v>
+        <v>Levi &amp; Korsinsky Urges Duolingo, Inc. (DUOL) Shareholders to Act Before ...</v>
       </c>
       <c r="B498" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C498" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D498" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E498" t="str">
-        <v>https://finance.yahoo.com/technology/articles/maxeye-successfully-resolved-patent-litigation-172800346.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-duolingo-inc-duol-shareholders-to-act-before-r5233627.htm</v>
       </c>
       <c r="F498" t="str">
-        <v>SHENZHEN, China, August 28, 2026--Maxeye announced today that it has successfully resolved its patent litigation with Wacom in the U.S. District Court for the Eastern District of Texas. The lawsuit, which involved seven Wacom patents regarding stylus pens, has culminated in a comprehensive settlement.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Duolingo, Inc. (NASDAQ:DUOL) securities. If you suffered a loss on your Duolingo, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Duolingo, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Duolingo, Inc. ..</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Class Action Lawsuit Filed: Rackspace Technology, Inc. (RXT) - Join ...</v>
+        <v>CoreWeave Investigation Notice: SueWallSt Notifies Investors of Pending Investigation Into CoreWeave (CRWV)</v>
       </c>
       <c r="B499" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C499" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D499" t="str">
         <v>Finance</v>
       </c>
       <c r="E499" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-rackspace-technology-inc-rxt-join-r5217196.htm</v>
+        <v>https://www.prnewswire.com/news-releases/coreweave-investigation-notice-suewallst-notifies-investors-of-pending-investigation-into-coreweave-crwv-302909177.html</v>
       </c>
       <c r="F499" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>The yield on CoreWeave's unsecured bonds reportedly reached 15% on October 13, 2026. The next day, the stock was dropping by nearly the same figure. The investigation concerns whether CoreWeave adequately disclosed the borrowing-cost risk tied to its debt-funded expansion. NEW YORK, Oct....</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>Class Action Filed Against The Simply Good Foods Company (SMPL) Over ...</v>
+        <v>State Street Investigation Notice: SueWallSt Notifies Investors of Pending Investigation Into State Street (STT)</v>
       </c>
       <c r="B500" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C500" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D500" t="str">
         <v>Finance</v>
       </c>
       <c r="E500" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-the-simply-good-foods-company-smpl-over-r5217195.htm</v>
+        <v>https://www.prnewswire.com/news-releases/state-street-investigation-notice-suewallst-notifies-investors-of-pending-investigation-into-state-street-stt-302909172.html</v>
       </c>
       <c r="F500" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A ..</v>
+        <v>State Street shares fell approximately 7% by market open on October 14, 2026, after third-quarter revenue of $4.00 billion came in below the roughly $4.03 billion Wall Street expected. An investigation into potential securities law violations has been opened. NEW YORK, Oct. 14, 2026...</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Elixir Global Unifies Enterprise AI Transformation and Consulting Under One Global Identity</v>
+        <v>Queen Creek Skin &amp; Wellness Launches by-Appointment Med Spa as East Valley Growth Outpaces Specialty Care</v>
       </c>
       <c r="B501" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C501" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D501" t="str">
-        <v>AI</v>
+        <v>Healthcare</v>
       </c>
       <c r="E501" t="str">
-        <v>https://www.prnewswire.com/news-releases/elixir-global-unifies-enterprise-ai-transformation-and-consulting-under-one-global-identity-302863015.html</v>
+        <v>https://pressreleasenews.org/pressroom/queen-creek-skin-wellness-launches-by-appointment-med-spa-as-east-valley-growth-outpaces-specialty-care</v>
       </c>
       <c r="F501" t="str">
-        <v>PLAINSBORO, N.J., Aug. 28, 2026 /PRNewswire/ -- Elixir Global, an enterprise AI transformation and consulting group, has consolidated the public presentation of its businesses under a single brand name and website, elixirglobal.com. As the group's own channels state, "Elixir Business...</v>
+        <v>Queen Creek Skin &amp; Wellness has opened in Queen Creek, Arizona, offering IV hydration, B12 injections, iron infusions, laser hair removal, fillers and tattoo removal by appointment only for East Valley residents.</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Homewerks Completes Acquisition of GTR Technologies</v>
+        <v>CELSIUS DEADLINE: ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Celsius Holdings, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - CELH</v>
       </c>
       <c r="B502" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C502" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D502" t="str">
         <v>Finance</v>
       </c>
       <c r="E502" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/homewerks-completes-acquisition-gtr-technologies-172300360.html</v>
+        <v>https://www.newsfilecorp.com/release/319050/CELSIUS-DEADLINE-ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-Celsius-Holdings-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-CELH</v>
       </c>
       <c r="F502" t="str">
-        <v>LAKE BLUFF, Ill., August 28, 2026--Homewerks Worldwide, LLC ("Homewerks" or the "Company"), a leading home improvement innovator in the kitchen, bathroom, plumbing and HVAC categories, announced today that it has acquired GTR Technologies, Inc. ("GTR"), a Washington-based developer and marketer of innovative ventilation and moisture-control products.</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Celsius Holdings, Inc. (NASDAQ: CELH) between February 21, 2025 and June 3, 2026, both dates inclusive (the "Class Period"), of the important November 3, 2026 lead plaintiff deadline.SO WHAT: If you purchased Celsius securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>Contact Levi &amp; Korsinsky by October 26, 2026 to Join Class Action Against ...</v>
+        <v>ROSEN, LEADING TRIAL ATTORNEYS, Encourages The Cooper Companies, Inc. Investors to Inquire About Securities Class Action Investigation - COO</v>
       </c>
       <c r="B503" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C503" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D503" t="str">
         <v>Finance</v>
       </c>
       <c r="E503" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-october-26-2026-to-join-class-action-against-r5217194.htm</v>
+        <v>https://www.newsfilecorp.com/release/319070/ROSEN-LEADING-TRIAL-ATTORNEYS-Encourages-The-Cooper-Companies-Inc.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-COO</v>
       </c>
       <c r="F503" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of The Cooper Companies, Inc. (NASDAQ: COO) resulting from allegations that CooperCompanies may have issued materially misleading business information to the investing public.SO WHAT: If you purchased CooperCompanies securities you may be entitled to compensation without payment of any out of pocket fees...</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Levi &amp; Korsinsky Urges Park Ha Biological Technology Co., Ltd. (BYAH) ...</v>
+        <v>Presentation to Australian Gold Conference</v>
       </c>
       <c r="B504" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C504" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D504" t="str">
         <v>Finance</v>
       </c>
       <c r="E504" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-park-ha-biological-technology-co-ltd-byah-r5217193.htm</v>
+        <v>https://pr-inside.com/presentation-to-australian-gold-conference-r5233626.htm</v>
       </c>
       <c r="F504" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Park Ha Biological Technology Co., Ltd. (NASDAQ:BYAH) securities. If you suffered a loss on your Park Ha Biological Technology Co., Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Park Ha Biological Technology Co., Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder ..</v>
+        <v xml:space="preserve">(PR-inside.com) ADELAIDE, AU / ACCESS Newswire / October 14, 2026 / Barton Gold Holdings Limited (ASX:BGD)(OTC:BGDFF)(FRA:BGD3) (Barton or Company) advises that the attached presentation is due to be presented today at the Australian Gold Conference. A copy of this presentation can be accessed on the ASX website, the investor section of Barton's website, or directly by clicking here. Authorised by the Managing Director of Barton Gold Holdings Limited. For further information, please contact: Alexander Scanlon Managing Director a.scanlon@bartongold.com.au +61 425 226 649 Jade Cook Company Secretary cosec@bartongold.com.au +61 8 9322 1587 About Barton Gold Barton Gold is an ASX, OTC and Frankfurt Stock Exchange listed Australian gold developer targeting future gold production of 150,000ozpa </v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>Dickey’s Barbecue Pit Serves Up Smokin’ Deals for Football Season Kickoff and Labor Day Weekend</v>
+        <v>HYLN SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds Hyliion Investors of Securities Class Action Lawsuit Deadline on October 27, 2026</v>
       </c>
       <c r="B505" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C505" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D505" t="str">
         <v/>
       </c>
       <c r="E505" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/dickey-barbecue-pit-serves-smokin-172200652.html</v>
+        <v>https://www.newsfilecorp.com/release/318952/HYLN-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-Hyliion-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-October-27-2026</v>
       </c>
       <c r="F505" t="str">
-        <v>DALLAS, August 28, 2026--Football is back and Labor Day is on deck, and Dickey’s Barbecue Pit is making it easier than ever for fans to celebrate both with a lineup of limited-time deals built for tailgates, watch parties and backyard gatherings. Whether you're firing up for kickoff or kicking back for the long weekend, the world’s largest barbecue concept is serving up savings on its signature slow-smoked favorites nationwide.</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Hyliion To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Hyliion between May 12, 2026 and June 23, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New York--(Newsfile Corp. - October...</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Ticket Fairy Launches the World's First Event Ticketing Command Line Built for AI Agents</v>
+        <v>NCPL Investors Have Opportunity to Lead Netcapital Inc. Securities Fraud Lawsuit Filed by The Rosen Law Firm</v>
       </c>
       <c r="B506" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C506" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D506" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E506" t="str">
-        <v>https://www.newsfilecorp.com/release/311959/Ticket-Fairy-Launches-the-Worlds-First-Event-Ticketing-Command-Line-Built-for-AI-Agents</v>
+        <v>https://www.prnewswire.com/news-releases/ncpl-investors-have-opportunity-to-lead-netcapital-inc-securities-fraud-lawsuit-filed-by-the-rosen-law-firm-302909161.html</v>
       </c>
       <c r="F506" t="str">
-        <v>San Francisco, California--(Newsfile Corp. - August 28, 2026) - Ticket Fairy, the event ticketing platform behind tens of thousands of live events, today launched a command line that lets AI assistants and automated systems carry out the daily work of running an event. The company believes its CLI is the first tool of its kind in the events industry designed for AI agents.Ticket Fairy Launches the World's First Event Ticketing Command Line Built for AI AgentsTo view an enhanced version of this...</v>
+        <v>NEW YORK, Oct. 14, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, announces it has filed a class action lawsuit on behalf of purchasers of securities of Netcapital Inc. (NASDAQ: NCPL) between December 15, 2021 and September 3, 2026, both dates inclusive (the...</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>President Trump Signs Executive Order to Create US Space Academy</v>
+        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Baidu, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - BIDU</v>
       </c>
       <c r="B507" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C507" t="str">
-        <v>NASA</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D507" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E507" t="str">
-        <v>https://www.nasa.gov/news-release/president-trump-signs-executive-order-to-create-us-space-academy/</v>
+        <v>https://www.newsfilecorp.com/release/319135/ROSEN-LEADING-INVESTOR-COUNSEL-Encourages-Baidu-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-BIDU</v>
       </c>
       <c r="F507" t="str">
-        <v>To strengthen the nation’s space workforce and develop the next generation of space leaders, President Donald J. Trump signed an Executive Order on Friday to establish the nation’s first U.S. Space Academy. The order highlights how space is a critical domain for American national security, economic growth, scientific discovery, and technological innovation. The proposed academy [&amp;#8230;]</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Baidu, Inc. (NASDAQ: BIDU) between November 18, 2025 and August 17, 2026, inclusive (the "Class Period"), of the important November 13, 2026 lead plaintiff deadline.SO WHAT: If you purchased Baidu securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee...</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>PLAB DEADLINE ALERT: ROSEN, A LEADING LAW FIRM, Encourages Photronics, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important September 4 Deadline in Securities Class Action - PLAB</v>
+        <v>Class Action Lawsuit Filed Against Compass, Inc (COMP) - Recover Losses ...</v>
       </c>
       <c r="B508" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C508" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D508" t="str">
         <v>Finance</v>
       </c>
       <c r="E508" t="str">
-        <v>https://www.newsfilecorp.com/release/311683/PLAB-DEADLINE-ALERT-ROSEN-A-LEADING-LAW-FIRM-Encourages-Photronics-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-September-4-Deadline-in-Securities-Class-Action-PLAB</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-compass-inc-comp-recover-losses-r5233625.htm</v>
       </c>
       <c r="F508" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Photronics, Inc. (NASDAQ: PLAB) between December 10, 2025 and May 27, 2026, inclusive (the "Class Period"), of the important September 4, 2026 lead plaintiff deadline.SO WHAT: If you purchased Photronics securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Compass, Inc (NYSE:COMP) securities. If you suffered a loss on your Compass, Inc investment and would like to explore a potential recovery under the federal securities laws, Learn about Compass, Inc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit on behalf of shareholders who acquired Compass common ..</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>ROSEN, NATIONAL INVESTOR COUNSEL, Encourages Blaize Holdings, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - BZAI</v>
+        <v>Lost Money on GoDaddy Inc. (GDDY)? Contact Levi &amp; Korsinsky to Join ...</v>
       </c>
       <c r="B509" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C509" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D509" t="str">
         <v>Finance</v>
       </c>
       <c r="E509" t="str">
-        <v>https://www.newsfilecorp.com/release/310693/ROSEN-NATIONAL-INVESTOR-COUNSEL-Encourages-Blaize-Holdings-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-BZAI</v>
+        <v>https://pr-inside.com/lost-money-on-godaddy-inc-gddy-contact-levi-korsinsky-to-join-r5233624.htm</v>
       </c>
       <c r="F509" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Blaize Holdings, Inc. (NASDAQ: BZAI) between July 18, 2025 and April 28, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm.SO WHAT: If you purchased Blaize securities during the Class Period you may be entitled to compensation without...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. ..</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>PODD DEADLINE ALERT: ROSEN, A HIGHLY RECOGNIZED LAW FIRM, Encourages Insulet Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important August 31 Deadline in Securities Class Action - PODD</v>
+        <v>October 20, 2026 Deadline: Join Class Action Lawsuit Against AEVEX ...</v>
       </c>
       <c r="B510" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C510" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D510" t="str">
         <v>Finance</v>
       </c>
       <c r="E510" t="str">
-        <v>https://www.newsfilecorp.com/release/311702/PODD-DEADLINE-ALERT-ROSEN-A-HIGHLY-RECOGNIZED-LAW-FIRM-Encourages-Insulet-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-August-31-Deadline-in-Securities-Class-Action-PODD</v>
+        <v>https://pr-inside.com/october-20-2026-deadline-join-class-action-lawsuit-against-aevex-r5233623.htm</v>
       </c>
       <c r="F510" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Insulet Corporation (NASDAQ: PODD) between February 21, 2025 and May 26, 2026, inclusive (the "Class Period"), of the important August 31, 2026 lead plaintiff deadline. SO WHAT: If you purchased Insulet securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of ..</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages GoDaddy Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - GDDY</v>
+        <v>DICK'S DEADLINE: ROSEN, TRUSTED INVESTOR COUNSEL, Encourages DICK'S Sporting Goods, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - DKS</v>
       </c>
       <c r="B511" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C511" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D511" t="str">
         <v>Finance</v>
       </c>
       <c r="E511" t="str">
-        <v>https://www.newsfilecorp.com/release/311566/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-GoDaddy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-GDDY</v>
+        <v>https://www.newsfilecorp.com/release/319048/DICKS-DEADLINE-ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-DICKS-Sporting-Goods-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-DKS</v>
       </c>
       <c r="F511" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of common stock of GoDaddy Inc. (NYSE: GDDY) between September 3, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 20, 2026.SO WHAT: If you purchased GoDaddy common stock you...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of DICK'S Sporting Goods, Inc. (NYSE: DKS) between September 8, 2025 and August 24, 2026, both dates inclusive (the "Class Period"), of the important November 3, 2026 lead plaintiff deadline.SO WHAT: If you purchased DICK'S Sporting Goods common stock you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>HYLN ALERT: Securities Fraud Class Action Launched Against Hyliion ...</v>
+        <v>ENSG Investors Have Opportunity to Lead The Ensign Group, Inc. Securities Fraud Lawsuit Filed by The Rosen Law Firm</v>
       </c>
       <c r="B512" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C512" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D512" t="str">
         <v>Finance</v>
       </c>
       <c r="E512" t="str">
-        <v>https://pr-inside.com/hyln-alert-securities-fraud-class-action-launched-against-hyliion-r5217192.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ensg-investors-have-opportunity-to-lead-the-ensign-group-inc-securities-fraud-lawsuit-filed-by-the-rosen-law-firm-302909144.html</v>
       </c>
       <c r="F512" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
+        <v>NEW YORK, Oct. 14, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, announces it has filed a class action lawsuit on behalf of purchasers of securities of The Ensign Group, Inc. (NASDAQ: ENSG) between February 10, 2022 and June 18, 2026, both dates inclusive...</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>AM Best Affirms Credit Ratings of International Traders Insurance Co., Ltd.</v>
+        <v>TYGO Investors Have Opportunity to Lead Tigo Energy, Inc. Securities Fraud Lawsuit Filed by The Rosen Law Firm</v>
       </c>
       <c r="B513" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C513" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D513" t="str">
-        <v/>
+        <v>Finance, Energy</v>
       </c>
       <c r="E513" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/am-best-affirms-credit-ratings-171500455.html</v>
+        <v>https://www.prnewswire.com/news-releases/tygo-investors-have-opportunity-to-lead-tigo-energy-inc-securities-fraud-lawsuit-filed-by-the-rosen-law-firm-302909127.html</v>
       </c>
       <c r="F513" t="str">
-        <v>MEXICO CITY, August 28, 2026--AM Best has affirmed the Financial Strength Rating of A- (Excellent) and the Long-Term Issuer Credit Rating of "a-" (Excellent) of International Traders Insurance Co., Ltd. (ITICO) (Turks and Caicos Islands, British West Indies). The outlook of these Credit Ratings (ratings) is stable.</v>
+        <v>NEW YORK, Oct. 14, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Tigo Energy, Inc. (NASDAQ: TYGO) between February 24, 2026 and August 4, 2026, both dates inclusive (the "Class Period"), of the important November 23, 2026...</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Black Rock Coffee Bar Continues Expansion in Colorado with New Colorado Springs Location</v>
+        <v>GUTS SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds Fractyl (GUTS) Investors of Securities Class Action Lawsuit Deadline on October 20, 2026</v>
       </c>
       <c r="B514" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C514" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D514" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E514" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352831/0/en/black-rock-coffee-bar-continues-expansion-in-colorado-with-new-colorado-springs-location.html</v>
+        <v>https://www.newsfilecorp.com/release/318975/GUTS-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-Fractyl-GUTS-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-October-20-2026</v>
       </c>
       <c r="F514" t="str">
-        <v>New Location Marks 6th Store in Colorado Springs Area New Location Marks 6th Store in Colorado Springs Area</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Fractyl To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Fractyl between January 13, 2025 and January 29, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New York--(Newsfile Corp. -...</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Capricor Therapeutics, ...</v>
+        <v>RYDE Stock Drop - Robbins LLP reminds Investors They May Be Eligible to Lead the Class Action Lawsuit Against Ryde Group Ltd</v>
       </c>
       <c r="B515" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C515" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D515" t="str">
-        <v>Finance</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E515" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-capricor-therapeutics-r5217191.htm</v>
+        <v>https://www.newsfilecorp.com/release/319133/RYDE-Stock-Drop-Robbins-LLP-reminds-Investors-They-May-Be-Eligible-to-Lead-the-Class-Action-Lawsuit-Against-Ryde-Group-Ltd</v>
       </c>
       <c r="F515" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>San Diego, California--(Newsfile Corp. - October 14, 2026) - Shareholder rights law firm Robbins LLP reminds  investors that a class action was filed on behalf of all persons and entities who purchased or otherwise acquired Ryde Group Ltd (NYSE American: RYDE) securities between March 6, 2024 and September 11, 2024, inclusive (the "Class Period"). RYDE operates a mobility platform offering ride-hailing and transportation-related services.The lawsuit alleges that Ryde's stock price was...</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Clayton® Celebrates 5 Years of Impact Through Company-Wide Volunteer Program</v>
+        <v>XPENG CEO He Xiaopeng Calls for Deeper Global Collaboration at the 2026 Paris Automotive Summit, Highlighting "XPENG AI Engineering"</v>
       </c>
       <c r="B516" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C516" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D516" t="str">
-        <v>Real Estate</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E516" t="str">
-        <v>https://www.prnewswire.com/news-releases/clayton-celebrates-5-years-of-impact-through-company-wide-volunteer-program-302863004.html</v>
+        <v>https://www.prnewswire.com/news-releases/xpeng-ceo-he-xiaopeng-calls-for-deeper-global-collaboration-at-the-2026-paris-automotive-summit-highlighting-xpeng-ai-engineering-302909227.html</v>
       </c>
       <c r="F516" t="str">
-        <v>Company's paid volunteer time-off initiative surpasses 375,000 hours, driving local impact and support for communities nationwide MARYVILLE, Tenn., Aug. 28, 2026 /PRNewswire/ -- Clayton®, a leading national builder of single-family attainable housing, is celebrating the five year...</v>
+        <v>Mr. He Xiaopeng, Chairman &amp; CEO, becomes the first Chinese automotive CEO to deliver a keynote in the history of the Paris Automotive Summit, calling for greater industry collaboration as AI, electrification and globalization reshapes the automotive sector. Mr. He Xiaopeng introduced...</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>EHang EH216-S Completes First Public Flight in Hong Kong, Advancing "Regulatory Sandbox X" Project with HKSAR Government</v>
+        <v>Hyliion Holdings Corp. (HYLN) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B517" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C517" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D517" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E517" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352829/0/en/ehang-eh216-s-completes-first-public-flight-in-hong-kong-advancing-regulatory-sandbox-x-project-with-hksar-government.html</v>
+        <v>https://pr-inside.com/hyliion-holdings-corp-hyln-class-action-lawsuit-levi-korsinsky-r5233622.htm</v>
       </c>
       <c r="F517" t="str">
-        <v>HONG KONG, Aug. 28, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited ("EHang" or the "Company") (Nasdaq: EH), the world’s leading advanced air mobility (“AAM”) technology platform company, today announced that its proprietary EH216-S, a pilotless human-carrying electric vertical take-off and landing (eVTOL) aircraft, has successfully completed its first public flight at Hong Kong Cyberport. The flight marked the first public demonstration since the first phase of validation flights began in mid-August under the HKSAR Government’s Low-Altitude Economy “Regulatory Sandbox X” Trial Project (the “Project”). It also represents a significant milestone in the development of a three-dimensional low-altitude transportation network and the validation of regular operations across the Guangdong-Hong Ko</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>Sword Group | Bilan semestriel du Contrat de Liquidité contracté avec la société ODDO BHF</v>
+        <v>Did You Lose Money on Better Home &amp; Finance Holding Company (BETR)? ...</v>
       </c>
       <c r="B518" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C518" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D518" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E518" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352828/0/fr/sword-group-bilan-semestriel-du-contrat-de-liquidit%C3%A9-contract%C3%A9-avec-la-soci%C3%A9t%C3%A9-oddo-bhf.html</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-better-home-finance-holding-company-betr-r5233621.htm</v>
       </c>
       <c r="F518" t="str">
-        <v>du 01/01/2026 au 30/06/2026 Au titre du contrat de liquidité confié par Sword Group à ODDO BHF, à la date du 30/06/2026, les ressources suivantes figuraient au compte de liquidité dédié : 8 752 titres 405 110 € - Nombre de transactions exécutées sur le semestre à l’achat : 1 511 - Nombre de transactions exécutées sur le semestre à la vente : 1 663 - Volume échangé sur le semestre à l’achat : 87 730 titres pour 2 888 882,50 € - Volume échangé sur le semestre à la vente : 91 805 titres pour 3 031 936.80 €</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Better Home &amp; Finance Holding Company (NASDAQ:BETR) securities. If you suffered a loss on your Better Home &amp; Finance Holding Company investment and would like to explore a potential recovery under the federal securities laws, Learn about Better Home &amp; Finance Holding Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder ..</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>Sword Group: H1 2026 Report of the Liquidity Agreement contracted with ODDO BHF</v>
+        <v>YORK SPACE SYSTEMS DEADLINE: ROSEN, TRUSTED INVESTOR COUNSEL, Encourages York Space Systems Inc. Investors to Secure Counsel Before Important October 30 Deadline in Securities Class Action - YSS</v>
       </c>
       <c r="B519" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C519" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D519" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E519" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352828/0/en/sword-group-h1-2026-report-of-the-liquidity-agreement-contracted-with-oddo-bhf.html</v>
+        <v>https://www.newsfilecorp.com/release/319067/YORK-SPACE-SYSTEMS-DEADLINE-ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-York-Space-Systems-Inc.-Investors-to-Secure-Counsel-Before-Important-October-30-Deadline-in-Securities-Class-Action-YSS</v>
       </c>
       <c r="F519" t="str">
-        <v>from 01/01/2026 au 30/06/2026 Under the liquidity contract awarded by Sword Group to ODDO BHF, as of 30/06/2026, the following resources appeared on the account of liquidity: 8,752 shares €405,110 - Number of transactions executed during the semester at purchase: 1 ,511 - Number of transactions executed during the semester on sale: 1,663 - Volume exchanged over the semester upon purchase: 87,730 shares for an amount of €2,888,882.50 - Volume exchanged over the semester for sale: 91,805 shares for an amount of €3,031,936.80</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of York Space Systems Inc. (NYSE: YSS): (i) common stock pursuant and/or traceable to the registration statement and prospectus (collectively, the "Registration Statement") issued in connection with York Space Systems' January 2026 initial public offering ("IPO"); and/or (ii) securities between January 29, 2026 and May 11, 2026, both dates inclusive (the "Class...</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>Liberty Restoration Group Expands Midwestern Footprint with Acquisitions of ServiceMaster of Columbia &amp;amp; ServiceMaster Restoration Services by KRS</v>
+        <v>A Superior Mechanical Announces New Niceville and Santa Rosa Beach Locations, Expanding Plumbing and Electrical Services Across Northwest Florida</v>
       </c>
       <c r="B520" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C520" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D520" t="str">
         <v/>
       </c>
       <c r="E520" t="str">
-        <v>https://www.prnewswire.com/news-releases/liberty-restoration-group-expands-midwestern-footprint-with-acquisitions-of-servicemaster-of-columbia--servicemaster-restoration-services-by-krs-302862989.html</v>
+        <v>https://pressreleasenews.org/pressroom/a-superior-mechanical-announces-new-niceville-and-santa-rosa-beach-locations-expanding-plumbing-and-electrical-services-across-northwest-florida</v>
       </c>
       <c r="F520" t="str">
-        <v>Acquisitions deepen Liberty Restoration Group's capabilities in Missouri and extend service footprint into Illinois and Wisconsin. ST. CHARLES, Mo., Aug. 28, 2026 /PRNewswire/ -- Liberty Restoration Group ("Liberty"), a leading Midwest provider of disaster restoration and reconstruction...</v>
+        <v>A Superior Mechanical announces new locations in Niceville and Santa Rosa Beach, expanding its regional presence from the Panama City area. The expansion highlights plumbing and electrical services for homeowners and businesses in Northwest Florida while continuing heating, cooling, and HVAC support.</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>Guggenheim Strategic Opportunities Fund (GOF) Faces Investor Scrutiny Amid Report On Distributions Funding, Portfolio Quality - HBSS</v>
+        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages Alphabet Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - GOOGL, GOOG</v>
       </c>
       <c r="B521" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C521" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D521" t="str">
         <v>Finance</v>
       </c>
       <c r="E521" t="str">
-        <v>https://www.prnewswire.com/news-releases/guggenheim-strategic-opportunities-fund-gof-faces-investor-scrutiny-amid-report-on-distributions-funding-portfolio-quality--hbss-302862982.html</v>
+        <v>https://www.newsfilecorp.com/release/319045/ROSEN-RECOGNIZED-INVESTOR-COUNSEL-Encourages-Alphabet-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-GOOGL-GOOG</v>
       </c>
       <c r="F521" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- On August 20, 2026, investors in closed end fund Guggenheim Strategic Opportunities Fund (NYSE: GOF) saw the price of their shares slide about 6.6% lower on a report questioning how over the last eight years the fund could distribute $1.74...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Alphabet Inc. (NASDAQ: GOOGL) (NASDAQ: GOOG) between May 19, 2026 and July 16, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than December 1, 2026.SO WHAT: If you purchased Alphabet securities during...</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Securities Fraud Class Action Filed Against UWM Holdings Corporation ...</v>
+        <v>Jo Trizila Named to Propel 25 List of Most Influential PR Professionals ...</v>
       </c>
       <c r="B522" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C522" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D522" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E522" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-uwm-holdings-corporation-r5217190.htm</v>
+        <v>https://pr-inside.com/jo-trizila-named-to-propel-25-list-of-most-influential-pr-professionals-r5233619.htm</v>
       </c>
       <c r="F522" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) TrizCom PR founder recognized as agency ranks No. 1 in eight Dallas communications categories and builds on three PRSA Dallas Best of Show wins DALLAS, TX / ACCESS Newswire / October 14, 2026 / Jo Trizila, founder and CEO of TrizCom Public Relations and Pitch PR, has been named to the October 2026 Propel 25, a monthly list of influential public relations professions. The October edition recognizes 25 professionals from across the world shaping public relations and communications. Propel's profile highlights Trizila's leadership of TrizCom PR, her role as a founding member of The Public Relations Collective and her sustained thought leadership ..</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>HDFC Bank Limited (HDB) Lawsuit - Investors Urged to Contact Levi &amp; ...</v>
+        <v>FTK IMPORTANT DEADLINE: ROSEN, TOP RANKED GLOBAL COUNSEL, Encourages Flotek Industries, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important October 26 Deadline in Securities Class Action - FTK</v>
       </c>
       <c r="B523" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C523" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D523" t="str">
         <v>Finance</v>
       </c>
       <c r="E523" t="str">
-        <v>https://pr-inside.com/hdfc-bank-limited-hdb-lawsuit-investors-urged-to-contact-levi-r5217189.htm</v>
+        <v>https://www.newsfilecorp.com/release/319104/FTK-IMPORTANT-DEADLINE-ROSEN-TOP-RANKED-GLOBAL-COUNSEL-Encourages-Flotek-Industries-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-October-26-Deadline-in-Securities-Class-Action-FTK</v>
       </c>
       <c r="F523" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Flotek Industries, Inc. (NYSE: FTK) between August 3, 2026 and August 17, 2026, both dates inclusive (the "Class Period"), of the important October 26, 2026 lead plaintiff deadline.SO WHAT: If you purchased Flotek securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>FTK SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Trail-Ready Adventures Await: Akins Ford Opens Order Banks for 2027 Ford Bronco Models</v>
       </c>
       <c r="B524" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C524" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D524" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E524" t="str">
-        <v>https://pr-inside.com/ftk-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217188.htm</v>
+        <v>https://www.prnewswire.com/news-releases/trail-ready-adventures-await-akins-ford-opens-order-banks-for-2027-ford-bronco-models-302909130.html</v>
       </c>
       <c r="F524" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Flotek Industries, Inc. (NYSE:FTK) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Flotek securities between August 3, 2026 and August 17, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/flotek-industries-inc-ftk-class_action_lawsuit. Flotek Case ..</v>
+        <v>Built to Conquer the Trails: Akins Ford Opens Official Online Order Banks for the Highly Anticipated 2027 Ford Bronco SUV WINDER, Ga., Oct. 14, 2026 /PRNewswire/ -- Outdoor enthusiasts and off-road drivers across Georgia can now secure their ultimate adventure SUV as Akins Ford officially...</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Announces an Investigation Against ...</v>
+        <v>FTK SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds Flotek Industries (FTK) Investors of Securities Class Action Lawsuit Deadline on October 26, 2026</v>
       </c>
       <c r="B525" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C525" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D525" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E525" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-announces-an-investigation-against-r5217186.htm</v>
+        <v>https://www.newsfilecorp.com/release/318931/FTK-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-Flotek-Industries-FTK-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-October-26-2026</v>
       </c>
       <c r="F525" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Hims &amp; Hers Health, Inc. ("Hims" or "the Company") (NYSE:HIMS). Investors who purchased Hims securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/hims-hers-health-inc-hims-class_action_lawsuit. Hims Investigation Details On July 29, 2026, the Federal Trade Commission ("FTC") filed a lawsuit against Hims, accusing it of sharing customers' medical information with third-party advertisers. The FTC's criminal complaint accuses Hims of "deceptive and unlawful privacy practices," including sharing sensitive details about patient ..</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Company Short Name To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Flotek between August 3, 2026 and August 17, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Initiates an Investigation into ...</v>
+        <v>NicholsMD Introduces Acorn YOU™ Secretome at The Hair Lab™ in Greenwich</v>
       </c>
       <c r="B526" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C526" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D526" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E526" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-initiates-an-investigation-into-r5217185.htm</v>
+        <v>https://www.prnewswire.com/news-releases/nicholsmd-introduces-acorn-you-secretome-at-the-hair-lab-in-greenwich-302909223.html</v>
       </c>
       <c r="F526" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of LENZ Therapeutics, Inc. ("LENZ" or "the Company") (NASDAQ:LENZ). Investors who purchased LENZ securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/lenz-therapeutics-inc-lenz-class_action_lawsuit. LENZ Investigation Details On August 11, 2026, Lenz reported its second quarter 2026 financial results. While the Company reported total revenue of $5.5 million, the majority of this figure ($3.8 million) was driven by one-time, non-product global licensing milestones. Organic product sales for the Company's primary commercial ..</v>
+        <v>The Connecticut dermatology practice expands its physician-led, concierge approach to hair and scalp care. GREENWICH, Conn., Oct. 14, 2026 /PRNewswire/ -- NicholsMD, a Connecticut dermatology practice founded by board-certified dermatologist Dr. Kim Nichols, is launching Acorn YOU™...</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>DICK's Sporting Goods, Inc. (DKS) Investigation: Bronstein, Gewirtz ...</v>
+        <v>ROSEN, A LONGSTANDING LAW FIRM, Encourages FuelCell Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FCEL</v>
       </c>
       <c r="B527" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C527" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D527" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E527" t="str">
-        <v>https://pr-inside.com/dick-s-sporting-goods-inc-dks-investigation-bronstein-gewirtz-r5217184.htm</v>
+        <v>https://www.newsfilecorp.com/release/319100/ROSEN-A-LONGSTANDING-LAW-FIRM-Encourages-FuelCell-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FCEL</v>
       </c>
       <c r="F527" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of DICK's Sporting Goods, Inc. ("DICK's" or "the Company") (NYSE:DKS). Investors who purchased DICK's securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/dicks-sporting-goods-inc-dks-class_action_lawsuit. DICK's Investigation Details On August 25, 2026, Dick's announced second quarter 2026 results, including earnings per share of $3.50, compared to earnings per share of $4.71 in the prior year quarter. The Company also reported "Proforma comps for the Foot Locker Business declined 3.6%," and stated, ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities FuelCell Energy, Inc. (NASDAQ: FCEL) between June 24, 2026 and September 1, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff deadline.SO WHAT: If you purchased FuelCell securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>TBLA STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>IBM Study: Eight in Ten EMEA Enterprises Escalate AI Incidents to Board or C-Suite as AI Agents Test Governance</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C528" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-ibm</v>
       </c>
       <c r="D528" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E528" t="str">
-        <v>https://pr-inside.com/tbla-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217183.htm</v>
+        <v>https://newsroom.ibm.com/2026-10-14-ibm-study-eight-in-ten-emea-enterprises-escalate-ai-incidents-to-board-or-c-suite-as-ai-agents-test-governance</v>
       </c>
       <c r="F528" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Taboola.com Ltd. (NASDAQ:TBLA) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Taboola.com securities between May 6, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/taboolacom-ltd-tbla-class_action_lawsuit. Taboola.com Case Details The ..</v>
+        <v>•	80% of surveyed executives in EMEA say an AI-related incident reached their board or C-suite in the past year, with only 40% changing AI governance policy or frameworks in response.</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>BW INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces that ...</v>
+        <v>Opella: New study demonstrates successful cough treatment extends beyond symptom relief</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C529" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D529" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E529" t="str">
-        <v>https://pr-inside.com/bw-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-that-r5217182.htm</v>
+        <v>https://www.prnewswire.com/news-releases/opella-new-study-demonstrates-successful-cough-treatment-extends-beyond-symptom-relief-302909078.html</v>
       </c>
       <c r="F529" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, reminds investors that a class action lawsuit has been filed against Babcock &amp; Wilcox Enterprises, Inc. (NYSE:BW) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired B&amp;W securities between November 5, 2025 and March 11, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's ..</v>
+        <v>PARIS, Oct. 15, 2026 /PRNewswire/ -- A new real-world study from Opella, the maker of Mucosolvan and Bisolvon, provides pharmacists with compelling evidence that the success of a cough treatment should be measured by its impact on a patient's overall well-being, alongside traditional...</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>AVEX INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Opella : Une nouvelle étude démontre que le traitement efficace de la toux ne se limite pas au soulagement des symptômes.</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C530" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D530" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E530" t="str">
-        <v>https://pr-inside.com/avex-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217181.htm</v>
+        <v>https://www.prnewswire.com/news-releases/opella--une-nouvelle-etude-demontre-que-le-traitement-efficace-de-la-toux-ne-se-limite-pas-au-soulagement-des-symptomes-302909072.html</v>
       </c>
       <c r="F530" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against AEVEX Corp. (NYSE:AVEX) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired AEVEX Class A common stock: (1) pursuant to the registration statement and prospectus issued in connection with the Company's April 17, 2026 initial public offering ("IPO"); or (ii) between April 17, 2026, ..</v>
+        <v>PARIS, 15 octobre 2026 /PRNewswire/ -- Une nouvelle étude en situation réelle menée par Opella, le fabricant de Mucosolvan et Bisolvon, fournit aux pharmaciens des preuves convaincantes que le succès d'un traitement contre la toux doit être mesuré par son impact sur le bien-être général...</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>GDDY SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Pomerantz Law Firm Announces The Filing of a Class Action Against Triller ...</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C531" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D531" t="str">
         <v>Finance</v>
       </c>
       <c r="E531" t="str">
-        <v>https://pr-inside.com/gddy-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217180.htm</v>
+        <v>https://pr-inside.com/pomerantz-law-firm-announces-the-filing-of-a-class-action-against-triller-r5233618.htm</v>
       </c>
       <c r="F531" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against GoDaddy Inc. (NYSE:GDDY) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired GoDaddy securities between September 3, 2025 and February 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/godaddy-inc-gddy-class_action_lawsuit. GoDaddy Case Details The ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Triller Group Inc. ("Triller" or the "Company") (NASDAQ:ILLR) and certain officers. The class action, filed in the United States District Court for the Central District of California, and docketed under 26-cv-11989, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Triller securities between October 16, 2024 and December 29, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations of ..</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>GUTS INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Securities Lawsuit Alert: Alphabet Inc. (GOOGL) - Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C532" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D532" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E532" t="str">
-        <v>https://pr-inside.com/guts-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217179.htm</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-alphabet-inc-googl-contact-levi-korsinsky-r5233617.htm</v>
       </c>
       <c r="F532" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fractyl Health, Inc. (NASDAQ:GUTS) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/fractyl-health-inc-guts-class_action_lawsuit. Fractyl Case ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Alphabet Inc. (NASDAQ:GOOGL) securities. If you suffered a loss on your Alphabet Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Alphabet Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Alphabet Inc. ..</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Barclays PLC (BCS) Investors ...</v>
+        <v>Lost Money on DICK'S Sporting Goods, Inc. (DKS)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C533" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D533" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E533" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-barclays-plc-bcs-investors-r5217178.htm</v>
+        <v>https://pr-inside.com/lost-money-on-dick-s-sporting-goods-inc-dks-contact-levi-korsinsky-r5233616.htm</v>
       </c>
       <c r="F533" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Barclays PLC ("Barclays" or "the Company") (NYSE:BCS). Investors who purchased Barclays securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/barclays-plc-bcs-class_action_lawsuit. Barclays Investigation Details On February 27, 2026, Reuters published an article entitled "Wall Street hit by UK mortgage lender collapse, raising fears of more credit 'cockroaches.'" The article stated that lenders were "rocked by the implosion of little-known UK mortgage provider Market Financial Solutions Ltd ["MFS"], fuelling concerns ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired DICK'S Sporting Goods, Inc. (NYSE:DKS) securities. If you suffered a loss on your DICK'S Sporting Goods, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about DICK'S Sporting Goods, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>L3Harris Technologies, Inc. (LHX) Investigation: Bronstein, Gewirtz ...</v>
+        <v>Class Action Filed Against Taboola.com Ltd. (TBLA) Over Securities ...</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C534" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D534" t="str">
         <v>Finance</v>
       </c>
       <c r="E534" t="str">
-        <v>https://pr-inside.com/l3harris-technologies-inc-lhx-investigation-bronstein-gewirtz-r5217177.htm</v>
+        <v>https://pr-inside.com/class-action-filed-against-taboola-com-ltd-tbla-over-securities-r5233615.htm</v>
       </c>
       <c r="F534" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of L3Harris Technologies, Inc. ("L3Harris" or "the Company") (NYSE:LHX). Investors who purchased L3Harris securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/l3harris-technologies-inc-lhx-class_action_lawsuit. L3Harris Investigation Details On August 17, 2026, L3Harris disclosed that Christopher Kubasik has stepped down as Chairman and Chief Executive Officer, effective immediately. L3Harris said that it had become aware of certain conduct by Kubasik that was not consistent with the values of the Company as outlined ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>Criteo S.A. (CRTO) Investigation: Bronstein, Gewirtz &amp; Grossman, LLC ...</v>
+        <v>Smoke App Expands Online Ordering and Local Delivery for Smoke Shops, Vape and Cigar Retailers</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C535" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D535" t="str">
-        <v>Finance</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E535" t="str">
-        <v>https://pr-inside.com/criteo-s-a-crto-investigation-bronstein-gewirtz-grossman-llc-r5217176.htm</v>
+        <v>https://www.newsfilecorp.com/release/319087/Smoke-App-Expands-Online-Ordering-and-Local-Delivery-for-Smoke-Shops-Vape-and-Cigar-Retailers</v>
       </c>
       <c r="F535" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Criteo S.A. ("Criteo" or "the Company") (NASDAQ:CRTO). Investors who purchased Criteo securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/criteo-sa-crto-class_action_lawsuit. Criteo Investigation Details On August 5, 2026, Criteo reported its financial results for the second quarter of 2026. Criteo reported an 11% year-over-year decline in revenue and net income down 49% against the same period. The Company also announced a change in its Chief Financial Officer. Following this ..</v>
+        <v>Orlando, United States--(Newsfile Corp. - October 14, 2026) - As mainstream e-commerce providers tighten restrictions on tobacco-derived products, electronic nicotine delivery systems (ENDS), and alternative smoke accessories under strict Acceptable Use Policies, independent merchants face widespread platform suspensions and payment freezes. In response, Smoke App has expanded its specialized e-commerce and point-of-sale ecosystem, bringing online ordering and delivery for smoke shops and...</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>Emergent BioSolutions Inc. (EBS) Investigation: Bronstein, Gewirtz ...</v>
+        <v>Lost Money on Ardelyx, Inc. (ARDX)? Contact Levi &amp; Korsinsky Before ...</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C536" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D536" t="str">
         <v>Finance</v>
       </c>
       <c r="E536" t="str">
-        <v>https://pr-inside.com/emergent-biosolutions-inc-ebs-investigation-bronstein-gewirtz-r5217175.htm</v>
+        <v>https://pr-inside.com/lost-money-on-ardelyx-inc-ardx-contact-levi-korsinsky-before-r5233614.htm</v>
       </c>
       <c r="F536" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Emergent BioSolutions Inc. ("Emergent" or "the Company") (NYSE:EBS). Investors who purchased Emergent securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/emergent-biosolutions-inc-ebs-class_action_lawsuit. Emergent Investigation Details On August 5, 2026, Emergent reported results for the quarter ended June 30, 2026. Among other items, Emergent announced, among other things, a $191.3 million non-cash impairment charge on the NARCAN asset group, driving a GAAP net loss of $180.2 million. The Company also ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Ardelyx, Inc. (NASDAQ:ARDX) securities. If you suffered a loss on your Ardelyx, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Ardelyx, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Ardelyx, Inc. ..</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Lincoln Educational Services ...</v>
+        <v>Investor Alert: Deadline Approaching to Join Beta Bionics, Inc. (BBNX) ...</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C537" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D537" t="str">
-        <v>Finance, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E537" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-lincoln-educational-services-r5217174.htm</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-beta-bionics-inc-bbnx-r5233613.htm</v>
       </c>
       <c r="F537" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Lincoln Educational Services Corp. ("Lincoln Educational" or "the Company") (NASDAQ:LINC). Investors who purchased Lincoln Educational securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/lincoln-educational-services-corp-linc-class_action_lawsuit. Lincoln Educational Investigation Details On August 10, 2026, Lincoln Educational reported earnings for the second quarter of 2026, revealing student starts increased only approximately 1%. During the Company's accompanying earnings call, management stated "the lower start volume contributed to a high</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Beta Bionics, Inc. (NASDAQ:BBNX) securities. If you suffered a loss on your Beta Bionics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Beta Bionics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>AARD SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Securities Lawsuit Alert: Coastal Financial Corporation (CCB) - Contact ...</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C538" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D538" t="str">
         <v>Finance</v>
       </c>
       <c r="E538" t="str">
-        <v>https://pr-inside.com/aard-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217173.htm</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-coastal-financial-corporation-ccb-contact-r5233612.htm</v>
       </c>
       <c r="F538" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Aardvark Therapeutics, Inc. (NASDAQ:AARD) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Aardvark securities: (1) pursuant to the registration statement and prospectus issued in connection with the Company's February 13, 2025 initial public offering ("IPO"); or (ii) between February 13, 2025, and May ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Coastal Financial Corporation (NASDAQ:CCB) securities. If you suffered a loss on your Coastal Financial Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Coastal Financial Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>UWMC SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>PG&amp;amp;E Urges Customers to Prepare as Planned Public Safety Power Shutoff Approaches</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C539" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D539" t="str">
-        <v>Finance</v>
+        <v>Energy</v>
       </c>
       <c r="E539" t="str">
-        <v>https://pr-inside.com/uwmc-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217172.htm</v>
+        <v>https://www.prnewswire.com/news-releases/pge-urges-customers-to-prepare-as-planned-public-safety-power-shutoff-approaches-302909213.html</v>
       </c>
       <c r="F539" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against UWM Holdings Corporation (NYSE:UWMC) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired UWM securities between March 9, 2026 and August 5, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/uwm-holdings-corporation-uwmc-class_action_lawsuit. UWM Case ..</v>
+        <v>Approximately 88,000 Customers in 29 Counties Are Being Notified of the Shutoff, and Provided Resources for Information and Support OAKLAND, Calif., Oct. 14, 2026 /PRNewswire/ -- Pacific Gas and Electric Company (PG&amp;E) continues to closely monitor a statewide fire weather system that...</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>SMPL INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>AppLovin Corporation (APP) Class Action Lawsuit Seeks Recovery for Investors; November 16, 2026, Deadline - Contact Kessler Topaz Meltzer &amp;amp; Check, LLP</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C540" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D540" t="str">
         <v>Finance</v>
       </c>
       <c r="E540" t="str">
-        <v>https://pr-inside.com/smpl-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217171.htm</v>
+        <v>https://www.prnewswire.com/news-releases/applovin-corporation-app-class-action-lawsuit-seeks-recovery-for-investors-november-16-2026-deadline---contact-kessler-topaz-meltzer--check-llp-302909119.html</v>
       </c>
       <c r="F540" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against The Simply Good Foods Company (NASDAQ:SMPL) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Simply Good Foods securities between October 24, 2024 and August 8, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the ..</v>
+        <v>Did you buy APP securities between February 12, 2026 and August 5, 2026? Affected APP Investor Summary Who: AppLovin Corporation (NASDAQ: APP) What: Securities fraud class action lawsuit filed Class Period: February 12, 2026 through August 5, 2026 Deadline to Seek Lead Plaintiff Status:...</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>HDB INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>INVESTOR ALERT: Fluence Energy, Inc. (FLNC) Investors: November 27, 2026, Filing Deadline in Securities Fraud Class Action - Contact Kessler Topaz Meltzer &amp;amp; Check, LLP</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C541" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D541" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E541" t="str">
-        <v>https://pr-inside.com/hdb-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217170.htm</v>
+        <v>https://www.prnewswire.com/news-releases/investor-alert-fluence-energy-inc-flnc-investors-november-27-2026-filing-deadline-in-securities-fraud-class-action---contact-kessler-topaz-meltzer--check-llp-302909093.html</v>
       </c>
       <c r="F541" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against HDFC Bank Limited (NYSE:HDB) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired HDFC Bank securities between July 17, 2023 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/hdfc-bank-limited-hdb-class_action_lawsuit. HDFC ..</v>
+        <v>Did you buy FLNC securities between November 24, 2025 and September 16, 2026? Affected FLNC Investor Summary Who: Fluence Energy, Inc. (NASDAQ: FLNC) What: Securities fraud class action lawsuit filed Class Period: November 24, 2025 through September 16, 2026 Deadline to Seek Lead...</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>REPL INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Visionstate Extends Bunzl Canada Partnership to Drive CleanWatch(TM) Growth</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C542" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D542" t="str">
         <v>Finance</v>
       </c>
       <c r="E542" t="str">
-        <v>https://pr-inside.com/repl-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217169.htm</v>
+        <v>https://www.newsfilecorp.com/release/319121/Visionstate-Extends-Bunzl-Canada-Partnership-to-Drive-CleanWatchTM-Growth</v>
       </c>
       <c r="F542" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Replimune Group, Inc. (NASDAQ:REPL) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Replimune securities between October 20, 2025 and April 10, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/replimune-group-inc-repl-class_action_lawsuit. Replimune Case ..</v>
+        <v>Edmonton, Alberta--(Newsfile Corp. - October 14, 2026) - Visionstate Corp. (TSXV: VIS) ("Visionstate" or the "Company") is pleased to announces that it has signed an amendment extending its distribution agreement with Bunzl Canada Inc. ("Bunzl") through December 31, 2027, strengthening an established channel for expanding CleanWatch™ adoption and growing recurring revenue.The renewed agreement combines Visionstate's facility-management technology with Bunzl's customer relationships and national...</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>SMAR INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>J&amp;amp;T Express Average Daily Parcel Volume Reaches 104.2 Million in Q3 2026; Exceeds 100 Million for Second Consecutive Quarter</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C543" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D543" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E543" t="str">
-        <v>https://pr-inside.com/smar-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217168.htm</v>
+        <v>https://www.prnewswire.com/news-releases/jt-express-average-daily-parcel-volume-reaches-104-2-million-in-q3-2026-exceeds-100-million-for-second-consecutive-quarter-302909207.html</v>
       </c>
       <c r="F543" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Smartsheet Inc. (NYSE:SMAR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Smartsheet securities between June 1, 2024 and September 23, 2024, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/smartsheet-inc-smar-class_action_lawsuit. Smartsheet Case Details The ..</v>
+        <v>China Parcel Volume Up 15.3% YoY; Other Markets Parcel Volume Up 159.5% YoY HONG KONG, Oct. 14, 2026 /PRNewswire/ -- J&amp;T Global Express Limited (01519.HK), a global logistics service provider, today announced its business update and operating metrics for the third quarter ended 30...</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>ALAR SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>World's Largest Flying Digital Screen Makes NYC Debut with Two Flights and New Byron Allen Media Partnership</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C544" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D544" t="str">
-        <v>Finance</v>
+        <v>Media</v>
       </c>
       <c r="E544" t="str">
-        <v>https://pr-inside.com/alar-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217167.htm</v>
+        <v>https://www.prnewswire.com/news-releases/worlds-largest-flying-digital-screen-makes-nyc-debut-with-two-flights-and-new-byron-allen-media-partnership-302909208.html</v>
       </c>
       <c r="F544" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Alarum Technologies Ltd. (NASDAQ:ALAR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Alarum securities between March 20, 2025 and July 2, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/alarum-technologies-ltd-alar-class_action_lawsuit. Alarum Case ..</v>
+        <v>HELI-D flew over the Hudson River near Chelsea Piers and the Statue of Liberty during the DPAA Global Video Everywhere Summit, followed by an evening flight showcasing Byron Allen's media content NEW YORK, Oct. 14, 2026 /PRNewswire/ -- HELI-D, the company behind the world's largest flying...</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>SPRY INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>ROSEN, A LEADING LAW FIRM, Encourages Netcapital Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - NCPL</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C545" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D545" t="str">
         <v>Finance</v>
       </c>
       <c r="E545" t="str">
-        <v>https://pr-inside.com/spry-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217166.htm</v>
+        <v>https://www.newsfilecorp.com/release/319078/ROSEN-A-LEADING-LAW-FIRM-Encourages-Netcapital-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-NCPL</v>
       </c>
       <c r="F545" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against ARS Pharmaceuticals Inc. (NASDAQ:SPRY) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired ARS securities between March 9, 2026 and June 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/ars-pharmaceuticals-inc-spry-class_action_lawsuit. ARS Case ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces it has filed a class action lawsuit on behalf of purchasers of securities of Netcapital Inc. (NASDAQ: NCPL) between December 15, 2021 and September 3, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than December 7, 2026 in the securities class action...</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>DVLT INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Elk Grove Village Implant Dentist Dr. Vishal Advani Inducted as Associate Fellow of the American Academy of Implant Dentistry</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C546" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D546" t="str">
-        <v>Finance, AI</v>
+        <v/>
       </c>
       <c r="E546" t="str">
-        <v>https://pr-inside.com/dvlt-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217165.htm</v>
+        <v>https://www.prweb.com/releases/elk-grove-village-implant-dentist-dr-vishal-advani-inducted-as-associate-fellow-of-the-american-academy-of-implant-dentistry-302908951.html</v>
       </c>
       <c r="F546" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Datavault AI Inc. (NASDAQ:DVLT) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Datavault securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/DVLT. Datavault Case ..</v>
+        <v>Founder of Advani Implant Institute recognized after 15 years of implant surgery, including All-on-X full-arch treatment with IV sedation. ELK GROVE VILLAGE, Ill., Oct. 14, 2026 /PRNewswire-PRWeb/ -- Vishal Advani, DDS, founder of Advani Implant Institute and Elk Grove Smile Center, was...</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>BABA SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>DAVA SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds Endava plc (DAVA) Investors of Securities Class Action Lawsuit Deadline on November 30, 2026</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C547" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D547" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E547" t="str">
-        <v>https://pr-inside.com/baba-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217164.htm</v>
+        <v>https://www.newsfilecorp.com/release/318934/DAVA-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-Endava-plc-DAVA-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-30-2026</v>
       </c>
       <c r="F547" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Alibaba Group Holding Limited (NYSE:BABA) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Alibaba securities between June 26, 2025 and June 24, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/BABA. Alibaba ..</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Endava To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Endava between September 4, 2025 and September 21, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. -...</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>PNR SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Climate First Bank Surpasses 10,000 Residential Solar Installations ...</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C548" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D548" t="str">
-        <v>Finance</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E548" t="str">
-        <v>https://pr-inside.com/pnr-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217163.htm</v>
+        <v>https://pr-inside.com/climate-first-bank-surpasses-10-000-residential-solar-installations-r5233611.htm</v>
       </c>
       <c r="F548" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Pentair plc (NYSE:PNR) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Pentair securities between April 28, 2026 and July 14, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/PNR. Pentair Case Details The ..</v>
+        <v>(PR-inside.com) National milestone comes as bank continues financing clean energy infrastructure Climate First Bank Founder: "Climate First Bank is already the fastest-growing new bank in America since 2009 and has built a national clean energy financing platform positioned to help support the infrastructure investment needed to address increasing power demand and expand grid capacity." ST. PETERSBURG, FL / ACCESS Newswire / October 14, 2026 / Climate First Bank, the world's first FDIC-insured digital community bank founded to combat the climate crisis, announced it has financed over 10,000 residential solar installations - a major clean energy financing milestone equivalent to generating an estimated 328GW ..</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>BZAI SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Climate First Bank Surpasses 10,000 Residential Solar Installations Financed</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C549" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D549" t="str">
-        <v>Finance</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E549" t="str">
-        <v>https://pr-inside.com/bzai-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217162.htm</v>
+        <v>https://www.newswire.com/news/climate-first-bank-surpasses-10-000-residential-solar-installations-financed</v>
       </c>
       <c r="F549" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Blaize Holdings, Inc. (NASDAQ:BZAI) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Blaize securities between July 18, 2025 and April 28, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/BZAI. Blaize Case ..</v>
+        <v>National milestone comes as bank continues financing clean energy infrastructure Climate First Bank Founder: "Climate First Bank is already the fastest-growing new bank in America since 2009 and has built a national clean energy financing platform positioned to help support the infrastructure investment needed to address increasing power demand and expand grid capacity."</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>Lucid Adds New Leaders Across Commercial, Finance, and Marketing</v>
+        <v>Missy Key announced as next President and CEO of America First Credit Union</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C550" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D550" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E550" t="str">
-        <v>https://www.prnewswire.com/news-releases/lucid-adds-new-leaders-across-commercial-finance-and-marketing-302862991.html</v>
+        <v>https://www.prnewswire.com/news-releases/missy-key-announced-as-next-president-and-ceo-of-america-first-credit-union-302909201.html</v>
       </c>
       <c r="F550" t="str">
-        <v>New hires to strengthen execution, financial discipline, and customer focus NEWARK, Calif., Aug. 28, 2026 /PRNewswire/ -- Lucid Group, Inc. (NASDAQ: LCID), maker of the world's most advanced software-defined vehicles and technologies, today announced three leadership appointments designed...</v>
+        <v>President and CEO Thayne Shaffer to retire on March 1, 2027, after 38 years of service. RIVERDALE, Utah, Oct. 14, 2026 /PRNewswire/ -- The America First Credit Union Board of Directors announced today that Missy Key has been selected to be the credit union's next President and Chief...</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>Postal Service Issues Commemorative Stamp Celebrating Eight-Day Jewish Holiday</v>
+        <v>Rosen Law Firm Announces Investigation of Breaches of Fiduciary Duties by the Directors and Officers of Sprout Social, Inc. - SPT</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C551" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D551" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E551" t="str">
-        <v>https://www.prnewswire.com/news-releases/postal-service-issues-commemorative-stamp-celebrating-eight-day-jewish-holiday-302862985.html</v>
+        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-announces-investigation-of-breaches-of-fiduciary-duties-by-the-directors-and-officers-of-sprout-social-inc--spt-302909068.html</v>
       </c>
       <c r="F551" t="str">
-        <v>WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- What: The U.S. Postal Service is issuing its ninth Hanukkah stamp, continuing its tradition of honoring the eight-day Jewish holiday observed by millions of people in the United States and around the world. The first-day-of-issue event for the...</v>
+        <v>NEW YORK, Oct. 14, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, announces an investigation of potential breaches of fiduciary duties by the directors and officers of Sprout Social, Inc. (NASDAQ: SPT). If you currently own shares of Sprout Social stock, please...</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>ROSEN, A LEADING LAW FIRM, Encourages Taboola.com Ltd. Investors to Secure Counsel Before Important Deadline in Securities Class Action - TBLA</v>
+        <v>UNCY SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds Unicycive Therapeutics (UNCY) Investors of Securities Class Action Lawsuit Deadline on November 2, 2026</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C552" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D552" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E552" t="str">
-        <v>https://www.newsfilecorp.com/release/311511/ROSEN-A-LEADING-LAW-FIRM-Encourages-Taboola.com-Ltd.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-TBLA</v>
+        <v>https://www.newsfilecorp.com/release/318948/UNCY-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-Unicycive-Therapeutics-UNCY-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-2-2026</v>
       </c>
       <c r="F552" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Taboola.com Ltd. (NASDAQ: TBLA) between May 6, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than October 20, 2026.SO WHAT: If you purchased Taboola.com securities you may...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Unicycive To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Unicycive between December 29, 2025 and June 29, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. -...</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>We’re introducing flexible usage limits for Gemini Notebook.</v>
+        <v>Vortex Metals Closes Second Tranche of Non-Brokered Private Placement</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C553" t="str">
-        <v>mlpr-google</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D553" t="str">
         <v/>
       </c>
       <c r="E553" t="str">
-        <v>https://blog.google/innovation-and-ai/products/gemini-notebook/new-flexible-usage-limits/</v>
+        <v>https://www.newsfilecorp.com/release/319122/Vortex-Metals-Closes-Second-Tranche-of-NonBrokered-Private-Placement</v>
       </c>
       <c r="F553" t="str">
-        <v>We’re introducing new flexible, compute-specific usage limits to Gemini Notebook.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 14, 2026) - Vortex Metals Inc. (TSXV: VMS) (FSE: DM8) (OTCQB: VMSSF) ("Vortex" or the "Company") is pleased to announce that it has closed the second tranche of its previously announced non-brokered private placement (the "Offering") for gross proceeds of $605,000 comprised of 12,100,000 units (each, a "Unit") at a price of $0.05 per Unit. Each Unit consists of one common share of the Company (a "Common Share") and one-half of one common...</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>Tampa General Hospital and Florida Orthopaedic Institute First in World to Use New EVOS Pelvic and Acetabular System</v>
+        <v>ROSEN, A GLOBAL AND LEADING LAW FIRM, Encourages Fluence Energy, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - FLNC</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C554" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D554" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E554" t="str">
-        <v>https://www.prnewswire.com/news-releases/tampa-general-hospital-and-florida-orthopaedic-institute-first-in-world-to-use-new-evos-pelvic-and-acetabular-system-302862998.html</v>
+        <v>https://www.newsfilecorp.com/release/319102/ROSEN-A-GLOBAL-AND-LEADING-LAW-FIRM-Encourages-Fluence-Energy-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-FLNC</v>
       </c>
       <c r="F554" t="str">
-        <v>World-first procedure marks a significant advancement in the surgical treatment of complex pelvic trauma and underscores the power of academic medicine to bring innovations from development to the operating room. TAMPA, Fla., Aug. 28, 2026 /PRNewswire/ -- Tampa General Hospital and...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Fluence Energy, Inc. (NASDAQ: FLNC) between November 24, 2025 and September 16, 2026, inclusive (the "Class Period"), of the important November 30, 2026 lead plaintiff deadline.SO WHAT: If you purchased Fluence Energy securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>The Emily Program to Join Minnesota Mental Health Organizations at 2026 Minnesota State Fair</v>
+        <v>Investors Urged to Contact Levi &amp; Korsinsky For Information Before ...</v>
       </c>
       <c r="B555" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C555" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D555" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E555" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/emily-program-join-minnesota-mental-165600595.html</v>
+        <v>https://pr-inside.com/investors-urged-to-contact-levi-korsinsky-for-information-before-r5233610.htm</v>
       </c>
       <c r="F555" t="str">
-        <v>ST. PAUL, Minn., August 28, 2026--The Emily Program, a national leader in eating disorder treatment and recovery, will participate in the ninth annual Mental Health Awareness at the Minnesota State Fair on Monday, August 31, joining dozens of Minnesota mental health organizations to connect fairgoers with resources, education, and support. With one in nine Minnesotans experiencing an eating disorder in their lifetime, the organization aims to raise awareness, reduce stigma, and provide vital con</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>UNice Hair Makes Its Case as One of the Best Human Hair Wig Brands in 2026</v>
+        <v>November 13, 2026 Deadline: Join Class Action Lawsuit Against Baidu, ...</v>
       </c>
       <c r="B556" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C556" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D556" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E556" t="str">
-        <v>https://www.prnewswire.com/news-releases/unice-hair-makes-its-case-as-one-of-the-best-human-hair-wig-brands-in-2026-302862981.html</v>
+        <v>https://pr-inside.com/november-13-2026-deadline-join-class-action-lawsuit-against-baidu-r5233609.htm</v>
       </c>
       <c r="F556" t="str">
-        <v>With the performance-driven Bye-Bye Slip™ Wig Collection and versatile 2-In-1 Switch™ Headband Wig, UNice is advancing a new approach to human hair wig design centered on security, comfort, and versatility. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- What makes the best human hair wig today...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Baidu, Inc. (NASDAQ:BIDU) securities. If you suffered a loss on your Baidu, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Baidu, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Baidu, Inc. ..</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>Hagens Berman Alerts Capricor Therapeutics, Inc. (NASDAQ: CAPR) Investors to FDA Review Extension for Deramiocel Amid Ongoing Securities Class Action and September 28 Lead Plaintiff Deadline</v>
+        <v>Fractyl Health, Inc. (GUTS) Lawsuit - Investors Urged to Contact Levi ...</v>
       </c>
       <c r="B557" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C557" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D557" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E557" t="str">
-        <v>https://www.prnewswire.com/news-releases/hagens-berman-alerts-capricor-therapeutics-inc-nasdaq-capr-investors-to-fda-review-extension-for-deramiocel-amid-ongoing-securities-class-action-and-september-28-lead-plaintiff-deadline-302862977.html</v>
+        <v>https://pr-inside.com/fractyl-health-inc-guts-lawsuit-investors-urged-to-contact-levi-r5233608.htm</v>
       </c>
       <c r="F557" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP—a national plaintiffs' rights law firm with a premier securities practice group—notifies investors in Capricor Therapeutics, Inc. (NASDAQ: CAPR) of the upcoming September 28, 2026 lead plaintiff deadline in the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>AFL’s Fujikura 100S Splicer Earns Platinum Recognition in 2026 ISE Network Innovators’ Awards</v>
+        <v>Kaplan Fox Encourages Investors of GoDaddy Inc. (NYSE: GDDY) to Contact ...</v>
       </c>
       <c r="B558" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C558" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D558" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E558" t="str">
-        <v>https://finance.yahoo.com/technology/articles/afl-fujikura-100s-splicer-earns-165200571.html</v>
+        <v>https://pr-inside.com/kaplan-fox-encourages-investors-of-godaddy-inc-nyse-gddy-to-contact-r5233607.htm</v>
       </c>
       <c r="F558" t="str">
-        <v>SPARTANBURG, S.C., August 28, 2026--AFL, a global manufacturer of fiber optic cable and connectivity solutions, today announced that its Fujikura 100S Core Alignment Splicer has been named a Platinum Honoree in the 2026 ISE Network Innovators' Awards. The 100S earned the recognition for features that cut splice preparation time and help technicians build skill on the job, including a dual-fiber system that loads two fibers at once and Splice Coach, which delivers real-time guidance during the sp</v>
+        <v>(PR-inside.com) Investors who purchased GoDaddy Inc. common stock between September 3, 2025 and February 24, 2026 have until October 20, 2026 to seek appointment as lead plaintiff NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against GoDaddy Inc. ("GoDaddy" or the "Company") (NYSE:GDDY) on behalf of investors that purchased or otherwise acquired GoDaddy common stock between September 3, 2025 and February 24, 2026 (the "Class Period"). CLICK HERE TO JOIN THE CASE If you are an investor in GoDaddy and have suffered losses, you may CLICK ..</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>The Charming Taste of Europe Highlights Imathia Kiwis as a Fresh, Versatile Choice for Summer Snacking</v>
+        <v>CyberCatch Announces Securityholder Approval for Previously Announced Acquisition by Datavault AI Inc.</v>
       </c>
       <c r="B559" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C559" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D559" t="str">
-        <v/>
+        <v>Finance, AI</v>
       </c>
       <c r="E559" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-charming-taste-of-europe-highlights-imathia-kiwis-as-a-fresh-versatile-choice-for-summer-snacking-302862961.html</v>
+        <v>https://www.newsfilecorp.com/release/319109/CyberCatch-Announces-Securityholder-Approval-for-Previously-Announced-Acquisition-by-Datavault-AI-Inc.</v>
       </c>
       <c r="F559" t="str">
-        <v>Fresh, nutritious and versatile, Greek kiwis offer an easy way to bring fruit into everyday summer eating NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Freshness, convenience and wellness are increasingly shaping the way Americans snack. According to the International Food Information Council's...</v>
+        <v>San Diego, California and Vancouver, British Columbia--(Newsfile Corp. - October 14, 2026) - CyberCatch Holdings, Inc. (TSXV: CYBE) (OTCQB: CYBHF) ("CyberCatch" or the "Company") is pleased to announce that at the annual general and special meeting (the "Meeting") of holders ("Shareholders") of common shares in the capital of the Company ("Shares"), holders ("Optionholders") of stock options of the Company ("Options"), and holders ("Warrantholders", and together with the Shareholders and...</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>Futuri Introduces "Automate, Augment, Hold" Framework to Help Sales Leaders Avoid an AI Trust Deficit</v>
+        <v>CELH SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds Celsius Holdings Investors of Securities Class Action Lawsuit Deadline on November 3, 2026</v>
       </c>
       <c r="B560" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C560" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D560" t="str">
-        <v>Finance, AI</v>
+        <v/>
       </c>
       <c r="E560" t="str">
-        <v>https://www.prnewswire.com/news-releases/futuri-introduces-automate-augment-hold-framework-to-help-sales-leaders-avoid-an-ai-trust-deficit-302862993.html</v>
+        <v>https://www.newsfilecorp.com/release/318935/CELH-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-Celsius-Holdings-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-3-2026</v>
       </c>
       <c r="F560" t="str">
-        <v>Drawing on a year of conversations with roughly 40 enterprise sales leaders, Futuri CEO Daniel Anstandig warns that automating human moments produces a bill that comes due 18 months later. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- Boards, investors, and AI vendors are pressing revenue...</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Celsius Holdings To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Celsius Holdings between February 21, 2025 and June 3, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New...</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>Levi &amp; Korsinsky Urges Alibaba Group Holding Limited (BABA) Shareholders ...</v>
+        <v>Community Healthcare Trust Announces Third Quarter Earnings Release Date And Conference Call</v>
       </c>
       <c r="B561" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C561" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D561" t="str">
         <v>Finance</v>
       </c>
       <c r="E561" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-alibaba-group-holding-limited-baba-shareholders-r5217146.htm</v>
+        <v>https://www.prnewswire.com/news-releases/community-healthcare-trust-announces-third-quarter-earnings-release-date-and-conference-call-302909200.html</v>
       </c>
       <c r="F561" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Alibaba Group Holding Limited (NYSE:BABA) securities. If you suffered a loss on your Alibaba Group Holding Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about Alibaba Group Holding Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>FRANKLIN, Tenn., Oct. 14, 2026 /PRNewswire/ -- Community Healthcare Trust Incorporated (NYSE: CHCT) today announced that on Tuesday evening, November 3, 2026, after the market closes, it will report results for the third quarter of 2026. On November 4, 2026, at 9:00 a.m. Central Time,...</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>WIX ALERT: Securities Fraud Class Action Launched Against Wix.com Ltd. ...</v>
+        <v>PurMinds Announces Clinical Validation Collaboration with SpectroChip and Taiwan's Kaohsiung Municipal Siaogang Hospital</v>
       </c>
       <c r="B562" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C562" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D562" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E562" t="str">
-        <v>https://pr-inside.com/wix-alert-securities-fraud-class-action-launched-against-wix-com-ltd-r5217145.htm</v>
+        <v>https://www.prnewswire.com/news-releases/purminds-announces-clinical-validation-collaboration-with-spectrochip-and-taiwans-kaohsiung-municipal-siaogang-hospital-302909197.html</v>
       </c>
       <c r="F562" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wix.com Ltd. (NASDAQ:WIX) securities. If you suffered a loss on your Wix.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Wix.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Wix.com Ltd. ..</v>
+        <v>Five-year collaboration framework aims to advance point-of-care diagnostics, clinical performance evaluation, and precision-medicine applications LAS VEGAS and TORONTO, Oct. 14, 2026 /PRNewswire/ -- PurMinds Enterprises, Inc. (formerly Pacific Software, Inc.) (OTC: PFSF) ("PurMinds" or...</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>Maryland Supreme Court Affirms Dismissal of Claims Against Baltimore Investor-Developer Larry E. Jennings, Jr.</v>
+        <v>Investors in Millrose Properties, Inc. (MRP): Protect Your Rights - ...</v>
       </c>
       <c r="B563" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C563" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D563" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E563" t="str">
-        <v>https://www.prnewswire.com/news-releases/maryland-supreme-court-affirms-dismissal-of-claims-against-baltimore-investor-developer-larry-e-jennings-jr-302862840.html</v>
+        <v>https://pr-inside.com/investors-in-millrose-properties-inc-mrp-protect-your-rights-r5233606.htm</v>
       </c>
       <c r="F563" t="str">
-        <v>Decision brings years of litigation involving the Clipper Mill development to a close BALTIMORE, Aug. 28, 2026 /PRNewswire/ -- ValStone Partners announced today that the Supreme Court of Maryland has affirmed the dismissal of claims against co-founder Larry E. Jennings, Jr. and other...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Millrose Properties, Inc. (NYSE:MRP) securities. If you suffered a loss on your Millrose Properties, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Millrose Properties, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>Create the Ultimate Fall Sanctuary With Cozy Cabincore Scents</v>
+        <v>Securities Lawsuit Alert: The Chemours Company (CC) - Contact Levi ...</v>
       </c>
       <c r="B564" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C564" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D564" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E564" t="str">
-        <v>https://www.prweb.com/releases/create-the-ultimate-fall-sanctuary-with-cozy-cabincore-scents-302861410.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-the-chemours-company-cc-contact-levi-r5233605.htm</v>
       </c>
       <c r="F564" t="str">
-        <v>Brooklyn Candle Studio launched The Cabin Collection, a soy candle line inspired by mountain lodge retreats. The line offers warm, nuanced fragrance profiles for shoppers looking to create a cozy home this fall. BROOKLYN, N.Y., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Mountain lodge retreats...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Chemours Company (NYSE:CC) securities. If you suffered a loss on your The Chemours Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Chemours Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>Rental Vehicle Companies Face Civil Liability When Inadequate Verification ...</v>
+        <v>Lost Money on York Space Systems Inc (YSS)? Join Class Action Before ...</v>
       </c>
       <c r="B565" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C565" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D565" t="str">
-        <v>Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E565" t="str">
-        <v>https://pr-inside.com/rental-vehicle-companies-face-civil-liability-when-inadequate-verification-r5217144.htm</v>
+        <v>https://pr-inside.com/lost-money-on-york-space-systems-inc-yss-join-class-action-before-r5233604.htm</v>
       </c>
       <c r="F565" t="str">
-        <v>(PR-inside.com) The Victims' Recovery Law Center pursues civil claims against rental vehicle companies whose negligent verification practices of unqualified drivers contribute to foreseeable violent harm to victims across Philadelphia, Pittsburgh, and Pennsylvania. PHILADELPHIA, PA / ACCESS Newswire / August 28, 2026 / When a rental vehicle company fails to adequately verify the identity, license validity, or driving history of a renter, and that unqualified driver goes on to commit a violent collision or cause catastrophic harm to a third party, the company's negligent verification practices may create independent civil liability separate from any claim against the individual who caused the harm. The Victims' ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired York Space Systems Inc (NYSE:YSS) securities. If you suffered a loss on your York Space Systems Inc investment and would like to explore a potential recovery under the federal securities laws, Learn about York Space Systems Inc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on ..</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>Rental Vehicle Companies Face Civil Liability When Inadequate Verification Systems Allow Unqualified Drivers to Injure Innocent Victims in Pennsylvania</v>
+        <v>TEAMSTERS PILOTS AT HORIZON AIR HOLD INFORMATIONAL PICKETS</v>
       </c>
       <c r="B566" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C566" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D566" t="str">
-        <v>Automotive</v>
+        <v/>
       </c>
       <c r="E566" t="str">
-        <v>https://www.newswire.com/news/rental-vehicle-companies-face-civil-liability-when-inadequate-verification</v>
+        <v>https://www.prnewswire.com/news-releases/teamsters-pilots-at-horizon-air-hold-informational-pickets-302909129.html</v>
       </c>
       <c r="F566" t="str">
-        <v>The Victims' Recovery Law Center pursues civil claims against rental vehicle companies whose negligent verification practices of unqualified drivers contribute to foreseeable violent harm to victims across Philadelphia, Pittsburgh, and Pennsylvania.</v>
+        <v>Pilots in Seattle and Boise Demand Fair Contract After Years of Stalled Negotiations SEATTLE, Oct. 14, 2026 /PRNewswire/ -- Nearly 650 pilots at Horizon Air, represented by Teamsters Local 1224, held an informational picket today in Seattle and Boise, calling on the airline to end years...</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Energy Efficiency and Cost Savings: Dryer Vent Wizard Blog Reveals How Dryer Vent Health Matters</v>
+        <v>First Helium Announces Strategic Shallow Heavy Oil Acquisition</v>
       </c>
       <c r="B567" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C567" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D567" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E567" t="str">
-        <v>https://prunderground.com/energy-efficiency-and-cost-savings-dryer-vent-wizard-blog-reveals-how-dryer-vent/cmtczw6g2000704i2acff48md</v>
+        <v>https://pr-inside.com/first-helium-announces-strategic-shallow-heavy-oil-acquisition-r5233603.htm</v>
       </c>
       <c r="F567" t="str">
-        <v>Dryer Vent Cleaning is essential in both commercial and home dryer vent systems. Proper Installation is also key to dryer safety. The post Energy Efficiency and Cost Savings: Dryer Vent Wizard Blog Reveals How Dryer Vent Health Matters first appeared on</v>
+        <v>(PR-inside.com) Acquisition complements the Company's Charlie Lake shallow heavy oil discovery and expands near-term production opportunities CALGARY, AB / ACCESS Newswire / October 14, 2026 / First Helium Inc. ("First Helium" or the "Company") (TSXV:HELI)(OTCQB:FHELF)(FRA:2MC) today announced that the Company, via its wholly-owned subsidiary First Helium Alberta Inc., has entered into a definitive purchase and sale agreement (the "Agreement") with an arm's length third party (the "Vendor") to acquire select shallow heavy oil assets in the Company's core Worsley area, north of Grande Prairie, Alberta, Canada. Acquisition Highlights Existing shut-in shallow heavy oil pool with significant remaining recoverable oil potential Reactivation opportunity targeting approximately ..</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>The brain health movement just got bigger with BrainHealth.com</v>
+        <v>DOCS Stockholders Have Rights - If you Lost Money Investing in Doximity, Inc. Contact Robbins LLP for Information About Recovering Your Losses</v>
       </c>
       <c r="B568" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C568" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D568" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E568" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-brain-health-movement-just-got-bigger-with-brainhealthcom-302862984.html</v>
+        <v>https://www.prnewswire.com/news-releases/docs-stockholders-have-rights--if-you-lost-money-investing-in-doximity-inc-contact-robbins-llp-for-information-about-recovering-your-losses-302909057.html</v>
       </c>
       <c r="F568" t="str">
-        <v>American Academy of Neurology launches new public website MINNEAPOLIS, Aug. 28, 2026 /PRNewswire/ -- The American Academy of Neurology (AAN) has launched BrainHealth.com, a new public resource offering expert-reviewed information, tools and stories to help people improve and protect their...</v>
+        <v>SAN DIEGO, Oct. 14, 2026 /PRNewswire/ -- Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of persons and entities who purchased or otherwise acquired Doximity, Inc. (NYSE: DOCS) common stock between August 8, 2024 and May 13, 2026,...</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>PNR LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Pentair plc Investors ...</v>
+        <v>Continuous Glucose Monitors Help Type 2 Diabetes Patients Spend Five More Hours a Day in Healthy Blood Sugar Range</v>
       </c>
       <c r="B569" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C569" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D569" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E569" t="str">
-        <v>https://pr-inside.com/pnr-lawsuit-alert-levi-korsinsky-notifies-pentair-plc-investors-r5217143.htm</v>
+        <v>https://www.prnewswire.com/news-releases/continuous-glucose-monitors-help-type-2-diabetes-patients-spend-five-more-hours-a-day-in-healthy-blood-sugar-range-302909193.html</v>
       </c>
       <c r="F569" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc ..</v>
+        <v>A new large scale clinical trial provides the strongest evidence yet that CGMs can significantly improve blood sugar in people with type 2 diabetes not using insulin AURORA, Colo., Oct. 14, 2026 /PRNewswire/ -- Continuous glucose monitors (CGMs) could transform diabetes management for...</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>Tyre compound selections for Baku, Sepang and Singapore</v>
+        <v>ARDX Stockholders Have Rights - If You Lost Money Investing in Ardelyx, Inc. Contact Robbins LLP for Information About Recovering Your Losses</v>
       </c>
       <c r="B570" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C570" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D570" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E570" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359667</v>
+        <v>https://www.prnewswire.com/news-releases/ardx-stockholders-have-rights--if-you-lost-money-investing-in-ardelyx-inc-contact-robbins-llp-for-information-about-recovering-your-losses-302909062.html</v>
       </c>
       <c r="F570" t="str">
-        <v>Pirelli informed the teams of the compound selections for the triple-header that will begin at the end of September with the Azerbaijan Grand Prix and conclude in early October with the Singapore Grand Prix. For both Baku and the city-state event, which are street circuits, the softest trio in the range has been chosen: C3 as Hard, C4 as Medium and C5 as Soft. - - For the Bahrain Grand Prix, which will be hosted at Sepang from 2 to 4 October, the intermediate range comprising C2, C3 and C4... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359667</v>
+        <v>SAN DIEGO, Oct. 14, 2026 /PRNewswire/ -- Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of persons and entities who purchased or otherwise acquired Ardelyx, Inc. (NASDAQ: ARDX) common stock between January 13, 2025 and August 6, 2026,...</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>Securities Fraud Class Action Filed Against Regeneron Pharmaceuticals, ...</v>
+        <v>DNB Stockholders Have Rights - If You Lost Money Investing in Dun &amp;amp; Bradstreet Holdings, Inc. Contact Robbins LLP About Recovering Your Losses</v>
       </c>
       <c r="B571" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C571" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D571" t="str">
         <v>Finance</v>
       </c>
       <c r="E571" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-regeneron-pharmaceuticals-r5217142.htm</v>
+        <v>https://www.prnewswire.com/news-releases/dnb-stockholders-have-rights--if-you-lost-money-investing-in-dun--bradstreet-holdings-inc-contact-robbins-llp-about-recovering-your-losses-302909053.html</v>
       </c>
       <c r="F571" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Regeneron Pharmaceuticals, Inc. (NASDAQ:REGN) securities. If you suffered a loss on your Regeneron investment and would like to explore a potential recovery under the federal securities laws, Learn about Regeneron Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Regeneron Pharmaceuticals, Inc. ..</v>
+        <v>SAN DIEGO, Oct. 14, 2026 /PRNewswire/ -- Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of sellers of Dun &amp; Bradstreet Holdings, Inc. (NYSE: DNB) common stock between May 13, 2025 and August 26, 2025, inclusive (the "Class Period"),...</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>Buyer Beware: Union Publishes Due Diligence Website for Prospective Acquirors of Mother’s Market &amp; Kitchen Chain</v>
+        <v>Benton Savage Turns Years of Struggle Into an Honest Story of Recovery, Discipline, and a New Way Forward</v>
       </c>
       <c r="B572" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C572" t="str">
-        <v>mlpr-businesswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D572" t="str">
         <v/>
       </c>
       <c r="E572" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/buyer-beware-union-publishes-due-163000172.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362584</v>
       </c>
       <c r="F572" t="str">
-        <v>ORANGE COUNTY, Calif., August 28, 2026--Prospective acquirors of Mother’s Market &amp; Kitchen now have a resource for due diligence in Union website describing workforce management concerns.</v>
+        <v>Recognizing how much has been lost can become the first step toward deciding that life can move differently. In &amp;#8220;The Stoic Alcoholic: It&amp;#39;s Not Only About Counting Days,&amp;#8221; Benton Savage puts his experience into words, confronting years of alcohol dependence, damaged relationships, and choices that repeatedly worked against his own well-being. The book captures his personal reckoning as he works toward a more deliberate way of living. - - Savage chronicles his experience through daily re... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362584</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>China International Big Data Industry Expo 2026 opens in Guiyang</v>
+        <v>Lost Money on Compass, Inc (COMP)? Contact Levi &amp; Korsinsky to Join ...</v>
       </c>
       <c r="B573" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C573" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D573" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E573" t="str">
-        <v>https://www.prnewswire.com/news-releases/china-international-big-data-industry-expo-2026-opens-in-guiyang-302862979.html</v>
+        <v>https://pr-inside.com/lost-money-on-compass-inc-comp-contact-levi-korsinsky-to-join-r5233602.htm</v>
       </c>
       <c r="F573" t="str">
-        <v>GUIYANG, China, Aug. 28, 2026 /PRNewswire/ -- This is a news report from Guizhou Daily: The 2026 China International Big Data Industry Expo officially kicked off in Guiyang, capital city of southwest China's Guizhou Province, on August 28. As a state-level influential digital industry...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Compass, Inc (NYSE:COMP) securities. If you suffered a loss on your Compass, Inc investment and would like to explore a potential recovery under the federal securities laws, Learn about Compass, Inc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit on behalf of shareholders who acquired Compass common ..</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>Securities Class Action Lawsuit Filed Against PROCEPT BioRobotics Corporation ...</v>
+        <v>Did You Lose Money on Duolingo, Inc. (DUOL)? Levi &amp; Korsinsky Urges ...</v>
       </c>
       <c r="B574" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C574" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D574" t="str">
         <v>Finance</v>
       </c>
       <c r="E574" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-procept-biorobotics-corporation-r5217141.htm</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-duolingo-inc-duol-levi-korsinsky-urges-r5233601.htm</v>
       </c>
       <c r="F574" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Duolingo, Inc. (NASDAQ:DUOL) securities. If you suffered a loss on your Duolingo, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Duolingo, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Duolingo, Inc. ..</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>Aardvark Therapeutics (AARD) Investors: Securities Fraud Class Action Filed, Contact Hagens Berman Before October 13, 2026 Lead Plaintiff Deadline</v>
+        <v>Lost Money on Webull Corporation (BULL)? Contact Levi &amp; Korsinsky Before ...</v>
       </c>
       <c r="B575" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C575" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D575" t="str">
         <v>Finance</v>
       </c>
       <c r="E575" t="str">
-        <v>https://www.prnewswire.com/news-releases/aardvark-therapeutics-aard-investors-securities-fraud-class-action-filed-contact-hagens-berman-before-october-13-2026-lead-plaintiff-deadline-302862965.html</v>
+        <v>https://pr-inside.com/lost-money-on-webull-corporation-bull-contact-levi-korsinsky-before-r5233600.htm</v>
       </c>
       <c r="F575" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP, a national shareholder rights firm, notifies investors in Aardvark Therapeutics, Inc. (NASDAQ: AARD) of a pending securities class action lawsuit. Investors who purchased or acquired Aardvark common stock...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Webull Corporation (NASDAQ:BULL) securities. If you suffered a loss on your Webull Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Webull Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Webull Corporation ..</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>Kaplan Fox Advises Investors of The Ensign Group, Inc. (ENSG) to Contact the Firm Regarding a Securities Investigation</v>
+        <v>HIMS INVESTOR ALERT: Hims &amp;amp; Hers Health, Inc. Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit - November 2, 2026 Deadline</v>
       </c>
       <c r="B576" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C576" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D576" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E576" t="str">
-        <v>https://www.newsfilecorp.com/release/311340/Kaplan-Fox-Advises-Investors-of-The-Ensign-Group-Inc.-ENSG-to-Contact-the-Firm-Regarding-a-Securities-Investigation</v>
+        <v>https://www.prnewswire.com/news-releases/hims-investor-alert-hims--hers-health-inc-investors-with-substantial-losses-have-opportunity-to-lead-class-action-lawsuit---november-2-2026-deadline-302908312.html</v>
       </c>
       <c r="F576" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against The Ensign Group, Inc. ("Ensign" or the "Company") (NASDAQ: ENSG).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are an Ensign investor and have suffered losses, or if you have information that could assist in the Ensign investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing pmayer@kaplanfox.com...</v>
+        <v>SAN DIEGO, Oct. 14, 2026 /PRNewswire/ -- Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Hims &amp; Hers Health, Inc. (NYSE: HIMS) securities between August 4, 2025 and July 29, 2026, both dates inclusive (the "Class Period"), have until Monday, November 2, 2026 to...</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>Sophya Q. Raza of Raza Family Law Solutions Named to 2026 Edition of The Best Lawyers in America®</v>
+        <v>DoGo Power presenta un ESS inteligente con capacidad de formación de red en EcoEnergy Expo</v>
       </c>
       <c r="B577" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C577" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D577" t="str">
         <v/>
       </c>
       <c r="E577" t="str">
-        <v>https://prunderground.com/sophya-q-raza-of-raza-family-law-solutions-named-to-2026-edition-of-the-best-law/cmtd4o2c7000204l8d3k8kzf1</v>
+        <v>https://www.prnewswire.com/news-releases/dogo-power-presenta-un-ess-inteligente-con-capacidad-de-formacion-de-red-en-ecoenergy-expo-302909189.html</v>
       </c>
       <c r="F577" t="str">
-        <v>The post Sophya Q. Raza of Raza Family Law Solutions Named to 2026 Edition of The Best Lawyers in America® first appeared on</v>
+        <v>-DoGo Power presenta un sistema de almacenamiento de energía (ESS) inteligente con capacidad de formación de red en EcoEnergy Expo, reforzando su presencia en el mercado comercial e industrial KYIV, Ucrania, 14 de octubre de 2026 /PRNewswire/ -- EcoEnergy Expo 2026, una destacada feria...</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>Central Garden &amp; Pet to Participate in Virtual Investor Meetings with KeyBanc Capital Markets</v>
+        <v>DoGo Power präsentiert auf der EcoEnergy Expo intelligente netzbildende Energiespeichersysteme und vertieft damit seine Präsenz im Gewerbe- und Industriemarkt.</v>
       </c>
       <c r="B578" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C578" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D578" t="str">
-        <v>Finance, Retail</v>
+        <v/>
       </c>
       <c r="E578" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/central-garden-pet-participate-virtual-162400505.html</v>
+        <v>https://www.prnewswire.com/news-releases/dogo-power-prasentiert-auf-der-ecoenergy-expo-intelligente-netzbildende-energiespeichersysteme-und-vertieft-damit-seine-prasenz-im-gewerbe--und-industriemarkt-302909188.html</v>
       </c>
       <c r="F578" t="str">
-        <v>WALNUT CREEK, Calif., August 28, 2026--Central Garden &amp; Pet Company (NASDAQ: CENT) (NASDAQ: CENTA), a leading consumer goods company in the pet and garden industries, today announced that Brad Smith, Central’s Chief Financial Officer, will participate in virtual investor meetings hosted by KeyBanc Capital Markets on September 1, 2026.</v>
+        <v>KYIV, Ukraine, 14. Oktober 2026 /PRNewswire/ -- EcoEnergy Expo 2026, eine führende Fachmesse für die Entwicklung erneuerbarer Energien in Osteuropa, wurde eröffnet in Kyiv. Unter dem Motto „Die Welt erleuchten" präsentiert DoGo Power seine intelligenten netzbildenden...</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>LifeTech Scientific Corporation Announces 2026 Interim Results</v>
+        <v>DoGo Power présente son système de stockage d'énergie intelligent pour réseaux électriques à l'EcoEnergy Expo, renforçant ainsi sa présence sur le marché commercial et industriel.</v>
       </c>
       <c r="B579" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C579" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D579" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E579" t="str">
-        <v>https://www.prnewswire.com/news-releases/lifetech-scientific-corporation-announces-2026-interim-results-302862975.html</v>
+        <v>https://www.prnewswire.com/news-releases/dogo-power-presente-son-systeme-de-stockage-denergie-intelligent-pour-reseaux-electriques-a-lecoenergy-expo-renforcant-ainsi-sa-presence-sur-le-marche-commercial-et-industriel-302909187.html</v>
       </c>
       <c r="F579" t="str">
-        <v>HONG KONG, Aug. 28, 2026 /PRNewswire/ -- LifeTech Scientific Corporation ("LifeTech" or the "Company", together with its subsidiaries, the "Group", stock code: 1302.HK), a medical device company specializing in minimally invasive interventional solutions for cardio-cerebrovascular and...</v>
+        <v>KYIV, Ukraine, 14 octobre 2026 /PRNewswire/ -- EcoEnergy Expo 2026, un salon professionnel de premier plan dédié au développement des énergies renouvelables en Europe de l'Est, a ouvert ses portes à Kyiv. Sous le thème « Éclairer le monde », DoGo Power présente ses solutions de stockage...</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>UWMC Alert: UWM (UWMC) Faces Securities Class Action After Investors Learn of Massive Over-Hedge Loss</v>
+        <v>Nigeria Is the World's Next Outsourcing Frontier, Vice President Shettima ...</v>
       </c>
       <c r="B580" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C580" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D580" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E580" t="str">
-        <v>https://www.prnewswire.com/news-releases/uwmc-alert-uwm-uwmc-faces-securities-class-action-after-investors-learn-of-massive-over-hedge-loss-302862973.html</v>
+        <v>https://pr-inside.com/nigeria-is-the-world-s-next-outsourcing-frontier-vice-president-shettima-r5233599.htm</v>
       </c>
       <c r="F580" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- UWM Holdings Corporation (NYSE: UWMC) faces a securities class action lawsuit after the price of their shares cratered 34% on August 6, 2026 in response to revelations that the company suffered over a $603 million hedge loss associated with its...</v>
+        <v>(PR-inside.com) Federal Government targets one million export-linked jobs by 2030 through Hire From Nigeria and other private sector-led initiatives, up from about 20,000 today NEW YORK, NY / ACCESS Newswire / October 14, 2026 / Nigeria is ready to meet the world's growing demand for talent, with an initial target of one million export-linked jobs by 2030, Vice President Kashim Shettima, GCON, said at the global launch of the Hire From Nigeria campaign. The launch was held in New York on 24 September, on the sidelines of the 81st session of the United Nations General Assembly. In a keynote address delivered on ..</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>HDFC Bank Limited (HDB) Investors: Securities Fraud Class Action Filed, Contact Hagens Berman Before October 13, 2026 Lead Plaintiff Deadline</v>
+        <v>Medeo Introduces Creative OS, Taking AI Video From Trend Discovery to Monetization in One Continuous Workflow</v>
       </c>
       <c r="B581" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C581" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D581" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E581" t="str">
-        <v>https://www.prnewswire.com/news-releases/hdfc-bank-limited-hdb-investors-securities-fraud-class-action-filed-contact-hagens-berman-before-october-13-2026-lead-plaintiff-deadline-302862949.html</v>
+        <v>https://www.prnewswire.com/news-releases/medeo-introduces-creative-os-taking-ai-video-from-trend-discovery-to-monetization-in-one-continuous-workflow-302909184.html</v>
       </c>
       <c r="F581" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman, a national law firm noted for its preeminent work in securities class action litigation, notifies investors in HDFC Bank Limited (NYSE: HDB) of a pending securities fraud class action. Class Period: July 17, 2023 – May 26, 2026...</v>
+        <v>Medeo's AI video agent now runs the full creative lifecycle, from spotting what's trending to publishing and earning from the finished video SAN FRANCISCO, Oct. 14, 2026 /PRNewswire/ -- Medeo, the AI video platform built by One2X, today announced its expansion into a Creative OS, an AI...</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>BABA INVESTOR DEADLINE: Alibaba Group Holding Limited Investors with Substantial Losses Have Opportunity to Lead Shareholder Class Action Lawsuit</v>
+        <v>LV Petroleum Expands in Arkansas and Celebrates New Bojangles and Headquarters in Southern Nevada</v>
       </c>
       <c r="B582" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C582" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D582" t="str">
         <v>Finance</v>
       </c>
       <c r="E582" t="str">
-        <v>https://www.prnewswire.com/news-releases/baba-investor-deadline-alibaba-group-holding-limited-investors-with-substantial-losses-have-opportunity-to-lead-shareholder-class-action-lawsuit-302862960.html</v>
+        <v>https://www.prnewswire.com/news-releases/lv-petroleum-expands-in-arkansas-and-celebrates-new-bojangles-and-headquarters-in-southern-nevada-302909183.html</v>
       </c>
       <c r="F582" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP urges Alibaba Group Holding Limited (NYSE: BABA) investors who suffered substantial losses submit their losses now. A securities fraud class action lawsuit has been filed against Alibaba, and investors are...</v>
+        <v>A Lowell travel center acquisition, a Bojangles opening at the LINQ and a new headquarters mark the company's latest growth. LAS VEGAS, Oct. 14, 2026 /PRNewswire/ -- LV Petroleum LLC announced the acquisition of a travel center in Lowell, Arkansas, the public opening of a Bojangles...</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>DNOW Inc. (DNOW) Investors: Securities Fraud Class Action Filed, Contact Hagens Berman Before October 2, 2026 Lead Plaintiff Deadline</v>
+        <v>Webull Corporation (BULL) Lawsuit - Investors Urged to Contact Levi ...</v>
       </c>
       <c r="B583" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C583" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D583" t="str">
         <v>Finance</v>
       </c>
       <c r="E583" t="str">
-        <v>https://www.prnewswire.com/news-releases/dnow-inc-dnow-investors-securities-fraud-class-action-filed-contact-hagens-berman-before-october-2-2026-lead-plaintiff-deadline-302862941.html</v>
+        <v>https://pr-inside.com/webull-corporation-bull-lawsuit-investors-urged-to-contact-levi-r5233598.htm</v>
       </c>
       <c r="F583" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- National shareholder rights law firm Hagens Berman encourages investors in DNOW Inc. (NYSE: DNOW) who suffered substantial losses submit your losses now. A securities class action lawsuit has been filed regarding potential violations of federal...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Webull Corporation (NASDAQ:BULL) securities. If you suffered a loss on your Webull Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Webull Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Webull Corporation ..</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>Investors in Taboola.com Ltd. (TBLA): Protect Your Rights - Contact ...</v>
+        <v>Shareholders of Unicycive Therapeutics, Inc. (UNCY): Protect Your Rights ...</v>
       </c>
       <c r="B584" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C584" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D584" t="str">
         <v>Finance</v>
       </c>
       <c r="E584" t="str">
-        <v>https://pr-inside.com/investors-in-taboola-com-ltd-tbla-protect-your-rights-contact-r5217140.htm</v>
+        <v>https://pr-inside.com/shareholders-of-unicycive-therapeutics-inc-uncy-protect-your-rights-r5233597.htm</v>
       </c>
       <c r="F584" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Unicycive Therapeutics, Inc. (NASDAQ:UNCY) securities. If you suffered a loss on your Unicycive Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Unicycive Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>Fosun International: ClubMed Lifestyle Group Submits Listing Application to the Hong Kong Stock Exchange</v>
+        <v>American Water Announces Leadership Changes in Missouri and Illinois</v>
       </c>
       <c r="B585" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C585" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D585" t="str">
         <v>Finance</v>
       </c>
       <c r="E585" t="str">
-        <v>https://www.prnewswire.com/news-releases/fosun-international-clubmed-lifestyle-group-submits-listing-application-to-the-hong-kong-stock-exchange-302862971.html</v>
+        <v>https://www.prnewswire.com/news-releases/american-water-announces-leadership-changes-in-missouri-and-illinois-302909174.html</v>
       </c>
       <c r="F585" t="str">
-        <v>ClubMed Lifestyle Group's revenue reached EUR1.95 billion in 2025. Adjusted EBITDA reached EUR 390 million in 2025, with the adjusted EBITDA margin rising to 20.2% in 2025. ClubMed Lifestyle Group expects to operate approximately 85 resorts worldwide by 2030. Upon completion of the...</v>
+        <v>CAMDEN, N.J., Oct. 14, 2026 /PRNewswire/ -- American Water (NYSE: AWK), the largest regulated water and wastewater utility company in the U.S., today announced leadership changes for its Missouri and Illinois subsidiaries. Rich Svindland has resigned from his role as president of Missouri...</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>Futuri Introduces the "Overlap Window": When Humans and AI Multiply Each Other</v>
+        <v>Polaris Renewable Energy Announces Q3 2026 Investor Call Details</v>
       </c>
       <c r="B586" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C586" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D586" t="str">
-        <v>AI</v>
+        <v>Energy</v>
       </c>
       <c r="E586" t="str">
-        <v>https://www.prnewswire.com/news-releases/futuri-introduces-the-overlap-window-when-humans-and-ai-multiply-each-other-302862969.html</v>
+        <v>https://www.newswire.com/news/polaris-renewable-energy-announces-q3-2026-investor-call-details</v>
       </c>
       <c r="F586" t="str">
-        <v>Futuri CEO Daniel Anstandig says most leaders are still spectators to the AI transition, and names the three postures keeping them there. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- The most valuable period in an AI transition may also be the shortest. Futuri is introducing the "Overlap...</v>
+        <v/>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>SBH Marine Returns to Profit in Q2 FY2026 as Operating Recovery Gains ...</v>
+        <v>Revinate launches hospitality's first data activation platform</v>
       </c>
       <c r="B587" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C587" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D587" t="str">
-        <v/>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E587" t="str">
-        <v>https://pr-inside.com/sbh-marine-returns-to-profit-in-q2-fy2026-as-operating-recovery-gains-r5217138.htm</v>
+        <v>https://www.prnewswire.com/news-releases/revinate-launches-hospitalitys-first-data-activation-platform-302909017.html</v>
       </c>
       <c r="F587" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 28, 2026 / SBH Marine Holdings Berhad ("SBH Marine" or the "Group"), a vertically integrated frozen seafood producer principally involved in aquaculture shrimp farming, processing and sale of frozen seafood products, today announced its unaudited financial results for the second quarter ended 30 June 2026 ("Q2 FY2026"), returning to profitability after a loss-making first quarter. The Group recorded profit before tax ("PBT") of RM0.63 million and profit after tax ("PAT") of RM0.51 million, reversing the loss before tax ("LBT") of RM2.38 million and loss after tax ("LAT") of RM2.46 million recorded in ..</v>
+        <v>Revinate Pathways, Revinate Vault, and the latest Revinate Chat release lead a wave of launches that turn guest data into predictions and revenue SAN FRANCISCO, Oct. 14, 2026 /PRNewswire/ -- Revinate today became hospitality's first data activation platform, with the global launch of...</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>DeMent Askew Johnson &amp; Marshall LLP Attorneys Named to The Best Lawyers in America® 2027 Edition</v>
+        <v>Work4Flow Launches Agentic AI Knowledge Article Optimizer to Improve Search Relevancy on the ServiceNow AI Platform</v>
       </c>
       <c r="B588" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C588" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D588" t="str">
-        <v/>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E588" t="str">
-        <v>https://prunderground.com/dement-askew-johnson-marshall-llp-attorneys-named-to-the-best-lawyers-in-america/cmtd4eo35000004l8tk2omlg7</v>
+        <v>https://www.prnewswire.com/news-releases/work4flow-launches-agentic-ai-knowledge-article-optimizer-to-improve-search-relevancy-on-the-servicenow-ai-platform-302909173.html</v>
       </c>
       <c r="F588" t="str">
-        <v>Three Raleigh attorneys earn peer recognition in criminal defense, DUI/DWI defense, and civil litigation The post DeMent Askew Johnson &amp;amp; Marshall LLP Attorneys Named to The Best Lawyers in America® 2027 Edition first appeared on</v>
+        <v>ServiceNow-native application connects search behavior with AI-powered knowledge optimization to improve discoverability and prepare enterprise content for agentic AI CUPERTINO, Calif., Oct. 14, 2026 /PRNewswire/ -- Work4Flow, a ServiceNow Premier Partner focused on enterprise AI adoption...</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>Pentair plc (PNR) Investors: Securities Fraud Class Action Filed, Contact Hagens Berman Before October 2, 2026 Lead Plaintiff Deadline</v>
+        <v>Nexus Legal Group Launches Criteria-Built Case Acquisition Program ...</v>
       </c>
       <c r="B589" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C589" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D589" t="str">
         <v>Finance</v>
       </c>
       <c r="E589" t="str">
-        <v>https://www.prnewswire.com/news-releases/pentair-plc-pnr-investors-securities-fraud-class-action-filed-contact-hagens-berman-before-october-2-2026-lead-plaintiff-deadline-302862939.html</v>
+        <v>https://pr-inside.com/nexus-legal-group-launches-criteria-built-case-acquisition-program-r5233596.htm</v>
       </c>
       <c r="F589" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP alerts investors in Pentair plc (NYSE: PNR) that a securities fraud class action lawsuit filed against the company has been expanded to cover an earlier class period. Investors who suffered substantial losses are...</v>
+        <v>(PR-inside.com) National program gives plaintiff firms consent-first case flow, fixed monthly volume, transparent pricing, and file documentation designed for settlement programs and litigation-funding diligence ALLENTOWN, PA / ACCESS Newswire / October 14, 2026 / Nexus Legal Group today announced the national launch of its Mass Tort and Complex Litigation Case Acquisition Program, a managed client-acquisition service built for plaintiff law firms that need to grow their dockets without sacrificing file quality, compliance, or predictability. The program is designed around a problem every mass-tort practice knows well. Firms often commit significant capital to acquisition long before a docket resolves, only to discover months later ..</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>ROSEN, LEADING TRIAL ATTORNEYS, Encourages Hyliion Holdings Corp. Investors to Inquire About Securities Class Action Investigation - HYLN</v>
+        <v>Lockheed Martin Expands Advanced Munitions Manufacturing in Texas, Driving Thousands of New American Jobs</v>
       </c>
       <c r="B590" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C590" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D590" t="str">
         <v>Finance</v>
       </c>
       <c r="E590" t="str">
-        <v>https://www.newsfilecorp.com/release/311330/ROSEN-LEADING-TRIAL-ATTORNEYS-Encourages-Hyliion-Holdings-Corp.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-HYLN</v>
+        <v>https://www.prnewswire.com/news-releases/lockheed-martin-expands-advanced-munitions-manufacturing-in-texas-driving-thousands-of-new-american-jobs-302909170.html</v>
       </c>
       <c r="F590" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Hyliion Holdings Corp. (NYSE American: HYLN) resulting from allegations that Hyliion may have issued materially misleading business information to the investing public.SO WHAT: If you purchased Hyliion securities you may be entitled to compensation without payment of any out of pocket fees or costs...</v>
+        <v>New Hadrian partnership bringing world-class, commercial-style manufacturing technology to accelerate production of critical munitions DALLAS, Oct. 14, 2026 /PRNewswire/ -- Lockheed Martin (NYSE: LMT) today announced plans to create 6,000 jobs across the United States including 2,000 in...</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>Servion and Knowmax Partner to ground Agentic CX in Governed Knowledge: 1st Joint Customer Win in Europe</v>
+        <v>Lost Money on Papa John's International, Inc. (PZZA)? Join Class Action ...</v>
       </c>
       <c r="B591" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C591" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D591" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E591" t="str">
-        <v>https://www.prweb.com/releases/servion-and-knowmax-partner-to-ground-agentic-cx-in-governed-knowledge-1st-joint-customer-win-in-europe-302862484.html</v>
+        <v>https://pr-inside.com/lost-money-on-papa-john-s-international-inc-pzza-join-class-action-r5233595.htm</v>
       </c>
       <c r="F591" t="str">
-        <v>Strategic partnership pairs Servion's CX transformation practice with Knowmax's AI knowledge platform. Joint go-to-market across North America and EMEA. PRINCETON, N.J., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Servion Global Solutions, a global systems integrator with more than 30 years of CX...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Papa John's International, Inc. (NASDAQ:PZZA) securities. If you suffered a loss on your Papa John's investment and would like to explore a potential recovery under the federal securities laws, Learn about Papa John's Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>APTIM Awarded $997M Navy Contract Vehicle for Global Fuel Infrastructure</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Millrose Properties, Inc. ...</v>
       </c>
       <c r="B592" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C592" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D592" t="str">
-        <v>Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E592" t="str">
-        <v>https://www.prnewswire.com/news-releases/aptim-awarded-997m-navy-contract-vehicle-for-global-fuel-infrastructure-302862967.html</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-millrose-properties-inc-r5233594.htm</v>
       </c>
       <c r="F592" t="str">
-        <v>As one of 10 awardees, the 5-time incumbent will continue providing inspection, repair, construction, and engineering services for mission-critical petroleum infrastructure worldwide. BATON ROUGE, La., Aug. 28, 2026 /PRNewswire/ -- APTIM, a leading environmental and infrastructure...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Millrose Properties, Inc. (NYSE:MRP) securities. If you suffered a loss on your Millrose Properties, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Millrose Properties, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>Futuri Flags the Hidden Cost of Building AI In-House</v>
+        <v>From Silicon Valley to Skincare: HI-TECH Beauty Labs Announces U.S. Patent for B3 Technology®</v>
       </c>
       <c r="B593" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C593" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D593" t="str">
-        <v>AI</v>
+        <v>SaaS</v>
       </c>
       <c r="E593" t="str">
-        <v>https://www.prnewswire.com/news-releases/futuri-flags-the-hidden-cost-of-building-ai-in-house-302862966.html</v>
+        <v>https://www.prnewswire.com/news-releases/from-silicon-valley-to-skincare-hi-tech-beauty-labs-announces-us-patent-for-b3-technology-302909169.html</v>
       </c>
       <c r="F593" t="str">
-        <v>Futuri CEO Daniel Anstandig says building AI in-house means you've "volunteered to become a software company on the side," and identifies four categories where those builds carry more risk than expected. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- Generative AI has collapsed the time...</v>
+        <v>Pioneer of The Healthy Skin Movement™ to present its patented technology platform and $5 million SEED capital opportunity at the Global Capital Network Investor Conference on October 15, 2026. DALLAS and FORT WORTH, Texas, Oct. 14, 2026 /PRNewswire/ -- Hi-TECH Beauty Labs, Corp. (HTBL)...</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>Wix.com Ltd. (WIX) Investors: Securities Fraud Class Action Filed, Contact Hagens Berman Before September 22, 2026 Lead Plaintiff Deadline</v>
+        <v>Primis Financial Corp. Announces Date for Third Quarter 2026 Earnings Release and Conference Call</v>
       </c>
       <c r="B594" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C594" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D594" t="str">
         <v>Finance</v>
       </c>
       <c r="E594" t="str">
-        <v>https://www.prnewswire.com/news-releases/wixcom-ltd-wix-investors-securities-fraud-class-action-filed-contact-hagens-berman-before-september-22-2026-lead-plaintiff-deadline-302862934.html</v>
+        <v>https://www.prnewswire.com/news-releases/primis-financial-corp-announces-date-for-third-quarter-2026-earnings-release-and-conference-call-302909069.html</v>
       </c>
       <c r="F594" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Wix.com Ltd. (NASDAQ: WIX) faces a securities class action in the wake of mid-May's massive 27% drop in the price of the company's shares after Wix announced its Q1 2026 financial results. Among the disappointments, operating expenses...</v>
+        <v>MCLEAN, Va., Oct. 14, 2026 /PRNewswire/ -- Primis Financial Corp. (NASDAQ: FRST) (the "Company") today announced that it will release third quarter 2026 results after the market closes on Thursday, October 22, 2026. Following the release, the Company will host a conference call and audio...</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>PROCEPT BioRobotics Corporation (PRCT) Investors: Securities Fraud Class Action Filed, Contact Hagens Berman Before September 22, 2026 Lead Plaintiff Deadline</v>
+        <v>In HelloNation, Jewelry Expert Tanya Villauneva Explains Year-Round Rolex Maintenance</v>
       </c>
       <c r="B595" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C595" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D595" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E595" t="str">
-        <v>https://www.prnewswire.com/news-releases/procept-biorobotics-corporation-prct-investors-securities-fraud-class-action-filed-contact-hagens-berman-before-september-22-2026-lead-plaintiff-deadline-302862925.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-jewelry-expert-tanya-villauneva-explains-year-round-rolex-maintenance-302909166.html</v>
       </c>
       <c r="F595" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP alerts investors in PROCEPT BioRobotics Corporation (NASDAQ: PRCT) that a securities class action has been filed after repeated surprise unit handpiece sales underperformance and gradual revelations of excess...</v>
+        <v>The article details how seasonal care habits and routine servicing help preserve accuracy, performance, and long-term watch value. ROSWELL, Ga., Oct. 14, 2026 /PRNewswire/ -- How can Rolex owners protect their watches through every season? According to a HelloNation article, maintaining a...</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>Commercial Maintenance Spotlight: Dryer Vent Wizard Blog Calls Attention to Larger-Scale Outlets</v>
+        <v>Bacon Plumbing Heating Air Electric Urges Homeowners to Prepare HVAC Systems for Colder Weather</v>
       </c>
       <c r="B596" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C596" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D596" t="str">
         <v/>
       </c>
       <c r="E596" t="str">
-        <v>https://prunderground.com/commercial-maintenance-spotlight-dryer-vent-wizard-blog-calls-attention-to-large/cmtcz0hwo000604ju7qqk7jzv</v>
+        <v>https://www.prnewswire.com/news-releases/bacon-plumbing-heating-air-electric-urges-homeowners-to-prepare-hvac-systems-for-colder-weather-302909162.html</v>
       </c>
       <c r="F596" t="str">
-        <v>The Dryer Vent Wizard Brand is described as having the franchise network and expertise to serve commercial clients as well as homeowners. The post Commercial Maintenance Spotlight: Dryer Vent Wizard Blog Calls Attention to Larger-Scale Outlets first appeared on</v>
+        <v>Fall maintenance can help homeowners catch heating problems before the first cold snap DALLAS-FORT WORTH METROPLEX, Texas, Oct. 14, 2026 /PRNewswire/ -- Bacon Plumbing Heating Air Electric encourages homeowners to schedule heating maintenance before colder weather arrives in the coming...</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>PRIM DEADLINE NOTICE: ROSEN, A GLOBALLY RECOGNIZED LAW FIRM, Encourages Primoris Services Corporation Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action - PRIM</v>
+        <v>Goodwin University Expands No-Cost Education and Career Training to Massachusetts Through SNAP Path to Work</v>
       </c>
       <c r="B597" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C597" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D597" t="str">
-        <v>Finance</v>
+        <v>Education</v>
       </c>
       <c r="E597" t="str">
-        <v>https://www.newsfilecorp.com/release/311714/PRIM-DEADLINE-NOTICE-ROSEN-A-GLOBALLY-RECOGNIZED-LAW-FIRM-Encourages-Primoris-Services-Corporation-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-PRIM</v>
+        <v>https://www.prnewswire.com/news-releases/goodwin-university-expands-no-cost-education-and-career-training-to-massachusetts-through-snap-path-to-work-302909164.html</v>
       </c>
       <c r="F597" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Primoris Services Corporation (NYSE: PRIM) between August 5, 2025 and June 22, 2026, inclusive (the "Class Period"), of the important September 21, 2026 lead plaintiff deadline.SO WHAT: If you purchased Primoris common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
+        <v>The Connecticut-based nonprofit continues to expand access to workforce training and educational opportunities for eligible SNAP participants across New England. EAST HARTFORD, Conn., Oct. 14, 2026 /PRNewswire/ -- Goodwin University is expanding its no-cost education and career training...</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>Hank Green Announces ClockwiseTV, A New Content App that Puts Families in Control</v>
+        <v>Omega Holdings Acquires O2 COOL Manufacturing LLC, to Reinforce HVAC Systems Business</v>
       </c>
       <c r="B598" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C598" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D598" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E598" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/hank-green-announces-clockwisetv-content-160600209.html</v>
+        <v>https://www.prnewswire.com/news-releases/omega-holdings-acquires-o2-cool-manufacturing-llc-to-reinforce-hvac-systems-business-302909163.html</v>
       </c>
       <c r="F598" t="str">
-        <v>LOS ANGELES, August 28, 2026--ClockwiseTV, a human-curated content app for kids ages 8-12 designed to put families back in control, today announced early access to its platform.</v>
+        <v>DECATUR, Texas, Oct. 14, 2026 /PRNewswire/ -- Omega Holdings, today announced the acquisition of the O2 COOL Manufacturing LLC, a leading source of HVAC Systems Manufacturing. The acquisition expands Omega Holdings' capabilities in the systems category. "We are excited to welcome the O2...</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>Paubox Is G2's Highest-Rated Email Encryption and HIPAA Compliant Messaging Software for Fall 2026</v>
+        <v>Bulgin stellt die Hybrid-Steckverbinder der Serie 6000 Buccaneer für Strom- und Signalverbindungen vor</v>
       </c>
       <c r="B599" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C599" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D599" t="str">
         <v/>
       </c>
       <c r="E599" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/paubox-g2s-highest-rated-email-160500513.html</v>
+        <v>https://www.prnewswire.com/news-releases/bulgin-stellt-die-hybrid-steckverbinder-der-serie-6000-buccaneer-fur-strom--und-signalverbindungen-vor-302909158.html</v>
       </c>
       <c r="F599" t="str">
-        <v>SAN FRANCISCO, August 28, 2026--Paubox holds the highest customer satisfaction score on G2 in email encryption, at 99 out of 100, and in HIPAA compliant messaging, at 100 out of 100. In G2's Fall 2026 Reports, published this month, Paubox ranked first in 49 of the 127 reports and earned 120 badges across nine software categories.</v>
+        <v>Neue robuste Steckverbinder vereinen Strom- und Signalkontakte in einer einzigen kompakten Schnittstelle für Anwendungen mit begrenztem Platzangebot. CAMBRIDGE, England, 14. Oktober 2026 /PRNewswire/ -- Bulgin, ein Unternehmen von Infinite Electronics und führender Hersteller von...</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>Self Storage Opens with Professional Management in Cartersville</v>
+        <v>Bulleit Frontier Whiskey and Mike's Hot Honey Collab On The Ultimate Pairing: A Drizzle + A Pour</v>
       </c>
       <c r="B600" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C600" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D600" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E600" t="str">
-        <v>https://www.pr.com/press-release/976249</v>
+        <v>https://www.prnewswire.com/news-releases/bulleit-frontier-whiskey-and-mikes-hot-honey-collab-on-the-ultimate-pairing-a-drizzle--a-pour-302909157.html</v>
       </c>
       <c r="F600" t="str">
-        <v>Local owners of Alpha Omega Stor-All Cartersville proudly announce the acquisition of the self-storage facility at Cartersville 175 South Morningside Drive. This facility, being managed by Absolute Storage Management (Absolute) features 314 units totaling 42,870 rentable square feet. It offers safe and secure climate-controlled and non-climate-controlled storage options to the local communities of Emerson, Euharlee and [PR.com]</v>
+        <v>The duo is hitting the road to bring bold flavor to whiskey drinks and local bites nationwide SHELBYVILLE, Ky., Oct. 14, 2026 /PRNewswire/ -- ON THE ROAD — Sweet + Heat. Food + Drink. Drizzle + Pour. Bulleit Frontier Whiskey and Mike's Hot Honey are joining forces in a new partnership...</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>Rygte i Inside Business</v>
+        <v>Securities Lawsuit Alert: Fluence Energy, Inc. (FLNC) Investors - Contact ...</v>
       </c>
       <c r="B601" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C601" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D601" t="str">
-        <v/>
+        <v>Finance, Energy</v>
       </c>
       <c r="E601" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352807/0/da/rygte-i-inside-business.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-fluence-energy-inc-flnc-investors-contact-r5233593.htm</v>
       </c>
       <c r="F601" t="str">
-        <v>Under henvisning til gårsdagens artikel i Inside Business, kan det bekræftes, at der er rettet henvendelse til bestyrelsesformanden for PARKEN Sport &amp;amp; Entertainment A/S (” PSE ”) med anmodning om et møde vedrørende et muligt bud på selskabet.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Aardvark Therapeutics, Inc. Investors to Act: Class Action Filed Alleging Investor Harm</v>
+        <v>GDDY LAWSUIT ALERT: Levi &amp; Korsinsky Notifies GoDaddy Inc. Investors ...</v>
       </c>
       <c r="B602" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C602" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D602" t="str">
         <v>Finance</v>
       </c>
       <c r="E602" t="str">
-        <v>https://www.newsfilecorp.com/release/310018/Bronstein-Gewirtz-Grossman-LLC-Urges-Aardvark-Therapeutics-Inc.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
+        <v>https://pr-inside.com/gddy-lawsuit-alert-levi-korsinsky-notifies-godaddy-inc-investors-r5233592.htm</v>
       </c>
       <c r="F602" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Aardvark Therapeutics, Inc. (NASDAQ: AARD) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Aardvark securities: (1) pursuant to...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. ..</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Flotek Industries, Inc. Investors to Act: Class Action Filed Alleging Investor Harm</v>
+        <v>Lost Money on Innventure, Inc. (INV)? Contact Levi &amp; Korsinsky to Join ...</v>
       </c>
       <c r="B603" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C603" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D603" t="str">
         <v>Finance</v>
       </c>
       <c r="E603" t="str">
-        <v>https://www.newsfilecorp.com/release/311896/Bronstein-Gewirtz-Grossman-LLC-Urges-Flotek-Industries-Inc.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
+        <v>https://pr-inside.com/lost-money-on-innventure-inc-inv-contact-levi-korsinsky-to-join-r5233591.htm</v>
       </c>
       <c r="F603" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Flotek Industries, Inc. (NYSE: FTK) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Flotek securities between August 3, 2026 and...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Innventure, Inc. (NASDAQ:INV) securities. If you suffered a loss on your Innventure, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Innventure, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Innventure, Inc. ..</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Fractyl Health, Inc. Investors to Act: Class Action Filed Alleging Investor Harm</v>
+        <v>Did You Lose Money on Fractyl Health, Inc. (GUTS)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B604" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C604" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D604" t="str">
         <v>Finance, Healthcare</v>
       </c>
       <c r="E604" t="str">
-        <v>https://www.newsfilecorp.com/release/311065/Bronstein-Gewirtz-Grossman-LLC-Urges-Fractyl-Health-Inc.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-fractyl-health-inc-guts-levi-korsinsky-r5233590.htm</v>
       </c>
       <c r="F604" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fractyl Health, Inc. (NASDAQ: GUTS) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fractyl securities between January 13, 2025...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Insulet Corporation Investors to Act: Class Action Filed Alleging Investor Harm</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Compass, Inc (COMP) Investors ...</v>
       </c>
       <c r="B605" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C605" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D605" t="str">
         <v>Finance</v>
       </c>
       <c r="E605" t="str">
-        <v>https://www.newsfilecorp.com/release/311152/Bronstein-Gewirtz-Grossman-LLC-Urges-Insulet-Corporation-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-compass-inc-comp-investors-r5233589.htm</v>
       </c>
       <c r="F605" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Insulet Corporation (NASDAQ: PODD) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Insulet securities between May 21, 2025 and May...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Compass, Inc (NYSE:COMP) securities. If you suffered a loss on your Compass, Inc investment and would like to explore a potential recovery under the federal securities laws, Learn about Compass, Inc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit on behalf of shareholders who acquired Compass common ..</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges UWM Holdings Corporation Investors to Act: Class Action Filed Alleging Investor Harm</v>
+        <v>La solution de réseau étendu de nouvelle génération de Huawei entre dans une phase de commercialisation à grande échelle pour stimuler la croissance des opérateurs</v>
       </c>
       <c r="B606" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C606" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D606" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E606" t="str">
-        <v>https://www.newsfilecorp.com/release/310029/Bronstein-Gewirtz-Grossman-LLC-Urges-UWM-Holdings-Corporation-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
+        <v>https://www.prnewswire.com/news-releases/la-solution-de-reseau-etendu-de-nouvelle-generation-de-huawei-entre-dans-une-phase-de-commercialisation-a-grande-echelle-pour-stimuler-la-croissance-des-operateurs-302909149.html</v>
       </c>
       <c r="F606" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against UWM Holdings Corporation (NYSE: UWMC) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired UWM securities between March 9, 2026 and...</v>
+        <v>VIENNE,/PRNewswire/ -- Le 13 octobre, lors du sommet sur les réseaux IP intelligents Net5.5G organisé à l'occasion du forum 2026 de l'ultralarge bande, John Cai, vice-président de la ligne de produits de communication de données de Huawei, a prononcé une allocution soulignant les...</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>Conquest Enters into Definitive Agreement to Sell Belfast-Teck Mag Property to Inventus Mining</v>
+        <v>Lost Money on Better Home &amp; Finance Holding Company (BETR)? Contact ...</v>
       </c>
       <c r="B607" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C607" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D607" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E607" t="str">
-        <v>https://www.newsfilecorp.com/release/311965/Conquest-Enters-into-Definitive-Agreement-to-Sell-BelfastTeck-Mag-Property-to-Inventus-Mining</v>
+        <v>https://pr-inside.com/lost-money-on-better-home-finance-holding-company-betr-contact-r5233588.htm</v>
       </c>
       <c r="F607" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Conquest Resources Limited (TSXV: CQR) ("Conquest" or the "Company") announces that it has entered into a definitive property purchase agreement dated August 27, 2026, with Inventus Mining Corp. (TSXV: IVS) ("Inventus"), pursuant to which Inventus will acquire Conquest's 100% interest in the Belfast-Teck Mag property package, including the past-producing Golden Rose Mine, located approximately 70 kilometers northeast of Sudbury, Ontario (the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Better Home &amp; Finance Holding Company (NASDAQ:BETR) securities. If you suffered a loss on your Better Home &amp; Finance Holding Company investment and would like to explore a potential recovery under the federal securities laws, Learn about Better Home &amp; Finance Holding Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder ..</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>Dr. Mark Huh of Rapha Dental Recognized by NJ Top Dentists for 2026</v>
+        <v>BBNX LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Beta Bionics, Inc. Investors ...</v>
       </c>
       <c r="B608" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C608" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D608" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E608" t="str">
-        <v>https://www.pr.com/press-release/977608</v>
+        <v>https://pr-inside.com/bbnx-lawsuit-alert-levi-korsinsky-notifies-beta-bionics-inc-investors-r5233587.htm</v>
       </c>
       <c r="F608" t="str">
-        <v>Rapha Dental is pleased to announce that Dr. Mark Huh, DMD, has been reviewed and approved by NJ Top Dentists for 2026. Based in Cinnaminson, NJ, Dr. Huh provides family, cosmetic, implant, restorative, and emergency dental care with an emphasis on conservative treatment, patient education, and personalized care for patients throughout Burlington County. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Beta Bionics, Inc. (NASDAQ:BBNX) securities. If you suffered a loss on your Beta Bionics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Beta Bionics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>Inventus to Acquire Historic Golden Rose Mine Adding High-Grade Gold Growth Asset 14 km From Pardo</v>
+        <v>Oklahoma's Bowen Named Lott IMPACT(R) Trophy Player of the Week for ...</v>
       </c>
       <c r="B609" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C609" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D609" t="str">
-        <v/>
+        <v>Education</v>
       </c>
       <c r="E609" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352804/0/en/inventus-to-acquire-historic-golden-rose-mine-adding-high-grade-gold-growth-asset-14-km-from-pardo.html</v>
+        <v>https://pr-inside.com/oklahoma-s-bowen-named-lott-impact-r-trophy-player-of-the-week-for-r5233586.htm</v>
       </c>
       <c r="F609" t="str">
-        <v>Inventus to acquire the historic Golden Rose Mine, adding a high-grade gold growth asset 14 km from Pardo and expanding its land position to 681 km².</v>
+        <v>(PR-inside.com) Bowen's interception for a touchdown sparked the Sooners Red River Stunner in Upset of #1 Texas NEWPORT BEACH, CA / ACCESS Newswire / October 14, 2026 / The Lott IMPACT® Trophy presented by Allied Universal ® announced today Peyton Bowen, a safety from University of Oklahoma, has been named Player of the Week for Week 6 of the 2026 college football season. The senior from Corinth, Tx., had an interception, which he returned 42 yards for a touchdown, along with seven tackles, six solo, in the Sooners Red River rivalry 27-24 win over #1 Texas. The interception was the third of his ..</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>Liquid Wellness &amp;amp; IV expansion continues with New Scottsdale, Arizona retail clinic</v>
+        <v>Labelbox raises $100 Million+ in Series E funding to advance reinforcement learning and enterprise AI agents</v>
       </c>
       <c r="B610" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C610" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D610" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Education</v>
       </c>
       <c r="E610" t="str">
-        <v>https://www.prweb.com/releases/liquid-wellness--iv-expansion-continues-with-new-scottsdale-arizona-retail-clinic-302861376.html</v>
+        <v>https://www.prnewswire.com/news-releases/labelbox-raises-100-million-in-series-e-funding-to-advance-reinforcement-learning-and-enterprise-ai-agents-302909147.html</v>
       </c>
       <c r="F610" t="str">
-        <v>Liquid Wellness &amp; IV Continues Expansion in Scottsdale SCOTTSDALE, Ariz., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Liquid Wellness &amp; IV, a rapidly growing leader in IV hydration, wellness, and longevity, is proud to announce its continued national expansion with the opening of a new retail...</v>
+        <v>Funding will accelerate development of Horizon, which helps frontier AI labs train and evaluate models, and Recursion Managed Agents, which enables enterprises to deploy agents that improve through experience. SAN FRANCISCO, Oct. 14, 2026 /PRNewswire/ -- Labelbox, the AI platform powering...</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>SCE Continues Commitment to Eaton Fire Recovery and Community Engagement with Sept. 10 Meeting</v>
+        <v>/C O R R E C T I O N - American Correctional Association/</v>
       </c>
       <c r="B611" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C611" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D611" t="str">
         <v/>
       </c>
       <c r="E611" t="str">
-        <v>https://finance.yahoo.com/energy/articles/sce-continues-commitment-eaton-fire-160000613.html</v>
+        <v>https://www.prnewswire.com/news-releases/american-correctional-association-announces-first-national-summit-event-in-mississippi-focused-on-suicide-prevention-in-corrections-302908889.html</v>
       </c>
       <c r="F611" t="str">
-        <v>ROSEMEAD, Calif., August 28, 2026--Southern California Edison today announced the next community meeting as part of its ongoing commitment to help those directly impacted by the Eaton Fire explore their recovery options. The meeting will take place Sept. 10 at Westminster Presbyterian Church in Pasadena, bringing together company leaders and program participants to answer questions about the Wildfire Recovery Compensation Program and provide information to help attendees make informed decisions</v>
+        <v>In the news release, American Correctional Association Announces First National Summit Event in Mississippi Focused on Suicide Prevention in Corrections, issued 14-Oct-2026 by American Correctional Association over PR Newswire, we are advised by the company that changes have been made....</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>Announcing Defense Strategies Institute’s 15th Annual SOF &amp; Irregular Warfare Symposium</v>
+        <v>Levi &amp; Korsinsky Urges Ryde Group Ltd (RYDE) Shareholders to Act Before ...</v>
       </c>
       <c r="B612" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C612" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D612" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E612" t="str">
-        <v>https://www.pr.com/press-release/977377</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-ryde-group-ltd-ryde-shareholders-to-act-before-r5233585.htm</v>
       </c>
       <c r="F612" t="str">
-        <v>Senior special operations and irregular warfare leaders to convene in Tampa, Florida. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Ryde Group Ltd (NYSE:RYDE) securities. If you suffered a loss on your Ryde Group Ltd investment and would like to explore a potential recovery under the federal securities laws, Learn about Ryde Group Ltd Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>STEALTHGAS INC. Announces the Date for the Release of the Second Quarter 2026 Financial and Operating Results, Conference Call and Webcast</v>
+        <v>Securities Class Action Lawsuit Filed Against Lincoln Educational Services ...</v>
       </c>
       <c r="B613" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C613" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D613" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E613" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352793/9952/en/stealthgas-inc-announces-the-date-for-the-release-of-the-second-quarter-2026-financial-and-operating-results-conference-call-and-webcast.html</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-lincoln-educational-services-r5233584.htm</v>
       </c>
       <c r="F613" t="str">
-        <v>ATHENS, Greece, Aug. 28, 2026 (GLOBE NEWSWIRE) -- STEALTHGAS INC. (NASDAQ: GASS) (the “Company”), a ship-owning company serving the liquefied petroleum gas (LPG) sector of the international shipping industry, announced today that it will release its second quarter operating and financial results for the period ended June 30, 2026 before the market opens in New York on September 2, 2026.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lincoln Educational Services Corporation (NASDAQ:LINC) securities. If you suffered a loss on your Lincoln Educational Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Lincoln Educational Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>Dryer Vent Wizard' has Real Estate Investor Endorsement for Enhanced Portfolio Safety and Efficiency</v>
+        <v>PZZA LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Papa John's International, ...</v>
       </c>
       <c r="B614" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C614" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D614" t="str">
-        <v>Real Estate, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E614" t="str">
-        <v>https://prunderground.com/dryer-vent-wizard-has-real-estate-investor-endorsement-for-enhanced-portfolio-sa/cmtcykna1000804l7jc390k4f</v>
+        <v>https://pr-inside.com/pzza-lawsuit-alert-levi-korsinsky-notifies-papa-john-s-international-r5233583.htm</v>
       </c>
       <c r="F614" t="str">
-        <v>Real Estate Investors appreciate NREIN, one of the largest Real Estate Networks for learning who to turn to in the home and commercial building service industry The post Dryer Vent Wizard' has Real Estate Investor Endorsement for Enhanced Portfolio Safety and Efficiency first appeared on</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Papa John's International, Inc. (NASDAQ:PZZA) securities. If you suffered a loss on your Papa John's investment and would like to explore a potential recovery under the federal securities laws, Learn about Papa John's Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>ROBOTECH 2026 Unveils Comprehensive Upgrade to Accelerate Large-Scale Adoption of Embodied Intelligence Technologies</v>
+        <v>Shareholders of Ardelyx, Inc. (ARDX): Protect Your Rights Before November ...</v>
       </c>
       <c r="B615" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C615" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D615" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E615" t="str">
-        <v>https://www.pr.com/press-release/977298</v>
+        <v>https://pr-inside.com/shareholders-of-ardelyx-inc-ardx-protect-your-rights-before-november-r5233582.htm</v>
       </c>
       <c r="F615" t="str">
-        <v>ROBOTECH 2026 EMBODIED ROBOTICS TECHNOLOGY &amp; APPLICATION EXPO, taking place on October 27–29, 2026 in Shenzhen, will showcase the latest advances in embodied intelligence across industrial, commercial, and special-purpose applications. Covering the full robotics value chain, the event connects research, innovation, and real-world deployment, while fostering cross-industry collaboration through its co-location with [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Ardelyx, Inc. (NASDAQ:ARDX) securities. If you suffered a loss on your Ardelyx, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Ardelyx, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Ardelyx, Inc. ..</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>L'équipementier mondial de premier rang YFORE lance la première clé numérique fabriquée aux États-Unis</v>
+        <v>ROK Resources Announces Return of Capital and Expanded 2026 Drilling ...</v>
       </c>
       <c r="B616" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C616" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D616" t="str">
         <v/>
       </c>
       <c r="E616" t="str">
-        <v>https://www.prnewswire.com/news-releases/lequipementier-mondial-de-premier-rang-yfore-lance-la-premiere-cle-numerique-fabriquee-aux-etats-unis-302862950.html</v>
+        <v>https://pr-inside.com/rok-resources-announces-return-of-capital-and-expanded-2026-drilling-r5233581.htm</v>
       </c>
       <c r="F616" t="str">
-        <v>SUWANEE, Géorgie, 28 août 2026 /PRNewswire/ -- YFORE Technology a officiellement lancé aujourd'hui sa première clé numérique fabriquée aux États-Unis dans son usine de Suwanee, en Géorgie, marquant ainsi le début de la production en série locale destinée à l'Amérique du Nord. Grâce à une...</v>
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO THE U.S. NEWSWIRE OR FOR DISSEMINATION IN THE UNITED STATES REGINA, SK / ACCESS Newswire / October 14, 2026 / ROK Resources Inc. ("ROK" or the "Company") (TSXV:ROK)(OTCQB:ROKRF) is pleased to provide an update on 2026 operations and an expanded Q4 2026 capital program, following the sale of two non-core assets. These dispositions, together with operational success and favourable market conditions, have strengthened the Company's cash position and reduced its abandonment and reclamation obligations. As a result, the Company has elected to expand its 2026 drilling program in core Southeast Saskatchewan and deliver a return of capital ..</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>AirAsia brings more ways to explore Malaysia this National Day</v>
+        <v>MSC Industrial Supply Co. Declares Increase in Regular Quarterly Dividend ...</v>
       </c>
       <c r="B617" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C617" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D617" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E617" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359664</v>
+        <v>https://pr-inside.com/msc-industrial-supply-co-declares-increase-in-regular-quarterly-dividend-r5233580.htm</v>
       </c>
       <c r="F617" t="str">
-        <v>As Malaysia celebrates its 69th National Day, AirAsia is giving Malaysians more reasons to explore home with 15% off domestic fares* when booking via AirAsia MOVE. From vibrant cities and cultural destinations to island escapes and hometown visits, travellers can discover more of Malaysia while enjoying greater value this Merdeka season. - - Booking Period : 26 August to 1 September 2026 - - Travel Period : 2 September 2026 to 31 March 2027 - - Explore More of Malaysia with AirAsia - - From... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359664</v>
+        <v>(PR-inside.com) MELVILLE, NY AND DAVIDSON, NC / ACCESS Newswire / October 14, 2026 / MSC Industrial Supply Co. (NYSE:MSM), a premier distributor of Metalworking and Maintenance, Repair and Operations (MRO) products and services to industrial customers throughout North America, today announced that its Board of Directors has declared a cash dividend of $0.89 per share. This represents an increase of approximately 2.3% from the previously paid regular quarterly dividend of $0.87 per share. The $0.89 dividend is payable on November 25, 2026 to shareholders of record at the close of business on November 11, 2026. # # # Contact Information Investors: Ryan Mills, ..</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>Kaplan Fox Reminds Coastal Financial Corporation (CCB) Investors of an Investigation into Potential Securities Law Violations</v>
+        <v>Core Silver Completes Private Placement of $1.287M</v>
       </c>
       <c r="B618" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C618" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D618" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E618" t="str">
-        <v>https://www.newsfilecorp.com/release/311338/Kaplan-Fox-Reminds-Coastal-Financial-Corporation-CCB-Investors-of-an-Investigation-into-Potential-Securities-Law-Violations</v>
+        <v>https://pr-inside.com/core-silver-completes-private-placement-of-1-287m-r5233579.htm</v>
       </c>
       <c r="F618" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Coastal Financial Corporation ("Coastal" or the "Company") (NASDAQ: CCB).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Coastal investor and have suffered losses, or if you have information that could assist in the Coastal investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 14, 2026 / Core Silver Corp., ("Core Silver" or the "Company") (CSE:CC)(FRA:8ZR)(OTCQB:CCOOF) is pleased to announce that it has completed a non-brokered private placement, issuing 2,340,500 flow-through units (each, a "FT Unit") at a price of $0.55 per FT Unit for gross proceeds of $1,287,275 (the "Offering"). The offering was increased from the approximately $1,000,000 previously announced on September 29, 2026. Each FT Unit is comprised of one common share (each, a "FT Share") in the capital of the Company to be issued as a "flow-through share" within the meaning of the Income ..</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>From Shenzhen to Jakarta: 400+ Exhibitors to Showcase Next-Gen Lifestyle Products at RX Huabo Indonesia Fair 2026</v>
+        <v>NXT Energy Solutions Provides Operational Update</v>
       </c>
       <c r="B619" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C619" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D619" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E619" t="str">
-        <v>https://www.pr.com/press-release/977438</v>
+        <v>https://pr-inside.com/nxt-energy-solutions-provides-operational-update-r5233578.htm</v>
       </c>
       <c r="F619" t="str">
-        <v>RX Huabo Asia Gift &amp; Home Fair returns to Jakarta, Sep 3–5, 2026. The event connects global exhibitors and agile supply chains with Southeast Asia’s booming design-driven market in lifestyle products and gifts. [PR.com]</v>
+        <v>(PR-inside.com) CALGARY, AB / ACCESS Newswire / October 14, 2026 / NXT Energy Solutions Inc. ("NXT" or the "Company") (TSX:SFD)(OTCQB:NSFDF) is pleased to provide the following operational update. Q3-26 Financial Results The Company will release its Q3-26 financial results on or before November 16, 2026. Gerry Sheehan, CEO of NXT, commented, "The positive financial impact of our SFD® surveys in Africa and South Asia is expected to be significant for the third and fourth quarters of 2026." Completion of Flight Operations for African Survey On August 26, 2026, NXT completed SFD® flight operations for an oil and gas exploration company in Africa within 14 days. ..</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>Shiji and Rivalry Tech Partnership Reveals an Unexpected Benefit of Self-Service: More Time for Hospitality</v>
+        <v>Lost Money on Ryde Group Ltd (RYDE)? Join Class Action Before November ...</v>
       </c>
       <c r="B620" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C620" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D620" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E620" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359662</v>
+        <v>https://pr-inside.com/lost-money-on-ryde-group-ltd-ryde-join-class-action-before-november-r5233577.htm</v>
       </c>
       <c r="F620" t="str">
-        <v>Shiji and Rivalry Tech announced their partnership integrating Rivalry Tech&amp;#39;s hospitality-focused self-service kiosk platform with Shiji&amp;#39;s Infrasys POS, following the successful launch of the first integrated food and beverage kiosk implementation between the two companies in the Americas at Hyatt Regency Savannah. - - Launched in May 2026, the deployment is challenging one of hospitality&amp;#39;s biggest assumptions: that self-service comes at the expense of personal service. By moving rout... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359662</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Ryde Group Ltd (NYSE:RYDE) securities. If you suffered a loss on your Ryde Group Ltd investment and would like to explore a potential recovery under the federal securities laws, Learn about Ryde Group Ltd Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>Citaglobal Records RM25.2 Million PATMI in FP2026, Surpassing FY2024</v>
+        <v>Dexterra Announces Date of Q3 2026 Results and Conference Call</v>
       </c>
       <c r="B621" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C621" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D621" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v/>
       </c>
       <c r="E621" t="str">
-        <v>https://pr-inside.com/citaglobal-records-rm25-2-million-patmi-in-fp2026-surpassing-fy-r5217137.htm</v>
+        <v>https://www.newsfilecorp.com/release/318983/Dexterra-Announces-Date-of-Q3-2026-Results-and-Conference-Call</v>
       </c>
       <c r="F621" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 28, 2026 / Citaglobal Berhad ("Citaglobal" or the "Group"), a Bumiputera-controlled infrastructure platform with businesses spanning energy, environment, connectivity and civil engineering, recorded Profit After Tax and Minority Interests ("PATMI") of RM25.2 million on revenue of RM606.2 million for the 18-month financial period ended 30 June 2026 ("FP2026"). Citaglobal's FP2026 PATMI of RM25.2 million exceeded the RM14.8 million recorded in FY2024. On a simple annualised basis, this equates to approximately RM16.8 million, around 13% ahead of FY2024, reflecting continued earnings delivery from the Group's established businesses. Basic earnings per share for FP2026 stood at ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 14, 2026) - Dexterra Group Inc. (TSX: DXT) ("Dexterra") announces that it intends to release its Q3 2026 results on November 4, 2026, after market close and has scheduled a conference call and webcast to begin promptly at 8:30 a.m. Eastern Time on November 5, 2026. A presentation will be posted on the Dexterra website at dexterra.com on November 4, 2026, to be reviewed on the conference call. The conference call dial in number is 1-800-715-9871A live...</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>Ahead of Peak Hurricane Season, PSE&amp;amp;G Highlights Strong Reliability Results</v>
+        <v>Evolve to Provide PFIC Reporting for U.S. Taxpayer Investors for Certain Evolve Funds</v>
       </c>
       <c r="B622" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C622" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D622" t="str">
-        <v>Media</v>
+        <v/>
       </c>
       <c r="E622" t="str">
-        <v>https://www.prnewswire.com/news-releases/ahead-of-peak-hurricane-season-pseg-highlights-strong-reliability-results-302862944.html</v>
+        <v>https://www.newsfilecorp.com/release/319057/Evolve-to-Provide-PFIC-Reporting-for-U.S.-Taxpayer-Investors-for-Certain-Evolve-Funds</v>
       </c>
       <c r="F622" t="str">
-        <v>Infrastructure projects across New Jersey are delivering measurable results: 50% improvement in reliability achieved across the 20 upgraded circuits by replacing approximately 22,000 utility poles from 2023 through July 2026 Photos and video from today's event available here NEWARK, N.J.,...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 14, 2026) - Evolve Funds Group Inc. ("Evolve" or the "Manager") today announced that it will make Passive Foreign Investment Company ("PFIC") Annual Information Statements available for certain funds ("Evolve Funds"), beginning with the year ended June 30, 2025. The statements are intended to help unitholders who file U.S. tax returns receive more favourable U.S. tax treatment on their holdings.Under U.S. tax law, Canadian exchange-traded funds and...</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>New Batch of Life-Size Animatronic Gremlins Unleashed This Halloween</v>
+        <v>Great Red Lake Gold Corp. Provides Operational Update</v>
       </c>
       <c r="B623" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C623" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D623" t="str">
-        <v>Retail</v>
+        <v/>
       </c>
       <c r="E623" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-batch-of-life-size-animatronic-gremlins-unleashed-this-halloween-302862936.html</v>
+        <v>https://www.newsfilecorp.com/release/319031/Great-Red-Lake-Gold-Corp.-Provides-Operational-Update</v>
       </c>
       <c r="F623" t="str">
-        <v>Wreak Havoc with NEW Animated Mohawk and Animated Gremlins Trio DALLAS, Aug. 28, 2026 /PRNewswire/ -- Grab the popcorn and prepare for chaos! In partnership with Warner Bros. Discovery Global Consumer Products, Gemmy is excited to announce that a new batch of animatronic Gremlins have...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 14, 2026) - Great Red Lake Gold Corp. (CSE: RLGC) (FSE: G2T) ("Great Red Lake" or the "Company") is pleased to provide an operational update as further detailed below.BILTON-BROWNThe Company is pleased to announce that in the upcoming weeks, subject to crew availability, it expects to undertake a field program including prospecting, outcrop mapping, structural measurements, grab sampling and confirmation of historic showings, which have not been...</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>GUERBET : Nombre d'actions et de droits de vote composant le capital de la société au 31 juillet 2026</v>
+        <v>Samsung Expands Language Support Across AI Experiences on Galaxy</v>
       </c>
       <c r="B624" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C624" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D624" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E624" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352783/0/fr/guerbet-nombre-d-actions-et-de-droits-de-vote-composant-le-capital-de-la-soci%C3%A9t%C3%A9-au-31-juillet-2026.html</v>
+        <v>https://news.samsung.com/global/samsung-expands-language-support-across-ai-experiences-on-galaxy</v>
       </c>
       <c r="F624" t="str">
-        <v>DECLARATION RELATIVE AU NOMBRE DE DROITS DE VOTE ET D'ACTIONS COMPOSANT LE CAPITAL DE LA SOCIETE</v>
+        <v>Samsung is expanding language support for Galaxy AI and Bixby, bringing these experiences to more users in their own language. Galaxy AI is expanding language support across more of its features, starting with those that translate, transcribe, and summarize. Call Assist, Note Assist, Interpreter, and Transcript Assist now include Hungarian and Malay, bringing features such […]</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>IRG Acquires 422,727-Square Foot Distribution Facility in St. Paul</v>
+        <v>Unbuzzd Wellness Announces Loan Amendment, Warrant Cancellation, and Acquisition of Licensed Intellectual Property</v>
       </c>
       <c r="B625" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C625" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D625" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E625" t="str">
-        <v>https://www.prnewswire.com/news-releases/irg-acquires-422-727-square-foot-distribution-facility-in-st-paul-302862931.html</v>
+        <v>https://www.newsfilecorp.com/release/319091/Unbuzzd-Wellness-Announces-Loan-Amendment-Warrant-Cancellation-and-Acquisition-of-Licensed-Intellectual-Property</v>
       </c>
       <c r="F625" t="str">
-        <v>Rail-served cross-dock property expands IRG's industrial portfolio in the Twin Cities region ST. PAUL, Minn., Aug. 28, 2026 /PRNewswire/ -- Industrial Realty Group, LLC (IRG), one of the largest privately held commercial and industrial real estate firms in the United States, announced...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 14, 2026) - Unbuzzd Wellness Inc. (the "Company" or "Unbuzzd"), the company behind unbuzzd™, announces that it entered into a second loan amending agreement (the "Loan Amendment") and a warrant cancellation and release agreement (the "Warrant Cancellation Agreement") with Quantum BioPharma Ltd. ("Quantum") on October 13, 2026.LOAN AMENDMENTThe Loan Amendment extends the maturity date of the Company's secured loan from July 31, 2026 to...</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>Simfoni's Virgil AI Wins Stevie® Award for Best AI-Powered Product or Service</v>
+        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Millrose Properties, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - MRP</v>
       </c>
       <c r="B626" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C626" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D626" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E626" t="str">
-        <v>https://www.prweb.com/releases/simfonis-virgil-ai-wins-stevie-award-for-best-ai-powered-product-or-service-302862504.html</v>
+        <v>https://www.newsfilecorp.com/release/319058/ROSEN-LEADING-INVESTOR-COUNSEL-Encourages-Millrose-Properties-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-MRP</v>
       </c>
       <c r="F626" t="str">
-        <v>Procurement AI agent is recognized in one of the most competitive categories in this year's International Business Awards® program BEDMINSTER, N.J., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Simfoni, a global provider of spend intelligence and procurement automation solutions, today announced...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Millrose Properties, Inc. (NYSE: MRP) between February 7, 2025 and October 2, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than December 8, 2026.SO WHAT: If you purchased Millrose Properties...</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>SMJ International Holdings Inc. Issues Statement Regarding Unusual Market Action</v>
+        <v>AVXL SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds Anavex (AVXL) Investors of Securities Class Action Lawsuit Deadline on November 30, 2026</v>
       </c>
       <c r="B627" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C627" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D627" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E627" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352784/0/en/smj-international-holdings-inc-issues-statement-regarding-unusual-market-action.html</v>
+        <v>https://www.newsfilecorp.com/release/318944/AVXL-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-Anavex-AVXL-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-30-2026</v>
       </c>
       <c r="F627" t="str">
-        <v>SINGAPORE, Aug. 28, 2026 (GLOBE NEWSWIRE) -- SMJ International Holdings Inc. (NYSE American: SMJF) (“SMJ” or the “Company”) , a Singapore-based premium flooring specialist that distributes a wide range of premium flooring products under its proprietary “SMJ” brand across Asia markets, today issued the following statement pursuant to Section 401(d) of the NYSE American Company Guide in response to unusual market action on August 27, 2026. The Company has made inquiries and has been unable to determine whether corrective actions are appropriate at this time. The Company is further announcing that the Company is not aware of any material nonpublic information or business developments that have not been publicly disclosed that would account for the recent trading activity.</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Anavex To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Anavex between November 26, 2025 and August 28, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. -...</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>Avangrid Foundation Celebrates Opening of Alameda Community Schoolyard in Oregon</v>
+        <v>Select Water Solutions, Inc. Announces Pricing of Upsized $900 Million of 7.625% Senior Notes Due 2034</v>
       </c>
       <c r="B628" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C628" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D628" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E628" t="str">
-        <v>https://finance.yahoo.com/energy/articles/avangrid-foundation-celebrates-opening-alameda-154400227.html</v>
+        <v>https://www.prnewswire.com/news-releases/select-water-solutions-inc-announces-pricing-of-upsized-900-million-of-7-625-senior-notes-due-2034--302909132.html</v>
       </c>
       <c r="F628" t="str">
-        <v>ONTARIO, Oregon, August 28, 2026--The Avangrid Foundation, the philanthropic arm of leading energy company Avangrid Inc., a member of the Iberdrola Group, in partnership with Trust for Public Land, celebrated the ribbon-cutting of the Alameda Community Schoolyard in Ontario, Oregon on August 27th, marking the completion of a transformational project designed to expand access to outdoor recreation for students and residents across Malheur County. The project was made possible through funding from</v>
+        <v>GAINESVILLE, Texas, Oct. 14, 2026 /PRNewswire/ -- Select Water Solutions, Inc. (NYSE: WTTR) ("Select," "we" or "our") announced today that its subsidiary Select Water Holdings LLC (the "Issuer") has priced its previously announced offer (the "Notes Offering") pursuant to Rule 144A and...</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>Hilton Expands LXR Hotels &amp; Resorts in Costa Rica with Marav� Manuel Antonio Signing</v>
+        <v>Seven Letter Celebrates 20 Years as a Leading Public Affairs and Communications Firm</v>
       </c>
       <c r="B629" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C629" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D629" t="str">
-        <v/>
+        <v>SaaS</v>
       </c>
       <c r="E629" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359661</v>
+        <v>https://www.prnewswire.com/news-releases/seven-letter-celebrates-20-years-as-a-leading-public-affairs-and-communications-firm-302909133.html</v>
       </c>
       <c r="F629" t="str">
-        <v>- - &amp;#8226; Hilton announced the signing of Marav� Manuel Antonio, LXR Hotels &amp;amp; Resorts, marking the brand&amp;#39;s upcoming debut in Costa Rica and a significant step in Hilton&amp;#39;s continued luxury expansion across the Caribbean and Latin America. - &amp;#8226; Anticipated to open in 2029, the nature-immersed luxury resort and residences will bring elevated hospitality and ownership opportunities to one of Costa Rica&amp;#39;s most coveted coastal destinations. - &amp;#8226; Located on a nearly 40-acre estate of rare, titled be... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359661</v>
+        <v>Bipartisan firm marks two decades of expertise-driven work, lasting client relationships, and a platform built for what's next WASHINGTON, Oct. 14, 2026 /PRNewswire/ -- Twenty years ago today, Seven Letter began as a sole proprietorship in Washington, D.C. with a straightforward but – at...</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>Major shareholder announcement</v>
+        <v>WORLDWIDE FISTULA FUND AND TERREWODE WOMEN'S FUND MERGE TO FORM MATERNAL DIGNITY PROJECT</v>
       </c>
       <c r="B630" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C630" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D630" t="str">
         <v/>
       </c>
       <c r="E630" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352782/0/en/major-shareholder-announcement.html</v>
+        <v>https://www.prnewswire.com/news-releases/worldwide-fistula-fund-and-terrewode-womens-fund-merge-to-form-maternal-dignity-project-302909131.html</v>
       </c>
       <c r="F630" t="str">
-        <v>Company announcement No. 54/2026</v>
+        <v>THE ORGANIZATION WILL SUPPORT AFRICAN-LED PARTNERS TREATING AND PREVENTING OBSTETRIC FISTULA ACROSS FIVE COUNTRIES BEND, Ore., Oct. 14, 2026 /PRNewswire/ -- Worldwide Fistula Fund and Terrewode Women's Fund have merged to form Maternal Dignity Project, a nonprofit supporting African-led...</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>Orsini to Serve as Specialty Pharmacy Partner for Priovant's LISRAYA™ (brepocitinib)</v>
+        <v>Go, Speed Racer, Go! Keepsake Partners With Tatsunoko Production for ...</v>
       </c>
       <c r="B631" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C631" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D631" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E631" t="str">
-        <v>https://www.prnewswire.com/news-releases/orsini-to-serve-as-specialty-pharmacy-partner-for-priovants-lisraya-brepocitinib-302862937.html</v>
+        <v>https://pr-inside.com/go-speed-racer-go-keepsake-partners-with-tatsunoko-production-for-r5233575.htm</v>
       </c>
       <c r="F631" t="str">
-        <v>LISRAYA is the first FDA-approved targeted therapy for dermatomyositis. ELK GROVE VILLAGE, Ill., Aug. 28, 2026 /PRNewswire/ -- Orsini, a leader in rare disease pharmacy solutions, announced today that it is a specialty pharmacy partner for Priovant's LISRAYA™ (brepocitinib), a once-daily...</v>
+        <v>(PR-inside.com) The anime that helped introduce a generation of American audiences to Japanese animation becomes the first anime license in Keepsake's growing collectible trading card portfolio. LOS ANGELES, CA / ACCESS Newswire / October 14, 2026 / Keepsake, in partnership with Tatsunoko Production, is proud to announce Speed Racer Keepsake Premiere Edition, the first anime trading card collection in Keepsake's history and a celebration of one of the most influential Japanese animated series ever introduced to American audiences. Known originally in Japan as Mach GoGoGo, Speed Racer became one of the earliest Japanese anime series to achieve widespread recognition in the United States ..</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>KBC Ancora closes financial year 2025/2026 with a profit of EUR 389.4 million</v>
+        <v>/C O R R E C T I O N - Excess Share Insurance/</v>
       </c>
       <c r="B632" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C632" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D632" t="str">
         <v/>
       </c>
       <c r="E632" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352781/0/en/kbc-ancora-closes-financial-year-2025-2026-with-a-profit-of-eur-389-4-million.html</v>
+        <v>https://www.prnewswire.com/news-releases/american-share-insurance-brings-excess-share-insurance-to-credit-unions-in-south-dakota-alaska-and-new-mexico-302908831.html</v>
       </c>
       <c r="F632" t="str">
-        <v>Regulated information, Leuven, 28 August 2026 (17.40 CEST)</v>
+        <v>In the news release, American Share Insurance Brings Excess Share Insurance to Credit Unions in South Dakota, Alaska and New Mexico, issued 14-Oct-2026 by Excess Share Insurance over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release...</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>KBC Ancora clôture l’exercice 2025/2026 sur un bénéfice de 389,4 millions d’euros</v>
+        <v>Go, Speed Racer, Go! Keepsake Partners With Tatsunoko Production for Its First-Ever Anime Trading Card Collection</v>
       </c>
       <c r="B633" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C633" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D633" t="str">
         <v/>
       </c>
       <c r="E633" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352781/0/fr/kbc-ancora-cl%C3%B4ture-l-exercice-2025-2026-sur-un-b%C3%A9n%C3%A9fice-de-389-4-millions-d-euros.html</v>
+        <v>https://www.newswire.com/news/go-speed-racer-go-keepsake-partners-with-tatsunoko-production-for-its-first</v>
       </c>
       <c r="F633" t="str">
-        <v>Informations réglementées, Leuven, 28 août 2026 (17.40 CEST)</v>
+        <v>The anime that helped introduce a generation of American audiences to Japanese animation becomes the first anime license in Keepsake's growing collectible trading card portfolio.</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>KBC Ancora sluit boekjaar 2025/2026 af met een winst van 389,4 miljoen euro</v>
+        <v>MindMaze Therapeutics Reports New Home-Based Rehabilitation Results Ahead of MindMotion Lite Launch</v>
       </c>
       <c r="B634" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C634" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D634" t="str">
         <v/>
       </c>
       <c r="E634" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352781/0/nl/kbc-ancora-sluit-boekjaar-2025-2026-af-met-een-winst-van-389-4-miljoen-euro.html</v>
+        <v>https://www.newmediawire.com/news/mindmaze-therapeutics-reports-new-home-based-rehabilitation-results-ahead-of-mindmotion-lite-launch-7090625</v>
       </c>
       <c r="F634" t="str">
-        <v>Gereglementeerde informatie, Leuven, 28 augustus 2026 (17.40 CEST)</v>
+        <v>Multi-site Program Demonstrates Threefold Increase in Rehabilitation Training Dose, With 84% Delivered Independently and Significant Improvements Across Functional Measures GENEVA, SWITZERLAND - October 14, 2026 ( NEWMEDIAWIRE ) - MindMaze Therapeutics (SIX: MMTX), a global leader in scalable precision neurotherapeutics, today announced new real-world evidence from a multi-site program conducted with Vibra Healthcare, presented yesterday at the American Congress of Rehabilitation Medicine (ACRM) in Washington, DC. The program demonstrated that home-based rehabilitation using MindMotion increased total motor-training dose by a median factor of three compared with usual outpatient therapy alone. 84% of active training was completed independently, without direct therapist supervision. Partici</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>Unlock Your BESS Project Potential With Proven Easement Acquisition</v>
+        <v>Invesco Mortgage Capital Inc. October 2026 Dividend Announcement and September Financial Update</v>
       </c>
       <c r="B635" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C635" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D635" t="str">
-        <v>Finance, Energy</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E635" t="str">
-        <v>https://www.prweb.com/releases/unlock-your-bess-project-potential-with-proven-easement-acquisition-302861365.html</v>
+        <v>https://www.prnewswire.com/news-releases/invesco-mortgage-capital-inc-october-2026-dividend-announcement-and-september-financial-update-302909123.html</v>
       </c>
       <c r="F635" t="str">
-        <v>SelectROW is expanding its land and right-of-way acquisition support for battery energy storage system developers as ERCOT leads the nation in grid-scale battery storage capacity, with more than 16 gigawatts installed and additional projects in development. The company draws on decades of...</v>
+        <v>ATLANTA, Oct. 14, 2026 /PRNewswire/ -- Invesco Mortgage Capital Inc. (NYSE: IVR) (the "Company") today announced that the Company declared a cash dividend of $0.12 per share of common stock for the month of October 2026. The dividend will be paid on November 16, 2026 to stockholders of...</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>Viral SEO Launches an AI Assistant That Reads Google Search Console For Startup Founders</v>
+        <v>The RealReal Announces Timing of Its Third Quarter 2026 Earnings Conference Call</v>
       </c>
       <c r="B636" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C636" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D636" t="str">
-        <v>AI, Gaming</v>
+        <v>Finance</v>
       </c>
       <c r="E636" t="str">
-        <v>https://pressreleasenews.org/pressroom/viral-seo-launches-an-ai-assistant-that-reads-google-search-console-for-startup-founders</v>
+        <v>https://www.prnewswire.com/news-releases/the-realreal-announces-timing-of-its-third-quarter-2026-earnings-conference-call-302909122.html</v>
       </c>
       <c r="F636" t="str">
-        <v/>
+        <v>SAN FRANCISCO, Oct. 14, 2026 /PRNewswire/ -- The RealReal (Nasdaq: REAL)—the world's largest online marketplace for authenticated, resale luxury goods—today announced that it will release its financial results for the third quarter, ended September 30, 2026, after the market closes on...</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>Dryer Vent Wizard of Suffolk County Consumer Education: Blog Underlines Trusted Expertise</v>
+        <v>Mutares Portfolio Company Nord Gas Solutions Benefits From a Booming Market; 2026 Revenue Expected to Exceed EUR 575m, With Record Order Backlog of EUR 880m; Strategic Exit Options Under Review</v>
       </c>
       <c r="B637" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C637" t="str">
-        <v>PRUnderground</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D637" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E637" t="str">
-        <v>https://prunderground.com/dryer-vent-wizard-of-suffolk-county-consumer-education-blog-underlines-trusted-e/cmtcxt86p000204l7se07hoci</v>
+        <v>https://www.newmediawire.com/news/mutares-portfolio-company-nord-gas-solutions-benefits-from-a-booming-market-2026-revenue-expected-to-exceed-eur-575m-with-record-order-backlog-of-eur-880m-strategic-exit-options-under-review-7090624</v>
       </c>
       <c r="F637" t="str">
-        <v>Dryer Vent Wizard Brand is portrayed not only as a service provider, but as an educator and safety-partner for every homeowner. The post Dryer Vent Wizard of Suffolk County Consumer Education: Blog Underlines Trusted Expertise first appeared on</v>
+        <v>Strong order backlog: New orders for liquefied gas carriers, ammonia fuel supply systems, floating LNG infrastructure, biogas liquefaction and emissions recovery reflect strong demand for NGS technologies and drive total order backlog to a record high of EUR 880 million. Surging demand driven by converging industry trends, including rising global energy demand, a global focus on securing reliable energy supply and the continued focus on long-term decarbonization, energy transition and efficiency. Clear visibility on 2026 and 2027 performance: Management of NGS expects revenues of over EUR 575 million and adjusted EBITDA of approximately EUR 50 million for the full year 2026 and is confident of achieving double-digit annual revenue growth and a double-digit adjusted EBITDA margin in the ful</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>Fosun International: ClubMed Lifestyle Group Proposes Hong Kong Listing, Targeting 85 Resorts Globally by 2030</v>
+        <v>Benson &amp;amp; Bingham Wins Fourth Straight Gold for Best Law Firm and Best Personal Injury Law in 2026 Best of Sierra Nevada Awards</v>
       </c>
       <c r="B638" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C638" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D638" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E638" t="str">
-        <v>https://www.prnewswire.com/news-releases/fosun-international-clubmed-lifestyle-group-proposes-hong-kong-listing-targeting-85-resorts-globally-by-2030-302862932.html</v>
+        <v>https://www.prweb.com/releases/benson--bingham-wins-fourth-straight-gold-for-best-law-firm-and-best-personal-injury-law-in-2026-best-of-sierra-nevada-awards-302908949.html</v>
       </c>
       <c r="F638" t="str">
-        <v>HONG KONG, Aug. 28, 2026 /PRNewswire/ -- According to an announcement published by Fosun International Limited, ClubMed Lifestyle Group, its subsidiary, has submitted a listing application to the Hong Kong Stock Exchange for its proposed separate listing on the Main Board. According to...</v>
+        <v>Nevada personal injury firm achieved 20 total awards, including 19 Gold honors since 2023 RENO, Nev., Oct. 14, 2026 /PRNewswire-PRWeb/ -- Benson &amp; Bingham Accident Injury Lawyers has once again swept the 2026 Best of Sierra Nevada competition, earning Gold awards for Best Law Firm and...</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>SAS secures strategic long-term corporate agreement with Equinor</v>
+        <v>Johnson Automotive, Inc. Recognized as the Largest Highway Litter Cleanup Sponsor Nationwide</v>
       </c>
       <c r="B639" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C639" t="str">
-        <v>WebWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D639" t="str">
-        <v/>
+        <v>Automotive</v>
       </c>
       <c r="E639" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359660</v>
+        <v>https://prunderground.com/johnson-automotive-inc-recognized-as-the-largest-highway-litter-cleanup-sponsor-/cmv8k3ksb000f06jsf4fqa6en</v>
       </c>
       <c r="F639" t="str">
-        <v>The new agreement broadens the long-standing collaboration by expanding dedicated capacity and flight schedules tailored directly to Equinor&amp;#39;s corporate travel requirements. The agreement covers key domestic and international routes, including core connections between Oslo, Stavanger, Bergen, Trondheim, Troms�, Evenes and Haugesund, as well as routes included in the Singapore Airlines and SAS Joint Venture to support Equinor&amp;#39;s global travel program. - - &amp;#8220;Equinor is our largest private-secto... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359660</v>
+        <v>Extensive North Carolina sponsorship supports cleaner highways and communities across the Triangle, Sandhills, Charlotte and Eastern North Carolina The post Johnson Automotive, Inc. Recognized as the Largest Highway Litter Cleanup Sponsor Nationwide first appeared on</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>How Can You Find Out What a Home's Utility Bills Will Really Be Before You Buy?</v>
+        <v>350 Board Members and Industry Professionals Attend FirstService Residential Minnesota's First Board of Directors' Forum</v>
       </c>
       <c r="B640" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C640" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D640" t="str">
-        <v>Real Estate, Energy</v>
+        <v>Real Estate</v>
       </c>
       <c r="E640" t="str">
-        <v>https://pressreleasenews.org/pressroom/how-can-you-find-out-what-a-homes-utility-bills-will-really-be-before-you-buy</v>
+        <v>https://www.prnewswire.com/news-releases/350-board-members-and-industry-professionals-attend-firstservice-residential-minnesotas-first-board-of-directors-forum-302909116.html</v>
       </c>
       <c r="F640" t="str">
-        <v>Asking a seller how much they pay for utilities feels like a reasonable question before making an offer on a home. The problem is that the answer rarely tells a buyer much about how the home itself performs.</v>
+        <v>BLOOMINGTON, Minn. , Oct. 14, 2026 /PRNewswire/ -- FirstService Residential, the leading property management company in Minnesota hosted its first Board of Directors' Forum &amp; Vendor Showcase on September 24 at the Radisson Blu Hotel in Bloomington, bringing together approximately 250...</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>Gateway Fiber Set to Bring Fairer, Faster Internet to Milwaukee Residents and Small Businesses</v>
+        <v>CHICAGO AUTO SHOW: BEHIND THE WHEEL WRAPS UP EXPANDED TEST DRIVE EVENT</v>
       </c>
       <c r="B641" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C641" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D641" t="str">
         <v/>
       </c>
       <c r="E641" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/gateway-fiber-set-bring-fairer-153500063.html</v>
+        <v>https://www.prnewswire.com/news-releases/chicago-auto-show-behind-the-wheel-wraps-up-expanded-test-drive-event-302909120.html</v>
       </c>
       <c r="F641" t="str">
-        <v>MILWAUKEE, August 28, 2026--Gateway Fiber, an industry-leading fiber internet service provider, is preparing to bring its ultra-reliable, high-speed services to Milwaukee. Through this expansion, Gateway Fiber will deliver 100% fiber-optic internet paired with powerful, fast Wi-Fi and fair, transparent pricing with no hidden fees. The expansion aims to bridge the digital divide and build connected communities, ensuring local residents and small businesses have access to the level of connectivity</v>
+        <v>OAKBROOK TERRACE, Ill., Oct. 14, 2026 /PRNewswire/ -- The Chicago Automobile Trade Association (CATA), producer of the Chicago Auto Show, successfully concluded the 2026 Chicago Auto Show: Behind the Wheel event, held Oct. 2-4 at the ComEd Building in Oakbrook Terrace, Ill. The expanded...</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>Kaplan Fox Encourages HDFC Bank Limited (HBD) Investors with Losses to Contact the Firm Before October 13, 2026</v>
+        <v>Setting a Higher Standard in Solar: Solar Service Network Named 'Best of Utah County</v>
       </c>
       <c r="B642" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C642" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D642" t="str">
-        <v>Finance</v>
+        <v>Energy</v>
       </c>
       <c r="E642" t="str">
-        <v>https://www.newsfilecorp.com/release/311311/Kaplan-Fox-Encourages-HDFC-Bank-Limited-HBD-Investors-with-Losses-to-Contact-the-Firm-Before-October-13-2026</v>
+        <v>https://prunderground.com/setting-a-higher-standard-in-solar-solar-service-network-named-best-of-utah-coun/cmv8jz52r01t106kzrg4kmoyp</v>
       </c>
       <c r="F642" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against HDFC Bank Limited ("HDFC Bank" or the "Company") (NYSE: HDB) on behalf of investors that purchased or otherwise acquired HDFC Bank securities, including American Depositary Shares ("ADS"), between July 17, 2023 and May 26, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in HDFC Bank and have suffered losses, you may CLICK...</v>
+        <v>Stepping in to help abandoned homeowners when original installers vanish--delivering honest service, expert diagnostics, and peace of mind. The post Setting a Higher Standard in Solar: Solar Service Network Named &amp;apos;Best of Utah County first appeared on</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>MVST INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Microvast (MVST) Investors of Securities Class Action Lawsuit Deadline on September 21, 2026</v>
+        <v>Ameren Corporation Third Quarter 2026 Earnings Webcast set for Nov. 6, 2026</v>
       </c>
       <c r="B643" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C643" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D643" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E643" t="str">
-        <v>https://www.newsfilecorp.com/release/311828/MVST-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Microvast-MVST-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-21-2026</v>
+        <v>https://www.prnewswire.com/news-releases/ameren-corporation-third-quarter-2026-earnings-webcast-set-for-nov-6-2026-302909111.html</v>
       </c>
       <c r="F643" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Microvast To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Microvast between April 1, 2025 and March 16, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New York--(Newsfile Corp. -...</v>
+        <v>ST. LOUIS, Oct. 14, 2026 /PRNewswire/ -- Martin J. Lyons Jr., chairman, president and CEO of Ameren Corp. (NYSE: AEE), and Leonard P. Singh, executive vice president and CFO of Ameren Corp., will discuss Third Quarter 2026 earnings, earnings guidance and other matters in a conference call...</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>Gerstle Snelson Managing Partners Michael Gerstle and Steve Snelson Recognized in the 2027 Edition of The Best Lawyers in America®</v>
+        <v>BRINKER INTERNATIONAL, INC. TO HOST FIRST QUARTER FISCAL 2027 EARNINGS CALL</v>
       </c>
       <c r="B644" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C644" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D644" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E644" t="str">
-        <v>https://www.prnewswire.com/news-releases/gerstle-snelson-managing-partners-michael-gerstle-and-steve-snelson-recognized-in-the-2027-edition-of-the-best-lawyers-in-america-302862930.html</v>
+        <v>https://www.prnewswire.com/news-releases/brinker-international-inc-to-host-first-quarter-fiscal-2027-earnings-call-302908590.html</v>
       </c>
       <c r="F644" t="str">
-        <v>DALLAS, Aug. 28, 2026 /PRNewswire/ -- Gerstle Snelson, LLP, a Texas law firm concentrating in construction, professional liability, and business matters, today announced that both of its Dallas managing partners—Michael Gerstle and Steve Snelson—have been recognized in the 2027 edition of...</v>
+        <v>DALLAS, Oct. 14, 2026 /PRNewswire/ -- Brinker International, Inc. (NYSE: EAT) has scheduled its earnings conference call at 11 a.m. Eastern Time on Wednesday, October 28, 2026, to review first quarter fiscal 2027 earnings, which will be announced before the market opens on October 28,...</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>Mobile Healthcare Takes a Bigger Role in Rural Communities</v>
+        <v>Con Edison to Report 3rd Quarter 2026 Earnings on November 5</v>
       </c>
       <c r="B645" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C645" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D645" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E645" t="str">
-        <v>https://www.prweb.com/releases/mobile-healthcare-takes-a-bigger-role-in-rural-communities-302861352.html</v>
+        <v>https://www.prnewswire.com/news-releases/con-edison-to-report-3rd-quarter-2026-earnings-on-november-5-302908796.html</v>
       </c>
       <c r="F645" t="str">
-        <v>New national toolkit highlights how mobile healthcare can expand access in rural communities. COLUMBUS, Ohio, Aug. 28, 2026 /PRNewswire-PRWeb/ -- Mobile healthcare is gaining greater attention as hospitals, health systems and community organizations look for practical ways to bring care...</v>
+        <v>NEW YORK, Oct. 14, 2026 /PRNewswire/ -- Consolidated Edison, Inc. (Con Edison) (NYSE: ED) plans to report its 3rd Quarter 2026 earnings on November 5, 2026 after the market closes. Consolidated Edison, Inc. is a holding company that provides a wide range of energy-related products and...</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>Kittil� Airport selected as Airport of the Year 2025</v>
+        <v>Dr. Maryam Zamani Honored as 2026 Medical Aesthetic Vanguard, Wins Three Additional Aesthetic Awards</v>
       </c>
       <c r="B646" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C646" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D646" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E646" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359659</v>
+        <v>https://www.prweb.com/releases/dr-maryam-zamani-honored-as-2026-medical-aesthetic-vanguard-wins-three-additional-aesthetic-awards-302908931.html</v>
       </c>
       <c r="F646" t="str">
-        <v>&amp;#8220;I would like to congratulate Kittil� Airport and all its employees on receiving the Airport of the Year award. Kittil� Airport has been able to maintain a high level of customer satisfaction during the years of growing passenger volumes. In addition, the economically sensible maintenance and efficient development of operations are closely linked to ensuring safety and the punctuality of operations. I am also particularly pleased that, according to personnel surveys, the employee satisfact... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359659</v>
+        <v>Beverly Hills plastic surgeon recognized for leadership in aesthetic medicine and award-winning work in complex revision, reconstruction and body contouring BEVERLY HILLS, Calif., Oct. 14, 2026 /PRNewswire-PRWeb/ -- Beverly Hills plastic surgeon Maryam Zamani, MD, has been named the 2026...</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>AI Search Engineers Documents That 87 Percent of Professional Service ...</v>
+        <v>Enliven Therapeutics Appoints Kristine Ball to Board of Directors Ahead of Planned Phase 3 Trial Initiation this Year</v>
       </c>
       <c r="B647" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C647" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D647" t="str">
-        <v>AI</v>
+        <v/>
       </c>
       <c r="E647" t="str">
-        <v>https://pr-inside.com/ai-search-engineers-documents-that-87-percent-of-professional-service-r5217136.htm</v>
+        <v>https://www.prnewswire.com/news-releases/enliven-therapeutics-appoints-kristine-ball-to-board-of-directors-ahead-of-planned-phase-3-trial-initiation-this-year-302909108.html</v>
       </c>
       <c r="F647" t="str">
-        <v>(PR-inside.com) Internal analysis from AI Search Engineers documents that most professional service businesses have active review profiles and verified client outcomes that AI systems cannot efficiently extract as evidence of trust, and identifies the documented outcomes methodology that makes verified results machine-readable across ChatGPT, Google Gemini, and Microsoft Copilot. AMHERST, NY / ACCESS Newswire / August 28, 2026 / Most professional service businesses that discover they are invisible in ChatGPT and Google Gemini share one specific characteristic that surprises them. Strong review profiles. Dozens of Google reviews averaging 4.9 stars. Avvo endorsements. Healthgrades ratings built over years. Martindale-Hubbell peer review credentials that reflect genuine ..</v>
+        <v>Accomplished biopharmaceutical executive with extensive experience in corporate strategy, finance and commercial readiness Enliven continues preparation for late-stage development and commercialization, as it plans to initiate the pivotal Phase 3 trial of relcobatinib before year-end...</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>AI Search Engineers Documents That 87 Percent of Professional Service Businesses Have Verified Client Outcomes That Are Invisible to AI Systems, Releasing the Documented Outcomes Methodology That Addresses the Most Commonly Wasted Authority Signal in Professional Service Marketing</v>
+        <v>Mayfair Completes Strategic Investment with Macquarie</v>
       </c>
       <c r="B648" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C648" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D648" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E648" t="str">
-        <v>https://www.newswire.com/news/ai-search-engineers-documents-that-87-percent-of-professional-service</v>
+        <v>https://www.newsfilecorp.com/release/318864/Mayfair-Completes-Strategic-Investment-with-Macquarie</v>
       </c>
       <c r="F648" t="str">
-        <v>Internal analysis from AI Search Engineers documents that most professional service businesses have active review profiles and verified client outcomes that AI systems cannot efficiently extract as evidence of trust, and identifies the documented outcomes methodology that makes verified results machine-readable across ChatGPT, Google Gemini, and Microsoft Copilot.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 14, 2026) - Mayfair Gold Corp. (TSXV: MFG) (NYSE American: MINE) ("Mayfair" or the "Company") is pleased to announce that it has completed its previously announced strategic investment with Macquarie Bank Limited ("Macquarie"). Macquarie acquired 2,346,701 common shares of the Company (the "Shares") at a price of C$4.26 per Share for gross proceeds of approximately C$10,000,000. The Company expects to use these proceeds towards advancing the Fenn-Gib...</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>Nation's Mayors Urge Swift, Negotiated End to Escalating Tariffs</v>
+        <v>Riley Permian Increases Dividend and Schedules Third Quarter 2026 Earnings Release and Conference Call</v>
       </c>
       <c r="B649" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C649" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D649" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E649" t="str">
-        <v>https://www.prnewswire.com/news-releases/nations-mayors-urge-swift-negotiated-end-to-escalating-tariffs-302862928.html</v>
+        <v>https://www.prnewswire.com/news-releases/riley-permian-increases-dividend-and-schedules-third-quarter-2026-earnings-release-and-conference-call-302909039.html</v>
       </c>
       <c r="F649" t="str">
-        <v>Cities bear the brunt of rising costs as trade tension between longtime allies continues WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- Below is a statement from U.S. Conference of Mayors President Todd Gloria, Mayor of San Diego, reacting to the escalating cycle of tariffs and retaliation...</v>
+        <v>OKLAHOMA CITY, Oct. 14, 2026 /PRNewswire/ -- Riley Exploration Permian, Inc. (NYSE American: REPX) ("Riley Permian" or the "Company") today announced that its Board of Directors has approved a cash dividend on the Company's common stock in the amount of $0.42 per share. The dividend is...</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>Minor Hotels to Launch Australia's Largest Integrated Resort Wellness Precinct at Avani Cypress Lakes</v>
+        <v>Southwest Gas Holdings Declares Fourth Quarter 2026 Dividend</v>
       </c>
       <c r="B650" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C650" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D650" t="str">
-        <v/>
+        <v>Finance, Energy</v>
       </c>
       <c r="E650" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359658</v>
+        <v>https://www.prnewswire.com/news-releases/southwest-gas-holdings-declares-fourth-quarter-2026-dividend-302908892.html</v>
       </c>
       <c r="F650" t="str">
-        <v>Minor Hotels, a leading global hotel owner and operator, has announced Avani Cypress Lakes Resort, a premium lifestyle and wellness resort set to launch in phases from October 2026 in New South Wales&amp;#39; Hunter Valley. - - The development will bring together the existing Oaks Cypress Lakes Resort and adjoining Elysia Wellness Retreat across 340 acres, creating what will become Australia&amp;#39;s largest integrated resort wellness precinct. - - Avani Cypress Lakes Resort will be the largest Avani prop... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359658</v>
+        <v>LAS VEGAS, Oct. 14, 2026 /PRNewswire/ -- The Board of Directors for Southwest Gas Holdings, Inc. ("Southwest Gas") (NYSE: SWX) has declared the following fourth quarter cash dividend: Common Stock Payable December 1, 2026 Of Record November 16, 2026 Dividend $0.645 per share The dividend...</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>vineyard vines Co-Presents Festifall at University of Michigan</v>
+        <v>TOUCHMARK BANCSHARES, INC. ANNOUNCES DEPARTURE OF CHIEF LENDING OFFICER</v>
       </c>
       <c r="B651" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C651" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D651" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E651" t="str">
-        <v>https://www.prnewswire.com/news-releases/vineyard-vines-co-presents-festifall-at-university-of-michigan-302862927.html</v>
+        <v>https://www.prnewswire.com/news-releases/touchmark-bancshares-inc-announces-departure-of-chief-lending-officer-302909104.html</v>
       </c>
       <c r="F651" t="str">
-        <v>STAMFORD, Conn., Aug. 28, 2026 /PRNewswire/ -- vineyard vines, the American coastal lifestyle brand inspired by summers spent on Martha's Vineyard, is thrilled to announce its participation in the University of Michigan's Festifall this year as a co-presenting sponsor. On-Site Activations...</v>
+        <v>ATLANTA, Oct. 14, 2026 /PRNewswire/ -- Touchmark Bancshares, Inc. (OTCID: TMAK), the holding company for Touchmark National Bank, today announced the departure of Addam Taussig, Executive Vice President and Chief Lending Officer. Bobby Krimmel, President and CEO, will assume the Chief...</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>YFORE, empresa global de primer nivel, lanza la primera llave digital fabricada en EE.UU.</v>
+        <v>Trial Demonstrates Feasibility of At-Home Subcutaneous Diuretic Therapy for Heart Failure-Associated Edema</v>
       </c>
       <c r="B652" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C652" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D652" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E652" t="str">
-        <v>https://www.prnewswire.com/news-releases/yfore-empresa-global-de-primer-nivel-lanza-la-primera-llave-digital-fabricada-en-eeuu-302862926.html</v>
+        <v>https://www.prnewswire.com/news-releases/trial-demonstrates-feasibility-of-at-home-subcutaneous-diuretic-therapy-for-heart-failure-associated-edema-302909103.html</v>
       </c>
       <c r="F652" t="str">
-        <v>SUWANEE, Ga., 28 de agosto de 2026 /PRNewswire/ -- YFORE Technology ha presentado hoy oficialmente su primera llave digital fabricada en EE.UU. en sus instalaciones de Suwanee (Georgia), lo que marca el inicio de la producción en serie localizada para Norteamérica. Mediante una...</v>
+        <v>Patients self-administered a hospital-equivalent diuretic treatment resulting in a reduction of approximately 4 inpatient days per episode, according to study published in the Journal of the American College of Cardiology. BURLINGTON, Mass., Oct. 14, 2026 /PRNewswire/ -- SQ Innovation...</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>NeuroRester Announces 75% Sleep Efficiency Boost in Latest Kantar Study</v>
+        <v>UNDER ARMOUR ANNOUNCES DATE FOR SECOND QUARTER FISCAL 2027 EARNINGS CONFERENCE CALL</v>
       </c>
       <c r="B653" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C653" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D653" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E653" t="str">
-        <v>https://www.prnewswire.com/news-releases/neurorester-announces-75-sleep-efficiency-boost-in-latest-kantar-study-302861743.html</v>
+        <v>https://www.prnewswire.com/news-releases/under-armour-announces-date-for-second-quarter-fiscal-2027-earnings-conference-call-302908994.html</v>
       </c>
       <c r="F653" t="str">
-        <v>Participants with ongoing sleep troubles report improvements within one week CAMPBELL, Calif., Aug. 28, 2026 /PRNewswire/ -- Designed to support restful sleep, relaxation, and daily recovery routines, NeuroRester® announced in late July 2026 their next generation wearable wellness device...</v>
+        <v>BALTIMORE, Oct 14, 2026 /PRNewswire/ -- Under Armour, Inc. (NYSE: UA, UAA) today announced that it will release its second quarter fiscal 2027 financial results for the quarter ended September 30, 2026, on November 6, 2026, at 6:55 a.m. Eastern Time (ET). Under Armour management will host...</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>Securities Lawsuit Alert: Capricor Therapeutics, Inc. (CAPR) - Contact ...</v>
+        <v>VIAVI Announces Date for Fiscal First Quarter 2027 Financial Results</v>
       </c>
       <c r="B654" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C654" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D654" t="str">
         <v>Finance</v>
       </c>
       <c r="E654" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-capricor-therapeutics-inc-capr-contact-r5217134.htm</v>
+        <v>https://www.prnewswire.com/news-releases/viavi-announces-date-for-fiscal-first-quarter-2027-financial-results-302906155.html</v>
       </c>
       <c r="F654" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>CHANDLER, Ariz., Oct. 14, 2026 /PRNewswire/ -- Viavi Solutions Inc. (VIAVI) (NASDAQ: VIAV) will announce its fiscal first quarter 2027 financial results for the period ended October 3, 2026, on Wednesday, November 4, 2026, after the close of market. The Company will host an earnings call...</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>Systemair AB: Correction regarding record date for dividend</v>
+        <v>Waystar to Report Third Quarter 2026 Financial Results on November 2, 2026</v>
       </c>
       <c r="B655" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C655" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D655" t="str">
         <v>Finance</v>
       </c>
       <c r="E655" t="str">
-        <v>https://www.prnewswire.com/news-releases/systemair-ab-correction-regarding-record-date-for-dividend-302862924.html</v>
+        <v>https://www.prnewswire.com/news-releases/waystar-to-report-third-quarter-2026-financial-results-on-november-2-2026-302908884.html</v>
       </c>
       <c r="F655" t="str">
-        <v>SKINNSKATTEBERG, Sweden, Aug. 28, 2026 /PRNewswire/ -- Systemair (NASDAQ OMX Stockholm: SYSR). In the press release titled "Announcement from Systemair AB (publ) Annual General Meeting 2026" published on 27 August 2026, the dividend record date was incorrectly stated as 31 September 2026....</v>
+        <v>LEHI, Utah and LOUISVILLE, Ky., Oct. 14, 2026 /PRNewswire/ -- Waystar Holding Corp. (Nasdaq: WAY), a provider of leading healthcare payment software, today announced it will report financial results for the third quarter ended September 30, 2026, after market close on Monday, November 2,...</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>Massage Envy Announces Scholarship Sweepstakes July Recipients</v>
+        <v>WhiteHorse Finance, Inc. Announces Special Distribution And To Report Third Quarter 2026 Financial Results</v>
       </c>
       <c r="B656" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C656" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D656" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E656" t="str">
-        <v>https://www.prnewswire.com/news-releases/massage-envy-announces-scholarship-sweepstakes-july-recipients-302862922.html</v>
+        <v>https://www.prnewswire.com/news-releases/whitehorse-finance-inc-announces-special-distribution-and-to-report-third-quarter-2026-financial-results-302909059.html</v>
       </c>
       <c r="F656" t="str">
-        <v>Five monthly recipients receive $2,500 scholarships as Massage Envy continues its long-standing commitment to supporting the next generation of massage therapists SCOTTSDALE, Ariz., Aug. 28, 2026 /PRNewswire/ -- Today, Massage Envy, the #1 provider of massage across its franchise network,...</v>
+        <v>NEW YORK, Oct. 14, 2026 /PRNewswire/ -- WhiteHorse Finance, Inc. ("WhiteHorse Finance" or the "Company") (Nasdaq: WHF) today announced that its board of directors has declared a special distribution of $0.17 per share, which will be payable on December 10, 2026 to stockholders of record...</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>Tyler Plack Named Chief Executive Officer of South River Mortgage</v>
+        <v>ROSEN, A GLOBALLY RESPECTED LAW FIRM, Encourages Lincoln Educational Services Corporation Investors to Secure Counsel Before Important Deadline in Securities Class Action - LINC</v>
       </c>
       <c r="B657" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C657" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D657" t="str">
-        <v>Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E657" t="str">
-        <v>https://pr-inside.com/tyler-plack-named-chief-executive-officer-of-south-river-mortgage-r5217133.htm</v>
+        <v>https://www.newsfilecorp.com/release/319068/ROSEN-A-GLOBALLY-RESPECTED-LAW-FIRM-Encourages-Lincoln-Educational-Services-Corporation-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-LINC</v>
       </c>
       <c r="F657" t="str">
-        <v>(PR-inside.com) Longtime President and founding employee to lead SRM's next phase of growth, innovation, and technology-driven transformation ANNAPOLIS, MD / ACCESS Newswire / August 28, 2026 / South River Mortgage (SRM), a top-five lender in reverse mortgage origination, today announced that its Board of Directors has promoted Tyler Plack, the company's current President, to Chief Executive Officer, effective immediately. Tyler joined SRM as a founding employee when the company was established in 2017 and has served as President for seven years. In that time, he has played a central role in shaping SRM's growth, operations, technology, and product strategy; helping the company evolve ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Lincoln Educational Services Corporation (NASDAQ: LINC) between May 11, 2026 and August 9, 2026, inclusive (the "Class Period"), of the important November 10, 2026 lead plaintiff deadline.SO WHAT: If you purchased Lincoln Educational Services securities during the Class Period you may be entitled to compensation without payment of any out of pocket...</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>/C O R R E C C I O N -- Bridge to Life, Ltd./</v>
+        <v>Securities Lawsuit Alert: Unicycive Therapeutics, Inc. (UNCY) - Contact ...</v>
       </c>
       <c r="B658" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C658" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D658" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E658" t="str">
-        <v>https://www.prnewswire.com/news-releases/el-nice-del-reino-unido-recomienda-la-financiacion-por-parte-del-nhs-de-vitasmart-de-bridge-to-life-302861689.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-unicycive-therapeutics-inc-uncy-contact-r5233574.htm</v>
       </c>
       <c r="F658" t="str">
-        <v>En el comunicado de prensa, El NICE del Reino Unido recomienda la financiación por parte del NHS de VitaSmart™ de Bridge to Life, emitido el 27 de agosto de 2026 por Bridge to Life, Ltd. a través de PR Newswire, la compañía nos informa que se han realizado cambios. A continuación, se...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Unicycive Therapeutics, Inc. (NASDAQ:UNCY) securities. If you suffered a loss on your Unicycive Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Unicycive Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>In HelloNation, Expert Chiropractor Dr. Craig Peterson Explains Visiting a Chiropractor Without Insurance</v>
+        <v>Gerresheimer Improves Its EcoVadis Rating and is Once Again Awarded Gold</v>
       </c>
       <c r="B659" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C659" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D659" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E659" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-expert-chiropractor-dr-craig-peterson-explains-visiting-a-chiropractor-without-insurance-302862918.html</v>
+        <v>https://www.newmediawire.com/news/gerresheimer-improves-its-ecovadis-rating-and-is-once-again-awarded-gold-7090623</v>
       </c>
       <c r="F659" t="str">
-        <v>The article outlines how self-pay chiropractic care offers flexibility, transparency, and easier access to treatment. QUEEN CREEK, Ariz., Aug. 28, 2026 /PRNewswire/ -- Can you visit a chiropractor without insurance and still receive effective care? The answer is explored in a HelloNation...</v>
+        <v xml:space="preserve">Gerresheimer among the top 5% of all rated companies Overall score increased to 82 out of 100 points Ranked in the top 1% in sustainable procurement DUSSELDORF, GERMANY - October 14, 2026 ( NEWMEDIAWIRE ) - Gerresheimer, an innovative system and solution provider and a global partner for the pharma, biotech and cosmetic industries, has once again been awarded Gold by the sustainability rating provider EcoVadis. EcoVadis evaluates the management systems of companies worldwide in the categories of environment, labor and human rights, ethics, and sustainable procurement. More than 175,000 companies are evaluated by EcoVadis each year. In the latest rating, Gerresheimer increased its score from 78 (2025) to 82 out of 100 points. This places Gerresheimer among the top 5% of all companies rated </v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>In HelloNation, Auto Glass Expert Fernando Miranda Breaks Down Mobile Windshield Repair for Commercial &amp;amp; Fleet Vehicles</v>
+        <v>Rally Acquires Tenniscores, the League Management Platform Behind 800+ ...</v>
       </c>
       <c r="B660" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C660" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D660" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E660" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-auto-glass-expert-fernando-miranda-breaks-down-mobile-windshield-repair-for-commercial--fleet-vehicles-302862916.html</v>
+        <v>https://pr-inside.com/rally-acquires-tenniscores-the-league-management-platform-behind-r5233573.htm</v>
       </c>
       <c r="F660" t="str">
-        <v>The article explores how mobile windshield repair helps reduce downtime while maintaining safety systems and calibration for fleet vehicles. DENVER, Aug. 28, 2026 /PRNewswire/ -- How can businesses minimize vehicle downtime when windshield damage occurs? HelloNation answers this question...</v>
+        <v>(PR-inside.com) Acquisition unites Rally's modern mobile experience with the league management platform pickleball, tennis, padel, and platform tennis leagues have trusted for 28 years CHICAGO, IL / ACCESS Newswire / October 14, 2026 / Rally LLC today announced that it completed its acquisition of Tenniscores, Inc. on July 7, 2026. Tenniscores, along with its Pickleballscores and Paddlescores brands, powers scheduling, scores, and standings for 800+ leagues, 500+ clubs, and over 1 million players across the United States. Pickleball is the fastest-growing sport in the country, and organized league play is growing with it. As clubs and communities move from pickup games to structured ..</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>WIX INVESTOR DEADLINE: Robbins Geller Rudman &amp;amp; Dowd LLP Announces that Wix.com Ltd. Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit Before September 22, 2026 Deadline</v>
+        <v>How David Duong and His Family Built California Waste Solutions</v>
       </c>
       <c r="B661" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C661" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D661" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E661" t="str">
-        <v>https://www.prnewswire.com/news-releases/wix-investor-deadline-robbins-geller-rudman--dowd-llp-announces-that-wixcom-ltd-investors-with-substantial-losses-have-opportunity-to-lead-class-action-lawsuit-before-september-22-2026-deadline-302862436.html</v>
+        <v>https://www.send2press.com/wire/how-david-duong-and-his-family-built-california-waste-solutions/</v>
       </c>
       <c r="F661" t="str">
-        <v>SAN DIEGO, Aug. 28, 2026 /PRNewswire/ -- Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of Wix.com Ltd. (NASDAQ: WIX) securities between February 19, 2025 and May 12, 2026, both dates inclusive (the "Class Period"), have until Tuesday, September 22, 2026 to seek...</v>
+        <v>OAKLAND, Calif., Oct. 14, 2026 (SEND2PRESS NEWSWIRE) -- California Waste Solutions will mark its 35th anniversary in 2027. Founded by David Duong in Oakland in 1992, the family-owned business now serves more than 343,000 customers across Oakland and San José, supported by six Bay Area facilities. Through its subsidiary, Vietnam Waste Solutions, it also operates the Da Phuoc Integrated Waste Treatment Complex near Ho Chi Minh City.</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>Lehman Brothers UK Capital Funding LP: Notice of Interim Payment</v>
+        <v>Jaguar Health Provides Update Regarding Special Stock Dividend</v>
       </c>
       <c r="B662" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C662" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D662" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E662" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352772/0/en/lehman-brothers-uk-capital-funding-lp-notice-of-interim-payment.html</v>
+        <v>https://pr-inside.com/jaguar-health-provides-update-regarding-special-stock-dividend-r5233572.htm</v>
       </c>
       <c r="F662" t="str">
-        <v>LONDON, Aug. 28, 2026 (GLOBE NEWSWIRE) -- NOTICE TO THE HOLDERS OF:</v>
+        <v>(PR-inside.com) Dividend intended to provide dilution protection to Jaguar shareholders as company continues evaluation of strategic alternatives Jaguar's rare disease intestinal failure development program for microvillus inclusion disease (MVID) and short bowel syndrome for crofelemer powder for oral solution is expected to continue to provide clinical milestones, including a planned New Drug Application (NDA) filing for crofelemer for MVID in mid-2027 SAN FRANCISCO, CA / ACCESS Newswire / October 14, 2026 / Jaguar Health, Inc. (NASDAQ:JAGX) ("Jaguar" or "the Company") today provided an update in connection with the Company's previously announced special stock dividend (the "Special Stock Dividend"), which is payable on October ..</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>Conning: Soft Market Will Test Fronting Insurer Resilience as Sector Matures</v>
+        <v>Best Real Estate Agent in Bellevue, WA: Matt Steel</v>
       </c>
       <c r="B663" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C663" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D663" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E663" t="str">
-        <v>https://www.prnewswire.com/news-releases/conning-soft-market-will-test-fronting-insurer-resilience-as-sector-matures-302862913.html</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-bellevue-wa-matt-1359118</v>
       </c>
       <c r="F663" t="str">
-        <v>HARTFORD, Conn., Aug. 28, 2026 /PRNewswire/ -- The U.S. fronting insurance sector continued to outpace the broader commercial insurance market in 2025, but softening pricing, concentration risk, loss development, and consolidation are changing the capabilities required for durable...</v>
+        <v>With over $300 million in career sales and an integrated staging approach, Broker Matt Steel provides data-driven guidance for buyers and sellers across Bellevue.</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>Corvex Appoints Garrett Brams to Lead Data Center Infrastructure Development</v>
+        <v>Fortune Media and Great Place To Work Name Halcyon Financial Technology, L.P. to 2026 Best Workplaces in Technology List, Ranking No. 34</v>
       </c>
       <c r="B664" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C664" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D664" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v/>
       </c>
       <c r="E664" t="str">
-        <v>https://www.prnewswire.com/news-releases/corvex-appoints-garrett-brams-to-lead-data-center-infrastructure-development-302862912.html</v>
+        <v>https://www.prweb.com/releases/fortune-media-and-great-place-to-work-name-halcyon-financial-technology-lp-to-2026-best-workplaces-in-technology-list-ranking-no-34-302908900.html</v>
       </c>
       <c r="F664" t="str">
-        <v>Cushman &amp; Wakefield managing director joins Corvex — will source the sites and power behind the company's expanding AI Factory platform ARLINGTON, Va., Aug. 28, 2026 /PRNewswire/ -- Corvex, Inc. (Nasdaq: MOVE), an engineering-led AI computing platform specializing in GPU-accelerated...</v>
+        <v>Great Place To Work® and Fortune magazine have selected Halcyon Financial Technology, L.P. ("HalcyonFT") for the 2026 Fortune Best Workplaces in Technology™ List. This is HalcyonFT's first time being named to this prestigious list, this year coming in at 34th place in the small &amp; medium...</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>NICE im Vereinigten Königreich empfiehlt in neuer Leitlinie routinemäßige NHS-Finanzierung für das VitaSmart™ Hypothermic Oxygenated Perfusion System von Bridge to Life</v>
+        <v>NASA to Host News Conference Previewing US Spacewalks 100, 101</v>
       </c>
       <c r="B665" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C665" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D665" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E665" t="str">
-        <v>https://www.prnewswire.com/news-releases/nice-im-vereinigten-konigreich-empfiehlt-in-neuer-leitlinie-routinemaWige-nhs-finanzierung-fur-das-vitasmart-hypothermic-oxygenated-perfusion-system-von-bridge-to-life-302862914.html</v>
+        <v>https://www.nasa.gov/news-release/nasa-to-host-news-conference-previewing-us-spacewalks-100-101/</v>
       </c>
       <c r="F665" t="str">
-        <v>DULUTH, Georgia, und LONDON, 28. August 2026 /PRNewswire/ -- Bridge to Life™ Ltd., ein weltweit führender Anbieter von Lösungen zur Organkonservierung und Perfusionstechnologien, wies heute auf die kürzlich erfolgte Veröffentlichung einer neuen HealthTech-Leitlinie durch das National...</v>
+        <v>NASA will preview two upcoming spacewalks to complete solar array installation and power augmentation of the International Space Station during a news conference at 2 p.m. EDT, Tuesday, Oct. 20, from NASA’s Johnson Space Center in Houston. NASA will stream the event through a variety of platforms. Learn where to watch online: https://www.nasa.gov/live NASA participants [&amp;#8230;]</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>AM Best Downgrades Credit Ratings of Prime Insurance Company; Maintains Under Review With Negative Implications Status</v>
+        <v>Jean-Marc Bellaiche to Become New CEO of the DOUGLAS Group - Sander van der Laan to Retire</v>
       </c>
       <c r="B666" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C666" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D666" t="str">
-        <v/>
+        <v>Retail</v>
       </c>
       <c r="E666" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/am-best-downgrades-credit-ratings-150700530.html</v>
+        <v>https://www.newmediawire.com/news/jean-marc-bellaiche-to-become-new-ceo-of-the-douglas-group-sander-van-der-laan-to-retire-7090622</v>
       </c>
       <c r="F666" t="str">
-        <v>OLDWICK, N.J., August 28, 2026--AM Best has downgraded the Financial Strength Rating to B (Fair) from A- (Excellent) and the Long-Term Issuer Credit Rating to "bb+" (Fair) from "a-" (Excellent) of Prime Insurance Company (Prime) (Chicago, IL). Concurrently, AM Best has maintained the under review with negative implications status for these Credit Ratings (ratings).</v>
+        <v>DUSSELDORF, GERMANY - October 14, 2026 ( NEWMEDIAWIRE ) - Jean-Marc Bellaiche will become the new Chief Executive Officer (CEO) of Europe’s leading premium beauty retailer, the DOUGLAS Group. He succeeds Sander van der Laan, who, after a career of 36 years in the international retail business including four years with the DOUGLAS Group, has decided to retire as an executive. The Supervisory Board of Douglas AG today appointed Jean-Marc Bellaiche as CEO with effect from 1 November 2026 for a term of four years. “This important change in the leadership at the top of the company has been prepared very thoughtfully and carefully, ensuring a smooth and professional transition”, said Dr. Henning Kreke, Chairman of the Supervisory Board of the Douglas AG. “We truly regret Sander van der Laan’s de</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>BassmastHER Program Wrapping Up Third Season</v>
+        <v>ARDX SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds Ardelyx (ARDX) Investors of Securities Class Action Lawsuit Deadline on November 16, 2026</v>
       </c>
       <c r="B667" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C667" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D667" t="str">
         <v/>
       </c>
       <c r="E667" t="str">
-        <v>https://www.pr.com/press-release/977733</v>
+        <v>https://www.newsfilecorp.com/release/318941/ARDX-SHAREHOLDER-NOTICE-Faruqi-Faruqi-LLP-Reminds-Ardelyx-ARDX-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-November-16-2026</v>
       </c>
       <c r="F667" t="str">
-        <v>Bassmaster's BassmastHER program is wrapping up its third season and it has showed tremendous growth in the community of women in bass fishing. [PR.com]</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Ardelyx To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Ardelyx between January 13, 2025 and August 6, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. -...</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>Khaleej Times Interviews FREELANDER International CEO Lucia Mao on Global Strategy and Middle East Vision</v>
+        <v>Safety Plus Wholesale lets buyers order a 5 lb co2 fire extinguisher with compatible mounting gear in one purchase</v>
       </c>
       <c r="B668" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C668" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D668" t="str">
         <v/>
       </c>
       <c r="E668" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352770/0/en/khaleej-times-interviews-freelander-international-ceo-lucia-mao-on-global-strategy-and-middle-east-vision.html</v>
+        <v>https://pressreleasenews.org/pressroom/safety-plus-wholesale-lets-buyers-order-a-5-lb-co2-fire-extinguisher-with-compatible-mounting-gear-in-one-purchase</v>
       </c>
       <c r="F668" t="str">
-        <v>FREELANDER aims to deliver a new generation of premium intelligent vehicles while continuing its all-terrain heritage.</v>
+        <v>Safety Plus Wholesale of Brooklyn, NY, has introduced bundled packages pairing the 5 lb CO2 fire extinguisher with compatible brackets, cabinets, and signage so buyers can source complete installations in a single order.</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>Fort Technology Announces AGSM Results</v>
+        <v>ClearPoint Neuro to Announce Third Quarter 2026 Results October 28, ...</v>
       </c>
       <c r="B669" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C669" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D669" t="str">
         <v>Finance</v>
       </c>
       <c r="E669" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352769/0/en/fort-technology-announces-agsm-results.html</v>
+        <v>https://pr-inside.com/clearpoint-neuro-to-announce-third-quarter-2026-results-october-r5233571.htm</v>
       </c>
       <c r="F669" t="str">
-        <v>Fort Technology Announces AGSM Results</v>
+        <v>(PR-inside.com) SOLANA BEACH, CA / ACCESS Newswire / October 14, 2026 / ClearPoint Neuro, Inc. (NASDAQ:CLPT) (the "Company"), a global device, cell, and gene therapy-enabling company offering precise navigation to the brain and spine, today announced that it will release financial results for its 2026 third quarter on Wednesday, October 28, 2026, after the market close. Investors and analysts are invited to listen to the live broadcast review of the Company's 2026 third quarter on Wednesday, October 28 at 4:30 p.m. Eastern time (1:30 p.m. Pacific time) which may be accessed online here. Investors and analysts who would like to participate in ..</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>AltaLink, L.P. Announces Update to Internal Reorganization</v>
+        <v>Citizens, Inc. to Participate at LD Micro Annual Main Event Conference on October 20, 2026</v>
       </c>
       <c r="B670" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C670" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D670" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E670" t="str">
-        <v>https://finance.yahoo.com/energy/articles/altalink-l-p-announces-internal-150500983.html</v>
+        <v>https://www.newsfilecorp.com/release/319025/Citizens-Inc.-to-Participate-at-LD-Micro-Annual-Main-Event-Conference-on-October-20-2026</v>
       </c>
       <c r="F670" t="str">
-        <v>CALGARY, Alberta, August 28, 2026--AltaLink, L.P. announces that it has entered into an amending agreement dated August 27, 2026 to amend the arrangement agreement dated July 9, 2026 .</v>
+        <v>Austin, Texas--(Newsfile Corp. - October 14, 2026) -  Citizens, Inc. (NYSE: CIA), a leading diversified financial services company specializing in life, living benefits, and final expense insurance, today announced management's plan to present and participate in one-on-one meetings at the LD Micro Annual Main Event Conference on October 20, 2026.Citizens management will be available for one-on-one meetings at the LD Micro Main Event Conference on October 20. Conference attendees are encouraged...</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>Intermountain Health Athletic Trainers Keep Kids Safe At High School Sports</v>
+        <v>ClearPoint Neuro to Announce Third Quarter 2026 Results October 28, 2026</v>
       </c>
       <c r="B671" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C671" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D671" t="str">
-        <v>Healthcare, Education</v>
+        <v/>
       </c>
       <c r="E671" t="str">
-        <v>https://prunderground.com/intermountain-health-athletic-trainers-keep-kids-safe-at-high-school-sports/cmtd2msdc000m04l3q4b0unbe</v>
+        <v>https://www.newswire.com/news/clearpoint-neuro-to-announce-third-quarter-2026-results-october-28-2026</v>
       </c>
       <c r="F671" t="str">
-        <v>Intermountain Health athletic trainers at high schools across Utah will be monitoring athletes and helping coaches plan workouts and keeping kids safe from heat illness. The post Intermountain Health Athletic Trainers Keep Kids Safe At High School Sports first appeared on</v>
+        <v/>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>Natera and Susan G. Komen® Announce National Partnership to Accelerate Progress Against Breast Cancer</v>
+        <v>Educational Development Corporation Announces Fiscal 2027 Second Quarter and Year to Date Results</v>
       </c>
       <c r="B672" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C672" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D672" t="str">
         <v>Finance</v>
       </c>
       <c r="E672" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/natera-susan-g-komen-announce-150300608.html</v>
+        <v>https://www.newsfilecorp.com/release/319055/Educational-Development-Corporation-Announces-Fiscal-2027-Second-Quarter-and-Year-to-Date-Results</v>
       </c>
       <c r="F672" t="str">
-        <v>AUSTIN, Texas, August 28, 2026--Natera, Inc. (NASDAQ: NTRA), a global leader in cell-free DNA testing and precision medicine, today announced a national partnership with Susan G. Komen®, the world’s leading breast cancer organization.</v>
+        <v>Tulsa, Oklahoma--(Newsfile Corp. - October 14, 2026) - Educational Development Corporation (NASDAQ: EDUC) ("EDC", or the "Company"), a publishing company specializing in books and educational products for children, today reports financial results for the fiscal second quarter ended August 31, 2026.Second Quarter Summary Compared to the Prior Year Second QuarterNet revenues were $4.1 million compared to $4.6 million.Average active PaperPie Brand Partners totaled 5,100 compared to 5,800.Loss...</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>Total Voting Rights</v>
+        <v>Svelte Medical Weight Loss Clinic Marks Make a Difference Day With Free Consultations</v>
       </c>
       <c r="B673" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C673" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D673" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E673" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352767/0/en/total-voting-rights.html</v>
+        <v>https://prunderground.com/svelte-medical-weight-loss-clinic-marks-make-a-difference-day-with-free-consulta/cmv8asw3n000c06l96z8vewl9</v>
       </c>
       <c r="F673" t="str">
-        <v>28 August 2026</v>
+        <v>Svelte Medical Weight Loss invites Lake Mary residents to make a difference in their own health with free consultations for Make a Difference Day, Oct. 24. The post Svelte Medical Weight Loss Clinic Marks Make a Difference Day With Free Consultations first appeared on</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>Syria marks first international card transaction in more than 15 years with Mastercard and QNB Group</v>
+        <v>FRENCH BEE WINS GOLD IN 2026 TRAVEL WEEKLY MAGELLAN AWARDS</v>
       </c>
       <c r="B674" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C674" t="str">
-        <v>mlpr-mastercard</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D674" t="str">
         <v/>
       </c>
       <c r="E674" t="str">
-        <v>https://www.prnewswire.com/ae/news-releases/syria-marks-first-international-card-transaction-in-more-than-15-years-with-mastercard-and-qnb-group-302862784.html</v>
+        <v>https://www.prnewswire.com/news-releases/french-bee-wins-gold-in-2026-travel-weekly-magellan-awards-302909077.html</v>
       </c>
       <c r="F674" t="str">
-        <v>Mastercard and QNB Group have processed Syria's first international card payment in more than 15 years, marking an important milestone in the...</v>
+        <v>The French airline earns top honors in the Overall International Carrier category, recognizing excellence in the global travel industry PARIS, Oct. 14, 2026 /PRNewswire/ -- French bee, the smart-cost long-haul airline, has been named a Gold Winner in the Overall International Carrier...</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>GTA Holdings Berhad's Take-Off Gains Momentum with 22.16 Times Oversubscription ...</v>
+        <v>FIU study finds prebiotic fiber helped girls build more bone</v>
       </c>
       <c r="B675" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C675" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D675" t="str">
-        <v>Finance</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E675" t="str">
-        <v>https://pr-inside.com/gta-holdings-berhad-s-take-off-gains-momentum-with-22-16-times-oversubscription-r5217132.htm</v>
+        <v>https://www.prnewswire.com/news-releases/fiu-study-finds-prebiotic-fiber-helped-girls-build-more-bone-302909074.html</v>
       </c>
       <c r="F675" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 28, 2026 / GTA Holdings Berhad ("GTA" or the "Company"), an investment holding company whose subsidiary is principally involved in the provision of aviation maintenance, repair and overhaul ("MRO") related services specialising in helicopter and fixed-wing engines, their parts and components, has received a strong response from investors for its initial public offering ("IPO"), with the Malaysian public portion oversubscribed by 22.16 times ahead of its scheduled listing on the ACE Market of Bursa Malaysia Securities Berhad on 8 September 2026. (From Left) Dato' Azmi Mohd Ali, Independent Non-Executive Director of GTA Holdings ..</v>
+        <v>MIAMI, Oct. 14, 2026 /PRNewswire/ -- Girls who added a prebiotic fiber supplement to their usual diets for a year built more bone than girls who took a placebo, according to a clinical trial led by Florida International University nutrition researcher Cristina Palacios. Over 12 months,...</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>GIGABYTE colabora con NVIDIA en la mejora del gaming con la serie GeForce RTX™ 50 y el videojuego CONTROL Resonant</v>
+        <v>UMD Smith School Introduces AI-Driven MS in Marketing Program for Fall 2027</v>
       </c>
       <c r="B676" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C676" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D676" t="str">
-        <v>Gaming</v>
+        <v>AI, Education</v>
       </c>
       <c r="E676" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-colabora-con-nvidia-en-la-mejora-del-gaming-con-la-serie-geforce-rtx-50-y-el-videojuego-control-resonant-302861721.html</v>
+        <v>https://www.prnewswire.com/news-releases/umd-smith-school-introduces-ai-driven-ms-in-marketing-program-for-fall-2027-302909075.html</v>
       </c>
       <c r="F676" t="str">
-        <v>TAIPÉI, 28 de agosto de 2026 /PRNewswire/ -- GIGABYTE, la marca líder mundial en informática, ha anunciado una colaboración con NVIDIA para ofrecer el paquete de juegos CONTROL Resonant con una selección de tarjetas gráficas, portátiles y ordenadores de sobremesa gamingequipados con GPU...</v>
+        <v>COLLEGE PARK, Md., Oct. 14, 2026 /PRNewswire/ -- Starting in fall 2027, the University of Maryland's Robert H. Smith School of Business will offer a one-year Master of Science in Marketing (MSM) program, reflecting the school's emphasis on preparing students to work at the intersection of...</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>GIGABYTE Collaborates with NVIDIA to Enhance Gaming with GeForce RTX™ 50 Series and CONTROL Resonant Bundle</v>
+        <v>Insurance Expert Aaron Seitz of Macomb, MI, Shares Smart Habits for Lowering Insurance Costs in HelloNation</v>
       </c>
       <c r="B677" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C677" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D677" t="str">
-        <v>Gaming</v>
+        <v/>
       </c>
       <c r="E677" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-collaborates-with-nvidia-to-enhance-gaming-with-geforce-rtx-50-series-and-control-resonant-bundle-302858857.html</v>
+        <v>https://www.prnewswire.com/news-releases/insurance-expert-aaron-seitz-of-macomb-mi-shares-smart-habits-for-lowering-insurance-costs-in-hellonation-302768049.html</v>
       </c>
       <c r="F677" t="str">
-        <v>TAIPEI, Aug. 28, 2026 /PRNewswire/ -- GIGABYTE, the world's leading computer brand, announced a collaboration with NVIDIA for the CONTROL Resonant game bundle across eligible graphics cards, laptops, and gaming desktops powered by NVIDIA® GeForce RTX™ 5070 or above GPUs and Laptop GPUs....</v>
+        <v>MACOMB, Mich., Oct. 14, 2026 /PRNewswire/ -- How much do your daily habits affect what you pay for insurance? That's the question answered in a HelloNation article featuring Insurance Expert Aaron Seitz of Macomb, Michigan. Given that many people assume their insurance premiums are set in...</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>GIGABYTE s'associe à NVIDIA pour améliorer l'expérience de jeu grâce au pack contenant une GeForce RTX™ Série 50 et le jeu CONTROL Resonant</v>
+        <v>Fairplay Ventures Inc. Announces Results of Annual &amp; Special Meeting</v>
       </c>
       <c r="B678" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C678" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D678" t="str">
-        <v>Gaming</v>
+        <v/>
       </c>
       <c r="E678" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-sassocie-a-nvidia-pour-ameliorer-lexperience-de-jeu-grace-au-pack-contenant-une-geforce-rtx-serie-50-et-le-jeu-control-resonant-302862895.html</v>
+        <v>https://pr-inside.com/fairplay-ventures-inc-announces-results-of-annual-special-meeting-r5233570.htm</v>
       </c>
       <c r="F678" t="str">
-        <v>TAIPEI, 28 août 2026 /PRNewswire/ -- GIGABYTE, leader mondial des marques informatiques, a annoncé une collaboration avec NVIDIA pour le pack gaming CONTROL Resonant, disponible sur une sélection de cartes graphiques, d'ordinateurs portables et d'ordinateurs de jeux équipés de GPU NVIDIA®...</v>
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO UNITED STATES NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES VANCOUVER, BC / ACCESS Newswire / October 14, 2026 / Fairplay Ventures Inc. ("Fairplay" or, the "Company") (TSXV:FPY.P), a capital pool company, is pleased to announce that its shareholders have approved all items of business brought before them at the Company's annual and special meeting of shareholders (the "Meeting") held on October 8, 2026, including several items of business relating to the Company's proposed qualifying transaction (the "Proposed Transaction") with Ampere Metals Pty. Limited ("Ampere"). A total of 8,187,333 common shares of the Company were represented at ..</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>GIGABYTE und NVIDIA kündigen „CONTROL Resonant"-Bundle für ausgewählte GeForce RTX™ 50-Produkte an</v>
+        <v>Bon Soir Caterers marks nearly five decades as one of the wedding caterers serving Brooklyn</v>
       </c>
       <c r="B679" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C679" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D679" t="str">
         <v/>
       </c>
       <c r="E679" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-und-nvidia-kundigen-control-resonant-bundle-fur-ausgewahlte-geforce-rtx-50-produkte-an-302861719.html</v>
+        <v>https://pressreleasenews.org/pressroom/bon-soir-caterers-marks-nearly-five-decades-as-one-of-the-wedding-caterers-serving-brooklyn</v>
       </c>
       <c r="F679" t="str">
-        <v>TAIPEI, 28. August 2026 /PRNewswire/ -- GIGABYTE, einer der weltweit führenden Hersteller von Motherboards, Grafikkarten und Hardwarelösungen, hat gemeinsam mit NVIDIA eine Bundle-Aktion zu CONTROL Resonant angekündigt. Beim Kauf ausgewählter GIGABYTE-Grafikkarten sowie Desktop-PCs und...</v>
+        <v>Bon Soir Caterers, a Brooklyn-rooted catering company founded in 1977, marks nearly five decades in business and outlines how its three food-service divisions serve wedding couples across the tri-state area.</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>IntelAgree Expands Saige Assist: Agent and Simplifies Contract Creation in Latest Release</v>
+        <v>SDG Group Earns Everest Group's 2026 Voice of the Customer Honor for Service Excellence</v>
       </c>
       <c r="B680" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C680" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D680" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E680" t="str">
-        <v>https://www.prnewswire.com/news-releases/intelagree-expands-saige-assist-agent-and-simplifies-contract-creation-in-latest-release-302862813.html</v>
+        <v>https://www.prnewswire.com/news-releases/sdg-group-earns-everest-groups-2026-voice-of-the-customer-honor-for-service-excellence-302909071.html</v>
       </c>
       <c r="F680" t="str">
-        <v>TAMPA, Fla., Aug. 28, 2026 /PRNewswire/ -- IntelAgree, a leading AI-powered contract lifecycle management platform, recently announced the release of skills in Saige Assist: Agent (Agent) and the ability to hide questions based on user permissions in the Add Contract wizard. Both features...</v>
+        <v>DALLAS, Oct. 14, 2026 /PRNewswire/ -- SDG Group, a leading global data and AI consulting firm, has been named a recipient of the 'Voice of the Customer Honor – Service Excellence' at Everest Group's 2026 Elevate conference in Dallas. The Elevate Honor serves as third party validation of...</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>OMNICOM MEDIA OFFICIALLY LAUNCHES HEARTS UNITED</v>
+        <v>ROSEN, A LEADING INVESTOR RIGHTS LAW FIRM, Encourages AppLovin Corporation Investors to Secure Counsel Before Important Deadline in Securities Class Action - APP</v>
       </c>
       <c r="B681" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C681" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D681" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E681" t="str">
-        <v>https://www.prnewswire.com/news-releases/omnicom-media-officially-launches-hearts-united-302862888.html</v>
+        <v>https://www.newsfilecorp.com/release/319046/ROSEN-A-LEADING-INVESTOR-RIGHTS-LAW-FIRM-Encourages-AppLovin-Corporation-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-APP</v>
       </c>
       <c r="F681" t="str">
-        <v>New Agency Brings Together OM's Hearts &amp; Science and Mediahub to Create a New 40-Market Global Network Hearts United debuts as a leader in new business, outperforming its competitors globally and in EMEA, and topping the US ranking NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Omnicom Media, an...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of AppLovin Corporation (NASDAQ: APP) between February 12, 2026 and August 5, 2026, inclusive (the "Class Period"), of the important November 16, 2026 lead plaintiff deadline.SO WHAT: If you purchased AppLovin securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>Perceptron AI Launches Isaac 0.5, a Frontier Open-Weight Robotics Model</v>
+        <v>SKYDANCE PROVIDES DETAILS ON SEPARATE TRADING OF SKYD CLASS B SHARES AND WARRANTS</v>
       </c>
       <c r="B682" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C682" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D682" t="str">
-        <v>AI, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E682" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/perceptron-ai-launches-isaac-0-150000610.html</v>
+        <v>https://www.prnewswire.com/news-releases/skydance-provides-details-on-separate-trading-of-skyd-class-b-shares-and-warrants-302909067.html</v>
       </c>
       <c r="F682" t="str">
-        <v>BELLEVUE, Wash., August 28, 2026--Perceptron AI has launched Isaac 0.5, a 36-billion-parameter open-weight embodied foundation model that combines video understanding, embodied reasoning and robot control, the first open model at the frontier of all three. Perceptron is working with customers to adapt the model for industrial systems.</v>
+        <v>LOS ANGELES, Oct. 14, 2026 /PRNewswire/ -- Skydance Corporation (f/k/a Paramount Skydance Corporation) (NYSE: SKYD) (the "Company") today provided details regarding the distribution of warrants to certain holders of approximately 9% of its Class B common stock. On October 6, 2026, the...</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>Taking a BiTE Out of Cancer at Intermountain Health</v>
+        <v>Aurora Cannabis Reaffirms Recommendation to Shareholders: REJECT Curaleaf's Revised Hostile Bid; Preserve Opportunities for Future Upside</v>
       </c>
       <c r="B683" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C683" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D683" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E683" t="str">
-        <v>https://prunderground.com/taking-a-bite-out-of-cancer-at-intermountain-health/cmtd1onlk000f04l2vs5nthze</v>
+        <v>https://www.prnewswire.com/news-releases/aurora-cannabis-reaffirms-recommendation-to-shareholders-reject-curaleafs-revised-hostile-bid-preserve-opportunities-for-future-upside-302909066.html</v>
       </c>
       <c r="F683" t="str">
-        <v>Bispecific T-cell Engager (BiTE) therapy through the Intermountain Health Oncology Clinical Program is Bringing Care Close to Home The post Taking a BiTE Out of Cancer at Intermountain Health first appeared on</v>
+        <v>NASDAQ | TSX: ACB Revised Hostile Bid continues to significantly undervalue Aurora; fails to address concerns previously raised by the Board. Aurora's Special Committee is actively exploring strategic alternatives to maximize value for Aurora shareholders. Shareholders are advised to...</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>Top 10 Real Estate News: August's Interesting Real Estate News</v>
+        <v>AMERICAN SKIN ASSOCIATION ANNOUNCES FORMATION OF ASA EMERGING DERMATOLOGY LEADERS ADVISORY COMMITTEE</v>
       </c>
       <c r="B684" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C684" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D684" t="str">
-        <v>Real Estate</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E684" t="str">
-        <v>https://www.prnewswire.com/news-releases/top-10-real-estate-news-augusts-interesting-real-estate-news-302862374.html</v>
+        <v>https://www.prnewswire.com/news-releases/american-skin-association-announces-formation-of-asa-emerging-dermatology-leaders-advisory-committee-302909064.html</v>
       </c>
       <c r="F684" t="str">
-        <v>POMPANO BEACH, Fla., Aug. 28, 2026 /PRNewswire/ -- A look at America's real estate news in August. Top 10 Real Estate News is featured at TopTenRealEstateDeals.com. America's Top 10 Real Estate News Home Prices Rising In Most of the US According to the National Association of REALTORS®,...</v>
+        <v>New initiative will engage the next generation of dermatology leaders to advance research, patient education, and innovation in skin health. NEW YORK, Oct. 14, 2026 /PRNewswire/ -- American Skin Association (ASA) is pleased to announce the formation of the American Skin Association...</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>Total Voting Rights and Capital</v>
+        <v>Bank of America publie ses résultats financiers du troisième trimestre de 2026</v>
       </c>
       <c r="B685" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C685" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D685" t="str">
         <v/>
       </c>
       <c r="E685" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352765/0/en/total-voting-rights-and-capital.html</v>
+        <v>https://www.prnewswire.com/news-releases/bank-of-america-publie-ses-resultats-financiers-du-troisieme-trimestre-de-2026-302909063.html</v>
       </c>
       <c r="F685" t="str">
-        <v>Albion Crown VCT PLC</v>
+        <v>CHARLOTTE, N.C., 14 octobre 2026 /PRNewswire/ -- Bank of America a publié aujourd'hui ses résultats financiers du troisième trimestre de 2026. Le communiqué de presse, les documents supplémentaires et la présentation aux investisseurs peuvent être consultés sur la page web de Bank of...</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>UAB Valstybes investicinis kapitalas retains 'A+' rating for its note programme after annual review</v>
+        <v>Personal Injury Attorney Bryce C. Crowley Explains What to Know Before Giving a Recorded Statement in HelloNation</v>
       </c>
       <c r="B686" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C686" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D686" t="str">
         <v/>
       </c>
       <c r="E686" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352758/0/en/uab-valstybes-investicinis-kapitalas-retains-a-rating-for-its-note-programme-after-annual-review.html</v>
+        <v>https://www.prnewswire.com/news-releases/personal-injury-attorney-bryce-c-crowley-explains-what-to-know-before-giving-a-recorded-statement-in-hellonation-302909065.html</v>
       </c>
       <c r="F686" t="str">
-        <v>Fitch Ratings has affirmed UAB Valstybes investicinis kapitalas' euro-denominated European medium-term note (EMTN) programme's and the notes issued under it senior unsecured ratings at 'A+'. The notes are unconditionally and irrevocably guaranteed by the Republic of Lithuania (A+/Stable).</v>
+        <v>The Article Explains How Statements to Insurance Companies Can Affect Accident Claims and Why Careful, Accurate Answers Matter ROLLA, Mo., Oct. 14, 2026 /PRNewswire/ -- What should you know before giving an insurance company a statement? HelloNation published an article featuring insights...</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>UAB „Valstybės investicinis kapitalas“ obligacijų programa po kasmetinės peržiūros išlaikė „A+‘ kredito reitingą</v>
+        <v>/C O R R E C T I O N - Khalifa Kush/</v>
       </c>
       <c r="B687" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C687" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D687" t="str">
         <v/>
       </c>
       <c r="E687" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352758/0/lt/uab-valstyb%C4%97s-investicinis-kapitalas-obligacij%C5%B3-programa-po-kasmetin%C4%97s-per%C5%BEi%C5%ABros-i%C5%A1laik%C4%97-a-kredito-reiting%C4%85.html</v>
+        <v>https://www.prnewswire.com/news-releases/khalifa-kush-partners-with-skyworld-cannabis-to-expand-its-us-footprint-with-entry-into-new-york-302907678.html</v>
       </c>
       <c r="F687" t="str">
-        <v>Tarptautinė kredito reitingų agentūra „Fitch Ratings“ patvirtino UAB „Valstybės investicinis kapitalas“ eurais denominuotos Europos vidutinės trukmės obligacijų (EMTN) programos ir pagal ją išleistų vertybinių popierių reitingą „A+“.Obligacijoms besąlygišką ir neatšaukiamą garantiją suteikia Lietuvos Respublika (A+ / stabili perspektyva).</v>
+        <v>In the news release, KHALIFA KUSH PARTNERS WITH SKYWORLD TO EXPAND ITS U.S. FOOTPRINT WITH ENTRY INTO NEW YORK, issued 14-Oct-2026 by Khalifa Kush over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows, with additional details...</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>Four Seasons Resort Chiang Mai Appoints Ivan Giles as General Manager</v>
+        <v>Energy Fuels Investors Should Contact Block &amp; Leviton to Possibly Recover ...</v>
       </c>
       <c r="B688" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C688" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D688" t="str">
-        <v/>
+        <v>Finance, Energy</v>
       </c>
       <c r="E688" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359657</v>
+        <v>https://pr-inside.com/energy-fuels-investors-should-contact-block-leviton-to-possibly-recover-r5233569.htm</v>
       </c>
       <c r="F688" t="str">
-        <v>Four Seasons Resort Chiang Mai announces the appointment of Ivan Giles as General Manager, marking a new chapter for the resort amid the rice fields and mountains of Northern Thailand. - - With more than 20 years of international hospitality experience across the Americas and Asia, Ivan arrives in Chiang Mai from Four Seasons Resort Langkawi, where he served as General Manager and led the resort through an important period of growth and transformation. - - Born and raised in Mexico, Ivan... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359657</v>
+        <v>(PR-inside.com) LAKEWOOD, CO / ACCESS Newswire / October 14, 2026 / Block &amp; Leviton is investigating Energy Fuels (NYSE:UUUU) for potential securities law violations. Investors who have lost money in their Energy Fuels investment should contact the firm to learn more about how they might recover those losses. For more details, visit https://blockleviton.com/cases/uuuu. What is this all about? Block &amp; Leviton is investigating whether Energy Fuels misled investors about its pending $1.9 billion acquisition of magnet maker VAC. When Energy Fuels announced the deal on June 23, 2026, and again in its August 5, 2026 quarterly report, the company highlighted VAC's Sumter magnet ..</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>Which Mattress Feels Most Comfortable? Five Mattress Brands Available in Taiwan Compared</v>
+        <v>Coal-Fired Pizza for Beginners Explained in HelloNation Featuring Pizza Expert Ben Boggess</v>
       </c>
       <c r="B689" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C689" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D689" t="str">
         <v/>
       </c>
       <c r="E689" t="str">
-        <v>https://pressreleasenews.org/pressroom/which-mattress-feels-most-comfortable-five-mattress-brands-available-in-taiwan-compared</v>
+        <v>https://www.prnewswire.com/news-releases/coal-fired-pizza-for-beginners-explained-in-hellonation-featuring-pizza-expert-ben-boggess-302909058.html</v>
       </c>
       <c r="F689" t="str">
-        <v>This press release compares five mattress brands available in Taiwan, focusing on comfort, construction, and purchase terms. It highlights EMMA Zero Gravity's layered hybrid design and 100-night trial.</v>
+        <v>The article outlines how first-time diners can choose pizzas that highlight flavor, texture, and cooking style. PIGEON FORGE, Tenn., Oct. 14, 2026 /PRNewswire/ -- How should someone new to coal-fired pizza decide what to order? HelloNation has published the answer in a HelloNation article...</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>Futuri to Enterprise AI Buyers: Agents Are the Easy Part</v>
+        <v>HelloNation Article Explains Preventive Dentistry, Featuring Family Dental Expert Dr. Lalitha Kothuri, DDS</v>
       </c>
       <c r="B690" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C690" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D690" t="str">
-        <v>AI</v>
+        <v>Healthcare</v>
       </c>
       <c r="E690" t="str">
-        <v>https://www.prnewswire.com/news-releases/futuri-to-enterprise-ai-buyers-agents-are-the-easy-part-302862904.html</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-article-explains-preventive-dentistry-featuring-family-dental-expert-dr-lalitha-kothuri-dds-302909052.html</v>
       </c>
       <c r="F690" t="str">
-        <v>New analysis from Futuri CEO Daniel Anstandig finds 20% or more of assigned accounts go untouched in a given quarter — a coverage illusion created by passive sales enablement. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- The market for AI agents has moved faster than the infrastructure...</v>
+        <v>The article explains how preventive dental care supports healthier smiles by reducing the risk of future oral health problems. SUNNYVALE, Calif., Oct. 14, 2026 /PRNewswire/ -- What is preventive dentistry, and why does it matter? HelloNation answers that question in an article featuring...</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>TestMu Conference 2026 : l'événement phare de TestMu AI marque un point d'inflexion dans le monde de l'ingénierie et de la qualité agentiques</v>
+        <v>BrowserStack startet Lasttests im realen Browser vor dem Weihnachtsgeschäft</v>
       </c>
       <c r="B691" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C691" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D691" t="str">
-        <v>AI</v>
+        <v>SaaS</v>
       </c>
       <c r="E691" t="str">
-        <v>https://www.prnewswire.com/news-releases/testmu-conference-2026--levenement-phare-de-testmu-ai-marque-un-point-dinflexion-dans-le-monde-de-lingenierie-et-de-la-qualite-agentiques-302862903.html</v>
+        <v>https://www.prnewswire.com/news-releases/browserstack-startet-lasttests-im-realen-browser-vor-dem-weihnachtsgeschaft-302909051.html</v>
       </c>
       <c r="F691" t="str">
-        <v>Plus de 75 000 inscriptions, 145 intervenants et un aperçu inédit de l'avenir du développement logiciel agentique et de la qualité autonome SAN FRANCISCO et NOIDA, Inde, 28 août 2026 /PRNewswire/ -- TestMu AI (anciennement LambdaTest), la principale plateforme mondiale d'ingénierie de la...</v>
+        <v>DUBLIN, 14. Oktober 2026 /PRNewswire/ -- BrowserStack, die führende KI-native Softwaretestplattform, gab heute die Einführung von BrowserStack Load Testing bekannt, mit dem echte Browser und API-Traffic in einem einzigen Test ausgeführt werden, sodass Teams sehen können, wie sich ihre...</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>Naturally Amish Brings on Foundational Strategic Investor to Help Build the Company</v>
+        <v>Achyuta Samanta zum ersten Präsidenten des indischen UniSport-Verbandes gewählt</v>
       </c>
       <c r="B692" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C692" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D692" t="str">
-        <v>Retail</v>
+        <v/>
       </c>
       <c r="E692" t="str">
-        <v>https://www.newmediawire.com/news/naturally-amish-brings-on-foundational-strategic-investor-to-help-build-the-company-7089033</v>
+        <v>https://www.prnewswire.com/news-releases/achyuta-samanta-zum-ersten-prasidenten-des-indischen-unisport-verbandes-gewahlt-302909049.html</v>
       </c>
       <c r="F692" t="str">
-        <v>ANGOLA, INDIANA - August 28, 2026 ( NEWMEDIAWIRE ) - Simulated Environment Concepts, Inc. (OTC: SMEV), operating as Naturally Amish™, announced today that Menno Wagler, founder of Wagler &amp;amp; Associates, has become a Foundational Strategic investor in the Company and is expected to play a significant advisory role as Naturally Amish continues building its agricultural, livestock, food production, retail, development and infrastructure initiatives. Menno Wagler Brings Nearly Four Decades of Agricultural, Construction and Development Experience - Along With a Unique Understanding of Both Amish Culture and the Business World For Naturally Amish, Wagler brings something the Company believes is particularly valuable: a lifetime of firsthand experience inside the Amish agricultural community co</v>
+        <v>BHUBANESWAR, Indien, 14. Oktober 2026 /PRNewswire/ -- Der bekannte Pädagoge, Sozialreformer und Gründer von KIIT und KISS, Dr. Achyuta Samanta (https://achyutasamanta.com/), wurde am Sonntag auf der ersten Jahreshauptversammlung des Indischen UniSport-Verbandes (IUSF) einstimmig zum...</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>Harvest ETFs announces Final August 2026 Cash Distribution for the Harvest Canadian T-Bill ETF</v>
+        <v>Interlochen Partners with Chicago Symphony, LA Phil, and UMS for 2028 ...</v>
       </c>
       <c r="B693" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C693" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D693" t="str">
-        <v/>
+        <v>Education</v>
       </c>
       <c r="E693" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/harvest-etfs-announces-final-august-145400037.html</v>
+        <v>https://pr-inside.com/interlochen-partners-with-chicago-symphony-la-phil-and-ums-for-r5233568.htm</v>
       </c>
       <c r="F693" t="str">
-        <v>OAKVILLE, Ontario, August 28, 2026--Harvest Portfolios Group Inc. ("Harvest") announces the final August 2026 cash distribution for the Harvest Canadian T-Bill ETF for the month ending August 31, 2026. The distribution will be paid on or about September 4, 2026 to unitholders of record on August 31, 2026.</v>
+        <v>(PR-inside.com) Pianist Lang Lang and conductor Cristian Măcelaru will join Interlochen Arts Academy students from all seven artistic disciplines for a four-concert March 2028 tour featuring a world premiere by Clarice Assad centered on world friendship. INTERLOCHEN, MI / ACCESS Newswire / October 14, 2026 / Interlochen Arts Academy is partnering with the Chicago Symphony, the Los Angeles Philharmonic, and the University of Michigan's University Musical Society (UMS) to mark Interlochen's centennial and promote world friendship with a March 2028 tour. Pianist Lang Lang will join students on Interlochen's campus for master classes and rehearsals and will perform with them under the ..</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>Insomnia Cookies Says Hello to Chunks as Six Fan-Favorite Cookies Get a Bigger, Meltier Upgrade</v>
+        <v>Achyuta Samanta a été élu premier président de la Fédération indienne UniSport</v>
       </c>
       <c r="B694" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C694" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D694" t="str">
         <v/>
       </c>
       <c r="E694" t="str">
-        <v>https://www.prnewswire.com/news-releases/insomnia-cookies-says-hello-to-chunks-as-six-fan-favorite-cookies-get-a-bigger-meltier-upgrade-302862900.html</v>
+        <v>https://www.prnewswire.com/news-releases/achyuta-samanta-a-ete-elu-premier-president-de-la-federation-indienne-unisport-302909043.html</v>
       </c>
       <c r="F694" t="str">
-        <v>The brand is replacing smaller chips with chunks about three times their size, creating bigger pockets of melt with no price increase PHILADELPHIA, Aug. 28, 2026 /PRNewswire/ -- Insomnia Cookies, the beloved late-night bakery known for serving warm cookies day and late into the night, is...</v>
+        <v>BHUBANESWAR, Inde, 14 octobre 2026 /PRNewswire/ -- Le célèbre pédagogue, réformateur social et fondateur du KIIT et du KISS, le Dr Achyuta Samanta (https://achyutasamanta.com/), a été élu à l'unanimité premier président de la Fédération indienne UniSport (IUSF) lors de sa première...</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>eDreams ODIGEO advances its international expansion with the scaling of its Prime subscription platform in Poland</v>
+        <v>Historic milestone: America's next historically Black medical school earns preliminary accreditation</v>
       </c>
       <c r="B695" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C695" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D695" t="str">
-        <v>SaaS</v>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E695" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359656</v>
+        <v>https://www.prnewswire.com/news-releases/historic-milestone-americas-next-historically-black-medical-school-earns-preliminary-accreditation-302909041.html</v>
       </c>
       <c r="F695" t="str">
-        <v>- - &amp;#8226; Polish travellers have shown strong appetite for Prime, with proven adoption and competitiveness levels that firmly support the move to full scale. - &amp;#8226; Poland, one of Europe&amp;#39;s most subscription-ready markets, becomes the latest market in the expansion of Prime as a global subscription platform. - &amp;#8226; The Company remains firmly on track towards its target of more than 13 million Prime members by March 2030, with results developing as expected within existing guidance. - - - eDream... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359656</v>
+        <v>Xavier Ochsner College of Medicine, the only HBCU college of medicine in the Gulf South, will start recruiting its inaugural class of 2027 NEW ORLEANS, Oct. 14, 2026 /PRNewswire/ -- A pioneering chapter in medical education begins today for the Xavier Ochsner College of Medicine, which...</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>/C O R R E C T I O N -- FlyteHealth/</v>
+        <v>iKippahs responds to families with a custom yechi kippah designed for everyday comfort</v>
       </c>
       <c r="B696" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C696" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D696" t="str">
+        <v>Retail, Education</v>
+      </c>
+      <c r="E696" t="str">
+        <v>https://pressreleasenews.org/pressroom/ikippahs-responds-to-families-with-a-custom-yechi-kippah-designed-for-everyday-comfort</v>
+      </c>
+      <c r="F696" t="str">
+        <v>iKippahs of New York has released a custom Yechi kippah collection in washable, lightweight fabrics for children, responding to parent requests for comfortable headwear for daily wear, school and family events.</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="str">
+        <v>State Health Departments Report Steady Volumes of Abuse and Neglect ...</v>
+      </c>
+      <c r="B697" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="C697" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D697" t="str">
         <v>Healthcare</v>
       </c>
-      <c r="E696" t="str">
-[...18 lines deleted...]
-      </c>
       <c r="E697" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109597/</v>
-[...21 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://pr-inside.com/state-health-departments-report-steady-volumes-of-abuse-and-neglect-r5233567.htm</v>
+      </c>
+      <c r="F697" t="str">
+        <v>(PR-inside.com) Nursing Home Abuse Center urges families to stay informed and vigilant as oversight data shows abuse and neglect remain a persistent concern. CHESTNUT HILL, MA / ACCESS Newswire / October 14, 2026 / State health departments across the country continue to report steady volumes of abuse and neglect citations issued to nursing homes, according to Centers for Medicare &amp; Medicaid Services (CMS) inspection data. Surveyors cited facilities 2,830 times in 2025 for failing to protect residents from abuse and neglect, nearly unchanged from 2,866 in 2024. A 2026 KFF analysis also found that about 28% of nursing homes had at least one deficiency ..</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>Estate Planning Attorney Jennifer McKenna Addresses What Happens If You Die Without a Will in HelloNation</v>
+        <v>One of Ohio's Accomplished Tax Reduction and Retirement Planning Specialists, ...</v>
       </c>
       <c r="B698" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C698" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D698" t="str">
         <v/>
       </c>
       <c r="E698" t="str">
-        <v>https://www.prnewswire.com/news-releases/estate-planning-attorney-jennifer-mckenna-addresses-what-happens-if-you-die-without-a-will-in-hellonation-302862897.html</v>
+        <v>https://pr-inside.com/one-of-ohio-s-accomplished-tax-reduction-and-retirement-planning-specialists-r5233566.htm</v>
       </c>
       <c r="F698" t="str">
-        <v>The article explains how intestate succession works and why estate planning helps families make important decisions before they are needed. LEES SUMMIT, Mo., Aug. 28, 2026 /PRNewswire/ -- What happens if you die without a will? A HelloNation article featuring insights from Estate Planning...</v>
+        <v>(PR-inside.com) Business Owners, Executives and Professionals in the Columbus Area Learn How to Cut Taxes, Protect Retirement Accounts, and Eliminate Estate Taxes in a New Private Briefing Offered by Accomplished Financial Educator and Advanced Planning Strategist, John J. Shedenhelm COLUMBUS, OH / ACCESS Newswire / October 14, 2026 / Retirement has become a far more complicated affair for the 44 million Americans over age 65 facing stiff challenges to retire and stay retired. With the 2026 estate tax exemption sunset on the horizon, the window for proactive planning is closing - and the families who move deliberately over the next twelve to ..</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>Support our work, Pay our worth! Stittsville Long-Term Care Workers call out Sienna for failure to fix staffing levels at Granite Ridge Care Community</v>
+        <v>In HelloNation, Portable Imaging Expert Ken Andrews Explains the Portable X-Ray Visit Process for Patients and Caregivers</v>
       </c>
       <c r="B699" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C699" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D699" t="str">
         <v/>
       </c>
       <c r="E699" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/support-pay-worth-stittsville-long-144700563.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-portable-imaging-expert-ken-andrews-explains-the-portable-x-ray-visit-process-for-patients-and-caregivers-302909038.html</v>
       </c>
       <c r="F699" t="str">
-        <v>Stittsville, ON, August 28, 2026--Today, workers at Granite Ridge Care Community are holding a rally to call out ongoing staff shortages at the facility. The 300 workers, represented by CUPE Local 4540 provide care for residents of the facility. Granite Ridge is operated by Sienna Senior Living and is a for-profit home that has routinely underpaid and undervalued frontline workers to generate higher returns for shareholders.</v>
+        <v>The Article Walks Through Each Step of the Portable X-Ray Process, From Scheduling to Results, to Help Patients and Caregivers Prepare. SYRACUSE, N.Y., Oct. 14, 2026 /PRNewswire/ -- What should patients and caregivers expect during a portable x-ray visit? A HelloNation article answers...</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>Annual maintenance on the Buitenveldertbaan Runway from 31 August to 8 September</v>
+        <v>Kaplan Fox Alerts Investors to a Deadline for a Securities Fraud Class Action Lawsuit Against AppLovin Corporation (APP) on November 16, 2026</v>
       </c>
       <c r="B700" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C700" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D700" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E700" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359655</v>
+        <v>https://www.newsfilecorp.com/release/318965/Kaplan-Fox-Alerts-Investors-to-a-Deadline-for-a-Securities-Fraud-Class-Action-Lawsuit-Against-AppLovin-Corporation-APP-on-November-16-2026</v>
       </c>
       <c r="F700" t="str">
-        <v>From Monday 31 August to Tuesday 8 September, Schiphol will carry out annual routine maintenance on the Buitenveldertbaan Runway. During this period, the runway will be unavailable for air traffic on weekdays. The Buitenveldertbaan Runway will remain available during the weekend of 5 and 6 September. Aircraft that would normally take off from or land on the Buitenveldertbaan Runway will use other runways during the maintenance period. - - What does the maintenance involve? - Annual mai... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359655</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against AppLovin Corporation ("AppLovin" or the "Company") (NASDAQ: APP) on behalf of investors that purchased or otherwise acquired AppLovin securities between February 12, 2026 and August 5, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in AppLovin and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>Gateway Fiber Bringing 100% Fiber Internet Network to West Fargo</v>
+        <v>Navara Acquires PieQ to Accelerate Strategic Expansion into Vertical Markets and Enhance AI Solutions</v>
       </c>
       <c r="B701" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C701" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D701" t="str">
-        <v/>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E701" t="str">
-        <v>https://finance.yahoo.com/technology/articles/gateway-fiber-bringing-100-fiber-144500217.html</v>
+        <v>https://www.prnewswire.com/news-releases/navara-acquires-pieq-to-accelerate-strategic-expansion-into-vertical-markets-and-enhance-ai-solutions-302909001.html</v>
       </c>
       <c r="F701" t="str">
-        <v>WEST FARGO, N.D., August 28, 2026--Gateway Fiber, a 100% fiber internet service provider, is gearing up to roll out its transparently priced, high-speed network in West Fargo. With services already available in Fargo and Moorhead, Minnesota, Gateway Fiber’s expansion into West Fargo ensures that residents and businesses across the entire region have access to faster, more reliable internet.</v>
+        <v>Acquisition leverages PieQ's proprietary FLOW Agentic AI platform to drive operational excellence in biosecurity, insurance, and backoffice verticals. PHILADELPHIA, Oct. 14, 2026 /PRNewswire/ -- Navara Technologies, a leading AI solutions firm for small and medium businesses, today...</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>Invisors ranks no. 12 on the Atlanta Business Chronicle 2026 Best Places to Work list</v>
+        <v>Versus Systems (VS) Leadership Highlights Drinkfinger Expansion and AI Approach in Stock2Me Podcast</v>
       </c>
       <c r="B702" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C702" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D702" t="str">
-        <v/>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E702" t="str">
-        <v>https://www.prnewswire.com/news-releases/invisors-ranks-no-12-on-the-atlanta-business-chronicle-2026-best-places-to-work-list-302862872.html</v>
+        <v>https://www.newmediawire.com/news/versus-systems-vs-leadership-highlights-drinkfinger-expansion-and-ai-approach-in-stock2me-podcast-7090620</v>
       </c>
       <c r="F702" t="str">
-        <v>ATLANTA, Aug. 28, 2026 /PRNewswire/ -- Atlanta Business Chronicle revealed that Invisors, a Workday Services Partner, is ranked no. 12 on its 2026 Best Places to Work list in the medium company category. This marks Invisors' sixth consecutive year on the list, which recognizes companies...</v>
+        <v xml:space="preserve">Versus Systems, a leading provider of gamification and audience engagement technology, integrates Drinkfinger into its growing product marketing offerings. Drinkfinger uses QR-enabled beverage carriers to connect live-event attendees with mobile games, rewards and branded content. The company is targeting Latin American markets, where sports and entertainment events provide potential venues for interactive audience engagement. Versus’ Winfinite platform offers customizable web-based games that brands can use in promotional campaigns. Its Filter Fan Cam product brings augmented-reality effects into live venue experiences, creating additional sponsorship opportunities. Management also discussed the relationship between artificial intelligence and cybersecurity as Versus considers the future </v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>GreenPower Announces Deployment of Year Two of the New Mexico Pilot Project</v>
+        <v>Hub Group Investor News: Rosen Law Firm Announces Investigation of Breaches of Fiduciary Duties by the Directors and Officers of Hub Group, Inc. - HUBG</v>
       </c>
       <c r="B703" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C703" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D703" t="str">
-        <v>Finance, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E703" t="str">
-        <v>https://www.newsfilecorp.com/release/311962/GreenPower-Announces-Deployment-of-Year-Two-of-the-New-Mexico-Pilot-Project</v>
+        <v>https://www.newsfilecorp.com/release/319040/Hub-Group-Investor-News-Rosen-Law-Firm-Announces-Investigation-of-Breaches-of-Fiduciary-Duties-by-the-Directors-and-Officers-of-Hub-Group-Inc.-HUBG</v>
       </c>
       <c r="F703" t="str">
-        <v>Santa Teresa, New Mexico--(Newsfile Corp. - August 28, 2026) - GreenPower Motor Company Inc. (NASDAQ: GP) ("GreenPower"), a leading manufacturer and distributor of all-electric, purpose-built, zero-emission medium and heavy-duty vehicles serving the cargo and delivery market, shuttle and transit space and school bus sector, today announced the start of year two of the New Mexico All-Electric, Purpose-Built, Zero-Emission School Bus Pilot Project. The deployment next week begins the Type D...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces an investigation of potential breaches of fiduciary duties by the directors and officers of Hub Group, Inc. (NASDAQ: HUBG).If you currently own shares of Hub Group stock, please visit the firm's website at https://rosenlegal.com/cases/hub-group-inc-2026/join for more information. You may also contact Phillip Kim of Rosen Law Firm toll free at 866-767-3653 or via email at...</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>TCL Electronics (01070.HK) Delivers Strong Growth in 2026 Interim Results</v>
+        <v>Threat Intelligence Market to Reach USD 24,108.25 Million by 2032 Amid AI-Driven Cyberthreats and Faster Incident Response - Credence Research</v>
       </c>
       <c r="B704" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C704" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D704" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E704" t="str">
-        <v>https://www.prnewswire.com/news-releases/tcl-electronics-01070hk-delivers-strong-growth-in-2026-interim-results-302862893.html</v>
+        <v>https://www.prnewswire.com/news-releases/threat-intelligence-market-to-reach-usd-24-108-25-million-by-2032-amid-ai-driven-cyberthreats-and-faster-incident-response--credence-research-302909034.html</v>
       </c>
       <c r="F704" t="str">
-        <v>Adjusted Profit Attributable to Owners of the Parent Surges by 54.3% YoY to HK$1.64 Billion Acquisition of TCL Air Conditioning Business to Advance All-Category Smart Device Layout Results and Operational Highlights Leveraging the strategy of "Globalisation" and "Premiumisation", TCL...</v>
+        <v>NOIDA, India, Oct. 14, 2026 /PRNewswire/ -- The "Threat Intelligence Market – Growth, Share, Opportunities &amp; Competitive Analysis, 2024–2032" report has been added to the Credence Research Inc. offering. The global Threat Intelligence Market was valued at USD 5,789.50 million in 2024 and...</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>Travel VIPs gather at Diamonds Bijoux Zanzibar for World Travel Awards Africa Gala Ceremony 2026</v>
+        <v>ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Fervo Energy Company Investors to Inquire About Securities Class Action Investigation - FRVO</v>
       </c>
       <c r="B705" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C705" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D705" t="str">
-        <v/>
+        <v>Finance, Energy</v>
       </c>
       <c r="E705" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359654</v>
+        <v>https://www.newsfilecorp.com/release/319038/ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-Fervo-Energy-Company-Investors-to-Inquire-About-Securities-Class-Action-Investigation-FRVO</v>
       </c>
       <c r="F705" t="str">
-        <v>Diamonds Bijoux, the new flagship luxury resort on the enchanting island of Zanzibar, is making final preparations as it prepares to host the World Travel Awards Africa Gala Ceremony 2026. Travel leaders from across Africa will gather for the VIP reception to celebrate the finest organisations in travel and tourism. - - Opened in January 2026, Diamonds Bijoux is a luxury all-inclusive retreat set along the shores of Zanzibar&amp;#39;s stunning south-east coast. The five-star resort blends contem... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359654</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces an investigation of potential securities claims on behalf of shareholders of Fervo Energy Company (NASDAQ: FRVO) resulting from allegations that Fervo Energy may have issued materially misleading business information to the investing public.SO WHAT: If you purchased Fervo Energy securities you may be entitled to compensation without payment of any out of pocket fees or...</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>YFORE, pionera en espejos digitales, presenta su gama completa de espejos inteligentes en Norteamérica</v>
+        <v>Visterra's Oberson's Nursery &amp; Landscape Scores Two Gold, One Silver ...</v>
       </c>
       <c r="B706" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C706" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D706" t="str">
-        <v/>
+        <v>Education</v>
       </c>
       <c r="E706" t="str">
-        <v>https://www.prnewswire.com/news-releases/yfore-pionera-en-espejos-digitales-presenta-su-gama-completa-de-espejos-inteligentes-en-norteamerica-302862891.html</v>
+        <v>https://pr-inside.com/visterra-s-oberson-s-nursery-landscape-scores-two-gold-one-silver-r5233565.htm</v>
       </c>
       <c r="F706" t="str">
-        <v>SUWANEE, Ga., 28 de agosto de 2026 /PRNewswire/ -- YFORE Technology, uno de los principales proveedores mundiales de electrónica para el sector de la automoción de primer nivel (Tier-1), ha puesto hoy oficialmente en marcha su nueva planta de fabricación en Estados Unidos, situada cerca...</v>
+        <v>(PR-inside.com) Commercial Landscape Contracting category wins include: Transformation of Elm Street Plaza (Gold) University of Cincinnati Bearcat Monument Relocation (Gold) Old Chemistry Building Rehabilitation (Silver) CHICAGO, IL / ACCESS Newswire / October 14, 2026 / Visterra Landscape Group, one of the nation's largest commercial landscape service providers, today announced the National Association of Landscape Professionals (NALP), has awarded its Oberson's Nursery &amp; Landscape partner company two Gold and one Silver in its annual Awards of Excellence, honoring exceptional commercial and residential lawn care and landscape installation, maintenance, and design projects from around the nation. Awardees will be formally recognized at NALP's flagship ELEVATE National Conference and ..</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>FRANK RUSSO CHALLENGES DAVID JOLLY TO A ONE-ON-ONE FLORIDA POLICY DEBATE</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Azenta, Inc. Investors to Inquire About Securities Class Action Investigation - AZTA</v>
       </c>
       <c r="B707" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C707" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D707" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E707" t="str">
-        <v>https://www.prnewswire.com/news-releases/frank-russo-challenges-david-jolly-to-a-one-on-one-florida-policy-debate-302862886.html</v>
+        <v>https://www.newsfilecorp.com/release/319037/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Azenta-Inc.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-AZTA</v>
       </c>
       <c r="F707" t="str">
-        <v>Two Men. Two Human Beings. Two Former Republicans. Two Different Paths. One Decision for Florida Families. NEW SMYRNA, Fla., Aug. 28, 2026 /PRNewswire/ -- Florida gubernatorial candidate Frank J. Russo today publicly challenged Democratic nominee David Jolly to a one-on-one policy debate...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of Azenta, Inc. (NASDAQ: AZTA) resulting from allegations that Azenta may have issued materially misleading business information to the investing public.SO WHAT: If you purchased Azenta securities you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>SF Intra-city's Strategic Leadership Drives Performance to  New Heights in 1H 2026</v>
+        <v>NASA Astronauts to Answer Questions from Florida Students</v>
       </c>
       <c r="B708" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C708" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>NASA</v>
       </c>
       <c r="D708" t="str">
-        <v>Finance, AI</v>
+        <v>Education</v>
       </c>
       <c r="E708" t="str">
-        <v>https://www.prnewswire.com/news-releases/sf-intracitys-strategic-leadership-drives-performance-to--new-heights-in-1h-2026-302862882.html</v>
+        <v>https://www.nasa.gov/learning-resources/nasa-astronauts-to-answer-questions-from-florida-students/</v>
       </c>
       <c r="F708" t="str">
-        <v>Deepening multi–scenario presence to consolidate the business foundations, with AI and unmanned delivery opening up new prospects Revenue hit new highs and achieved healthy growth Adjusted net profit increased by 70.8% to RMB 265.8 million Results Highlights Revenue increased by 14.7%...</v>
+        <v>Students in Florida will hear from NASA astronauts Jessica Watkins and Luke Delaney as they answer prerecorded STEM questions while aboard the&amp;#160;International Space Station. The Earth-to-space call will begin at 12 p.m. EDT Friday, Oct. 16, and will stream live on the agency’s Learn With NASA YouTube channel. This event is hosted by Sally Ride Elementary School [&amp;#8230;]</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>SF Intra-city's Strategic Leadership Drives Performance to New Heights in 1H 2026</v>
+        <v>Boston Realty Advisors Markets 56-Unit Multifamily in Brookline</v>
       </c>
       <c r="B709" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C709" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D709" t="str">
-        <v>Finance, AI</v>
+        <v>Real Estate</v>
       </c>
       <c r="E709" t="str">
-        <v>https://www.prnewswire.com/news-releases/sf-intracitys-strategic-leadership-drives-performance-to--new-heights-in-1h-2026-302862882.html</v>
+        <v>https://www.newsfilecorp.com/release/319044/Boston-Realty-Advisors-Markets-56Unit-Multifamily-in-Brookline</v>
       </c>
       <c r="F709" t="str">
-        <v>Deepening multi–scenario presence to consolidate the business foundations, with AI and unmanned delivery opening up new prospects Revenue hit new highs and achieved healthy growth Adjusted net profit increased by 70.8% to RMB 265.8 million Results Highlights Revenue increased by 14.7%...</v>
+        <v>Boston, Massachusetts--(Newsfile Corp. - October 14, 2026) - Boston Realty Advisors has been retained as exclusive advisor by Chestnut Hill Realty for the sale of Beacon Fairbanks Manor, a 56-unit, 100-percent market-rate multifamily property in      Brookline, MA.              To view the full announcement, including downloadable images, bios, and more, click here.              Key Takeaways:              The property's classic architecture, high ceilings, prominent corner presence...</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>xTool presenta X1, plataforma diseñada para ofrecer velocidad, capacidad y versatilidad</v>
+        <v>Sorrento Property Group Sells Two Florida Communities for $30 Million ...</v>
       </c>
       <c r="B710" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C710" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D710" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E710" t="str">
-        <v>https://www.prnewswire.com/news-releases/xtool-presenta-x1-plataforma-disenada-para-ofrecer-velocidad-capacidad-y-versatilidad-302862881.html</v>
+        <v>https://pr-inside.com/sorrento-property-group-sells-two-florida-communities-for-30-million-r5233564.htm</v>
       </c>
       <c r="F710" t="str">
-        <v>- xTool presenta X1, una plataforma láser todo en uno de última generación diseñada para ofrecer velocidad, capacidad y versatilidad Lo mejor de los láseres, todo en uno: xTool X1 combina el grabado de alta velocidad, el corte de gran formato y la tecnología multiláser ampliable en un...</v>
+        <v>(PR-inside.com) The sale of two high-performing communities of 82 and 91 units marks the firm's next stage of growth, as Sorrento sharpens its focus on garden-style properties of 150 units or more across the Sunbelt PEMBROKE PINES, FL / ACCESS Newswire / October 14, 2026 / Sorrento Property Group has sold Allaire on 41st Street in Pembroke Pines and The Reserve at Pensacola for a combined $30 million, a milestone that marks the firm's move into a larger class of property. At 82 and 91 units respectively, both were well-run, well-located communities that helped build Sorrento's track record. The proceeds will now ..</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>Værdipapirfonden Sparinvest – Offentliggørelse af halvårsrapport 2026</v>
+        <v>Sorrento Property Group Completes Transformation of 128-Unit Garden-Style ...</v>
       </c>
       <c r="B711" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C711" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D711" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E711" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352749/0/da/v%C3%A6rdipapirfonden-sparinvest-offentligg%C3%B8relse-af-halv%C3%A5rsrapport-2026.html</v>
+        <v>https://pr-inside.com/sorrento-property-group-completes-transformation-of-128-unit-garden-style-r5233563.htm</v>
       </c>
       <c r="F711" t="str">
-        <v>Bestyrelsen har i dag behandlet og godkendt foreningens halvårsrapport for 2026.</v>
+        <v>(PR-inside.com) Founder and CEO Raphael Toledano leads a top-to-bottom renovation of the 1972 property, adding in-unit washers and dryers, a new gym and leasing office, redesigned landscaping and expanded resident amenities TUCSON, AZ / ACCESS Newswire / October 14, 2026 / Sorrento Property Group, the multifamily investment firm founded by Raphael Toledano, today announced the completion of a comprehensive renovation of a 128-unit garden-style apartment community on East Broadway Boulevard in East Tucson. The 1972 property has been reimagined from its interiors to its grounds, pairing a long-established location with substantial new investment in the resident experience. Raphael Toledano, Founder &amp; CEO, Sorrento ..</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>CRISPR Therapeutics Presents Phase 1a Data for CTX310® Demonstrating Deep and Durable ANGPTL3 Editing, Triglyceride and LDL Lowering at ESC Congress 2026</v>
+        <v>Hilton Garden Inn Seattle Downtown Unveils Revitalized Guestrooms in the Heart of Downtown Seattle</v>
       </c>
       <c r="B712" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C712" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D712" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E712" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352748/0/en/crispr-therapeutics-presents-phase-1a-data-for-ctx310-demonstrating-deep-and-durable-angptl3-editing-triglyceride-and-ldl-lowering-at-esc-congress-2026.html</v>
+        <v>https://www.prweb.com/releases/hilton-garden-inn-seattle-downtown-unveils-revitalized-guestrooms-in-the-heart-of-downtown-seattle-302908955.html</v>
       </c>
       <c r="F712" t="str">
-        <v>-Data presented in a late-breaking presentation at the European Society of Cardiology (ESC) Congress 2026-</v>
+        <v>Phased renovation debuts refreshed guestrooms, public hallways, and fitness center with lobby, meeting space, and additional public area upgrades to follow. SEATTLE, Oct. 14, 2026 /PRNewswire-PRWeb/ -- Hilton Garden Inn Seattle Downtown has unveiled a revitalized guestroom experience,...</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>Clicklinks | Sanyou Bio Launches Clicklinks, an AI-Driven Innovation Hub for Original Drug Discovery</v>
+        <v>Sorrento Property Group Completes Transformation of 128-Unit Garden-Style Community on Tucson's East Broadway Corridor</v>
       </c>
       <c r="B713" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C713" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D713" t="str">
-        <v>AI</v>
+        <v>Real Estate</v>
       </c>
       <c r="E713" t="str">
-        <v>https://www.prnewswire.com/news-releases/clicklinks--sanyou-bio-launches-clicklinks-an-ai-driven-innovation-hub-for-original-drug-discovery-302862406.html</v>
+        <v>https://www.newswire.com/news/sorrento-property-group-completes-transformation-of-128-unit-garden-style</v>
       </c>
       <c r="F713" t="str">
-        <v>SHANGHAI, Aug. 28, 2026 /PRNewswire/ -- Sanyou Biopharmaceuticals Co., Ltd. (hereinafter referred to as "Sanyou Bio"), today announced the official launch of Clicklinks, an AI-STAL and SAI-DA powered collaborative network designed to support original drug discovery and preclinical...</v>
+        <v>Founder and CEO Raphael Toledano leads a top-to-bottom renovation of the 1972 property, adding in-unit washers and dryers, a new gym and leasing office, redesigned landscaping and expanded resident amenities</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>Dental Sutures Market worth $0.37 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
+        <v>Sorrento Property Group Sells Two Florida Communities for $30 Million as It Moves Up to 150-Plus-Unit Properties</v>
       </c>
       <c r="B714" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C714" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D714" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E714" t="str">
-        <v>https://www.prnewswire.com/news-releases/dental-sutures-market-worth-0-37-billion-by-2031---exclusive-report-by-marketsandmarkets-302861603.html</v>
+        <v>https://www.newswire.com/news/sorrento-property-group-sells-two-florida-communities-for-30-million-as-it</v>
       </c>
       <c r="F714" t="str">
-        <v>Delray Beach, Fla., Aug. 28, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Dental Sutures Market is projected to reach USD 0.37 billion by 2031 from USD 0.28 billion in 2026, at a CAGR of 6.2% during the forecast period. Browse 200 market data Tables and 40 Figures spread...</v>
+        <v>The sale of two high-performing communities of 82 and 91 units marks the firm's next stage of growth, as Sorrento sharpens its focus on garden-style properties of 150 units or more across the Sunbelt</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>First Due Named the Official Fire and EMS Software of Daytona International Speedway, Talladega Superspeedway, and Homestead-Miami Speedway</v>
+        <v>Wrap Technologies (WRAP) Expands Beyond a Single Device as Public Safety Moves Toward Integrated Ecosystems</v>
       </c>
       <c r="B715" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C715" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D715" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E715" t="str">
-        <v>https://www.prweb.com/releases/first-due-named-the-official-fire-and-ems-software-of-daytona-international-speedway-talladega-superspeedway-and-homestead-miami-speedway-302862490.html</v>
+        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-expands-beyond-a-single-device-as-public-safety-moves-toward-integrated-ecosystems-7090619</v>
       </c>
       <c r="F715" t="str">
-        <v>First Due is now the Official Fire and EMS Software of Daytona International Speedway, Talladega Superspeedway, and Homestead-Miami Speedway, giving race-day fire and EMS crews one platform for pre-planning, response and command, incident documentation, and scheduling. It debuts at the...</v>
+        <v>Research cited in the article indicates that 1,314 people were killed by police in the United States last year, highlighting the complexity of public safety encounters. WRAP(R) is expanding its approach to Non-Lethal Response(TM) by connecting its platform with scenario-based training, evidence management and emerging threat-detection systems. The appointment of veteran law enforcement instructor John “Chappy” Chapman underscores the company’s focus on standardized training, instructor credentialing and broader agency adoption. LOS ANGELES, CA - October 14, 2026 ( NEWMEDIAWIRE ) - Public safety agencies are no longer looking for a single device to solve a single problem. As encounters become more complex and difficult to assess, conversation is increasingly shifting toward connected ecosys</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>Grambling State Hits the Road: 125 Years, One Historic Multiversary, One National Tour</v>
+        <v>La solución NG WAN de Huawei entra en fase de uso comercial a gran escala</v>
       </c>
       <c r="B716" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C716" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D716" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E716" t="str">
-        <v>https://www.prnewswire.com/news-releases/grambling-state-hits-the-road-125-years-one-historic-multiversary-one-national-tour-302862874.html</v>
+        <v>https://www.prnewswire.com/news-releases/la-solucion-ng-wan-de-huawei-entra-en-fase-de-uso-comercial-a-gran-escala-302909003.html</v>
       </c>
       <c r="F716" t="str">
-        <v>The University marks a Multiversary in 2026: 125 years since its founding, 100 years of Tiger Athletics, and 100 years of the World Famed Band GRAMBLING, La., Aug. 28, 2026 /PRNewswire/ -- Grambling State University announced today that it will take its 125th anniversary on the road,...</v>
+        <v>-La solución NG WAN de Huawei entra en fase de uso comercial a gran escala para impulsar el crecimiento de los operadores VIENA, 14 de octubre de 2026 /PRNewswire/ -- El 13 de octubre, durante la Cumbre de Redes IP Inteligentes Net5.5G en el marco de UBBF 2026, John Cai, vicepresidente de...</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>Walk-On's Sports Bistreaux to Build the Sports Bar of the Future in Baton Rouge</v>
+        <v>Beltone Collects More Than 20,000 Food Items in Third Annual Hear2End Hunger Food Drive</v>
       </c>
       <c r="B717" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C717" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D717" t="str">
         <v/>
       </c>
       <c r="E717" t="str">
-        <v>https://www.prnewswire.com/news-releases/walk-ons-sports-bistreaux-to-build-the-sports-bar-of-the-future-in-baton-rouge-302862862.html</v>
+        <v>https://www.prnewswire.com/news-releases/beltone-collects-more-than-20-000-food-items-in-third-annual-hear2end-hunger-food-drive-302908998.html</v>
       </c>
       <c r="F717" t="str">
-        <v>New Perkins Road restaurant will debut a more efficient, flexible model designed around how today's sports fans eat, watch and connect BATON ROUGE, La., Aug. 28, 2026 /PRNewswire/ -- Walk-On's Sports Bistreaux, named ESPN's #1 Sports Bar in America, is investing in its Baton Rouge roots...</v>
+        <v>Third annual initiative exceeds collection goal, with nearly 40,000 food items donated since 2024 CHICAGO, Oct. 14, 2026 /PRNewswire/ -- Beltone, a global leader in hearing technology, is celebrating a record-breaking year for its third annual Hear2End Hunger Food Drive, collecting 20,640...</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>Futuri Calls for a "Revenue Pit Crew" Model as Sellers Spend Only 40% of the Workweek Selling</v>
+        <v>Aimbridge All-Inclusive Introduces New Adults Only Experiences to Punta Cana and Samana</v>
       </c>
       <c r="B718" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C718" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D718" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E718" t="str">
-        <v>https://www.prnewswire.com/news-releases/futuri-calls-for-a-revenue-pit-crew-model-as-sellers-spend-only-40-of-the-workweek-selling-302862868.html</v>
+        <v>https://www.prweb.com/releases/aimbridge-all-inclusive-introduces-new-adults-only-experiences-to-punta-cana-and-samana-302908898.html</v>
       </c>
       <c r="F718" t="str">
-        <v>New analysis from Futuri CEO Daniel Anstandig finds 20% or more of assigned accounts go untouched in a given quarter — a coverage illusion created by passive sales enablement. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- Enterprise sales teams have never had more technology at their...</v>
+        <v>The new concept offers adults a dedicated space while remaining part of the all-inclusive experience at Wyndham Alltra Punta Cana and Wyndham Alltra Samaná PUNTA CANA, Dominican Republic, Oct. 14, 2026 /PRNewswire-PRWeb/ -- Aimbridge All-Inclusive, the dedicated all-inclusive division of...</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>Investor Alert: Deadline Approaching to Join Flotek Industries, Inc. ...</v>
+        <v>Kaplan Fox Reminds Hyliion Holdings Corp. (HYLN) Investors That They Have Until October 27, 2026 to Move for Lead Plaintiff</v>
       </c>
       <c r="B719" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C719" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D719" t="str">
         <v>Finance</v>
       </c>
       <c r="E719" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-flotek-industries-inc-r5217131.htm</v>
+        <v>https://www.newsfilecorp.com/release/318961/Kaplan-Fox-Reminds-Hyliion-Holdings-Corp.-HYLN-Investors-That-They-Have-Until-October-27-2026-to-Move-for-Lead-Plaintiff</v>
       </c>
       <c r="F719" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Hyliion Holdings Corp. ("Hyliion" or the "Company") (NYSE American: HYLN) on behalf of investors that purchased or otherwise acquired Hyliion securities between May 12, 2026 and June 23, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Hyliion and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>Levi &amp; Korsinsky Urges Flotek Industries, Inc. (FTK) Shareholders to ...</v>
+        <v>PrideStaff Annual Blood Drive Honors Local Child and Supports Lifesaving Blood Donations</v>
       </c>
       <c r="B720" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C720" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D720" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E720" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-flotek-industries-inc-ftk-shareholders-to-r5217130.htm</v>
+        <v>https://www.prnewswire.com/news-releases/pridestaff-annual-blood-drive-honors-local-child-and-supports-lifesaving-blood-donations-302908839.html</v>
       </c>
       <c r="F720" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Flotek Industries, Inc. (NYSE:FTK) securities. If you suffered a loss on your Flotek Industries, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Flotek Industries, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>FRESNO, Calif., Oct. 14, 2026 /PRNewswire/ -- PrideStaff recently held its annual blood drive, continuing a community tradition dedicated to Jensen Blanks, a local child whose remarkable story has inspired PrideStaff employees to give back since 2023. This year's drive successfully...</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>Join Class Action to Recover Losses from Avis Budget Group, Inc. (CAR) ...</v>
+        <v>Marquis Who's Who Interviews and Honors Joanie Keehn for Excellence ...</v>
       </c>
       <c r="B721" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C721" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D721" t="str">
-        <v>Finance, Automotive</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E721" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-avis-budget-group-inc-car-r5217129.htm</v>
+        <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-joanie-keehn-for-excellence-r5233562.htm</v>
       </c>
       <c r="F721" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+        <v>(PR-inside.com) MADISON, OH / ACCESS Newswire / October 14, 2026 / Marquis Who's Who is proud to interview and honor Joanie Keehn for her distinguished contributions to health insurance, consumer advocacy, entrepreneurship and community leadership. With more than two decades of experience in insurance services, Mrs. Keehn has built a career centered on helping individuals, families, seniors and small business owners better understand coverage while protecting their health and financial well-being. As in all Marquis Who's Who biographical volumes, individuals profiled are selected on the basis of current reference value. Factors including position, noteworthy accomplishments, visibility and prominence within a field are ..</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>Davidson Kempner Capital Management LP : Form 8.3 - Tate &amp; Lyle plc</v>
+        <v>SVEA MINING AB COMPLETES ITS INAUGURAL FIELD EXPLORATION PROGRAM AT THE KALVTRÄSK AND STÖVERFORS PROJECTS IN NORTHERN SWEDEN; SAMPLES SUBMITTED TO LABORATORY AHEAD OF PLANNED DRILL PROGRAM</v>
       </c>
       <c r="B722" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C722" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D722" t="str">
         <v/>
       </c>
       <c r="E722" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352744/0/en/davidson-kempner-capital-management-lp-form-8-3-tate-lyle-plc.html</v>
+        <v>https://www.prnewswire.com/news-releases/svea-mining-ab-completes-its-inaugural-field-exploration-program-at-the-kalvtrask-and-stoverfors-projects-in-northern-sweden-samples-submitted-to-laboratory-ahead-of-planned-drill-program-302908993.html</v>
       </c>
       <c r="F722" t="str">
-        <v>FORM 8.3</v>
+        <v>STOCKHOLM, Oct. 14, 2026 /PRNewswire/ -- Svea Mining AB ("Svea" or the "Company"), a Swedish mineral exploration company focused on discovering and developing gold, copper and silver deposits across approximately 7,500 hectares in the historic Skellefteå volcanogenic massive sulphide...</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>From Dune Drive to Cold Drinks: BLUETTI Brings Outdoor Vehicle and RV Power Solutions to ADIHEX 2026</v>
+        <v>VIKING® Car Care Launches V+ Heavy-Duty Wheel Barrel Brush on TikTok Shop</v>
       </c>
       <c r="B723" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C723" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D723" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E723" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-dune-drive-to-cold-drinks-bluetti-brings-outdoor-vehicle-and-rv-power-solutions-to-adihex-2026-302862867.html</v>
+        <v>https://www.prweb.com/releases/viking-car-care-launches-v-heavy-duty-wheel-barrel-brush-on-tiktok-shop-302908952.html</v>
       </c>
       <c r="F723" t="str">
-        <v>ABU DHABI, UAE, Aug. 28, 2026 /PRNewswire/ -- BLUETTI, a global provider of clean energy solutions, is making its debut at the Abu Dhabi International Hunting and Equestrian Exhibition (ADIHEX) 2026, showcasing its Vehicle Energy System and RV Solar System, both built for the seamless...</v>
+        <v>New brush complements the original V+ Wheel Barrel Brush with stronger agitation for stubborn brake dust and wheel grime. ST. LOUIS, Oct. 14, 2026 /PRNewswire-PRWeb/ -- VIKING® Car Care announces the launch of the V+ Heavy-Duty Wheel Barrel Brush on TikTok Shop, bringing automotive...</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>Kaplan Fox Encourages Fulcrum Therapeutics, Inc. (FULC) Investors to Contact the Firm Regarding a Securities Investigation</v>
+        <v>Class Action Lawsuit Filed Against Hyliion Holdings Corp. (HYLN) - ...</v>
       </c>
       <c r="B724" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C724" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D724" t="str">
         <v>Finance</v>
       </c>
       <c r="E724" t="str">
-        <v>https://www.newsfilecorp.com/release/311305/Kaplan-Fox-Encourages-Fulcrum-Therapeutics-Inc.-FULC-Investors-to-Contact-the-Firm-Regarding-a-Securities-Investigation</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-hyliion-holdings-corp-hyln-r5233561.htm</v>
       </c>
       <c r="F724" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Fulcrum Therapeutics, Inc. ("Fulcrum Therapeutics" or the "Company") (NASDAQ: FULC).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Fulcrum Therapeutics investor and have suffered losses, or if you have information that could assist in the Fulcrum Therapeutics investigation, you may CLICK HERE to contact us. You may also contact...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hyliion Holdings Corp. (NYSE:HYLN) securities. If you suffered a loss on your Hyliion investment and would like to explore a potential recovery under the federal securities laws, Learn about Hyliion Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Hyliion Holdings Corp. ..</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>SHAREHOLDER ALERT: Levi &amp;amp; Korsinsky, LLP Notifies Shareholders of an Investigation Concerning Possible Breaches of Fiduciary Duties by Certain Officers and Directors of High Roller Technologies, Inc. (NYSEAM: ROLR)</v>
+        <v>Class Action Filed Against Duolingo, Inc. (DUOL) Over Securities Violations ...</v>
       </c>
       <c r="B725" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C725" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D725" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E725" t="str">
-        <v>https://www.prnewswire.com/news-releases/shareholder-alert-levi--korsinsky-llp-notifies-shareholders-of-an-investigation-concerning-possible-breaches-of-fiduciary-duties-by-certain-officers-and-directors-of-high-roller-technologies-inc-nyseam-rolr-302862405.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-duolingo-inc-duol-over-securities-violations-r5233560.htm</v>
       </c>
       <c r="F725" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Levi &amp; Korsinsky announces that it has commenced an investigation of High Roller Technologies, Inc. (NYSEAM: ROLR) concerning possible breaches of fiduciary duties. If you are a current shareholder of ROLR, you can request additional information...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Duolingo, Inc. (NASDAQ:DUOL) securities. If you suffered a loss on your Duolingo, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Duolingo, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Duolingo, Inc. ..</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>Vadzo Imaging Validates Dynamic ROI in the AR1335 13MP Monochrome M12 VCM USB Camera Falcon-1335MRH</v>
+        <v>Janice Dolnick Highlights Ethical Considerations for AI Use in Legal Nurse Consulting</v>
       </c>
       <c r="B726" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C726" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D726" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E726" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validates-dynamic-roi-in-the-ar1335-13mp-monochrome-m12-22852336</v>
+        <v>https://pressreleasenews.org/pressroom/janice-dolnick-highlights-ethical-considerations-for-ai-use-in-legal-nurse-consulting</v>
       </c>
       <c r="F726" t="str">
-        <v>Vadzo Imaging has validated Dynamic ROI operation on the Falcon-1335MRH, a 13MP monochrome USB camera product built on the Onsemi AR1335 back-side-illuminated CMOS sensor. The module pairs rolling shutter readout with software-controlled VCM autofocus on M12 optics to deliver 4K low-noise imaging across a USB 3.2 Gen 1 UVC interface. It targets machine vision, inspection, medical, retail automation, and embedded vision programs where resolution, sensitivity, and variable working distance appear in the same requirement list.</v>
+        <v>Legal Forensic Nursing Expert Calls for Human Clinical Judgment, Responsible Billing and Careful Review as AI Enters Medical-Legal Casework</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>A Statement on the Landmark Meta Settlement from Elizabeth Gaines</v>
+        <v>Kaplan Fox Urges Tigo Energy, Inc. (TYGO) Investors to Contact the Firm Before the Deadline on November 23, 2026</v>
       </c>
       <c r="B727" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C727" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D727" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E727" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-statement-on-the-landmark-meta-settlement-from-elizabeth-gaines-302862861.html</v>
+        <v>https://www.newsfilecorp.com/release/318964/Kaplan-Fox-Urges-Tigo-Energy-Inc.-TYGO-Investors-to-Contact-the-Firm-Before-the-Deadline-on-November-23-2026</v>
       </c>
       <c r="F727" t="str">
-        <v>Founder &amp; CEO of The Children's Funding Project urges state leaders to move the conversation from accountability to investment in young people WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- Can we do a lot of good with some portion of $17 billion going to young people and the things they are...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Tigo Energy, Inc. ("Tigo Energy" or the "Company") (NASDAQ: TYGO) on behalf of investors that purchased or otherwise acquired Tigo Energy securities between February 24, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Tigo Energy and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>Kaplan Fox Urges Investors of Simply Good Foods Company (SMPL) with Significant Losses to Seek a Leadership Role Before October 13, 2026</v>
+        <v>Korean Cultural Center New York Presents the 1st New York Korean Independent Film Festival (NYKIFF)</v>
       </c>
       <c r="B728" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C728" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D728" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E728" t="str">
-        <v>https://www.newsfilecorp.com/release/311309/Kaplan-Fox-Urges-Investors-of-Simply-Good-Foods-Company-SMPL-with-Significant-Losses-to-Seek-a-Leadership-Role-Before-October-13-2026</v>
+        <v>https://www.prnewswire.com/news-releases/korean-cultural-center-new-york-presents-the-1st-new-york-korean-independent-film-festival-nykiff-302908991.html</v>
       </c>
       <c r="F728" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against The Simply Good Foods Company ("Simply Good" or the "Company") (NASDAQ: SMPL) on behalf of investors that purchased or otherwise acquired Good Foods common stock between October 24, 2024 and April 8, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Simply Good and have suffered losses, you may CLICK HERE to contact us. You...</v>
+        <v>October 15–25, 2026: Exploring the Present and Future of Korean Independent Cinema Featuring 10 Feature Films and 5 Shorts in Collaboration with Leading Korean Film Festivals 12 Directors and Film Professionals to Visit New York for Audience Q&amp;As NEW YORK, Oct. 14, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>Northpointe Bancshares, Inc. Strengthens Leadership Team with Appointment of Joseph (JB) Long as Chief Operating Officer and Chief Credit Officer</v>
+        <v>Marquis Who's Who Interviews and Honors Joel Simpson for Excellence ...</v>
       </c>
       <c r="B729" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C729" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D729" t="str">
         <v/>
       </c>
       <c r="E729" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/northpointe-bancshares-inc-strengthens-leadership-141300601.html</v>
+        <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-joel-simpson-for-excellence-r5233559.htm</v>
       </c>
       <c r="F729" t="str">
-        <v>GRAND RAPIDS, Mich., August 28, 2026--Joseph (JB) Long to join Northpointe Bancshares, as Chief Operating Officer and Chief Credit Officer</v>
+        <v>(PR-inside.com) CUMBERLAND, RI / ACCESS Newswire / October 14, 2026 / Marquis Who's Who is proud to interview and honor Joel Simpson for his distinguished contributions to military leadership, safety and security management, project management and emergency response. As in all Marquis Who's Who biographical volumes, individuals profiled are selected on the basis of current reference value. Factors including position, noteworthy accomplishments, visibility and prominence within a field are taken into account during the selection process. Mr. Simpson's recognition reflects a career that combines technical expertise, military service and a commitment to protecting people and organizations. Mr. Simpson currently serves as branch ..</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>Levi &amp; Korsinsky Notifies Capricor Therapeutics, Inc. (CAPR) Shareholders ...</v>
+        <v>New ACR Poker Documentary Goes Inside Chance Kornuth's $50K WSOP PLO Run</v>
       </c>
       <c r="B730" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C730" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D730" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E730" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-capricor-therapeutics-inc-capr-shareholders-r5217128.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362849</v>
       </c>
       <c r="F730" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>ACR Poker has released a new documentary giving viewers an inside look at ACR Poker Pro Chance Kornuth&amp;#39;s $50,000 Pot-Limit Omaha High Roller appearance at the 2026 World Series of Poker. - - In one reflection, Kornuth breaks down an aggressive bet, the hands his opponent might have folded and whether smaller sizing could have helped. His willingness to revisit decisions is central to the documentary. - - The footage also shows a stack recovery. Kornuth says he was down to just 1,000 chips... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362849</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>Kaplan Fox Notifies Datavault AI Inc. (DVLT) Investors of an Upcoming Lead Plaintiff Deadline on October 5, 2026</v>
+        <v>XBOX Nano Controller brings full-size controls to a pocket-friendly design</v>
       </c>
       <c r="B731" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C731" t="str">
-        <v>mlpr-newsfile</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D731" t="str">
-        <v>Finance, AI</v>
+        <v>Gaming</v>
       </c>
       <c r="E731" t="str">
-        <v>https://www.newsfilecorp.com/release/311304/Kaplan-Fox-Notifies-Datavault-AI-Inc.-DVLT-Investors-of-an-Upcoming-Lead-Plaintiff-Deadline-on-October-5-2026</v>
+        <v>https://news.xbox.com/en-us/2026/10/14/xbox-nano-controller/</v>
       </c>
       <c r="F731" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault" or the "Company") (NASDAQ: DVLT) on behalf of investors that purchased or otherwise acquired Datavault securities between September 4, 2024 and October 30, 2025 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Datavault and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
+        <v>The post XBOX Nano Controller brings full-size controls to a pocket-friendly design appeared first on Source.</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>Agenus Announces Peer-Reviewed Publication Linking BOT+BAL’s Durable Survival in MSS Metastatic Colorectal Cancer to Its Distinct Immune-Priming Mechanism</v>
+        <v>Unpaid toll? Missed delivery? Microsoft moves to disrupt a global cybercrime marketplace</v>
       </c>
       <c r="B732" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C732" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D732" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E732" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/agenus-announces-peer-reviewed-publication-140700407.html</v>
+        <v>https://blogs.microsoft.com/on-the-issues/2026/10/14/disrupting-the-service-economy-behind-transnational-cybercrime-operations/</v>
       </c>
       <c r="F732" t="str">
-        <v>LEXINGTON, Mass., August 28, 2026--Agenus Inc. (Nasdaq: AGEN), a leader in immuno-oncology innovation, today announced the peer-reviewed publication of mature Phase 1b results from the fully enrolled C-800-01 cohort evaluating botensilimab (BOT), a multifunctional Fc-enhanced anti–CTLA-4 antibody, plus balstilimab (BAL), an anti–PD-1 antibody, in 123 heavily pre-treated patients with microsatellite-stable (MSS) metastatic colorectal cancer (mCRC) without active liver metastases.</v>
+        <v>The post Unpaid toll? Missed delivery? Microsoft moves to disrupt a global cybercrime marketplace appeared first on Source.</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>NeOnc’s Phase 2A Success Could Set the Stage for Something Much Bigger</v>
+        <v>A 1,000-Chip Low Point and Big Decisions Shape New Chance Kornuth WSOP Documentary</v>
       </c>
       <c r="B733" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C733" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D733" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E733" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352739/0/en/neonc-s-phase-2a-success-could-set-the-stage-for-something-much-bigger.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362850</v>
       </c>
       <c r="F733" t="str">
-        <v>The most important part of NeOnc’s (NASDAQ: NTHI) NEO100 story may be how those results support a credible path toward registration.</v>
+        <v>A new documentary from Americas Cardroom looks inside Chance Kornuth&amp;#39;s appearance in the $50,000 Pot-Limit Omaha High Roller at the 2026 World Series of Poker. The documentary pairs chip-stack swings and hand analysis with candid conversations about tournament structure. - - Kornuth recalls being left with only 1,000 chips on Day 1. He rebuilt to more than 900,000 at one point, a striking reversal. Kornuth also discusses needing two entries to remain in the event. - - The setting is WSOP E... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362850</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>Status of The Lions Bay Resources Barbrook Business Rescue Plan</v>
+        <v>ACR Poker Sets Start for Three Mystery PKO Halloween Events This Sunday</v>
       </c>
       <c r="B734" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C734" t="str">
-        <v>mlpr-newsfile</v>
+        <v>WebWire</v>
       </c>
       <c r="D734" t="str">
         <v/>
       </c>
       <c r="E734" t="str">
-        <v>https://www.newsfilecorp.com/release/311957/Status-of-The-Lions-Bay-Resources-Barbrook-Business-Rescue-Plan</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362856</v>
       </c>
       <c r="F734" t="str">
-        <v>Victoria, South Africa--(Newsfile Corp. - August 28, 2026) - On 25th August 2026, Vantage Goldfields released a press statement, wherein they claimed that the "Lions Bay Resources Proposed Transaction to Acquire the Barbrook Mine Has Failed" and further that "Confirmation provided by the South African Mining Regulator means that Lions Bay Resources, owned by Metals One Plc (AIM: MET1) (LSE: MET1) and Lions Bay Capital Inc. (TSXV: LBI), cannot obtain mining regulatory approval, so that the...</v>
+        <v>ACR Poker&amp;#39;s Halloween Special opens this Sunday, Oct. 18, with three Mystery PKO tournaments and entry options from $5.50. The tournaments give players a choice of buy-ins while introducing a new format that combines hidden Mystery Bounties with growing, visible Progressive Bounties. - - Exclusive to the Winning Poker Network, the Mystery PKOs will feature $650,000 in combined tournament guarantees. The lineup consists of a $500,000 guaranteed event at $109, a $100,000 guaranteed event at... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362856</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>Did You Lose Money on The Simply Good Foods Company (SMPL)? Levi &amp; ...</v>
+        <v>Americas Cardroom Debuts New Mystery PKO With $650,000 Halloween Special This Sunday</v>
       </c>
       <c r="B735" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C735" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D735" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E735" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-the-simply-good-foods-company-smpl-levi-r5217127.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362857</v>
       </c>
       <c r="F735" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A ..</v>
+        <v>Americas Cardroom is running its Halloween Special starting this Sunday, offering $650,000 in combined guarantees. The tournaments mark the debut of Mystery PKO, a new format exclusive to the Winning Poker Network. - - The first Day 1 flights run this Sunday, Oct. 18. Players can choose a $109 tournament with a $500,000 guarantee, a $33 event with a $100,000 guarantee or a $5.50 event with a $50,000 guarantee. - - All three move to Day 2 on Sunday, Nov. 1. That is when the bounty action s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362857</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
-        <v>Did You Lose Money on AEVEX Corp. (AVEX)? Levi &amp; Korsinsky Urges Investors ...</v>
+        <v>Americas Cardroom Announces Mystery PKO Debut Across Three Halloween ...</v>
       </c>
       <c r="B736" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C736" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D736" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E736" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-aevex-corp-avex-levi-korsinsky-urges-investors-r5217126.htm</v>
+        <v>https://pr-inside.com/americas-cardroom-announces-mystery-pko-debut-across-three-halloween-r5233558.htm</v>
       </c>
       <c r="F736" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of ..</v>
+        <v>(PR-inside.com) The network-exclusive format starts Sunday with $650,000 in combined guarantees. SAN JOSE, COSTA RICA / ACCESS Newswire / October 14, 2026 / Americas Cardroom will introduce the Mystery PKO format in three Halloween Special events beginning this Sunday, Oct. 18. Available exclusively through the Winning Poker Network, the format combines hidden mystery prizes with accumulated progressive bounties. The tournaments carry combined guarantees of $650,000. The $109 buy-in event guarantees $500,000, the $33 event guarantees $100,000 and the $5.50 event guarantees $50,000. Each tournament advances to Day 2 on Sunday, Nov. 1. The bounty phase starts on Day 2. For every eligible elimination, a ..</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
-        <v>Class Action Filed Against Rackspace Technology, Inc. (RXT) Over Securities ...</v>
+        <v>85% of Fertility Grant Applicants Lack Treatment Coverage, New Data from The Stork Foundation Reveals</v>
       </c>
       <c r="B737" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C737" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D737" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E737" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-rackspace-technology-inc-rxt-over-securities-r5217125.htm</v>
+        <v>https://www.prnewswire.com/news-releases/85-of-fertility-grant-applicants-lack-treatment-coverage-new-data-from-the-stork-foundation-reveals-302908981.html</v>
       </c>
       <c r="F737" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>More than 1,000 families seek financial assistance as nonprofit launches national "$6 for 1 in 6" fundraising campaign CHICAGO, Oct. 14, 2026 /PRNewswire/ -- The Stork Foundation for Infertility received a record 1,076 applications for financial assistance during its 2026 grant cycle,...</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>Amazon's Second Chance Deal Days returns to Europe, with deals also available in the US, Mexico, and Brazil</v>
+        <v>Join Class Action to Recover Losses from York Space Systems Inc (YSS) ...</v>
       </c>
       <c r="B738" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C738" t="str">
-        <v>mlpr-amazon</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D738" t="str">
-        <v>Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E738" t="str">
-        <v>https://www.aboutamazon.com/news/retail/second-chance-deal-days?utm_source=rss</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-york-space-systems-inc-yss-r5233557.htm</v>
       </c>
       <c r="F738" t="str">
-        <v>Shoppers in Europe, Brazil, and Mexico can save up to 50% on high-quality returned and refurbished items, while U.S. customers can enjoy second-hand deals as part of the Labor Day Deals event.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired York Space Systems Inc (NYSE:YSS) securities. If you suffered a loss on your York Space Systems Inc investment and would like to explore a potential recovery under the federal securities laws, Learn about York Space Systems Inc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on ..</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>Buy-Back of Securities</v>
+        <v>GUDEA Named Top 20 Finalist for Startup Battlefield at TechCrunch Disrupt 2026</v>
       </c>
       <c r="B739" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C739" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D739" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E739" t="str">
-        <v>https://finance.yahoo.com/markets/commodities/articles/buy-back-securities-140200257.html</v>
+        <v>https://www.prnewswire.com/news-releases/gudea-named-top-20-finalist-for-startup-battlefield-at-techcrunch-disrupt-2026-302908976.html</v>
       </c>
       <c r="F739" t="str">
-        <v>LONDON, August 28, 2026-- DB ETC plc</v>
+        <v>The selection highlights GUDEA's growing role in helping organizations track emerging narratives, identify reputational risk, and understand how online conversations take shape in real time MINNEAPOLIS, Oct. 14, 2026 /PRNewswire/ -- GUDEA, the leading AI-powered narrative intelligence...</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>BellRing Investor News: Rosen Law Firm Announces Investigation of Breaches ...</v>
+        <v>Lost Money on Fuelcell Energy, Inc. (FCEL)? Join Class Action Before ...</v>
       </c>
       <c r="B740" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C740" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D740" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E740" t="str">
-        <v>https://pr-inside.com/bellring-investor-news-rosen-law-firm-announces-investigation-of-breaches-r5217121.htm</v>
+        <v>https://pr-inside.com/lost-money-on-fuelcell-energy-inc-fcel-join-class-action-before-r5233556.htm</v>
       </c>
       <c r="F740" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, announces an investigation of potential breaches of fiduciary duties by the directors and officers of BellRing Brands, Inc. (NYSE:BRBR). If you currently own shares of BellRing stock, please visit the firm's website at https://rosenlegal.com/cases/bellring-brands-inc/join for more information. You may also contact Phillip Kim of Rosen Law Firm toll free at 866-767-3653 or via email at case@rosenlegal.com. WHY ROSEN LAW: We encourage investors to select qualified counsel with a track record of success in leadership roles. Often, firms issuing notices do ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>AM Best Affirms Credit Ratings of Hotai Insurance Co., Ltd.</v>
+        <v>Lost Money on Taboola.com Ltd. (TBLA)? Contact Levi &amp; Korsinsky Before ...</v>
       </c>
       <c r="B741" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C741" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D741" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E741" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/am-best-affirms-credit-ratings-140100783.html</v>
+        <v>https://pr-inside.com/lost-money-on-taboola-com-ltd-tbla-contact-levi-korsinsky-before-r5233555.htm</v>
       </c>
       <c r="F741" t="str">
-        <v>HONG KONG, August 28, 2026--AM Best has affirmed the Financial Strength Rating of A- (Excellent) and the Long-Term Issuer Credit Rating of "a-" (Excellent) of Hotai Insurance Co., Ltd. (Hotai Insurance) (Taiwan). The outlook of these Credit Ratings (ratings) is stable.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. ..</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>AmpliTech Group to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
+        <v>Fuchs Gruppe Announces the Appointment of Daniel Cooper, CEO of Fuchs North America, as the Company's Global Business Unit Industry President</v>
       </c>
       <c r="B742" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C742" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRWeb</v>
       </c>
       <c r="D742" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E742" t="str">
-        <v>https://www.newsfilecorp.com/release/311912/AmpliTech-Group-to-Present-at-the-Moody-Capital-Solutions-2026-Disruptive-Growth-Life-Sciences-Conference</v>
+        <v>https://www.prweb.com/releases/fuchs-gruppe-announces-the-appointment-of-daniel-cooper-ceo-of-fuchs-north-america-as-the-companys-global-business-unit-industry-president-302908867.html</v>
       </c>
       <c r="F742" t="str">
-        <v>Hauppauge, New York--(Newsfile Corp. - August 28, 2026) - AmpliTech Group, Inc. (NASDAQ: AMPG) (NASDAQ: AMPGZ), a designer, developer and manufacturer of advanced RF microwave components, 5G communications systems, semiconductor solutions and quantum computing low-noise amplifiers, is pleased to announce its participation at the upcoming Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9–10, 2026, in New York City. Fawad Maqbool, Founder,...</v>
+        <v>Cooper's new appointment advances the company's mission to bring the joy of food to life for consumers around the world through his leadership and deep industry knowledge. HAMPSTEAD, Md., Oct. 14, 2026 /PRNewswire-PRWeb/ -- Fuchs Gruppe, a global leader in custom seasonings and spice...</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>Global Healthy Living Foundation Partners with RhAPP to Expand Polymyalgia Rheumatica Patient Education</v>
+        <v>Kaplan Fox Notifies Hims &amp; Hers Health, Inc. (HIMS) Investors That Time Is Running Out to Lead the Securities Class Action - Deadline November 2, 2026</v>
       </c>
       <c r="B743" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C743" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D743" t="str">
-        <v>Healthcare, Education</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E743" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/global-healthy-living-foundation-partners-140000463.html</v>
+        <v>https://www.newsfilecorp.com/release/318963/Kaplan-Fox-Notifies-Hims-Hers-Health-Inc.-HIMS-Investors-That-Time-Is-Running-Out-to-Lead-the-Securities-Class-Action-Deadline-November-2-2026</v>
       </c>
       <c r="F743" t="str">
-        <v>UPPER NYACK, N.Y., August 28, 2026--GHLF and RhAPP partner for polymyalgia rheumatica education and support</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Hims &amp; Hers Health, Inc. ("Hims &amp; Hers" or the "Company") (NYSE: HIMS) on behalf of investors that purchased or otherwise acquired Hims &amp; Hers securities between August 4, 2025 and July 29, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Hims &amp; Hers and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>NewtekOne Repositions Earnings Guidance with an Emphasis on Recurring Net Interest Income</v>
+        <v>SS Innovations International (SSII) Submits FDA Response for SSi Mantra Surgical Robotic System</v>
       </c>
       <c r="B744" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C744" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D744" t="str">
-        <v>Finance</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E744" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352738/0/en/newtekone-repositions-earnings-guidance-with-an-emphasis-on-recurring-net-interest-income.html</v>
+        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-submits-fda-response-for-ssi-mantra-surgical-robotic-system-7090618</v>
       </c>
       <c r="F744" t="str">
-        <v>BOCA RATON, Fla., Aug. 28, 2026 (GLOBE NEWSWIRE) -- NewtekOne, Inc. (“the Company” or “NewtekOne”) (NASDAQ: NEWT) announced updated earnings guidance for 2026 and 2027. The Company now expects 2026 EPS in a range of $1.70-$1.80 and 2027 EPS in a range of $2.00-$2.20, which reflects a decision to hold more guaranteed portions of SBA 7(a) loans on its balance sheet than the Company has historically. As a result, going forward, net interest income (“NII”) is expected to grow at a faster pace than noninterest income, with NII representing an increasingly larger portion of total revenue.</v>
+        <v xml:space="preserve">LOS ANGELES, CA - October 14, 2026 ( NEWMEDIAWIRE ) - SS Innovations International (NASDAQ: SSII) , a developer of surgical robotic technologies, announced that it submitted its response to a request for additional information from the U.S. Food and Drug Administration (FDA) on Oct. 5, 2026, regarding its 510(k) submission for the SSi Mantra surgical robotic system. The response includes final data from an expanded human clinical and human factors validation study, as well as a bridging study completed in August 2026 at Hospital Internacional de Colombia, a member of the Mayo Clinic Care Network. The submission covers the initial indication of cholecystectomy, or gallbladder removal. The company anticipates that the FDA will complete its review of the response and 510(k) submission in the </v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>Rachael Sage &amp; The Sequins Release Empowering Track "Canopy (Acoustic)"</v>
+        <v>TomTom expands EV suite to accelerate deployment for automakers and deliver more trusted journeys for drivers</v>
       </c>
       <c r="B745" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C745" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D745" t="str">
-        <v/>
+        <v>Automotive</v>
       </c>
       <c r="E745" t="str">
-        <v>https://www.newswire.com/news/rachael-sage-the-sequins-release-empowering-track-canopy-acoustic-22853469</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362855</v>
       </c>
       <c r="F745" t="str">
-        <v>Single Out Ahead of Forthcoming Album, Under My Canopy, Due This Fall</v>
+        <v>TomTom ( TOM2 ), the specialist in mapping and location technology, today announced new capabilities that help automakers and mobility providers integrate complete EV experiences faster and improve every stage of the journey for drivers, from trip planning and navigation to charging and range prediction. - - As EV adoption grows, so does the competition. Carmakers are racing to bring new models to market faster, without compromising on the experience drivers expect from planning, driving an... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362855</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>Rigaku and Tohoku University Establish a New Research Institute for X-Ray Metrology</v>
+        <v>Stuttering Foundation to Unveil 80th Anniversary Logo on International Stuttering Awareness Day</v>
       </c>
       <c r="B746" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C746" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D746" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E746" t="str">
-        <v>https://finance.yahoo.com/technology/articles/rigaku-tohoku-university-establish-research-140000522.html</v>
+        <v>https://www.prnewswire.com/news-releases/stuttering-foundation-to-unveil-80th-anniversary-logo-on-international-stuttering-awareness-day-302908832.html</v>
       </c>
       <c r="F746" t="str">
-        <v>TOKYO, August 28, 2026--Rigaku Corporation, a group company of Rigaku Holdings and a global solutions partner for X-ray analytical systems (Head Office: Akishima, Tokyo; President and CEO: Jun Kawakami; "Rigaku"), and Tohoku University (Sendai, Miyagi; President: Teiji Tominaga; "Tohoku University") have established the Rigaku-Tohoku University Co-Creation Research Institute for X-ray Metrology: Beyond The Limits (the "Institute") at Tohoku University on August 1, 2026. The Institute will advanc</v>
+        <v>Foundation begins a year of stories and resources honoring people who stutter MEMPHIS, Tenn., Oct. 14, 2026 /PRNewswire/ -- On International Stuttering Awareness Day, the Stuttering Foundation will unveil a new logo marking its 80th anniversary in 2027 and announce plans to share stories,...</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>Robbins LLP Urges SMPL Investors Who Lost Money Investing in The Simply Good Foods Company to Contact the Firm for Information About Leading the Class Action</v>
+        <v>Aon Appoints Leonora Siccardi as Global Chief Execution Officer, Risk Capital and Human Capital</v>
       </c>
       <c r="B747" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C747" t="str">
-        <v>mlpr-newsfile</v>
+        <v>WebWire</v>
       </c>
       <c r="D747" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance</v>
       </c>
       <c r="E747" t="str">
-        <v>https://www.newsfilecorp.com/release/311918/Robbins-LLP-Urges-SMPL-Investors-Who-Lost-Money-Investing-in-The-Simply-Good-Foods-Company-to-Contact-the-Firm-for-Information-About-Leading-the-Class-Action</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362854</v>
       </c>
       <c r="F747" t="str">
-        <v>San Diego, California--(Newsfile Corp. - August 28, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all purchasers of The Simply Good Foods Company (NASDAQ: SMPL) common stock between October 24, 2024 and April 8, 2026 (the "Class Period"). Good Foods sells consumer packaged foods and snacking products under its various brands.The complaint alleges that Good Foods misled investors regarding the successful integration of OWYN. ...</v>
+        <v>Aon plc (NYSE: AON), a leading global professional services firm, announced that Leonora Siccardi has been appointed Global Chief Execution Officer, Risk Capital and Human Capital, effective immediately. Siccardi will report to Joe Peiser, Chief Executive Officer of Risk Capital, and Byron Beebe, Chief Executive Officer of Human Capital. - - In this newly created role, Siccardi will strengthen the connection between strategy, investment priorities and execution across Risk Capital, Human... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362854</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>Trans Mountain Reports Q2 2026 Results</v>
+        <v>Risk-informed capital allocation: Financial market insights for corporate decisions</v>
       </c>
       <c r="B748" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C748" t="str">
-        <v>mlpr-newsfile</v>
+        <v>WebWire</v>
       </c>
       <c r="D748" t="str">
-        <v>Energy</v>
+        <v/>
       </c>
       <c r="E748" t="str">
-        <v>https://www.newsfilecorp.com/release/311919/Trans-Mountain-Reports-Q2-2026-Results</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362853</v>
       </c>
       <c r="F748" t="str">
-        <v>All financial figures are in Canadian dollars, unless noted otherwise. Calgary, Alberta--(Newsfile Corp. - August 28, 2026) - Trans Mountain Corporation ("Trans Mountain" or TMC" or "the Company") announced today its financial and operating results for the second quarter of 2026."Trans Mountain was built to connect Canadian crude oil to global markets and generate long-term value for Canadians. The second quarter demonstrated that we're doing exactly that," said Mark Maki, Chief Executive...</v>
+        <v>Companies frequently allocate capital where outcomes depend on uncertain demand, costs, execution, financing conditions, operational resilience and structural change. Risk-informed capital allocation: Financial market insights for corporate decisions provides a practical framework for making these factors more explicit in established capital-allocation processes. - - Designed for finance, risk, sustainability and business leaders involved in capital-allocation decisions, the paper combines... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362853</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>Trans Mountain annonce ses résultats du deuxième trimestre de 2026</v>
+        <v>Debthelper.com Local WPB nonprofit Receives 2026 BBB Torch Awards for Ethics</v>
       </c>
       <c r="B749" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C749" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRWeb</v>
       </c>
       <c r="D749" t="str">
         <v/>
       </c>
       <c r="E749" t="str">
-        <v>https://www.newsfilecorp.com/release/311920/Trans-Mountain-annonce-ses-rsultats-du-deuxime-trimestre-de-2026</v>
+        <v>https://www.prweb.com/releases/debthelpercom-local-wpb-nonprofit-receives-2026-bbb-torch-awards-for-ethics-302908886.html</v>
       </c>
       <c r="F749" t="str">
-        <v>Tous les montants sont en dollars canadiens, sauf indication contraire. Calgary, Alberta--(Newsfile Corp. - 28 août 2026) - Corporation Trans Mountain (« Trans Mountain », « CTM » ou la « société ») a publié aujourd'hui ses résultats financiers et ses résultats d'exploitation pour le deuxième trimestre de 2026.« Trans Mountain a été conçue pour relier le pétrole brut canadien aux marchés mondiaux et créer de la valeur à long terme pour les Canadiens. Les résultats du deuxième trimestre...</v>
+        <v>Debthelper.com wins Torch Award recognized by BBB Serving Southeast Florida &amp; the Caribbean for its commitment to ethical business practices. WEST PALM BEACH, Fla., Oct. 14, 2026 /PRNewswire-PRWeb/ -- Credit Card Management Services, Inc., doing business as Debthelper.com, has been named...</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>AI Health Analysis Delivers Deep Health Insights in One Minute</v>
+        <v>Palmetto Publishing Releases Sheila James Kuehl's Memoir Tracing Her Path From Television Icon to California Political Pioneer</v>
       </c>
       <c r="B750" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C750" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D750" t="str">
-        <v>AI, Healthcare</v>
+        <v/>
       </c>
       <c r="E750" t="str">
-        <v>https://www.prweb.com/releases/ai-health-analysis-delivers-deep-health-insights-in-one-minute-302862555.html</v>
+        <v>https://www.prnewswire.com/news-releases/palmetto-publishing-releases-sheila-james-kuehls-memoir-tracing-her-path-from-television-icon-to-california-political-pioneer-302902690.html</v>
       </c>
       <c r="F750" t="str">
-        <v>**HealthRestore launches HealthySelfie, a new AI-powered health analysis delivering 20+ personalised health insights in approximately one minute. Using a smartphone as the interface, HealthySelfie gives users rapid access to detailed health intelligence, personalised food-response...</v>
+        <v>The newly published memoir, And Then What Happened?, chronicles how the actress behind Zelda Gilroy on Dobie Gillis reinvented herself across five decades of law, activism, and public service after Hollywood closed its doors. CHARLESTON, S.C., Oct. 14, 2026 /PRNewswire/ -- Palmetto...</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>Value Per Security</v>
+        <v>December 1, 2026 Deadline: Join Class Action Lawsuit Against Coastal ...</v>
       </c>
       <c r="B751" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C751" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D751" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E751" t="str">
-        <v>https://finance.yahoo.com/markets/commodities/articles/value-per-security-135900729.html</v>
+        <v>https://pr-inside.com/december-1-2026-deadline-join-class-action-lawsuit-against-coastal-r5233554.htm</v>
       </c>
       <c r="F751" t="str">
-        <v>LONDON, August 28, 2026-- DB ETC PLC</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Coastal Financial Corporation (NASDAQ:CCB) securities. If you suffered a loss on your Coastal Financial Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Coastal Financial Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
-        <v>YFORE, Pionier im Bereich digitaler Spiegel, stellt in Nordamerika sein komplettes Sortiment an intelligenten Spiegeln vor</v>
+        <v>UPSIDE Foods Honored by Goldman Sachs for Entrepreneurship</v>
       </c>
       <c r="B752" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C752" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D752" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E752" t="str">
-        <v>https://www.prnewswire.com/news-releases/yfore-pionier-im-bereich-digitaler-spiegel-stellt-in-nordamerika-sein-komplettes-sortiment-an-intelligenten-spiegeln-vor-302862853.html</v>
+        <v>https://www.prnewswire.com/news-releases/upside-foods-honored-by-goldman-sachs-for-entrepreneurship-302908966.html</v>
       </c>
       <c r="F752" t="str">
-        <v>SUWANEE, Georgia, 28. August 2026 /PRNewswire/ -- YFORE Technology, ein weltweit führender Tier-1-Zulieferer für Automobilelektronik, hat heute offiziell seine neue Produktionsstätte in den USA in der Nähe von Atlanta, Georgia, in Betrieb genommen. Anlässlich dieses Meilensteins stellte...</v>
-[...2 lines deleted...]
-    <row r="753" xml:space="preserve">
+        <v>Uma Valeti, UPSIDE CEO, Among the Most Exceptional Entrepreneurs at 2026 Builders and Innovators Summit EMERYVILLE, Calif., Oct. 14, 2026 /PRNewswire/ -- Today, Goldman Sachs (NYSE:GS) is recognizing UPSIDE Foods CEO Uma Valeti, M.D., as one of the Most Exceptional Entrepreneurs of 2026...</v>
+      </c>
+    </row>
+    <row r="753">
       <c r="A753" t="str">
-        <v>Where Ideas Take Shape: Student Innovation Comes to Life in Kentucky</v>
+        <v>Is Cassie Hour the First Novel to Give AI a Soul?</v>
       </c>
       <c r="B753" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C753" t="str">
-        <v>mlpr-toyota</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D753" t="str">
-        <v>Education</v>
+        <v>AI</v>
       </c>
       <c r="E753" t="str">
-        <v>https://pressroom.toyota.com/where-ideas-take-shape-student-innovation-comes-to-life-in-kentucky/</v>
-[...3 lines deleted...]
-The post Where Ideas Take Shape: Student Innovation Comes to Life in Kentucky appeared first on Toyota USA Newsroom.</v>
+        <v>https://www.prnewswire.com/news-releases/is-cassie-hour-the-first-novel-to-give-ai-a-soul-302908964.html</v>
+      </c>
+      <c r="F753" t="str">
+        <v>Everyone gave artificial intelligence tasks. Alp Şahin gave it meaning. His literary mystery novel became an artificial world. Now he proposes that inherited meaning can give AI the beginnings of consciousness and soul ISTANBUL, Oct. 14, 2026 /PRNewswire/ -- Strategist and novelist Alp...</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>Levi &amp; Korsinsky Notifies PROCEPT BioRobotics Corporation (PRCT) Shareholders ...</v>
+        <v>November 3, 2026 Deadline Approaching: Join Class Action Against Beta ...</v>
       </c>
       <c r="B754" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C754" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D754" t="str">
         <v>Finance</v>
       </c>
       <c r="E754" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-procept-biorobotics-corporation-prct-shareholders-r5217120.htm</v>
+        <v>https://pr-inside.com/november-3-2026-deadline-approaching-join-class-action-against-beta-r5233553.htm</v>
       </c>
       <c r="F754" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired PROCEPT BioRobotics Corporation (NASDAQ:PRCT) securities. If you suffered a loss on your PROCEPT BioRobotics Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about PROCEPT BioRobotics Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Beta Bionics, Inc. (NASDAQ:BBNX) securities. If you suffered a loss on your Beta Bionics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Beta Bionics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>Tikehau Capital: Disclosure of Shares Repurchases from 21 August 2026 to 27 August 2026</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Baidu, Inc. (BIDU) Investors ...</v>
       </c>
       <c r="B755" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C755" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D755" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E755" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/tikehau-capital-disclosure-shares-repurchases-135700577.html</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-baidu-inc-bidu-investors-r5233552.htm</v>
       </c>
       <c r="F755" t="str">
-        <v>PARIS, August 28, 2026--Regulatory News: In accordance with Article 5 of EU Regulation n° 596/2014 (Market Abuse Regulation), detailed information is available on the website of Tikehau Capital (Paris:TKO): https://www.tikehaucapital.com/fr/shareholders/regulatory-information</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Baidu, Inc. (NASDAQ:BIDU) securities. If you suffered a loss on your Baidu, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Baidu, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Baidu, Inc. ..</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>Zoomlion verzeichnet im ersten Halbjahr 2026 ein Umsatzwachstum von 9,2 % und einen Anstieg des Auslandsumsatzes um 12,5 %</v>
+        <v>Kaplan Fox Encourages Taboola.com Ltd. (TBLA) Investors to Contact the Firm About Their Legal Rights Before October 20, 2026</v>
       </c>
       <c r="B756" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C756" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D756" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E756" t="str">
-        <v>https://www.prnewswire.com/news-releases/zoomlion-verzeichnet-im-ersten-halbjahr-2026-ein-umsatzwachstum-von-9-2--und-einen-anstieg-des-auslandsumsatzes-um-12-5--302862849.html</v>
+        <v>https://www.newsfilecorp.com/release/318962/Kaplan-Fox-Encourages-Taboola.com-Ltd.-TBLA-Investors-to-Contact-the-Firm-About-Their-Legal-Rights-Before-October-20-2026</v>
       </c>
       <c r="F756" t="str">
-        <v>CHANGSHA, China, 28. August 2026 /PRNewswire/ -- Zoomlion Heavy Industry Science &amp; Technology Co., Ltd. („Zoomlion") meldete für das erste Halbjahr 2026 einen Umsatz von 27,14 Milliarden RMB (ca. 4,04 Milliarden US-Dollar), was einem Anstieg von 9,17 % gegenüber dem Vorjahreszeitraum...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola.com" or the "Company") (NASDAQ: TBLA) on behalf of investors that purchased or otherwise acquired Taboola.com securities between May 6, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Taboola.com and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>Dogtopia Marks Record First Half of 2026 with National Recognition for Innovation and Growth</v>
+        <v>Allswell Raises $7M Seed to Build the Insurance-Covered Behavioral Health Home for the LGBTQ+ Community</v>
       </c>
       <c r="B757" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C757" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D757" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E757" t="str">
-        <v>https://www.prnewswire.com/news-releases/dogtopia-marks-record-first-half-of-2026-with-national-recognition-for-innovation-and-growth-302862422.html</v>
+        <v>https://www.pr.com/press-release/981801</v>
       </c>
       <c r="F757" t="str">
-        <v>Leading Pet Wellness Franchise Celebrates Customer Loyalty and Continued Growth PHOENIX, Aug. 28, 2026 /PRNewswire/ -- Following a record first half of 2026, Dogtopia, the nation's leading pet wellness franchise, has earned two new national honors: a Health-Focused Product of the Year...</v>
+        <v>Seed round led by Rethink Impact brings total funding to $8.3M as the company builds toward a full medical home for the LGBTQ+ community. [PR.com]</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>Kaplan Fox Reminds Blaize Holdings, Inc. (BZAI) Investors of a Securities Class Action Deadline on October 5, 2026</v>
+        <v>HiringThing Launches MCP Server to Power AI Hiring Workflows</v>
       </c>
       <c r="B758" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C758" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRWeb</v>
       </c>
       <c r="D758" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E758" t="str">
-        <v>https://www.newsfilecorp.com/release/311302/Kaplan-Fox-Reminds-Blaize-Holdings-Inc.-BZAI-Investors-of-a-Securities-Class-Action-Deadline-on-October-5-2026</v>
+        <v>https://www.prweb.com/releases/hiringthing-launches-mcp-server-to-power-ai-hiring-workflows-302908855.html</v>
       </c>
       <c r="F758" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Blaize Holdings, Inc. ("Blaize Holdings" or the "Company") (NASDAQ: BZAI) on behalf of investors that purchased or otherwise acquired Blaize Holdings securities between July 18, 2025 and April 28, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Blaize Holdings and have suffered losses, you may CLICK HERE to contact us....</v>
+        <v>Teams can work through their AI assistant, build custom apps and reports, and create integrations on the fly, all with a five-minute setup BARTONSVILLE, Pa., Oct. 14, 2026 /PRNewswire-PRWeb/ -- HiringThing, a leading provider of white label applicant tracking software, today announced the...</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>Zoomlion annonce une croissance de 9,2 % de son chiffre d'affaires au premier semestre de 2026, avec une hausse de 12,5 % de son chiffre d'affaires à l'international</v>
+        <v>Redwood Public Law Launches Sports, Arts &amp;amp; Entertainment Practice</v>
       </c>
       <c r="B759" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C759" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D759" t="str">
         <v/>
       </c>
       <c r="E759" t="str">
-        <v>https://www.prnewswire.com/news-releases/zoomlion-annonce-une-croissance-de-9-2--de-son-chiffre-daffaires-au-premier-semestre-de-2026--avec-une-hausse-de-12-5--de-son-chiffre-daffaires-a-linternational-302862846.html</v>
+        <v>https://www.prnewswire.com/news-releases/redwood-public-law-launches-sports-arts--entertainment-practice-302908962.html</v>
       </c>
       <c r="F759" t="str">
-        <v>CHANGSHA, Chine, 28 août 2026 /PRNewswire/ -- Zoomlion Heavy Industry Science &amp; Technology Co., Ltd. (« Zoomlion ») a enregistré un chiffre d'affaires de 27,14 milliards de RMB (environ 4,04 milliards de dollars américains) au premier semestre de 2026, en hausse de 9,17 % par rapport à la...</v>
+        <v>New interdisciplinary practice brings together the firm's existing experience in public-private development, sports and entertainment transactions, NIL, cultural infrastructure and public law OAKLAND, Calif., Oct. 14, 2026 /PRNewswire/ -- Redwood Public Law LLP today announced the formal...</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>AM Best Revises Issuer Credit Rating Outlook to Positive for Skyward Specialty Insurance Group’s Members</v>
+        <v>Toro Showcases New Residential Outdoor Power Equipment at Equip Expo</v>
       </c>
       <c r="B760" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C760" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D760" t="str">
         <v/>
       </c>
       <c r="E760" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/am-best-revises-issuer-credit-135200778.html</v>
+        <v>https://www.prnewswire.com/news-releases/toro-showcases-new-residential-outdoor-power-equipment-at-equip-expo-302908963.html</v>
       </c>
       <c r="F760" t="str">
-        <v>OLDWICK, N.J., August 28, 2026--AM Best has revised the outlook to positive from stable for the Long-Term Issuer Credit Rating (Long-Term ICR) and affirmed the Financial Strength Rating (FSR) of A (Excellent) and the Long-Term ICR of "a" (Excellent) of Great Midwest Insurance Company, Houston Specialty Insurance Company, Oklahoma Specialty Insurance Company and Imperium Insurance Company. All companies are members of Skyward Specialty Insurance Group (Skyward), whose ultimate parent is Skyward S</v>
+        <v>Powerful lineup includes new limited edition 'Longhorn' TITAN® MAX MyRIDE® BLOOMINGTON, Minn., Oct. 14, 2026 /PRNewswire/ -- Toro is showcasing small and mighty residential solutions at Equip Expo in Louisville, Kentucky October 20-23. Each new product is engineered to provide homeowners...</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>Issuance of Securities</v>
+        <v>Investor Alert: Deadline Approaching to Join Alphabet Inc. (GOOGL) ...</v>
       </c>
       <c r="B761" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C761" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D761" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E761" t="str">
-        <v>https://finance.yahoo.com/markets/commodities/articles/issuance-securities-135200415.html</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-alphabet-inc-googl-r5233551.htm</v>
       </c>
       <c r="F761" t="str">
-        <v>LONDON, August 28, 2026-- DB ETC PLC</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Alphabet Inc. (NASDAQ:GOOGL) securities. If you suffered a loss on your Alphabet Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Alphabet Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Alphabet Inc. ..</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>Levin, Rojas, Camassar &amp; Reck LLC Presents First Federal Bellwether Trial in Preterm Infant Formula MDL</v>
+        <v>Flotek Industries, Inc. (FTK) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B762" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C762" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D762" t="str">
         <v/>
       </c>
       <c r="E762" t="str">
-        <v>https://www.newsfilecorp.com/release/311956/Levin-Rojas-Camassar-Reck-LLC-Presents-First-Federal-Bellwether-Trial-in-Preterm-Infant-Formula-MDL</v>
+        <v>https://www.prnewswire.com/news-releases/flotek-industries-inc-ftk-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302908317.html</v>
       </c>
       <c r="F762" t="str">
-        <v>Chicago, Illinois--(Newsfile Corp. - August 28, 2026) - Attorneys from Levin, Rojas, Camassar &amp; Reck LLC are participating in the trial of Inman v. Mead Johnson &amp; Company, LLC, the first federal bellwether trial in the multidistrict litigation concerning preterm infant nutritional products and necrotizing enterocolitis, or NEC.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/12247/311956_a076e6afb4f46aae_001full.jpgJose Rojas is serving as lead...</v>
+        <v>LOS ANGELES, Oct. 14, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Flotek Industries, Inc. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN FLOTEK...</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>Kaplan Fox Reminds Cellebrite DI Ltd. (CLBT) Investors of an Investigation into Potential Securities Law Violations</v>
+        <v>Kaplan Fox &amp; Kilsheimer LLP Reminds DICK's Sporting Goods, Inc. (DKS) Investors of the Approaching Lead Plaintiff Deadline on November 3, 2026</v>
       </c>
       <c r="B763" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C763" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D763" t="str">
         <v>Finance</v>
       </c>
       <c r="E763" t="str">
-        <v>https://www.newsfilecorp.com/release/311300/Kaplan-Fox-Reminds-Cellebrite-DI-Ltd.-CLBT-Investors-of-an-Investigation-into-Potential-Securities-Law-Violations</v>
+        <v>https://www.newsfilecorp.com/release/318959/Kaplan-Fox-Kilsheimer-LLP-Reminds-DICKs-Sporting-Goods-Inc.-DKS-Investors-of-the-Approaching-Lead-Plaintiff-Deadline-on-November-3-2026</v>
       </c>
       <c r="F763" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP is investigating potential securities violations against Cellebrite DI Ltd. ("Cellebrite" or the "Company") (NASDAQ: CLBT).CLICK HERE TO RECEIVE MORE INFORMATION ABOUT THIS INVESTIGATIONIf you are a Cellebrite investor and have suffered losses, or if you have information that could assist in the Cellebrite investigation, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
-[...2 lines deleted...]
-    <row r="764" xml:space="preserve">
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against DICK's Sporting Goods, Inc. ("Dick's Sporting Goods" or the "Company") (NYSE: DKS) on behalf of investors that purchased or otherwise acquired Dick's Sporting Goods common stock between September 8, 2025 and August 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Dick's Sporting Goods and have suffered losses, you may...</v>
+      </c>
+    </row>
+    <row r="764">
       <c r="A764" t="str">
-        <v>CIMC Group Announces 2026 Interim Results</v>
+        <v>The World Remembers Muhammad Ali as an Icon. The Series Reveals the Man. Prime Video Debuts Official Trailer and Key Art for THE GREATEST</v>
       </c>
       <c r="B764" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C764" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D764" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Energy, Retail, Automotive</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E764" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109593/</v>
-[...158 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362852</v>
+      </c>
+      <c r="F764" t="str">
+        <v>Jaalen Best stars as Cassius Clay alongside Omari Hardwick, Dana Gourrier, Amin Joseph, Kai Parham, Giovanni Ribisi and Michael Ealy in the first authorized scripted series about Muhammad AliCreated by Ben Watkins, the series premieres all eight episodes November 4, exclusively on Prime Video Today, Amazon MGM Studios and Prime Video unveiled the official trailer and key art for The Greatest &amp;#8211; the first authorized scripted series chronicling the life of Muhammad Ali. The series will debu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362852</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>/C O R R E C T I O N -- HelloNation/</v>
+        <v>Accolade Healthcare of Waterloo Announces New Veteran Care Agreement Expanding Access to Local Care</v>
       </c>
       <c r="B765" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C765" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D765" t="str">
         <v/>
       </c>
       <c r="E765" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-pest-control-expert-garfield-kyte-outlines-warning-signs-that-a-bee-nest-or-wasp-nest-may-require-professional-attention-302785781.html</v>
+        <v>https://www.prnewswire.com/news-releases/accolade-healthcare-of-waterloo-announces-new-veteran-care-agreement-expanding-access-to-local-care-302908959.html</v>
       </c>
       <c r="F765" t="str">
-        <v>In the news release, In HelloNation, Pest Control Expert Garfield Kyte Outlines Warning Signs That a Bee Nest or Wasp Nest May Require Professional Attention, issued 29-May-2026 by HelloNation over PR Newswire, we are advised by the company that the original version contained incorrect...</v>
-[...2 lines deleted...]
-    <row r="766" xml:space="preserve">
+        <v>WATERLOO, Ill., Oct. 14, 2026 /PRNewswire/ -- Accolade Healthcare is proud to announce that Accolade Healthcare of Waterloo is now in-network with the Department of Veterans Affairs (VA) through a Veterans Care Agreement (VCA), expanding access to high-quality skilled nursing care for...</v>
+      </c>
+    </row>
+    <row r="766">
       <c r="A766" t="str">
-        <v>Laifual (03952.HK) Announces 2026 Interim Results</v>
+        <v>Americas Cardroom Documentary Examines Chance Kornuth's WSOP Run and ...</v>
       </c>
       <c r="B766" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C766" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D766" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E766" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109589/</v>
-[...49 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://pr-inside.com/americas-cardroom-documentary-examines-chance-kornuth-s-wsop-run-and-r5233550.htm</v>
+      </c>
+      <c r="F766" t="str">
+        <v>(PR-inside.com) The $50,000 PLO High Roller coverage includes a dramatic chip recovery, hand reviews and perspectives on tournament structure. SAN JOSE, COSTA RICA / ACCESS Newswire / October 14, 2026 / Americas Cardroom has released a new documentary featuring ACR Poker Pro Chance Kornuth during the 2026 World Series of Poker $50,000 Pot-Limit Omaha High Roller in Las Vegas. It combines high-stakes hands, strategy and discussion of tournament registration rules. The event, WSOP Event #55, attracted 110 entries and produced a $5.225 million prize pool. First place was worth $1,368,700, and the field included high-profile players Daniel Negreanu and Martin Kabrhel. Kornuth describes a ..</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>2026. aasta II kvartali ja 6 kuu auditeerimata majandustulemused</v>
+        <v>Carrier Logistics and LSP44 Join Forces to Solve AI Bot Fatigue</v>
       </c>
       <c r="B767" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C767" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D767" t="str">
-        <v>Real Estate</v>
+        <v>AI</v>
       </c>
       <c r="E767" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352722/0/et/2026-aasta-ii-kvartali-ja-6-kuu-auditeerimata-majandustulemused.html</v>
+        <v>https://www.prnewswire.com/news-releases/carrier-logistics-and-lsp44-join-forces-to-solve-ai-bot-fatigue-302908225.html</v>
       </c>
       <c r="F767" t="str">
-        <v>Trigon Property Development AS tegeleb kinnisvaraarendusega. 30.06.2026 seisuga omas AS Trigon Property Development ühte arendusprojekti, milleks on 13,2 hektari suurune maa-ala Pärnu linnas, Eestis. Alale on planeeritud luua äri-, tööstus- ja logistikapark. Ettevõtte eesmärk on leida huvitatud ettevõtteid, kes sooviksid tuua oma äritegevuse (tootmine, logistika) Trigon Property Development AS arendusprojekti alale Pärnus, mis võimaldaks Ettevõttel lisada väärtust enda omandis olevatele kruntidele. Kuna ettevõtte peamine eesmärk on olemasolevate maade müük, siis on kinnisvarainvesteeringud kajastatud varudena.</v>
+        <v>Collaboration enables automated LTL shipment tracking for carriers, shippers and 3PLs ELMSFORD, N.Y., Oct. 14, 2026/PRNewswire/ -- Carrier Logistics (CLI), a leading provider of freight management software for Less-Than-Truckload (LTL) fleets, announced today a collaboration with LSP44, a...</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>Unaudited financial report for the second quarter and 6 months of 2026</v>
+        <v>TGS Announces Pelotas Sul Phase 2 Multi-Client Survey Offshore Brazil</v>
       </c>
       <c r="B768" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C768" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D768" t="str">
-        <v>Real Estate</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E768" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352722/0/en/unaudited-financial-report-for-the-second-quarter-and-6-months-of-2026.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362851</v>
       </c>
       <c r="F768" t="str">
-        <v>The main business activity of Trigon Property Development AS is real estate development. As at 30.06.2026, AS Trigon Property Development owned one development project with an area of 13.2 hectares in the City of Pärnu, Estonia. A commercial, industrial and logistics park is planned on this area. The Company’s objective is to find companies willing to bring their business activities (industry, logistics) to the development project area of AS Trigon Property Development in Pärnu, which would add value to the land plots owned by the Company. As the main purpose of the company is to sell existing land plots, investment property was recognized as inventories.</v>
+        <v>TGS, a global provider of energy data and intelligence, in joint venture with SLB, announces the Pelotas Sul Phase 2 multi-client 3D survey offshore southern Brazil. The survey will cover approximately 11,200 square kilometers. - - A Ramform Titan-class vessel is scheduled to commence data acquisition in October 2026, with completion in Q2/Q3 2027. - - Building on Pelotas Sul Phase 1, acquired earlier this year, the new survey will further expand TGS&amp;#39; high-quality 3D seismic coverage in a fr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362851</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>SuperX Secures First Batch of 128 Units of NVIDIA B300 AI Server Purchase Order from Ezisight, Marking Its Official Entry into the Australian Market</v>
+        <v>Building the Data Infrastructure for Physical AI: Hesai Launches Kosmo 3D World Data Engine</v>
       </c>
       <c r="B769" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C769" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D769" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E769" t="str">
-        <v>https://www.prnewswire.com/news-releases/superx-secures-first-batch-of-128-units-of-nvidia-b300-ai-server-purchase-order-from-ezisight-marking-its-official-entry-into-the-australian-market-302862839.html</v>
+        <v>https://www.prnewswire.com/news-releases/building-the-data-infrastructure-for-physical-ai-hesai-launches-kosmo-3d-world-data-engine-302908956.html</v>
       </c>
       <c r="F769" t="str">
-        <v>SINGAPORE, Aug. 28, 2026 /PRNewswire/ -- SuperX AI Technology Limited (NASDAQ: SUPX, "SuperX" or the "Company"), a Nasdaq‑listed full‑stack AI infrastructure solutions provider, today announced that its subsidiary SuperX Microinference Pte Ltd ("Microinference") has signed an equipment...</v>
+        <v>SHANGHAI, Oct. 14, 2026 /PRNewswire/ -- Hesai Group (Nasdaq: HSAI; HKEX: 2525) ("Hesai" or the "Company"), a Physical AI infrastructure company, today launched Kosmo, a 3D world data engine built to solve one of the most critical bottlenecks in Physical AI: access to high-quality...</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>In HelloNation, Real Estate Expert Scott Greenberg Details What Homebuyers Should Understand About Growth and Development Across North Texas</v>
+        <v>SandBOND™ Breaks the Cycle of Sand-Driven Pump Failures in Long-Lateral Horizontal Wells</v>
       </c>
       <c r="B770" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C770" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D770" t="str">
-        <v>Real Estate</v>
+        <v/>
       </c>
       <c r="E770" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-real-estate-expert-scott-greenberg-details-what-homebuyers-should-understand-about-growth-and-development-across-north-texas-302862837.html</v>
+        <v>https://www.prnewswire.com/news-releases/sandbond-breaks-the-cycle-of-sand-driven-pump-failures-in-long-lateral-horizontal-wells-302908954.html</v>
       </c>
       <c r="F770" t="str">
-        <v>The article explains how housing demand, infrastructure expansion, commercial development, and property taxes continue shaping North Texas communities. CARROLLTON, Texas, Aug. 28, 2026 /PRNewswire/ -- How does continued growth across North Texas affect the way homebuyers evaluate...</v>
+        <v>Williston Basin wells extend pump run life 5.5× and 4.7× with zero production loss after a single bullhead treatment; both pumps continue to operate beyond one year HOUSTON, Oct. 14, 2026 /PRNewswire/ -- TenEx Technologies today announced extended field results demonstrating SandBOND™'s...</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>SMAR INVESTOR ALERT: Berger Montague Advises Smartsheet Inc. (SMAR) Investors of an October 5, 2026 Deadline</v>
+        <v>Securities Lawsuit Alert: Innventure, Inc. (INV) Investors - Contact ...</v>
       </c>
       <c r="B771" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C771" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D771" t="str">
         <v>Finance</v>
       </c>
       <c r="E771" t="str">
-        <v>https://www.newsfilecorp.com/release/311924/SMAR-INVESTOR-ALERT-Berger-Montague-Advises-Smartsheet-Inc.-SMAR-Investors-of-an-October-5-2026-Deadline</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-innventure-inc-inv-investors-contact-r5233549.htm</v>
       </c>
       <c r="F771" t="str">
-        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - August 28, 2026) - National plaintiffs' law firm Berger Montague PC announces a class action lawsuit against Smartsheet Inc. (NYSE: SMAR) ("Smartsheet" or the "Company") on behalf of investors who sold Smartsheet common stock during the period from June 1, 2024 through September 23, 2024 (the "Class Period").Investor Deadline: Investors who sold Smartsheet shares during the Class Period may, no later than October 5, 2026, seek to be appointed as a...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Innventure, Inc. (NASDAQ:INV) securities. If you suffered a loss on your Innventure, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Innventure, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Innventure, Inc. ..</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>AM Best Affirms Credit Ratings of PASHA Insurance OJSC</v>
+        <v>Lost Money on AST SpaceMobile, Inc. (ASTS)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B772" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C772" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D772" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E772" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/am-best-affirms-credit-ratings-134000316.html</v>
+        <v>https://pr-inside.com/lost-money-on-ast-spacemobile-inc-asts-contact-levi-korsinsky-r5233547.htm</v>
       </c>
       <c r="F772" t="str">
-        <v>LONDON, August 28, 2026--AM Best has affirmed the Financial Strength Rating of B++ (Good) and the Long-Term Issuer Credit Rating of "bbb" (Good) of PASHA Insurance OJSC (PASHA Insurance) (Azerbaijan). The outlook of these Credit Ratings (ratings) is stable. PASHA Insurance is wholly owned by PASHA Holding LLC, a diversified investment holding group in Azerbaijan.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AST SpaceMobile, Inc. (NASDAQ:ASTS) securities. If you suffered a loss on your AST SpaceMobile, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about AST SpaceMobile, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>Kaplan Fox Alerts Avis Budget Group, Inc. (CAR) Investors to a Securities Class Action Lawsuit - Contact the Firm Before Deadline on September 29, 2026 for Leadership Role</v>
+        <v>Doximity, Inc. (DOCS) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B773" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C773" t="str">
-        <v>mlpr-newsfile</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D773" t="str">
-        <v>Finance, Automotive</v>
+        <v/>
       </c>
       <c r="E773" t="str">
-        <v>https://www.newsfilecorp.com/release/311299/Kaplan-Fox-Alerts-Avis-Budget-Group-Inc.-CAR-Investors-to-a-Securities-Class-Action-Lawsuit-Contact-the-Firm-Before-Deadline-on-September-29-2026-for-Leadership-Role</v>
+        <v>https://www.prnewswire.com/news-releases/doximity-inc-docs-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302908315.html</v>
       </c>
       <c r="F773" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ: CAR) on behalf of investors that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Avis and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
+        <v>BENSALEM TOWNSHIP, Pa., Oct. 14, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Doximity, Inc. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN DOXIMITY, INC....</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>JULIEN'S AUCTIONS KÜNDIGT „KAIJU KING: THE SOMPOTE SANDS LEGACY COLLECTION" AN</v>
+        <v>Honey Badger Silver Samples up to 279 g/t Silver, 5.82% Copper, &amp; 0.83 g/t Gold and Identifies Multiple New Mineralized Occurrences at Its Yava Project, Nunavut</v>
       </c>
       <c r="B774" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C774" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D774" t="str">
         <v/>
       </c>
       <c r="E774" t="str">
-        <v>https://www.prnewswire.com/news-releases/juliens-auctions-kundigt-kaiju-king-the-sompote-sands-legacy-collection-an-302862835.html</v>
+        <v>https://www.newsfilecorp.com/release/319016/Honey-Badger-Silver-Samples-up-to-279-gt-Silver-5.82-Copper-0.83-gt-Gold-and-Identifies-Multiple-New-Mineralized-Occurrences-at-Its-Yava-Project-Nunavut</v>
       </c>
       <c r="F774" t="str">
-        <v>DIE PERSÖNLICHE SAMMLUNG DES VISIONÄREN SCI-FI-FILMEMACHERS SOMPOTE SANDS ZUR GESCHICHTE VON ULTRAMAN WIRD ANLÄSSLICH DES 60-JÄHRIGEN JUBILÄUMS DER PIONIERREIHE ERSTMALS VERSTEIGERT Seltene Ultraman-Werbe-Flugminiaturen, Design-Statuen, Masken, Produktionskostüme, Figuren, 3D-Gemälde von...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 14, 2026) - Honey Badger Silver Inc. (TSXV: TUF) (OTCQB: HBEIF) (FSE: 1QA) (Tradegate: 1QA) ("Honey Badger Silver" or the "Company") is pleased to announce it has received assay results back from its first ever exploration program at its 100%-owned Yava Project, Nunavut.  Chad Williams, Executive Chairman of Honey Badger Silver, commented:"While our primary focus remains firmly on moving the PC Silver Mine toward production, it is important for...</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>JULIEN'S AUCTIONS АНОНСИРУЕТ KAIJU KING: THE SOMPOTE SANDS LEGACY COLLECTION</v>
+        <v>Keystone Invests in Australia, Expanding Global Footprint with Permanent Sydney Office and Plans for Team Growth</v>
       </c>
       <c r="B775" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C775" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D775" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E775" t="str">
-        <v>https://www.prnewswire.com/news-releases/juliens-auctions--kaiju-king-the-sompote-sands-legacy-collection-302862834.html</v>
+        <v>https://www.prnewswire.com/news-releases/keystone-invests-in-australia-expanding-global-footprint-with-permanent-sydney-office-and-plans-for-team-growth-302908853.html</v>
       </c>
       <c r="F775" t="str">
-        <v>ЛИЧНАЯ КОЛЛЕКЦИЯ СОМПОТЕ СЕНДЗА ОБ ИСТОРИИ УЛЬТРАМЕНА ВПЕРВЫЕ ВЫСТАВЛЕНА НА АУКЦИОН В ОЗНАМЕНОВАНИЕ 60-ЛЕТНЕГО ЮБИЛЕЯ НОВАТОРСКОЙ ФРАНШИЗЫ Редкие рекламные летающие миниатюры Ультрамена, дизайнерские статуэтки, маски, производственные костюмы, фигурки, трехмерные картины Ультрамена,...</v>
+        <v>The investment builds on years of Australian client work, bringing Keystone's global expertise in technology, economics and business strategy closer to Australia's major corporations and law firms navigating AI transformation and changing competition. SYDNEY, Oct. 14, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>BLK: Portfolio Company of Enry’s Island S.p.A., Lists on Euronext Dublin</v>
+        <v>National Park Foundation Invests Over $1M in Hands-On Learning Opportunities for Middle and High School Students</v>
       </c>
       <c r="B776" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C776" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D776" t="str">
-        <v/>
+        <v>Education</v>
       </c>
       <c r="E776" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/blk-portfolio-company-enry-island-133400709.html</v>
+        <v>https://www.prnewswire.com/news-releases/national-park-foundation-invests-over-1m-in-hands-on-learning-opportunities-for-middle-and-high-school-students-302908923.html</v>
       </c>
       <c r="F776" t="str">
-        <v>TREMITI ISLANDS, Italy &amp; DUBLIN, August 28, 2026--Enry’s Island S.p.A. (WBAG:EIOS), an international venture builder with headquarters in the Tremiti Islands and the Metaverse, announces that BLK Global PLC, one of the portfolio companies within its ecosystem, has successfully completed its admission to trading on Euronext Access Dublin.</v>
+        <v>Field Science grants support immersive education experiences built to engage middle and high school students using national parks as living classrooms and laboratories WASHINGTON, Oct. 14, 2026 /PRNewswire/ -- The National Park Foundation (NPF) is excited to announce that it has awarded...</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>Eylsia Nicolas Releases Hold on Another Day: A Global Biography of ...</v>
+        <v>Owens &amp;amp; Minor Launches New Innovation for the Operating Room</v>
       </c>
       <c r="B777" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C777" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D777" t="str">
-        <v>Retail, Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E777" t="str">
-        <v>https://pr-inside.com/eylsia-nicolas-releases-hold-on-another-day-a-global-biography-of-r5217119.htm</v>
+        <v>https://www.prnewswire.com/news-releases/owens--minor-launches-new-innovation-for-the-operating-room-302908841.html</v>
       </c>
       <c r="F777" t="str">
-        <v>(PR-inside.com) PALM BEACH, FL / ACCESS Newswire / August 28, 2026 / Hold on Another Day, the new biography of Lisa Pamintuan-known worldwide as Eylsia Nicolas-presents one of the most extraordinary resilience arcs in modern entertainment, technology, education, and global business. The book, now publicly available on Bookkards.com and Amazon, documents a life defined by reinvention across continents, industries, and eras. Pamintuan's journey began as a tennis prodigy training inside Nick Bollettieri's home during the formative years of what became the world‑renowned Bollettieri Academy, later part of IMG. She competed at elite levels including the Orange Bowl at age 10, became the ..</v>
+        <v>ARMOR-FLEX* Sterilization Wrap, now available in the Halyard® product portfolio, was developed in-house to help prevent sterility breaches that can potentially compromise patient safety and lead to delays in the operating room Patent-pending ASSURE-DRY* technology and proprietary...</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>Seni Jaya FY2026 Revenue Rises 17% To RM81.8 Million, Core/Normalised ...</v>
+        <v>Kasachstans Trainerausbildungssystem von World Tennis mit Gold-Status ausgezeichnet</v>
       </c>
       <c r="B778" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C778" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D778" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E778" t="str">
-        <v>https://pr-inside.com/seni-jaya-fy2026-revenue-rises-17-to-rm81-8-million-corenormalised-r5217118.htm</v>
+        <v>https://www.prnewswire.com/news-releases/kasachstans-trainerausbildungssystem-von-world-tennis-mit-gold-status-ausgezeichnet-302908948.html</v>
       </c>
       <c r="F778" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 28, 2026 / Seni Jaya Corporation Berhad ("Seni Jaya" or the "Group"), a dynamic and leading Out-of-Home ("OOH") media specialist in Malaysia, today announced its unaudited financial results for the fourth quarter and financial year ended 30 June 2026 ("Q4 FY2026" and "FY2026"), with full-year revenue growth supported by its expanding billboard network and continued demand for digital OOH formats. Seni Jaya Corporation Berhad For Q4 FY2026, the Group recorded revenue of RM16.7 million, representing a 6% year-on-year ("YoY") increase from RM15.8 million in the corresponding quarter last year. Digital billboard revenue increased by ..</v>
+        <v>ASTANA, Kasachstan, 14. Oktober 2026 /PRNewswire/ -- World Tennis hat das Trainerausbildungssystem des kasachischen Tennisverbandes offiziell auf Gold-Niveau anerkannt. Die Anerkennung bestätigt, dass das System internationale Qualitätsstandards erfüllt und ist bis zum 31. Dezember 2030...</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>Confirmation of Adjournment Of Scheme Meetings And Extraordinary General Meeting</v>
+        <v>Real Estate Expert Rick Visca Explains Choosing a Listing Agent in HelloNation</v>
       </c>
       <c r="B779" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C779" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D779" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E779" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352717/0/en/confirmation-of-adjournment-of-scheme-meetings-and-extraordinary-general-meeting.html</v>
+        <v>https://www.prnewswire.com/news-releases/real-estate-expert-rick-visca-explains-choosing-a-listing-agent-in-hellonation-302908947.html</v>
       </c>
       <c r="F779" t="str">
-        <v>NOT FOR RELEASE, PUBLICATION OR DISTRIBUTION, IN WHOLE OR IN PART, DIRECTLY OR INDIRECTLY, IN, INTO OR FROM ANY JURISDICTION WHERE TO DO SO WOULD CONSTITUTE A VIOLATION OF THE RELEVANT LAWS OR REGULATIONS OF THAT JURISDICTION</v>
+        <v>The article explains what homeowners can consider when comparing agents, pricing strategies, marketing plans, communication, and approaches to handling offers. GREECE, N.Y., Oct. 14, 2026 /PRNewswire/ -- What should you look for when choosing a listing agent? A HelloNation article...</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>Cosmos Health Strengthens Balance Sheet and Streamlines Capital Structure; Retires $8M ATW Convertible Note One Year Ahead of Maturity, Eliminating Further Dilution From Conversions</v>
+        <v>Le système de formation des entraîneurs du Kazakhstan reçoit la distinction Or de World Tennis.</v>
       </c>
       <c r="B780" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C780" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D780" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E780" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352713/0/en/cosmos-health-strengthens-balance-sheet-and-streamlines-capital-structure-retires-8m-atw-convertible-note-one-year-ahead-of-maturity-eliminating-further-dilution-from-conversions.html</v>
+        <v>https://www.prnewswire.com/news-releases/le-systeme-de-formation-des-entraineurs-du-kazakhstan-recoit-la-distinction-or-de-world-tennis-302908945.html</v>
       </c>
       <c r="F780" t="str">
-        <v>Cosmos Health strengthens balance sheet and streamlines capital structure. Retires $8M ATW convertible note, eliminating further dilution.</v>
+        <v>ASTANA, Kazakhstan, 14 octobre 2026 /PRNewswire/ -- World Tennis a officiellement reconnu le système de formation des entraîneurs de la Fédération kazakhe de tennis au niveau Or. Cette reconnaissance confirme que le système répond aux normes de qualité internationales et est valable...</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>Eylsia Nicolas Releases Hold on Another Day: A Global Biography of Resilience, Reinvention, and Breakthrough Innovation</v>
+        <v>TELUS Digital se asocia con Parloa para ayudar a las empresas a crear y gestionar agentes de IA</v>
       </c>
       <c r="B781" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C781" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D781" t="str">
-        <v>Education</v>
+        <v/>
       </c>
       <c r="E781" t="str">
-        <v>https://www.newswire.com/news/eylsia-nicolas-releases-hold-on-another-day-a-global-biography-of-22853712</v>
+        <v>https://www.prnewswire.com/news-releases/telus-digital-se-asocia-con-parloa-para-ayudar-a-las-empresas-a-crear-y-gestionar-agentes-de-ia-302908941.html</v>
       </c>
       <c r="F781" t="str">
-        <v>Eylsia Nicolas unveils Hold on Another Day, a global biography of resilience and reinvention, innovation tennis, Hollywood, music, technology, and education.</v>
+        <v>-TELUS Digital se asocia con Parloa para ayudar a las empresas a crear y gestionar agentes de IA que fortalezcan las relaciones con los clientes Esta colaboración combina la plataforma de Parloa con la experiencia de TELUS Digital en experiencia del cliente para ayudar a mejorar las...</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>LHV Group's own share acquisition transactions</v>
+        <v>Four Seasons Hotel San Francisco at Embarcadero Retains Two Michelin Keys for Third Consecutive Year</v>
       </c>
       <c r="B782" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C782" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D782" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E782" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352716/0/en/lhv-group-s-own-share-acquisition-transactions.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362848</v>
       </c>
       <c r="F782" t="str">
-        <v>AS LHV Group announces that during the period 21 August to 27 August 2026, it has acquired the company’s own shares on the Nasdaq Tallinn Stock Exchange as follows:</v>
+        <v>Four Seasons Hotel San Francisco at Embarcadero, a luxury boutique-style hotel nestled near historic Jackson Square and the iconic Transamerica Pyramid, proudly announces it has once again been awarded Two Michelin Keys by the Michelin Guide, marking its third consecutive year receiving one of the hospitality industry&amp;#39;s most coveted distinctions. - - The Michelin Keys distinction recognizes the world&amp;#39;s most exceptional hotels, celebrating properties that deliver remarkable guest experience... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362848</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>LHV Groupi oma aktsiate omandamise tehingud</v>
+        <v>El sistema de formación de entrenadores de Kazajistán recibe el reconocimiento de nivel oro de World Tennis</v>
       </c>
       <c r="B783" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C783" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D783" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E783" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352716/0/et/lhv-groupi-oma-aktsiate-omandamise-tehingud.html</v>
+        <v>https://www.prnewswire.com/news-releases/el-sistema-de-formacion-de-entrenadores-de-kazajistan-recibe-el-reconocimiento-de-nivel-oro-de-world-tennis-302908939.html</v>
       </c>
       <c r="F783" t="str">
-        <v>AS LHV Group annab teada, et on perioodil 21.08-27.08.2026 omandanud Nasdaq Tallinna börsil oma aktsiaid alljärgnevalt:</v>
+        <v>ASTANA, Kazajistán, 14 de octubre de 2026 /PRNewswire/ -- World Tennis ha reconocido oficialmente el sistema de formación de entrenadores de la Federación de Tenis de Kazajistán con el nivel Oro. Este reconocimiento confirma que el sistema cumple con los estándares internacionales de...</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>Moody’s Reaffirms WSFS Financial Corp’s Baa2 Issuer Rating with a Positive Outlook; Reflects Diversified Business Model, Strong Capital, and Earnings Strength</v>
+        <v>Join Class Action to Recover Losses from The Chemours Company (CC) ...</v>
       </c>
       <c r="B784" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C784" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D784" t="str">
         <v>Finance</v>
       </c>
       <c r="E784" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/moody-reaffirms-wsfs-financial-corp-133000117.html</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-the-chemours-company-cc-r5233546.htm</v>
       </c>
       <c r="F784" t="str">
-        <v>WILMINGTON, Del., August 28, 2026--Moody’s Investors Service has reaffirmed their ratings to WSFS Financial Corporation (NASDAQ: WSFS) ("WSFS" or "the Company") and WSFS Bank with issuer ratings of Baa2 and revised outlook to positive from stable. The change in outlook was driven by improved credit, sustained earnings and continued balance sheet strength, underscoring the resilience of the franchise and financial performance. Long-and short-term deposits of A2/Prime-1, together with a standalone</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Chemours Company (NYSE:CC) securities. If you suffered a loss on your The Chemours Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Chemours Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>Westbridge Announces Definitive Agreement for the Sale of Red Willow Solar Project and Highlights Improving Market Fundamentals in Alberta and Growing AI-Driven Demand Across North America</v>
+        <v>LINC ALERT: Securities Fraud Class Action Launched Against Lincoln ...</v>
       </c>
       <c r="B785" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C785" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D785" t="str">
-        <v>AI, Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E785" t="str">
-        <v>https://www.prnewswire.com/news-releases/westbridge-announces-definitive-agreement-for-the-sale-of-red-willow-solar-project-and-highlights-improving-market-fundamentals-in-alberta-and-growing-ai-driven-demand-across-north-america-302862833.html</v>
+        <v>https://pr-inside.com/linc-alert-securities-fraud-class-action-launched-against-lincoln-r5233545.htm</v>
       </c>
       <c r="F785" t="str">
-        <v>LUXEMBOURG, Aug. 28, 2026 /PRNewswire/ -- Westbridge Renewable Energy S.A. (TSXV: WEB) (OTCQX: WEGYF) (FRA: PUQ) ("Westbridge" or the "Company") is pleased to announce that it has entered into a definitive share purchase agreement dated August 27, 2026 (the "Agreement") for the sale of...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lincoln Educational Services Corporation (NASDAQ:LINC) securities. If you suffered a loss on your Lincoln Educational Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Lincoln Educational Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>Ballard cierra la adquisición de GeoPura</v>
+        <v>Anushka Asthana joins Channel 4 News presenter line-up</v>
       </c>
       <c r="B786" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C786" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D786" t="str">
         <v/>
       </c>
       <c r="E786" t="str">
-        <v>https://www.prnewswire.com/news-releases/ballard-cierra-la-adquisicion-de-geopura-302862832.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362847</v>
       </c>
       <c r="F786" t="str">
-        <v>-Ballard cierra la adquisición de GeoPura, convirtiéndose en un proveedor integrado de soluciones de energía de hidrógeno La empresa resultante de la fusión aúna la tecnología de pilas de combustible probada de Ballard y su escala global con las unidades de energía de hidrógeno de...</v>
+        <v>Anushka Asthana is joining the Channel 4 News presenter line-up, strengthening one of the UK&amp;#39;s most trusted and distinctive broadcast news teams. - - Anushka is currently US Editor of Channel 4 News based in Washington DC. She will continue in her current role, now with expanded presenting duties, returning to cover presenters in the UK when required. - - Anushka has extensive experience covering British and American politics, including major elections, political developments and interview... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362847</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>Ballard closes acquisition of GeoPura, becoming an integrated hydrogen energy solutions provider</v>
+        <v>A Winter Holiday with H&amp;M Home</v>
       </c>
       <c r="B787" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C787" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D787" t="str">
-        <v>Finance, Energy</v>
+        <v/>
       </c>
       <c r="E787" t="str">
-        <v>https://www.prnewswire.com/news-releases/ballard-closes-acquisition-of-geopura-becoming-an-integrated-hydrogen-energy-solutions-provider-302862831.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362846</v>
       </c>
       <c r="F787" t="str">
-        <v>The combined business brings together Ballard's proven fuel cell technology and global scale with GeoPura's Hydrogen Power Units, fuel supply capabilities and Energy-as-a-Service business model. VANCOUVER, BC and NEWCASTLE, UK, Aug. 28, 2026 /PRNewswire/ -- Ballard Power Systems Inc....</v>
+        <v>The 2026 Holiday collection captures the feeling of arriving at a mountain cabin with family and friends &amp;#8211; a place where snowy landscapes, glowing candlelight and thoughtful rituals become the backdrop to the season&amp;#39;s most cherished moments. The collection reflects this through tactile materials, festive details and carefully curated pieces designed to create an inviting home throughout the season. - - &amp;#8220;Modern holiday traditions are all about creating moments that feel personal and meaning... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362846</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>Ballard schließt Übernahme von GeoPura ab und wird damit zu einem Anbieter integrierter Wasserstoff-Energielösungen</v>
+        <v>ATS Energy Secures New Investment to Accelerate Commercial Deployment and Meet Growing Demand for Waste-Heat Power Technology</v>
       </c>
       <c r="B788" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C788" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D788" t="str">
         <v>Energy</v>
       </c>
       <c r="E788" t="str">
-        <v>https://www.prnewswire.com/news-releases/ballard-schlieWt-ubernahme-von-geopura-ab-und-wird-damit-zu-einem-anbieter-integrierter-wasserstoff-energielosungen-302862830.html</v>
+        <v>https://www.prnewswire.com/news-releases/ats-energy-secures-new-investment-to-accelerate-commercial-deployment-and-meet-growing-demand-for-waste-heat-power-technology-302908938.html</v>
       </c>
       <c r="F788" t="str">
-        <v>Das fusionierte Unternehmen vereint die bewährte Brennstoffzellentechnologie und die globale Reichweite von Ballard mit den Hydrogen Power Units, den Kompetenzen im Bereich der Brennstoffversorgung und dem „Energy-as-a-Service"-Geschäftsmodell von GeoPura. VANCOUVER, BC und NEWCASTLE,...</v>
+        <v>Following rapid expansion of its customer pipeline and growing market demand, the Earthshot Prize winner is advancing manufacturing and preparing its first commercial Solid-State Generator for deployment in 2027. LOVELAND, Colo., Oct. 14, 2026 /PRNewswire/ -- ATS Energy, developer of...</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>PRCT Investment Alert - PROCEPT BioRobotics Corporation Stockholders with Large Losses Should Contact Robbins LLP for Information About the Securities Class Action</v>
+        <v>Kaplan Fox Alerts Investors: Lead Plaintiff Deadline for Beta Bionics, Inc. (BBNX) is November 3, 2026</v>
       </c>
       <c r="B789" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C789" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D789" t="str">
         <v>Finance</v>
       </c>
       <c r="E789" t="str">
-        <v>https://www.prnewswire.com/news-releases/prct-investment-alert---procept-biorobotics-corporation-stockholders-with-large-losses-should-contact-robbins-llp-for-information-about-the-securities-class-action-302862398.html</v>
+        <v>https://www.newsfilecorp.com/release/318960/Kaplan-Fox-Alerts-Investors-Lead-Plaintiff-Deadline-for-Beta-Bionics-Inc.-BBNX-is-November-3-2026</v>
       </c>
       <c r="F789" t="str">
-        <v>SAN DIEGO, Aug. 28, 2026 /PRNewswire/ -- Robbins LLP reminds investors that a securities class action has been filed on behalf of all purchasers of PROCEPT BioRobotics Corporation (NASDAQ: PRCT) common stock between February 28, 2024 and February 25, 2026, inclusive (the "Class Period")....</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Beta Bionics, Inc. ("Beta Bionics" or the "Company") (NASDAQ: BBNX) on behalf of investors that purchased or otherwise acquired Beta Bionics common stock between July 30, 2025 and February 24, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Beta Bionics and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>Capricor Therapeutics, Inc. (CAPR) Securities Fraud: Contact Berger Montague To Discuss Your Rights</v>
+        <v>BT International expands Global Fabric with a choice of integrated security service edge solutions</v>
       </c>
       <c r="B790" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C790" t="str">
-        <v>mlpr-newsfile</v>
+        <v>WebWire</v>
       </c>
       <c r="D790" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E790" t="str">
-        <v>https://www.newsfilecorp.com/release/311923/Capricor-Therapeutics-Inc.-CAPR-Securities-Fraud-Contact-Berger-Montague-To-Discuss-Your-Rights</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362845</v>
       </c>
       <c r="F790" t="str">
-        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - August 28, 2026) - National plaintiffs' law firm Berger Montague PC announces a class action lawsuit against Capricor Therapeutics, Inc. (NASDAQ: CAPR) ("Capricor" or the "Company") on behalf of investors who purchased or acquired Capricor securities during the period from December 17, 2025 through July 26, 2026 (the "Class Period").Investor Deadline: Investors who purchased or acquired Capricor securities during the Class Period may, no later than...</v>
+        <v>- - &amp;#8226; BT&amp;#39;s AI-ready networking platform now offers optimised connectivity to security service edge (SSE) solutions from Cisco, Fortinet, Netskope and Zscaler. - - &amp;#8226; The new capability can help customers rapidly scale use of AI agents, cloud applications and autonomous digital workflows. - - - - BT International today announced the expansion of its Global Fabric network-as-a-service (NaaS) platform with a choice of security service edge (SSE) solutions to support multinational customers&amp;#39;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362845</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>'Ragnarok Zero: Global' Resmi Lansmanının Ardından Güçlü Bir İvme Kazandı</v>
+        <v>Coastal Financial Corporation (CCB) Lawsuit - Investors Urged to Contact ...</v>
       </c>
       <c r="B791" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C791" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D791" t="str">
-        <v>Gaming</v>
+        <v>Finance</v>
       </c>
       <c r="E791" t="str">
-        <v>https://www.prnewswire.com/news-releases/ragnarok-zero-global-resmi-lansmannn-ardndan-guclu-bir-ivme-kazand-302862824.html</v>
+        <v>https://pr-inside.com/coastal-financial-corporation-ccb-lawsuit-investors-urged-to-contact-r5233544.htm</v>
       </c>
       <c r="F791" t="str">
-        <v>KUALA LUMPUR, Malezya, 28 Ağustos 2026 /PRNewswire/ -- Gravity Game Unite (GGU)'nin yeni küresel PC MMORPG oyunu, Ragnarok Zero: Global, resmi lansmanının ardından dünyanın dört bir yanındaki oyunculardan büyük ilgi görerek güçlü bir başlangıç yaptı. Özellikle, Güneydoğu Asya'daki Odin...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Coastal Financial Corporation (NASDAQ:CCB) securities. If you suffered a loss on your Coastal Financial Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Coastal Financial Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>AUKČNÝ DOM JULIEN'S AUCTIONS PREDSTAVUJE „KRÁĽA KAIDŽÚ: KOLEKCIA ODKAZU SOMPOTA SANDSA"</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Ardelyx, Inc. (ARDX) Investors ...</v>
       </c>
       <c r="B792" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C792" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D792" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E792" t="str">
-        <v>https://www.prnewswire.com/news-releases/aukny-dom-juliens-auctions-predstavuje-kraa-kaidu-kolekcia-odkazu-sompota-sandsa-302862823.html</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-ardelyx-inc-ardx-investors-r5233543.htm</v>
       </c>
       <c r="F792" t="str">
-        <v>OSOBNÁ ZBIERKA HISTÓRIE ULTRAMANA OD VIZIONÁRSKEHO SCI-FI FILMÁRA SOMPOTA SANDSA SA PO PRVÝ KRÁT DRAŽÍ PRI PRÍLEŽITOSTI 60. VÝROČIA TEJTO PRIEKOPNÍCKEJ FRANŠÍZY Vzácne lietajúce propagačné miniatúry Ultramana, dizajnové sošky, masky, produkčné obleky, figúrky, 3D maľby Ultramana, Pigmona...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Ardelyx, Inc. (NASDAQ:ARDX) securities. If you suffered a loss on your Ardelyx, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Ardelyx, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Ardelyx, Inc. ..</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>Less Than One Month Left to Register for CobbleStone® User Conference 2026</v>
+        <v>Step into a brand-new Just Dance experience!</v>
       </c>
       <c r="B793" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C793" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D793" t="str">
-        <v/>
+        <v>Gaming</v>
       </c>
       <c r="E793" t="str">
-        <v>https://www.prnewswire.com/news-releases/less-than-one-month-left-to-register-for-cobblestone-user-conference-2026-302862432.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362844</v>
       </c>
       <c r="F793" t="str">
-        <v>Contract management professionals are encouraged to secure their seats before registration closes for CobbleStone's premier biennial user conference. PRINCETON, N.J., Aug. 28, 2026 /PRNewswire/ -- CobbleStone Software, a recognized leader in contract lifecycle management (CLM) and...</v>
+        <v>Wait, do you hear that sound? Yep, the decades are calling, so it might be time to raid the back of your closet for parachute pants, cut-off jeans, polyester, or whatever else you feel like! Just Dance: Decades of Hits is out now for the Nintendo Switch&amp;#8482; system. - - From disco classics and &amp;#39;80s anthems to 2000s favorites and today&amp;#39;s hits, choose your decade and dance with your family and friends. Iconic hits across generations The songs, visuals, and themed worlds are inspired by each... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362844</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>INTU INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Intuit (INTU) Investors of Securities Class Action Lawsuit Deadline on September 8, 2026</v>
+        <v>Papa John's International, Inc. (PZZA) Lawsuit - Investors Urged to ...</v>
       </c>
       <c r="B794" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C794" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D794" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E794" t="str">
-        <v>https://www.newsfilecorp.com/release/311824/INTU-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Intuit-INTU-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-8-2026</v>
+        <v>https://pr-inside.com/papa-john-s-international-inc-pzza-lawsuit-investors-urged-to-r5233542.htm</v>
       </c>
       <c r="F794" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Intuit To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Intuit between February 25, 2025 and June 1, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. - August...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Papa John's International, Inc. (NASDAQ:PZZA) securities. If you suffered a loss on your Papa John's investment and would like to explore a potential recovery under the federal securities laws, Learn about Papa John's Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages Alarum Technologies ...</v>
+        <v>Tidal Wave Auto Spa Opens New Locations in Hickory, North Carolina ...</v>
       </c>
       <c r="B795" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C795" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D795" t="str">
-        <v>Finance</v>
+        <v>Automotive</v>
       </c>
       <c r="E795" t="str">
-        <v>https://pr-inside.com/rosen-recognized-investor-counsel-encourages-alarum-technologies-r5217117.htm</v>
+        <v>https://pr-inside.com/tidal-wave-auto-spa-opens-new-locations-in-hickory-north-carolina-r5233541.htm</v>
       </c>
       <c r="F795" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alarum Technologies Ltd. (NASDAQ:ALAR) between March 20, 2025 and July 2, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm. SO WHAT: If you purchased Alarum Technologies securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join ..</v>
+        <v>(PR-inside.com) Grand Opening Celebrations Include Free Car Washes, Founders Club Extension, and Giveback Day THOMASTON, GA / ACCESS Newswire / October 14, 2026 / Tidal Wave Auto Spa®, the nation's fifth-largest conveyor car wash company, is pleased to announce the grand openings of two new locations this week in Hickory, North Carolina and Hampton, Virginia. The new locations mark the company's 25th in North Carolina and 16th in Virginia, bringing the total Tidal Wave network to 337 locations across 30 states. To celebrate the Grand Openings, both locations are offering 12 days of free premium car washes from October 14 to October 25. ..</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>Global Tier-1 YFORE Rolls Off First U.S.-Built Digital Key</v>
+        <v>Lost Money on DICK'S Sporting Goods, Inc. (DKS)? Urged to Join Class ...</v>
       </c>
       <c r="B796" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C796" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D796" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E796" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-tier-1-yfore-rolls-off-first-us-built-digital-key-302862819.html</v>
+        <v>https://pr-inside.com/lost-money-on-dick-s-sporting-goods-inc-dks-urged-to-join-class-r5233540.htm</v>
       </c>
       <c r="F796" t="str">
-        <v>SUWANEE, Ga., Aug. 28, 2026 /PRNewswire/ -- YFORE Technology officially rolled off its first U.S.-manufactured Digital Key today at its facility in Suwanee, Georgia, marking the start of localized mass production for North America. Utilizing an integrated "Vehicle-Cloud-Device" end-to-end...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired DICK'S Sporting Goods, Inc. (NYSE:DKS) securities. If you suffered a loss on your DICK'S Sporting Goods, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about DICK'S Sporting Goods, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>Hilb Group Continues to Grow Midwest Presence, Acquires Michigan-Based Property and Casualty Agency</v>
+        <v>Class Action Lawsuit Filed: Honeywell Aerospace Inc. (HONA) - Join ...</v>
       </c>
       <c r="B797" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C797" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D797" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E797" t="str">
-        <v>https://www.prnewswire.com/news-releases/hilb-group-continues-to-grow-midwest-presence-acquires-michigan-based-property-and-casualty-agency-302862384.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-honeywell-aerospace-inc-hona-join-r5233539.htm</v>
       </c>
       <c r="F797" t="str">
-        <v>RICHMOND, Va., Aug. 28, 2026 /PRNewswire/ -- Hilb Group announced today that it has acquired a Michigan-based property and casualty agency. The acquisition took effect on August 1, 2026, and builds on the company's growing portfolio in the Midwest region. About Hilb Group: The Hilb Group...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Honeywell Aerospace Inc. (NASDAQ:HONA) securities. If you suffered a loss on your Honeywell Aerospace Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Honeywell Aerospace Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>Judge Alan B. Johnson to Receive the 2026 American Inns of Court Professionalism Award for the Tenth Circuit</v>
+        <v>Tidal Wave Auto Spa Opens New Locations in Hickory, North Carolina and Hampton, Virginia This Week</v>
       </c>
       <c r="B798" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C798" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D798" t="str">
-        <v/>
+        <v>Automotive</v>
       </c>
       <c r="E798" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/judge-alan-b-johnson-receive-131500140.html</v>
+        <v>https://www.newswire.com/news/tidal-wave-auto-spa-opens-new-locations-in-hickory-north-carolina-and-22874632</v>
       </c>
       <c r="F798" t="str">
-        <v>ALEXANDRIA, Va., August 28, 2026--Alan B. Johnson has been selected to receive the prestigious 2026 American Inns of Court Professionalism Award for the Tenth Circuit. Johnson is a judge on the U.S.</v>
+        <v>Grand Opening Celebrations Include Free Car Washes, Founders Club Extension, and Giveback Day</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>Kaplan Fox Notifies Alarum Technologies Ltd. (ALAR) Investors of an Upcoming Lead Plaintiff Deadline on October 5, 2026</v>
+        <v>HBO Original Documentary KORDELL STEWART / SLASH &amp; BURN Debuts October 27</v>
       </c>
       <c r="B799" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C799" t="str">
-        <v>mlpr-newsfile</v>
+        <v>WebWire</v>
       </c>
       <c r="D799" t="str">
-        <v>Finance</v>
+        <v>Gaming</v>
       </c>
       <c r="E799" t="str">
-        <v>https://www.newsfilecorp.com/release/311298/Kaplan-Fox-Notifies-Alarum-Technologies-Ltd.-ALAR-Investors-of-an-Upcoming-Lead-Plaintiff-Deadline-on-October-5-2026</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362843</v>
       </c>
       <c r="F799" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Alarum Technologies Ltd. ("Alarum" or the "Company") (NASDAQ: ALAR) on behalf of investors that purchased or otherwise acquired Alarum securities between March 20, 2025 and July 2, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Alarum and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
+        <v>- - &amp;#8226; The HBO Original documentary short KORDELL STEWART / SLASH &amp;amp; BURN debuts TUESDAY, OCTOBER 27 (9:00-9:40 p.m. ET/PT) on HBO and will be available to stream on HBO Max. Directed by Brian Rivera ( WWE: Unreal ), the film is the latest installment of &amp;#8220;NFL Shorts,&amp;#8221; a collection of short documentaries made in partnership with NFL Films that explores stories connected to the game of football. - - &amp;#8226; Synopsis: For a generation of football fans, former Pittsburgh Steelers quarterback Kord... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362843</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Alarum Technologies Ltd. Investors to Secure Counsel Before Important Deadline in Securities Class Action First Filed by the Firm - ALAR</v>
+        <v>Rubin Rudman Partner Rion Vaughan Named to the American Bankruptcy Institute's 2026 Class of 40 Under 40 Lawyers</v>
       </c>
       <c r="B800" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C800" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D800" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E800" t="str">
-        <v>https://www.newsfilecorp.com/release/310695/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Alarum-Technologies-Ltd.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-First-Filed-by-the-Firm-ALAR</v>
+        <v>https://www.prnewswire.com/news-releases/rubin-rudman-partner-rion-vaughan-named-to-the-american-bankruptcy-institutes-2026-class-of-40-under-40-lawyers-302908934.html</v>
       </c>
       <c r="F800" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Alarum Technologies Ltd. (NASDAQ: ALAR) between March 20, 2025 and July 2, 2026, both dates inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline in the securities class action first filed by the Firm.SO WHAT: If you purchased Alarum Technologies securities during the Class Period you may be entitled to...</v>
+        <v>BOSTON, Oct. 14, 2026 /PRNewswire/ -- Rubin Rudman is pleased to announce that Rion Vaughan, a partner in the firm's Bankruptcy &amp; Creditors' Rights practice, has been selected for inclusion in the American Bankruptcy Institute's (ABI) prestigious 2026 class of 40 under 40 lawyers. This is...</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>Bilt Partners with Global Citizen and Global Citizen Ambassador Hugh Jackman for September Rent Day®</v>
+        <v>How Newfoundland and Labrador Played a Starring Role in 'BELOW'</v>
       </c>
       <c r="B801" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C801" t="str">
-        <v>mlpr-businesswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D801" t="str">
-        <v>Gaming</v>
+        <v>Media</v>
       </c>
       <c r="E801" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/bilt-partners-global-citizen-global-131000150.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362842</v>
       </c>
       <c r="F801" t="str">
-        <v>NEW YORK, August 28, 2026--Bilt, the membership that connects where you live with the places you love, today announced a collaboration with Global Citizen, and Global Citizen Ambassador Hugh Jackman as the featured guest for September Rent Day®. Hugh joins Bilt's monthly Rent Free™ game show, where the better he does, the more Bilt Members win free rent.</v>
+        <v>There&amp;#39;s something in the water in the new Netflix limited series BELOW. Set against the stunning, dramatic backdrop of coastal Newfoundland and Labrador, the show was also shaped by the province&amp;#39;s culture and folklore as much behind the camera as in front of it. - - Set in a small town terrorized by a mysterious sea creature, the show centres around a fisherman who must fight to protect his family, community and his vanishing way of life. Created by Canadian Jesse McKeown, the seri... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362842</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>Pinion Immunotherapeutics Publishes Preclinical Data Supporting Clinical-Ready RNA Immunotherapy for HPV-16 Cervical Precancer</v>
+        <v>Beacon CEO ML Mackey Named to Massachusetts Small Business Development Center Statewide Advisory Council</v>
       </c>
       <c r="B802" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C802" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D802" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E802" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/pinion-immunotherapeutics-publishes-preclinical-data-130800970.html</v>
+        <v>https://www.prnewswire.com/news-releases/beacon-ceo-ml-mackey-named-to-massachusetts-small-business-development-center-statewide-advisory-council-302908933.html</v>
       </c>
       <c r="F802" t="str">
-        <v>NORTH BETHESDA, Md., August 28, 2026--Pinion Immunotherapeutics has published preclinical data supporting ARV-2001, its lead RNA immunotherapy, in the peer-reviewed journal Vaccines. With an Investigational New Drug application cleared by the FDA, Pinion is ready to begin clinical development for women with HPV-16-positive high-grade cervical precancer (CIN2/3).</v>
+        <v>WALTHAM, Mass., Oct. 14, 2026 /PRNewswire/ -- Beacon Interactive Systems announced today that CEO and Co-founder ML Mackey has been named to the newly formed Massachusetts Small Business Development Center (MSBDC) Statewide Advisory Council. The council is comprised of business,...</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>Delårsrapport 1. januar – 30. juni 2026</v>
+        <v>Investors in Doximity, Inc. (DOCS): Protect Your Rights - Contact Levi ...</v>
       </c>
       <c r="B803" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C803" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D803" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E803" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352712/0/da/del%C3%A5rsrapport-1-januar-30-juni-2026.html</v>
+        <v>https://pr-inside.com/investors-in-doximity-inc-docs-protect-your-rights-contact-levi-r5233538.htm</v>
       </c>
       <c r="F803" t="str">
-        <v>Koncernomsætningen udgjorde 797,8 mio. kr., hvilket er 134,6 mio. kr. højere end samme periode sidste år.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Doximity, Inc. (NYSE:DOCS) securities. If you suffered a loss on your Doximity, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Doximity, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Doximity, Inc. ..</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>Berger Montague PC Investigating Claims on Behalf of Investors in Flotek Industries, Inc. (FTK) After Class Action Filing</v>
+        <v>Levi &amp; Korsinsky Notifies Webull Corporation (BULL) Investors - Lead ...</v>
       </c>
       <c r="B804" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C804" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D804" t="str">
         <v>Finance</v>
       </c>
       <c r="E804" t="str">
-        <v>https://www.newsfilecorp.com/release/311922/Berger-Montague-PC-Investigating-Claims-on-Behalf-of-Investors-in-Flotek-Industries-Inc.-FTK-After-Class-Action-Filing</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-webull-corporation-bull-investors-lead-r5233537.htm</v>
       </c>
       <c r="F804" t="str">
-        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - August 28, 2026) - Berger Montague PC, a leading national plaintiffs' law firm, announces a class action lawsuit against Flotek Industries, Inc. (NYSE: FTK) ("Flotek" or the "Company") on behalf of investors who purchased or acquired Flotek securities during the period from August 3, 2026 through August 17, 2026 (the "Class Period"). The deadline to apply for lead plaintiff is October 26, 2026.Q&amp;AWhat is this lawsuit about? This lawsuit concerns...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Webull Corporation (NASDAQ:BULL) securities. If you suffered a loss on your Webull Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Webull Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Webull Corporation ..</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>Sustainable Innovation &amp; Health Dividend Fund Normal Course Issuer Bid</v>
+        <v>ReferralMD Automated Voice-AI Call Agent Reduces Referral Leakage</v>
       </c>
       <c r="B805" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C805" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D805" t="str">
-        <v>Finance, Healthcare, Education</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E805" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352711/0/en/sustainable-innovation-health-dividend-fund-normal-course-issuer-bid.html</v>
+        <v>https://www.prweb.com/releases/referralmd-automated-voice-ai-call-agent-reduces-referral-leakage-302908835.html</v>
       </c>
       <c r="F805" t="str">
-        <v>TORONTO, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Sustainable Innovation &amp;amp; Health Dividend Fund (the “Fund”) (TSX: SIH.UN) announced that it has filed a notice with the Toronto Stock Exchange (the “TSX”) and received its approval to make a normal course issuer bid (“NCIB”). Purchases pursuant to the NCIB will be made in the open market through the facilities of the TSX and Alternative Canadian Trading Systems. This NCIB will commence on September 3, 2026 and will terminate on September 2, 2027. In accordance with the Declaration of Trust by which the Fund is governed, market purchases pursuant to its NCIB may be effected by the Fund.</v>
+        <v>AI-powered patient outreach proactively identifies at-risk referrals, engages patients by phone, and helps more patients complete their care journey. MT. PLEASANT, S.C., Oct. 14, 2026 /PRNewswire-PRWeb/ -- ReferralMD today announced an automated Voice AI Agent which proactively calls...</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>Cooking Mastery Hits 3 Million Global Downloads, Marking Major Milestone for Meow Studios</v>
+        <v>Maserati MC12 and GT2 Stradale Fuoriserie take center stage at Villa La Massa Excellence 2026</v>
       </c>
       <c r="B806" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C806" t="str">
-        <v>PressReleaseNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D806" t="str">
-        <v>Gaming</v>
+        <v>Automotive</v>
       </c>
       <c r="E806" t="str">
-        <v>https://pressreleasenews.org/pressroom/cooking-mastery-hits-3-million-global-downloads-marking-major-milestone-for-meow-studios</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362841</v>
       </c>
       <c r="F806" t="str">
-        <v>Meow Studios' Cooking Mastery has surpassed 3 million downloads worldwide, reflecting the game's global appeal and the studio's ongoing commitment to updates and community engagement.</v>
+        <v>Maserati participates in the fourth edition of Villa La Massa Excellence 2026, the prestigious concours d&amp;#39;elegance taking place from October 16 to 18 at the historic estate overlooking the Arno River, just outside Florence. The exclusive event evokes the original spirit of the grand concours d&amp;#39;elegance, showcasing four-wheeled masterpieces immersed in an atmosphere of refinement and automotive passion. The setting is particularly suited to the world of the Trident, with two vehicles bel... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362841</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>‘College GameDay’ at 40: Desmond Howard Reflects on the Magic Behind the ESPN Show</v>
+        <v>Andrew Garson Opens Applications for the Andrew Garson Scholarship for Digital Marketing Professionals</v>
       </c>
       <c r="B807" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C807" t="str">
-        <v>mlpr-disney</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D807" t="str">
-        <v>Media</v>
+        <v/>
       </c>
       <c r="E807" t="str">
-        <v>https://thewaltdisneycompany.com/news/college-gameday-40-seasons/</v>
+        <v>https://www.prnewswire.com/news-releases/andrew-garson-opens-applications-for-the-andrew-garson-scholarship-for-digital-marketing-professionals-302908929.html</v>
       </c>
       <c r="F807" t="str">
-        <v>The post ‘College GameDay’ at 40: Desmond Howard Reflects on the Magic Behind the ESPN Show appeared first on The Walt Disney Company.</v>
+        <v>A national scholarship invites undergraduate students with a passion for modern marketing and brand strategy to apply by June 15, 2027. NEW YORK, Oct. 14, 2026 /PRNewswire/ -- Marketing executive Andrew Garson announces the opening of the Andrew Garson Scholarship for Digital Marketing...</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>OwlTing and Hawkeye Digital Interviews to Air Nationally on the RedChip ...</v>
+        <v>Honeywell Aerospace, Inc. (HONA) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B808" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C808" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D808" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E808" t="str">
-        <v>https://pr-inside.com/owlting-and-hawkeye-digital-interviews-to-air-nationally-on-the-redchip-r5217116.htm</v>
+        <v>https://www.prnewswire.com/news-releases/honeywell-aerospace-inc-hona-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302908322.html</v>
       </c>
       <c r="F808" t="str">
-        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / August 28, 2026 / RedChip Companies will air interviews with OwlTing Group (NASDAQ:OWLS), the operating brand of OBOOK Holdings Inc., and Hawkeye Digital Inc. (OTCID:HWKE) on the RedChip Small Stocks, Big Money™ show, a sponsored television program airing on Bloomberg TV this Saturday, August 29, at 7:00 p.m. Eastern Time (ET), and on CNBC this Sunday, August 30, at 11:00 a.m. ET. Bloomberg TV is available in an estimated 73 million homes across the United States, and CNBC is available in approximately 90 million U.S. households. Access the interviews in their entirety at: OWLS: https://www.redchip.com/assets/access/owls_access HWKE: https://www.redchip.com/assets/access/hwke_access OwlTing: ..</v>
+        <v>LOS ANGELES, Oct. 14, 2026 /PRNewswire/ -- Glancy Prongay Wolke &amp; Rotter LLP announces that investors with losses have opportunity to lead the securities fraud class action lawsuit against Honeywell Aerospace, Inc. IF YOU SUFFERED A LOSS ON YOUR HONEYWELL AEROSPACE, INC. INVESTMENTS,...</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>Air Canada Takes Additional Measures to Make Travel Easier for Customers Travelling with Mobility Aids</v>
+        <v>Apple Original Films releases trailer for “Being Heumann,” the rousing new film from Academy Award winner Si�n Heder</v>
       </c>
       <c r="B809" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C809" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D809" t="str">
-        <v>Automotive</v>
+        <v/>
       </c>
       <c r="E809" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352700/0/en/air-canada-takes-additional-measures-to-make-travel-easier-for-customers-travelling-with-mobility-aids.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362840</v>
       </c>
       <c r="F809" t="str">
-        <v>MONTR&amp;#201;AL, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Air Canada today announced a new mobility aid travel policy designed to make travel simpler, more consistent and less stressful for customers who travel with mobility aids, including customers participating in adapted sports.</v>
+        <v>Today, Apple Original Films unveiled the trailer for the critically acclaimed feature &amp;#8220;Being Heumann,&amp;#8221; the powerful new drama from writer, director and producer Si�n Heder, which follows disability rights activist Judy Heumann, who leads more than a hundred young people in a radical act of defiance as they take over the San Francisco Federal building in a fight for equal rights. The trailer debuts just ahead of the Gala presentation of &amp;#8220;Being Heumann&amp;#8221; at the BFI London Film Festival, and f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362840</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>Air Canada prend des mesures supplémentaires pour faciliter les déplacements des clients voyageant avec des aides à la mobilité</v>
+        <v>Bünyamin Aydın’s new collection, “From Earth to Sky,” soars with iPad Pro</v>
       </c>
       <c r="B810" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C810" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-apple</v>
       </c>
       <c r="D810" t="str">
         <v/>
       </c>
       <c r="E810" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352700/0/fr/air-canada-prend-des-mesures-suppl%C3%A9mentaires-pour-faciliter-les-d%C3%A9placements-des-clients-voyageant-avec-des-aides-%C3%A0-la-mobilit%C3%A9.html</v>
+        <v>https://www.apple.com/newsroom/2026/10/bunyamin-aydins-new-collection-from-earth-to-sky-soars-with-ipad-pro/</v>
       </c>
       <c r="F810" t="str">
-        <v>MONTR&amp;#201;AL, 28 ao&amp;#251;t 2026 (GLOBE NEWSWIRE) -- Air Canada a annoncé aujourd’hui une nouvelle politique relative aux voyages avec des aides à la mobilité, conçue pour offrir une expérience plus simple, plus fiable et moins stressante aux clients qui voyagent avec des aides à la mobilité, y compris celles destinées à la pratique de sports adaptés.</v>
+        <v>Bünyamin Aydın brought together Turkish heritage, rock influences, and futurism for a landmark fashion show in Cappadocia shot on iPhone 18 Pro Max.</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>ASUS Announces Availability of the Chromebook CM32 Detachable for Business and Education</v>
+        <v>Nasdaq Sheds 1.65% as Russell 2000 Sinks to RSI 28, Oil Climbs While Gold and Silver Slide</v>
       </c>
       <c r="B811" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C811" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D811" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E811" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352707/0/en/asus-announces-availability-of-the-chromebook-cm32-detachable-for-business-and-education.html</v>
+        <v>https://www.prnewswire.com/news-releases/nasdaq-sheds-1-65-as-russell-2000-sinks-to-rsi-28--oil-climbs-while-gold-and-silver-slide-302908927.html</v>
       </c>
       <c r="F811" t="str">
-        <v>Versatile detachable Chromebook features superb display and exceptional durability for retail, healthcare, education and more. Versatile detachable Chromebook features superb display and exceptional durability for retail, healthcare, education and more.</v>
+        <v>Stock Preachers News Commentary VANCOUVER, BC, Oct. 14, 2026 /PRNewswire/ -- Stocks skidded midweek as the Nasdaq Composite dropped 449 points, or 1.65%, to 26,755.24, pulling its weekly loss to 2.23%. The S&amp;P 500 fell 1.10% on the day and 1.18% for the week, while the Russell 2000...</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>BrenX Signs Definitive Agreement to Purchase Land for Its Planned First Integrated Energy Resource Center in Hungary - Combining Solar, Battery Storage, Thermal Storage and Potential Data Center Infrastructure</v>
+        <v>Teachers Receive Meryl Streep Educator Award for Campaign to Establish AP U.S. Women's History Course</v>
       </c>
       <c r="B812" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C812" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D812" t="str">
-        <v>Finance, Real Estate, Energy</v>
+        <v>Education</v>
       </c>
       <c r="E812" t="str">
-        <v>https://www.newsfilecorp.com/release/311954/BrenX-Signs-Definitive-Agreement-to-Purchase-Land-for-Its-Planned-First-Integrated-Energy-Resource-Center-in-Hungary-Combining-Solar-Battery-Storage-Thermal-Storage-and-Potential-Data-Center-Infrastructure</v>
+        <v>https://www.prnewswire.com/news-releases/teachers-receive-meryl-streep-educator-award-for-campaign-to-establish-ap-us-womens-history-course-302908928.html</v>
       </c>
       <c r="F812" t="str">
-        <v>Tel Aviv, Israel--(Newsfile Corp. - August 28, 2026) - BrenX Ltd. (NASDAQ: BRNX) ("BrenX" or the "Company"), formerly Brenmiller Energy Ltd., a leading provider of thermal energy storage ("TES") and integrated industrial energy solutions, today announced that its Hungarian subsidiary, A.R.D. Energy Kft., has entered into a definitive real estate sale and purchase agreement for the purchase of  approximately 10,872 square meters of industrial land and photovoltaic infrastructure adjacent to the...</v>
+        <v>Sacred Heart Preparatory teachers—Kristen Kelly and Serene Williams—secure nationwide academic backing to create course ATHERTON, Calif., Oct. 14, 2026 /PRNewswire/ -- Sacred Heart Preparatory (SHP) social studies teachers Kristen Kelly and Serene Williams will receive the inaugural Meryl...</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>Cyabra Secures Six-Figure Annual Contract with Leading Interactive Entertainment Company to Protect its Player Community</v>
+        <v>Apple unveils the new Apple TV 4K, supercharged by Siri AI</v>
       </c>
       <c r="B813" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C813" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D813" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E813" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352705/0/en/cyabra-secures-six-figure-annual-contract-with-leading-interactive-entertainment-company-to-protect-its-player-community.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362839</v>
       </c>
       <c r="F813" t="str">
-        <v>Agreement with a major publisher in the interactive entertainment industry expands Cyabra's private-sector footprint and reflects growing enterprise demand for evidence-based analysis of coordinated online activity.</v>
+        <v>Apple today announced the next generation of Apple TV 4K, delivering its most immersive home theater experience yet. The new Apple TV 4K features Siri AI, an entirely new version of Siri powered by the next generation of Apple Intelligence, transforming how users search for, discover, and enjoy their favorite movies and TV shows through a full-screen Siri AI experience.1 With built-in far-field microphones, Apple TV 4K also lets users talk to Siri completely hands-free.2 - - The new Appl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362839</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>GPO Plus, Inc. to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
+        <v>Explainer: How Nike's Innovative Foams Deliver Performance and Comfort</v>
       </c>
       <c r="B814" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C814" t="str">
-        <v>mlpr-newsfile</v>
+        <v>WebWire</v>
       </c>
       <c r="D814" t="str">
-        <v>AI, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E814" t="str">
-        <v>https://www.newsfilecorp.com/release/311914/GPO-Plus-Inc.-to-Present-at-the-Moody-Capital-Solutions-2026-Disruptive-Growth-Life-Sciences-Conference</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362838</v>
       </c>
       <c r="F814" t="str">
-        <v>Las Vegas, Nevada--(Newsfile Corp. - August 28, 2026) - GPO Plus, Inc. (OTCQB: GPOX) is an AI-powered distributor modernizing Direct Store Delivery for gas stations, convenience stores, and specialty retailers., is pleased to announce its participation at the upcoming Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9–10, 2026, in New York City. Brett H. Pojunis, CEO, will be attending the conference, delivering an investor presentation and...</v>
+        <v>Nike&amp;#39;s best-in-class suite of midsole foams deliver standout energy return, plush cushioning, staunch stability and critical impact protection. - - Just as important: With each step, they bring comfort and confidence, no matter the sport or terrain. - - When creating Nike&amp;#39;s latest footwear innovations, engineers and designers have a toolbox of proprietary options to choose from to design the ideal shoe. Here&amp;#39;s how to understand the benefits of each. ZoomX Nike&amp;#39;s most advanced and premium f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362838</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>Hai Robotics' HaiPick Climb Reaches 10,000-Robot Milestone Across Global Customer Projects</v>
+        <v>December 8, 2026 Deadline Approaching: Join Class Action Against Compass, ...</v>
       </c>
       <c r="B815" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C815" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D815" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E815" t="str">
-        <v>https://www.newsfilecorp.com/release/311894/Hai-Robotics-HaiPick-Climb-Reaches-10000Robot-Milestone-Across-Global-Customer-Projects</v>
+        <v>https://pr-inside.com/december-8-2026-deadline-approaching-join-class-action-against-compass-r5233536.htm</v>
       </c>
       <c r="F815" t="str">
-        <v>Alpharetta, Georgia--(Newsfile Corp. - August 28, 2026) - Hai Robotics recently announced that more than 10,000 HaiClimber robots have been contracted for customer projects worldwide, marking a significant step in the solution's commercial growth.Since its global introduction in 2025, HaiPick Climb has been selected for customer projects in 12 countries across Asia, Europe, North America, South America and Australia. Its growing customer base includes ANTA, Panasonic, Arvato, ITOCHU, METTLER...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Compass, Inc (NYSE:COMP) securities. If you suffered a loss on your Compass, Inc investment and would like to explore a potential recovery under the federal securities laws, Learn about Compass, Inc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit on behalf of shareholders who acquired Compass common ..</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>Kaplan Fox Reminds Primoris Services Corporation (PRIM) Investors of a Securities Class Action Deadline on September 21, 2026</v>
+        <v>Levi &amp; Korsinsky Notifies AppLovin Corporation (APP) Shareholders of ...</v>
       </c>
       <c r="B816" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C816" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D816" t="str">
         <v>Finance</v>
       </c>
       <c r="E816" t="str">
-        <v>https://www.newsfilecorp.com/release/311296/Kaplan-Fox-Reminds-Primoris-Services-Corporation-PRIM-Investors-of-a-Securities-Class-Action-Deadline-on-September-21-2026</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-applovin-corporation-app-shareholders-of-r5233535.htm</v>
       </c>
       <c r="F816" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Primoris Services Corporation ("Primoris" or the "Company") (NYSE: PRIM) on behalf of investors that purchased or otherwise acquired Primoris common stock between August 5, 2025 and June 22, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Primoris and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AppLovin Corporation (NASDAQ:APP) securities. If you suffered a loss on your AppLovin Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about AppLovin Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against AppLovin Corporation ..</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>Kaplan Fox Reminds Smartsheet Inc. (SMAR) Investors of a Securities Class Action Deadline on October 5, 2026</v>
+        <v>AITO schafft die Grundlage für globales Wachstum durch Produktexzellenz und Marktpräsenz</v>
       </c>
       <c r="B817" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C817" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D817" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E817" t="str">
-        <v>https://www.newsfilecorp.com/release/311297/Kaplan-Fox-Reminds-Smartsheet-Inc.-SMAR-Investors-of-a-Securities-Class-Action-Deadline-on-October-5-2026</v>
+        <v>https://www.prnewswire.com/news-releases/aito-schafft-die-grundlage-fur-globales-wachstum-durch-produktexzellenz-und-marktprasenz-302908925.html</v>
       </c>
       <c r="F817" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Smartsheet Inc. ("Smartsheet" or the "Company") (NYSE: SMAR) on behalf of sellers of the common stock of Smartsheet between June 1, 2024 and September 23, 2024 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you sold Smartsheet shares during the Class Period, you may CLICK HERE to contact us. You may also contact Kaplan Fox by emailing...</v>
+        <v>PARIS, 14. Oktober 2026 /PRNewswire/ -- AITO, eine Marke für intelligente Luxusmobilität der Spitzenklasse aus dem Hause SERES Group, präsentierte auf dem Pariser Autosalon 2026 die Ingenieurskunst, die intelligente Technologie und die Fertigungskompetenz, die hinter ihrer Philosophie...</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>Lucas GC Limited Announces Effective Date of Share Consolidation</v>
+        <v>The Rolling Stones Announce Foreign Tongues, Loose Lips the Deluxe Edition of Foreign Tongues Our November 27</v>
       </c>
       <c r="B818" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C818" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D818" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v/>
       </c>
       <c r="E818" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352706/0/en/lucas-gc-limited-announces-effective-date-of-share-consolidation.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362837</v>
       </c>
       <c r="F818" t="str">
-        <v>NEW YORK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Lucas GC Limited (NASDAQ: LGCL) (“Lucas” or the “Company”), an artificial intelligence (the “AI”) technology-driven Platform-as-a-Service (the “PaaS”) company, applying such technologies in human resources and insurance industry verticals, today announced that it will effect a one hundred and twenty-five (125)-for-one (1) share consolidation of its issued and unissued Class A ordinary shares and Class B ordinary shares, par value US$0.0002 per share on September 1, 2026.</v>
+        <v>Today The Rolling Stones announce Foreign Tongues, Loose Lips, the deluxe edition of their acclaimed new studio album Foreign Tongues, released 27th November 2026 by Polydor/Universal Music. Physical pre-orders are available now here. - - The new collection features five new recordings from the creative period surrounding Foreign Tongues, including &amp;#39;Where There&amp;#39;s A Will&amp;#39;, &amp;#39;Who You Callin&amp;#39; Crazy&amp;#39; featuring jazz saxophonist Courtney Pine, &amp;#39;Human Tide&amp;#39;, &amp;#39;Bad Luck Hideaway&amp;#39;, a duet... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362837</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>Mattel Names Maluma, Supercar Blondie and Robert Lewandowski as Its First-ever Hot Wheels Class of Legends™ in New Challenge Accepted Campaign</v>
+        <v>Keesler Federal Credit Union Earns TIME Excellent Workplace Rating</v>
       </c>
       <c r="B819" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C819" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D819" t="str">
         <v/>
       </c>
       <c r="E819" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/mattel-names-maluma-supercar-blondie-130000061.html</v>
+        <v>https://www.prnewswire.com/news-releases/keesler-federal-credit-union-earns-time-excellent-workplace-rating-302908924.html</v>
       </c>
       <c r="F819" t="str">
-        <v>EL SEGUNDO, Calif., August 28, 2026--Today, Hot Wheels announced Challenge Accepted, a global campaign championing the challenger spirit and the mindset that drives people to take risks, defy expectations and chase their passions. Throughout September, Hot Wheels will spotlight those who turn obstacles into opportunities and prove that the road to becoming legendary begins with the willingness to take on the next challenge.</v>
+        <v>Assessment highlights career advancement, employee retention and recognition BILOXI, Miss., Oct. 14, 2026 /PRNewswire/ -- Keesler Federal Credit Union has earned the TIME Excellent Workplace Rating, a global workplace recognition developed by Statista in collaboration with TIME. The...</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>Northrim BanCorp, Inc. Declares Quarterly Cash Dividend of $0.17 per Share</v>
+        <v>Robert Half selected by Forbes as one of the World's Top Companies for Women 2026</v>
       </c>
       <c r="B820" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C820" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D820" t="str">
         <v>Finance</v>
       </c>
       <c r="E820" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352703/8875/en/northrim-bancorp-inc-declares-quarterly-cash-dividend-of-0-17-per-share.html</v>
+        <v>https://www.prnewswire.com/news-releases/robert-half-selected-by-forbes-as-one-of-the-worlds-top-companies-for-women-2026-302908869.html</v>
       </c>
       <c r="F820" t="str">
-        <v>Northrim BanCorp, Inc. Declares Quarterly Cash Dividend of $0.17 per Share</v>
+        <v>MENLO PARK, Calif., Oct. 14, 2026 /PRNewswire/ -- Global talent solutions and business consulting firm Robert Half (NYSE: RHI) has been named one of Forbes' World's Top Companies for Women 2026, recognizing the company's commitment to helping women build successful careers, advance into...</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>Optimum Invests $6 Million to Strengthen Network in Lubbock, Texas</v>
+        <v>Sargent &amp;amp; Lundy to Provide Engineering and Licensing Support for Deployable Energy's Unity-1 Microreactor</v>
       </c>
       <c r="B821" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C821" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D821" t="str">
-        <v/>
+        <v>Energy</v>
       </c>
       <c r="E821" t="str">
-        <v>https://finance.yahoo.com/technology/articles/optimum-invests-6-million-strengthen-130000434.html</v>
+        <v>https://www.prnewswire.com/news-releases/sargent--lundy-to-provide-engineering-and-licensing-support-for-deployable-energys-unity-1-microreactor-302908922.html</v>
       </c>
       <c r="F821" t="str">
-        <v>LUBBOCK, Texas, August 28, 2026--Optimum, a leading provider of internet, mobile, and TV services, today announced the completion of a $6 million investment to strengthen its network in Lubbock – delivering faster, more reliable connectivity for residents, businesses, and key community institutions.</v>
+        <v>Selection supports preparation of a construction permit application to the U.S. Nuclear Regulatory Commission HOUSTON, Oct. 14, 2026 /PRNewswire/ -- Deployable Energy today announced that it selected Sargent &amp; Lundy, the nation's leading nuclear engineering design firm, to provide...</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>OwlTing and Hawkeye Digital Interviews to Air Nationally on the RedChip Small Stocks, Big Money(TM) Show on CNBC and Bloomberg TV</v>
+        <v>Banana Republic Announces, "The Agency," a Short-Form Original Series Starring Jack Innanen</v>
       </c>
       <c r="B822" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C822" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D822" t="str">
-        <v/>
+        <v>Media</v>
       </c>
       <c r="E822" t="str">
-        <v>https://www.newswire.com/news/owlting-and-hawkeye-digital-interviews-to-air-nationally-on-the-redchip-small</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362836</v>
       </c>
       <c r="F822" t="str">
-        <v/>
+        <v>Banana Republic announces, &amp;#8220;The Agency,&amp;#8221; a five-part original short-form video series debuting on October 14, 2026, and starring Jack Innanen (Adults, Big Mistakes). With the actor involved in the creative process, the series represents Banana Republic&amp;#39;s first foray into channel-first original programming. - - Rooted in Banana Republic&amp;#39;s longstanding connection to storytelling, travel and discovery, &amp;#8220;The Agency&amp;#8221; follows Travel &amp;amp; Tours, a fictional travel agency that gets a new lease as it n... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362836</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>SMC³ Updates CzarLite Rates Effective September 28, 2026</v>
+        <v>AITO jette les bases d'une croissance mondiale grâce à l'excellence de ses produits et à sa reconnaissance sur le marché.</v>
       </c>
       <c r="B823" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C823" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D823" t="str">
         <v/>
       </c>
       <c r="E823" t="str">
-        <v>https://www.prweb.com/releases/smc-updates-czarlite-rates-effective-september-28-2026-302862479.html</v>
+        <v>https://www.prnewswire.com/news-releases/aito-jette-les-bases-dune-croissance-mondiale-grace-a-lexcellence-de-ses-produits-et-a-sa-reconnaissance-sur-le-marche-302908920.html</v>
       </c>
       <c r="F823" t="str">
-        <v>SMC³ has announced that the data in CzarLite® and CzarLite® Density, the most widely used less-than-truckload pricing benchmark in North America, will be updated, effective September 28, 2026. The changes reflect the economic impact of dynamic transportation expenses and updates to the...</v>
+        <v>PARIS, le 14 octobre 2026 /PRNewswire/ -- AITO, marque haut de gamme de mobilité intelligente et de luxe du groupe SERES, a mis en avant l'ingénierie, les technologies intelligentes et les capacités de fabrication qui sous-tendent sa philosophie « L'intelligence redéfinit le luxe » lors...</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>Dick's Sporting Goods ALERT: Securities Fraud Investigation by Block &amp; Leviton Could Allow DKS Investors to Recover Losses</v>
+        <v>Bank of America presenta los resultados financieros del tercer trimestre de 2026</v>
       </c>
       <c r="B824" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C824" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D824" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E824" t="str">
-        <v>https://www.newsfilecorp.com/release/311882/Dicks-Sporting-Goods-ALERT-Securities-Fraud-Investigation-by-Block-Leviton-Could-Allow-DKS-Investors-to-Recover-Losses</v>
+        <v>https://www.prnewswire.com/news-releases/bank-of-america-presenta-los-resultados-financieros-del-tercer-trimestre-de-2026-302908919.html</v>
       </c>
       <c r="F824" t="str">
-        <v>Boston, Massachusetts--(Newsfile Corp. - August 28, 2026) - Block &amp; Leviton is investigating Dick's Sporting Goods (NYSE: DKS) for potential securities law violations. Investors who have lost money in their Dick's Sporting Goods investment should contact the firm to learn more about how they might recover those losses. For more details, visit https://blockleviton.com/cases/dks.What is this all about?Block &amp; Leviton is investigating whether Dick's Sporting Goods and certain of its executives made...</v>
+        <v>CHARLOTTE, N.C., 14 de octubre de 2026 /PRNewswire/ -- Bank of America ha dado a conocer hoy sus resultados financieros correspondientes al tercer trimestre del año 2026. El comunicado de prensa, la documentación complementaria y la presentación para inversores pueden consultarse en la...</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>Meddelelse nr. 17/2026: Delårsrapport 1. januar – 30. juni 2026</v>
+        <v>IHG Hotels &amp; Resorts gears up to welcome Rugby League World Cup 2026 teams and fans</v>
       </c>
       <c r="B825" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C825" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D825" t="str">
         <v/>
       </c>
       <c r="E825" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352696/0/da/meddelelse-nr-17-2026-del%C3%A5rsrapport-1-januar-30-juni-2026.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362835</v>
       </c>
       <c r="F825" t="str">
-        <v>Bestyrelsen for Strategic Investments A/S har på et møde d.d. behandlet selskabets delårsrapport for perioden 1. januar – 30. juni 2026.</v>
+        <v>With Rugby League World Cup 2026 kicking off in Sydney this Thursday, IHG Hotels &amp;amp; Resorts (IHG), one of the world&amp;#39;s leading hotel companies, is preparing to welcome teams, officials and fans as Exclusive Accommodation Partner for the Men&amp;#39;s, Women&amp;#39;s and Wheelchair tournaments. - - Bringing together 26 teams representing 14 nations, the Rugby League World Cup 2026 will see 53 matches played across Australia, New Zealand and Papua New Guinea, attracting players and fans from around the world.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362835</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>QuikStor Integrates with Veritec Solutions, Bringing Patented Value Pricing to QuikStor Operators</v>
+        <v>Levi &amp; Korsinsky Urges Fluence Energy, Inc. (FLNC) Shareholders to ...</v>
       </c>
       <c r="B826" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C826" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D826" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E826" t="str">
-        <v>https://www.prweb.com/releases/quikstor-integrates-with-veritec-solutions-bringing-patented-value-pricing-to-quikstor-operators-302860387.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-fluence-energy-inc-flnc-shareholders-to-r5233533.htm</v>
       </c>
       <c r="F826" t="str">
-        <v>Native integration gives QuikStor customers access to VRMS, the self-storage industry's leading pricing and revenue management system used across more than 8,000 stores worldwide. EL SEGUNDO, Calif., Aug. 28, 2026 /PRNewswire-PRWeb/ -- QuikStor, the modern SaaS operating platform for the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fluence Energy, Inc. (NASDAQ:FLNC) securities. If you suffered a loss on your Fluence Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fluence Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>Sigenergy Launches “SigenStor NEO” in Thailand, Introducing a New All-in-One Smart Energy Solution</v>
+        <v>Kedrion: en ESID 2026, los expertos piden un diagnóstico más temprano de las inmunodeficiencias secundarias</v>
       </c>
       <c r="B827" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C827" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D827" t="str">
-        <v>Energy</v>
+        <v/>
       </c>
       <c r="E827" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352695/0/en/sigenergy-launches-sigenstor-neo-in-thailand-introducing-a-new-all-in-one-smart-energy-solution.html</v>
+        <v>https://www.prnewswire.com/news-releases/kedrion-en-esid-2026-los-expertos-piden-un-diagnostico-mas-temprano-de-las-inmunodeficiencias-secundarias-302908914.html</v>
       </c>
       <c r="F827" t="str">
-        <v>BANGKOK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Sigenergy continues to expand its smart energy solutions business in Thailand with the official launch of “Unfold the New Era of Energy Intelligence: SigenStor NEO” at Capella Bangkok. The event marked the official introduction of SigenStor NEO, Sigenergy’s latest All-in-One smart energy solution, to the Thai market. The company also announced official product pricing and showcased the system’s capabilities in intelligent energy management to more than 600 attendees.</v>
+        <v>MAASTRICHT, Países Bajos, 14 de octubre de 2026 /PRNewswire/ -- Las inmunodeficiencias secundarias (IS) representan un desafío sanitario importante y a menudo poco reconocido. Su relevancia clínica ha aumentado debido al uso creciente de terapias inmunosupresoras y biológicas, a los...</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>Fireblocks Sets Sights on Next Phase of Tokenization: NYSE Content Update</v>
+        <v>Raffles Hotels &amp; Resorts Reveals a New Island Sanctuary on Saudi Arabia's Red Sea</v>
       </c>
       <c r="B828" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C828" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D828" t="str">
-        <v>Finance, Media</v>
+        <v/>
       </c>
       <c r="E828" t="str">
-        <v>https://www.prnewswire.com/news-releases/fireblocks-sets-sights-on-next-phase-of-tokenization-nyse-content-update-302862796.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362834</v>
       </c>
       <c r="F828" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>Raffles Hotels &amp;amp; Resorts is excited to announce the debut of Raffles The Red Sea. Set between a lagoon and the open sea on the northwestern shores of Shura Island, with expansive views across the Red Sea, the resort follows the contours of the island and offers a new way to experience Saudi Arabia&amp;#39;s Red Sea through design, dining, culture and the intuitive service for which Raffles is known. - - &amp;#8220;The opening of Raffles The Red Sea marks an exciting new chapter for Raffles in Saudi Arabia,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362834</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>Simplify Healthcare Names Kamal Ahuja Chief Growth Officer to Accelerate Expansion of Its Payer AI Platform</v>
+        <v>HotDeals Analysis Finds: U.S. Shoppers Start Researching Black Friday Prices in October</v>
       </c>
       <c r="B829" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C829" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D829" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Retail</v>
       </c>
       <c r="E829" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/simplify-healthcare-names-kamal-ahuja-125200623.html</v>
+        <v>https://www.send2press.com/wire/hotdeals-analysis-finds-u-s-shoppers-start-researching-black-friday-prices-in-october/</v>
       </c>
       <c r="F829" t="str">
-        <v>AURORA, Ill., August 28, 2026--Simplify Healthcare®, a Simplify Group™ company and leading provider of technology solutions for payers, today announced Kamal Ahuja’s promotion to Chief Growth Officer. In this role, Kamal will lead the growth strategy and market expansion for the Payer AI Platform, helping health plans modernize operations through connected workflows, intelligent automation, and a unified data foundation.</v>
+        <v>SAN FRANCISCO, Calif., Oct. 14, 2026 (SEND2PRESS NEWSWIRE) -- Consumers may start preparing to compare Black Friday prices as early as October, weeks before the event. HotDeals' analysis of U.S. search trends and consumer research points to an extended research window rather than a single day when shoppers begin checking prices. In a 2025 survey of more than 1,000 U.S. online shoppers, 22% said they planned to begin researching holiday purchases in October.</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>Americas Cardroom Unveils $50M+ OSS XL With 336 Events</v>
+        <v>Securities Fraud Class Action Filed Against Coastal Financial Corporation ...</v>
       </c>
       <c r="B830" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C830" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D830" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E830" t="str">
-        <v>https://www.prnewswire.com/news-releases/americas-cardroom-unveils-50m-oss-xl-with-336-events-302862402.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-coastal-financial-corporation-r5233532.htm</v>
       </c>
       <c r="F830" t="str">
-        <v>The 24-day series includes three Main Events, four multi-flights and 10 Nosebleed Stakes tournaments. SAN JOSE, Costa Rica, Aug. 28, 2026 /PRNewswire/ -- Americas Cardroom has unveiled the Online Super Series XL, a 24-day online poker series featuring 336 events and more than $50 million...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Coastal Financial Corporation (NASDAQ:CCB) securities. If you suffered a loss on your Coastal Financial Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Coastal Financial Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>Zoomlion registra un crecimiento de los ingresos del 9,2 % en el primer semestre de 2026</v>
+        <v>AITO buduje podstawy globalnego rozwoju dzięki doskonałości produktów i uznaniu rynku</v>
       </c>
       <c r="B831" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C831" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D831" t="str">
         <v/>
       </c>
       <c r="E831" t="str">
-        <v>https://www.prnewswire.com/news-releases/zoomlion-registra-un-crecimiento-de-los-ingresos-del-9-2--en-el-primer-semestre-de-2026--302862798.html</v>
+        <v>https://www.prnewswire.com/news-releases/aito-buduje-podstawy-globalnego-rozwoju-dziki-doskonaoci-produktow-i-uznaniu-rynku-302908911.html</v>
       </c>
       <c r="F831" t="str">
-        <v>- Zoomlion registra un crecimiento de los ingresos del 9,2 % en el primer semestre de 2026, con un aumento de los ingresos internacionales del 12,5 % CHANGSHA, China, 28 de agosto de 2026 /PRNewswire/ -- Zoomlion Heavy Industry Science &amp; Technology Co., Ltd. («Zoomlion») ha conseguido...</v>
+        <v>PARYŻ, 14 października 2026 r. /PRNewswire/ -- AITO, należąca do SERES Group marka luksusowych inteligentnych rozwiązań w zakresie mobilności, zaprezentowała podczas Salonu Samochodowego w Paryżu 2026 swoje kompetencje w dziedzinie inżynierii, inteligentnych technologii i produkcji, które...</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>AAPL Publishes New Book by Nationally Recognized Physician Leader Calling Women in Healthcare to Lead -- and Equipping Them to Succeed</v>
+        <v>Benjamin Schenk Appointed to Plaintiffs' Steering Committee in Landmark Chat GPT Product Liability Litigation</v>
       </c>
       <c r="B832" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C832" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D832" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E832" t="str">
-        <v>https://www.prnewswire.com/news-releases/aapl-publishes-new-book-by-nationally-recognized-physician-leader-calling-women-in-healthcare-to-lead--and-equipping-them-to-succeed-302861984.html</v>
+        <v>https://www.prweb.com/releases/benjamin-schenk-appointed-to-plaintiffs-steering-committee-in-landmark-chat-gpt-product-liability-litigation-302908801.html</v>
       </c>
       <c r="F832" t="str">
-        <v>WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- The American Association for Physician Leadership (AAPL) is proud to announce the publication of The Women's Guide to Healthcare Leadership: The Why and The How, a new book by Patricia A. Gabow, MD, MACP, one of the most accomplished physician...</v>
+        <v>San Diego Attorney Joins Leadership Team in California Coordinated Proceeding Against OpenAI Over Alleged AI Chatbot Harms SAN DIEGO, Oct. 14, 2026 /PRNewswire-PRWeb/ -- Benjamin Schenk, a partner with The Schenk Law Firm, has been appointed by the San Francisco Superior Court to the...</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>Dr. Irfan Atcha Marks 30 Years in Chicago Implant Dentistry</v>
+        <v>Flowgear Wins 2026 IAMCP P2P Award as Global Leadership and Accelerated Expansion Continue Across North America and Worldwide</v>
       </c>
       <c r="B833" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C833" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D833" t="str">
-        <v>Healthcare, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E833" t="str">
-        <v>https://pr-inside.com/dr-irfan-atcha-marks-30-years-in-chicago-implant-dentistry-r5217115.htm</v>
+        <v>https://www.prweb.com/releases/flowgear-wins-2026-iamcp-p2p-award-as-global-leadership-and-accelerated-expansion-continue-across-north-america-and-worldwide-302908812.html</v>
       </c>
       <c r="F833" t="str">
-        <v>(PR-inside.com) Chicago dentist reflects on three decades of changing technology, complex patient care, and the evolution of dental implant treatment. CHICAGO, IL / ACCESS Newswire / August 28, 2026 / Dr. Irfan Atchais marking 30 years of practising dentistry in Chicago, reaching a career milestone that spans major changes in dental implant technology, treatment planning, and approaches to complex dental rehabilitation. Atcha began practising in Chicago in 1996 after earning his Doctor of Dental Surgery degree from the University of Illinois College of Dentistry. Over the three decades since, his work has become increasingly focused on dental implants and patients with complex needs, ..</v>
+        <v>Enterprise iPaaS provider named EMEA Winner and Global Finalist alongside Global Micro Solutions as demand grows for scalable, cloud-native integration platform solutions. ATLANTA, Oct. 14, 2026 /PRNewswire-PRWeb/ -- Flowgear, the governed integration and orchestration platform that...</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>Change Agents Accepted into Seagate Partner Program, Expanding Access to AI Infrastructure Ecosystem</v>
+        <v>Kaplan Fox Advises Anavex Life Sciences Corp. (AVXL) Investors to Act Before the Lead Plaintiff Deadline on November 30, 2026</v>
       </c>
       <c r="B834" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C834" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D834" t="str">
-        <v>Finance, AI</v>
+        <v>Finance</v>
       </c>
       <c r="E834" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352692/0/en/change-agents-accepted-into-seagate-partner-program-expanding-access-to-ai-infrastructure-ecosystem.html</v>
+        <v>https://www.newsfilecorp.com/release/318938/Kaplan-Fox-Advises-Anavex-Life-Sciences-Corp.-AVXL-Investors-to-Act-Before-the-Lead-Plaintiff-Deadline-on-November-30-2026</v>
       </c>
       <c r="F834" t="str">
-        <v>Participation Expands Access to Enterprise Data Storage Resources in Support of Change Agents’ AI-Enabled Autonomous Air Defense and Counter-UAS Strategy Participation Expands Access to Enterprise Data Storage Resources in Support of Change Agents’ AI-Enabled Autonomous Air Defense and Counter-UAS Strategy</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Anavex Life Sciences Corp. ("Anavex" or the "Company") (NASDAQ: AVXL) on behalf of investors that purchased or otherwise acquired Anavex securities between November 26, 2025 and August 28, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Anavex and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>Vivos Therapeutics and South Palm Cardiovascular Associates Sign Definitive Agreements to Launch Regional Sleep Testing and Treatment Center</v>
+        <v>Shareholders of Millrose Properties, Inc. (MRP): Protect Your Rights ...</v>
       </c>
       <c r="B835" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C835" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D835" t="str">
         <v>Finance</v>
       </c>
       <c r="E835" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352691/0/en/vivos-therapeutics-and-south-palm-cardiovascular-associates-sign-definitive-agreements-to-launch-regional-sleep-testing-and-treatment-center.html</v>
+        <v>https://pr-inside.com/shareholders-of-millrose-properties-inc-mrp-protect-your-rights-r5233530.htm</v>
       </c>
       <c r="F835" t="str">
-        <v>Vivos Therapeutics and South Palm Cardiovascular Associates Sign Definitive Agreements to Launch Regional Sleep Testing and Treatment Center</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Millrose Properties, Inc. (NYSE:MRP) securities. If you suffered a loss on your Millrose Properties, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Millrose Properties, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>Tees Valley Tennis Foundation Opens Applications for Financial Support</v>
+        <v>Join Class Action to Recover Losses from Better Home &amp; Finance Holding ...</v>
       </c>
       <c r="B836" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C836" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D836" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E836" t="str">
-        <v>https://pressat.co.uk/releases/tees-valley-tennis-foundation-opens-applications-for-financial-support-b6a356030cada74a59a7527108a78f55/</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-better-home-finance-holding-r5233529.htm</v>
       </c>
       <c r="F836" t="str">
-        <v xml:space="preserve">Friday 28 August, 2026 Applications now open for support with coaching, equipment, competition costs and travel for young tennis and padel players Teesside, 28 August 2026: Tees Valley Tennis Foundation has opened its main support application route for young people facing financial barriers to taking part in tennis or padel. Parents and guardians can now apply to the Foundation for support where cost is making it difficult for a young person to start, continue or progress in the sport. The Foundation can consider requests relating to: coaching and participation;essential tennis or padel equipment;competition and tournament costs;travel connected with tennis or padel; andother reasonable tennis or padel-related costs. Support is intended for young people aged 8-18 who live at a TS postcode </v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Better Home &amp; Finance Holding Company (NASDAQ:BETR) securities. If you suffered a loss on your Better Home &amp; Finance Holding Company investment and would like to explore a potential recovery under the federal securities laws, Learn about Better Home &amp; Finance Holding Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder ..</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>Detritus Returns to Inc. 5000 List of Fastest-Growing Private Companies for Second Straight Year</v>
+        <v>GoldCoast Resource Corp. Announces Trading Halt Pending Clarification from Government of Ghana</v>
       </c>
       <c r="B837" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C837" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D837" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E837" t="str">
-        <v>https://www.prnewswire.com/news-releases/detritus-returns-to-inc-5000-list-of-fastest-growing-private-companies-for-second-straight-year-302862395.html</v>
+        <v>https://www.newsfilecorp.com/release/319013/GoldCoast-Resource-Corp.-Announces-Trading-Halt-Pending-Clarification-from-Government-of-Ghana</v>
       </c>
       <c r="F837" t="str">
-        <v>SAVANNAH, Ga., Aug. 28, 2026 /PRNewswire/ -- Detritus announced today it has been named to the 2026 Inc. 5000 list of the nation's most successful independent businesses, attesting to its bold growth as a leading online platform for booking portable sanitation, dumpsters and other...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 14, 2026) - GoldCoast Resource Corp. (CSE: GCR) (OTCQB: GCRFF) (FSE: EKW) ("GoldCoast" or the "Company") announces that it has requested a halt in trading of its common shares. The halt will remain in place until the Company receives clarification from the relevant authorities of the Government of Ghana regarding the status of the ten offshore reconnaissance licences (the "Licences") held by its subsidiary, GoldCoast GRC Ghana Limited.The Company's...</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>Huawei uznany za lidera w raporcie „Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026"</v>
+        <v>October 20, 2026 Deadline: Join Class Action Lawsuit Against Fractyl ...</v>
       </c>
       <c r="B838" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C838" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D838" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E838" t="str">
-        <v>https://www.prnewswire.com/news-releases/huawei-uznany-za-lidera-w-raporcie-gartner-magic-quadrant-for-enterprise-storage-platforms-2026-302862793.html</v>
+        <v>https://pr-inside.com/october-20-2026-deadline-join-class-action-lawsuit-against-fractyl-r5233528.htm</v>
       </c>
       <c r="F838" t="str">
-        <v>Podsumowanie: Huawei uznany za lidera w raporcie „Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026". Huawei OceanStor Data Storage wykorzystuje wydajną, ujednoliconą platformę danych AI, znakomitą gęstość pojemności i efektywność energetyczną oraz odporność danych...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>GOLDFISH SWIM SCHOOL FRANCHISING, LLC, NAMED A TOP RECESSION-RESISTANT FRANCHISE OPPORTUNITY BY 2026 FRANCHISE BUSINESS REVIEW</v>
+        <v>Levi &amp; Korsinsky Urges Qfin Holdings, Inc. (QFIN) Shareholders to Act ...</v>
       </c>
       <c r="B839" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C839" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D839" t="str">
-        <v>Education</v>
+        <v>Finance</v>
       </c>
       <c r="E839" t="str">
-        <v>https://www.prnewswire.com/news-releases/goldfish-swim-school-franchising-llc-named-a-top-recession-resistant-franchise-opportunity-by-2026-franchise-business-review-302862394.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-qfin-holdings-inc-qfin-shareholders-to-act-r5233526.htm</v>
       </c>
       <c r="F839" t="str">
-        <v>Independent research data shows franchisees are highly satisfied with their Goldfish Swim School franchise investment and ownership experience TROY, Mich., Aug. 28, 2026 /PRNewswire/ -- Goldfish Swim School Franchising, LLC, the nation's premier children's swim school franchise...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Qfin Holdings, Inc. (NASDAQ:QFIN) securities. If you suffered a loss on your Qfin Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Qfin Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>Choose Health Launches Most Comprehensive At-Home Liver Function Test with 20+ Biomarkers and Clinical Risk Scores</v>
+        <v>Lost Money on Unicycive Therapeutics, Inc. (UNCY)? Urged to Join Class ...</v>
       </c>
       <c r="B840" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C840" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D840" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E840" t="str">
-        <v>https://www.prnewswire.com/news-releases/choose-health-launches-most-comprehensive-at-home-liver-function-test-with-20-biomarkers-and-clinical-risk-scores-302862404.html</v>
+        <v>https://pr-inside.com/lost-money-on-unicycive-therapeutics-inc-uncy-urged-to-join-class-r5233525.htm</v>
       </c>
       <c r="F840" t="str">
-        <v>New Test Brings Fatty Liver Risk Screening Home as Roughly 100 million Americans Live with Liver Disease, Most Undiagnosed AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- Choose Health, an at-home blood testing company, announced the launch of the Comprehensive Liver Function Test, a...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Unicycive Therapeutics, Inc. (NASDAQ:UNCY) securities. If you suffered a loss on your Unicycive Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Unicycive Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>Copper Development Association Publishes New Guidance to Strengthen Recycled Content Reporting and Climate-Aligned Copper Procurement</v>
+        <v>Kaplan Fox Alerts Investors of Endava plc (DAVA) with Significant Losses to a Securities Class Action Deadline on November 30, 2026</v>
       </c>
       <c r="B841" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C841" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D841" t="str">
-        <v>Media</v>
+        <v>Finance</v>
       </c>
       <c r="E841" t="str">
-        <v>https://www.prnewswire.com/news-releases/copper-development-association-publishes-new-guidance-to-strengthen-recycled-content-reporting-and-climate-aligned-copper-procurement-302862377.html</v>
+        <v>https://www.newsfilecorp.com/release/318937/Kaplan-Fox-Alerts-Investors-of-Endava-plc-DAVA-with-Significant-Losses-to-a-Securities-Class-Action-Deadline-on-November-30-2026</v>
       </c>
       <c r="F841" t="str">
-        <v>OVERVIEW White paper and practical guides provide OEMs, procurement professionals, certifiers, and auditors with guidance on consistently evaluating recycled content alongside carbon performance. Why recycled content and carbon performance should be evaluated together. How copper scrap...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Endava plc ("Endava" or the "Company") (NYSE: DAVA) on behalf of investors that purchased or otherwise acquired Endava securities between September 4, 2025 and September 21, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Endava and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox...</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>Jung Saem Mool Beauty Marks Sephora Launch with Times Square Takeover and Nationwide Consumer Activations</v>
+        <v>Windfall Completes Sixth Consecutive SOC 2 Type 2 Certification, Reinforcing Trusted Data for AI</v>
       </c>
       <c r="B842" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C842" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D842" t="str">
-        <v>Retail</v>
+        <v>AI</v>
       </c>
       <c r="E842" t="str">
-        <v>https://www.prnewswire.com/news-releases/jung-saem-mool-beauty-marks-sephora-launch-with-times-square-takeover-and-nationwide-consumer-activations-302862392.html</v>
+        <v>https://www.prweb.com/releases/windfall-completes-sixth-consecutive-soc-2-type-2-certification-reinforcing-trusted-data-for-ai-302908777.html</v>
       </c>
       <c r="F842" t="str">
-        <v>The Korean makeup artistry brand brings its signature Glass Skin artistry to Sephora with 10 exclusive cushion shades and a multi-city campaign spanning New York and Los Angeles NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Jung Saem Mool Beauty, the globally acclaimed Korean makeup artistry...</v>
+        <v>Windfall, the Most Trusted and Accurate Provider of People Intelligence and AI-Workflow Solutions Reinforces Commitment to Data Security with 6th Successful Certification SAN FRANCISCO, Oct. 14, 2026 /PRNewswire-PRWeb/ -- Windfall Data, Inc. ("Windfall"), the most trusted and accurate...</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>Personal Injury Lawyer John Giddens Named to 2027 Best Lawyers in America® List</v>
+        <v>McCutchen Napurano - The Law Firm Announces $525,000 Settlement for ...</v>
       </c>
       <c r="B843" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C843" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D843" t="str">
-        <v/>
+        <v>Education</v>
       </c>
       <c r="E843" t="str">
-        <v>https://www.prnewswire.com/news-releases/personal-injury-lawyer-john-giddens-named-to-2027-best-lawyers-in-america-list-302862389.html</v>
+        <v>https://pr-inside.com/mccutchen-napurano-the-law-firm-announces-525-000-settlement-for-r5233524.htm</v>
       </c>
       <c r="F843" t="str">
-        <v>JACKSON, Miss., Aug. 28, 2026 /PRNewswire/ -- Giddens Law Firm is pleased to announce that Mississippi truck accident lawyer John Giddens has been included in the 2027 Edition of The Best Lawyers in America®. He was listed in two categories for Jackson, Mississippi: Personal Injury...</v>
+        <v>(PR-inside.com) FORT SMITH, AR / ACCESS Newswire / October 14, 2026 / Fort Smith trial lawyer Joey McCutchen of McCutchen Napurano - The Law Firm announced that former Northside High School football coach Felix Curry has reached a $525,000 settlement with the Fort Smith School District. The district's school board approved the settlement on Aug. 24, and the parties agreed to dismiss the case with prejudice upon payment. According to the complaint, the district removed Curry from his positions as head football coach and campus athletic coordinator and reassigned him to work as a detention-class monitor, without explanation. Curry filed suit on ..</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>The National Police Association Endorses the 287(g) Expansion Act</v>
+        <v>Across 33 economies, industrial energy costs more than three times as much in the UK as in Saudi Arabia</v>
       </c>
       <c r="B844" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C844" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D844" t="str">
-        <v>Finance</v>
+        <v>Energy</v>
       </c>
       <c r="E844" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-national-police-association-endorses-the-287g-expansion-act-302862375.html</v>
+        <v>https://pressreleasenews.org/pressroom/across-33-economies-industrial-energy-costs-more-than-three-times-as-much-in-the-uk-as-in-saudi-arabia</v>
       </c>
       <c r="F844" t="str">
-        <v>INDIANAPOLIS, Aug. 28, 2026 /PRNewswire/ -- The National Police Association (NPA) endorses the 287(g) Expansion Act (S. 4405), a bill introduced by Sen. Marsha Blackburn (TN) authorizing the U.S. Attorney General to increase federal funding for state and local jurisdictions that have a...</v>
+        <v>Industrial energy costs more than three times as much in the United Kingdom as in Saudi Arabia, the dearest and the cheapest of 33 economies, according to the Industry Economics &amp; Competitiveness 2025 Annual Review, published today by Intratec Solutions.</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>Mindtrip Partners With The San Diego Tourism Authority To Reimagine How Travelers Discover San Diego</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Initiates an Investigation into ...</v>
       </c>
       <c r="B845" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C845" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D845" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E845" t="str">
-        <v>https://www.prnewswire.com/news-releases/mindtrip-partners-with-the-san-diego-tourism-authority-to-reimagine-how-travelers-discover-san-diego-302862145.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-initiates-an-investigation-into-r5233522.htm</v>
       </c>
       <c r="F845" t="str">
-        <v>From iconic beaches and world-class attractions to outdoor adventures, vibrant neighborhoods, and an acclaimed culinary and arts scene, the collaboration helps travelers create personalized journeys that define San Diego's bright side. SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ --...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Ubiquiti Inc. ("Ubiquiti" or "the Company") (NYSE:UI). Investors who purchased Ubiquiti securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/ubiquiti-inc-ui-class_action_lawsuit. Ubiquiti Investigation Details The investigation focuses on whether the Company issued false and/or misleading statements and/or failed to disclose information pertinent to investors and if the Ubiquiti board breached its fiduciary duties to shareholders. What's Next for Ubiquiti Investors? If you are aware of any facts relating to this investigation ..</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>Alphio.AI Innovates Retail Trading with an AI-Native Workspace and Non-Custodial Execution</v>
+        <v>Foghorn Therapeutics Inc. (FHTX) Investigation: Bronstein, Gewirtz ...</v>
       </c>
       <c r="B846" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C846" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D846" t="str">
-        <v>Finance, Crypto, AI, Retail</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E846" t="str">
-        <v>https://www.prnewswire.com/news-releases/alphioai-innovates-retail-trading-with-an-ai-native-workspace-and-non-custodial-execution-302862763.html</v>
+        <v>https://pr-inside.com/foghorn-therapeutics-inc-fhtx-investigation-bronstein-gewirtz-r5233521.htm</v>
       </c>
       <c r="F846" t="str">
-        <v>Integrating directly with Robinhood and Hyperliquid, Alphio.AI unifies stock and crypto research, monitoring, and natural-language order execution into a single workspace. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Alphio.AI today announced the official release of its AI-native investing...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Foghorn Therapeutics Inc. ("Foghorn" or "the Company") (NASDAQ:FHTX). Investors who purchased Foghorn securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/foghorn-therapeutics-inc-fhtx-class_action_lawsuit. Foghorn Investigation Details On October 1, 2026, Foghorn Therapeutics Inc. announced that, following a review of clinical data from the Phase 1 dose-escalation trial of FHD-909 (LY4050784), the Company and its collaboration partner, Eli Lilly, decided not to advance the program into the clinical development expansion phase. ..</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>Silver's Surge and Supply Pressures Create a New Imperative for Certification; ...</v>
+        <v>Pasqal Holding SA (PSQL) Investigation: Bronstein, Gewirtz &amp; Grossman, ...</v>
       </c>
       <c r="B847" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C847" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D847" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E847" t="str">
-        <v>https://pr-inside.com/silver-s-surge-and-supply-pressures-create-a-new-imperative-for-certification-r5217114.htm</v>
+        <v>https://pr-inside.com/pasqal-holding-sa-psql-investigation-bronstein-gewirtz-grossman-r5233520.htm</v>
       </c>
       <c r="F847" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / As silver pushes toward $70 an ounce and investors seek assets they can physically own, SMX is giving the precious metal something increasingly valuable: a persistent digital identity embedded directly into the material. Through its molecular marking technology, SMX can mark silver at the molecular level, creating an invisible, tamper-resistant identity designed to remain with the metal through refining, melting, manufacturing, transportation, storage, recycling and resale. That identity can be connected to a secure digital record documenting the silver's composition, origin, provenance and chain of custody, creating a ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Pasqal Holding SA ("Pasqal" or "the Company") (NASDAQ:PSQL). Investors who purchased Pasqal securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/pasqal-holding-sa-psql-class_action_lawsuit. Pasqal Investigation Details On September 28, 2026, Pasqal Holding SA announced that it was terminating its participation in France's LSQUARE/PROQCIMA defense program following completion of the program's first phase. The Company stated that it would instead focus its collaboration with French public authorities on commercial applications. Following ..</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>Afroz Fatta: The Legal Record Behind a Closely Watched Case</v>
+        <v>La-Z-Boy Incorporated (LZB) Investigation: Bronstein, Gewirtz &amp; Grossman, ...</v>
       </c>
       <c r="B848" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C848" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D848" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E848" t="str">
-        <v>https://pressreleasenews.org/pressroom/afroz-fatta-the-legal-record-behind-a-closely-watched-case</v>
+        <v>https://pr-inside.com/la-z-boy-incorporated-lzb-investigation-bronstein-gewirtz-grossman-r5233519.htm</v>
       </c>
       <c r="F848" t="str">
-        <v>Afroz Fatta’s legal proceedings, from the 2014 investigation and 2021 discharge order to the Gujarat High Court’s May 2022 decision dismissing the State’s challenge and leaving the discharge undisturbed.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of La-Z-Boy Incorporated ("La-Z-Boy" or "the Company") (NYSE:LZB). Investors who purchased La-Z-Boy securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/la-z-boy-incorporated-lzb-class_action_lawsuit. La-Z-Boy Investigation Details On August 18, 2026, La-Z-Boy Incorporated reported disappointing first-quarter fiscal 2027 financial results, missing analysts' expectations for both revenue and earnings. The Company reported revenue of approximately $476 million and adjusted earnings of $0.43 per share, compared to analysts' expectations of approximat</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>Amaero Announces Results of Special Meeting of Stockholders</v>
+        <v>MRP SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B849" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C849" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D849" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E849" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352680/0/en/amaero-announces-results-of-special-meeting-of-stockholders.html</v>
+        <v>https://pr-inside.com/mrp-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233518.htm</v>
       </c>
       <c r="F849" t="str">
-        <v>Amaero Announces Results of Special Meeting of Stockholders</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Lead Plaintiff Deadline: December 8, 2026. Investors who purchased (NYSE:MRP) securities between February 7, 2025 and October 2, 2026 may be eligible to recover losses. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Millrose securities between February 7, 2025 and October 2, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/millrose-properties-inc-mrp-class_action_lawsuit. Millrose Case Details The Complaint alleges that throughout ..</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>Critical Metals Corp. Provides Update on Proposed Acquisition of European Lithium</v>
+        <v>The Coin America Was Never Meant to Own</v>
       </c>
       <c r="B850" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C850" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D850" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E850" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352685/0/en/critical-metals-corp-provides-update-on-proposed-acquisition-of-european-lithium.html</v>
+        <v>https://pr-inside.com/the-coin-america-was-never-meant-to-own-r5233517.htm</v>
       </c>
       <c r="F850" t="str">
-        <v>Scheme Booklet lodged with ASIC; first court hearing scheduled for September 15, 2026 Scheme Booklet lodged with ASIC; first court hearing scheduled for September 15, 2026</v>
+        <v>(PR-inside.com) GOVMINT Releases Exclusive Coins, 1933-2026 Saint-Gaudens "Fenton Double Eagle" EAGAN, MN / ACCESS Newswire / October 14, 2026 / GOVMINT has announced the release of a very limited number of First Day of Production (FDP) 1933-2026 $20 Saint-Gaudens Double Eagles, a coin that pays tribute to one of the most compelling stories in the history of numismatics. It mimics the famous specimen owned by numismatist/coin dealer Stephen Fenton. At the 2026 American Numismatic Association (ANA) World Fair of Money convention in Pittsburgh, the United States Mint displayed under guard 11 specimens of the 1933 Saint-Gaudens Double Eagle-one of the rarest and most ..</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>FangDD Reports First Half 2026 Unaudited Financial Results</v>
+        <v>CC SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B851" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C851" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D851" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E851" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352684/0/en/fangdd-reports-first-half-2026-unaudited-financial-results.html</v>
+        <v>https://pr-inside.com/cc-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233516.htm</v>
       </c>
       <c r="F851" t="str">
-        <v>SHENZHEN, China, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Fangdd Network Group Ltd. (NASDAQ: DUO) (“FangDD” or “the Company”), a customer-oriented property technology company in China, today announced its unaudited financial results for the six months ended June 30, 2026.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Chemours Company (NYSE:CC) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Chemours securities between February 20, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/chemours-company-cc-class_action_lawsuit. Chemours Case Details The ..</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>INVO Fertility to Participate in H.C. Wainwright's 28th Annual Global Investment Conference</v>
+        <v>ENSG INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B852" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C852" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D852" t="str">
         <v>Finance</v>
       </c>
       <c r="E852" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352676/0/en/invo-fertility-to-participate-in-h-c-wainwright-s-28th-annual-global-investment-conference.html</v>
+        <v>https://pr-inside.com/ensg-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233515.htm</v>
       </c>
       <c r="F852" t="str">
-        <v>Virtual company presentation will be available beginning September 11, 2026, at 7:00 a.m. ET Virtual company presentation will be available beginning September 11, 2026, at 7:00 a.m. ET</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against The Ensign Group, Inc. (NASDAQ:ENSG) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Ensign securities between February 10, 2022 and June 18, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/the-ensign-group-inc-ensg-class_action_lawsuit. Ensign ..</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>Labcorp to Speak at the Morgan Stanley 24th Annual Global Healthcare Conference</v>
+        <v>NCPL INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B853" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C853" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D853" t="str">
         <v>Finance</v>
       </c>
       <c r="E853" t="str">
-        <v>https://www.prnewswire.com/news-releases/labcorp-to-speak-at-the-morgan-stanley-24th-annual-global-healthcare-conference-302862314.html</v>
+        <v>https://pr-inside.com/ncpl-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233514.htm</v>
       </c>
       <c r="F853" t="str">
-        <v>BURLINGTON, N.C., Aug. 28, 2026 /PRNewswire/ -- Labcorp (NYSE: LH), a global leader of innovative and comprehensive laboratory services, announced today that members of the executive management team will participate in a fireside chat at the Morgan Stanley 24th Annual Global Healthcare...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Netcapital Inc. (NASDAQ:NCPL) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Netcapital securities between December 15, 2021 and September 3, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/netcapital-inc-ncpl-class_action_lawsuit. Netcapital Case Details The ..</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>Leifras Celebrates 25th Anniversary, Setting Vision for Becoming Global Infrastructure Through "Sports and Social"</v>
+        <v>COMP INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B854" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C854" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D854" t="str">
-        <v>Finance, Education</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E854" t="str">
-        <v>https://www.prnewswire.com/news-releases/leifras-celebrates-25th-anniversary-setting-vision-for-becoming-global-infrastructure-through-sports-and-social-302861009.html</v>
+        <v>https://pr-inside.com/comp-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233513.htm</v>
       </c>
       <c r="F854" t="str">
-        <v>Operating Across All 47 Prefectures in Japan, Ranking No. 1 in School Club Activity Support (According to Tokyo Shoko Research, as of December 2025) with Over 70,000 Sports School Members. Following Its Nasdaq Listing, Leifras Sets Vision for the Next 25 Years to Establish Sustainable...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed on behalf of former Anywhere Real Estate Inc. ("Anywhere") (formerly trading as NYSE: HOUS) investors who acquired Compass, Inc. ("Compass" or the "Company") (NYSE:COMP) common stock in direct exchange for Anywhere securities pursuant to the S-4 registration statement, 424B3 prospectus, and related oral communications (collectively, with materials incorporated therein, the "Registration Statement" or "Offering Materials"), issued in connection with the January 2026 stock-for-stock exchange by which Compass acquired ..</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>New Book from The Oaklea Press Asks Whether Science is Discovering That Consciousness is More Fundamental Than Matter</v>
+        <v>DUOL INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B855" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C855" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D855" t="str">
-        <v>AI</v>
+        <v>Finance</v>
       </c>
       <c r="E855" t="str">
-        <v>https://www.pr.com/press-release/977637</v>
+        <v>https://pr-inside.com/duol-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233512.htm</v>
       </c>
       <c r="F855" t="str">
-        <v>Researched and written by artificial intelligence and edited by author and longtime consciousness researcher Stephen Hawley Martin, the book puts physicalism under intense scientific scrutiny. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Duolingo, Inc. (NASDAQ:DUOL) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Duolingo securities between May 2, 2025 and February 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/duolingo-inc-duol-class_action_lawsuit. Duolingo Case Details The ..</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>Novavax's Partnership Strategy Continues to Deliver with XFG-adapted Nuvaxovid™ Approvals in the U.S., EU and Japan for 2026-2027 Vaccination Season</v>
+        <v>BULL SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B856" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C856" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D856" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E856" t="str">
-        <v>https://www.prnewswire.com/news-releases/novavaxs-partnership-strategy-continues-to-deliver-with-xfg-adapted-nuvaxovid-approvals-in-the-us-eu-and-japan-for-2026-2027-vaccination-season-302862775.html</v>
+        <v>https://pr-inside.com/bull-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233511.htm</v>
       </c>
       <c r="F856" t="str">
-        <v>COVID-19 remains a public health challenge, particularly among older adults and high-risk populations1 Novavax's partners are ready to bring its protein-based, non-mRNA vaccine with a favorable tolerability profile to global markets, providing an important option for healthcare providers...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Webull Corporation (NASDAQ:BULL) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Webull securities between April 26, 2025 and October 6, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/webull-corporation-bull-class_action_lawsuit. Webull Case Details The ..</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>Phi Earth and LatConnect 60 Partner to Connect Space and Soil</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Fervo Energy Company ...</v>
       </c>
       <c r="B857" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C857" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D857" t="str">
-        <v/>
+        <v>Finance, Energy</v>
       </c>
       <c r="E857" t="str">
-        <v>https://www.prnewswire.com/news-releases/phi-earth-and-latconnect-60-partner-to-connect-space-and-soil-302861861.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-fervo-energy-company-r5233510.htm</v>
       </c>
       <c r="F857" t="str">
-        <v>SINGAPORE and PERTH, Australia, Aug. 28, 2026 /PRNewswire/ -- Nature-based projects are generating more environmental data than ever before. Satellites observe landscapes from orbit, while field teams capture what is happening on the ground. Yet these data sources often remain...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Fervo Energy Company ("Fervo" or "the Company") (NASDAQ:FRVO). Investors who purchased Fervo securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/fervo-energy-company-frvo-class_action_lawsuit. Fervo Investigation Details On October 6, 2026, Morpheus Research published a short report alleging that "Fervo has failed to disclose existential issues related to inconsistent production temperatures and premature thermal decline, excessive water loss, seismicity-related equipment damage, transmission capacity, and ballooning costs. In some cases, Ferv</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>Regal Honors Dolly Parton with Screenings Benefiting Imagination Library</v>
+        <v>lululemon athletica inc. (LULU) Investigation: Bronstein, Gewirtz &amp; ...</v>
       </c>
       <c r="B858" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C858" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D858" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E858" t="str">
-        <v>https://www.prnewswire.com/news-releases/regal-honors-dolly-parton-with-screenings-benefiting-imagination-library-302862783.html</v>
+        <v>https://pr-inside.com/lululemon-athletica-inc-lulu-investigation-bronstein-gewirtz-r5233509.htm</v>
       </c>
       <c r="F858" t="str">
-        <v>KNOXVILLE, Tenn., Aug. 28, 2026 /PRNewswire/ -- From Saturday, Aug. 29 through Sunday, Aug. 30, Regal will celebrate the extraordinary life and lasting legacy of Tennessee native Dolly Parton with special screenings of Steel Magnolias and The Best Little Whorehouse in Texas at theatres...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of lululemon athletica inc. ("lululemon" or "the Company") (NASDAQ:LULU). Investors who purchased lululemon securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/lululemon-athletica-inc-lulu-class_action_lawsuit. lululemon Investigation Details On September 3, 2026, lululemon reported its financial results for the second quarter of fiscal year 2026. Among other items, lululemon reported lower-than-expected revenue and sharply lowered its full-year revenue and earnings guidance. The Company's management attributed its disappointing quarterly results</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>Self Storage Manager Introduces SAMARA, Its New AI Agent for Enterprise Self-Storage Operations</v>
+        <v>CCB SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B859" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C859" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D859" t="str">
-        <v>AI, Real Estate</v>
+        <v>Finance</v>
       </c>
       <c r="E859" t="str">
-        <v>https://www.prweb.com/releases/self-storage-manager-introduces-samara-its-new-ai-agent-for-enterprise-self-storage-operations-302861730.html</v>
+        <v>https://pr-inside.com/ccb-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233508.htm</v>
       </c>
       <c r="F859" t="str">
-        <v>SAMARA lets operators query business data through text or voice and surface insights across their portfolios BLUE BELL, Pa., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Self Storage Manager, Inc. (SSM), an independent provider of enterprise property management software built exclusively for the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Coastal Financial Corporation (NASDAQ:CCB) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Coastal securities between October 28, 2024 and July 29, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/coastal-financial-corporation-ccb-class_action_lawsuit. Coastal Case ..</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>Silver's Surge and Supply Pressures Create a New Imperative for Certification; SMX Invented the Technology That Does It</v>
+        <v>Neogen Corporation (NEOG) Investigation: Bronstein, Gewirtz &amp; Grossman, ...</v>
       </c>
       <c r="B860" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C860" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D860" t="str">
-        <v/>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E860" t="str">
-        <v>https://www.newswire.com/news/silvers-surge-and-supply-pressures-create-a-new-imperative-for-certification</v>
+        <v>https://pr-inside.com/neogen-corporation-neog-investigation-bronstein-gewirtz-grossman-r5233507.htm</v>
       </c>
       <c r="F860" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Neogen Corporation ("Neogen" or "the Company") (NASDAQ:NEOG). Investors who purchased Neogen securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/neogen-corporation-neog-class_action_lawsuit. Neogen Investigation Details On September 29, 2026, the U.S. Food and Drug Administration ("FDA") announced that it had issued a warning letter to Neogen "following an investigation that linked a veterinary wound care product labeled as sterile, Neogen Vet HYCOAT (hyaluronate sodium sterile solution), to serious infections and ..</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>Special Committee of Better Home &amp; Finance Urges Shareholders to Reject Former CEO Vishal Garg’s Campaign to Seize Control of the Company</v>
+        <v>GOOG SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B861" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C861" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D861" t="str">
         <v>Finance</v>
       </c>
       <c r="E861" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/special-committee-better-home-finance-123000321.html</v>
+        <v>https://pr-inside.com/goog-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233506.htm</v>
       </c>
       <c r="F861" t="str">
-        <v>NEW YORK, August 28, 2026--The Special Committee of the Board of Directors (the "Special Committee") of Better Home &amp; Finance Holding Company (NASDAQ: BETR) ("Better" or the "Company") today sent a letter to shareholders.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Alphabet Inc. (NASDAQ:GOOG) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Alphabet securities between May 19, 2026 and July 16, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/alphabet-inc-goog-class_action_lawsuit. Alphabet Case Details The ..</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>Shionogi Announces U.S. Government Procurement of Fetroja® (cefiderocol) Through BARDA's Project BioShield to Support National Preparedness for Drug-Resistant Bacterial Threats</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Fair Isaac Corporation ...</v>
       </c>
       <c r="B862" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C862" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D862" t="str">
-        <v>Finance</v>
+        <v>Finance, Real Estate</v>
       </c>
       <c r="E862" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/shionogi-announces-u-government-procurement-123000969.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-fair-isaac-corporation-r5233505.htm</v>
       </c>
       <c r="F862" t="str">
-        <v>OSAKA, Japan, August 28, 2026--Shionogi &amp; Co., Ltd. (Head Office: Osaka, Japan; Chief Executive Officer: Isao Teshirogi, Ph.D.; hereafter "Shionogi") announced that the Biomedical Advanced Research and Development Authority (BARDA) has exercised a $36.9 million procurement option, under Project BioShield funding, from its April 2026 contract with Shionogi Inc., a New Jersey-based subsidiary of Shionogi, to procure Fetroja® (cefiderocol) as a critical countermeasure against difficult-to-treat Gra</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Fair Isaac Corporation ("Fair Isaac" or "the Company") (NYSE:FICO). Investors who purchased Fair Isaac securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/fair-isaac-corporation-fico-class_action_lawsuit. Fair Isaac Investigation Details On September 28, 2026, the Federal Housing Finance Agency announced changes intended to simplify mortgage pricing and expand the use of alternative credit scoring models in mortgage underwriting. Following the announcement, Rocket Mortgage stated that it would use VantageScore 4.0, a ..</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>Ulike Brings "Future Beauty, Powered by Light" to Boston, Challenging the Conventional Beauty Trade-Off Between Efficacy and Comfort</v>
+        <v>uniQure N.V. (QURE) Investigation: Bronstein, Gewirtz &amp; Grossman, LLC ...</v>
       </c>
       <c r="B863" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C863" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D863" t="str">
-        <v/>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E863" t="str">
-        <v>https://www.prnewswire.com/news-releases/ulike-brings-future-beauty-powered-by-light-to-boston-challenging-the-conventional-beauty-trade-off-between-efficacy-and-comfort-302862734.html</v>
+        <v>https://pr-inside.com/uniqure-n-v-qure-investigation-bronstein-gewirtz-grossman-llc-r5233504.htm</v>
       </c>
       <c r="F863" t="str">
-        <v>Nobel Prize-winning scientist Dr. Ardem Patapoutian, Harvard Associate Professor Dr. Anna Mandinova, actress, wellness advocate, and entrepreneur Sasha Pieterse, and PCOSAA CEO Megan Stewart joined Ulike to redefine the standard of beauty. BOSTON, Aug. 28, 2026 /PRNewswire/ -- Ulike, a...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of uniQure N.V. ("uniQure" or "the Company") (NASDAQ:QURE). Investors who purchased uniQure securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/uniqure-nv-qure-class_action_lawsuit. uniQure Investigation Details On September 29, 2026, uniQure released 48-month clinical data for AMT-130, its investigational gene therapy for Huntington's disease. Although the Company reported continued evidence of slowed disease progression, the four-year results did not meet a key statistical measure and appeared less favorable than the earlier ..</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>Wellchange Holdings Company Limited Announces Pricing of $7.5 Million Public Offering of its Class A Ordinary Shares</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Nidec Corporation (NJDCY) ...</v>
       </c>
       <c r="B864" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C864" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D864" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E864" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352683/0/en/wellchange-holdings-company-limited-announces-pricing-of-7-5-million-public-offering-of-its-class-a-ordinary-shares.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-nidec-corporation-njdcy-r5233503.htm</v>
       </c>
       <c r="F864" t="str">
-        <v>Hong Kong, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Wellchange Holdings Company Limited (NASDAQ: WCT) (“Company” or “Wellchange”), an enterprise software solution services provider headquartered in Hong Kong, today announced the pricing of its public offering (“Offering”) of 50,000,000 Class A ordinary shares at a public offering price of $0.15 per Class A ordinary share.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Nidec Corporation ("Nidec" or "the Company") (OTCMKTS:NJDCY). Investors who purchased Nidec securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/nidec-corporation-njdcy-class_action_lawsuit. Nidec Investigation Details On September 3, 2025, CNBC reported that Nidec announced an investigation into allegations of improper accounting within the Company's group, including accounting issues tied to management. CNBC reported that Nidec's shares fell sharply following the announcement, marking the Company's largest one-day decline. Following this news</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>Wrap Technologies Inc. (NASDAQ: WRAP) Executes Deliberate Strategy to Establish Position in Vital Defense Sector</v>
+        <v>Integra LifeSciences Holdings Corporation (IART) Investigation: Bronstein, ...</v>
       </c>
       <c r="B865" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C865" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D865" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E865" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352675/0/en/wrap-technologies-inc-nasdaq-wrap-executes-deliberate-strategy-to-establish-position-in-vital-defense-sector.html</v>
+        <v>https://pr-inside.com/integra-lifesciences-holdings-corporation-iart-investigation-bronstein-r5233502.htm</v>
       </c>
       <c r="F865" t="str">
-        <v>NEW YORK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- via NetworkNewsWire (“NNW”) — Wrap Technologies Inc. (NASDAQ: WRAP) today announces its placement in an editorial published by NetworkNewsWire (“NNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+        <v xml:space="preserve">(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Integra LifeSciences Holdings Corporation ("Integra LifeSciences" or "the Company") (NASDAQ:IART). Investors who purchased Integra LifeSciences securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/integra-lifesciences-holdings-corporation-iart-class_action_lawsuit. Integra LifeSciences Investigation Details On October 2, 2026, Integra LifeSciences Holdings Corporation lowered its full-year 2026 guidance and reported preliminary third-quarter revenue below analyst estimates. The Company attributed the guidance reduction and revenue shortfall to </v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>XTEND Delivers Hundreds of M6F Tactical ISR Systems to Asia-Pacific Defense Customer</v>
+        <v>FLNC INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B866" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C866" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D866" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E866" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352681/0/en/xtend-delivers-hundreds-of-m6f-tactical-isr-systems-to-asia-pacific-defense-customer.html</v>
+        <v>https://pr-inside.com/flnc-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233501.htm</v>
       </c>
       <c r="F866" t="str">
-        <v>Lightweight system weighing less than two kilograms supports indoor and outdoor intelligence, surveillance and reconnaissance operations at the tactical edge</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Fluence Energy, Inc (NASDAQ:FLNC) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Fluence Energy securities between November 24, 2025 and September 16, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/fluence-energy-inc-flnc-class_action_lawsuit. Fluence ..</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>Hamburg: 28.469 Informationshefte zur Drogenprävention verteilt</v>
+        <v>Kinross Gold Corporation (KGC) Investigation: Bronstein, Gewirtz &amp; ...</v>
       </c>
       <c r="B867" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C867" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D867" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E867" t="str">
-        <v>https://www.pr-inside.com/hamburg-28-469-informationshefte-zur-drogenpraevention-verteilt-r5217113.htm</v>
+        <v>https://pr-inside.com/kinross-gold-corporation-kgc-investigation-bronstein-gewirtz-r5233500.htm</v>
       </c>
       <c r="F867" t="str">
-        <v>(PR-inside.com) Die Aufklärungsarbeit über die Risiken des Drogenkonsums wird von ehrenamtlichen Mitgliedern der Scientology Kirche Hamburg auch 2026 fortgesetzt. Allein am Samstag, 22. August, verteilten die freiwilligen Helferinnen und Helfer bei Informationsaktionen im Hamburger Stadtgebiet mehr als 1.800 Aufklärungshefte. Im gesamten Jahr 2026 wurden damit bereits 28.469 Informationshefte zur Drogenprävention verteilt. Die aktuellen Aktionen sind Teil einer kontinuierlichen Präventionsarbeit der Initiative „Sag Nein zu Drogen, Sag Ja zum Leben“, die in Hamburg regelmäßig Informationsstände durchführt. Die ehrenamtlichen Helferinnen und Helfer sind dabei jeden Monat an verschiedenen Orten im Stadtgebiet präsent und suchen das Gespräch mit Bürgerinnen und Bürgern. Einen besonderen Schwer</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Kinross Gold Corporation ("Kinross" or "the Company") (NYSE:KGC). Investors who purchased Kinross securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/kinross-gold-corporation-kgc-class_action_lawsuit. Kinross Investigation Details On September 23, 2026, Kinross issued a press release "providing an operational, guidance and return of capital update." Specifically, Kinross advised that "the Company now expects full-year 2026 and 2027 attributable production to be 2% to 3% below the low end of the previously ..</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
-        <v>Sigenergy apresenta portfólio de energia de próxima geração impulsionado por IA no The smarter E South America 2026, reforçando compromisso de longo prazo com a América Latina</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Announces an Investigation Against ...</v>
       </c>
       <c r="B868" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C868" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D868" t="str">
-        <v>Energy</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E868" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352672/0/pt/sigenergy-apresenta-portf%C3%B3lio-de-energia-de-pr%C3%B3xima-gera%C3%A7%C3%A3o-impulsionado-por-ia-no-the-smarter-e-south-america-2026-refor%C3%A7ando-compromisso-de-longo-prazo-com-a-am%C3%A9rica-latina.html</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-announces-an-investigation-against-r5233498.htm</v>
       </c>
       <c r="F868" t="str">
-        <v>S&amp;#195;O PAULO, Brasil, Aug. 28, 2026 (GLOBE NEWSWIRE) -- À medida que o impulso político e o apetite do mercado por soluções inteligentes de armazenamento solar aceleram em toda a América Latina, a Sigenergy faz uma forte declaração no The smarter E South America 2026, apresentando seu portfólio abrangente de energia capacitado por IA, sob medida para implantações residenciais, comercial-industriais e de grande porte em toda a região.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of ACADIA Pharmaceuticals Inc. ("Acadia" or "the Company") (NASDAQ:ACAD). Investors who purchased Acadia securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site: bgandg.com/cases/acadia-pharmaceuticals-inc-acad-class_action_lawsuit. Acadia Investigation Details On September 24, 2026, Acadia issued a press release "announcing Phase 3 enabling topline results from the Phase 2 portion of the ongoing RADIANT clinical trial program evaluating remlifanserin for the treatment of hallucinations and delusions associated with Alzheimer's disease psychosis (ADP)." Among other ..</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>Tenon Medical Announces Pricing of $3M Private Placement Offering</v>
+        <v>QFIN INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B869" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C869" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D869" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E869" t="str">
-        <v>https://pr-inside.com/tenon-medical-announces-pricing-of-3m-private-placement-offering-r5217112.htm</v>
+        <v>https://pr-inside.com/qfin-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233497.htm</v>
       </c>
       <c r="F869" t="str">
-        <v>(PR-inside.com) LOS GATOS, CA / ACCESS Newswire / August 28, 2026 / Tenon Medical, Inc.(NASDAQ:TNON), a medical device company dedicated to transforming care for patients with certain sacro-pelvic disorders, today announced that on August 27, 2026 it has entered into a securities purchase agreement with an institutional investor to sell 597,610 shares of common stock (or pre-funded warrants in lieu thereof), together with a warrant to purchase up to an aggregate 1,058,517 shares of common stock, in a private placement offering. The combined effective offering price for each share of common stock and accompanying warrants to be issued is $5.02. The ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Qfin Holdings, Inc. (NASDAQ:QFIN) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Qfin securities between March 18, 2026 and August 25, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/qfin-holdings-inc-qfin-class_action_lawsuit. Qfin Case ..</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>Aprea Therapeutics Announces Expansion of Intellectual Property Portfolio for Precision Oncology Programs</v>
+        <v>TYGO STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B870" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C870" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D870" t="str">
-        <v>Finance, Real Estate</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E870" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352669/0/en/aprea-therapeutics-announces-expansion-of-intellectual-property-portfolio-for-precision-oncology-programs.html</v>
+        <v>https://pr-inside.com/tygo-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5233496.htm</v>
       </c>
       <c r="F870" t="str">
-        <v>Company Strengthens Global Intellectual Property Portfolio with 28 Issued and 30 Pending Patents Company Strengthens Global Intellectual Property Portfolio with 28 Issued and 30 Pending Patents</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Tigo Energy, Inc. (NASDAQ:TYGO) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Tigo securities between February 24, 2026 and August 4, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/cases/tigo-energy-inc-tygo-class_action_lawsuit. Tigo Case ..</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>New REDUCE-IT® Legacy Analysis Presented at European Society of Cardiology (ESC) Congress 2026 Suggests Persistent Cardiovascular Benefit Following Icosapent Ethyl Treatment Cessation in Adherent Patients</v>
+        <v>STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces that ...</v>
       </c>
       <c r="B871" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C871" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D871" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E871" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352671/18362/en/new-reduce-it-legacy-analysis-presented-at-european-society-of-cardiology-esc-congress-2026-suggests-persistent-cardiovascular-benefit-following-icosapent-ethyl-treatment-cessation.html</v>
+        <v>https://pr-inside.com/stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-that-r5233495.htm</v>
       </c>
       <c r="F871" t="str">
-        <v>Data Supports Approximately 30% Relative Risk Reduction Among Highly Adherent Patients and Provides Evidence Consistent with a Potential Legacy Effect in Secondary Prevention Patients After Treatment Discontinuation Data Supports Approximately 30% Relative Risk Reduction Among Highly Adherent Patients and Provides Evidence Consistent with a Potential Legacy Effect in Secondary Prevention Patients After Treatment Discontinuation</v>
-[...2 lines deleted...]
-    <row r="872">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Phoenix American Hospitality, LLC, American Hospitality Properties REIT, Inc., American Hospitality Properties REIT II, Inc., and William Lee Nelson. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired securities in American Hospitality Properties REIT, Inc., and/or American Hospitality REIT II, Inc., between March 1, 2022 and July 31, 2024, ..</v>
+      </c>
+    </row>
+    <row r="872" xml:space="preserve">
       <c r="A872" t="str">
-        <v>SAIC Board of Directors Declares Cash Dividend</v>
+        <v>Deck Your Halls with This Year’s Spotify Singles: Holiday Collection</v>
       </c>
       <c r="B872" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C872" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-spotify</v>
       </c>
       <c r="D872" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E872" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352670/0/en/saic-board-of-directors-declares-cash-dividend.html</v>
-[...2 lines deleted...]
-        <v>RESTON, Va., Aug. 28, 2026 (GLOBE NEWSWIRE) -- Science Applications International Corp. (NASDAQ: SAIC ) announced today that the company’s board of directors declared a cash dividend of $0.37 per share of the company’s common stock payable on October 23, 2026 to stockholders of record on October 9, 2026.</v>
+        <v>https://newsroom.spotify.com/2026-10-14/spotify-singles-holiday-collection/</v>
+      </c>
+      <c r="F872" t="str" xml:space="preserve">
+        <v xml:space="preserve">It’s that time of year again! The holiday season has kicked off on Spotify, and that can only mean one thing: Our Spotify Singles: Holiday Collection is here. Each year, we ask artists to take a holiday favorite and make it their own. This season our festive tradition continues with Freya Skye covering Pretenders’ “2000... 
+The post Deck Your Halls with This Year’s Spotify Singles: Holiday Collection appeared first on Spotify.</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>Watch &amp; Clock Fair, Salon de TIME Return This September</v>
+        <v>Big Outboard Power Is Redefining What the Best Luxury Crossover Boats Can Do</v>
       </c>
       <c r="B873" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C873" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D873" t="str">
-        <v>Retail</v>
+        <v/>
       </c>
       <c r="E873" t="str">
-        <v>https://www.newmediawire.com/news/watch-clock-fair-salon-de-time-return-this-september-7089028</v>
+        <v>https://www.prweb.com/releases/big-outboard-power-is-redefining-what-the-best-luxury-crossover-boats-can-do-302908764.html</v>
       </c>
       <c r="F873" t="str">
-        <v>45th Edition Features a More International and Diverse Line-Up; Salon de TIME Reaches a New High in Brand Participation HONG KONG - August 28, 2026 ( NEWMEDIAWIRE ) - The 45th Hong Kong Watch &amp;amp; Clock Fair and the 14th Salon de TIME , jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp;amp; Industries Limited, will be held from 1 to 5 September at the Hong Kong Convention and Exhibition Centre (HKCEC). Salon de TIME will be fully open to the public throughout the event. Under the theme “Sparkling Moments Through Time” , the two fairs are expected to attract more than 630 exhibitors from 16 countries and regions, showcasing a wide range of watches, clocks and related product</v>
+        <v>Big outboard engines are now powerful enough to replace traditional propulsion on premium boats. Formula Boats' new 360 Super Sport Crossover is built around that shift, positioning it among the best luxury crossover boats on the water today. DECATUR, Ind., Oct. 14, 2026...</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>FRO – Q2 2026 Presentation</v>
+        <v>Kaplan Fox Alerts Investors to a Deadline for a Securities Fraud Class Action Lawsuit Against Baidu, Inc. (BIDU) on November 13, 2026</v>
       </c>
       <c r="B874" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C874" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D874" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E874" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352667/0/en/fro-q2-2026-presentation.html</v>
+        <v>https://www.newsfilecorp.com/release/318958/Kaplan-Fox-Alerts-Investors-to-a-Deadline-for-a-Securities-Fraud-Class-Action-Lawsuit-Against-Baidu-Inc.-BIDU-on-November-13-2026</v>
       </c>
       <c r="F874" t="str">
-        <v>Please find enclosed the presentation of Frontline plc´s second quarter 2026 results to be held on the webcast / conference call 28 August, 2026 at 15:00 CEST.</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Baidu, Inc. ("Baidu" or the "Company") (NASDAQ: BIDU) on behalf of investors that purchased or otherwise acquired Baidu securities, including call options, between November 18, 2025 and August 17, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Baidu and have suffered losses, you may CLICK HERE to contact us. You may...</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>Broader Defense Platform Takes Shape as NAPC Defense Builds Momentum Under New NAPD Identity</v>
+        <v>ObserveID Named in 2026 Gartner® Market Guide for Identity Governance and Administration and Gartner® Innovation Insight: Identity Visibility and Intelligence Platforms</v>
       </c>
       <c r="B875" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C875" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D875" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E875" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352664/0/en/broader-defense-platform-takes-shape-as-napc-defense-builds-momentum-under-new-napd-identity.html</v>
+        <v>https://www.prweb.com/releases/observeid-named-in-2026-gartner-market-guide-for-identity-governance-and-administration-and-gartner-innovation-insight-identity-visibility-and-intelligence-platforms-302908866.html</v>
       </c>
       <c r="F875" t="str">
-        <v>NAPC Defense (OTCID: NAPD) provided the investment community with a consolidated update highlighting several recent corporate and operating milestones</v>
+        <v>ObserveID, an AI-native identity security platform, has been named a Representative Vendor in the 2026 Gartner® Market Guide for Identity Governance and Administration and a Representative Provider in the Gartner® Innovation Insight on Identity Visibility and Intelligence Platforms. As...</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>Glucose Health, Inc. (OTCID: GLUC) Appoints Consumer Products Industry Veteran John Duffy as Chief Executive Officer to Accelerate Growth, Elevate Brand Leadership, and Maximize Long-Term Shareholder Value</v>
+        <v>Pamela Chambers O'Rourke Named to SIA Global Power 150 Women in Staffing for Third Consecutive Year</v>
       </c>
       <c r="B876" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C876" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D876" t="str">
-        <v>Healthcare, Retail</v>
+        <v/>
       </c>
       <c r="E876" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352665/0/en/glucose-health-inc-otcid-gluc-appoints-consumer-products-industry-veteran-john-duffy-as-chief-executive-officer-to-accelerate-growth-elevate-brand-leadership-and-maximize-long-term.html</v>
+        <v>https://www.prweb.com/releases/pamela-chambers-orourke-named-to-sia-global-power-150-women-in-staffing-for-third-consecutive-year-302908771.html</v>
       </c>
       <c r="F876" t="str">
-        <v>Glucose Health, Inc. (OTCID: GLUC) Appoints Consumer Products Industry Veteran John Duffy as Chief Executive Officer to Accelerate Growth</v>
+        <v>ICON Information Consultants Founder and CEO recognized among the most influential women shaping the global staffing and workforce solutions industry HOUSTON, Oct. 14, 2026 /PRNewswire-PRWeb/ -- ICON Information Consultants, LP, a leading woman-owned workforce solutions provider, is proud...</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>Lobe Sciences Expands Leadership Team with New CFO Appointment</v>
+        <v>Market One Article Feature on Barchart: Grande Portage Advances a Million-Ounce Gold Plan Built for Faster Permitting</v>
       </c>
       <c r="B877" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C877" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D877" t="str">
-        <v>Healthcare</v>
+        <v>Energy, Media</v>
       </c>
       <c r="E877" t="str">
-        <v>https://pr-inside.com/lobe-sciences-expands-leadership-team-with-new-cfo-appointment-r5217111.htm</v>
+        <v>https://www.newsfilecorp.com/release/318992/Market-One-Article-Feature-on-Barchart-Grande-Portage-Advances-a-MillionOunce-Gold-Plan-Built-for-Faster-Permitting</v>
       </c>
       <c r="F877" t="str">
-        <v>(PR-inside.com) Dr. David Kideckel, PhD, MBA, joins as Chief Financial Officer, bringing nearly two decades of life sciences, capital markets and corporate advisory experience Current CFO, Mirza Rahimani, transitions to Vice President of Finance, providing continuity across financial reporting and operations Appointment strengthens Lobe's leadership team as the Company advances L-130, its differentiated conjugated psilocin therapeutic being developed at sub-hallucinogenic doses for chronic cluster headache VANCOUVER, BC / ACCESS Newswire / August 28, 2026 / Lobe Sciences Ltd. (CSE:LOBE)(OTCQB:LOBEF)(FSE:LOBE.F) ("Lobe" or the "Company"), a clinical-stage biopharmaceutical company advancing differentiated therapeutics for serious conditions with significant unmet medical needs, today announ</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 14, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.Grande Portage Resources Ltd.: Advancing Its High-Grade New Amalga Gold Project in AlaskaGrande Portage Resources Ltd. (TSXV:...</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>Craven County Visitor Spending Reaches $188.97 Million in 2025, Outpacing ...</v>
+        <v>Back-to-School Season Marks Prime Time for Hurst Families to Schedule Dental Appointments</v>
       </c>
       <c r="B878" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C878" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D878" t="str">
-        <v/>
+        <v>Healthcare, Education</v>
       </c>
       <c r="E878" t="str">
-        <v>https://pr-inside.com/craven-county-visitor-spending-reaches-188-97-million-in-2025-outpacing-r5217110.htm</v>
+        <v>https://www.prweb.com/releases/back-to-school-season-marks-prime-time-for-hurst-families-to-schedule-dental-appointments-302908756.html</v>
       </c>
       <c r="F878" t="str">
-        <v>(PR-inside.com) New data from Visit North Carolina shows Craven County tourism spending rose 3.1 percent, reinforcing New Bern's standing as a growing coastal heritage destination. NEW BERN, NC / ACCESS Newswire / August 28, 2026 / Domestic and international visitors to Craven County spent $188.97 million in 2025, a 3.1 percent increase over 2024, according to newly released data fromVisit North Carolina , part of the Economic Development Partnership of North Carolina. The growth outpaced the statewide average of 1.3 percent, underscoring New Bern's continued appeal as an authentic, walkable, history-rich destination on North Carolina's coast. "This steady upward movement in visitor spending ..</v>
+        <v>A new report on childhood oral health links untreated dental problems to significant classroom absences, giving families in the Hurst area a clear reason to schedule a pediatric dentist visit with Hurst Pediatric Dentistry before the semester gets underway. HURST, Texas, Oct. 14, 2026...</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>AGCO to Present at the 2026 Jefferies Global Industrials Conference</v>
+        <v>Houston's Kreative Media Launches the Kreative Velocity System</v>
       </c>
       <c r="B879" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C879" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D879" t="str">
-        <v>Finance</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E879" t="str">
-        <v>https://www.prnewswire.com/news-releases/agco-to-present-at-the-2026-jefferies-global-industrials-conference-302861048.html</v>
+        <v>https://www.prnewswire.com/news-releases/houstons-kreative-media-launches-the-kreative-velocity-system-302908862.html</v>
       </c>
       <c r="F879" t="str">
-        <v>DULUTH, Ga., Aug. 28, 2026 /PRNewswire/ -- AGCO (NYSE: AGCO) today announced it will participate in the 2026 Jefferies Global Industrials Conference on Thursday, September 10, 2026. The conference will include a fireside chat with Eric Hansotia, Chairman, President and Chief Executive...</v>
+        <v>Texas digital marketing agency introduces a revenue-focused growth system connecting strategy, creative, paid media, SEO, AI visibility, and website performance. HOUSTON, Oct. 14, 2026 /PRNewswire/ -- Kreative Media, a full-service digital marketing agency headquartered in Houston with...</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>Autodesk to present at upcoming investor conferences</v>
+        <v>NFL Quarterback Sam Hartman Turns QB Life into a Hair Play for Sport Clips</v>
       </c>
       <c r="B880" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C880" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D880" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E880" t="str">
-        <v>https://www.prnewswire.com/news-releases/autodesk-to-present-at-upcoming-investor-conferences-302862361.html</v>
+        <v>https://www.prnewswire.com/news-releases/nfl-quarterback-sam-hartman-turns-qb-life-into-a-hair-play-for-sport-clips-302908863.html</v>
       </c>
       <c r="F880" t="str">
-        <v>SAN FRANCISCO, Aug. 28, 2026 /PRNewswire/ -- Autodesk, Inc. (NASDAQ: ADSK) today announced its executives will be speaking at the following investor conferences: September 9, 2026 Citi's 2026 Global TMT Conference September 9, 2026 Goldman Sachs Communacopia + Technology Conference 2026 A...</v>
+        <v>Former Notre Dame MVP stars in new "Sport Your Look" creative built around staying ready when your number is called GEORGETOWN, Texas, Oct. 14, 2026 /PRNewswire/ -- NFL quarterback and former Notre Dame team captain and MVP Sam Hartman is showing football fans there may be at least one...</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>BetterLife Pharma Inc. Announces Pricing of US$100 Million Public Offering of Common Shares and Pre-Funded Warrants</v>
+        <v>Fireside Project to Build 2027 Practitioner Course from Gift of Beckley Academy Training Content</v>
       </c>
       <c r="B881" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C881" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRWeb</v>
       </c>
       <c r="D881" t="str">
-        <v>Healthcare</v>
+        <v>Media, Education</v>
       </c>
       <c r="E881" t="str">
-        <v>https://www.newsfilecorp.com/release/311933/BetterLife-Pharma-Inc.-Announces-Pricing-of-US100-Million-Public-Offering-of-Common-Shares-and-PreFunded-Warrants</v>
+        <v>https://www.prweb.com/releases/fireside-project-to-build-2027-practitioner-course-from-gift-of-beckley-academy-training-content-302908775.html</v>
       </c>
       <c r="F881" t="str">
-        <v>AMENDED AND RESTATED PRELIMINARY PROSPECTUS ACCESSIBLE ON SEDAR+Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - BetterLife Pharma Inc. (CSE: BETR) ("BetterLife" or the "Company"), a biotechnology company developing treatments for neurological disorders, is pleased to announce today that it has priced its previously announced public offering (the "Offering") of common shares of the Company ("Common Shares") and/or pre-funded common share purchase warrants of the Company...</v>
+        <v>Three established courses will form the foundation of self-paced online training featuring Lucy simulations SAN FRANCISCO, Oct. 14, 2026 /PRNewswire-PRWeb/ -- Fireside Project today announced that Beckley Academy is donating three psychedelic therapy practitioner training courses to...</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>BioLineRx Announces $3.75 Million Registered Direct Offering and Concurrent Private Placement</v>
+        <v>Slutty Vegan Names Its First-Ever Operating Franchisee</v>
       </c>
       <c r="B882" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C882" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D882" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E882" t="str">
-        <v>https://www.prnewswire.com/news-releases/biolinerx-announces-3-75-million-registered-direct-offering-and-concurrent-private-placement-302862746.html</v>
+        <v>https://www.prnewswire.com/news-releases/slutty-vegan-names-its-first-ever-operating-franchisee-302908860.html</v>
       </c>
       <c r="F882" t="str">
-        <v>TEL AVIV, Israel, Aug. 28, 2026 /PRNewswire/ -- BioLineRx Ltd. (NASDAQ: BLRX) (TASE: BLRX) ("BioLineRx" or the "Company"), a clinical-stage biopharmaceutical company pursuing life-changing therapies in oncology and rare diseases, today announced that it has entered into a definitive...</v>
+        <v>World-Famous Plant-Based Burger Brand's Founder Gifts Brooklyn Location to the General Manager Who Ran It for Five Years ATLANTA, Oct. 14, 2026 /PRNewswire/ -- Slutty Vegan, the world-famous, woman-owned plant-based burger brand founded by entrepreneur, author and reality-television star...</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
-        <v>ENvue Medical, Inc. Announces 1-for-12 Reverse Stock Split</v>
+        <v>Bulgin Introduces 6000 Series Hybrid Buccaneer Connectors for Power and Signal Connectivity</v>
       </c>
       <c r="B883" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C883" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D883" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E883" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352655/0/en/envue-medical-inc-announces-1-for-12-reverse-stock-split.html</v>
+        <v>https://www.prnewswire.com/news-releases/bulgin-introduces-6000-series-hybrid-buccaneer-connectors-for-power-and-signal-connectivity-302908859.html</v>
       </c>
       <c r="F883" t="str">
-        <v>TYLER, Texas, Aug. 28, 2026 (GLOBE NEWSWIRE) -- ENvue Medical, Inc. (NASDAQ: FEED) ("ENvue" or the "Company"), a commercial-stage medical technology company, today announced that a reverse stock split of the Company’s issued and outstanding common stock, par value $0.001 per share (the “Common Stock”) at a ratio of 1-for-12 is expected to become effective on September 1, 2026. The Company's Common Stock will begin trading on the Nasdaq Capital Market on a post-split basis at the market open on September 1, 2026, under the Company's existing trading symbol "FEED", but will trade under a new CUSIP number, 63008J876.</v>
+        <v>New rugged connectors combine power and signal contacts in a single compact interface for space-constrained applications CAMBRIDGE, England, Oct. 14, 2026 /PRNewswire/ -- Bulgin, an Infinite Electronics company and a leading manufacturer of environmentally sealed connectors and...</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>Geotab Named One of Atlanta's Best Places to Work</v>
+        <v>Lion Copper Corp. Receives Approval To List On NASDAQ Capital Market</v>
       </c>
       <c r="B884" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C884" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D884" t="str">
-        <v>AI, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E884" t="str">
-        <v>https://www.prnewswire.com/news-releases/geotab-named-one-of-atlantas-best-places-to-work-302862009.html</v>
+        <v>https://www.newsfilecorp.com/release/318980/Lion-Copper-Corp.-Receives-Approval-To-List-On-NASDAQ-Capital-Market</v>
       </c>
       <c r="F884" t="str">
-        <v>Atlanta Business Chronicle recognizes Geotab's employee-first culture and workplace excellence ATLANTA, Aug. 28, 2026 /PRNewswire/ -- Geotab® Inc., a global leader in connected operations, video telematics and AI-powered insights, has been named one of Atlanta's Best Places to Work by the...</v>
+        <v>Yerington, Nevada--(Newsfile Corp. - October 14, 2026) - Lion Copper Corp. (CSE: LCU) (OTCQB: LCGMF) ("Lion" or the "Company") is pleased to announce that it has received approval from The Nasdaq Stock Market LLC ("Nasdaq") to list its common shares on the Nasdaq Capital Market under the trading symbol "LCU."The common shares are expected to begin trading on Nasdaq under the symbol "LCU" at market open on Monday, October 19, 2026, subject to the satisfaction of customary listing conditions. The...</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>GLP-1 Users Are Spending Nearly 4x More on Fitness Than Other Consumers, New Report Finds</v>
+        <v>Off-Season Beach Towns Are Building Thanksgiving Traditions Beyond the Summer Crowds</v>
       </c>
       <c r="B885" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C885" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D885" t="str">
-        <v>Retail</v>
+        <v/>
       </c>
       <c r="E885" t="str">
-        <v>https://www.prnewswire.com/news-releases/glp-1-users-are-spending-nearly-4x-more-on-fitness-than-other-consumers-new-report-finds-302862120.html</v>
+        <v>https://www.prweb.com/releases/off-season-beach-towns-are-building-thanksgiving-traditions-beyond-the-summer-crowds-302908747.html</v>
       </c>
       <c r="F885" t="str">
-        <v>The Consumer Collective's national study of 500 U.S. adults shows GLP-1 users spend $449 a month on fitness, against $120 for non-users BROOKLYN, N.Y., Aug. 28, 2026 /PRNewswire/ -- The Consumer Collective, a consumer insights and advisory firm, today released How America Spends on...</v>
+        <v>Cape May County tourism officials say the Jersey Cape is becoming a nine-month destination, and Ocean City, New Jersey, is emerging as one of the off-season beach towns drawing Thanksgiving-week visitors well after the summer crowds thin out. OCEAN CITY, N.J., Oct. 14, 2026...</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
-        <v>HiRO and Differentia Biotech Forge Strategic Alliance to Redefine Clinical Trial Design Through AI-Powered Simulation</v>
+        <v>NASA’s Chandra Breaks Down ‘Treble Clef’s’ Galaxy Cluster Collision</v>
       </c>
       <c r="B886" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C886" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>NASA</v>
       </c>
       <c r="D886" t="str">
-        <v>AI, Healthcare</v>
+        <v/>
       </c>
       <c r="E886" t="str">
-        <v>https://www.prnewswire.com/news-releases/hiro-and-differentia-biotech-forge-strategic-alliance-to-redefine-clinical-trial-design-through-ai-powered-simulation-302862508.html</v>
+        <v>https://science.nasa.gov/missions/chandra/nasas-chandra-breaks-down-treble-clefs-galaxy-cluster-collision/</v>
       </c>
       <c r="F886" t="str">
-        <v>Memorandum of Understanding establishes a framework for joint development of clinical trial simulation capabilities The partnership unites global clinical operations excellence with advanced digital twin technology, delivering simulation-first drug development to biotech sponsors...</v>
+        <v>Astronomers have used NASA’s Chandra X-ray Observatory to break down the cause of a remarkable formation of radio waves they have nicknamed the “Treble Clef” because its distinct shape strongly resembles the musical symbol. The researchers discovered the Treble Clef is likely caused by an outburst from a supermassive black hole, followed by a collision […]</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>If you purchased Pork products in the United States from June 28, 2014, through June 30, 2018, for personal consumption, class action settlements may affect your rights</v>
+        <v>Nuvei erhält Lizenz zur lokalen Zahlungsabwicklung in Südafrika</v>
       </c>
       <c r="B887" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C887" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D887" t="str">
         <v/>
       </c>
       <c r="E887" t="str">
-        <v>https://www.prnewswire.com/news-releases/if-you-purchased-pork-products-in-the-united-states-from-june-28-2014-through-june-30-2018-for-personal-consumption-class-action-settlements-may-affect-your-rights-302859646.html</v>
+        <v>https://www.prnewswire.com/news-releases/nuvei-erhalt-lizenz-zur-lokalen-zahlungsabwicklung-in-sudafrika-302908857.html</v>
       </c>
       <c r="F887" t="str">
-        <v>MINNEAPOLIS, Aug. 28, 2026 /PRNewswire/ -- Who Is Included in the Settlements? You are included if you are a person or entity who purchased any of the following Pork products for personal consumption between June 28, 2014, and June 30, 2018: Raw pork bacon or one or more of the following...</v>
+        <v>Die Expansion in einen der größten digitalen Handelsmärkte Afrikas fördert Nuveis „Every Payment Everywhere"- Strategie und erweitert seine lokale Acquiring-Infrastruktur auf 52 Märkte. MONTREAL, 14. Oktober 2026 /PRNewswire/ -- Nuvei, das globale Fintech-Unternehmen, das die...</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>KB HOME NAMES CASEY DARE AS PRESIDENT OF ITS TAMPA DIVISION</v>
+        <v>Levi &amp; Korsinsky Notifies Better Home &amp; Finance Holding Company (BETR) ...</v>
       </c>
       <c r="B888" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C888" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D888" t="str">
         <v>Finance</v>
       </c>
       <c r="E888" t="str">
-        <v>https://www.prnewswire.com/news-releases/kb-home-names-casey-dare-as-president-of-its-tampa-division-302862325.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-better-home-finance-holding-company-betr-r5233465.htm</v>
       </c>
       <c r="F888" t="str">
-        <v>National homebuilder taps company veteran to lead its Tampa-area operations. TAMPA, Fla., Aug. 28, 2026 /PRNewswire/ -- KB Home (NYSE: KBH) today announced that Casey Dare has been named as its Tampa Division President. In this role, Dare is responsible for the company's homebuilding...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Better Home &amp; Finance Holding Company (NASDAQ:BETR) securities. If you suffered a loss on your Better Home &amp; Finance Holding Company investment and would like to explore a potential recovery under the federal securities laws, Learn about Better Home &amp; Finance Holding Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder ..</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>Kutcho Copper Announces Claims Purchase</v>
+        <v>Lost Money on Fuelcell Energy, Inc. (FCEL)? Urged to Join Class Action ...</v>
       </c>
       <c r="B889" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C889" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D889" t="str">
-        <v/>
+        <v>Finance, Energy</v>
       </c>
       <c r="E889" t="str">
-        <v>https://www.newsfilecorp.com/release/311930/Kutcho-Copper-Announces-Claims-Purchase</v>
+        <v>https://pr-inside.com/lost-money-on-fuelcell-energy-inc-fcel-urged-to-join-class-action-r5233464.htm</v>
       </c>
       <c r="F889" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Kutcho Copper Corp. (TSXV: KC) (OTCQX: KCCFF) ("KutchoCopper" or the "Company") is pleased to announce that it has entered into an agreement dated August 25, 2026 with two arms' length prospectors for the purchase of two mineral claims located nearby the Company's Kutcho Project (the "Purchase Agreement"). The Company has agreed to purchase the two mineral claims comprising approximately 68 hectares in area in consideration of the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fuelcell Energy, Inc. (NASDAQ:FCEL) securities. If you suffered a loss on your Fuelcell Energy, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fuelcell Energy, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>Lyntris Adds Advanced Thermal Management Technology to Enable Next-Generation Sensors and Seekers in Contested Environments</v>
+        <v>Stand and Deliver: Toro Unveils Two Stand-On Platforms at Equip Expo</v>
       </c>
       <c r="B890" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C890" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D890" t="str">
-        <v>Finance</v>
+        <v>SaaS</v>
       </c>
       <c r="E890" t="str">
-        <v>https://www.prnewswire.com/news-releases/lyntris-adds-advanced-thermal-management-technology-to-enable-next-generation-sensors-and-seekers-in-contested-environments-302862416.html</v>
+        <v>https://www.prnewswire.com/news-releases/stand-and-deliver-toro-unveils-two-stand-on-platforms-at-equip-expo-302908833.html</v>
       </c>
       <c r="F890" t="str">
-        <v>U.S. production line sized for rate manufacturing of advanced thermal hardware and sensors. WASHINGTON, Aug. 28, 2026 /PRNewswire/ -- Lyntris, Inc. (NYSE: LYNX), a defense technology company delivering sense-to-act connectivity solutions for the modern connected battlespace, today...</v>
+        <v>Toro's first dedicated stand-on blower plus a redesigned GrandStand® HDM+ on display at Equip Expo BLOOMINGTON, Minn., Oct. 14, 2026 /PRNewswire/ -- Toro is standing up to the commercial landscaping industry's toughest productivity challenges at Equip Expo in Louisville, Kentucky from...</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>Millennial Potash to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
+        <v>Nuvei obtient l'autorisation d'accepter les paiements locaux en Afrique du Sud</v>
       </c>
       <c r="B891" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C891" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D891" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E891" t="str">
-        <v>https://www.newsfilecorp.com/release/311934/Millennial-Potash-to-Present-at-the-Moody-Capital-Solutions-2026-Disruptive-Growth-Life-Sciences-Conference</v>
+        <v>https://www.prnewswire.com/news-releases/nuvei-obtient-lautorisation-daccepter-les-paiements-locaux-en-afrique-du-sud-302908851.html</v>
       </c>
       <c r="F891" t="str">
-        <v>West Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Millennial Potash Corp. (TSXV: MLP) (OTCQB: MLPNF) (FSE: X0D) ("MLP", "Millennial" or the "Company") is pleased to announce its participation at the upcoming Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9-10, 2026, in New York City. The senior management of Millennial will be attending the conference, delivering an investor presentation and participating in scheduled 1-on-1...</v>
+        <v>L'expansion de Nuvei sur l'un des plus grands marchés de commerce numérique d'Afrique renforce sa stratégie « Every Payment Everywhere » et étend son infrastructure d'acquisition locale à 52 marchés. MONTRÉAL, 14 octobre 2026 /PRNewswire/ -- Nuvei, la fintech mondiale qui développe les...</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>Minerva Neurosciences to Participate in Two Upcoming Investor Conferences</v>
+        <v>SIMON WIESENTHAL CENTER RELEASES GROUNDBREAKING REPORT ON IRAN'S 30-YEAR DISINFORMATION WAR TO SOW DIVISION IN THE WEST</v>
       </c>
       <c r="B892" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C892" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D892" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E892" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352656/32445/en/minerva-neurosciences-to-participate-in-two-upcoming-investor-conferences.html</v>
+        <v>https://www.prnewswire.com/news-releases/simon-wiesenthal-center-releases-groundbreaking-report-on-irans-30-year-disinformation-war-to-sow-division-in-the-west-302908850.html</v>
       </c>
       <c r="F892" t="str">
-        <v>BURLINGTON, Mass., Aug. 28, 2026 (GLOBE NEWSWIRE) -- Minerva Neurosciences, Inc. (Nasdaq: NERV), a clinical-stage biopharmaceutical company focused on the development of therapies to treat central nervous system disorders, today announced that management will participate in two upcoming investor conferences.</v>
+        <v>New report documents how Iran weaponized antisemitism as an intentional instrument of statecraft, including hosting conferences for extremists at opposing ends of the American political spectrum in order to magnify societal divisions and weaken democratic institutions LOS ANGELES, Oct....</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>Participation in the Dos Amigos Copper-Gold Project in Chile through an Investment in Canada's Tintina Mines</v>
+        <v>JACKSON COUNTY SHERIFF'S OFFICE WORKERS VOTE OVERWHELMINGLY TO JOIN TEAMSTERS</v>
       </c>
       <c r="B893" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C893" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D893" t="str">
         <v/>
       </c>
       <c r="E893" t="str">
-        <v>https://www.prnewswire.com/news-releases/participation-in-the-dos-amigos-copper-gold-project-in-chile-through-an-investment-in-canadas-tintina-mines-302862210.html</v>
+        <v>https://www.prnewswire.com/news-releases/jackson-county-sheriffs-office-workers-vote-overwhelmingly-to-join-teamsters-302908847.html</v>
       </c>
       <c r="F893" t="str">
-        <v>Proactive Project Origination Through a Strategic Partnership with the G Mining Group NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Sumitomo Corporation (Head Office: Chiyoda-ku, Tokyo; Representative Director, President and Chief Executive Officer: Shingo Ueno) has participated in the Dos...</v>
+        <v>Jackson County Sheriff's Employees Association Affiliates with Teamsters Local 223 MEDFORD, Ore., Oct. 14, 2026 /PRNewswire/ -- Members of the Jackson County Sheriff's Employees Association (JCSEA) have voted by an overwhelming 99 percent to join Teamsters Local 223. "These workers serve...</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>PC Gold Announces Successful $75M Institutional Placement to Accelerate Spring Hill</v>
+        <v>National Press Club Honors The New York Times with John Aubuchon Press Freedom Award for Defending First Amendment Rights</v>
       </c>
       <c r="B894" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C894" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D894" t="str">
         <v/>
       </c>
       <c r="E894" t="str">
-        <v>https://www.newsfilecorp.com/release/311910/PC-Gold-Announces-Successful-75M-Institutional-Placement-to-Accelerate-Spring-Hill</v>
+        <v>https://www.prnewswire.com/news-releases/national-press-club-honors-the-new-york-times-with-john-aubuchon-press-freedom-award-for-defending-first-amendment-rights-302908844.html</v>
       </c>
       <c r="F894" t="str">
-        <v>Perth, Australia--(Newsfile Corp. - August 28, 2026) - PC Gold Ltd (ASX: PC2) (PC Gold or the Company) is pleased to announce that it has received firm commitments for a A$75.0 million single tranche institutional placement of approximately 71.4 million new fully paid ordinary shares in the Company at an offer price of A$1.05 per share.The Placement follows the release of the updated interim Mineral Resource Estimate for the Spring Hill Gold Project on July 21, 2026, which increased the global...</v>
+        <v>WASHINGTON, Oct. 14, 2026 /PRNewswire/ -- The National Press Club will award The New York Times with its highest honor for press freedom, the John Aubuchon Press Freedom Award, for exemplifying the courage and institutional resolve essential to a free and independent press. The National...</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
-        <v>Si usted compró productos de carne de cerdo en los Estados Unidos desde el 28 de junio de 2014 hasta el 30 de junio de 2018 para consumo personal, hay conciliaciones de demanda colectiva que pueden afectar sus derechos</v>
+        <v>Nuvei obtiene la licencia para ofrecer servicios de aceptación de pagos locales en Sudáfrica</v>
       </c>
       <c r="B895" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C895" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D895" t="str">
         <v/>
       </c>
       <c r="E895" t="str">
-        <v>https://www.prnewswire.com/news-releases/si-usted-compro-productos-de-carne-de-cerdo-en-los-estados-unidos-desde-el-28-de-junio-de-2014-hasta-el-30-de-junio-de-2018-para-consumo-personal-hay-conciliaciones-de-demanda-colectiva-que-pueden-afectar-sus-derechos-827640472.html</v>
+        <v>https://www.prnewswire.com/news-releases/nuvei-obtiene-la-licencia-para-ofrecer-servicios-de-aceptacion-de-pagos-locales-en-sudafrica-302908843.html</v>
       </c>
       <c r="F895" t="str">
-        <v>MINNEAPOLIS, 28 de agosto de 2026 /PRNewswire-HISPANIC PR WIRE/ -- ¿Quiénes están incluidos en las Conciliaciones? Usted está incluido si es una persona o entidad que compró cualquiera de los siguientes productos de carne de cerdo para consumo personal entre el 28 de junio de 2014 y el 30...</v>
+        <v>La expansión hacia uno de los mayores mercados de comercio digital de África impulsa la estrategia 'Every Payment Everywhere' de Nuvei, ampliando su infraestructura local de adquisición a 52 mercados. MONTREAL, 14 de octubre de 2026 /PRNewswire/ -- Nuvei, la empresa fintech global que...</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>Soluna Brings Immersive Cultural Pop-Ups "Layla's Garden" and "Majnoon" to the CNE for Summer 2026</v>
+        <v>Arlington Brewing Company Breaks Ground on New Brewery in Partnership with Haynes</v>
       </c>
       <c r="B896" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C896" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D896" t="str">
         <v/>
       </c>
       <c r="E896" t="str">
-        <v>https://www.newsfilecorp.com/release/311803/Soluna-Brings-Immersive-Cultural-PopUps-Laylas-Garden-and-Majnoon-to-the-CNE-for-Summer-2026</v>
+        <v>https://www.prnewswire.com/news-releases/arlington-brewing-company-breaks-ground-on-new-brewery-in-partnership-with-haynes-302908842.html</v>
       </c>
       <c r="F896" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - At Soluna, every experience begins with a simple belief: the world feels smaller when people gather together. Through food, music, design, and storytelling, Soluna creates places where strangers become friends and moments become memories. It's a belief that shapes everything Soluna creates.Nowhere does that happen better than at the EX.This summer, Soluna brings two original pop-up experiences to the Better Living Centre from August 21st -...</v>
+        <v>ARLINGTON, Mass., Oct. 14, 2026 /PRNewswire/ -- Arlington Brewing Company is celebrating the groundbreaking of its new home at 15 Ryder Street in Arlington, marking the start of construction on a project nearly two years in the making. The brewery is partnering with Haynes, a construction...</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>The Consulting Report Announces The Top Leisure and Hospitality Consultants and Leaders of 2026</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds DICK'S Sporting ...</v>
       </c>
       <c r="B897" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C897" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D897" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E897" t="str">
-        <v>https://www.prweb.com/releases/the-consulting-report-announces-the-top-leisure-and-hospitality-consultants-and-leaders-of-2026-302861345.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-dick-s-sporting-r5233463.htm</v>
       </c>
       <c r="F897" t="str">
-        <v>The Consulting Report is pleased to announce The Top Leisure and Hospitality Consultants and Leaders of 2026. NEW YORK, Aug. 28, 2026 /PRNewswire-PRWeb/ -- Travel and tourism is expected to contribute $12 trillion to the global economy in 2026, nearly 10% of worldwide GDP. That spending...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired DICK'S Sporting Goods, Inc. (NYSE:DKS) securities. If you suffered a loss on your DICK'S Sporting Goods, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about DICK'S Sporting Goods, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>BE INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Bloom Energy (BE) Investors of Securities Class Action Lawsuit Deadline on September 28, 2026</v>
+        <v>Securities Lawsuit Alert: Baidu, Inc. (BIDU) Investors - Contact Levi ...</v>
       </c>
       <c r="B898" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C898" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D898" t="str">
-        <v>Energy</v>
+        <v>Finance</v>
       </c>
       <c r="E898" t="str">
-        <v>https://www.newsfilecorp.com/release/311815/BE-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Bloom-Energy-BE-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-28-2026</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-baidu-inc-bidu-investors-contact-levi-r5233462.htm</v>
       </c>
       <c r="F898" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Bloom Energy To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Bloom Energy between February 27, 2025 and July 8, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Baidu, Inc. (NASDAQ:BIDU) securities. If you suffered a loss on your Baidu, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Baidu, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Baidu, Inc. ..</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
-        <v>EQPT INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds EquipmentShare.com (EQPT) Investors of Securities Class Action Lawsuit Deadline on September 21, 2026</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Lincoln Educational ...</v>
       </c>
       <c r="B899" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C899" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D899" t="str">
         <v>Finance</v>
       </c>
       <c r="E899" t="str">
-        <v>https://www.newsfilecorp.com/release/311821/EQPT-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-EquipmentShare.com-EQPT-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-21-2026</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-lincoln-educational-r5233461.htm</v>
       </c>
       <c r="F899" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In EquipmentShare To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in EquipmentShare: (a) Class A common stock pursuant and/or traceable to the Company's January, 2026 initial public offering ("IPO"); and/or (b) securities between January 23, 2026 and June 23, 2026, inclusive (the "Class Period") and would like to discuss your legal rights, call...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Lincoln Educational Services Corporation (NASDAQ:LINC) securities. If you suffered a loss on your Lincoln Educational Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Lincoln Educational Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>Plaza Auto Mall Helps Brooklyn Students Start School Ready With Hundreds of Free Backpacks and Supply Kits</v>
+        <v>UPMC Enterprises Makes Strategic Investment in Contingent Staffing Technology to Address National Physician Workforce Challenges</v>
       </c>
       <c r="B900" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C900" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D900" t="str">
-        <v>Education</v>
+        <v>Healthcare</v>
       </c>
       <c r="E900" t="str">
-        <v>https://www.prnewswire.com/news-releases/plaza-auto-mall-helps-brooklyn-students-start-school-ready-with-hundreds-of-free-backpacks-and-supply-kits-302862765.html</v>
+        <v>https://www.prweb.com/releases/upmc-enterprises-makes-strategic-investment-in-contingent-staffing-technology-to-address-national-physician-workforce-challenges-302906086.html</v>
       </c>
       <c r="F900" t="str">
-        <v>"Plaza Has Your Back: 2026" brought Brooklyn families, elected officials, the NYPD and community organizations together on Nostrand Avenue. BROOKLYN, N.Y., Aug. 28, 2026 /PRNewswire/ -- "We help Brooklyn move every day. This week, we helped Brooklyn's students move forward." Plaza Auto...</v>
-[...2 lines deleted...]
-    <row r="901">
+        <v>The investment is the first of its kind for VeloSource and Syncx, and will be used to grow a contingent staffing management program that can be replicated in health systems nationwide. ST. LOUIS, Oct. 14, 2026 /PRNewswire-PRWeb/ -- VeloSource LLC ("VeloSource"), a premier St. Louis-based...</v>
+      </c>
+    </row>
+    <row r="901" xml:space="preserve">
       <c r="A901" t="str">
-        <v>Huawei im Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026 als führendes Unternehmen ausgezeichnet</v>
+        <v>Toyota Recalls Certain MY2024-2027 Land Cruiser Vehicles</v>
       </c>
       <c r="B901" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C901" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-toyota</v>
       </c>
       <c r="D901" t="str">
         <v/>
       </c>
       <c r="E901" t="str">
-        <v>https://www.prnewswire.com/news-releases/huawei-im-gartner-magic-quadrant-for-enterprise-storage-platforms-2026-als-fuhrendes-unternehmen-ausgezeichnet-302862764.html</v>
-[...2 lines deleted...]
-        <v>Zusammenfassung Huawei wurde im Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026 als führendes Unternehmen ausgezeichnet. Huawei OceanStor Data Storage nutzt eine hocheffiziente und einheitliche KI-Datenplattform, zeichnet sich durch hervorragende Kapazitätsdichte und...</v>
+        <v>https://pressroom.toyota.com/toyota-recalls-certain-my2024-2027-land-cruiser-vehicles/</v>
+      </c>
+      <c r="F901" t="str" xml:space="preserve">
+        <v xml:space="preserve">PLANO, Texas (Oct. 14, 2026) — Toyota is conducting a safety recall involving certain model year 2024-2027 Land Cruiser models. Approximately 106,000 vehicles are involved in this recall in the U.S. A fuel tube connection near the fuel tank on the […]
+The post Toyota Recalls Certain MY2024-2027 Land Cruiser Vehicles appeared first on Toyota USA Newsroom.</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
-        <v>TBLA INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Taboola.com (TBLA) Investors of Securities Class Action Lawsuit Deadline on October 20, 2026</v>
+        <v>Investors in Beta Bionics, Inc. (BBNX): Protect Your Rights - Contact ...</v>
       </c>
       <c r="B902" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C902" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D902" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E902" t="str">
-        <v>https://www.newsfilecorp.com/release/311832/TBLA-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Taboola.com-TBLA-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-October-20-2026</v>
+        <v>https://pr-inside.com/investors-in-beta-bionics-inc-bbnx-protect-your-rights-contact-r5233460.htm</v>
       </c>
       <c r="F902" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In TaboolaTo Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Taboola between May 6, 2026 and August 4, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. - August 28,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Beta Bionics, Inc. (NASDAQ:BBNX) securities. If you suffered a loss on your Beta Bionics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Beta Bionics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Taboola.com Ltd. (TBLA) ...</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Doximity, Inc. (DOCS) ...</v>
       </c>
       <c r="B903" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C903" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D903" t="str">
         <v>Finance</v>
       </c>
       <c r="E903" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-taboola-com-ltd-tbla-r5217109.htm</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-doximity-inc-docs-r5233459.htm</v>
       </c>
       <c r="F903" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Taboola.com Ltd. (NASDAQ:TBLA) securities. If you suffered a loss on your Taboola.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Taboola.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Taboola.com Ltd. that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Doximity, Inc. (NYSE:DOCS) securities. If you suffered a loss on your Doximity, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Doximity, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Doximity, Inc. ..</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>RAEK Opens Limited Design Partner Program for Creator Vault, Bringing ...</v>
+        <v>Long-Term Shareholders of Bank of America Corporation (BAC) Are Encouraged to Contact Johnson Fistel Regarding Potential Claims</v>
       </c>
       <c r="B904" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C904" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D904" t="str">
-        <v>AI, Media</v>
+        <v>Finance</v>
       </c>
       <c r="E904" t="str">
-        <v>https://pr-inside.com/raek-opens-limited-design-partner-program-for-creator-vault-bringing-r5217108.htm</v>
+        <v>https://www.newsfilecorp.com/release/318957/LongTerm-Shareholders-of-Bank-of-America-Corporation-BAC-Are-Encouraged-to-Contact-Johnson-Fistel-Regarding-Potential-Claims</v>
       </c>
       <c r="F904" t="str">
-        <v>(PR-inside.com) Creator Vault extends RAEK's data ownership strategy to professional creators, a newly formalized professional class whose entire business is built on content they too often do not control PHOENIX, AZ / ACCESS Newswire / August 28, 2026 / RAEK, the company building the data ownership layer for the AI economy, today announced that it is recruiting an initial group of design partners for Creator Vault, a private content and intelligence system being developed through RAEK Edge for professional creators, creator-led companies, production teams, and agencies. RAEK's core belief is that the most valuable asset in the AI economy is data you own, ..</v>
+        <v>San Diego, California--(Newsfile Corp. - October 14, 2026) - Johnson Fistel, PLLP is investigating potential claims on behalf of current, long-term shareholders of Bank of America Corporation (NYSE: BAC) against certain of its officers and directors for alleged breaches of fiduciary duty.What Should Bank of America Shareholders Do?If you have held Bank of America shares before 2024, and continue to hold shares, you may have standing to seek corporate governance reforms at Bank of America,...</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>RAEK Opens Limited Design Partner Program for Creator Vault, Bringing Data Ownership to the Creator Economy</v>
+        <v>SEC Small Business Advisory Committee to Discuss IPO Modernization and Regulation Crowdfunding</v>
       </c>
       <c r="B905" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C905" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D905" t="str">
-        <v>Media</v>
+        <v>Finance</v>
       </c>
       <c r="E905" t="str">
-        <v>https://www.newswire.com/news/raek-opens-limited-design-partner-program-for-creator-vault-bringing-data</v>
+        <v>https://www.newsfilecorp.com/release/318956/SEC-Small-Business-Advisory-Committee-to-Discuss-IPO-Modernization-and-Regulation-Crowdfunding</v>
       </c>
       <c r="F905" t="str">
-        <v>Creator Vault extends RAEK's data ownership strategy to professional creators, a newly formalized professional class whose entire business is built on content they too often do not control</v>
+        <v>Washington, D.C.--(Newsfile Corp. - October 14, 2026) - The Securities and Exchange Commission’s Small Business Capital Formation Advisory Committee announced that it will hold a meeting on Tuesday, October 27, 2026, at 10 a.m. to continue discussing IPO modernization and explore potential policy changes to Regulation Crowdfunding.The meeting will be open to the public and held at the SEC’s headquarters at 100 F Street, N.E, Washington D.C. The discussion will also be streamed live on...</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>Levi &amp; Korsinsky Urges Wix.com Ltd. (WIX) Shareholders to Act Before ...</v>
+        <v>American Share Insurance Brings Excess Share Insurance to Credit Unions in South Dakota, Alaska and New Mexico</v>
       </c>
       <c r="B906" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C906" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D906" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E906" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-wix-com-ltd-wix-shareholders-to-act-before-r5217107.htm</v>
+        <v>https://www.prnewswire.com/news-releases/american-share-insurance-brings-excess-share-insurance-to-credit-unions-in-south-dakota-alaska-and-new-mexico-302908831.html</v>
       </c>
       <c r="F906" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wix.com Ltd. (NASDAQ:WIX) securities. If you suffered a loss on your Wix.com Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about Wix.com Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Wix.com Ltd. that ..</v>
+        <v>Credit unions in three more states can now offer members up to $10 million in additional deposit coverage above federal limits. DUBLIN, Ohio, Oct. 14, 2026 /PRNewswire/ -- Excess Share Insurance Corporation (ESI), a wholly owned subsidiary of American Share Insurance (ASI), has received...</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>If You Can't Start Your Day Without Coffee, This Article Is for You</v>
+        <v>With Change Statewide Fire Weather Forecast, Planned PG&amp;amp;E Public Safety Power Shutoff Event Now Includes 88,000 Customers in Portions of Twenty-Nine Counties</v>
       </c>
       <c r="B907" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C907" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D907" t="str">
-        <v>Healthcare, Energy</v>
+        <v>Energy</v>
       </c>
       <c r="E907" t="str">
-        <v>https://pr-inside.com/if-you-can-t-start-your-day-without-coffee-this-article-is-for-you-r5217106.htm</v>
+        <v>https://www.prnewswire.com/news-releases/with-change-statewide-fire-weather-forecast-planned-pge-public-safety-power-shutoff-event-now-includes-88-000-customers-in-portions-of-twenty-nine-counties-302908830.html</v>
       </c>
       <c r="F907" t="str">
-        <v>(PR-inside.com) LOS ANGELES, CA / ACCESS Newswire / August 28, 2026 / It starts with a morning coffee. Then perhaps another cup before lunch. By midafternoon, focus starts to fade, and an espresso, energy drink, or other caffeinated pick-me-up begins to sound tempting. Wait Before You Take Another Sip: Do You Know How Much Caffeine You're Really Drinking? But coffee isn't the only source of caffeine throughout the day. Tea, energy drinks, pre-workout supplements, and other caffeinated products can all contribute to total daily intake-and those seemingly small sources can add up. According to the U.S. Food and Drug Administration (FDA), an 8-ounce cup ..</v>
+        <v>Customer Notifications Sent This Morning to 25,000 Additional Customers Now In Scope; 7,300 Customers Removed from Scope of Event Oakland, Oct. 14, 2026 /PRNewswire/ -- Pacific Gas and Electric Company (PG&amp;E) continues to monitor a potential dry offshore wind event forecasted to start...</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>Kaplan Fox Urges Planet Fitness, Inc. (PLNT) Investors Seeking Recovery to Contact the Firm Before September 14, 2026</v>
+        <v>New Raptive Survey: A Familiar Source Can Nearly Double Consumer Trust in an AI Answer</v>
       </c>
       <c r="B908" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C908" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D908" t="str">
-        <v>Finance</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E908" t="str">
-        <v>https://www.newsfilecorp.com/release/311290/Kaplan-Fox-Urges-Planet-Fitness-Inc.-PLNT-Investors-Seeking-Recovery-to-Contact-the-Firm-Before-September-14-2026</v>
+        <v>https://www.prnewswire.com/news-releases/new-raptive-survey-a-familiar-source-can-nearly-double-consumer-trust-in-an-ai-answer-302908828.html</v>
       </c>
       <c r="F908" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Planet Fitness, Inc. ("Planet Fitness" or the "Company") (NYSE: PLNT) on behalf of investors that purchased or otherwise acquired Planet Fitness securities between November 6, 2025 and May 6, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Planet Fitness and have suffered losses, you may CLICK HERE to contact us. You may...</v>
+        <v>While 72% of consumers use AI at least a few times a week, 74% say knowing the source behind an answer is highly important NEW YORK, Oct. 14, 2026 /PRNewswire/ -- In a new Raptive survey of 3,083 U.S. consumers, 74% said knowing the source behind an AI answer or recommendation was...</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>PharmaCielo Announces 2026 First Quarter Results</v>
+        <v>UN Binding Treaty negotiations kick off as Checkmate on corporate power nears</v>
       </c>
       <c r="B909" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C909" t="str">
-        <v>mlpr-newsfile</v>
+        <v>WebWire</v>
       </c>
       <c r="D909" t="str">
         <v/>
       </c>
       <c r="E909" t="str">
-        <v>https://www.newsfilecorp.com/release/311888/PharmaCielo-Announces-2026-First-Quarter-Results</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362833</v>
       </c>
       <c r="F909" t="str">
-        <v>Toronto, Ontario and Rionegro, Colombia--(Newsfile Corp. - August 28, 2026) - \PharmaCielo Ltd. (TSXV: PCLO) (OTC Pink: PCLOF) ("PharmaCielo" or the "Company"), the Canadian parent of PharmaCielo Colombia Holdings S.A.S., Colombia's leading cultivator and producer of dried flower and food- and medicinal-grade cannabis extracts, today reported its unaudited financial results for the three months ended June 30, 2026.Q1 HighlightsRevenue increased to $1.4 million for the quarter, compared with $0.3...</v>
+        <v>The 12th session of negotiations for a UN Binding Treaty to hold transnational corporations accountable for their human rights violations and ensure affected communities have access to justice is underway in Geneva, Switzerland. Following the launch of the pivotal Checkmate campaign and a solidarity action with Palestine, marking the latest stage in the genocide, Friends of the Earth International, alongside the Global Campaign to Reclaim Peoples&amp;#39; Sovereignty, Dismantle Corporate Power... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362833</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
-        <v>PLNT INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Planet Fitness (PLNT) Investors of Securities Class Action Lawsuit Deadline on September 14, 2026</v>
+        <v>Data Center Cuts Electric Bills Substantially with Tecogen's InVerde</v>
       </c>
       <c r="B910" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C910" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D910" t="str">
-        <v/>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E910" t="str">
-        <v>https://www.newsfilecorp.com/release/311829/PLNT-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Planet-Fitness-PLNT-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-September-14-2026</v>
+        <v>https://pr-inside.com/data-center-cuts-electric-bills-substantially-with-tecogen-s-inverde-r5233458.htm</v>
       </c>
       <c r="F910" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Planet Fitness To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Planet Fitness between November 6, 2025, and May 6, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New York--(Newsfile...</v>
+        <v>(PR-inside.com) BILLERICA, MA / ACCESS Newswire / October 14, 2026 / Tecogen Inc. (NYSE American:TGEN) is pleased share a recent data center customer testimonial. Robyn Sullivan, CEO and President of Cloudsmart Inc, a Tier 3, SOC 2, Cloud and AI data center in Connecticut said, "For a few months now, we have been creating our own power with Tecogen Inc.'s InVerde and we're glad we did." "We cut our electric bills substantially, which gives us an edge against other local data centers. Whenever we give potential customers a tour, they are not only intrigued, but love that we can offer lower energy costs ..</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>Shareholders of Fractyl Health, Inc. (GUTS): Protect Your Rights Before ...</v>
+        <v>Did You Lose Money on Honeywell Aerospace Inc. (HONA)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B911" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C911" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D911" t="str">
-        <v>Finance, Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E911" t="str">
-        <v>https://pr-inside.com/shareholders-of-fractyl-health-inc-guts-protect-your-rights-before-r5217105.htm</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-honeywell-aerospace-inc-hona-levi-korsinsky-r5233457.htm</v>
       </c>
       <c r="F911" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Fractyl Health, Inc. (NASDAQ:GUTS) securities. If you suffered a loss on your Fractyl Health, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Fractyl Health, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Honeywell Aerospace Inc. (NASDAQ:HONA) securities. If you suffered a loss on your Honeywell Aerospace Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Honeywell Aerospace Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>Kaplan Fox Encourages Hertz Global Holdings, Inc. (HTZ) Investors to Contact the Firm Before the Lead Plaintiff Deadline on September 22, 2026</v>
+        <v>The Toy Association Announces 2027 Dates for LA Spring &amp;amp; Fall Preview Market Weeks</v>
       </c>
       <c r="B912" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C912" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D912" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E912" t="str">
-        <v>https://www.newsfilecorp.com/release/311289/Kaplan-Fox-Encourages-Hertz-Global-Holdings-Inc.-HTZ-Investors-to-Contact-the-Firm-Before-the-Lead-Plaintiff-Deadline-on-September-22-2026</v>
+        <v>https://www.prnewswire.com/news-releases/the-toy-association-announces-2027-dates-for-la-spring--fall-preview-market-weeks-302908826.html</v>
       </c>
       <c r="F912" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Hertz Global Holdings, Inc. ("Hertz" or the "Company") (NASDAQ: HTZ) on behalf of investors that purchased or otherwise acquired Hertz common stock between May 7, 2026 and June 23, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Hertz and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
+        <v>LA Spring Preview Market Week – May 17-21, 2027 LA Fall Preview Market Weeks – September 13-24, 2027 NEW YORK, Oct. 14, 2026 /PRNewswire/ -- The Toy Association today confirmed 2027 dates for the LA Spring Preview Week and announced dates for the LA Fall Preview Market Weeks, which will...</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>UWMC INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds UWM Holdings (UWMC) Investors of Securities Class Action Lawsuit Deadline on October 12, 2026</v>
+        <v>Medsender Surpasses 100 Specialty Practices on ModMed® EMA</v>
       </c>
       <c r="B913" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C913" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D913" t="str">
-        <v/>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E913" t="str">
-        <v>https://www.newsfilecorp.com/release/311831/UWMC-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-UWM-Holdings-UWMC-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-October-12-2026</v>
+        <v>https://www.prnewswire.com/news-releases/medsender-surpasses-100-specialty-practices-on-modmed-ema-302908825.html</v>
       </c>
       <c r="F913" t="str">
-        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In UWM To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in UWM between March 9, 2026 and August 5, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information]New York, New York--(Newsfile Corp. - August 28,...</v>
+        <v>Specialty practices are adopting dedicated software to track every referred patient from incoming fax to scheduled appointment. NEW YORK, Oct. 14, 2026 /PRNewswire/ -- Medsender, the fax and referral management platform for specialty medical practices, today announced that more than 100...</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>Lost Money on Photronics, Inc. (PLAB)? Contact Levi &amp; Korsinsky to ...</v>
+        <v>Recover Investment Losses: Class Action Initiated Against AST SpaceMobile, ...</v>
       </c>
       <c r="B914" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C914" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D914" t="str">
         <v>Finance</v>
       </c>
       <c r="E914" t="str">
-        <v>https://pr-inside.com/lost-money-on-photronics-inc-plab-contact-levi-korsinsky-to-r5217103.htm</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-ast-spacemobile-r5233455.htm</v>
       </c>
       <c r="F914" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Photronics, Inc. (NASDAQ:PLAB) securities. If you suffered a loss on your Photronics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Photronics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Photronics, Inc. that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AST SpaceMobile, Inc. (NASDAQ:ASTS) securities. If you suffered a loss on your AST SpaceMobile, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about AST SpaceMobile, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Rackspace Technology, ...</v>
+        <v>GreenGeeks Launches Node.js Hosting for Web Apps and AI-Built Projects</v>
       </c>
       <c r="B915" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C915" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D915" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E915" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-rackspace-technology-r5217102.htm</v>
+        <v>https://www.newswire.com/news/greengeeks-launches-node-js-hosting-for-web-apps-and-ai-built-projects-22874618</v>
       </c>
       <c r="F915" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ:RXT) securities. If you suffered a loss on your Rackspace Technology, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Rackspace Technology, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>Deploy Node.js applications, APIs and backends without managing your own VPS GreenGeeks today announced the launch of Managed Node.js Hosting , giving developers, businesses and AI-assisted builders a simpler way to deploy web applications without having to configure and maintain their own server.</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>Class Action Lawsuit Filed: iTonic Holdings Ltd. f/k/a Pheton Holdings ...</v>
+        <v>NRMP Releases Landmark Reports that Advance Transparency in the Transition to Residency</v>
       </c>
       <c r="B916" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C916" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D916" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E916" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-itonic-holdings-ltd-fka-pheton-holdings-r5217101.htm</v>
+        <v>https://www.prnewswire.com/news-releases/nrmp-releases-landmark-reports-that-advance-transparency-in-the-transition-to-residency-302908818.html</v>
       </c>
       <c r="F916" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. (NASDAQ:ITOC) securities. If you suffered a loss on your iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. investment and would like to explore a potential recovery under the federal securities laws, Learn about iTonic Holdings Ltd. f/k/a Pheton Holdings Ltd. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of ..</v>
+        <v>Together, the inaugural reports can help inform decisions by offering data-driven insights into residency recruitment, matching, and pathways to physician training. WASHINGTON, Oct. 14, 2026 /PRNewswire/ -- The National Resident Matching Program® (NRMP®) has released three new reports...</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>Levi &amp; Korsinsky Notifies Equipmentshare.com Inc. (EQPT) Investors ...</v>
+        <v>Research@ 2026: Novel capabilities and intelligence</v>
       </c>
       <c r="B917" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C917" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D917" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E917" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-equipmentshare-com-inc-eqpt-investors-r5217100.htm</v>
+        <v>https://blog.google/innovation-and-ai/technology/research/research-capabilities-intelligence-2026/</v>
       </c>
       <c r="F917" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Equipmentshare.com Inc. (NASDAQ:EQPT) securities. If you suffered a loss on your Equipmentshare.com Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Equipmentshare.com Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased ..</v>
+        <v>We’re sharing our latest milestones and some of the advanced AI capabilities and intelligence that we’re putting in the hands of experts.</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>Asieris Pharmaceuticals Releases 2026 Semi-Annual Report: Core Product Commercialization Delivers, Entering a Harvest Period as the Company Accelerates Its Transition to Biopharma</v>
+        <v>Janie and Jack Unveils "The Memories We Wear" Holiday Campaign Starring Chanel Iman and Her Daughters</v>
       </c>
       <c r="B918" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C918" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D918" t="str">
         <v/>
       </c>
       <c r="E918" t="str">
-        <v>https://www.prnewswire.com/news-releases/asieris-pharmaceuticals-releases-2026-semi-annual-report-core-product-commercialization-delivers-entering-a-harvest-period-as-the-company-accelerates-its-transition-to-biopharma-302862756.html</v>
+        <v>https://www.prnewswire.com/news-releases/janie-and-jack-unveils-the-memories-we-wear-holiday-campaign-starring-chanel-iman-and-her-daughters-302908820.html</v>
       </c>
       <c r="F918" t="str">
-        <v>SHANGHAI, Aug. 28, 2026 /PRNewswire/ -- Asieris Pharmaceuticals today released its 2026 Semi-Annual Report, showing comprehensive progress across all business segments. With the gradual realization of commercial launch and international expansion for its core products, the company is...</v>
+        <v>Model and mother of three Chanel Iman reflects on the holiday dressing she grew up with and the traditions she now creates with daughters Cali, Cassie and Capri, in a campaign celebrating the keepsakes families hold onto for years to come. NEW YORK, Oct. 14, 2026 /PRNewswire/ -- Janie and...</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
-        <v>BRC Group Holdings, Inc. Announces Full Redemption of 6.50% Senior Notes Due 2026</v>
+        <v>Monkee's of Loudoun Celebrates Grand Opening with Chamber of Commerce</v>
       </c>
       <c r="B919" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C919" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D919" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E919" t="str">
-        <v>https://www.prnewswire.com/news-releases/brc-group-holdings-inc-announces-full-redemption-of-6-50-senior-notes-due-2026--302862584.html</v>
+        <v>https://www.prnewswire.com/news-releases/monkees-of-loudoun-celebrates-grand-opening-with-chamber-of-commerce-302908821.html</v>
       </c>
       <c r="F919" t="str">
-        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- BRC Group Holdings, Inc. (Nasdaq: RILY) ("BRC" or the "Company") today announced that it has called for the full redemption equal to $142,137,375 aggregate principal amount of its 6.50% Senior Notes due 2026 (the "Notes") on September 29, 2026...</v>
+        <v>Virginia welcomes a new Monkee's, promising new looks and local treats. ASHBURN, Va., Oct. 14, 2026 /PRNewswire/ -- Monkee's of Loudoun is excited to celebrate its Grand Opening with a Ribbon Cutting Ceremony on Thursday, October 15, 2026, at One Loudoun, officially welcoming the boutique...</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>Class Action Lawsuit Filed: Pentair plc (PNR) - Join by October 2, ...</v>
+        <v>NVIDIA and Semiconductor Leaders Advance AI Across Chip Design and Manufacturing for AI-Defined Fabs</v>
       </c>
       <c r="B920" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C920" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D920" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E920" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-pentair-plc-pnr-join-by-october-r5217099.htm</v>
+        <v>https://nvidianews.nvidia.com/news/nvidia-and-semiconductor-leaders-advance-ai-across-chip-design-and-manufacturing-for-ai-defined-labs</v>
       </c>
       <c r="F920" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Pentair plc (NYSE:PNR) securities. If you suffered a loss on your Pentair plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Pentair plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Pentair plc that ..</v>
+        <v>NVIDIA today announced semiconductor leaders are adopting NVIDIA CUDA-X™ libraries — including the new NVIDIA cuPotential library, which developers can use to build AI agents that simulate how atoms and molecules interact — to advance AI-defined fabs.</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>Securities Lawsuit Alert: Planet Fitness, Inc. (PLNT) - Contact Levi ...</v>
+        <v>Trans-Ocean Products Expands Management Team with Finance and Logistics ...</v>
       </c>
       <c r="B921" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C921" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D921" t="str">
-        <v>Finance</v>
+        <v>Retail</v>
       </c>
       <c r="E921" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-planet-fitness-inc-plnt-contact-levi-r5217097.htm</v>
+        <v>https://pr-inside.com/trans-ocean-products-expands-management-team-with-finance-and-logistics-r5233454.htm</v>
       </c>
       <c r="F921" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Planet Fitness, Inc. (NYSE:PLNT) securities. If you suffered a loss on your Planet Fitness investment and would like to explore a potential recovery under the federal securities laws, Learn about Planet Fitness Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Planet Fitness, ..</v>
+        <v>(PR-inside.com) BELLINGHAM, WA / ACCESS Newswire / October 14, 2026 / Trans-Ocean Products, Inc., producer of the nation's top-selling retail brand of surimi seafood, has strengthened its management team with the addition of two experienced professionals in key finance and logistics roles. Virgil Roehl has joined the company as Vice President of Finance, while Stephanie Colvin has been named Logistics Manager. As Vice President of Finance, Virgil Roehl will oversee the company's accounting and financial operations. He joins Trans-Ocean from Twin City Foods, Inc. in Stanwood, WA, where he served as Vice President of Finance. His previous experience also includes financial and ..</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>September 8, 2026 Deadline Approaching: Join Class Action Against Megan ...</v>
+        <v>​​​​Moeve and ENSO join forces to accelerate industrial decarbonization using biomass and renewable gases</v>
       </c>
       <c r="B922" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C922" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D922" t="str">
-        <v>Finance</v>
+        <v>Energy</v>
       </c>
       <c r="E922" t="str">
-        <v>https://pr-inside.com/september-8-2026-deadline-approaching-join-class-action-against-megan-r5217096.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362831</v>
       </c>
       <c r="F922" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Megan Holdings Limited (NASDAQ:MGN) securities. If you suffered a loss on your Megan investment and would like to explore a potential recovery under the federal securities laws, Learn about Megan Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of persons and entities that purchased or ..</v>
+        <v>- - &amp;#8226; The companies will collaborate to transition industrial facilities that use fossil fuel-based cogeneration systems to lower-carbon, more competitive energy models - &amp;#8226; &amp;amp;#8203;&amp;amp;#8203;&amp;amp;#8203;The collaboration will drive the development of renewable gases, from the conversion of biogas plants to biomethane to the production of e-fuels through the utilization of biogenic CO 2 &amp;amp;#8203; - &amp;#8226; &amp;amp;#8203;&amp;amp;#8203;&amp;amp;#8203;&amp;amp;#8203;&amp;amp;#8203;&amp;amp;#8203;Through &amp;#8220;Moeve decarbonize&amp;#8221;, the company is expanding... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362831</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>Faeth Therapeutics Announces Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>Johnson &amp; Johnson Investigation Initiated: Levi &amp; Korsinsky Investigates ...</v>
       </c>
       <c r="B923" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C923" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D923" t="str">
         <v>Finance</v>
       </c>
       <c r="E923" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/faeth-therapeutics-announces-inducement-grants-113000373.html</v>
+        <v>https://pr-inside.com/johnson-johnson-investigation-initiated-levi-korsinsky-investigates-r5233453.htm</v>
       </c>
       <c r="F923" t="str">
-        <v>AUSTIN, Texas, August 28, 2026--Faeth Therapeutics, Inc. (Nasdaq: FTH) today announced that the Compensation Committee of Faeth’s Board of Directors granted three new employees options to purchase an aggregate of 94,000 shares of the Company’s common stock in connection with their employment (collectively, the "Option Awards"). The Option Awards were granted effective August 25, 2026, pursuant to the Company’s 2026 Inducement Plan as a material inducement to the individuals entering employment w</v>
-[...2 lines deleted...]
-    <row r="924">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into Johnson &amp; Johnson ("Johnson &amp; Johnson") (NYSE:JNJ) concerning potential violations of the federal securities laws. Johnson &amp; Johnson shareholders lost money when the stock fell sharply after the Company reported MedTech segment sales that missed Wall Street consensus expectations, despite beating overall adjusted EPS estimates and raising its full-year guidance. MedTech sales growth reached approximately 2.5% to roughly $8.6 billion, impacted by flat international sales, declining Surgery revenue, European budget cuts, China pricing pressures, and geopolitical factors ..</v>
+      </c>
+    </row>
+    <row r="924" xml:space="preserve">
       <c r="A924" t="str">
-        <v>Kazia Therapeutics Limited Announces Pricing of Up to $120 Million Public Offering</v>
+        <v>Meta, Milan’s Pinacoteca di Brera, and EssilorLuxottica Expand Access to Art Through AI Glasses</v>
       </c>
       <c r="B924" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C924" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-meta</v>
       </c>
       <c r="D924" t="str">
-        <v>Finance</v>
+        <v>AI</v>
       </c>
       <c r="E924" t="str">
-        <v>https://www.prnewswire.com/news-releases/kazia-therapeutics-limited-announces-pricing-of-up-to-120-million-public-offering-302862579.html</v>
-[...2 lines deleted...]
-        <v>SYDNEY, Aug. 28, 2026 /PRNewswire/ -- Kazia Therapeutics Limited (NASDAQ: KZIA) ("Kazia" or the "Company"), an oncology-focused biotechnology company developing therapies that selectively reprogram cancer biology, restore anti-tumor immunity and overcome treatment resistance, today...</v>
+        <v>https://about.fb.com/news/2026/10/meta-milans-pinacoteca-di-brera-and-essilorluxottica-expand-access-to-art-through-ai-glasses/</v>
+      </c>
+      <c r="F924" t="str" xml:space="preserve">
+        <v xml:space="preserve">Today, Meta, Pinacoteca di Brera and EssilorLuxottica are proud to launch “Sensing Art – Discovering Masterpieces Beyond What Meets the Eye.” This pilot aims to explore how AI glasses can make art more accessible for people who are blind or with low vision – in collaboration with the some of Italy’s leading sight loss charities – the Associazione Nazionale Subvedenti (ANS), the Unione Italiana dei Ciechi e degli Ipovedenti (UICI), and the Fondazione Istituto dei Ciechi di Milano.  In one of the first projects of its kind in the world, Pinacoteca di Brera will use AI glasses developed by Meta and EssilorLuxottica to enhance the experience for blind and visually impaired people. Over one million people in Italy are blind or visually impaired, and art and culture is one of the places where accessibility can be a challenge. AI glasses give people who are blind or low vision access to transformative AI technology that can help with everyday tasks like reading text, identifying objects and accessing information about the world around them. At Meta we believe the future is for everyone, which is why we wanted to bring together this partnership. How It Works at Pinacoteca di Brera The AI glasses have been integrated with the museum’s existing Grande Brera app, which includes an audio tour guide, developed by ANS for blind and low vision visitors. The tour uses the DescriVedendo method which translates an artwork’s shapes, composition and visual details into spoken words.  When a visitor stands in front of one of eight selected artworks on the itinerary as part of this pilot, they can activate artwork recognition directly from the glasses and listen to the corresponding audio description through the open-ear speakers built into the frames. The open-ear speakers help the visitor stay fully aware of their surroundings and means they can engage more naturally with people around them. The itinerary is completed by short orientation tracks between one work and the next. Visitors can also choose to utilize additional tools available through the AI glasses: Meta AI allows users to ask questions about the context and surrounding environment Be My Eyes connects visitors through the glasses with sighted volunteers and qualified operators to receive real-time support in orientation and practical task management, both during the tour. Accessibility Is Built Together The pilot project was developed through phases of testing and consultation with blind and visually impaired people. Their direct involvement helped shape both the experience and how visitors access it.  “When innovation addresses real needs, it can create tangible value in people’s lives. Technology reaches its greatest potential when it succeeds in making information and daily experiences more accessible, natural, and immediate – like with our AI glasses. It is through initiatives like this—born from an ongoing dialogue with people with disabilities — that we work toward a future with more opportunities for everyone.” – Maxine Williams, VP Accessibility Meta “Making heritage accessible means creating the conditions so that everyone can build their own relationship with art. DescriVedendo has for years represented an important part of our commitment, and today we can enrich it with an additional possibility, born from the encounter between cultural expertise, technology, and people’s experience. The Pinacoteca continues to be a place of experimentation in which to explore new languages and tools capable of bringing a universal heritage closer to an ever-wider audience.” – Angelo Crespi, Director of Grande Brera How to Access the Tour The tour will be available at the Pinacoteca di Brera upon reservation, with AI glasses available Tuesday through Friday from 10:00 AM to 4:30 PM. For booking details and further information, please visit the page at this link.  
+The post Meta, Milan’s Pinacoteca di Brera, and EssilorLuxottica Expand Access to Art Through AI Glasses appeared first on Meta Newsroom.</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>Mid-America Apartment Communities to Redeem All Outstanding Shares of Its 8.50% Series I Cumulative Redeemable Preferred Stock</v>
+        <v>Domaine Carneros Unveils Its Elegant 2026 Holiday Gift Collection</v>
       </c>
       <c r="B925" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C925" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D925" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E925" t="str">
-        <v>https://www.prnewswire.com/news-releases/mid-america-apartment-communities-to-redeem-all-outstanding-shares-of-its-8-50-series-i-cumulative-redeemable-preferred-stock-302862372.html</v>
+        <v>https://www.send2press.com/wire/domaine-carneros-unveils-its-elegant-2026-holiday-gift-collection/</v>
       </c>
       <c r="F925" t="str">
-        <v>GERMANTOWN, Tenn., Aug. 28, 2026 /PRNewswire/ -- /PR Newswire/ -- Mid-America Apartment Communities, Inc., or MAA (NYSE: MAA), announced today that it will redeem for cash all of the outstanding shares of MAA's 8.50% Series I Cumulative Redeemable Preferred Stock, or the Series I Shares,...</v>
-[...2 lines deleted...]
-    <row r="926" xml:space="preserve">
+        <v>NAPA, Calif., Oct. 14, 2026 (SEND2PRESS NEWSWIRE) -- Domaine Carneros, the award-winning California grower-producer of Méthode Traditionnelle sparkling wines, announces its 2026 Holiday Gift Collection. At its château, inspired by founder Champagne Taittinger's historic estate in France and set at the gateway to Northern California wine country, the winery has paired its sustainably farmed, estate-exclusive wines with irresistible artisan finds.</v>
+      </c>
+    </row>
+    <row r="926">
       <c r="A926" t="str">
-        <v>Mobius Social Stock Investment Simulation Competition Officially Launches, Registration Now Opens</v>
+        <v>Nextiva Honored by Goldman Sachs for Entrepreneurship</v>
       </c>
       <c r="B926" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C926" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D926" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E926" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109568/</v>
-[...18 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://pr-inside.com/nextiva-honored-by-goldman-sachs-for-entrepreneurship-r5233452.htm</v>
+      </c>
+      <c r="F926" t="str">
+        <v>(PR-inside.com) Tomas Gorny, Co-founder and CEO, Among the Most Exceptional Entrepreneurs at 2026 Builders and Innovators Summit SCOTTSDALE, AZ / ACCESS Newswire / October 14, 2026 / Today, Goldman Sachs is recognizing Tomas Gorny, co-founder and CEO of Nextiva, as one of the Most Exceptional Entrepreneurs of 2026 at its Builders and Innovators Summit in Healdsburg, California. Goldman Sachs selected Tomas Gorny among entrepreneurs across multiple industries to be honored at the two-day event. A serial technology entrepreneur, Gorny has built companies through successive waves of innovation, from the rise of the internet to cloud communications and now AI. Under his leadership, Nextiva ..</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>TWO Announces Redemption of Series A, Series B and Series C Cumulative Redeemable Preferred Stock</v>
+        <v>Best First-Time Buyer's Agent in Manhattan, NY: Michael J. Franco</v>
       </c>
       <c r="B927" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C927" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D927" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E927" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/two-announces-redemption-series-series-113000974.html</v>
+        <v>https://www.newswire.com/news/best-first-time-buyers-agent-in-manhattan-ny-michael-j-franco</v>
       </c>
       <c r="F927" t="str">
-        <v>NEW YORK, August 28, 2026--TWO Announces Redemption of Series A, Series B and Series C Cumulative Redeemable Preferred Stock</v>
+        <v>With 18 years of Manhattan experience and $1.56 billion in career sales, Michael J. Franco helps first-time buyers approach one of the country's most complex real estate markets with clarity and confidence.</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
-        <v>XCMG presenta la primera grúa de anillo del mundo con una capacidad de 14.000 toneladas</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Coastal Financial Corporation Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B928" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C928" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D928" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E928" t="str">
-        <v>https://www.prnewswire.com/news-releases/xcmg-presenta-la-primera-grua-de-anillo-del-mundo-con-una-capacidad-de-14-000-toneladas-302862752.html</v>
+        <v>https://www.newsfilecorp.com/release/317573/Bronstein-Gewirtz-Grossman-LLC-Urges-Coastal-Financial-Corporation-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F928" t="str">
-        <v>XCMG presenta la primera grúa de anillo del mundo con una capacidad de 14.000 toneladas, redefiniendo el levantamiento de cargas ultrapesadas XUZHOU, China, 28 de agosto de 2026 /PRNewswire/ -- XCMG informó que la primera unidad principal de la primera grúa de anillo del mundo, con una...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Coastal Financial Corporation (NASDAQ: CCB) and certain of its officers.This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Coastal securities between October...</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>Class Action Lawsuit Filed Against GoDaddy Inc. (GDDY) - Recover Losses ...</v>
+        <v>CERTUS' Newest Florida Partnership Strengthens Foothold On the Treasure Coast</v>
       </c>
       <c r="B929" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C929" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D929" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E929" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-godaddy-inc-gddy-recover-losses-r5217094.htm</v>
+        <v>https://www.prweb.com/releases/certus-newest-florida-partnership-strengthens-foothold-on-the-treasure-coast-302908740.html</v>
       </c>
       <c r="F929" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. that ..</v>
+        <v>FORT PIERCE, Fla., Oct. 14, 2026 /PRNewswire-PRWeb/ -- CERTUS, one of America's leading home services companies, has partnered with Choice Pest Management (Choice). Based in Fort Pierce, Fla., Choice has developed a stellar reputation as a customer-focused pest control and lawn care...</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
-        <v>Securities Fraud Class Action Filed Against Insulet Corporation (PODD) ...</v>
+        <v>Honest Digital Wins Best Large SEO Agency at 2026 U.S. Search Awards for Third Consecutive Year</v>
       </c>
       <c r="B930" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C930" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D930" t="str">
-        <v>Finance</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E930" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-insulet-corporation-podd-r5217093.htm</v>
+        <v>https://www.newswire.com/news/honest-digital-wins-best-large-seo-agency-at-2026-u-s-search-awards-22874577</v>
       </c>
       <c r="F930" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Insulet Corporation (NASDAQ:PODD) securities. If you suffered a loss on your Insulet Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Insulet Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Insulet Corporation that ..</v>
+        <v>Automotive digital marketing agency wins four awards for excellence in search marketing and AI-driven data analysis.</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
-        <v>Join Class Action to Recover Losses from Wise Group plc (WSE) - Contact ...</v>
+        <v>Martina Liana Luxe Reveals New Collection Celebrating the Art of Couture Craftsmanship</v>
       </c>
       <c r="B931" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C931" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D931" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E931" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-wise-group-plc-wse-contact-r5217092.htm</v>
+        <v>https://www.newswire.com/news/martina-liana-luxe-reveals-new-collection-celebrating-the-art-of-couture</v>
       </c>
       <c r="F931" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Wise Group plc (NASDAQ:WSE) securities. If you suffered a loss on your Wise Group plc investment and would like to explore a potential recovery under the federal securities laws, Learn about Wise Group plc Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>10 gowns that bring time-honored techniques to a new expression of bridal luxury</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
-        <v>Join Class Action to Recover Losses from ARS Pharmaceuticals, Inc. ...</v>
+        <v>RV Help Now Offers Websites for Mobile RV Technicians and Inspectors</v>
       </c>
       <c r="B932" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C932" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D932" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E932" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-ars-pharmaceuticals-inc-r5217091.htm</v>
+        <v>https://prunderground.com/rv-help-now-offers-websites-for-mobile-rv-technicians-and-inspectors/cmv6t136e000g06juwhliu2c6</v>
       </c>
       <c r="F932" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired ARS Pharmaceuticals, Inc. (NASDAQ:SPRY) securities. If you suffered a loss on your ARS Pharmaceuticals investment and would like to explore a potential recovery under the federal securities laws, Learn about ARS Pharmaceuticals Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ARS Pharmaceuticals, ..</v>
+        <v>Service providers who use RV Help's full suite of business tools can launch a complete website in minutes, built automatically from their RV Help profile. The post RV Help Now Offers Websites for Mobile RV Technicians and Inspectors first appeared on</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>Securities Lawsuit Alert: HDFC Bank Limited (HDB) Investors - Contact ...</v>
+        <v>Top Real Estate Agent in Surprise, AZ: Shannon Biszantz</v>
       </c>
       <c r="B933" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C933" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D933" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E933" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-hdfc-bank-limited-hdb-investors-contact-r5217090.htm</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-surprise-az-shannon-biszantz</v>
       </c>
       <c r="F933" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired HDFC Bank Limited (NYSE:HDB) securities. If you suffered a loss on your HDFC Bank Limited investment and would like to explore a potential recovery under the federal securities laws, Learn about HDFC Bank Limited Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>With more than 18 years of industry experience and over $100 million in career sales volume, Shannon Biszantz delivers proven results as the top real estate agent in Surprise, AZ.</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>Capricor Therapeutics, Inc. (CAPR) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
+        <v>Recastia Helps Turn Documents into Digital Content</v>
       </c>
       <c r="B934" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C934" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D934" t="str">
-        <v>Finance</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E934" t="str">
-        <v>https://pr-inside.com/capricor-therapeutics-inc-capr-class-action-lawsuit-levi-korsinsky-r5217089.htm</v>
+        <v>https://prunderground.com/recastia-helps-turn-documents-into-digital-content/cmv7urpts000d06l3hia85ari</v>
       </c>
       <c r="F934" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Capricor Therapeutics, Inc. (NASDAQ:CAPR) securities. If you suffered a loss on your Capricor Therapeutics, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Capricor Therapeutics, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>Recastia helps organizations create videos, presentations, flipbooks, landing pages, chatbots, editable files, and other online content from supported documents. The post Recastia Helps Turn Documents into Digital Content first appeared on</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>Lost Money on Intuit Inc. (INTU)? Contact Levi &amp; Korsinsky to Join ...</v>
+        <v>Nairobi Convention marks 40 years as COP12 charts future of ocean governance</v>
       </c>
       <c r="B935" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C935" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D935" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E935" t="str">
-        <v>https://pr-inside.com/lost-money-on-intuit-inc-intu-contact-levi-korsinsky-to-join-r5217088.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362830</v>
       </c>
       <c r="F935" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Intuit Inc. (NASDAQ:INTU) securities. If you suffered a loss on your Intuit Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Intuit Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Intuit Inc. that ..</v>
+        <v>The Twelfth Conference of the Parties (COP12) to the Nairobi Convention concluded with 15 decisions aimed at accelerating action for the protection, management, and sustainable development of the Western Indian Ocean region. - - Hosted by the Government of the United Republic of Tanzania, in Dar es Salaam, COP12 was held under the theme, &amp;#8220;Towards a Sustainable Blue Economy in the Western Indian Ocean for People and Nature: A Journey of Forty Years.&amp;#8221; - - Taking place at a significant mom... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362830</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>October 13, 2026 Deadline: Join Class Action Lawsuit Against UWM Holdings ...</v>
+        <v>Paradigm Therapeutics, Inc. nominada al prestigioso premio Prix Galien USA 2026 "Best Start-Up"</v>
       </c>
       <c r="B936" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C936" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D936" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E936" t="str">
-        <v>https://pr-inside.com/october-13-2026-deadline-join-class-action-lawsuit-against-uwm-holdings-r5217087.htm</v>
+        <v>https://www.prnewswire.com/news-releases/paradigm-therapeutics-inc-nominada-al-prestigioso-premio-prix-galien-usa-2026-best-start-up-302908802.html</v>
       </c>
       <c r="F936" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired UWM Holdings Corporation (NYSE:UWMC) securities. If you suffered a loss on your UWM Holdings Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about UWM Holdings Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>-Paradigm Therapeutics, Inc. ha sido nominada por segundo año consecutivo al prestigioso premio Prix Galien USA 2026 "Best Start-Up" por SD-101 (Zorblesia™), una terapia tópica para tratar toda la superficie cutánea de pacientes con epidermólisis bullosa (EB) SD-101 (Zorblesia™) es la...</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>Did You Lose Money on Hertz Global Holding, Inc. (HTZ)? Levi &amp; Korsinsky ...</v>
+        <v>Best Real Estate Agent in Owings Mills, MD: Mike Fielder</v>
       </c>
       <c r="B937" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C937" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D937" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E937" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-hertz-global-holding-inc-htz-levi-korsinsky-r5217085.htm</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-owings-mills-md-mike-5483488</v>
       </c>
       <c r="F937" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hertz Global Holding, Inc. (NASDAQ:HTZ) securities. If you suffered a loss on your Hertz Global Holding, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hertz Global Holding, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
+        <v>Mike Fielder combines deep local market knowledge with property management experience to guide buyers, sellers, and investors as the best real estate agent in Owings Mills, MD.</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>Lost Money on The Simply Good Foods Company (SMPL)? Contact Levi &amp; ...</v>
+        <v>Ticket Policy Forum, Online Ticket Marketplaces Sue District of Columbia to Block RESALE Act</v>
       </c>
       <c r="B938" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C938" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D938" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E938" t="str">
-        <v>https://pr-inside.com/lost-money-on-the-simply-good-foods-company-smpl-contact-levi-r5217084.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ticket-policy-forum-online-ticket-marketplaces-sue-district-of-columbia-to-block-resale-act-302908800.html</v>
       </c>
       <c r="F938" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Simply Good Foods Company (NASDAQ:SMPL) securities. If you suffered a loss on your The Simply Good Foods Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Simply Good Foods Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class ..</v>
+        <v>Claims the Act is legally flawed; unconstitutionally regulates commerce outside D.C. Imposes confiscatory price caps that violate due process Compels disclosure of prices for third-party transactions in violation of the First Amendment WASHINGTON, Oct. 14, 2026 /PRNewswire/ -- The Ticket...</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds AEVEX Corp. (AVEX) Investors ...</v>
+        <v>BingX EU Secures MiCAR License, Advancing Regulated Crypto Services Across Europe</v>
       </c>
       <c r="B939" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C939" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D939" t="str">
-        <v>Finance</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E939" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-aevex-corp-avex-investors-r5217083.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bingx-eu-secures-micar-license-advancing-regulated-crypto-services-across-europe-302908799.html</v>
       </c>
       <c r="F939" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired AEVEX Corp. (NYSE:AVEX) securities. If you suffered a loss on your AEVEX Corp. investment and would like to explore a potential recovery under the federal securities laws, Learn about AEVEX Corp. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: This lawsuit is on behalf of a class consisting of all ..</v>
+        <v>VIENNA, Oct. 14, 2026 /PRNewswire/ -- BingX EU (MEGE zweite GmbH) has secured its Markets in Crypto-Assets Regulation (MiCA or MiCAR) license from Austria's Financial Market Authority (FMA), that will enable the platform to offer regulated crypto services across 29 countries of the...</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>REGN LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Regeneron Pharmaceuticals, ...</v>
+        <v>Illinois American Water Employees Join Local Organizations to Strengthen Communities Across the State</v>
       </c>
       <c r="B940" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C940" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D940" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E940" t="str">
-        <v>https://pr-inside.com/regn-lawsuit-alert-levi-korsinsky-notifies-regeneron-pharmaceuticals-r5217082.htm</v>
+        <v>https://www.prnewswire.com/news-releases/illinois-american-water-employees-join-local-organizations-to-strengthen-communities-across-the-state-302908798.html</v>
       </c>
       <c r="F940" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Regeneron Pharmaceuticals, Inc. (NASDAQ:REGN) securities. If you suffered a loss on your Regeneron investment and would like to explore a potential recovery under the federal securities laws, Learn about Regeneron Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Regeneron Pharmaceuticals, Inc. that ..</v>
+        <v>BELLEVILLE, Ill., Oct. 14, 2026 /PRNewswire/ -- Every year, Illinois American Water employees participate in the company's AmerICANs In Action! Month of Service by volunteering at local organizations. Last month, 125 employees volunteered at 13 local organizations across communities...</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
-        <v>Lost Money on Primoris Services Corporation (PRIM)? Contact Levi &amp; ...</v>
+        <v>Kaplan Fox Alerts Investors of Fluence Energy, Inc. (FLNC) with Significant Losses to a Securities Class Action Deadline on November 27, 2026</v>
       </c>
       <c r="B941" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C941" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D941" t="str">
-        <v>Finance</v>
+        <v>Finance, Energy</v>
       </c>
       <c r="E941" t="str">
-        <v>https://pr-inside.com/lost-money-on-primoris-services-corporation-prim-contact-levi-r5217081.htm</v>
+        <v>https://www.newsfilecorp.com/release/318932/Kaplan-Fox-Alerts-Investors-of-Fluence-Energy-Inc.-FLNC-with-Significant-Losses-to-a-Securities-Class-Action-Deadline-on-November-27-2026</v>
       </c>
       <c r="F941" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Primoris Services Corporation (NYSE:PRIM) securities. If you suffered a loss on your Primoris Services Corporation investment and would like to explore a potential recovery under the federal securities laws, Learn about Primoris Services Corporation Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Fluence Energy, Inc. ("Fluence Energy" or the "Company") (NASDAQ: FLNC) on behalf of investors that purchased or otherwise acquired Fluence Energy securities between November 24, 2025 and September 16, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Fluence Energy and have suffered losses, you may CLICK HERE to contact...</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>Eucalyptus Resources Issues Letter to Shareholders Calling for an Upgrade of the Board of TNR Gold</v>
+        <v>Ardian Clean Energy Evergreen Fund (ACEEF) expands Nordics portfolio</v>
       </c>
       <c r="B942" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C942" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D942" t="str">
-        <v/>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E942" t="str">
-        <v>https://www.prnewswire.com/news-releases/eucalyptus-resources-issues-letter-to-shareholders-calling-for-an-upgrade-of-the-board-of-tnr-gold-302862542.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362829</v>
       </c>
       <c r="F942" t="str">
-        <v>It's time to convert TNR Gold from a "family business" run by and for the benefit of the Klip family into a serious, professional, royalty company run for the benefit of all shareholders Each nominee represents a significant upgrade, bringing executive and public board experience,...</v>
+        <v>- - &amp;#8226; Ardian further expands its Nordics clean energy platform, adding a 73.2MW portfolio of operational wind farms in Sweden and Finland - &amp;#8226; Acquisition brings ACEEF&amp;#39;s total renewable energy portfolio in the Nordics to 350MW - &amp;#8226; Investment and asset management led by Ardian&amp;#39;s Enordic Evergreen operating platform - - - Ardian, a global private investment firm, announces the acquisition through its wholly-owned local platform, Enordic Evergreen, of a 73.2MW portfolio of wind farm projects lo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362829</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>Karkariya Mawlid 2026 Unites Seekers from Four Continents in Devotion, Humanitarian Service, and Scholarship</v>
+        <v>Best Real Estate Agent in Newport Coast, CA: Tim Smith</v>
       </c>
       <c r="B943" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C943" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D943" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E943" t="str">
-        <v>https://www.pr.com/press-release/977739</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-newport-coast-ca-tim-smith</v>
       </c>
       <c r="F943" t="str">
-        <v>Al-Karkari Institute highlights the Eighth International Week of Sufism, held by the Karkariya order in Al-Aaroui, Morocco, for the Mawlid of 1448 AH / 2026. Under the theme "Ihsani Guidance for Building Food Security and Economic Stability," seekers from the United States, Canada, France, Egypt, Tunisia, Jordan and Saudi Arabia joined a night of remembrance, an international blood donation drive, and a conference on the [PR.com]</v>
+        <v>With more than 2,500 career transactions, Tim Smith is recognized as the best real estate agent in Newport Coast, CA, delivering objective guidance and strategic positioning for luxury buyers and sellers.</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>Hub Group, Inc. (HUBG) Class Action Lawsuit: Levi &amp; Korsinsky Reminds ...</v>
+        <v>Top Real Estate Agent in Tamarac, FL: Raul Lopez</v>
       </c>
       <c r="B944" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C944" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D944" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E944" t="str">
-        <v>https://pr-inside.com/hub-group-inc-hubg-class-action-lawsuit-levi-korsinsky-reminds-r5217079.htm</v>
+        <v>https://www.newswire.com/news/top-real-estate-agent-in-tamarac-fl-raul-lopez</v>
       </c>
       <c r="F944" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Hub Group, Inc. (NASDAQ:HUBG) securities. If you suffered a loss on your Hub Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Hub Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
+        <v>With dual licensure in real estate and mortgage lending, Raul Lopez offers buyers and sellers a clear advantage as the top real estate agent in Tamarac, FL.</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>How People Analytics Is Powering the Future of Workforce Decision-Making</v>
+        <v>Insurance Expert Jose Gomez of Chicago Shares Ways to Maximize Insurance Discounts for HelloNation</v>
       </c>
       <c r="B945" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C945" t="str">
-        <v>mlpr-sap</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D945" t="str">
         <v/>
       </c>
       <c r="E945" t="str">
-        <v>https://news.sap.com/2026/08/people-analytics-powering-workforce-decision-making/</v>
+        <v>https://www.prnewswire.com/news-releases/insurance-expert-jose-gomez-of-chicago-shares-ways-to-maximize-insurance-discounts-for-hellonation-302908793.html</v>
       </c>
       <c r="F945" t="str">
-        <v>People analytics is evolving from a reporting function into a strategic capability.</v>
+        <v>CHICAGO, Oct. 14, 2026 /PRNewswire/ -- Are Chicago residents missing out on easy ways to lower their insurance costs? A HelloNation article takes a closer look at how policyholders can unlock insurance discounts without sacrificing coverage. From auto insurance to homeowners and renters...</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>La FDA aprueba Mounjaro (tirzepatida) de Lilly para reducir el riesgo cardiovascular en adultos con diabetes tipo 2</v>
+        <v>Kaplan Fox &amp; Kilsheimer LLP Alerts Compass, Inc. (COMP) Investors to a Securities Class Action Deadline on December 8, 2026</v>
       </c>
       <c r="B946" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C946" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D946" t="str">
-        <v>Healthcare</v>
+        <v>Finance</v>
       </c>
       <c r="E946" t="str">
-        <v>https://www.prnewswire.com/news-releases/la-fda-aprueba-mounjaro-tirzepatida-de-lilly-para-reducir-el-riesgo-cardiovascular-en-adultos-con-diabetes-tipo-2-843973142.html</v>
+        <v>https://www.newsfilecorp.com/release/318940/Kaplan-Fox-Kilsheimer-LLP-Alerts-Compass-Inc.-COMP-Investors-to-a-Securities-Class-Action-Deadline-on-December-8-2026</v>
       </c>
       <c r="F946" t="str">
-        <v>Mounjaro es el primer y único agonista de los receptores GIP y GLP-1 que ha demostrado reducir el riesgo de ataque al corazón, derrame cerebral o muerte cardiovascular en adultos con diabetes tipo 2 y con alto riesgo de sufrir dichos eventos, además de sus beneficios consolidados en lo...</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Compass, Inc. ("Compass" or the "Company") (NYSE: COMP) on behalf of investors that purchased or otherwise acquired Compass common stock in direct exchange for Anywhere securities pursuant to the S-4 registration statement, 424B3 prospectus, and related oral communications (collectively, with materials incorporated therein, the "Offering Materials"),...</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>Redwood Software, qui orchestre l'entreprise, du cloud hybride à l'IA agentique, a été désignée « Leader » pour la troisième année consécutive dans le Magic Quadrant™ 2026 de Gartner® consacré aux plateformes d'orchestration et d'automatisation des services</v>
+        <v>Kaplan Fox Alerts Investors of Qfin Holdings, Inc. (QFIN) with Significant Losses to a Securities Class Action Deadline on November 27, 2026</v>
       </c>
       <c r="B947" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C947" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D947" t="str">
-        <v>SaaS</v>
+        <v>Finance</v>
       </c>
       <c r="E947" t="str">
-        <v>https://www.prnewswire.com/news-releases/redwood-software-qui-orchestre-lentreprise-du-cloud-hybride-a-lia-agentique-a-ete-designee--leader--pour-la-troisieme-annee-consecutive-dans-le-magic-quadrant-2026-de-gartner-consacre-aux-plateformes-dorchestration-et-d-302862743.html</v>
+        <v>https://www.newsfilecorp.com/release/318929/Kaplan-Fox-Alerts-Investors-of-Qfin-Holdings-Inc.-QFIN-with-Significant-Losses-to-a-Securities-Class-Action-Deadline-on-November-27-2026</v>
       </c>
       <c r="F947" t="str">
-        <v>Faits marquants Redwood Software a été désignée « Leader » pour la troisième année consécutive dans le Magic Quadrant™ 2026 de Gartner® consacré aux plateformes d'orchestration et d'automatisation des services (SOAP), se classant en tête dans le domaine de l'exhaustivité de la vision....</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Qfin Holdings, Inc. ("Qfin" or the "Company") (NASDAQ: QFIN) on behalf of investors that purchased or otherwise acquired Qfin securities between March 18, 2026 and August 25, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Qfin and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox by...</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>Electrician in Dublin Expands Reliable Electrical Services for Homes and Businesses</v>
+        <v>Liam Nachawati Takes First at IAME EuroCup in Le Mans</v>
       </c>
       <c r="B948" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C948" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D948" t="str">
         <v/>
       </c>
       <c r="E948" t="str">
-        <v>https://express-press-release.net/news/2026/08/28/1769733</v>
+        <v>https://www.prnewswire.com/news-releases/liam-nachawati-takes-first-at-iame-eurocup-in-le-mans-302908790.html</v>
       </c>
       <c r="F948" t="str">
-        <v>Dublin, Ireland , 2026-08-28 — /EPR Network/ — EMG Electrical Ltd is expanding its electrical services to support homeowners, landlords, and businesses across Dublin. The [read full press release...]</v>
+        <v>Victory follows second-place finish at IAME Euro Series in Mariembourg as 12-year-old American continues strong finish to challenging first season in karting's Junior class DALLAS, Oct. 14, 2026 /PRNewswire/ -- Liam Nachawati is finishing his first season in OKJ and X30 Junior karting...</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>CORRECTION FROM SOURCE: Eshbal Reports First-Half 2026 Revenue of US$8.8 Million, Up 30% Year-Over-Year</v>
+        <v>Best Real Estate Agent in Newport Beach, CA: Tim Smith</v>
       </c>
       <c r="B949" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C949" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D949" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E949" t="str">
-        <v>https://www.newsfilecorp.com/release/311946/CORRECTION-FROM-SOURCE-Eshbal-Reports-FirstHalf-2026-Revenue-of-US8.8-Million-Up-30-YearOverYear</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-newport-beach-ca-tim-smith</v>
       </c>
       <c r="F949" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Eshbal Functional Food Inc. (TSXV: ESBL) ("Eshbal" or the "Company") today announced its financial results for the three and six months ended June 30, 2026. The Company is issuing this amended news release to include additional second-quarter financial information that was omitted from its August 27, 2026 news release.Eshbal reported revenue of US$8.76 million for the first six months of 2026, an increase of 30.4% compared with US$6.72...</v>
+        <v>With more than three decades of experience and a track record of luxury property representation, Tim Smith delivers clear strategy and market insight as the best realtor in Newport Beach, CA.</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>Huawei, Gartner®'ın 2026 Kurumsal Depolama Platformları Magic Quadrant™ raporunda lider olarak gösterildi</v>
+        <v>Best Real Estate Agent in South Lyon, MI: Joe Muck</v>
       </c>
       <c r="B950" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C950" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D950" t="str">
-        <v/>
+        <v>Real Estate</v>
       </c>
       <c r="E950" t="str">
-        <v>https://www.prnewswire.com/news-releases/huawei-gartnern-2026-kurumsal-depolama-platformlar-magic-quadrant-raporunda-lider-olarak-gosterildi-302862736.html</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-south-lyon-mi-joe-1332047</v>
       </c>
       <c r="F950" t="str">
-        <v>Özet Huawei, Gartner®'ın 2026 Kurumsal Depolama Platformları için Magic Quadrant™ raporunda lider olarak kabul gösterildi. Huawei OceanStor Veri Depolama, yüksek verimli ve birleşik bir yapay zeka veri platformu, üstün kapasite yoğunluğu ve enerji verimliliği ile geleceğe dönük veri...</v>
+        <v>With nine years of experience and over $68 million in career sales, founder Joe Muck delivers market-driven strategies as the best real estate agent in South Lyon, MI.</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
-        <v>Impact Communications and Fifteen Impact Clients Named Finalists in 2026 Wealthies and Luminaries Awards Programs</v>
+        <v>Booking.com Reveals Nine Travel Predictions for 2027</v>
       </c>
       <c r="B951" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C951" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D951" t="str">
         <v/>
       </c>
       <c r="E951" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/impact-communications-fifteen-impact-clients-110500600.html</v>
+        <v>https://www.prnewswire.com/news-releases/bookingcom-reveals-nine-travel-predictions-for-2027-302908788.html</v>
       </c>
       <c r="F951" t="str">
-        <v>LEAWOOD, Kan., August 28, 2026--Impact Communications, a full-service marketing and PR agency exclusively serving wealthtech, financial services, and independent financial advisory firms, today announced that it has been named a finalist in both the 2026 Wealth Management Industry Awards (the "Wealthies") and the 2026 ThinkAdvisor Luminaries Awards – two of the most prominent and respected awards programs in the wealth management industry.</v>
+        <v>AMSTERDAM, Oct. 14, 2026 /PRNewswire/ -- Booking.com's Travel Predictions for 2027 forecast that Canadian travellers will take things beyond the traditional itinerary. Between lower appetites and higher sobriety culture, couples using long hikes to have difficult conversations, paranormal...</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>Moderna Announces Pricing of Upsized $2.6 Billion Offering of Convertible ...</v>
+        <v>Mercuria Signs Gold Offtake Agreement with Heritage Minerals</v>
       </c>
       <c r="B952" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C952" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D952" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E952" t="str">
-        <v>https://pr-inside.com/moderna-announces-pricing-of-upsized-2-6-billion-offering-of-convertible-r5217078.htm</v>
+        <v>https://www.prnewswire.com/news-releases/mercuria-signs-gold-offtake-agreement-with-heritage-minerals-302908786.html</v>
       </c>
       <c r="F952" t="str">
-        <v>(PR-inside.com) Proceeds to be utilized for general corporate purposes which may include the flexibility to invest in the growth of our oncology business and repayment of debt Moderna has also purchased a hedge overlay intended to offset dilution up to a cap initially equal to a 175.0% premium to the stock price at pricing CAMBRIDGE, MA / ACCESS Newswire / August 28, 2026 / Moderna, Inc. (NASDAQ:MRNA) ("Moderna"), today announced the pricing of $2.6 billion aggregate principal amount of 0.00% Convertible Senior Notes due 2032 (the "notes") in a private placement (the "offering") only to persons reasonably believed to be "qualified institutional buyers" ..</v>
+        <v>GENEVA, Oct. 14, 2026 /PRNewswire/ -- Mercuria Group ("Mercuria") today announces that it has entered into a prepayment and offtake agreement with Heritage Minerals in support of the restart of operations at the Mount Morgan gold mine in Queensland, Australia. "We are proud to support...</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>Abasca Files NI 43-101 Technical Report, Commences Summer Exploration ...</v>
+        <v>Redland Company and City Engineering Partner to Offer Full-Range Sitework to 330+ Employees</v>
       </c>
       <c r="B953" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C953" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D953" t="str">
         <v/>
       </c>
       <c r="E953" t="str">
-        <v>https://pr-inside.com/abasca-files-ni-43-101-technical-report-commences-summer-exploration-r5217077.htm</v>
+        <v>https://www.prnewswire.com/news-releases/redland-company-and-city-engineering-partner-to-offer-full-range-sitework-to-330-employees-302908785.html</v>
       </c>
       <c r="F953" t="str">
-        <v>(PR-inside.com) Highlights Abasca Resources Inc. has filed an independent technical report on SEDAR+, prepared in accordance with NI 43-101, supporting the updated pit-constrained mineral resource estimate for its 100%-owned Loki Flake Graphite Deposit. The MRE established an Indicated Resource of 6.99 Mt at 8.27 % graphitic carbon ("Cg"), representing 67% of the prior Inferred Resource on a contained graphite basis, while the Inferred Resource grew 40%, from 11.31 Mt at 7.65% Cg to 15.83 Mt at 6.93% Cg. The Report provides the geological foundation and mineral resource base underpinning the Preliminary Economic Assessment ("PEA") announced on August 19, 2026. Abasca has commenced its summer exploration ..</v>
+        <v>HOMESTEAD, Fla., Oct. 14, 2026 /PRNewswire/ -- The Redland Company, LLC and City Engineering Contractors, LLC (CEC) have entered a strategic partnership to deliver a comprehensive suite of sitework and utility services across the South Florida market. This alliance bridges a critical gap...</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against Flotek ...</v>
+        <v>24/7 Drain &amp; Sewer in Fair Lawn Marks National Greasy Foods Day With a Warning About Holiday Clogs</v>
       </c>
       <c r="B954" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C954" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D954" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E954" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-flotek-r5217076.htm</v>
+        <v>https://prunderground.com/24-7-drain-sewer-in-fair-lawn-marks-national-greasy-foods-day-with-a-warning-abo/cmv6uvfcg000c06icrb4qd1e6</v>
       </c>
       <c r="F954" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Flotek Industries, Inc. ("Flotek" or the "Company") (NYSE:FTK). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Flotek and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 26, 2026, to ask the Court ..</v>
+        <v>24/7 Drain &amp; Sewer says grease from fall comfort food is behind many of the kitchen and sewer backups it sees heading into Thanksgiving across Bergen County. The post 24/7 Drain &amp;amp; Sewer in Fair Lawn Marks National Greasy Foods Day With a Warning About Holiday Clogs first appeared on</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>Pomerantz LLP Advises of Securities Class Action Against AEVEX Corp.– ...</v>
+        <v>SK Life Science Supports SUDEP Awareness Efforts Through Partnership with CURE Epilepsy and The Cameron Boyce Foundation</v>
       </c>
       <c r="B955" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C955" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D955" t="str">
-        <v>Finance</v>
+        <v>Education</v>
       </c>
       <c r="E955" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-against-aevex-corp-r5217075.htm</v>
+        <v>https://www.prnewswire.com/news-releases/sk-life-science-supports-sudep-awareness-efforts-through-partnership-with-cure-epilepsy-and-the-cameron-boyce-foundation-302908783.html</v>
       </c>
       <c r="F955" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against AEVEX Corp. ("Aevex" or the "Company") (NYSE:AVEX). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Aevex and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
+        <v>SK Life Science to Match Donations Up to $10,000 to Advance SUDEP Research, Awareness, and Education Release Highlights: SK Life Science to match donations to CURE Epilepsy up to $10,000 Supporting SUDEP awareness efforts with CURE Epilepsy and The Cameron Boyce Foundation Raising...</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>Pomerantz LLP Advises of Securities Class Action Against Taboola.com ...</v>
+        <v>TruGolf Links Engages Polymath for Cap Table Tokenization in First Technology Deployment Following Merger</v>
       </c>
       <c r="B956" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C956" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D956" t="str">
         <v>Finance</v>
       </c>
       <c r="E956" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-against-taboola-com-r5217074.htm</v>
+        <v>https://www.prnewswire.com/news-releases/trugolf-links-engages-polymath-for-cap-table-tokenization-in-first-technology-deployment-following-merger-302908782.html</v>
       </c>
       <c r="F956" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
+        <v>TruGolf Links engages Polymath for professional services &amp; an on-chain cap table on Polymesh, facilitating issuance infrastructure and compliance as its franchise network scales toward more than 221 committed locations SALT LAKE CITY, Oct. 14, 2026 /PRNewswire/ -- TruGolf Holdings, Inc....</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Filing Against UWM ...</v>
+        <v>Best Real Estate Agent in Cumming, GA: Chris van Olphen</v>
       </c>
       <c r="B957" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C957" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D957" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E957" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-against-uwm-r5217072.htm</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-cumming-ga-chris-van-olphen</v>
       </c>
       <c r="F957" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against UWM Holdings Corporation ("UWM" or the "Company") (NYSE:UWMC). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether UWM and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 13, 2026, to ask the Court ..</v>
+        <v>Leading the North Georgia Group to over $750 million in closed sales, Chris van Olphen continues his work as the best real estate agent in Cumming, GA.</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>Pomerantz LLP Advises of Securities Class Action Involving HDFC Bank ...</v>
+        <v>Costikyan returns to its roots with Costikyan Custom Carpet</v>
       </c>
       <c r="B958" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C958" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D958" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E958" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-involving-hdfc-bank-r5217070.htm</v>
+        <v>https://www.prnewswire.com/news-releases/costikyan-returns-to-its-roots-with-costikyan-custom-carpet-302908778.html</v>
       </c>
       <c r="F958" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against HDFC Bank Limited ("HDFC" or the "Company") (NYSE:HDB). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether HDFC and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 13, 2026, to ask the Court ..</v>
+        <v>A century of product experience shapes a curated collection of handmade rugs, fully custom designs and broadloom QUEENS, N.Y., Oct. 14, 2026 /PRNewswire/ -- Costikyan Inc., established in 1886, today announced the launch of Costikyan Custom Carpet, returning to its roots as a source of...</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against Taboola.com ...</v>
+        <v>WORLD BUSINESS CHICAGO UNVEILS KEYNOTE LINEUP FOR INAUGURAL CHICAGO VENTURE SUMMIT: FUTURE OF HEALTH</v>
       </c>
       <c r="B959" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C959" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D959" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E959" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-taboola-com-r5217069.htm</v>
+        <v>https://www.prnewswire.com/news-releases/world-business-chicago-unveils-keynote-lineup-for-inaugural-chicago-venture-summit-future-of-health-302908779.html</v>
       </c>
       <c r="F959" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Taboola.com Ltd. ("Taboola" or the "Company") (NASDAQ:TBLA). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Taboola and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 20, 2026, to ask the Court to ..</v>
+        <v>More than 700 startup CEOs, investors, innovators, and healthcare industry leaders from across the U.S. and around the world will convene in Chicago on October 20 for the region's flagship startup and industry innovation conference. CHICAGO, Oct. 14, 2026 /PRNewswire/ -- World Business...</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>Pomerantz LLP Announces Commencement of Class Action Lawsuit Against ...</v>
+        <v>ICAT Logistics Moves Les Misérables: The Arena Concert Spectacular From Brisbane to Taipei in Five Days</v>
       </c>
       <c r="B960" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C960" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D960" t="str">
-        <v>Finance, Healthcare</v>
+        <v/>
       </c>
       <c r="E960" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-announces-commencement-of-class-action-lawsuit-against-r5217067.htm</v>
+        <v>https://www.prnewswire.com/news-releases/icat-logistics-moves-les-miserables-the-arena-concert-spectacular-from-brisbane-to-taipei-in-five-days-302908776.html</v>
       </c>
       <c r="F960" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Fractyl Health, Inc. ("Fractyl" or the "Company") (NASDAQ:GUTS) and certain officers. The class action, filed in the United States District Court for the Southern District of New York, and docketed under 26-cv-07167, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Fractyl securities between January 13, 2025 and January 29, 2026, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' violations ..</v>
+        <v>-- ICAT built the 48 airline pallets inside the Brisbane Entertainment Centre -- DALLAS, Oct. 14, 2026 /PRNewswire/ -- The Producers of Les Misérables, The Arena Concert Spectacular, needed to move the show from Brisbane to Taipei on a strict deadline, the production however had outgrown...</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>Pomerantz LLP Commences Class Action Litigation Against Aardvark Therapeutics, ...</v>
+        <v>Best Real Estate Agent in Orange County, CA: Jeffery McGonigle</v>
       </c>
       <c r="B961" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C961" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D961" t="str">
-        <v>Finance</v>
+        <v>Real Estate</v>
       </c>
       <c r="E961" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-commences-class-action-litigation-against-aardvark-therapeutics-r5217066.htm</v>
+        <v>https://www.newswire.com/news/best-real-estate-agent-in-orange-county-ca-jeffery-2289206</v>
       </c>
       <c r="F961" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Aardvark Therapeutics, Inc. ("Aardvark" or the "Company") (NASDAQ:AARD) and certain officers and directors. The class action, filed in the United States District Court for the Southern District of California, and docketed under 26-cv-04643, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired: (a) Aardvark common stock pursuant and/or traceable to the Offering Documents (defined below) issued in connection with the Company's initial public offering conducted ..</v>
+        <v>CEO and Co-Founder Jeffery McGonigle leverages high-performing systems and large-scale team operations to establish his reputation as the best real estate agent in Orange County, CA.</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>Pomerantz LLP Issues Reminder to Shareholders in Alarum Technologies ...</v>
+        <v>Decode Health Expands Program for Earlier Diagnosis and Better Monitoring of Neuroinflammatory Diseases</v>
       </c>
       <c r="B962" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C962" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D962" t="str">
-        <v>Finance</v>
+        <v>Healthcare</v>
       </c>
       <c r="E962" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-alarum-technologies-r5217064.htm</v>
+        <v>https://www.prweb.com/releases/decode-health-expands-program-for-earlier-diagnosis-and-better-monitoring-of-neuroinflammatory-diseases-302908634.html</v>
       </c>
       <c r="F962" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Alarum Technologies Ltd. ("Alarum" or the "Company") (NASDAQ:ALAR). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Alarum and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until October 5, 2026, to ask the Court ..</v>
+        <v>The program reads multiple layers of biology from one sample, including circular RNA, and studies patterns across large patient populations. Decode Health will share new research at the ACTRIMS-ECTRIMS and AMP meetings and meet with partners at HLTH this fall. NASHVILLE, Tenn., Oct. 14,...</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>VMRD Launches Rapid Horse-Side Insulin Test to Decrease Risk of Laminitis in Metabolic Horses</v>
+        <v>In HelloNation, RV Park Resort Expert Judy Brown Examines RV Park Amenities That Matter for Family Travel</v>
       </c>
       <c r="B963" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C963" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D963" t="str">
-        <v>SaaS, Healthcare</v>
+        <v/>
       </c>
       <c r="E963" t="str">
-        <v>https://www.pr.com/press-release/977735</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-rv-park-resort-expert-judy-brown-examines-rv-park-amenities-that-matter-for-family-travel-302908774.html</v>
       </c>
       <c r="F963" t="str">
-        <v>VMRD, Inc. is thrilled to share the launch of their exciting new test for horse-side measurement of insulin in horses. Run on the same palm-sized reader as VMRD SAA and Foal IgG, this highly portable multi-functional testing platform embodies VMRD’s vision of improving animal health through high-quality, practical diagnostics. Equine Metabolic Syndrome and insulin dysregulation are incredibly common in the equine [PR.com]</v>
+        <v>The article explains how campground features can improve comfort, convenience, and organization during extended family RV stays. PACE, Fla., Oct. 14, 2026 /PRNewswire/ -- What campground features make family RV travel easier during longer trips? In a HelloNation article, RV Park Resort...</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>Copper Run Advises Investment in Fisher Management Partners</v>
+        <v>Abacum lanza Modeler y lleva el modelado automatizado a todos los equipos financieros</v>
       </c>
       <c r="B964" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C964" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D964" t="str">
-        <v>SaaS</v>
+        <v/>
       </c>
       <c r="E964" t="str">
-        <v>https://www.prnewswire.com/news-releases/copper-run-advises-investment-in-fisher-management-partners-302862443.html</v>
+        <v>https://www.prnewswire.com/news-releases/abacum-lanza-modeler-y-lleva-el-modelado-automatizado-a-todos-los-equipos-financieros-302908772.html</v>
       </c>
       <c r="F964" t="str">
-        <v>Fisher is now the foundational investment of value creation services platform COLUMBUS, Ohio., Aug. 28, 2026 /PRNewswire/ -- Fisher Management Partners received an investment by Trinity Hunt Partners, a growth-oriented private equity firm. The investment establishes a new value creation...</v>
+        <v>Abacum, basándose en Abacum Intelligence, lanza Modeler y lleva el modelado automatizado a todos los equipos financieros La plataforma de planificación y análisis financiero (FP&amp;A) nativa de IA ofrece modelado de nivel experto a todos los equipos financieros. Describa el plan en lenguaje...</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>FiscalNote Announces and Completes the Sale of FrontierView to Oxford Economics, Sharpening Focus on Core Policy Business</v>
+        <v>Voicebrook and INFINITT North America Partner to Bring Voice-Driven Slide Review and Reporting to Enterprise Digital Pathology</v>
       </c>
       <c r="B965" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C965" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D965" t="str">
         <v/>
       </c>
       <c r="E965" t="str">
-        <v>https://finance.yahoo.com/economy/policy/articles/fiscalnote-announces-completes-sale-frontierview-110100905.html</v>
+        <v>https://www.pr.com/press-release/981694</v>
       </c>
       <c r="F965" t="str">
-        <v>WASHINGTON, August 28, 2026--FiscalNote Announces and Completes the Sale of FrontierView to Oxford Economics, Sharpening Focus on Core Policy Business</v>
+        <v>VoiceOver PRO integrates with the INFINITT Digital Pathology Solution, letting pathologists open cases, navigate slides, mark up findings, and dictate reports without leaving the viewer or reaching for a keyboard. [PR.com]</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>60 Years to the Day: Coliseum 60 Marks Oakland-Alameda County Coliseum’s 60th Anniversary</v>
+        <v>Voicebrook to Demonstrate Cogit™ by Voicebrook at Pathology Visions 2026</v>
       </c>
       <c r="B966" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C966" t="str">
-        <v>Send2Press</v>
+        <v>PR.com</v>
       </c>
       <c r="D966" t="str">
-        <v/>
+        <v>AI</v>
       </c>
       <c r="E966" t="str">
-        <v>https://www.send2press.com/wire/60-years-to-the-day-coliseum-60-marks-oakland-alameda-county-coliseums-60th-anniversary/</v>
+        <v>https://www.pr.com/press-release/981691</v>
       </c>
       <c r="F966" t="str">
-        <v>OAKLAND, Calif., Aug. 28, 2026 (SEND2PRESS NEWSWIRE) -- Sixty years to the day after the Oakland-Alameda County Coliseum opened, VillageGIVE will present Coliseum 60, a free, all-ages community commemoration in East Oakland on Sept. 18, 2026, celebrating six decades of people, memories and community while looking toward the Coliseum's future.</v>
+        <v>Booth #612 in San Diego, October 16 to 18, with live demonstrations of Voicebrook Cogit, the co-intelligence assistant for pathologist case review, and Voicebrook's digital pathology and AI capabilities. [PR.com]</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>Altria Announces Election of Steve Presley to Altria’s Board of Directors</v>
+        <v>ShimmerScreen(R), America's Top Architectural Metal Curtain Manufacturer, ...</v>
       </c>
       <c r="B967" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C967" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D967" t="str">
         <v/>
       </c>
       <c r="E967" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/altria-announces-election-steve-presley-110000531.html</v>
+        <v>https://pr-inside.com/shimmerscreen-r-america-s-top-architectural-metal-curtain-manufacturer-r5233451.htm</v>
       </c>
       <c r="F967" t="str">
-        <v>RICHMOND, Va., August 28, 2026--Altria Announces Election of Steve Presley to Altria’s Board of Directors</v>
+        <v>(PR-inside.com) American-made architectural metal ball chain curtains create five decorative partitions, combining client privacy with an open, inviting salon atmosphere. MOUNT VERNON, NY / ACCESS Newswire / October 14, 2026 / ShimmerScreen®, the architectural metal curtain division of Ball Chain Manufacturing Co., Inc., was recently featured in a new nail salon in Georgia, where five custom metal ball chain curtains were installed to create decorative partitions between salon chairs. The floor-to-ceiling installations provide a distinctive alternative to traditional walls and solid dividers, helping define individual treatment areas while preserving the salon's open, welcoming atmosphere. Manufactured in Mount Vernon, New York, ShimmerScreen's architectural metal ..</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>Antimony Resources Corp. (ATMY) (ATMYF) (K8J0) Reports Completion of Airborne Survey at Bald Hill Antimony Project</v>
+        <v>K-POP SENSATION LE SSERAFIM HEADLINES NEW BRAND CAMPAIGN FOR ASIAN ENTERTAINMENT STREAMER, RAKUTEN VIKI</v>
       </c>
       <c r="B968" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C968" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D968" t="str">
-        <v>Real Estate</v>
+        <v/>
       </c>
       <c r="E968" t="str">
-        <v>https://www.newsfilecorp.com/release/311939/Antimony-Resources-Corp.-ATMY-ATMYF-K8J0-Reports-Completion-of-Airborne-Survey-at-Bald-Hill-Antimony-Project</v>
+        <v>https://www.prnewswire.com/news-releases/k-pop-sensation-le-sserafim-headlines-new-brand-campaign-for-asian-entertainment-streamer-rakuten-viki-302908660.html</v>
       </c>
       <c r="F968" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Antimony Resources Corp. (CSE: ATMY) (OTCQB: ATMYF) (FSE: K8J0) (the "Company" or "Antimony Resources" or "ATMY") is pleased to announce the Completion of a High Resolution Aeromagnetic and Electromagnetic Survey on its Bald Hill Antimony Property, New Brunswick, Canada.Terraquest Ltd. completed a 594 line-kilometer high resolution Aeromagnetic and VLF EM survey. Terraquest utilized a fixed-wing Cessna 208 aircraft to collect...</v>
+        <v>Campaign Launches Today to Celebrate Asian Entertainment's Passionate, Global Fan Base LE SSERAFIM to Curate an Exclusive Watch List of Their Favorite Asian Series for Viki Fans SAN MATEO, Calif., Oct. 14, 2026 /PRNewswire/ -- Rakuten Viki, the leading destination for Asian entertainment,...</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>Beef is the Star in Protein-Packed Recipes for the Back-to-School Rush</v>
+        <v>Optro Launches Domain-Trained Agents for Audit, Compliance, Third-Party Risk, and AI Governance</v>
       </c>
       <c r="B969" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C969" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D969" t="str">
-        <v>Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E969" t="str">
-        <v>https://www.prnewswire.com/news-releases/beef-is-the-star-in-protein-packed-recipes-for-the-back-to-school-rush-302862175.html</v>
+        <v>https://www.prnewswire.com/news-releases/optro-launches-domain-trained-agents-for-audit-compliance-third-party-risk-and-ai-governance-302907924.html</v>
       </c>
       <c r="F969" t="str">
-        <v>The Beef. It's What's For Dinner. brand shares simple, high‑protein recipe ideas to help kids stay fueled from breakfast to after‑school activities. DENVER, Aug. 28, 2026 /PRNewswire/ -- As families settle into the back‑to‑school routine, parents are searching for meals that deliver great...</v>
+        <v>New agents advance Optro's GRC Intelligence vision and the future of GRC, with every action logged and audit-ready. SAN DIEGO, Oct. 14, 2026 /PRNewswire/ -- Optro, the leading AI-powered GRC Intelligence Platform, today announced the launch of an expanded set of autonomous agentic...</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>Bionic Bloom Integrated Health Welcomes Celeste Verastegui as New Provider</v>
+        <v>ShimmerScreen(R), America's Top Architectural Metal Curtain Manufacturer, Brings Elegant Privacy and Modern Design to a New Nail Salon with Custom Metal Chain Curtains</v>
       </c>
       <c r="B970" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C970" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D970" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E970" t="str">
-        <v>https://www.newswire.com/news/bionic-bloom-integrated-health-welcomes-celeste-verastegui-as-new-provider</v>
+        <v>https://www.newswire.com/news/shimmerscreen-r-americas-top-architectural-metal-curtain-manufacturer-brings</v>
       </c>
       <c r="F970" t="str">
-        <v>Vibrational therapist and educator brings sound healing, breathwork and integrative mentorship to the organization's expanding provider network</v>
+        <v>American-made architectural metal ball chain curtains create five decorative partitions, combining client privacy with an open, inviting salon atmosphere.</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>Bullfrog Spas Marks 30 Years of Innovation, Growth and Utah-Based Manufacturing</v>
+        <v>Kedrion : à l'ESID 2026, les experts appellent à un diagnostic plus précoce et à une meilleure sensibilisation face à l'augmentation continue des déficits immunitaires secondaires</v>
       </c>
       <c r="B971" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C971" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D971" t="str">
         <v/>
       </c>
       <c r="E971" t="str">
-        <v>https://www.prnewswire.com/news-releases/bullfrog-spas-marks-30-years-of-innovation-growth-and-utah-based-manufacturing-302862177.html</v>
+        <v>https://www.prnewswire.com/news-releases/kedrion--a-lesid-2026-les-experts-appellent-a-un-diagnostic-plus-precoce-et-a-une-meilleure-sensibilisation-face-a-laugmentation-continue-des-deficits-immunitaires-secondaires-302908762.html</v>
       </c>
       <c r="F971" t="str">
-        <v>Utah company celebrates three decades of growth from two employees and 24 spas in its first production year to approximately 590 employees and nearly 280,000 spas produced HERRIMAN, Utah, Aug. 28, 2026 /PRNewswire/ -- Bullfrog Spas® is celebrating its 30th anniversary in 2026, marking...</v>
+        <v>MAASTRICHT, Pays-Bas, 14 octobre 2026 /PRNewswire/ -- Les déficits immunitaires secondaires (DIS) représentent un défi important et souvent sous-estimé en matière de soins de santé. Leur pertinence clinique s'est accrue avec l'utilisation croissante des thérapies immunosuppressives et...</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>Dmitry Druzhinsky Is Connecting Physical and Digital Sports Training</v>
+        <v>‘Soul-destroying’ Ofsted inspections raise serious questions over fairness, NGA warns</v>
       </c>
       <c r="B972" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C972" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D972" t="str">
-        <v/>
+        <v>Finance, Education</v>
       </c>
       <c r="E972" t="str">
-        <v>https://www.prnewswire.com/news-releases/dmitry-druzhinsky-is-connecting-physical-and-digital-sports-training-302862364.html</v>
+        <v>https://pressat.co.uk/releases/soul-destroying-ofsted-inspections-raise-serious-questions-over-fairness-nga-warns-481d972eafd14265216ae00796526cb0/</v>
       </c>
       <c r="F972" t="str">
-        <v>Sports have always depended on physical spaces. Courts, fields, pools and gyms provide the environments where athletes practice and compete. But digital technology is changing what happens before and after those physical sessions. NEW YORK, NY, Aug. 28, 2026 /PRNewswire/ -- Dmitry...</v>
+        <v>Wednesday 14 October, 2026 Governors describe inspections as “brutal”, raising concerns about their impact on school staff, rigid assessment criteria, and whether inspectors adequately account for disadvantage and SEND, in the latest National Governance Association (NGA) annual survey. School inspection must be rigorous without being destructive, the National Governance Association (NGA) warns, after its latest survey revealed troubling accounts of how Ofsted inspections affect school staff Despite commitments made after Ofsted’s 2024 Big Listen to rebuild trust, improve consistency, and make inspections more supportive and context sensitive. NGA’s survey reveals confidence in inspection remains fragile. While 71% of respondents felt their most recent inspection gave a fair and accurate pi</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>FDA approves Lilly's Mounjaro (tirzepatide) to reduce cardiovascular risk in adults with type 2 diabetes</v>
+        <v>Amid Mounting Global Health Crises, World Health Summit Closes in Berlin with New Commitments</v>
       </c>
       <c r="B973" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C973" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D973" t="str">
-        <v>Healthcare</v>
+        <v>Finance, Healthcare</v>
       </c>
       <c r="E973" t="str">
-        <v>https://www.prnewswire.com/news-releases/fda-approves-lillys-mounjaro-tirzepatide-to-reduce-cardiovascular-risk-in-adults-with-type-2-diabetes-302862415.html</v>
+        <v>https://pressat.co.uk/releases/amid-mounting-global-health-crises-world-health-summit-closes-in-berlin-with-new-commitments-545948272b01e928ce65d90ce53596ad/</v>
       </c>
       <c r="F973" t="str">
-        <v>Mounjaro is the first and only GIP and GLP-1 receptor agonist proven to lower heart attack, stroke or cardiovascular death risk in adults with type 2 diabetes at high risk for these events – in addition to its established A1C and weight loss benefits It is estimated that as many as one in...</v>
+        <v>Wednesday 14 October, 2026 Berlin, October 14, 2026 - The World Health Summit 2026 concluded with new funding commitments, research findings, and initiatives. Under the theme “From Crisis to Resilience: Innovating for Health,” the Summit convened more than 4,000 on-site participants from 130 countries and territories, generated over 50,000 livestream views, and featured more than 400 speakers, including 20 ministers and state secretaries, across 76 sessions. Major announcements and launches €250 million Women’s Health Initiative in Bangladesh: The Government of Bangladesh and the European Investment Bank outlined plans to improve women’s health and strengthen district hospitals and critical care services.US$100 million commitment to prevent stillbirths: The Gates Foundation and Wellcome Le</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>Ionik Reports Q2 2026 Financial Results</v>
+        <v>/C O R R E C T I O N - Neximatic Inc./</v>
       </c>
       <c r="B974" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C974" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D974" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E974" t="str">
-        <v>https://www.newsfilecorp.com/release/311909/Ionik-Reports-Q2-2026-Financial-Results</v>
+        <v>https://www.prnewswire.com/news-releases/neximatic-achieves-epic-toolbox-designation-for-vitals-gateway--middleware-device-integration-blueprint-2026-302908167.html</v>
       </c>
       <c r="F974" t="str">
-        <v>Revenue of $47.4 millionAdjusted EBITDA of $8.4 millionJune refinancing completed; debt maturities extended(All figures in US dollars, unless otherwise indicated)Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Ionik Corporation (TSXV: INIK) (OTCQB: INIKF) (the "Company" or "Ionik"), a data and technology-driven marketing platform, today announced financial results for the three months ended June 30, 2026 ("Q2 2026"), highlighted by a successful completion of its comprehensive debt...</v>
+        <v>In the news release, Neximatic Achieves Epic Toolbox Designation for Vitals Gateway &amp; Middleware Device Integration Blueprint (2026), issued 14-Oct-2026 by Neximatic Inc. over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows,...</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
-        <v>InxMed Announces Publication in The Lancet Oncology Featuring Encouraging Antitumor Activity of Ifebemtinib in Combination with Garsorasib in Previously Treated Metastatic Colorectal Cancer (CRC) Harboring KRAS G12C Mutation</v>
+        <v>Clayton Open Concept Engineering Offers Free Consultations for Back to the Future Day</v>
       </c>
       <c r="B975" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C975" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D975" t="str">
-        <v>Healthcare</v>
+        <v/>
       </c>
       <c r="E975" t="str">
-        <v>https://www.prnewswire.com/news-releases/inxmed-announces-publication-in-the-lancet-oncology-featuring-encouraging-antitumor-activity-of-ifebemtinib-in-combination-with-garsorasib-in-previously-treated-metastatic-colorectal-cancer-crc-harboring-kras-g12c-mutation-302862617.html</v>
+        <v>https://prunderground.com/clayton-open-concept-engineering-offers-free-consultations-for-back-to-the-futur/cmv88qjvi000d06l7uankm30l</v>
       </c>
       <c r="F975" t="str">
-        <v>NANJING, China, Aug. 28, 2026 /PRNewswire/ -- InxMed Co., Ltd ("InxMed"), a clinical-stage biotechnology company dedicated to developing innovative therapies targeting cancer treatment resistance and metastasis, today announced that the clinical results of ifebemtinib (IN10018), a highly...</v>
+        <v>Open Concept Engineering marks October 21 with free structural consultations, helping Clayton homeowners plan projects built to last well into the future. The post Clayton Open Concept Engineering Offers Free Consultations for Back to the Future Day first appeared on</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>Lasfit Expands Its Vehicle-Specific Ford F-150 Upgrade Solutions Across Lighting, Protection and Outdoor Use</v>
+        <v>Levi &amp; Korsinsky Notifies The Chemours Company (CC) Investors - Lead ...</v>
       </c>
       <c r="B976" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C976" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D976" t="str">
-        <v>Automotive</v>
+        <v>Finance</v>
       </c>
       <c r="E976" t="str">
-        <v>https://www.prnewswire.com/news-releases/lasfit-expands-its-vehicle-specific-ford-f-150-upgrade-solutions-across-lighting-protection-and-outdoor-use-302862667.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-the-chemours-company-cc-investors-lead-r5233450.htm</v>
       </c>
       <c r="F976" t="str">
-        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- Lasfit has rolled out brand-new LED ditch lights tailored for Ford F-150 off-road and outdoor adventures, further enriching its dedicated product ecosystem for the iconic pickup truck. This new launch adds a professional outdoor lighting option...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired The Chemours Company (NYSE:CC) securities. If you suffered a loss on your The Chemours Company investment and would like to explore a potential recovery under the federal securities laws, Learn about The Chemours Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>LegalMatch: Founders are Seeking Legal Help Earlier as Startup Formation Becomes More Risk-Aware in 2026</v>
+        <v>Levi &amp; Korsinsky Urges Better Home &amp; Finance Holding Company (BETR) ...</v>
       </c>
       <c r="B977" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C977" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D977" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E977" t="str">
-        <v>https://www.newswire.com/news/legalmatch-founders-are-seeking-legal-help-earlier-as-startup-formation-becomes</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-better-home-finance-holding-company-betr-r5233449.htm</v>
       </c>
       <c r="F977" t="str">
-        <v>As new businesses move faster and face more pressure to get the fundamentals right, many entrepreneurs are treating legal guidance as a first step rather than a last resort.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Better Home &amp; Finance Holding Company (NASDAQ:BETR) securities. If you suffered a loss on your Better Home &amp; Finance Holding Company investment and would like to explore a potential recovery under the federal securities laws, Learn about Better Home &amp; Finance Holding Company Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder ..</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>Legend Power Systems Reports Q3 F2026 Financial Results</v>
+        <v>Cabot Psychological Services Help Residents Find the Right Words This National Dictionary Day</v>
       </c>
       <c r="B978" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C978" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D978" t="str">
-        <v/>
+        <v>Healthcare</v>
       </c>
       <c r="E978" t="str">
-        <v>https://www.newsfilecorp.com/release/311921/Legend-Power-Systems-Reports-Q3-F2026-Financial-Results</v>
+        <v>https://prunderground.com/cabot-psychological-services-help-residents-find-the-right-words-this-national-d/cmv86sxyf000s06jk1ltm7oqx</v>
       </c>
       <c r="F978" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Legend Power Systems Inc. (TSXV: LPS) (OTCQB: LPSIF) ("Legend Power" or the "Company"), a global leader in commercial electrical system solutions, reports its financial results for the three and nine months ended June 30, 2026 ("Q3 F2026"). The Company has also scheduled a conference call to provide a business update to discuss its Q3 F2026 financial results today at 11:00 AM ET (8:00 AM PT) (details below). The call will be...</v>
+        <v>Cabot Psychological Services marks National Dictionary Day on Oct. 16 with free consultations for anyone ready to put what they're feeling into words. The post Cabot Psychological Services Help Residents Find the Right Words This National Dictionary Day first appeared on</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>Libra annonce un placement privé</v>
+        <v>NASA’s Space X CRS-35 Launch Jellyfish</v>
       </c>
       <c r="B979" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C979" t="str">
-        <v>mlpr-newsfile</v>
+        <v>NASA</v>
       </c>
       <c r="D979" t="str">
-        <v>Energy</v>
+        <v/>
       </c>
       <c r="E979" t="str">
-        <v>https://www.newsfilecorp.com/release/311932/Libra-annonce-un-placement-priv</v>
+        <v>https://www.nasa.gov/image-article/nasas-space-x-crs-35-launch-jellyfish/</v>
       </c>
       <c r="F979" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - 28 août 2026) - Libra Energy Materials Inc. (CSE : LIBR) (OTCQB : LIBRF) (FSE : W0R0) (« Libra » ou la « Société ») a le plaisir d'annoncer un placement privé sans intermédiaire (le « Placement ») pour un produit brut total de 700 000 $ pour la Société, composé de (i) 5 000 000 d'actions ordinaires de la Société (les « Actions HD »), au prix de 0,10 $ par Action HD, pour un produit brut de 500 000 $; et (ii) 1 538 462 actions ordinaires de la Société...</v>
+        <v>Sunlight illuminates the exhaust plumes of a SpaceX Falcon 9 rocket carrying the company’s Dragon spacecraft on Oct. 13, 2026. This visual phenomenon is known as a &amp;#8220;jellyfish&amp;#8221;; it happens near sunrise or sunset when the exhaust plume from the rocket becomes brightly illuminated, creating a glowing shape resembling a jellyfish. The mission lifted off [&amp;#8230;]</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>Libra Announces Private Placement</v>
+        <v>Redlands Mesa Wedding Venue Celebrates Sweetest Day With Free Wedding Consultations</v>
       </c>
       <c r="B980" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C980" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D980" t="str">
-        <v>Energy</v>
+        <v>Education</v>
       </c>
       <c r="E980" t="str">
-        <v>https://www.newsfilecorp.com/release/311931/Libra-Announces-Private-Placement</v>
+        <v>https://prunderground.com/redlands-mesa-wedding-venue-celebrates-sweetest-day-with-free-wedding-consultati/cmv88y0h1001i06jmo2azh12k</v>
       </c>
       <c r="F980" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Libra Energy Materials Inc. (CSE: LIBR) (OTCQB: LIBRF) (FSE: W0R0) ("Libra" or the "Company") is pleased to announce a non-brokered private placement (the "Offering") for aggregate gross proceeds to the Company of $700,000 consisting of (i) 5,000,000 common shares of the Company (the "HD Shares"), at a price of $0.10 per HD Share, for gross proceeds of $500,000; and (ii) 1,538,462 common shares of the Company that qualify as "critical...</v>
+        <v>Grand Junction couples can book a complimentary planning consultation at Redlands Mesa this Sweetest Day and start mapping out their dream Colorado wedding. The post Redlands Mesa Wedding Venue Celebrates Sweetest Day With Free Wedding Consultations first appeared on</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>Mesirow Advises Prestige Distribution, Inc. on its Sale to Vector Building Products</v>
+        <v>Pathway Law Defines Peace of Mind With Free Consultations on National Dictionary Day</v>
       </c>
       <c r="B981" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C981" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D981" t="str">
         <v/>
       </c>
       <c r="E981" t="str">
-        <v>https://www.prnewswire.com/news-releases/mesirow-advises-prestige-distribution-inc-on-its-sale-to-vector-building-products-302862413.html</v>
+        <v>https://prunderground.com/pathway-law-defines-peace-of-mind-with-free-consultations-on-national-dictionary/cmv88u13t001506jmzoyzqi7x</v>
       </c>
       <c r="F981" t="str">
-        <v>Prestige Distribution is a leading distributor and installer of Division 10 and 12 specialty commercial building products serving commercial properties throughout the United States. Mesirow acted as the exclusive financial advisor on this transaction, highlighting the firm's continued...</v>
+        <v>Windermere law firm marks National Dictionary Day by swapping legalese for plain English and offering free consultations to local residents. The post Pathway Law Defines Peace of Mind With Free Consultations on National Dictionary Day first appeared on</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>Moderna Announces Pricing of Upsized $2.6 Billion Offering of Convertible Senior Notes</v>
+        <v>MRDN's Expanse Studios Starts Live Operations in Sweden</v>
       </c>
       <c r="B982" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C982" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D982" t="str">
-        <v>Finance</v>
+        <v>Finance, Gaming</v>
       </c>
       <c r="E982" t="str">
-        <v>https://www.newswire.com/news/moderna-announces-pricing-of-upsized-2-6-billion-offering-of-convertible-senior</v>
+        <v>https://pr-inside.com/mrdn-s-expanse-studios-starts-live-operations-in-sweden-r5233448.htm</v>
       </c>
       <c r="F982" t="str">
-        <v>Proceeds to be utilized for general corporate purposes which may include the flexibility to invest in the growth of our oncology business and repayment of debt Moderna has also purchased a hedge overlay intended to offset dilution up to a cap initially equal to a 175.0% premium to the stock price at pricing</v>
+        <v>(PR-inside.com) Launch marks the first revenue-generating deployment under Expanse Studios' Swedish software provider license and expands its presence in a regulated European market. VALLETTA, MT AND LAS VEGAS, NV / ACCESS Newswire / October 14, 2026 / Meridian Holdings Inc. (NASDAQ:MRDN) announced that its B2B game development division, Expanse Studios ("Expanse"), has gone live with an operator licensed by the Swedish Gambling Authority (Spelinspektionen). The launch marks Expanse's first live operator deployment in Sweden and the first commercial activation of its Swedish software provider license. Granted in December 2025 and valid through December 2030, the license allows Expanse to operate as a software ..</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>N-able Announces $50 Million Increase to Share Repurchase Program</v>
+        <v>Kaplan Fox Notifies Investors of Webull Corporation (BULL) of the Lead Plaintiff Deadline on December 7, 2026</v>
       </c>
       <c r="B983" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C983" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D983" t="str">
         <v>Finance</v>
       </c>
       <c r="E983" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/n-able-announces-50-million-110000370.html</v>
+        <v>https://www.newsfilecorp.com/release/318927/Kaplan-Fox-Notifies-Investors-of-Webull-Corporation-BULL-of-the-Lead-Plaintiff-Deadline-on-December-7-2026</v>
       </c>
       <c r="F983" t="str">
-        <v>BURLINGTON, Mass., August 28, 2026--N-able, Inc. (NYSE:NABL), a global cybersecurity company delivering business resilience, today announced that its Board of Directors has approved an increase of $50 million to the previously authorized share repurchase program of up to an aggregate of $75 million of shares of its common stock announced in March 2025. N-able had $45 million remaining as of June 30, 2026 from the previous authorization.</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Webull Corporation ("Webull" or the "Company") (NASDAQ: BULL) on behalf of investors that purchased or otherwise acquired Webull Class A ordinary shares between April 26, 2025 and October 6, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Webull and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>Prospector Metals and Lightning Resource Announce Timeline for Closing Transaction</v>
+        <v>St. Kitts and Nevis Citizenship Unit Completes First Stage of Independent Review by Deloitte</v>
       </c>
       <c r="B984" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C984" t="str">
         <v>mlpr-newsfile</v>
       </c>
       <c r="D984" t="str">
         <v/>
       </c>
       <c r="E984" t="str">
-        <v>https://www.newsfilecorp.com/release/311927/Prospector-Metals-and-Lightning-Resource-Announce-Timeline-for-Closing-Transaction</v>
+        <v>https://www.newsfilecorp.com/release/318922/St.-Kitts-and-Nevis-Citizenship-Unit-Completes-First-Stage-of-Independent-Review-by-Deloitte</v>
       </c>
       <c r="F984" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Prospector Metals Corp. (TSXV: PPP) (OTCQB: PMCOF) (FSE: 1ET0) ("Prospector") and Lightning Resource Corp. (TSXV: LTNG) (OTCQB: BMTLF) (FSE: 1OI1) (formerly BeMetals Corp.) ("Lightning" and, together with Prospector, the "Companies") announced today that it has set a proposed closing timeline for the transaction previously announced in each of the Companies' news releases dated April 16, May 20, and July 31, 2026 (the...</v>
+        <v>Basseterre, St. Kitts and Nevis--(Newsfile Corp. - October 14, 2026) - The Citizenship Unit of St. Kitts and Nevis (CIU) has completed the first stage of an independent review conducted by leading global audit firm, Deloitte. The review forms part of the Unit's transparency and good governance pillars and focused on the operational efficiency and integrity of the Unit's processes, and readiness for a full financial audit.Deloitte's review included:An assessment of CIU's business operations and...</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>United Therapeutics Presents Data at The European Society of Cardiology Congress 2026 and The European Respiratory Society International Congress 2026</v>
+        <v>Investor Alert: Deadline Approaching to Join Innventure, Inc. (INV) ...</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C985" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D985" t="str">
         <v>Finance</v>
       </c>
       <c r="E985" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/united-therapeutics-presents-data-european-110000793.html</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-innventure-inc-inv-r5233447.htm</v>
       </c>
       <c r="F985" t="str">
-        <v>SILVER SPRING, Md. &amp; RESEARCH TRIANGLE PARK, N.C, August 28, 2026--United Therapeutics Corporation (Nasdaq: UTHR), a public benefit corporation, today announced that four oral presentations and four poster presentations will be presented across its commercial and development portfolio at the European Society of Cardiology (ESC) Congress 2026, August 28-31 in Munich, and at the European Respiratory Society (ERS) Congress 2026, September 5-9 in Barcelona.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Innventure, Inc. (NASDAQ:INV) securities. If you suffered a loss on your Innventure, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Innventure, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Innventure, Inc. ..</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>USD.AI Secures $100M Stablecoin Debt Facility From Bullish for GPU Financing</v>
+        <v>#paid Recognized for Best Use of AI in Influencer</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C986" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D986" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E986" t="str">
-        <v>https://www.prnewswire.com/news-releases/usdai-secures-100m-stablecoin-debt-facility-from-bullish-for-gpu-financing-302862370.html</v>
+        <v>https://pr-inside.com/paid-recognized-for-best-use-of-ai-in-influencer-r5233446.htm</v>
       </c>
       <c r="F986" t="str">
-        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Bullish, an institutionally focused global digital asset platform that provides market infrastructure and information services, today announced its strategic entry into middle-market AI infrastructure financing through a $100 million...</v>
+        <v>(PR-inside.com) Through its innovative work with Virgin Voyages' Creator Voyage Campaign, #paid won a Silver Award for its AI-powered monitoring system, measurement tools, and platform insights. NEW YORK, NY / ACCESS Newswire / October 14, 2026 / #paid , the leading creator infrastructure for enterprise consumer brands, today announced it has won Silver in the 'Best Use of AI in Influencer Marketing' category at the 2026 Global Influencer Marketing Awards (GIMA), for its innovative work on the Virgin Voyages' Creator Voyage Campaign. In April of 2026, in partnership with TikTok, Virgin Voyages partnered with #paid to make cruise travel feel like a live ..</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>White Gold Announces Receipt of Court Approval for W2 Critical Minerals Spin-Out, Upsizing of Financing to $10M and Provides Exploration and PEA Optimization Update</v>
+        <v>Ocotillo Restaurant and Bar Serves Up Free Dessert for National Dessert Day</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C987" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D987" t="str">
         <v/>
       </c>
       <c r="E987" t="str">
-        <v>https://www.newsfilecorp.com/release/311935/White-Gold-Announces-Receipt-of-Court-Approval-for-W2-Critical-Minerals-SpinOut-Upsizing-of-Financing-to-10M-and-Provides-Exploration-and-PEA-Optimization-Update</v>
+        <v>https://prunderground.com/ocotillo-restaurant-and-bar-serves-up-free-dessert-for-national-dessert-day/cmv88ky0h000606l2072475n2</v>
       </c>
       <c r="F987" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - White Gold Corp. (TSXV: WGO) (OTCQX: WHGOF) (FSE: 29W) ("White Gold" or the "Company") is pleased to announce that the Ontario Superior Court of Justice (Commercial List) granted the final order in connection with the spin-out of certain critical mineral properties located in Yukon (the "Critical Mineral Assets") to W2 Critical Minerals Corp. ("W2") pursuant to a plan of arrangement under the Business Corporations Act (Ontario) (the...</v>
+        <v>Ocotillo Restaurant &amp; Bar is treating Grand Junction diners to a free dessert on Wednesday, October 14, in honor of National Dessert Day. The post Ocotillo Restaurant and Bar Serves Up Free Dessert for National Dessert Day first appeared on</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>SEPTEMBER 21, 2026 EQPT INVESTOR DEADLINE: EquipmentShare.com, Inc. Investors with Substantial Losses Have Opportunity to Lead Shareholder Class Action Lawsuit</v>
+        <v>Lost Money on Ardelyx, Inc. (ARDX)? Contact Levi &amp; Korsinsky to Join ...</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C988" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D988" t="str">
         <v>Finance</v>
       </c>
       <c r="E988" t="str">
-        <v>https://www.prnewswire.com/news-releases/september-21-2026-eqpt-investor-deadline-equipmentsharecom-inc-investors-with-substantial-losses-have-opportunity-to-lead-shareholder-class-action-lawsuit-302862354.html</v>
+        <v>https://pr-inside.com/lost-money-on-ardelyx-inc-ardx-contact-levi-korsinsky-to-join-r5233445.htm</v>
       </c>
       <c r="F988" t="str">
-        <v>SAN DIEGO, Aug. 28, 2026 /PRNewswire/ -- Robbins Geller Rudman &amp; Dowd LLP announces that purchasers or acquirers of EquipmentShare.com, Inc. (NASDAQ: EQPT): (i) Class A common stock pursuant and/or traceable to the registration statement and prospectus issued in connection with...</v>
-[...2 lines deleted...]
-    <row r="989" xml:space="preserve">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Ardelyx, Inc. (NASDAQ:ARDX) securities. If you suffered a loss on your Ardelyx, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Ardelyx, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Ardelyx, Inc. ..</v>
+      </c>
+    </row>
+    <row r="989">
       <c r="A989" t="str">
-        <v>Deepening Implementation of Technological Innovation, Accelerating Transformation of Productive Forces</v>
+        <v>Class Action Filed Against GoDaddy Inc. (GDDY) Over Securities Violations ...</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C989" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D989" t="str">
-        <v>Finance, AI, SaaS, Energy, Automotive, Education</v>
+        <v>Finance</v>
       </c>
       <c r="E989" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109563/</v>
-[...13 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://pr-inside.com/class-action-filed-against-godaddy-inc-gddy-over-securities-violations-r5233444.htm</v>
+      </c>
+      <c r="F989" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / October 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired GoDaddy Inc. (NYSE:GDDY) securities. If you suffered a loss on your GoDaddy Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about GoDaddy Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against GoDaddy Inc. ..</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>YFORE, empresa global de primer nivel, inaugura una planta de fabricación en Atlanta (EE.UU.)</v>
+        <v>Mountain Movers Scares Away Moving Stress With Free Halloween Consults in Austin</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C990" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D990" t="str">
         <v/>
       </c>
       <c r="E990" t="str">
-        <v>https://www.prnewswire.com/news-releases/yfore-empresa-global-de-primer-nivel-inaugura-una-planta-de-fabricacion-en-atlanta-eeuu-302862731.html</v>
+        <v>https://prunderground.com/mountain-movers-scares-away-moving-stress-with-free-halloween-consults-in-austin/cmv88ehol000m06jmr5pz7f1t</v>
       </c>
       <c r="F990" t="str">
-        <v>SUWANEE, Ga., 28 de agosto de 2026 /PRNewswire/ -- YFORE ha inaugurado oficialmente su nueva sede central estadounidense, de 62.225 pies cuadrados, en Suwanee (Georgia). Estas instalaciones, que integran I+D, fabricación, aprovisionamiento, ventas y distribución, ofrecen cadenas de...</v>
+        <v>This Halloween, Austin moving company Mountain Movers is offering free moving consultations to help families skip the scary parts of relocating. The post Mountain Movers Scares Away Moving Stress With Free Halloween Consults in Austin first appeared on</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>YFORE, fournisseur mondial de premier rang, inaugure une usine de fabrication aux États-Unis, à Atlanta</v>
+        <v>The road to Yerevan: Accelerating action on global biodiversity goals</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C991" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D991" t="str">
         <v/>
       </c>
       <c r="E991" t="str">
-        <v>https://www.prnewswire.com/news-releases/yfore-fournisseur-mondial-de-premier-rang-inaugure-une-usine-de-fabrication-aux-etats-unis-a-atlanta-302862730.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362828</v>
       </c>
       <c r="F991" t="str">
-        <v>SUWANEE, Géorgie, 28 août 2026 /PRNewswire/ -- YFORE a officiellement inauguré son nouveau siège américain, d'une superficie de 62 225 pieds carrés, à Suwanee, en Géorgie. Intégrant la R&amp;D, la fabrication, les achats, les ventes et la livraison, ce site offre des chaînes...</v>
+        <v>Four years after Parties to the Convention on Biological Diversity adopted the Kunming-Montreal Global Biodiversity Framework (KM-GBF) at COP15 in 2022, implementation is not yet on track to achieve its 2030 mission and targets. - - The first Global Report on Collective Progress in the Implementation of the KM-GBF, prepared under the Convention, shows that action is under way, but progress remains uneven. - - The report provides the evidence base for the first Global Review at COP17 in Y... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362828</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>The Buckle, Inc. Announces the Resignation of Angie J. Klein From the Company’s Board of Directors</v>
+        <v>BHG Financial Named One of America's Most Admired Workplaces by Newsweek ...</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C992" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D992" t="str">
-        <v/>
+        <v>Healthcare, Media</v>
       </c>
       <c r="E992" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/buckle-inc-announces-resignation-angie-105000070.html</v>
+        <v>https://pr-inside.com/bhg-financial-named-one-of-america-s-most-admired-workplaces-by-newsweek-r5233443.htm</v>
       </c>
       <c r="F992" t="str">
-        <v>KEARNEY, Neb., August 28, 2026--THE BUCKLE, INC. ANNOUNCES THE RESIGNATION OF ANGIE J. KLEIN FROM THE COMPANY’S BOARD OF DIRECTORS</v>
+        <v>(PR-inside.com) This places BHG Financial alongside some of the nation's most recognizable brands and underscores the company's reputation as a destination for top talent DAVIE, FL / ACCESS Newswire / October 14, 2026 / BHG Financial, the leader in unsecured personal loan solutions, was named one of America's Most Admired Workplaces 2027 by Newsweek, placing the company among a standout group of organizations recognized for building workplaces that employees value and admire. BHG Financial joins an impressive roster of nationally recognized brands on this list, including Nike, Google, Netflix, BlackRock, JPMorgan Chase, and St. Jude Children's Research Hospital. Being recognized among companies and ..</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>Why Helsinki Should Be on Every Art Lover's Travel List in Summer 2027</v>
+        <v>ThinkTrends Lands $49 Million IDIQ Contract from the U.S. Food and ...</v>
       </c>
       <c r="B993" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C993" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D993" t="str">
-        <v/>
+        <v>AI, SaaS, Healthcare, Automotive</v>
       </c>
       <c r="E993" t="str">
-        <v>https://www.prnewswire.com/news-releases/why-helsinki-should-be-on-every-art-lovers-travel-list-in-summer-2027-302862729.html</v>
+        <v>https://pr-inside.com/thinktrends-lands-49-million-idiq-contract-from-the-u-s-food-and-r5233442.htm</v>
       </c>
       <c r="F993" t="str">
-        <v>HELSINKI, Aug. 28, 2026 /PRNewswire/ -- Following a record-breaking edition that attracted more than half a million visits, Helsinki Biennial returns in summer 2027, inviting visitors to discover world-class contemporary art across the historic island of Vallisaari, Esplanade park and HAM...</v>
+        <v>(PR-inside.com) HERNDON, VA / ACCESS Newswire / October 14, 2026 / ThinkTrends, LLC has been awarded a five-year, $49 million single-award IDIQ contract by the U.S. Food and Drug Administration (FDA) to provide software implementation and support services across agency operations. The contract, awarded under a Total Small Business Set-Aside, was competed among eight offerors and issued under the Department of Health and Human Services. The contract establishes a dedicated vehicle for the implementation, integration, enhancement, maintenance, licensing, and sustainment of the ThinkTrends software environment across FDA systems. ThinkTrends' agentic AI platform is already deployed in several FDA regulatory tools, including the ..</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>Digital Mirror Pioneer YFORE Unveils Full Intelligent Mirror Lineup in North America</v>
+        <v>Standard Chartered appoints Ying Ying Tan as Global Head of Securities Services</v>
       </c>
       <c r="B994" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C994" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D994" t="str">
-        <v>Automotive</v>
+        <v/>
       </c>
       <c r="E994" t="str">
-        <v>https://www.prnewswire.com/news-releases/digital-mirror-pioneer-yfore-unveils-full-intelligent-mirror-lineup-in-north-america-302862726.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362827</v>
       </c>
       <c r="F994" t="str">
-        <v>SUWANEE, Ga., Aug. 28, 2026 /PRNewswire/ -- YFORE Technology, a leading global Tier-1 automotive electronics supplier, officially commissioned its new U.S. manufacturing facility near Atlanta, Georgia today. Marking the milestone, YFORE debuted its full digital mirror lineup across North...</v>
+        <v>Standard Chartered today announced the appointment of Ying Ying Tan as Global Head of Securities Services, effective immediately. In her role, she will lead the Bank&amp;#39;s Securities Services business globally, responsible for driving the strategy, growth and continued development of the franchise across custody, fund services, clearing and related securities infrastructure solutions. - - Ying Ying succeeds Margaret Harwood-Jones who has taken on the role of CEO, UK &amp;amp; Europe at Standard Charte... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362827</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>Caleres Declares Regular Quarterly Dividend</v>
+        <v>Watch the trailer for ‘The Greatest,’ the Muhammad Ali series coming to Prime Video November 4</v>
       </c>
       <c r="B995" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C995" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D995" t="str">
-        <v>Finance, Retail</v>
+        <v>Media</v>
       </c>
       <c r="E995" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/caleres-declares-regular-quarterly-dividend-104500332.html</v>
+        <v>https://www.aboutamazon.com/news/entertainment/the-greatest-muhammad-ali-prime-video?utm_source=rss</v>
       </c>
       <c r="F995" t="str">
-        <v>ST. LOUIS, August 28, 2026--Caleres (NYSE: CAL), a market-leading portfolio of consumer-driven footwear brands, today announced that its Board of Directors has declared a regular quarterly cash dividend of $0.07 per share to be paid on September 25, 2026, to shareholders of record as of September 11, 2026.</v>
+        <v>The biopic is the first authorized scripted series about the boxing champion, humanitarian, and global icon.</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>Dollar General Corporation Announces EVP and General Counsel Rhonda Taylor’s Intent to Retire</v>
+        <v>BHG Financial Named One of America's Most Admired Workplaces by Newsweek</v>
       </c>
       <c r="B996" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C996" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D996" t="str">
-        <v>Finance</v>
+        <v/>
       </c>
       <c r="E996" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/dollar-general-corporation-announces-evp-104500796.html</v>
+        <v>https://www.newswire.com/news/bhg-financial-named-one-of-americas-most-admired-workplaces-by-newsweek-22874297</v>
       </c>
       <c r="F996" t="str">
-        <v>GOODLETTSVILLE, Tenn., August 28, 2026--Dollar General Corporation (NYSE: DG) today announced that Rhonda Taylor, the Company’s Executive Vice President and General Counsel, will retire from the Company. To support a seamless leadership transition, Taylor will remain in her current role through December 6, 2026, then serve in a senior advisory role through at least April 2, 2027. Kelly Collier, Dollar General’s current Senior Vice President, Assistant General Counsel for Business Law will succee</v>
+        <v>This places BHG Financial alongside some of the nation's most recognizable brands and underscores the company's reputation as a destination for top talent</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>GE HealthCare unveils the next generation of the Vivid cardiovascular ultrasound portfolio, enabling advanced cardiac imaging across care settings</v>
+        <v>Guide your campaign spending with new priority and allocation features</v>
       </c>
       <c r="B997" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C997" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D997" t="str">
         <v/>
       </c>
       <c r="E997" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/ge-healthcare-unveils-next-generation-104500773.html</v>
+        <v>https://blog.google/products/ads-commerce/channel-prioritization-budget-allocation/</v>
       </c>
       <c r="F997" t="str">
-        <v>CHICAGO, August 28, 2026--GE HealthCare today announced three additions to its Vivid™ cardiovascular ultrasound portfolio – Vivid™ Explorer, Vivid™ Advanced and Vivid™ Focus.</v>
+        <v>New controls in Google Ads let marketers categorize channel groupings by priority and better control how budget is allocated</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Cogent Communications ...</v>
+        <v>Kaplan Fox Notifies Investors of The Chemours Company (CC) of the Lead Plaintiff Deadline on December 7, 2026</v>
       </c>
       <c r="B998" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C998" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D998" t="str">
         <v>Finance</v>
       </c>
       <c r="E998" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-cogent-communications-r5217027.htm</v>
+        <v>https://www.newsfilecorp.com/release/318924/Kaplan-Fox-Notifies-Investors-of-The-Chemours-Company-CC-of-the-Lead-Plaintiff-Deadline-on-December-7-2026</v>
       </c>
       <c r="F998" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Cogent Communications Holdings, Inc. (NASDAQ:CCOI) securities. If you suffered a loss on your Cogent Communications Holdings, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Cogent Communications Holdings, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
+        <v>New York, New York--(Newsfile Corp. - October 14, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against The Chemours Company ("Chemours" or the "Company") (NYSE: CC) on behalf of investors that purchased or otherwise acquired Chemours securities between February 20, 2026 and August 4, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Chemours and have suffered losses, you may CLICK HERE to contact us. You may also contact...</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>Light Gauge Steel Framing Market worth $15.53 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
+        <v>Métier Talent Partners Launches in Boston, Bringing a New Approach to Talent Acquisition</v>
       </c>
       <c r="B999" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C999" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D999" t="str">
-        <v/>
+        <v>Finance</v>
       </c>
       <c r="E999" t="str">
-        <v>https://www.prnewswire.com/news-releases/light-gauge-steel-framing-market-worth-15-53-billion-by-2031---exclusive-report-by-marketsandmarkets-302861524.html</v>
+        <v>https://www.prweb.com/releases/metier-talent-partners-launches-in-boston-bringing-a-new-approach-to-talent-acquisition-302908613.html</v>
       </c>
       <c r="F999" t="str">
-        <v>DELRAY BEACH, Fla., Aug. 28, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Light Gauge Steel Framing Market is projected to reach USD 15.53 billion by 2031 from USD 12.53 billion in 2026, at a CAGR of 4.4% from 2026 to 2031. Browse 370 market data Tables and 70 Figures spread...</v>
+        <v>HW Staffing Solutions Announces Launch of Métier Talent Partners in Boston HW Staffing Solutions has launched Métier Talent Partners, a new talent acquisition company serving the Greater Boston market. Designed to meet the evolving hiring needs of startups, growth-stage companies, and...</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>Morphy Richards presenta 90 años de ideas inteligentes en la IFA de Berlín 2026</v>
+        <v>WoundZoom Featured on CIO Bulletin Cover, Highlighting Vision for the Future of Intelligent Wound Care</v>
       </c>
       <c r="B1000" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C1000" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D1000" t="str">
-        <v/>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E1000" t="str">
-        <v>https://www.prnewswire.com/news-releases/morphy-richards-presenta-90-anos-de-ideas-inteligentes-en-la-ifa-de-berlin-2026-302862721.html</v>
+        <v>https://www.newswire.com/news/woundzoom-featured-on-cio-bulletin-cover-highlighting-vision-for-the-future-of</v>
       </c>
       <c r="F1000" t="str">
-        <v>BERLÍN, 28 de agosto de 2026 /PRNewswire/ -- Morphy Richards, la marca británica de pequeños electrodomésticos de gama alta que celebrará su 90º aniversario en el año 2026, presentará sus últimas innovaciones en la IFA de Berlín 2026, que se celebrará del 4 al 8 de septiembre. En el...</v>
+        <v>CEO Mark Lacerte Shares How the Wound Performance Platform Is Transforming Wound Care Through AI, Connected Clinical Workflows and Real-Time Analytics</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>MoneyHero Group to Announce Second Quarter 2026 Results</v>
+        <v>Kitchen and Bath Remodeler Offcut Interiors Expands Into Basements in Bothell</v>
       </c>
       <c r="B1001" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C1001" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D1001" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v/>
       </c>
       <c r="E1001" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352609/0/en/moneyhero-group-to-announce-second-quarter-2026-results.html</v>
+        <v>https://prunderground.com/kitchen-and-bath-remodeler-offcut-interiors-expands-into-basements-in-bothell/cmv57a43t000006jple08w1yf</v>
       </c>
       <c r="F1001" t="str">
-        <v>HONG KONG and SINGAPORE, Aug. 28, 2026 (GLOBE NEWSWIRE) -- MoneyHero Limited (Nasdaq: MNY) (“MoneyHero” or the “Company”), a leading tech- and AI-powered personal finance aggregation and comparison platform and a digital insurance brokerage provider in Greater Southeast Asia, today announced that it will release its second quarter 2026 results on Friday, September 11, 2026 before market opens and will hold a related conference call to discuss the results at 8:00 a.m. EDT (or 8:00 p.m. Hong Kong / Singapore time) on the same day.</v>
+        <v>The kitchen and bathroom remodeler now finishes basements for homeowners in Bothell, Kirkland and Bellevue The post Kitchen and Bath Remodeler Offcut Interiors Expands Into Basements in Bothell first appeared on</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>