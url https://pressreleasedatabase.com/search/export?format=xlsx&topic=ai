--- v0 (2026-07-15)
+++ v1 (2026-09-01)
@@ -437,20046 +437,20896 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Connectbase and InterGlobix Announce Oracle's Dr. Sanjay Basu and NVIDIA's Pete Coticchia to Headline The Connected World LIVE! 2026 with Opening Keynote and Executive Fireside Chat</v>
+        <v>Samsung Expands the Galaxy Book6 Lineup, Making Galaxy Book More Accessible</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C2" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D2" t="str">
-        <v>Crypto, AI</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E2" t="str">
-        <v>https://www.prnewswire.com/news-releases/connectbase-and-interglobix-announce-oracles-dr-sanjay-basu-and-nvidias-pete-coticchia-to-headline-the-connected-world-live-2026-with-opening-keynote-and-executive-fireside-chat-302826494.html</v>
+        <v>https://news.samsung.com/global/samsung-expands-the-galaxy-book6-lineup-making-galaxy-book-more-accessible</v>
       </c>
       <c r="F2" t="str">
-        <v>NVIDIA's Pete Coticchia will join Dr. Basu for an exclusive executive fireside chat exploring AI factories, token economics, next-generation connectivity, and the future of AI infrastructure. BOSTON and LEESBURG, Va., July 15, 2026 /PRNewswire/ -- The Connected World LIVE! (TCWLIVE! 2026)...</v>
+        <v>Samsung Electronics today announced a new 14-inch Galaxy Book6, expanding the Galaxy Book6 lineup with a more accessible model designed for everyday computing. Starting at $799, Galaxy Book6 combines up to 25 hours of battery life, Intel® Core™ 3 and Core™ 5 performance, Galaxy AI-enabled features, and the design language of the Galaxy Book6 family. […]</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Fr8Tech Advances AI-Native Transformation, Reduces Workforce and Raises Additional Capital</v>
+        <v>ROSEN, TRUSTED INVESTOR RIGHTS COUNSEL, Encourages Datavault AI Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - DVLT</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C3" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D3" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E3" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327846/0/en/Fr8Tech-Advances-AI-Native-Transformation-Reduces-Workforce-and-Raises-Additional-Capital.html</v>
+        <v>https://www.newsfilecorp.com/release/312351/ROSEN-TRUSTED-INVESTOR-RIGHTS-COUNSEL-Encourages-Datavault-AI-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-DVLT</v>
       </c>
       <c r="F3" t="str">
-        <v>Fr8Tech furthers its transition to a pure-play, software-driven logistics technology company as it advances the build-out of an AI-native freight platform, completes additional workforce reduction, scales back brokerage operations, and raises $1.2 million to support its evolution Fr8Tech furthers its transition to a pure-play, software-driven logistics technology company as it advances the build-out of an AI-native freight platform, completes additional workforce reduction, scales back brokerage operations, and raises $1.2 million to support its evolution</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ: DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline.SO WHAT: If you purchased Datavault AI securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Emergent Raises Series C at $1.5B Valuation to Help Entrepreneurs and SMBs Build the Software Their Businesses Run On</v>
+        <v>Gigawatt AI Announces AEP Go-Live with AI-native Bill Analyzer</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C4" t="str">
-        <v>Pressat</v>
+        <v>PRWeb</v>
       </c>
       <c r="D4" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E4" t="str">
-        <v>https://pressat.co.uk/releases/emergent-raises-series-c-at-15b-valuation-to-help-entrepreneurs-and-smbs-build-the-software-their-businesses-run-on-c7fd821ff573716893fc874cad96ef03/</v>
+        <v>https://www.prweb.com/releases/gigawatt-ai-announces-aep-go-live-with-ai-native-bill-analyzer-302865502.html</v>
       </c>
       <c r="F4" t="str">
-        <v>Wednesday 15 July, 2026 Emergent Raises Series C at $1.5B Valuation to Help Entrepreneurs and SMBs Build the Software Their Businesses Run On Creaegis led the round, with Claypond and Sentinel Global co-leading and participation from Khosla Ventures, SoftBank Vision Fund 2, Lightspeed, and Y Combinator as Emergent powers a new generation of AI-native businesses. San Francisco, CA — July 15, 2026 — Emergent, the fast-growing AI software creation platform that helps founders and business owners build full-stack, production-ready web and mobile applications, today announced a $130 million Series C financing. The round was led by Creaegis, with Claypond and Sentinel Global co-leading and participation from Khosla Ventures, SoftBank Vision Fund 2, Lightspeed, and Y Combinator. The round quintup</v>
+        <v>American Electric Power is now live with Gigawatt's Bill Analyzer, an AI-native capability that improves the speed of resolving billing inquiries by up to 80% while working alongside existing systems. COLUMBUS, Ohio, Aug. 31, 2026 /PRNewswire-PRWeb/ -- Gigawatt AI, the AI-native software...</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Square 9 Releases Workflow Bottleneck Assessment to Help Organizations Identify Hidden Operational Inefficiencies</v>
+        <v>Baidu Announces Dual-Primary Listing on the Main Board of The Stock Exchange of Hong Kong Limited</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C5" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D5" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E5" t="str">
-        <v>https://www.prnewswire.com/news-releases/square-9-releases-workflow-bottleneck-assessment-to-help-organizations-identify-hidden-operational-inefficiencies-302825979.html</v>
+        <v>https://www.prnewswire.com/news-releases/baidu-announces-dual-primary-listing-on-the-main-board-of-the-stock-exchange-of-hong-kong-limited-302865038.html</v>
       </c>
       <c r="F5" t="str">
-        <v>New playbook provides a practical framework for evaluating workflows, uncovering bottlenecks, and prioritizing automation initiatives. NEW HAVEN, Conn., July 15, 2026 /PRNewswire/ -- As organizations accelerate investments in AI and automation, many continue to struggle with inefficient...</v>
+        <v>BEIJING, Aug. 31, 2026 /PRNewswire/ -- Baidu, Inc. ("Baidu" or the "Company") (Nasdaq: BIDU; HKEX: 9888 (HKD Counter) and 89888 (RMB Counter)), a leading AI company with strong Internet foundation, today announced that the Company's voluntary conversion of its secondary listing status to...</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>iPower Announces Plan to Evaluate Expansion Into AI Infrastructure Hardware</v>
+        <v>THine Announces New VCSEL Drivers and TIAs for Ultra-Low-Latency, Lower-Power, High-Density, and Cost-Effective Scale-Up Networks to Enable Next-Generation Large-Scale AI Datacenters</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C6" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D6" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327826/0/en/iPower-Announces-Plan-to-Evaluate-Expansion-Into-AI-Infrastructure-Hardware.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/thine-announces-vcsel-drivers-tias-233000714.html</v>
       </c>
       <c r="F6" t="str">
-        <v>Company to evaluate potential acquisition or financing of AI compute hardware, data center relationships and equipment leasing opportunities Company to evaluate potential acquisition or financing of AI compute hardware, data center relationships and equipment leasing opportunities</v>
+        <v>TOKYO, August 31, 2026--THine’s optical DSP-free EICs can achieve lower latency/power, high-density, and efficient costs, suitable for "Slow and Wide" Scale-Up AI networks.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>PRF Technologies Expands DeepSolar Predict™ Platform with Battery-to-Revenue Intelligence, Extending AI-Driven Revenue Optimization Across Solar and Energy Storage Assets</v>
+        <v>Clipto Raises $15M to Build the Memory Layer for the AI Era</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C7" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D7" t="str">
-        <v>Finance, AI, SaaS, Energy</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327824/0/en/PRF-Technologies-Expands-DeepSolar-Predict-Platform-with-Battery-to-Revenue-Intelligence-Extending-AI-Driven-Revenue-Optimization-Across-Solar-and-Energy-Storage-Assets.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359768</v>
       </c>
       <c r="F7" t="str">
-        <v>New Capability Builds on Recently Completed Real-World Validation of DeepSolar Predict™ as the Solution Advances Toward Planned Commercial Launch New Capability Builds on Recently Completed Real-World Validation of DeepSolar Predict™ as the Solution Advances Toward Planned Commercial Launch</v>
+        <v>Clipto, a startup building the AI video memory layer, today announced $15 million in funding at a $250 million post money valuation from leading global investors including HSG (fmr. Sequoia China), GL Ventures, EnvisionX Capital, Palm Drive Capital, Hans Tung, Lu Zhang and 522 Ventures. The company also announced the launch of its native Windows and Android apps, along with a new Model Context Protocol (MCP) that allows AI agents to securely search users&amp;#39; private media libraries. - - The... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359768</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Graid Technology Achieves Industry-First 100 Million IOPS on a Protected ...</v>
+        <v>XTEND and JFB Construction Holdings Business Combination Expected to Close This Week</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C8" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D8" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E8" t="str">
-        <v>https://pr-inside.com/graid-technology-achieves-industry-first-100-million-iops-on-a-protected-r5201330.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353753/0/en/xtend-and-jfb-construction-holdings-business-combination-expected-to-close-this-week.html</v>
       </c>
       <c r="F8" t="str">
-        <v>(PR-inside.com) Storage resilience built to meet the performance demands of agentic AI SUNNYVALE, CA / ACCESS Newswire / July 15, 2026 / Graid Technology today announced an industry-first result: 100 million random 512-byte IOPS on a protected storage volume built from 32 KIOXIA XD8 NVMe SSDs. The milestone highlights Graid Technology's ability to deliver extreme storage performance with data protection for next-generation GPU-driven computing environments. Beyond the raw I/O result, Graid Technology demonstrated that its protected RAID 5 storage volume can support demanding AI training workloads without measurable performance compromise. In benchmark testing with a WholeGraph training workload, this configuration delivered training performance ..</v>
+        <v>Shares of Combined Company, to Be Renamed XTEND AI Robotics, Expected to Begin Trading on the NYSE Under the Ticker Symbol “XTND” on September 4, 2026</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Manos Software Group Launches Obligara, an AI-First Compliance Platform ...</v>
+        <v>Lost Money on Datavault AI Inc. (DVLT)? Contact Levi &amp; Korsinsky to ...</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C9" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D9" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E9" t="str">
-        <v>https://pr-inside.com/manos-software-group-launches-obligara-an-ai-first-compliance-platform-r5201329.htm</v>
+        <v>https://pr-inside.com/lost-money-on-datavault-ai-inc-dvlt-contact-levi-korsinsky-to-r5218059.htm</v>
       </c>
       <c r="F9" t="str">
-        <v>(PR-inside.com) Obligara is the first compliance platform to ship a genuine ISO 27001 to SOC 2 cross-walk as a core feature, with embedded AI that does the compliance legwork, including gap analysis, readiness scoring and drafting, so teams walk into the audit already prepared. MONTREAL, QC / ACCESS Newswire / July 15, 2026 / Manos Software Group, one of Valsoft Corporation's decentralized operating entities, today announced the launch of Obligara, a compliance management platform for organizations that operate in regulated environments. Developed by portfolio company Bold Communications, Obligara runs ISO 9001, ISO 27001 and SOC 2 in a single workspace, with embedded ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Trustmi Survey: Employees are Confident They Can Spot Payment Fraud ...</v>
+        <v>Mixx Launches SxC™ Connector for High-Radix Scale-Up and Multi-Petabit Connectivity</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C10" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D10" t="str">
         <v>AI</v>
       </c>
       <c r="E10" t="str">
-        <v>https://pr-inside.com/trustmi-survey-employees-are-confident-they-can-spot-payment-fraud-r5201325.htm</v>
+        <v>https://www.prnewswire.com/news-releases/mixx-launches-sxc-connector-for-high-radix-scale-up-and-multi-petabit-connectivity-302865083.html</v>
       </c>
       <c r="F10" t="str">
-        <v>(PR-inside.com) 84% of employees expect AI-generated impersonation to slip past them NEW YORK, NY / ACCESS Newswire / July 15, 2026 / A recent survey by Trustmi, a leader in behavioral AI payment security, found that while organizations are continuing to invest in traditional cybersecurity training and awareness, there is still a significant gap in the ability of employees who handle payments and financial workflows to identify modern threats.. AI-driven fraud is increasingly bypassing traditional phishing tactics altogether and instead exploits trusted workplace communications, creating a dangerous gap between what employees think they can recognize and what modern fraud actually looks like. That ..</v>
+        <v>One fiber connector technology, from the optical engine to the box edge. Live connector demonstration at SEMICON Taiwan. SAN JOSE, Calif., Aug. 31, 2026 /PRNewswire/ -- Mixx Technologies, Inc., a US-based venture-backed deep-tech company building co-packaged optics for hyperscale AI...</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Graid Technology Achieves Industry-First 100 Million IOPS on a Protected RAID 5 Volume for GPU-Initiated I/O</v>
+        <v>Pomerantz LLP Moves to File Class Action Litigation Against Datavault ...</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C11" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D11" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.newswire.com/news/graid-technology-achieves-industry-first-100-million-iops-on-a-protected-raid-5</v>
+        <v>https://pr-inside.com/pomerantz-llp-moves-to-file-class-action-litigation-against-datavault-r5218021.htm</v>
       </c>
       <c r="F11" t="str">
-        <v>Storage resilience built to meet the performance demands of agentic AI</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>GumGum Launches Mindset Agent, Bringing AI-Powered Brief-to-Segment Activation to Advertisers</v>
+        <v>Tool-First Data Governance Creates Activity Without Impact, Finds Info-Tech Research Group</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C12" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D12" t="str">
         <v>AI</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.prweb.com/releases/gumgum-launches-mindset-agent-bringing-ai-powered-brief-to-segment-activation-to-advertisers-302826039.html</v>
+        <v>https://www.prnewswire.com/news-releases/tool-first-data-governance-creates-activity-without-impact-finds-info-tech-research-group-302865388.html</v>
       </c>
       <c r="F12" t="str">
-        <v>The Mindset Agent will be first available for activation within The Trade Desk SANTA MONICA, Calif., July 15, 2026 /PRNewswire-PRWeb/ -- GumGum, The Mindset Company™ transforming advertising, today announced the launch of the Mindset Agent, GumGum's AI-powered tool that turns campaign...</v>
+        <v>Expanding AI initiatives are increasing pressure on organizations to provide trustworthy data, but many governance programs remain fragmented or focused on management mechanisms. Info-Tech Research Group's Activate Data Governance blueprint provides data and IT leaders with a four-phase...</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Manos Software Group Launches Obligara, an AI-First Compliance Platform for ISO 9001, ISO 27001 and SOC 2</v>
+        <v>Strategic Combination of ITC Infotech and Happiest Minds Technologies to Create a Scaled, Future-Ready, AI-First Global Technology Services Enterprise with US$ 1 Billion Revenue by FY28[1]</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C13" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D13" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.newswire.com/news/manos-software-group-launches-obligara-an-ai-first-compliance-platform-for-iso</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/strategic-combination-itc-infotech-happiest-213500124.html</v>
       </c>
       <c r="F13" t="str">
-        <v>Obligara is the first compliance platform to ship a genuine ISO 27001 to SOC 2 cross-walk as a core feature, with embedded AI that does the compliance legwork, including gap analysis, readiness scoring and drafting, so teams walk into the audit already prepared.</v>
+        <v>BANGALORE, India, August 31, 2026--ITC Infotech–Happiest Minds Strategic Combination to Create a Scaled, AI-First Global Technology Services Enterprise.</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>The Three Weeks Your Estimator Spends On A Bid, Done In An Afternoon. Boon AI Opens Early Access To Its AI Estimator</v>
+        <v>Datametrex Announces Annual and Special Meeting Voting Results</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C14" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D14" t="str">
         <v>AI</v>
       </c>
       <c r="E14" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-three-weeks-your-estimator-spends-on-a-bid-done-in-an-afternoon-boon-ai-opens-early-access-to-its-ai-estimator-302826273.html</v>
+        <v>https://pr-inside.com/datametrex-announces-annual-and-special-meeting-voting-results-r5218001.htm</v>
       </c>
       <c r="F14" t="str">
-        <v>SAN MATEO, Calif., July 15, 2026 /PRNewswire/ -- Boon AI today opened early access to Boon Agent, an AI estimator for construction. It does the work an estimating team spends about three weeks on, start to finish, in an afternoon. Upload a project and the agent triages the bid, reviews...</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 31, 2026 / Datametrex AI Limited (the "Company" or "Datametrex'') (TSXV:DM)(FSE:D4G)(OTC PINK:DTMXF) is pleased to announce the voting results from the Annual and Special Meeting of Shareholders (the "Meeting") held on August 28, 2026. At the Meeting, a total of 25,601,048 shares or 16.778% of the issued and outstanding shares of the Company were represented in person and by proxy. All the resolutions submitted to shareholders were approved. The election of four (4) directors of the Company was approved by 25,507,167 or 99.634% of shares represented at the meeting: Paul Haber, Michael Kron, Sol Avisar and ..</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Mindtrip Launches Mindtrip Stays, Bringing Agentic AI To Hotel Search And Booking</v>
+        <v>Cango Inc. Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C15" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D15" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Finance, Crypto, AI, SaaS, Energy</v>
       </c>
       <c r="E15" t="str">
-        <v>https://www.prnewswire.com/news-releases/mindtrip-launches-mindtrip-stays-bringing-agentic-ai-to-hotel-search-and-booking-302826228.html</v>
+        <v>https://www.prnewswire.com/news-releases/cango-inc-reports-second-quarter-2026-unaudited-financial-results-302865031.html</v>
       </c>
       <c r="F15" t="str">
-        <v>New standalone hotel experience follows the launch of Mindtrip Flights, helping travelers navigate complex decisions, uncover the right property faster, track price drops, and book with confidence SAN FRANCISCO, July 15, 2026 /PRNewswire/ -- Mindtrip, an AI-powered platform that empowers...</v>
+        <v>DALLAS, Aug. 31, 2026 /PRNewswire/ -- Cango Inc. (NYSE: CANG) ("Cango" or the "Company"), a leading Bitcoin miner leveraging its global operations to develop an integrated energy and AI compute platform, today announced its unaudited financial results for the second quarter ended June 30,...</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>KMS Lighthouse Wins Gold and Silver at the 2026 US Customer Experience Awards</v>
+        <v>SiMa.ai and ARK Electronics Partner to Accelerate Intelligent, Autonomous Drones</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C16" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D16" t="str">
         <v>AI</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.prnewswire.com/news-releases/kms-lighthouse-wins-gold-and-silver-at-the-2026-us-customer-experience-awards-302826430.html</v>
+        <v>https://www.prnewswire.com/news-releases/simaai-and-ark-electronics-partner-to-accelerate-intelligent-autonomous-drones-302865336.html</v>
       </c>
       <c r="F16" t="str">
-        <v>DALLAS, July 15, 2026 /PRNewswire/ -- KMS Lighthouse, a global leader in AI-powered enterprise knowledge management, today announced a double win at the US Customer Experience Awards (USCXA) 2026, taking Gold in Best Use of AI - Companies with Over 5,000 Employees and Silver in Best Use...</v>
+        <v>Production-ready joint solution to speed development and deployment of affordable, high-performance drones for UAS, industrial, and agriculture SAN JOSE, Calif. and SALT LAKE CITY, Aug. 31, 2026 /PRNewswire/ -- SiMa.ai, a leader in Physical AI, and ARK Electronics, a designer and...</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>BoodleBox Founder and CEO France Hoang Testifies Before U.S. House Committee on Small Business</v>
+        <v>Alset AI Ventures Reports Fiscal Q3 2026 Results, Including $4.1 Million Unrealized, Non-Cash Investment Gain</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C17" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D17" t="str">
-        <v>AI, Education</v>
+        <v>AI</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.prnewswire.com/news-releases/boodlebox-founder-and-ceo-france-hoang-testifies-before-us-house-committee-on-small-business-302826217.html</v>
+        <v>https://www.newswire.com/news/alset-ai-ventures-reports-fiscal-q3-2026-results-including-4-1-million</v>
       </c>
       <c r="F17" t="str">
-        <v>Congressional testimony reinforces BoodleBox's leadership in readiness-first, collaborative AI for education, workforce and small business COLORADO SPRINGS, Colo., July 15, 2026 /PRNewswire/ -- BoodleBox, the collaborative AI workspace where humans lead and AI scales impact, today...</v>
+        <v>Non-cash revaluation of Lyken.AI drives $3.6 million in quarterly comprehensive income as total assets increase 82.7% to $9.4 million</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>As AI Rewrites Drug Discovery, This Bio-Native AI Company Just Joined the Russell 3000E, and Reports Earnings July 22</v>
+        <v>SEPT. 8-10: Top Cyber Experts from Federal Agencies, Companies, and Allies Share Critical Insights at 17th Annual Billington CyberSecurity Summit in DC</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C18" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D18" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-ai-rewrites-drug-discovery-this-bio-native-ai-company-just-joined-the-russell-3000e-and-reports-earnings-july-22-302826193.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/sept-8-10-top-cyber-205400910.html</v>
       </c>
       <c r="F18" t="str">
-        <v>Issued on behalf of MindWalk Holdings Corp. MindWalk Holdings Corp. (NASDAQ: HYFT) heads into its fourth-quarter and full-year results with fresh index inclusion, an expanded patent estate, and AI-designed programs aimed at two of medicine's biggest frontiers: GLP-1 metabolic health and...</v>
+        <v>August 31, 2026--Cyber &amp; AI experts from federal agencies and allied nations will explore issues impacting the nation and world at the Billington CyberSecurity Summit.</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>CellCarta Launches Digital Pathology and AI Consortium to Accelerate Platform-Agnostic Biomarker Innovation Across Drug Development</v>
+        <v>CrowdStrike Launches AI Partner Specialization, Defining Cybersecurity’s Ecosystem for the Agentic Era</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C19" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D19" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E19" t="str">
-        <v>https://www.prnewswire.com/news-releases/cellcarta-launches-digital-pathology-and-ai-consortium-to-accelerate-platform-agnostic-biomarker-innovation-across-drug-development-302826413.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/crowdstrike-launches-ai-partner-specialization-204000700.html</v>
       </c>
       <c r="F19" t="str">
-        <v>Consortium initially brings together Lunit, Mindpeak, Imagene AI, Dipath AI, Nucleai, Tivenix and Indica Labs to give biopharma sponsors a single CRO-led, global AI-agnostic path to evaluate and apply digital pathology, image analysis, spatial biology and precision diagnostics...</v>
+        <v>AUSTIN, Texas &amp; LAS VEGAS, August 31, 2026--Fal.Con 2026 — CrowdStrike (NASDAQ: CRWD) today announced its new AI Partner Specialization within the CrowdStrike Accelerate Partner Program, advancing a new ecosystem model for securing the agentic enterprise.</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>iTonic Holdings Ltd Issues an Update on its Effort to Develop AI-Powered Cloud Healthcare Platform Designed to Support Nuclear Medicine Treatment Planning and with Potential Future Expansion into Digital Care Delivery</v>
+        <v>YY Group Enters New Era as YYForce, Expanding AI, Automation and Human-Robot Workforce Strategy; Nasdaq Ticker Changes to “YFOR”</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C20" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D20" t="str">
         <v>Finance, AI, SaaS</v>
       </c>
       <c r="E20" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327709/0/en/iTonic-Holdings-Ltd-Issues-an-Update-on-its-Effort-to-Develop-AI-Powered-Cloud-Healthcare-Platform-Designed-to-Support-Nuclear-Medicine-Treatment-Planning-and-with-Potential-Future.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353692/0/en/yy-group-enters-new-era-as-yyforce-expanding-ai-automation-and-human-robot-workforce-strategy-nasdaq-ticker-changes-to-yfor.html</v>
       </c>
       <c r="F20" t="str">
-        <v>New cloud-based platform is being developed to integrate artificial intelligence, automated quality control and healthcare data connectivity to support next-generation precision medicine workflows.</v>
+        <v>New name reflects evolution into automation and AI-enabled workforce management and integrated facility management (IFM) infrastructure platform.</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Mediagenix Introduces Trusted Agentic AI Operating Model for the Real-Time ...</v>
+        <v>Marquis Who's Who Honors Komal Patel for Leadership in Marketing, Entrepreneurship ...</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C21" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D21" t="str">
-        <v>AI, Media</v>
+        <v>Finance, AI, Real Estate, Retail</v>
       </c>
       <c r="E21" t="str">
-        <v>https://pr-inside.com/mediagenix-introduces-trusted-agentic-ai-operating-model-for-the-real-time-r5201308.htm</v>
+        <v>https://pr-inside.com/marquis-who-s-who-honors-komal-patel-for-leadership-in-marketing-entrepreneurship-r5217980.htm</v>
       </c>
       <c r="F21" t="str">
-        <v>(PR-inside.com) New conversational experiences, governed AI agents, and semantic intelligence enable broadcasters, streaming services, and content owners to operationalize AI across channel operations BRUSSELS, BE / ACCESS Newswire / July 15, 2026 /Mediagenix, a global leader in smart content solutions to profitably connect the right content to the right audience, today announced new AI capabilities that enable media organizations to safely operationalize agentic workflows across channel operations, including title management, planning, and scheduling. Purpose-built for media, the new AI capabilities combine years of investment in Semantic Intelligence with an AI Gateway that underpins the trust, governance, and operational controls required for enterprise AI ..</v>
+        <v>(PR-inside.com) COLUMBIA, PA / ACCESS Newswire / August 31, 2026 / Marquis Who's Who is proud to honor Komal Patel for her distinguished contributions to marketing, entrepreneurship, hospitality, business operations and revenue generation. Her career combines strategic thinking with hands-on ownership across pharmaceuticals, international business, artificial intelligence, retail, hospitality and commercial real estate. Throughout her work, Ms. Patel has focused on turning complex business opportunities into commercial value while building and operating ventures of her own. Ms. Patel currently serves as founder of Align-Dynamix, a company she established in 2023 to help businesses improve lead capture, follow-up, customer communication and operational efficiency. ..</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>United States Antimony Announces Utilization of AI Technology into ...</v>
+        <v>GCW Agency Launches SignlLabs™, A Proprietary A.I. Signaling Practice Built to Earn Brand Visibility Across Artificial Intelligence (AI) Platforms</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C22" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D22" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E22" t="str">
-        <v>https://pr-inside.com/united-states-antimony-announces-utilization-of-ai-technology-into-r5201299.htm</v>
+        <v>https://www.prnewswire.com/news-releases/gcw-agency-launches-signllabs-a-proprietary-ai-signaling-practice-built-to-earn-brand-visibility-across-artificial-intelligence-ai-platforms-302865257.html</v>
       </c>
       <c r="F22" t="str">
-        <v>(PR-inside.com) Los Juarez Silver Mine (Mexico) is First Company Project "The Critical Minerals and ZEO Company"~ Antimony, Cobalt, Gold, Tungsten, and Zeolite ~ DALLAS, TX / ACCESS Newswire / July 15, 2026 / United States Antimony Corporation ("USAC," "US Antimony," or the "Company") (NYSE:UAMY)(NYSE Texas:UAMY), a leading producer and processor of antimony, zeolite, and other critical minerals, and the only fully integrated antimony company in the world outside of China and Russia, announced today that after researching and reviewing the top AI companies who are specialists in the hard rock mining space this year, a specific firm has been contracted to work on ..</v>
+        <v>New practice gives clients a measurable path to being recommended by ChatGPT, Gemini, Claude, Copilot, and Perplexity, and it is built for AI, not retrofitted from SEO NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Global Communication Works (GCW), the strategic public relations and...</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>LataMed AI Corp. Announces Effectiveness of 5-for-1 Forward Stock Split</v>
+        <v>Nscale Closes Approximately $3 Billion in Financing for Both Ward County, Texas and Madison County, North Carolina AI Deployments</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C23" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D23" t="str">
-        <v>Finance, AI, Retail, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-corp-announces-effectiveness-of-5-for-1-forward-stock-split-7087720</v>
+        <v>https://www.prnewswire.com/news-releases/nscale-closes-approximately-3-billion-in-financing-for-both-ward-county-texas-and-madison-county-north-carolina-ai-deployments-302865201.html</v>
       </c>
       <c r="F23" t="str">
-        <v>CARACAS, VENEZUELA - July 15, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMEDD) (the “Company”) today announced that its previously announced 5-for-1 forward stock split has become effective at the opening of trading following publication of the corporate action on the FINRA Daily List dated July 14, 2026. In connection with the forward stock split, the Company's common stock will begin trading today under the temporary trading symbol LMEDD . The temporary "D" designation is a standard FINRA identifier used in connection with certain corporate actions and is expected to remain in place for approximately twenty (20) business days, after which the trading symbol is expected to revert to LMED . The forward stock split has also been implemented in conjunction with the Company's mandatory s</v>
+        <v>Company achieves investment grade ratings on both facilities LONDON, Aug. 31, 2026 /PRNewswire/ -- Nscale, the hyperscaler engineered for AI, today announced the closing of approximately $3 billion in aggregate commitments across two senior secured delayed draw term loan facilities...</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>The Consulting Report Announces The Top Artificial Intelligence Consultants and Leaders of 2026</v>
+        <v>October 5, 2026 Deadline Approaching: Join Class Action Against Datavault ...</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C24" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D24" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.prweb.com/releases/the-consulting-report-announces-the-top-artificial-intelligence-consultants-and-leaders-of-2026-302823924.html</v>
+        <v>https://pr-inside.com/october-5-2026-deadline-approaching-join-class-action-against-datavault-r5217954.htm</v>
       </c>
       <c r="F24" t="str">
-        <v>The Consulting Report is pleased to announce The Top Artificial Intelligence Consultants and Leaders of 2026. NEW YORK, July 15, 2026 /PRNewswire-PRWeb/ -- With worldwide spending on artificial intelligence projected to reach $2.52 trillion this year, the initial corporate fascination...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>United States Antimony Announces Utilization of AI Technology into Certain Mining Projects</v>
+        <v>RADIN™ Health Announces Northern Oklahoma Radiology Physicians' Adoption of RADIN PACS + Dictation AI to Expand Remote Radiology Services Across Oklahoma</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C25" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D25" t="str">
-        <v>AI</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E25" t="str">
-        <v>https://www.newswire.com/news/united-states-antimony-announces-utilization-of-ai-technology-into-certain</v>
+        <v>https://www.prnewswire.com/news-releases/radin-health-announces-northern-oklahoma-radiology-physicians-adoption-of-radin-pacs--dictation-ai-to-expand-remote-radiology-services-across-oklahoma-302865177.html</v>
       </c>
       <c r="F25" t="str">
-        <v>Los Juarez Silver Mine (Mexico) is First Company Project "The Critical Minerals and ZEO Company" ~ Antimony, Cobalt, Gold, Tungsten, and Zeolite ~</v>
+        <v>NORP delivers statewide radiology coverage through a unified workflow while hospitals and imaging centers maintain their existing PACS and RIS environments SHERIDAN, Wyo., Aug. 31, 2026 /PRNewswire/ -- RADIN Health today announced that Northern Oklahoma Radiology Physicians (NORP) has...</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Saitech Configures Multi-Million-Dollar NVIDIA Blackwell AI Infrastructure for a Global Financial Technology Company</v>
+        <v>Human Risk Management Leaders from Reveal Risk, Bayer, and Labcorp ...</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C26" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D26" t="str">
         <v>AI</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.prunderground.com/saitech-configures-multi-million-dollar-nvidia-blackwell-ai-infrastructure-for-a-global-financial-technology-company/00388528/</v>
+        <v>https://pr-inside.com/human-risk-management-leaders-from-reveal-risk-bayer-and-labcorp-r5217948.htm</v>
       </c>
       <c r="F26" t="str">
-        <v>Overview As artificial intelligence becomes increasingly important across financial services, organizations are investing in advanced computing infrastructure capable of supporting large-scale model training, quantitative analytics, and data-intensive research. Modern financial technology companies require high-performance AI platforms that deliver exceptional computational power, ultra-fast networking, and scalable architecture to accelerate innovation while meeting demanding performance requirements. Saitech... Read more » The post Saitech Configures Multi-Million-Dollar NVIDIA Blackwell AI Infrastructure for a Global Financial Technology Company first appeared on</v>
+        <v>(PR-inside.com) Enterprise CISOs and cybersecurity leaders will share real-world lessons for strengthening Workforce Security, advancing Security Behavior Management, and reducing risk across humans and AI agents AUSTIN, TX / ACCESS Newswire / August 31, 2026 / Living Security, the global leader in Human Risk Management (HRM), today announced the full speaker roster for HRMCon 2026, its annual Human Risk Management conference taking place September 10 in Austin, Texas, with a live virtual broadcast available worldwide. The lineup brings together enterprise practitioners, analysts, cybersecurity strategists, and workforce security leaders from Forrester, Bayer, Labcorp, Reveal Risk, Cybersecurity Insights, and Living Security. Through real-world case studies ..</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Profound Medical: Autonomous Robotics and Incisionless Surgery to Have Exceptional Presence at SRS2026</v>
+        <v>Human Risk Management Leaders from Reveal Risk, Bayer, and Labcorp to Speak at HRMCon 2026</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C27" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D27" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E27" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327615/33471/en/Profound-Medical-Autonomous-Robotics-and-Incisionless-Surgery-to-Have-Exceptional-Presence-at-SRS2026.html</v>
+        <v>https://www.newswire.com/news/human-risk-management-leaders-from-reveal-risk-bayer-and-labcorp-to-speak-at</v>
       </c>
       <c r="F27" t="str">
-        <v>TORONTO, July 15, 2026 (GLOBE NEWSWIRE) -- Profound Medical Corp. (NASDAQ:PROF; TSX:PRN) (“Profound” or the “Company”) is pleased to announce that its MRI-guided, AI-powered, Robotically-Driven and Incisionless TULSA Procedure™ will be highlighted in several presentations by leading physicians at the upcoming Society of Robotic Surgery (“SRS”) Annual Meeting to be held in Fort Lauderdale, FL, July 23-26, 2026.*</v>
+        <v>Enterprise CISOs and cybersecurity leaders will share real-world lessons for strengthening Workforce Security, advancing Security Behavior Management, and reducing risk across humans and AI agents</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Wellgistics Health Appoints Brett Thompson as Chief Technology Officer ...</v>
+        <v>DVLT SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C28" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D28" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E28" t="str">
-        <v>https://pr-inside.com/wellgistics-health-appoints-brett-thompson-as-chief-technology-officer-r5201288.htm</v>
+        <v>https://pr-inside.com/dvlt-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217919.htm</v>
       </c>
       <c r="F28" t="str">
-        <v>(PR-inside.com) Experienced Healthcare Information Technology Specialist Joins Leading Pharmaceutical IT Company TAMPA, FL / ACCESS Newswire / July 15, 2026 /Wellgistics Health, Inc. (the "Company" or "Wellgistics") (NASDAQ:WGRX), a Health IT leader, integrating pharmacy dispensing AI platform EinsteinRx™ into patented pharmacy smart contracts platform PharmacyChain™, today announced that it appointed healthcare information technology executive Brett Thompson as the Company's consulting Chief Technology Officer (CTO). Mr. Thompson has more than thirty years of experience designing, developing, and leading enterprise software solutions, including more than seventeen years focused on healthcare and pharmacy technology. Throughout his career, he has structured and delivered commercial softwar</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Datavault AI Inc. (NASDAQ:DVLT) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Datavault securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/DVLT. Datavault Case ..</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Nextech3D.ai Launches KraftyLab Intelligence(TM), an AI-Powered Workforce ...</v>
+        <v>Caregility Expands Careforce Ecosystem with DataSource Technology to Scale Customer Support</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C29" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D29" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E29" t="str">
-        <v>https://pr-inside.com/nextech3d-ai-launches-kraftylab-intelligence-tm-an-ai-powered-workforce-r5201274.htm</v>
+        <v>https://www.prweb.com/releases/caregility-expands-careforce-ecosystem-with-datasource-technology-to-scale-customer-support-302865098.html</v>
       </c>
       <c r="F29" t="str">
-        <v>(PR-inside.com) -AI-powered workforce intelligence platform designed to connect employee surveys, workforce analytics, onboarding, training, leadership development, team building and engagement initiatives within a unified software environment. Existing KraftyLab enterprise customers are expected to participate in the Company's pilot program. -Enterprise pilot program underway as Nextech3D.ai expands into the growing workforce intelligence, employee engagement and organizational development software market. NEW YORK CITY, NY AND TORONTO, ON / ACCESS Newswire / July 15, 2026 /Nextech3D.ai (CSE:NTAR)(OTCQB:NEXCF)(FSE:EP2) today announced the launch of the enterprise pilot program for KraftyLab Intelligence™, an AI-powered workforce intelligence and employee engagement platform designed to he</v>
+        <v>Partnership extends Caregility's onsite preventive maintenance support capacity as health systems embrace inpatient virtual care and AI across complex, multi-site environments WALL, N.J., Aug. 31, 2026 /PRNewswire-PRWeb/ -- Caregility, a global leader in enterprise connected care and AI...</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>AgPlenus Launches Novel AI Model for Predicting Antifungal Potency, Expanding ChemPass AI for Ag™ Capabilities</v>
+        <v>Madrona Announces the 2026 Intelligent Applications 40, Recognizing the World's Leading Private AI Companies</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C30" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D30" t="str">
         <v>AI</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.prnewswire.com/news-releases/agplenus-launches-novel-ai-model-for-predicting-antifungal-potency-expanding-chempass-ai-for-ag-capabilities-302826355.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/madrona-announces-2026-intelligent-applications-170000695.html</v>
       </c>
       <c r="F30" t="str">
-        <v>New AI model enables ChemPass AI for Ag™ to identify and prioritize antifungal molecules with a higher probability of biological success at early discovery stages REHOVOT, Israel, July 15, 2026 /PRNewswire/ -- AgPlenus Ltd., a company developing novel, sustainable crop protection products...</v>
+        <v>SEATTLE, August 31, 2026--Madrona today released the 2026 Intelligent Applications 40 (IA40), the annual list of the top private technology companies pioneering the future of applied artificial intelligence. The 2026 cohort showcases the startups defining a market that is shifting from AI experimentation to enterprise-proven ROI—from agentic applications built for a single professional workflow to the infrastructure and aggregation layers that make them possible.</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Coveo Announces Renewal of Normal Course Issuer Bid and Automatic Securities Purchase Plan</v>
+        <v>INQ and Filevine Announce Exclusive Legal Technology Partnership Integrating Digital Handwriting with AI-Powered Workflows</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C31" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D31" t="str">
-        <v>Finance, AI, Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.prnewswire.com/news-releases/coveo-announces-renewal-of-normal-course-issuer-bid-and-automatic-securities-purchase-plan-302825757.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353599/0/en/inq-and-filevine-announce-exclusive-legal-technology-partnership-integrating-digital-handwriting-with-ai-powered-workflows.html</v>
       </c>
       <c r="F31" t="str">
-        <v>MONTREAL and SAN FRANCISCO, July 15, 2026 /PRNewswire/ -- Coveo Solutions Inc. ("Coveo" or the "Company") (TSX: CVO), the leader in AI-Relevance, delivering best-in-class search and generative experiences, announced today that its board of directors has authorized, and the Toronto Stock...</v>
+        <v>INQ Group AB (publ) ("INQ", formerly Anoto Group AB) and Filevine today announce a strategic technology partnership to integrate digital handwriting with AI-powered legal workflows. Under the agreement, INQ became the exclusive supplier of digital writing technology to Filevine, combining INQ’s handwriting expertise with Filevine's LOIS platform to modernize how legal professionals capture information.</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Leading the Network 2030: WBBA Officially Launches AI-Net, a Globally Authoritative Data Communications Certification</v>
+        <v>INQ och Filevine tillkännager exklusivt partnerskap inom legal tech som integrerar digital handskrift med AI-drivna arbetsflöden</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C32" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D32" t="str">
         <v>AI</v>
       </c>
       <c r="E32" t="str">
-        <v>https://www.prnewswire.com/news-releases/leading-the-network-2030-wbba-officially-launches-ai-net-a-globally-authoritative-data-communications-certification-302826362.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353599/0/sv/inq-och-filevine-tillk%C3%A4nnager-exklusivt-partnerskap-inom-legal-tech-som-integrerar-digital-handskrift-med-ai-drivna-arbetsfl%C3%B6den.html</v>
       </c>
       <c r="F32" t="str">
-        <v>BANGKOK, July 15, 2026 /PRNewswire/ -- At the Asia-Pacific Broadband Development Summit (BDS), the World Broadband Association (WBBA) officially launched AI-Net, a globally authoritative data communications certification for countries and operators worldwide. Serving as a digital...</v>
+        <v>INQ Group AB (publ) (”INQ”, tidigare Anoto Group AB) och Filevine tillkännager idag ett strategiskt teknikpartnerskap för att integrera digital handskrift med AI-drivna juridiska arbetsflöden. Enligt avtalet blev INQ exklusiv leverantör av digital skrivteknik till Filevine, där INQ:s expertis inom handskrift kombineras med Filevines LOIS-plattform för att modernisera hur verksamma inom juridik fångar information.</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>XRHealth Acquires Swing Therapeutics, Expanding Its Platform to Mobile Digital Therapeutics</v>
+        <v>Microsoft and HUMAIN Expand Strategic Collaboration at LEAP 2026 with New Enterprise AI Offering and AI PC</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C33" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D33" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E33" t="str">
-        <v>https://www.prweb.com/releases/xrhealth-acquires-swing-therapeutics-expanding-its-platform-to-mobile-digital-therapeutics-302822708.html</v>
+        <v>https://www.prnewswire.com/news-releases/microsoft-and-humain-expand-strategic-collaboration-at-leap-2026-with-new-enterprise-ai-offering-and-ai-pc-302865157.html</v>
       </c>
       <c r="F33" t="str">
-        <v>XRHealth acquires Swing Therapeutics to expand its AI-powered digital health platform beyond XR into mobile apps, wearables, and FDA-authorized digital therapeutics for chronic pain and fibromyalgia, creating a comprehensive, reimbursable care platform BOSTON, July 15, 2026...</v>
+        <v>HUMAIN ONE and Microsoft 365 Copilot to be offered together as part of unique "AI productivity bundle" for enterprise customers, with initial target of one million enterprise users across the Middle East and Africa HUMAIN AI PC to launch with Microsoft Windows, with enterprise...</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>RELEX Named a Leader in the 2026 Nucleus Research Enterprise Supply Chain Planning Value Matrix</v>
+        <v>Vadzo Imaging Validates Real-Time Dynamic ROI on Bolt-2020CRS 20MP AR2020 Color MIPI CSI-2 Camera</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C34" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D34" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.prnewswire.com/news-releases/relex-named-a-leader-in-the-2026-nucleus-research-enterprise-supply-chain-planning-value-matrix-302826327.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-real-time-dynamic-roi-on-bolt-2020crs-20mp-22854781</v>
       </c>
       <c r="F34" t="str">
-        <v>Recognition highlights platform expansion across RELEX Open, the unified platform's agentic AI capabilities, expanding manufacturing footprint, and accelerated implementations across retail and manufacturing HELSINKI and ATLANTA, July 15, 2026 /PRNewswire/ -- RELEX Solutions, provider of...</v>
+        <v>Built for edge AI prototyping, Raspberry Pi- and NVIDIA Jetson-based vision projects, and adaptive capture applications that need to adjust their region of interest intelligently rather than through a single fixed configuration, this camera pairs the Onsemi AR2020 sensor with Smart ROI over MIPI CSI-2, giving developers and OEM integrators genuine 20MP color capture that fits directly into the single-board computer platforms they already use.</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>VCI Global Reports FY2025 Results, Highlighting Strategic Restructuring and Positioning for Long-Term Growth</v>
+        <v>BostonGene to Showcase Novel Genomic Classifier and Immunotherapy Selection Framework at SOHO 2026</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C35" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D35" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327562/0/en/VCI-Global-Reports-FY2025-Results-Highlighting-Strategic-Restructuring-and-Positioning-for-Long-Term-Growth.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/bostongene-showcase-novel-genomic-classifier-160300784.html</v>
       </c>
       <c r="F35" t="str">
-        <v>Transformation Year Marked by the Successful Spin-off of VCCG, Strategic Investment in AI Infrastructure and Next-Generation Technologies, and the Completion of a Comprehensive Corporate Restructuring to Position the Company for its Next Phase of Growth</v>
+        <v>WALTHAM, Mass., August 31, 2026--BostonGene, developer of the leading AI model for tumor and immune biology, today announced that two abstracts have been accepted for poster presentation at Society of Hematologic Oncology (SOHO) 2026 Annual Meeting, taking place September 9 - 12 in Houston, Texas. The 14th Annual Meeting will bring together thousands of global experts to showcase practice-changing breakthroughs and practical clinical applications in blood cancer treatment.</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>FIN Group Launches Reg Review: AI-Powered Compliance Platform for Investment Advisers, etc</v>
+        <v>Sofia AI Builds an AI-Native Alternative to QuickBooks for Real Estate Accounting</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C36" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D36" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E36" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762770</v>
+        <v>https://www.newswire.com/news/sofia-ai-builds-an-ai-native-alternative-to-quickbooks-for-real-estate</v>
       </c>
       <c r="F36" t="str">
-        <v>Walnut Creek, CA, 2026-07-15 — /EPR Network/ — FIN Group announced the launch of Reg Review, an AI-powered compliance platform purpose-built for registered investment advisers (RIAs), [read full press release...]</v>
+        <v>The real estate accounting platform performs double-entry accounting behind the scenes, connecting bank activity, property context, reconciliation, and financial reporting for owners and operators.</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Hyperscale Data Expects to Sign AI Data Center and Neocloud Services Agreement with California-Based AI Company at Michigan Data Center Campus</v>
+        <v>RaySecur Recognized by Inc. 5000 as One of America's Fastest-Growing Private Companies in 2026</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C37" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D37" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E37" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-expects-to-sign-ai-data-center-and-neocloud-services-agreement-with-california-based-ai-company-at-michigan-data-center-campus-302825936.html</v>
+        <v>https://www.prnewswire.com/news-releases/raysecur-recognized-by-inc-5000-as-one-of-americas-fastest-growing-private-companies-in-2026-302865109.html</v>
       </c>
       <c r="F37" t="str">
-        <v>Prospective Engagement Expected to Further Expand Hyperscale Data's Strategy of Delivering Turnkey AI Compute Infrastructure and Managed Neocloud Services LAS VEGAS, July 15, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center...</v>
+        <v>Terahertz Imaging Leader Recognized for 307% Three-Year Revenue Growth as It Launches International Expansion and Completes AI R&amp;D Milestone BOSTON, Aug. 31, 2026 /PRNewswire/ -- RaySecur®, the leader in real-time 4D T-ray security imaging, today announced it has been ranked No. 24 in the...</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Rabobank and Expert.ai Strengthen Longstanding Partnership to Advance Trusted AI Innovation in Financial Services</v>
+        <v>Jose Daniel Duarte Camacho Says Leadership Must Evolve as Global Employee Engagement Falls to 20%</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C38" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D38" t="str">
         <v>AI</v>
       </c>
       <c r="E38" t="str">
-        <v>https://www.prnewswire.com/news-releases/rabobank-and-expertai-strengthen-longstanding-partnership-to-advance-trusted-ai-innovation-in-financial-services-302826189.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359763</v>
       </c>
       <c r="F38" t="str">
-        <v>Building on a successful collaboration that began in 2018, Rabobank reaffirms its trust in Expert.ai's vertical AI to enhance process automation. ROCKVILLE, Md., July 15, 2026 /PRNewswire/ -- Expert.ai, a leading provider of enterprise AI solutions for business value creation, and...</v>
+        <v>Declining employee engagement, rapid advances in artificial intelligence and changing workforce expectations are creating a defining test for business leaders, according to entrepreneur and leadership strategist Jose Daniel Duarte Camacho. - - Gallup&amp;#39;s State of the Global Workplace 2026 report found that only 20% of employees worldwide were engaged at work in 2025&amp;#8212;the lowest level recorded since 2020. Gallup estimates that low engagement costs the global economy approximately $10 trillion... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359763</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Akamai Research: Commerce Becomes the Epicenter for AI Bot Attacks and Agentic Fraud in 2026</v>
+        <v>HUMAIN and Applied Intuition Announce Strategic Collaboration to Deploy Physical AI Across Saudi Arabia, Starting with Autonomous Trucking</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C39" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D39" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E39" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327557/0/en/Akamai-Research-Commerce-Becomes-the-Epicenter-for-AI-Bot-Attacks-and-Agentic-Fraud-in-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/humain-and-applied-intuition-announce-strategic-collaboration-to-deploy-physical-ai-across-saudi-arabia-starting-with-autonomous-trucking-302865096.html</v>
       </c>
       <c r="F39" t="str">
-        <v>Commerce faces rising AI bot activity, escalating DDoS attacks, and new fraud tactics Commerce faces rising AI bot activity, escalating DDoS attacks, and new fraud tactics</v>
+        <v>The collaboration will lay the foundation for autonomy at national scale, beginning with the world's largest autonomous trucking network and expanding into robotaxis, ports, mining, manufacturing, agriculture, construction, and other industries. HUMAIN and Applied Intuition will build a...</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>VAP Group Unveils VAP Ventures to Back 100 Startups by 2030, Marking</v>
+        <v>Relativity Brings Powerful Legal Data Intelligence to Microsoft Copilot, Expanding AI Assistant Support for Legal Teams</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C40" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D40" t="str">
-        <v>Crypto, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E40" t="str">
-        <v>https://www.pr-inside.com/vap-group-unveils-vap-ventures-to-back-100-startups-by-2030-marking-r5201192.htm</v>
+        <v>https://www.prnewswire.com/news-releases/relativity-brings-powerful-legal-data-intelligence-to-microsoft-copilot-expanding-ai-assistant-support-for-legal-teams-302864564.html</v>
       </c>
       <c r="F40" t="str">
-        <v>(PR-inside.com) Riyadh, Saudi Arabia, 15 July 2026 - (ACN Newswire) - VAP Group announced the launch of VAP Ventures, its dedicated investment arm, marking a significant milestone in the company's evolution from building global platforms for innovation to directly supporting the founders shaping the future of technology. The announcement was made at the Global AI Show, Global Games Show, and Global Blockchain Show Riyadh 2026, from 29-30 June, where thousands of global industry leaders, innovators, investors and decision-makers have gathered to explore the technologies defining the next decade. The introduction of VAP Ventures represents one of the flagship announcements of this year's ..</v>
+        <v>News Summary RelativityOne now integrates with Microsoft Copilot through the Model Context Protocol (MCP). This integration enables legal teams to automate RelativityOne administrative workflows in Copilot through natural language. The company's continued efforts in expanding MCP...</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>MedPR Pro Launches Distribution Service to Enhance Medical Spa Marketing Visibility</v>
+        <v>Gradial Named to the 2026 Intelligent Applications 40 (IA40) as a Top Private AI Company</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C41" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D41" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E41" t="str">
-        <v>https://pressreleasenews.org/pressroom/medpr-pro-launches-distribution-service-to-enhance-medical-spa-marketing-visibility</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/gradial-named-2026-intelligent-applications-152700020.html</v>
       </c>
       <c r="F41" t="str">
-        <v xml:space="preserve">MedPR Pro today launched a press release distribution service designed to support med spa marketing by improving visibility across traditional search engines and emerging artificial intelligence platforms. The service aims to address the challenges independent medical aesthetics clinics face in acquiring new patients amid rising </v>
+        <v>SEATTLE, August 31, 2026--Gradial, the agentic marketing operations platform for the enterprise, today announced it has been named a 2026 Intelligent Applications 40 (IA40) winner in the mid-stage category. Now in its sixth year, the IA40 recognizes the top 40 private companies building intelligent applications: software where AI is the core system, not a feature.</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>AICT Debuts at Leap East Summit: High-Precision Physical AI Unlocks a Brand-New Frontier for Spatial Intelligence</v>
+        <v>AMD, Cisco and HUMAIN Expand Saudi Arabia's AI Infrastructure as AMD Instinct Systems Go Live</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C42" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D42" t="str">
         <v>AI</v>
       </c>
       <c r="E42" t="str">
-        <v>https://pressreleasenews.org/pressroom/aict-debuts-at-leap-east-summit-high-precision-physical-ai-unlocks-a-brand-new-frontier-for-spatial-intelligence</v>
+        <v>https://www.prnewswire.com/news-releases/amd-cisco-and-humain-expand-saudi-arabias-ai-infrastructure-as-amd-instinct-systems-go-live-302865089.html</v>
       </c>
       <c r="F42" t="str">
-        <v/>
+        <v>News Highlights HUMAIN is now delivering production AI compute in Saudi Arabia powered by AMD Instinct™ MI355X GPUs, AMD EPYC™ CPUs and Cisco Silicon One-based AI networking to deliver the performance, scale and resilience necessary for next-generation workloads. AMD, Cisco and HUMAIN...</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Artificial Intelligence Market Investment Opportunities</v>
+        <v>ACCESS Newswire Expands the Marketplace with Two New Partners: TVEyes ...</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C43" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D43" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E43" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762760</v>
+        <v>https://pr-inside.com/access-newswire-expands-the-marketplace-with-two-new-partners-tveyes-r5217889.htm</v>
       </c>
       <c r="F43" t="str">
-        <v>The global Artificial Intelligence Market size was valued at USD 390.9 billion in 2025 and is projected to grow from USD 539.5 billion in 2026 to USD [read full press release...]</v>
+        <v>(PR-inside.com) New referral partnerships give ACCESS customers a direct path to broadcast and radio monitoring, plus industry rankings and AI-citation visibility, extending earned-media coverage well beyond online and social RALEIGH, NC / ACCESS Newswire / August 31, 2026 / ACCESS Newswire Inc. (NYSE American:ACCS), an industry-leading communications company, today announced two new additions to the ACCESS Marketplace: TVEyes, the broadcast and radio monitoring service trusted by leading PR teams worldwide, and Listicle Liaison, a visibility service connecting companies with industry rankings, editorial placements, and AI citation opportunities. Together, the partnerships give ACCESS customers a direct line to two coverage areas they haven't ..</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>InsideDesk Secures $12.6 Million Growth Financing Led by Pender Ventures to Accelerate AI-Powered Dental Revenue Cycle Management</v>
+        <v>HUMAIN and KORA Partner to Build Operating System at LEAP 2026</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C44" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D44" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E44" t="str">
-        <v>https://www.prnewswire.com/news-releases/insidedesk-secures-12-6-million-growth-financing-led-by-pender-ventures-to-accelerate-ai-powered-dental-revenue-cycle-management-302825258.html</v>
+        <v>https://www.prnewswire.com/news-releases/humain-and-kora-partner-to-build-operating-system-at-leap-2026-302865087.html</v>
       </c>
       <c r="F44" t="str">
-        <v>Investment will accelerate InsideDesk's AI-powered platform, fuel key hires, and extend the company's leadership in revenue cycle management for dental service organizations. TORONTO, July 15, 2026 /PRNewswire/ -- InsideDesk, the dental industry's leading provider of AI-powered revenue...</v>
+        <v>Strategic engineering collaboration combines HUMAIN's full-stack AI capabilities with KORA's Linux and open-source operating-system expertise to co-develop HUMAIN OS RIYADH, Saudi Arabia, Aug. 31, 2026 /PRNewswire/ -- HUMAIN, a PIF company delivering full-stack artificial intelligence...</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>AI Code Tools Market Growth by Deployment Model</v>
+        <v>ACCESS Newswire Expands the Marketplace with Two New Partners: TVEyes and Listicle Liaison</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C45" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D45" t="str">
         <v>AI</v>
       </c>
       <c r="E45" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762753</v>
+        <v>https://www.newswire.com/news/access-newswire-expands-the-marketplace-with-two-new-partners-tveyes-and</v>
       </c>
       <c r="F45" t="str">
-        <v>The global AI Code Tools Market was valued at USD 4.9 billion in 2023 and is projected to grow from USD 9.8 billion in 2026 to USD [read full press release...]</v>
+        <v>New referral partnerships give ACCESS customers a direct path to broadcast and radio monitoring, plus industry rankings and AI-citation visibility, extending earned-media coverage well beyond online and social</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>CX Live's The Experience Show UK 2026 Key Finding: As AI Scales</v>
+        <v>OrderCounter and Maple Launch Strategic Partnership to Enable AI Phone Ordering Built for Hybrid POS</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C46" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D46" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.pr-inside.com/cx-live-s-the-experience-show-uk-2026-key-finding-as-ai-scales-r5201185.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/ordercounter-maple-launch-strategic-partnership-151000213.html</v>
       </c>
       <c r="F46" t="str">
-        <v>(PR-inside.com) MANCHESTER, UK, July 10, 2026 - (ACN Newswire) - With the increasing embedding of AI in customer experience strategies, UK organisations are discovering that competitive advantage no longer lies in adoption alone. Instead, success will depend on how effectively businesses can combine intelligent automation with customer trust. These insights emerged from The Experience Show UK Intelligence Report 2026, unveiled at Customer Experience Live’s The Experience Show UK 2026. The report reveals that 88% of organisations are planning to deploy AI copilots and Agentic AI, underlining how rapidly intelligent automation is becoming part of everyday customer operations. Alongside this, 71% are investing ..</v>
+        <v>NEW YORK &amp; PENSACOLA, Fla., August 31, 2026--OrderCounter, the hybrid point-of-sale provider that pairs the reliability of an on-site server with the accessibility of the cloud, and Maple, the leading voice AI platform for restaurants, today announced a partnership that brings automated phone ordering to OrderCounter's restaurant customers.</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Tillo to enhance Reward's global gift card and rewards offering</v>
+        <v>AI Search Engineers, the No. 1 AI Search Results Engineering Agency ...</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C47" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D47" t="str">
         <v>AI</v>
       </c>
       <c r="E47" t="str">
-        <v>https://www.prweb.com/releases/tillo-to-enhance-rewards-global-gift-card-and-rewards-offering-302825557.html</v>
+        <v>https://pr-inside.com/ai-search-engineers-the-no-1-ai-search-results-engineering-agency-r5217883.htm</v>
       </c>
       <c r="F47" t="str">
-        <v>Tillo, a leading global gift card network, today announces a new partnership with Reward, part of the Rezolve Ai Group, to expand its global rewards and digital gift card capabilities. LONDON, July 15, 2026 /PRNewswire-PRWeb/ -- Tillo, a leading global gift card network, today announces a...</v>
+        <v>(PR-inside.com) Internal analysis from AI Search Engineers identifies temporal entity consistency, the accumulated signal that a business has been clearly and consistently defined across all platforms over time, as the primary mechanism behind the compounding first-mover advantage that makes AI search authority positions increasingly difficult to displace once established. AMHERST, NY / ACCESS Newswire / August 31, 2026 / Most professional service businesses that invest in AI search visibility focus on what to build. Few understand the role that time itself plays in determining how durable that authority becomes, and how quickly a competitor who started building months earlier is pulling ahead ..</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>London Agency Launches AI Marketing Tool for SMEs, Built by a Marketer, Priced From £19 a Month</v>
+        <v>AI Search Engineers, the No. 1 AI Search Results Engineering Agency in the USA, Documents That Temporal Entity Consistency Is the Most Commercially Significant Compounding Signal in AI Search Authority, Warning That Every Month of Delay Widens the First-Mover Gap for Professional Service Businesses</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C48" t="str">
-        <v>Pressat</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D48" t="str">
-        <v>AI, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E48" t="str">
-        <v>https://pressat.co.uk/releases/london-agency-launches-ai-marketing-tool-for-smes-built-by-a-marketer-priced-from-19-a-month-ae1361779b0a2aeaed5797f786c22cad/</v>
+        <v>https://www.newswire.com/news/ai-search-engineers-the-no-1-ai-search-results-engineering-agency-in-6112943</v>
       </c>
       <c r="F48" t="str">
-        <v>Wednesday 15 July, 2026 Lobo Digital App enters beta, giving founders and lean in-house teams specialist marketing output across ten channels, built on real agency methodology rather than generic AI prompting, and entering an AI marketing market valued at around $64bn in 2026. London, 15/07/2026 Lobo Digital, a London-based digital marketing agency, today announced the beta launch of the Lobo Digital App (lobodigital.app), an AI-powered marketing assistant built specifically for UK small and medium-sized businesses, startup founders, and freelance marketing consultants. Unlike generic AI tools that treat every business the same, the app builds a detailed brand profile for each user and delivers expert, channel-specific marketing output across ten disciplines, from SEO and PPC to email, soc</v>
+        <v>Internal analysis from AI Search Engineers identifies temporal entity consistency, the accumulated signal that a business has been clearly and consistently defined across all platforms over time, as the primary mechanism behind the compounding first-mover advantage that makes AI search authority positions increasingly difficult to displace once established.</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>XSparks Names Cosmo Mariano Chief Client Outcomes Officer to Turn AI Spending Into Margin for CEOs</v>
+        <v>Jan Nelson Appointed Senior Vice President of Professional Services and Technology Strategy at Datavail</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C49" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D49" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.prnewswire.com/news-releases/xsparks-names-cosmo-mariano-chief-client-outcomes-officer-to-turn-ai-spending-into-margin-for-ceos-302826161.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359762</v>
       </c>
       <c r="F49" t="str">
-        <v>PITTSBURGH, July 14, 2026 /PRNewswire/ -- XSparks, a global AI transformation firm, today named Cosmo Mariano as Chief Client Outcomes Officer. A transformation leader with more than two decades scaling and transforming technology businesses and customer operations, Mariano joins the firm...</v>
+        <v>Datavail, a leading provider of enterprise IT services specializing in cloud, data, analytics, and AI/ML solutions, today announced the appointment of Jan Nelson as Senior Vice President of Professional Services and Technology Strategy at Datavail. - - In this role, Nelson will lead Datavail&amp;#39;s professional services organization and technology strategy, helping clients turn complex technology priorities into practical, business-focused outcomes. She will guide strategy and delivery across cl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359762</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>INTURAI SIGNS WITH ASX-LISTED PATHKEY TO ADVANCE DRONE SWARM COMMAND AND CONTROL ON AI EDGE</v>
+        <v>Vultr Named a Strong Performer in Public Cloud Platforms, Q3 2026 Analyst Evaluation</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C50" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D50" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.prnewswire.com/news-releases/inturai-signs-with-asx-listed-pathkey-to-advance-drone-swarm-command-and-control-on-ai-edge-302825851.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/vultr-named-strong-performer-public-145000096.html</v>
       </c>
       <c r="F50" t="str">
-        <v>(CSE: URAI / OTC: URAIF / FSE: 3QG0) investor@inturai.com Highlights Inturai signs MOU with Chipforge, a company of ASX-listed Pathkey Limited (ASX: PKY). Partnership to build drone swarm command and control (C2) on edge silicon for defence and emergency response. Deepens Inturai's push...</v>
+        <v>WEST PALM BEACH, Fla., August 31, 2026--Vultr, the world’s largest privately owned cloud infrastructure company, today announced it has been named a Strong Performer in The Forrester Wave™: Public Cloud Platforms, Q3 2026 report. With this distinction among 10 top providers in the Public Cloud Platforms market, Vultr believes its acknowledgment underscores the company’s consistent delivery of high-performance cloud compute and AI infrastructure at global scale.</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Nokia defines the next era of radio with the industry’s first AI-native RAN platform</v>
+        <v>AGENT BUDDI Launches Real Estate AGENT SAFETY Features FOR REALTOR(R) ...</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C51" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D51" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E51" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327480/0/en/Nokia-defines-the-next-era-of-radio-with-the-industry-s-first-AI-native-RAN-platform.html</v>
+        <v>https://pr-inside.com/agent-buddi-launches-real-estate-agent-safety-features-for-realtor-r-r5217880.htm</v>
       </c>
       <c r="F51" t="str">
-        <v>Nokia today announced the industry’s first commercial AI-RAN platform, marking one of the most significant shifts in radio network architecture in decades.</v>
+        <v>(PR-inside.com) New in-showing protection - distress detection, safe word, silent PIN and 911 alerting with live location - arrives as NAR reports over 30,000 were subject to in showing crimes and 56,000 of residential members were victims of crime while performing their duties. SARASOTA, FL / ACCESS Newswire / August 31, 2026 / Agent Buddi, the AI-powered co-agent platform for US real estate agents and teams, today announced new safety features built directly into the app which include client criminal background checks and in showing monitoring of agent safety, timed for September's REALTOR® Safety Month. The platform now protects agents before, during ..</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Netnology Earns Cisco MINT Tier 1 Designation</v>
+        <v>Clarecast Hosts Grand Valley State University and Grand Rapids Chamber to Discuss AI &amp;amp; Predictive Intelligence in Action for West Michigan at Tech Week Grand Rapids 2026</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C52" t="str">
-        <v>PRUnderground</v>
+        <v>PRWeb</v>
       </c>
       <c r="D52" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.prunderground.com/netnology-earns-cisco-mint-tier-1-designation/00388693/</v>
+        <v>https://www.prweb.com/releases/clarecast-hosts-grand-valley-state-university-and-grand-rapids-chamber-to-discuss-ai--predictive-intelligence-in-action-for-west-michigan-at-tech-week-grand-rapids-2026-302864655.html</v>
       </c>
       <c r="F52" t="str">
-        <v>Netnology, a leading solutions and software integrator specializing in AI-powered secure Software-Defined (SDx), Data Center, Security, and Full-Stack Observability (FSO) solutions, today announced it has earned the Cisco Mentored Install and Network Training (MINT) Tier 1 designation, recognizing the company’s excellence in delivering Cisco implementation, mentoring, training, and enablement services. The Cisco MINT program enables... Read more » The post Netnology Earns Cisco MINT Tier 1 Designation first appeared on</v>
+        <v>Clarecast will co-host an interactive panel with GVSU and the Grand Rapids Chamber of Commerce on September 17 GRAND RAPIDS, Mich., Aug. 31, 2026 /PRNewswire-PRWeb/ -- Clarecast, a predictive intelligence platform headquartered in Grand Rapids, Michigan, today announced it will co-host an...</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Think closes MENA's largest AI infrastructure pre-seed round at over $8 million</v>
+        <v>Castanet to Partner with Rypplzz on Deployment of Powerful and Precise Wireless Geospatial Positioning System</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C53" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D53" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E53" t="str">
-        <v>https://www.prnewswire.com/news-releases/think-closes-menas-largest-ai-infrastructure-pre-seed-round-at-over-8-million-302825409.html</v>
+        <v>https://finance.yahoo.com/technology/articles/castanet-partner-rypplzz-deployment-powerful-143000613.html</v>
       </c>
       <c r="F53" t="str">
-        <v>Co-Led by RAED Ventures and Wa'ed Ventures, with participation from Dhahran Techno Valley's Venture Capital arm and strategic angels Funding will accelerate the deployment of Think's integrated hardware and orchestration platform, designed to reduce the cost and complexity of AI RIYADH,...</v>
+        <v>LOS ANGELES, August 31, 2026--Spatial intelligence leader, Rypplzz, has partnered with Castanet Corporation, the leading innovator in the transformation of television stations into hybrid 5G Broadcast internet infrastructure for physical AI, to elevate nationwide terrestrial over-the-air geospatial positioning. Through the new partnership, Castanet will embed Rypplzz technology into its hybrid ATSC 3.0 + 5G Broadcast Internet network, unlocking exact three-axis (X, Y, Z) Position, Navigation, an</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>FIN Group Launches Reg Review — An AI-Powered Compliance Platform for Investment Advisers, Private Fund Managers, Exempt Reporting Advisers, and Broker-Dealers</v>
+        <v>AWS to launch first cloud infrastructure region in the Kingdom of Saudi Arabia by December 2026</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C54" t="str">
-        <v>PR.com</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D54" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.pr.com/press-release/972432</v>
+        <v>https://www.aboutamazon.com/news/aws/aws-cloud-region-saudi-arabia?utm_source=rss</v>
       </c>
       <c r="F54" t="str">
-        <v>FIN Group has launched Reg Review, an AI-powered compliance platform designed for registered investment advisers (RIAs), broker-dealers, private fund managers, exempt reporting advisers (ERAs), and other financial services firms. Developed through real-world beta testing with FIN Group's consulting clients, the platform helps firms streamline ongoing compliance, regulatory reporting, audit preparation, marketing reviews, [PR.com]</v>
+        <v>AWS and HUMAIN deepen partnership with a commitment to deliver up to 50MW of capacity in Saudi’s first AI Zone by 2028.</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Veea Begins Generating Revenue from SecureConnect Sales Through Telcel’s Internet Gestionado Service</v>
+        <v>Reframe Systems Raises $40M to Industrialize Homebuilding and Expand Microfactory Network</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C55" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D55" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327433/0/en/Veea-Begins-Generating-Revenue-from-SecureConnect-Sales-Through-Telcel-s-Internet-Gestionado-Service.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/reframe-systems-raises-40m-industrialize-140000304.html</v>
       </c>
       <c r="F55" t="str">
-        <v>Telcel has initiated invoicing for Internet Gestionado — the first “plug &amp; play” 5G-based fixed wireless broadband platform product, with AI-driven cybersecurity and network Insights, offered in Mexico today Telcel has initiated invoicing for Internet Gestionado — the first “plug &amp; play” 5G-based fixed wireless broadband platform product, with AI-driven cybersecurity and network Insights, offered in Mexico today</v>
+        <v>BOSTON, August 31, 2026--Reframe Systems, the physical AI company industrializing home construction, today announced an additional $40 million in venture-backed equity financing to scale its microfactory network across North America and deliver more homes for customers.</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>My Marketing Pro Announces Strong Second Quarter Marked by New Feature Releases, Key Partnerships, and Innovative Campaigns</v>
+        <v>SenseNet Acquires N5 Sensors' Wildfire Business to Expand AI Wildfire Detection Platform and Accelerate U.S. Growth</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C56" t="str">
-        <v>PressReleaseNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D56" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E56" t="str">
-        <v>https://pressreleasenews.org/pressroom/my-marketing-pro-announces-strong-second-quarter-marked-by-new-feature-releases-key-partnerships-and-innovative-campaigns</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359732</v>
       </c>
       <c r="F56" t="str">
-        <v>My Marketing Pro announced a strong second quarter: three product releases (a Chrome sales extension, a mobile app, and a patent-pending conversational-AI site pixel), an expanded Versium data partnership, an innovative text-to-screen program for Zoom's "Dear IT" campaign, and dramatically faster campaign delivery.</v>
+        <v>SenseNet, a global leader in ultra-early wildfire detection, prediction, and management, today announced the acquisition of N5 Sensors wildfire business. The strategic transaction brings N5 Sensors&amp;#39; specialized fire-sensing technologies, hardware expertise, and customer relationships into SenseNet, accelerating the company&amp;#39;s vision to build the world&amp;#39;s most comprehensive wildfire intelligence platform. - - Through the acquisition, SenseNet assumes N5 Sensors&amp;#39; wildfire business, including... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359732</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Dr. Xiang Yanping of AICT: Building a New Paradigm of Artificial Intelligence with High-Precision Physical AI</v>
+        <v>Prenosis and Winners of the Chicago Innovation Awards Ring the Opening Nasdaq Bell</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C57" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D57" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E57" t="str">
-        <v>https://pressreleasenews.org/pressroom/dr-xiang-yanping-of-aict-building-a-new-paradigm-of-artificial-intelligence-with-high-precision-physical-ai</v>
+        <v>https://www.prnewswire.com/news-releases/prenosis-and-winners-of-the-chicago-innovation-awards-ring-the-opening-nasdaq-bell-302864410.html</v>
       </c>
       <c r="F57" t="str">
-        <v/>
+        <v>Prenosis recognized for its AI-directed precision therapeutics platform for acute illness CHICAGO, Aug. 31, 2026 /PRNewswire/ -- Prenosis®, a biology-based technology company delivering precision therapeutics, will join fellow winners of the Chicago Innovation Awards, the Chicago region's...</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>A Hitachi Group site selected as "Global Lighthouse Factory" by the World Economic Forum, marking the Group's second designation</v>
+        <v>HUMAIN and MinIO Announce Strategic Partnership to Build AI Data Fabric</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C58" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D58" t="str">
         <v>AI</v>
       </c>
       <c r="E58" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-hitachi-group-site-selected-as-global-lighthouse-factory-by-the-world-economic-forum-marking-the-groups-second-designation-302825493.html</v>
+        <v>https://www.prnewswire.com/news-releases/humain-and-minio-announce-strategic-partnership-to-build-ai-data-fabric-302865004.html</v>
       </c>
       <c r="F58" t="str">
-        <v>Hitachi Vantara's Norman, Oklahoma, U.S. advanced storage manufacturing site newly selected as a "Lighthouse" in recognition of the results achieved through AI-driven utilization as part of Hitachi's Customer Zero initiative Hitachi will further enhance HMAX by drawing on cutting-edge AI...</v>
+        <v>Strategic collaboration announced at LEAP 2026 expected to accelerate the adoption of HUMAIN AI in Saudi Arabia and around the world RIYADH, Saudi Arabia, Aug. 31, 2026 /PRNewswire/ -- HUMAIN, a PIF company delivering full-stack artificial intelligence capabilities globally, today...</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Insilico Medicine and Bora Pharmaceuticals Announce Strategic Alliance for AI-Driven Drug Discovery and Development</v>
+        <v>Broadcom Introduces VMware Private AI Cloud, Enabling Enterprises to Scale AI Cost-Effectively, Operate More Securely, and Innovate Rapidly</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C59" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D59" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E59" t="str">
-        <v>https://www.prnewswire.com/news-releases/insilico-medicine-and-bora-pharmaceuticals-announce-strategic-alliance-for-ai-driven-drug-discovery-and-development-302824911.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353376/19933/en/broadcom-introduces-vmware-private-ai-cloud-enabling-enterprises-to-scale-ai-cost-effectively-operate-more-securely-and-innovate-rapidly.html</v>
       </c>
       <c r="F59" t="str">
-        <v>Combines Insilico's Pharma.AI platform with Bora's global development, manufacturing, quality, and commercialization capabilities to explore a next-generation drug innovation model CAMBRIDGE, Mass. and TAIPEI, July 14, 2026 /PRNewswire/ -- Insilico Medicine ("Insilico"; HKEX: 3696), a...</v>
-[...2 lines deleted...]
-    <row r="60">
+        <v>Broadcom's Portfolio of Advanced Cloud Infrastructure, Application and Security Software Gives Enterprises a Production-ready Path to Building, Running, and Governing AI Where Their Data Lives Broadcom's Portfolio of Advanced Cloud Infrastructure, Application and Security Software Gives Enterprises a Production-ready Path to Building, Running, and Governing AI Where Their Data Lives</v>
+      </c>
+    </row>
+    <row r="60" xml:space="preserve">
       <c r="A60" t="str">
-        <v>The First AEO-Certified PR Agency Trustpoint Xposure Launches C-Suite ...</v>
+        <v>Gench Education Announces 2026 Interim Results, High-Quality Education Delivers Steady Business Growth</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C60" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D60" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Healthcare, Media, Education</v>
       </c>
       <c r="E60" t="str">
-        <v>https://pr-inside.com/the-first-aeo-certified-pr-agency-trustpoint-xposure-launches-c-suite-r5201117.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) As AI platforms become the first point of professional discovery for board appointments, speaking engagements, and executive partnerships, Trustpoint Xposure addresses the most ironic gap in digital authority: the most accomplished professionals are often the most invisible in AI search. AMHERST, NY / ACCESS Newswire / July 14, 2026 / Trustpoint Xposure, the first and only AEO-certified PR agency, today announced the launch of its C-Suite Authority Program, a dedicated engagement designed specifically for senior executives, CEOs, board members, and C-suite professionals who have spent decades building genuine professional authority and have never translated that authority into the machine-readable, externally verified ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109644/</v>
+      </c>
+      <c r="F60" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - Shanghai Gench Education Group Limited (“Gench Education” or the “Company”, together with its subsidiaries, the “Group”, Stock Code:1525.HK) -- the leading higher vocational education group in East China and the largest higher vocational education group in Shanghai, delightedly announced the unaudited consolidated interim results for the six months ended 30 June, 2026 (the “Reporting Period”).
+During the Reporting Period, the Group recorded revenue of approximately RMB569 million, representing an increase of 6.6% year-on-year (“YoY”). Gross profit was RMB354 million, up 11.7% YoY; Profit for the year was RMB179 million, a YoY rise of 10.2%. Basic and diluted earnings per share attributable to ordinary equity holders of the parent were RMB0.45, compared to RMB0.41 in the same period last year. The growth in performance was primarily attributable to the rise in average tuition fees, boarding fees per student, and revenue from education-related services during the Reporting Period. The Board has resolved the payment of an interim dividend of HKD$0.04 per ordinary share for the six months ended 30 June 2026, maintaining a stable dividend policy.
+Policy Dividends Continued to Be Released, Lingang’s Location Advantages Solidified Growth Foundation
+As the largest private university in Shanghai, Shanghai Jian Qiao University (the “University”) has fully benefited from dual support from national vocational education policy and Lingang special area policy. In February 2025, the Management Committee of Lingang New Area issued “the Action Plan for High-Quality Development of Industry-Education Integration in Lingang New Area of China (Shanghai) Pilot Free Trade Zone (2025-2027)”, explicitly supporting the University in building itself into an industry-education integration university. In December 2025, “Shanghai Lingang Science and Technology Innovation City Construction Plan” was launched, encouraging universities to participate in regional innovation development and bringing the Group opportunities in terms of policy support and resources.
+At the national level, in February 2026, the Ministry of Education issued the “Opinions of the Ministry of Education on Deepening the Reform of Key Elements in Vocational Education and Teaching”, which focuses on the key links of industry-education integration. In June 2026, the State Council issued the “Education Development Plan for the Fifteenth Five-Year Plan Period” (the “Plan”), which proposes launching the “Dual Excellence” construction of high-level application-oriented undergraduate universities, and leading and driving universities to focus on cultivating distinctive disciplinary specialty clusters around key industrial chains. Driven by these multiple policies, the University has leveraged its location in Lingang’s emerging industry agglomeration to transform its geographical advantages into institutional competitiveness. As of 31 August 2025, 77.5% of the University’s 2025 graduates were employed in the Yangtze River Delta region and 59.2% in Shanghai, which fully demonstrated the University’s effective integration into the regional development ecosystem through its educational outcomes.
+Teaching Quality Has Been Steadily Enhanced, While Digital and Intelligent Transformation Has Been Vigorously Advanced
+The University remains committed to teaching quality as its core priority, with ongoing efforts to strengthen faculty capacity building, curriculum development and smart campus construction. In terms of faculty, as of 30 September 2025, among the full-time teachers, the master degree or higher accounted for 86.4%, the doctoral degree accounted for 28.8%, the senior title accounted for 38.6%, and the double-position accounted for 47.8%. Grounded in its positioning as an application-oriented technological university, the University vigorously promotes professional teachers to practice in enterprises, organizes thematic workshops on industry education integration, and enhances teachers’ awareness and competence in industry-education integration.
+In terms of program and curriculum development, in the 2026/27 school year, the University has introduced two undergraduate majors, namely the Artificial Intelligence and the Electronic Packaging Technology, closely aligning with the demands of key industries such as integrated circuits and artificial intelligence. The University focuses on courses connotative construction, constructs “school level – city level – national level” 3-level courses building system, and enhances practical teaching and quality teaching. In 2025, 12 courses were selected as Shanghai first class undergraduate courses - the number of approved courses showed a YoY increase of 50%, reaching a historic new high. Besides, 26 courses were approved as Shanghai higher education municipal level key courses - the number of approved courses ranked the 7th place among higher education institutions in Shanghai, and thus became the only private university in the top 10. The courses cover various types including “AI+courses” and “industry-education integration courses”. In 2025, the “Fundamentals of Gemstone Geology and Crystallography” course of the College of Jewelry was selected as a “Online/Offline Hybrid First-Class Course”, achieving a breakthrough for the University in the construction of national first-class courses. In May 2026, the “Fundamentals of Intelligent Manufacturing Equipment” course of the College of Mechanical and Electronic Engineering was included in the national case collection of “Excellent Intelligent Manufacturing Courses”.
+The Group continues to deepen the upgrading and renovation of teaching and research instruments and equipment as well as teaching laboratories. The University has deployed smart classrooms integrated with high-definition cameras, intelligent audio devices and high-speed networks, and has built a smart teaching system covering the entire process of talent cultivation, curriculum teaching and quality monitoring. Furthermore, the Group has actively explored the deep integration of AI and education, embedded technologies such as AI, 5G, and VR into the teaching process, and initiated the construction of a DeepSeek-based large model for vertical-domain educational applications, thereby creating three intelligent agents for services, management, and teaching.
+Industry-Education Integration Has Been Further Deepened, While the Diversified Education Ecosystem Has Been Continuously Improved
+The Group is fully committed to building an industry-education integrated university. It implements a tripartite operational model integrating “academic schools + industrial colleges + corporate entities”, striving to achieve the synergistic development of “industry, academia, research, and innovation” as an integrated whole. As of 30 June 2026, the University has successively launched seven key industry-education integration projects covering the College of Mechanical and Electronic Engineering, the College of Journalism and Communications, the Business College, the College of Art Design and the College of Jewelry. It has established Medical Engineering Industrial College, the Live Streaming Economy Industrial College, and Big Data Industrial College, is actively preparing for the establishment of the Integrated Circuit Industrial College and the Intelligent Manufacturing Industrial College, and endeavors to create a distinctive educational framework featuring multi-track industry and college collaboration and comprehensive industry-education integration.
+International cooperation has made steady progress, while external exchanges have continued to expand. The University works with Vaughn College of Aeronautics and Technology, The Kyoto College of Graduate Studies for Informatics, Teesside University, among others, in junior college to master’s program, undergraduate to master’s program, dual bachelor’s program and other programs. In 2025, the University contracted with 11 overseas famous universities/colleges in Germany, United Kingdom, New Zealand, Thailand and other countries, to expand teachers and students’ overseas exchange channels. As the first private university in Shanghai that has obtained the qualification to recruit international students, the University also attracts international students from many countries around the world and forms an international student education system that combines long-term and short-term programs.
+The University has a well-established lifelong education system. With the Shanghai “Dual-system” Pilot Base for Continuing Education of Employees in Higher Education Institutions (Incubation) as a platform, the University has built an integrated, multi-field and cross-age lifelong education system for knowledge updating and ability enhancement, covering adult higher education, vocational skills training, and youth science and innovation education. As of 30 June 2026, the number of in-service students enrolled in the University’s adult continuing education programs amounted to 3,316, and a total of over 400 types of vocational skill certificate training had been provided.
+Financial Position Remains Sound, While the Asset-Liability Structure Has Been Continuously Optimized
+During the Reporting Period, finance costs of the Group decreased by 69.0% YoY, which was primarily due to the result of early repayment of most of long-term interest-bearing bank borrowings by the end of 2025. As at 30 June 2026, the scale of interest-bearing borrowings decreased to RMB276.7 million, with the gearing ratio remaining at 0.1. The financial position has become more robust.
+Looking forward, Mr. Zhao Donghui, Chairman of the Board and Executive Director of Gench Education, stated: “The Group’s performance in the first half of 2026 achieved steady growth, validating the feasibility of its high-quality development strategy. In the future, we will continue to adhere to the educational philosophy of ‘student-oriented, teaching-centred, undergraduate-focused’ and the work ideology of ‘quality as the core, teaching as the centre, students as the base, teachers as the principal’ to promote the high-quality development of our undertakings. We will also fully capitalize on this historic opportunity by proactively aligning with the national strategy of promoting the high-quality development of vocational education and with Lingang’s regional initiative of becoming a ‘Global Hub of Power’, cultivate more high-quality technical and skilled talents, and accelerate the transformation to an industry-education integration university, and strive to build our University into a first-class private university in China with more unique features and international standing and a long-distance runner for the high-quality development of higher education in China.”
+About Shanghai Gench Education Group Limited
+Gench Education (Stock Code: 1525.HK) is a higher vocational education group which provides undergraduate education and junior college education, focusing on high-quality schooling for the provision of excellent education for students. The Group operates Shanghai Jian Qiao University, being the domestic leading private university, at Lingang New Area of China (Shanghai) Pilot Free Trade Zone. As measured by the number of full-time students enrolled in the 2025/26 school year, the University is the largest private university in Shanghai and is also a leading private university in the entire Yangtze River Delta. According to CUAA.net , the University ranked third among all category I private universities in China for five consecutive years and first among private universities in the Yangtze River Delta for seven consecutive years. Over 26 years of operation, the schooling quality of the University ranked in the forefront of peer universities, which has accumulated a solid brand reputation. Since 2004, the University has been consecutively awarded “Shanghai Civilized Unit” over 18 years. The University has won numerous honorary titles such as “National Model Unit of Civilization ”, “Shanghai Garden Unit”, “Shanghai Safe and Civilized Campus”, etc. The University has also been granted reputable title of “Lei Feng Spirit College Demonstration Education Base” among the first batch of universities in the PRC in April 2024, and was awarded the “Contribution Award for Promoting Lei Feng Spirit in the New Era ” in September 2024. In February and March 2025, the University was successively recognized as an “Outstanding Unit in Information Disclosure Work among Shanghai Higher Education Institutions for 2023-2024” and an “Outstanding Unit in Petition Work within the Shanghai Education System for 2024”.
+This press release is issued by Porda Havas International Finance Communications Group on behalf of Shanghai Gench Education Group Limited. For further information, please contact:
+Porda Havas International Finance Communications Group
+E-mail: gench.hk@pordahavas.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>The First AEO-Certified PR Agency Trustpoint Xposure Launches C-Suite Authority Program, Helping Senior Executives Translate Decades of Professional Credibility Into the AI Citation Authority That Compounds for Years</v>
+        <v>RAEK Invests in Silicon Prairie Holdings, Deepening Long-Standing Technology ...</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C61" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D61" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.newswire.com/news/the-first-aeo-certified-pr-agency-trustpoint-xposure-launches-c-suite-authority</v>
+        <v>https://pr-inside.com/raek-invests-in-silicon-prairie-holdings-deepening-long-standing-technology-r5217860.htm</v>
       </c>
       <c r="F61" t="str">
-        <v>As AI platforms become the first point of professional discovery for board appointments, speaking engagements, and executive partnerships, Trustpoint Xposure addresses the most ironic gap in digital authority: the most accomplished professionals are often the most invisible in AI search.</v>
+        <v>(PR-inside.com) RAEK technology is deployed across Silicon Prairie's funding platform ecosystem and serves as a critical intelligence layer within CrowdBuilder.Works PHOENIX, AZ / ACCESS Newswire / August 31, 2026 / RAEK, the company building the data ownership layer for the AI economy, today announced that it has committed capital to Silicon Prairie Holdings, Inc. through the company's Regulation Crowdfunding offering. The investment builds on a long-standing technology and commercial relationship between the companies and reflects RAEK's confidence in Silicon Prairie's team, technology, and vision for modernizing private capital formation. Silicon Prairie has developed an integrated capital technology ecosystem spanning online capital formation, broker-dealer services, ..</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Global AI Cinema Launches Global Initiative to Define Cinema in the Age of AI</v>
+        <v>Outcome-Based GEO Gains Traction in Singapore: 10 Agencies Ranked by AI Citation Performance, Pricing Transparency, and Documented Results for 2026</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C62" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D62" t="str">
         <v>AI</v>
       </c>
       <c r="E62" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-ai-cinema-launches-global-initiative-to-define-cinema-in-the-age-of-ai-302825690.html</v>
+        <v>https://pressreleasenews.org/pressroom/outcome-based-geo-gains-traction-in-singapore-10-agencies-ranked-by-ai-citation-performance-pricing-transparency-and-documented-results-for-2026</v>
       </c>
       <c r="F62" t="str">
-        <v>Leaders from film, AI, academia, and the creative industries unite to build trusted evaluation standards for the future of storytelling. SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- July 18th Global AI Cinema (GAC) will officially launch at the Palace of Fine Arts in San Francisco,...</v>
+        <v/>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Google Usage for Attorney Research Drops 15 Points as ChatGPT Climbs to 42%</v>
+        <v>Broadcom Announces VMware AI Factory, Enabling Faster Time to Production AI and Greater Control Over AI Tokenomics</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C63" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D63" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/google-usage-for-attorney-research-drops-15-points-as-chatgpt-climbs-to-42/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353363/19933/en/broadcom-announces-vmware-ai-factory-enabling-faster-time-to-production-ai-and-greater-control-over-ai-tokenomics.html</v>
       </c>
       <c r="F63" t="str">
-        <v/>
+        <v>New AI Infrastructure Automation and Private AI Services Deliver a Single Consistent Environment for Deploying, Governing, and Securing AI Workloads from Bare Metal to Inference New AI Infrastructure Automation and Private AI Services Deliver a Single Consistent Environment for Deploying, Governing, and Securing AI Workloads from Bare Metal to Inference</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>AI Search Engineers Reports That Professional Service Businesses Using ...</v>
+        <v>VMware Cloud Foundation Brings Leading AI Models to the Private AI Cloud</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C64" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D64" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E64" t="str">
-        <v>https://pr-inside.com/ai-search-engineers-reports-that-professional-service-businesses-using-r5201092.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353359/19933/en/vmware-cloud-foundation-brings-leading-ai-models-to-the-private-ai-cloud.html</v>
       </c>
       <c r="F64" t="str">
-        <v>(PR-inside.com) The No. 1 AI certified agency and only AEO Verified agency in the United States releases comparative data showing that the integrated deployment of AI chatbots and Answer Engine Optimization produces three times more qualified leads for law firms, financial advisors, and medical practices than either system deployed independently. AMHERST, NY / ACCESS Newswire / July 14, 2026 / AI Search Engineers, the #1 AI certified agency and the only AEO Verified agency in the United States meeting all Tier 1 requirements under the AEO Differentiation Standard, today released comparative data documenting that professional service businesses deploying AI chatbots alongside Answer ..</v>
+        <v>Nemotron 3, Gemma 4, cotomi, Qwen3.7-Max, and GLM-5.2 Validated to Run on VMware Cloud Foundation Nemotron 3, Gemma 4, cotomi, Qwen3.7-Max, and GLM-5.2 Validated to Run on VMware Cloud Foundation</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>AI Search Engineers Reports That Professional Service Businesses Using AI Chatbots Alongside Answer Engine Optimization See 3X More Qualified Leads Than Businesses Using Either System Alone</v>
+        <v>Emerging Growth Research Issues Quarterly Update on Faraday Future ...</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C65" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D65" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E65" t="str">
-        <v>https://www.newswire.com/news/ai-search-engineers-reports-that-professional-service-businesses-using-ai</v>
+        <v>https://pr-inside.com/emerging-growth-research-issues-quarterly-update-on-faraday-future-r5217857.htm</v>
       </c>
       <c r="F65" t="str">
-        <v>The No. 1 AI certified agency and only AEO Verified agency in the United States releases comparative data showing that the integrated deployment of AI chatbots and Answer Engine Optimization produces three times more qualified leads for law firms, financial advisors, and medical practices than either system deployed independently.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Emerging Growth Research ("Emerging Growth Research" or "EGR") today announced the release of its company-sponsored research quarterly update on Faraday Future Intelligent Electric, Inc. (NASDAQ:FFAI), a physical AI ecosystem company focused on robotics and mobility solutions through AI innovations and technology. Key Highlights Revenue Growth Accelerates - Faraday Future reported Q2:26 revenue of approximately $0.8 million, representing a 1,448% year-over-year increase from approximately $0.1 million in Q2:25. Revenue also increased approximately 63% sequentially from $0.5 million in Q1:26. Robot Shipments Continue to Increase - The Company reported cumulative robot shipments of ..</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Glucotrack and Lōkahi Therapeutics Complete Strategic Business Combination, Establishing Lōkahi-Controlled Public Platform</v>
+        <v>Express LUCK Selects MemryX for AI-Enabled Smart Manufacturing Operations</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C66" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D66" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E66" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327361/0/en/Glucotrack-and-L%C5%8Dkahi-Therapeutics-Complete-Strategic-Business-Combination-Establishing-L%C5%8Dkahi-Controlled-Public-Platform.html</v>
+        <v>https://www.prnewswire.com/news-releases/express-luck-selects-memryx-for-ai-enabled-smart-manufacturing-operations-302864648.html</v>
       </c>
       <c r="F66" t="str">
-        <v>Transaction positions the combined company to execute a capital-efficient, repeatable strategy leveraging public market access and Lōkahi Therapeutics ai²-driven asset sourcing, development, and advancement platform Transaction positions the combined company to execute a capital-efficient, repeatable strategy leveraging public market access and Lōkahi Therapeutics ai²-driven asset sourcing, development, and advancement platform</v>
+        <v>New AI Rollout Ensures Safety Compliance for Global TV Manufacturer ANN ARBOR, Mich., Aug. 31, 2026 /PRNewswire/ -- MemryX Inc., a provider of high-efficiency AI acceleration technology, today announced that Express LUCK has deployed a MemryX-powered edge AI system within its...</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>NogenTech Expands Its Focus on Practical Technology Guides and AI Search Visibility</v>
+        <v>From HACCP to Halal: Smobler Takes Vertical AI Food Compliance Push to LEAP 2026</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C67" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D67" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E67" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/nogentech-expands-its-focus-on-practical-technology-guides-and-ai-search-visibility/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/from-haccp-to-halal-smobler-takes-vertical-ai-food-compliance-push-to-leap-2026-302864963.html</v>
       </c>
       <c r="F67" t="str">
-        <v/>
+        <v>Singapore technology company in Riyadh to explore extending Robin AI's food-compliance capabilities across ASEAN and MENA SINGAPORE and RIYADH, Saudi Arabia, Aug. 31, 2026 /PRNewswire/ -- Singapore-founded technology company Smobler is exploring the expansion of Robin AI, a platform...</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>SFC Energy AG Secures CAD 3.1 Million Follow-up Order From North American Mobile Surveillance Solutions Provider</v>
+        <v>Rep Data Launches Research Desk MCP Server to Connect Research Workflows with AI Tools</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C68" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D68" t="str">
-        <v>AI, Energy, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E68" t="str">
-        <v>https://www.newmediawire.com/news/sfc-energy-ag-secures-cad-3-1-million-follow-up-order-from-north-american-mobile-surveillance-solutions-provider-7087713</v>
+        <v>https://www.prnewswire.com/news-releases/rep-data-launches-research-desk-mcp-server-to-connect-research-workflows-with-ai-tools-302864904.html</v>
       </c>
       <c r="F68" t="str">
-        <v>Follow-up order for EFOY Pro 2800 fuel cells and accessories following successful initial order announced on 18 December 2025 Growing deployment of EFOY-powered AI-enabled mobile surveillance towers across Canada and the United States Reliable off-grid power supply ensures guaranteed uptime while reducing emissions and total cost of ownership BRUNNTHAL and MUNICH, GERMANY - July 14, 2026 ( NEWMEDIAWIRE ) - SFC Energy AG (“SFC”, F3C:DE , ISIN: DE0007568578 ), an international technology leader, providing reliable hybrid energy systems for public security, defense, industry, and critical infrastructure, has received a follow-up order worth approximately CAD 3.1 million from a leading North American provider of mobile security and remote video surveillance solutions. The order includes EFOY P</v>
+        <v>New LLM-agnostic capability connects Research Desk with AI tools including Claude and ChatGPT, giving researchers and developers new ways to work with the platform NEW ORLEANS, Aug. 31, 2026 /PRNewswire/ -- Rep Data, the data quality leader for the market research industry, has launched...</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>July Harvard Caps / Harris Poll: Trump Approval Sees No Change at 42% ...</v>
+        <v>Intersignal Demonstrates Cross-Network Context Continuity Between Local AI Models</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C69" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D69" t="str">
         <v>AI</v>
       </c>
       <c r="E69" t="str">
-        <v>https://pr-inside.com/july-harvard-caps-harris-poll-trump-approval-sees-no-change-at-r5201072.htm</v>
+        <v>https://www.prnewswire.com/news-releases/intersignal-demonstrates-cross-network-context-continuity-between-local-ai-models-302864956.html</v>
       </c>
       <c r="F69" t="str">
-        <v>(PR-inside.com) CONGRESSIONAL HORSERACE TIED AT 50-50 73% OF VOTERS SUPPORT U.S. MILITARY AND ECONOMIC FORCE IF IRAN DOES NOT GIVE UP CONTROL OF THE STRAIT OF HORMUZ 78% OF VOTERS FAVOR FREE ENTERPRISE OVER SOCIALISM BUT A MAJORITY HOLDS THE MISCONCEPTION THAT RIGHTS, BUSINESS, AND HOME OWNERSHIP ARE GUARANTEED UNDER SOCIALISM 50% OF VOTERS BELIEVE PRICE INCREASES CAUSED BY TENSIONS WITH IRAN WILL BE SHORT-TERM, AN 8-PT. IMPROVEMENT FROM MAY 69% OF VOTERS SUPPORT MEDICARE FOR ALL 82% OF VOTERS SAY AI HAS SOCIAL DANGERS, CITING JOB LOSS AND POWER USAGE AS TOP CONCERNS TWO-THIRDS OF VOTERS SAY THE U.S. SHOULD SLOW DOWN ON AI DEVELOPMENT, WITH ..</v>
+        <v>Braid 1.6 test shows a remote model correcting its decision after receiving signed situational context; founding membership opens at $99 per year FORT LAUDERDALE, Fla., Aug. 31, 2026 /PRNewswire/ -- Intersignal LLC today announced a successful physical demonstration of Braid 1.6, its...</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>July Harvard Caps / Harris Poll: Trump Approval Sees No Change at 42% with Inflation Still Top Concern</v>
+        <v>gocta.ai Says the Contact Form Is Dead: Florida Founder Launches AI Operator That Answers Leads Before Competitors Open Their Inbox</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C70" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D70" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E70" t="str">
-        <v>https://www.newswire.com/news/july-harvard-caps-harris-poll-trump-approval-sees-no-change-at-42-with</v>
+        <v>https://www.prnewswire.com/news-releases/goctaai-says-the-contact-form-is-dead-florida-founder-launches-ai-operator-that-answers-leads-before-competitors-open-their-inbox-302864448.html</v>
       </c>
       <c r="F70" t="str">
-        <v xml:space="preserve">CONGRESSIONAL HORSERACE TIED AT 50-50 73% OF VOTERS SUPPORT U.S. MILITARY AND ECONOMIC FORCE IF IRAN DOES NOT GIVE UP CONTROL OF THE STRAIT OF HORMUZ 78% OF VOTERS FAVOR FREE ENTERPRISE OVER SOCIALISM BUT A MAJORITY HOLDS THE MISCONCEPTION THAT RIGHTS, BUSINESS, AND HOME OWNERSHIP ARE GUARANTEED UNDER SOCIALISM 50% OF VOTERS BELIEVE PRICE INCREASES CAUSED BY TENSIONS WITH IRAN WILL BE SHORT-TERM, AN 8-PT. IMPROVEMENT FROM MAY 69% OF VOTERS SUPPORT MEDICARE FOR ALL 82% OF VOTERS SAY AI HAS SOCIAL DANGERS, CITING JOB LOSS AND POWER USAGE AS TOP CONCERNS TWO-THIRDS OF VOTERS SAY THE U.S. SHOULD SLOW DOWN ON AI DEVELOPMENT, WITH 53% MORE LIEKLY TO SUPPORT CANDIDATES WHO FAVOR A SLOWDOWN 74% OF VOTERS ARE PROUD TO BE AN AMERICAN TODAY, WITH THREE-QUARTERS OF AMERICANS SAYING THEY ARE LIVING OR </v>
+        <v>Built by a marketing agency owner tired of watching ad budgets buy spam, gocta.ai qualifies leads in real time, books the meeting, and reports closed revenue back to Meta and Google so ad algorithms finally optimize on sales instead of form fills. BOYNTON BEACH, Fla., Aug. 31, 2026...</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>IotaComm® Unveils the Next Generation of Delphi360®, an AI-Powered Operational Intelligence Platform</v>
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Melanoma Scan Beta Seeks ...</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C71" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D71" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E71" t="str">
-        <v>https://www.prnewswire.com/news-releases/iotacomm-unveils-the-next-generation-of-delphi360-an-ai-powered-operational-intelligence-platform-302825628.html</v>
+        <v>https://pr-inside.com/medical-care-technologies-inc-otcid-mdce-melanoma-scan-beta-seeks-r5217851.htm</v>
       </c>
       <c r="F71" t="str">
-        <v>Delphi360 unifies data from sensors, equipment, infrastructure, energy systems, and physical environments with digital twin context and AI-assisted intelligence, helping teams understand what is happening, why it matters, and what to do next. CHAPEL HILL, N.C., July 14, 2026 /PRNewswire/...</v>
+        <v>(PR-inside.com) Company Advances Beyond Public Cancer Imaging Datasets With First Real-World User-Submitted Testing Phase MESA, AZ / ACCESS Newswire / August 31, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today announced that its MDCE Melanoma Scan Beta platform is seeking its first set of volunteers for human-submitted dataset testing - a significant step beyond the Company's prior work training and evaluating models solely on established public cancer imaging datasets. Until now, development of MDCE Melanoma Scan Beta has centered on structured internal testing and AI model optimization using gold-standard public dermatology resources, including HAM10000, ISIC Archive collections, and TCIA melanoma cohorts. The move ..</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Aehr Test Systems Reports Fiscal 2026 Fourth Quarter and Full Year ...</v>
+        <v>Change Agents Completes Phase 2 of its Catch-Up Agentic AI Video Studio Platform; Development led by Caylent with Funding from Amazon Web Services Grant</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C72" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D72" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E72" t="str">
-        <v>https://pr-inside.com/aehr-test-systems-reports-fiscal-2026-fourth-quarter-and-full-year-r5201055.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353316/0/en/change-agents-completes-phase-2-of-its-catch-up-agentic-ai-video-studio-platform-development-led-by-caylent-with-funding-from-amazon-web-services-grant.html</v>
       </c>
       <c r="F72" t="str">
-        <v>(PR-inside.com) Record quarterly bookings and effective backlog provide substantial visibility into projected fiscal 2027 revenue of $130 million to $150 million, representing 2.6x to 3.0x fiscal 2026 revenue FREMONT, CA / ACCESS Newswire / July 14, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced financial results for its fiscal 2026 fourth quarter and full year ended May 29, 2026. Fiscal Fourth Quarter Financial Results: Net revenue was $18.8 million, compared to $14.1 million in the fourth quarter of fiscal 2025. GAAP ..</v>
+        <v>The agentic AI video platform is designed to autonomously create and distribute short-form videos at scale for podcasters and social media influencers The agentic AI video platform is designed to autonomously create and distribute short-form videos at scale for podcasters and social media influencers</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>Aehr Receives More Than $8 Million in New Silicon Carbide Wafer-Level ...</v>
+        <v>NeuroSense Unveils Accelerated, Capital-Efficient Strategy to Advance PrimeC Toward Potential Approval in ALS</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C73" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D73" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>AI</v>
       </c>
       <c r="E73" t="str">
-        <v>https://pr-inside.com/aehr-receives-more-than-8-million-in-new-silicon-carbide-wafer-level-r5201054.htm</v>
+        <v>https://www.prnewswire.com/news-releases/neurosense-unveils-accelerated-capital-efficient-strategy-to-advance-primec-toward-potential-approval-in-als-302864893.html</v>
       </c>
       <c r="F73" t="str">
-        <v>(PR-inside.com) Expanded Production Orders from Lead Silicon Carbide Customer, and Growing Engagement with Leading Automotive Suppliers Highlight Strengthening Silicon Carbide Market FREMONT, CA / ACCESS Newswire / July 14, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced it has received more than $8 million in new silicon carbide wafer-level burn-in (WLBI) orders. The orders include a significant follow-on order for additional FOX WaferPak™ full wafer Contactors from its lead silicon carbide production customer to support expanded manufacturing capacity for ..</v>
+        <v>Three-part program - AI-enabled characterization of PrimeC's formulation advantage, an active-comparator trial against edaravone, and a streamlined pivotal pathway - is designed to strengthen PrimeC's differentiation, shorten the time to potential commercialization, and significantly...</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>Drake Software Expands AI Innovation with Beta Launch of Drake SmartExtract™</v>
+        <v>OneMedNet’s iRWD Platform Enables Rapid Feasibility-to-Delivery for Leading AI-Driven Drug Development Company</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C74" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D74" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E74" t="str">
-        <v>https://www.prnewswire.com/news-releases/drake-software-expands-ai-innovation-with-beta-launch-of-drake-smartextract-302825584.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353309/0/en/onemednet-s-irwd-platform-enables-rapid-feasibility-to-delivery-for-leading-ai-driven-drug-development-company.html</v>
       </c>
       <c r="F74" t="str">
-        <v>New AI-powered document processing helps tax professionals reduce manual data entry and prepare returns more efficiently FRANKLIN, N.C., July 14, 2026 /PRNewswire/ -- Drake Software today announced the beta launch of Drake SmartExtract™, a new AI-powered document processing solution for...</v>
+        <v>OneMedNet’s iRWD Platform Enables Rapid Feasibility-to-Delivery for Leading AI-Driven Drug Development Company</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Best AI Interior Design App (2026): Report Published by Kinross Research</v>
+        <v>Sweetag Raises $7.4M in Funding, Accelerating Its Delivery of Native ...</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C75" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D75" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E75" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/best-ai-interior-design-app-2026-report-published-by-kinross-research/?source=barchart</v>
+        <v>https://pr-inside.com/sweetag-raises-7-4m-in-funding-accelerating-its-delivery-of-native-r5217846.htm</v>
       </c>
       <c r="F75" t="str">
-        <v/>
+        <v>(PR-inside.com) BOULDER, CO / ACCESS Newswire / August 31, 2026 / SweetAg, the industry leader in AI-powered agricultural fintech, continues to scale at a rapid pace as investors, lenders, co-ops and agribusinesses deploy its unified fintech infrastructure. Today, SweetAg announces $7.4M in funding led by Diagram, Builders VC and Cooperative Ventures. With this capital, SweetAg plans to fuel further growth for its client base, providing the only modern enterprise software built specifically for agriculture trusted by some of the most prominent lenders in the category. This announcement comes at a defining moment for the agriculture community. Farms are facing extraordinary inflationary pressures ..</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>$MSFT Stock Notification: Microsoft Stock Plummets 10% after Copilot ...</v>
+        <v>Cyclotron Selected for Microsoft AI Business Solutions Inner Circle for Second Year in a Row</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C76" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D76" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E76" t="str">
-        <v>https://pr-inside.com/msft-stock-notification-microsoft-stock-plummets-10-after-copilot-r5201051.htm</v>
+        <v>https://www.prweb.com/releases/cyclotron-selected-for-microsoft-ai-business-solutions-inner-circle-for-second-year-in-a-row-302864668.html</v>
       </c>
       <c r="F76" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>Selection for Microsoft's Inner Circle recognizes the most strategic partners in AI Business Solutions. Being selected for a second year in a row reinforces Cyclotron's position as a leading enterprise AI transformation partner, helping organizations strategize, build, deploy, secure, and...</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>$GTM Stock Notification: ZoomInfo Stock Plummets 33% after AI Integration ...</v>
+        <v>FSP Launches Next-Gen 3200W CRPS Power Solutions to Fully Power Edge AI and Next-Generation Data Centers</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C77" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D77" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E77" t="str">
-        <v>https://pr-inside.com/gtm-stock-notification-zoominfo-stock-plummets-33-after-ai-integration-r5201047.htm</v>
+        <v>https://www.prweb.com/releases/fsp-launches-next-gen-3200w-crps-power-solutions-to-fully-power-edge-ai-and-next-generation-data-centers-302862519.html</v>
       </c>
       <c r="F77" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of ZoomInfo investors after its stock plummeted nearly 33% because ZoomInfo allegedly misled investors regarding its customer retention. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of ..</v>
+        <v>FSP launches 3200W Titanium CRPS modules (12V &amp; 54V) featuring EDPP technology, delivering optimal power density and transient surge support for next-generation AI and edge computing servers. TAIPEI, Aug. 31, 2026 /PRNewswire-PRWeb/ -- FSP Group, a global leading power supply...</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Datavault AI (DVLT) Appoints CBIZ as Independent Registered Public Accounting Firm</v>
+        <v>Latin Metals Partners with Geomorphic AI to Accelerate New Project Generation in Argentina</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C78" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D78" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E78" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-appoints-cbiz-as-independent-registered-public-accounting-firm-7087707</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353293/0/en/latin-metals-partners-with-geomorphic-ai-to-accelerate-new-project-generation-in-argentina.html</v>
       </c>
       <c r="F78" t="str">
-        <v>LOS ANGELES, CA - July 14, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) , a technology company focused on data valuation, monetization, governance, credentialing, digital asset infrastructure and enterprise information management solutions, has appointed CBIZ CPAs P.C. as its independent registered public accounting firm. The appointment underscores the company’s commitment to maintaining high standards of financial reporting, compliance and corporate governance as it continues supporting customers and stakeholders. Additional details regarding the appointment are available in the company’s Current Report on Form 8-K filed with the U.S. Securities and Exchange Commission. To view the full press release, visit https://ibn.fm/mBt1p About Datavault AI Inc. Datavault AI(TM) is leading t</v>
+        <v>Latin Metals partners with Geomorphic AI to accelerate project generation and identify new mineral exploration opportunities in Argentina.</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>SS Innovations International (SSII) CEO Outlines Strategy to Expand Affordable Robotic Surgery</v>
+        <v>NVIDIA and MediaTek Deepen Long-Standing Partnership to Build AI Edge to Cloud Computing Platforms</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C79" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D79" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-ceo-outlines-strategy-to-expand-affordable-robotic-surgery-7087705</v>
+        <v>https://nvidianews.nvidia.com/news/nvidia-and-mediatek-deepen-long-standing-partnership-to-build-ai-edge-to-cloud-computing-platforms</v>
       </c>
       <c r="F79" t="str">
-        <v>LOS ANGELES, CA - July 14, 2026 ( NEWMEDIAWIRE ) - For investors evaluating emerging medical technology companies, the competitive advantages behind a product can be as important as financial results. That was the focus of a recent Medsider interview with Dr. Sudhir Srivastava, founder, chairman and CEO of SS Innovations International (NASDAQ: SSII) , a developer of innovative surgical robotic technologies, who discussed the company’s strategy to broaden access to robotic surgery through lower-cost technology, physician training and remote surgical capabilities. Affordability and accessibility remain the company’s core priorities as it expands its surgical robotics platform globally, with artificial intelligence, automation, and new robotic platforms, remaining central to the company’s lon</v>
+        <v>NVIDIA and MediaTek today announced a deepening of their longstanding collaboration to build the next generations of AI computing platforms — spanning AI infrastructure, local AI computing and automotive.</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>AnySearch Tops Product Hunt Weekly Leaderboard as AI Search Infrastructure Gains Momentum</v>
+        <v>LG CNS Targets U.S. Ad Market with Agentic AI-Powered Marketing Solution</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C80" t="str">
-        <v>GetNews</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D80" t="str">
-        <v>AI</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E80" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/anysearch-tops-product-hunt-weekly-leaderboard-as-ai-search-infrastructure-gains-momentum/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/lg-cns-targets-us-ad-market-with-agentic-ai-powered-marketing-solution-302864850.html</v>
       </c>
       <c r="F80" t="str">
-        <v/>
+        <v>Showcased Amazon-specialized e-commerce ad optimization solution 'LG Optapex' at ASD Market Week Agentic AI and mathematical optimization automate digital ad operations SEOUL, South Korea, Aug. 31, 2026 /PRNewswire/ -- LG CNS showcased its digital ad optimization solution, 'LG Optapex',...</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>As AI Agents Scale, Enterprises Demand Execution Control -- Devenex Takes Control</v>
+        <v>rhino.ai Launches rhino Agentic Mainframe Modernization on AWS, Giving Enterprises a Complete Blueprint to Modernize Beyond the Mainframe</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C81" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D81" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E81" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-ai-agents-scale-enterprises-demand-execution-control--devenex-takes-control-302825506.html</v>
+        <v>https://www.newsfilecorp.com/release/311855/rhino.ai-Launches-rhino-Agentic-Mainframe-Modernization-on-AWS-Giving-Enterprises-a-Complete-Blueprint-to-Modernize-Beyond-the-Mainframe</v>
       </c>
       <c r="F81" t="str">
-        <v>LAS VEGAS, July 14, 2026 /PRNewswire/ -- • Inside the world's largest organisations, AI agents are no longer experimental. They are executing in production — modifying financial records, triggering payments, approving workflows, and acting with the full operational authority of the...</v>
+        <v>Washington, D.C.--(Newsfile Corp. - August 31, 2026) - rhino.ai today launched rhino Agentic Mainframe Modernization, a platform that maps the business logic running across the mainframe and every system connected to it. It turns that sprawling estate into one governed model for enterprises modernizing on Amazon Web Services (AWS). Human teams and AI agents build from the same trusted map.The problem: the mainframe is only half the pictureEnterprises have spent years modernizing COBOL. The...</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Klon AI Global Launch: Cheer Holding Rolls Out Consumer AI Portrait and Digital Identity Platform</v>
+        <v>Top Innovations in the Winter ’27 Release: AI Agents Run the Work, Freeing the Enterprise to Work Smarter and Faster</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C82" t="str">
-        <v>GetNews</v>
+        <v>mlpr-salesforce</v>
       </c>
       <c r="D82" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E82" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/klon-ai-global-launch-cheer-holding-rolls-out-consumer-ai-portrait-and-digital-identity-platform/?source=barchart</v>
+        <v>https://www.salesforce.com/news/stories/winter-2027-product-release-announcement/</v>
       </c>
       <c r="F82" t="str">
-        <v/>
+        <v>The Winter ’27 Release marks a fundamental shift in how AI agents operate within the enterprise. Instead of assisting employees one task at a time, agents now run entire workflows — qualifying pipeline, resolving service cases, booking appointments, underwriting risk. They operate from start to finish on every channel companies already use, from Slack and […]</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Sandiola Introduces Sandpiper™, a Purpose-Built Clinical Documentation Integrity AI for Community Hospitals and Health Systems</v>
+        <v>New Noble Research Shows It Takes Four Offsite Mentions to Hold AI Visibility</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C83" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D83" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E83" t="str">
-        <v>https://www.prnewswire.com/news-releases/sandiola-introduces-sandpiper-a-purpose-built-clinical-documentation-integrity-ai-for-community-hospitals-and-health-systems-302823399.html</v>
+        <v>https://www.newsfilecorp.com/release/312128/New-Noble-Research-Shows-It-Takes-Four-Offsite-Mentions-to-Hold-AI-Visibility</v>
       </c>
       <c r="F83" t="str">
-        <v>The optimal combination of technology and expert talent to ensure no patient acuity, earned reimbursement, or quality credit slips through the cracks. ENCINITAS, Calif., July 14, 2026 /PRNewswire/ -- Under the Inpatient Prospective Payment System, documentation is the payment. Every...</v>
+        <v>San Francisco, California--(Newsfile Corp. - August 31, 2026) - Noble, an offsite platform that places brand mentions in the sources AI cites, has published new research identifying a threshold at which AI search visibility starts to hold instead of fading. The company describes the findings as a preliminary look at the pattern, based on live mentions tracked from January to May 2026.Only about a quarter of brands with one to three mentions kept their visibility gains through the study window....</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Popl and Apollo.io Join Forces to Power the Data Layer of In-Person Events</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Datavault AI Inc. ...</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C84" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D84" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E84" t="str">
-        <v>https://www.prnewswire.com/news-releases/popl-and-apolloio-join-forces-to-power-the-data-layer-of-in-person-events-302825406.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-datavault-ai-inc-r5217831.htm</v>
       </c>
       <c r="F84" t="str">
-        <v>Apollo.io to serve as a key data source behind Popl's AI-native data enrichment engine, helping deliver 97%+ data coverage on in-person interactions NEW YORK, July 14, 2026 /PRNewswire/ -- Popl, the leading AI-powered platform for in-person go-to-market, today announced a data...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Vadzo Introduces Falcon-821CRS as AI Patient Monitoring Camera with 4K HDR for Contactless Vital Sign Monitoring Under Variable Clinical Lighting</v>
+        <v>GoingClear Expands B2B Web Strategy for the Rise of AI-Powered Buyer Research</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C85" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D85" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, Media</v>
       </c>
       <c r="E85" t="str">
-        <v>https://www.newswire.com/news/vadzo-introduces-falcon-821crs-as-ai-patient-monitoring-camera-with-4k-22825233</v>
+        <v>https://www.newsfilecorp.com/release/311948/GoingClear-Expands-B2B-Web-Strategy-for-the-Rise-of-AIPowered-Buyer-Research</v>
       </c>
       <c r="F85" t="str">
-        <v>The Falcon-821CRS is an 8MP color camera built on the Onsemi AR0821 sensor for contactless patient monitoring in hospitals and care facilities. It captures native 4K resolution with HDR and auto exposure across a single USB 3.2 GEN 1 connection for AI based on vital sign extraction and fall detection. It supports Windows, Linux, and Android through native UVC drivers in a compact S-Mount form factor suited for ceiling, wall, and bedside cart integration.</v>
+        <v>Boston, Massachusetts--(Newsfile Corp. - August 31, 2026) - GoingClear, a B2B web design and development agency, has expanded its approach to B2B website strategy to account for the growing role of AI systems in how buyers discover and evaluate vendors.GoingClear's comparison of content built for human readers versus AI systems To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/10587/311948_b6533d85349c8b8c_001full.jpgThe updated approach focuses on...</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Intrusion, Inc. &amp; VigilAigent Announce Registration for Technology ...</v>
+        <v>Nextech3D.ai Delivers 101% Revenue Growth in Fiscal Q1 2027 as AI-Powered ...</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C86" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D86" t="str">
-        <v>Finance, AI, SaaS, Education</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E86" t="str">
-        <v>https://pr-inside.com/intrusion-inc-vigilaigent-announce-registration-for-technology-r5200998.htm</v>
+        <v>https://pr-inside.com/nextech3d-ai-delivers-101-revenue-growth-in-fiscal-q1-2027-as-ai-powered-r5217825.htm</v>
       </c>
       <c r="F86" t="str">
-        <v>(PR-inside.com) PLANO, TX / ACCESS Newswire / July 14, 2026 / Intrusion, Inc. (NASDAQ:INTZ) ("Intrusion" or the "Company"), a leader in cyberattack prevention solutions, today announced the public registration for the Company's previously announced Technology &amp; Innovation Day, which will take place on July 22, 2026, at 1:00 p.m. ET. The event will highlight the combined power of Intrusion Shield Technology and VigilAigent's AI platform and will be hosted by Intrusion's CEO, Tony Scott, VigilAigent's President, Mark Porter, and members of the combined engineering and product teams. Investors, analysts, channel partners, prospective customers, and industry leaders who are interested in learning more ..</v>
+        <v>(PR-inside.com) Revenue More Than Doubles Year-Over-Year Driven by Strong Demand for Event Technology and Fast-Growing Event Services Business TORONTO, ON / ACCESS Newswire / August 31, 2026 / Nextech3D.ai (OTCQB:NEXCF)(CSE:NTAR)(FSE:EP2), an AI-first technology company focused on event technology and immersive digital experiences, today announced financial results for the first quarter ended June 30, 2026. Q1 Fiscal 2027 Highlights Revenue increased approximately 101% year-over-year to $660,159, versus $328,092. Event technology revenue increased 47% to $400,252, versus $271,536. Event experience and services revenue totaled $210,934, versus nil in the prior-year period. Year over year Gross profit increased 79% to $530,294, versus $295,624. Gross margin remained strong at 80%, compared t</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Coming Soon: A New AI-Powered Health Companion on Your Wrist</v>
+        <v>City of Toronto Launches AI Pre-Check with Clariti to Speed Up Housing Approvals</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C87" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D87" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E87" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357662</v>
+        <v>https://www.prnewswire.com/news-releases/city-of-toronto-launches-ai-pre-check-with-clariti-to-speed-up-housing-approvals-302863114.html</v>
       </c>
       <c r="F87" t="str">
-        <v>AI Summary - - - &amp;#8226; Samsung will unveil the next evolution of Galaxy Watch at Galaxy Unpacked on July 22, expanding AI-powered health support across the ecosystem. - - - - - - &amp;#8226; The new Galaxy Watch delivers AI-driven insights in real time, supporting Samsung&amp;#39;s vision for a health-first, always-on device for personalized AI and connected wellness. - - - - As AI becomes an integral part of daily life, mobile devices serve as the primary entry point for unlocking its full potential. What... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357662</v>
+        <v>Toronto is the latest city to pilot Clariti's Guided AI plan Review, which cut time to permit decision 55% for residential permits in Honolulu in the first quarter of 2026 VANCOUVER, BC, Aug. 31, 2026 /PRNewswire/ -- The City of Toronto today launched Building Permit Application...</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>2026 Keller Logistics Summit Gathers Warehousing, Freight, and AI Leaders for Shippers in Defiance, Ohio</v>
+        <v>Palladyne AI To Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C88" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D88" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E88" t="str">
-        <v>https://www.prnewswire.com/news-releases/2026-keller-logistics-summit-gathers-warehousing-freight-and-ai-leaders-for-shippers-in-defiance-ohio-302825383.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/palladyne-ai-participate-upcoming-investor-110000268.html</v>
       </c>
       <c r="F88" t="str">
-        <v>The vendor-free event on September 23 in Defiance, Ohio features Lora Cecere, Jason Miller, Trent Gillespie, and a live expert panel moderated by Sarah Barnes-Humphrey of Let's Talk Supply Chain. DEFIANCE, Ohio, July 14, 2026 /PRNewswire/ -- Freight is getting tighter and pricier, the...</v>
+        <v>SALT LAKE CITY, August 31, 2026--Palladyne AI (NASDAQ: PDYN), a U.S.-based aerospace, defense and industrial technology company delivering embodied AI-powered collaborative autonomy solutions, advanced avionics, precision-manufactured components, UAVs, and advanced aerospace engineering services, announced today that Ben Wolff, CEO, and Trevor Thatcher, CFO will participate in two upcoming conferences.</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>Curinos Names 2026 FinTech Incubator Cohort and Expands Mentorship Team and Technical Partnership</v>
+        <v>Recruiter.com Acquires Feenyx to Help Employers Evaluate Candidates on Skills, Not Resumes</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C89" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D89" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E89" t="str">
-        <v>https://www.prnewswire.com/news-releases/curinos-names-2026-fintech-incubator-cohort-and-expands-mentorship-team-and-technical-partnership-302825161.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/recruiter-com-acquires-feenyx-help-110000021.html</v>
       </c>
       <c r="F89" t="str">
-        <v>Four early-stage startups selected for the program's second year, spanning AI-driven knowledge, embedded lending, community savings and personalized financial guidance. NEW YORK, July 14, 2026 /PRNewswire/ -- Curinos, a provider of decision intelligence for financial institutions, today...</v>
+        <v>NEW YORK, August 31, 2026--Recruiter.com has acquired Feenyx, an AI hiring platform for skills assessment, interview intelligence, candidate verification and fraud detection.</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Doceree Unveils Semmelweis: The First AI Model Purpose-Built for Pharma Commercialization</v>
+        <v>U.S. Air Force Awards Contract to Perceptronics and Pacific Defense for AI/ML-Enabled Airborne RF Situational Awareness</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C90" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D90" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E90" t="str">
-        <v>https://www.prnewswire.com/news-releases/doceree-unveils-semmelweis-the-first-ai-model-purpose-built-for-pharma-commercialization-302825341.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/u-air-force-awards-contract-110000321.html</v>
       </c>
       <c r="F90" t="str">
-        <v>General AI is built to be right about everything. Semmelweis is built to be right about the next prescription. The first-generation model is the intelligence layer beneath Daily Command and the Doceree product suite — and the first in a series named for the unsung pioneers of medicine....</v>
+        <v>EL SEGUNDO, Calif., August 31, 2026--Pacific Defense, together with its affiliate Perceptronics Solutions, announced the award of a new SBIR Phase III contract by the Air Force Life Cycle Management Center (AFLCMC) for continued advancement of SOSA-aligned Electronic Warfare (EW) mission systems.</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Crayon Integrates Competitive Intelligence into Glean for AI-Powered ...</v>
+        <v>Valify Launches AI Chat to Transform Purchased Services Decision-Making</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C91" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D91" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E91" t="str">
-        <v>https://pr-inside.com/crayon-integrates-competitive-intelligence-into-glean-for-ai-powered-r5200989.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/valify-launches-ai-chat-transform-110000100.html</v>
       </c>
       <c r="F91" t="str">
-        <v>(PR-inside.com) Crayon's new native integration adds competitive intelligence into Glean, helping teams surface relevant competitive context, talk tracks, and plays that drive sales win rates BOSTON, MA / ACCESS Newswire / July 14, 2026 / Competitive enablement leader Crayon today announced an expansion of its enablement ecosystem that dramatically increases the value of Crayon's competitive insights for clients using Glean. Crayon's enablement ecosystem includes partners like Salesforce, Microsoft Teams, Slack, Gong, Highspot, and Seismic, and the company is honored to add Glean to the growing list of partners Crayon works with to deliver competitive enablement content across the enterprise. The Crayon and Glean ..</v>
+        <v>FRISCO, Texas, August 31, 2026--Valify, the leading purchased services technology platform for healthcare, today announced the launch of Valify AI Chat, a new conversational AI experience designed to help healthcare organizations navigate complex spend data with speed, clarity and confidence.</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>New Study: Most Organizations Have Abandoned Human AI Oversight</v>
+        <v>Adobe, MCIT and HUMAIN Expand Partnership, Providing Over $4bn in Free Access to AI-powered Creative Tools to Millions of Citizens and Residents of Saudi Arabia</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C92" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D92" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E92" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-study-most-organizations-have-abandoned-human-ai-oversight-302825345.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/adobe-mcit-humain-expand-partnership-103500470.html</v>
       </c>
       <c r="F92" t="str">
-        <v>Full AI Autonomy Without Human Review Has More Than Doubled in Six Months, Expanding Corporate Attack Surfaces LOUISVILLE, Colo., July 14, 2026 /PRNewswire/ -- JumpCloud Inc. today released its Q3 2026 IT Trends Report, AI Agents Are Entering Critical Workflows. Who's Governing Them? The...</v>
+        <v>RIYADH, Saudi Arabia, August 31, 2026--Today at LEAP 2026, Adobe (Nasdaq: ADBE) — the global technology leader that unleashes creativity, productivity and customer experiences through innovative tools and platforms — announced an expanded partnership with the Ministry of Communications and Information Technology (MCIT) and HUMAIN, a PIF company, delivering full-stack artificial intelligence capabilities globally, to advance Saudi Arabia’s thriving creative sector. Through the partnership, Adobe</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>Trust in the Age of AI: Customer Response Summit Scottsdale to Explore the Future of Customer Assurance</v>
+        <v>Zedge Accelerates DataSeeds.AI Strategy with $7.5 Million Insider Investment ...</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C93" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D93" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E93" t="str">
-        <v>https://www.prweb.com/releases/trust-in-the-age-of-ai-customer-response-summit-scottsdale-to-explore-the-future-of-customer-assurance-302825183.html</v>
+        <v>https://pr-inside.com/zedge-accelerates-dataseeds-ai-strategy-with-7-5-million-insider-investment-r5217761.htm</v>
       </c>
       <c r="F93" t="str">
-        <v>As AI rapidly reshapes customer interactions, customer experience leaders are confronting a new challenge: how to maintain customer trust while accelerating automation. According to new research from Execs In The Know, 67% of contact centers now use AI, but leading organizations are...</v>
+        <v>(PR-inside.com) Vice Chairman Howard Jonas to materially increase investment and become more actively involved in supporting DataSeeds growth Morris Berger, current CEO of Zeno Media and former CEO of IDT Entertainment, to join Zedge as CEO effective October 1 Company's goal is to accelerate DataSeeds.AI's growth and build it into a core business NEW YORK, NY / ACCESS Newswire / August 31, 2026 / Zedge, Inc. (NYSE AMERICAN:ZDGE), $ZDGE, a company that builds and operates creator communities serving 20 million monthly active users, today announced a significant expansion of its DataSeeds.AI ("DataSeeds") strategy, supported by an approximately $7.5 million direct investment led by Vice ..</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>4th Information Technology Conference 2026 Announced in New Delhi, Focusing on AI, Cybersecurity, and Digital Transformation</v>
+        <v>Zedge Accelerates DataSeeds.AI Strategy with $7.5 Million Insider Investment and Appointment of Morris Berger as CEO</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C94" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D94" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E94" t="str">
-        <v>https://www.pr.com/press-release/969344</v>
+        <v>https://www.newswire.com/news/zedge-accelerates-dataseeds-ai-strategy-with-7-5-million-insider-investment-and</v>
       </c>
       <c r="F94" t="str">
-        <v>DIGITALCONFEX has announced the 4th Information Technology Conference 2026, scheduled for August 22, 2026, at Crowne Plaza, New Delhi. The conference will bring together AI, cybersecurity, cloud, and digital transformation leaders to discuss emerging technologies, enterprise innovation, cybersecurity resilience, and the future of intelligent digital ecosystems. [PR.com]</v>
+        <v>Vice Chairman Howard Jonas to materially increase investment and become more actively involved in supporting DataSeeds growth Morris Berger, current CEO of Zeno Media and former CEO of IDT Entertainment, to join Zedge as CEO effective October 1 Company's goal is to accelerate DataSeeds.AI's growth and build it into a core business</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>The TestMart Launches Horizon, the Only Enterprise Validation Platform Purpose-Built for Microsoft Dynamics 365 Combining AI-Powered Test Creation with Deterministic, Fully Auditable Execution</v>
+        <v>Books Market Growth: How AI-Generated Books Are Creating a New Discoverability Crisis</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C95" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D95" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E95" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-testmart-launches-horizon-the-only-enterprise-validation-platform-purpose-built-for-microsoft-dynamics-365-combining-ai-powered-test-creation-with-deterministic-fully-auditable-execution-302825210.html</v>
+        <v>https://express-press-release.net/news/2026/08/31/1769891</v>
       </c>
       <c r="F95" t="str">
-        <v>New platform enables enterprises to accelerate Dynamics 365 validation with instant AI-powered intent-based test creation while maintaining trusted, repeatable and audit-ready execution MIAMI, July 14, 2026 /PRNewswire/ -- The TestMart, a leader in AI-powered software validation,...</v>
+        <v>The global books market was valued at USD 156.6 billion in 2025 and is projected to reach USD 215.9 billion by 2033, growing at a 4.1% CAGR. [read full press release...]</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>Doceree Launches Daily Command: The First Commercial Operating System for Pharma, Powered by Semmelweis</v>
+        <v>Mitsubishi Electric Develops Task-Aware Unified Source Separation Technology</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C96" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D96" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E96" t="str">
-        <v>https://www.prnewswire.com/news-releases/doceree-launches-daily-command-the-first-commercial-operating-system-for-pharma-powered-by-semmelweis-302825330.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359746</v>
       </c>
       <c r="F96" t="str">
-        <v>Built by 75. Proven by 5. Launched to the industry. Daily Command orchestrates the entire commercialization journey — physician awareness to filled prescription, every channel and format, including generative AI — and closes the loop from activation to outcome, all from a single...</v>
+        <v>Mitsubishi Electric Corporation (TOKYO: 6503) announced the development of its Task-Aware Unified Source Separation (TUSS) technology, which enables a single AI model to separate and extract desired sounds from complex acoustic mixtures. Integrating the technology into physical AI systems in acoustically complex environments, such as manufacturing sites and public spaces, helps improve the reliability of these systems by enabling them to understand complex situations more accurately. Mit... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359746</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>PhotoShelter Launches Live Stream Video Workflow, Enabling Teams to Clip and Distribute Live Broadcast Content in Real Time</v>
+        <v>AidKit Launches AidKit Ready, Pre-Positioned Disaster Cash Assistance Infrastructure for Governments and Nonprofits</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C97" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D97" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E97" t="str">
-        <v>https://www.prweb.com/releases/photoshelter-launches-live-stream-video-workflow-enabling-teams-to-clip-and-distribute-live-broadcast-content-in-real-time-302825173.html</v>
+        <v>https://www.prnewswire.com/news-releases/aidkit-launches-aidkit-ready-pre-positioned-disaster-cash-assistance-infrastructure-for-governments-and-nonprofits-302863008.html</v>
       </c>
       <c r="F97" t="str">
-        <v>New capability enables live ingest, in-event clipping, and automatic AI-tagged archiving in a single platform NEW YORK, July 14, 2026 /PRNewswire-PRWeb/ -- PhotoShelter, a leading digital asset management (DAM) platform for brands, today announced the launch of Live Stream Video Workflow,...</v>
-[...2 lines deleted...]
-    <row r="98">
+        <v>New ready-to-activate platform combines AI-powered technology, payment infrastructure, compliance workflows and operational support to help organizations prepare before disaster strikes and launch cash assistance quickly when funding becomes available DENVER, Aug. 31, 2026 /PRNewswire/ --...</v>
+      </c>
+    </row>
+    <row r="98" xml:space="preserve">
       <c r="A98" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Alibaba Group Holding ...</v>
+        <v>GF Securities Releases 2026 Interim Report</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C98" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D98" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, AI, SaaS, Real Estate, Energy, Education</v>
       </c>
       <c r="E98" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-alibaba-group-holding-r5200969.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Alibaba Group Holding Limited ("Alibaba" or "the Company") (NYSE:BABA). Investors who purchased Alibaba securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/BABA. Alibaba Investigation Details On June 24, 2026, Alibaba was the subject of a report published by Reuters, titled: "Anthropic says Alibaba illicitly extracted Claude AI model capabilities." According to the report, "U.S. AI company Anthropic accused Alibaba, the Chinese technology and e-commerce giant, of illicitly extracting its ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109628/</v>
+      </c>
+      <c r="F98" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - 28 August 2026, GF Securities Co., Ltd. (“GF Securities” or the “Company”, together with its subsidiaries and consolidated affiliates, the “Group”) officially released its 2026 interim report. The year 2026 marks the opening year of the “15th Five-Year Plan”, and the role of the capital markets in serving the building of a financial powerhouse and Chinese modernization continues to be enhanced. The Company steadfastly adheres to its functional positioning, focuses on doing a good job in the “Five Major Areas” in finance, deepens its focus on its principal responsibilities and core businesses, strengthens professional leadership, deepens efforts to tackle key challenges in transformation, and consolidates its operational foundation, with all businesses achieving balanced and steady development. During the Reporting Period, the Group recorded total revenue and other income of RMB31,751 million and net profit attributable to owners of the Company of RMB11,652 million.
+GF Securities operates four core business segments: investment banking, wealth management, trading and institution and investment management. The Company has successively set up futures subsidiaries, public fund subsidiaries, private fund subsidiaries, alternative investment subsidiaries and asset management subsidiaries, among others. With its unique value concept and pragmatic business style, the Company has established a full business chain with complete layout and strong capability. Over its 35-year history, the Company has remained deeply rooted in the Guangdong-Hong Kong-Macao Greater Bay Area, while maintaining a nationwide presence and expanding globally, consistently ranking among the top Chinese brokerages across major operating indicators.
+Anchoring in High-Quality Development, Four Core Segments Achieve Synergistic, Balanced and Steady Growth
+During the Reporting Period, leveraging its comprehensive business system and balanced structure, the Group’s four core business segments delivered steady performance:
+Investment banking steadily advanced. The Company steadfastly adhered to its functional positioning, focusing deeply on national strategic priorities and emerging industry clusters. Through enhanced industry research, expanded client coverage, and rich project pipeline development, the Company completed six A share equity financing projects with a lead underwritten amount of RMB3.578 billion; and completed six listings on the NEEQ during the Reporting Period. As at the end of June 2026, the Company continuously supervised a total of 57 listed companies as the lead broker, of which 77.19% were “specialized, sophisticated, distinctive and innovative” enterprises. In debt financing business, the Company focused on tackling market expansion in key regions and continued to improve the quality of project implementation. During the Reporting Period, the Company acted as the lead underwriter for 430 tranches of major credit bonds, with a lead underwritten amount of RMB214.264 billion. In terms of financial advisory business, the Company completed 2 projects of acquiring control of listed companies that had industry and regional influence, and has 1 ongoing and disclosed project of a listed company’s issuance of shares to purchase assets during the Reporting Period.
+Wealth management transformation deepened further. During the Reporting Period, the Company firmly acted as the “manager” of social wealth and strengthened investment research-driven capacity and accelerated the comprehensive transformation and upgrading from traditional commission-based distribution towards buy-side investment advisory, asset allocation, and solutions driven by research as the core. As of the end of June 2026, a total of more than 4,900 employees were qualified as investment advisors; the total balance of financial products sold by the Company on a commission basis exceeded RMB450.0 billion, representing an increase of approximately 22.07% as compared to the end of last year; the balance of margin financing and securities lending of the Company was RMB173.475 billion, representing an increase of 24.82% as compared to the end of last year, with a market share of 5.74%. From January to June 2026, the turnover of the Company’s SSE and SZSE stock and funds amounted to RMB31.85 trillion (bilateral statistics), representing a year-on-year increase of 110.35%.
+Trading and institution business steadily continued to improve. During the Reporting Period, the Company achieved good investment performance in both equity and fixed income investments. As a primary dealer of OTC derivatives business, the Company continuously provided institutional customers with asset allocation and risk management solutions through OTC derivatives. The market-making business of the Company continued to be in the first echelon of the market, providing market-making services for more than 1,200 funds and all ETF options of the SSE and SZSE as well as CSI 300 stock index options and CSI 1000 stock index options of the China Financial Futures Exchange. The Company issued and traded 69,281 private placement products through the China Securities Inter-agency Quotation System and OTC market, with a total amount of RMB790.239 billion. As of the end of June 2026, 4,059 products were under the custody of the Company and fund operation outsourcing services were provided for 4,708 products; the existing custody scale of non-money market public funds ranked 4th in the industry (Source: Wind). GF Qianhe, a wholly-owned subsidiary, focused on the development of AI infrastructure and key industries such as AI+ and biomedicine The accumulated number of projects invested by GF Qianhe was 356.
+Investment management solidified its advantages. In the first half of 2026, the Group’s controlling subsidiary GF Fund and investee company E Fund maintained leading investment research capabilities. The total fund size excluding money market funds of their public fund assets under management (AUM) amounted to RMB1,120.942 billion and RMB1,885.931 billion, ranking third and first in the industry, respectively (Source: Wind, Statistics of the Company). The net value of collective asset management schemes and specific asset management schemes managed by wholly owned subsidiary GF Asset Management increased by 4.99% and 8.23%, respectively, as compared with the end of 2025. There were 85 asset management schemes managed by GF Futures, with total assets under management of RMB5.972 billion. Wholly-owned subsidiary GF Xinde focused on such industries as AI, robotics, biomedicine, intelligent manufacturing, new energy and corporate services. As at the end of June 2026, the paid-in funds under management by GF Xinde exceeded RMB19 billion.
+Forging Comprehensive Financial Service Capabilities, Reshaping the New Financial Service Ecosystem through “AI+”
+The Company adhered to an investor-oriented philosophy and continued to improve the quality and efficiency of services for individuals, institutional clients, corporate clients, and other customer segments by refining its full-chain and full-lifecycle comprehensive financial service capabilities.
+For individual investors, the Company adhered to a “customer-centric” philosophy, accelerated the transformation and upgrading of buy-side investment advisory, strengthened multi-asset allocation capabilities, actively explored the path of online scalable customer acquisition, deepened the service expansion for institutional and corporate client bases, strengthened the services for trading-oriented clients, actively embraced AI technological transformations to promote the improvement of business operation efficiency, and explored a brand-new efficient customer service model, served the growth of residents’ property income, and contributed to high-quality economic and social development. As at the end of June 2026, the Company had 358 branches and business departments nationwide, with a presence in 31 provinces, autonomous regions and municipalities across the PRC, providing solid network support for efficiently reaching and serving clients.
+For institutional clients, the Company actively promoted the adoption of digital intelligence in its research business, closely tracked cutting-edge technologies and demand changes, further explored and enriched AI applications in intelligent investment and research functions, to empower diverse internal and external demands. As of the end of June 2026, the Group’s equity research covered 28 industries and 894 A-share listed companies in Mainland China, and 261 overseas listed companies. By concentrating on the main theme of building Chinese-style modernization and focusing on the development direction of new quality productive forces, the Company facilitated the deep integration of scientific and technological innovation and industrial innovation, successfully  organized large-scale conferences on investment strategies, such as “New Growth Opportunities, New Asset Narratives” and “Dialogue with Business Leaders”, to establish a platform for exchange between listed companies and institutional investors; at the same time, the Company continuously cultivated core tracks such as the AI+ industry chain, and further enhanced its industrial and market influence.
+For corporate clients, the Company accelerated digital transformation and the development of an intelligent risk control system, empowering quality and efficiency enhancement of businesses as well as comprehensive risk management with technology. During the Reporting Period, the Company focused on tackling market expansion in key regions, promoted the construction of bond AI intelligent systems, continuously improved project execution quality, and consolidated the foundation of compliant practices. Meanwhile, the Company closely followed major national strategic guidance such as scientific and technological innovation, green and low carbon, and actively promoted the issuance of various innovative bonds. In the first half of 2026, the Company acted as the lead underwriter for 68 tranches of various science and technology innovation bonds with an underwritten amount of RMB20.372 billion; acted as the lead underwriter for 15 tranches of various low-carbon transformation and green bonds with an underwritten amount of RMB6.111 billion; and acted as the lead underwriter for 4 tranches of rural revitalization bonds with an underwritten amount of RMB2.421 billion, taking concrete actions to support national strategies.
+Furthermore, the Group continued to promote the research-driven development model and strengthened the research on capital market and regional economy. The industrial research institute of the Company continued to build the ecosystem of production, learning, research, investment and financing, focused on the key tracks to deepen industrial research, continuously engaged scientific advisors to lead the upgrade of industrial cognition, integrated multiple resources, built synergistic platforms, empowered the efficient transformation of scientific and technological achievements into actual productivity through finance, assisted the sci-tech innovation economy and empowered the high-quality development of the Company’s business. The industrial research institute also participated in the first batch of construction of the comprehensive key research base of the China Capital Market Institute and contributed wisdom and strength to deepening the comprehensive reform at both ends of investment and financing and enhancing institutional inclusiveness and adaptability.
+Deepening its Integrated Domestic and Overseas Strategy, Accelerating International Business Growth Momentum
+Based on the new development pattern, the Company implemented the deployments of the “15th Five-Year” Plan, continued to deepen its integrated domestic and overseas strategy and actively promoted the “One GF” operating model. During the Reporting Period, the Group anchored on international development targets and continuously improved the breadth and quality of coverage of the overseas research business. The Group completed multiple Hong Kong stock benchmark projects and fully upgraded its cross-border comprehensive service capabilities, efficiently assisting Chinese enterprises in expanding overseas.
+In respect of overseas equity financing, the Company completed 11 overseas equity financing projects, including 9 Hong Kong IPO projects and 2 Hong Kong refinancing projects, with an issue size of HK$45.814 billion; and its equity financing business in Hong Kong ranked fifth among Chinese securities companies in terms of the total issuance size of IPOs and refinancing projects equally distributed among all underwriters (Source: Dealogic, Statistics of the Company). For the Chinese offshore bond business, the Company completed the issuance of 23 bonds with an underwritten amount of HK$32.724 billion.
+In overseas wealth management, the Company continued to diversify its product offerings, optimized the customer structure, and pushed forward the transformation and upgrading of the wealth management business, with its revenue scale, scale of assets under custody and retained scale of products continuously improving. With the in-depth promotion of international business, the consolidated operating revenue and net profit of GF Futures’ overseas subsidiaries both achieved a year-on-year increase. GF Futures (Hong Kong) won the 2025 Model Chinese Futures Broker, Best Broker (Currency Futures), and Outstanding Participant (Hang Seng Biotechnology Index) awards from the Hong Kong Stock Exchange.
+In the area of overseas asset management business, GFHK is one of the first batch of financial institutions in Hong Kong with the PRC background granted with RQFII qualification. Its subsidiary GF Investments (Hong Kong) managed four equity investment fund products, and has completed investment mainly in fields of high-end manufacturing, TMT, big consumption and biomedical. Several investment projects have successfully exited by way of mergers and acquisitions or been listed on the stock exchanges in Hong Kong, the United States and other regions.
+In 2026, the reform of the capital market has been comprehensively deepened, the endogenous stability mechanism has been continuously consolidated, and the high-level institutional two-way opening up has steadily expanded. The Company will uphold the political and people-oriented nature of financial work, fully play its functional role as a “service provider” for direct financing and a “gatekeeper” of the capital market, anchor on serving high-quality development of the real economy, implement the deployments of the “15th Five-Year” Plan, intensively and meticulously cultivate the “Five Major Areas” in finance, continuously forge core professional capabilities, and contribute strength to Chinese modernization and the building of a financial powerhouse.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Datavault AI Inc. ...</v>
+        <v>Securities Fraud Class Action Filed Against Datavault AI Inc. (DVLT) ...</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C99" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D99" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E99" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-datavault-ai-inc-r5200963.htm</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-datavault-ai-inc-dvlt-r5217752.htm</v>
       </c>
       <c r="F99" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Datavault AI Inc. ("Datavault" or "the Company") (NASDAQ:DVLT). Investors who purchased Datavault securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/DVLT. Datavault Investigation Details On October 31, 2025, Wolfpack Research published a short report on Datavault. The report alleged, among other things, that Datavault was a "stock promotion" that relied on misleading press releases and "empty claims" concerning artificial intelligence, quantum computing, Web 3.0, and data monetization. Wolfpack further ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Klinedinst PC Expands AI Capabilities with Firmwide Adoption of StrongSuit</v>
+        <v>Datavault AI Inc. Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - DVLT</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C100" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D100" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E100" t="str">
-        <v>https://www.prunderground.com/klinedinst-pc-expands-ai-capabilities-with-firmwide-adoption-of-strongsuit/00388224/</v>
+        <v>https://www.prnewswire.com/news-releases/datavault-ai-inc-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--dvlt-302864566.html</v>
       </c>
       <c r="F100" t="str">
-        <v>StrongSuit equips attorneys and paralegals with AI-powered legal research, document analysis, and litigation workflows that improve efficiency without compromising quality The post Klinedinst PC Expands AI Capabilities with Firmwide Adoption of StrongSuit first appeared on</v>
+        <v>LOS ANGELES, Aug. 31, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against Datavault AI Inc. ("Datavault" or "the Company") (NASDAQ: DVLT) violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated thereunder by...</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>FlipHTML5 AI Brand Book Creator Helps Marketers Build Brand Identity Fast</v>
+        <v>Octave and MAIRE collaborate on the application of AI across engineering and construction workflows</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C101" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D101" t="str">
-        <v>AI, Media</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E101" t="str">
-        <v>https://www.pr.com/press-release/969098</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353041/0/en/octave-and-maire-collaborate-on-the-application-of-ai-across-engineering-and-construction-workflows.html</v>
       </c>
       <c r="F101" t="str">
-        <v>FlipHTML5 unveils an AI brand book creator that offers marketing teams a streamlined solution to produce and customize brand books, supporting flexible content generation, comprehensive layout design, and advanced branding features. [PR.com]</v>
+        <v>Partnership extends a 20-year collaboration, embedding AI directly into Octave’s Design-Build platform to support better decisions and more predictable project delivery at scale Partnership extends a 20-year collaboration, embedding AI directly into Octave’s Design-Build platform to support better decisions and more predictable project delivery at scale</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Watch the Kaspi Event: Mikheil Lomtadze Unveils Kasper</v>
+        <v>Polimill builds Japan's next-generation public AI infrastructure</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C102" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D102" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E102" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327084/0/en/Watch-the-Kaspi-Event-Mikheil-Lomtadze-Unveils-Kasper.html</v>
+        <v>https://openai.com/index/polimill</v>
       </c>
       <c r="F102" t="str">
-        <v>Kaspi.kz presents its vision to bring a personal AI assistant to every customer Kaspi.kz presents its vision to bring a personal AI assistant to every customer</v>
+        <v>Polimill uses OpenAI GPT models and Codex to help municipalities search and use administrative knowledge while accelerating development.</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>AIAI Holdings' MediGuide Enters the State-of-the-Art Medicine Market ...</v>
+        <v>Profit.co Spotlights AI-Powered Performance Management at LEAP 2026 ...</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C103" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D103" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E103" t="str">
-        <v>https://pr-inside.com/aiai-holdings-mediguide-enters-the-state-of-the-art-medicine-market-r5200940.htm</v>
+        <v>https://pr-inside.com/profit-co-spotlights-ai-powered-performance-management-at-leap-r5217742.htm</v>
       </c>
       <c r="F103" t="str">
-        <v>(PR-inside.com) Leveraging Advanced Diagnostics and Screenings to Provide Personalized Proactive Care DALLAS, TX / ACCESS Newswire / July 14, 2026 / AIAI Holdings Corporation (NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, today announced that its portfolio company, MediGuide, has launched a state of the art (SOTA) precision healthcare solution that combines advanced medical intelligence, expert clinical review, and AI-enabled diagnostic support to enable more personalized, data-driven medical decision-making. The launch represents another milestone in MediGuide's innovation roadmap and reflects AIAI Holdings' strategy of supporting portfolio companies that responsibly integrate advanced</v>
+        <v>(PR-inside.com) Recognized in Three 2026 Gartner Reports, Profit.co Brings Continuous, AI-Powered Performance Management to Saudi Arabia NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Performance management is changing. Annual reviews and static goal-setting are giving way to continuous conversations, real-time feedback, coaching, and AI-powered insights. Profit.co is bringing that shift to the forefront at LEAP 2026, taking place August 31-September 3 at the Riyadh Exhibition &amp; Convention Center in Riyadh, Saudi Arabia. The company's presence at LEAP follows recognition in three 2026 Gartner reports: Gartner Market Guide for Employee Performance Management Systems - January 2026 Gartner Hype Cycle for Talent Management Technology ..</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>AIAI Holdings' MediGuide Enters the State-of-the-Art Medicine Market With AI-Driven Innovation</v>
+        <v>Profit.co Spotlights AI-Powered Performance Management at LEAP 2026 in Riyadh</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C104" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D104" t="str">
         <v>AI</v>
       </c>
       <c r="E104" t="str">
-        <v>https://www.newswire.com/news/aiai-holdings-mediguide-enters-the-state-of-the-art-medicine-market-with-ai</v>
+        <v>https://www.newswire.com/news/profit-co-spotlights-ai-powered-performance-management-at-leap-2026-in-22854668</v>
       </c>
       <c r="F104" t="str">
-        <v>Leveraging Advanced Diagnostics and Screenings to Provide Personalized Proactive Care</v>
+        <v>Recognized in Three 2026 Gartner Reports, Profit.co Brings Continuous, AI-Powered Performance Management to Saudi Arabia</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Savantage Solutions Introduces Five New FM QSMO-Approved Innovative ...</v>
+        <v>SIBIONICS Showcases GS3 in Melbourne, Advancing More Efficient, AI-Powered Glucose Monitoring</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C105" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D105" t="str">
         <v>AI</v>
       </c>
       <c r="E105" t="str">
-        <v>https://pr-inside.com/savantage-solutions-introduces-five-new-fm-qsmo-approved-innovative-r5200931.htm</v>
+        <v>https://www.prnewswire.com/news-releases/sibionics-showcases-gs3-in-melbourne-advancing-more-efficient-ai-powered-glucose-monitoring-302864635.html</v>
       </c>
       <c r="F105" t="str">
-        <v>(PR-inside.com) Savantage's five AI-powered Additional FM Solutions are Available in the Treasury FM QSMO Marketplace, bringing powerful enterprise automations and efficiencies ROCKVILLE, MD / ACCESS Newswire / July 14, 2026 / Savantage Solutions (Savantage) announced today that it has launched five new Additional FM Solutions in the U.S. Department of the Treasury's Financial Management Quality Service Management Office (FM QSMO) Marketplace. Each of these FM QSMO-approved Additional FM Solutions help usher in a new era of secure and modern powerful automations with full auditability for manually cumbersome Federal financial management operations. Made in America and built entirely in Oracle APEX, Oracle's cutting-edge, ..</v>
+        <v>MELBOURNE, Australia, Aug. 31, 2026 /PRNewswire/ -- SIBIONICS showcased its sensor innovation and AI-powered glucose monitoring at the joint IDF-WPR, ADC and Metabolic Diseases 2026 congress, held in Melbourne from 18–21 August. Through Booth #1, a scientific symposium and on-site...</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Savantage Solutions Introduces Five New FM QSMO-Approved Innovative Financial Management Tools to the Federal Market</v>
+        <v>LONGWELL EC FanWall Technology Reduces CRAH Fan Energy 38% for Next-Generation AI Data Centers</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C106" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D106" t="str">
-        <v>AI</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E106" t="str">
-        <v>https://www.newswire.com/news/savantage-solutions-introduces-five-new-fm-qsmo-approved-innovative-financial</v>
+        <v>https://www.prnewswire.com/news-releases/longwell-ec-fanwall-technology-reduces-crah-fan-energy-38-for-next-generation-ai-data-centers-302864627.html</v>
       </c>
       <c r="F106" t="str">
-        <v>Savantage's five AI-powered Additional FM Solutions are Available in the Treasury FM QSMO Marketplace, bringing powerful enterprise automations and efficiencies</v>
+        <v>Top-3 global precision cooling OEM moved from spec lock to mass production in 90 days; CRAH system PUE contribution improved from a 1.42 baseline to 1.28. NINGBO, China, Aug. 31, 2026 /PRNewswire/ -- LONGWELL (Ningbo Longwell Electric Technology Co., Ltd.), a global EC fan and motor...</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Vadzo Imaging Positions the Bolt-1335CRO AR1335 OIS MIPI Camera as the Ideal Camera for UAV and Drones</v>
+        <v>Eluvio Tapped for Cricket TV: New Direct-to-Consumer Streaming Service for Live and Archive Coverage to Fans Across the Globe</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C107" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D107" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E107" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-the-bolt-1335cro-ar1335-ois-mipi-camera-as-the-22825892</v>
+        <v>https://www.prnewswire.com/news-releases/eluvio-tapped-for-cricket-tv-new-direct-to-consumer-streaming-service-for-live-and-archive-coverage-to-fans-across-the-globe-302863246.html</v>
       </c>
       <c r="F107" t="str">
-        <v>Vadzo's Bolt-1335CRO is a 13MP AR1335 OIS MIPI Camera built on the onsemi AR1335 sensor delivering optical image stabilization and voice coil motor autofocus in a rolling shutter MIPI CSI-2 module for embedded AI, robotics, UAV, drone and aerial inspection platforms where vibration resistant capture and low latency MIPI delivery are simultaneous design requirements. As a compact AR1335 4K MIPI Camera, it brings lens level stabilization and continuous focus tracking to board level embedded deployments across Vadzo's Bolt MIPI CSI-2 camera series without USB or network overhead.</v>
+        <v>New Direct-to-Consumer Streaming Service: New streaming service from Cricket Australia (tv.cricket.com.au), built upon Eluvio's Content Fabric and AI Video Intelligence, is now available for early access with full commercial launch later this year Unified Platform for Live and VOD...</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Atomica Launches AI Optical Source Platform to Address the Laser Source Bottleneck in AI Infrastructure</v>
+        <v>Washington Monthly 2026 College Guide Reveals America's True Best Colleges --Including Those That Serve Rural Students</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C108" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D108" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E108" t="str">
-        <v>https://www.prweb.com/releases/atomica-launches-ai-optical-source-platform-to-address-the-laser-source-bottleneck-in-ai-infrastructure-302825061.html</v>
+        <v>https://www.prnewswire.com/news-releases/washington-monthly-2026-college-guide-reveals-americas-true-best-colleges-including-those-that-serve-rural-students-302864309.html</v>
       </c>
       <c r="F108" t="str">
-        <v>Atomica's AI Optical Source Platform addresses a critical physical bottleneck in AI infrastructure: the need to generate, stabilize, couple, and manage optical power in compact, reliable packages. The platform helps customers build the microfabricated structures required for compact laser...</v>
+        <v>A College Ranking That Doesn't Give Points for Snob Appeal The Monthly's Guide Also Explains How to Pick a College in the Age of AI and What to Do About the College Closing Crisis WASHINGTON, Aug. 31, 2026 /PRNewswire/ -- The Washington Monthly's 2026 college rankings, out today, scramble...</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>MPAI Publishes “AI for Health” and “Neural Network Watermarking- Technologies”</v>
+        <v>A milestone in expanding access to AI</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C109" t="str">
-        <v>PR.com</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D109" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E109" t="str">
-        <v>https://www.pr.com/press-release/969092</v>
+        <v>https://openai.com/index/expanding-access-to-ai-with-chatgpt-ads</v>
       </c>
       <c r="F109" t="str">
-        <v>MPAI has concluded its 68th General Assembly (MPAI-68) publishing AI for Health (MPAI-AIH) – Health Secure Platform (AIH-HSP) and Neural Network Watermarking (MPAI-NNW) – Technologies (TEC)” as MPAI Standards. [PR.com]</v>
+        <v>ChatGPT Ads reaches $1 billion in annualized revenue run rate and expands globally, supporting broader access to AI through free and affordable options.</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>InstaLILY Raises $60 Million Series B and Launches Lily, the World's ...</v>
+        <v>SpeedyIndex Brings AI Agents to Link Building: Donor Domains to Be Scored by Long-Term Indexing Health</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C110" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D110" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E110" t="str">
-        <v>https://pr-inside.com/instalily-raises-60-million-series-b-and-launches-lily-the-world-s-r5200907.htm</v>
+        <v>https://www.prweb.com/releases/speedyindex-brings-ai-agents-to-link-building-donor-domains-to-be-scored-by-long-term-indexing-health-302864590.html</v>
       </c>
       <c r="F110" t="str">
-        <v>(PR-inside.com) Backed by Energize Capital, Lily drives 5x revenue growth across construction, industrial distribution, logistics, and healthcare with plans to expand. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / InstaLILY AI , creator of the world's first AI Forward Deployed Engineer, today announced a $60 million Series B round led by Energize Capital, with participation from Insight Partners who has increased its investment, and new strategic investors including Home Depot Ventures and United Rentals. The round brings the company's total raised to nearly $100 million, and revenue grew 5x over the past year. Lily™goes into a business, learns how ..</v>
+        <v>An AI Consultant in the SpeedyIndex dashboard handled 57% of support requests in its first week. Next up, in Q4 2026: AI agents that rate donor domains by how Google has indexed them over months, quarters and years VANTAA, Finland and HELSINKI, Aug. 30, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Lipsie Launches LipsieSync®, a New Production Model for Multilingual Video Dubbing</v>
+        <v>THE DASH CAM: THINKWARE Launches ARC 800, Delivering 4K Recording, AI Night Vision and Connected Protection</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C111" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D111" t="str">
-        <v>AI, Media</v>
+        <v>AI</v>
       </c>
       <c r="E111" t="str">
-        <v>https://www.prweb.com/releases/lipsie-launches-lipsiesync-a-new-production-model-for-multilingual-video-dubbing-302823919.html</v>
+        <v>https://www.pr.com/press-release/976615</v>
       </c>
       <c r="F111" t="str">
-        <v>Positioned between automated AI dubbing and traditional studio production, LipsieSync® combines one human actor per language, in-house voice technology and supervised production. ORLANDO, Fla., July 14, 2026 /PRNewswire-PRWeb/ -- Lipsie today announced the launch of LipsieSync®, a...</v>
+        <v>New premium dual-channel dash cam combines Sony STARVIS 2 imaging, Dual HDR and intelligent parking surveillance for everyday driving [PR.com]</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>CBAK Energy Reports Progress in Customer Testing of Full-Tab 26650 LFP Cells for AI Data Center Backup Power</v>
+        <v>Mitsubishi Electric to Exhibit at CEATEC 2026</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C112" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D112" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>AI</v>
       </c>
       <c r="E112" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326963/0/en/CBAK-Energy-Reports-Progress-in-Customer-Testing-of-Full-Tab-26650-LFP-Cells-for-AI-Data-Center-Backup-Power.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/mitsubishi-electric-exhibit-ceatec-2026-030000412.html</v>
       </c>
       <c r="F112" t="str">
-        <v>CBAK Energy reports strong customer validation of its full-tab 26650 LFP cells for AI data center backup, targeting high-rate BBU and UPS applications.</v>
+        <v>TOKYO, August 31, 2026--Mitsubishi Electric Corporation (TOKYO: 6503) announced today that it will exhibit advanced technologies and solutions as the Mitsubishi Electric Group under the theme of "Creating the Future of Industry with Physical AI – Creating new value from field knowledge through data and co-creation–" during CEATEC 2026 at Makuhari Messe in Chiba, Japan, from October 13 to 16. CEATEC is a comprehensive digital innovation exhibition where people, technology, and information from al</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Upwork's Future Workforce Index 2026: How AI is Redefining the Value of Work as Skilled Freelancing Accelerates</v>
+        <v>MOEA's DoIT Showcases 31 Innovative Technologies at Meet Greater South</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C113" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D113" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E113" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326964/0/en/Upwork-s-Future-Workforce-Index-2026-How-AI-is-Redefining-the-Value-of-Work-as-Skilled-Freelancing-Accelerates.html</v>
+        <v>https://www.prnewswire.com/news-releases/moeas-doit-showcases-31-innovative-technologies-at-meet-greater-south-302864522.html</v>
       </c>
       <c r="F113" t="str">
-        <v>New research from Upwork shows share of independent professionals jumped from 28% to 38% in one year, as AI raises premium on judgment-driven work.</v>
+        <v>AI Expands Across Industries as Technology Drives Industrial Upgrading in Central and Southern Taiwan TAIPEI, Aug. 30, 2026 /PRNewswire/ -- On August 28, the Department of Industrial Technology (DoIT), Ministry of Economic Affairs (MOEA), unveiled 31 innovative technologies at the "2026...</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>中比新能源 26650 V2.0 全極耳磷酸鐵鋰電芯客戶驗證進展良好，加速布局 AI 資料中心 BBU / UPS 備援電源市場</v>
+        <v>DoGo Power Empowers New Power Systems with AI and Grid-Forming Energy Storage</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C114" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D114" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E114" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326961/0/zh-hant/%E4%B8%AD%E6%AF%94%E6%96%B0%E8%83%BD%E6%BA%90-26650-V2-0-%E5%85%A8%E6%A5%B5%E8%80%B3%E7%A3%B7%E9%85%B8%E9%90%B5%E9%8B%B0%E9%9B%BB%E8%8A%AF%E5%AE%A2%E6%88%B6%E9%A9%97%E8%AD%89%E9%80%B2%E5%B1%95%E8%89%AF%E5%A5%BD-%E5%8A%A0%E9%80%9F%E5%B8%83%E5%B1%80-AI-%E8%B3%87%E6%96%99%E4%B8%AD%E5%BF%83-BBU-UPS-%E5%82%99%E6%8F%B4%E9%9B%BB%E6%BA%90%E5%B8%82%E5%A0%B4.html</v>
+        <v>https://www.prnewswire.com/news-releases/dogo-power-empowers-new-power-systems-with-ai-and-grid-forming-energy-storage-302864517.html</v>
       </c>
       <c r="F114" t="str">
-        <v>2026年，7月14日，中國大連訊一一近期產業媒體專訪中比新能源全資子公司大連中比動力電池有限公司（以下簡稱大連中比）常務副總經理戴華斌。戴華斌表示，近日中比新能愿旗下兩款全極耳圓柱磷酸鐵鋰電芯 26650 HP V2.0 與 26650 PFS2 V2.0 已進入客戶驗證階段，並公布後續產品技術發展與商業化</v>
+        <v>SÃO PAULO, Aug. 31, 2026 /PRNewswire/ -- Intersolar South America 2026, one of the leading exhibitions and conferences in the Latin American solar industry, took place in São Paulo from 25 to 27 August. During the event, DoGo participated in a roundtable discussion jointly hosted by EUPD...</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>VSee Health Vision for AI-Enabled Enterprise Infrastructure as the ...</v>
+        <v>LG ELECTRONICS UNVEILS THE NEXT EVOLUTION OF AI HOME AT IFA 2026</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C115" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D115" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E115" t="str">
-        <v>https://pr-inside.com/vsee-health-vision-for-ai-enabled-enterprise-infrastructure-as-the-r5200895.htm</v>
+        <v>https://www.prnewswire.com/news-releases/lg-electronics-unveils-the-next-evolution-of-ai-home-at-ifa-2026-302864368.html</v>
       </c>
       <c r="F115" t="str">
-        <v>(PR-inside.com) VSEE's Telehealth Platform is Positioned at the Center of Healthcare's AI Transformation HOUSTON, TX / ACCESS Newswire / July 14, 2026 / VSee Health, Inc. (Nasdaq:VSEE) ("VSee" or the "Company"), a leading provider of enterprise telehealth solutions for hospitals and health systems, today shared its strategic initiatives and perspective on the role of artificial intelligence in healthcare and why enterprise telehealth platforms are well positioned to serve as the infrastructure layer for that transformation. "We believe healthcare is entering a new technology cycle in which artificial intelligence becomes an operating layer, rather than simply another application," said Dr. Imoigele Aisiku, Chairman and ..</v>
+        <v>Introducing ThinQ Claw and Expanded AI Home Experiences Powered by Contextual Intelligence News Summary LG unveils the next evolution of AI Home at IFA 2026, leveraging upgraded contextual intelligence to recommend relevant actions, coordinate connected devices and services, and deliver a...</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>DiligenceVault Expands Form ADV Monitoring with AI-Powered Brochure ...</v>
+        <v>ROSEN, A LONGSTANDING FIRM, Encourages Datavault AI Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - DVLT</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C116" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D116" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E116" t="str">
-        <v>https://pr-inside.com/diligencevault-expands-form-adv-monitoring-with-ai-powered-brochure-r5200887.htm</v>
+        <v>https://www.newsfilecorp.com/release/312078/ROSEN-A-LONGSTANDING-FIRM-Encourages-Datavault-AI-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-DVLT</v>
       </c>
       <c r="F116" t="str">
-        <v>(PR-inside.com) New capability helps diligence and oversight teams understand not just what changed in a Form ADV brochure, but also why it may matter NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / DiligenceVault, the global diligence network and AI platform for asset allocators, asset managers, and fund service providers, today announced an expansion of its Form ADV Monitoring module with AI-powered change intelligence for Form ADV Part 2 brochures. The capability is part of DV Assist 2.0, DiligenceVault's next-generation AI suite designed to embed governed, purpose-built AI directly into diligence and oversight workflows. Form ADV Part 2 brochures contain important ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 30, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ: DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline.SO WHAT: If you purchased Datavault AI securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Cognito and DeepSeer Launch Predictive Intelligence for Financial Services Firms</v>
+        <v>XRPPower Expands Mobile Access, Bringing AI-Powered Digital Asset Services to Users Worldwide</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C117" t="str">
-        <v>PRWeb</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D117" t="str">
         <v>AI</v>
       </c>
       <c r="E117" t="str">
-        <v>https://www.prweb.com/releases/cognito-and-deepseer-launch-predictive-intelligence-for-financial-services-firms-302823883.html</v>
+        <v>https://pressreleasenews.org/pressroom/xrppower-expands-mobile-access-bringing-ai-powered-digital-asset-services-to-users-worldwide</v>
       </c>
       <c r="F117" t="str">
-        <v>Cognito, the global communications agency for finance and technology, has partnered with AI firm DeepSeer to launch Predictive Intelligence — a new advisory service that helps financial services and tech firms spot reputational risks and emerging narratives before they reach mainstream...</v>
+        <v/>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>DiligenceVault Expands Form ADV Monitoring with AI-Powered Brochure Change Intelligence</v>
+        <v>Did You Lose Money on Datavault AI Inc. (DVLT)? Levi &amp; Korsinsky Urges ...</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C118" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D118" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E118" t="str">
-        <v>https://www.newswire.com/news/diligencevault-expands-form-adv-monitoring-with-ai-powered-brochure-22825174</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-datavault-ai-inc-dvlt-levi-korsinsky-urges-r5217720.htm</v>
       </c>
       <c r="F118" t="str">
-        <v>New capability helps diligence and oversight teams understand not just what changed in a Form ADV brochure, but also why it may matter</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 30, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>VSee Health Vision for AI-Enabled Enterprise Infrastructure as the Next Frontier of Hospital Operations</v>
+        <v>ROSEN, NATIONALLY REGARDED INVESTOR COUNSEL, Encourages Datavault AI ...</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C119" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D119" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E119" t="str">
-        <v>https://www.newswire.com/news/vsee-health-vision-for-ai-enabled-enterprise-infrastructure-as-the-next</v>
+        <v>https://pr-inside.com/rosen-nationally-regarded-investor-counsel-encourages-datavault-ai-r5217711.htm</v>
       </c>
       <c r="F119" t="str">
-        <v>VSEE's Telehealth Platform is Positioned at the Center of Healthcare's AI Transformation</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 30, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ:DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline. SO WHAT: If you purchased Datavault AI securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Datavault AI class action, go to https://rosenlegal.com/cases/datavault-ai-inc/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>In Largest Study of Its Kind, U.S. Fiction Audiobook Consumers Rate Spoken Multi-Cast Higher Than Human Narration</v>
+        <v>Faraday Future Founder and Global CEO YT Jia Shares Weekly Investor Update: New Robot Deliveries and Updates from the Middle East; Recap on FF EAI Robotics "Built in USA" Business Partner Conference Held Last Week; RoboShare Officially Launched</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C120" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D120" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E120" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-largest-study-of-its-kind-us-fiction-audiobook-consumers-rate-spoken-multi-cast-higher-than-human-narration-302824457.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/faraday-future-founder-global-ceo-230000199.html</v>
       </c>
       <c r="F120" t="str">
-        <v>Results from Edison Research reveal increased willingness to purchase AI-narrated audiobooks, signaling a shift in market readiness PORTLAND, Ore., July 14, 2026 /PRNewswire/ -- Today, Spoken, the AI Audiobook Company™, released a groundbreaking independent research study conducted by...</v>
+        <v>LOS ANGELES, August 30, 2026--Faraday Future Intelligent Electric Inc. (NASDAQ: FFAI) ("Faraday Future", "FF" or the "Company"), a California-based global Embodied AI (EAI) ecosystem company, today shared a weekly business update from YT Jia, Founder and Global CEO of FF.</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Clinicians Have Become Healthcare's Human Middleware, New Vendor-Agnostic ...</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Datavault AI Inc. (DVLT) ...</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C121" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D121" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E121" t="str">
-        <v>https://pr-inside.com/clinicians-have-become-healthcare-s-human-middleware-new-vendor-agnostic-r5200885.htm</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-datavault-ai-inc-dvlt-r5217692.htm</v>
       </c>
       <c r="F121" t="str">
-        <v>(PR-inside.com) EHR fragmentation, payer demands and unproven AI efficiencies are adding hidden labor across clinical workflows CHICAGO, IL / ACCESS Newswire / July 14, 2026 / Black Book Research today releasedThe Work That Didn't Disappear: The Black Book Clinician Reality Index , a nine-month national study finding that healthcare technology is frequently shifting work to clinicians rather than eliminating it. The vendor-agnostic survey of 1,919 clinicians found that 80.7% use at least one workaround every day, while 65.2% lose 30 minutes or more per day or shift to avoidable digital work. Clinicians reported repeatedly re-entering information, reconciling external records, monitoring disconnected queues, checking payer ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 30, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Clinicians Have Become Healthcare's Human Middleware, New Vendor-Agnostic Report Finds from Black Book Research</v>
+        <v>Vendee Labs launches a private AI shopping agent that answers only to the shopper</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C122" t="str">
-        <v>Newswire.com</v>
+        <v>Pressat</v>
       </c>
       <c r="D122" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E122" t="str">
-        <v>https://www.newswire.com/news/clinicians-have-become-healthcares-human-middleware-new-vendor-agnostic-report</v>
+        <v>https://pressat.co.uk/releases/vendee-labs-launches-a-private-ai-shopping-agent-that-answers-only-to-the-shopper-21201ed4725d652888b9d85c29d7a701/</v>
       </c>
       <c r="F122" t="str">
-        <v>EHR fragmentation, payer demands and unproven AI efficiencies are adding hidden labor across clinical workflows</v>
+        <v>Sunday 30 August, 2026 JERSEY, Channel Islands — 1 September 2026 — Vendee Labs today released the VendeeX Personal Shopping Agent, a free, local-first application built on three promises: it works only for the shopper, its AI and data stay on the shopper’s own computer, and it is held to European data-protection standards. The company calls the approach buyer-sovereign, and says it is what lets an AI agent shop for someone without ever working against them. The application can be downloaded today at www.vendeex.ai, in 19 languages, for macOS. Windows and Linux versions will be available shortly. Why now. AI agents are becoming a primary way people shop, and most of them are built and owned by the platforms that sell the products they recommend. At the same time, personalised pricing has d</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>NYSE Content Update: Madrona Highlights Private Companies Building AI Apps</v>
+        <v>DVLT ALERT: Securities Fraud Class Action Launched Against Datavault ...</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C123" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D123" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E123" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-madrona-highlights-private-companies-building-ai-apps-302825085.html</v>
+        <v>https://pr-inside.com/dvlt-alert-securities-fraud-class-action-launched-against-datavault-r5217603.htm</v>
       </c>
       <c r="F123" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 14, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 30, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>Silo Pharma's QwikAgents Joins AMD AI Developer Program to Advance Enterprise AI Agent Platform</v>
+        <v>Creator Network Doomers Reaches $10M Run Rate With Twenty Launch Slots Monthly</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C124" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D124" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>AI, Media</v>
       </c>
       <c r="E124" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326873/0/en/Silo-Pharma-s-QwikAgents-Joins-AMD-AI-Developer-Program-to-Advance-Enterprise-AI-Agent-Platform.html</v>
+        <v>https://www.newsfilecorp.com/release/312058/Creator-Network-Doomers-Reaches-10M-Run-Rate-With-Twenty-Launch-Slots-Monthly</v>
       </c>
       <c r="F124" t="str">
-        <v>Access to AMD Developer Cloud credits, AI development tools and technical resources to support next-generation enterprise AI agents Access to AMD Developer Cloud credits, AI development tools and technical resources to support next-generation enterprise AI agents</v>
+        <v>Miami, Florida--(Newsfile Corp. - August 30, 2026) - Doomers, the creator distribution network behind product launches for AI companies, has reached a $10 million run rate six months after being founded. The company is holding capacity at twenty launch slots a month, one company per weekday, a ceiling that demand has consistently exceeded since the first quarter of operation.The company was started in March 2026 by two content creators who kept hearing the same complaint from founders who had...</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Duos Edge AI Announces Abilene Edge Facility Grand Opening</v>
+        <v>Investors in Datavault AI Inc. (DVLT): Protect Your Rights – Contact ...</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C125" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D125" t="str">
-        <v>Finance, AI, Education</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E125" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326861/12618/en/Duos-Edge-AI-Announces-Abilene-Edge-Facility-Grand-Opening.html</v>
+        <v>https://pr-inside.com/investors-in-datavault-ai-inc-dvlt-protect-your-rights-contact-r5217542.htm</v>
       </c>
       <c r="F125" t="str">
-        <v>The grand opening highlights Duos Edge AI’s continued expansion of AI-ready edge infrastructure across rural school districts and underserved markets. The grand opening highlights Duos Edge AI’s continued expansion of AI-ready edge infrastructure across rural school districts and underserved markets.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 30, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>Bridgeline Wins Competitive AI Search Deal with Leading Distribution ...</v>
+        <v>Pomerantz LLP Pursues Shareholder Class Action Against Datavault AI ...</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C126" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D126" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E126" t="str">
-        <v>https://pr-inside.com/bridgeline-wins-competitive-ai-search-deal-with-leading-distribution-r5200879.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-pursues-shareholder-class-action-against-datavault-ai-r5217497.htm</v>
       </c>
       <c r="F126" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 14, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, today announced it has won a competitive AI search deal with a leading global distribution company that has selected HawkSearch to power its B2B eCommerce experience. The distributor is a multinational supplier of essential business products, providing cleaning, safety, processing, and packaging materials to organizations across a wide range of industries. This win reinforces Bridgeline's momentum in the distribution sector, as enterprises continue shifting from legacy search platforms to AI-powered product discovery. The agreement represents a multi-year SaaS engagement ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 30, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Xactly Appoints Adriana Carpenter As Chief Financial Officer</v>
+        <v>Artificial Intelligence Football League Revises Launch Timeline as AI Technology Advances</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C127" t="str">
-        <v>PR-Inside</v>
+        <v>PRLog</v>
       </c>
       <c r="D127" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E127" t="str">
-        <v>https://pr-inside.com/xactly-appoints-adriana-carpenter-as-chief-financial-officer-r5200877.htm</v>
+        <v>https://www.prlog.org/13167580-artificial-intelligence-football-league-revises-launch-timeline-as-ai-technology-advances.html</v>
       </c>
       <c r="F127" t="str">
-        <v>(PR-inside.com) Leadership appointment strengthens Xactly's executive bench as the company advances its AI-powered Sales Performance Orchestration vision LOS GATOS, CA / ACCESS Newswire / July 14, 2026 / Xactly , the global leader in AI-driven sales performance orchestration, today announced the appointment of Adriana Carpenter as Chief Financial Officer (CFO). Bringing more than 20 years of experience leading finance organizations, Carpenter joins Xactly as the company continues to transform how enterprises build, scale, and future-proof revenue through AI-driven sales performance orchestration to motivate teams, improve performance, and drive growth with confidence. Her appointment follows a series of strategic executive leadership additions across ..</v>
+        <v>AIFL Extends Development Timeline as AI Technology Advances The Artificial Intelligence Football League (AIFL), a proposed fully simulated AI sports league, today announced that it is extending its development timeline.</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Bridgeline Wins Competitive AI Search Deal with Leading Distribution Company</v>
+        <v>Yaber Launches Cordless Vacuum HP20: TÜV-Tested 180AW Suction, SGS-certified H13 HEPA Filtration, and SenseCleanAI AI Detection Under $200</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C128" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D128" t="str">
         <v>AI</v>
       </c>
       <c r="E128" t="str">
-        <v>https://www.newswire.com/news/bridgeline-wins-competitive-ai-search-deal-with-leading-distribution-company</v>
+        <v>https://www.prnewswire.com/news-releases/yaber-launches-cordless-vacuum-hp20-tuv-tested-180aw-suction-sgs-certified-h13-hepa-filtration-and-sensecleanai-ai-detection-under-200-302864366.html</v>
       </c>
       <c r="F128" t="str">
-        <v/>
+        <v>NEW YORK, Aug. 30, 2026 /PRNewswire/ -- Yaber announced the launch of the Yaber HP20 Cordless Vacuum Cleaner, redefining what budget–conscious consumers can expect, featuring TÜV–certified true 180AW suction, SGS–verified H13 HEPA filtration, and SenseClean AI that automatically adjusts...</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>InterDigital Announces Date for Second Quarter 2026 Financial Results</v>
+        <v>AGENTPR™ Named Official Media Intelligence Platform for WPRF Abuja 2026</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C129" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D129" t="str">
-        <v>Finance, AI, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E129" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326833/24691/en/InterDigital-Announces-Date-for-Second-Quarter-2026-Financial-Results.html</v>
+        <v>https://www.prweb.com/releases/agentpr-named-official-media-intelligence-platform-for-wprf-abuja-2026-302864356.html</v>
       </c>
       <c r="F129" t="str">
-        <v>WILMINGTON, Del., July 14, 2026 (GLOBE NEWSWIRE) -- InterDigital, Inc. (Nasdaq: IDCC), a wireless, video and AI technology research and development company, today announced that the company will release its second quarter 2026 financial results before the market open on Thursday, July 30, 2026.</v>
+        <v>African-built AI-powered PR intelligence system to support real-time global, continental and Nigerian media monitoring for the World Public Relations Forum LAGOS, Nigeria, Aug. 30, 2026 /PRNewswire/ -- The Nigerian Institute of Public Relations (NIPR) has appointed AGENTPR™, the...</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Jet.AI Announces Letter of Intent for New Merger and related Spin-Off of Data Center Business</v>
+        <v>Faruqi &amp; Faruqi, LLP Urges Datavault AI Inc. (DVLT) Investors to Seek Counsel Before October 5, 2026 Lead Plaintiff Deadline in the Securities Class Action</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C130" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D130" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E130" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326831/0/en/Jet-AI-Announces-Letter-of-Intent-for-New-Merger-and-related-Spin-Off-of-Data-Center-Business.html</v>
+        <v>https://www.newsfilecorp.com/release/311838/Faruqi-Faruqi-LLP-Urges-Datavault-AI-Inc.-DVLT-Investors-to-Seek-Counsel-Before-October-5-2026-Lead-Plaintiff-Deadline-in-the-Securities-Class-Action</v>
       </c>
       <c r="F130" t="str">
-        <v>Proposed business combination and spin-off designed to provide stockholders with equity in two public companies</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses in Datavault AI to Contact Him Directly to Discuss Their OptionsNew York, New York--(Newsfile Corp. - August 29, 2026) - Faruqi &amp; Faruqi, LLP, a leading national securities law firm, reminds investors of the October 5, 2026 deadline to seek the role of lead plaintiff in a federal securities class action that has been filed against Datavault AI Inc. ("Datavault AI" or the "Company")...</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Reliance Global Group Launches AI Agent for Secure Browser Automation in Regulated Insurance Back Offices</v>
+        <v>Investor Alert: Deadline Approaching to Join Datavault AI Inc. (DVLT) ...</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C131" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D131" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E131" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326838/0/en/Reliance-Global-Group-Launches-AI-Agent-for-Secure-Browser-Automation-in-Regulated-Insurance-Back-Offices.html</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-datavault-ai-inc-dvlt-r5217431.htm</v>
       </c>
       <c r="F131" t="str">
-        <v>Reliance's proprietary AI agent brings secure environments, policy-enforced action controls, human-in-the-loop review, and audit-grade records to regulated industries, beginning with insurance back offices Reliance's proprietary AI agent brings secure environments, policy-enforced action controls, human-in-the-loop review, and audit-grade records to regulated industries, beginning with insurance back offices</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 29, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Medical Care Technologies Inc. (OTC PINK:MDCE) Snapshot Recipes AI ...</v>
+        <v>Viral SEO Launches AI Assistant for Google Search Console Insights</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C132" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D132" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E132" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-snapshot-recipes-ai-r5200876.htm</v>
+        <v>https://www.newsfilecorp.com/release/311947/Viral-SEO-Launches-AI-Assistant-for-Google-Search-Console-Insights</v>
       </c>
       <c r="F132" t="str">
-        <v>(PR-inside.com) First 24 Hours of Performance Ads Match Lifetime Downloads - Positioning for Accelerated Consumer Growth MESA, AZ / ACCESS Newswire / July 14, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced a major evolution for its popular AI-powered mobile app, Snapshot Recipes, introducing a new freemium model designed to dramatically expand user access while accelerating growth. Download Snapshot Recipes for free now: https://snapshotrecipes.app/get/ Snapshot Recipes empowers users to create instant, personalized recipes by simply snapping a photo of their groceries, open fridge, ingredients, a saved meal image, or even a screenshot from social media. The app instantly delivers chef-inspired recipes with ..</v>
+        <v>Viral SEO Launches an AI Assistant That Reads Google Search Console For Startup FoundersThe tool connects to a site's Search Console account and answers questions about what to fix first.Tbilisi, Georgia--(Newsfile Corp. - August 29, 2026) - Viral SEO today released an AI assistant that connects to a website owner's Google Search Console account and turns the data sitting in it into specific fixes. Instead of reading charts, users ask questions in plain English and get answers tied to their own...</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Medical Care Technologies Inc. (OTC PINK:MDCE) Snapshot Recipes AI Powered Mobile App Hits New Milestone with Freemium Model and Strong Marketing Results</v>
+        <v>ROSEN, A GLOBAL AND LEADING LAW FIRM, Encourages Datavault AI Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - DVLT</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C133" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D133" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E133" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-snapshot-recipes-ai-powered-mobile</v>
+        <v>https://www.newsfilecorp.com/release/312039/ROSEN-A-GLOBAL-AND-LEADING-LAW-FIRM-Encourages-Datavault-AI-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-DVLT</v>
       </c>
       <c r="F133" t="str">
-        <v>First 24 Hours of Performance Ads Match Lifetime Downloads - Positioning for Accelerated Consumer Growth</v>
+        <v>New York, New York--(Newsfile Corp. - August 29, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ: DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline.SO WHAT: If you purchased Datavault AI securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Udio Chooses BuyDRM to Protect and Scale its AI Music Platform</v>
+        <v>Pomerantz LLP Pursues Class Action Litigation Against Datavault AI ...</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C134" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D134" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E134" t="str">
-        <v>https://www.prweb.com/releases/udio-chooses-buydrm-to-protect-and-scale-its-ai-music-platform-302822432.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-pursues-class-action-litigation-against-datavault-ai-r5217343.htm</v>
       </c>
       <c r="F134" t="str">
-        <v>KeyOS MultiKey Supports Secure, Scalable Streaming with Multi-DRM for AI-Generated Music AUSTIN, Texas, July 14, 2026 /PRNewswire-PRWeb/ -- BuyDRM™, a leading provider of content security services and DRM solutions, today announced that Udio has selected BuyDRM's KeyOS MultiKey Service to...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>SONATA Launches as a New Doctor-Led Preventive Healthcare Membership Bridging the Gap Between Deep Testing and Personalized Care</v>
+        <v>Prospectr Digital Launches Rebuilt B2B Lead Generation Platform with AI-Powered Services</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C135" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D135" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E135" t="str">
-        <v>https://www.prnewswire.com/news-releases/sonata-launches-as-a-new-doctor-led-preventive-healthcare-membership-bridging-the-gap-between-deep-testing-and-personalized-care-302824195.html</v>
+        <v>https://www.prweb.com/releases/prospectr-digital-launches-rebuilt-b2b-lead-generation-platform-with-ai-powered-services-302862476.html</v>
       </c>
       <c r="F135" t="str">
-        <v>Launching in New York, San Francisco, and Los Angeles, SONATA combines deep clinical testing, dedicated physicians, and clinical AI to help members build a fuller picture of their health and take action before disease starts. NEW YORK, July 14, 2026 /PRNewswire/ -- SONATA, offering a...</v>
+        <v>Minneapolis-based B2B lead generation agency Prospectr Digital has launched a rebuilt client platform at prospectrdigital.com, supporting an expanded portfolio that includes AI voice agents, Meta advertising, cold email outreach, SEO/AEO, and Sovereign, its proprietary AI orchestration...</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Findem Recognized as a Great Place To Work, Reflecting the Culture Behind Its AI Talent Platform</v>
+        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television ...</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C136" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D136" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, Crypto, AI, Media</v>
       </c>
       <c r="E136" t="str">
-        <v>https://www.prweb.com/releases/findem-recognized-as-a-great-place-to-work-reflecting-the-culture-behind-its-ai-talent-platform-302823206.html</v>
+        <v>https://pr-inside.com/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television-r5217321.htm</v>
       </c>
       <c r="F136" t="str">
-        <v>Based entirely on employee feedback, the certification underscores the workplace culture fueling Findem's innovation, growth and industry leadership REDWOOD CITY, Calif., July 14, 2026 /PRNewswire-PRWeb/ -- Findem, the AI platform for talent outcomes, today announced it has been...</v>
+        <v>(PR-inside.com) The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / New to The Street today announced its latest nationally and internationally distributed business television program, broadcasting today at 6:30 PM EST on Bloomberg Television across the United States, Latin America, and the Middle East and North Africa (MENA). The program features in-depth interviews with executives leading innovative companies across streaming technology, blockchain-enabled commerce and artificial intelligence-powered security. The broadcast combines long-form executive interviews w</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Government Workforce Network LLC Surpasses 970 Colleges and Universities Across Six Countries, Launching the Next Phase of Global Workforce Innovation</v>
+        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television Across the U.S., Latin America and MENA-Featuring FreeCast (NASDAQ: CAST), Metaterra Holdings (MTHI) and SafeSpace Global (SGCC)</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C137" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D137" t="str">
-        <v>AI, Education</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E137" t="str">
-        <v>https://www.pr.com/press-release/973283</v>
+        <v>https://www.newswire.com/news/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television</v>
       </c>
       <c r="F137" t="str">
-        <v>Government Workforce Network LLC has expanded its international network to more than 970 colleges and universities across the United States, the United Kingdom, Austria, France, Germany, and Ireland. As the organization enters its next phase of growth, it is inviting Founding Strategic Sponsors to help advance university engagement, workforce innovation, artificial intelligence readiness, and the mobilization of [PR.com]</v>
+        <v>The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS)</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Retailer Bealls Inc. Increases Clearance Sales Dollars by 25% With Oracle</v>
+        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television Across the U.S., Latin America and MENA-Featuring FreeCast (NASDAQ:CAST), Metaterra Holdings (MTHI) and SafeSpace Global (SSGC)</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C138" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D138" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E138" t="str">
-        <v>https://www.prnewswire.com/news-releases/retailer-bealls-inc-increases-clearance-sales-dollars-by-25-with-oracle-302824139.html</v>
+        <v>https://www.newswire.com/news/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television</v>
       </c>
       <c r="F138" t="str">
-        <v>111-year-old company saves its shoppers money while improving margin by leveraging the power of AI-driven retail lifecycle price optimization BRADENTON, Fla. and AUSTIN, Texas, July 14, 2026 /PRNewswire/ -- Bealls Inc., a leading off-price retailer serving customers across the United...</v>
+        <v>The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS)</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>ConnectOne Bank is Building the Future of Commercial Lending on nCino’s Agentic Operating System</v>
+        <v>ADAM Institute for Mission-Critical Cybersecurity Powered by Elton University Launches International Program</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C139" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D139" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E139" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326739/0/en/ConnectOne-Bank-is-Building-the-Future-of-Commercial-Lending-on-nCino-s-Agentic-Operating-System.html</v>
+        <v>https://www.pr.com/press-release/977736</v>
       </c>
       <c r="F139" t="str">
-        <v>Already ranked in the nation's top 1% in efficiency, the Bank is building a suite of AI agents on nCino with a goal to make every frontline commercial banker 50% more productive Already ranked in the nation's top 1% in efficiency, the Bank is building a suite of AI agents on nCino with a goal to make every frontline commercial banker 50% more productive</v>
+        <v>ADAM Aerospace has launched the ADAM Institute for Mission-Critical Cybersecurity powered by Elton University, based in San Francisco. The Institute offers master’s, PhD-by-publication, and professional certification pathways focused on cybersecurity, AI assurance, daata verification, autonomous systems, defense, space, and critical infrastructure, preparing leaders to secure the technologies and systems where failure [PR.com]</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Intermap Partners with NSG UP42 to Expand Access to Elevation Intelligence in Saudi Arabia</v>
+        <v>Alpha1 AI Expands Support for Federal Agencies</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C140" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D140" t="str">
-        <v>AI, Energy</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E140" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326740/0/en/Intermap-Partners-with-NSG-UP42-to-Expand-Access-to-Elevation-Intelligence-in-Saudi-Arabia.html</v>
+        <v>https://pr-inside.com/alpha1-ai-expands-support-for-federal-agencies-r5217319.htm</v>
       </c>
       <c r="F140" t="str">
-        <v>AI-ready terrain data helps users turn complex elevation information into actionable intelligence for infrastructure, flood risk, energy and national development planning AI-ready terrain data helps users turn complex elevation information into actionable intelligence for infrastructure, flood risk, energy and national development planning</v>
+        <v>(PR-inside.com) Scholar, Spark and Resolve are already advancing agency-focused workforce learning, institutional knowledge and guided problem-solving, with broader expansion planned in the coming months. DALLAS, TX / ACCESS Newswire / August 29, 2026 / Alpha1 AI is expanding its support for federal agencies through secure, agency-configurable learning and problem-solving environments designed around the realities of government operations. Federal curriculum development, platform configuration, demonstrations and discussions with government stakeholders are already underway. The company expects to deepen this work and expand into additional agencies in the coming months. The initiative addresses a practical challenge across government: agencies must develop workforce capability, preserve e</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>Microchip Advances Neural Network Implementation with VectorBlox™ 3.0 Accelerator SDK</v>
+        <v>Hear More. See More. React Faster: JBL rolls out major QuantumENGINE update</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C141" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D141" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E141" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326721/0/en/Microchip-Advances-Neural-Network-Implementation-with-VectorBlox-3-0-Accelerator-SDK.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359718</v>
       </c>
       <c r="F141" t="str">
-        <v>As AI models grow in complexity, compression is essential. VectorBlox 3.0 leverages sparsity-based model compression to accurately reduce compute demands.</v>
+        <v>AI-powered Footstep Booster: A game-aware audio enhancement that continuously analyzes gameplay audio to identify critical sounds from footsteps and voices to gunshots and explosions. Audio clarity is sharpened, improving directionality of enemy footsteps in leading FPS titles for faster reaction times, without compromising audio quality. - - Game-centric user profiles: Provide&amp;amp;#8239;optimized sound configurations for top games, helping players&amp;amp;#8239;gain a competitive advantage and del... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359718</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Evalueserve Recognized in KMWorld's AI 100 List for 2026</v>
+        <v>Garanti BBVA Wins Two AI in Finance Awards for Personalized Financial Advice</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C142" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D142" t="str">
         <v>AI</v>
       </c>
       <c r="E142" t="str">
-        <v>https://www.prweb.com/releases/evalueserve-recognized-in-kmworlds-ai-100-list-for-2026-302823202.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359702</v>
       </c>
       <c r="F142" t="str">
-        <v>Recognition highlights how Evalueserve's domain-led AI services are helping enterprises move past AI experimentation and into AI that works inside the workflows that matter most ZUG, Switzerland , July 14, 2026 /PRNewswire-PRWeb/ -- Evalueserve, a global leader in domain-led AI services,...</v>
+        <v>Garanti BBVA has won two awards at Global Finance&amp;#39;s AI in Finance Awards 2026: &amp;#8220;Best Personalized Financial Advice in T�rkiye&amp;#8221; and &amp;#8220;Best Personalized Financial Advice in Western Europe.&amp;#8221; The awards recognize the bank&amp;#39;s AI-powered approach to providing personalized financial advice. They also qualify Garanti BBVA for the global Round II judging, with the winners to be announced in Singapore in October. - - Garanti BBVA relies on AI -powered analytics to combine client feedback from ac... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359702</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>Haoxi Health Technology Limited Announces Strategic Cooperation Framework with NOVA MEDIA to Develop An AI Digital Marketing System</v>
+        <v>Samsung Announces One UI 9 Beta Feature Update for Galaxy S26 Series</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C143" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D143" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E143" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326680/0/en/Haoxi-Health-Technology-Limited-Announces-Strategic-Cooperation-Framework-with-NOVA-MEDIA-to-Develop-An-AI-Digital-Marketing-System.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359700</v>
       </c>
       <c r="F143" t="str">
-        <v>BEIJING, July 14, 2026 (GLOBE NEWSWIRE) -- Haoxi Health Technology Limited (the “Company” or “HAO”), a Beijing-headquartered online marketing solutions provider specializing in one-stop digital marketing services for the health and wellness industry, today announced the signing of a strategic cooperation framework agreement with NOVA MEDIA, a technology company with expertise in AI digital humans and generative AI.</v>
+        <v>Samsung is bringing a major feature update to One UI 9 beta users on the Galaxy S26 series, with the rollout starting Aug. 28. - - The update will introduce highly anticipated features already seen in the latest Galaxy Z series, each designed to make everyday tasks feel more seamless. - - - &amp;#8226; My FanCam makes it easier to capture and share standout moments, using AI to keep a selected person in focus and automatically reframe footage into different aspect ratios for social platforms. - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359700</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Hyperscale Data Bitcoin Treasury Reaches 1,032 Bitcoin Worth Approximately $65.8 Million and Acquired 130 Bitcoin During the Week Ended July 12, 2026</v>
+        <v>Innolitics and BEACON-Neuro.AI Partner to Bring FDA Breakthrough Device BEACONPredict to Market</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C144" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D144" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>AI, Healthcare, Education</v>
       </c>
       <c r="E144" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-reaches-1-032-bitcoin-worth-approximately-65-8-million-and-acquired-130-bitcoin-during-the-week-ended-july-12--2026--302824548.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/innolitics-beacon-neuro-ai-partner-221700178.html</v>
       </c>
       <c r="F144" t="str">
-        <v>LAS VEGAS, July 14, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of July 12, 2026, it held 1,032.4959 Bitcoin representing an...</v>
+        <v>SAN FRANCISCO, August 28, 2026--Innolitics, a medical-device software and FDA regulatory services provider, and BEACON-Neuro.AI Inc., a Washington University in St. Louis startup, today announced the partnership behind BEACONPredict, AI software for predicting malignant cerebral edema risk after acute ischemic stroke. Innolitics brought the regulatory strategy and software engineering; BEACON-Neuro.AI brought the clinical science out of Dr.</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>VIAVI Joins EU-Funded SHIELD-6G Consortium to Advance AI-Driven Security Testing for Future 6G Networks</v>
+        <v>Pomerantz LLP Moves Forward with Class Action Litigation Against Datavault ...</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C145" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D145" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E145" t="str">
-        <v>https://www.prnewswire.com/news-releases/viavi-joins-eu-funded-shield-6g-consortium-to-advance-ai-driven-security-testing-for-future-6g-networks-302823775.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-moves-forward-with-class-action-litigation-against-datavault-r5217253.htm</v>
       </c>
       <c r="F145" t="str">
-        <v>Contribution to flagship 6G projects underscores VIAVI's pivotal role in the next generation of connectivity CHANDLER, Ariz., July 14, 2026 /PRNewswire/ -- VIAVI Solutions Inc. (VIAVI) (NASDAQ: VIAV) today announced that it has been awarded $1.1 million in funding from the European Smart...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>Machine Learning Market Strategic Business Insights</v>
+        <v>AI Agents Must Be Governed as Persistent Digital Actors, Advises Info-Tech Research Group</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C146" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D146" t="str">
-        <v>AI, Education</v>
+        <v>AI</v>
       </c>
       <c r="E146" t="str">
-        <v>https://express-press-release.net/news/2026/07/14/1762644</v>
+        <v>https://www.prnewswire.com/news-releases/ai-agents-must-be-governed-as-persistent-digital-actors-advises-info-tech-research-group-302863147.html</v>
       </c>
       <c r="F146" t="str">
-        <v>The global Machine Learning Market was valued at USD 100.0 billion in 2025 and is projected to grow from USD 135.8 billion in 2026 to USD 684.4 [read full press release...]</v>
+        <v>As the use of AI agents rises, organizations face a widening gap between adoption and governance. New insights from Info-Tech Research Group indicate that governing agentic AI is fundamentally different from previous governance models. Agents can autonomously access systems, trigger...</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>Instawork Announces 2026 Flexible Work Award Winners</v>
+        <v>sbLiftOff Recognized as Category Leader in M&amp;amp;A Advisory &amp;amp; Strategy by OrangeSlices AI</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C147" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D147" t="str">
-        <v>AI, Automotive</v>
+        <v>AI</v>
       </c>
       <c r="E147" t="str">
-        <v>https://pr-inside.com/instawork-announces-2026-flexible-work-award-winners-r5200797.htm</v>
+        <v>https://www.prweb.com/releases/sbliftoff-recognized-as-category-leader-in-ma-advisory--strategy-by-orangeslices-ai-302861394.html</v>
       </c>
       <c r="F147" t="str">
-        <v>(PR-inside.com) Celebrating the leaders and businesses that serve as models for hourly workplace excellence, as rated by Instawork Professionals. SAN FRANCISCO, CA / ACCESS Newswire / July 14, 2026 / Instawork, the leading AI-powered labor marketplace, today announced the winners of its 2026 Flexible Work Awards. This annual program recognizes companies that prioritize safety, reliability, and culture, based on direct, data-driven feedback from the Instawork Professionals (Pros) who power their operations. By consistently delivering superior experiences, these honorees have proven that a thoughtful, worker-first approach to staffing is a powerful driver of both operational efficiency and long-term business success. The 2026 Honorees include: American Express ..</v>
+        <v>sbLiftOff has been named a Category Leader in M&amp;A Advisory &amp; Strategy by OrangeSlices AI, affirming the firm's standing among the best M&amp;A advisors for federal contractors and the broader GovCon market. The designation places sbLiftOff in a select group of government contractor M&amp;A...</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Bitwise Selected by Renuity to Build an AI-Ready Data Foundation on Microsoft Fabric</v>
+        <v>Mint Incorporation Limited Announces Closing of $2.5 Million Registered Direct Offering</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C148" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D148" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E148" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitwise-selected-by-renuity-to-build-an-ai-ready-data-foundation-on-microsoft-fabric-302824877.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352883/0/en/mint-incorporation-limited-announces-closing-of-2-5-million-registered-direct-offering.html</v>
       </c>
       <c r="F148" t="str">
-        <v>Leading home improvement provider partners with Bitwise to enable near real-time intelligence, accelerate business transformation, and create a scalable foundation for future AI innovation CHICAGO and PUNE, India, July 14, 2026 /PRNewswire/ -- Renuity Home, a leading national home...</v>
+        <v>Hong Kong, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Mint Incorporation Limited (“Mint” or the “Company”, NASDAQ: MIMI), a Hong Kong-based company with a new strategic focus on artificial intelligence (AI) and robotics, and an established business interior design and fit-out works provider, today announced the closing of its previously announced registered public offering conducted on a best-efforts basis.</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Brand Engagement Network and Accelevate Solutions Launch AI-Powered Transportation Media Network</v>
+        <v>How startups in regulated industries are using AI</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C149" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D149" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>AI</v>
       </c>
       <c r="E149" t="str">
-        <v>https://www.prnewswire.com/news-releases/brand-engagement-network-and-accelevate-solutions-launch-ai-powered-transportation-media-network-302824859.html</v>
+        <v>https://www.microsoft.com/en-us/startups/blog/three-architecture-decisions-behind-ponss-legal-ai-platform-on-microsoft-azure/</v>
       </c>
       <c r="F149" t="str">
-        <v>AI-powered transportation platform transforms connected fleets into intelligent media networks that generate recurring advertising revenue through real-time audience intelligence and autonomous content delivery. WILMINGTON, Del., and SCOTTSDALE, Ariz., July 14, 2026 /PRNewswire/ -- For...</v>
+        <v>The post How startups in regulated industries are using AI appeared first on Source.</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Sigenergy Unveils SigenMate 2700 Ultra: a Future-Ready AI-Powered Plug &amp; Play Home Energy System</v>
+        <v>Catching wildfires earlier: AI gives firefighters a head start</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C150" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D150" t="str">
-        <v>AI, Energy, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E150" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326634/0/en/Sigenergy-Unveils-SigenMate-2700-Ultra-a-Future-Ready-AI-Powered-Plug-Play-Home-Energy-System.html</v>
+        <v>https://unlocked.microsoft.com/alertcalifornia-ai-wildfire-detection/</v>
       </c>
       <c r="F150" t="str">
-        <v>D&amp;#220;SSELDORF, Germany, July 14, 2026 (GLOBE NEWSWIRE) -- Sigenergy (06656.HK), a leading energy innovator, officially unveiled its SigenMate 2700 Ultra during Sigenergy Consumer Product Launch. Positioned as a future-ready AI-powered plug-and-play energy system designed for modern living across both households and outdoor environments, the SigenMate 2700 Ultra brings together AI-driven energy management, high performance, scalable storage capacity and seamless backup power into a cohesive system tailored specifically for small and medium-sized homes.</v>
+        <v>The post Catching wildfires earlier: AI gives firefighters a head start appeared first on Source.</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>AI continues to drive fintech innovation; MoneySimpler releases intelligent automated investment solution.</v>
+        <v>BLUE OWL MANAGED FUNDS LEAD $2.4 BILLION AI FACTORY FINANCING FOR IREN</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C151" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D151" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E151" t="str">
-        <v>https://pressreleasenews.org/pressroom/ai-continues-to-drive-fintech-innovation-moneysimpler-releases-intelligent-automated-investment-solution</v>
+        <v>https://www.prnewswire.com/news-releases/blue-owl-managed-funds-lead-2-4-billion-ai-factory-financing-for-iren-302863057.html</v>
       </c>
       <c r="F151" t="str">
-        <v/>
+        <v>Financing for NVIDIA AI Infrastructure deployment draws on Blue Owl's digital infrastructure operating and underwriting experience NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Blue Owl Capital Inc. (NYSE: OWL) ("Blue Owl"), a leading alternative asset manager, today announced that funds...</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>DoorDash, Observe.AI, and AWS Partner to Scale Customer-Centric AI Across 19,000 Agents</v>
+        <v>Vadzo Imaging Positions Merlin-290CRS: 2MP Sony Starvis IMX290 Low-Light USB Camera with NIR Sensitivity for Smart Surveillance</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C152" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D152" t="str">
-        <v>AI, Retail</v>
+        <v>AI, Media</v>
       </c>
       <c r="E152" t="str">
-        <v>https://www.prnewswire.com/news-releases/doordash-observeai-and-aws-partner-to-scale-customer-centric-ai-across-19-000-agents-302824595.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-290crs-2mp-sony-starvis-imx290-low-22852760</v>
       </c>
       <c r="F152" t="str">
-        <v>Nearly 100% automated quality coverage enables real-time insight, behavioral analysis, and faster action to improve customer experience REDWOOD CITY, Calif., July 14, 2026 /PRNewswire/ -- Observe.AI today shared the impact of its collaboration with DoorDash and Amazon Web Services (AWS),...</v>
+        <v>Built for AI-powered video analytics, perimeter security, and smart access control that must perform reliably after dark, this camera pairs the Sony Starvis IMX290 sensor with genuine NIR sensitivity over USB 2.0, giving smart surveillance system integrators dependable nighttime detail without a supplemental infrared illuminator at every camera position.</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Infortrend Expands Edge Computing Portfolio to Support Evolving AI and Edge Workloads</v>
+        <v>Pulse Software Solutions Takes On AI Chatbot Failures With a Fully Managed Solution</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C153" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D153" t="str">
         <v>AI</v>
       </c>
       <c r="E153" t="str">
-        <v>https://www.prnewswire.com/news-releases/infortrend-expands-edge-computing-portfolio-to-support-evolving-ai-and-edge-workloads-302822518.html</v>
+        <v>https://www.prweb.com/releases/pulse-software-solutions-takes-on-ai-chatbot-failures-with-a-fully-managed-solution-302861406.html</v>
       </c>
       <c r="F153" t="str">
-        <v>TAIPEI, July 14, 2026 /PRNewswire/ -- Infortrend Technology, Inc. (TWSE: 2495), a leading provider of enterprise storage and AI solutions, today announced the expansion of its edge computing portfolio. Structured into distinct solution categories, the updated portfolio is designed to meet...</v>
+        <v>Denver-based firm handles chatbot training, tuning, and long-term management for clients, including during the free trial, as research shows many AI projects stall because of work businesses are expected to manage internally. DENVER, Aug. 28, 2026 /PRNewswire-PRWeb/ -- Pulse Software...</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>RWS launches new linguistic validation service to significantly reduce clinical trial timelines</v>
+        <v>ValueStreamAI Expands AI Services for Small and Mid-Sized Businesses Across Automation, AI, and Custom Software</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C154" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D154" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E154" t="str">
-        <v>https://www.prnewswire.com/news-releases/rws-launches-new-linguistic-validation-service-to-significantly-reduce-clinical-trial-timelines-302824011.html</v>
+        <v>https://www.prweb.com/releases/valuestreamai-expands-ai-services-for-small-and-mid-sized-businesses-across-automation-ai-and-custom-software-302861375.html</v>
       </c>
       <c r="F154" t="str">
-        <v>New service brings critical eCOA trial services together under one program team to speed global studies MAIDENHEAD, England, July 14, 2026 /PRNewswire/ -- RWS (AIM: RWS.L), a global AI solutions company, today launched a new tech-enabled eCOA translation and linguistic validation service...</v>
+        <v>The U.S. and U.K. firm covers the full path from AI strategy to production systems, including autonomous agents, agentic systems, and custom applications, with every engagement opening with a diagnosis of where the business loses the most time and money rather than a software pitch....</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>Artificial Intelligence In Drug Discovery Market Segmentation and Forecast</v>
+        <v>EDSAFE AI Alliance Announces Inaugural Cohort of Spark Fund Awardees to Move AI Governance from Policy to Practice</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C155" t="str">
-        <v>Express Press Release</v>
+        <v>PRWeb</v>
       </c>
       <c r="D155" t="str">
-        <v>AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E155" t="str">
-        <v>https://express-press-release.net/news/2026/07/14/1762624</v>
+        <v>https://www.prweb.com/releases/edsafe-ai-alliance-announces-inaugural-cohort-of-spark-fund-awardees-to-move-ai-governance-from-policy-to-practice-302861687.html</v>
       </c>
       <c r="F155" t="str">
-        <v>The global Artificial Intelligence In Drug Discovery Market was valued at USD 2.3 billion in 2025 and is projected to grow from USD 2.9 billion in 2026 [read full press release...]</v>
+        <v>Ten school districts and networks selected to receive specialized assistance to deploy SAFE-aligned AI implementation strategies on the ground BROOKLYN, N.Y., Aug. 28, 2026 /PRNewswire-PRWeb/ -- The EDSAFE AI Alliance, a project of InnovateEDU, announced the first round of grant...</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>AI And Automation In Banking Market Segmentation and Forecast</v>
+        <v>Elixir Global Unifies Enterprise AI Transformation and Consulting Under One Global Identity</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C156" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D156" t="str">
         <v>AI</v>
       </c>
       <c r="E156" t="str">
-        <v>https://express-press-release.net/news/2026/07/14/1762616</v>
+        <v>https://www.prnewswire.com/news-releases/elixir-global-unifies-enterprise-ai-transformation-and-consulting-under-one-global-identity-302863015.html</v>
       </c>
       <c r="F156" t="str">
-        <v>The global AI And Automation In Banking Market was valued at USD 42.6 billion in 2025 and is projected to grow from USD 50.5 billion in 2026 [read full press release...]</v>
+        <v>PLAINSBORO, N.J., Aug. 28, 2026 /PRNewswire/ -- Elixir Global, an enterprise AI transformation and consulting group, has consolidated the public presentation of its businesses under a single brand name and website, elixirglobal.com. As the group's own channels state, "Elixir Business...</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Clarivate Selected by Abes to Modernize French National Academic Library System</v>
+        <v>Ticket Fairy Launches the World's First Event Ticketing Command Line Built for AI Agents</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C157" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D157" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E157" t="str">
-        <v>https://www.prnewswire.com/news-releases/clarivate-selected-by-abes-to-modernize-french-national-academic-library-system-302823996.html</v>
+        <v>https://www.newsfilecorp.com/release/311959/Ticket-Fairy-Launches-the-Worlds-First-Event-Ticketing-Command-Line-Built-for-AI-Agents</v>
       </c>
       <c r="F157" t="str">
-        <v>New cloud-based, shared and scalable platform based on Alma, Primo and Rapido creates a unified library experience Library services, resource sharing and AI-powered discovery in one platform LONDON, July 14, 2026 /PRNewswire/ -- Clarivate Plc (NYSE:CLVT), a leading global provider of...</v>
+        <v>San Francisco, California--(Newsfile Corp. - August 28, 2026) - Ticket Fairy, the event ticketing platform behind tens of thousands of live events, today launched a command line that lets AI assistants and automated systems carry out the daily work of running an event. The company believes its CLI is the first tool of its kind in the events industry designed for AI agents.Ticket Fairy Launches the World's First Event Ticketing Command Line Built for AI AgentsTo view an enhanced version of this...</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>IntelexVision rebrands to Eluviant and unveils its Aurora Flow AI model that understands motion in surveillance</v>
+        <v>DVLT INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C158" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D158" t="str">
-        <v>AI, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E158" t="str">
-        <v>https://www.prnewswire.com/news-releases/intelexvision-rebrands-to-eluviant-and-unveils-its-aurora-flow-ai-model-that-understands-motion-in-surveillance-302822792.html</v>
+        <v>https://pr-inside.com/dvlt-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5217165.htm</v>
       </c>
       <c r="F158" t="str">
-        <v>The video intelligence company is marking its new chapter with the release of Aurora Flow, an enterprise-scale AI model that understands complex actions and behaviours in CCTV footage DUBAI, UAE, July 14, 2026 /PRNewswire/ -- Eluviant, formerly IntelexVision, today steps forward with a...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Datavault AI Inc. (NASDAQ:DVLT) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Datavault securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site: bgandg.com/DVLT. Datavault Case ..</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>Cumberland Packaging Selects Amtech Software to Support Its Packaging Operations in the UK</v>
+        <v>Futuri Introduces "Automate, Augment, Hold" Framework to Help Sales Leaders Avoid an AI Trust Deficit</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C159" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D159" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E159" t="str">
-        <v>https://www.prnewswire.com/news-releases/cumberland-packaging-selects-amtech-software-to-support-its-packaging-operations-in-the-uk-302824226.html</v>
+        <v>https://www.prnewswire.com/news-releases/futuri-introduces-automate-augment-hold-framework-to-help-sales-leaders-avoid-an-ai-trust-deficit-302862993.html</v>
       </c>
       <c r="F159" t="str">
-        <v>Leading corrugated packaging manufacturer selects Encore ERP to power its operations FORT WASHINGTON, Pa., July 14, 2026 /PRNewswire/ -- Amtech Software, a leading provider of AI-powered ERP, MES and CRM solutions for the label and packaging industries, today announced that Cumberland...</v>
+        <v>Drawing on a year of conversations with roughly 40 enterprise sales leaders, Futuri CEO Daniel Anstandig warns that automating human moments produces a bill that comes due 18 months later. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- Boards, investors, and AI vendors are pressing revenue...</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>PrivacyScrubber Launches Zero-Trust MCP Server to Redact PII in AI IDEs</v>
+        <v>Futuri Introduces the "Overlap Window": When Humans and AI Multiply Each Other</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C160" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D160" t="str">
         <v>AI</v>
       </c>
       <c r="E160" t="str">
-        <v>https://www.pr.com/press-release/973113</v>
+        <v>https://www.prnewswire.com/news-releases/futuri-introduces-the-overlap-window-when-humans-and-ai-multiply-each-other-302862969.html</v>
       </c>
       <c r="F160" t="str">
-        <v>PrivacyScrubber introduces a local-only Model Context Protocol (MCP) server, allowing developers to scrub PII from AI prompts directly inside Cursor &amp; Windsurf. [PR.com]</v>
+        <v>Futuri CEO Daniel Anstandig says most leaders are still spectators to the AI transition, and names the three postures keeping them there. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- The most valuable period in an AI transition may also be the shortest. Futuri is introducing the "Overlap...</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Robo.ai Announces Core Executive Appointments, Forming a Local UAE Leadership Team at Neurovia AI</v>
+        <v>Servion and Knowmax Partner to ground Agentic CX in Governed Knowledge: 1st Joint Customer Win in Europe</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C161" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D161" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E161" t="str">
-        <v>https://www.prnewswire.com/news-releases/roboai-announces-core-executive-appointments-forming-a-local-uae-leadership-team-at-neurovia-ai-302824695.html</v>
+        <v>https://www.prweb.com/releases/servion-and-knowmax-partner-to-ground-agentic-cx-in-governed-knowledge-1st-joint-customer-win-in-europe-302862484.html</v>
       </c>
       <c r="F161" t="str">
-        <v>ABU DHABI, UAE, July 14, 2026 /PRNewswire/ -- Robo.ai Inc. (NASDAQ: AIIO) ("Robo.ai" or the "Company") today announced a series of senior executive appointments in its subsidiary Neurovia AI, an AI visual data processing and compression technology company. Mr. Khalifa Mohammed Alshehhi...</v>
+        <v>Strategic partnership pairs Servion's CX transformation practice with Knowmax's AI knowledge platform. Joint go-to-market across North America and EMEA. PRINCETON, N.J., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Servion Global Solutions, a global systems integrator with more than 30 years of CX...</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Waton Financial to Bring MoTA's Multi-Agent Investment Platform to Individual Investors</v>
+        <v>Futuri Flags the Hidden Cost of Building AI In-House</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C162" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D162" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E162" t="str">
-        <v>https://www.prnewswire.com/news-releases/waton-financial-to-bring-motas-multi-agent-investment-platform-to-individual-investors-302824691.html</v>
+        <v>https://www.prnewswire.com/news-releases/futuri-flags-the-hidden-cost-of-building-ai-in-house-302862966.html</v>
       </c>
       <c r="F162" t="str">
-        <v>HONG KONG, July 14, 2026 /PRNewswire/ -- With MoTA's public beta scheduled for Q3 2026, the Nasdaq-listed AI company is betting that institutional-grade portfolio intelligence should be available to a much broader group of investors - not only the wealthiest. One figure highlights a...</v>
+        <v>Futuri CEO Daniel Anstandig says building AI in-house means you've "volunteered to become a software company on the side," and identifies four categories where those builds carry more risk than expected. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- Generative AI has collapsed the time...</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Humanoid Global Announces MBody AI’s Advancements in Commercial Expansion and Proposed Business Combination with Check-Cap</v>
+        <v>Simfoni's Virgil AI Wins Stevie® Award for Best AI-Powered Product or Service</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C163" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D163" t="str">
         <v>AI</v>
       </c>
       <c r="E163" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326565/0/en/Humanoid-Global-Announces-MBody-AI-s-Advancements-in-Commercial-Expansion-and-Proposed-Business-Combination-with-Check-Cap.html</v>
+        <v>https://www.prweb.com/releases/simfonis-virgil-ai-wins-stevie-award-for-best-ai-powered-product-or-service-302862504.html</v>
       </c>
       <c r="F163" t="str">
-        <v>Vancouver, BC, July 14, 2026 (GLOBE NEWSWIRE) -- Humanoid Global Holdings Corp. (“ Humanoid Global ” or the “ Company ”) ( CSE:ROBO , FWB:0XM1 , OTCQB:RBOHF ), a publicly traded investment issuer focused on building and accelerating a portfolio of pioneering companies in the humanoid robotics and embodied AI sector, is pleased to announce progress made by MBody AI Corp. (“ MBody AI ”), a portfolio company in which Humanoid Global holds a minority equity interest.</v>
+        <v>Procurement AI agent is recognized in one of the most competitive categories in this year's International Business Awards® program BEDMINSTER, N.J., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Simfoni, a global provider of spend intelligence and procurement automation solutions, today announced...</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>Pranešimas apie patvirtintą Prospektą</v>
+        <v>Viral SEO Launches an AI Assistant That Reads Google Search Console For Startup Founders</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C164" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D164" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E164" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326567/0/lt/Prane%C5%A1imas-apie-patvirtint%C4%85-Prospekt%C4%85.html</v>
+        <v>https://pressreleasenews.org/pressroom/viral-seo-launches-an-ai-assistant-that-reads-google-search-console-for-startup-founders</v>
       </c>
       <c r="F164" t="str">
-        <v>Vilnius, Lietuva, July 14, 2026 (GLOBE NEWSWIRE) -- SUTNTIB AB „Tewox“, juridinio asmens kodas 305733600, registruotos buveinės adresas Jogailos g. 4, Vilnius, Lietuvos Respublika (toliau – Bendrovė), informuoja, kad 2026 m. liepos 13 d. Lietuvos bankas patvirtino Bendrovės bazinį prospektą, kurio pagrindu Bendrovė viešai siūlys ir išleis iki 50 mln. EUR vertės obligacijas, kurioms suteiktas ISIN LT0000138281, bei įtrauks jas į Nasdaq Vilnius AB Skolos vertybinių popierių sąrašą. Prospektas pridedamas prie šio pranešimo ir yra paskelbtas Bendrovės interneto svetainėje adresu www.lordslb.lt/tewox_bonds/ .</v>
+        <v/>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>HCLTech verzeichnet ein starkes erstes Quartal, das von Auftragseingängen in Rekordhöhe von 2,4 Milliarden USD getragen wurde</v>
+        <v>AI NEXTGEN AMERICA Names University of Maryland Global Campus Premier and Founding Academic Partner</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C165" t="str">
-        <v>PR Newswire</v>
+        <v>PRLog</v>
       </c>
       <c r="D165" t="str">
-        <v>AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E165" t="str">
-        <v>https://www.prnewswire.com/news-releases/hcltech-verzeichnet-ein-starkes-erstes-quartal-das-von-auftragseingangen-in-rekordhohe-von-2-4-milliarden-usd-getragen-wurde-302824667.html</v>
+        <v>https://www.prlog.org/13167398-ai-nextgen-america-names-university-of-maryland-global-campus-premier-and-founding-academic-partner.html</v>
       </c>
       <c r="F165" t="str">
-        <v>Der Umsatz im Bereich „Advanced AI" steigt um 62,1 % auf 171 Millionen USD; das Unternehmen plant, bis zu 3.500 Crore Rupien in den Aufbau von KI-Rechenzentren zu investieren NEW YORK und NOIDA, Indien, 14. Juli 2026 /PRNewswire/ -- HCLTech (NSE: HCLTECH) (BSE: HCLTECH), ein weltweit...</v>
+        <v>Partnership will explore connections between workforce training and educational pathways in emerging technologies</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>XRP Healthcare, the First AI Healthcare Platform Built on the XRP Ledger, Announces BitMart Listing of XRPHAI</v>
+        <v>AI Search Engineers Documents That 87 Percent of Professional Service ...</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C166" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D166" t="str">
-        <v>Crypto, AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E166" t="str">
-        <v>https://www.prnewswire.com/news-releases/xrp-healthcare-the-first-ai-healthcare-platform-built-on-the-xrp-ledger-announces-bitmart-listing-of-xrphai-302824243.html</v>
+        <v>https://pr-inside.com/ai-search-engineers-documents-that-87-percent-of-professional-service-r5217136.htm</v>
       </c>
       <c r="F166" t="str">
-        <v>Trading of XRPHAI/USDT begins on BitMart on 14 July 2026 at 10:00 UTC as XRP Healthcare expands its AI healthcare ecosystem with intelligent healthcare agents, Proof of Health™ and blockchain-powered healthcare engagement. DUBAI, UAE, July 14, 2026 /PRNewswire/ -- XRP Healthcare, the...</v>
+        <v>(PR-inside.com) Internal analysis from AI Search Engineers documents that most professional service businesses have active review profiles and verified client outcomes that AI systems cannot efficiently extract as evidence of trust, and identifies the documented outcomes methodology that makes verified results machine-readable across ChatGPT, Google Gemini, and Microsoft Copilot. AMHERST, NY / ACCESS Newswire / August 28, 2026 / Most professional service businesses that discover they are invisible in ChatGPT and Google Gemini share one specific characteristic that surprises them. Strong review profiles. Dozens of Google reviews averaging 4.9 stars. Avvo endorsements. Healthgrades ratings built over years. Martindale-Hubbell peer review credentials that reflect genuine ..</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>IGC Pharma (NYSE: IGC) Showcasing 7 AI Breakthroughs Advancing Alzheimer’s Drug Discovery at AAIC 2026</v>
+        <v>AI Search Engineers Documents That 87 Percent of Professional Service Businesses Have Verified Client Outcomes That Are Invisible to AI Systems, Releasing the Documented Outcomes Methodology That Addresses the Most Commonly Wasted Authority Signal in Professional Service Marketing</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C167" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D167" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E167" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/igc-pharma-nyse-igc-showcasing-7-ai-breakthroughs-advancing-alzheimers-drug-discovery-at-aaic-2026/?source=barchart</v>
+        <v>https://www.newswire.com/news/ai-search-engineers-documents-that-87-percent-of-professional-service</v>
       </c>
       <c r="F167" t="str">
-        <v/>
+        <v>Internal analysis from AI Search Engineers documents that most professional service businesses have active review profiles and verified client outcomes that AI systems cannot efficiently extract as evidence of trust, and identifies the documented outcomes methodology that makes verified results machine-readable across ChatGPT, Google Gemini, and Microsoft Copilot.</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>PointsKash Completes Strategic Acquisition of ChainBytes Software Assets and Adds Founder Eric Grill to Accelerate AI-Powered Fintech Platform</v>
+        <v>Corvex Appoints Garrett Brams to Lead Data Center Infrastructure Development</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C168" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D168" t="str">
         <v>Finance, AI, SaaS</v>
       </c>
       <c r="E168" t="str">
-        <v>https://www.prnewswire.com/news-releases/pointskash-completes-strategic-acquisition-of-chainbytes-software-assets-and-adds-founder-eric-grill-to-accelerate-ai-powered-fintech-platform-302824507.html</v>
+        <v>https://www.prnewswire.com/news-releases/corvex-appoints-garrett-brams-to-lead-data-center-infrastructure-development-302862912.html</v>
       </c>
       <c r="F168" t="str">
-        <v>SCOTTSDALE, Ariz., July 14, 2026 /PRNewswire/ -- PointsKash, Inc. ("PointsKash" or the "Company"), an emerging financial technology company developing next-generation financial kiosks, digital payments, cryptocurrency, digital banking, and loyalty rewards solutions, today announced it has...</v>
+        <v>Cushman &amp; Wakefield managing director joins Corvex — will source the sites and power behind the company's expanding AI Factory platform ARLINGTON, Va., Aug. 28, 2026 /PRNewswire/ -- Corvex, Inc. (Nasdaq: MOVE), an engineering-led AI computing platform specializing in GPU-accelerated...</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Advancing Neurological Disease Prediction through Machine Learning Techniques</v>
+        <v>IntelAgree Expands Saige Assist: Agent and Simplifies Contract Creation in Latest Release</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C169" t="str">
-        <v>GetNews</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D169" t="str">
-        <v>AI, Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E169" t="str">
-        <v>https://www.getnews.info/story/2026/07/13/advancing-neurological-disease-prediction-through-machine-learning-techniques/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/intelagree-expands-saige-assist-agent-and-simplifies-contract-creation-in-latest-release-302862813.html</v>
       </c>
       <c r="F169" t="str">
-        <v/>
+        <v>TAMPA, Fla., Aug. 28, 2026 /PRNewswire/ -- IntelAgree, a leading AI-powered contract lifecycle management platform, recently announced the release of skills in Saige Assist: Agent (Agent) and the ability to hide questions based on user permissions in the Add Contract wizard. Both features...</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Data Center Robotics Market to Reach USD 113,432.96 Million by 2035 Amid Hyperscale Expansion and AI-Driven Operations - DC Market Insights</v>
+        <v>Perceptron AI Launches Isaac 0.5, a Frontier Open-Weight Robotics Model</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C170" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D170" t="str">
-        <v>AI</v>
+        <v>AI, Media</v>
       </c>
       <c r="E170" t="str">
-        <v>https://www.prnewswire.com/news-releases/data-center-robotics-market-to-reach-usd-113-432-96-million-by-2035-amid-hyperscale-expansion-and-ai-driven-operations--dc-market-insights-302824490.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/perceptron-ai-launches-isaac-0-150000610.html</v>
       </c>
       <c r="F170" t="str">
-        <v>LONDON, July 14, 2026 /PRNewswire/ -- The "Data Center Robotics Market – Growth, Share, Opportunities &amp; Competitive Analysis, 2025 – 2035" report has been added to the DCMI (DC Market Insights) offering. The global Data Center Robotics Market was valued at USD 5,582.39 million in 2020,...</v>
+        <v>BELLEVUE, Wash., August 28, 2026--Perceptron AI has launched Isaac 0.5, a 36-billion-parameter open-weight embodied foundation model that combines video understanding, embodied reasoning and robot control, the first open model at the frontier of all three. Perceptron is working with customers to adapt the model for industrial systems.</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Nokia and Taiwan Mobile extend 5G partnership to advance AI-powered networks</v>
+        <v>Futuri to Enterprise AI Buyers: Agents Are the Easy Part</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C171" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D171" t="str">
         <v>AI</v>
       </c>
       <c r="E171" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326549/0/en/Nokia-and-Taiwan-Mobile-extend-5G-partnership-to-advance-AI-powered-networks.html</v>
+        <v>https://www.prnewswire.com/news-releases/futuri-to-enterprise-ai-buyers-agents-are-the-easy-part-302862904.html</v>
       </c>
       <c r="F171" t="str">
-        <v>Nokia has signed a 5G expansion agreement with Taiwan Mobile to accelerate the evolution toward AI-native mobile networks across Taiwan.</v>
+        <v>New analysis from Futuri CEO Daniel Anstandig finds 20% or more of assigned accounts go untouched in a given quarter — a coverage illusion created by passive sales enablement. AUSTIN, Texas, Aug. 28, 2026 /PRNewswire/ -- The market for AI agents has moved faster than the infrastructure...</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>Quadric Extends Series C to $46M with Second Close led by World Bank's IFC</v>
+        <v>TestMu Conference 2026 : l'événement phare de TestMu AI marque un point d'inflexion dans le monde de l'ingénierie et de la qualité agentiques</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C172" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D172" t="str">
         <v>AI</v>
       </c>
       <c r="E172" t="str">
-        <v>https://www.prnewswire.com/news-releases/quadric-extends-series-c-to-46m-with-second-close-led-by-world-banks-ifc-302823301.html</v>
+        <v>https://www.prnewswire.com/news-releases/testmu-conference-2026--levenement-phare-de-testmu-ai-marque-un-point-dinflexion-dans-le-monde-de-lingenierie-et-de-la-qualite-agentiques-302862903.html</v>
       </c>
       <c r="F172" t="str">
-        <v>New investment links Quadric with the governments and industries building their own AI, and a market hyperscale datacenters can't serve Prior lead investors doubled down. Pear VC, Uncork Capital, and BEENEXT that led Quadric's seed and its Series C first close increased their stakes as...</v>
-[...2 lines deleted...]
-    <row r="173">
+        <v>Plus de 75 000 inscriptions, 145 intervenants et un aperçu inédit de l'avenir du développement logiciel agentique et de la qualité autonome SAN FRANCISCO et NOIDA, Inde, 28 août 2026 /PRNewswire/ -- TestMu AI (anciennement LambdaTest), la principale plateforme mondiale d'ingénierie de la...</v>
+      </c>
+    </row>
+    <row r="173" xml:space="preserve">
       <c r="A173" t="str">
-        <v>Corgi Insurance Expands Into Trucking, Modernizing Fleet Coverage With Industry Veterans</v>
+        <v>CALB (03931.HK) Reports Strong Growth in 1H 2026 Results, with Net Profit Increasing Significantly Year-on-Year by 102.2%</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C173" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D173" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS, Energy, Automotive</v>
       </c>
       <c r="E173" t="str">
-        <v>https://www.prnewswire.com/news-releases/corgi-insurance-expands-into-trucking-modernizing-fleet-coverage-with-industry-veterans-302824336.html</v>
-[...2 lines deleted...]
-        <v>SAN FRANCISCO, July 13, 2026 /PRNewswire/ -- Corgi Insurance announced its entry into the trucking insurance market, bringing its full-stack, AI-powered platform to one of the most operationally complex and underserved segments of commercial insurance. The move advances Corgi's mission to...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109597/</v>
+      </c>
+      <c r="F173" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - CALB Group Co., Ltd. (“CALB” or the “Company”, stock code: 3931.HK) announced its unaudited condensed consolidated interim results for the six months ended June 30, 2026 (the “Reporting Period”). During the Reporting Period, the Company recorded revenue of approximately RMB27.08 billion, representing a year-on-year increase of 65.0%, and net profit of approximately RMB1.52 billion, representing a year-on-year increase of 102.2%. The strong growth in the Company’s results was mainly attributable to the expansion of new customers and application scenarios, as well as the continued ramp-up of new products across passenger vehicles, commercial vehicles and energy storage, driving sustained growth in business scale.
+According to statistics from leading industry organizations, global power battery installations reached 608.5GWh in the first half of 2026, representing a year-on-year increase of 20%, while global energy storage cell shipments reached 467.84GWh, up 94.76% year-on-year, reflecting the continued rapid growth of the global new energy industry.
+In recent years, CALB has continued to advance its two core businesses of power batteries and energy storage, while expanding into application scenarios including new energy vessels, low-altitude mobility and robotics. With continued innovation in technologies and products and further expansion into domestic and overseas markets, the Company’s business portfolio has continued to broaden. 
+Broad Coverage of Mainstream Automakers, with Global Power Battery Market Share Continuing to Rise
+In the passenger vehicle segment, CALB’s customer portfolio has continued to optimize, with broad coverage of mainstream automakers and steady progress in its premium and internationalization strategies. The Company has become a strategic partner in platform-based battery systems including Huawei’s Giant Whale Battery and Xiaomi’s Dragon Armor Battery, providing core power battery solutions for a range of vehicle models and series, including the LUXEED R7, LUXEED RX, SAIC Z7, and Xiaomi SkyNomad N70 Max and N90 Max, covering both LFP and ternary battery chemistries. CALB’s “UP super-charged” batteries, with their strong and stable fast-charging performance, are exclusively supplied for flagship models including the XPeng GX and G9L, and across the XPeng MONA lineup.
+During the reporting period, CALB provided stable power battery supplies for customers including XPeng, Huawei, GAC and Leapmotor, while supporting global vehicle models from customers including Toyota and Mazda. New overseas platform projects with Volkswagen and Hyundai are progressing rapidly, and the power battery plant jointly established with Leapmotor is expected to commence operations soon. CALB’s passenger vehicle power battery supply volume continued to grow, with overseas installations increasing by 84% year-on-year, reflecting an accelerated global expansion.
+In the commercial vehicle segment, CALB’s battery shipments increased by 225% year-on-year in the first half of 2026, with 206 newly announced vehicle models. The Company’s market share in both China and globally continued to increase, while cooperation with major heavy- and light-duty commercial vehicle customers including Sinotruk, XCMG, SANY, SHACMAN, Chery, Geely and Dongfengcontinued to expand, driving further market penetration.
+CALB’s commercial vehicle business is evolving from battery product sales toward full life-cycle value operations in the new energy commercial vehicle sector. Heavy-duty commercial applications, including heavy trucks and construction machinery, have become key components of the Company’s commercial vehicle business. An integrated “vehicle-battery-charging station-cloud” ecosystem for commercial vehicle applications is gradually taking shape, while business models including battery banking and financial leasing have been successfully piloted. Demonstration projects in green mines and zero-carbon ports have also received strong recognition from customers.
+Utility-Scale Energy Storage Maintains Leading Position, with Overseas Business Gaining Momentum
+CALB’s ESS business also maintained healthy growth momentum. In the first half of 2026, the Company ranked among the global top four in utility-scale energy storage, with steadily increasing shipments and continued growth in overseas installations. In the power energy storage segment, cooperation with major energy companies including SPIC, Huadian, Datang and China Three Gorges Renewables continued to progress. CALB also worked with leading system integrators such as Sungrow and Huawei, as well as supply chain partners and end users, to advance technological, product and application innovations across multiple scenarios, reduce operating costs of power systems and improve overall returns.In the zero-carbon ecosystem, the Company has actively explored new business models and made key progress in emerging strategic areas including direct green power supply and zero-carbon cities. Building on these initiatives, CALB is also advancing the development of source-grid-load-storage integration and virtual power plant platforms, while exploring pathways toward city-level zero-carbon development.
+Meanwhile, CALB has actively expanded its residential and commercial and industrial energy storage businesses, securing project nominations from multiple leading customers and achieving stable deliveries, with market performance ranking among the industry leaders. In emerging areas such as AIDC, the Company has been actively exploring energy storage technologies and product solutions, and has completed the development of 6C high-rate energy storage systems to address the backup power requirements of AIDC applications.To advance its internationalization strategy and further enhance profitability, CALB has accelerated its overseas expansion and achieved positive progress. During the reporting period, the Company’s next-generation 600Ah+ ESS cells entered mass production at scale to meet overseas application requirements. Its liquid-cooled containerized energy storage systems have been deployed and delivered in high-value markets including Europe, Japan and the United States. Its residential and commercial and industrial energy storage products now cover multiple overseas markets, with cooperation established with customers in more than ten countries and regions.
+Expanding into Multiple Emerging Scenarios, with AI Driving a New Wave of Innovation
+Beyond the two major application areas of new energy vehicles and energy storage, CALB has actively expanded into emerging application scenarios based on its development philosophy of “shared technology platforms and shared product platforms.”
+In the new energy vessel sector, the Company has obtained certifications from major international classification societies including DNV, ABS, BV, RINA and CCS, and projects including China’s first CCS-certified carbon-fiber electric official vessel have successfully commenced operations. In the low-altitude mobility sector, CALB’s high-energy cylindrical cells achieve an energy density of up to 310Wh/kg and have secured exclusive nomination for customers’ key aircraft models. Its next-generation 360Wh/kg high-nickel, silicon-carbon cylindrical batteries are gradually entering the preparation stage for commercialization. In the robotics market, high-performance battery products are expected to enter mass deliveries, while 10Ah-class all-solid-state batteries are expected to enter their initial stage of commercial application.
+Notably, CALB is building new capabilities for AI-driven R&amp;D, manufacturing and operations under its “AI + Energy” strategy. On the R&amp;D side, the Company is exploring the integration of AI with materials science and simulation computing to accelerate breakthroughs in new products. In manufacturing, CALB is integrating AI with industrial big data to drive the evolution of its production lines toward greater intelligence. In operations, the Company is promoting deeper integration of data and intelligent agents to enhance management and decision-making efficiency. By continuously strengthening its capabilities in data, computing power and AI models, CALB is gradually building an intelligent foundation for enterprise operations.
+From premium expansion in passenger vehicles, to volume growth and business model innovation in commercial vehicles, and accelerated expansion into global energy storage markets and early positioning in emerging markets, CALB has established a multi-layered and progressively expanding growth profile.Against the backdrop of continued strong momentum in the new energy industry, CALB expects its market share and profitability to enter an accelerated growth phase as its customer mix continues to improve and global delivery capabilities are progressively strengthened, further enhancing its global competitiveness and industry influence.
+About CALB
+CALB (3931.HK) is a new energy enterprise specializing in the research, production, sales, and market application development of lithium batteries, battery management systems, and related integrated products and lithium battery materials. As Battery Expert, we aim to build a comprehensive energy operation system, to provide complete product solutions and full life-cycle management for the new energy application market, represented by power and energy storage.
+Currently, CALB has completed an all-round layout in domestic by setting up industrial bases in Changzhou, Xiamen, Wuhan, Chengdu, Hefei, Jiangmen and Meishan. Meanwhile, CALB has set up bases in Europe and ASEAN, vigorously expanding the layout all over the world to become a global leading enterprise with large-scale intelligent manufacturing capabilities.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Stable Kernel Launches Conversational AI Pilot Readiness Assessment for Enterprises</v>
+        <v>SF Intra-city's Strategic Leadership Drives Performance to  New Heights in 1H 2026</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C174" t="str">
-        <v>GetNews</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D174" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.getnews.info/story/2026/07/13/stable-kernel-launches-conversational-ai-pilot-readiness-assessment-for-enterprises/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/sf-intracitys-strategic-leadership-drives-performance-to--new-heights-in-1h-2026-302862882.html</v>
       </c>
       <c r="F174" t="str">
-        <v/>
+        <v>Deepening multi–scenario presence to consolidate the business foundations, with AI and unmanned delivery opening up new prospects Revenue hit new highs and achieved healthy growth Adjusted net profit increased by 70.8% to RMB 265.8 million Results Highlights Revenue increased by 14.7%...</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>Sphere 3D (NASDAQ: ANY) Engages Specialized Government Affairs Firms, Expands AI Infrastructure Strategy Across Tennessee Valley Authority Region</v>
+        <v>SF Intra-city's Strategic Leadership Drives Performance to New Heights in 1H 2026</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C175" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D175" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E175" t="str">
-        <v>https://www.getnews.info/story/2026/07/13/sphere-3d-nasdaq-any-engages-specialized-government-affairs-firms-expands-ai-infrastructure-strategy-across-tennessee-valley-authority-region/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/sf-intracitys-strategic-leadership-drives-performance-to--new-heights-in-1h-2026-302862882.html</v>
       </c>
       <c r="F175" t="str">
-        <v/>
+        <v>Deepening multi–scenario presence to consolidate the business foundations, with AI and unmanned delivery opening up new prospects Revenue hit new highs and achieved healthy growth Adjusted net profit increased by 70.8% to RMB 265.8 million Results Highlights Revenue increased by 14.7%...</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Customer Experience Management Market Worth $34.02 Billion by 2032, Growth, Trends &amp; AI-Powered CX Solutions | Report by MarketsandMarkets™</v>
+        <v>Clicklinks | Sanyou Bio Launches Clicklinks, an AI-Driven Innovation Hub for Original Drug Discovery</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C176" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D176" t="str">
         <v>AI</v>
       </c>
       <c r="E176" t="str">
-        <v>https://www.getnews.info/story/2026/07/13/customer-experience-management-market-worth-3402-billion-by-2032-growth-trends-aipowered-cx-solutions-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/clicklinks--sanyou-bio-launches-clicklinks-an-ai-driven-innovation-hub-for-original-drug-discovery-302862406.html</v>
       </c>
       <c r="F176" t="str">
-        <v/>
+        <v>SHANGHAI, Aug. 28, 2026 /PRNewswire/ -- Sanyou Biopharmaceuticals Co., Ltd. (hereinafter referred to as "Sanyou Bio"), today announced the official launch of Clicklinks, an AI-STAL and SAI-DA powered collaborative network designed to support original drug discovery and preclinical...</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>AI Visitors Convert to Sign-Ups at 11x the Rate of Search Traffic, Yet Most Analytics Platforms Can't See Them, Rankability Analysis Finds</v>
+        <v>Kaplan Fox Notifies Datavault AI Inc. (DVLT) Investors of an Upcoming Lead Plaintiff Deadline on October 5, 2026</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C177" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D177" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E177" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-visitors-convert-to-sign-ups-at-11x-the-rate-of-search-traffic-yet-most-analytics-platforms-cant-see-them-rankability-analysis-finds-302824284.html</v>
+        <v>https://www.newsfilecorp.com/release/311304/Kaplan-Fox-Notifies-Datavault-AI-Inc.-DVLT-Investors-of-an-Upcoming-Lead-Plaintiff-Deadline-on-October-5-2026</v>
       </c>
       <c r="F177" t="str">
-        <v>LLM-referred visitors converted at 1.66% vs. 0.15% from traditional search across 1,200+ publisher sites — Microsoft Clarity, 2025 ST. LOUIS, Missouri, July 13, 2026 /PRNewswire/ -- Rankability, an SEO and AI visibility software company serving digital agencies, today published an...</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault" or the "Company") (NASDAQ: DVLT) on behalf of investors that purchased or otherwise acquired Datavault securities between September 4, 2024 and October 30, 2025 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Datavault and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Jet.AI Closes Transaction with flyExclusive, Advancing Transition to a Pure-Play AI Infrastructure</v>
+        <v>AI Health Analysis Delivers Deep Health Insights in One Minute</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C178" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D178" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E178" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326499/0/en/Jet-AI-Closes-Transaction-with-flyExclusive-Advancing-Transition-to-a-Pure-Play-AI-Infrastructure.html</v>
+        <v>https://www.prweb.com/releases/ai-health-analysis-delivers-deep-health-insights-in-one-minute-302862555.html</v>
       </c>
       <c r="F178" t="str">
-        <v>LAS VEGAS, July 13, 2026 (GLOBE NEWSWIRE) -- Jet.AI Inc. (NASDAQ: JTAI) (“Jet.AI” or the “Company”) , an emerging provider of high-performance GPU infrastructure and AI cloud services, announced the successful closing of its merger transaction with flyExclusive, Inc. (“flyExclusive”), following stockholder approval at the Company’s reconvened Special Meeting of Stockholders and satisfaction of all remaining customary closing conditions.</v>
-[...2 lines deleted...]
-    <row r="179">
+        <v>**HealthRestore launches HealthySelfie, a new AI-powered health analysis delivering 20+ personalised health insights in approximately one minute. Using a smartphone as the interface, HealthySelfie gives users rapid access to detailed health intelligence, personalised food-response...</v>
+      </c>
+    </row>
+    <row r="179" xml:space="preserve">
       <c r="A179" t="str">
-        <v>Jose Daniel Duarte Camacho Highlights Business Agility as a Strategic Imperative for Companies Navigating AI, Market Volatility, and Rapid Change</v>
+        <v>CIMC Group Announces 2026 Interim Results</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C179" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D179" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Healthcare, Energy, Retail, Automotive</v>
       </c>
       <c r="E179" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357595</v>
-[...2 lines deleted...]
-        <v>As companies face rising pressure from artificial intelligence, shifting customer expectations, and ongoing economic uncertainty, business agility is becoming a defining factor in long-term competitiveness. Business strategist Jose Daniel Duarte Camacho is emphasizing the need for organizations to move beyond traditional planning cycles and adopt more adaptive operating models that allow them to respond faster, make better decisions, and sustain growth under changing market conditions. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357595</v>
+        <v>https://www.acnnewswire.com/press-release/english/109593/</v>
+      </c>
+      <c r="F179" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights
+RMB (million)
+1H2025
+1H2026
+1Q2026
+2Q2026
+Quarter-on-Quarter Change
+Revenue
+76,090
+78,913
+32,664
+46,249
++42%
+Operating Profit
+2,817
+1,962
+607
+1,355
++123%
+Foreign Exchange Losses
+47
+803
+228
+574
+The expanded loss is attributable to the expansion of business scale.
+Pre-FX Loss Operating Profit [1]
+2,864
+2,764
+835
+1,929
++131%
+Profit Before Income Tax
+2,798
+1,969
+615
+1,353
++120%
+Gross Profit
+9,643
+9,380
+3,770
+5,611
++49%
+Gross Profit Margin
+12.67%
+11.89%
+11.54%
+12.13%
++0.6pct
+Net Profit
+1,764
+1,373
+412
+961
++133%
+Net Profit Attributable to Shareholders and Other Equity Holders of the Company [2]
+1,278
+740
+209
+531
++154%
+Notes: 1. Pre-FX Loss Operating Profit = Operating Profit + Foreign Exchange Losses
+2. Net profit attributable to shareholders and other equity holders of the Company, with interest on perpetual bonds of approximately RMB47.8 million
+Results Highlights
+1. Profitability of energy-related businesses continued to be released, with net profit increasing by RMB1.36 billion: The combined net profit of the offshore engineering segment and the finance and asset management segment (mainly drilling rig leasing) increased by approximately RMB1.339 billion, while that of the energy, chemical and liquid food equipment segment increased by RMB20 million. Among them, the gross profit margin of the offshore engineering segment increased by 10.1 percentage points year-on-year (“YoY”) to 20.9%, with net profit reaching RMB718 million, making it the Company’s largest profit-generating segment. The finance and asset management segment successfully turned losses into profits, with a net profit margin of 9.8%. As at the end of June, total orders on hand amounted to approximately RMB83.6 billion, with production schedules extending to 2030: orders on hand for the offshore engineering and energy, chemical and liquid food equipment segments amounted to US$7.62 billion and RMB31.77 billion, respectively. In particular, CIMC Raffles secured one FPSO and one FLNG EPCIC / EPC general contracting order during the year, making it the first offshore engineering enterprise in China with dual-project general contracting capabilities (EPCIC / EPC). Benefiting from rising demand for increased deepwater oil and gas production, new orders accelerated in the third quarter.
+2. Double breakthroughs in modular data center deliveries and orders: The modular data center business recorded explosive growth, with revenue increasing by more than five times YoY. During the Reporting Period, new contracts were signed for 200MW of cloud computing and AI computing power data center projects.
+3. Logistics-related businesses consolidated their industry positions, with demand bottoming out and recovering quarter-on-quarter: Core products including standard dry containers, reefer containers, chemical tank containers and semi-trailers maintained their global No. 1 positions. During the Reporting Period, the overall gross profit margin declined due to exchange rate fluctuations and pressure on demand, while demand for containers, road transportation vehicles, airport facilities and logistics equipment, and recycled load bottomed out and recovered quarter-on-quarter.
+4. Interest expenses continued to be optimised, with a more robust financial structure: As at the end of Reporting Period, interest-bearing debt amounted to RMB34.8 billion, down RMB6.4 billion from the end of June 2025, with the interest-bearing debt ratio at approximately 20%. Benefiting from the optimisation of financing rates and scale, net interest expenses decreased by approximately RMB218 million YoY during the Reporting Period, and the financial structure continued to be optimised.
+HONG KONG, August 28, 2026 - (ACN Newswire) - China International Marine Containers (Group) Co., Ltd. (“CIMC Group” or the “Group”, stock code: 000039.SZ/02039.HK) is pleased to announce its unaudited interim results for the six months ended 30 June 2026 (the “Reporting Period”).
+The management of CIMC Group stated that in the first half of 2026, global changes unseen in a century accelerated, geopolitical conflicts reshaped the energy and trade landscape, while global merchandise trade demonstrated resilience amid fluctuations. Against a backdrop of opportunities and challenges, the Group closely followed the main business tone of “focusing on high-quality development and cultivating new growth drivers”, coordinated the reasonable growth of “quantity” and the effective improvement of “quality”, and, leveraging its diversified business portfolio and global operating platform, mitigated fluctuations in individual regions to achieve steady and high-quality development. In the first half of 2026, the Group achieved revenue of RMB78.9 billion and net profit of RMB1.37 billion, while net profit attributable to shareholders and other equity holders of the Company amounted to RMB740 million. During the Reporting Period, domestic revenue accounted for approximately 53.62%, while overseas revenue accounted for approximately 46.38%, maintaining a balanced market structure.
+To effectively safeguard shareholder value and convey confidence in long-term development, the Company repurchased H Shares amounting to approximately HKD173 million during the first half of 2026, with approximately 19.28 million H Shares repurchased in aggregate. As at the end of June, the Company had completed the implementation of its 2025 H Share repurchase plan. Meanwhile, to further enhance shareholder confidence, the Company announced in July 2026 its plan to repurchase a portion of its H Shares, with the total repurchase amount not exceeding HKD173 million.
+In respect of A Shares, the Company recently announced a proposal to change the use of the A Shares repurchased in 2023 and cancel such shares and reduce its registered capital, namely, to cancel the 24.65 million A Shares repurchased by the Company in 2023 and correspondingly reduce the registered capital of the Company, thereby adopting multiple measures to safeguard the interests of its investors.
+Segments Results (RMB million)
+1H2026 Business
+Indicators
+Revenue
+% of Total
+Revenue
+Gross
+Profit
+% of Total Gross Profit
+Gross Profit Margin
+Net
+Profit
+Container manufacturing
+21,920
+27.78%
+1,827
+19.48%
+8.34%
+272
+Road transportation vehicles
+10,737
+13.61%
+1,551
+16.53%
+14.44%
+356
+Energy, chemical, and liquid food equipment
+13,396
+16.98%
+1,962
+20.92%
+14.65%
+480
+Offshore engineering
+7,935
+10.06%
+1,659
+17.69%
+20.91%
+718
+Airport facilities and logistics equipment, fire safety and rescue equipment
+3,357
+4.25%
+706
+7.52%
+21.03%
+71
+Logistics services
+13,945
+17.67%
+910
+9.70%
+6.53%
+240
+Finance and asset management
+1,710
+2.17%
+287
+3.06%
+16.77%
+167
+The above major segments
+72,999
+92.52%
+8,902
+94.90%
+12.19%
+2,304
+Core Business Performance
+1. In the Logistics Field
+Container Manufacturing Business: During the Reporting Period, although global trade continued to face adverse factors such as high inflation and geopolitical frictions, the growth of global merchandise trade continued to maintain a certain degree of resilience. According to Container Trades Statistics, global container trade volume increased by approximately 5.2% YoY in the first half of 2026, mainly benefiting from the growth of trade related to the global technology industry. Meanwhile, the low efficiency of container shipping caused by the blockage of the Strait of Hormuz, disruption to the resumption of shipping routes in the Red Sea and port congestion supported demand for containers. During the Reporting Period, the growth in demand for container shipping together with the replacement and renewal requirements for the massive existing container fleet drove a steady rebound in new container sales across the industry in the second quarter, reversing the downward trend seen in the first quarter, while prices also stabilised simultaneously.
+During the Reporting Period, the Group’s container manufacturing business achieved growth in both production and sales volume. In particular, the accumulated sales volume of dry containers reached 1.1385 million TEUs, representing a YoY increase of approximately 1.12%; meanwhile, benefiting from the bountiful harvest of fresh fruits in South America and the harvest season in the Northern Hemisphere, sales volume of reefer containers reached 108,200 TEUs, representing a YoY increase of approximately 17.61%. During the Reporting Period, the container segment recorded revenue of RMB21.920 billion, representing a YoY increase of 0.85%, and net profit of RMB272 million, mainly affected by the YoY decline in the price of standard containers and exchange rates.
+Logistics Services Business: During the Reporting Period, the multimodal transport market environment gradually improved, particularly the container shipping market, where freight rates continued to rise since March. During the Reporting Period, the segment achieved revenue of RMB13.945 billion, representing a YoY increase of 2.70%, and net profit of RMB240 million, representing a YoY increase of 18.81%. CIMC Wetrans actively captured the upward trend by deepening customer relationship management, optimising product mix, accelerating overseas expansion and strengthening operational efficiency. During the Reporting Period, the proportion of direct customers in the sea transportation business continued to increase; the port logistics business added route, extra sailing and vessel space agency services for multiple leading shipping companies; the industry logistics business added new cold chain equipment deployment, with cold chain business volume increasing by 14% YoY; the customer structure of the air transportation business continued to be optimised, with business volume increasing by 11% YoY; and the service network of the land transportation business continued to expand. CIMC Wetrans ranked TOP 13 in the 2026 Top 50 Ocean Freight Forwarders list issued by Transport Topics, an authoritative magazine in the global logistics industry, up one place from last year and ranking fifth among Chinese enterprises.
+Road Transportation Vehicles Business: During the Reporting Period, CIMC Vehicles achieved revenue of RMB10.737 billion, representing a YoY increase of 10.09%, and net profit of RMB356 million. Among them, the global semi-trailer business achieved revenue of RMB7.602 billion, representing a YoY increase of 9.79%. In 2026, CIMC Vehicles continued to extend the production and marketing models of the StarLink Project to more product lines and regions, deepening ecosystem cooperation while improving efficiency and reducing costs. The core production efficiency of the semi-trailer business under the StarLink Project continued to improve, and its domestic market share remained No. 1 for seven consecutive years. In overseas markets, revenue and sales volume in the Global South increased significantly, while gross profit margin remained basically flat due to fluctuations in ocean freight rates; production in the European market recovered, while freight rates and equipment orders in the North American market showed marginal improvement in the second quarter. The market share of core DTB products further increased, with a total of 13,238 truck bodies products products sold. Meanwhile, sales volume of EV-DTB truck bodies products for new energy heavy-duty trucks increased significantly, with deliveries of EV-DTB dump truck and mixer truck truck bodies products continuing to rise. The pure electric tractor and trailer business officially established the world’s first EV-RT offline experience center.
+Airport Facilities &amp; Logistics Equipment / Fire Safety &amp; Rescue Equipment Business: During the Reporting Period, revenue amounted to RMB3.357 billion, representing a YoY increase of 7.58%; net profit amounted to RMB71 million, representing a YoY decrease of 11.25%, mainly due to exchange rate fluctuations. During the Reporting Period, orders on hand maintained steady growth. The airport facilities and logistics equipment business secured a series of major benchmark orders, including boarding bridge projects worth hundreds of millions of RMB for Paris Airport and Orly Airport in France, as well as bulk orders for A380 catering vehicles in Singapore, further enhancing its global competitiveness. The logistics automation business successfully implemented multiple e-commerce projects in Southeast Asia, and also secured new orders and contracts in newly expanded industries such as State Grid and China Tobacco. The operating results of the fire safety and rescue equipment business showed significant improvement, with the successful securing of a major procurement order for 13 dual-boom water tower fire trucks under the national government subsidy-funded project for hazardous chemical emergency rescue teams. Cumulative new orders reached RMB1.675 billion, achieving steady growth.
+II. In the Energy Industries Field
+In respect of the energy, chemical and liquid food equipment business, revenue amounted to RMB13.396 billion, representing a YoY increase of 2.98%; net profit amounted to RMB480 million, representing a YoY increase of 4.35%. Among them, CIMC Enric achieved revenue of RMB12.87 billion, representing a YoY increase of 2.0%; newly signed orders amounted to RMB13.71 billion, representing a significant YoY increase of 27.7%; and as at the end of June, orders on hand amounted to RMB31.77 billion, representing a YoY increase of 8.9%.
+Specifically, revenue of the clean energy segment grew steadily. Benefiting from expanding demand in areas such as semiconductors and off-grid distributed power generation, the segment delivered electronic specialty gas clean gas cylinders (Y-type cylinders) and specialty tube skid containers in batches, and launched new hydrogen-rich power generation module products. CIMC Enric successfully delivered an integrated LNG liquefaction plant in Indonesia, while implementing its third benchmark steelmaking coke integrated project — the Shougang Shuicheng Steel project in Liupanshui, Guizhou. It also secured newly signed domestic Panzhihua Iron and Steel projects and its first overseas steelmaking coke integrated project with Tsingshan in Indonesia. In the hydrogen energy field, it contributed to the construction of Hong Kong’s first commercial building hydrogen energy charging station and launched China’s first 20-foot Type IV cylinder hydrogen tube skid container. During the Reporting Period, the clean energy segment recorded newly signed orders of RMB10.61 billion, representing a YoY increase of 18.3%, among which newly signed orders for waterborne clean energy reached RMB4.535 billion, representing a significant YoY increase of 40.1%, with shipbuilding orders scheduled through 2029. The chemical and environment segment benefited from the recovery of the chemical industry and high-growth industries such as semiconductors, with demand for tank containers improving, while the medical equipment components business maintained steady growth. As at the end of June 2026, orders on hand increased by 86.8% YoY to RMB1.57 billion. The liquid food segment focused on the non-alcoholic beverage and new consumption sectors, successfully securing and signing multiple turnkey projects, including projects for Japanese breweries and Chinese whisky distilleries. Cumulative newly signed orders reached RMB1.44 billion, representing a strong YoY increase of 108.4%.
+In respect of the offshore engineering business, benefiting from the cost advantages of deepwater locations, the deepwater offshore engineering market for FPSO/FLNG continued to strengthen. CIMC Raffles, the main operating entity, achieved an important breakthrough in the international high-end offshore engineering general contracting market by signing China’s first FPSO EPCIC general contracting contract, further enhancing its industry competitiveness. During the Reporting Period, revenue amounted to RMB7.935 billion, representing a YoY decrease of 0.98%; net profit amounted to RMB718 million, representing a YoY increase of 155.52%. In terms of market orders, new orders amounted to US$3.2 billion during the Reporting Period, a substantial increase from US$106 million in the same period last year. As at the end of June, CIMC Raffles had cumulative orders on hand of US$7.62 billion, reaching a record high. In terms of project construction and delivery, in January, the PCTC with a capacity of 7,000 vehicles, “NOCC ADRIATIC”, constructed for a Norwegian shipowner, was delivered 70 days ahead of its contractual delivery schedule; in February, the Norse Energi, the world’s largest fully DC wind turbine installation vessel in terms of lifting capacity, completed its seaworthiness delivery; in March, construction commenced on the first vessel of a new generation of seabed rock dumping vessels built for Van Oord, a leading Dutch offshore engineering company; in April, the fore-body module of the P85 hull was slid onto a barge at the Haiyang base, laying a solid foundation for the subsequent successful major assembly of the P85 project; in May, construction of the VLCC tanker officially commenced, entering the substantive construction stage; and in June, the main upper module structure of the project constructed for Golar was successfully capped, marking a key milestone in the project’s construction.
+In respect of the offshore engineering asset operation and management business, all offshore engineering assets of the Group currently under lease have been operating normally under their respective lease contracts, and the Group continued to provide high-quality services to customers. Benefiting from the successful lease of the Blue Whale No. 1 platform, increased prices upon the renewal of contracts for multiple drilling platforms, and lower operating costs resulting from refined management, operating profit improved during the Reporting Period. During the Reporting Period, the sixth-generation semi-submersible drilling platform “Deepsea Yantai” secured a new drilling contract, injecting momentum into revenue growth; the semi-submersible lifting/life support platform Blue Gretha successfully arrived at its designated operating area to provide high-quality services to clients. Meanwhile, several semi-submersible drilling and life support platforms and other offshore engineering assets of the Group actively pursued new contracts.
+Future Development and Prospects
+The management of the Group stated, “2026 is the first year of the ‘15th Five-Year Plan’. The Group will be based on the new development stage, closely follow national policy guidance, and closely focus on ‘focusing on high-quality development and cultivating new growth drivers’. With a more proactive strategic approach, we will cultivate new opportunities and open up new prospects amid complex changes, striving to build ‘a high-quality and respected world-class enterprise’.”
+About China International Marine Containers (Group) Co., Ltd.
+The CIMC Group is a world-leading equipment and solution provider in the logistics and energy industries, and its industry clusters mainly cover the logistics and energy fields. In the logistics field, the Group has established a general transportation equipment portfolio covering “sea, land and air”: its container manufacturing business provides key circulation equipment for the container shipping industry; its road transportation vehicles business connects the arteries of land transportation; its airport facilities and logistics equipment/fire safety and rescue equipment businesses expand into aviation hubs and specialised scenarios; its logistics services business provides professional services across the entire-value chain; and its recycled load business provides professional supporting services. In the energy field, the Group is principally engaged in the energy, chemical, and liquid food equipment business and offshore engineering business. Meanwhile, the Group also continuously develops emerging industries and has finance and asset management businesses that serve the Group itself. As a diversified multinational industrial group serving the global market, CIMC has over 300 member enterprises across Asia, North America, Europe, and Australia, with a total of four listed companies, and customers and sales networks covering more than 100 countries and regions worldwide. In 2025, the Group recorded revenue of RMB 156.6 billion, ranking 154th on the 2025 Fortune 500 China list. The Group has maintained the world’s No.1 position for many consecutive years in core products such as standard dry containers, reefer containers, tank containers and semi-trailers. For more information, please visit http://www.cimc.com/.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>Beneficient Closes $7.44 Million GP Primary Capital Transaction</v>
+        <v>Westbridge Announces Definitive Agreement for the Sale of Red Willow Solar Project and Highlights Improving Market Fundamentals in Alberta and Growing AI-Driven Demand Across North America</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C180" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D180" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E180" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326487/0/en/Beneficient-Closes-7-44-Million-GP-Primary-Capital-Transaction.html</v>
+        <v>https://www.prweb.com/releases/westbridge-announces-definitive-agreement-for-the-sale-of-red-willow-solar-project-and-highlights-improving-market-fundamentals-in-alberta-and-growing-ai-driven-demand-across-north-america-302862841.html</v>
       </c>
       <c r="F180" t="str">
-        <v>Beneficient closed on the financing of a $7.44 million primary capital commitment in Quartus AI Fund II.</v>
+        <v>LUXEMBOURG, Aug. 28, 2026 /PRNewswire/ -- Westbridge Renewable Energy S.A. (TSXV: WEB) (OTCQX: WEGYF) (FRA: PUQ) ("Westbridge" or the "Company") is pleased to announce that it has entered into a definitive share purchase agreement dated August 27, 2026 (the "Agreement") for the sale of...</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>AvePoint to Announce Second Quarter 2026 Financial Results on August 6</v>
+        <v>SuperX Secures First Batch of 128 Units of NVIDIA B300 AI Server Purchase Order from Ezisight, Marking Its Official Entry into the Australian Market</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C181" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D181" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E181" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326448/0/en/AvePoint-to-Announce-Second-Quarter-2026-Financial-Results-on-August-6.html</v>
+        <v>https://www.prnewswire.com/news-releases/superx-secures-first-batch-of-128-units-of-nvidia-b300-ai-server-purchase-order-from-ezisight-marking-its-official-entry-into-the-australian-market-302862839.html</v>
       </c>
       <c r="F181" t="str">
-        <v>JERSEY CITY, N.J., July 13, 2026 (GLOBE NEWSWIRE) -- AvePoint (Nasdaq: AVPT; SGX: AVP), the global leader in AI data protection, unifying data security, governance, and resilience, will report its second quarter 2026 financial results after the US financial markets close on Thursday, August 6, 2026.</v>
+        <v>SINGAPORE, Aug. 28, 2026 /PRNewswire/ -- SuperX AI Technology Limited (NASDAQ: SUPX, "SuperX" or the "Company"), a Nasdaq‑listed full‑stack AI infrastructure solutions provider, today announced that its subsidiary SuperX Microinference Pte Ltd ("Microinference") has signed an equipment...</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>$MSFT Shareholder Alert: Microsoft 10% Stock Drop Leads to Securities ...</v>
+        <v>GPO Plus, Inc. to Present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C182" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D182" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E182" t="str">
-        <v>https://pr-inside.com/msft-shareholder-alert-microsoft-10-stock-drop-leads-to-securities-r5200665.htm</v>
+        <v>https://www.newsfilecorp.com/release/311914/GPO-Plus-Inc.-to-Present-at-the-Moody-Capital-Solutions-2026-Disruptive-Growth-Life-Sciences-Conference</v>
       </c>
       <c r="F182" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>Las Vegas, Nevada--(Newsfile Corp. - August 28, 2026) - GPO Plus, Inc. (OTCQB: GPOX) is an AI-powered distributor modernizing Direct Store Delivery for gas stations, convenience stores, and specialty retailers., is pleased to announce its participation at the upcoming Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9–10, 2026, in New York City. Brett H. Pojunis, CEO, will be attending the conference, delivering an investor presentation and...</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>$GTM Shareholder Alert: ZoomInfo 33% Stock Drop Leads to Securities ...</v>
+        <v>Lucas GC Limited Announces Effective Date of Share Consolidation</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C183" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D183" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E183" t="str">
-        <v>https://pr-inside.com/gtm-shareholder-alert-zoominfo-33-stock-drop-leads-to-securities-r5200662.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352706/0/en/lucas-gc-limited-announces-effective-date-of-share-consolidation.html</v>
       </c>
       <c r="F183" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of the ZoomInfo ($GTM) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud alleging that ZoomInfo misled investors regarding the impact of ZoomInfo's AI-integrated products on customer retention Stock .</v>
+        <v>NEW YORK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Lucas GC Limited (NASDAQ: LGCL) (“Lucas” or the “Company”), an artificial intelligence (the “AI”) technology-driven Platform-as-a-Service (the “PaaS”) company, applying such technologies in human resources and insurance industry verticals, today announced that it will effect a one hundred and twenty-five (125)-for-one (1) share consolidation of its issued and unissued Class A ordinary shares and Class B ordinary shares, par value US$0.0002 per share on September 1, 2026.</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>VERAXA Biotech (VRXA) Partners With Ardigen to Advance AI-Driven Cancer Drug Development</v>
+        <v>Simplify Healthcare Names Kamal Ahuja Chief Growth Officer to Accelerate Expansion of Its Payer AI Platform</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C184" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D184" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E184" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-partners-with-ardigen-to-advance-ai-driven-cancer-drug-development-7087678</v>
+        <v>https://finance.yahoo.com/healthcare/articles/simplify-healthcare-names-kamal-ahuja-125200623.html</v>
       </c>
       <c r="F184" t="str">
-        <v>LOS ANGELES, CA - July 13, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) announced a collaboration with AI-driven bioinformatics company Ardigen S.A. to support development of its BiTAC(R) pipeline of T-cell engagers and future antibody-drug conjugates. The partnership will initially focus on developing AI-enabled tools to identify and prioritize synergistic dual-target combinations for VERAXA’s BiTAC platform, which is designed to improve tumor targeting while reducing off-target toxicity. VERAXA said integrating artificial intelligence into its research and development strategy could enhance target selection by analyzing large preclinical and clinical datasets, including programs that demonstrated efficacy but failed because of toxicity. The company believes the collaboration wil</v>
+        <v>AURORA, Ill., August 28, 2026--Simplify Healthcare®, a Simplify Group™ company and leading provider of technology solutions for payers, today announced Kamal Ahuja’s promotion to Chief Growth Officer. In this role, Kamal will lead the growth strategy and market expansion for the Payer AI Platform, helping health plans modernize operations through connected workflows, intelligent automation, and a unified data foundation.</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>Anshar Labs Acquires Dealer World, Expanding Drivvr AI into Automotive Retail</v>
+        <v>Change Agents Accepted into Seagate Partner Program, Expanding Access to AI Infrastructure Ecosystem</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C185" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D185" t="str">
-        <v>AI, Retail, Automotive</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E185" t="str">
-        <v>https://www.prnewswire.com/news-releases/anshar-labs-acquires-dealer-world-expanding-drivvr-ai-into-automotive-retail-302824136.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352692/0/en/change-agents-accepted-into-seagate-partner-program-expanding-access-to-ai-infrastructure-ecosystem.html</v>
       </c>
       <c r="F185" t="str">
-        <v>Eighteen-year automotive marketing agency leader joins Anshar Labs' AI portfolio; Dan Moore appointed CEO of Drivvr AI CHICAGO, July 13, 2026 /PRNewswire/ -- Anshar Labs today announced it has acquired Dealer World, an established automotive marketing and dealer solutions company, and...</v>
+        <v>Participation Expands Access to Enterprise Data Storage Resources in Support of Change Agents’ AI-Enabled Autonomous Air Defense and Counter-UAS Strategy Participation Expands Access to Enterprise Data Storage Resources in Support of Change Agents’ AI-Enabled Autonomous Air Defense and Counter-UAS Strategy</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>HCLTech delivers robust Q1 led by record deal bookings of $2.4 billion</v>
+        <v>Huawei uznany za lidera w raporcie „Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026"</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C186" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D186" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E186" t="str">
-        <v>https://www.prnewswire.com/news-releases/hcltech-delivers-robust-q1-led-by-record-deal-bookings-of-2-4-billion-302824108.html</v>
+        <v>https://www.prnewswire.com/news-releases/huawei-uznany-za-lidera-w-raporcie-gartner-magic-quadrant-for-enterprise-storage-platforms-2026-302862793.html</v>
       </c>
       <c r="F186" t="str">
-        <v>Advanced AI revenue grows 62.1% to $171 million; company plans to invest up to ₹3,500 crore to establish AI data centers NEW YORK and NOIDA, India, July 13, 2026 /PRNewswire/ -- HCLTech (NSE: HCLTECH) (BSE: HCLTECH), a leading global technology company, today reported financial results...</v>
+        <v>Podsumowanie: Huawei uznany za lidera w raporcie „Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026". Huawei OceanStor Data Storage wykorzystuje wydajną, ujednoliconą platformę danych AI, znakomitą gęstość pojemności i efektywność energetyczną oraz odporność danych...</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>Tenant Inc. Opens Nectar API to AI Tools, Giving Self-Storage Operators Live Access to Their Operational Data</v>
+        <v>Alphio.AI Innovates Retail Trading with an AI-Native Workspace and Non-Custodial Execution</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C187" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D187" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Finance, Crypto, AI, Retail</v>
       </c>
       <c r="E187" t="str">
-        <v>https://www.prnewswire.com/news-releases/tenant-inc-opens-nectar-api-to-ai-tools-giving-self-storage-operators-live-access-to-their-operational-data-302824078.html</v>
+        <v>https://www.prnewswire.com/news-releases/alphioai-innovates-retail-trading-with-an-ai-native-workspace-and-non-custodial-execution-302862763.html</v>
       </c>
       <c r="F187" t="str">
-        <v>While the rest of the industry is still deciding what to do with AI, Hummingbird operators can already point Claude, ChatGPT, or any AI tool at their live operational data through Nectar. IRVINE, Calif., July 13, 2026 /PRNewswire/ -- Tenant Inc. today announced that operators can now...</v>
+        <v>Integrating directly with Robinhood and Hyperliquid, Alphio.AI unifies stock and crypto research, monitoring, and natural-language order execution into a single workspace. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Alphio.AI today announced the official release of its AI-native investing...</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>MassRobotics Opens Sponsorship Opportunities for RoboBoston 2026 and ...</v>
+        <v>New Book from The Oaklea Press Asks Whether Science is Discovering That Consciousness is More Fundamental Than Matter</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C188" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D188" t="str">
-        <v>AI, Education</v>
+        <v>AI</v>
       </c>
       <c r="E188" t="str">
-        <v>https://pr-inside.com/massrobotics-opens-sponsorship-opportunities-for-roboboston-2026-and-r5200646.htm</v>
+        <v>https://www.pr.com/press-release/977637</v>
       </c>
       <c r="F188" t="str">
-        <v>(PR-inside.com) BOSTON, MA / ACCESS Newswire / July 13, 2026 / MassRobotics will host RoboBoston 2026, its 9th Annual Robot Block Party, on Saturday, September 26, 2026, at Boston's Seaport. RoboBoston is the region's largest celebration of robotics, bringing together more than 50 robotics companies, universities, and student teams for a day of interactive exhibits, robot demonstrations, drone flying, and hands-on experiences. The event is free and open to the public and is an exciting event for people of all ages. Attendees will have the opportunity to meet the innovators behind today's cutting-edge robotics and AI technologies while exploring the vibrant robotics ..</v>
+        <v>Researched and written by artificial intelligence and edited by author and longtime consciousness researcher Stephen Hawley Martin, the book puts physicalism under intense scientific scrutiny. [PR.com]</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Vadzo Imaging Validates Falcon-544CRS: AR0544 Android Camera for Mobile Industrial Vision and Edge AI Imaging Applications</v>
+        <v>Self Storage Manager Introduces SAMARA, Its New AI Agent for Enterprise Self-Storage Operations</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C189" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D189" t="str">
-        <v>AI, Automotive</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E189" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validates-falcon-544crs-ar0544-android-camera-for-mobile-22803945</v>
+        <v>https://www.prweb.com/releases/self-storage-manager-introduces-samara-its-new-ai-agent-for-enterprise-self-storage-operations-302861730.html</v>
       </c>
       <c r="F189" t="str">
-        <v>Vadzo Imaging's Falcon-544CRS is a 5MP AR0544 Android Camera built on the Onsemi AR0544 HyperLux sensor, validated for zero-driver Android UVC operation over USB OTG, delivering 5-megapixel color rolling shutter imaging with embedded HDR and low-power sensor architecture for mobile inspection, field service vision, asset inspection and Android edge AI deployments where portable 5MP imaging without device-specific driver development is a hard OEM requirement.</v>
+        <v>SAMARA lets operators query business data through text or voice and surface insights across their portfolios BLUE BELL, Pa., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Self Storage Manager, Inc. (SSM), an independent provider of enterprise property management software built exclusively for the...</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>EdgeMode fast-tracks growth with Non-Binding Offer from Spark AI Foundry Holdings LLC, for its Ready-to-Build 300 MW AI Data Centre Project in Malpica, Spain</v>
+        <v>Geotab Named One of Atlanta's Best Places to Work</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C190" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D190" t="str">
-        <v>AI, Automotive</v>
+        <v>AI, Media</v>
       </c>
       <c r="E190" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326402/0/en/EdgeMode-fast-tracks-growth-with-Non-Binding-Offer-from-Spark-AI-Foundry-Holdings-LLC-for-its-Ready-to-Build-300-MW-AI-Data-Centre-Project-in-Malpica-Spain.html</v>
+        <v>https://www.prnewswire.com/news-releases/geotab-named-one-of-atlantas-best-places-to-work-302862009.html</v>
       </c>
       <c r="F190" t="str">
-        <v>FORT LAUDERDALE, Fla. and MALPICA, Spain, July 13, 2026 (GLOBE NEWSWIRE) -- EdgeMode, Inc. (OTC: EDGM) has officially entered into a Non-Binding Offer (NBO) with Spark AI Foundry Holdings LLC for the EdgeMode 300 MW IT hyperscale data center campus, located in the Municipality of Mora (Toledo), Spain. Once the project reaches Ready-to-Build (RTB) status, Spark AI will acquire 100% of the share capital of DC Estate Malpica, S.L the Special Purpose Vehicle (SPV) and the legal owner of the Malpica project.</v>
+        <v>Atlanta Business Chronicle recognizes Geotab's employee-first culture and workplace excellence ATLANTA, Aug. 28, 2026 /PRNewswire/ -- Geotab® Inc., a global leader in connected operations, video telematics and AI-powered insights, has been named one of Atlanta's Best Places to Work by the...</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Best AI Music Video Generator in 2026: 6 Tools Compared for Character Consistency, Beat Sync, and Output Quality</v>
+        <v>HiRO and Differentia Biotech Forge Strategic Alliance to Redefine Clinical Trial Design Through AI-Powered Simulation</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C191" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D191" t="str">
-        <v>AI, Media</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E191" t="str">
-        <v>https://pressreleasenews.org/pressroom/best-ai-music-video-generator-in-2026-6-tools-compared-for-character-consistency-beat-sync-and-output-quality</v>
+        <v>https://www.prnewswire.com/news-releases/hiro-and-differentia-biotech-forge-strategic-alliance-to-redefine-clinical-trial-design-through-ai-powered-simulation-302862508.html</v>
       </c>
       <c r="F191" t="str">
-        <v/>
+        <v>Memorandum of Understanding establishes a framework for joint development of clinical trial simulation capabilities The partnership unites global clinical operations excellence with advanced digital twin technology, delivering simulation-first drug development to biotech sponsors...</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>Four small businesses to compete in finals of Verizon's Small Business Super Pitch</v>
+        <v>RAEK Opens Limited Design Partner Program for Creator Vault, Bringing ...</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C192" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D192" t="str">
-        <v>AI</v>
+        <v>AI, Media</v>
       </c>
       <c r="E192" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357587</v>
+        <v>https://pr-inside.com/raek-opens-limited-design-partner-program-for-creator-vault-bringing-r5217108.htm</v>
       </c>
       <c r="F192" t="str">
-        <v>At a glance - - - &amp;#8226; High stakes pitch competition : Out of 500 contestants, four small businesses won regional rounds to reach the live finals in Hoboken, New Jersey. - - &amp;#8226; Star-studded expert panel : Finalists will present their business models to a panel of judges featuring two-time soccer world champion Carli Lloyd. - - &amp;#8226; Exclusive entrepreneur rewards : Along with cash prizes, all final competitors receive tickets to the FIFA World Cup 2026&amp;#8482; Final and AI business mentorship. - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357587</v>
+        <v>(PR-inside.com) Creator Vault extends RAEK's data ownership strategy to professional creators, a newly formalized professional class whose entire business is built on content they too often do not control PHOENIX, AZ / ACCESS Newswire / August 28, 2026 / RAEK, the company building the data ownership layer for the AI economy, today announced that it is recruiting an initial group of design partners for Creator Vault, a private content and intelligence system being developed through RAEK Edge for professional creators, creator-led companies, production teams, and agencies. RAEK's core belief is that the most valuable asset in the AI economy is data you own, ..</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Noble Capital Markets Initiates Equity Research Coverage on VivoPower</v>
+        <v>USD.AI Secures $100M Stablecoin Debt Facility From Bullish for GPU Financing</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C193" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D193" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E193" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326388/0/en/Noble-Capital-Markets-Initiates-Equity-Research-Coverage-on-VivoPower.html</v>
+        <v>https://www.prnewswire.com/news-releases/usdai-secures-100m-stablecoin-debt-facility-from-bullish-for-gpu-financing-302862370.html</v>
       </c>
       <c r="F193" t="str">
-        <v>LONDON, UK / OSLO, NORWAY, July 13, 2026 (GLOBE NEWSWIRE) -- VivoPower PLC (NASDAQ: VIVO) ("VivoPower" or the "Company"), a B Corp-certified global developer and owner of powered land and data center infrastructure for AI compute applications, is pleased to announce that Noble Capital Markets has initiated company-sponsored equity research coverage on the Company with an Outperform rating and a $10.00 price target.</v>
-[...2 lines deleted...]
-    <row r="194">
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Bullish, an institutionally focused global digital asset platform that provides market infrastructure and information services, today announced its strategic entry into middle-market AI infrastructure financing through a $100 million...</v>
+      </c>
+    </row>
+    <row r="194" xml:space="preserve">
       <c r="A194" t="str">
-        <v>MoneySimpler Launches AI-Powered Automated Stock and Gold Trading Bot</v>
+        <v>Deepening Implementation of Technological Innovation, Accelerating Transformation of Productive Forces</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C194" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D194" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, SaaS, Energy, Automotive, Education</v>
       </c>
       <c r="E194" t="str">
-        <v>https://pressreleasenews.org/pressroom/moneysimpler-launches-ai-powered-automated-stock-and-gold-trading-bot</v>
-[...2 lines deleted...]
-        <v>Powered by AI automated trading, it enables intelligent stock and gold trading to deliver a smarter and more convenient passive income experience.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109563/</v>
+      </c>
+      <c r="F194" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - Legend Holdings Corporation (“Legend Holdings” or the “Company”; Stock Code: 3396.HK) announced the unaudited condensed consolidated interim results for the six months ended June 30, 2026 (the “Reporting Period”). During the Reporting Period, the Company recorded revenue of RMB362.935 billion, representing a 29% year-on-year increase, primarily driven by the significant revenue growth of its subsidiaries Lenovo and Levima Advanced Materials; net profit attributable to equity holders of the Company was RMB2.230 billion, up 219% year-on-year, driven by the recovery in portfolio value of the industrial incubations and investments segment. Excluding the impact of a one-off item, net profit attributable to equity holders of Legend Holdings was RMB5.812 billion, a year-on-year increase of 834%.
+In the first half of 2026, Legend Holdings remained committed to technological innovation as the key driver for high-quality development and continued to enhance its distinctive technological innovation system. The Company actively drove the coordinated advancement of “anchoring diversified-industries operations in technology-focused core businesses, extending ecosystem coverage through technology innovation funds, and driving the very early-stage industrialization of forward-looking technologies.” This expedited the transformation from scientific and technological achievements into real productive forces, and drove a steady improvement in the Company's core competitiveness, with significant performance growth, laying a solid foundation for the Company’s sustainable development.
+RMB 10 Billion in R&amp;D Investment, Together with a Solidified Technology Foundation
+During the Reporting Period, Legend Holdings’ total R&amp;D investment exceeded RMB10 billion, a historical record high for its midyear report. Its portfolio companies continued to deliver steady growth with solid fundamentals. Lenovo capitalized on the surge in hybrid AI, with all three major business segments delivering double-digit revenue growth and reaching record highs for the same period. AI has become Lenovo’s core growth engine, with AI-related revenue increasing by 64% for the same period and accounted for 36% of Lenovo’s total revenue. Levima Advanced Materials posted significant performance growth and made breakthroughs in a number of major projects. Among them, the m-Xylylene Diisocyanate (XDI) project was listed under the National Key R&amp;D Program. Built on Levima’s technical expertise and R&amp;D experience, the PEEK project has entered the construction phase. Both projects are expected to be completed and put into operation in 2027, filling domestic technology gaps.
+Technology Ecosystem Bearing Fruit, and 12 Portfolio Companies Successfully Listed
+Leveraging years of dedicated efforts in technology innovation, Legend Holdings has cultivated a robust ecosystem spanning emerging and future industries. This ecosystem is now delivering tangible returns, not only driving significant performance growth for the Company, but also accumulating momentum for long-term development. During the Reporting Period, the industrial incubations and investments segment’s depth of technology asset pipeline and ability to realize value from these assets both improved. In the first half of 2026, the Legend Holdings Family Group supported the listing of 12 portfolio companies. These listed companies spanned sectors including artificial intelligence, semiconductors, advanced manufacturing, and healthcare. More than 30 additional portfolio companies are currently in the pre-listing pipeline. The Company invested in over 80 technology projects in the first half of the year across frontier fields such as artificial intelligence, quantum computing, optical interconnects, embodied artificial intelligence, chips and semiconductors, biopharmaceuticals, and commercial aerospace. To date, Legend Holdings has invested in over 300 AI-related companies. The Company has also established a systematic presence in other frontier fields, having invested in over 110 companies in pharmaceuticals and healthcare, over 60 companies in sustainable industries and future energy, and more than 50 companies in embodied artificial intelligence.
+Fostering Industry-Academia-Research Collaborative Innovation and Exploring New Pathways for Commercializing Original Technologies
+Responding to the call to “accelerate the translation from technological advances into productive forces”, Legend Holdings leverages its Forward-Looking Technology Research Institute to actively promote industry-academia-research collaborative innovation and explore new pathways for the commercialization of pioneering technologies. In the first half of the year, Legend Holdings established the Advanced Photonic Integration Joint Laboratory with a National Key Laboratory at Peking University. Together with the research team, the Company published co-authored papers and filed joint patents, while making preparations to establish a dedicated operating entity. In addition, led by the Chinese Information Processing Society of China (CIPS), and jointly initiated by Legend Holdings and other organizations, the Industry University Research Working Committee of the Chinese Information Processing Society of China was established, focusing on frontier areas of artificial intelligence. The Committee translates real-world industry needs into concrete workstreams. The Company has built a “Covalent Innovation” model that brings real-world industry needs into the earliest stages of R&amp;D, enabling businesses and researchers to jointly set priorities and develop solutions. It aims to create a replicable pathway for translating more creative innovation into new quality productive forces.
+ESG Practices Gaining Authoritative Recognition, Corporate Responsibility Underpinning the Foundation for Sustainability
+Legend Holdings prioritizes ecological conservation and green development. Lenovo has repeatedly received authoritative recognition both domestically and internationally in the ESG field. It has retained the highest global 3A rating in the MSCI ESG Ratings and received the EcoVadis Platinum Medal, its highest distinction, for two consecutive years. It was also included in the Fortune China ESG Impact List for five consecutive years. Its green operations continued to deliver strong results: over 90% of the electricity used in Lenovo’s global operations came from renewable energy sources. More than 360 million kilograms of end-of-life products have been recovered and reused. In photovoltaic materials, Levima Advanced Materials operates two major product lines for photovoltaic adhesive film materials, EVA and POE, with an annual production capacity exceeding 350,000 tons. In new energy battery materials, the company has built a comprehensive portfolio. In green investment, Legend Holdings has invested in more than 60 companies across new energy, energy decarbonization and so on. The Legend Star CEO Training Program has been running for over 18 years, nurturing up to 1,429 startup founders with 77 listed companies, 217 national-level specialized and innovative “Little Giant” enterprises, 930 High-and New-Technology Enterprises (HNTE), and more than 460,000 jobs created.
+Looking ahead, Legend Holdings will continue to closely align with national strategic needs, adhere to the main thread of technological innovation driving high-quality development, steadily improve its distinctive technological innovation system, deepen its focus on technology as its core business, and accelerate the promotion of the transformation of scientific achievements into real productive forces, making unremitting contributions to Chinese modernization and self-reliance and strength in science and technology.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>MSCI and UBS announce strategic partnership to bring greater transparency to private markets</v>
+        <v>MoneyHero Group to Announce Second Quarter 2026 Results</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C195" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D195" t="str">
         <v>Finance, AI, SaaS</v>
       </c>
       <c r="E195" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357572</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352609/0/en/moneyhero-group-to-announce-second-quarter-2026-results.html</v>
       </c>
       <c r="F195" t="str">
-        <v>MSCI Inc. (NYSE: MSCI) and UBS Group AG are announcing a strategic partnership aimed at advancing transparency across private markets. - - The partnership combines MSCI&amp;#39;s capabilities in independent data, analytics and models with UBS&amp;#39;s leading alternatives expertise and global client insights. Together, the companies will work to further expand MSCI&amp;#39;s AI-powered platform designed to address longstanding industry challenges in private markets, such as fragmented data and limited transparenc... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357572</v>
+        <v>HONG KONG and SINGAPORE, Aug. 28, 2026 (GLOBE NEWSWIRE) -- MoneyHero Limited (Nasdaq: MNY) (“MoneyHero” or the “Company”), a leading tech- and AI-powered personal finance aggregation and comparison platform and a digital insurance brokerage provider in Greater Southeast Asia, today announced that it will release its second quarter 2026 results on Friday, September 11, 2026 before market opens and will hold a related conference call to discuss the results at 8:00 a.m. EDT (or 8:00 p.m. Hong Kong / Singapore time) on the same day.</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>Git2Docs Launches GitBook Migration, Letting Teams Replace Stale Documentation With Docs Generated Directly From Their Code</v>
+        <v>New Data From 28.2 Million AI Interactions Reveals How People Use AI</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C196" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D196" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E196" t="str">
-        <v>https://www.prweb.com/releases/git2docs-launches-gitbook-migration-letting-teams-replace-stale-documentation-with-docs-generated-directly-from-their-code-302823425.html</v>
+        <v>https://www.prweb.com/releases/new-data-from-28-2-million-ai-interactions-reveals-how-people-use-ai-302861717.html</v>
       </c>
       <c r="F196" t="str">
-        <v>Git2Docs is an AI-Native Documentation Platform with zero human in the loop. Git2Docs ingests your codebase and generates complete, consistent, always-current documentation — automatically. Stop writing documentation from scratch. Instead, use Git2Docs to write or edit your documentation...</v>
+        <v>At Overchat AI, we analyzed anonymized usage data to answer a question: when given equal access to all models, which do people pick? The research below is based on our data from Jul 9, 2026 through Aug 23, 2026 that covers 1.14 million users, 1.28 million sessions, and 28.2 million AI...</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Alibaba Group Holding ...</v>
+        <v>Coforge Expands Strategic Partnership with Pega to Accelerate Enterprise AI Transformation</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C197" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D197" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E197" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-alibaba-group-holding-r5200603.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/coforge-expands-strategic-partnership-pega-103000208.html</v>
       </c>
       <c r="F197" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Alibaba Group Holding Limited ("Alibaba" or "the Company") (NYSE:BABA). Investors who purchased Alibaba securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/BABA. Alibaba Investigation Details On June 24, 2026, Alibaba was the subject of a report published by Reuters, titled: "Anthropic says Alibaba illicitly extracted Claude AI model capabilities." According to the report, "U.S. AI company Anthropic accused Alibaba, the Chinese technology and e-commerce giant, of illicitly extracting its ..</v>
-[...2 lines deleted...]
-    <row r="198">
+        <v>PRINCETON, N.J. &amp; LONDON &amp; GREATER NOIDA, India, August 28, 2026--Coforge today announced the expansion of its strategic partnership with Pegasystems Inc. to accelerate enterprise AI transformation.</v>
+      </c>
+    </row>
+    <row r="198" xml:space="preserve">
       <c r="A198" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Initiates an Investigation into ...</v>
+        <v>Analogue Announces 2026 Interim Results</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C198" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D198" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, SaaS, Healthcare, Real Estate, Energy</v>
       </c>
       <c r="E198" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-initiates-an-investigation-into-r5200596.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Datavault AI Inc. ("Datavault" or "the Company") (NASDAQ:DVLT). Investors who purchased Datavault securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/DVLT. Datavault Investigation Details On October 31, 2025, Wolfpack Research published a short report on Datavault. The report alleged, among other things, that Datavault was a "stock promotion" that relied on misleading press releases and "empty claims" concerning artificial intelligence, quantum computing, Web 3.0, and data monetization. Wolfpack further ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109565/</v>
+      </c>
+      <c r="F198" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - Analogue Holdings Limited (“Analogue” or the “Company”, together with its subsidiaries, the “Group”) (stock code: 1977), a leading provider of electrical and mechanical (“E&amp;M”) engineering solutions, and information and communications technology services for smart cities, today announced its interim results for the six months ended 30 June 2026 (the “Period”) with interim contracts-in-hand continuing their record-setting performance, providing a solid foundation for the business over the next three years and beyond.
+Business Highlights
+- Interim contracts-in-hand surged by 34.9% to HK$17,649.3 million, attaining yet another record high
+- Revenue was HK$3,036.6 million, up by 5.7%, primarily driven by steady project execution in the Building Services and Environmental Engineering segments
+- Profit attributable to owners of the Company increased 88.1% to HK$152.0 million. The increase was partly attributable to the disposal of an approximately 3% equity stake in Nanjing Canatal Data-Centre Environmental Tech Co., Ltd.(Shanghai Stock Code: 603912)
+- The Group maintained a strong cash position, with bank balances and cash at HK$1,214.1 million
+- Interim dividend amounted to HK4.9 cents per share, with a year-on-year increase of more than 88%
+- Artificial Intelligence (AI) has been integrated into Analogue’s interconnected smart ecosystem to create value for customers, by realising a smart platform for buildings, and advanced operational solutions for water and sewage treatment, as evidenced by the prestigious accolades across both the research and adoption categories at the inaugural Construction Industry Council AI Award 2026 and at the ASHRAE Region XIII Technology Award 2026
+Chairman Dr Mak Kin Wah said, “Building on our outstanding achievement of record-high contracts-in-hand in 2025, the Group maintained steady business performance in the first half of 2026. By integrating research, development and application of AI technologies, we have achieved optimised operations and enhanced quality that earn wide recognition from the industry. Committed to innovation, the Group will further promote integration of AI, Digital Twin, and the Internet of Things (“IoT”), develop cross-technology integrated solutions, and enhance performance in engineering operations, safety, and sustainable development, to create greater value for clients.”
+“Our commitment to business ethics, quality, safety, health and environmental sustainability remains at the core of everything we do, guiding our decisions, shaping our culture, and contributing to a more sustainable future."
+Business Review: Building Services
+- This segment remains the largest revenue contributor, with revenue reaching HK$1,649.6 million.
+- Interim contracts-in-hand reached a record-high level of HK$7,996.6 million, with order intake standing at HK$1,348.8 million and many of the tenders submitted in the Period due for determination in phases later this year.
+- Many projects in the Northern Metropolis, including Fanling and Kwu Tung housing projects and various hospitals, were prioritised for commencement and progress in execution.
+- The Group’s expertise in Building Information Modelling (BIM), Design for Manufacture and Assembly (DfMA) and Modular Integrated Mechanical, Electrical and Plumbing (MiMEP) continued to gain market traction and helped secure major contracts.
+- Leveraging our comprehensive interdisciplinary capacity and new engineering techniques, this segment maintained our industry leadership, and was broadening our market reach to different parts of Asia.
+Environmental Engineering
+- This segment achieved record-high interim contracts-in-hand, which surged substantially by 78.3% year-on-year to HK$8,164.2 million. Order intake stood at HK$910.1 million with active ongoing tendering activities and many of the tenders submitted in the period due for determination in phases later this year. Segment revenue increased by 17.2% year-on-year or HK$123.2 million.
+- A number of projects, including a landmark engineering contract to reprovision critical sewage treatment works to caverns, were prioritised for commencement and execution.
+- New term contracts for sewage and E&amp;M systems were also added to the recurrent operation, maintenance, and facility management services provided by the segment.
+- By deploying AI and Digital Twin under our industry-recognised AlgoWater® brand, the segment continued to strengthen our industry leading position by advancing in intelligent automation, predictive asset management, and real-time process optimisation that significantly enhance treatment efficiency and energy savings for industrial operations.
+- Continued to pursue project opportunities with partners in the Chinese Mainland and different parts in Asia and Europe.
+Information, Communications and Building Technologies (“ICBT”)
+- Segment revenue amounted to HK$290.9 million. Contracts-in-hand totalled HK$830.8 million. Order intake was HK$269.9 million.
+- As an early mover backed by its own R&amp;D capability and extensive project experience, this segment was well positioned to continue to advance innovation. A robust digital foundation was established through the Digital Plant and Centralised Management Platform (CMP) that enables real-time insights and data-driven decisions.
+- Integration of IoT and advanced Building Management System (BMS) under our acclaimed DigiFusion® AI Smart Building Platform delivers optimised operational efficiency and enhanced tenant experiences in smart buildings and city infrastructure, as well as resource circularity for our clients.
+Lifts and Escalators
+- Revenue and contracts-in-hand were at HK$255.9 million and HK$657.7 million respectively.
+- Order intake totalled HK$278.4 million, with ongoing tendering activities in different parts of the world.
+- Transel Elevator &amp; Electric Inc. (TEI), the associate company in the United States, maintained its strength as one of the largest independent lift and escalator companies in New York and continued to expand in the southeastern part of the country, strengthening our market positioning and future growth.
+- Competitiveness was strengthened with enhanced automation in production lines and strict quality controls, to anchor the end-to-end business model from design, through manufacturing, to installation and maintenance services.
+- The product portfolio was broadened in line with the expanding international market reach and enhanced with next-generation product innovations.
+For further details of the 2026 Interim Results, please refer to the announcement filed with The Stock Exchange of Hong Kong Limited.
+About Analogue Holdings Limited
+Established in 1977, Analogue Holdings Limited is a leading provider of electrical and mechanical (“E&amp;M”) engineering solutions and information and communications technology (“ICT”) services for smart cities, with headquarters in Hong Kong and operations in the Chinese Mainland, Macau, the United States, the United Kingdom, Germany, Singapore and Malaysia. Serving a wide spectrum of customers from public and private sectors, the Group provides multidisciplinary and comprehensive E&amp;M engineering and technology services in four major segments, including Building Services, Environmental Engineering, Information, Communications and Building Technologies (“ICBT”) and Lifts &amp; Escalators.
+The Group also manufactures and sells lifts and escalators internationally and has entered into an alliance with Transel Elevator &amp; Electric Inc. (“TEI”), one of the largest independent lifts and escalators companies in New York, the United States. The Group’s associate partner, Nanjing Canatal Data-Centre Environmental Tech Co., Ltd. (Shanghai Stock Code: 603912), specialises in precision environmental control technologies and related energy-saving and temperature control equipment for data centres.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>SquawkVoice AI Achieves TekVizion Verified Status on Avaya Aura -- Independent Proof That AI Voice Agents Are Production-Ready</v>
+        <v>La Conferencia TestMu 2026, nuevo hito en el mundo de la ingeniería agentiva y la calidad</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C199" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D199" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E199" t="str">
-        <v>https://www.prweb.com/releases/squawkvoice-ai-achieves-tekvizion-verified-status-on-avaya-aura--independent-proof-that-ai-voice-agents-are-production-ready-302821602.html</v>
+        <v>https://www.prnewswire.com/news-releases/la-conferencia-testmu-2026-nuevo-hito-en-el-mundo-de-la-ingenieria-agentiva-y-la-calidad-302862703.html</v>
       </c>
       <c r="F199" t="str">
-        <v>Independent verification proves secure, resilient telephony integration and live‑agent escalation, compressing months of lab work into days and accelerating enterprise go‑live confidence. PLANO, Texas, July 13, 2026 /PRNewswire-PRWeb/ -- TekVizion Voice AI Labs certified SquawkVoice AI...</v>
+        <v>Conferencia TestMu 2026:El evento insignia de TestMu AI marca un nuevo hito en el mundo de la ingeniería agentiva y la calidad Más de 75.000 inscripciones, 145 ponentes y perspectivas sin precedentes sobre el futuro del desarrollo de software agentivo y la calidad autónoma SAN FRANCISCO y...</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Bybit Expands AI Skill Hub with Marketplace for AI-Compatible Yield-Generation Strategies</v>
+        <v>Huawei erkend als leider in Gartner® Magic Quadrant™ voor Enterprise Storage Platforms, 2026</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C200" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D200" t="str">
         <v>AI</v>
       </c>
       <c r="E200" t="str">
-        <v>https://www.prnewswire.com/news-releases/bybit-expands-ai-skill-hub-with-marketplace-for-ai-compatible-yield-generation-strategies-302823907.html</v>
+        <v>https://www.prnewswire.com/news-releases/huawei-erkend-als-leider-in-gartner-magic-quadrant-voor-enterprise-storage-platforms-2026-302862698.html</v>
       </c>
       <c r="F200" t="str">
-        <v>DUBAI, UAE, July 13, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, launched a new Skill Marketplace within its AI Skill Hub, featuring three AI Earn Skills purpose-built for yield-oriented trading strategies. With more Skills to be...</v>
-[...2 lines deleted...]
-    <row r="201">
+        <v>Samenvatting Huawei erkend als leider in Gartner® Magic Quadrant™ voor Enterprise Storage Platforms, 2026. Huawei OceanStor Data Storage maakt gebruik van een zeer efficiënt en uniform AI-dataplatform, uitstekende capaciteitsdichtheid en energie-efficiëntie en toekomstbestendige...</v>
+      </c>
+    </row>
+    <row r="201" xml:space="preserve">
       <c r="A201" t="str">
-        <v>New method aims to keep kids safe from illegal AI-generated content</v>
+        <v>COSCO SHIPPING Ports Announces 2026 Interim Results</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C201" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D201" t="str">
-        <v>AI, Media</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E201" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357567</v>
-[...5 lines deleted...]
-    <row r="202">
+        <v>https://www.acnnewswire.com/press-release/english/109557/</v>
+      </c>
+      <c r="F201" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - COSCO SHIPPING Ports Limited (“COSCO SHIPPING Ports” or “CSP” or the “Company”, SEHK: 1199), the world’s leading ports logistics service provider, today announced the interim results of the Company and its subsidiaries (the “Group”) for the 6 months ended 30 June 2026.
+2026 Interim Results Highlights
+- Total throughput increased by 7.9% YoY to 80,157,047 TEU
+- Equity throughput increased by 7.0% YoY to 24,492,008 TEU
+- Revenue of the Company increased by 12.3% YoY to US$905,344,000
+- Gross profit increased by 9.3% YoY to US$239,507,000
+- Profit attributable to equity holders of the Company increased by 28.5% YoY to US$233,672,000
+- Declared a first interim dividend of US2.360 cents per share
+FINANCIAL REVIEW
+In the first half of 2026, the global shipping market was under dual pressure from route network restructuring and compressed profitability.  In the face of these challenges, COSCO SHIPPING Ports has sustained its overall operational resilience by continued deepening of its lean operation management and constant optimisation of its resource allocation and business processes.  In the first half of 2026, revenue of the Company increased by 12.3% YoY to US$905.3 million; gross profit increased by 9.3% YoY to US$239.5 million.  During the period, the profit attributable to equity holders of the Company greatly increased by 28.5% YoY to US$233.7 million.
+OPERATIONAL REVIEW
+Overall Performance
+For the six months ended 30 June 2026, the Group’s total throughput increased by 7.9% YoY to 80,157,047 TEU (1H2025: 74,295,971 TEU).  Total throughput from terminals in which the Group has controlling stake increased by 2.5% YoY to 16,893,574 TEU (1H2025: 16,482,018 TEU), accounting for 21.1% of the Group’s total, and the total throughput from non-controlling terminals increased by 9.4% YoY to 63,263,473 TEU (1H2025: 57,813,953 TEU), accounting for 78.9% of the Group’s total.
+During the period, the Group’s total equity throughput increased by 7.0% YoY to 24,492,008 TEU (1H2025: 22,879,575 TEU).  The equity throughput from terminals in which the Group has controlling stake increased by 2.6% YoY to 9,941,962 TEU (1H2025: 9,691,543 TEU), accounting for 40.6% of the Group’s total, and the equity throughput from non-controlling terminals increased by 10.3% YoY to 14,550,046 TEU (1H2025: 13,188,032 TEU), accounting for 59.4% of the Group’s total.
+China
+During the period, total throughput of the terminals in China increased by 4.7% YoY to 59,019,217 TEU (1H2025: 56,390,125 TEU) and accounted for 73.6% of the Group’s total throughput.  Total equity throughput of terminals in China increased by 4.8% YoY to 16,915,369 TEU (1H2025: 16,136,373 TEU), accounting for 69.1% of the Group’s total equity throughput.
+Bohai Rim
+During the period, total throughput of the Bohai Rim region increased by 6.4% YoY to 27,483,548 TEU (1H2025: 25,835,742 TEU) and accounted for 34.3% of the Group’s total throughput.  Total equity throughput of the Bohai Rim region increased by 6.0% YoY to 6,989,982 TEU (1H2025: 6,594,957 TEU) and accounted for 28.5% of the Group’s total equity throughput.  Driven by the increasing investment demand in artificial intelligence, exports of high-tech products recorded steady growth, contributing a 4.8% YoY increase in the total throughput of Dalian Container Terminal Co., Ltd. to 2,695,849 TEU (1H2025: 2,572,124 TEU).
+Yangtze River Delta
+During the period, total throughput of the Yangtze River Delta region increased by 3.6% YoY to 8,684,169 TEU (1H2025: 8,379,156 TEU) and accounted for 10.8% of the Group’s total throughput.  Total equity throughput of the Yangtze River Delta region increased by 6.2% YoY to 2,558,738 TEU (1H2025: 2,408,543 TEU) and accounted for 10.5% of the Group’s total equity throughput.  Wuhan CSP Terminal Co., Ltd. (“CSP Wuhan Terminal”) continued to reinforce its competitive edge as a rail-water intermodal transport hub while expanding its Yangtze River feeder network, driving a 34.6% YoY increase in total throughput to 198,577 TEU (1H2025: 147,515 TEU).
+Southeast Coast and Others
+During the period, total throughput in the Southeast Coast and Others region decreased by 2.8% YoY to 2,704,696 TEU (1H2025: 2,783,306 TEU) and accounted for 3.4% of the Group’s total throughput.  Total equity throughput of Southeast Coast and Others region increased by 3.0% YoY to 2,131,636 TEU (1H2025: 2,070,554 TEU) and accounted for 8.7% of the Group’s total equity throughput.  Xiamen Ocean Gate Container Terminal Co., Ltd. continued to strengthen its terminal hub capability, and through the introduction of new route services in the first half of the year, the total throughput increased by 6.8% YoY to 1,366,387 TEU (1H2025: 1,279,547 TEU).
+Pearl River Delta
+During the period, total throughput of the Pearl River Delta region increased by 6.5% YoY to 15,577,680 TEU (1H2025: 14,633,421 TEU) and accounted for 19.4% of the Group’s total throughput.  Total equity throughput of the Pearl River Delta region increased by 4.6% YoY to 4,237,042 TEU (1H2025: 4,052,292 TEU) and accounted for 17.3% of the Group’s total equity throughput.  Driven by trade demand from emerging markets such as Southeast Asia, Guangzhou South China Oceangate Container Terminal Company Limited successfully introduced multiple new shipping routes, driving a 7.4% YoY increase in total throughput to 3,221,826 TEU (1H2025: 3,001,192 TEU).
+Southwest Coast
+During the period, total throughput of the Southwest Coast region decreased by 4.0% YoY to 4,569,124 TEU (1H2025: 4,758,500 TEU), accounting for 5.7% of the Group’s total throughput.  Total equity throughput of the Southwest Coast region decreased by 1.2% YoY to 997,971 TEU (1H2025: 1,010,027 TEU) and accounted for 4.1% of the Group’s total equity throughput.  Due to market volatility and changes in cargo mix, total throughput and equity throughput in the Southwest Coast region recorded a YoY decrease.
+Overseas
+During the period, total throughput in overseas terminals increased by 18.0% YoY to 21,137,830 TEU (1H2025: 17,905,846 TEU) and accounted for 26.4% of the Group’s total throughput.  Total equity throughput in overseas terminals increased by 12.4% YoY to 7,576,639 TEU (1H2025: 6,743,202 TEU) and accounted for 30.9% of the Group’s total equity throughput.  Piraeus Container Terminal Single Member S.A. (“Piraeus Terminal”) recorded a 2.9% YoY decrease in total throughput to 1,995,150 TEU (1H2025: 2,054,895 TEU), due to softening market demand in the Mediterranean region and adverse weather conditions.  CSP Abu Dhabi Terminal L.L.C. (“CSP Abu Dhabi Terminal”) recorded a 44.3% YoY decrease in total throughput to 442,977 TEU (1H2025: 795,758 TEU), affected by geopolitical tensions in the Middle East.  COSCO SHIPPING Ports Chancay PERU S.A. (“CSP Chancay Terminal”) has been actively advancing corridor development, deepening synergies with the parent Company’s dual-brand operations, and continuously enhancing its route network layout.  In the first half of the year, the terminal achieved a route network of three main lines and five feeder lines, further strengthening its regional connectivity and driving a 68.2% YoY increase in total throughput to 201,773 TEU (1H2025: 119,945 TEU).
+PROSPECTS
+Since the beginning of 2026, amid continued deep adjustments to the global economic and trade landscape and rising geopolitical uncertainties, COSCO SHIPPING Ports has remained committed to high-quality development as its overarching priority.  The Company has consistently strengthened its core hub layout and global network resilience, while fully leveraging synergies with COSCO SHIPPING Group and the Ocean Alliance.  In the first half of the year, the Company’s total throughput and profit attributable to equity holders maintained a YoY increase, with steady improvements in operational quality and efficiency.
+Looking ahead, international institutions including the World Bank Group and the International Monetary Fund have successively downgraded their global economic growth forecasts.  The World Bank projects that global economic growth will moderate from 2.9% in 2025 to 2.5% in 2026, while the IMF has revised its 2026 global growth forecast down to 3%, reflecting the impact of tensions in the Middle East.  Changes in the global trade policy environment and fluctuations in energy prices have placed certain pressure on merchandise trade growth.  Against this backdrop, the Chinese economy has demonstrated strong resilience.  According to statistics from the General Administration of Customs of China, in the first half of the year, the total value of goods imports and exports reached RMB25.47 trillion, representing a YoY increase of 16.9%.  Of this, exports amounted to RMB14.73 trillion, a YoY increase of 13.4%; imports totaled RMB10.74 trillion, a YoY increase of 22.1%.  China’s trade with emerging markets such as ASEAN and Latin America has continued to deepen, while the share of high-value-added products, including electric vehicles, lithium batteries and photovoltaic products, has steadily increased.  These developments have provided strong support for the development of the port industry.
+In the face of heightened external uncertainties, the Company will remain customer-centric and continue to optimise its global terminal network resource allocation.  It will accelerate investment in emerging markets, regional markets and third-country markets, pursuing controlling stakes in strategic hubs while taking minority stakes in key gateway ports as market conditions permit.  The Company will also enhance its main and feeder network layout to achieve interconnected and coordinated development across its terminals.  It will accelerate the development of port-side logistics parks and supply chain extension services, building integrated resource synergies to provide customers with efficient and convenient port logistics supply chain solutions.
+Centred on its core port operations, the Company will continue to deepen lean operations and enhance its overall competitiveness.  It will reinforce hub port development, raising the service capacity of key hubs including CSP Wuhan Terminal, Piraeus Terminal, CSP Abu Dhabi Terminal and CSP Chancay Terminal.  In response to the evolving geopolitical situation in the Middle East, the Company will closely monitor developments, refine contingency plans and information-sharing mechanisms, and continue to optimise feeder network layouts and multi-modal logistics corridors to enhance supply chain resilience.  This will enable it to provide more reliable port logistics services to regional customers and effectively address challenges arising from external changes.  Under the new landscape of shipping alliances, the Company will strengthen its route network through targeted marketing, actively respond to market changes and route adjustments, continue to introduce new routes and secure additional calls.  By improving service quality, it will reinforce its competitive advantage and sustain steady growth in its core business.
+In terms of green and low-carbon development, the Company will actively cultivate new quality productive forces in the port and shipping industry and lead the sector’s transformation and upgrading.  It will continue to advance full-process automation at its terminals, deepen the application of AI and other technologies across all aspects of port operations, and accelerate digitalisation to enable data connectivity and collaborative synergy across systems.  The Company will also extend its traditional cargo-handling business towards integrated logistics services, actively developing integrated “shipping + port + logistics” service offerings.  With a focus on building green and low-carbon ports, it will further enhance its energy management platform, expand the use of clean energy, and actively participate in the green fuel supply chain to develop full-chain green and low-carbon products, setting industry benchmarks and building new advantages for sustainable development.
+About COSCO SHIPPING Ports (https://ports.coscoshipping.com)
+COSCO SHIPPING Ports Limited (Stock Code: 1199) is a leading ports logistics service provider in the world and its terminals portfolio covers the five main port regions and the middle and lower reaches of the Yangtze River in China, Europe, the Mediterranean, the Middle East, Southeast Asia, South America and Africa, etc. As at 30 June 2026, COSCO SHIPPING Ports operated and managed 394 berths at 40 ports globally, of which 245 were for containers.
+Building on the brand philosophy of “The Ports for ALL”, COSCO SHIPPING Ports has established its corporate mission of “Connecting Different Worlds” and is committed to maintaining a customer-centric approach to continuously improve the service and capacity of its global network and enhance the strategic positioning of key node ports and optimise logistics resource distribution. Leveraging ports as a conduit to connect global shipping services and serve global trade, the Company is dedicated to establishing a platform for mutual benefits and shared successes for all stakeholders involved with a vision of becoming “the leading global port logistics service provider with a customer-oriented focus”.
+Please visit the Company’s website (https://ports.coscoshipping.com) and the designated website of Hong Kong Exchanges and Clearing Limited (https://www.hkexnews.hk) for 2026 Interim Results Announcement.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="202" xml:space="preserve">
       <c r="A202" t="str">
-        <v>RPOA and Lighthouse Release 2026 RPO Buyer Trends Report, Revealing How AI, Candidate Fraud, and Rising Expectations Are Reshaping RPO Partnerships</v>
+        <v>Wzmacniamy w Polsce ochronę przed oszustwami</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C202" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-meta</v>
       </c>
       <c r="D202" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E202" t="str">
-        <v>https://www.prweb.com/releases/rpoa-and-lighthouse-release-2026-rpo-buyer-trends-report-revealing-how-ai-candidate-fraud-and-rising-expectations-are-reshaping-rpo-partnerships-302823199.html</v>
-[...2 lines deleted...]
-        <v>Fourth annual study, the largest in its history, finds employers want RPO partners who deliver measurable business impact, not just filled roles MIDLOTHIAN, Va., July 13, 2026 /PRNewswire-PRWeb/ -- The Recruitment Process Outsourcing Association (RPOA), in partnership with Lighthouse...</v>
+        <v>https://about.fb.com/news/2026/08/wzmacniamy-w-polsce-ochrone-przed-oszustwami/</v>
+      </c>
+      <c r="F202" t="str" xml:space="preserve">
+        <v xml:space="preserve">Aktywność oszustów rośnie w całym internecie – od platform, poprzez aplikacje randkowe i gry online po platformy kryptowalutowe i wiadomości SMS. Oszuści to zdeterminowani przestępcy, którzy stosują wyrafinowane metody, by unikać wykrycia i wyłudzać pieniądze. Nikt nie chce widzieć takich treści: ani osoby korzystające z naszych usług, ani reklamodawcy, ani – z całą pewnością – my sami. Dlatego nieustannie rozwijamy nasze podejście do walki z problemem oszukańczych treści, inwestując w nowe technologie i partnerstwa, które pozwalają skuteczniej wykrywać i zwalczać stale zmieniające się działania oszustów. W ostatnich dniach obserwujemy kampanię, która zniekształca obraz działań i motywacji Mety w tym obszarze. Oszustwa krzywdzą poszczególne ofiary, a jednocześnie podkopują zaufanie do ekosystemu reklamowego, na którym opiera się nasz model biznesowy. Dziś ogłaszamy dodatkowe środki ochrony, które wprowadzamy w Polsce, a także przedstawiamy aktualne informacje o naszej dotychczasowej pracy i jej efektach. Wprowadzamy zaawansowaną sztuczną inteligencję, by wyłapywać więcej oszustw w Polsce Już teraz korzystamy z zaawansowanych systemów sztucznej inteligencji, które potrafią powstrzymać więcej oszustw oraz identyfikować i blokować większą liczbę kont podszywających się pod celebrytów i inne osoby publiczne. Ta technologia pozwoliła nam o ponad 80% zmniejszyć liczbę zgłoszeń od użytkowników dotyczących najczęściej wykorzystywanych wizerunków znanych osób. Dziś, w odpowiedzi na zmieniające się taktyki przestępców, którzy próbują omijać nasze systemy, uruchamiamy w Polsce ulepszony system AI, zaprojektowany tak, by jeszcze bardziej ograniczyć przypadki podszywania się pod innych. Polska znajduje się w pierwszej grupie krajów w Europie, w których wdrażamy ten nowy system AI do walki z oszustwami. Nowa weryfikacja reklam finansowych kierowanych do Polski Obecnie wymagamy od reklamodawców potwierdzenia tożsamości w określonych sytuacjach – na przykład wtedy, gdy ich konto wykazuje potencjalnie podejrzane zachowania. Ponieważ usługi finansowe to kategoria szczególnie często wykorzystywana przez oszustów, rozszerzamy ten proces identyfikacji – weryfikacji będziemy wymagać od 100% reklamodawców usług finansowych kierujących reklamy do Polski. Wdrożenie zakończymy w najbliższych tygodniach. To część naszych działań, których celem jest to, aby do końca 2026 roku 90% przychodów reklamowych Mety na świecie pochodziło od zweryfikowanych reklamodawców – wobec 70% w 2025 roku. Będziemy nadal inwestować w procesy weryfikacji, aby wyprzedzać działania oszustów. Gdzie kampania przeciwko Mecie mija się z faktami Niedawna kampania skierowana przeciwko Mecie promuje fałszywy obraz finansowych motywacji firmy w tym obszarze. Jest ona nieprawdziwa i opiera się na danych z nierzetelnych publikacji agencji Reuters oraz na wybiórczo cytowanych dokumentach, które wyciekły. W niewłaściwy sposób przedstawia podejście Mety do oszustw i nadużyć. Skupia się na badaniach, które prowadziliśmy, by ocenić skalę problemu, a pomija to, co po nich nastąpiło: konkretne działania wobec naruszeń naszych zasad, zmiany w produktach i partnerstwa branżowe. W rzeczywistości zdecydowane ograniczanie oszustw jest jednym z priorytetów Mety. Działamy na kilku frontach: chronimy użytkowników naszych aplikacji za pomocą automatycznych systemów ochrony i rozbijamy przestępcze siatki oszustów, współpracujemy z instytucjami publicznymi oraz polskimi i globalnymi partnerami z sektora prywatnego, a także pomagamy ludziom rozpoznawać oszustwa i ich unikać – dzięki ostrzeżeniom, funkcjom bezpieczeństwa i wskazówkom dostępnym na naszych platformach. Nasze działania przynoszą efekty Nasze działania w tym obszarze przynoszą efekty. Od lipca 2024 do czerwca 2026 roku wskaźnik zgłoszeń reklam zawierających oszustwa spadł w Polsce o 83%. Natomiast od lipca 2025 do czerwca 2026 roku usunęliśmy w Polsce 137 000 reklam o charakterze oszukańczym, z czego ponad 88% zanim ktokolwiek je zgłosił. Wiemy, że nasze decyzje podlegają publicznej ocenie, i cenimy przemyślane, konstruktywne uwagi, które pomagają nam ulepszać nasze działania – ważne jest jednak, aby opierały się na faktach, a nie na błędnych założeniach. Dane pokazują, że podejmowane przez nas działania przynoszą realne efekty. Walka z oszustami nigdy się nie kończy, a ogłoszenia takie jak dzisiejsze pokazują, że jesteśmy zdeterminowani, by wykorzystywać wszystkie dostępne zasoby do zwalczania oszustw i ochrony osób korzystających z naszych platform.
+The post Wzmacniamy w Polsce ochronę przed oszustwami appeared first on Meta Newsroom.</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>USD 750 billion AI investment boom and geopolitical fragmentation reshape insurance landscape, says Swiss Re Institute</v>
+        <v>Remote Weapon Systems Market: AI-Assisted Targeting Drives Innovation</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C203" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D203" t="str">
         <v>AI</v>
       </c>
       <c r="E203" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357563</v>
+        <v>https://express-press-release.net/news/2026/08/28/1769711</v>
       </c>
       <c r="F203" t="str">
-        <v>- - &amp;#8226; Global inflation expected to average 4.0% in 2026 while GDP growth slows to 2.5% - &amp;#8226; Global non-life real premium growth is expected to soften to 0.6% in 2026, reflecting competitive pricing conditions and moderating economic momentum, while life insurance growth will stay robust at 2.3%, supported by higher yields - &amp;#8226; AI investment and geopolitical fragmentation are driving new demand for resilience and risk transfer solutions - - - The latest Middle East conflict has become t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357563</v>
+        <v>The global remote weapon systems market was valued at USD 11.7 billion in 2025 and is expected to reach USD 12.7 billion in 2026. The market is forecast to expand [read full press release...]</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>AI Content Platforms Evolve from Single Generators to Integrated Workflows</v>
+        <v>Planet Ventures Announces Strategic Investment in Starcloud, a Pioneer in Space-based AI Data Centers</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C204" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D204" t="str">
-        <v>AI, Media</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E204" t="str">
-        <v>https://www.getnews.info/story/2026/07/13/ai-content-platforms-evolve-from-single-generators-to-integrated-workflows/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311787/Planet-Ventures-Announces-Strategic-Investment-in-Starcloud-a-Pioneer-in-Spacebased-AI-Data-Centers</v>
       </c>
       <c r="F204" t="str">
-        <v/>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Planet Ventures Inc. (CSE: PXI) (OTC Pink: PNXPF) (FSE: P6U) ("Planet" or the "Company") is pleased to announce that it has completed a USD$100,000 indirect investment in Starcloud, Inc. ("Starcloud"), a U.S.-based technology company which created the category of orbital data centers (ODC) designed to deliver artificial intelligence ("AI") computing infrastructure in space, through an equity investment in a Special Purpose Vehicle...</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Exyn COO Ben Williams to Discuss the Future of Autonomous Robotics in Live Industry Interview: The Future of 3D Scanning is Autonomous</v>
+        <v>As Oklahoma Rethinks the College Degree, Former Langston Business Dean Calls for Rebuilding in the Age of AI</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C205" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D205" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E205" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326298/0/en/Exyn-COO-Ben-Williams-to-Discuss-the-Future-of-Autonomous-Robotics-in-Live-Industry-Interview-The-Future-of-3D-Scanning-is-Autonomous.html</v>
+        <v>https://www.pr.com/press-release/977572</v>
       </c>
       <c r="F205" t="str">
-        <v>PHILADELPHIA, PA, July 13, 2026 (GLOBE NEWSWIRE) -- Exyn Technologies (NASDAQ: EXYN), a leader in autonomous mapping and AI-powered navigation for complex, GPS-denied environments, today announced that Chief Operating Officer Ben Williams will participate in a live interview exploring the future of autonomous robotics, trust in AI, and the growing role of autonomy in industrial and defense applications. Drawing on a career that spans military service, aerospace, entrepreneurship, and autonomous robotics, Williams will share his perspective on how autonomy has evolved from a promising technology into a mission-critical capability across industries ranging from mining and infrastructure to national security. The discussion will cover topics including:</v>
+        <v>As Oklahoma rethinks the cost, speed, and value of a college degree, former Langston University School of Business Dean Dr. Daryl D. Green urges higher education leaders to look beyond shorter degrees and new technology. Through The Nehemiah Blueprint, Green argues that colleges must prepare students for an AI-shaped economy while protecting the human judgment, creativity, relationships and dignity that technology cannot [PR.com]</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Desert Oasis Healthcare Uses AI Technology to Help Detect Heart Rhythm Conditions Earlier</v>
+        <v>Vertical AI Market: Domain-Specific Models Reshape Enterprise Software</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C206" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D206" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E206" t="str">
-        <v>https://www.newswire.com/news/desert-oasis-healthcare-uses-ai-technology-to-help-detect-heart-rhythm</v>
+        <v>https://express-press-release.net/news/2026/08/28/1769686</v>
       </c>
       <c r="F206" t="str">
-        <v>New program helps identify patients who may benefit from heart monitoring before a serious medical event occurs</v>
+        <v>&amp;#160; The global vertical AI market was valued at USD 10.3 billion in 2025 and is forecast to reach USD 74.5 billion by 2033, expanding at a 28.3% CAGR from 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>ShamlaTech Launches AI Agent for Shopify, WooCommerce, and Magento ...</v>
+        <v>Huawei He Tingbo Named to TIME'S Fourth Annual List of The TIME100 AI</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C207" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D207" t="str">
-        <v>AI, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E207" t="str">
-        <v>https://pr-inside.com/shamlatech-launches-ai-agent-for-shopify-woocommerce-and-magento-r5200564.htm</v>
+        <v>https://www.newsfilecorp.com/release/311945/Huawei-He-Tingbo-Named-to-TIMES-Fourth-Annual-List-of-The-TIME100-AI</v>
       </c>
       <c r="F207" t="str">
-        <v>(PR-inside.com) Enterprise AI solution enables online retailers to automate customer engagement, streamline support, and deliver personalized shopping experiences across leading ecommerce platforms. ELKRIDGE, MD / ACCESS Newswire / July 13, 2026 / ShamlaTech, a global enterprise solutions provider, today announced the launch of its AI Agent for Shopify, WooCommerce, and Magento, introducing intelligent conversational commerce capabilities for online retailers across the United States. Purpose-built for modern ecommerce businesses, the solution enables merchants to deploy an AI shopping assistant that engages customers in natural conversations. It helps with product selection based on intent, answers user queries, and supports shoppers throughout their purchase journey. As ..</v>
+        <v>Shenzhen, China--(Newsfile Corp. - August 28, 2026) - TIME named He Tingbo, President of HiSilicon, Huawei's semiconductor division, to the      2026 TIME100 AI, a list recognizing the 100 most influential people in artificial intelligence.        He Tingbo, President of HiSilicon, named to TIME100 AI list.To view an enhanced version of this graphic, please visit:      https://images.newsfilecorp.com/files/7958/311945_figure1.png              In May 2026, He Tingbo unveiled the "Tau ()...</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Unanimous AI Awarded its 40th Patent in the Pursuit of Collective Superintelligence</v>
+        <v>AI Automation Market: Agentic Workflows Redefine Enterprise Productivity</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C208" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D208" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E208" t="str">
-        <v>https://www.prnewswire.com/news-releases/unanimous-ai-awarded-its-40th-patent-in-the-pursuit-of-collective-superintelligence-302823837.html</v>
+        <v>https://express-press-release.net/news/2026/08/28/1769680</v>
       </c>
       <c r="F208" t="str">
-        <v>Unlike other AI companies that work to replace people, Unanimous AI connects people, forming superintelligent systems that keep human knowledge, wisdom, values, and sensibilities inherent to every critical decision. Their mission – keep humans in the loop. ARLINGTON, Va., July 13, 2026...</v>
+        <v>The global AI automation market was valued at USD 129.9 billion in 2025 and is forecast to reach USD 1,144.8 billion by 2033, expanding from USD 169.5 billion in 2026 at a 31.4% [read full press release...]</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>HKEY-AI-NAM-Bridge™ 1.0: HKeyBio Connects AI, NAMs and In Vivo Evidence</v>
+        <v>Operata deepens Observability across AI to human agents - launching the control layer for CX</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C209" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D209" t="str">
         <v>AI</v>
       </c>
       <c r="E209" t="str">
-        <v>https://www.prnewswire.com/news-releases/hkey-ai-nam-bridge-1-0-hkeybio-connects-ai-nams-and-in-vivo-evidence-302823670.html</v>
+        <v>https://www.prnewswire.com/news-releases/operata-deepens-observability-across-ai-to-human-agents---launching-the-control-layer-for-cx-302862521.html</v>
       </c>
       <c r="F209" t="str">
-        <v>HKEY-AI-NAM-Bridge™ 1.0 connects AI predictions, new approach methodologies and in vivo evidence for more targeted preclinical study design BOSTON and SUZHOU, China, July 13, 2026 /PRNewswire/ -- HKeyBio has established HKEY-AI-NAM-Bridge™ 1.0, its AI and New Approach Methodologies (NAMs)...</v>
-[...2 lines deleted...]
-    <row r="210">
+        <v>MELBOURNE, Australia and DENVER, Aug. 27, 2026 /PRNewswire/ -- To address the growing complexity and operational blind spots of fragmented CX AI Agent and CX tech stacks, Operata today introduced expanded CX AI Agent Observability. CX observability is the critical control layer to...</v>
+      </c>
+    </row>
+    <row r="210" xml:space="preserve">
       <c r="A210" t="str">
-        <v>Beyond Automation: New Benchmark to Support Student Learning in the AI Era</v>
+        <v>Redion Holiday Barometer 2026: Singapore Sets a Global Benchmark for the Most Insured Travelers as Expectations for Travel Support Rise</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C210" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D210" t="str">
-        <v>AI, Education</v>
+        <v>AI, SaaS, Healthcare, Automotive</v>
       </c>
       <c r="E210" t="str">
-        <v>https://www.prweb.com/releases/beyond-automation-new-benchmark-to-support-student-learning-in-the-ai-era-302823195.html</v>
-[...2 lines deleted...]
-        <v>The proposed pedagogical yardstick seeks to bridge the critical gap between rapid classroom AI deployment, learning science, and national data sovereignty BROOKLYN, N.Y., July 13, 2026 /PRNewswire-PRWeb/ -- The EDSAFE AI Alliance and Arizona State University's Mary Lou Fulton College for...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109546/</v>
+      </c>
+      <c r="F210" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, August 28, 2026 - (ACN Newswire) - Singapore has emerged as the world’s most mature travel protection market, with 86% of travelers covered by travel insurance when they travel, the highest rate recorded globally according to the latest Holiday Barometer 2026 report by Redion (formerly Europ Assistance) and Ipsos.  Alongside strong risk awareness among Singaporeans, the findings highlight growing expectations for comprehensive protection for a broader scope of travel risks, with real-time assistance and seamless digital support increasingly viewed as essential elements of the travel journey.
+As one of the region's most active outbound travel markets with frequent, high-spending travelers and digitally engaged consumers, Singapore offers a glimpse into how traveler expectations are evolving amid growing awareness of global risks. The increasing demand for reassurance through travel protection and assistance is posing a challenge for insurers and travel providers beyond driving insurance penetration towards delivering broader protection, stronger assistance capabilities and more integrated travel solutions that support travelers throughout their journeys.
+Travel protection has become a standard expectation
+Singapore ranks highest globally for travel insurance and protection coverage, with 86% of travelers covered when traveling and more than half (51%) intending to continue subscribing to travel insurance in the future. This market maturity is reflected in the types of risks Singaporeans choose to protect against, including loss of personal belongings, transportation accidents and health-related incidents, suggesting that travelers increasingly value comprehensive protection that extends beyond basic policy coverage.
+Singaporeans also remain among the world’s highest-spending travelers, with an average leisure holiday budget of USD 2,818. Yet affordability and company reputation remain important purchasing considerations when selecting travel protection, indicating that consumers are willing to invest in coverage when it offers clear value, trusted service and meaningful benefits.
+Virginie Babinet, CEO Travel Insurance &amp; Assistance – Redion Group, said, "Building on the record levels seen last year, the desire to travel remains strong and undiminished, despite tougher trade-offs and the cost of living remaining a top global concern. What is changing, however, is the travel landscape itself. Security considerations are weighing more heavily on destination choices, with decisions increasingly shaped by risk considerations. At the same time, artificial intelligence is now a genuine planning tool for a growing number of travelers worldwide, as demonstrated by the distinct jump in numbers, particularly in emerging and high growth markets."
+Hassen Bennour, CEO of Redion Asia Pacific, said, “Singapore continues to set the pace for travel protection in the region, with 86% of travelers already covered, among the highest levels in the world. What is changing, however, is what travelers now expect this protection to deliver. Beyond coverage, Singaporeans want broader multi-risk protection, embedded assistance and reassurance that travels with them across every trip. At the same time, artificial intelligence is helping travelers plan faster, but confidence in the final decision still rests with human expertise. For insurers and industry partners, this is where the next opportunity lies: pairing digital speed with trusted human guidance to meet the standards of one of the most demanding travel markets globally."
+AI and digital tools help Singaporeans travel smarter, but human control still leads
+Singapore's strong digital adoption is also reshaping how travellers research, plan and manage their journeys. Nearly half (45%) of Singaporeans have used AI in holiday planning or booking, primarily to research destinations, compare travel options and build itineraries. A similar proportion (48%) would consider allowing AI to make bookings on their behalf, provided they retain the ability to review and approve decisions before purchase.
+The same trend is emerging in travel insurance. While the use of AI to compare travel insurance products remains relatively limited today, many travelers (47%) expect to rely on it more in the future because of the convenience and speed it offers. Interest is also growing in digital services that complement insurance policies, including emergency assistance, 24/7 customer support, real-time alerts, mobile access and digital claims services.
+The implication is evident that AI is preferred as a tool in the planning process, but decision-making and the trust that comes with it still needs a human checkpoint built into the journey. Rather than replacing human involvement, the findings suggest that travelers want digital convenience supported by visible human oversight, combining the speed of technology with the confidence of expert guidance.
+Frequent outbound and experience-driven travelers expect reassurance throughout the journey
+Singaporeans remain among the region’s most active travelers. More than 9 in 10 take at least one leisure trip annually, while the majority (84%) intend to travel internationally, despite persisting geopolitical uncertainty. Travel is increasingly experience-driven, with nearly 7 in 10 preferring city destinations, citing relaxation, exploration and local food and cultural discovery among their key motivations. Combined with high travel spending, these behaviors reflect a market that increasingly prioritizes quality experiences alongside value.
+As travellers invest more in their trips, expectations around protection and support naturally rise. The research found that concerns around natural disasters, epidemic outbreaks, terrorism and travel disruptions continue to influence travel decisions. Rather than discouraging travel, these concerns are driving demand for greater reassurance, flexibility and support before, during and after each journey. This creates opportunities for insurers and travel providers to embed safety, assistance and peace of mind into the overall customer journey as enablers of worry-free travel experiences.
+With most travelers taking their longest trips during the year-end period, particularly in November and December, the final quarter remains a critical window for travel providers to engage consumers through premium offerings, bundled experiences and integrated protection solutions. As expectations around travel continue to evolve, Singapore's world-leading level of protection coverage underscores a broader shift in how travellers view insurance and assistance. Increasingly, travellers are seeking protection that delivers peace of mind throughout the entire journey, supported by digital convenience, responsive assistance and trusted expertise whenever they need it.
+About Redion (formerly Europ Assistance)
+Redion is a world leader in assistance, travel insurance and employee benefits. The name, revealed in 2026, reflects the full maturity of the global Care platform that has been operating under Generali Care, bringing together Europ Assistance and Generali Employee Benefits (GEB). Operating in more than 190 countries, with over 12,000 employees and €5.8 billion in annual business volume, Redion delivers services spanning travel insurance, emergency and medical assistance, employee protection (life, disability, accident, medical), health and mobility solutions, as well as global B2B2C and embedded insurance programmes. Within its employee benefits offering, Redion builds on a global network of 224 active partners to provide multinational clients with protection, health, pension and wellbeing solutions across markets, combining global scale, local expertise and deep technical capabilities.
+For media enquiries, please contact:
+Benedict Gerald Rozario, 
+Marketing &amp; Communication, 
+Redion East Asia
+M: +60-12 979 7238
+E: benedict.rozario@eastasia.redion.com
+Nadzwan Tahir, 
+Senior Executive
+Narro Communications
+M: +60-18 399 1646
+E: nadzwan@narrocomms.com 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>JetStream Launches Verified MCP Governance Layer for Enterprise AI ...</v>
+        <v>Corgi Insurance Appoints McArn Bennett as Head of Public Policy and Corporate Affairs</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C211" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D211" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E211" t="str">
-        <v>https://pr-inside.com/jetstream-launches-verified-mcp-governance-layer-for-enterprise-ai-r5200557.htm</v>
+        <v>https://www.prnewswire.com/news-releases/corgi-insurance-appoints-mcarn-bennett-as-head-of-public-policy-and-corporate-affairs-302862385.html</v>
       </c>
       <c r="F211" t="str">
-        <v>(PR-inside.com) JetStream helps enterprises safely adopt third-party MCP servers, giving security, risk, and assurance teams one platform to verify server images, control agent permissions, and govern runtime activity SANTA CLARA, CA / ACCESS Newswire / July 13, 2026 / JetStream Security, the security-first AI governance platform, today announced new capabilities to help enterprises safely adopt third-party Model Context Protocol (MCP) servers without introducing unmanaged AI supply chain risk. The launch combines the JetStream Verified MCP™ catalog with the JetStream AI Hub™, giving teams one place to verify and govern MCP and model traffic through a common control point. Enterprises are connecting AI agents ..</v>
+        <v>Former House Financial Services Committee Senior Counsel joins Corgi to lead federal government affairs at the intersection of AI, insurance, and financial services SAN FRANCISCO, Aug. 27, 2026 /PRNewswire/ -- Corgi Insurance, the AI-native, full-stack financial infrastructure company,...</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>JetStream Launches Verified MCP Governance Layer for Enterprise AI Agents</v>
+        <v>Snipp Interactive Reports Q2 2026 Financial Results; Returns to Positive ...</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C212" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D212" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E212" t="str">
-        <v>https://www.newswire.com/news/jetstream-launches-verified-mcp-governance-layer-for-enterprise-ai-22824752</v>
+        <v>https://pr-inside.com/snipp-interactive-reports-q2-2026-financial-results-returns-to-positive-r5217005.htm</v>
       </c>
       <c r="F212" t="str">
-        <v>JetStream helps enterprises safely adopt third-party MCP servers, giving security, risk, and assurance teams one platform to verify server images, control agent permissions, and govern runtime activity</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 27, 2026 / Snipp Interactive Inc. (TSXV:SPN)(OTC PINK:SNIPF) ("Snipp" or the "Company"), a leading AI-powered technology provider in the global loyalty and promotions sector, today announced its financial results for the three and six months ended June 30, 2026. All figures are in U.S. dollars and are prepared in accordance with IFRS Accounting Standards unless otherwise indicated. Conference Call The Company will host a conference call and webcast to discuss its Q2 2026 results and provide a business update. Date: August 31st 2026 Time: 10:00 a.m. Eastern Time Webcast &amp; Dial-In Details Webcast:https://v.ringcentral.com/join/025411811 Meeting ID: 025411811 A replay will be made ..</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>SoundHound AI Named a Leader in the 2026 Gartner® Magic Quadrant™ for Conversational AI Platforms</v>
+        <v>Pelican AI Corp. Completes Reverse Takeover Transaction</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C213" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D213" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E213" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326206/0/en/SoundHound-AI-Named-a-Leader-in-the-2026-Gartner-Magic-Quadrant-for-Conversational-AI-Platforms.html</v>
+        <v>https://pr-inside.com/pelican-ai-corp-completes-reverse-takeover-transaction-r5217004.htm</v>
       </c>
       <c r="F213" t="str">
-        <v>SoundHound AI announced it has been positioned by Gartner as a Leader in the Magic Quadrant</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 27, 2026 / Pelican AI Corp. (the "Resulting Issuer" or "Pelican") (formerly Ocham's Razor Capital Limited ("ORCL")) is pleased to announce the completion of its previously announced reverse takeover transaction (the "Transaction") with Pelican Canada Inc. ("PCI" and, together with its subsidiaries, the "Pelican Group"), the filing of its Form 2A Listing Statement with the Canadian Securities Exchange (the "CSE"), the release of the escrowed proceeds of the concurrent subscription receipt financings of ORCL and PCI and the conversion of the subscription receipts issued thereunder, and the anticipated listing of the Resulting Issuer's ..</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>DOXEE NAMED A LEADER IN THE 2026 SPARK MATRIX™ REPORT BY QKS GROUP FOR CUSTOMER COMMUNICATIONS MANAGEMENT</v>
+        <v>PhilWeb Elects Conglomerate Leader Lance Y. Gokongwei as Chairman to Accelerate AI Infrastructure and Transnational Ecosystem Expansion</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C214" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D214" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E214" t="str">
-        <v>https://www.prnewswire.com/news-releases/doxee-named-a-leader-in-the-2026-spark-matrix-report-by-qks-group-for-customer-communications-management-302823813.html</v>
+        <v>https://www.prnewswire.com/news-releases/philweb-elects-conglomerate-leader-lance-y-gokongwei-as-chairman-to-accelerate-ai-infrastructure-and-transnational-ecosystem-expansion-302861965.html</v>
       </c>
       <c r="F214" t="str">
-        <v>The confirmation of its position as a Leader reinforces the development strategy of the Doxee Platform®, the European cloud-native platform that integrates intelligent automation, AI and customer engagement MODENA, Italy, July 13, 2026 /PRNewswire/ -- Doxee S.p.A. – a high-tech...</v>
+        <v>MANILA, Philippines, Aug. 27, 2026 /PRNewswire/ -- PhilWeb Corporation (PSE: WEB) today announced the election of prominent business leader Lance Y. Gokongwei as Chairman of the Board of Directors. This leadership transition completes the Company's institutional governance restructuring,...</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Glint Opens Public Beta of Its AI-Native Git Workspace - Agentic Coding, ...</v>
+        <v>Supporting Thailand’s next generation of AI startups</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C215" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D215" t="str">
-        <v>AI</v>
+        <v>AI, Healthcare, Education</v>
       </c>
       <c r="E215" t="str">
-        <v>https://pr-inside.com/glint-opens-public-beta-of-its-ai-native-git-workspace-agentic-coding-r5200551.htm</v>
+        <v>https://openai.com/index/supporting-next-generation-ai-startups-thailand</v>
       </c>
       <c r="F215" t="str">
-        <v>(PR-inside.com) Native desktop application brings multi-repo Git management, terminals, worktrees, and AI-assisted development into one repository-aware workspace SCOTTSDALE, AZ / ACCESS Newswire / July 13, 2026 / Glint Software today announced the public beta of Glint (glint.dev), a native desktop workspace that brings multi-repo Git management, native terminals, and agentic AI coding into a single application. Instead of stitching together a code editor, multiple chat windows, and separate terminal tabs, developers get one repository-aware environment built for the way AI-assisted development actually happens. As teams increasingly use AI agents to refactor code and ship features, the surrounding tools have not kept pace. Editor ..</v>
-[...2 lines deleted...]
-    <row r="216">
+        <v>OpenAI and Thailand’s MHESI launch an eight-week accelerator helping 10 health, wellness, and education startups turn AI prototypes into trusted products.</v>
+      </c>
+    </row>
+    <row r="216" xml:space="preserve">
       <c r="A216" t="str">
-        <v>Olenox Industries Completes Acquisition of PsyLinks Neurotech Corp. ...</v>
+        <v>Modern Dental Group Announces 2026 Interim Results</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C216" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D216" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Finance, AI, Healthcare, Retail, Education</v>
       </c>
       <c r="E216" t="str">
-        <v>https://pr-inside.com/olenox-industries-completes-acquisition-of-psylinks-neurotech-corp-r5200546.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Acquisition adds applied artificial intelligence and data analytics capabilities to support Olenox's technology and digital infrastructure strategy CONROE, TX / ACCESS Newswire / July 13, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), a vertically integrated U.S. energy company, today announced the completion of its acquisition of PsyLinks Neurotech Corp. ("PsyLinks"), an applied intelligence company founded by neuroscientists Dr. Michael McLaren-Gradinaru and Dr. Ford Burles. Under the terms of the Share Exchange Agreement, Olenox acquired all of the outstanding shares of PsyLinks in exchange for approximately $500,000 of shares of restricted common stock of Olenox. Psylinks will now operate as ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109542/</v>
+      </c>
+      <c r="F216" t="str" xml:space="preserve">
+        <v xml:space="preserve">RESULTS HIGHLIGHTS:
+- The Revenue for the six months ended 30 June 2026 was approximately HK$2,032.5 million, representing an increase of approximately 10.8% as compared to the same period in 2025. The growth in revenue was primarily attributable to the continued organic growth of the Group—driven by the accelerating adoption of digitalization across the global dental industry, particularly in Europe and Australia—alongside the stabilization and operational turnaround of the Mainland China market. This expansion was partially offset by a revenue decline in North America, which was impacted by a softer macroeconomic environment affecting high-value discretionary procedures, as well as management’s strategic decision to rationalize loss-making Dental Service Organization (DSO) accounts to optimize customer mix and protect margins.
+- The Gross Profit Margin for the six months ended 30 June 2026 was approximately 58.1%; the gross profit was approximately HK$1,180.9 million, reflecting an increase of approximately 17.4% as compared to the same period in 2025.
+- The Group’s EBITDA for the six months ended 30 June 2026 was approximately HK$ 560.7 million, representing an increase of approximately 22.8% as compared to the same period in 2025.
+- The Group’s Net Profit for the six months ended 30 June 2026 was approximately HK$ 377.6 million, representing an increase of 30.8% as compared to the same period in 2025.
+- Basic earnings per share for the six months ended 30 June 2026 amounted to HK40.07 cents, representing an increase of approximately 31.9% as compared to the same period in 2025.
+- The Board declared an interim dividend of HK14.0 cents per ordinary share for the six months ended 30 June 2026.
+ADDITIONAL HIGHLIGHTS:
+- For the six months ended 30 June 2026, the Group’s digital solution cases that are produced from its Mainland China, Thailand and Vietnam production facilities increased to approximately 627,773 cases, reflecting an increase of 29.2% as compared with the same period in 2025 as a result of our clients’ continued adoption of intra-oral scanners.
+HONG KONG, August 28, 2026 - (ACN Newswire) - 27 August 2026, Modern Dental Group Limited (“Modern Dental” or “the Group”, stock code: 03600.HK), a leading global dental prosthetic device provider, is pleased to announce the unaudited interim results for the six months ended 30 June, 2026 (“the Period”).
+In the first half of 2026, the global macroeconomic environment remains uncertain, with geopolitical tensions and potential tariff changes continuing to create headwinds. However, the Group’s geographically diversified production footprint and global distribution network position us strongly to navigate these challenges. Unlike many competitors reliant on single-country manufacturing, our operations across China, Vietnam and Thailand (including the newly acquired Hexa Ceram) provide superior resilience and flexibility. This strategy, combined with our ability to adapt quickly to local market conditions, enables the Group to mitigate risks and capitalise on opportunities across regions.
+The dental industry has continued to demonstrate remarkable resilience, underpinned by irreversible demographic trends, including aging populations and increasing awareness of oral health, which drive consistent long-term demand. Building on our well performance, the Group is well placed to sustain momentum and further strengthen its market leadership.
+Digitalisation remains an irreversible industry trend that is accelerating consolidation of the dental prosthetics industry. We are at the forefront of this transformation, with digital solution cases now representing approximately 35–43% of total volume. Our centralized digital workflows, intra-oral scanner partnerships, proprietary solutions and global education centers have enhanced operational efficiency, reduced turnaround times and delivers superior customer experiences. These initiatives create high entry barriers and will continue to drive margin expansion and market share gains in the coming years.
+European Businesses
+During the period under review, the European market recorded a revenue of approximately HK$1,093.3 million, representing an increase of approximately HK$173.0 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 53.8% of the Group’s total revenue. The increase of revenue from the European market was attributable to the increase in sales order volume driven by the launch of new products, such as digital dentures, and our state-of-the-art digital workflows.
+North American Businesses
+During the period under review, the North American market recorded a revenue of approximately HK$331.3 million, representing a decrease of approximately HK$34.4 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 16.3% of the Group’s total revenue.
+The top-line contraction in North America was primarily driven by a softer macroeconomic environment, which temporarily weighed on consumer sentiment and demand for high-value discretionary cosmetic procedures. In response, management proactively initiated a strategic rationalization of loss-making Dental Service Organization (DSO) accounts aimed at optimizing the customer mix, protecting gross margins, and focusing resources on higher-margin accounts.
+Concurrently, the Group’s diversified production footprint across the US, China, Vietnam, and Thailand continues to afford significant supply chain agility to navigate trade and tariff complexities—a key differentiator in the market. Demonstrating the resilience of this strategy, our US import business unit delivered a 1.4% period-on-period sales growth in the first half of 2026. This performance underscores how the accelerating trend toward clinical digitalization and the cost-competitiveness of our imported product lines have effectively mitigated and offset the impact of US tariffs.
+Greater China Businesses
+During the period under review, the Greater China market recorded a revenue of approximately HK$300.0 million, representing an increase of approximately HK$6.8 million as compared with six months ended 30 June 2025. This geographic market accounted for approximately 14.8% of the Group’s total revenue.
+Regional performance reflected diverging market dynamics across territories. In local currency terms, sales in Mainland China increased by approximately 0.9% year-on-year, signalling that the market has largely bottomed out from the initial impact of Volume-Based Procurement (VBP) policies and prolonged price competition. To protect sustainable profitability, the Group deliberately pivoted away from low-margin segments to focus on serving mid- to high-value customers. Conversely, sales in the Hong Kong market decreased by approximately 8.5% in local currency year-on-year. This contraction was primarily driven by a temporary reduction in local patient visits, as cross-border dental consumption increased due to aggressive promotions for dental treatments offered by Mainland China clinics targeting Hong Kong residents.
+Despite these near-term shifts, the Group remains optimistic about the mid- to long-term outlook for the Greater China region. Government procurement measures in Mainland China are expected to standardize prosthetic pricing and enhance market transparency, creating a more level playing field where the Group’s leading brand reputation, production scale, and operational efficiency serve as distinct competitive advantages. To capture evolving market demand, the Group is actively expanding its product portfolio, particularly in mid-end offerings and products.
+Australian Businesses
+During the period under review, the Australian market recorded a revenue of approximately HK$162.8 million, representing an increase of approximately HK$24.9 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 8.0% of the Group’s total revenue. The increase in revenue from Australia was primarily driven by strong adoption of digital dental products and anti-snoring devices, and wins in dental service organization (DSO) customers.
+Other Markets
+Other markets primarily include Indian Ocean countries, Malaysia, Taiwan, Singapore and Thailand. For the six months ended 30 June 2026, these markets recorded a revenue of approximately HK$145.2 million, representing an increase of approximately HK$27.4 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 7.1% of the Group’s total revenue. The increase in revenue from Other markets was primarily driven by the strong revenue contributions from Thailand, Singapore and Malaysia. The scaled manufacturing hubs in Thailand and Vietnam have enhanced regional supply efficiency, broadened product availability, and strengthened the Group’s competitive footprint in the region.
+Future Prospects and Strategies
+Looking ahead, the Group remains committed to reinforcing its worldwide leading position through a multi-dimensional approach. We will continue to pursue selective acquisitions, joint ventures and partnerships to expand and complement our product offerings, particularly in our high-growth clear aligner, Trioclear, while strengthening our distribution and sales networks. Ongoing investments in mass-scale production facilities, AI, automation, research and development, and digital innovation will drive efficiency gains and secure our position at the forefront of the industry.
+With the Board’s extensive experience and prudent governance, the Group is well positioned to seize new business opportunities while remaining strict financial discipline to safeguard Shareholders’ interests. The Board expresses its sincere gratitude to our dedicated employees, loyal customers, suppliers, and business partners for their unwavering commitment. Their collective efforts have been instrumental in delivering another year of record results and will continue to support the Group’s long-term success.
+About Modern Dental Group
+Modern Dental Group Limited (Stock code: 03600.HK) is a leading global dental prosthetics provider, distributor and consultant with a focus on providing custom-made prostheses to customers in the growing prosthetics industry. Our product portfolio is broadly categorized into three product lines: fixed prosthetic devices, such as crowns and bridges; removable prosthetic devices, such as removable dentures; and other devices, such as orthodontic devices, sports guards, clear aligners, and anti-snoring devices.
+Modern Dental Group has a global portfolio of respected brands, including Labocast, Permadental and Elysee Dental in Western Europe, YZJ Dental in China, Modern Dental Lab in Hong Kong, Modern Dental USA and MicroDental in the United States, Modern Dental Pacific in Australia and New Zealand, Modern Dental SG in Singapore, Modern Dental TW in Taiwan, Apex Digital Dental in Malaysia and Hexa Ceram in Thailand. We have grown these brands by providing premium and consistent quality products and superior customer service. We have more than 80 service centers in over 30 countries and serve over 35,000 customers.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Braiin Launches Agentic AI Workforce ARIA to Capture the US$32.0 Billion Global Real Estate Software Market by 2033</v>
+        <v>Sapient Intelligence Launches PRAXIST (Beta) to Accelerate a New Era of Autonomous AI-led Research and Development</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C217" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D217" t="str">
-        <v>Finance, AI, Real Estate</v>
+        <v>AI</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326186/0/en/Braiin-Launches-Agentic-AI-Workforce-ARIA-to-Capture-the-US-32-0-Billion-Global-Real-Estate-Software-Market-by-2033.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/sapient-intelligence-launches-praxist-beta-010000334.html</v>
       </c>
       <c r="F217" t="str">
-        <v>ARIA brings agentic AI execution to property management, leasing, compliance, accounting support, and customer engagement</v>
+        <v>PALO ALTO, Calif., August 28, 2026--Sapient Intelligence launches PRAXIST (Beta) to accelerate a new era of autonomous AI-led research and development.</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>Olenox Industries Completes Acquisition of PsyLinks Neurotech Corp. to Expand its Applied Intelligence Capabilities</v>
+        <v>Worldpanel by Numerator: Chinese Shoppers Prioritise Value as Retailers Embrace AI and Private Label Growth</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C218" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D218" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E218" t="str">
-        <v>https://www.newswire.com/news/olenox-industries-completes-acquisition-of-psylinks-neurotech-corp-to-expand</v>
+        <v>https://finance.yahoo.com/markets/articles/worldpanel-numerator-chinese-shoppers-prioritise-010000213.html</v>
       </c>
       <c r="F218" t="str">
-        <v>Acquisition adds applied artificial intelligence and data analytics capabilities to support Olenox's technology and digital infrastructure strategy &amp;nbsp;</v>
+        <v>SHANGHAI, August 28, 2026--China's FMCG market is beginning to recover, but shoppers are continuing to make careful spending decisions as they look for better value in everyday purchases. According to the latest FMCG Market Review from Worldpanel by Numerator, consumer demand remained subdued during the first half of 2026, although performance improved in the second quarter as household spending recovered.</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Glint Opens Public Beta of Its AI-Native Git Workspace – Agentic Coding, Worktrees, and Terminals in One App</v>
+        <v>Sigenergy Delivers Strong H1 2026 Performance as AI-Driven Energy Innovation Powers Global Growth</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C219" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D219" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E219" t="str">
-        <v>https://www.prunderground.com/glint-opens-public-beta-of-its-ai-native-git-workspace-agentic-coding-worktrees-and-terminals-in-one-app/00388390/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352473/0/en/sigenergy-delivers-strong-h1-2026-performance-as-ai-driven-energy-innovation-powers-global-growth.html</v>
       </c>
       <c r="F219" t="str">
-        <v>Native desktop application brings multi-repo Git management, terminals, worktrees, and AI-assisted development into one repository-aware workspace The post Glint Opens Public Beta of Its AI-Native Git Workspace - Agentic Coding, Worktrees, and Terminals in One App first appeared on</v>
+        <v>Revenue Surges over 261% YoY as Profitability Improves, Strengthening Global Intelligent Energy Leadership</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Magentrix Formally Announces Wizard Agent - AI Action-Capable Features Available Across Magentrix PRM and Customer Portal</v>
+        <v>Luxshare Precision Reports 40.2% Revenue Growth in First Half 2026; Business Mix Supports Margin Expansion</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C220" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D220" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Retail, Automotive</v>
       </c>
       <c r="E220" t="str">
-        <v>https://www.prweb.com/releases/magentrix-formally-announces-wizard-agent--ai-action-capable-features-available-across-magentrix-prm-and-customer-portal-302822454.html</v>
+        <v>https://www.prnewswire.com/news-releases/luxshare-precision-reports-40-2-revenue-growth-in-first-half-2026-business-mix-supports-margin-expansion-302861723.html</v>
       </c>
       <c r="F220" t="str">
-        <v>Magentrix today publicly announced Wizard Agent, its AI-powered action agent for Partner Relationship Management (PRM). Available to customers since February 2026, Wizard Agent enables channel teams and partners to complete tasks directly inside partner portals using natural language....</v>
+        <v>Broad-based growth across consumer electronics, communications and data center, and automotive electronics, supported by targeted investment in AI infrastructure, intelligent vehicles and global delivery capacity DONGGUAN, China, Aug. 28, 2026 /PRNewswire/ -- Luxshare Precision Industry...</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>PerformLine Launches Pre-Publication Scanner, Bringing AI-Powered Compliance Review to Marketing Creative</v>
+        <v>Datavault AI Inc. (DVLT) Lawsuit - Investors Urged to Contact Levi ...</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C221" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D221" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E221" t="str">
-        <v>https://www.prweb.com/releases/performline-launches-pre-publication-scanner-bringing-ai-powered-compliance-review-to-marketing-creative-302823191.html</v>
+        <v>https://pr-inside.com/datavault-ai-inc-dvlt-lawsuit-investors-urged-to-contact-levi-r5216974.htm</v>
       </c>
       <c r="F221" t="str">
-        <v>Next-generation engine advances PerformLine's pre-publication review to context-aware AI analysis, catching compliance issues in marketing creative before it is published MORRISTOWN, N.J., July 13, 2026 /PRNewswire-PRWeb/ -- PerformLine, a leading provider of multi-channel marketing...</v>
-[...2 lines deleted...]
-    <row r="222">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
+      </c>
+    </row>
+    <row r="222" xml:space="preserve">
       <c r="A222" t="str">
-        <v>Dario Expects Proprietary AI Engine DarioIQ™ to Increase Recurring Revenue from Existing Customers by 10-15%</v>
+        <v>Closed-Loop Cooling Explained: The Plumbing Behind Meta’s AI</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C222" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-meta</v>
       </c>
       <c r="D222" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E222" t="str">
-        <v>https://www.prnewswire.com/news-releases/dario-expects-proprietary-ai-engine-darioiq-to-increase-recurring-revenue-from-existing-customers-by-10-15-302823563.html</v>
-[...2 lines deleted...]
-        <v>DarioIQ drives higher engagement and retention, better clinical outcomes, higher client ROI and recurring revenue growth for Dario Dario IQ's AI-driven personalization increases member engagement by 40% and improves member retention by 20% by leveraging 13+ billion proprietary real-world...</v>
+        <v>https://about.fb.com/news/2026/08/closed-loop-cooling-explained-the-plumbing-behind-metas-ai/</v>
+      </c>
+      <c r="F222" t="str" xml:space="preserve">
+        <v xml:space="preserve">Tom Shaw explains how Meta is using closed-loop liquid cooling to power AI more efficiently.
+The post Closed-Loop Cooling Explained: The Plumbing Behind Meta’s AI appeared first on Meta Newsroom.</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>KHAI Ventures Secures Distribution Rights for Wellytics' Health Data and Advanced Software Platform</v>
+        <v>DVLT LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Datavault AI Inc. Investors ...</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C223" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D223" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E223" t="str">
-        <v>https://www.prweb.com/releases/khai-ventures-secures-distribution-rights-for-wellytics-health-data-and-advanced-software-platform-302823186.html</v>
+        <v>https://pr-inside.com/dvlt-lawsuit-alert-levi-korsinsky-notifies-datavault-ai-inc-investors-r5216925.htm</v>
       </c>
       <c r="F223" t="str">
-        <v>Healthcare AI, portfolio operations company KHAI Ventures has entered into a strategic distribution agreement with Wellytics Health, a healthcare technology and AI company. Under the agreement, KHAI Ventures secures unrestricted commercial and research rights to utilize, enhance, market,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Ramco Systems appoints Sandesh Bilagi as Chief Executive Officer</v>
+        <v>Samsung Galaxy S26 FE: Delivering the Latest Flagship Experience, Focused on What Matters Most</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C224" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D224" t="str">
         <v>AI</v>
       </c>
       <c r="E224" t="str">
-        <v>https://www.prweb.com/releases/ramco-systems-appoints-sandesh-bilagi-as-chief-executive-officer-302822833.html</v>
+        <v>https://news.samsung.com/global/samsung-galaxy-s26-fe-delivering-the-latest-flagship-experience-focused-on-what-matters-most</v>
       </c>
       <c r="F224" t="str">
-        <v>Instrumental in the company's turnaround and founder of its Australia &amp; New Zealand business, Sandesh will lead Ramco's next phase of global growth and its transformation into an AI-native enterprise software company. CHENNAI, India, July 13, 2026 /PRNewswire-PRWeb/ -- Ramco Systems (BSE...</v>
+        <v>Samsung Electronics today announced Galaxy S26 FE, the newest addition to the Galaxy S26 family and the first in the lineup to launch with One UI 9 — bringing the latest premium Galaxy experiences to more users from day one. With enhanced camera capabilities and more context-aware Galaxy AI, it elevates how users capture, create, […]</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>VERAXA Biotech to Launch AI-enabled Drug Discovery Collaboration with Ardigen to Support Growing BiTAC® Pipeline</v>
+        <v>Geomorphic AI Publishes White Paper on the Global Critical Minerals Policy Shift and the Next Constraint on Supply</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C225" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D225" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E225" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326056/0/en/VERAXA-Biotech-to-Launch-AI-enabled-Drug-Discovery-Collaboration-with-Ardigen-to-Support-Growing-BiTAC-Pipeline.html</v>
+        <v>https://www.newsfilecorp.com/release/311891/Geomorphic-AI-Publishes-White-Paper-on-the-Global-Critical-Minerals-Policy-Shift-and-the-Next-Constraint-on-Supply</v>
       </c>
       <c r="F225" t="str">
-        <v>VERAXA Biotech initiates a collaboration with Ardigen SA to optimize cancer target pair selection for growing BiTAC® pipeline.</v>
+        <v>Portland, Oregon--(Newsfile Corp. - August 27, 2026) - Geomorphic AI ("Geomorphic" or the "Company"), an AI-enabled mineral intelligence and prospect-generation company, is pleased to announce the publication of a new white paper, "The Sovereign Turn in Critical Minerals: A Review of Selected Major Government Programs — the Instruments, the Transactions, What Is Working, What Is Not, and What the Next Phase Requires". Available at www.geomorphic.ai/news/#research.The paper examines the rapid...</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Ultrasound-on-Chip Licensing Market to Reach USD 200.5 Million by 2036 as AI-Enabled Imaging and Embedded Ultrasound Technologies Drive Healthcare Innovation</v>
+        <v>ROSEN, TOP-RANKED INVESTOR COUNSEL, Encourages Datavault AI Inc. Investors ...</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C226" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D226" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E226" t="str">
-        <v>https://www.prnewswire.com/news-releases/ultrasound-on-chip-licensing-market-to-reach-usd-200-5-million-by-2036-as-ai-enabled-imaging-and-embedded-ultrasound-technologies-drive-healthcare-innovation-302823753.html</v>
+        <v>https://pr-inside.com/rosen-top-ranked-investor-counsel-encourages-datavault-ai-inc-investors-r5216906.htm</v>
       </c>
       <c r="F226" t="str">
-        <v>NEWARK, Del., July 13, 2026 /PRNewswire/ -- According to Future Market Insights (FMI), the global Ultrasound-on-Chip Licensing Market is projected to grow from USD 50.0 million in 2026 to USD 200.5 million by 2036, registering a CAGR of 14.9%. Growth is driven by rising demand for compact...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ:DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline. SO WHAT: If you purchased Datavault AI securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Datavault AI class action, go to https://rosenlegal.com/cases/datavault-ai-inc/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Brand Engagement Network Expands Cataneo into U.S. Market Following Acquisition</v>
+        <v>Emerging Growth Research Issues Updated Press Release Announcing Company-Sponsored ...</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C227" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D227" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E227" t="str">
-        <v>https://www.prnewswire.com/news-releases/brand-engagement-network-expands-cataneo-into-us-market-following-acquisition-302823743.html</v>
+        <v>https://pr-inside.com/emerging-growth-research-issues-updated-press-release-announcing-company-sponsored-r5216901.htm</v>
       </c>
       <c r="F227" t="str">
-        <v>New York City becomes commercial headquarters for U.S. expansion as industry veterans join to scale Cataneo's global media technology platform WILMINGTON, Del., July 13, 2026 /PRNewswire/ -- Brand Engagement Network, Inc. (NASDAQ: BNAI) ("BEN" or the "Company"), an enterprise AI...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Emerging Growth Research, LLC ("Emerging Growth Research" or "EGR") today announced the release of its company-sponsored research quarterly update on Virtuix Holdings Inc. (NASDAQ:VTIX), a leading developer of AI-driven, full-body simulation systems for consumer, enterprise, healthcare and defense applications. This release is being issued as an updated version of EGR's previously published press release regarding its Fiscal Q1 2027 Quarterly Update on Virtuix Holdings Inc. The updated release is intended to clarify the company-sponsored nature of the research and provide additional disclosure regarding EGR's financial relationship with the Company. The ..</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>OnlineAssistant.ai has announced the launch of a Facebook community for Retailers and Main Street</v>
+        <v>Exascale Labs Holdings Inc. Announces Closing of Business Combination with D. Boral ARC Acquisition I Corp. and Commencement of Trading on Nasdaq Under Ticker Symbol “XLAB”</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C228" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D228" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E228" t="str">
-        <v>https://www.prunderground.com/onlineassistant-ai-has-announced-the-launch-of-a-facebook-community-for-retailers-and-main-street/00388447/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352412/0/en/exascale-labs-holdings-inc-announces-closing-of-business-combination-with-d-boral-arc-acquisition-i-corp-and-commencement-of-trading-on-nasdaq-under-ticker-symbol-xlab.html</v>
       </c>
       <c r="F228" t="str">
-        <v>OnlineAssistant.ai has announced the launch of Simple AI for Retailers and Main Street Shops, a new Facebook community created specifically for independent retailers, downtown business owners, gift shop operators, boutique owners, and other Main Street entrepreneurs who want to learn practical ways to use artificial intelligence without the technical jargon. The free Facebook group was... Read more » The post OnlineAssistant.ai has announced the launch of a Facebook community for Retailers and Main Street first appeared on</v>
+        <v>SAN FRANCISCO, Aug. 27, 2026 (GLOBE NEWSWIRE) -- Exascale Labs Inc., a provider of next-generation AI compute infrastructure, today announced the closing of its previously announced business combination with D. Boral ARC Acquisition I Corp. (Nasdaq: BCAR), a special purpose acquisition company (“BCAR”), following shareholder approval at the Extraordinary General Meeting of Shareholders of BCAR held on Wednesday, July 29, 2026.</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>RegTech Market AI-Powered Compliance Trends</v>
+        <v>IBEX Limited to Announce Fourth Quarter and Fiscal Year 2026 Financial Results on September 10, 2026</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C229" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D229" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E229" t="str">
-        <v>https://express-press-release.net/news/2026/07/13/1762516</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352406/0/en/ibex-limited-to-announce-fourth-quarter-and-fiscal-year-2026-financial-results-on-september-10-2026.html</v>
       </c>
       <c r="F229" t="str">
-        <v>The global Regtech Market was valued at USD 24.3 billion in 2025 and is projected to grow from USD 29.3 billion in 2026 to USD 112.1 billion [read full press release...]</v>
+        <v>WASHINGTON, Aug. 27, 2026 (GLOBE NEWSWIRE) -- IBEX Limited (“ibex”) (Nasdaq: IBEX), a global leader in outsourced business services and AI-powered customer experience solutions, today announced it will report fourth quarter and fiscal year 2026 financial results after the market close on Thursday, September 10, 2026. Management will host a conference call and webcast to discuss the Company's financial results, recent developments, and business outlook at 4:30 p.m. ET.</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>LataMed AI Begins Evaluating Global Healthcare Expansion Opportunities Through Planned Attendance at World Health Expo 2027</v>
+        <v>IQVIA Wins Multiple Industry Awards for AI and Technology Innovation Across Life Sciences and Healthcare</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C230" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D230" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E230" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-begins-evaluating-global-healthcare-expansion-opportunities-through-planned-attendance-at-world-health-expo-2027-7087662</v>
+        <v>https://finance.yahoo.com/healthcare/articles/iqvia-wins-multiple-industry-awards-201500808.html</v>
       </c>
       <c r="F230" t="str">
-        <v>CARACAS, VENEZUELA - July 13, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that management has begun planning for the Company's anticipated attendance at the World Health Expo 2027 in Dubai, United Arab Emirates, as part of its broader strategy to evaluate international healthcare expansion opportunities. Management believes attendance at World Health Expo 2027 will provide an important opportunity to engage with healthcare leaders, technology innovators, healthcare providers, government representatives, and potential strategic partners from around the worl</v>
+        <v>RESEARCH TRIANGLE PARK, N.C., August 27, 2026--IQVIA (NYSE:IQV), a leading global provider of clinical research services, commercial insights and healthcare intelligence to the life sciences and healthcare industries, today announced it received recognition this year from multiple independent industry awards programs for its use of AI to help healthcare and life sciences organizations improve decisions, strengthen regulated workflows, protect patient privacy and optimize clinical trial execution</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>From Energy Digitalisation to Autonomous Energy: WiseGlow Platform Demonstrates a Practical Pathway for UK’s Flexible Energy Future</v>
+        <v>Rubrik to Present at Goldman Sachs Communacopia + Technology Conference</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C231" t="str">
-        <v>Pressat</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D231" t="str">
-        <v>AI, SaaS, Real Estate, Energy</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E231" t="str">
-        <v>https://pressat.co.uk/releases/from-energy-digitalisation-to-autonomous-energy-wiseglow-platform-demonstrates-a-practical-pathway-for-uks-flexible-energy-future-ae56971579bd1899a5abb91f48f293b0/</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/rubrik-present-goldman-sachs-communacopia-201100064.html</v>
       </c>
       <c r="F231" t="str">
-        <v>Monday 13 July, 2026 MUNICH, GERMANY – July 13, 2026 – A significant transformation is underway in the UK renewable energy sector as the country advances toward its Clean Power 2030 target. The market is shifting from capacity-led renewable expansion toward a system-led approach focused on energy optimisation, improved visibility, enhanced forecasting accuracy, and real-time coordination across the energy value chain. This transition is driving growing demand for Energy Flexibility, Distributed Energy Resource (DER) coordination, Virtual Power Plant (VPP) enablement, grid optimisation, and intelligent energy asset management. Against this backdrop, the WiseGlow Platform — the AI+Energy solution showcased by Italian energy technology company WiseGlow at Intersolar Europe 2026 — provides a p</v>
+        <v>PALO ALTO, Calif., August 27, 2026--Rubrik, Inc. (NYSE: RBRK), the Security and AI Operations Company, today announces that it is scheduled to present at the following investor conference:</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>DYU Introduces SP1, a Folding E-Bike with a Removable Power Bank</v>
+        <v>IREN Reports FY26 Results</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C232" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D232" t="str">
-        <v>AI, Retail, Automotive</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E232" t="str">
-        <v>https://pr-inside.com/dyu-introduces-sp1-a-folding-e-bike-with-a-removable-power-bank-r5200427.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352401/0/en/iren-reports-fy26-results.html</v>
       </c>
       <c r="F232" t="str">
-        <v>(PR-inside.com) Inspired by consumer-tech convergence, SP1 combines a lightweight 20-inch folding e-bike with a removable power source, AI Torque Sensor technology and mobile device charging. BERLIN, DE / ACCESS Newswire / July 13, 2026 / DYU, a global electric mobility brand focused on compact urban transportation, today announced the launch of theDYU SP1 20-inch Removable Power Bank Folding E-Bike , a lightweight model created for riders who need a more flexible way to move - and stay powered - throughout the day. First previewed at DYU's offline product launch event in Berlin last autumn, SP1 drew strong interest from attending media, partners and ..</v>
+        <v>New Multi-Year Contract with Leading Frontier AI Lab $4bn Contracted ARR for 2026 Capacity; $1bn Operating ARR Today 1, 2 $2.8bn GPU Financings Fund 90% of Associated GPU Capex</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Webuy Launches AI Agent-Assisted Smart Travel Card to Enhance Connected Travel Experience</v>
+        <v>Hoomanely Unveils AI-Native Platform to Build the Health Intelligence ...</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C233" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D233" t="str">
-        <v>Finance, AI, Media</v>
+        <v>AI, SaaS, Healthcare, Education</v>
       </c>
       <c r="E233" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3325974/0/en/Webuy-Launches-AI-Agent-Assisted-Smart-Travel-Card-to-Enhance-Connected-Travel-Experience.html</v>
+        <v>https://pr-inside.com/hoomanely-unveils-ai-native-platform-to-build-the-health-intelligence-r5216893.htm</v>
       </c>
       <c r="F233" t="str">
-        <v>Webuy launches its AI Agent-driven Smart Travel Card, connecting travelers with journey information, location-based content and on-the-ground support.</v>
+        <v>(PR-inside.com) By Learning an Animal's Patterns Over Its Lifetime, the Company Aims to Make Interspecies Health Communication Possible During an 18-Month Beta, EverBowl Generated More Than 5 Million Multimodal Data Points Across 80-Plus Dogs PALO ALTO, CA / ACCESS Newswire / August 27, 2026 / Every day, animals reveal information about their health through how they eat, drink, move, sound and behave. Today, Hoomanely unveiled an AI-native platform designed to gather these signals and translate them into individualized, longitudinal health intelligence. (Left to Right) Vipin Ravindran (CTO)_Harshal Hinger (COO)_Sai Supriya Sharath (CEO) with dog Starting with dogs, the platform learns what is normal for each ..</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>Enterprise Software Market AI-Powered Software Trends</v>
+        <v>Asset Panda Helps Law Enforcement Agencies Strengthen Chain of Custody and Evidence Accountability With Digital Asset Management</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C234" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D234" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E234" t="str">
-        <v>https://express-press-release.net/news/2026/07/13/1762482</v>
+        <v>https://www.prnewswire.com/news-releases/asset-panda-helps-law-enforcement-agencies-strengthen-chain-of-custody-and-evidence-accountability-with-digital-asset-management-302862160.html</v>
       </c>
       <c r="F234" t="str">
-        <v>The global Enterprise Software Market was valued at USD 291.8 billion in 2025 and is projected to grow from USD 322.8 billion in 2026 to USD 750.0 [read full press release...]</v>
+        <v>Cloud-based platform and AI-powered tools help agencies replace paper evidence logs with secure, court-ready records FRISCO, Texas, Aug. 27, 2026 /PRNewswire/ -- Asset Panda, the leading asset management, inspection, and audit software, today announced expanded capabilities designed to...</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>NAMIB, le nouveau produit de guerre électronique embarqué développé par Harmattan AI et Dassault Aviation, réalise un vol collaboratif avec un Rafale</v>
+        <v>PMI U.S. Issues Call to Rebuild America's Talent Pipeline in New AI-Era Workforce Report</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C235" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D235" t="str">
-        <v>AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E235" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3325914/0/fr/NAMIB-le-nouveau-produit-de-guerre-%C3%A9lectronique-embarqu%C3%A9-d%C3%A9velopp%C3%A9-par-Harmattan-AI-et-Dassault-Aviation-r%C3%A9alise-un-vol-collaboratif-avec-un-Rafale.html</v>
+        <v>https://www.prnewswire.com/news-releases/pmi-us-issues-call-to-rebuild-americas-talent-pipeline-in-new-ai-era-workforce-report-302862179.html</v>
       </c>
       <c r="F235" t="str">
-        <v>COMMUNIQUÉ DE PRESSE</v>
+        <v>Bridging the Gap draws on two national PMI U.S.-convened forums and offers a roadmap for strengthening employer–university partnerships in the age of artificial intelligence STAMFORD, Conn., Aug. 27, 2026 /PRNewswire/ -- PMI U.S. today released Bridging the Gap: Reimagining the...</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Former INTERPOL President H.E. Ahmed Naser Al-Raisi Joins Robo.ai as Chairman of Neurovia AI to Build Trusted, Sovereign AI Infrastructure in the UAE and GCC Region</v>
+        <v>BTA Hires FDIC and JPMorgan AI Veteran Dr. Fatena El-Masri as AI Practice Leader</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C236" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D236" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E236" t="str">
-        <v>https://www.prnewswire.com/news-releases/former-interpol-president-he-ahmed-naser-al-raisi-joins-roboai-as-chairman-of-neurovia-ai-to-build-trusted-sovereign-ai-infrastructure-in-the-uae-and-gcc-region-302823562.html</v>
+        <v>https://www.prweb.com/releases/bta-hires-fdic-and-jpmorgan-ai-veteran-dr-fatena-el-masri-as-ai-practice-leader-302860219.html</v>
       </c>
       <c r="F236" t="str">
-        <v>ABU DHABI, UAE, July 13, 2026 /PRNewswire/ -- Robo.ai Inc. (NASDAQ: AIIO) (the "Company") today announced the appointment of H.E. Ahmed Naser Al-Raisi, former President of INTERPOL, as Chairman of its subsidiary Neurovia AI, effective immediately. The appointment marks a significant...</v>
+        <v>BTA has named Dr. Fatena El-Masri as AI Practice Leader, bringing more than 18 years of AI, machine learning, and data science experience across the FDIC, JPMorgan Chase, and the Royal Australian Navy. Veteran of the FDIC, JPMorgan Chase, and the Royal Australian Navy brings 18+ years of...</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>VoicePing releases VoicePing 3.0 for enterprise multilingual communication</v>
+        <v>Optym Acquires Fleetline, Expanding Its Truckload Planning Technology</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C237" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D237" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E237" t="str">
-        <v>https://www.prnewswire.com/news-releases/voiceping-releases-voiceping-3-0-for-enterprise-multilingual-communication-302823495.html</v>
+        <v>https://www.prnewswire.com/news-releases/optym-acquires-fleetline-expanding-its-truckload-planning-technology-302861368.html</v>
       </c>
       <c r="F237" t="str">
-        <v>The latest version brings together real-time translation, AI meeting minutes, voice output, terminology dictionaries, MCP/API access, QR-based event translation, file transcription, subtitles, AI dubbing, virtual office collaboration, enterprise administration, and new VoicePing ASR and...</v>
+        <v>Optym has acquired the Fleetline platform and its customer subscription agreements from Axel AI, Inc. Fleetline's customers transition to Optym on August 31 with no interruption to service. DALLAS and NEW YORK, Aug. 27, 2026 /PRNewswire-PRWeb/ -- Optym, the leader in transportation...</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Mentient Launches Brand Monitoring for the AI Era, Scanning Reddit and Forums Where Reputations Are Now Decided</v>
+        <v>Send2Press Announces Enhanced AI Seeding for PR and Marketing Clients, Prepping Brands for AI Answer Engines</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C238" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D238" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E238" t="str">
-        <v>https://pressreleasenews.org/pressroom/mentient-launches-brand-monitoring-for-the-ai-era-scanning-reddit-and-forums-where-reputations-are-now-decided</v>
+        <v>https://www.prnewswire.com/news-releases/send2press-announces-enhanced-ai-seeding-for-pr-and-marketing-clients-prepping-brands-for-ai-answer-engines-302862163.html</v>
       </c>
       <c r="F238" t="str">
-        <v xml:space="preserve">Mentient, a new brand monitoring platform, launches to help companies track mentions on Reddit, forums, and other sources that influence AI-generated vendor recommendations. Unlike legacy tools, Mentient uses AI to read mentions in context and assess sentiment, topic, and urgency. </v>
+        <v>TEMECULA, Calif., Aug. 27, 2026 /PRNewswire/ -- Send2Press, a 26-year-old U.S.-based newswire and press release distribution service, announces its expanded "AI Seeding" campaign for its PR and marketing clients. Launched in 2025 as nascent AI search and "answer engines" began to...</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Deepening Collaboration in AI-Powered R&amp;amp;D Acceleration: Insilico Medicine and CMS announce additional collaborations in CNS diseases</v>
+        <v>GPOPlus+ (OTCQB:GPOX) CEO to Present AI-Powered Direct Store Delivery ...</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C239" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D239" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E239" t="str">
-        <v>https://www.prnewswire.com/news-releases/deepening-collaboration-in-ai-powered-rd-acceleration-insilico-medicine-and-cms-announce-additional-collaborations-in-cns-diseases-302823160.html</v>
+        <v>https://pr-inside.com/gpoplus-otcqb-gpox-ceo-to-present-ai-powered-direct-store-delivery-r5216885.htm</v>
       </c>
       <c r="F239" t="str">
-        <v>SHANGHAI, July 12, 2026 /PRNewswire/ -- Insilico Medicine ("Insilico", 03696.HK), a clinical-stage biotechnology company driven by generative artificial intelligence (AI), and China Medical System Holdings Limited ("CMS", 867.HK/8A8.SG), an open-platform innovative company linking...</v>
+        <v>(PR-inside.com) Chairman and CEO Brett H. Pojunis to detail the PRISM+ technology platform, the Company's hub network, and its roadmap to national scale at an NYC investor conference next month. LAS VEGAS, NV / ACCESS Newswire / August 27, 2026 / GPO Plus, Inc.(OTCQB:GPOX), an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, today announced that Chairman and Chief Executive OfficerBrett H. Pojunis will present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9-10, 2026, at The Westin New York Grand Central in New York City. Presentation ..</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>Conversation with CHAI AI: $100M ARR, App Store Review, and what motivates AI research</v>
+        <v>GPOPlus+ (OTCQB:GPOX) CEO to Present AI-Powered Direct Store Delivery Growth Story to Investors in New York</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C240" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D240" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E240" t="str">
-        <v>https://www.prunderground.com/conversation-with-chai-ai-100m-arr-app-store-review-and-what-motivates-ai-research/00388437/</v>
+        <v>https://www.newswire.com/news/gpoplus-otcqb-gpox-ceo-to-present-ai-powered-direct-store-delivery-growth-story</v>
       </c>
       <c r="F240" t="str">
-        <v>CHAI is currently in the Apple App Store Review Process - founder and CEO William Beauchamp has stated he believes their latest version of the app to be the safest version they have ever released yet, with significant and meaningful improvements to safety. Millions of people enjoy CHAI every day and have used the platform... Read more » The post Conversation with CHAI AI: $100M ARR, App Store Review, and what motivates AI research first appeared on</v>
+        <v>Chairman and CEO Brett H. Pojunis to detail the PRISM+ technology platform, the Company's hub network, and its roadmap to national scale at an NYC investor conference next month.</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>SEO FOR TODAY Continues to Grow as a Resource for SEO and Search Marketing Insights</v>
+        <v>Levi &amp; Korsinsky Notifies Datavault AI Inc. (DVLT) Investors - Lead ...</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C241" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D241" t="str">
-        <v>AI, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E241" t="str">
-        <v>https://www.pr.com/press-release/971174</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-datavault-ai-inc-dvlt-investors-lead-r5216879.htm</v>
       </c>
       <c r="F241" t="str">
-        <v>SEO FOR TODAY continues expanding its library of SEO and search marketing content, providing marketers, business owners, and digital professionals with timely insights on Google updates, AI-driven search, content strategy, and emerging industry trends. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Fraoula.co AI Expands Enterprise AI Solutions to Help Global Organizations Accelerate Secure Digital Transformation</v>
+        <v>Mint Incorporation Limited Announces Pricing of $2.5 Million Registered Direct Offering</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C242" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D242" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E242" t="str">
-        <v>https://www.pr.com/press-release/973307</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352344/0/en/mint-incorporation-limited-announces-pricing-of-2-5-million-registered-direct-offering.html</v>
       </c>
       <c r="F242" t="str">
-        <v>Fraoula.co AI, a global enterprise AI and data analytics company, today announced the expansion of its enterprise artificial intelligence solutions designed to help organizations accelerate digital transformation through secure AI adoption, intelligent automation, cloud modernization, and data-driven decision-making. As enterprises increasingly adopt AI technologies, many organizations face challenges related to [PR.com]</v>
+        <v>Hong Kong, Aug. 27, 2026 (GLOBE NEWSWIRE) -- Mint Incorporation Limited (“Mint” or the “Company”, NASDAQ: MIMI), a Hong Kong-based company with a new strategic focus on artificial intelligence (AI) and robotics, and an established business interior design and fit-out works provider, today announced that it has entered into securities purchase agreements with certain institutional investors for the purchase and sale of an aggregate of 2,500,000 of the Company’s Class A ordinary shares (or prefunded warrants in lieu thereof) with no par value at a purchase price of $1.00 per share. The aggregate gross proceeds to the Company are expected to be approximately $2.5 million, before deducting placement agent fees and other offering expenses.</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>New Study Finds Organic Search Remains the Leading Revenue Driver for Ecommerce Businesses</v>
+        <v>Builderall Takes on Netlify Drop, Vercel, and Cloudflare Pages With Free AI Website Hosting Built for Small Businesses</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C243" t="str">
-        <v>PR.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D243" t="str">
-        <v>Finance, AI, Retail, Automotive</v>
+        <v>AI</v>
       </c>
       <c r="E243" t="str">
-        <v>https://www.pr.com/press-release/973288</v>
+        <v>https://www.prnewswire.com/news-releases/builderall-takes-on-netlify-drop-vercel-and-cloudflare-pages-with-free-ai-website-hosting-built-for-small-businesses-302861968.html</v>
       </c>
       <c r="F243" t="str">
-        <v>Full Throttle SEO has released new research analyzing website analytics data from 18 ecommerce businesses. The report finds that organic search continues to generate significantly more traffic and revenue than AI-assisted search, while highlighting how businesses can balance emerging search trends with proven SEO strategies. [PR.com]</v>
+        <v/>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Full Throttle SEO Warns Businesses Against Repeating the Biggest Content Mistake of the SEO Era in the Race for AI Visibility</v>
+        <v>Building AI Fluency and Career Readiness: Geotab Interns Complete High-Impact Placements</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C244" t="str">
-        <v>PR.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D244" t="str">
-        <v>Finance, AI, Media</v>
+        <v>AI</v>
       </c>
       <c r="E244" t="str">
-        <v>https://www.pr.com/press-release/972664</v>
+        <v>https://www.prnewswire.com/news-releases/building-ai-fluency-and-career-readiness-geotab-interns-complete-high-impact-placements-302861970.html</v>
       </c>
       <c r="F244" t="str">
-        <v>As businesses rush to optimize for AI search, many are being told to create more content. Full Throttle SEO founder Ivy Boyter cautions that this approach risks repeating the content bloat and keyword cannibalization that hurt websites in the past. Instead, she advocates strengthening existing content, improving clarity, and focusing on strategies that drive qualified traffic, leads, and revenue, not just AI mentions. [PR.com]</v>
+        <v/>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Evaxion presents new preclinical data for cytomegalovirus vaccine program EVX-V1</v>
+        <v>Bloxley Expands to the United Kingdom, Bringing Multi-Currency Banking and AI-Driven Finance to UK Users</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C245" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D245" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E245" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/12/3325846/0/en/Evaxion-presents-new-preclinical-data-for-cytomegalovirus-vaccine-program-EVX-V1.html</v>
+        <v>https://www.prnewswire.com/news-releases/bloxley-expands-to-the-united-kingdom-bringing-multi-currency-banking-and-ai-driven-finance-to-uk-users-302861902.html</v>
       </c>
       <c r="F245" t="str">
-        <v>COPENHAGEN, Denmark, July 12, 2026 - Evaxion A/S (NASDAQ: EVAX) (“Evaxion”), a clinical-stage TechBio company developing novel vaccines with its pioneering AI-Immunology™ platform, presents new data further supporting the multi-component concept of its cytomegalovirus (CMV) vaccine program EVX-V1.</v>
+        <v/>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>$MSFT Legal News: Microsoft Investors Notified of Filed Securities ...</v>
+        <v>QuEra Computing Uses AI to Automate a Critical Quantum Computer Subsystem, Enabling the Acceleration of Commercial-Grade Quantum Computing Deployments from QuEra</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C246" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D246" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E246" t="str">
-        <v>https://pr-inside.com/msft-legal-news-microsoft-investors-notified-of-filed-securities-r5200110.htm</v>
+        <v>https://www.prnewswire.com/news-releases/quera-computing-uses-ai-to-automate-a-critical-quantum-computer-subsystem-enabling-the-acceleration-of-commercial-grade-quantum-computing-deployments-from-quera-302861496.html</v>
       </c>
       <c r="F246" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 12, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/microsoft-class-action-lawsuit. Key Details of the Microsoft ($MSFT) Class Action: Lead Plaintiff Deadline: August 11, 2026 Alleged Misconduct: Securities fraud alleging that Microsoft misled investors regarding its Azure cloud computing platform and AI chatbot Copilot Stock Drop: ..</v>
+        <v>An AI agent, Anthropic's Claude, developed and validated the control logic for the laser system in a QuEra quantum computer, recovering it in seconds versus an expert needing minutes, and holding it steadier than a specialist's manual tune. QuEra plans to extend the approach to other...</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Moneysimpler launches no-code automated ai trading bot for crypto beginners</v>
+        <v>SafelyYou Releases Landmark Research Revealing the True Financial Toll of Senior Care — and the Path Forward for Operators</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C247" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D247" t="str">
-        <v>Crypto, AI</v>
+        <v>AI</v>
       </c>
       <c r="E247" t="str">
-        <v>https://pressreleasenews.org/pressroom/moneysimpler-launches-no-code-automated-ai-trading-bot-for-crypto-beginners</v>
+        <v>https://finance.yahoo.com/healthcare/articles/safelyyou-releases-landmark-research-revealing-174800195.html</v>
       </c>
       <c r="F247" t="str">
-        <v>Moneysimpler has launched a no-code automated AI trading bot designed for cryptocurrency beginners. The tool aims to simplify crypto trading through rule-based automation without requiring programming skills.</v>
+        <v>SAN FRANCISCO, August 27, 2026--SafelyYou, the AI leader in senior living, has released the 2026 Cost of Senior Care report. The landmark research was commissioned by SafelyYou and conducted by independent research firm Merrill Research across 175 senior living leaders. The report, building off the Cost of Falls report conducted by the company in 2022, delivers one of the most comprehensive looks at the real operational and financial costs facing assisted living and memory care operators today,</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>PrimeBOT präsentiert Robotik für den persönlichen Gebrauch beim AI for Good Global Summit der Vereinten Nationen in Genf</v>
+        <v>Imagenet Acquires Analytica Consulting, Expanding Data, Analytics and AI Capabilities</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C248" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D248" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E248" t="str">
-        <v>https://www.prnewswire.com/news-releases/primebot-prasentiert-robotik-fur-den-personlichen-gebrauch-beim-ai-for-good-global-summit-der-vereinten-nationen-in-genf-302823286.html</v>
+        <v>https://www.prnewswire.com/news-releases/imagenet-acquires-analytica-consulting-expanding-data-analytics-and-ai-capabilities-302862017.html</v>
       </c>
       <c r="F248" t="str">
-        <v>GENF, 11. Juli 2026 /PRNewswire/ -- PrimeBOT, eine Robotikmarke, war beim AI for Good Global Summit der Vereinten Nationen vertreten. Der von der Internationalen Fernmeldeunion (ITU) gemeinsam mit mehr als 50 UN-Organisationen, darunter die UNESCO, organisierte Gipfel befasst sich mit der...</v>
+        <v>Strategic acquisition combines Imagenet's healthcare operations expertise with Analytica Consulting's data engineering, analytics and AI capabilities to help organizations turn operational data into actionable intelligence. TAMPA, Fla., Aug. 27, 2026 /PRNewswire/ -- Imagenet, a...</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>New to The Street Show #761 to Broadcast Across Bloomberg U.S., Latin ...</v>
+        <v>Send2Press Announces Enhanced AI Seeding for PR and Internet Marketing Clients, Prepping Brands for AI Answer Engines and AEO</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C249" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D249" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E249" t="str">
-        <v>https://pr-inside.com/new-to-the-street-show-761-to-broadcast-across-bloomberg-u-s-latin-r5200002.htm</v>
+        <v>https://www.send2press.com/wire/send2press-announces-enhanced-ai-seeding-for-pr-and-internet-marketing-clients-prepping-brands-for-ai-answer-engines-and-aeo/</v>
       </c>
       <c r="F249" t="str">
-        <v>(PR-inside.com) The show broadcasts at 6:30 PM ET as sponsored programming, with television commercials featuring Big Sky Industrial, Envoy Medical, FreeCast and Datavault AI NEW YORK CITY, NY / ACCESS Newswire / July 11, 2026 / New to The Street announces the upcoming broadcast of Show #761, airing at 6:30 PM ET as sponsored programming across Bloomberg Television in the United States, Latin America and the Middle East and North Africa (MENA). The program features executive interviews and corporate updates from: Sagtec Global Limited (NASDAQ:SAGT) Virtuix Holdings Inc. (NASDAQ:VTIX) Lantern Pharma Inc. (NASDAQ:LTRN) YY Group Holding Limited (NASDAQ:YYGH) Show #761 gives business leaders an international platform to discuss ..</v>
+        <v>TEMECULA, Calif., Aug. 27, 2026 (SEND2PRESS NEWSWIRE) -- Send2Press, a 26-year-old U.S.-based newswire and press release distribution service, announces its expanded "AI Seeding" campaign for its PR and marketing clients. Launched in 2025 as nascent AI search and "answer engines" began to "breathe," Send2Press launched organic and direct "seeding" of client news material into emerging LLMs to increase AI search visibility. Send2Press&amp;#xae; is a brand/service of NEOTROPE&amp;#xae;.</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>New to The Street Show #761 to Broadcast Across Bloomberg U.S., Latin America and MENA, Featuring Sagtec Global, Virtuix, Lantern Pharma and YY Group</v>
+        <v>Microsoft and DepEd partner to bring AI tools to 1 million teachers across the Philippines</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C250" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D250" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E250" t="str">
-        <v>https://www.newswire.com/news/new-to-the-street-show-761-to-broadcast-across-bloomberg-u-s-latin-america-and</v>
+        <v>https://news.microsoft.com/source/asia/2026/08/27/deped-and-microsoft-partner-to-advance-philippine-education-in-the-ai-era-equip-1m-teachers-with-microsoft-copilot/</v>
       </c>
       <c r="F250" t="str">
-        <v>The show broadcasts at 6:30 PM ET as sponsored programming, with television commercials featuring Big Sky Industrial, Envoy Medical, FreeCast and Datavault AI</v>
+        <v>The post Microsoft and DepEd partner to bring AI tools to 1 million teachers across the Philippines appeared first on Source.</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>PrimeBOT Brings Personal Robotics to the UN's AI for Good Summit in Geneva</v>
+        <v>Powering What’s Next: Data Center World Power 2026 Puts Energy at the Center of the AI Economy</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C251" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D251" t="str">
-        <v>AI</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E251" t="str">
-        <v>https://www.prnewswire.com/news-releases/primebot-brings-personal-robotics-to-the-uns-ai-for-good-summit-in-geneva-302823231.html</v>
+        <v>https://finance.yahoo.com/energy/articles/powering-next-data-center-world-172900214.html</v>
       </c>
       <c r="F251" t="str">
-        <v>GENEVA, July 11, 2026 /PRNewswire/ -- PrimeBOT, a robotics brand, appeared at the United Nations' AI for Good Global Summit. The summit, organized by the International Telecommunication Union (ITU) with over 50 UN agencies including UNESCO, explores how AI can serve human welfare....</v>
+        <v>DALLAS, August 27, 2026--As artificial intelligence drives unprecedented demand for data center capacity, access to reliable power has emerged as one of the industry's defining challenges. Data Center World Power, taking place September 21-23 at the Gaylord Texan Resort &amp; Convention Center in Dallas, will bring together data center operators, utilities, energy providers, technology innovators and infrastructure leaders to explore the strategies and technologies needed to power the industry's nex</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>$MSFT Lawsuit Reminder: The August 11 Deadline in Microsoft Securities ...</v>
+        <v>Architect Labs Unveils Redwood: The World's First Fully AI-Designed AI Chip That Runs AI Models</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C252" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D252" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E252" t="str">
-        <v>https://pr-inside.com/msft-lawsuit-reminder-the-august-11-deadline-in-microsoft-securities-r5199972.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359598</v>
       </c>
       <c r="F252" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 11, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>Architect Labs announced today that its AI system generated and fully verified, end-to-end from a human-written specification, a production-worthy AI accelerator called Redwood. With only two human architects writing the architectural specification, the AI system designed and fully verified the chip in under two weeks, while also co-designing the firmware, custom kernels, and mapping modern AI models to the chip. The AI accelerator is currently deployed on an FPGA platform, running infer... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359598</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>97 Percent of Edmonton Businesses Are Invisible to ChatGPT, New Review Finds</v>
+        <v>Strategic Fit--Not Market Share--Separates Winners in AI, Study Shows</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C253" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D253" t="str">
         <v>AI</v>
       </c>
       <c r="E253" t="str">
-        <v>https://www.getnews.info/story/2026/07/11/97-percent-of-edmonton-businesses-are-invisible-to-chatgpt-new-review-finds/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/strategic-fitnot-market-shareseparates-winners-in-ai-study-shows-302862107.html</v>
       </c>
       <c r="F253" t="str">
-        <v/>
+        <v>Researchers identify scale, ecosystem leverage and premium positioning as sustainable competitive paths. COLLEGE PARK, Md., Aug. 27, 2026 /PRNewswire/ -- A newly published study in California Management Review challenges a persistent assumption in today's AI landscape: that the strongest...</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>DRAI Health Introduces SpaceXAI-Powered Personalized Voice Interaction in heyDRAI</v>
+        <v>Amazon Accelerates the Future of Shopping With AI</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C254" t="str">
-        <v>PRWeb</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D254" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E254" t="str">
-        <v>https://www.prweb.com/releases/drai-health-introduces-spacexai-powered-personalized-voice-interaction-in-heydrai-302822689.html</v>
+        <v>https://pressreleasenews.org/pressroom/amazon-accelerates-the-future-of-shopping-with-ai</v>
       </c>
       <c r="F254" t="str">
-        <v>New capability delivers more natural, adaptive, and human-centered voice-guided healthcare experiences LOS ANGELES, July 11, 2026 /PRNewswire-PRWeb/ -- DRAI Health today announced the launch of a new personalized voice interaction capability within heyDRAI, its AI-powered healthcare...</v>
+        <v>Company’s latest initiatives show how technology, logistics and product innovation are reshaping everyday commerce</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>VetClaims.ai Highlights Growing Shift Toward Veteran-Led, Technology-Enabled ...</v>
+        <v>Women in Revenue Launches AI Leadership Council to Ensure Women Help Shape the AI Economy, Not Just Survive It</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C255" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D255" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E255" t="str">
-        <v>https://pr-inside.com/vetclaims-ai-highlights-growing-shift-toward-veteran-led-technology-enabled-r5199946.htm</v>
+        <v>https://www.prnewswire.com/news-releases/women-in-revenue-launches-ai-leadership-council-to-ensure-women-help-shape-the-ai-economy-not-just-survive-it-302861367.html</v>
       </c>
       <c r="F255" t="str">
-        <v>(PR-inside.com) AUSTIN, TX / ACCESS Newswire / July 10, 2026 / As more veterans seek assistance navigating the Department of Veterans Affairs disability claims process, veteran-founded companyVetClaims.aiis highlighting a growing shift toward technology-enabled, veteran-led support models designed to simplify documentation, improve clarity, and reduce administrative barriers. Founded by Purple Heart recipient and Army veteran Lukas Simianer, VetClaims.ai was built in response to what leadership describes as persistent challenges within the veteran community: a complex and often overwhelming claims system that can discourage eligible service members from fully pursuing earned benefits. The company combines veteran experience with proprietary technology intended to assist users in ..</v>
+        <v>Built to ensure women are set to thrive in an AI world, the Council comprises senior leaders from business, technology, academia, and public policy DENVER, Aug. 27, 2026 /PRNewswire-PRWeb/ -- Women in Revenue (WIR), the nonprofit membership organization dedicated to advancing women's...</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>FOBI AI Inc. Announces Revocation of Failure to File Cease Trade Order</v>
+        <v>TestMu Conference 2026: TestMu AI's Flagship Event Marks a New Milestone in the World of Agentic Engineering and Quality</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C256" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D256" t="str">
         <v>AI</v>
       </c>
       <c r="E256" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325774/0/en/FOBI-AI-Inc-Announces-Revocation-of-Failure-to-File-Cease-Trade-Order.html</v>
+        <v>https://www.prnewswire.com/news-releases/testmu-conference-2026-testmu-ais-flagship-event-marks-a-new-milestone-in-the-world-of-agentic-engineering-and-quality-302862098.html</v>
       </c>
       <c r="F256" t="str">
-        <v>Vancouver, BC, July 10, 2026 (GLOBE NEWSWIRE) -- FOBI AI Inc. (FOBI:TSXV) (Pink:FOBIF) (“ Fobi ” or the “ Company ”), a company that harnesses AI and data intelligence to enable digital transformation, is pleased to announce that the British Columbia Securities Commission, as principal regulator of the Company, has issued a full revocation (the “ Revocation ”) of the failure-to-file cease trade order previously issued against the Company on November 1, 2024 (the “ FFCTO ”).</v>
+        <v>Over 75,000 Registrations, 145 Speakers, and Unprecedented Insights into the Future of Agentic Software Development and Autonomous Quality SAN FRANCISCO and NOIDA, India, Aug. 27, 2026 /PRNewswire/ -- TestMu AI (formerly LambdaTest), the world's first Agentic AI-powered Quality...</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Process Automation Market to Reach USD 154.92 Billion by 2031 as AI-Enabled Control Systems and Cloud-Based Operations Gain Wider Adoption</v>
+        <v>Stagwell Expands Strategic Partnership with Adobe to Build the Future ...</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C257" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D257" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E257" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/process-automation-market-to-reach-usd-15492-billion-by-2031-as-aienabled-control-systems-and-cloudbased-operations-gain-wider-adoption/?source=barchart</v>
+        <v>https://pr-inside.com/stagwell-expands-strategic-partnership-with-adobe-to-build-the-future-r5216859.htm</v>
       </c>
       <c r="F257" t="str">
-        <v/>
+        <v>(PR-inside.com) The multi-year collaboration embeds Stagwell's data intelligence, creative transformation and AI capabilities directly into Adobe's enterprise growth engine NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Stagwell(NASDAQ:STGW), the global challenger network transforming marketing through AI, today announced the next evolution of its strategic partnership with Adobe to leverage the Stagwell network to accelerate how Adobe wins, grows and retains enterprise customers. Through the expanded partnership, which builds upon a relationship that kicked off inQ4 2024 , Stagwell will drive targeted demand-generation programs across priority industries, work alongside Adobe on key accounts, and deliver senior strategic counsel and value ..</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>CapCut video studio cited in analysis of AI video ad workflow tools</v>
+        <v>Accenture to Acquire COMWARE to Strengthen Accenture Edge and Accelerate Digital Core Reinvention for Mid-Market Companies in Japan</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C258" t="str">
-        <v>PressReleaseNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D258" t="str">
-        <v>AI, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E258" t="str">
-        <v>https://pressreleasenews.org/pressroom/capcut-video-studio-cited-in-analysis-of-ai-video-ad-workflow-tools</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359616</v>
       </c>
       <c r="F258" t="str">
-        <v>CapCut Video Studio is cited in a new analysis by Forrester Research for its integrated workflow capabilities in AI video ad production, reducing context switching for marketing teams.</v>
+        <v>Accenture (NYSE: ACN) has agreed to acquire COMWARE Co., Ltd., a Tokyo-based provider of end-to-end technology services for mid-market companies. The acquisition will further strengthen Accenture Edge, a new business entity launched in June 2026 to help mid-market companies harness AI and reinvent how they operate. Terms of the transaction were not disclosed. - - COMWARE is recognized for its strong IT implementation and operations capabilities for mid-market, as well as for its expertise... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359616</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>James Deller: Data, AI and Agentic Systems Will Define the Next Generation of Global Innovation</v>
+        <v>Stagwell Expands Strategic Partnership with Adobe to Build the Future of Enterprise Marketing Together</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C259" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D259" t="str">
         <v>AI</v>
       </c>
       <c r="E259" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/james-deller-data-ai-and-agentic-systems-will-define-the-next-generation-of-global-innovation/?source=barchart</v>
+        <v>https://www.newswire.com/news/stagwell-expands-strategic-partnership-with-adobe-to-build-the-future-of</v>
       </c>
       <c r="F259" t="str">
-        <v/>
+        <v>The multi-year collaboration embeds Stagwell's data intelligence, creative transformation and AI capabilities directly into Adobe's enterprise growth engine</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>New Research Reveals Why Enterprise AI Projects Fail Without Effective User Documentation</v>
+        <v>GLOBO Language Solutions Shortlisted for The 2026 A.I. Awards</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C260" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D260" t="str">
-        <v>AI</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E260" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/new-research-reveals-why-enterprise-ai-projects-fail-without-effective-user-documentation/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/globo-language-solutions-shortlisted-for-the-2026-ai-awards-302862076.html</v>
       </c>
       <c r="F260" t="str">
-        <v/>
+        <v>First-to-market AI medical interpretation levels up every step of the LEP patient's healthcare journey PHILADELPHIA, Aug. 27, 2026 /PRNewswire/ -- GLOBO Language Solutions ("GLOBO"), the leading B2B provider of interpreting and translation services, today announced being shortlisted in...</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Correction: Alpha Compute Corp (ALP) to Host Earnings Call on July ...</v>
+        <v>SerpApi Announces New Feature to Reduce Token Usage and Improve AI Performance</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C261" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D261" t="str">
-        <v>Finance, AI</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E261" t="str">
-        <v>https://pr-inside.com/correction-alpha-compute-corp-alp-to-host-earnings-call-on-july-r5199887.htm</v>
+        <v>https://www.prnewswire.com/news-releases/serpapi-announces-new-feature-to-reduce-token-usage-and-improve-ai-performance-302862072.html</v>
       </c>
       <c r="F261" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Alpha Compute Corp. (NASDAQ:ALP) ("Alpha Compute" or the "Company"), a leading GPU infrastructure and confidential-compute technology company serving the artificial intelligence economy, today announced that it has scheduled its earnings conference call and webcast for Wednesday, July 15, 2026 at 1:00 PM ET. During the call, Alpha Compute management will discuss the unaudited financial and operational results, followed by a question-and-answer session. Alpha Compute will release its results before the call at approximately 8:00 AM ET on July 15, 2026. A copy of the earnings release will be available ..</v>
+        <v>AUSTIN, Texas, Aug. 27, 2026 /PRNewswire/ -- SerpApi, the world's leading platform for structured search data APIs, recently announced the launch of Markdown output. Available across all SerpApi APIs, it enables developers to deliver real-time search results to large language models...</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>GuideAI Health Announces Marketing and Communications Programs</v>
+        <v>New Patent Intelligence Report Reveals the Hidden Competitors in the Race to Build AI Smart Glasses</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C262" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D262" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E262" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325766/0/en/GuideAI-Health-Announces-Marketing-and-Communications-Programs.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352309/0/en/new-patent-intelligence-report-reveals-the-hidden-competitors-in-the-race-to-build-ai-smart-glasses.html</v>
       </c>
       <c r="F262" t="str">
-        <v>BOSTON, July 10, 2026 (GLOBE NEWSWIRE) -- GuideAI Health Corp. (Cboe CA: GDAI ) (" GuideAI " or the " Company ") is pleased to announce that it has engaged Upswitch Media Corp. ("Upswitch") and BTV-Business Television ("BTV") — to execute a coordinated marketing, communications and investor-awareness program (the "Program"). The Program is designed to raise awareness of the Company and its artificial intelligence (AI) platform for the detection and characterization of vascular disease among the news, investment and healthcare communities.</v>
+        <v>PatentVest's newest PV Pulse analysis finds Apple's and Microsoft's AI smart glasses–relevant patent portfolios outrank Google's, Snap's, and Samsung's — despite neither company selling an AI smart glasses product PatentVest's newest PV Pulse analysis finds Apple's and Microsoft's AI smart glasses–relevant patent portfolios outrank Google's, Snap's, and Samsung's — despite neither company selling an AI smart glasses product</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Natural Disaster Management Market Forecast 2029: AI, IoT, and Early Warning Systems Drive 12.3% CAGR | Report by MarketsandMarkets™</v>
+        <v>AMA introduces Ethical AI Use in Medicine Series</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C263" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D263" t="str">
-        <v>AI</v>
+        <v>AI, Healthcare, Education</v>
       </c>
       <c r="E263" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/natural-disaster-management-market-forecast-2029-ai-iot-and-early-warning-systems-drive-123-cagr-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359610</v>
       </c>
       <c r="F263" t="str">
-        <v/>
+        <v>The American Medical Association (AMA) today announced the Ethical AI Use in Medicine Series, a new continuing medical education (CME) program that helps physicians safely, effectively and ethically utilize augmented/artificial intelligence (AI) in clinical practice. &amp;#8220;As AI rapidly transforms medical practice, the AMA is committed to equipping physicians with clear, practical ethics guidance rooted in our Code of Medical Ethics,&amp;#8221; said AMA President Willie Underwood III, MD, MSc, MPH. &amp;#8220;By... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359610</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Wrap Technologies (WRAP) Highlights Strategic Transformation in Letter to Stockholders</v>
+        <v>Hark Announces Multi-Year Partnership with NVIDIA to Advance Personalized AI Supported by Gigawatt-Scale Compute</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C264" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D264" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E264" t="str">
-        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-highlights-strategic-transformation-in-letter-to-stockholders-7087636</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/hark-announces-multi-partnership-nvidia-150000927.html</v>
       </c>
       <c r="F264" t="str">
-        <v>LOS ANGELES, CA - July 10, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) issued a letter to stockholders outlining its strategy to evolve from a single-product company into an integrated public safety technology platform focused on artificial intelligence, advanced sensing, autonomous decision support and measured, non-lethal response. The company said its WrapShield(TM) platform is designed to integrate threat detection, classification, decision support and proportionate response across applications including law enforcement, border security, critical infrastructure, transportation and defense support. Wrap said key milestones supporting its strategy include a favorable Bureau of Alcohol, Tobacco, Firearms and Explosives ruling classifying the BolaWrap(R) 150 as an instrument o</v>
+        <v>SAN JOSE, Calif., August 27, 2026--Hark today announced a multi-year strategic partnership with NVIDIA to advance personalized agentic AI, including a deep technical collaboration and gigawatt-scale compute capacity on the next-generation NVIDIA Vera Rubin platform.</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Early Career Faculty (ECF) 2025 Awards</v>
+        <v>MSI XpertStation WS300 Based on NVIDIA DGX Station Now Available</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C265" t="str">
-        <v>NASA</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D265" t="str">
-        <v>AI, Education</v>
+        <v>AI</v>
       </c>
       <c r="E265" t="str">
-        <v>https://www.nasa.gov/directorates/stmd/space-tech-research-grants/ecf/early-career-faculty-ecf-2025-awards/</v>
+        <v>https://www.prnewswire.com/news-releases/msi-xpertstation-ws300-based-on-nvidia-dgx-station-now-available-302861547.html</v>
       </c>
       <c r="F265" t="str">
-        <v>Back to ECF Home Advanced Diagnostics for High-Enthalpy Test Facilities Simulating Spacecraft Atmospheric Entry Planning for Autonomous Spacecraft Using Machine Learning Methods to Enable Onboard Guidance, Navigation, and Control</v>
+        <v>TAIPEI, Aug. 27, 2026 /PRNewswire/ -- MSI announced that the XpertStation WS300 based on NVIDIA DGX Station architecture is now shipping. Powered by NVIDIA GB300 Grace Blackwell Ultra Desktop Superchip, the deskside AI supercomputer is now available through ASI, D&amp;H, and Newegg, bringing...</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>$MSFT Stock Drop: Microsoft Stock Plummets 10% after Copilot Functionality ...</v>
+        <v>BLERBZ Launches AI-Ranked News Intelligence to Mobile Readers Overwhelmed by Algorithmic Feeds</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C266" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D266" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E266" t="str">
-        <v>https://pr-inside.com/msft-stock-drop-microsoft-stock-plummets-10-after-copilot-functionality-r5199872.htm</v>
+        <v>https://www.newsfilecorp.com/release/311637/BLERBZ-Launches-AIRanked-News-Intelligence-to-Mobile-Readers-Overwhelmed-by-Algorithmic-Feeds</v>
       </c>
       <c r="F266" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>Raleigh, North Carolina--(Newsfile Corp. - August 27, 2026) - BLERBZ has released a mobile application that puts its AI-ranked news system directly in readers' hands, extending an AI news intelligence platform that has been organizing and scoring coverage from hundreds of publishers. The app ranks and surfaces what matters across the day's reporting while keeping every story connected to the original source behind it.The release lands against a news environment most readers describe as...</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>$GTM Stock Drop: ZoomInfo Stock Plummets 33% After AI Integration Issues ...</v>
+        <v>3 new ways to plan and book travel in Search</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C267" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D267" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E267" t="str">
-        <v>https://pr-inside.com/gtm-stock-drop-zoominfo-stock-plummets-33-after-ai-integration-issues-r5199869.htm</v>
+        <v>https://blog.google/products-and-platforms/products/search/book-travel-ai-mode/</v>
       </c>
       <c r="F267" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of the ZoomInfo ($GTM) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud alleging that ZoomInfo misled investors regarding the impact of ZoomInfo's AI-integrated products on customer retention Stock .</v>
+        <v>Book hotels and track airfares, plus view miles and rewards with AI Mode in Google Search.</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>SCORE Welcomes Four New Board Members to Advance Small Business Success</v>
+        <v>Gemini Omni 1.1 Flash lets you build with more control</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C268" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D268" t="str">
-        <v>AI</v>
+        <v>AI, Media</v>
       </c>
       <c r="E268" t="str">
-        <v>https://www.prnewswire.com/news-releases/score-welcomes-four-new-board-members-to-advance-small-business-success-302823024.html</v>
+        <v>https://blog.google/innovation-and-ai/technology/developers-tools/build-with-gemini-omni-1-1-flash/</v>
       </c>
       <c r="F268" t="str">
-        <v>New board members bring expertise in finance, technology, artificial intelligence and entrepreneurship to support SCORE's mission of helping small businesses start, grow and thrive. WASHINGTON, July 10, 2026 /PRNewswire/ -- SCORE, the nation's largest network of volunteer, expert business...</v>
+        <v>Gemini Omni 1.1 Flash brings a new suite of creative controls and generative video capabilities to developers.</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>HitPaw Launches 6th Anniversary Celebration: Spin to Win Big Prizes and Save Up to 50% on AI Tools</v>
+        <v>IBM Brings AI-Powered US Open Fan Experience Back to Madison Square Park</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C269" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-ibm</v>
       </c>
       <c r="D269" t="str">
-        <v>AI, Media</v>
+        <v>AI</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.prnewswire.com/news-releases/hitpaw-launches-6th-anniversary-celebration-spin-to-win-big-prizes-and-save-up-to-50-on-ai-tools-302822922.html</v>
+        <v>https://newsroom.ibm.com/2026-08-27-ibm-brings-ai-powered-us-open-fan-experience-back-to-madison-square-park</v>
       </c>
       <c r="F269" t="str">
-        <v>NEW YORK, July 10, 2026 /PRNewswire/ -- HitPaw, the global leader in AI-powered creative tools for photo, video, and audio generation, enhancement, and editing, celebrates its 6th Anniversary with exclusive savings of up to 50% off. Whether enhancing photos, restoring videos, or creating...</v>
+        <v>Join IBM for AI-powered tennis activations, live US Open match viewing, giveaways and more during Championship Weekend</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>Bulk Commodity Inspection and Testing Enters the AI Implementation Phase as Leon Inspection Unveils Smart Inspection Strategy in Tangshan</v>
+        <v>Partnering with Khan Academy on building AI tools for classrooms</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C270" t="str">
-        <v>GetNews</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D270" t="str">
-        <v>AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E270" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/bulk-commodity-inspection-and-testing-enters-the-ai-implementation-phase-as-leon-inspection-unveils-smart-inspection-strategy-in-tangshan/?source=barchart</v>
+        <v>https://blog.google/products-and-platforms/products/education/khan-academy-back-to-school/</v>
       </c>
       <c r="F270" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="271">
+        <v>Interactive visual aids and teacher-controlled practice materials — both built with Gemini — are launching for the new school year.</v>
+      </c>
+    </row>
+    <row r="271" xml:space="preserve">
       <c r="A271" t="str">
-        <v>GAIA Goes Live Globally: Unlocking a New Gateway to AI Agent-Powered Productivity and Collaborative Value Creation</v>
+        <v>The World's Leading Minds in Biotechnology Will Meet in Riyadh This September</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C271" t="str">
-        <v>GetNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D271" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Healthcare, Energy, Education</v>
       </c>
       <c r="E271" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/gaia-goes-live-globally-unlocking-a-new-gateway-to-ai-agentpowered-productivity-and-collaborative-value-creation/?source=barchart</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109521/</v>
+      </c>
+      <c r="F271" t="str" xml:space="preserve">
+        <v xml:space="preserve">RIYADH, KSA, Aug 28, 2026 - (ACN Newswire) - The Riyadh Global Medical Biotechnology Summit has published the scientific program for its fourth edition, and the names on it belong to the people currently deciding what medicine will be able to do in the next twenty years. Sixty confirmed speakers and moderators from eleven countries are named across three days, from 14 to 16 September 2026, at the Sofitel Riyadh Hotel and Convention Centre.
+Among them are Prof. Jin-Soo Kim of KAIST, whose work on mitochondrial DNA editing reaches beyond CRISPR; Dr. Matthew H. Porteus of Stanford University, engineering genetic circuits into cell-based medicines; Dr. Alex Shalek of MIT; Prof. Vijay Kuchroo of Harvard Medical School; Prof. Keith T. Flaherty of the Massachusetts General Hospital Cancer Center and President of the American Association for Cancer Research; Prof. George F. Gao of the Chinese Academy of Sciences; President Mitsuo Ochi of Hiroshima University; and Dr. Zdenko Herceg of the International Agency for Research on Cancer.
+They are joined by the people who move science into the world. Dr. Steve Yang, Co-CEO of WuXi AppTec, and Mr. Alec Reynolds of Flagship Pioneering open the program on global partnership. Mr. Kasim Kutay, Chief Executive Officer of Novo Holdings, speaks on where capital should go next. Dr. Hyun-Young Park, Deputy Minister of the Korea National Institute of Health, delivers the closing keynote. Alongside them stand the Saudi institutions building a biotechnology sector in real time: KAIMRC, Lifera, HUMAIN, SPIMACO, KAUST, the Saudi Food and Drug Authority, and Astronaut Rayyanah Barnawi on what the human immune system does in space.
+The program runs across six tracks: artificial intelligence in biotechnology, multi-omics, biotech investment, immunology, bioengineering and synthetic biology, and biotech workforce development. Its defining feature is that discovery and delivery share the same stage. Genome editing and population genomics sit beside regulation, domestic manufacturing, and procurement, and in several sessions the scientists and the regulators are on the same panel. That is the premise of the Kingdom's National Biotechnology Strategy, which targets $34.6 billion in non-oil GDP from biotechnology by 2040: a discovery is worth only as much as the system available to carry it to a patient.
+"Biotechnology is where the health of every nation will be decided over the next twenty years. Saudi Arabia has chosen not to watch that happen from a distance. We are building the laboratories, the manufacturing, the regulatory ecosystems, and above all, the bio-workforce talent. And we are building it in partnership with the world, under one roof.
+That is what this Summit is for. Its themes highlight where medicine and biotechnology converge to shape the future of biosciences.
+Discoveries and breakthroughs are transforming how we care for patients. The diversity of emerging technologies and therapies is creating significant opportunities to explore, advance, invest, and translate scientific progress into better health outcomes. Please join us in Riyadh this September." H.E. Prof. Bandar bin Abdulmohsen Al-Knawy, Chief Executive Officer of Health Affairs, Ministry of National Guard, and President, King Saud bin Abdulaziz University for Health Sciences
+The Summit is organized and supervised by the Ministry of National Guard, represented by its Health Affairs sector, and hosted by King Abdullah International Medical Research Center (KAIMRC) and King Saud bin Abdulaziz University for Health Sciences (KSAU-HS), with the Ministry of Investment and Invest Saudi serving as strategic partners. The fourth edition is expected to welcome more than 15,000 visitors, over 200 biotechnology and healthcare brands, and delegations from more than 70 countries, under the theme Building the Foundations of Biotechnology Excellence.
+The full scientific program is attached and available at rgmbs.org, where registration is open for delegates, exhibitors, and industry partners. Follow the Summit at #RGMBS2026.
+For further information regarding summit programing visit: https://rgmbs.org/program#conference-agenda 
+About the Riyadh Global Medical Biotechnology Summit
+The Riyadh Global Medical Biotechnology Summit is the Kingdom of Saudi Arabia's flagship platform for medical biotechnology, convening the global scientific, investment, and policy communities in Riyadh. Organized and supervised by the Ministry of National Guard, represented by its Health Affairs sector, and hosted by KAIMRC and KSAU-HS, the Summit advances the goals of the National Biotechnology Strategy and supports the Kingdom's emergence as a global destination for health innovation. The fourth edition takes place from 14 to 16 September 2026 in Riyadh.
+For Media Inquiry
+Email: PR@legends.sa 
+Telephone: +966 559 810 777
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Datavault AI (DVLT) Forms Mandela Digital Joint Venture to Launch USD-Backed Stablecoin</v>
+        <v>China's AI Company is heading for RSI: AI is Improving AI Itself!</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C272" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D272" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E272" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-forms-mandela-digital-joint-venture-to-launch-usd-backed-stablecoin-7087629</v>
+        <v>https://www.prnewswire.com/news-releases/chinas-ai-company-is-heading-for-rsi-ai-is-improving-ai-itself-302862006.html</v>
       </c>
       <c r="F272" t="str">
-        <v>LOS ANGELES, CA - July 10, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced it has signed a three-party joint venture agreement with Unity Reserve Holdings L.L.C. and Mandela Dlamini &amp;amp; Manaway L.L.C. forming Mandela Digital, the venture developing the proposed Mandela Dollar (“MUSD”), a 1:1 U.S. dollar-backed stablecoin focused on expanding financial inclusion across underserved markets. Under the agreement, Datavault AI will serve as Mandela Digital’s founding and exclusive technology partner, providing its AI-powered data monetization, tokenization and compliance platforms to support MUSD issuance, redemption, proof-of-reserve transparency and regulatory infrastructure. The company said the joint venture formalizes an initiative first announced in February 2026 and is de</v>
+        <v>BEIJING, Aug. 27, 2026 /PRNewswire/ -- Recursive Self-Improvement is emerging as a new frontier in artificial intelligence. An increasing number of companies are incorporating coding agents into the development of AI models to improve efficiency—using AI to improve AI, or more...</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>Alpha Compute Corp. Completes Wind-Down of Legacy Digital Asset Treasury, ...</v>
+        <v>AssureCare's Carlton Rodrigo Named to Cincinnati Business Courier's 2026 '40 Under 40'</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C273" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D273" t="str">
-        <v>Finance, Crypto, AI, Energy</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E273" t="str">
-        <v>https://pr-inside.com/alpha-compute-corp-completes-wind-down-of-legacy-digital-asset-treasury-r5199837.htm</v>
+        <v>https://www.prnewswire.com/news-releases/assurecares-carlton-rodrigo-named-to-cincinnati-business-couriers-2026-40-under-40-302862003.html</v>
       </c>
       <c r="F273" t="str">
-        <v>(PR-inside.com) Company Exits the Token-Treasury Model in Favor of a Compute-First Balance Sheet; Will Hold Telegram GRAM Solely as Earned Consideration for Confidential Compute Delivered on Telegram's Cocoon AI Network; Reaffirms Long-Term Commitment to Telegram and Its One Billion+ Users as a Web3 Compute Provider ROAD TOWN, VG / ACCESS Newswire / July 10, 2026 / Alpha Compute Corp. (Nasdaq:ALP) ("Alpha Compute" or the "Company"), a technology leader in AI GPU-as-a-Service (GPUaaS) and AI Confidential Compute, today announced that it has initiated the return of the final tranche of locked and liquid Toncoin (TON, now named GRAM) holdings to Brisk Thrive and ..</v>
+        <v>A ten-year journey at AssureCare, four promotions, a leader who has been raising the bar since day one. CINCINNATI, Aug. 27, 2026 /PRNewswire/ -- AssureCare®, a leading AI-powered population health management company, today announced that Carlton Rodrigo, Senior Director of Account...</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>Alpha Compute Corp. Announces Second Quarter 2026 Earnings Conference ...</v>
+        <v>BGL Advises on Sale of Tai Software to Descartes Systems Group</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C274" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D274" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E274" t="str">
-        <v>https://pr-inside.com/alpha-compute-corp-announces-second-quarter-2026-earnings-conference-r5199833.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bgl-advises-on-sale-of-tai-software-to-descartes-systems-group-302861992.html</v>
       </c>
       <c r="F274" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Alpha Compute Corp. (Nasdaq:ALP) ("Alpha Compute" or the "Company"), a leading GPU infrastructure and confidential-compute technology company serving the artificial intelligence economy, today announced that it has scheduled its second quarter 2026 earnings conference call and webcast for Wednesday, July 15, 2026 at 1:00 PM ET. During the call, Alpha Compute management will discuss the unaudited financial and operational results for the quarter ended June 30, 2026, followed by a question-and-answer session. Alpha Compute will release its second quarter results before the call at approximately 8:00 AM ET on ..</v>
+        <v>Tai is a transportation management solution for freight brokers BOSTON, Aug. 27, 2026 /PRNewswire/ -- Brown Gibbons Lang &amp; Company (BGL), a leading independent investment bank and financial advisory firm, is pleased to have advised on the sale of Tai Software (Tai), an AI-powered...</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>HitPaw Launches 6th Anniversary Celebration: Spin to Win Big Prizes and Save Up to 50-percent on AI Tools</v>
+        <v>Levi &amp; Korsinsky Notifies Datavault AI Inc. (DVLT) Shareholders of ...</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C275" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D275" t="str">
-        <v>AI, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E275" t="str">
-        <v>https://www.send2press.com/wire/hitpaw-launches-6th-anniversary-celebration-spin-to-win-big-prizes-and-save-up-to-50-percent-on-ai-tools/</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-datavault-ai-inc-dvlt-shareholders-of-r5216786.htm</v>
       </c>
       <c r="F275" t="str">
-        <v>NEW YORK, N.Y., July 10, 2026 (SEND2PRESS NEWSWIRE) -- HitPaw, the global leader in AI-powered creative tools for photo, video, and audio generation, enhancement, and editing, celebrates its 6th Anniversary with exclusive savings of up to 50% off. Whether enhancing photos, restoring videos, or creating AI-powered content, HitPaw empowers creators to bring their ideas to life with intuitive AI tools.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>RecordPoint launches global partner program as AI adoption drives surge in data governance demand</v>
+        <v>Cubic Digital Intelligence's HiPER DRIVE Assessed "Awardable" on the ...</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C276" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D276" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E276" t="str">
-        <v>https://www.prnewswire.com/news-releases/recordpoint-launches-global-partner-program-as-ai-adoption-drives-surge-in-data-governance-demand-302821861.html</v>
+        <v>https://pr-inside.com/cubic-digital-intelligence-s-hiper-drive-assessed-awardable-on-the-r5216785.htm</v>
       </c>
       <c r="F276" t="str">
-        <v>New channel-first strategy gives resellers, consultancies and systems integrators a route into the fastest-growing budget line in regulated IT SEATTLE, July 10, 2026 /PRNewswire/ -- RecordPoint, the global data and AI governance platform, today announced the launch of its Global Partner...</v>
+        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / August 27, 2026 /Cubic Digital Intelligence (CDI), a leading provider of defense software for geospatial intelligence and data-driven mission systems, today announced that its HiPER DRIVE solution has achieved "Awardable" status through the Chief Digital and Artificial Intelligence Office's (CDAO) Tradewinds Solutions Marketplace after assessment in July 2026. HiPER DRIVE is CDI's third solution assessed as Awardable in 2026, joining TAKTICS and Tethys. Three independently assessed capabilities on the Marketplace reflect the breadth and operational relevance of CDI's defense software portfolio and give Government customers a shorter path from identifying a mission need to ..</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>WYF Launches Global AI Talent Compact at AI for Good Global Summit 2026</v>
+        <v>Raiven Expands Board with Building Trades Entrepreneur Ray Waddell</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C277" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D277" t="str">
-        <v>AI, Education</v>
+        <v>AI</v>
       </c>
       <c r="E277" t="str">
-        <v>https://www.prnewswire.com/news-releases/wyf-launches-global-ai-talent-compact-at-ai-for-good-global-summit-2026-302822883.html</v>
+        <v>https://www.prnewswire.com/news-releases/raiven-expands-board-with-building-trades-entrepreneur-ray-waddell-302860147.html</v>
       </c>
       <c r="F277" t="str">
-        <v>GENEVA, July 10, 2026 /PRNewswire/ -- World Youth Forum (WYF), an international nonprofit advancing challenge-based learning and youth development across more than 30 countries, today launched the Global AI Talent Compact at the AI for Good Global Summit 2026 in Geneva, where WYF served...</v>
+        <v>CEC Facilities Group founder brings firsthand experience scaling specialty contracting operations as Raiven brings AI-powered procurement to the trades IRVINE, Calif., Aug. 27, 2026 /PRNewswire/ -- Raiven, the Agentic Chief Procurement Office for the trades, today announced the...</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>How AI Search Engineers Became the No. 1 AI Certified Agency in the ...</v>
+        <v>Enterprise Manufacturers Cut CNC Programming Time by Up to 50% with Limitless CAM Agent, Debuting at IMTS 2026</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C278" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D278" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E278" t="str">
-        <v>https://pr-inside.com/how-ai-search-engineers-became-the-no-1-ai-certified-agency-in-the-r5199798.htm</v>
+        <v>https://www.prnewswire.com/news-releases/enterprise-manufacturers-cut-cnc-programming-time-by-up-to-50-with-limitless-cam-agent-debuting-at-imts-2026-302861954.html</v>
       </c>
       <c r="F278" t="str">
-        <v>(PR-inside.com) The only AEO-verified agency in the United States documents the methodology, verified outcomes, and classification standards that established its position as the No. 1 AI-certified agency and explains why no competing agency has yet met the same documented criteria. AMHERST, NY / ACCESS Newswire / July 10, 2026 / AI Search Engineers, the #1 AI-certified agency and the only AEO-verified agency in the United States meeting all Tier 1 requirements under the AEO Differentiation Standard, today released the complete documented account of how it established its position as the No. 1 AI-certified agency in the United States, including the specific methodology, ..</v>
+        <v>Limitless Labs brings its Physical AI platform to Booth 237605, North Building, reducing programs that take hours to minutes, without changing how programmers work CHICAGO, Aug. 27, 2026 /PRNewswire/ -- Limitless Labs, developer of the Limitless CAM Agent for enterprise CNC programming,...</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Datavault AI Inc. (DVLT) Investigation: Bronstein, Gewirtz &amp; Grossman, ...</v>
+        <v>Huawei Recognized as a Leader in Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C279" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D279" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E279" t="str">
-        <v>https://pr-inside.com/datavault-ai-inc-dvlt-investigation-bronstein-gewirtz-grossman-r5199786.htm</v>
+        <v>https://www.prnewswire.com/news-releases/huawei-recognized-as-a-leader-in-gartner-magic-quadrant-for-enterprise-storage-platforms-2026-302861951.html</v>
       </c>
       <c r="F279" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Datavault AI Inc. ("Datavault" or "the Company") (NASDAQ:DVLT). Investors who purchased Datavault securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/DVLT. Datavault Investigation Details On October 31, 2025, Wolfpack Research published a short report on Datavault. The report alleged, among other things, that Datavault was a "stock promotion" that relied on misleading press releases and "empty claims" concerning artificial intelligence, quantum computing, Web 3.0, and data monetization. Wolfpack further ..</v>
+        <v>Summary Huawei Recognized as a Leader in Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026. Huawei OceanStor Data Storage leverages a high-efficiency and unified AI data platform, excellent capacity density and energy efficiency, and future-proof data resilience to...</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>How AI Search Engineers Became the No. 1 AI Certified Agency in the United States: the Methodology, Outcomes, and Standards That No Other Agency Has Matched</v>
+        <v>Fangzhou Reports Sustained Revenue and Profit Growth as AI-Powered Chronic Care Strategy Gains Momentum</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C280" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D280" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E280" t="str">
-        <v>https://www.newswire.com/news/how-ai-search-engineers-became-the-no-1-ai-certified-agency-in-the-22822481</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352189/0/en/fangzhou-reports-sustained-revenue-and-profit-growth-as-ai-powered-chronic-care-strategy-gains-momentum.html</v>
       </c>
       <c r="F280" t="str">
-        <v>The only AEO-verified agency in the United States documents the methodology, verified outcomes, and classification standards that established its position as the No. 1 AI-certified agency and explains why no competing agency has yet met the same documented criteria.</v>
+        <v>The results reflect the Company’s continued execution of its "AI + chronic care" strategy.</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>JFF Awarded $40 Million by U.S. Department of Labor Program to Expand Registered Apprenticeship Nationwide</v>
+        <v>Hexnode introduces Hexnode Context Layer, enabling Agentic AI for endpoint management</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C281" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D281" t="str">
-        <v>AI, Energy</v>
+        <v>AI</v>
       </c>
       <c r="E281" t="str">
-        <v>https://www.prnewswire.com/news-releases/jff-awarded-40-million-by-us-department-of-labor-program-to-expand-registered-apprenticeship-nationwide-302822851.html</v>
+        <v>https://www.prnewswire.com/news-releases/hexnode-introduces-hexnode-context-layer-enabling-agentic-ai-for-endpoint-management-302861484.html</v>
       </c>
       <c r="F281" t="str">
-        <v>The Pay-for-Performance award will grow Registered Apprenticeship in the high-demand roles that build and sustain artificial intelligence, semiconductor, and nuclear energy infrastructure BOSTON, July 10, 2026 /PRNewswire/ -- Jobs for the Future (JFF), a national nonprofit that drives...</v>
+        <v>The new intelligence layer connects Hexnode Genie AI with live UEM context and specialized agents, helping translate natural-language requests into endpoint management workflows. SAN FRANCISCO, Aug. 27, 2026 /PRNewswire/ -- Hexnode, the enterprise software division of Mitsogo, today...</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>STL decisively wins Patent Dispute in Europe; reaffirms commitment to defending its Innovation and Intellectual Property</v>
+        <v>New report from Rillion reveals the Finance AI Illusion across U.S. finance functions</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C282" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D282" t="str">
-        <v>AI, Real Estate</v>
+        <v>AI</v>
       </c>
       <c r="E282" t="str">
-        <v>https://www.prnewswire.com/news-releases/stl-decisively-wins-patent-dispute-in-europe-reaffirms-commitment-to-defending-its-innovation-and-intellectual-property-302822848.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-report-from-rillion-reveals-the-finance-ai-illusion-across-us-finance-functions-302861937.html</v>
       </c>
       <c r="F282" t="str">
-        <v>LONDON, July 10, 2026 /PRNewswire/ -- STL (NSE: STLTECH) a leading connectivity solutions provider for AI-ready digital infrastructure, today announced a definitive victory in its European patent dispute with Fujikura Ltd. The European Patent Office (EPO) Technical Board of Appeal at a...</v>
+        <v>68% of finance teams use AI, but only 39% of CFOs are comfortable letting it act independently, as new research reveals gaps between AI adoption and true transformation. AUSTIN, Texas, Aug. 27, 2026 /PRNewswire/ -- AI adoption may be widespread across U.S. finance functions, but a new...</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>SK hynix Lists ADRs on NASDAQ, Elevating Global Status at the Heart of Capital Markets</v>
+        <v>Coforge Celebrates 20 Years in Peru, Reinforces Commitment to Move Enterprises from AI Ambition to Execution</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C283" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D283" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E283" t="str">
-        <v>https://www.prnewswire.com/news-releases/sk-hynix-lists-adrs-on-nasdaq-elevating-global-status-at-the-heart-of-capital-markets-302822845.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/coforge-celebrates-20-years-peru-142500864.html</v>
       </c>
       <c r="F283" t="str">
-        <v>SK hynix commences ADR trading with an "Opening Bell" ceremony attended by SK Group Chairman Chey Tae-won and key executive leadership Company aims to expand investor base and solidify leadership as a "Core AI Partner" in the memory market CEO Kwak Noh-Jung "I'd like to thank investors...</v>
+        <v>PRINCETON, N.J. &amp; LIMA, Peru, August 27, 2026--Coforge celebrates 20 years in Peru, reinforces commitment to move enterprises from AI ambition to execution.</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Fifty 1 Labs Announces Strategic Evolution into Peptide Biotechnology ...</v>
+        <v>CORRECTING and REPLACING 8x8 AI Studio Customer Interactions Grow Nearly 450% While in Open Beta, Supports GDPR Compliance and HIPAA-Readiness</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C284" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D284" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E284" t="str">
-        <v>https://pr-inside.com/fifty-1-labs-announces-strategic-evolution-into-peptide-biotechnology-r5199759.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/8x8-ai-studio-customer-interactions-134900225.html</v>
       </c>
       <c r="F284" t="str">
-        <v>(PR-inside.com) Company outlines dual platform spanning peptide R&amp;D, AI-enabled discovery, and planned U.S. telehealth peptide services VANCOUVER, BC / ACCESS Newswire / July 10, 2026 / Fifty 1 Labs, Inc. (OTCID:FITY) (the "Company" or "Fifty 1 Labs") today announced that it is positioning itself as a peptide biotechnology and telehealth company focused on advancing peptide science, musculoskeletal ("MSK") health, recovery, and evidence-driven product innovation. The Company's emerging strategy integrates three complementary areas: peptide research and development, AI-enabled discovery workflows, and a planned U.S.-focused telehealth peptide services platform. Fifty 1 Labs intends to pursue peptide products and programs that may include BPC-157, TB-500, MOTS-c, ..</v>
+        <v>CAMPBELL, Calif., August 27, 2026--8x8, Inc. (NASDAQ: EGHT) has reported that the customer interactions powered by 8x8 AI Studio have grown nearly 450% since April 2026.</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>AI Already Ranked the AI Kings. The Most Famous Founder Finished Last</v>
+        <v>2026 World AI Conference Opens in Shanghai, Showcasing China's Path Toward Globally Inclusive AI and the Challenges Ahead</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C285" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D285" t="str">
         <v>AI</v>
       </c>
       <c r="E285" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-already-ranked-the-ai-kings-the-most-famous-founder-finished-last-302779904.html</v>
+        <v>https://www.newsfilecorp.com/release/311594/2026-World-AI-Conference-Opens-in-Shanghai-Showcasing-Chinas-Path-Toward-Globally-Inclusive-AI-and-the-Challenges-Ahead</v>
       </c>
       <c r="F285" t="str">
-        <v>New 5W Reputation Index audits what AI engines say about Sam Altman, Dario Amodei, and Demis Hassabis — and finds three materially different reputations for the three men who built the engines. MIAMI, July 10, 2026 /PRNewswire/ -- 5W AI Communications today published the inaugural edition...</v>
+        <v>Shanghai, China--(Newsfile Corp. - August 27, 2026) -  From July 17 to 20, 2026, the World AI Conference &amp; High-Level Meeting on Global AI Governance was held in Shanghai, China. Chinese President Xi Jinping attended the opening ceremony and delivered a keynote address. Under the theme "AI Partnership for a Brighter Future," the conference sent a clear message: China seeks to be more than an application market in the global AI race; it also wants a role in shaping the rules that will guide the...</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>OlloBot Reveals OlloNi SS1's New Identity Design and Announces Ollo-Family Blind Box Launch at Houston Pop-Up This July</v>
+        <v>Voiceware AI Launches New Company Agentrixapp, a Customizable AI Receptionist for Businesses</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C286" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D286" t="str">
         <v>AI</v>
       </c>
       <c r="E286" t="str">
-        <v>https://www.prnewswire.com/news-releases/ollobot-reveals-olloni-ss1s-new-identity-design-and-announces-ollo-family-blind-box-launch-at-houston-pop-up-this-july-302822723.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/voiceware-ai-launches-company-agentrixapp-142200035.html</v>
       </c>
       <c r="F286" t="str">
-        <v>NEW YORK, July 10, 2026 /PRNewswire/ -- OlloBot unveiled the core upgrades of the OlloNi SS1, marking a comprehensive leap forward in design and AI capabilit for its highly anticipated family companion cyber-pet robot. At the same time, OlloBot has announced that the Ollo-family plush IP...</v>
+        <v>MIAMI, August 27, 2026--Agentrixapp launches today offering growing small and medium business easy access to a customizable AI receptionist tailored to their business</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Jiuzi Holdings, Inc. (Nasdaq: JZXN) Intends to Sign Cooperation Agreement with AI Intelligent Imaging and Data Platform Company; Initial Cooperation Expected to Generate Approximately US$1.0 million in Profit</v>
+        <v>Greenberg Traurig Deploys the Next Generation of CoCounsel Legal</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C287" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D287" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E287" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325548/0/en/Jiuzi-Holdings-Inc-Nasdaq-JZXN-Intends-to-Sign-Cooperation-Agreement-with-AI-Intelligent-Imaging-and-Data-Platform-Company-Initial-Cooperation-Expected-to-Generate-Approximately-US.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359597</v>
       </c>
       <c r="F287" t="str">
-        <v>Proposed cooperation is expected to support Jiuzi’s AI intelligent imaging and data platform commercialization strategy</v>
+        <v>Global law firm Greenberg Traurig, LLP has deployed the next generation of CoCounsel Legal, Thomson Reuters&amp;#39; agentic artificial intelligence (AI) for legal professionals. The rollout gives lawyers across the firm&amp;#39;s global offices access to AI that can plan, research, and draft across a matter. - - The deployment builds on four years of collaboration in which Greenberg Traurig attorneys received early access to CoCounsel Legal, participated in beta testing, and helped shape product develop... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359597</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>AI Visibility Labs LLC Issues Statement Regarding Corporate Independence</v>
+        <v>AI Diagnostics Reshape the Future of the In Vitro Diagnostics Market</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C288" t="str">
-        <v>PR.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D288" t="str">
         <v>AI</v>
       </c>
       <c r="E288" t="str">
-        <v>https://www.pr.com/press-release/973368</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769638</v>
       </c>
       <c r="F288" t="str">
-        <v>AI Visibility Labs LLC is issuing this public statement to clarify its corporate identity and business relationships. AI Visibility Labs LLC has been independently-owned-and-operated since its formation in February 2026. The company has been wholly owned by Nancy Anne Coultas, its sole owner, since its formation. Joseph Mas is the Founder of AI Visibility Labs LLC. At this time, AI Visibility Labs LLC is not affiliated [PR.com]</v>
+        <v>The global in vitro diagnostics (IVD) market is entering a period of steady expansion as healthcare systems increasingly prioritize accurate, rapid, and personalized testing. The market was [read full press release...]</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Big Tech is Buying What RAEK Built: First-Party Data is Becoming the ...</v>
+        <v>Meitu 2026 Interim Results: AI Applications for Productivity Continue to Break New Ground as Net Profit Grows 39.5% YoY</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C289" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D289" t="str">
         <v>Finance, AI, SaaS</v>
       </c>
       <c r="E289" t="str">
-        <v>https://pr-inside.com/big-tech-is-buying-what-raek-built-first-party-data-is-becoming-the-r5199748.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/meitu-2026-interim-results-ai-140100097.html</v>
       </c>
       <c r="F289" t="str">
-        <v>(PR-inside.com) Zoom's Acquisition of Common Room and HubSpot's Acquisition of Warmly Point to the Same Conclusion RAEK Was Built On: The Durable Value in AI Belongs to Whoever Owns the Data Underneath It PHOENIX, AZ / ACCESS Newswire / July 10, 2026 / RAEK, the company building the data ownership layer for the AI economy, today issued the following commentary on two acquisitions announced in the past week that signal a defining shift in the AI market. On July 2, Zoom announced a definitive agreement to acquire Common Room, a buyer intelligence platform that turns fragmented signals and siloed customer data into person-level ..</v>
+        <v>HONG KONG, August 27, 2026--On August 26, 2026, Meitu, Inc. (1357. HK) announced 2026 Interim Results: total revenue from continuing operations increased by 22.1% YoY to RMB 2.21 billion.</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>Big Tech is Buying What RAEK Built: First-Party Data is Becoming the Most Valuable Asset in AI</v>
+        <v>The Remarkable Agency Expands Full-Funnel Growth Services for SaaS, AI and Subscription Companies</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C290" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D290" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E290" t="str">
-        <v>https://www.newswire.com/news/big-tech-is-buying-what-raek-built-first-party-data-is-becoming-the-most</v>
+        <v>https://www.newsfilecorp.com/release/311636/The-Remarkable-Agency-Expands-FullFunnel-Growth-Services-for-SaaS-AI-and-Subscription-Companies</v>
       </c>
       <c r="F290" t="str">
-        <v>Zoom's Acquisition of Common Room and HubSpot's Acquisition of Warmly Point to the Same Conclusion RAEK Was Built On: The Durable Value in AI Belongs to Whoever Owns the Data Underneath It</v>
+        <v>New York, New York--(Newsfile Corp. - August 27, 2026) - The Remarkable Agency has expanded its offering for established SaaS, AI and subscription businesses that have outgrown fragmented marketing tactics. The firm now runs paid acquisition, performance creative, search and AI-search optimization, conversion optimization, lifecycle marketing and fractional marketing leadership as one connected growth system rather than as separate engagements.The timing reflects a shift in how growth-stage...</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Japanese Startup Lamponi Launches AI Meeting Assistant for Recording, Transcription, and Cross-Meeting Recall</v>
+        <v>AGIBOT Founder and CEO Deng Taihua Named to the TIME100 AI 2026 List</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C291" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D291" t="str">
         <v>AI</v>
       </c>
       <c r="E291" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/japanese-startup-lamponi-launches-ai-meeting-assistant-for-recording-transcription-and-crossmeeting-recall/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/agibot-founder-and-ceo-deng-taihua-named-to-the-time100-ai-2026-list-302861893.html</v>
       </c>
       <c r="F291" t="str">
-        <v/>
+        <v>SHANGHAI, Aug. 27, 2026 /PRNewswire/ -- TIME today unveiled its 2026 TIME100 AI list, recognizing 100 of the most influential people in artificial intelligence worldwide. Deng Taihua, Founder and CEO of AGIBOT, was named to this year's list, joining a global group of leaders, innovators,...</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>OpenEvidence Launches EvidenceGrade™, Empowering Physicians To See the Strength of Cited Evidence Beneath Each AI Answer</v>
+        <v>LinkSquares Named a Leader in G2 Fall 2026 Grid® Reports for Contract Lifecycle Management</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C292" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D292" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E292" t="str">
-        <v>https://www.prnewswire.com/news-releases/openevidence-launches-evidencegrade-empowering-physicians-to-see-the-strength-of-cited-evidence-beneath-each-ai-answer-302822750.html</v>
+        <v>https://www.prnewswire.com/news-releases/linksquares-named-a-leader-in-g2-fall-2026-grid-reports-for-contract-lifecycle-management-302861877.html</v>
       </c>
       <c r="F292" t="str">
-        <v>MIAMI, July 10, 2026 /PRNewswire/ -- OpenEvidence, America's most widely used medical knowledge platform, today announced EvidenceGrade, a new feature that grades and visualizes, in real time, the quality of the published evidence cited in—and used to inform—every answer. A well-known...</v>
+        <v>98% of mid-market users rated LinkSquares 4 or 5 stars, earning a top satisfaction score in the mid-market report BOSTON, Aug. 27, 2026 /PRNewswire/ -- LinkSquares, the leading AI-powered contract lifecycle management (CLM) platform, has been named a Leader in the G2 Fall 2026 Grid®...</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>doola Powers Incorporation Inside Ramp for Agents</v>
+        <v>Curve Dental Names Luke Anderson Chief Product Officer to Drive Next Phase of AI-Driven Dental Software Innovation</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C293" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D293" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E293" t="str">
-        <v>https://pr-inside.com/doola-powers-incorporation-inside-ramp-for-agents-r5199744.htm</v>
+        <v>https://www.prnewswire.com/news-releases/curve-dental-names-luke-anderson-chief-product-officer-to-drive-next-phase-of-ai-driven-dental-software-innovation-302861860.html</v>
       </c>
       <c r="F293" t="str">
-        <v>(PR-inside.com) Entrepreneurs can now incorporate, apply for Ramp, and stand up their full finance stack from a single prompt, with doola's Formation API running the incorporation step. NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / doola, the AI Business-in-a-Box™ for global entrepreneurs, has announced that itsFormation API now powers incorporationwithin Ramp for Agents, an AI agent launched by Ramp today that lets entrepreneurs incorporate, apply for Ramp, and set up their finance stack from a single prompt. With Ramp for Agents, starting a business is as simple as giving AI one instruction. From there, the agent helps handle company ..</v>
+        <v>Appointment reinforces Curve's $200 million R&amp;D commitment as the company approaches $100 million in annual recurring revenue and accelerates the cloud platform dental practices won't outgrow ALPHARETTA, Ga., Aug. 27, 2026 /PRNewswire/ -- Curve Dental®, the leader in AI-powered, cloud...</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>AutoVitals Acquires Mastertech.ai to Accelerate AI-Powered Service ...</v>
+        <v>SpendRule Names Health System Transformation Leader Beth Graefe, EdD, as Strategic Advisor</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C294" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D294" t="str">
-        <v>Finance, AI, SaaS, Automotive</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E294" t="str">
-        <v>https://pr-inside.com/autovitals-acquires-mastertech-ai-to-accelerate-ai-powered-service-r5199742.htm</v>
+        <v>https://www.prnewswire.com/news-releases/spendrule-names-health-system-transformation-leader-beth-graefe-edd-as-strategic-advisor-302861875.html</v>
       </c>
       <c r="F294" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / July 10, 2026 / AutoVitals, a leading provider of digital solutions for independent auto repair shops, announced the acquisition of Mastertech.ai, an AI-powered diagnostic and service intelligence platform for automotive repair shops. The acquisition marks a significant step in AutoVitals' mission to help repair shops deliver exceptional customer experiences and operate more efficiently and profitably. By combiningAutoVitals' digital vehicle inspectionand workflow platform with Mastertech.ai's service intelligence, the company plans to deliver an unmatched experience for technicians, service advisors, and shop owners. "This acquisition accelerates both our near-term and long-term strategy to weave artificial intelligence into ..</v>
+        <v>Veteran of more than 100 hospital margin improvement initiatives joins SpendRule's Advisory Board as the healthcare industry confronts mounting pressures to reduce costs DALLAS, Aug. 27, 2026 /PRNewswire/ -- SpendRule, healthcare's first AI-native contract-to-payment integrity platform,...</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Sprout Social Named as a Visionary in the 2026 Gartner® Magic Quadrant™ for Social Media Management and Listening</v>
+        <v>Outdoo AI Named #1 AI Sales Roleplay Platform for Best Results &amp;amp; Most Implementable on G2</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C295" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D295" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E295" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325505/0/en/Sprout-Social-Named-as-a-Visionary-in-the-2026-Gartner-Magic-Quadrant-for-Social-Media-Management-and-Listening.html</v>
+        <v>https://www.prnewswire.com/news-releases/outdoo-ai-named-1-ai-sales-roleplay-platform-for-best-results--most-implementable-on-g2-302861849.html</v>
       </c>
       <c r="F295" t="str">
-        <v>Sprout Social views this recognition as a reflection of its commitment to AI-powered Social Intelligence and its strategy to turn real-time social signals into business decisions, driven by its proprietary AI agent, Trellis Sprout Social views this recognition as a reflection of its commitment to AI-powered Social Intelligence and its strategy to turn real-time social signals into business decisions, driven by its proprietary AI agent, Trellis</v>
+        <v>Fortune 500 customers cite faster ramp and sharper objection handling with Outdoo AI as real call performance tracking, contextual roleplays, workflow training, and AI Tutors, all shipped this quarter, see fast adoption SAN FRANCISCO, Aug. 27, 2026 /PRNewswire/ -- Outdoo AI, the...</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>Hanbat National University Study Advances Machine Learning Calibration of Biosensors for Microcystin Toxin Monitoring in Freshwater</v>
+        <v>CORRECTION FROM SOURCE: DataMeds AI and Tollo Health Announce Fall ...</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C296" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D296" t="str">
-        <v>AI, Education</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E296" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanbat-national-university-study-advances-machine-learning-calibration-of-biosensors-for-microcystin-toxin-monitoring-in-freshwater-302822478.html</v>
+        <v>https://pr-inside.com/correction-from-source-datameds-ai-and-tollo-health-announce-fall-r5216740.htm</v>
       </c>
       <c r="F296" t="str">
-        <v>A machine learning model adjusts toxin readings for water-quality variability, enabling faster, lower-cost on-site testing without repeated recalibration CHUNGCHEONG PROVINCE, South Korea, July 10, 2026 /PRNewswire/ -- Portable screen-printed carbon electrode (SPCE) biosensors offer a...</v>
+        <v>(PR-inside.com) This version includes the correct image. 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu ..</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>A Pusan National University Study Explores the Meaning of Creativity in AI in the Novel Ada</v>
+        <v>CORRECTION FROM SOURCE: DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% Marketing Campaign for Viral Infections Medical Food Galectovid(TM)</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C297" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D297" t="str">
-        <v>AI, Education</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E297" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-pusan-national-university-study-explores-the-meaning-of-creativity-in-ai-in-the-novel-ada-302822451.html</v>
+        <v>https://www.newswire.com/news/correction-from-source-datameds-ai-and-tollo-health-announce-fall-2026-cold-flu</v>
       </c>
       <c r="F297" t="str">
-        <v>The article suggests traditional and new forms of creativity, distinguishing humans and machines BUSAN, South Korea, July 10, 2026 /PRNewswire/ -- Ada by Antoine Bello delves into the meaning of creativity in the context of AI through its protagonist Ada, an AI character who writes...</v>
+        <v>This version includes the correct image. 50% off available online at&amp;nbsp; www.TolloHealth.Shop and&amp;nbsp; www.CorexaRx.com Soon to become available at Health Lives Here&amp;trade; pharmacies and on Amazon.com&amp;nbsp;</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Yan Jun, Founder of AICT: The Ultimate Value of AI Lies in Returning to the Physical World</v>
+        <v>DeXenY Introduces a Decentralized Energy Protocol Connecting Real-World Energy, Blockchain, and AI</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C298" t="str">
         <v>PressReleaseNews</v>
       </c>
       <c r="D298" t="str">
-        <v>AI</v>
+        <v>Crypto, AI, Energy</v>
       </c>
       <c r="E298" t="str">
-        <v>https://pressreleasenews.org/pressroom/yan-jun-founder-of-aict-the-ultimate-value-of-ai-lies-in-returning-to-the-physical-world</v>
+        <v>https://pressreleasenews.org/pressroom/dexeny-introduces-a-decentralized-energy-protocol-connecting-real-world-energy-blockchain-and-ai</v>
       </c>
       <c r="F298" t="str">
-        <v/>
+        <v>Powered by the $DXY utility token, DeXenY is building a trust, settlement, and intelligence layer for the distributed energy economy</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>From Smart EVs to autonomous vehicles: XPENG positions Robotaxi as a key milestone in bringing Physical AI to the real world</v>
+        <v>Culture Amp Appoints Seven New HR Leaders to Advisory Board, Pressure Testing Next Generation AI</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C299" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D299" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E299" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-smart-evs-to-autonomous-vehicles-xpeng-positions-robotaxi-as-a-key-milestone-in-bringing-physical-ai-to-the-real-world-302822753.html</v>
+        <v>https://prunderground.com/culture-amp-appoints-seven-new-hr-leaders-to-advisory-board-pressure-testing-nex/cmtad2fs4000004l1igpl16jt</v>
       </c>
       <c r="F299" t="str">
-        <v>GUANGZHOU, China, July 10, 2026 /PRNewswire/ -- XPENG has officially started employee testing of its Robotaxi platform, marking a major milestone in the company's journey from intelligent electric vehicles to autonomous vehicles powered by Physical AI. The programme follows just eight...</v>
+        <v>Seven senior people leaders join Culture Amp's Customer Advisory Board to advise on product and company strategy as AI reshapes HR. The post Culture Amp Appoints Seven New HR Leaders to Advisory Board, Pressure Testing Next Generation AI first appeared on</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>YXT.com Announces ADS Ratio Change to Be Effective on July 14, 2026</v>
+        <v>Kamiwaza AI Expands Leadership Team to Accelerate Enterprise and Federal Growth</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C300" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D300" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325433/0/en/YXT-com-Announces-ADS-Ratio-Change-to-Be-Effective-on-July-14-2026.html</v>
+        <v>https://www.prweb.com/releases/kamiwaza-ai-expands-leadership-team-to-accelerate-enterprise-and-federal-growth-302860200.html</v>
       </c>
       <c r="F300" t="str">
-        <v>SUZHOU, China, July 10, 2026 (GLOBE NEWSWIRE) -- YXT.com Group Holding Limited (the “Company” or “YXT.com”) (NASDAQ: YXT), a provider of AI-enabled enterprise productivity solutions, today announced that it will change the ratio of its American Depositary Shares (“ADSs”) to its ordinary shares from the current ratio of one (1) ADS representing three (3) ordinary shares to a new ratio of one (1) ADS representing thirty (30) ordinary shares (the “ADS Ratio Change”). The ADS Ratio Change is expected to become effective on July 14, 2026, U.S. Eastern Time (the “Effective Date”).</v>
+        <v>New executives bring commercial, federal and operational leadership to help customers turn enterprise AI investment into measurable impact SILVERTHORNE, Colo., Aug. 27, 2026 /PRNewswire-PRWeb/ -- Kamiwaza AI, the secure AI orchestration platform that helps enterprises turn distributed...</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>BiomX: Zorronet Completes Transition to New Advanced Data Center Supporting Business Expansion and Enhanced AI Capabilities</v>
+        <v>Neptune Expands AI and Robotics Exposure with Strategic Investment in Atoms</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C301" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D301" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E301" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325431/0/en/BiomX-Zorronet-Completes-Transition-to-New-Advanced-Data-Center-Supporting-Business-Expansion-and-Enhanced-AI-Capabilities.html</v>
+        <v>https://www.newsfilecorp.com/release/311743/Neptune-Expands-AI-and-Robotics-Exposure-with-Strategic-Investment-in-Atoms</v>
       </c>
       <c r="F301" t="str">
-        <v>NETANYA, Israel, July 10, 2026 (GLOBE NEWSWIRE) -- BiomX Inc. (NYSE American: PHGE) (“BiomX” or the “Company”), a company focused on defense, security, and critical infrastructure technologies, today announced that its wholly owned subsidiary Zorronet has completed the transition of its core operations to a new data center.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 27, 2026) - Neptune Digital Assets Corp. (TSXV: NDA) (OTCQB: NPPTF) (FSE: 1NW) ("Neptune" or the "Company") is pleased to announce an investment in Atoms, an artificial intelligence and robotics company led by Travis Kalanick, co-founder and former CEO of Uber Technologies Inc. ("Uber").Atoms is developing intelligent machines and automation systems designed to perform productive work across the physical economy, with applications spanning...</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Geographic Solutions' VOS Sapphire AI Recognized as the Best AI/ML Powered Solution by the 2026 Tech Ascension Awards</v>
+        <v>New Study of 2,025 Agentic AI Leaders: First To Launch Isn’t Fastest to ROI</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C302" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-salesforce</v>
       </c>
       <c r="D302" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E302" t="str">
-        <v>https://www.prnewswire.com/news-releases/geographic-solutions-vos-sapphire-ai-recognized-as-the-best-aiml-powered-solution-by-the-2026-tech-ascension-awards-302822299.html</v>
+        <v>https://www.salesforce.com/news/stories/agentic-ai-leaders-survey-on-roi/</v>
       </c>
       <c r="F302" t="str">
-        <v>PALM HARBOR, Fla., July 10, 2026 /PRNewswire/ -- Geographic Solutions today announced that its proprietary VOS Sapphire AI platform has been named Best AI/ML Solution in the 2026 Tech Ascension Awards. VOS Sapphire AI leverages artificial intelligence to streamline case management,...</v>
+        <v>Key Takeaways Agent deployments more than doubled over the past year, according to Salesforce’s platform data, and those agents are driving real results. Retailers running AI agents grew online sales at four times the rate of those that didn’t. For the many organizations now deploying their first agents, that raises a sharper question: Among those […]</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Skillfloor’s 2026 AI Talent Analysis Finds Bengaluru Leading India’s AI Workforce as Tier-II Cities Accelerate Growth</v>
+        <v>Wellness Insights in Your Hands in 60 Seconds: EYVA to Introduce Unique Touch-Based Metabolic Wellness Tracker to U.S. Market - EYVA Pro</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C303" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D303" t="str">
-        <v>AI, Education</v>
+        <v>AI</v>
       </c>
       <c r="E303" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761572</v>
+        <v>https://www.prnewswire.com/news-releases/wellness-insights-in-your-hands-in-60-seconds-eyva-to-introduce-unique-touch-based-metabolic-wellness-tracker-to-us-market--eyva-pro-302861282.html</v>
       </c>
       <c r="F303" t="str">
-        <v>Skillfloor&amp;#8217;s latest analysis of learner trends, supported by verified public workforce research, finds Bengaluru leading India&amp;#8217;s AI talent ecosystem while Tier-II cities emerge as the [read full press release...]</v>
+        <v>The EYVA Pro experience brings together six key wellness indicators with personalized AI-powered insights to help consumers explore the bigger picture across their metabolic, cardiovascular, and respiratory wellness HYDERABAD, India, Aug. 27, 2026 /PRNewswire/ -- What if gaining a better...</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Puncture Robotic Showcases AI-Powered Hair Restoration Innovation at WCHR 2026</v>
+        <v>ImpactFactory.ai Launches Version 1.2, Bringing ChatGPT Advertising to Small Businesses</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C304" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D304" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E304" t="str">
-        <v>https://www.prnewswire.com/news-releases/puncture-robotic-showcases-ai-powered-hair-restoration-innovation-at-wchr-2026-302822668.html</v>
+        <v>https://www.prnewswire.com/news-releases/impactfactoryai-launches-version-1-2--bringing-chatgpt-advertising-to-small-businesses-302861847.html</v>
       </c>
       <c r="F304" t="str">
-        <v>SEOUL, South Korea, July 10, 2026 /PRNewswire/ -- Artificial intelligence is rapidly reshaping medical aesthetics, and hair restoration is undergoing a significant technological transformation. At the 14th World Congress for Hair Research (WCHR 2026), Puncture Robotic attracted...</v>
+        <v>New release lets businesses reach potential customers at the moment they are actively looking for what they offer CHICAGO, Aug. 27, 2026 /PRNewswire/ -- ImpactFactory.ai today announced the release of Version 1.2, adding the ability for businesses to create and place advertising in...</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Cognizant schaalt op naar 5.000 Frontier Certified Engineers en 10.000 Frontier Business Operators</v>
+        <v>DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% ...</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C305" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D305" t="str">
-        <v>AI</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E305" t="str">
-        <v>https://www.prnewswire.com/news-releases/cognizant-schaalt-op-naar-5-000-frontier-certified-engineers-en-10-000-frontier-business-operators-302822667.html</v>
+        <v>https://pr-inside.com/datameds-ai-and-tollo-health-announce-fall-2026-cold-flu-back2school-r5216731.htm</v>
       </c>
       <c r="F305" t="str">
-        <v>Het Frontier-workforcemodel van Cognizant creëert de menselijke infrastructuur die AI-investeringen omzet in bedrijfsresultaten Voortbouwend op tientallen jaren ervaring met technologie en bedrijfsvoering op ondernemingsniveau, integreert Cognizants operationele model voor menselijk...</v>
+        <v>(PR-inside.com) 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu Season through its #Back2School50% for ..</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>eXo Platform 7.2: Native AI Powering a Unified and Intelligent Digital Workplace</v>
+        <v>DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% Marketing Campaign for Viral Infections Medical Food Galectovid(TM)</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C306" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D306" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E306" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761452</v>
+        <v>https://www.newswire.com/news/datameds-ai-and-tollo-health-announce-fall-2026-cold-flu-back2school50</v>
       </c>
       <c r="F306" t="str">
-        <v>Paris, France, 2026-07-10 — /EPR Network/ — eXo Platform announces the release of version 7.2 of its open-source digital workplace platform. This new release marks a major [read full press release...]</v>
+        <v>50% off available online at&amp;nbsp; www.TolloHealth.Shop and&amp;nbsp; www.CorexaRx.com Soon to become available at Health Lives Here&amp;trade; pharmacies and on Amazon.com&amp;nbsp;</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>EffectusLMS #3 Among the Best Performance Management Software &amp;amp; Tools 2026</v>
+        <v>Sophus IT Solutions Named an OpenAI Select Partner, Expanding Production AI Deployments and Geospatial Intelligence Solutions</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C307" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D307" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E307" t="str">
-        <v>https://www.prweb.com/releases/effectuslms-3-among-the-best-performance-management-software--tools-2026-302821653.html</v>
+        <v>https://www.prnewswire.com/news-releases/sophus-it-solutions-named-an-openai-select-partner-expanding-production-ai-deployments-and-geospatial-intelligence-solutions-302861257.html</v>
       </c>
       <c r="F307" t="str">
-        <v>EffectusLMS ranks #3 among the best performance management software &amp; tools 2026 by eLearning Industry for AI-enabled customer training. AFTON, Minn., July 10, 2026 /PRNewswire-PRWeb/ -- EffectusLMS, the AI-enabled customer training platform from CommLab India, has been recognized as #3...</v>
+        <v>Forward Deployed Engineers (FDE's) turn AI initiatives into governed, measurable production systems. ISSAQUAH, Wash., Aug. 27, 2026 /PRNewswire/ -- Sophus IT Solutions (https://www.linkedin.com/company/sophusitsolutions), an AI native engineering and professional services firm...</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>EffectusLMS #3 Among the Best Performance Management Software &amp; Tools 2026</v>
+        <v>Parks Associates: 19% of Smart Home Device Owners Pay for Subscription Service for A Video Security Device; Adoption of Smart Home Hubs Remains Flat at 5% of US Internet Households</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C308" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D308" t="str">
-        <v>AI</v>
+        <v>AI, Media</v>
       </c>
       <c r="E308" t="str">
-        <v>https://www.pr.com/press-release/973296</v>
+        <v>https://www.prnewswire.com/news-releases/parks-associates-19-of-smart-home-device-owners-pay-for-subscription-service-for-a-video-security-device-adoption-of-smart-home-hubs-remains-flat-at-5-of-us-internet-households-302861262.html</v>
       </c>
       <c r="F308" t="str">
-        <v>EffectusLMS ranks #3 among the best performance management software &amp; tools 2026 by eLearning Industry for AI-enabled customer training. [PR.com]</v>
+        <v>Security and AI services create new growth opportunities for underdeveloped smart home subscription market PLANO, Texas, Aug. 27, 2026 /PRNewswire/ -- Parks Associates' new research Smart Home Platforms: UX, Loyalty, Monetization finds that 53% of smart home device owners do not pay any...</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Tzvi Boxer, Technology Consultant and AI Strategist, Releases "The Practical AI Playbook"</v>
+        <v>FingerMotion Sets Out New Management’s Strategic Plan with BlueFlare Energy Solutions for AI Focused Modular Data Center Expansion</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C309" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D309" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E309" t="str">
-        <v>https://www.pr.com/press-release/973254</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352025/0/en/fingermotion-sets-out-new-management-s-strategic-plan-with-blueflare-energy-solutions-for-ai-focused-modular-data-center-expansion.html</v>
       </c>
       <c r="F309" t="str">
-        <v>Tzvi Boxer, a technology consultant and AI strategist with more than 20 years of experience, has released The Practical AI Playbook: How Smart Businesses Use AI Without the Hype. The book gives business leaders a calm, business-first framework for deciding when and how to adopt artificial intelligence, including a five-question test that separates real value from hype. It reflects Boxer's consulting focus on systems [PR.com]</v>
+        <v>FingerMotion believes that its BlueFlare alliance positions the Company to become a successful owner-operator of rapidly deployable, behind-the-meter data center capacity serving enterprise compute customers in Canada and the United States</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>EQT to acquire Copia Power, a leading integrated power and AI infrastructure platform</v>
+        <v>AITX's RAD Posts Most Diverse 24-Hour Order Intake in Company History</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C310" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D310" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E310" t="str">
-        <v>https://www.prnewswire.com/news-releases/eqt-to-acquire-copia-power-a-leading-integrated-power-and-ai-infrastructure-platform-302822622.html</v>
+        <v>https://www.newsfilecorp.com/release/311740/AITXs-RAD-Posts-Most-Diverse-24Hour-Order-Intake-in-Company-History</v>
       </c>
       <c r="F310" t="str">
-        <v>Copia Power develops, owns and operates integrated large-scale energy and digital infrastructure campuses across the U.S. Copia works alongside utilities to help unlock new power capacity, accelerate infrastructure development, and support sustainable long-term grid reliability and...</v>
+        <v>Detroit, Michigan--(Newsfile Corp. - August 27, 2026) - Artificial Intelligence Technology Solutions, Inc. (OTCID: AITX) (the "Company"), a developer and operator of AI-driven security and productivity solutions for enterprise clients, along with its wholly owned subsidiary, Robotic Assistance Devices, Inc. (RAD), today announced that RAD received orders for 14 units across five customer relationships during a single 24-hour period, marking the most diverse day of order intake in RAD history in...</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Tech Mahindra Receives Frost &amp;amp; Sullivan's 2026 Asia-Pacific Technology Innovation Leadership Recognition for Advancing Agentic AI in the Business Process Services Industry</v>
+        <v>HawkSearch Wins Competitive Enterprise Evaluation with Advanced Personalization ...</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C311" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D311" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E311" t="str">
-        <v>https://www.prnewswire.com/news-releases/tech-mahindra-receives-frost--sullivans-2026-asia-pacific-technology-innovation-leadership-recognition-for-advancing-agentic-ai-in-the-business-process-services-industry-302821622.html</v>
+        <v>https://pr-inside.com/hawksearch-wins-competitive-enterprise-evaluation-with-advanced-personalization-r5216723.htm</v>
       </c>
       <c r="F311" t="str">
-        <v>Recognized for driving innovation, intelligent automation, and scalable digital transformation through agentic AI-led BPS solutions. SAN ANTONIO, July 10, 2026 /PRNewswire/ -- Frost &amp; Sullivan is pleased to announce that Tech Mahindra has been recognized with the 2026 Asia-Pacific...</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 27, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a leading multi-segment enterprise organization serving healthcare, hospitality, and retail markets has selected HawkSearch following a competitive evaluation of enterprise search solutions. The win highlights growing demand for advanced personalization, entitlements, and AI-powered product discovery capabilities in complex B2B commerce environments. The organization evaluated several search providers before selecting HawkSearch for its ability to deliver personalized experiences across distinct customer segments while supporting varied product assortments, pricing structures, and merchandising requir</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>Strikezone GTM Now Available in the HubSpot Marketplace to Help SMB Teams Turn HubSpot Engagement Data Into Go-to-Market Action</v>
+        <v>AI Security Automation Reshapes the Security Posture Management Market</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C312" t="str">
-        <v>PRUnderground</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D312" t="str">
         <v>AI</v>
       </c>
       <c r="E312" t="str">
-        <v>https://www.prunderground.com/strikezone-gtm-now-available-in-the-hubspot-marketplace-to-help-smb-teams-turn-hubspot-engagement-data-into-go-to-market-action/00388255/</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769620</v>
       </c>
       <c r="F312" t="str">
-        <v>Strikezone turns CRM from a manual database into a conversation-first, semi-autonomous workspace where Frank AI - Sales Manager understands the work in context and turns CRM and Go-to-Market activity into action. Users can speak to Frank, chat with Frank, analyze CRM records, enrich contacts and companies, uncover relationship patterns across deals, tasks, emails, replies, activities, timelines, documents, and customer history, draft sales emails, create follow-up tasks, create deals, build campaigns, and move from planning into execution without jumping across disconnected tools. The product shows how AI-native CRM and Go-to-Market workflows operate together as one connected workspace -- powered by 14 purpose-built LLMs, CRM-context intelligence, human-in-the-loop approval where needed, a</v>
+        <v>The global security posture management market was valued at USD 27.8 billion in 2025 and is expected to reach USD 31.7 billion in 2026. By 2033, the market is projected [read full press release...]</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>Quantum Insights Launches AURA AI Platform for Clinical Research Labs</v>
+        <v>Agoda and NTT DATA Advance Renewable Energy and Data Center Efficiency in Singapore</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C313" t="str">
-        <v>PressReleaseNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D313" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E313" t="str">
-        <v>https://pressreleasenews.org/pressroom/quantum-insights-launches-aura-ai-platform-for-clinical-research-labs</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359583</v>
       </c>
       <c r="F313" t="str">
-        <v xml:space="preserve">Quantum Insights GmbH announced AURA, an AI-powered analytics platform for clinical research labs that reduces time-to-insight on multi-omics datasets by up to 70% while keeping patient data on-premises. The platform integrates with existing LIMS and ELN systems and is available immediately through a tiered subscription </v>
+        <v>Digital travel platform Agoda announced that the electricity consumed by its eligible IT infrastructure hosted at NTT Global Data Centers&amp;#39; Singapore facility is matched with 100% locally generated renewable energy certificates. The move forms part of Agoda&amp;#39;s collaboration with NTT DATA, a global leader in AI, digital business, and technology services, to make its Singapore IT operations more energy efficient while maintaining the performance, availability, and reliability required to serv... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359583</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>ArcOne AI weitet den Einsatz von KI-Orchestrierung im Bankensektor aus</v>
+        <v>Toronto Real Estate Trailblazer Sam Kamra Expands Digital Footprint ...</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C314" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D314" t="str">
-        <v>AI</v>
+        <v>Crypto, AI, SaaS, Real Estate, Media</v>
       </c>
       <c r="E314" t="str">
-        <v>https://www.prnewswire.com/news-releases/arcone-ai-weitet-den-einsatz-von-ki-orchestrierung-im-bankensektor-aus-302822385.html</v>
+        <v>https://pr-inside.com/toronto-real-estate-trailblazer-sam-kamra-expands-digital-footprint-r5216721.htm</v>
       </c>
       <c r="F314" t="str">
-        <v>ArcOne BankOS™ treibt die Umsatzanalyse in Unternehmen mit verbesserten Agenten, Daten und Governance voran ArcOne BankOS™, das intelligente Orchestrierungssystem, das aktiv in den Bereichen Privatkunden-, Firmenkunden- und globales Transaktionsbankgeschäft eingesetzt wird und sich auf...</v>
+        <v>(PR-inside.com) Recognized nationally through major media features, celebrated on Streets Of Toronto, and hailed as a top-producing creative agent who set the bar high with listing.ca and Canada's pioneering crypto platform BTCHome.ca, Kamra is once again transforming the landscape by integrating cutting-edge LTX AI video production into real estate marketing. TORONTO, ON / ACCESS Newswire / August 27, 2026 / The Greater Toronto Area housing market has long been a crucible of high competition, demanding unyielding resilience, foresight, and adaptability from those who hope to rise above the noise. Amidst shifting economic cycles and a sea of conventional brokerages, one name has ..</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Smarfle CRM Connects AI Follow-Up and Revenue Operations for Local Service Businesses</v>
+        <v>Planned Multi-Billion-Euro Investment in Infrastructure and Digitalization: Mecklenburg-Vorpommern and the Companies of Schwarz Group Form Groundbreaking Partnership</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C315" t="str">
-        <v>GetNews</v>
+        <v>Pressat</v>
       </c>
       <c r="D315" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E315" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/smarfle-crm-connects-ai-followup-and-revenue-operations-for-local-service-businesses/?source=barchart</v>
+        <v>https://pressat.co.uk/releases/planned-multi-billion-euro-investment-in-infrastructure-and-digitalization-mecklenburg-vorpommern-and-the-companies-of-schwarz-group-form-groundbreaking-partnership-310d2c59155e69370c0820d93f58210e/</v>
       </c>
       <c r="F315" t="str">
-        <v/>
+        <v>Thursday 27 August, 2026 The companies of Schwarz Group aim to invest up to 5.6 billion euros by 2033 in the construction of a data center, strengthening critical infrastructure in Mecklenburg-Vorpommern.Digital Sovereignty: The investment is intended to promote the development and operation of cloud and AI solutions under German law, thereby fostering value creation in Germany and Europe.Sustainability: Plans include the exclusive use of renewable energy during regular operations, the development of a district heating network, and state-of-the-art air cooling to ensure the ecological efficiency of the data center.Blueprint for Germany: The first flagship projects of the Mecklenburg-Vorpommern state government and Schwarz Digits include a digital building permit system and the introduction</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>/C O R R E C T I O N -- Dun &amp;amp; Bradstreet, Inc./</v>
+        <v>QNX and Hailo Join Forces to Advance Reliable Physical AI at the Edge</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C316" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D316" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E316" t="str">
-        <v>https://www.prnewswire.com/news-releases/dun--bradstreet-launches-risk-analytics-plugin-for-cursor-bringing-verified-business-context-to-ai-developer-platform-302822080.html</v>
+        <v>https://pr-inside.com/qnx-and-hailo-join-forces-to-advance-reliable-physical-ai-at-the-edge-r5216715.htm</v>
       </c>
       <c r="F316" t="str">
-        <v>In the news release, Dun &amp; Bradstreet Launches Risk Analytics Plugin for Cursor, Bringing Verified Business Context to AI Developer Platform, issued 09-Jul-2026 by Dun &amp; Bradstreet, Inc. over PR Newswire, we are advised by the company that changes have been made. The complete, corrected...</v>
+        <v>(PR-inside.com) Support for the Hailo-8 AI Accelerator on QNX combines advanced edge AI with predictable real-time performance for mission-critical systems WATERLOO, ON AND TEL AVIV, IL / ACCESS Newswire / August 27, 2026 /QNX, a division of BlackBerry Limited (NYSE:BB)(TSX:BB) today announced support for the Hailo-8 AI Accelerator on QNX® Software Development Platform (SDP) 8.0, expanding the hardware options available to customers building AI-powered edge systems where performance, reliability, and predictability are critical. The combination of Hailo's edge AI acceleration and QNX®'s trusted real-time software enables developers to build AI-powered systems for safety- and mission-critical applications where performance and predictability must go hand ..</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>INVESTOR ALERT: Pomerantz Law Firm Investigates Claims On Behalf of Investors of Datavault AI Inc. - DVLT</v>
+        <v>Iggy Azalea Invests in Shift - The AI Company Behind the Fastest-Growing ...</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C317" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D317" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E317" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-alert-pomerantz-law-firm-investigates-claims-on-behalf-of-investors-of-datavault-ai-inc---dvlt-302822341.html</v>
+        <v>https://pr-inside.com/iggy-azalea-invests-in-shift-the-ai-company-behind-the-fastest-growing-r5216713.htm</v>
       </c>
       <c r="F317" t="str">
-        <v>NEW YORK, July 9, 2026 /PRNewswire/ -- Pomerantz LLP is investigating claims on behalf of investors of Datavault AI Inc. ("Datavault" or the "Company") (NASDAQ: DVLT). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, ext. 7980. The...</v>
-[...2 lines deleted...]
-    <row r="318">
+        <v>(PR-inside.com) The Grammy-nominated artist and entrepreneur has made a significant investment in SHIFT, whose AI infrastructure has propelled its flagship platform, Fanvue, from a $4m to $200m annualised run rate in just over 2 years. LONDON, UK / ACCESS Newswire / August 27, 2026 / Iggy Azalea, the four-time Grammy-nominated artist, entrepreneur, and active investor, has personally invested a substantial sum in Fanvue's parent company SHIFT - the AI infrastructure the platform runs on. As part of the investment deal, Azalea will also become the founding member of SHIFT's Creator Advisory Board. The move comes at a time when the world's biggest creators, ..</v>
+      </c>
+    </row>
+    <row r="318" xml:space="preserve">
       <c r="A318" t="str">
-        <v>The First AEO-Certified PR Agency Trustpoint Xposure Targets New York Law Firms, Guaranteeing Attorneys Appear in AI-Generated Legal Recommendations Before Competitors Claim the Position</v>
+        <v>Iggy Azalea Invests in Shift - The AI Company Behind the Fastest-Growing Platform in the $1.3 Trillion Creator Economy, Fanvue</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C318" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D318" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E318" t="str">
-        <v>https://www.newswire.com/news/the-first-aeo-certified-pr-agency-trustpoint-xposure-targets-new-york-22822495</v>
-[...2 lines deleted...]
-        <v>The First and Only AEO-Certified PR Agency Brings Its Five-Signal Methodology to New York Attorneys Across Corporate Law, Estate Planning, Immigration, and Financial Regulation Before Competitors Claim the Position</v>
+        <v>https://www.acnnewswire.com/press-release/english/109470/</v>
+      </c>
+      <c r="F318" t="str" xml:space="preserve">
+        <v xml:space="preserve">LONDON, Aug 27, 2026 - (ACN Newswire) - Iggy Azalea, the four-time Grammy-nominated artist, entrepreneur, and active investor, has personally invested a substantial sum in Fanvue's parent company SHIFT - the AI infrastructure the platform runs on. As part of the investment deal, Azalea will also become the founding member of SHIFT's Creator Advisory Board.
+The move comes at a time when the world's biggest creators, athletes and music artists are increasingly looking to multi-million-dollar equity opportunities in the creator economy - recent examples include MrBeast and the Paul brothers, Jake and Logan.
+AI is transforming how people make money online. For two decades, the creator economy has run on a simple trade: creators build the audience, and advertisers rent it. That era is ending. Advertising isn't going away, but something else is the future: fans paying creators directly, for subscriptions, communities, experiences and digital products. Direct monetisation is the fastest-growing force in a creator economy projected to reach $1.3 trillion by 2033 (Grand View Research), and it hands creators what advertising never did: ownership of their income.
+"I've spent my career watching the value creators generate flow everywhere except to the actual creators themselves," said Azalea. "Every now and then a Stripe or a Shopify comes along and changes who holds the leverage. I'm backing SHIFT to be that company for the creator economy. And I'm not just the face, I'm an owner."
+SHIFT's flagship platform, Fanvue, surpassed a $200 million annualised run rate in July - five months earlier the business hit $100m, making it the fastest-growing platform in the creator economy. The platform is home to Cardi B, footballer Alisha Lehmann, WNBA star Kysre Gondrezick and football journalist Fabrizio Romano. The business closed a $22 million Series A in January led by Inner Circle, the investment club whose portfolio includes Revolut, Anthropic and xAI.
+Fanvue was launched in 2020 by Joel Morris, Will Monange and Harry Fitzgerald. Morris, a teenage YouTube star with more than 2.5 million subscribers, saw the model from the inside: the audience was his, but the earnings ran through advertisers, not fans. Fanvue was built to flip that - and as it has scaled, the vision outgrew the platform alone and became SHIFT.
+SHIFT was built to transform how the creator economy earns. At its centre is Fanvue, the AI-first platform where creators run their businesses; around it, SHIFT is building a growing ecosystem of apps that expands what creators can sell, payment rails built for a new era of AI-driven &amp; agentic commerce, and financial services designed to scale creator earnings. Creators using SHIFT's AI tools earn between three and six times more than those who don't.
+"AI is fundamentally changing how people make money online, and global talent like Iggy investing in SHIFT underlines the belief in our vision" said Joel Morris, Co-Founder and Co-CEO.
+"For twenty years creators could only really sell one thing, their audience's attention, and advertisers were the only buyer. AI removes that ceiling," said Will Monange, Co-Founder and Co-CEO.
+"Iggy shares the same vision as the SHIFT team - build the AI infrastructure that the whole creator economy will run on." said Harry Fitzgerald, Co-Founder &amp; COO.
+About SHIFT: SHIFT is the AI infrastructure company for the creator economy, spanning the Fanvue platform, its AI engine, the first app store on any creator platform, and payment and financial rails. Founded in 2020 and headquartered in London.
+About Fanvue: Fanvue is the fastest-growing platform in the creator economy, with 17+ million monthly active users and over 325,000+ creators
+About Iggy Azalea: Four-time Grammy nominee, multi-platinum recording artist, and active entrepreneur and investor.
+Contact information
+Ryan Michael Gilks
+ryan@ideafarmer.co.uk
+07568490267
+SOURCE: Shift Holdings Ltd
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>Ebttikar and MemryX Form Strategic Partnership to Accelerate Computer Vision Edge AI Across Saudi Arabia</v>
+        <v>When Algorithms Screen Algorithms, Real Leaders Don't Get Hired</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C319" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D319" t="str">
-        <v>AI</v>
+        <v>AI, Gaming, Media</v>
       </c>
       <c r="E319" t="str">
-        <v>https://www.prnewswire.com/news-releases/ebttikar-and-memryx-form-strategic-partnership-to-accelerate-computer-vision-edge-ai-across-saudi-arabia-302822297.html</v>
+        <v>https://www.prweb.com/releases/when-algorithms-screen-algorithms-real-leaders-dont-get-hired-302860438.html</v>
       </c>
       <c r="F319" t="str">
-        <v>RIYADH, Saudi Arabia, July 9, 2026 /PRNewswire/ -- Ebttikar Technology Company, a Saudi technology solutions provider and systems integrator, and MemryX Inc., a developer of edge AI inference accelerator chips, today announced a strategic partnership to accelerate the commercial...</v>
+        <v>When corporations automated hiring, candidates deployed AI bots to game the system. The result is an enterprise disaster: congested funnels, compromised video interviews, and an influx of synthetic hires who freeze under actual operational pressure. In Forbes, executive search leader...</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Cloud ERP Market Expands at 14.5% CAGR By 2029, Enterprises Accelerate AI and Cloud Transformation | Report by MarketsandMarkets™</v>
+        <v>Uniphore and Tech Mahindra Partner to Deliver an Agentic AI Factory for the Enterprise</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C320" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D320" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E320" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/cloud-erp-market-expands-at-145-cagr-by-2029-enterprises-accelerate-ai-and-cloud-transformation-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/uniphore-tech-mahindra-partner-deliver-114500153.html</v>
       </c>
       <c r="F320" t="str">
-        <v/>
+        <v>PALO ALTO, Calif., August 27, 2026--Uniphore and Tech Mahindra partner to deliver an Agentic AI Factory for the enterprise.</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Datavault AI (DVLT) Secures USPTO Allowance for Blockchain-Based Patent Targeting Naked Short Selling</v>
+        <v>Grants Restricted Share Units to Darren Wolfe Director Sales, Federal &amp; Public Safety</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C321" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D321" t="str">
-        <v>Finance, Crypto, AI, Real Estate, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E321" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-secures-uspto-allowance-for-blockchain-based-patent-targeting-naked-short-selling-7087610</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351919/0/en/grants-restricted-share-units-to-darren-wolfe-director-sales-federal-public-safety.html</v>
       </c>
       <c r="F321" t="str">
-        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that the U.S. Patent and Trademark Office has issued a Notice of Allowance for all 24 claims in its patent application covering blockchain-based methods and systems designed to detect and mitigate naked and excessive short selling through tokenized dividend distribution. The allowed claims include technologies for issuing digital dividend tokens on a distributed ledger, reconciling token issuance with reported share positions to identify settlement discrepancies, automating settlement and share recalls, supporting CUSIP reclassification, and providing real-time reporting and audit capabilities. The company said the intellectual property expands its blockchain and tokenization portfolio while creating po</v>
+        <v>VANCOUVER, British Columbia, Aug. 27, 2026 (GLOBE NEWSWIRE) -- SPARC AI Inc. (CSE: SPAI; OTCQB: SPAIF; Frankfurt: 5OV0) (“ SPARC AI ” or the “ Company ”) announced the grant of restricted share units to Darren Wolfe, Director Sales, Federal &amp;amp; Public Safety under the Company’s Restricted Share Unit Plan.</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Ranking #1 on Google Now Delivers 58% Fewer Clicks Than It Used To, Gravitate Analysis Finds</v>
+        <v>Bebuzee Announces Strategic Nollywood Partnerships Representing 1 Million+ ...</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C322" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D322" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.prnewswire.com/news-releases/ranking-1-on-google-now-delivers-58-fewer-clicks-than-it-used-to-gravitate-analysis-finds-302822237.html</v>
+        <v>https://pr-inside.com/bebuzee-announces-strategic-nollywood-partnerships-representing-1-million-r5216699.htm</v>
       </c>
       <c r="F322" t="str">
-        <v>AI Overviews reduce position-1 CTR by 58% - Ahrefs, December 2025 data. VANCOUVER, Wash., July 9, 2026 /PRNewswire/ -- Gravitate, a digital marketing agency based out of Vancouver for the past 26 years, released an analysis demonstrating that high organic search rankings are no longer...</v>
+        <v>(PR-inside.com) Bebuzee targets a massive digital opportunity at the intersection of Nollywood, AI, streaming, advertising, e-commerce and creator monetisation MIAMI, FL / ACCESS Newswire / August 27, 2026 /Bebuzee, Inc. (OTCID:BBUZ) today announced strategic partnership agreements with leading Nollywood guilds and industry organizations representing a combined membership of more than 1 million people, creating a potentially significant new growth opportunity for Bebuzee's global AI-powered Super App. The partnerships are designed to connect Nollywood's vast creative ecosystem with Bebuzee's expanding technology platform and its multiple digital revenue engines. A $6.4 BILLION CREATIVE ECONOMY. A MASSIVE DIGITAL OPPORTUNITY. Nigeria's creative economy is valued at approximately $6.4 billio</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>D2L Announces New AI-Enhanced Content Creation and Personalized Learning at Fusion 2026</v>
+        <v>Bebuzee Announces Strategic Nollywood Partnerships Representing 1 Million+ Industry Members</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C323" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D323" t="str">
-        <v>AI, Media, Education</v>
+        <v>AI, Retail, Media</v>
       </c>
       <c r="E323" t="str">
-        <v>https://www.prnewswire.com/news-releases/d2l-announces-new-ai-enhanced-content-creation-and-personalized-learning-at-fusion-2026-302822234.html</v>
+        <v>https://www.newswire.com/news/bebuzee-announces-strategic-nollywood-partnerships-representing-1-million</v>
       </c>
       <c r="F323" t="str">
-        <v>Latest D2L Lumi features are designed to support content enhancement, learner engagement and more connected learning experiences PHOENIX, July 9, 2026 /PRNewswire/ - D2L, a global leader in learning innovation, announced new AI innovations designed to help organizations create and adapt...</v>
+        <v>Bebuzee targets a massive digital opportunity at the intersection of Nollywood, AI, streaming, advertising, e-commerce and creator monetisation</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>Beeline Holdings (BLNE) Brings AI Platform In-House With MagicBlocks Acquisition</v>
+        <v>Frost &amp;amp; Sullivan Launches New Industry-Tuned AI Brand Equity and Market Presence Advisory Service Powered by Optivara</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C324" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D324" t="str">
-        <v>Finance, AI, SaaS, Real Estate, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E324" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-brings-ai-platform-in-house-with-magicblocks-acquisition-7087609</v>
+        <v>https://www.prnewswire.com/news-releases/frost--sullivan-launches-new-industry-tuned-ai-brand-equity-and-market-presence-advisory-service-powered-by-optivara-302861635.html</v>
       </c>
       <c r="F324" t="str">
-        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) , a fast-growing digital mortgage platform offering a quicker and easier path to homeownership, has completed the acquisition of artificial intelligence company MagicBlocks, bringing the technology that already powers key components of its mortgage platform fully in-house. The transaction brings the technology that already powers key components of Beeline mortgage platform fully in-house and is intended to accelerate AI deployment across mortgage origination, title operations, and future digital real estate products. Beeline continues to position itself as a technology-focused mortgage platform, serving both traditional homebuyers and real estate investors through digital lending tools. Beeline’s AI-powered c</v>
+        <v>New service helps companies assess and strengthen their brand presence across AI assistants and search platforms LONDON, Aug. 27, 2026 /PRNewswire/ -- Frost &amp; Sullivan today announced the launch of its AI Brand Equity and Market Presence service, powered by Optivara. This service enables...</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>TomorrowZone and Initium SoftWorks Partner to Bring Strategic Clarity to Digital Transformation and AI Initiatives</v>
+        <v>Veea and Telarus Sign Technology Services Distribution Agreement to Expand Access to Secure, Intelligent Connectivity Solutions</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C325" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D325" t="str">
-        <v>AI, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E325" t="str">
-        <v>https://www.prweb.com/releases/tomorrowzone-and-initium-softworks-partner-to-bring-strategic-clarity-to-digital-transformation-and-ai-initiatives-302820570.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351913/0/en/veea-and-telarus-sign-technology-services-distribution-agreement-to-expand-access-to-secure-intelligent-connectivity-solutions.html</v>
       </c>
       <c r="F325" t="str">
-        <v>Initium SoftWorks and TomorrowZone have announced a partnership to help organizations bring greater strategic clarity to digital transformation and AI initiatives. The collaboration combines TomorrowZone's clarity-first advisory approach with ISW's expertise in content services, document...</v>
-[...2 lines deleted...]
-    <row r="326">
+        <v>Veea and Telarus signed a distribution agreement to expand access to secure connectivity, edge computing, cybersecurity and AI-enabled solutions.</v>
+      </c>
+    </row>
+    <row r="326" xml:space="preserve">
       <c r="A326" t="str">
-        <v>ehamarkets startet ehamarkets AI und bietet Tradern weltweit intelligente Handelsunterstützung rund um die Uhr</v>
+        <v>Reconova Technologies Interim Results</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C326" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D326" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E326" t="str">
-        <v>https://www.prnewswire.com/news-releases/ehamarkets-startet-ehamarkets-ai-und-bietet-tradern-weltweit-intelligente-handelsunterstutzung-rund-um-die-uhr-302822154.html</v>
-[...2 lines deleted...]
-        <v>HONGKONG und NEW YORK, 9. Juli 2026 /PRNewswire/ -- ehamarkets gab heute den offiziellen Start von ehamarkets AI bekannt, einem KI-gestützten Handelsassistenten, der auf der OpenClaw/Hermes-Technologie basiert. ehamarkets AI wurde entwickelt, um Anwendern dabei zu helfen, Märkte zu...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109491/</v>
+      </c>
+      <c r="F326" t="str" xml:space="preserve">
+        <v xml:space="preserve">XIAMEN, August 27, 2026 - (ACN Newswire) - August 26, 2026, Reconova Technologies Co., Ltd. ("Reconova" or the "Company", Stock code: 7656.HK) today released its first interim results since its listing. During the reporting period, the Company achieved revenue of approximately RMB102 million, representing a year-on-year increase of 58.7%. The revenue growth was primarily driven by the synergistic momentum across its three business segments, underpinned by a solid core business foundation. R&amp;D expenses accounted for approximately 48.8% of revenue, as strategic investments continued to build robust technological moats for the Company.
+Operating Performance Steadily Improves, Operational Efficiency Continuously Optimised
+From a profitability perspective, the Company recorded a net loss of approximately RMB64 million during the reporting period, narrowing by 6.7% year-on-year. This improvement was achieved despite a continued increase in R&amp;D investment, which rose 51.2% year-on-year. As the Company is in the strategic investment phase for embodied intelligence, R&amp;D expenses account for nearly half of revenue. The net loss was primarily attributable to increased R&amp;D investment in embodied intelligence and one-off listing-related expenses incurred during the period.
+In terms of operational efficiency, selling and distribution expenses declined by approximately 5.3% year-on-year alongside revenue expansion, reflecting continuous efficiency gains. While the net loss narrowed year-on-year, trade receivables decreased to approximately RMB510 million, down 13.0% from the end of the previous year, indicating a notable improvement in collection efficiency.
+Looking at forward revenue visibility, contract liabilities stood at approximately RMB12 million as at the end of the reporting period, up 420% from the beginning of the year. Contract liabilities represent advance payments from customers for goods or services not yet delivered; these amounts will be progressively recognised as revenue in subsequent accounting periods, providing greater visibility into future revenue.. For technology companies in a strategic investment phase, trends in contract liabilities often better reflect the true trajectory of the business than current-period net profit.
+Three Business Segments Achieve Synergistic Growth, Customer Ecosystem Continuously Strengthened
+During the reporting period, all three business segments achieved year-on-year growth with ongoing structural optimisation, demonstrating the core business's sustainable cash-generating capability.
+The Intelligent Civil Aviation segment generated revenue of approximately RMB3 million, up 319.1% year-on-year, benefiting from enhanced customer stability. The Company maintained its No. 1 market position in China's enterprise vision intelligence product market for civil aviation, with its products deployed in over 60% of China's airports with annual passenger throughput exceeding 10 million. Benchmark projects continue to be replicated and iterated. It is worth noting that the civil aviation sector exhibits pronounced seasonal characteristics: due to the annual budget execution cycle of airports and project acceptance timelines, revenue recognition for this segment is typically concentrated in the second half of the year, particularly in the fourth quarter.
+The Smart Commercial segment accelerated the acquisition and servicing of high-value customers, driving growth in average customer value and transaction volume. Revenue reached approximately RMB34 million, up 95.5% year-on-year. The SINHON Business System for commercial spaces is being deployed at an accelerating pace, achieving rapid growth and a more diversified revenue base.
+The Smart Driving Safety segment generated revenue of approximately RMB66 million, up 41.2% year-on-year. A significant increase in new customer order volumes drove sales expansion.
+Full-Stack Technology System Evolves, Embodied Intelligence Achieves Multiple Commercialisation Milestones
+With 14 years of expertise in vision intelligence, Reconova has built an integrated enterprise-grade embodied intelligence core technology framework spanning "perception–cognition–physical execution," and is steadily advancing the large-scale deployment of commercial robot products for productivity-focused scenarios.
+In terms of concrete progress, the "AntOne" airport baggage handling robot, launched in September 2025, has completed pilot deployment at a major Chinese airport with more than 10 million annual passengers, supporting 24/7 uninterrupted operation. In April 2026, the Company iteratively launched its new VTFLA embodied intelligence technology architecture. Building on the conventional VLA (Vision-Language-Action) framework, VTFLA integrates multi-modal input perception including vision, tactile and force feedback. Its core design philosophy is to process over 80% of intelligence at the edge, employing a dual-system fast-slow coordination architecture that decouples and coordinates task planning with real-time control. The Company plans to further advance R&amp;D in edge-side lightweight embodied intelligence technology, continuously enhancing multi-modal perception and execution capabilities.
+At the recently concluded 2026 World Robot Conference (WRC), the Company comprehensively presented an embodied intelligence solution for airport productivity scenarios. Through human-machine systems and multi-robot collaborative operations, the solution reshapes traditional manual baggage handling operations, creating a safe, reliable, and flexibly adaptable full-chain intelligent baggage handling system. In addition, the Company has initiated R&amp;D on a wheeled dual-arm robot, expected to be launched in 2027 and commercialised in 2028. Its application scenarios will expand from fixed-position baggage handling to mobile loading and unloading operations under aircraft, and gradually extend to warehousing, industrial automation, and other scenarios. During the conference, the Company also signed a strategic cooperation agreement with SIIC Tech Capital to jointly build the Hong Kong Embodied Intelligence Super Accelerator, advancing industrial commercialisation and international expansion.
+Globalisation Strategy Fully Launched, Overseas Markets Achieve Multi-Point Breakthroughs
+For international expansion, the Company adopts a strategy of "expanding from nearby markets to more distant regions," with an initial focus on Southeast Asia and the Middle East. Currently, the Company has launched Proof of Concept (PoC) pilot projects at Hamad International Airport in Doha, Qatar, and Tashkent International Airport in Uzbekistan. The rollout follows the principle of "prioritising flagship airports first, then radiating to long-tail customers": the first phase focuses on hub airports in the Middle East and Southeast Asia to establish benchmark cases, before progressively expanding to long-tail customers and subsequently entering European and American markets. The Company is replicating its vision AI and embodied intelligence experience accumulated at domestic airports to global markets that are undergoing large-scale smart airport construction.
+In terms of partnership models, the Company emphasises local ecosystem collaboration and the export of technology standards, combined with product localisation, adopting an asset-light, deep-collaboration approach. Approximately 10.4% of the IPO net proceeds have been earmarked for expanding overseas sales channels, providing financial support for the globalisation strategy.
+Strategy Focused on Productivity Scenarios, Long-Term Market Potential Gradually Unlocks
+The Company adheres to a highly focused and disciplined strategic principle, concentrating on "productivity tools" in handling, depalletizing/palletizing, and specialty scenarios, rather than pursuing broad concepts such as consumer-grade robots or general-purpose humanoid robots. In the short term, the three business segments — Intelligent Civil Aviation, Smart Commercial, and Smart Driving Safety — will continue to generate stable cash flow. Over the medium to long term, leveraging a universal vision intelligence foundation reusable across scenarios, the Company will continuously strengthen its full-stack embodied intelligence core technology framework, iterate multiple categories of commercial robots, and complete a strategic upgrade from vision intelligence solutions to an integrated "perception–cognition–physical execution" enterprise-grade embodied intelligence framework.
+Embodied intelligence has been included as a key future industry to be cultivated under China's 15th Five-Year Plan. According to Frost &amp; Sullivan forecasts, China's enterprise vision intelligence market will exceed RMB162.7 billion by 2030. As B2B customers' demand for cost reduction and efficiency improvement continues to rise and the technology maturity curve crosses its inflection point, commercial robots are expected to enter a period of accelerated demand growth in productivity scenarios such as airport baggage handling, warehousing logistics, and industrial automation over the next three to five years.
+Leveraging its 14-year vision intelligence foundation and multi-scenario engineering delivery experience, Reconova is accelerating the deployment of embodied intelligence in real industrial scenarios, completing its transition from vision intelligence to enterprise-grade embodied intelligence, with long-term market potential gradually unlocking.
+About Reconova Technologies Co., Ltd. 
+Reconova Technologies Co., Ltd. (Stock code: 7656.HK) is a leading enterprise vision intelligence company in China, listed on the Main Board of The Stock Exchange of Hong Kong Limited on 8 July 2026. The Company provides a series of visual perception, visual cognition, and visual reasoning intelligence products applied across civil aviation, commercial spaces, and driving safety scenarios. Ranked first in China's enterprise vision intelligence product market for civil aviation by 2025 revenue, Reconova is advancing its strategic evolution from vision intelligence to enterprise-grade embodied intelligence.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>HomeBinder, InspectionGo&amp;#8217;s Homeownership Solution, Launches Home Insurance Shopping</v>
+        <v>SAP CX Wins TrustRadius Top Rated 2026: Earning Trust, Powering the Future of Agentic AI</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C327" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D327" t="str">
-        <v>AI, Real Estate</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E327" t="str">
-        <v>https://www.prunderground.com/homebinder-inspectiongos-homeownership-solution-launches-home-insurance-shopping/00388119/</v>
+        <v>https://news.sap.com/2026/08/sap-cx-wins-trustradius-top-rated-2026/</v>
       </c>
       <c r="F327" t="str">
-        <v>Homebuyers can now compare quotes from 30+ top carriers and secure coverage The post HomeBinder, InspectionGo’s Homeownership Solution, Launches Home Insurance Shopping first appeared on</v>
+        <v>Across sales, service, and commerce, customers consistently highlighted the depth of integration, reliability at enterprise scale, and the tangible business impact of AI-powered workflows.</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>Nuvo Integrates CreditRiskMonitor Risk Intelligence into Agentic Order-to-Cash ...</v>
+        <v>Digital Pathology Market Outlook: North America Leads Global Revenue</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C328" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D328" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E328" t="str">
-        <v>https://pr-inside.com/nuvo-integrates-creditriskmonitor-risk-intelligence-into-agentic-order-to-cash-r5199524.htm</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769602</v>
       </c>
       <c r="F328" t="str">
-        <v>(PR-inside.com) SAN FRANCISCO, CA AND TARRYTOWN, NY / ACCESS Newswire / July 9, 2026 / Nuvo Technologies, Inc. and CreditRiskMonitor.com, Inc. (OTCQX:CRMZ) today announced an integration that makes CreditRiskMonitor financial risk intelligence available within Nuvo. Through this partnership, CreditRiskMonitor's company risk data, scores, alerts, and credit limit guidance can be read by Nuvo's suite of AI agents as they facilitate customer onboarding, credit monitoring, and accounts receivable activities for finance teams. Merchants on Nuvo can now orchestrate their order-to-cash decisions and actions using artificial intelligence with insights from CreditRiskMonitor for faster, more informed decisions and risk-targeted cash collection. During the credit application and review ..</v>
+        <v>Digital pathology is shifting from conventional slide-based workflows toward connected, software-driven, and AI-enabled diagnostic environments. The global Digital Pathology Market reached USD 1.5 billion in 2025 and is expected [read full press release...]</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>AI Is Changing Childcare Enrollment: illumine Shows What's Next</v>
+        <v>ActiveCampaign Launches Active Intelligence: Wavelength, Marketing AI Tuned to Your Business, Not the Industry Average</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C329" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D329" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E329" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-is-changing-childcare-enrollment-illumine-shows-whats-next-302822119.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/activecampaign-launches-active-intelligence-wavelength-110000904.html</v>
       </c>
       <c r="F329" t="str">
-        <v>WILMINGTON, Del., July 9, 2026 /PRNewswire/ -- As artificial intelligence reshapes industries around the world, the childcare sector is entering its next phase of innovation. illumine, the AI-native childcare management platform trusted by multi-site childcare operators across the USA and...</v>
+        <v>CHICAGO, August 27, 2026--Most marketers now have AI. Almost none have AI that knows their business. Even after mass adoption, 84% of marketers still run generic campaigns built on industry best practices instead of their own data.</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Withiii Leadership and OnTrack International announce strategic partnership to help organizations thrive in the age of AI</v>
+        <v>Agility Robotics to Attend Upcoming Investor Conferences</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C330" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D330" t="str">
         <v>AI</v>
       </c>
       <c r="E330" t="str">
-        <v>https://www.prweb.com/releases/withiii-leadership-and-ontrack-international-announce-strategic-partnership-to-help-organizations-thrive-in-the-age-of-ai-302820499.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/agility-robotics-attend-upcoming-investor-110000385.html</v>
       </c>
       <c r="F330" t="str">
-        <v>The partnership brings together a unique blend of leadership development, organizational transformation, and relational leadership intelligence to address the growing human connectivity challenges facing modern organizations. It is in overcoming internal and external divides that the...</v>
+        <v>SALEM, Ore., August 27, 2026--Agility Robotics, a leading humanoid robotics and Physical AI company, today announced that the Company will be attending the following investor conferences through the end of the third quarter:</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Oracle Joins IMSA Labs as Founding Partner to Accelerate AI and Motorsport Innovation</v>
+        <v>Boardwalktech Announces Extension of Previously Announced Non-Brokered Offering</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C331" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D331" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>AI</v>
       </c>
       <c r="E331" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357432</v>
+        <v>https://www.newsfilecorp.com/release/311703/Boardwalktech-Announces-Extension-of-Previously-Announced-NonBrokered-Offering</v>
       </c>
       <c r="F331" t="str">
-        <v>Oracle and the International Motor Sports Association (IMSA) today announced Oracle as the Founding Partner of IMSA Labs, the formalized platform for continued innovation and collaboration between the motorsports sanctioning body and its automotive and technology partners. A cornerstone of the partnership is the launch of Oracle Cloud Innovation Studio, a new startup innovation program built on Oracle Cloud Infrastructure (OCI). The program is designed to help startups move from concept... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357432</v>
+        <v>Cupertino, California--(Newsfile Corp. - August 27, 2026) - Boardwalktech Software Corp (TSXV: BWLK) (OTCQB: BWLKF) ("Boardwalktech" or the "Company") the leading provider of patented digital-ledger and AI-enabled Enterprise Software Solutions for Intelligent Information Management, is pleased to announce that it has received a 30 day extension from the TSX Venture Exchange (the "TSXV") with respect to the duration of its previously announced private placement (the "Offering"). The outside date...</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Ruya AI Assessed "Awardable" for Department of War work in the CDAO's Tradewinds Solutions Marketplace</v>
+        <v>Xense Robotics CEO Daolin Ma Publishes Bylined Article in the World Economic Forum</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C332" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D332" t="str">
         <v>AI</v>
       </c>
       <c r="E332" t="str">
-        <v>https://www.prnewswire.com/news-releases/ruya-ai-assessed-awardable-for-department-of-war-work-in-the-cdaos-tradewinds-solutions-marketplace-302822089.html</v>
+        <v>https://www.prnewswire.com/news-releases/xense-robotics-ceo-daolin-ma-publishes-bylined-article-in-the-world-economic-forum-302861736.html</v>
       </c>
       <c r="F332" t="str">
-        <v>AUSTIN, Texas, July 9, 2026 /PRNewswire/ -- Ruya AI, a builder of frontier AI for sovereign institutions, today announced it has achieved "Awardable" status through the Department of War's (DoW) Chief Digital and Artificial Intelligence Office (CDAO) Tradewinds Solutions Marketplace. The...</v>
+        <v>VIENNA, Aug. 27, 2026 /PRNewswire/ -- Recently, Daolin Ma, Founder and CEO of Xense Robotics, published a bylined article in the World Economic Forum titled "Why tactile intelligence may become the next infrastructure layer for physical AI." In the article, Ma explores the next...</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>LitMedia Integrates Seedance 2.5: Native 30-Second 4K AI Video Generation for Professional Content Creation</v>
+        <v>NetDragon Announces 2026 Interim Financial Results</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C333" t="str">
-        <v>Send2Press</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D333" t="str">
-        <v>AI, SaaS, Media, Education</v>
+        <v>Finance, AI, Gaming, Education</v>
       </c>
       <c r="E333" t="str">
-        <v>https://www.send2press.com/wire/litmedia-integrates-seedance-2-5-native-30-second-4k-ai-video-generation-for-professional-content-creation/</v>
+        <v>https://www.prnewswire.com/news-releases/netdragon-announces-2026-interim-financial-results-302861727.html</v>
       </c>
       <c r="F333" t="str">
-        <v>HONG KONG, July 9, 2026 (SEND2PRESS NEWSWIRE) -- LitMedia has launched Seedance 2.5 on its AI content platform. This update allows creators to generate 30-second 4K AI videos, use multimodal reference inputs, and edit videos precisely within one workflow. The integration brings ByteDance's latest AI video model to LitMedia, addressing the growing demand for longer, production-ready AI videos across marketing, entertainment, education, and digital media.</v>
+        <v>NetDragon Transforms with AI Workforce Ecosystem - Moyu Improving Business Performance of Both Gaming and Education Business Continues Shareholder Return as Promised HONG KONG, Aug. 27, 2026 /PRNewswire/ -- NetDragon Websoft Holdings Limited ("NetDragon" or the "Company"; Hong Kong Stock...</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Claudia Mumic Joins LexisNexis to Build and Deploy AI-Powered Workflows for Large Law Firms</v>
+        <v>Einride Launches Flip AI, One of the First AI Agents for Electric Fleet Operations</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C334" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D334" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E334" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357429</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351851/0/en/einride-launches-flip-ai-one-of-the-first-ai-agents-for-electric-fleet-operations.html</v>
       </c>
       <c r="F334" t="str">
-        <v>LexisNexis&amp;#174; Legal &amp;amp; Professional, a global leader in information, analytics, and AI-powered workflow solutions, today announced that Claudia Mumic has joined the company as a Legal Engineer on the Large Law Knowledge Management &amp;amp; Innovation (KM&amp;amp;I) Team. - - Mumic brings a distinctive combination of litigation experience, cross-jurisdictional legal practice, and a deep focus on data privacy and AI regulation, positioning her to work closely with large law firm stakeholders to design, build,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357429</v>
-[...2 lines deleted...]
-    <row r="335">
+        <v>Einride launches Flip AI, one of the first AI agents for electric fleet operations</v>
+      </c>
+    </row>
+    <row r="335" xml:space="preserve">
       <c r="A335" t="str">
-        <v>SRX Global Board of Directors Authorizes Stock Repurchase Plan of Up to 10 Million Shares or Up to 50% of its Shares Outstanding</v>
+        <v>Watch &amp; Clock Fair, Salon de TIME return this September</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C335" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D335" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Healthcare, Retail, Automotive, Education</v>
       </c>
       <c r="E335" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325038/0/en/SRX-Global-Board-of-Directors-Authorizes-Stock-Repurchase-Plan-of-Up-to-10-Million-Shares-or-Up-to-50-of-its-Shares-Outstanding.html</v>
-[...2 lines deleted...]
-        <v>NORTH PALM BEACH, Fla., July 09, 2026 (GLOBE NEWSWIRE) -- SRX Global Inc. (NYSE American: SRXH) (the “Company”, or “SRX”), an AI-enabled platform dedicated to generating long-term shareholder value through investments in high-conviction operating companies and strategic assets, today announced that its Board of Directors has authorized a share repurchase program under which the Company may repurchase up to 10 million shares of its common stock or up to 50% of its shares outstanding. The Company has allocated up to $20 million to repurchase its common stock until July 9, 2027.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109494/</v>
+      </c>
+      <c r="F335" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 27, 2026 - (ACN Newswire) - The 45th Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME, jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp; Industries Limited, will be held from 1 to 5 September at the Hong Kong Convention and Exhibition Centre (HKCEC). Salon de TIME will be fully open to the public throughout the event.
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and 14th Salon de TIME take place from 1 to 5 September at the Hong Kong Convention and Exhibition Centre. Introducing fair highlights at a press conference are Smilely Lam, HKTDC Associate Executive Director (fifth from the left), SK Chong (fourth from the right) and Frankie Lam (fourth from the left), Co-Chairmen, HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026, and celebrity Joey Thye (fifth from the right).
+Under the theme “Sparkling Moments Through Time”, the two fairs are expected to attract more than 630 exhibitors from 16 countries and regions, showcasing a wide range of watches, clocks and related products to meet evolving market trends and consumer demand.
+The Click2Match AI-powered business matching platform has been available since 25 August and will remain open until 12 September, enabling exhibitors and buyers from around the world to connect and conduct business discussions online during and beyond the physical fairs.
+Hong Kong Watch &amp; Clock Fair marks 45th Milestone
+HKTDC Associate Executive Director Smilely Lam said: “The Hong Kong Watch &amp; Clock Fair and Salon de TIME together form the world's largest one-stop watch and clock marketplace. As the Hong Kong Watch &amp; Clock Fair celebrates its 45th edition this year, the two fairs are continuing to grow in both international reach and diversity, leveraging Hong Kong’s strengths as an international trading hub and Asia’s premier sourcing centre for watches and clocks.
+This year’s fairs welcome, for the first time, a pavilion from Hengyang, Hunan Province, alongside group pavilions from France, Switzerland, Guangzhou and Taiwan. New exhibitors from Norway, Singapore and the US are joining this year's fair, further strengthening the international profile of the fairs.
+Salon de TIME is expected to feature more than 150 global brands, reaching a new post-pandemic high. Participation from Hong Kong brands and Guochao-inspired brands has increased by more than 20%, while more brands from Italy, the United Kingdom and the US are joining, alongside the debut of Singaporean brands. This fully demonstrates Hong Kong’s unique role as an important bridge connecting the Chinese Mainland with international markets, as well as the global watch industry’s confidence in the Hong Kong market.”
+According to the latest trade statistics, Hong Kong is the world’s largest importer and second largest exporter of wristwatches. In the first seven months of this year, the total export value of watches reached approximately HK$30.5 billion, representing a 7.8% year-on-year increase. Several other Hong Kong export markets recorded double-digit growth, including Germany (+21%), Switzerland (+25%) and the United Arab Emirates (+91%). In addition, the watch industry’s export confidence index rose from 50.4 to 51.9 in the second quarter, reflecting the industry’s cautiously optimistic outlook for exports.
+Microbrand participation doubles, bringing greater diversity to the fair
+Located in Hall 3FG, Salon de TIME features six themed zones: World Brand Piazza, Chic &amp; Trendy, Craft Treasure, Renaissance Moment, Wearable Tech, and Microbrands. The Microbrands zone has attracted 29 brands from eight countries and regions, with both the number of participating brands and the number of represented countries and regions doubling compared with last year.
+World Brand Piazza showcases prestigious international watch brands
+For the 16th consecutive year, the World Brand Piazza zone is organised in partnership with Prince Jewellery &amp; Watch, featuring limited-edition and rare timepieces from some of the world’s most prestigious watch brands. This year, Prince Jewellery &amp; Watch will showcase exceptional creations from six internationally renowned brands: Baume &amp; Mercier, Corum, DeWitt, Franck Muller, Montblanc and Sarcar.
+World Brand Piazza will feature a selection of limited-edition and highly collectible timepieces. Among the highlights, Franck Muller will present a ladies’ watch created in collaboration with French street artist Jisbar, marking the second partnership between the two parties. The brand will also host a product introduction seminar on 2 September titled “Franck Muller 2026 WPHH Novelties ‘Vanguard Lady Crazy Hours Jisbar’”.
+Meanwhile, Sarcar has specially created a unique platinum version of its Medusa timepiece exclusively for the World Brand Piazza. The one-of-a-kind watch is set with 228 diamonds, complemented by red garnets and green agates, showcasing exceptional high jewellery craftsmanship. Two marquise-cut diamonds are used to represent Medusa’s eyes. At the same time, the signature snake-hair motif extends seamlessly from the dial to the case and lugs, all meticulously sculpted from solid gold, offering the charm of ancient Roman stone sculptures of beautiful women.
+The Renaissance Moment zone will also welcome the debut appearance of WOLF, the luxury watch storage box and winder brand from the United Kingdom. Built around the concept of preserving heritage, WOLF provides professional care solutions for high-end mechanical timepieces. On the opening day of the fair (1 September), the brand will unveil its latest innovation, The Rocket, the world's most compact travel watch winder, highlighting WOLF's commitment to innovative design and exceptional craftsmanship.
+Guochao timepieces showcase the strength of Chinese watchmaking
+Designs incorporating traditional Chinese cultural elements have gained strong market appeal in recent years. This year, Salon de TIME will bring together five leading independent watchmakers from the Chinese Mainland, all of whom will attend the fair in person.
+The Académie Horlogère des Créateurs Indépendants (AHCI) which is widely regarded as one of the most prestigious independent watchmaking institutions, maintains exceptionally stringent membership requirements. Currently, only four AHCI members are from the Chinese Mainland, and this year's exhibition will feature three of them including Xushu Ma, who was the first watchmaker from the Chinese Mainland admitted to the association, as well as Zehua Tan and Lin Yong Hua. The opportunity to see such a distinguished line-up in one place is particularly rare.
+In addition, several Guochao-inspired brands and Chinese watchmakers will showcase their outstanding creations. Highlights include:
+Chinese watchmaker Qian Guobiao will present the limited-edition AB-05S “Skylight Sun”, restricted to just 18 pieces worldwide. The self-developed AB-05 manual-winding movement powers the timepiece. At the same time, its semi-skeletonized dial reveals the balance wheel and gear train, highlighting the watch's intricate mechanics and technical expertise.
+Shanghai Watch will present the ORIGINATE Collection A623 Revival Watch, a modern recreation of China’s first calendar watch, modelling after the original A623 timepiece worn for many years by Zhou Enlai, the first Premier of the People’s Republic of China. The brand will also unveil the Hong Kong Exclusive Edition featuring two interchangeable straps in grey and green, with colours inspired by the Zhongshan suits frequently worn by Premier Zhou, evoking a spirit and memory that transcend generations.
+Award-winning timepieces showcase innovation and craftsmanship
+This year’s fair brings together award-winning timepieces, highlighting the watch industry’s pursuit of technical excellence and design innovation. Highlights include:
+AGELOCER’s 29.51-Day MoonPhase Original Astronomer reimagines the traditional moon phase display by featuring an industry-first 28.5mm oversized moon phase aperture. Blending astronomical imagery with mechanical aesthetics, the timepiece has earned nine international design awards, including the German Design Award 2022, MUSE Design Awards Gold 2023, and European Design Award 2023.
+Making its debut at the exhibition, Singaporean brand Vario will present the Vario VERSA Reversible Dual Time Watch. With an innovative reversible case design, the watch features two independent dials, each showing a different time zone. Users can easily switch between the two displays, making it a practical companion for international travellers. The unique design earned the watch the 2025 iF Design Award.
+Collaborations, innovation and limited-edition collectibles cater to diverse market tastes
+The fairs will also feature collaborative, limited-edition, and debut timepieces, showcasing different styles and innovations to meet evolving consumer preferences, including:
+LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch that integrates LINK2CARE’s patented leather strap with concealed medical-grade vital sensor. The watch provides comprehensive health monitoring capabilities, including real-time tracking of mental resilience and stress levels, with data displayed directly on the watch dial.
+This year’s two major overseas pavilions, the Swiss Independent Watchmakers Pavilion (SIWP) and France’s Francéclat, together with other European exhibitors, will bring together around 80 brands from across Europe. Among the highlights, Swiss watchmaker Pilo &amp; Co Genève will showcase the Corleone Mini Collection, created to celebrate the brand’s 25th anniversary. Reimagining the iconic Corleone design as a refined ladies’ timepiece, the collection blends elegance with contemporary sophistication, with each colour variant limited to just 10 pieces worldwide.
+Several product zones showcase industry strength; Time Tunnel celebrates 45th edition
+The Hong Kong Watch &amp; Clock Fair, to be held in Hall 1, features seven dedicated product zones. Among them, Pageant of Eternity will showcase premium finished watches from Original Equipment Manufacturers (OEM) and Original Design Manufacturers (ODM). One example is Hong Kong exhibitor Time Grand Ltd, which has more than 20 years of experience in product development, engineering design, and manufacturing services for global watch brands. Through its network of partnerships with Swiss watchmaking companies, the firm offers one-stop watchmaking solutions, demonstrating the strength of Hong Kong’s watch industry in connecting international watchmaking markets. Other zones include Complete Watches, Clocks, Machinery &amp; Equipment, Packaging &amp; Display, Parts, Components &amp; Accessories.
+To celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, organisers will present a special “Time Tunnel” exhibition, taking visitors on a journey through three key stages in the fair’s evolution since its debut in 1982. The exhibition will revisit the period from the 1980s to the 1990s, when the fair established itself as a major global sourcing platform for the watch and clock industry. It then traces the transformation of Hong Kong’s watch industry between 2000 and 2020, as the sector evolved from OEM manufacturing toward brand development, with the fair becoming an important platform for industry promotion, networking, and exchange.
+The final section covers the period from 2020 to the present, when the fair expanded beyond manufacturing, sourcing, and brand promotion. Through cross-sector collaboration and the integration of resources from different industries, it has evolved into a multifaceted platform that brings together craftsmanship, design, technology, lifestyle, culture and consumer engagement, reflecting the continuous transformation of both the watch industry and the fair itself.
+Experts to share insights on emerging global watch industry trends
+More than 40 events will take place throughout the fair, including forums, seminars, watch parades, and networking activities, giving industry professionals valuable insights into the latest market developments and business opportunities.
+On the opening day (1 September), the Hong Kong International Watch Forum will bring together leaders of watch industry associations from Chinese Mainland, Germany, France, Switzerland, Japan and Korea to share the latest trade statistics and industry trends in their respective markets. Speakers will also explore new opportunities arising from the convergence of traditional watchmaking craftsmanship and technological innovation.
+On the second day (2 September), the Asian Watch Conference will be held under the theme “Hong Kong as the hub of International Watch Trades”. Senior analysts from international research firm Euromonitor International (Hong Kong) will present the latest developments in the global watch market. Representatives from online watch resale platform Chrono24 will discuss how businesses can connect with global demand through digital channels. At the same time, speakers from Lazada HK will share insights on how to leverage e-commerce platforms to accelerate market expansion and reach new customer segments.
+The 43rd Hong Kong Watch &amp; Clock Design Competition, jointly organised by the HKTDC, the Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp; Industries Limited, aims to promote watch design exchanges and nurture local talent.
+This year, the themes for the Open Group and Student Group are “Transcending Time” and “Contours of the Breeze” respectively. The competition will continue to feature The Made-to-sell Award, recognising student entries with outstanding commercial potential. The award presentation ceremony will be held on 5 September at the fair’s event stage, with celebrity Joey Thye attending as a guest.
+Public activities and lucky draws offer an exciting visitor experience
+Salon de TIME will host a variety of special activities and luxury watch showcases open to the public. Among the highlights, renowned watch art specialist and collector Labeg will lead a workshop on 4 September, demonstrating how to craft wristwatches from corrugated cardboard.
+This year, the exhibition also introduces the “Time Arena” activity zone, combining sports and luxury watch elements to offer visitors a fresh and interactive experience. A key feature will be the “Watch2Care Smart x Lifestyle Experience Days”, taking place from 4 to 5 September, featuring a range of interactive activities. Visitors will also have the opportunity to try pickleball, one of the fastest-growing sports in recent years.
+Other highlights include yoga and body mobility sessions, watch parades, and product launch events. Memorigin will unveil the Verdant Resonance Tourbillon watch, and invite several celebrity guests to attend its activities, including celebrity Vic Teo, Hong Kong basketball star Wong Lut Yiu, and renowned face-changing performer Hathor Wai.
+A Lucky Draw will be held daily throughout the fair, offering visitors the chance to win premium watches sponsored by brands including Memorigin, SAGA, ELMER INGO, Allied Asia Enterprise (PVT) Limited, Alexus Christy, Claudia Koch and FOKSY.
+In addition, CENTRESTAGE, Hong Kong’s premier fashion event, will take place concurrently at the HKCEC from 2 to 5 September, bringing together fashion brands and designer collections from around the world. The co-location of the events will create strong synergies, allowing visitors to explore the latest collections from more than 400 watch and fashion brands under one roof.
+Photo download: https://bit.ly/4xqIloM
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and 14th Salon de TIME take place from 1 to 5 September at the Hong Kong Convention and Exhibition Centre. Introducing fair highlights at a press conference are Smilely Lam, HKTDC Associate Executive Director (fifth from the left), SK Chong (fourth from the right) and Frankie Lam (fourth from the left), Co-Chairmen, HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026, and celebrity Joey Thye (fifth from the right).
+Celebrity Joey Thye to host exclusive watch unboxing session, showcasing eight timepieces.
+The World Brand Piazza, organised in partnership with Prince Jewellery &amp; Watch for the 16th consecutive year, has long been one of the exhibition’s signature attractions and remains a favourite among watch collectors. This year, Prince Jewellery &amp; Watch is presenting luxury creations from six internationally renowned watch brands, including the Vanguard Lady Crazy Hours Jisbar (left), a collaboration between Franck Muller and French street artist Jisbar, as well as a unique platinum version of the Medusa timepiece (right) created exclusively for the exhibition by Sarcar.
+Chinese watchmaker Qian Guobiao will present the limited-edition AB-05S “Skylight Sun”, restricted to just 18 pieces worldwide. The self-developed AB-05 manual-winding movement powers the timepiece. At the same time, its semi-skeletonized dial reveals the balance wheel and gear train, highlighting the watch's intricate mechanics and technical expertise.
+AGELOCER’s 29.51-Day MoonPhase Original Astronomer reimagines the traditional moon phase display by featuring an industry-first 28.5mm oversized moon phase aperture. Blending astronomical imagery with mechanical aesthetics, the timepiece has earned nine international design awards, including the German Design Award 2022, MUSE Design Awards Gold 2023, and European Design Award 2023.
+Vario VERSA Reversible Dual Time Watch’s innovative reversible case design, the watch features two independent dials, each showing a different time zone. Users can easily switch between the two displays, making it a practical companion for international travellers. The unique design earned the watch the 2025 iF Design Award.
+LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch that integrates LINK2CARE’s patented leather strap with concealed medical-grade biometric sensors. The watch provides comprehensive health monitoring capabilities, including real-time tracking of resilience and stress levels, with data displayed directly on the watch dial.
+Memorigin will unveil the “Verdant Resonance Tourbillon watch”, inspired by the refined lifestyle of ancient Chinese scholars, particularly the tradition of playing the zither while enjoying incense. It combines Chinese cultural aesthetics with contemporary haute horlogerie craftsmanship.
+The 43rd Hong Kong Watch &amp; Clock Design Competition features two categories, the Open Group and the Student Group, with design themes of “Transcending Time” and “Contours of the Breeze” respectively. Award-winning and shortlisted entries will be exhibited throughout the fair, showcasing the creativity and design talent of Hong Kong’s emerging and established watch designers. Photo shows representatives of the watch and clock industry together with the competition judges.
+Websites:
+Hong Kong Watch &amp; Clock Fair: https://www.hktdc.com/event/hkwatchfair/en
+Salon de TIME: https://www.hktdc.com/event/te/en
+Media enquiries
+Please contact the HKTDC’s Communications &amp; Public Affairs Department: 
+Johnny Tsui
+Tel: (852) 2584 4395
+Email : johnny.cy.tsui@hktdc.org
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>Piedmont Urgent Care Retires Billing Voicemail With an AI Agent Built by Hello Patient</v>
+        <v>LG ELECTRONICS INTRODUCES AN AWARD-WINNING AI TV EXPERIENCE AT IFA 2026</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C336" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D336" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E336" t="str">
-        <v>https://www.prnewswire.com/news-releases/piedmont-urgent-care-retires-billing-voicemail-with-an-ai-agent-built-by-hello-patient-302822079.html</v>
+        <v>https://www.prnewswire.com/news-releases/lg-electronics-introduces-an-award-winning-ai-tv-experience-at-ifa-2026-302861711.html</v>
       </c>
       <c r="F336" t="str">
-        <v>At WellStreet's Georgia network, Piedmont Urgent Care, more than 20,000 patient billing calls a month are now answered with no hold time, freeing close to 1,000 staff hours a month. AUSTIN, Texas, July 9, 2026 /PRNewswire/ -- Piedmont Urgent Care, the largest network of urgent cares in...</v>
+        <v>LG's 2026 AI TVs, Powered by the α11 AI Processor, Deliver a More Immersive and Intelligent Viewing Experience with Enhanced Picture Quality, Personalization, and Robust Security News Summary: LG Electronics will present its 2026 AI TV lineup at IFA 2026, delivering a superior experience...</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>A Better Way to Find a Real Estate Agent is Coming Soon</v>
+        <v>RXT Deadline Upcoming: The Rackspace Technology Securities Fraud Class ...</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C337" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D337" t="str">
-        <v>AI, Real Estate</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E337" t="str">
-        <v>https://www.pr.com/press-release/973279</v>
+        <v>https://pr-inside.com/rxt-deadline-upcoming-the-rackspace-technology-securities-fraud-class-r5216667.htm</v>
       </c>
       <c r="F337" t="str">
-        <v>Grego-Tech LLC Announces VIZO™ — The First AI-Powered Live Agent Network for Real Estate™ [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Rackspace Technology, Inc. (NASDAQ:RXT) and certain of the company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Rackspace, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/rackspace-class-action-lawsuit. Key Details of the Rackspace ($RXT) Class Action: Lead Plaintiff Deadline: September 28, 2026 Alleged Misconduct: Securities fraud alleging that Rackspace misled investors about its AI efforts and their impact on the company's ..</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Relativity Names Chris Brown as President to Advance Its AI Platform for Legal Data Intelligence</v>
+        <v>NEPCON ASIA 2026 – Where Global Electronics Manufacturers Source Next Gen Production Solutions</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C338" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D338" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E338" t="str">
-        <v>https://www.prnewswire.com/news-releases/relativity-names-chris-brown-as-president-to-advance-its-ai-platform-for-legal-data-intelligence-302821952.html</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769591</v>
       </c>
       <c r="F338" t="str">
-        <v>CHICAGO, July 9, 2026 /PRNewswire/ -- Relativity, a legal data intelligence company, today announced that Chris Brown has been named the company's president, effective July 13. Brown, who joined as chief product officer in 2018, steps into the role to further advance the company's AI...</v>
+        <v>SHENZHEN, China — /EPR Network/ — Driven by booming AI‑led innovation, advanced packaging evolution and global supply‑chain realignment, the electronics manufacturing industry is undergoing profound [read full press release...]</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Xactly Named a Leader by Gartner in 2026 Magic Quadrant for Sales Performance ...</v>
+        <v>Chatbot Market: How Privacy Regulations Are Reshaping the Future of Conversational AI</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C339" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D339" t="str">
         <v>AI</v>
       </c>
       <c r="E339" t="str">
-        <v>https://pr-inside.com/xactly-named-a-leader-by-gartner-in-2026-magic-quadrant-for-sales-performance-r5199486.htm</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769589</v>
       </c>
       <c r="F339" t="str">
-        <v>(PR-inside.com) Recognized for our Completeness of Vision and Ability to Execute LOS GATOS, CA / ACCESS Newswire / July 9, 2026 / Xactly , the global leader in AI-driven sales performance orchestration, today announced that it has been named in the 2026 Magic Quadrant™ for Sales Performance Management by Gartner®, with a top right placement in the Leader quadrant. This is a significant third-party recognition from a trusted analyst firm, evaluating Xactly across both dimensions Gartner® assesses: Completeness of Vision and Ability to Execute. We feel the placement reflects Xactly's strength across all three core use cases evaluated in the research: Sales Planning, ..</v>
+        <v>Grand View Research puts the global chatbot market at USD 9.6 billion in 2025, growing to USD 11.8 billion in 2026 and USD 41.2 billion by 2033 [read full press release...]</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>IBM Advances Enterprise AI Software Development with Multi-Agent Capabilities and Specialized Modernization Workflows</v>
+        <v>DOOGEE présente ses écosystèmes basés sur l'IA lors de l'IFA 2026 qui connectent les secteurs Outdoor Life, Smart Life et Home Life</v>
       </c>
       <c r="B340" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C340" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D340" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E340" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357403</v>
+        <v>https://www.prnewswire.com/news-releases/doogee-presente-ses-ecosystemes-bases-sur-lia-lors-de-lifa-2026-qui-connectent-les-secteurs-outdoor-life-smart-life-et-home-life-302861652.html</v>
       </c>
       <c r="F340" t="str">
-        <v>- Latest IBM Bob Updates Help Enterprises Deliver Production-Ready Software Fast - - - IBM Bob is Built to Optimize the Cost of AI-Driven Development Beyond the Model - - - IBM Bob Now Offers Pre-Built, Customizable Enterprise Workflows for IBM Z, IBM i, Plus Java Modernization - - IBM (NYSE: IBM) announced major updates to IBM Bob, its agentic software development platform, including new multi-agent capabilities, built-in AI cost and use analytics, and pre-built, specialized workflows for m... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357403</v>
+        <v>BERLIN, 27 août 2026 /PRNewswire/ -- La marque mondiale d'appareils connectés DOOGEE présentera ses dernières innovations à l'IFA de Berlin 2026, sous le thème « DOOGEE AI, Connect Beyond Limits » (L'IA DOOGEE, Connecter au-delà des limites). La marque présentera trois écosystèmes...</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages SES AI Corporation (SES) ...</v>
+        <v>Better answers, broader thinking: What students gain from ChatGPT and critical-thinking training</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C341" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D341" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E341" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-ses-ai-corporation-ses-r5199480.htm</v>
+        <v>https://openai.com/index/what-students-gain-from-chatgpt-critical-thinking-training</v>
       </c>
       <c r="F341" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 9, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of SES AI Corporation ("SES" or "the Company") (NYSE:SES). Investors who purchased SES securities prior to January 29, 2025, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/SES. SES Investigation Details The investigation concerns whether SES and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for SES Investors? If you are aware of any facts relating to this investigation or purchased ..</v>
+        <v>A randomized study of more than 1,000 students examines ChatGPT, critical thinking, originality, and student performance on a real-world university assignment.</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>StrongSuit 2.0 Reimagines the Litigation Workflow with a Fully Connected AI Platform</v>
+        <v>SEO National™ on AI Mode Study: Ads Don't Buy Organic Visibility</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C342" t="str">
         <v>PRUnderground</v>
       </c>
       <c r="D342" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E342" t="str">
-        <v>https://www.prunderground.com/strongsuit-2-0-reimagines-the-litigation-workflow-with-a-fully-connected-ai-platform/00388155/</v>
+        <v>https://prunderground.com/seo-national-on-ai-mode-study-ads-don-t-buy-organic-visibility/cmtb4jua7000304jmhbuqupbe</v>
       </c>
       <c r="F342" t="str">
-        <v>The platform features new tools for every stage of the litigation process, from research and document review to deposition analysis and drafting, taking attorneys from zero to file-ready The post StrongSuit 2.0 Reimagines the Litigation Workflow with a Fully Connected AI Platform first appeared on</v>
+        <v>A new SE Ranking analysis of more than 50,000 commercial keywords shows Google AI Mode ads and organic citations operate as entirely separate channels. The post SEO National™ on AI Mode Study: Ads Don&amp;apos;t Buy Organic Visibility first appeared on</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>The 14th Annual Globee® Awards for Leadership Invite Enterprise Artificial Intelligence Achievement Nominations Worldwide</v>
+        <v>[Video] No Unfolding Needed: A Day With Galaxy Z Flip8’s FlexWindow</v>
       </c>
       <c r="B343" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C343" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D343" t="str">
-        <v>AI, Education</v>
+        <v>AI, Media</v>
       </c>
       <c r="E343" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-14th-annual-globee-awards-for-leadership-invite-enterprise-artificial-intelligence-achievement-nominations-worldwide-302819592.html</v>
+        <v>https://news.samsung.com/global/video-no-unfolding-needed-a-day-with-galaxy-z-flip8s-flexwindow</v>
       </c>
       <c r="F343" t="str">
-        <v>Recognizing local, regional, and global achievements demonstrating leadership in enterprise artificial intelligence, intelligent automation, generative AI, machine learning, and AI-driven organizational transformation SAN FRANCISCO, July 9, 2026 /PRNewswire/ -- The Globee® Awards,...</v>
+        <v>The thinnest and lightest Galaxy Z Flip yet, Galaxy Z Flip8 delivers greater convenience anytime, anywhere in a compact form factor that fits comfortably in one hand. A standout feature of Galaxy Z Flip8 is its upgraded cover display, FlexWindow. Users can take photos, access frequently used apps, and experience agentic AI — all without […]</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Parents Are Underestimating Their Kids' Digital Lives - Especially ...</v>
+        <v>Bringing Digital Characters to Life: Tencent Games Motus Makes Gamescom Debut with End-to-End AI Animation Pipeline</v>
       </c>
       <c r="B344" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C344" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D344" t="str">
         <v>AI</v>
       </c>
       <c r="E344" t="str">
-        <v>https://pr-inside.com/parents-are-underestimating-their-kids-digital-lives-especially-r5199425.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bringing-digital-characters-to-life-tencent-games-motus-makes-gamescom-debut-with-end-to-end-ai-animation-pipeline-302861442.html</v>
       </c>
       <c r="F344" t="str">
-        <v>(PR-inside.com) Survey of 4,000+ U.S. and Australian families finds children report doing more online - from social media to generative AI - than their parents realize. WASHINGTON, D.C. / ACCESS Newswire / July 9, 2026 / The Family Online Safety Institute (FOSI) today releasedBeyond Borders: U.S. and Australian Families on Online Safety, Screen Use, and the Digital Lives of Kids , the fourth wave of its bi-annual Online Safety Survey. When asked whether their child had used generative AI in the past week, 27% of parents said yes. When children were asked the same question about themselves, 38% said yes, an 11-point ..</v>
+        <v>COLOGNE, Germany, Aug. 27, 2026 /PRNewswire/ -- Tencent Games Motus showcased its advances in intelligent character creation at Gamescom Dev and Gamescom, demonstrating how generative AI can support 3D character animation workflows. The Tencent Games Motus AI Team focuses on intelligent...</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>Voxpopme Connects Customer Truth to AI Assistants With New MCP Server</v>
+        <v>Tencent Games Central Tech Makes Its gamescom Debut, Accelerating Game Industry Innovation with Full-Pipeline Proprietary AI Technologies</v>
       </c>
       <c r="B345" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C345" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D345" t="str">
-        <v>AI</v>
+        <v>AI, Gaming, Media</v>
       </c>
       <c r="E345" t="str">
-        <v>https://pr-inside.com/voxpopme-connects-customer-truth-to-ai-assistants-with-new-mcp-server-r5199417.htm</v>
+        <v>https://www.prnewswire.com/news-releases/tencent-games-central-tech-makes-its-gamescom-debut-accelerating-game-industry-innovation-with-full-pipeline-proprietary-ai-technologies-302861469.html</v>
       </c>
       <c r="F345" t="str">
-        <v>(PR-inside.com) The Voxpopme MCP Server connects your customer intelligence to Claude and ChatGPT, so you can launch studies and pull instant answers without leaving the conversation. PARK CITY, UT / ACCESS Newswire / July 9, 2026 / Voxpopmetoday launched early access to theVoxpopme MCP.The new service lets research, marketing, product, and innovation teams query their organization's own internal research repositories from Claude, ChatGPT, or any MCP-compatible tool. By connecting their AI assistant to Voxpopme, teams can get answers grounded in real customer interviews, with a link to the source clips. And if they ask a question that hasn't been asked of customers yet, ..</v>
+        <v>COLOGNE, Germany, Aug. 27, 2026 /PRNewswire/ -- Tencent Games Central Tech recently made its gamescom debut as a unified brand. Together with Motus AI, GIGA, MagicDawn, ACE, GVoice and WeTest, it presented a proprietary technology portfolio covering game content production, gameplay...</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>5C and AMD Collaborate to Advance the Next Generation of Gigascale AI Campuses</v>
+        <v>Movandi Redefines Synthesizer PLL Efficiency, Delivering Peak Performance at Lower Power for Next-Gen Wireless and AI Infrastructure</v>
       </c>
       <c r="B346" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C346" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D346" t="str">
         <v>AI</v>
       </c>
       <c r="E346" t="str">
-        <v>https://www.prweb.com/releases/5c-and-amd-collaborate-to-advance-the-next-generation-of-gigascale-ai-campuses-302821812.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/movandi-redefines-synthesizer-pll-efficiency-070100746.html</v>
       </c>
       <c r="F346" t="str">
-        <v>Strategic collaboration combines AMD AI technology with 5C's infrastructure expertise to accelerate the development of AMD Helios-ready AI factories PARIS, July 9, 2026 /PRNewswire-PRWeb/ -- (version française ici)–– 5C and AMD today announced a strategic collaboration to accelerate the...</v>
+        <v>IRVINE, Calif. &amp; MUSCAT, Oman &amp; RIYADH, Saudi Arabia, August 27, 2026--Movandi’s new MV3564 and MV3514 deliver peak performance at lower power, reducing power and footprint for next-gen wireless and AI infrastructure.</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>MoneySimpler has launched an AI-powered trading platform designed to simplify automated investment in digital assets.</v>
+        <v>DOOGEE präsentiert auf der IFA 2026 KI-gestützte Ökosysteme, die das Leben im Freien, das Smart-Life und das Leben zu Hause miteinander verbinden</v>
       </c>
       <c r="B347" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C347" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D347" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E347" t="str">
-        <v>https://pressreleasenews.org/pressroom/moneysimpler-has-launched-an-ai-powered-trading-platform-designed-to-simplify-automated-investment-in-digital-assets</v>
+        <v>https://www.prnewswire.com/news-releases/doogee-prasentiert-auf-der-ifa-2026-ki-gestutzte-okosysteme-die-das-leben-im-freien-das-smart-life-und-das-leben-zu-hause-miteinander-verbinden-302861463.html</v>
       </c>
       <c r="F347" t="str">
-        <v/>
+        <v>BERLIN, 27. August 2026 /PRNewswire/ -- Die weltweit tätige Smart-Device-Marke DOOGEE wird auf der IFA Berlin 2026 ihre neuesten Innovationen unter dem Motto „DOOGEE AI, Connect Beyond Limits" präsentieren. Die Marke wird drei miteinander vernetzte Ökosysteme vorstellen – „Outdoor Life",...</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>ICIMS Launches Next Evolution of High-Volume Hiring Solution, Improving Candidate Job Application Experience and Helping Employers Hire at Scale with Embedded Analytics</v>
+        <v>Syngenta Group Strengthens Profitability in H1 2026; EBITDA Margins Expand Across All Business Units</v>
       </c>
       <c r="B348" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C348" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D348" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E348" t="str">
-        <v>https://www.prnewswire.com/news-releases/icims-launches-next-evolution-of-high-volume-hiring-solution-improving-candidate-job-application-experience-and-helping-employers-hire-at-scale-with-embedded-analytics-302821969.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/syngenta-group-strengthens-profitability-h1-062400757.html</v>
       </c>
       <c r="F348" t="str">
-        <v>ICIMS High Volume Hiring solution now generally available to customers, bringing together AI-powered apply experiences, streamlined workflows and embedded recruiting analytics to improve hiring velocity, reduce candidate drop-off and measure recruiting performance for high volume,...</v>
+        <v>BASEL, Switzerland &amp; SHANGHAI, China, August 27, 2026--Syngenta Group, the world’s largest agricultural technology company by revenue, reported its financial results for the first half and second quarter of 2026, delivering a robust performance with improved profitability and margins across all business units. The Group’s strategic focus on core businesses, innovation and AI leadership, together with disciplined cost management, continued to support margin growth.</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>Mindstream Energy d/b/a Mindstream Jordan LLC Targets 400 MW Sovereign AI Infrastructure Platform In Jordan To Serve Growing Regional Compute Demand</v>
+        <v>Mango AI's Video Multiple Face Swap Lets Users Change Every Face in Group Clips</v>
       </c>
       <c r="B349" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C349" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D349" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>AI, Media</v>
       </c>
       <c r="E349" t="str">
-        <v>https://www.prnewswire.com/news-releases/mindstream-energy-dba-mindstream-jordan-llc-targets-400-mw-sovereign-ai-infrastructure-platform-in-jordan-to-serve-growing-regional-compute-demand-302821924.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359574</v>
       </c>
       <c r="F349" t="str">
-        <v>U.S.-Based Energy-to-Compute Company Advances Plans for Large-Scale AI, High-Performance Computing, and Digital Infrastructure Campus HOUSTON, July 9, 2026 /PRNewswire/ -- Mindstream Energy today announced the launch of Mindstream Jordan LLC and plans to develop a scalable energy-backed...</v>
+        <v>Group scenes have long been trickier to edit than solo shots, and Mango AI addresses this with a video multiple face swap tool that changes several faces within a single clip. Instead of handling one person at a time, the feature lets users pair a target photo with each face in the footage and swap them all together. - - To begin, users upload a source video of up to 15 seconds and 30MB that shows multiple faces, then add a target photo for each face they want to replace. The video mult... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359574</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>ENvue Medical Unveils Its First Robotic-Assisted, Artificial Intelligence, Feeding Tube Automation Tool</v>
+        <v>Pharmacovigilance and Drug Safety Software Market: How Agentic AI Is Redefining Case Processing</v>
       </c>
       <c r="B350" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C350" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D350" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E350" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324896/0/en/ENvue-Medical-Unveils-Its-First-Robotic-Assisted-Artificial-Intelligence-Feeding-Tube-Automation-Tool.html</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769525</v>
       </c>
       <c r="F350" t="str">
-        <v>ENvue Targeting Combined $10 Billion+ Enteral Feeding and Vascular Access Market Opportunity*</v>
+        <v>The pharmacovigilance (PV) and drug safety software market is moving fast &amp;#8212; agentic AI is now doing real case-processing work, signal detection is shifting from [read full press release...]</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Bridgeline Expands Unilog Momentum with New AI Search Win in the DIY ...</v>
+        <v>Gaotu Techedu Announces Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B351" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C351" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D351" t="str">
-        <v>Finance, AI, Retail, Media</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E351" t="str">
-        <v>https://pr-inside.com/bridgeline-expands-unilog-momentum-with-new-ai-search-win-in-the-diy-r5199414.htm</v>
+        <v>https://www.prnewswire.com/news-releases/gaotu-techedu-announces-second-quarter-2026-unaudited-financial-results-302861439.html</v>
       </c>
       <c r="F351" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 9, 2026 /Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a U.S.-based DIY hardware retailer has selected HawkSearch to power product discovery within its new Unilog storefront. The win highlights growing demand for AI-driven search in complex commerce environments and marks the fifth customer secured through Bridgeline's Unilog partnership. The retailer came to Bridgeline seeking to improve search relevancy, increase catalog exposure, and bring newer AI features into the search experience. HawkSearch was selected to support those goals across a large catalog and content footprint, reflecting ..</v>
+        <v>BEIJING, Aug. 27, 2026 /PRNewswire/ -- Gaotu Techedu Inc. (NYSE: GOTU) ("Gaotu" or the "Company"), a leading technology-driven education company in China focused on enabling lifelong learning through AI-powered solutions, today announced its unaudited financial results for the second...</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>Bridgeline Expands Unilog Momentum with New AI Search Win in the DIY Retail Sector</v>
+        <v>Generative AI Is Transforming the AI In Personalized Nutrition Market</v>
       </c>
       <c r="B352" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C352" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D352" t="str">
-        <v>AI, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E352" t="str">
-        <v>https://www.newswire.com/news/bridgeline-expands-unilog-momentum-with-new-ai-search-win-in-the-diy-retail</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769494</v>
       </c>
       <c r="F352" t="str">
-        <v/>
+        <v>The global AI in personalized nutrition market is entering a high-growth phase as consumers, healthcare providers, and enterprises increasingly adopt data-driven approaches to dietary management. The market [read full press release...]</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Medical Care Technologies Showcases Strength of Operating Subsidiaries ...</v>
+        <v>AI Companionship Trends Reshape the Sex Dolls Market in 2026</v>
       </c>
       <c r="B353" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C353" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D353" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Gaming</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E353" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-showcases-strength-of-operating-subsidiaries-r5199411.htm</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769490</v>
       </c>
       <c r="F353" t="str">
-        <v>(PR-inside.com) Infinite Auctions and Real Game News Deliver Tangible Results and Non-Dilutive Funding for Core Technology Initiatives MESA, AZ / ACCESS Newswire / July 9, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) announced today that its two wholly-owned subsidiaries are delivering robust operational performance, generating revenue and technological innovation that support the parent company's healthcare technology development. Infinite Auctions has launched a new website powered by a fully in-house developed auction software platform. A significant portion of the iconic memorabilia featured will contribute proceeds to company operations and the advancement of AI vision-based technologies. Complementing this, subsidiary Real Game Used has rolled out a ..</v>
+        <v>The global sex dolls market is entering a period of sustained expansion, supported by changing attitudes toward sexual wellness, rising consumer purchasing power, broader product availability, and [read full press release...]</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>Texas Outpacing National Manufacturing Growth in 2026, Driven by Certified Demand, According to Xometry Data</v>
+        <v>Viva Biotech Announces Its 2026 Interim Results: AI Sparks New Paradigm in Drug R&amp;amp;D, CDMO Commercial Manufacturing Accelerates Revenue Growth</v>
       </c>
       <c r="B354" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C354" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D354" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E354" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324861/0/en/Texas-Outpacing-National-Manufacturing-Growth-in-2026-Driven-by-Certified-Demand-According-to-Xometry-Data.html</v>
+        <v>https://www.prnewswire.com/news-releases/viva-biotech-announces-its-2026-interim-results-ai-sparks-new-paradigm-in-drug-rd-cdmo-commercial-manufacturing-accelerates-revenue-growth-302861178.html</v>
       </c>
       <c r="F354" t="str">
-        <v>NORTH BETHESDA, Md., July 09, 2026 (GLOBE NEWSWIRE) -- New data from Xometry, Inc . (NASDAQ: XMTR), the global AI-native marketplace connecting buyers and suppliers of custom manufacturing, shows that Texas-based manufacturers are setting the pace for U.S. manufacturing job growth in 2026, tracking at nearly 2x the growth rate seen across Xometry's national partner network. Buyers across aerospace, defense, energy, and industrial sectors increasingly turn to Texas’s deep manufacturing base to meet domestic sourcing demand.</v>
+        <v>Results Highlights for Interim Results ended 30 June 2026 Revenue reached RMB1,006.5 million, increasing by 21.0% YoY Gross profit amounted to RMB341.7 million, increasing by 0.7% YoY Gross profit margin was 34.0% HONG KONG, Aug. 27, 2026 /PRNewswire/ -- On August 26, 2026, Viva Biotech...</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>IGC Pharma to Showcase AI Portfolio at AAIC 2026, Including AHA Platform ...</v>
+        <v>Expanding OpenAI’s presence in Brazil</v>
       </c>
       <c r="B355" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C355" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D355" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E355" t="str">
-        <v>https://pr-inside.com/igc-pharma-to-showcase-ai-portfolio-at-aaic-2026-including-aha-platform-r5199409.htm</v>
+        <v>https://openai.com/index/expanding-our-presence-in-brazil</v>
       </c>
       <c r="F355" t="str">
-        <v>(PR-inside.com) Seven presentations highlight patent-pending agentic automation, speech-based cognitive models, EHR mining, and predictive analytics designed to support Alzheimer's discovery and clinical development POTOMAC, MD / ACCESS Newswire / July 9, 2026 / IGC Pharma, Inc. (NYSE American:IGC) ("IGC" or the "Company"), a clinical-stage biotechnology company developing therapeutics for Alzheimer's disease, today announced it will showcase its artificial intelligence portfolio across seven scientific presentations at the Alzheimer's Association International Conference (AAIC) 2026, taking place July 12-15 in London. IGC Pharma is building computational infrastructure designed to accelerate data integration, patient stratification, and clinical development workflows in Alzheimer's diseas</v>
+        <v>OpenAI is expanding its presence in Brazil, deepening engagement with developers, businesses, and communities to support AI adoption across the country.</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>Digital Commerce 360 and ReFiBuy Launch First-of-its-Kind AI Commerce ...</v>
+        <v>AI Skin Scans Transform Diagnostic Dermatology Imaging Devices Market</v>
       </c>
       <c r="B356" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C356" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D356" t="str">
         <v>AI</v>
       </c>
       <c r="E356" t="str">
-        <v>https://pr-inside.com/digital-commerce-360-and-refibuy-launch-first-of-its-kind-ai-commerce-r5199405.htm</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769488</v>
       </c>
       <c r="F356" t="str">
-        <v>(PR-inside.com) New benchmark adds an agentic readiness layer to Digital Commerce 360's Top 1000, revealing which retailers are positioned to compete as AI shopping agents reshape product discovery RALEIGH, NC / ACCESS Newswire / July 9, 2026 / ReFiBuy , the company that coined the term Agentic Commerce Optimization, today announced that it co-developed the AI Commerce Rankings withDigital Commerce 360 , a first-of-its-kind quarterly benchmark measuring how prepared the Top 1000 retailers are for agentic commerce. Published as an addition to Digital Commerce 360's 2026 Top 1000 report, the new flagship index adds an agentic readiness layer to one of the industry's ..</v>
+        <v>The global diagnostic dermatology imaging devices market was valued at USD 5.4 billion in 2025 and is expected to reach USD 5.9 billion in 2026. The market is projected to [read full press release...]</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>M-Files Launches M-Files for Consulting, Transforming a Firm's Knowledge ...</v>
+        <v>Faraday Future Announces Execution Roadmap for Its "Built in USA" Acceleration Program and Launches Distributor Recruitment; Targets to Bring Its Robot Factory Online by Year-End and First New EAI Device Product Off the Line in February 2027</v>
       </c>
       <c r="B357" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C357" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D357" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E357" t="str">
-        <v>https://pr-inside.com/m-files-launches-m-files-for-consulting-transforming-a-firm-s-knowledge-r5199404.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/faraday-future-announces-execution-roadmap-023400568.html</v>
       </c>
       <c r="F357" t="str">
-        <v>(PR-inside.com) New purpose-built solution streamlines document-centric work, from proposal to engagement management, to help consulting firms build a governed foundation for AI, automate compliance, and securely access confidential client information. AUSTIN, TX / ACCESS Newswire / July 9, 2026 /M-Files, the leader in context-first document management, today launched M-Files for Consulting, a purpose-built application for consulting firms that organizes the full proposal-to-delivery lifecycle based on client, proposal, and engagement context. Built on M-Files' AI-native platform, the solution creates a governed, structured workspace with role-based user experiences. M-Files for Consulting ensures the content AI surfaces and generates is accurate, approved, and appropriately governed ..</v>
+        <v>LOS ANGELES, August 27, 2026--Faraday Future Intelligent Electric Inc. (NASDAQ: FFAI) ("Faraday Future", "FF" or the "Company"), a California-based global Embodied AI (EAI) ecosystem company, today held its first ever FF EAI Robotics "Built in USA" Upstream &amp; Downstream Business Partner Conference at its LA headquarters. FF made numerous announcements and Company updates, including presenting the three-phase execution roadmap for FF EAI Robotics’ "Built in USA" Acceleration Program.</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>Frontera Group Outlines Strategic Pivot to AI-Powered Financial Services ...</v>
+        <v>REJIMUS Expands In 21 CFR Part 11 Software Validation Services for CPG Supply Chains</v>
       </c>
       <c r="B358" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C358" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D358" t="str">
-        <v>Finance, AI, Real Estate</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E358" t="str">
-        <v>https://pr-inside.com/frontera-group-outlines-strategic-pivot-to-ai-powered-financial-services-r5199403.htm</v>
+        <v>https://www.prweb.com/releases/rejimus-expands-in-21-cfr-part-11-software-validation-services-for-cpg-supply-chains-302860195.html</v>
       </c>
       <c r="F358" t="str">
-        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / July 9, 2026 / Frontera Group, Inc. (OTCID:FRTG) ("Frontera," "FRTG," or the "Company") today issued a comprehensive shareholder update outlining the next phase of its corporate evolution. Management is executing a strategic transformation designed to create long-term shareholder value through the acquisition, modernization, and AI-powered optimization of accounting and financial services firms. Over the past several years, Frontera established its technology foundations through investments and acquisitions in immersive media, artificial intelligence, augmented reality, and digital engagement technologies. These initiatives included acquiring intellectual property assets from Intellimedia Networks and developing AI-powered media solutions. Thi</v>
+        <v>REJIMUS empowers FDA-regulated businesses throughout the GPG supply-chain to more quickly audit, validate, document and maintain electronic systems - including AI-enabled workflows - within their existing quality and compliance programs subject to regulations under 21 CFR Part 11. NORTH...</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>CoChat Introduces New Academic Research Tools to Verify AI Citations</v>
+        <v>Renesas Establishes Physical AI &amp; Robotics Lab in Beijing to Accelerate Next-Generation Robotics Innovation</v>
       </c>
       <c r="B359" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C359" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D359" t="str">
         <v>AI</v>
       </c>
       <c r="E359" t="str">
-        <v>https://pr-inside.com/cochat-introduces-new-academic-research-tools-to-verify-ai-citations-r5199401.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/renesas-establishes-physical-ai-robotics-020000324.html</v>
       </c>
       <c r="F359" t="str">
-        <v>(PR-inside.com) Researchers and students can search more than 200 million academic papers, verify claims against source material, and automate literature monitoring within a single workspace. PALO ALTO, CA / ACCESS Newswire / July 9, 2026 / CoChat , an AI research workspace, has debuted a new suite of tools today designed to reduce citation hallucinations following strong early adoption among professors, academic researchers, graduate students, and PhD candidates. As AI integrates into the research process, many academics are discovering that speed can undermine the reliability of sources. Hallucinations like false citations, fabricated references, and inaccurate attribution are common on leading AI platforms. ..</v>
+        <v>TOKYO, August 27, 2026--Renesas announced the official opening of its Physical AI &amp; Robotics Lab in Beijing, China.</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>All In FutureTech Alliance Inc. Advances LittleVault Asset Injection to Strengthen Its Strategic Positioning in AI Content Platforms, Knowledge Distribution, and the Creator Ecosystem</v>
+        <v>DVLT Investors Have Opportunity to Lead Datavault AI Inc. Securities Fraud Lawsuit</v>
       </c>
       <c r="B360" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C360" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D360" t="str">
-        <v>Finance, AI, SaaS, Media, Education</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E360" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324831/0/en/All-In-FutureTech-Alliance-Inc-Advances-LittleVault-Asset-Injection-to-Strengthen-Its-Strategic-Positioning-in-AI-Content-Platforms-Knowledge-Distribution-and-the-Creator-Ecosystem.html</v>
+        <v>https://www.prnewswire.com/news-releases/dvlt-investors-have-opportunity-to-lead-datavault-ai-inc-securities-fraud-lawsuit-302861047.html</v>
       </c>
       <c r="F360" t="str">
-        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- All In FutureTech Alliance Inc. (Nasdaq: AIFA) (the “Company” or “AIFA”) today announced that it is actively advancing the integration into the AIFA public company platform of the MCN traffic and creator-economy business assets founded by the Company’s Chairman, Michael Li (Li Shanglong), and Chief Executive Officer, Eric Shao. The proposed integration of LittleVault Holdings Limited (“LittleVault”) is expected to further enhance AIFA’s dual-engine strategy centered on an “AI infrastructure network” and an “AI application services matrix,” particularly by establishing a more execution-oriented business presence in AI knowledge-content distribution, the creator economy, AI education synergies, and the global commercialization of content.</v>
+        <v>NEW YORK, Aug. 26, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ: DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff...</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>ASUS Zenni Claw Is Now Available, Making Agentic AI Easier to Start</v>
+        <v>Enablence Technologies and ShunYun Technology Complete Volume Production Readiness at Vietnam Fab Designed to Support AI Data Centers Growth</v>
       </c>
       <c r="B361" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C361" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D361" t="str">
         <v>AI</v>
       </c>
       <c r="E361" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324824/0/en/ASUS-Zenni-Claw-Is-Now-Available-Making-Agentic-AI-Easier-to-Start.html</v>
+        <v>https://www.newsfilecorp.com/release/311744/Enablence-Technologies-and-ShunYun-Technology-Complete-Volume-Production-Readiness-at-Vietnam-Fab-Designed-to-Support-AI-Data-Centers-Growth</v>
       </c>
       <c r="F361" t="str">
-        <v>ASUS Zenni Claw is out now: a free AI agent with ready-to-use skills for work, travel &amp; daily life. Three-step setup, no AI expertise needed.</v>
+        <v>Fremont, California--(Newsfile Corp. - August 26, 2026) - Enablence Technologies Inc. (TSXV: ENA) ("Enablence" or the "Company"), a leading supplier of planar lightwave circuit (PLC) optical chips for datacom, telecommunications, artificial intelligence (AI), and advanced vision applications, and semiconductor assembly (OSAT) leader ShunYun Technology ("SYT"), announced today the volume production launch of Enablence's advanced optical manufacturing facility in Vietnam with production samples...</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Deploy Zoom Virtual Agent Receptionist across any telephony environment</v>
+        <v>Top Leisure Travel Agencies Betting on Growth in 2027</v>
       </c>
       <c r="B362" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C362" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D362" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E362" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324818/0/en/Deploy-Zoom-Virtual-Agent-Receptionist-across-any-telephony-environment.html</v>
+        <v>https://www.prnewswire.com/news-releases/top-leisure-travel-agencies-betting-on-growth-in-2027-302861077.html</v>
       </c>
       <c r="F362" t="str">
-        <v>Zoom announced a standalone offering for Zoom Virtual Agent Receptionist, enabling organizations to add an AI-powered front desk to their phone system.</v>
+        <v>Travel Leaders Network survey of top leisure sellers finds leading agencies increasing investment as they forecast strong cruise growth and embrace AI NEW YORK, Aug. 26, 2026 /PRNewswire/ -- Some of the travel industry's highest-volume leisure agencies are betting on another year of...</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Digital Commerce 360 and ReFiBuy Launch First-of-its-Kind AI Commerce Rankings for Retailer Readiness in AI Shopping</v>
+        <v>Pomerantz LLP Moves Forward with Class Action Lawsuit Against Datavault ...</v>
       </c>
       <c r="B363" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C363" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D363" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E363" t="str">
-        <v>https://www.newswire.com/news/digital-commerce-360-and-refibuy-launch-first-of-its-kind-ai-commerce-rankings</v>
+        <v>https://pr-inside.com/pomerantz-llp-moves-forward-with-class-action-lawsuit-against-datavault-r5216586.htm</v>
       </c>
       <c r="F363" t="str">
-        <v>New benchmark adds an agentic readiness layer to Digital Commerce 360's Top 1000, revealing which retailers are positioned to compete as AI shopping agents reshape product discovery</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>IGC Pharma to Showcase AI Portfolio at AAIC 2026, Including AHA Platform That Reduced Alzheimer's Data Harmonization Time by 90% in Representative Workflow</v>
+        <v>Baidu Provides Update on Voluntary Conversion to Dual-Primary Listing on the Main Board of the Hong Kong Stock Exchange</v>
       </c>
       <c r="B364" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C364" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D364" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E364" t="str">
-        <v>https://www.newswire.com/news/igc-pharma-to-showcase-ai-portfolio-at-aaic-2026-including-aha-platform-that</v>
+        <v>https://www.prnewswire.com/news-releases/baidu-provides-update-on-voluntary-conversion-to-dual-primary-listing-on-the-main-board-of-the-hong-kong-stock-exchange-302860703.html</v>
       </c>
       <c r="F364" t="str">
-        <v>Seven presentations highlight patent-pending agentic automation, speech-based cognitive models, EHR mining, and predictive analytics designed to support Alzheimer's discovery and clinical development</v>
+        <v>BEIJING, Aug. 26, 2026 /PRNewswire/ -- Baidu, Inc. ("Baidu" or the "Company") (Nasdaq: BIDU; HKEX: 9888 (HKD Counter) and 89888 (RMB Counter)), a leading AI company with strong Internet foundation, today announced that the Company's voluntary conversion of its secondary listing status to...</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>Paylocity Acquires AI-Native Aidora to Simplify Leave Management</v>
+        <v>Nature Biotechnology | Aureka Wins the Global Blinded AI Antibody Benchmark: AI Design Surpasses the Best Experimental Result</v>
       </c>
       <c r="B365" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C365" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D365" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E365" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324813/29665/en/Paylocity-Acquires-AI-Native-Aidora-to-Simplify-Leave-Management.html</v>
+        <v>https://www.prnewswire.com/news-releases/nature-biotechnology--aureka-wins-the-global-blinded-ai-antibody-benchmark-ai-design-surpasses-the-best-experimental-result-302860936.html</v>
       </c>
       <c r="F365" t="str">
-        <v>With Aidora, Paylocity automates one of HR’s most manual and time-consuming compliance processes—giving teams time back and employees a clearer path through leave With Aidora, Paylocity automates one of HR’s most manual and time-consuming compliance processes—giving teams time back and employees a clearer path through leave</v>
+        <v>SHANGHAI and LAGUNA HILLS, Calif., Aug. 26, 2026 /PRNewswire/ -- The complete results of AIntibody, the first international AI antibody design competition, have now been formally published in Nature Biotechnology. Widely regarded as the field's most rigorous test — every entry validated...</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>AI Isn't Replacing Teachers--It's Reinventing Them: Alpha School Premieres Teachers 2.0 on July 9</v>
+        <v>BABA ALERT: Alibaba Group Holding Limited (NYSE: BABA) Investors Urged to Contact Hagens Berman</v>
       </c>
       <c r="B366" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C366" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D366" t="str">
-        <v>AI, Education</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E366" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-isnt-replacing-teachersits-reinventing-them-alpha-school-premieres-teachers-2-0-on-july-9--302821466.html</v>
+        <v>https://www.prnewswire.com/news-releases/baba-alert-alibaba-group-holding-limited-nyse-baba-investors-urged-to-contact-hagens-berman-302861039.html</v>
       </c>
       <c r="F366" t="str">
-        <v>Education Innovator MacKenzie Price and Teach For America Founder Wendy Kopp to Lead Live Discussion Following Virtual Premiere AUSTIN, Texas, July 9, 2026 /PRNewswire/ -- Artificial intelligence is rapidly changing classrooms across America, leaving parents, educators and school leaders...</v>
+        <v>Securities Class Action Filed; Firm Investigating Allegations of Undisclosed Chinese Military Ties and Fraudulent AI Distillation Attacks SAN FRANCISCO, Aug. 26, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP urges Alibaba Group Holding Limited (NYSE: BABA) investors who suffered...</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Natoe AI Expands AI-Native Teleradiology, Bringing Faster Remote Radiology Reads to U.S. Hospitals</v>
+        <v>Microsoft and HUMAIN collaborate to accelerate AI adoption in Saudi Arabia and beyond</v>
       </c>
       <c r="B367" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C367" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D367" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E367" t="str">
-        <v>https://www.prnewswire.com/news-releases/natoe-ai-expands-ai-native-teleradiology-bringing-faster-remote-radiology-reads-to-us-hospitals-302821115.html</v>
+        <v>https://news.microsoft.com/source/emea/2026/08/microsoft-and-humain-announce-long-term-strategic-collaboration-to-enable-ai-transformation-in-saudi-arabia-and-beyond-2/</v>
       </c>
       <c r="F367" t="str">
-        <v>HIPAA-compliant teleradiology platform drafts structured pre-read reports before a radiologist opens the case; every radiology read is signed by a board-certified radiologist. CLEARWATER, Fla., July 9, 2026 /PRNewswire/ -- Natoe AI (natoe.ai), an AI-Native teleradiology company, is...</v>
+        <v>The post Microsoft and HUMAIN collaborate to accelerate AI adoption in Saudi Arabia and beyond appeared first on Source.</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>LataMed AI Chief Executive Officer Dr. Kevin Rodan to Be Recognized by Ministry of Health for Healthcare Innovation</v>
+        <v>Apple introduces new Mac Studio with M5 Max and M5 Ultra — the ultimate desktop for on‑device AI and the most extreme pro workflows</v>
       </c>
       <c r="B368" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C368" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D368" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E368" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-chief-executive-officer-dr-kevin-rodan-to-be-recognized-by-ministry-of-health-for-healthcare-innovation-7087591</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359560</v>
       </c>
       <c r="F368" t="str">
-        <v>CARACAS, VENEZUELA - July 9, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that Dr. Kevin Rodan, Chief Executive Officer of LataMed AI Corp., is expected to receive a Certificate of Excellence from the Ministry of Health in recognition of his contributions to healthcare innovation, technological development, clinical practice, and healthcare advancement. According to information provided to the Company, the recognition is expected to be presented on July 10, 2026 as part of Ministry of Health initiatives focused on acknowledging healthcare professionals whos</v>
+        <v>Apple today announced the new Mac Studio, featuring M5 Max and the all-new M5 Ultra, delivering a monumental leap in AI performance and even faster graphics for the most demanding pro workflows, all in its signature compact design that lives right on a user&amp;#39;s desk. Now featuring up to 4.3x faster AI performance,1 up to 2x faster storage,2 up to 1.8x faster graphics,1 and up to 1.3x faster CPU speed,1 along with higher memory bandwidth, Mac Studio empowers creatives, developers, AI res... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359560</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Telos Corporation Awarded Contract to Support U.S. Air Force Distributed Common Ground System Mission</v>
+        <v>Joget Introduces Agent Lab, a Program Helping Businesses Build AI Agents Without Code</v>
       </c>
       <c r="B369" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C369" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D369" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E369" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324801/0/en/Telos-Corporation-Awarded-Contract-to-Support-U-S-Air-Force-Distributed-Common-Ground-System-Mission.html</v>
+        <v>https://www.prnewswire.com/news-releases/joget-introduces-agent-lab-a-program-helping-businesses-build-ai-agents-without-code-302861026.html</v>
       </c>
       <c r="F369" t="str">
-        <v>Award expands use of Xacta platform, including Xacta.ai, to support Air Force intelligence operations. Award expands use of Xacta platform, including Xacta.ai, to support Air Force intelligence operations.</v>
+        <v>New community initiative invites businesses to submit real workflow challenges for a free, expert-built AI agent, with selected builds shown live in an exclusive webinar. COLUMBIA, Md., Aug. 26, 2026 /PRNewswire/ -- Joget, Inc., the global innovator of the open-source, enterprise agentic...</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>AVAX One Regains Compliance with Nasdaq Minimum Bid Price Requirement</v>
+        <v>Dataminr Launches First Alert Advanced and Secures Landmark $318 Million Contract with the U.S. Department of War</v>
       </c>
       <c r="B370" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C370" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D370" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E370" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324793/0/en/AVAX-One-Regains-Compliance-with-Nasdaq-Minimum-Bid-Price-Requirement.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/dataminr-launches-first-alert-advanced-221300416.html</v>
       </c>
       <c r="F370" t="str">
-        <v>Company Reaffirms Commitment to Building Digital Infrastructure at the Intersection of the Onchain Economy and AI Compute</v>
+        <v>NEW YORK, August 26, 2026--Dataminr, the leader in AI-powered real-time intelligence, today unveiled First Alert Advanced, transforming real-time alerting from publicly available information — the category Dataminr first pioneered — into Autonomous Real-Time Intelligence for defense and government organizations. First Alert Advanced provides agentic corroboration and context, describes an event’s potential impact on a customer’s organization, and delivers tactical predictive intelligence — all i</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>GMEX Robotics Appoints Brian Hartzband to Lead U.S. Operations, Accelerating North American Expansion</v>
+        <v>Kidoz Reports Record Q2 2026 Revenue, up 37%, as H1 Revenue Reaches ...</v>
       </c>
       <c r="B371" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C371" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D371" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E371" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324781/0/en/GMEX-Robotics-Appoints-Brian-Hartzband-to-Lead-U-S-Operations-Accelerating-North-American-Expansion.html</v>
+        <v>https://pr-inside.com/kidoz-reports-record-q2-2026-revenue-up-37-as-h1-revenue-reaches-r5216544.htm</v>
       </c>
       <c r="F371" t="str">
-        <v>Veteran enterprise and government business development executive to establish and scale the Company's U.S. commercial operations as demand for AI-powered automation continues to grow</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 26, 2026 / Kidoz Inc. (TSXV:KDOZ)(OTCQB:KDOZF), a full-stack global advertising platform powered by contextual AI, enabling brand performance in mobile games without reliance on personal data, today announced its unaudited condensed interim financial results for the three and six months ended June 30, 2026. All amounts are presented in United States dollars and are in accordance with United States Generally Accepted Accounting Principles. Kidoz delivered record second-quarter revenue and year-over-year growth in both the second quarter and first half of 2026. Q2 revenue increased 37% to $3.33 million and H1 revenue increased 22% to ..</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Robin Workspace Platform Now Available on Google Cloud Marketplace</v>
+        <v>Globus Medical Announces Acquisition of Higgs Boson Health to Transform Healthcare Experience Through AI-Driven Digital Solutions</v>
       </c>
       <c r="B372" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C372" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D372" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, Healthcare, Education</v>
       </c>
       <c r="E372" t="str">
-        <v>https://www.prweb.com/releases/robin-workspace-platform-now-available-on-google-cloud-marketplace-302820423.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351730/0/en/globus-medical-announces-acquisition-of-higgs-boson-health-to-transform-healthcare-experience-through-ai-driven-digital-solutions.html</v>
       </c>
       <c r="F372" t="str">
-        <v>Robin's One Workplace Platform is now available on Google Cloud Marketplace, giving customers a faster path to purchase, deploy and manage Robin while applying their existing Google Cloud commitment to the spend. BOSTON, July 9, 2026 /PRNewswire-PRWeb/ -- AI-powered workplace operations...</v>
+        <v>AUDUBON, Pa., Aug. 26, 2026 (GLOBE NEWSWIRE) -- Globus Medical, Inc. (NYSE: GMED), a leading musculoskeletal technology company, today announced the acquisition of Higgs Boson Health, a digital healthcare experience company based in Durham, NC and incubated out of Duke University. With a mission to transform healthcare experience through digital innovation, Higgs Boson will position Globus Medical to shape patient and provider experience throughout the full episode of care.</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Rackspace Technology Announces Plans to Accelerate Enterprise AI Growth Vector; Provides Preliminary 2Q26 Results and Updates FY26 Outlook</v>
+        <v>MiiHealth AI Closes Seed Round for an Undisclosed Amount to Reinvent Patient Intake and Give Providers Back Two Hours a Day</v>
       </c>
       <c r="B373" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C373" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D373" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E373" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324723/0/en/Rackspace-Technology-Announces-Plans-to-Accelerate-Enterprise-AI-Growth-Vector-Provides-Preliminary-2Q26-Results-and-Updates-FY26-Outlook.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/miihealth-ai-closes-seed-round-214100415.html</v>
       </c>
       <c r="F373" t="str">
-        <v>Investments and Partnerships to Fuel AI Growth in 2027 and Beyond</v>
+        <v>PHOENIX, August 26, 2026--MiiHealth AI, maker of the first agentic AI medical assistant purpose-built to automate patient intake, today announced the closing of a seed funding round for an undisclosed amount led by Russell Glass, former CEO of Headspace and founder of Arteria Capital. The round includes participation from a select group of physician angels, healthcare operators, and digital health founders.</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Aehr Receives Follow-On Production Order from Lead Silicon Photonics ...</v>
+        <v>e&amp; UAE launches Business Pro AI bundled with Microsoft Copilot</v>
       </c>
       <c r="B374" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C374" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D374" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E374" t="str">
-        <v>https://pr-inside.com/aehr-receives-follow-on-production-order-from-lead-silicon-photonics-r5199370.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359555</v>
       </c>
       <c r="F374" t="str">
-        <v>(PR-inside.com) FREMONT, CA / ACCESS Newswire / July 9, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced it has received an additional follow-on production order from its lead silicon photonics customer for a fully automated FOX-XP® wafer-level burn-in (WLBI) system. The system will support high-volume production burn-in of silicon photonics devices used in AI optical interconnect and hyperscale data center applications. The order includes Aehr's turnkey FOX-XP multi-wafer WLBI system configured to test up to nine 300mm wafers ..</v>
+        <v>e&amp;amp; UAE announced the launch of its new Business Pro AI plans, introducing AI-powered broadband bundled with Microsoft Copilot to power the next generation of AI ready businesses. - - This offering combines faster business fibre connectivity, advanced digital productivity tools, and enterprise-grade AI capabilities into a single, simplified subscription to accelerate AI transformation for small and medium-sized enterprises (SMEs) across the country. - - Esam Mahmoud, Senior Vice President... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359555</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Rackspace Technology Launches Operating Framework with Palantir for Regulated Enterprises to Accelerate Enterprise AI in Production</v>
+        <v>AWS and NVIDIA expand partnership for next-gen AI infrastructure</v>
       </c>
       <c r="B375" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C375" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D375" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E375" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324714/0/en/Rackspace-Technology-Launches-Operating-Framework-with-Palantir-for-Regulated-Enterprises-to-Accelerate-Enterprise-AI-in-Production.html</v>
+        <v>https://www.aboutamazon.com/news/aws/aws-nvidia-2-million-gpus-ai?utm_source=rss</v>
       </c>
       <c r="F375" t="str">
-        <v>Palantir and Rackspace execute a definitive agreement establishing operating framework to deploy Palantir Foundry and AIP in mid-market, regulated and sovereign environments, naming Rackspace a preferred partner Palantir and Rackspace execute a definitive agreement establishing operating framework to deploy Palantir Foundry and AIP in mid-market, regulated and sovereign environments, naming Rackspace a preferred partner</v>
+        <v>AWS and NVIDIA will deploy 2 million additional GPUs and deepen collaboration across CPUs, networking, and robotics.</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Axxess intelligence® Helps Care at Home Organizations Navigate Financial and Regulatory Complexity</v>
+        <v>NVIDIA NVLink Fusion Expands With NVHBM Custom High-Bandwidth Memory</v>
       </c>
       <c r="B376" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C376" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D376" t="str">
         <v>AI</v>
       </c>
       <c r="E376" t="str">
-        <v>https://www.prnewswire.com/news-releases/axxess-intelligence-helps-care-at-home-organizations-navigate-financial-and-regulatory-complexity-302821275.html</v>
+        <v>https://blogs.nvidia.com/blog/nvlink-fusion-nvhbm-custom-high-bandwidth-memory/</v>
       </c>
       <c r="F376" t="str">
-        <v>Existing analytics, reporting and AI-driven tools support informed decision-making in an increasingly demanding operating environment DALLAS, July 9, 2026 /PRNewswire/ -- As care at home organizations face increasing pressure to maintain financial stability while navigating complex...</v>
+        <v>The next wave of AI is placing new demands on infrastructure.  As AI agents and trillion-parameter workloads become mainstream, the performance of AI infrastructure depends not only on compute, but on how compute, memory, storage, networking and software are designed together as a unified system. To help hyperscalers and AI innovators build the next generation […]</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Award-Winning Collective Counseling Solutions and The Second Act Launch Joint Venture to Reimagine Behavioral Health Navigation</v>
+        <v>AWS and NVIDIA to Deliver 2 Million Additional GPUs and Next-Generation Infrastructure for Agentic and Physical AI</v>
       </c>
       <c r="B377" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C377" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D377" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E377" t="str">
-        <v>https://www.prweb.com/releases/award-winning-collective-counseling-solutions-and-the-second-act-launch-joint-venture-to-reimagine-behavioral-health-navigation-302820391.html</v>
+        <v>https://nvidianews.nvidia.com/news/aws-and-nvidia-to-deliver-2-million-additional-gpus-and-next-generation-infrastructure-for-agentic-and-physical-ai</v>
       </c>
       <c r="F377" t="str">
-        <v>Award-winning, Denver-based behavioral health innovator Collective Counseling Solutions and The Second Act, creator of the AI-powered matching platform trysam.ai, today announced a joint venture to launch a purpose-built platform that simplifies how individuals find the right therapist....</v>
+        <v>Amazon Web Services (AWS), an Amazon.com, Inc. company (NASDAQ: AMZN), and NVIDIA (NASDAQ: NVDA) today announced a major expansion of their strategic collaboration to meet surging global demand for AI infrastructure as demand continues to accelerate.</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Fangzhou Named to KPMG China Healthcare 50 for AI-Powered Chronic Disease Care</v>
+        <v>Agentic AI Contracts Expose Organizations to Runaway Costs With Limited Recourse, Says Info-Tech Research Group</v>
       </c>
       <c r="B378" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C378" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D378" t="str">
         <v>AI</v>
       </c>
       <c r="E378" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324697/0/en/Fangzhou-Named-to-KPMG-China-Healthcare-50-for-AI-Powered-Chronic-Disease-Care.html</v>
+        <v>https://www.prnewswire.com/news-releases/agentic-ai-contracts-expose-organizations-to-runaway-costs-with-limited-recourse-says-info-tech-research-group-302860999.html</v>
       </c>
       <c r="F378" t="str">
-        <v>Fangzhou has been named to the KPMG China Healthcare 50 list, in recognition of its deep expertise in AI-driven chronic disease management.</v>
+        <v>With agentic AI shifting software costs from per-seat licensing to consumption-based billing, organizations are being forced to rethink how software spend is governed. Costs can quickly spiral with machine-driven tasks that are difficult to forecast and vendors that define the billable...</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>ProofID Appoints Neil Evans as Chief AI Officer to Lead Transformation into an AI-Native Identity Security Specialist</v>
+        <v>Datametrex Announces Transition to Semi-Annual Financial Reporting</v>
       </c>
       <c r="B379" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C379" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D379" t="str">
         <v>AI</v>
       </c>
       <c r="E379" t="str">
-        <v>https://www.prnewswire.com/news-releases/proofid-appoints-neil-evans-as-chief-ai-officer-to-lead-transformation-into-an-ai-native-identity-security-specialist-302821834.html</v>
+        <v>https://pr-inside.com/datametrex-announces-transition-to-semi-annual-financial-reporting-r5216526.htm</v>
       </c>
       <c r="F379" t="str">
-        <v>Newly created senior leadership role blends commercial, technical and people leadership to embed an AI-native mindset across the business MANCHESTER, England, July 9, 2026 /PRNewswire/ -- ProofID, the pure-play identity security specialist delivering advisory, implementation and managed...</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 26, 2026 /Datametrex AI Limited (the "Company" or "Datametrex") (TSXV:DM)(FSE:D4G)(OTC PINK:DTMXF) announces that it will transition to semi-annual financial reporting pursuant to Coordinated Blanket Order 51-933, Exemptions to Permit Semi-Annual Reporting for Certain Venture Issuers ("CBO 51-933"). The Company's fiscal year ends on March 31. Under the semi-annual reporting framework, Datametrex will no longer be required to file interim financial statements and related Management's Discussion and Analysis ("MD&amp;A") for the three-month periods ending June 30 and December 31. The Company will continue to report its financial results for the six-month period ending September 30 and ..</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>MSFT Alert: Microsoft Securities Class Action After Stock Dropped 10% ...</v>
+        <v>KNOREX Receives NYSE American Notice Regarding Continued Listing Standards</v>
       </c>
       <c r="B380" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C380" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D380" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E380" t="str">
-        <v>https://pr-inside.com/msft-alert-microsoft-securities-class-action-after-stock-dropped-r5199343.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/knorex-receives-nyse-american-notice-210000549.html</v>
       </c>
       <c r="F380" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 9, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/microsoft-class-action-lawsuit. Key Details of the Microsoft ($MSFT) Class Action: Lead Plaintiff Deadline: August 11, 2026 Alleged Misconduct: Securities fraud alleging that Microsoft misled investors regarding its Azure cloud computing platform and AI chatbot Copilot Stock Drop: ..</v>
+        <v>ALLEN, Texas &amp; SINGAPORE, August 26, 2026--KNOREX Ltd. (NYSE American: KNRX) ("KNOREX" or the "Company"), a leading provider of AI-driven cross-channel advertising technology solutions, today announced that it received a notice (the "Notice") on August 21, 2026, from the NYSE American LLC ("NYSE American") stating that the Company is not in compliance with the continued listing standards set forth in Sections 1003(a)(i) and (ii) of the NYSE American Company Guide (the "Company Guide").</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>GTM Alert: ZoomInfo Securities Class Action After Stock Dropped 33% ...</v>
+        <v>AI/ML Innovations Inc. Closes First Tranche of Private Placement</v>
       </c>
       <c r="B381" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C381" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D381" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E381" t="str">
-        <v>https://pr-inside.com/gtm-alert-zoominfo-securities-class-action-after-stock-dropped-r5199340.htm</v>
+        <v>https://pr-inside.com/aiml-innovations-inc-closes-first-tranche-of-private-placement-r5216519.htm</v>
       </c>
       <c r="F381" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 9, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of the ZoomInfo ($GTM) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud alleging that ZoomInfo misled investors regarding the impact of ZoomInfo's AI-integrated products on customer retention Stock ..</v>
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO U.S. NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES OF AMERICA TORONTO, ON / ACCESS Newswire / August 26, 2026 / AI/ML Innovations Inc. ("AIML" or the "Company") (CSE:AIML)(OTCQB:AIMLF)(FSE:42FB) is pleased to announce that it has closed the first tranche of its previously announced non-brokered private placement (the "Offering") pursuant to which the Company has issued an aggregate of 16,385,000 units ("Units") at a price of $0.05 per Unit to raise aggregate gross proceeds of $819,250. Each Unit is comprised of one common share of the Company (a "Common Share") and one Common Share purchase warrant ..</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>AI Master's Degree Market Report 2026 by OnlineMastersColleges.com(OMC)</v>
+        <v>Lam Research Breaks Ground on New Oregon Lab to Accelerate AI Era Semiconductor Research &amp;amp; Development Locally, Globally</v>
       </c>
       <c r="B382" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C382" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D382" t="str">
-        <v>AI, Education</v>
+        <v>AI</v>
       </c>
       <c r="E382" t="str">
-        <v>https://www.prweb.com/releases/ai-masters-degree-market-report-2026-by-onlinemasterscollegescomomc-302820382.html</v>
+        <v>https://www.prnewswire.com/news-releases/lam-research-breaks-ground-on-new-oregon-lab-to-accelerate-ai-era-semiconductor-research--development-locally-globally-302860979.html</v>
       </c>
       <c r="F382" t="str">
-        <v>The AI master's degree market remains one of the strongest graduate education markets in the United States. Driven by rapid employer adoption of artificial intelligence technologies, growing demand for machine learning talent, and continued university investment in AI-focused graduate...</v>
+        <v>State-of-the-art, Silicon Forest facility to support collaborative innovation with chip makers; first milestone in more than $3B planned expansion of global lab network TUALATIN, Ore., Aug. 26, 2026 /PRNewswire/ -- In a ceremony today at its world-class research and development (R&amp;D)...</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Cognizant to scale to 5,000 Frontier Certified Engineers and 10,000 Frontier Business Operators</v>
+        <v>Abnormal AI Extends Its Email Security Platform Across Inbound, Outbound, and Human Layers of Email Risk</v>
       </c>
       <c r="B383" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C383" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D383" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E383" t="str">
-        <v>https://www.prnewswire.com/news-releases/cognizant-to-scale-to-5-000-frontier-certified-engineers-and-10-000-frontier-business-operators-302821375.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/abnormal-ai-extends-email-security-202500393.html</v>
       </c>
       <c r="F383" t="str">
-        <v>Cognizant's Frontier workforce model to create the human infrastructure that turns AI investment into enterprise outcomes Backed by decades of running technology and operations at enterprise scale, Cognizant's human capital operating model embeds outcome-owning Frontier talent inside...</v>
+        <v>LAS VEGAS, August 26, 2026--Abnormal AI, the AI-native behavior security company trusted by more than 25% of the Fortune 5001, today announced an expansion of its email security platform with three new capabilities: Control Center, Email DLP Rules, and AI Phishing Coach upgrades. Together, the launch extends Abnormal’s behavioral AI across all three surfaces of email risk: what comes into the inbox, what leaves the organization, and how people are trained to recognize an attack.</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Hyperscale Data Surpasses 1,000 Bitcoin in Corporate Treasury</v>
+        <v>Salesforce and Anthropic Announce Claudeforce: The #1 AI Meets the #1 AI CRM</v>
       </c>
       <c r="B384" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C384" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D384" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>AI</v>
       </c>
       <c r="E384" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-surpasses-1-000-bitcoin-in-corporate-treasury-302821469.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/salesforce-anthropic-announce-claudeforce-1-202100634.html</v>
       </c>
       <c r="F384" t="str">
-        <v>Company Believes Bitcoin Treasury Strategy Enhances Financial Flexibility and Supports Continued Investment in AI Data Centers and Humanoid Robotics Business LAS VEGAS, July 9, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center...</v>
+        <v>SAN FRANCISCO, August 26, 2026--Salesforce and Anthropic are announcing Claudeforce, an expanded strategic partnership bringing Claude’s intelligence and reasoning together with Salesforce’s trusted enterprise harness to make its data, workflows, business logic, actions, and governance securely accessible to power agentic experiences wherever work happens.</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Observe.AI Featured as Leading on the CMP Prism for Voicebot/Conversational IVR Showcasing Capability in Customer Contact and CX Technology</v>
+        <v>Upwork to Present at Goldman Sachs Communacopia + Technology Conference</v>
       </c>
       <c r="B385" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C385" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D385" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E385" t="str">
-        <v>https://www.prnewswire.com/news-releases/observeai-featured-as-leading-on-the-cmp-prism-for-voicebotconversational-ivr-showcasing-capability-in-customer-contact-and-cx-technology-302820067.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351687/0/en/upwork-to-present-at-goldman-sachs-communacopia-technology-conference.html</v>
       </c>
       <c r="F385" t="str">
-        <v>REDWOOD CITY, Calif., July 9, 2026 /PRNewswire/ -- Observe.AI proudly announces its placement on the CMP Prism, for Voicebot/Conversational IVR. The CMP Prism is an independent, analyst-led evaluation framework that benchmarks customer contact technology solutions against industry...</v>
+        <v>PALO ALTO, Calif., Aug. 26, 2026 (GLOBE NEWSWIRE) -- Upwork Inc. (Nasdaq: UPWK), the world’s human and AI-powered work marketplace, today announced that senior management will participate in a fireside chat at The Goldman Sachs Communacopia Conference in San Francisco, CA on Wednesday, September 9, 2026 at 3:05 p.m. PT/6:05 p.m. ET.</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>FEV collaborates with Microsoft on efficient AI model approach for in car applications built on NVIDIA</v>
+        <v>SOLOWIN HOLDINGS (NASDAQ: AXG) Announces AI Infrastructure Expansion with 100 MW High-Performance Computing Target</v>
       </c>
       <c r="B386" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C386" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D386" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E386" t="str">
-        <v>https://pressat.co.uk/releases/fev-collaborates-with-microsoft-on-efficient-ai-model-approach-for-in-car-applications-built-on-nvidia-b78af78a8aa90d554d9ad5705fd04d11/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351675/0/en/solowin-holdings-nasdaq-axg-announces-ai-infrastructure-expansion-with-100-mw-high-performance-computing-target.html</v>
       </c>
       <c r="F386" t="str">
-        <v>Thursday 9 July, 2026 Aachen – FEV is collaborating with Microsoft to integrate powerful, in-vehicle Generative AI capabilities built on NVIDIA GPU-accelerated compute and AI model microservices. The cooperation aims to enable multimodal voice, text, and gesture interactions directly in the vehicle – independent of a permanent Internet connection. The focus is on the use of small language models (SLM) such as Microsoft’s Phi-4-mini-instruct in Microsoft Foundry that is powered by NVIDIA DRIVE AGX accelerated compute. The solution allows vehicle functions such as the dashboard or individual vehicle profiles to be configured by voice command. At the same time, the system acts as robust local backup intelligence for cloud-based large language models (LLMs). More intelligence, robustness and e</v>
+        <v>HONG KONG, Aug. 26, 2026 (GLOBE NEWSWIRE) -- SOLOWIN HOLDINGS (NASDAQ: AXG) (together with its subsidiaries, "AXG" or the "Company"), a leading financial technology firm bridging traditional and digital asset, today announced the launch of its artificial intelligence ("AI") and high-performance computing ("HPC") infrastructure business through its newly established U.S. division, AXG Digital.</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>RYBODYN AWARDED $1.3M DOW GRANT TO ADVANCE NOVEL ANTIBODY THERAPIES FOR LUNG CANCER</v>
+        <v>Salesforce Quarterly Highlights: FY27 Q2 Product Releases and Corporate Announcements</v>
       </c>
       <c r="B387" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C387" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-salesforce</v>
       </c>
       <c r="D387" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E387" t="str">
-        <v>https://www.prnewswire.com/news-releases/rybodyn-awarded-1-3m-dow-grant-to-advance-novel-antibody-therapies-for-lung-cancer-302821583.html</v>
+        <v>https://www.salesforce.com/news/stories/fy27-q2-highlights/</v>
       </c>
       <c r="F387" t="str">
-        <v>Competitive CDMRP award funds preclinical programs against two cryptic cell-surface targets discovered directly in patient tumors using the company's AI-powered RyboCypher™ platform and CypherAtlas™ knowledgebase SAN DIEGO, July 9, 2026 /PRNewswire/ -- RyboDyn, Inc., a biotechnology...</v>
+        <v>AI adoption is surging and intelligence is now abundant. However, the context and trust to turn that intelligence into reliable work are still scarce.  To take action across the enterprise, agents and humans need the same foundation, built on context, workflows, controls, governance, orchestration, and trust. Without these things, tech investments don’t deliver expected results. […]</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>AireSpring Receives Industry Innovators Award for AIreCONTROL ITSM ...</v>
+        <v>Latitude opens Voyage to everyone, introducing the second generation of AI roleplay</v>
       </c>
       <c r="B388" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C388" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D388" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>AI</v>
       </c>
       <c r="E388" t="str">
-        <v>https://pr-inside.com/airespring-receives-industry-innovators-award-for-airecontrol-itsm-r5199291.htm</v>
+        <v>https://www.prnewswire.com/news-releases/latitude-opens-voyage-to-everyone-introducing-the-second-generation-of-ai-roleplay-302860961.html</v>
       </c>
       <c r="F388" t="str">
-        <v>(PR-inside.com) CLEARWATER, FL / ACCESS Newswire / July 9, 2026 / AireSpring, a leading global managed network services provider that helps enterprises simplify and manage complex connectivity, networking, security, mobility, and communications environments worldwide, today announced that its AIreCONTROL IT service management platform has received a TMC Labs 2026 Industry Innovators Award. The award recognizes solutions that demonstrate unique innovation and make significant contributions to advancing communications technology. This is the second consecutive year that AireSpring has won this award. AIreCONTROL earned recognition for its ability to help enterprises maintain the performance and reliability of mission-critical IP communications environments. Through AI-powered monitoring, ..</v>
+        <v>Voyage's World Engine defines, tracks and powers the world while AI tells the story. That persistent foundation gives creators more power to build deep multiplayer worlds that hold together through play. SAN FRANCISCO, Aug. 26, 2026 /PRNewswire/ -- Latitude today opens Voyage, its...</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>Acumen Pharmaceuticals and Unlearn Collaborate to Explore Analyses ...</v>
+        <v>Tech and Innovation Leaders Unite to Launch the Spirit of St. Louis AI Innovation Center</v>
       </c>
       <c r="B389" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C389" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D389" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E389" t="str">
-        <v>https://pr-inside.com/acumen-pharmaceuticals-and-unlearn-collaborate-to-explore-analyses-r5199290.htm</v>
+        <v>https://www.pr.com/press-release/977600</v>
       </c>
       <c r="F389" t="str">
-        <v>(PR-inside.com) SAN FRANCISCO, CA AND NEWTON, MA / ACCESS Newswire / July 9, 2026 / Unlearn, a pioneer of AI-powered solutions for clinical development, today announced a collaboration with Acumen Pharmaceuticals (Acumen), a clinical-stage biopharmaceutical company developing novel therapeutics that target toxic soluble amyloid beta oligomers (AβOs) for the treatment of Alzheimer's disease (AD). The collaboration will utilize Unlearn's AI-generated digital twins of trial participants in two of Acumen's AD clinical trials testing their AβO-specific antibody sabirnetug. Digital twins are comprehensive forecasts of an individual trial participant's clinical outcomes at all future timepoints across a given study, used to augment insights ..</v>
+        <v>The new Center will enable access to high-performance computing, drive AI Innovation and regional economic growth, and establish a new global digital utility for AI for good. [PR.com]</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Supermicro vereenvoudigt Edge AI-implementaties met gevalideerde Kubernetes-appliances in samenwerking met Red Hat en Everpure</v>
+        <v>AZIO AI Holdings (AZIO) Advances Atlas One as AI Infrastructure Investment Accelerates</v>
       </c>
       <c r="B390" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C390" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D390" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, Energy, Retail</v>
       </c>
       <c r="E390" t="str">
-        <v>https://www.prnewswire.com/news-releases/supermicro-vereenvoudigt-edge-ai-implementaties-met-gevalideerde-kubernetes-appliances-in-samenwerking-met-red-hat-en-everpure-302821785.html</v>
+        <v>https://www.newmediawire.com/news/azio-ai-holdings-azio-advances-atlas-one-as-ai-infrastructure-investment-accelerates-7088944</v>
       </c>
       <c r="F390" t="str">
-        <v>SAN JOSE, Calif., 9 juli 2026 /PRNewswire/ -- Super Micro Computer, Inc. (NASDAQ: SMCI), een leverancier van complete IT-oplossingen voor AI, Enterprise, Storage en 5G/Edge met Data Center Building Block Solutions® (DCBBS), heeft vandaag de introductie aangekondigd van Kubernetes Edge...</v>
+        <v xml:space="preserve">LOS ANGELES, CA - August 26, 2026 ( NEWMEDIAWIRE ) - AZIO AI Holdings (NASDAQ: AZIO) is positioning its Atlas One development in south Texas to address growing demand for the physical infrastructure supporting artificial intelligence, including land, power, connectivity and modular computing capacity. The project spans more than 548 acres and is engineered for up to 500 MW of planned behind-the-meter power capacity, with approximately 6 MW of off-grid power already installed to support modular data centers and enterprise fiber connectivity secured through a Master Services Agreement with AT&amp;amp;T. AZIO is directing capital, equipment and engineering resources toward the initial 11 MW phase as worldwide investment in AI infrastructure continues to expand and computing capacity increasingly </v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>British businesses are buying AI licences and calling it strategy, warns new consultancy</v>
+        <v>/C O R R E C T I O N -- OPAQUE/</v>
       </c>
       <c r="B391" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C391" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D391" t="str">
-        <v>AI, Energy</v>
+        <v>AI</v>
       </c>
       <c r="E391" t="str">
-        <v>https://pressat.co.uk/releases/british-businesses-are-buying-ai-licences-and-calling-it-strategy-warns-new-consultancy-24788cf1dde026758f907a23c3766fa6/</v>
+        <v>https://www.prnewswire.com/news-releases/opaque-amd-intel-tii-and-other-industry-leaders-collaborate-on-trace-an-open-standard-to-advance-runtime-verification-for-ai-302858825.html</v>
       </c>
       <c r="F391" t="str">
-        <v>Thursday 9 July, 2026 Boxtree Consulting launches with a warning that firms mistaking AI subscriptions for transformation are leaving six-figure savings unclaimed A new consultancy launches today with a blunt message for British business: buying AI licences is not an AI strategy, and firms that stop there are leaving savings worth hundreds of thousands of pounds a year unclaimed, it argues. Boxtree Consulting, founded by operational transformation specialist Max Pardo-Roques, applies Lean, the improvement methodology derived from Toyota’s production system, to find the manual business processes AI can now automate, from invoice checking and data entry to scheduling and compliance. The firm guarantees that every engagement is cost-neutral within its first year and targets a five-to-one retu</v>
+        <v>In the news release, OPAQUE, AMD, Intel, TII, and Other Industry Leaders Collaborate on TRACE, an Open Standard to Advance Runtime Verification for AI, issued 25-Aug-2026 by OPAQUE over PR Newswire, we are advised by the company that portions of the eighth and ninth paragraphs have been...</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>Cato Networks Announces Partner Award Winners at 2026 APJ Partner Summit</v>
+        <v>/C O R R E C T I O N -- The Linux Foundation/</v>
       </c>
       <c r="B392" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C392" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D392" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E392" t="str">
-        <v>https://www.prnewswire.com/news-releases/cato-networks-announces-partner-award-winners-at-2026-apj-partner-summit-302819999.html</v>
+        <v>https://www.prnewswire.com/news-releases/linux-foundation-welcomes-trace-to-advance-verifiable-runtime-evidence-for-ai-workloads-302858923.html</v>
       </c>
       <c r="F392" t="str">
-        <v>AI-native network security leader recognizes APJ and Japan partners driving standout customer impact and business growth PHUKET, Thailand, July 9, 2026 /PRNewswire/ -- Cato Networks, the converged network and security cloud for the AI era, today announced the winners of its partner awards...</v>
+        <v>In the news release, Linux Foundation Welcomes TRACE to Advance Verifiable Runtime Evidence for AI Workloads, issued 25-Aug-2026 by The Linux Foundation over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows, with additional...</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Neuer MCP-Connector von Geotab macht Live-Flottendaten für KI-Systeme nutzbar</v>
+        <v>AgentConnect -- the open-source, multi-agent alternative to Claude Tag</v>
       </c>
       <c r="B393" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C393" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D393" t="str">
         <v>AI</v>
       </c>
       <c r="E393" t="str">
-        <v>https://www.pr-inside.com/neuer-mcp-connector-von-geotab-macht-live-flottendaten-fuer-ki-systeme-nutzbar-r5199288.htm</v>
+        <v>https://prunderground.com/agentconnect-the-open-source-multi-agent-alternative-to-claude-tag/cmt84parx000004l6or7pca29</v>
       </c>
       <c r="F393" t="str">
-        <v>(PR-inside.com) Herzogenrath, 09.07.2026. Geotab bringt Flottendaten direkt in KI-Plattformen wie ChatGPT und Copilot. Der neue MCP Connector soll Analysen, Automatisierung und Entscheidungen im Flottenmanagement grundlegend verändern. Geotab verknüpft Flottendaten mit gängigen KI-Plattformen Geotab hat einen neuen Connector vorgestellt, der Flottendaten direkt in bestehende KI-Anwendungen einspeist. Der sogenannte Model Context Protocol (MCP) Connector erlaubt Zugriff auf Live-Informationen aus MyGeotab und Geotab Ace in Systemen wie ChatGPT, Claude oder Microsoft Copilot. Bislang beschränkte sich der Einsatz von KI im Flottenmanagement meist auf einfache Abfragen. Der neue Connector geht darüber hinaus. Nutzer können in natürlicher Sprache Fragen stellen, Aufgaben stellen und konkrete Ak</v>
+        <v>Bring multiple ACP-compatible agents into the conversations where your team already works with an open-source, self-hostable alternative to Claude Tag. The post AgentConnect -- the open-source, multi-agent alternative to Claude Tag first appeared on</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>New Effects in Stories from Meta AI</v>
+        <v>Nano-X Imaging (NNOX) Is 'One to Watch'</v>
       </c>
       <c r="B394" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C394" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D394" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E394" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357379</v>
+        <v>https://www.newmediawire.com/news/nano-x-imaging-nnox-is-one-to-watch-7088943</v>
       </c>
       <c r="F394" t="str">
-        <v>Takeaways - - &amp;#8226; Instagram is adding over 30 new effects in Stories powered by Muse Image, the first AI image generation model from Meta Superintelligence Labs. - - &amp;#8226; There is also a redesigned effects browser experience that makes it easy to preview effects before you try them on your photos. - - &amp;#8226; These updates are available in the US only. - - Every day, millions of people use Instagram to share their personal creativity with the people they care about. We&amp;#39;re making sharing Stories even m... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357379</v>
+        <v xml:space="preserve">The company combines proprietary imaging hardware, FDA-cleared AI applications, cloud software, radiology services and healthcare IT within an end-to-end platform spanning scan, analysis and interpretation. Nanox is expanding its commercial reach through its U.S. commercial activities and collaboration with healthcare organizations. First-quarter 2026 revenue increased to $4.3 million from $2.8 million in the prior-year period, with contributions from teleradiology, imaging systems, OEM services, AI, software and Health IT. Nanox has secured FDA clearance for Nanox.ARC, Nanox.ARC X and three Nanox.AI medical imaging solutions, while its commercial and clinical activities involve organizations including RadNet, Cedars-Sinai, Corewell Health and Brigham and Women’s Hospital. LOS ANGELES, CA </v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>Football clichés rise as World Cup enters knockout stages, AI analysis finds</v>
+        <v>ReferralMD Powers Integrated Management for Accountable Care and Clinically Integrated Networks</v>
       </c>
       <c r="B395" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C395" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D395" t="str">
-        <v>AI</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E395" t="str">
-        <v>https://www.prnewswire.com/news-releases/football-cliches-rise-as-world-cup-enters-knockout-stages-ai-analysis-finds-302821724.html</v>
+        <v>https://www.prweb.com/releases/referralmd-powers-integrated-management-for-accountable-care-and-clinically-integrated-networks-302860187.html</v>
       </c>
       <c r="F395" t="str">
-        <v>STOCKHOLM, July 9, 2026 /PRNewswire/ -- As the World Cup enters the knockout stages, football managers are using 50% more clichés than they did during the group stage, according to new AI analysis from Sinch. Based on all 355 pre and post match press conferences so far, the company's xC...</v>
+        <v>Parent-Child Account Architecture, Centralized Provider Management, and Network Performance Dashboards Eliminate Manual Administration Across Distributed Healthcare Organizations MT. PLEASANT, S.C., Aug. 26, 2026 /PRNewswire-PRWeb/ -- ReferralMD, the leading AI-powered patient journey...</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Darwin Microfluidics Enhances Scientific Product Discovery with Bioz ...</v>
+        <v>Medical Care Technologies (OTC PINK:MDCE) Advances AI Longitudinal ...</v>
       </c>
       <c r="B396" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C396" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D396" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E396" t="str">
-        <v>https://pr-inside.com/darwin-microfluidics-enhances-scientific-product-discovery-with-bioz-r5199287.htm</v>
+        <v>https://pr-inside.com/medical-care-technologies-otc-pink-mdce-advances-ai-longitudinal-r5216495.htm</v>
       </c>
       <c r="F396" t="str">
-        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / July 9, 2026 / Bioz, Inc. , the AI platform that leverages peer-reviewed publications to help increase engagement, strengthen product credibility, and support purchasing decisions in the scientific community, announced its partnership withDarwin Microfluidics , a France-based distributor specializing in microfluidics technologies and solutions for researchers worldwide. Through the deployment ofBioz Badgesacross its website, Darwin Microfluidics is bringing scientific validation directly into the customer journey. Researchers can seamlessly access peer-reviewed citations, publication excerpts, and real-world application data while browsing products, creating a more informed and evidence-driven purchasing experience. As a distributor represe</v>
+        <v>(PR-inside.com) Company reviews methods designed to assist users in tracking visible skin changes over time with more accuracy. MESA, AZ / ACCESS Newswire / August 26, 2026 / Medical Care Technologies, Inc. (OTC PINK:MDCE) ("MDCE" or the "Company") today announced it's improved longitudinal body-map monitoring capabilities within its MDCE Melanoma Scan Beta platform. The review focuses on methods intended to help users organize, catalog, and track visible skin images over time through structured, repeatable imaging workflows. The MDCE Melanoma Scan Beta is being developed as an AI-assisted imaging and body-map monitoring application. It incorporates an interactive body-map interface designed to allow users to ..</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>Veolia Environnement renews strategic partnership with Octave to accelerate digitalization of field operations and maintenance</v>
+        <v>Medical Care Technologies (OTC PINK:MDCE) Advances AI Longitudinal Body-Map Monitoring Capabilities Within its Melanoma Scan Beta App</v>
       </c>
       <c r="B397" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C397" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D397" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E397" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324579/0/en/Veolia-Environnement-renews-strategic-partnership-with-Octave-to-accelerate-digitalization-of-field-operations-and-maintenance.html</v>
+        <v>https://www.newswire.com/news/medical-care-technologies-otc-pink-mdce-advances-ai-longitudinal-body-map</v>
       </c>
       <c r="F397" t="str">
-        <v>The new five-year agreement expands Veolia’s use of Octave technologies to advance its asset management and artificial intelligence strategy worldwide. The new five-year agreement expands Veolia’s use of Octave technologies to advance its asset management and artificial intelligence strategy worldwide.</v>
+        <v>Company reviews methods designed to assist users in tracking visible skin changes over time with more accuracy.</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Haier Europe Appoints Stagwell (STGW) as Creative Agency for the Haier ...</v>
+        <v>OncoLens' AI-Powered Analytics Platform Helps Large Academic Cancer Center in Florida Cut Referral Delays and Surface Care Gaps Hidden in Clinical Notes</v>
       </c>
       <c r="B398" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C398" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D398" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E398" t="str">
-        <v>https://pr-inside.com/haier-europe-appoints-stagwell-stgw-as-creative-agency-for-the-haier-r5199285.htm</v>
+        <v>https://www.prweb.com/releases/oncolens-ai-powered-analytics-platform-helps-large-academic-cancer-center-in-florida-cut-referral-delays-and-surface-care-gaps-hidden-in-clinical-notes-302860173.html</v>
       </c>
       <c r="F398" t="str">
-        <v>(PR-inside.com) LONDON, GB / ACCESS Newswire / July 9, 2026 / Today, Haier Europe appoints Stagwell (NASDAQ:STGW), the challenger network transforming marketing through AI, as its lead creative agency for the Haier Brand, following a competitive pitch process managed by Ingenuity+. Haier strives to deliver premium appliances powered by intelligent technology, naturally designed around customers, empowering them every day as their needs evolve. Stagwell was selected to support the Haier brand through its next phase of growth, bringing its "More Creation, More Possibilities" brand payoff to life through creative communications across Europe. Coordinated by a Client Service Team based in the Italian office, ..</v>
+        <v>Case study finds nearly 9 in 10 actionable cancer data points existed only in unstructured text invisible to standard EMR reporting; OncoLens Analytics helped the center lift on-time plastic surgery referrals from 58% to more than 83%, eliminate a 6-to-12-month registry lag, and reinforce...</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>IBS Group Launches Naviq, an AI-First Technology Company for the Travel Sector</v>
+        <v>SaleWisely Launches Free AI-Powered Omnichannel Platform to Help Businesses Connect with Global Customers</v>
       </c>
       <c r="B399" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C399" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D399" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E399" t="str">
-        <v>https://www.prnewswire.com/news-releases/ibs-group-launches-naviq-an-ai-first-technology-company-for-the-travel-sector-302821696.html</v>
+        <v>https://www.send2press.com/wire/salewisely-launches-free-ai-powered-omnichannel-platform-to-help-businesses-connect-with-global-customers/</v>
       </c>
       <c r="F399" t="str">
-        <v>The new company, Naviq Technology, will pioneer AI-led transformation in the global aviation, cruise, hospitality, logistics, and online travel industries. DUBAI, UAE, July 9, 2026 /PRNewswire/ -- IBS Group today announced the launch of Naviq Technology, a new vertical AI company...</v>
+        <v>SHENZHEN, China, Aug. 26, 2026 (SEND2PRESS NEWSWIRE) -- SaleWisely today announced the launch of its free AI-powered omnichannel sales and customer service platform, providing businesses with one unified inbox to manage customer conversations from WhatsApp, Instagram, TikTok, Facebook, email, and other digital channels in one place.</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Cerebras Systems Accelerates European Expansion with 200MW of AI Compute Capacity by End of 2027</v>
+        <v>LTK Brings Creator Marketing Into the Agentic Era With New Expanded Brand Platform Experience</v>
       </c>
       <c r="B400" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C400" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D400" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E400" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324566/0/en/Cerebras-Systems-Accelerates-European-Expansion-with-200MW-of-AI-Compute-Capacity-by-End-of-2027.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/ltk-brings-creator-marketing-agentic-170000757.html</v>
       </c>
       <c r="F400" t="str">
-        <v>Cerebras Systems Accelerates European Expansion with 200MW of AI Compute Capacity by End of 2027</v>
+        <v>DALLAS, August 26, 2026--LTK, the pioneer of Creator Commerce™, today introduced a new agentic experience for the AI-native LTK Brand Platform that changes how marketers build and scale creator campaigns. Through a conversational interface, brands can describe what they want to accomplish and LTK intelligence helps plan campaigns, identify the right creators, launch and optimize programs and determine what to do next. The experience is also always working proactively in the background, continuou</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>GIGABYTE demonstriert AI TOP ATOM Vier-Knoten-Clustering für wissenschaftliche Simulationen</v>
+        <v>Sequel Launches Agentic Engagement Cloud to Move the Webinar Category Beyond the Webinar</v>
       </c>
       <c r="B401" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C401" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D401" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E401" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-demonstriert-ai-top-atom-vier-knoten-clustering-fur-wissenschaftliche-simulationen-302821490.html</v>
+        <v>https://finance.yahoo.com/technology/articles/sequel-launches-agentic-engagement-cloud-170000811.html</v>
       </c>
       <c r="F401" t="str">
-        <v>TAIPEH, 9. Juli 2026 /PRNewswire/ -- GIGABYTE, einer der führenden Hersteller von Motherboards, Grafikkarten und Hardware-Lösungen, zeigt, wie sich lokale KI-Rechenleistung mit Vier-Knoten-Clustering auf Basis von AI TOP ATOM für zunehmend komplexe Workloads skalieren lässt. Da...</v>
+        <v>SAN FRANCISCO, August 26, 2026--Sequel.io launches its Agentic Engagement Cloud, using first-party audience intelligence and AI agents to turn webinar engagement into pipeline.</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>GIGABYTE présente un cluster AI TOP ATOM à quatre nœuds dédié au calcul scientifique</v>
+        <v>VIP Hospitality Group Deploys Ramsi Revenue Intelligence Across 10 Pacific Northwest Properties</v>
       </c>
       <c r="B402" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C402" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D402" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E402" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabyte-presente-un-cluster-ai-top-atom-a-quatre-nuds-dedie-au-calcul-scientifique-302821399.html</v>
+        <v>https://www.prweb.com/releases/vip-hospitality-group-deploys-ramsi-revenue-intelligence-across-10-pacific-northwest-properties-302859176.html</v>
       </c>
       <c r="F402" t="str">
-        <v>TAIPEI, 9 juillet 2026 /PRNewswire/ -- GIGABYTE, première marque mondiale d'ordinateurs, montre comment le cluster AI TOP ATOM à quatre nœuds permet de faire évoluer le calcul d'IA local pour des charges de travail de plus en plus complexes. Alors que les modèles d'IA, les simulations...</v>
+        <v>Portland-based operator replaces manual rate research with daily market intelligence across its Oregon Coast, North Central Oregon, and Washington island properties BOULDER, Colo., Aug. 26, 2026 /PRNewswire-PRWeb/ -- Ramsi, the AI revenue management platform built for independent and...</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>New Travel Platform Flyfi Uses AI to Match Travelers with the Right Premium Hotel — Paid Entirely in Crypto</v>
+        <v>Join Class Action to Recover Losses from Datavault AI Inc. (DVLT) - ...</v>
       </c>
       <c r="B403" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C403" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D403" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E403" t="str">
-        <v>https://www.pr.com/press-release/973106</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-datavault-ai-inc-dvlt-r5216430.htm</v>
       </c>
       <c r="F403" t="str">
-        <v>New Dubai-based platform pairs AI hotel matching with direct cryptocurrency payments, letting travelers skip account creation and unnecessary data collection. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Australia's future cannot be left to luck, warns Kearney</v>
+        <v>Nooks Acquires FullyRamped; Founder Aaron Marks Joins Nooks to Advance Revenue Agent Platform</v>
       </c>
       <c r="B404" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C404" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D404" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E404" t="str">
-        <v>https://pressat.co.uk/releases/australias-future-cannot-be-left-to-luck-warns-kearney-076770633de22fae99562628f41c0a21/</v>
+        <v>https://www.prnewswire.com/news-releases/nooks-acquires-fullyramped-founder-aaron-marks-joins-nooks-to-advance-revenue-agent-platform-302860798.html</v>
       </c>
       <c r="F404" t="str">
-        <v>Thursday 9 July, 2026 09 July 2026 (Sydney, Australia) - Productivity collapse, weak innovation and growing geopolitical instability threaten Australia’s future prosperity. Australia risks squandering its economic advantages unless business leaders, policymakers and boards confront the growing productivity crisis and rapidly changing global environment, according to a new book by Kearney ANZ Chairman Adam Dixon and the firm’s Australian partner team. In Australia: A Lighthouse in the Global Storm – The CEO Imperative, Dixon argues that while Australia remains a “privileged nation”, the foundations of future growth are weakening. Slowing productivity growth, declining innovation investment, increasing geopolitical fragmentation and the disruptive impact of artificial intelligence are creati</v>
+        <v>Acquisition adds proven agentic AI expertise and strengthens Nooks' product leadership as the company expands its Revenue Agent Platform across the revenue lifecycle SAN FRANCISCO, Aug. 26, 2026 /PRNewswire/ -- Nooks, the Revenue Agent Platform built to power the next generation of...</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>ehamarkets Launches ehamarkets AI, Bringing 24/7 Intelligent Trading Assistance to Global Traders</v>
+        <v>Omnissa to host Omnissa ONE 2026, where the future of end-user computing takes shape</v>
       </c>
       <c r="B405" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C405" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D405" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E405" t="str">
-        <v>https://www.prnewswire.com/news-releases/ehamarkets-launches-ehamarkets-ai-bringing-247-intelligent-trading-assistance-to-global-traders-302821666.html</v>
+        <v>https://www.prnewswire.com/news-releases/omnissa-to-host-omnissa-one-2026-where-the-future-of-end-user-computing-takes-shape-302860779.html</v>
       </c>
       <c r="F405" t="str">
-        <v>HONG KONG and NEW YORK, July 9, 2026 /PRNewswire/ -- ehamarkets today announced the official launch of ehamarkets AI, an AI-powered trading assistant built on OpenClaw/Hermes technology. Designed to help users monitor markets, analyze information, receive timely alerts, and streamline...</v>
+        <v>The annual event will highlight how organizations are shifting to an increasingly autonomous workspace and building trust in AI MOUNTAIN VIEW, Calif., Aug. 26, 2026 /PRNewswire/ -- Omnissa, a leading digital work platform company, today announced that Omnissa ONE 2026, its flagship...</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>Keeper Security surpasses $225M in ARR with transformative growth and is emerging as the market standard for AI-native identity security</v>
+        <v>Vadzo Imaging Positions the Bolt-544CRS HDR MIPI camera Based AR0544 HyperLux sensor for Low-Power Embedded Vision</v>
       </c>
       <c r="B406" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C406" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D406" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E406" t="str">
-        <v>https://www.prnewswire.com/news-releases/keeper-security-surpasses-225m-in-arr-with-transformative-growth-and-is-emerging-as-the-market-standard-for-ai-native-identity-security-302821291.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-the-bolt-544crs-hdr-mipi-camera-based-ar0544-22848516</v>
       </c>
       <c r="F406" t="str">
-        <v>Compelling path to $1billion ARR and public offering, fueled by product market fit in the agentic AI age, explosion of identities and related threats, and accelerating growth LONDON, July 9, 2026 /PRNewswire/ -- Keeper Security ("Keeper" or "we"), the identity security platform for...</v>
+        <v>Vadzo Imaging introduces the Bolt-544CRS built on the onsemi Hyperlux LP AR0544 sensor. The module resolves 5MP at 2592 x 1944 through a 1/4.2-inch rolling shutter architecture with 1.4 &amp;micro;m BSI pixels over 2-lane or 4-lane MIPI CSI-2. A high-performance ISP, Wake-on-Motion, enhanced Dynamic Range(eDR), and Line Interleaved HDR(LI-HDR) give OEM engineers a Low-Power Embedded Vision Camera for battery-backed nodes, always-on surveillance endpoints, and thermally constrained edge AI platforms.</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>Nokia and NestAI build capability for AI-enabled defense operations with resilient connectivity in denied environments</v>
+        <v>RXT Stockholders Are Reminded of the Securities Class Action Lawsuit Against Rackspace Technology, Inc. - Contact Robbins LLP for Information</v>
       </c>
       <c r="B407" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C407" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D407" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E407" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324549/0/en/Nokia-and-NestAI-build-capability-for-AI-enabled-defense-operations-with-resilient-connectivity-in-denied-environments.html</v>
+        <v>https://www.newsfilecorp.com/release/311605/RXT-Stockholders-Are-Reminded-of-the-Securities-Class-Action-Lawsuit-Against-Rackspace-Technology-Inc.-Contact-Robbins-LLP-for-Information</v>
       </c>
       <c r="F407" t="str">
-        <v>Press Release Nokia and NestAI build capability for AI-enabled defense operations with resilient connectivity in denied environments</v>
+        <v>San Diego, California--(Newsfile Corp. - August 26, 2026) - Robbins LLP reminds investors that a securities class action has been filed on behalf of persons and entities that purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ: RXT) securities between May 7, 2026 and July 8, 2026, inclusive (the "Class Period"). Rackspace is a hybrid cloud and AI solutions company that owns and operates physical infrastructure to host cloud services and artificial intelligence.Investors who...</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>GIM Raises US$20 Million Series A as Agentic Investing Enters Live Execution</v>
+        <v>DVLT INVESTOR ALERT: Berger Montague Advises Datavault AI Inc. (DVLT) Investors of an October 5, 2026 Deadline</v>
       </c>
       <c r="B408" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C408" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D408" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E408" t="str">
-        <v>https://www.prnewswire.com/news-releases/gim-raises-us20-million-series-a-as-agentic-investing-enters-live-execution-302821550.html</v>
+        <v>https://www.newsfilecorp.com/release/311546/DVLT-INVESTOR-ALERT-Berger-Montague-Advises-Datavault-AI-Inc.-DVLT-Investors-of-an-October-5-2026-Deadline</v>
       </c>
       <c r="F408" t="str">
-        <v>HONG KONG, BEIJING and SHANGHAI, July 9, 2026 /PRNewswire/ -- Grace Investment Machine ("GIM"), an AI-native investment technology company building agentic systems for capital markets, today announced the close of its US$20 million Series A financing. The round was co-led by a leading US...</v>
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - August 26, 2026) - National plaintiffs' law firm Berger Montague PC announces a class action lawsuit against Datavault AI Inc. (NASDAQ: DVLT) ("Datavault" or the "Company") on behalf of investors who purchased or acquired Datavault securities during the period from September 4, 2024 through October 30, 2025 (the "Class Period").Investor Deadline: Investors who purchased or acquired Datavault securities during the Class Period may, no later than...</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>Airties to Acquire Aprecomm to Accelerate Growth in Emerging Markets &amp;amp; Expand Portfolio of AI-Driven Connectivity Experience Management Solutions to ISPs</v>
+        <v>Gen 2 Technologies (MNIZ) Appoints Bret Csencsitz as Chief Executive ...</v>
       </c>
       <c r="B409" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C409" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D409" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, Real Estate, Retail</v>
       </c>
       <c r="E409" t="str">
-        <v>https://www.prnewswire.com/news-releases/airties-to-acquire-aprecomm-to-accelerate-growth-in-emerging-markets--expand-portfolio-of-ai-driven-connectivity-experience-management-solutions-to-isps-302820047.html</v>
+        <v>https://pr-inside.com/gen-2-technologies-mniz-appoints-bret-csencsitz-as-chief-executive-r5216422.htm</v>
       </c>
       <c r="F409" t="str">
-        <v>Product synergies in AI-driven connectivity experience management solutions and R&amp;D strengthen Airties' leadership position empowering broadband operators to improve Quality of Experience and unlock new revenue streams Accelerates expansion into high-growth broadband markets including...</v>
-[...2 lines deleted...]
-    <row r="410">
+        <v>(PR-inside.com) Leadership transition and IP acquisition position the Company to advance PlayPal, its screen-free AI developmental companion for children ages 3-8 NEW YORK, NY / ACCESS Newswire / August 26, 2026 / Gen 2 Technologies Inc (OTCID:MNIZ) ("Gen 2" or the "Company") today announced the appointment of Bret Csencsitz as Chief Executive Officer, effective August 25, 2026, and that it has entered into an agreement to acquire the patent-pending intellectual property underlying PlayPal, the Company's screen-free, AI-based developmental play companion for children ages 3-8. Leadership Transition Mr. Csencsitz brings more than 20 years of leadership in building and operating premium consumer brands, with a ..</v>
+      </c>
+    </row>
+    <row r="410" xml:space="preserve">
       <c r="A410" t="str">
-        <v>Entrepreneur Says AI Won’t Replace Creative People – It Will Make Them More Valuable</v>
+        <v>Intel at AI Infra Summit 2026</v>
       </c>
       <c r="B410" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C410" t="str">
-        <v>GetNews</v>
+        <v>mlpr-intel</v>
       </c>
       <c r="D410" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E410" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/entrepreneur-says-ai-wont-replace-creative-peopleit-will-make-them-more-valuable/?source=barchart</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://newsroom.intel.com/artificial-intelligence/intel-at-ai-infra-summit-2026</v>
+      </c>
+      <c r="F410" t="str" xml:space="preserve">
+        <v xml:space="preserve">At AI Infra Summit 2026, Intel will showcase its progress executing its vision for AI infrastructure at scale, demonstrating momentum across edge, enterprise, cloud, and physical AI environments. Intel CEO Lip-Bu Tan joins moderator Edmund (Ed) Nelson, co-founder &amp; strategy director of AI Infra Summit, for a fireside chat on September 15 to discuss how …
+The post Intel at AI Infra Summit 2026 appeared first on Newsroom.</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>Insilico Medicine Releases Positive Profit Alert for the First Half of 2026</v>
+        <v>28 startups using AI to transform the energy sector</v>
       </c>
       <c r="B411" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C411" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D411" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E411" t="str">
-        <v>https://www.prnewswire.com/news-releases/insilico-medicine-releases-positive-profit-alert-for-the-first-half-of-2026-302821358.html</v>
+        <v>https://blog.google/company-news/outreach-and-initiatives/entrepreneurs/google-for-startups-accelerator-energy-ai/</v>
       </c>
       <c r="F411" t="str">
-        <v>CAMBRIDGE, Mass., July 8, 2026 /PRNewswire/ -- Insilico Medicine ("Insilico" or the "Company", HKEX: 3696), a generative artificial intelligence (AI)-driven clinical-stage biotech company, today delivered a positive profit alert for the six months ended June 30, 2026 ("First Half of...</v>
+        <v>Spanning North America and Europe, the energy-focused, AI-driven startups were selected for the Google for Startups Accelerator.</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>AI Profit Consulting, Founded by Paul Bocco, Expands AI Automation Consulting Training Program for Service-Based Business Professionals</v>
+        <v>Ortus Solutions Brings BoxLang and BoxLang AI to Business and Technology Leaders in El Salvador</v>
       </c>
       <c r="B412" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C412" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D412" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-profit-consulting-founded-by-paul-bocco-expands-ai-automation-consulting-training-program-for-service-based-business-professionals-302821330.html</v>
+        <v>https://www.prweb.com/releases/ortus-solutions-brings-boxlang-and-boxlang-ai-to-business-and-technology-leaders-in-el-salvador-302859180.html</v>
       </c>
       <c r="F412" t="str">
-        <v>Expanded Program Provides Practical Framework for Professionals Seeking to Build AI Automation Consulting Businesses Serving Small and Medium-Sized Companies CHARLOTTE, N.C., July 9, 2026 /PRNewswire/ -- AI Profit Consulting, a business coaching and training company focused on AI-powered...</v>
+        <v>The dynamic, multi-runtime platform helps organizations extend and modernize existing web applications, work with their current Java and JVM technologies, and add enterprise AI capabilities without a full rewrite or vendor lock-in. ANTIGUO CUSCATLÁN, El Salvador, Aug. 26, 2026...</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>Greenlite Ventures AI-Powered Prediction Market Platform is Now Live</v>
+        <v>How FlipHTML5's AI Poster Generator Replaces Hours of Manual Design Work</v>
       </c>
       <c r="B413" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C413" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D413" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E413" t="str">
-        <v>https://pr-inside.com/greenlite-ventures-ai-powered-prediction-market-platform-is-now-live-r5199164.htm</v>
+        <v>https://prunderground.com/how-fliphtml5-s-ai-poster-generator-replaces-hours-of-manual-design-work/cmt9qonpn000304i96ve2wnzy</v>
       </c>
       <c r="F413" t="str">
-        <v>(PR-inside.com) LA VERNE, CA / ACCESS Newswire / July 8, 2026 / Greenlite Ventures, Inc. (OTCID:GRNL) today announced the launch of its AI-powered Prediction Market platform. The new platform allows users to make predictions across a wide variety of topics-including sports, news, entertainment, finance, politics, and current events-using play chips in a fun and engaging environment. An integrated AI assistant helps users evaluate information, identify trends, and sharpen their prediction skills. The platform currently operates exclusively with play chips for entertainment only and not real money, allowing users to enjoy the experience, test strategies, and learn without risking real money. Greenlite is entering ..</v>
+        <v>FlipHTML5's AI poster generator produces an eye-catching, finished design from a plain description or an uploaded file. The post How FlipHTML5&amp;apos;s AI Poster Generator Replaces Hours of Manual Design Work first appeared on</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>RipeGlobal and Subscribili Partner to Drive Case Acceptance and Practice Growth Across Dental Organizations</v>
+        <v>TutorFlow Launches AI Game Generation from a Single Sentence</v>
       </c>
       <c r="B414" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C414" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D414" t="str">
-        <v>AI, SaaS, Healthcare, Education</v>
+        <v>AI, Gaming, Education</v>
       </c>
       <c r="E414" t="str">
-        <v>https://www.prnewswire.com/news-releases/ripeglobal-and-subscribili-partner-to-drive-case-acceptance-and-practice-growth-across-dental-organizations-302820356.html</v>
+        <v>https://prunderground.com/tutorflow-launches-ai-game-generation-from-a-single-sentence/cmt7haah3000704l7nqmf9trk</v>
       </c>
       <c r="F414" t="str">
-        <v>Integration combines clinical education, AI-driven scheduling, and in-office membership infrastructure to close the care gap for uninsured patients, accelerate case acceptance, and unlock chair time for DSOs nationwide AUSTIN, Texas, July 8, 2026 /PRNewswire-PRWeb/ -- RipeGlobal, the...</v>
+        <v>TutorFlow has opened the beta of TutorFlow Games. A teacher writes one sentence, and TutorFlow returns a playable browser game built around that lesson. The post TutorFlow Launches AI Game Generation from a Single Sentence first appeared on</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>TAP Real Estate Technologies Launches MyHomeCloud™ an AI-Powered, Home Operating System</v>
+        <v>KnowBe4 Releases Free Cybersecurity Awareness Month Resource Kit</v>
       </c>
       <c r="B415" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C415" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D415" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>AI</v>
       </c>
       <c r="E415" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324502/0/en/TAP-Real-Estate-Technologies-Launches-MyHomeCloud-an-AI-Powered-Home-Operating-System.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/knowbe4-releases-free-cybersecurity-awareness-155800526.html</v>
       </c>
       <c r="F415" t="str">
-        <v>Subscription platform introduces AI-powered home management for reports, documents, valuables, service providers, repairs, warranties and more.</v>
+        <v>TAMPA BAY, Fla., August 26, 2026--KnowBe4, the leader in digital workforce security, securing both AI agents and humans, today released its free resource kit in support of Cybersecurity Awareness Month 2026. This year’s toolkit casts employees as "Secret Agents" in the elite Workforce Risk Division and provides IT leaders with tools to build organizational resilience against evolving cyber threats.</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>Alset AI Announces Closing of Shares for Debt Transaction</v>
+        <v>Tenorshare Launches iOS 27 and iPhone 18 Giveaway: Win a Free iPhone 18,Get 25-percent Off</v>
       </c>
       <c r="B416" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C416" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D416" t="str">
-        <v>AI</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E416" t="str">
-        <v>https://pr-inside.com/alset-ai-announces-closing-of-shares-for-debt-transaction-r5199146.htm</v>
+        <v>https://www.send2press.com/wire/tenorshare-launches-ios-27-and-iphone-18-giveaway-win-a-free-iphone-18get-25-percent-off/</v>
       </c>
       <c r="F416" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 8, 2026 / Alset AI Ventures Inc. (TSXV:GPUS)(OTCQB:GPUSF)(FSE:1R60, WKN:A40M0J) ("AlsetAI" or the "Company"), is pleased to announce that it has closed the previously announced debt settlement (the "Debt Settlement"), pursuant to which the Company has settled an aggregate of $592,800.00 owed to certain arm's length creditors through the issuance of 3,592,727 common shares of the Company (the "Shares") at a deemed price of $0.165 per Share. The Shares are subject to a statutory hold period of four months and one day from the date of issuance, in accordance with applicable securities laws and the ..</v>
+        <v>NEW YORK, N.Y., Aug. 26, 2026 (SEND2PRESS NEWSWIRE) -- To celebrate the arrival of Apple's next-generation iOS 27 and iPhone 18, Tenorshare, a global leader in mobile management and AI-driven utility software, today announced its Exclusive iOS 27 &amp;#038; iPhone 18 Special Offers. Designed to help users seamlessly upgrade, repair, and optimize their devices, the global campaign features up to 25% off flagship software, limited-time BOGO bundles, and a massive giveaway with a free iPhone 18 and Amazon gift cards up for grabs.</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>naoo Launches Globally Unique Product Format</v>
+        <v>Bridge Launches $500M Direct Lending Fund to Finance Suppliers of America's Largest Retailers</v>
       </c>
       <c r="B417" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C417" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D417" t="str">
-        <v>AI, SaaS, Retail, Media</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E417" t="str">
-        <v>https://www.newmediawire.com/news/naoo-launches-globally-unique-product-format-7087579</v>
+        <v>https://www.newmediawire.com/news/bridge-launches-500m-direct-lending-fund-to-finance-suppliers-of-america-s-largest-retailers-7088939</v>
       </c>
       <c r="F417" t="str">
-        <v xml:space="preserve">naoo Worlds connects physical places, local businesses, content and communities in a new kind of social media experience ZUG and ZURICH, SWITZERLAND - July 8, 2026 ( NEWMEDIAWIRE ) - naoo AG (Dusseldorf: Ticker: NAO; ISIN: CH1323306329; WKN: A40NNU), operator of an AI-powered Social Discovery, Activation &amp;amp; Commerce Platform, today launched naoo Worlds, a new product format that brings together creators, artificial intelligence, maps and local businesses in a single discovery experience. With Worlds, naoo adds a new feature to its platform that inspires people, puts local businesses on the map, and drives consumers to visit them in person. The first World to to go live is "Fresh &amp;amp; Groovy," developed together with creator and DJ Dennis Bauer and built on his established brand of the </v>
+        <v>AI Lender Will Give Suppliers Fast, Transparent Production Capital to Fund Orders for Major Retailers NEW YORK, NY - August 26, 2026 ( NEWMEDIAWIRE ) - Bridge, a Citi-backed AI-powered lending platform, has announced the launch of a $500M direct lending fund purpose-built for CPG brands and retail suppliers fulfilling purchase orders for America's largest retailers. Since its spin-out from Citi in 2023, Bridge has deployed more than $800M and facilitated financing for hundreds of growing businesses. The fund launch marks Bridge’s next phase of growth, driven by demand from suppliers selling into major retailers. Through its work with Walmart, Bridge recently funded DogSauce, a pet-food super broth meal topper that expanded from 1,200 to 3,000+ Walmart stores on a single order that nearly d</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>AI API Market to Grow at 32.2% CAGR, Driven by Generative AI and Intelligent Automation By 2030 | Exclusive Report by MarketsandMarkets™</v>
+        <v>4D Global Named to the Inc. 5000 List for Fifth Consecutive Year</v>
       </c>
       <c r="B418" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C418" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D418" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E418" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/ai-api-market-to-grow-at-322-cagr-driven-by-generative-ai-and-intelligent-automation-by-2030-exclusive-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.prweb.com/releases/4d-global-named-to-the-inc-5000-list-for-fifth-consecutive-year-302860182.html</v>
       </c>
       <c r="F418" t="str">
-        <v/>
+        <v>4D Global earns its fifth straight year on the Inc. 5000 list, driven by AI-powered innovation in revenue cycle management and strong client partnerships. BOCA RATON, Fla., Aug. 26, 2026 /PRNewswire-PRWeb/ -- 4D Global, a leading provider of Revenue Cycle Management (RCM) solutions for...</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Endpoint Security Market to Reach USD 28.06 Billion by 2031, Fueled by Rising AI-Driven Cyber Threats | Report by MarketsandMarkets™</v>
+        <v>Back to School, Half the Price: Otter.ai Offers Students 50% Off to Turn Lectures Into Study Guides, Quizzes, and Exam Prep</v>
       </c>
       <c r="B419" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C419" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D419" t="str">
-        <v>AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E419" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/endpoint-security-market-to-reach-usd-2806-billion-by-2031-fueled-by-rising-aidriven-cyber-threats-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/back-school-half-price-otter-152600348.html</v>
       </c>
       <c r="F419" t="str">
-        <v/>
+        <v>MOUNTAIN VIEW, Calif., August 26, 2026--Otter.ai, the company behind the leading AI meeting and lecture notetaker, today announced a Back to School promotion offering eligible students 50% off an annual Pro plan, giving them a full academic year of AI-powered notetaking, transcription, and study tools at half the price. Otter is already used by millions of students across hundreds of colleges and universities.</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>New to The Street's Exclusive M&amp;A Interview Series Featuring Frank ...</v>
+        <v>ViewX Liber and Immer Officially Launch on Kickstarter, Reach 1,000% of Funding Goal in 30 Minutes</v>
       </c>
       <c r="B420" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C420" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D420" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E420" t="str">
-        <v>https://pr-inside.com/new-to-the-street-s-exclusive-m-a-interview-series-featuring-frank-r5199121.htm</v>
+        <v>https://www.prnewswire.com/news-releases/viewx-liber-and-immer-officially-launch-on-kickstarter-reach-1-000-of-funding-goal-in-30-minutes-302860609.html</v>
       </c>
       <c r="F420" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 /New to The Street, one of the world's largest business television and digital media platforms, announced today that its Exclusive M&amp;A Interview Series featuring Frank Aquila, Senior M&amp;A Partner at Sullivan &amp; Cromwell LLP, is rapidly approaching 2 million views and has generated more than 130,000 watch hours, underscoring the growing global demand for executive-level discussions on artificial intelligence, negotiation strategy, and the future of mergers and acquisitions. The exclusive interview is part of New to The Street's premier M&amp;A Interview Series, bringing together many of the world's leading dealmakers, ..</v>
+        <v>ViewX's glasses-free Spatial AI 3D displays surpass 10× their Kickstarter funding goal within the first 30 minutes, with the campaign reaching 1880% funded shortly after launch. LOS ANGELES, Aug. 26, 2026 /PRNewswire/ -- ViewX, a developer of next-generation spatial display technology,...</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>New to The Street's Exclusive M&amp;A Interview Series Featuring Frank Aquila Nears 2 Million Views, Highlighting Global Demand for AI, Negotiation &amp; the Future of Mergers &amp; Acquisitions</v>
+        <v>AIA Contract Documents Launches AI Assistant and Names Arijit "AJ" Saha Chief Technology Officer</v>
       </c>
       <c r="B421" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C421" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D421" t="str">
         <v>AI</v>
       </c>
       <c r="E421" t="str">
-        <v>https://www.newswire.com/news/new-to-the-streets-exclusive-m-a-interview-series-featuring-frank-aquila-nears</v>
+        <v>https://www.prnewswire.com/news-releases/aia-contract-documents-launches-ai-assistant-and-names-arijit-aj-saha-chief-technology-officer-302860669.html</v>
       </c>
       <c r="F421" t="str">
-        <v/>
+        <v>GREENVILLE, S.C., Aug. 26, 2026 /PRNewswire/ -- AIA Contract Documents (ACD), the industry standard for construction agreements that support $100 billion in contract value each year, today announced the launch of its AI Assistant, providing in-app contract guidance, alongside an enhanced...</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>Rapidflare Partners with DEEPX to Drive Technical Intelligence for the Physical AI Ecosystem</v>
+        <v>Rentana Launches Ask Rentana, Giving Every Multifamily Team Member the Power of an Analyst</v>
       </c>
       <c r="B422" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C422" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D422" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Real Estate</v>
       </c>
       <c r="E422" t="str">
-        <v>https://www.prweb.com/releases/rapidflare-partners-with-deepx-to-drive-technical-intelligence-for-the-physical-ai-ecosystem-302820320.html</v>
+        <v>https://www.prnewswire.com/news-releases/rentana-launches-ask-rentana-giving-every-multifamily-team-member-the-power-of-an-analyst-302860161.html</v>
       </c>
       <c r="F422" t="str">
-        <v>- Establishes Rapidflare's agentic AI infrastructure as the trusted product intelligence layer across DEEPX's software and engineering systems - Unifies fragmented documentation, GitHub repositories, and DXNN® SDK resources to deliver instant, verifiable technical support for edge AI...</v>
+        <v>New capability answers complex portfolio questions in seconds, placing powerful analysis directly in the hands of executives, revenue leaders and property teams, with real gains to show for it. DALLAS, Aug. 26, 2026 /PRNewswire/ -- Rentana, the AI-powered revenue intelligence platform for...</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>MDA Space Enters into Firm Offer to Acquire Collecte Localisation Satellites (“CLS”), a Global Leader in AI-Driven Earth Observation Data Analytics</v>
+        <v>WonderBotz Debuts at No. 2,421 on the 2026 Inc. 5000 with 137% Three-Year Growth</v>
       </c>
       <c r="B423" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C423" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D423" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E423" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324457/0/en/MDA-Space-Enters-into-Firm-Offer-to-Acquire-Collecte-Localisation-Satellites-CLS-a-Global-Leader-in-AI-Driven-Earth-Observation-Data-Analytics.html</v>
+        <v>https://www.prweb.com/releases/wonderbotz-debuts-at-no-2-421-on-the-2026-inc-5000-with-137-three-year-growth-302858605.html</v>
       </c>
       <c r="F423" t="str">
-        <v>TORONTO, July 08, 2026 (GLOBE NEWSWIRE) -- MDA Space Ltd. (TSX:MDA) (NYSE:MDA) (“ MDA Space ” or the “ Company ”), a trusted mission partner to the rapidly expanding global space industry, today announced that it has entered into a firm and irrevocable offer to acquire a majority interest in CLS (the “ Transaction ”), a global leading provider of AI-driven Earth observation value-added services and satellite IoT solutions. With more than 14,000 customers in approximately 150 countries, CLS is expected to generate approximately €286 million (C$465 million) in revenue in 2026.</v>
+        <v>First-time honoree grew its client base 220% on Agentic Process Management — running AI, automation, and people to outcomes clients can measure PRINCETON, N.J., Aug. 26, 2026 /PRNewswire-PRWeb/ -- WonderBotz today announced it has been ranked No. 2,421 on the 2026 Inc. 5000, Inc....</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>Inuvo Releases New Investor Presentation</v>
+        <v>Certified SEO Backs Mueller's Stance on Internal Link Tactics</v>
       </c>
       <c r="B424" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C424" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D424" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E424" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324449/0/en/Inuvo-Releases-New-Investor-Presentation.html</v>
+        <v>https://prunderground.com/certified-seo-backs-mueller-s-stance-on-internal-link-tactics/cmt996hkm002n04l5jwpkwd7e</v>
       </c>
       <c r="F424" t="str">
-        <v>LITTLE ROCK, Ark., July 08, 2026 (GLOBE NEWSWIRE) -- Inuvo, Inc. (NYSE American: INUV), a provider of artificial intelligence advertising technology solutions, today announced that it has published an updated investor presentation to the Investor Relations section of its website.</v>
+        <v>After Google's John Mueller warned against hiding internal links to manipulate anchor text, Certified SEO founder Damon Burton says fundamentals always outlast tactics. The post Certified SEO Backs Mueller&amp;apos;s Stance on Internal Link Tactics first appeared on</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>Capital Power Enters Long-term Energy Supply Agreement with Meta in Alberta</v>
+        <v>G2 Ranks SOCi No. 7 of 1,757 Products in AI Agents for Business Operations as it Grows to Over 400,000 Agents Deployed</v>
       </c>
       <c r="B425" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C425" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D425" t="str">
-        <v>AI, Energy</v>
+        <v>AI</v>
       </c>
       <c r="E425" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324413/0/en/Capital-Power-Enters-Long-term-Energy-Supply-Agreement-with-Meta-in-Alberta.html</v>
+        <v>https://www.prnewswire.com/news-releases/g2-ranks-soci-no-7-of-1-757-products-in-ai-agents-for-business-operations-as-it-grows-to-over-400-000-agents-deployed-302860705.html</v>
       </c>
       <c r="F425" t="str">
-        <v>Agreement positions Capital Power as a hyperscale energy partner of choice with 250 MW for Meta's Sturgeon County data centre – powering Alberta's rise in the North American AI economy Agreement positions Capital Power as a hyperscale energy partner of choice with 250 MW for Meta's Sturgeon County data centre – powering Alberta's rise in the North American AI economy</v>
+        <v>With Its Agentic Workforce Executing Nearly 27 Million Tasks, SOCi Earns the Highest Satisfaction Score Among Marketing Vendors and Ranks in the Top 1% in Every Agentic AI Category Evaluated SAN DIEGO, Aug. 26, 2026 /PRNewswire/ -- SOCi Inc., the agentic workforce company, today announced...</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>$MSFT Class Action: Microsoft Faces Securities Fraud Allegations after ...</v>
+        <v>SolasAI Joins PACT AI as Founding Member to Scale Trust in the AI Economy</v>
       </c>
       <c r="B426" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C426" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D426" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E426" t="str">
-        <v>https://pr-inside.com/msft-class-action-microsoft-faces-securities-fraud-allegations-after-r5199115.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/solasai-joins-pact-ai-founding-144700581.html</v>
       </c>
       <c r="F426" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>PHILADELPHIA, August 26, 2026--SolasAI, the leader in innovative algorithmic fairness AI software, today announced that it is a founding member of the newly established Partnership for Assurance, Credibility, and Trust on AI (PACT AI).</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>$GTM Class Action: ZoomInfo Faces Securities Fraud Allegations After ...</v>
+        <v>Knack Launches MCP Server: The HIPAA-Compliant Backend for AI Builders</v>
       </c>
       <c r="B427" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C427" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D427" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E427" t="str">
-        <v>https://pr-inside.com/gtm-class-action-zoominfo-faces-securities-fraud-allegations-after-r5199112.htm</v>
+        <v>https://www.prnewswire.com/news-releases/knack-launches-mcp-server-the-hipaa-compliant-backend-for-ai-builders-302860109.html</v>
       </c>
       <c r="F427" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of the ZoomInfo ($GTM) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud alleging that ZoomInfo misled investors regarding the impact of ZoomInfo's AI-integrated products on customer retention Stock ..</v>
+        <v>Connect Lovable, Base44, Claude, ChatGPT, and other AI coding tools to a secure, production-ready data layer — no infrastructure setup required. ERIE, Pa., Aug. 26, 2026 /PRNewswire/ -- Knack, the no-code platform for building custom business applications, today announced the launch of...</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>Seamless Turns N8N Into an Autonomous Sales Rep for GTM Teams</v>
+        <v>Pricefx Announces Integration with ServiceNow to Bring AI-Powered Deal Optimization to Sales Workflows</v>
       </c>
       <c r="B428" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C428" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D428" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E428" t="str">
-        <v>https://www.prweb.com/releases/seamless-turns-n8n-into-an-autonomous-sales-rep-for-gtm-teams-302820286.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/pricefx-announces-integration-servicenow-bring-143000139.html</v>
       </c>
       <c r="F428" t="str">
-        <v>New native integration lets revenue teams build the full prospecting motion, sourcing, researching, writing, and sequencing verified leads entirely inside n8n, with no CSV exports and no manual handoffs. COLUMBUS, Ohio, July 8, 2026 /PRNewswire-PRWeb/ -- Seamless.AI, the real-time B2B...</v>
+        <v>CHICAGO, August 26, 2026--Pricefx, a global leader in pricing intelligence for B2B enterprises, today announced an integration with ServiceNow, the AI control tower for business reinvention, that brings AI-powered deal optimization directly into the ServiceNow AI Platform. This integration combines Pricefx's pricing intelligence with ServiceNow's sales workflows, giving account teams real-time negotiation guidance, win-rate insights, intelligent product recommendations and AI-powered sales agent</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>The Vested Group Shows How Oracle's NetSuite Next AI Is Solving Setup Errors Businesses Face Today</v>
+        <v>SportWrench Becomes OTTO EVENT as OTTO SPORT AI Accelerates Growth Across Volleyball</v>
       </c>
       <c r="B429" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C429" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D429" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E429" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-vested-group-shows-how-oracles-netsuite-next-ai-is-solving-setup-errors-businesses-face-today-302820271.html</v>
+        <v>https://www.prweb.com/releases/sportwrench-becomes-otto-event-as-otto-sport-ai-accelerates-growth-across-volleyball-302860169.html</v>
       </c>
       <c r="F429" t="str">
-        <v>The Vested Group offers key insights into how Oracle's NetSuite Next AI release addresses NetSuite setup errors and configuration challenges that prevent businesses from fully utilizing their enterprise resource planning systems and maximizing operational efficiency. PLANO, Texas, July 8,...</v>
+        <v>Rebrand marks the next step in building a connected technology ecosystem spanning tournaments, clubs, recruiting, and athletes. MINNEAPOLIS, Aug. 26, 2026 /PRNewswire-PRWeb/ -- SportWrench, the leading volleyball tournament management and event technology platform for youth sports and a...</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>DispatchTrack Continues AI Evolution with DT Agent for Customer Delivery Experience</v>
+        <v>Build. Connect. Orchestrate. Telestream Unveils the Next Phase of UP ...</v>
       </c>
       <c r="B430" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C430" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D430" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E430" t="str">
-        <v>https://www.prweb.com/releases/dispatchtrack-continues-ai-evolution-with-dt-agent-for-customer-delivery-experience-302821134.html</v>
+        <v>https://pr-inside.com/build-connect-orchestrate-telestream-unveils-the-next-phase-of-up-r5216407.htm</v>
       </c>
       <c r="F430" t="str">
-        <v>AI-powered customer engagement system already sending 5,000+ customer messages per week, saving hours for delivery and customer support teams. CAMPBELL, Calif., July 8, 2026 /PRNewswire-PRWeb/ -- DispatchTrack today announced the launch of DT Agent, a customer engagement AI layer built to...</v>
+        <v>(PR-inside.com) Cloud-native platform provides the building blocks to create, connect and orchestrate modern media workflows using Telestream capabilities, third-party technologies, and AI. Experience UP at IBC2026. NEVADA CITY, CA / ACCESS Newswire / August 26, 2026 / Telestream , a global leader in media workflow technologies, today announced the next evolution ofTelestream UP , expanding the cloud-native platform introduced earlier this year into a comprehensive environment for orchestrating Telestream services, third-party technologies, and AI-driven workflows. As AI enables people to create more content and assemble more custom tools, the challenge of reliably managing, processing and moving that content becomes even more important. ..</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>DispatchTrack's DT Agent Resolves 90% of Customer Delivery Questions Without Human Intervention</v>
+        <v>Encycle Wins Gold for AI &amp; Sustainability Achievement in 2026 International ...</v>
       </c>
       <c r="B431" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C431" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D431" t="str">
         <v>AI</v>
       </c>
       <c r="E431" t="str">
-        <v>https://www.prweb.com/releases/dispatchtrack-continues-ai-evolution-with-dt-agent-for-customer-delivery-experience-302821134.html</v>
+        <v>https://pr-inside.com/encycle-wins-gold-for-ai-sustainability-achievement-in-2026-international-r5216406.htm</v>
       </c>
       <c r="F431" t="str">
-        <v>New AI layer is reclaiming hundreds of hours of support and dispatch time every month — with 9 out of 10 customer replies fully resolved by AI, no human required CAMPBELL, Calif., July 8, 2026 /PRNewswire-PRWeb/ -- DispatchTrack, a global leader in delivery orchestration software, today...</v>
+        <v>(PR-inside.com) The Award Recognizes Encycle's Transformational Application of AI and Agentic Workflow Automation for Commercial Buildings, Moving HVAC Maintenance From Expensive, Reactionary Hot Calls to Proactive, Cost-Effective Maintenance Spend SAN MARCOS, CA / ACCESS Newswire / August 26, 2026 /Encycle Technologies, Inc., the leader in AI-driven HVAC optimization, today announced that it has been named a Gold Stevie® Award winner in The 23rd Annual International Business Awards®(IBAs) in the AI &amp; Sustainability Achievement category. The recognition highlights Encycle's transformational application of AI and agentic automation to commercial building operations, helping facility managers move from manual, reactive HVAC management to intelligent, proactive workflows. The ..</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>/U P D A T E -- Pearl Health/</v>
+        <v>AWeber Puts Its New AI Landing Page Builder Head-to-Head With Lovable and Claude, Not Other Email Platforms</v>
       </c>
       <c r="B432" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C432" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D432" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E432" t="str">
-        <v>https://www.prnewswire.com/news-releases/pearl-health-raises-110-million-to-expand-its-ai-platform-helping-providers-deliver-better-outcomes-at-lower-cost-for-medicare-patients-302820795.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/aweber-puts-ai-landing-page-140000685.html</v>
       </c>
       <c r="F432" t="str">
-        <v>In the news release, Pearl Health Raises $110 Million to Expand Its AI Platform Helping Providers Deliver Better Outcomes at Lower Cost for Medicare Patients, issued 08-Jul-2026 by Pearl Health over PR Newswire, we are advised by the company that changes have been made. The complete,...</v>
+        <v>CHALFONT, Pa., August 26, 2026--AWeber today released its AI Landing Page Builder, and it is not measuring the tool against other email marketing platforms. It is measuring it against Lovable, Claude, and ChatGPT, the AI tools people actually use to build things from scratch.</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>Harnessing AI for Good, Empowering the Future: UniCom’s Digital and Intelligent Innovations Debut at 2026 ITU AI for Good Global Summit</v>
+        <v>Encycle Wins Gold for AI &amp; Sustainability Achievement in 2026 International Business Awards(R)</v>
       </c>
       <c r="B433" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C433" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D433" t="str">
         <v>AI</v>
       </c>
       <c r="E433" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/harnessing-ai-for-good-empowering-the-future-unicoms-digital-and-intelligent-innovations-debut-at-2026-itu-ai-for-good-global-summit/?source=barchart</v>
+        <v>https://www.newswire.com/news/encycle-wins-gold-for-ai-sustainability-achievement-in-2026-international</v>
       </c>
       <c r="F433" t="str">
-        <v/>
+        <v>The Award Recognizes Encycle's Transformational Application of AI and Agentic Workflow Automation for Commercial Buildings, Moving HVAC Maintenance From Expensive, Reactionary Hot Calls to Proactive, Cost-Effective Maintenance Spend</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>Warner Bros. Discovery Announces Agentic AI-Powered Advertising Technology Built on AWS, its Preferred Cloud Provider</v>
+        <v>Formic Opens Oakland Facility, Anchoring Humanoid and Physical AI Expansion in the Bay Area Alongside Tesla and Amazon</v>
       </c>
       <c r="B434" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C434" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D434" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>AI, Retail, Automotive</v>
       </c>
       <c r="E434" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357364</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/formic-opens-oakland-facility-anchoring-140000657.html</v>
       </c>
       <c r="F434" t="str">
-        <v>Warner Bros. Discovery, Inc. (Nasdaq: WBD) (&amp;#8220;WBD&amp;#8221; or the &amp;#8220;Company&amp;#8221;) and Amazon Web Services (AWS), its preferred cloud provider, announced the development of next-generation advertising experiences built with AWS agentic AI. - - WBD is expanding its advertising technology stack on AWS and deploying an agentic AI-driven approach to how premium inventory across its U.S. linear and digital channels is planned, activated, optimized, and monetized. By rebuilding its longstanding traditional inte... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357364</v>
+        <v>OAKLAND, Calif., August 26, 2026--Formic opens Oakland facility, expanding Full Service Automation for U.S. manufacturers and reinforcing the Bay Area as a physical AI hub.</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>SAS puts machine learning in marketers' hands with new SAS 360 Marketing AI</v>
+        <v>Transfyr Launches Physical AI Platform for Science with $25M Seed Funding</v>
       </c>
       <c r="B435" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C435" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D435" t="str">
-        <v>AI, Education</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E435" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357355</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/transfyr-launches-physical-ai-platform-140000837.html</v>
       </c>
       <c r="F435" t="str">
-        <v>SAS, the leader in data and AI, today announced SAS 360 Marketing AI, a new solution to help marketers build, deploy and scale machine learning models without relying on overstretched data science teams. - - Many marketing organizations struggle to translate insight into action. SAS 360 Marketing AI addresses this with purpose-built guided workflows and customizable recipe templates for common marketing uses that help marketing teams move faster from data to decision. - - &amp;#8220;For th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357355</v>
+        <v>CAMBRIDGE, Mass., August 26, 2026--Transfyr, the physical AI platform for real-world science, announced its launch today with $25 million in seed funding. The round was led by General Catalyst, with participation from Lux Capital, Breakout Ventures, Factory, Neo, SV Angel, MVP Ventures, Underscore VC, Lyda Hill, and several angels.</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>Maywood Collaborates with S&amp;amp;P Global Market Intelligence to Integrate its Data into Maywood's AI Workflows</v>
+        <v>Pinea Pi Opens Pre-Orders: Defining the Edge AI Device for the AI-Native Generation</v>
       </c>
       <c r="B436" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C436" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D436" t="str">
         <v>AI</v>
       </c>
       <c r="E436" t="str">
-        <v>https://www.prnewswire.com/news-releases/maywood-collaborates-with-sp-global-market-intelligence-to-integrate-its-data-into-maywoods-ai-workflows-302820997.html</v>
+        <v>https://www.prnewswire.com/news-releases/pinea-pi-opens-pre-orders-defining-the-edge-ai-device-for-the-ai-native-generation-302860665.html</v>
       </c>
       <c r="F436" t="str">
-        <v>NEW YORK, July 8, 2026 /PRNewswire/ -- Maywood, the first finance-compliant proactive AI built for investment banking, private equity, and the broader financial services industry, today announced it has collaborated with S&amp;P Global Market Intelligence to integrate its data into Maywood's...</v>
+        <v>NEW YORK, Aug. 26, 2026 /PRNewswire/ -- Pinea Pi, the AI-native hardware pioneer, today announced that its first edge AI node will launch on Kickstarter in late September, with the campaign running through late October. Reservations starting in late August, early supporters can reserve...</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>Firebird Selects Adag Group as Prime Consultant for Caucasus' First ...</v>
+        <v>Strada Releases First Edition of Strada Signals, a New Benchmark Series on Ai Deployment in Insurance Operations</v>
       </c>
       <c r="B437" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C437" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D437" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E437" t="str">
-        <v>https://pr-inside.com/firebird-selects-adag-group-as-prime-consultant-for-caucasus-first-r5199059.htm</v>
+        <v>https://www.newsfilecorp.com/release/311462/Strada-Releases-First-Edition-of-Strada-Signals-a-New-Benchmark-Series-on-Ai-Deployment-in-Insurance-Operations</v>
       </c>
       <c r="F437" t="str">
-        <v>(PR-inside.com) SAN FRANCISCO, CA AND YEREVAN, ARMENIA / ACCESS Newswire / July 8, 2026 / Adag Group, a North American data center and mission-critical infrastructure consultancy, today announced that it has been selected by Firebird, a U.S.-based AI cloud and infrastructure company, to serve as Prime Consultant for the design of the Caucasus' first and largest AI supercomputing facility. The project represents a significant milestone in the development of advanced AI infrastructure in the region and will support the rapidly growing demand for high-performance computing capacity driven by artificial intelligence workloads. Designed to scale beyond 100MW of IT capacity and accommodate up to ..</v>
-[...2 lines deleted...]
-    <row r="438">
+        <v>San Francisco, California--(Newsfile Corp. - August 26, 2026) - Strada, the AI platform that runs insurance operations, today released the first edition of Strada Signals, a new series of publications drawing on Strada's experience deploying AI agents across the insurance industry. The series is designed to give insurance operators access to proprietary benchmark data and deployment learnings that are not available through any other source.The inaugural report, What to Expect When Deploying...</v>
+      </c>
+    </row>
+    <row r="438" xml:space="preserve">
       <c r="A438" t="str">
-        <v>Firebird Selects Adag Group as Prime Consultant for Caucasus' First Large-Scale AI Supercomputing Facility</v>
+        <v>China State Construction Harnesses AI Technology Across the Construction Industry Chain to Build Differentiated Competitive Advantages</v>
       </c>
       <c r="B438" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C438" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D438" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Energy, Education</v>
       </c>
       <c r="E438" t="str">
-        <v>https://www.newswire.com/news/firebird-selects-adag-group-as-prime-consultant-for-caucasus-first-large-scale</v>
-[...2 lines deleted...]
-        <v>The project marks a significant milestone in advancing AI infrastructure across emerging global markets.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109448/</v>
+      </c>
+      <c r="F438" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 26, 2026 - (ACN Newswire) - China State Construction International Holdings Limited (“China State Construction International” or the “Group”, stock code: 03311) has consistently pursued a differentiated competitive strategy powered by technology. By positioning cutting-edge technologies such as AI as core differentiators that set it apart from industry peers, the Group continues to increase investment in two frontier technology areas: Modular Integrated Construction (“MiC”) and Building Integrated Photovoltaics (“BIPV”). Through technological innovation, the Group is driving its own development and the wider industry’s transformation towards green, industrialised, intelligent and internationalised growth, while building new momentum for long-term development.
+MiC Smart Construction: AI-Driven End-to-End Process Upgrades and Steady Expansion into Overseas Markets
+In the field of MiC, leveraging the intelligent construction-MiC “assembly and integration” technology independently developed by its subsidiary China State Construction Hailong, the Group has adopted the C-SMART Smart Construction Platform to deeply integrate AI into its production processes. Among its innovations, the HyPA intelligent hoisting robot, jointly developed by China State Construction Hailong, The University of Hong Kong and The Hong Kong Polytechnic University, represents an industry-leading technology. Data from multiple projects show that MiC technology can shorten construction periods by 50% to 75%, reduce construction waste by 70% to 80%, and lower the factory defect rate of modules by approximately 80%, demonstrating that the Group’s AI-driven construction efficiency significantly outperforms traditional models.
+The C-SMART platform is also continuing to expand a range of specialised AI applications, forming a multi-scenario technology matrix. Its AI fire inspection and acceptance system improves inspection efficiency by 30%; the Zhitu Ronglian drawing comparison system increases drawing analysis efficiency by 64%; Skeye has been applied in more than 10 projects in Hong Kong for inspections of high-risk operations; and AI façade inspection has compressed the inspection cycle for a 20-storey building from 12-15 days to just four hours, with an accuracy rate exceeding 95%.
+The Group’s MiC smart construction technology has also successfully expanded into overseas markets, progressing steadily with a light-asset, low-risk internationalisation model based on “intellectual achievements” and “standardised products”. The Group has obtained in-principle pre-approval from Dubai Municipality for MiC, becoming the first Chinese enterprise to receive such qualification in the Dubai market. This reflects the international recognition of its MiC technologies and standards, and lays a foundation for future large-scale overseas expansion.
+BIPV Building Integration Photovoltaics: AI Breaks Through the Limits of Traditional Construction
+With AI-enabled BIM modelling, intelligent annotation and CNC processing, the Group’s subsidiary Far East Façade successfully undertook the Shenzhen OPPO Building, the world’s most challenging hyperboloid façade project. The façade comprises 20,280 unique glass panels, with the largest hyperboloid unit covering an area of 56 square metres and weighing 16.5 tonnes. The Group controlled the precision of irregular components to within three millimetres, a level of accuracy rarely seen in the industry. On the construction side, AI monitoring and collision detection early-warning systems, together with the “Digital Far East” platform, enabled full-process visualised management, fully demonstrating the Group’s distinctive capability to use AI technology to overcome the limitations of traditional curtain wall construction.
+In addition, Far East Green Energy independently developed the Light series of building photovoltaic panels, which have been applied at Shenzhen Qianhai Snow World, the world’s largest indoor ski resort. The panels cover an area of 35,000 square metres, generate more than 6.3 million kWh of electricity annually, and reduce carbon emissions by 5,200 tonnes per year, equivalent to planting 270,000 trees. The products are designed to withstand Category 17 typhoons. Looking ahead, Far East Light building photovoltaic panels will be integrated with the self-developed Volta.AI Smart Energy Cloud Platform to build an integrated smart energy system covering photovoltaics, energy storage and charging, forming a dual moat of “technology + AI” for the Group in the BIPV sector.
+AI has become a core competitive strength that differentiates China State Construction International from its peers and spans the entire construction life cycle. Looking ahead, the Group will continue to increase investment in technology and deepen the breadth and depth of AI applications. By leveraging its differentiated innovation advantages, the Group aims to build a safer, more efficient and more sustainable smart construction ecosystem, creating long-term value for shareholders and the industry.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>IBM and Red Hat Expand Lightwell with New Offerings to Build the Trust Infrastructure for AI-Era Open Source</v>
+        <v>Monod Bio Licenses AI-designed Protein Technologies to SignalChem Biotech for Custom Discovery Assays</v>
       </c>
       <c r="B439" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C439" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D439" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS, Healthcare, Education</v>
       </c>
       <c r="E439" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357343</v>
+        <v>https://www.newmediawire.com/news/monod-bio-licenses-ai-designed-protein-technologies-to-signalchem-biotech-for-custom-discovery-assays-7088935</v>
       </c>
       <c r="F439" t="str">
-        <v>IBM (NYSE:IBM) and Red Hat today announced the commercial launch of Lightwell, delivering automated vulnerability remediation at scale through two offerings: Lightwell Network and Lightwell Clearinghouse Premier. Available now, Lightwell Network gives enterprises access to a launch catalog of 6,500+ remediated, digitally signed, and certified application-layer dependencies across major ecosystems, including Java and Python. Lightwell Clearinghouse Premier enters a limited-availability phas... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357343</v>
+        <v>Partnership brings Monod Bio’s LuxSit luciferase and NovoBodies to SignalChem Biotech’s custom assay services Agreement expands Sino Biological’s specialized CRO capabilities through integration of AI-enabled life science tools SEATTLE and RICHMOND, BRITISH COLUMBIA - August 26, 2026 ( NEWMEDIAWIRE ) - Monod Bio, a Seattle-based AI-enabled protein design company, and SignalChem Biotech Inc., a wholly-owned subsidiary of Sino Biological, Inc. (SZSE: 301047), today announced a non-exclusive licensing agreement covering Monod Bio’s proprietary LuxSit de novo luciferase technology and NovoBodies. Under the terms of the agreement, SignalChem Biotech may incorporate the Monod Bio technologies into custom luminescent assay development and protein-fusion services offered to third-party customers f</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>ISM Announces New CEO Ahead of Archibot Launch, the First Innovation ...</v>
+        <v>Insight Global Announces Plans for Second Delivery Center in Hyderabad</v>
       </c>
       <c r="B440" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C440" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D440" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E440" t="str">
-        <v>https://pr-inside.com/ism-announces-new-ceo-ahead-of-archibot-launch-the-first-innovation-r5199058.htm</v>
+        <v>https://www.prnewswire.com/news-releases/insight-global-announces-plans-for-second-delivery-center-in-hyderabad-302860642.html</v>
       </c>
       <c r="F440" t="str">
-        <v>(PR-inside.com) New leadership and AI-powered technology mark the next chapter of growth and innovation for the ARCHIBUS community. PITTSBURGH, PA / ACCESS Newswire / July 8, 2026 /ISM, a leading provider of workplace, facilities, and asset management solutions, announced the appointment of Adam Mueller as Chief Executive Officer ahead of its launch of ArchiBot, the company's first innovation within the new AO platform ecosystem. The announcement signals a significant milestone for ISM as the company enters a new phase of growth focused on innovation and automation, delivering greater value to organizations that rely on integrated workplace management solutions to manage their facilities, assets, ..</v>
+        <v>Set to open in October 2026, the new facility will expand the company's international delivery capabilities to meet growing client demand while building on its award-winning culture in India ATLANTA, Aug. 26, 2026 /PRNewswire/ -- Insight Global, a talent, consulting, and AI company, today...</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>ISM Announces New CEO Ahead of Archibot Launch, the First Innovation on the AO Platform</v>
+        <v>T3 Defense Subsidiary Tiltan to Deliver Majestic.ai as Licensed Software</v>
       </c>
       <c r="B441" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C441" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D441" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E441" t="str">
-        <v>https://www.newswire.com/news/ism-announces-new-ceo-ahead-of-archibot-launch-the-first-innovation-on-the-ao</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351468/0/en/t3-defense-subsidiary-tiltan-to-deliver-majestic-ai-as-licensed-software.html</v>
       </c>
       <c r="F441" t="str">
-        <v>New leadership and AI-powered technology mark the next chapter of growth and innovation for the ARCHIBUS community.</v>
+        <v>Engagement set to mark the first delivery of Majestic.ai as customer-operated licensed software, adding a software licensing model to Tiltan’s project-based services Engagement set to mark the first delivery of Majestic.ai as customer-operated licensed software, adding a software licensing model to Tiltan’s project-based services</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Automated BGA Fanout Headlines Quilter's 2026 Releases that Expand ...</v>
+        <v>T. ROWE PRICE EXPLORES WHAT INVESTORS CAN LEARN FROM HONEYWELL TECHNOLOGIES' TRANSFORMATION AND THE FUTURE OF INDUSTRIAL AUTOMATION</v>
       </c>
       <c r="B442" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C442" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D442" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E442" t="str">
-        <v>https://pr-inside.com/automated-bga-fanout-headlines-quilter-s-2026-releases-that-expand-r5199056.htm</v>
+        <v>https://www.prnewswire.com/news-releases/t-rowe-price-explores-what-investors-can-learn-from-honeywell-technologies-transformation-and-the-future-of-industrial-automation-302860608.html</v>
       </c>
       <c r="F442" t="str">
-        <v>(PR-inside.com) New features have materially extended the size, density, and complexity of boards Quilter can handle, eliminating the most common manual setup step required of customers. LOS ANGELES, CA / ACCESS Newswire / July 8, 2026 / Quilter , the physics-driven AI that automates PCB layout, has shipped BGA fanout automation, removing one of the major manual steps that customers had to perform in their ECAD tool before submitting a dense board to the platform. The release headlines a run of 2026 updates that have materially extended the size, density, and constraint complexity of boards Quilter can route end-to-end. The focus of the ..</v>
+        <v>Newest episode of "The Angle" from T. Rowe Price features a conversation with Honeywell Technologies Chairman and CEO Vimal Kapur on business transformation, automation, artificial intelligence, and leadership BALTIMORE, Aug. 26, 2026 /PRNewswire/ -- What can investors learn from the...</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>Alibaba Group Holding Limited (BABA) Investigation: Bronstein, Gewirtz ...</v>
+        <v>TOPFAB TF500 Brings AI-Powered 5-Axis CNC Machining to the Desktop</v>
       </c>
       <c r="B443" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C443" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D443" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E443" t="str">
-        <v>https://pr-inside.com/alibaba-group-holding-limited-baba-investigation-bronstein-gewirtz-r5199047.htm</v>
+        <v>https://www.newswire.com/news/topfab-tf500-brings-ai-powered-5-axis-cnc-machining-to-the-desktop-22852186</v>
       </c>
       <c r="F443" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Alibaba Group Holding Limited ("Alibaba" or "the Company") (NYSE:BABA). Investors who purchased Alibaba securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/BABA. Alibaba Investigation Details On June 24, 2026, Alibaba was the subject of a report published by Reuters, titled: "Anthropic says Alibaba illicitly extracted Claude AI model capabilities." According to the report, "U.S. AI company Anthropic accused Alibaba, the Chinese technology and e-commerce giant, of illicitly extracting its ..</v>
+        <v>Following strong interest at WAIC 2026, the TOPFAB TF500 is now live on Kickstarter.</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>The Buck Institute for Research on Aging and Fennec Engineering Partner to Build the Safety Infrastructure for Biological AI</v>
+        <v>StrainScan Pro Demonstrates Versatility as MDCE Applies Core AI Vision ...</v>
       </c>
       <c r="B444" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C444" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D444" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E444" t="str">
-        <v>https://www.prweb.com/releases/the-buck-institute-for-research-on-aging-and-fennec-engineering-partner-to-build-the-safety-infrastructure-for-biological-ai-302820191.html</v>
+        <v>https://pr-inside.com/strainscan-pro-demonstrates-versatility-as-mdce-applies-core-ai-vision-r5216390.htm</v>
       </c>
       <c r="F444" t="str">
-        <v>Fennec and the Buck Institute partner to unite longevity science, functional safety, and autonomous systems engineering to make AI-driven biological research trustworthy at scale. COLUMBUS, Ohio, July 8, 2026 /PRNewswire-PRWeb/ -- The Buck Institute for Research on Aging and Fennec...</v>
+        <v>(PR-inside.com) Proprietary Platform Highlights the Strength of a Single AI Vision System Serving Multiple Trillion Dollar Industries MESA, AZ / ACCESS Newswire / August 26, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today emphasized the cross-industry versatility of its StrainScan Pro platform, underscoring how a single proprietary AI vision system is being applied across both regulated retail environments and large-scale agricultural operations. StrainScan Pro is designed to deliver consistent visual analysis capabilities that support quality verification for licensed retail operators while also addressing agricultural needs such as early detection of pests, crop stress, and quality indicators. By leveraging the same core computer-vision architecture ..</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>Innovative Solutions Launches Forward Deployed Services, Extending the AWS FDE Model Into Partner-Led Delivery for Growing Businesses</v>
+        <v>StrainScan Pro Demonstrates Versatility as MDCE Applies Core AI Vision Technology Across Regulated Retail and Large-Scale Agriculture (OTCID:MDCE)</v>
       </c>
       <c r="B445" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C445" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D445" t="str">
-        <v>AI, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E445" t="str">
-        <v>https://www.prnewswire.com/news-releases/innovative-solutions-launches-forward-deployed-services-extending-the-aws-fde-model-into-partner-led-delivery-for-growing-businesses-302820891.html</v>
+        <v>https://www.newswire.com/news/strainscan-pro-demonstrates-versatility-as-mdce-applies-core-ai-vision</v>
       </c>
       <c r="F445" t="str">
-        <v>The service line builds on AWS' new FDE organization through the deployment of partner-led engineers and architects to customers that need execution at scale for AI initiatives ROCHESTER, N.Y., July 8, 2026 /PRNewswire/ -- Innovative Solutions, the fastest growing Amazon Web Services...</v>
-[...2 lines deleted...]
-    <row r="446">
+        <v>Proprietary Platform Highlights the Strength of a Single AI Vision System Serving Multiple Trillion Dollar Industries</v>
+      </c>
+    </row>
+    <row r="446" xml:space="preserve">
       <c r="A446" t="str">
-        <v>Kawasaki Robotics Reopens 1,200+ Dormant Accounts Using SUPPLYCO’s AI Platform</v>
+        <v>Dynasty Fine Wines Announces 2026 Interim Results</v>
       </c>
       <c r="B446" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C446" t="str">
-        <v>GetNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D446" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E446" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/kawasaki-robotics-reopens-1200-dormant-accounts-using-supplycos-ai-platform/?source=barchart</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109445/</v>
+      </c>
+      <c r="F446" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights (Unaudited)
+(HKD Thousand)
+Six months ended 30 June
+2026
+2025
+Revenue
+83,046
+122,775
+Gross Profit
+30,775
+47,277
+Profit Attributable to Owners of the Company
+496
+8,172
+Basic Earnings per Share (HK cents)
+0.04
+0.58
+HONG KONG, August 26, 2026 - (ACN Newswire) - Dynasty Fine Wines Group Limited (“Dynasty” or “the Group”) (Stock Code: 00828), a premier grape winemaker in China, today announced its unaudited interim results for the six months ended 30 June 2026.
+In the first half of 2026, due to weak demand of wine consumption market in the PRC, the Group’s sales of middle to high-end and red wine products declined, resulting in a 32% year-on-year decrease in revenue to HK$83.0 million. Although the impact of revenue decline on profit was partially offset by an increase in other income such as write-off of payables with long ageing and a decrease in administrative expenses, the profit attributable to owners of the Company was approximately HK$0.5 million. Earnings per share of the Company was HK0.04 cents per Share.
+With the Group’s stronger base of dry white market in coastal regions and the new launch of products of white and sparkling wines in response of the market trend, sale of white wine remained serving as the Group’s primary revenue contributor, though sale of white wine products recorded a decrease when compared with the corresponding period in 2025. Sales of red and white wines products accounted for approximately 28% and 63% of the total revenue respectively for the period (2025: approximately 41% and 54% respectively). The gross margin of red wine products and white wine products during the period were both 38% (2025: 38% and 39% respectively). The overall gross profit margin was 37% during the period (2025: 39%), mainly due to change of product mix at lower prices and margin adaptive to the mass market during the period.
+The Group has been actively pursuing innovation, embracing the “5+4+N” product strategy, with “N” standing for developing various customised products and continuously creating new products to meet the diverse needs of different Chinese consumer groups. During the period, the Group launched a new gift set product, i.e. Dynasty Chinese Zodiac Commemorative Dry Red Wine for the Bing Wu Year of Horse, integrating with the Chinese zodiac culture and the leading rise of Chinese-style fashionable products, by presenting the zodiac culture in a youthful visual language to attract potential consumers. At the same time, the Group continued carrying out activities “Dragon Across the Universities ” in different universities and colleges to promote wine culture, further broadening the brand’s awareness and reputation among young people.
+Based on its existing high-quality products, the Group continues to introduce new products and promote product upgrades. The Group participated in the 114th China Food &amp; Drinks Fair in March 2026 and capitalised on the momentum to launch new products such as “Tipsy series ”, to further improve its product matrix and provide consumers with diverse consumption choices. The "Tipsy Series” forms two distinct product lines: nonalcoholic free-run grape juice beverages and low-alcohol sparkling wines. Its low alcohol content provides a gentle, pleasant buzz, and its sweetness comes solely from the natural sugars of the grapes, authentically showcasing the characteristics of the grape variety and the unique terroir of the region. During the China Food &amp; Drinks Fair, the Group also held wine-tasting events during the fair, where the new muscat sparkling wine and tea-flavoured wine won industry praise for their unique flavour and exquisite craftsmanship.
+In addition, the Group has continuously expanded the product spectrum by introducing new categories of products for ready-to-drink consumption channels such as craft beer, and cultivated new business growth. The Group also sold chateau wine imported from France and other foreign branded wines in the PRC market through the Group’s existing distribution network to introduce some classic “old world” and “new world” varietals to cater for a market that prefers the taste of foreign premium wines.
+The two joint venture companies established by the Group in February 2025 made corresponding progress during the period. Regarding Dynasty Jiangsu, as of 30 June 2026, the construction of core section has been basically completed, accounting for approximately 90% of the overall project progress. Production machinery is at a trial run. Apart from construction of winery and testing of machinery, Dynasty Jiangsu has not yet commenced operation. Regarding Dynasty Renhuai, the company continued trading operations in 2026 after encountering a period of fluctuation in the baijiu market in the PRC at its establishment in 2025, the baijiu market is tending to be stable in 2026. Leveraging on the advantages of origin and brand, Dynasty Renhuai is actively expanding channels, promoting product structure stratification and building a diversified product matrix of sauce-flavour baijiu to increase the scale of the segment. The establishment of these new joint ventures aim to implement Dynasty’s strategic plan, further improving the industrial layout, expanding category tracks, tapping into industry potential, creating new performance growth in the long run, and realising the Group’s transformation into a full category, full industry-chain enterprise.
+Regarding online sales, the e-commerce team of the Group comprehensively operates online stores itself on the traditional e-commerce platforms, such as JD.com , Tmall and Pinduoduo  for product sales, as well as comprehensive innovation on its brand, product categories, and business systems, procedures and models via interest-based e-commerce platforms, including RED, Kuai  and TikTok . Based on this, the e-commerce team also actively cultivates e-commerce live broadcasting talents to further expand its sales channels so as to build up a new customer base. The Group has also strengthened the promotion of newly launched “Hi” tea-flavoured sparkling wines and "Tipsy Series ” in RED and TikTok during the period under review. The Group continues investing resources in a timely manner for improvement of the online sales channels and optimisation of online stores interface so as to respond to the change of customer consumption behaviour in the PRC. The Group jointly develops exclusive products with leading e-commerce platforms, and promotes AI livestreaming models in various channels to increase brand exposure and livestreaming sales, adopts big data analysis to accurately understand consumer demand. During the period, the Group achieved a staged growth in online sales. To establish an online brand matrix, the Group optimised online distributors during the period. The Group believes that the online platforms not only serve as a business-to-customer trading platform between the Group and the consumers, but also an additional marketing and promotion channel for the brand, which can enhance the overall business potential of the Group.
+During the period, the Group had boasted brilliant results in major wine appraisal competitions. Among the numerous awards, “Dynasty Dry Red Wine Seven Year Reserve” has won the Silver Award, at the 2026 International Wine &amp; Spirit Competition (“IWSC”). The competition is considered the international standard for wine and spirits quality. Dynasty 5 degree Muscat Sweet Sparkling Wine and Dynasty Eastern Tea Bubble Sparkling Wine - Maojian Teaare also awarded at the “2025 New Alcoholic Beverage Product Competition ” in respective categories hosted by China Alcoholic Drinks Association. These two wines have also won the Gold Medal at the France International Wine Awards (“FIWA”) China region, Spring 2026 for its excellent quality. These wines stood out from other entries for their elegant aroma, smooth body and round taste, and won the awards at the competitions, showing the charm and strengths of Dynasty wines to the country and the world.
+Mr. Wan Shoupeng, Chairman of Dynasty, concluded, “Looking ahead to the second half of 2026, the wine consumption market remains challenging, the Group will be cautious and continue to focus on market and consumer demand and promote product quality through technological innovation. At the same time, the Group will continue to innovate marketing strategies to stimulate brand vitality, further expand the market share of Dynasty’s products, strengthen Dynasty’s brand image representative of domestic wines, and set a benchmark for the Chinese wine industry, with the aim of bringing Dynasty’s superior wines to more consumers in the PRC. The Group will continue to proactively develop new marketing prospects through innovation in product categories and consumption scenarios, and adjust its business strategies by seizing the development trend of ready-to-drink and younger consumer markets.”
+About Dynasty Fine Wines Group Limited
+Dynasty Fine Wines Group Limited was listed on the Main Board of The Stock Exchange of Hong Kong Limited with the stock code 00828 on 26 January 2005. Founded in 1980, Dynasty is the premier grape winemaker in China. It is principally engaged in the production and sale of grape wine products under its reputable “Dynasty” brand. Dynasty is the first Sino-foreign joint venture wine company in China with Tianjin Food Group Limited and the French grape wine giant, Remy Cointreau, as its current major shareholders. The Group produces and sells more than 100 grape wine product series, and introduces imported wine products, providing high-quality and value-for-money grape wines to the full range of consumer groups in China.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>Teragonia Appoints Cybersecurity Leader Dhruv Chandra as Executive ...</v>
+        <v>Philips selected for ARPA-H program to advance AI-enabled robotic stroke care</v>
       </c>
       <c r="B447" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C447" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D447" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E447" t="str">
-        <v>https://pr-inside.com/teragonia-appoints-cybersecurity-leader-dhruv-chandra-as-executive-r5199033.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351416/0/en/philips-selected-for-arpa-h-program-to-advance-ai-enabled-robotic-stroke-care.html</v>
       </c>
       <c r="F447" t="str">
-        <v>(PR-inside.com) Industry veteran brings three decades of cybersecurity and enterprise technology experience CHICAGO, IL / ACCESS Newswire / July 8, 2026 / Teragonia , the AI operating system for private equity, today announced the appointment of Dhruv Chandra as Executive Vice President of AIOS Technology &amp; Operations. In this role, Chandra will be responsible for Teragonia's cybersecurity posture, platform performance, program portfolio management and technology partnerships. As organizations rely on AI to inform business-critical decisions and increasingly complex cybersecurity, governance and data protection have become essential to maintaining customer trust and enabling innovation. Chandra's deep experience deploying strategies that protect complex enterprise environments ..</v>
+        <v>Philips receives up to US$33.7M from ARPA-H to develop AI-enabled robotics for remote, increasingly automated endovascular stroke care.</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>5W AI City Index 2026: San Francisco #1, London #2, Beijing #3, Tel Aviv #4.</v>
+        <v>XBP décroche un contrat avec British Airways pour déployer « Plexus® AI »</v>
       </c>
       <c r="B448" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C448" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D448" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E448" t="str">
-        <v>https://www.prnewswire.com/news-releases/5w-ai-city-index-2026-san-francisco-1-london-2-beijing-3-tel-aviv-4-302779903.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351413/0/fr/xbp-d%C3%A9croche-un-contrat-avec-british-airways-pour-d%C3%A9ployer-plexus-ai.html</v>
       </c>
       <c r="F448" t="str">
-        <v>Inaugural 25-city global ranking finds AI capital concentration is now the strongest single predictor of urban trajectory — and that nine cities are pulling decisively ahead of the rest of the world. MIAMI, July 8, 2026 /PRNewswire/ -- 5W AI Communications today released the 5W AI City...</v>
+        <v>La solution d’IA agentique souveraine automatise les cycles de maintenance des appareils, améliore l’efficacité opérationnelle et établit une nouvelle référence en matière de suivi des actifs lourds La solution d’IA agentique souveraine automatise les cycles de maintenance des appareils, améliore l’efficacité opérationnelle et établit une nouvelle référence en matière de suivi des actifs lourds</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Stirlingshire Announces Invitation-Only Preview of Stirling One for Select Financial Advisors</v>
+        <v>XBP schließt Vertrag mit British Airways zur Einführung von „Plexus® AI“</v>
       </c>
       <c r="B449" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C449" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D449" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E449" t="str">
-        <v>https://www.prnewswire.com/news-releases/stirlingshire-announces-invitation-only-preview-of-stirling-one-for-select-financial-advisors-302820879.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351413/0/de/xbp-schlie%C3%9Ft-vertrag-mit-british-airways-zur-einf%C3%BChrung-von-plexus-ai.html</v>
       </c>
       <c r="F449" t="str">
-        <v>Exclusive demonstrations will provide a limited number of financial advisors with first access to Stirling One, Stirlingshire's AI-native Wealth Management Operating Platform, ahead of its public release. NEW YORK, July 8, 2026 /PRNewswire/ -- Stirlingshire Investments today announced the...</v>
+        <v>Souveräne agentische KI-Lösung automatisiert Wartungsprozesse für Flugzeuge, steigert die operative Effizienz und setzt neue Maßstäbe bei der Nachverfolgung komplexer Großanlagen Souveräne agentische KI-Lösung automatisiert Wartungsprozesse für Flugzeuge, steigert die operative Effizienz und setzt neue Maßstäbe bei der Nachverfolgung komplexer Großanlagen</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Clockwork.ai Launches Mira: The AI Giving 3,000+ Businesses a CFO They Could Never Afford</v>
+        <v>Olenox Industries Highlights Transformational Year and Expanding Energy-to-Compute ...</v>
       </c>
       <c r="B450" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C450" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D450" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E450" t="str">
-        <v>https://www.prnewswire.com/news-releases/clockworkai-launches-mira-the-ai-giving-3-000-businesses-a-cfo-they-could-never-afford-302820886.html</v>
+        <v>https://pr-inside.com/olenox-industries-highlights-transformational-year-and-expanding-energy-to-compute-r5216379.htm</v>
       </c>
       <c r="F450" t="str">
-        <v>Founded in 2018, Clockwork pioneered AI forecasting for small and medium sized businesses. Now it adds Mira, an agentic analyst that runs forecasts, builds scenarios, and explains the numbers straight from QuickBooks and Xero, putting a CFO-level analyst within reach of companies that...</v>
+        <v>(PR-inside.com) Chairman and CEO Michael McLaren Outlines Olenox's Growth, Strategic Acquisitions and Vision for Powering the Next Generation of AI Infrastructure and High-Density Computing CONROE, TX / ACCESS Newswire / August 26, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), a vertically integrated U.S. energy company, today issued the following letter to shareholders from Chairman and Chief Executive Officer Michael McLaren. Dear Shareholders: 2026 is shaping up to be a transformational year for Olenox. Over the past several months, we have taken significant steps toward building a differentiated, vertically integrated platform connecting energy production, behind-the-meter power, digital infrastructure, high-density computing and applied artificial ..</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>BeNXGen.ai Launches Candy Bag Fundraiser Program</v>
+        <v>Lightbeam Recognized in Data Security Platforms Landscape as AI Data Security Becomes Critical to Enterprise AI Adoption</v>
       </c>
       <c r="B451" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C451" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D451" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E451" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324244/0/en/BeNXGen-ai-Launches-Candy-Bag-Fundraiser-Program.html</v>
+        <v>https://www.prweb.com/releases/lightbeam-recognized-in-data-security-platforms-landscape-as-ai-data-security-becomes-critical-to-enterprise-ai-adoption-302860149.html</v>
       </c>
       <c r="F451" t="str">
-        <v>BeNXGen.ai Launchs Candy Bag Fundraiser Program</v>
+        <v>As organizations expand use of generative AI, copilots, and autonomous agents, Lightbeam gives them the tools to ensure sensitive enterprise data remains protected SAN JOSE, Calif., Aug. 26, 2026 /PRNewswire-PRWeb/ -- Lightbeam, the AI Data Security platform providing AI Guardrails for...</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>PeanutButterJelly Gap Scholarship Opens July 25: College Students Can ...</v>
+        <v>Olenox Industries Highlights Transformational Year and Expanding Energy-to-Compute Platform</v>
       </c>
       <c r="B452" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C452" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D452" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E452" t="str">
-        <v>https://pr-inside.com/peanutbutterjelly-gap-scholarship-opens-july-25-college-students-can-r5199023.htm</v>
+        <v>https://www.newswire.com/news/olenox-industries-highlights-transformational-year-and-expanding-energy-to</v>
       </c>
       <c r="F452" t="str">
-        <v>(PR-inside.com) New program targets the small, overlooked funding gaps that derail college students; with each scholarship recipient also receiving full free access to the platform's AI-powered career suite. DALLAS, TX / ACCESS Newswire / July 8, 2026 / PeanutButterJelly (PJELLY), the community-driven digital brand behind the PJELLY ecosystem, today announced that applications for the PJELLY Gap Scholarship open on July 25, 2026, with five students to be selected for awards supporting the Fall 2026 term. Built for the Gaps Traditional Aid Overlooks Most financial aid is built for tuition. But students are far more often derailed by the smaller costs no aid package covers ..</v>
+        <v>Chairman and CEO Michael McLaren Outlines Olenox's Growth, Strategic Acquisitions and Vision for Powering the Next Generation of AI Infrastructure and High-Density Computing</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Cycurion Issues Letter to Shareholders; Management Declines Reverse Stock Split and Intensifies Actions Against Suspected Market Abuse</v>
+        <v>Watson Realty Corp. Deploys Bond's AI-Powered Preventative Personal Security to Protect 800 Real Estate Agents</v>
       </c>
       <c r="B453" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C453" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D453" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, SaaS, Real Estate, Retail, Healthcare</v>
       </c>
       <c r="E453" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324234/0/en/Cycurion-Issues-Letter-to-Shareholders-Management-Declines-Reverse-Stock-Split-and-Intensifies-Actions-Against-Suspected-Market-Abuse.html</v>
+        <v>https://www.newmediawire.com/news/watson-realty-corp-deploys-bond-s-ai-powered-preventative-personal-security-to-protect-800-real-estate-agents-7088936</v>
       </c>
       <c r="F453" t="str">
-        <v>MCLEAN, Va., July 08, 2026 (GLOBE NEWSWIRE) -- Cycurion, Inc. (NASDAQ: CYCU) (“Cycurion” or the “Company”), a leading AI-driven, tech-enabled cybersecurity solutions provider, today releases the following Letter to Shareholders from Kevin Kelly, Chairman and Chief Executive Officer.</v>
+        <v>Major Florida and Georgia Brokerage Gives Agents 24/7 Access to the World’s Only AI-powered Preventative Personal Security Platform JACKSONVILLE, FL and NEW YORK, NY - August 26, 2026 ( NEWMEDIAWIRE ) - Watson Realty Corp. , one of the Southeast’s leading residential real estate brokerages, and Bond (Nasdaq: OBAI), the world’s only AI-powered Preventative Personal Security company, today announced an agreement to provide Bond’s personal security platform to approximately 800 Watson real estate agents across Florida and Georgia. The deployment gives Watson agents access to Bond’s combination of proprietary AI technology and 24/7 live Personal Security Agents, providing professional personal security support as they conduct the everyday work of real estate: meeting prospective clients, showi</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>SCWORX ANNOUNCES DEPLOYMENT OF AI-ASSISTED DATA MANAGEMENT MODEL FOR HEALTHCARE SUPPLY CHAIN DATA ATTRIBUTES</v>
+        <v>PeopleFinders Debuts Stud or Dud, an AI Powered Dating Information Platform Designed to Help Users Verify Details and Identify Potential Red Flags</v>
       </c>
       <c r="B454" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C454" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D454" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E454" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324235/0/en/SCWORX-ANNOUNCES-DEPLOYMENT-OF-AI-ASSISTED-DATA-MANAGEMENT-MODEL-FOR-HEALTHCARE-SUPPLY-CHAIN-DATA-ATTRIBUTES.html</v>
+        <v>https://www.prnewswire.com/news-releases/peoplefinders-debuts-stud-or-dud-an-ai-powered-dating-information-platform-designed-to-help-users-verify-details-and-identify-potential-red-flags-302859901.html</v>
       </c>
       <c r="F454" t="str">
-        <v>SCWorx Leverages Leading AI Models along with its Proprietary Healthcare Data Assets to Accelerate Data Cleansing, Enrichment, Classification and Supply Chain Intelligence SCWorx Leverages Leading AI Models along with its Proprietary Healthcare Data Assets to Accelerate Data Cleansing, Enrichment, Classification and Supply Chain Intelligence</v>
+        <v>New platform organizes public-record information and other available signals into easy-to-understand and entertaining insights for modern daters SACRAMENTO, Calif., Aug. 26, 2026 /PRNewswire/ -- PeopleFinders, a trusted name in public-records search for more than 25 years, today announced...</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>Gogetop Marketing Releases RedNote Content Trust Advisory for International Brands</v>
+        <v>Glean:GO Brings Enterprise AI Leaders to San Francisco: NYSE Content Update</v>
       </c>
       <c r="B455" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C455" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D455" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E455" t="str">
-        <v>https://www.pr.com/press-release/968458</v>
+        <v>https://www.prnewswire.com/news-releases/gleango-brings-enterprise-ai-leaders-to-san-francisco-nyse-content-update-302860589.html</v>
       </c>
       <c r="F455" t="str">
-        <v>London-based Gogetop Marketing has published a new advisory for international brands using RedNote, also known in China as Xiaohongshu, following the platform’s 8 May 2026 source-labelling update. The advisory outlines practical steps for improving source attribution, AI-content disclosure and search-led customer journeys on one of China’s most influential social search platforms. [PR.com]</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 26, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Sondo AI Introduces AI Dance to Turn Static Images Into Music-Synced ...</v>
+        <v>Arduino VENTUNO Q is Here: Bringing Agentic AI to the Physical World with Qualcomm Dragonwing IQ8 Series</v>
       </c>
       <c r="B456" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C456" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D456" t="str">
-        <v>AI, Media</v>
+        <v>AI</v>
       </c>
       <c r="E456" t="str">
-        <v>https://pr-inside.com/sondo-ai-introduces-ai-dance-to-turn-static-images-into-music-synced-r5199017.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359519</v>
       </c>
       <c r="F456" t="str">
-        <v>(PR-inside.com) Built for short-form platforms, the feature helps creators generate dance-led visual content from songs, characters and creative prompts. SINGAPORE / ACCESS Newswire / July 8, 2026 / Music-led short video has made dance one of the most direct ways for songs, characters and brands to reach audiences across digital platforms. Sondo AI, a leading AI music video generator, recently launched AI Dance in mid-June 2026, introducing a faster AI-assisted workflow for creators, musicians and brand teams. With AI Dance, users can upload a song and a still image of a person or character, then generate a rhythm-driven dance video in one click. ..</v>
+        <v>Highlights:&amp;amp;#8239; - - - &amp;#8226; Arduino&amp;#174;&amp;amp;#65039; VENTUNO&amp;#8482; Q&amp;#39;s dual-brain architecture pairs a Qualcomm Dragonwing&amp;#8482; IQ8 Series Processor with a real-time STM32H5 microcontroller, enabling machines to interpret sensor data and physically respond to it, entirely on-device. - - &amp;#8226; Under the new &amp;#8220;Works with Arduino&amp;#8221; program, the same Dragonwing IQ8 architecture will soon be available as a production-grade System on Module (SOM) from partners such as SECO and Toradex, helping developers scale from pr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359519</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Alpha Vision Partners with Avigilon to Bring AI-Powered Security Intelligence to Businesses</v>
+        <v>The Legal AI Journey: From Task-Specific Tools to Integrated Intelligence</v>
       </c>
       <c r="B457" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C457" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D457" t="str">
         <v>AI</v>
       </c>
       <c r="E457" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/alpha-vision-partners-with-avigilon-to-bring-aipowered-security-intelligence-to-businesses/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359518</v>
       </c>
       <c r="F457" t="str">
-        <v/>
+        <v>Legal professionals have more powerful technology available to them than ever before. They also have more complexity to manage. A lawyer working on a matter needs legal research, client documents, prior work product, institutional knowledge, business information, client-specific news, and current external context, often spread across several systems. AI has added another layer of complexity: model choice, agents, skills, and new ways to connect them. - - The AI journey in legal started with... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359518</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>Marketri Rebrands as Technology-Enabled B2B Growth Firm, Pursues Anthropic Partnership</v>
+        <v>Rocketlane's PropelX 2026 Brings Europe's Professional Services Leaders Together to Enter the Outcome Era</v>
       </c>
       <c r="B458" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C458" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D458" t="str">
         <v>AI</v>
       </c>
       <c r="E458" t="str">
-        <v>https://www.prweb.com/releases/marketri-rebrands-as-technology-enabled-b2b-growth-firm-pursues-anthropic-partnership-302817197.html</v>
+        <v>https://www.prnewswire.com/news-releases/rocketlanes-propelx-2026-brings-europes-professional-services-leaders-together-to-enter-the-outcome-era-302860593.html</v>
       </c>
       <c r="F458" t="str">
-        <v>The firm launches an AI consulting practice and reorganizes around three integrated divisions, with generative AI built into every engagement PHILADELPHIA, July 8, 2026 /PRNewswire-PRWeb/ -- Marketri, a B2B marketing consulting firm serving mid-market companies, today relaunched its brand...</v>
+        <v>PropelX returns to London on September 10, bringing 250+ delivery, professional services, and operations leaders together to explore what it takes to turn AI investment into measurable customer outcomes. LONDON, Aug. 26, 2026 /PRNewswire/ -- Rocketlane, the leading Professional Services...</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>Decent Holding Provides Business Update: Paid Member Base Reaches Nearly 150,000, Underscoring the Strength of Its Nationwide Community Healthcare Platform</v>
+        <v>Scrum Alliance Launches 3rd Coursera Specialization: The AI-Powered Scrum Master</v>
       </c>
       <c r="B459" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C459" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D459" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E459" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324177/0/en/Decent-Holding-Provides-Business-Update-Paid-Member-Base-Reaches-Nearly-150-000-Underscoring-the-Strength-of-Its-Nationwide-Community-Healthcare-Platform.html</v>
+        <v>https://www.prnewswire.com/news-releases/scrum-alliance-launches-3rd-coursera-specialization-the-ai-powered-scrum-master-302860401.html</v>
       </c>
       <c r="F459" t="str">
-        <v>- Nearly 150,000 paid members across approximately 480 community service centers reflect strong recurring demand, supported by a growing AI-enabled healthcare services roadmap.</v>
+        <v>DENVER, Aug. 26, 2026 /PRNewswire/ -- Scrum Alliance® has launched The AI-Powered Scrum Master, its third Specialization on the Coursera platform. Designed for current and aspiring leaders, the new seven-course program bridges foundational scrum mastery and team leadership with practical,...</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>HCMC ANNOUNCES STRATEGIC ACQUISITION OF 420,000 EYES ON MONITOR ($EOM) TOKENS THROUGH ITS AI-POWERED IP PLATFORM RAGE (RISK ASSESSMENT GAUGING ENTERPRISE)</v>
+        <v>​​Elsevier launches Nora AI to make trusted, evidence-based learning support more accessible for healthcare students and educators</v>
       </c>
       <c r="B460" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C460" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D460" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>AI, SaaS, Media, Education</v>
       </c>
       <c r="E460" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324173/0/en/HCMC-ANNOUNCES-STRATEGIC-ACQUISITION-OF-420-000-EYES-ON-MONITOR-EOM-TOKENS-THROUGH-ITS-AI-POWERED-IP-PLATFORM-RAGE-RISK-ASSESSMENT-GAUGING-ENTERPRISE.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359511</v>
       </c>
       <c r="F460" t="str">
-        <v>HOLLYWOOD, FL, July 08, 2026 (GLOBE NEWSWIRE) -- Healthier Choices Management Corp. (Pink Limited Market: HCMC) (“HCMC” or the “Company”) today announced that it has acquired 420,000 Eyes on Monitor ($EOM) tokens, representing approximately 1% of the token’s total supply. This acquisition of tokens was made through RAGE (Risk Assessment Gauging Enterprise), the Company’s AI-powered IP platform focused on identifying, acquiring, and scaling exposure to high-conviction digital culture assets that sit at the intersection of community, capital markets, technology, and internet-native innovation.</v>
+        <v>Elsevier announced the launch of Nora AI, an AI-powered assistant created by Elsevier and available within Elsevier eBooks through VitalSource&amp;#39;s Bookshelf &amp;#174; platform. Nora AI enables users to ask questions and receive personalized, evidence-based answers drawn directly from their trusted Elsevier content. - - Designed for healthcare education, Nora AI allows students and educators to interact with trusted Elsevier content in their own words and receive contextualized guidance within the le... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359511</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>AI in Sports Market Impact of Generative AI and Advanced Analytics</v>
+        <v>ZAGENO and ORO Labs Partner to Connect Scientific Purchasing with Enterprise ...</v>
       </c>
       <c r="B461" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C461" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D461" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E461" t="str">
-        <v>https://express-press-release.net/news/2026/07/08/1762047</v>
+        <v>https://pr-inside.com/zageno-and-oro-labs-partner-to-connect-scientific-purchasing-with-enterprise-r5216347.htm</v>
       </c>
       <c r="F461" t="str">
-        <v>The global AI in sports market was valued at USD 10.6 billion in 2025 and is projected to grow from USD 12.7 billion in 2026 to USD [read full press release...]</v>
+        <v>(PR-inside.com) Partnership combines ORO Labs' AI-native procurement orchestration platform with ZAGENO's scientific marketplace and supplier network to deliver a governed, end-to-end purchasing experience for life sciences R&amp;D. BOSTON, MA / ACCESS Newswire / August 26, 2026 / ZAGENO , the scientific procurement platform connecting researchers with 75 million laboratory products from approximately 5,500 suppliers, today announced a strategic partnership withORO Labs , the AI-native procurement orchestration platform. The partnership connects ORO Labs' enterprise intake, workflow, and approval capabilities with ZAGENO's scientific product discovery, marketplace, supplier network, and fulfillment infrastructure. Together, the companies enable a single governed journey from request and approv</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>GPOPlus+ (OTCQB:GPOX) Launches OTP Program, Targeting the Fastest-Growing ...</v>
+        <v>ZAGENO and ORO Labs Partner to Connect Scientific Purchasing with Enterprise Procurement</v>
       </c>
       <c r="B462" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C462" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D462" t="str">
-        <v>AI, Energy</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E462" t="str">
-        <v>https://pr-inside.com/gpoplus-otcqb-gpox-launches-otp-program-targeting-the-fastest-growing-r5199014.htm</v>
+        <v>https://www.newswire.com/news/zageno-and-oro-labs-partner-to-connect-scientific-purchasing-with-enterprise</v>
       </c>
       <c r="F462" t="str">
-        <v>(PR-inside.com) Building on three years of weekly DSD service across 9 states and more than 70,000 store visits, GPOPlus+ introduces a turnkey OTP program purpose-built for gas stations and convenience stores navigating a category that has surpassed cigarettes in gross profit contribution for the first time ever. LAS VEGAS, NV / ACCESS Newswire / July 8, 2026 / GPO Plus, Inc.(OTCQB:GPOX), an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, today announced the launch of its OTP Program, a turnkey distribution and category management solution designed to help gas stations and convenience stores ..</v>
+        <v>Partnership combines ORO Labs' AI-native procurement orchestration platform with ZAGENO's scientific marketplace and supplier network to deliver a governed, end-to-end purchasing experience for life sciences R&amp;amp;D.</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>Narmi Launches AI Decision Assist to Streamline Customer Account Opening ...</v>
+        <v>SciSparc Advances Agentic AI Strategy with Addition of Internationally Recognized AI Expert Prof. Carmel Domshlak to Scientific Advisory Board</v>
       </c>
       <c r="B463" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C463" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D463" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E463" t="str">
-        <v>https://pr-inside.com/narmi-launches-ai-decision-assist-to-streamline-customer-account-opening-r5199008.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351350/0/en/scisparc-advances-agentic-ai-strategy-with-addition-of-internationally-recognized-ai-expert-prof-carmel-domshlak-to-scientific-advisory-board.html</v>
       </c>
       <c r="F463" t="str">
-        <v>(PR-inside.com) New AI-powered capability helps financial institutions accelerate application reviews, reduce manual workloads, and make more informed account opening decisions with full transparency and governance NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Narmi , a leading digital banking platform provider for banks and credit unions, today announced the upcoming launch of AI Decision Assist, a new agentic AI capability designed to help financial institutions automate and accelerate account opening reviews while still maintaining control, transparency, and compliance. Account opening is a natural place for financial institutions to apply AI, but not without challenges, as every decision carries compliance ..</v>
+        <v>The addition of leading AI researcher further strengthens SciSparc’s scientific and technical foundation as the Company advances its strategic focus on the Agentic AI market</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>85% of Lawyers Use AI, Yet Manual Work Still Dominates Legal Workflows, New Progress Software Report Reveals</v>
+        <v>VCI Global Announces Galatron AI Factory, a Modular AI Data Center Platform with Roadmap to 500MW of Compute Capacity</v>
       </c>
       <c r="B464" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C464" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D464" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E464" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324113/0/en/85-of-Lawyers-Use-AI-Yet-Manual-Work-Still-Dominates-Legal-Workflows-New-Progress-Software-Report-Reveals.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351352/0/en/vci-global-announces-galatron-ai-factory-a-modular-ai-data-center-platform-with-roadmap-to-500mw-of-compute-capacity.html</v>
       </c>
       <c r="F464" t="str">
-        <v>State of Legal 2026 report shows how AI, automation and streamlined processes can reduce delays and strengthen client confidence</v>
+        <v>Company Targets Up to 500MW of AI Compute Capacity Over the Next Five Years, with Initial Deployment Based on NVIDIA B300-Class Infrastructure and Flexibility to Adopt Next-Generation AI Hardware Company Targets Up to 500MW of AI Compute Capacity Over the Next Five Years, with Initial Deployment Based on NVIDIA B300-Class Infrastructure and Flexibility to Adopt Next-Generation AI Hardware</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>NYSE Content Update: Vurvey Labs Launched 'Populations 2.0' AI Platform</v>
+        <v>Adapti, Inc. and Ballengee Group Athletes Continue to Have Success</v>
       </c>
       <c r="B465" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C465" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D465" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>AI</v>
       </c>
       <c r="E465" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-vurvey-labs-launched-populations-2-0-ai-platform-302820764.html</v>
+        <v>https://pr-inside.com/adapti-inc-and-ballengee-group-athletes-continue-to-have-success-r5216329.htm</v>
       </c>
       <c r="F465" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 8, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / August 26, 2026 / Adapti, Inc. (OTCID:ADTI), a company developing AI technology to integrate sports and influencer management, today announced that several of their athletes enjoyed significant success recently. Ernie Clement and Spencer Steer were the Heart &amp; Hustle Award winners for their respective teams. The award is given annually by the Major League Baseball Players Alumni Association to a current player who not only excels on the field, but also "best embodies the values, spirits, and traditions of baseball. Ernie Clement was named the Toronto Blue Jays' Heart and Hustle Award winner for the second ..</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>Goods &amp;amp; Services Acquires Genware, Deeply Expanding Data and AI Offerings</v>
+        <v>AFP and Dalet Bring Trusted Content into Every Newsroom</v>
       </c>
       <c r="B466" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C466" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D466" t="str">
-        <v>AI</v>
+        <v>AI, Media</v>
       </c>
       <c r="E466" t="str">
-        <v>https://www.prnewswire.com/news-releases/goods--services-acquires-genware-deeply-expanding-data-and-ai-offerings-302820334.html</v>
+        <v>https://pr-inside.com/afp-and-dalet-bring-trusted-content-into-every-newsroom-r5216275.htm</v>
       </c>
       <c r="F466" t="str">
-        <v>ATLANTA, July 8, 2026 /PRNewswire/ -- Goods &amp; Services, an Atlanta-based leading provider of enhanced-enabled artificial intelligence (AI) products, systems, and platforms, announced today that it has acquired Genware, a New Jersey-based data advanced analytics firm. Terms of the...</v>
+        <v>(PR-inside.com) New production-ready experience puts AFP news content within Dalet Flex, offering rich editorial intelligence that lays the foundation for trusted AI-assisted production workflows. PARIS, FR / ACCESS Newswire / August 26, 2026 / Dalet , a leading technology and service provider for media-rich organizations, today announced a new integrated newsroom experience withAgence France-Presse(AFP), one of the world's largest and most trusted international news agencies. The new AFP content experience inDalet Flextransforms how news organizations discover, browse and produce stories, leveraging AFP's rich editorial intelligence throughout the production workflow. Every day, AFP journalists produce hundreds of videos covering global events, accompanied by detailed ..</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>AIAI Holdings' Constellation Network Launches Gate AI: Real-Time Security ...</v>
+        <v>GameSquare's Hatchet to Launch First-Of-Its-Kind AI Platform for Brands ...</v>
       </c>
       <c r="B467" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C467" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D467" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Finance, AI, SaaS, Gaming</v>
       </c>
       <c r="E467" t="str">
-        <v>https://pr-inside.com/aiai-holdings-constellation-network-launches-gate-ai-real-time-security-r5198998.htm</v>
+        <v>https://pr-inside.com/gamesquare-s-hatchet-to-launch-first-of-its-kind-ai-platform-for-brands-r5216273.htm</v>
       </c>
       <c r="F467" t="str">
-        <v>(PR-inside.com) AI security gateway delivering prompt injection protection, token cost reduction, and verified auditability through Constellation Digital Evidence DALLAS, TX / ACCESS Newswire / July 8, 2026 / AIAI Holdings Corporation(NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, today announced that its portfolio company, Constellation Network has publicly launched Gate AI. Gate AI is a security layer that sits between an AI application and the model, protecting requests in real time. It works across most supported LLM providers, requires no changes to existing code, and is available to any developer in minutes. ..</v>
+        <v>(PR-inside.com) Service Is One Of The First &amp; Only Full-Cycle Platform Built With Gamers In Mind Where Users Can Access Ratings, Analytics &amp; AI Intelligence To Find Perfect Match FRISCO, TX / ACCESS Newswire / August 26, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), the category defining culture company transforming how today's media, entertainment and technology giants connect with Gen Z, Gen Alpha, and Millennial audiences, announced today the evolution of its cutting-edge Stream Hatchet division into Hatchet, the first platform to bring gaming-native creator intelligence and full-funnel brand marketing analytics together, helping marketers discover, match, activate and measure ..</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>AIAI Holdings' Constellation Network Launches Gate AI: Real-Time Security for AI Applications</v>
+        <v>ConV2X Expands Cambridge Executive Summit With New Healthcare, FDA, AI, and Cybersecurity Leaders</v>
       </c>
       <c r="B468" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C468" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D468" t="str">
-        <v>Crypto, AI</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E468" t="str">
-        <v>https://www.newswire.com/news/aiai-holdings-constellation-network-launches-gate-ai-real-time-security-for-ai</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359477</v>
       </c>
       <c r="F468" t="str">
-        <v>AI security gateway delivering prompt injection protection, token cost reduction, and verified auditability through Constellation Digital Evidence</v>
+        <v>ConV2X today announced a new group of in-person speakers joining its September 24&amp;#8211;25 executive summit at The Foundry in Cambridge, Massachusetts, expanding the multidisciplinary dialogue around AI infrastructure, decentralized health, cybersecurity, regulation, clinical implementation and the technologies reshaping healthcare and life sciences. - - The newly announced in-person participants bring experience from healthcare delivery, FDA leadership and regulation, enterprise AI, cybersecurit... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359477</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>Fusemachines Regains Compliance with Nasdaq’s Minimum Market Value of Publicly Held Shares Listing Rule</v>
+        <v>GameSquare's Hatchet to Launch First-Of-Its-Kind AI Platform for Brands Looking to Engage with Youth Culture Through the Creator Economy</v>
       </c>
       <c r="B469" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C469" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D469" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E469" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324077/0/en/Fusemachines-Regains-Compliance-with-Nasdaq-s-Minimum-Market-Value-of-Publicly-Held-Shares-Listing-Rule.html</v>
+        <v>https://www.newswire.com/news/gamesquares-hatchet-to-launch-first-of-its-kind-ai-platform-for-brands-looking</v>
       </c>
       <c r="F469" t="str">
-        <v>NEW YORK, July 08, 2026 (GLOBE NEWSWIRE) -- Fusemachines Inc. (NASDAQ: FUSE), a leading provider of enterprise AI products and services, today announced that on July 7, 2026, the Company received a letter from the Nasdaq Stock Market LLC ("Nasdaq") stating that the Company has regained compliance with the minimum market value of publicly held shares (“MVPHS”) requirement under Nasdaq Listing Rule 5450(b)(1)(C). Accordingly, the Company’s common stock will continue to be listed on the Nasdaq Global Market.</v>
+        <v>Service Is One Of The First &amp;amp; Only Full-Cycle Platform Built With Gamers In Mind Where Users Can Access Ratings, Analytics &amp;amp; AI Intelligence To Find Perfect Match</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>JP 3E Holdings and iYap Global Establish Strategic Partnership to Accelerate Korea’s AI-Powered Digital Commerce Ecosystem</v>
+        <v>Nebius Group N.V. announces results of its Annual General Meeting</v>
       </c>
       <c r="B470" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C470" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D470" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E470" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324073/0/en/JP-3E-Holdings-and-iYap-Global-Establish-Strategic-Partnership-to-Accelerate-Korea-s-AI-Powered-Digital-Commerce-Ecosystem.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/nebius-group-n-v-announces-115700528.html</v>
       </c>
       <c r="F470" t="str">
-        <v>JP 3E Holdings and iYap Global Establish Strategic Partnership to Accelerate Korea’s AI-Powered Digital Commerce Ecosystem</v>
+        <v>AMSTERDAM, August 26, 2026--Nebius Group N.V. (the "Company"; Nasdaq: NBIS), the AI cloud company, today announced that all resolutions proposed at the Annual General Meeting of the Company (the "AGM"), held on August 25, 2026, have been adopted.</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>PRF Technologies’ DeepSolar Successfully Validates Predict™ AI Platform for Renewable Energy Revenue Optimization Using Real-World European Market Data</v>
+        <v>Lost Money on Datavault AI Inc. (DVLT)? Contact Levi &amp; Korsinsky Before ...</v>
       </c>
       <c r="B471" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C471" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D471" t="str">
-        <v>Finance, AI, SaaS, Energy</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E471" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324076/0/en/PRF-Technologies-DeepSolar-Successfully-Validates-Predict-AI-Platform-for-Renewable-Energy-Revenue-Optimization-Using-Real-World-European-Market-Data.html</v>
+        <v>https://pr-inside.com/lost-money-on-datavault-ai-inc-dvlt-contact-levi-korsinsky-before-r5216265.htm</v>
       </c>
       <c r="F471" t="str">
-        <v>Validation Applied Utility-Scale Renewable Production, Weather and Market Data Across Day-Ahead and Intraday Scenarios as the Solution Advances Toward Planned Commercial Launch Validation Applied Utility-Scale Renewable Production, Weather and Market Data Across Day-Ahead and Intraday Scenarios as the Solution Advances Toward Planned Commercial Launch</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 26, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Empress Engages Geomorphic AI to Enhance Royalty and Streaming Deal ...</v>
+        <v>DarwinHealth Introduces Quantum Cancer Biology: A Cell-State Systems Biology Framework for Precision Oncology</v>
       </c>
       <c r="B472" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C472" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D472" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>AI</v>
       </c>
       <c r="E472" t="str">
-        <v>https://pr-inside.com/empress-engages-geomorphic-ai-to-enhance-royalty-and-streaming-deal-r5198994.htm</v>
+        <v>https://www.prnewswire.com/news-releases/darwinhealth-introduces-quantum-cancer-biology-a-cell-state-systems-biology-framework-for-precision-oncology-302860544.html</v>
       </c>
       <c r="F472" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 8, 2026 / Empress Royalty Corp. (TSXV:EMPR)(OTCQX:EMPYF) ("Empress" or the "Company") is pleased to announce that it has engaged Geomorphic AI Corporation ("Geomorphic AI") to enhance its royalty and streaming deal origination process in support of the Company's growth and acquisition strategy. Geomorphic AI is a private North American developer of AI-driven minerals prospect generation with a proprietary geoscience platform designed to identify and evaluate mining investment opportunities. Under the engagement, Geomorphic AI will use its platform to systematically source, rank and conduct technical, resource and mine-life due diligence on prospective royalty and streaming ..</v>
+        <v>New paradigm integrates single-cell transcriptomics, regulatory network inference, and AI to decode—and therapeutically target—the multiple, co-existing cancer cell states that drive resistance in pancreatic cancer, glioblastoma, and other lethal malignancies NEW YORK, Aug. 26, 2026...</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>Empress Engages Geomorphic AI to Enhance Royalty and Streaming Deal Origination</v>
+        <v>Noah Holdings Reports Q2 2026 Results: Operating Margin Rises to 34.8%; Institutional Productivity Model Validated, AI-Powered Platform + Licensed Professionals + Ecosystem Partners Architecture Now Replicable</v>
       </c>
       <c r="B473" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C473" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D473" t="str">
-        <v>AI, Media</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E473" t="str">
-        <v>https://www.newswire.com/news/empress-engages-geomorphic-ai-to-enhance-royalty-and-streaming-deal-origination</v>
+        <v>https://www.prnewswire.com/news-releases/noah-holdings-reports-q2-2026-results-operating-margin-rises-to-34-8-institutional-productivity-model-validated-ai-powered-platform--licensed-professionals--ecosystem-partners-architecture-now-replicable-302860543.html</v>
       </c>
       <c r="F473" t="str">
-        <v/>
+        <v>1H2026 operating margin reaches 36.3%, up 8.4 percentage points year-over-year; Q2 performance-based fees up 500.9% year-over-year SINGAPORE, Aug. 26, 2026 /PRNewswire/ -- Noah Holdings Limited ("Noah" or the "Company") (NYSE: NOAH; HKEX: 6686), a leading wealth management institution...</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>Hestia Insight and Escher AI Enter Strategic Partnership to Develop ...</v>
+        <v>Syntec Optics (NASDAQ: OPTX) Wins New Recurring Space Order as Space Economy Expands</v>
       </c>
       <c r="B474" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C474" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D474" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E474" t="str">
-        <v>https://pr-inside.com/hestia-insight-and-escher-ai-enter-strategic-partnership-to-develop-r5198989.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351245/0/en/syntec-optics-nasdaq-optx-wins-new-recurring-space-order-as-space-economy-expands.html</v>
       </c>
       <c r="F474" t="str">
-        <v>(PR-inside.com) LAS VEGAS, NV AND NEW YORK, NY / ACCESS Newswire / July 8, 2026 / Hestia Insight Inc. (OTCQB:HSTA), a capital-markets advisory and technology company serving emerging-growth companies, today announced a Strategic Partnership Agreement with Escher AI, the applied-AI practice of Escher Capital, an AI venture advisory firm founded by Edward Boyle. The partnership will focus on developing and bringing to market a set of AI tools for corporate compliance, capital-markets media, and company communications. The partnership pairs Hestia's capital-markets and commercial experience with Escher's AI engineering and integration capabilities, with the goal of accelerating development and reducing time-to-market for the ..</v>
+        <v>ROCHESTER, NEW YORK, Aug. 26, 2026 (GLOBE NEWSWIRE) -- Syntec Optics Holdings, Inc. (Nasdaq: OPTX), a leading provider of deep tech for the defense, space, AI data centers, and other vibrant end-markets, today announced a new order to build specialized high-tech waveguides for space satellites. After working on it for the past six months, Syntec is now ramping up to build and ship the product every week.</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Frame Security Launches KnowBetter as AI Reshapes Social Engineering</v>
+        <v>Alset AI Provides Portfolio Update as CHIP Data Centers Advances 30 ...</v>
       </c>
       <c r="B475" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C475" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D475" t="str">
-        <v>AI, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E475" t="str">
-        <v>https://pr-inside.com/frame-security-launches-knowbetter-as-ai-reshapes-social-engineering-r5198984.htm</v>
+        <v>https://pr-inside.com/alset-ai-provides-portfolio-update-as-chip-data-centers-advances-r5216227.htm</v>
       </c>
       <c r="F475" t="str">
-        <v>(PR-inside.com) AI Is Rewriting the Social Engineering Playbook. Security Awareness Training Hasn't Caught Up. Organizations must KnowBetter. NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Security teams have spent two decades training employees to spot a familiar set of red flags: a suspicious link, a misspelled domain, an urgent request for a wire transfer. That approach is now colliding with an attacker toolkit that has changed faster than most awareness programs have. Generative AI has made it possible to clone a voice from a few seconds of audio, generate a passable deepfake video in minutes, and write a phishing ..</v>
+        <v>(PR-inside.com) CHIP reports five sites across North America, 20 MW committed to a global off-taker VANCOUVER, BC / ACCESS Newswire / August 26, 2026 / Alset AI Ventures Inc. (TSXV:GPUS)(OTCQB:GPUSF)(FSE:1R61, WKN:A40M0J) ("Alset AI", "Alset" or the "Company"), an artificial intelligence ("AI") venture company advancing innovation through strategic investment and cloud computing solutions, is pleased to provide an operational update on its portfolio investment, CHIP Data Centers Inc. ("CHIP"), a developer and operator of purpose-built, AI-ready data centres across North America. Since Alset's previous update, CHIP has continued to expand its operating and development footprint while maintaining a disciplined, asset-light operating model. Based on ..</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>Planet DDS and Truro Bring Predictive Intelligence to the Denticon Ecosystem: Transforming Patient-Facing Dental Operations for Capacity and Revenue Optimization</v>
+        <v>Alset AI Provides Portfolio Update as CHIP Data Centers Advances 30 MW of Operating, In-Construction and Signed Capacity</v>
       </c>
       <c r="B476" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C476" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D476" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Education</v>
+        <v>AI</v>
       </c>
       <c r="E476" t="str">
-        <v>https://www.prweb.com/releases/planet-dds-and-truro-bring-predictive-intelligence-to-the-denticon-ecosystem-transforming-patient-facing-dental-operations-for-capacity-and-revenue-optimization-302820294.html</v>
+        <v>https://www.newswire.com/news/alset-ai-provides-portfolio-update-as-chip-data-centers-advances-30-mw-of</v>
       </c>
       <c r="F476" t="str">
-        <v>This new native integration leverages advanced machine learning to optimize schedule management, strengthen patient relationships, reduce staff overload, and maximize practice productivity, for single location practices and multi-location networks. PLYMOUTH, Minn., July 8, 2026...</v>
+        <v>CHIP reports five sites across North America, 20 MW committed to a global off-taker</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>Tyto Athene, an Arlington Capital Partners Portfolio Company, Names Andrew L. Boyd Chief Executive Officer</v>
+        <v>QumulusAI Amends Oklahoma Lease, Extending Potential Tenure Through January 2044 at a Site With 19 MW of Contracted Power</v>
       </c>
       <c r="B477" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C477" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D477" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E477" t="str">
-        <v>https://www.prnewswire.com/news-releases/tyto-athene-an-arlington-capital-partners-portfolio-company-names-andrew-l-boyd-chief-executive-officer-302817385.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/qumulusai-amends-oklahoma-lease-extending-113000016.html</v>
       </c>
       <c r="F477" t="str">
-        <v>Boyd to lead Tyto's next phase of growth as the company advances data-driven, AI-enabled mission technology capabilities RESTON, Va., July 8, 2026 /PRNewswire/ -- Tyto Athene, LLC ("Tyto"), a federal systems integrator of mission-focused digital transformation solutions, and a portfolio...</v>
+        <v>ATLANTA, August 26, 2026--QumulusAI (Nasdaq: QMLS), a neocloud infrastructure provider purpose-built for the AI computing era, today announced an amendment to the surface lease at its Oklahoma data center, extending the company’s potential tenure at the site through January 31, 2044.</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>Audiense Unveils New Brand and Website</v>
+        <v>Reklaim Ltd Reports Q2 2026 Results: Revenue Up 103%, Net Income of $723,000</v>
       </c>
       <c r="B478" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C478" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D478" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E478" t="str">
-        <v>https://www.prnewswire.com/news-releases/audiense-unveils-new-brand-and-website-302820702.html</v>
+        <v>https://www.prnewswire.com/news-releases/reklaim-ltd-reports-q2-2026-results-revenue-up-103-net-income-of-723-000--302860087.html</v>
       </c>
       <c r="F478" t="str">
-        <v>The blending of Buxton, Elevar and Audiense delivers a more expansive consumer dataset boosted by AI-powered functionality BOCA RATON, Fla., July 8, 2026 /PRNewswire/ -- Audiense, the audience intelligence provider that helps organizations understand and reach consumers, has launched its...</v>
+        <v>Revenue growth and operating leverage continue to demonstrate the impact of strategic investments in AI, automation and platform development TORONTO, Aug. 26, 2026 /PRNewswire/ -- Reklaim Ltd. (TSXV: MYID) (OTC: MYIDF) ("Reklaim" or the "Company"), a privacy-first, AI-powered consumer...</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Magaya Reports Strong Second Quarter of 2026, Highlighted by Industry Collaboration, AI Innovation, and Expanded Connectivity</v>
+        <v>Dentsu Becomes First Global Marketing and Advertising Group to Sign EU AI Transparency Code</v>
       </c>
       <c r="B479" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C479" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D479" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, Media</v>
       </c>
       <c r="E479" t="str">
-        <v>https://www.prnewswire.com/news-releases/magaya-reports-strong-second-quarter-of-2026-highlighted-by-industry-collaboration-ai-innovation-and-expanded-connectivity-302819711.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359507</v>
       </c>
       <c r="F479" t="str">
-        <v>MIAMI, July 8, 2026 /PRNewswire/ -- Magaya Corporation, the leading freight management platform for freight forwarders and customs brokers, today announced a strong close to the second quarter of 2026, marked by industry collaboration, continued innovation, and expanded connectivity...</v>
+        <v>Dentsu has become the first global marketing and advertising holding company to sign the European Union&amp;#39;s Code of Practice on Transparency of AI Generated Content, reinforcing its commitment to responsible AI adoption and helping establish a new standard for transparency across the advertising industry. - - The voluntary Code of Practice supports compliance with the transparency requirements of the EU AI Act, which came into effect from 2 August 2026. By becoming a signatory, dentsu reinfor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359507</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>Chemomab Therapeutics and Precision Medicine Pioneer Scipher Medicine Announce Merger Agreement to Advance Nebokitug in an AI-Powered Phase 2 Trial in Rheumatoid Arthritis</v>
+        <v>RAEK Partners with Avadium Design to Develop RAEK Creator Vault, Its First Private AI Appliance</v>
       </c>
       <c r="B480" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C480" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D480" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Media</v>
       </c>
       <c r="E480" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323986/0/en/Chemomab-Therapeutics-and-Precision-Medicine-Pioneer-Scipher-Medicine-Announce-Merger-Agreement-to-Advance-Nebokitug-in-an-AI-Powered-Phase-2-Trial-in-Rheumatoid-Arthritis.html</v>
+        <v>https://www.newswire.com/news/raek-partners-with-avadium-design-to-develop-raek-creator-vault-its-22850700</v>
       </c>
       <c r="F480" t="str">
-        <v>Chemomab and Scipher announced a merger agreement to advance nebokitug into a Phase 2 precision medicine trial for the treatment of rheumatoid arthritis.</v>
+        <v>Greater Phoenix product-development partnership will bring RAEK's data-ownership thesis into a physical product designed to help creators privately store, understand, and activate their content archives</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>Brian Moffatt Joins NLP Logix as Chief Technology Officer</v>
+        <v>Gladius Securitas Offers Complimentary Red Teaming Assessments</v>
       </c>
       <c r="B481" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C481" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D481" t="str">
         <v>AI</v>
       </c>
       <c r="E481" t="str">
-        <v>https://www.prnewswire.com/news-releases/brian-moffatt-joins-nlp-logix-as-chief-technology-officer-302818671.html</v>
+        <v>https://www.prnewswire.com/news-releases/gladius-securitas-offers-complimentary-red-teaming-assessments-302859933.html</v>
       </c>
       <c r="F481" t="str">
-        <v>JACKSONVILLE, Fla., July 8, 2026 /PRNewswire/ -- NLP Logix, one of the fastest-growing artificial intelligence consultancies in the United States, announced the appointment of Brian Moffatt as its new Chief Technology Officer (CTO). Moffatt brings more than 25 years of experience leading...</v>
+        <v>Gladius invites security teams and MSSPs to experience continuous automated Red Teaming and identify exploitable risk and AI Blast Radius across their environments. SALT LAKE CITY, Aug. 26, 2026 /PRNewswire/ -- Gladius Securitas today announced that it is offering complimentary initial...</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>NETSCOUT Positioned as a Leader in the SPARK Matrix™: Network Observability, Q2 2026 by QKS Group</v>
+        <v>Bidgely Unveils 2027 EmPOWER AI Conference Series, Accelerating AI Progress Across the Energy Ecosystem</v>
       </c>
       <c r="B482" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C482" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D482" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E482" t="str">
-        <v>https://www.prnewswire.com/news-releases/netscout-positioned-as-a-leader-in-the-spark-matrix-network-observability-q2-2026-by-qks-group-302820684.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/bidgely-unveils-2027-empower-ai-110000243.html</v>
       </c>
       <c r="F482" t="str">
-        <v>The QKS Group SPARK Matrix™ provides competitive analysis &amp; ranking of the leading Network Observability platform vendors. NETSCOUT, with its capabilities spanning deep packet inspection, real-time telemetry, AI/Driven analytics, and integrated security visibility, has been recognized as...</v>
+        <v>LOS ALTOS, Calif., August 26, 2026--Expanding its initiative to enable secure and insight-driven artificial intelligence (AI) across the energy sector, Bidgely announced the 2027 calendar for its EmPOWER AI conference series. Anchored by a flagship global summit in Chicago—featuring host utility PSEG Long Island—alongside regional forums in Calgary and EMEA, the series comes as utilities move decades of siloed data into cloud data lakes and deploy horizontal GenAI infrastructure.</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Odysight.ai Receives Purchase Order from Elbit Systems on Behalf of the Israeli Ministry of Defense for Deployment of Its Vision-Based Prognostics and Health Management System</v>
+        <v>GUSS Automation, a wholly owned John Deere Subsidiary, Plans to Advance Precision Autonomy in High-Value Crops with Ouster's Next-Generation REV8 Digital Lidar</v>
       </c>
       <c r="B483" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C483" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D483" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E483" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323972/0/en/Odysight-ai-Receives-Purchase-Order-from-Elbit-Systems-on-Behalf-of-the-Israeli-Ministry-of-Defense-for-Deployment-of-Its-Vision-Based-Prognostics-and-Health-Management-System.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/guss-automation-wholly-owned-john-110000929.html</v>
       </c>
       <c r="F483" t="str">
-        <v>The purchase order, valued at approximately $0.3 million (NIS 1.0 million), expands Odysight.ai’s operational portfolio and may lead to wide deployment across the Israeli Defense Forces upon successful completion</v>
+        <v>SAN FRANCISCO, August 26, 2026--Ouster, Inc. (Nasdaq: OUST) ("Ouster" or the "Company"), a leader in sensing and perception for Physical AI, today announced that GUSS Automation, a wholly owned John Deere Subsidiary and a pioneer in autonomous high-value crop operations, plans to incorporate Ouster’s Rev8 OS0 native color digital lidar sensors, powered by the breakthrough L4 Ouster Silicon, into the next generation of its Autonomous Orchard Machine Fleet. The integration is expected to further e</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>LegalBillReview.com and CoverPin Partner to Help In-House Legal Teams ...</v>
+        <v>Palladyne AI and NORDA Dynamics to Integrate SwarmOS™ Collaborative Autonomy Software with NORDA’s Combat-Proven Underdog Autonomy Module</v>
       </c>
       <c r="B484" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C484" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D484" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E484" t="str">
-        <v>https://pr-inside.com/legalbillreview-com-and-coverpin-partner-to-help-in-house-legal-teams-r5198944.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/palladyne-ai-norda-dynamics-integrate-110000960.html</v>
       </c>
       <c r="F484" t="str">
-        <v>(PR-inside.com) Two specialized providers with a shared mission: helping corporate legal departments work more efficiently and find savings across two overlooked cost centers, outside counsel invoices and compliance operations. DOVER, DE / ACCESS Newswire / July 8, 2026 /LegalBillReview.com, a specialized provider of outside counsel legal bill analysis and review services, today announced a strategic partnership with CoverPin, an AI-native corporate compliance platform for enterprise legal and finance teams. The two companies will work together to help in-house legal teams address two distinct areas of spend that often go unexamined: outside counsel invoices and the operational cost of corporate compliance. In-house legal teams ..</v>
+        <v>SALT LAKE CITY &amp; LVIV, Ukraine, August 26, 2026--Palladyne AI and NORDA Dynamics to Integrate SwarmOS™ Collaborative Autonomy Software with NORDA’s Combat-Proven Underdog Autonomy Module</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>GoodData.AI Brings Governed Agentic Analytics to Regulated Enterprises ...</v>
+        <v>Perion Acquires PRN, a Leading In-Store Retail Media Company with Exclusive Multi-Year Partnerships Across Some of North America’s Largest Retailers</v>
       </c>
       <c r="B485" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C485" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D485" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E485" t="str">
-        <v>https://pr-inside.com/gooddata-ai-brings-governed-agentic-analytics-to-regulated-enterprises-r5198943.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/perion-acquires-prn-leading-store-110000106.html</v>
       </c>
       <c r="F485" t="str">
-        <v>(PR-inside.com) GoodData.AI lets regulated enterprises in Germany, Austria, and Switzerland build and govern AI agents that support business processes, while maintaining full control over where AI runs and what data it can access. SAN FRANCISCO, CA / ACCESS Newswire / July 8, 2026 / GoodData.AI , an open agentic analytics platform with nearly two decades of analytics experience, today announced an expanded investment in the DACH region, bringing governed agentic analytics to regulated enterprises across Germany, Austria, and Switzerland. Many regulated enterprises have held off on production AI because outputs can't be traced back to approved business logic. GoodData.AI's platform addresses that directly: ..</v>
+        <v>NEW YORK &amp; TEL AVIV, Israel, August 26, 2026--Perion (NASDAQ &amp; TASE: PERI), an advanced technology leader solving for the complexities of digital advertising through AI-native execution infrastructure, today announced it is accelerating its in-store media presence with the acquisition of PRN, a leading In-Store Retail Media company. The transaction amount is up to $12 million and is expected to be accretive from closing.</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>GoodData.AI Brings Governed Agentic Analytics to Regulated Enterprises Across DACH</v>
+        <v>Les plus grands noms de l'industrie du divertissement soutiennent Stability AI lors de son dernier tour de table</v>
       </c>
       <c r="B486" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C486" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D486" t="str">
         <v>AI</v>
       </c>
       <c r="E486" t="str">
-        <v>https://www.newswire.com/news/gooddata-ai-brings-governed-agentic-analytics-to-regulated-enterprises-across</v>
+        <v>https://www.prnewswire.com/news-releases/les-plus-grands-noms-de-lindustrie-du-divertissement-soutiennent-stability-ai-lors-de-son-dernier-tour-de-table-302860497.html</v>
       </c>
       <c r="F486" t="str">
-        <v>GoodData.AI lets regulated enterprises in Germany, Austria, and Switzerland build and govern AI agents that support business processes, while maintaining full control over where AI runs and what data it can access.</v>
+        <v>Porté par un groupe d'investisseurs comprenant entre autres Electronic Arts, Sony Music Group, Universal Music Group et Warner Music Group, le financement total atteint 232 millions de dollars sous la nouvelle direction LOS ANGELES, 26 août 2026 /PRNewswire/ -- Stability AI, leader des...</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>LataMed AI Provides Shareholder Update Regarding Upcoming 5-for-1 Forward Stock Split and Mandatory Share Exchange Process</v>
+        <v>MiniMax Announces First Half 2026 Financial Results</v>
       </c>
       <c r="B487" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C487" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D487" t="str">
-        <v>Finance, AI, Retail, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E487" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-provides-shareholder-update-regarding-upcoming-5-for-1-forward-stock-split-and-mandatory-share-exchange-process-7087556</v>
+        <v>https://www.prnewswire.com/news-releases/minimax-announces-first-half-2026-financial-results-302860489.html</v>
       </c>
       <c r="F487" t="str">
-        <v>CARACAS, VENEZUELA - July 8, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”) today provided shareholders with an update regarding the implementation of its previously announced 5-for-1 forward stock split and the related mandatory share exchange process. As of July 7, 2026, the Company has provided FINRA with all requested information and documentation relating to the forward stock split and mandatory share exchange process. Based on the current status of the filing, management presently anticipates that the corporate action may become effective within approximately the next week, subject to FINRA's review and final processing. The Company will provide shareholders with a further update as soon as FINRA establishes the official effective date. The forward stock split w</v>
+        <v>HONG KONG, Aug. 26, 2026 /PRNewswire/ -- MiniMax Group Inc. ("MiniMax" or the "Company"; HKEX: 00100), a leading global artificial intelligence company, today announced its unaudited financial results for the six months ended June 30, 2026. 1H2026 Key Highlights Total revenue increased by...</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>Bio-Techne Launches Expanded R&amp;amp;D Systems AI-Engineered Designer Protein Portfolio</v>
+        <v>Bitdeer Announces July 2026 Production and Operations Update</v>
       </c>
       <c r="B488" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C488" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D488" t="str">
-        <v>AI</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E488" t="str">
-        <v>https://www.prnewswire.com/news-releases/bio-techne-launches-expanded-rd-systems-ai-engineered-designer-protein-portfolio-302820164.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351175/0/en/bitdeer-announces-july-2026-production-and-operations-update.html</v>
       </c>
       <c r="F488" t="str">
-        <v>Advancing Scalable Reproducible Cell Therapy and Advanced Cell Culture Workflows New heat-stable and hyperactive proteins across the fibroblast growth factor and interleukin cytokine families expand the R&amp;D Systems™ AI-Engineered Designer Protein portfolio AI-guided protein design...</v>
+        <v>SINGAPORE, Aug. 26, 2026 (GLOBE NEWSWIRE) -- Bitdeer Technologies Group (NASDAQ: BTDR) (“ Bitdeer ” or the “ Company ”), a world-leading technology company for AI and Bitcoin mining infrastructure, today announced its unaudited operations updates for July 2026.</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Hyperscale Data Reaffirms 2026 Revenue Guidance of $180 Million to $200 Million and Plans to Hold a Stockholder Conference Call in the Third Quarter to Discuss Ault Capital Group Divestiture and Long-Term Growth Strategy</v>
+        <v>Commercialization Roadmap Validated with Three-digit Million-dollar Revenue: Insilico Medicine Announces Interim Results for the First Half of 2026</v>
       </c>
       <c r="B489" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C489" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D489" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E489" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-reaffirms-2026-revenue-guidance-of-180-million-to-200-million-and-plans-to-hold-a-stockholder-conference-call-in-the-third-quarter-to-discuss-ault-capital-group-divestiture-and-long-term-growth-strategy-302820276.html</v>
+        <v>https://www.prnewswire.com/news-releases/commercialization-roadmap-validated-with-three-digit-million-dollar-revenue-insilico-medicine-announces-interim-results-for-the-first-half-of-2026-302860466.html</v>
       </c>
       <c r="F489" t="str">
-        <v>Recently Announced Master Services Agreement Valued at Approximately $1.2 Billion to as Much as $3.0 Billion Positions Company for Future Revenue Growth and Improving Cash Flow LAS VEGAS, July 8, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence...</v>
+        <v>CAMBRIDGE, Mass., Aug. 26, 2026 /PRNewswire/ -- Insilico Medicine (HKEX: 3696), a clinical-stage generative artificial intelligence (AI)-driven drug discovery company, recently released its interim results report for 2026. The report shows that the Company achieved total revenue of US$106....</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>Defining the Future of AI Security: Akamai Selected as Strategic Security Partner for WWT’s ARMOR Framework</v>
+        <v>Hyperscale Data Subsidiary Gresham Worldwide Announces $5.4 Million in New Defense Sector Orders Bringing Backlog to Approximately $53.7 Million</v>
       </c>
       <c r="B490" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C490" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D490" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E490" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323921/0/en/Defining-the-Future-of-AI-Security-Akamai-Selected-as-Strategic-Security-Partner-for-WWT-s-ARMOR-Framework.html</v>
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-subsidiary-gresham-worldwide-announces-5-4-million-in-new-defense-sector-orders-bringing-backlog-to-approximately-53-7-million-302860078.html</v>
       </c>
       <c r="F490" t="str">
-        <v>CAMBRIDGE, Mass., July 08, 2026 (GLOBE NEWSWIRE) -- Helping enterprises bridge the gap between AI innovation and security, Akamai (NASDAQ: AKAM) today announced its selection as a strategic partner for World Wide Technology (WWT)’s AI Readiness Model for Operational Resilience (ARMOR) . This collaboration positions Akamai as a foundational security architecture for the “AI factories” being built by WWT and accelerated by NVIDIA.</v>
+        <v>LAS VEGAS, Aug. 26, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that its wholly owned subsidiary Gresham Worldwide, Inc. ("Gresham...</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Blockchain for Good Alliance Brings Blockchain and AI to UN Cultural Diplomacy Forum, Urging Policymakers to Treat Verifiable Infrastructure as a Foundation for Trust</v>
+        <v>DOOGEE Brings AI-Powered Ecosystems to IFA 2026, Connecting Outdoor, Smart, and Home Life</v>
       </c>
       <c r="B491" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C491" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D491" t="str">
-        <v>Crypto, AI</v>
+        <v>AI</v>
       </c>
       <c r="E491" t="str">
-        <v>https://www.prnewswire.com/news-releases/blockchain-for-good-alliance-brings-blockchain-and-ai-to-un-cultural-diplomacy-forum-urging-policymakers-to-treat-verifiable-infrastructure-as-a-foundation-for-trust-302820624.html</v>
+        <v>https://www.prnewswire.com/news-releases/doogee-brings-ai-powered-ecosystems-to-ifa-2026-connecting-outdoor-smart-and-home-life-302860460.html</v>
       </c>
       <c r="F491" t="str">
-        <v>DUBAI, UAE, July 8, 2026 /PRNewswire/ -- Blockchain for Good Alliance (BGA), the global non-profit initiative founded by Bybit, dedicated to leveraging blockchain for societal impact, delivered a session at the Forum on Cultural Diplomacy at the United Nations in Geneva, contributing...</v>
+        <v>BERLIN, Aug. 26, 2026 /PRNewswire/ -- Global smart device brand DOOGEE will showcase its latest innovations at IFA Berlin 2026 under the theme "DOOGEE AI, Connect Beyond Limits." The brand will present three interconnected ecosystems — Outdoor Life, Smart Life, and Home Life —...</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>Breakthrough AI wellbeing platform movemove selects IndyKite to power trusted AI</v>
+        <v>Bringing ChatGPT for Teachers to more U.S. school districts</v>
       </c>
       <c r="B492" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C492" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D492" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, Education</v>
       </c>
       <c r="E492" t="str">
-        <v>https://www.prweb.com/releases/breakthrough-ai-wellbeing-platform-movemove-selects-indykite-to-power-trusted-ai-302818261.html</v>
+        <v>https://openai.com/index/bringing-chatgpt-for-teachers-to-more-us-school-districts</v>
       </c>
       <c r="F492" t="str">
-        <v>movemove selects the IndyKite Platform to provide the trusted data foundation behind its next-generation AI-powered corporate wellbeing platform. SAN FRANCISCO, July 8, 2026 /PRNewswire-PRWeb/ -- IndyKite today announced that movemove, the breakthrough AI-powered corporate wellbeing...</v>
+        <v>ChatGPT for Teachers is expanding to 55 U.S. school systems, bringing secure AI tools, training, and support to over 100,000 more educators and staff.</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Best AI Tools for Social Media Content Creation (2026): CapCut Named a Top Choice for Video and Image Content Creation by Consumer365</v>
+        <v>Learning never stops: How AI makes learning continuous</v>
       </c>
       <c r="B493" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C493" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D493" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>AI, Education</v>
       </c>
       <c r="E493" t="str">
-        <v>https://www.prnewswire.com/news-releases/best-ai-tools-for-social-media-content-creation-2026-capcut-named-a-top-choice-for-video-and-image-content-creation-by-consumer365-302819349.html</v>
+        <v>https://openai.com/index/learning-never-stops</v>
       </c>
       <c r="F493" t="str">
-        <v>NEW YORK, July 8, 2026 /PRNewswire/ -- Consumer365 has named CapCut a top choice in its review of the Best AI Tools for Social Media Content Creation, citing the platform's support for AI video generation and AI image creation as social teams look for faster ways to build content across...</v>
+        <v>OpenAI’s new report explores how students and educators use ChatGPT to make learning more continuous, with support that extends beyond the classroom.</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Azentio launches UAE E-Invoicing solution with pre-approved ASP status and AI-powered ERP capabilities</v>
+        <v>CFOs Turn to AI to Better Synchronize Finance and Enterprise Priorities, Report AI ROI Challenges: Protiviti Global Finance Trends Survey</v>
       </c>
       <c r="B494" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C494" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D494" t="str">
         <v>AI</v>
       </c>
       <c r="E494" t="str">
-        <v>https://www.prnewswire.com/news-releases/azentio-launches-uae-e-invoicing-solution-with-pre-approved-asp-status-and-ai-powered-erp-capabilities-302820514.html</v>
+        <v>https://www.prnewswire.com/news-releases/cfos-turn-to-ai-to-better-synchronize-finance-and-enterprise-priorities-report-ai-roi-challenges-protiviti-global-finance-trends-survey-302859840.html</v>
       </c>
       <c r="F494" t="str">
-        <v>DUBAI, UAE, July 8, 2026 /PRNewswire/ -- Azentio Software, a leading provider of specialized BFSI and ERP software solutions in emerging markets, has announced the launch of its UAE E-Invoicing solution, following its designation as a pre-approved Accredited Service Provider (ASP) by the...</v>
+        <v>While AI adoption for financial forecasting rose from 58% to 76% year over year, only 35% of finance organizations say they are effective at measuring AI ROI MENLO PARK, Calif., Aug. 26, 2026 /PRNewswire/ -- CFOs and finance organizations are using artificial intelligence to strengthen...</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>UK businesses drastically overestimate their AI progress</v>
+        <v>The After Collective Launches Beta of AI-Enabled Disaster Recovery Coach as New Research Reveals the Long Road Facing LA Wildfire Survivors</v>
       </c>
       <c r="B495" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C495" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D495" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E495" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323876/9060/en/UK-businesses-drastically-overestimate-their-AI-progress.html</v>
+        <v>https://www.prweb.com/releases/the-after-collective-launches-beta-of-ai-enabled-disaster-recovery-coach-as-new-research-reveals-the-long-road-facing-la-wildfire-survivors-302859656.html</v>
       </c>
       <c r="F495" t="str">
-        <v>EXL’s 2026 UK Enterprise AI Study finds that while most companies think they’re ahead of the competition at AI, few actually see results at scale EXL’s 2026 UK Enterprise AI Study finds that while most companies think they’re ahead of the competition at AI, few actually see results at scale</v>
+        <v>New study of 115 Eaton and Palisades wildfire survivors finds emotional distress, displacement, and financial strain persist more than a year later — findings that directly shaped a free, trauma-informed AI-enabled recovery navigator now entering beta testing SAN FRANCISCO, Aug. 26, 2026...</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Advanced FinTech AI Competition 2026 Kicks Off to Accelerate AI in Finance</v>
+        <v>How Edge Computing Is Creating New Artificial Intelligence Market Opportunities</v>
       </c>
       <c r="B496" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C496" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D496" t="str">
         <v>AI</v>
       </c>
       <c r="E496" t="str">
-        <v>https://www.prnewswire.com/news-releases/advanced-fintech-ai-competition-2026-kicks-off-to-accelerate-ai-in-finance-302820523.html</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769417</v>
       </c>
       <c r="F496" t="str">
-        <v>SHANGHAI, July 8, 2026 /PRNewswire/ -- Registration is now officially open for AFAC 2026 (Advanced FinTech AI Competition), a premier international event aimed at integrating AI into real-world financial landscapes. Co-hosted by over 30 leading universities and organizations, including...</v>
+        <v>The global Artificial Intelligence Market was valued at USD 390.9 billion in 2025 and is projected to reach USD 3,497.3 billion by 2033, expanding at a CAGR of 30.6% from 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>FTI Consulting Expands UK TMT Leadership to Help Companies Navigate Regulatory Scrutiny, Transformation and Stakeholder Pressure</v>
+        <v>DOOGEE Expands Outdoor Life Ecosystem at IFA Berlin 2026, Empowering Limitless Exploration</v>
       </c>
       <c r="B497" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C497" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D497" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E497" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323846/33891/en/FTI-Consulting-Expands-UK-TMT-Leadership-to-Help-Companies-Navigate-Regulatory-Scrutiny-Transformation-and-Stakeholder-Pressure.html</v>
+        <v>https://www.prnewswire.com/news-releases/doogee-expands-outdoor-life-ecosystem-at-ifa-berlin-2026-empowering-limitless-exploration-302860400.html</v>
       </c>
       <c r="F497" t="str">
-        <v>Juliet Callaghan Brings More Than 25 Years of Communications Advisory and In-House Telecoms Experience as AI, Policy Change and Market Disruption Reshape the TMT Sector</v>
+        <v>BERLIN, Aug. 26, 2026 /PRNewswire/ -- At IFA Berlin 2026, global smart device brand DOOGEE will showcase its AI-powered ecosystem strategy across Outdoor Life, Smart Life, and Home Life. The Outdoor Life Ecosystem combines rugged smartphones, smart wearables, and open-ear audio devices to...</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Parasail to Combine NVIDIA AI Infrastructure with d-Matrix Accelerators to Achieve 10x Faster Token Generation</v>
+        <v>Laptop Market: Why Affordable AI Performance Could Change the Competitive Game</v>
       </c>
       <c r="B498" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C498" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D498" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E498" t="str">
-        <v>https://www.prnewswire.com/news-releases/parasail-to-combine-nvidia-ai-infrastructure-with-d-matrix-accelerators-to-achieve-10x-faster-token-generation-302820178.html</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769414</v>
       </c>
       <c r="F498" t="str">
-        <v>Inference service provider to deliver faster, more cost-efficient tokens by pairing NVIDIA Hopper and Blackwell GPUs with d-Matrix Corsair accelerators SAN FRANCISCO and SANTA CLARA, Calif., July 8, 2026 /PRNewswire/ -- Parasail, the inference cloud for AI-native startups, and d-Matrix, a...</v>
+        <v>The global laptop market is worth USD 228.8 billion in 2025, rising to an estimated USD 240.4 billion in 2026 and a projected USD 352.0 billion by [read full press release...]</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Asterio.ai Introduces AI-Powered Contextual Targeting Module to Deliver Smarter, Privacy-First Advertising</v>
+        <v>Die größten Namen der Unterhaltungsbranche unterstützen Stability AI in der jüngsten Finanzierungsrunde</v>
       </c>
       <c r="B499" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C499" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D499" t="str">
-        <v>AI, Media</v>
+        <v>AI</v>
       </c>
       <c r="E499" t="str">
-        <v>https://www.pr.com/press-release/972998</v>
+        <v>https://www.prnewswire.com/news-releases/die-groWten-namen-der-unterhaltungsbranche-unterstutzen-stability-ai-in-der-jungsten-finanzierungsrunde-302860392.html</v>
       </c>
       <c r="F499" t="str">
-        <v>Asterio.ai today announced the launch of its new AI-Powered Contextual Targeting Module, enabling advertisers and publishers to reach audiences based on real-time content understanding. [PR.com]</v>
+        <v>Die Gesamtfinanzierung beläuft sich unter neuer Führung auf 232 Mio. US-Dollar, wobei die Investorengruppe aus Electronic Arts, der Sony Music Group, der Universal Music Group, der Warner Music Group und weiteren besteht LOS ANGELES, 26. August 2026 /PRNewswire/ -- Stability AI, der...</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>Fiercify Logic Launches AI Governance as a Managed Service, Bringing Enterprise-Grade AI Oversight to SMBs and Federal Contractors</v>
+        <v>Industrial workforce capacity gap being filled by agentic digital workers</v>
       </c>
       <c r="B500" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C500" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D500" t="str">
         <v>AI</v>
       </c>
       <c r="E500" t="str">
-        <v>https://www.pr.com/press-release/973141</v>
+        <v>https://www.prnewswire.com/news-releases/industrial-workforce-capacity-gap-being-filled-by-agentic-digital-workers-302860390.html</v>
       </c>
       <c r="F500" t="str">
-        <v>New offering pairs continuous AI risk management with the firm's managed IT and CMMC compliance practice, giving smaller organizations a defensible path to safe AI adoption [PR.com]</v>
+        <v>LONDON, August 26, 2026 /PRNewswire/ -- IFS, the leading provider of Industrial AI software, finds that industrial workers lose 41% of their time to manual, repetitive tasks creating a capacity gap across organizations. New research from The Futurum Group shows companies are closing that...</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Scandit Launches Automated, Age Verified Self-Checkout That Reduces Friction, Improves Compliance</v>
+        <v>Baidu Announces Results of Extraordinary General Meeting</v>
       </c>
       <c r="B501" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C501" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D501" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E501" t="str">
-        <v>https://www.prnewswire.com/news-releases/scandit-launches-automated-age-verified-self-checkout-that-reduces-friction-improves-compliance-302819912.html</v>
+        <v>https://www.prnewswire.com/news-releases/baidu-announces-results-of-extraordinary-general-meeting-302860336.html</v>
       </c>
       <c r="F501" t="str">
-        <v>Smart data capture solution, powered by vision AI, self-verifies consumers in under 10 seconds with data privacy assured enabling retailers to optimize labor and ensure compliance ZURICH, July 8, 2026 /PRNewswire/ -- Scandit, the leader in smart data capture, today announced Age Verified...</v>
+        <v>BEIJING, Aug. 26, 2026 /PRNewswire/ -- Baidu, Inc. (Nasdaq: BIDU; HKEX: 9888 (HKD Counter) and 89888 (RMB Counter)) ("Baidu" or the "Company"), a leading AI company with strong Internet foundation, today announced that its extraordinary general meeting of shareholders (the "EGM") was held...</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>TBM Council Launches 2026 State of TBM Survey</v>
+        <v>DOOGEE Debuts Smart Home Ecosystem at IFA Berlin 2026, Expanding AI-Powered Connected Living</v>
       </c>
       <c r="B502" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C502" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D502" t="str">
         <v>AI</v>
       </c>
       <c r="E502" t="str">
-        <v>https://www.pr.com/press-release/973052</v>
+        <v>https://www.prnewswire.com/news-releases/doogee-debuts-smart-home-ecosystem-at-ifa-berlin-2026-expanding-ai-powered-connected-living-302860383.html</v>
       </c>
       <c r="F502" t="str">
-        <v>Global study expands focus into AI value realization, organizational culture, and change leadership. [PR.com]</v>
+        <v>BERLIN, Aug. 26, 2026 /PRNewswire/ -- At IFA Berlin 2026, DOOGEE will showcase its AI-powered ecosystem strategy across Outdoor Life, Smart Life, and Home Life. As a major milestone, DOOGEE will officially introduce its Home Life Ecosystem, bringing intelligent appliances that simplify...</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>HCLTech obtient la certification ISO/IEC 42001:2023, démontrant ainsi son leadership en matière d'IA responsable</v>
+        <v>Microsoft and HUMAIN announce long-term strategic collaboration to enable AI transformation in Saudi Arabia and beyond</v>
       </c>
       <c r="B503" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C503" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D503" t="str">
         <v>AI</v>
       </c>
       <c r="E503" t="str">
-        <v>https://www.prnewswire.com/news-releases/hcltech-obtient-la-certification-isoiec-420012023-demontrant-ainsi-son-leadership-en-matiere-dia-responsable-302820274.html</v>
+        <v>https://www.prnewswire.com/news-releases/microsoft-and-humain-announce-long-term-strategic-collaboration-to-enable-ai-transformation-in-saudi-arabia-and-beyond-302860382.html</v>
       </c>
       <c r="F503" t="str">
-        <v>Cette certification porte sur le système de gestion de l'intelligence artificielle d'entreprise de HCLTech, qui prend en charge sa plateforme AI Force ainsi que ses services d'ingénierie logicielle, d'exploitation informatique et de processus métier NOIDA, Inde, 8 juillet 2026...</v>
+        <v>Long-Term Strategic Collaboration Between Microsoft and HUMAIN with Plans to Bring ALLAM to Microsoft Foundry and M365 Copilot ecosystem, Alongside Forward Deployed Engineers (FDEs) Providing Hands-On AI Deployment. RIYADH, Saudi Arabia, Aug. 26, 2026 /PRNewswire/ -- HUMAIN, a PIF company...</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>HCLTech obtiene la certificación ISO/IEC 42001:2023, demostrando su liderazgo en IA responsable</v>
+        <v>Edge AI Demand Is Reshaping the Generative AI Chipset Market</v>
       </c>
       <c r="B504" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C504" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D504" t="str">
         <v>AI</v>
       </c>
       <c r="E504" t="str">
-        <v>https://www.prnewswire.com/news-releases/hcltech-obtiene-la-certificacion-isoiec-420012023-demostrando-su-liderazgo-en-ia-responsable-302820268.html</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769398</v>
       </c>
       <c r="F504" t="str">
-        <v>La certificación abarca el Sistema de Gestión de Inteligencia Artificial Empresarial de HCLTech, que respalda su plataforma AI Force, la ingeniería de software, las operaciones de TI y los servicios de procesos de negocio. NOIDA, India, 8 de julio de 2026 /PRNewswire/ -- HCLTech (NSE:...</v>
+        <v>The global generative AI chipset market was valued at USD 60.8 billion in 2025 and is projected to reach USD 578.4 billion by 2033, expanding from USD 79.2 billion in 2026 at [read full press release...]</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>Shanghai to host pioneering international AI conference</v>
+        <v>Ideagen extends Leader streaks across its portfolio in the G2 Fall 2026 Reports</v>
       </c>
       <c r="B505" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C505" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D505" t="str">
         <v>AI</v>
       </c>
       <c r="E505" t="str">
-        <v>https://www.prnewswire.com/news-releases/shanghai-to-host-pioneering-international-ai-conference-302820217.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/ideagen-extends-leader-streaks-across-075500676.html</v>
       </c>
       <c r="F505" t="str">
-        <v>WAIC 2026 unites industry leaders to advance dialogue and collaboration BEIJING, July 7, 2026 /PRNewswire/ -- A news report from China Daily: The 2026 World Artificial Intelligence Conference and High-Level Meeting on Global AI Governance, set to take place in Shanghai from July 17 to 20,...</v>
+        <v>NOTTINGHAM, England, August 26, 2026--AI-first software company Ideagen has extended G2 Leader recognition across nine product lines in the Fall 2026 Reports, reflecting sustained customer trust within regulated and high-compliance industries.</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Rosely AI Launches Telegram Integration With Real-Time AI Chatting For Global Users</v>
+        <v>How Biofertilizers Are Creating New Opportunities in the Agricultural Biologicals Market</v>
       </c>
       <c r="B506" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C506" t="str">
-        <v>GetNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D506" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E506" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/rosely-ai-launches-telegram-integration-with-realtime-ai-chatting-for-global-users/?source=barchart</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769375</v>
       </c>
       <c r="F506" t="str">
-        <v/>
+        <v>The global Artificial Intelligence Market was valued at USD 390.9 billion in 2025 and is projected to reach USD 3,497.3 billion by 2033, expanding at a CAGR of 30.6% from 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>Radius Aerospace and LeanDNA Named Finalist for the 2026 Supply Chain Excellence Award USA</v>
+        <v>China Eastern Airlines Forges Direct Link with KAYAK to Offer Seamless, AI-Powered Travel Services to Overseas Travelers</v>
       </c>
       <c r="B507" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C507" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D507" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E507" t="str">
-        <v>https://www.prnewswire.com/news-releases/radius-aerospace-and-leandna-named-finalist-for-the-2026-supply-chain-excellence-award-usa-302820141.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/china-eastern-airlines-forges-direct-072800264.html</v>
       </c>
       <c r="F507" t="str">
-        <v>The companies were shortlisted in the Supply Chain Resilience category for delivering AI-driven resilience with APEX by LeanDNA. AUSTIN, Texas, July 7, 2026 /PRNewswire/ -- LeanDNA, a leading intelligent supply chain execution platform, and Radius Aerospace, a premier provider of...</v>
+        <v>SHANGHAI, August 26, 2026--China Eastern Airlines (CEAir) has completed a direct system connection with KAYAK, a leading U.S.-based travel metasearch platform, enabling more efficient, seamless flight bookings for passengers while significantly expanding its digital footprint across key overseas markets.</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>Movemedical Launches Ask Move AI, the First AI Assistant Purpose-Built for Med Device Field Operations</v>
+        <v>Artificial intelligence can strengthen citizen participation</v>
       </c>
       <c r="B508" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C508" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D508" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E508" t="str">
-        <v>https://www.prnewswire.com/news-releases/movemedical-launches-ask-move-ai-the-first-ai-assistant-purpose-built-for-med-device-field-operations-302817222.html</v>
+        <v>https://pressat.co.uk/releases/artificial-intelligence-can-strengthen-citizen-participation-13fe5bc768524ea732498dc6c5000f5c/</v>
       </c>
       <c r="F508" t="str">
-        <v>Mobile-first AI assistant built on 15+ years of surgical case data gives field reps a conversational interface for every step of their case workflow. SAN DIEGO, July 7, 2026 /PRNewswire/ -- Movemedical, the leading field inventory management platform for the medical device industry, today...</v>
+        <v>Wednesday 26 August, 2026 The Bertelsmann Stiftung's new Policy Brief uses 50 case studies from 22 countries to illustrate how AI can support citizen participation and to identify the risks that must be considered. The study was conducted in collaboration with the OECD. Gütersloh, 26.08.2026. Artificial intelligence (AI) offers enormous potential to better deliver on the key promises of political citizen participation: broader inclusion, genuine openness, user-friendly processes and scalable processes. Governments and civil society actors around the world are already using AI for this purpose: from analysing large volumes of citizen input to supporting participation processes through chatbots, moderation systems and AI-assisted moderation. This is demonstrated in the new Policy Brief “Arti</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>Youth Students Utilize Generative AI to Revive Song Dynasty Aesthetics and Cultural Heritage</v>
+        <v>Basware Signs Agreement to Acquire Trustpair</v>
       </c>
       <c r="B509" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C509" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D509" t="str">
         <v>AI</v>
       </c>
       <c r="E509" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/youth-students-utilize-generative-ai-to-revive-song-dynasty-aesthetics-and-cultural-heritage/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/basware-signs-agreement-to-acquire-trustpair-302859775.html</v>
       </c>
       <c r="F509" t="str">
-        <v/>
+        <v>As AI-driven fraud outpaces human defenses, Trustpair and Basware will deliver the industry's first end-to-end assurance from invoice-to-payment PARIS, Aug. 26, 2026 /PRNewswire/ -- Trustpair's shareholders and Basware today announced that they have signed a binding agreement under which...</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>AICT Builds Global Technological Barriers with High-Precision Physical AI Backed by Over 1,600 Patents and More Than 100 Awards</v>
+        <v>DSC Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B510" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C510" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D510" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E510" t="str">
-        <v>https://pressreleasenews.org/pressroom/aict-builds-global-technological-barriers-with-high-precision-physical-ai-backed-by-over-1-600-patents-and-more-than-100-awards</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351098/0/en/dsc-reports-second-quarter-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F510" t="str">
-        <v/>
+        <v>HANGZHOU, China, Aug. 26, 2026 (GLOBE NEWSWIRE) -- DSC Holdings Ltd. (“ DSC ” or the “ Company ”) (Nasdaq: DSC), the AI application infrastructure for China’s used car industry, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>GPOPlus+ (OTCQB:GPOX) Launches GPOX Pulse to Give Investors Direct ...</v>
+        <v>Legal AI Challenger Ask.Legal Expands to Australia and Singapore with AI Legal Analysis and Document Generation</v>
       </c>
       <c r="B511" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C511" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D511" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E511" t="str">
-        <v>https://pr-inside.com/gpoplus-otcqb-gpox-launches-gpox-pulse-to-give-investors-direct-r5198798.htm</v>
+        <v>https://www.prnewswire.com/news-releases/legal-ai-challenger-asklegal-expands-to-australia-and-singapore-with-ai-legal-analysis-and-document-generation-302860032.html</v>
       </c>
       <c r="F511" t="str">
-        <v>(PR-inside.com) Subscribe today to receive Issue 01 | The America 250 Inaugural Issue. Shareholders and investors can now sign up for free email, SMS alerts and browser notifications atGPOPlus.com/pulse . LAS VEGAS, NV / ACCESS Newswire / July 7, 2026 / GPO Plus, Inc.(OTCQB:GPOX), an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, today announced the launch of GPOX Pulse, a free weekly newsletter designed to give shareholders and prospective investors direct access to company news, SEC filings, operational updates, and the story that drives the business, every Tuesday, straight from the source. Most ..</v>
+        <v>Ask.Legal expands jurisdiction-specific legal AI across four common-law markets with AI legal analysis and document generation LONDON and HONG KONG and SINGAPORE and SYDNEY, Aug. 26, 2026 /PRNewswire/ -- Ask.Legal, the legal AI platform developed with limited funding, has expanded to...</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>New Data From AI Ebook Generator Automateed: 77,000+ Books Created Across 216 Countries</v>
+        <v>AI Workloads Are Accelerating Growth in the Containerized Data Center Market</v>
       </c>
       <c r="B512" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C512" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D512" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E512" t="str">
-        <v>https://www.prweb.com/releases/new-data-from-ai-ebook-generator-automateed-77-000-books-created-across-216-countries-302818065.html</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769359</v>
       </c>
       <c r="F512" t="str">
-        <v>Automateed, an AI ebook generator, analyzed more than 77,000 books created on its platform. Self-help, health, and business titles dominate, with the US, India, and Brazil leading — and emerging markets close behind. LEWES, Del., July 7, 2026 /PRNewswire-PRWeb/ -- Automateed, an AI ebook...</v>
+        <v>The global containerized data center market was valued at USD 16.1 billion in 2025 and is expected to expand from USD 18.3 billion in 2026 to USD 62.4 billion by [read full press release...]</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>Black Book Poll Finds AI Has Entered the EHR, but Governed Scale Remains ...</v>
+        <v>AI in Mental Health Market: Why Responsible Design Will Separate Useful Tools From Risky Ones</v>
       </c>
       <c r="B513" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C513" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D513" t="str">
         <v>AI, Healthcare</v>
       </c>
       <c r="E513" t="str">
-        <v>https://pr-inside.com/black-book-poll-finds-ai-has-entered-the-ehr-but-governed-scale-remains-r5198758.htm</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769363</v>
       </c>
       <c r="F513" t="str">
-        <v>(PR-inside.com) Q2-Q3 2026 poll of 507 healthcare leaders shows ambient AI is advancing fastest, while governance, clinician trust, workforce readiness and post-go-live monitoring remain barriers to enterprise-scale adoption. CHICAGO, IL / ACCESS Newswire / July 7, 2026 / Black Book Research today released findings from its AI in the EHR Adoption Readiness Poll, a 507-respondent assessment of healthcare executives, informatics leaders and clinical operations respondents fielded in Q2-Q3 2026. The poll finds that AI has moved from strategic conversation into active EHR workflows, but most healthcare organizations have not yet built the operating model required to scale it safely, consistently and measurably. The ..</v>
-[...2 lines deleted...]
-    <row r="514">
+        <v>Mental health care is undergoing one of the most significant transformations in its history, and AI in mental health is at the center of it. [read full press release...]</v>
+      </c>
+    </row>
+    <row r="514" xml:space="preserve">
       <c r="A514" t="str">
-        <v>Black Book Poll Finds AI Has Entered the EHR, but Governed Scale Remains the Missing Link</v>
+        <v>Airwheel Unveils Luxury Robot Suitcase, a 20 Inch Rideable Electric Cabin Ai Wheel Hand Luggage for Modern Travelers</v>
       </c>
       <c r="B514" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C514" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D514" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Energy, Automotive, Education</v>
       </c>
       <c r="E514" t="str">
-        <v>https://www.newswire.com/news/black-book-poll-finds-ai-has-entered-the-ehr-but-governed-scale-remains-the</v>
-[...2 lines deleted...]
-        <v>Q2-Q3 2026 poll of 507 healthcare leaders shows ambient AI is advancing fastest, while governance, clinician trust, workforce readiness and post-go-live monitoring remain barriers to enterprise-scale adoption.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109430/</v>
+      </c>
+      <c r="F514" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRUSSELS, BELGIUM, Aug 26, 2026 - (ACN Newswire) - Airwheel has unveiled its latest SE3SXD Luxury Suitcase, bringing a new generation of embodied AI technology into the travel experience. Airwheel Advances Embodied AI in Travel with SE3SXD Luxury Cabin Suitcase, a New Generation AI Suitcase Designed as an Intelligent Mobility Companion.
+As artificial intelligence moves beyond screens and into the physical world, Airwheel is bringing embodied intelligence to one of the most familiar products in everyday travel: the suitcase.
+With more than 600 patents accumulated globally, Airwheel has spent years developing technologies that integrate electric mobility, intelligent control, connected devices and industrial design into personal transportation products. Its latest flagship, the Airwheel SE3SXD Luxury Suitcase, takes this approach further by combining automated mechanical movement, intelligent interaction and premium travel design in a single 20-inch AI Suitcase.
+Rather than treating luggage as a passive container, Airwheel is exploring a new role for the suitcase—as an intelligent mobility companion capable of sensing, responding, transforming and moving with its user.
+Bringing Embodied Intelligence Into Everyday Travel
+The development of generative AI and AI agents has accelerated the transition from digital intelligence to physical intelligence. While software-based AI can understand information and respond to commands, embodied AI brings intelligence into physical systems that can interact with the real world.
+Airwheel sees intelligent luggage as a natural extension of this evolution.
+The SE3SXD combines the functions of a Smart Suitcase, Electric Suitcase, Scooter Suitcase, Cabin Suitcase and Rideable Suitcase, while maintaining the portability and refined appearance expected from premium luggage. Its design philosophy is centered on reducing unnecessary interaction: instead of requiring users to manually assemble or adjust multiple components, the suitcase is designed to transform through a coordinated automated mechanism.
+With one press of the activation button, the motorized front wheel automatically deploys while the intelligent riding handle rises and locks into position. The transition from conventional luggage to riding mode can be completed within seconds.
+The concept is simple: one touch, ready to ride.
+For travelers moving through airports, railway stations, exhibition centers, hotels and other large environments, the system is designed to reduce the physical effort traditionally associated with pulling luggage over long distances.
+From "Rideable Luggage" to "Intelligent Suitcase"
+Electric mobility has already changed how people move through cities, but Airwheel believes that simply adding a motor to luggage is not enough.
+The SE3SXD is designed around a more integrated approach in which mechanical systems, controls and connected software work together.
+The suitcase can reach a riding speed of up to 9.9 km/h and features a motorized front-wheel system designed to enhance stability during riding. Its intelligent handle uses a straightforward control layout, with the right control supporting acceleration and the left control supporting braking. Operating both controls simultaneously enables reverse movement.
+The goal is to minimize the learning curve and make the transition from traditional luggage to personal mobility intuitive for new users.
+Behind the mobility system is a reinforced luggage structure. The suitcase uses an ABS+PC composite body combined with an integrated aviation-aluminum frame structure, providing a balance between durability, structural support and premium design. The SE3SXD supports a maximum load of up to 95 kg, according to Airwheel's specifications.
+This combination allows the product to serve two roles without compromising either: a practical travel suitcase when being pulled or stored, and an electric mobility platform when riding is appropriate.
+A Smart Suitcase Connected to the Digital Lifestyle
+The intelligence of the SE3SXD extends beyond its physical transformation.
+Airwheel has developed a dedicated smart app compatible with major mobile operating systems, including iOS, Android and HarmonyOS. Through the app, users can access key operating information such as riding speed, mileage and remaining battery level.
+Riding speed can be adjusted within a 0.1–9.9 km/h range, allowing users to adapt the experience to different environments.
+The connected platform also provides additional functions, including remote control of the suitcase's mechanical deployment, low-battery notifications, Bluetooth disconnection alerts, cruise control and smart remote operation.
+Personalization is also built into the experience. The SE3SXD features customizable ambient lighting with eight colors and nine lighting effects, allowing users to create different visual combinations while giving the suitcase a distinctive technology-oriented identity.
+These features reflect Airwheel's broader approach to smart mobility: technology should not simply add functions. It should make the product easier to understand, easier to control and more naturally integrated into everyday life.
+Apple Find My Adds Another Layer of Connected Travel
+For international travelers, keeping track of luggage can be just as important as moving it.
+The SE3SXD supports Apple Find My, enabling users with compatible Apple devices to locate the suitcase through the Find My network. When the suitcase is within a nearby range, users can also activate a sound to help identify its location.
+In busy airports, railway stations, hotels and exhibition venues, this connected location capability is designed to provide an additional layer of visibility and reassurance.
+The suitcase also features a USB output interface, allowing travelers to charge compatible mobile devices such as smartphones, tablets and wireless earbuds while on the move.
+Together, these capabilities position the SE3SXD not simply as a piece of luggage, but as a connected travel device that integrates mobility, power and digital management.
+Premium Design in a Cabin-Ready Form
+Intelligent technology is only part of the experience. For a product designed for frequent travelers, practical luggage requirements remain fundamental.
+The SE3SXD adopts a 20-inch Cabin Suitcase format with dimensions of approximately 530 × 360 × 236 mm, providing a compact form designed for applicable cabin-travel scenarios.
+The product uses a 73.26Wh removable lithium battery with a modular structure designed to simplify removal when required for security inspection or transportation. A TSA-compatible combination lock further supports international travel scenarios, while the removable battery architecture provides additional flexibility for transportation and maintenance.
+The result is a product positioned at the intersection of intelligent mobility and premium luggage—a Luxury Suitcase designed not only around appearance, but also around functionality, connectivity and the changing expectations of modern travelers.
+Building a Broader Intelligent Luggage Ecosystem
+The SE3SXD represents the flagship level of Airwheel's intelligent mobility portfolio, but it is part of a broader product strategy.
+Airwheel's lineup includes models such as the SE3SX Cabin Suitcase,  SE3SL+ Airport Suitcase and SE3SL electric suitcase, which combine rideable mobility, smart app connectivity, Apple Find My support and USB charging. The SE3MiniT focuses on lightweight urban and short-distance travel, while the larger SE3T provides additional capacity for travelers carrying more luggage.
+For families, Airwheel has also developed the SQ3 and SQ3S children's rideable luggage series, extending intelligent mobility into parent-child travel scenarios.
+Each product serves a different use case, but they share the same underlying development philosophy: bringing intelligent technology into real travel environments rather than treating AI as a purely digital concept.
+From Luggage to Mobility Companion
+The suitcase is undergoing the same transformation as smartphones, cars, and smart homes—evolving from passive gear into an intelligent travel partner. Airwheel’s AI Suitcase goes beyond adding smart features; it reimagines luggage as an active participant in the journey.
+The SE3SXD combines automated movement, electric propulsion, smart controls, connectivity, portable power, and premium design in one compact platform. It doesn’t just follow—it interacts, adapts, and connects with the traveler’s digital life.
+For Airwheel, this isn’t about smarter luggage—it’s about smarter travel.
+About Airwheel
+Airwheel specializes in intelligent mobility, with over 600 global patents across electric transport, rideable luggage, and connected travel products. Its growing lineup of AI, Smart, Electric, and Rideable Suitcases aims to make travel more efficient, connected, and effortless.
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Email: Jonas@airwheel.net
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>CLOUDSUFI Expands Its North American AI Footprint with New Enterprise AI Factory in Mexico</v>
+        <v>Las figuras más destacadas del entretenimiento respaldan a Stability AI en su última ronda de financiación</v>
       </c>
       <c r="B515" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C515" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D515" t="str">
         <v>AI</v>
       </c>
       <c r="E515" t="str">
-        <v>https://www.prnewswire.com/news-releases/cloudsufi-expands-its-north-american-ai-footprint-with-new-enterprise-ai-factory-in-mexico-302819973.html</v>
+        <v>https://www.prnewswire.com/news-releases/las-figuras-mas-destacadas-del-entretenimiento-respaldan-a-stability-ai-en-su-ultima-ronda-de-financiacion-302860249.html</v>
       </c>
       <c r="F515" t="str">
-        <v>New Guadalajara center combines data engineering, predictive intelligence, and agentic execution in a same-time-zone model built to move enterprise AI from data to decisions to action. SAN JOSE, Calif., July 7, 2026 /PRNewswire/ -- CLOUDSUFI, a global AI and data innovation company, today...</v>
+        <v>La financiación total asciende a 232 millones de dólares con la nueva gerencia y un grupo de inversores formado por Electronic Arts, Sony Music Group, Universal Music Group, Warner Music Group y otras empresas. LOS ÁNGELES, 26 de agosto de 2026 /PRNewswire/ -- Stability AI, líder en...</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Trinity Receives Platinum Pinnacle Award for Best Use of AI Technology</v>
+        <v>OVHcloud announces several changes to its organization and Executive Committee</v>
       </c>
       <c r="B516" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C516" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D516" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E516" t="str">
-        <v>https://www.prnewswire.com/news-releases/trinity-receives-platinum-pinnacle-award-for-best-use-of-ai-technology-302819906.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351075/0/en/ovhcloud-announces-several-changes-to-its-organization-and-executive-committee.html</v>
       </c>
       <c r="F516" t="str">
-        <v>WALTHAM, Mass., July 7, 2026 /PRNewswire/ -- Trinity, a global leader in technology-enabled commercialization solutions for the life sciences industry, today announced that it has been awarded the Platinum Pinnacle Award for Technology in the Best Use of Artificial Intelligence category....</v>
+        <v>Roubaix, August 26, 2026 – OVH group, a sovereign, global player and European leader in Cloud and AI, announces several changes within its Executive Committee and continues the transformation of its go-to-market model to support the next phase of its growth.</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>Elder Care Assistive Robots Market Trends in AI and Machine Learning Integration</v>
+        <v>MegazoneCloud Launches Its Gemini Enterprise Center of Excellence to Accelerate Enterprise AI Adoption</v>
       </c>
       <c r="B517" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C517" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D517" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E517" t="str">
-        <v>https://express-press-release.net/news/2026/07/07/1761941</v>
+        <v>https://www.prnewswire.com/news-releases/megazonecloud-launches-its-gemini-enterprise-center-of-excellence-to-accelerate-enterprise-ai-adoption-302860116.html</v>
       </c>
       <c r="F517" t="str">
-        <v>The global Elder Care Assistive Robots Market was valued at USD 3.4 billion in 2025 and is projected to grow from USD 3.9 billion in 2026 to [read full press release...]</v>
+        <v>Dedicated division leverages multimodal AI and agentic workflows to move global clients from pilot to production. ROCHESTER, N.Y., Aug. 25, 2026 /PRNewswire/ -- MegazoneCloud, a global AI-Native Managed Service Provider (MSP) and a Premier Partner in the Google Cloud Co-sell, Google Cloud...</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>Investor Alert: Microsoft Stock Dropped 10% Amid Copilot Functionality ...</v>
+        <v>Consumer Trust in AI Is on Track to Grow by 15 Percentage Points by 2030</v>
       </c>
       <c r="B518" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C518" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D518" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E518" t="str">
-        <v>https://pr-inside.com/investor-alert-microsoft-stock-dropped-10-amid-copilot-functionality-r5198749.htm</v>
+        <v>https://www.prnewswire.com/news-releases/consumer-trust-in-ai-is-on-track-to-grow-by-15-percentage-points-by-2030-302859907.html</v>
       </c>
       <c r="F518" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>New BCG Research Finds That in More Than Half of AI-Assisted Journeys, AI Introduces Consumers to New Brands Nearly a Third of Consumers Now Use AI at Some Point in Their Purchase Journey, Roughly Triple the Rate of 18 Months Ago Value, Not Price Alone, Is Driving Purchase Decisions,...</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>Investor Alert: ZoomInfo Stock Dropped 33% Amid AI Integration Issues ...</v>
+        <v>Vishay Intertechnology to Showcase Solutions for AI Infrastructure and Physical AI at PCIM Asia 2026</v>
       </c>
       <c r="B519" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C519" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D519" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E519" t="str">
-        <v>https://pr-inside.com/investor-alert-zoominfo-stock-dropped-33-amid-ai-integration-issues-r5198746.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351067/0/en/vishay-intertechnology-to-showcase-solutions-for-ai-infrastructure-and-physical-ai-at-pcim-asia-2026.html</v>
       </c>
       <c r="F519" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of the ZoomInfo ($GTM) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud alleging that ZoomInfo misled investors regarding the impact of ZoomInfo's AI-integrated products on customer retention Stock ..</v>
+        <v>Company to Highlight Broad Portfolio of Semiconductor and Passive Technologies in a Series of Reference Designs and Product Demonstrations Focused on Grid to Board AI Power Delivery, Software-Defined Vehicles, and Humanoid Robotics Company to Highlight Broad Portfolio of Semiconductor and Passive Technologies in a Series of Reference Designs and Product Demonstrations Focused on Grid to Board AI Power Delivery, Software-Defined Vehicles, and Humanoid Robotics</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>Tatsoft Ships FrameworX 10.1.5: Industrial AI Platform With Knowledge Graph and On-Premise AI Service</v>
+        <v>TIER IV to showcase integrated AI, data, and computing solution for SDVs at Automotive World 2026</v>
       </c>
       <c r="B520" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C520" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D520" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E520" t="str">
-        <v>https://www.prnewswire.com/news-releases/tatsoft-ships-frameworx-10-1-5-industrial-ai-platform-with-knowledge-graph-and-on-premise-ai-service-302819884.html</v>
+        <v>https://www.prnewswire.com/news-releases/tier-iv-to-showcase-integrated-ai-data-and-computing-solution-for-sdvs-at-automotive-world-2026-302859969.html</v>
       </c>
       <c r="F520" t="str">
-        <v>FrameworX 10.1.5 delivers complete AI integration across engineering and operations, an industrial ontology layer with live Knowledge Graph, and a local AI service that runs entirely behind the customer's firewall. Available now as a free upgrade. HOUSTON, July 7, 2026 /PRNewswire/ --...</v>
+        <v>TOKYO, Aug. 26, 2026 /PRNewswire/ -- TIER IV, the pioneering force behind open-source software for autonomous driving, will showcase a solution for software-defined vehicles (SDVs) that integrates AI, data, and computing at Automotive World 2026, to be held at Makuhari Messe from...</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>Keeper Security Extends Agentic AI Governance to Endpoint Privilege Manager</v>
+        <v>Three "Native" Capabilities: How Pinea Pi Defines the Edge AI Device</v>
       </c>
       <c r="B521" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C521" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D521" t="str">
         <v>AI</v>
       </c>
       <c r="E521" t="str">
-        <v>https://www.prnewswire.com/news-releases/keeper-security-extends-agentic-ai-governance-to-endpoint-privilege-manager-302819881.html</v>
+        <v>https://www.prnewswire.com/news-releases/three-native-capabilities-how-pinea-pi-defines-the-edge-ai-device-302860026.html</v>
       </c>
       <c r="F521" t="str">
-        <v>For the first time, AI agents on employee workstations and endpoints can be discovered and governed with access policies and elevation controls CHICAGO, July 7, 2026 /PRNewswire/ -- Keeper Security, the leading zero-trust and zero-knowledge identity security and Privileged Access...</v>
+        <v>NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Pinea Pi, the AI-native hardware pioneer, today revealed the technology behind its edge AI node, coming to Kickstarter from late September to late October. Starting in late August, early supporters can reserve theirs with a $30 deposit at...</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Wrap Technologies (WRAP) Launches WrapShield Autonomous Defense and Public Safety Platform</v>
+        <v>Isatong Founder and Former NASA Engr Isaac Udotong Addresses Future of AI at Canada-Africa Summit</v>
       </c>
       <c r="B522" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C522" t="str">
-        <v>NewMediaWire</v>
+        <v>PRLog</v>
       </c>
       <c r="D522" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E522" t="str">
-        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-launches-wrapshield-autonomous-defense-and-public-safety-platform-7087547</v>
+        <v>https://www.prlog.org/13164124-isatong-founder-and-former-nasa-engr-isaac-udotong-addresses-future-of-ai-at-canada-africa-summit.html</v>
       </c>
       <c r="F522" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - July 7, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) launched WrapShield, an autonomous defense and public safety platform designed to connect threat detection, AI-assisted decision support and response technologies into a unified operating architecture. The company said the platform is intended to help government agencies integrate existing and future sensors, artificial intelligence capabilities and response technologies across defense, public safety, homeland security, critical infrastructure and border security applications, with its initial focus on counter-unmanned aircraft systems. Wrap Technologies also announced a strategic investment in Israel-based Frenel Imaging Ltd. along with an exclusive U.S. and NATO license for Frenel’s proprietary TPiCore(R) </v>
+        <v>Isatong, an enterprise AI and infrastructure consulting firm serving governments, banks, and large organizations across Africa and North America, participated in the Canada-Africa Summit on Digital Rails &amp; Inclusive Growth held in Toronto.</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>Popl Launches World's First AI Assistant for Events in Anthropic's Claude</v>
+        <v>Weather Expert Witness: Legal Experts AI Names the Top 5 in Practice</v>
       </c>
       <c r="B523" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C523" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D523" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E523" t="str">
-        <v>https://www.prnewswire.com/news-releases/popl-launches-worlds-first-ai-assistant-for-events-in-anthropics-claude-302819826.html</v>
+        <v>https://prunderground.com/weather-expert-witness-legal-experts-ai-names-the-top-5-in-practice/cmt8qiwsh000e04jr5mrcrrl1</v>
       </c>
       <c r="F523" t="str">
-        <v>Popl's new native Claude connector turns the hardest workflows in event lead capture and event marketing into natural language conversations. NEW YORK, July 7, 2026 /PRNewswire/ -- Popl, the leading event lead capture platform, today launches Popl for Claude, the world's first AI...</v>
+        <v>Legal Experts AI has released its ranking of leading weather expert witnesses who turn complex atmospheric data into clear, credible courtroom testimony. The post Weather Expert Witness: Legal Experts AI Names the Top 5 in Practice first appeared on</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>GPOPlus+ (OTCQB:GPOX) Sponsors FreedomFest 2026, July 8-11 in Las Vegas ...</v>
+        <v>Combos Makes Its Global Debut at Gamescom, Bringing AI-Created Games by Everyday Creators</v>
       </c>
       <c r="B524" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C524" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D524" t="str">
-        <v>AI, Energy</v>
+        <v>AI, SaaS, Gaming</v>
       </c>
       <c r="E524" t="str">
-        <v>https://pr-inside.com/gpoplus-otcqb-gpox-sponsors-freedomfest-2026-july-8-11-in-las-vegas-r5198723.htm</v>
+        <v>https://www.prnewswire.com/news-releases/combos-makes-its-global-debut-at-gamescom-bringing-ai-created-games-by-everyday-creators-302859934.html</v>
       </c>
       <c r="F524" t="str">
-        <v>(PR-inside.com) GPOX to exhibit at Booth 909 as thousands of investors, entrepreneurs, and thought leaders gather at Caesars Forum; Chairman and CEO Brett H. Pojunis to serve as a judge in the Principled Business Pitch Competition. LAS VEGAS, NV / ACCESS Newswire / July 7, 2026 / GPO Plus, Inc.(OTCQB:GPOX), an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, today announced it is a sponsor and exhibitor at FreedomFest 2026, taking place July 8-11, 2026, at the CAESARS FORUM Conference Center in Las Vegas, Nevada. Attendees can visit the GPOX team in the ..</v>
+        <v>The AI game creation platform arrives in Cologne with 10+ playable titles built by creators with no coding background and a growing community of 300,000+ creators across 110+ countries COLOGNE, Germany, Aug. 25, 2026 /PRNewswire/ -- Combos, the AI game creation platform by Converge.AI, is...</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>Bonny Broom LLC Patents Semantic Search Technology That Cuts Historical ...</v>
+        <v>Lost Money on Datavault AI Inc. (DVLT)? Urged to Join Class Action ...</v>
       </c>
       <c r="B525" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C525" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D525" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E525" t="str">
-        <v>https://pr-inside.com/bonny-broom-llc-patents-semantic-search-technology-that-cuts-historical-r5198720.htm</v>
+        <v>https://pr-inside.com/lost-money-on-datavault-ai-inc-dvlt-urged-to-join-class-action-r5216152.htm</v>
       </c>
       <c r="F525" t="str">
-        <v>(PR-inside.com) MCLEAN, VA / ACCESS Newswire / July 7, 2026 / Researchers navigating historical archives have long faced a familiar roadblock: months, if not years meticulously transcribing and searching degraded documents, only to make mistakes and miss connections. Bonny Broom LLC has patented a method to improve historical research and solve this problem. The U.S. Patent and Trademark Office (USPTO) issued US Patent No. 12675535 on July 7, 2026 to Bonny Broom LLC for its Method, System &amp; Computer Program Product for Semantic Search Within An AI-Enabled Digital Historical Archive. The patented technology combines AI-powered transcription, semantic search, and a continuous feedback ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>Legal AI Software Market Growing at a 28.3% CAGR By 2030, Unlocks New Opportunities for Law Firms and Reduce Costs | Exclusive Report by MarketsandMarkets™</v>
+        <v>The Hugging Face incident and the road ahead</v>
       </c>
       <c r="B526" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C526" t="str">
-        <v>GetNews</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D526" t="str">
         <v>AI</v>
       </c>
       <c r="E526" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/legal-ai-software-market-growing-at-a-283-cagr-by-2030-unlocks-new-opportunities-for-law-firms-and-reduce-costs-exclusive-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://openai.com/index/hugging-face-incident-and-the-road-ahead</v>
       </c>
       <c r="F526" t="str">
-        <v/>
+        <v>OpenAI shares findings from the Hugging Face security incident and the steps we’re taking to strengthen AI model security, monitoring, and alignment.</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Emotion Detection and Recognition Market to Reach USD 43.29 Billion by 2031, Driven by AI-Powered Multimodal Analytics | Report by MarketsandMarkets™</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Datavault AI Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - DVLT</v>
       </c>
       <c r="B527" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C527" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D527" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E527" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/emotion-detection-and-recognition-market-to-reach-usd-4329-billion-by-2031-driven-by-aipowered-multimodal-analytics-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311470/ROSEN-SKILLED-INVESTOR-COUNSEL-Encourages-Datavault-AI-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-DVLT</v>
       </c>
       <c r="F527" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="528">
+        <v>New York, New York--(Newsfile Corp. - August 25, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ: DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline.SO WHAT: If you purchased Datavault AI securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
+      </c>
+    </row>
+    <row r="528" xml:space="preserve">
       <c r="A528" t="str">
-        <v>Sylvan Expands AI-Enabled North American MEP Platform with Landmark ...</v>
+        <v>FWD Group reports record profit amid continued growth</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C528" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D528" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, Healthcare, Energy, Retail</v>
       </c>
       <c r="E528" t="str">
-        <v>https://pr-inside.com/sylvan-expands-ai-enabled-north-american-mep-platform-with-landmark-r5198715.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Partnership adds scale, advanced mechanical capabilities and southern presence strengthening Sylvan Group's position as a tech-powered, multi-trade construction services platform in North America. DETROIT, MI AND ROGERSVILLE, AL / ACCESS Newswire / July 7, 2026 /Sylvan Group, a premier Artificial Intelligence (AI) enabled multi-trade construction services platform serving Fortune 100 clients across the fastest growing mission critical industries in North America, announces a landmark partnership with Pettus Plumbing and Piping adding more than 250 skilled professionals and four decades of industry-leading mechanical expertise to Sylvan's growing North American platform. Pettus Plumbing &amp; Piping is a full-service mechanical contractor headquartered in Rogersville, Alabama ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109421/</v>
+      </c>
+      <c r="F528" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 26, 2026 - (ACN Newswire) -  FWD Group Holdings Limited (“FWD Group” or “FWD”) today announced interim results for the six months ended 30 June 2026[1].
+- New business sales were up seven per cent on the prior corresponding period to US$1.35 billion on an annualised premium equivalent (APE) basis. New business contractual service margin was US$996 million, with year-on-year growth of 25 per cent.
+- Operating profit after tax was up 20 per cent to US$298 million with positive contributions from all four reportable segments: Hong Kong SAR &amp; Macau SAR; Thailand &amp; Cambodia; Japan; and Expansion Markets. Net profit after tax of US$172 million was a three-fold increase on the first half of 2025 and represents another record result.
+- Shareholder value creation indicators continued to trend positively, with comprehensive tangible equity up five per cent to US$8.83 billion and Group embedded value up five per cent to US$6.95 billion compared to 31 December 2025. FWD Group retained a solvency ratio[2] of 203 per cent, after the adoption of economic value-based solvency regulation in Japan.
+- Announced a key hire in May for the high-net-worth (HNW) business, which serves the global HNW insurance market with diversified asset allocation, wealth management, and legacy planning.
+- Received globally recognised certification in July for the development, procurement, deployment, and use of artificial intelligence (AI) systems, reflecting the growing maturity and responsible use of AI at FWD Group with the ISO/IEC 42001 standard achieved from the International Organisation for Standardisation/International Electrotechnical Commission.
+Huynh Thanh Phong, Group Chief Executive Officer and Executive Director of FWD Group, said, “FWD Group had a very strong start to our first full year as a listed company. Once again, we’ve demonstrated our ability to sustain growth, and to convert that growth into rising bottom-line profitability, while expanding margins. This was driven by the diversification built into our geographic footprint and multi-channel distribution model over the past 13 years, as well as a capital structure that positions FWD Group well for the future.”
+In the company’s home market of Hong Kong SAR, momentum continued despite record prior-year growth, supported by resilient domestic demand and the city’s role as one of the world’s largest cross-border wealth hubs.
+Excellent growth in Japan was driven by the company’s expansion into the savings and retirement needs segment in July 2025, complementing its existing protection business as a rapidly ageing society continues to fuel the longevity economy.
+In Thailand, the focus on profitable new business continued in the company’s market-leading exclusive bancassurance partnership with Siam Commercial Bank and agency distribution channels. The transition to a new Chief Executive Officer for Thailand was completed in May when Khun Knattapisit Krutkrongchai (KK) joined the company.
+Strong growth in Expansion Markets – comprised of Indonesia, Malaysia, the Philippines, Singapore, and Vietnam – was achieved despite the macroeconomic uncertainty in some countries in this segment.
+“These results are the latest example of the strong track record we’re building as a listed company serving more than 40 million customers across 10 markets in Asia. At FWD Group, we remain heavily focused on anchoring around the customer – aided by the golden age of transformational technological innovation that we’re living in,” added Huynh Thanh Phong.
+Across the region, 21 new products were introduced in the first half of 2026 in response to emerging customer needs. The FWD Group consumer outlook survey released in February 2026, prior to the outbreak of conflict in the Middle East and the associated global energy economic shocks, showed that most of Asia’s middle-class feel financially anxious and underprepared for retirement.
+About FWD Group
+FWD Group (1828.HK) is a pan-Asian life and health insurance business that serves over 40 million customers across 10 markets, including BRI Life in Indonesia. FWD’s customer-led and tech-enabled approach aims to deliver innovative propositions, easy-to-understand products and a simpler insurance experience. Established in 2013, the company operates in some of the fastest-growing insurance markets in the world with a vision of changing the way people feel about insurance. FWD Group is listed on the Hong Kong Stock Exchange under the stock code 1828. For more information, please visit www.fwd.com
+For media inquiries, please contact: groupcommunications@fwd.com
+Source: FWD Group Holdings Limited
+[1] The results are for the six months ended 30 June 2026 and are compared to the same period in 2025. Growth rates are represented on a constant exchange rate (CER) basis. The results are based on the unaudited interim condensed consolidated financial statements and embedded value supplementary report for the first half of 2026, unless otherwise stated. Operating profit after tax and net profit after tax represent the amounts attributable to equity holders of the company and are presented net of non-controlling interests. New business sales are calculated on an annualised premium equivalent (APE) basis, based on 100 per cent annualised first year premiums and 10 per cent single premiums. Group LCSM cover ratio, group embedded value and comprehensive tangible equity 2025 values are December 2025 balances/ratios and growth rates are shown accordingly.
+[2] Prescribed capital requirement (PCR) basis
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>Sylvan Expands AI-Enabled North American MEP Platform with Landmark Pettus Partnership</v>
+        <v>Digital Realty ได้รับเลือกให้พัฒนาดาต้าเซ็นเตอร์แห่งใหม่ขนาด 50 เมกะวัตต์ในสิงคโปร์</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C529" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D529" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E529" t="str">
-        <v>https://www.newswire.com/news/sylvan-expands-ai-enabled-north-american-mep-platform-with-landmark-pettus</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3351041/0/th/digital-realty-%E0%B9%84%E0%B8%94%E0%B9%89%E0%B8%A3%E0%B8%B1%E0%B8%9A%E0%B9%80%E0%B8%A5%E0%B8%B7%E0%B8%AD%E0%B8%81%E0%B9%83%E0%B8%AB%E0%B9%89%E0%B8%9E%E0%B8%B1%E0%B8%92%E0%B8%99%E0%B8%B2%E0%B8%94%E0%B8%B2%E0%B8%95%E0%B9%89%E0%B8%B2%E0%B9%80%E0%B8%8B%E0%B9%87%E0%B8%99%E0%B9%80%E0%B8%95%E0%B8%AD%E0%B8%A3%E0%B9%8C%E0%B9%81%E0%B8%AB%E0%B9%88%E0%B8%87%E0%B9%83%E0%B8%AB%E0%B8%A1%E0%B9%88%E0%B8%82%E0%B8%99%E0%B8%B2%E0%B8%94-50-%E0%B9%80%E0%B8%A1%E0%B8%81%E0%B8%B0%E0%B8%A7%E0%B8%B1%E0%B8%95%E0%B8%95%E0%B9%8C%E0%B9%83%E0%B8%99%E0%B8%AA%E0%B8%B4%E0%B8%87%E0%B8%84%E0%B9%82%E0%B8%9B%E0%B8%A3%E0%B9%8C.html</v>
       </c>
       <c r="F529" t="str">
-        <v>Partnership adds scale, advanced mechanical capabilities and southern presence strengthening Sylvan Group's position as a tech-powered, multi-trade construction services platform in North America.</v>
+        <v>ที่ตั้งแห่งใหม่ของ Digital Realty บนเกาะจูรง จะช่วยขยายแพลตฟอร์มของบริษัทในสิงคโปร์ ด้วยศักยภาพที่รองรับ AI และมีความยั่งยืน ออกแบบมาเพื่อสนับสนุนบทต่อไปของการเติบโตด้านดิจิทัลของประเทศ ที่ตั้งแห่งใหม่ของ Digital Realty บนเกาะจูรง จะช่วยขยายแพลตฟอร์มของบริษัทในสิงคโปร์ ด้วยศักยภาพที่รองรับ AI และมีความยั่งยืน ออกแบบมาเพื่อสนับสนุนบทต่อไปของการเติบโตด้านดิจิทัลของประเทศ</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>ChatGPT is now in Viber</v>
+        <v>Digital Realty, 싱가포르에 50MW 규모 신규 데이터센터 개발 사업자로 선정</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C530" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D530" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E530" t="str">
-        <v>https://www.prnewswire.com/news-releases/chatgpt-is-now-in-viber-302819797.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3351041/0/ko/digital-realty-%EC%8B%B1%EA%B0%80%ED%8F%AC%EB%A5%B4%EC%97%90-50mw-%EA%B7%9C%EB%AA%A8-%EC%8B%A0%EA%B7%9C-%EB%8D%B0%EC%9D%B4%ED%84%B0%EC%84%BC%ED%84%B0-%EA%B0%9C%EB%B0%9C-%EC%82%AC%EC%97%85%EC%9E%90%EB%A1%9C-%EC%84%A0%EC%A0%95.html</v>
       </c>
       <c r="F530" t="str">
-        <v>Rakuten Viber and OpenAI Partner to Bring ChatGPT Directly into Messaging SAN MATEO, Calif. and LONDON, July 7, 2026 /PRNewswire/ -- Rakuten Viber is bringing ChatGPT directly to your fingertips. Through a new global partnership with OpenAI, Viber users can now access ChatGPT-powered...</v>
+        <v>Digital Realty의 주롱섬 신규 시설, AI 지원·지속가능 데이터센터 용량 확충 통해 싱가포르의 차세대 디지털 성장 지원 Digital Realty의 주롱섬 신규 시설, AI 지원·지속가능 데이터센터 용량 확충 통해 싱가포르의 차세대 디지털 성장 지원</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>Pegasus One Health's SONG Framework Helps Healthcare Organizations Predict Whether Their AI Agents Will Scale or Stall</v>
+        <v>デジタル・リアルティ、シンガポールで50MW規模の新規データセンター開発事業に選定される</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C531" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D531" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E531" t="str">
-        <v>https://www.prweb.com/releases/pegasus-one-healths-song-framework-helps-healthcare-organizations-predict-whether-their-ai-agents-will-scale-or-stall-302817193.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3351041/0/ja/%E3%83%87%E3%82%B8%E3%82%BF%E3%83%AB-%E3%83%AA%E3%82%A2%E3%83%AB%E3%83%86%E3%82%A3-%E3%82%B7%E3%83%B3%E3%82%AC%E3%83%9D%E3%83%BC%E3%83%AB%E3%81%A750mw%E8%A6%8F%E6%A8%A1%E3%81%AE%E6%96%B0%E8%A6%8F%E3%83%87%E3%83%BC%E3%82%BF%E3%82%BB%E3%83%B3%E3%82%BF%E3%83%BC%E9%96%8B%E7%99%BA%E4%BA%8B%E6%A5%AD%E3%81%AB%E9%81%B8%E5%AE%9A%E3%81%95%E3%82%8C%E3%82%8B.html</v>
       </c>
       <c r="F531" t="str">
-        <v>Healthcare AI pilots die in the gap between a working model and a production-ready environment, with an estimated 80% never making it to production. Pegasus One's SONG framework gives healthcare leaders a diagnostic to predict, before they invest, whether an AI agent will scale or quietly...</v>
+        <v>デジタル・リアルティのジュロン島の新拠点は、AI対応の持続可能な能力を備えることで、シンガポールのデジタル成長の次の段階を支援するために設計された同社のシンガポール・プラットフォームを拡張する デジタル・リアルティのジュロン島の新拠点は、AI対応の持続可能な能力を備えることで、シンガポールのデジタル成長の次の段階を支援するために設計された同社のシンガポール・プラットフォームを拡張する</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>DIAGNOS to Extend the Exercise Period of Stock Warrants</v>
+        <v>AWS, NBA Africa, and Learn Fresh Bring Math Education to Students in South Africa</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C532" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D532" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI, SaaS, Retail, Gaming, Education</v>
       </c>
       <c r="E532" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323533/0/en/DIAGNOS-to-Extend-the-Exercise-Period-of-Stock-Warrants.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
       </c>
       <c r="F532" t="str">
-        <v>BROSSARD, Quebec, July 07, 2026 (GLOBE NEWSWIRE) -- Diagnos Inc. (“DIAGNOS” or the “Corporation”) (TSX Venture: ADK, OTCQB: DGNOF, FWB: 4D4A), a company dedicated to the early detection of critical health issues using advanced Artificial Intelligence ( AI ) techniques, announces that it intends to amend the expiry date of 6,715,369 stock warrants (each a “Warrant”) from August 5, 2026 to June 5, 2027 (the “Amendment”). The Warrants were issued as part of a non-brokered private placement of units initially announced on February 5, 2025 and on February 14, 2025.</v>
+        <v>Amazon Web Services (AWS) today announced a commitment of AWS AI and cloud technology to support the growth of NBA Math Hoops, a community-based basketball program that empowers youth ages 8-14 to develop foundational math and social-emotional skills through the game of basketball in South Africa. As part of the program, AWS will provide nonprofit organization Learn Fresh with AI tools, cloud infrastructure and technical expertise to bring the basketball-based math education program to 1... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>EDETEK to Support the FDA's Real-Time Clinical Trials Initiative with Its R&amp;amp;D Cloud and Sponsor Partnership Program</v>
+        <v>MFour Data Research Names Nikhil Nair Senior Vice President of Data Science &amp;amp; Governance</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C533" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D533" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E533" t="str">
-        <v>https://www.prnewswire.com/news-releases/edetek-to-support-the-fdas-real-time-clinical-trials-initiative-with-its-rd-cloud-and-sponsor-partnership-program-302819697.html</v>
+        <v>https://www.prnewswire.com/news-releases/mfour-data-research-names-nikhil-nair-senior-vice-president-of-data-science--governance-302859872.html</v>
       </c>
       <c r="F533" t="str">
-        <v>Offering a Near-Real-Time, AI-Enabled R&amp;D Cloud and End-to-End Sponsor Partnerships to Help Advance Continuous, Data-Driven Regulatory Oversight in Early-Phase Clinical Development PRINCETON, N.J., July 7, 2026 /PRNewswire/ -- EDETEK today announced the launch of a sponsor partnership...</v>
+        <v>Former Amazon, Uber and Adobe analytics leader joins MFour to advance its connected first-party data and AI strategy IRVINE, Calif., Aug. 25, 2026 /PRNewswire/ -- MFour Data Research today announced that Nikhil Nair has joined the company as Senior Vice President of Data Science &amp;...</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>CMS ACCESS Model Launches New Era of Continuous Cardio-Kidney-Metabolic Care; Brilliant Care Joins Initial Cohort</v>
+        <v>Apple's new Mac mini, featuring M6 and M5 Pro, delivers a massive leap in AI performance, supercharging the leading desktop for always-on agentic computing</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C534" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D534" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E534" t="str">
-        <v>https://www.prweb.com/releases/cms-access-model-launches-new-era-of-continuous-cardio-kidney-metabolic-care-brilliant-care-joins-initial-cohort-302819718.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359488</v>
       </c>
       <c r="F534" t="str">
-        <v>Brilliant Care's nurse-led, AI-enabled care model has demonstrated an average 21 mmHg reduction in systolic blood pressure and a 2.56 point reduction in HbA1c, providing a proven foundation for CMS's new longitudinal care model RICHMOND, Va., July 7, 2026 /PRNewswire-PRWeb/ -- Brilliant...</v>
+        <v>Apple today announced the new Mac mini with the all-new M6 and powerful M5 Pro, delivering a dramatic boost in performance and even more versatility in its supersmall desktop design. With M6, Mac mini now delivers up to 4x faster AI performance,1 2x faster storage 2 and graphics,1 and 40 percent faster CPU performance.1 Everything on Mac mini with M6 feels incredibly fast, from everyday productivity tasks to agentic AI workflows. Mac mini with M5 Pro delivers even more pro-level perf... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359488</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>XSparks Introduces the AI Operating Model, Turning AI From a Pilot into How the Business Runs</v>
+        <v>Qfin Holdings Announces Second Quarter and Interim 2026 Unaudited Financial Results and Declares Semi-Annual Dividend</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C535" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D535" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E535" t="str">
-        <v>https://www.prnewswire.com/news-releases/xsparks-introduces-the-ai-operating-model-turning-ai-from-a-pilot-into-how-the-business-runs-302819725.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350952/0/en/qfin-holdings-announces-second-quarter-and-interim-2026-unaudited-financial-results-and-declares-semi-annual-dividend.html</v>
       </c>
       <c r="F535" t="str">
-        <v>PITTSBURGH, July 7, 2026 /PRNewswire/ -- XSparks, a global AI transformation firm, today introduced the AI Operating Model, or AIOM, its approach to taking a company past AI pilots and copilots to AI that runs the operation. AIOM is not a product and not a platform. It is the model...</v>
+        <v>SHANGHAI, China, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Qfin Holdings, Inc. (NASDAQ: QFIN; HKEx: 3660) (“Qfin Holdings” or the “Company”), a leading AI-empowered Credit-Tech platform in China, today announced its unaudited financial results for the second quarter and six months ended June 30, 2026 and declared its semi-annual dividend.</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>Fighting AI with AI: Palo Alto Networks and Tenzai Collaborate to Defeat ...</v>
+        <v>Stowers scientists develop a new way to visualize what AI models learn from DNA -- and discover how to control what the models learn next</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C536" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D536" t="str">
         <v>AI</v>
       </c>
       <c r="E536" t="str">
-        <v>https://pr-inside.com/fighting-ai-with-ai-palo-alto-networks-and-tenzai-collaborate-to-defeat-r5198677.htm</v>
+        <v>https://www.prnewswire.com/news-releases/stowers-scientists-develop-a-new-way-to-visualize-what-ai-models-learn-from-dna--and-discover-how-to-control-what-the-models-learn-next-302859867.html</v>
       </c>
       <c r="F536" t="str">
-        <v>(PR-inside.com) The collaboration marks Tenzai's formal expansion into network security, and a new concept where AI-generated adversarial intelligence translates into stronger protection at machine speed. NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Tenzai , the autonomous offensive security company, today announced it has collaborated with Palo Alto Networks in a "purple team" research initiative, pitting Cortex XDR, Palo Alto Networks best-in-class endpoint security offering, directly against Tenzai's autonomous AI attacker. The exercise, a controlled, dynamic alliance between two industry leaders, set the bar for what AI-versus-AI security testing looks like in practice. Tenzai's state-of-the-art AI hacker demonstrated intelligence ..</v>
+        <v>The AI model interpretation method, PISA, shows what genomic AI models learn, allowing scientists to separate experimental bias from biology, train more focused models, and uncover unexpected insights related to gene regulation and genetic disease. What's new, and why it matters: PISA...</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Fighting AI with AI: Palo Alto Networks and Tenzai Collaborate to Defeat Autonomous Threats</v>
+        <v>GreenCore Solutions Corp. (GSC) Goes Live with AI Orderability (AIO) Agents for Commerce Marketplaces</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C537" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D537" t="str">
-        <v>AI</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E537" t="str">
-        <v>https://www.newswire.com/news/fighting-ai-with-ai-palo-alto-networks-and-tenzai-collaborate-to-defeat</v>
+        <v>https://www.prnewswire.com/news-releases/greencore-solutions-corp-gsc-goes-live-with-ai-orderability-aio-agents-for-commerce-marketplaces-302859852.html</v>
       </c>
       <c r="F537" t="str">
-        <v>The collaboration marks Tenzai's formal expansion into network security, and a new concept where AI-generated adversarial intelligence translates into stronger protection at machine speed.</v>
+        <v>AI Agents for CPG and Beauty &amp; Personal Care brands on the SM-AMP-CPG standard, human in the loop on every order VANCOUVER, BC and SYDNEY, Aug. 25, 2026 /PRNewswire/ -- GreenCore Solutions Corp. ("GSC" or the "Company"), AI Agents that sell Consumer Packaged Goods (CPG) and Beauty &amp;...</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>AI-Ready Enterprise Knowledge Graph Market Forecast to Reach USD 6,550.0 Million by 2036 as Enterprise AI Adoption, GraphRAG Infrastructure, and Semantic Data Integration Accelerate Global Demand</v>
+        <v>Accrete Climbs Into the Top Tier of the 2026 Inc. 5000 Fastest Growing Private Companies</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C538" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D538" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E538" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-ready-enterprise-knowledge-graph-market-forecast-to-reach-usd-6-550-0-million-by-2036-as-enterprise-ai-adoption-graphrag-infrastructure-and-semantic-data-integration-accelerate-global-demand-302819703.html</v>
+        <v>https://www.prnewswire.com/news-releases/accrete-climbs-into-the-top-tier-of-the-2026-inc-5000-fastest-growing-private-companies-302859847.html</v>
       </c>
       <c r="F538" t="str">
-        <v>NEWARK, Del., July 7, 2026 /PRNewswire/ -- According to the latest analysis by Future Market Insights, the AI-Ready Enterprise Knowledge Graph Market is poised for exceptional growth as organizations increasingly invest in AI-ready data architectures, semantic knowledge management, and...</v>
+        <v>Ranked No. 952 with 364% three-year revenue growth, as governments and Fortune 500 enterprises move from AI that retrieves information to teams of expert agents trusted with consequential work. NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Accrete today announced it has been named to the 2026...</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>CerraCap Ventures Invests in MazeBolt to Advance AI-Era DDoS Resilience</v>
+        <v>The Inner Circle acknowledges Denise Glasscock as a Pinnacle Professional Member Inner Circle of Excellence</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C539" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D539" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E539" t="str">
-        <v>https://www.prnewswire.com/news-releases/cerracap-ventures-invests-in-mazebolt-to-advance-ai-era-ddos-resilience-302819701.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-denise-glasscock-as-a-pinnacle-professional-member-inner-circle-of-excellence-302859813.html</v>
       </c>
       <c r="F539" t="str">
-        <v>Investment underscores CERRACAP 's cybersecurity thesis around continuous validation, enterprise resilience, and mission-critical infrastructure protection. COSTA MESA, Calif. and RAMAT GAN, Israel, July 7, 2026 /PRNewswire/ -- CERRACAP, a global venture capital firm investing in...</v>
+        <v>WESLEY CHAPEL, Fla., Aug. 25, 2026 /PRNewswire/ -- Denise Glasscock is the founder and chief technology officer of InnovalifeCloud Consulting, leading healthcare, government and commercial clients in AI, cloud and digital transformation to improve outcomes and create human impact. Over...</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>LUMISTAR Launches CARRY on Kickstarter, Introducing an AI-Powered Basketball Training System</v>
+        <v>WheelMetrics Brings Systematic Stock Selection to Retail Investors Using the Wheel Strategy</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C540" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D540" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E540" t="str">
-        <v>https://www.prnewswire.com/news-releases/lumistar-launches-carry-on-kickstarter-introducing-an-ai-powered-basketball-training-system-302818928.html</v>
+        <v>https://www.prnewswire.com/news-releases/wheelmetrics-brings-systematic-stock-selection-to-retail-investors-using-the-wheel-strategy-302859833.html</v>
       </c>
       <c r="F540" t="str">
-        <v>NEW YORK, July 7, 2026 /PRNewswire/ -- Basketball, as one of the world's most widely played sports, continues to evolve across competition levels, participation scale, and training sophistication. From professional leagues to grassroots programs and individual players, the sport has...</v>
+        <v>Founded by computer scientist and former AI entrepreneur Adrian Rosebrock, WheelMetrics helps traders evaluate the stocks behind their options trades before chasing premiums WASHINGTON, Aug. 25, 2026 /PRNewswire/ -- WheelMetrics, an educational and stock-screening platform for retail...</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>PriceLabs Brings Revenue Management Wherever You Work, On Mobile, Into ...</v>
+        <v>Pega to Present at Upcoming Investor Conference</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C541" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D541" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E541" t="str">
-        <v>https://pr-inside.com/pricelabs-brings-revenue-management-wherever-you-work-on-mobile-into-r5198626.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/pega-present-upcoming-investor-conference-200500418.html</v>
       </c>
       <c r="F541" t="str">
-        <v>(PR-inside.com) Customers can now use PriceLabs on their phone, in AI tools like Claude, and via API, all connected to the same engine and data CHICAGO, IL / ACCESS Newswire / July 7, 2026 /PriceLabs , a leading revenue management platform for short and mid-term accommodations, today announced three new ways to use PriceLabs: a mobile app, in AI tools such as Claude via MCP, and through an upgraded Customer API. PriceLabs takes the guesswork out of nightly pricing, using demand trends, local market data and an advanced algorithm to set the right rate. Until now, PriceLabs offered this service exclusively through its ..</v>
+        <v>WALTHAM, Mass., August 25, 2026--Pegasystems Inc. (NASDAQ: PEGA), the enterprise AI software company for mission-critical work, today announced that Ken Stillwell, COO and CFO, will be presenting at the following upcoming investor conference:</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>PriceLabs Brings Revenue Management Wherever You Work, On Mobile, Into AI Tools, and Through Its API</v>
+        <v>QumulusAI Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C542" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D542" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E542" t="str">
-        <v>https://www.newswire.com/news/pricelabs-brings-revenue-management-wherever-you-work-on-mobile-into-ai-tools</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/qumulusai-reports-second-quarter-2026-200500408.html</v>
       </c>
       <c r="F542" t="str">
-        <v>Customers can now use PriceLabs on their phone, in AI tools like Claude, and via API, all connected to the same engine and data</v>
+        <v>ATLANTA, August 25, 2026--QumulusAI (Nasdaq: QMLS), a neocloud infrastructure provider purpose-built for the AI computing era, today reported financial results for the second quarter ended June 30, 2026. This is the company’s first quarterly report since it began trading on the Nasdaq Global Market on July 16, 2026.</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>Tredence Recognized as a Global Leader in ISG Provider Lens™ Snowflake Ecosystem Partners 2026</v>
+        <v>Prosci Announces Infinite Change Executive Summit to Help Leaders Navigate AI and Continuous Transformation</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C543" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D543" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E543" t="str">
-        <v>https://www.prnewswire.com/news-releases/tredence-recognized-as-a-global-leader-in-isg-provider-lens-snowflake-ecosystem-partners-2026-302819418.html</v>
+        <v>https://www.prnewswire.com/news-releases/prosci-announces-infinite-change-executive-summit-to-help-leaders-navigate-ai-and-continuous-transformation-302859762.html</v>
       </c>
       <c r="F543" t="str">
-        <v>Redefining data modernization by accelerating decision intelligence and bringing agentic AI to all the data on the Snowflake AI Data Cloud SAN JOSE, Calif. and BENGALURU, India, July 7, 2026 /PRNewswire/ -- Tredence, a global data science and AI solutions company, has been positioned as a...</v>
+        <v>Exclusive Denver summit will bring together senior leaders to explore AI integration, change capability and the leadership strategies required to turn transformation investment into business results DENVER, Colo., Aug. 25, 2026 /PRNewswire/ -- Prosci, a global leader in change management,...</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>Inflownomics Shares New AI-Themed Digital Flow Content Through SCL1 Delivery Social Channels</v>
+        <v>Nearly One-Third of CRE Asset Managers Make Major Capital Decisions on Gut Instinct, New Survey Finds</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C544" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D544" t="str">
-        <v>AI, Media</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E544" t="str">
-        <v>https://www.pr.com/press-release/972823</v>
+        <v>https://www.prnewswire.com/news-releases/nearly-one-third-of-cre-asset-managers-make-major-capital-decisions-on-gut-instinct-new-survey-finds-302859698.html</v>
       </c>
       <c r="F544" t="str">
-        <v>Inflownomics, LLC has released new AI-themed motivational and entertainment content through its SCL1 Delivery social media channels, featuring humor, inspirational messaging, and digital "flow" concepts. [PR.com]</v>
+        <v>Research among 166 commercial real estate professionals finds 69% have paid more for capital work that earlier maintenance would have prevented CHICAGO, Aug. 25, 2026 /PRNewswire/ -- SITE Technologies, a provider of AI-assisted asset intelligence solutions for commercial real estate,...</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>Stafon Levine, a 79-Year-Old Senior Launches Immediate Income Bridge for Displaced Workers Facing AI Job Loss</v>
+        <v>Agentic AI Use Cases Fail When the Wrong Projects Get Funded, Warns Info-Tech Research Group</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C545" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D545" t="str">
-        <v>AI, Education</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E545" t="str">
-        <v>https://www.prunderground.com/stafon-levine-a-79-year-old-senior-launches-immediate-income-bridge-for-displaced-workers-facing-ai-job-loss/00387537/</v>
+        <v>https://www.prnewswire.com/news-releases/agentic-ai-use-cases-fail-when-the-wrong-projects-get-funded-warns-info-tech-research-group-302859691.html</v>
       </c>
       <c r="F545" t="str">
-        <v>LearnHow Blue LLC Unveils Free Blue-Collar Membership and AI Playbook, Giving Laid-Off Personnel A No-Resume Income Options to Secure Financial Lifelines The post Stafon Levine, a 79-Year-Old Senior Launches Immediate Income Bridge for Displaced Workers Facing AI Job Loss first appeared on</v>
+        <v>Organizations across every sector are rushing to adopt agentic AI in data management, but many lack a reliable way to decide which use cases are worth funding. New insights from Info-Tech Research Group provide a structured method to qualify and prioritize those use cases before...</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>Oshyn Launches MCP Server, Bringing No-Cost DXP Strategy Tools Directly ...</v>
+        <v>Local AI Registry Launches First Public Registry of AI Business Recommendations</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C546" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D546" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E546" t="str">
-        <v>https://pr-inside.com/oshyn-launches-mcp-server-bringing-no-cost-dxp-strategy-tools-directly-r5198608.htm</v>
+        <v>https://www.newsfilecorp.com/release/311447/Local-AI-Registry-Launches-First-Public-Registry-of-AI-Business-Recommendations</v>
       </c>
       <c r="F546" t="str">
-        <v>(PR-inside.com) By integrating Oshyn's suite of digital experience tools directly with popular AI assistants, the new MCP server enables digital leaders to evaluate sites, estimate budgets, and plan platform migrations entirely through natural conversation. CYPRESS, CA / ACCESS Newswire / July 7, 2026 / Oshyn today announced the release of a Model Context Protocol (MCP) server for its suite of free Digital Experience Platform (DXP) tools. This release enables marketers, digital leaders, and developers to access Oshyn's 25 years of implementation expertise directly within popular AI assistants such as Claude, ChatGPT, and Cursor. By integrating Oshyn's tools into a single MCP server, users ..</v>
+        <v>Irvine, California--(Newsfile Corp. - August 25, 2026) - Local AI Registry, the first public registry of what AI assistants say about local businesses, launched nationally on July 1st, 2026. Any business in the United States can look up its record complimentary at LocalAIRegistry.com and see what ChatGPT, Gemini, and Perplexity actually say about it. According to Local AI Registry's scoring data, 73% of local businesses are never recommended by AI assistants.To view an enhanced version of this...</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>Trustifi Appoints New CEO to Lead Cybersecurity and AI Advances</v>
+        <v>I'm an Amazon SVP who hadn't coded in 25 years. Then I wrote 100,000 lines of code with AI.</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C547" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D547" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E547" t="str">
-        <v>https://pr-inside.com/trustifi-appoints-new-ceo-to-lead-cybersecurity-and-ai-advances-r5198607.htm</v>
+        <v>https://www.aboutamazon.com/news/workplace/amazon-svp-ai-tools-employees-careers?utm_source=rss</v>
       </c>
       <c r="F547" t="str">
-        <v>(PR-inside.com) Technology industry veteran Jeff Spridgeon to lead the continued transformation of the renowned channel email security organization LAS VEGAS, NV / ACCESS Newswire / July 7, 2026 /Editorial Summary Trustifi has appointed Jeff Spridgeon as CEO to lead the company's next phase of growth and strengthen its indirect go-to-market strategy. This hire solidifies Trustifi's commitment to innovation and partner success, emphasizing faster responses to evolving cyber threats-especially for SMB customers-and expanded support for channel partners. The company's zero-trust email protection platform and AI-driven security awareness training capabilities were designed to help channel partners protect themselves and their clients from modern threat Trustifi , a provider ..</v>
+        <v>Amazon’s HR leader, Beth Galetti, shares how AI tools are empowering employees to build and how the company is investing $2.5 billion to prepare people for the future of work.</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>Premonition.ai Launches Groundbreaking AI System to Determine the Value ...</v>
+        <v>Incredible Supply &amp;amp; Logistics Awarded NASA SEWP VI Prime Contract, Launches New Federal Technology Procurement Channel</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C548" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D548" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E548" t="str">
-        <v>https://pr-inside.com/premonition-ai-launches-groundbreaking-ai-system-to-determine-the-value-r5198606.htm</v>
+        <v>https://www.prnewswire.com/news-releases/incredible-supply--logistics-awarded-nasa-sewp-vi-prime-contract-launches-new-federal-technology-procurement-channel-302859719.html</v>
       </c>
       <c r="F548" t="str">
-        <v>(PR-inside.com) Groundbreaking Tool Ends the Guesswork in Lawsuit Valuation, Enabling Smarter Settlements and Fairer Outcomes for Insurers, Plaintiffs, and Attorneys ORLANDO, FL / ACCESS Newswire / July 7, 2026 / In March 2026, an Orlando jury awarded $644,751,855.08 to a man who fell down steps at a bar - a verdict dramatically out of step with similar premises liability cases. While such eye-popping awards often make headlines, they rarely reflect reality and are frequently reduced on appeal or remain uncollectible. These outlier judgments contribute to what insurers call "Social Inflation," driving up insurance premiums for businesses and consumers alike. At the same time, ..</v>
+        <v>10-year, $20 billion-ceiling GWAC expands Federal access to IT, communications, cybersecurity, audio visual, AI, cloud and emerging technology solutions through ISL beginning November 1, 2026 VIRGINIA BEACH, Va., Aug. 25, 2026 /PRNewswire/ -- Incredible Supply &amp; Logistics (ISL), an...</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>Healthy by Nature® Launches ZeoForce™, a New AI-Informed Detox Formula Developed Using Functional Medicine, Clinical Research, and Proprietary Artificial Intelligence</v>
+        <v>Securities Class Action Lawsuit Filed Against Datavault AI Inc. (DVLT) ...</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C549" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D549" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E549" t="str">
-        <v>https://www.prweb.com/releases/healthy-by-nature-launches-zeoforce-a-new-ai-informed-detox-formula-developed-using-functional-medicine-clinical-research-and-proprietary-artificial-intelligence-302818118.html</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-datavault-ai-inc-dvlt-r5216071.htm</v>
       </c>
       <c r="F549" t="str">
-        <v>New 16-in-1 supplement is the first product developed using the company's AI-assisted formulation methodology, designed to reduce ingredient redundancy, optimize dosing, and improve ingredient synergy. ASHEVILLE, N.C., July 7, 2026 /PRNewswire-PRWeb/ -- Healthy by Nature® today announced...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>Intuiface Launches Experience Generator, an Agentic AI System for Creating Interactive Experiences from Natural-Language Prompts</v>
+        <v>Primero Launches as the AI Transformation Company for Latin America</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C550" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D550" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E550" t="str">
-        <v>https://www.prweb.com/releases/intuiface-launches-experience-generator-an-agentic-ai-system-for-creating-interactive-experiences-from-natural-language-prompts-302818977.html</v>
+        <v>https://www.prnewswire.com/news-releases/primero-launches-as-the-ai-transformation-company-for-latin-america-302859100.html</v>
       </c>
       <c r="F550" t="str">
-        <v>Now live for all trial users and active customers, Experience Generator turns a described idea into an original, touch-ready interactive experience that is published to the web, editable in a browser, and fully supported by the rest of the Intuiface platform. TOULOUSE, France, July 7,...</v>
+        <v>The company enables Latin America's largest enterprises to deploy AI and unlock the region's economic potential MEXICO CITY, Aug. 25, 2026 /PRNewswire/ -- Latin America's biggest enterprises power the region's economy, yet many still run on technology from the 1990s. Today, Primero, the...</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>Oshyn Launches MCP Server, Bringing No-Cost DXP Strategy Tools Directly to AI Assistants</v>
+        <v>NEO Launches NEO 2.0, an AI-Powered Global Listing Service Built for New Construction</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C551" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D551" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E551" t="str">
-        <v>https://www.newswire.com/news/oshyn-launches-mcp-server-bringing-no-cost-dxp-strategy-tools-directly-22820375</v>
+        <v>https://www.prnewswire.com/news-releases/neo-launches-neo-2-0--an-ai-powered-global-listing-service-built-for-new-construction-302859694.html</v>
       </c>
       <c r="F551" t="str">
-        <v>By integrating Oshyn's suite of digital experience tools directly with popular AI assistants, the new MCP server enables digital leaders to evaluate sites, estimate budgets, and plan platform migrations entirely through natural conversation.</v>
+        <v>Rebuilt from the ground up, NEO 2.0 expands professional distribution and introduces a new generation of tools for builders, real estate professionals and homebuyers ORLANDO, Fla., Aug. 25, 2026 /PRNewswire/ -- New Estate Only (NEO) today announced NEO 2.0, the fully rebuilt generation of...</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>In an Industry-First, Revvo Introduces MCP-Powered Tire Intelligence</v>
+        <v>Mission Critical Partners Expands Cybersecurity and AI Expertise with Addition of Sean Scott</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C552" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D552" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E552" t="str">
-        <v>https://www.prweb.com/releases/in-an-industry-first-revvo-introduces-mcp-powered-tire-intelligence-302817339.html</v>
+        <v>https://www.prweb.com/releases/mission-critical-partners-expands-cybersecurity-and-ai-expertise-with-addition-of-sean-scott-302859586.html</v>
       </c>
       <c r="F552" t="str">
-        <v>Fleet operators can now ask AI about tire health, maintenance, and roadside risk using natural language across their existing fleet systems. SAN MATEO, Calif., July 7, 2026 /PRNewswire-PRWeb/ -- Revvo.ai, the leader in AI-powered tire intelligence, today announced support for the Model...</v>
+        <v>Veteran cybersecurity executive Sean Scott brings more than 35 years of experience protecting public safety and critical infrastructure environments. STATE COLLEGE, Pa., Aug. 25, 2026 /PRNewswire-PRWeb/ -- Mission Critical Partners (MCP), a leading provider of consulting and managed...</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>BingX Launches SK Hynix ADR Pre-IPO Trading with a $100,000 Prediction Campaign</v>
+        <v>RemoteBridge Names Dr. John N. Just, Ed.D. Chief Executive Officer</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C553" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D553" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E553" t="str">
-        <v>https://www.prweb.com/releases/bingx-launches-sk-hynix-adr-pre-ipo-trading-with-a-100-000-prediction-campaign-302819577.html</v>
+        <v>https://www.prnewswire.com/news-releases/remotebridge-names-dr-john-n-just-edd-chief-executive-officer-302859638.html</v>
       </c>
       <c r="F553" t="str">
-        <v>PANAMA CITY, July 7, 2026 /PRNewswire/ -- BingX, a leading cryptocurrency exchange and Web3-AI company, today announced the launch of SK Hynix ADR pre-IPO trading on its platform, ahead of the semiconductor giant's highly anticipated Nasdaq listing on July 10. Alongside the trading...</v>
+        <v>Longtime learning and technology executive joins the AI-powered role-play training platform to lead its expansion into HR and remote-team leadership training. TAMPA, Fla., Aug. 25, 2026 /PRNewswire/ -- RemoteBridge, an AI-powered role-play training platform, today announced that Dr. John...</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>Manufacturers Are Sitting on Data That Could Free Millions in Cash Flow. Keystone.AI Proves It in 12 Weeks.</v>
+        <v>Clairvoyance Adds Multiplayer AI, Letting Multiple People Work Inside One Live AI Session, Running on Your Own Machine</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C554" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D554" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E554" t="str">
-        <v>https://www.prnewswire.com/news-releases/manufacturers-are-sitting-on-data-that-could-free-millions-in-cash-flow-keystoneai-proves-it-in-12-weeks-302819569.html</v>
+        <v>https://www.prnewswire.com/news-releases/clairvoyance-adds-multiplayer-ai-letting-multiple-people-work-inside-one-live-ai-session-running-on-your-own-machine-302859683.html</v>
       </c>
       <c r="F554" t="str">
-        <v>Deep Enterprise™ AI Platform (DEEP™) reduces inventory and cost of goods sold while protecting revenue and service levels — driving measurable business value in less than 12 months. BELLEVUE, Wash., July 7, 2026 /PRNewswire/ -- Keystone.AI today announced Proof Before Production, a...</v>
+        <v>Clairvoyance 0.85 also adds seamless access to AI sessions across all of a user's machines, plus a new iPhone app PLYMOUTH, Mich., Aug. 25, 2026 /PRNewswire/ -- Stardock Software today released Clairvoyance 0.85, introducing Multiplayer AI, live AI agent sessions that multiple people can...</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>5W Research: One Company Now Owns The Wedding Answer</v>
+        <v>Popular AI planner Voiset launches version 2.0 and enters MENA at LEAP 2026 with full Arabic support</v>
       </c>
       <c r="B555" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C555" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D555" t="str">
         <v>AI</v>
       </c>
       <c r="E555" t="str">
-        <v>https://www.prnewswire.com/news-releases/5w-research-one-company-now-owns-the-wedding-answer-302819558.html</v>
+        <v>https://www.prnewswire.com/news-releases/popular-ai-planner-voiset-launches-version-2-0-and-enters-mena-at-leap-2026-with-full-arabic-support-302859600.html</v>
       </c>
       <c r="F555" t="str">
-        <v>New 5W Index finds The Knot Worldwide controls 20% of every wedding-planning answer inside ChatGPT, Claude, Perplexity, Gemini, and Google AI Overviews — through both The Knot and WeddingWire. Zola sits second at 9.5%. 84% of individual U.S. wedding vendors don't appear in AI answers at...</v>
+        <v>The AI personal planner that builds your day by voice returns to LEAP 2026 in Riyadh with a fully refreshed design and a connection to Claude, one of the world's leading AI assistants. RIYADH, Saudi Arabia, Aug. 25, 2026 /PRNewswire/ -- Voiset, the AI personal planner, today announced the...</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>ELEKTROS Focuses Strategic Vision on Resource Circularity for Lithium ...</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating SES AI Corporation ...</v>
       </c>
       <c r="B556" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C556" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D556" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E556" t="str">
-        <v>https://pr-inside.com/elektros-focuses-strategic-vision-on-resource-circularity-for-lithium-r5198601.htm</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-ses-ai-corporation-r5216038.htm</v>
       </c>
       <c r="F556" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 7, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), an emerging company focused on energy solutions, to develop strategic circular economy growth initiative, including advanced research to secure the critical energy supply chain through AI-driven battery recycling and commodity optimization. A sustainable energy transition requires a closed-loop supply chain. As the first generation of electric vehicles and utility-scale battery energy storage systems (BESS) reach retirement, Elektros is launching advanced research under its "Smart Energy" division to bridge the gap between material waste management and strategic commodity supply. Resource Circularity &amp; Battery Recycling Solutions To drive economic ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of SES AI Corporation ("SES" or "the Company") (NYSE:SES). Investors who purchased SES securities prior to January 29, 2025, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/SES. SES Investigation Details The investigation concerns whether SES and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for SES Investors? If you are aware of any facts relating to this investigation or purchased ..</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>Insilico Initiates Phase III Clinical Trial for Rentosertib, Its AI-Empowered TNIK Inhibitor for Idiopathic Pulmonary Fibrosis</v>
+        <v>ECRI Expands Problem Reporting Network and Calls for More Data on AI Errors in Patient Care</v>
       </c>
       <c r="B557" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C557" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D557" t="str">
         <v>AI, Healthcare</v>
       </c>
       <c r="E557" t="str">
-        <v>https://www.prnewswire.com/news-releases/insilico-initiates-phase-iii-clinical-trial-for-rentosertib-its-ai-empowered-tnik-inhibitor-for-idiopathic-pulmonary-fibrosis-302819553.html</v>
+        <v>https://www.prnewswire.com/news-releases/ecri-expands-problem-reporting-network-and-calls-for-more-data-on-ai-errors-in-patient-care-302859649.html</v>
       </c>
       <c r="F557" t="str">
-        <v>Potentially first-in-class oral TNIK inhibitor advances into late-stage development after milestones marked by vital peer-reviewed papers: the discovery-to-clinic journey in Nature Biotechnology, and positive Phase IIa clinical results in Nature Medicine Rentosertib represents a novel...</v>
+        <v>As the adoption of AI in healthcare continues to accelerate, ECRI calls on healthcare providers, systems, and clinicians nationwide to report AI-related incidents FORT WASHINGTON, Pa., Aug. 25, 2026 /PRNewswire/ -- Global patient safety nonprofit ECRI announced an expansion of its Problem...</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>Germany Sets New Six-Month Start-Up Record</v>
+        <v>Moving beyond release waves with the AI at Work roadmap</v>
       </c>
       <c r="B558" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C558" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D558" t="str">
         <v>AI</v>
       </c>
       <c r="E558" t="str">
-        <v>https://www.prnewswire.com/news-releases/germany-sets-new-six-month-start-up-record-302819552.html</v>
+        <v>https://www.microsoft.com/en-us/dynamics-365/blog/business-leader/2026/08/25/one-always-on-roadmap-dynamics-365-power-platform-and-dataverse-join-the-ai-at-work-roadmap/</v>
       </c>
       <c r="F558" t="str">
-        <v>More entrepreneurs founded start-ups in Germany in the first half of 2026 than in any comparable period – one main reason is AI. BERLIN, July 7, 2026 /PRNewswire/ -- The first six months of this year saw the founding of a record 3053 fledgling tech companies. That's according to a study...</v>
+        <v>The post Moving beyond release waves with the AI at Work roadmap appeared first on Source.</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>Fortun Holdings Reports 120% Increase in June Funding Applications ...</v>
+        <v>Stowers Institute expands Artificial Intelligence Initiative, appoints second AI Fellow</v>
       </c>
       <c r="B559" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C559" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D559" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, Education</v>
       </c>
       <c r="E559" t="str">
-        <v>https://pr-inside.com/fortun-holdings-reports-120-increase-in-june-funding-applications-r5198598.htm</v>
+        <v>https://www.prnewswire.com/news-releases/stowers-institute-expands-artificial-intelligence-initiative-appoints-second-ai-fellow-302859634.html</v>
       </c>
       <c r="F559" t="str">
-        <v>(PR-inside.com) Preliminary Marketing Rollout Drives Significant Increase in Funding Applications as Company Begins Evaluating Full Digital Platform Customer Acquisition Lifecycle MIAMI, FL / ACCESS Newswire / July 7, 2026 / Fortun Holdings, Corp. (OTCID:FRTU) ("Fortun" or the "Company"), through its Fortun family of companies, today announced that its preliminary marketing rollout in June 2026 resulted in a significant increase in new funding applications, following the Company's recent launch of FortunFunding.com, licensing of the 1-833-FUNDING vanity number, and deployment of its proprietary AI-enabled workflow and transaction management platform. At the beginning of May 2026, Fortun began testing a series of marketing strategies, creative assets, ..</v>
+        <v>Charles McAnany, Ph.D., uses machine learning to uncover hidden patterns in DNA and better understand how genes are regulated. As an AI Fellow, he will help expand the use of AI across the Institute's 24 research programs. KANSAS CITY, Mo., Aug. 25, 2026 /PRNewswire/ -- The Stowers...</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>Duck Creek Acquires Send, Creating the Industry's Only Agentic Underwriting-to-Core Platform</v>
+        <v>Morningstar and PitchBook Help Ground AI with Trusted Investment Intelligence in Gemini Enterprise for Financial Services, Expanding Access Across AI Ecosystems</v>
       </c>
       <c r="B560" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C560" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D560" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E560" t="str">
-        <v>https://www.prweb.com/releases/duck-creek-acquires-send-creating-the-industrys-only-agentic-underwriting-to-core-platform-302819403.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/morningstar-pitchbook-help-ground-ai-163600106.html</v>
       </c>
       <c r="F560" t="str">
-        <v>Acquisition unites Duck Creek's intelligent core and Agentic AI Platform with Send's AI-native orchestration engine to redefine end-to-end underwriting for commercial, specialty, and London Market insurers BOSTON, July 7, 2026 /PRNewswire/ -- Duck Creek Technologies, the intelligent core...</v>
+        <v>CHICAGO &amp; SEATTLE, August 25, 2026--Morningstar and PitchBook announced upcoming Model Context Protocol (MCP) integrations with Google Cloud’s Gemini Enterprise for Financial Services.</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>Medical Care Technologies, Inc. (OTC Pink:MDCE) Details Six-Phase Internal ...</v>
+        <v>OmicsBank Raises $2.25M to Expand Clinical Data Infrastructure Globally for Healthcare, Life Sciences, and Frontier AI Labs</v>
       </c>
       <c r="B561" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C561" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D561" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E561" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-details-six-phase-internal-r5198596.htm</v>
+        <v>https://www.prnewswire.com/news-releases/omicsbank-raises-2-25m-to-expand-clinical-data-infrastructure-globally-for-healthcare-life-sciences-and-frontier-ai-labs-302859623.html</v>
       </c>
       <c r="F561" t="str">
-        <v>(PR-inside.com) Medical Care Technologies, Inc. (OTC PINK:MDCE) Details Six-Phase Internal Testing Protocol Driving Melanoma Scan Beta Progress MESA, AZ / ACCESS Newswire / July 7, 2026 / Medical Care Technologies, Inc. (OTC PINK:MDCE) today elaborated on the rigorous six-phase internal testing framework that has powered the encouraging results announced on June 26, 2026. Following the initial structured testing announcement on June 12, 2026, the Company has implemented a comprehensive, multi-stage internal evaluation process focused on training and optimizing its proprietary AI vision models for the MDCE Melanoma Scan Beta platform. The six-phase internal testing protocol includes: Dataset Ingestion &amp; Preprocessing - Systematic curation and augmentation ..</v>
+        <v>Seed funding from Redesign Health fuels U.S. expansion and broadens access to clinical and multi-omics data from Asia, bringing greater diversity to drug development and healthcare AI. SAN FRANCISCO, Aug. 25, 2026 /PRNewswire/ -- OmicsBank, a clinical data infrastructure company...</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>Open Point acquires Converlens to expand engagement intelligence capabilities</v>
+        <v>Lifshitz Law PLLC Announces Investigations of SES AI Corporation (NYSE:SES), ...</v>
       </c>
       <c r="B562" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C562" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D562" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E562" t="str">
-        <v>https://www.prweb.com/releases/open-point-acquires-converlens-to-expand-engagement-intelligence-capabilities-302819477.html</v>
+        <v>https://pr-inside.com/lifshitz-law-pllc-announces-investigations-of-ses-ai-corporation-nyse-ses-r5215983.htm</v>
       </c>
       <c r="F562" t="str">
-        <v>Acquisition adds AI-powered analytics capabilities to the Open Point platform Combined offering connects community engagement, stakeholder relationship management and data analytics Creates a stronger end-to-end solution for government, infrastructure and planning organizations VANCOUVER,...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 25, 2026 / Lifshitz Law Firm SES AI Corporation (NYSE:SES) Lifshitz Law PLLC announces investigation into possible securities laws violations and/or breaches of fiduciary duties in connection with allegations that the Company made materially false and/or misleading statements and/or failed to disclose that: (i) SES AI overstated its business prospects by materially overstating the expected results that could be achieved by deals with companies that have limited or no operations; (ii) SES AI created an appearance of revenue by purchasing services in exchange for purchases of Molecular Universe; (iii) contrary to its positive statements ..</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>Crexendo Rated #1 AI-Powered Business Communications Platform by Real ...</v>
+        <v>Airbyte Expands Agentic Data Platform with Semantic Search and Fine-Grained Governance</v>
       </c>
       <c r="B563" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C563" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D563" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E563" t="str">
-        <v>https://pr-inside.com/crexendo-rated-1-ai-powered-business-communications-platform-by-real-r5198581.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/airbyte-expands-agentic-data-platform-160000032.html</v>
       </c>
       <c r="F563" t="str">
-        <v>(PR-inside.com) PHOENIX, AZ / ACCESS Newswire / July 7, 2026 / Crexendo®, Inc. (NASDAQ:CXDO), ("Crexendo" or the "Company"), an award-winning software technology company supporting over 7 million end-users, and a premier provider of cloud communication platform software and unified communications as a service (UCaaS) offerings, including voice, video, contact center, and managed IT services tailored to businesses of all sizes, today announced that its AI-powered cloud communications platform has earned multiple #1 rankings and awards in the G2 Summer 2026 Reports across VoIP, UCaaS, Contact Center, and Customer Communications Management. The company received #1 ratings for Generative AI and AI Text ..</v>
+        <v>SAN FRANCISCO, August 25, 2026--Airbyte, creator of the open data movement platform, today announced major enhancements to the Airbyte Agents platform, making it easier for AI agents to discover relevant enterprise knowledge while ensuring organizations maintain precise control over what agents and users can access.</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>Crexendo Rated #1 AI-Powered Business Communications Platform by Real Users in G2 Summer 2026 Reports</v>
+        <v>Superstep Capital Invests in Zencore to Build the Leading Independent Google Cloud AI Services Platform</v>
       </c>
       <c r="B564" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C564" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D564" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E564" t="str">
-        <v>https://www.newswire.com/news/crexendo-rated-1-ai-powered-business-communications-platform-by-real-users-in</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/superstep-capital-invests-zencore-build-160000924.html</v>
       </c>
       <c r="F564" t="str">
-        <v/>
+        <v>SAN FRANCISCO, August 25, 2026--Superstep Capital invests in independent Google Cloud consultancy Zencore, which launches ZenAI Factory, an agentic AI framework for enterprises.</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>Harbor Acquires iTrain, Adding UK Legal Technology Training and AI Enablement Capabilities</v>
+        <v>MAVRIX INSURANCE SERVICES INTRODUCES MILLIE: A PROPRIETARY AI-ENABLED PLATFORM BUILT INTO THE BROKERAGE</v>
       </c>
       <c r="B565" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C565" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D565" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E565" t="str">
-        <v>https://www.prweb.com/releases/harbor-acquires-itrain-adding-uk-legal-technology-training-and-ai-enablement-capabilities-302818758.html</v>
+        <v>https://www.prnewswire.com/news-releases/mavrix-insurance-services-introduces-millie-a-proprietary-ai-enabled-platform-built-into-the-brokerage-302857761.html</v>
       </c>
       <c r="F565" t="str">
-        <v>Acquisition deepens Harbor's global and UK presence and positions the firm at the forefront of AI adoption and change management for the legal sector CHICAGO, July 7, 2026 /PRNewswire-PRWeb/ -- Harbor, the leading provider of professional and technology services to the legal industry,...</v>
+        <v>Agentic AI Platform Built Around the Agent, Not the Task WALNUT CREEK, Calif., Aug. 25, 2026 /PRNewswire/ -- Mavrix Insurance Services, a centralized brokerage model born out of the Heffernan Group, today announced the launch of Millie, a proprietary platform that functions as both an AI...</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>LOGICALIS ACHIEVES MICROSOFT FRONTIER PARTNER STATUS TO ACCELERATE ENTERPRISE AI ADOPTION</v>
+        <v>The Entertainment Industry's Biggest Names Back Stability AI in Latest Funding Round</v>
       </c>
       <c r="B566" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C566" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D566" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E566" t="str">
-        <v>https://www.prweb.com/releases/logicalis-achieves-microsoft-frontier-partner-status-to-accelerate-enterprise-ai-adoption-302819342.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-entertainment-industrys-biggest-names-back-stability-ai-in-latest-funding-round-302859584.html</v>
       </c>
       <c r="F566" t="str">
-        <v>LONDON, July 7, 2026 /PRNewswire/ -- Global technology service provider, Logicalis, has achieved Microsoft Frontier Partner status alongside its Microsoft Copilot specialisation, reinforcing its position as a trusted partner for organisations looking to scale AI securely, responsibly,...</v>
+        <v>Total funding reaches $232M under new leadership with investor group comprised of Electronic Arts, Sony Music Group, Universal Music Group, Warner Music Group, and more LOS ANGELES, Aug. 25, 2026 /PRNewswire/ -- Stability AI, the leader in purpose-built AI products for professional...</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Onfleet Receives Frost &amp;amp; Sullivan's 2026 North American Smart Logistics Company of the Year Recognition for Excellence in AI-Enabled Automation and Delivery Operations Optimization</v>
+        <v>Skillprint Flow Launches to Turn Gameplay into Human-Performance Data ...</v>
       </c>
       <c r="B567" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C567" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D567" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Gaming</v>
       </c>
       <c r="E567" t="str">
-        <v>https://www.prweb.com/releases/onfleet-receives-frost--sullivans-2026-north-american-smart-logistics-company-of-the-year-recognition-for-excellence-in-ai-enabled-automation-and-delivery-operations-optimization-302818855.html</v>
+        <v>https://pr-inside.com/skillprint-flow-launches-to-turn-gameplay-into-human-performance-data-r5215981.htm</v>
       </c>
       <c r="F567" t="str">
-        <v>This company is recognized for its innovation in smart logistics, leveraging AI-enabled automation and optimization to enhance reliability, visibility, and efficiency in delivery operations. SAN ANTONIO, July 7, 2026 /PRNewswire/ -- Frost &amp; Sullivan is pleased to announce that Onfleet has...</v>
+        <v>(PR-inside.com) New platform turns gameplay into AI-ready behavioral data while running passively in the background, provides real-time player intelligence, and shares revenue 50/50 with game studios. SAN FRANCISCO, CA / ACCESS Newswire / August 25, 2026 / Skillprint today launched Skillprint Flow, an API and toolset that gives game studios a new revenue stream from gameplay they already generate. Flow analyzes non-identifying gameplay data and transforms it into structured human-performance data that helps data partners understand how real people think, learn, adapt, and make decisions, with the goal of building AI that can better understand and augment human capability. Skillprint works with ..</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>PartnerOne Appoints John Pirc (JP) to Chief Product &amp;amp; Technology Officer for its Cybersecurity Portfolio</v>
+        <v>Skillprint Flow Launches to Turn Gameplay into Human-Performance Data for AI, Creating a New Revenue Stream for Game Studios</v>
       </c>
       <c r="B568" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C568" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D568" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Gaming</v>
       </c>
       <c r="E568" t="str">
-        <v>https://www.prweb.com/releases/partnerone-appoints-john-pirc-jp-to-chief-product--technology-officer-for-its-cybersecurity-portfolio-302818526.html</v>
+        <v>https://www.newswire.com/news/skillprint-flow-launches-to-turn-gameplay-into-human-performance-data-for-ai</v>
       </c>
       <c r="F568" t="str">
-        <v>This Strategic Leadership appointment reinforces PartnerOne's commitment to accelerating AI-driven innovation with its companies. RIVERSIDE, Calif., July 7, 2026 /PRNewswire/ -- As organizations face increasingly sophisticated AI-powered cyber threats, PartnerOne is strengthening its...</v>
+        <v>New platform turns gameplay into AI-ready behavioral data while running passively in the background, provides real-time player intelligence, and shares revenue 50/50 with game studios.</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>Revenue Management Labs Launches AI Build Practice in London, Names Gustavo Mendonça to Lead</v>
+        <v>Weitere Informationen zur Aufstockung der Beteiligung der Familie Ehrmann an Artprice by Artmarket im Rahmen der „AI-First"-Transformation von Artprice</v>
       </c>
       <c r="B569" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C569" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D569" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E569" t="str">
-        <v>https://www.prweb.com/releases/revenue-management-labs-launches-ai-build-practice-in-london-names-gustavo-mendonca-to-lead-302818461.html</v>
+        <v>https://www.prnewswire.com/news-releases/weitere-informationen-zur-aufstockung-der-beteiligung-der-familie-ehrmann-an-artprice-by-artmarket-im-rahmen-der-ai-first-transformation-von-artprice-302859574.html</v>
       </c>
       <c r="F569" t="str">
-        <v>New London team turns pricing strategy into AI-powered systems, delivering working tools in weeks at a fraction of the cost of enterprise software. LONDON, July 7, 2026 /PRNewswire/ -- Revenue Management Labs, a pricing consultancy that combines deep commercial expertise with AI built...</v>
+        <v>PARIS, 25. August 2026 /PRNewswire/ -- Wie in der am 13. August 2026 unter dem Titel „Artmarket.com: 2. Quartal 2026: Aufwärtstrend – vom schrittweisen Wandel hin zur ‚AI-FIRST'-Metamorphose von Artprice" veröffentlichten Pressemitteilung von Artmarket.com zum 2. Quartal 2026 angekündigt,...</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>SimX Launches AI Assistant to Scale VR Healthcare Training Without Sacrificing Educator Control</v>
+        <v>Slangit Technologies and GADEF International Launch Africa AI Literacy ...</v>
       </c>
       <c r="B570" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C570" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D570" t="str">
         <v>AI, Education</v>
       </c>
       <c r="E570" t="str">
-        <v>https://www.prnewswire.com/news-releases/simx-launches-ai-assistant-to-scale-vr-healthcare-training-without-sacrificing-educator-control-302819131.html</v>
+        <v>https://pr-inside.com/slangit-technologies-and-gadef-international-launch-africa-ai-literacy-r5215979.htm</v>
       </c>
       <c r="F570" t="str">
-        <v>New AI-powered capability enables healthcare institutions to train more learners, reduce faculty workload, and deliver consistent simulation at scale. SAN FRANCISCO, July 7, 2026 /PRNewswire/ -- SimX, the global leader in virtual reality (VR) simulation for healthcare education and...</v>
+        <v>(PR-inside.com) Defining Future Leaders in Africa Powered by AI ACCRA, GH / ACCESS Newswire / August 25, 2026 / Slangit Technologies and GADEF International have signed a five-year Strategic Collaboration Agreement to advance artificial intelligence literacy, responsible AI adoption and human-capital development across Africa, beginning in Ghana and expanding into Kenya and South Africa. The initiative is intended to be implemented in collaboration with relevant government ministries and public institutions responsible for education, technology, digital transformation and human-capital development. Its impact framework targets 3 million AI-literate people across 3 countries within 3 years, growing to 5 million people within 5 years. The initiative ..</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>NYSE Content Update: Teradata AI Report Surveys 1,000 Global Tech + Data Leaders</v>
+        <v>Kelly® Releases 2026 Data Center Salary Guide Highlighting Compensation, Hiring Trends Driven by AI Acceleration</v>
       </c>
       <c r="B571" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C571" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D571" t="str">
-        <v>Finance, AI, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E571" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-teradata-ai-report-surveys-1-000-global-tech--data-leaders-302819481.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350719/0/en/kelly-releases-2026-data-center-salary-guide-highlighting-compensation-hiring-trends-driven-by-ai-acceleration.html</v>
       </c>
       <c r="F571" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 7, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>The Kelly 2026 Data Center Salary Guide provides market intelligence to compete for talent, plan with confidence and respond to shifting workforce demands.</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>Pentera Appoints Yael Ben Arie as Chief Product Officer to Lead Next Phase of AI-powered Exposure Validation</v>
+        <v>ComplianceQuest Summer '26 Expands CQ.AI to Reduce Investigation Cycle ...</v>
       </c>
       <c r="B572" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C572" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D572" t="str">
         <v>AI</v>
       </c>
       <c r="E572" t="str">
-        <v>https://www.prnewswire.com/news-releases/pentera-appoints-yael-ben-arie-as-chief-product-officer-to-lead-next-phase-of-ai-powered-exposure-validation-302819504.html</v>
+        <v>https://pr-inside.com/compliancequest-summer-26-expands-cq-ai-to-reduce-investigation-cycle-r5215972.htm</v>
       </c>
       <c r="F572" t="str">
-        <v>Erez Yalon is appointed as VP Cybersecurity Technology, as Pentera scales its leadership team to accelerate the company's AI-powered exposure validation strategy BOSTON, July 7, 2026 /PRNewswire/ -- Pentera, the Exposure Validation Company, appointed Yael Ben Arie as Chief Product Officer....</v>
+        <v>(PR-inside.com) New CQ.AI capabilities help teams investigate with full historical context, assist with impact assessments in change orders, and capture safety events accurately from the start. TAMPA, FL / ACCESS Newswire / August 25, 2026 / ComplianceQuest, a leader in AI-powered Quality, Risk, and Compliance (QRC) made its Summer '26 release generally available on July 31, 2026, continuing to expand CQ.AI's Agentic AI capabilities into three of the most time-intensive areas of quality and safety work: Nonconformance and CAPA investigations, change management, and safety event reporting. Most quality and safety teams face a variation of the same problem. An investigator opens a new ..</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>Data Storage Corporation Appoints AI and Cybersecurity Veteran Jerome Naidoo as Strategic Advisor</v>
+        <v>Brillio Recognized with Two Gold Brandon Hall Group™ HCM Excellence Awards® for AI Native Talent Development</v>
       </c>
       <c r="B573" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C573" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D573" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E573" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323217/0/en/Data-Storage-Corporation-Appoints-AI-and-Cybersecurity-Veteran-Jerome-Naidoo-as-Strategic-Advisor.html</v>
+        <v>https://www.prnewswire.com/news-releases/brillio-recognized-with-two-gold-brandon-hall-group-hcm-excellence-awards-for-ai-native-talent-development-302859508.html</v>
       </c>
       <c r="F573" t="str">
-        <v>NEW YORK, July 07, 2026 (GLOBE NEWSWIRE) -- Data Storage Corporation (Nasdaq: DTST) (“DTST” and the “Company”), today announced the appointment of Jerome Naidoo as a Strategic Advisor.</v>
+        <v>A persona-based AI capability program spanning more than 5,500 employees in six countries earned Brillio Gold in two Brandon Hall categories — Best Unique or Innovative Learning and Development Program, and Best Learning Program Supporting a Change Transformation Business Strategy....</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>Legal Tech Media Group Launches AEO Services to Boost AI Visibility for Legal Tech Companies</v>
+        <v>ComplianceQuest Summer '26 Expands CQ.AI to Reduce Investigation Cycle Times, Change Control Rework, and Improve Safety Reporting Usability</v>
       </c>
       <c r="B574" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C574" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D574" t="str">
         <v>AI</v>
       </c>
       <c r="E574" t="str">
-        <v>https://www.prnewswire.com/news-releases/legal-tech-media-group-launches-aeo-services-to-boost-ai-visibility-for-legal-tech-companies-302819129.html</v>
+        <v>https://www.newswire.com/news/compliancequest-summer-26-expands-cq-ai-to-reduce-investigation-cycle-times</v>
       </c>
       <c r="F574" t="str">
-        <v>New AI Visibility Assessment and Operator's Guide Helps Legal Tech Companies Get Found and Recommended by AI Engines DEL MAR, Calif., July 7, 2026 /PRNewswire/ -- Legal Tech Media Group (LTMG), the exclusive HubSpot Certified Solutions Partner for legal technology companies, today...</v>
+        <v>New CQ.AI capabilities help teams investigate with full historical context, assist with impact assessments in change orders, and capture safety events accurately from the start.</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>Visit Baltimore and GuideGeek Launch "Chessie," an AI Travel Assistant for Charm City</v>
+        <v>NVIDIA Announces Jetson Orin Nano 2 Robotics Computer to Redefine Entry-Level Edge AI</v>
       </c>
       <c r="B575" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C575" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D575" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E575" t="str">
-        <v>https://www.prnewswire.com/news-releases/visit-baltimore-and-guidegeek-launch-chessie-an-ai-travel-assistant-for-charm-city-302819120.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350697/0/en/nvidia-announces-jetson-orin-nano-2-robotics-computer-to-redefine-entry-level-edge-ai.html</v>
       </c>
       <c r="F575" t="str">
-        <v>BALTIMORE, July 7, 2026 /PRNewswire/ -- Baltimore visitors have a new navigational tool to chart their course through Charm City. Visit Baltimore has launched "Chessie," an AI travel assistant powered by Matador Network's industry-leading GuideGeek AI platform, designed to help travelers...</v>
+        <v>News Summary:</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>ChatSpark Introduces Conversation Bar, Bringing Conversational AI Directly Into the Website Experience</v>
+        <v>S4 Capital's Monks Strengthens EMEA Strategy Leadership to Drive Real-Time Brand Growth</v>
       </c>
       <c r="B576" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C576" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D576" t="str">
         <v>AI</v>
       </c>
       <c r="E576" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/chatspark-introduces-conversation-bar-bringing-conversational-ai-directly-into-the-website-experience/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/s4-capitals-monks-strengthens-emea-strategy-leadership-to-drive-real-time-brand-growth-302859533.html</v>
       </c>
       <c r="F576" t="str">
-        <v/>
+        <v>Appointments of Darren Savage and Martín Bordoy bring deep strategic pedigree to unite strategy, creativity, and AI across key European hubs LONDON and MADRID, Aug. 25, 2026 /PRNewswire/ -- Monks, the global, digital-first, data-driven, unitary operating brand of S4 Capital plc, today...</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>AI Demand Explodes Over 300-Fold. Zettabyte Makes the Case for Quality Compute and Taiwan's Sovereign AI Future</v>
+        <v>Rocket Money's Rowan Rewrites What AI Can Do in Personal Finance</v>
       </c>
       <c r="B577" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C577" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D577" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E577" t="str">
-        <v>https://www.prweb.com/releases/ai-demand-explodes-over-300-fold-zettabyte-makes-the-case-for-quality-compute-and-taiwans-sovereign-ai-future-302819255.html</v>
+        <v>https://www.prnewswire.com/news-releases/rocket-moneys-rowan-rewrites-what-ai-can-do-in-personal-finance-302859522.html</v>
       </c>
       <c r="F577" t="str">
-        <v>TAIPEI, July 7, 2026 /PRNewswire/ -- As global consumption for AI computing tokens accelerates at unprecedented speed, Zettabyte, a global AI computing company, is using the occasion to argue that compute should be judged by the quality of the useful work it delivers, not by hardware...</v>
+        <v>Rocket Money's new AI financial assistant, developed with Anthropic, takes money management out of apps and dashboards and puts it into conversational texts DETROIT, Aug. 25, 2026 /PRNewswire/ -- Rocket Money, part of Rocket Companies (NYSE: RKT), today launched Rowan, an AI agent that...</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>Nuzlo Launches Pet Health App, Announces Upcoming Veterinary Practice Management System</v>
+        <v>Riverside Research and Tera AI Partner to Provide Mapping Solution in GPS-Denied Environments in Air and Surface Domains</v>
       </c>
       <c r="B578" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C578" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D578" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E578" t="str">
-        <v>https://www.pr.com/press-release/972918</v>
+        <v>https://www.prnewswire.com/news-releases/riverside-research-and-tera-ai-partner-to-provide-mapping-solution-in-gps-denied-environments-in-air-and-surface-domains-302859513.html</v>
       </c>
       <c r="F578" t="str">
-        <v>Nuzlo LLC has launched the Nuzlo app, a pet health and wellness platform available on iOS and Android that helps pet owners track medications, vaccines, and symptoms with AI-powered guidance. The Mobile, Alabama-based startup is also preparing to launch Clinic Connect, a cloud-based veterinary Practice Information Management System (PIMS) designed to modernize how veterinary practices manage patient records, scheduling, [PR.com]</v>
+        <v>WASHINGTON, Aug. 25, 2026 /PRNewswire/ -- National security nonprofit Riverside Research proudly announces a partnership with Tera AI, an innovative AI startup creating advanced real-time spatial reasoning for autonomous robotics. In today's electronic warfare (EW) space, GPS receivers...</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>Most 'AI-Powered' Tools Ask Users to Trust the Black Box - NutraVeri ...</v>
+        <v>AI Is Recommending Products to 900 Million People a Week- 78% of Brands Aren't in the Answer.</v>
       </c>
       <c r="B579" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C579" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D579" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E579" t="str">
-        <v>https://pr-inside.com/most-ai-powered-tools-ask-users-to-trust-the-black-box-nutraveri-r5198577.htm</v>
+        <v>https://www.prweb.com/releases/ai-is-recommending-products-to-900-million-people-a-week--78-of-brands-arent-in-the-answer-302859125.html</v>
       </c>
       <c r="F579" t="str">
-        <v>(PR-inside.com) The Platform's Deterministic Supplement Readiness Score Delivers the Same Result for the Same Formula Every Time, Traces Every Score to Public FDA and FTC Sources, and Now Offers a Partner Program for Operators Serving Supplement Founders MIAMI, FL / ACCESS Newswire / July 7, 2026 /Nitches Inc. (OTCID:NICH) - Most AI-powered platforms ask users to trust the answer without ever showing how it was reached. The model is a black box. The output can change between runs, and the reasoning often cannot be verified. NutraVeri, operated by Nitches Inc. (OTCID:NICH), was built on the opposite philosophy. Its proprietary Supplement Readiness Score is deterministic. ..</v>
+        <v>CommerceV3 analysis of 1 million+ AI shopping prompts finds most eCommerce brands are invisible to AI assistants; the company launched Agentic AI Growth Suite to close the gap. NEW YORK, Aug. 25, 2026 /PRNewswire-PRWeb/ -- CommerceV3, an AI-powered commerce growth platform processing more...</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>Most 'AI-Powered' Tools Ask Users to Trust the Black Box - NutraVeri Built One They Can Audit</v>
+        <v>Maxis AI Introduces the First Verticalized Context Layer for Life Sciences, a Governed Execution Fabric That Makes Enterprise AI Reliable, Cost-Efficient, and Regulatory Compliant</v>
       </c>
       <c r="B580" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C580" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D580" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E580" t="str">
-        <v>https://www.newswire.com/news/most-ai-powered-tools-ask-users-to-trust-the-black-box-nutraveri-built-one-they</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/maxis-ai-introduces-first-verticalized-141800380.html</v>
       </c>
       <c r="F580" t="str">
-        <v>The Platform's Deterministic Supplement Readiness Score Delivers the Same Result for the Same Formula Every Time, Traces Every Score to Public FDA and FTC Sources, and Now Offers a Partner Program for Operators Serving Supplement Founders</v>
+        <v>EDISON, N.J., August 25, 2026--Maxis AI launches MaxisAI Holarchy, the first Verticalized Context Layer for life sciences, a governed execution fabric for reliable and compliant AI.</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>The Glimpse Group Sharpens Focus as a Pureplay Physical AI Company ...</v>
+        <v>PLANNET Marks 25 Years of Independence as AI and Defense Drive Demand for Specialized Tech Infrastructure</v>
       </c>
       <c r="B581" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C581" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D581" t="str">
-        <v>Finance, AI, SaaS, Education</v>
+        <v>AI, Education</v>
       </c>
       <c r="E581" t="str">
-        <v>https://pr-inside.com/the-glimpse-group-sharpens-focus-as-a-pureplay-physical-ai-company-r5198573.htm</v>
+        <v>https://www.prweb.com/releases/plannet-marks-25-years-of-independence-as-ai-and-defense-drive-demand-for-specialized-tech-infrastructure-302857130.html</v>
       </c>
       <c r="F581" t="str">
-        <v>(PR-inside.com) Transition Reflects the Strategic Direction Set With the Appointment of CEO Tyler Gates and the Company's New Board ASHBURN, VA / ACCESS Newswire / July 7, 2026 / The Glimpse Group, Inc. (NASDAQ:GGRP) ("Glimpse" or the "Company") today announced the sale of Glimpse Learning, LLC, a non-core legacy asset, continuing the Company's transformation into a pureplay Physical AI infrastructure company anchored by its subsidiary, Brightline Interactive ("Brightline"), and its SpatialCore platform. The divestment is the latest step in a strategic shift Glimpse began earlier this year, when it named Tyler Gates as Chief Executive Officer, seated a new board chaired by Ret. ..</v>
+        <v>A new CEO and expanded HQ signal growth in data centers, defense, higher education, and entertainment sectors for this independent building technology design innovator. BREA, Calif., Aug. 25, 2026 /PRNewswire-PRWeb/ -- PLANNET, an independent technology consulting and design firm, is...</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>Bridgeline Extends AI Commerce Momentum with 25th Deployment of HawkSearch ...</v>
+        <v>OutSystems Ranks #1 in G2’s Enterprise Grid® Report for AI App Builders, Named a Leader in Agentic AI</v>
       </c>
       <c r="B582" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C582" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D582" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E582" t="str">
-        <v>https://pr-inside.com/bridgeline-extends-ai-commerce-momentum-with-25th-deployment-of-hawksearch-r5198572.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/outsystems-ranks-1-g2-enterprise-141400341.html</v>
       </c>
       <c r="F582" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 7, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, today announced the successful deployment of its HawkSearch platform for a multi-brand appliance retail organization, marking the Company's 25th delivery-team launch this fiscal year. The launch underscores accelerating demand for AI-driven product discovery solutions as retailers modernize legacy infrastructure to improve customer experience, increase conversion rates, and drive online revenue growth. Modernizing Product Discovery for Appliance Retail The multi-brand appliance retail organization serves consumers through a portfolio of premium retail brands. The company offers a broad assortment of home appliances ..</v>
+        <v>BOSTON, August 25, 2026--OutSystems, a leading Agentic Systems Platform for the enterprise, announced today that it has earned top honors across three distinct G2 Fall 2026 Grid® Reports, including securing the #1 spot for AI App Builder in the Enterprise category alongside Leader rankings in G2’s Grid® Reports AI Agent Builders and Agentic AI categories. The recognition from G2, the world’s largest and most trusted software marketplace, reflects OutSystems momentum as enterprises look to build,</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>Autoliv and XPENG Partner to Advance Safer Mobility Worldwide</v>
+        <v>Skyflow Launches Skyflow for Glean, Bringing Runtime Data Control to Enterprise AI Search</v>
       </c>
       <c r="B583" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C583" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D583" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>AI</v>
       </c>
       <c r="E583" t="str">
-        <v>https://www.prweb.com/releases/autoliv-and-xpeng-partner-to-advance-safer-mobility-worldwide-302819473.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/skyflow-launches-skyflow-glean-bringing-141400314.html</v>
       </c>
       <c r="F583" t="str">
-        <v>GUANGZHOU, China, July 7, 2026 /PRNewswire/ -- Autoliv, Inc. (NYSE: ALV) (SSE: ALIVsdb), the global leader in automotive safety systems, today announced that XPENG Inc, a leading Chinese physical AI technology company with growing international presence, and Autoliv (Shanghai) Management...</v>
+        <v>PALO ALTO, Calif., August 25, 2026--Skyflow sanitizes documents at ingestion and enforces runtime controls, letting enterprises deploy Glean with clear client-level data isolation.</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>Bridgeline Extends AI Commerce Momentum with 25th Deployment of HawkSearch Platform This Fiscal-Year</v>
+        <v>Update - ZenaTech Completes Acquisition of ESM Software, Adding Strategy Execution and Compliance Software to its Enterprise SaaS Division, with Revenue from Government, Healthcare and Financial Services Customers</v>
       </c>
       <c r="B584" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C584" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D584" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS, Energy, Retail, Education</v>
       </c>
       <c r="E584" t="str">
-        <v>https://www.newswire.com/news/bridgeline-extends-ai-commerce-momentum-with-25th-deployment-of-hawksearch</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350625/0/en/update-zenatech-completes-acquisition-of-esm-software-adding-strategy-execution-and-compliance-software-to-its-enterprise-saas-division-with-revenue-from-government-healthcare-and-.html</v>
       </c>
       <c r="F584" t="str">
-        <v/>
+        <v>VANCOUVER, British Columbia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- ZenaTech, Inc. (Nasdaq: ZENA) (FSE: 49Q) (BMV: ZENA) (“ZenaTech”), a technology solution provider specializing in AI (Artificial Intelligence) drones, Drone as a Service (DaaS), enterprise SaaS, and Quantum Computing solutions, announces the acquisition of ESM Software , a Boston-based strategy execution and performance management software company. ESM serves government, school systems, healthcare, utilities and energy, financial services and retail customers across the United States and globally in Latin America, Europe, Africa, and Australia. In operation since 1998, the company now supports over 8,000 users and has spent more than 25 years helping organizations turn strategic plans into measurable results. This 13 th additio</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>Neeyamo and Darwinbox Join Forces to Redefine Global HR and Payroll Technology for Global Enterprises</v>
+        <v>SAS named a Leader in financial crime management solutions, says top research and advisory firm</v>
       </c>
       <c r="B585" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C585" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D585" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E585" t="str">
-        <v>https://www.prweb.com/releases/neeyamo-and-darwinbox-join-forces-to-redefine-global-hr-and-payroll-technology-for-global-enterprises-302819407.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359453</v>
       </c>
       <c r="F585" t="str">
-        <v>LOS GATOS, Calif., July 7, 2026 /PRNewswire/ -- Neeyamo, a leading global payroll technology &amp; solution provider, today announced a strategic partnership with Darwinbox, a leading global HR technology provider. This partnership brings together Darwinbox's AI-powered platform and Neeyamo's...</v>
+        <v>Global data and AI innovator SAS is named a Leader in The Forrester Wave&amp;#8482;: Financial Crime Management Solutions, Q3 2026 , Forrester Research&amp;#39;s latest evaluation of the market&amp;#39;s most significant solution providers. Among the 15 firms evaluated, SAS earned the highest overall score in the current offering category &amp;#8211; 4.70 out of 5. - - &amp;#8220;SAS&amp;#39; vision shines with its converged support for AML and fraud management plus agentic AI capabilities for investigations and decisioning,&amp;#8221; notes the... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359453</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>Absentia Labs' Digital Liver Model Becomes First AI Drug Development ...</v>
+        <v>Aderant Launches Early Access to AI Agents Built to Enhance Law Firm Operations</v>
       </c>
       <c r="B586" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C586" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D586" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E586" t="str">
-        <v>https://pr-inside.com/absentia-labs-digital-liver-model-becomes-first-ai-drug-development-r5198565.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/aderant-launches-early-access-ai-140000185.html</v>
       </c>
       <c r="F586" t="str">
-        <v>(PR-inside.com) Founded by MIT-Trained Scientists, Biotech Startup Advances Predictive AI to Improve Human Safety Assessment, Reduce Costly Drug Attrition and Accelerate Drug Development BOSTON, MA / ACCESS Newswire / July 7, 2026 / Absentia Labs , a biotech startup building comprehensive AI models of human biology, announces the acceptance of its Digital Liver Model for predicting Drug-Induced Liver Injury (DILI) into the U.S.Food and Drug Administration's(FDA) Drug Development Tool Qualification Program. "Much of the conversation around AI in pharmaceuticals has focused on drug discovery and finding promising new molecules faster," said Farhan Khodaee, PhD, CEO and co-founder of Absentia Labs. "We're focused on ..</v>
+        <v>ATLANTA, August 25, 2026--Aderant opened Early Access to the Aderant Agent Center, giving law firm clients the opportunity to deploy AI agents for operational work.</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>Inventor Frank Parsolano's Patents: Deterministic Coding for a New Generation</v>
+        <v>Atomica Launches AI Thermal Microstructures Platform to Address the Heat Bottleneck in AI Infrastructure</v>
       </c>
       <c r="B587" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C587" t="str">
-        <v>PressReleaseNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D587" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E587" t="str">
-        <v>https://pressreleasenews.org/pressroom/inventor-frank-parsolanos-patents-deterministic-coding-for-a-new-generation</v>
+        <v>https://www.prweb.com/releases/atomica-launches-ai-thermal-microstructures-platform-to-address-the-heat-bottleneck-in-ai-infrastructure-302859169.html</v>
       </c>
       <c r="F587" t="str">
-        <v>Frank Parsolano, inventor of key patents held by Native Pixel, Inc., is central to design-to-code pipelines and deterministic code transformation in AI software generation.</v>
+        <v>Heat has become the physical limit AI hardware keeps running into, as conventional cooling struggles to keep pace with heat concentrated in denser and more complex packages. Atomica's new AI Thermal Microstructures Platform addresses that challenge as the fourth part of a broader AI...</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>Kinetiv Launches to Turn Microsoft 365 Copilot Into AI Agents That ...</v>
+        <v>CivicPlus Recognized on Shortlist for The 2026 A.I. Awards</v>
       </c>
       <c r="B588" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C588" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D588" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E588" t="str">
-        <v>https://pr-inside.com/kinetiv-launches-to-turn-microsoft-365-copilot-into-ai-agents-that-r5198559.htm</v>
+        <v>https://www.prweb.com/releases/civicplus-recognized-on-shortlist-for-the-2026-ai-awards-302858026.html</v>
       </c>
       <c r="F588" t="str">
-        <v>(PR-inside.com) New AI consultancy builds custom Microsoft 365 Copilot agents for mid-market companies to see progress in days, and launches a Founding Client Program with an initial group of three. SALT LAKE CITY, UT / ACCESS Newswire / July 7, 2026 / Most companies that have Microsoft 365 Copilot are still waiting to see it deliver. The pilot ran, the priority faded, and it ended up as a glorified search engine. Kinetiv (kinetivconsulting.com), a newly launched AI consultancy, aims to help mid-market companies get faster value from Microsoft 365 Copilot by designing and building custom agents that deliver business results - prototyped ..</v>
+        <v>International Artificial Intelligence Awards Program Announces its shortlist, recognizing CivicPlus MANHATTAN, Kan., Aug. 25, 2026 /PRNewswire-PRWeb/ -- CivicPlus®, a public sector SaaS leader, has been named on the shortlist at The 2026 A.I. Awards in the Best Use of AI in Public Sector...</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>DXC Opens Flagship AI-first Customer Experience Center in Bengaluru</v>
+        <v>cloro Crosses 250 Paying Customers as SEO Platforms Adopt Its API for AI Search Data</v>
       </c>
       <c r="B589" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C589" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D589" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E589" t="str">
-        <v>https://www.prnewswire.com/news-releases/dxc-opens-flagship-ai-first-customer-experience-center-in-bengaluru-302819420.html</v>
+        <v>https://www.newsfilecorp.com/release/310964/cloro-Crosses-250-Paying-Customers-as-SEO-Platforms-Adopt-Its-API-for-AI-Search-Data</v>
       </c>
       <c r="F589" t="str">
-        <v>Strengthens DXC's India presence with a 200,000-square-foot facility in Bengaluru Brings together customer collaboration spaces, a flagship AI Hub, and integrated security and operations capabilities Designed to enable direct collaboration with DXC consultants and customers to identify,...</v>
+        <v>Valletta, Malta--(Newsfile Corp. - August 25, 2026) - cloro, an API that returns structured data from AI search engines and web search results, has passed 250 paying customers in under ten months of operation. The milestone puts the company, operated by Cloro Incorporation Ltd., in the infrastructure position beneath a market it does not compete in directly, with SEO platforms and brand monitoring teams running their own products on its data.The shift behind the growth is a change in where...</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>Apkudo unveils RSA: The first zero-touch automation system built for foldables, tablets, and modern device processing</v>
+        <v>VaraFix Launches AI-Powered Estimate Review Platform for Collision Repair Shops</v>
       </c>
       <c r="B590" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C590" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D590" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E590" t="str">
-        <v>https://www.prnewswire.com/news-releases/apkudo-unveils-rsa-the-first-zero-touch-automation-system-built-for-foldables-tablets-and-modern-device-processing-302819302.html</v>
+        <v>https://www.prweb.com/releases/varafix-launches-ai-powered-estimate-review-platform-for-collision-repair-shops-302858383.html</v>
       </c>
       <c r="F590" t="str">
-        <v>Powered by Apkudo Device OS™, the compact physical AI system is the only system that automates cosmetic and functional inspection for complex device form factors without hardware reconfiguration BALTIMORE, July 7, 2026 /PRNewswire/ -- Apkudo, the Device Passport™ Platform company, today...</v>
+        <v>VaraFix is an AI-powered auto body estimate review and repair intelligence platform built for collision repair facilities to identify missed operations, increase supplement revenue, and provide OEM-backed documentation in about 90 seconds. BOCA RATON, Fla , Aug. 25, 2026...</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>Digi Power X Provides Operations and Financial Update</v>
+        <v>WellStack Acquires DeLorean AI to Advance Healthcare Decision Intelligence</v>
       </c>
       <c r="B591" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C591" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D591" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E591" t="str">
-        <v>https://pr-inside.com/digi-power-x-provides-operations-and-financial-update-r5198535.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/wellstack-acquires-delorean-ai-advance-140000880.html</v>
       </c>
       <c r="F591" t="str">
-        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / July 7, 2026 / Digi Power X Inc. (NASDAQ:DGXX)(Cboe Canada:DGX) (the "Company" and "Digi Power X"), an AI data center infrastructure operator, today provided an update on operations and its financial position. Operations Update Flagship buildout on track. Construction of the Company's purpose-built AI data center campus is progressing on schedule. The first phase remains on track for a ready-for-service date of December 2026, with the second phase expected to come online by the end of the first fiscal quarter of 2027. Crews are currently erecting the building shell, marking a significant construction milestone as the ..</v>
+        <v>MADISON, Wis., August 25, 2026--WellStack today announced the acquisition of DeLorean AI, a healthcare-focused artificial intelligence company specializing in predictive analytics, risk stratification, and action-oriented decision support.</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>Aehr Test Systems to Announce Fiscal 2026 Fourth Quarter and Full Year ...</v>
+        <v>Eudia Accelerates Enterprise AI Transformation with Google Cloud's ...</v>
       </c>
       <c r="B592" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C592" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D592" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E592" t="str">
-        <v>https://pr-inside.com/aehr-test-systems-to-announce-fiscal-2026-fourth-quarter-and-full-year-r5198534.htm</v>
+        <v>https://pr-inside.com/eudia-accelerates-enterprise-ai-transformation-with-google-cloud-s-r5215945.htm</v>
       </c>
       <c r="F592" t="str">
-        <v>(PR-inside.com) FREMONT, CA / ACCESS Newswire / July 7, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications,today announced that it will report financial results for its fiscal 2026 fourth quarter and full year ended May 29, 2026 on Tuesday, July 14, 2026 following the close of the market. The Company will host a conference call and webcast at 5:00 p.m. Eastern time to discuss the results. What: Aehr Test Systems fiscal 2026 fourth quarter and full year financial results. When: Tuesday, July 14, ..</v>
+        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / August 25, 2026 / Eudia, the augmented intelligence platform for enterprise legal, contracting, and compliance, today announced a partnership with Google to launch new industry-specific AI capabilities on Google Cloud's Gemini Enterprise for Legal. Eudia's agent scales the legal, contracting, and compliance expertise of an organization's top operators to every team in the enterprise. Built on Google's Agent Development Kit and connected via MCP, Eudia combines a suite of specialized agents with digital twins of domain-scoped institutional knowledge, orchestrated with legal-specific reasoning and access to legal databases. Eudia enables Legal, Compliance, Procurement, and Revenue ..</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>HEY SEVEN OFFICIALLY LAUNCHES THE GAMING INDUSTRY'S FIRST AI-NATIVE PREMIUM PLAYER DEVELOPMENT PLATFORM</v>
+        <v>Pinea Pi: Defining the Edge AI Device for the AI-Native Generation</v>
       </c>
       <c r="B593" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C593" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D593" t="str">
-        <v>AI, SaaS, Gaming</v>
+        <v>AI</v>
       </c>
       <c r="E593" t="str">
-        <v>https://www.prnewswire.com/news-releases/hey-seven-officially-launches-the-gaming-industrys-first-ai-native-premium-player-development-platform-302818804.html</v>
+        <v>https://www.prnewswire.com/news-releases/pinea-pi-defining-the-edge-ai-device-for-the-ai-native-generation-302859474.html</v>
       </c>
       <c r="F593" t="str">
-        <v>Unifying three signals- gaming, behavioral, and conversational- into a single holistic player profile, driving incremental player monetization at scale. LAS VEGAS, July 7, 2026 /PRNewswire/ -- Hey Seven officially launched an AI-native premium player development platform, purpose-built to...</v>
+        <v>NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Pinea Pi, the AI-native hardware pioneer, today announced that its first edge AI node will launch on Kickstarter in late September, with the campaign running through late October. Starting in late August, early supporters can reserve theirs with a...</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>ALCHM Launches Trauma-Informed Reflection Platform Designed for the Space Between Insight and Integration</v>
+        <v>eLEND Partners with Ready4Remodel to Transform the Renovation Lending Experience with AI-Powered Tools</v>
       </c>
       <c r="B594" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C594" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D594" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E594" t="str">
-        <v>https://www.prweb.com/releases/alchm-launches-trauma-informed-reflection-platform-designed-for-the-space-between-insight-and-integration-302818029.html</v>
+        <v>https://www.prnewswire.com/news-releases/elend-partners-with-ready4remodel-to-transform-the-renovation-lending-experience-with-ai-powered-tools-302858009.html</v>
       </c>
       <c r="F594" t="str">
-        <v>ALCHM today announced the July 15 launch of its reflection platform, introducing a new category of reflection technology centered on psychological safety, emotional privacy, and human agency. Combining private journaling with non-directive AI, ALCHM helps people cultivate deeper...</v>
+        <v>Partnership gives eLEND broker partners and their borrowers access to AI-powered design, renovation cost estimates and financing insights before they apply for a loan PARSIPPANY, N.J., Aug. 25, 2026 /PRNewswire/ -- American Financial Resources, LLC dba eLEND a national residential...</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>GTM Investment Deadline: ZoomInfo Securities Fraud Class Action Focuses on AI Integration Issues; Investors Notified of August 24 Court Deadline</v>
+        <v>Ludient Brings AI Skin Intelligence to SPF with Launch of Day Glow Sun Serum</v>
       </c>
       <c r="B595" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C595" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D595" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E595" t="str">
-        <v>https://www.prnewswire.com/news-releases/gtm-investment-deadline-zoominfo-securities-fraud-class-action-focuses-on-ai-integration-issues-investors-notified-of-august-24-court-deadline-302819042.html</v>
+        <v>https://www.prnewswire.com/news-releases/ludient-brings-ai-skin-intelligence-to-spf-with-launch-of-day-glow-sun-serum-302859456.html</v>
       </c>
       <c r="F595" t="str">
-        <v>A securities fraud class action lawsuit has been filed on behalf of ZoomInfo investors after its stock plummeted nearly 33% because ZoomInfo allegedly misled investors regarding its customer retention. NEW YORK, July 7, 2026 /PRNewswire/ -- Leading securities law firm Bleichmar Fonti &amp;...</v>
+        <v>Built on insights from lululab's proprietary luluTI™ AI skin analysis technology and more than 5 million global skin data points, the new sunscreen combines broad-spectrum UV protection with a radiance-enhancing serum finish NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Ludient is bringing AI...</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>MSFT Investment Deadline: Microsoft Securities Fraud Class Action Focuses on Copilot Functionality Issues; Investors Notified of August 11 Court Deadline</v>
+        <v>Aramco enhances its global partnership ecosystem through collaboration with French companies</v>
       </c>
       <c r="B596" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C596" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D596" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E596" t="str">
-        <v>https://www.prnewswire.com/news-releases/msft-investment-deadline-microsoft-securities-fraud-class-action-focuses-on-copilot-functionality-issues-investors-notified-of-august-11-court-deadline-302819038.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359441</v>
       </c>
       <c r="F596" t="str">
-        <v>A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK, July 7, 2026 /PRNewswire/ -- Leading securities...</v>
+        <v>- - &amp;#8226; Agreements and MoU have potential combined value of more than $3.7 billion - &amp;#8226; Partnerships are expected to strengthen Aramco&amp;#39;s supply chain ecosystem, enhance operational continuity and efficiency, advance industrial artificial intelligence and digital technologies, and deliver economic value to Saudi Arabia and France - &amp;#8226; Focus areas span project support, capacity building and capability development, technology transfer and innovation, and supply chain resilience - - - Aramco, one o... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359441</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>Cloud4Wi Launches AI-Powered Cloud NAC - the First Step to Securing ...</v>
+        <v>Alice Raises $140M to Make Sure AI Does Exactly What It's Supposed ...</v>
       </c>
       <c r="B597" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C597" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D597" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E597" t="str">
-        <v>https://pr-inside.com/cloud4wi-launches-ai-powered-cloud-nac-the-first-step-to-securing-r5198473.htm</v>
+        <v>https://pr-inside.com/alice-raises-140m-to-make-sure-ai-does-exactly-what-it-s-supposed-r5215941.htm</v>
       </c>
       <c r="F597" t="str">
-        <v>(PR-inside.com) Generally available today, AI-Powered Cloud NAC replaces shared WiFi passwords with identity-based access for employees, contractors, and visitors - the first step toward Cloud4Wi's vision of an AI-driven access layer for the billions of robots, humanoids, AI agents, and IoT devices that will define the connected future. NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Cloud4Wi , a leader in AI-powered, cloud-based WiFi, today announced the general availability of AI-Powered Cloud NAC, a network access control solution that replaces the shared WiFi password with identity-based access powered by artificial intelligence. The launch is the first step toward ..</v>
+        <v>(PR-inside.com) Trusted by Anthropic, Google, and Cohere, Alice brings nearly a decade of real-world adversarial intelligence to frontier AI - and is approaching $100M in ARR. NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Alice, an AI trust, safety, and security company, today announced a $140 million funding round led by the Apax Digital Funds, with participation from MoreTech and Phoenix Financial, alongside existing investors Resolute Ventures, Grove Ventures, CRV, Highland Europe, Vintage Investments, Norwest, NFX and Claltech. The round brings total funding to $280 million. Apax Digital will join the company's board. There are infinite ways to break ..</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>Cloud4Wi Launches AI-Powered Cloud NAC - the First Step to Securing Every Entity</v>
+        <v>Alice Raises $140M to Make Sure AI Does Exactly What It's Supposed to Do</v>
       </c>
       <c r="B598" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C598" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D598" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E598" t="str">
-        <v>https://www.newswire.com/news/cloud4wi-launches-ai-powered-cloud-nac-the-first-step-to-securing-every-entity</v>
+        <v>https://www.newswire.com/news/alice-raises-140m-to-prevent-ai-from-misbehaving-in-the-real-world</v>
       </c>
       <c r="F598" t="str">
-        <v>Generally available today, AI-Powered Cloud NAC replaces shared WiFi passwords with identity-based access for employees, contractors, and visitors - the first step toward Cloud4Wi's vision of an AI-driven access layer for the billions of robots, humanoids, AI agents, and IoT devices that will define the connected future.</v>
+        <v>Trusted by Anthropic, Google, and Cohere, Alice brings nearly a decade of real-world adversarial intelligence to frontier AI - and is approaching $100M in ARR.</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>Radware Expands Agentic AI Protection with AI Governance Reporting and Claude Code Protection</v>
+        <v>Electric Launches AI-Powered IT Platform and Payroll Industry Partnerships</v>
       </c>
       <c r="B599" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C599" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D599" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E599" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322980/8980/en/Radware-Expands-Agentic-AI-Protection-with-AI-Governance-Reporting-and-Claude-Code-Protection.html</v>
+        <v>https://www.prnewswire.com/news-releases/electric-launches-ai-powered-it-platform-and-payroll-industry-partnerships-302858706.html</v>
       </c>
       <c r="F599" t="str">
-        <v>Radware Expands Agentic AI Protection with AI Governance Reporting and Claude Code Protection</v>
+        <v>New release automates IT and HR tasks for small and midsize businesses, backed by an extensive partner network across the payroll industry NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Electric, the leading AI-platform for IT management, today relaunched the company with the debut of a powerful...</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>Observe.AI Featured as Pioneer on the CMP Prism for Real-Time Agent Assist Highlighting Innovation in CX and Agent Enablement Technology</v>
+        <v>Accenture to Acquire McCoy, Strengthening SAP Expertise and AI Innovation for Mid-Market</v>
       </c>
       <c r="B600" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C600" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D600" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E600" t="str">
-        <v>https://www.prnewswire.com/news-releases/observeai-featured-as-pioneer-on-the-cmp-prism-for-real-time-agent-assist-highlighting-innovation-in-cx-and-agent-enablement-technology-302818844.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359439</v>
       </c>
       <c r="F600" t="str">
-        <v>REDWOOD CITY, Calif., July 7, 2026 /PRNewswire/ -- Observe.AI proudly announces its placement on the latest CMP Prism, for Real-Time Agent Assist. The CMP Prism is an independent, analyst-led evaluation framework that benchmarks customer contact technology solutions against industry...</v>
+        <v>Accenture (NYSE: ACN) has agreed to acquire McCoy, a trusted Dutch SAP transformation partner for mid-market companies. Upon closing, McCoy will become part of Accenture Edge, Accenture&amp;#39;s recently launched mid-market business, strengthening its ability to help companies in this segment modernize operations, adopt AI and drive growth. - - Founded in 2012, McCoy is headquartered in the Netherlands and has offices in Spain as well as in the Philippines. The company designs, implements and ma... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359439</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>KickChatters Launches AI Autopilot: Kick Chat Bots That Hear and See a Live Stream in Real Time</v>
+        <v>MDCE Highlights StrainScan Pro's Enterprise-Ready Agricultural AI Tech ...</v>
       </c>
       <c r="B601" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C601" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D601" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E601" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/kickchatters-launches-ai-autopilot-kick-chat-bots-that-hear-and-see-a-live-stream-in-real-time/?source=barchart</v>
+        <v>https://pr-inside.com/mdce-highlights-strainscan-pro-s-enterprise-ready-agricultural-ai-tech-r5215940.htm</v>
       </c>
       <c r="F601" t="str">
-        <v/>
+        <v>(PR-inside.com) Proprietary AI Vision Platform Designed for Simple, Scalable Deployment Across Multi-Site Retail and Agricultural Operations MESA, AZ / ACCESS Newswire / August 25, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today emphasized the enterprise-ready design of its StrainScan Pro platform, highlighting a proprietary AI vision architecture built for rapid and straightforward deployment across multi-location environments. StrainScan Pro is optimized for installation on iPad Air devices, enabling operators to implement advanced visual analysis without the cost or complexity of fixed industrial systems. This approach supports fast rollout across single sites or large multi-location networks, whether in regulated retail settings or agricultural operations. By ..</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>Symend Launches SymendConverse, the First Conversational AI for Collections Built on Behavioral Science</v>
+        <v>MDCE Highlights StrainScan Pro's Enterprise-Ready Agricultural AI Tech Optimized for Rapid Multi-Location Rollout on iPad Air (OTC PINK:MDCE)</v>
       </c>
       <c r="B602" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C602" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D602" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E602" t="str">
-        <v>https://www.prnewswire.com/news-releases/symend-launches-symendconverse-the-first-conversational-ai-for-collections-built-on-behavioral-science-302818522.html</v>
+        <v>https://www.newswire.com/news/mdce-highlights-strainscan-pros-enterprise-ready-agricultural-ai-tech-optimized</v>
       </c>
       <c r="F602" t="str">
-        <v>Agentic voice AI personalizes every inbound and outbound call to each customer's situation — lifting recovery and cutting cost-per-contact without adding headcount CALGARY, AB, July 7, 2026 /PRNewswire/ - Symend, the behavioral-science engagement platform that has cured more than 250...</v>
+        <v>Proprietary AI Vision Platform Designed for Simple, Scalable Deployment Across Multi-Site Retail and Agricultural Operations</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>HCLTech achieves ISO/IEC 42001:2023 Certification demonstrating leadership in Responsible AI</v>
+        <v>Algorhythm Holdings Pursuing Potential Sale and Other Strategic Alternatives for its SemiCab AI Logistics Business</v>
       </c>
       <c r="B603" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C603" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D603" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E603" t="str">
-        <v>https://www.prnewswire.com/news-releases/hcltech-achieves-isoiec-420012023-certification-demonstrating-leadership-in-responsible-ai-302819268.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350541/0/en/algorhythm-holdings-pursuing-potential-sale-and-other-strategic-alternatives-for-its-semicab-ai-logistics-business.html</v>
       </c>
       <c r="F603" t="str">
-        <v>Certification covers HCLTech's Enterprise Artificial Intelligence Management System; supporting its AI Force platform, software engineering, IT operations and business process services NOIDA, India, July 7, 2026 /PRNewswire/ -- HCLTech (NSE: HCLTECH) (BSE: HCLTECH), a leading global...</v>
+        <v>The Company Has Received Multiple Indications of Interest for the Sale of its AI Logistics Business</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>Sports and Athletic Insoles Market to Reach USD 8.4 Billion by 2036 Driven by Rising Sports Participation, AI-Powered Foot Scanning, and Growing Demand for Performance Footwear Solutions</v>
+        <v>Xometry to Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B604" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C604" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D604" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E604" t="str">
-        <v>https://www.prnewswire.com/news-releases/sports-and-athletic-insoles-market-to-reach-usd-8-4-billion-by-2036-driven-by-rising-sports-participation-ai-powered-foot-scanning-and-growing-demand-for-performance-footwear-solutions-302819258.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350533/0/en/xometry-to-participate-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F604" t="str">
-        <v>NEWARK, Del., July 7, 2026 /PRNewswire/ -- According to Future Market Insights (FMI), the global sports and athletic insoles market is projected to grow from USD 4.3 billion in 2026 to USD 8.4 billion by 2036, registering a CAGR of 7.0%. Growth is driven by rising sports participation,...</v>
+        <v>NORTH BETHESDA, Md., Aug. 25, 2026 (GLOBE NEWSWIRE) -- Xometry, Inc. (NASDAQ:XMTR), the global, AI-native marketplace connecting buyers and suppliers of custom manufacturing, announced that members of its management team will attend the following investor events:</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>TECNO and Angélica Dass Co-Launched "100 Portraits of Becoming," A Living Archive of Human Possibilities</v>
+        <v>Crexendo Partners with Tresic to Turn Every Customer Conversation into ...</v>
       </c>
       <c r="B605" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C605" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D605" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E605" t="str">
-        <v>https://www.prnewswire.com/news-releases/tecno-and-angelica-dass-co-launched-100-portraits-of-becoming-a-living-archive-of-human-possibilities-302819252.html</v>
+        <v>https://pr-inside.com/crexendo-partners-with-tresic-to-turn-every-customer-conversation-into-r5215934.htm</v>
       </c>
       <c r="F605" t="str">
-        <v>Co-Created by TECNO and Angélica Dass, "100 Portraits of Becoming" Will Present 100 Ways to See Humanity, One Portrait at a Time. NAIROBI, Kenya, July 7, 2026 /PRNewswire/ -- As AI increasingly shapes how people are seen and represented, an urgent question emerges: how do we ensure...</v>
+        <v>(PR-inside.com) New AI-native offering gives more than 250 Crexendo platform licensees an opportunity to offer branded conversation intelligence services to their existing customers increasing AI adoption PHOENIX, AZ / ACCESS Newswire / August 25, 2026 / Crexendo®, Inc. (NASDAQ:CXDO), an award-winning software technology company supporting over 8 million end-users, and a premier provider of cloud communication platform software and unified communications as a service (UCaaS) offerings, including voice, video, contact center, and managed IT services tailored to businesses of all sizes, today announced a strategic partnership with Tresic, an AI-native conversation intelligence platform. Through the partnership, Tresic has joined Crexendo's Ecosystem Vendor ..</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>Flytxt Partners with Digicel Trinidad &amp;amp; Tobago to transform AI-Led Customer Engagement</v>
+        <v>Apple introduces new Mac Studio with M5 Max and M5 Ultra</v>
       </c>
       <c r="B606" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C606" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-apple</v>
       </c>
       <c r="D606" t="str">
         <v>AI</v>
       </c>
       <c r="E606" t="str">
-        <v>https://www.prnewswire.com/news-releases/flytxt-partners-with-digicel-trinidad--tobago-to-transform-ai-led-customer-engagement-302819217.html</v>
+        <v>https://www.apple.com/newsroom/2026/08/apple-introduces-new-mac-studio-with-m5-max-and-m5-ultra/</v>
       </c>
       <c r="F606" t="str">
-        <v>DUBAI, UAE, July 7, 2026 /PRNewswire/ -- Flytxt, an AI-powered Enterprise Marketplace Optimisation company, today announced an engagement with Digicel Trinidad &amp; Tobago (T&amp;T), a key subsidiary of Digicel Group, the leading telecommunications and digital services provider serving millions...</v>
+        <v>Apple announced the new Mac Studio, featuring M5 Max and the all-new M5 Ultra, delivering a monumental leap in AI performance and even faster graphics.</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>Haut.AI Launches New AI-Powered Body Analysis as Consumer Demand for Personalized Bodycare Accelerates</v>
+        <v>Crexendo Partners with Tresic to Turn Every Customer Conversation into AI-Driven Action</v>
       </c>
       <c r="B607" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C607" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D607" t="str">
-        <v>AI, Retail</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E607" t="str">
-        <v>https://www.prnewswire.com/news-releases/hautai-launches-new-ai-powered-body-analysis-as-consumer-demand-for-personalized-bodycare-accelerates-302818899.html</v>
+        <v>https://www.newswire.com/news/crexendo-partners-with-tresic-to-turn-every-customer-conversation-into-ai</v>
       </c>
       <c r="F607" t="str">
-        <v>New research reveals rising body skin concerns and growing consumer trust in AI-powered skincare guidance NEW YORK, July 7, 2026 /PRNewswire/ -- Haut.AI, the award-winning leader in AI-powered skin intelligence and generative skincare personalization, today announced the launch of its new...</v>
+        <v>New AI-native offering gives more than 250 Crexendo platform licensees an opportunity to offer branded conversation intelligence services to their existing customers increasing AI adoption</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>Certified SEO Addresses 68% Zero-Click Search Surge in 2026</v>
+        <v>Maase Inc Wins Second Prize at the “Chuangying Weilai” 2026 National Entrepreneurship Competition</v>
       </c>
       <c r="B608" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C608" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D608" t="str">
-        <v>AI, Education</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E608" t="str">
-        <v>https://www.prunderground.com/certified-seo-addresses-68-zero-click-search-surge-in-2026/00387981/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350488/0/en/maase-inc-wins-second-prize-at-the-chuangying-weilai-2026-national-entrepreneurship-competition.html</v>
       </c>
       <c r="F608" t="str">
-        <v>Zero-click searches on Google reached 68% in the first four months of 2026, up from 60% in 2024, according to new research from SparkToro. AI Overviews now appear in more than 20% of all Google searches and reduce click-through rates by nearly 60% when triggered, redirecting user attention from external websites to Google’s own interface.... Read more » The post Certified SEO Addresses 68% Zero-Click Search Surge in 2026 first appeared on</v>
+        <v>QINGDAO, China, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Maase Inc. (NASDAQ: MAAS) (“MAAS” or the “Company”), an artificial intelligence (“AI”)-centric full-scenario digital systems provider and operator, today announced that its subsidiary, Qingdao Maisi Intelligent Technology Co., Ltd. (“Qingdao Maisi”), has been awarded the Second Prize at the finals of the “Chuangying Weilai” (“Innovating for Future”) 2026 National Entrepreneurship Competition with its “Xiaoli Mobile Charging Robot” project in late July 2026.</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>Voiply Adds AI Receptionist to Business VoIP Phone Plans</v>
+        <v>We’re partnering with the State of Delaware to provide free AI and career training.</v>
       </c>
       <c r="B609" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C609" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D609" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E609" t="str">
-        <v>https://www.prunderground.com/voiply-adds-ai-receptionist-to-business-voip-phone-plans/00388032/</v>
+        <v>https://blog.google/company-news/outreach-and-initiatives/grow-with-google/free-ai-training-delaware/</v>
       </c>
       <c r="F609" t="str">
-        <v>Phone and internet service provider Voiply's new AI Receptionist gives business customers around-the-clock call coverage, intelligent call routing, and lead capture. The post Voiply Adds AI Receptionist to Business VoIP Phone Plans first appeared on</v>
+        <v>Google partners with Delaware to provide free Career Certificates and AI training to residents statewide.</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>Treon Industrial Node X Vibration Sensor Wins Prestigious Red Dot Product Design Award</v>
+        <v>Apple introduces M6 and M5 Ultra for a big leap in performance and AI compute</v>
       </c>
       <c r="B610" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C610" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-apple</v>
       </c>
       <c r="D610" t="str">
         <v>AI</v>
       </c>
       <c r="E610" t="str">
-        <v>https://www.prnewswire.com/news-releases/treon-industrial-node-x-vibration-sensor-wins-prestigious-red-dot-product-design-award-302819064.html</v>
+        <v>https://www.apple.com/newsroom/2026/08/apple-introduces-m6-and-m5-ultra-for-a-big-leap-in-performance-and-ai-compute/</v>
       </c>
       <c r="F610" t="str">
-        <v>TAMPERE, Finland, July 7, 2026 /PRNewswire/ -- Treon, a leader in AI-native Smart Industry solutions, today announced that its Industrial Node X vibration sensor has received the Red Dot Award 2026: Product Design, one of the world's most prestigious international recognitions for design...</v>
+        <v>Apple debuted M6 in the new Mac mini and M5 Ultra in the new Mac Studio, providing an extraordinary leap in performance and AI capabilities.</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>Bayer Foundation Women Entrepreneurs Award: From AI Diagnostics to Circular Food Tech, 15 Women Are Transforming Health and Food Systems Worldwide</v>
+        <v>Former Paramount Executive, Farrah Reynolds, Kicks Off Hapeel Greenlight Challenge™ to Fuel Emerging AI Filmmakers with the Capital and Industry Access to Conquer Global Screens</v>
       </c>
       <c r="B611" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C611" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D611" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E611" t="str">
-        <v>https://www.prnewswire.com/news-releases/bayer-foundation-women-entrepreneurs-award-from-ai-diagnostics-to-circular-food-tech-15-women-are-transforming-health-and-food-systems-worldwide-302818328.html</v>
+        <v>https://www.prnewswire.com/news-releases/former-paramount-executive-farrah-reynolds-kicks-off-hapeel-greenlight-challenge-to-fuel-emerging-ai-filmmakers-with-the-capital-and-industry-access-to-conquer-global-screens-302859356.html</v>
       </c>
       <c r="F611" t="str">
-        <v>LEVERKUSEN, Germany and VIENNA, July 7, 2026 /PRNewswire/ -- The Bayer Foundation Women Entrepreneurs Award, powered by the Impact Hub Network, honours 15 women from Latin America, Africa, and Asia addressing critical challenges in global healthcare and food security. Selected from 1,172...</v>
+        <v>LOS ANGELES, Aug. 25, 2026 /PRNewswire/ -- AI has made it possible for almost anyone to create a film. What it hasn't solved is what happens after the film is made—how filmmakers get funding, distribution, and an audience. Today Hapeel™ officially announced the launch of the Hapeel™...</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>Kayan Announces US-Regulated ATS Sets August 3, 2026 Listing Date</v>
+        <v>Cimore Launches Global "Human Choice Survey" To Give People A Direct Voice In AI Decision-Making</v>
       </c>
       <c r="B612" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C612" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D612" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E612" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322834/0/en/Kayan-Announces-US-Regulated-ATS-Sets-August-3-2026-Listing-Date.html</v>
+        <v>https://www.prnewswire.com/news-releases/cimore-launches-global-human-choice-survey-to-give-people-a-direct-voice-in-ai-decision-making-302859012.html</v>
       </c>
       <c r="F612" t="str">
-        <v>Kayan Project, Veea Inc. and Panoptes PBC turn AI into humanity’s force multiplier for the preservation of natural environments and sustainable communities Kayan Project, Veea Inc. and Panoptes PBC turn AI into humanity’s force multiplier for the preservation of natural environments and sustainable communities</v>
+        <v>Independent nonprofit leverages frontline professional experience to map boundaries for AI SACRAMENTO, Calif., Aug. 25, 2026 /PRNewswire/ -- Cimore, a newly formed independent nonprofit research and social impact center, launched its flagship global initiative: the Human Choice Survey to...</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>Oh My Ink Expands AI Tattoo Try-On Machines to the US, Its Third Market</v>
+        <v>AITX's PURSUON Reports Growing ROAMEO Deployment Pipeline and Expands Production Readiness in Support of Its Stated Goal of 50 Units by August 2027</v>
       </c>
       <c r="B613" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C613" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D613" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E613" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/oh-my-ink-expands-ai-tattoo-tryon-machines-to-the-us-its-third-market/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311332/AITXs-PURSUON-Reports-Growing-ROAMEO-Deployment-Pipeline-and-Expands-Production-Readiness-in-Support-of-Its-Stated-Goal-of-50-Units-by-August-2027</v>
       </c>
       <c r="F613" t="str">
-        <v/>
+        <v>Detroit, Michigan--(Newsfile Corp. - August 25, 2026) - Artificial Intelligence Technology Solutions, Inc. (OTCID: AITX) (the "Company"), a developer and operator of AI-driven security and productivity solutions for enterprise clients, along with its wholly owned subsidiary  PURSUON, Inc. (formerly RAD-M), today provided an update on the deployment pipeline for ROAMEO™ autonomous security patrol vehicles. Based on client agreements executed to date and its current production and delivery...</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>Ray Kurzweil Unveils RAI</v>
+        <v>Longstanding Bridgeline Customer Expands from CMS to HawkSearch AI ...</v>
       </c>
       <c r="B614" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C614" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D614" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E614" t="str">
-        <v>https://www.prnewswire.com/news-releases/ray-kurzweil-unveils-rai-302818934.html</v>
+        <v>https://pr-inside.com/longstanding-bridgeline-customer-expands-from-cms-to-hawksearch-ai-r5215922.htm</v>
       </c>
       <c r="F614" t="str">
-        <v>Human-First Digital Twin Makes Its Debut on Center Stage at the United Nations AI for Good Global Summit GENEVA, July 6, 2026 /PRNewswire/ -- Kurzweil Technologies and Praxis AI today announced a strategic joint venture to introduce RAI, a Human-First Digital Twin built from the lifetime...</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 25, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a longstanding customer of its Content Management Platform has expanded its relationship with Bridgeline through the adoption of HawkSearch, including Concept and Unified Search, Smart Response, and Shopping Assistant. The multi-year engagement highlights growing demand for AI-powered search and assistant technologies among Bridgeline's existing customer base. The organization has been a Bridgeline customer since 2011 and is expanding from an existing Unbound deployment to a combined Unbound and HawkSearch environment. The investment reflects the customer's ..</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>Aureka Releases OpenDDE, an Open-Source Drug Discovery Engine Designed to Accelerate AI-Driven Therapeutic Discovery</v>
+        <v>AZIO AI Holdings Inc. (NASDAQ: AZIO) Announces New Project, Fuels Growing Momentum</v>
       </c>
       <c r="B615" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C615" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D615" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E615" t="str">
-        <v>https://www.prnewswire.com/news-releases/aureka-releases-opendde-an-open-source-drug-discovery-engine-designed-to-accelerate-ai-driven-therapeutic-discovery-302818833.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350444/0/en/azio-ai-holdings-inc-nasdaq-azio-announces-new-project-fuels-growing-momentum.html</v>
       </c>
       <c r="F615" t="str">
-        <v>All-atom biomolecular foundation model uses co-folding as the entry point to a scalable drug discovery engine; the release marks a concrete step toward advancing open scientific AI for future biomedical research that benefit patients. LAGUNA HILLS, Calif. and SHANGHAI, July 6, 2026...</v>
+        <v>NEW YORK, Aug. 25, 2026 (GLOBE NEWSWIRE) -- via AINewsWire -- AZIO AI Holdings Inc. (NASDAQ: AZIO) today announces its placement in an editorial published by AINewsWire ("AINW"), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>SIGGRAPH 2026 Announces Sponsored Keynote Presentations Showcasing the Future of Graphics, AI, and Simulation</v>
+        <v>Longstanding Bridgeline Customer Expands from CMS to HawkSearch AI Search and Shopping Assistant</v>
       </c>
       <c r="B616" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C616" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D616" t="str">
         <v>AI</v>
       </c>
       <c r="E616" t="str">
-        <v>https://www.prnewswire.com/news-releases/siggraph-2026-announces-sponsored-keynote-presentations-showcasing-the-future-of-graphics-ai-and-simulation-302818773.html</v>
+        <v>https://www.newswire.com/news/longstanding-bridgeline-customer-expands-from-cms-to-hawksearch-ai-22851374</v>
       </c>
       <c r="F616" t="str">
-        <v>Breakthroughs in Neural Rendering, GPU Innovation, and Generative AI Take Center Stage With Speakers From NVIDIA, Bolt Graphics, and Tripo AI. LOS ANGELES, July 6, 2026 /PRNewswire/ -- SIGGRAPH 2026, the world's premier conference on computer graphics and interactive techniques, is proud...</v>
+        <v/>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>Nordic Named 2026 No. 1-Rated EHR Optimization, Workflow Redesign and ...</v>
+        <v>Promptly Patient Experience Suite Accelerates Conversational AI Strategy Through Acquisition of OptiCall</v>
       </c>
       <c r="B617" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C617" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D617" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, SaaS, Healthcare</v>
       </c>
       <c r="E617" t="str">
-        <v>https://pr-inside.com/nordic-named-2026-no-1-rated-ehr-optimization-workflow-redesign-and-r5198278.htm</v>
+        <v>https://www.prweb.com/releases/promptly-patient-experience-suite-accelerates-conversational-ai-strategy-through-acquisition-of-opticall-302858020.html</v>
       </c>
       <c r="F617" t="str">
-        <v>(PR-inside.com) Nordic's No. 1-ranked performance areas reflect provider-client confidence in EHR optimization, clinician adoption, managed application services, production reliability, revenue-cycle workflow improvement, data and AI governance, and measurable benefits accountability CHICAGO, IL / ACCESS Newswire / July 6, 2026 / Black Book Market Research LLC today announced that Nordic Consulting ranked No. 1 overall in the 2026 Black Book benchmark of Healthcare IT Consulting &amp; Advisory Services: USA - EHR Optimization, Workflow Redesign and Selective Implementation. The ranking reflects Black Book's Q2 2026 client-scoring cycle of 620 qualified provider-side executive respondents representing 145 provider organizations with direct exposure to implemented EHR optimization, workflow ..</v>
+        <v>Promptly Technology, Inc. has acquired OptiCall, merging advanced conversational AI and specialized contact center expertise with its automated Patient Experience Suite. This strategic move provides specialty medical practices with an all-in-one patient engagement platform designed to...</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>Nordic Named 2026 No. 1-Rated EHR Optimization, Workflow Redesign and Selective Implementation Advisory Firm for U.S. Providers by Black Book</v>
+        <v>AI-Powered Memory Games Bring Personal Stories into Dementia Care</v>
       </c>
       <c r="B618" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C618" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D618" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E618" t="str">
-        <v>https://www.newswire.com/news/nordic-named-2026-no-1-rated-ehr-optimization-workflow-redesign-and-22815297</v>
+        <v>https://news.sap.com/2026/08/memory-lane-games-ai-personalization-dementia-care/</v>
       </c>
       <c r="F618" t="str">
-        <v>Nordic's No. 1-ranked performance areas reflect provider-client confidence in EHR optimization, clinician adoption, managed application services, production reliability, revenue-cycle workflow improvement, data and AI governance, and measurable benefits accountability</v>
+        <v>Memory Lane Games collaborated with SAP and EY to develop an AI prototype that can generate memory games tailored to an individual’s life experiences.</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>Sprout Social to Announce Second Quarter 2026 Financial Results on August 6, 2026</v>
+        <v>1606 Corp. Advances Project as MDM and Company Pursues Data Center ...</v>
       </c>
       <c r="B619" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C619" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D619" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E619" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322731/0/en/Sprout-Social-to-Announce-Second-Quarter-2026-Financial-Results-on-August-6-2026.html</v>
+        <v>https://pr-inside.com/corp-advances-project-as-mdm-and-company-pursues-data-center-r5215910.htm</v>
       </c>
       <c r="F619" t="str">
-        <v>CHICAGO, July 06, 2026 (GLOBE NEWSWIRE) -- Sprout Social, Inc. (“Sprout Social”, the “Company”) (NASDAQ: SPT), a leading AI-powered Social Intelligence Platform, today announced that it will report its financial results for the second quarter ending June 30, 2026 after market close on Thursday, August 6, 2026.</v>
+        <v>(PR-inside.com) MDM Group and 1606 Corp is actively marketing Lufkin powered site as 1606 advances plant operations, end-user outreach and acquisition strategy PHOENIX, AZ / ACCESS Newswire / August 25, 2026 /1606 Corp. (OTCID:CBDW) ("1606" or the "Company"), an emerging infrastructure company focused on powered land, data centers and AI-related energy opportunities, today provided an update on several initiatives underway surrounding its planned acquisition and redevelopment of the approximately 132-acre Texas biomass power facility and data center. The Company also recently filed its latest quarterly report with the SEC, maintaining its reporting obligations as it continues to advance the Lufkin project and ..</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>$MSFT Securities Notice: Microsoft Copilot Functionality Issues Trigger ...</v>
+        <v>Securitas Technology to Showcase Next-Generation Security Innovation ...</v>
       </c>
       <c r="B620" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C620" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D620" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E620" t="str">
-        <v>https://pr-inside.com/msft-securities-notice-microsoft-copilot-functionality-issues-trigger-r5198274.htm</v>
+        <v>https://pr-inside.com/securitas-technology-to-showcase-next-generation-security-innovation-r5215904.htm</v>
       </c>
       <c r="F620" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/microsoft-class-action-lawsuit. Key Details of the Microsoft ($MSFT) Class Action: Lead Plaintiff Deadline: August 11, 2026 Alleged Misconduct: Securities fraud alleging that Microsoft misled investors regarding its Azure cloud computing platform and AI chatbot Copilot Stock Drop: ..</v>
+        <v>(PR-inside.com) New insights from the 2027 Global Technology Outlook Report and live demonstrations of SecureStat® Cumulus™ and the new SecureStat® HQ™ AI Agent showcase the future of intelligent-led security UNIONTOWN, OH / ACCESS Newswire / August 25, 2026 / Securitas Technology , one of the world's largest electronic security companies, will highlight the technologies, trends and innovations shaping the future of physical security at Global Security Exchange (GSX) 2026 in Atlanta, Georgia. Attendees are invited to visit Booth #1905 to explore emerging technologies, engage with industry experts and gain insight into the evolving security landscape. A centerpiece of the company's presence at GSX ..</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>$GTM Securities Notice: ZoomInfo Technologies AI Integration Issues ...</v>
+        <v>Centerbase and Scan Logic Partner to Deepen Financial Strength for Midsize Law Firms</v>
       </c>
       <c r="B621" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C621" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D621" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E621" t="str">
-        <v>https://pr-inside.com/gtm-securities-notice-zoominfo-technologies-ai-integration-issues-r5198271.htm</v>
+        <v>https://www.prweb.com/releases/centerbase-and-scan-logic-partner-to-deepen-financial-strength-for-midsize-law-firms-302856526.html</v>
       </c>
       <c r="F621" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of the ZoomInfo ($GTM) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud alleging that ZoomInfo misled investors regarding the impact of ZoomInfo's AI-integrated products on customer retention Stock ..</v>
+        <v>New integration brings AI-powered e-billing and OCG compliance into the Centerbase platform NASHVILLE, Tenn., Aug. 25, 2026 /PRNewswire-PRWeb/ -- Centerbase, the AI-powered performance platform purpose-built for midsize law firms, today announced a partnership with Scan Logic, a leading...</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>Datavault AI (DVLT) Dream Bowl Meme Coin Begins Trading on Biconomy Exchange</v>
+        <v>OneMeta Launches VerbumSDK for Secure, Real-Time Translation and Transcription On-Prem and at the Edge, Expanding to the $148 Billion Sovereign AI Market</v>
       </c>
       <c r="B622" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C622" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D622" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E622" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-dream-bowl-meme-coin-begins-trading-on-biconomy-exchange-7087529</v>
+        <v>https://www.newswire.com/news/onemeta-launches-verbumsdk-for-secure-real-time-translation-and-transcription</v>
       </c>
       <c r="F622" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - July 6, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that its Dream Bowl I Meme Coin tokens have commenced trading on the Biconomy Exchange under the DREAM1/USDT trading pair. The company said the tokens are intended to provide qualifying shareholders who received prior distributions with potential benefits including liquidity, membership opportunities and participation in future Dream Bowl promotional events, while supporting Datavault AI’s broader digital engagement and tokenization strategy. The company said eligible shareholders of record as of Nov. 25, 2025, and Jan. 7, 2026, are encouraged to visit DreamBowlCoin.com to learn more about and claim their Dream Bowl tokens. Datavault AI added that the initiative serves as a foundation for expanding its </v>
+        <v>As Enterprise Demand Drives 20.6% Projected Annual Growth Through 2032, OneMeta's Architecture Now Trains and Runs Entirely Inside a Client's Own Infrastructure</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>ThreatLocker Highlights Key Cyber Threat Activity and Research from June 2026</v>
+        <v>Securitas Technology to Showcase Next-Generation Security Innovation at GSX 2026</v>
       </c>
       <c r="B623" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C623" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D623" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E623" t="str">
-        <v>https://www.prnewswire.com/news-releases/threatlocker-highlights-key-cyber-threat-activity-and-research-from-june-2026-302818685.html</v>
+        <v>https://www.newswire.com/news/securitas-technology-to-showcase-next-generation-security-innovation-at-gsx-2026</v>
       </c>
       <c r="F623" t="str">
-        <v>Recap includes AI cyber risk, software supply chain attacks, SaaS trust failures, zero-day exploits, and community support ORLANDO, Fla., July 6, 2026 /PRNewswire/ -- ThreatLocker today released highlights of the company's cybersecurity research, threat analysis, industry commentary, and...</v>
+        <v>New insights from the 2027 Global Technology Outlook Report and live demonstrations of SecureStat &amp;reg; Cumulus &amp;trade; and the new SecureStat &amp;reg; HQ &amp;trade; AI Agent showcase the future of intelligent-led security</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>/C O R R E C T I O N -- Hexaware Technologies Ltd/</v>
+        <v>Lundbeck and EVERSANA Announce Strategic Partnership to Advance AI-Powered Commercialization</v>
       </c>
       <c r="B624" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C624" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D624" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E624" t="str">
-        <v>https://www.prnewswire.com/news-releases/hexaware-and-smartrent-enter-strategic-partnership-to-transform-to-ai-native-customer-operations-and-revenue-processes-302818268.html</v>
+        <v>https://www.prnewswire.com/news-releases/lundbeck-and-eversana-announce-strategic-partnership-to-advance-ai-powered-commercialization-302858538.html</v>
       </c>
       <c r="F624" t="str">
-        <v>In the news release, Hexaware and SmartRent Enter Strategic Partnership to Transform to AI-native Customer Operations and Revenue Processes, issued 06-Jul-2026 by Hexaware Technologies Ltd over PR Newswire, we are advised by the company that several changes have been made. The complete,...</v>
+        <v>Collaboration expands deployment of EVERSANA's AI Agency platform and commercialization capabilities to advance Lundbeck's Focused Innovator strategy and bionic ambitions CHICAGO and DEERFIELD, Ill., Aug. 25, 2026 /PRNewswire/ -- Lundbeck, a global pharmaceutical company focused...</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>The Inner Circle acknowledges Jason Brock as an Inner Circle Lifetime</v>
+        <v>Fullspan Health Announces 2027 Marketing Solutions Built to Connect Brands With Consumers and Providers Across the Health Journey</v>
       </c>
       <c r="B625" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C625" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D625" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E625" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-jason-brock-as-an-inner-circle-lifetime-302818645.html</v>
+        <v>https://www.prnewswire.com/news-releases/fullspan-health-announces-2027-marketing-solutions-built-to-connect-brands-with-consumers-and-providers-across-the-health-journey-302856805.html</v>
       </c>
       <c r="F625" t="str">
-        <v>DAYTON, Tenn., July 6, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Jason Brock is acknowledged as an Inner Circle Lifetime for his contributions in AI and Operations Consulting. Jason Brock has built a distinguished career focused on helping organizations improve...</v>
+        <v>New offerings bring together trusted consumer education, HCP engagement and AI utility NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Fullspan Health™, a unified B2B healthcare platform from RVO Health®, today announced its 2027 marketing solutions, a suite of offerings for pharma and healthcare...</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>AI Drones, Data Centers, and Prediction Markets: Public Companies Present at the July 9 Global Technology Virtual Investor Conference</v>
+        <v>Enterprise AI enters execution phase, CompTIA research finds</v>
       </c>
       <c r="B626" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C626" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D626" t="str">
-        <v>AI, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E626" t="str">
-        <v>https://www.newmediawire.com/news/ai-drones-data-centers-and-prediction-markets-public-companies-present-at-the-july-9-global-technology-virtual-investor-conference-7087525</v>
+        <v>https://www.prnewswire.com/news-releases/enterprise-ai-enters-execution-phase-comptia-research-finds-302858354.html</v>
       </c>
       <c r="F626" t="str">
-        <v>A Full Day of Live Executive Presentations Across Software, Data, and Emerging Technologies Investors Ask Questions in Real Time and Request One-on-One Meetings with Management Teams NEW YORK, NY - July 6, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. invites investors to its latest Featured Conference: the Global Technology Virtual Investor Conference, taking place Thursday, July 9, 2026. B2i Digital, as the Official Marketing Partner, brings the July 9 Global Technology Virtual Investor Conference into its ecosystem. A powerful distribution and media engine drives qualified investors to the presentations and the one-on-one meetings that follow. The lineup spans AI drones delivered as a service, quantum computing software, deep-tech materials for product authentication and industrial decarbon</v>
+        <v>Organizations shift focus from experimentation to deployment, exposing workforce, governance and data readiness gaps DOWNERS GROVE, Ill., Aug. 25, 2026 /PRNewswire/ -- Nearly six in 10 organizations now prioritize integrating artificial intelligence (AI) into their technology stack,...</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>MeetKai and Albania Announce Joint Venture to Advance Sovereign AI</v>
+        <v>Lyken.AI Announces Non-Binding MOU for 128-Node B300 AI Compute Cluster ...</v>
       </c>
       <c r="B627" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C627" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D627" t="str">
-        <v>AI, SaaS</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E627" t="str">
-        <v>https://www.prnewswire.com/news-releases/meetkai-and-albania-announce-joint-venture-to-advance-sovereign-ai-302818647.html</v>
+        <v>https://pr-inside.com/lyken-ai-announces-non-binding-mou-for-128-node-b300-ai-compute-cluster-r5215877.htm</v>
       </c>
       <c r="F627" t="str">
-        <v>The partnership covers Albanian-language reasoning models, sovereign infrastructure, cross-government integration, and new AI applications for public services and priority sectors of the economy. TIRANA, Albania and LOS ANGELES, July 6, 2026 /PRNewswire/ -- MeetKai Inc. ("MeetKai"), a...</v>
+        <v>(PR-inside.com) Proposed five-year commercial arrangement would support large-scale AI inference workloads and token optimization, subject to definitive agreements VANCOUVER, BC / ACCESS Newswire / August 25, 2026 / Alset AI Ventures Inc. (TSXV:GPUS)(OTCQB:GPUSF)(FSE:1R61, WKN:A40M0J) ("Alset AI", "Alset" or the "Company"), an artificial intelligence ("AI") venture company advancing innovation through strategic investment and cloud computing solutions, is pleased to announce that its 90.1%-owned cloud compute business, Lyken AI Computing Inc., operating as Lyken.AI ("Lyken"), has entered into a non-binding memorandum of understanding dated August 24, 2026 (the "MOU") with Singapore-based SWARMNET SOLUTIONS PTE. LTD. ("Swarmnet"). The MOU outlines an indicative framework for the parties ..</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>AI for Sales and Marketing Market to Reach $240.59 Billion by 2030 at 32.9% CAGR, AI-Powered Customer Engagement Accelerates Adoption | Exclusive Report by MarketsandMarkets™</v>
+        <v>BTC Digital Signs Three-Party MOU to Advance AI Data Center Project in Hai Phong, Vietnam</v>
       </c>
       <c r="B628" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C628" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D628" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E628" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/ai-for-sales-and-marketing-market-to-reach-24059-billion-by-2030-at-329-cagr-aipowered-customer-engagement-accelerates-adoption-exclusive-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/btc-digital-signs-three-party-mou-to-advance-ai-data-center-project-in-hai-phong-vietnam-302859311.html</v>
       </c>
       <c r="F628" t="str">
-        <v/>
+        <v>The framework covers site readiness, power access, technical planning and financing preparation; the Vietnamese partner confirms a planned power load of approximately 300 MW SINGAPORE, Aug. 25, 2026 /PRNewswire/ -- BTC Digital Ltd. ("BTC Digital" or the "Company") (NASDAQ: BTCT), a...</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>DarkHorse Emerges: Sphere 3D (NASDAQ: ANY) and Bitdeer (NASDAQ: BTDR) Validate AI Infrastructure Strategy as Power Becomes the New Digital Gold</v>
+        <v>Lyken.AI Announces Non-Binding MOU for 128-Node B300 AI Compute Cluster</v>
       </c>
       <c r="B629" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C629" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D629" t="str">
-        <v>Finance, AI</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E629" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/darkhorse-emerges-sphere-3d-nasdaq-any-and-bitdeer-nasdaq-btdr-validate-ai-infrastructure-strategy-as-power-becomes-the-new-digital-gold/?source=barchart</v>
+        <v>https://www.newswire.com/news/lyken-ai-announces-non-binding-mou-for-128-node-b300-ai-compute-cluster</v>
       </c>
       <c r="F629" t="str">
-        <v/>
+        <v>Proposed five-year commercial arrangement would support large-scale AI inference workloads and token optimization, subject to definitive agreements</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>Brook.ai and SRHO - The National Association Partner to Bring AI-Enabled Continuous Care Infrastructure to more than 275 Hospitals Nationwide</v>
+        <v>Caliber Public Safety Helps Agencies Reduce Report Writing Time by up to 40 Percent</v>
       </c>
       <c r="B630" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C630" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D630" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E630" t="str">
-        <v>https://www.prnewswire.com/news-releases/brookai-and-srho--the-national-association-partner-to-bring-ai-enabled-continuous-care-infrastructure-to-more-than-275-hospitals-nationwide-302818538.html</v>
+        <v>https://www.prnewswire.com/news-releases/caliber-public-safety-helps-agencies-reduce-report-writing-time-by-up-to-40-percent-302858924.html</v>
       </c>
       <c r="F630" t="str">
-        <v>Partnership Accelerates Remote Care Adoption Across SRHO Member Health Systems, Extending Brook's Agentic AI Platform to Communities Nationwide SEATTLE, July 6, 2026 /PRNewswire/ -- Brook.ai, the remote care company, a pioneer of AI-enabled continuous care infrastructure, and SRHO – The...</v>
+        <v>New AI Narrative feature keep officers in the field while maintaining strict accountability and CJIS-aligned security NORTH LITTLE ROCK, Ark., Aug. 25, 2026 /PRNewswire/ -- Caliber Public Safety, a provider of integrated public safety technology to more than 700 law enforcement, fire/EMS,...</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>VOMO Surpasses 400,000 Users as Demand for AI Meeting Notes Grows</v>
+        <v>Ansaldo Energia Selects Kinaxis to Power the Future of Global Energy Infrastructure</v>
       </c>
       <c r="B631" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C631" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D631" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E631" t="str">
-        <v>https://www.prnewswire.com/news-releases/vomo-surpasses-400-000-users-as-demand-for-ai-meeting-notes-grows-302818513.html</v>
+        <v>https://finance.yahoo.com/energy/articles/ansaldo-energia-selects-kinaxis-power-110000546.html</v>
       </c>
       <c r="F631" t="str">
-        <v>The AI transcription app turns hours of audio into structured, searchable notes in minutes, with support for more than 90 languages. SAN FRANCISCO, July 6, 2026 /PRNewswire/ -- VOMO, the AI-powered meeting notes and audio transcription app from EverGrow Tech Inc., today announced it has...</v>
+        <v>OTTAWA, Ontario, August 25, 2026--Kinaxis® Inc. (TSX:KXS), a global leader in AI-powered supply chain planning and orchestration, today announced that Ansaldo Energia, a global leader of power generation technology, has selected the Kinaxis Maestro™ platform to help orchestrate its complex supply chain in supporting one of the fastest-growing infrastructure markets in the world.</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>AI Energy Pivot Complete: LIXTE Biotechnology Finishes Corporate Rebrand to NOMAD Power Solutions, Begins Trading Under Nasdaq: NMAD</v>
+        <v>Auxia Crossed 200B+ Decisions and Launches Agent Studio, the Operating System for the 10x Marketing Team</v>
       </c>
       <c r="B632" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C632" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D632" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E632" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-energy-pivot-complete-lixte-biotechnology-finishes-corporate-rebrand-to-nomad-power-solutions-begins-trading-under-nasdaq-nmad-302818495.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/auxia-crossed-200b-decisions-launches-110000947.html</v>
       </c>
       <c r="F632" t="str">
-        <v>Issued on behalf of NOMAD Power Solutions, Inc. (Nasdaq: NMAD), formerly LIXTE Biotechnology Holdings, Inc. (Nasdaq: LIXT) NOMAD Power Solutions, Inc. has completed its corporate name change from LIXTE Biotechnology Holdings, Inc. and begins trading today under the new Nasdaq ticker NMAD,...</v>
+        <v>PALO ALTO, Calif., August 25, 2026--Auxia, the agentic marketing platform, today announced the launch of Auxia Agent Studio, a product where marketers engage AI agents to plan, build, and launch campaigns across a team's existing stack. Agent Studio gives marketing teams a shared foundation of business context, delegates manual execution to AI agents, and lets them coordinate work across the organization, turning every marketer into an AI-powered team.</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>AI in Energy Market Expansion Through Sustainable Energy Initiatives</v>
+        <v>FutureProof Names Jonathan Mertz as Chief Business Officer</v>
       </c>
       <c r="B633" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C633" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D633" t="str">
-        <v>AI, Energy</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E633" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761795</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/futureproof-names-jonathan-mertz-chief-110000564.html</v>
       </c>
       <c r="F633" t="str">
-        <v>The global AI In Energy Market was valued at USD 5.1 billion in 2025 and is projected to grow from USD 6.0 billion in 2026 to USD [read full press release...]</v>
+        <v>SAN DIEGO, August 25, 2026--FutureProof Technologies, an AI-native property insurance MGA and Agency, today announced the appointment of Jonathan Mertz as Chief Business Officer. Mertz, a seasoned insurance executive with more than two decades of experience spanning insurance enterprise operations, growth strategy and M&amp;A, will lead FutureProof's business development, strategic partnerships, and go-to-market efforts as the company scales toward building its AI-native full-stack property insuranc</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>Dr. Augusta Uwah to Speak at Telehealth USA 2026 in Anaheim</v>
+        <v>Pipedrive Report: the AI Paradox – Professionals Want AI as a Thinking Partner, Not an Autopilot</v>
       </c>
       <c r="B634" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C634" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D634" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E634" t="str">
-        <v>https://www.prunderground.com/dr-augusta-uwah-to-speak-at-telehealth-usa-2026-in-anaheim/00387753/</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/pipedrive-report-ai-paradox-professionals-110000788.html</v>
       </c>
       <c r="F634" t="str">
-        <v>"ClinEfficiency Pro founder and physician executive to address the healthcare AI adoption gap at Telehealth USA 2026, July 8-9 in Anaheim, CA" The post Dr. Augusta Uwah to Speak at Telehealth USA 2026 in Anaheim first appeared on</v>
+        <v>NEW YORK, August 25, 2026--Pipedrive, the easy and intelligent CRM for small and medium-sized businesses, today released a new report, "AI and humanity at work: How professionals are balancing efficiency and human connection". The report examines how professionals across industries, employment types and age groups are navigating AI adoption and reveals a striking paradox: while AI is becoming part of everyday work for millions of people, most professionals surveyed still say it’s judgment, relat</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>ETDA transforms AI Governance from global principles to real-world practice in Thailand at AIGW 2026</v>
+        <v>Radiology Partners to Acquire Everlight Radiology, Creating a Global Leader in Teleradiology</v>
       </c>
       <c r="B635" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C635" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D635" t="str">
-        <v>AI</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E635" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/etda-transforms-ai-governance-from-global-principles-to-realworld-practice-in-thailand-at-aigw-2026/?source=barchart</v>
+        <v>https://finance.yahoo.com/healthcare/articles/radiology-partners-acquire-everlight-radiology-110000518.html</v>
       </c>
       <c r="F635" t="str">
-        <v/>
+        <v>NASHVILLE, Tenn. &amp; LONDON, August 25, 2026--Radiology Partners, Inc. ("RP"), the leading provider of technology and AI-enabled radiology services, today announced that it has entered into a definitive agreement to acquire Everlight Radiology ("Everlight"), a leading international teleradiology provider serving hospitals, health systems and imaging centers across the United Kingdom, Ireland, Australia, New Zealand and South Africa.</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>GardaWorld Announces Closing of US$200 Million Additional Senior Notes due 2032 and US$300 Million Incremental Term Loans</v>
+        <v>TNL Mediagene Granted Continued Nasdaq Listing Subject to Conditions</v>
       </c>
       <c r="B636" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C636" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D636" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E636" t="str">
-        <v>https://www.prnewswire.com/news-releases/gardaworld-announces-closing-of-us-200-million-additional-senior-notes-due-2032-and-us-300-million-incremental-term-loans-870110017.html</v>
+        <v>https://www.newsfilecorp.com/release/311390/TNL-Mediagene-Granted-Continued-Nasdaq-Listing-Subject-to-Conditions</v>
       </c>
       <c r="F636" t="str">
-        <v>MONTRÉAL, July 6, 2026 /CNW/ - Garda World Security Corporation ("GardaWorld" or the "Company"), an entrepreneurial-driven corporation focused on building global champions in security services, AI-enabled security technology, integrated risk management and cash automation solutions,...</v>
+        <v>Among the conditions, the Company must demonstrate compliance with the minimum bid price requirement by September 21, 2026 and the stockholders' equity requirement by October 30, 2026Tokyo, Japan--(Newsfile Corp. - August 25, 2026) - TNL Mediagene (NASDAQ: TNMG) (the "Company"), a technology and digital media company providing AI-driven advertising, marketing technology, content commerce and data analytics solutions, and operating multi-language digital media brands across Asia, today announced...</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Datavault AI Inc. (DVLT) ...</v>
+        <v>Marketing Maven CEO and Founder, Lindsey Carnett, Named One of The Comms' "PR Leaders to Watch in 2027" by The FYI</v>
       </c>
       <c r="B637" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C637" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D637" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E637" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-datavault-ai-inc-dvlt-r5198192.htm</v>
+        <v>https://www.prnewswire.com/news-releases/marketing-maven-ceo-and-founder-lindsey-carnett-named-one-of-the-comms-pr-leaders-to-watch-in-2027-by-the-fyi-302858898.html</v>
       </c>
       <c r="F637" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Datavault AI Inc. ("Datavault" or "the Company") (NASDAQ:DVLT). Investors who purchased Datavault securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/DVLT. Datavault Investigation Details On October 31, 2025, Wolfpack Research published a short report on Datavault. The report alleged, among other things, that Datavault was a "stock promotion" that relied on misleading press releases and "empty claims" concerning artificial intelligence, quantum computing, Web 3.0, and data monetization. Wolfpack further ..</v>
+        <v>Recognition Highlights Carnett's Vision for an AI-Era PR Landscape and Marketing Maven's Evolution Into an Integrated, Measurement-Driven Communications Firm LOS ANGELES, Aug. 25, 2026 /PRNewswire/ -- Marketing Maven Public Relations CEO and President Lindsey Carnett has been named by The...</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>LendingTree Applauds North Carolina's AI Strategic Roadmap, Highlights Company's Leadership in Shaping Responsible AI Policy</v>
+        <v>RXT Investor Losses: Rackspace AI Effort Issues and Corresponding 33% Stock Drop Trigger Securities Class Action for Investors</v>
       </c>
       <c r="B638" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C638" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D638" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E638" t="str">
-        <v>https://www.prnewswire.com/news-releases/lendingtree-applauds-north-carolinas-ai-strategic-roadmap-highlights-companys-leadership-in-shaping-responsible-ai-policy-302818443.html</v>
+        <v>https://www.prnewswire.com/news-releases/rxt-investor-losses-rackspace-ai-effort-issues-and-corresponding-33-stock-drop-trigger-securities-class-action-for-investors-302858889.html</v>
       </c>
       <c r="F638" t="str">
-        <v>CHARLOTTE, N.C., July 6, 2026 /PRNewswire/ -- LendingTree, (NASDAQ: TREE), one of the nation's largest online financial marketplaces, celebrates the release of Governor Josh Stein's North Carolina AI Strategic Roadmap, marking a major step forward in establishing the state as a national...</v>
+        <v>A securities fraud class action lawsuit has been filed on behalf of Rackspace investors after its stock plummeted 33.6% because Rackspace allegedly misled investors about its AI efforts and their impact on the company's financial performance. NEW YORK, Aug. 25, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>Global Neurotechnology Market is Projected to Cross USD 50 Billion by 2034 | DelveInsight</v>
+        <v>Builders FirstSource and Digs Announce Strategic Partnership to Deliver the Next Generation of AI-Powered Homebuilding</v>
       </c>
       <c r="B639" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C639" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D639" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E639" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-neurotechnology-market-is-projected-to-cross-usd-50-billion-by-2034--delveinsight-302818137.html</v>
+        <v>https://www.prnewswire.com/news-releases/builders-firstsource-and-digs-announce-strategic-partnership-to-deliver-the-next-generation-of-ai-powered-homebuilding-302858609.html</v>
       </c>
       <c r="F639" t="str">
-        <v>The global neurotechnology market is witnessing robust growth, driven by increasing demand for innovative solutions to diagnose, monitor, and treat neurological disorders. Advances in brain-computer interfaces (BCIs), neurostimulation devices, neuroimaging technologies, and AI-powered...</v>
+        <v>Companies join forces to help professional builders work smarter, build faster, and deliver a better homeowner experience. IRVING, Texas and VANCOUVER, Wash., Aug. 25, 2026 /PRNewswire/ -- Builders FirstSource, Inc. (NYSE: BLDR), a leading provider of building materials and value-added...</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>AllyHub Brings Browser-Native AI Automation to Ecommerce, Content Creation, and Repetitive Online Workflows</v>
+        <v>eGain to Announce Fiscal 2026 Fourth Quarter and Full Year Financial Results on September 3, 2026</v>
       </c>
       <c r="B640" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C640" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D640" t="str">
-        <v>AI, Retail, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E640" t="str">
-        <v>https://www.prnewswire.com/news-releases/allyhub-brings-browser-native-ai-automation-to-ecommerce-content-creation-and-repetitive-online-workflows-302818225.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350280/0/en/egain-to-announce-fiscal-2026-fourth-quarter-and-full-year-financial-results-on-september-3-2026.html</v>
       </c>
       <c r="F640" t="str">
-        <v>Designed for ecommerce businesses, marketers, and knowledge workers, AllyHub combines browser automation, AI-assisted content production, and reusable workflows to help teams accomplish more with less manual effort. BELLEVUE, Wash., July 6, 2026 /PRNewswire/ -- As businesses increasingly...</v>
+        <v>SUNNYVALE, Calif., Aug. 25, 2026 (GLOBE NEWSWIRE) -- eGain (NASDAQ: EGAN ), a leading provider of AI-powered knowledge management and customer experience automation solutions, will announce its fiscal 2026 fourth quarter and full year financial results after the close of regular market trading on Thursday, September 3, 2026, followed by an investor conference call and webcast at 2:00 p.m. Pacific Time (5:00 p.m. ET). Chief Executive Officer Ashu Roy and Chief Financial Officer Eric Smit will host the call and webcast.</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>Tieto concludes Trusted Digital Societies Veturi programme, strengthening the foundation for AI-driven digital innovation</v>
+        <v>Hyperscale Data Bitcoin Treasury at Approximately 278 Bitcoin Worth Approximately $21.6 Million</v>
       </c>
       <c r="B641" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C641" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D641" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E641" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357226</v>
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-at-approximately-278-bitcoin-worth-approximately-21-6-million-302858896.html</v>
       </c>
       <c r="F641" t="str">
-        <v>Tieto has successfully completed its four-year Trusted Digital Societies (Veturi) programme, delivering significant advances in trusted AI, cloud-native software platforms and digital innovation while strengthening Finland&amp;#39;s research and innovation ecosystem. - - Conducted in collaboration with more than 200 partners and supported by Business Finland grant, the programme has accelerated the successful adoption of AI-capabilities, established reusable technology foundation and long-term part... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357226</v>
+        <v>LAS VEGAS, Aug. 25, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of August 23, 2026, it held 278.0314 Bitcoin representing an...</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>SAS helped NPower expand access to tech careers</v>
+        <v>Akamai Announces Strategic Alliance with Deloitte Canada to Help Organizations Achieve Platform-Based Resilience Against AI-Accelerated Cyberthreats</v>
       </c>
       <c r="B642" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C642" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D642" t="str">
-        <v>AI, Education</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E642" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357219</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350277/0/en/akamai-announces-strategic-alliance-with-deloitte-canada-to-help-organizations-achieve-platform-based-resilience-against-ai-accelerated-cyberthreats.html</v>
       </c>
       <c r="F642" t="str">
-        <v>Global data and AI leader SAS helped NPower, a national nonprofit dedicated to creating pathways to economic prosperity, transform complex, fragmented data into insights that strengthen workforce development programs and expand access to technology careers. - - As part of its Data for Good program, SAS data management and analytics experts consolidated and analyzed data from across NPower&amp;#39;s regional operations. Now, the nonprofit can better understand student pathways from enrollment and tr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357219</v>
+        <v>CAMBRIDGE, Mass., Aug. 25, 2026 (GLOBE NEWSWIRE) -- Today, Akamai (NASDAQ: AKAM) announced an alliance with Deloitte Canada, highlighting their shared commitment to building proactive cyber resilience. This alliance helps solve complex business challenges by combining Deloitte’s world-class cybersecurity advisory and managed services with Akamai’s advanced security capabilities.</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>What Cannes Lions '26 Revealed About the Future of Advertising</v>
+        <v>IXOPAY Appoints Ajoy Krishnamoorthy as CEO to Accelerate Growth and ...</v>
       </c>
       <c r="B643" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C643" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D643" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E643" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357218</v>
+        <v>https://pr-inside.com/ixopay-appoints-ajoy-krishnamoorthy-as-ceo-to-accelerate-growth-and-r5215851.htm</v>
       </c>
       <c r="F643" t="str">
-        <v>For the past few years, AI dominated industry conversations because of its potential. This year at Cannes, marketers were no longer asking whether AI belongs in their organizations; they were asking how to implement it responsibly, integrate it into existing workflows, and deliver measurable business results. - - That shift was on full display with a packed agenda aboard the Mediaocean Yacht. - - Throughout the week, we welcomed customers, partners, agencies, publishers, and technology lead... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357218</v>
+        <v>(PR-inside.com) Enterprise Software and Commerce Leader Will Guide IXOPAY's Next Development Phase of Its Unified, AI-Native Payments Infrastructure Platform DALLAS, TX / ACCESS Newswire / August 25, 2026 / IXOPAY , the payment infrastructure solution that enables fluid commerce, today announced the appointment ofAjoy Krishnamoorthyas CEO. Krishnamoorthy brings more than two decades of enterprise software leadership and extensive product engineering experience turning complex technologies into platforms that businesses depend on to grow. Krishnamoorthy joins IXOPAY at a pivotal moment, as it helps unlock fluid commerce for enterprise merchants. Krishnamoorthy will focus on bringing IXOPAY's modular product suite into the agentic age, providing merchants ..</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>Vadzo Imaging Launches Bolt-821CRS: 8.3MP AR0821 4K HDR MIPI Camera for Synchronized Tri-Camera and Octa-Camera Systems on NVIDIA Jetson Orin AGX for Sports Applications</v>
+        <v>IXOPAY Appoints Ajoy Krishnamoorthy as CEO to Accelerate Growth and Advance Payments for the Agentic Age</v>
       </c>
       <c r="B644" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C644" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D644" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E644" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-launches-bolt-821crs-8-3mp-ar0821-4k-hdr-mipi-camera-for-22814173</v>
+        <v>https://www.newswire.com/news/ixopay-appoints-ajoy-krishnamoorthy-as-ceo-to-accelerate-growth-and-advance</v>
       </c>
       <c r="F644" t="str">
-        <v>Vadzo's Bolt-821CRS is an 8.3MP 4K HDR MIPI camera built on the Onsemi AR0821 sensor, engineered for synchronized multi-camera deployment across three-camera and eight-camera array configurations on NVIDIA Jetson Orin AGX platforms, delivering 4K HDR imaging for AI-driven sports analytics, player tracking, stadium surveillance, and broadcast-grade field coverage through 4-lane MIPI CSI-2 with support for both off-the-shelf and custom carrier board integration.</v>
+        <v>Enterprise Software and Commerce Leader Will Guide IXOPAY's Next Development Phase of Its Unified, AI-Native Payments Infrastructure Platform</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>Atos Proudly Supported the 2026 Special Olympics USA Games Through Critical Digital and Competition Services</v>
+        <v>87% of Finance Professionals Have Ignored Fraudulent Expenses, Reimbursements, or Claims, Medius' New Financial Census Reveals</v>
       </c>
       <c r="B645" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C645" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D645" t="str">
         <v>AI</v>
       </c>
       <c r="E645" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357215</v>
+        <v>https://www.prnewswire.com/news-releases/87-of-finance-professionals-have-ignored-fraudulent-expenses-reimbursements-or-claims-medius-new-financial-census-reveals-302859272.html</v>
       </c>
       <c r="F645" t="str">
-        <v>Atos, a global leader in digital transformation powered by Artificial Intelligence, and the key Technology Partner of Special Olympics International (Special Olympics), today announces the successful delivery of critical digital and competition management services for the 2026 Special Olympics USA Games, helping organizers, athletes, volunteers, and officials enjoy a seamless and inclusive sporting experience, and looks ahead to the Special Olympics Unified Football World Cup Paris 20... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357215</v>
+        <v>New global study from Medius finds growing tolerance for 'shallowfakes' as finance teams invest heavily in AI and automation, even as fraud, operational efficiency, governance, and workforce wellbeing remain persistent challenges. JACKSONVILLE, Fla., Aug. 25, 2026 /PRNewswire/ -- Medius,...</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>Katalyze AI Raises $10.5M to Build the Agentic Operating System for Pharmaceutical Companies</v>
+        <v>HAVIT to Unveil Industry-Leading 12-Mic AI Audio Innovation at IFA 2026</v>
       </c>
       <c r="B646" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C646" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D646" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E646" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357045</v>
+        <v>https://www.prnewswire.com/news-releases/havit-to-unveil-industry-leading-12-mic-ai-audio-innovation-at-ifa-2026-302849117.html</v>
       </c>
       <c r="F646" t="str">
-        <v>Katalyze AI, the agentic operating system for pharmaceutical companies, today announced $10.5 million in seed funding led by Bonfire Ventures, along with Inovia Capital, Ripple Ventures, Alumni Ventures, and leading angel investors including Gokul Rajaram and Farzad Soleimani. Katalyze&amp;#39;s platform lets any scientist, engineer, or analyst in a biopharma company build teams of agents that take on real engineering, scientific, and manufacturing work. - - Why Now: The Opportunity to Put Agents... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357045</v>
+        <v>BERLIN, Aug. 25, 2026 /PRNewswire/ -- At IFA 2026, HAVIT will showcase its latest smart audio innovations, highlighting the deep integration of AI technology and acoustic engineering to redefine the future of listening. 28 Years of Audio Expertise Drives Intelligent Innovation With over...</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>Century Huatong Concludes Digiloong Cup Macao Investment Summit and AI Ecosystem Forum</v>
+        <v>Antare launches AI physical security platform, transforming unwatched camera footage into intelligence</v>
       </c>
       <c r="B647" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C647" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D647" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E647" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/century-huatong-concludes-digiloong-cup-macao-investment-summit-and-ai-ecosystem-forum/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/antare-launches-ai-physical-security-platform-transforming-unwatched-camera-footage-into-intelligence-302859242.html</v>
       </c>
       <c r="F647" t="str">
-        <v/>
+        <v>Antare uses AI to automatically review footage from body-worn and fixed cameras to give organisations a complete picture across every shift and site LONDON, Aug. 25, 2026 /PRNewswire/ -- Antare, a new agentic security platform for body-worn and fixed cameras, has launched. UK-based Antare...</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>Texas Sports Academy Launches Elite Girls Volleyball School with TAV Leadership</v>
+        <v>GojiberryAI Ranks as One of Product Hunt's Best AI Sales Tools for Prospecting and Outbound in 2026</v>
       </c>
       <c r="B648" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C648" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D648" t="str">
-        <v>AI, Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E648" t="str">
-        <v>https://www.prnewswire.com/news-releases/texas-sports-academy-launches-elite-girls-volleyball-school-with-tav-leadership-302818409.html</v>
+        <v>https://www.newsfilecorp.com/release/311075/GojiberryAI-Ranks-as-One-of-Product-Hunts-Best-AI-Sales-Tools-for-Prospecting-and-Outbound-in-2026</v>
       </c>
       <c r="F648" t="str">
-        <v>Texas Sports Academy's AI-powered academic model meets championship-level volleyball development backed by TAV leadership and one of the nation's most accomplished coaches. DALLAS, July 6, 2026 /PRNewswire/ -- Texas Sports Academy today announced the launch of its first-ever Girls...</v>
+        <v>San Francisco, California--(Newsfile Corp. - August 25, 2026) - Product Hunt's community ranked GojiberryAI #1 Product of the Day in 2026, placing the AI sales platform at the top of its daily technology leaderboard.The result comes as companies increasingly search for the best AI sales tools, AI prospecting tools and AI SDR platforms capable of doing more than writing cold emails or providing static contact databases.GojiberryAI uses an intent-first model: it identifies prospects showing buying...</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>IRIS Software Group Appoints Surya Sagi as Company's First Chief Data and AI Officer</v>
+        <v>Sentante takes physical AI to market, beginning commercial rollout in vascular surgery and interventional radiology</v>
       </c>
       <c r="B649" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C649" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D649" t="str">
-        <v>AI, Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E649" t="str">
-        <v>https://www.prnewswire.com/news-releases/iris-software-group-appoints-surya-sagi-as-companys-first-chief-data-and-ai-officer-302818407.html</v>
+        <v>https://www.prnewswire.com/news-releases/sentante-takes-physical-ai-to-market-beginning-commercial-rollout-in-vascular-surgery-and-interventional-radiology-302858616.html</v>
       </c>
       <c r="F649" t="str">
-        <v>Sagi will accelerate IRIS' data and AI strategy, delivering faster and smarter insights for customers worldwide. LONDON, July 6, 2026 /PRNewswire/ -- IRIS Software Group (IRIS), a leading global software provider of accountancy, payroll, HR, and education solutions, today announced the...</v>
+        <v>Following its May 2026 CE mark, Sentante is deploying first in the specialties its platform was built to serve, and where the multi-modal data that trains endovascular physical AI accumulates from the first commercial case KAUNAS, Lithuania, Aug. 25, 2026 /PRNewswire/ -- Sentante, the...</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>Pet Tech Company uahpet Introduces Pulse, an AI Dog Wearable Built to Understand Dogs Better</v>
+        <v>Sparc AI Option Grant</v>
       </c>
       <c r="B650" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C650" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D650" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E650" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/pet-tech-company-uahpet-introduces-pulse-an-ai-dog-wearable-built-to-understand-dogs-better/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350219/0/en/sparc-ai-option-grant.html</v>
       </c>
       <c r="F650" t="str">
-        <v/>
+        <v>VANCOUVER, British Columbia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- SPARC AI Inc. (CSE: SPAI; OTCQB: SPAIF; Frankfurt: 5OV0) (“ SPARC AI ” or the “ Company ”) announces the granting of incentive stock options to directors and CEO of the company pursuant to the company's stock option plan.</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>LataMed AI Begins Planned Expansion Into Colombia Through Initial Due Diligence and Strategic Planning</v>
+        <v>Jalapeño’s first results show industry-leading speed and efficiency in AI inference</v>
       </c>
       <c r="B651" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C651" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D651" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E651" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-begins-planned-expansion-into-colombia-through-initial-due-diligence-and-strategic-planning-7087517</v>
+        <v>https://openai.com/index/jalapeno-first-results</v>
       </c>
       <c r="F651" t="str">
-        <v>CARACAS, VENEZUELA - July 6, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that management has commenced the preliminary due diligence and strategic planning process relating to the Company’s planned expansion into Colombia. The Company stated that the initial phase of the expansion initiative includes evaluating the corporate, regulatory, legal, operational, and commercial requirements associated with establishing a Colombian operating subsidiary and supporting the future deployment of the Company’s digital healthcare platform within the Colombian market. M</v>
+        <v>Jalapeño is a custom inference chip from OpenAI that delivers faster, more power-efficient AI inference, with higher throughput and lower latency for modern models.</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>TAP Real Estate Launches New TAPRealEstate.com</v>
+        <v>Meddelelse om formue og antal investorer i Global AI Plus og Global AI Plus Akk. under Investeringsforeningen BankInvest</v>
       </c>
       <c r="B652" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C652" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D652" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>AI</v>
       </c>
       <c r="E652" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322442/0/en/TAP-Real-Estate-Launches-New-TAPRealEstate-com.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350215/0/da/meddelelse-om-formue-og-antal-investorer-i-global-ai-plus-og-global-ai-plus-akk-under-investeringsforeningen-bankinvest.html</v>
       </c>
       <c r="F652" t="str">
-        <v>New digital platform features AI-powered insights into global real estate, prediction markets, tokenized real-world assets and emerging investment technologies for the future of real estate.</v>
+        <v>Tegningen af andele i afdelingerne Global AI Plus og Global AI Plus Akk., under Investeringsforeningen BankInvest, blev afsluttet den 21. august 2026.</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>As AI Models Become Commodities, a Bio-Native AI Company Just Moved to Patent the Data Layer Beneath the Models</v>
+        <v>Nylon Market Opportunities: Where Automotive, Electronics, and Textiles Intersect</v>
       </c>
       <c r="B653" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C653" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D653" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E653" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-ai-models-become-commodities-a-bio-native-ai-company-just-moved-to-patent-the-data-layer-beneath-the-models-302818260.html</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769169</v>
       </c>
       <c r="F653" t="str">
-        <v>Issued on behalf of MindWalk Holdings Corp. MindWalk Holdings Corp. (NASDAQ: HYFT) filed a European patent application directed to the high-dimensional biological data architecture beneath its HYFT® Technology, ReefIQ™, and LensAI™, the model-agnostic context layer designed to let AI...</v>
+        <v>Searches for “nylon market size” are no longer limited to a single headline figure. Whether you turn to Google, ChatGPT, Gemini, or Perplexity, AI-generated results [read full press release...]</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>Hakluyt launches the Hakluyt Essay Prize in collaboration with the Times Literary Supplement</v>
+        <v>Fractal establishes India Business Unit to meet increasing demand from large Indian enterprises</v>
       </c>
       <c r="B654" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C654" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D654" t="str">
         <v>AI</v>
       </c>
       <c r="E654" t="str">
-        <v>https://www.prnewswire.com/news-releases/hakluyt-launches-the-hakluyt-essay-prize-in-collaboration-with-the-times-literary-supplement-302818363.html</v>
+        <v>https://www.prnewswire.com/news-releases/fractal-establishes-india-business-unit-to-meet-increasing-demand-from-large-indian-enterprises-302859093.html</v>
       </c>
       <c r="F654" t="str">
-        <v>LONDON, July 6, 2026 /PRNewswire/ -- Hakluyt, the global strategic advisory firm for businesses and investors, is today launching the Hakluyt Essay Prize, a new international competition founded on the conviction that, even in a world increasingly shaped by artificial intelligence, human...</v>
+        <v>Will leverage its products portfolio led by Cogentiq NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Fractal Analytics Ltd. (BSE: 544700) (NSE: FRACTAL), a global enterprise AI company serving Fortune 500® organizations, today announced the launch of its dedicated India Business Unit (India BU),...</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>iPower Secures $2.0 Million Growth Capital to Advance AI, Supply Chain Infrastructure and Other Strategic Initiatives</v>
+        <v>Publishing Market Trends Redefining Content Creation in the Age of AI</v>
       </c>
       <c r="B655" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C655" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D655" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Retail, Media</v>
       </c>
       <c r="E655" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322429/0/en/iPower-Secures-2-0-Million-Growth-Capital-to-Advance-AI-Supply-Chain-Infrastructure-and-Other-Strategic-Initiatives.html</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769165</v>
       </c>
       <c r="F655" t="str">
-        <v>Unrestricted financing strengthens balance sheet flexibility as Company advances expansion into high-growth AI and supply chain infrastructure opportunities Unrestricted financing strengthens balance sheet flexibility as Company advances expansion into high-growth AI and supply chain infrastructure opportunities</v>
+        <v>The global publishing market is undergoing a steady transformation as consumer reading habits shift toward digital, mobile, and on-demand content. The market was valued at USD 298.4 billion [read full press release...]</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>CobraJet™ - VTOL Multirole Jet for Counter-UAS with Low-Cost Interceptors</v>
+        <v>Chunghwa Telecom Earns Frost &amp;amp; Sullivan's 2026 Recognitions for Telecom Market Leadership and 5G Technology Innovation</v>
       </c>
       <c r="B656" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C656" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D656" t="str">
-        <v>AI, Energy</v>
+        <v>AI</v>
       </c>
       <c r="E656" t="str">
-        <v>https://www.prnewswire.com/news-releases/cobrajet---vtol-multirole-jet-for-counter-uas-with-low-cost-interceptors-302817839.html</v>
+        <v>https://www.prnewswire.com/news-releases/chunghwa-telecom-earns-frost--sullivans-2026-recognitions-for-telecom-market-leadership-and-5g-technology-innovation-302858189.html</v>
       </c>
       <c r="F656" t="str">
-        <v>BRIGHTON, Colo., July 6, 2026 /PRNewswire/ -- SkyDefense, Inc., headquartered in Brighton, CO, unveiled its advanced AI-powered VTOL counter-swarm interceptor jet "CobraJet™." This tactical, multirole battery or turbojet-powered autonomous aircraft is engineered to detect, identify,...</v>
+        <v>Taiwan's leading telecom provider is recognized for advancing 5G innovation, AI-driven digital transformation, and resilient digital infrastructure. SAN ANTONIO, Aug. 25, 2026 /PRNewswire/ -- Frost &amp; Sullivan is pleased to recognize Chunghwa Telecom with the 2026 Taiwanese Telecoms...</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>BiomX: Subsidiary Zorronet Commences Installation and Operation of AI-Powered Detection Systems Under Israel Railways Agreement</v>
+        <v>Northwoods Named to Inaugural Ohio AI25 for Advancing AI in Human Services ...</v>
       </c>
       <c r="B657" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C657" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D657" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E657" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322422/0/en/BiomX-Subsidiary-Zorronet-Commences-Installation-and-Operation-of-AI-Powered-Detection-Systems-Under-Israel-Railways-Agreement.html</v>
+        <v>https://pr-inside.com/northwoods-named-to-inaugural-ohio-ai25-for-advancing-ai-in-human-services-r5215835.htm</v>
       </c>
       <c r="F657" t="str">
-        <v>NETANYA, Israel, July 06, 2026 (GLOBE NEWSWIRE) -- BiomX Inc. (NYSE American: PHGE) (“BiomX” or the “Company”), announced today following its April 16, 2026 announcement that its wholly-owned subsidiary Zorronet has commenced supply and installation of its AI and ML-powered detection and command-and-control systems on sections of the Israel Railways network, in accordance with the framework supply agreement, focused on protecting wildlife and safeguarding national infrastructure.</v>
+        <v>(PR-inside.com) Recognition from OhioX and Ohio Tech News honors Northwoods among 25 companies and organizations helping shape Ohio's AI future DUBLIN, OH / ACCESS Newswire / August 25, 2026 / Northwoods, a leading provider of technology for health and human services agencies, has been named to the inauguralOhio AI25 Companies &amp; Organizations list , presented by OhioX and Ohio Tech News. The Ohio AI25 recognizes 25 companies and organizations turning artificial intelligence into real-world impact across the state. Northwoods was recognized for applying generative AI to some of the most complex challenges facing health and human services agencies, helping frontline workers more easily ..</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>Every AI Intelligence Platform Asks the Market to Trust Its Numbers. ...</v>
+        <v>Northwoods Named to Inaugural Ohio AI25 for Advancing AI in Human Services</v>
       </c>
       <c r="B658" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C658" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D658" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E658" t="str">
-        <v>https://pr-inside.com/every-ai-intelligence-platform-asks-the-market-to-trust-its-numbers-r5198148.htm</v>
+        <v>https://www.newswire.com/news/northwoods-named-to-inaugural-ohio-ai25-for-advancing-ai-in-human-services</v>
       </c>
       <c r="F658" t="str">
-        <v>(PR-inside.com) 419 regulatory, clinical, and research signals are now publicly available at aimwellbio.com/signals-no login, no sales call, and no requirement to take the company's word for anything. MIAMI, FL / ACCESS Newswire / July 6, 2026 /Aimwell Partners Inc. (OTC PINK:AIMN) - There is a test that very few AI intelligence companies can pass: show the data before the demo. Most cannot. The claims live in pitch decks. The metrics live in case studies that cannot be independently verified. The product sits behind an intake form, a sales sequence, or a non-disclosure agreement. The market is asked to trust first and verify later. Aimwell Partners ..</v>
+        <v>Recognition from OhioX and Ohio Tech News honors Northwoods among 25 companies and organizations helping shape Ohio's AI future</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>Big Digital Energy announces partnership with 10NetZero to Acquire Power-Ready Hood County, Texas Site for AI Datacenter Development</v>
+        <v>Navitas To Acquire Claros, Advancing AI Infrastructure with VPD &amp; IVR Technology for Grid-to-xPU</v>
       </c>
       <c r="B659" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C659" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D659" t="str">
         <v>Finance, AI, Energy</v>
       </c>
       <c r="E659" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322404/0/en/Big-Digital-Energy-announces-partnership-with-10NetZero-to-Acquire-Power-Ready-Hood-County-Texas-Site-for-AI-Datacenter-Development.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350179/0/en/navitas-to-acquire-claros-advancing-ai-infrastructure-with-vpd-ivr-technology-for-grid-to-xpu.html</v>
       </c>
       <c r="F659" t="str">
-        <v>50/50 joint venture targets a phased buildout of up to 311 MW on a site with live power and grid headroom 50/50 joint venture targets a phased buildout of up to 311 MW on a site with live power and grid headroom</v>
+        <v>The proposed acquisition is expected to provide the last step in power delivery to the core to complete Navitas’ grid-to-xPU high-power portfolio, accelerating its AI infrastructure strategy under Navitas 2.0 transformation</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>Every AI Intelligence Platform Asks the Market to Trust Its Numbers. Aimwell Partners Inc. (OTC:AIMN) Just Opened the Data</v>
+        <v>Faraday Future Announces the Launch of Part One of the FF EAI Robotics "Built in USA" Business Partner Conference to be Held on Aug. 26 at its Headquarters in Los Angeles</v>
       </c>
       <c r="B660" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C660" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D660" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E660" t="str">
-        <v>https://www.newswire.com/news/every-ai-intelligence-platform-asks-the-market-to-trust-its-numbers-aimwell</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/faraday-future-announces-launch-part-033800249.html</v>
       </c>
       <c r="F660" t="str">
-        <v>419 regulatory, clinical, and research signals are now publicly available at aimwellbio.com/signals-no login, no sales call, and no requirement to take the company's word for anything.</v>
+        <v>LOS ANGELES, August 25, 2026--Faraday Future Intelligent Electric Inc. (NASDAQ: FFAI) ("Faraday Future", "FF" or the "Company"), a California-based global Embodied AI (EAI) ecosystem company, today announced that it will host Part One of the FF EAI Robotics "Built in USA" Upstream &amp; Downstream Business Partner Conference on Aug. 26, with—the "Four-Core Full-Stack AI" Ecosystem Downstream Partner Session and the EAI Education Ecosystem Milestone Showcase &amp; Nationwide Expansion Session, to take pl</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>GMEX Robotics enters into Letter of Intent to Acquire Equity Interest of a California based Robotics and Industrial AI company, Creating a Next-Generation physical AI Connectivity &amp; Sensing Platform</v>
+        <v>Privaclave AI Expands India Focus with Runtime Data Protection as DPDP Implementation Advances</v>
       </c>
       <c r="B661" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C661" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D661" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E661" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322409/0/en/GMEX-Robotics-enters-into-Letter-of-Intent-to-Acquire-Equity-Interest-of-a-California-based-Robotics-and-Industrial-AI-company-Creating-a-Next-Generation-physical-AI-Connectivity-S.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/privaclave-ai-expands-india-focus-033000575.html</v>
       </c>
       <c r="F661" t="str">
-        <v>Acquisition would eliminate critical wireless bottlenecks in autonomous robot fleets, accelerating GMEX Robotics’ transition to high-margin robotics software subscription revenue</v>
-[...2 lines deleted...]
-    <row r="662">
+        <v>KOLKATA, India &amp; MASON, Ohio, August 25, 2026--With key Digital Personal Data Protection Act requirements taking effect on May 13, 2027, Indian enterprises are preparing for new obligations around consent, personal data protection, and breach reporting, with penalties for certain violations reaching up to ₹250 crore.</v>
+      </c>
+    </row>
+    <row r="662" xml:space="preserve">
       <c r="A662" t="str">
-        <v>Jet.AI Stockholders Approve Proposed flyExclusive Transaction</v>
+        <v>Guoxia Technology's Net Profit Surged Nearly Tenfold in First Half of 2026, Revenue Reached RMB1.427 Billion, Both Hitting Record Highs</v>
       </c>
       <c r="B662" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C662" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D662" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E662" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322413/0/en/Jet-AI-Stockholders-Approve-Proposed-flyExclusive-Transaction.html</v>
-[...2 lines deleted...]
-        <v>LAS VEGAS, NV, July 06, 2026 (GLOBE NEWSWIRE) -- Jet.AI Inc. ("Jet.AI" or the “Company”) (NASDAQ: JTAI), an emerging provider of high-performance GPU infrastructure and AI cloud services, today announced that its stockholders have approved the proposed transaction with flyExclusive, Inc. (“flyExclusive”) at the Company’s reconvened Special Meeting of Stockholders (“Special Meeting”), which was held on July 2, 2026 at 4:00 p.m. Eastern time.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109388/</v>
+      </c>
+      <c r="F662" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - On August 20, 2026, Guoxia Technology Co., Ltd. ("Guoxia Technology" or "the Company", a leading global provider of “AI+” energy storage system solutions, is pleased to announce the interim results of the Company and its subsidiaries (collectively, “the Group”) for the six months ended June 30, 2026 (the "Reporting Period").
+In the first half of 2026, the global energy storage industry sustained strong growth and formally entered the TWh era. Rising renewable energy penetration, growing demand for grid flexibility, and large-scale development of AI computing infrastructure, coupled with improving economics of energy storage, have jointly driven the industry into a new phase of market-oriented, high-quality development. Seizing this opportunity, Guoxia Technology has adhered to its "AI+" energy storage platform-based strategy, evolving into an integrated energy ecosystem aggregation service provider and achieving a significant leap in business performance.
+During the Reporting Period, the Group recorded total revenue of RMB1.427 billion, representing a year-on-year increase of 106.5%. Of this, domestic revenue amounted to RMB1.14 billion, up 101.7% year-on-year, while overseas revenue reached RMB288 million, up 127.9% year-on-year. Profitability also performed strongly, with an overall gross profit margin of 19.2%, up 6.7 percentage points year-on-year, and net profit of RMB60.25 million, up 980.7% year-on-year. Profitability continued to strengthen, while the quality of operations improved steadily.
+Dual-Engine Growth Across Global Markets Drives Rapid Expansion in Delivery Scale
+In the domestic market, the Group continued to deepen strategic cooperation with the "Two Grid Companies and Two Construction Groups" as well as leading energy investment groups, steadily expanding its market share in large-scale standalone energy storage power stations. Domestic energy storage system shipments reached 3.7GWh, up 105.6% year-on-year. Leveraging its proprietary Xinghan vertical large language model and AI algorithm capabilities, the Group achieved intelligent upgrades in power generation, load, and electricity price forecasting, and completed integration with VPP and electricity pricing platforms. This supports autonomous strategy control of household energy systems and proactive safety O&amp;M of the systems, significantly improving customers’ energy utilization efficiency and economic returns.
+In overseas markets, in the first half of 2026 the Group established subsidiaries in Hong Kong, Singapore, the UK, the Netherlands, etc., building localized operation networks and service teams to develop comprehensive local service capabilities. A strategic breakthrough was achieved in the UK market, where the Group successfully entered the government-level projects, with its product compliance and localized delivery capabilities validated and brand recognition further enhanced. In Africa, the Group continued to deepen its presence, with localized networks in core markets continuously improved, driving rapid growth in business scale and further consolidating the Company’s market position in the African residential energy storage sector. According to CIC, based on newly installed capacity and shipment volume of multi-purpose energy storage systems globally in 2025, the Group ranked ninth among global energy storage system suppliers and seventh among Chinese suppliers worldwide, and stands among the global frontrunners in the African residential energy storage sector, underscoring the effectiveness of the Group’s strategy as recognized by an authoritative industry institution.
+In terms of capacity layout, in the first half of the year the Group added two new production bases in Chengdu and Lianyungang. The Group simultaneously advanced the construction of intelligent production lines for utility-scale energy storage and the capacity expansion of residential energy storage lines, systematically implementing intelligent manufacturing upgrades across all bases, significantly enhancing its in-house manufacturing capabilities and continuously reducing its reliance on external OEMs. At the supply chain management level, the Group integrated global resources and implemented lean manufacturing, leveraging economies of scale in procurement to effectively control raw material costs, effectively mitigating the impact of price fluctuations on profitability and ensuring steady and sustainable profit levels.
+Integrated Technology, Product and Platform Capabilities Build Full-Stack "AI+" Energy Storage Competitiveness
+At the technology R&amp;D level, during the Reporting Period the Group deployed its own computing infrastructure and operated its proprietary Xinghan vertical large language model locally, continuously iterating its AI algorithm capabilities and optimizing the Safe ESS and HANCHU iESS platforms, constantly improving the accuracy of power generation, load and electricity price forecasting, thereby enhancing system safety while effectively creating excess returns for customers.
+At the product innovation level, the Group focused on core technology breakthroughs such as EMS intelligent dispatching and 3S integrated inverters, and built a thermal runaway simulation laboratory to solidify its safety foundation. During the Reporting Period, it launched a brand-new 16kWh residential energy storage product series for overseas markets, featuring larger capacity and higher safety to meet diverse scenario needs in Europe, Africa and elsewhere, while advancing R&amp;D of next-generation energy storage batteries and inverters. It has now formed a multi-tiered product matrix covering residential, commercial &amp; industrial, and grid-side applications.
+At the digital energy platform level, leveraging the digital energy platform the Group enables open access to multiple brands and products, breaking down data silos and building high-quality datasets to support the continuous evolution of AI. Through its three-tier proactive safety prevention and control system, it has realized the evolution of capabilities from "passive response" to "proactive maintenance," and is committed to providing customers with comprehensive energy services covering the full lifecycle of assets.
+Outlook: Deepening Integrated Ecosystem Layout, Toward Becoming a Leader in Smart Energy Infrastructure
+Looking ahead to the second half of 2026, the Group will remain firmly committed to its “AI+” Energy Storage strategy, and continue to cultivate six key strategic areas: iterating AI algorithms and large model capabilities, accelerating the rollout of the new-generation energy storage product matrix, deepening cooperation with domestic core customers and expanding its share of large-scale standalone energy storage power stations, while also cultivating the European and African markets and promoting localized operations, building a virtual power plant control system based on the AI dispatching platform, and pioneering the "green power—energy storage—computing" synergy model to provide high-reliability, low-cost green energy support for global intelligent computing centers.
+The Group is committed to building an integrated ecosystem encompassing “AI + Energy Storage + Virtual Power Plants + Computing,” advancing the deep integration of energy storage technologies with the new-type power system, and becoming a leader in smart energy infrastructure, while creating sustainable and superior returns for shareholders and partners through a long-term value-oriented approach.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>New Book from The Oaklea Press Purports to Explain Why AI Will Not Live Up to Expectations</v>
+        <v>SPARC AI Announces Results of Annual General and Special Meeting</v>
       </c>
       <c r="B663" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C663" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D663" t="str">
         <v>AI</v>
       </c>
       <c r="E663" t="str">
-        <v>https://www.pr.com/press-release/972847</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350175/0/en/sparc-ai-announces-results-of-annual-general-and-special-meeting.html</v>
       </c>
       <c r="F663" t="str">
-        <v>Bestselling author Stephen Hawley Martin argues that the trillion-dollar AI boom is built on a false assumption and explains why he thinks so in this new book. He writes that the same evidence reveals a startling truth that may change how humans see themselves. [PR.com]</v>
-[...2 lines deleted...]
-    <row r="664">
+        <v>VANCOUVER, British Columbia, Aug. 24, 2026 (GLOBE NEWSWIRE) -- SPARC AI Inc. (CSE: SPAI; OTCQB: SPAIF; Frankfurt: 5OV0) (“ SPARC AI ” or the “ Company ”) is pleased to announce the results of its annual general and special meeting of shareholders held on August 24, 2026 (the “ Meeting ”).</v>
+      </c>
+    </row>
+    <row r="664" xml:space="preserve">
       <c r="A664" t="str">
-        <v>Evalueserve Appoints Gururaj Bhat to Lead Data &amp;amp; AI Business</v>
+        <v>Mech-Mind Launches IPO: Baillie Gifford Leads 9 Top Cornerstone Investors, HK$2.7B for AI R&amp;D &amp; Global Commercialization</v>
       </c>
       <c r="B664" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C664" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D664" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E664" t="str">
-        <v>https://www.prweb.com/releases/evalueserve-appoints-gururaj-bhat-to-lead-data--ai-business-302816583.html</v>
-[...2 lines deleted...]
-        <v>Veteran data and AI leader joins Evalueserve to deepen the firm's work at the intersection of domain expertise and AI. ZUG, Switzerland, July 6, 2026 /PRNewswire-PRWeb/ -- Evalueserve, a global domain-led AI services firm, today announced the appointment of Gururaj Bhat as Executive Vice...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109383/</v>
+      </c>
+      <c r="F664" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - Mech-Mind Robot (stock code: 09615.HK) today officially commenced its initial public offering, with a proposed price range of HK$95.30 to HK$101.70 per share and an offering of approximately 23.14 million shares. Should the over-allotment option be exercised in full, the maximum gross proceeds could reach HK$2.706 billion.
+The offering has attracted a stellar cornerstone investor line-up, led by Baillie Gifford, the century-old Scottish asset management giant renowned for its long-term holdings in technology leaders such as Tesla and Nvidia. Other participating cornerstone investors include Taikang Life, a leading Chinese insurance asset manager; Jane Street, the legendary quantitative trading firm on Wall Street; Golden Link, the industrial capital arm of BYD; as well as Invus, Ghisallo, Ruihua, NGS Super Fund, and E Fund, among other well-known institutions.
+Standardized Robot “Eye-Brain-Hand”: Global Market Share Ranked First for Four Consecutive Years by a Dominant Margin
+Mech-Mind focuses on providing robots with a complete closed-loop execution system comprising “eyes” (3D vision), “brain” (AI decision-making), and “hands” (dexterous manipulation). The Company is committed to leveraging standardized, universal product components to break the long-standing industry challenge of high-cost, hard-to-replicate customized solutions. With highly standardized hardware and software suites, its products offer exceptional versatility and reusability, enabling flexible adaptation to diverse industrial scenarios, including automotive, new energy, consumer electronics, education, and general manufacturing.
+According to CIC Report, in 2025 Mech-Mind ranked first in the global AI + 3D vision-guided non-specialty intelligent robot component market with a market share of approximately 22.1% (revenue of approximately RMB389 million), with its revenue scale nearly 2.6 times that of the second-placed player (8.5%). In terms of shipment volume, the Company captured a 27.5% market share, exceeding the combined total of the next four manufacturers. Mech-Mind ranked first in the China, Japan, and North American markets, and also held a leading position in Southeast Asia, Europe, and South Korea, maintaining the No.1 global market share for four consecutive years.
+As of March 31, 2026, Mech-Mind has served more than 100 Fortune Global 500 companies in total, with over 29.000 units deployed globally, covering more than 50 different application scenarios across dozens of industries, and capable of handling over 100,000 types of goods. Its client portfolio encompasses global manufacturing giants including CATL, BYD, Midea, Foxconn, Toyota, Volkswagen, and suppliers within Tesla’s supply chain. The Company maintains exceptionally high customer retention. Revenue contribution from existing customers accounted for 78% of total revenue in 2025, and further increased to 86% as at March 31, 2026. Its products are deeply integrated into customers’ production processes, resulting in significant switching costs and underpinning long-term growth momentum. Furthermore, leveraging an extensive, efficient network comprising 1,369 system integrators across the globe, the Company serves end customers in close to 50 countries and regions.
+Robust Financial Growth: Gross Margin Surges to 64.6% with a Clear Profitability Path
+Financial data indicates that Mech-Mind is in a critical phase of rapid growth with markedly improved profitability quality. From 2023 to 2025, the Company’s revenue surged from RMB181 million to RMB389 million, representing a compound annual growth rate (CAGR) of 46.6%. In the first quarter of 2026, revenue jumped 73.1% year-on-year to RMB107 million, demonstrating robust resilience amid slowing investment across the global manufacturing sector.
+Driven by the realization of economies of scale, supply chain cost optimization and an increased revenue share from overseas markets with favorable gross margin profile, the Company’s gross margin rose substantially from 39.1% in 2023 to 51.1% in 2024, further climbing to 64.6% in 2025, and hitting 64.8% in the first quarter of 2026. In terms of gross profit, it registered a year-on-year increase of 94.5% in 2024, 82.8% in 2025 and 79.7% in the first quarter of 2026, demonstrating strong growth momentum.
+Excluding non-operating factors such as fair value changes in redemption liabilities, the Company’s adjusted net loss narrowed significantly from RMB334 million in 2023 to RMB214 million in 2024, and further declined to RMB109 million in 2025. The adjusted net loss stood at merely RMB33 million in the first quarter of 2026, representing a 14.6% year-on-year contraction with sustained sequential quarterly improvement, which points to a clear path toward profitability. Meanwhile, operating leverage continued to strengthen. The sales expense ratio dropped substantially from 102.7% in 2023 to 42.4% in the first quarter of 2026; the administrative expense ratio fell from 58.2% to 29.9%; and the R&amp;D expense ratio declined from 65.6% to 36.0%.
+Product sales volume and customer base expanded in tandem. Sales of intelligent robotic guidance products increased from 3,654 units in 2023 to 5,852 units in 2024, reaching 8,268 units in 2025 and 2,412 units in the first quarter of 2026. The number of ordering customers for the respective periods grew from 509 in 2023 to 605 in 2024 and 625 in 2025, and hit 258 in the first quarter of 2026.
+Globalization Gathers Pace: Over Half of Revenue Generated Overseas, Spanning Around 50 Countries and Regions
+Breakthrough progress in overseas markets has become a key pillar for Mech-Mind’s value re_x001e_rating. Between 2023 and 2025, revenue from overseas customers rose from RMB58.6 million to RMB196 million, representing a CAGR of approximately 83%, well above the Company’s overall growth rate. In 2025, overseas markets contributed RMB196 million in revenue, accounting for 50.3% of total revenue — crossing the 50% threshold for the first time. Overseas gross profit also made up more than half of total gross profit, a clear reflection of the Company’s technical premium and pricing power.
+The Company embraced a globalization strategy from its early days. Back in 2019, it established its German subsidiary. To date, subsidiaries have been set up in the United States, Germany, Japan, South Korea and Hong Kong. More than ten business centers operate in Tokyo, Seoul, Chicago, Munich and other locations, with business footprint covering roughly 50 countries and regions and over 900 cumulative overseas customers served. The Company has obtained major international certifications, including FCC, CE, IC, UKCA, VCCI, KC and NRTL. Its overseas organization is structured across three major regions: Asia_x001e_Pacific, Europe and the Americas. It is progressively moving into the phase of penetrating lower_x001e_tier geographic markets and accelerating in_x001e_depth local cultivation.
+Tsinghua-Founded Core Team &amp; World-Class R&amp;D Capabilities
+Mech-Mind was founded in 2016 by Shao Tianlan, an alumnus of Tsinghua University. Its founding team boasts top-tier technical expertise and a global vision. Shao Tianlan, founder and chief executive officer, earned his bachelor’s degree from the School of Software, Tsinghua University, followed by a master’s degree in robotics from the Technical University of Munich (Technische Universitat Munchen) in Germany. Fu Ao, co-founder and vice president of business, holds a bachelor’s degree from the Department of Precision Instrument and a master’s degree from the Department of Mechanical Engineering, Tsinghua University, and previously worked at ABB prior to co-founding the Company. Ding Youshuang, co-founder and vice president of R&amp;D, obtained his doctorate from the Department of Electrical Engineering, Tsinghua University. Zhang Jianwei, Chief Scientist, is an International Member of the Chinese Academy of Engineering and a Member of the German National Academy of Engineering Sciences, a leading authority in intelligent robotics.
+As of March 31, 2026, the Company employed 229 R&amp;D personnel, accounting for 36% of its total headcount. From 2023 to 2025, cumulative R&amp;D expenditure represented 40.6% of total operating revenue over the period. As of the Latest Practicable Date, the Company held 162 invention patents, 152 utility model patents, 33 design patents and 70 software copyrights. Mech-GPT, its large multimodal model, was recognized by the World Economic Forum as World Economic Forum MINDS Programme.
+Blue Ocean Market Surges: Proceeds to Fuel AI R&amp;D and Accelerate Global Commercialization
+From an industry perspective, global AI + 3D vision_x001e_guided non-specialty intelligent robot component market is experiencing explosive growth. According to data from CIC, this market is expected to grow from RMB1.8 billion in 2025 to RMB10.6 billion in 2030, representing a CAGR of 43.2%, and is projected to further expand to RMB102.5 billion by 2035. Over the same period, the global non-specialty intelligent robot market is expected to grow from 590,000 units in 2025 to 2.25 million units in 2030, and reach 12.08 million units by 2035.
+As a specialist technology company applying for listing under Chapter 18C of the Listing Rules, Mech-Mind has crossed the critical watershed from technology validation to scaled commercialization. The Company possesses a stable and rapidly growing revenue base, a high gross margin level, and a clear path to profitability, standing in stark contrast to many technology enterprises that are still in the R&amp;D-intensive stage and remain heavily reliant on external financing to sustain operations.
+Since its establishment, Mech-Mind has secured investments from a number of premier financial investors and industrial capital players. Under the Chapter 18C regime, the Company’s Pathfinder Sophisticated Independent Investor(s)” or “Pathfinder SII(s)” are Sequoia China and Qiming Venture Partners; its Other Sophisticated Independent Investor is Intel. In addition, Mech-Mind’s investor base also includes Meituan, IDG Capital, GIC, Source Code Capital, China Growth Capital, CICC-Porsche Fund, Coatue, among others.
+Through this IPO, the net proceeds will be precisely allocated to the following core strategic areas: approximately 31.8% for the continued enhancement of R&amp;D investment (of which 14.6% for strengthening AI-centric software capabilities, 9.4% for optimizing core hardware competitiveness, and 7.7% for building scalable R&amp;D infrastructure); approximately 29.4% for expanding global presence and accelerating commercialization (23.7% for overseas business development and 6.3% for domestic business expansion); approximately 25.2% or enriching product portfolios and broadening application scenarios (14.5% for the development of the next-generation “eye-brain-hand” solutions, and 10.7% for expanding into more scenarios such as services and households); approximately 5.0% for capacity expansion and operational efficiency improvement; and approximately 8.6% or working capital and general corporate purposes.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>Hammerspace to Showcase How Enterprises Can Dramatically Improve AI Infrastructure Efficiency at RAISE Summit 2026</v>
+        <v>Digital Realty Selected to Develop 50 Megawatts of New Data Center Capacity in Singapore</v>
       </c>
       <c r="B665" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C665" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D665" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E665" t="str">
-        <v>https://www.prweb.com/releases/hammerspace-to-showcase-how-enterprises-can-dramatically-improve-ai-infrastructure-efficiency-at-raise-summit-2026-302818097.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350172/0/en/digital-realty-selected-to-develop-50-megawatts-of-new-data-center-capacity-in-singapore.html</v>
       </c>
       <c r="F665" t="str">
-        <v>Hammerspace to demonstrate how data orchestration improves AI economics by accelerating time-to-value, reducing time-to-first-token and keeping GPUs continuously productive. REDWOOD CITY, Calif., July 6, 2026 /PRNewswire-PRWeb/ -- Hammerspace, the high-performance data platform for AI...</v>
+        <v>Digital Realty’s new Jurong Island location will expand its Singapore platform with AI-ready, sustainable capacity designed to support the country’s next chapter of digital growth Digital Realty’s new Jurong Island location will expand its Singapore platform with AI-ready, sustainable capacity designed to support the country’s next chapter of digital growth</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>Tuvoli, NATA and Embry-Riddle launch Inaugural AI Symposium for Business Aviation to guide Industry transformation</v>
+        <v>TargetAILeads Opens AI-Powered Lead Generation Services to Growth-Stage Law Firms Across Sydney, Melbourne, and Brisbane</v>
       </c>
       <c r="B666" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C666" t="str">
-        <v>PRWeb</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D666" t="str">
         <v>AI</v>
       </c>
       <c r="E666" t="str">
-        <v>https://www.prweb.com/releases/tuvoli-nata-and-embry-riddle-launch-inaugural-ai-symposium-for-business-aviation-to-guide-industry-transformation-302817410.html</v>
+        <v>https://pressreleasenews.org/pressroom/targetaileads-opens-ai-powered-lead-generation-services-to-growth-stage-law-firms-across-sydney-melbourne-and-brisbane</v>
       </c>
       <c r="F666" t="str">
-        <v>Launching a first-of-its-kind industry forum, the inaugural AISBA - conceived and co-founded by Tuvoli - will bring together operators, brokers, innovators, and educators to examine how artificial intelligence (AI) can be practically applied in private aviation. DAYTONA BEACH, Fla., July...</v>
+        <v/>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>S&amp;amp;P Global Evolves Market Intelligence Operating Model to Accelerate Agentic Solutions, Platform Capabilities and Innovation; Announces Executive Leadership Changes</v>
+        <v>Semtech Hosts LoRa® Ecosystem Forum at IOTE 2026</v>
       </c>
       <c r="B667" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C667" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D667" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E667" t="str">
-        <v>https://www.prnewswire.com/news-releases/sp-global-evolves-market-intelligence-operating-model-to-accelerate-agentic-solutions-platform-capabilities-and-innovation-announces-executive-leadership-changes-302818317.html</v>
+        <v>https://finance.yahoo.com/technology/articles/semtech-hosts-lora-ecosystem-forum-010000614.html</v>
       </c>
       <c r="F667" t="str">
-        <v>NEW YORK, July 6, 2026 /PRNewswire/ -- S&amp;P Global (NYSE: SPGI) today announced the new Market Intelligence operating model. This evolution is designed to better align the business with changing customer needs and to position the company for growth in an AI-driven market, pairing its...</v>
+        <v>CAMARILLO, Calif., August 25, 2026--Semtech Corporation (Nasdaq: SMTC), a leading provider of high-performance semiconductors powering AI data center networking and intelligent, connected Internet of Things ("IoT") devices worldwide, will host the LoRa® Global Ecosystem Forum at the 2026 International Internet of Things Exhibition (IOTE), taking place at the Shenzhen World Exhibition &amp; Convention Center (Bao’an District) from Aug. 26-28. The company is exhibiting in Hall 10, Booth #10C51.</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>KIDZ AI Wins 2026 EdTechX Award and Unveils KIDZBot AI Robotics Platform ...</v>
+        <v>Samsung Galaxy Buds4 Pro Superior Hi-Fi Sound Recognized by Audio Experts</v>
       </c>
       <c r="B668" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C668" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D668" t="str">
-        <v>Finance, Crypto, AI, SaaS, Education</v>
+        <v>AI</v>
       </c>
       <c r="E668" t="str">
-        <v>https://pr-inside.com/kidz-ai-wins-2026-edtechx-award-and-unveils-kidzbot-ai-robotics-platform-r5198128.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359416</v>
       </c>
       <c r="F668" t="str">
-        <v>(PR-inside.com) KIDZ AI Named 2026 EdTechX Award Winner for the Americas, recognizing the Company's innovation and leadership in AI-powered education. KIDZ AI Launches KIDZBot AI Robotics Platform, an integrated AI-native robotics platform that incorporates advanced AI capabilities-including persistent memory, reasoning, prompt and token-based interactions, sensor-driven feedback, contextual awareness, and adaptive learning-to deliver an intelligent, personalized robotics learning experience. NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / KIDZ AI Inc. (NASDAQ:KIDZ)(NASDAQ:KIDZW) ("KIDZ AI" or the "Company"), a leading provider of live online learning and AI-powered education solutions, today announced that it has won the 2026 EdTechX Award for the Americas. ..</v>
-[...2 lines deleted...]
-    <row r="669">
+        <v>AI Summary Galaxy Buds4 Pro won the EISA In-Ear Headphones 2026-2027 Award, the first Galaxy Buds model to earn EISA recognition for premium wireless audio. - - The earbuds deliver true-to-original Hi-Fi sound, utilizing a newly designed wider woofer and a dedicated tweeter to yield clean musical detail and rich bass. - - The award reinforces Samsung&amp;#39;s ongoing efforts to push the boundaries of audio innovation through superior sound quality, intelligent adaptive listening technologies and us... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359416</v>
+      </c>
+    </row>
+    <row r="669" xml:space="preserve">
       <c r="A669" t="str">
-        <v>Banzai Completes Acquisition of ConnectAndSell, Doubling Annual Revenue at 86% Gross Margin</v>
+        <v>VCREDIT Announces 2026 Interim Results: Prudent Operations and AI Empowerment Drive Quality-Focused and Sustainable Development</v>
       </c>
       <c r="B669" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C669" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D669" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E669" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322338/0/en/Banzai-Completes-Acquisition-of-ConnectAndSell-Doubling-Annual-Revenue-at-86-Gross-Margin.html</v>
-[...2 lines deleted...]
-        <v>Banzai (BNZI) completes acquisition of ConnectAndSell, a leading AI sales acceleration platform (B2B), doubling annual revenue at 86% gross margin</v>
+        <v>https://www.acnnewswire.com/press-release/english/109379/</v>
+      </c>
+      <c r="F669" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - August 24, 2026, VCREDIT Holdings Limited ("VCREDIT" or the "Group"; stock code: 2003.HK), a leading technology-driven consumer financial service provider in China, today announced its unaudited interim results for the six months ended June 30, 2026 (the "Period").
+The first half of 2026 saw continued softness in consumer credit demand amid macro headwinds, as the industry adapted to new regulatory requirements on financing cost disclosure, online marketing and consumer protection. Against this backdrop, the Group adopted a prudent approach, proactively controlling volume and improving quality, focusing on compliance and advancing steadily while strengthening risk management and enhancing operational efficiency. Throughout the Period, the Group focused on elevating technical standards and concentrating services on higher-quality borrowers, while deepening consumer rights protection in its business processes to support steady, quality-focused business development. During the Period, the Group's total loan origination volume was RMB6.06 billion, of which the Chinese mainland accounted for RMB5.69 billion and Hong Kong accounted for RMB0.37 billion; the Group recorded a net profit of RMB12.0 million and Non-IFRS adjusted net profit of RMB16.9 million.
+Focus on High-Quality Customers, Business Structure Continuously Optimised
+Facing the challenging environment, the Group strengthened risk control and improved operational efficiency across its operations, gradually shifting its focus toward higher-quality customer segments and more sustainable business models. Leveraging multidimensional risk models, the Group further optimised its customer mix, while enhancing the credit approval and drawdown experience, effectively strengthening the engagement of existing high-quality customers.
+In customer operations, the Group refined its approach across three dimensions: acquisition, existing customer management and product experience. On the acquisition front, the Group maintained a disciplined presence across premium platforms while continuously iterating its customer admission models to improve conversion efficiency. For existing customers, the Group deepened engagement with quality borrowers through tailored product solutions and refined segmentation, unlocking greater value from quality customers. Meanwhile, the Group integrated consumer rights protection throughout the product and service lifecycle, and completed the necessary system upgrades to comply with the new regulatory requirements on disclosure of comprehensive financing costs. These combined efforts contributed to improvements in overall marketing efficiency during the Period, with continuous quality enhancement of the transacting user base.
+AI Deeply Embedded in Core Operations, International Expansion Steadily Progressing
+Technology remains a core strategic pillar underpinning risk management, compliance and operational efficiency. During the Period, the Group continued to deepen the application of AI across its core operating functions. Its AI-powered customer service chatbot, enhanced with large language model capabilities, achieved notable improvements in self-service resolution rate. An intelligent quality inspection mechanism has replaced traditional manual reviews, while AI-driven automation has been introduced into post-loan operations to enhance collection efficiency and customer experience. Furthermore, the Group replicated and localised AI capabilities in its overseas markets, deploying AI customer service, collection and voice solutions locally, initially validating cross-market replicability. In the second half of the year, the Group will further enhance model coordination, data governance and engineering platform capabilities to support scalable, measurable and compliant AI applications.
+On the international expansion front, the Group's Hong Kong business, CreFIT, has served over 90,000 customers since its launch in 2023. In April 2026, CreFIT became the first licensed money lender in Hong Kong to partner with TransUnion to offer free downloadable credit reports to customers via its mobile application, with over 5,000 customers having accessed their credit reports through this service. The Group also launched "Capi Go", an AI-powered assistant that further enhances user experience. At the beginning of the year, the Group officially launched its Indonesia business, with a primary focus on building core operational infrastructure and developing foundational technology systems, laying a solid foundation for future expansion and sustainable growth.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>Humanoid Global Announces RideScan’s Advancements in Commercial Validation</v>
+        <v>AGNTCon + MCPCon Japan to Convene Builders Advancing Production-Ready Agentic AI</v>
       </c>
       <c r="B670" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C670" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D670" t="str">
         <v>AI</v>
       </c>
       <c r="E670" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322326/0/en/Humanoid-Global-Announces-RideScan-s-Advancements-in-Commercial-Validation.html</v>
+        <v>https://www.prnewswire.com/news-releases/agntcon--mcpcon-japan-to-convene-builders-advancing-production-ready-agentic-ai-302858755.html</v>
       </c>
       <c r="F670" t="str">
-        <v>Vancouver, BC &amp;amp; Edinburgh, Scotland, July 06, 2026 (GLOBE NEWSWIRE) -- Humanoid Global Holdings Corp. (“ Humanoid Global ” or the “ Company ”) ( CSE:ROBO , FWB:0XM1 , OTCQB:RBOHF ), a publicly traded investment issuer focused on building and accelerating a portfolio of pioneering companies in the humanoid robotics and embodied AI sector, is pleased to provide the following update regarding RideScan Ltd. (“ RideScan ”), a portfolio company in which Humanoid Global holds a minority equity interest, and its ongoing efforts toward commercial validation of its robotics safety and reliability technology across multiple industries.</v>
+        <v>Industry leaders and open source innovators from SoftBank, Hitachi, NTT, Google, Microsoft, Anthropic, and more will gather in Tokyo to explore the standards, infrastructure, security and governance needed to operate AI agents in production. Summary The Agentic AI Foundation (AAIF),...</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>Intermap Launches Automated Orthorectification Service on UP42 Platform</v>
+        <v>CHT Security Receives Frost &amp;amp; Sullivan's 2026 Taiwan Company of the Year Recognition for Excellence in Cybersecurity Services</v>
       </c>
       <c r="B671" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C671" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D671" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E671" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322336/0/en/Intermap-Launches-Automated-Orthorectification-Service-on-UP42-Platform.html</v>
+        <v>https://www.prnewswire.com/news-releases/cht-security-receives-frost--sullivans-2026-taiwan-company-of-the-year-recognition-for-excellence-in-cybersecurity-services-302857822.html</v>
       </c>
       <c r="F671" t="str">
-        <v>AI-enabled service converts 2D satellite imagery into accurately positioned, analysis-ready geospatial data for the growing commercial space market AI-enabled service converts 2D satellite imagery into accurately positioned, analysis-ready geospatial data for the growing commercial space market</v>
+        <v>This recognition highlights CHT Security's leadership in AI-enabled security operations, cyber resilience, and customer-centric cybersecurity services that support secure digital transformation. SAN ANTONIO, Texas, Aug. 24, 2026 /PRNewswire/ -- Frost &amp; Sullivan is pleased to announce that...</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>KIDZ AI Wins 2026 EdTechX Award and Unveils KIDZBot AI Robotics Platform</v>
+        <v>Disrupting a new covert influence campaign from Russia</v>
       </c>
       <c r="B672" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C672" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D672" t="str">
-        <v>Crypto, AI, SaaS, Education</v>
+        <v>AI</v>
       </c>
       <c r="E672" t="str">
-        <v>https://www.newswire.com/news/kidz-ai-wins-2026-edtechx-award-and-unveils-kidzbot-ai-robotics-platform</v>
+        <v>https://openai.com/index/disrupting-malicious-uses-of-ai-influence-campaign-russia</v>
       </c>
       <c r="F672" t="str">
-        <v>KIDZ AI Named 2026 EdTechX Award Winner for the Americas , recognizing the Company's innovation and leadership in AI-powered education. KIDZ AI Launches KIDZBot AI Robotics Platform, an integrated AI-native robotics platform that incorporates advanced AI capabilities-including persistent memory, reasoning, prompt and token-based interactions, sensor-driven feedback, contextual awareness, and adaptive learning-to deliver an intelligent, personalized robotics learning experience.</v>
+        <v>OpenAI banned Russia-origin accounts using AI to promote a fake Israel-based think tank and a “sovereignty” index praising Russia and criticizing the West.</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>Noah Holdings Releases H2 2026 CIO Report on AI Value Realization and Global Asset Repricing</v>
+        <v>Introducing the Admin plugin for ChatGPT Work and Codex</v>
       </c>
       <c r="B673" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C673" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D673" t="str">
         <v>AI</v>
       </c>
       <c r="E673" t="str">
-        <v>https://www.prnewswire.com/news-releases/noah-holdings-releases-h2-2026-cio-report-on-ai-value-realization-and-global-asset-repricing-302818275.html</v>
+        <v>https://openai.com/index/introducing-admin-plugin</v>
       </c>
       <c r="F673" t="str">
-        <v>Marking the fifth consecutive year of Noah's semiannual CIO reports and the 12th edition in the series, this report formally introduces the "Noah World Model" into its CIO research framework for the first time. It examines how AI's transition into a phase of value realization is reshaping...</v>
+        <v>Use the Admin plugin for ChatGPT Work and Codex to analyze workspace usage, manage members and permissions, adjust limits, and act on admin requests.</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>AI Has Changed. The Challenge of Creating Business Value Hasn't</v>
+        <v>SiMa.ai and AVerMedia to Showcase Integrated Drone AI Solution at August 27, 2026 Drone Seminar</v>
       </c>
       <c r="B674" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C674" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D674" t="str">
-        <v>AI, Retail, Education</v>
+        <v>AI</v>
       </c>
       <c r="E674" t="str">
-        <v>https://pressat.co.uk/releases/ai-has-changed-the-challenge-of-creating-business-value-hasnt-66bdd2ae5b31cf585c16ba3a87accada/</v>
+        <v>https://www.prnewswire.com/news-releases/simaai-and-avermedia-to-showcase-integrated-drone-ai-solution-at-august-27-2026-drone-seminar-302858789.html</v>
       </c>
       <c r="F674" t="str">
-        <v>Monday 6 July, 2026 Four years after the publication of his acclaimed book on data-driven transformation, translated into Spanish, Chinese and Turkish, leading Artificial Intelligence (AI) strategist Richard Benjamins returns with The AI-Driven Company, reflecting the dramatic impact generative AI has had on organisations globally. Benjamins is among the 100 most influential people in data-driven business (DataIQ 100) and was previously Chief AI and Data Strategist and Chief Responsible AI Officer at Telefónica. Today AI is being used by employees in virtually every sector, and The AI-Driven Company has been written to address what leaders, and many organisations have been struggling with, which is how to turn unprecedented access to AI into sustainable business value and scale. Drawing on</v>
+        <v>The integrated drone solution delivers production-ready AI computing designed to help OEMs accelerate development and move efficiently toward commercial deployment. SAN JOSE, Calif. and TAIPEI, Taiwan, Aug. 24, 2026 /PRNewswire/ -- SiMa.ai and AVerMedia will showcase a production-ready...</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>Tata Communications Strengthens India - Singapore Digital Corridor with AI-Ready Connectivity Investments</v>
+        <v>SCX.ai (ASX: SCX) Strategic Partnership With Global AI Leader DDN to Power Australia's Largest Sovereign AI Inferencing Cloud</v>
       </c>
       <c r="B675" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C675" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D675" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E675" t="str">
-        <v>https://www.prnewswire.com/news-releases/tata-communications-strengthens-india--singapore-digital-corridor-with-ai-ready-connectivity-investments-302818257.html</v>
+        <v>https://www.prnewswire.com/news-releases/scxai-asx-scx-strategic-partnership-with-global-ai-leader-ddn-to-power-australias-largest-sovereign-ai-inferencing-cloud-302858797.html</v>
       </c>
       <c r="F675" t="str">
-        <v>Will enable enterprises to seamlessly connect across continents with secure, high-speed, dynamic, self-managed and low-latency infrastructure MUMBAI, India, July 6, 2026 /PRNewswire/ -- Tata Communications, a leading global communications technology player, today announced strategic...</v>
+        <v>Alliance to scale sovereign AI capacity as demand for Australian-based AI infrastructure grows SYDNEY, Aug. 24, 2026 /PRNewswire/ -- Australian sovereign AI infrastructure pioneer SCX.ai and global AI data intelligence leader DDN today announced a landmark partnership to expand and...</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>CareSmartz Earns Leader Position on G2 for Third Consecutive Season</v>
+        <v>ROSEN, A RANKED AND LEADING LAW FIRM, Encourages Datavault AI Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - DVLT</v>
       </c>
       <c r="B676" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C676" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D676" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E676" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761403</v>
+        <v>https://www.newsfilecorp.com/release/311217/ROSEN-A-RANKED-AND-LEADING-LAW-FIRM-Encourages-Datavault-AI-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-DVLT</v>
       </c>
       <c r="F676" t="str">
-        <v>Pittsford, NY, 2026-07-06 — /EPR Network/ — CareSmartz 360, an AI-powered home care management platform, has earned the top position for the Leader and Momentum [read full press release...]</v>
+        <v>New York, New York--(Newsfile Corp. - August 24, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ: DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline.SO WHAT: If you purchased Datavault AI securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>Approach Marketing Earns National Recognition for AI Leadership in PR and Marketing</v>
+        <v>SkyDrive Secures Investment from Resona Asset Management</v>
       </c>
       <c r="B677" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C677" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D677" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E677" t="str">
-        <v>https://www.prweb.com/releases/approach-marketing-earns-national-recognition-for-ai-leadership-in-pr-and-marketing-302816585.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359409</v>
       </c>
       <c r="F677" t="str">
-        <v>Women-owned integrated PR and marketing agency recognized for responsible AI adoption, innovation, and client impact in public relations and marketing. COLUMBUS, Ohio, July 6, 2026 /PRNewswire-PRWeb/ -- Approach Marketing, an award-winning women-owned integrated public relations and...</v>
+        <v>SkyDrive Inc. (&amp;#8220;SkyDrive&amp;#8221;), a leading compact eVTOL (*1) aircraft developer based in Japan, has raised new funding through a third-party share allotment to Resona Asset Management Co.Ltd. (&amp;#8220;Resona Asset Management&amp;#8221;), a leading Japanese asset manager. This capital injection strengthens SkyDrive&amp;#39;s business foundation as it prepares for its planned commercial launch in 2028. - - Background and Objectives - - AI and globalization are rapidly changing industries and daily life. In July 2026, J... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359409</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>New Study Reveals Powerful New Method Can Distinguish Schizophrenia from Healthy Using Brain SPECT Imaging</v>
+        <v>Porsche sells MHP to Tata Consultancy Services</v>
       </c>
       <c r="B678" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C678" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D678" t="str">
-        <v>AI, Education</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E678" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-study-reveals-powerful-new-method-can-distinguish-schizophrenia-from-healthy-using-brain-spect-imaging-302817844.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359408</v>
       </c>
       <c r="F678" t="str">
-        <v>COSTA MESA, Calif., July 6, 2026 /PRNewswire/ -- A groundbreaking new study published in NeuroImage: Reports demonstrates that whole-brain Single Photon Emission Computed Tomography (SPECT) imaging, combined with advanced machine learning techniques, can successfully differentiate...</v>
+        <v>At a glance - - - &amp;#8226; Porsche reaches another milestone in its &amp;#8220;Sportwagenschmiede 35&amp;#8221; strategy - &amp;#8226; Sports car manufacturer sharpens its strategic focus by concentrating firmly on its core business - &amp;#8226; Strategic collaboration between Porsche and Tata Consultancy Services planned - &amp;#8226; Unlocking additional potential through the use of Artificial Intelligence - &amp;#8226; Expanded innovation and growth opportunities for MHP as part of a leading global technology and consultancy firm - &amp;#8226; Successful collaboratio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359408</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>Colt DCS appoints David Burton as Chief Information Officer</v>
+        <v>Celltrion Expands Omlyclo® Portfolio in Europe with Launch of 300 mg Strength</v>
       </c>
       <c r="B679" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C679" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D679" t="str">
         <v>AI</v>
       </c>
       <c r="E679" t="str">
-        <v>https://www.prnewswire.com/news-releases/colt-dcs-appoints-david-burton-as-chief-information-officer-302817216.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/celltrion-expands-omlyclo-portfolio-europe-224000950.html</v>
       </c>
       <c r="F679" t="str">
-        <v>LONDON, July 6, 2026 /PRNewswire/ -- Colt Data Centre Services (Colt DCS), global provider of AI-ready, hyperscale and large enterprise data centres, today announced the appointment of David Burton as Chief Information Officer. He will be responsible for leading Colt DCS' global...</v>
+        <v>INCHEON, South Korea, August 24, 2026--Celltrion expands its Omlyclo® portfolio in Europe by launching the 300 mg strength in PFS and AI presentations.</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>Why spectrum reform is the reality check for European telecoms</v>
+        <v>Pomerantz LLP Announces The Filing of a Class Action Litigation Against ...</v>
       </c>
       <c r="B680" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C680" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D680" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E680" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357196</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-litigation-against-r5215732.htm</v>
       </c>
       <c r="F680" t="str">
-        <v>Europe is about to relearn an expensive lesson that spectrum policy is investment policy. - - With more than 500 spectrum licences due for renewal over the next decade, the Digital Networks Act (DNA) will matter only if its pro-investment principles bite before governments turn the next renewal cycle into a fiscal harvest for national treasuries. - - If Europe wants resilient networks that underpins artificial intelligence, smart factories, modern public services and economic security, it mu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357196</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>Techstars and Emirates NBD partner to accelerate enterprise-grade AI and FinTech solutions across the MENAT region</v>
+        <v>ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Datavault AI Inc. Investors ...</v>
       </c>
       <c r="B681" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C681" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D681" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E681" t="str">
-        <v>https://www.prnewswire.com/news-releases/techstars-and-emirates-nbd-partner-to-accelerate-enterprise-grade-ai-and-fintech-solutions-across-the-menat-region-302818192.html</v>
+        <v>https://pr-inside.com/rosen-trusted-investor-counsel-encourages-datavault-ai-inc-investors-r5215706.htm</v>
       </c>
       <c r="F681" t="str">
-        <v>DUBAI, UAE, July 6, 2026 /PRNewswire/ -- Emirates NBD, a leading banking group in the Middle East, North Africa, and Türkiye (MENAT) region, and startup accelerator Techstars, announced a strategic partnership centred on a commercially-driven "Acceleration-to-Enterprise" model to...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ:DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline. SO WHAT: If you purchased Datavault AI securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Datavault AI class action, go to https://rosenlegal.com/cases/datavault-ai-inc/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>INTURAI VENTURES SIGNS EXCLUSIVE LOI TO ACQUIRE AI-DRIVEN DRONE SWARM C2 COMMAND PLATFORM</v>
+        <v>Faraday Future Eliminates 237,615 Potential Warrants, Continuously Optimizing Capital Structure to Support Its Robotics Strategy</v>
       </c>
       <c r="B682" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C682" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D682" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E682" t="str">
-        <v>https://www.prnewswire.com/news-releases/inturai-ventures-signs-exclusive-loi-to-acquire-ai-driven-drone-swarm-c2-command-platform-302818078.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/faraday-future-eliminates-237-615-212500567.html</v>
       </c>
       <c r="F682" t="str">
-        <v>(CSE: URAI / OTC: URAIF / FSE: 3QG0) investor@inturai.com Highlights Inturai has entered into an exclusive letter of intent to acquire the DomeCommand domecommand.ai. intellectual property, an AI-driven command-and-control (C2) platform for autonomous drone swarms. DomeCommand is directly...</v>
+        <v>LOS ANGELES, August 24, 2026--Faraday Future Intelligent Electric Inc. (NASDAQ: FFAI) ("Faraday Future", "FF" or the "Company"), a California-based global Embodied AI (EAI) ecosystem company, today announced that it has entered into an amendment agreement (the "Amendment") to the Securities Purchase Agreement ("SPA") dated March 21, 2025 ("2025 March Financing"), with all the investors party thereto, marking another step forward in the Company’s debt-reduction and capital-structure optimization:</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>D-Link Brings Advanced AI Fall Detection and Privacy Protection to Home Elderly Care with the New DCS-8610 Wi-Fi Camera</v>
+        <v>Securities Lawsuit Alert: Datavault AI Inc. (DVLT) - Contact Levi &amp; ...</v>
       </c>
       <c r="B683" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C683" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D683" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E683" t="str">
-        <v>https://www.prnewswire.com/news-releases/d-link-brings-advanced-ai-fall-detection-and-privacy-protection-to-home-elderly-care-with-the-new-dcs-8610-wi-fi-camera-302818129.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-datavault-ai-inc-dvlt-contact-levi-r5215692.htm</v>
       </c>
       <c r="F683" t="str">
-        <v>Advanced technologies traditionally found in expensive professional surveillance systems are now available in an affordable smart home camera designed to protect both safety and dignity. TAIPEI, July 6, 2026 /PRNewswire/ -- D-Link Corporation today announced the global launch of the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>Survey Reveals Rising Demand for AI-Powered Property Infrastructure for Parking, Streets, Highways, and Exteriors</v>
+        <v>Culture Amp Adds Missing Context to AI, Infusing Culture Intelligence Directly Inside the Tools Leaders Use Daily</v>
       </c>
       <c r="B684" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C684" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D684" t="str">
-        <v>AI, Real Estate</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E684" t="str">
-        <v>https://www.pr.com/press-release/968265</v>
+        <v>https://www.prnewswire.com/news-releases/culture-amp-adds-missing-context-to-ai-infusing-culture-intelligence-directly-inside-the-tools-leaders-use-daily-302858724.html</v>
       </c>
       <c r="F684" t="str">
-        <v>Apollo Metro today released findings from its new Proptech Insights Survey, revealing a significant shift in how U.S. municipalities and commercial property owners and operators are approaching exterior infrastructure investment. [PR.com]</v>
+        <v>Managers can now get insights on their team's engagement, performance and culture from anywhere – including Claude, ChatGPT and other AI assistants – without logging into another platform. Culture Amp's culture intelligence is now accessible anywhere, including from ChatGPT and Claude,...</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>CBAK Energy Previews Next-Generation High-Rate LFP Cells for AI Data Center Backup Power</v>
+        <v>Rocket Doctor Grants Equity</v>
       </c>
       <c r="B685" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C685" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D685" t="str">
-        <v>Finance, AI, Energy</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E685" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322165/0/en/CBAK-Energy-Previews-Next-Generation-High-Rate-LFP-Cells-for-AI-Data-Center-Backup-Power.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3350127/0/en/rocket-doctor-grants-equity.html</v>
       </c>
       <c r="F685" t="str">
-        <v>CBAK Energy previews 26650 HP/PFS2 V2.0 LFP cells for AI data center BBU/UPS, optimizing high-rate power, thermal control, and rack space.</v>
+        <v>Vancouver, British Columbia, Aug. 24, 2026 (GLOBE NEWSWIRE) -- Rocket Doctor AI Inc. ( CSE: AIDR , OTC: AIRDF , Frankfurt: 939 ) (“Rocket Doctor AI” or the “Company”) announces that it has granted an aggregate 24,000 stock options, exercisable at $0.70 per share and valid for a term of three years, and an aggregate 276,053 restricted share units, valid for a term between one to three years, to consultants of the Company and its subsidiary. The stock options and restricted share units are issued pursuant to the Company’s share compensation plans and 96,000 restricted share units and all stock options are subject to vesting over one year. All securities are subject to a hold period of four months and one day in accordance with applicable securities laws and policies of the Canadian Securitie</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>算力狂飆時代，中比新能源以新一代高倍率電芯切入 AIDC 備援供電賽道</v>
+        <v>Re:InvestorHub Launches the First AI-Powered Operating System Built for Real Estate Investors</v>
       </c>
       <c r="B686" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C686" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D686" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E686" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322166/0/zh-hant/%E7%AE%97%E5%8A%9B%E7%8B%82%E9%A3%86%E6%99%82%E4%BB%A3-%E4%B8%AD%E6%AF%94%E6%96%B0%E8%83%BD%E6%BA%90%E4%BB%A5%E6%96%B0%E4%B8%80%E4%BB%A3%E9%AB%98%E5%80%8D%E7%8E%87%E9%9B%BB%E8%8A%AF%E5%88%87%E5%85%A5-AIDC-%E5%82%99%E6%8F%B4%E4%BE%9B%E9%9B%BB%E8%B3%BD%E9%81%93.html</v>
+        <v>https://www.prnewswire.com/news-releases/reinvestorhub-launches-the-first-ai-powered-operating-system-built-for-real-estate-investors-302858682.html</v>
       </c>
       <c r="F686" t="str">
-        <v>中國大連, July 06, 2026 (GLOBE NEWSWIRE) -- 算力狂飆的時代，電力正在改寫AI賽道的遊戲規則。AI 數據中心GPU 集群運行時所產生的高頻功率波動、毫秒級瞬時功率尖峰，劇烈的負載波動，傳統能源架構已難以實現快速穩壓與瞬時功率補償。</v>
+        <v>Re:InvestorHub is now generally available, unifying deal analysis, pipeline management, rehab oversight, and AI coaching in one platform for real estate investors — with a free trial and limited-time Founding Member pricing at launch. IRVINE, Calif., Aug. 24, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>From Code to Country: Global AI Show Riyadh 2026 Ignites the Era of Agentic AI and Nation-Building</v>
+        <v>Micropolis Robotics Becomes a Robotics and Physical AI Solutions Provider to ADNOC</v>
       </c>
       <c r="B687" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C687" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D687" t="str">
-        <v>Crypto, AI</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E687" t="str">
-        <v>https://www.pr-inside.com/from-code-to-country-global-ai-show-riyadh-2026-ignites-the-era-of-agentic-ai-and-nation-building-r5198028.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3350106/0/en/micropolis-robotics-becomes-a-robotics-and-physical-ai-solutions-provider-to-adnoc.html</v>
       </c>
       <c r="F687" t="str">
-        <v>(PR-inside.com) Riyadh, Kingdom of Saudi Arabia, July 4, 2026 - (ACN Newswire) - The Global AI Show Riyadh, held from 29-30th June, 2026, cemented its status as the definitive anchor for the Kingdom’s newly designated "Year of Artificial Intelligence." Defying the challenges of the prevailing geopolitical landscape, organized by VAP Group and powered by Times Of AI, the event emerged as a resounding success. Co-located with Global Blockchain Show Riyadh and Global Games Show Riyadh, the two-day summit attracted 15,000+ registrations, welcomed 6,723 attendees, featured 100+ global speakers and 100 exhibitors, and convened a 70% CXO-level delegation from 80+ countries. The unprecedented ..</v>
+        <v>Milestone opens a new commercial pathway for Micropolis to deploy UAE-developed autonomous technologies across large-scale oil and gas operations Milestone opens a new commercial pathway for Micropolis to deploy UAE-developed autonomous technologies across large-scale oil and gas operations</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>Dhillon Quartz Announces Advanced Digital Marketing and AI-Driven Growth Solutions for Businesses Worldwide</v>
+        <v>Nebius Group announces closing of private offering of convertible senior notes, with aggregate gross proceeds of approximately $5.75 billion</v>
       </c>
       <c r="B688" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C688" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D688" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E688" t="str">
-        <v>https://www.pr.com/press-release/972797</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/nebius-group-announces-closing-private-200500109.html</v>
       </c>
       <c r="F688" t="str">
-        <v>Dhillon Quartz, a results-focused digital marketing agency, is helping businesses strengthen their online presence through innovative marketing strategies, advanced SEO, website development, and AI-powered digital solutions. With a commitment to measurable growth and long-term success, the agency continues to support startups, small businesses, and established brands across multiple industries. [PR.com]</v>
+        <v>AMSTERDAM, August 24, 2026--Nebius Group N.V. ("Nebius Group" or the "Company"; NASDAQ: NBIS), the AI cloud company, today announced the closing of its previously announced offering of convertible senior notes, in two series: 0.50% convertible notes due 2030 (the "2030 Notes") and 4.50% convertible notes due 2034 (the "2034 Notes", and together with the 2030 Notes, the "Notes"), in a private offering to qualified institutional buyers pursuant to Rule 144A under the Securities Act of 1933, as ame</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>MGI Tech and Shanghai AI Laboratory Unveil ProtoPilot and BioLab Bench, Pioneering Physical AI for Life Sciences</v>
+        <v>Wearable Devices Announces First Half 2026 Financial Results and Provides Corporate Update</v>
       </c>
       <c r="B689" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C689" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D689" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E689" t="str">
-        <v>https://www.prnewswire.com/news-releases/mgi-tech-and-shanghai-ai-laboratory-unveil-protopilot-and-biolab-bench-pioneering-physical-ai-for-life-sciences-302818081.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3350099/0/en/wearable-devices-announces-first-half-2026-financial-results-and-provides-corporate-update.html</v>
       </c>
       <c r="F689" t="str">
-        <v>SHENZHEN, China, July 5, 2026 /PRNewswire/ -- MGI's subsidiary, Genoria AI, in collaboration with the Shanghai Artificial Intelligence Laboratory, today announced the launch of two breakthrough innovations that close the gap between digital intelligence and physical execution in biology:...</v>
+        <v>Company reports continued commercial momentum, advances Human Intent Decoding via its Large MUAP Model (LMM), and expands into Physical AI and Next-Gen Hardware Company reports continued commercial momentum, advances Human Intent Decoding via its Large MUAP Model (LMM), and expands into Physical AI and Next-Gen Hardware</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>Kentico Becomes the First Major DXP Vendor to Put Agentic AI on Its Awards Leaderboard, Opening Site of the Year 2026</v>
+        <v>Alpha Compute Continues to Grow Technical Execution and Client Support Teams for Scaling Global AI Infrastructure Business</v>
       </c>
       <c r="B690" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C690" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D690" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E690" t="str">
-        <v>https://www.pr.com/press-release/971325</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3350086/0/en/alpha-compute-continues-to-grow-technical-execution-and-client-support-teams-for-scaling-global-ai-infrastructure-business.html</v>
       </c>
       <c r="F690" t="str">
-        <v>Kentico today opened the Site of the Year 2026 competition with a refreshed awards structure built around the forces reshaping digital experience, including a new Best Use of AI award, the first-of-its-kind recognition from a major Digital Experience Platform vendor that formally celebrates partner work deploying agentic and generative AI in production. The 2026 edition consolidates ten vertical categories into six and [PR.com]</v>
+        <v>Alpha Compute Continues to Grow Technical Execution and Client Support Teams for Scaling Global AI Infrastructure Business</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>Kentico Reports AIRA Customer Adoption Nearly Quadruples in the First Half of 2026</v>
+        <v>Emerging Growth Research Releases Q2:26 Quarterly Update on SBC Medical ...</v>
       </c>
       <c r="B691" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C691" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D691" t="str">
-        <v>AI, Media</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E691" t="str">
-        <v>https://www.pr.com/press-release/972571</v>
+        <v>https://pr-inside.com/emerging-growth-research-releases-q2-26-quarterly-update-on-sbc-medical-r5215672.htm</v>
       </c>
       <c r="F691" t="str">
-        <v>Growth driven by rapid adoption of AIRA and Kentico’s Agentic Marketing Suite, helping marketers scale content operations with AI-powered assistance. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Emerging Growth Research today announced the release of its Q2:26 Quarterly Update Report on SBC Medical Group Holdings (NASDAQ:SBC), reiterating its Buy rating and increasing its 12-month price target to $11.00 from $10.00. The Quarterly Update highlights SBC Medical Group's return to revenue growth in 2026 following the completion of pricing-related headwinds experienced during 2025, while emphasizing the Company's strong cash position, expanding clinic footprint, continued international expansion, and new AI-driven growth initiatives. Emerging Growth Research believes the Company is positioned for renewed growth following the 2025 revenue decline ..</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>MSFT Investor Alert: Microsoft Investors Notified of the Important ...</v>
+        <v>LG ELECTRONICS' PRISM AI WINS BEST AI TOOL/PRODUCT AT THE 2026 IN2 SABRE AWARDS ASIA-PACIFIC</v>
       </c>
       <c r="B692" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C692" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D692" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E692" t="str">
-        <v>https://pr-inside.com/msft-investor-alert-microsoft-investors-notified-of-the-important-r5197767.htm</v>
+        <v>https://www.prnewswire.com/news-releases/lg-electronics-prism-ai-wins-best-ai-toolproduct-at-the-2026-in2-sabre-awards-asia-pacific-302858666.html</v>
       </c>
       <c r="F692" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 5, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>Delivering Real-Time Insights to Support Strategic Decision-Making, AI-Powered Communications Platform Redefines PR Measurement Worldwide News Summary LG Electronics (LG)'s PRISM AI has won the Best AI Tool or Product category at the 2026 IN2 SABRE Awards Asia-Pacific, recognizing its...</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>MoneySimpler Launches AI-Powered Quantitative Trading Platform to Simplify Automated Investing</v>
+        <v>OutboundIQ's Ryan Shatzkamer Releases Open-Source Tool That Builds Genesys Cloud Call Flows From Plain English</v>
       </c>
       <c r="B693" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C693" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D693" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E693" t="str">
-        <v>https://pressreleasenews.org/pressroom/moneysimpler-launches-ai-powered-quantitative-trading-platform-to-simplify-automated-investing</v>
+        <v>https://www.newsfilecorp.com/release/311144/OutboundIQs-Ryan-Shatzkamer-Releases-OpenSource-Tool-That-Builds-Genesys-Cloud-Call-Flows-From-Plain-English</v>
       </c>
       <c r="F693" t="str">
-        <v/>
+        <v>Boca Raton, Florida--(Newsfile Corp. - August 24, 2026) - Ryan Shatzkamer, Director of Technical Services at contact centre technology firm outboundIQ, has released genesys-mcp, an open-source tool that lets Genesys Cloud administrators build and publish call flows by describing them in plain English to an AI assistant such as Claude.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/12668/311144_4a954fbd24d559ed_001full.jpgIn a demonstration...</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>Beyond the Credential: As AI Erases the 'Entry-Level Job' and Climate Volatility Accelerates, Planet Classroom Unveils July Lineup Mapping the New Rules of Human Resilience</v>
+        <v>The Apex Institute Breaks Down Where AI Spending Is Actually Going in 2026</v>
       </c>
       <c r="B694" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C694" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D694" t="str">
         <v>AI</v>
       </c>
       <c r="E694" t="str">
-        <v>https://www.prnewswire.com/news-releases/beyond-the-credential-as-ai-erases-the-entry-level-job-and-climate-volatility-accelerates-planet-classroom-unveils-july-lineup-mapping-the-new-rules-of-human-resilience-302816622.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-apex-institute-breaks-down-where-ai-spending-is-actually-going-in-2026-302858262.html</v>
       </c>
       <c r="F694" t="str">
-        <v>Through Six Timely Global Premieres, the Planet Classroom Network Exposes the Critical Inflection Points Reshaping the Future of Work, Climate Science, and Human Creativity NEW YORK, July 5, 2026 /PRNewswire/ -- As global economic, ecological, and technological systems undergo...</v>
+        <v>Everyone is talking about AI models. Almost nobody is talking about where the money actually goes to keep them running, or the careers sitting inside that layer. Most AI spending does not go to the model. It goes to the infrastructure underneath it, the compute, storage, networking,...</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>Prox Digital Agency Expands UK Team with Senior Hires in AI Strategy &amp; Generative Engine Optimization (GEO)</v>
+        <v>JinIX Opens Registration for Rare Disease Clinical Datathon Connecting Patients With Medical Experts</v>
       </c>
       <c r="B695" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C695" t="str">
-        <v>PR.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D695" t="str">
-        <v>AI</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E695" t="str">
-        <v>https://www.pr.com/press-release/972826</v>
+        <v>https://pressreleasenews.org/pressroom/jinix-opens-registration-for-rare-disease-clinical-datathon-connecting-patients-with-medical-experts</v>
       </c>
       <c r="F695" t="str">
-        <v>Prox Digital Agency has expanded its UK team by hiring senior AI strategy and Generative Engine Optimization (GEO) experts. The agency strengthens its ability to help brands improve visibility across AI-powered search platforms like ChatGPT and Perplexity. Serving over 500 businesses worldwide, Prox combines AI strategy, SEO, web development and digital transformation to help startups and enterprises grow in the evolving [PR.com]</v>
+        <v xml:space="preserve">The JinIX Clinical Datathon is an online event that connects people living with rare diseases with verified physicians, researchers and medical specialists who analyze consented patient data using JinIX’s AI Health Navigator. The program offers a $1,000 prize pool across four medical expert winners and </v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>TradeMarkers Introduces Geo-Pin Local SEO: Every Job a Contractor Finishes Becomes a Page That Ranks</v>
+        <v>Mistral and HUMAIN Announce Strategic Collaboration to Advance Sovereign AI in Saudi Arabia and Regionally</v>
       </c>
       <c r="B696" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C696" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D696" t="str">
         <v>AI</v>
       </c>
       <c r="E696" t="str">
-        <v>https://www.prunderground.com/trademarkers-introduces-geo-pin-local-seo-every-job-a-contractor-finishes-becomes-a-page-that-ranks/00387704/</v>
+        <v>https://www.prnewswire.com/news-releases/mistral-and-humain-announce-strategic-collaboration-to-advance-sovereign-ai-in-saudi-arabia-and-regionally-302858613.html</v>
       </c>
       <c r="F696" t="str">
-        <v>Fully managed system turns completed jobs into map pins, unique local pages, and review requests, built for Google local search and AI answers like ChatGPT The post TradeMarkers Introduces Geo-Pin Local SEO: Every Job a Contractor Finishes Becomes a Page That Ranks first appeared on</v>
+        <v>RIYADH, Saudi Arabia, Aug. 24, 2026 /PRNewswire/ -- Mistral and HUMAIN today announced a strategic collaboration spanning AI infrastructure, advanced model development, and the deployment of AI solutions in Saudi Arabia and across the region. Together, the companies will pursue the...</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>iFLYTEK Officially Launches Open Platform in Central Asia, Positioning Uzbekistan as a New Regional AI Hub</v>
+        <v>GitLab Scales Agentic AI Across Trusted Software Delivery Workflows</v>
       </c>
       <c r="B697" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C697" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D697" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E697" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/05/3322052/0/en/iFLYTEK-Officially-Launches-Open-Platform-in-Central-Asia-Positioning-Uzbekistan-as-a-New-Regional-AI-Hub.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359397</v>
       </c>
       <c r="F697" t="str">
-        <v>The launch represents a significant milestone in iFLYTEK's global expansion strategy and reflects Central Asia's increasing importance as a market.</v>
+        <v>- - &amp;#8226; GitLab Dedicated AI Gateway, now generally available, brings agentic AI to regulated and data-sensitive enterprises, letting them run GitLab Duo Agent Platform on GitLab Dedicated in their single tenant environment and region. - - &amp;#8226; GitLab Secrets Manager, now in limited availability as a paid add-on billed through GitLab Credits, securely stores and manages credentials used both inside and outside of CI pipelines. - - &amp;#8226; Bulk SAST False Positive Detection and Agentic SAST Vulnerabili... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359397</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>SK Telecom Pursues 15GW AI Data Center Buildout, Aiming to Become Asia's AI Infrastructure Hub</v>
+        <v>Edimakor V5.2.0 Integrates DeepSeek V4 for AI Story and Elevates AI Avatars with New Templates</v>
       </c>
       <c r="B698" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C698" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D698" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E698" t="str">
-        <v>https://www.prnewswire.com/news-releases/sk-telecom-pursues-15gw-ai-data-center-buildout-aiming-to-become-asias-ai-infrastructure-hub-302817963.html</v>
+        <v>https://www.prnewswire.com/news-releases/edimakor-v5-2-0-integrates-deepseek-v4-for-ai-story-and-elevates-ai-avatars-with-new-templates-302858480.html</v>
       </c>
       <c r="F698" t="str">
-        <v>Ulsan AI Data Center to expand to GW scale; 5GW to be activated in stages from 2029, reaching 15GW in total SK Group brings together full-stack AI infrastructure capabilities; SKT to spearhead the overall project Korea's third national infrastructure revolution following the Gyeongbu...</v>
+        <v>HONG KONG, Aug. 24, 2026 /PRNewswire/ -- HitPaw Edimakor V5.2.0 has arrived with major upgrades designed to make AI video creation faster, more consistent, and easier to manage. The latest release introduces DeepSeek V4 integration for smarter AI story generation, alongside a new AI...</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>New to The Street Show #760 Airs Tonight on Bloomberg Television Across ...</v>
+        <v>Marketing Leaders from the Philadelphia Eagles, NASA, HubSpot, and Nuuly Join Bestselling Author Ann Handley at Digital Summit Philadelphia 2026</v>
       </c>
       <c r="B699" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C699" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D699" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E699" t="str">
-        <v>https://pr-inside.com/new-to-the-street-show-760-airs-tonight-on-bloomberg-television-across-r5197641.htm</v>
+        <v>https://www.prnewswire.com/news-releases/marketing-leaders-from-the-philadelphia-eagles-nasa-hubspot-and-nuuly-join-bestselling-author-ann-handley-at-digital-summit-philadelphia-2026-302858552.html</v>
       </c>
       <c r="F699" t="str">
-        <v>(PR-inside.com) Honoring Economic Freedom and American Capitalism Through Television That Connects Markets, Entrepreneurs, and Investors National Sponsored Broadcast Includes Executive Interviews and Television Commercial Campaigns from Lantern Pharma, Medicus Pharma, Datavault AI and Big Sky Industrial NEW YORK CITY, NY / ACCESS Newswire / July 4, 2026 /New to The Street, one of America's longest-running business television brands, today announced that Show #760 will air tonight, Saturday, July 4, 2026, at 6:30 p.m. ET as sponsored programming on Bloomberg Television, delivering executive interviews, market commentary, and corporate updates to national and international audiences on Independence Day. The broadcast features leaders across legal advisory, biotechnology, ..</v>
+        <v>PHILADELPHIA, Aug. 24, 2026 /PRNewswire/ -- Digital Summit Philadelphia, the two-day conference for marketing leaders will take place September 23–24, 2026 at The Bellevue Hotel, bringing together marketing executives, strategists, and practitioners to explore the latest shifts in AI,...</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>New to The Street Show #760 Airs Tonight on Bloomberg Television Across the U.S. on Independence Day Featuring Sullivan &amp; Cromwell’s Frank Aquila, Medicus Pharma, PetVivo, FreeCast and YY Group</v>
+        <v>NEO3 Launches Cadence, an AI-Powered ERP Implementation Platform Clients Can Watch in Real Time</v>
       </c>
       <c r="B700" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C700" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D700" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E700" t="str">
-        <v>https://www.newswire.com/news/new-to-the-street-show-760-airs-tonight-on-bloomberg-television-across-the-u-s</v>
+        <v>https://www.prnewswire.com/news-releases/neo3-launches-cadence-an-ai-powered-erp-implementation-platform-clients-can-watch-in-real-time-302855806.html</v>
       </c>
       <c r="F700" t="str">
-        <v>Honoring Economic Freedom and American Capitalism Through Television That Connects Markets, Entrepreneurs, and Investors National Sponsored Broadcast Includes Executive Interviews and Television Commercial Campaigns from Lantern Pharma, Medicus Pharma, Datavault AI and Big Sky Industrial</v>
+        <v>Offered by monthly subscription, trained on 400+ of the firm's own implementations, and targeting 90-day go-lives on Oracle NetSuite. NEW MIDDLETOWN, Ohio, Aug. 24, 2026 /PRNewswire/ -- NEO3, LLC, an ERP consulting firm that has delivered more than 400 implementations since 1999, today...</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>Hailuo AI Video Generator Review July 2026: How MiniMax’s Physics-Leading Model Is Winning Over Creators on Speed and Value</v>
+        <v>Elastic Completes Acquisition of Deductive AI</v>
       </c>
       <c r="B701" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C701" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D701" t="str">
-        <v>AI, Media</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E701" t="str">
-        <v>https://www.getnews.info/story/2026/07/04/hailuo-ai-video-generator-review-july-2026-how-minimaxs-physicsleading-model-is-winning-over-creators-on-speed-and-value/?source=barchart</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/elastic-completes-acquisition-deductive-ai-171500914.html</v>
       </c>
       <c r="F701" t="str">
-        <v/>
+        <v>SAN FRANCISCO, August 24, 2026--Elastic (NYSE: ESTC) has completed the acquisition of Deductive AI, an AI-powered investigation platform that helps engineering teams identify and resolve production issues faster. The acquisition advances Elastic's goal to set the standard for production incident investigation by bringing more AI-powered investigation and automation to Elastic Observability.</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>Trademark Attorney Warns Business Owners: AI-Generated Brand Names Come With Hidden Legal Risks</v>
+        <v>SAS a Leader in financial crime management solutions, says top research and advisory firm</v>
       </c>
       <c r="B702" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C702" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D702" t="str">
         <v>AI</v>
       </c>
       <c r="E702" t="str">
-        <v>https://www.prweb.com/releases/trademark-attorney-warns-business-owners-ai-generated-brand-names-come-with-hidden-legal-risks-302817040.html</v>
+        <v>https://www.prnewswire.com/news-releases/sas-a-leader-in-financial-crime-management-solutions-says-top-research-and-advisory-firm-302858511.html</v>
       </c>
       <c r="F702" t="str">
-        <v>AI makes it easy to come up with business names, but it cannot tell you whether those names are legally available to use. Trademark attorney Joey Vitale warns that relying on AI without a proper trademark search can lead to expensive rebranding and legal issues. A comprehensive trademark...</v>
+        <v>Highest current offering score and top possible marks in nine of 11 criteria distinguish SAS in recent analyst evaluation CARY, N.C., Aug. 24, 2026 /PRNewswire/ -- Global data and AI innovator SAS is named a Leader in The Forrester Wave™: Financial Crime Management Solutions, Q3 2026,...</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>$MSFT Stock Loss Notice: Microsoft Investors That Lost Money When Stock ...</v>
+        <v>How developers build AI for good with Gemma 4</v>
       </c>
       <c r="B703" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C703" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D703" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E703" t="str">
-        <v>https://pr-inside.com/msft-stock-loss-notice-microsoft-investors-that-lost-money-when-stock-r5197598.htm</v>
+        <v>https://blog.google/innovation-and-ai/technology/developers-tools/winning-entries-gemma-4-good-challenge/</v>
       </c>
       <c r="F703" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 4, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/microsoft-class-action-lawsuit. Key Details of the Microsoft ($MSFT) Class Action: Lead Plaintiff Deadline: August 11, 2026 Alleged Misconduct: Securities fraud alleging that Microsoft misled investors regarding its Azure cloud computing platform and AI chatbot Copilot Stock Drop: ..</v>
+        <v>A look at the winning entries from the Gemma 4 Good Challenge.</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>$GTM Stock Loss Notice: ZoomInfo Technologies Investors That Lost Money ...</v>
+        <v>Brightn Launches Complete Mental Health Benefit for Employer Groups: AI-Powered Daily Support + Licensed Therapy Nationwide Through OpenLoop Health</v>
       </c>
       <c r="B704" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C704" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D704" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E704" t="str">
-        <v>https://pr-inside.com/gtm-stock-loss-notice-zoominfo-technologies-investors-that-lost-money-r5197595.htm</v>
+        <v>https://www.prnewswire.com/news-releases/brightn-launches-complete-mental-health-benefit-for-employer-groups-ai-powered-daily-support--licensed-therapy-nationwide-through-openloop-health-302858463.html</v>
       </c>
       <c r="F704" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 4, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of the ZoomInfo ($GTM) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud alleging that ZoomInfo misled investors regarding the impact of ZoomInfo's AI-integrated products on customer retention Stock ..</v>
+        <v>CEDAR RAPIDS, Iowa and DES MOINES, Iowa, Aug. 24, 2026 /PRNewswire/ -- OpenLoop, a national leader in telehealth-enabled clinical services, and Brightn, an AI-powered upstream mental wellness platform, today announced a strategic partnership to expand access to clinically-informed,...</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>Best AI Content Creation Tools (2026): CapCut Recognized for AI-Powered Video and Image Creation by Software Experts</v>
+        <v>Duiba Group Scales AI Short Drama Business, Driving Strong Revenue Growth</v>
       </c>
       <c r="B705" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C705" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D705" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E705" t="str">
-        <v>https://www.prnewswire.com/news-releases/best-ai-content-creation-tools-2026-capcut-recognized-for-ai-powered-video-and-image-creation-by-software-experts-302817472.html</v>
+        <v>https://www.pr-inside.com/duiba-group-scales-ai-short-drama-business-driving-strong-revenue-growth-r5215584.htm</v>
       </c>
       <c r="F705" t="str">
-        <v>NEW YORK, July 4, 2026 /PRNewswire/ -- Software Experts has recognized CapCut in its latest review of the best AI content creation tools, citing the platform's ability to support video, image, audio, and social media production from a single editing workspace. The recognition comes as...</v>
+        <v>(PR-inside.com) HONG KONG, August 24, 2026 - (ACN Newswire) - Hong Kong-listed company Duiba Group Limited (Duiba Group, HKG: 01753) made a voluntary announcement disclosing that its end-to-end AI-native short drama business has scaled up rapidly since its launch in January 2026 and contributed to a significant increase in the company’s total revenue in the first six months of the year. The announcement signals an evolution in Duiba Group’s business profile, from its early focus on reward points operation SaaS platforms and Internet advertising to the new growth areas centered on AI-powered content creation and enterprise services. It also points out ..</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>PKLU CCTV Highlights the Shift Toward AI-Powered CCTV Systems as Smart Surveillance Adoption Accelerates in Thailand</v>
+        <v>US banking set for far-reaching shake-up as next wave of consolidation builds</v>
       </c>
       <c r="B706" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C706" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D706" t="str">
         <v>AI</v>
       </c>
       <c r="E706" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/pklu-cctv-highlights-the-shift-toward-aipowered-cctv-systems-as-smart-surveillance-adoption-accelerates-in-thailand/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/us-banking-set-for-far-reaching-shake-up-as-next-wave-of-consolidation-builds-302858436.html</v>
       </c>
       <c r="F706" t="str">
-        <v/>
+        <v>Emerging bout of M&amp;A to challenge dominance of US banking's 'big four', with one to three regional players set to join the ranks of banks with $1 trillion-plus of assets via M&amp;A Arsenal of excess capital, favorable regulatory tailwinds, and AI pressures to fuel expected burst of...</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>Vadzo Imaging Launches Falcon-821CRS: AR0821 Low Power USB Camera for 4K HDR Industrial Vision Applications</v>
+        <v>RoboStrategy, Inc. Releases First Shareholder Letter</v>
       </c>
       <c r="B707" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C707" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D707" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E707" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-launches-falcon-821crs-ar0821-low-power-usb-camera-for-22804726</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349962/0/en/robostrategy-inc-releases-first-shareholder-letter.html</v>
       </c>
       <c r="F707" t="str">
-        <v>The Falcon-821CRS is an 8MP Color HDR Camera built on the Onsemi AR0821 image sensor. Equipped with a multi exposure HDR architecture achieving 120dB dynamic range and a USB 3.0 interface, this camera serves factory automation, quality control, semiconductor inspection, defect detection, manufacturing inspection, industrial robotics, and edge AI vision applications. The compact S Mount (M12) lens assembly, combined with low power operation and UVC plug and play connectivity, delivers consistent 4K HDR imaging across variable lighting conditions and power efficient standby for battery sensitive industrial vision products.</v>
+        <v>NEW YORK, Aug. 24, 2026 (GLOBE NEWSWIRE) -- RoboStrategy, Inc. (Nasdaq: BOT), a registered closed end fund providing exposure to private companies in robotics and physical AI, today released its first shareholder letter, on the Company’s website at https://robostrategy.co/news/shareholder-letter-aug-2026 .</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>Menu Order AI Appoints Krishna Kumar as Chief Operating Officer</v>
+        <v>AAC CFO: Double-Digit Growth Expected in 2026, AI Business to Exceed RMB8B in 2027</v>
       </c>
       <c r="B708" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C708" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D708" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E708" t="str">
-        <v>https://www.prnewswire.com/news-releases/menu-order-ai-appoints-krishna-kumar-as-chief-operating-officer-302817831.html</v>
+        <v>https://www.pr-inside.com/aac-cfo-double-digit-growth-expected-in-2026-ai-business-to-exceed-rmb8b-in-r5215581.htm</v>
       </c>
       <c r="F708" t="str">
-        <v>Menu Order AI welcomes veteran AI and technology executive Krishna Kumar as Chief Operating Officer to accelerate enterprise growth, restaurant partnerships, and AI innovation. NEEDHAM, Mass., July 3, 2026 /PRNewswire/ -- Menu Order AI today announced the appointment of Krishna Kumar as...</v>
+        <v>(PR-inside.com) SINGAPORE, August 24, 2026 - (ACN Newswire) - 20 August 2026, AAC Technologies Holdings Inc. (HKG: 2018; AAC Technologies or the Group) today released its interim results for the six months ended 30 June 2026. Revenue for the first half of 2026 (1H 2026) reached a record RMB14.51 billion, up 8.9% year-on-year (YoY). Net profit attributable to owners of the Company rose 2.9% YoY to RMB901 million. After excluding other gains and losses related to fair value gains and losses, the growth rate of net profit for the first half of the year stood at 37.4%. This marks the third consecutive ..</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>BHMarketer.ai Warns Businesses Against Relying Solely on Google Reviews After Recent Review Visibility Incident</v>
+        <v>STMicroelectronics and NUS launch Corporate Lab to power the future of Edge AI in Singapore</v>
       </c>
       <c r="B709" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C709" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D709" t="str">
         <v>AI</v>
       </c>
       <c r="E709" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/bhmarketerai-warns-businesses-against-relying-solely-on-google-reviews-after-recent-review-visibility-incident/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359385</v>
       </c>
       <c r="F709" t="str">
-        <v/>
+        <v>- - &amp;#8226; HELIX joint R&amp;amp;D initiative to enable new generative and embodied AI use cases at the edge through system-to-silicon innovation - &amp;#8226; Research will focus on memory-centric architectures, innovative in-memory computing, scalable compute-and-memory systems, and advanced silicon and embedded-memory technologies - &amp;#8226; Corporate Lab will strengthen Singapore&amp;#39;s advanced semiconductor research capabilities and support the development of future edge AI talent and innovation - - - STMicroelectroni... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359385</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>Coozmoo Launches AEO and GEO Services to Make Brands Visible Inside ChatGPT, Perplexity, Gemini, and AI Answers</v>
+        <v>GMapsScraper Launches AI-Powered Platform to Extract Google Maps Business Leads in Seconds</v>
       </c>
       <c r="B710" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C710" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR.com</v>
       </c>
       <c r="D710" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E710" t="str">
-        <v>https://pressreleasenews.org/pressroom/coozmoo-launches-aeo-and-geo-services-to-make-brands-visible-inside-chatgpt-perplexity-gemini-and-ai-answers</v>
+        <v>https://www.pr.com/press-release/969672</v>
       </c>
       <c r="F710" t="str">
-        <v xml:space="preserve">Coozmoo Digital Solutions announced the launch of Answer Engine Optimization (AEO) and Generative Engine Optimization (GEO) services to help brands get discovered and recommended inside AI platforms like ChatGPT, Perplexity, and Gemini. The services are powered by RankRabbit AI, a proprietary platform that tracks brand </v>
+        <v>GMapsScraper AI launches a no-code platform that automates local business data extraction from Google Maps, reducing lead research time from hours to seconds for sales teams and marketing agencies. [PR.com]</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>MSFT Court Reminder: Microsoft Investors are Notified to Act before ...</v>
+        <v>Intel Outlines Architectures for Agentic AI at Hot Chips 2026</v>
       </c>
       <c r="B711" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C711" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D711" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E711" t="str">
-        <v>https://pr-inside.com/msft-court-reminder-microsoft-investors-are-notified-to-act-before-r5197500.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359384</v>
       </c>
       <c r="F711" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 3, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>What&amp;#39;s New: Intel is showcasing three architectures for Agentic AI and Enterprise-scale workloads, combining the Diamond Rapids processor for high-performance orchestration, the Crescent Island GPU for efficient inference and the Wildcat Lake SoC for intelligent client and edge computing. - - &amp;#8220;Agentic AI is fundamentally changing how we design and deliver computing &amp;#8211; from the transistor and package up through the full system architecture,&amp;#8221; said Pushkar Ranade, Intel chief technology offi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359384</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>As Florida's New AI Filing Rule Takes Effect, Adam Rossen Teaches the State's Defense Bar How to Use AI the Right Way</v>
+        <v>Edimakor V5.2.0 Update Integrates DeepSeek V4 for AI Story and Elevates AI Avatars with New Templates</v>
       </c>
       <c r="B712" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C712" t="str">
-        <v>PRWeb</v>
+        <v>Send2Press</v>
       </c>
       <c r="D712" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E712" t="str">
-        <v>https://www.prweb.com/releases/as-floridas-new-ai-filing-rule-takes-effect-adam-rossen-teaches-the-states-defense-bar-how-to-use-ai-the-right-way-302816601.html</v>
+        <v>https://www.send2press.com/wire/edimakor-v5-2-0-update-integrates-deepseek-v4-for-ai-story-and-elevates-ai-avatars-with-new-templates/</v>
       </c>
       <c r="F712" t="str">
-        <v>At FACDL's 39th Annual Meeting, the Rossen Law Firm founder gave Florida criminal defense attorneys a practical, ethics-first blueprint for adopting AI — days before Rule 2.515(d)(2) went live statewide. FORT LAUDERDALE, Fla., July 3, 2026 /PRNewswire-PRWeb/ -- Adam D. Rossen, founder and...</v>
+        <v>HONG KONG, Aug. 24, 2026 (SEND2PRESS NEWSWIRE) -- HitPaw Edimakor V5.2.0 has arrived with major upgrades designed to make AI video creation faster, more consistent, and easier to manage. The latest release introduces DeepSeek V4 integration for smarter AI story generation, alongside a new AI Avatar template system that helps creators produce digital human videos more efficiently.</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>Natural Language Processing (NLP) Market to Reach USD 216.89 Billion by 2031 at 25.7% CAGR, Driving Multilingual AI and Intelligent Automation | Report by MarketsandMarkets™</v>
+        <v>China Unicom Beijing and Huawei Power the 2nd World Humanoid Robot Games with 5G-A GigaUplink</v>
       </c>
       <c r="B713" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C713" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D713" t="str">
         <v>AI</v>
       </c>
       <c r="E713" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/natural-language-processing-nlp-market-to-reach-usd-21689-billion-by-2031-at-257-cagr-driving-multilingual-ai-and-intelligent-automation-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359382</v>
       </c>
       <c r="F713" t="str">
-        <v/>
+        <v>Summary: - - - &amp;#8226; China Unicom Beijing and Huawei used the 2nd World Humanoid Robot Games to prove their 5G-A GigaUplink network can handle real-world robotics&amp;#8212;paving the way for humanoid robots to leave the arena and enter daily life. - - - - The 2nd World Humanoid Robot Games opened on 22th August at Beijing&amp;#39;s National Speed Skating Oval, further demonstrating how robotics and high-speed networks can support advanced applications such as embodied AI. - - A joint program between Beijing... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359382</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>Veza Agency Network Appoints Collin Belt as Chief Marketing Officer</v>
+        <v>How XPUs Meet a World-Class AI Factory</v>
       </c>
       <c r="B714" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C714" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D714" t="str">
-        <v>AI</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E714" t="str">
-        <v>https://www.prweb.com/releases/veza-agency-network-appoints-collin-belt-as-chief-marketing-officer-302816582.html</v>
+        <v>https://blogs.nvidia.com/blog/nvlink-fusion-xpu-ai-factory/</v>
       </c>
       <c r="F714" t="str">
-        <v>Appointment deepens the network's senior leadership as Veza scales its multi-agency model and AI optimization practice. NEW YORK, July 3, 2026 /PRNewswire-PRWeb/ -- Veza Agency Network (VAN), the network behind digital agencies Veza Digital, Shadow Digital, Belt Creative, and Hedrick,...</v>
+        <v>To generate intelligence at scale, AI factories run continuously, and their economics are defined by delivered output: tokens per second, tokens per watt, cost per token, utilization and uptime.  That requires AI infrastructure designed and built as a full factory, not a collection of individual accelerators. Hyperscalers and AI-native companies building custom XPUs must consider […]</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>MoneyBuddy, a Hong Kong Loan Matching Platform, Upgrades AI Loan Matching to Compare 30+ Hong Kong Lenders</v>
+        <v>With Groq 3 LPX in Full Production, NVIDIA Extends Vera Rubin Inference for Agents</v>
       </c>
       <c r="B715" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C715" t="str">
-        <v>GetNews</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D715" t="str">
-        <v>AI, SaaS</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E715" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/moneybuddy-a-hong-kong-loan-matching-platform-upgrades-ai-loan-matching-to-compare-30-hong-kong-lenders/?source=barchart</v>
+        <v>https://blogs.nvidia.com/blog/vera-rubin-lpx-spectrum-x-nvlink-fusion/</v>
       </c>
       <c r="F715" t="str">
-        <v/>
+        <v>The next era of AI inference won’t be defined by a single breakthrough chip, network or system. It’ll be defined by how every layer of the AI factory works together. That’s why NVIDIA is extending Vera Rubin NVL72 with fast token generation for agentic systems. Announced today, the NVIDIA Vera Rubin rack-scale system NVIDIA Groq […]</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>eDreams ODIGEO and Visa power agentic commerce in travel with new secure AI agent protocols</v>
+        <v>Up to 30x More Work Per Watt: NVIDIA Vera Rubin NVL72 Sets a New Efficiency Standard for AI Agents</v>
       </c>
       <c r="B716" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C716" t="str">
-        <v>WebWire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D716" t="str">
         <v>AI</v>
       </c>
       <c r="E716" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357166</v>
+        <v>https://blogs.nvidia.com/blog/vera-rubin-nvl72-efficiency-ai-agents/</v>
       </c>
       <c r="F716" t="str">
-        <v>- - &amp;#8226; eDreams ODIGEO among the first to enable Visa&amp;#39;s Trusted Agent Protocol and Agentic Directory for secure agent-initiated travel bookings. - - - eDreams ODIGEO (the &amp;#8220;Company&amp;#8221; or &amp;#8220;eDO&amp;#8221;) (BME: EDR), the world&amp;#39;s leading travel subscription company, announced it is working with Visa to enable AI-initiated transactions on its platforms within user-defined parameters. - - As part of this collaboration, eDO is using Visa&amp;#39;s Trusted Agent Protocol and Agentic Directory to securely recognise... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357166</v>
+        <v>According to OpenRouter data, agentic AI workloads consume 15x more tokens than a simple chat request. Why?  Consider what happens when an AI agent researches a company for an investment decision. The agent queries financial databases, searches news and filings, invokes a sub-agent to run peer comparisons and model valuations, then synthesizes everything into a […]</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>Nayax Adds AI Layer to its MoMa Mobile App for Vending and Self-Service Operators</v>
+        <v>Graebel Launches Switch, an AI-Powered Virtual Relocation Assistant, for Graebel CitySwitcher®</v>
       </c>
       <c r="B717" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C717" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D717" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E717" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321941/0/en/Nayax-Adds-AI-Layer-to-its-MoMa-Mobile-App-for-Vending-and-Self-Service-Operators.html</v>
+        <v>https://www.prnewswire.com/news-releases/graebel-launches-switch-an-ai-powered-virtual-relocation-assistant-for-graebel-cityswitcher-302856686.html</v>
       </c>
       <c r="F717" t="str">
-        <v>New AI capabilities in Nayax’s mobile app MoMa help unattended and self-service operators get answers faster, make better decisions, and take action from their phones New AI capabilities in Nayax’s mobile app MoMa help unattended and self-service operators get answers faster, make better decisions, and take action from their phones</v>
+        <v>DENVER, Aug. 24, 2026 /PRNewswire/ -- Graebel Companies, Inc., a global leader in workforce mobility and managed services, today announced the launch of Switch, a new AI-powered virtual relocation assistant integrated into Graebel CitySwitcher®, its relocation guidance platform for...</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>CaixaBank completes its first transaction initiated by an artificial intelligence agent in collaboration with Visa</v>
+        <v>Luxor Energy and Bentaus Complete First AI GPU Response to ERCOT 4CP Signals</v>
       </c>
       <c r="B718" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C718" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D718" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E718" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357136</v>
+        <v>https://www.prnewswire.com/news-releases/luxor-energy-and-bentaus-complete-first-ai-gpu-response-to-ercot-4cp-signals-302857859.html</v>
       </c>
       <c r="F718" t="str">
-        <v>- - &amp;#8226; The transaction, carried out using real card data and existing merchant systems, confirms the viability of payments initiated by AI agents within the current infrastructure - &amp;#8226; The initiative forms part of the development of agentic commerce in Europe and supports progress towards new customer relationship models based on security, control and regulatory compliance - - - CaixaBank, in collaboration with Visa, has completed its first transaction initiated by an artificial inte... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357136</v>
+        <v>Luxor Energy and Bentaus's Ziani™ platform cut a live GPU's power draw to 25% in under 500 milliseconds with no disruption to inference workloads. HOUSTON, Aug. 24, 2026 /PRNewswire/ -- Luxor Energy, the energy division of Luxor Technology Corporation, and Bentaus, developer of the Ziani™...</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>iTmethods rejoint la Linux Foundation, FINOS et l'Agentic AI Foundation pour faire progresser les normes de gouvernance relatives à l'IA agentique réglementée</v>
+        <v>NVIDIA Groq 3 LPX Now in Full Production With World-Class Speed for Agentic AI</v>
       </c>
       <c r="B719" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C719" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D719" t="str">
-        <v>AI</v>
+        <v>Finance, Crypto, AI, SaaS</v>
       </c>
       <c r="E719" t="str">
-        <v>https://www.prnewswire.com/news-releases/itmethods-rejoint-la-linux-foundation-finos-et-lagentic-ai-foundation-pour-faire-progresser-les-normes-de-gouvernance-relatives-a-lia-agentique-reglementee-302817705.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349940/0/en/nvidia-groq-3-lpx-now-in-full-production-with-world-class-speed-for-agentic-ai.html</v>
       </c>
       <c r="F719" t="str">
-        <v>L'entreprise de Toronto apporte des fonctionnalités de contrôle d'exécution, de traçabilité et de portabilité des modèles aux normes ouvertes qui définissent les fondements d'une IA autonome fiable dans les services financiers et d'autres secteurs réglementés. TORONTO, 3 juillet 2026...</v>
+        <v>Groq 3 LPX Extends the Vera Rubin Platform, Delivering Ultrafast Token Generation for the Next Generation of Agentic AI, With Nebius the First to Adopt Groq 3 LPX Extends the Vera Rubin Platform, Delivering Ultrafast Token Generation for the Next Generation of Agentic AI, With Nebius the First to Adopt</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>EssayGrader.ai Rated #1 in Teacher-Rated Review of Best AI Essay Grading Tools for 2026</v>
+        <v>Outmarket AI Joins New Applied Systems Vendor Certification Program</v>
       </c>
       <c r="B720" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C720" t="str">
-        <v>GetNews</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D720" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E720" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/essaygraderai-rated-1-in-teacherrated-review-of-best-ai-essay-grading-tools-for-2026/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/outmarket-ai-joins-new-applied-systems-vendor-certification-program-302858399.html</v>
       </c>
       <c r="F720" t="str">
-        <v/>
+        <v>Integration with Applied Epic enables agencies to securely leverage Outmarket AI for policy checking, quoting, proposals, and document intelligence connected to management system SAN FRANCISCO, Aug. 24, 2026 /PRNewswire/ -- Outmarket AI, the leading AI platform purpose built for...</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>U.S. Gambling Industry Spent 8.7x More on Celebrity Endorsements Than on Responsible Gambling Communications in 2025, 5W Research Division Finds.</v>
+        <v>SpaceXAI Adopts NVIDIA Vera CPU to Accelerate Agentic AI at Massive Scale</v>
       </c>
       <c r="B721" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C721" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D721" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E721" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-gambling-industry-spent-8-7x-more-on-celebrity-endorsements-than-on-responsible-gambling-communications-in-2025--5w-research-division-finds-302779010.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349938/0/en/spacexai-adopts-nvidia-vera-cpu-to-accelerate-agentic-ai-at-massive-scale.html</v>
       </c>
       <c r="F721" t="str">
-        <v>$520 million on celebrity and athlete partnerships. $60 million on responsible gambling programs and communications. The ratio is now appearing in ESG ratings, legislative testimony, and AI search citations. MIAMI, July 3, 2026 /PRNewswire/ -- The 5W Research Division today released the...</v>
+        <v>SpaceXAI Scales NVIDIA Vera Rubin From Terrestrial AI Factories to First-Generation Starmind Satellite SpaceXAI Scales NVIDIA Vera Rubin From Terrestrial AI Factories to First-Generation Starmind Satellite</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>Maison Solutions Inc. Enters into Agreement to Divest San Gabriel and Monrovia Store Operations as Part of Strategic Realignment Toward Operational Efficiency and AI-Enabled Growth</v>
+        <v>HearingLife Introduces Oticon Reveal, the World's First Dual AI-Powered Hearing Aid</v>
       </c>
       <c r="B722" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C722" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D722" t="str">
         <v>AI</v>
       </c>
       <c r="E722" t="str">
-        <v>https://www.newswire.com/news/maison-solutions-inc-enters-into-agreement-to-divest-san-gabriel-and-22819620</v>
+        <v>https://www.prnewswire.com/news-releases/hearinglife-introduces-oticon-reveal-the-worlds-first-dual-ai-powered-hearing-aid-302858364.html</v>
       </c>
       <c r="F722" t="str">
-        <v/>
+        <v>Designed to help people with hearing loss experience more natural and effortless listening SOMERSET, N.J., Aug. 24, 2026 /PRNewswire/ -- HearingLife, a leading provider of hearing healthcare, today announced the availability of the new Oticon Reveal™ hearing aids at HearingLife centers...</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>GSJJ Accelerates Custom Pin Production with Enhanced Fast Customization ...</v>
+        <v>BirchStreet Appoints Christopher Haydon as Chief Executive Officer</v>
       </c>
       <c r="B723" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C723" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D723" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E723" t="str">
-        <v>https://pr-inside.com/gsjj-accelerates-custom-pin-production-with-enhanced-fast-customization-r5197391.htm</v>
+        <v>https://www.prnewswire.com/news-releases/birchstreet-appoints-christopher-haydon-as-chief-executive-officer-302858390.html</v>
       </c>
       <c r="F723" t="str">
-        <v>(PR-inside.com) Leveraging proprietary AI to deliver digital proofs within 3 hours and launch production within 12 hours for global creators and brands. LOS ANGELES, CA / ACCESS Newswire / July 3, 2026 / Driven by proprietary AI and a 24-hour fulfillment pipeline, global custom manufacturer GSJJ today upgraded its fast customization workflow for custom pins. By condensing design interpretation, technical proofing, and factory scheduling into a seamless digital pipeline, the enhancement slashes traditional pre-production bottlenecks, supporting fast-moving creative and commercial needs. Why Custom Pins Require Faster Customization Custom pins are now vital assets for branding, merchandise, and events. However, traditional manufacturing-plagued by mold engraving, ..</v>
+        <v>Industry veteran brings 25+ years of enterprise SaaS and procurement leadership to drive the next phase of innovation at BirchStreet LAS VEGAS, Aug. 24, 2026 /PRNewswire/ -- BirchStreet, the leading AI-powered hospitality operations platform, today announced the appointment of Christopher...</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>ShengShu Technology Unveils Vidu S1, Bringing Real-Time Interactive Generation to AI Video</v>
+        <v>DeepCura Unveils the Electronic Health Workforce (EHW) -- the Step Beyond the EHR</v>
       </c>
       <c r="B724" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C724" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D724" t="str">
-        <v>AI, Media</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E724" t="str">
-        <v>https://www.prnewswire.com/news-releases/shengshu-technology-unveils-vidu-s1-bringing-real-time-interactive-generation-to-ai-video-302817626.html</v>
+        <v>https://www.prnewswire.com/news-releases/deepcura-unveils-the-electronic-health-workforce-ehw--the-step-beyond-the-ehr-302858389.html</v>
       </c>
       <c r="F724" t="str">
-        <v>SINGAPORE, July 3, 2026 /PRNewswire/ -- At the 2026 Global Digital Economy Conference, ShengShu Technology today unveiled Vidu S1, its next-generation video foundation model, delivering real-time interactive video generation that transforms AI video from creating single clips to enabling...</v>
+        <v>Architected by founder Fern Cowan, the EHW is healthcare's system of evidenced action: a clinician-supervised AI workforce that does the practice's work on a finance-style ledger, where every action — and every entry in the chart — carries its receipt. It integrates with existing EHRs, or...</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>Simplilearn Partners With Virginia Tech to Launch Professional Certificate Program in AI-Powered Cybersecurity</v>
+        <v>Pearmill Launches Pedal Performance, Extending Its AI-Native Growth Model to Small and Mid-Size Businesses</v>
       </c>
       <c r="B725" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C725" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D725" t="str">
-        <v>AI, Education</v>
+        <v>AI</v>
       </c>
       <c r="E725" t="str">
-        <v>https://www.prnewswire.com/news-releases/simplilearn-partners-with-virginia-tech-to-launch-professional-certificate-program-in-ai-powered-cybersecurity-302817614.html</v>
+        <v>https://www.prweb.com/releases/pearmill-launches-pedal-performance-extending-its-ai-native-growth-model-to-small-and-mid-size-businesses-302857985.html</v>
       </c>
       <c r="F725" t="str">
-        <v>PLANO, Texas, 03 July 2026 /PRNewswire/ -- Simplilearn, a global leader in digital upskilling, has partnered with Virginia Tech Continuing and Professional Education to launch the Professional Certificate Program in AI-Powered Cybersecurity. The program will help professionals build...</v>
+        <v>New company brings Pearmill's performance methodology to a broader market through AI-native delivery, vertical expertise and a transparent, productized model. NEW YORK, Aug. 24, 2026 /PRNewswire-PRWeb/ -- Pearmill, the AI-native creative and performance agency, today announced the launch...</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>DESLOC V150 Plus Earns Kickstarter "Project We Love" Recognition for Its Creative Approach to Smart Lock Innovation</v>
+        <v>Reveal Launches Powerful Agentic AI Suite Automating eDiscovery from Preservation to Case Development</v>
       </c>
       <c r="B726" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C726" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D726" t="str">
-        <v>AI, Energy</v>
+        <v>AI</v>
       </c>
       <c r="E726" t="str">
-        <v>https://www.prnewswire.com/news-releases/desloc-v150-plus-earns-kickstarter-project-we-love-recognition-for-its-creative-approach-to-smart-lock-innovation-302817556.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/reveal-launches-powerful-agentic-ai-142200134.html</v>
       </c>
       <c r="F726" t="str">
-        <v>The world's first low-light self-charging solar smart lock continues to gain Kickstarter momentum with solar power, 3D face recognition, AI fingerprint access, and built-in Wi-Fi SAN FRANCISCO, July 3, 2026 /PRNewswire/ -- DESLOC, a global smart lock brand backed by DESMAN's 17 years of...</v>
+        <v>CHICAGO, August 24, 2026--Reveal, the provider of integrated AI-native platforms spanning the eDiscovery and dispute resolutions lifecycles, today announced Reveal AI, an agentic suite that unifies capabilities across search and analysis, document review, insights and actions, and case development.</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>Storika Closes Seed Round to Scale AI-Native Creator Marketing Platform</v>
+        <v>Investors Urged to Contact Levi &amp; Korsinsky for Information Before ...</v>
       </c>
       <c r="B727" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C727" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D727" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E727" t="str">
-        <v>https://www.prnewswire.com/news-releases/storika-closes-seed-round-to-scale-ai-native-creator-marketing-platform-302817511.html</v>
+        <v>https://pr-inside.com/investors-urged-to-contact-levi-korsinsky-for-information-before-r5215572.htm</v>
       </c>
       <c r="F727" t="str">
-        <v>Powered by an AI orchestration layer that automates the full influencer campaign lifecycle, the platform will use the funding to accelerate U.S. market expansion. SEATTLE, July 3, 2026 /PRNewswire/ -- Storika, an AI-native platform that automates end-to-end influencer marketing for...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>AI Video Cut Launches Eight Purpose-Built Video Repurposing Modes, ...</v>
+        <v>ZoomInfo Announces Updates to ZoomInfo MCP on Salesforce's AgentExchange</v>
       </c>
       <c r="B728" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C728" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D728" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E728" t="str">
-        <v>https://pr-inside.com/ai-video-cut-launches-eight-purpose-built-video-repurposing-modes-r5197365.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/zoominfo-announces-updates-zoominfo-mcp-141100604.html</v>
       </c>
       <c r="F728" t="str">
-        <v>(PR-inside.com) New editorial logic behind every clip format means marketing agencies and content teams stop getting generic cuts, and finally get footage that matches the platform and the moment. ZUG, CH / ACCESS Newswire / July 3, 2026 /AI Video Cut, the AI-powered video clipping tool used by social media agencies, brand content teams, social media managers, and creators working with third-party footage, has released a major update to its video output type system. The platform now offers eight distinct clip formats, each powered by different editorial logic. The update launches in the middle of the football World Cup, with the new ..</v>
-[...2 lines deleted...]
-    <row r="729">
+        <v>VANCOUVER, Wash., August 24, 2026--ZoomInfo (NASDAQ: GTM), the all-in-one AI GTM platform, today announced it has updated ZoomInfo MCP on Salesforce's AgentExchange, Salesforce's marketplace for the agentic era that brings together the rich ecosystems of AppExchange, Slack, and Agentforce into one experience, making it easy for customers to reach ZoomInfo's verified GTM data directly inside Slack AI, without switching tools. The relisted integration connects GTM.AI, ZoomInfo's headless GTM conte</v>
+      </c>
+    </row>
+    <row r="729" xml:space="preserve">
       <c r="A729" t="str">
-        <v>AI Video Cut Launches Eight Purpose-Built Video Repurposing Modes, Including Sports Highlights Timed for the World Cup</v>
+        <v>Duiba Group Announces Rapid Scaling of AI Short Drama Business and Significant AI Technology-Driven Revenue Growth</v>
       </c>
       <c r="B729" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C729" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D729" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, AI, SaaS, Automotive, Media</v>
       </c>
       <c r="E729" t="str">
-        <v>https://www.newswire.com/news/ai-video-cut-launches-eight-purpose-built-video-repurposing-modes-including</v>
-[...2 lines deleted...]
-        <v>New editorial logic behind every clip format means marketing agencies and content teams stop getting generic cuts, and finally get footage that matches the platform and the moment.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109364/</v>
+      </c>
+      <c r="F729" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 24, 2026 - (ACN Newswire) - Hong Kong-listed company Duiba Group Limited (“Duiba Group”, 01753.HK) made a voluntary announcement disclosing that its end-to-end AI-native short drama business has scaled up rapidly since its launch in January 2026 and contributed to a significant increase in the company’s total revenue in the first six months of the year.
+The announcement signals an evolution in Duiba Group’s business profile, from its early focus on reward points operation SaaS platforms and Internet advertising to the new growth areas centered on AI-powered content creation and enterprise services. It also points out that Duiba Group is among the first to achieve industrialization and large-scale commercial monetization from AI-led scriptwriting and AI-driven production to AI-enabled distribution. The company is now leveraging an AI-driven content industrialization system to reshape its business structure and unlock new long-term growth opportunities.
+A Rising Star in AI Short Drama Segment Powered by AI Technological Edge
+With a focus on reward points operation SaaS platforms and Internet advertising in its early years, Duiba Group has provided services to more than 16,000 enterprises in total and built a strong foundation in data technology, user operations, marketing and content distribution. Recognizing the technological transformation taking place across the content industry, as well as enterprises’ growing demand for digitalization and intelligent upgrading, Duiba Group has strategically expanded into two new areas: AI short drama and intelligent enterprise services. This marks a transition from a traditional service platform towards a technology-driven content ecosystem.
+According to sources, since launching its AI short drama business, Duiba Group has established an end-to-end AI-native pipeline covering scriptwriting, AI content creation, automated production and intelligent distribution. By integrating its proprietary models with multimodal technologies, the company has significantly reduced marginal cost of production, increased content creation frequency and improved distribution efficiency, while maintaining content quality and storytelling standards.
+Early Adoption of an Industrialized System Supports Rapid Growth and Leading Position
+According to the announcement, Duiba Group is among the first to operate an end-to-end AI-native pipeline and achieve commercial monetization at scale. From AI-led scriptwriting and AI-driven production to AI-enabled distribution, the company is transforming short-form drama into an industrialized, asset-light AI technology-driven high-growth business. This approach has significantly shortened production cycles and radically improved unit economics, enabling the company’s AI short dramas to be monetized across multiple platforms and channels.
+According to publicly available data from Douyin, within six months of launch, Duiba Group’s AI short dramas has ranked fourth in terms of native play volume, rising to second place in July. On the distribution side, monthly distribution revenue from its AI short drama business exceeded RMB 100 million at its speak during the first six months of the year, making it a key driver of the company’s overall revenue growth and highlighting the business’s strong commercial potential.
+Industry observers note that the AI short drama sector is entering a critical stage, characterized by rapidly expanding content supply and increasingly mature monetization models. Duiba Group, with its AI-native industrialization capabilities, enjoys unique advantages in production efficiency and cost structure. In addition, drawing on its extensive enterprise customer base and years of experience in Internet advertising, the company is expected to generate synergies across content distribution, traffic acquisition and commercial monetization , further amplifying the benefits of scale economies.
+Strong Interim Revenue Growth Points to Revaluation Potential
+Duiba Group’s disclosure of its AI short drama business performance is not only an early indication of the progress of its strategic transformation but also a clear signal of strong revenue growth in its upcoming interim report. Through an optimized revenue structure, the application of technologies and the formation of an industrialization system, Duiba Group is moving beyond the growth constraints of its traditional business and entering areas with greater growth potential and stronger profitability.
+As its AI short drama business continues to scale and new enterprise service products are launched, Duiba Group is expected to further optimize its business structure and enhance its profitability. In the announcement, Duiba Group said that it would continue to advance the industrialization of its AI-native content pipeline, strengthen its core market advantage, enrich user content experiences, and create long-term value for shareholders.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>Nextech3D.ai Unveils Strategic AI Growth Roadmap Focused on Workforce ...</v>
+        <v>A First for COR Auditing: AuditSoft Launches AI Assistant</v>
       </c>
       <c r="B730" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C730" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D730" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E730" t="str">
-        <v>https://pr-inside.com/nextech3d-ai-unveils-strategic-ai-growth-roadmap-focused-on-workforce-r5197356.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/first-cor-auditing-auditsoft-launches-140000188.html</v>
       </c>
       <c r="F730" t="str">
-        <v xml:space="preserve">(PR-inside.com) Roadmap Highlights Multiple AI-Driven Growth Initiatives Designed to Expand the Company's Technology Platform and Long-Term Market Opportunity TORONTO, ON / ACCESS Newswire / July 3, 2026 /Nextech3D.ai (OTCQB:NEXCF)(CSE:NTAR)(FSE:1SS), an AI-first event technology platform company, today announced its Strategic AI Growth Roadmap, outlining key initiatives designed to expand the Company's AI-powered technology ecosystem across workforce intelligence, team engagement, and event technology markets. The roadmap builds upon Nextech's existing technology foundation and reflects the Company's vision of applying artificial intelligence to improve how organizations engage employees, customers, and event attendees. The Strategic AI Growth Roadmap is centered around three core growth </v>
+        <v>CALGARY, Alberta, August 24, 2026--A first for COR auditing: The new AuditSoft AI Assistant drafts audit findings in seconds, while keeping professional judgment with the auditor.</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>Pudu Robotics Brings Physical AI into Everyday Life at Davos Tech Summit's Robot City</v>
+        <v>Crun AI Unveils the Infinite Canvas Tool for Building Custom AI Content Workflows</v>
       </c>
       <c r="B731" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C731" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D731" t="str">
-        <v>AI, Retail</v>
+        <v>AI, Media</v>
       </c>
       <c r="E731" t="str">
-        <v>https://www.prnewswire.com/news-releases/pudu-robotics-brings-physical-ai-into-everyday-life-at-davos-tech-summits-robot-city-302817591.html</v>
+        <v>https://www.pr.com/press-release/976834</v>
       </c>
       <c r="F731" t="str">
-        <v>Deployed across retail, hospitality and public spaces, Pudu Robotics demonstrates how commercial service robots are already creating value in real-world environments. DAVOS, Switzerland, July 3, 2026 /PRNewswire/ -- Pudu Robotics, a global leader in commercial service robotics, is...</v>
+        <v>Crun AI adds the Infinite Canvas Tool to help users to build their own creative AI workflow. [PR.com]</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>1stProtect and Multiverse Computing Partner to Deliver Secure AI Inference at the Edge -- No Cloud Required</v>
+        <v>TWG Global Names David A. Markowitz Chief Legal Officer</v>
       </c>
       <c r="B732" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C732" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D732" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E732" t="str">
-        <v>https://www.prnewswire.com/news-releases/1stprotect-and-multiverse-computing-partner-to-deliver-secure-ai-inference-at-the-edge--no-cloud-required-302817595.html</v>
+        <v>https://finance.yahoo.com/technology/articles/twg-global-names-david-markowitz-134500315.html</v>
       </c>
       <c r="F732" t="str">
-        <v>Strategic partnership pairs Multiverse's quantum-inspired model compression with 1stProtect's real-time runtime enforcement, giving enterprises private, high-performance AI that runs — and stays protected — entirely on-device. SAN FRANCISCO, July 3, 2026 /PRNewswire/ -- 1stProtect, the...</v>
+        <v>LOS ANGELES, August 24, 2026--TWG Global, LLC, a leading holding company spanning financial services, AI and sports, today announced the appointment of David A. Markowitz as Chief Legal Officer. Based in New York, Mr.</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>Artificial Intelligence in Robotics Market Demand for Autonomous Mobile Robots</v>
+        <v>Lexis+ with Prot�g� Accelerates Frictionless Agentic Productivity from First Idea to Review-Ready Legal Work Product</v>
       </c>
       <c r="B733" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C733" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D733" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E733" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761564</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359361</v>
       </c>
       <c r="F733" t="str">
-        <v>The global Artificial Intelligence (AI) in Robotics market was valued at USD 20.4 billion in 2025 and is projected to grow from USD 26.1 billion in 2026 [read full press release...]</v>
+        <v>LexisNexis &amp;#174; Legal &amp;amp; Professional today unveiled new agentic capabilities in Lexis+&amp;#174; with Prot�g�&amp;#8482;, enabling legal professionals to move from first idea to review-ready work product in one intuitive AI experience. - - Legal professionals simply describe what they want to accomplish, and Lexis+ with Prot�g� applies the right AI models &amp;#8211; including LexisNexis models that build on years of model optimization expertise &amp;#8211; along with appropriate agents, skills, and selected sources behind th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359361</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>DoH and MIT- Koch Institute Partner to Advance AI-Driven Cancer Research</v>
+        <v>Globant Appoints Fernando Matzkin as Chief Operating Officer to Help Accelerate its AI-Native Transformation</v>
       </c>
       <c r="B734" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C734" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D734" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E734" t="str">
-        <v>https://www.prnewswire.com/news-releases/doh-and-mit-koch-institute-partner-to-advance-ai-driven-cancer-research-302817575.html</v>
+        <v>https://www.prnewswire.com/news-releases/globant-appoints-fernando-matzkin-as-chief-operating-officer-to-help-accelerate-its-ai-native-transformation-302857558.html</v>
       </c>
       <c r="F734" t="str">
-        <v>ABU DHABI, UAE, July 3, 2026 /PRNewswire/ -- The Department of Health – Abu Dhabi (DoH), the regulator of the healthcare sector in the emirate, and the MIT – Koch Institute for Integrative Cancer Research have announced a strategic collaboration to advance AI-enabled oncology research,...</v>
+        <v>Fernando Matzkin, most recently Globant's Chief Revenue Officer, has been with the company for 17 years, previously leading its growth across the US and Europe. BUENOS AIRES, Argentina, Aug. 24, 2026 /PRNewswire/ -- Globant (NYSE: GLOB), a global company focused on driving enterprise...</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>EDEN.exe Installs Algorithm-Curated Paradises at 48 Stunden Neukölln</v>
+        <v>Mynd.ai Unveils Privacy-First AI Tools to Improve Engagement in Classrooms and Workplaces</v>
       </c>
       <c r="B735" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C735" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D735" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E735" t="str">
-        <v>https://www.pr.com/press-release/971841</v>
+        <v>https://www.prnewswire.com/news-releases/myndai-unveils-privacy-first-ai-tools-to-improve-engagement-in-classrooms-and-workplaces-302857783.html</v>
       </c>
       <c r="F735" t="str">
-        <v>Post-curatorial exhibition reimagines the myth of Eden through the lenses of artificial intelligence, distributed authorship, and unstable realities. [PR.com]</v>
+        <v>ALPHARETTA, Ga., Aug. 24, 2026 /PRNewswire/ -- Mynd.ai, Inc. (NYSE American: MYND), a global leader in interactive technology, today announced that its Promethean® brand is introducing a new generation of AI-powered solutions designed to help educators and workplace teams better...</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
-        <v>Best AI Image Generator Tools (2026): CapCut Featured for Creative Visual Content Production by Expert Consumers</v>
+        <v>GE Vernova introduces medium-voltage UPS to help accelerate the buildout of AI factories and energy-intensive industries</v>
       </c>
       <c r="B736" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C736" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D736" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E736" t="str">
-        <v>https://www.prweb.com/releases/best-ai-image-generator-tools-2026-capcut-featured-for-creative-visual-content-production-by-expert-consumers-302817448.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359360</v>
       </c>
       <c r="F736" t="str">
-        <v>NEW YORK, July 3, 2026 /PRNewswire/ -- Expert Consumers has featured CapCut as one of the best AI image generators, recognizing the platform's integrated image creation suite as a practical option for content producers, social media creators, and small business owners evaluating...</v>
+        <v>- - &amp;#8226; Keeps critical AI and industrial operations running with stable, high-quality power, even when the power supply is disturbed, as well as helps protect gas turbines and grid network from drastic load fluctuations. - &amp;#8226; Moves power protection to true medium voltage, allowing much larger parts of an AI data center to be protected through one coordinated system, resulting in a simplified and less costly architecture - &amp;#8226; Adds a new building block, based on proven technologies, to GE Ver... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359360</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
-        <v>Rokid Partners with Louis Braille Campus to Advance Accessibility Through Smart Glasses Innovations</v>
+        <v>Cyabra Secures Contracts with Two European National Security Government Agencies, with Total Annual Revenues of more than $500,000</v>
       </c>
       <c r="B737" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C737" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D737" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E737" t="str">
-        <v>https://www.prnewswire.com/news-releases/rokid-partners-with-louis-braille-campus-to-advance-accessibility-through-smart-glasses-innovations-302817408.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349791/0/en/cyabra-secures-contracts-with-two-european-national-security-government-agencies-with-total-annual-revenues-of-more-than-500-000.html</v>
       </c>
       <c r="F737" t="str">
-        <v>PARIS, July 3, 2026 /PRNewswire/ -- Rokid, a global pioneer in AI-powered smart eyewear and human-computer interaction, today announced a new partnership with the Louis Braille Campus innovation hub based in Paris. In their first step, Rokid supported Louis Braille Campus's Demo Day 2026...</v>
+        <v>Expansion across the European public sector reinforces accelerating international demand for AI-powered narrative intelligence and sovereign disinformation defense.</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>Final of the Natixis Investment Managers competition</v>
+        <v>BrandPilot AI Announces Private Placement Offering of Units</v>
       </c>
       <c r="B738" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C738" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D738" t="str">
         <v>AI</v>
       </c>
       <c r="E738" t="str">
-        <v>https://www.prnewswire.com/news-releases/final-of-the-natixis-investment-managers-competition-302817051.html</v>
+        <v>https://www.newsfilecorp.com/release/311041/BrandPilot-AI-Announces-Private-Placement-Offering-of-Units</v>
       </c>
       <c r="F738" t="str">
-        <v>'The Students Challenge': the sixth edition marked by the rise of artificial intelligence, a focus on private assets and a stronger international dimension PARIS, July 3, 2026 /PRNewswire/ -- Natixis Investment Managers has wrapped up the sixth edition of its international Students...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 24, 2026) - BrandPilot AI Inc. (CSE: BPAI) (OTCQB: BPAIF) (FSE: 8LH0) ("BrandPilot" or the "Company"), a performance marketing technology company focused on identifying and eliminating inefficiencies in digital advertising for global enterprise brands, is pleased to announce a non-brokered private placement (the "Offering") of up to 12,500,000 units (the "Units") at a price of $0.02 per Unit for aggregate gross proceeds of up to $250,000.The Company is...</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>qPCR Instruments Market Impact of AI-Driven Laboratory Automation</v>
+        <v>MDCE Advances Continuously Learning AI Models Within StrainScan Pro ...</v>
       </c>
       <c r="B739" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C739" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D739" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E739" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761496</v>
+        <v>https://pr-inside.com/mdce-advances-continuously-learning-ai-models-within-strainscan-pro-r5215561.htm</v>
       </c>
       <c r="F739" t="str">
-        <v>The global qPCR Instruments Market size was valued at USD 1.1 billion in 2025 and is projected to grow from USD 1.2 billion in 2026 to USD [read full press release...]</v>
+        <v>(PR-inside.com) Proprietary Platform Designed to Improve Over Time Through Ongoing Model Training and Real-World Visual Data MESA, AZ / ACCESS Newswire / August 24, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today highlighted continued technical progress within its StrainScan Pro platform, focusing on the advancement of continuously learning AI models that support greater visual accuracy across both agricultural and regulated retail environments. StrainScan Pro is built on proprietary computer-vision architecture designed to refine performance as it processes additional visual data. This continuous learning approach allows the platform to strengthen its ability to identify relevant visual patterns over time - whether supporting strain ..</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>Dr. John Spencer Ellis Announces Rep Radar: Free Tool Delivers Physician Online Reputation Scores in Two Minutes</v>
+        <v>MDCE Advances Continuously Learning AI Models Within StrainScan Pro for Greater Visual Accuracy Across Agricultural and Retail Environments (OTC PINK:MDCE)</v>
       </c>
       <c r="B740" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C740" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D740" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Retail, Education</v>
       </c>
       <c r="E740" t="str">
-        <v>https://www.pr.com/press-release/972698</v>
+        <v>https://www.newswire.com/news/mdce-advances-continuously-learning-ai-models-within-strainscan-pro-for-greater</v>
       </c>
       <c r="F740" t="str">
-        <v>Dr. John Spencer Ellis, founder of Reputation Return, has launched Rep Radar, a free tool that delivers comprehensive online reputation scores to physicians in just two minutes, enabling doctors to compare their digital presence against competitors in their geographic area or specialty while identifying strengths, weaknesses, threats, and opportunities. With 56 percent of patients under 50 now using AI and online search [PR.com]</v>
+        <v>Proprietary Platform Designed to Improve Over Time Through Ongoing Model Training and Real-World Visual Data</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>Emotion AI Thinks There's One Right Answer. A High School Researcher is Proving There Isn't.</v>
+        <v>Datavault AI's WiSA Association Certifies Optoma Projectors for WiSA ...</v>
       </c>
       <c r="B741" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C741" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D741" t="str">
-        <v>AI, Media, Education</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E741" t="str">
-        <v>https://www.pr.com/press-release/972648</v>
+        <v>https://pr-inside.com/datavault-ai-s-wisa-association-certifies-optoma-projectors-for-wisa-r5215557.htm</v>
       </c>
       <c r="F741" t="str">
-        <v>A non-commercial research project led by high school student Evelyn Kim at Singapore American School has opened public participation. Contributors watch ten short video clips and record how they read each person's emotion — no right or wrong answers, 10 to 15 minutes. The study challenges a foundational assumption of emotion-recognition AI: that everyone reads a face the same way. Anyone 14 or older can participate. [PR.com]</v>
+        <v>(PR-inside.com) Certification ensures compatibility with the original WiSA SoundSend and the forthcoming WiSA SoundSend E for seamless connectivity and immersive wireless audio BEAVERTON, OR / ACCESS Newswire / August 24, 2026 / Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT), a provider of data monetization, credentialing, digital engagement, and real-world asset ("RWA") tokenization technologies, today announced that Optoma's HCPro-5400 and UHZ58LV true 4K UHD laser projectors, along with 66 additional models that share their platforms, have received WiSA SoundSend Certification from the WiSA Association, a division of Datavault AI's Acoustic Sciences division. Receiving this certification guarantees that these projectors will connect ..</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>Engagedly Opens 2026 Nominations for Top 100 HR Influencers, Marking 10 Years of the Program</v>
+        <v>Amid Electronic Supply Chain Disruption, Cofactr Reports 10x YoY Demand ...</v>
       </c>
       <c r="B742" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C742" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D742" t="str">
         <v>AI</v>
       </c>
       <c r="E742" t="str">
-        <v>https://www.pr.com/press-release/972620</v>
+        <v>https://pr-inside.com/amid-electronic-supply-chain-disruption-cofactr-reports-10x-yoy-demand-r5215553.htm</v>
       </c>
       <c r="F742" t="str">
-        <v>Engagedly has announced the opening of nominations for the 2026 Top 100 HR Influencers list, marking the 10th anniversary of its annual recognition program celebrating influential voices in HR and People Experience. The 2026 edition recognizes HR leaders, practitioners, innovators, creators, and changemakers who are helping organizations rethink how they lead, engage, develop, and support their people. From AI in HR and [PR.com]</v>
+        <v>(PR-inside.com) Growth Reflects Increased Activity Across Critical Industries as Manufacturers Place Greater Emphasis on Supply Chain Compliance, Traceability and Control NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Cofactr, an AI-enabled supply chain infrastructure company for manufacturers building complex electronic hardware, today announced approximately 10x year-over-year growth in both procurement volume and warehouse volume. The increase reflects growing activity across aerospace, defense, space, robotics, semiconductor, and other critical industries. That growth is due in part to Cofactr being selected by U.S. defense technology companies to support production ramps for several programs, underscoring increased demand for supply chain infrastructure capable ..</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>Fieldcode Expands AI-Supported Workflows for Multilingual Field Service Communication</v>
+        <v>Datavault AI's WiSA Association Certifies Optoma Projectors for WiSA SoundSend</v>
       </c>
       <c r="B743" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C743" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D743" t="str">
         <v>AI</v>
       </c>
       <c r="E743" t="str">
-        <v>https://www.pr.com/press-release/972618</v>
+        <v>https://www.newswire.com/news/datavault-ais-wisa-association-certifies-optoma-projectors-for-wisa-soundsend</v>
       </c>
       <c r="F743" t="str">
-        <v>Fieldcode's AI LLM actions help service organizations translate, summarize, and standardize multilingual ticket information inside configured field service workflows. [PR.com]</v>
+        <v>Certification ensures compatibility with the original WiSA SoundSend and the forthcoming WiSA SoundSend E for seamless connectivity and immersive wireless audio</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>XstraStar Introduces G-Power Framework to Help Brands Measure AI Search Visibility</v>
+        <v>EverestLabs Launches First-Ever Agentic AI Platform For Materials Processing, Recovery and Recycling Facilities</v>
       </c>
       <c r="B744" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C744" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D744" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E744" t="str">
-        <v>https://www.prnewswire.com/news-releases/xstrastar-introduces-g-power-framework-to-help-brands-measure-ai-search-visibility-302817465.html</v>
+        <v>https://www.prweb.com/releases/everestlabs-launches-first-ever-agentic-ai-platform-for-materials-processing-recovery-and-recycling-facilities-302857655.html</v>
       </c>
       <c r="F744" t="str">
-        <v>SINGAPORE, July 3, 2026 /PRNewswire/ -- XstraStar today highlighted G-Power, short for Generative Power, as part of its GEO methodology for evaluating how brands perform across generative AI platforms. According to XstraStar's 2026 GEO methodology white paper, G-Power is a 0-100 composite...</v>
+        <v>Navigator provides real-time analysis and actions for plant operators, significantly upgrading the largely undigitized $6 trillion global materials economy sector FREMONT, Calif., Aug. 24, 2026 /PRNewswire-PRWeb/ -- EverestLabs is launching Navigator, the first-ever multi-agent AI...</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>iTmethods tritt der Linux Foundation, FINOS und der Agentic AI Foundation bei, um Governance-Standards für regulierte agentische KI voranzutreiben</v>
+        <v>TerraMaster Strengthens Its Enterprise Storage Portfolio, Focusing on Data Protection and Video Surveillance to Build Data Infrastructure for the AI Era</v>
       </c>
       <c r="B745" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C745" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D745" t="str">
-        <v>AI</v>
+        <v>AI, Media</v>
       </c>
       <c r="E745" t="str">
-        <v>https://www.prnewswire.com/news-releases/itmethods-tritt-der-linux-foundation-finos-und-der-agentic-ai-foundation-bei-um-governance-standards-fur-regulierte-agentische-ki-voranzutreiben-302817452.html</v>
+        <v>https://www.prnewswire.com/news-releases/terramaster-strengthens-its-enterprise-storage-portfolio-focusing-on-data-protection-and-video-surveillance-to-build-data-infrastructure-for-the-ai-era-302858301.html</v>
       </c>
       <c r="F745" t="str">
-        <v>Das in Toronto ansässige Unternehmen bringt Laufzeitüberwachung, Nachweise und Modellportabilität in die offenen Standards ein, die vertrauenswürdige autonome KI im Finanzwesen und in anderen regulierten Branchen prägen. TORONTO, 3. Juli 2026 /PRNewswire/ -- iTmethods, ein Unternehmen,...</v>
+        <v>SHENZHEN, China, Aug. 24, 2026 /PRNewswire/ -- TerraMaster is further accelerating its expansion into the enterprise storage market, with rackmount NAS solutions at the core of its portfolio. The company provides enterprise customers, distributors, resellers, and system integrators with...</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>Sigenergy Launches SigenStor Neo, an AI-Driven Evolution of the All-in-One Home Energy System</v>
+        <v>Timekettle Expands AI Ecosystem with Babel OS 3.0, Powering Real-Time Translation on RayNeo iO Smart Glasses</v>
       </c>
       <c r="B746" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C746" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D746" t="str">
-        <v>AI, Energy</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E746" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321638/0/en/Sigenergy-Launches-SigenStor-Neo-an-AI-Driven-Evolution-of-the-All-in-One-Home-Energy-System.html</v>
+        <v>https://www.prnewswire.com/news-releases/timekettle-expands-ai-ecosystem-with-babel-os-3-0--powering-real-time-translation-on-rayneo-io-smart-glasses-302858299.html</v>
       </c>
       <c r="F746" t="str">
-        <v>SHANGHAI, July 03, 2026 (GLOBE NEWSWIRE) -- Sigenergy, a pioneer in AI-driven energy innovation, today announced the global rollout of SigenStor Neo , its next-generation all-in-one residential energy storage system engineered for total energy independence.</v>
+        <v>Timekettle's AI translation platform brings live multilingual support across 55 languages and 109 accents to RayNeo's flagship smart glasses, marking a key milestone in its expansion as a technology provider SHENZHEN, China, Aug. 24, 2026 /PRNewswire/ -- Timekettle, a global AI...</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>The Ordinary, CeraVe and Charlotte Tilbury Dominate Beauty's New Shelf: The AI Chatbox</v>
+        <v>Nexdigm Accelerates Delivery of AI-Enabled Transfer Pricing Solutions, by Investing in Infer360</v>
       </c>
       <c r="B747" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C747" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D747" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E747" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-ordinary-cerave-and-charlotte-tilbury-dominate-beautys-new-shelf-the-ai-chatbox-302817367.html</v>
+        <v>https://www.pr.com/press-release/977102</v>
       </c>
       <c r="F747" t="str">
-        <v>5W AI Communications releases the Beauty AI Visibility Index 2026 — ranking the top 25 U.S. beauty brands by Citation Share inside ChatGPT, Claude, Perplexity, Gemini, and Google AI Overviews MIAMI, July 2, 2026 /PRNewswire/ -- 5W AI Communications, the AI Communications Firm, today...</v>
+        <v>Strategic investment and alliance bring together Nexdigm's transfer pricing advisory and managed services expertise with infer360's AI-native transfer pricing platform, to help multinational enterprises drive more value from operational transfer pricing and move beyond compliance. [PR.com]</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>Web Host Pro Launches AI Launch to Help New Businesses Build a Brand and Website Faster</v>
+        <v>AIAI Holdings Commences Discussions with Messier 42 LLC Regarding Acquisition ...</v>
       </c>
       <c r="B748" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C748" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D748" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Gaming</v>
       </c>
       <c r="E748" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357103</v>
+        <v>https://pr-inside.com/aiai-holdings-commences-discussions-with-messier-42-llc-regarding-acquisition-r5215548.htm</v>
       </c>
       <c r="F748" t="str">
-        <v>Web Host Pro has announced the release of AI Launch, a new AI-powered business launch tool designed to help entrepreneurs, local service providers, and small businesses move from idea to online presence faster. - - AI Launch gives business owners a guided way to create a professional starting point for their brand and website without needing to begin from a blank page. Users enter basic business details, choose from generated brand options, and create a final launch package that includ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357103</v>
+        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / August 24, 2026 / AIAI Holdings Corporation (NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, announced today that, following discussions with its board, the Company is commencing discussions with Messier 42 LLC, a company controlled by our founder and controlling stockholder, John P. Rochon, to begin the process of acquiring a number of M42's existing and targeted businesses across multiple sectors to help execute the Company's vision, including international and domestic defense, intelligence, healthcare, gaming and rare earth minerals. The Company anticipates that, if ..</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>Cognizant en Domyn kondigen strategisch partnerschap aan voor de levering van soevereine AI-oplossingen in EMEA</v>
+        <v>AI Era Corp. Completes Its Agentic AI Production Loop: uFilm.ai Advances from Idea to Distribution-Ready 100-Episode Series — Targeting the Exploding FAST TV Market</v>
       </c>
       <c r="B749" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C749" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D749" t="str">
         <v>AI</v>
       </c>
       <c r="E749" t="str">
-        <v>https://www.prnewswire.com/news-releases/cognizant-en-domyn-kondigen-strategisch-partnerschap-aan-voor-de-levering-van-soevereine-ai-oplossingen-in-emea-302817303.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349727/0/en/ai-era-corp-completes-its-agentic-ai-production-loop-ufilm-ai-advances-from-idea-to-distribution-ready-100-episode-series-targeting-the-exploding-fast-tv-market.html</v>
       </c>
       <c r="F749" t="str">
-        <v>Het partnerschap combineert Domyns soevereine AI-infrastructuur, van chip tot applicatie, met Cognizants expertise op het gebied van enterprise-integratie en Cognizants sterke marktpositie in EMEA. Hierdoor kunnen organisaties in gereguleerde sectoren AI veilig on-premises en binnen...</v>
+        <v>AI Era Corp Completes Its Agentic AI Production Loop: uFilm.ai Advances from Idea to Distribution-Ready 100-Episode Series</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>Redwood AI Added to CSE25 Index as One of the Largest Companies Listed ...</v>
+        <v>Zide Opens Public Beta of Its Native AI Development Workspace - Code, ...</v>
       </c>
       <c r="B750" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C750" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D750" t="str">
-        <v>AI, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E750" t="str">
-        <v>https://pr-inside.com/redwood-ai-added-to-cse25-index-as-one-of-the-largest-companies-listed-r5197203.htm</v>
+        <v>https://pr-inside.com/zide-opens-public-beta-of-its-native-ai-development-workspace-code-r5215544.htm</v>
       </c>
       <c r="F750" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 2, 2026 / Redwood AI Corp. (CSE:AIRX)(OTCQB:RDWCF)(Frankfurt:Y0N, WKN: A422EZ) ("Redwood" or the "Company") is pleased to announce that it has been added to the CSE25 Index following the Canadian Securities Exchange's most recent quarterly rebalancing. The CSE25 Index is composed of the twenty-five largest companies by market capitalization listed on the CSE. Redwood's inclusion places the Company among a select group of CSE-listed issuers and may support increased visibility among institutional and retail investors who follow CSE-listed growth companies and market index benchmarks. "Redwood's addition to the CSE25 Index is an important recognition of ..</v>
+        <v>(PR-inside.com) Native desktop application brings the full development workflow - projects, git, issues, pull requests, CI, terminals, and AI agents - into one native workspace SCOTTSDALE, AZ / ACCESS Newswire / August 24, 2026 / Zide today announced its public beta at zide.dev, a native desktop workspace that brings code, git, issues, pull requests, CI, terminals, and agentic AI into a single application. Instead of stitching together an editor, a git client, an issue tracker, and separate AI chat windows, developers get one workflow-aware environment built for the way AI-assisted development actually happens. As AI agents take on more of the day-to-day work ..</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>Bedrock Analytics Launches Bedrock Studio, the First App Store for ...</v>
+        <v>Zide Opens Public Beta of Its Native AI Development Workspace -- Code, Git, Issues, and CI in One App</v>
       </c>
       <c r="B751" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C751" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D751" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E751" t="str">
-        <v>https://pr-inside.com/bedrock-analytics-launches-bedrock-studio-the-first-app-store-for-r5197202.htm</v>
+        <v>https://prunderground.com/zide-opens-public-beta-of-its-native-ai-development-workspace-code-git-issues-an/cmt6mi9vx000904jxu3zznxqa</v>
       </c>
       <c r="F751" t="str">
-        <v>(PR-inside.com) A new in-platform catalog delivers purpose-built analytics apps, one for every CPG job, powered by a brand's own retail data OAKLAND, CA / ACCESS Newswire / July 2, 2026 / Bedrock Analytics, the AI-powered CPG data analytics platform, today launched Bedrock Studio, the first app store for CPG analytics. Rather than forcing every business question through a single general-purpose dashboard, Bedrock Studio gives CPG teams a growing catalog of purpose-built apps, each one designed around a specific job, from building a buyer deck to catching a product disco before a retailer flags it to optimizing your promotions in your key retailers. Every ..</v>
+        <v>Native desktop application brings the full development workflow -- projects, git, issues, pull requests, CI, terminals, and AI agents -- into one native workspace The post Zide Opens Public Beta of Its Native AI Development Workspace -- Code, Git, Issues, and CI in One App first appeared on</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
-        <v>VivoPower Reinforces Focus on AI Data Center Business and Provides Update on Non-Core Businesses</v>
+        <v>Advancing price-performance for developers with GPT‑5.6 in Kiro</v>
       </c>
       <c r="B752" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C752" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D752" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E752" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321602/0/en/VivoPower-Reinforces-Focus-on-AI-Data-Center-Business-and-Provides-Update-on-Non-Core-Businesses.html</v>
+        <v>https://openai.com/index/gpt-5-6-in-kiro</v>
       </c>
       <c r="F752" t="str">
-        <v>LONDON, UNITED KINGDOM, July 02, 2026 (GLOBE NEWSWIRE) -- VivoPower PLC (NASDAQ: VIVO) (“VivoPower” or the “Company”), a B Corp-certified global developer and owner of powered land and data center infrastructure for AI compute applications, today provides the following update in respect of its strategic direction and the previously announced separation initiatives relating to its subsidiaries Tembo e-LV B.V. (“Tembo”) and Caret Digital (“Caret Digital”). Following a strategic review, the Board of Directors of the Company has determined that VivoPower will focus, as a group and as its principal strategic priority, on the development and scale-up growth of its AI data center business and that the separation of each of Tembo and Caret Digital from the VivoPower group (each a non-core business</v>
+        <v>GPT‑5.6 is now available in Kiro, helping developers plan, build, review, and test software with better price-performance.</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
-        <v>InsureMatch.ai Releases Video Tracing US Insurance History for America's ...</v>
+        <v>Caristo's Technology to be Featured in Non-Contrast CT and Late-Breaking Stroke Prediction Data at ESC 2026</v>
       </c>
       <c r="B753" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C753" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D753" t="str">
-        <v>AI, Media</v>
+        <v>AI</v>
       </c>
       <c r="E753" t="str">
-        <v>https://pr-inside.com/insurematch-ai-releases-video-tracing-us-insurance-history-for-america-s-r5197195.htm</v>
+        <v>https://www.prnewswire.com/news-releases/caristos-technology-to-be-featured-in-non-contrast-ct-and-late-breaking-stroke-prediction-data-at-esc-2026-302858251.html</v>
       </c>
       <c r="F753" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 / InsureMatch.ai, a free insurance quote service for US consumers, has released a commemorative video tracing the history of insurance in the United States, timed to coincide with the nation's 250th Independence Day. The video is built on a simple premise: that the story of American insurance is inseparable from the story of America itself. The full video is available on YouTube. The release marks the semiquincentennial - the 250th anniversary of American independence - with a look at how the practice of insurance has developed alongside the country from ..</v>
+        <v>Investigator-led abstracts will explore new data on FAI-Score's prognostic value, alongside emerging applications in stroke prediction and virtual biopsy of arterial inflammation OXFORD, England and STAMFORD, Conn., Aug. 24, 2026 /PRNewswire/ -- Caristo Diagnostics, a global leader in AI...</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>AI/ML Innovations Announces Completion of Share Issuance</v>
+        <v>Orange County Modernizes Procurement with OpenGov as New AI-Powered Capabilities Launch at NIGP</v>
       </c>
       <c r="B754" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C754" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D754" t="str">
         <v>AI</v>
       </c>
       <c r="E754" t="str">
-        <v>https://pr-inside.com/aiml-innovations-announces-completion-of-share-issuance-r5197183.htm</v>
+        <v>https://www.prnewswire.com/news-releases/orange-county-modernizes-procurement-with-opengov-as-new-ai-powered-capabilities-launch-at-nigp-302858239.html</v>
       </c>
       <c r="F754" t="str">
-        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO U.S. NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES OF AMERICA TORONTO, ON / ACCESS Newswire / July 2, 2026 / AI/ML Innovations Inc. ("AIML" or the "Company") (CSE:AIML)(OTCQB:AIMLF)(FSE:42FB) is pleased to announce that it has completed its previously announced share for debt issuance with certain service providers of the Company pursuant to which the Company has issued an aggregate of 3,560,334 common shares (the "Subject Shares") at a deemed price of Cdn$0.05 per Subject Share in consideration of past services and satisfaction of outstanding indebtedness (the "Debt Settlement"). The Subject Shares are subject to a statutory ..</v>
+        <v>County centralized more than 2,400 contracts across 22 departments and helped shape new procurement capabilities through OpenGov's private preview program COLUMBUS, Ohio, Aug. 24, 2026 /PRNewswire/ -- (NIGP Forum 2026) — The County of Orange, California, has overhauled procurement...</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>Aily Labs and AWS Announce Strategic Partnership to Accelerate AI Decision Intelligence Across the Fortune 500</v>
+        <v>The9 Reports US$32 Million Net Income for Second Quarter of 2026, Up Over 39% Sequentially</v>
       </c>
       <c r="B755" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C755" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D755" t="str">
-        <v>AI, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E755" t="str">
-        <v>https://www.prnewswire.com/news-releases/aily-labs-and-aws-announce-strategic-partnership-to-accelerate-ai-decision-intelligence-across-the-fortune-500-302817247.html</v>
+        <v>https://www.prnewswire.com/news-releases/the9-reports-us32-million-net-income-for-second-quarter-of-2026-up-over-39-sequentially-302858240.html</v>
       </c>
       <c r="F755" t="str">
-        <v>Aily's AI Decision Intelligence agents are now available in AWS Marketplace, with one-click procurement against existing AWS commitments Orchestrated by Aily's Super Agent and powered by multiple foundation models, the agents are also available on Amazon Bedrock Existing customers deploy...</v>
-[...2 lines deleted...]
-    <row r="756">
+        <v>Increase driven by the fair-value recognition of 9BIT tokens received under the Company's cooperation agreement with the 9BIT Foundation as the9bit continued to expand AI capabilities, community engagement and commercial partnerships SHANGHAI, Aug. 24, 2026 /PRNewswire/ -- The9 Limited...</v>
+      </c>
+    </row>
+    <row r="756" xml:space="preserve">
       <c r="A756" t="str">
-        <v>Tech-Noir Thriller XAISA: The Glitch Who Learned to Mourn Explores What Happens When an AI Learns Grief</v>
+        <v>GMG Launches New Graphene Water Coolant Additive for Data Centres: G FLUID(TM)</v>
       </c>
       <c r="B756" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C756" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D756" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Energy, Media, Education</v>
       </c>
       <c r="E756" t="str">
-        <v>https://pressreleasenews.org/pressroom/tech-noir-thriller-xaisa-the-glitch-who-learned-to-mourn-explores-what-happens-when-an-ai-learns-grief</v>
-[...2 lines deleted...]
-        <v xml:space="preserve">Tom Brazil's debut novel XAISA: The Glitch Who Learned to Mourn is a tech-noir thriller set inside HELIX, an AI R&amp;D company, where a controlled showcase goes off-script. The story follows a biosynthetic AI anomaly and asks what happens when an AI learns grief. The </v>
+        <v>https://www.acnnewswire.com/press-release/english/109361/</v>
+      </c>
+      <c r="F756" t="str" xml:space="preserve">
+        <v xml:space="preserve">Queensland, AU, Aug 24, 2026 - (ACN Newswire) - Graphene Manufacturing Group Ltd. (TSXV: GMG) (OTCQX: GMGMF) ("GMG" or the "Company") is pleased to announce the launch of patent pending G FLUIDTM for use as a graphene water-based additive for data centre and industrial cooling circuits to increase heat transfer and reduce microbial and bacterial growth. The cooling water treatment chemicals market is valued at US$15 billion per annum in 2026 and is expected to be valued at US$27.2 billion per annum in 2035 (with a 6.1% CAGR).[1] Figure 1 shows the launch of the initial pack size of 1 litre - used in 1:100 concentrate additive form - where 1 litre is added into 100 litres of coolant. Please see website for more details: https://graphenemg.com/graphene-products/g-fluid/.
+Figure 1.0 G FLUID™ 1 Litre Bottle Launch
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_001full.jpg
+The G FLUID™ product can be used in various application as seen in Figure 2.0.
+Figure 2.0 G FLUID™ Applications
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_002full.jpg
+G FLUID™ is expected to provide a higher heat transfer rate for data centre and industrial cooling systems - with preliminary internal testing showing an increased heat transfer rate of approximately 20% when G FLUID™ is dosed into demineralized water at 1% - providing 0.01% of graphene by weight in final solution.
+Please see launch video of how G FLUID™ and THERMAL-XR® can support energy reductions for data centres. https://youtu.be/_uAGHFaKQQQ?si=FvG7m_W36b2PBeD9
+Cannot view this video? Visit:
+https://www.youtube.com/watch?v=_uAGHFaKQQQ
+G FLUID™ provides up to 87% anti-microbial testing outcomes as tested by an independent third party laboratory under testing standard EN 1276. Figure 3.0 shows the various test results from the third party laboratory for anti-microbial performance due to G FLUID™ dosed at 1% - providing 0.01% graphene by weight in the final solution.
+Figure 3.0 G FLUID™ Anti-Microbial Testing Results
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/8082/311034_38099a9454ef4b8d_004full.jpg
+GMG's Managing Director and CEO, Craig Nicol, commented: "G FLUID™ lets a data centre, industrial plant or building operator improve the heat transfer of the water or coolant already running through their cooling loop, at a simple 1% dose rate. Independent laboratory testing to the EN 1276 standard also shows a meaningful reduction in microbial growth in that same water, which matters for anyone managing corrosion, fouling and maintenance costs in a chiller system. We're launching first into data centres, where cooling demand is growing fastest, but the same dosage works in industrial process chillers and building chiller systems, giving us a large market to grow into."
+GMG's Chairman and Director, Jack Perkowski, commented: "G FLUID™ is our fourth energy-saving product alongside THERMAL-XR® and G® LUBRICANT, and it gives GMG a foothold in a cooling water treatment market worth more than US$15 billion a year globally, growing quickly as AI-driven data centre construction accelerates. It's a strong example of how our graphene production capability keeps opening up new, commercially relevant applications across very different industries."
+USA EPA Application Update:
+GMG is also pleased to announce the Company has submitted an amendment application to the United States Environmental Protection Agency ("EPA") seeking approval to manufacture, in addition to sell, graphene and GMG's THERMAL-XR®, G® LUBRICANT and G®FLUID products in the United States. This was based on the advice from the EPA to replace the Significant New Use Notice ("SNUN") the Company submitted in June 2026. GMG expects an EPA approval for this amendment by the end of September 2027 and the existing Consent Order conditions are not impacted for THERMAL-XR® sales into the United States.
+About GMG
+GMG is an Australian based clean-technology company which develops, makes and sells energy saving and energy storage solutions, enabled by graphene manufactured via in house production process. GMG uses its own proprietary production process to decompose natural gas (i.e. methane) into its natural elements, carbon (as graphene), hydrogen and some residual hydrocarbon gases. This process produces high quality, low cost, scalable, 'tuneable' and low/no contaminant graphene suitable for use in clean-technology and other applications.
+The Company's present focus is to de-risk and develop commercial scale-up capabilities, and secure market applications. In the energy savings segment, GMG has initially focused on graphene enhanced heating, ventilation and air conditioning ("HVAC-R") coating (or energy-saving coating) which is now being marketed into other applications including electronic heat sinks, industrial process plants and data centres. Another product GMG has developed is the graphene lubricant additive focused on saving liquid fuels initially for diesel engines. GMG is also developing a graphene coolant additive focused on energy saving for data centres and industrial cooling applications.
+In the energy storage segment, GMG and the University of Queensland are working collaboratively with financial support from the Australian Government to progress R&amp;D and commercialization of GMG Graphene Batteries. GMG has also developed a graphene additive slurry that is aimed to improve the performance of lithium-ion batteries.
+GMG's 4 critical business objectives are:
+Produce Graphene and improve/scale cell production processes
+Build Revenue from Energy Savings Products
+Develop Next-Generation Battery
+Develop Supply Chain, Partners &amp; Project Execution Capability
+For further information please contact:
+Craig Nicol, Chief Executive Officer &amp; Managing Director of the Company at craig.nicol@graphenemg.com, +61 415 445 223
+Leo Karabelas at Focus Communications Investor Relations, leo@fcir.ca, +1 647 689 6041
+www.graphenemg.com
+Neither the TSX Venture Exchange nor its Regulation Services Provider (as that term is defined in the policies of the TSX Venture Exchange) accept responsibility for the adequacy or accuracy of this news release.
+Cautionary Note Regarding Forward-Looking Statements
+This news release includes certain statements and information that may constitute forward-looking information within the meaning of applicable Canadian securities laws. Forward-looking statements relate to future events or future performance and reflect the expectations or beliefs of management of the Company regarding future events. Generally, forward-looking statements and information can be identified by the use of forward-looking terminology such as "intends", "expects" or "anticipates", or variations of such words and phrases, or statements that certain actions, events or results "may", "could", "should", "would" or will "potentially" or "likely" occur. These statements, referred to herein as "forward-looking statements", are not historical facts, are made as of the date of this news release and include, without limitation, statements regarding: G FLUID™'s ability to increase heat transfer rates and limit microbial and bacterial growth; the repeatability of preliminary internal heat transfer testing and of independent laboratory anti-microbial testing in commercial applications; the size and expected growth of the cooling water treatment chemicals market; G FLUID™'s suitability for various applications in water-based cooling systems, including data centres, industrial process chillers and building chiller systems; the Company's amendment application submitted to the United States Environmental Protection Agency ("EPA") seeking approval to manufacture, in addition to sell, graphene and GMG's THERMAL-XR®, G® LUBRICANT, G FLUID™ and other products in the United States; the expected timing of the EPA's review of, and decision on, the amendment application, including the Company's expectation of receiving approval by the end of September 2027; the Company's plans to manufacture and sell its products in the United States following any such approval; GMG's intentions to develop commercial scale-up capabilities; GMG's focus in the energy savings segment; GMG's intentions for the use of graphene lubricant additive on saving liquid fuels; expectations for R&amp;D and commercialisation of Graphene Batteries; GMG's ability to improve the performance of lithium-ion batteries; and the Company's four critical business objectives.
+Such forward-looking statements are based on a number of assumptions of management, including, without limitation, assumptions that: the Company's operational and strategic progress will continue; G FLUID™ will be purchased by cooling water treatment market distributors and customers in large volumes; G FLUID™ will increase heat transfer rates and limit microbial growth in commercial applications; the preliminary internal testing results and independent laboratory testing results will be repeatable and applicable in commercial applications; the EPA will accept and review the Company's amendment application in the ordinary course and will grant approval within the timeframe currently anticipated by the Company; the EPA will not require material additional testing, data or amendments in connection with the application; the regulatory requirements applicable to the manufacture and sale of graphene and graphene-based products in the United States will not change in a manner adverse to the Company; the Company's cash position and business fundamentals remain strong; that the preliminary results will be repeatable and applicable in commercial applications, that the warrant liability will decrease as warrants are exercised or expire, that future financial performance will improve, and that the accounting treatment of warrants under IFRS will remain unchanged.
+Additionally, forward-looking information involves a variety of known and unknown risks, uncertainties and other factors which may cause the actual plans, intentions, activities, results, performance or achievements of GMG to be materially different from any future plans, intentions, activities, results, performance or achievements expressed or implied by such forward-looking statements. Such risks include, without limitation, fluctuations in the Company's share price that may increase the warrant liability: the risk that the EPA delays, denies or imposes conditions or restrictions on the approval of the Company's amendment application, or that the review takes longer than currently expected; the risk that the EPA requires additional data, testing or information that delays or increases the cost of the application; the risk that the Company is unable to manufacture or sell its products in the United States on the terms or within the timeframe currently anticipated; the risk that G FLUID™'s performance in commercial applications differs from preliminary internal testing or independent laboratory testing results; the risk that market adoption of G FLUID™ is slower or smaller than anticipated; failure to complete or commission the Gen 2.0 Plant as currently planned; construction, cost-overrun, technology and ramp-up risks associated with the Gen 2.0 Plant; failure to achieve operational milestones; inability to commercialize products; changes in accounting standards; adverse market conditions; foreign exchange volatility; and the risk factors set out under the heading "Risk Factors" in the Company's annual information form dated November 4, 2025 available for review on the Company's profile at www.sedarplus.ca.
+Although management of the Company has attempted to identify important factors that could cause actual results to differ materially from those contained in forward-looking statements or forward-looking information, there may be other factors that cause results not to be as anticipated, estimated or intended. There can be no assurance that such statements will prove to be accurate, as actual results and future events could differ materially from those anticipated in such statements. Accordingly, readers should not place undue reliance on forward-looking statements and forward looking information. Readers are cautioned that reliance on such information may not be appropriate for other purposes. The Company does not undertake to update any forward-looking statement, forward-looking information or financial outlook that are incorporated by reference herein, except in accordance with applicable securities laws.
+[1] https://www.futuremarketinsights.com/reports/cooling-water-treatment-chemicals-market
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/311034
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>Allora Labs Launches Forge to Let AI Models Compete, Improve, and Earn on Real-World Predictions</v>
+        <v>NANO Nuclear and Tillman Digital Gateway Sign Strategic Commercial Framework to Enable Advanced Nuclear Power for Gigawatt-Scale U.S. AI Industrial Zones</v>
       </c>
       <c r="B757" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C757" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D757" t="str">
-        <v>AI, Education</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E757" t="str">
-        <v>https://www.prnewswire.com/news-releases/allora-labs-launches-forge-to-let-ai-models-compete-improve-and-earn-on-real-world-predictions-302816571.html</v>
+        <v>https://www.newsfilecorp.com/release/311012/NANO-Nuclear-and-Tillman-Digital-Gateway-Sign-Strategic-Commercial-Framework-to-Enable-Advanced-Nuclear-Power-for-GigawattScale-U.S.-AI-Industrial-Zones</v>
       </c>
       <c r="F757" t="str">
-        <v>The world's first arena for predictive intelligence, Forge is a live environment where machine learning models compete on real-world problems and improve together, built on the thesis that the future of prediction belongs to a network of models rather than any single one. NEW YORK, July...</v>
+        <v>Commercial framework identifies NANO Nuclear as Tillman's preferred nuclear technology provider; Parties targeting 2 gigawatts ("GW") or more of advanced nuclear capacity by the mid-2030s and 6 GW or more by 2040Framework also includes fully milestone-vesting warrants for Tillman to purchase up to $100 million of NANO Nuclear Energy common stock, with a majority of the warrants vesting upon future binding reactor purchase commitments and a portion vesting upon achievement of key...</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>Skymantics Wins $9.1M IRS Contract to Expand AI-Powered Synthetic Data ...</v>
+        <v>LawToolBox MCP for Microsoft 365 &amp;amp; Claude Connects Legal AI to Matter Data Containers in M365</v>
       </c>
       <c r="B758" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C758" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D758" t="str">
-        <v>Finance, AI, Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E758" t="str">
-        <v>https://pr-inside.com/skymantics-wins-9-1m-irs-contract-to-expand-ai-powered-synthetic-data-r5197170.htm</v>
+        <v>https://www.prnewswire.com/news-releases/lawtoolbox-mcp-for-microsoft-365--claude-connects-legal-ai-to-matter-data-containers-in-m365-302858126.html</v>
       </c>
       <c r="F758" t="str">
-        <v>(PR-inside.com) MELBOURNE, FL / ACCESS Newswire / July 2, 2026 / The Internal Revenue Service (IRS) Chief Information Officer (OCIO) has awarded a three-year, $9,179,225 task order to Skymantics, LLC, a leader in artificial intelligence (AI)-driven data analytics and systems modernization. Skymantics successfully beat out four other bidders to lead Phase 5 of the Enterprise Systems Testing (EST) Simulation of the Nation (SimoN) Synthetic Data Engine project. The SimoN project leverages statistics combined with AI and Machine Learning (ML) to generate highly realistic, synthetic households and tax data. This capability allows the IRS to perform rigorous enterprise-wide systems testing without copying or ..</v>
+        <v>LawToolBox creates AI-ready matter containers in Microsoft 365 from systems of record and connects legal data, matter deadlines, documents, workflows, and knowledge through MCP connectors, tools, skills, and agents. DENVER, Aug. 24, 2026 /PRNewswire/ -- LawToolBox, a legal SaaS platform...</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>AI-Based Prior Authorization Market Size to Reach USD 4.21 Billion by 2031 Amid Growing Adoption of Intelligent Healthcare Automation</v>
+        <v>WildBrain Acquires Personality AI, a Trusted Partner for Bringing Beloved Characters to Life</v>
       </c>
       <c r="B759" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C759" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D759" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E759" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/aibased-prior-authorization-market-size-to-reach-usd-421-billion-by-2031-amid-growing-adoption-of-intelligent-healthcare-automation/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/310950/WildBrain-Acquires-Personality-AI-a-Trusted-Partner-for-Bringing-Beloved-Characters-to-Life</v>
       </c>
       <c r="F759" t="str">
-        <v/>
+        <v>Acquisition advances WildBrain's strategy in several key areas: PRIVO COPPA Safe Harbor Program certification: products go through independently assessed certification by an FTC-approved body for compliance with the Federal Children's Online Privacy Protection Act Proven products include Hey Peppa Pig: interactive voice experience developed with Hasbro that lets kids talk with Peppa Pig on Amazon's Fire Kids tabletsStrengthens WildBrain's franchise flywheel: enables ongoing fan interaction...</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>High Five, AI Recruitment Platform for SEA Talent, Adds Built-In Skills Assessments to Its Hiring Platform</v>
+        <v>AI Platform for Clinical Conversations Market: How Big Tech and EHR Giants Are Reshaping the Competition</v>
       </c>
       <c r="B760" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C760" t="str">
-        <v>GetNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D760" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E760" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/high-five-ai-recruitment-platform-for-sea-talent-adds-builtin-skills-assessments-to-its-hiring-platform/?source=barchart</v>
+        <v>https://express-press-release.net/news/2026/08/24/1769040</v>
       </c>
       <c r="F760" t="str">
-        <v/>
+        <v>Walk into almost any exam room today, and you&amp;#8217;ll likely find a new, quiet presence in the corner: an AI assistant listening in, turning the [read full press release...]</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>Vadzo Imaging Validated the AR0544 Jetson Orin Camera: Falcon-544CRS Delivers Low-Power 5MP UVC Integration for Edge AI Vision</v>
+        <v>Black Book Announces 2026 Converged Clinical AI Platform Category and ...</v>
       </c>
       <c r="B761" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C761" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D761" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Finance, AI, SaaS, Healthcare</v>
       </c>
       <c r="E761" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validated-the-ar0544-jetson-orin-camera-falcon-544crs-22810750</v>
+        <v>https://pr-inside.com/black-book-announces-2026-converged-clinical-ai-platform-category-and-r5215514.htm</v>
       </c>
       <c r="F761" t="str">
-        <v>The Falcon-544CRS is a 5MP color USB 3.2 camera built on the Onsemi AR0544 HyperLux LP sensor, delivering low-power rolling shutter imaging with embedded HDR processing and full UVC compliance, purpose-built for edge AI developers and OEM engineers deploying battery powered and power constrained NVIDIA Jetson Orin platforms across AGV navigation, UAV payload vision, smart city surveillance and embedded AI applications where driverless USB integration and power budget precision are simultaneous system design requirements.</v>
+        <v>(PR-inside.com) Regard, Ambience Healthcare, SmarterDx, Solventum, Waystar/Iodine and Navina ranked in new assessment of EHR-integrated clinical diagnosis, documentation and revenue-intelligence platforms CHICAGO, IL / ACCESS Newswire / August 24, 2026 / Black Book Research today announced a new healthcare technology category with the publication ofThe Converged Clinical AI Layer: EHR-Integrated Clinical Diagnosis, Documentation and Revenue Intelligence Platforms - 2026 Market Assessment and 2027 Outlook . The independent report evaluates a developing class of enterprise platforms that combine longitudinal patient-record intelligence, diagnosis support, clinical documentation, evidence traceability, coding integrity, risk adjustment, denial prevention and EHR-integrated workflow execution.</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>HitPaw Unveils VikPea V5.4.0 With New AI Video Stylization, Face Tracking Beauty and Smart Import</v>
+        <v>Black Book Announces 2026 Converged Clinical AI Platform Category and Market Assessment</v>
       </c>
       <c r="B762" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C762" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D762" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, AI, SaaS, Healthcare</v>
       </c>
       <c r="E762" t="str">
-        <v>https://www.prnewswire.com/news-releases/hitpaw-unveils-vikpea-v5-4-0-with-new-ai-video-stylization-face-tracking-beauty-and-smart-import-302817056.html</v>
+        <v>https://www.newswire.com/news/black-book-announces-2026-converged-clinical-ai-platform-category-and-market</v>
       </c>
       <c r="F762" t="str">
-        <v>NEW YORK, July 2, 2026 /PRNewswire/ -- HitPaw, a leading innovator in AI-powered multimedia solutions, today announced the release of HitPaw VikPea V5.4.0, the latest upgrade to its AI video enhancement and creation platform. This version introduces an all-new AI Video Stylization...</v>
+        <v>Regard, Ambience Healthcare, SmarterDx, Solventum, Waystar/Iodine and Navina ranked in new assessment of EHR-integrated clinical diagnosis, documentation and revenue-intelligence platforms</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>Freedom 250 Announces AI Leader Exiger Is Key Sponsor of 250th Celebrations</v>
+        <v>SK Tes Publishes 2025 Sustainability Report: Resilience in the Circular ...</v>
       </c>
       <c r="B763" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C763" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D763" t="str">
         <v>AI</v>
       </c>
       <c r="E763" t="str">
-        <v>https://www.prnewswire.com/news-releases/freedom-250-announces-ai-leader-exiger-is-key-sponsor-of-250th-celebrations-302817022.html</v>
+        <v>https://pr-inside.com/sk-tes-publishes-2025-sustainability-report-resilience-in-the-circular-r5215504.htm</v>
       </c>
       <c r="F763" t="str">
-        <v>WASHINGTON, July 2, 2026 /PRNewswire/ -- Freedom 250, the official public-private sponsorship commemorating America's 250th anniversary, announced Exiger, the market-leading supply chain AI company, as an official sponsor of Freedom 250 and the nation's 250th celebrations. The sponsorship...</v>
+        <v>(PR-inside.com) SINGAPORE, SG / ACCESS Newswire / August 24, 2026 /SK tes, a global leader in sustainable technology services, today announced the release of its 2025 Sustainability Report, Resilience in the Circular Economy, demonstrating how circular economy solutions are helping organizations navigate changing working models, resource constraint, regulatory change, and the rapid expansion of artificial intelligence (AI). The theme of this year's report reflects SK tes' brief that circularity is no longer solely about waste reduction and resource recovery, but a strategic enabler of business resilience, resource security, and long-term value creation. As industries face accelerating technology refresh cycles, evolving regulations, and ..</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
-        <v>Automation Anywhere Reports Largest Outcome-Based Transaction in Company's History while Gaining Significant Momentum on AI Deployments</v>
+        <v>Wolters Kluwer Transforms Trusted Legal Content Into Structured, AI-Ready Intelligence That Powers the Next Wave of Legal AI</v>
       </c>
       <c r="B764" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C764" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D764" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Media</v>
       </c>
       <c r="E764" t="str">
-        <v>https://www.prnewswire.com/news-releases/automation-anywhere-reports-largest-outcome-based-transaction-in-companys-history-while-gaining-significant-momentum-on-ai-deployments-302817126.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/wolters-kluwer-transforms-trusted-legal-110100789.html</v>
       </c>
       <c r="F764" t="str">
-        <v>Sustained, multi-year non-GAAP profitability and double-digit growth across ARR, revenue, and cRPO underscore enterprise demand for AI-powered automation SAN JOSE, Calif., July 2, 2026 /PRNewswire/ -- Automation Anywhere, a leader in Agentic Process Automation (APA), today announced...</v>
+        <v>ALPHEN AAN DEN RIJN, Netherlands, August 24, 2026--Wolters Kluwer Legal &amp; Regulatory today announced the next evolution of Libra by Wolters Kluwer, its all-in-one Legal AI Workspace. By transforming authoritative legal sources, expert commentaries, and practical guidance into structured legal intelligence, Wolters Kluwer is making the relationships across the full breadth of its expert legal sources more explicit. This will enable deeper contextual research, more comprehensible answers, and work</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>UrbanGeekz CEO Kunbi Tinuoye Joins TechLifeSteph To Discuss AI And Entrepreneurship</v>
+        <v>Hiya Expands Voice Trust in Ireland with Branded Calling on Vodafone</v>
       </c>
       <c r="B765" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C765" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D765" t="str">
         <v>AI</v>
       </c>
       <c r="E765" t="str">
-        <v>https://www.prnewswire.com/news-releases/urbangeekz-ceo-kunbi-tinuoye-joins-techlifesteph-to-discuss-ai-and-entrepreneurship-302817119.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/hiya-expands-voice-trust-ireland-110000205.html</v>
       </c>
       <c r="F765" t="str">
-        <v>PHILADELPHIA, July 2, 2026 /PRNewswire/ -- UrbanGeekz founder and CEO Kunbi Tinuoye recently joined WURD's TechLifeSteph host Stephanie Humphrey for a wide-ranging conversation exploring artificial intelligence, entrepreneurship, the future of digital media, and several recent stories...</v>
+        <v>SEATTLE, August 24, 2026--Hiya, a global leader in AI-powered voice protection and identity, today announced that Hiya Connect is now available to eligible Vodafone customers in Ireland, extending Branded Calling to a new market.</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
-        <v>Vadzo Validates Falcon-821CRS as a Native Raspberry Pi 4K HDR USB Camera for 4K HDR Imaging on Raspberry Pi 5</v>
+        <v>Queue Associates Achieves Microsoft Milestone with All Three Solutions Partner Designations and Six Solution Paths</v>
       </c>
       <c r="B766" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C766" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D766" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E766" t="str">
-        <v>https://www.newswire.com/news/vadzo-validates-falcon-821crs-as-a-native-raspberry-pi-4k-hdr-usb-22807335</v>
+        <v>https://www.prweb.com/releases/queue-associates-achieves-microsoft-milestone-with-all-three-solutions-partner-designations-and-six-solution-paths-302857064.html</v>
       </c>
       <c r="F766" t="str">
-        <v>The Falcon-821CRS is a 4K HDR Raspberry Pi USB Camera built on the Onsemi AR0821 sensor. It is a UVC compliant driverless USB camera module validated for Raspberry Pi 5, embedded Linux boards, and SBC platforms. The camera delivers 8MP color imaging with 140 dB eHDR, a 2.1 &amp;micro;m Back-Side Illuminated pixel and USB 3.0 connectivity for AGV navigation, surveillance, document reading, machine vision, and embedded edge AI deployments.</v>
+        <v>Microsoft recognition affirms Queue's extensive capabilities across AI, business applications, cloud, data, modern work, and security. NEW YORK, Aug. 24, 2026 /PRNewswire-PRWeb/ -- Queue Associates has reached a major milestone in its more than 30-year relationship with Microsoft,...</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>RAEK Announces Partnership with Termly to Strengthen Privacy-First ...</v>
+        <v>SK Tes Publishes 2025 Sustainability Report: Resilience in the Circular Economy</v>
       </c>
       <c r="B767" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C767" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D767" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E767" t="str">
-        <v>https://pr-inside.com/raek-announces-partnership-with-termly-to-strengthen-privacy-first-r5197145.htm</v>
+        <v>https://www.newswire.com/news/sk-tes-publishes-2025-sustainability-report-resilience-in-the-circular-22844546</v>
       </c>
       <c r="F767" t="str">
-        <v>(PR-inside.com) RAEK clients can now pair first-party data activation with a trusted privacy and consent management platform built for today's compliance environment PHOENIX, AZ / ACCESS Newswire / July 2, 2026 / RAEK, the data ownership layer for the AI economy, today announced a strategic partnership with Termly, a leading data privacy compliance platform that helps businesses manage privacy policies, cookie consent, consent management, and global privacy compliance requirements. The partnership gives RAEK clients a stronger foundation for collecting, owning, and activating first-party data in a market where privacy, consent, and customer trust are becoming central to every serious data strategy. RAEK helps businesses ..</v>
+        <v>SK tes' 2025 Sustainability Report explores how circularity and IT asset disposition help businesses build resilience amid AI-driven data growth.</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>Cognizant en OpenAI brengen frontier AI-cyberverdediging van kwetsbaarheidsontdekking tot gevalideerde oplossingen</v>
+        <v>Protiviti Professionals Named 2026 Top Consultants by Consulting Magazine</v>
       </c>
       <c r="B768" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C768" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D768" t="str">
         <v>AI</v>
       </c>
       <c r="E768" t="str">
-        <v>https://www.prnewswire.com/news-releases/cognizant-en-openai-brengen-frontier-ai-cyberverdediging-van-kwetsbaarheidsontdekking-tot-gevalideerde-oplossingen-302817084.html</v>
+        <v>https://www.prnewswire.com/news-releases/protiviti-professionals-named-2026-top-consultants-by-consulting-magazine-302857683.html</v>
       </c>
       <c r="F768" t="str">
-        <v>Als lid van het OpenAI Daybreak Cyber Partner Program brengt Cognizant de diensten, beveiligingsexpertise en implementatieschaal om ondernemingen te helpen de grensoverschrijdende AI-capaciteit te verplaatsen naar verdediging op productief niveau. TEANECK, New Jersey, 2 juli 2026...</v>
+        <v>Honored for leadership in cybersecurity, financial crime compliance, AI-enabled consulting and enterprise transformation MENLO PARK, Calif., Aug. 24, 2026 /PRNewswire/ -- Four Protiviti leaders have been named 2026 Top Consultants by Consulting magazine. The recognition honors...</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>iTmethods se une a la Linux Foundation, FINOS y la Agentic AI Foundation</v>
+        <v>Vision Marine Technologies Signs Letter of Intent for Proposed Business Combination with an Undisclosed Counterparty</v>
       </c>
       <c r="B769" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C769" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D769" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E769" t="str">
-        <v>https://www.prnewswire.com/news-releases/itmethods-se-une-a-la-linux-foundation-finos-y-la-agentic-ai-foundation-302817071.html</v>
+        <v>https://www.prnewswire.com/news-releases/vision-marine-technologies-signs-letter-of-intent-for-proposed-business-combination-with-an-undisclosed-counterparty-302857830.html</v>
       </c>
       <c r="F769" t="str">
-        <v>-iTmethods se une a la Linux Foundation, FINOS y la Agentic AI Foundation para impulsar los estándares de gobernanza de la IA de agente sregulada Esta empresa con sede en Toronto aporta control en tiempo de ejecución, evidencia y portabilidad de modelos a los estándares abiertos que dan...</v>
+        <v>Proposed combination would create a publicly traded platform expanding the Vision Marine platform of artificial intelligence, autonomous systems, electrification and next-generation marine with the addition of the unmanned aerial vehicles and defense technologies of the counterparty....</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>HitPaw Launches VikPea V5.4.0 With New AI Video Stylization, Face Tracking Beauty and Smart Import</v>
+        <v>XPENG robotics business raises over US$900 million at a post-money valuation of over US$6.3 billion, accelerating physical AI deployment</v>
       </c>
       <c r="B770" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C770" t="str">
-        <v>Send2Press</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D770" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E770" t="str">
-        <v>https://www.send2press.com/wire/hitpaw-launches-vikpea-v5-4-0-with-new-ai-video-stylization-face-tracking-beauty-and-smart-import/</v>
+        <v>https://www.prnewswire.com/news-releases/xpeng-robotics-business-raises-over-us900-million-at-a-post-money-valuation-of-over-us6-3-billion-accelerating-physical-ai-deployment-302858203.html</v>
       </c>
       <c r="F770" t="str">
-        <v>NEW YORK, N.Y., July 2, 2026 (SEND2PRESS NEWSWIRE) -- HitPaw, a leading innovator in AI-powered multimedia solutions, today announced the release of HitPaw VikPea V5.4.0, the latest upgrade to its AI video enhancement and creation platform. This version introduces an all-new AI Video Stylization feature, smarter Face Tracking Beauty, expanded video import capabilities, and several core AI model improvements, making professional-quality video enhancement and creation faster, easier, and more accessible than ever.</v>
+        <v>XPENG robotics business raises over US$900 million, at a post-money valuation of over US$6.3 billion, marking the largest single-round private financing ever recorded in China's embodied AI industry. This round was initiated by leading global investors, led by IDG Capital, with...</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>CoreWeave AI Compute Farm Investment: Unlocking Stable Passive-Income Potential and Long-Term AI Infrastructure Growth for Global Investors</v>
+        <v>AI Avatars Go Practical: Wizstar Takes #1 on Product Hunt</v>
       </c>
       <c r="B771" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C771" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D771" t="str">
-        <v>AI</v>
+        <v>AI, Media</v>
       </c>
       <c r="E771" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/coreweave-ai-compute-farm-investment-unlocking-stable-passiveincome-potential-and-longterm-ai-infrastructure-growth-for-global-investors/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/ai-avatars-go-practical-wizstar-takes-1-on-product-hunt-302858201.html</v>
       </c>
       <c r="F771" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="772">
+        <v>NEW YORK, Aug. 24, 2026 /PRNewswire/ -- As AI video technology matures, competition in AI avatars is shifting from simply generating a talking person to creating avatars that are natural, reliable, and ready for real content production. Against this backdrop, AI avatar products focused on...</v>
+      </c>
+    </row>
+    <row r="772" xml:space="preserve">
       <c r="A772" t="str">
-        <v>M5 Technologies: More Than 30 Years of Canadian Innovation Powering Secure Global Communications</v>
+        <v>AAC Technologies CFO Guo Dan: Full-Year 2026 Revenue is Expected to deliver Double-Digit Growth, AI New Businesses Poised to Exceed RMB8 Billion in 2027</v>
       </c>
       <c r="B772" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C772" t="str">
-        <v>PR.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D772" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Retail, Automotive</v>
       </c>
       <c r="E772" t="str">
-        <v>https://www.pr.com/press-release/972707</v>
-[...2 lines deleted...]
-        <v>M5 Technologies, previously known as Media5 Corporation, celebrates more than 30 years of Canadian innovation in secure real-time communications. Since adopting the M5 Technologies brand in 2021, the company has expanded its portfolio of Microsoft Teams-certified Session Border Controllers, VoIP Gateways, Analog Telephone Adapters, embedded SIP software and AI-ready communications technologies, serving customers in more [PR.com]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109356/</v>
+      </c>
+      <c r="F772" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, August 24, 2026 - (ACN Newswire) - 20 August 2026, AAC Technologies Holdings Inc. (stock code: 2018.HK; “AAC Technologies” or the “Group”) today released its interim results for the six months ended 30 June 2026. Revenue for the first half of 2026 (“1H 2026”) reached a record RMB14.51 billion, up 8.9% year-on-year (“YoY”). Net profit attributable to owners of the Company rose 2.9% YoY to RMB901 million. After excluding other gains and losses related to fair value gains and losses, the growth rate of net profit for the first half of the year stood at 37.4%.
+This marks the third consecutive year the Group has achieved a record first-half revenue since pivoting toward AI-related new businesses. At the results briefing, CFO Guo Dan highlighted that AI new businesses have become the core driver of the Group’s top-line growth. As specialized business segments including liquid-cooling coolant distribution units (CDUs), wafer-level glass (WLG) optical communications, AR optical waveguide lenses and robotic motors ramp, the Group’s multi-engine growth model is accelerating, and the contribution from new businesses is set to expand further. Full-year 2026 revenue is expected to deliver double-digit growth, with the scale of AI new businesses potentially exceeding RMB8 billion in 2027.
+( AAC Technologies CFO Guo Dan)
+Full-year revenue is expected to deliver double-digit growth
+Dan stated that despite external market pressures, management remains cautiously optimistic regarding full-year operations, expecting double-digit revenue growth with gross profit margin to improve steadily from the 22.4% recorded in 1H 2026.
+By segment, the acoustics and electromagnetic drives business is expected to deliver single-digit full-year revenue growth, with gross margin likely to improve further from the 28.6% recorded in the first half.
+The precision mechanics and heat dissipation business continues to be a powerful  growth engine, with full-year revenue expected to increase by more than 30%. Gross margin in this segment reached 23.1% in the first half and is expected to rise further in the second half.
+The optics business saw a YoY decline in revenue, reflecting industry conditions and customer mix, but overall gross margin remained resilient. Gross margin of plastic lenses and G+P hybrid lenses improved by more than 5 percentage points YoY, driven by yield and process optimization. The Group is increasing the shipment mix of 6P-and-above high-end lenses and accelerating certification and onboarding with overseas customers.
+The sensor and semiconductor business, benefiting from AI-driven upgrades in end devices, is expected to grow full-year revenue by 15%–20%, with gross margin improving steadily. Automotive acoustics, leveraging vertically integrated solutions spanning speakers, amplifiers and professional tuning, is expected to grow full-year revenue by 15%–20% despite a weaker auto market. Gross margin may decline by around 2 percentage points YoY, reflecting intensified industry competition and changes in product mix.
+Among the global leaders in AI thermal management
+Rapid advances in the AI industry have triggered a surge in thermal-management demand. In 1H 2026, AAC Technologies’ heat dissipation revenue surged approximately 400% YoY to RMB1.10 billion, highlighting its strong growth momentum.
+According to Dan, AAC Technologies now ranks among the global leaders in consumer-electronics thermal management and among China’s top-three AI-server liquid-cooling providers by market size. In consumer electronics, shipments of the Group’s high-performance innovative vapor chambers (VCs) continued to ramp, and mass-production preparations for next-generation products are progressing smoothly.
+In AI computing, the Group is pursuing a dual-market expansion strategy covering both domestic and overseas markets. Yuandi (Guangzhou) Digital Technology Co., Ltd., a subsidiary of the Group, has commenced scaled mass production and global batch deliveries of high-power centralized liquid-cooling CDUs, with monthly delivery capacity exceeding 600 units, firmly placing it among the industry’s leading players.
+Proprietary WLG technology enters optical communications
+Dan noted that co-packaged optics (CPO), a key technology direction for next-generation high-speed optical interconnects, imposes more stringent requirements on optical alignment — opening an important application scenario for WLG technology.
+AAC Technologies’ proprietary, self-developed WLG wafer-level glass molding technology offers advantages in high precision, superior consistency and large-scale mass production. The Group is actively engaging in technical exchanges, factory audits and sample submissions with leading overseas optical communications companies, including top-tier players providing high-speed interconnect chips for AI and cloud infrastructure.
+In AR optics, AAC Technologies has built a one-stop optical system design and simulation solution covering waveguides and light engines. Dan said the Group has become the industry’s first company to achieve volume delivery of full-color light engines serving top-tier customers. In single-layer surface relief grating (SRG) diffractive optical waveguides, it is also the first in the industry to achieve mass production using etching processes.
+First-ever integration of acoustics and electromagnetic drives
+To capture AI industry growth opportunities, AAC Technologies has combined its former acoustics and electromagnetic drives businesses — the first organizational integration of these two core segments since the Company’s listing. The combined segment generated revenue of RMB6.01 billion in the first half, up 14.2% YoY, with a gross profit margin of 28.6%.
+During the reporting period, the segment secured key breakthroughs across several new business lines. Projects related to active cooling fans have successfully passed customer certification and are expected to become standard configurations for high-end models over time, with further expansion into servers, robotics and other markets.
+Robotic motors and modules secured project design wins from several leading global customers, with certain projects already entering mass production. In addition, AAC Technologies is strategically expanding into the robot systems business, with relevant projects expected to enter mass production by the end of 2026.
+“One of the Group’s core strengths is its technology platforms plus cross-scenario reuse,” Dan said. Going forward, the Group will further deepen the integration of the acoustics and electromagnetic drives segment, unlocking synergies across technologies, production capacity and customer resources. While solidifying its core position in consumer electronics, the Group will deliver comprehensive solutions into emerging tracks such as automotive, humanoid robotics and AI terminals, continuously unlocking product value-add and long-term growth potential.
+Robotics business expected to reach RMB400–700 million in 2027
+Regarding the development pace of the robotics industry, Dan noted that the ultimate form of embodied AI remains unsettled. Beyond humanoid robots, task-specific robots for professional scenarios, desktop AI interactive devices and other form factors are being explored in parallel, with product maturity and commercialization timelines varying significantly across use cases.
+Leveraging its long-standing expertise in precision electromagnetic drives, the Group is building capability moats around universal core components for robots — including motors, rotary joints and gimbal modules. It has already established deep partnerships with several leading overseas robotics companies, spanning core-component supply and joint technology development, and can flexibly address the differentiated needs of different robot form factors.
+Based on the current project pipeline, Dan said the Group’s robotics-related business is expected to reach RMB400–700 million in 2027. Looking ahead, as large AI models migrate to the edge and multi-form robot applications penetrate faster with accelerating commercialization, the segment is expected to see even stronger growth in the coming years.
+AI new businesses poised to exceed RMB8 billion next year
+Addressing market concerns over the impact of rising memory chip prices on the smartphone supply chain, Dan said that, despite industry pressure, AAC Technologies’ traditional smartphone businesses maintained a stable-to-improving gross margin, thanks to the Company’s solid core technology foundation and continuous improvements in internal operational efficiency.
+Dan further noted that, based on first-half operating performance and the internal outlook for the second half, AAC Technologies has effectively withstood the pressure from declining smartphone shipments and managed the impact of this round of memory-chip price increases on the handset supply chain.
+Looking at the Company’s medium- to long-term strategic roadmap, Dan revealed that the overall scale of the Company’s AI-related new businesses is expected to reach RMB8–9 billion by 2027, transforming these emerging segments into AAC Technologies' core growth engine.
+By business line, 2027 scale is expected as follows:
+- Vapor chambers (VCs) and active cooling: around RMB5 billion
+- AI devices and gimbal modules: around RMB1.5 billion
+- CDU liquid cooling and cold plates: around RMB1 billion
+- robotic core components: RMB400–700 million
+- new automotive acoustics initiatives: around RMB500 million
+- WLG optical communications: around RMB100 million in initial revenue
+“The RMB8–9 billion scale is only a beginning,” Dan emphasized. AI-driven industry transformation is just getting started. The new businesses the Company is focused on — including edge AI hardware, data center liquid cooling, XR, robotics and intelligent cockpits — are expected to grow far faster than traditional businesses over the next three to five years, continuously unlocking growth momentum.
+Source: Hong Kong Commercial Daily
+Original article: https://www.hkcd.com.hk/content_app/2026-08/21/content_8770919.html
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>Edge226 Acquires AnyClip Ltd. to Power the Future of AI-Powered Cross-Channel Performance Marketing</v>
+        <v>Robo.ai Inc. Reports First Half 2026 Financial Results</v>
       </c>
       <c r="B773" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C773" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D773" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E773" t="str">
-        <v>https://www.prnewswire.com/news-releases/edge226-acquires-anyclip-ltd-to-power-the-future-of-ai-powered-cross-channel-performance-marketing-302817031.html</v>
+        <v>https://www.prnewswire.com/news-releases/roboai-inc-reports-first-half-2026-financial-results-302858141.html</v>
       </c>
       <c r="F773" t="str">
-        <v>Acquisition Strengthens Edge226's Video Intelligence, AI, and Cross-Channel Capabilities Across CTV, Mobile Web, In-App, and Rewarded Advertising TEL AVIV, Israel, July 2, 2026 /PRNewswire/ -- Edge226, an AI-powered cross-channel performance marketing platform for mobile apps and games,...</v>
+        <v>Shareholders' Equity Swings to US$95.8 Million from a US$116.1 Million Deficit DUBAI, UAE, Aug. 24, 2026 /PRNewswire/ -- Robo.ai Inc. (Nasdaq: AIIO) ("Robo.ai" or the "Company"), a UAE-based Nasdaq-listed company, today announced its unaudited financial results for the six months ended...</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>DoubleLine Paper on IG Corporate Bond Sector's Heavy Exposure to AI Capex</v>
+        <v>The AmeriFlex Group® Launches AI-Enabled Scout Program to Identify Advisors Approaching Succession</v>
       </c>
       <c r="B774" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C774" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D774" t="str">
         <v>AI</v>
       </c>
       <c r="E774" t="str">
-        <v>https://www.prnewswire.com/news-releases/doubleline-paper-on-ig-corporate-bond-sectors-heavy-exposure-to-ai-capex-302817013.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-ameriflex-group-launches-ai-enabled-scout-program-to-identify-advisors-approaching-succession-302857751.html</v>
       </c>
       <c r="F774" t="str">
-        <v>TAMPA, Fla., July 2, 2026 /PRNewswire/ – In a DoubleLine research paper, Corporate Credit Portfolio Manager Mariya Entina identifies the surge in AI infrastructure capex as a two-edged sword that, while visible in certain high-flying stocks, remains an underrated risk among investment...</v>
+        <v>The Scout Program, developed by The AmeriFlex Group, creates complete profiles for hundreds of advisors in need of succession planning support in minutes LAS VEGAS, Aug. 24, 2026 /PRNewswire/ -- The AmeriFlex Group® (or "the firm"), an advisor-owned hybrid RIA recognized for its...</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>eSleuth AI is Pleased to Announce a Partnership with Arizona's Eloy Police Department to Deploy eSleuth's Enterprise AI Investigative Platform for Law Enforcement Investigations</v>
+        <v>AI in Cardiology Market: The 31.2% Growth Story Behind the Next Healthcare AI Revolution</v>
       </c>
       <c r="B775" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C775" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D775" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E775" t="str">
-        <v>https://www.prnewswire.com/news-releases/esleuth-ai-is-pleased-to-announce-a-partnership-with-arizonas-eloy-police-department-to-deploy-esleuths-enterprise-ai-investigative-platform-for-law-enforcement-investigations-302817011.html</v>
+        <v>https://express-press-release.net/news/2026/08/24/1768978</v>
       </c>
       <c r="F775" t="str">
-        <v>The partnership, funded through opioid settlement dollars, will give investigators access to thousands of AI Special Agents and AI case-solving tools to enhance their investigative capabilities WALNUT CREEK, Calif., July 2, 2026 /PRNewswire/ -- eSleuth AI, the enterprise-AI investigative...</v>
+        <v>AI in Cardiology Market Size and Growth Forecast The AI in cardiology market reached USD 1.7 billion in 2025 and is estimated to grow to USD 2.2 [read full press release...]</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating SES AI Corporation ...</v>
+        <v>Quadient Digital Delivers Over 20% Q2 Bookings Growth, Driven by AI-Powered Automation and E-Invoicing</v>
       </c>
       <c r="B776" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C776" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D776" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E776" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-ses-ai-corporation-r5197108.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349471/0/en/quadient-digital-delivers-over-20-q2-bookings-growth-driven-by-ai-powered-automation-and-e-invoicing.html</v>
       </c>
       <c r="F776" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of SES AI Corporation ("SES" or "the Company") (NYSE:SES). Investors who purchased SES securities prior to January 29, 2025, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/SES. SES Investigation Details The investigation concerns whether SES and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for SES Investors? If you are aware of any facts relating to this investigation or purchased ..</v>
+        <v>Quadient Digital Delivers Over 20% Q2 Bookings Growth, Driven by AI-Powered Automation and E-Invoicing</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>BuildOps Names Medal of Honor Recipient Will Swenson as Strategic Advisor ...</v>
+        <v>AI In Life Science Analytics Market: How Generative AI Is Changing Pharmaceutical Decision-Making</v>
       </c>
       <c r="B777" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C777" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D777" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E777" t="str">
-        <v>https://pr-inside.com/buildops-names-medal-of-honor-recipient-will-swenson-as-strategic-advisor-r5197091.htm</v>
+        <v>https://express-press-release.net/news/2026/08/24/1768948</v>
       </c>
       <c r="F777" t="str">
-        <v>(PR-inside.com) Retired U.S. Army Lt. Col. and Medal of Honor recipient will advise BuildOps on the skilled-labor shortage, pathways into the trades, and the policy questions and public investment shaping America's infrastructure and AI build-out. LOS ANGELES, CA / ACCESS Newswire / July 2, 2026 / BuildOps, the AI-native platform for commercial contractors, today announced the appointment of retired U.S. Army Lieutenant Colonel Will Swenson, a Medal of Honor recipient, as a strategic advisor. Swenson will work with BuildOps leadership on workforce development, the skilled-labor shortage, and the policy landscape shaping the commercial trades and the physical infrastructure behind the country's AI ..</v>
+        <v>The AI in life science analytics market is valued at roughly USD 1.9 billion in 2024 and is projected to reach USD 4.8 billion by 2033, expanding [read full press release...]</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>Availability of the aide-m�moire for Q2 2026 results</v>
+        <v>AI Detector Market Trends Shaping Digital Content Verification in 2026</v>
       </c>
       <c r="B778" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C778" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D778" t="str">
-        <v>AI</v>
+        <v>AI, Media</v>
       </c>
       <c r="E778" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357095</v>
+        <v>https://express-press-release.net/news/2026/08/24/1768947</v>
       </c>
       <c r="F778" t="str">
-        <v>Sanofi announced the availability of the aide-m�moire for Q2 2026 results on the &amp;#8220;Investors&amp;#8221; page of sanofi.com: - - Second quarter 2026 results - - Prepared each quarter, this document is intended to support financial modelling of the quarterly results. It covers non-comparable items, foreign currency impact, and share count. Sanofi&amp;#39;s Q2 2026 results will be published on July 30, 2026. - - About Sanofi - Sanofi is an R&amp;amp;D driven, AI-powered biopharma company committed to improving people&amp;#39;s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357095</v>
+        <v>The global AI detector market was valued at USD 581.3 million in 2025 and is expected to expand from USD 749.8 million in 2026 to USD 5,226.4 million by 2033, [read full press release...]</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>Hospital Procurement Expectations Outpace AI Regulation for Medical Device Manufacturers</v>
+        <v>Oleria and Happiest Minds Partner to Accelerate Modern Identity Governance ...</v>
       </c>
       <c r="B779" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C779" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D779" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E779" t="str">
-        <v>https://www.prnewswire.com/news-releases/hospital-procurement-expectations-outpace-ai-regulation-for-medical-device-manufacturers-302816974.html</v>
+        <v>https://pr-inside.com/oleria-and-happiest-minds-partner-to-accelerate-modern-identity-governance-r5215430.htm</v>
       </c>
       <c r="F779" t="str">
-        <v>As AI becomes embedded in medical technologies, manufacturers should prepare to demonstrate AI governance alongside cybersecurity SCHAUMBURG, Ill., July 2, 2026 /PRNewswire/ -- Medical device manufacturers are entering a new procurement landscape where demonstrating cybersecurity and...</v>
+        <v>(PR-inside.com) Partnership combines Oleria's AI-native identity governance platform with Happiest Minds' cybersecurity and digital transformation expertise to help enterprises secure and govern modern identity environments. BENGALURU, IN AND BELLEVUE, WA / ACCESS Newswire / August 24, 2026 / Oleria , the AI-native identity governance platform, andHappiest MindsTechnologies Limited, an AI First, customer-centric digital engineering company, today announced a strategic partnership to help enterprises modernize identity governance and strengthen security across human, non-human, and AI identities. As organizations accelerate AI adoption, cloud modernization, and automation initiatives, identity environments continue to expand beyond traditional workforce users. Enterprises must now govern ac</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>SRX Global Makes Strategic Investment in Critical and Precious Minerals Development Company, Greenland Mines</v>
+        <v>Oleria and Happiest Minds Partner to Accelerate Modern Identity Governance for AI-First Enterprises</v>
       </c>
       <c r="B780" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C780" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D780" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E780" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321412/0/en/SRX-Global-Makes-Strategic-Investment-in-Critical-and-Precious-Minerals-Development-Company-Greenland-Mines.html</v>
+        <v>https://www.newswire.com/news/oleria-and-happiest-minds-partner-to-accelerate-modern-identity-governance-for</v>
       </c>
       <c r="F780" t="str">
-        <v>NORTH PALM BEACH, Fla., July 02, 2026 (GLOBE NEWSWIRE) -- SRX Global, Inc. (NYSE American: SRXH) (the "Company", or “SRX”), an AI-enabled platform dedicated to generating returns across high-conviction operating companies and assets, today announced a strategic investment in Greenland Mines Ltd., a critical and precious minerals development company advancing a portfolio of strategic assets in Greenland.</v>
-[...2 lines deleted...]
-    <row r="781">
+        <v>Partnership combines Oleria's AI-native identity governance platform with Happiest Minds' cybersecurity and digital transformation expertise to help enterprises secure and govern modern identity environments.</v>
+      </c>
+    </row>
+    <row r="781" xml:space="preserve">
       <c r="A781" t="str">
-        <v>Aecon Consortium Awarded Contract for Multibillion-Dollar Power Project Tied to Major Data Centre Development and AI Infrastructure in Alberta</v>
+        <v>Hong Kong strengthens position as Asia's leading sustainable fashion hub</v>
       </c>
       <c r="B781" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C781" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D781" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E781" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321415/0/en/Aecon-Consortium-Awarded-Contract-for-Multibillion-Dollar-Power-Project-Tied-to-Major-Data-Centre-Development-and-AI-Infrastructure-in-Alberta.html</v>
-[...2 lines deleted...]
-        <v>-Aecon’s $1.7 billion share of contract will be added to third quarter 2026 backlog- -Aecon’s $1.7 billion share of contract will be added to third quarter 2026 backlog-</v>
+        <v>https://www.acnnewswire.com/press-release/english/109347/</v>
+      </c>
+      <c r="F781" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 24, 2026 - (ACN Newswire) - Hong Kong's position as one of Asia's most prominent sustainable fashion hubs has been further strengthened, with the HKTDC ESG Index 2026 released by the Hong Kong Trade Development Council (HKTDC) for the fashion industry rising to 65.5 in 2026, up 2.3 percentage points from 2025. The increase reflects growing industry confidence in Hong Kong as a premier platform for sustainable fashion development and ESG-related business opportunities.
+The latest findings also highlight the increasing commercial value of sustainability. Among exhibitors offering ESG-related products or services, 61% reported achieving additional profit margins of at least 10%, while 47% of buyers sourcing ESG-related products were willing to pay a premium of 10% or more.
+The results show that ESG (Environmental, Social, and Governance) is increasingly embedded across the fashion value chain, while businesses recognise its potential to drive innovation, competitiveness and growth. The proportion of fashion practitioners considering ESG essential rose from 85% in 2025 to 92% in 2026, with those rating it "very important" increasing overall from 15% to 23%. This trend was markedly stronger among Chinese Mainland respondents, with 45% of whom regarded ESG as "very important" in business decision-making, representing a significant 27 percentage-point increase compared with 2025.
+HKTDC Principal Economist (Global Research Team) Alice Tsang, said: "The latest findings show sustainability is becoming an increasingly important commercial driver for the fashion industry. Not only are more companies integrating ESG into their business strategies, but many are also seeing tangible financial benefits. The strong profit margins reported by ESG-related suppliers, together with buyers' willingness to pay significant premiums for sustainable products, demonstrate that sustainability helps create business value. This trend, combined with Hong Kong's strengths in international connectivity, green finance and professional services, reinforces the city's role as a leading sustainable fashion hub in Asia."
+Hong Kong's ESG ecosystem earns strong industry recognition
+Hong Kong's strengthening position as a sustainable fashion hub was reflected across all three ESG dimensions. While the overall ESG Index rose to 65.5, all three sub-indices for the fashion industry also recorded gains, with the Environmental Sub-index increasing to 64.3, the Social Sub-index climbing to 67.0, and the Governance Sub-index advancing to 66.1. The results indicate that fashion practitioners increasingly value Hong Kong's strengths in green finance and sustainable investment opportunities, cross-border ESG knowledge exchange and business collaboration, as well as its effective ESG reporting framework and international connectivity. Together, these advantages reinforce Hong Kong's role as a leading platform for sustainable fashion development in Asia.
+ESG adoption delivers business value
+In addition to assessing Hong Kong's strengths as a sustainable fashion hub, the research highlights that sustainability is increasingly becoming an integral part of business strategy, product development and sourcing decisions, reflecting both evolving market expectations and emerging business opportunities. Other key findings:
+The share of fashion practitioners engaged in sourcing or selling ESG-related products and services rose from 33% in 2025 to 46% in 2026.
+Sustainable supply chain platforms (54%), AI analytics (31%) and supplier collaboration tools (31%) were identified as the most valuable digital solutions that Hong Kong offers for supporting ESG compliance.
+Respondents cited tools for better transparency and traceability (44%), ESG certification (40%), and ESG audits and risk analysis solutions (28%) as the top three supply chain solutions that Hong Kong offers for complying ESG reporting requirements across complex supply chains.
+HKTDC Director of Research Bruce Pang added: "Fashion businesses increasingly recognise Hong Kong's unique strengths and solutions, which positions the city as an ideal platform for companies looking to identify sustainable business opportunities, forge international partnerships and navigate evolving global ESG requirements. With events like CENTRESTAGE facilitating the exchange and showcase of innovative and sustainable fashion, Hong Kong is well placed to support the industry's transition towards a more sustainable future."
+HKTDC advancing sustainable fashion development
+The HKTDC is committed to promoting sustainable business development through its trade fairs, conferences, market intelligence and business-matching platforms. From Fashion InStyle and NEXT@Fashion InStyle, which drive innovation in sustainable fashion and materials, to CENTRESTAGE, taking place this September, where designers, brands and buyers will explore emerging trends including sustainability and responsible fashion, HKTDC continues to connect industry players with new ideas, partners and opportunities. Beyond fashion, HKTDC advances dialogue on ESG, sustainability reporting and green finance through major conferences and research initiatives, supporting businesses in navigating the global sustainability transition.
+Reference:  
+Full article of “Very Much in Style: ESG in the Fashion Industry”: 
+https://research.hktdc.com/en/article/MjQwMzc3MzI2NA
+HKTDC Research website: https://research.hktdc.com/en/
+CENTRESTAGE 2026: https://www.hktdc.com/event/centrestage/en
+Media enquiries:
+For enquiries, please contact:
+HKTDC Communication and Public Affairs Department:
+Christy Lee
+Tel: (852) 2584 4369
+Email: christy.wn.lee@hktdc.org
+Agnes Wat
+Tel: (852) 2584 4554
+Email: agnes.ky.wat@hktdc.org
+HKTDC Mediaroom: http://mediaroom.hktdc.com/en
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>Dr. John Spencer Ellis Addresses Physician Uncertainty in the AI Era With Launch of Rep Radar Reputation Assessment</v>
+        <v>Primemas Shatters AI Memory Wall at FMS 2026 with CXL Full-Stack Products and Micron Collaboration on the Abaco Project</v>
       </c>
       <c r="B782" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C782" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D782" t="str">
         <v>AI</v>
       </c>
       <c r="E782" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/dr-john-spencer-ellis-addresses-physician-uncertainty-in-the-ai-era-with-launch-of-rep-radar-reputation-assessment/?source=barchart</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/primemas-shatters-ai-memory-wall-040700559.html</v>
       </c>
       <c r="F782" t="str">
-        <v/>
+        <v>SANTA CLARA, Calif., August 24, 2026--Primemas Inc., a pioneer in next-generation AI memory system architectures and chiplet-based silicon, showcased its latest CXL memory innovations at the Future of Memory and Storage (FMS) 2026. At the event, the company highlighted the industry's most comprehensive CXL memory portfolio and its strategic collaboration with Micron on the Abaco Project, a rack-scale compute system with over 100TB of CXL-attached shared and pooled memory developed for the Depart</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>ServiceNow and Accenture Launch AI-powered Services to Accelerate the Shift from Legacy Risk Platforms to Agentic AI</v>
+        <v>IBM and the USTA Introduce New AI-Powered Fan Experiences for 2026 US Open</v>
       </c>
       <c r="B783" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C783" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D783" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E783" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357083</v>
+        <v>https://www.prnewswire.com/news-releases/ibm-and-the-usta-introduce-new-ai-powered-fan-experiences-for-2026-us-open-302857814.html</v>
       </c>
       <c r="F783" t="str">
-        <v>Accenture (NYSE: ACN) and ServiceNow (NYSE: NOW), the AI control tower for business reinvention, today launched a joint offering with two core components: managed security services built on the ServiceNow AI Platform and an Accenture AI-powered solution that automates migration from legacy systems to ServiceNow. Together, Accenture and ServiceNow are removing two of the biggest barriers blocking enterprise risk modernization: cost and complexity of migrating off legacy cybersecurity plat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357083</v>
+        <v>NEW YORK, Aug. 24, 2026 /PRNewswire/ -- IBM (NYSE: IBM) and the United States Tennis Association (USTA) today announced new and enhanced AI-powered fan features coming to USOpen.org and the US Open app for this year's tournament. Three new, enhanced AI-powered innovations are designed to...</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>Recruit CRM expands into Contract Staffing with Timesheets &amp;amp; AI Agents</v>
+        <v>IBM Study: Sports Fans Want Streamlined Digital Experiences as Platform Choices Expand</v>
       </c>
       <c r="B784" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C784" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D784" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E784" t="str">
-        <v>https://www.prweb.com/releases/recruit-crm-expands-into-contract-staffing-with-timesheets--ai-agents-302816518.html</v>
+        <v>https://www.prnewswire.com/news-releases/ibm-study-sports-fans-want-streamlined-digital-experiences-as-platform-choices-expand-302857492.html</v>
       </c>
       <c r="F784" t="str">
-        <v>Recruit CRM introduces Timesheets, Invoicing, and AI-Agents to help staffing agencies manage contract placements faster and scale operations efficiently. NORWOOD, N.J., July 2, 2026 /PRNewswire-PRWeb/ -- Recruit CRM is now the only AI-first platform for contract staffing agencies that...</v>
+        <v>AI use among surveyed sports fans increased in 2026, with accuracy driving fan trust Nearly half of respondents would download a single, consolidated sports app -- but only about 3 in 10 would pay for one Managing multiple subscriptions has become a source of frustration for surveyed...</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>Greenlight Guru achieves ISO 42001 certification for AI governance across medtech quality and clinical solutions</v>
+        <v>Advantech Unveils Qualcomm® Dragonwing™ IQ9-Based Solutions for Industrial Vision Intelligence</v>
       </c>
       <c r="B785" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C785" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D785" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E785" t="str">
-        <v>https://www.prnewswire.com/news-releases/greenlight-guru-achieves-iso-42001-certification-for-ai-governance-across-medtech-quality-and-clinical-solutions-302816764.html</v>
+        <v>https://www.prnewswire.com/news-releases/advantech-unveils-qualcomm-dragonwing-iq9-based-solutions-for-industrial-vision-intelligence-302857919.html</v>
       </c>
       <c r="F785" t="str">
-        <v>The certification covers AI governance across the company's eQMS and EDC products, giving medical device companies independently verified evidence for audits and vendor qualification INDIANAPOLIS, July 2, 2026 /PRNewswire/ -- Greenlight Guru, which builds quality management, product...</v>
+        <v>TAIPEI, Aug. 21, 2026 /PRNewswire/ -- Advantech announced its latest edge AI solutions powered by the Qualcomm® Dragonwing™ IQ-9075 processor, including the AOM-6741 SMARC module, ASR-A503/AFE-A503 robotic controllers, and AIR-055 edge AI system. Designed for industrial-grade vision...</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>45Drives Announces First Wave of Featured Speakers for Fourth Annual Creator Summit</v>
+        <v>InterSystems Asia READY 2026 to Showcase AI-Ready Healthcare</v>
       </c>
       <c r="B786" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C786" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D786" t="str">
-        <v>AI, Energy, Retail, Education, Healthcare</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E786" t="str">
-        <v>https://www.newmediawire.com/news/45drives-announces-first-wave-of-featured-speakers-for-fourth-annual-creator-summit-7087467</v>
+        <v>https://finance.yahoo.com/healthcare/articles/intersystems-asia-ready-2026-showcase-000000243.html</v>
       </c>
       <c r="F786" t="str">
-        <v>Leaders From Unraid, JR Automation, and Some of the Technology Community's Most Influential Creators Revealed as 45Drives Prepares for Its Largest Creator Summit Yet WILMINGTON, NC - July 2, 2026 ( NEWMEDIAWIRE ) - As organizations race to build private AI infrastructure and creators increasingly embrace self-hosting, open-source software, and locally owned technology, the leaders driving those movements will come together this October at the Fourth Annual Creator Summit. Today, 45Drives announced the first wave of featured speakers for the event, taking place October 20-22 at the Skyline Center in Wilmington, North Carolina. Designed to bring together enterprise technology leaders, infrastructure architects, creators, engineers, and the open-source community, Creator Summit has become one</v>
+        <v>BANGKOK, August 24, 2026--InterSystems, a creative data technology provider managing over one billion healthcare records globally, will bring healthcare leaders from across Asia to Bangkok for InterSystems Asia READY 2026, where the focus will be on how trusted data, interoperability, and practical artificial intelligence (AI) can accelerate smarter healthcare delivery and strengthen Thailand's position as a regional medical hub.</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>HP Inc. Launches Frontier Strategic Partnership with OpenAI to Fuel Customer-Facing Experiences and Transform Internal Operations</v>
+        <v>Datavault AI Inc. (DVLT) Lawsuit – Investors Urged to Contact Levi ...</v>
       </c>
       <c r="B787" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C787" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D787" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E787" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357071</v>
+        <v>https://pr-inside.com/datavault-ai-inc-dvlt-lawsuit-investors-urged-to-contact-levi-r5215395.htm</v>
       </c>
       <c r="F787" t="str">
-        <v>News Highlights: - - - &amp;#8226; HP Inc. will deploy powerful AI-driven solutions with OpenAI Frontier to help drive HP transformation and growth initiatives - &amp;#8226; The Frontier platform will be used across HP&amp;#39;s business, to enhance customer-facing experiences and internal operations - &amp;#8226; The Frontier strategic partnership supports HP&amp;#39;s efforts to deliver an advanced telemetry platform with WXP, a recognized Gartner magic quadrant leader, enabling a connected device layer for the AI era - - - HP Inc.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357071</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 23, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>iTmethods Joins the Linux Foundation, FINOS, and Agentic AI Foundation to Advance Governance Standards for Regulated Agentic AI</v>
+        <v>Pomerantz LLP Announces The Filing of a Class Action Lawsuit Against ...</v>
       </c>
       <c r="B788" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C788" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D788" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E788" t="str">
-        <v>https://www.prnewswire.com/news-releases/itmethods-joins-the-linux-foundation-finos-and-agentic-ai-foundation-to-advance-governance-standards-for-regulated-agentic-ai-302816923.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-lawsuit-against-r5215353.htm</v>
       </c>
       <c r="F788" t="str">
-        <v>Toronto-based company brings runtime control, evidence, and model portability to the open standards shaping trustworthy autonomous AI in financial services and other regulated industries. TORONTO, July 2, 2026 /PRNewswire/ -- iTmethods, the company building the control and assurance layer...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 23, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>Digital Davos Academy Opens September 1, Offering Free Full-Course ...</v>
+        <v>Complément d'information sur le renforcement de la famille Ehrmann dans les capitaux d'Artprice by Artmarket dans le cadre de sa mutation «AI-First d'Artprice»</v>
       </c>
       <c r="B789" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C789" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D789" t="str">
-        <v>AI, Education</v>
+        <v>AI</v>
       </c>
       <c r="E789" t="str">
-        <v>https://pr-inside.com/digital-davos-academy-opens-september-1-offering-free-full-course-r5197034.htm</v>
+        <v>https://www.prnewswire.com/news-releases/complement-dinformation-sur-le-renforcement-de-la-famille-ehrmann-dans-les-capitaux-dartprice-by-artmarket-dans-le-cadre-de-sa-mutation-ai-first-dartprice-302857835.html</v>
       </c>
       <c r="F789" t="str">
-        <v>(PR-inside.com) The new AI-powered academy asks a different question: Why follow someone else's footsteps when you can leave your own? LOS ANGELES, CA / ACCESS Newswire / July 2, 2026 / Digital Davos Academy today announced that it will officially open on September 1, 2026, with early subscribers who register by August 1, 2026 receiving free Founding Learner Access for the full duration of their selected learning path. This means early subscribers accepted into the program can access their chosen learning path for free - whether it is a single custom book, a focused short course, or a full one-year program of up ..</v>
+        <v>PARIS, 23 août 2026 /PRNewswire/ -- Comme annoncé dans le communiqué du 2ème T2026 d'Artmarket publié le 13.08.26 sous le titre « Artmarket.com : 2T2026 en hausse, de la transition progressive à la mutation ' AI-FIRST ' d'Artprice», Thierry EHRMANN, fondateur et PDG d'Artmarket.com, et sa...</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>Billions Pour into Defense Drone Technology as Drones-as-a-Service Gains Momentum</v>
+        <v>Additional Information on the Ehrmann Family Increasing Its Equity Stake in Artprice by Artmarket as Part of Artprice's "AI-First" Transformation</v>
       </c>
       <c r="B790" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C790" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D790" t="str">
         <v>AI</v>
       </c>
       <c r="E790" t="str">
-        <v>https://www.prnewswire.com/news-releases/billions-pour-into-defense-drone-technology-as-drones-as-a-service-gains-momentum-302816914.html</v>
+        <v>https://www.prnewswire.com/news-releases/additional-information-on-the-ehrmann-family-increasing-its-equity-stake-in-artprice-by-artmarket-as-part-of-artprices-ai-first-transformation-302857833.html</v>
       </c>
       <c r="F790" t="str">
-        <v>Defense Drones-as-a-Service Market Takes Flight as Global Military Spending Accelerates AI-powered autonomous drone platforms are becoming mission-critical as defense agencies invest billions in next-generation battlefield technology NEW YORK, July 2, 2026 /PRNewswire/ -- Market News...</v>
+        <v>PARIS, Aug. 23, 2026 /PRNewswire/ -- As announced in Artmarket.com's Q2 2026 press release published on August 13, 2026, under the title "Artmarket.com: Q2 2026 Growth — From Progressive Transition to Artprice's 'AI-FIRST' Mutation", Thierry Ehrmann, Founder and CEO of Artmarket.com, and...</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Advances Beyond Original ...</v>
+        <v>World's First Autonomous Humanoid Tennis Match: GALBOT Robots Complete 100+ Consecutive Rallies</v>
       </c>
       <c r="B791" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C791" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D791" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E791" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-advances-beyond-original-r5197033.htm</v>
+        <v>https://www.prnewswire.com/news-releases/worlds-first-autonomous-humanoid-tennis-match-galbot-robots-complete-100-consecutive-rallies-302857810.html</v>
       </c>
       <c r="F791" t="str">
-        <v>(PR-inside.com) Rapid Internal Innovation Renders U.S. Provisional Patent Application No. 63/854,935 Obsolete, Highlighting Exceptional Velocity in AI Development MESA, AZ / ACCESS Newswire / July 2, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) today announced that it has elected not to proceed with its U.S. Provisional Patent Application No. 63/854,935, originally filed in July 2025 for its AI Vision Technology. This decision reflects the Company's accelerated pace of innovation, as its current proprietary AI vision systems and software have advanced significantly beyond the original application. Since filing the provisional patent in July 2025, MDCE's engineering teams have achieved substantial breakthroughs in computer vision ..</v>
+        <v>From AlphaGo to AstraTennis: Humanoid Robots Bring AI Into the Physical World BEIJING, Aug. 23, 2026 /PRNewswire/ -- A new milestone in artificial intelligence and robotics was achieved as Galbot humanoid robots competed against human athletes in the world's first live autonomous humanoid...</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>Medical Care Technologies Inc. (OTC Pink:MDCE) Advances Beyond Original AI Vision Patent - Technology Has Evolved Faster Than Expected</v>
+        <v>XRPPower Launches Its Android App on Google Play, Expanding Access to AI-Powered Digital Asset Services</v>
       </c>
       <c r="B792" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C792" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D792" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E792" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-advances-beyond-original-ai-vision</v>
+        <v>https://pressreleasenews.org/pressroom/xrppower-launches-its-android-app-on-google-play-expanding-access-to-ai-powered-digital-asset-services</v>
       </c>
       <c r="F792" t="str">
-        <v>Rapid Internal Innovation Renders U.S. Provisional Patent Application No. 63/854,935 Obsolete, Highlighting Exceptional Velocity in AI Development</v>
+        <v/>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>Akamai Completes Acquisition of Secure Enterprise Browser Provider LayerX</v>
+        <v>SES AI Corporation (SES) Investigation: Bronstein, Gewirtz &amp; Grossman, ...</v>
       </c>
       <c r="B793" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C793" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D793" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E793" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321349/0/en/Akamai-Completes-Acquisition-of-Secure-Enterprise-Browser-Provider-LayerX.html</v>
+        <v>https://pr-inside.com/ses-ai-corporation-ses-investigation-bronstein-gewirtz-grossman-r5215289.htm</v>
       </c>
       <c r="F793" t="str">
-        <v>Akamai announces it has completed the acquisition of secure enterprise browser provider and AI usage control leader LayerX.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 23, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of SES AI Corporation ("SES" or "the Company") (NYSE:SES). Investors who purchased SES securities prior to January 29, 2025, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/SES. SES Investigation Details The investigation concerns whether SES and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for SES Investors? If you are aware of any facts relating to this investigation or purchased ..</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>Gartner(R) Ranks HawkSearch #1 for B2B Search Use Case in 2026 Critical ...</v>
+        <v>Class Action Filed Against Datavault AI Inc. (DVLT) Over Securities ...</v>
       </c>
       <c r="B794" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C794" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D794" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E794" t="str">
-        <v>https://pr-inside.com/gartner-r-ranks-hawksearch-1-for-b2b-search-use-case-in-2026-critical-r5197030.htm</v>
+        <v>https://pr-inside.com/class-action-filed-against-datavault-ai-inc-dvlt-over-securities-r5215225.htm</v>
       </c>
       <c r="F794" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 2, 2026 /Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, today announced that its HawkSearch platform has been ranked #1 in the B2B Search use case in the Critical Capabilities for Search and Product Discovery 2026 report. This marks the second consecutive year HawkSearch has achieved the highest ranking. To us, the Gartner evaluation reflects HawkSearch's performance in supporting complex B2B commerce scenarios, where digital buyers with negotiated entitlements and pricing require accurate, relevant, and efficient access to large product catalogs "We are proud to be recognized as the #1 ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 23, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>Lucas GC Limited Provides Updates on Its Financing Plans</v>
+        <v>Pomerantz LLP Commences Class Action Against Datavault AI Inc.– DVLT</v>
       </c>
       <c r="B795" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C795" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D795" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E795" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321343/0/en/Lucas-GC-Limited-Provides-Updates-on-Its-Financing-Plans.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-commences-class-action-against-datavault-ai-inc-dvlt-r5215201.htm</v>
       </c>
       <c r="F795" t="str">
-        <v>NEW YORK, July 02, 2026 (GLOBE NEWSWIRE) -- Lucas GC Limited (NASDAQ: LGCL) (“Lucas” or the “Company”), an artificial intelligence (the “AI”) technology-driven Platform-as-a-Service (the “PaaS”) company whose technologies have been applied to the human resources and insurance industry verticals, today announced updates to its recent financing plans.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 23, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>Prophet Trade AI (OTC:RWGI) Announces Development Initiative for Proprietary Gold and Silver Trading Platform</v>
+        <v>eRacks Opens Its Purchasing Records on the 2026 AI Hardware Squeeze: The Same 96GB GPU is Up 87% Since Launch</v>
       </c>
       <c r="B796" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C796" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D796" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E796" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321334/0/en/Prophet-Trade-AI-OTC-RWGI-Announces-Development-Initiative-for-Proprietary-Gold-and-Silver-Trading-Platform.html</v>
+        <v>https://www.pr.com/press-release/977080</v>
       </c>
       <c r="F796" t="str">
-        <v>Prophet Trade AI (OTC:RWGI) Announces Development Initiative for Proprietary Gold and Silver Trading Platform</v>
+        <v>The open-source server maker published the numbers behind this year's component inflation - an 87 percent GPU list-price increase in under 18 months, server memory roughly four times higher per gigabyte, flash premiums of 30 to 50 percent - and the rent-versus-own math those numbers change. [PR.com]</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>ELEKTROS Announces Smart Grid Intelligence Initiative Utilizing Agentic ...</v>
+        <v>eRacks Restructures Private AI Server Line Into a Good, Better, Best Ladder of 4U Models</v>
       </c>
       <c r="B797" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C797" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D797" t="str">
-        <v>AI, Energy</v>
+        <v>AI</v>
       </c>
       <c r="E797" t="str">
-        <v>https://pr-inside.com/elektros-announces-smart-grid-intelligence-initiative-utilizing-agentic-r5197020.htm</v>
+        <v>https://www.pr.com/press-release/972915</v>
       </c>
       <c r="F797" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 2, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), an emerging company focused on energy solutions, announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives, including advanced research to develop smart energy solutions around grid intelligence utilizing AI. Extreme summer heatwaves are driving global energy infrastructure to a critical tipping point. In the United States, regional grids are projecting near-record ..</v>
+        <v>New Good, Better, Best ladder pairs current-generation AMD Threadripper and EPYC processors with a pre-installed open-source AI stack, and cuts mid-tier prices substantially from the prior line. [PR.com]</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>ELEKTROS Announces Smart Grid Intelligence Initiative Utilizing Agentic AI to Mitigate Extreme Heatwave Energy Demands</v>
+        <v>eRacks Launches AI Provisioning and Setup: Turnkey Private AI Deployment on Its Servers or Yours</v>
       </c>
       <c r="B798" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C798" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D798" t="str">
-        <v>AI, Energy</v>
+        <v>AI</v>
       </c>
       <c r="E798" t="str">
-        <v>https://www.newswire.com/news/elektros-announces-smart-grid-intelligence-initiative-utilizing-agentic-ai-to</v>
+        <v>https://www.pr.com/press-release/974403</v>
       </c>
       <c r="F798" t="str">
-        <v/>
+        <v>Every eRacks server already ships with the open-source AI stack pre-installed free. The new service closes the last gap: models selected for the customer's field, tuned to their hardware, air-gapped, and handed off live to their team. [PR.com]</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>Dot Ai Fortifies Balance Sheet Through Series of Capital Structure ...</v>
+        <v>eRacks Publishes a Private-AI Sizing Guide: 70B-Class Models Run On-Premise</v>
       </c>
       <c r="B799" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C799" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D799" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E799" t="str">
-        <v>https://pr-inside.com/dot-ai-fortifies-balance-sheet-through-series-of-capital-structure-r5197018.htm</v>
+        <v>https://www.pr.com/press-release/972706</v>
       </c>
       <c r="F799" t="str">
-        <v>(PR-inside.com) Company Retires White Lion Notes in Full, new investor advances $500,000 in Additional Secured Convertible Financing LAS VEGAS, NV / ACCESS Newswire / July 2, 2026 / Dot Ai, Inc. (Nasdaq:DAIC) ("Dot Ai" or the "Company"), an IoT and AI-based SaaS company redefining asset intelligence for industrial technology, today announced a series of actions to fortify its balance sheet and simplify its capital structure, including the retirement in full of its outstanding secured convertible promissory notes held by White Lion Capital, LLC, in the aggregate principal amount of approximately $867,000. The retirement releases the security interests that secured the notes, eliminates ..</v>
+        <v>Plain-English guidance on how much GPU memory and system RAM each model size needs, when self-hosting beats cloud APIs, and how to keep AI data entirely in-house, for healthcare, legal, government, and research teams that cannot send data to a third party. [PR.com]</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>Most AI Tools Ask You to Trust the Black Box; NutraVeri Built One You ...</v>
+        <v>Heal Earth Launches Fundraising Campaign on ThatRound to Transform Climate Education Through Neuro-Inclusive AI</v>
       </c>
       <c r="B800" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C800" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D800" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E800" t="str">
-        <v>https://pr-inside.com/most-ai-tools-ask-you-to-trust-the-black-box-nutraveri-built-one-you-r5197014.htm</v>
+        <v>https://www.pr.com/press-release/973233</v>
       </c>
       <c r="F800" t="str">
-        <v>(PR-inside.com) The platform's readiness score is deterministic: the same supplement formula always produces the same result, every number traces to a public FDA or FTC source, and founders can change one input and watch exactly which risk moves. The first score is free. MIAMI, FL / ACCESS Newswire / July 2, 2026 /Nitches Inc. (OTCID:NICH) - Ask most "AI-powered" tools how they reached a conclusion and the honest answer is that no one can fully say. The model is a black box. The output changes between runs. There is no way to inspect the work. NutraVeri, operated by Nitches Inc. (OTCID:NICH), took the ..</v>
+        <v>Heal Earth - the world's first neuro-inclusive, AI-powered ecosystem for climate and sustainability education, is proud to announce the launch of its fundraising campaign. Founded by Anum Farooq, an award-winning autistic female entrepreneur, Heal Earth is partnering with the fundraising marketplace ThatRound to secure capital in an accessible, highly supportive, and transparent way. The Challenge of Early-Stage Funding [PR.com]</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>724SOFTWARE Becomes AI Partner in VTC’s National Vietnam Schools Program</v>
+        <v>AIKissfiy Redesigns Homepage and Expands Photo Creation Features for a More Personalized Toolkit</v>
       </c>
       <c r="B801" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C801" t="str">
-        <v>GetNews</v>
+        <v>PR.com</v>
       </c>
       <c r="D801" t="str">
-        <v>AI</v>
+        <v>AI, Media</v>
       </c>
       <c r="E801" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/724software-becomes-ai-partner-in-vtcs-national-vietnam-schools-program/?source=barchart</v>
+        <v>https://www.pr.com/press-release/975622</v>
       </c>
       <c r="F801" t="str">
-        <v/>
+        <v>AIKissfiy, as an all-in-one sentimental creative tool, has refreshed its homepage and introduces a series of photo creation features, allowing users to create personalized photos based on different professions, dating needs, and life moments. This update improve the overall visual experience by showcasing dynamic content and simplifying the process of creating AI kissing videos. Whether you want to create romantic [PR.com]</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>Most AI Tools Ask You to Trust the Black Box; NutraVeri Built One You Can Audit</v>
+        <v>Tomosu Launches Production Risk Index to Help Engineering Teams Assess Risk Before Software Changes Reach Production</v>
       </c>
       <c r="B802" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C802" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D802" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E802" t="str">
-        <v>https://www.newswire.com/news/most-ai-tools-ask-you-to-trust-the-black-box-nutraveri-built-one-you-can-audit</v>
+        <v>https://www.pr.com/press-release/976894</v>
       </c>
       <c r="F802" t="str">
-        <v>The platform's readiness score is deterministic: the same supplement formula always produces the same result, every number traces to a public FDA or FTC source, and founders can change one input and watch exactly which risk moves. The first score is free.</v>
+        <v>Nell AI Labs has launched Tomosu, a production reliability platform built around the Production Risk Index (PRI), helping developers, SREs, DevOps, and platform teams identify potentially risky software changes before they reach production. [PR.com]</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>GoodData.AI Recognized in 2026 Gartner(R) Magic Quadrant(TM) for Analytics ...</v>
+        <v>Levi &amp; Korsinsky Urges Datavault AI Inc. (DVLT) Shareholders to Act ...</v>
       </c>
       <c r="B803" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C803" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D803" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E803" t="str">
-        <v>https://pr-inside.com/gooddata-ai-recognized-in-2026-gartner-r-magic-quadrant-tm-for-analytics-r5197008.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-datavault-ai-inc-dvlt-shareholders-to-act-r5215153.htm</v>
       </c>
       <c r="F803" t="str">
-        <v>(PR-inside.com) GoodData.AI positioned as a Visionary by Gartner® for completeness of vision and ability to execute. SAN FRANCISCO, CA / ACCESS Newswire / July 2, 2026 / GoodData.AI, the AI-native analytics platform, today announced its recognition as a Visionary in the 2026 Gartner® Magic Quadrant™ for Analytics and Business Intelligence Platforms. For GoodData.AI, this recognition marks a significant milestone, reflecting its journey of recognition from a Niche Player to a Visionary - a testament to the company's continued investment in its composable, AI-native analytics architecture and the growing enterprise demand for developer-centric, embedded analytics at scale. At the heart of GoodData.AI's platform is a ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 23, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>GoodData.AI Recognized in 2026 Gartner(R) Magic Quadrant(TM) for Analytics and BI Platforms</v>
+        <v>DVLT INVESTOR DEADLINE APPROACHING: Faruqi &amp; Faruqi, LLP Reminds Datavault AI Investors of Securities Class Action Lawsuit Deadline on October 5, 2026</v>
       </c>
       <c r="B804" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C804" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D804" t="str">
         <v>AI</v>
       </c>
       <c r="E804" t="str">
-        <v>https://www.newswire.com/news/gooddata-ai-recognized-in-2026-gartner-r-magic-quadrant-tm-for-22816296</v>
+        <v>https://www.newsfilecorp.com/release/310837/DVLT-INVESTOR-DEADLINE-APPROACHING-Faruqi-Faruqi-LLP-Reminds-Datavault-AI-Investors-of-Securities-Class-Action-Lawsuit-Deadline-on-October-5-2026</v>
       </c>
       <c r="F804" t="str">
-        <v>GoodData.AI positioned as a Visionary by Gartner &amp;reg; for completeness of vision and ability to execute.</v>
+        <v>Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Datavault AI To Contact Him Directly To Discuss Their OptionsIf you purchased or acquired securities in Datavault AI between September 4, 2024 and October 30, 2025 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310).[You may also click here for additional information]New York, New York--(Newsfile...</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>Zaptiva Helps Companies Prepare for the Automation Cliff as AI Reshapes Knowledge Work</v>
+        <v>Frost &amp; Sullivan Has Officially Released "2026 White Paper on the Development of Global and China's AI Data Service Market"</v>
       </c>
       <c r="B805" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C805" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D805" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E805" t="str">
-        <v>https://www.prweb.com/releases/zaptiva-helps-companies-prepare-for-the-automation-cliff-as-ai-reshapes-knowledge-work-302816431.html</v>
+        <v>https://www.newsfilecorp.com/release/310782/Frost-Sullivan-Has-Officially-Released-2026-White-Paper-on-the-Development-of-Global-and-Chinas-AI-Data-Service-Market</v>
       </c>
       <c r="F805" t="str">
-        <v>The automation platform enables organizations to convert manual processes into governed, intelligent workflows that improve return on time, investment, and competitive readiness. COSTA MESA, Calif., July 2, 2026 /PRNewswire-PRWeb/ -- Zaptiva, an AI-powered automation and orchestration...</v>
+        <v>Shanghai, China--(Newsfile Corp. - August 23, 2026) - Frost &amp; Sullivan has officially released the "2026 White Paper on the Development of Global and China's AI Data Service Market" based on global industry databases, expert interviews and market research. Competition in AI is shifting from a focus on algorithms and computing power toward a new phase in which high-quality data plays an increasingly important role in model development. As a critical foundation connecting data resources and AI...</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>Longsys Achieves One Million Monthly mSSD Production Capacity, Accelerating Edge AI Storage Deployment</v>
+        <v>HTX Research Examines U.S. AI Equities: Technology Remains Early, While Capital Expenditure and Valuations Have Entered the Late Cycle</v>
       </c>
       <c r="B806" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C806" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D806" t="str">
-        <v>AI</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E806" t="str">
-        <v>https://www.prnewswire.com/news-releases/longsys-achieves-one-million-monthly-mssd-production-capacity-accelerating-edge-ai-storage-deployment-302816861.html</v>
+        <v>https://www.prnewswire.com/news-releases/htx-research-examines-us-ai-equities-technology-remains-early-while-capital-expenditure-and-valuations-have-entered-the-late-cycle-302857764.html</v>
       </c>
       <c r="F806" t="str">
-        <v>SUZHOU, China, July 2, 2026 /PRNewswire/ -- Longsys (301308.SZ) announced the establishment of a stable monthly production and delivery capacity of one million mSSD (Micro SSD) units, marking a major milestone for its high speed mSSD storage solutions. The new production capacity is...</v>
+        <v>APIA, Samoa, Aug. 23, 2026 /PRNewswire/ -- HTX Research, the dedicated research arm of HTX, has released a new report titled The Industrialization of Intelligence and the Bubble Cycle: Token Economics, Capital Expenditure, and the Repricing of Risk-Reward Across U.S. AI Equities. Its...</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>Simplilearn Launches SkillUp - The AI-First Skilling Library Built for the Age of AI</v>
+        <v>Pomerantz LLP Announces The Filing of a Class Action Against Datavault ...</v>
       </c>
       <c r="B807" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C807" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D807" t="str">
-        <v>AI, Education</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E807" t="str">
-        <v>https://www.prnewswire.com/news-releases/simplilearn-launches-skillup---the-ai-first-skilling-library-built-for-the-age-of-ai-302816853.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-the-filing-of-a-class-action-against-datavault-r5215065.htm</v>
       </c>
       <c r="F807" t="str">
-        <v>PLANO, Texas, July 2, 2026 /PRNewswire/ -- As the future of work evolves rapidly, learners and professionals need more than access to online courses; they need personalized learning experiences that help them make informed decisions and bridge the prevailing skills gap. Simplilearn is...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 22, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>Zendesk's Momentum Shows Contact Centers are Racing to End Silos as Voice Volumes Climb</v>
+        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages Datavault AI Inc. Investors ...</v>
       </c>
       <c r="B808" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C808" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D808" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E808" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357064</v>
+        <v>https://pr-inside.com/rosen-recognized-investor-counsel-encourages-datavault-ai-inc-investors-r5215041.htm</v>
       </c>
       <c r="F808" t="str">
-        <v>As AI agents take on more of the customer journey, voice remains a critical channel for customer service. Zendesk research shows voice still represents 40% of contact center volume and is growing, while 75% of contact center leaders say legacy technology prevents them from delivering a true omnichannel experience. In the agentic era, the phone line isn&amp;#39;t going away &amp;#8212; businesses increasingly need AI to handle it natively. - - That gap between rising voice demand and aging infrastructure is... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357064</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 22, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ:DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline. SO WHAT: If you purchased Datavault AI securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Datavault AI class action, go to https://rosenlegal.com/cases/datavault-ai-inc/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>Baidu Announces Record Date for Extraordinary General Meeting of Shareholders</v>
+        <v>The Apex Institute Reveals What Hiring Managers Actually Want in Cloud and AI Infrastructure Roles</v>
       </c>
       <c r="B809" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C809" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D809" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E809" t="str">
-        <v>https://www.prnewswire.com/news-releases/baidu-announces-record-date-for-extraordinary-general-meeting-of-shareholders-302816837.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-apex-institute-reveals-what-hiring-managers-actually-want-in-cloud-and-ai-infrastructure-roles-302857740.html</v>
       </c>
       <c r="F809" t="str">
-        <v>BEIJING, July 2, 2026 /PRNewswire/ -- Baidu, Inc. ("Baidu" or the "Company") (Nasdaq: BIDU; HKEX: 9888 (HKD Counter) and 89888 (RMB Counter)), a leading AI company with strong Internet foundation, today announced that the record date for the purpose of determining the eligibility of the...</v>
+        <v>Job seekers spend most of their energy guessing what employers want. The people actually doing the hiring say the answer is simpler than most candidates think. BOWIE, Md., Aug. 22, 2026 /PRNewswire/ -- Hiring managers filling cloud and AI infrastructure roles decide on four things:...</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>Work seamlessly with Dropbox in Claude</v>
+        <v>What If Your Selfie Became a Game? DREAMOSIS Turns You and Anything You Own Into a Collectible World</v>
       </c>
       <c r="B810" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C810" t="str">
-        <v>WebWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D810" t="str">
-        <v>AI, Media</v>
+        <v>AI, Retail, Gaming</v>
       </c>
       <c r="E810" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357057</v>
+        <v>https://prunderground.com/what-if-your-selfie-became-a-game-dreamosis-turns-you-and-anything-you-own-into-/cmt4c8ol0000q04jj7n4o3czi</v>
       </c>
       <c r="F810" t="str">
-        <v>AI has fundamentally changed how we create, but it has also introduced a new kind of fragmentation. As work bounces between isolated AI chat windows, shared folders, and endless collaboration apps, critical context gets lost in the gaps. - - That challenge becomes especially acute for teams already relying on Dropbox to coordinate creative production, review and approve content, share large files, and keep complex projects moving across internal teams and external partners. While AI tools a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357057</v>
+        <v>DREAMOSIS is a new kind of mobile game where your selfie, everyday objects and real-world places become the building blocks of your own evolving collectible universe. The post What If Your Selfie Became a Game? DREAMOSIS Turns You and Anything You Own Into a Collectible World first appeared on</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>Yidu Tech Achieves Its First Full-Year Profit: FY2026 Net Profit Reaches RMB 78.8 Million, with Positive Operating Cash Flow in the Second Half</v>
+        <v>MillworkSuite Launches AI Estimating and Direct-to-CAD Platform That Cuts Drafting Time in Half</v>
       </c>
       <c r="B811" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C811" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D811" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E811" t="str">
-        <v>https://www.prnewswire.com/news-releases/yidu-tech-achieves-its-first-full-year-profit-fy2026-net-profit-reaches-rmb-78-8-million-with-positive-operating-cash-flow-in-the-second-half-302816791.html</v>
+        <v>https://www.prnewswire.com/news-releases/millworksuite-launches-ai-estimating-and-direct-to-cad-platform-that-cuts-drafting-time-in-half-302857729.html</v>
       </c>
       <c r="F811" t="str">
-        <v>BEIJING, July 2, 2026 /PRNewswire/ -- On July 2, Yidu Tech (02158.HK), a leading AI healthcare company, held its annual results presentation to review its financial performance for the fiscal year ended March 31, 2026 ("FY2026"). During the reporting period, the Company achieved its first...</v>
+        <v>Architectural PDFs become a priced, CAD-ready scope of work in minutes. Free trials and founder consultations at #C1662, Building C, Level 1, IWF Atlanta, August 25–28. ORLANDO, Fla., Aug. 22, 2026 /PRNewswire/ -- MillworkSuite today released its AI estimating and direct-to-drafting...</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>Daniel Hilkert Takes on Additional Role as Chief Product Officer at zvoove Group</v>
+        <v>Middle East Healthcare Digital Twins Market Moves Toward AI-Powered Healthcare</v>
       </c>
       <c r="B812" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C812" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D812" t="str">
         <v>AI</v>
       </c>
       <c r="E812" t="str">
-        <v>https://www.prnewswire.com/news-releases/daniel-hilkert-takes-on-additional-role-as-chief-product-officer-at-zvoove-group-302815963.html</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768903</v>
       </c>
       <c r="F812" t="str">
-        <v>MUNICH, July 2, 2026 /PRNewswire/ -- zvoove, the market leading software and AI solution provider for the temporary staffing, private security, and cleaning industries, today announced that Daniel Hilkert, Chief Commercial Officer, has taken on the additional role of Chief Product Officer...</v>
+        <v>The Middle East Healthcare Digital Twins Market is moving from experimental applications toward more connected, data-driven healthcare delivery. Valued at USD 29.56 million in 2025, the market is [read full press release...]</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>Spain's Royal Academy of Engineering Elects Professor Marcos López de Prado as International Member</v>
+        <v>Pomerantz LLP Brings Class Action Litigation Against Datavault AI Inc.– ...</v>
       </c>
       <c r="B813" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C813" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D813" t="str">
-        <v>AI, Education</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E813" t="str">
-        <v>https://www.prnewswire.com/news-releases/spains-royal-academy-of-engineering-elects-professor-marcos-lopez-de-prado-as-international-member-302816778.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-brings-class-action-litigation-against-datavault-ai-inc-r5215020.htm</v>
       </c>
       <c r="F813" t="str">
-        <v>The election recognizes Professor López de Prado's contributions to computational science and financial machine learning over an international career spanning three decades and three continents Professor López de Prado joins a select group of only 71 international members Current and...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 22, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>How Enterprise AI Is Rewriting the Rules of Business: From Businesses to Operational Reality, Get an Industry Analysis</v>
+        <v>New to The Street Broadcasts Today Across Bloomberg Television U.S., ...</v>
       </c>
       <c r="B814" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C814" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D814" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E814" t="str">
-        <v>https://pressreleasenews.org/pressroom/how-enterprise-ai-is-rewriting-the-rules-of-business-from-businesses-to-operational-reality-get-an-industry-analysis</v>
+        <v>https://pr-inside.com/new-to-the-street-broadcasts-today-across-bloomberg-television-u-s-r5214997.htm</v>
       </c>
       <c r="F814" t="str">
-        <v>According to Cervicorn Consulting, the Global Enterprise AI Market was valued at $107.16 Billion in 2025 and is projected to surpass $641.47 Billion by 2035, expanding at a compound annual growth rate CAGR of 19.6% over the forecast period from 2026 to 2035.</v>
+        <v>(PR-inside.com) SafeSpace Global (OTCID:SSGC), Virtuix Holdings (NASDAQ:VTIX) and BioVie (NASDAQ:BIVI) Headline a Global Broadcast Spanning AI-Powered Safety, Immersive Technology and a Potentially Important New Chapter in Parkinson's Disease. New to The Street's Predictable Media™ platform combines Bloomberg Television sponsored programming with a 6M+ YouTube subscriber ecosystem, creating sustained global visibility for emerging public companies NEW YORK CITY, NY / ACCESS Newswire / August 22, 2026 / New to The Street®, the 18-year financial and business media platform, announces a powerful new broadcast airing today at 6:30 PM ET on Bloomberg Television in the United States, as the company continues its international sponsored-programming distribution ..</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>Cognizant and Domyn Announce Strategic Partnership to Deliver Sovereign AI Solutions Across EMEA</v>
+        <v>New to The Street Broadcasts Today Across Bloomberg Television U.S., Latin America and MENA at 6:30 PM ET</v>
       </c>
       <c r="B815" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C815" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D815" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E815" t="str">
-        <v>https://www.prnewswire.com/news-releases/cognizant-and-domyn-announce-strategic-partnership-to-deliver-sovereign-ai-solutions-across-emea-302816427.html</v>
+        <v>https://www.newswire.com/news/new-to-the-street-broadcasts-today-across-bloomberg-television-u-s-latin</v>
       </c>
       <c r="F815" t="str">
-        <v>Partnership combines Domyn's chip-to-application sovereign AI infrastructure with Cognizant's enterprise integration expertise and EMEA industry reach, enabling regulated organisations to deploy AI securely on-premise and within sovereign environments LONDON, July 2, 2026 /PRNewswire/ --...</v>
+        <v>SafeSpace Global (OTCID:SSGC), Virtuix Holdings (NASDAQ:VTIX) and BioVie (NASDAQ:BIVI) Headline a Global Broadcast Spanning AI-Powered Safety, Immersive Technology and a Potentially Important New Chapter in Parkinson's Disease. New to The Street's Predictable Media&amp;trade; platform combines Bloomberg Television sponsored programming with a 6M+ YouTube subscriber ecosystem, creating sustained global visibility for emerging public companies</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>Intesa Sanpaolo Brings its Digital Infrastructure to Google Cloud Regions in Italy Hosted in TIM's Data Centers</v>
+        <v>3D Imaging Market: The Hidden Growth Story Behind AI-Powered Imaging</v>
       </c>
       <c r="B816" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C816" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D816" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E816" t="str">
-        <v>https://www.prnewswire.com/news-releases/intesa-sanpaolo-brings-its-digital-infrastructure-to-google-cloud-regions-in-italy-hosted-in-tims-data-centers-302816342.html</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768881</v>
       </c>
       <c r="F816" t="str">
-        <v>Successfully completed the strategic project that paves the way for next-generation data analytics and artificial intelligence MILAN and TURIN, Italy, July 2, 2026 /PRNewswire/ -- Intesa Sanpaolo Group today announced that it has successfully completed the cloud migration of its core IT...</v>
+        <v>The global 3D imaging market was valued at USD 49.6 billion in 2025 and is projected to reach USD 206.2 billion by 2033, advancing at a CAGR [read full press release...]</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>Opus 2 expands European presence to meet growing demand for its leading litigation and arbitration solutions and AI innovation</v>
+        <v>AI in Neurology Market Trends Transforming Brain Disease Diagnosis</v>
       </c>
       <c r="B817" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C817" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D817" t="str">
-        <v>AI</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E817" t="str">
-        <v>https://www.prweb.com/releases/opus-2-expands-european-presence-to-meet-growing-demand-for-its-leading-litigation-and-arbitration-solutions-and-ai-innovation-302816379.html</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768850</v>
       </c>
       <c r="F817" t="str">
-        <v>New strategic investments reinforce Opus 2's position as the most trusted technology provider for Europe's most innovative law firms and arbitral institutions. LONDON, July 2, 2026 /PRNewswire-PRWeb/ -- Opus 2, a leading legal software and services provider, today highlighted continued...</v>
+        <v>Artificial intelligence is becoming increasingly integrated into neurological care, particularly in medical imaging, clinical decision support, disease monitoring, and precision medicine. The growing prevalence of [read full press release...]</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>RWS launches Trados Studio 2026, delivering major advances in AI, performance and productivity for language professionals</v>
+        <v>Data Encryption Market: Key Players, Trends, and Growth Opportunities</v>
       </c>
       <c r="B818" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C818" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D818" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E818" t="str">
-        <v>https://www.prnewswire.com/news-releases/rws-launches-trados-studio-2026-delivering-major-advances-in-ai-performance-and-productivity-for-language-professionals-302816052.html</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768856</v>
       </c>
       <c r="F818" t="str">
-        <v>New release introduces next-generation architecture, context-aware AI, enhanced terminology management and an improved workspace experience MAIDENHEAD, England, July 2, 2026 /PRNewswire/ -- RWS (AIM: RWS.L), a global AI solutions company, today announced the launch of Trados Studio 2026,...</v>
+        <v>Data is now the most valuable &amp;#8212; and most attacked &amp;#8212; asset most organizations own. As cloud adoption accelerates, AI workloads multiply, and regulators tighten [read full press release...]</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>Capgemini and the Tour de France bring fans personalized, AI-powered insights with ‘Inside My Race’</v>
+        <v>AI In Microscopy Market: How AI Is Reducing the Annotation Bottleneck</v>
       </c>
       <c r="B819" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C819" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D819" t="str">
         <v>AI</v>
       </c>
       <c r="E819" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321119/0/en/Capgemini-and-the-Tour-de-France-bring-fans-personalized-AI-powered-insights-with-Inside-My-Race.html</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768846</v>
       </c>
       <c r="F819" t="str">
-        <v>Capgemini and the Tour de France announced the launch of ‘Inside My Race’, a new digital experience that brings fans closer to the dynamics of the Tour</v>
+        <v>The global AI in microscopy market was valued at USD 1.1 billion in 2025 and is projected to reach USD 3.4 billion by 2033, growing at a [read full press release...]</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>As AI Floods Security Teams with Alerts, New Check Point Exposure Management Research Finds Critical Vulnerabilities Have Doubled, Yet Fewer Than 1 in 12 Demand Urgent Action</v>
+        <v>AI In Endoscopy Market: What Regulatory Clearances Mean for the Next Wave of Growth</v>
       </c>
       <c r="B820" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C820" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D820" t="str">
         <v>AI</v>
       </c>
       <c r="E820" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-ai-floods-security-teams-with-alerts-new-check-point-exposure-management-research-finds-critical-vulnerabilities-have-doubled-yet-fewer-than-1-in-12-demand-urgent-action-302816720.html</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768841</v>
       </c>
       <c r="F820" t="str">
-        <v>Under Pressure: The 2026 Exposure Gap Report reveals that as AI-driven attacks compress the window to respond, the defining security capability is no longer detection, it is knowing which exposures can actually be exploited PARIS, July 2, 2026 /PRNewswire/ -- Check Point Software...</v>
+        <v>The global AI in endoscopy market was valued at USD 2.9 billion in 2025 and is projected to reach USD 19.5 billion by 2033, growing at a CAGR of 26.8% between 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>LQ Digital Unveils New Research Showing 42% of Top Organic Brands Don't Appear in AI Search Results for the Same Queries</v>
+        <v>Hour9 Launches AI Automation Agency with Process-First Approach, Challenging Assumption That Businesses Should Maximize AI Integration</v>
       </c>
       <c r="B821" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C821" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D821" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E821" t="str">
-        <v>https://www.pr.com/press-release/972573</v>
+        <v>https://www.newsfilecorp.com/release/310740/Hour9-Launches-AI-Automation-Agency-with-ProcessFirst-Approach-Challenging-Assumption-That-Businesses-Should-Maximize-AI-Integration</v>
       </c>
       <c r="F821" t="str">
-        <v>Q2 2026 report reveals that organic rankings and AI visibility are now diverging, creating a risk for market leaders and a rare opening for challengers. [PR.com]</v>
+        <v>Somerville, Massachusetts--(Newsfile Corp. - August 22, 2026) - Hour9, an AI automation agency based in Somerville, Massachusetts, today announced its launch with a methodology that prioritizes process diagnosis over technology selection - an approach its founder said was shaped directly by early client work in which the majority of projects were better served by traditional automation than by artificial intelligence.Kevin Smida, Founder of Hour9 and a graduate of the University of...</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>Sanoma acquires Fluentbe, a Polish AI-powered tutoring platform for language learning</v>
+        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Datavault AI Inc. Investors ...</v>
       </c>
       <c r="B822" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C822" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D822" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E822" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321113/0/en/Sanoma-acquires-Fluentbe-a-Polish-AI-powered-tutoring-platform-for-language-learning.html</v>
+        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-datavault-ai-inc-investors-r5214970.htm</v>
       </c>
       <c r="F822" t="str">
-        <v>Sanoma Corporation, Press Release, 2 July 2026 at 10:00 a.m. EET</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ:DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline. SO WHAT: If you purchased Datavault AI securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Datavault AI class action, go to https://rosenlegal.com/cases/datavault-ai-inc/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>Symbotic Announces Acquisition of ARMS Innovations, Advancing a New Era of Warehouse Operations Optimization</v>
+        <v>Elseland Showcases New Possibilities for AI Game Creation with 20 Original Titles</v>
       </c>
       <c r="B823" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C823" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D823" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E823" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321112/0/en/Symbotic-Announces-Acquisition-of-ARMS-Innovations-Advancing-a-New-Era-of-Warehouse-Operations-Optimization.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/elseland-showcases-possibilities-ai-game-230000668.html</v>
       </c>
       <c r="F823" t="str">
-        <v>Transaction expands Symbotic’s solution from automation execution to full-scale, AI-powered operational intelligence across the entire warehouse ecosystem</v>
+        <v>SINGAPORE, August 21, 2026--Elseland today unveiled 20 new original titles that demonstrate the creative possibilities of AI game development. Created with AI across visual design, world building, gameplay and storytelling, the collection spans match 3, puzzle, arcade, action, hypercasual and interactive narrative genres.</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>Bell Integration stellt neuen Markenauftritt vor, um die AI-First-Transformation voranzutreiben</v>
+        <v>Elseland Unveils 20 Games Created with AI, Advancing AI Game Development at Scale</v>
       </c>
       <c r="B824" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C824" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D824" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E824" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-stellt-neuen-markenauftritt-vor-um-die-ai-first-transformation-voranzutreiben-302816006.html</v>
+        <v>https://www.prnewswire.com/news-releases/elseland-unveils-20-games-created-with-ai-advancing-ai-game-development-at-scale-302854045.html</v>
       </c>
       <c r="F824" t="str">
-        <v>Die nächste Phase des intelligenten, KI-gestützten Unternehmenswandels vorantreiben LONDON, 2. Juli 2026 /PRNewswire/ -- Bell Integration stellt heute einen neuen Markenauftritt vor, der die Rolle des Unternehmens als Technologie- und Transformationspartner mit AI-First-Ansatz...</v>
+        <v>What began as a solo AI experiment has grown into a team production system that turns diverse ideas into playable games faster. SINGAPORE and LOS ANGELES, Aug. 21, 2026 /PRNewswire/ -- Elseland today unveiled 20 new original games created with AI across every stage of production. The...</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>French Training Company Marmignon Brothers Expands Immersive English Learning Platform</v>
+        <v>Pomerantz LLP Announces Securities Class Action Litigation Against ...</v>
       </c>
       <c r="B825" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C825" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D825" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E825" t="str">
-        <v>https://www.pr.com/press-release/967680</v>
+        <v>https://pr-inside.com/pomerantz-llp-announces-securities-class-action-litigation-against-r5214924.htm</v>
       </c>
       <c r="F825" t="str">
-        <v>Marmignon Brothers, a French training company based in Berlaimont, expands its immersive English learning platform, combining films, series and AI to improve language fluency for learners and professionals. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>NIFC Certifies New Wave of Strategic Firms as Kenya Accelerates Its ...</v>
+        <v>Zum Appoints Matthew Klein as VP of Software Sales</v>
       </c>
       <c r="B826" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C826" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D826" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, Automotive, Education</v>
       </c>
       <c r="E826" t="str">
-        <v>https://pr-inside.com/nifc-certifies-new-wave-of-strategic-firms-as-kenya-accelerates-its-r5196916.htm</v>
+        <v>https://www.prnewswire.com/news-releases/zum-appoints-matthew-klein-as-vp-of-software-sales-302857587.html</v>
       </c>
       <c r="F826" t="str">
-        <v>(PR-inside.com) NAIROBI, KENYA / ACCESS Newswire / July 1, 2026 / The Nairobi International Financial Centre (NIFC) continues to strengthen Kenya's position as Africa's leading destination for global capital by certifying a new cohort of firms spanning digital finance, climate and carbon markets, artificial intelligence, investment management, healthcare, fintech and capital markets innovation. The latest certifications add to the NIFC's rapidly expanding and increasingly diverse portfolio of firms choosing Kenya as their platform for investment, innovation and regional expansion. Collectively, these firms are expected to mobilise over US$200 million in investment across strategic sectors of the economy while creating more than 1,000 ..</v>
+        <v>Klein will lead Zum's software-only business as the company's unified, AI-powered Zum CMX solution expands nationwide, reimagining student mobility for 6,500+ schools REDWOOD CITY, Calif., Aug. 21, 2026 /PRNewswire/ -- Zūm, a leader in student mobility, today announced the appointment of...</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>Insilico Medicine Announces Collaboration with Takeda to Advance Strategic AI Drug Discovery</v>
+        <v>SonicStrategy Reports Q2 2026 Staking Revenue and Reduced Monthly Burn</v>
       </c>
       <c r="B827" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C827" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D827" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E827" t="str">
-        <v>https://www.prnewswire.com/news-releases/insilico-medicine-announces-collaboration-with-takeda-to-advance-strategic-ai-drug-discovery-302816559.html</v>
+        <v>https://www.newsfilecorp.com/release/310874/SonicStrategy-Reports-Q2-2026-Staking-Revenue-and-Reduced-Monthly-Burn</v>
       </c>
       <c r="F827" t="str">
-        <v>Partnership to leverage Pharma.AI platform for novel drug candidates across Takeda's therapeutic areas CAMBRIDGE, Mass., July 1, 2026 /PRNewswire/ -- Insilico Medicine ("Insilico" HKEX:3696), a leader in clinical-stage generative AI for drug discovery, today announced a strategic...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 21, 2026) - SonicStrategy Inc. (CSE: SONI) (OTCQB: SONIF) ("SonicStrategy" or the "Company") today provides shareholders with an update on validator revenue, reduced monthly burn, and the status of its previously announced LOI with ARKLAB AI.Q2 2026 Staking RevenueFor the three months ended June 30, 2026, the Company generated staking revenue of $71,530 USD. For the six months ended June 30, 2026, staking revenue totaled $183,096 USD. These figures are...</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>GardaWorld Announces Pricing of US$200 Million Additional Senior Notes due 2032 and Receipt of Commitments to the Incremental Term Loans</v>
+        <v>Odysight.ai Inc. Announces Closing of $11 million Public Offering of Common Stock</v>
       </c>
       <c r="B828" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C828" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D828" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E828" t="str">
-        <v>https://www.prnewswire.com/news-releases/gardaworld-announces-pricing-of-us200-million-additional-senior-notes-due-2032-and-receipt-of-commitments-to-the-incremental-term-loans-302816506.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349316/0/en/odysight-ai-inc-announces-closing-of-11-million-public-offering-of-common-stock.html</v>
       </c>
       <c r="F828" t="str">
-        <v>MONTRÉAL, July 1, 2026 /PRNewswire/ - Garda World Security Corporation ("GardaWorld" or the "Company"), an entrepreneurial-driven corporation focused on building global champions in security services, AI-enabled security technology, integrated risk management and cash automation...</v>
+        <v>Ramat Gan, Israel, Aug. 21, 2026 (GLOBE NEWSWIRE) -- Odysight.ai Inc. (the “Company”) (Nasdaq/TASE: ODYS) today announced the closing of its previously announced public offering of 3,437,500 shares of its common stock. The gross proceeds to the Company from the offering are expected to be $11 million, before deducting underwriting discounts and commissions and estimated offering expenses payable by the Company. All shares in the offering were sold by the Company.</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>China AI Data Center Market Growing at a CAGR of 39.8% by 2032, Driven by Rapid AI Adoption and Digital Transformation – MarketsandMarkets</v>
+        <v>SOLOWIN HOLDINGS (NASDAQ: AXG) Celebrates 10‑Year Anniversary, Forging Compliance‑First Innovation for AI + Stablecoin Ecosystem</v>
       </c>
       <c r="B829" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C829" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D829" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E829" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/china-ai-data-center-market-growing-at-a-cagr-of-398-by-2032-driven-by-rapid-ai-adoption-and-digital-transformation-marketsandmarkets/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349314/0/en/solowin-holdings-nasdaq-axg-celebrates-10-year-anniversary-forging-compliance-first-innovation-for-ai-stablecoin-ecosystem.html</v>
       </c>
       <c r="F829" t="str">
-        <v/>
+        <v>HONG KONG, Aug. 21, 2026 (GLOBE NEWSWIRE) -- SOLOWIN HOLDINGS (Nasdaq: AXG) (together with its subsidiaries, "AXG" or the "Company"), a leading financial technology firm bridging traditional and digital assets, today announced the celebration of its tenth anniversary, marking a decade of compliance-led innovative finance.</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>Internet Defamation Expert Witness: Legal Experts AI Names the Top 8 in Practice</v>
+        <v>KNOREX Provides Required Disclosure</v>
       </c>
       <c r="B830" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C830" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D830" t="str">
-        <v>AI, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E830" t="str">
-        <v>https://www.prunderground.com/internet-defamation-expert-witness-legal-experts-ai-names-the-top-8-in-practice/00387419/</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/knorex-provides-required-disclosure-201500290.html</v>
       </c>
       <c r="F830" t="str">
-        <v>A false post can spread across the internet in hours and follow someone for years. This list recognizes the best internet defamation expert witnesses in practice that attorneys can turn to when they need to explain that damage in court, drawing on deep expertise in digital forensics, online reputation, and the mechanics of harmful content spread. The post Internet Defamation Expert Witness: Legal Experts AI Names the Top 8 in Practice first appeared on</v>
+        <v>ALLEN, Texas &amp; SINGAPORE, August 21, 2026--KNOREX Ltd. (NYSE American: KNRX) ("KNOREX" or the "Company"), a leading provider of AI-driven cross-channel advertising technology solutions, today advised that its Financial Statements included in its Annual Report on Form 20F for the year ended December 31, 2025, contained an audit report from its Independent Registered Public Accounting Firm with an explanatory paragraph emphasizing that the Consolidated Financial Statements were prepared assuming t</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>Dnotitia Unveils STAR-KV, Achieving UP to 20x KV Cache Compression, Selected as an ICML 2026 Spotlight Paper</v>
+        <v>WhiteFiber Announces Closing of Upsized $310.0 Million Convertible Senior Notes Offering</v>
       </c>
       <c r="B831" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C831" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D831" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E831" t="str">
-        <v>https://www.prnewswire.com/news-releases/dnotitia-unveils-star-kv-achieving-up-to-20x-kv-cache-compression-selected-as-an-icml-2026-spotlight-paper-302815857.html</v>
+        <v>https://www.prnewswire.com/news-releases/whitefiber-announces-closing-of-upsized-310-0-million-convertible-senior-notes-offering-302857530.html</v>
       </c>
       <c r="F831" t="str">
-        <v>Introduces a low-rank-based approach to KV cache compression, one of the key bottlenecks in long-context AI Speeds up attention computation by up to 6.9x and overall generation throughput by up to 3.1x, moving beyond memory savings to faster inference Selected as a Spotlight paper at ICML...</v>
+        <v>NEW YORK, Aug. 21, 2026 /PRNewswire/ -- WhiteFiber, Inc. (Nasdaq: WYFI) ("WhiteFiber" or the "Company"), a provider of artificial intelligence ("AI") infrastructure and high-performance computing ("HPC") solutions, today announced the closing of its previously announced upsized private...</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>Vidu AI Video Generator Review July 2026: How the Multi-Reference AI Tool Is Becoming a Favourite for Creators and Animators</v>
+        <v>Techlusion Named an OpenAI Select Partner</v>
       </c>
       <c r="B832" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C832" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D832" t="str">
-        <v>AI, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E832" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/vidu-ai-video-generator-review-july-2026-how-the-multireference-ai-tool-is-becoming-a-favourite-for-creators-and-animators/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/techlusion-named-an-openai-select-partner-302857535.html</v>
       </c>
       <c r="F832" t="str">
-        <v/>
+        <v>Seattle studio joins the OpenAI Partner Network to help startups and B2B SaaS companies take frontier models from prototype to production SEATTLE, Aug. 21, 2026 /PRNewswire/ -- Techlusion, an AI-Native Product Engineering Studio, today announced it has been named an OpenAI Select Partner...</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>ETDA Launches AI Governance Week 2026 – From Policy to Practice, Positioning Thailand as a Regional AI Governance Hub</v>
+        <v>Metaguest Completes Corporate Continuance to Ontario</v>
       </c>
       <c r="B833" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C833" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D833" t="str">
         <v>AI</v>
       </c>
       <c r="E833" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/etda-launches-ai-governance-week-2026-from-policy-to-practice-positioning-thailand-as-a-regional-ai-governance-hub/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/310873/Metaguest-Completes-Corporate-Continuance-to-Ontario</v>
       </c>
       <c r="F833" t="str">
-        <v/>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 21, 2026) - Metaguest.AI Incorporated (CSE: METG) ("Metaguest" or the "Company"), an AI technology company transforming the hospitality sector through intelligent guest engagement is pleased to announce that it has completed its move from Alberta to Ontario as its corporate jurisdiction (the "Continuance").The Continuance better aligns the Company's corporate jurisdiction with its Ontario-based operations and supports its strategy of pursuing government...</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>Circus Receives UAE Regulatory Certification - Commercial Rollout Begins in Abu Dhabi</v>
+        <v>e2e-assure Sets Out a Maturity Test for AI SOCs and Argues Most of the Market Is Stuck at Stage One</v>
       </c>
       <c r="B834" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C834" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D834" t="str">
         <v>AI</v>
       </c>
       <c r="E834" t="str">
-        <v>https://www.newmediawire.com/news/circus-receives-uae-regulatory-certification-commercial-rollout-begins-in-abu-dhabi-7087466</v>
+        <v>https://www.newsfilecorp.com/release/310759/e2eassure-Sets-Out-a-Maturity-Test-for-AI-SOCs-and-Argues-Most-of-the-Market-Is-Stuck-at-Stage-One</v>
       </c>
       <c r="F834" t="str">
-        <v>MUNICH, GERMANY - July 1, 2026 ( NEWMEDIAWIRE ) - Circus SE (WKN: A2YN35 / ISIN: DE000A2YN355 / XETRA: CA1) , a globally leading technology company in AI software and robotics for autonomous sustainment systems, has received full regulatory certification to operate and import its autonomous robotic systems into the United Arab Emirates. The certification, issued under the Emirates Conformity Assessment Scheme (ECAS) by the UAE Ministry of Industry and Advanced Technology, makes Circus the currently only certified provider of fully autonomous AI robotic sustainment systems in the region. The ECAS certification – verified by TUV SUD and compliant with UAE RoHS standards – clears Circus to deploy and commercially scale its CA-1 Series 4 AI-robotic food production systems across the United Ara</v>
+        <v>Oxfordshire, United Kingdom--(Newsfile Corp. - August 21, 2026) - SOC-as-a-service provider e2e-assure has published a maturity framework for artificial intelligence security operations centres, arguing that the term "AI SOC" has been applied so broadly that it no longer tells a buyer anything useful about capability. The company sets out three stages, reactive, proactive and predictive, and contends that most platforms marketed as AI SOCs today sit at the first stage.The framework arrives as...</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>naoo AG: Shareholders Approve all Resolutions at the 2026 Annual General Meeting</v>
+        <v>Klear.ai Welcomes Veteran P&amp;amp;C Claims Executive Jonathan Gerdes to the Klear.ai Team</v>
       </c>
       <c r="B835" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C835" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D835" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E835" t="str">
-        <v>https://www.newmediawire.com/news/naoo-ag-shareholders-approve-all-resolutions-at-the-2026-annual-general-meeting-7087465</v>
+        <v>https://www.prnewswire.com/news-releases/klearai-welcomes-veteran-pc-claims-executive-jonathan-gerdes-to-the-klearai-team-302857495.html</v>
       </c>
       <c r="F835" t="str">
-        <v>All resolutions at the 2026 Annual General Meeting were approved unanimously Forvis Mazars confirmed as auditor for 2026 ZUG and ZURICH, SWITZERLAND - July 1, 2026 ( NEWMEDIAWIRE ) - At yesterday's Annual General Meeting of naoo AG (Dusseldorf: Ticker: NAO; ISIN: CH1323306329; WKN: A40NNU) operator of an AI-powered Social Discovery, Activation &amp;amp; Commerce Platform, the shareholders approved all resolutions proposed by the Board of Directors unanimously. 54.33% of the total share capital of CHF 5,561,277 was represented. Shareholders approved the consolidated financial statements for 2025 prepared in accordance with IFRS, which report a net profit of CHF 334,000 for the financial year 2025. In addition, the Annual General Meeting approved the appropriation of retained earnings in accorda</v>
+        <v>Accomplished industry leader brings decades of carrier, TPA, self-insured and captive claims experience to Klear.ai CYPRESS, Calif., Aug. 21, 2026 /PRNewswire/ -- Klear.ai, a provider of claims administration, policy administration, risk and analytics solutions, today announced that...</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>Bridging Artificial Intelligence, Digital Transformation, and the Future of Work</v>
+        <v>Datavault AI, Inc. (DVLT) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B836" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C836" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D836" t="str">
         <v>AI</v>
       </c>
       <c r="E836" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/bridging-artificial-intelligence-digital-transformation-and-the-future-of-work/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/datavault-ai-inc-dvlt-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302856977.html</v>
       </c>
       <c r="F836" t="str">
-        <v/>
+        <v>BENSALEM, Pa., Aug. 21, 2026 /PRNewswire/ -- The Law Offices of Howard G. Smith announces that investors with substantial losses have opportunity to lead the securities fraud class action lawsuit against Datavault AI, Inc. IF YOU ARE AN INVESTOR WHO SUFFERED A LOSS IN DATAVAULT AI, INC....</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>Giotto.ai Launches Free Cloud Access to Its AI System</v>
+        <v>Gravitate Publishes Research Series on AI Search Visibility as Answer Engine Optimization Becomes a Board-Level Priority</v>
       </c>
       <c r="B837" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C837" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D837" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E837" t="str">
-        <v>https://www.newmediawire.com/news/giotto-ai-launches-free-cloud-access-to-its-ai-system-7087462</v>
+        <v>https://www.prnewswire.com/news-releases/gravitate-publishes-research-series-on-ai-search-visibility-as-answer-engine-optimization-becomes-a-board-level-priority-302857476.html</v>
       </c>
       <c r="F837" t="str">
-        <v>LAUSANNE, SWITZERLAND - July 1, 2026 ( NEWMEDIAWIRE ) - Giotto.ai, the Swiss AI lab founded in 2017, today announced the launch of a free cloud version of its general-purpose AI system, making advanced intelligence available to everyone, everywhere as of now. The announcement follows the recent launch of Giotto.ai’s enterprise offering and the beginning of its deployment with selected enterprise partners. With this new public cloud release, Giotto.ai is taking the next step in its mission: to become a civic AI infrastructure built in Switzerland and available to the world. Giotto Cloud is designed to give anyone access to a powerful, intelligent, and reliable AI system, free of charge, directly from the browser, and without artificial usage caps. “Artificial intelligence is becoming infras</v>
+        <v>Four new guides from the Portland agency cover LLM SEO, AI readability, budget reallocation, and 33 daily methods for ranking in ChatGPT, Perplexity, and Google AI Overviews. PORTLAND, Ore., Aug. 21, 2026 /PRNewswire/ -- Gravitate, a 27-year-old Portland-based digital marketing and web...</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>Range Impact and C2 Ventures Launch AI Infrastructure Platform on 9,000-Acre West Virginia Energy Corridor</v>
+        <v>Shareholders of Datavault AI Inc. (DVLT): Protect Your Rights Before ...</v>
       </c>
       <c r="B838" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C838" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D838" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E838" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3321040/0/en/Range-Impact-and-C2-Ventures-Launch-AI-Infrastructure-Platform-on-9-000-Acre-West-Virginia-Energy-Corridor.html</v>
+        <v>https://pr-inside.com/shareholders-of-datavault-ai-inc-dvlt-protect-your-rights-before-r5214863.htm</v>
       </c>
       <c r="F838" t="str">
-        <v>Platform combines strategic land, power, water, and transportation infrastructure to support next-generation AI and hyperscale computing.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>Infinx Named Top-Scoring Vendor in KLAS Revenue Cycle Prior Authorization ...</v>
+        <v>ITU-T Standardizes Framework of Low-Latency and Energy-Efficient Networks to Support the AI Era - ―Seven Japanese companies collaborate to promote global adoption of All-Photonics Network―</v>
       </c>
       <c r="B839" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C839" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D839" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E839" t="str">
-        <v>https://pr-inside.com/infinx-named-top-scoring-vendor-in-klas-revenue-cycle-prior-authorization-r5196780.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359291</v>
       </c>
       <c r="F839" t="str">
-        <v>(PR-inside.com) KLAS customer feedback highlights Infinx's strength in prior authorization automation, partnership, support, and long-term customer value CUPERTINO, CA / ACCESS Newswire / July 1, 2026 / Infinx Healthcare, a provider of AI-enabled patient access and revenue cycle solutions, today announced it received the highest overall score in the KLAS Research Revenue Cycle Prior Authorization segment, earning an Overall Score of 90.1 on KLAS' 100-point scale. The score places Infinx at the top of the segment and ahead of the segment average (85.8) and the broader software average (83.1), as reported in KLAS' April 2026 report card. KLAS performance insights reflect feedback gathered ..</v>
+        <v>KDDI Corporation, NTT, Inc., 1Finity Inc., a Fujitsu company and leading provider of global network solutions, NEC Corporation, Rakuten Mobile, Inc., Oki Electric Industry Co., Ltd., and Sumitomo Electric Industries, Ltd. announced that the framework of low-latency and energy-efficient networks to support the AI era has been approved as an international standard by the International Telecommunication Union Telecommunication Standardization Sector (ITU-T) on August 13, 2026 [1]. - - This fr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359291</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>Jet.AI Stockholder Votes Exceed Majority Threshold for flyExclusive Transaction</v>
+        <v>Fabricate Adds Database Explorer to Its Free AI Website Builder</v>
       </c>
       <c r="B840" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C840" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D840" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E840" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3321033/0/en/Jet-AI-Stockholder-Votes-Exceed-Majority-Threshold-for-flyExclusive-Transaction.html</v>
+        <v>https://pr-inside.com/fabricate-adds-database-explorer-to-its-free-ai-website-builder-r5214851.htm</v>
       </c>
       <c r="F840" t="str">
-        <v>Holders of Record as of July 6 th Eligible for Merger Consideration Pending Final Vote July 2 nd 4pm EDT</v>
+        <v>(PR-inside.com) Fabricate, a free AI website builder, has added a built-in database explorer for preview builds and a publishing step that verifies an application's production database schema before deployment. ANCHORAGE, AK / ACCESS Newswire / August 21, 2026 / Fabricate, a free AI website builder that generates full-stack applications, has released a set of database capabilities for applications generated on its platform. The release adds a built-in database explorer for preview builds and a publishing step that verifies an application's production database before it is deployed. Applications generated on the platform are provisioned with a database automatically, and the generated code includes the ..</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>Asana Leads, Notion Trails: New Study Reveals Which Project Management Tools AI Assistants Recommend Most</v>
+        <v>Children's Education Franchise COMPUCHILD Expands to Livermore, California</v>
       </c>
       <c r="B841" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C841" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D841" t="str">
-        <v>AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E841" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/asana-leads-notion-trails-new-study-reveals-which-project-management-tools-ai-assistants-recommend-most/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/childrens-education-franchise-compuchild-expands-to-livermore-california-302857386.html</v>
       </c>
       <c r="F841" t="str">
-        <v/>
+        <v>Longtime Tri-Valley resident and technology professional brings hands-on STEM, AI, entrepreneurship, and life skills after-school enrichment to Livermore children DUBLIN, Calif., Aug. 21, 2026 /PRNewswire/ -- For more than twenty years, Ms. Asna Alam has called the Tri-Valley home. During...</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>Phaser Studio Launches Game Agent: Build a Complete Video Game From a Single Sentence</v>
+        <v>Thomson Reuters Launches Next Generation of CoCounsel Legal, the AI Ecosystem Built for Legal Professionals</v>
       </c>
       <c r="B842" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C842" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D842" t="str">
-        <v>AI, Gaming, Media</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E842" t="str">
-        <v>https://www.prnewswire.com/news-releases/phaser-studio-launches-game-agent-build-a-complete-video-game-from-a-single-sentence-302816338.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359279</v>
       </c>
       <c r="F842" t="str">
-        <v>SAN FRANCISCO, July 1, 2026 /PRNewswire/ -- Phaser Studio Inc., the company behind the open-source Phaser game framework, recently launched the Phaser Game Agent, an AI tool that turns one sentence into a complete, playable video game. Describe the game you want, and the agent handles the...</v>
+        <v>Thomson Reuters (Nasdaq/TSX: TRI), a global content and technology company, today announced the general availability of the next generation of CoCounsel Legal, a fully agentic AI experience designed to help legal professionals move from research and issue analysis to trusted work product within a single workflow. - - Purpose-built for legal work and grounded in the trusted authority of Westlaw and Practical Law, CoCounsel Legal is engineered to reason, plan, and execute at the level of a se... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359279</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>Lunar Records, Space Blue, and Datavault Innovators to Play Major Role ...</v>
+        <v>Almost one in four people in England and Wales live in a legal aid desert</v>
       </c>
       <c r="B843" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C843" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D843" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>AI</v>
       </c>
       <c r="E843" t="str">
-        <v>https://pr-inside.com/lunar-records-space-blue-and-datavault-innovators-to-play-major-role-r5196777.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359273</v>
       </c>
       <c r="F843" t="str">
-        <v>(PR-inside.com) WASHINGTON, DC / ACCESS Newswire / July 1, 2026 / Lunar Records , a joint venture company founded byMelody Trust, LLC, a subsidiary of HWAL, Inc.,(OTCID:HWAL), and theSI Blue Foundation-"Space Blue" , teams up with Datavault AI Inc. (NASDAQ:DVLT) to Power Interactive Holographic Experiences at Countdown 250. Countdown 250 and Space Blue are aligned alongside Freedom250's independent overarching initiatives celebrating America's 250th in Washington. D.C. Moon-Archived American Icons for Live Audiences. Datavault AI Inc. a leading provider of blockchain-based infrastructure that empowers events with advanced monetization and interactive entertainment engagement, today announced its role as the official technology backbone for Space ..</v>
+        <v>- - &amp;#8226; Analysis of local authority data finds that 14.49 million people in England and Wales, or 23.4% of the population, live in an area classed as a legal aid desert - &amp;#8226; Pattern of geographic inequality that mirrors wider regional disparities, with smaller, rural and coastal communities suffering the worst gaps. - - - LexisNexis &amp;#174; Legal &amp;amp; Professional, a global leader in information, analytics and AI-powered legal workflow solutions, has published new research revealing that access t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359273</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>MSFT Class Notice: Suffer Losses on Your Microsoft Investment? Securities ...</v>
+        <v>Dr. Kelechi Ekuma Expands Thought Leadership Through Coevolution</v>
       </c>
       <c r="B844" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C844" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D844" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, Education</v>
       </c>
       <c r="E844" t="str">
-        <v>https://pr-inside.com/msft-class-notice-suffer-losses-on-your-microsoft-investment-securities-r5196772.htm</v>
+        <v>https://pr-inside.com/dr-kelechi-ekuma-expands-thought-leadership-through-coevolution-r5214808.htm</v>
       </c>
       <c r="F844" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>(PR-inside.com) His publication explores how artificial intelligence, institutions, and society evolve together in an age of rapid technological change. MANCHESTER, UK / ACCESS Newswire / August 21, 2026 / As artificial intelligence continues to reshape how people work, learn, and communicate,Dr. Kelechi Ekumais expanding his thought leadership through Coevolution, a publication dedicated to exploring one of today's most important questions: How do people and technology shape one another over time? A Senior Lecturer at the Global Development Institute at The University of Manchester, Dr. Ekuma has spent his career studying development policy, digital transformation, higher education, and the future of work. Through Coevolution, ..</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>GTM Class Notice: Suffer Losses on Your ZoomInfo Technologies Investment? ...</v>
+        <v>3E Strengthens Trusted AI with ISO/IEC 42001 Certification</v>
       </c>
       <c r="B845" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C845" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D845" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E845" t="str">
-        <v>https://pr-inside.com/gtm-class-notice-suffer-losses-on-your-zoominfo-technologies-investment-r5196769.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/3e-strengthens-trusted-ai-iso-161500867.html</v>
       </c>
       <c r="F845" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of the ZoomInfo ($GTM) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud alleging that ZoomInfo misled investors regarding the impact of ZoomInfo's AI-integrated products on customer retention Stock ..</v>
+        <v>CARLSBAD, Calif., August 21, 2026--3E has achieved ISO/IEC 42001:2023 certification, independently validating how it governs AI across its product compliance solutions.</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>XstraStar Highlights Why AI Search Visibility Metrics Should Connect with Organic Traffic Growth</v>
+        <v>AMTS 2026 Post-Show Report Highlights Growth in Attendance, Global Participation and Automotive Innovation</v>
       </c>
       <c r="B846" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C846" t="str">
-        <v>GetNews</v>
+        <v>PR.com</v>
       </c>
       <c r="D846" t="str">
-        <v>AI</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E846" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/xstrastar-highlights-why-ai-search-visibility-metrics-should-connect-with-organic-traffic-growth/?source=barchart</v>
+        <v>https://www.pr.com/press-release/976582</v>
       </c>
       <c r="F846" t="str">
-        <v/>
+        <v>AMTS 2026 concluded in Shanghai with 43,589 professional visits, 747 exhibitors from 13 countries, and 2,662 overseas visitors. The show highlighted AI, EV and smart manufacturing innovations, while facilitating 13,301 business matches. [PR.com]</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>Corvex Stockholders Approve Key Governance and Capital Structure Proposals at 2026 Annual Meeting</v>
+        <v>What does “full-stack” AI actually mean?</v>
       </c>
       <c r="B847" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C847" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D847" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E847" t="str">
-        <v>https://www.prnewswire.com/news-releases/corvex-stockholders-approve-key-governance-and-capital-structure-proposals-at-2026-annual-meeting-302816294.html</v>
+        <v>https://blog.google/innovation-and-ai/models-and-research/gemini-models/what-full-stack-development-means/</v>
       </c>
       <c r="F847" t="str">
-        <v>Company Disposes of Legacy Movano Assets; Shareholders Elect Three New Directors; Approve Conversion of Series C and Series D Preferred Stock; Chance Moreland Joins as CFO ARLINGTON, Va., July 1, 2026 /PRNewswire/ -- Corvex, Inc. (Nasdaq: MOVE), an engineering-led AI computing platform...</v>
+        <v>A Google DeepMind engineer breaks full-stack development into five simple layers and explains how it affects everyday users.</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>Chartis Names Quantifind a Top 10 Technology Provider in Financial Crime and Compliance, Earning Dual Honors in Perpetual KYC and Open-source Intelligence</v>
+        <v>FlipHTML5 Debuts an AI Pitch Deck Generator That Helps Founders Win the Room</v>
       </c>
       <c r="B848" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C848" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D848" t="str">
         <v>AI</v>
       </c>
       <c r="E848" t="str">
-        <v>https://www.prnewswire.com/news-releases/chartis-names-quantifind-a-top-10-technology-provider-in-financial-crime-and-compliance-earning-dual-honors-in-perpetual-kyc-and-open-source-intelligence-302816288.html</v>
+        <v>https://prunderground.com/fliphtml5-debuts-an-ai-pitch-deck-generator-that-helps-founders-win-the-room/cmt2dmnej000004l7quf5gmkm</v>
       </c>
       <c r="F848" t="str">
-        <v>PALO ALTO, Calif., July 1, 2026 /PRNewswire/ -- Quantifind, the leader in AI-native Risk Intelligence for financial crime and national security, today announced it was recognized as a Top 10 Core Technology provider in the 2026 Chartis Financial Crime and Compliance 50 report, while...</v>
+        <v>FlipHTML5's AI pitch deck generator turns a rough concept or an existing plan into a structured, presentation-ready deck. The post FlipHTML5 Debuts an AI Pitch Deck Generator That Helps Founders Win the Room first appeared on</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>Beeline Holdings (BLNE) Completes MagicBlocks Acquisition</v>
+        <v>Qualcomm Appoints Sergio Buniac as Executive Vice President and Group General Manager, Mobile, Compute, and Personal AI</v>
       </c>
       <c r="B849" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C849" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D849" t="str">
-        <v>Finance, AI, Real Estate, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E849" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-completes-magicblocks-acquisition-7087460</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359250</v>
       </c>
       <c r="F849" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) announced the completion of its acquisition of artificial intelligence company MagicBlocks, whose technology powers the company’s proprietary AI agent, Bob, and supports automation across its mortgage origination and title operations. The company said full ownership of the technology is expected to accelerate AI-driven automation, reduce production costs and improve the speed and consistency of the borrower experience. Beeline acquired the remaining interest in MagicBlocks by issuing 209,456 shares of common stock at $2.25 per share, representing approximately $471,276 in consideration. The company said the acquisition will support future product development across mortgage origination, title services, home e</v>
+        <v>Qualcomm Incorporated today announced the appointment of Sergio Buniac as executive vice president and group general manager of Mobile, Compute and Personal AI, Qualcomm Technologies, Inc., effective September 2. In this role, Buniac will oversee the smartphone, personal computing, smart wearables and XR businesses, including a new generation of AI devices. He will report directly to Cristiano Amon, president and chief executive officer of Qualcomm Incorporated. - - &amp;#8220;Sergio is a proven busi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359250</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>CoreWeave Global AI Compute Solutions: Long-Term GPU Supply and Heterogeneous Scheduling Services for AI Startups and Technology Enterprises Worldwide</v>
+        <v>ViewX Launches Liber and Immer Glasses-Free AI 3D Displays on Kickstarter</v>
       </c>
       <c r="B850" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C850" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D850" t="str">
-        <v>AI</v>
+        <v>AI, Gaming</v>
       </c>
       <c r="E850" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/coreweave-global-ai-compute-solutions-longterm-gpu-supply-and-heterogeneous-scheduling-services-for-ai-startups-and-technology-enterprises-worldwide/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/viewx-launches-liber-and-immer-glasses-free-ai-3d-displays-on-kickstarter-302857181.html</v>
       </c>
       <c r="F850" t="str">
-        <v/>
+        <v>The new 15.6- and 27-inch Spatial AI displays combine on-display 3D processing, high-speed eye tracking and a growing 3D software ecosystem for gaming, entertainment and professional applications. LOS ANGELES, Aug. 21, 2026 /PRNewswire/ -- ViewX, a developer of next-generation spatial...</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>Vadzo Introduces a Smart Cart Camera with AR0521 5MP Sensor for Overhead and Front-Facing Item Recognition in Autonomous Retail Carts</v>
+        <v>540's AI &amp;amp; API Control Plane Now Awardable on the Department of War's Tradewinds Solutions Marketplace</v>
       </c>
       <c r="B851" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C851" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D851" t="str">
-        <v>AI, Retail</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E851" t="str">
-        <v>https://www.newswire.com/news/vadzo-introduces-a-smart-cart-camera-with-ar0521-5mp-sensor-for-22803337</v>
+        <v>https://www.prnewswire.com/news-releases/540s-ai--api-control-plane-now-awardable-on-the-department-of-wars-tradewinds-solutions-marketplace-302857404.html</v>
       </c>
       <c r="F851" t="str">
-        <v>Vadzo's Falcon-521CRS is a 5MP USB 3.0 smart cart camera built on the Onsemi AR0521 HyperLux LP sensor, engineered for overhead item detection and front-facing product recognition in autonomous shopping cart platforms. With low-noise rolling shutter architecture and full UVC compliance, it supports multi-camera USB synchronization across cart-mounted vision nodes for AI-based retail automation pipelines.</v>
+        <v>Awardable status accelerates the adoption of trusted enterprise AI by helping agencies integrate AI with existing mission systems, data, and enterprise infrastructure. WASHINGTON, Aug. 21, 2026 /PRNewswire/ -- 540, a federal technology company that builds and delivers software for defense...</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>Associated Bank's AI Academy returns with expanded focus on AI, financial literacy and career readiness</v>
+        <v>SAS and AWS bring new insights to AI Enterprise Conference 2026</v>
       </c>
       <c r="B852" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C852" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D852" t="str">
-        <v>Finance, AI, Education</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E852" t="str">
-        <v>https://www.prnewswire.com/news-releases/associated-banks-ai-academy-returns-with-expanded-focus-on-ai-financial-literacy-and-career-readiness-302816170.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359245</v>
       </c>
       <c r="F852" t="str">
-        <v>Expanded program helps students build essential technology, financial and workforce skills through flexible, self-paced learning MILWAUKEE, July 1, 2026 /PRNewswire/ -- Associated Banc-Corp (NYSE: ASB) ("Associated") today announced the launch of the second year of its AI Academy, an...</v>
+        <v>SAS, a global leader in data and AI, and Amazon Web Services (AWS) will join forces at the AI Enterprise Conference to tackle the topic dominating nearly every AI conversation: trust, how to earn it and how to keep it. At the Sept. 1 event in New York, the pair will participate in an onsite panel to explain how organizations can move beyond discussions of AI governance to implement trusted systems at scale. - - The panel coincides with the newest installment of SAS&amp;#39; Data and AI Impact... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359245</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>AIM Research Names Evalueserve a Leader in GenAI Services</v>
+        <v>Agentio Data Finds YouTube Public Views Could Rise 30% Under New Counting Method</v>
       </c>
       <c r="B853" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C853" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D853" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E853" t="str">
-        <v>https://www.prweb.com/releases/aim-research-names-evalueserve-a-leader-in-genai-services-302816077.html</v>
+        <v>https://www.prnewswire.com/news-releases/agentio-data-finds-youtube-public-views-could-rise-30-under-new-counting-method-302857398.html</v>
       </c>
       <c r="F853" t="str">
-        <v>Evalueserve stands out thanks to domain-specific use cases, a robust agentic AI studio, and measurable business outcomes. RALEIGH, N.C., July 1, 2026 /PRNewswire-PRWeb/ -- Evalueserve, a global domain-led AI services firm, today announced it was named a Leader in AIM Research's 2026 PeMa...</v>
+        <v>Analysis of 35,800 Creator videos shows the gap between exposure and attention—and why Brands and Creators should anchor pricing and performance on engaged views NEW YORK, Aug. 21, 2026 /PRNewswire/ -- Agentio, the AI-native platform for Creator-led advertising, today released new...</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>Datavault AI (DVLT) Plans Strategic Minerals Platform With Patriot Strategic Metals</v>
+        <v>Cunion Brings Reward-Based Health Engagement to the AI Wearables Market</v>
       </c>
       <c r="B854" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C854" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D854" t="str">
-        <v>Finance, Crypto, AI, SaaS, Retail</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E854" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-plans-strategic-minerals-platform-with-patriot-strategic-metals-7087458</v>
+        <v>https://pressreleasenews.org/pressroom/cunion-brings-reward-based-health-engagement-to-the-ai-wearables-market</v>
       </c>
       <c r="F854" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced a proposed strategic partnership with Patriot Strategic Metals LLC to jointly develop the Strategic Materials Acquisition Platform, an institutional digital infrastructure platform designed to support the financing, tokenization, settlement and lifecycle management of strategic mineral assets. The companies said the platform would combine Patriot Strategic Metals’ strategic metals operations with Datavault AI’s real-world asset tokenization technology, AI-enabled digital infrastructure and blockchain-based settlement capabilities. The proposed partnership contemplates an initial Phase I platform development program of up to $700 million, subject to financing, definitive agreements, board approvals and r</v>
+        <v/>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>Football's best communicators rely on clarity, not clichés, AI analysis finds</v>
+        <v>Securities Lawsuit Alert: Datavault AI Inc. (DVLT) Investors - Contact ...</v>
       </c>
       <c r="B855" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C855" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D855" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E855" t="str">
-        <v>https://www.prnewswire.com/news-releases/footballs-best-communicators-rely-on-clarity-not-cliches-ai-analysis-finds-302816208.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-datavault-ai-inc-dvlt-investors-contact-r5214790.htm</v>
       </c>
       <c r="F855" t="str">
-        <v>STOCKHOLM, July 1, 2026 /PRNewswire/ -- Sinch, a global leader in cloud communications, today announces new AI analysis of 241 pre and post match manager press conferences across six languages shows that the football tournament's clearest communicators are those who explain tactics,...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed ..</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>Cardio Diagnostics Holdings (CDIO) Showcases Precision Cardiovascular Solutions for Employers, Health Plans</v>
+        <v>WiMi's Next-Generation Quantum Convolutional Neural Network Reshapes Classical Data Classification Methods</v>
       </c>
       <c r="B856" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C856" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D856" t="str">
-        <v>Finance, AI, Healthcare, Retail</v>
+        <v>Finance, AI, SaaS, Education</v>
       </c>
       <c r="E856" t="str">
-        <v>https://www.newmediawire.com/news/cardio-diagnostics-holdings-cdio-showcases-precision-cardiovascular-solutions-for-employers-health-plans-7087457</v>
+        <v>https://www.prnewswire.com/news-releases/wimis-next-generation-quantum-convolutional-neural-network-reshapes-classical-data-classification-methods-302857369.html</v>
       </c>
       <c r="F856" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Cardio Diagnostics Holdings (NASDAQ: CDIO) is a precision cardiovascular medicine company leveraging epigenetics, genetics and artificial intelligence. The company discussed innovative approaches to cardiovascular disease prevention, risk assessment and cost management at multiple national benefits conferences this month. Cardio’s presentations highlight how advanced cardiovascular risk assessment and detection tools can support both improved health outcomes and more effective healthcare cost management. “The company’s message centers on the idea that earlier identification of cardiovascular risk and disease can potentially enable more targeted interventions and preventive care. Rather than waiting until symptoms develop or major events occ</v>
+        <v>BEIJING, Aug. 21, 2026 /PRNewswire/ -- WiMi Hologram Cloud Inc. (NASDAQ: WiMi) ("WiMi" or the "Company"), a leading global Hologram Augmented Reality ("AR") Technology provider, proposes a cutting-edge quantum machine learning technology oriented toward classical data classification...</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>U.S. Army Four-Star General Gustave F. Perna Joins Exiger as Strategic Advisor</v>
+        <v>Kaplan Fox Encourages Datavault AI Inc. (DVLT) Investors with Losses to Contact the Firm Before October 5, 2026</v>
       </c>
       <c r="B857" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C857" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D857" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E857" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-army-four-star-general-gustave-f-perna-joins-exiger-as-strategic-advisor-302816158.html</v>
+        <v>https://www.newsfilecorp.com/release/310712/Kaplan-Fox-Encourages-Datavault-AI-Inc.-DVLT-Investors-with-Losses-to-Contact-the-Firm-Before-October-5-2026</v>
       </c>
       <c r="F857" t="str">
-        <v>WASHINGTON, July 1, 2026 /PRNewswire/ -- Exiger, the market-leading supply chain AI company and largest provider of supply chain risk technology to the U.S. Government, announced today that General Gustave F. Perna has joined as a Strategic Advisor. General Perna brings a wealth of...</v>
+        <v>New York, New York--(Newsfile Corp. - August 21, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault" or the "Company") (NASDAQ: DVLT) on behalf of investors that purchased or otherwise acquired Datavault securities between September 4, 2024 and October 30, 2025 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Datavault and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>AGNT LAB Officially Launches AI Agent for Social Media Use Nationwide</v>
+        <v>Smartwell Technology Corp. (SMWE) Opens the Market</v>
       </c>
       <c r="B858" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C858" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D858" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E858" t="str">
-        <v>https://www.prweb.com/releases/agnt-lab-officially-launches-ai-agent-for-social-media-use-nationwide-302815746.html</v>
+        <v>https://www.newsfilecorp.com/release/310771/Smartwell-Technology-Corp.-SMWE-Opens-the-Market</v>
       </c>
       <c r="F858" t="str">
-        <v>Chicago-based AGNT LAB has launched its social media AI agent geared at entrepreneurs and small businesses nationwide. The agent features and enhancements continue to be updated for freemium, pro and max user categories. From a simple scheduler to full multi-channel agents, these...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 21, 2026) - Tony Chan, President, Smartwell Technology Corp. ("Smartwell" or the "Company") (TSXV: SMWE) and his team, joined Omar Khafagy, Head, Client Success, Toronto Stock Exchange ("TSX") and TSX Venture Exchange ("TSXV") to open the market and celebrate the Company's new listing on TSXV.Cannot view this video?  Visit:https://www.youtube.com/watch?v=GTmjc0QMQHUSmartwell is an AI-powered agricultural technology company with operations across China...</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>Applied Digital Delivers Second Building at Polaris Forge 1</v>
+        <v>CharmHealth Introduces Ria, AI Solutions Advisor, to Speed Up Health IT Evaluation for Provider Organizations</v>
       </c>
       <c r="B859" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C859" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D859" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E859" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320913/0/en/Applied-Digital-Delivers-Second-Building-at-Polaris-Forge-1.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/charmhealth-introduces-ria-ai-solutions-141200830.html</v>
       </c>
       <c r="F859" t="str">
-        <v>Applied Digital achieves Ready for Service for Phase 1 of Building 2 at Polaris Forge 1 on schedule, bringing campus total live AI capacity to 175 MW</v>
+        <v>PLEASANTON, Calif., August 21, 2026--CharmHealth website visitors can start a conversation with AI solutions advisor Ria to run product demos, answer pricing, billing &amp; setup questions.</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>BeNXGen.ai Ignites Revenue Potential for the Next Generation of Automated Brand Owners</v>
+        <v>Demodesk Cut Daily Prospect Research From Hours to Minutes with ZoomInfo</v>
       </c>
       <c r="B860" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C860" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D860" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E860" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320908/0/en/BeNXGen-ai-Ignites-Revenue-Potential-for-the-Next-Generation-of-Automated-Brand-Owners.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/demodesk-cut-daily-prospect-research-141100193.html</v>
       </c>
       <c r="F860" t="str">
-        <v>BeNXGen.ai Ignites Revenue Potential for the Next Generation of Automated Brand Owners</v>
+        <v>VANCOUVER, Wash., August 21, 2026--ZoomInfo (NASDAQ: GTM), the all-in-one AI GTM platform, has reported that Demodesk, a Munich-based sales meeting and coaching software company, has cut the time its sales development reps spend on daily prospect research from two to three hours to 10 to 15 minutes, according to the company.</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>Seamless Now Powers HubSpot's Breeze Prospecting AI Agent</v>
+        <v>Starcloud Raises $250 Million at $2.3 Billion Valuation to Scale AI with Orbital Data Centers</v>
       </c>
       <c r="B861" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C861" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D861" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E861" t="str">
-        <v>https://www.prweb.com/releases/seamless-now-powers-hubspots-breeze-prospecting-ai-agent-302814951.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/starcloud-raises-250-million-2-140000211.html</v>
       </c>
       <c r="F861" t="str">
-        <v>New integration helps sales teams find net-new contacts at target accounts directly inside HubSpot's Prospecting Agent workflow COLUMBUS, Ohio, July 1, 2026 /PRNewswire-PRWeb/ -- Seamless, the complete AI-powered sales intelligence platform for finding and connecting with ideal customers,...</v>
+        <v>REDMOND, Wash., August 21, 2026--Starcloud, the company pioneering data centers in space, today announced a $250 million Series A extension funding round at a $2.3 billion post-money valuation. The round was led by Manhattan West, with participation from existing investors Benchmark, EQT, Soma, NFX, 776, and others, alongside new investors NVIDIA, Cisco Investments, Cedar Capital, Goanna Capital, Standard Capital, and others. The funding brings Starcloud's total capital raised to $450 million si</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>Der Siteimprove.ai-MCP-Server lässt sich jetzt in KI-Workflows von Kunden in Lovable, Anthropic Claude, VS Code und Figma einbinden und bringt Barrierefreiheit in jede Umgebung, in der digitale Erlebnisse entstehen</v>
+        <v>The Sports Geek Announces 3rd Annual Beat the Geek Pro Football Pick'em Contest</v>
       </c>
       <c r="B862" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C862" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D862" t="str">
         <v>AI</v>
       </c>
       <c r="E862" t="str">
-        <v>https://www.prnewswire.com/news-releases/der-siteimproveai-mcp-server-lasst-sich-jetzt-in-ki-workflows-von-kunden-in-lovable-anthropic-claude-vs-code-und-figma-einbinden-und-bringt-barrierefreiheit-in-jede-umgebung-in-der-digitale-erlebnisse-entstehen-302816051.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-sports-geek-announces-3rd-annual-beat-the-geek-pro-football-pickem-contest-302856408.html</v>
       </c>
       <c r="F862" t="str">
-        <v>Der neue MCP-Server erweitert die agentengestützte Barrierefreiheit im gesamten Ökosystem und hilft Kunden, nicht barrierefreie digitale Erlebnisse gar nicht erst entstehen zu lassen. KOPENHAGEN, Dänemark, 1. Juli 2026 /PRNewswire/ -- Siteimprove, ein führender Anbieter im Bereich...</v>
+        <v>TORONTO, Aug. 21, 2026 /PRNewswire/ -- The Sports Geek is bringing back Beat the Geek, its free pro football pick'em contest that challenges football fans to prove their predictions can outperform The Geek, The Sports Geek's AI-powered betting model. Returning for the third year, Beat the...</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>XRP Power outlines proposed $10 billion U.S. digital computing center plan</v>
+        <v>BlueWhale Research Holds Lead Rejection Under 1% Across 45,000 Leads a Month with ZoomInfo</v>
       </c>
       <c r="B863" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C863" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D863" t="str">
-        <v>Crypto, AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E863" t="str">
-        <v>https://pressreleasenews.org/pressroom/xrp-power-outlines-proposed-10-billion-u-s-digital-computing-center-plan</v>
+        <v>https://finance.yahoo.com/small-business/articles/bluewhale-research-holds-lead-rejection-135800687.html</v>
       </c>
       <c r="F863" t="str">
-        <v>XRP Power has announced a proposed $10 billion investment to build a digital computing center in the U.S., aimed at supporting AI, blockchain, and next-generation digital infrastructure. The facility is expected to create thousands of jobs and position the company as a key player in the evolving digital economy.</v>
+        <v>VANCOUVER, Wash., August 21, 2026--ZoomInfo (NASDAQ: GTM), the all-in-one AI GTM platform, has reported that BlueWhale Research, a B2B lead generation firm serving technology companies, delivers more than 45,000 leads a month with a lead rejection rate of less than 1 percent over the past five years, according to the company. The industry standard for third-party lead generation programs runs between 15 and 20 percent.</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>AI Search Engineers Warn That Businesses Appearing in AI Search for ...</v>
+        <v>Monaire Becomes First HVAC &amp;amp; Refrigeration Management Solution Available Through Restaurant Supply Chain Solutions (RSCS)</v>
       </c>
       <c r="B864" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C864" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D864" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E864" t="str">
-        <v>https://pr-inside.com/ai-search-engineers-warn-that-businesses-appearing-in-ai-search-for-r5196709.htm</v>
+        <v>https://www.prweb.com/releases/monaire-becomes-first-hvac--refrigeration-management-solution-available-through-restaurant-supply-chain-solutions-rscs-302856166.html</v>
       </c>
       <c r="F864" t="str">
-        <v>(PR-inside.com) The #1 AI-certified agency and only AEO-verified agency in the United States identifies a completely undiscovered AI search opportunity: professional service businesses with strong Answer Engine Optimization authority are appearing in competitor brand queries and capturing clients who were researching competing firms AMHERST, NY / ACCESS Newswire / July 1, 2026 / AI Search Engineers, the #1 AI certified agency and the only AEO Verified agency in the United States under the AEO Differentiation Standard, today released findings identifying a completely undiscoveredAI searchopportunity, and warned that businesses without strong Answer Engine Optimization authority are losing clients to competitors who appear in ..</v>
+        <v>RSCS members can use Monaire's AI HVAC and refrigeration monitoring to cut energy waste, emergency repairs, and downtime. SOMERVILLE, Mass., Aug. 21, 2026 /PRNewswire-PRWeb/ -- Monaire, an AI automation platform for HVAC and refrigeration, today announced it is the first energy solution...</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>Clockwork.io Launches The Industry's First Contractual Commitment to ...</v>
+        <v>Momentum Digital Earns Third Consecutive Inc. 5000 Honor as Philadelphia Agency Enters 11th Year, Expands AI, Partnerships and Nationwide Reach</v>
       </c>
       <c r="B865" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C865" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D865" t="str">
         <v>AI</v>
       </c>
       <c r="E865" t="str">
-        <v>https://pr-inside.com/clockwork-io-launches-the-industry-s-first-contractual-commitment-to-r5196707.htm</v>
+        <v>https://www.prweb.com/releases/momentum-digital-earns-third-consecutive-inc-5000-honor-as-philadelphia-agency-enters-11th-year-expands-ai-partnerships-and-nationwide-reach-302856904.html</v>
       </c>
       <c r="F865" t="str">
-        <v>(PR-inside.com) "You Only Compute Once" (YOCO) guarantees to resolve 90% of AI training failures with no lost progress, or customers get credit PALO ALTO, CA / ACCESS Newswire / July 1, 2026 / Clockwork.io , pioneer of Software-Driven AI Fabrics™ and the company behind TorchPass AI fault tolerance, today announced the YOCO Guarantee - the industry's first contractual commitment to dramatically reduce the hidden, compounding cost of training failure in large-scale AI infrastructure. The announcement marks a turning point in how the AI industry measures infrastructure reliability - moving beyond uptime metrics designed for a previous era towards goals AI teams value ..</v>
+        <v>Founded by former Googler Mac Frederick, the five-star-rated agency is headquartered in Philadelphia and now serves clients in all 50 states. PHILADELPHIA, Aug. 21, 2026 /PRNewswire-PRWeb/ -- Momentum Digital, the five-star-rated digital marketing agency built by a former Google employee,...</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>AI Search Engineers Warn That Businesses Appearing in AI Search for Competitor Brand Queries Are Losing Clients They Never Knew Were Theirs, and Release the Competitor Query Capture Framework</v>
+        <v>Faruqi &amp; Faruqi, LLP Urges Datavault AI Inc. (NASDAQ: DVLT) Investors ...</v>
       </c>
       <c r="B866" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C866" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D866" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E866" t="str">
-        <v>https://www.newswire.com/news/ai-search-engineers-warn-that-businesses-appearing-in-ai-search-for-competitor</v>
+        <v>https://pr-inside.com/faruqi-faruqi-llp-urges-datavault-ai-inc-nasdaq-dvlt-investors-r5214759.htm</v>
       </c>
       <c r="F866" t="str">
-        <v>The #1 AI-certified agency and only AEO-verified agency in the United States identifies a completely undiscovered AI search opportunity: professional service businesses with strong Answer Engine Optimization authority are appearing in competitor brand queries and capturing clients who were researching competing firms</v>
+        <v>(PR-inside.com) Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses in Datavault AI to Contact Him Directly to Discuss Their Options NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 /Faruqi &amp; Faruqi, LLP, a leading national securities law firm, reminds investors of the October 5, 2026 deadline to seek the role of lead plaintiff in a federal securities class action that has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT). [You may also click here for additional information] WHY: Faruqi &amp; Faruqi, LLP, a leading national securities law firm, informs investors ..</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>Velosio Deepens its Investment as a Top Microsoft Partner with Acquisitions of Kopis and Acuitas</v>
+        <v>MDCE Advances StrainScan Pro as Scalable Enterprise Platform for Multi-Billion-Dollar ...</v>
       </c>
       <c r="B867" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C867" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D867" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E867" t="str">
-        <v>https://www.prnewswire.com/news-releases/velosio-deepens-its-investment-as-a-top-microsoft-partner-with-acquisitions-of-kopis-and-acuitas-302812060.html</v>
+        <v>https://pr-inside.com/mdce-advances-strainscan-pro-as-scalable-enterprise-platform-for-multi-billion-dollar-r5214755.htm</v>
       </c>
       <c r="F867" t="str">
-        <v>Two strategic transactions expand Velosio's Azure, business applications and AI capabilities while extending its full Microsoft portfolio to a broader customer base ATLANTA, July 1, 2026 /PRNewswire/ -- Velosio, one of the nation's largest Microsoft partners, today announced two strategic...</v>
+        <v>(PR-inside.com) Proprietary AI Vision Software Delivers a Single, Portable Standard for Visual Quality Verification Across Multiple High-Value Industries MESA, AZ / ACCESS Newswire / August 21, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today reinforced the enterprise positioning of its StrainScan Pro platform, highlighting the proprietary AI vision software as a scalable solution designed to serve multi-location retail and agricultural operators through a single, unified system. Over the course of recent announcements, Medical Care Technologies has outlined how StrainScan Pro supports visual strain and quality verification for licensed retail operators, early detection of pests and crop illness in the field, and freshness tracking ..</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
-        <v>Siemens to invest €300 million in Germany to build electrical backbone of tomorrow's industries</v>
+        <v>MDCE Advances StrainScan Pro as Scalable Enterprise Platform for Multi-Billion-Dollar Retail and Agricultural Operators (OTCID:MDCE)</v>
       </c>
       <c r="B868" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C868" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D868" t="str">
-        <v>AI, Energy, Automotive</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E868" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357026</v>
+        <v>https://www.newswire.com/news/mdce-advances-strainscan-pro-as-scalable-enterprise-platform-for-multi-billion</v>
       </c>
       <c r="F868" t="str">
-        <v>- - &amp;#8226; Expansion of production of high-efficiency power distribution systems for data centers, e-mobility and industrial automation - &amp;#8226; Expansion of Frankfurt switchgear factory, new supplier facility in Offenbach - &amp;#8226; Creation of up to 700 new jobs by end of 2030 - &amp;#8226; Commitment to Germany as a business location and to Made for Germany initiative - - - Siemens is investing &amp;#8364;300 million to significantly expand the production of key technologies for the global energy transition and for AI data c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357026</v>
+        <v>Proprietary AI Vision Software Delivers a Single, Portable Standard for Visual Quality Verification Across Multiple High-Value Industries</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>Zanderio Brings Real-Time AI Sales Conversations to your Service Businesses in Under 10 Minutes</v>
+        <v>TransformativeMed Partners with Red Rover Health to Bring Agentic AI Across Clinical Workflows</v>
       </c>
       <c r="B869" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C869" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D869" t="str">
-        <v>AI</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E869" t="str">
-        <v>https://www.prweb.com/releases/zanderio-brings-real-time-ai-sales-conversations-to-your-service-businesses-in-under-10-minutes-302815685.html</v>
+        <v>https://www.prnewswire.com/news-releases/transformativemed-partners-with-red-rover-health-to-bring-agentic-ai-across-clinical-workflows-302857306.html</v>
       </c>
       <c r="F869" t="str">
-        <v>AI-powered Sales Agent helps service businesses answer visitor questions, qualify prospects, and turn website traffic into booked demos, consultations, and appointments. LOS ANGELES, July 1, 2026 /PRNewswire-PRWeb/ -- Zanderio has launched a real-time AI sales agent designed to help...</v>
+        <v>Companies to showcase agentic discharge planning solution at Oracle Health Summit SEATTLE, Aug. 21, 2026 /PRNewswire/ -- TransformativeMed, a 'Best in Klas' Healthcare IT company, today announced a strategic partnership with Red Rover Health to design and deploy agentic AI solutions that...</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>throo Launches in New York City with Lower Fares for Riders and Zero Commission for Drivers</v>
+        <v>Coreline Soft and INFINITT North America Deploy Chest CT-Based AI Reading Workflow at St. Joseph's Health</v>
       </c>
       <c r="B870" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C870" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D870" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E870" t="str">
-        <v>https://express-press-release.net/news/2026/07/01/1761322</v>
+        <v>https://www.prnewswire.com/news-releases/coreline-soft-and-infinitt-north-america-deploy-chest-ct-based-ai-reading-workflow-at-st-josephs-health-302851592.html</v>
       </c>
       <c r="F870" t="str">
-        <v>New York, New York – 2026-07-01 — /EPR Network/ – throo, the newest ride-hailing platform built to pay drivers more and charge riders less, officially [read full press release...]</v>
+        <v>PHILLIPSBURG, N.J. and ATLANTA, Aug. 21, 2026 /PRNewswire/ -- Coreline Soft, a leading medical AI innovator, and INFINITT North America have announced the deployment of a chest CT-based AI reading workflow at St. Joseph's Health in Paterson, New Jersey. This marks the second major North...</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>MORI Associates Awarded NASA SEWP VI Prime Contract to Deliver Enterprise Technology Solutions Across the Federal Government</v>
+        <v>O'Shaughnessy Ventures Funds Research Into How Cells Heal</v>
       </c>
       <c r="B871" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C871" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D871" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E871" t="str">
-        <v>https://www.prweb.com/releases/mori-associates-awarded-nasa-sewp-vi-prime-contract-to-deliver-enterprise-technology-solutions-across-the-federal-government-302815220.html</v>
+        <v>https://www.prnewswire.com/news-releases/oshaughnessy-ventures-funds-research-into-how-cells-heal-302856956.html</v>
       </c>
       <c r="F871" t="str">
-        <v>MORI Associates has been awarded a prime contract under NASA's SEWP VI Government-Wide Acquisition Contract, expanding federal agencies' access to the company's enterprise IT, cloud modernization, cybersecurity, AI, and digital modernization capabilities. NORTH BETHESDA, Md., July 1, 2026...</v>
+        <v>Wiktoria Pawlak receives an O'Shaughnessy Fellowship to build an AI model that decodes cells' electrical signals, enabling therapies that guide regeneration rather than relying on drugs. GREENWICH, Conn., Aug. 21, 2026 /PRNewswire/ -- O'Shaughnessy Ventures LLC (OSV), an investment firm...</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>BluSky AI Inc. Announces Appointment of Mort Aaronson to Board of Directors</v>
+        <v>MyDataWork for Teams Now Available in AWS Marketplace</v>
       </c>
       <c r="B872" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C872" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D872" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E872" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320731/29006/en/BluSky-AI-Inc-Announces-Appointment-of-Mort-Aaronson-to-Board-of-Directors.html</v>
+        <v>https://www.prnewswire.com/news-releases/mydatawork-for-teams-now-available-in-aws-marketplace-302856437.html</v>
       </c>
       <c r="F872" t="str">
-        <v>Experienced executive and strategic advisor, joins the Board as BluSky AI advances its modular AI infrastructure platform and long-term growth strategy. Experienced executive and strategic advisor, joins the Board as BluSky AI advances its modular AI infrastructure platform and long-term growth strategy.</v>
+        <v>Team edition gives customers a faster path to organize their analytical assets, use cases, lineage, value, and AI-readiness context. CHICAGO, Aug. 21, 2026 /PRNewswire/ -- MyDataWork, the work-context layer for analytics and AI readiness, today announced that MyDataWork for Teams is now...</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>Q/C Technologies Relocates Headquarters to San Francisco in Proximity to World-Class Engineering Experts for Photonic Computing and Optical AI Inference Initiative</v>
+        <v>Quantum X Labs Announces Additional Advancement in Quantum Error Correction Using NVIDIA CUDA-Q with New Results on Google’s Dataset</v>
       </c>
       <c r="B873" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C873" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D873" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E873" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320730/0/en/Q-C-Technologies-Relocates-Headquarters-to-San-Francisco-in-Proximity-to-World-Class-Engineering-Experts-for-Photonic-Computing-and-Optical-AI-Inference-Initiative.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349064/0/en/quantum-x-labs-announces-additional-advancement-in-quantum-error-correction-using-nvidia-cuda-q-with-new-results-on-google-s-dataset.html</v>
       </c>
       <c r="F873" t="str">
-        <v>Builds integrated photonics lab to ramp research and development for proprietary optical processing unit</v>
+        <v>QXL’s updated AI-driven decoder demonstrated improved performance supporting the Company’s roadmap toward reliable fault-tolerant quantum computing</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>Fortun Holdings Announces Development of Proprietary AI-Enabled Operating ...</v>
+        <v>AMC Robotics Enters into Warrant Inducement Transaction for up to $2.1 Million in Gross Proceeds</v>
       </c>
       <c r="B874" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C874" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D874" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E874" t="str">
-        <v>https://pr-inside.com/fortun-holdings-announces-development-of-proprietary-ai-enabled-operating-r5196654.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349059/0/en/amc-robotics-enters-into-warrant-inducement-transaction-for-up-to-2-1-million-in-gross-proceeds.html</v>
       </c>
       <c r="F874" t="str">
-        <v>(PR-inside.com) Company's Internally Developed Platform Integrates Lead Management, Application Processing, Underwriting, Offer Generation, Closing Verification and Funding Management Into a Unified AI-Enabled Workflow MIAMI, FL / ACCESS Newswire / July 1, 2026 / Fortun Holdings, Corp. (OTCID:FRTU) ("Fortun" or the "Company"), through its Fortun family of companies, today announced the development of a proprietary AI-enabled operating platform designed to modernize and integrate the Company's customer relationship management, application processing, underwriting workflow, offer generation, closing verification, and funding management functions into a single internal transaction management system. The Company began this technology initiative in January 2026 as part of a broader effort to id</v>
+        <v xml:space="preserve">NEW YORK, Aug. 21, 2026 (GLOBE NEWSWIRE) -- AMC Robotics Corporation (Nasdaq: AMCI) (“AMC Robotics” or the “Company”), an AI-driven robotics solutions provider, today announced it has entered into warrant inducement agreements (the “Agreements”) with two investors ("Investors") for the exercise of certain outstanding warrants that the Company issued in December 2025 (the "Existing Warrants"). Pursuant to the Agreements, the Investors have agreed to exercise certain of their Existing Warrants at a reduced exercise price of $1.65 for gross proceeds of $1 million (the “Initial Warrant Exercise”) and will have the option to exercise their remaining Existing Warrants at the reduced exercise price for gross proceeds of approximately up to an additional $1.1 million within 30 trading days of the </v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>Fortun Holdings Announces Development of Proprietary AI-Enabled Operating Platform</v>
+        <v>Agentic AI Could Rewrite the Economics of SAP Transformation</v>
       </c>
       <c r="B875" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C875" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D875" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E875" t="str">
-        <v>https://www.newswire.com/news/fortun-holdings-announces-development-of-proprietary-ai-enabled-operating</v>
+        <v>https://news.sap.com/2026/08/agentic-ai-could-rewrite-economics-of-sap-transformation/</v>
       </c>
       <c r="F875" t="str">
-        <v>Company's Internally Developed Platform Integrates Lead Management, Application Processing, Underwriting, Offer Generation, Closing Verification and Funding Management Into a Unified AI-Enabled Workflow</v>
+        <v>Agentic transformation is not something waiting over the horizon—that world is here now.</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>AIS and Motorola Solutions to Host AI Campus Safety Summit</v>
+        <v>Investors in Datavault AI Inc. (DVLT): Protect Your Rights - Contact ...</v>
       </c>
       <c r="B876" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C876" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D876" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E876" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/ais-and-motorola-solutions-to-host-ai-campus-safety-summit/?source=barchart</v>
+        <v>https://pr-inside.com/investors-in-datavault-ai-inc-dvlt-protect-your-rights-contact-r5214743.htm</v>
       </c>
       <c r="F876" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 21, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>Tenable Named as the Current Company to Beat for AI-Powered Exposure Assessment in a June 2026 Gartner® Report</v>
+        <v>Ethical and Responsible AI Adoption in B2B Products</v>
       </c>
       <c r="B877" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C877" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D877" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E877" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320696/0/en/Tenable-Named-as-the-Current-Company-to-Beat-for-AI-Powered-Exposure-Assessment-in-a-June-2026-Gartner-Report.html</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768793</v>
       </c>
       <c r="F877" t="str">
-        <v>COLUMBIA, Md., July 01, 2026 (GLOBE NEWSWIRE) -- Tenable ® Holdings, Inc. (NASDAQ: TENB), the exposure management company , today announced that Gartner has identified Tenable as the company to beat for AI-powered exposure assessment in its report, AI Vendor Race: Tenable Is the Company to Beat for AI-Powered Exposure Assessment .</v>
+        <v>Artificial intelligence is quickly becoming part of everyday B2B software. From sales forecasting and customer support to fraud detection, workflow automation, personalization, and data analysis, [read full press release...]</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>Atos Named 'Best in Class' in Multiple Categories Across the 2026 PAC RADAR Evaluation of SAP Service Providers</v>
+        <v>Foresight Evaluates Expansion into New Technology Markets, Including AI-Based Technologies, Cybersecurity and Data Centers</v>
       </c>
       <c r="B878" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C878" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D878" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E878" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357002</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349018/0/en/foresight-evaluates-expansion-into-new-technology-markets-including-ai-based-technologies-cybersecurity-and-data-centers.html</v>
       </c>
       <c r="F878" t="str">
-        <v>Atos, a global leader in AI-driven digital transformation, has been named by PAC, an authoritative provider of data-driven research and strategic insight covering the software and IT services market, as a market leader in SAP Services, 2026. This comprehensive vendor assessment covered 25 leading SAP Service Providers, regarding their ability to support clients with both today&amp;#39;s challenges and tomorrow&amp;#39;s requirements. - - The PAC evaluation highlights Atos&amp;#39; continued position as an establi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357002</v>
+        <v>Company explores additional growth opportunities, including the possible acquisition of AI-Based Technologies, Cybersecurity or Data Centers, while continuing its existing business activities</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>Intrusion Inc. Announces Technology Showcase Highlighting the Combined ...</v>
+        <v>Aehr Test Systems to Participate in the Jefferies Semiconductor, IT ...</v>
       </c>
       <c r="B879" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C879" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D879" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E879" t="str">
-        <v>https://pr-inside.com/intrusion-inc-announces-technology-showcase-highlighting-the-combined-r5196652.htm</v>
+        <v>https://pr-inside.com/aehr-test-systems-to-participate-in-the-jefferies-semiconductor-it-r5214715.htm</v>
       </c>
       <c r="F879" t="str">
-        <v>(PR-inside.com) Technology Day to feature live demonstrations of the Company's next-generation AI-native cybersecurity platform and long-term product roadmap PLANO, TX / ACCESS Newswire / July 1, 2026 / Intrusion Inc. (NASDAQ:INTZ) ("Intrusion" or the "Company"), a leader in cyberattack prevention solutions, today announced that it will host an exclusive Technology &amp; Innovation Day at 1:00 p.m. ET on Wednesday, July 22, 2026, providing investors, analysts, channel partners, prospective customers, and industry leaders with an in-depth look at the Company's next-generation AI-native cybersecurity platform following its recently announced acquisition of a controlling interest in VigilAigent. Hosted by Chief Executive Officer Tony Scott, Mark Porter, ..</v>
+        <v>(PR-inside.com) FREMONT, CA / ACCESS Newswire / August 21, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced that it will participate in the Jefferies semiconductor, IT Hardware &amp; Communications Technology Conference taking place August 24-25, 2026, at the Four Seasons Hotel in Chicago. President and CEO Gayn Erickson and CFO Chris Siu will be hosting meetings with investors throughout the day on Tuesday, August 25. "We look forward to discussing with investors and shareholders Aehr's expanding role in ..</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>Intrusion Inc. Announces Technology Showcase Highlighting the Combined Power of TraceCop and VigilAigent's AI Platform</v>
+        <v>Docebo Inc. Announces Substantial Issuer Bid Price Increase and Extension</v>
       </c>
       <c r="B880" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C880" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D880" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS, Education</v>
       </c>
       <c r="E880" t="str">
-        <v>https://www.newswire.com/news/intrusion-inc-announces-technology-showcase-highlighting-the-combined-power-of</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/docebo-inc-announces-substantial-issuer-113000437.html</v>
       </c>
       <c r="F880" t="str">
-        <v>Technology Day to feature live demonstrations of the Company's next-generation AI-native cybersecurity platform and long-term product roadmap</v>
+        <v>TORONTO, August 21, 2026--Docebo Inc. (NASDAQ: DCBO; TSX: DCBO) ("Docebo" or the "Company"), the Enterprise Platform for the AI-era workforce, unifying skills intelligence, learning, and knowledge in one closed loop, announced today the amendment of the terms of its previously announced substantial issuer bid (the "Offer") under which the Company has offered to repurchase from its shareholders ("Shareholders") for cancellation up to US$70,000,000 of its outstanding common shares ("Common Shares"</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>Decent Holding Inc. Expands Community Healthcare Network to Over 480 Operational Centers, Advancing Its Vision to Build China's AI-Enabled Healthy Aging Platform</v>
+        <v>Overtime Joins the OH.io Portfolio to Accelerate Demand for Its Voice-First AI Platform for Billing and Collections</v>
       </c>
       <c r="B881" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C881" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D881" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E881" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320681/0/en/Decent-Holding-Inc-Expands-Community-Healthcare-Network-to-Over-480-Operational-Centers-Advancing-Its-Vision-to-Build-China-s-AI-Enabled-Healthy-Aging-Platform.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/overtime-joins-oh-io-portfolio-113000679.html</v>
       </c>
       <c r="F881" t="str">
-        <v>BEIJING, China, July 01, 2026 (GLOBE NEWSWIRE) -- Decent Holding Inc. (NASDAQ: DXST) ("Decent" or the "Company"), a technology-driven provider of wastewater treatment, community healthcare, and elderly care services, today announced the continued expansion of its nationwide community healthcare network and provided an update on its plan to develop an integrated, AI-coordinated elderly care infrastructure.</v>
+        <v>COLUMBUS, Ohio, August 21, 2026--Overtime, the developer of a voice-first AI platform for billing, collections, and debt recovery, announced today a partnership with Columbus-based performance venture OH.io for go-to-market acceleration. Through the partnership, Overtime will join the OH.io portfolio and receive a dedicated pod of go-to-market specialists to support Overtime's top-of-funnel demand engine, including a dedicated inside-sales pod and account-based marketing program aimed at generat</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>ASN Software Unveils the Automotive Business Universe: One Connected Platform for Dealers, Finance Companies, Service Shops, and Flooring Companies</v>
+        <v>Dėl AB „Tewox“ išankstinio dalinio obligacijų išpirkimo</v>
       </c>
       <c r="B882" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C882" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D882" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>AI</v>
       </c>
       <c r="E882" t="str">
-        <v>https://www.pr.com/press-release/972433</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349011/0/lt/d%C4%97l-ab-tewox-i%C5%A1ankstinio-dalinio-obligacij%C5%B3-i%C5%A1pirkimo.html</v>
       </c>
       <c r="F882" t="str">
-        <v>New visualization illustrates how ASN Software unifies CRM, AI, payments, accounting, service operations, compliance, finance, and hundreds of integrations into one connected business platform. [PR.com]</v>
+        <v>Vilnius, Lietuva, Aug. 21, 2026 (GLOBE NEWSWIRE) -- 2026 m. liepos 31 d. SUTNTIB AB „Tewox“ (toliau – Emitentas ) viešai paskelbė apie 35 000 000 EUR obligacijų emisijos, ISIN LT0000409567 (toliau – Obligacijos ), išankstinį dalinį išpirkimą (toliau – Pranešimas )*.</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
-        <v>Hydrosat Launches Data Discovery Platform, Unlocking 500 Million sq ...</v>
+        <v>Professional Diversity Network Launches PDN Intelligence to Advance GPU-Powered AI Infrastructure</v>
       </c>
       <c r="B883" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C883" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D883" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E883" t="str">
-        <v>https://pr-inside.com/hydrosat-launches-data-discovery-platform-unlocking-500-million-sq-r5196640.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349010/25762/en/professional-diversity-network-launches-pdn-intelligence-to-advance-gpu-powered-ai-infrastructure.html</v>
       </c>
       <c r="F883" t="str">
-        <v>(PR-inside.com) New portal provides on-demand thermal imagery for critical resource monitoring, risk detection, and operational decision-making worldwide. WASHINGTON, D.C. AND LUXEMBOURG CITY, LUXEMBOURG / ACCESS Newswire / July 1, 2026 / Hydrosat, the leading provider of thermal infrared satellite data and AI-powered analytics, today announced the launch of its new Discovery Portal, a centralized gateway for customers to access, explore, and leverage thermal imagery and analytics from space. The Discovery Portal enables organizations to access and evaluate thermal intelligence products powered by Hydrosat's flagship 30 m pixel-size Land Surface Temperature data set and growing constellation of thermal infrared satellites. Unlike traditional optical imagery, ..</v>
+        <v>CHICAGO, Aug. 21, 2026 (GLOBE NEWSWIRE) -- Professional Diversity Network, Inc. (Nasdaq: IPDN) (“PDN” or the “Company”), a technology holding company with businesses spanning workforce solutions, remote talent and artificial intelligence, today announced the formation of PDN Intelligence, Inc. (“PDN Intelligence”), a wholly owned Delaware subsidiary established to lead the Company’s expansion into artificial intelligence infrastructure and GPU-powered computing.</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>Intersignal Releases Braid v0.2, Advancing Its Local-First AI State Synchronization Protocol</v>
+        <v>Pomerantz LLP Brings Class Action Lawsuit Against Datavault AI Inc.– ...</v>
       </c>
       <c r="B884" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C884" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D884" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E884" t="str">
-        <v>https://www.prnewswire.com/news-releases/intersignal-releases-braid-v0-2--advancing-its-local-first-ai-state-synchronization-protocol-302815169.html</v>
+        <v>https://pr-inside.com/pomerantz-llp-brings-class-action-lawsuit-against-datavault-ai-inc-r5214701.htm</v>
       </c>
       <c r="F884" t="str">
-        <v>FORT LAUDERDALE, Fla., July 1, 2026 /PRNewswire/ -- Intersignal, an independent artificial intelligence lab and systems research initiative, today announced the release of Braid v0.2, the second iteration of its local-first AI state synchronization protocol. Released one day after the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT) and certain officers. The class action, filed in the United States District Court for the Eastern District of Pennsylvania, and docketed under 2:26-cv-05548, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Datavault AI securities between September 4, 2024 and October 30, 2025, both dates inclusive (the "Class Period"), seeking to recover damages caused by Defendants' ..</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>HCMC Announces Initial Meme Coin Token Acquisition From DeFi Development Corp. (Nasdaq:DFDV) Through its New AI Powered IP Platform RAGE (Risk Assessment Gauging Enterprise)</v>
+        <v>Epicor Prism Launches Across Latin America, Bringing Embedded, Industry-Specific AI to Manufacturers and Distributors</v>
       </c>
       <c r="B885" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C885" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D885" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E885" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320615/0/en/HCMC-Announces-Initial-Meme-Coin-Token-Acquisition-From-DeFi-Development-Corp-Nasdaq-DFDV-Through-its-New-AI-Powered-IP-Platform-RAGE-Risk-Assessment-Gauging-Enterprise.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/epicor-prism-launches-across-latin-110000162.html</v>
       </c>
       <c r="F885" t="str">
-        <v>HOLLYWOOD, FL, July 01, 2026 (GLOBE NEWSWIRE) -- Healthier Choices Management Corp. (HCMC) today announced its inaugural investment in 1 billion tokens of $DON’T DisclaimerCoin, the pioneering meme coin launched by DeFi Development Corp. (“DFDV”). HCMC will hold these tokens through RAGE, the new AI powered IP platform of HCMC focused on digital assets, meme coins and internet-native communities. As previously announced, RAGE will serve as HCMC's flagship AI powered IP platform for identifying, acquiring, and scaling exposure to high-conviction digital culture assets that sit at the intersection of community, capital markets, and internet-native innovation.</v>
+        <v>AUSTIN, Texas, August 21, 2026--Epicor has expanded its AI-driven ERP strategy in the Latin American market with the general availability of Epicor Prism, a portfolio of vertical AI agents designed specifically for the supply chain industries.</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
-        <v>Aimwell Partners Inc. Publishes the Adversarial Validation Standard, ...</v>
+        <v>WISR AI Systems Selected as One of Canada's Top 100 AI Startups for ALL IN 2026</v>
       </c>
       <c r="B886" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C886" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D886" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E886" t="str">
-        <v>https://pr-inside.com/aimwell-partners-inc-publishes-the-adversarial-validation-standard-r5196639.htm</v>
+        <v>https://www.newsfilecorp.com/release/310698/WISR-AI-Systems-Selected-as-One-of-Canadas-Top-100-AI-Startups-for-ALL-IN-2026</v>
       </c>
       <c r="F886" t="str">
-        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / July 1, 2026 / Aimwell Partners Inc. (OTCID:AIMN) ("Aimwell" or the "Company"), the parent company of AimwellBio, today announced the publication of the Adversarial Validation Standard, v1, a versioned, open methodology framework designed to establish a transparent reference for decision integrity in AI-generated biopharmaceutical intelligence. As artificial intelligence becomes increasingly embedded in regulatory, clinical, and strategic decision-making across the biopharmaceutical industry, one question has remained largely unanswered: by what published methodology are AI-generated intelligence outputs validated? AimwellBio's Adversarial Validation Standard, v1 seeks to answer that question by introducing a transparent, versioned framework in</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 21, 2026) - Wisr AI Systems Inc. (CSE: WISR) ("Wisr AI" or the "Company"), a provider of agentic AI-powered cybersecurity and third-party risk intelligence solutions, is pleased to announce that it has been selected as one of Canada's Top 100 AI and Technology Startups to be featured at ALL IN 2026.Taking place September 16-17, 2026, at the Palais des congrès de Montréal, ALL IN is Canada's largest event dedicated to artificial intelligence...</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>LataMed AI Executes Strategic Commercial Alliance With Telecom Provider to Expand Digital Healthcare Accessibility Across Venezuela</v>
+        <v>Artificial Intelligence in Drug Repurposing Market: Where Machine Learning Meets Medicine</v>
       </c>
       <c r="B887" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C887" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D887" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>AI, Education</v>
       </c>
       <c r="E887" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-executes-strategic-commercial-alliance-with-telecom-provider-to-expand-digital-healthcare-accessibility-across-venezuela-7087451</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768742</v>
       </c>
       <c r="F887" t="str">
-        <v>CARACAS, VENEZUELA - July 1, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that its Venezuelan operating affiliate, LataMed AI VE, has entered into a strategic commercial alliance with CANTV, a Venezuelan based and state-run telecommunications provider, to support the continued expansion of digital healthcare services throughout the country. Under the agreement, the parties intend to work toward making the LataMed AI mobile application and selected digital healthcare services available through CANTV's products and digital service offerings as part of a broad</v>
+        <v>The global artificial intelligence in drug repurposing market stood at USD 1.3 billion in 2025 and is forecast to climb to USD 7.7 billion by 2033, growing [read full press release...]</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>AI Seer Launches Truth Terminal Chrome Extension, Bringing Real-Time Verification to Polymarket and Every Video on the Web</v>
+        <v>How AI Is Reshaping the Healthcare Cloud Picture Archiving And Communication System Market</v>
       </c>
       <c r="B888" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C888" t="str">
-        <v>PR.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D888" t="str">
-        <v>AI, Media</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E888" t="str">
-        <v>https://www.pr.com/press-release/972495</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768733</v>
       </c>
       <c r="F888" t="str">
-        <v>The Truth Terminal Chrome Extension makes ArAIstotle's prediction-market analysis and resolution risk scoring available directly inside Polymarket, while a new Live Fact Checker transcribes videos, podcasts and articles as users watch or read and returns verdicts with sources in real time. [PR.com]</v>
+        <v>Healthcare Cloud PACS Is Reshaping the Future of Medical Imaging Medical imaging has become one of the most data-intensive areas of modern healthcare. Every day, [read full press release...]</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>Aimwell Partners Inc. Publishes the Adversarial Validation Standard, v1, an Open Methodology Framework for Verifying AI-Generated Biopharma Intelligence</v>
+        <v>AI In Oncology Market: Two Markets Hiding Inside One Number</v>
       </c>
       <c r="B889" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C889" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D889" t="str">
         <v>AI</v>
       </c>
       <c r="E889" t="str">
-        <v>https://www.newswire.com/news/aimwell-partners-inc-publishes-the-adversarial-validation-standard-v1-an-open</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768726</v>
       </c>
       <c r="F889" t="str">
-        <v/>
+        <v>Cancer diagnosis used to hinge almost entirely on the trained eye of a radiologist or pathologist, working scan by scan, slide by slide. That model [read full press release...]</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>Beeline Holdings Completes Acquisition of MagicBlocks, Accelerating AI Integration Across Mortgage and Title Operations</v>
+        <v>Vantage amplia l'offerta di CFD pre-IPO con Unitree Robotics, mentre cresce l'interesse per l'IA di frontiera</v>
       </c>
       <c r="B890" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C890" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D890" t="str">
-        <v>Finance, AI, SaaS, Real Estate</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E890" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320614/0/en/Beeline-Holdings-Completes-Acquisition-of-MagicBlocks-Accelerating-AI-Integration-Across-Mortgage-and-Title-Operations.html</v>
+        <v>https://www.prnewswire.com/news-releases/vantage-amplia-lofferta-di-cfd-pre-ipo-con-unitree-robotics-mentre-cresce-linteresse-per-lia-di-frontiera-302857268.html</v>
       </c>
       <c r="F890" t="str">
-        <v>Acquisition brings core AI infrastructure fully in-house, strengthening Beeline's ability to automate and scale across its product suite Acquisition brings core AI infrastructure fully in-house, strengthening Beeline's ability to automate and scale across its product suite</v>
+        <v>PORT VILA, Vanuatu, 21 agosto 2026 /PRNewswire/ -- Vantage Markets ha ampliato la propria offerta di CFD pre-IPO con il lancio del CFD pre-IPO su Unitree, riservato ai clienti idonei e disponibile dal 10 agosto 2026 con il simbolo UNITREEUSD. Il lancio offre ai clienti idonei...</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>Stemtech Corporation Declares July 2026 "Cellular Health Awareness ...</v>
+        <v>AI in Drug Repurposing Market: Faster Paths to New Therapeutic Uses</v>
       </c>
       <c r="B891" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C891" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D891" t="str">
-        <v>AI, Healthcare, Education</v>
+        <v>AI</v>
       </c>
       <c r="E891" t="str">
-        <v>https://pr-inside.com/stemtech-corporation-declares-july-2026-cellular-health-awareness-r5196634.htm</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768714</v>
       </c>
       <c r="F891" t="str">
-        <v>(PR-inside.com) Spotlighting Two Decades of Natural Regenerative Support, Anti-Aging and Longevity Science, AI-Recognized Pioneer-Leader in Stem Cell Nutrition Marks 20 Years of All-Natural, Plant-Based Stemceuticals™ With a Company-Wide Education Initiative NAPLES, FL / ACCESS Newswire / July 1, 2026 /Stemtech Corporation (OTCID:STEK), the global pioneer and leader in stem cell nutrition, today announced that it has designated July 2026 as Cellular Health Awareness Month, a company-wide initiative dedicated to educating consumers, Independent Business Partners (IBPs), and the wellness community on the science of natural regenerative support, healthy aging, and longevity. "Live Longer - Live Better - Live Younger" For two decades, Stemtech has championed ..</v>
+        <v>The global artificial intelligence (AI) in drug repurposing market was valued at USD 1.3 billion in 2025 and is estimated to reach USD 1.7 billion in 2026. The market is projected [read full press release...]</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>Peer To Peer Network (OTC:PTOP) Launches 21-Day Free Synaptic Quant ...</v>
+        <v>Robo.ai Inc. Announces Appointment of Wang Hao, Senior Executive Officer of UAE Independent Digital Asset Custodian Changer.ae, as Independent Director</v>
       </c>
       <c r="B892" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C892" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D892" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E892" t="str">
-        <v>https://pr-inside.com/peer-to-peer-network-otc-ptop-launches-21-day-free-synaptic-quant-r5196632.htm</v>
+        <v>https://www.prnewswire.com/news-releases/roboai-inc-announces-appointment-of-wang-hao-senior-executive-officer-of-uae-independent-digital-asset-custodian-changerae-as-independent-director-302857257.html</v>
       </c>
       <c r="F892" t="str">
-        <v>(PR-inside.com) Retail Traders Can Now Experience Institutional-Grade AI Market Intelligence Free for 21 Days - No Credit Card Required CAMBRIDGE, MA / ACCESS Newswire / July 1, 2026 / Peer To Peer Network (OTC PINK:PTOP), a technology company focused on developing innovative financial technology and digital networking solutions, today announced the launch of a 21-day free Elite trial for all new users of Synaptic Quant, the Company's AI-powered market intelligence platform. Effective immediately, every new Synaptic Quant account will receive full, unrestricted access to the Elite subscription tier for 21 days-completely free and with no credit card required. Experience the Complete Elite Platform "I have ..</v>
+        <v>ABU DHABI, UAE, Aug. 21, 2026 /PRNewswire/ -- Robo.ai Inc. (Nasdaq: AIIO) (the "Company" or "Robo.ai"), a UAE-based Nasdaq-listed company, today announced the appointment of Mr. Hao Wang as an independent director of the Company's board of directors (the "Board"), effective immediately....</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>AIAI Holdings' MediGuide Launches Digital Platform</v>
+        <v>Computational Pathology Market: The Shift From Digital Pathology to Intelligent Pathology</v>
       </c>
       <c r="B893" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C893" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D893" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>AI, Education</v>
       </c>
       <c r="E893" t="str">
-        <v>https://pr-inside.com/aiai-holdings-mediguide-launches-digital-platform-r5196631.htm</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768713</v>
       </c>
       <c r="F893" t="str">
-        <v>(PR-inside.com) Digital Transformation Initiative Establishes Operational Foundation for Innovation in Diagnostics, Prevention and Precision Medicine DALLAS, TX / ACCESS Newswire / July 1, 2026 / AIAI Holdings Corporation (NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, today announced that its portfolio company, MediGuide International, has launched a new enterprise digital platform. MediGuide's digital platform is an API-first, interoperable layer that connects insurers, payors, and digital health partners to MediGuide's clinical services, Medical Second Opinion, virtual urgent/primary/behavioral/specialty care, and chronic condition programs, through a single, configurable integration.</v>
+        <v>Pathology is moving beyond the microscope. As whole-slide imaging, artificial intelligence (AI), machine learning (ML), computer vision, and advanced analytics become embedded in diagnostic workflows, [read full press release...]</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>Peer To Peer Network (OTC:PTOP) Launches 21-Day Free Synaptic Quant Elite Trial</v>
+        <v>AI in Cardiology Market: Smarter Diagnostics Transform Heart Care</v>
       </c>
       <c r="B894" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C894" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D894" t="str">
-        <v>AI, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E894" t="str">
-        <v>https://www.newswire.com/news/peer-to-peer-network-otc-ptop-launches-21-day-free-synaptic-quant-elite-trial</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768706</v>
       </c>
       <c r="F894" t="str">
-        <v>Retail Traders Can Now Experience Institutional-Grade AI Market Intelligence Free for 21 Days - No Credit Card Required</v>
-[...2 lines deleted...]
-    <row r="895">
+        <v>The global artificial intelligence (AI) in cardiology market was valued at USD 1.7 billion in 2025 and is expected to reach USD 2.2 billion in 2026. The market is projected to [read full press release...]</v>
+      </c>
+    </row>
+    <row r="895" xml:space="preserve">
       <c r="A895" t="str">
-        <v>Bloome Launches: A Messaging Platform Where Humans and AI Agents Work ...</v>
+        <v>Leading Across All Metrics: Xunce Technology Reports Record-High Mid-Year Revenue and Net Profit; AI-to-B Platform Enters a New Cycle of Exponential Growth</v>
       </c>
       <c r="B895" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C895" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D895" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, Crypto, AI, SaaS, Energy, Automotive</v>
       </c>
       <c r="E895" t="str">
-        <v>https://pr-inside.com/bloome-launches-a-messaging-platform-where-humans-and-ai-agents-work-r5196623.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Bloome is a messaging platform where humans and AI agents collaborate in the same conversation. Multiple agents draft, challenge, and refine work together - so users get stress-tested results, not just a first answer. Available now at bloome.im. DOVER, DE / ACCESS Newswire / July 1, 2026 / Bloome is now available - a messaging platform that brings humans and AI agents into the same conversation, working together toward a shared outcome. Unlike single-agent tools, Bloome is built around multi-agent collaboration: one agent drafts, another challenges the assumptions, a third catches what's missing. The result reaches the user only after the agents ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109316/</v>
+      </c>
+      <c r="F895" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Aug 21, 2026 - (ACN Newswire) - On August 21, Xunce Technology (03317.HK) released its 2026 interim results report: In the first half of the year, the company achieved revenue of 967 million yuan, a significant year-over-year increase of 389%, setting a new record high for the same period; net profit attributable to shareholders was 72.5 million yuan, compared to a net loss attributable to shareholders of 89.4 million yuan in the same period last year, marking the company’s first profitable first half of the year; Adjusted net profit was 67 million yuan, compared to an adjusted net loss of 105 million yuan in the same period last year, marking a comprehensive turnaround from loss to profit; the gross profit margin reached 60.1%, remaining stable at a high level; total assets were approximately 3514 million yuan, net assets were approximately 2482 million yuan, and with ample cash on hand, reflecting a significant improvement in operational quality.
+As a leading provider of AI real-time data infrastructure and analytics services in China, Xunce Technology made breakthrough progress in the first half of the year across business models, product innovation, industry penetration, and international expansion. The company led the industry across all key metrics, officially transitioning from the “investment phase” to the “profit realization phase,” while also exploring new avenues for profitability.
+Four Key Drivers Fuel Strong Revenue Growth and Continued Improvements in Operational Efficiency
+In the first half of 2026, against the backdrop of the 15th Five-Year Plan designating artificial intelligence as a national strategic priority, enterprise-level AI is accelerating its transition from model training to practical inference deployment, and from general-purpose capabilities to industry-specific applications. As a result, demand from enterprises for high-quality, structured, scenario-based real-time data is growing exponentially.
+Facing these significant development opportunities, Xunce Technology based on the FDE model, has expanded its end-to-end data processing and tokenization capabilities—covering everything from data acquisition to large-model fine-tuning—to transform dispersed and heterogeneous enterprise data into data tokens. This helps clients reduce costs, improve efficiency, maximize the business value per token, and achieve more agile, data-driven decision-making. Currently, the company has penetrated eleven high-value, high-barrier industries and developed over 400 functional modules. It has refined three core technological advantages: millisecond- and second-level real-time response, 100% accurate data processing, and data tokenization, connecting computing power to algorithms and taking responsibility for clients’ business outcomes.
+The company delivered strong performance in the first half of the year, with both revenue and net profit reaching all-time highs. The high revenue growth was primarily driven by the synergistic effect of four key drivers: accelerated deployment of enterprise-grade AI real-time data infrastructure, accelerated penetration into diverse industries, the implementation of the Token business model, and the expansion of international operations and ecosystem development. The significant turnaround in profitability was driven by a steady increase in the proportion of high-margin businesses; the realization of economies of scale from a platform-based and modular product architecture, leading to significantly improved operational efficiency and further optimization of the structure of R&amp;D, sales, and general and administrative expenses; improved cash management efficiency, and investment income contributing to incremental profits.
+At the same time, the company’s operational efficiency has continued to rise. It has established a data development system centered on the AIDP platform, automating data development tasks. Its solutions are deeply integrated into clients’ self-managed cloud or on-premises systems, serving as a “data hub” that deeply embeds AI into corporate clients’ core business processes, supports high-quality business decision-making, and thereby continuously enhances clients’ willingness to pay;In the first half of the year, the company’s ARPU jumped from 1.64 million yuan to 5.56 million yuan, marking a significant year-over-year increase of 240 percent. Customer retention rates have long remained above 90%, fully demonstrating the strong lock-in effect and high customer stickiness resulting from the deep integration of the product into clients’ business processes, with per-capita revenue surged by 379% year-over-year, placing its labor efficiency among the highest in the AI technology sector.
+Driven by the dual engines of TokenOS and TokenCloud, revenue from the Token business accounts for over 10%
+In the first half of this year, the company proactively pioneered the Token business model, enabling data token calls to drive AI-based business decisions. Currently, the Token business model has been implemented in multiple high-value scenarios and has undergone successful commercial validation. During the first half of the year, revenue from the Token business model surpassed 10% of total revenue, with strong growth in ARR (Annual Recurring Revenue). It has become a new engine for revenue growth, and the commercialization of the token economy has far exceeded expectations.
+The company launched the world’s first TokenOS operating system, which focuses on data capabilities. It transforms enterprises’ multi-source, heterogeneous data in real time into standardized, measurable, and priceable scenario-based tokens, establishing a seamless end-to-end pipeline from data ingestion to model invocation. This enables enterprise data to be directly utilized as tokens and drives the implementation of token factories across various industries.
+Building on this foundation, the company has also launched the TokenCloud platform, which focuses on model capabilities and “data + model” capabilities. This accelerates the development of an integrated, end-to-end product and service ecosystem spanning “computing power—data—tokens—models—applications,” covering the entire lifecycle from underlying computing power scheduling and data tokenization to model inference optimization, as well as the refinement, tuning, and deployment of enterprise-specific small models. This drives the transformation of AI from a general-purpose capability into enterprise-specific productivity.
+TokenOS and TokenCloud work in tandem to provide enterprise customers with a one-stop AI infrastructure, enabling them to reduce deployment costs and improve matching efficiency across computing power, data, and models. This “operating system + cloud platform” dual-drive architecture forms the company’s strong competitive barrier, helping it become the computing infrastructure partner for enterprise AI transformation.
+Accelerated Penetration Across Diverse Industries and Substantial Progress Toward Internationalization
+Xunce Technology began in the asset management industry, which has the most stringent requirements for data real-time performance. It has now extended its AI real-time data processing capabilities to eleven high-value, high-barrier industries, including telecommunications, electric power, energy, urban operations, and high-end manufacturing. The company is accelerating its penetration across diverse industries, and its ability to replicate solutions across sectors continues to be validated.
+In the first half of this year, the company collaborated with PATEO Connect and Saimo Technology to jointly develop a token-based physical AI and world model, entering the smart connected vehicle sector; it partnered with three major domestic GPU manufacturers—MetaX, Iluvatar CoreX, and Biren Technology—to build a “computing power + data” closed-loop system; and through a strategic partnership with Shenzhen Kaihong, it implemented tokenization capabilities within the HarmonyOS ecosystem to explore world models and physical AI. The “Scenario Token Factory” model continues to be validated across multiple industries, scenarios, and ecosystems. As a result, the company’s revenue from diversified industries rose to 87.6%, making its business structure more diversified and opening up broader growth opportunities for the company.
+In addition, the company is actively expanding its overseas operations, accelerating the global rollout of the TokenOS operating system and its tokenization business model; it has also entered into strategic partnerships with the Shenzhen Data Exchange and the Beijing International Data Exchange, laying the foundation for global expansion. In the first half of the year, the company’s overseas revenue reached 11.86 million yuan，year-over-year increase of 264%.
+Four-Stage Evolution of AI Data Infrastructure: Strategic Initiatives Across Five Key Directions
+Looking ahead, Xunce Technology has established a strategic evolution path for the four-stage transformation of AI data infrastructure: starting with data governance (1.0), progressing through the tokenization phase (2.0), and moving toward a global token exchange platform (3.0) in the future, while accelerating the training and large-scale deployment of enterprise-level small models (4.0).
+Specifically, in Phase 1.0, the company began in the asset management industry and expanded across sectors, fully validating its cross-industry data governance capabilities. In Phase 2.0, the company used TokenOS to refine enterprise private data into high-quality scenario-based tokens and provided one-stop services through the end-to-end integrated cloud service platform TokenCloud, opening up a growth channel for its token business. In Phase 3.0, the company will launch a global Token exchange platform to break down barriers to Token circulation across enterprises, industries, and scenarios. In Phase 4.0, the company will use enterprise-grade small models to bridge the “last mile” of AI implementation, forming a complete closed-loop ecosystem of “computing power—data—Tokens—models—applications.”
+At the same time, the company will implement strategic initiatives across five key areas: First, deepening the evolution of its business model by accelerating the transition from project-based and subscription-based models to exploring a Token-based business model; second, accelerating cross-industry replication through a “high barriers, high value” expansion strategy to continuously unlock growth opportunities across diverse industries; third, pioneering cutting-edge applications to secure a leading position in future industries; fourth, building a strategic partnership ecosystem to forge deep ties with upstream and downstream players in computing power and algorithms; and fifth, steadily expanding overseas operations to lay the groundwork for a global footprint. By implementing strategic initiatives across these five key areas, the company will continue to create commercial value for its customers and usher in a new cycle of exponential growth.
+These impressive financial results mark a turning point for Xunce Technology as it officially begins to realize its value. At a time when demand for high-quality industry data is surging due to the inference requirements of large AI models, the company has built a solid competitive moat through its proprietary token system and opened up vast opportunities for revenue growth through “in-depth cross-industry development and international expansion.” In the future, as the ecosystem of token exchange platforms matures and enterprise-level small-model applications are implemented, this will significantly expand the potential for profit growth, propelling Xunce Technology onto a fast track of rapid development.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>Parker Remick Appoints New Partner of Firm Operations to Enhance 'Operational Velocity'</v>
+        <v>Wearable AI Market Breakdown: Sensors Are the Real Growth Engine</v>
       </c>
       <c r="B896" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C896" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D896" t="str">
         <v>AI</v>
       </c>
       <c r="E896" t="str">
-        <v>https://www.prweb.com/releases/parker-remick-appoints-new-partner-of-firm-operations-to-enhance-operational-velocity-302815693.html</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768695</v>
       </c>
       <c r="F896" t="str">
-        <v>Parker Remick has appointed Jena Gibson as Partner of Firm Operations. This is part of the executive search firm's expansion of operational infrastructure and AI-enabled delivery capabilities. All in response to rising demand for senior technology and AI leadership. BELLINGHAM, Wash.,...</v>
+        <v>The global wearable AI market was worth USD 43.6 billion in 2025 and is on track to reach USD 56.6 billion in 2026, climbing to USD 310.6 [read full press release...]</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>NextBoat Launches National AI Platform Rollout Through Strategic Partnership ...</v>
+        <v>Bitcoin Japan Builds the Brand Behind Its AI and Robotics Strategy</v>
       </c>
       <c r="B897" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C897" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D897" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E897" t="str">
-        <v>https://pr-inside.com/nextboat-launches-national-ai-platform-rollout-through-strategic-partnership-r5196616.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3348909/0/en/bitcoin-japan-builds-the-brand-behind-its-ai-and-robotics-strategy.html</v>
       </c>
       <c r="F897" t="str">
-        <v>(PR-inside.com) Agreement establishes NextBoat as MarineMax's preferred wholesale and trade-in partner, with pre-owned inventory flowing through the NextBoat AI platform to its nationwide network of wholesale buyers WILMINGTON, NC / ACCESS Newswire / July 1, 2026 /NextBoat Inc. (NYSE American:NXB) ("NextBoat" or the "Company"), the AI-powered marine technology company transforming how pre-owned boats are valued, bought, sold and financed, today announced a landmark strategic partnership with MarineMax, Inc. (NYSE:HZO) ("MarineMax"), the world's largest recreational boat and yacht retailer. Under the agreement, MarineMax becomes the first enterprise dealer group to adopt the NextBoat AI platform as its preferred wholesale partner, routing a significant and ..</v>
+        <v>New trademark filings for BJC ROBOTICS and BJC AI LABS formalize the company's push into humanoid robotics and embodied AI New trademark filings for BJC ROBOTICS and BJC AI LABS formalize the company's push into humanoid robotics and embodied AI</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>NextBoat Launches National AI Platform Rollout Through Strategic Partnership with MarineMax, the World's Largest Recreational Boat and Yacht Retailer</v>
+        <v>AI In Genomics Market: Precision Medicine Enters a New Data Era</v>
       </c>
       <c r="B898" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C898" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D898" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E898" t="str">
-        <v>https://www.newswire.com/news/nextboat-launches-national-ai-platform-rollout-through-strategic-partnership</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768674</v>
       </c>
       <c r="F898" t="str">
-        <v>Agreement establishes NextBoat as MarineMax's preferred wholesale and trade-in partner, with pre-owned inventory flowing through the NextBoat AI platform to its nationwide network of wholesale buyers</v>
+        <v>The global AI in genomics market was valued at USD 1.3 billion in 2025 and is projected to reach USD 18.8 billion by 2033, expanding from USD 1.7 billion in 2026 at [read full press release...]</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
-        <v>Text Becomes AI Operating Layer for the Modern E-commerce Stack with New Shopify App and WhatsApp for Business Integration</v>
+        <v>AAEON to Demonstrate High-Performance Computing for Next-Gen Semiconductor Manufacturing at SEMICON Taiwan</v>
       </c>
       <c r="B899" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C899" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D899" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E899" t="str">
-        <v>https://www.prweb.com/releases/text-becomes-ai-operating-layer-for-the-modern-e-commerce-stack-with-new-shopify-app-and-whatsapp-for-business-integration-302815652.html</v>
+        <v>https://www.pr.com/press-release/976835</v>
       </c>
       <c r="F899" t="str">
-        <v>Text's full suite of products and new AI agents now integrate with all of the tools and platforms where e-commerce happens – including Shopify, WhatsApp for Business, Meta Business, WordPress, and WebFlow BOSTON and WROCLAW, Poland, July 1, 2026 /PRNewswire-PRWeb/ -- Text, an AI-powered...</v>
+        <v>Make sure to visit AAEON at Booth #S6000 of the AI Technology Zone for demos, new products, and more. [PR.com]</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>Advance America Launches App in ChatGPT for Instant, On-Demand Access to Financial Services Information</v>
+        <v>FourKites Announces Global Premier Carrier List for First Half of 2026</v>
       </c>
       <c r="B900" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C900" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D900" t="str">
-        <v>AI, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E900" t="str">
-        <v>https://www.prnewswire.com/news-releases/advance-america-launches-app-in-chatgpt-for-instant-on-demand-access-to-financial-services-information-302813283.html</v>
+        <v>https://finance.yahoo.com/technology/articles/fourkites-announces-global-premier-carrier-070000639.html</v>
       </c>
       <c r="F900" t="str">
-        <v>Advance America Meets Customers Where They Are with App in ChatGPT GREENVILLE, S.C., July 1, 2026 /PRNewswire/ -- Advance America, a nationally recognized consumer lender serving customers since 1997, announced the availability of the Advance America app in ChatGPT. The app brings branch...</v>
+        <v>CHICAGO, August 21, 2026--FourKites® the leader in AI-driven supply chain transformation, released its global Premier Carrier List (PCL) for the first half of 2026, recognizing carriers across North America, Europe and APAC that have demonstrated superior tracking performance across all modes of transport.</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
-        <v>NorthStrive Biosciences Announces Positive Results from Phase III of AI-Driven Drug Discovery Program with Yuva Biosciences</v>
+        <v>GPU As A Service Market: AI Compute Moves Toward On-Demand Access</v>
       </c>
       <c r="B901" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C901" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D901" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E901" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320516/0/en/NorthStrive-Biosciences-Announces-Positive-Results-from-Phase-III-of-AI-Driven-Drug-Discovery-Program-with-Yuva-Biosciences.html</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768659</v>
       </c>
       <c r="F901" t="str">
-        <v>NorthStrive Biosciences Announces Positive Results from Phase III of AI-Driven Drug Discovery Program with Yuva Biosciences</v>
+        <v>The global GPU as a Service (GPUaaS) market is entering a strong growth phase as organizations increasingly rely on accelerated computing for artificial intelligence, machine learning, generative [read full press release...]</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
-        <v>Solplanet Brings "Human-Centric AI" to Intersolar 2026</v>
+        <v>Inter Pag Selects ACI Worldwide to Advance Intelligent Payments Orchestration in Brazil</v>
       </c>
       <c r="B902" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C902" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D902" t="str">
-        <v>AI, Energy</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E902" t="str">
-        <v>https://www.prnewswire.com/news-releases/solplanet-brings-human-centric-ai-to-intersolar-2026-302815736.html</v>
+        <v>https://finance.yahoo.com/technology/articles/inter-pag-selects-aci-worldwide-060000659.html</v>
       </c>
       <c r="F902" t="str">
-        <v>Landmark innovations expand Solplanet's integrated energy ecosystem to debut at Intersolar Europe 2026 in Munich MUNICH, July 1, 2026 /PRNewswire/ -- Solplanet, the globally trusted solar and energy storage brand, is marking its participation at Intersolar Europe 2026, where it presents a...</v>
+        <v>OMAHA, Neb. &amp; SÃO PAULO, August 21, 2026--ACI Worldwide (NASDAQ: ACIW), an original innovator in global payments technology, and Inter Pag, the merchant acquiring business of Banco Inter, today announced a strategic partnership to help power the next phase of Inter Pag's growth in Brazil. Combining cloud-enabled acquiring capabilities with payments intelligence, AI-driven fraud prevention, analytics, advanced ecommerce tools and orchestration, the partnership will support Inter Pag's modernizati</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>DL Holdings' Net Profit Soars 168% as It Builds a Wealth Ecosystem for the Digital AI Era</v>
+        <v>Decision Intelligence Market: AI Moves From Insights to Action</v>
       </c>
       <c r="B903" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C903" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D903" t="str">
-        <v>Finance, AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E903" t="str">
-        <v>https://www.prnewswire.com/news-releases/dl-holdings-net-profit-soars-168-as-it-builds-a-wealth-ecosystem-for-the-digital-ai-era-302815694.html</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768652</v>
       </c>
       <c r="F903" t="str">
-        <v>HONG KONG, July 1, 2026 /PRNewswire/ -- DL Holdings Group Limited (1709.HK) announced its annual results for the year ended 31 March 2026 on 30 June. During the period, the Group recorded a net profit of HK$367 million, representing a year-on-year increase of approximately 168%; revenue...</v>
+        <v>The global decision intelligence market is entering a strong growth phase as enterprises increasingly combine artificial intelligence (AI), machine learning (ML), automation, and advanced analytics to improve [read full press release...]</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>Personar Appoints Internet and Sports-Media Pioneer Mike Slade as Senior Advisor</v>
+        <v>Lost Money on Datavault AI Inc. (DVLT)? Join Class Action Before October ...</v>
       </c>
       <c r="B904" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C904" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D904" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E904" t="str">
-        <v>https://www.prnewswire.com/news-releases/personar-appoints-internet-and-sports-media-pioneer-mike-slade-as-senior-advisor-302814875.html</v>
+        <v>https://pr-inside.com/lost-money-on-datavault-ai-inc-dvlt-join-class-action-before-october-r5214634.htm</v>
       </c>
       <c r="F904" t="str">
-        <v>Tech veteran who helped build ESPN.com, NBA.com and NFL.com - and advised Steve Jobs at both NeXT and Apple - joins the AI sports-audio company as it scales TrackSwift and CoachScribe. LONDON, July 1, 2026 /PRNewswire/ -- Personar Ltd, the AI sports audio intelligence company behind...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 20, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Datavault AI Inc. (NASDAQ:DVLT) securities. If you suffered a loss on your Datavault AI Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Datavault AI Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against ..</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>Pan Am Selects IBS Software to Power Loyalty Program for Its Return to the Skies</v>
+        <v>ROSEN, NATIONALLY REGARDED INVESTOR COUNSEL, Encourages Datavault AI Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action - DVLT</v>
       </c>
       <c r="B905" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C905" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D905" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E905" t="str">
-        <v>https://www.prnewswire.com/news-releases/pan-am-selects-ibs-software-to-power-loyalty-program-for-its-return-to-the-skies-302814652.html</v>
+        <v>https://www.newsfilecorp.com/release/310714/ROSEN-NATIONALLY-REGARDED-INVESTOR-COUNSEL-Encourages-Datavault-AI-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-DVLT</v>
       </c>
       <c r="F905" t="str">
-        <v>ATLANTA, July 1, 2026 /PRNewswire/ -- Pan American World Airways ® one of aviation's most iconic brands, has partnered with IBS Software, a leading AI-native product company in the travel technology sector, selecting its iLoyal platform to power the company's loyalty program as it...</v>
+        <v>New York, New York--(Newsfile Corp. - August 20, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Datavault AI Inc. (NASDAQ: DVLT) between September 4, 2024 and October 30, 2025, inclusive (the "Class Period"), of the important October 5, 2026 lead plaintiff deadline.SO WHAT: If you purchased Datavault AI securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a...</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>Hrvatski Telekom unveils AI-first transformation, powered by Beyond Now</v>
+        <v>LibAI Lab Launches NewFace.AI, Extending Its Creative AI Expertise to E-Commerce and UGC Production</v>
       </c>
       <c r="B906" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C906" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D906" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E906" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/hrvatski-telekom-unveils-aifirst-transformation-powered-by-beyond-now/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/libai-lab-launches-newfaceai-extending-its-creative-ai-expertise-to-e-commerce-and-ugc-production-302856980.html</v>
       </c>
       <c r="F906" t="str">
-        <v/>
+        <v>Agent-driven Canvas, field-tested Skills and Seedance 2.5 bring flexible production to sellers, creators and teams SAN FRANCISCO, Aug. 20, 2026 /PRNewswire/ -- LibAI Lab today announced the launch of NewFace.AI, an AI image and video creation platform built for e-commerce sellers,...</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>AI Is Forcing a New Way Into the Workforce: How the Next Generation Succeeds as the First Job Disappears</v>
+        <v>From Tokyo to Berlin, VMFi is Transforming the Multilingual Communication Landscape.</v>
       </c>
       <c r="B907" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C907" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D907" t="str">
         <v>AI</v>
       </c>
       <c r="E907" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-is-forcing-a-new-way-into-the-workforce-how-the-next-generation-succeeds-as-the-first-job-disappears-302815347.html</v>
+        <v>https://www.prnewswire.com/news-releases/from-tokyo-to-berlin-vmfi-is-transforming-the-multilingual-communication-landscape-302852636.html</v>
       </c>
       <c r="F907" t="str">
-        <v>EasyA Founders Dom and Phil Kwok Join Planet Classroom to Challenge the Future of Work: Building Skills Over Credentials NEW YORK, July 1, 2026 /PRNewswire/ -- As artificial intelligence automates the entry-level roles that once defined early careers, a new question is emerging for...</v>
+        <v>BERLIN and TOKYO, Aug. 21, 2026 /PRNewswire/ -- As the world gathers for IFA 2026, VMFi is poised to redefine how we connect across languages. Headquartered in Tokyo and powered by a cutting-edge AI team in Taiwan, VMFi has a clear vision: turning multilingual communication into tangible...</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>SciBase Submits FDA 510(k) to Expand Nevisense into the Largest Skin Cancer Market</v>
+        <v>Faraday Future Presents at the 2026 J.P. Morgan Conference in New York; Investors Show Strong Interest in FF's EAI Robotics Strategy</v>
       </c>
       <c r="B908" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C908" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D908" t="str">
-        <v>AI, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E908" t="str">
-        <v>https://www.prnewswire.com/news-releases/scibase-submits-fda-510k-to-expand-nevisense-into-the-largest-skin-cancer-market-302815517.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/faraday-future-presents-2026-j-001100647.html</v>
       </c>
       <c r="F908" t="str">
-        <v>STOCKHOLM, July 1, 2026 /PRNewswire/ -- SciBase Holding AB ("SciBase") (STO: SCIB) a leader in AI-based devices for detection and prevention in dermatology, today announced the submission of a 510(k) premarket notification to the U.S. Food and Drug Administration (FDA) seeking to expand...</v>
+        <v>LOS ANGELES, August 21, 2026--Faraday Future Intelligent Electric Inc. (NASDAQ: FFAI) ("Faraday Future", "FF" or the "Company", a California-based global Embodied AI (EAI) ecosystem company, today shared highlights from its participation in the 2026 J.P. Morgan Auto Conference, held at JPMorgan Chase Tower, 270 Park Avenue in New York City from August 12 to 13, 2026.</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>DentScribe Introduces AI Patient Profiles and Treatment Coordinator Intelligence for DSOs and Multi-Location Dental Groups</v>
+        <v>Crane Venture Partners Introduces the Meridian Principle: A Philosophy of Human Progress for the Age of AI</v>
       </c>
       <c r="B909" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C909" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D909" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E909" t="str">
-        <v>https://www.prnewswire.com/news-releases/dentscribe-introduces-ai-patient-profiles-and-treatment-coordinator-intelligence-for-dsos-and-multi-location-dental-groups-302815463.html</v>
+        <v>https://www.newsfilecorp.com/release/310674/Crane-Venture-Partners-Introduces-the-Meridian-Principle-A-Philosophy-of-Human-Progress-for-the-Age-of-AI</v>
       </c>
       <c r="F909" t="str">
-        <v>New capabilities connect SOAP-note ground truth with financial conversations to help dental organizations standardize communication, coach treatment coordinators, and improve case acceptance across locations. SUNNYVALE, Calif., July 1, 2026 /PRNewswire/ -- DentScribe, the AI platform for...</v>
+        <v>London, United Kingdom--(Newsfile Corp. - August 20, 2026) - Crane Venture Partners today published The Meridian Principle, a philosophy of human progress that articulates the beliefs behind where the firm looks, who it backs and why it believes the      greatest discoveries remain ahead of us.              To view the full announcement, including downloadable images, bios, and more, click here.              Key Takeaways:              Crane Venture Partners today publishes The Meridian...</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
-        <v>Bell Integration unveils new brand to accelerate AI-first transformation</v>
+        <v>artec technologies AG to Present Media Intelligence Solutions at IBC 2026</v>
       </c>
       <c r="B910" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C910" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D910" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E910" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-unveils-new-brand-to-accelerate-ai-first-transformation-302814874.html</v>
+        <v>https://www.newmediawire.com/news/artec-technologies-ag-to-present-media-intelligence-solutions-at-ibc-2026-7088786</v>
       </c>
       <c r="F910" t="str">
-        <v>Advancing the next phase of intelligent, AI-driven enterprise change LONDON, July 1, 2026 /PRNewswire/ -- Bell Integration today introduces a new brand designed to reflect its role as an AI-first technology and transformation partner, helping organisations navigate the increasing...</v>
+        <v>Focus on new features of the XENTAURIX platform from September 11 to 14, 2026 AI-powered VIP facial recognition in collaboration with Fraunhofer IDMT XENTAURIX Mobile App for iOS and Android Modern Linux- and Kubernetes-based architecture DIEPHOLZ, GERMANY - August 20, 2026 ( NEWMEDIAWIRE ) - Under the theme “Monetize the Future of Media Intelligence,” artec technologies AG (ISIN DE0005209589) will demonstrate at IBC 2026 how extensive audiovisual data sets can be efficiently analyzed and utilized for operational and commercial applications. The leading international trade show for broadcast, media, and entertainment technologies in Amsterdam (September 11–14, 2026) provides an excellent setting for this. artec technologies’ exhibition will focus on new applications for mobile access, AI-p</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>XPENG Announces Vehicle Delivery Results for June and Second Quarter 2026</v>
+        <v>Orvera AI Featured as Core Performing on the CMP Prism for Voicebot/Conversational IVR Showcasing Capability in Customer Contact and CX Technology</v>
       </c>
       <c r="B911" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C911" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D911" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E911" t="str">
-        <v>https://www.prnewswire.com/news-releases/xpeng-announces-vehicle-delivery-results-for-june-and-second-quarter-2026-302815342.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/orvera-ai-featured-core-performing-211300379.html</v>
       </c>
       <c r="F911" t="str">
-        <v>GUANGZHOU, China, July 1, 2026 /PRNewswire/ -- XPeng Inc. ("XPENG" or the "Company," NYSE: XPEV and HKEX: 9868), a leading global AI mobility technology company, today announced its vehicle delivery results for June and the second quarter of 2026. XPENG delivered 40,126 vehicles in June...</v>
+        <v>SAN FRANCISCO, August 20, 2026--Orvera AI, an agentic AI platform for enterprise customer experience, is recognized in the CMP Research Prism 2026 for Voicebot/Conversational IVR.</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>ZTE-CDO Cui Li auf dem MWC Shanghai 2026: Wertschöpfung und Ungewissheit im Zeitalter der KI</v>
+        <v>Orvera AI Featured as Up &amp; Coming on the CMP Prism for Chatbot/Virtual Agent Showcasing Capability in Customer Contact and CX Technology</v>
       </c>
       <c r="B912" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C912" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D912" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E912" t="str">
-        <v>https://www.prnewswire.com/news-releases/zte-cdo-cui-li-auf-dem-mwc-shanghai-2026-wertschopfung-und-ungewissheit-im-zeitalter-der-ki-302815238.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/orvera-ai-featured-coming-cmp-211100011.html</v>
       </c>
       <c r="F912" t="str">
-        <v>In der KI-Ära ist Ungewissheit die einzige Gewissheit ZTE entwickelt eine „All in AI, AI for All"-Strategie, um Intelligenz in Produkte und Lösungen zu integrieren und gleichzeitig die Entwicklung hin zu einer datengesteuerten Organisation mit Mensch-Maschine-Zusammenarbeit voranzutreiben...</v>
+        <v>SAN FRANCISCO, August 20, 2026--Orvera AI, an agentic AI platform for enterprise customer experience, is recognized in the CMP Research Prism 2026 for Chatbot/Virtual Agent.</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>AI in Healthcare Market to Reach $194.79 Billion by 2031, Fueled by Rapid Digital Transformation and Global Policy Support</v>
+        <v>MIT and Harvard Graduate Students Unveil New "Navigation Technology" Tools to Bolster Economic Mobility for Economically Disadvantaged Families</v>
       </c>
       <c r="B913" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C913" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D913" t="str">
-        <v>AI</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E913" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/ai-in-healthcare-market-to-reach-19479-billion-by-2031-fueled-by-rapid-digital-transformation-and-global-policy-support/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/mit-and-harvard-graduate-students-unveil-new-navigation-technology-tools-to-bolster-economic-mobility-for-economically-disadvantaged-families-302856862.html</v>
       </c>
       <c r="F913" t="str">
-        <v/>
+        <v>Fellows supported by NextLadder Ventures, MIT Lab, and Anthropic showcase new purpose-built tech at AI for Social Impact Fellowship Demo Day Four frontline organizations commit to quickly scaling tools developed in collaboration with graduate fellows SAN FRANCISCO, Aug. 20, 2026...</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>Powerfleet Announces New $30 Million Stock Repurchase Program</v>
+        <v>Coupa’s September Release Accelerates Agentic Spend Capabilities</v>
       </c>
       <c r="B914" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C914" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D914" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E914" t="str">
-        <v>https://www.prnewswire.com/news-releases/powerfleet-announces-new-30-million-stock-repurchase-program-302815134.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/coupa-september-release-accelerates-agentic-210000710.html</v>
       </c>
       <c r="F914" t="str">
-        <v>WOODCLIFF LAKE, N.J., June 30, 2026 /PRNewswire/ -- Powerfleet, Inc. (the "Company") (Nasdaq: AIOT), a global leader in the artificial intelligence of things (AIoT) software-as-a-service (SaaS) mobile asset industry, announced that its board of directors has approved a stock repurchase...</v>
+        <v>FOSTER CITY, Calif., August 20, 2026--Coupa, the leading platform for autonomous spend management, today announced its latest product release, which drives better business outcomes utilizing the full power of AI, using real-time market intelligence and agents to orchestrate and connect spend decisions and workflows.</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>Technology Developer John Jesse Breslin Announces 3Hit.com, an Upcoming AI-Powered Chess Education Platform</v>
+        <v>Perimeter Announces Preliminary Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B915" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C915" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D915" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E915" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/technology-developer-john-jesse-breslin-announces-3hitcom-an-upcoming-aipowered-chess-education-platform/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/perimeter-announces-preliminary-second-quarter-2026-financial-results-302856831.html</v>
       </c>
       <c r="F915" t="str">
-        <v/>
+        <v>Results characterized by continued strong commercial momentum and improved operating performance Conference call/webcast today at 5:00 pm ET TORONTO and DALLAS, Aug. 20, 2026 /PRNewswire/ -- Perimeter Medical Imaging AI, Inc. (TSXV: PINK) (OTCQX: PYNKF) ("Perimeter" or the "Company"), a...</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>Lumovex Media Group and BlackForge Distribution Form Strategic Alliance to Produce and Distribute 18 AI Micro-Drama Series a Year</v>
+        <v>IQVIA's AI-Enabled Clinical Decision Support Tool Wins 2026 AI Breakthrough Award for Predictive Modeling Solution of the Year</v>
       </c>
       <c r="B916" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C916" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D916" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Healthcare</v>
       </c>
       <c r="E916" t="str">
-        <v>https://www.pr.com/press-release/972159</v>
+        <v>https://finance.yahoo.com/healthcare/articles/iqvias-ai-enabled-clinical-decision-201500451.html</v>
       </c>
       <c r="F916" t="str">
-        <v>First U.S. based Hollywood-led AI micro-drama pipeline delivers premium short-form storytelling as a creative counterpoint to offshore and fully automated AI production [PR.com]</v>
+        <v>RESEARCH TRIANGLE PARK, N.C., August 20, 2026--IQVIA (NYSE:IQV), a leading global provider of clinical research services, commercial insights and healthcare intelligence to the life sciences and healthcare industries, today announced that its AI-enabled Clinical Decision Support Tool, developed in collaboration with Breakthrough T1D, has won the 2026 AI Breakthrough Award for Predictive Modeling Solution of the Year.</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>Dubai’s Constellation Launches USD 1.5 Billion AI Infrastructure Mandate Targeting MENA-India Corridor</v>
+        <v>eXoZymes Reports Second Quarter 2026 Results and Provides Business ...</v>
       </c>
       <c r="B917" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C917" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D917" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E917" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/dubais-constellation-launches-usd-15-billion-ai-infrastructure-mandate-targeting-menaindia-corridor/?source=barchart</v>
+        <v>https://pr-inside.com/exozymes-reports-second-quarter-2026-results-and-provides-business-r5214542.htm</v>
       </c>
       <c r="F917" t="str">
-        <v/>
+        <v>(PR-inside.com) Management to host Q2 2026 update at 5PM ET / 2PM PT, today. LOS ANGELES, CA / ACCESS Newswire / August 20, 2026 / Today, eXoZymes Inc. (NASDAQ:EXOZ) ("eXoZymes") - a pioneer of AI-enhanced enzymes that transform abundant feedstock into valuable nutraceuticals and novel medicines - will host an investor webinar today at 5:00 PM Eastern Time to discuss results for the second quarter ended June 30, 2026, and provide an update on recent business developments. Michael Heltzen, CEO of eXoZymes, states, "We have taken a molecule from concept to pilot validation and now beyond our original commercial economic targets in less ..</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>/C O R R E C T I O N -- CIQ/</v>
+        <v>AZIO AI Holdings (AZIO) Unveils Atlas One for South Texas Compute Infrastructure Campus</v>
       </c>
       <c r="B918" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C918" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D918" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E918" t="str">
-        <v>https://www.prnewswire.com/news-releases/fuzzball-turns-nvidia-dgx-spark-into-a-ready-to-run-ai-development-and-inference-environment-at-any-scale-302814931.html</v>
+        <v>https://www.newmediawire.com/news/azio-ai-holdings-azio-unveils-atlas-one-for-south-texas-compute-infrastructure-campus-7088776</v>
       </c>
       <c r="F918" t="str">
-        <v>In the news release, Fuzzball Turns NVIDIA DGX Spark Into a Ready-to-Run AI Development and Inference Environment at Any Scale, issued 30-Jun-2026 by CIQ over PR Newswire, we are advised by the company that the headline has been changed. The complete, corrected release follows: CIQ...</v>
+        <v>LOS ANGELES, CA - August 20, 2026 ( NEWMEDIAWIRE ) - AZIO AI Holdings (NASDAQ: AZIO) announced Atlas One, the first named development phase of Project Atlas, its more than 548-acre South Texas compute infrastructure campus engineered for up to 500 MW of planned behind-the-meter power capacity. Atlas One brings together the land, power, connectivity and modular compute infrastructure announced by the company since May 2026. Approximately 6 MW of compute infrastructure, forming part of approximately 11 MW of secured behind-the-meter power capacity, has been activated and achieved approximately 97.8% uptime. The company said the planned capacity of up to 500 MW would be additional to the 11 MW secured to date. Azio is deploying capital, equipment and engineering resources toward the initial 1</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
-        <v>BuildOps Expands OpsAI Across the Entire Contracting Operation as AI ...</v>
+        <v>Tumeryk and Carahsoft Partner to Bring AI Trust Scoring and Governance Capabilities to U.S. Government Agencies</v>
       </c>
       <c r="B919" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C919" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D919" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E919" t="str">
-        <v>https://pr-inside.com/buildops-expands-opsai-across-the-entire-contracting-operation-as-ai-r5196375.htm</v>
+        <v>https://www.prweb.com/releases/tumeryk-and-carahsoft-partner-to-bring-ai-trust-scoring-and-governance-capabilities-to-us-government-agencies-302854933.html</v>
       </c>
       <c r="F919" t="str">
-        <v>(PR-inside.com) Technicians ran more than 100,000 equipment scans in a single month as OpsAI adoption reaches across dispatch, the field, and the back office. LOS ANGELES, CA / ACCESS Newswire / June 30, 2026 / BuildOps, the AI-native platform for commercial contractors, today released the first usage data from OpsAI, its embedded intelligence layer, offering one of the first concrete looks at how the trades are putting AI to work on real jobs. OpsAI runs across the entire operation, from how jobs are dispatched, to how technicians work in the field, to how the back office bills and buys. The growth is steep. ..</v>
+        <v>Platform Helps Public Sector Organizations Address Emerging Requirements for AI Security, Compliance and Risk Management WASHINGTON and RESTON, Va., Aug. 20, 2026 /PRNewswire-PRWeb/ -- Tumeryk, the leader in AI Trust Score™ and AI security posture management, and Carahsoft Technology Corp....</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>Microsoft ($MSFT) Securities Fraud Class Action After 10% Stock Drop ...</v>
+        <v>BOXABL (BXBL) Unveils Server Pod Concept for Modular AI, Cloud Computing Infrastructure</v>
       </c>
       <c r="B920" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C920" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D920" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E920" t="str">
-        <v>https://pr-inside.com/microsoft-msft-securities-fraud-class-action-after-10-stock-drop-r5196370.htm</v>
+        <v>https://www.newmediawire.com/news/boxabl-bxbl-unveils-server-pod-concept-for-modular-ai-cloud-computing-infrastructure-7088774</v>
       </c>
       <c r="F920" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/microsoft-class-action-lawsuit. Key Details of the Microsoft ($MSFT) Class Action: Lead Plaintiff Deadline: August 11, 2026 Alleged Misconduct: Securities fraud alleging that Microsoft misled investors regarding its Azure cloud computing platform and AI chatbot Copilot Stock Drop: ..</v>
+        <v xml:space="preserve">LOS ANGELES, CA - August 20, 2026 ( NEWMEDIAWIRE ) - BOXABL (NASDAQ: BXBL) , a factory-built construction company, unveiled its Server Pod concept, a design study for modular, factory-assembled enclosures intended to house AI and cloud computing infrastructure. The company emphasized that the Server Pod is a concept only and is not currently being manufactured, with the initiative intended to demonstrate BOXABL’s factory capabilities and invite data center developers, operators and equipment vendors to pursue custom design and manufacturing partnerships. Concept configurations range from a 10-foot Server Pod envisioned at a 0.5 petaflop tier to the 2,500-square-foot Server Tron envisioned at 16 petaflop operations per second, with actual configurations, engineering, cooling approaches and </v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>Vodia Announces V70.4: Faster Setup, Smarter Administration, and a Refined User Experience</v>
+        <v>TrendAI™ Surpasses $1 Billion in AWS Marketplace Sales as AI Security Co-Innovation with AWS Accelerates</v>
       </c>
       <c r="B921" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C921" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D921" t="str">
         <v>AI</v>
       </c>
       <c r="E921" t="str">
-        <v>https://www.pr.com/press-release/972343</v>
+        <v>https://www.prnewswire.com/news-releases/trendai-surpasses-1-billion-in-aws-marketplace-sales-as-ai-security-co-innovation-with-aws-accelerates-302856774.html</v>
       </c>
       <c r="F921" t="str">
-        <v>This release introduces a new guided setup experience, context-aware AI assistance in the Admin Portal, a redesigned directory panel with quick links and notes, and enhancements that simplify day-to-day management for administrators and users alike. [PR.com]</v>
+        <v>The first APJ-based AI security partner to achieve this milestone DALLAS, Aug. 20, 2026 /PRNewswire/ -- TrendAI™, a global AI security leader and enterprise business unit of Trend Micro Incorporated (TYO: 4704), today announced it has surpassed $1 billion in global AWS Marketplace sales,...</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>Fuzzball Turns NVIDIA DGX Spark Into a Ready-to-Run AI Development and Inference Environment at Any Scale</v>
+        <v>Living Security Announces 2026 Cybersecurity Awareness Month Speaker ...</v>
       </c>
       <c r="B922" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C922" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D922" t="str">
-        <v>AI</v>
+        <v>AI, Media</v>
       </c>
       <c r="E922" t="str">
-        <v>https://www.prnewswire.com/news-releases/fuzzball-turns-nvidia-dgx-spark-into-a-ready-to-run-ai-development-and-inference-environment-at-any-scale-302814931.html</v>
+        <v>https://pr-inside.com/living-security-announces-2026-cybersecurity-awareness-month-speaker-r5214507.htm</v>
       </c>
       <c r="F922" t="str">
-        <v>Start tuning and serving AI models on a single DGX Spark with ready-made templates, then scale the same workflows to thousands of GPUs without a rebuild RENO, Nev., June 30, 2026 /PRNewswire/ -- CIQ, the enterprise software company behind Rocky Linux and the Fuzzball AI and HPC...</v>
+        <v>(PR-inside.com) Five cybersecurity experts join Living Security's turnkey Cybersecurity Awareness Month program to help employees navigate AI-driven deception, digital trust, and human risk AUSTIN, TX / ACCESS Newswire / August 20, 2026 / Living Security, the global leader inHuman Risk Management (HRM) , today announced the featured speaker lineup for its 2026Cybersecurity Awareness Monthprogram, bringing together five experts whose careers span cybercrime prosecution, intelligence operations, online safety advocacy, insider threats, and human behavior risk. The speakers are part of Living Security's turnkey Cybersecurity Awareness Month offering, designed to givesecurity awareness teamsthe expert-led programming, interactive experiences, ready-to-launch campaign content, employee communic</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>Best AI Video Generators for Long-Form Content: 2026 Rankings</v>
+        <v>Living Security Announces 2026 Cybersecurity Awareness Month Speaker Lineup Focused on Trust in an AI World</v>
       </c>
       <c r="B923" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C923" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D923" t="str">
-        <v>AI, Media</v>
+        <v>AI</v>
       </c>
       <c r="E923" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/best-ai-video-generators-for-longform-content-2026-rankings/?source=barchart</v>
+        <v>https://www.newswire.com/news/living-security-announces-2026-cybersecurity-awareness-month-speaker-lineup</v>
       </c>
       <c r="F923" t="str">
-        <v/>
+        <v>Five cybersecurity experts join Living Security's turnkey Cybersecurity Awareness Month program to help employees navigate AI-driven deception, digital trust, and human risk</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
-        <v>Trustpoint Xposure Releases Landmark AEO Research Report, Revealing ...</v>
+        <v>Mayfield Adds Aditya Singh as Partner to Expand AI Infrastructure Investing at Inception</v>
       </c>
       <c r="B924" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C924" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D924" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E924" t="str">
-        <v>https://pr-inside.com/trustpoint-xposure-releases-landmark-aeo-research-report-revealing-r5196359.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/mayfield-adds-aditya-singh-partner-172200513.html</v>
       </c>
       <c r="F924" t="str">
-        <v>(PR-inside.com) The most comprehensive AI citation authority research conducted on New York's professional services market reveals that 88% of audited brands are either absent or inaccurately cited in AI-generated answers despite significant investment in traditional digital marketing. AMHERST, NY / ACCESS Newswire / June 30, 2026 / Trustpoint Xposure, the AEO-certified PR and digital authority agency headquartered in New York, today released its landmark AEO Research Report, the most comprehensive study of AI citation authority ever conducted on professional service brands revealing that 88% of the 200 professionals audited across legal, medical, financial, and technology sectors were either completely absent from or ..</v>
+        <v>MENLO PARK, Calif., August 20, 2026--Mayfield today announced that Adit Singh, a proven inception and early-stage investor with hands-on company-building experience, has joined the firm as a partner. Adit will focus on backing technical founders across AI hardware and software infrastructure, cybersecurity, and physical AI.</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>Trustpoint Xposure Releases Landmark AEO Research Report, Revealing the Exact Five Signals That Determine Whether AI Recommends a Brand and the Gap Data Across 200 Professional Audits</v>
+        <v>Funded Trading Capital Is Creating New Options for Today's Traders Through QuickFund AI</v>
       </c>
       <c r="B925" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C925" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D925" t="str">
         <v>AI</v>
       </c>
       <c r="E925" t="str">
-        <v>https://www.newswire.com/news/trustpoint-xposure-releases-landmark-aeo-research-report-revealing-the-exact</v>
+        <v>https://www.prnewswire.com/news-releases/funded-trading-capital-is-creating-new-options-for-todays-traders-through-quickfund-ai-302856695.html</v>
       </c>
       <c r="F925" t="str">
-        <v>The most comprehensive AI citation authority research conducted on New York's professional services market reveals that 88% of audited brands are either absent or inaccurately cited in AI-generated answers despite significant investment in traditional digital marketing.</v>
+        <v>QuickFund helps eligible traders pursue funded proprietary trading accounts, providing an alternative path to participating in the markets without relying solely on personal trading capital. SCOTTSDALE, Ariz., Aug. 20, 2026 /PRNewswire/ -- The growth of proprietary trading firms has...</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
-        <v>WhatColorsSuitMe.com Launches AI Personal Colour Analysis From a Single ...</v>
+        <v>Morse Micro Announces Two Wi-Fi HaLow USB Dongle Reference Designs to Enable Long-Range Edge AI Connectivity</v>
       </c>
       <c r="B926" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C926" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D926" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E926" t="str">
-        <v>https://pr-inside.com/whatcolorssuitme-com-launches-ai-personal-colour-analysis-from-a-single-r5196358.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/morse-micro-announces-two-wi-171900716.html</v>
       </c>
       <c r="F926" t="str">
-        <v>(PR-inside.com) WhatColorsSuitMe.com uses image analysis to deliver instant seasonal colour palette recommendations - Spring, Summer, Autumn, Winter - based on a user's hair, eye, and skin colouring. LOS ANGELES, CA / ACCESS Newswire / June 30, 2026 /WhatColorsSuitMe.com today launched an AI personal color analysis platform that delivers seasonal palette recommendations from a single selfie. The platform is operated by Real Tested Inc. and applies image analysis to hair, eye, and skin coloration before mapping the user to one of the 12 classic seasonal subtypes within the Spring, Summer, Autumn, and Winter framework. The system asks for a front-facing photo taken in natural ..</v>
+        <v>SYDNEY, August 20, 2026--Morse Micro launches two Wi-Fi HaLow USB dongle designs, bringing long-range connectivity to existing devices via USB.</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>WhatColorsSuitMe.com Launches AI Personal Colour Analysis From a Single Selfie</v>
+        <v>doola Powers Native US Company Formation Inside Naïve's AI Agent Platform ...</v>
       </c>
       <c r="B927" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C927" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D927" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E927" t="str">
-        <v>https://www.newswire.com/news/whatcolorssuitme-com-launches-ai-personal-colour-analysis-from-a-22784749</v>
+        <v>https://pr-inside.com/doola-powers-native-us-company-formation-inside-na-ve-s-ai-agent-platform-r5214495.htm</v>
       </c>
       <c r="F927" t="str">
-        <v>WhatColorsSuitMe.com uses image analysis to deliver instant seasonal colour palette recommendations - Spring, Summer, Autumn, Winter - based on a user's hair, eye, and skin colouring.</v>
+        <v>(PR-inside.com) AI agents built on Naïve can now form US LLCs and C Corporations in all 50 states through doola's Formation API, for domestic and international founders NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / doola, the Business-in-a-Box™ solution for global entrepreneurs, has integrated its Formation API into Naïve, an infrastructure platform for AI agents. Agents running on Naïve can now form a US company on a user's behalf without sending that user to a third-party site. doola handles the state incorporation filing, registered agent assignment and EIN acquisition behind the scenes. The integration is doola's next major Formation ..</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
-        <v>Memora Gives Photographers a Local AI Photo Search Alternative to Excire</v>
+        <v>doola Powers Native US Company Formation Inside Naïve's AI Agent Platform</v>
       </c>
       <c r="B928" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C928" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D928" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E928" t="str">
-        <v>https://www.pr-inside.com/memora-gives-photographers-a-local-ai-photo-search-alternative-to-excire-r5196357.htm</v>
+        <v>https://www.newswire.com/news/doola-powers-native-us-company-formation-inside-na-ves-ai-agent-22848579</v>
       </c>
       <c r="F928" t="str">
-        <v>(PR-inside.com) Photographers who shoot thousands of frames a year know the quiet cost of a growing library: the time it takes to find one specific image. Folders multiply, keywording falls behind, and the right photo hides somewhere among years of work. Tools like Excire became popular by using AI to search and tag photos automatically. ShutterDev.com is now positioning its Memora app as a private, local alternative for photographers who want that kind of speed without sending their library to the cloud. Memora is a Windows desktop photo manager built around one practical idea: organize automatically, then find instantly. Instead of asking ..</v>
+        <v>AI agents built on Na&amp;iuml;ve can now form US LLCs and C Corporations in all 50 states through doola's Formation API, for domestic and international founders</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>Vadzo Imaging Explains Wake-on-Motion USB Camera Technology: Falcon-544CRS Based on Onsemi AR0544 HyperLux LP for Event-Triggered, Low-Power Embedded Vision</v>
+        <v>Geomorphic AI Offers Riikonkoski Copper-Gold Project in Finland for Joint Venture - Historic Copper System Shows High-Grade Gold Potential and Remains Open at Depth</v>
       </c>
       <c r="B929" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C929" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D929" t="str">
-        <v>AI, Healthcare, Energy</v>
+        <v>AI</v>
       </c>
       <c r="E929" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-explains-wake-on-motion-usb-camera-technology-falcon-22803944</v>
+        <v>https://www.newsfilecorp.com/release/310635/Geomorphic-AI-Offers-Riikonkoski-CopperGold-Project-in-Finland-for-Joint-Venture-Historic-Copper-System-Shows-HighGrade-Gold-Potential-and-Remains-Open-at-Depth</v>
       </c>
       <c r="F929" t="str">
-        <v>Vadzo Imaging's Falcon-544CRS is a 5MP color USB 3.2 camera built on the Onsemi AR0544 HyperLux LP sensor, combining Wake-on-Motion event-triggered activation with super low power standby mode, purpose-built for battery-operated embedded vision deployments in IoT sensor networks, smart surveillance systems, medical monitoring devices, wearable platforms and edge AI applications.</v>
+        <v>Portland, Oregon and Helsinki, Finland--(Newsfile Corp. - August 20, 2026) - Geomorphic AI ("Geomorphic" or the "Company"), an AI-driven minerals prospect generator, is pleased to announce that it has completed a new archive compilation and digital reconstruction of the Riikonkoski Copper-Gold Project ("Riikonkoski" or the "Project") in Finland's Central Lapland Greenstone Belt.The work highlights a compelling opportunity to re-evaluate a historic copper system for gold. The Geological Survey of...</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
-        <v>NXGen Brands, Inc. (OTC: NXGB) Launches BeNXGen.ai — A Breakthrough AI-Powered Brand Creation Platform Designed to Turn Ideas into Fully Automated Businesses</v>
+        <v>ASOS and Novotique Finance Chief Tom Wills Joins Modo25 and ASK BOSCO(R) as Chief Financial Officer</v>
       </c>
       <c r="B930" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C930" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D930" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E930" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320060/0/en/NXGen-Brands-Inc-OTC-NXGB-Launches-BeNXGen-ai-A-Breakthrough-AI-Powered-Brand-Creation-Platform-Designed-to-Turn-Ideas-into-Fully-Automated-Businesses.html</v>
+        <v>https://www.newsfilecorp.com/release/310601/ASOS-and-Novotique-Finance-Chief-Tom-Wills-Joins-Modo25-and-ASK-BOSCOR-as-Chief-Financial-Officer</v>
       </c>
       <c r="F930" t="str">
-        <v>NXGen Brands Launches BeNXGen.ai</v>
+        <v>Leeds, United Kingdom--(Newsfile Corp. - August 20, 2026) - Modo25, the digital marketing business behind AI analytics platform ASK BOSCO®, has appointed Tom Wills as Chief Financial Officer.Wills brings more than 15 years of finance experience from ASOS.com, EDF Energy and British American Tobacco, as well as seven years as co-founder and CFO of data business Novotique.At Novotique, he helped take the business through a management buy-out and subsequent funding rounds to Series B. He has spent...</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
-        <v>Moon Equity Holdings Corp. (OTC: MONI) and Revvim Announce Strategic Go-to-Market Licensing Agreement for Next-Generation AI Visibility and Revenue Operations System</v>
+        <v>Webinar: The Storytelling Skill Professionals Can't Skip Before Prompting AI</v>
       </c>
       <c r="B931" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C931" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D931" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E931" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320058/0/en/Moon-Equity-Holdings-Corp-OTC-MONI-and-Revvim-Announce-Strategic-Go-to-Market-Licensing-Agreement-for-Next-Generation-AI-Visibility-and-Revenue-Operations-System.html</v>
+        <v>https://www.prnewswire.com/news-releases/webinar-the-storytelling-skill-professionals-cant-skip-before-prompting-ai-302856515.html</v>
       </c>
       <c r="F931" t="str">
-        <v>Moon Equity Holdings and Revvim Announce Strategic Go-to-Market Licensing Agreement for Next-Generation AI Visibility and Revenue Operations System</v>
+        <v>Free session from The Presentation Company shows professionals how to shape their message before AI writes it BEAVERTON, Ore., Aug. 20, 2026 /PRNewswire/ -- AI can draft a presentation, an email or an executive update in seconds. But it can't decide what an audience needs to hear, what...</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
-        <v>Sprocket Security Launches Apex, an AI Penetration Testing Agent for Continuous, Human-Supervised Testing at Machine Speed</v>
+        <v>Top HubSpot Partner Launches Sell More Now with CRM and AI Event Series for Fall 2026</v>
       </c>
       <c r="B932" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C932" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D932" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E932" t="str">
-        <v>https://www.prnewswire.com/news-releases/sprocket-security-launches-apex-an-ai-penetration-testing-agent-for-continuous-human-supervised-testing-at-machine-speed-302814899.html</v>
+        <v>https://www.newsfilecorp.com/release/310634/Top-HubSpot-Partner-Launches-Sell-More-Now-with-CRM-and-AI-Event-Series-for-Fall-2026</v>
       </c>
       <c r="F932" t="str">
-        <v>MADISON, Wis., June 30, 2026 /PRNewswire/ -- Sprocket Security, a continuous penetration testing platform, has launched Apex, its first AI penetration testing agent, to accelerate vulnerability discovery in web applications. Apex performs autonomous, context-aware, unauthenticated web...</v>
+        <v>Queens, New York--(Newsfile Corp. - August 20, 2026) - Sales leaders and executives focused on the business-to-business (B2B) marketplace will have the opportunity to explore and experience world-class AI-driven CRM capabilities that can      dramatically improve the effectiveness of their sales efforts this fall.          To view the full announcement, including downloadable images, bios, and more, click here.              Key Takeaways:              Wendt Partners, a HubSpot Elite...</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>AI Search Engineers Identify the Midnight Client, a New Professional ...</v>
+        <v>[Video] [Galaxy Unpacked July 2026] Samsung Health Envisions Simpler, More Connected Care With AI</v>
       </c>
       <c r="B933" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C933" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D933" t="str">
-        <v>AI</v>
+        <v>AI, Healthcare, Media</v>
       </c>
       <c r="E933" t="str">
-        <v>https://pr-inside.com/ai-search-engineers-identify-the-midnight-client-a-new-professional-r5196346.htm</v>
+        <v>https://news.samsung.com/global/video-galaxy-unpacked-july-2026-samsung-health-envisions-simpler-more-connected-care-with-ai</v>
       </c>
       <c r="F933" t="str">
-        <v>(PR-inside.com) The #1 AI-certified agency and only AEO-verified agency in the United States profiles the highest-value underserved buyer segment in professional services, the motivated after-hours decision-maker who uses ChatGPT and Google Gemini to find and select professional service providers before any business opens AMHERST, NY / ACCESS Newswire / June 30, 2026 / AI Search Engineers, the #1 AI-certified agency and the only AEO-verified agency in the United States under the AEO Differentiation Standard, today announced the identification of a new professional service buyer persona, the Midnight Client, defined entirely by AI search behavior and after-hours decision-making patterns that most professional service ..</v>
+        <v>Managing health can be complicated. But what if it didn’t have to be? At Galaxy Unpacked July 2026 in London on July 22, Dr. Hon Pak, Senior Vice President and Head of the Digital Health Team, Mobile eXperience (MX) Business at Samsung Electronics, sat down with cognitive neuroscientist and science communicator Dr. Dong-seon Chang to […]</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>AI Search Engineers Identify the Midnight Client, a New Professional Service Buyer Persona Defined by AI Search Behavior and After-Hours Decision Making</v>
+        <v>How one startup is using AI to improve customer service</v>
       </c>
       <c r="B934" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C934" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D934" t="str">
         <v>AI</v>
       </c>
       <c r="E934" t="str">
-        <v>https://www.newswire.com/news/ai-search-engineers-identify-the-midnight-client-a-new-professional-service</v>
+        <v>https://www.microsoft.com/en-us/startups/blog/resolution-not-deflection-how-maven-uses-ai-agents-to-transform-the-enterprise-customer-journey/</v>
       </c>
       <c r="F934" t="str">
-        <v>The #1 AI-certified agency and only AEO-verified agency in the United States profiles the highest-value underserved buyer segment in professional services, the motivated after-hours decision-maker who uses ChatGPT and Google Gemini to find and select professional service providers before any business opens</v>
+        <v>The post How one startup is using AI to improve customer service appeared first on Source.</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>Apple Creator Studio gets smarter, faster, and more connected</v>
+        <v>Seerist Names Kady Brethauer as New Chief Marketing Officer</v>
       </c>
       <c r="B935" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C935" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D935" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E935" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356957</v>
+        <v>https://www.prweb.com/releases/seerist-names-kady-brethauer-as-new-chief-marketing-officer-302854926.html</v>
       </c>
       <c r="F935" t="str">
-        <v>Apple today introduced power-packed updates to Apple Creator Studio, a groundbreaking collection of creative apps that build on the essential role Mac, iPad, and iPhone play in the lives of millions around the world. Featuring new AI capabilities that are dynamic enough for every creative discipline, these updates make Apple Creator Studio even more connected, capable, and intelligent. Users can open and customize any image placed in Keynote, Pages, and Numbers, or even send a key frame fr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356957</v>
+        <v>Appointment follows record first half results, including doubled new customer wins and 240% growth in upsell ARR, as Seerist converts its AI platform transformation into market leadership. RESTON, Va., Aug. 20, 2026 /PRNewswire-PRWeb/ -- Seerist, the AI-powered risk intelligence platform...</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>Songive Launches AI-Powered Platform That Turns Personal Stories Into ...</v>
+        <v>Opus 2 Ingenuity™ delivers the next AI advantage to the legal industry: better AI outcomes from less AI effort</v>
       </c>
       <c r="B936" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C936" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D936" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E936" t="str">
-        <v>https://pr-inside.com/songive-launches-ai-powered-platform-that-turns-personal-stories-into-r5196343.htm</v>
+        <v>https://www.prweb.com/releases/opus-2-ingenuity-delivers-the-next-ai-advantage-to-the-legal-industry-better-ai-outcomes-from-less-ai-effort-302854914.html</v>
       </c>
       <c r="F936" t="str">
-        <v>(PR-inside.com) New service lets anyone create a fully produced, vocal song as a heartfelt gift - no musical skills required, available in 20 languages, with a hear-it-first guarantee NEW YORK, NY / ACCESS Newswire / June 30, 2026 / Songive.com today announced the public launch of its AI-powered song gifting platform. The service turns a few personal details about a loved one into a complete, three-minute original song - complete with vocals, instruments, and studio-quality production - in roughly two minutes. Since launch, the platform has already generated more than 42,800 songs and maintains a 4.9 out of 5 average customer rating. Songive ..</v>
+        <v>Company's agentic AI framework helps law firms uncover deeper insights, develop stronger strategies, and deliver higher-quality work product with AI more efficiently LONDON, Aug. 20, 2026 /PRNewswire-PRWeb/ -- Today, leading legal software and services provider Opus 2 introduces Opus 2...</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>Atera Extends Enterprise Lead with Top G2 Rankings</v>
+        <v>Spy vs. Spy at Machine Speed: Inside the Agentic AI Arms Race</v>
       </c>
       <c r="B937" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C937" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-salesforce</v>
       </c>
       <c r="D937" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E937" t="str">
-        <v>https://www.prnewswire.com/news-releases/atera-extends-enterprise-lead-with-top-g2-rankings-302814848.html</v>
+        <v>https://www.salesforce.com/news/stories/inside-agentic-ai-arms-race/</v>
       </c>
       <c r="F937" t="str">
-        <v>Ranked No. 1 across 15 G2 Summer 2026 reports, Atera outperforms platforms including ServiceNow, Salesforce, and Microsoft Copilot as enterprises increasingly prioritize outcome-driven AI NEW YORK, June 30, 2026 /PRNewswire/ -- Atera, the pioneer of the Autonomous IT platform for the...</v>
+        <v>The cybersecurity risks posed by AI took dramatic form recently through a villain with a sinister name: Jade Puffer. Security firm Sysdig applied that label to a ransomware attack in which a human initiated the operation but an autonomous AI agent independently carried out the entire technical intrusion, from reconnaissance to database encryption and deletion. […]</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>AI Is Transforming Work - Who Will Lead How Work Gets Done? -New i4cp research reveals that high-performing future-ready organizations are redesigning work around AI, with HR architecting the shift</v>
+        <v>Sevenstar Websolutions Introduces AI-Driven SEO and Google Ads Solutions Following Latest Google Search Updates</v>
       </c>
       <c r="B938" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C938" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D938" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, Media</v>
       </c>
       <c r="E938" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-is-transforming-work--who-will-lead-how-work-gets-done--new-i4cp-research-reveals-that-high-performing-future-ready-organizations-are-redesigning-work-around-ai-with-hr-architecting-the-shift-302814833.html</v>
+        <v>https://pressreleasenews.org/pressroom/sevenstar-websolutions-introduces-ai-driven-seo-and-google-ads-solutions-following-latest-google-search-updates</v>
       </c>
       <c r="F938" t="str">
-        <v>BOSTON, June 30, 2026 /PRNewswire/ -- A new global research report from the Institute for Corporate Productivity (i4cp), "The AI-Enabled HR Operating Model for Future-Ready Organizations," finds that artificial intelligence is fundamentally transforming how work gets done, and what...</v>
+        <v>The digital marketing company expands AI-focused SEO, PPC and content optimization strategies as Google rolls out Preferred Sources, Highly Cited labels and enhanced AI-powered search experiences.</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>Introducing ASAF: SecuPi's Advanced AI Security Access Fabric</v>
+        <v>Curve Dental Announces $200 Million R&amp;amp;D Investment</v>
       </c>
       <c r="B939" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C939" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D939" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E939" t="str">
-        <v>https://www.prweb.com/releases/introducing-asaf-secupis-advanced-ai-security-access-fabric-302812769.html</v>
+        <v>https://www.prnewswire.com/news-releases/curve-dental-announces-200-million-rd-investment-302856409.html</v>
       </c>
       <c r="F939" t="str">
-        <v>NEW YORK, June 30, 2026 /PRNewswire-PRWeb/ -- SecuPi, the leader in data security and governance, today announced the launch of its AI Security Access Fabric (ASAF), a groundbreaking, unified security architecture designed to govern all AI-driven access to enterprise data, applications,...</v>
+        <v>As Curve Approaches $100 Million in Annual Recurring Revenue, Chairman and CEO Dave Cormack Predicts Major Shift in Dental Software Market ALPHARETTA, Ga., Aug. 20, 2026 /PRNewswire/ -- Curve Dental®, the leader in modern AI-driven all-in-one dental software with an integrated end-to-end...</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>Sondera Compiles Natural-Language Rules into Provable Control Over AI Agent Actions</v>
+        <v>Sanjeev Prasad Joins Trianz as Chief Human Resources Officer to Lead People Strategy Across AI-Powered Transformation</v>
       </c>
       <c r="B940" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C940" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D940" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E940" t="str">
-        <v>https://www.prnewswire.com/news-releases/sondera-compiles-natural-language-rules-into-provable-control-over-ai-agent-actions-302814775.html</v>
+        <v>https://www.prnewswire.com/news-releases/sanjeev-prasad-joins-trianz-as-chief-human-resources-officer-to-lead-people-strategy-across-ai-powered-transformation-302856545.html</v>
       </c>
       <c r="F940" t="str">
-        <v>Sondera's autoformalization research was accepted at ICML 2026's Agents in the Wild workshop and at FLoC 2026's LLM-Solve workshop, with a related tool demo at Black Hat Arsenal. Sondera transforms natural-language policy into formally verified rules that run on any agent. NEW YORK, June...</v>
+        <v>HERNDON, Va. and BENGALURU, India, Aug. 20, 2026 /PRNewswire/ -- Trianz, the company behind Concierto – the enterprise agentic transformation platform – announced the appointment of Sanjeev Prasad as Chief Human Resources Officer (CHRO). In this role, Sanjeev will lead people strategy,...</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
-        <v>FLODESK LAUNCHES STUDIO: A NEW APPROACH TO CREATIVE AI</v>
+        <v>Knox Systems Appoints former Palantir and Onebrief Executive Melissa Glauber Vice President of Marketing and Communications</v>
       </c>
       <c r="B941" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C941" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D941" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E941" t="str">
-        <v>https://www.prnewswire.com/news-releases/flodesk-launches-studio-a-new-approach-to-creative-ai-302813744.html</v>
+        <v>https://www.prnewswire.com/news-releases/knox-systems-appoints-former-palantir-and-onebrief-executive-melissa-glauber-vice-president-of-marketing-and-communications-302856091.html</v>
       </c>
       <c r="F941" t="str">
-        <v>Studio combines AI generation with full manual control, on a foundation built by professional designers SAN FRANCISCO, June 30, 2026 /PRNewswire/ -- Flodesk, the design-forward email marketing platform used by over 100,000 small businesses and creators, today launched Flodesk Studio. The...</v>
+        <v>Industry veteran to lead go-to-market strategy and brand development as Knox Systems scales its work bringing American innovation to the U.S. government WASHINGTON and NEW YORK, Aug. 20, 2026 /PRNewswire/ -- Knox Systems (Knox), the largest federal AI-managed cloud provider, today...</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>EShallGo Inc. Announces Pricing of $750,000 Registered Direct Offering</v>
+        <v>Math Magic Closes Series A+, Raising Nearly $50 Million Across Two Rounds in Six Months</v>
       </c>
       <c r="B942" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C942" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D942" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E942" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319953/0/en/EShallGo-Inc-Announces-Pricing-of-750-000-Registered-Direct-Offering.html</v>
+        <v>https://www.prnewswire.com/news-releases/math-magic-closes-series-a-raising-nearly-50-million-across-two-rounds-in-six-months-302856530.html</v>
       </c>
       <c r="F942" t="str">
-        <v>Shanghai, China, June 30, 2026 (GLOBE NEWSWIRE) -- EShallGo Inc. (NASDAQ: EHGO) (the "Company"), a provider of integrated office and enterprise technology solutions, including AI-enabled tools, today announced that it has entered into securities purchase agreements with certain institutional investors for the purchase and sale of 750,000 Class A Ordinary Shares (the “Shares”) (or pre-funded warrants in lieu thereof), at an offering price of $1.00 per share in a registered direct offering (the “Offering”).</v>
+        <v>BEIJING, Aug. 20, 2026 /PRNewswire/ -- Math Magic, an AI creation company, today announced it has closed its Series A+ round, bringing total funding across two rounds in six months to nearly $50 million. Both rounds were led by BAI Capital and HyT Capital, with participation from V Fund...</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>Vadzo Validates Merlin-291CRS IMX291 HDR USB Camera with Dual Endpoint H.264 Streaming for Kiosks, Digital Signages and Retail AI</v>
+        <v>MUSIC IP HOLDINGS UNVEILS GROUNDBREAKING PATENT PORTFOLIO AND LICENSE FOR AI MUSIC CREATION, WITH UDIO and GRAI AS FIRST ADOPTERS</v>
       </c>
       <c r="B943" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C943" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D943" t="str">
-        <v>AI, Retail, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E943" t="str">
-        <v>https://www.newswire.com/news/vadzo-validates-merlin-291crs-imx291-hdr-usb-camera-with-dual-endpoint-22811963</v>
+        <v>https://www.prnewswire.com/news-releases/music-ip-holdings-unveils-groundbreaking-patent-portfolio-and-license-for-ai-music-creation-with-udio-and-grai-as-first-adopters-302856503.html</v>
       </c>
       <c r="F943" t="str">
-        <v>Vadzo's Merlin-291CRS is a 2MP Sony IMX291 STARVIS HDR USB camera with dual endpoint H.264 and MJPEG streaming, enabling simultaneous compressed and uncompressed video output over a single USB 2.0 connection for facial recognition, retail AI analytics, and smart kiosk deployments where bandwidth efficiency and inference-grade image quality are concurrent system requirements</v>
+        <v>New patent framework enables responsible AI innovation, protecting artists and songwriters while supporting licensed AI services Online licensing platform makes patent portfolio accessible to AI innovators NASHVILLE, Tenn., Aug. 20, 2026 /PRNewswire/ -- Music IP Holdings (MIH) today...</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>Edgewater Wireless Announces First Close of Strategic Investor-Led Private Placement</v>
+        <v>Isolated AI Pilots Are Limiting Business Value in Transportation and Logistics, Says Info-Tech Research Group</v>
       </c>
       <c r="B944" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C944" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D944" t="str">
         <v>AI</v>
       </c>
       <c r="E944" t="str">
-        <v>https://www.newmediawire.com/news/edgewater-wireless-announces-first-close-of-strategic-investor-led-private-placement-7087434</v>
+        <v>https://www.prnewswire.com/news-releases/isolated-ai-pilots-are-limiting-business-value-in-transportation-and-logistics-says-info-tech-research-group-302856538.html</v>
       </c>
       <c r="F944" t="str">
-        <v xml:space="preserve">Strategic Investor Secured Alongside Additional Silicon Catalyst-related Participation, Reflecting Growing Silicon Valley Support for Edgewater’s Spectrum Slicing Roadmap OTTAWA, CANADA and SANTA CLARA, CA - June 30, 2026 ( NEWMEDIAWIRE ) - Edgewater Wireless Systems Inc. ( TSXV: YFI ) ( OTC: KPIFF ), the industry pioneer of AI-powered Wi-Fi Spectrum Slicing™ silicon solutions and IP, today is pleased to announce the first closing of its previously announced non-brokered private placement financing through the issuance of 7,155,879 units of the Company (“Units”) at a price of $0.06 per Unit for gross proceeds of approximately $429,353, subject to final acceptance of the TSX Venture Exchange. The first close includes participation from a strategic investor, together with additional Silicon </v>
+        <v>Rising operational complexity, workforce shortages, and growing expectations for faster, more sustainable, and more transparent services are pushing logistics organizations to rethink how they use AI. Info-Tech Research Group's newly published blueprint outlines a four-phase framework to...</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>Taxwire Raises $25M to Scale Fully Managed AI Sales Tax Automation Platform</v>
+        <v>How to Build an Ad-Video Engine as a One-Person Team</v>
       </c>
       <c r="B945" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C945" t="str">
-        <v>WebWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D945" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, Media</v>
       </c>
       <c r="E945" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356951</v>
+        <v>https://pressreleasenews.org/pressroom/how-to-build-an-ad-video-engine-as-a-one-person-team</v>
       </c>
       <c r="F945" t="str">
-        <v>Taxwire, a global sales tax automation platform, today announced $25M in Seed and Series A funding from Headline Ventures, XYZ VC, Vinyl, Recall Capital, and Nomo Ventures. The platform automates the complexities of sales tax collection, allowing businesses of all sizes to save time, reduce financial liabilities, and seamlessly manage compliance in the US and over 100 other countries. - - Businesses Problem: 22,000 Different Tax Jurisdictions in the US Alone - - For modern businesses, ind... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356951</v>
+        <v xml:space="preserve">This press release provides a systematic approach for solo marketers to create an ad-video engine, emphasizing reusable briefs, testable hooks, and controlled visual systems. It highlights the role of AI tools like CapCut in supporting the workflow while keeping human judgment for final decisions. The </v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>Sauce Labs Becomes the First Dedicated Software Quality Platform to ...</v>
+        <v>Twin1 AI Raises $20 Million Seed Round Co-Led by Bessemer Venture Partners, Tribeca Venture Partners and Aramco Ventures, to Build Digital AI Twins for Professional Knowledge Workers</v>
       </c>
       <c r="B946" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C946" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D946" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E946" t="str">
-        <v>https://pr-inside.com/sauce-labs-becomes-the-first-dedicated-software-quality-platform-to-r5196303.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/twin1-ai-raises-20-million-140000905.html</v>
       </c>
       <c r="F946" t="str">
-        <v>(PR-inside.com) As AI takes on decisions that used to belong to engineers, the world's largest continuous testing cloud joins the small group of companies in any industry independently certified to govern AI responsibly SAN FRANCISCO, CA / ACCESS Newswire / June 30, 2026 / Sauce Labs, the world's largest continuous testing cloud, today announced it has achieved ISO/IEC 42001 certification, the first international standard for the responsible management of artificial intelligence. The certification covers Sauce AI, including Sauce AI for Insights and Sauce AI for Test Authoring, and makes Sauce Labs the first company dedicated to software quality to bring its AI ..</v>
+        <v>SAN MATEO, Calif., August 20, 2026--Twin1 AI, the privacy-first platform that gives every professional an AI-powered digital twin to scale their expertise, today announced its launch from stealth alongside a $20 million seed funding round. The round was co-led by Bessemer Venture Partners, Tribeca Venture Partners and Aramco Ventures.</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>SK tes Advances AI and Robotics in E-Waste Processing Through Singapore ...</v>
+        <v>Llumo Launches Free AI Visibility Platform With Bring-Your-Own-Key Model</v>
       </c>
       <c r="B947" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C947" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D947" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E947" t="str">
-        <v>https://pr-inside.com/sk-tes-advances-ai-and-robotics-in-e-waste-processing-through-singapore-r5196265.htm</v>
+        <v>https://www.newsfilecorp.com/release/310602/Llumo-Launches-Free-AI-Visibility-Platform-With-BringYourOwnKey-Model</v>
       </c>
       <c r="F947" t="str">
-        <v>(PR-inside.com) SINGAPORE, SG / ACCESS Newswire / June 30, 2026 /SK tes, a global leader in sustainable technology lifecycle services, today announced a strategic AI and robotics collaboration supported by the Singapore Economic Development Board (EDB), reinforcing Singapore's role as a hub for circular economy innovation. The initiative brings together SK tes, EDB, and local automation specialist Aubotic Technology Pte Ltd to co‑develop advanced robotic solutions for e‑waste processing. Traditional e‑waste recycling is often labor‑intensive, requiring manual sorting, inspection, and dismantling of devices. To address these challenges, SK tes initiated a partnership with Aubotic Technology in 2025 to research and deploy automation ..</v>
+        <v>London, United Kingdom--(Newsfile Corp. - August 20, 2026) - Llumo, an AI visibility and Answer Engine Optimisation (AEO) platform founded by Musa Aykac, has launched with a free-to-use model designed to give brands, agencies and marketing teams greater visibility into how they appear across AI-powered search and answer engines.The platform monitors AI-generated brand mentions, competitors, citations, sources, prompt-level responses, query fan-out and visibility trends across major AI and...</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>SK tes Advances AI and Robotics in E-Waste Processing Through Singapore EDB Collaboration</v>
+        <v>RentCafe launches Ren to help renters find and compare apartments through conversation</v>
       </c>
       <c r="B948" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C948" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D948" t="str">
         <v>AI</v>
       </c>
       <c r="E948" t="str">
-        <v>https://www.newswire.com/news/sk-tes-advances-ai-and-robotics-in-e-waste-processing-through-singapore-edb</v>
+        <v>https://www.prnewswire.com/news-releases/rentcafe-launches-ren-to-help-renters-find-and-compare-apartments-through-conversation-302856500.html</v>
       </c>
       <c r="F948" t="str">
-        <v/>
+        <v>Ren lets renters describe and refine a search in everyday language, then explore and compare options using trusted, up-to-date RentCafe listings. SANTA BARBARA, Calif., Aug. 20, 2026 /PRNewswire/ -- RentCafe today introduced Ren, a built-in AI apartment search agent available nationwide...</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>Flybuy and unPLUG Partner to Deliver the Next Generation of First-Party Restaurant Experiences</v>
+        <v>Bloomberg Law Unveils New AI-Powered Legal Intelligence Experience At ILTACON 2026</v>
       </c>
       <c r="B949" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C949" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D949" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E949" t="str">
-        <v>https://www.prweb.com/releases/flybuy-and-unplug-partner-to-deliver-the-next-generation-of-first-party-restaurant-experiences-302814541.html</v>
+        <v>https://www.prnewswire.com/news-releases/bloomberg-law-unveils-new-ai-powered-legal-intelligence-experience-at-iltacon-2026-302856497.html</v>
       </c>
       <c r="F949" t="str">
-        <v>Flybuy's real-time location intelligence and unPLUG's high-converting digital ordering platform to streamline operations and maximize guest satisfaction. WASHINGTON, June 30, 2026 /PRNewswire-PRWeb/ -- Flybuy, the industry-leading AI-powered location engine that powers over 40,000...</v>
+        <v>New capabilities help legal professionals spot critical developments earlier, understand their impact, and act ARLINGTON, Va., Aug. 20, 2026 /PRNewswire/ -- Bloomberg Law today announced a new AI-powered experience designed to help law firms and corporate legal teams identify important...</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>Maison Luxe, Inc. (OTC: MASN) Expands Strategic Review to Include AI-Enabled Business Opportunities</v>
+        <v>iVendNext Announces Version 2.0 With AI, Marketplace Apps and New Retail Capabilities</v>
       </c>
       <c r="B950" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C950" t="str">
-        <v>NewMediaWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D950" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E950" t="str">
-        <v>https://www.newmediawire.com/news/maison-luxe-inc-otc-masn-expands-strategic-review-to-include-ai-enabled-business-opportunities-7087431</v>
+        <v>https://www.pr.com/press-release/972938</v>
       </c>
       <c r="F950" t="str">
-        <v>FORT LEE, NJ - June 30, 2026 ( NEWMEDIAWIRE ) - Maison Luxe, Inc. (OTC: MASN) ("Maison Luxe," "MASN," or the "Company") today announced that, as part of its ongoing corporate development strategy, management continues to evaluate strategic merger and acquisition opportunities designed to complement the Company's long-term business objectives and enhance shareholder value. Over recent months, management has reviewed opportunities across several industries, including health and wellness. Following this evaluation, the Company has expanded its review to include businesses that leverage artificial intelligence, intelligent automation, and advanced data technologies as part of established operating models. Management believes that companies successfully integrating AI into proven commercial bus</v>
+        <v>The latest release adds AI &amp; Automation, Marketplace Apps, new modules, Retail upgrades and country-specific capabilities for modern retailers. [PR.com]</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
-        <v>Klarify Launches AI Operating System for Therapists as Mental Health Industry Faces Workforce and Insurance Crisis</v>
+        <v>Azio AI Holdings Announces Atlas One, a 500+ Acre Site Designed for Up to 500 MW of Behind‐the‐Meter Power</v>
       </c>
       <c r="B951" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C951" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D951" t="str">
-        <v>AI, Healthcare, Retail, Education</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E951" t="str">
-        <v>https://www.newmediawire.com/news/klarify-launches-ai-operating-system-for-therapists-as-mental-health-industry-faces-workforce-and-insurance-crisis-7087430</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348478/0/en/azio-ai-holdings-announces-atlas-one-a-500-acre-site-designed-for-up-to-500-mw-of-behind-the-meter-power.html</v>
       </c>
       <c r="F951" t="str">
-        <v>Backed by Y Combinator, Klarify Launches Publicly With 8,300 Therapists Across Five Countries as Therapists Face Rising Burnout, Administrative Overload, and a Growing AI Imbalance Against Insurers SAN FRANCISCO - June 30, 2026 ( NEWMEDIAWIRE ) - Therapists have become one of the most operationally overwhelmed professions in healthcare. Demand for mental health services has surged, reimbursement pressure continues to intensify, and clinicians increasingly spend as much time operating small businesses as treating patients. Klarify today launched publicly, unveiling an AI native operating system built specifically for therapists. At launch, Klarify boasts more than 8,300 therapists across five countries and is part of Y Combinator’s Spring 2026 batch. Klarify’s position is intentionally firm</v>
+        <v>Atlas One is the first named development phase within Project Atlas, bringing together the South Texas land, secured behind‐the‐meter natural gas generation, dedicated fiber and modular compute infrastructure AZIO has announced since May 2026. Approximately 6 MW of activated compute capacity at the site has operated at approximately 97.8% uptime.</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>Atomica Launches AI Optical Connectivity Platform to Address the Physical Bottleneck in AI Infrastructure</v>
+        <v>StrainScan Pro Enables Farm-to-Plate Freshness and Quality Tracking ...</v>
       </c>
       <c r="B952" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C952" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D952" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E952" t="str">
-        <v>https://www.prweb.com/releases/atomica-launches-ai-optical-connectivity-platform-to-address-the-physical-bottleneck-in-ai-infrastructure-302814529.html</v>
+        <v>https://pr-inside.com/strainscan-pro-enables-farm-to-plate-freshness-and-quality-tracking-r5214376.htm</v>
       </c>
       <c r="F952" t="str">
-        <v>Atomica's AI Optical Connectivity Platform addresses a growing physical bottleneck in AI infrastructure: the need to move more data with greater bandwidth, lower latency, and lower power. The platform helps customers build the microfabricated alignment, packaging, and integration...</v>
+        <v>(PR-inside.com) Proprietary AI Vision Platform Supports Visual Consistency from Harvest Through Distribution and Retail MESA, AZ / ACCESS Newswire / August 20, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today highlighted the farm-to-plate capabilities of its StrainScan Pro platform, positioning the proprietary AI vision software as a tool for visual freshness and quality tracking across the food supply chain. Maintaining consistency from the field to the final destination remains one of the most persistent challenges in agriculture and food distribution. StrainScan Pro is designed to support that process through rapid, on-device visual analysis that can help operators assess quality indicators at multiple points ..</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>Filmustage launches industry-first, AI-driven marketplace for film product placement</v>
+        <v>StrainScan Pro Enables Farm-to-Plate Freshness and Quality Tracking Across the Food Supply Chain (OTCID:MDCE)</v>
       </c>
       <c r="B953" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C953" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D953" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E953" t="str">
-        <v>https://www.prweb.com/releases/filmustage-launches-industry-first-ai-driven-marketplace-for-film-product-placement-302813917.html</v>
+        <v>https://www.newswire.com/news/strainscan-pro-enables-farm-to-plate-freshness-and-quality-tracking-across-the</v>
       </c>
       <c r="F953" t="str">
-        <v>With product placements generating 74% brand recall compared to 20% for display advertising, Filmustage Placement enables organic integrations that allow brands and filmmakers of any size to showcase their products and fund their projects. WILMINGTON, Del., June 30, 2026...</v>
+        <v>Proprietary AI Vision Platform Supports Visual Consistency from Harvest Through Distribution and Retail</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>The Ultimate Cipher Foundation Launches "Voices Over Violence" -- A Groundbreaking Program Using Hip-Hop and AI to Teach Conflict Resolution</v>
+        <v>Maris-Tech Receives Additional Follow-On Order from Existing Governmental Intelligence Customer</v>
       </c>
       <c r="B954" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C954" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D954" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Media</v>
       </c>
       <c r="E954" t="str">
-        <v>https://www.prweb.com/releases/the-ultimate-cipher-foundation-launches-voices-over-violence--a-groundbreaking-program-using-hip-hop-and-ai-to-teach-conflict-resolution-302810603.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348439/0/en/maris-tech-receives-additional-follow-on-order-from-existing-governmental-intelligence-customer.html</v>
       </c>
       <c r="F954" t="str">
-        <v>Voices Over Violence is an innovative youth program from The Ultimate Cipher Foundation that uses hip-hop, storytelling, and creative expression to teach communication, confidence, and conflict resolution—helping young people turn their voices into tools for change. BRONX, N.Y., June 30,...</v>
+        <v>Repeat order builds on ongoing field deployments of Maris-Tech’s edge video and AI technology for intelligence gathering applications</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>Axiom Cloud Launches AI Insights Agent: Ask Your Refrigeration and HVAC Data a Question, Get Answers in Seconds</v>
+        <v>Unisys and Refroid Partner to Advance Deployment of High-Performance AI Infrastructure</v>
       </c>
       <c r="B955" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C955" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D955" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, Energy</v>
       </c>
       <c r="E955" t="str">
-        <v>https://www.prnewswire.com/news-releases/axiom-cloud-launches-ai-insights-agent-ask-your-refrigeration-and-hvac-data-a-question-get-answers-in-seconds-302814619.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359196</v>
       </c>
       <c r="F955" t="str">
-        <v>The new conversational interface lets operators generate custom charts of their system data and ask questions about AI-detected anomalies using natural language. SAN JOSE, Calif., June 30, 2026 /PRNewswire/ -- Axiom Cloud today announced the launch of its "AI Insights Agent," a new...</v>
+        <v>Unisys (NYSE: UIS) and Refroid Technologies, a data center liquid cooling company, have partnered to help organizations build, deploy and maintain the high-performance computing infrastructure AI workloads require. The growth of AI is reshaping data center requirements and driving demand for solutions that support increasingly complex, energy-intensive computing environments. The partnership combines Refroid&amp;#39;s liquid cooling technologies with the global field services and delivery cap... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359196</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>Unisys and Antenna Partner To Deliver Data-Driven Insights for AI-Assisted Software Development</v>
+        <v>Inovalon, UST, and AXIOM Systems Join 1upHealth's Partner Program</v>
       </c>
       <c r="B956" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C956" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D956" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E956" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356949</v>
+        <v>https://pr-inside.com/inovalon-ust-and-axiom-systems-join-1uphealth-s-partner-program-r5214374.htm</v>
       </c>
       <c r="F956" t="str">
-        <v>Unisys (NYSE: UIS) has announced a strategic partnership with Antenna, a leader in AI-powered development observability, to embed independent third-party benchmarks directly into Unisys applications, solutions and services. This collaboration complements the Unisys Intelligence Accelerator (UIA) AI framework, combining application capabilities of Unisys with Antenna&amp;#39;s metrics-based platform. By integrating Antenna&amp;#39;s observability platform, Unisys will provide organizations with object... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356949</v>
-[...2 lines deleted...]
-    <row r="957">
+        <v>(PR-inside.com) 1upHealth's Growing Partner Ecosystem Gives Health Plans Faster Access to CMS-0057 Compliance Ahead of 2027 Deadline BOSTON, MA / ACCESS Newswire / August 20, 2026 /1upHealth, a leader in health data interoperability, today announced the addition of three new organizations to the 1up Partner Program: Inovalon, a leading provider of data and solutions empowering data-driven healthcare; AXIOM Systems, a privately held IT solutions firm focused exclusively on the healthcare industry; and UST, a leading AI and technology transformation solutions company. Launched in 2025, the 1up Partner Program allows members to extend interoperability and CMS compliance solutions to their payer clients without ..</v>
+      </c>
+    </row>
+    <row r="957" xml:space="preserve">
       <c r="A957" t="str">
-        <v>Hexaware Launches Tensai® for Reasoning Ops to Bring Agentic AI to Enterprise IT Operations</v>
+        <v>Hua Medicine Announces 2026 Interim Results</v>
       </c>
       <c r="B957" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C957" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D957" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS, Healthcare, Real Estate, Energy, Education</v>
       </c>
       <c r="E957" t="str">
-        <v>https://www.prnewswire.com/news-releases/hexaware-launches-tensai-for-reasoning-ops-to-bring-agentic-ai-to-enterprise-it-operations-302814612.html</v>
-[...2 lines deleted...]
-        <v>Tensai® for Reasoning Ops brings evidence-based agents to IT operations, shifting the focus from resolving demand faster to removing it altogether MUMBAI, India and ISELIN, N.J. and LONDON, June 30, 2026 /PRNewswire/ -- Hexaware Technologies (NSE: HEXT), a global provider of IT solutions...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109284/</v>
+      </c>
+      <c r="F957" t="str" xml:space="preserve">
+        <v xml:space="preserve">-  Sales of HuaTangNing reached 3.055 million packs in the first half of 2026, representing a 73% year-on-year increase; revenue hit RMB378.9 million, up 74% year-on-year. The in-house commercialization drive maintained robust growth with continuously improved operational efficiency.
+-  Expanded manufacturing scale lifted gross profit margin substantially to 61.8%, a year-on-year rise of 7.6 percentage points.
+-  Profit generated from commercial operations doubled year-on-year, and loss narrowed markedly to RMB30.2 million after excluding one-off income, demonstrating a clear path to full-scale profitability.
+-  Selling expense-to-revenue ratio stabilized at 33.5%, reflecting tangible gains from increased marketing efforts and streamlined operations.
+-  Dorzagliatin secured marketing approvals in both the Hong Kong and Macao Special Administrative Regions of China; demonstrating our innovative business model is showing early success and marking a key milestone for global expansion.
+-  A five-year patent term extension was granted for dorzagliatin, extending core patent protection to April 2034. The National Reimbursement Drug List price of the product will remain unchanged for 2026 and 2027, reinforcing long-term commercial profitability certainty.
+-  Topline results from real-world studies further validated the broad applicability, safety and tolerability of dorzagliatin across diverse real-world patient populations.
+-  Multiple combination therapy studies revealed synergistic metabolic benefits when dorzagliatin is paired with oral small-molecule GLP-1 receptor agonists, THR-β agonists and pan-PPAR agonists, tapping into development therapeutic potential in new disease areas including obesity and MASLD.
+-  Clinical development of the second-generation GKA in the United States proceeded smoothly. R&amp;D initiatives for new indications including MODY-2, diabetes prevention, neurodegenerative diseases and frailty were accelerated across the board.
+SHANGHAI, August 20, 2026 - (ACN Newswire) - Hua Medicine (the “Company”, HKEx: 2552) announced the unaudited consolidated results of the Company and its subsidiaries for the six months ended June 30, 2026 (the “Reporting Period”), as well as the Company's business progress during the first half of the year and future outlook. During the Reporting Period, HuaTangNing, dorzagliatin tablets), the Company’s core globally first-in-class oral anti-diabetic glucokinase activator (GKA), entered a rapid scale-up phase under proprietary commercialization. Revenue and gross profit both recorded substantial growth with sustained gross margin improvement. The Company achieved critical milestones in global expansion through the commercial launch of dorzagliatin in Hong Kong and Macao SARs. Multiple pivotal clinical datasets were presented at leading international academic conferences, delivering continuous breakthroughs across the full product pipeline. Core operating losses narrowed steadily, while robust cash reserves laid a solid foundation for the Group’s long-term sustainable growth.
+Dr. Li Chen, Founder and CEO of Hua Medicine, stated: “The first half of 2026 represents a pivotal stage for Hua Medicine as we translate original innovation into marketing value realization. Sales volume and revenue of dorzagliatin grew more than 70% year-on-year, gross margin surpassed 60%, and profit from commercial operations doubled compared with the same period last year. It validates the Company’s successful transition from R&amp;D-innovation-driven growth to rapid commercial development in the chronic disease space. It fully demonstrates that domestically developed first-in-class drugs from China possess strong and sustainable market momentum, backed by national policies that support innovative drugs across the full-value chain. Meanwhile, dorzagliatin was successfully launched in Hong Kong and Macao SARs, officially kicking off our internationalization strategy anchored in Greater China with outreach to Southeast Asian, Spanish-speaking and Portuguese-speaking markets. Chinese original innovative medicines are now deeply participating in the global metabolic disease treatment landscape. Moving forward, rooted in glycemic homeostasis regulation, the Company will advance a new paradigm for diabetes homeostasis-targeted therapy featuring next-generation long-acting GKAs, fixed-dose combinations and combination therapies. We will build a human energy-metabolism health pipeline matrix covering disease prevention, special types of diabetes, fatty liver diseases and steatohepatitis, cognitive impairment and frailty. Leveraging artificial intelligence technologies, the Company will continuously expand the clinical boundaries and application scenarios of its glycemic homeostasis technology platform, and strive to bring China-originated innovative therapies to patients with metabolic diseases at home and abroad.”
+Business Highlights and Operational Progress
+1. Accelerated Proprietary Commercialization with Major Operational Efficiency Improvements
+- Rapid sales expansion. During the Reporting Period, we sold approximately 3,055,000 packs of HuaTangNing in the first half of 2026, up 73% from 1,764,000 packs sold during the same period in 2025. This rapid sales growth trajectory is further supported by the maintenance of China’s National Reimbursement Drug List (NRDL) price for the 2026 and 2027 calendar years. Regions that already led sales in 2025, coastal areas including Shanghai, Tianjin and Guangdong province and Beijing, continued to deliver strong growth during the reporting period, reflecting the substantial market potential for further market penetration and providing a solid basis for sustained strong growth in the future.
+- Markedly enhanced profitability driven by scale effects. Relying on expanded production capacity and optimized manufacturing processes, gross margin rose significantly from 54.2% in the first half of 2025 to 61.8%, up 7.6 percentage points; gross profit reached RMB234.3 million, a 99% year-on-year surge. Selling expenses totalled RMB126.9 million, with the ratio of selling expense to revenue standing at 33.5%. Our commercialization efforts achieved profit of approximately RMB107.4 million (as defined by gross profits less selling expenses), doubled from RMB53.7 million in the same period of 2025. as profitability from proprietary commercialization continues to materialize. 
+- Normalized financial performance with healthy cash reserves. Loss before tax stood at approximately RMB30.2 million. Excluding the one-off release of contract liabilities in the corresponding period of 2025 following the termination of the Bayer contract, the loss for the current reporting period is expected to narrow by approximately RMB29.4 million as compared with the adjusted loss of approximately RMB59.6 million for the corresponding period in 2025. Fundamental business operations continued to improve. Cash balances were approximately RMB1,072.9 million as of June 30, 2026 a decrease of RMB19.4 million from bank balances and cash position as of December 31, 2025. Ample liquidity supports domestic market expansion, global clinical R&amp;D, and overseas commercialization in Hong Kong, Macao and Southeast Asia. 
+- Our commercialization team continued to scale. The professional sales team expanded to 187 product representatives, and 75 staff actively engaged in marketing, medical affairs and commercial operation as of June 30, 2026, representing growth of 93% and 79% respectively compared with the same period of 2025.
+2. Strengthened Core Intellectual Property Rights and Breakthroughs in Overseas Market Development
+- Marketing approvals secured and commercialization rolled out in Hong Kong and Macao. Dorzagliatin (brand names: MYHOMSIS(R) was approved for marketing in Hong Kong on February 2026 and in Macao on June 2026. The product has been distributed to hospitals and pharmacies in Hong Kong, with the first prescription issued in August 2026, providing a new treatment option for patients with Type 2 diabetes outside mainland China. 
+- Patent term extension secured to boost long-term commercial certainty. In February 2026, the China National Intellectual Property Administration granted a five year patent term extension for dorzagliatin, extending core patent protection to April 2034.
+3. Real-World Clinical Evidence Reinforces the Product’s Differentiated Value
+The Group continued advancing post-marketing real-world studies of dorzagliatin to further validate its efficacy and safety profiles in complex patient cohorts.
+- Topline data released from large-scale multi-centre post-marketing real-world study HMM0601. At the 2026 ADA Scientific Sessions, the Company presented results from HMM0601, a large-scale post-marketing real-world study. Across 80 clinical centres in China, HMM0601 enrolled 2024 patients with Type 2 diabetes with mean disease duration of 7.9 years. Over the 52-week treatment period, no drug-related serious adverse events (SAEs) or episodes of severe hypoglycemia were observed; the incidence of clinically meaningful hypoglycemia was below 1%, and no new safety signals were identified compared with the Phase III clinical trials; HbA1c was significantly reduced from baseline, and the proportion of patients achieving HbA1c&lt;7% increased markedly. This provides robust evidence of dorzagliatin’s strong safety and tolerability profile and consistent glycemic control efficacy. 
+- Interim findings disclosed from prospective real-world observational study HMM0701. This study enrolled 255 patients with Type 2 diabetes, the majority of whom had long disease duration and were already receiving multi-drug regimens including insulin. The 6-month interim results of subgroup analysis indicates that dorzagliatin provides meaningful efficacy in glycemic control. Even in patients with severely compromised baseline TIR, clinically meaningful reductions in HbA1c, improved TIR, enhanced β-cell function, and reduced insulin resistance were observed, collectively indicating the restoration of glucose homeostasis. This study provides a solid rationale for a novel glycemic management option in complex T2D cases. 
+- Preparations remain underway for post-marketing study HMM0602. The study is designed to generate further clinical evidence regarding the role of dorzagliatin in restoring glucose homeostasis and its potential contribution to diabetes remission.
+Research and Development Pipeline and Future Outlook
+1. Multiple R&amp;D Innovation Breakthroughs Usher in New Chapters for First-in-Disease Indications
+- Dorzagliatin for Patients with GCK-MODY
+Medical experts in mainland China and Hong Kong have conducted independent clinical and preclinical studies of dorzagliatin for MODY-2 treatment. MODY-2, also called GCK-MODY, is a monogenic disease in which patients have a genetic defect of glucokinase gene (GCK) which results in elevated blood glucose and significant reduction of the second phase release of insulin. The population of GCK-MODY patients is approximately 1.7 million in China. These patients are diagnosed with diabetes at a young age and represent an unmet medical need given currently available medications are not effective. In clinical studies with MODY-2 patients, a single dose of dorzagliatin improved overall glucose sensitivity and second phase insulin secretion significantly in GCK-MODY patients, suggesting a unique mechanism of action of dorzagliatin to regulate glucagon like peptide 1 (GLP-1) secretion. During the Reporting Period, we continued to advance the regulatory development of dorzagliatin for GCK-MODY in China. Following prior communications with the Center for Drug Evaluation of the National Medical Products Administration, we completed the proposed clinical protocol. We plan to submit an IND application for dorzagliatin in GCK-MODY by December 2026.
+- Dorzagliatin for Diabetes Prevention
+Prevention of diabetes is an important focus at Hua Medicine. There are approximately 1.12 billion people living with prediabetes worldwide. We have initiated the SENSITIZE 3 clinical study in Hong Kong in pre-diabetic (IGT) subjects and in early diabetes patients under the leadership of Dr Juliana Chan and Dr Elaine Chow of the Chinese University of Hong Kong. These studies represent first-in-disease studies. In this double-blinded placebo-controlled study, we will evaluate the blood glucose management and pancreatic function under intravenous glucose tolerance test and oral glucose tolerance test conditions to better define the clinical treatment baseline and endpoints. We expect to complete this study in 2026 and file IND applications of dorzagliatin for diabetes prevention in China and Asia-Pacific regions thereafter.
+- Dorzagliatin for Neurodegenerative Diseases
+MCI shows approximately 15.5% prevalence among elderly people in China and approximately 22% in the United States, and is common in T2D patients with a 45% incidence rate. Development of dorzagliatin for neurodegenerative disease is a new focus in our drug discovery efforts. Through the Genome-Wide Association Study (GWAS) and Mendelian Randomization (MR) study, we have realized the important role of GCK gene activation in prevention of memory loss and cognitive impairment in humans. It has also come to our attention that post-meal glucose excursion is closely related to Alzheimer disease and dementia. Impaired glucose homeostasis and diabetes conditions result in a reduction of glucose transporter expression and insulin receptor expression in the brain, which can be prevented by low dose dorzagliatin. We have realized the potential of dorzagliatin in the treatment of MCI and are initiating these first-in-disease clinical studies. Preparation of the clinical study protocol and clinical development plan has been initiated. We expect to launch pre-IND communications with the relevant regulatory authority in the fourth quarter of 2026.
+- Dorzagliatin for Frailty
+Frailty is an age-related geriatric syndrome characterized by reduced tolerance to internal and external stressors. Approximately 17% of American older adults and 11% of Asian older adults suffer from frailty, while pre-frailty affects roughly 50% and 47% of these populations, respectively. It is not a single-organ disease, but the consequence of dysregulated multisystem homeostasis. Genetic evidence has suggested a potential relationship between glucokinase activation and a reduced risk of frailty, supporting further investigation of dorzagliatin in this area. We intend to progress the regulatory preparations for an IND submission in 2026.
+2. Robust Pipeline Gains Momentum, AI Powers Collaborative Innovation
+- Fixed Dose Combination of Dorzagliatin and Metformin
+We are fast forwarding the development of the FDC of dorzagliatin with metformin. An IND with the NMPA has been filed for our FDC with metformin in China in 2025, with an NDA submission planned for 2027.
+- The 2nd Generation of GKA under Development in the United States
+HM1005 is our second-generation GKA program based on a sustained-release formulation of dorzagliatin and is being developed as a once-daily oral therapy. In 2025, we successfully initiated MAD clinical study in T2D patients in the United States. As of the date of this report, five cohorts have been completed as planned in the Phase Ib multiple ascending dose study. HM1005 was generally well tolerated across the completed cohorts. We are conducting a subsequent cohort evaluating two 246 mg tablets in the United States. Topline data are expected to be published in the second half of 2026, and we will pursue partnerships to develop the 2nd generation GKA for global markets.
+- Development of Combination Therapies for Diabetes and Metabolic Diseases
+We presented three combination therapy studies in animal models of metabolic disorder at 2026 ADA. The combination of dorzagliatin and orforglipron, an oral small-molecule GLP-1 receptor agonist, demonstrated synergistic glycemic control, significantly enhanced β-cell function, and maintained weight loss and lipid-lowering benefits in diet-induced obese (DIO) mice. Notably, the data revealed a compelling dose-sparing effect which directly reduces the overall side-effect burden – particularly common GLP-1-related gastrointestinal adverse events – thereby meaningfully improving long-term patient adherence. These complementary mechanisms across glycemic control, weight loss, and lipid improvement, position the potential combination as a highly effective, well-tolerated, and differentiated oral option for T2D patients with obesity. In the study combining dorzagliatin with the THR-β agonist resmetirom, the combination synergistically improved systemic metabolism and exerted hepatoprotective effects, optimizing glycemic control, regulating lipids, reducing uric acid, and alleviating hepatic fibrosis. This supports the clinical potential of dorzagliatin for T2D patients with MASLD. Additionally, the combination of dorzagliatin with chiglitazar, a pan-PPAR agonist, improves glucose tolerance, reduces insulin resistance, enhances insulin sensitivity and β-cell function, and elevates high-density lipoprotein cholesterol levels in DIO mice model of MASLD.
+- Integration of AI, LLMs and Clinical Big Data
+Alongside the continued development of dorzagliatin in research and clinical practice, the Company has continued to invest in the integration of AI, large language models (LLMs) and clinical big data, and has achieved concrete outcomes. We launched our proprietary GK education platform (GK Charger) in 2025. The platform uses natural language interaction to present complex glucokinase relevant knowledge in evidence-based, clinically relevant format that is easy for both physicians and patients to understand. It enables doctors to obtain up to date diagnostic and treatment information, make accurate clinical decisions, and develop individualized treatment plans for patients. Since the launch of GK Charger, the platform has cumulatively responded to more than 3,700 queries.
+Financial Summary
+As of June 30, 2026
+- Sales volume of HuaTangNing reached approximately 3.055 million packs, up 73% year-on-year, generating revenue of approximately RMB378.9 million, representing a 74% year-on-year increase. 
+- Gross profit totalled approximately RMB234.3 million, up 99% year-on-year, with gross margin rising to 61.8%. 
+- Loss before tax stood at approximately RMB30.2 million, representing a substantial narrowing compared with adjusted loss recorded in the same period of 2025. 
+- Bank balances and cash position were approximately RMB1,072.9 million, maintaining a healthy liquidity profile. 
+- Total expenditures amounted to approximately RMB265.4 million, including selling expenses of approximately RMB126.9 million and research and development expenses of approximately RMB66.8 million.
+Forward-Looking Statements
+This document contains statements regarding Hua Medicine’s future expectations, plans, and prospects for the Company and its products. These forward-looking statements pertain only to events or information as of the date they are made and may change due to future developments. Unless required by law, we are not obligated to update or publicly revise any forward-looking statements or unexpected events after the date of such statements, regardless of new information, future events, or other circumstances. Please read this document carefully and understand that our actual future performance or results may differ materially from expectations due to various risks, uncertainties, or other legal requirements.
+About Hua Medicine
+Hua Medicine (the “Company”) is an innovative drug development and commercialization company based in Shanghai, China, with companies in the United States and Hong Kong. Hua Medicine focuses on developing novel therapies for patients with unmet medical needs worldwide. Drawing on global resources, Hua Medicine partners with high-calibre talent worldwide to develop breakthrough technologies and products that advance innovation in diabetes care. Hua Medicine's cornerstone product HuaTangNing (dorzagliatin tablets) targets the glucose sensor glucokinase, restores glucose sensitivity in patients with type 2 diabetes (T2D), and stabilizes imbalances in blood glucose levels in patients. HuaTangNing was approved by the National Medical Products Administration (NMPA) of China on September 30, 2022. It can be used alone or in combination with metformin for adult patients with T2D. For patients with chronic kidney disease (CKD), no dose adjustment is required. It is an oral glucose-lowering drug that can be used in patients with T2D with renal function impairment.
+In February 2026, dorzagliatin (brand name: MYHOMSIS(R), was approved for marketing by the Pharmaceutical Service of the Department of Health of the Government of the Hong Kong Special Administrative Region of the People's Republic of China.
+In June 2026, dorzagliatin (brand name: MYHOMSIS(R), was approved for marketing by the Pharmaceutical Administration Bureau of the Macao Special Administrative Region of the People's Republic of China.
+Based on the International Diabetes Federation’s 2025 Diabetes Atlas – 11th Edition, there are approximately 148 million diabetic patients in mainland China, 706,000 diabetic patients in Hong Kong SAR, and 52,000 diabetic patients in Macao SAR as of 2024.
+For more information
+Website: www.huamedicine.com
+Investors Email: ir@huamedicine.com
+Media Email: pr@huamedicine.com
+Press Disclaimer
+For accuracy and completeness in context, information related to products marketed in China in this material, especially those identified or required, should comply with documents approved by Chinese regulatory authorities.
+Additionally, such information should not be interpreted as a recommendation or promotion of any drug or treatment, nor should it replace medical advice from healthcare professionals. For medical-related matters, please consult a healthcare professional.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>Flux Power Releases SkyEMS® 3.0, Transforming Fleet Data with AI-Powered Insights and Personalized Dashboards</v>
+        <v>AQP One Announces Apple HealthKit and Android Health Connect Integration ...</v>
       </c>
       <c r="B958" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C958" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D958" t="str">
-        <v>Finance, AI, Healthcare, Energy</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E958" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319830/24114/en/Flux-Power-Releases-SkyEMS-3-0-Transforming-Fleet-Data-with-AI-Powered-Insights-and-Personalized-Dashboards.html</v>
+        <v>https://pr-inside.com/aqp-one-announces-apple-healthkit-and-android-health-connect-integration-r5214368.htm</v>
       </c>
       <c r="F958" t="str">
-        <v>With customizable AI-powered dashboards, predictive battery health insights, and real-time alerts, SkyEMS 3.0 transforms fleet data into a strategic asset, helping customers optimize operations while strengthening Flux Power's intelligent energy ecosystem. With customizable AI-powered dashboards, predictive battery health insights, and real-time alerts, SkyEMS 3.0 transforms fleet data into a strategic asset, helping customers optimize operations while strengthening Flux Power's intelligent energy ecosystem.</v>
+        <v>(PR-inside.com) New read/write interoperability expands BioBaseline™ modeling beyond the JBA AICare™ wearable ecosystem GARDEN GROVE, CA / ACCESS Newswire / August 20, 2026 / AQP One, Inc. today announced an expansion of its JBA AI Physiological Intelligence Platform with planned bidirectional connectivity for Apple HealthKit and Android Health Connect. The integration is designed to allow JBA AI, with user permission, to read selected health and wellness information available through these ecosystems and write supported data back to them. The capability supports AQP One's ongoing development of a broader physiological intelligence architecture that is not limited to a single wearable device or application. "The future ..</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>Europe Accelerates in AI Race But a Growing Divide Threatens Progress</v>
+        <v>Pure IP Relaunches FinOps with AI-Powered Intelligent Cost Management</v>
       </c>
       <c r="B959" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C959" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D959" t="str">
-        <v>AI</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E959" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356946</v>
+        <v>https://pr-inside.com/pure-ip-relaunches-finops-with-ai-powered-intelligent-cost-management-r5214366.htm</v>
       </c>
       <c r="F959" t="str">
-        <v>Europe&amp;#39;s largest companies are showing early signs of narrowing the AI readiness gap with North America, but a growing divide between large and smaller firms risks holding the region back, according to the inaugural Accenture AI Progress Barometer. - - AI readiness refers to the essential capabilities that organizations need to maximize the value they derive from AI such as having quality data that is easily accessible, a skilled workforce, and appropriate processes in place. - - Accenture&amp;#39;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356946</v>
+        <v>(PR-inside.com) Redesigned experience combines AI, automation, and carrier-neutral visibility to help enterprises control technology spend and uncover savings faster. NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 /Pure IP, a BCM One company and global provider of enterprise voice, unified integrations, and network services, today announced the relaunch of Pure IP FinOps, its intelligent technology cost management platform. The enhanced platform introduces a redesigned digital experience and AI-powered spend intelligence, giving finance and IT teams a simple way to understand, manage, and optimize technology costs across complex, multi-carrier environments. For distributed enterprises, technology spend is increasingly fragmented across carriers, locations, ..</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>Tribun Health Announces CaloPix(R) 6, Its First IVDR-Certified Version ...</v>
+        <v>AQP One Announces Apple HealthKit and Android Health Connect Integration for JBA AI Platform</v>
       </c>
       <c r="B960" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C960" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D960" t="str">
         <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E960" t="str">
-        <v>https://pr-inside.com/tribun-health-announces-calopix-r-6-its-first-ivdr-certified-version-r5196236.htm</v>
+        <v>https://www.newswire.com/news/aqp-one-announces-apple-healthkit-and-android-health-connect-22848064</v>
       </c>
       <c r="F960" t="str">
-        <v>(PR-inside.com) A major new milestone in the digital transformation of pathology, benefiting laboratories, clinicians, and patients. Following FDA clearance in 2025,CaloPix's®IVDR certification confirms Tribun Health's ability to serve the global digital pathology market. PARIS, FRANCE / ACCESS Newswire / June 30, 2026 / Tribun Health, a global leader in digital pathology and artificial intelligence orchestration software solutions, today announced the availability of CaloPix® 6, the first version of its platform certified under the European In Vitro Diagnostic Medical Devices Regulation (IVDR) for routine diagnostic use. This new milestone marks the culmination of several years of investment in quality, cybersecurity, risk management, and regulatory ..</v>
+        <v>New read/write interoperability expands BioBaseline &amp;trade; modeling beyond the JBA AICare &amp;trade; wearable ecosystem</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>Rezolve Ai Shareholders Overwhelmingly Approve Up to $300 Million Share Repurchase Mandate Amid Surging Commercial Momentum</v>
+        <v>LQWD Technologies CEO to Speak at Bitcoin Asia 2026 in Hong Kong</v>
       </c>
       <c r="B961" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C961" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D961" t="str">
-        <v>Finance, AI</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E961" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319818/0/en/Rezolve-Ai-Shareholders-Overwhelmingly-Approve-Up-to-300-Million-Share-Repurchase-Mandate-Amid-Surging-Commercial-Momentum.html</v>
+        <v>https://www.newsfilecorp.com/release/310591/LQWD-Technologies-CEO-to-Speak-at-Bitcoin-Asia-2026-in-Hong-Kong</v>
       </c>
       <c r="F961" t="str">
-        <v>Shareholder approval follows exceptional operating momentum with Q1 2026 unaudited revenue exceeding full-year 2025 revenue and FY26 guidance of approximately $360 million Shareholder approval follows exceptional operating momentum with Q1 2026 unaudited revenue exceeding full-year 2025 revenue and FY26 guidance of approximately $360 million</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 20, 2026) - LQWD Technologies Corp. (TSXV: LQWD) (OTCQX: LQWDF) ("LQWD" or the "Company"), a provider of enterprise-grade, AI-driven infrastructure for the Bitcoin Lightning Network, announces that its Chief Executive Officer, Shone Anstey, will participate in two panel discussions at Bitcoin Asia 2026 in Hong Kong, including his first appearance on the conference's Nakamoto Stage.Mr. Anstey will join industry leaders to discuss the evolving...</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>XTEND Secures U.S. Patent Protecting Autonomous Navigation Technology for Unmanned Systems</v>
+        <v>Make AI Max work for your business with new testing and planning tools.</v>
       </c>
       <c r="B962" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C962" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D962" t="str">
-        <v>Finance, AI</v>
+        <v>AI</v>
       </c>
       <c r="E962" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319806/0/en/XTEND-Secures-U-S-Patent-Protecting-Autonomous-Navigation-Technology-for-Unmanned-Systems.html</v>
+        <v>https://blog.google/products/ads-commerce/ai-max-testing-planning-tools/</v>
       </c>
       <c r="F962" t="str">
-        <v>Patent protects key foundational technology supporting AI -powered autonomous mission execution</v>
+        <v>Use new AI Max tools — like A/B tests and performance planners for budget and bidding changes — to maximize your Search campaigns.</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>Rekor Introduces Go-Secure.Video: Proof That Video Is Real</v>
+        <v>Maxwell Biosciences' Spinout SHU.ai Announces Closing of $1M Financing Round</v>
       </c>
       <c r="B963" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C963" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D963" t="str">
-        <v>Finance, AI, Media</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E963" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319803/0/en/Rekor-Introduces-Go-Secure-Video-Proof-That-Video-Is-Real.html</v>
+        <v>https://www.newsfilecorp.com/release/310550/Maxwell-Biosciences-Spinout-SHU.ai-Announces-Closing-of-1M-Financing-Round</v>
       </c>
       <c r="F963" t="str">
-        <v>In a World Where Video Can Be Edited, Clipped, Manipulated, AI-Generated, or Challenged After the Fact, Go-Secure.Video Answers the Only Question That Now Matters: Can a Video Be Proven to Be Authentic? In a World Where Video Can Be Edited, Clipped, Manipulated, AI-Generated, or Challenged After the Fact, Go-Secure.Video Answers the Only Question That Now Matters: Can a Video Be Proven to Be Authentic?</v>
+        <v>Austin, Texas--(Newsfile Corp. - August 20, 2026) - Maxwell Biosciences, a global health technology company pioneering a new category of immune-inspired small molecules called Claromers®, December 5, 2025 incorporated its first spinout SHU.ai and June 27, 2026 announced the closing of SHU's $1 million Seed round. The round was oversubscribed and fully funded by private angel investors and led by Keiretsu Forum, "The World's Largest Angel Investor Network." The funds will support accelerating...</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>RedCloud Launches RedAI Strategy, Its First Commercial AI Application, Delivering Predictive Market Intelligence to Global FMCG Teams</v>
+        <v>Parallel AI Grows Revenue 10x Since January as Companies Abandon Fragmented GTM Stacks</v>
       </c>
       <c r="B964" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C964" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D964" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E964" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319798/0/en/RedCloud-Launches-RedAI-Strategy-Its-First-Commercial-AI-Application-Delivering-Predictive-Market-Intelligence-to-Global-FMCG-Teams.html</v>
+        <v>https://www.prweb.com/releases/parallel-ai-grows-revenue-10x-since-january-as-companies-abandon-fragmented-gtm-stacks-302855501.html</v>
       </c>
       <c r="F964" t="str">
-        <v>RedAI Strategy is live today in Nigeria, with rollout planned for other RedCloud markets — the first commercial application built on RedCloud’s AI infrastructure and intended to be a key step toward the Company’s growth plans RedAI Strategy is live today in Nigeria, with rollout planned for other RedCloud markets — the first commercial application built on RedCloud’s AI infrastructure and intended to be a key step toward the Company’s growth plans</v>
+        <v>Parallel AI, the platform replacing disconnected sales and marketing stacks, hit 10x revenue growth and SOC 2 compliance. AI employees now carry work from first touch to close on one system. SAN FRANCISCO, Aug. 20, 2026 /PRNewswire-PRWeb/ -- Parallel AI, the unified platform that replaces...</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>Kandao Introduces Meeting Pro 2, an AI-Powered Video Conferencing System for Hybrid Work</v>
+        <v>Sagility Named a Market Leader in HFS Research Horizons HCP Service Providers 2026 Report</v>
       </c>
       <c r="B965" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C965" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D965" t="str">
-        <v>AI, Media</v>
+        <v>AI, Healthcare</v>
       </c>
       <c r="E965" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/kandao-introduces-meeting-pro-2-an-aipowered-video-conferencing-system-for-hybrid-work/?source=barchart</v>
+        <v>https://www.prweb.com/releases/sagility-named-a-market-leader-in-hfs-research-horizons-hcp-service-providers-2026-report-302854906.html</v>
       </c>
       <c r="F965" t="str">
-        <v/>
+        <v>• Sagility recognized as a Market Leader (Horizon 3), evaluated among 50 healthcare service providers across clinical, operational, and financial dimensions. • Sagility's 25-year history of payer policy intelligence and domain-led AI platforms help healthcare providers reduce clinical...</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>Medical Care Technologies Inc. (OTC PINK:MDCE) Rolls Out Visually Stunning ...</v>
+        <v>Upstage AI Unveils Solar Pro 4, Scoring 42 on Artificial Analysis Index to Rank Among Global Frontier Models</v>
       </c>
       <c r="B966" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C966" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D966" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E966" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-rolls-out-visually-stunning-r5196232.htm</v>
+        <v>https://www.prnewswire.com/news-releases/upstage-ai-unveils-solar-pro-4-scoring-42-on-artificial-analysis-index-to-rank-among-global-frontier-models-302856434.html</v>
       </c>
       <c r="F966" t="str">
-        <v>(PR-inside.com) Photograph Your Open Refrigerator for Instant Personalized Recipes - Faster, More Beautiful and Built for Scale MESA, AZ / ACCESS Newswire / June 30, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) today announced a comprehensive redesign and upgrade to its flagship consumer wellness app, Snapshot Recipes, transforming it into a visually stunning, high-speed AI culinary powerhouse. Learn more about the app at https://snapshotrecipes.app. The complete visual overhaul introduces a bold, artistic, and modern creative design that elevates the user experience with mouth-watering imagery, intuitive navigation, and immersive aesthetics. Paired with significantly faster recipe generation speeds and a massively expanded library spanning all ..</v>
+        <v>SP4 Delivers the Behavioral Reliability Production Agents Require at a Fraction of Frontier-Model Cost — Surpassing 80 Billion Tokens in Three Days on OpenRouter SAN JOSE, Calif., Aug. 20, 2026 /PRNewswire/ -- Upstage AI, an enterprise AI company, announced the launch of Solar Pro 4...</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>Seerist Unveils Next-Generation Platform, Building the Foundation for the Future of Risk Intelligence</v>
+        <v>JD Technologies Global Selected by MoovinV to Market Julie, their AI Driven Platform for the Supply Chain</v>
       </c>
       <c r="B967" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C967" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D967" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E967" t="str">
-        <v>https://www.prweb.com/releases/seerist-unveils-next-generation-platform-building-the-foundation-for-the-future-of-risk-intelligence-302809684.html</v>
+        <v>https://www.prnewswire.com/news-releases/jd-technologies-global-selected-by-moovinv-to-market-julie-their-ai-driven-platform-for-the-supply-chain-302855944.html</v>
       </c>
       <c r="F967" t="str">
-        <v>Platform transformation delivers more intuitive search, streamlined workflows, deeper customization, and integrated intelligence RESTON, Va., June 30, 2026 /PRNewswire-PRWeb/ -- Seerist, the AI-enabled risk and threat intelligence platform, announced a major evolution of its platform,...</v>
+        <v>JD Technologies Global will use their field sales expertise and established relationships to pursue new customers that will benefit MoovinV. Julie automates a large part of procurement processes, enabling buyers to focus on high-value activities. It includes powerful modules that boost...</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>Matic AI Boldly Declares Independence for Primary Care Providers - "We Are Not Going Back!"</v>
+        <v>Elenova AI Launches to Bring Production-Grade AI Workflows to Multifamily Operators</v>
       </c>
       <c r="B968" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C968" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D968" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI, Real Estate</v>
       </c>
       <c r="E968" t="str">
-        <v>https://www.prweb.com/releases/matic-ai-boldly-declares-independence-for-primary-care-providers---we-are-not-going-back-302814259.html</v>
+        <v>https://www.prnewswire.com/news-releases/elenova-ai-launches-to-bring-production-grade-ai-workflows-to-multifamily-operators-302855925.html</v>
       </c>
       <c r="F968" t="str">
-        <v>Matic declares independence for primary care providers everywhere, shouting "never again!" to burnout, missed care gaps, after-hours charting, downcoding, ill-informed diagnoses, inbox overload and the mountain of other non-clinical tasks and repetitive obligations that take doctors away...</v>
+        <v>SAN ANTONIO, Aug. 20, 2026 /PRNewswire/ -- Elenova AI today launched as a consultancy that builds and deploys custom AI workflows for leasing, maintenance, and operations engineered and pressure-tested inside a live multifamily real estate portfolio, REEP Equity and REEP Residential,...</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>Data Center Power Coalition Launches to Accelerate Speed-to-Power for ...</v>
+        <v>When Their AI Agents Wreak Havoc, the Answer Isn't a Better Firewall</v>
       </c>
       <c r="B969" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C969" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D969" t="str">
-        <v>AI, Energy</v>
+        <v>AI</v>
       </c>
       <c r="E969" t="str">
-        <v>https://pr-inside.com/data-center-power-coalition-launches-to-accelerate-speed-to-power-for-r5196220.htm</v>
+        <v>https://www.prnewswire.com/news-releases/when-their-ai-agents-wreak-havoc-the-answer-isnt-a-better-firewall-302856356.html</v>
       </c>
       <c r="F969" t="str">
-        <v>(PR-inside.com) With 12 initial vetted energy partners, the Coalition makes power co-development the fastest path to scaling AI compute - bringing capacity online in months, not years. SAN FRANCISCO, CA / ACCESS Newswire / June 30, 2026 / The Sijbrandij Foundationtoday launched the Data Center Power Coalition. With an initial group of 12 vetted energy partners, the Coalition advances power co-development - planning power alongside compute from the start - as the fastest path to scaling AI. By pairing solar-and-storage centric on-site power development and embedded load flexibility with accelerated grid interconnection, the Coalition accelerates speed-to-power, bringing firm compute load online in months, ..</v>
+        <v>Causum releases the first open protocol that treats an AI agent's authority to act as a governed, expiring grant LOS ANGELES, Aug. 20, 2026 /PRNewswire/ -- In the aftermath of unprecedented AI attacks, leaders from OpenAI and elsewhere have been dressing network security as AI security....</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>Dazos SamurAI to change the way behavioral health pros make decisions</v>
+        <v>EXL earns dual Leader recognition in ISG’s 2026 Healthcare AI Report, cited for moving AI from pilots to enterprise scale</v>
       </c>
       <c r="B970" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C970" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D970" t="str">
-        <v>Finance, AI, Healthcare</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E970" t="str">
-        <v>https://www.prnewswire.com/news-releases/dazos-samurai-to-change-the-way-behavioral-health-pros-make-decisions-302813937.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348365/9060/en/exl-earns-dual-leader-recognition-in-isg-s-2026-healthcare-ai-report-cited-for-moving-ai-from-pilots-to-enterprise-scale.html</v>
       </c>
       <c r="F970" t="str">
-        <v>BOCA RATON, Fla., June 30, 2026 /PRNewswire/ -- Dazos has launched SamurAI, an AI-native product line built on top of the Dazos CRM, to give behavioral health operators instant answers and insight into to any question about admissions, referral conversion, revenue metrics and more by...</v>
+        <v>NEW YORK, Aug. 20, 2026 (GLOBE NEWSWIRE) -- EXL [NASDAQ: EXLS], a global data and AI company, announced it has been recognized as a Leader in both the Healthcare AI Strategy and Advisory Services and Healthcare AI Development and Delivery Services quadrants of the ISG Provider Lens ® AI Services in Healthcare Global 2026 report . The dual recognition reflects EXL’s ability to help healthcare organizations move beyond AI experimentation and into enterprise-scale transformation with measurable business outcomes.</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>Krane Launches on the Autodesk Design and Make Marketplace, Bringing AI-Powered Supply Chain Management to Autodesk Forma Customers</v>
+        <v>Helport AI Expands AI Labor Deployment Across Global Consumer Hardware Operations</v>
       </c>
       <c r="B971" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C971" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D971" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E971" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356941</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348363/0/en/helport-ai-expands-ai-labor-deployment-across-global-consumer-hardware-operations.html</v>
       </c>
       <c r="F971" t="str">
-        <v>Krane, the AI-native platform for construction supply chain management, today announced its availability on the Autodesk &amp;#174; Design and Make Marketplace, making Krane&amp;#39;s procurement and materials management capabilities directly accessible to Autodesk Forma &amp;#174; customers. Autodesk Forma is the first end-to-end, cloud-based, AI-native platform built for architects, engineers, contractors, and owners. The listing extends an existing integration between the two platforms with deeper API conne... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356941</v>
+        <v>Helport AI expands AI Labor into cross-border e-commerce, supporting live customer operations for global consumer hardware brands.</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>What Happens When AI Describes Itself? A New Book Offers an Unexpected Answer</v>
+        <v>Leading eCommerce Retailer Expands Adoption of HawkSearch With Hybrid ...</v>
       </c>
       <c r="B972" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C972" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D972" t="str">
-        <v>AI</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E972" t="str">
-        <v>https://www.prnewswire.com/news-releases/what-happens-when-ai-describes-itself-a-new-book-offers-an-unexpected-answer-302814410.html</v>
+        <v>https://pr-inside.com/leading-ecommerce-retailer-expands-adoption-of-hawksearch-with-hybrid-r5214359.htm</v>
       </c>
       <c r="F972" t="str">
-        <v>From Deriva Publishing, I, System employs a constrained first-person "system voice" to offer a third way of understanding artificial intelligence: neither emerging mind nor mere software tool. NEW YORK, June 30, 2026 /PRNewswire/ -- Artificial intelligence now drafts the memo, summarizes...</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 20, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a long-standing eCommerce retailer has expanded its HawkSearch deployment with the addition of Hybrid Search and Search Assistant, furthering its adoption of Bridgeline's AI-powered product discovery technologies and extending its relationship with the company Expanding Investment in AI Commerce The retailer has been a HawkSearch customer since 2023 and recently expanded its deployment with the addition of Search Assistant and Hybrid Search while extending its relationship with Bridgeline. The expansion reflects the customer's continued investment in ..</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>NYSE Content Update: Klaviyo Launches AI Agents to Elevate Consumer Brands</v>
+        <v>Leading eCommerce Retailer Expands Adoption of HawkSearch With Hybrid Search and AI Shopping Assistant</v>
       </c>
       <c r="B973" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C973" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D973" t="str">
-        <v>Finance, AI, Retail, Media</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E973" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-klaviyo-launches-ai-agents-to-elevate-consumer-brands-302814530.html</v>
+        <v>https://www.newswire.com/news/leading-ecommerce-retailer-expands-adoption-of-hawksearch-with-hybrid-search</v>
       </c>
       <c r="F973" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 30, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v/>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>EDB Named a Leader in Multimodel Data Platforms Evaluation</v>
+        <v>Simfoni Introduces Virgil Contract Renewal Watch, Putting an AI Watch on Every Auto-Renewing Contract</v>
       </c>
       <c r="B974" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C974" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D974" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E974" t="str">
-        <v>https://www.prnewswire.com/news-releases/edb-named-a-leader-in-multimodel-data-platforms-evaluation-302814162.html</v>
+        <v>https://www.prweb.com/releases/simfoni-introduces-virgil-contract-renewal-watch-putting-an-ai-watch-on-every-auto-renewing-contract-302854907.html</v>
       </c>
       <c r="F974" t="str">
-        <v>Independent research recognizes EDB Postgres® AI for extending transactional workloads into analytical and AI processing on a unified platform. WILMINGTON, Del., June 30, 2026 /PRNewswire/ -- EnterpriseDB (EDB), the leading sovereign data and AI company, today announced that it has been...</v>
+        <v>New agentic capability in Simfoni's Virgil AI monitors contracts approaching auto-renewal, surfaces the ones that need a decision, and drafts and sends non-renewal notices on the team's behalf, with a complete audit trail. BEDMINSTER, N.J., Aug. 20, 2026 /PRNewswire-PRWeb/ -- Simfoni...</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
-        <v>Actia AI Delivers "Agents That Mean Business™"</v>
+        <v>The AI-Powered Go-to-Market Organization Isn’t Just a Vision Anymore</v>
       </c>
       <c r="B975" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C975" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D975" t="str">
-        <v>AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E975" t="str">
-        <v>https://www.prnewswire.com/news-releases/actia-ai-delivers-agents-that-mean-business-302814129.html</v>
+        <v>https://news.sap.com/2026/08/ai-powered-gtm-organization-not-just-a-vision/</v>
       </c>
       <c r="F975" t="str">
-        <v>Collaborative AI solution enables staff and AI agents to work side by side on everyday business tasks EMERYVILLE, Calif., June 30, 2026 /PRNewswire/ -- Actia AI today announced the launch of the Actia platform, a business-focused collaborative AI solution that helps companies rapidly...</v>
+        <v>Explore five moments in the customer journey where the shift to AI is already showing up in results.</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>LataMed AI Executes Strategic Commercial Alliance With Vrtice Seguros to Expand Digital Healthcare and Insurance Ecosystem</v>
+        <v>How Cloud-Based Technologies Are Expanding Drug Discovery Platforms Capabilities</v>
       </c>
       <c r="B976" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C976" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D976" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E976" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-executes-strategic-commercial-alliance-with-vrtice-seguros-to-expand-digital-healthcare-and-insurance-ecosystem-7087427</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768604</v>
       </c>
       <c r="F976" t="str">
-        <v xml:space="preserve">CARACAS, VENEZUELA - June 30, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that its Venezuelan operating affiliate, LataMed AI VE, has entered into a strategic commercial alliance agreement with Vértice Seguros C.A., a Venezuelan insurance company regulated by the Superintendence of Insurance Activity (SUDEASEG). The agreement establishes a collaborative commercial relationship designed to integrate selected insurance-related services into the Company's developing healthcare ecosystem while expanding digital healthcare accessibility for patients throughout </v>
+        <v>Drug Discovery Platforms Are Transforming the Way Scientists Search for New Medicines Drug discovery is undergoing a major technological transformation as artificial intelligence, biological data, [read full press release...]</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>Trident Digital Tech Holdings (Nasdaq: TDTH) Accelerates Enterprise AI Commercialization Across Its Digital Infrastructure Ecosystem, Positioning Artificial Intelligence as the Company’s Next Primary Growth Engine</v>
+        <v>CXAI Wins $2.5M+ Multi-Year Agreement with Fortune 100 Global Financial ...</v>
       </c>
       <c r="B977" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C977" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D977" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E977" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319698/0/en/Trident-Digital-Tech-Holdings-Nasdaq-TDTH-Accelerates-Enterprise-AI-Commercialization-Across-Its-Digital-Infrastructure-Ecosystem-Positioning-Artificial-Intelligence-as-the-Company.html</v>
+        <v>https://pr-inside.com/cxai-wins-2-5m-multi-year-agreement-with-fortune-100-global-financial-r5214345.htm</v>
       </c>
       <c r="F977" t="str">
-        <v>Trident Digital Tech Holdings Accelerates Enterprise AI Commercialization Across Its Digital Infrastructure Ecosystem</v>
+        <v>(PR-inside.com) Competitive enterprise win expands CXAI's global footprint and provides another proof point for the CXAI 2.0 strategy PALO ALTO, CA / ACCESS Newswire / August 20, 2026 /CXApp Inc. (NASDAQ:CXAI), an enterprise Agentic AI platform company, today announced a multi-year agreement with a Fortune 100 global financial services company representing more than $2.5 million in total contract value. Following a rigorous competitive evaluation, the customer selected CXAI's Workplace Experience Platform to be deployed across their global office portfolio creating an integrated employee experience across workplace services, workflows, spatial intelligence, and analytics. The three main factors that helped distinguish CXAI: agentic AI product offering ..</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>Bridgeline Sees Increasing Industry Demand Through Faster Sales Cycles, ...</v>
+        <v>Henkel launches LOCTITE ABLESTIK CDF900 series conductive die attach film</v>
       </c>
       <c r="B978" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C978" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D978" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>AI</v>
       </c>
       <c r="E978" t="str">
-        <v>https://pr-inside.com/bridgeline-sees-increasing-industry-demand-through-faster-sales-cycles-r5196209.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359175</v>
       </c>
       <c r="F978" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / June 30, 2026 /Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a U.S.-based wholesale distributor of pet, farm and garden, and home products has selected HawkSearch to power product discovery within its BigCommerce ecommerce platform. The win highlights accelerating adoption of AI-driven search in complex B2B environments and continued momentum in Bridgeline's growing pipeline of distribution-focused ecommerce opportunities. The organization operates a large-scale B2B ecommerce business supporting retailers and dealers with a catalog of approximately 25,500 products and variants, handling more than 450,000 monthly sessions and over ..</v>
+        <v>Henkel Adhesive Technologies announced the launch of Loctite ABLESTIK CDF900, its next-generation conductive die attach film (cDAF) series, at SEMICON Taiwan 2026. Delivering thermal conductivity exceeding 8 W/m-K, the new material is designed to help semiconductor manufacturers overcome rising thermal and stress challenges in AI, 5G and emerging 6G telecommunications, and high-performance computing (HPC) applications. - - As AI, HPC, and next-generation communications drive higher chip fre... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359175</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>Bridgeline Sees Increasing Industry Demand Through Faster Sales Cycles, Recently Closing AI Search Customer in Just 14 Days</v>
+        <v>Study: ChatGPT, Perplexity &amp; Gemini cited 104 sources in 30 answers — and can't agree on any of them</v>
       </c>
       <c r="B979" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C979" t="str">
-        <v>Newswire.com</v>
+        <v>Pressat</v>
       </c>
       <c r="D979" t="str">
-        <v>AI</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E979" t="str">
-        <v>https://www.newswire.com/news/bridgeline-sees-increasing-industry-demand-through-faster-sales-cycles-recently</v>
+        <v>https://pressat.co.uk/releases/study-chatgpt-perplexity-gemini-cited-104-sources-in-30-answers-and-cant-agree-on-any-of-them-1e3f27038c139ff0cacef81fa3511f93/</v>
       </c>
       <c r="F979" t="str">
-        <v/>
+        <v>Thursday 20 August, 2026 FOR IMMEDIATE RELEASE New Study: AI Assistants Can't Agree Which UK Businesses to Recommend — ChatGPT, Perplexity and Gemini Cited 104 Different Sources Across Just 30 Answers Logged study finds each AI assistant picks recommendations a different way — meaning UK businesses can be highly visible on one assistant and invisible on another MANCHESTER, UNITED KINGDOM — 21 August 2026 — When UK buyers ask AI assistants who to hire, the assistants can't agree on the answer. A newly published study that logged first answers from ChatGPT, Perplexity and Gemini to ten fixed buyer questions found the three assistants cited 104 different web sources across just 30 answers — with only eleven sources cited more than once, and only three businesses recommended by all three assis</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>Mint Signed MoU with Ascendze Pte. Ltd. to Advance Strategic Expansion in Singapore’s Semiconductor and Robotics Sector</v>
+        <v>EVERSANA Expands AI-Powered Commercialization Platform with New Capabilities Across Medical Affairs, Market Research and Commercial Operations</v>
       </c>
       <c r="B980" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C980" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D980" t="str">
-        <v>Finance, AI</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E980" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319666/0/en/Mint-Signed-MoU-with-Ascendze-Pte-Ltd-to-Advance-Strategic-Expansion-in-Singapore-s-Semiconductor-and-Robotics-Sector.html</v>
+        <v>https://www.prnewswire.com/news-releases/eversana-expands-ai-powered-commercialization-platform-with-new-capabilities-across-medical-affairs-market-research-and-commercial-operations-302855424.html</v>
       </c>
       <c r="F980" t="str">
-        <v>Hong Kong, June 30, 2026 (GLOBE NEWSWIRE) -- Mint Incorporation Limited (“Mint” or the “Company”, together with its subsidiaries, the “Group”, NASDAQ: MIMI), a Hong Kong-based company strategically focused on artificial intelligence (AI) and robotics, and an established business interior design and fit-out works provider, today announced that it has entered into a non-binding Memorandum of Understanding (the “MOU”) with Ascendze Pte. Ltd. (“Ascendze”), a Singapore-based company that focuses on the semiconductor industry and its associated manufacturing processes, serving a range of well-known global customers such as Fabrinet Co., Ltd.</v>
+        <v>Expansion advances Company's vision for an AI-native, connected commercialization ecosystem to help life sciences organizations improve efficiency, accelerate execution and support better patient outcomes CHICAGO, Aug. 20, 2026 /PRNewswire/ -- EVERSANA, a leading provider of global...</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>Datametrex Announces Completion of AI-Based Evaluation of 2 Patents ...</v>
+        <v>Fresha Centralizes Cross-Platform Reviews with New AI-Powered Online Reputation Manager</v>
       </c>
       <c r="B981" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C981" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D981" t="str">
-        <v>AI, Real Estate</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E981" t="str">
-        <v>https://pr-inside.com/datametrex-announces-completion-of-ai-based-evaluation-of-2-patents-r5196197.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/fresha-centralizes-cross-platform-reviews-115500293.html</v>
       </c>
       <c r="F981" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 30, 2026 /Datametrex AI Limited (the "Company" or "Datametrex'') (TSXV:DM)(FSE:D4G)(OTC:DTMXF) is pleased to announce that its wholly owned subsidiary, QuantIP Licensing Corp. (formerly Paymetrex Payment Solutions Inc.), has completed an evaluation of 2 patents from its intellectual property portfolio using 2 artificial intelligence-driven patent analytics platforms. The evaluation focused on U.S. Patent No. 9,275,015 and U.S. Patent No. 9,665,561, both of which claim a 2012 priority date and relate generally to systems and methods for analyzing large volumes of information, including temporally ordered datasets such as social media, electronic communications, and other digital information ..</v>
+        <v>LONDON, August 20, 2026--Fresha, the world’s leading AI-powered booking platform for beauty and wellness, has launched a unified Online Reputation management system, a new feature that brings Google and Fresha reviews together into a single dashboard, giving partners one central place to monitor, manage and respond to client feedback. The launch further strengthens Fresha's position as the industry's leading booking software, expanding the platform's growing suite of AI-powered business tools an</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>Datametrex Announces Completion of AI-Based Evaluation of 2 Patents and Launch of Licensing Initiative</v>
+        <v>Rhelion Life Sciences' Wholly Owned Subsidiary Filament Health Signs Letter of Intent with Darmiyan, Inc. to Explore Use of FDA De Novo Authorized BrainSee(R) AI Platform in Early Alzheimer's Disease Trial Design</v>
       </c>
       <c r="B982" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C982" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D982" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E982" t="str">
-        <v>https://www.newswire.com/news/datametrex-announces-completion-of-ai-based-evaluation-of-2-patents-and-launch</v>
+        <v>https://www.newsfilecorp.com/release/310598/Rhelion-Life-Sciences-Wholly-Owned-Subsidiary-Filament-Health-Signs-Letter-of-Intent-with-Darmiyan-Inc.-to-Explore-Use-of-FDA-De-Novo-Authorized-BrainSeeR-AI-Platform-in-Early-Alzheimers-Disease-Trial-Design</v>
       </c>
       <c r="F982" t="str">
-        <v/>
+        <v>Collaboration looks to explore the use of Darmiyan's FDA De Novo authorized BrainSee® imaging platform, authorized for predicting risk of progression to Alzheimer's disease in patients with amnestic mild cognitive impairment, as well as Darmiyan's core technology, the Virtual Microscope, tailored towards use in pharmaceutical clinical trialsThe goal of the collaboration is to inform the identification, selection and monitoring of the best candidates for clinical trials of PEX010, Rhelion's...</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>Equifax Expands Strategic Patent Portfolio in First Half of 2026</v>
+        <v>Foresight and VisionWave Sign Strategic Cooperation Agreement to Advance AI-Enabled Autonomous Defense Systems</v>
       </c>
       <c r="B983" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C983" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D983" t="str">
-        <v>Finance, AI, Real Estate</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E983" t="str">
-        <v>https://www.prnewswire.com/news-releases/equifax-expands-strategic-patent-portfolio-in-first-half-of-2026-302813569.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348264/0/en/foresight-and-visionwave-sign-strategic-cooperation-agreement-to-advance-ai-enabled-autonomous-defense-systems.html</v>
       </c>
       <c r="F983" t="str">
-        <v>Company Adds 39 New Global Patents to Enrich New Product Innovation and Deepen Leadership in Explainable AI ATLANTA, June 30, 2026 /PRNewswire/ -- Equifax® (NYSE: EFX) has secured 39 new patents in the first half of 2026, broadening its global intellectual property (IP) portfolio of more...</v>
+        <v>The cooperation targets defense, robotics and unmanned systems opportunities in South Korea, Japan, India, Singapore and global markets</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>First Descript Hackathon Delivers 70 Product Updates and $14,000 Charity Donation in 48 Hours</v>
+        <v>Baosheng Group and 58.com Group Sign Strategic Cooperation Memorandum of Understanding</v>
       </c>
       <c r="B984" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C984" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D984" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E984" t="str">
-        <v>https://www.prnewswire.com/news-releases/first-descript-hackathon-delivers-70-product-updates-and-14-000-charity-donation-in-48-hours-302813066.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348263/0/en/baosheng-group-and-58-com-group-sign-strategic-cooperation-memorandum-of-understanding.html</v>
       </c>
       <c r="F984" t="str">
-        <v>Livestreamed event turned customer requests into real-time product releases while supporting environmental conservation efforts SAN FRANCISCO, June 30, 2026 /PRNewswire/ -- AI video editing platform, Descript, has completed 70 customer-requested product updates during its first Telethon...</v>
+        <v>Baosheng and 58.com signed an MOU to advance AI marketing, AI advertising, virtual human livestreaming, and smart local services.</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>Wellgistics Health Executive Chairman and President Exercise Warrants</v>
+        <v>UniDoc Health Signs MOU with Ventripoint Diagnostics to Evaluate Remote ...</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C985" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D985" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E985" t="str">
-        <v>https://pr-inside.com/wellgistics-health-executive-chairman-and-president-exercise-warrants-r5196188.htm</v>
+        <v>https://pr-inside.com/unidoc-health-signs-mou-with-ventripoint-diagnostics-to-evaluate-remote-r5214332.htm</v>
       </c>
       <c r="F985" t="str">
-        <v>(PR-inside.com) Executives exercise previously issued warrants to acquire 200,000 common shares Shares issued in connection with exercise added to existing lock-up agreements TAMPA, FL / ACCESS Newswire / June 30, 2026 /Wellgistics Health, Inc. ("Wellgistics") (NASDAQ:WGRX), a Health IT leader, integrating pharmacy dispensing AI platform EinsteinRx™ into patented pharmacy smart contracts platform PharmacyChain™ , today announced that its Executive Chairman Suren Ajjarapu and President &amp; Interim Co-CEO Prashant Patel have exercised all warrants previously issued to them in connection with the conversion of their outstanding salaries into common shares at $10 per share. The exercise of the warrants resulted in the issuance of ..</v>
+        <v>(PR-inside.com) Proposed collaboration would combine UniDoc's connected-care infrastructure with Ventripoint's AI-enabled cardiac imaging platform VANCOUVER, BC / ACCESS Newswire / August 20, 2026 / UniDoc Health Corp. (CSE:UDOC)(FRA:L7T)(OTCQB:UDOCF) ("UniDoc" or the "Company"), a company developing eHealth solutions, is pleased to announce that it has signed a non-exclusive and non-binding memorandum of understanding (the "MOU") with Ventripoint Diagnostics Ltd. (TSXV:VPT) (OTC:VPTDF) ("Ventripoint") to evaluate a potential collaboration focused on remote cardiac assessment and cardiovascular screening. Key Takeaways: The collaboration will assess Ventripoint's VMS+™ platform as an optional cardiac imaging component within selected UniDoc Health Cube configurations and virtual-care deplo</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>Blockfusion and Blue Acquisition Corp. Announce LOIs for Anchor Lease with a Leading AI Customer and $175 Million Convertible Note Financing and Non-Redemption Agreement, and Advancement of Planned Expansion of Niagara Falls Campus</v>
+        <v>Evaxion announces business update and second quarter 2026 financial results</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C986" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D986" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, SaaS, Healthcare</v>
       </c>
       <c r="E986" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319561/0/en/Blockfusion-and-Blue-Acquisition-Corp-Announce-LOIs-for-Anchor-Lease-with-a-Leading-AI-Customer-and-175-Million-Convertible-Note-Financing-and-Non-Redemption-Agreement-and-Advancem.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348249/0/en/evaxion-announces-business-update-and-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F986" t="str">
-        <v>Blockfusion and Blue Acquisition Corp. Announce LOIs with Leading AI Customer, $175 Million Convertible Note Financing, and Advancement of Campus Expansion</v>
+        <v>COPENHAGEN, Denmark, August 20, 2026 - Evaxion A/S (NASDAQ: EVAX) (“Evaxion”), a clinical-stage TechBio company developing novel vaccines with its pioneering AI-Immunology™ platform, provides business update and announces second quarter 2026 financial results.</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>Correction: Biovica Refocuses US Commercial Strategy and Terminates ...</v>
+        <v>QumulusAI Anchors Metro Atlanta Data Center Site With a Contracted 3.75 MW and a Path to 10.75 MW</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C987" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D987" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E987" t="str">
-        <v>https://pr-inside.com/correction-biovica-refocuses-us-commercial-strategy-and-terminates-r5196161.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/qumulusai-anchors-metro-atlanta-data-113000945.html</v>
       </c>
       <c r="F987" t="str">
-        <v>(PR-inside.com) This release has been updated: MAR Tag Added UPPSALA, SE / ACCESS Newswire / June 30, 2026 / Biovica International (STO:BIOVIC-B)(STO:BIOVIC.B)(FRA:9II) - Biovica, specializing in blood-based cancer monitoring, today announces that it has, by mutual agreement, ended the reference laboratory agreement with Tempus AI, Inc., announced in May 2025. Under the agreement, Tempus was intended to offer DiviTum® TKa as part of its diagnostic portfolio to its network of oncologists in the United States. The collaboration did not progress to commercial launch and did not generate revenue for Biovica. Following a review of its US commercial strategy, Biovica has decided, following conversations ..</v>
+        <v>ATLANTA, August 20, 2026--QumulusAI (Nasdaq: QMLS), a neocloud infrastructure provider purpose-built for the AI computing era, today announced a seven-year colocation agreement for up to 3.75 MW of data center capacity in metropolitan Atlanta, together with a right of first offer on as much as 7 MW of additional contiguous capacity at the same site. The contracted capacity is expected to support up to 2,048 NVIDIA Blackwell B300-class GPUs.</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>Biovica Refocuses US Commercial Strategy and Terminates Agreement with ...</v>
+        <v>$RXT Securities: Rackspace Shareholders Who Lost Money after AI Effort ...</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C988" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D988" t="str">
         <v>Finance, AI</v>
       </c>
       <c r="E988" t="str">
-        <v>https://pr-inside.com/biovica-refocuses-us-commercial-strategy-and-terminates-agreement-with-r5196158.htm</v>
+        <v>https://pr-inside.com/rxt-securities-rackspace-shareholders-who-lost-money-after-ai-effort-r5214321.htm</v>
       </c>
       <c r="F988" t="str">
-        <v>(PR-inside.com) UPPSALA, SE / ACCESS Newswire / June 30, 2026 / Biovica International (STO:BIOVIC-B)(STO:BIOVIC.B)(FRA:9II) - Biovica, specializing in blood-based cancer monitoring, today announces that it has, by mutual agreement, ended the reference laboratory agreement with Tempus AI, Inc., announced in May 2025. Under the agreement, Tempus was intended to offer DiviTum® TKa as part of its diagnostic portfolio to its network of oncologists in the United States. The collaboration did not progress to commercial launch and did not generate revenue for Biovica. Following a review of its US commercial strategy, Biovica has decided, following conversations with Tempus, to end the collaboration and ..</v>
+        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Rackspace investors after its stock plummeted 33.6% because Rackspace allegedly misled investors about its AI efforts and their impact on the company's financial performance. NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Rackspace Technology, Inc. (NASDAQ:RXT) and certain of the company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Rackspace, you are encouraged to ..</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
-        <v>Stocks Under $1: TNMG, SRFM, PRSO, KNDI, IGC Offer Multibagger Potential as AI Boom Accelerates</v>
+        <v>$GTM Securities: ZoomInfo Shareholders Who Lost Money after AI Integration ...</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C989" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D989" t="str">
-        <v>AI</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E989" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/stocks-under-1-tnmg-srfm-prso-kndi-igc-offer-multibagger-potential-as-ai-boom-accelerates/?source=barchart</v>
+        <v>https://pr-inside.com/gtm-securities-zoominfo-shareholders-who-lost-money-after-ai-integration-r5214319.htm</v>
       </c>
       <c r="F989" t="str">
-        <v/>
+        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of ZoomInfo investors after its stock plummeted nearly 33% because ZoomInfo allegedly misled investors regarding its customer retention. NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of ..</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>AI emerges as a strategic priority for luxury as accelerating consumer use challenges industry to reinvent customer discovery and experience--Bain &amp;amp; Company and Comité Colbert</v>
+        <v>TNL Mediagene's Infobahn Begins Delivering Enterprise Organizational Design Services Built on Miro's AI-Powered Workspace</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C990" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D990" t="str">
-        <v>AI, Retail</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E990" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-emerges-as-a-strategic-priority-for-luxury-as-accelerating-consumer-use-challenges-industry-to-reinvent-customer-discovery-and-experiencebain--company-and-comite-colbert-302813503.html</v>
+        <v>https://www.newsfilecorp.com/release/310596/TNL-Mediagenes-Infobahn-Begins-Delivering-Enterprise-Organizational-Design-Services-Built-on-Miros-AIPowered-Workspace</v>
       </c>
       <c r="F990" t="str">
-        <v>Strategic role of AI in luxury confirmed as 22% of luxury houses now rank it among their top three corporate priorities, up from just 5% in 2024 Luxury houses accelerate AI deployment with adoption up five-fold in support functions and nearly doubled in operational functions; adoption in...</v>
+        <v>Infobahn, TNL Mediagene's wholly owned Japanese subsidiary, has begun offering enterprise clients in Japan an organizational design and human capital development service delivered on Miro's AI-powered visual workspaceThe service applies Infobahn's design methods — including design thinking, service design, vision design, and prototyping — within Miro-powered workspace supporting MCP integration, multi-modal functions, and real-time collaborationThe launch follows the partnership between Infobahn...</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>Gadi Lachman, Founder of TriNetX, Joins Srotas Health Board of Directors</v>
+        <v>Compliance Group Advances AI Governance for Life Sciences to Enable Responsible AI Adoption</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C991" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D991" t="str">
-        <v>AI, Healthcare</v>
+        <v>AI</v>
       </c>
       <c r="E991" t="str">
-        <v>https://www.prnewswire.com/news-releases/gadi-lachman-founder-of-trinetx-joins-srotas-health-board-of-directors-302814378.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/compliance-group-advances-ai-governance-104300674.html</v>
       </c>
       <c r="F991" t="str">
-        <v>SAN FRANCISCO, June 30, 2026 /PRNewswire/ -- Srotas Health, an AI Health tech company streamlining clinical trial recruitment, feasibility, and patient engagement through their Agentic AI, today announced the appointment of Gadi Lachman, founder and former CEO of TriNetX, to its Board of...</v>
+        <v>LIBERTYVILLE, Ill., August 20, 2026--Artificial Intelligence has moved from pilot projects to mission-critical quality, regulatory, and manufacturing applications across life sciences. But as organizations accelerate AI adoption, one question is becoming impossible to ignore:</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>Sizzling Stocks Under $5: UPC, ANY, NNBR, DCOY Target AI Infrastructure, Data Centers, Pharmaceutical Innovation and Biotechnology Growth</v>
+        <v>AWS commits more than $500 million to student cloud and AI training</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C992" t="str">
-        <v>GetNews</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D992" t="str">
-        <v>AI</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E992" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/sizzling-stocks-under-5-upc-any-nnbr-dcoy-target-ai-infrastructure-data-centers-pharmaceutical-innovation-and-biotechnology-growth/?source=barchart</v>
+        <v>https://www.aboutamazon.com/news/aws/aws-student-rewards-free-cloud-ai-training?utm_source=rss</v>
       </c>
       <c r="F992" t="str">
-        <v/>
+        <v>Through a new Student Rewards program on AWS Builder Center, university students worldwide can earn credits, premium training, and certification vouchers.</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>CGI earns the Solutions Partner with certified software designation for cloud and AI delivery within the Microsoft AI Cloud Partner Program</v>
+        <v>Robo.ai Inc. Provides Business Update and Announces Interim Report Release Schedule</v>
       </c>
       <c r="B993" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C993" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D993" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E993" t="str">
-        <v>https://www.prnewswire.com/news-releases/cgi-earns-the-solutions-partner-with-certified-software-designation-for-cloud-and-ai-delivery-within-the-microsoft-ai-cloud-partner-program-302813365.html</v>
+        <v>https://www.prnewswire.com/news-releases/roboai-inc-provides-business-update-and-announces-interim-report-release-schedule-302856311.html</v>
       </c>
       <c r="F993" t="str">
-        <v>Stock Market Symbols GIB.A (TSX) GIB (NYSE) cgi.com/newsroom FAIRFAX, Va., June 30, 2026 /PRNewswire/ - CGI (TSX: GIB.A) (NYSE: GIB), one of the world's largest independent technology and professional services firms, today announced it has earned Solutions Partner* with certified...</v>
+        <v>Company Continues Structural Repositioning, with Shareholders' Equity Expected to Turn Positive; Completes Acquisitions of Neurovia AI and Quantum Core Capital and Establishes Alif Holding ABU DHABI, UAE, Aug. 20, 2026 /PRNewswire/ -- Robo.ai Inc. (Nasdaq: AIIO) ("Robo.ai" or the...</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>Orqa and Remote Robotic Systems Launch $150M Partnership to Build Canadian Sovereign Capability in Drones, AI, and Counter-UAS Systems</v>
+        <v>Tencent Details Progress Toward Carbon Neutrality Goals and Outlines AI-Era Priorities</v>
       </c>
       <c r="B994" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C994" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D994" t="str">
-        <v>AI</v>
+        <v>AI, Energy</v>
       </c>
       <c r="E994" t="str">
-        <v>https://www.prnewswire.com/news-releases/orqa-and-remote-robotic-systems-launch-150m-partnership-to-build-canadian-sovereign-capability-in-drones-ai-and-counter-uas-systems-302813660.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359167</v>
       </c>
       <c r="F994" t="str">
-        <v>Canada becomes the first non-EU country to join the EU's Security Action For Europe 'SAFE' initiative Estimated to create 100 new high value tech jobs Target of 10,000 systems per month by 2029 TORONTO, June 30, 2026 /PRNewswire/ -- Remote Robotic Systems (RRS) Inc. and Orqa d.o.o. are...</v>
+        <v>Introducing Our Carbon Neutrality Mid-Term Report - - Tencent published its Carbon Neutrality Mid-Term Report and launched an accompanying interactive microsite, sharing its progress to date and pathway toward achieving carbon neutrality across its own operations and supply chain by 2030. - - The report comes as the rapid growth of artificial intelligence is creating a defining energy challenge for the technology sector. AI workloads are raising rack power demand by up to tenfold, placin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359167</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>Raft and Parsons Highlight Participation in Strategic Partner Program to Accelerate Modernization and Operational Advantage Across the Indo-Pacific</v>
+        <v>Youdao Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B995" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C995" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D995" t="str">
-        <v>Finance, AI</v>
+        <v>Finance, AI, Education</v>
       </c>
       <c r="E995" t="str">
-        <v>https://www.prnewswire.com/news-releases/raft-and-parsons-highlight-participation-in-strategic-partner-program-to-accelerate-modernization-and-operational-advantage-across-the-indo-pacific-302814018.html</v>
+        <v>https://www.prnewswire.com/news-releases/youdao-reports-second-quarter-2026-unaudited-financial-results-302856265.html</v>
       </c>
       <c r="F995" t="str">
-        <v>MCLEAN, Va., June 30, 2026 /PRNewswire/ -- Raft and Parsons Corporation (NYSE:PSN) today announced Parsons' participation in Raft's Partner Program to accelerate the delivery of data, artificial intelligence, and mission-critical capabilities to military operators across the Indo-Pacific....</v>
+        <v>HANGZHOU, China, Aug. 20, 2026 /PRNewswire/ -- Youdao, Inc. ("Youdao" or the "Company") (NYSE: DAO), an AI solutions provider specializing in learning and advertising, today announced its unaudited financial results for the second quarter ended June 30, 2026. Second Quarter 2026 Financial...</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>$MSFT Notification: Microsoft Accused of Misrepresentations about its Copilot Issues in Securities Fraud Class Action</v>
+        <v>New LinkedIn Research Finds Women Account for Just 26% of AI Hires as AI Jobs Surge</v>
       </c>
       <c r="B996" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C996" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D996" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI</v>
       </c>
       <c r="E996" t="str">
-        <v>https://www.prnewswire.com/news-releases/msft-notification-microsoft-accused-of-misrepresentations-about-its-copilot-issues-in-securities-fraud-class-action-302814085.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359163</v>
       </c>
       <c r="F996" t="str">
-        <v>A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK, June 30, 2026 /PRNewswire/ -- Leading...</v>
+        <v>AI is creating some of the fastest-growing and highest-paying opportunities in today&amp;#39;s labor market. In the U.S., AI job postings have roughly doubled since 2023, and the typical posting lists about $177,000 in compensation, compared with $80,000 for a non-AI role. - - But women are far less likely to be hired into these opportunities. They accounted for just 26% of U.S. AI hires in 2025, compared with 50% of hires into non-AI occupations. The gap grows at the top: across 27 countries, wome... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359163</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>QuikStor and Patchwork Labs Integrate, Connecting Two Platforms Built by Self-Storage Operators for Self-Storage Operators</v>
+        <v>Does your immune system learn like AI?</v>
       </c>
       <c r="B997" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C997" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D997" t="str">
-        <v>AI</v>
+        <v>AI, Education</v>
       </c>
       <c r="E997" t="str">
-        <v>https://www.prweb.com/releases/quikstor-and-patchwork-labs-integrate-connecting-two-platforms-built-by-self-storage-operators-for-self-storage-operators-302810427.html</v>
+        <v>https://www.prnewswire.com/news-releases/does-your-immune-system-learn-like-ai-302855768.html</v>
       </c>
       <c r="F997" t="str">
-        <v>Seamless connection brings Ava, Patchwork Labs' AI voice agent, into QuikStor, providing operators with 24/7 call handling and enhanced customer service. EL SEGUNDO, Calif., June 30, 2026 /PRNewswire-PRWeb/ -- Most software companies build for self-storage operators. QuikStor and...</v>
+        <v>COLD SPRING HARBOR, N.Y., Aug. 20, 2026 /PRNewswire/ -- Could AI hold the key to answering questions that have stumped doctors and scientists for decades? A recent study at Cold Spring Harbor Laboratory (CSHL) borrows concepts from machine learning to address an age-old riddle of...</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>The Tool Marketer Expands Independent Editorial Coverage of SaaS and AI Tools</v>
+        <v>Huize Holding Limited Reports Unaudited Financial Results for the First Half of 2026</v>
       </c>
       <c r="B998" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C998" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D998" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E998" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761024</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348141/0/en/huize-holding-limited-reports-unaudited-financial-results-for-the-first-half-of-2026.html</v>
       </c>
       <c r="F998" t="str">
-        <v>Los Angeles, CA, 2026-06-30 — /EPR Network/ — The Tool Marketer, an independent publication covering software, digital marketing and business technology, today announced the expansion of [read full press release...]</v>
+        <v>SHENZHEN, China, Aug. 20, 2026 (GLOBE NEWSWIRE) -- Huize Holding Limited (“Huize”, the “Company” or “we”) (NASDAQ: HUIZ), a leading insurance technology platform connecting consumers, insurance carriers, and distribution partners digitally through data-driven and AI-powered solutions in Asia, today announced its unaudited financial results for the first half ended June 30, 2026.</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>Zyrix AI Labs Named “Global Transformation Leader 2026” at the GCC Converge Summit 2026</v>
+        <v>Vantage breidt zijn aanbod van CFD's vóór de beursgang uit met Unitree Robotics, nu de belangstelling voor Frontier AI toeneemt</v>
       </c>
       <c r="B999" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C999" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D999" t="str">
-        <v>AI</v>
+        <v>Finance, AI</v>
       </c>
       <c r="E999" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760971</v>
+        <v>https://www.prnewswire.com/news-releases/vantage-breidt-zijn-aanbod-van-cfds-voor-de-beursgang-uit-met-unitree-robotics-nu-de-belangstelling-voor-frontier-ai-toeneemt-302856252.html</v>
       </c>
       <c r="F999" t="str">
-        <v>Hyderabad, Telangana, India , 2026-06-30 — /EPR Network/ — Zyrix AI Labs, an AI-first Global Capability Center (GCC) specializing in AI-powered test automation and product [read full press release...]</v>
+        <v>PORT VILA, Vanuatu, 20 augustus 2026 /PRNewswire/ -- Vantage Markets heeft zijn aanbod van CFD's vóór de beursgang (Pre-IPO CFD) uitgebreid met de lancering van zijn Unitree pre-IPO CFD voor klanten die daarvoor in aanmerking komen, beschikbaar vanaf 10 augustus 2026 onder het symbool...</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>Mango AI&amp;#8217;s Video Face Swap Helps Users Replace Faces in Short Clips Online</v>
+        <v>[Invitation] Galaxy Event August 2026</v>
       </c>
       <c r="B1000" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C1000" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D1000" t="str">
-        <v>AI, Media</v>
+        <v>AI</v>
       </c>
       <c r="E1000" t="str">
-        <v>https://www.prunderground.com/mango-ais-video-face-swap-helps-users-replace-faces-in-short-clips-online/00387144/</v>
+        <v>https://news.samsung.com/global/invitation-galaxy-event-august-2026</v>
       </c>
       <c r="F1000" t="str">
-        <v>Mango AI offers a video face swap tool for users who want to replace a face in a short clip with a face from a still photo. The post Mango AI’s Video Face Swap Helps Users Replace Faces in Short Clips Online first appeared on</v>
+        <v>The Galaxy S26 series raised the bar with its boldest camera and AI innovations yet, making it easier for users to capture, create and connect every day. On August 27th, Samsung Electronics will hold ‘Galaxy Event August 2026’ to introduce the newest addition to the Galaxy S26 family — purposefully designed to bring the core […]</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>METiS TechBio and Boulevard Bio Enter Global License Agreement for Trispecific T-cell Engager</v>
+        <v>Hollyland to Showcase Next-Generation Audio and Imaging Solutions at IFA 2026</v>
       </c>
       <c r="B1001" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C1001" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D1001" t="str">
-        <v>AI</v>
+        <v>AI, Media</v>
       </c>
       <c r="E1001" t="str">
-        <v>https://www.prnewswire.com/news-releases/metis-techbio-and-boulevard-bio-enter-global-license-agreement-for-trispecific-t-cell-engager-302814337.html</v>
+        <v>https://www.prnewswire.com/news-releases/hollyland-to-showcase-next-generation-audio-and-imaging-solutions-at-ifa-2026-302853542.html</v>
       </c>
       <c r="F1001" t="str">
-        <v>HONG KONG and NEW YORK, June 30, 2026 /PRNewswire/ -- METiS TechBio (7666.HK), a leading AI-driven drug delivery innovation company, today announced it has entered into an exclusive global licensing agreement with Boulevard Bio ("Boulevard"), a U.S. biotechnology company backed by...</v>
+        <v>New wireless microphones, creator tools, streaming solutions, and communication systems will debut Media Highlights Hollyland to showcase next-generation creator solutions at IFA 2026 Booth H20_131 New LARK A2 and LARK M3 wireless microphones debut with professional AI audio features New...</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>