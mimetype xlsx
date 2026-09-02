--- v0 (2026-07-15)
+++ v1 (2026-09-02)
@@ -437,20046 +437,21197 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Property sector sees highest lending figures, Funding Circle data reveals</v>
+        <v>Fibocom Launches RU311 5G RedCap Module Series for Streamlined 5G Upgrades in Mid-Tier IoT</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C2" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D2" t="str">
-        <v>Finance, Real Estate, Retail, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E2" t="str">
-        <v>https://pressat.co.uk/releases/property-sector-sees-highest-lending-figures-funding-circle-data-reveals-b2a5cef33befbcd00a4b6072742f1b2b/</v>
+        <v>https://www.prnewswire.com/news-releases/fibocom-launches-ru311-5g-redcap-module-series-for-streamlined-5g-upgrades-in-mid-tier-iot-302867472.html</v>
       </c>
       <c r="F2" t="str">
-        <v>Wednesday 15 July, 2026 The UK property sector is a major economic driver in the country, employing over 12 million people and contributing £1.7 billion directly to GDP annually. This report looks at the challenges facing the property industry right now, from regulations to costs and what the future may hold for the industry. Property sector sees highest lending figures, Funding Circle data reveals Funding Circle’s data has shown that the Property and Construction sector has seen the highest amount of lending across industries, along with a 30% year-on-year increase. Although the property sector ranks fourth overall for percentage change, with stronger increases from Consumer, Wholesale and Agriculture, the amount makes the property sector the largest single industry category. The increase</v>
+        <v>SHENZHEN, China, Sept. 2, 2026 /PRNewswire/ -- For many IoT devices, upgrading to 5G is not simply about achieving higher bandwidth. Industrial gateways, security and surveillance systems, aftermarket automotive applications, energy applications and MiFi devices often have different...</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>NCC Names John Filipas Head of Business Development and Partnerships to Expand Strategic Growth</v>
+        <v>Plastic Resin Market: How Feedstock Geography Is Reshaping Global Competition</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C3" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D3" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E3" t="str">
-        <v>https://www.prweb.com/releases/ncc-names-john-filipas-head-of-business-development-and-partnerships-to-expand-strategic-growth-302823210.html</v>
+        <v>https://express-press-release.net/news/2026/09/02/1770121</v>
       </c>
       <c r="F3" t="str">
-        <v>Fintech and automotive veteran joins NCC to expand relationships with lenders, fintechs, and SaaS providers as the company broadens its strategic partner ecosystem. AUSTIN, Texas, July 15, 2026 /PRNewswire-PRWeb/ -- NCC, a leading provider of integrated credit, compliance, desking, and...</v>
+        <v>Most people never think about plastic resin — the raw pellets that eventually become water bottles, car bumpers, and phone casings — until a supply [read full press release...]</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>MicroVision Appoints James Byun as Chief Commercial Officer</v>
+        <v>Western Star Mobilises High-Resolution Drone Magnetic Survey at the Eagle Point Tungsten Project, New Mexico</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C4" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D4" t="str">
-        <v>Finance, Automotive</v>
+        <v>Real Estate, Automotive</v>
       </c>
       <c r="E4" t="str">
-        <v>https://pr-inside.com/microvision-appoints-james-byun-as-chief-commercial-officer-r5201336.htm</v>
+        <v>https://www.newmediawire.com/news/western-star-mobilises-high-resolution-drone-magnetic-survey-at-the-eagle-point-tungsten-project-new-mexico-7089169</v>
       </c>
       <c r="F4" t="str">
-        <v xml:space="preserve">(PR-inside.com) Lidar executive brings more than two decades of experience scaling global commercial organizations, securing strategic partnerships, and driving revenue growth across advanced technology and automotive markets REDMOND, WA / ACCESS Newswire / July 15, 2026 /MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security, defense, and automotive applications, today announced the appointment of James Byun as Chief Commercial Officer, a newly created executive leadership position designed to accelerate the company's global commercial strategy and growth initiatives across its short-, medium-, and long-range lidar portfolio. In this role, Byun will lead MicroVision's worldwide commercial organization, including business development, strategic </v>
+        <v>VANCOUVER, BC - September 2, 2026 ( NEWMEDIAWIRE ) - Western Star Resources Inc. (CSE: WSR) (OTC: WSRIF) (FRA: 4K2) (the “Company” or “Western Star”) is pleased to announce the mobilisation of a geophysical field crew to its 100%-owned Eagle Point tungsten project, Hidalgo County, New Mexico, to complete a high-resolution unmanned aerial vehicle (UAV) magnetic survey. The survey will aim to cover the property at 25 to 50m line spacing with the objective of defining the geometry and extent of the limestone–intrusive contact and the magnetite-bearing tactite bodies that host scheelite mineralisation, including beneath cover, and to extend the eight skarn bodies known from historical workings along strike. Blake Morgan, the CEO and President of Western Star, stated, “ Given the promising resu</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>ELEKTROS Reaffirms Strategic Vision as Strong Market Momentum Highlights ...</v>
+        <v>Broadridge Brings G7 Securities to Institutional Tokenized Repo</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C5" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D5" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E5" t="str">
-        <v>https://pr-inside.com/elektros-reaffirms-strategic-vision-as-strong-market-momentum-highlights-r5201334.htm</v>
+        <v>https://www.prnewswire.com/news-releases/broadridge-brings-g7-securities-to-institutional-tokenized-repo-302867070.html</v>
       </c>
       <c r="F5" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 15, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject ..</v>
-[...2 lines deleted...]
-    <row r="6">
+        <v>Broadridge's Distributed Ledger Repo solution expands cross-border atomic settlement and collateral mobility across G7 securities for global financing and collateral markets NEW YORK, Sept. 2, 2026 /PRNewswire/ -- Broadridge Financial Solutions, Inc., (NYSE: BR), a global Fintech leader,...</v>
+      </c>
+    </row>
+    <row r="6" xml:space="preserve">
       <c r="A6" t="str">
-        <v>ELEKTROS Builds on Market Strength While Advancing Its Vision for Next-Generation ...</v>
+        <v>Sunshine Insurance Delivers Strong Digital-Intelligence Transformation Results, as Technology Empowerment Steps into a Greater Level</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C6" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D6" t="str">
-        <v>Automotive</v>
+        <v>AI, SaaS, Healthcare, Real Estate, Automotive, Education</v>
       </c>
       <c r="E6" t="str">
-        <v>https://pr-inside.com/elektros-builds-on-market-strength-while-advancing-its-vision-for-next-generation-r5201333.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 15, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109717/</v>
+      </c>
+      <c r="F6" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 2, 2026 - (ACN Newswire) - The competitive logic of the insurance industry has shifted from scale expansion to value cultivation. Against this backdrop, the role of technology has also been elevated from efficiency-enhancing tools to a strategic foundation for navigating economic cycles. As a leading privately owned insurance group in China, Sunshine Insurance (6963.HK) has released its interim results, which not only demonstrate solid financial performance but also clearly outline a digital-intelligence transformation path driven by the dual engines of “robot engineering” and “data engineering”.
+As of June 30, 2026, Sunshine Insurance recorded gross written premiums (“GWPs”) of RMB90.91 billion, up 12.5% year-on-year, with net profit attributable to equity owners of the parent rising 38.5% to RMB4.69 billion. The value of new business in life insurance business increased by 16.4%, while the property and casualty insurance business optimized the underwriting combined ratio to 98.7%. Behind these numbers, a deep-seated technological transformation spanning sales, services and management is unlocking sustained momentum.
+Sales Revolution: From “Human-Only” to “Human-Machine Collaboration”
+The traditional insurance industry has been heavily reliant on human resources, where the capability ceiling of the sales force often defines the upper limit of business growth. Sunshine Insurance is now breaking this constraint through AI agent technology.
+On the life insurance side, sales robots have been deeply embedded across the entire customer engagement lifecycle. According to the Company, the robot is powered by 13 AI agent platforms and nearly 100 vertical AI agents, covering 7 major categories and 60 to 70 sub-scenarios in life insurance sales. The system leverages big data to precisely generate customer profiles, automatically produce personalized marketing plans and communication strategies, and identify customer conversion intent in real time during interactions. As of the end of the Reporting Period, the robot has completed 263,000 instances of assisted customer management, achieving cumulative converted standard premiums exceeding RMB30 million. On the agency-team side, monthly customer outreach and face-to-face visits by marketers rose by more than 20%, the policy addition rate for existing clients climbed by 12%, and the new-agent policy-writing rate more than doubled. This means frontline agents have gained a reliable “digital advisor”, enabling systematic improvements in their operational efficiency and specialization.
+Practices in the property and casualty insurance segment have achieved greater scale deployment. Leveraging predictive models, the telesales assistant robot covers approximately 200,000 customer leads daily and steadily supports the daily operations of more than 2,000 agents, delivering a shift from a “scatter-gun approach” to “precision targeting”. Furthermore, the renewal prediction model, based on 75 factors, enables high-precision prediction of the renewal probability for each auto insurance customer. It supports automated quotation and differentiated operation, transforming in-depth cultivation of existing clients from experience-driven to algorithm-driven operations.
+“Autopilot” Moment for the Claims Value Chain
+Claims handling constitutes the most critical touchpoint of insurance service experience and a core link in operating costs. Sunshine Insurance’s “claims service robot” is driving automation across this sophisticated workflow.
+At present, the robot has expanded its service scope from auto insurance to third-party claims, bodily injury, and non-auto health and accident insurance. In the first half of the year, it served 1.09 million customers, provided over 400,000 intelligent assisted responses, and achieved a customer satisfaction rate of 98%. Notably, with the robot proactively tracking vehicle repairs and injury recovery status, the average claim settlement cycle for served customers has been shortened by 10 days. In non-auto insurance lines, such as the student safety insurance and supplementary medical insurance, pilot programs for end-to-end automated processing were launched through multi-agent collaboration. 
+On the loss-adjustment side, pilot programs have been launched for intelligent assessment of minor vehicle damage claims. Robots can autonomously guide customers through the document upload process. The full behavioral trajectory from claim reporting to settlement can be traced via the operations monitoring platform, laying a data foundation for continuous optimization of claims service. This represents more than efficiency gains; it signifies a redefinition of service standards.
+Management Empowerment: Dual Leaps from Actuarial Pricing to Frontline Execution
+Beyond optimizing “the last mile” customer experience, intelligent transformation on Sunshine Insurance’s management side is reshaping the underlying operational capabilities and frontline execution of the insurance business.
+Risk pricing sits at the core of insurance operations. Built on its “data engineering” foundation, Sunshine Insurance is revamping this core competency. The auto insurance risk pricing robot has completed the construction of a dataset covering the entire process of quoting, underwriting, and claims settlement, reducing data preparation time from 5 days to 1 day and shortening time required to detect anomalies cycle from 8 hours to 1 hour. A closed-loop capability of “automated anomaly inspection + model simulation verification + dynamic solution output” was preliminarily established, enabling actuarial pricing to leap from quarterly-level responses to nearly real-time dynamic adjustments.
+Meanwhile, the Group has established an integrated plan covering data collection, database construction and data application, and deeply integrated 20 strategic data engineering projects into key business areas. Such foundational investments are transforming data from static resources into fluid, insight-generating strategic assets.
+In addition, Sunshine Insurance has extended its management reach to the front-line grassroots level. The four-tiered branch management robot empowers grassroots through intelligent agents such as “AI Little Tabulator, AI Little Advisor, and AI Little Designer”. Managers can complete the entire process of tabulation, data querying, and attribution through natural language processing. To date, this system has been deployed across 820 four-tiered branches nationwide, with a cumulative total of 621,000 pushes in the first half of the year. It has standardized and automated management processes that previously relied on manual experience, allowing grassroots managers to conduct routine management analysis at lower cost and greater speed.
+Conclusion
+From human-machine collaboration at the sales frontline, to the automated restructuring of the reimbursement cycle, and further to the systematic upgrade of  actuarial pricing and grassroots management, Sunshine Insurance’s technology deployment has moved beyond the initial phase of process digitalization and entered a phase of deep, coordinated advancement characterized by a multi-intelligent agent architecture and dynamic closed-loop data.
+As China’s insurance industry enters a critical period of high-quality development, Sunshine Insurance’s practice offers a valuable reference case: the barriers to technology adoption are diminishing, and the true differentiator lies in the depth of integration between technology and core business scenarios, as well as the efficiency with which it transforms the operating value chain. An insurance group with total assets of over RMB700 billion has begun recalibrating its strategic direction through data and algorithms, and its next-phase growth trajectory warrants re-evaluation from multiple dimensions.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>ELEKTROS Builds on Market Strength While Advancing Its Vision for Next-Generation EV Charging Infrastructure</v>
+        <v>El Automotive Hall of Fame nombra a Mark Reuss ganador del Premio al Líder del Sector 2026, otorgado por Lear</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C7" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D7" t="str">
         <v>Automotive</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.newswire.com/news/elektros-builds-on-market-strength-while-advancing-its-vision-for-next</v>
+        <v>https://www.prnewswire.com/news-releases/el-automotive-hall-of-fame-nombra-a-mark-reuss-ganador-del-premio-al-lider-del-sector-2026-otorgado-por-lear-875517329.html</v>
       </c>
       <c r="F7" t="str">
-        <v/>
+        <v>DETROIT, 1 de septiembre de 2026 /PRNewswire-HISPANIC PR WIRE/ -- El Automotive Hall of Fame (Salón de la Fama del Automóvil, AHF), de ámbito mundial, ha anunciado hoy que Mark Reuss, presidente de General Motors, ha sido elegido ganador del Premio al Líder del Sector 2026 en la categoría...</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>ELEKTROS Highlights Continued Market Confidence and Long-Term Commitment ...</v>
+        <v>WashUpGo Reviews 2026: Hate Dragging Out the Hose? Could This 970 PSI Cordless Washer Be the Cleaning Upgrade You've Been Waiting For?</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C8" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D8" t="str">
         <v>Automotive</v>
       </c>
       <c r="E8" t="str">
-        <v>https://pr-inside.com/elektros-highlights-continued-market-confidence-and-long-term-commitment-r5201323.htm</v>
+        <v>https://www.newswire.com/news/washupgo-reviews-2026-hate-dragging-out-the-hose-could-this-970-psi-cordless</v>
       </c>
       <c r="F8" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 15, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject ..</v>
+        <v>For buyers who want faster car, patio, furniture, and outdoor cleanups without hauling out a traditional pressure washer, this WashUpGo review examines the brand-stated 970 PSI output, cordless water-source design, included accessories, current pricing, and the practical trade-offs worth comparing before ordering.</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>ELEKTROS Highlights Continued Market Confidence and Long-Term Commitment to High-Speed EV Charging Innovation</v>
+        <v>CAR DEADLINE: ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Avis Budget Group, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C9" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D9" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E9" t="str">
-        <v>https://www.newswire.com/news/elektros-highlights-continued-market-confidence-and-long-term-commitment-to</v>
+        <v>https://www.newsfilecorp.com/release/312488/CAR-DEADLINE-ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-Avis-Budget-Group-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F9" t="str">
-        <v/>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline.SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to...</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>ELEKTROS Showcases Strategic Progress and Market Momentum While Strengthening ...</v>
+        <v>Did You Lose Money on Avis Budget Group, Inc. (CAR)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C10" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D10" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E10" t="str">
-        <v>https://pr-inside.com/elektros-showcases-strategic-progress-and-market-momentum-while-strengthening-r5201322.htm</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-avis-budget-group-inc-car-levi-korsinsky-r5218436.htm</v>
       </c>
       <c r="F10" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 15, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>ELEKTROS Showcases Strategic Progress and Market Momentum While Strengthening Its Long-Term EV Charging Vision</v>
+        <v>CAR DEADLINE: ROSEN, TOP-RANKED INVESTOR COUNSEL, Encourages Avis Budget ...</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C11" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D11" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.newswire.com/news/elektros-showcases-strategic-progress-and-market-momentum-while-strengthening</v>
+        <v>https://pr-inside.com/car-deadline-rosen-top-ranked-investor-counsel-encourages-avis-budget-r5218423.htm</v>
       </c>
       <c r="F11" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ:CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline. SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To ..</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Constellium to Source Local Renewable Energy for its German Facilities</v>
+        <v>Steve Napleton Auto Group Expands into Elmhurst with Two Dealership Acquisitions</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C12" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D12" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327705/0/en/Constellium-to-Source-Local-Renewable-Energy-for-its-German-Facilities.html</v>
+        <v>https://www.pr.com/press-release/977996</v>
       </c>
       <c r="F12" t="str">
-        <v>PARIS, July 15, 2026 (GLOBE NEWSWIRE) -- Constellium SE (NYSE: CSTM) today announced that its extrusion and automotive structures plants in Gottmadingen and Singen , Germany, will source locally produced solar electricity under a long-term Power Purchase Agreement (PPA) with the community of Gottmadingen.</v>
+        <v>Two new dealerships expand the family-owned automotive group to 13 Chicagoland locations [PR.com]</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>WHILL Introduces the Modo Breeze: A Carbon-Fiber Ultralight Electric ...</v>
+        <v>Christian Friedl joins the Executive Board of Porsche AG</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C13" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D13" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E13" t="str">
-        <v>https://pr-inside.com/whill-introduces-the-modo-breeze-a-carbon-fiber-ultralight-electric-r5201296.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359828</v>
       </c>
       <c r="F13" t="str">
-        <v>(PR-inside.com) Weighing just under 29 pounds and folding in seconds, the airline-friendly Modo Breeze offers premium power mobility at a breakthrough price point. ORLANDO, FL / ACCESS Newswire / July 15, 2026 / WHILL, a global leader in personal electric mobility, today announced the launch of theModo Breeze , a carbon-fiber, ultralight electric wheelchair engineered for everyday independence and effortless travel. With a fully configured weight of just 28.6 pounds (without battery), a quick-fold design, and an accessible price of $1,999, the Modo Breeze makes premium power mobility available to more people than ever before. Built around a lightweight carbon-fiber frame, the Modo ..</v>
+        <v>Friedl was appointed from within the company. Most recently, he headed Corporate Quality. Before that, he held various management positions in Porsche Production and within the Volkswagen Group, including as head of Porsche&amp;#39;s main plant in Zuffenhausen. - - In his new role, Friedl is responsible for the sports car manufacturer&amp;#39;s international production and logistics network. This includes the production sites in Zuffenhausen and Leipzig, as well as CKD production in Malaysia. Friedl and hi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359828</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>WHILL Introduces the Modo Breeze: A Carbon-Fiber Ultralight Electric Wheelchair</v>
+        <v>Alfa Romeo, Official Car of Genoa International Boat Show</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C14" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D14" t="str">
         <v>Automotive</v>
       </c>
       <c r="E14" t="str">
-        <v>https://www.newswire.com/news/whill-introduces-the-modo-breeze-a-carbon-fiber-ultralight-electric-22825890</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359826</v>
       </c>
       <c r="F14" t="str">
-        <v>Weighing just under 29 pounds and folding in seconds, the airline-friendly Modo Breeze offers premium power mobility at a breakthrough price point.</v>
+        <v>- - &amp;#8226; Alfa Romeo brings its line-up to the stage of international nautical excellence, both for an exclusive courtesy service and for static exhibitions in the spaces of the Levante Waterfront. - &amp;#8226; The partnership between these two Italian brands is based on shared values: design excellence, attention to detail, pursuit of performance, and pleasure in facing every challenge with style. - &amp;#8226; Alfa Romeo&amp;#39;s presence at the Show forms part of a broader two-year program of the brand standing... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359826</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Eagle Cash For Cars Announces Enhanced Junk Car Removal in Calgary Services</v>
+        <v>The Most Important Commute by Zum Founder and CEO Ritu Narayan Named #1 Amazon Bestseller in Education Administration</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C15" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D15" t="str">
-        <v>Automotive</v>
+        <v>Retail, Automotive, Education</v>
       </c>
       <c r="E15" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762800</v>
+        <v>https://www.prnewswire.com/news-releases/the-most-important-commute-by-zum-founder-and-ceo-ritu-narayan-named-1-amazon-bestseller-in-education-administration-302866882.html</v>
       </c>
       <c r="F15" t="str">
-        <v>Calgary, Canada, 2026-07-15 — /EPR Network/ — Eagle Cash For Cars proudly announces enhanced junk car removal in Calgary services. The improved service offers faster [read full press release...]</v>
+        <v>New book makes the case that reliable student mobility is fundamental to access to education REDWOOD CITY, Calif., Sept. 1, 2026 /PRNewswire/ -- The Most Important Commute, the new book by Zūm Founder and CEO Ritu Narayan, has reached #1 on Amazon's bestseller list in Education...</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Thermal Interface Material Market to Reach USD 6.2 Billion by 2036 as Semiconductor, EV, and Data Center Expansion Accelerate Global Demand</v>
+        <v>Fly-E Group, Inc. Announces First Quarter of Fiscal Year 2027 Financial Results</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C16" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D16" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.prnewswire.com/news-releases/thermal-interface-material-market-to-reach-usd-6-2-billion-by-2036-as-semiconductor-ev-and-data-center-expansion-accelerate-global-demand-302826257.html</v>
+        <v>https://www.prnewswire.com/news-releases/fly-e-group-inc-announces-first-quarter-of-fiscal-year-2027-financial-results-302866881.html</v>
       </c>
       <c r="F16" t="str">
-        <v>NEWARK, Del., July 15, 2026 /PRNewswire/ -- According to the latest market analysis by Future Market Insights, the global Thermal Interface Material Market is projected to grow from USD 3.8 billion in 2026 to USD 6.2 billion by 2036, registering a 5.1% CAGR during the forecast period. The...</v>
+        <v>NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Fly-E Group, Inc. (Nasdaq: FLYE) ("Fly-E" or the "Company"), an electric vehicle company engaged in designing, installing, selling, and renting smart electric motorcycles, electric bikes, and electric scooters, today announced its financial results...</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Eight Make-A-Wish Chapters Across the Country Name ARS Car Donation Services as Their Official Vehicle Donation Partner</v>
+        <v>Avis Budget Group, Inc. (CAR) Lawsuit - Investors Urged to Contact ...</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C17" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D17" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.prweb.com/releases/eight-make-a-wish-chapters-across-the-country-name-ars-car-donation-services-as-their-official-vehicle-donation-partner-302825837.html</v>
+        <v>https://pr-inside.com/avis-budget-group-inc-car-lawsuit-investors-urged-to-contact-r5218391.htm</v>
       </c>
       <c r="F17" t="str">
-        <v>ARS Car Donation Services is the only authorized vehicle donation partner for participating chapters, ensuring all vehicle donations directly support local wish-granting efforts NEWPORT, R.I., July 15, 2026 /PRNewswire-PRWeb/ -- ARS Car Donation Services (https://www.arscars.com/) has...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>From permanent circuits to street circuits, Geely Cyan Racing secures fifth victory of the 2026 Kumho FIA TCR World Tour</v>
+        <v>Capitola Police Department Equips Entire Patrol Fleet with Life-Saving Avive Connect AED®s</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C18" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D18" t="str">
         <v>Automotive</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-permanent-circuits-to-street-circuits-geely-cyan-racing-secures-fifth-victory-of-the-2026-kumho-fia-tcr-world-tour-302825876.html</v>
+        <v>https://www.prnewswire.com/news-releases/capitola-police-department-equips-entire-patrol-fleet-with-life-saving-avive-connect-aeds-302866689.html</v>
       </c>
       <c r="F18" t="str">
-        <v>VILA REAL, Portugal, July 14, 2026 /PRNewswire/ -- The European rounds of the 2026 Kumho FIA TCR World Tour concluded in Vila Real, where Geely Cyan Racing secured its fifth victory of the season and took the lead in the Teams' Championship. French driver Yann Ehrlacher won Race 1, while...</v>
+        <v>Donations from Avive and the Capitola-Soquel Chamber of Commerce, coordinated by Six Minutes to Live: Santa Cruz, puts an AED in every cruiser SAN FRANCISCO, Sept. 1, 2026 /PRNewswire/ -- Every patrol vehicle in the Capitola Police Department's fleet is now equipped with an automated...</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Verra Mobility Corporation (VRRM) Lawsuit – Investors Urged to Contact ...</v>
+        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages America's Car-Mart, Inc. Investors to Inquire About Securities Class Action Investigation - CRMT</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C19" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D19" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E19" t="str">
-        <v>https://pr-inside.com/verra-mobility-corporation-vrrm-lawsuit-investors-urged-to-contact-r5201154.htm</v>
+        <v>https://www.newsfilecorp.com/release/312446/ROSEN-LEADING-INVESTOR-COUNSEL-Encourages-Americas-CarMart-Inc.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-CRMT</v>
       </c>
       <c r="F19" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of America's Car-Mart, Inc. (NASDAQ: CRMT) resulting from allegations that America's Car-Mart may have issued materially misleading business information to the investing public.SO WHAT: If you purchased America's Car-Mart securities you may be entitled to compensation without payment of any out of pocket...</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>INVESTOR DEADLINE: Verra Mobility Corp. (VRRM) Investors with Substantial Losses Have Opportunity to Lead the Verra Mobility Class Action Lawsuit- HBSS</v>
+        <v>Usurance Secures Utah License, Enters U.S. Insurance Underwriting Market</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C20" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D20" t="str">
-        <v>Finance, Automotive</v>
+        <v>AI, Real Estate, Automotive</v>
       </c>
       <c r="E20" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-deadline-verra-mobility-corp-vrrm-investors-with-substantial-losses-have-opportunity-to-lead-the-verra-mobility-class-action-lawsuit-hbss-302825724.html</v>
+        <v>https://www.prnewswire.com/news-releases/usurance-secures-utah-license-enters-us-insurance-underwriting-market-302866686.html</v>
       </c>
       <c r="F20" t="str">
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Hagens Berman (HBSS), a securities litigation leader, is broadening its investigation into Verra Mobility Corp. (NASDAQ: VRRM) following the company's disclosure of an abrupt leadership transition. The news comes in the wake of a securities...</v>
+        <v>Authorized to write Property, Liability, Vehicle Liability, and Marine &amp; Transportation insurance, Usurance serves U.S., Asia and cross‑border businesses, with AI-enabled insurance services. SALT LAKE CITY, Sept. 1, 2026 /PRNewswire/ -- Usurance Insurance Company recently received a...</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>August 4, 2026 Deadline: Join Class Action Lawsuit Against Verra Mobility ...</v>
+        <v>Class Action Lawsuit Filed Against Avis Budget Group, Inc. (CAR) - ...</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C21" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D21" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E21" t="str">
-        <v>https://pr-inside.com/august-4-2026-deadline-join-class-action-lawsuit-against-verra-mobility-r5201127.htm</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-avis-budget-group-inc-car-r5218363.htm</v>
       </c>
       <c r="F21" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Securities Fraud Class Action Filed Against Verra Mobility Corporation ...</v>
+        <v>Product Air Grows Its Western Washington Electrical Division as Platt Expands Its EV Supply Offering</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C22" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D22" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E22" t="str">
-        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-verra-mobility-corporation-r5201108.htm</v>
+        <v>https://pressreleasenews.org/pressroom/product-air-grows-its-western-washington-electrical-division-as-platt-expands-its-ev-supply-offering</v>
       </c>
       <c r="F22" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v xml:space="preserve">Product Air Heating, Cooling, and Electric is expanding its residential electrical division across Western Washington, supported by a supply relationship with Platt Electric Supply. The partnership ensures commonly used electrical materials are stocked in the company's warehouse and service vans, facilitating services like panel upgrades, </v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>AdBlue Market to Reach USD 43.81 Billion by 2031 as Stricter Emission Standards and Diesel Commercial Vehicle Demand Support Growth</v>
+        <v>SUBARU OF AMERICA REPORTS AUGUST 2026 SALES INCREASE</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C23" t="str">
-        <v>GetNews</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D23" t="str">
         <v>Automotive</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/adblue-market-to-reach-usd-4381-billion-by-2031-as-stricter-emission-standards-and-diesel-commercial-vehicle-demand-support-growth/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/subaru-of-america-reports-august-2026-sales-increase-302866414.html</v>
       </c>
       <c r="F23" t="str">
-        <v/>
+        <v>Best sales month of the year for Ascent, Crosstrek, Outback, and WRX Forester sales up 17.8 percent in August and 15.1 percent year-to-date WRX sales up 37.7 percent year-to-date CAMDEN, N.J., Sept. 1, 2026 /PRNewswire/ -- Subaru of America, Inc. (SOA) today reported 62,028 vehicle sales...</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>AZN Investor Alert: Levi &amp; Korsinsky Investigates AstraZeneca PLC (AZN) ...</v>
+        <v>Say Goodbye to Long-Distance Travel Fatigue - LEPAS L8 PHEV Redefines the Elegant Mobility Experience</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C24" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D24" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E24" t="str">
-        <v>https://pr-inside.com/azn-investor-alert-levi-korsinsky-investigates-astrazeneca-plc-azn-r5201099.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354399/0/en/say-goodbye-to-long-distance-travel-fatigue-lepas-l8-phev-redefines-the-elegant-mobility-experience.html</v>
       </c>
       <c r="F24" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky notifies investors that it has commenced an investigation into AstraZeneca PLC ("AstraZeneca PLC") (NYSE:AZN) concerning potential violations of the federal securities laws. AstraZeneca PLC faces a securities investigation after shares fell more than 8.3% in early trading on July 9, 2026. Wainua, a gene-silencing drug for transthyretin-mediated amyloid cardiomyopathy, had been positioned as a key value driver toward AstraZeneca's stated "$80 billion 2030 ambition." The Company referred to the trial as the "largest trial in this population" with the "potential to address key questions" unanswered in the ..</v>
+        <v>LEPAS L8 helps overcome common challenges of long-distance travel, turning every journey into a more relaxing and enjoyable experience.</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>ROSEN, TRUSTED TRIAL ATTORNEYS, Encourages Verra Mobility Corporation ...</v>
+        <v>U.S. Luxury SUV Brand G. Patton Launches in the UAE</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C25" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D25" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E25" t="str">
-        <v>https://pr-inside.com/rosen-trusted-trial-attorneys-encourages-verra-mobility-corporation-r5201096.htm</v>
+        <v>https://pressreleasenews.org/pressroom/u-s-luxury-suv-brand-g-patton-launches-in-the-uae</v>
       </c>
       <c r="F25" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, ..</v>
+        <v/>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Lost Money on Verra Mobility Corporation (VRRM)? Contact Levi &amp; Korsinsky ...</v>
+        <v>Ladybug Resource Group Expands Global Automotive Manufacturing Footprint Through Jingdiao's Strategic Collaboration With Mino</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C26" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D26" t="str">
-        <v>Finance, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E26" t="str">
-        <v>https://pr-inside.com/lost-money-on-verra-mobility-corporation-vrrm-contact-levi-korsinsky-r5201069.htm</v>
+        <v>https://www.newmediawire.com/news/ladybug-resource-group-expands-global-automotive-manufacturing-footprint-through-jingdiao-s-strategic-collaboration-with-mino-7089113</v>
       </c>
       <c r="F26" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>Jingdiao's Precision Manufacturing Platform Supports Advanced Automation and Electric Vehicle Production Programs Serving Global Automotive Manufacturers TULSA, OK - September 1, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. (OTC: LBRG) ("Ladybug" or the "Company") today highlighted the expanding role of its Guangzhou Jingdiao Automotive Equipment Manufacturing Co., Ltd. ("Jingdiao") manufacturing division within the global automotive automation supply chain through its ongoing strategic collaboration with Mino, an internationally recognized provider of intelligent manufacturing and industrial automation solutions. Through this collaboration, Jingdiao serves as a precision manufacturing resource supporting the development, fabrication, and deployment of sophisticated body-in-white (</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Automotive Electrical Systems Aftermarket Expands as Component Suppliers Adapt to Vehicle Electrification Trends</v>
+        <v>BMW M Motorsport News, 1st September 2026.</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C27" t="str">
-        <v>GetNews</v>
+        <v>mlpr-bmw</v>
       </c>
       <c r="D27" t="str">
         <v>Automotive</v>
       </c>
       <c r="E27" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/automotive-electrical-systems-aftermarket-expands-as-component-suppliers-adapt-to-vehicle-electrification-trends/?source=barchart</v>
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0460416EN?language=en</v>
       </c>
       <c r="F27" t="str">
-        <v/>
+        <v>+++ Top topic: BMW M works driver Robby Foley in an interview about his racing season in North America with Turner Motorsport and the BMW M Racing Academy. +++ US Racing: Wins and podiums in the IMSA Series and SRO America. +++ M News compact: More victories and podium finishes. +++</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Levi &amp; Korsinsky Notifies Verra Mobility Corporation (VRRM) Shareholders ...</v>
+        <v>I Squared Capital Expands OpenInfra Wealth Platform to Australia</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C28" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D28" t="str">
-        <v>Finance, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E28" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-verra-mobility-corporation-vrrm-shareholders-r5201062.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359788</v>
       </c>
       <c r="F28" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>I Squared Capital (&amp;#8220;I Squared&amp;#8221;), a leading independent global infrastructure investment manager, announced the expansion of OpenInfra, the firm&amp;#39;s private wealth platform, into Australia. The ISQ OpenInfra AUT Fund is an Australian-dollar vehicle that extends the platform&amp;#39;s reach to Australian wealth managers and financial advisors, giving eligible local investors access to institutional-quality private infrastructure investment opportunities. - - The expansion builds on I Squared&amp;#39;s long-sta... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359788</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Queens Car Accident Attorney Keetick L. Sanchez Addresses Liability and Evidence in Distracted Driving Crashes</v>
+        <v>OSCP announces ArduPilot support across its MK2 IMU family</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C29" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D29" t="str">
         <v>Automotive</v>
       </c>
       <c r="E29" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/queens-car-accident-attorney-keetick-l-sanchez-addresses-liability-and-evidence-in-distracted-driving-crashes/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/oscp-announces-ardupilot-support-across-its-mk2-imu-family-302863219.html</v>
       </c>
       <c r="F29" t="str">
-        <v/>
+        <v>An ArduPilot driver is now available for download at docs.oscp.com for every member of the MK2 family. The company is meeting drone builders at Commercial UAV Expo in Las Vegas this week. LAS VEGAS, Sept. 1, 2026 /PRNewswire/ -- OSCPS Motion Sensing Inc., operating as OSCP, today...</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Successful Annual General Meeting of STS Group AG</v>
+        <v>GI Partners Acquires a Majority Interest in Otodata Holdings Inc., Partnering with Existing Investor Renovo Capital</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C30" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D30" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.newmediawire.com/news/successful-annual-general-meeting-of-sts-group-ag-7087709</v>
+        <v>https://www.prnewswire.com/news-releases/gi-partners-acquires-a-majority-interest-in-otodata-holdings-inc-partnering-with-existing-investor-renovo-capital-302865235.html</v>
       </c>
       <c r="F30" t="str">
-        <v>HAGEN, GERMANY - July 14, 2026 ( NEWMEDIAWIRE ) - Last Friday, the Annual General Meeting of STS Group AG (ISIN: DE000A1TNU68 ), a global systems supplier for the automotive industry listed in the General Standard of the Frankfurt Stock Exchange, took place. As in the previous year, the Annual Shareholders’ Meeting was held at the headquarters of STS Group AG in Hagen, Westphalia. A total of 79.12% of the company’s share capital was represented at the meeting. The voting results for the individual items on the agenda of the Annual General Meeting are available at www.sts.group in the Investor Relations section. In addition to the votes, the Annual Shareholders’ Meeting focused in particular on the Executive Board’s report on business performance for the 2025 financial year and on the strat</v>
+        <v>MONTREAL, Sept. 1, 2026 /PRNewswire/ -- Otodata Holdings Inc. ("Otodata" or the "Company"), a market leader in remote monitoring and vehicle tracking solutions, announced today that GI Partners, a leading private investment firm, has closed on a majority investment in the Company....</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Group 1 Automotive Schedules Release of Second Quarter 2026 Financial Results</v>
+        <v>THE NEW 2027 LEXUS NX: ADVANCING HYBRID &amp;amp; PLUG-IN PERFORMANCE, REFINED DESIGN, AND ELEVATED IN-CABIN EXPERIENCE</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C31" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D31" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-schedules-release-of-second-quarter-2026-financial-results-302825567.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-new-2027-lexus-nx-advancing-hybrid--plug-in-performance-refined-design-and-elevated-in-cabin-experience-302865665.html</v>
       </c>
       <c r="F31" t="str">
-        <v>HOUSTON, July 14, 2026 /PRNewswire/ -- Group 1 Automotive, Inc. (NYSE: GPI) ("Group 1" or the "Company"), a Fortune 250 automotive retailer with 252 dealerships located in the U.S. and U.K., today announced that it will release financial results for the second quarter ended June 30, 2026...</v>
+        <v>Lexus NX Will Now Be 100% Electrified With a Choice of Hybrid Electric Vehicle (HEV) or Plug-in Hybrid Electric Vehicle (PHEV) Powertrains The NX Lineup is Planned to Include Four Grade Choices in Either Powertrain: Premium, Premium+, F SPORT and Luxury NX PHEV Features a Newly Developed...</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Aehr Test Systems Reports Fiscal 2026 Fourth Quarter and Full Year ...</v>
+        <v>Parksy Counts Nearly 2,000 Airport Parking Options Near 14 Major U.S. Hubs as Labor Day Travel Peaks</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C32" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D32" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E32" t="str">
-        <v>https://pr-inside.com/aehr-test-systems-reports-fiscal-2026-fourth-quarter-and-full-year-r5201055.htm</v>
+        <v>https://www.send2press.com/wire/parksy-counts-nearly-2000-airport-parking-options-near-14-major-u-s-hubs-as-labor-day-travel-peaks/</v>
       </c>
       <c r="F32" t="str">
-        <v>(PR-inside.com) Record quarterly bookings and effective backlog provide substantial visibility into projected fiscal 2027 revenue of $130 million to $150 million, representing 2.6x to 3.0x fiscal 2026 revenue FREMONT, CA / ACCESS Newswire / July 14, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced financial results for its fiscal 2026 fourth quarter and full year ended May 29, 2026. Fiscal Fourth Quarter Financial Results: Net revenue was $18.8 million, compared to $14.1 million in the fourth quarter of fiscal 2025. GAAP ..</v>
+        <v>LOS ANGELES, Calif., Sept. 1, 2026 (SEND2PRESS NEWSWIRE) -- With Labor Day weekend expected to pack U.S. airports, free parking marketplace Parksy (parksy.com) today published a count of its listed parking within five miles of 14 major American hubs: nearly 2,000 spaces in total, led by Boston Logan with 491 - and spread so unevenly that the company says driveways near airports are now the most underused asset in American travel.</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Aehr Receives More Than $8 Million in New Silicon Carbide Wafer-Level ...</v>
+        <v>Adicet Bio Announces Completion of Last Patient Visit for Planned Analysis of prula-cel (formerly ADI-001) Study in Patients with Systemic Lupus Erythematosus With or Without Lupus Nephritis and Provides Corporate Update</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C33" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D33" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E33" t="str">
-        <v>https://pr-inside.com/aehr-receives-more-than-8-million-in-new-silicon-carbide-wafer-level-r5201054.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/adicet-bio-announces-completion-last-110000302.html</v>
       </c>
       <c r="F33" t="str">
-        <v>(PR-inside.com) Expanded Production Orders from Lead Silicon Carbide Customer, and Growing Engagement with Leading Automotive Suppliers Highlight Strengthening Silicon Carbide Market FREMONT, CA / ACCESS Newswire / July 14, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced it has received more than $8 million in new silicon carbide wafer-level burn-in (WLBI) orders. The orders include a significant follow-on order for additional FOX WaferPak™ full wafer Contactors from its lead silicon carbide production customer to support expanded manufacturing capacity for ..</v>
+        <v>REDWOOD CITY, Calif., September 01, 2026--Adicet Bio, Inc. (Nasdaq: ACET), a clinical stage biotechnology company discovering and developing allogeneic gamma delta CAR-T cell and in vivo CAR-T therapies for autoimmune diseases, hematologic malignancies and solid tumors, today announced completion of the last patient visit for the planned Phase 1 safety and efficacy analysis of prulacabtagene leucel (prula-cel) in patients with systemic lupus erythematosus (SLE) with or without lupus nephritis (L</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>New Plug In America survey: EV driver loyalty keeps climbing, even as federal support disappears</v>
+        <v>AEye’s Apollo™ Lidar Selected by Lunar Outpost for Pegasus Lunar Terrain Vehicle, Opening a New Market Category in Space Mobility</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C34" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D34" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.prweb.com/releases/new-plug-in-america-survey-ev-driver-loyalty-keeps-climbing-even-as-federal-support-disappears-302825424.html</v>
+        <v>https://finance.yahoo.com/technology/articles/aeye-apollo-lidar-selected-lunar-110000658.html</v>
       </c>
       <c r="F34" t="str">
-        <v>New data from the nonprofit's annual survey finds that over 90% of EV drivers consider their vehicles more fun to drive, easier to maintain, and cheaper to fuel than their gas counterparts. Additionally, 94.3% of EV driver respondents reported being likely or very likely to acquire an EV...</v>
+        <v>PLEASANTON, Calif., September 01, 2026--AEye, Inc. (Nasdaq: LIDR), a global leader in software-defined, high-performance lidar solutions, today announced that its Apollo™ long-range lidar has been selected by Lunar Outpost, the leader in space mobility and infrastructure, for integration onto the Pegasus Lunar Terrain Vehicle (LTV), which will transport Artemis astronauts across the lunar surface. The contract award further diversifies AEye’s commercial footprint beyond its core automotive, defe</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>VRRM Investors Have Opportunity to Lead Verra Mobility Corporation Securities Fraud Lawsuit</v>
+        <v>Falcon Energy Materials plc Appoints Yann Vincent as a Non-Executive Director</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C35" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D35" t="str">
-        <v>Finance, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.prnewswire.com/news-releases/vrrm-investors-have-opportunity-to-lead-verra-mobility-corporation-securities-fraud-lawsuit-302825385.html</v>
+        <v>https://www.newmediawire.com/news/falcon-energy-materials-plc-appoints-yann-vincent-as-a-non-executive-director-7089094</v>
       </c>
       <c r="F35" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ: VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead...</v>
+        <v>ABU DHABI, UNITED ARAB EMIRATES - September 1, 2026 ( NEWMEDIAWIRE ) - Falcon Energy Materials plc (TSX-V: FLCN) (OTCQB: FLCNF) (“ Falcon ” or the “ Company ”) is pleased to announce the appointment of Yann Vincent as a non-executive director. Mr. Vincent is a distinguished French executive with over four decades of leadership in the European automotive and green energy sectors. An alumnus of École Centrale de Paris and INSEAD, he established his industrial expertise during a 27-year tenure at Groupe Renault, where he served in key roles including Global Quality Director and Director of Renault in Russia. He later joined Alstom Transport as Director of Operational Performance before transitioning to Groupe PSA, now part of Stellantis, as Executive Vice President of Industrial and Logistics</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>EV Charging Station Market Size, Share &amp; Trends [2026-2033]</v>
+        <v>Automotive Test Equipment Market worth $5.92 billion by 2033 | MarketsandMarkets™</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C36" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D36" t="str">
         <v>Automotive</v>
       </c>
       <c r="E36" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/ev-charging-station-market-size-share-trends-20262033/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/automotive-test-equipment-market-worth-5-92-billion-by-2033--marketsandmarkets-302865911.html</v>
       </c>
       <c r="F36" t="str">
-        <v/>
+        <v>DELRAY BEACH, Fla., Sept. 1, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the automotive test equipment market is projected to grow from USD 4.47 billion in 2026 to USD 5.92 billion by 2033, at a CAGR of 4.1%. Browse 250 market data Tables and 80 Figures spread through 350 Pages...</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Savings of Up to 80% Drive Record Dental Travel to Mexico, 660,000 Monthly Border Crossings, MexicoSmile Finds</v>
+        <v>UniFirst Launches Always U™ Workwear Collection Designed for the Active Workforce</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C37" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D37" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E37" t="str">
-        <v>https://www.prnewswire.com/news-releases/savings-of-up-to-80-drive-record-dental-travel-to-mexico-660-000-monthly-border-crossings-mexicosmile-finds-302825485.html</v>
+        <v>https://www.prnewswire.com/news-releases/unifirst-launches-always-u-workwear-collection-designed-for-the-active-workforce-302865725.html</v>
       </c>
       <c r="F37" t="str">
-        <v>Cost savings of 50% to 80% are the dominant driver of dental tourism per a 2025 Journal of International Oral Health systematic review; 660,000 crossing in December 2023 (Statista). MERIDA, Yucatan, July 14, 2026 /PRNewswire/ -- MexicoSmile Dental Tourism Clinic , a popular dental center...</v>
-[...2 lines deleted...]
-    <row r="38">
+        <v>New collection combines comfort, mobility, modern design, and a women's line in a budget-friendly solution built for uniform rental programs WILMINGTON, Mass., Sept. 1, 2026 /PRNewswire/ -- UniFirst Corporation (NYSE: UNF), a North American leader in customized business uniform programs,...</v>
+      </c>
+    </row>
+    <row r="38" xml:space="preserve">
       <c r="A38" t="str">
-        <v>Vadzo Introduces an Insurance Telematics Camera with Onsemi AR0521 Sensor for Evidence-Grade Accident Reconstruction</v>
+        <v>45th Watch &amp; Clock Fair and 14th Salon de TIME open today</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C38" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D38" t="str">
-        <v>Automotive</v>
+        <v>AI, SaaS, Healthcare, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E38" t="str">
-        <v>https://www.newswire.com/news/vadzo-introduces-an-insurance-telematics-camera-with-onsemi-ar0521-22803338</v>
-[...2 lines deleted...]
-        <v>Vadzo's Falcon-521CRS is a 5MP color USB 3.0 Camera insurance telematics camera built on the Onsemi AR0521 sensor, delivering resolution with high dynamic range, LED flicker mitigation, and low-noise color output over a UVC-compliant USB 3.0 interface. Designed for embedded vision engineers and OEM developers building vehicle-mounted evidence recording systems, the camera addresses the three primary imaging failure modes in dashcam deployments: headlight-to-road luminance contrast in night scenes, LED traffic signal duty-cycle dropout, and motion blur under low-light high-speed conditions. The 38mm x 38mm board integrates directly into dashcam enclosures and fleet telematics hardware without custom driver development.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109684/</v>
+      </c>
+      <c r="F38" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - The 45th Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME, jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited and The Federation of Hong Kong Watch Trades &amp; Industries Limited, open today under the theme “Sparkling Moments Through Time”. The twin fairs have attracted more than 630 exhibitors from 16 countries and regions, creating the world's largest one-stop watch and clock marketplace. 
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME opened today. Guests at the opening ceremony included Algernon Yau (centre), Secretary for Commerce and Economic Development of the Hong Kong SAR Government; Sophia Chong (fourth from the right), HKTDC Executive Director; SK Chong (first from the right) and Frankie Lam (first from the left), Co-Chairmen of HKTDC Hong Kong Watch &amp; Clock Fair 2026 Organising Committee; and various industry representatives
+The physical fairs are taking place at the Hong Kong Convention and Exhibition Centre (HKCEC) for five consecutive days from 1 to 5 September. Meanwhile, the Click2Match AI-powered business matching platform will remain open until 12 September, allowing exhibitors and buyers worldwide to continue their business discussions online.
+The Hong Kong Watch &amp; Clock Fair showcases a wide variety of exquisitely crafted timepieces, accessories and components, offering a one-stop sourcing and trading platform for global buyers
+Salon de TIME will once again open to both industry professionals and the public for free. Selected brands will offer on-site retail sales, allowing visitors to purchase their favourite timepieces during the fair.
+A “Time Tunnel” has been specially created to celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, allowing visitors to revisit three key stages in the fair’s development since its inception in 1982
+The fairs officially opened today with an opening ceremony officiated by Algernon Yau, Secretary for Commerce and Economic Development of the Hong Kong SAR Government. Joining him were Sophia Chong, Executive Director of the HKTDC, and SK Chong and Frankie Lam, Co-Chairmen of the HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026.
+Speaking at the ceremony, SK Chong said: “This year marks the 45th edition of the Hong Kong Watch &amp; Clock Fair, a remarkable milestone for both the fair and Hong Kong’s watch and clock industry. The fair boasts a truly international line-up featuring strong global participation, including group pavilions from Francéclat, the Swiss Independent Watchmakers Pavilion, Guangzhou and Taiwan, as well as a first-time pavilion from Hengyang, Hunan province. In addition, we are pleased to welcome new exhibitors from Norway, Singapore and the US, further reinforcing Hong Kong’s position as a premier international trading hub for the global watch industry.”
+HKTDC Executive Director Sophia Chong said: “Amid the ongoing reconfiguration of global supply chains and changing market demand, the Hong Kong Watch &amp; Clock Fair and Salon de TIME continue to provide the industry with an efficient business platform. By leveraging Hong Kong’s unique strengths as a superconnector and super value-adder, we help enterprises explore new markets and seize emerging opportunities. The fairs also support the watch and clock industry in moving up the value chain and strengthening brand development, further reinforcing Hong Kong’s leading position as an international hub for watch and clock trade.”
+“Time Tunnel” celebrates 45th edition-Salon de TIME reaches a new high
+The Hong Kong Watch &amp; Clock Fair features multiple thematic zones covering every segment of the watchmaking value chain. Among them, Pageant of Eternity showcases premium finished watches from original equipment manufacturers (OEMs) and original design manufacturers (ODMs).
+One exhibitor, Time Grand Ltd, a Hong Kong company with more than 20 years of industry experience, provides product development, engineering design and manufacturing services for watch brands worldwide. The company also collaborates with Swiss watchmaking enterprises to offer one-stop watch production solutions, highlighting Hong Kong's strengths in connecting local expertise with international markets.
+Other exhibition zones cover a comprehensive range of products and services, including Complete Watches, Clocks, Machinery &amp; Equipment, Packaging &amp; Display, Parts, Components &amp; Accessories, offering buyers a convenient one-stop sourcing platform.
+A “Time Tunnel” has been specially created to celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, allowing visitors to revisit three key stages in the fair’s development since its inception in 1982:
+- 1980s to 1990s: The fair became a premier global sourcing platform for the watch and clock industry.
+- 2000s to 2020s: As Hong Kong’s watch industry evolved from OEM manufacturing to brand development, the fair became a professional platform for promotion, networking and industry exchange.
+- From 2020 onwards: The fair has further integrated manufacturing, sourcing and brand promotion, while expanding through cross-sector collaboration into a multifaceted platform that brings together craftsmanship, design, technology, lifestyle, culture and consumer engagement.
+Salon de TIME has reached a new record this year, attracting more than 150 watch brands from around the world. The event features six thematic zones, including Microbrands, where both the number of participating countries and regions and the number of brands have more than doubled compared with last year.
+A longstanding highlight of the fair, the World Brand Piazza returns for its 16th consecutive year, in collaboration with Prince Jewellery &amp; Watch, showcasing luxury creations from six internationally renowned watch brands: Baume &amp; Mercier, Corum, DeWitt, Franck Muller, Montblanc and Sarcar.
+Other themed zones include Chic &amp; Trendy, Craft Treasure, Renaissance Moment and Wearable Tech.
+This year's exhibitors are introducing distinctive new timepieces that reflect the latest market trends, leveraging the fair to gain exposure and capture new orders.
+Featured innovative watches include:
+Sports and outdoor trends drive demand for professional timepieces
+To capitalise on the growing popularity of sports and outdoor lifestyles, exhibitors are showcasing professional sports watches that blend practicality with style.
+- EDOX presents the “The Water Champion” Delfin 1973 Automatic, featuring a double O-ring crown and pusher system that enhances water resistance to 200 metres. (Booth: 3F-H20)
+- Making its debut at the fair, Norwegian brand Micromilspec showcases the MILGRAPH, a timepiece developed for special operations forces. Its offset crown design helps reduce the risk of wrist injuries, while the QuadGrip bezel ensures easy operation even when wearing full tactical gear. (Booth: 3F-F22)
+- A variety of brands are also introducing sports and outdoor performance watches, including ALBA and LORUS by Seiko (Booth: 3G-E18), CAUGHT (Booth: 3F-D05), Quantum (Booth: 3G-C03), SPINNAKER (Booth: 3G-D02) and Slazenger (Booth: 3G-C03).
+Sustainability trend drives growth in eco-friendly timepieces
+As environmental protection and corporate social responsibility (ESG) continue to gain importance, the fair once again highlights exhibitors offering sustainable watch products through its Green Solutions Suppliers label, making it easier for buyers to identify environmentally conscious suppliers.
+- Local microbrand Sunrex showcases the Sunrex 611, powered by the brand’s proprietary VILUMINUS™ solar movement. Equipped solely with a solar-powered battery, the watch harnesses light as its energy source and continues to operate even in the absence of light. (Booth: 3F-F17)
+- Microbrand Robotfigs presents the Cubot watch, crafted from upcycled materials such as metal wires, copper and acrylic. Transforming everyday surplus materials into imaginative robot-inspired creations, each watch comes with a dedicated robot display stand and three exclusive designer toy accessories: a baseball bat, skateboard and dumbbell, redefining the concept of a “time companion”. (Booth: 3F-H24)
+- Several exhibitors are also showcasing environmentally friendly watches and accessories, including Hip Shing Leather Watch Straps Mfy Ltd (Booth: 1B-C35) and Gordon C &amp; Co Ltd. (Booth: 1E-C09).
+Cross-sector collaborations and limited editions appeal to niche consumer segments
+Many brands are enhancing the value and artistic appeal of their timepieces through cross-industry collaborations and limited-edition releases.
+- LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch featuring a fishing-inspired relief dial and a bi-directional mechanical gear system that showcases MARVIN’s exquisite watchmaking craftsmanship. The watch features LINK2CARE’s patented leather strap, which incorporates medical-grade vital signs sensors, enabling wearers to monitor their health. (Booth: 3G-A07)
+- Memorigin presents the “Verdant Resonance Tourbillon Watch”, featuring a luminous carbon-fibre case designed to evoke the glow of fireflies under the night sky. A three-dimensional guzheng-inspired small-seconds display at the 9 o’clock position, complemented by green luminous incense-burner motifs, recreates the elegant atmosphere of traditional Chinese scholars’ gatherings. (Booth: 3F-C05)
+- The Swiss Independent Watchmakers Pavilion showcases the “Corleone Mini Collection” by Pilo &amp; Co Genève, created to celebrate the brand’s 25th anniversary. Reinterpreting the classic Corleone design as a ladies’ watch, each colour variant is limited to just 10 pieces, making it highly collectible. (Booth: 3F-H07).
+Microbrands win over younger consumers with creative designs
+In recent years, microbrands have emerged as a new force in the watch industry, attracting younger consumers with their distinctive designs and competitive pricing.
+- Making its debut at the fair, US brand BREDA is showcasing the “Pulse Locket” Gold and Metal Bracelet Watch. Featuring a unique locket-style design, the watch dial remains concealed when closed and is revealed only when the wearer chooses to open it. (Booth: 3F-D16)
+- Other participating microbrands include CIMIER (Booth: 3F-H26), Fayy (Booth: 3F-G19), Leger A. Fah (Booth: 3F-H20), No Identity (Booth: 3F-H25), AISION (Booth: 3F-H20), INANLOU (Booth: 3F-F15), as well as the strap-focused microbrand Monves (Booth: 3F-F16).
+Exciting activities open to the public
+Salon de TIME will present a wide range of signature activities and watch showcases open to the public. On 4 September, renowned watch artist and collector Labeg will host a workshop on crafting watch models from corrugated cardboard.
+A special “Time Arena” zone has also been introduced this year, blending sports and fine timepieces to offer visitors a fresh, interactive experience. One highlight, “Watch2Care Smart x Lifestyle Experience Days”, will take place from 4 to 5 September and feature a variety of hands-on activities, including yoga and mobility training sessions. Visitors can try their hand at pickleball, one of the fastest-growing sports in recent years.
+Other highlights include a series of watch parades and new product launch events. Memorigin will welcome several celebrity guests, including celebrity Vic Teo, Hong Kong basketball star Alfred Wong Lut Yiu, and renowned face-changing performer Hathor Wai. A lucky draw will be held daily throughout the fair, offering visitors the chance to win premium watches.
+Industry leaders share insights on market trends
+This year’s Hong Kong Watch &amp; Clock Fair features more than 40 events, including forums, seminars and networking sessions designed to foster industry exchange and knowledge sharing.
+The Hong Kong International Watch Forum, held today, brought together leaders of watch associations from the Chinese Mainland, Germany, France, Switzerland, Japan and Korea to share the latest trade statistics and industry developments in their respective markets. Discussions also explored new opportunities arising from integrating traditional watchmaking craftsmanship with emerging technologies.
+The Asian Watch Conference, to be held tomorrow (2 September), will be themed “Hong Kong as the hub of International Watch Trades”. The conference will feature a senior analyst from international research firm Euromonitor International (Hong Kong), who will provide insights into the latest developments in the global watch market. Representatives from online watch resale platform Chrono24 will discuss how to connect with demand across global markets, while a representative from Lazada Hong Kong will share strategies for leveraging e-commerce platforms to accelerate market expansion.
+On 3 September, FIYTA will hold an aeronautics launch event for a watch specially designed in honour of Lai Ka-ying, Hong Kong’s first female payload specialist. The company’s Chief Designer, Sun Lei, will also share the inspiration and design concepts behind the timepiece.
+Also taking place that day is the Tick-Tock Showtime: The Media Spotlight Pitch, jointly organised by Watch CataVlog. The event will feature presentations by 10 microbrands, with a judging panel comprising media representatives from Indonesia, the Middle East and Hong Kong, each selecting their favourite brand.
+On 4 September, the seminar “Off the Beaten Path: Indie Watchmakers vs. Independent Brands – Trends &amp; Trajectories” will explore the distinctions, evolution and future trends of independent watchmaking and independent brands. Speakers include Noel Wong, Founder of Watch The World, Watch Collector &amp; Discerning Commentator; Benjamin Hui, Watch Collector &amp; Founder of Independent Watcher; and Lu Jinzhi, Chairman of ZBIOLAND.
+Throughout the fair, watch brands including Watch2Care, SAGA, Peacock, Sea-Gull, Shanghai Watch, Franck Muller, Quantum and INANLOU will host a series of new product launch events, unveiling their latest timepieces to an international audience.
+The 43rd Hong Kong Watch &amp; Clock Design Competition, jointly organised by the HKTDC, the Hong Kong Watch Manufacturers Association Ltd and the Federation of Hong Kong Watch Trades &amp; Industries Ltd, aims to promote watch design exchange and nurture local talent. This year, the themes for the Open Group and Student Group are “Transcending Time” and “Contours of the Breeze” respectively. The competition will continue to feature The Made-to-Sell Award, recognising student entries with outstanding commercial potential. The award presentation ceremony will be held on 5 September at the fair’s event stage, with celebrity Joey Thye attending as a guest.
+In addition, CENTRESTAGE, another flagship event organised by the HKTDC, will be held at the Hong Kong Convention and Exhibition Centre from 2 to 5 September. Bringing together fashion brands and designer collections from around the world, the event will create strong synergies with the watch fairs and offer visitors a one-stop destination to source prestigious timepieces and stylish fashion apparel from across the globe.
+Photo download: https://bit.ly/3UOXqBY
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME opened today. Guests at the opening ceremony included Algernon Yau (centre), Secretary for Commerce and Economic Development of the Hong Kong SAR Government; Sophia Chong (fourth from the right), HKTDC Executive Director; SK Chong (first from the right) and Frankie Lam (first from the left), Co-Chairmen of HKTDC Hong Kong Watch &amp; Clock Fair 2026 Organising Committee; and various industry representatives
+The Hong Kong Watch &amp; Clock Fair showcases a wide variety of exquisitely crafted timepieces, accessories and components, offering a one-stop sourcing and trading platform for global buyers
+A “Time Tunnel” has been specially created to celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, allowing visitors to revisit three key stages in the fair’s development since its inception in 1982
+Salon de TIME features over 150 international brands and comprises six major themed zones, all of which are open to the public
+Sponsored for the 16th consecutive year by Prince Jewellery &amp; Watch, the World Brand Piazza showcases six world-class watch brands
+This year’s Salon de TIME features a strong lineup of Guochao-inspired brands and Chinese watchmakers, showcasing their craftsmanship and creativity. Among them is Zbioland, which presents the Barcelona ZBL1009 timepiece. The watch is powered by the brand’s first in-house developed Calibre 961 movement and draws inspiration from the works of renowned Spanish architect Antoni Gaudí, reflecting distinctive architectural aesthetics in its design
+This year's exhibition features an impressive collection of award-winning timepieces. Among them is CIGA Design's AVENTUR·Blue Planet, which features a three-dimensional rotating globe on the dial. The watch was honoured with the “Challenge Watch Prize” at the 2021 Grand Prix d'Horlogerie de Genève (GPHG), widely regarded as the "Oscars" of the watchmaking industry
+During the fair period, a series of watch launch events and watch parades are being held, featuring models showcasing exquisite timepieces and bringing these remarkable creations to life on the runway
+The winning and shortlisted entries of the 43rd Hong Kong Watch and Clock Design Competition are currently on display in the foyer of Hall 1, showcasing local creative talent
+Media enquiriesPlease contact the HKTDC’s Communications &amp; Public Affairs Department:
+Johnny Tsui
+Tel: (852) 2584 4395
+Email: johnny.cy.tsui@hktdc.org
+Websites
+Hong Kong Watch &amp; Clock Fair: https://www.hktdc.com/event/hkwatchfair/en
+Salon de TIME: https://www.hktdc.com/event/te/en
+HKTDC Media Room: mediaroom.hktdc.com
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>ICW Holdings Provides Update on Its Flagship Strategic Equities Investment Strategy</v>
+        <v>NIO Inc. Reports Unaudited Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C39" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D39" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E39" t="str">
-        <v>https://www.prnewswire.com/news-releases/icw-holdings-provides-update-on-its-flagship-strategic-equities-investment-strategy-302825455.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353894/0/en/nio-inc-reports-unaudited-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F39" t="str">
-        <v>BROOKLYN, N.Y., July 14, 2026 /PRNewswire/ -- ICW Holdings, LLC ("ICW"), an investment management firm, today announced the formation and launch of its flagship fund, a private investment vehicle pursuing a global, long-biased equity strategy by combining bottom-up company research with...</v>
+        <v>Quarterly Total Revenues Reached RMB32,136.9 Million (US$4,736.4 Million) i Quarterly Vehicle Deliveries Were 107,658 Units</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Securities Class Action Lawsuit Filed Against Verra Mobility Corporation ...</v>
+        <v>First Hydrogen Agreement for Mobile AI-Driven Robotic Ground Drone Platform</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C40" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D40" t="str">
-        <v>Finance, Automotive</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E40" t="str">
-        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-verra-mobility-corporation-r5201006.htm</v>
+        <v>https://www.newsfilecorp.com/release/312324/First-Hydrogen-Agreement-for-Mobile-AIDriven-Robotic-Ground-Drone-Platform</v>
       </c>
       <c r="F40" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - First Hydrogen Corp. (TSXV: FHYD) (OTC Pink: FHYDF) (FSE: FIT) ("FIRST HYDROGEN" or the "Company") has acquired the exclusive worldwide rights to advance the unmanned ground vehicle ("UGV") towards commercialization, including the development of a viable commercial design and defined application for the technology within a two-year period ("Development Milestone"). Upon successful completion of the Development Milestone, First...</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Alfa Romeo new C-SUV design teaser</v>
+        <v>Ettifos V2X-AIR to Support Major Connected Vehicle Deployment in Arizona</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C41" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D41" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E41" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357649</v>
+        <v>https://www.prnewswire.com/news-releases/ettifos-v2x-air-to-support-major-connected-vehicle-deployment-in-arizona-302865879.html</v>
       </c>
       <c r="F41" t="str">
-        <v>Today, during the National Automotive Industry Roundtable organized by the Italian Ministry of Enterprises and Made in Italy (MIMIT), Emanuele Cappellano, Chief Operating Officer of Stellantis Enlarged Europe, unveiled a teaser image showing a rear design detail of Alfa Romeo&amp;#39;s new C-SUV. - - As previously announced during the Stellantis Investor Day 2026 on May 21, as part of the Fastlane 2030 plan, a new C-SUV based on the STLA Medium platform and featuring multi-energy powertrains will b... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357649</v>
+        <v>PHOENIX, Sept. 1, 2026 /PRNewswire/ -- Ettifos, a V2X communications technology provider, has been selected through a competitive procurement process to support the Maricopa County Department of Transportation (MCDOT) in the delivery of the Connected Vehicle Acceleration Zone (CVAZ), a...</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Ford of Rockwall in Rockwall</v>
+        <v>Lost Money on Avis Budget Group, Inc. (CAR)? Urged to Join Class Action ...</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C42" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D42" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-ford-of-rockwall-in-rockwall-302825349.html</v>
+        <v>https://pr-inside.com/lost-money-on-avis-budget-group-inc-car-urged-to-join-class-action-r5218144.htm</v>
       </c>
       <c r="F42" t="str">
-        <v>Former Rockwall Ford location is among the dealerships now operating under the unified Group 1 brand ROCKWALL, Texas, July 14, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Ford of Amarillo in Amarillo</v>
+        <v>Avis Budget Group, Inc. Notice of September 29, 2026 Application Deadline ...</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C43" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D43" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E43" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-ford-of-amarillo-in-amarillo-302825342.html</v>
+        <v>https://pr-inside.com/avis-budget-group-inc-notice-of-september-29-2026-application-deadline-r5218135.htm</v>
       </c>
       <c r="F43" t="str">
-        <v>Former Gene Messer Ford Amarillo location is among the dealerships now operating under the unified Group 1 brand AMARILLO, Texas, July 14, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY AND NEW ORLEANS, LA / ACCESS Newswire / September 1, 2026 / Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ:CAR) of a class action securities lawsuit. CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors who purchased or otherwise acquired Avis securities (including those who bought Avis common stock to cover a short position) between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"). This action is pending in the ..</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>IKEA introduces KOMPISH�NG — a new collection for life in transit</v>
+        <v>Chinese auto leaders seek solutions for transformative growth at forum held in Chongqing</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C44" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D44" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E44" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357636</v>
+        <v>https://www.prnewswire.com/news-releases/chinese-auto-leaders-seek-solutions-for-transformative-growth-at-forum-held-in-chongqing-302865703.html</v>
       </c>
       <c r="F44" t="str">
-        <v>For a growing generation of young adults, moving is no longer a one-off life event but a repeating rhythm. Each new season may bring a new apartment, neighborhood or city, shaped by rental housing, career mobility and urban living. Developed around this reality, KOMPISH�NG is made from solid pine, powder&amp;amp;#8209;coated steel and durable canvas, with items designed to be packed, carried and set up again, performing just as well in a shared flat as in a studio apartment or first long&amp;amp;#8209;ter... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357636</v>
+        <v>CHONGQING, China, Sept. 1, 2026 /PRNewswire/ -- A news report from Xinhua Silk Road: From "leading in scale" to "quality-led transformative growth", the shift currently affecting China's auto industry was brought under the spotlight during the recent 2026 Automotive New Quality Productive...</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Kia Hub City in Lubbock</v>
+        <v>XPENG Announces Vehicle Delivery Results for August 2026</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C45" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D45" t="str">
-        <v>Automotive</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E45" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-kia-hub-city-in-lubbock-302825274.html</v>
+        <v>https://www.prnewswire.com/news-releases/xpeng-announces-vehicle-delivery-results-for-august-2026-302865698.html</v>
       </c>
       <c r="F45" t="str">
-        <v>Former Gene Messer Kia location is among the dealerships now operating under the unified Group 1 brand LUBBOCK, Texas, July 14, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based...</v>
+        <v>GUANGZHOU, China, Sept. 1, 2026 /PRNewswire/ -- XPeng Inc. ("XPENG" or the "Company," NYSE: XPEV and HKEX: 9868), a leading global Physical AI company, today announced its vehicle delivery results for August 2026. XPENG delivered 39,107 vehicles in August 2026, up 4% year-over-year. On...</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Hyundai Hub City in Lubbock</v>
+        <v>NIO Inc. Provides August 2026 Delivery Update</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C46" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D46" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-hyundai-hub-city-in-lubbock-302825273.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353775/0/en/nio-inc-provides-august-2026-delivery-update.html</v>
       </c>
       <c r="F46" t="str">
-        <v>Former Gene Messer Hyundai location is among the dealerships now operating under the unified Group 1 brand LUBBOCK, Texas, July 14, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based...</v>
+        <v>SHANGHAI, Sept. 01, 2026 (GLOBE NEWSWIRE) -- NIO Inc. (NYSE: NIO; HKEX: 9866; SGX: NIO) (“NIO” or the “Company”), a pioneer and a leading company in the global smart electric vehicle market, today announced its August 2026 delivery results.</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Verra Mobility Corporation (VRRM) Lawsuit - Investors Urged to Contact ...</v>
+        <v>Li Auto Inc. August 2026 Delivery Update</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C47" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D47" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E47" t="str">
-        <v>https://pr-inside.com/verra-mobility-corporation-vrrm-lawsuit-investors-urged-to-contact-r5200939.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353774/0/en/li-auto-inc-august-2026-delivery-update.html</v>
       </c>
       <c r="F47" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
-[...2 lines deleted...]
-    <row r="48">
+        <v>BEIJING, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Li Auto Inc. (“Li Auto” or the “Company”) (Nasdaq: LI; HKEX: 2015), a leader in China’s new energy vehicle market, today announced that it delivered 37,679 vehicles in August 2026. As of August 31, 2026, Li Auto’s cumulative deliveries reached 1,801,834.</v>
+      </c>
+    </row>
+    <row r="48" xml:space="preserve">
       <c r="A48" t="str">
-        <v>Ladybug Resource Group Highlights Integrated Engineering and Digital Manufacturing Platform</v>
+        <v>JF SmartInvest Holdings Ltd Announces 2026 Interim Results</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C48" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D48" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance, Crypto, AI, SaaS, Automotive, Media, Education</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.newmediawire.com/news/ladybug-resource-group-highlights-integrated-engineering-and-digital-manufacturing-platform-7087695</v>
-[...2 lines deleted...]
-        <v>TULSA, OK - July 14, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. (OTC: LBRG) (“Ladybug” or the “Company”) today highlighted the integrated engineering and digital manufacturing platform supporting its Guangzhou Jingdiao operations, underscoring the Company’s strategy of combining experienced engineering talent with proprietary digital manufacturing systems to serve the automotive, industrial automation and precision manufacturing markets. As manufacturers continue to prioritize production quality, execution consistency and supply chain efficiency, Ladybug believes Jingdiao’s combination of skilled engineering personnel and digitally managed manufacturing processes provides an operational foundation capable of supporting increasingly complex industrial production programs. Integrat</v>
+        <v>https://www.acnnewswire.com/press-release/english/109666/</v>
+      </c>
+      <c r="F48" t="str" xml:space="preserve">
+        <v xml:space="preserve">HIGHLIGHTS:
+- Gross billings amounted to approximately RMB1,679.8 million, representing a slight decrease of 1.5% from approximately RMB1,705.4 million in the Corresponding Period, with business fundamentals remaining robust.
+- Total revenue was approximately RMB1,290.0 million, and profit attributable to Shareholders was approximately RMB32.3 million.
+- As of the end of the Reporting Period, the balance of contract liabilities was approximately RMB1,889.4 million, which will primarily be recognized as revenue for 2026 and 2027.
+HONG KONG, Sep 1, 2026 - (ACN Newswire) - 31 August, JF SmartInvest Holdings Ltd (the "Company”; together with its subsidiaries, the "Group" or "We") announces its unaudited interim results for the six months ended 30 June 2026 (the "first half of 2026" or the "Reporting Period").
+Sound Financial Performance with Contract Liabilities Rise Sharply to Support Future Performance
+During the Reporting Period, under the dual-driver strategy of “technology + investment research”, the Group continued to advance product innovation, AI application and investment research capabilities, maintaining a stable development momentum. Gross billings amounted to approximately RMB1,679.8 million, representing a slight decrease of approximately 1.5% from the Corresponding Period in 2025. Total revenue was approximately RMB1,290.0 million, the non-HKFRS adjusted profit for the period (i.e. excluding the share-based compensation expense) amounted to approximately RMB113.7 million, the profit for the period was approximately RMB31.9 million, and the profit attributable to Shareholders was approximately RMB32.3 million. The changes in revenue and profit were primarily because the majority of orders during the Reporting Period were derived from repurchases by existing customers, and the provision of services for most of these orders had not yet commenced. Such order amounts are expected to be gradually recognized as revenue in subsequent reporting periods upon the commencement of services. 
+As of the end of the Reporting Period, the balance of contract liabilities amounted to approximately RMB1,889.4 million, representing a substantial year-on-year increase of approximately 133.6%. These contract liabilities will primarily be recognized as revenue for 2026 and 2027, providing solid support for subsequent performance.
+Leveraging its sound financial position and ample cash reserves, the Group consistently places great emphasis on Shareholder returns. During the Reporting Period, it repurchased a total of 4,440,800 Shares at an aggregate consideration of approximately HK$134 million, fully demonstrating the management’s confidence in the Company’s long-term development prospects.
+Overseas Business Breakthrough and Globalizations Advancement
+During the Reporting Period, the Group continued to deepen its strategy of “diversifying product layout domestically + exploring business overseas”. In terms of overseas business, the Group completed the strategic acquisitions of entities including Forthright Securities and Forthright Capital (collectively referred to as “Forthright”) in January 2026. The Group established “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as its core engines, and adopted a dual-track approach to serve mass and private wealth clients by integrating online efficiency with offline trust, advancing various business integrations and infrastructure development in an orderly manner.
+Since the beginning of 2026, Forthright SmartInvest App successively launched batch trading functions for US stocks and Hong Kong stocks, with core functions such as AI assistant, AI stock diagnosis, intelligent stock selection, and AI account analysis deeply integrated into usage scenarios. The Forthright AI Stock Machine was officially launched in July 2026. The flagship store located in Sheung Wan, Hong Kong, has been put into operation, reaching a broader customer base through pop-up stores and shopping mall events. In terms of licences and qualifications, Forthright have been approved by the SFC for the addition of virtual asset-related service qualifications, and virtual asset dealing services were launched in July 2026, forming a full-chain service capability covering virtual asset dealing, investment advisory, and asset management.
+AI Agent Full-Stack AI Technology System Empowers as Intelligent Investment Advisory Services Enter the Application Stage
+With “AI+” as its core, the Group focused on the three major pillars of multi-agents, large models, and high-quality financial data to establish a full-stack AI product system, driving the paradigm shift in AI capabilities from “tool-based applications” to an “agent ecosystem”. During the Reporting Period, the number of FinSphere AI Agent users increased by approximately 50.9% year-on-year, with the number of effective interactions reaching 20.335 million, representing a year-on-year increase of approximately 50.5%. The To-C AI Q&amp;A token consumption reached approximately 254.3 billion, roughly 8 times the level in the Corresponding Period, signalling that intelligent investment advisory services have entered the phase of large-scale application. In August 2026, FinSphere AI Agent was officially integrated into Tencent WorkBuddy and Alibaba Qwen Platform, becoming an officially certified securities domain expert on the platforms.
+In the first half of the year, the Group continued to drive the deep integration of AI technologies with specific business scenarios and product service workflows, extending AI capabilities from single-point products to the full business matrix. The Group concurrently upgraded “AI Xiaojiu Steward”, launching features including AI stock diagnosis, AI stock selection, AI stock monitoring, and AI post-investment review; Decision Master upgraded its exclusive Q&amp;A intelligent agent “AI Xiaoce”; and Forthright SmartInvest App launched exclusive functions such as AI account diagnosis and AI position analysis. During the Period, the Group also launched the digital employee assistant “AIX” and built an AI content centre reaching 3.109 million users, processing a daily average of approximately 1.5 million customer messages. Research and development expenses for the Reporting Period amounted to approximately RMB167.1 million (representing approximately 13.0% of revenue), with 657 R&amp;D personnel. As of the end of the Reporting Period, the Group had 167 software copyrights and patents, representing a year-on-year increase of 28.
+Upgrading Product Matrix with AI and Quantitative Capabilities
+In the first half of 2026, the Group continued to deepen its diversified product strategy, and the synergistic effects of its multi-level product system gradually emerged. The VIP products steadily iterated around “AI + Quantitative”, launching the Xingtou Quantitative Platform and introducing multiple quantitative indicators such as the Sentiment Barometer , as well as 6 AI quantitative strategy portfolios. Decision Master launched the “Premium Version”, achieving an upgrade from delivery of viewpoints and content to full-process decision-making support, with AI services covering approximately 55% of active users during the Reporting Period. The Enjoy-Stock Pad launched the new-generation “Intelligent Navigation Edition”, covering six core AI functions. Jiuyao Stocks continuously enriched its small-denomination product matrix, with the AI upgrade coverage rate of its products reaching 43%. Star-tier Services created a closed-loop ecosystem of “tools-services-trading”, continuously enriched premium functional modules. Through its tiered product matrix, the Group precisely addressed the differentiated needs of investors ranging from entry-level to advanced users.
+The enhancement of product capabilities directly drove steady growth in user scale and operational performance. During the Reporting Period, the number of paying users reached 462,217. The Group operated approximately 1,180 accounts on different internet platforms, attracting over 73 million followers. Monthly active users of SmartInvest App increased by approximately 15% year-on-year, with a 30-day retention rate exceeding 60%. Service quality improved simultaneously, with the refund rate for VIP products further optimized to approximately 19.8%, representing a decrease of 4.8 percentage points from the Corresponding Period, and user satisfaction steadily increased.
+Deepening Investment Research with Breakthroughs in Density and Depth
+The Group continuously deepened its “1 research institute and N business lines” investment research system, with JF Financial Research Institute as the core. It adhered to the “buyer-side investment advisory” philosophy and combined AI technology for service efficiency enhancement. This empowered user service scenarios, product capability optimization, and employees” professional standards. During the Reporting Period, the institute cumulatively conducted 336 research sessions on listed companies, representing a year-on-year increase of approximately 270 sessions. It also undertook on-site visits to more than 20 cities nationwide, covering more than 10 trending industries including biomedical science, mechanical equipment, and electronic semiconductors.
+Concurrently, the institute newly established a quantitative research team, supported by a supercomputing system and a quantitative factor library covering A-shares and ETFs. The quantitative products have been incorporated into the VIP business service system. As of the end of the Reporting Pemachinriod, the Group had 625 employees who possessed qualifications for securities investment advisors and 2,745 employees who possessed qualifications for securities practitioners. Adopting postdoctoral cultivation as a long-term talent strategy, the Group continuously enhances its competitiveness in investment research.
+Future Outlook
+The chairman of the Board and chief executive officer of JF SmartInvest Holdings Ltd, Mr. Chen Wenbin said: “In the first half of 2026, we consistently adhered to the dual-driver strategy of “technology + investment research”, and our overall development remained robust. During the Reporting Period, gross billings remained generally stable year-on-year, and contract liabilities grew substantially, accumulating ample momentum for subsequent performance release. We successfully completed the strategic acquisitions of Forthright, achieving a key milestone in our overseas expansion. AI capabilities are accelerating their penetration across the entire product matrix, the “1+N” investment research system continues to deepen with significant improvements in research density and depth, and all strategic deployments have made substantial progress.
+Looking ahead, the Group will firmly implement its Group-wide AI technology strategy, driving the continuous evolution of AI capabilities from “tool-based applications” to an “agent ecosystem”. At the same time, we will deepen our globalization strategy, leveraging Forthright as platforms and taking “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as core engines to build a new generation of internet securities brokerage and cultivate a second growth curve. We will continue upgrading product functions, enriching our product matrix, and precisely addressing investors' diverse needs across all levels and markets. In addition, we will optimize our omni-domain traffic system to drive synergy between public and private channels, further strengthening user stickiness. We are committed to making investment and wealth management simpler and more professional, and enhancing the sense of happiness in investment and wealth management.”
+About JF SmartInvest Holdings Ltd (Stock Code: 9636)
+JF SmartInvest Holdings Ltd is a next-generation stock investing assistant, providing individual investors with equity investment tools, securities investment advisory, investor education and other services, with product offerings including Stock Navigator, Super Investor, Decision Master, Enjoy-Stock Pad, Jiuyao Stocks and Star-tier Services. Through the “Technology + Investment Research” model, the Company develops AI products such as FinSphere AI Agent based on artificial intelligence (AI) and big data technology, achieving innovative industry practices and scenario applications. Overseas, the Company conducts securities-related businesses in Hong Kong through licensed entities such as Forthright Securities and Forthright Capital. Taking “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as its core engines, the Company is committed to building a new generation of internet securities brokerage in the AI era.
+For enquiries, please contact:
+Financial PR (HK) Limited
+Email: ir@financialpr.hk
+Tel: 852 2610 0846
+Fax: 852 2610 0842
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>MicroVision Launches MicroVision Semiconductor to Expand Advanced ASIC ...</v>
+        <v>Levi &amp; Korsinsky Urges Avis Budget Group, Inc. (CAR) Shareholders to ...</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C49" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D49" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E49" t="str">
-        <v>https://pr-inside.com/microvision-launches-microvision-semiconductor-to-expand-advanced-asic-r5200901.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-avis-budget-group-inc-car-shareholders-to-r5218096.htm</v>
       </c>
       <c r="F49" t="str">
-        <v>(PR-inside.com) New semiconductor organization combines more than three decades of custom IC expertise with MicroVision's perception portfolio to accelerate next-generation lidar, photonics, and intelligent sensing solutions REDMOND, WA / ACCESS Newswire / July 14, 2026 /MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security and defense, and automotive applications, today announced the launch of MicroVision Semiconductor, Inc., a dedicated semiconductor organization that significantly expands the company's capabilities in custom ASIC development, mixed-signal integrated circuits, photonic sensing technologies, and advanced imaging systems. Headquartered in Colorado Springs, Colorado, MicroVision Semiconductor, formerly Black Forest Engineering a</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Eni and BMW Group: an agreement for Enilive HVO diesel biofuel to power corporate fleets</v>
+        <v>CAR DEADLINE: ROSEN, A LONGSTANDING FIRM, Encourages Avis Budget Group, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C50" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D50" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357625</v>
+        <v>https://www.newsfilecorp.com/release/312328/CAR-DEADLINE-ROSEN-A-LONGSTANDING-FIRM-Encourages-Avis-Budget-Group-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F50" t="str">
-        <v>Eni and BMW Group announce an agreement to power the BMW vehicles of corporate fleets in Italy with HVOlution (Hydrotreated Vegetable Oil), a diesel biofuel that is produced from 100% renewable feedstocks by Enilive. - - Enilive is Eni&amp;#39;s company dedicated to products and services for a more sustainable mobility. - - With an approach that aims to support a successful energy transition through the usage of all available technologies, the BMW Group considers 100% pure HVO as an important soluti... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357625</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline.SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to compensation...</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Goodyear UltraGrip Performance 3: One tread pattern delivering the broadest winter tire coverage on the market</v>
+        <v>Investor Alert: Deadline Approaching to Join Avis Budget Group, Inc. ...</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C51" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D51" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E51" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357624</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-avis-budget-group-inc-r5218072.htm</v>
       </c>
       <c r="F51" t="str">
-        <v>Goodyear is further expanding its award-winning [1] UltraGrip Performance 3 range to an impressive 344 SKUs, adding 66 new SKUs that open the door to even more vehicle fitments across Europe. With this milestone Goodyear now offers the broadest winter coverage available in the market from a single winter tread pattern [2], simplifying customer choice while extending proven performance to more drivers than ever before. - - &amp;#8220;Today&amp;#39;s winter tire market is more complex than ever, with mor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357624</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>As U.S. Markets Continue to Boom, ELEKTROS Strengthens Its Vision for ...</v>
+        <v>CAR Investors Have Opportunity to Lead Avis Budget Group, Inc. Securities Fraud Lawsuit Against Pentwater Capital Management LP</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C52" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D52" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E52" t="str">
-        <v>https://pr-inside.com/as-u-s-markets-continue-to-boom-elektros-strengthens-its-vision-for-r5200897.htm</v>
+        <v>https://www.prnewswire.com/news-releases/car-investors-have-opportunity-to-lead-avis-budget-group-inc-securities-fraud-lawsuit-against-pentwater-capital-management-lp-302864573.html</v>
       </c>
       <c r="F52" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 14, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry as U.S. markets continue to show strength. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, ..</v>
+        <v>NEW YORK, Aug. 31, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026,...</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>As U.S. Markets Continue to Boom, ELEKTROS Strengthens Its Vision for Next-Generation High-Speed EV Charging</v>
+        <v>Pomerantz Law Firm Announces the Filing of a Class Action on Behalf ...</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C53" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D53" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E53" t="str">
-        <v>https://www.newswire.com/news/as-u-s-markets-continue-to-boom-elektros-strengthens-its-vision-for-next</v>
+        <v>https://pr-inside.com/pomerantz-law-firm-announces-the-filing-of-a-class-action-on-behalf-r5218042.htm</v>
       </c>
       <c r="F53" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed on behalf of investors in Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ:CAR). The class action, filed in the United States District Court for the Middle District of Florida, and docketed under 26-cv-02275, is on behalf of a class consisting of all persons and entities other than Defendants that purchased or otherwise acquired Avis securities (including those who bought Avis common stock to cover a short position) between February 20, 2025 and April 21, 2026, both ..</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>As Markets Build Momentum, ELEKTROS Continues Advancing Its Vision ...</v>
+        <v>Adicet Bio Reports Inducement Grant under Nasdaq Listing Rule 5635(c)(4)</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C54" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D54" t="str">
-        <v>Automotive</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E54" t="str">
-        <v>https://pr-inside.com/as-markets-build-momentum-elektros-continues-advancing-its-vision-r5200894.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/adicet-bio-reports-inducement-grant-213900981.html</v>
       </c>
       <c r="F54" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 14, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry as U.S. markets continue to show strength. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, ..</v>
+        <v>REDWOOD CITY, Calif., August 31, 2026--Adicet Bio, Inc. (Nasdaq: ACET), a clinical stage biotechnology company discovering and developing allogeneic gamma delta CAR T cell and in vivo CAR T therapies for autoimmune diseases, hematologic malignancies and solid tumors, today announced it granted an inducement award on August 31, 2026.</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>As Markets Build Momentum, ELEKTROS Continues Advancing Its Vision for High-Speed Electric Vehicle Charging Infrastructure</v>
+        <v>BOS Group Issues Q2 2026 Results</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C55" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D55" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.newswire.com/news/as-markets-build-momentum-elektros-continues-advancing-its-vision-for-high</v>
+        <v>https://www.newmediawire.com/news/bos-group-issues-q2-2026-results-7089081</v>
       </c>
       <c r="F55" t="str">
-        <v/>
+        <v>Gross Revenue of EUR 181.5m, reflecting lower customer call-offs, adverse foreign exchange effects and earlier-than-anticipated end-of-production (EOP) of certain customer programs (down 8.1% year-on-year) Adjusted EBITDA margin of 7.2%, demonstrating resilient profitability despite lower volumes and a challenging market environment OSTFILDERN, GERMANY - August 31, 2026 ( NEWMEDIAWIRE ) - BOS GmbH &amp;amp; Co. KG (“BOS”, “the Group”), a global leader in kinematics and mechatronic systems for automotive interiors and exteriors, publishes today its figures for the second quarter and the first six months of 2026. Against the backdrop of a challenging automotive market environment, the Group generated Gross Revenue of EUR 181.5m in the second quarter of 2026, compared to EUR 197.6m in the prior-y</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>CULA Extends National Footprint with Credit Union of Georgia</v>
+        <v>CHICAGO AUTO SHOW: BEHIND THE WHEEL DEBUTS THIS FALL WITH EXPANDED TEST DRIVE EXPERIENCE</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C56" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D56" t="str">
-        <v>Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.prweb.com/releases/cula-extends-national-footprint-with-credit-union-of-georgia-302823483.html</v>
+        <v>https://www.prnewswire.com/news-releases/chicago-auto-show-behind-the-wheel-debuts-this-fall-with-expanded-test-drive-experience-302865367.html</v>
       </c>
       <c r="F56" t="str">
-        <v>CULA partners with Credit Union of Georgia to bring the affordability of vehicle leasing to the credit union's 36,000 members SAN DIEGO, July 14, 2026 /PRNewswire-PRWeb/ -- Credit Union Leasing of America (CULA), the nation's leading provider of indirect vehicle leasing solutions, today...</v>
+        <v>OAKBROOK TERRACE, Ill., Aug. 31, 2026 /PRNewswire/ -- The Chicago Automobile Trade Association (CATA), producer of the Chicago Auto Show, is expanding its popular fall consumer test drive event with a new name, new branding and an even broader vehicle lineup. Formerly known as Chicago...</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Amid Strong U.S. Market Conditions, ELEKTROS Remains Focused on Expanding ...</v>
+        <v>Asbury Automotive Group Announces Appointment of Senior Vice President and Chief Human Resources Officer</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C57" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D57" t="str">
         <v>Automotive</v>
       </c>
       <c r="E57" t="str">
-        <v>https://pr-inside.com/amid-strong-u-s-market-conditions-elektros-remains-focused-on-expanding-r5200884.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/asbury-automotive-group-announces-appointment-203000749.html</v>
       </c>
       <c r="F57" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 14, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry as U.S. markets continue to show strength. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, ..</v>
+        <v>ATLANTA, August 31, 2026--Asbury Automotive Group Announces Appointment of Senior Vice President and Chief Human Resources Officer</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Amid Strong U.S. Market Conditions, ELEKTROS Remains Focused on Expanding Its Long-Term EV Charging Vision</v>
+        <v>Vadzo Imaging Validates onvif Profile S, T and G Compliance in Innova-662CRE 2MP Sony STARVIS 2 IMX662 Ultra Low Light GigE Camera for Smart City Traffic Monitoring</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C58" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D58" t="str">
         <v>Automotive</v>
       </c>
       <c r="E58" t="str">
-        <v>https://www.newswire.com/news/amid-strong-u-s-market-conditions-elektros-remains-focused-on-expanding-its</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-onvif-profile-s-t-and-g-compliance-in-innova-22852761</v>
       </c>
       <c r="F58" t="str">
-        <v/>
+        <v>Built for vehicle counting, traffic flow analytics, and smart junction monitoring that must operate reliably through streetlight gaps and overnight hours, this camera pairs the Sony STARVIS 2 IMX662 sensor with ultra low light sensitivity over GigE Vision with PoE, giving smart city technology providers dependable traffic data around the clock without a supplemental lighting requirement at every pole.</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>YASSI Reaffirms SOC 2 Type II Certification with Zero Exceptions, Setting the Security Standard for Vehicle Data Infrastructure</v>
+        <v>BOLT ON Technology Named a 2026 Top Workplace, Earns Eight Culture Excellence Awards from Energage</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C59" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D59" t="str">
         <v>Automotive</v>
       </c>
       <c r="E59" t="str">
-        <v>https://www.prnewswire.com/news-releases/yassi-reaffirms-soc-2-type-ii-certification-with-zero-exceptions-setting-the-security-standard-for-vehicle-data-infrastructure-302825029.html</v>
+        <v>https://www.prnewswire.com/news-releases/bolt-on-technology-named-a-2026-top-workplace-earns-eight-culture-excellence-awards-from-energage-302865211.html</v>
       </c>
       <c r="F59" t="str">
-        <v>Independent, full-year proof of what protecting government-connected vehicle data requires, and the standard every organization should demand. SANTA ROSA, Calif., July 14, 2026 /PRNewswire/ -- Yotta Automated Software Solutions, Inc. (YASSI), a leading provider of real-time vehicle and...</v>
+        <v>Independent, employee-driven recognition affirms the people-first culture fueling BOLT ON's next wave of innovation in automotive repair technology TAMPA, Fla., Aug. 31, 2026 /PRNewswire/ -- The clearest evidence of a company's culture isn't what it says about itself. It's what its people...</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>As U.S. Markets Rally, ELEKTROS Reaffirms Its Strategic Vision for ...</v>
+        <v>Potts Law Firm Files Lawsuit Against FedEx Due to Sleeping Driver</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C60" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D60" t="str">
         <v>Automotive</v>
       </c>
       <c r="E60" t="str">
-        <v>https://pr-inside.com/as-u-s-markets-rally-elektros-reaffirms-its-strategic-vision-for-r5200883.htm</v>
+        <v>https://www.prnewswire.com/news-releases/potts-law-firm-files-lawsuit-against-fedex-due-to-sleeping-driver-302865209.html</v>
       </c>
       <c r="F60" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 14, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry as U.S. markets continue to show strength. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, ..</v>
+        <v>Driver Admitted He Fell Asleep, Causing a Collision Resulting In Catastrophic Injuries HOUSTON, Aug. 31, 2026 /PRNewswire/ -- Potts Law Firm has filed a lawsuit against FedEx and one of its drivers following a rear-end collision that resulted in catastrophic injuries for the firm's client....</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>As U.S. Markets Rally, ELEKTROS Reaffirms Its Strategic Vision for High-Speed Electric Vehicle Charging Stations</v>
+        <v>September 29, 2026 Deadline Approaching: Join Class Action Against ...</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C61" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D61" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.newswire.com/news/as-u-s-markets-rally-elektros-reaffirms-its-strategic-vision-for-high-speed</v>
+        <v>https://pr-inside.com/september-29-2026-deadline-approaching-join-class-action-against-r5217958.htm</v>
       </c>
       <c r="F61" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Kaney Announces $2.88 Million Investment to Expand BGT Aerospace Operations ...</v>
+        <v>Avis Budget Group, Inc. Notice of September 29, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C62" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D62" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E62" t="str">
-        <v>https://pr-inside.com/kaney-announces-2-88-million-investment-to-expand-bgt-aerospace-operations-r5200871.htm</v>
+        <v>https://www.newsfilecorp.com/release/312220/Avis-Budget-Group-Inc.-Notice-of-September-29-2026-Application-Deadline-for-Class-Action-Lawsuit-Contact-Lewis-Kahn-Esq.-at-Kahn-Swick-Foti-LLC-Before-Application-Deadline</v>
       </c>
       <c r="F62" t="str">
-        <v>(PR-inside.com) FREELAND, MI / ACCESS Newswire / July 14, 2026 / Kaney, Inc., a Velocity One portfolio company, today announced a $2.88 million investment in its BGT Aerospace facility in Freeland, Michigan, expanding manufacturing capacity, adding advanced production equipment, and reinforcing the company's long-term commitment to the local community. The investment supports Kaney's strategy to strengthen domestic manufacturing capabilities for aerospace, defense, space, and advanced mobility applications. "This investment reflects our confidence in BGT Aerospace and the Freeland community," said Steven Martinez, president, Kaney. "By investing in our people and expanding our manufacturing capabilities, we are positioning BGT for continued growth while ..</v>
+        <v>New York, New York and New Orleans, Louisiana--(Newsfile Corp. - August 31, 2026) - Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ: CAR) of a class action securities lawsuit.CLASS DEFINITION: The lawsuit seeks to recover losses on behalf of investors who purchased or otherwise acquired Avis securities (including those who bought Avis common stock to cover a...</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>America’s Car-Mart Reports Fourth Quarter and Fiscal Year 2026 Results</v>
+        <v>GriffithLaw Injury Lawyers Announces 2026 Scholarship Winner</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C63" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D63" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326738/9718/en/America-s-Car-Mart-Reports-Fourth-Quarter-and-Fiscal-Year-2026-Results.html</v>
+        <v>https://pr-inside.com/griffithlaw-injury-lawyers-announces-2026-scholarship-winner-r5217945.htm</v>
       </c>
       <c r="F63" t="str">
-        <v>ROGERS, Ark., July 14, 2026 (GLOBE NEWSWIRE) -- America’s Car-Mart, Inc. (NASDAQ: CRMT) (“we,” “Car-Mart” or the “Company”), today reported financial results for the fourth quarter and full year ended April 30, 2026.</v>
+        <v>(PR-inside.com) The firm congratulates incoming East Central University student, Madelyn Gray! FRANKLIN, TN / ACCESS Newswire / August 31, 2026 / GriffithLaw Injury Lawyers celebrates incoming and current college students who think carefully about the way that their driving habits can impact the safety of the people on the road around them. The Road Ahead: New Driver Preparedness Scholarship promises $2,500 to a student who can discuss possible ways to improve roadway safety as more young people get behind the wheel. This year, the firm's personal injury lawyers proudly award the scholarship to Madelyn Gray. Madelyn is an incoming freshman at East Central University, ..</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>Instawork Announces 2026 Flexible Work Award Winners</v>
+        <v>US Senator Steve Daines and CPIFA Vice President Geng Shuang Visit EHang and Take a Flight on the EH216-S</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C64" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D64" t="str">
-        <v>AI, Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E64" t="str">
-        <v>https://pr-inside.com/instawork-announces-2026-flexible-work-award-winners-r5200797.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353605/0/en/us-senator-steve-daines-and-cpifa-vice-president-geng-shuang-visit-ehang-and-take-a-flight-on-the-eh216-s.html</v>
       </c>
       <c r="F64" t="str">
-        <v>(PR-inside.com) Celebrating the leaders and businesses that serve as models for hourly workplace excellence, as rated by Instawork Professionals. SAN FRANCISCO, CA / ACCESS Newswire / July 14, 2026 / Instawork, the leading AI-powered labor marketplace, today announced the winners of its 2026 Flexible Work Awards. This annual program recognizes companies that prioritize safety, reliability, and culture, based on direct, data-driven feedback from the Instawork Professionals (Pros) who power their operations. By consistently delivering superior experiences, these honorees have proven that a thoughtful, worker-first approach to staffing is a powerful driver of both operational efficiency and long-term business success. The 2026 Honorees include: American Express ..</v>
+        <v>GUANGZHOU, China, Aug. 31, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited ("EHang" or the "Company") (Nasdaq: EH), the world's leading Advanced Air Mobility ("AAM") technology platform company, announced that its CEO Mr. Huazhi Hu welcomed a delegation led by U.S. Senator Steve Daines to its headquarters in Guangzhou on August 29, 2026. The visiting delegation also included Geng Shuang, Vice President of the Chinese People's Institute of Foreign Affairs; Pauline Kao, U.S. Consul General in Guangzhou; as well as officials from the Guangdong Provincial Foreign Affairs Office, Guangzhou Municipal Foreign Affairs Office, and Guangzhou Development District.</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Foxwell Launches NT919 BT Bidirectional Diagnostic Scanner with 3000+ Active Tests and Support for 140+ Vehicle Brands</v>
+        <v>Công nghệ Nâng tầm Tinh hoa: LEPAS Định nghĩa lại Trải nghiệm Di chuyển bằng Năng lượng Mới</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C65" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D65" t="str">
         <v>Automotive</v>
       </c>
       <c r="E65" t="str">
-        <v>https://www.prnewswire.com/news-releases/foxwell-launches-nt919-bt-bidirectional-diagnostic-scanner-with-3000-active-tests-and-support-for-140-vehicle-brands-302824819.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353598/0/vi/c%C3%B4ng-ngh%E1%BB%87-n%C3%A2ng-t%E1%BA%A7m-tinh-hoa-lepas-%C4%91%E1%BB%8Bnh-ngh%C4%A9a-l%E1%BA%A1i-tr%E1%BA%A3i-nghi%E1%BB%87m-di-chuy%E1%BB%83n-b%E1%BA%B1ng-n%C4%83ng-l%C6%B0%E1%BB%A3ng-m%E1%BB%9Bi.html</v>
       </c>
       <c r="F65" t="str">
-        <v>The new product integrates full-system diagnostics, ECU Coding, CAN-FD/DoIP support, and 34+ service functions to help independent repair shops, professional technicians, and advanced DIY users improve vehicle diagnostics. MARIETTA, Ga., July 14, 2026 /PRNewswire/ -- Foxwell recently...</v>
+        <v>VU HỒ, Trung Quốc, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Giữa làn sóng điện hóa đang diễn ra mạnh mẽ trên toàn cầu, LEPAS, nhãn hiệu xe năng lượng mới (NEV) hoàn toàn mới của Chery Auto, được định vị là “Thương hiệu được ưa chuộng cho phong cách di chuyển tinh tế”. Được phát triển dựa trên Nền tảng LEX thông minh với thiết kế chuyên biệt, LEPAS đã tạo ra hệ thống “Công nghệ tinh tế” riêng cho tất cả các công nghệ EV cốt lõi, hệ thống lái thông minh, cùng kiến trúc điện và điện tử. Bằng việc biến công nghệ tiên tiến thành khả năng vận hành ổn định, trải nghiệm đi xe thoải mái và sự bảo vệ toàn diện, LEPAS biến cảm giác lái tinh tế trở thành một phần hiện hữu trong hành trình di chuyển mỗi ngày.</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Super Mustang Mach-E Makes it a Ford Racing Three-Peat at Goodwood</v>
+        <v>ERI and Ecoreco Announce Strategic Partnership to Launch "ERI India"</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C66" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D66" t="str">
         <v>Automotive</v>
       </c>
       <c r="E66" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357612</v>
+        <v>https://finance.yahoo.com/technology/articles/eri-ecoreco-announce-strategic-partnership-160100792.html</v>
       </c>
       <c r="F66" t="str">
-        <v>Fresh off the back of taking the coveted King of the Mountain win at the 2026 Pikes Peak Hill Climb, our Super Mustang Mach-E EV demonstrator has now taken top honours at the coveted Timed Shoot-Out as part of the celebrations at the 2026 Goodwood Festival of Speed. - - Piloted by hill climb ace Romain Dumas, the Super Mustang Mach-E delivered a remarkable time of 41.98 seconds &amp;#8212; a time that even our own simulations thought was impossible. - - Supported by the Ford Racing and STARD team, th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357612</v>
+        <v>FRESNO, Calif. &amp; MUMBAI, India, August 31, 2026--ERI, the U.S.’s leading material resource recovery, ITAD, mobility and data destruction/processing provider and largest recycler of electronics, has announced a strategic partnership with Eco Recycling Ltd. (Ecoreco), India’s only publicly traded e-waste recycling and electronic waste management company, to further the circular economy in India.</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>FocalPoint and STMicroelectronics enter into a commercial agreement to deliver enhanced GNSS reliability for automotive applications</v>
+        <v>Universal EV Chargers Introduces Its Driver App, Built to Make EV Charging ...</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C67" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D67" t="str">
         <v>Automotive</v>
       </c>
       <c r="E67" t="str">
-        <v>https://www.prnewswire.com/news-releases/focalpoint-and-stmicroelectronics-enter-into-a-commercial-agreement-to-deliver-enhanced-gnss-reliability-for-automotive-applications-302822856.html</v>
+        <v>https://pr-inside.com/universal-ev-chargers-introduces-its-driver-app-built-to-make-ev-charging-r5217895.htm</v>
       </c>
       <c r="F67" t="str">
-        <v>The commercial agreement combines proven FocalPoint S-GNSS® Auto software with STMicroelectronics Teseo hardware to improve positioning reliability in challenging GNSS environments CAMBRIDGE, England, July 14, 2026 /PRNewswire/ -- FocalPoint, a UK-based leader in GNSS (Global Navigation...</v>
-[...2 lines deleted...]
-    <row r="68">
+        <v>(PR-inside.com) A closer look at the app helping drivers find, plan, and pay for charging - all in one place PLANO, TX / ACCESS Newswire / August 31, 2026 / Universal EV Chargers, a nationwide Charge Point Operator, wants drivers to know it's not just building charging stations across the country - it's also building the app that helps them find, use, and plan around those stations. The Universal EV Chargers app is available now for iOS and Android, giving drivers a simple way to charge with confidence wherever they are. Find a Charger in Seconds Charging shouldn't feel like a scavenger hunt. From ..</v>
+      </c>
+    </row>
+    <row r="68" xml:space="preserve">
       <c r="A68" t="str">
-        <v>PRIVACY ALERT: Cambridge Mobile Telematics Under Investigation for Data Breach Involving Driver Location and Insurance Data</v>
+        <v>Xinyi Glass Announces Proposed Spin-off and Separate Listing of Its Automobile Glass Business</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C68" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D68" t="str">
-        <v>Automotive</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E68" t="str">
-        <v>https://www.prnewswire.com/news-releases/privacy-alert-cambridge-mobile-telematics-under-investigation-for-data-breach-involving-driver-location-and-insurance-data-302824627.html</v>
-[...2 lines deleted...]
-        <v>SAN FRANCISCO, July 14, 2026 /PRNewswire/ -- Schubert Jonckheer &amp; Kolbe LLP is investigating a data breachthat led to unauthorized access to the sensitive information of individuals affiliated with Cambridge Mobile Telematics ("CMT"), a Cambridge, Massachusetts-based telematics and...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109650/</v>
+      </c>
+      <c r="F68" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - Xinyi Glass Holdings Limited (“Xinyi Glass” or the “Group”) (stock code: 00868), a leading integrated automobile glass, energy-saving architectural glass and high-quality float glass manufacturer, today announced its wholly-owned subsidiary, Xinyi Automobile Glass Holdings Limited (“Xinyi Automobile Glass”), submitted the listing application (Form A1) to The Stock Exchange of Hong Kong Limited for the listing of and permission to deal with the shares of Xinyi Automobile Glass on the Main Board of the Stock Exchange. The listing application was submitted after the receipt of the Stock Exchange’s letter confirming that Xinyi Glass may proceed with the proposed spin-off  of the automobile glass business.
+With its established operating history of nearly 40 years, the automobile glass business is one of the three business segments of Xinyi Glass, alongside the float glass business and the architectural glass business of Xinyi Glass. In 2025, the automobile glass business ranked first globally by revenue in the aftermarket automobile glass products market. Given its scale of operation and international business coverage, the Directors believe that the separate listing is the most appropriate approach to support the continuous growth of the Automobile Glass
+Business. The separate listing will also unlock the intrinsic value of the automobile glass business and provide investors in both Xinyi Glass and Xinyi Automobile Glass with greater visibility into their respective business developments. The Directors consider that the proposed spin-off will provide clear commercial benefits to Xinyi Glass and Xinyi Automobile Glass.
+Dr. LEE Yin Yee (S.B.S), Chairman of Xinyi Glass, said, "Following the proposed spin-off, investors will gain enhanced transparency into the respective business performances and strategic trajectories of both Xinyi Glass and Xinyi Auto Glass. We must emphasize that this spin-off does not signify a narrowing of Xinyi Glass’s business scope; rather, it enables each business unit to sharpen its strategic focus, fully leverage its core competencies, and achieve mutually beneficial synergies. Leveraging our enduring strengths in global footprint expansion, technological innovation, and rigorous cost management cultivated over the years, Xinyi Glass has sustained profitability levels in its float glass and architectural glass segments that consistently outperform industry peers, thereby providing the Group with a stable and robust earnings foundation. Despite the severe headwinds of an industry cyclical downturn, Xinyi Glass has not only successfully maintained solid profitability but has also continued to advance capacity expansion—positioning itself as one of the few publicly listed peers that concurrently demonstrates earnings resilience and robust growth momentum.
+Benefiting from the gradual commissioning and revenue contribution of our overseas production facilities, the Group’s global market share has been steadily climbing. As of the end of August 2026, Xinyi Glass accounted for nearly 17% of Chinese Mainland’s total float glass capacity in operation, and over 10% of global capacity*. We anticipate a further expansion of our international competitive footprint in the coming years. Looking ahead, Xinyi Glass remains steadfast in its commitment to enhancing operational efficiency and broadening its global market presence. We are strategically positioned to capture greater growth opportunities upon the industry’s eventual recovery, thereby delivering sustainable, long-term value to our shareholders."
+The proposed spin-off is expected to be implemented by way of distribution in specie (the “XYG Distribution”) of the shares of Xinyi Automobile Glass (the “XYA Shares”), pursuant to which each of the Shareholders (other than those who are not qualified to participate) will receive new XYA Shares for nil consideration on a pro rata basis. In addition, Xinyi Glass will sell its XYA Shares and Xinyi Automobile Glass will issue new XYA Shares as part of the proposed spin-off. Based on the current estimation, the XYA Shares to be distributed under the XYG Distribution would represent 80.0% of the total number of the XYA Shares in issue, and the sale of XYA Shares by Xinyi Glass and the issue of XYA Shares by Xinyi Automobile Glass would represent 14.0% and 6.0%, respectively, of the expected size of the offering. The global offering and the separate listing is managed and sponsored by BNP Paribas Securities (Asia) Limited.
+Xinyi Automobile Glass provides automobile glass and accessory solutions covering design, development, manufacturing, delivery support and service. Its automobile glass products are sold in more than 150 countries and regions across North America, South America, Europe, Asia, Oceania, the Middle East and Africa through its sales network and regional sales teams. The automobile glass business is primarily focused on the automobile replacement glass market (ARG) market, while Xinyi Automobile Glass continues to expand its presence in the OEM market. The ARG business benefits from a broad customer base and recurring replacement demand, whereas the OEM business of Xinyi Automobile Glass enables it to participate in new vehicle model development and supply to automobile manufacturers. This business model allows Xinyi Automobile Glass to serve diverse demand drivers across the automobile glass market.
+About Xinyi Glass Holdings Limited (Stock Code: 00868)
+Established in Hong Kong and listed on the Main Board of the Hong Kong Stock Exchange in February 2005, Xinyi Glass is one of the largest integrated manufacturers of high quality float glass, automobile glass and architectural glass in China and overseas. Xinyi Glass’ registered trademark was recognized as “China Well-known Trademark” by the State Administration for Industry and Commerce in 2017. Its automobile glass brand was named “China Top Brand” in 2007 by the General Administration of Quality Supervision, Inspection and Quarantine of the PRC. Xinyi Glass has established 15 production complexes in various key economic zones in different provinces in all parts of China, Malacca in Malaysia as well as East Java in Indonesia. The Group has become a constituent of Hang Seng Index as well as 47 Hang Seng Indexes, including Hang Seng Composite Index, Hang Seng Stock Connect Hong Kong (“SCHK”) Index, Hang Seng Large-Mid Cap Quality Comprehensive Index, and HSI ESG Index etc., as well as MSCI Global Small Cap Index, MSCI All Country (“AC”) Far East Ex Japan Index, and MSCI Pacific Small Cap Value Index. Xinyi Glass is the single largest shareholder of Xinyi Solar Holdings Limited (stock code: 00968), holding 23.8% of the number of Xinyi Solar Shares in issue. Also, Xinyi Glass directly holds 5.73% of the number of Xinyi Energy Holdings Limited (stock code: 03868) Shares in issue.
+For details, please visit www.xinyiglass.com or scan below QR code.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Class Action Filed Against Verra Mobility Corporation (VRRM) Over Securities ...</v>
+        <v>AlphaStaffHCM Launches Human Capital Management Solutions for Faster Hiring, Reduced Turnover, and Smarter Decisions</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C69" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D69" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E69" t="str">
-        <v>https://pr-inside.com/class-action-filed-against-verra-mobility-corporation-vrrm-over-securities-r5200783.htm</v>
+        <v>https://www.prnewswire.com/news-releases/alphastaffhcm-launches-human-capital-management-solutions-for-faster-hiring-reduced-turnover-and-smarter-decisions-302864304.html</v>
       </c>
       <c r="F69" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
+        <v>SUNRISE, Fla., Aug. 31, 2026 /PRNewswire/ -- Today, AlphaStaffHCM announced the evolution of its Human Capital Management (HCM) solutions, giving businesses a new way to eliminate fragmented HR processes, improve hiring outcomes, and transform workforce strategy into a measurable driver...</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>VRRM ALERT: Securities Fraud Class Action Launched Against Verra Mobility ...</v>
+        <v>Contact Levi &amp; Korsinsky by September 29, 2026 to Join Class Action ...</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C70" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D70" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E70" t="str">
-        <v>https://pr-inside.com/vrrm-alert-securities-fraud-class-action-launched-against-verra-mobility-r5200771.htm</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-september-29-2026-to-join-class-action-r5217877.htm</v>
       </c>
       <c r="F70" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>ROSEN, A LEADING INVESTOR RIGHTS LAW FIRM, Encourages Verra Mobility ...</v>
+        <v>Valvoline Inc. to Participate in Goldman Sachs Global Consumer and Retail Conference</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C71" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D71" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, Retail, Automotive</v>
       </c>
       <c r="E71" t="str">
-        <v>https://pr-inside.com/rosen-a-leading-investor-rights-law-firm-encourages-verra-mobility-r5200758.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/valvoline-inc-participate-goldman-sachs-140600116.html</v>
       </c>
       <c r="F71" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, ..</v>
+        <v>LEXINGTON, Ky., August 31, 2026--Valvoline Inc. (NYSE: VVV), the quick, easy, trusted leader in preventive automotive maintenance, today announced that the company will be participating in a fireside chat at the Goldman Sachs Global Consumer and Retail Conference on Monday, September 14, at 3:35 p.m. ET.</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Shareholders of Verra Mobility Corporation (VRRM): Protect Your Rights ...</v>
+        <v>Nissan and Honda Conclude Joint Development Agreement to Standardize ECUs and Software for Next-Generation SDVs</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C72" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D72" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E72" t="str">
-        <v>https://pr-inside.com/shareholders-of-verra-mobility-corporation-vrrm-protect-your-rights-r5200740.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359754</v>
       </c>
       <c r="F72" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>Nissan Motor Co., Ltd. and Honda Motor Co., Ltd. have entered into a joint development agreement to standardize multiple electronic control units (ECUs)* that form the core of next-generation software-defined vehicles (SDVs), along with the in-vehicle operating system and key parts of the middleware, and vehicle control software that run on these ECUs. - - The E/E architecture incorporating the jointly developed ECUs and software is planned for application in both companies&amp;#39; next-generation... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359754</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>Chaiz and Savvy Integrate Platforms to Tackle Rising Car Ownership Costs</v>
+        <v>Honda powers Alex Palou to the 2026 NTT INDYCAR SERIES championship</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C73" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D73" t="str">
         <v>Automotive</v>
       </c>
       <c r="E73" t="str">
-        <v>https://www.getnews.info/story/2026/07/13/chaiz-and-savvy-integrate-platforms-to-tackle-rising-car-ownership-costs/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359752</v>
       </c>
       <c r="F73" t="str">
-        <v/>
+        <v>- - &amp;#8226; Alex Palou earns his fifth NTT INDYCAR SERIES Championship - &amp;#8226; The Chip Ganassi Racing driver now sits third on the all-time list - &amp;#8226; 2026 marks Honda&amp;#39;s 22nd drivers&amp;#39; championship win, 30 years after the manufacturer&amp;#39;s first - - - Alex Palou earned his fifth NTT INDYCAR SERIES title at the Milwaukee Mile&amp;#8212;all five of which have come with Honda power. - - Alex Palou&amp;#39;s championship is the Chip Ganassi Racing driver&amp;#39;s fourth consecutive championship title and fifth in six years, as... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359752</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>Texas Southern University Economic Impact Report Using 2023-2024 Data Shows $1.6 Billion Annual Contribution to Regional Economy</v>
+        <v>Next Generation: The development of the Porsche 975 RSE</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C74" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D74" t="str">
-        <v>Automotive, Education</v>
+        <v>Automotive</v>
       </c>
       <c r="E74" t="str">
-        <v>https://www.prnewswire.com/news-releases/texas-southern-university-economic-impact-report-using-2023-2024-data-shows-1-6-billion-annual-contribution-to-regional-economy-302824318.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359751</v>
       </c>
       <c r="F74" t="str">
-        <v>HOUSTON, July 13, 2026 /PRNewswire/ -- Texas Southern University today announced it generates $1.6 billion in annual economic impact and supports 15,676 jobs across the institutional service area, reinforcing the University's role as a major driver of economic growth, workforce...</v>
+        <v>At a glance - - - &amp;#8226; New 975 RSE succeeds the most successful Porsche single-seater to date - &amp;#8226; Even stronger acceleration and a top speed exceeding 330 km/h - &amp;#8226; Significant development progress since the introduction of Formula E in 2014 - - - Nico M�ller, Formula E factory driver since 2024, has dubbed the new Porsche 975 RSE race car &amp;#8220;the Beast,&amp;#8221; which coming from a professional race car driver must be a compliment. And why not? A maximum of 600 kW (816 PS), a top speed of 335 kmh, and a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359751</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Verra ...</v>
+        <v>MicroVision Regains Compliance with Nasdaq's Continued Listing Requirements ...</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C75" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D75" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E75" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-shareholders-of-class-action-filing-against-verra-r5200711.htm</v>
+        <v>https://pr-inside.com/microvision-regains-compliance-with-nasdaq-s-continued-listing-requirements-r5217861.htm</v>
       </c>
       <c r="F75" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) REDMOND, WA / ACCESS Newswire / August 31, 2026 / MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security and defense, and automotive applications, today announced that it had been notified by Nasdaq Listing Qualifications that the company had regained compliance with Nasdaq's continued listing requirements and that the matter is now closed. In the written notice received by the company on August 26, 2026, the Nasdaq Listing Qualifications Staff concluded that the company had regained compliance with Listing Rule 5550(a)(2), which requires maintenance of a minimum bid price of at least $1 per share. The company had ..</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Rosen Law Firm Encourages America's Car-Mart, Inc. Investors to Inquire About Securities Class Action Investigation - CRMT</v>
+        <v>Emerging Growth Research Issues Quarterly Update on Faraday Future ...</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C76" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D76" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E76" t="str">
-        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-americas-car-mart-inc-investors-to-inquire-about-securities-class-action-investigation--crmt-302824126.html</v>
+        <v>https://pr-inside.com/emerging-growth-research-issues-quarterly-update-on-faraday-future-r5217857.htm</v>
       </c>
       <c r="F76" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of America's Car-Mart, Inc. (NASDAQ: CRMT) resulting from allegations that America's Car-Mart may have issued...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 31, 2026 / Emerging Growth Research ("Emerging Growth Research" or "EGR") today announced the release of its company-sponsored research quarterly update on Faraday Future Intelligent Electric, Inc. (NASDAQ:FFAI), a physical AI ecosystem company focused on robotics and mobility solutions through AI innovations and technology. Key Highlights Revenue Growth Accelerates - Faraday Future reported Q2:26 revenue of approximately $0.8 million, representing a 1,448% year-over-year increase from approximately $0.1 million in Q2:25. Revenue also increased approximately 63% sequentially from $0.5 million in Q1:26. Robot Shipments Continue to Increase - The Company reported cumulative robot shipments of ..</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>Avis Budget Group to Announce Second Quarter 2026 Results on July 28, 2026</v>
+        <v>NVIDIA and MediaTek Deepen Long-Standing Partnership to Build AI Edge to Cloud Computing Platforms</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C77" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D77" t="str">
-        <v>Finance, Automotive</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E77" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326502/14887/en/Avis-Budget-Group-to-Announce-Second-Quarter-2026-Results-on-July-28-2026.html</v>
+        <v>https://nvidianews.nvidia.com/news/nvidia-and-mediatek-deepen-long-standing-partnership-to-build-ai-edge-to-cloud-computing-platforms</v>
       </c>
       <c r="F77" t="str">
-        <v>Conference Call to Discuss Results Scheduled for July 29, 2026 Conference Call to Discuss Results Scheduled for July 29, 2026</v>
+        <v>NVIDIA and MediaTek today announced a deepening of their longstanding collaboration to build the next generations of AI computing platforms — spanning AI infrastructure, local AI computing and automotive.</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Mr. Handyman of Western Wake County Offers Home Modification Services to Help Seniors Live Safely and Independently</v>
+        <v>T-MAXIMUM B7-H3-Targeted Allogeneic CAR-T Therapy MT027 Receives FDA Fast Track Designation, Accelerating Global Development for Intracranial Solid Tumors</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C78" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D78" t="str">
-        <v>Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E78" t="str">
-        <v>https://www.prunderground.com/mr-handyman-of-western-wake-county-offers-home-modification-services-to-help-seniors-live-safely-and-independently/00388475/</v>
+        <v>https://www.prnewswire.com/news-releases/t-maximum-b7-h3-targeted-allogeneic-car-t-therapy-mt027-receives-fda-fast-track-designation-accelerating-global-development-for-intracranial-solid-tumors-302862435.html</v>
       </c>
       <c r="F78" t="str">
-        <v>Trusted Home Improvement Experts Introduce Safety and Mobility Solutions Designed to Support Aging Homeowners and Physically Challenged Residents Throughout the Raleigh Area The post Mr. Handyman of Western Wake County Offers Home Modification Services to Help Seniors Live Safely and Independently first appeared on</v>
+        <v>MT027 has previously been granted FDA Orphan Drug Designation and has entered Phase II clinical development in recurrent glioblastoma BEIJING, Aug. 31, 2026 /PRNewswire/ -- T-MAXIMUM PHARMACEUTICAL Inc. ("T-MAXIMUM") today announced that its investigational allogeneic CAR-T cell therapy...</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Aptera Motors Announces Closing of Warrant Inducement Transaction for $5.96 Million in Gross Proceeds</v>
+        <v>Kaplan Fox Notifies Avis Budget Group, Inc. (CAR) Investors of an Upcoming Lead Plaintiff Deadline on September 29, 2026</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C79" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D79" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326488/0/en/Aptera-Motors-Announces-Closing-of-Warrant-Inducement-Transaction-for-5-96-Million-in-Gross-Proceeds.html</v>
+        <v>https://www.newsfilecorp.com/release/312100/Kaplan-Fox-Notifies-Avis-Budget-Group-Inc.-CAR-Investors-of-an-Upcoming-Lead-Plaintiff-Deadline-on-September-29-2026</v>
       </c>
       <c r="F79" t="str">
-        <v>Aptera Motors (NASDAQ: SEV) closed a warrant inducement transaction generating ~$5.96M in gross proceeds for working capital and vehicle development.</v>
+        <v>New York, New York--(Newsfile Corp. - August 31, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ: CAR) on behalf of investors that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Avis and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Anshar Labs Acquires Dealer World, Expanding Drivvr AI into Automotive Retail</v>
+        <v>Cheelcare Announces Fourth Quarter and Fiscal 2026 Financial Results and Provides Curio Update</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C80" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D80" t="str">
-        <v>AI, Retail, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E80" t="str">
-        <v>https://www.prnewswire.com/news-releases/anshar-labs-acquires-dealer-world-expanding-drivvr-ai-into-automotive-retail-302824136.html</v>
+        <v>https://www.newsfilecorp.com/release/312086/Cheelcare-Announces-Fourth-Quarter-and-Fiscal-2026-Financial-Results-and-Provides-Curio-Update</v>
       </c>
       <c r="F80" t="str">
-        <v>Eighteen-year automotive marketing agency leader joins Anshar Labs' AI portfolio; Dan Moore appointed CEO of Drivvr AI CHICAGO, July 13, 2026 /PRNewswire/ -- Anshar Labs today announced it has acquired Dealer World, an established automotive marketing and dealer solutions company, and...</v>
+        <v>Markham, Ontario--(Newsfile Corp. - August 31, 2026) - Cheelcare Inc. (TSXV: CHER) (OTC: CHCRF) ("Cheelcare" or the "Company"), a Canadian innovator in advanced mobility solutions, today announced its financial results for the fourth quarter and fiscal year ended April 30, 2026. All figures are in CAD unless otherwise noted.Operational Highlights (Year Ended April 30, 2026)Continued revenue and Companion sales growth: Fiscal 2026 revenue increased 22% year-over-year to $1.9 million. The Company...</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>Verra Mobility Corporation (VRRM) Shareholders Who Lost Money Have Opportunity to Lead Securities Fraud Lawsuit</v>
+        <v>Automotive Seats Market worth $82.03 billion by 2033 | MarketsandMarkets™</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C81" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D81" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E81" t="str">
-        <v>https://www.prnewswire.com/news-releases/verra-mobility-corporation-vrrm-shareholders-who-lost-money-have-opportunity-to-lead-securities-fraud-lawsuit-302824056.html</v>
+        <v>https://www.prnewswire.com/news-releases/automotive-seats-market-worth-82-03-billion-by-2033--marketsandmarkets-302864737.html</v>
       </c>
       <c r="F81" t="str">
-        <v>LOS ANGELES, July 13, 2026 /PRNewswire/ -- Glancy Prongay Wolke &amp; Rotter LLP announces that investors with losses have opportunity to lead the securities fraud class action lawsuit against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). IF YOU SUFFERED A LOSS ON YOUR...</v>
+        <v>DELRAY BEACH, Fla., Aug. 31, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Automotive seats market is projected to reach USD 82.03 billion by 2033, from USD 65.13 billion in 2026, at a CAGR of 3.4%. Browse 360 market data Tables and 60 Figures spread through 365 Pages and...</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Vadzo Imaging Validates Falcon-544CRS: AR0544 Android Camera for Mobile Industrial Vision and Edge AI Imaging Applications</v>
+        <v>VinFast VF 8 Fits Both Your 9 to 5 and Your 5 to 9</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C82" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D82" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E82" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validates-falcon-544crs-ar0544-android-camera-for-mobile-22803945</v>
+        <v>https://finance.yahoo.com/technology/articles/vinfast-vf-8-fits-both-100000126.html</v>
       </c>
       <c r="F82" t="str">
-        <v>Vadzo Imaging's Falcon-544CRS is a 5MP AR0544 Android Camera built on the Onsemi AR0544 HyperLux sensor, validated for zero-driver Android UVC operation over USB OTG, delivering 5-megapixel color rolling shutter imaging with embedded HDR and low-power sensor architecture for mobile inspection, field service vision, asset inspection and Android edge AI deployments where portable 5MP imaging without device-specific driver development is a hard OEM requirement.</v>
+        <v>MARKHAM, Ontario, August 31, 2026--Canadians need a vehicle that can do more than one job. The VinFast VF 8 was built to handle busy workdays, family road trips, and everything in between.</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Delaware Personal Injury Claim Process Explained in HelloNation Featuring Trial Attorney Keith E. Donovan of Wilmington, Delaware</v>
+        <v>Jake's Motorcars Offers Online Pre-Approval for Financing Your Next Luxury Buy in San Diego, CA</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C83" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D83" t="str">
         <v>Automotive</v>
       </c>
       <c r="E83" t="str">
-        <v>https://www.prnewswire.com/news-releases/delaware-personal-injury-claim-process-explained-in-hellonation-featuring-trial-attorney-keith-e-donovan-of-wilmington-delaware-302824050.html</v>
+        <v>https://www.prnewswire.com/news-releases/jakes-motorcars-offers-online-pre-approval-for-financing-your-next-luxury-buy-in-san-diego-ca-302864743.html</v>
       </c>
       <c r="F83" t="str">
-        <v>The article outlines key steps to protect rights, document injuries, and manage insurance claims after a car accident. WILMINGTON, Del., July 13, 2026 /PRNewswire/ -- What should individuals know about the Delaware personal injury claims process after a car accident? HelloNation answers...</v>
+        <v>SAN DIEGO and LA JOLLA, Calif., Aug. 31, 2026 /PRNewswire/ -- Jake's Motorcars is making it easier for luxury and exotic vehicle shoppers in San Diego, CA, to take the first step toward a new automotive purchase or lease. Through an online financing pre-approval process, prospective...</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>EdgeMode fast-tracks growth with Non-Binding Offer from Spark AI Foundry Holdings LLC, for its Ready-to-Build 300 MW AI Data Centre Project in Malpica, Spain</v>
+        <v>AutoShop Answers Announces Eric Twiggs as Vice President of Member Services</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C84" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D84" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E84" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326402/0/en/EdgeMode-fast-tracks-growth-with-Non-Binding-Offer-from-Spark-AI-Foundry-Holdings-LLC-for-its-Ready-to-Build-300-MW-AI-Data-Centre-Project-in-Malpica-Spain.html</v>
+        <v>https://www.prnewswire.com/news-releases/autoshop-answers-announces-eric-twiggs-as-vice-president-of-member-services-302863104.html</v>
       </c>
       <c r="F84" t="str">
-        <v>FORT LAUDERDALE, Fla. and MALPICA, Spain, July 13, 2026 (GLOBE NEWSWIRE) -- EdgeMode, Inc. (OTC: EDGM) has officially entered into a Non-Binding Offer (NBO) with Spark AI Foundry Holdings LLC for the EdgeMode 300 MW IT hyperscale data center campus, located in the Municipality of Mora (Toledo), Spain. Once the project reaches Ready-to-Build (RTB) status, Spark AI will acquire 100% of the share capital of DC Estate Malpica, S.L the Special Purpose Vehicle (SPV) and the legal owner of the Malpica project.</v>
+        <v>HOUSTON, Aug. 31, 2026 /PRNewswire/ -- AutoShop Answers today announced the appointment of Eric Twiggs as its new Vice President of Member Services, strengthening the organization's commitment to delivering greater value, resources, education, and innovative programs to automotive service...</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Jeep® Takes Center Stage at I-Days Milano Coca-Cola with Dedicated all-new Jeep® Compass Activations</v>
+        <v>Eight Make-A-Wish Chapters Across the Country Name ARS Car Donation Services as Their Official Vehicle Donation Partner</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C85" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D85" t="str">
         <v>Automotive</v>
       </c>
       <c r="E85" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357582</v>
+        <v>https://www.prweb.com/releases/eight-make-a-wish-chapters-across-the-country-name-ars-car-donation-services-as-their-official-vehicle-donation-partner-302863279.html</v>
       </c>
       <c r="F85" t="str">
-        <v>Jeep &amp;#174; joined I-Days Milano Coca-Cola as an official sponsor, strengthening its presence at one of Europe&amp;#39;s premier live entertainment events and connecting with thousands of visitors through a series of dedicated brand experiences. - - During the festival, the spotlight was firmly on the all-new Jeep &amp;#174; Compass, with immersive activations designed to showcase the vehicle&amp;#39;s innovation, capability and distinctive character. Visitors had the opportunity to engage directly with the brand, dis... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357582</v>
+        <v>ARS Car Donation Services is the only authorized vehicle donation partner for participating chapters, ensuring all vehicle donations directly support local wish-granting efforts NEWPORT, R.I., Aug. 31, 2026 /PRNewswire-PRWeb/ -- ARS Car Donation Services (https://www.arscars.com/) has...</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Vadzo Imaging Introduces IMX900 GigE Camera: Innova-900MGS Monochrome Global Shutter Camera with PTP and NTP Synchronization</v>
+        <v>Global Tier-1 YFORE Introduces Mass-Produced Anti-Pinch Sensors</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C86" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D86" t="str">
         <v>Automotive</v>
       </c>
       <c r="E86" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-introduces-imx900-gige-camera-innova-900mgs-monochrome-22822988</v>
+        <v>https://www.prnewswire.com/news-releases/global-tier-1-yfore-introduces-mass-produced-anti-pinch-sensors-302864532.html</v>
       </c>
       <c r="F86" t="str">
-        <v>The Innova-900MGS is a 3MP Monochrome Global Shutter GigE Camera built on the Sony IMX900 Pregius S sensor. It is designed for embedded vision inspection, factory automation, defect detection, robotics, and industrial Ethernet deployments. It delivers a 3MP GigE Vision camera with PTP and NTP synchronization, PoE support, and ONVIF compliance with driver support for Windows and Linux in a compact S-Mount form factor.</v>
+        <v>SUWANEE, Ga., Aug. 31, 2026 /PRNewswire/ -- Global Tier-1 supplier YFORE Technology officially commissioned its Suwanee, Georgia facility, showcasing its market-validated Anti-Pinch Sensor solutions. Leveraging near-shore manufacturing, YFORE delivers automotive-grade, highly responsive...</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Yaamava' Marks 40 Years with Collector Cars, Michelin-Starred Dining and Major Concerts</v>
+        <v>Martin Frandsen Tobberup indtræder som administrerende direktør i selskabet, som driver BEAM</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C87" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D87" t="str">
         <v>Automotive</v>
       </c>
       <c r="E87" t="str">
-        <v>https://www.prnewswire.com/news-releases/yaamava-marks-40-years-with-collector-cars-michelin-starred-dining-and-major-concerts-302823984.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353053/0/da/martin-frandsen-tobberup-indtr%C3%A6der-som-administrerende-direkt%C3%B8r-i-selskabet-som-driver-beam.html</v>
       </c>
       <c r="F87" t="str">
-        <v>Summer-long celebration features Paramount Pictures collaborations, collector car giveaways, Collection 86, Michelin-starred dining and performances by Eric Church, Christina Aguilera, Imagine Dragons and Snoop Dogg HIGHLAND, Calif., July 13, 2026 /PRNewswire/ -- Yaamava' Resort &amp; Casino...</v>
+        <v>Selskabsmeddelelse nr. 14-2026</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Bosch announces $225 million direct funding agreement with the U.S. Department of Commerce as part of a $2 billion investment in Roseville, Calif.</v>
+        <v>YFORE Unveils Multi-Scenario UWB Radar Sensing for Next-Gen Vehicles</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C88" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D88" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E88" t="str">
-        <v>https://www.prnewswire.com/news-releases/bosch-announces-225-million-direct-funding-agreement-with-the-us-department-of-commerce-as-part-of-a-2-billion-investment-in-roseville-calif-302823917.html</v>
+        <v>https://www.prnewswire.com/news-releases/yfore-unveils-multi-scenario-uwb-radar-sensing-for-next-gen-vehicles-302864523.html</v>
       </c>
       <c r="F88" t="str">
-        <v>Sample production of silicon carbide semiconductors underway at Bosch Roseville Silicon carbide chips production in the U.S. supports supply chain resiliency and local sourcing for automotive manufacturers and industrial energy applications Bosch intends to start U.S. based commercial...</v>
+        <v>SUWANEE, Ga., Aug. 31, 2026 /PRNewswire/ -- Global Tier-1 automotive supplier YFORE Technology showcased its advanced Ultra-Wideband (UWB) radar sensing portfolio and expanded multi-scenario applications at its Suwanee, Georgia facility. Powered by proprietary high-precision algorithms,...</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>Verra Mobility Corporation (VRRM) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
+        <v>Sisäpiiritieto: Ilkka vahvistaa asemaansa asiakasdatan hallinnassa ja markkinointiteknologiassa ostamalla Custobarin</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C89" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D89" t="str">
-        <v>Finance, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E89" t="str">
-        <v>https://pr-inside.com/verra-mobility-corporation-vrrm-class-action-lawsuit-levi-korsinsky-r5200612.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353031/0/fi/sis%C3%A4piiritieto-ilkka-vahvistaa-asemaansa-asiakasdatan-hallinnassa-ja-markkinointiteknologiassa-ostamalla-custobarin.html</v>
       </c>
       <c r="F89" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>Ilkka Oyj Sisäpiiritieto 31.8.2026, klo 9.45 Sisäpiiritieto: Ilkka vahvistaa asemaansa asiakasdatan hallinnassa ja markkinointiteknologiassa ostamalla Custobarin Ilkka Oyj (”Ilkka”) on 31.8.2026 tehdyllä kaupalla hankkinut omistukseensa Custobar Oy:n (”Custobar”) koko osakekannan. Custobar on kuluttajaliiketoimintaan keskittyvä asiakasdata-alusta (CDP) ja markkinoinnin automaatioratkaisu, joka toimii SaaS-liiketoimintamallilla. Kauppa tukee Ilkan strategista tavoitetta olla Pohjois-Euroopan keskeinen teknologian, datan ja markkinoinnin toimija sekä vahvistaa konsernin Data ja teknologia -liiketoiminta-aluetta. Järjestelyn pääkohdat - Ilkka hankki Custobarin koko osakekannan 31.8.2026, velaton kauppahinta (EV) 12 milj. euroa. - Custobarin vuoden 2025 liikevaihto 5,3 milj. euroa ja käyttökat</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Eve Air Mobility Publishes Inaugural Sustainability Report, Reinforcing Its Mission to Redefine Urban Transportation</v>
+        <v>Technology Empowers Elegance: LEPAS Redefines the New Energy Mobility Experience</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C90" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D90" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E90" t="str">
-        <v>https://www.prnewswire.com/news-releases/eve-air-mobility-publishes-inaugural-sustainability-report-reinforcing-its-mission-to-redefine-urban-transportation-302823904.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353011/0/en/technology-empowers-elegance-lepas-redefines-the-new-energy-mobility-experience.html</v>
       </c>
       <c r="F90" t="str">
-        <v>First ESG Report Highlights eVTOL Business Model as a Catalyst for Energy Transition, Urban Connectivity, and the Future of Sustainable Flight MELBOURNE, Fla., July 13, 2026 /PRNewswire/ -- Eve Air Mobility ("Eve") (NYSE: EVEX, EVEXW; B3: EVEB31), a global leader in electric vertical...</v>
+        <v>LEPAS's "Elegant Technology" is not about specifications alone, but about delivering stability, reliability, and composure across diverse driving scenarios</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Patel Orthopedics in Beverly Hills Advances Whole-Patient Orthopedic Care With Integrated Surgical, Regenerative, and Recovery Solutions</v>
+        <v>ROSEN, GLOBAL INVESTOR COUNSEL, Encourages Avis Budget Group, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C91" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D91" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E91" t="str">
-        <v>https://www.prweb.com/releases/patel-orthopedics-in-beverly-hills-advances-whole-patient-orthopedic-care-with-integrated-surgical-regenerative-and-recovery-solutions-302823197.html</v>
+        <v>https://www.newsfilecorp.com/release/312083/ROSEN-GLOBAL-INVESTOR-COUNSEL-Encourages-Avis-Budget-Group-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F91" t="str">
-        <v>Under the leadership of dual board-certified orthopedic surgeon Dr. Rajan M. Patel, the Beverly Hills practice combines robotic-assisted surgery, regenerative therapies, and advanced recovery technologies in a unified care model designed to restore function, mobility, and long-term...</v>
+        <v>New York, New York--(Newsfile Corp. - August 30, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline.SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to compensation...</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>ELEKTROS Marks Strong Market Momentum While Advancing Plans for a Next-Generation ...</v>
+        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Avis Budget Group, Inc. ...</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C92" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D92" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E92" t="str">
-        <v>https://pr-inside.com/elektros-marks-strong-market-momentum-while-advancing-plans-for-a-next-generation-r5200560.htm</v>
+        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-avis-budget-group-inc-r5217691.htm</v>
       </c>
       <c r="F92" t="str">
-        <v>(PR-inside.com) Publicly Traded • Ticker Symbol:ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 13, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary business conditions. Management believes that reliable charging infrastructure will continue to play an important role in the expansion of ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 30, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>ELEKTROS Marks Strong Market Momentum While Advancing Plans for a Next-Generation High-Speed EV Charging Network</v>
+        <v>Patriot Express Tire &amp;amp; Oil Named 2026 Best of Plano Auto Repair / Service Shop and Best of Plano Oil Change Shop</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C93" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D93" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E93" t="str">
-        <v>https://www.newswire.com/news/elektros-marks-strong-market-momentum-while-advancing-plans-for-a-next</v>
+        <v>https://www.prweb.com/releases/patriot-express-tire--oil-named-2026-best-of-plano-auto-repair--service-shop-and-best-of-plano-oil-change-shop-302863201.html</v>
       </c>
       <c r="F93" t="str">
-        <v>Publicly Traded &amp;bull; Ticker Symbol:ELEK</v>
+        <v>Patriot Express Tire &amp; Oil, a veteran-owned automotive service center in Plano, Texas, has been named the 2026 Best of Plano Auto Repair / Service Shop and 2026 Best of Plano Oil Change Shop, earning two separate honors from the Plano Star-Courier. The annual Best of Plano awards...</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>ELEKTROS Builds on Friday's 10.38% Gain as It Pursues Opportunities ...</v>
+        <v>ROSEN, A LONGSTANDING LAW FIRM, Encourages America's Car-Mart, Inc. Investors to Inquire About Securities Class Action Investigation - CRMT</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C94" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D94" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E94" t="str">
-        <v>https://pr-inside.com/elektros-builds-on-friday-s-10-38-gain-as-it-pursues-opportunities-r5200556.htm</v>
+        <v>https://www.newsfilecorp.com/release/311319/ROSEN-A-LONGSTANDING-LAW-FIRM-Encourages-Americas-CarMart-Inc.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-CRMT</v>
       </c>
       <c r="F94" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 13, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary business conditions. Management believes that reliable charging infrastructure will continue to play an important role in the expansion of electric mobility. Accordingly, ELEKTROS ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 30, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of America's Car-Mart, Inc. (NASDAQ: CRMT) resulting from allegations that America's Car-Mart may have issued materially misleading business information to the investing public.SO WHAT: If you purchased America's Car-Mart securities you may be entitled to compensation without payment of any out of pocket...</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>ELEKTROS Builds on Friday's 10.38% Gain as It Pursues Opportunities in High-Speed EV Charging Infrastructure</v>
+        <v>Global Times: How Chinese NEVs gain ground in global markets, providing greener, smarter mobility</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C95" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D95" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E95" t="str">
-        <v>https://www.newswire.com/news/elektros-builds-on-fridays-10-38-gain-as-it-pursues-opportunities-in-high-speed</v>
+        <v>https://www.prnewswire.com/news-releases/global-times-how-chinese-nevs-gain-ground-in-global-markets-providing-greener-smarter-mobility-302864402.html</v>
       </c>
       <c r="F95" t="str">
-        <v/>
+        <v>BEIJING, Aug. 30, 2026 /PRNewswire/ -- This year, the 47th Bangkok International Motor Show was held at the IMPACT Arena, Exhibition and Convention Center. BYD's booth was packed, with crowds lining up to check out the vehicles on display. Increasingly, Chinese new-energy vehicles (NEVs)...</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>ELEKTROS Highlights Market Strength and Strategic Vision for Future ...</v>
+        <v>Angel Armor Launches the RISE® Plate Carrier, Expanding Coverage Without Sacrificing Mobility</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C96" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D96" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E96" t="str">
-        <v>https://pr-inside.com/elektros-highlights-market-strength-and-strategic-vision-for-future-r5200553.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/angel-armor-launches-rise-plate-130000278.html</v>
       </c>
       <c r="F96" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 13, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary business conditions. Management believes that reliable charging infrastructure will continue to play an important role in the expansion of electric mobility. Accordingly, ELEKTROS ..</v>
+        <v>FORT COLLINS, Colo., August 30, 2026--Angel Armor launches the RISE® Plate Carrier, a purpose-built tactical armor platform designed for SWAT teams, tactical law enforcement personnel and high-risk response environments. The new carrier officially debuts at the NTOA Conference in Booth 515, where it will be a primary product focus for Angel Armor throughout the show.</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>ELEKTROS Highlights Market Strength and Strategic Vision for Future EV Charging Expansion</v>
+        <v>Global Times: How full-chain innovation, new production models power the rise of Chinese car brands</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C97" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D97" t="str">
         <v>Automotive</v>
       </c>
       <c r="E97" t="str">
-        <v>https://www.newswire.com/news/elektros-highlights-market-strength-and-strategic-vision-for-future-ev-charging</v>
+        <v>https://www.prnewswire.com/news-releases/global-times-how-full-chain-innovation-new-production-models-power-the-rise-of-chinese-car-brands-302864389.html</v>
       </c>
       <c r="F97" t="str">
-        <v/>
+        <v>BEIJING, Aug. 30, 2026 /PRNewswire/ -- When it comes to the rise of China's auto industry, two numbers are especially revealing: 40.3 percent and 77.4 percent - the first is the domestic market share of Chinese-brand passenger cars in 2023; the second is that share in July 2026. Cars have...</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>ServiceStamp Launches the Full Vehicle Check: the UK's Only Check to Combine Manufacturer Service History with a Full Vehicle History Report</v>
+        <v>Parksy (parksy.com) Mapped Parking Around 12 of America's Biggest Venues: Nearly 2,000 Options Near Madison Square Garden, 18 Near Hard Rock Stadium</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C98" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D98" t="str">
         <v>Automotive</v>
       </c>
       <c r="E98" t="str">
-        <v>https://www.prweb.com/releases/servicestamp-launches-the-full-vehicle-check-the-uks-only-check-to-combine-manufacturer-service-history-with-a-full-vehicle-history-report-302823431.html</v>
+        <v>https://www.prnewswire.com/news-releases/parksy-parksycom-mapped-parking-around-12-of-americas-biggest-venues-nearly-2-000-options-near-madison-square-garden-18-near-hard-rock-stadium-302864386.html</v>
       </c>
       <c r="F98" t="str">
-        <v>Every used-car history check tells you whether a car is legal to buy, but not whether it's actually been looked after. ServiceStamp's new £19.99 Full Vehicle Check is the only UK report to combine official manufacturer service history with a full finance, write-off, stolen and mileage...</v>
+        <v>Car space demand is not a shortage of parking. It is a shortage of introductions. — Daniel Battaglia, Parksy LOS ANGELES, Aug. 30, 2026 /PRNewswire/ -- Parksy ( parksy.com ), the free parking marketplace, counted its listed parking within five miles of twelve of America's biggest stadiums...</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>ELEKTROS Continues Momentum With Strategic Focus on High-Speed EV Charging ...</v>
+        <v>YFORE stellt das ODMS-Sensorsystem für den Fahrgastraum vor, um die Sicherheit im Cockpit zu verbessern</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C99" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D99" t="str">
         <v>Automotive</v>
       </c>
       <c r="E99" t="str">
-        <v>https://pr-inside.com/elektros-continues-momentum-with-strategic-focus-on-high-speed-ev-charging-r5200550.htm</v>
+        <v>https://www.prnewswire.com/news-releases/yfore-stellt-das-odms-sensorsystem-fur-den-fahrgastraum-vor-um-die-sicherheit-im-cockpit-zu-verbessern-302864354.html</v>
       </c>
       <c r="F99" t="str">
-        <v>(PR-inside.com) Publicly Traded • Ticker Symbol:ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 13, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary business conditions. Management believes that reliable charging infrastructure will continue to play an important role in the expansion of ..</v>
+        <v>SUWANEE, Georgia, 30. August 2026 /PRNewswire/ -- Anlässlich der offiziellen Eröffnung seiner nordamerikanischen Produktionsstätte in Georgia stellte der globale Tier-1-Zulieferer YFORE Technology sein „Occupant &amp; Driver Monitoring System" (ODMS) vor – eine integrierte Sensorenlösung für...</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>ELEKTROS Continues Momentum With Strategic Focus on High-Speed EV Charging Opportunities</v>
+        <v>ROSEN, A LONGSTANDING FIRM, Encourages Avis Budget Group, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C100" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D100" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E100" t="str">
-        <v>https://www.newswire.com/news/elektros-continues-momentum-with-strategic-focus-on-high-speed-ev-charging</v>
+        <v>https://www.newsfilecorp.com/release/312040/ROSEN-A-LONGSTANDING-FIRM-Encourages-Avis-Budget-Group-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F100" t="str">
-        <v>Publicly Traded &amp;bull; Ticker Symbol:ELEK</v>
+        <v>New York, New York--(Newsfile Corp. - August 29, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline.SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to compensation...</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Enovis™ Companion Animal Health Launches CT-RevitL™, the Next-Generation Laser Therapy System for Veterinary Care</v>
+        <v>Avis Budget Group, Inc. (CAR) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C101" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D101" t="str">
-        <v>Finance, Healthcare, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E101" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326176/0/en/Enovis-Companion-Animal-Health-Launches-CT-RevitL-the-Next-Generation-Laser-Therapy-System-for-Veterinary-Care.html</v>
+        <v>https://pr-inside.com/avis-budget-group-inc-car-class-action-lawsuit-levi-korsinsky-r5217432.htm</v>
       </c>
       <c r="F101" t="str">
-        <v>DALLAS, TX, July 13, 2026 (GLOBE NEWSWIRE) -- Enovis™ Corporation (NYSE: ENOV), an innovation-driven medical technology company, today announced the U.S. launch of CT-RevitL™, the next-generation veterinary PBM laser therapy system from its Companion Animal Health business. CT-RevitL delivers enhanced clinical performance, greater mobility and a more intuitive treatment experience for veterinary teams and their patients.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 29, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Mingteng International Announces Full Launch of ERP and MES Systems, Advancing Digitalization in Mold Manufacturing</v>
+        <v>Parksy.com Free Driver Tools In One App: Fine Appeals, Sign Scanning, Car Finding and Crash Reports</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C102" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D102" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E102" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326177/0/en/Mingteng-International-Announces-Full-Launch-of-ERP-and-MES-Systems-Advancing-Digitalization-in-Mold-Manufacturing.html</v>
+        <v>https://www.prnewswire.com/news-releases/parksycom-free-driver-tools-in-one-app-fine-appeals-sign-scanning-car-finding-and-crash-reports-302864327.html</v>
       </c>
       <c r="F102" t="str">
-        <v>Wuxi, China, July 13, 2026 (GLOBE NEWSWIRE) -- Mingteng International Corporation Inc. (the “Company” or “Mingteng International”) (Nasdaq: MTEN), an automotive mold developer and supplier in China, today announced that its wholly-owned subsidiary, Wuxi Mingteng Mould Technology Co., Ltd. (“Wuxi Mingteng”), has fully implemented and launched its Enterprise Resource Planning (“ERP”) and Manufacturing Execution System (“MES”). This milestone marks a significant step in the Company’s transition from experience-driven operations toward data-driven smart manufacturing, utilizing digital capabilities to support the core demands of global customers for high quality and rapid delivery.</v>
+        <v>A fine under the wiper, a sign you cannot decode, a car you cannot find, a crash to document — Parksy built a free tool for each and skipped the invoice. SYDNEY, Aug. 29, 2026 /PRNewswire/ -- Parksy (parksy.com) has gathered its free driver tools into a single hub, and the collection...</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>ESGFIRE Publishes Pre-Listing Analysis on Alchemy Labs Inc. (TSXV: ALCH) Ahead of TSX Venture Exchange Debut</v>
+        <v>Rosen Law Firm Encourages America's Car-Mart, Inc. Investors to Inquire About Securities Class Action Investigation - CRMT</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C103" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D103" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E103" t="str">
-        <v>https://www.prnewswire.com/news-releases/esgfire-publishes-pre-listing-analysis-on-alchemy-labs-inc-tsxv-alch-ahead-of-tsx-venture-exchange-debut-302823771.html</v>
+        <v>https://www.prnewswire.com/news-releases/rosen-law-firm-encourages-americas-car-mart-inc-investors-to-inquire-about-securities-class-action-investigation--crmt-302859182.html</v>
       </c>
       <c r="F103" t="str">
-        <v>Company: Alchemy Labs Inc. Listing: TSX Venture Exchange Ticker: TSXV: ALCH Reference price: CAD $1.00 (IPO offering price) Implied market cap at offering price: ~CAD $54.5M Business: Defence &amp; automotive nanotechnology — thermal signature management (Crypsis) + windshield protection film...</v>
+        <v>NEW YORK, Aug. 29, 2026 /PRNewswire/ -- Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of America's Car-Mart, Inc. (NASDAQ: CRMT) resulting from allegations that America's Car-Mart may have issued...</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Smart Mobility Market Segmentation and Forecast</v>
+        <v>YFORE Debuts ODMS In-Cabin Sensing System to Enhance Cockpit Safety</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C104" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D104" t="str">
         <v>Automotive</v>
       </c>
       <c r="E104" t="str">
-        <v>https://express-press-release.net/news/2026/07/13/1762520</v>
+        <v>https://www.prnewswire.com/news-releases/yfore-debuts-odms-in-cabin-sensing-system-to-enhance-cockpit-safety-302864307.html</v>
       </c>
       <c r="F104" t="str">
-        <v>The global Smart Mobility Market was valued at USD 59.3 billion in 2025 and is projected to grow from USD 66.5 billion in 2026 to USD 180.4 [read full press release...]</v>
+        <v>SUWANEE, Ga., Aug. 29, 2026 /PRNewswire/ -- Marking the official opening of its North American manufacturing facility in Georgia, global Tier-1 supplier YFORE Technology debuted its Occupant &amp; Driver Monitoring System (ODMS)—an integrated in-cabin full-coverage sensing solution. As...</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Krannich Solar adds Sigenergy to its product range</v>
+        <v>OCAL Financial Launches Video-First Brand Campaign With DIBO Marketing and Engages Signal Capital for Investor Relations</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C105" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D105" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E105" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326012/0/en/Krannich-Solar-adds-Sigenergy-to-its-product-range.html</v>
+        <v>https://www.newsfilecorp.com/release/312032/OCAL-Financial-Launches-VideoFirst-Brand-Campaign-With-DIBO-Marketing-and-Engages-Signal-Capital-for-Investor-Relations</v>
       </c>
       <c r="F105" t="str">
-        <v>The distributor is expanding its portfolio with SigenStor, SigenStack, and EV charging solutions from Sigenergy. The partnership was announced at Intersolar Europe 2026 and aims to serve the growing market trend toward connected PV and storage systems. The distributor is expanding its portfolio with SigenStor, SigenStack, and EV charging solutions from Sigenergy. The partnership was announced at Intersolar Europe 2026 and aims to serve the growing market trend toward connected PV and storage systems.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 29, 2026) - OCAL Financial Inc. (TSXV: OCAL) ("OCAL" or the "Company") announces that it has signed a six-month social media marketing agreement with DIBO Marketing, launching a video-first campaign to bring OCAL's approval-first way of buying and financing a vehicle to a much wider Canadian audience. The Company also announces that it has engaged Signal Capital Advisors Inc. for investor relations and capital markets advisory services, as...</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>VRRM Investors Have Opportunity to Lead Verra Mobility Corporation Securities Fraud Lawsuit with the Schall Law Firm</v>
+        <v>FixGo Launches Next-Day Tire Delivery in Los Angeles and Expands San Diego Installer Network</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C106" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D106" t="str">
-        <v>Finance, Automotive</v>
+        <v>SaaS, Retail, Automotive</v>
       </c>
       <c r="E106" t="str">
-        <v>https://www.prnewswire.com/news-releases/vrrm-investors-have-opportunity-to-lead-verra-mobility-corporation-securities-fraud-lawsuit-with-the-schall-law-firm-302823659.html</v>
+        <v>https://www.newsfilecorp.com/release/311953/FixGo-Launches-NextDay-Tire-Delivery-in-Los-Angeles-and-Expands-San-Diego-Installer-Network</v>
       </c>
       <c r="F106" t="str">
-        <v>LOS ANGELES, July 13, 2026 /PRNewswire/ -- The Schall Law Firm, a national shareholder rights litigation firm, reminds investors of a class action lawsuit against Verra Mobility Corporation ("Verra" or "the Company") (NASDAQ: VRRM) for violations of §§10(b) and 20(a) of the Securities...</v>
+        <v>Los Angeles, California--(Newsfile Corp. - August 28, 2026) - Online automotive retail platform FixGo today announced the launch of Next-Day Delivery for EngineX tires in eligible Los Angeles ZIP codes, along with an expansion of its partner installation network in San Diego County to more than 20 independent shops. Both changes take effect ahead of Labor Day weekend travel.To view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>DYU Introduces SP1, a Folding E-Bike with a Removable Power Bank</v>
+        <v>Avis Budget Group, Inc. Notice of September 29, 2026 Application Deadline for Class Action Lawsuit - Contact Lewis Kahn, Esq. at Kahn Swick &amp;amp; Foti, LLC, Before Application Deadline</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C107" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D107" t="str">
-        <v>AI, Retail, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E107" t="str">
-        <v>https://pr-inside.com/dyu-introduces-sp1-a-folding-e-bike-with-a-removable-power-bank-r5200427.htm</v>
+        <v>https://www.prnewswire.com/news-releases/avis-budget-group-inc-notice-of-september-29-2026-application-deadline-for-class-action-lawsuit---contact-lewis-kahn-esq-at-kahn-swick--foti-llc-before-application-deadline-302863198.html</v>
       </c>
       <c r="F107" t="str">
-        <v>(PR-inside.com) Inspired by consumer-tech convergence, SP1 combines a lightweight 20-inch folding e-bike with a removable power source, AI Torque Sensor technology and mobile device charging. BERLIN, DE / ACCESS Newswire / July 13, 2026 / DYU, a global electric mobility brand focused on compact urban transportation, today announced the launch of theDYU SP1 20-inch Removable Power Bank Folding E-Bike , a lightweight model created for riders who need a more flexible way to move - and stay powered - throughout the day. First previewed at DYU's offline product launch event in Berlin last autumn, SP1 drew strong interest from attending media, partners and ..</v>
+        <v>NEW YORK and NEW ORLEANS, Aug. 28, 2026 /PRNewswire/ -- Kahn Swick &amp; Foti, LLC ("KSF") and KSF partner, former Attorney General of Louisiana, Charles C. Foti, Jr., notifies investors in Avis Budget Group, Inc. ("Avis" or the "Company") (NasdaqGS: CAR) of a class action securities lawsuit....</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Levi &amp; Korsinsky Urges Verra (VRRM) Shareholders to Act Before Lead ...</v>
+        <v>Electric vehicle drivers can now earn points when charging at more than 600 locations as Be.EV joins Tesco Clubcard</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C108" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D108" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E108" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-verra-vrrm-shareholders-to-act-before-lead-r5200422.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359705</v>
       </c>
       <c r="F108" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>Tesco Clubcard members can now collect Clubcard points when they charge their electric vehicles at more than 680 Be.EV sites across the UK. - - The electric vehicle charging network has joined Clubcard as a points partner, meaning that Clubcard members who link their Tesco Clubcard to the Be.EV charging app can earn a Clubcard point for every &amp;#163;1 they spend at any Be.EV electric vehicle charger across the UK. - - Established in Greater Manchester in 2019, Be.EV now operates more than 2,500 ch... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359705</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>Evan’s Cash For Cars Expands Junk Car Removal in Airdrie</v>
+        <v>Mattel Names Maluma, Supercar Blondie, and Robert Lewandowski as Its First-Ever Hot Wheels Class of Legends in New Challenge Accepted Campaign</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C109" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D109" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E109" t="str">
-        <v>https://express-press-release.net/news/2026/07/13/1762502</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359704</v>
       </c>
       <c r="F109" t="str">
-        <v>Airdrie, Canada, 2026-07-13 — /EPR Network/ — Evan’s Cash For Cars is proud to announce the expansion of its junk car removal in Airdrie service. [read full press release...]</v>
+        <v>- - &amp;#8226; Hot Wheels Class of Legends: Global icons Maluma, Supercar Blondie, and Robert Lewandowski headline the new Challenge Accepted brand platform - - - - - &amp;#8226; The 2026 Global Legends Collection featuring die-cast cars co-designed by the Hot Wheels Class of Legends is now available for pre-order on Mattel Creations - &amp;#8226; Pop-Up Event: Hot Wheels will open an immersive fan experience for all ages in Venice, Calif., featuring life-size car displays and hands-on play - &amp;#8226; Giving Back: Hot Wheels... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359704</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Niu Technologies to Report Second Quarter 2026 Financial Results on August 10, 2026</v>
+        <v>Hypercharge Reports First Quarter Fiscal 2027 Results &amp; Management Change</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C110" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D110" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E110" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3325934/0/en/Niu-Technologies-to-Report-Second-Quarter-2026-Financial-Results-on-August-10-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352909/0/en/hypercharge-reports-first-quarter-fiscal-2027-results-management-change.html</v>
       </c>
       <c r="F110" t="str">
-        <v>BEIJING, July 13, 2026 (GLOBE NEWSWIRE) -- Niu Technologies (“NIU” or “the Company”) (NASDAQ: NIU), the world’s leading provider of smart urban mobility solutions, today announced that it will report its financial results for the second quarter 2026 before the U.S. market opens on Monday, August 10, 2026.</v>
+        <v>VANCOUVER, British Columbia, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Hypercharge Networks Corp. ( TSXV: HC ; OTC: HCNWF ; FSE: PB7 ) (the “ Company ” or “ Hypercharge ”), a leading EV charging operator, is announcing the release of its unaudited financial results for the three months ended June 30, 2026, and related management discussion and analysis. All dollar figures are in Canadian Dollars, unless otherwise stated.</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Levi &amp; Korsinsky Notifies Verra Mobility Corporation (VRRM) Investors ...</v>
+        <v>CAR LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Avis Budget Group, Inc. ...</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C111" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D111" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E111" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-notifies-verra-mobility-corporation-vrrm-investors-r5200396.htm</v>
+        <v>https://pr-inside.com/car-lawsuit-alert-levi-korsinsky-notifies-avis-budget-group-inc-r5217218.htm</v>
       </c>
       <c r="F111" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Did You Lose Money on Verra Mobility Corporation (VRRM)? Levi &amp; Korsinsky ...</v>
+        <v>IDrive Launches Autonomy Assisted Driving, Bringing a Licenseable L2+ Driver-Assist Stack to Automotive Companies</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C112" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D112" t="str">
-        <v>Finance, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E112" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-on-verra-mobility-corporation-vrrm-levi-korsinsky-r5200379.htm</v>
+        <v>https://www.prnewswire.com/news-releases/idrive-launches-autonomy-assisted-driving-bringing-a-licenseable-l2-driver-assist-stack-to-automotive-companies-302863072.html</v>
       </c>
       <c r="F112" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
+        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- IDrive today announced the launch of IDrive Autonomy Assisted Driving, a low-cost, licenseable L2+ driver-assistance platform designed to give automotive companies a practical path to deploying advanced driving assistance without having to build...</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>August 4, 2026 Deadline Approaching: Join Class Action Against Verra ...</v>
+        <v>SafeTrack Selects KeySIM's IoT SIM Card to Connect Teltonika Telematics Vehicle Tracking Devices</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C113" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D113" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E113" t="str">
-        <v>https://pr-inside.com/august-4-2026-deadline-approaching-join-class-action-against-verra-r5200346.htm</v>
+        <v>https://pressat.co.uk/releases/safetrack-selects-keysims-iot-sim-card-to-connect-teltonika-telematics-vehicle-tracking-devices-a882ba8d5c0b0d121251490e30833dc8/</v>
       </c>
       <c r="F113" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
+        <v>Friday 28 August, 2026 Greater Manchester vehicle tracking specialist SafeTrack is using KeySIM multi-network IoT SIM cards to connect its Teltonika Telematics vehicle tracking devices, providing mobile data and SMS connectivity across Vodafone, O2, EE and Three. GREATER MANCHESTER, UK – SafeTrack Vehicle Tracking Services, a rapidly expanding provider of GPS vehicle tracking solutions, has selected KeySIM to provide the IoT SIM connectivity for its Teltonika Telematics tracking devices. SafeTrack provides vehicle tracking technology to businesses and vehicle owners who need reliable, real-time visibility of their vehicles and assets. As the company continues to expand, dependable mobile connectivity has become an increasingly important part of the service it delivers. The company uses Tel</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>ELEKTROS Celebrates Continued Market Strength and Reaffirms Its Strategic Vision for Next-Generation EV Charging</v>
+        <v>EHang EH216-S Completes First Public Flight in Hong Kong, Advancing "Regulatory Sandbox X" Project with HKSAR Government</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C114" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D114" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E114" t="str">
-        <v>https://www.newswire.com/news/elektros-celebrates-continued-market-strength-and-reaffirms-its-7546948</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352829/0/en/ehang-eh216-s-completes-first-public-flight-in-hong-kong-advancing-regulatory-sandbox-x-project-with-hksar-government.html</v>
       </c>
       <c r="F114" t="str">
-        <v>Publicly Traded &amp;bull; Ticker Symbol:ELEK</v>
+        <v>HONG KONG, Aug. 28, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited ("EHang" or the "Company") (Nasdaq: EH), the world’s leading advanced air mobility (“AAM”) technology platform company, today announced that its proprietary EH216-S, a pilotless human-carrying electric vertical take-off and landing (eVTOL) aircraft, has successfully completed its first public flight at Hong Kong Cyberport. The flight marked the first public demonstration since the first phase of validation flights began in mid-August under the HKSAR Government’s Low-Altitude Economy “Regulatory Sandbox X” Trial Project (the “Project”). It also represents a significant milestone in the development of a three-dimensional low-altitude transportation network and the validation of regular operations across the Guangdong-Hong Ko</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>ELEKTROS Builds on Positive Market Momentum as It Pursues the Future ...</v>
+        <v>Rental Vehicle Companies Face Civil Liability When Inadequate Verification ...</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C115" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D115" t="str">
         <v>Automotive</v>
       </c>
       <c r="E115" t="str">
-        <v>https://pr-inside.com/elektros-builds-on-positive-market-momentum-as-it-pursues-the-future-r5200296.htm</v>
+        <v>https://pr-inside.com/rental-vehicle-companies-face-civil-liability-when-inadequate-verification-r5217144.htm</v>
       </c>
       <c r="F115" t="str">
-        <v>(PR-inside.com) Publicly Traded • Ticker Symbol:ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 12, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any ..</v>
+        <v>(PR-inside.com) The Victims' Recovery Law Center pursues civil claims against rental vehicle companies whose negligent verification practices of unqualified drivers contribute to foreseeable violent harm to victims across Philadelphia, Pittsburgh, and Pennsylvania. PHILADELPHIA, PA / ACCESS Newswire / August 28, 2026 / When a rental vehicle company fails to adequately verify the identity, license validity, or driving history of a renter, and that unqualified driver goes on to commit a violent collision or cause catastrophic harm to a third party, the company's negligent verification practices may create independent civil liability separate from any claim against the individual who caused the harm. The Victims' ..</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>ELEKTROS Builds on Positive Market Momentum as It Pursues the Future of High-Speed EV Charging Infrastructure</v>
+        <v>Rental Vehicle Companies Face Civil Liability When Inadequate Verification Systems Allow Unqualified Drivers to Injure Innocent Victims in Pennsylvania</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C116" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D116" t="str">
         <v>Automotive</v>
       </c>
       <c r="E116" t="str">
-        <v>https://www.newswire.com/news/elektros-builds-on-positive-market-momentum-as-it-pursues-the-future-of-high</v>
+        <v>https://www.newswire.com/news/rental-vehicle-companies-face-civil-liability-when-inadequate-verification</v>
       </c>
       <c r="F116" t="str">
-        <v>Publicly Traded &amp;bull; Ticker Symbol:ELEK</v>
+        <v>The Victims' Recovery Law Center pursues civil claims against rental vehicle companies whose negligent verification practices of unqualified drivers contribute to foreseeable violent harm to victims across Philadelphia, Pittsburgh, and Pennsylvania.</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>ELEKTROS Marks a Strong 10.38% Friday Gain While Advancing Its Long-Term ...</v>
+        <v>APTIM Awarded $997M Navy Contract Vehicle for Global Fuel Infrastructure</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C117" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D117" t="str">
         <v>Automotive</v>
       </c>
       <c r="E117" t="str">
-        <v>https://pr-inside.com/elektros-marks-a-strong-10-38-friday-gain-while-advancing-its-long-term-r5200295.htm</v>
+        <v>https://www.prnewswire.com/news-releases/aptim-awarded-997m-navy-contract-vehicle-for-global-fuel-infrastructure-302862967.html</v>
       </c>
       <c r="F117" t="str">
-        <v>(PR-inside.com) Publicly Traded • Ticker Symbol:ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 12, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any ..</v>
+        <v>As one of 10 awardees, the 5-time incumbent will continue providing inspection, repair, construction, and engineering services for mission-critical petroleum infrastructure worldwide. BATON ROUGE, La., Aug. 28, 2026 /PRNewswire/ -- APTIM, a leading environmental and infrastructure...</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>ELEKTROS Marks a Strong 10.38% Friday Gain While Advancing Its Long-Term Vision for a High-Speed EV Charging Network</v>
+        <v>In HelloNation, Auto Glass Expert Fernando Miranda Breaks Down Mobile Windshield Repair for Commercial &amp;amp; Fleet Vehicles</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C118" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D118" t="str">
         <v>Automotive</v>
       </c>
       <c r="E118" t="str">
-        <v>https://www.newswire.com/news/elektros-marks-a-strong-10-38-friday-gain-while-advancing-its-long-term-vision</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-auto-glass-expert-fernando-miranda-breaks-down-mobile-windshield-repair-for-commercial--fleet-vehicles-302862916.html</v>
       </c>
       <c r="F118" t="str">
-        <v>Publicly Traded &amp;bull; Ticker Symbol:ELEK</v>
-[...2 lines deleted...]
-    <row r="119">
+        <v>The article explores how mobile windshield repair helps reduce downtime while maintaining safety systems and calibration for fleet vehicles. DENVER, Aug. 28, 2026 /PRNewswire/ -- How can businesses minimize vehicle downtime when windshield damage occurs? HelloNation answers this question...</v>
+      </c>
+    </row>
+    <row r="119" xml:space="preserve">
       <c r="A119" t="str">
-        <v>ELEKTROS Celebrates Continued Market Strength and Reaffirms Its Strategic ...</v>
+        <v>CALB (03931.HK) Reports Strong Growth in 1H 2026 Results, with Net Profit Increasing Significantly Year-on-Year by 102.2%</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C119" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D119" t="str">
-        <v>Automotive</v>
+        <v>Finance, AI, SaaS, Energy, Automotive</v>
       </c>
       <c r="E119" t="str">
-        <v>https://pr-inside.com/elektros-celebrates-continued-market-strength-and-reaffirms-its-strategic-r5200294.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Publicly Traded • Ticker Symbol:ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 12, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109597/</v>
+      </c>
+      <c r="F119" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - CALB Group Co., Ltd. (“CALB” or the “Company”, stock code: 3931.HK) announced its unaudited condensed consolidated interim results for the six months ended June 30, 2026 (the “Reporting Period”). During the Reporting Period, the Company recorded revenue of approximately RMB27.08 billion, representing a year-on-year increase of 65.0%, and net profit of approximately RMB1.52 billion, representing a year-on-year increase of 102.2%. The strong growth in the Company’s results was mainly attributable to the expansion of new customers and application scenarios, as well as the continued ramp-up of new products across passenger vehicles, commercial vehicles and energy storage, driving sustained growth in business scale.
+According to statistics from leading industry organizations, global power battery installations reached 608.5GWh in the first half of 2026, representing a year-on-year increase of 20%, while global energy storage cell shipments reached 467.84GWh, up 94.76% year-on-year, reflecting the continued rapid growth of the global new energy industry.
+In recent years, CALB has continued to advance its two core businesses of power batteries and energy storage, while expanding into application scenarios including new energy vessels, low-altitude mobility and robotics. With continued innovation in technologies and products and further expansion into domestic and overseas markets, the Company’s business portfolio has continued to broaden. 
+Broad Coverage of Mainstream Automakers, with Global Power Battery Market Share Continuing to Rise
+In the passenger vehicle segment, CALB’s customer portfolio has continued to optimize, with broad coverage of mainstream automakers and steady progress in its premium and internationalization strategies. The Company has become a strategic partner in platform-based battery systems including Huawei’s Giant Whale Battery and Xiaomi’s Dragon Armor Battery, providing core power battery solutions for a range of vehicle models and series, including the LUXEED R7, LUXEED RX, SAIC Z7, and Xiaomi SkyNomad N70 Max and N90 Max, covering both LFP and ternary battery chemistries. CALB’s “UP super-charged” batteries, with their strong and stable fast-charging performance, are exclusively supplied for flagship models including the XPeng GX and G9L, and across the XPeng MONA lineup.
+During the reporting period, CALB provided stable power battery supplies for customers including XPeng, Huawei, GAC and Leapmotor, while supporting global vehicle models from customers including Toyota and Mazda. New overseas platform projects with Volkswagen and Hyundai are progressing rapidly, and the power battery plant jointly established with Leapmotor is expected to commence operations soon. CALB’s passenger vehicle power battery supply volume continued to grow, with overseas installations increasing by 84% year-on-year, reflecting an accelerated global expansion.
+In the commercial vehicle segment, CALB’s battery shipments increased by 225% year-on-year in the first half of 2026, with 206 newly announced vehicle models. The Company’s market share in both China and globally continued to increase, while cooperation with major heavy- and light-duty commercial vehicle customers including Sinotruk, XCMG, SANY, SHACMAN, Chery, Geely and Dongfengcontinued to expand, driving further market penetration.
+CALB’s commercial vehicle business is evolving from battery product sales toward full life-cycle value operations in the new energy commercial vehicle sector. Heavy-duty commercial applications, including heavy trucks and construction machinery, have become key components of the Company’s commercial vehicle business. An integrated “vehicle-battery-charging station-cloud” ecosystem for commercial vehicle applications is gradually taking shape, while business models including battery banking and financial leasing have been successfully piloted. Demonstration projects in green mines and zero-carbon ports have also received strong recognition from customers.
+Utility-Scale Energy Storage Maintains Leading Position, with Overseas Business Gaining Momentum
+CALB’s ESS business also maintained healthy growth momentum. In the first half of 2026, the Company ranked among the global top four in utility-scale energy storage, with steadily increasing shipments and continued growth in overseas installations. In the power energy storage segment, cooperation with major energy companies including SPIC, Huadian, Datang and China Three Gorges Renewables continued to progress. CALB also worked with leading system integrators such as Sungrow and Huawei, as well as supply chain partners and end users, to advance technological, product and application innovations across multiple scenarios, reduce operating costs of power systems and improve overall returns.In the zero-carbon ecosystem, the Company has actively explored new business models and made key progress in emerging strategic areas including direct green power supply and zero-carbon cities. Building on these initiatives, CALB is also advancing the development of source-grid-load-storage integration and virtual power plant platforms, while exploring pathways toward city-level zero-carbon development.
+Meanwhile, CALB has actively expanded its residential and commercial and industrial energy storage businesses, securing project nominations from multiple leading customers and achieving stable deliveries, with market performance ranking among the industry leaders. In emerging areas such as AIDC, the Company has been actively exploring energy storage technologies and product solutions, and has completed the development of 6C high-rate energy storage systems to address the backup power requirements of AIDC applications.To advance its internationalization strategy and further enhance profitability, CALB has accelerated its overseas expansion and achieved positive progress. During the reporting period, the Company’s next-generation 600Ah+ ESS cells entered mass production at scale to meet overseas application requirements. Its liquid-cooled containerized energy storage systems have been deployed and delivered in high-value markets including Europe, Japan and the United States. Its residential and commercial and industrial energy storage products now cover multiple overseas markets, with cooperation established with customers in more than ten countries and regions.
+Expanding into Multiple Emerging Scenarios, with AI Driving a New Wave of Innovation
+Beyond the two major application areas of new energy vehicles and energy storage, CALB has actively expanded into emerging application scenarios based on its development philosophy of “shared technology platforms and shared product platforms.”
+In the new energy vessel sector, the Company has obtained certifications from major international classification societies including DNV, ABS, BV, RINA and CCS, and projects including China’s first CCS-certified carbon-fiber electric official vessel have successfully commenced operations. In the low-altitude mobility sector, CALB’s high-energy cylindrical cells achieve an energy density of up to 310Wh/kg and have secured exclusive nomination for customers’ key aircraft models. Its next-generation 360Wh/kg high-nickel, silicon-carbon cylindrical batteries are gradually entering the preparation stage for commercialization. In the robotics market, high-performance battery products are expected to enter mass deliveries, while 10Ah-class all-solid-state batteries are expected to enter their initial stage of commercial application.
+Notably, CALB is building new capabilities for AI-driven R&amp;D, manufacturing and operations under its “AI + Energy” strategy. On the R&amp;D side, the Company is exploring the integration of AI with materials science and simulation computing to accelerate breakthroughs in new products. In manufacturing, CALB is integrating AI with industrial big data to drive the evolution of its production lines toward greater intelligence. In operations, the Company is promoting deeper integration of data and intelligent agents to enhance management and decision-making efficiency. By continuously strengthening its capabilities in data, computing power and AI models, CALB is gradually building an intelligent foundation for enterprise operations.
+From premium expansion in passenger vehicles, to volume growth and business model innovation in commercial vehicles, and accelerated expansion into global energy storage markets and early positioning in emerging markets, CALB has established a multi-layered and progressively expanding growth profile.Against the backdrop of continued strong momentum in the new energy industry, CALB expects its market share and profitability to enter an accelerated growth phase as its customer mix continues to improve and global delivery capabilities are progressively strengthened, further enhancing its global competitiveness and industry influence.
+About CALB
+CALB (3931.HK) is a new energy enterprise specializing in the research, production, sales, and market application development of lithium batteries, battery management systems, and related integrated products and lithium battery materials. As Battery Expert, we aim to build a comprehensive energy operation system, to provide complete product solutions and full life-cycle management for the new energy application market, represented by power and energy storage.
+Currently, CALB has completed an all-round layout in domestic by setting up industrial bases in Changzhou, Xiamen, Wuhan, Chengdu, Hefei, Jiangmen and Meishan. Meanwhile, CALB has set up bases in Europe and ASEAN, vigorously expanding the layout all over the world to become a global leading enterprise with large-scale intelligent manufacturing capabilities.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>Cypress Health Partners Physical Therapist Volunteers on Orthopedic Mission Trip in Honduras</v>
+        <v>From Dune Drive to Cold Drinks: BLUETTI Brings Outdoor Vehicle and RV Power Solutions to ADIHEX 2026</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C120" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D120" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E120" t="str">
-        <v>https://www.prweb.com/releases/cypress-health-partners-physical-therapist-volunteers-on-orthopedic-mission-trip-in-honduras-302823069.html</v>
+        <v>https://www.prweb.com/releases/from-dune-drive-to-cold-drinks-bluetti-brings-outdoor-vehicle-and-rv-power-solutions-to-adihex-2026-302862871.html</v>
       </c>
       <c r="F120" t="str">
-        <v>Five-day medical mission highlights the critical role of physical therapy in restoring patient mobility and improving access to care PORTLAND, Maine, July 12, 2026 /PRNewswire-PRWeb/ -- Earlier this year, physical therapist Andrew Genova, PT, DPT, Managing Partner at MVPT Physical...</v>
+        <v>ABU DHABI, UAE, Aug. 28, 2026 /PRNewswire/ -- BLUETTI, a global provider of clean energy solutions, is making its debut at the Abu Dhabi International Hunting and Equestrian Exhibition (ADIHEX) 2026, showcasing its Vehicle Energy System and RV Solar System, both built for the seamless...</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>New Study Finds Organic Search Remains the Leading Revenue Driver for Ecommerce Businesses</v>
+        <v>Join Class Action to Recover Losses from Avis Budget Group, Inc. (CAR) ...</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C121" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D121" t="str">
-        <v>Finance, AI, Retail, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E121" t="str">
-        <v>https://www.pr.com/press-release/973288</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-avis-budget-group-inc-car-r5217129.htm</v>
       </c>
       <c r="F121" t="str">
-        <v>Full Throttle SEO has released new research analyzing website analytics data from 18 ecommerce businesses. The report finds that organic search continues to generate significantly more traffic and revenue than AI-assisted search, while highlighting how businesses can balance emerging search trends with proven SEO strategies. [PR.com]</v>
-[...2 lines deleted...]
-    <row r="122">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 28, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+      </c>
+    </row>
+    <row r="122" xml:space="preserve">
       <c r="A122" t="str">
-        <v>EV All Day Launches Instant Battery-Health Check for Used Electric Cars</v>
+        <v>CIMC Group Announces 2026 Interim Results</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C122" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D122" t="str">
-        <v>Healthcare, Energy, Automotive</v>
+        <v>Finance, AI, SaaS, Healthcare, Energy, Retail, Automotive</v>
       </c>
       <c r="E122" t="str">
-        <v>https://www.prweb.com/releases/ev-all-day-launches-instant-battery-health-check-for-used-electric-cars-302823331.html</v>
-[...2 lines deleted...]
-        <v>A used electric car's most valuable part, its battery, is also the one thing no advert, V5C or history check will show you. EV All Day's new £9.99 check changes that, giving buyers an instant, independent estimate of battery health, real-world range and remaining warranty before they ever...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109593/</v>
+      </c>
+      <c r="F122" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights
+RMB (million)
+1H2025
+1H2026
+1Q2026
+2Q2026
+Quarter-on-Quarter Change
+Revenue
+76,090
+78,913
+32,664
+46,249
++42%
+Operating Profit
+2,817
+1,962
+607
+1,355
++123%
+Foreign Exchange Losses
+47
+803
+228
+574
+The expanded loss is attributable to the expansion of business scale.
+Pre-FX Loss Operating Profit [1]
+2,864
+2,764
+835
+1,929
++131%
+Profit Before Income Tax
+2,798
+1,969
+615
+1,353
++120%
+Gross Profit
+9,643
+9,380
+3,770
+5,611
++49%
+Gross Profit Margin
+12.67%
+11.89%
+11.54%
+12.13%
++0.6pct
+Net Profit
+1,764
+1,373
+412
+961
++133%
+Net Profit Attributable to Shareholders and Other Equity Holders of the Company [2]
+1,278
+740
+209
+531
++154%
+Notes: 1. Pre-FX Loss Operating Profit = Operating Profit + Foreign Exchange Losses
+2. Net profit attributable to shareholders and other equity holders of the Company, with interest on perpetual bonds of approximately RMB47.8 million
+Results Highlights
+1. Profitability of energy-related businesses continued to be released, with net profit increasing by RMB1.36 billion: The combined net profit of the offshore engineering segment and the finance and asset management segment (mainly drilling rig leasing) increased by approximately RMB1.339 billion, while that of the energy, chemical and liquid food equipment segment increased by RMB20 million. Among them, the gross profit margin of the offshore engineering segment increased by 10.1 percentage points year-on-year (“YoY”) to 20.9%, with net profit reaching RMB718 million, making it the Company’s largest profit-generating segment. The finance and asset management segment successfully turned losses into profits, with a net profit margin of 9.8%. As at the end of June, total orders on hand amounted to approximately RMB83.6 billion, with production schedules extending to 2030: orders on hand for the offshore engineering and energy, chemical and liquid food equipment segments amounted to US$7.62 billion and RMB31.77 billion, respectively. In particular, CIMC Raffles secured one FPSO and one FLNG EPCIC / EPC general contracting order during the year, making it the first offshore engineering enterprise in China with dual-project general contracting capabilities (EPCIC / EPC). Benefiting from rising demand for increased deepwater oil and gas production, new orders accelerated in the third quarter.
+2. Double breakthroughs in modular data center deliveries and orders: The modular data center business recorded explosive growth, with revenue increasing by more than five times YoY. During the Reporting Period, new contracts were signed for 200MW of cloud computing and AI computing power data center projects.
+3. Logistics-related businesses consolidated their industry positions, with demand bottoming out and recovering quarter-on-quarter: Core products including standard dry containers, reefer containers, chemical tank containers and semi-trailers maintained their global No. 1 positions. During the Reporting Period, the overall gross profit margin declined due to exchange rate fluctuations and pressure on demand, while demand for containers, road transportation vehicles, airport facilities and logistics equipment, and recycled load bottomed out and recovered quarter-on-quarter.
+4. Interest expenses continued to be optimised, with a more robust financial structure: As at the end of Reporting Period, interest-bearing debt amounted to RMB34.8 billion, down RMB6.4 billion from the end of June 2025, with the interest-bearing debt ratio at approximately 20%. Benefiting from the optimisation of financing rates and scale, net interest expenses decreased by approximately RMB218 million YoY during the Reporting Period, and the financial structure continued to be optimised.
+HONG KONG, August 28, 2026 - (ACN Newswire) - China International Marine Containers (Group) Co., Ltd. (“CIMC Group” or the “Group”, stock code: 000039.SZ/02039.HK) is pleased to announce its unaudited interim results for the six months ended 30 June 2026 (the “Reporting Period”).
+The management of CIMC Group stated that in the first half of 2026, global changes unseen in a century accelerated, geopolitical conflicts reshaped the energy and trade landscape, while global merchandise trade demonstrated resilience amid fluctuations. Against a backdrop of opportunities and challenges, the Group closely followed the main business tone of “focusing on high-quality development and cultivating new growth drivers”, coordinated the reasonable growth of “quantity” and the effective improvement of “quality”, and, leveraging its diversified business portfolio and global operating platform, mitigated fluctuations in individual regions to achieve steady and high-quality development. In the first half of 2026, the Group achieved revenue of RMB78.9 billion and net profit of RMB1.37 billion, while net profit attributable to shareholders and other equity holders of the Company amounted to RMB740 million. During the Reporting Period, domestic revenue accounted for approximately 53.62%, while overseas revenue accounted for approximately 46.38%, maintaining a balanced market structure.
+To effectively safeguard shareholder value and convey confidence in long-term development, the Company repurchased H Shares amounting to approximately HKD173 million during the first half of 2026, with approximately 19.28 million H Shares repurchased in aggregate. As at the end of June, the Company had completed the implementation of its 2025 H Share repurchase plan. Meanwhile, to further enhance shareholder confidence, the Company announced in July 2026 its plan to repurchase a portion of its H Shares, with the total repurchase amount not exceeding HKD173 million.
+In respect of A Shares, the Company recently announced a proposal to change the use of the A Shares repurchased in 2023 and cancel such shares and reduce its registered capital, namely, to cancel the 24.65 million A Shares repurchased by the Company in 2023 and correspondingly reduce the registered capital of the Company, thereby adopting multiple measures to safeguard the interests of its investors.
+Segments Results (RMB million)
+1H2026 Business
+Indicators
+Revenue
+% of Total
+Revenue
+Gross
+Profit
+% of Total Gross Profit
+Gross Profit Margin
+Net
+Profit
+Container manufacturing
+21,920
+27.78%
+1,827
+19.48%
+8.34%
+272
+Road transportation vehicles
+10,737
+13.61%
+1,551
+16.53%
+14.44%
+356
+Energy, chemical, and liquid food equipment
+13,396
+16.98%
+1,962
+20.92%
+14.65%
+480
+Offshore engineering
+7,935
+10.06%
+1,659
+17.69%
+20.91%
+718
+Airport facilities and logistics equipment, fire safety and rescue equipment
+3,357
+4.25%
+706
+7.52%
+21.03%
+71
+Logistics services
+13,945
+17.67%
+910
+9.70%
+6.53%
+240
+Finance and asset management
+1,710
+2.17%
+287
+3.06%
+16.77%
+167
+The above major segments
+72,999
+92.52%
+8,902
+94.90%
+12.19%
+2,304
+Core Business Performance
+1. In the Logistics Field
+Container Manufacturing Business: During the Reporting Period, although global trade continued to face adverse factors such as high inflation and geopolitical frictions, the growth of global merchandise trade continued to maintain a certain degree of resilience. According to Container Trades Statistics, global container trade volume increased by approximately 5.2% YoY in the first half of 2026, mainly benefiting from the growth of trade related to the global technology industry. Meanwhile, the low efficiency of container shipping caused by the blockage of the Strait of Hormuz, disruption to the resumption of shipping routes in the Red Sea and port congestion supported demand for containers. During the Reporting Period, the growth in demand for container shipping together with the replacement and renewal requirements for the massive existing container fleet drove a steady rebound in new container sales across the industry in the second quarter, reversing the downward trend seen in the first quarter, while prices also stabilised simultaneously.
+During the Reporting Period, the Group’s container manufacturing business achieved growth in both production and sales volume. In particular, the accumulated sales volume of dry containers reached 1.1385 million TEUs, representing a YoY increase of approximately 1.12%; meanwhile, benefiting from the bountiful harvest of fresh fruits in South America and the harvest season in the Northern Hemisphere, sales volume of reefer containers reached 108,200 TEUs, representing a YoY increase of approximately 17.61%. During the Reporting Period, the container segment recorded revenue of RMB21.920 billion, representing a YoY increase of 0.85%, and net profit of RMB272 million, mainly affected by the YoY decline in the price of standard containers and exchange rates.
+Logistics Services Business: During the Reporting Period, the multimodal transport market environment gradually improved, particularly the container shipping market, where freight rates continued to rise since March. During the Reporting Period, the segment achieved revenue of RMB13.945 billion, representing a YoY increase of 2.70%, and net profit of RMB240 million, representing a YoY increase of 18.81%. CIMC Wetrans actively captured the upward trend by deepening customer relationship management, optimising product mix, accelerating overseas expansion and strengthening operational efficiency. During the Reporting Period, the proportion of direct customers in the sea transportation business continued to increase; the port logistics business added route, extra sailing and vessel space agency services for multiple leading shipping companies; the industry logistics business added new cold chain equipment deployment, with cold chain business volume increasing by 14% YoY; the customer structure of the air transportation business continued to be optimised, with business volume increasing by 11% YoY; and the service network of the land transportation business continued to expand. CIMC Wetrans ranked TOP 13 in the 2026 Top 50 Ocean Freight Forwarders list issued by Transport Topics, an authoritative magazine in the global logistics industry, up one place from last year and ranking fifth among Chinese enterprises.
+Road Transportation Vehicles Business: During the Reporting Period, CIMC Vehicles achieved revenue of RMB10.737 billion, representing a YoY increase of 10.09%, and net profit of RMB356 million. Among them, the global semi-trailer business achieved revenue of RMB7.602 billion, representing a YoY increase of 9.79%. In 2026, CIMC Vehicles continued to extend the production and marketing models of the StarLink Project to more product lines and regions, deepening ecosystem cooperation while improving efficiency and reducing costs. The core production efficiency of the semi-trailer business under the StarLink Project continued to improve, and its domestic market share remained No. 1 for seven consecutive years. In overseas markets, revenue and sales volume in the Global South increased significantly, while gross profit margin remained basically flat due to fluctuations in ocean freight rates; production in the European market recovered, while freight rates and equipment orders in the North American market showed marginal improvement in the second quarter. The market share of core DTB products further increased, with a total of 13,238 truck bodies products products sold. Meanwhile, sales volume of EV-DTB truck bodies products for new energy heavy-duty trucks increased significantly, with deliveries of EV-DTB dump truck and mixer truck truck bodies products continuing to rise. The pure electric tractor and trailer business officially established the world’s first EV-RT offline experience center.
+Airport Facilities &amp; Logistics Equipment / Fire Safety &amp; Rescue Equipment Business: During the Reporting Period, revenue amounted to RMB3.357 billion, representing a YoY increase of 7.58%; net profit amounted to RMB71 million, representing a YoY decrease of 11.25%, mainly due to exchange rate fluctuations. During the Reporting Period, orders on hand maintained steady growth. The airport facilities and logistics equipment business secured a series of major benchmark orders, including boarding bridge projects worth hundreds of millions of RMB for Paris Airport and Orly Airport in France, as well as bulk orders for A380 catering vehicles in Singapore, further enhancing its global competitiveness. The logistics automation business successfully implemented multiple e-commerce projects in Southeast Asia, and also secured new orders and contracts in newly expanded industries such as State Grid and China Tobacco. The operating results of the fire safety and rescue equipment business showed significant improvement, with the successful securing of a major procurement order for 13 dual-boom water tower fire trucks under the national government subsidy-funded project for hazardous chemical emergency rescue teams. Cumulative new orders reached RMB1.675 billion, achieving steady growth.
+II. In the Energy Industries Field
+In respect of the energy, chemical and liquid food equipment business, revenue amounted to RMB13.396 billion, representing a YoY increase of 2.98%; net profit amounted to RMB480 million, representing a YoY increase of 4.35%. Among them, CIMC Enric achieved revenue of RMB12.87 billion, representing a YoY increase of 2.0%; newly signed orders amounted to RMB13.71 billion, representing a significant YoY increase of 27.7%; and as at the end of June, orders on hand amounted to RMB31.77 billion, representing a YoY increase of 8.9%.
+Specifically, revenue of the clean energy segment grew steadily. Benefiting from expanding demand in areas such as semiconductors and off-grid distributed power generation, the segment delivered electronic specialty gas clean gas cylinders (Y-type cylinders) and specialty tube skid containers in batches, and launched new hydrogen-rich power generation module products. CIMC Enric successfully delivered an integrated LNG liquefaction plant in Indonesia, while implementing its third benchmark steelmaking coke integrated project — the Shougang Shuicheng Steel project in Liupanshui, Guizhou. It also secured newly signed domestic Panzhihua Iron and Steel projects and its first overseas steelmaking coke integrated project with Tsingshan in Indonesia. In the hydrogen energy field, it contributed to the construction of Hong Kong’s first commercial building hydrogen energy charging station and launched China’s first 20-foot Type IV cylinder hydrogen tube skid container. During the Reporting Period, the clean energy segment recorded newly signed orders of RMB10.61 billion, representing a YoY increase of 18.3%, among which newly signed orders for waterborne clean energy reached RMB4.535 billion, representing a significant YoY increase of 40.1%, with shipbuilding orders scheduled through 2029. The chemical and environment segment benefited from the recovery of the chemical industry and high-growth industries such as semiconductors, with demand for tank containers improving, while the medical equipment components business maintained steady growth. As at the end of June 2026, orders on hand increased by 86.8% YoY to RMB1.57 billion. The liquid food segment focused on the non-alcoholic beverage and new consumption sectors, successfully securing and signing multiple turnkey projects, including projects for Japanese breweries and Chinese whisky distilleries. Cumulative newly signed orders reached RMB1.44 billion, representing a strong YoY increase of 108.4%.
+In respect of the offshore engineering business, benefiting from the cost advantages of deepwater locations, the deepwater offshore engineering market for FPSO/FLNG continued to strengthen. CIMC Raffles, the main operating entity, achieved an important breakthrough in the international high-end offshore engineering general contracting market by signing China’s first FPSO EPCIC general contracting contract, further enhancing its industry competitiveness. During the Reporting Period, revenue amounted to RMB7.935 billion, representing a YoY decrease of 0.98%; net profit amounted to RMB718 million, representing a YoY increase of 155.52%. In terms of market orders, new orders amounted to US$3.2 billion during the Reporting Period, a substantial increase from US$106 million in the same period last year. As at the end of June, CIMC Raffles had cumulative orders on hand of US$7.62 billion, reaching a record high. In terms of project construction and delivery, in January, the PCTC with a capacity of 7,000 vehicles, “NOCC ADRIATIC”, constructed for a Norwegian shipowner, was delivered 70 days ahead of its contractual delivery schedule; in February, the Norse Energi, the world’s largest fully DC wind turbine installation vessel in terms of lifting capacity, completed its seaworthiness delivery; in March, construction commenced on the first vessel of a new generation of seabed rock dumping vessels built for Van Oord, a leading Dutch offshore engineering company; in April, the fore-body module of the P85 hull was slid onto a barge at the Haiyang base, laying a solid foundation for the subsequent successful major assembly of the P85 project; in May, construction of the VLCC tanker officially commenced, entering the substantive construction stage; and in June, the main upper module structure of the project constructed for Golar was successfully capped, marking a key milestone in the project’s construction.
+In respect of the offshore engineering asset operation and management business, all offshore engineering assets of the Group currently under lease have been operating normally under their respective lease contracts, and the Group continued to provide high-quality services to customers. Benefiting from the successful lease of the Blue Whale No. 1 platform, increased prices upon the renewal of contracts for multiple drilling platforms, and lower operating costs resulting from refined management, operating profit improved during the Reporting Period. During the Reporting Period, the sixth-generation semi-submersible drilling platform “Deepsea Yantai” secured a new drilling contract, injecting momentum into revenue growth; the semi-submersible lifting/life support platform Blue Gretha successfully arrived at its designated operating area to provide high-quality services to clients. Meanwhile, several semi-submersible drilling and life support platforms and other offshore engineering assets of the Group actively pursued new contracts.
+Future Development and Prospects
+The management of the Group stated, “2026 is the first year of the ‘15th Five-Year Plan’. The Group will be based on the new development stage, closely follow national policy guidance, and closely focus on ‘focusing on high-quality development and cultivating new growth drivers’. With a more proactive strategic approach, we will cultivate new opportunities and open up new prospects amid complex changes, striving to build ‘a high-quality and respected world-class enterprise’.”
+About China International Marine Containers (Group) Co., Ltd.
+The CIMC Group is a world-leading equipment and solution provider in the logistics and energy industries, and its industry clusters mainly cover the logistics and energy fields. In the logistics field, the Group has established a general transportation equipment portfolio covering “sea, land and air”: its container manufacturing business provides key circulation equipment for the container shipping industry; its road transportation vehicles business connects the arteries of land transportation; its airport facilities and logistics equipment/fire safety and rescue equipment businesses expand into aviation hubs and specialised scenarios; its logistics services business provides professional services across the entire-value chain; and its recycled load business provides professional supporting services. In the energy field, the Group is principally engaged in the energy, chemical, and liquid food equipment business and offshore engineering business. Meanwhile, the Group also continuously develops emerging industries and has finance and asset management businesses that serve the Group itself. As a diversified multinational industrial group serving the global market, CIMC has over 300 member enterprises across Asia, North America, Europe, and Australia, with a total of four listed companies, and customers and sales networks covering more than 100 countries and regions worldwide. In 2025, the Group recorded revenue of RMB 156.6 billion, ranking 154th on the 2025 Fortune 500 China list. The Group has maintained the world’s No.1 position for many consecutive years in core products such as standard dry containers, reefer containers, tank containers and semi-trailers. For more information, please visit http://www.cimc.com/.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Class Action Alert: Levi &amp; Korsinsky Reminds Verra (VRRM) Investors ...</v>
+        <v>Kaplan Fox Alerts Avis Budget Group, Inc. (CAR) Investors to a Securities Class Action Lawsuit - Contact the Firm Before Deadline on September 29, 2026 for Leadership Role</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C123" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D123" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E123" t="str">
-        <v>https://pr-inside.com/class-action-alert-levi-korsinsky-reminds-verra-vrrm-investors-r5200137.htm</v>
+        <v>https://www.newsfilecorp.com/release/311299/Kaplan-Fox-Alerts-Avis-Budget-Group-Inc.-CAR-Investors-to-a-Securities-Class-Action-Lawsuit-Contact-the-Firm-Before-Deadline-on-September-29-2026-for-Leadership-Role</v>
       </c>
       <c r="F123" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 28, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ: CAR) on behalf of investors that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Avis and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>VRRM INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>Global Tier-1 YFORE Rolls Off First U.S.-Built Digital Key</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C124" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D124" t="str">
-        <v>Finance, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E124" t="str">
-        <v>https://pr-inside.com/vrrm-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5200124.htm</v>
+        <v>https://www.prnewswire.com/news-releases/global-tier-1-yfore-rolls-off-first-us-built-digital-key-302862819.html</v>
       </c>
       <c r="F124" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 12, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Verra Mobility Corporation (NASDAQ:VRRM) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Verra securities between February 24, 2026 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/VRRM. Verra Case Details The ..</v>
+        <v>SUWANEE, Ga., Aug. 28, 2026 /PRNewswire/ -- YFORE Technology officially rolled off its first U.S.-manufactured Digital Key today at its facility in Suwanee, Georgia, marking the start of localized mass production for North America. Utilizing an integrated "Vehicle-Cloud-Device" end-to-end...</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>GAC Group to Celebrate 30 Million Global Users on July 16</v>
+        <v>Air Canada Takes Additional Measures to Make Travel Easier for Customers Travelling with Mobility Aids</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C125" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D125" t="str">
         <v>Automotive</v>
       </c>
       <c r="E125" t="str">
-        <v>https://www.prnewswire.com/news-releases/gac-group-to-celebrate-30-million-global-users-on-july-16-302823325.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352700/0/en/air-canada-takes-additional-measures-to-make-travel-easier-for-customers-travelling-with-mobility-aids.html</v>
       </c>
       <c r="F125" t="str">
-        <v>GUANGZHOU, China, July 12, 2026 /PRNewswire/ -- From the roll-off of its first vehicle to the upcoming milestone of its 30 millionth finished automobile, every step forward taken by GAC stems from the choices and trust of users worldwide. On July 16, GAC Group will stage a grand...</v>
+        <v>MONTR&amp;#201;AL, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Air Canada today announced a new mobility aid travel policy designed to make travel simpler, more consistent and less stressful for customers who travel with mobility aids, including customers participating in adapted sports.</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>All Squared Electrical Services Launches New Website to Serve Pembroke Pines, FL</v>
+        <v>Lasfit Expands Its Vehicle-Specific Ford F-150 Upgrade Solutions Across Lighting, Protection and Outdoor Use</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C126" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D126" t="str">
         <v>Automotive</v>
       </c>
       <c r="E126" t="str">
-        <v>https://www.prunderground.com/all-squared-electrical-services-launches-new-website-to-serve-pembroke-pines-fl/00388413/</v>
+        <v>https://www.prnewswire.com/news-releases/lasfit-expands-its-vehicle-specific-ford-f-150-upgrade-solutions-across-lighting-protection-and-outdoor-use-302862667.html</v>
       </c>
       <c r="F126" t="str">
-        <v>New site makes it easier for Pembroke Pines homeowners and businesses to book electrical services and request a free estimate online The post All Squared Electrical Services Launches New Website to Serve Pembroke Pines, FL first appeared on</v>
-[...2 lines deleted...]
-    <row r="127">
+        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- Lasfit has rolled out brand-new LED ditch lights tailored for Ford F-150 off-road and outdoor adventures, further enriching its dedicated product ecosystem for the iconic pickup truck. This new launch adds a professional outdoor lighting option...</v>
+      </c>
+    </row>
+    <row r="127" xml:space="preserve">
       <c r="A127" t="str">
-        <v>ROSEN, A LEADING LAW FIRM, Encourages Verra Mobility Corporation Investors ...</v>
+        <v>Deepening Implementation of Technological Innovation, Accelerating Transformation of Productive Forces</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C127" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D127" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, AI, SaaS, Energy, Automotive, Education</v>
       </c>
       <c r="E127" t="str">
-        <v>https://pr-inside.com/rosen-a-leading-law-firm-encourages-verra-mobility-corporation-investors-r5200096.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 11, 2026 /The Rosen Law Firm, P.A. WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109563/</v>
+      </c>
+      <c r="F127" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - Legend Holdings Corporation (“Legend Holdings” or the “Company”; Stock Code: 3396.HK) announced the unaudited condensed consolidated interim results for the six months ended June 30, 2026 (the “Reporting Period”). During the Reporting Period, the Company recorded revenue of RMB362.935 billion, representing a 29% year-on-year increase, primarily driven by the significant revenue growth of its subsidiaries Lenovo and Levima Advanced Materials; net profit attributable to equity holders of the Company was RMB2.230 billion, up 219% year-on-year, driven by the recovery in portfolio value of the industrial incubations and investments segment. Excluding the impact of a one-off item, net profit attributable to equity holders of Legend Holdings was RMB5.812 billion, a year-on-year increase of 834%.
+In the first half of 2026, Legend Holdings remained committed to technological innovation as the key driver for high-quality development and continued to enhance its distinctive technological innovation system. The Company actively drove the coordinated advancement of “anchoring diversified-industries operations in technology-focused core businesses, extending ecosystem coverage through technology innovation funds, and driving the very early-stage industrialization of forward-looking technologies.” This expedited the transformation from scientific and technological achievements into real productive forces, and drove a steady improvement in the Company's core competitiveness, with significant performance growth, laying a solid foundation for the Company’s sustainable development.
+RMB 10 Billion in R&amp;D Investment, Together with a Solidified Technology Foundation
+During the Reporting Period, Legend Holdings’ total R&amp;D investment exceeded RMB10 billion, a historical record high for its midyear report. Its portfolio companies continued to deliver steady growth with solid fundamentals. Lenovo capitalized on the surge in hybrid AI, with all three major business segments delivering double-digit revenue growth and reaching record highs for the same period. AI has become Lenovo’s core growth engine, with AI-related revenue increasing by 64% for the same period and accounted for 36% of Lenovo’s total revenue. Levima Advanced Materials posted significant performance growth and made breakthroughs in a number of major projects. Among them, the m-Xylylene Diisocyanate (XDI) project was listed under the National Key R&amp;D Program. Built on Levima’s technical expertise and R&amp;D experience, the PEEK project has entered the construction phase. Both projects are expected to be completed and put into operation in 2027, filling domestic technology gaps.
+Technology Ecosystem Bearing Fruit, and 12 Portfolio Companies Successfully Listed
+Leveraging years of dedicated efforts in technology innovation, Legend Holdings has cultivated a robust ecosystem spanning emerging and future industries. This ecosystem is now delivering tangible returns, not only driving significant performance growth for the Company, but also accumulating momentum for long-term development. During the Reporting Period, the industrial incubations and investments segment’s depth of technology asset pipeline and ability to realize value from these assets both improved. In the first half of 2026, the Legend Holdings Family Group supported the listing of 12 portfolio companies. These listed companies spanned sectors including artificial intelligence, semiconductors, advanced manufacturing, and healthcare. More than 30 additional portfolio companies are currently in the pre-listing pipeline. The Company invested in over 80 technology projects in the first half of the year across frontier fields such as artificial intelligence, quantum computing, optical interconnects, embodied artificial intelligence, chips and semiconductors, biopharmaceuticals, and commercial aerospace. To date, Legend Holdings has invested in over 300 AI-related companies. The Company has also established a systematic presence in other frontier fields, having invested in over 110 companies in pharmaceuticals and healthcare, over 60 companies in sustainable industries and future energy, and more than 50 companies in embodied artificial intelligence.
+Fostering Industry-Academia-Research Collaborative Innovation and Exploring New Pathways for Commercializing Original Technologies
+Responding to the call to “accelerate the translation from technological advances into productive forces”, Legend Holdings leverages its Forward-Looking Technology Research Institute to actively promote industry-academia-research collaborative innovation and explore new pathways for the commercialization of pioneering technologies. In the first half of the year, Legend Holdings established the Advanced Photonic Integration Joint Laboratory with a National Key Laboratory at Peking University. Together with the research team, the Company published co-authored papers and filed joint patents, while making preparations to establish a dedicated operating entity. In addition, led by the Chinese Information Processing Society of China (CIPS), and jointly initiated by Legend Holdings and other organizations, the Industry University Research Working Committee of the Chinese Information Processing Society of China was established, focusing on frontier areas of artificial intelligence. The Committee translates real-world industry needs into concrete workstreams. The Company has built a “Covalent Innovation” model that brings real-world industry needs into the earliest stages of R&amp;D, enabling businesses and researchers to jointly set priorities and develop solutions. It aims to create a replicable pathway for translating more creative innovation into new quality productive forces.
+ESG Practices Gaining Authoritative Recognition, Corporate Responsibility Underpinning the Foundation for Sustainability
+Legend Holdings prioritizes ecological conservation and green development. Lenovo has repeatedly received authoritative recognition both domestically and internationally in the ESG field. It has retained the highest global 3A rating in the MSCI ESG Ratings and received the EcoVadis Platinum Medal, its highest distinction, for two consecutive years. It was also included in the Fortune China ESG Impact List for five consecutive years. Its green operations continued to deliver strong results: over 90% of the electricity used in Lenovo’s global operations came from renewable energy sources. More than 360 million kilograms of end-of-life products have been recovered and reused. In photovoltaic materials, Levima Advanced Materials operates two major product lines for photovoltaic adhesive film materials, EVA and POE, with an annual production capacity exceeding 350,000 tons. In new energy battery materials, the company has built a comprehensive portfolio. In green investment, Legend Holdings has invested in more than 60 companies across new energy, energy decarbonization and so on. The Legend Star CEO Training Program has been running for over 18 years, nurturing up to 1,429 startup founders with 77 listed companies, 217 national-level specialized and innovative “Little Giant” enterprises, 930 High-and New-Technology Enterprises (HNTE), and more than 460,000 jobs created.
+Looking ahead, Legend Holdings will continue to closely align with national strategic needs, adhere to the main thread of technological innovation driving high-quality development, steadily improve its distinctive technological innovation system, deepen its focus on technology as its core business, and accelerate the promotion of the transformation of scientific achievements into real productive forces, making unremitting contributions to Chinese modernization and self-reliance and strength in science and technology.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>FRP Introduces New FX Series Designed for New and Experienced Riders</v>
+        <v>Digital Mirror Pioneer YFORE Unveils Full Intelligent Mirror Lineup in North America</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C128" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D128" t="str">
         <v>Automotive</v>
       </c>
       <c r="E128" t="str">
-        <v>https://pressreleasenews.org/pressroom/frp-introduces-new-fx-series-designed-for-new-and-experienced-riders</v>
+        <v>https://www.prnewswire.com/news-releases/digital-mirror-pioneer-yfore-unveils-full-intelligent-mirror-lineup-in-north-america-302862726.html</v>
       </c>
       <c r="F128" t="str">
-        <v/>
+        <v>SUWANEE, Ga., Aug. 28, 2026 /PRNewswire/ -- YFORE Technology, a leading global Tier-1 automotive electronics supplier, officially commissioned its new U.S. manufacturing facility near Atlanta, Georgia today. Marking the milestone, YFORE debuted its full digital mirror lineup across North...</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Super Intelligent Valet Parking (SIVP): FREELANDER 8 Enables Effortless Parking for Daily Use</v>
+        <v>Physics and Real-Time Video: DisplayRide Introduces Features in Support of New York's Fault-First Standard</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C129" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D129" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E129" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/12/3325833/0/en/Super-Intelligent-Valet-Parking-SIVP-FREELANDER-8-Enables-Effortless-Parking-for-Daily-Use.html</v>
+        <v>https://pressreleasenews.org/pressroom/physics-and-real-time-video-displayride-introduces-features-in-support-of-new-yorks-fault-first-standard</v>
       </c>
       <c r="F129" t="str">
-        <v>One of the most pioneering features of its intelligent mobility experience is SIVP (Super Intelligent Valet Parking).</v>
-[...2 lines deleted...]
-    <row r="130">
+        <v>A complete and credible incident record — synchronized video and measured vehicle physics, from well before the impact to well after — delivered within minutes, documenting the chain of events for carriers and the drivers they insure.</v>
+      </c>
+    </row>
+    <row r="130" xml:space="preserve">
       <c r="A130" t="str">
-        <v>Markets Reach New Highs as ELEKTROS Celebrates a 10.38% Friday Gain and Advances Its Long-Term Vision for a Next-Generation High-Speed EV Charging Infrastructure Network</v>
+        <v>Fosun International Delivers 160.3% YoY Profit Growth in 1H2026</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C130" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D130" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Healthcare, Real Estate, Automotive</v>
       </c>
       <c r="E130" t="str">
-        <v>https://www.newswire.com/news/markets-reach-new-highs-as-elektros-celebrates-a-10-38-friday-gain-and-1688588</v>
-[...2 lines deleted...]
-        <v>Publicly Traded &amp;bull; Ticker Symbol:ELEK</v>
+        <v>https://www.acnnewswire.com/press-release/english/109551/</v>
+      </c>
+      <c r="F130" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - On the evening of 27 August, Fosun International announced its 2026 interim results. During the Reporting Period, its total revenue reached RMB86.96 billion; profit attributable to owners of the parent reached RMB1.72 billion, representing a year-on-year increase of 160.3%; overseas revenue reached RMB49.16 billion, with its share of total revenue rising to 56.5%; total debt to total capital ratio decreased to 55.7%.
+These figures show that Fosun’s results fall in the upper-middle range of the Company’s profit alert (profit attributable to owners of the parent is expected to range from approximately RMB1.5 billion to RMB1.8 billion, representing a year-on-year increase of approximately 127% to 172%) issued on 29 July. This marks Fosun’s return to a growth trajectory following the completion of a systematic realignment of “repairing the roof on a sunny day”.
+Over the past few years, Fosun has taken a rather unconventional path. Since 2022, in response to the severe market disruption caused by the pandemic, the Company has advanced its business streamlining and core business-focused strategy, divesting assets and businesses and generating cumulative cash proceeds of approximately RMB75 billion. In March 2026, pursuant to the principle of prudence, Fosun made one-off, non-cash impairment provisions and value revaluations on certain real estate projects with impairment indicators and goodwill and intangible assets of certain non-core business segments. The move drew considerable market attention at the time. At the Company’s 2025 annual results presentation at the end of March, Guo Guangchang, Chairman of Fosun International, explained, “This is about ‘repairing the roof on a sunny day’, allowing Fosun to focus its resources and efforts more effectively on core, high-growth areas.”
+The market has now responded to Fosun’s “repairing the roof on a sunny day” initiative. From the announcement of profit alert in early March to 25 August, before its interim results announcement, Fosun’s share price rose sharply from HKD3.6 to HKD5.41, representing an increase of more than 50%. The market has gradually recognized and priced in the Group’s “risk clearance” efforts.
+More importantly, the earnings growth driven by the Group’s businesses has begun to materialize. At the 2026 interim results presentation held in Hong Kong on 28 August, Guo Guangchang said: “The strong results recovery we delivered in the first half of the year reflects the outcome of the strategic adjustments we have made over the past few years. Our ‘repairing the roof on a sunny day’ strategy has paid off, allowing us to put historical burdens behind us. These results mark the beginning of Fosun’s continued progress along a trajectory of steady growth.”
+Solid Core Businesses, with Pharmaceuticals and Insurance Posting Strong Results
+First, let us look at Fosun’s core businesses. In the first half of 2026, its four core businesses — Fosun Pharma, Yuyuan, Fosun Insurance Portugal (Fidelidade), and the Tourism segment — generated a total revenue of RMB63.88 billion, accounting for 73.5% of the Group’s total revenue, further demonstrating the results of its core business-focused strategy.
+Among them, the pharmaceutical and insurance segments delivered particularly strong performance.
+In the first half of the year, Fosun Pharma achieved operating revenue of RMB20.377 billion. Revenue from innovative drugs recorded a year-on-year increase of 13.84%, with their contribution to pharmaceutical business revenue rising to 33.35%, establishing innovative drugs as a key growth driver. Its innovative biopharmaceutical platform, Henlius, reported revenue of RMB3.5882 billion, representing a year-on-year increase of 27.3%, while net profit amounted to RMB430.4 million, up 10.3% year-on-year, sustaining growth momentum in revenue and profit. Commercialization of innovative drugs continued to gain traction. During the Reporting Period, Fosun Pharma had a total of 20 indications of 7 innovative drugs approved for launch both domestically and overseas. With their revenue share on a steady rise, innovative drugs have become the main growth engine driving the pharmaceutical business forward.
+The insurance segment delivered a stellar performance, with Fosun’s domestic and overseas insurance companies all posting broad-based improvements. Fidelidade’s overall market share in Portugal reached 30.1%, and its international business accounted for 26.7% of its consolidated total business. In the first half of the year, Fidelidade recorded net profit attributable to owners of the parent of EUR165 million, up 23.8% year-on-year, maintaining steady growth.
+In Chinese mainland, Pramerica Fosun Life Insurance recorded gross written premiums of RMB8.38 billion in the first half of 2026, up 52.2% year-on-year. Net profit reached RMB780 million, representing a year-on-year increase of 270% and exceeding its net profit for the full year of 2025. Fosun United Health Insurance reported a 36.2% year-on-year increase in revenue and net profit of RMB572 million. Peak Reinsurance’s reinsurance revenue and gross written premiums increased by 25% and 11.8% year-on- year, respectively, while net profit after tax reached USD89.70 million. In April 2026, Moody’s upgraded Peak Re’s rating from Baa1 to A3, with a “stable” outlook.
+Guo Guangchang said at the results presentation: “Integrating our insurance business with industries in which we have established competitive advantages has been a strategic priority for Fosun for over three decades — a critical linkage we have long sought to unlock. I believe we have now achieved it. This integration will significantly strengthen our industrial operational capabilities and future profitability, providing sustained momentum for Fosun’s development.”
+“Successfully navigating another cycle” is how the market has described Fosun’s latest round of adjustments. A closer look reveals how Fosun has successfully navigated the cycle. On the one hand, the Group has continued to streamline its business to generate cash proceeds. In the first half of the year, the Group generated proceeds equivalent to more than RMB12.0 billion from the divestment of non-strategic and non-core assets. Its total debt to total capital ratio was reduced to 55.7%, while its cash, bank balances and term deposits amounted to RMB61.214 billion. On the other hand, the innovation and globalization strategy that the Group has been pursuing for years has entered a value-realization phase, serving as the core engine driving profit recovery.
+Integrated Innovation Strategy Bears Fruit
+Since innovative drugs took off in the domestic market in 2025, Fosun has repeatedly broken into the spotlight, with multiple innovative drug business development (BD) drawing significant market attention. In fact, as the saying goes, “One minute on stage takes ten years of hard work off stage”. This series of innovation achievements is the result of Fosun’s forward-looking innovation strategy established nearly two decades ago.
+Notably, for more than a decade, Fosun has built a globally integrated innovation system across its core business areas, combining “independent R&amp;D + investment incubation + ecosystem collaboration”, and has consistently made substantial investments in technology innovation. In the first half of this year alone, investment in technology innovation reached RMB4.2 billion, representing a year-on-year increase of 16.7%.
+In the first half of this year, Fosun saw a series of innovations come to fruition. HANSIZHUANG, independently developed by Henlius, received approval from the National Medical Products Administration (NMPA) for its perioperative indication in gastric cancer, pioneering a postoperative “chemo-sparing” regimen and making it the world’s first and only anti-PD-1 monoclonal antibody approved for this indication. Its core pipeline asset, HLX43, as a potential best-in-class (BIC) broad-spectrum anti-tumor PD-L1 ADC, has demonstrated preliminary clinical efficacy characterized by high efficacy and low toxicity across multiple solid tumors, including non-small cell lung cancer (NSCLC), with over 1,500 patients enrolled globally. To date, Henlius has 10 products approved in over 60 countries and regions, and has benefited over 1.1 million patients.
+In addition, FUMAINING (luvoxmetinib tablets), independently developed by Fosun Pharma, was approved for the treatment of paediatric and adolescent patients with relapsed or refractory Langerhans cell histiocytosis (LCH), continuing to fill the gap in the treatment of rare diseases. In terms of neurodegenerative diseases, Fosun Pharma expanded its global collaboration with AriBio on AR1001, extending its rights to develop and commercialize the product to key markets including the U.S., Europe and Japan. Meanwhile, post-marketing confirmatory clinical trials for sodium oligomannate capsules have progressed steadily, with more than 1,000 patients enrolled as of 31 July 2026. In addition, HT001, an oral NLRP3 inhibitor for the treatment of Parkinson’s disease in-licensed by Hengtai Bio, an investee and incubated company of Fosun Pharma, commenced its Phase I clinical trial in Australia.
+Fosun’s innovation achievements demonstrate the forward-looking nature of its innovation strategy and its ability to identify the right opportunities in R&amp;D. As Guo Guangchang remarked at the results presentation, through years of effort, Fosun has built globally integrated innovation capabilities rooted in China. This distinctive strength of Fosun is expected to create greater value for all in the years ahead.
+“Fosun has never pursued innovation behind closed doors. Instead, we leverage our resource-integration capabilities and a global perspective to drive smart innovation, bringing together the best technologies, teams and supply chains from around the world to solve real problems. This is how we unlock vast market potential,” said Guo Guangchang.
+Unlocking Value through Global Operations
+Globalization has been another forward-looking strategic move for Fosun. Since its listing in Hong Kong in 2007, when many Chinese companies were still focused primarily on their domestic markets, Fosun had already begun expanding overseas ahead of its peers.
+Nearly two decades later, as a growing number of Chinese companies embrace the view that they must go global or risk being left behind, and seek to capture overseas markets by taking their products overseas, Fosun has already established a profound business presence in more than 40 countries and regions. With local teams operating overseas, it has successfully operated a number of companies within the Fosun ecosystem. “Global operations” have become a defining feature of Fosun’s globalization strategy and a core engine underpinning the development of its businesses.
+Guo Guangchang said at the interim results presentation that Fosun continues to strengthen its global operational capabilities. On the one hand, it is helping Chinese products and services enter overseas markets. On the other hand, it is introducing high-quality products and services from around the world into China. Drawing on the global resource-mobilization capabilities it has built over the years, Fosun is able to identify high-quality projects and technologies worldwide and rapidly mobilize the resources needed to advance them.
+In the first half of 2026, Fosun’s overseas revenue reached RMB49.16 billion, accounting for 56.5% of total revenue, up 3 percentage points as compared to the same period of 2025 and marking a record high in the proportion of overseas revenue.
+In the field of pharmaceuticals and healthcare, Fosun made substantial progress in the global expansion of innovative drugs and commercial business development. Henlius’ HANSIZHUANG was approved for three new indications in the European Union (EU), while HLX11 (pertuzumab injection) was approved in the EU and HLX14 (denosumab injection) was approved in Canada. At the beginning of 2026, Fosun Pharma entered into a strategic partnership with Eisai for HANSIZHUANG, with an aggregate potential consideration exceeding USD300 million, underscoring how the global value of Chinese innovative drugs is being repriced by international markets.
+In the first half of the year, Yuyuan generated revenue of RMB532 million in Hong Kong SAR and Macau SAR in the first half of 2026, representing a year-on-year increase of 285.83%, while revenue from the Japanese market reached RMB306 million, representing a year-on-year increase of 6.09%. Laomiao has 15 stores in Hong Kong SAR, Macau SAR, overseas markets and duty-free channels. Club Med has also continued to expand its global footprint, with Club Med Urban Oasis Hangzhou Longwu already open and Club Med South Africa Beach &amp; Safari now in soft opening.
+Leveraging Fosun’s global ecosystem, Fidelidade in the insurance segment has expanded its business from Portugal to Portuguese-speaking countries and markets across Europe, Latin America, and Africa. Its international business now accounts for 26.7% of its consolidated total business, with continued growth in Portuguese-speaking countries. Meanwhile, Peak Reinsurance has maintained steady growth thanks to its global business footprint.
+The guiding principle behind Fosun’s globalization strategy is “Combining Global Resources with China’s Capabilities”, deeply integrating China’s manufacturing capabilities, service capabilities, and innovation dividends, with global markets.  Starting with leveraging China’s growth momentum to establish its business presence, and progressing to a two-way engagement of “mutual empowerment between China and the world”, Fosun has now entered the 3.0 phase of “global organization + local operations”. In this phase, Fosun “truly operates with a global perspective”, having developed the ability to foster cross-regional, cross-cultural, and cross-organizational synergies within its business ecosystem and support the continued growth of its overseas revenue.
+At the interim results presentation held on 28 August, Guo Guangchang said: “Fosun’s future development goal is to ‘spur the horse to full speed’.  We have already positioned ourselves on a trajectory of steady growth. Going forward, we will continue to advance innovation-driven and global development in industries where we have established competitive advantages, building on our momentum and accelerating further.”
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Markets Reach New Highs as ELEKTROS Celebrates a 10.38% Friday Gain ...</v>
+        <v>MotorCities National Heritage Area Awards Nearly $15,000 in Mini-Grants to 10 Michigan Organizations</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C131" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D131" t="str">
         <v>Automotive</v>
       </c>
       <c r="E131" t="str">
-        <v>https://pr-inside.com/markets-reach-new-highs-as-elektros-celebrates-a-10-38-friday-gain-r5200085.htm</v>
+        <v>https://www.pr.com/press-release/977587</v>
       </c>
       <c r="F131" t="str">
-        <v>(PR-inside.com) Publicly Traded • Ticker Symbol:ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 11, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today celebrated its 10.38% share price gain on Friday as another encouraging milestone while reaffirming its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any ..</v>
+        <v>MotorCities National Heritage Area has awarded $14,832 in 2026 Mini-Grants to 10 Michigan organizations for projects that preserve, interpret and promote the state’s automotive and labor heritage. [PR.com]</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>As U.S. Markets Rally to Historic Highs, ELEKTROS Advances Its Vision ...</v>
+        <v>Automotive Repair And Maintenance Market: EVs Reshape Service Demand</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C132" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D132" t="str">
         <v>Automotive</v>
       </c>
       <c r="E132" t="str">
-        <v>https://pr-inside.com/as-u-s-markets-rally-to-historic-highs-elektros-advances-its-vision-r5200084.htm</v>
+        <v>https://express-press-release.net/news/2026/08/28/1769698</v>
       </c>
       <c r="F132" t="str">
-        <v>(PR-inside.com) Publicly Traded • Ticker Symbol:ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 11, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary business ..</v>
+        <v>The global automotive repair and maintenance market is expanding steadily as vehicles remain in service for longer periods, global vehicle ownership increases, and modern automobiles become increasingly [read full press release...]</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>As U.S. Markets Rally to Historic Highs, ELEKTROS Advances Its Vision for a Next-Generation High-Speed EV Charging Infrastructure Network</v>
+        <v>Planet Ventures Announces Strategic Investment in Starcloud, a Pioneer in Space-based AI Data Centers</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C133" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D133" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E133" t="str">
-        <v>https://www.newswire.com/news/as-u-s-markets-rally-to-historic-highs-elektros-advances-its-vision-for-a-next</v>
+        <v>https://www.newsfilecorp.com/release/311787/Planet-Ventures-Announces-Strategic-Investment-in-Starcloud-a-Pioneer-in-Spacebased-AI-Data-Centers</v>
       </c>
       <c r="F133" t="str">
-        <v>Publicly Traded &amp;bull; Ticker Symbol:ELEK</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 28, 2026) - Planet Ventures Inc. (CSE: PXI) (OTC Pink: PNXPF) (FSE: P6U) ("Planet" or the "Company") is pleased to announce that it has completed a USD$100,000 indirect investment in Starcloud, Inc. ("Starcloud"), a U.S.-based technology company which created the category of orbital data centers (ODC) designed to deliver artificial intelligence ("AI") computing infrastructure in space, through an equity investment in a Special Purpose Vehicle...</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Markets Rally to Record Highs as the U.S. Economy Shows Renewed Strength ...</v>
+        <v>MotorCities National Heritage Area Awards More Than $100,000 in Challenge Grants to Seven Michigan Projects</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C134" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D134" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E134" t="str">
-        <v>https://pr-inside.com/markets-rally-to-record-highs-as-the-u-s-economy-shows-renewed-strength-r5200083.htm</v>
+        <v>https://www.pr.com/press-release/977636</v>
       </c>
       <c r="F134" t="str">
-        <v>(PR-inside.com) Publicly Traded • Ticker Symbol:ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 11, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary business ..</v>
-[...2 lines deleted...]
-    <row r="135">
+        <v>MotorCities awarded $111,500 in Partnership Challenge Grants that supports seven larger projects involving automotive design, historic preservation, accessibility, heritage tourism, youth education, environmental recreation, and architectural study. [PR.com]</v>
+      </c>
+    </row>
+    <row r="135" xml:space="preserve">
       <c r="A135" t="str">
-        <v>Markets Rally to Record Highs as the U.S. Economy Shows Renewed Strength - Reminiscent of the Dot-Com Era; ELEKTROS Celebrates a 10.38% Friday Gain While Advancing Its Vision for High-Speed EV Charging Infrastructure</v>
+        <v>Redion Holiday Barometer 2026: Singapore Sets a Global Benchmark for the Most Insured Travelers as Expectations for Travel Support Rise</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C135" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D135" t="str">
-        <v>Automotive</v>
+        <v>AI, SaaS, Healthcare, Automotive</v>
       </c>
       <c r="E135" t="str">
-        <v>https://www.newswire.com/news/markets-rally-to-record-highs-as-the-u-s-economy-shows-renewed-strength</v>
-[...2 lines deleted...]
-        <v>Publicly Traded &amp;bull; Ticker Symbol:ELEK</v>
+        <v>https://www.acnnewswire.com/press-release/english/109546/</v>
+      </c>
+      <c r="F135" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, August 28, 2026 - (ACN Newswire) - Singapore has emerged as the world’s most mature travel protection market, with 86% of travelers covered by travel insurance when they travel, the highest rate recorded globally according to the latest Holiday Barometer 2026 report by Redion (formerly Europ Assistance) and Ipsos.  Alongside strong risk awareness among Singaporeans, the findings highlight growing expectations for comprehensive protection for a broader scope of travel risks, with real-time assistance and seamless digital support increasingly viewed as essential elements of the travel journey.
+As one of the region's most active outbound travel markets with frequent, high-spending travelers and digitally engaged consumers, Singapore offers a glimpse into how traveler expectations are evolving amid growing awareness of global risks. The increasing demand for reassurance through travel protection and assistance is posing a challenge for insurers and travel providers beyond driving insurance penetration towards delivering broader protection, stronger assistance capabilities and more integrated travel solutions that support travelers throughout their journeys.
+Travel protection has become a standard expectation
+Singapore ranks highest globally for travel insurance and protection coverage, with 86% of travelers covered when traveling and more than half (51%) intending to continue subscribing to travel insurance in the future. This market maturity is reflected in the types of risks Singaporeans choose to protect against, including loss of personal belongings, transportation accidents and health-related incidents, suggesting that travelers increasingly value comprehensive protection that extends beyond basic policy coverage.
+Singaporeans also remain among the world’s highest-spending travelers, with an average leisure holiday budget of USD 2,818. Yet affordability and company reputation remain important purchasing considerations when selecting travel protection, indicating that consumers are willing to invest in coverage when it offers clear value, trusted service and meaningful benefits.
+Virginie Babinet, CEO Travel Insurance &amp; Assistance – Redion Group, said, "Building on the record levels seen last year, the desire to travel remains strong and undiminished, despite tougher trade-offs and the cost of living remaining a top global concern. What is changing, however, is the travel landscape itself. Security considerations are weighing more heavily on destination choices, with decisions increasingly shaped by risk considerations. At the same time, artificial intelligence is now a genuine planning tool for a growing number of travelers worldwide, as demonstrated by the distinct jump in numbers, particularly in emerging and high growth markets."
+Hassen Bennour, CEO of Redion Asia Pacific, said, “Singapore continues to set the pace for travel protection in the region, with 86% of travelers already covered, among the highest levels in the world. What is changing, however, is what travelers now expect this protection to deliver. Beyond coverage, Singaporeans want broader multi-risk protection, embedded assistance and reassurance that travels with them across every trip. At the same time, artificial intelligence is helping travelers plan faster, but confidence in the final decision still rests with human expertise. For insurers and industry partners, this is where the next opportunity lies: pairing digital speed with trusted human guidance to meet the standards of one of the most demanding travel markets globally."
+AI and digital tools help Singaporeans travel smarter, but human control still leads
+Singapore's strong digital adoption is also reshaping how travellers research, plan and manage their journeys. Nearly half (45%) of Singaporeans have used AI in holiday planning or booking, primarily to research destinations, compare travel options and build itineraries. A similar proportion (48%) would consider allowing AI to make bookings on their behalf, provided they retain the ability to review and approve decisions before purchase.
+The same trend is emerging in travel insurance. While the use of AI to compare travel insurance products remains relatively limited today, many travelers (47%) expect to rely on it more in the future because of the convenience and speed it offers. Interest is also growing in digital services that complement insurance policies, including emergency assistance, 24/7 customer support, real-time alerts, mobile access and digital claims services.
+The implication is evident that AI is preferred as a tool in the planning process, but decision-making and the trust that comes with it still needs a human checkpoint built into the journey. Rather than replacing human involvement, the findings suggest that travelers want digital convenience supported by visible human oversight, combining the speed of technology with the confidence of expert guidance.
+Frequent outbound and experience-driven travelers expect reassurance throughout the journey
+Singaporeans remain among the region’s most active travelers. More than 9 in 10 take at least one leisure trip annually, while the majority (84%) intend to travel internationally, despite persisting geopolitical uncertainty. Travel is increasingly experience-driven, with nearly 7 in 10 preferring city destinations, citing relaxation, exploration and local food and cultural discovery among their key motivations. Combined with high travel spending, these behaviors reflect a market that increasingly prioritizes quality experiences alongside value.
+As travellers invest more in their trips, expectations around protection and support naturally rise. The research found that concerns around natural disasters, epidemic outbreaks, terrorism and travel disruptions continue to influence travel decisions. Rather than discouraging travel, these concerns are driving demand for greater reassurance, flexibility and support before, during and after each journey. This creates opportunities for insurers and travel providers to embed safety, assistance and peace of mind into the overall customer journey as enablers of worry-free travel experiences.
+With most travelers taking their longest trips during the year-end period, particularly in November and December, the final quarter remains a critical window for travel providers to engage consumers through premium offerings, bundled experiences and integrated protection solutions. As expectations around travel continue to evolve, Singapore's world-leading level of protection coverage underscores a broader shift in how travellers view insurance and assistance. Increasingly, travellers are seeking protection that delivers peace of mind throughout the entire journey, supported by digital convenience, responsive assistance and trusted expertise whenever they need it.
+About Redion (formerly Europ Assistance)
+Redion is a world leader in assistance, travel insurance and employee benefits. The name, revealed in 2026, reflects the full maturity of the global Care platform that has been operating under Generali Care, bringing together Europ Assistance and Generali Employee Benefits (GEB). Operating in more than 190 countries, with over 12,000 employees and €5.8 billion in annual business volume, Redion delivers services spanning travel insurance, emergency and medical assistance, employee protection (life, disability, accident, medical), health and mobility solutions, as well as global B2B2C and embedded insurance programmes. Within its employee benefits offering, Redion builds on a global network of 224 active partners to provide multinational clients with protection, health, pension and wellbeing solutions across markets, combining global scale, local expertise and deep technical capabilities.
+For media enquiries, please contact:
+Benedict Gerald Rozario, 
+Marketing &amp; Communication, 
+Redion East Asia
+M: +60-12 979 7238
+E: benedict.rozario@eastasia.redion.com
+Nadzwan Tahir, 
+Senior Executive
+Narro Communications
+M: +60-18 399 1646
+E: nadzwan@narrocomms.com 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Class Action Lawsuit Filed: Verra Mobility Corporation (VRRM) – Join ...</v>
+        <v>Lost Money on Avis Budget Group, Inc. (CAR)? Join Class Action Before ...</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C136" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D136" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E136" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-verra-mobility-corporation-vrrm-join-r5200045.htm</v>
+        <v>https://pr-inside.com/lost-money-on-avis-budget-group-inc-car-join-class-action-before-r5217007.htm</v>
       </c>
       <c r="F136" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 11, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Pomerantz LLP Notifies Investors of Class Action Against Verra Mobility ...</v>
+        <v>Luxshare Precision Reports 40.2% Revenue Growth in First Half 2026; Business Mix Supports Margin Expansion</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C137" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D137" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, AI, Retail, Automotive</v>
       </c>
       <c r="E137" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-notifies-investors-of-class-action-against-verra-mobility-r5200019.htm</v>
+        <v>https://www.prnewswire.com/news-releases/luxshare-precision-reports-40-2-revenue-growth-in-first-half-2026-business-mix-supports-margin-expansion-302861723.html</v>
       </c>
       <c r="F137" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 11, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>Broad-based growth across consumer electronics, communications and data center, and automotive electronics, supported by targeted investment in AI infrastructure, intelligent vehicles and global delivery capacity DONGGUAN, China, Aug. 28, 2026 /PRNewswire/ -- Luxshare Precision Industry...</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Pomerantz LLP Issues Important Reminder to Verra Mobility CorporationInvestors ...</v>
+        <v>ROSEN, LEADING TRIAL ATTORNEYS, Encourages Avis Budget Group, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C138" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D138" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E138" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-important-reminder-to-verra-mobility-corporationinvestors-r5199993.htm</v>
+        <v>https://www.newsfilecorp.com/release/311850/ROSEN-LEADING-TRIAL-ATTORNEYS-Encourages-Avis-Budget-Group-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F138" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 11, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 27, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline.SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to compensation...</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>The Kryder Law Group Expands Throughout Illinois With Multiple Chicago and Metro-Area Offices to Better Serve Illinois Communities in Need of Personal Injury Services</v>
+        <v>Stellantis Launches Project Green Light Partnership at Detroit Facilities as School Year Begins</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C139" t="str">
-        <v>PR.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D139" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E139" t="str">
-        <v>https://www.pr.com/press-release/973347</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359644</v>
       </c>
       <c r="F139" t="str">
-        <v>The Kryder Law Group focuses its law practice on personal injury claims including wrongful death, falls, equipment injuries, construction accidents, work injuries, airplane crashes and transportation injuries related to car, truck and motorcycle accidents. The firm has at least one, seven figure recovery in each of these categories. The firm is consistently recognized as a leading Illinois personal injury law firm. [PR.com]</v>
+        <v>As students return to classrooms across Detroit this week, Stellantis helps strengthen safety in the communities surrounding its facilities through a partnership with the Detroit Police Department and Project Green Light Detroit, becoming the first automotive company to join the citywide public safety initiative. - - Project Green Light Detroit launched in 2016 as a partnership among the Detroit Police Department, the city of Detroit, local businesses and community organizations. More tha... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359644</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Battery X Metals Presents Positive Preliminary Lithium-Ion Battery ...</v>
+        <v>The new 911 Challenge – for professional motorsport without compromise</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C140" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D140" t="str">
-        <v>SaaS, Real Estate, Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E140" t="str">
-        <v>https://pr-inside.com/battery-x-metals-presents-positive-preliminary-lithium-ion-battery-r5199944.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359643</v>
       </c>
       <c r="F140" t="str">
-        <v>(PR-inside.com) News Release Highlights: Battery X Metals' patent-pending lithium-ion battery rebalancing platform has demonstrated positive preliminary estimated driving range improvements of up to approximately 255 kilometres across real-world electric vehicle performance trials, supporting meaningful battery capacity recovery, advanced diagnostics, sustained performance recovery, and validation across multiple commercial and passenger EV platforms. The Company has strengthened its intellectual property portfolio through the completion of its International Patent Cooperation Treaty (PCT) patent application, preserving priority rights while establishing a pathway to pursue patent protection in more than 150 countries. Concurrently, Battery X Metals has completed or is actively advancing c</v>
+        <v>Dr. Ing. h.c. F. Porsche AG is opening up a new approach to customer motorsport: The 911 Challenge combines the DNA of the current 911 GT3 with that of a racing car. Thanks to production-based technology, comprehensive safety features and motorsport-ready driving dynamics systems, the Challenge provides a gateway to competitive racing. The structure for operating and spare parts costs has been developed specifically for this purpose. At a glance - - - &amp;#8226; Porsche forges a new link between r... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359643</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>Battery X Metals Presents Positive Preliminary Lithium-Ion Battery Rebalancing Trial Results Demonstrating Significant Estimated Driving Range Improvements and Accelerated Commercialization Progress of its Patent-Pending Lithium-Ion Battery Rebalancing Technology Platform</v>
+        <v>DigitalBridge to Acquire PLUS ES, a Leading Australian Smart Metering Platform</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C141" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D141" t="str">
-        <v>SaaS, Real Estate, Energy, Automotive</v>
+        <v>SaaS, Energy, Automotive</v>
       </c>
       <c r="E141" t="str">
-        <v>https://www.newswire.com/news/battery-x-metals-presents-positive-preliminary-lithium-ion-battery-rebalancing</v>
+        <v>https://finance.yahoo.com/energy/articles/digitalbridge-acquire-plus-es-leading-210500430.html</v>
       </c>
       <c r="F141" t="str">
-        <v>News Release Highlights: Battery X Metals' patent-pending lithium-ion battery rebalancing platform has demonstrated positive preliminary estimated driving range improvements of up to approximately 255 kilometres across real-world electric vehicle performance trials, supporting meaningful battery capacity recovery, advanced diagnostics, sustained performance recovery, and validation across multiple commercial and passenger EV platforms. The Company has strengthened its intellectual property portfolio through the completion of its International Patent Cooperation Treaty (PCT) patent application, preserving priority rights while establishing a pathway to pursue patent protection in more than 150 countries. Concurrently, Battery X Metals has completed or is actively advancing compatibility dev</v>
+        <v>BOCA RATON, Fla., August 27, 2026--DigitalBridge, a leading global alternative asset manager dedicated to investing in digital infrastructure, today announced that a DigitalBridge-managed investment vehicle has entered into an agreement to acquire PLUS ES, one of Australia’s largest smart meter providers. PLUS ES is a separate ring-fenced entity within the Ausgrid Group. PLUS ES provides infrastructure and services that connect retailers, utilities and network operators with the data needed to m</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Recover Investment Losses: Class Action Initiated Against Verra Mobility ...</v>
+        <v>Automotive Finco Corp. Files Condensed Interim Consolidated Financial Statements for the Six Months ended June 30, 2026</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C142" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D142" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E142" t="str">
-        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-verra-mobility-r5199935.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352427/0/en/automotive-finco-corp-files-condensed-interim-consolidated-financial-statements-for-the-six-months-ended-june-30-2026.html</v>
       </c>
       <c r="F142" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>Not for distribution to United States newswire services or for dissemination in the United States. This news release does not constitute an offer to sell or a solicitation of an offer to buy any of the securities in the United States.</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>ROSEN, A TRUSTED AND LEADING LAW FIRM, Encourages Verra Mobility Corporation ...</v>
+        <v>CARZ4US Named One of 100 Top Digital Dealerships in the United States for 2026</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C143" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D143" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E143" t="str">
-        <v>https://pr-inside.com/rosen-a-trusted-and-leading-law-firm-encourages-verra-mobility-corporation-r5199914.htm</v>
+        <v>https://www.send2press.com/wire/carz4us-named-one-of-100-top-digital-dealerships-in-the-united-states-for-2026/</v>
       </c>
       <c r="F143" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, ..</v>
+        <v>SOUTH HACKENSACK, N.J., Aug. 27, 2026 (SEND2PRESS NEWSWIRE) -- CARZ4US, a family-owned independent used car dealership serving New Jersey from locations in South Hackensack (Bergen County) and Pine Brook (Morris County), has been named a 2026 Top Digital Dealer by CarGurus, placing the dealership among only 100 U.S. dealerships nationwide recognized in the category.</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Club Car Wash Accelerates into Offshore Racing with Championship-Winning ...</v>
+        <v>EverFleet Announces DoorDash Partnership to Provide Short-Term Leases ...</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C144" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D144" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E144" t="str">
-        <v>https://pr-inside.com/club-car-wash-accelerates-into-offshore-racing-with-championship-winning-r5199913.htm</v>
+        <v>https://pr-inside.com/everfleet-announces-doordash-partnership-to-provide-short-term-leases-r5216892.htm</v>
       </c>
       <c r="F144" t="str">
-        <v>(PR-inside.com) Leading express car wash brand joins forces with one of America's premier Offshore Powerboat Racing teams in a partnership built on performance, excellence and community. COLUMBIA, MO / ACCESS Newswire / July 10, 2026 / Club Car Wash, one of the nation's fastest-growing express car wash companies, is proud to announce a new partnership with championship-winning BPR Offshore Racing, with the newly branded Class 1 Powerboat set to debut at the Michigan City Offshore Grand Prix later this month. Recognized as one of the most competitive and professional teams in offshore powerboat racing, BPR Offshore Racing has built its reputation through championship success, meticulous preparation, and excellence ..</v>
+        <v>(PR-inside.com) Pilot Program Kicks Off in Los Angeles BOSTON, MA / ACCESS Newswire / August 27, 2026 / EverFleet, a first-of-its kind leasing platform for commercial fleet owners and drivers, announced today a partnership with DoorDash to deploy pre-owned electric vehicles (EVs) to qualified DoorDash drivers ("Dashers"). This is EverFleet's third such financing and fleet operations partnership for gig drivers and commercial fleet owners. The pilot program will begin with deploying up to twenty-five (25) EVs to qualified Dashers in the Los Angeles / Inland Empire market, leveraging EverFleet's short-term EV leasing model, one of several such models. EverFleet and DoorDash will evaluate ..</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>Club Car Wash Accelerates into Offshore Racing with Championship-Winning BPR Offshore Racing Team</v>
+        <v>Chicagoland New-Car Dealers Raise More Than $59,000 for the USO in the 13th Annual Drive for the Troops Campaign</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C145" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D145" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E145" t="str">
-        <v>https://www.newswire.com/news/club-car-wash-accelerates-into-offshore-racing-with-championship-winning-bpr</v>
+        <v>https://www.prnewswire.com/news-releases/chicagoland-new-car-dealers-raise-more-than-59-000-for-the-uso-in-the-13th-annual-drive-for-the-troops-campaign-302862137.html</v>
       </c>
       <c r="F145" t="str">
-        <v>Leading express car wash brand joins forces with one of America's premier Offshore Powerboat Racing teams in a partnership built on performance, excellence and community.</v>
+        <v>CHICAGO, Aug. 27, 2026 /PRNewswire/ -- The Chicago Automobile Trade Association (CATA), in partnership with the USO, has concluded the 13th annual Drive for the Troops campaign, raising more than $59,000 to support service members and their families. Throughout the month of July,...</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>Latest Research on System in the Unmanned Underwater Vehicle (UUV) Market by MarketsandMarkets™</v>
+        <v>ROSEN, LEADING TRIAL ATTORNEYS, Encourages America's Car-Mart, Inc. Investors to Inquire About Securities Class Action Investigation - CRMT</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C146" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D146" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E146" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/latest-research-on-system-in-the-unmanned-underwater-vehicle-uuv-market-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311318/ROSEN-LEADING-TRIAL-ATTORNEYS-Encourages-Americas-CarMart-Inc.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-CRMT</v>
       </c>
       <c r="F146" t="str">
-        <v/>
+        <v>New York, New York--(Newsfile Corp. - August 27, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of America's Car-Mart, Inc. (NASDAQ: CRMT) resulting from allegations that America's Car-Mart may have issued materially misleading business information to the investing public.SO WHAT: If you purchased America's Car-Mart securities you may be entitled to compensation without payment of any out of pocket...</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>From Data to Action: TRUST Project Brings Stakeholders Together to Advance Data-Driven Road Safety Solutions in Bangkok</v>
+        <v>Recombu Relaunches as the Ultimate Lifestyle Destination</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C147" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D147" t="str">
-        <v>Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E147" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357514</v>
+        <v>https://www.prnewswire.com/news-releases/recombu-relaunches-as-the-ultimate-lifestyle-destination-302862113.html</v>
       </c>
       <c r="F147" t="str">
-        <v>The TRUST (Thailand Road Users Safety through Technology) Project convened a multi-agency validation workshop in Bangkok, bringing together key stakeholders to translate data-driven road safety analysis into a practical, coordinated action plan for high safety risk locations in the Chatuchak district. - - Launched in April 2025, the TRUST Project is a collaborative initiative involving the Toyota Mobility Foundation (TMF), Bangkok Metropolitan Administration (BMA), UN-Habitat, Asian Institu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357514</v>
+        <v>New-look site expands beyond Tech and Auto to cover Travel, Lifestyle, Fashion, Culture and more. MELBOURNE, Fla., Aug. 27, 2026 /PRNewswire/ -- Recombu, the digital publisher long known for its automotive and consumer tech coverage, today announced its relaunch as a broader lifestyle...</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Investor Alert: Deadline Approaching to Join Verra Mobility Corporation ...</v>
+        <v>Fitted with Continental Tires: New Volkswagen ID. Polo</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C148" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D148" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E148" t="str">
-        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-verra-mobility-corporation-r5199861.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359619</v>
       </c>
       <c r="F148" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>- - &amp;#8226; Volkswagen grants Continental original-equipment approval for ID. Polo - &amp;#8226; Efficient EcoContact 7 summer tire in 17- and 18-inch sizes - &amp;#8226; WinterContact TS 870 P and AllSeasonContact 2 for year-round safety - - - Hanover, Germany, August 26, 2026. Continental has received original-equipment approval for the new Volkswagen ID. Polo. The all-electric compact model will be fitted as standard with Continental&amp;#39;s EcoContact 7 summer tire, after the Wolfsburg-based car manufacturer app... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359619</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>What Is The Easiest Way To Sell A Junk Car In Boise, ID? Pick-A-Part Jalopy Jungle Explains How To Turn An Unwanted Vehicle Into Cash</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Verra Mobility Corporation ...</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C149" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D149" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E149" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/what-is-the-easiest-way-to-sell-a-junk-car-in-boise-id-pickapart-jalopy-jungle-explains-how-to-turn-an-unwanted-vehicle-into-cash/?source=barchart</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-verra-mobility-corporation-r5216831.htm</v>
       </c>
       <c r="F149" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Verra Mobility Corporation ("Verra Mobility" or "the Company") (NASDAQ:VRRM). Investors who purchased Verra Mobility securities prior to February 24, 2026, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/cases/verra-mobility-corporation-vrrm-derivative_lawsuit. Verra Mobility Investigation Details The investigation concerns whether Verra Mobility and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Verra Mobility Investors? If you are aware of any facts relating ..</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Securities Lawsuit Alert: Verra Mobility Corporation (VRRM) - Contact ...</v>
+        <v>Tidal Wave Auto Spa Makes Inc. 5000 for Seventh Consecutive Year</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C150" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D150" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E150" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-verra-mobility-corporation-vrrm-contact-r5199851.htm</v>
+        <v>https://pr-inside.com/tidal-wave-auto-spa-makes-inc-5000-for-seventh-consecutive-year-r5216803.htm</v>
       </c>
       <c r="F150" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>(PR-inside.com) Industry-Leading Conveyor Car Wash Company Ranked No. 2,062 with 165% Three-Year Revenue Growth THOMASTON, GA / ACCESS Newswire / August 27, 2026 / Tidal Wave Auto Spa®, a leading conveyor car wash company and industry innovator, has made the Inc. 5000 list of America's fastest-growing private companies for the seventh consecutive year, demonstrating sustained excellence and market leadership. This year,Tidal Wave Auto Spa ranked No. 2,062on the prestigious Inc. 5000 list with an impressive 165% three-year revenue growth rate. The company's consistent presence on this elite list - from 2020 through 2026 - reflects its strategic expansion, operational excellence, and customer-centric approach ..</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Vadzo Imaging Positions AR0521 Liveness Detection USB Camera for Transactional Kiosk Face Verification: Low-Noise 5MP Imaging with NIR Compatibility for Anti-Spoofing</v>
+        <v>Investors Urged to Contact Levi &amp; Korsinsky for Information Before ...</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C151" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D151" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E151" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-ar0521-liveness-detection-usb-camera-for-22800969</v>
+        <v>https://pr-inside.com/investors-urged-to-contact-levi-korsinsky-for-information-before-r5216763.htm</v>
       </c>
       <c r="F151" t="str">
-        <v>Vadzo's Falcon-521CRS is a 5MP color USB camera built on the ON Semiconductor AR0521 sensor, delivering low read noise imaging with NIR spectral response and USB 3.2 Gen 1 connectivity, designed for embedded face verification, anti-spoofing pipelines, and biometric authentication terminals requiring a compact UVC-compliant module without custom driver development.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Mahindra announces price hike across SUV and CV range effective 10 July, 2026</v>
+        <v>Midwest Logistics Systems invests in future drivers through company-sponsored CDL training program</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C152" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D152" t="str">
         <v>Automotive</v>
       </c>
       <c r="E152" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357496</v>
+        <v>https://finance.yahoo.com/small-business/articles/midwest-logistics-systems-invests-future-142300193.html</v>
       </c>
       <c r="F152" t="str">
-        <v>Mahindra &amp;amp; Mahindra today announced an average price increase of 2.7% on its SUVs and 2% for its Commercial Vehicle (CV) range effective July 10, 2026. This price increase is attributed to mainly commodity cost escalations. The extent of the price increase will vary across specific products. About Mahindra Founded in 1945, the Mahindra Group is one of the largest and most admired multinational federation of companies with 324000 employees in over 100 countries. It enjoys a leadership pos... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357496</v>
-[...2 lines deleted...]
-    <row r="153">
+        <v>CELINA, Ohio, August 27, 2026--Midwest Logistics Systems (MLS) is investing in the next generation of drivers through a company-sponsored Commercial Driver's License (CDL) training program designed to help individuals start careers in the transportation industry.</v>
+      </c>
+    </row>
+    <row r="153" xml:space="preserve">
       <c r="A153" t="str">
-        <v>As U.S. Markets Reach Record Highs, ELEKTROS Advances Its Vision for ...</v>
+        <v>Overseas Growth Gathers Momentum as CanSinoBIO's Global Strategy Unlocks New Opportunities</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C153" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D153" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Healthcare, Automotive</v>
       </c>
       <c r="E153" t="str">
-        <v>https://pr-inside.com/as-u-s-markets-reach-record-highs-elektros-advances-its-vision-for-r5199804.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 10, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary business conditions. Management believes that reliable ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109499/</v>
+      </c>
+      <c r="F153" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 27, 2026 - (ACN Newswire) - CanSino Biologics Inc. (“CanSinoBIO,” 06185.HK/688185.SH) released its financial results for the first half of 2026. The Company reported revenue of approximately RMB 550 million, up 43.8% year on year, while its net loss attributable to shareholders narrowed significantly.  Notably, while demand in China’s vaccine market remains challenging, CanSinoBIO’s international business maintained strong growth momentum, generating overseas revenue of RMB 150 million during the reporting period. 
+As established products accelerate their expansion into overseas markets, and collaboration models such as technology partnerships and localized industrialization continue to take shape, CanSinoBIO’s overseas business is evolving from a strategic initiative into an increasingly important contributor to the Company’s performance. This reflects the Company’s forward-looking understanding of global vaccine market trends and evolving demand in international markets.
+At a time when the vaccine industry is facing changes in demand structure, the combination of domestic innovation capabilities and access to international markets is becoming an increasingly important measure of corporate growth resilience.
+Overseas Growth Accelerates
+In the first half of 2026, China’s vaccine industry continued to face demand-side pressure. As the target population for infant and young-child vaccination continues to decline, demand pressure on traditional pediatric vaccines has become increasingly visible. “Volume contraction and price decline” has emerged as a widespread challenge across the industry.
+Based on disclosed financial results across the sector, this pressure appears to be industry-wide. In 2025, Zhifei Biological generated RMB1.187 billion in revenue from self-developed products, up 1.23% year on year. Walvax Biotechnology reported 2025 revenue of RMB2.418 billion, down 14.29% year on year; despite a 53.36% year-on-year increase in batch-release volume for its core 13-valent pneumococcal conjugate vaccine, revenue remained under pressure. Kangtai Biological reported revenue of RMB1.273 billion in the first half of 2026, down 8.55% year on year.
+Against this industry backdrop, the growth of CanSinoBIO’s international business is particularly noteworthy. The Company reported overseas revenue of RMB 150 million in the first half of 2026. This growth was driven, on the one hand, by the continued expansion of mature products into overseas markets and, on the other, by the further deepening of the Company’s international partnership models. For CanSinoBIO, this also means that its products, manufacturing processes and quality control capabilities, validated in the domestic market, are beginning to unlock value overseas through more diversified approaches.
+Meanwhile, the Company continues to advance its international market footprint. Registration filings and commercialization efforts remain underway across Southeast Asia, South America and the Middle East. Menhycia(R) has obtained registration approvals in Indonesia and Argentina, and product supply has already commenced in Indonesia. As more products progress through overseas registration and commercialization, CanSinoBIO’s international business is expected to develop more diversified revenue streams and further strengthen its commercial resilience.
+From this perspective, CanSinoBIO’s globalization strategy is evolving. Overseas markets are no longer merely destinations for mature products, but are increasingly becoming markets in which products, technologies and industrial capabilities can jointly create value. For an innovative vaccine company, this shift from “exporting products” to “exporting capabilities and systems” creates greater room for long-term growth in its overseas business.
+Portfolio Upgrades Strengthen the Commercial Foundation
+Sustained overseas expansion is underpinned by a stable product portfolio and strong technological capabilities.
+According to the Company’s interim report, domestic revenue continued to grow despite factors such as changes in value-added tax, reflecting opportunities created by ongoing innovation. Menhycia(R), China’s first quadrivalent meningococcal conjugate vaccine, expanded its indicated population in February to children aged 3 months to 6 years, broadening its addressable population. Meanwhile, iPneucia(R), a 13-valent pneumococcal conjugate vaccine featuring dual-carrier technology (CRM197/TT), offers a differentiated option for pediatric pneumococcal disease prevention in China. Since its launch in September 2025, iPneucia(R) has continued to expand market access and is now available in nearly 30 provincial-level markets across China.
+From meningococcal disease to pneumococcal disease, CanSinoBIO is using innovative products to address vaccine segments that continue to offer meaningful unmet demand. As traditional vaccine categories face pressure on volumes, structural growth driven by product and technology upgrades is providing important support for the Company’s commercial resilience.
+More importantly, the product-development and industrialization capabilities established in the domestic market also provide a foundation for overseas expansion. For an innovative vaccine company, successful commercialization in China not only broadens revenue sources, but also validates the manufacturing, quality-control and supply systems required to replicate and extend those capabilities into international markets.
+Domestic product upgrades and overseas business growth are thereforeclosely connected rather than separate. The former provides the foundation in products and technologies, while the latter expands the geographic boundaries within which those products can realize their value.
+Multi-Layered Pipeline Takes Shape to Support Future Growth
+For an innovative vaccine company, long-term growth depends not only on the commercial performance of existing products, but also on the ability to maintain a steady flow of new products. By pursuing continued ramp-up of marketed products, advancing products under regulatory review and developing next-generation candidates, CanSinoBIO is building a more sustainable and well-sequenced product pipeline.
+Tripecia(R) (DT3cP Infant), CanSinoBIO’s three-component acellular diphtheria, tetanus and pertussis combined vaccine for infants, received NDA approval in April 2026, becoming the first approved three-component DTP vaccine in China. In August 2026, the first commercial batches received the Certificate for Batch Release of Biological Products. Provincial tendering and market-access processes are progressing in an orderly manner, and the product has begun entering the market supply stage.
+While Tripecia(R) represents an upgrade in pertussis vaccination for infants, the Td5cp vaccine for adolescents and adults — which has also been granted Priority Review status — is expected to extend CanSinoBIO’s pertussis vaccine portfolio to a broader population. The New Drug Application for Td5cp has been accepted by China’s National Medical Products Administration (NMPA).
+In addition, CanSinoBIO’s independently developed Adsorbed Tetanus Vaccine, Tetcia(R), has been formally approved, further strengthening the Company’s adult vaccine portfolio. From infants to adolescents and adults, and from individual products to a multi-product portfolio, this strategy is broadening the foundation for future commercial growth.
+In pneumococcal vaccines, CanSinoBIO’s 24-valent Pneumococcal Polysaccharide Conjugate Vaccine (CRM197/Tetanus Toxoid) (PCV24) formally initiated Phase I/II clinical trials in May 2026, and participant enrollment across different cohorts is progressing as planned. At the same time, the Company continues to advance development of its DT3cP-Hib-MCV4 combination vaccine, extending its portfolio toward increasingly multivalent and combination vaccine formats.
+Over the longer term, CanSinoBIO is continuing to build its mRNA platform and explore applications in preventive vaccines and therapeutic biologics. The Company is conducting early-stage research into mRNA applications for glioblastoma, rhabdomyosarcoma and cervical cancer, while also exploring in vivo CAR therapies. These programs remain at an early stage, with the Company continuing to assess the potential of mRNA and related technologies in disease treatment. Additionally, on August 25, CanSinoBIO announced that its subsidiary, CanSino Shanghai, had entered a strategic collaboration with deepGeneAI on mRNA therapeutic cancer vaccines. The two parties will leverage their respective strengths in mRNA vaccine technology and tumor neoantigen discovery and design to jointly advance the development and commercialization of personalized mRNA therapeutic cancer vaccines.
+These pipeline programs represent extensions of CanSinoBIO’s existing technology platforms and product-development experience. The Company’s core platforms — including viral vector vaccines, synthetic vaccines, protein structure design and VLP assembly, mRNA vaccines, as well as formulation and delivery technologies — provide a foundation for continued product iteration and technology translation.
+Innovation Supports Long-Term Development
+Viewed in the context of its 2026 interim results, CanSinoBIO’s story is not simply one of revenue growth.
+Against a changing domestic vaccine demand structure, innovative products have continued to deliver solid commercial performance, demonstrating the resilience created by product upgrades. Overseas business model expanded beyond finished-product exports to include technology collaboration and local manufacturing capabilities, indicating that international markets are becoming a new source of growth. At the same time, Tripecia(R) has entered the market supply stage, the Td5cp vaccine for adolescents and adults is progressing through regulatory review, and pipeline programs including PCV24, multivalent and combination vaccines, and mRNA technologies continue to advance, providing both product succession and technology reserves for the future.
+These three pathways ultimately point to the same growth logic: domestic innovation capabilities form the product foundation, overseas expansion broadens the commercial opportunity, and sustained R&amp;D determines whether growth can continue over the long term.
+In an environment where demand for traditional vaccines is under pressure and industry competition is intensifying, growth is increasingly shifting away from reliance on product-volume expansion alone and toward a model jointly driven by product upgrades, technological innovation and global markets. For CanSinoBIO, continued growth in the overseas business is providing increasingly visible financial evidence of this transition.
+As more innovative products enter the market, more mature products expand overseas and the Company’s technical capabilities extend further into international value chains, CanSinoBIO’s growth runway is expanding from a single domestic market to the global market. For the Company, internationalization is not only about broadening geographic reach; it is also an important pathway for innovative products and technologies to realize greater commercial value while contributing to global public health.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>As U.S. Markets Reach Record Highs, ELEKTROS Advances Its Vision for the Next Generation of High-Speed EV Charging</v>
+        <v>Global Tier-1 YFORE launches U.S. manufacturing factory in Atlanta</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C154" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D154" t="str">
         <v>Automotive</v>
       </c>
       <c r="E154" t="str">
-        <v>https://www.newswire.com/news/as-u-s-markets-reach-record-highs-elektros-advances-its-vision-for-the-next</v>
+        <v>https://www.prnewswire.com/news-releases/global-tier-1-yfore-launches-us-manufacturing-factory-in-atlanta-302861886.html</v>
       </c>
       <c r="F154" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="155">
+        <v>SUWANEE, Ga., Aug. 27, 2026 /PRNewswire/ -- YFORE officially inaugurated its new 62,225 sq. ft. American Headquarters in Suwanee, Georgia. Integrating R&amp;D, manufacturing, procurement, sales, and delivery, the facility brings resilient supply chains directly to local automotive partners....</v>
+      </c>
+    </row>
+    <row r="155" xml:space="preserve">
       <c r="A155" t="str">
-        <v>Momentum Builds for ELEKTROS as the Company Expands Its Long-Term Vision ...</v>
+        <v>Watch &amp; Clock Fair, Salon de TIME return this September</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C155" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D155" t="str">
-        <v>Automotive</v>
+        <v>AI, SaaS, Healthcare, Retail, Automotive, Education</v>
       </c>
       <c r="E155" t="str">
-        <v>https://pr-inside.com/momentum-builds-for-elektros-as-the-company-expands-its-long-term-vision-r5199802.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 10, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary business conditions. Management believes that reliable ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109494/</v>
+      </c>
+      <c r="F155" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 27, 2026 - (ACN Newswire) - The 45th Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME, jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp; Industries Limited, will be held from 1 to 5 September at the Hong Kong Convention and Exhibition Centre (HKCEC). Salon de TIME will be fully open to the public throughout the event.
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and 14th Salon de TIME take place from 1 to 5 September at the Hong Kong Convention and Exhibition Centre. Introducing fair highlights at a press conference are Smilely Lam, HKTDC Associate Executive Director (fifth from the left), SK Chong (fourth from the right) and Frankie Lam (fourth from the left), Co-Chairmen, HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026, and celebrity Joey Thye (fifth from the right).
+Under the theme “Sparkling Moments Through Time”, the two fairs are expected to attract more than 630 exhibitors from 16 countries and regions, showcasing a wide range of watches, clocks and related products to meet evolving market trends and consumer demand.
+The Click2Match AI-powered business matching platform has been available since 25 August and will remain open until 12 September, enabling exhibitors and buyers from around the world to connect and conduct business discussions online during and beyond the physical fairs.
+Hong Kong Watch &amp; Clock Fair marks 45th Milestone
+HKTDC Associate Executive Director Smilely Lam said: “The Hong Kong Watch &amp; Clock Fair and Salon de TIME together form the world's largest one-stop watch and clock marketplace. As the Hong Kong Watch &amp; Clock Fair celebrates its 45th edition this year, the two fairs are continuing to grow in both international reach and diversity, leveraging Hong Kong’s strengths as an international trading hub and Asia’s premier sourcing centre for watches and clocks.
+This year’s fairs welcome, for the first time, a pavilion from Hengyang, Hunan Province, alongside group pavilions from France, Switzerland, Guangzhou and Taiwan. New exhibitors from Norway, Singapore and the US are joining this year's fair, further strengthening the international profile of the fairs.
+Salon de TIME is expected to feature more than 150 global brands, reaching a new post-pandemic high. Participation from Hong Kong brands and Guochao-inspired brands has increased by more than 20%, while more brands from Italy, the United Kingdom and the US are joining, alongside the debut of Singaporean brands. This fully demonstrates Hong Kong’s unique role as an important bridge connecting the Chinese Mainland with international markets, as well as the global watch industry’s confidence in the Hong Kong market.”
+According to the latest trade statistics, Hong Kong is the world’s largest importer and second largest exporter of wristwatches. In the first seven months of this year, the total export value of watches reached approximately HK$30.5 billion, representing a 7.8% year-on-year increase. Several other Hong Kong export markets recorded double-digit growth, including Germany (+21%), Switzerland (+25%) and the United Arab Emirates (+91%). In addition, the watch industry’s export confidence index rose from 50.4 to 51.9 in the second quarter, reflecting the industry’s cautiously optimistic outlook for exports.
+Microbrand participation doubles, bringing greater diversity to the fair
+Located in Hall 3FG, Salon de TIME features six themed zones: World Brand Piazza, Chic &amp; Trendy, Craft Treasure, Renaissance Moment, Wearable Tech, and Microbrands. The Microbrands zone has attracted 29 brands from eight countries and regions, with both the number of participating brands and the number of represented countries and regions doubling compared with last year.
+World Brand Piazza showcases prestigious international watch brands
+For the 16th consecutive year, the World Brand Piazza zone is organised in partnership with Prince Jewellery &amp; Watch, featuring limited-edition and rare timepieces from some of the world’s most prestigious watch brands. This year, Prince Jewellery &amp; Watch will showcase exceptional creations from six internationally renowned brands: Baume &amp; Mercier, Corum, DeWitt, Franck Muller, Montblanc and Sarcar.
+World Brand Piazza will feature a selection of limited-edition and highly collectible timepieces. Among the highlights, Franck Muller will present a ladies’ watch created in collaboration with French street artist Jisbar, marking the second partnership between the two parties. The brand will also host a product introduction seminar on 2 September titled “Franck Muller 2026 WPHH Novelties ‘Vanguard Lady Crazy Hours Jisbar’”.
+Meanwhile, Sarcar has specially created a unique platinum version of its Medusa timepiece exclusively for the World Brand Piazza. The one-of-a-kind watch is set with 228 diamonds, complemented by red garnets and green agates, showcasing exceptional high jewellery craftsmanship. Two marquise-cut diamonds are used to represent Medusa’s eyes. At the same time, the signature snake-hair motif extends seamlessly from the dial to the case and lugs, all meticulously sculpted from solid gold, offering the charm of ancient Roman stone sculptures of beautiful women.
+The Renaissance Moment zone will also welcome the debut appearance of WOLF, the luxury watch storage box and winder brand from the United Kingdom. Built around the concept of preserving heritage, WOLF provides professional care solutions for high-end mechanical timepieces. On the opening day of the fair (1 September), the brand will unveil its latest innovation, The Rocket, the world's most compact travel watch winder, highlighting WOLF's commitment to innovative design and exceptional craftsmanship.
+Guochao timepieces showcase the strength of Chinese watchmaking
+Designs incorporating traditional Chinese cultural elements have gained strong market appeal in recent years. This year, Salon de TIME will bring together five leading independent watchmakers from the Chinese Mainland, all of whom will attend the fair in person.
+The Académie Horlogère des Créateurs Indépendants (AHCI) which is widely regarded as one of the most prestigious independent watchmaking institutions, maintains exceptionally stringent membership requirements. Currently, only four AHCI members are from the Chinese Mainland, and this year's exhibition will feature three of them including Xushu Ma, who was the first watchmaker from the Chinese Mainland admitted to the association, as well as Zehua Tan and Lin Yong Hua. The opportunity to see such a distinguished line-up in one place is particularly rare.
+In addition, several Guochao-inspired brands and Chinese watchmakers will showcase their outstanding creations. Highlights include:
+Chinese watchmaker Qian Guobiao will present the limited-edition AB-05S “Skylight Sun”, restricted to just 18 pieces worldwide. The self-developed AB-05 manual-winding movement powers the timepiece. At the same time, its semi-skeletonized dial reveals the balance wheel and gear train, highlighting the watch's intricate mechanics and technical expertise.
+Shanghai Watch will present the ORIGINATE Collection A623 Revival Watch, a modern recreation of China’s first calendar watch, modelling after the original A623 timepiece worn for many years by Zhou Enlai, the first Premier of the People’s Republic of China. The brand will also unveil the Hong Kong Exclusive Edition featuring two interchangeable straps in grey and green, with colours inspired by the Zhongshan suits frequently worn by Premier Zhou, evoking a spirit and memory that transcend generations.
+Award-winning timepieces showcase innovation and craftsmanship
+This year’s fair brings together award-winning timepieces, highlighting the watch industry’s pursuit of technical excellence and design innovation. Highlights include:
+AGELOCER’s 29.51-Day MoonPhase Original Astronomer reimagines the traditional moon phase display by featuring an industry-first 28.5mm oversized moon phase aperture. Blending astronomical imagery with mechanical aesthetics, the timepiece has earned nine international design awards, including the German Design Award 2022, MUSE Design Awards Gold 2023, and European Design Award 2023.
+Making its debut at the exhibition, Singaporean brand Vario will present the Vario VERSA Reversible Dual Time Watch. With an innovative reversible case design, the watch features two independent dials, each showing a different time zone. Users can easily switch between the two displays, making it a practical companion for international travellers. The unique design earned the watch the 2025 iF Design Award.
+Collaborations, innovation and limited-edition collectibles cater to diverse market tastes
+The fairs will also feature collaborative, limited-edition, and debut timepieces, showcasing different styles and innovations to meet evolving consumer preferences, including:
+LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch that integrates LINK2CARE’s patented leather strap with concealed medical-grade vital sensor. The watch provides comprehensive health monitoring capabilities, including real-time tracking of mental resilience and stress levels, with data displayed directly on the watch dial.
+This year’s two major overseas pavilions, the Swiss Independent Watchmakers Pavilion (SIWP) and France’s Francéclat, together with other European exhibitors, will bring together around 80 brands from across Europe. Among the highlights, Swiss watchmaker Pilo &amp; Co Genève will showcase the Corleone Mini Collection, created to celebrate the brand’s 25th anniversary. Reimagining the iconic Corleone design as a refined ladies’ timepiece, the collection blends elegance with contemporary sophistication, with each colour variant limited to just 10 pieces worldwide.
+Several product zones showcase industry strength; Time Tunnel celebrates 45th edition
+The Hong Kong Watch &amp; Clock Fair, to be held in Hall 1, features seven dedicated product zones. Among them, Pageant of Eternity will showcase premium finished watches from Original Equipment Manufacturers (OEM) and Original Design Manufacturers (ODM). One example is Hong Kong exhibitor Time Grand Ltd, which has more than 20 years of experience in product development, engineering design, and manufacturing services for global watch brands. Through its network of partnerships with Swiss watchmaking companies, the firm offers one-stop watchmaking solutions, demonstrating the strength of Hong Kong’s watch industry in connecting international watchmaking markets. Other zones include Complete Watches, Clocks, Machinery &amp; Equipment, Packaging &amp; Display, Parts, Components &amp; Accessories.
+To celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, organisers will present a special “Time Tunnel” exhibition, taking visitors on a journey through three key stages in the fair’s evolution since its debut in 1982. The exhibition will revisit the period from the 1980s to the 1990s, when the fair established itself as a major global sourcing platform for the watch and clock industry. It then traces the transformation of Hong Kong’s watch industry between 2000 and 2020, as the sector evolved from OEM manufacturing toward brand development, with the fair becoming an important platform for industry promotion, networking, and exchange.
+The final section covers the period from 2020 to the present, when the fair expanded beyond manufacturing, sourcing, and brand promotion. Through cross-sector collaboration and the integration of resources from different industries, it has evolved into a multifaceted platform that brings together craftsmanship, design, technology, lifestyle, culture and consumer engagement, reflecting the continuous transformation of both the watch industry and the fair itself.
+Experts to share insights on emerging global watch industry trends
+More than 40 events will take place throughout the fair, including forums, seminars, watch parades, and networking activities, giving industry professionals valuable insights into the latest market developments and business opportunities.
+On the opening day (1 September), the Hong Kong International Watch Forum will bring together leaders of watch industry associations from Chinese Mainland, Germany, France, Switzerland, Japan and Korea to share the latest trade statistics and industry trends in their respective markets. Speakers will also explore new opportunities arising from the convergence of traditional watchmaking craftsmanship and technological innovation.
+On the second day (2 September), the Asian Watch Conference will be held under the theme “Hong Kong as the hub of International Watch Trades”. Senior analysts from international research firm Euromonitor International (Hong Kong) will present the latest developments in the global watch market. Representatives from online watch resale platform Chrono24 will discuss how businesses can connect with global demand through digital channels. At the same time, speakers from Lazada HK will share insights on how to leverage e-commerce platforms to accelerate market expansion and reach new customer segments.
+The 43rd Hong Kong Watch &amp; Clock Design Competition, jointly organised by the HKTDC, the Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp; Industries Limited, aims to promote watch design exchanges and nurture local talent.
+This year, the themes for the Open Group and Student Group are “Transcending Time” and “Contours of the Breeze” respectively. The competition will continue to feature The Made-to-sell Award, recognising student entries with outstanding commercial potential. The award presentation ceremony will be held on 5 September at the fair’s event stage, with celebrity Joey Thye attending as a guest.
+Public activities and lucky draws offer an exciting visitor experience
+Salon de TIME will host a variety of special activities and luxury watch showcases open to the public. Among the highlights, renowned watch art specialist and collector Labeg will lead a workshop on 4 September, demonstrating how to craft wristwatches from corrugated cardboard.
+This year, the exhibition also introduces the “Time Arena” activity zone, combining sports and luxury watch elements to offer visitors a fresh and interactive experience. A key feature will be the “Watch2Care Smart x Lifestyle Experience Days”, taking place from 4 to 5 September, featuring a range of interactive activities. Visitors will also have the opportunity to try pickleball, one of the fastest-growing sports in recent years.
+Other highlights include yoga and body mobility sessions, watch parades, and product launch events. Memorigin will unveil the Verdant Resonance Tourbillon watch, and invite several celebrity guests to attend its activities, including celebrity Vic Teo, Hong Kong basketball star Wong Lut Yiu, and renowned face-changing performer Hathor Wai.
+A Lucky Draw will be held daily throughout the fair, offering visitors the chance to win premium watches sponsored by brands including Memorigin, SAGA, ELMER INGO, Allied Asia Enterprise (PVT) Limited, Alexus Christy, Claudia Koch and FOKSY.
+In addition, CENTRESTAGE, Hong Kong’s premier fashion event, will take place concurrently at the HKCEC from 2 to 5 September, bringing together fashion brands and designer collections from around the world. The co-location of the events will create strong synergies, allowing visitors to explore the latest collections from more than 400 watch and fashion brands under one roof.
+Photo download: https://bit.ly/4xqIloM
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and 14th Salon de TIME take place from 1 to 5 September at the Hong Kong Convention and Exhibition Centre. Introducing fair highlights at a press conference are Smilely Lam, HKTDC Associate Executive Director (fifth from the left), SK Chong (fourth from the right) and Frankie Lam (fourth from the left), Co-Chairmen, HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026, and celebrity Joey Thye (fifth from the right).
+Celebrity Joey Thye to host exclusive watch unboxing session, showcasing eight timepieces.
+The World Brand Piazza, organised in partnership with Prince Jewellery &amp; Watch for the 16th consecutive year, has long been one of the exhibition’s signature attractions and remains a favourite among watch collectors. This year, Prince Jewellery &amp; Watch is presenting luxury creations from six internationally renowned watch brands, including the Vanguard Lady Crazy Hours Jisbar (left), a collaboration between Franck Muller and French street artist Jisbar, as well as a unique platinum version of the Medusa timepiece (right) created exclusively for the exhibition by Sarcar.
+Chinese watchmaker Qian Guobiao will present the limited-edition AB-05S “Skylight Sun”, restricted to just 18 pieces worldwide. The self-developed AB-05 manual-winding movement powers the timepiece. At the same time, its semi-skeletonized dial reveals the balance wheel and gear train, highlighting the watch's intricate mechanics and technical expertise.
+AGELOCER’s 29.51-Day MoonPhase Original Astronomer reimagines the traditional moon phase display by featuring an industry-first 28.5mm oversized moon phase aperture. Blending astronomical imagery with mechanical aesthetics, the timepiece has earned nine international design awards, including the German Design Award 2022, MUSE Design Awards Gold 2023, and European Design Award 2023.
+Vario VERSA Reversible Dual Time Watch’s innovative reversible case design, the watch features two independent dials, each showing a different time zone. Users can easily switch between the two displays, making it a practical companion for international travellers. The unique design earned the watch the 2025 iF Design Award.
+LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch that integrates LINK2CARE’s patented leather strap with concealed medical-grade biometric sensors. The watch provides comprehensive health monitoring capabilities, including real-time tracking of resilience and stress levels, with data displayed directly on the watch dial.
+Memorigin will unveil the “Verdant Resonance Tourbillon watch”, inspired by the refined lifestyle of ancient Chinese scholars, particularly the tradition of playing the zither while enjoying incense. It combines Chinese cultural aesthetics with contemporary haute horlogerie craftsmanship.
+The 43rd Hong Kong Watch &amp; Clock Design Competition features two categories, the Open Group and the Student Group, with design themes of “Transcending Time” and “Contours of the Breeze” respectively. Award-winning and shortlisted entries will be exhibited throughout the fair, showcasing the creativity and design talent of Hong Kong’s emerging and established watch designers. Photo shows representatives of the watch and clock industry together with the competition judges.
+Websites:
+Hong Kong Watch &amp; Clock Fair: https://www.hktdc.com/event/hkwatchfair/en
+Salon de TIME: https://www.hktdc.com/event/te/en
+Media enquiries
+Please contact the HKTDC’s Communications &amp; Public Affairs Department: 
+Johnny Tsui
+Tel: (852) 2584 4395
+Email : johnny.cy.tsui@hktdc.org
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Momentum Builds for ELEKTROS as the Company Expands Its Long-Term Vision for High-Speed Electric Vehicle Charging Infrastructure</v>
+        <v>Smart Eye Announces Additional DMS Design Win with Existing European ...</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C156" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D156" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E156" t="str">
-        <v>https://www.newswire.com/news/momentum-builds-for-elektros-as-the-company-expands-its-long-term-vision-for</v>
+        <v>https://pr-inside.com/smart-eye-announces-additional-dms-design-win-with-existing-european-r5216670.htm</v>
       </c>
       <c r="F156" t="str">
-        <v/>
+        <v>(PR-inside.com) GÖTEBORG, SE / ACCESS Newswire / August 27, 2026 / Smart Eye (STO:SEYE)(OTC PINK:SMTEF)(FRA:SE9) will supply its Driver Monitoring System (DMS) software to a new fully electric sports car from an existing customer. The estimated revenue is SEK 15 million based on product life cycle projections. Gothenburg, Sweden - August 27, 2026 - Smart Eye, a global leader in DMS and interior sensing software for the automotive industry, has been selected to deliver its technology to an additional model from an existing European premium OEM customer. Production of the new model equipped with Smart Eye's DMS software is scheduled to begin in ..</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Record-Breaking Markets Spotlight Innovation as ELEKTROS Strengthens ...</v>
+        <v>Lotus Technology Reports Unaudited Half Year 2026 Financial Results</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C157" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D157" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E157" t="str">
-        <v>https://pr-inside.com/record-breaking-markets-spotlight-innovation-as-elektros-strengthens-r5199801.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351837/0/en/lotus-technology-reports-unaudited-half-year-2026-financial-results.html</v>
       </c>
       <c r="F157" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 10, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary business conditions. Management believes that reliable ..</v>
+        <v>NEW YORK, Aug. 27, 2026 (GLOBE NEWSWIRE) -- Lotus Technology Inc. (Nasdaq: LOT) (“Lotus Tech” or the “Company”), a leading global intelligent and luxury mobility provider, today announced its unaudited financial results for the half year ended June 30, 2026.</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>Record-Breaking Markets Spotlight Innovation as ELEKTROS Strengthens Its Strategy for the Future of High-Speed EV Charging</v>
+        <v>Neue Klasse accelerates growth in fully-electric vehicle sales: Milestone of two million achieved</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C158" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-bmw</v>
       </c>
       <c r="D158" t="str">
         <v>Automotive</v>
       </c>
       <c r="E158" t="str">
-        <v>https://www.newswire.com/news/record-breaking-markets-spotlight-innovation-as-elektros-strengthens-its</v>
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0460314EN?language=en</v>
       </c>
       <c r="F158" t="str">
-        <v/>
+        <v>+++ Two-millionth fully-electric handed over to new owner in August +++ Total of around 3.5 million electrified vehicles deliv-ered to customers +++ First half of 2026: More than one in four vehicles sold worldwide was electrified +++ Europe reaches BEV share of 28% in first half of 2026 +++</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>As Markets Rally to Record Highs, ELEKTROS Accelerates Its Vision for ...</v>
+        <v>Automotive Brake System Market: Inside ZF’s Bet on Brake-by-Wire Technology</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C159" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D159" t="str">
         <v>Automotive</v>
       </c>
       <c r="E159" t="str">
-        <v>https://pr-inside.com/as-markets-rally-to-record-highs-elektros-accelerates-its-vision-for-r5199799.htm</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769546</v>
       </c>
       <c r="F159" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 10, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary business conditions. Management believes that reliable ..</v>
+        <v>Braking is the one system in a car that has zero margin for error. Every other component can degrade gracefully &amp;#8212; a worn seat, a [read full press release...]</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>As Markets Rally to Record Highs, ELEKTROS Accelerates Its Vision for the Future of High-Speed EV Charging Infrastructure</v>
+        <v>Perth Roadside Assistance Redefines Convenience with Mobile Tyre Change in Perth</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C160" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D160" t="str">
         <v>Automotive</v>
       </c>
       <c r="E160" t="str">
-        <v>https://www.newswire.com/news/as-markets-rally-to-record-highs-elektros-accelerates-its-vision-for-the-future</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769514</v>
       </c>
       <c r="F160" t="str">
-        <v/>
+        <v>Perth, WA – 27th August, 2026 Perth Roadside Assistance is making life easier for drivers by offering a fast and simple mobile tyre change in [read full press release...]</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Siemens expands its rail maintenance network in France with Technis for future operations</v>
+        <v>KAPSTO Protective Elements Featured at Eight Industrial Trade Fairs This Autumn</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C161" t="str">
-        <v>WebWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D161" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E161" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357474</v>
+        <v>https://pressreleasenews.org/pressroom/kapsto-protective-elements-featured-at-eight-industrial-trade-fairs-this-autumn</v>
       </c>
       <c r="F161" t="str">
-        <v>- - &amp;#8226; Siemens Mobility and Technis sign partnership agreement to establish maintenance capabilities for future Vectron operations in France - &amp;#8226; Siemens Mobility will benefit from Technis&amp;#39; network of eleven maintenance sites to provide local service access for future Vectron operators - &amp;#8226; The partnership connects Technis&amp;#39; French maintenance footprint with Siemens Mobility&amp;#39;s European Depot and service network - - - Siemens Mobility and Technis have signed a partnership agreement to prep... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357474</v>
+        <v xml:space="preserve">Pöppelmann KAPSTO, a manufacturer of plastic protective caps, plugs, and thermoformed trays, will exhibit at eight industrial trade fairs between late September and late November 2026. The events span automotive supply, battery production, electronics, advanced manufacturing, and construction machinery across seven countries. </v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>In HelloNation, Insurance Expert Merrie Connon Reviews Auto Insurance Needs for Local Drivers</v>
+        <v>In HelloNation, Expert Electrician Darrell Furgison Explains What to Know Before Installing a Home EV Charger</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C162" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D162" t="str">
         <v>Automotive</v>
       </c>
       <c r="E162" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-insurance-expert-merrie-connon-reviews-auto-insurance-needs-for-local-drivers-302822821.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-expert-electrician-darrell-furgison-explains-what-to-know-before-installing-a-home-ev-charger-302861002.html</v>
       </c>
       <c r="F162" t="str">
-        <v>The article highlights what Tucson drivers should consider when choosing car insurance for protection on Southern Arizona roads. TUCSON, Ariz., July 10, 2026 /PRNewswire/ -- What should Tucson drivers look for when selecting auto insurance? That question is answered in a HelloNation...</v>
+        <v>The article reviews panel capacity, dedicated circuit requirements, and electrical permits involved in residential EV charger installation. OLYMPIA, Wash., Aug. 26, 2026 /PRNewswire/ -- What should homeowners understand before installing an EV charger at home? HelloNation has published an...</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>AutoVitals Acquires Mastertech.ai to Accelerate AI-Powered Service ...</v>
+        <v>Tidal Wave Auto Spa Opens Third McDonough Location; Expands to 64th ...</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C163" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D163" t="str">
-        <v>Finance, AI, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E163" t="str">
-        <v>https://pr-inside.com/autovitals-acquires-mastertech-ai-to-accelerate-ai-powered-service-r5199742.htm</v>
+        <v>https://pr-inside.com/tidal-wave-auto-spa-opens-third-mcdonough-location-expands-to-64th-r5216521.htm</v>
       </c>
       <c r="F163" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / July 10, 2026 / AutoVitals, a leading provider of digital solutions for independent auto repair shops, announced the acquisition of Mastertech.ai, an AI-powered diagnostic and service intelligence platform for automotive repair shops. The acquisition marks a significant step in AutoVitals' mission to help repair shops deliver exceptional customer experiences and operate more efficiently and profitably. By combiningAutoVitals' digital vehicle inspectionand workflow platform with Mastertech.ai's service intelligence, the company plans to deliver an unmatched experience for technicians, service advisors, and shop owners. "This acquisition accelerates both our near-term and long-term strategy to weave artificial intelligence into ..</v>
+        <v>(PR-inside.com) Fifth-Largest Conveyor Car Wash Company Continues Expansion Across Georgia with Grand Opening Celebrations and Community Giveback THOMASTON, GA / ACCESS Newswire / August 26, 2026 / Tidal Wave Auto Spa®, the nation's fifth-largest conveyor car wash company, opened its third location in McDonough, Georgia at 3400 Hwy 155 N. The new express car wash marks Tidal Wave's 64th location across Georgia and represents continued momentum in the company's expansion strategy across the Southeast and beyond. The grand opening celebration features free washes, exclusive Founders Club membership specials, and a Giveback Day benefiting Children's Healthcare of Atlanta. This community partnership reflects Tidal Wave's ..</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>EV Assembly Market worth $291.39 billion by 2035 | MarketsandMarkets™</v>
+        <v>Tidal Wave Auto Spa Opens Third McDonough Location; Expands to 64th Georgia Express Car Wash</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C164" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D164" t="str">
         <v>Automotive</v>
       </c>
       <c r="E164" t="str">
-        <v>https://www.prnewswire.com/news-releases/ev-assembly-market-worth-291-39-billion-by-2035--marketsandmarkets-302822629.html</v>
+        <v>https://www.newswire.com/news/tidal-wave-auto-spa-opens-third-mcdonough-location-expands-to-64th-georgia</v>
       </c>
       <c r="F164" t="str">
-        <v>DELRAY BEACH, Fla., July 10, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the EV Assembly Market is projected to grow from USD 190.11 billion in 2026 and to reach USD 291.39 billion by 2035, at a Compound Annual Growth Rate (CAGR) of 4.9% during the forecast period Browse 200...</v>
+        <v>Fifth-Largest Conveyor Car Wash Company Continues Expansion Across Georgia with Grand Opening Celebrations and Community Giveback</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Recent Release, "PETEY the Filthy Snowman," from Christian Faith Publishing Author Randy Pignatello, Introduces an Unforgettable Character Born from Observation</v>
+        <v>Verra Mobility and Hertz Expand Technology Partnership Under Renewed Contract</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C165" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D165" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E165" t="str">
-        <v>https://www.pr.com/press-release/973012</v>
+        <v>https://www.prnewswire.com/news-releases/verra-mobility-and-hertz-expand-technology-partnership-under-renewed-contract-302860871.html</v>
       </c>
       <c r="F165" t="str">
-        <v>Accompanied with illustrations by Ella Quartuccio, Randy Pignatello has completed a charming new book that captures the wonder of childhood through the eyes of a dedicated grandfather. During car rides to his grandson Emilio's speech lessons, Pignatello noticed the boy's consistent delight whenever they passed a weathered snowman that remained standing throughout the year, enduring every season and occasion. Rather than [PR.com]</v>
+        <v>As part of the recently announced five-year contract renewal, Hertz and Verra Mobility are expanding their technology partnership to explore opportunities to modernize toll processing MESA, Ariz., Aug. 26, 2026 /PRNewswire/ -- Verra Mobility Corporation (NASDAQ: VRRM), a leading provider...</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>RTS Creative Announces Professional Vehicle Wrapping Maidstone Services for Business Branding</v>
+        <v>Lost Money on Avis Budget Group, Inc. (CAR)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C166" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D166" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E166" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761507</v>
+        <v>https://pr-inside.com/lost-money-on-avis-budget-group-inc-car-contact-levi-korsinsky-r5216491.htm</v>
       </c>
       <c r="F166" t="str">
-        <v>Maidstone, Kent, 2026-07-10 — /EPR Network/ — RTS Creative continues to help businesses strengthen their visual identity with professional Vehicle Wrapping Maidstone services. With more than [read full press release...]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Weichai Power Launches World's First China VI-Compliant Heavy-Duty Hydrogen Engine, Setting a New Benchmark for Zero-Carbon Mobility</v>
+        <v>Rad Life Mobility Opens Investment Opportunity to the Public as It ...</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C167" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D167" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E167" t="str">
-        <v>https://www.prnewswire.com/news-releases/weichai-power-launches-worlds-first-china-vi-compliant-heavy-duty-hydrogen-engine-setting-a-new-benchmark-for-zero-carbon-mobility-302822645.html</v>
+        <v>https://pr-inside.com/rad-life-mobility-opens-investment-opportunity-to-the-public-as-it-r5216480.htm</v>
       </c>
       <c r="F167" t="str">
-        <v>TIANJIN, China, July 10, 2026 /PRNewswire/ -- Weichai Power (HKG:2338) announced that its independently developed WP15 hydrogen direct‑injection engine for heavy-duty vehicles has successfully passed the full China VI vehicle emission certification tests on July 3 at the CATARC Automotive...</v>
+        <v>(PR-inside.com) The company behind Rad Power Bikes, QuietKat and Serial 1 invites riders, customers, dealers, partners and the public to participate in its next chapter through Regulation Crowdfunding DEERFIELD BEACH, FL / ACCESS Newswire / August 26, 2026 / Rad Life Mobility, Inc. ("Rad Life" or "Company") today announced that its Regulation Crowdfunding offering is live. The Company is giving the Rad Power and QuietKat communities, customers, vendors, partners, and the public a direct way to participate in the next chapter of a new, integrated electric mobility platform Rad Life is building a vertically integrated electric mobility platform around three recognized brands, with ..</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>Cross-Borough Deliveries Are Where NYC Couriers Fail: Xentra Transport Splits Manhattan, Brooklyn and Queens Into Dedicated Driver Zones</v>
+        <v>Rad Life Mobility Opens Investment Opportunity to the Public as It Builds a Multi-Brand Electric Mobility Platform</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C168" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D168" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E168" t="str">
-        <v>https://www.pr.com/press-release/973353</v>
+        <v>https://www.newswire.com/news/rad-life-mobility-opens-investment-opportunity-to-the-public-as-it-builds-a</v>
       </c>
       <c r="F168" t="str">
-        <v>Cross-borough runs are the weak point of same day delivery in New York. A driver finishing in Jamaica gets sent to Tribeca, and the customer eats the delay. Xentra Transport, a NYC-based courier and freight company, has scrapped the citywide driver pool and assigned dedicated drivers to Manhattan, Brooklyn and Queens. The company handles medical, legal, catering, freight and white glove work across the five boroughs and [PR.com]</v>
+        <v>The company behind Rad Power Bikes, QuietKat and Serial 1 invites riders, customers, dealers, partners and the public to participate in its next chapter through Regulation Crowdfunding</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>ModWash Brings the Clean to Port Charlotte, Florida, Grand Opening July 10</v>
+        <v>ROSEN, A GLOBALLY RECOGNIZED LAW FIRM, Encourages America's Car-Mart, Inc. Investors to Inquire About Securities Class Action Investigation - CRMT</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C169" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D169" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E169" t="str">
-        <v>https://www.pr.com/press-release/973345</v>
+        <v>https://www.newsfilecorp.com/release/311317/ROSEN-A-GLOBALLY-RECOGNIZED-LAW-FIRM-Encourages-Americas-CarMart-Inc.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-CRMT</v>
       </c>
       <c r="F169" t="str">
-        <v>ModWash, one of the nation's fastest-growing express car wash companies, is proud to announce the Grand Opening of its newest location at 24080 Beatrix Blvd., Port Charlotte, FL, marking the brand's newest location in the Port Charlotte market. The celebration kicks off Friday, July 10, with a ribbon-cutting ceremony and activities. Grand Opening Details The grand opening celebration will take place Friday, July 10, at [PR.com]</v>
+        <v>New York, New York--(Newsfile Corp. - August 26, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of America's Car-Mart, Inc. (NASDAQ: CRMT) resulting from allegations that America's Car-Mart may have issued materially misleading business information to the investing public.SO WHAT: If you purchased America's Car-Mart securities you may be entitled to compensation without payment of any out of pocket...</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Japan Post Insurance and SCOR sign MOU Regarding the Ceding (Retrocession) of “Postal Life Insurance Policies” and Investment in a Reinsurance Vehicle Established by SCOR</v>
+        <v>Lemonade Continues U.S. Expansion With Launch of Car Insurance in Florida</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C170" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D170" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E170" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325321/0/en/Japan-Post-Insurance-and-SCOR-sign-MOU-Regarding-the-Ceding-Retrocession-of-Postal-Life-Insurance-Policies-and-Investment-in-a-Reinsurance-Vehicle-Established-by-SCOR.html</v>
+        <v>https://www.prnewswire.com/news-releases/lemonade-continues-us-expansion-with-launch-of-car-insurance-in-florida-302860782.html</v>
       </c>
       <c r="F170" t="str">
-        <v>Press release 10 July 2026 - N° 15</v>
+        <v>Sunshine State drivers now have access to tech-powered coverage built for how people actually drive NEW YORK, Aug. 26, 2026 /PRNewswire/ -- Lemonade (NYSE: LMND), the tech-first insurance company, today announced the launch of Lemonade Car in Florida, one of the largest car insurance...</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Premier Auto Protect discusses bmw extended warranty considerations for driver-assist features</v>
+        <v>Vehicular Homicide vs. Manslaughter: What's the Difference? | Violent Crimes Attorneys, Wichita</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C171" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D171" t="str">
         <v>Automotive</v>
       </c>
       <c r="E171" t="str">
-        <v>https://pressreleasenews.org/pressroom/premier-auto-protect-discusses-bmw-extended-warranty-considerations-for-driver-assist-features</v>
+        <v>https://www.prnewswire.com/news-releases/vehicular-homicide-vs-manslaughter-whats-the-difference--violent-crimes-attorneys-wichita-302854544.html</v>
       </c>
       <c r="F171" t="str">
-        <v>Premier Auto Protect outlines how exclusionary vehicle service contracts can address BMW's advanced electronics and driver-assist systems for owners evaluating a BMW Extended Warranty.</v>
+        <v>WICHITA, Kan., Aug. 26, 2026 /PRNewswire/ -- Not every fatal car accident is treated the same under Kansas law. Depending on what happened behind the wheel and the circumstances surrounding the crash, prosecutors may pursue charges ranging from vehicular homicide to involuntary...</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>Automotive Engineering Services Outsourcing Market size to Reach USD 212.69 Billion by 2031 Driven by Software-Defined Vehicles and Regulatory Compliance Needs – Mordor Intelligence</v>
+        <v>Tata Communications, Tata Motors Passenger Vehicles join forces to accelerate Software-Defined Vehicle Deployment in India - Introduces in-built 5G cellular connectivity in the Sierra.ev</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C172" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D172" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E172" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/automotive-engineering-services-outsourcing-market-size-to-reach-usd-21269-billion-by-2031-driven-by-softwaredefined-vehicles-and-regulatory-compliance-needs-mordor-intelligence/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359547</v>
       </c>
       <c r="F172" t="str">
-        <v/>
+        <v>Tata Communications, a leading global communications technology player and Tata Motors Passenger Vehicles (TMPV), India&amp;#39;s leading automobile manufacturer, announced collaboration to power the newly launched Sierra.ev, with in-built 5G cellular connectivity, paving the way for futuristic Software-Defined Vehicles (SDVs). - - Tata Communications MOVE&amp;#8482; Connected Vehicle Platform will be integrated with the car&amp;#39;s new SDV platform &amp;#8211; N.IO &amp;#8211; to provide seamless connectivity and digital first in... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359547</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>Green Mobility in Africa – UNDP and TAILG Sign MOU for a Green, Low-Carbon Mobility Project to Advance Sustainable Development in Africa and Beyond</v>
+        <v>Formic Opens Oakland Facility, Anchoring Humanoid and Physical AI Expansion in the Bay Area Alongside Tesla and Amazon</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C173" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D173" t="str">
-        <v>Automotive</v>
+        <v>AI, Retail, Automotive</v>
       </c>
       <c r="E173" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/green-mobility-in-africa-undp-and-tailg-sign-mou-for-a-green-lowcarbon-mobility-project-to-advance-sustainable-development-in-africa-and-beyond/?source=barchart</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/formic-opens-oakland-facility-anchoring-140000657.html</v>
       </c>
       <c r="F173" t="str">
-        <v/>
+        <v>OAKLAND, Calif., August 26, 2026--Formic opens Oakland facility, expanding Full Service Automation for U.S. manufacturers and reinforcing the Bay Area as a physical AI hub.</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Vadzo Introduces Falcon-821CRS Telehealth Camera Module with 4K HDR for Remote Clinical Examinations Under Mixed Lighting</v>
+        <v>EFE Trenes de Chile modernizes passenger sales and booking with Siemens' S3 Passenger</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C174" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D174" t="str">
-        <v>SaaS, Healthcare, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.newswire.com/news/vadzo-introduces-falcon-821crs-telehealth-camera-module-with-4k-hdr-22807777</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359533</v>
       </c>
       <c r="F174" t="str">
-        <v>The Falcon-821CRS is an 8MP color rolling shutter USB camera built on the Onsemi AR0821 HyperLux sensor and introduced as a telehealth camera module for remote clinical examinations conducted under mixed lighting conditions. The camera delivers 4K LI-HDR output, on-chip auto exposure, and full UVC compliance with no driver installation required on Windows, Linux, or Android. It supports teleconsultation, virtual care, remote patient examination, telemedicine cart deployments, and OEM medical device integration through a single USB 3.2 connection.</v>
+        <v>- - &amp;#8226; EFE Trenes de Chile modernizes ticket sales, reservations and inventory management with Siemens Mobility&amp;#39;s S3 Passenger platform - &amp;#8226; New digital services offer passengers more choice, flexibility and control over their journeys - &amp;#8226; First deployment of the S3 Passenger platform in Latin America completed in six months - - - As part of its strategic plan to strengthen rail connectivity and associated digitalization initiatives, EFE Trenes de Chile (EFE) has implemented the S3 Pass... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359533</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>360 Degree Camera Market Trends, Size Surges to USD 4.2 Billion by 2033, Propelled by 12.3% CAGR - Verified Market Reports®</v>
+        <v>Cofiroute selects TomTom Traffic to enhance real-time motorway operations and driver information</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C175" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D175" t="str">
-        <v>Real Estate, Automotive, Media</v>
+        <v>Automotive</v>
       </c>
       <c r="E175" t="str">
-        <v>https://www.prnewswire.com/news-releases/360-degree-camera-market-trends-size-surges-to-usd-4-2-billion-by-2033--propelled-by-12-3-cagr---verified-market-reports-302821870.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359524</v>
       </c>
       <c r="F175" t="str">
-        <v>The 360-degree camera market is accelerating at a disruptive pace, driven by immersive content demand, spatial computing, and rapid adoption across virtual reality ecosystems. Surging penetration in sectors such as real estate visualization, tourism marketing, automotive imaging, and...</v>
+        <v>TomTom ( TOM2 ), the specialist in mapping and location technology, announced that Cofiroute, a division of VINCI Autoroutes and a leading private French highway operator, has selected TomTom Traffic to enhance driver information and real-time traffic operations across its motorway network. - - Leveraging TomTom Route Monitoring, Cofiroute monitors traffic conditions, supports incident management and informs drivers through variable message sign (VMS) boards along its routes. The solution... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359524</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Oracle Joins IMSA Labs as Founding Partner to Accelerate AI and Motorsport Innovation</v>
+        <v>CarGurus Teams with NFL Quarterback Drake Maye and Ann Michael Maye to Spotlight the Big Deal Moments Behind Every Mile</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C176" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D176" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E176" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357432</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351377/0/en/cargurus-teams-with-nfl-quarterback-drake-maye-and-ann-michael-maye-to-spotlight-the-big-deal-moments-behind-every-mile.html</v>
       </c>
       <c r="F176" t="str">
-        <v>Oracle and the International Motor Sports Association (IMSA) today announced Oracle as the Founding Partner of IMSA Labs, the formalized platform for continued innovation and collaboration between the motorsports sanctioning body and its automotive and technology partners. A cornerstone of the partnership is the launch of Oracle Cloud Innovation Studio, a new startup innovation program built on Oracle Cloud Infrastructure (OCI). The program is designed to help startups move from concept... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357432</v>
+        <v>CarGurus launches "A Drive in the Life," a documentary campaign with NFL QB Drake Maye, celebrating car buying milestones and memories.</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>The Protocase Companies Mark Major U.S. Manufacturing Milestone With Launch of Laser Cutting Operations in Wilmington</v>
+        <v>SEALSQ’s Subsidiary ICAlps Advances QASIC Roadmap for Sovereign, Quantum-Resistant Application-Specific Integrated Circuits</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C177" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D177" t="str">
-        <v>Energy, Automotive, Healthcare</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E177" t="str">
-        <v>https://www.newmediawire.com/news/the-protocase-companies-mark-major-u-s-manufacturing-milestone-with-launch-of-laser-cutting-operations-in-wilmington-7087600</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351329/0/en/sealsq-s-subsidiary-icalps-advances-qasic-roadmap-for-sovereign-quantum-resistant-application-specific-integrated-circuits.html</v>
       </c>
       <c r="F177" t="str">
-        <v>Latest Investment Expands Production Capacity and Strengthens the Company's Growing U.S. Manufacturing Footprint WILMINGTON, NC - July 9, 2026 ( NEWMEDIAWIRE ) - The Protocase Companies today announced the launch of laser cutting operations at its Wilmington, North Carolina manufacturing facility, marking a major milestone in the company's continued expansion of its U.S. manufacturing footprint. The first production parts were successfully cut on July 7, bringing one of Protocase's foundational manufacturing capabilities to its rapidly growing U.S. operation. Laser cutting is one of the core technologies behind Protocase's proprietary High Velocity Mass Customization (HVMC) manufacturing model. Bringing the capability to Wilmington establishes end-to-end precision sheet metal fabrication w</v>
+        <v>Geneva, Switzerland, Aug. 26, 2026 (GLOBE NEWSWIRE) -- QASIC initially targets the cybersecurity, medical and automotive sectors by combining SEALSQ’s post-quantum security technologies with IC’Alps’ advanced custom-chip design capabilities</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Levi &amp; Korsinsky Urges Verra Mobility Corporation (VRRM) Shareholders ...</v>
+        <v>CAPREIT Announces Appointment of James Lawrence as Chief Operating Officer</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C178" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D178" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E178" t="str">
-        <v>https://pr-inside.com/levi-korsinsky-urges-verra-mobility-corporation-vrrm-shareholders-r5199453.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351234/0/en/capreit-announces-appointment-of-james-lawrence-as-chief-operating-officer.html</v>
       </c>
       <c r="F178" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 9, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>This news release constitutes a “designated news release” for the purposes of CAPREIT’s prospectus supplement dated May 15, 2025, to its short form base shelf prospectus dated May 15, 2025.</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>Vadzo Imaging Validates Bolt-830CRS: Onsemi AR0830 HyperLux 8MP 4K HDR MIPI Camera for Raspberry Pi 5</v>
+        <v>Automotive Tire Market: Why Natural Rubber Prices Could Decide the Next Profit Cycle</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C179" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D179" t="str">
-        <v>SaaS, Retail, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E179" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validates-bolt-830crs-onsemi-ar0830-hyperlux-8mp-4k-hdr-22822363</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769450</v>
       </c>
       <c r="F179" t="str">
-        <v>Vadzo's Bolt-830CRS is an 8MP 4K HDR MIPI camera built on the Onsemi AR0830 HyperLux LP sensor, validated for native integration with Raspberry Pi 5 over 4-lane MIPI CSI-2 and delivering onboard ISP processed HDR imaging with Wake-on-Motion power management for OEM developers building a Raspberry Pi 5 camera module deployment across robotics, smart city infrastructure, security, and retail automation without host-side image processing overhead or unverified driver assumptions.</v>
+        <v>Every tire on the road today is the product of a decade-long argument between four competing priorities: cost, grip, fuel efficiency, and now, electric vehicle [read full press release...]</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>AECOM selected as Lead Designer for the Alexandra Bridge Replacement Project</v>
+        <v>As Insurance Rates Stabilize, Small Fleet Operators in Vaughan Have More Affordable Commercial Vehicle Insurance Options</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C180" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D180" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E180" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357396</v>
+        <v>https://www.prweb.com/releases/as-insurance-rates-stabilize-small-fleet-operators-in-vaughan-have-more-affordable-commercial-vehicle-insurance-options-302858030.html</v>
       </c>
       <c r="F180" t="str">
-        <v>AECOM (NYSE: ACM), the trusted global infrastructure leader, has been selected as the Lead Designer by Capital Crossing Constructors for the replacement of the Alexandra Bridge in Ottawa, a major infrastructure initiative connecting Ottawa, Ontario and Gatineau, Quebec. The project will replace the existing Alexandra Bridge with a modern crossing designed to support long-term mobility, connectivity, and accessibility for all users in the National Capital Region. - - &amp;#8220;Our selection for this... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357396</v>
+        <v>As commercial insurance rates begin to stabilize across Canada, small fleet operators in Vaughan, Ontario, are finding more affordable commercial vehicle insurance options through The Shepherd Group, an independent brokerage serving businesses throughout the country. VAUGHAN, ON, Aug. 26,...</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>Millionaires, Billionaires, Millennials and Institutional Investors Turn Their Attention to Elektros Inc. as Record Markets Spotlight Lithium Mining, EV Innovation and U.S. Patent Technology</v>
+        <v>FAA Names OperatorOS as an Authorized System for Electronic Signatures and Recordkeeping</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C181" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D181" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E181" t="str">
-        <v>https://www.newswire.com/news/millionaires-billionaires-millennials-and-institutional-investors-turn-their</v>
+        <v>https://finance.yahoo.com/technology/articles/faa-names-operatoros-authorized-system-105500442.html</v>
       </c>
       <c r="F181" t="str">
-        <v/>
+        <v>LOS ANGELES, August 26, 2026--Surf Air Mobility Inc. (NYSE: SRFM) ("Surf Air Mobility" or the "Company") today announced that the Federal Aviation Administration ("FAA") has approved OperatorOS, Surf Air Mobility's proprietary flight operations software, as an authorized systems of record for the Company’s airlines to operate with electronic alternatives to paper signatures, records, and manuals.</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>Dynamic Aerospace Systems, Ticker BRQL, to Present at RedChip's "Vertical ...</v>
+        <v>Global Times: From follower to trendsetter - How China is redefining auto industry</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C182" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D182" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E182" t="str">
-        <v>https://pr-inside.com/dynamic-aerospace-systems-ticker-brql-to-present-at-redchip-s-vertical-r5199406.htm</v>
+        <v>https://www.prnewswire.com/news-releases/global-times-from-follower-to-trendsetter--how-china-is-redefining-auto-industry-302860425.html</v>
       </c>
       <c r="F182" t="str">
-        <v>(PR-inside.com) Live Presentation and Investor Q&amp;A Scheduled for July 16, 2026, at 12:00 p.m. Eastern Time ANN ARBOR, MI / ACCESS Newswire / July 9, 2026 / Dynamic Aerospace Systems ("DAS") (OTCQB:BRQL), a U.S.-based developer of advanced unmanned aerial vehicles (UAVs) and autonomous aerospace technologies, today announced that the Company will present at the RedChip Virtual Investor Conference, "Vertical Economy: The Race to Dominate the Skies," on Thursday, July 16, 2026, at 12:00 p.m. Eastern Time. Hosted by RedChip Companies, the virtual conference will feature publicly traded companies leading innovation across the rapidly expanding vertical economy, including unmanned aerial systems, advanced air mobility, ..</v>
+        <v>BEIJING, Aug. 26, 2026 /PRNewswire/ -- China's new energy vehicle (NEV) industry has made striking progress in recent years, changing not only the cars themselves but also how they are developed, sold, and taken to global markets. The sector is also helping set new industry standards,...</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>Record-Breaking Markets Shine a Light on Elektros Inc.'s Vision for Lithium Mining, EV Charging Growth and Proprietary U.S. Patent Technology</v>
+        <v>Hop On Hop Off Bus Enters Tuk Tuk Tourism Market with New Eco-Friendly City Tours</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C183" t="str">
-        <v>Newswire.com</v>
+        <v>Pressat</v>
       </c>
       <c r="D183" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E183" t="str">
-        <v>https://www.newswire.com/news/record-breaking-markets-shine-a-light-on-elektros-inc-s-vision-for-lithium</v>
+        <v>https://pressat.co.uk/releases/hop-on-hop-off-bus-enters-tuk-tuk-tourism-market-with-new-eco-friendly-city-tours-40d7eac0cca07170ce71a118347c24b4/</v>
       </c>
       <c r="F183" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="184">
+        <v>Wednesday 26 August, 2026 Hop-On-Hop-Off-Bus.com, a sightseeing platform by Isango, has expanded its traditional sightseeing tour with the launch of a new range of private eco-friendly electric tuk tuk tours across five European cities: Barcelona, Madrid, Seville, Málaga and Lisbon. The launch marks the brand’s entry into the tuk tuk tourism market and adds a more intimate, flexible way for travellers to see major city highlights. The new Eco Tuk Tuk Tours are designed for visitors who want a shorter, more personal sightseeing experience without giving up the convenience of a professionally guided city tour. Each experience lasts 60 minutes and takes place in a private electric tuk tuk, with a local driver-guide sharing stories, historical context and recommendations along the way. The veh</v>
+      </c>
+    </row>
+    <row r="184" xml:space="preserve">
       <c r="A184" t="str">
-        <v>Global Investors Discover the Long-Term Vision of Elektros Inc. as Lithium, Electric Mobility and Innovation Drive Market Optimism</v>
+        <v>Focus Graphite and C4V to Evaluate Mine-to-Anode Platform Combining Lac Knife Graphite with C4V's Green Anode Technology</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C184" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D184" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Energy, Automotive, Media</v>
       </c>
       <c r="E184" t="str">
-        <v>https://www.newswire.com/news/global-investors-discover-the-long-term-vision-of-elektros-inc-as-lithium</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109435/</v>
+      </c>
+      <c r="F184" t="str" xml:space="preserve">
+        <v xml:space="preserve">Program to evaluate a cleaner, lower-cost and scalable pathway for converting premium Canadian graphite into finished battery-grade anode material in North America
+Highlights
+Mine-to-Anode Platform: Focus and C4V have signed a non-binding Memorandum of Understanding to evaluate an integrated pathway by combining Lac Knife's high-purity graphite concentrate with C4V's Green Anode Technology.
+Premium High-Purity Feedstock: C4V's Green Anode Technology requires natural graphite concentrate of approximately 98% carbon, a demanding feedstock specification that Lac Knife has demonstrated the ability to meet through conventional flotation.
+Commercialization Potential: Successful technical validation would establish the foundation for definitive commercial agreements involving technology licensing, downstream manufacturing, customer qualification, strategic partnerships and potential offtake opportunities.
+Advanced Materials Strategy: The collaboration supports Focus's broader strategy to expand beyond resource development into downstream processing, advanced materials and higher-value segments of the North American supply chain.
+Strengthening Allied Supply Chains: The collaboration combines Canadian graphite resources with American processing technology to support a secure, scalable and more resilient North American battery materials supply chain.
+OTTAWA, ON, Aug 26, 2026 - (ACN Newswire) - Focus Graphite Inc. (TSXV: FMS) (OTCQB: FCSMF) (FSE: FKC0) ("Focus" or the "Company"), a Canadian developer of high-grade flake graphite deposits and advanced graphite materials for battery, defence and industrial applications, is pleased to announce that it has entered into a non-binding Memorandum of Understanding ("MOU") with Charge CCCV LLC ("C4V"), a U.S.-based battery technology company, to evaluate graphite concentrate from Focus's 100%-owned Lac Knife Project ("Lac Knife" or the "Project") in Quebec using C4V's proprietary automated Green Anode Technology ("Green Anode Technology" or the "Technology").
+A North American Mine-to-Anode Platform
+C4V's Green Anode Technology is designed to convert premium natural graphite concentrate directly into finished coated spherical purified graphite ("cSPG") through a highly automated process designed to reduce water and energy consumption, chemical usage and overall process complexity. Compared with conventional processing routes involving multiple upgrading and purification stages, the Technology is intended to provide a cleaner, more efficient pathway from graphite concentrate to finished battery-grade anode material. C4V has successfully demonstrated the Technology at pilot scale.
+C4V's broader anode-development experience includes a multi-year program focused on developing high-performance active anode materials using high-purity natural graphite feedstock. The technology has demonstrated successful development and qualification pathways for active anode material and previously supported a binding offtake agreement with a globally recognized U.S. electric vehicle ("EV") and battery energy storage manufacturer ("BESS") for U.S.-produced active anode material, subject to specified development, production and customer-qualification conditions. The commercial pathway ultimately did not proceed as contemplated for reasons unrelated to the technical performance of the underlying anode technology. Focus was not a party to that arrangement.
+C4V's Green Anode Technology requires a high-purity natural graphite concentrate of approximately 98% carbon, a demanding feedstock specification that Lac Knife has demonstrated the ability to meet through conventional flotation alone. Lac Knife's ability to produce high-purity flotation concentrate has been established through the Company's 2023 NI 43-101 Feasibility Study1 and further validated by its recent 8-tonne pilot-scale program2, announced July 28, 2026, which produced concentrate grading up to 98.7% carbon through mechanical processing, without chemical or thermal purification.
+Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits. The ability to begin downstream processing with a premium, high-purity concentrate has the potential to reduce processing requirements, reagent and energy consumption, shorten processing times and improve overall manufacturing efficiency. Combined with Lac Knife's favourable purification characteristics, this provides a strong starting point for evaluating a cleaner, more efficient and potentially lower-cost pathway to finished anode material.
+Under the MOU, the parties intend to complete an evaluation Program (the "Program") to assess the technical and commercial suitability of Lac Knife graphite for processing through C4V's Green Anode Technology. The Program will examine processing performance, product consistency and electrochemical characteristics and evaluate whether Lac Knife's feedstock advantages can translate into a cleaner, more efficient and commercially competitive pathway from mine to finished battery-grade anode material, supporting future customer qualification, downstream product development and potential commercialization opportunities.
+Richard Pearce, P.E., Technical Advisor to Focus Graphite, commented, "The success of any anode manufacturing process begins with the quality of the graphite feedstock. Higher-purity concentrate has the potential to reduce downstream processing requirements, improve manufacturing efficiency and enhance overall product consistency. Lac Knife has demonstrated exceptional concentrate quality through conventional flotation, making it an outstanding candidate for evaluation within C4V's Green Anode Technology."
+"For years the anode has been the weakest link in the battery supply chain, dependent on foreign processing and heavy chemistry to reach purity," said Dr. Shailesh Upreti, Chief Executive Officer of C4V. "Our Green Anode Technology was built to change that. C4V successfully demonstrated the technology through an earlier natural-graphite development program that advanced through customer qualification and ultimately supported a commercial agreement with a prominent U.S. EV and BESS manufacturer. We are excited to build on that technical foundation with Lac Knife's exceptional graphite concentrate and evaluate a cleaner, more efficient and scalable North American pathway to finished battery-ready anode material."
+"North America is moving quickly to secure critical mineral supply chains from raw materials through advanced manufacturing," said Dean Hanisch, Chief Executive Officer of Focus Graphite. "C4V's previous work has demonstrated the commercial interest that can emerge when high-quality natural graphite is successfully advanced into finished anode material. For Focus, the opportunity is to demonstrate that potential with Lac Knife. If successfully validated, this platform could position us for customer qualification, strategic partnerships and potential offtake while helping build a more secure and competitive North American anode supply chain."
+Building a Higher-Value Graphite Platform
+Beyond battery anode production, the collaboration also supports Focus's objective of maximizing value across the graphite processing chain. Graphite fines and other material streams generated during anode production may be evaluated as conductive additives for lithium iron phosphate ("LFP") batteries. Previous testing by Focus and C4V demonstrated that conductive additive material produced from Lac Knife graphite improved LFP cathode electrode density relative to baseline materials, highlighting an additional opportunity to improve resource utilization and support the Company's broader zero-waste development strategy.
+While the Green Anode Technology evaluation is focused on battery anode materials, it represents one component of Focus's broader advanced materials strategy. In parallel, the Company is advancing a chemical-free electrothermal graphite purification process intended to produce ultra-high-purity graphite for battery, defence, nuclear, aerospace, energy storage and other advanced industrial applications. This effort is being advanced through the Company's up to $14.1 million non-repayable funding agreement under Natural Resources Canada's ("NRCan") Global Partnerships Initiative ("GPI").
+If successful, the Program could demonstrate a differentiated Mine-to-Anode pathway that aligns with Canada's "Mine-to-Market" critical minerals strategy by converting premium Canadian graphite into finished battery-grade anode material through a cleaner, lower-cost and scalable North American production process. The collaboration reflects Focus's strategy of evolving from a graphite developer into an integrated advanced materials company participating across the battery value chain.
+Subject to successful technical validation and the execution of definitive agreements, the Program could provide a foundation for expanded commercial collaboration, including technology licensing, downstream manufacturing, customer qualification, strategic partnerships and potential long-term offtake arrangements. The MOU is non-binding, and any future commercial relationship between Focus and C4V will remain subject to successful completion of the Program, definitive agreements and applicable corporate and regulatory approvals.
+Qualified Person
+The technical content disclosed in this news release was reviewed and approved by Richard Pearce, PE, President of Brasil Insight Capital LLC., a consultant to the Company, and a qualified person as defined under National Instrument NI 43-101.
+About Charge CCCV LLC
+Charge CCCV LLC, commonly known as C4V, is a U.S.-based lithium-ion battery technology company focused on battery-materials innovation, cell design, supply-chain qualification and advanced battery-manufacturing ecosystems. C4V's platforms include battery-material evaluation, Digital DNA qualification, and technology pathways designed to support cleaner and more secure battery supply chains.
+For more information on C4V, please visit https://www.chargecccv.com.
+About Focus Graphite Inc.
+Focus Graphite is building an integrated graphite platform to supply the industries shaping the future. Through the development of world-class graphite resources, advanced processing technologies and higher-value advanced materials, the Company is positioning itself to support battery, defence, advanced manufacturing and other strategic industries across North America and allied markets.
+The platform is anchored by the Company's two 100%-owned graphite assets in Quebec. Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits, while Lac Tetepisca is one of the largest identified graphite resources globally. Together with strategic technology partnerships and government-supported innovation initiatives, these assets provide the foundation for a secure, scalable and increasingly integrated graphite supply chain.
+For more information on Focus Graphite Inc., please visit http://www.focusgraphite.com.
+LinkedIn: https://www.linkedin.com/company/focus-graphite/
+Facebook: https://www.facebook.com/focusgraphite
+X: https://x.com/focusgraphite
+Investors Contact: 
+Dean Hanisch
+CEO, Focus Graphite Inc.
+dhanisch@focusgraphite.com
++1 (613) 612-6060
+Jason Latkowcer
+VP Corporate Development
+jlatkowcer@focusgraphite.com
+Cautionary Note Regarding Forward-Looking Statements
+Certain statements contained in this press release constitute forward-looking information. These statements relate to future events or future performance. The use of any of the words "could," "intend," "expect," "believe," "will," "projected," "estimated," and similar expressions, as well as statements relating to matters that are not historical facts, are intended to identify forward-looking information and are based on the Company's current beliefs or assumptions as to the outcome and timing of such future events.
+In particular, this press release contains forward-looking information regarding, among other things, the proposed evaluation program contemplated under the non-binding Memorandum of Understanding between Focus Graphite Inc. and Charge CCCV LLC ("C4V"); the evaluation of Lac Knife graphite concentrate within C4V's Green Anode Technology platform and related downstream processing and battery validation activities; the anticipated scope, results and potential benefits of the proposed evaluation program; the potential production and evaluation of coated spherical purified graphite ("cSPG") and other higher-value graphite products; the suitability of Lac Knife graphite for processing through C4V's Green Anode Technology and the achievement of anticipated technical, performance or commercial outcomes from the Program; the potential benefits associated with utilizing high-purity Lac Knife graphite concentrate as feedstock for downstream anode processing, including potential reductions in processing requirements, reagent and energy consumption, processing time and manufacturing costs, and potential improvements in manufacturing efficiency and product consistency; the potential evaluation and utilization of graphite fines and other processing streams as conductive additives or in other battery applications; the Company's strategy to expand beyond graphite resource development into downstream processing and advanced materials; the advancement of the Company's electrothermal graphite purification and other downstream processing initiatives; the potential development of an integrated North American mine-to-anode and battery materials supply chain; the future development and advancement of the Lac Knife Graphite Project; the potential for the Program to support future customer qualification, technology licensing, commercialization, downstream manufacturing, strategic partnerships, supply agreements, offtake arrangements or other commercial relationships with C4V or third parties; and the timing, scope and results of future technical programs, commercial discussions and definitive agreements.
+Forward-looking statements are subject to known and unknown risks, uncertainties, and other factors that may cause actual results, performance, or achievements to differ materially from those expressed or implied by such statements. These risks and uncertainties include, but are not limited to, risks related to market conditions, regulatory approvals, changes in economic conditions, the ability to raise sufficient funds on acceptable terms or at all, operational risks associated with mineral exploration and development, and other risks detailed from time to time in the Company's public disclosure documents available under its profile on SEDAR+.
+The forward-looking information contained in this release is made as of the date hereof, and the Company is not obligated to update or revise any forward-looking information, whether as a result of new information, future events, or otherwise, except as required by applicable securities laws. Because of the risks, uncertainties, and assumptions contained herein, investors should not place undue reliance on forward-looking information.
+Neither TSX Venture Exchange nor its Regulation Services accepts responsibility for the adequacy or accuracy of this release.
+1 https://focusgraphite.com/focus-graphite-files-lac-knife-graphite-project-feasibility-study-technical-report/
+2 https://focusgraphite.com/focus-graphite-achieves-up-to-98-7-carbon-concentrate-through-mechanical-processing-and-activates-downstream-qualification-platform/
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/311554
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>Elektros Inc. Advances Its Long-Term Vision as Strong Markets Highlight Opportunities in Lithium Mining, EV Charging Infrastructure and U.S. Patent Technology</v>
+        <v>Infopro Digital Automotive Highlights Its Industry-Leading Datasets at Automechanika 2026</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C185" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D185" t="str">
         <v>Automotive</v>
       </c>
       <c r="E185" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-advances-its-long-term-vision-as-strong-markets-highlight</v>
+        <v>https://finance.yahoo.com/technology/articles/infopro-digital-automotive-highlights-industry-080200817.html</v>
       </c>
       <c r="F185" t="str">
-        <v/>
+        <v>HATTERSHEIM AM MAIN, Germany, August 26, 2026--Infopro Digital Automotive, leader in data and software for the automotive market, announces its participation in Automechanika 2026, the world’s leading trade fair for the automotive industry. After completing several significant acquisitions over the past years, including Eucon, GiPA, and Aurelis last September, the company will attend this year’s trade show with a consolidated offering, built upon its trusted industry-leading datasets. Infopro Di</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Fate Therapeutics Receives FDA Clearance of Investigational New Drug Application for FT839 Product Candidate</v>
+        <v>Nano One Advances Global LFP Cathode Strategy as Demand from Energy Storage, EV and Defence Applications Accelerates</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C186" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D186" t="str">
-        <v>Finance, Healthcare, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E186" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324792/24675/en/Fate-Therapeutics-Receives-FDA-Clearance-of-Investigational-New-Drug-Application-for-FT839-Product-Candidate.html</v>
+        <v>https://finance.yahoo.com/energy/articles/nano-one-advances-global-lfp-070500517.html</v>
       </c>
       <c r="F186" t="str">
-        <v>First-of-Kind, Dual-CAR T cell Targeting CD19 and CD38 for Comprehensive Elimination of Complex, Multi-System Autoimmune Disorders Advances into Phase 1/2 Clinical Development</v>
+        <v>VANCOUVER, British Columbia, August 26, 2026--Nano One® Materials Corp. ("Nano One" or the "Company") (TSX: NANO) (OTCQB: NNOMF) (Frankfurt: LBMB), a process technology company specializing in cathode active materials (CAM) for lithium-ion batteries, reaffirms its strategy for meeting global demand for lithium iron phosphate (LFP) cathode active material. The Company will seek to license its One-Pot™ process technology into regional markets through localized development companies that will be le</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>SEFON Introduces Advanced Vehicle-Mounted Mobile Substation for Rapid Power Restoration and Grid Support</v>
+        <v>DSC Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C187" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D187" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E187" t="str">
-        <v>https://www.pr.com/press-release/971520</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351098/0/en/dsc-reports-second-quarter-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F187" t="str">
-        <v>SEFON, a professional manufacturer of power transmission and distribution equipment, proudly announces its advanced Vehicle-Mounted Mobile Substation, designed to provide fast, reliable, and flexible power solutions for utilities, industrial facilities, renewable energy projects, and emergency response applications worldwide. As global power systems face increasing challenges from extreme weather events, infrastructure [PR.com]</v>
+        <v>HANGZHOU, China, Aug. 26, 2026 (GLOBE NEWSWIRE) -- DSC Holdings Ltd. (“ DSC ” or the “ Company ”) (Nasdaq: DSC), the AI application infrastructure for China’s used car industry, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>Hillcrest Energy Technologies Signs Letter of Intent with Equipmake ...</v>
+        <v>ROHM Introduces 650V IGBTs, Achieving Industry-leading Low-loss Characteristics</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C188" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D188" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E188" t="str">
-        <v>https://pr-inside.com/hillcrest-energy-technologies-signs-letter-of-intent-with-equipmake-r5199385.htm</v>
+        <v>https://www.prnewswire.com/news-releases/rohm-introduces-650v-igbts-achieving-industry-leading-low-loss-characteristics-302860060.html</v>
       </c>
       <c r="F188" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 9, 2026 / Hillcrest Energy Technologies Ltd. (CSE:HEAT)(OTCQB:HLRTF)(FRA:7HI) ("Hillcrest" or the "Company") today announced that it has entered into a Letter of Intent ("LOI") with Equipmake plc ("Equipmake"), a UK-based developer and manufacturer of high-performance electric motors and inverters for e-mobility applications. The LOI establishes a framework for a joint development program under which the parties would work together to integrate Hillcrest's proprietary Zero Voltage Switching ("ZVS") inverter technology into a defined Equipmake powertrain product line. An Established Platform, Proven Channels Equipmake is an established developer and manufacturer of high-performance powertrain systems with a strong ..</v>
-[...2 lines deleted...]
-    <row r="189">
+        <v>KYOTO, Japan, Aug. 26, 2026 /PRNewswire/ -- ROHM Co., Ltd. has developed 4th-generation 650V IGBTs for automotive electric compressors and HV heaters, as well as inverters for industrial equipment. As automotive-grade 650V-class products, the new IGBTs achieve class-leading* low...</v>
+      </c>
+    </row>
+    <row r="189" xml:space="preserve">
       <c r="A189" t="str">
-        <v>Club Car Wash Celebrates New Store with $3,500 Giveaway and Charity ...</v>
+        <v>Airwheel Unveils Luxury Robot Suitcase, a 20 Inch Rideable Electric Cabin Ai Wheel Hand Luggage for Modern Travelers</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C189" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D189" t="str">
-        <v>Automotive</v>
+        <v>AI, SaaS, Energy, Automotive, Education</v>
       </c>
       <c r="E189" t="str">
-        <v>https://pr-inside.com/club-car-wash-celebrates-new-store-with-3-500-giveaway-and-charity-r5199383.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Get $1 MVP Washes, Proceeds Donated to Family Connections SHEBOYGAN, WI / ACCESS Newswire / July 9, 2026 / Club Car Wash celebrates the grand opening of its new location at 2612 Washington Ave with a $3,500 giveaway, $1 Wash special, and more. Right now, customers can get the company's best MVP Wash for $1 ($26 value), and all wash proceeds will be donated to Family Connections, a local nonprofit that provides childcare and family resources to individuals in need. The wash special will run for a limited time after opening day, so guests have plenty of time to show support for ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109430/</v>
+      </c>
+      <c r="F189" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRUSSELS, BELGIUM, Aug 26, 2026 - (ACN Newswire) - Airwheel has unveiled its latest SE3SXD Luxury Suitcase, bringing a new generation of embodied AI technology into the travel experience. Airwheel Advances Embodied AI in Travel with SE3SXD Luxury Cabin Suitcase, a New Generation AI Suitcase Designed as an Intelligent Mobility Companion.
+As artificial intelligence moves beyond screens and into the physical world, Airwheel is bringing embodied intelligence to one of the most familiar products in everyday travel: the suitcase.
+With more than 600 patents accumulated globally, Airwheel has spent years developing technologies that integrate electric mobility, intelligent control, connected devices and industrial design into personal transportation products. Its latest flagship, the Airwheel SE3SXD Luxury Suitcase, takes this approach further by combining automated mechanical movement, intelligent interaction and premium travel design in a single 20-inch AI Suitcase.
+Rather than treating luggage as a passive container, Airwheel is exploring a new role for the suitcase—as an intelligent mobility companion capable of sensing, responding, transforming and moving with its user.
+Bringing Embodied Intelligence Into Everyday Travel
+The development of generative AI and AI agents has accelerated the transition from digital intelligence to physical intelligence. While software-based AI can understand information and respond to commands, embodied AI brings intelligence into physical systems that can interact with the real world.
+Airwheel sees intelligent luggage as a natural extension of this evolution.
+The SE3SXD combines the functions of a Smart Suitcase, Electric Suitcase, Scooter Suitcase, Cabin Suitcase and Rideable Suitcase, while maintaining the portability and refined appearance expected from premium luggage. Its design philosophy is centered on reducing unnecessary interaction: instead of requiring users to manually assemble or adjust multiple components, the suitcase is designed to transform through a coordinated automated mechanism.
+With one press of the activation button, the motorized front wheel automatically deploys while the intelligent riding handle rises and locks into position. The transition from conventional luggage to riding mode can be completed within seconds.
+The concept is simple: one touch, ready to ride.
+For travelers moving through airports, railway stations, exhibition centers, hotels and other large environments, the system is designed to reduce the physical effort traditionally associated with pulling luggage over long distances.
+From "Rideable Luggage" to "Intelligent Suitcase"
+Electric mobility has already changed how people move through cities, but Airwheel believes that simply adding a motor to luggage is not enough.
+The SE3SXD is designed around a more integrated approach in which mechanical systems, controls and connected software work together.
+The suitcase can reach a riding speed of up to 9.9 km/h and features a motorized front-wheel system designed to enhance stability during riding. Its intelligent handle uses a straightforward control layout, with the right control supporting acceleration and the left control supporting braking. Operating both controls simultaneously enables reverse movement.
+The goal is to minimize the learning curve and make the transition from traditional luggage to personal mobility intuitive for new users.
+Behind the mobility system is a reinforced luggage structure. The suitcase uses an ABS+PC composite body combined with an integrated aviation-aluminum frame structure, providing a balance between durability, structural support and premium design. The SE3SXD supports a maximum load of up to 95 kg, according to Airwheel's specifications.
+This combination allows the product to serve two roles without compromising either: a practical travel suitcase when being pulled or stored, and an electric mobility platform when riding is appropriate.
+A Smart Suitcase Connected to the Digital Lifestyle
+The intelligence of the SE3SXD extends beyond its physical transformation.
+Airwheel has developed a dedicated smart app compatible with major mobile operating systems, including iOS, Android and HarmonyOS. Through the app, users can access key operating information such as riding speed, mileage and remaining battery level.
+Riding speed can be adjusted within a 0.1–9.9 km/h range, allowing users to adapt the experience to different environments.
+The connected platform also provides additional functions, including remote control of the suitcase's mechanical deployment, low-battery notifications, Bluetooth disconnection alerts, cruise control and smart remote operation.
+Personalization is also built into the experience. The SE3SXD features customizable ambient lighting with eight colors and nine lighting effects, allowing users to create different visual combinations while giving the suitcase a distinctive technology-oriented identity.
+These features reflect Airwheel's broader approach to smart mobility: technology should not simply add functions. It should make the product easier to understand, easier to control and more naturally integrated into everyday life.
+Apple Find My Adds Another Layer of Connected Travel
+For international travelers, keeping track of luggage can be just as important as moving it.
+The SE3SXD supports Apple Find My, enabling users with compatible Apple devices to locate the suitcase through the Find My network. When the suitcase is within a nearby range, users can also activate a sound to help identify its location.
+In busy airports, railway stations, hotels and exhibition venues, this connected location capability is designed to provide an additional layer of visibility and reassurance.
+The suitcase also features a USB output interface, allowing travelers to charge compatible mobile devices such as smartphones, tablets and wireless earbuds while on the move.
+Together, these capabilities position the SE3SXD not simply as a piece of luggage, but as a connected travel device that integrates mobility, power and digital management.
+Premium Design in a Cabin-Ready Form
+Intelligent technology is only part of the experience. For a product designed for frequent travelers, practical luggage requirements remain fundamental.
+The SE3SXD adopts a 20-inch Cabin Suitcase format with dimensions of approximately 530 × 360 × 236 mm, providing a compact form designed for applicable cabin-travel scenarios.
+The product uses a 73.26Wh removable lithium battery with a modular structure designed to simplify removal when required for security inspection or transportation. A TSA-compatible combination lock further supports international travel scenarios, while the removable battery architecture provides additional flexibility for transportation and maintenance.
+The result is a product positioned at the intersection of intelligent mobility and premium luggage—a Luxury Suitcase designed not only around appearance, but also around functionality, connectivity and the changing expectations of modern travelers.
+Building a Broader Intelligent Luggage Ecosystem
+The SE3SXD represents the flagship level of Airwheel's intelligent mobility portfolio, but it is part of a broader product strategy.
+Airwheel's lineup includes models such as the SE3SX Cabin Suitcase,  SE3SL+ Airport Suitcase and SE3SL electric suitcase, which combine rideable mobility, smart app connectivity, Apple Find My support and USB charging. The SE3MiniT focuses on lightweight urban and short-distance travel, while the larger SE3T provides additional capacity for travelers carrying more luggage.
+For families, Airwheel has also developed the SQ3 and SQ3S children's rideable luggage series, extending intelligent mobility into parent-child travel scenarios.
+Each product serves a different use case, but they share the same underlying development philosophy: bringing intelligent technology into real travel environments rather than treating AI as a purely digital concept.
+From Luggage to Mobility Companion
+The suitcase is undergoing the same transformation as smartphones, cars, and smart homes—evolving from passive gear into an intelligent travel partner. Airwheel’s AI Suitcase goes beyond adding smart features; it reimagines luggage as an active participant in the journey.
+The SE3SXD combines automated movement, electric propulsion, smart controls, connectivity, portable power, and premium design in one compact platform. It doesn’t just follow—it interacts, adapts, and connects with the traveler’s digital life.
+For Airwheel, this isn’t about smarter luggage—it’s about smarter travel.
+About Airwheel
+Airwheel specializes in intelligent mobility, with over 600 global patents across electric transport, rideable luggage, and connected travel products. Its growing lineup of AI, Smart, Electric, and Rideable Suitcases aims to make travel more efficient, connected, and effortless.
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Email: Jonas@airwheel.net
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Club Car Wash Celebrates New Store with $3,500 Giveaway and Charity Wash</v>
+        <v>Software-Defined Vehicles Are Transforming the Automotive Test Equipment Market</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C190" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D190" t="str">
         <v>Automotive</v>
       </c>
       <c r="E190" t="str">
-        <v>https://www.newswire.com/news/club-car-wash-celebrates-new-store-with-3-500-giveaway-and-charity-wash</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769349</v>
       </c>
       <c r="F190" t="str">
-        <v>Get $1 MVP Washes, Proceeds Donated to Family Connections</v>
+        <v>The global automotive test equipment market is undergoing steady expansion as automakers respond to vehicle electrification, rising software complexity, connected-car technologies, and increasingly stringent quality and safety [read full press release...]</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Aehr Receives Follow-On Production Order from Lead Silicon Photonics ...</v>
+        <v>Interim Report Q2 January - June 2026</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C191" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D191" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E191" t="str">
-        <v>https://pr-inside.com/aehr-receives-follow-on-production-order-from-lead-silicon-photonics-r5199370.htm</v>
+        <v>https://pr-inside.com/interim-report-q2-january-june-r5216165.htm</v>
       </c>
       <c r="F191" t="str">
-        <v>(PR-inside.com) FREMONT, CA / ACCESS Newswire / July 9, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced it has received an additional follow-on production order from its lead silicon photonics customer for a fully automated FOX-XP® wafer-level burn-in (WLBI) system. The system will support high-volume production burn-in of silicon photonics devices used in AI optical interconnect and hyperscale data center applications. The order includes Aehr's turnkey FOX-XP multi-wafer WLBI system configured to test up to nine 300mm wafers ..</v>
+        <v>(PR-inside.com) GÖTEBORG, SE / ACCESS Newswire / August 26, 2026 / Smart Eye (STO:SEYE)(OTC PINK:SMTEF)(FRA:SE9) - Strong royalty revenue drives growth Financial highlights April - June 2026 Organic growth amounted to 54% Net sales increased by 53% Organic growth in Automotive 128% Gross margin improved as a result of high growth in royalty income. EBITDA improved by SEK 26.4 million compared to same period last year. Free cash flow improved by SEK 14.1 million. Available cash and cash equivalents, including credit facilities, amounted to SEK 117.7 (93.8) million. Earnings after tax per share were -0.69 (-1.00) and after full dilution -0.69 (-1.00). January - June 2026 Organic growth amounted to 52% Net sales increased ..</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>Roadzen Signs Definitive Agreement to Acquire a Leading European MGA Focused on Short-Term Car Rental Insurance</v>
+        <v>TIER IV to showcase integrated AI, data, and computing solution for SDVs at Automotive World 2026</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C192" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D192" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E192" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324715/0/en/Roadzen-Signs-Definitive-Agreement-to-Acquire-a-Leading-European-MGA-Focused-on-Short-Term-Car-Rental-Insurance.html</v>
+        <v>https://www.prnewswire.com/news-releases/tier-iv-to-showcase-integrated-ai-data-and-computing-solution-for-sdvs-at-automotive-world-2026-302859969.html</v>
       </c>
       <c r="F192" t="str">
-        <v>The acquisition is expected to add a scaled, fully regulated European insurance platform powering over 800,000 policies annually, with approximately $18–20 million in revenue and approximately $1.6–2 million in EBITDA</v>
+        <v>TOKYO, Aug. 26, 2026 /PRNewswire/ -- TIER IV, the pioneering force behind open-source software for autonomous driving, will showcase a solution for software-defined vehicles (SDVs) that integrates AI, data, and computing at Automotive World 2026, to be held at Makuhari Messe from...</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Investors in Verra Mobility Corporation (VRRM): Protect Your Rights ...</v>
+        <v>Drivio Nano Scratch Cloth Reviews: Could This Simple Water-Activated Cloth Be the Scratch-Care Upgrade Your Car Has Been Missing?</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C193" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D193" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E193" t="str">
-        <v>https://pr-inside.com/investors-in-verra-mobility-corporation-vrrm-protect-your-rights-r5199358.htm</v>
+        <v>https://www.newswire.com/news/drivio-nano-scratch-cloth-reviews-could-this-simple-water-activated-cloth-be</v>
       </c>
       <c r="F193" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 9, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
+        <v>As drivers search for easier ways to improve the appearance of light scratches and everyday scuffs, this Drivio Nano Scratch Cloth review explores the brand-stated water-activated design, reusable multi-surface positioning, current bundle options, and the pricing, shipping, and refund details buyers are checking before ordering.</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Park Street Homes Announces the R6™ Collective and Workforce Development Partnership</v>
+        <v>San Francisco Party Bus and Limo Expands Group Transportation Capacity Through New Bay Area Partnership</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C194" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D194" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E194" t="str">
-        <v>https://www.prunderground.com/park-street-homes-announces-the-r6-collective-and-workforce-development-partnership/00388189/</v>
+        <v>https://www.newsfilecorp.com/release/311536/San-Francisco-Party-Bus-and-Limo-Expands-Group-Transportation-Capacity-Through-New-Bay-Area-Partnership</v>
       </c>
       <c r="F194" t="str">
-        <v>Park Street Homes and The R6â¢ Collective announced today a partnership to connect community development, workforce training, and long-term economic mobility in Houston, Texas and Birmingham, Alabama. The partnership will bring together Park Street Homes’ community-centered development approach with The R6â¢ Collective’s workforce strategy, career path design and talent development capabilities. Together, the organizations are... Read more » The post Park Street Homes Announces the R6â¢ Collective and Workforce Development Partnership first appeared on</v>
+        <v>San Francisco, California--(Newsfile Corp. - August 25, 2026) - San Francisco Party Bus and Limo has expanded its large-group transportation capabilities through a new partnership with an experienced Bay Area bus      provider. The partnership increases the company's capacity to coordinate charter bus rentals, event shuttles, and      multi-vehicle transportation for events throughout San Francisco and the greater Bay Area.      Wedding transportation is one area where the added capacity...</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Raceway Jeep Launches Grand Opening Celebration with 2026 Jeep Wrangler Giveaway</v>
+        <v>Securities Lawsuit Alert: Avis Budget Group, Inc. (CAR) Investors - ...</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C195" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D195" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E195" t="str">
-        <v>https://www.send2press.com/wire/raceway-jeep-launches-grand-opening-celebration-with-2026-jeep-wrangler-giveaway/</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-avis-budget-group-inc-car-investors-r5216128.htm</v>
       </c>
       <c r="F195" t="str">
-        <v>FREEHOLD, N.J., July 9, 2026 (SEND2PRESS NEWSWIRE) -- Raceway Jeep is celebrating its recent opening in Freehold by giving one lucky person the keys to a brand-new 2026 Jeep Wrangler. As the newest Chrysler and Jeep dealership serving Monmouth and Ocean counties, Raceway Jeep is inviting the community to enter its Wrangler Giveaway now through Aug. 21, 2026. There is no purchase necessary to enter, and entries can be submitted online.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>FEV collaborates with Microsoft on efficient AI model approach for in car applications built on NVIDIA</v>
+        <v>MINI 1965 Victory Edition: special edition continues a rich motorsport legacy.</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C196" t="str">
-        <v>Pressat</v>
+        <v>mlpr-bmw</v>
       </c>
       <c r="D196" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E196" t="str">
-        <v>https://pressat.co.uk/releases/fev-collaborates-with-microsoft-on-efficient-ai-model-approach-for-in-car-applications-built-on-nvidia-b78af78a8aa90d554d9ad5705fd04d11/</v>
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0460255EN?language=en</v>
       </c>
       <c r="F196" t="str">
-        <v>Thursday 9 July, 2026 Aachen – FEV is collaborating with Microsoft to integrate powerful, in-vehicle Generative AI capabilities built on NVIDIA GPU-accelerated compute and AI model microservices. The cooperation aims to enable multimodal voice, text, and gesture interactions directly in the vehicle – independent of a permanent Internet connection. The focus is on the use of small language models (SLM) such as Microsoft’s Phi-4-mini-instruct in Microsoft Foundry that is powered by NVIDIA DRIVE AGX accelerated compute. The solution allows vehicle functions such as the dashboard or individual vehicle profiles to be configured by voice command. At the same time, the system acts as robust local backup intelligence for cloud-based large language models (LLMs). More intelligence, robustness and e</v>
+        <v>+++ MINI 1965 Victory Edition celebrates the 1965 Monte Carlo Rally victory +++ Special edition available for the MINI Cooper S, MINI John Cooper Works and MINI John Cooper Works Electric +++ Chili Red, Glazed White and starting number 52 reference the historic winning car +++</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>AireSpring Receives Industry Innovators Award for AIreCONTROL ITSM ...</v>
+        <v>EV Minerals Announces Appointment of Director</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C197" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D197" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E197" t="str">
-        <v>https://pr-inside.com/airespring-receives-industry-innovators-award-for-airecontrol-itsm-r5199291.htm</v>
+        <v>https://www.newsfilecorp.com/release/311496/EV-Minerals-Announces-Appointment-of-Director</v>
       </c>
       <c r="F197" t="str">
-        <v>(PR-inside.com) CLEARWATER, FL / ACCESS Newswire / July 9, 2026 / AireSpring, a leading global managed network services provider that helps enterprises simplify and manage complex connectivity, networking, security, mobility, and communications environments worldwide, today announced that its AIreCONTROL IT service management platform has received a TMC Labs 2026 Industry Innovators Award. The award recognizes solutions that demonstrate unique innovation and make significant contributions to advancing communications technology. This is the second consecutive year that AireSpring has won this award. AIreCONTROL earned recognition for its ability to help enterprises maintain the performance and reliability of mission-critical IP communications environments. Through AI-powered monitoring, ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 25, 2026) - EV Minerals Corporation (CSE: EVM) (FSE: RLC) (the "Company" or "EVM") is pleased to announce the appointment of Guy Bédard as a director of the Company. Mr. Bédard is a Mining Engineer with nearly 40 years leading major underground and open-pit operations across the Americas and West Africa. He was recently General Manager of First Majestic Silver's San Dimas mine in Mexico. Guy was also was GM at Lundin Gold's Fruta del Norte mine...</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Transit Technologies Appoints Kristen Shaheen as Chief Legal Officer to Strengthen Legal, HR, and Governance Functions</v>
+        <v>Hertz Car Sales Introduces 100K Mile Protection, Raising the Bar for Confidence in Used Vehicle Ownership</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C198" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D198" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E198" t="str">
-        <v>https://www.prnewswire.com/news-releases/transit-technologies-appoints-kristen-shaheen-as-chief-legal-officer-to-strengthen-legal-hr-and-governance-functions-302821038.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/hertz-car-sales-introduces-100k-211900093.html</v>
       </c>
       <c r="F198" t="str">
-        <v>Seasoned Legal Executive Brings Deep PE-Backed Growth Experience to Drive Operational Maturity Across Transit Technologies' Expanding Platform CHARLOTTE, N.C., July 9, 2026 /PRNewswire/ -- Transit Technologies, a leading provider of software solutions powering modern mobility, today...</v>
+        <v>ESTERO, Fla., August 25, 2026--With Americans keeping vehicles longer than ever and seeking greater reliability and protection from unexpected repair costs, Hertz Car Sales today introduced 100K Mile Protection. This industry-leading protection includes a 3-Year/100,000-Mile Powertrain Limited Warranty on eligible vehicles at no additional charge and offers substantially longer coverage than the standard warranties offered by many leading competitors*. Combined with one of the largest selections</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Premier Auto Protect unveils budget-friendly car warranty for new vehicle owners</v>
+        <v>Route1 Reports Q2 2026 Results</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C199" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D199" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E199" t="str">
-        <v>https://pressreleasenews.org/pressroom/premier-auto-protect-unveils-budget-friendly-car-warranty-for-new-vehicle-owners</v>
+        <v>https://pr-inside.com/route1-reports-q2-2026-results-r5216088.htm</v>
       </c>
       <c r="F199" t="str">
-        <v>Premier Auto Protect launches a new car warranty plan designed to help first-time and young vehicle owners budget for unexpected repair costs nationwide.</v>
+        <v>(PR-inside.com) Gross Margin Expands and Recurring Revenue Exceeds US$1.4 Million as ALPR Market Shifts Toward Governance and Operational Control TORONTO, ON / ACCESS Newswire / August 25, 2026 / Route1 Inc. ("Route1" or the "Company") (TSXV:ROI), a provider of technology-enabled services focused on parking operations, public safety and mobility, today announced its financial results for the three- and six-month periods ended June 30, 2026. The three months ended June 30, 2026 ("Q2 2026") reflected lower transactional device and professional-service activity, while several measures tied to the quality and cash characteristics of the business improved. Gross margin increased to 45.2% from 36.5% a year ..</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>ENGWE Introduces the E26 3.0 Pro, Expanding into the Emerging eSUV Category for Smarter All-Road Riding</v>
+        <v>ROHM Introduces 650V IGBTs Achieving Industry-Leading* Low Loss Characteristics</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C200" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D200" t="str">
         <v>Automotive</v>
       </c>
       <c r="E200" t="str">
-        <v>https://www.prnewswire.com/news-releases/engwe-introduces-the-e26-3-0-pro-expanding-into-the-emerging-esuv-category-for-smarter-all-road-riding-302819458.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350890/0/en/rohm-introduces-650v-igbts-achieving-industry-leading-low-loss-characteristics.html</v>
       </c>
       <c r="F200" t="str">
-        <v>BERLIN, July 9, 2026 /PRNewswire/ -- ENGWE, a global electric mobility brand, has announced the upcoming E26 3.0 Pro, introducing its vision for the next generation of eSUV e-bikes. Designed around the concept of "The Smartest Mid-Drive eSUV," the E26 3.0 Pro marks the latest evolution of...</v>
+        <v>Santa Clara, CA and Kyoto, Japan, Aug. 25, 2026 (GLOBE NEWSWIRE) -- ROHM Semiconductor today announced it has developed 4 th Generation 650V IGBTs ideal for automotive electric compressors and HV heaters, as well as inverters for industrial equipment. As automotive-grade 650V-class products, new IGBTs achieve class-leading* low conduction loss with V CE(sat) = 1.55V, while providing high short-circuit tolerance and complying with the AEC-Q101 automotive reliability standard.</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>FLATFENDER OPENS FREE GLOBAL TRADING POST FOR VINTAGE JEEP ENTHUSIASTS</v>
+        <v>Michigan Dealership Group and Drone Technology Partners Launch State-Funded Autonomous Parts Delivery Program</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C201" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D201" t="str">
         <v>Automotive</v>
       </c>
       <c r="E201" t="str">
-        <v>https://pressreleasenews.org/pressroom/flatfender-opens-free-global-trading-post-for-vintage-jeep-enthusiasts</v>
+        <v>https://www.prnewswire.com/news-releases/michigan-dealership-group-and-drone-technology-partners-launch-state-funded-autonomous-parts-delivery-program-302859707.html</v>
       </c>
       <c r="F201" t="str">
-        <v>Created by lifelong vintage Jeep enthusiast Mitch Carley, FLATFENDER.com is a new digital gathering place where owners, collectors, restorers, adventurers, and newcomers can connect through a shared passion for the original flat-fender vehicles built from 1941 through 1971.</v>
+        <v>Jack Demmer Automotive Group, blueflite, and Airspace Link Deploy Drone Logistics Network Backed by $740,000 Michigan AAM Activation Fund Grant WAYNE, Mich., Aug. 25, 2026 /PRNewswire/ -- Jack Demmer Automotive Group, in partnership with drone technology companies Airspace Link, and...</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>ROSEN, SKILLED INVESTOR COUNSEL, Encourages Verra Mobility Corporation ...</v>
+        <v>Vadzo Imaging Positions the AR1335 MIPI Camera Bolt-1335CRO: 4K OIS and VCM Autofocus with High-Performance ISP for Handheld Field Inspection and Vehicle Mounted Vision</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C202" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D202" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E202" t="str">
-        <v>https://pr-inside.com/rosen-skilled-investor-counsel-encourages-verra-mobility-corporation-r5199268.htm</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-the-ar1335-mipi-camera-bolt-1335cro-4k-ois-and-22849190</v>
       </c>
       <c r="F202" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 8, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, Esq. ..</v>
+        <v>Vadzo Imaging has positioned the Bolt-1335CRO as a stabilized 4K imaging module built on the Onsemi AR1335 13MP Image Sensor with optical image stabilization, Voice Coil Motor autofocus, and an onboard high-performance ISP delivered over a MIPI CSI-2 interface. Positioned as an AR1335 MIPI Camera engineered for platforms that move during capture, the module addresses the two mechanical conditions that most often destroy 4K image quality in the field, which are operator hand tremor in handheld instruments and chassis vibration in vehicle-mounted installations.</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>LEPAS L8 Sets Sail for Six European Countries – Expanding in the Global NEV Market with Elegance</v>
+        <v>CAR Research Identifies Six Factors Driving China's Global Automotive Competitiveness</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C203" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D203" t="str">
         <v>Automotive</v>
       </c>
       <c r="E203" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324529/0/en/LEPAS-L8-Sets-Sail-for-Six-European-Countries-Expanding-in-the-Global-NEV-Market-with-Elegance.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359474</v>
       </c>
       <c r="F203" t="str">
-        <v>This large-scale vehicle shipment marks a substantial step forward in LEPAS's "Year of Delivery"</v>
+        <v>The Center for Automotive Research (CAR) released a new white paper, China&amp;#39;s Automotive Surge: The Six &amp;#39;S&amp;#39; Framework Underpinning China&amp;#39;s Global Competitiveness, providing an independent analysis of the interconnected factors that have propelled China to the forefront of the global automotive industry. - - China is now the world&amp;#39;s largest automotive market, producer, and exporter, while Chinese automakers continue to gain market share across global markets. CAR&amp;#39;s analysis finds that this e... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359474</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Pomerantz LLP Issues Reminder to Shareholders in Verra Mobility Corporationof ...</v>
+        <v>US Hybrid Locates Headquarters and Manufacturing in Lancaster in Partnership with First Public Hydrogen Authority and City of Lancaster</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C204" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D204" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E204" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-shareholders-in-verra-mobility-corporationof-r5199182.htm</v>
+        <v>https://www.prnewswire.com/news-releases/us-hybrid-locates-headquarters-and-manufacturing-in-lancaster-in-partnership-with-first-public-hydrogen-authority-and-city-of-lancaster-302859590.html</v>
       </c>
       <c r="F204" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>Pairing zero-emission vehicle manufacturing with public hydrogen supply to serve fleets across California LANCASTER, Calif., Aug. 25, 2026 /PRNewswire/ -- US Hybrid Corp. and First Public Hydrogen (FPH₂) today announced a public-private partnership marking a major step in California's...</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Leadership Development Emerges Strategic Driver Long-Term Organizational Growth, Says ZiNRAi Executive</v>
+        <v>Audi Nuvolari debuts in the U.S.</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C205" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D205" t="str">
         <v>Automotive</v>
       </c>
       <c r="E205" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/leadership-development-emerges-strategic-driver-longterm-organizational-growth-says-zinrai-executive/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359472</v>
       </c>
       <c r="F205" t="str">
-        <v/>
+        <v>Just 17 days after the world premiere of the Audi Q9 in New York City, the Audi Nuvolari made its North American debut at Monterey Car Week. Its appearance at one of the world&amp;#39;s most exclusive automotive events underscores the U.S. market&amp;#39;s strategic importance for Audi. During the event, the Nuvolari, limited to 499 units, also made its road debut on California&amp;#39;s scenic coastal roads. - - Key facts - - - &amp;#8226; The Audi Nuvolari made its North American debut at Monterey Car Week, underscorin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359472</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Finseca CEO Marc Cadin Touts Trump Accounts on SiriusXM Patriot's The Wilkow Majority</v>
+        <v>The Lee Steinberg Law Firm Releases 2025 Report on Michigan's Most ...</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C206" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D206" t="str">
         <v>Automotive</v>
       </c>
       <c r="E206" t="str">
-        <v>https://www.prnewswire.com/news-releases/finseca-ceo-marc-cadin-touts-trump-accounts-on-siriusxm-patriots-the-wilkow-majority-302821205.html</v>
+        <v>https://pr-inside.com/the-lee-steinberg-law-firm-releases-2025-report-on-michigan-s-most-r5215980.htm</v>
       </c>
       <c r="F206" t="str">
-        <v>"The Trump accounts are the most significant savings vehicle created in a generation." WASHINGTON, July 8, 2026 /PRNewswire/ -- In an interview with Andrew Wilkow on SiriusXM Patriot's The Wilkow Majority, Finseca CEO Marc Cadin praised President Trump's creation of Trump Accounts,...</v>
+        <v>(PR-inside.com) New county by county analysis identifies the top crash locations across eight of Michigan's busiest counties, giving drivers a clearer picture of where risk runs highest. DETROIT, MI / ACCESS Newswire / August 25, 2026 / The Lee Steinberg Law Firm today released its 2025 report ranking the most dangerous intersections across eight of Michigan's busiest counties. The analysis ranks intersections by the total number of crashes reported at each location, spotlighting the crossings where drivers face the highest risk day in and day out. Roughly one third of all fatal motor vehicle crashes in Michigan happen at or near intersections every ..</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>ELEKTROS Advances Strategic Vision for the Next Generation of EV Charging ...</v>
+        <v>The Spherical Fuel Tank of the 909 Bergspyder</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C207" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D207" t="str">
         <v>Automotive</v>
       </c>
       <c r="E207" t="str">
-        <v>https://pr-inside.com/elektros-advances-strategic-vision-for-the-next-generation-of-ev-charging-r5199099.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359468</v>
       </c>
       <c r="F207" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 8, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary business conditions. Management believes that reliable ..</v>
-[...2 lines deleted...]
-    <row r="208">
+        <v>At a glance - - - &amp;#8226; The 909 Bergspyder, weighing just around 400 kilograms, remains the lightest Porsche racing car ever built. - - &amp;#8226; A spherical titanium fuel tank replaced the fuel pump, reducing weight by up to seven kilograms. - - &amp;#8226; The weight distribution first tested in the 909 helped make the later 908/3 almost unbeatable on twisty, demanding tracks. - - - - It was the penultimate round of the European Hill Climb Championship on Salzburg&amp;#39;s Gaisberg mountain on September 8, 1968.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359468</v>
+      </c>
+    </row>
+    <row r="208" xml:space="preserve">
       <c r="A208" t="str">
-        <v>ELEKTROS Advances Strategic Vision for the Next Generation of EV Charging Infrastructure</v>
+        <v>China State Construction International Empowers Market Expansion through Technology</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C208" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D208" t="str">
-        <v>Automotive</v>
+        <v>Finance, Healthcare, Real Estate, Automotive, Education</v>
       </c>
       <c r="E208" t="str">
-        <v>https://www.newswire.com/news/elektros-advances-strategic-vision-for-the-next-generation-of-ev-charging</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109409/</v>
+      </c>
+      <c r="F208" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - China State Construction International Holdings Limited (“China State Construction International” or the “Group”, stock code: 03311) has announced its 2026 interim results, recording net profit of RMB4,330 million for the first half of the year and a dividend payout ratio of 35.4%. Notably, the Group’s cash flow performance was particularly strong, with net operating cash flow reaching RMB3,796 million in the first half, while its cash-to-net-profit ratio stood at 87.7%, a near 15-year high. Across its business segments, the Group achieved robust growth, with its MiC (Modular Integrated Construction) business successfully securing a number of landmark projects, reflecting the strategic outcome of the Group’s steadfast efforts over the years to transform its business from traditional on-site construction towards new industrialised construction. Technology empowerment has evolved from a standalone technical advantage into a core competitive strength and a key driver of the Group’s long-term value creation.
+As one of the earliest companies in the Chinese Mainland to embrace construction industrialisation, the Group has reshaped the traditional construction model through its self-developed “Smart Construction – MiC technology”. By shifting from the construction site to the factory, and converting sequential processes into parallel workflows, the Group has effectively shortened construction periods, strengthened cost control, and reduced reliance on on-site labour and weather conditions. This transformation has become a core foundation for the Group to navigate industry cycles and drive improvement in its operating performance.
+Hong Kong: Serving Community Needs through MiC, with Landmark Projects Progressing One after Another
+China State Construction International’s technological practices are closely aligned with the policy direction of the Hong Kong SAR Government. Since 2017, MiC has been included in the Policy Address for eight consecutive years, while the Government has promoted new construction methods through measures such as gross floor area and building height concessions, as well as the Construction Innovation and Technology Fund. These initiatives have provided the Group with clear policy support and market opportunities. During the period, the Group secured a number of landmark projects, including the Kwu Tung North Joint User Complex, the first government facilities cluster in the Northern Metropolis, and the University of Macau campus project in the Hengqin Guangdong-Macao Intensive Cooperation Zone (North District). The Group’s Temple Street project has also topped out successfully. As Hong Kong’s first full-MiC private residential project, it achieved a pace of “one floor every three days” despite stringent road traffic restrictions. The Kai Tak Light Public Housing project, Hong Kong’s largest light public housing development, was delivered ahead of schedule, with 70% of the construction processes completed in factories in the Greater Bay Area. It achieved the installation of one module every 30 minutes and the completion of one floor every three days, substantially shortening waiting time and demonstrating the strategic positioning of “what Hong Kong needs, what the Group excels at”. The project also received a Completion Commendation Letter from the Architectural Services Department.
+The strategic value of the Group’s technology was demonstrated as early as during the pandemic. In 2020, the Group completed the North Lantau Hospital Hong Kong Infection Control Centre, the world’s first infectious disease hospital with full-MiC negative-pressure isolation wards, in just four months. This showcased the application value of MiC in major public emergencies, deepened recognition from the Government and the market of the Group’s construction capabilities and emergency-response capacity, and laid a strong reputational foundation for undertaking large-scale public infrastructure projects.
+Looking ahead, the Northern Metropolis is expected to become a new growth engine for the Group. The latest Budget proposed the first transfer of HK$150 billion in investment returns from the Exchange Fund to support infrastructure including the Northern Metropolis, while annual capital works expenditure is expected to increase from approximately HK$90 billion to around HK$120 billion over the next five years. Covering site formation, transport, public facilities and public housing, the Northern Metropolis is expected to involve total investment of more than HK$3 trillion, presenting considerable development potential. MiC modular construction can shorten construction periods by approximately 70%, aligning well with the Northern Metropolis’ need for rapid development. Together with Budget support for the direct procurement of Modular Integrated Construction units, this is expected to further unlock market demand. The Group has established 12 smart housing manufacturing bases nationwide and assembled a team of more than 300 design and R&amp;D professionals, giving it advantages in scaled technology and production capacity. According to forecasts by the Development Bureau and the Construction Industry Council, the total MiC floor area in Hong Kong is expected to reach approximately 2.5 million square metres between 2025 and 2030, indicating substantial market opportunities.
+Chinese Mainland: Urban Renewal Opens a New Growth Driver as MiC Expands across Multiple Cities
+In May 2026, the State Council issued the 15th Five-Year Plan for Urban Renewal, the first national-level special plan for China’s urban renewal sector. Market estimates that urban renewal could drive investment of RMB15 trillion to RMB20 trillion during the period. Leveraging its MiC technology, the Group has developed benchmark redevelopment projects such as Huapichang Hutong in Beijing and Tianlin Road in Xuhui, Shanghai, achieving first-mover presence in first-tier cities. Going forward, the Group will replicate and scale mature models through its full-chain capabilities in “operation + technology + investment + construction”, positioning urban renewal as a core growth driver for its Chinese Mainland business.
+During the period, the Group’s newly signed MiC contracts in the Chinese Mainland increased by more than 70%, with progress across multiple first-tier cities and orderly expansion into strong second-tier cities. In Beijing, the Group has secured four rapid classroom construction projects in Fengtai District. In Guangzhou, the Group won its first MiC resettlement housing project in Conghua District. In Shanghai and Suzhou, the country’s largest concrete MiC urban renewal project — the demolition and reconstruction of old housing at Lane 65, Tianlin Road, Xuhui District — was officially delivered and well received by various stakeholders. The Group successively secured Shanghai’s second and Hongkou District’s first MiC in-situ redevelopment projects, and successfully won Suzhou’s first MiC project under an “investment + technology” model, further deepening its market presence.
+The positive results of the Group’s MiC modular transformation are becoming increasingly evident. Looking ahead, the Group will continue to seize the structural opportunities presented by Hong Kong’s Northern Metropolis and the urban renewal market in the Chinese Mainland, further harness technology, reinforce its industry leadership, pursue high-quality growth and create sustainable, long-term value for shareholders.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>ELEKTROS Positions for Long-Term Growth Through High-Speed Charging ...</v>
+        <v>Firefly Expands Latin American Presence with Launch in Colombia</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C209" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D209" t="str">
         <v>Automotive</v>
       </c>
       <c r="E209" t="str">
-        <v>https://pr-inside.com/elektros-positions-for-long-term-growth-through-high-speed-charging-r5199094.htm</v>
+        <v>https://pr-inside.com/firefly-expands-latin-american-presence-with-launch-in-colombia-r5215973.htm</v>
       </c>
       <c r="F209" t="str">
-        <v>(PR-inside.com) Publicly Traded • Ticker Symbol: ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 8, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary ..</v>
+        <v>(PR-inside.com) New operations in Bogotá and Medellín connect brands with audiences across two of Colombia's most influential urban markets NEW YORK, NY / ACCESS Newswire / August 25, 2026 / Firefly, the global leader in mobility media, has expanded its international operations into Colombia, establishing a presence in Bogotá and Medellín. The move builds on Firefly's entry into Mexico and marks the next stage in the development of a scaled media network across Latin America. Firefly's arrival in Colombia strengthens a global network already active across the United States, Mexico, Canada, England, Scotland, and Ireland. Adding Bogotá and Medellín brings Firefly's street-level advertising ..</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Vadzo Imaging Deploys AR0235 Global Shutter USB Camera as a Smart Shelf Inventory Camera for Distortion-Free SKU Recognition and Retail Analytics</v>
+        <v>Suppliers Partnership for the Environment Releases New Circular Automotive Packaging Guidance</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C210" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D210" t="str">
-        <v>SaaS, Retail, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E210" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-deploys-ar0235-global-shutter-usb-camera-as-a-smart-22814174</v>
+        <v>https://www.prnewswire.com/news-releases/suppliers-partnership-for-the-environment-releases-new-circular-automotive-packaging-guidance-302858622.html</v>
       </c>
       <c r="F210" t="str">
-        <v>Vadzo Imaging's Falcon-235MGS is a 2MP monochrome global shutter USB 3.2 Gen 1 camera built on the Onsemi AR0235 HyperLux SG sensor, purpose-built for retail shelf monitoring and inventory management systems where distortion-free SKU recognition, OCR accuracy, and real-time product availability detection define deployment success. As a dedicated smart shelf inventory camera, it captures all 1920x1200 pixels simultaneously through global shutter architecture, eliminating the motion-induced distortion that rolling shutter sensors produce during stocking, picking, and product interaction events, and delivers monochrome imaging over USB 3.2 Gen 1 with full UVC compliance for plug-and-play integration across retail kiosk and shelf hardware without custom driver development.</v>
+        <v>WASHINGTON, Aug. 25, 2026 /PRNewswire/ -- The Suppliers Partnership for the Environment (SP) today announced the release of Applying Circular Economy Principles to Automotive Packaging, a new guidance document designed to help automotive manufacturers and suppliers identify practical...</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>ELEKTROS Strengthens Its Commitment to the Future of Electric Vehicle ...</v>
+        <v>Vishay Intertechnology Automotive Grade Ferrite Common Mode Chokes Save Board Space While Increasing Efficiency</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C211" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D211" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E211" t="str">
-        <v>https://pr-inside.com/elektros-strengthens-its-commitment-to-the-future-of-electric-vehicle-r5199090.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350693/0/en/vishay-intertechnology-automotive-grade-ferrite-common-mode-chokes-save-board-space-while-increasing-efficiency.html</v>
       </c>
       <c r="F211" t="str">
-        <v>(PR-inside.com) Publicly Traded • Ticker Symbol: ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 8, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary ..</v>
+        <v>AEC-Q200 Qualified Devices Deliver Current Up to 14 A, Impedance to 11 kΩ at 100 MHz, and Low DCR Down to 0.4 mΩ in Compact Case Sizes AEC-Q200 Qualified Devices Deliver Current Up to 14 A, Impedance to 11 kΩ at 100 MHz, and Low DCR Down to 0.4 mΩ in Compact Case Sizes</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>ELEKTROS Strengthens Its Commitment to the Future of Electric Vehicle Charging</v>
+        <v>Truck Service Expert Jonas Martin Highlights Why Certified Mechanics Matter More Than Most Drivers Realize in HelloNation</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C212" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D212" t="str">
         <v>Automotive</v>
       </c>
       <c r="E212" t="str">
-        <v>https://www.newswire.com/news/elektros-strengthens-its-commitment-to-the-future-of-electric-vehicle-charging</v>
+        <v>https://www.prnewswire.com/news-releases/truck-service-expert-jonas-martin-highlights-why-certified-mechanics-matter-more-than-most-drivers-realize-in-hellonation-302859531.html</v>
       </c>
       <c r="F212" t="str">
-        <v>Publicly Traded &amp;bull; Ticker Symbol: ELEK</v>
+        <v>The article explains how ASE certification supports accurate diagnosis, mechanic transparency, and safer, more reliable vehicle service. CAVE CITY, Ark., Aug. 25, 2026 /PRNewswire/ -- How much does certification really matter when choosing an auto repair professional? That question is...</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>ELEKTROS Continues Building Momentum with a Disciplined EV Infrastructure ...</v>
+        <v>EZ2290 Reminds Truck Owners and Fleet Operators to File Form 2290 by ...</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C213" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D213" t="str">
         <v>Automotive</v>
       </c>
       <c r="E213" t="str">
-        <v>https://pr-inside.com/elektros-continues-building-momentum-with-a-disciplined-ev-infrastructure-r5199088.htm</v>
+        <v>https://pr-inside.com/ez2290-reminds-truck-owners-and-fleet-operators-to-file-form-2290-by-r5215937.htm</v>
       </c>
       <c r="F213" t="str">
-        <v>(PR-inside.com) Publicly Traded • Ticker Symbol: ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 8, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today reaffirmed its commitment to pursuing innovative opportunities in the rapidly evolving electric vehicle charging industry. As demand for dependable, high-speed charging solutions continues to grow, the Company remains focused on evaluating strategic initiatives that management believes can support sustainable long-term growth and enhance shareholder value. The Company continues to evaluate potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand. Any future installations remain subject to definitive agreements, financing, regulatory approvals, and customary ..</v>
+        <v>(PR-inside.com) The Form 2290 deadline is approaching. Truck owners and operators whose taxable vehicles were first used on public highways in July 2026 must file Form 2290 and pay the Heavy Vehicle Use Tax (HVUT) by August 31, 2026. DALLAS, TX AND FAYETTEVILLE, AR / ACCESS Newswire / August 25, 2026 / With the clock winding down on the 2026-27 filing season, EZ2290, anIRS-authorized 2290 eFile provider , is reminding truckers, fleet owners, and tax professionals across the country to complete their Heavy Vehicle Use Tax filing before the deadline. IRS Form 2290 , the Heavy Highway Vehicle Use Tax Return, applies to ..</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>ELEKTROS Continues Building Momentum with a Disciplined EV Infrastructure Strategy</v>
+        <v>23XI Racing NASCAR Driver Tyler Reddick Reveals Sleep Apnea Diagnosis, Teams Up with Resmed to Help Others Recognize the Signs</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C214" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D214" t="str">
-        <v>Automotive</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E214" t="str">
-        <v>https://www.newswire.com/news/elektros-continues-building-momentum-with-a-disciplined-ev-infrastructure</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350484/0/en/23xi-racing-nascar-driver-tyler-reddick-reveals-sleep-apnea-diagnosis-teams-up-with-resmed-to-help-others-recognize-the-signs.html</v>
       </c>
       <c r="F214" t="str">
-        <v>Publicly Traded &amp;bull; Ticker Symbol: ELEK</v>
+        <v>Reddick, a 13-time NASCAR Cup Series winner and 2026 Daytona 500 Champion, shares how prioritizing sleep health is an important part of his recovery and performance routine Reddick, a 13-time NASCAR Cup Series winner and 2026 Daytona 500 Champion, shares how prioritizing sleep health is an important part of his recovery and performance routine</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Peugeot and Strate School of Design Join Forces to Shape the Future of Mobility</v>
+        <v>PCMI Welcomes Alexander Mandeville as Vice President of Strategic Partnerships</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C215" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D215" t="str">
-        <v>Automotive, Education</v>
+        <v>SaaS, Retail, Automotive</v>
       </c>
       <c r="E215" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357350</v>
+        <v>https://www.prweb.com/releases/pcmi-welcomes-alexander-mandeville-as-vice-president-of-strategic-partnerships-302859118.html</v>
       </c>
       <c r="F215" t="str">
-        <v>PEUGEOT and STRATE School of Design, a leading institution in design and innovation education, have entered into a partnership aimed at fostering creativity, innovation, and the development of tomorrow&amp;#39;s designers. - - Through this collaboration, STRATE students will work on real-world design projects addressing the challenges of future mobility, user experience, and emerging technologies. Mentored by PEUGEOT design experts alongside STRATE faculty members, students will benefit from a uniq... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357350</v>
+        <v>Veteran automotive retail technology leader joins PCMI to accelerate partner ecosystem growth and create new opportunities for customers and partners PARK RIDGE, Ill., Aug. 25, 2026 /PRNewswire-PRWeb/ -- PCMI, a leading provider of cloud-based administration software for F&amp;I products and...</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>NASA Awards Contracts for Mars Advanced Surface Mobility Technology</v>
+        <v>Lavish Enterprises Introduces FleetPath Ace, an Autonomous Operator ...</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C216" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D216" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E216" t="str">
-        <v>https://science.nasa.gov/directorates/smd/planetary-science-division/mars-exploration-program/nasa-awards-contracts-for-mars-advanced-surface-mobility-technology/</v>
+        <v>https://pr-inside.com/lavish-enterprises-introduces-fleetpath-ace-an-autonomous-operator-r5215924.htm</v>
       </c>
       <c r="F216" t="str">
-        <v>July 8, 2026 C.13 NASA Awards Contracts for Mars Advanced Surface Mobility Technology NASA has selected seven companies for contract awards under the Mars Exploration Program’s Science Transport and Robotic Innovation for Deployment and Exploration, or STRIDE, initiative to advance next-generation commercial robotic surface mobility for future Mars exploration. The STRIDE awards will support the […]</v>
+        <v>(PR-inside.com) Tenth in a twelve-part technology disclosure series issued under Lavish Enterprises, Inc. (OTC:VXIT). The Company introduces FleetPath Ace, an autonomous operator designed to work across the daily operation of a trucking company, helping carriers find missed revenue, catch costly problems, reduce repetitive back-office work and perform defined tasks across dispatch, safety, billing, claims, permits, finance, maintenance, driver credentials and other critical functions. Built inside FleetPath's connected operating system, FleetPath Ace is designed not only to handle what is happening now, but to help carriers stay ahead of what needs to happen next, while management remains firmly in control. LAS VEGAS, NV ..</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Vadzo Imaging Positions Falcon-821CRS AR0821 4K HDR USB Camera for Front Facing Collision Avoidance in Commercial Vehicles</v>
+        <v>Lavish Enterprises Introduces FleetPath Ace, an Autonomous Operator Built to Transform How Trucking Companies Operate</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C217" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D217" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-821crs-ar0821-4k-hdr-usb-camera-for-22801724</v>
+        <v>https://www.newswire.com/news/lavish-enterprises-introduces-fleetpath-ace-an-autonomous-operator-built-to</v>
       </c>
       <c r="F217" t="str">
-        <v>The Falcon-821CRS is a 4K HDR USB 3.2 Gen1 Camera built on the Onsemi AR0821 sensor. It is designed for front facing collision avoidance, object detection, forward collision warning, vehicle perception, tunnel exit imaging, and backlit scene capture in commercial vehicle safety systems. It delivers 4K resolution at 60 fps linear, eHDR &gt;140 dB, and flexible HDR modes including line interleaved HDR (LI ‑ HDR) with plug and play UVC support for Windows, Linux, and Android in a compact M12 form factor.</v>
+        <v>Tenth in a twelve-part technology disclosure series issued under Lavish Enterprises, Inc. (OTC:VXIT). The Company introduces FleetPath Ace, an autonomous operator designed to work across the daily operation of a trucking company, helping carriers find missed revenue, catch costly problems, reduce repetitive back-office work and perform defined tasks across dispatch, safety, billing, claims, permits, finance, maintenance, driver credentials and other critical functions. Built inside FleetPath's connected operating system, FleetPath Ace is designed not only to handle what is happening now, but to help carriers stay ahead of what needs to happen next, while management remains firmly in control.</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>China's Robotaxi Scales Up: Caocao Mobility Forges World's Only Full-Element Closed-Loop Ecosystem</v>
+        <v>Micware Co., Ltd. Featured in Los Angeles Times</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C218" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D218" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E218" t="str">
-        <v>https://pressreleasenews.org/pressroom/chinas-robotaxi-scales-up-caocao-mobility-forges-worlds-only-full-element-closed-loop-ecosystem</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350442/0/en/micware-co-ltd-featured-in-los-angeles-times.html</v>
       </c>
       <c r="F218" t="str">
-        <v/>
+        <v>KOBE, Japan, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Micware Co., Ltd. (Nasdaq: MWC) (the “Company” or “Micware”), a Japan-based provider of software development services and innovative IT solutions mainly focused on the automotive and mobility sectors, today announced that it had been featured in the Los Angeles Times in an article titled “The Future of Software-Driven Mobility.” The article was commissioned and paid for by Micware. The coverage highlights Micware’s role in the automotive industry’s transition toward software-defined vehicles (“SDV”) and its expansion into next-generation mapping technologies.</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>In HelloNation, Auto Repair Expert Alex Kacsh Discusses Why Cars Can Overheat in Traffic</v>
+        <v>Capital Is Moving in July 2026 in the Midwest: 129 Industrial Projects Signal a Region Rebuilding Its Manufacturing Core</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C219" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D219" t="str">
         <v>Automotive</v>
       </c>
       <c r="E219" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-auto-repair-expert-alex-kacsh-discusses-why-cars-can-overheat-in-traffic-302820899.html</v>
+        <v>https://www.send2press.com/wire/capital-is-moving-in-july-2026-in-the-midwest-129-industrial-projects-signal-a-region-rebuilding-its-manufacturing-core/</v>
       </c>
       <c r="F219" t="str">
-        <v>The article outlines common causes of engine overheating and maintenance steps to help drivers in Northglenn prevent damage. NORTHGLENN, Colo., July 8, 2026 /PRNewswire/ -- What are the most common reasons a car overheats in Northglenn, CO, traffic? HelloNation has published an article...</v>
+        <v>JACKSONVILLE, Fla., Aug. 25, 2026 (SEND2PRESS NEWSWIRE) -- Capital investment across the Midwest held strong through July 2026, with new construction, facility expansion, equipment modernization, and plant renovation activity spanning key industries including food, metals, aerospace, automotive, industrial equipment and plastics. Our research team tracked 129 new industrial, manufacturing, and supply chain facility projects across the Midwest, says Industrial SalesLeads, Inc.</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Automotive Engineering Service Outsourcing Market Trends in CAE, CAD, and Simulation Services</v>
+        <v>Swvl Announces $13 Million Strategic Investment Round Priced At-The-Market Under Nasdaq Rules led by the Sawiris Family and Coefficient LP to Anchor Its Next Phase of Growth and U.S. Expansion</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C220" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D220" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E220" t="str">
-        <v>https://express-press-release.net/news/2026/07/08/1762058</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350338/0/en/swvl-announces-13-million-strategic-investment-round-priced-at-the-market-under-nasdaq-rules-led-by-the-sawiris-family-and-coefficient-lp-to-anchor-its-next-phase-of-growth-and-u-s.html</v>
       </c>
       <c r="F220" t="str">
-        <v>The global Automotive Engineering Service Outsourcing Market was valued at USD 139.2 billion in 2025 and is projected to grow from USD 159.0 billion in 2026 to [read full press release...]</v>
+        <v>DUBAI, United Arab Emirates and HOUSTON, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Swvl Holdings Corp (Nasdaq: SWVL) (“Swvl” or the “Company”), a leading provider of technology-driven mobility solutions for enterprises and governments, today announced that it has entered into a definitive securities purchase agreement for a $13 million private placement (the “PIPE”) led by Coefficient LP (“Coefficient”), a U.S. investment firm headquartered in Houston, Texas, which is backed by the Sawiris family of Cairo, Egypt. Coefficient has agreed to invest $10 million in the PIPE offering. Upon closing, Coefficient will become Swvl’s largest institutional shareholder. The round also includes a $3 million investment from an existing shareholder of Swvl that is deepening its position. In connection with the in</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>ChargePapa Reports Record Demand for DC Adapters as Rising Fuel Costs Drive Global EV Surge</v>
+        <v>Callaway Cars Inc. and Waldoch Crafts Inc. Unveil Limited-Edition 2026 Chevrolet Silverado "Launch Edition"</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C221" t="str">
-        <v>PR.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D221" t="str">
-        <v>Retail, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E221" t="str">
-        <v>https://www.pr.com/press-release/968342</v>
+        <v>https://www.prweb.com/releases/callaway-cars-inc-and-waldoch-crafts-inc-unveil-limited-edition-2026-chevrolet-silverado-launch-edition-302859003.html</v>
       </c>
       <c r="F221" t="str">
-        <v>ChargePapa, a direct-to-consumer EV charging hardware manufacturer, recorded 140% year-on-year growth in demand for its DC fast-charging adapter line. The surge coincides with record EV adoption across Europe and North America as rising fossil fuel costs accelerate the shift to electric vehicles. [PR.com]</v>
+        <v>New co-constructed truck marks the debut of a strategic partnership between two of the industry's premier specialty vehicle manufacturers, with production limited to 100 serialized units. OLD LYME, Conn. and FOREST LAKE, Minn. , Aug. 25, 2026 /PRNewswire-PRWeb/ -- Callaway Cars Inc. and...</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>River Associates Announces Acquisition of Horsepower Automotive Group</v>
+        <v>Hyundai Translead Strengthens Commercial Vehicle Network with Range Zero Emissions</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C222" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D222" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E222" t="str">
-        <v>https://www.prnewswire.com/news-releases/river-associates-announces-acquisition-of-horsepower-automotive-group-302820443.html</v>
+        <v>https://finance.yahoo.com/energy/articles/hyundai-translead-strengthens-commercial-vehicle-110000141.html</v>
       </c>
       <c r="F222" t="str">
-        <v>Marking Our Third Platform in the Automotive Aftermarket CHATTANOOGA, Tenn., July 8, 2026 /PRNewswire/ -- River Associates Investments, L.P. ("River Associates"), a longstanding lower middle market private equity firm based in Chattanooga, TN, is pleased to announce the successful...</v>
+        <v>SAN DIEGO, August 25, 2026--Hyundai Translead today announced the addition of Range Zero Emissions to its authorized commercial vehicle dealer network, expanding customer access to Hyundai Motor's XCIENT Fuel Cell truck and further strengthening its commitment to advancing hydrogen mobility in North America.</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>Dealers United Becomes First to Launch Dynamic Automotive Inventory ...</v>
+        <v>JOLT Launches Spark Intelligence in the U.S., Bringing Audience-Led Planning and Measurement to Digital Out-of-Home</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C223" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D223" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E223" t="str">
-        <v>https://pr-inside.com/dealers-united-becomes-first-to-launch-dynamic-automotive-inventory-r5198996.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/jolt-launches-spark-intelligence-u-110000457.html</v>
       </c>
       <c r="F223" t="str">
-        <v>(PR-inside.com) New Offering Brings VIN-Level Inventory Into High-Intent Reddit Communities, Giving Car Dealers Access to an Unduplicated, Trust-Driven Audience SARASOTA, FL / ACCESS Newswire / July 8, 2026 / Dealers United, a leading automotive digital advertising agency, announced it is the first in the industry to offer Dynamic Automotive Inventory Ads on Reddit - enabling car dealers in the U.S. and Canada to programmatically deliver live, VIN-level inventory into Reddit's high-intent, community-driven platforms. "With this launch, we're meeting car shoppers where their decisions are being made, inside trusted Reddit conversations," said Dale Hewett, COO of Dealers United. "Bringing real-time inventory into these threads ..</v>
+        <v>NEW YORK, August 25, 2026--JOLT, the global digital out-of-home (DOOH) and EV charging network, has launched Spark Intelligence in the United States. The platform supports more than 4,750 digital screens in 34 states and 65 DMAs. Watch a 90-second overview of JOLT and Spark Intelligence.</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Dealers United Becomes First to Launch Dynamic Automotive Inventory Ads on Reddit</v>
+        <v>Roumans Recovery Expands Car Towing Service for Local Drivers</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C224" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D224" t="str">
         <v>Automotive</v>
       </c>
       <c r="E224" t="str">
-        <v>https://www.newswire.com/news/dealers-united-becomes-first-to-launch-dynamic-automotive-inventory-22684246</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769233</v>
       </c>
       <c r="F224" t="str">
-        <v>New Offering Brings VIN-Level Inventory Into High-Intent Reddit Communities, Giving Car Dealers Access to an Unduplicated, Trust-Driven Audience</v>
+        <v>WEST MIDLANDS, UK — Roumans Recovery has expanded its car towing service to give local drivers more support after a vehicle breakdown. The service helps [read full press release...]</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>Bombardier to Showcase World-Leading Defense Solutions at Farnborough International Airshow and Present First-ever Global 8000 Aircraft Aerial Display</v>
+        <v>Recent Release, "Aria Journey in Time," from Fulton Books Author Princess Isabella, Weaves Faith, Romance, and Destiny Into a Tale of Souls United by Divine Providence</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C225" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D225" t="str">
         <v>Automotive</v>
       </c>
       <c r="E225" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323981/0/en/Bombardier-to-Showcase-World-Leading-Defense-Solutions-at-Farnborough-International-Airshow-and-Present-First-ever-Global-8000-Aircraft-Aerial-Display.html</v>
+        <v>https://www.pr.com/press-release/976775</v>
       </c>
       <c r="F225" t="str">
-        <v>MONTREAL, July 08, 2026 (GLOBE NEWSWIRE) -- Bombardier Defense will have a strong presence at the Farnborough International Airshow on July-20-24, showcasing its proven solutions based on the top-performing Challenger and Global platforms. Among the highlights of Bombardier’s presence at the show will be the first ever aerial display of the Global 8000 aircraft, whose performance capabilities make it the flagship of the business aviation industry as well as an ideal vehicle for the most demanding special missions, including head of state.</v>
+        <v>Princess Isabella has completed a new book, "Aria Journey in Time," a romance novel that explores the profound intersection of chance encounters and spiritual connection. When Aria's car inadvertently blocks a driveway, she meets a striking man with red ginger hair and a familiar accent—a moment that becomes the catalyst for an extraordinary love story. What begins as an inconvenient interruption [PR.com]</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>VinFast's Approach to Building Smarter Mobility</v>
+        <v>How to buy a car with Amazon Autos</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C226" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D226" t="str">
-        <v>Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E226" t="str">
-        <v>https://www.prnewswire.com/news-releases/vinfasts-approach-to-building-smarter-mobility-302820155.html</v>
+        <v>https://www.aboutamazon.com/news/retail/how-to-buy-a-car-with-amazon-autos?utm_source=rss</v>
       </c>
       <c r="F226" t="str">
-        <v>IRVINE, Calif., July 8, 2026 /PRNewswire/ -- In the race toward autonomous driving, the biggest headlines often come from companies promising fully self-driving vehicles. Yet, across the automotive industry, a more pragmatic reality is emerging. As regulators tighten oversight, consumers...</v>
+        <v>Amazon Autos lets you browse, compare, finance, and buy new, used, and certified pre-owned vehicles—all online.</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Burberry escapes to the country with Moses Martin</v>
+        <v>LiDAR Market Trends Point to Faster Adoption in Smart Cities</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C227" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D227" t="str">
         <v>Automotive</v>
       </c>
       <c r="E227" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357320</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769217</v>
       </c>
       <c r="F227" t="str">
-        <v>The campaign narrative follows the friends as they set out on a perfect summer day, swapping city views for winding country roads and rolling hills, framed through open car windows. Pausing for impromptu pit stops in picturesque villages and fields, they end their journey at a classic English manor estate: Deene Park in Northamptonshire. - - Inspired by Burberry&amp;#39;s roots in the great outdoors and its history of adventure, &amp;#39;Escape to the Countryside&amp;#39; nods to imagery from the brand archive, ca... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357320</v>
+        <v>The LiDAR Market is moving beyond traditional surveying and mapping as high-precision sensing becomes increasingly important across automotive, infrastructure, environmental, defense, and industrial applications. The [read full press release...]</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Class Action Lawsuit Filed: Verra Mobility Corporation (VRRM) - Join ...</v>
+        <v>EHang Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C228" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D228" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E228" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-verra-mobility-corporation-vrrm-join-r5198846.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350237/0/en/ehang-reports-second-quarter-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F228" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>GUANGZHOU, China, Aug. 25, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited (Nasdaq: EH) (“EHang” or the “Company”), the world’s leading advanced air mobility (“AAM”) technology platform company, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Verra Mobility Corporation (NASDAQ: VRRM) Faces Securities Class Action Following CEO Resignation and $1.4 Billion Shareholder Loss -- HBSS</v>
+        <v>Nylon Market Opportunities: Where Automotive, Electronics, and Textiles Intersect</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C229" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D229" t="str">
-        <v>Finance, Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E229" t="str">
-        <v>https://www.prnewswire.com/news-releases/verra-mobility-corporation-nasdaq-vrrm-faces-securities-class-action-following-ceo-resignation-and-1-4-billion-shareholder-loss--hbss-302820080.html</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769169</v>
       </c>
       <c r="F229" t="str">
-        <v>SAN FRANCISCO, July 7, 2026 /PRNewswire/ -- Hagens Berman (HBSS), a securities litigation leader, is broadening its investigation into Verra Mobility Corp. (NASDAQ: VRRM) following the company's disclosure of an abrupt leadership transition. The news comes in the wake of a securities...</v>
+        <v>Searches for “nylon market size” are no longer limited to a single headline figure. Whether you turn to Google, ChatGPT, Gemini, or Perplexity, AI-generated results [read full press release...]</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>ROSEN, GLOBAL INVESTOR COUNSEL, Encourages Verra Mobility Corporation ...</v>
+        <v>Jump Starter Manufacturer CARKU Expands in Europe Next-Generation Na+ Technology</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C230" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D230" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E230" t="str">
-        <v>https://pr-inside.com/rosen-global-investor-counsel-encourages-verra-mobility-corporation-r5198764.htm</v>
+        <v>https://www.prnewswire.com/news-releases/jump-starter-manufacturer-carku-expands-in-europe-next-generation-na-technology-302857298.html</v>
       </c>
       <c r="F230" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, ..</v>
+        <v>FRANKFURT, Germany, Aug. 25, 2026 /PRNewswire/ -- Amid Europe's automotive aftermarket exhibition season and the EU's upcoming ECGT Directive, which is set to apply across the EU from September 27, 2026, CARKU, which has been deepening its presence in Europe, will unveil its new 12V/24V...</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>DM Vans Sells Out Its Entire 2026 Model Year Ahead of Schedule as the RV Industry Posts Steepest Declines in Recent Memory</v>
+        <v>Galileo Robotics stellt auf der WRC 2026 den Galileo X vor und bricht mit seinem „Embodied Ground Mobility System" mit herkömmlichen Bauformen</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C231" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D231" t="str">
         <v>Automotive</v>
       </c>
       <c r="E231" t="str">
-        <v>https://www.prnewswire.com/news-releases/dm-vans-sells-out-its-entire-2026-model-year-ahead-of-schedule-as-the-rv-industry-posts-steepest-declines-in-recent-memory-302819907.html</v>
+        <v>https://www.prnewswire.com/news-releases/galileo-robotics-stellt-auf-der-wrc-2026-den-galileo-x-vor-und-bricht-mit-seinem-embodied-ground-mobility-system-mit-herkommlichen-bauformen-302858960.html</v>
       </c>
       <c r="F231" t="str">
-        <v>While the broader market contracts, buyers are doubling down on quality — and the Colorado-built Lifestyle Vehicle® manufacturer's fully sold-out MY2026 run proves it. RIFLE, Colo., July 7, 2026 /PRNewswire/ -- DM Vans has sold out its entire 2026 model year production 3 months ahead of...</v>
+        <v>BEIJING, 25. August 2026 /PRNewswire/ -- Auf der World Robot Conference 2026 (WRC 2026) stellte Galileo, ein führendes chinesisches Unternehmen im Bereich der Robotik mit verkörperter Intelligenz, das bahnbrechende Galileo X der nächsten Generation vor – sein neues „Embodied Ground...</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Vinyl Mafia Marks World Chocolate Day With Advice On Beating The Heat</v>
+        <v>Matt Hagan Drives American Rebel Light Beer Funny Car to 2026 NHRA ...</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C232" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D232" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E232" t="str">
-        <v>https://www.prunderground.com/vinyl-mafia-marks-world-chocolate-day-with-advice-on-beating-the-heat/00388030/</v>
+        <v>https://pr-inside.com/matt-hagan-drives-american-rebel-light-beer-funny-car-to-2026-nhra-r5215834.htm</v>
       </c>
       <c r="F232" t="str">
-        <v>As Michigan celebrates World Chocolate Day on July 7, Vinyl Mafia reminds drivers that cars can overheat just as candy bars in the summer sun, highlighting the benefit of window tinting. The post Vinyl Mafia Marks World Chocolate Day With Advice On Beating The Heat first appeared on</v>
+        <v>(PR-inside.com) A True American Rebel Wins Again: Four-Time World Champion Matt Hagan Drives American Rebel Light Beer to Victory and the NHRA Funny Car Points Lead, Delivering Championship Momentum, National Television Exposure and Brand Visibility for American Rebel Light Beer &amp; American Rebel Holdings (OTCID:AREB) AMERICAN REBEL LIGHT BEER'S NHRA MOTORSPORTS PLATFORM CONTINUES TO DELIVER HIGH-OCTANE RESULTS, ACCELERATING BRAND MOMENTUM NASHVILLE, TN AND BRAINERD, MN / ACCESS Newswire / August 24, 2026 / American Rebel Holdings, Inc. (OTC PINK:AREB), creator of American Rebel Light Beer, America's Patriotic Beer, is celebrating another major victory as four-time NHRA Funny Car World Champion Matt Hagan powered ..</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Polestar expands best-selling model line-up – new Polestar 4 SUV on sale from 2 September</v>
+        <v>Matt Hagan Drives American Rebel Light Beer Funny Car to 2026 NHRA Brainerd Nationals Victory on FS1 National Broadcast and NHRA Funny Car Points Lead</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C233" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D233" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E233" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357287</v>
+        <v>https://www.newswire.com/news/matt-hagan-drives-american-rebel-light-beer-funny-car-to-2026-nhra-22850141</v>
       </c>
       <c r="F233" t="str">
-        <v>- - &amp;#8226; New Polestar 4 variant confirmed as Polestar 4 SUV - &amp;#8226; Retuned chassis dynamics deliver refined driving experience - &amp;#8226; Extra practicality and versatility mixed with distinctive design - &amp;#8226; Impressive range and performance &amp;#8211; up to 630 km (WLTP) in Rear motor variants and up to 544 hp in Dual motor variants - - - Polestar, the Swedish electric performance car brand, confirms the arrival of a new Polestar 4 family member &amp;#8211; Polestar 4 SUV &amp;#8211; with sales start planned for 2 September. - - Expan... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357287</v>
+        <v>A True American Rebel Wins Again: Four-Time World Champion Matt Hagan Drives American Rebel Light Beer to Victory and the NHRA Funny Car Points Lead, Delivering Championship Momentum, National Television Exposure and Brand Visibility for American Rebel Light Beer &amp;amp; American Rebel Holdings (OTCID:AREB) AMERICAN REBEL LIGHT BEER'S NHRA MOTORSPORTS PLATFORM CONTINUES TO DELIVER HIGH-OCTANE RESULTS, ACCELERATING BRAND MOMENTUM</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>Mazda Selects Panasonic Automotive Systems' Cockpit Domain Controller for All-New CX-5</v>
+        <v>Securities Class Action Lawsuit Filed Against Avis Budget Group, Inc. ...</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C234" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D234" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E234" t="str">
-        <v>https://www.prnewswire.com/news-releases/mazda-selects-panasonic-automotive-systems-cockpit-domain-controller-for-all-new-cx-5-302819751.html</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-avis-budget-group-inc-r5215824.htm</v>
       </c>
       <c r="F234" t="str">
-        <v>YOKOHAMA, Japan, July 7, 2026 /PRNewswire/ -- Panasonic Automotive Systems Co., Ltd. (Headquarters: Yokohama, Kanagawa, Japan; President: Masashi Nagayasu) today announced its cockpit domain controller (CDC)*1 has been adopted in Mazda Motor Corporation's all-new MAZDA CX-5. Following its...</v>
-[...2 lines deleted...]
-    <row r="235">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
+      </c>
+    </row>
+    <row r="235" xml:space="preserve">
       <c r="A235" t="str">
-        <v>Lost Money on Verra Mobility Corporation (VRRM)? Urged to Join Class ...</v>
+        <v>Mech-Mind Launches IPO: Baillie Gifford Leads 9 Top Cornerstone Investors, HK$2.7B for AI R&amp;D &amp; Global Commercialization</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C235" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D235" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, AI, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E235" t="str">
-        <v>https://pr-inside.com/lost-money-on-verra-mobility-corporation-vrrm-urged-to-join-class-r5198694.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109383/</v>
+      </c>
+      <c r="F235" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - Mech-Mind Robot (stock code: 09615.HK) today officially commenced its initial public offering, with a proposed price range of HK$95.30 to HK$101.70 per share and an offering of approximately 23.14 million shares. Should the over-allotment option be exercised in full, the maximum gross proceeds could reach HK$2.706 billion.
+The offering has attracted a stellar cornerstone investor line-up, led by Baillie Gifford, the century-old Scottish asset management giant renowned for its long-term holdings in technology leaders such as Tesla and Nvidia. Other participating cornerstone investors include Taikang Life, a leading Chinese insurance asset manager; Jane Street, the legendary quantitative trading firm on Wall Street; Golden Link, the industrial capital arm of BYD; as well as Invus, Ghisallo, Ruihua, NGS Super Fund, and E Fund, among other well-known institutions.
+Standardized Robot “Eye-Brain-Hand”: Global Market Share Ranked First for Four Consecutive Years by a Dominant Margin
+Mech-Mind focuses on providing robots with a complete closed-loop execution system comprising “eyes” (3D vision), “brain” (AI decision-making), and “hands” (dexterous manipulation). The Company is committed to leveraging standardized, universal product components to break the long-standing industry challenge of high-cost, hard-to-replicate customized solutions. With highly standardized hardware and software suites, its products offer exceptional versatility and reusability, enabling flexible adaptation to diverse industrial scenarios, including automotive, new energy, consumer electronics, education, and general manufacturing.
+According to CIC Report, in 2025 Mech-Mind ranked first in the global AI + 3D vision-guided non-specialty intelligent robot component market with a market share of approximately 22.1% (revenue of approximately RMB389 million), with its revenue scale nearly 2.6 times that of the second-placed player (8.5%). In terms of shipment volume, the Company captured a 27.5% market share, exceeding the combined total of the next four manufacturers. Mech-Mind ranked first in the China, Japan, and North American markets, and also held a leading position in Southeast Asia, Europe, and South Korea, maintaining the No.1 global market share for four consecutive years.
+As of March 31, 2026, Mech-Mind has served more than 100 Fortune Global 500 companies in total, with over 29.000 units deployed globally, covering more than 50 different application scenarios across dozens of industries, and capable of handling over 100,000 types of goods. Its client portfolio encompasses global manufacturing giants including CATL, BYD, Midea, Foxconn, Toyota, Volkswagen, and suppliers within Tesla’s supply chain. The Company maintains exceptionally high customer retention. Revenue contribution from existing customers accounted for 78% of total revenue in 2025, and further increased to 86% as at March 31, 2026. Its products are deeply integrated into customers’ production processes, resulting in significant switching costs and underpinning long-term growth momentum. Furthermore, leveraging an extensive, efficient network comprising 1,369 system integrators across the globe, the Company serves end customers in close to 50 countries and regions.
+Robust Financial Growth: Gross Margin Surges to 64.6% with a Clear Profitability Path
+Financial data indicates that Mech-Mind is in a critical phase of rapid growth with markedly improved profitability quality. From 2023 to 2025, the Company’s revenue surged from RMB181 million to RMB389 million, representing a compound annual growth rate (CAGR) of 46.6%. In the first quarter of 2026, revenue jumped 73.1% year-on-year to RMB107 million, demonstrating robust resilience amid slowing investment across the global manufacturing sector.
+Driven by the realization of economies of scale, supply chain cost optimization and an increased revenue share from overseas markets with favorable gross margin profile, the Company’s gross margin rose substantially from 39.1% in 2023 to 51.1% in 2024, further climbing to 64.6% in 2025, and hitting 64.8% in the first quarter of 2026. In terms of gross profit, it registered a year-on-year increase of 94.5% in 2024, 82.8% in 2025 and 79.7% in the first quarter of 2026, demonstrating strong growth momentum.
+Excluding non-operating factors such as fair value changes in redemption liabilities, the Company’s adjusted net loss narrowed significantly from RMB334 million in 2023 to RMB214 million in 2024, and further declined to RMB109 million in 2025. The adjusted net loss stood at merely RMB33 million in the first quarter of 2026, representing a 14.6% year-on-year contraction with sustained sequential quarterly improvement, which points to a clear path toward profitability. Meanwhile, operating leverage continued to strengthen. The sales expense ratio dropped substantially from 102.7% in 2023 to 42.4% in the first quarter of 2026; the administrative expense ratio fell from 58.2% to 29.9%; and the R&amp;D expense ratio declined from 65.6% to 36.0%.
+Product sales volume and customer base expanded in tandem. Sales of intelligent robotic guidance products increased from 3,654 units in 2023 to 5,852 units in 2024, reaching 8,268 units in 2025 and 2,412 units in the first quarter of 2026. The number of ordering customers for the respective periods grew from 509 in 2023 to 605 in 2024 and 625 in 2025, and hit 258 in the first quarter of 2026.
+Globalization Gathers Pace: Over Half of Revenue Generated Overseas, Spanning Around 50 Countries and Regions
+Breakthrough progress in overseas markets has become a key pillar for Mech-Mind’s value re_x001e_rating. Between 2023 and 2025, revenue from overseas customers rose from RMB58.6 million to RMB196 million, representing a CAGR of approximately 83%, well above the Company’s overall growth rate. In 2025, overseas markets contributed RMB196 million in revenue, accounting for 50.3% of total revenue — crossing the 50% threshold for the first time. Overseas gross profit also made up more than half of total gross profit, a clear reflection of the Company’s technical premium and pricing power.
+The Company embraced a globalization strategy from its early days. Back in 2019, it established its German subsidiary. To date, subsidiaries have been set up in the United States, Germany, Japan, South Korea and Hong Kong. More than ten business centers operate in Tokyo, Seoul, Chicago, Munich and other locations, with business footprint covering roughly 50 countries and regions and over 900 cumulative overseas customers served. The Company has obtained major international certifications, including FCC, CE, IC, UKCA, VCCI, KC and NRTL. Its overseas organization is structured across three major regions: Asia_x001e_Pacific, Europe and the Americas. It is progressively moving into the phase of penetrating lower_x001e_tier geographic markets and accelerating in_x001e_depth local cultivation.
+Tsinghua-Founded Core Team &amp; World-Class R&amp;D Capabilities
+Mech-Mind was founded in 2016 by Shao Tianlan, an alumnus of Tsinghua University. Its founding team boasts top-tier technical expertise and a global vision. Shao Tianlan, founder and chief executive officer, earned his bachelor’s degree from the School of Software, Tsinghua University, followed by a master’s degree in robotics from the Technical University of Munich (Technische Universitat Munchen) in Germany. Fu Ao, co-founder and vice president of business, holds a bachelor’s degree from the Department of Precision Instrument and a master’s degree from the Department of Mechanical Engineering, Tsinghua University, and previously worked at ABB prior to co-founding the Company. Ding Youshuang, co-founder and vice president of R&amp;D, obtained his doctorate from the Department of Electrical Engineering, Tsinghua University. Zhang Jianwei, Chief Scientist, is an International Member of the Chinese Academy of Engineering and a Member of the German National Academy of Engineering Sciences, a leading authority in intelligent robotics.
+As of March 31, 2026, the Company employed 229 R&amp;D personnel, accounting for 36% of its total headcount. From 2023 to 2025, cumulative R&amp;D expenditure represented 40.6% of total operating revenue over the period. As of the Latest Practicable Date, the Company held 162 invention patents, 152 utility model patents, 33 design patents and 70 software copyrights. Mech-GPT, its large multimodal model, was recognized by the World Economic Forum as World Economic Forum MINDS Programme.
+Blue Ocean Market Surges: Proceeds to Fuel AI R&amp;D and Accelerate Global Commercialization
+From an industry perspective, global AI + 3D vision_x001e_guided non-specialty intelligent robot component market is experiencing explosive growth. According to data from CIC, this market is expected to grow from RMB1.8 billion in 2025 to RMB10.6 billion in 2030, representing a CAGR of 43.2%, and is projected to further expand to RMB102.5 billion by 2035. Over the same period, the global non-specialty intelligent robot market is expected to grow from 590,000 units in 2025 to 2.25 million units in 2030, and reach 12.08 million units by 2035.
+As a specialist technology company applying for listing under Chapter 18C of the Listing Rules, Mech-Mind has crossed the critical watershed from technology validation to scaled commercialization. The Company possesses a stable and rapidly growing revenue base, a high gross margin level, and a clear path to profitability, standing in stark contrast to many technology enterprises that are still in the R&amp;D-intensive stage and remain heavily reliant on external financing to sustain operations.
+Since its establishment, Mech-Mind has secured investments from a number of premier financial investors and industrial capital players. Under the Chapter 18C regime, the Company’s Pathfinder Sophisticated Independent Investor(s)” or “Pathfinder SII(s)” are Sequoia China and Qiming Venture Partners; its Other Sophisticated Independent Investor is Intel. In addition, Mech-Mind’s investor base also includes Meituan, IDG Capital, GIC, Source Code Capital, China Growth Capital, CICC-Porsche Fund, Coatue, among others.
+Through this IPO, the net proceeds will be precisely allocated to the following core strategic areas: approximately 31.8% for the continued enhancement of R&amp;D investment (of which 14.6% for strengthening AI-centric software capabilities, 9.4% for optimizing core hardware competitiveness, and 7.7% for building scalable R&amp;D infrastructure); approximately 29.4% for expanding global presence and accelerating commercialization (23.7% for overseas business development and 6.3% for domestic business expansion); approximately 25.2% or enriching product portfolios and broadening application scenarios (14.5% for the development of the next-generation “eye-brain-hand” solutions, and 10.7% for expanding into more scenarios such as services and households); approximately 5.0% for capacity expansion and operational efficiency improvement; and approximately 8.6% or working capital and general corporate purposes.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Powering the Next Generation of High-Speed EV Infrastructure As Global ...</v>
+        <v>ROSEN, TRUSTED TRIAL ATTORNEYS, Encourages Avis Budget Group, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C236" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D236" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E236" t="str">
-        <v>https://pr-inside.com/powering-the-next-generation-of-high-speed-ev-infrastructure-as-global-r5198686.htm</v>
+        <v>https://www.newsfilecorp.com/release/311244/ROSEN-TRUSTED-TRIAL-ATTORNEYS-Encourages-Avis-Budget-Group-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F236" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 7, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today reaffirmed its long-term commitment to advancing innovative high-speed electric vehicle charging infrastructure. As demand for dependable charging solutions continues to expand, the Company remains focused on evaluating strategic opportunities that management believes could enhance long-term shareholder value. The Company is currently evaluating potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand while continuing to evaluate potential installation opportunities, subject to definitive agreements and customary conditions. Management believes reliable, high-speed charging infrastructure will remain an essential component of th</v>
+        <v>New York, New York--(Newsfile Corp. - August 24, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline.SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to compensation...</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Powering the Next Generation of High-Speed EV Infrastructure As Global EV Adoption Continues to Accelerate, ELEKTROS Positions Itself for Long-Term Growth</v>
+        <v>HelloNation Article Examines Wheel Alignment After Pothole Damage Featuring Automotive Expert Devon Reed</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C237" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D237" t="str">
         <v>Automotive</v>
       </c>
       <c r="E237" t="str">
-        <v>https://www.newswire.com/news/powering-the-next-generation-of-high-speed-ev-infrastructure-as-global-ev</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-article-examines-wheel-alignment-after-pothole-damage-featuring-automotive-expert-devon-reed-302858312.html</v>
       </c>
       <c r="F237" t="str">
-        <v/>
+        <v>The article explains how drivers can recognize alignment issues and protect their tires and suspension after road impacts. WOODLAND, Wash., Aug. 24, 2026 /PRNewswire/ -- How can drivers tell if pothole damage has affected their vehicle's alignment? The answer is provided in a HelloNation...</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Driving the Future of Electric Mobility</v>
+        <v>Porsche sells MHP to Tata Consultancy Services</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C238" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D238" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E238" t="str">
-        <v>https://pr-inside.com/driving-the-future-of-electric-mobility-r5198679.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359408</v>
       </c>
       <c r="F238" t="str">
-        <v>(PR-inside.com) ELEKTROS Focuses on Disciplined Growth and Strategic Charging Infrastructure Development WEST PALM BEACH, FL / ACCESS Newswire / July 7, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today reaffirmed its long-term commitment to advancing innovative high-speed electric vehicle charging infrastructure. As demand for dependable charging solutions continues to expand, the Company remains focused on evaluating strategic opportunities that management believes could enhance long-term shareholder value. The Company is currently evaluating potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand while continuing to evaluate potential installation opportunities, subject to definitive agreements and customary conditions. Management belie</v>
+        <v>At a glance - - - &amp;#8226; Porsche reaches another milestone in its &amp;#8220;Sportwagenschmiede 35&amp;#8221; strategy - &amp;#8226; Sports car manufacturer sharpens its strategic focus by concentrating firmly on its core business - &amp;#8226; Strategic collaboration between Porsche and Tata Consultancy Services planned - &amp;#8226; Unlocking additional potential through the use of Artificial Intelligence - &amp;#8226; Expanded innovation and growth opportunities for MHP as part of a leading global technology and consultancy firm - &amp;#8226; Successful collaboratio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359408</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>ELEKTROS Reinforces Commitment to Scalable High-Speed EV Infrastructure ...</v>
+        <v>Premiere: Opel Classic at Automechanika 2026 in Frankfurt am Main</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C239" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D239" t="str">
         <v>Automotive</v>
       </c>
       <c r="E239" t="str">
-        <v>https://pr-inside.com/elektros-reinforces-commitment-to-scalable-high-speed-ev-infrastructure-r5198678.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359405</v>
       </c>
       <c r="F239" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 7, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) today reaffirmed its long-term commitment to advancing innovative high-speed electric vehicle charging infrastructure. As demand for dependable charging solutions continues to expand, the Company remains focused on evaluating strategic opportunities that management believes could enhance long-term shareholder value. The Company is currently evaluating potential locations for approximately 10 to 15 high-speed EV charging stations operating under the ELEKTROS brand while continuing to evaluate potential installation opportunities, subject to definitive agreements and customary conditions. Management believes reliable, high-speed charging infrastructure will remain an essential component of th</v>
+        <v>- - &amp;#8226; For classic car enthusiasts: The world&amp;#39;s largest B2B trade fair for the automotive industry driving networking initiative for heritage experts - &amp;#8226; Legendary line-up: Opel Classic presents icons from the Patentmotorwagen &amp;#39;System Lutzmann&amp;#39; to the Opel GT to motorsport cars like the Calibra V6 4x4 and Astra Kit Car as part of the &amp;#39;Classic Car Exhibition&amp;#39; - &amp;#8226; A different kind of networking: From September 8 to 12, Opel&amp;#39;s unique history can be discovered at the Opel Classic booth F12 F... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359405</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>ELEKTROS Reinforces Commitment to Scalable High-Speed EV Infrastructure</v>
+        <v>AutoZone to Release Fourth Quarter Fiscal 2026 Earnings September 22, 2026</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C240" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D240" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E240" t="str">
-        <v>https://www.newswire.com/news/elektros-reinforces-commitment-to-scalable-high-speed-ev-infrastructure</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3350126/3935/en/autozone-to-release-fourth-quarter-fiscal-2026-earnings-september-22-2026.html</v>
       </c>
       <c r="F240" t="str">
-        <v/>
+        <v>MEMPHIS, Tenn., Aug. 24, 2026 (GLOBE NEWSWIRE) -- AutoZone, Inc. (NYSE: AZO), a leading retailer and distributor of automotive replacement parts and accessories in the Americas, will release results for its fourth quarter ended Saturday, August 29, 2026, before market open on Tuesday, September 22, 2026. Additionally, the Company will host a one-hour conference call on Tuesday, September 22, 2026, beginning at 10:00 a.m. (ET), to discuss the results of the quarter. This call is being webcast and can be accessed, along with supporting slides, at AutoZone’s website at www.autozone.com and by clicking on Investor Relations. Investors may also listen to the call by dialing (888) 506-0062, passcode AUTOZONE. In addition, a telephone replay will be available by dialing (877) 481-4010, replay pas</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Vadzo Imaging Validates Bolt-2020MRS 20MP Monochrome MIPI Camera Across Single, Dual, and Quad Camera Configurations on NVIDIA Jetson Orin NX</v>
+        <v>Brent Byng Champions Enterprise Governance as a Driver of Organizational ...</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C241" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D241" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E241" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validates-bolt-2020mrs-20mp-monochrome-mipi-camera-across-single</v>
+        <v>https://pr-inside.com/brent-byng-champions-enterprise-governance-as-a-driver-of-organizational-r5215670.htm</v>
       </c>
       <c r="F241" t="str">
-        <v>Vadzo Imaging confirms validated NVIDIA Jetson Orin NX support for the Bolt-2020MRS, a 20MP Onsemi AR2020 Monochrome MIPI Camera, across single camera, dual camera, and quad camera MIPI CSI-2 configurations, with module-level V4L2 Camera Driver support and confirmed ISP pipeline compatibility for fleet management, drone/UAV, medical device, and AGV/AMR deployments requiring high-resolution monochrome imaging at the edge.</v>
+        <v>(PR-inside.com) Decorated Air Force veteran and operations executive outlines a governance-first approach to sustainable enterprise growth NAVARRE, FL / ACCESS Newswire / August 24, 2026 / Brent Byng, a senior military leader and operations executive with more than 27 years of experience, is calling attention to a principle he believes too many organizations overlook: strong governance is not a constraint on performance, it is the foundation of it. As enterprises across industries wrestle with growth, transformation, and increasingly complex operating environments, Brent Byng argues that disciplined governance structures are what separate lasting success from short-term wins. His perspective is shaped by nearly three ..</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Les inscriptions à l'IAA MOBILITY 2027 sont désormais ouvertes - Une demande record - Plus de la moitié de la surface d'exposition est déjà réservée</v>
+        <v>Investors in Avis Budget Group, Inc. (CAR): Protect Your Rights - Contact ...</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C242" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D242" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E242" t="str">
-        <v>https://www.prnewswire.com/news-releases/les-inscriptions-a-liaa-mobility-2027-sont-desormais-ouvertes--une-demande-record--plus-de-la-moitie-de-la-surface-dexposition-est-deja-reservee-302819571.html</v>
+        <v>https://pr-inside.com/investors-in-avis-budget-group-inc-car-protect-your-rights-contact-r5215662.htm</v>
       </c>
       <c r="F242" t="str">
-        <v>BERLIN et MUNICH, 7 juillet 2026 /PRNewswire/ -- Les inscriptions pour l'IAA MOBILITY 2027 sont officiellement ouvertes. L'intérêt manifesté par le secteur de la mobilité internationale atteint des niveaux de demande sans précédent, avant même le début de la période d'inscription...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>IAA MOBILITY 2027 Registration Now Open - Record-Breaking Demand - More Than Half of Floor Space Already Accounted For</v>
+        <v>Club Car Wash Platinum Rewards Program Grants Members Exclusive Membership Discount</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C243" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D243" t="str">
         <v>Automotive</v>
       </c>
       <c r="E243" t="str">
-        <v>https://www.prweb.com/releases/iaa-mobility-2027-registration-now-open--record-breaking-demand--more-than-half-of-floor-space-already-accounted-for-302819561.html</v>
+        <v>https://www.newswire.com/news/club-car-wash-platinum-rewards-program-grants-members-exclusive-membership</v>
       </c>
       <c r="F243" t="str">
-        <v>BERLIN and MUNICH, July 7, 2026 /PRNewswire/ -- Registration for IAA MOBILITY 2027 is officially open. Interest from the international mobility sector hits record-breaking demand even before the regular registration period started. More than 100 companies have pre-registered as rebookers....</v>
+        <v>Get $5 Off After Earning 250 Points</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Ladybug Resource Group, Inc. Reports Record Operational Efficiency and Margin Expansion Driven by JingDiao's Proprietary Digital Infrastructure</v>
+        <v>NASA Astronaut Reid Wiseman at Freedom 250 Grand Prix</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C244" t="str">
-        <v>NewMediaWire</v>
+        <v>NASA</v>
       </c>
       <c r="D244" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E244" t="str">
-        <v>https://www.newmediawire.com/news/ladybug-resource-group-inc-reports-record-operational-efficiency-and-margin-expansion-driven-by-jingdiao-s-proprietary-digital-infrastructure-7087537</v>
+        <v>https://www.nasa.gov/image-article/nasa-astronaut-reid-wiseman-at-freedom-250-grand-prix/</v>
       </c>
       <c r="F244" t="str">
-        <v>TULSA, OK - July 7, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. (“Ladybug” or the “Company”) (OTC ID: LBRG) today highlighted the strategic importance of its JingDiao division as a critical stabilizing force within the global automotive supply chain during a period of heightened industrial volatility. As global OEMs and Tier-1 automotive leaders increasingly prioritize supply chain resilience, localized risk mitigation, and reliable execution, JingDiao’s vertically integrated manufacturing platform has emerged as a highly valuable solution for complex automotive production line projects. By consolidating key manufacturing, engineering, quality-control, assembly, testing, and delivery functions under one operational roof, JingDiao is positioned to help customers reduce delays, impr</v>
+        <v>NASA astronaut and Artemis II commander Reid Wiseman is seen in the two-seat IndyCar as he prepares for driver Conor Daly to take him on a lap ahead of the start of the Freedom 250 Grand Prix, Sunday, Aug. 23, 2026, in Washington, D.C. Image credit: NASA/Joel Kowsky</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Autoliv and XPENG Partner to Advance Safer Mobility Worldwide</v>
+        <v>CAR INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C245" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D245" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E245" t="str">
-        <v>https://www.prweb.com/releases/autoliv-and-xpeng-partner-to-advance-safer-mobility-worldwide-302819473.html</v>
+        <v>https://pr-inside.com/car-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5215609.htm</v>
       </c>
       <c r="F245" t="str">
-        <v>GUANGZHOU, China, July 7, 2026 /PRNewswire/ -- Autoliv, Inc. (NYSE: ALV) (SSE: ALIVsdb), the global leader in automotive safety systems, today announced that XPENG Inc, a leading Chinese physical AI technology company with growing international presence, and Autoliv (Shanghai) Management...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against against Pentwater Capital Management LP ("Pentwater") and its Founder, Chief Executive Officer ("CEO"), and Chief Investment Officer Matthew Halbower ("Halbower") and on behalf of investors in Avis Budget Group, Inc. (NASDAQ:CAR). This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, ..</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>Join Class Action to Recover Losses from Verra Mobility Corporation ...</v>
+        <v>Hagan Takes TSR Dodge Funny Car to NHRA Brainerd Nationals Win and Points Lead,TSR Dodge Top Fuel Driver Pruett Clocks 341 MPH in Run to Semifinals Appearance</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C246" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D246" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E246" t="str">
-        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-verra-mobility-corporation-r5198547.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359394</v>
       </c>
       <c r="F246" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>- - &amp;#8226; Four-time NHRA Funny Car world champion Matt Hagan made a significant move Sunday in his quest for a fifth title with an impressive 58th career win at the NHRA Brainerd Nationals - &amp;#8226; Driving the Tony Stewart Racing (TSR) American Rebel Light Dodge//SRT Hellcat, Hagan jumped from fifth in NHRA Mission points to the lead with his third 2026 Funny Car victory - &amp;#8226; Hagan scored his second career Brainerd career win with a spectacular run of low elapsed times in every elimination round, incl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359394</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Aehr Test Systems to Announce Fiscal 2026 Fourth Quarter and Full Year ...</v>
+        <v>DP World Accelerates Contract Logistics Expansion Across Southeast Asia with New Warehouse in Malaysia</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C247" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D247" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E247" t="str">
-        <v>https://pr-inside.com/aehr-test-systems-to-announce-fiscal-2026-fourth-quarter-and-full-year-r5198534.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359383</v>
       </c>
       <c r="F247" t="str">
-        <v>(PR-inside.com) FREMONT, CA / ACCESS Newswire / July 7, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications,today announced that it will report financial results for its fiscal 2026 fourth quarter and full year ended May 29, 2026 on Tuesday, July 14, 2026 following the close of the market. The Company will host a conference call and webcast at 5:00 p.m. Eastern time to discuss the results. What: Aehr Test Systems fiscal 2026 fourth quarter and full year financial results. When: Tuesday, July 14, ..</v>
+        <v>- New facility investment in Johor further expands DP World&amp;#39;s end-to-end supply chain capabilities across South Malaysia. - - - Its wider warehousing footprint continues to rapidly grow across Southeast Asia, supporting key industry verticals, including technology, fashion, automotive and industrial sectors. - - DP World announced the opening of its latest warehouse in Johor, Malaysia, marking another milestone in the expansion of its integrated logistics network across Southeast Asia. The J... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359383</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Kandi Technologies’ Subsidiary Enters into Exclusive Five-Year Partnership with Greentown Community Business Group</v>
+        <v>Graebel Launches Switch, an AI-Powered Virtual Relocation Assistant, for Graebel CitySwitcher®</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C248" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D248" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E248" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322962/0/en/Kandi-Technologies-Subsidiary-Enters-into-Exclusive-Five-Year-Partnership-with-Greentown-Community-Business-Group.html</v>
+        <v>https://www.prnewswire.com/news-releases/graebel-launches-switch-an-ai-powered-virtual-relocation-assistant-for-graebel-cityswitcher-302856686.html</v>
       </c>
       <c r="F248" t="str">
-        <v>Advancing Community New Energy Mobility across China with a Scalable, Long-Term Operating Model</v>
+        <v>DENVER, Aug. 24, 2026 /PRNewswire/ -- Graebel Companies, Inc., a global leader in workforce mobility and managed services, today announced the launch of Switch, a new AI-powered virtual relocation assistant integrated into Graebel CitySwitcher®, its relocation guidance platform for...</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>The Amundi Evian Championship to feature Cayenne Turbo Electric as hole-in-one prize</v>
+        <v>GM launches workforce initiative for veterans and military families</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C249" t="str">
         <v>WebWire</v>
       </c>
       <c r="D249" t="str">
         <v>Automotive</v>
       </c>
       <c r="E249" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357252</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359374</v>
       </c>
       <c r="F249" t="str">
-        <v>At a glance - - - &amp;#8226; Porsche is Automotive and Mobility Partner of The Amundi Evian Championship for the third time. - - &amp;#8226; From 9 to 12 July 2026, the elite of women&amp;#39;s golf will gather at the Evian Resort Golf Club. - - &amp;#8226; During the major tournament, Porsche will enable exclusive brand experiences for players, customers and visitors. - - - - As the only women&amp;#39;s golf major on mainland Europe, The Amundi Evian Championship occupies a special place in the international tournament calendar... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357252</v>
+        <v>General Motors announced the launch of the &amp;#8220;Stars, Stripes, and Skilled Trades&amp;#8221; initiative, requesting proposals from mission driven nonprofits across the nation to support transitioning service members, veterans, and their families to pursue automotive careers in manufacturing and the skilled trades. - - GM plans to support up to 12 proven nonprofit workforce programs across the United States, with priority for organizations that demonstrate job-placement pathways, industry-recognized cr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359374</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Toyota Announces $3.6 Billion Investment in San Antonio Plant in Texas</v>
+        <v>Vadzo Imaging Debuts Armor-821CRS: the AR0821 FPD-Link IV Camera Delivers 8MP 4K HDR, High-Performance ISP, and Power over Coax with Smart ROI for Multi-Camera Surround-View and Region-Based Object Detection in Autonomous Vehicles</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C250" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D250" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive, Media</v>
       </c>
       <c r="E250" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357251</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-debuts-armor-821crs-the-ar0821-fpd-link-iv-camera-22849189</v>
       </c>
       <c r="F250" t="str">
-        <v>Toyota Motor North America, Inc., Toyota&amp;#39;s North American headquarters, announced an investment of 3.6 billion USD in its San Antonio plant in Texas, including the establishment of a second vehicle assembly line. - - The investment is aimed at further enhancing Toyota&amp;#39;s locally rooted and competitive production system. - - The newly established line is scheduled to begin operations in 2030 and will create over 2,000 new jobs and increase annual production capacity at the plant by approximate... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357251</v>
+        <v>Vadzo Imaging's Armor-821CRS is an 8MP 4K HDR FPD-Link IV Camera built on the Onsemi AR0821 image sensor, combining a high-performance onboard ISP, Power over Coax delivery, and Smart ROI region selection in a single coaxial camera module. It is engineered for multi-camera surround view architectures, region-based object detection, and long-reach automotive vision deployments where video, bidirectional control, and power all travel over one coaxial conductor to a centralized compute platform.</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>Rolls-Royce Presents Phantom Regatta: A Tribute to the Waters of the English South Coast</v>
+        <v>Shareholders of Avis Budget Group, Inc. (CAR): Protect Your Rights ...</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C251" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D251" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E251" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357248</v>
+        <v>https://pr-inside.com/shareholders-of-avis-budget-group-inc-car-protect-your-rights-r5215571.htm</v>
       </c>
       <c r="F251" t="str">
-        <v>Rolls-Royce Motor Cars presents Phantom Regatta, a one-of-one Phantom Extended commission which pays tribute to the racing yachts of the English South Coast and to the regattas they contest each summer on the Solent &amp;#8211; among them the historic Cowes Week. These stretches of water, together with neighbouring Chichester Harbour, are visible from the Goodwood Estate, where the motor car will be unveiled during the 2026 Goodwood Festival of Speed. They are also bound to the marque&amp;#39;s co-founder,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357248</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 24, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Goodyear Renews FIA Three-Star Environmental Accreditation, Reinforcing Leadership in Sustainable Motorsport</v>
+        <v>SK telink deepen strategic partnership to accelerate NexusWave adoption in South Korea</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C252" t="str">
         <v>WebWire</v>
       </c>
       <c r="D252" t="str">
         <v>Automotive</v>
       </c>
       <c r="E252" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357247</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359370</v>
       </c>
       <c r="F252" t="str">
-        <v>Goodyear Racing has been awarded a renewed three-star rating in 2026, the highest level of recognition within the FIA&amp;#39;s Environmental Accreditation Programme, reflecting best-practice environmental management across its racing operations. - - The F�d�ration Internationale de l&amp;#39;Automobile (FIA) is the governing body for world motor sport and the federation for mobility organisations globally. Its Environmental Accreditation Programme (EAP) provides a structured framework for motor sport and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357247</v>
-[...2 lines deleted...]
-    <row r="253">
+        <v>Inmarsat Maritime, a Viasat company, and South Korean telecommunications services provider SK telink have signed an agreement to advance maritime digitalisation across the country&amp;#39;s shipping industry. - - The agreement will strengthen collaboration between the two companies to bring NexusWave services, the next-generation connectivity capabilities, to shipowners seeking to enhance operational efficiency, resilience and crew welfare. It covers NexusWave implementation across car carriers, co... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359370</v>
+      </c>
+    </row>
+    <row r="253" xml:space="preserve">
       <c r="A253" t="str">
-        <v>Advanced Driver Distraction Warning Systems Now Mandatory Across All ...</v>
+        <v>Duiba Group Announces Rapid Scaling of AI Short Drama Business and Significant AI Technology-Driven Revenue Growth</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C253" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D253" t="str">
-        <v>Automotive</v>
+        <v>Finance, AI, SaaS, Automotive, Media</v>
       </c>
       <c r="E253" t="str">
-        <v>https://pr-inside.com/advanced-driver-distraction-warning-systems-now-mandatory-across-all-r5198456.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) GÖTEBORG, SE / ACCESS Newswire / July 7, 2026 / Smart Eye (STO:SEYE)(OTC PINK:SMTEF)(FRA:SE9) - With the EU's General Safety Regulation now fully in force for driver distraction warning, direct driver monitoring becomes a standard safety technology across one of the world's largest automotive markets. As of today, Advanced Driver Distraction Warning (ADDW) systems are mandatory in all new vehicles sold on the European market under the EU's General Safety Regulation (GSR). The requirement marks a major step in the adoption of driver monitoring technology, making systems that can detect visual distraction a core part of vehicle safety across passenger cars, trucks, ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109364/</v>
+      </c>
+      <c r="F253" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 24, 2026 - (ACN Newswire) - Hong Kong-listed company Duiba Group Limited (“Duiba Group”, 01753.HK) made a voluntary announcement disclosing that its end-to-end AI-native short drama business has scaled up rapidly since its launch in January 2026 and contributed to a significant increase in the company’s total revenue in the first six months of the year.
+The announcement signals an evolution in Duiba Group’s business profile, from its early focus on reward points operation SaaS platforms and Internet advertising to the new growth areas centered on AI-powered content creation and enterprise services. It also points out that Duiba Group is among the first to achieve industrialization and large-scale commercial monetization from AI-led scriptwriting and AI-driven production to AI-enabled distribution. The company is now leveraging an AI-driven content industrialization system to reshape its business structure and unlock new long-term growth opportunities.
+A Rising Star in AI Short Drama Segment Powered by AI Technological Edge
+With a focus on reward points operation SaaS platforms and Internet advertising in its early years, Duiba Group has provided services to more than 16,000 enterprises in total and built a strong foundation in data technology, user operations, marketing and content distribution. Recognizing the technological transformation taking place across the content industry, as well as enterprises’ growing demand for digitalization and intelligent upgrading, Duiba Group has strategically expanded into two new areas: AI short drama and intelligent enterprise services. This marks a transition from a traditional service platform towards a technology-driven content ecosystem.
+According to sources, since launching its AI short drama business, Duiba Group has established an end-to-end AI-native pipeline covering scriptwriting, AI content creation, automated production and intelligent distribution. By integrating its proprietary models with multimodal technologies, the company has significantly reduced marginal cost of production, increased content creation frequency and improved distribution efficiency, while maintaining content quality and storytelling standards.
+Early Adoption of an Industrialized System Supports Rapid Growth and Leading Position
+According to the announcement, Duiba Group is among the first to operate an end-to-end AI-native pipeline and achieve commercial monetization at scale. From AI-led scriptwriting and AI-driven production to AI-enabled distribution, the company is transforming short-form drama into an industrialized, asset-light AI technology-driven high-growth business. This approach has significantly shortened production cycles and radically improved unit economics, enabling the company’s AI short dramas to be monetized across multiple platforms and channels.
+According to publicly available data from Douyin, within six months of launch, Duiba Group’s AI short dramas has ranked fourth in terms of native play volume, rising to second place in July. On the distribution side, monthly distribution revenue from its AI short drama business exceeded RMB 100 million at its speak during the first six months of the year, making it a key driver of the company’s overall revenue growth and highlighting the business’s strong commercial potential.
+Industry observers note that the AI short drama sector is entering a critical stage, characterized by rapidly expanding content supply and increasingly mature monetization models. Duiba Group, with its AI-native industrialization capabilities, enjoys unique advantages in production efficiency and cost structure. In addition, drawing on its extensive enterprise customer base and years of experience in Internet advertising, the company is expected to generate synergies across content distribution, traffic acquisition and commercial monetization , further amplifying the benefits of scale economies.
+Strong Interim Revenue Growth Points to Revaluation Potential
+Duiba Group’s disclosure of its AI short drama business performance is not only an early indication of the progress of its strategic transformation but also a clear signal of strong revenue growth in its upcoming interim report. Through an optimized revenue structure, the application of technologies and the formation of an industrialization system, Duiba Group is moving beyond the growth constraints of its traditional business and entering areas with greater growth potential and stronger profitability.
+As its AI short drama business continues to scale and new enterprise service products are launched, Duiba Group is expected to further optimize its business structure and enhance its profitability. In the announcement, Duiba Group said that it would continue to advance the industrialization of its AI-native content pipeline, strengthen its core market advantage, enrich user content experiences, and create long-term value for shareholders.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>Leapmotor announces B03X order opening in Europe: a new benchmark in the urban crossover segment</v>
+        <v>In HelloNation, Home Care Expert Nicholas Bellenbaum Shares Signs an Aging Parent May Need Home Care</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C254" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D254" t="str">
         <v>Automotive</v>
       </c>
       <c r="E254" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357235</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-home-care-expert-nicholas-bellenbaum-shares-signs-an-aging-parent-may-need-home-care-302858340.html</v>
       </c>
       <c r="F254" t="str">
-        <v>Leapmotor announces the opening of orders for the all-new B03X in Europe, a global strategic model that marks a new chapter for the brand in the fast-growing compact segment. Designed from the outset for international markets, the B03X combines advanced technology, versatile design and everyday usability, bringing premium electric mobility to a broader audience. - - Order books for the B03X open from early July at European Dealerships, marking the start of its commercial rollout and reinf... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357235</v>
+        <v>The article explains how changes in meals, household routines, mobility, personal care, and social connection can indicate that an aging parent may benefit from additional support. CUMMING, Ga., Aug. 24, 2026 /PRNewswire/ -- What are the signs that an aging parent may need home care?...</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Class Action Lawsuit Filed Against Verra Mobility Corporation (VRRM) ...</v>
+        <v>Transforming Public Transport in Denmark: Siemens and partners celebrate the full opening of the Greater Copenhagen Light Rail</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C255" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D255" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E255" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-filed-against-verra-mobility-corporation-vrrm-r5198376.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359355</v>
       </c>
       <c r="F255" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>- - &amp;#8226; 28 km light rail line connects eight municipalities, creating a seamless transport backbone for Greater Copenhagen - &amp;#8226; 29 Siemens Mobility Avenio light rail vehicles offer sustainable, modern, and inclusive mobility for all passengers - &amp;#8226; New cross-regional connection links communities, workplaces, hospitals, educational institutions, and major public transport hubs - &amp;#8226; Expected to carry 14 million annual passengers by 2030 - - - - Siemens Mobility, in a consortium with general infrast... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359355</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Le tout premier patient international commence un traitement par lymphocytes T porteurs de récepteurs antigéniques chimériques (cellules CAR-T) récemment approuvé contre les tumeurs solides au Centre international de cancérologie Jiahui</v>
+        <v>Anixa Biosciences to Present at the 2026 Cantor Fitzgerald Global Healthcare Conference Highlighting its Breast Cancer Vaccine and Ovarian Cancer CAR-T Therapy</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C256" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D256" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E256" t="str">
-        <v>https://www.prnewswire.com/news-releases/le-tout-premier-patient-international-commence-un-traitement-par-lymphocytes-t-porteurs-de-recepteurs-antigeniques-chimeriques-cellules-car-t-recemment-approuve-contre-les-tumeurs-solides-au-centre-international-de-cancerologie--302818863.html</v>
+        <v>https://www.prnewswire.com/news-releases/anixa-biosciences-to-present-at-the-2026-cantor-fitzgerald-global-healthcare-conference-highlighting-its-breast-cancer-vaccine-and-ovarian-cancer-car-t-therapy-302857620.html</v>
       </c>
       <c r="F256" t="str">
-        <v>SHANGHAI, 7 juillet 2026 /PRNewswire/ -- Le Centre international de cancérologie Jiahui a accueilli le tout premier patient international à entamer un traitement par Satri-cel, la première thérapie par cellules CAR-T au monde approuvée pour le traitement de tumeurs solides, marquant ainsi...</v>
+        <v>Breast cancer vaccine final Phase 1 data shows all primary endpoints were met and protocol-defined immune responses in 74% of participants—Phase 2 preparations ongoing Ovarian cancer CAR-T therapy, lira-cel, advances to highest dose level to date in fifth cohort with lymphodepletion—four...</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Primer paciente internacional del mundo comienza el tratamiento con la terapia CAR-T para tumores sólidos</v>
+        <v>Ferrari Purosangue Now Available to Rent in Miami</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C257" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D257" t="str">
         <v>Automotive</v>
       </c>
       <c r="E257" t="str">
-        <v>https://www.prnewswire.com/news-releases/primer-paciente-internacional-del-mundo-comienza-el-tratamiento-con-la-terapia-car-t-para-tumores-solidos-302818861.html</v>
+        <v>https://pr-inside.com/ferrari-purosangue-now-available-to-rent-in-miami-r5215510.htm</v>
       </c>
       <c r="F257" t="str">
-        <v>- El primer paciente internacional del mundo comienza el tratamiento con la terapia CAR-T para tumores sólidos recientemente aprobada en el Jiahui International Cancer Center SHANGHAI, 7 de julio de 2026 /PRNewswire/ -- Jiahui International Cancer Center (JICC) ha dado la bienvenida al...</v>
+        <v>(PR-inside.com) Ferrari's first four door, four seat V12 is now available from Prestige Luxury Rentals with 100 miles included. MIAMI, FL / ACCESS Newswire / August 24, 2026 / Prestige Luxury Rentals has added a Black Ferrari Purosangue to its Miami exotic car rental fleet, expanding the company's Ferrari lineup with the automaker's first four-door, four-seat production model. The Purosangue is unlike any Ferrari previously represented in the company's fleet. It pairs a naturally aspirated V12 with four individual seats, rear-hinged doors and a layout developed to accommodate more passengers without moving away from Ferrari's high-performance engineering. Ferrari has said Purosangue deliveries would remain ..</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Weltweit erster internationaler Patient beginnt im Jiahui International Cancer Center die Behandlung mit einer neu zugelassenen CAR-T-Zelltherapie gegen solide Tumoren</v>
+        <v>WyoTech Represented on the National Stage at the Great Race</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C258" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D258" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E258" t="str">
-        <v>https://www.prnewswire.com/news-releases/weltweit-erster-internationaler-patient-beginnt-im-jiahui-international-cancer-center-die-behandlung-mit-einer-neu-zugelassenen-car-t-zelltherapie-gegen-solide-tumoren-302818852.html</v>
+        <v>https://pr-inside.com/wyotech-represented-on-the-national-stage-at-the-great-race-r5215505.htm</v>
       </c>
       <c r="F258" t="str">
-        <v>SHANGHAI, 7. Juli 2026 /PRNewswire/ -- Das Jiahui International Cancer Center (JICC) hat den weltweit ersten internationalen Patienten für den Beginn einer Behandlung mit Satri-cel – der weltweit ersten zugelassenen CAR-T-Therapie gegen einen soliden Tumor – empfangen; dies markiert einen...</v>
+        <v>(PR-inside.com) The Automotive, Collision/Refinishing, Diesel, and Welding trade school partnered with the Jessi Combs Foundation and JEGS to compete in a race across the country using not only speed but technique, skill, and precision. LARAMIE, WY / ACCESS Newswire / August 24, 2026 /WyoTech was proudly represented this summer at the world-renowned Great Race-- a one-of-a-kind automotive challenge that combines classic cars, teamwork, precision, and endurance into an unforgettable cross-country journey. WyoTech Director of Industry Relations, Cindy Barlow, represented the trade school, in partnership with the Jessi Combs Foundation and JEGS Aftermarket Auto Parts and High Performance Racing, to complete the race ..</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>Pomerantz LLP Issues Reminder to Shareholders in Verra Mobility Corporation of Class Action – VRRM</v>
+        <v>Impossible Metals' Eureka II Recovers Itself From the Ocean, Fully Autonomously</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C259" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D259" t="str">
         <v>Automotive</v>
       </c>
       <c r="E259" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-issues-reminder-to-shareholders-in-verra-mobility-6169160</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/impossible-metals-eureka-ii-recovers-110000208.html</v>
       </c>
       <c r="F259" t="str">
-        <v/>
+        <v>PITTSBURGH, Pa., August 24, 2026--Impossible Metals, an American ocean-technology company, today released footage of a live offshore demonstration in which its Eureka II vehicle recovered itself from the open ocean without human intervention. Beneath the wave zone, the autonomous vehicle located its surface vessel, aligned to it, attached with an integrated SmartHook, and returned to the deck on its own, clearing one of the hardest problems standing between subsea robotics and commercial scale.</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>CAPREIT Announces Timing of Second Quarter 2026 Results &amp; Conference Call</v>
+        <v>Kerrigan Advisors Represents on the Sale of Tommie Vaughn Ford in Houston, Texas to Vaughan Automotive</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C260" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D260" t="str">
         <v>Automotive</v>
       </c>
       <c r="E260" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322785/0/en/CAPREIT-Announces-Timing-of-Second-Quarter-2026-Results-Conference-Call.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/kerrigan-advisors-represents-sale-tommie-110000155.html</v>
       </c>
       <c r="F260" t="str">
-        <v>Not for distribution to U.S. newswire services or for dissemination in the United States.</v>
+        <v>HOUSTON, August 24, 2026--Kerrigan Advisors represented the Janke family in the sale of Tommie Vaughn Ford, a Houston landmark dealership, to Vaughan Automotive, a Boerne, Texas-based group led by Shawn Vaughan. The sale represents Kerrigan Advisors’ 453rd franchise sold since the firm’s founding in 2014, and its 20th franchise sold in Texas since 2023, the most of any buy/sell advisor in the industry. It also marks the firm’s fourth announced transaction in a top US growth market in six weeks,</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>HelloNation Article Featuring Insurance Expert Jose Gomez Breaks Down Cheapest Car Insurance Tips in Illinois</v>
+        <v>Gogoro Releases Second Quarter Financial Results, Gogoro Continues to Focus on Sustainable Growth</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C261" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D261" t="str">
-        <v>Automotive</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E261" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-featuring-insurance-expert-jose-gomez-breaks-down-cheapest-car-insurance-tips-in-illinois-302739052.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349591/0/en/gogoro-releases-second-quarter-financial-results-gogoro-continues-to-focus-on-sustainable-growth.html</v>
       </c>
       <c r="F261" t="str">
-        <v>The article explains practical ways drivers can reduce premiums through safe driving, bundling, and policy adjustments. CHICAGO, July 6, 2026 /PRNewswire/ -- How can drivers in Illinois take control of rising car insurance costs without compromising coverage? HelloNation has published the...</v>
+        <v>TAIPEI, Taiwan, Aug. 24, 2026 (GLOBE NEWSWIRE) -- Gogoro Inc. (“Gogoro,” “the Company” or “we”) (Nasdaq: GGR), a global technology leader in battery swapping ecosystems that enable sustainable mobility solutions for cities, today released its financial results for its second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Toyota Announces $3.6B Expansion, 2,000 New Jobs at its San Antonio Plant</v>
+        <v>CSG wins bridge laying vehicle contracts worth over USD 50 million for customers in Europe, the Middle East and Southeast Asia</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C262" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D262" t="str">
         <v>Automotive</v>
       </c>
       <c r="E262" t="str">
-        <v>https://www.prnewswire.com/news-releases/toyota-announces-3-6b-expansion-2-000-new-jobs-at-its-san-antonio-plant-302818608.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349579/0/en/csg-wins-bridge-laying-vehicle-contracts-worth-over-usd-50-million-for-customers-in-europe-the-middle-east-and-southeast-asia.html</v>
       </c>
       <c r="F262" t="str">
-        <v>Investment will enable Tacoma assembly alongside Tundra, Sequoia and rear axles SAN ANTONIO, July 6, 2026 /PRNewswire/ -- Toyota Motor North America (TMNA) announced it will invest $3.6 billion to expand its San Antonio manufacturing campus with a second vehicle assembly line to support...</v>
+        <v>Industrial-technology group CSG has signed several major contracts in recent months for the supply of bridge laying vehicles to a total of five customers in Europe, the Middle East and Southeast Asia. The contracts cover dozens of bridge laying vehicles worth over USD 50 million in total. The orders confirm growing global demand for specialised engineering vehicles and CSG’s ability to provide comprehensive solutions ensuring the mobility of military units and equipment in challenging conditions.</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Circus Appoints Former Aviation and Automotive Executive as New Co-CEO/CFO</v>
+        <v>XPENG Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C263" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D263" t="str">
         <v>Automotive</v>
       </c>
       <c r="E263" t="str">
-        <v>https://www.newmediawire.com/news/circus-appoints-former-aviation-and-automotive-executive-as-new-co-ceo-cfo-7087530</v>
+        <v>https://www.prnewswire.com/news-releases/xpeng-reports-second-quarter-2026-unaudited-financial-results-302858198.html</v>
       </c>
       <c r="F263" t="str">
-        <v>MUNICH, GERMANY - July 6, 2026 ( NEWMEDIAWIRE ) - Circus SE (WKN: A2YN35 / ISIN: DE000A2YN355 / XETRA: CA1 ) today announces the appointment of a new Co-CEO and Chief Financial Officer to further strengthen its leadership structure in line with the company's global growth and product portfolio expansion. The incoming Co-CEO/CFO brings over a decade of senior leadership experience in corporate and financing strategy, M&amp;amp;A, international expansion, and business development with a focus on new technologies across the aviation and automotive industries. At Circus, he will focus on these same disciplines. Nikolas Bullwinkel continues as sole Managing Director and CEO of Circus SE. Claus Holst Gydesen, former Co-CEO, transitions to Chairman of the Advisory Board. Former CFO Fabian Becker depa</v>
-[...2 lines deleted...]
-    <row r="264">
+        <v>Cash position[i] was RMB40.48 billion (US$5.97 billion) as of June 30, 2026 Quarterly total revenues were RMB19.74 billion, a 51.5% increase quarter-over-quarter Quarterly gross margin was 20.7%, an increase of 3.4 percentage points over the same period of 2025 Quarterly vehicle margin...</v>
+      </c>
+    </row>
+    <row r="264" xml:space="preserve">
       <c r="A264" t="str">
-        <v>VRRM Investor Alert: Kessler Topaz Meltzer &amp;amp; Check, LLP Encourages VRRM Investors with Losses to Contact the Firm</v>
+        <v>AAC Technologies CFO Guo Dan: Full-Year 2026 Revenue is Expected to deliver Double-Digit Growth, AI New Businesses Poised to Exceed RMB8 Billion in 2027</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C264" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D264" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, AI, SaaS, Retail, Automotive</v>
       </c>
       <c r="E264" t="str">
-        <v>https://www.prnewswire.com/news-releases/vrrm-investor-alert-kessler-topaz-meltzer--check-llp-encourages-vrrm-investors-with-losses-to-contact-the-firm-302817015.html</v>
-[...2 lines deleted...]
-        <v>Did you buy VRRM common stock between February 24, 2026 and May 26, 2026? Affected VRRM Investor Summary Who: Verra Mobility Corporation (NASDAQ: VRRM) What: Securities fraud class action lawsuit filed Class Period: February 24, 2026 through May 26, 2026 Deadline to Seek Lead Plaintiff...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109356/</v>
+      </c>
+      <c r="F264" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, August 24, 2026 - (ACN Newswire) - 20 August 2026, AAC Technologies Holdings Inc. (stock code: 2018.HK; “AAC Technologies” or the “Group”) today released its interim results for the six months ended 30 June 2026. Revenue for the first half of 2026 (“1H 2026”) reached a record RMB14.51 billion, up 8.9% year-on-year (“YoY”). Net profit attributable to owners of the Company rose 2.9% YoY to RMB901 million. After excluding other gains and losses related to fair value gains and losses, the growth rate of net profit for the first half of the year stood at 37.4%.
+This marks the third consecutive year the Group has achieved a record first-half revenue since pivoting toward AI-related new businesses. At the results briefing, CFO Guo Dan highlighted that AI new businesses have become the core driver of the Group’s top-line growth. As specialized business segments including liquid-cooling coolant distribution units (CDUs), wafer-level glass (WLG) optical communications, AR optical waveguide lenses and robotic motors ramp, the Group’s multi-engine growth model is accelerating, and the contribution from new businesses is set to expand further. Full-year 2026 revenue is expected to deliver double-digit growth, with the scale of AI new businesses potentially exceeding RMB8 billion in 2027.
+( AAC Technologies CFO Guo Dan)
+Full-year revenue is expected to deliver double-digit growth
+Dan stated that despite external market pressures, management remains cautiously optimistic regarding full-year operations, expecting double-digit revenue growth with gross profit margin to improve steadily from the 22.4% recorded in 1H 2026.
+By segment, the acoustics and electromagnetic drives business is expected to deliver single-digit full-year revenue growth, with gross margin likely to improve further from the 28.6% recorded in the first half.
+The precision mechanics and heat dissipation business continues to be a powerful  growth engine, with full-year revenue expected to increase by more than 30%. Gross margin in this segment reached 23.1% in the first half and is expected to rise further in the second half.
+The optics business saw a YoY decline in revenue, reflecting industry conditions and customer mix, but overall gross margin remained resilient. Gross margin of plastic lenses and G+P hybrid lenses improved by more than 5 percentage points YoY, driven by yield and process optimization. The Group is increasing the shipment mix of 6P-and-above high-end lenses and accelerating certification and onboarding with overseas customers.
+The sensor and semiconductor business, benefiting from AI-driven upgrades in end devices, is expected to grow full-year revenue by 15%–20%, with gross margin improving steadily. Automotive acoustics, leveraging vertically integrated solutions spanning speakers, amplifiers and professional tuning, is expected to grow full-year revenue by 15%–20% despite a weaker auto market. Gross margin may decline by around 2 percentage points YoY, reflecting intensified industry competition and changes in product mix.
+Among the global leaders in AI thermal management
+Rapid advances in the AI industry have triggered a surge in thermal-management demand. In 1H 2026, AAC Technologies’ heat dissipation revenue surged approximately 400% YoY to RMB1.10 billion, highlighting its strong growth momentum.
+According to Dan, AAC Technologies now ranks among the global leaders in consumer-electronics thermal management and among China’s top-three AI-server liquid-cooling providers by market size. In consumer electronics, shipments of the Group’s high-performance innovative vapor chambers (VCs) continued to ramp, and mass-production preparations for next-generation products are progressing smoothly.
+In AI computing, the Group is pursuing a dual-market expansion strategy covering both domestic and overseas markets. Yuandi (Guangzhou) Digital Technology Co., Ltd., a subsidiary of the Group, has commenced scaled mass production and global batch deliveries of high-power centralized liquid-cooling CDUs, with monthly delivery capacity exceeding 600 units, firmly placing it among the industry’s leading players.
+Proprietary WLG technology enters optical communications
+Dan noted that co-packaged optics (CPO), a key technology direction for next-generation high-speed optical interconnects, imposes more stringent requirements on optical alignment — opening an important application scenario for WLG technology.
+AAC Technologies’ proprietary, self-developed WLG wafer-level glass molding technology offers advantages in high precision, superior consistency and large-scale mass production. The Group is actively engaging in technical exchanges, factory audits and sample submissions with leading overseas optical communications companies, including top-tier players providing high-speed interconnect chips for AI and cloud infrastructure.
+In AR optics, AAC Technologies has built a one-stop optical system design and simulation solution covering waveguides and light engines. Dan said the Group has become the industry’s first company to achieve volume delivery of full-color light engines serving top-tier customers. In single-layer surface relief grating (SRG) diffractive optical waveguides, it is also the first in the industry to achieve mass production using etching processes.
+First-ever integration of acoustics and electromagnetic drives
+To capture AI industry growth opportunities, AAC Technologies has combined its former acoustics and electromagnetic drives businesses — the first organizational integration of these two core segments since the Company’s listing. The combined segment generated revenue of RMB6.01 billion in the first half, up 14.2% YoY, with a gross profit margin of 28.6%.
+During the reporting period, the segment secured key breakthroughs across several new business lines. Projects related to active cooling fans have successfully passed customer certification and are expected to become standard configurations for high-end models over time, with further expansion into servers, robotics and other markets.
+Robotic motors and modules secured project design wins from several leading global customers, with certain projects already entering mass production. In addition, AAC Technologies is strategically expanding into the robot systems business, with relevant projects expected to enter mass production by the end of 2026.
+“One of the Group’s core strengths is its technology platforms plus cross-scenario reuse,” Dan said. Going forward, the Group will further deepen the integration of the acoustics and electromagnetic drives segment, unlocking synergies across technologies, production capacity and customer resources. While solidifying its core position in consumer electronics, the Group will deliver comprehensive solutions into emerging tracks such as automotive, humanoid robotics and AI terminals, continuously unlocking product value-add and long-term growth potential.
+Robotics business expected to reach RMB400–700 million in 2027
+Regarding the development pace of the robotics industry, Dan noted that the ultimate form of embodied AI remains unsettled. Beyond humanoid robots, task-specific robots for professional scenarios, desktop AI interactive devices and other form factors are being explored in parallel, with product maturity and commercialization timelines varying significantly across use cases.
+Leveraging its long-standing expertise in precision electromagnetic drives, the Group is building capability moats around universal core components for robots — including motors, rotary joints and gimbal modules. It has already established deep partnerships with several leading overseas robotics companies, spanning core-component supply and joint technology development, and can flexibly address the differentiated needs of different robot form factors.
+Based on the current project pipeline, Dan said the Group’s robotics-related business is expected to reach RMB400–700 million in 2027. Looking ahead, as large AI models migrate to the edge and multi-form robot applications penetrate faster with accelerating commercialization, the segment is expected to see even stronger growth in the coming years.
+AI new businesses poised to exceed RMB8 billion next year
+Addressing market concerns over the impact of rising memory chip prices on the smartphone supply chain, Dan said that, despite industry pressure, AAC Technologies’ traditional smartphone businesses maintained a stable-to-improving gross margin, thanks to the Company’s solid core technology foundation and continuous improvements in internal operational efficiency.
+Dan further noted that, based on first-half operating performance and the internal outlook for the second half, AAC Technologies has effectively withstood the pressure from declining smartphone shipments and managed the impact of this round of memory-chip price increases on the handset supply chain.
+Looking at the Company’s medium- to long-term strategic roadmap, Dan revealed that the overall scale of the Company’s AI-related new businesses is expected to reach RMB8–9 billion by 2027, transforming these emerging segments into AAC Technologies' core growth engine.
+By business line, 2027 scale is expected as follows:
+- Vapor chambers (VCs) and active cooling: around RMB5 billion
+- AI devices and gimbal modules: around RMB1.5 billion
+- CDU liquid cooling and cold plates: around RMB1 billion
+- robotic core components: RMB400–700 million
+- new automotive acoustics initiatives: around RMB500 million
+- WLG optical communications: around RMB100 million in initial revenue
+“The RMB8–9 billion scale is only a beginning,” Dan emphasized. AI-driven industry transformation is just getting started. The new businesses the Company is focused on — including edge AI hardware, data center liquid cooling, XR, robotics and intelligent cockpits — are expected to grow far faster than traditional businesses over the next three to five years, continuously unlocking growth momentum.
+Source: Hong Kong Commercial Daily
+Original article: https://www.hkcd.com.hk/content_app/2026-08/21/content_8770919.html
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Lead-Acid Battery Market to Reach USD 64.15 Billion by 2031, Automotive to be largest Application Segment, Driven by Demand from Passenger Cars</v>
+        <v>Recent Release, "Clown Car," from Newman Springs Publishing Author Louis Maione, Exposes Financial Fraud's Psychology Through Darkly Comic Storytelling</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C265" t="str">
-        <v>GetNews</v>
+        <v>PR.com</v>
       </c>
       <c r="D265" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E265" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/leadacid-battery-market-to-reach-usd-6415-billion-by-2031-automotive-to-be-largest-application-segment-driven-by-demand-from-passenger-cars/?source=barchart</v>
+        <v>https://www.pr.com/press-release/976648</v>
       </c>
       <c r="F265" t="str">
-        <v/>
+        <v>Louis Maione has completed a new book, "Clown Car," which offers an unfiltered examination of how apparently intelligent and successful individuals become ensnared in elaborate financial schemes. Rather than serving merely as a warning, this work distinguishes itself through its colorful, almost absurdist portrayal of the cast of characters involved—from scheming con artists to unsuspecting victims whose [PR.com]</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>Carvilles Auto Mart Expands Customer Savings Initiative with Weekly ...</v>
+        <v>Galileo Robotics Unveils Galileo X at WRC 2026, Breaking Conventional Form Factors with Its "Embodied Ground Mobility System"</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C266" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D266" t="str">
         <v>Automotive</v>
       </c>
       <c r="E266" t="str">
-        <v>https://pr-inside.com/carvilles-auto-mart-expands-customer-savings-initiative-with-weekly-r5198238.htm</v>
+        <v>https://www.prnewswire.com/news-releases/galileo-robotics-unveils-galileo-x-at-wrc-2026-breaking-conventional-form-factors-with-its-embodied-ground-mobility-system-302858159.html</v>
       </c>
       <c r="F266" t="str">
-        <v>(PR-inside.com) Carvilles Auto Marttoday announced the expansion of its customer savings initiative through a structured program of weekly price reductions across its pre-owned vehicle inventory. GRAND JUNCTION, CO / ACCESS Newswire / July 6, 2026 / Carvilles Auto Marttoday announced the expansion of its customer savings initiative through a structured program of weekly price reductions across its pre-owned vehicle inventory. The new initiative is designed to provide shoppers throughout Western Colorado with additional opportunities to purchase quality vehicles at competitive prices while encouraging customers to monitor inventory as prices are adjusted each week. The announcement reflects Carvilles Auto Mart's ongoing commitment to making ..</v>
+        <v>BEIJING, Aug. 24, 2026 /PRNewswire/ -- At the 2026 World Robot Conference (WRC 2026), Galileo, a leading Chinese embodied-intelligence robotics company, unveiled the groundbreaking, next-generation Galileo X, its new "Embodied Ground Mobility System". The launch marks a major breakthrough...</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>HII is Awarded Option Year Contract for U.S. Navy Lionfish Unmanned Undersea Vehicle Production</v>
+        <v>Parking Management Market Advances as Cities Adopt Intelligent Parking Systems</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C267" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D267" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E267" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322660/14858/en/HII-is-Awarded-Option-Year-Contract-for-U-S-Navy-Lionfish-Unmanned-Undersea-Vehicle-Production.html</v>
+        <v>https://express-press-release.net/news/2026/08/24/1769007</v>
       </c>
       <c r="F267" t="str">
-        <v>POCASSET, Mass., July 06, 2026 (GLOBE NEWSWIRE) -- HII, a global leader in autonomous unmanned maritime systems, has been awarded an option year production contract for the U.S. Navy’s next-generation program of record, the Lionfish small unmanned undersea vehicle (SUUV). Lionfish is based on HII’s commercial REMUS 300 platform , originally developed as part of a rapid prototyping initiative in collaboration with the U.S. Navy and the Defense Innovation Unit (DIU).</v>
+        <v>The global parking management market is rapidly evolving from traditional parking operations into a technology-driven component of smart and connected urban mobility. According to Grand [read full press release...]</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>What is Excellence Behind the Wheel? Sysco’s 25 Inductees to the 2026 IFDA Truck Driver Hall of Fame</v>
+        <v>Camel Group's 12V Sodium-Ion Battery Selected for European OEM Pre-Development Project</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C268" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D268" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E268" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322621/2867/en/What-is-Excellence-Behind-the-Wheel-Sysco-s-25-Inductees-to-the-2026-IFDA-Truck-Driver-Hall-of-Fame.html</v>
+        <v>https://www.prnewswire.com/news-releases/camel-groups-12v-sodium-ion-battery-selected-for-european-oem-pre-development-project-302857981.html</v>
       </c>
       <c r="F268" t="str">
-        <v>Sysco Corporation (SYY) is proud to announce that 25 delivery partners have been named to the IFDA 2026 truck driver Hall of Fame.</v>
-[...2 lines deleted...]
-    <row r="269">
+        <v>WUHAN, China, Aug. 24, 2026 /PRNewswire/ -- Camel Group Co., Ltd. (Shanghai Stock Exchange: 601311.SH) announced that its 12V sodium-ion battery business has been selected for a pre-development project with a major European automotive manufacturer, bringing the company's sodium-ion...</v>
+      </c>
+    </row>
+    <row r="269" xml:space="preserve">
       <c r="A269" t="str">
-        <v>ELEKTROS Advances Strategic Vision for High-Speed EV Charging Growth</v>
+        <v>Hong Kong strengthens position as Asia's leading sustainable fashion hub</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C269" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D269" t="str">
-        <v>Automotive</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.newswire.com/news/elektros-advances-strategic-vision-for-high-speed-ev-charging-growth</v>
-[...5 lines deleted...]
-    <row r="270">
+        <v>https://www.acnnewswire.com/press-release/english/109347/</v>
+      </c>
+      <c r="F269" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 24, 2026 - (ACN Newswire) - Hong Kong's position as one of Asia's most prominent sustainable fashion hubs has been further strengthened, with the HKTDC ESG Index 2026 released by the Hong Kong Trade Development Council (HKTDC) for the fashion industry rising to 65.5 in 2026, up 2.3 percentage points from 2025. The increase reflects growing industry confidence in Hong Kong as a premier platform for sustainable fashion development and ESG-related business opportunities.
+The latest findings also highlight the increasing commercial value of sustainability. Among exhibitors offering ESG-related products or services, 61% reported achieving additional profit margins of at least 10%, while 47% of buyers sourcing ESG-related products were willing to pay a premium of 10% or more.
+The results show that ESG (Environmental, Social, and Governance) is increasingly embedded across the fashion value chain, while businesses recognise its potential to drive innovation, competitiveness and growth. The proportion of fashion practitioners considering ESG essential rose from 85% in 2025 to 92% in 2026, with those rating it "very important" increasing overall from 15% to 23%. This trend was markedly stronger among Chinese Mainland respondents, with 45% of whom regarded ESG as "very important" in business decision-making, representing a significant 27 percentage-point increase compared with 2025.
+HKTDC Principal Economist (Global Research Team) Alice Tsang, said: "The latest findings show sustainability is becoming an increasingly important commercial driver for the fashion industry. Not only are more companies integrating ESG into their business strategies, but many are also seeing tangible financial benefits. The strong profit margins reported by ESG-related suppliers, together with buyers' willingness to pay significant premiums for sustainable products, demonstrate that sustainability helps create business value. This trend, combined with Hong Kong's strengths in international connectivity, green finance and professional services, reinforces the city's role as a leading sustainable fashion hub in Asia."
+Hong Kong's ESG ecosystem earns strong industry recognition
+Hong Kong's strengthening position as a sustainable fashion hub was reflected across all three ESG dimensions. While the overall ESG Index rose to 65.5, all three sub-indices for the fashion industry also recorded gains, with the Environmental Sub-index increasing to 64.3, the Social Sub-index climbing to 67.0, and the Governance Sub-index advancing to 66.1. The results indicate that fashion practitioners increasingly value Hong Kong's strengths in green finance and sustainable investment opportunities, cross-border ESG knowledge exchange and business collaboration, as well as its effective ESG reporting framework and international connectivity. Together, these advantages reinforce Hong Kong's role as a leading platform for sustainable fashion development in Asia.
+ESG adoption delivers business value
+In addition to assessing Hong Kong's strengths as a sustainable fashion hub, the research highlights that sustainability is increasingly becoming an integral part of business strategy, product development and sourcing decisions, reflecting both evolving market expectations and emerging business opportunities. Other key findings:
+The share of fashion practitioners engaged in sourcing or selling ESG-related products and services rose from 33% in 2025 to 46% in 2026.
+Sustainable supply chain platforms (54%), AI analytics (31%) and supplier collaboration tools (31%) were identified as the most valuable digital solutions that Hong Kong offers for supporting ESG compliance.
+Respondents cited tools for better transparency and traceability (44%), ESG certification (40%), and ESG audits and risk analysis solutions (28%) as the top three supply chain solutions that Hong Kong offers for complying ESG reporting requirements across complex supply chains.
+HKTDC Director of Research Bruce Pang added: "Fashion businesses increasingly recognise Hong Kong's unique strengths and solutions, which positions the city as an ideal platform for companies looking to identify sustainable business opportunities, forge international partnerships and navigate evolving global ESG requirements. With events like CENTRESTAGE facilitating the exchange and showcase of innovative and sustainable fashion, Hong Kong is well placed to support the industry's transition towards a more sustainable future."
+HKTDC advancing sustainable fashion development
+The HKTDC is committed to promoting sustainable business development through its trade fairs, conferences, market intelligence and business-matching platforms. From Fashion InStyle and NEXT@Fashion InStyle, which drive innovation in sustainable fashion and materials, to CENTRESTAGE, taking place this September, where designers, brands and buyers will explore emerging trends including sustainability and responsible fashion, HKTDC continues to connect industry players with new ideas, partners and opportunities. Beyond fashion, HKTDC advances dialogue on ESG, sustainability reporting and green finance through major conferences and research initiatives, supporting businesses in navigating the global sustainability transition.
+Reference:  
+Full article of “Very Much in Style: ESG in the Fashion Industry”: 
+https://research.hktdc.com/en/article/MjQwMzc3MzI2NA
+HKTDC Research website: https://research.hktdc.com/en/
+CENTRESTAGE 2026: https://www.hktdc.com/event/centrestage/en
+Media enquiries:
+For enquiries, please contact:
+HKTDC Communication and Public Affairs Department:
+Christy Lee
+Tel: (852) 2584 4369
+Email: christy.wn.lee@hktdc.org
+Agnes Wat
+Tel: (852) 2584 4554
+Email: agnes.ky.wat@hktdc.org
+HKTDC Mediaroom: http://mediaroom.hktdc.com/en
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="270" xml:space="preserve">
       <c r="A270" t="str">
-        <v>Blackstone Energy Transition Partners Announces Agreement to Acquire Dresser Utility Solutions from First Reserve</v>
+        <v>CITIC Resources' 2026 Interim Net Profit Up 88.3%</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C270" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D270" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Finance, SaaS, Energy, Automotive</v>
       </c>
       <c r="E270" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357221</v>
-[...2 lines deleted...]
-        <v>Blackstone (NYSE: BX) today announced that funds managed by Blackstone Energy Transition Partners (&amp;#8220;Blackstone&amp;#8221;) have entered into a definitive agreement to acquire Dresser Utility Solutions (&amp;#8220;Dresser&amp;#8221;), a premier provider of mission-critical natural gas and water measurement, control and infrastructure equipment solutions, from First Reserve. This represents the first investment of the most recent vintage of Blackstone&amp;#39;s private equity energy transition vehicle. - - Founded in 1880 and hea... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357221</v>
+        <v>https://www.acnnewswire.com/press-release/english/109342/</v>
+      </c>
+      <c r="F270" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 24, 2026 - (ACN Newswire) - CITIC Resources Holdings Limited (“CITIC Resources” or the “Company”, together with its subsidiaries, the “Group”; Stock Code: 1205.HK) has announced its unaudited interim results for the six months ended 30 June 2026 (the “Period”). During the Period, the Group capitalised on the opportunities presented by the upward cycle of commodity prices, proactively adjusted its operating strategy, and adopted a proactive approach focused on increasing reserves and production while capturing sales opportunities. As a result, profit attributable to ordinary shareholders of the Company increased by approximately 88.3% year-on-year to approximately HK$0.29 billion.
+For the oil and gas business, on the basis of its annual production stabilisation and growth targets, the Group optimised its production mix by prioritising the release of production capacity from high-margin blocks to fully benefit from the price upside. The JSC Karazhanbasmunai (“KBM”) oilfield advanced the development of its coastal area while managing the production decline of existing wells, achieving production capacity replacement. Newly drilled wells in the Hainan-Yuedong Block oilfield achieved the highest daily oil production of any new wells in the field in nearly six years. The Seram Block oilfield validated and implemented perforation and water shutoff programmes to tap the remaining oil potential.
+For the non-oil-and-gas business, under the principle of “control is essential for subsidiaries, exercising of rights is essential for participating interests”, the Group further strengthened its shareholder engagement, deepened its involvement in project management and operational decision-making, actively captured the pricing windows for aluminium, coal and other products, and optimised sales phasing and inventory management to enhance overall value creation. Meanwhile, the Group capitalised on the high share price of Alcoa to optimise its asset structure by reducing its Alcoa shareholding in the first quarter of 2026, realising proceeds of approximately US$366 million. The Group also established a Singapore trading company to fully leverage the geographical advantages of the Singapore platform, continuously expanding trading channels and customer networks, and transferring its oil and gas trading operations to the new entity in an orderly manner. The Group will continue to explore supply chain deployment and diversify trading models, with a view to steadily increasing the revenue scale of its oil and gas trading business.
+During the Period, the Group recorded revenue of approximately HK$5.07 billion (1H2025: approximately HK$9.38 billion), representing a year-on-year decrease of approximately 46.0%. The decrease was primarily attributable to the sharp reduction in oil and gas trading resources available in the market due to the situation in the Middle East, which significantly heightened transaction uncertainties and prompted the Group to proactively de-risk by reducing its oil and gas trading volume by approximately 60.5% year-on-year. Nevertheless, most of the Group’s segments and investments recorded profits during the Period, and the Group continued to maintain a strong financial position. Benefiting from the cash received from the disposal of a significant portion of its Alcoa shares, the Group’s cash and deposits increased significantly to approximately HK$7.04 billion as at 30 June 2026 (31 December 2025: approximately HK$3.52 billion). As at 30 June 2026, the Group’s total assets amounted to approximately HK$15.97 billion, while net assets attributable to ordinary shareholders of the Company amounted to approximately HK$9.37 billion; the debt-to-asset ratio was approximately 40.3%, and the annualised return on equity was approximately 6.6%. The Group maintained a healthy asset position, ample liquidity and a solid operating foundation, enabling it to effectively navigate market volatility and build up financial reserves in support of its “Investment + Trade” dual-driver development strategy.
+Mr. Hao Weibao, Executive Director, Chairman and Chief Executive Officer of CITIC Resources, said: “Looking ahead, facing an external environment where opportunities and challenges coexist, we will remain unwavering in deepening our ‘Investment + Trade’ dual-driver development strategy, and systematically advance our work on ‘Upstream Asset Deployment, Trading Business Expansion and Production and Operation Enhancement’. For upstream asset deployment, we will focus on the oil and gas and aluminium industry chains as core areas, actively tracking and prudently screening quality assets with cost competitiveness and resource potential. For trading business expansion, we will focus on the restorative growth of trading volumes and the enhancement of sales prices for equity oil to fully improve our market value conversion capabilities. For production and operation enhancement, we will leverage technological innovation and lean management as dual enablers to systematically enhance the operational efficiency and value contribution of our existing assets. Pursuing organic growth and external expansion in parallel, we will make steady and sustainable progress in a complex and volatile external environment, and remain fully committed to delivering stable and sustainable long-term returns to our shareholders.”
+For details of CITIC Resources’ 2026 interim results, please refer to the Group’s interim results announcement on the Hong Kong Stock Exchange and the Group’s website.
+About CITIC Resources Holdings Limited (Stock Code: 1205.HK)
+CITIC Resources Holdings Limited has been listed on the Hong Kong Stock Exchange since 1997. The principal activities of CITIC Resources include the exploration, development and production of oil and coal, investments in bauxite mining, alumina refining and aluminium smelting, as well as oil and gas trading. CITIC Limited is the largest shareholder of CITIC Resources with an interest of about 59.5%.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Car Wars and Revvable Partner to Connect Customer Conversations Directly to the Powersports Deal Pipeline</v>
+        <v>ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Avis Budget Group, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C271" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D271" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E271" t="str">
-        <v>https://www.prweb.com/releases/car-wars-and-revvable-partner-to-connect-customer-conversations-directly-to-the-powersports-deal-pipeline-302816587.html</v>
+        <v>https://www.newsfilecorp.com/release/310960/ROSEN-TRUSTED-INVESTOR-COUNSEL-Encourages-Avis-Budget-Group-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F271" t="str">
-        <v>Car Wars, the leading provider of innovative phone solutions for dealerships, has integrated with Revvable, the CRM built specifically for powersports dealers. The integration connects Car Wars' call intelligence and conversation tracking directly into Revvable's pipeline, giving...</v>
+        <v>New York, New York--(Newsfile Corp. - August 23, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline.SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to compensation...</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Manheim Highlights Opportunity in Sub-$10,000 Inventory as Independent Dealers Face Tight Supply</v>
+        <v>FIA Hails Success of Landmark INDYCAR Freedom 250 Grand Prix as Motorsport Takes Centre Stage in Washington D.C.</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C272" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D272" t="str">
         <v>Automotive</v>
       </c>
       <c r="E272" t="str">
-        <v>https://www.prnewswire.com/news-releases/manheim-highlights-opportunity-in-sub-10-000-inventory-as-independent-dealers-face-tight-supply-302818404.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/fia-hails-success-landmark-indycar-223300238.html</v>
       </c>
       <c r="F272" t="str">
-        <v>New analysis shows steady, year-round availability of lower-priced vehicles across Manheim, providing a predictable sourcing pipeline for dealers ATLANTA, July 6, 2026 /PRNewswire/ -- Manheim, the world's largest wholesale vehicle marketplace, today revealed a new analysis showing it...</v>
+        <v>WASHINGTON, August 23, 2026--The Fédération Internationale de l'Automobile (FIA), the global governing body for motor sport and the federation for mobility organisations worldwide, has hailed the successful staging of the NTT INDYCAR SERIES’ Freedom 250 Grand Prix of Washington, D.C. as a landmark moment for American motor sport and a powerful demonstration of motor sport’s continued growth across the United States.</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>MicroVision Engages J.A. Green &amp; Company to Accelerate U.S. Defense ...</v>
+        <v>SGT Auto Transport Corp Launches Specialized EV Car Shipping Service with Open and Enclosed Transportation Options</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C273" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D273" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E273" t="str">
-        <v>https://pr-inside.com/microvision-engages-j-a-green-company-to-accelerate-u-s-defense-r5198158.htm</v>
+        <v>https://www.prweb.com/releases/sgt-auto-transport-corp-launches-specialized-ev-car-shipping-service-with-open-and-enclosed-transportation-options-302857581.html</v>
       </c>
       <c r="F273" t="str">
-        <v>(PR-inside.com) REDMOND, WA / ACCESS Newswire / July 6, 2026 /MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, automotive, security and defense applications, today announced it has engaged J.A. Green &amp; Company (JAG), a strategic advisory firm specializing in defense, government, and industrial policy, to support and accelerate the company's expanding presence in the U.S. defense sector. The engagement is designed to advance MicroVision's existing multi-market growth strategy by accelerating the company's engagement with the defense industrial base, identifying new partnership opportunities, and supporting participation in programs where advanced perception technologies are increasingly critical to mission success. MicroVision's lidar and ..</v>
+        <v>SGT Auto Transport has launched a dedicated electric and hybrid vehicle shipping service that gives owners a choice between open and enclosed auto transport, with enclosed vehicle transport recommended for high-value electric vehicles being moved across the country. BOHEMIA, N.Y., Aug....</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>ELEKTROS Focuses on Strategic Expansion Opportunities in EV Charging</v>
+        <v>Class Action Lawsuit Filed: Avis Budget Group, Inc. (CAR) – Join by ...</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C274" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D274" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E274" t="str">
-        <v>https://www.newswire.com/news/elektros-focuses-on-strategic-expansion-opportunities-in-ev-charging</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-avis-budget-group-inc-car-join-by-r5215292.htm</v>
       </c>
       <c r="F274" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 23, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>ELEKTROS Reaffirms Commitment to Building the Future of Fast EV Charging</v>
+        <v>Verra Mobility Corporation (VRRM) Investigation: Bronstein, Gewirtz ...</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C275" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D275" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E275" t="str">
-        <v>https://www.newswire.com/news/elektros-reaffirms-commitment-to-building-the-future-of-fast-ev-charging</v>
+        <v>https://pr-inside.com/verra-mobility-corporation-vrrm-investigation-bronstein-gewirtz-r5215274.htm</v>
       </c>
       <c r="F275" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 23, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Verra Mobility Corporation ("Verra Mobility" or "the Company") (NASDAQ:VRRM). Investors who purchased Verra Mobility securities prior to February 24, 2026, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/cases/verra-mobility-corporation-vrrm-derivative_lawsuit. Verra Mobility Investigation Details The investigation concerns whether Verra Mobility and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Verra Mobility Investors? If you are aware of any facts relating ..</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Fate Therapeutics to Present Preliminary Clinical Data of FT819 Off-the-Shelf CAR T-Cell Product Candidate for Systemic Sclerosis at the ISSCR 2026 Annual Meeting</v>
+        <v>CAR SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C276" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D276" t="str">
-        <v>Finance, Healthcare, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E276" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322405/24675/en/Fate-Therapeutics-to-Present-Preliminary-Clinical-Data-of-FT819-Off-the-Shelf-CAR-T-Cell-Product-Candidate-for-Systemic-Sclerosis-at-the-ISSCR-2026-Annual-Meeting.html</v>
+        <v>https://pr-inside.com/car-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5215263.htm</v>
       </c>
       <c r="F276" t="str">
-        <v>SAN DIEGO, July 06, 2026 (GLOBE NEWSWIRE) -- Fate Therapeutics, Inc. (NASDAQ: FATE), a clinical-stage biopharmaceutical company dedicated to bringing a transformative pipeline of induced pluripotent stem cell (iPSC)-derived cellular immunotherapies broadly to patients with cancer and autoimmune disease, today announced that preliminary clinical data from the Company’s off-the-shelf CAR T-cell product candidate, FT819, will be presented at the International Society for Stem Cell Research (ISSCR) 2026 Annual Meeting, being held at the Palais des congrès de Montréal in Montréal, Canada on July 8 - 11, 2026.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 23, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against against Pentwater Capital Management LP ("Pentwater") and its Founder, Chief Executive Officer ("CEO"), and Chief Investment Officer Matthew Halbower ("Halbower") and on behalf of investors in Avis Budget Group, Inc. (NASDAQ:CAR). This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, ..</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>S&amp;amp;P Global Provides Pro Forma and Recast Financial Results and Updated Segment Information</v>
+        <v>FIA Celebrates Over Ninety Years of Supporting Motor Sport in the United States at the INDYCAR Freedom 250 Grand Prix of Washington D.C.</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C277" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D277" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E277" t="str">
-        <v>https://www.prnewswire.com/news-releases/sp-global-provides-pro-forma-and-recast-financial-results-and-updated-segment-information-302818318.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/fia-celebrates-over-ninety-years-200000009.html</v>
       </c>
       <c r="F277" t="str">
-        <v>New reported business lines for Energy and Market Intelligence Updated allocated expenses and margins for the enterprise and all four divisions 2026 guidance reflecting the spin-off of Mobility to be provided with 2Q 2026 Earnings on July 28 NEW YORK, July 6, 2026 /PRNewswire/ -- S&amp;P...</v>
+        <v>PARIS, August 22, 2026--The Fédération Internationale de l'Automobile (FIA), the global governing body for motor sport and the federation for mobility organisations worldwide, is celebrating almost a century of motor sport history and legacy in the United States ahead of the highly anticipated Freedom 250 NTT INDYCAR SERIES race this weekend marking 250 years of American independence.</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Securities Class Action Filing Against Verra Mobility Corporation – VRRM</v>
+        <v>ITG Awarded NASA SEWP VI Contract, Deepening One of Government IT's ...</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C278" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D278" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E278" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-informs-shareholders-of-securities-class-action-filing-9325579</v>
+        <v>https://pr-inside.com/itg-awarded-nasa-sewp-vi-contract-deepening-one-of-government-it-s-r5214990.htm</v>
       </c>
       <c r="F278" t="str">
-        <v/>
+        <v>(PR-inside.com) Falls Church, VA-based contractor builds on decade-long NASA relationship following recent Army award FALLS CHURCH, VA / ACCESS Newswire / August 22, 2026 / Integration Technologies Group, Inc. (ITG) has been awarded a spot on NASA's Solutions for Enterprise-wide Procurement (SEWP) VI contract under Category A, the company announced, adding a marquee federal vehicle to a portfolio that already includes a recent U.S. Army hardware award. SEWP VI stands as the government's flagship vehicle for acquiring information and communications technology - a designation that comes with substantial scale. The contract is structured as an indefinite-delivery/indefinite-quantity agreement worth up to $20 billion, with ..</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Autoliv Partners with Great Wall Motor to Support Global Expansion</v>
+        <v>ITG Awarded NASA SEWP VI Contract, Deepening One of Government IT's Most Extensive Vehicle Portfolios</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C279" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D279" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E279" t="str">
-        <v>https://www.prnewswire.com/news-releases/autoliv-partners-with-great-wall-motor-to-support-global-expansion-302818279.html</v>
+        <v>https://www.newswire.com/news/itg-awarded-nasa-sewp-vi-contract-deepening-one-of-government-its-most-22848867</v>
       </c>
       <c r="F279" t="str">
-        <v>BAODING, China, July 6, 2026 /PRNewswire/ -- Autoliv, Inc. (NYSE: ALV) (SSE: ALIVsdb), the worldwide leader in automotive safety systems, today announced that Great Wall Motor (GWM), a leading Chinese automotive manufacturer, and Autoliv (Shanghai) Management Co., Ltd have signed a Global...</v>
+        <v>Falls Church, VA-based contractor builds on decade-long NASA relationship following recent Army award</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Ryde Signs MOU with UISEE to Explore Strategic Collaboration in Autonomous ...</v>
+        <v>Zum Expands to New York, Marking 19th State Nationwide</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C280" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D280" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E280" t="str">
-        <v>https://pr-inside.com/ryde-signs-mou-with-uisee-to-explore-strategic-collaboration-in-autonomous-r5198037.htm</v>
+        <v>https://www.prnewswire.com/news-releases/zum-expands-to-new-york-marking-19th-state-nationwide-302857668.html</v>
       </c>
       <c r="F280" t="str">
-        <v>(PR-inside.com) SINGAPORE, SG / ACCESS Newswire / July 6, 2026 /Ryde Group Ltd (NYSE American:RYDE) ("Ryde" or the "Company"), a leading data-driven technology company and Singapore's first homegrown carpooling app, today announced it has entered into a Memorandum of Understanding ("MOU") with UISEE Technologies (Singapore) Pte. Ltd. ("UISEE"), a full-scenario leading L4 autonomous driving technology provider with proven systems expertise. The MOU establishes a framework for strategic collaboration between the two companies to jointly explore autonomous vehicle ("AV") related projects and opportunities in Singapore. Exploring Autonomous Vehicle Integration Ryde is collaborating with UISEE to establish a framework to explore potential strategic initiatives for ..</v>
+        <v>Expansion establishes Zum's presence in one of the nation's largest student mobility regions and creates a foundation for continued Northeast growth; district announcements to follow REDWOOD CITY, Calif., Aug. 22, 2026 /PRNewswire/ -- Zūm, a leader in student mobility, today announced its...</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Ryde Signs MOU with UISEE to Explore Strategic Collaboration in Autonomous Vehicle Projects in Singapore</v>
+        <v>Send 2290 Launches Free 50-State Form 2290 Guide Ahead of the August 31 HVUT Deadline</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C281" t="str">
-        <v>Newswire.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D281" t="str">
         <v>Automotive</v>
       </c>
       <c r="E281" t="str">
-        <v>https://www.newswire.com/news/ryde-signs-mou-with-uisee-technology-to-explore-strategic-collaboration-in</v>
+        <v>https://prunderground.com/send-2290-launches-free-50-state-form-2290-guide-ahead-of-the-august-31-hvut-dea/cmt40y4s3000804jpvdfvr06v</v>
       </c>
       <c r="F281" t="str">
-        <v/>
+        <v>IRS-authorized e-file provider Send 2290 has launched a free 50-state Form 2290 directory as truckers approach the August 31 heavy vehicle use tax deadline. The post Send 2290 Launches Free 50-State Form 2290 Guide Ahead of the August 31 HVUT Deadline first appeared on</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>World's First International Patient Begins Treatment with Newly Approved Solid Tumor CAR-T Therapy at Jiahui International Cancer Center</v>
+        <v>Syntech Metals: Top Aluminum Extrusion Profiles Manufacturers in China</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C282" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D282" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E282" t="str">
-        <v>https://www.prnewswire.com/news-releases/worlds-first-international-patient-begins-treatment-with-newly-approved-solid-tumor-car-t-therapy-at-jiahui-international-cancer-center-302818233.html</v>
+        <v>https://prunderground.com/syntech-metals-top-aluminum-extrusion-profiles-manufacturers-in-china/cmt31hdnm000104lbcv798pxu</v>
       </c>
       <c r="F282" t="str">
-        <v>SHANGHAI, July 6, 2026 /PRNewswire/ -- Jiahui International Cancer Center (JICC) has welcomed the world's first international patient to begin treatment with Satri-cel, the world's first approved CAR-T therapy for a solid tumor, marking a historic milestone in expanding global access to...</v>
+        <v>Syntech Metals Limited is a Top Custom Aluminum Extrusion Profiles Manufacturer and Aluminum CNC Machining Factory in China, with over 30 Years of Experience. The post Syntech Metals: Top Aluminum Extrusion Profiles Manufacturers in China first appeared on</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>Hawke Electric Vehicles launches nationwide UK delivery of electric golf buggies and utility vehicles</v>
+        <v>Bugatti Showcases Steve Dimopoulos' One-of-One Chiron at Pebble Beach Automotive Week</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C283" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D283" t="str">
         <v>Automotive</v>
       </c>
       <c r="E283" t="str">
-        <v>https://pressreleasenews.org/pressroom/hawke-electric-vehicles-launches-nationwide-uk-delivery-of-electric-golf-buggies-and-utility-vehicles</v>
+        <v>https://www.prnewswire.com/news-releases/bugatti-showcases-steve-dimopoulos-one-of-one-chiron-at-pebble-beach-automotive-week-302857658.html</v>
       </c>
       <c r="F283" t="str">
-        <v xml:space="preserve">Hawke Electric Vehicles has launched a digital-first UK dealership supplying electric golf buggies, people movers and utility vehicles, with nationwide delivery, tailored quotations and prices from £11,500. The London-headquartered company replaces the traditional regional showroom model with specification-led online purchasing. The range covers three vehicle </v>
+        <v>PEBBLE BEACH, Calif., Aug. 21, 2026 /PRNewswire/ -- Bugatti selected Dimopoulos Law founder Steve Dimopoulos' one-of-one white-on-white Bugatti Chiron for display at the entrance to Maison Bugatti during Pebble Beach Automotive Week. The privately owned Chiron is positioned in the front...</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Hanon Systems Publishes White Paper on Next-Generation PFAS-Free Natural Refrigerant Technologies</v>
+        <v>Avis Budget Group Shareholder Alert: ClaimsFiler Reminds Investors With Losses In Excess Of $100,000 Of Lead Plaintiff Deadline In Class Action Lawsuit Against Avis Budget Group, Inc. - CAR</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C284" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D284" t="str">
         <v>Automotive</v>
       </c>
       <c r="E284" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanon-systems-publishes-white-paper-on-next-generation-pfas-free-natural-refrigerant-technologies-302818074.html</v>
+        <v>https://www.prnewswire.com/news-releases/avis-budget-group-shareholder-alert-claimsfiler-reminds-investors-with-losses-in-excess-of-100-000-of-lead-plaintiff-deadline-in-class-action-lawsuit-against-avis-budget-group-inc---car-302857588.html</v>
       </c>
       <c r="F284" t="str">
-        <v>SEOUL, South Korea, July 6, 2026 /PRNewswire/ -- Hanon Systems (KS:018880), a leading global automotive thermal management solutions provider and a member of Hankook &amp; Company Group, has published a white paper highlighting the company's next-generation PFAS-free natural refrigerant...</v>
+        <v>NEW ORLEANS, Aug. 21, 2026 /PRNewswire/ -- ClaimsFiler, a FREE shareholder information service, reminds investors that they have until September 29, 2026 to file lead plaintiff applications in a securities class action lawsuit against Avis Budget Group, Inc. ("Avis" or the "Company")...</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>ROSEN, A LEADING AND LONGSTANDING FIRM, Encourages Verra Mobility Corporation ...</v>
+        <v>Levi &amp; Korsinsky Notifies Avis Budget Group, Inc. (CAR) Investors - ...</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C285" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D285" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E285" t="str">
-        <v>https://pr-inside.com/rosen-a-leading-and-longstanding-firm-encourages-verra-mobility-corporation-r5198002.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-avis-budget-group-inc-car-investors-r5214972.htm</v>
       </c>
       <c r="F285" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 5, 2026 /The Rosen Law Firm, P.A. WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>Pomerantz LLP Issues Reminder to Investors in Verra Mobility Corporationof ...</v>
+        <v>Back to School with Zum: The Most Important Commute in America Begins Again</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C286" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D286" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E286" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-investors-in-verra-mobility-corporationof-r5197950.htm</v>
+        <v>https://www.prnewswire.com/news-releases/back-to-school-with-zum-the-most-important-commute-in-america-begins-again-302857593.html</v>
       </c>
       <c r="F286" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 5, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>From new launches to longtime partnerships, Zum teams across the country kick off the 2026–27 school year REDWOOD CITY, Calif., Aug. 21, 2026 /PRNewswire/ -- Zūm, a leader in student mobility, is kicking off the 2026–27 school year across the country as teams, drivers and district...</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Pomerantz LLP Issues Reminder to Investors in Verra Mobility Corporation of Class Action Lawsuit – VRRM</v>
+        <v>Zum Appoints Matthew Klein as VP of Software Sales</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C287" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D287" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive, Education</v>
       </c>
       <c r="E287" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-issues-reminder-to-investors-in-verra-mobility-4190685</v>
+        <v>https://www.prnewswire.com/news-releases/zum-appoints-matthew-klein-as-vp-of-software-sales-302857587.html</v>
       </c>
       <c r="F287" t="str">
-        <v/>
+        <v>Klein will lead Zum's software-only business as the company's unified, AI-powered Zum CMX solution expands nationwide, reimagining student mobility for 6,500+ schools REDWOOD CITY, Calif., Aug. 21, 2026 /PRNewswire/ -- Zūm, a leader in student mobility, today announced the appointment of...</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>As Global Demand for Electric Vehicle Infrastructure Accelerates, ELEKTROS ...</v>
+        <v>ComEd, EV Ambassador Program Spotlight Small Businesses Advancing Transportation Electrification Across Northern Illinois</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C288" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D288" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E288" t="str">
-        <v>https://pr-inside.com/as-global-demand-for-electric-vehicle-infrastructure-accelerates-elektros-r5197929.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/comed-ev-ambassador-program-spotlight-183900609.html</v>
       </c>
       <c r="F288" t="str">
-        <v>(PR-inside.com) Publicly Traded • Ticker Symbol:ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 5, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its commitment to advancing its long-term vision for high-speed electric vehicle charging infrastructure. Following its review of prior patent-related correspondence, the Company has elected to devote its attention to strategic growth initiatives and opportunities that management believes may create long-term shareholder value. The Company is evaluating potential locations for approximately 10 to 15 high-speed EV charging stations under the ELEKTROS brand while continuing discussions regarding a potential installation project, subject to the execution of definitive agreements and customary conditions. Management ..</v>
+        <v>CHICAGO, August 21, 2026--ComEd today joined local small-business owners and community leaders at Steps Inc. Consulting in Chicago to highlight how electric vehicle (EV) rebate programs, community partnerships and customer education efforts are helping accelerate transportation electrification across northern Illinois.</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>As Global Demand for Electric Vehicle Infrastructure Accelerates, ELEKTROS Advances Its Strategic Vision for High-Speed Charging Solutions</v>
+        <v>CAR SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLCAnnounces ...</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C289" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D289" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E289" t="str">
-        <v>https://www.newswire.com/news/as-global-demand-for-electric-vehicle-infrastructure-accelerates-elektros</v>
+        <v>https://pr-inside.com/car-shareholder-alert-bronstein-gewirtz-and-grossman-llcannounces-r5214825.htm</v>
       </c>
       <c r="F289" t="str">
-        <v>Publicly Traded &amp;bull; Ticker Symbol:ELEK</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against against Pentwater Capital Management LP ("Pentwater") and its Founder, Chief Executive Officer ("CEO"), and Chief Investment Officer Matthew Halbower ("Halbower") and on behalf of investors in Avis Budget Group, Inc. (NASDAQ:CAR). This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, ..</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>As Global Markets Reach New Heights, ELEKTROS Strengthens Its Vision for the Next Generation of High-Speed EV Charging Infrastructure</v>
+        <v>Securities Lawsuit Alert: Avis Budget Group, Inc. (CAR) - Contact Levi ...</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C290" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D290" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E290" t="str">
-        <v>https://www.newswire.com/news/as-global-markets-reach-new-heights-elektros-strengthens-its-vision-for-the</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-avis-budget-group-inc-car-contact-levi-r5214809.htm</v>
       </c>
       <c r="F290" t="str">
-        <v>Publicly Traded &amp;bull; Ticker Symbol:ELEK</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>ELEKTROS Advances Its Long-Term Strategy to Help Shape the Future of High-Speed Electric Vehicle Charging</v>
+        <v>Opel Frontera Start: Family-friendly SUV Offers a New Entry Trim and a New Petrol Engine</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C291" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D291" t="str">
         <v>Automotive</v>
       </c>
       <c r="E291" t="str">
-        <v>https://www.newswire.com/news/elektros-advances-its-long-term-strategy-to-help-shape-the-future-of-high-speed</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359263</v>
       </c>
       <c r="F291" t="str">
-        <v>Publicly Traded &amp;bull; Ticker Symbol:ELEK</v>
+        <v>- - &amp;#8226; Top offer: Frontera Start with a six-way adjustable driver&amp;#39;s seat, air conditioning, smartphone station and 16-inch wheels from just &amp;#8364;21,990 (RRP incl. VAT in Germany) - &amp;#8226; Enlarged choice of powertrains: New 74 kW (100 hp) 1.2-litre turbo petrol engine complements the range alongside hybrid and all-electric variants - &amp;#8226; Perfectly tailored to every need: Customers can now choose between Start, Edition, GS and Ultimate trim levels - - - - - Combined values for Opel Frontera 1.2... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359263</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>Building for Tomorrow: ELEKTROS Expands Its Strategic Focus on High-Speed EV Charging Infrastructure</v>
+        <v>AMTS 2026 Post-Show Report Highlights Growth in Attendance, Global Participation and Automotive Innovation</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C292" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D292" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E292" t="str">
-        <v>https://www.newswire.com/news/building-for-tomorrow-elektros-expands-its-strategic-focus-on-high-speed-ev</v>
+        <v>https://www.pr.com/press-release/976582</v>
       </c>
       <c r="F292" t="str">
-        <v>Publicly Traded &amp;bull; Ticker Symbol:ELEK</v>
+        <v>AMTS 2026 concluded in Shanghai with 43,589 professional visits, 747 exhibitors from 13 countries, and 2,662 overseas visitors. The show highlighted AI, EV and smart manufacturing innovations, while facilitating 13,301 business matches. [PR.com]</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Securities Class Action Against Verra Mobility Corporation – VRRM</v>
+        <v>Cell-preservation technique could make CAR-T cell therapy more accessible</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C293" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D293" t="str">
         <v>Automotive</v>
       </c>
       <c r="E293" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-informs-shareholders-of-securities-class-action-against-verra</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359252</v>
       </c>
       <c r="F293" t="str">
-        <v/>
+        <v>Immune cells that are engineered to attack cancer cells, known as CAR-T cells, are used to treat some types of blood cancer. However, only about 5 percent of hospitals in the United States have the ability to generate and deliver CAR-T cells to patients. For many patients, this means the cells need to be frozen and shipped long-distance. - - To help make this type of therapy accessible to more people, researchers at MIT have developed a new way to protect the cells from damage that can occu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359252</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Securities Lawsuit Alert: Verra Mobility Corporation (VRRM) Investors ...</v>
+        <v>EV Technology Group Announces Shares for Debt Transaction and Change ...</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C294" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D294" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E294" t="str">
-        <v>https://pr-inside.com/securities-lawsuit-alert-verra-mobility-corporation-vrrm-investors-r5197784.htm</v>
+        <v>https://pr-inside.com/ev-technology-group-announces-shares-for-debt-transaction-and-change-r5214805.htm</v>
       </c>
       <c r="F294" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 5, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 21, 2026 / EV Technology Group Ltd. ("EVT" or the "Company") is pleased to announce that it has settled an aggregate of US$350,000 of indebtedness to the Chief Executive Officer and Chief Financial Officer of the Company (the "Debt Amount") through the issuance of 251,076,040 common shares in the capital of the Company (the "Common Shares") at a price of US$0.0014 per Common Share (the "Debt Settlement"). The Debt Amount represents accrued fees owing to the officers of the Company resulting from the conservation of cash within the Company. All securities issued in ..</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Contact Levi &amp; Korsinsky by August 4, 2026 to Join Class Action Against ...</v>
+        <v>Kaplan Fox Alerts Investors of Avis Budget Group, Inc. (CAR) to a Pending Securities Class Action - Deadline is September 29, 2026</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C295" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D295" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E295" t="str">
-        <v>https://pr-inside.com/contact-levi-korsinsky-by-august-4-2026-to-join-class-action-against-r5197685.htm</v>
+        <v>https://www.newsfilecorp.com/release/310729/Kaplan-Fox-Alerts-Investors-of-Avis-Budget-Group-Inc.-CAR-to-a-Pending-Securities-Class-Action-Deadline-is-September-29-2026</v>
       </c>
       <c r="F295" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 4, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 21, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ: CAR) on behalf of investors that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Avis and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan...</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>Pomerantz LLP Issues Reminder to Investors in Verra Mobility Corporation of Class Action Filing – VRRM</v>
+        <v>GENESIS EXPANDS NORTHERN CALIFORNIA PRESENCE WITH GRAND OPENING OF GENESIS OF SAN BRUNO</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C296" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D296" t="str">
-        <v>Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E296" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-issues-reminder-to-investors-in-verra-mobility-9644968</v>
+        <v>https://www.prnewswire.com/news-releases/genesis-expands-northern-california-presence-with-grand-opening-of-genesis-of-san-bruno-302856995.html</v>
       </c>
       <c r="F296" t="str">
-        <v/>
+        <v>Genesis of San Bruno strengthens the brand's retail footprint in the Bay Area through continued investment from Cardinale Automotive Group Genesis continues to grow its standalone retail network, with 85 dedicated facilities nationwide SAN FRANCISCO, Aug. 21, 2026 /PRNewswire/ -- Genesis...</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Transport BPO Extends Dispatch and Back Office Support to Transportation ...</v>
+        <v>Bilt Welcomes Blacklane to its Ecosystem: Partnering to Extend the Bilt Membership from Door to Door and Across the Globe</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C297" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D297" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E297" t="str">
-        <v>https://pr-inside.com/transport-bpo-extends-dispatch-and-back-office-support-to-transportation-r5197642.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/bilt-welcomes-blacklane-ecosystem-partnering-140500309.html</v>
       </c>
       <c r="F297" t="str">
-        <v>(PR-inside.com) TransportBPO has extended its transport dispatch and back office services to trucking companies and owner operators across the US, Canada, UK and Australia, covering load booking, driver check calls, invoicing and compliance paperwork. VANCOUVER, WA / ACCESS Newswire / July 4, 2026 /TransportBPO (https://transportbpo.com), the specialist call center and business process outsourcing provider for the ground transportation industry, has extended its dispatch and back office services to trucking companies, owner operators and small freight fleets across the United States, Canada, the United Kingdom and Australia. The move brings trucking into a service lineup already covering taxi, cab, private hire, non-emergency medical transportation, ..</v>
+        <v>NEW YORK, August 21, 2026--Bilt, the membership for where you live and the hospitality platform powering the residential ecosystem around it, today announced a new partnership with Blacklane, the global chauffeur service, further expanding luxury mobility options in the Bilt ecosystem. Starting today, Bilt Members can book across Blacklane’s global network through the Bilt Concierge or Bilt Travel Portal, earning or using Bilt Points on each journey, and unlocking an annual credit based on their</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Filing Against Verra Mobility Corporation – VRRM</v>
+        <v>Walmart Energizes 100th Store with EV Fast Charging in Monument, CO</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C298" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D298" t="str">
         <v>Automotive</v>
       </c>
       <c r="E298" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-informs-shareholders-of-class-action-filing-against-verra</v>
+        <v>https://finance.yahoo.com/energy/articles/walmart-energizes-100th-store-ev-140000948.html</v>
       </c>
       <c r="F298" t="str">
-        <v/>
+        <v>BENTONVILLE, Ark., August 21, 2026--Walmart celebrated the opening of its 100th company-owned and operated electric vehicle (EV) fast-charging site at the Walmart Supercenter located at 16218 Jackson Creek Parkway in Monument, CO.</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>Future Electronics Launches Quarterly Digital Campaign Focused on Transportation Innovation</v>
+        <v>Green Water &amp;amp; Power Scales Nationwide EV Charging Deployment and Clean-Energy Workforce Development</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C299" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D299" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E299" t="str">
-        <v>https://www.pr.com/press-release/972769</v>
+        <v>https://www.prnewswire.com/news-releases/green-water--power-scales-nationwide-ev-charging-deployment-and-clean-energy-workforce-development-302856919.html</v>
       </c>
       <c r="F299" t="str">
-        <v>Future Electronics, a global leading distributor of electronic components, has unveiled its third-quarter digital campaign highlighting the rapidly evolving transportation market and the technologies shaping the future of mobility. [PR.com]</v>
+        <v>Los Angeles-based company surpasses 15,000 EV chargers nationwide while investing more than $500,000 in employee training and career advancement. LOS ANGELES, Aug. 21, 2026 /PRNewswire/ -- Green Water &amp; Power, a Los Angeles-headquartered clean-energy infrastructure company, has installed...</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>Hypercharge Announces Issuance of Option Grants</v>
+        <v>Penske Automotive Sets Scene for Freedom 250 Grand Prix: NYSE Content Update</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C300" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D300" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, Automotive, Media</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321997/0/en/Hypercharge-Announces-Issuance-of-Option-Grants.html</v>
+        <v>https://www.prnewswire.com/news-releases/penske-automotive-sets-scene-for-freedom-250-grand-prix-nyse-content-update-302857325.html</v>
       </c>
       <c r="F300" t="str">
-        <v>VANCOUVER, British Columbia, July 03, 2026 (GLOBE NEWSWIRE) -- Hypercharge Networks Corp. ( TSXV: HC ; OTC: HCNWF ; FSE: PB7 ) (the “ Company ” or “ Hypercharge ”), a leading EV charging operator, is announcing it has granted 1,000,000 stock options (“ Options ”) to David Bibby, CEO and President of the Company. The Options are issued to replace 1,000,000 options previously granted to Mr. Bibby that expired unexercised on June 29, 2026. Each Option is exercisable to purchase one common share in capital of the Company (a “ Common Share ”) at an exercise price of $0.11, for a 5-year term. The Options will vest 100% on issuance.</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 21, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>Conformal Coatings Market worth $2.19 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
+        <v>10KWRAPS Anime Car Wrap Brings Personalized Itasha Designs to Car and Motorcycle Enthusiasts Worldwide</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C301" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D301" t="str">
-        <v>Retail, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E301" t="str">
-        <v>https://www.prnewswire.com/news-releases/conformal-coatings-market-worth-2-19-billion-by-2031---exclusive-report-by-marketsandmarkets-302817494.html</v>
+        <v>https://pressreleasenews.org/pressroom/10kwraps-anime-car-wrap-brings-personalized-itasha-designs-to-car-and-motorcycle-enthusiasts-worldwide</v>
       </c>
       <c r="F301" t="str">
-        <v>DELRAY BEACH, Fla., July 3, 2026 /PRNewswire/ -- According to MarketsandMarkets™, "Conformal Coatings Market by Type (Acrylic, Silicone, Epoxy, Urethane, Parylene, Other types), By End-use Industry (Consumer Electronics, Automotive, Aerospace &amp; Défense, Industrial, Telecommunication,...</v>
+        <v/>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Automotive Switch Market Size to Reach USD 60.09 Billion by 2031 as Vehicle Electrification – Mordor Intelligence</v>
+        <v>American Rebel Light Beer &amp; World Champion Matt Hagan Charge into The ...</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C302" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D302" t="str">
         <v>Automotive</v>
       </c>
       <c r="E302" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/automotive-switch-market-size-to-reach-usd-6009-billion-by-2031-as-vehicle-electrification-mordor-intelligence/?source=barchart</v>
+        <v>https://pr-inside.com/american-rebel-light-beer-world-champion-matt-hagan-charge-into-the-r5214730.htm</v>
       </c>
       <c r="F302" t="str">
-        <v/>
+        <v>(PR-inside.com) Ready for the Party, Ready for Victory, and Loaded with Multiple Pallets of America's Most Patriotic Beer National NHRA TV Coverage on FS1 &amp; FS2 Delivers Massive Coast-to-Coast Brand Exposure for American Rebel Light Beer and the American Rebel Light Beer Nitro Funny Car CEO Andy Ross Takes the Mainstage Friday at 8:30 PM, Bringing the Party, Raising Rebel Light Tall Boys, and Rocking with Fans All Weekend Long NASHVILLE, TN AND BRAINERD, MN / ACCESS Newswire / August 21, 2026 / American Rebel Holdings, Inc. (OTCID:AREB), maker of American Rebel Light Beer, America's Patriotic, God-Fearing, Constitution-Loving, National Anthem-Singing, Stand-Your-Ground Beer, is charging ..</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Pomerantz LLP Issues Reminder to Investors in Verra Mobility Corporation of Class Action – VRRM</v>
+        <v>American Rebel Light Beer &amp; World Champion Matt Hagan Charge into The 2026 NHRA Brainerd Nationals this weekend on FS1 &amp; FS2</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C303" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D303" t="str">
         <v>Automotive</v>
       </c>
       <c r="E303" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-issues-reminder-to-investors-in-verra-mobility-corporation-of</v>
+        <v>https://www.newswire.com/news/american-rebel-light-beer-world-champion-matt-hagan-charge-into-the-2026-nhra</v>
       </c>
       <c r="F303" t="str">
-        <v/>
+        <v>Ready for the Party, Ready for Victory, and Loaded with Multiple Pallets of America's Most Patriotic Beer National NHRA TV Coverage on FS1 &amp;amp; FS2 Delivers Massive Coast-to-Coast Brand Exposure for American Rebel Light Beer and the American Rebel Light Beer Nitro Funny Car CEO Andy Ross Takes the Mainstage Friday at 8:30 PM, Bringing the Party, Raising Rebel Light Tall Boys, and Rocking with Fans All Weekend Long</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Global Automotive Accessories Brand GripVolt Shares the Development Story Behind Its Car Thermal Cup Holder</v>
+        <v>Aehr Test Systems to Participate in the Jefferies Semiconductor, IT ...</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C304" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D304" t="str">
-        <v>Automotive</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E304" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/global-automotive-accessories-brand-gripvolt-shares-the-development-story-behind-its-car-thermal-cup-holder/?source=barchart</v>
+        <v>https://pr-inside.com/aehr-test-systems-to-participate-in-the-jefferies-semiconductor-it-r5214715.htm</v>
       </c>
       <c r="F304" t="str">
-        <v/>
+        <v>(PR-inside.com) FREMONT, CA / ACCESS Newswire / August 21, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced that it will participate in the Jefferies semiconductor, IT Hardware &amp; Communications Technology Conference taking place August 24-25, 2026, at the Four Seasons Hotel in Chicago. President and CEO Gayn Erickson and CFO Chris Siu will be hosting meetings with investors throughout the day on Tuesday, August 25. "We look forward to discussing with investors and shareholders Aehr's expanding role in ..</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Average Whiplash Settlement After a Car Accident in South Carolina: What Injury Victims Should Know</v>
+        <v>In HelloNation, Insurance Expert Ellie Mills of Cutler Bay, FL Explains What Drivers Should Expect from Auto Insurance Claims</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C305" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D305" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E305" t="str">
-        <v>https://www.prweb.com/releases/average-whiplash-settlement-after-a-car-accident-in-south-carolina-what-injury-victims-should-know-302816581.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-insurance-expert-ellie-mills-of-cutler-bay-fl-explains-what-drivers-should-expect-from-auto-insurance-claims-302856894.html</v>
       </c>
       <c r="F305" t="str">
-        <v>Learn what affects the average whiplash settlement after a South Carolina car accident, including injury severity, medical costs, lost wages, and the legal options available to injured victims. CHARLESTON, S.C., July 3, 2026 /PRNewswire-PRWeb/ -- Individuals who suffer whiplash injuries...</v>
+        <v>CUTLER BAY, Fla., Aug. 21, 2026 /PRNewswire/ -- What happens after a car accident in Cutler Bay? A HelloNation article provides an in-depth look at the auto insurance claims process and helps drivers understand what to expect from the moment a claim is filed through the final resolution....</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>REE Automotive Announces Receipt of Nasdaq Delisting Notice</v>
+        <v>Automotive Lighting Market worth $45.87 billion by 2033 | MarketsandMarkets™</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C306" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D306" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E306" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321971/0/en/REE-Automotive-Announces-Receipt-of-Nasdaq-Delisting-Notice.html</v>
+        <v>https://www.prnewswire.com/news-releases/automotive-lighting-market-worth-45-87-billion-by-2033--marketsandmarkets-302857201.html</v>
       </c>
       <c r="F306" t="str">
-        <v>TEL AVIV, Israel, July 03, 2026 (GLOBE NEWSWIRE) -- REE Automotive Ltd. (Nasdaq: REE) (“REE” or the “Company”), an automotive technology company that develops and builds software-defined vehicle technology, today announced that it has received a letter from The Nasdaq Stock Market LLC (“Nasdaq”), notifying the Company that due to the fact that it has not regained compliance with Nasdaq Listing Rule 5550(a)(2), the Nasdaq staff has determined to delist the Company’s Class A ordinary shares (the “Ordinary Shares”) from The Nasdaq Capital Market (the “Delisting Determination”) and its Ordinary Shares will be suspended from trading on the Nasdaq Capital Market on July 7, 2026.</v>
+        <v>DELRAY BEACH, Fla., Aug. 21, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the automotive lighting market is projected to grow from USD 31.27 billion in 2026 to reach USD 45.87 billion by 2033, at a CAGR of 5.6%. Browse 155 market data Tables and 62 Figures spread through 340...</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>HRB Connector Unveils Full-Series Certified PCB Connectors for Automotive, Industrial &amp; Energy Storage Global Markets</v>
+        <v>Cinemo, Dolby, and SmashLabs Bring In-Car Immersive Gaming Experiences to the Next Level</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C307" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D307" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive, Gaming</v>
       </c>
       <c r="E307" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/hrb-connector-unveils-fullseries-certified-pcb-connectors-for-automotive-industrial-energy-storage-global-markets/?source=barchart</v>
+        <v>https://finance.yahoo.com/technology/articles/cinemo-dolby-smashlabs-bring-car-091800128.html</v>
       </c>
       <c r="F307" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="308">
+        <v>KARLSRUHE, Germany, August 21, 2026--Cinemo, a global leader and one-stop-shop provider for fully integrated, innovative multi-device in-car infotainment solutions, today announced a collaboration with Dolby Laboratories and SmashLabs to bring immersive, music-led gaming into the vehicle cabin creating highly engaging entertainment experiences across a broad range of in-car moments, whether on the move, parked, or while charging.</v>
+      </c>
+    </row>
+    <row r="308" xml:space="preserve">
       <c r="A308" t="str">
-        <v>ORIGINS Fashion Festival Celebrates Guyana's Creative Industries As A Driver Of Culture, Tourism And Economic Growth</v>
+        <v>Leading Across All Metrics: Xunce Technology Reports Record-High Mid-Year Revenue and Net Profit; AI-to-B Platform Enters a New Cycle of Exponential Growth</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C308" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D308" t="str">
-        <v>Automotive</v>
+        <v>Finance, Crypto, AI, SaaS, Energy, Automotive</v>
       </c>
       <c r="E308" t="str">
-        <v>https://www.prnewswire.com/news-releases/origins-fashion-festival-celebrates-guyanas-creative-industries-as-a-driver-of-culture-tourism-and-economic-growth-302817740.html</v>
-[...2 lines deleted...]
-        <v>NEW YORK, July 3, 2026 /PRNewswire/ -- ORIGINS: The Guyana Fashion Festival returns for three immersive days, July 3-5, as Guyana's premier fashion and cultural showcase. This year's Diamond Jubilee edition themed A Diamond Legacy: Fashioning 60 Years, celebrates Guyana's 60th year of...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109316/</v>
+      </c>
+      <c r="F308" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Aug 21, 2026 - (ACN Newswire) - On August 21, Xunce Technology (03317.HK) released its 2026 interim results report: In the first half of the year, the company achieved revenue of 967 million yuan, a significant year-over-year increase of 389%, setting a new record high for the same period; net profit attributable to shareholders was 72.5 million yuan, compared to a net loss attributable to shareholders of 89.4 million yuan in the same period last year, marking the company’s first profitable first half of the year; Adjusted net profit was 67 million yuan, compared to an adjusted net loss of 105 million yuan in the same period last year, marking a comprehensive turnaround from loss to profit; the gross profit margin reached 60.1%, remaining stable at a high level; total assets were approximately 3514 million yuan, net assets were approximately 2482 million yuan, and with ample cash on hand, reflecting a significant improvement in operational quality.
+As a leading provider of AI real-time data infrastructure and analytics services in China, Xunce Technology made breakthrough progress in the first half of the year across business models, product innovation, industry penetration, and international expansion. The company led the industry across all key metrics, officially transitioning from the “investment phase” to the “profit realization phase,” while also exploring new avenues for profitability.
+Four Key Drivers Fuel Strong Revenue Growth and Continued Improvements in Operational Efficiency
+In the first half of 2026, against the backdrop of the 15th Five-Year Plan designating artificial intelligence as a national strategic priority, enterprise-level AI is accelerating its transition from model training to practical inference deployment, and from general-purpose capabilities to industry-specific applications. As a result, demand from enterprises for high-quality, structured, scenario-based real-time data is growing exponentially.
+Facing these significant development opportunities, Xunce Technology based on the FDE model, has expanded its end-to-end data processing and tokenization capabilities—covering everything from data acquisition to large-model fine-tuning—to transform dispersed and heterogeneous enterprise data into data tokens. This helps clients reduce costs, improve efficiency, maximize the business value per token, and achieve more agile, data-driven decision-making. Currently, the company has penetrated eleven high-value, high-barrier industries and developed over 400 functional modules. It has refined three core technological advantages: millisecond- and second-level real-time response, 100% accurate data processing, and data tokenization, connecting computing power to algorithms and taking responsibility for clients’ business outcomes.
+The company delivered strong performance in the first half of the year, with both revenue and net profit reaching all-time highs. The high revenue growth was primarily driven by the synergistic effect of four key drivers: accelerated deployment of enterprise-grade AI real-time data infrastructure, accelerated penetration into diverse industries, the implementation of the Token business model, and the expansion of international operations and ecosystem development. The significant turnaround in profitability was driven by a steady increase in the proportion of high-margin businesses; the realization of economies of scale from a platform-based and modular product architecture, leading to significantly improved operational efficiency and further optimization of the structure of R&amp;D, sales, and general and administrative expenses; improved cash management efficiency, and investment income contributing to incremental profits.
+At the same time, the company’s operational efficiency has continued to rise. It has established a data development system centered on the AIDP platform, automating data development tasks. Its solutions are deeply integrated into clients’ self-managed cloud or on-premises systems, serving as a “data hub” that deeply embeds AI into corporate clients’ core business processes, supports high-quality business decision-making, and thereby continuously enhances clients’ willingness to pay;In the first half of the year, the company’s ARPU jumped from 1.64 million yuan to 5.56 million yuan, marking a significant year-over-year increase of 240 percent. Customer retention rates have long remained above 90%, fully demonstrating the strong lock-in effect and high customer stickiness resulting from the deep integration of the product into clients’ business processes, with per-capita revenue surged by 379% year-over-year, placing its labor efficiency among the highest in the AI technology sector.
+Driven by the dual engines of TokenOS and TokenCloud, revenue from the Token business accounts for over 10%
+In the first half of this year, the company proactively pioneered the Token business model, enabling data token calls to drive AI-based business decisions. Currently, the Token business model has been implemented in multiple high-value scenarios and has undergone successful commercial validation. During the first half of the year, revenue from the Token business model surpassed 10% of total revenue, with strong growth in ARR (Annual Recurring Revenue). It has become a new engine for revenue growth, and the commercialization of the token economy has far exceeded expectations.
+The company launched the world’s first TokenOS operating system, which focuses on data capabilities. It transforms enterprises’ multi-source, heterogeneous data in real time into standardized, measurable, and priceable scenario-based tokens, establishing a seamless end-to-end pipeline from data ingestion to model invocation. This enables enterprise data to be directly utilized as tokens and drives the implementation of token factories across various industries.
+Building on this foundation, the company has also launched the TokenCloud platform, which focuses on model capabilities and “data + model” capabilities. This accelerates the development of an integrated, end-to-end product and service ecosystem spanning “computing power—data—tokens—models—applications,” covering the entire lifecycle from underlying computing power scheduling and data tokenization to model inference optimization, as well as the refinement, tuning, and deployment of enterprise-specific small models. This drives the transformation of AI from a general-purpose capability into enterprise-specific productivity.
+TokenOS and TokenCloud work in tandem to provide enterprise customers with a one-stop AI infrastructure, enabling them to reduce deployment costs and improve matching efficiency across computing power, data, and models. This “operating system + cloud platform” dual-drive architecture forms the company’s strong competitive barrier, helping it become the computing infrastructure partner for enterprise AI transformation.
+Accelerated Penetration Across Diverse Industries and Substantial Progress Toward Internationalization
+Xunce Technology began in the asset management industry, which has the most stringent requirements for data real-time performance. It has now extended its AI real-time data processing capabilities to eleven high-value, high-barrier industries, including telecommunications, electric power, energy, urban operations, and high-end manufacturing. The company is accelerating its penetration across diverse industries, and its ability to replicate solutions across sectors continues to be validated.
+In the first half of this year, the company collaborated with PATEO Connect and Saimo Technology to jointly develop a token-based physical AI and world model, entering the smart connected vehicle sector; it partnered with three major domestic GPU manufacturers—MetaX, Iluvatar CoreX, and Biren Technology—to build a “computing power + data” closed-loop system; and through a strategic partnership with Shenzhen Kaihong, it implemented tokenization capabilities within the HarmonyOS ecosystem to explore world models and physical AI. The “Scenario Token Factory” model continues to be validated across multiple industries, scenarios, and ecosystems. As a result, the company’s revenue from diversified industries rose to 87.6%, making its business structure more diversified and opening up broader growth opportunities for the company.
+In addition, the company is actively expanding its overseas operations, accelerating the global rollout of the TokenOS operating system and its tokenization business model; it has also entered into strategic partnerships with the Shenzhen Data Exchange and the Beijing International Data Exchange, laying the foundation for global expansion. In the first half of the year, the company’s overseas revenue reached 11.86 million yuan，year-over-year increase of 264%.
+Four-Stage Evolution of AI Data Infrastructure: Strategic Initiatives Across Five Key Directions
+Looking ahead, Xunce Technology has established a strategic evolution path for the four-stage transformation of AI data infrastructure: starting with data governance (1.0), progressing through the tokenization phase (2.0), and moving toward a global token exchange platform (3.0) in the future, while accelerating the training and large-scale deployment of enterprise-level small models (4.0).
+Specifically, in Phase 1.0, the company began in the asset management industry and expanded across sectors, fully validating its cross-industry data governance capabilities. In Phase 2.0, the company used TokenOS to refine enterprise private data into high-quality scenario-based tokens and provided one-stop services through the end-to-end integrated cloud service platform TokenCloud, opening up a growth channel for its token business. In Phase 3.0, the company will launch a global Token exchange platform to break down barriers to Token circulation across enterprises, industries, and scenarios. In Phase 4.0, the company will use enterprise-grade small models to bridge the “last mile” of AI implementation, forming a complete closed-loop ecosystem of “computing power—data—Tokens—models—applications.”
+At the same time, the company will implement strategic initiatives across five key areas: First, deepening the evolution of its business model by accelerating the transition from project-based and subscription-based models to exploring a Token-based business model; second, accelerating cross-industry replication through a “high barriers, high value” expansion strategy to continuously unlock growth opportunities across diverse industries; third, pioneering cutting-edge applications to secure a leading position in future industries; fourth, building a strategic partnership ecosystem to forge deep ties with upstream and downstream players in computing power and algorithms; and fifth, steadily expanding overseas operations to lay the groundwork for a global footprint. By implementing strategic initiatives across these five key areas, the company will continue to create commercial value for its customers and usher in a new cycle of exponential growth.
+These impressive financial results mark a turning point for Xunce Technology as it officially begins to realize its value. At a time when demand for high-quality industry data is surging due to the inference requirements of large AI models, the company has built a solid competitive moat through its proprietary token system and opened up vast opportunities for revenue growth through “in-depth cross-industry development and international expansion.” In the future, as the ecosystem of token exchange platforms matures and enterprise-level small-model applications are implemented, this will significantly expand the potential for profit growth, propelling Xunce Technology onto a fast track of rapid development.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Stellantis Europe Supplier Convention Aligns Suppliers Around faSTLAne 2030 and Shared Commitment to Execution Excellence</v>
+        <v>Steven Polak Earns 2026 ThreeBestRated® Honour for Injury &amp; Disability Law Excellence in Whitby</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C309" t="str">
-        <v>WebWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D309" t="str">
         <v>Automotive</v>
       </c>
       <c r="E309" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357147</v>
+        <v>https://prunderground.com/steven-polak-earns-2026-threebestrated-honour-for-injury-disability-law-excellen/cmsy8fhev000004kzfnxkrp4c</v>
       </c>
       <c r="F309" t="str">
-        <v>- - &amp;#8226; Nearly 300 suppliers gathered in Paris alongside European and global Stellantis leaders to understand the company&amp;#39;s long-term business, product and brand strategy. - &amp;#8226; The event demonstrated a clear roadmap for future vehicle launches and growth across Europe through the end of the decade. - - - - Stellantis welcomed nearly 300 suppliers from across Europe to its Europe Supplier Convention in Paris, bringing together supplier partners, approximately 100 Stellantis buyers and man... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357147</v>
+        <v>The post Steven Polak Earns 2026 ThreeBestRated® Honour for Injury &amp;amp; Disability Law Excellence in Whitby first appeared on</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Alstom celebrates the start of operations on Line 6-Orange with trains produced in Taubat�</v>
+        <v>Pressure Sensitive Tapes Market: How Lightweighting Is Creating New Demand in Automotive Manufacturing</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C310" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D310" t="str">
-        <v>Automotive, Education</v>
+        <v>Automotive</v>
       </c>
       <c r="E310" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357146</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768678</v>
       </c>
       <c r="F310" t="str">
-        <v>- - &amp;#8226; Alstom is supplying 22 Metropolis trains for Line-6, produced at our factory in Taubat�, in the state of S�o Paulo - &amp;#8226; This project has created around 5000 jobs and involved more than 120 suppliers across Brazil - &amp;#8226; The project contributes to transforming mobility in S�o Paulo, reducing travel times and expanding access to education and work - - - Alstom, a global leader in smart and sustainable mobility, celebrates the inauguration of S�o Paulo&amp;#39;s Line 6-Orange metro, a milestone tha... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357146</v>
+        <v>The global pressure sensitive tapes market was valued at USD 74.5 billion in 2025 and is on track to hit USD 110.6 billion by 2033, expanding at [read full press release...]</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>VRRM LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Verra Mobility Corporation ...</v>
+        <v>Kiwi Ears Stardust: The Art of Natural Balance</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C311" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D311" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E311" t="str">
-        <v>https://pr-inside.com/vrrm-lawsuit-alert-levi-korsinsky-notifies-verra-mobility-corporation-r5197420.htm</v>
+        <v>https://pr-inside.com/kiwi-ears-stardust-the-art-of-natural-balance-r5214639.htm</v>
       </c>
       <c r="F311" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 3, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
-[...2 lines deleted...]
-    <row r="312">
+        <v>(PR-inside.com) The Kiwi Ears Stardust combines a dynamic driver with four balanced armature drivers to deliver a balanced and articulate sound across a wide range of listening scenarios. Designed with a natural tuning approach, it brings together musicality, neutrality, and precise technical performance for musicians, audiophiles, and gamers. NEW YORK CITY, NY / ACCESS Newswire / August 21, 2026 / The Stardust is carefully tuned to maintain a natural balance between musicality and neutrality. Its sub-bass is set at a controlled 8dB level, providing tactile impact and an engaging sense of presence without overwhelming the overall presentation. The bass and midrange follow ..</v>
+      </c>
+    </row>
+    <row r="312" xml:space="preserve">
       <c r="A312" t="str">
-        <v>DIY Oil Changes Made Easier: FunnelMax Helps Drivers Transfer Fluids Without the Mess</v>
+        <v>Chery Automobile Releases 2026 Interim Results: Dual-Engine Drive Solidifies Profitability Foundation, Globalization Unlocks Growth Space</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C312" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D312" t="str">
-        <v>Energy, Retail, Automotive</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E312" t="str">
-        <v>https://www.prunderground.com/diy-oil-changes-made-easier-funnelmax-helps-drivers-transfer-fluids-without-the-mess/00387530/</v>
-[...5 lines deleted...]
-    <row r="313">
+        <v>https://www.acnnewswire.com/press-release/english/109306/</v>
+      </c>
+      <c r="F312" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 21, 2026 - (ACN Newswire) - On August 20, Chery Automobile (9973.HK), a leading Chinese automaker, officially released its 2026 interim results report, marking its first interim results since listing on the Hong Kong Stock Exchange.
+Against the backdrop of intensifying competition in China’s domestic automotive market, sustained profit erosion from ongoing industry price wars, and a widespread phenomenon where automakers see revenue growth without corresponding profit growth, Chery has delivered a semi-annual report that demonstrates both scale resilience and earnings quality. Powered by its two growth engines, exports and new energy vehicles, the Company not only achieved steady scale expansion but also validated its long-term growth narrative with net profit margins that outperform peers and superior earnings quality, further underscoring its value in the capital markets.
+Steady Improvement in Operational Quality, in Line with Institutional Expectations
+Looking at the core operational data, Chery Automobile’s overall operational quality continued to improve steadily in the first half of the year, with its earnings structure particularly standing out. During the reporting period, the Company recorded revenue of approximately RMB 143,280 million, representing a year-on-year increase of 1.2%, fully demonstrating its robust capability to withstand cyclical industry pressures.
+Profit for the period reached RMB 9,016 million, representing a year-on-year increase of -9.0%; gross profit margin improved to 16.1%, representing an increase of 3.1 percentage points from the same period last year; net profit margin for the period came in at 6.3%, significantly outperforming industry peers and reflecting superior earnings quality. The core drivers of this earnings improvement lie in the Company’s new energy vehicle (NEV) business transitioning from a “scale-first” approach to a “scale-profit balance” strategy, and the acceleration of its globalization strategy, which is evolving from “exporting products” to a “full-system going global” model. The concurrent improvement in both gross and net profit margins validates the combined effectiveness of the Company’s NEV transition, product structure iteration, refined operations, and overseas business structure optimization, with operational quality and efficiency continuing to trend upward.
+The Company’s corporate strength has also been recognized by authoritative institutions. It made its debut on the Fortune Global 500 list as a listed company, securing the 383rd position. With a return on equity (ROE) of 36.5%, it ranked 30th globally on the ROE sub-ranking and first among all Chinese companies on the list. Its exceptional asset return capability, corroborated by net profit margins that outpace leading peers, underscores the Company’s outstanding profitability quality and capital return efficiency.
+In response to the common industry challenge of “more revenue but less profit”, Chery Automobile has been enhancing profitability through product mix optimization and expansion of its overseas business, thereby steadily boosting its resilience against economic cycles.
+Comparing the interim results with previous institutional forecasts, CICC had previously assigned Chery a target price of HK$35-40 and projected a full-year 2026 profit of approximately RMB20.2 billion. Based on the interim results delivered, the Company’s overall operations are broadly in line with institutional expectations, with overseas business performance significantly exceeding market projections.
+While intensifying competition in the Chinese market has exerted certain pressures, overseas revenue has emerged as a key performance engine. The robust growth in exports and the NEV segment has effectively offset domestic uncertainties, validating the strategic approach of “consolidating the domestic base while seeking incremental growth overseas” and laying a solid foundation for achieving full-year targets.
+Institutions generally believe that as economies of scale are further realized, overseas production capacity comes on stream, and new models ramp up volume, the Company's subsequent profit elasticity is expected to gradually materialize.
+Dual engine Growth Driven by Exports and New Energy Businesses to Build Long_x001e_term Growth Momentum
+Exports and new energy businesses constitute the dual engines underpinning Chery Automobile’s current round of performance growth. Together they create a dual-engine drive model of globalization coupled with accelerated NEV volume growth. In the first half of the year, Chery Group’s overseas business saw explosive growth, with cumulative exports hitting 943,800 units, representing a substantial year_x001e_on_x001e_year rise of 71.5%. Its leading edge in globalization has been further consolidated. Overseas revenue has grown robustly, becoming a key engine driving performance.
+Moving beyond simple complete-vehicle exports, Chery Automobile has kept ramping up overseas resource investment to advance localized production, channel development and supply-chain deployment. Breaking away from the pure complete_x001e_vehicle export model, it is pursuing integrated overseas operations spanning research, manufacturing and sales.
+As at the end of July, Chery Group’s cumulative global user base exceeded 20.16 million, of which overseas users totaled over 6.99 million. This sizable user base bears testament to its past overseas achievements and forms a solid foundation for the future realization of overseas_x001e_market value, fully demonstrating the robust global manufacturing capabilities of Chinese automakers.
+The new energy business also delivered high_x001e_quality growth against headwinds, acting as the other pillar of its dual-engine drive model. In the first half of the year, Chery Group posted new energy sales of 475,200 units, up 32.3% year_x001e_on_x001e_year. Its monthly wholesale volume of new energy vehicles has surpassed 100,000 units for multiple consecutive months, ranking among the industry’s top three with robust growth momentum. New energy penetration keeps rising, reaching 62% for Chery Group’s domestic market in July.
+To date, the Group has built a comprehensive product matrix covering the RMB50,000 to RMB500,000 price brackets. It has established presence across multiple market segments, ranging from compact city cars and range_x001e_extended SUVs in the RMB200,000 price bracket to high_x001e_end MPVs and off_x001e_road vehicles.
+Beyond driving sales volume growth, the new energy business has fueled overall product structure iteration. It works in synergy with overseas operations to lift gross and net profit margins, acting as a critical lever for improved earnings quality and consolidating the foundation for full-year development.
+Looking ahead, multiple catalysts are expected to further unlock Chery Automobile’s growth potential. On the new model cycle front, the first production model of the FREELANDER brand is set to commence deliveries shortly. Co-developed by Chery and Jaguar Land Rover as a global premium NEV brand, FREELANDER will be manufactured at the upgraded Changshu plant (Chery Jaguar Land Rover Changshu Manufacturing Base). Over the coming years, the brand plans to roll out a series of new models, targeting both the domestic Chinese market and overseas markets.
+In parallel, key models such as the Luxeed RX are poised for launch and will be gradually introduced to the market, further enriching Chery’s premium NEV portfolio and opening up room for the brand to move upmarket.
+On the overseas front, Chery Automobile continues to drive the unlocking of global production capacity. The construction and retrofitting of localized production facilities in multiple countries are steadily taking shape, as the Company continues to refine its global supply chain network.
+As overseas production capacity gradually ramps up, the Company’s international operations will no longer rely solely on CBU (Completely Built Unit) exports from China. Instead, localized manufacturing will realize further economies of scale, which is expected to sustain a relatively high growth rate in overseas markets and continue to contribute incremental earnings.
+Overall, the interim results for 2026 validate the effectiveness of Chery Automobile’s dual-engine growth model: “globalization coupled with accelerated NEV volume growth”, while simultaneously demonstrating a marked improvement in both earnings quality and the maturity of its global operations.
+Although competition in China’s automotive market remains intense, and uncertainties persist on the geopolitical and currency fronts, Chery’s superior earnings quality relative to peers, its rapidly growing and structurally improving overseas business, and its steadily rising NEV segment, combined with the two major catalysts of a new model cycle and overseas capacity release, underpin a clear long-term growth thesis for the Company. The Company possesses substantial future growth potential, which makes it a compelling long-term investment opportunity for investors.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="313" xml:space="preserve">
       <c r="A313" t="str">
-        <v>In HelloNation, Personal Injury Attorney Steve Caya Shares How Car Accident Settlement Values Are Determined</v>
+        <v>Chery Automobile Releases 2026 Interim Results: Dual-Engine Drive Solidifies Profitability, Globalization Unlocks Growth Space</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C313" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D313" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E313" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-personal-injury-attorney-steve-caya-shares-how-car-accident-settlement-values-are-determined-302817248.html</v>
-[...2 lines deleted...]
-        <v>The article outlines how medical documentation, lost income, long-term injuries, and comparative negligence affect settlement amounts. MADISON, Wis., July 3, 2026 /PRNewswire/ -- How much is a car accident settlement worth in Madison? HelloNation has published the answer in an article...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109306/</v>
+      </c>
+      <c r="F313" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 21, 2026 - (ACN Newswire) - On August 20, Chery Automobile (9973.HK), a leading Chinese automaker, officially released its 2026 interim results report, marking its first interim results since listing on the Hong Kong Stock Exchange.
+Against the backdrop of intensifying competition in China’s domestic automotive market, sustained profit erosion from ongoing industry price wars, and a widespread phenomenon where automakers see revenue growth without corresponding profit growth, Chery has delivered a semi-annual report that demonstrates both scale resilience and earnings quality. Powered by its two growth engines, exports and new energy vehicles, the Company not only achieved steady scale expansion but also validated its long-term growth narrative with net profit margins that outperform peers and superior earnings quality, further underscoring its value in the capital markets.
+Steady Improvement in Operational Quality, in Line with Institutional Expectations
+Looking at the core operational data, Chery Automobile’s overall operational quality continued to improve steadily in the first half of the year, with its earnings structure particularly standing out. During the reporting period, the Company recorded revenue of approximately RMB 143,280 million, representing a year-on-year increase of 1.2%, fully demonstrating its robust capability to withstand cyclical industry pressures.
+Profit for the period reached RMB 9,016 million, representing a year-on-year increase of -9.0%; gross profit margin improved to 16.1%, representing an increase of 3.1 percentage points from the same period last year; net profit margin for the period came in at 6.3%, significantly outperforming industry peers and reflecting superior earnings quality. The core drivers of this earnings improvement lie in the Company’s new energy vehicle (NEV) business transitioning from a “scale-first” approach to a “scale-profit balance” strategy, and the acceleration of its globalization strategy, which is evolving from “exporting products” to a “full-system going global” model. The concurrent improvement in both gross and net profit margins validates the combined effectiveness of the Company’s NEV transition, product structure iteration, refined operations, and overseas business structure optimization, with operational quality and efficiency continuing to trend upward.
+The Company’s corporate strength has also been recognized by authoritative institutions. It made its debut on the Fortune Global 500 list as a listed company, securing the 383rd position. With a return on equity (ROE) of 36.5%, it ranked 30th globally on the ROE sub-ranking and first among all Chinese companies on the list. Its exceptional asset return capability, corroborated by net profit margins that outpace leading peers, underscores the Company’s outstanding profitability quality and capital return efficiency.
+In response to the common industry challenge of “more revenue but less profit”, Chery Automobile has been enhancing profitability through product mix optimization and expansion of its overseas business, thereby steadily boosting its resilience against economic cycles.
+Comparing the interim results with previous institutional forecasts, CICC had previously assigned Chery a target price of HK$35-40 and projected a full-year 2026 profit of approximately RMB20.2 billion. Based on the interim results delivered, the Company’s overall operations are broadly in line with institutional expectations, with overseas business performance significantly exceeding market projections.
+While intensifying competition in the Chinese market has exerted certain pressures, overseas revenue has emerged as a key performance engine. The robust growth in exports and the NEV segment has effectively offset domestic uncertainties, validating the strategic approach of “consolidating the domestic base while seeking incremental growth overseas” and laying a solid foundation for achieving full-year targets.
+Institutions generally believe that as economies of scale are further realized, overseas production capacity comes on stream, and new models ramp up volume, the Company's subsequent profit elasticity is expected to gradually materialize.
+Dual engine Growth Driven by Exports and New Energy Businesses to Build Long_x001e_term Growth Momentum
+Exports and new energy businesses constitute the dual engines underpinning Chery Automobile’s current round of performance growth. Together they create a dual-engine drive model of globalization coupled with accelerated NEV volume growth. In the first half of the year, Chery Group’s overseas business saw explosive growth, with cumulative exports hitting 943,800 units, representing a substantial year_x001e_on_x001e_year rise of 71.5%. Its leading edge in globalization has been further consolidated. Overseas revenue has grown robustly, becoming a key engine driving performance.
+Moving beyond simple complete-vehicle exports, Chery Automobile has kept ramping up overseas resource investment to advance localized production, channel development and supply-chain deployment. Breaking away from the pure complete_x001e_vehicle export model, it is pursuing integrated overseas operations spanning research, manufacturing and sales.
+As at the end of July, Chery Group’s cumulative global user base exceeded 20.16 million, of which overseas users totaled over 6.99 million. This sizable user base bears testament to its past overseas achievements and forms a solid foundation for the future realization of overseas_x001e_market value, fully demonstrating the robust global manufacturing capabilities of Chinese automakers.
+The new energy business also delivered high_x001e_quality growth against headwinds, acting as the other pillar of its dual-engine drive model. In the first half of the year, Chery Group posted new energy sales of 475,200 units, up 32.3% year_x001e_on_x001e_year. Its monthly wholesale volume of new energy vehicles has surpassed 100,000 units for multiple consecutive months, ranking among the industry’s top three with robust growth momentum. New energy penetration keeps rising, reaching 62% for Chery Group’s domestic market in July.
+To date, the Group has built a comprehensive product matrix covering the RMB50,000 to RMB500,000 price brackets. It has established presence across multiple market segments, ranging from compact city cars and range_x001e_extended SUVs in the RMB200,000 price bracket to high_x001e_end MPVs and off_x001e_road vehicles.
+Beyond driving sales volume growth, the new energy business has fueled overall product structure iteration. It works in synergy with overseas operations to lift gross and net profit margins, acting as a critical lever for improved earnings quality and consolidating the foundation for full-year development.
+Looking ahead, multiple catalysts are expected to further unlock Chery Automobile’s growth potential. On the new model cycle front, the first production model of the FREELANDER brand is set to commence deliveries shortly. Co-developed by Chery and Jaguar Land Rover as a global premium NEV brand, FREELANDER will be manufactured at the upgraded Changshu plant (Chery Jaguar Land Rover Changshu Manufacturing Base). Over the coming years, the brand plans to roll out a series of new models, targeting both the domestic Chinese market and overseas markets.
+In parallel, key models such as the Luxeed RX are poised for launch and will be gradually introduced to the market, further enriching Chery’s premium NEV portfolio and opening up room for the brand to move upmarket.
+On the overseas front, Chery Automobile continues to drive the unlocking of global production capacity. The construction and retrofitting of localized production facilities in multiple countries are steadily taking shape, as the Company continues to refine its global supply chain network.
+As overseas production capacity gradually ramps up, the Company’s international operations will no longer rely solely on CBU (Completely Built Unit) exports from China. Instead, localized manufacturing will realize further economies of scale, which is expected to sustain a relatively high growth rate in overseas markets and continue to contribute incremental earnings.
+Overall, the interim results for 2026 validate the effectiveness of Chery Automobile’s dual-engine growth model: “globalization coupled with accelerated NEV volume growth”, while simultaneously demonstrating a marked improvement in both earnings quality and the maturity of its global operations.
+Although competition in China’s automotive market remains intense, and uncertainties persist on the geopolitical and currency fronts, Chery’s superior earnings quality relative to peers, its rapidly growing and structurally improving overseas business, and its steadily rising NEV segment, combined with the two major catalysts of a new model cycle and overseas capacity release, underpin a clear long-term growth thesis for the Company. The Company possesses substantial future growth potential, which makes it a compelling long-term investment opportunity for investors.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Pomerantz LLP Informs Shareholders of Class Action Against Verra Mobility Corporation – VRRM</v>
+        <v>Recover Investment Losses: Class Action Initiated Against Avis Budget ...</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C314" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D314" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E314" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-informs-shareholders-of-class-action-against-verra-mobility</v>
+        <v>https://pr-inside.com/recover-investment-losses-class-action-initiated-against-avis-budget-r5214561.htm</v>
       </c>
       <c r="F314" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Recent Release, "Everything is Jesus," from Christian Faith Publishing Author Missionary Jefferson Carlman, Explores How Faith Points Toward Redemptive Truth</v>
+        <v>John Gordon Named Interim Chief Executive Officer of Fenix Parts</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C315" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D315" t="str">
         <v>Automotive</v>
       </c>
       <c r="E315" t="str">
-        <v>https://www.pr.com/press-release/972251</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/john-gordon-named-interim-chief-211200092.html</v>
       </c>
       <c r="F315" t="str">
-        <v>Missionary Jefferson Carlman has completed a new book, "Everything Is Jesus," designed as a permanent spiritual guide for readers seeking to understand the centrality of Christ in all things. Drawing from Mark 16:15's Great Commission, Carlman chose the written word as her vehicle for sharing the gospel, creating a resource that readers can return to again and again as they deepen their relationship with God and [PR.com]</v>
+        <v>HURST, Texas, August 20, 2026--Fenix Parent LLC, operating as Fenix Parts ("Fenix Parts"), a leading recycler and reseller of original equipment manufacturer automotive parts, today announced that it has appointed John Gordon interim Chief Executive Officer. He succeeds Bill Stevens, who is retiring from the company after more than eight years of service. Mr.</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Niu Technologies Provides Second Quarter 2026 Sales Volume Update</v>
+        <v>MIT and Harvard Graduate Students Unveil New "Navigation Technology" Tools to Bolster Economic Mobility for Economically Disadvantaged Families</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C316" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D316" t="str">
-        <v>Finance, Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E316" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321673/0/en/Niu-Technologies-Provides-Second-Quarter-2026-Sales-Volume-Update.html</v>
+        <v>https://www.prnewswire.com/news-releases/mit-and-harvard-graduate-students-unveil-new-navigation-technology-tools-to-bolster-economic-mobility-for-economically-disadvantaged-families-302856862.html</v>
       </c>
       <c r="F316" t="str">
-        <v>BEIJING, July 03, 2026 (GLOBE NEWSWIRE) -- Niu Technologies (“NIU” or “the Company”) (NASDAQ: NIU), the world’s leading provider of smart urban mobility solutions, today provided its sales volume results for the second quarter of 2026.</v>
+        <v>Fellows supported by NextLadder Ventures, MIT Lab, and Anthropic showcase new purpose-built tech at AI for Social Impact Fellowship Demo Day Four frontline organizations commit to quickly scaling tools developed in collaboration with graduate fellows SAN FRANCISCO, Aug. 20, 2026...</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>Tp Towing Pty Ltd Brings Fast 24/7 Roadside Assistance Service in Melbourne</v>
+        <v>Mr. Muscle Car Engels Gualdani Educates on Private Sales Transactions Between Collectors Via Expert Website from HelloNation</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C317" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D317" t="str">
-        <v>Automotive, Education</v>
+        <v>Automotive</v>
       </c>
       <c r="E317" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761479</v>
+        <v>https://www.prnewswire.com/news-releases/mr-muscle-car-engels-gualdani-educates-on-private-sales-transactions-between-collectors-via-expert-website-from-hellonation-302856850.html</v>
       </c>
       <c r="F317" t="str">
-        <v>Melbourne, Australia, 2026-07-03 — /EPR Network/ — No one plans for a car breakdown. It can happen on the way to work, school, or home. [read full press release...]</v>
+        <v>Engels Gualdani, Classic Car Expert, Details Record $1.975 Million Sale of 1971 440 Six-Pack HILTON, N.Y., Aug. 20, 2026 /PRNewswire/ -- A numbers-matching 1971 Plymouth Cuda convertible with a rare 440 six-pack engine has sold for a record $1.975 million. Classic Car Expert Engels...</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>Opening New Frontiers: smart Achieves 8% H1 Sales Increase with an Expanding Premium Lineup and Accelerated Global Footprint</v>
+        <v>Cox Automotive Celebrates Technical Excellence at 2026 Top Tech Finals</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C318" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D318" t="str">
         <v>Automotive</v>
       </c>
       <c r="E318" t="str">
-        <v>https://www.prnewswire.com/news-releases/opening-new-frontiers-smart-achieves-8-h1-sales-increase-with-an-expanding-premium-lineup-and-accelerated-global-footprint-302817468.html</v>
+        <v>https://www.prnewswire.com/news-releases/cox-automotive-celebrates-technical-excellence-at-2026-top-tech-finals-302856781.html</v>
       </c>
       <c r="F318" t="str">
-        <v>HANGZHOU, China, July 3, 2026 /PRNewswire/ -- smart, the contemporary premium EV brand, maintained strong momentum in the first half of 2026. Driven by a comprehensive strategy across brand, product, and market operations, smart delivered an 8% year-over-year global sales increase....</v>
+        <v>ATLANTA, Aug. 20, 2026 /PRNewswire/ -- Cox Automotive recently concluded its 2026 Top Tech Finals in Nashville, Tenn., bringing together top technicians from Cox Fleet and Manheim for the company's annual skills competition recognizing technical excellence across the organization. This...</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>The Iconic Lancia Fulvia HF "14" Makes Its Return to the Principality of Monaco</v>
+        <v>Hyundai U.S. EV Owners to Receive Automatic 10% Discount at All IONNA Fast‑Charging Stations via App and Plug &amp;amp; Charge</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C319" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D319" t="str">
         <v>Automotive</v>
       </c>
       <c r="E319" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357108</v>
+        <v>https://www.prnewswire.com/news-releases/hyundai-us-ev-owners-to-receive-automatic-10-discount-at-all-ionna-fastcharging-stations-via-app-and-plug--charge-302856716.html</v>
       </c>
       <c r="F319" t="str">
-        <v>- - &amp;#8226; From 1 July to 6 September, the Grimaldi Forum Monaco will host, for the first time, the exhibition &amp;#8220;Monaco and the automobile, from 1893 to the present day&amp;#8221;, retracing more than 130 years of the unique bond between the Principality and the automotive world, expressed in all its forms: concours d&amp;#39;�l�gance, rallies and Formula 1. - - &amp;#8226; Among the highlights is the legendary Lancia Fulvia 1600 HF number 14 from Heritage HUB Italy, winner of the 1972 Monte-Carlo Rally with Sandro Munar... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357108</v>
+        <v>Automatic 10% discount starts Aug. 19, 2026, available through Hyundai In‑App Charging and Plug &amp; Charge technology on eligible Hyundai EVs Hyundai EV owners receive an additional 10% bonus discount from IONNA on charging through Sept. 30, 2026, using Plug &amp; Charge or the MyHyundai with...</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>New Free Interactive Tool Shows How Car Crash Injuries Change With Speed</v>
+        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Verra Mobility ...</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C320" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D320" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E320" t="str">
-        <v>https://pressreleasenews.org/pressroom/new-free-interactive-tool-shows-how-car-crash-injuries-change-with-speed</v>
+        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-verra-mobility-r5214484.htm</v>
       </c>
       <c r="F320" t="str">
-        <v>Visualizer maps injuries to the human body across five collision types, using published traffic safety research; free for journalists, educators, and safety organizations to reference or embed</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Verra Mobility Corporation ("Verra Mobility" or "the Company") (NASDAQ:VRRM). Investors who purchased Verra Mobility securities prior to February 24, 2026, and continue to hold to the present, are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/cases/verra-mobility-corporation-vrrm-derivative_lawsuit. Verra Mobility Investigation Details The investigation concerns whether Verra Mobility and certain of its officers and/or directors have engaged in corporate wrongdoing. What's Next for Verra Mobility Investors? If you are aware of any facts relating ..</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Segway's 2026 World Cup Ride Campaign Highlights Strong User Adoption of Shared Micromobility</v>
+        <v>In HelloNation, Insurance Expert Daniel C. DiCocco Details Factors that Impact Insurance Premiums</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C321" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D321" t="str">
         <v>Automotive</v>
       </c>
       <c r="E321" t="str">
-        <v>https://www.prnewswire.com/news-releases/segways-2026-world-cup-ride-campaign-highlights-strong-user-adoption-of-shared-micromobility-302817375.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-insurance-expert-daniel-c-dicocco-details-factors-that-impact-insurance-premiums-302856630.html</v>
       </c>
       <c r="F321" t="str">
-        <v>MEXICO CITY, July 2, 2026 /PRNewswire/ -- Segway's 2026 World Cup ride campaign, delivered in partnership with shared mobility operators Whoosh and JET, continues to support urban transportation through complementary activations across Mexico during the tournament. Together, the...</v>
-[...2 lines deleted...]
-    <row r="322">
+        <v>ROCKVILLE, Md., Aug. 20, 2026 /PRNewswire/ -- Why do insurance premiums go up even when a driver has never filed a claim? A HelloNation article featuring Insurance Expert Daniel C. DiCocco of Rockville, MD, explores this question and offers insight into how regional factors in Montgomery...</v>
+      </c>
+    </row>
+    <row r="322" xml:space="preserve">
       <c r="A322" t="str">
-        <v>Strategic Acquisition Window Opens For Interlocking Vehicle Protection Patent Portfolio</v>
+        <v>Toyota Motor North America Announces Executive Change</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C322" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-toyota</v>
       </c>
       <c r="D322" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.prunderground.com/strategic-acquisition-window-opens-for-interlocking-vehicle-protection-patent-portfolio/00387528/</v>
-[...2 lines deleted...]
-        <v>Strategic 14-day review window opens for asset portfolio. Management is explicitly open to flexible terms, corporate partnerships, and custom structural execution. The post Strategic Acquisition Window Opens For Interlocking Vehicle Protection Patent Portfolio first appeared on</v>
+        <v>https://pressroom.toyota.com/toyota-motor-north-america-announces-executive-change-7/</v>
+      </c>
+      <c r="F322" t="str" xml:space="preserve">
+        <v xml:space="preserve">PLANO, Texas (Aug. 20, 2026) – Toyota Motor North America (TMNA) today announced an executive change designed to drive continued growth, advance its commitment to vehicle electrification and prepare for the future of mobility. Effective Sept. 8th, Niki Allen will […]
+The post Toyota Motor North America Announces Executive Change appeared first on Toyota USA Newsroom.</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>ROSEN, TRUSTED INVESTOR COUNSEL, Encourages Verra Mobility Corporation ...</v>
+        <v>Electric Car Rental Market to Reach USD 21.37 Billion by 2031, Driven by Fleet Electrification, Reports Mordor Intelligence</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C323" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D323" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E323" t="str">
-        <v>https://pr-inside.com/rosen-trusted-investor-counsel-encourages-verra-mobility-corporation-r5197178.htm</v>
+        <v>https://www.prnewswire.com/news-releases/electric-car-rental-market-to-reach-usd-21-37-billion-by-2031--driven-by-fleet-electrification-reports-mordor-intelligence-302856561.html</v>
       </c>
       <c r="F323" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, ..</v>
+        <v>HYDERABAD, India, Aug. 20, 2026 /PRNewswire/ -- According to the latest report by Mordor Intelligence, the electric car rental market size is projected to grow from USD 9.71 billion in 2025 to USD 10.90 billion in 2026, reaching USD 21.37 billion by 2031 at a 14.41% CAGR. Growth is being...</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>LION Smart Resumes Production as Planned and Delivers First High-performance Battery Packs to Customers</v>
+        <v>New Storage Facility Opened in Lombard, IL</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C324" t="str">
-        <v>NewMediaWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D324" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E324" t="str">
-        <v>https://www.newmediawire.com/news/lion-smart-resumes-production-as-planned-and-delivers-first-high-performance-battery-packs-to-customers-7087481</v>
+        <v>https://www.pr.com/press-release/976917</v>
       </c>
       <c r="F324" t="str">
-        <v>ZUG, SWITZERLAND - July 2, 2026 ( NEWMEDIAWIRE ) - LION Smart Production GmbH, part of LION E-Mobility AG, successfully resumed production of the new LION high-performance NMC+ battery packs at the end of June as planned. With this, LION Smart has reached an important operational and strategic milestone. The scheduled production restart marks the next step in the ramp-up of the new generation of high-performance NMC+ battery packs and underscores the company’s execution capabilities. First deliveries to customers have started The first high-performance battery packs produced are already being delivered to customers. LION Smart is once again demonstrating its ability to implement demanding customer projects reliably, with a strong focus on quality and on schedule. The new LION high-performa</v>
+        <v>LSC Development has opened a five-story, climate-controlled self-storage facility at 665 W. North Avenue in Lombard, Illinois. The redeveloped former Staples office building offers 69,375 square feet of storage, vehicle storage for 64 RVs, boats, and other vehicles, and secure keypad and camera systems. The centrally located facility will serve Lombard and nearby western suburbs. [PR.com]</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>The RipTide Car Wash Expands with New Greensboro Location, Offers Free Car Washes in July</v>
+        <v>One in seven drivers could have out of date addresses on their insurance</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C325" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D325" t="str">
         <v>Automotive</v>
       </c>
       <c r="E325" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-riptide-car-wash-expands-with-new-greensboro-location-offers-free-car-washes-in-july-302817202.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359204</v>
       </c>
       <c r="F325" t="str">
-        <v>Marking the 22nd car wash in their portfolio GREENSBORO, N.C., July 2, 2026 /PRNewswire/ -- RipTide Car Wash announces the grand opening of its 22nd location at 4020 W. Wendover Ave., Greensboro, NC 27407, conveniently located across from Costco. This new site marks another milestone in...</v>
+        <v>- - &amp;#8226; Aviva research reveals 15% [1] of drivers surveyed don&amp;#39;t think they need to tell their insurer of a change of address - &amp;#8226; Mistakes could leave millions of UK drivers potentially uninsured - &amp;#8226; With more than seven in ten (71% [2] ) drivers unsure about key aspects of car insurance, Aviva debunks common car insurance myths, from failing to update personal details to a change in estimated annual mileage - - - New research * from Aviva reveals one in seven (15% [1] ) drivers may ha... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359204</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>Automotive Foam Market to Reach USD 15.49 Billion by 2031, Asia-Pacific Leading and Polyurethane Foam Segment Dominates | Says Mordor Intelligence</v>
+        <v>GoSun Announces Launch of hthe GoSun Moonrider Electric Tractor for ...</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C326" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D326" t="str">
-        <v>Automotive</v>
+        <v>Real Estate, Energy, Automotive</v>
       </c>
       <c r="E326" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/automotive-foam-market-to-reach-usd-1549-billion-by-2031-asiapacific-leading-and-polyurethane-foam-segment-dominates-says-mordor-intelligence/?source=barchart</v>
+        <v>https://pr-inside.com/gosun-announces-launch-of-hthe-gosun-moonrider-electric-tractor-for-r5214371.htm</v>
       </c>
       <c r="F326" t="str">
-        <v/>
+        <v>(PR-inside.com) A new electric vehicle is now available for farmers and property maintenance. The GoSun Moonrider is an all electric tractor that can becharged with solar power. CINCINNATI, OH / ACCESS Newswire / August 20, 2026 /GoSun, today announced the expansion of its off-grid lineup with the launch of its first-ever All-Electric Solar Tractor. This new electric vehicle is engineered to replace traditional diesel-fuel tractors, the new EV combines high-torque electric performance with GoSun's signature optional integrated solar charging technology, offering an eco-friendly and cost-effective solution for modern agriculture, small farms, homesteading, and property maintenance. Designed to handle tough field conditions without carbon ..</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>Cloud of Goods Calls for Destination Readiness Ahead of ADA Anniversary, Helping Travelers Plan Mobility, Accessibility, and Medical Gear Before Arrival</v>
+        <v>YASSI Opens Chicago Technology Innovation Center to Accelerate the Future of Vehicle Intelligence</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C327" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D327" t="str">
-        <v>SaaS, Healthcare, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E327" t="str">
-        <v>https://www.prnewswire.com/news-releases/cloud-of-goods-calls-for-destination-readiness-ahead-of-ada-anniversary-helping-travelers-plan-mobility-accessibility-and-medical-gear-before-arrival-302817072.html</v>
+        <v>https://www.prnewswire.com/news-releases/yassi-opens-chicago-technology-innovation-center-to-accelerate-the-future-of-vehicle-intelligence-302856059.html</v>
       </c>
       <c r="F327" t="str">
-        <v>As the July 26 ADA anniversary approaches, Cloud of Goods urges destinations, hotels, travel advisors, and travelers to think beyond accessible venues and plan the gear support travelers need once they arrive. COCONUT CREEK, Fla., July 2, 2026 /PRNewswire/ -- Ahead of the July 26...</v>
+        <v>New engineering and product hub marks YASSI's latest investment in technology, talent and innovation as the company expands its national Vehicle Intelligence Platform SANTA ROSA, Calif., Aug. 20, 2026 /PRNewswire/ -- Yotta Automated Software Solutions, Inc. (YASSI), the nation's leading...</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>VRRM SHAREHOLDER ACTION REMINDER: Faruqi &amp; Faruqi, LLP Reminds Verra ...</v>
+        <v>thyssenkrupp Steel Issues Final Acceptance for Slab Caster at Duisburg Site</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C328" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D328" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E328" t="str">
-        <v>https://pr-inside.com/vrrm-shareholder-action-reminder-faruqi-faruqi-llp-reminds-verra-r5197073.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359190</v>
       </c>
       <c r="F328" t="str">
-        <v>(PR-inside.com) Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Verra To Contact Him Directly To Discuss Their Options NEW YORK CITY, NY / ACCESS Newswire / July 2, 2026 /If you purchased or acquired securities in Verra between February 24, 2026 and May 26, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Faruqi &amp; Faruqi, LLP, a leading national securities law firm, is investigating potential claims against Verra Mobility Corporation ("Verra" or the ..</v>
+        <v>- - &amp;#8226; Major upgrades allow thyssenkrupp Steel to focus on high-margin premium products - &amp;#8226; Substantial improvements in slab quality enable production of multi-phase, high-strength, and e-mobility steel grades - &amp;#8226; Direct charging of slabs increases energy efficiency while preserving high quality in sensitive steel grades such as electrical silicon steels - - - In April 2026, thyssenkrupp Steel issued the final acceptance certificate (FAC) for continuous slab casting machine No.4 from... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359190</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>TomTom and Transit Technologies partner to deliver enhanced fleet and logistics operations</v>
+        <v>Autozi in Discussions with Multiple Investors for Approximately US$55 Million Follow-On Financing After Completing US$30 Million Investment to Accelerate Core Business Expansion</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C329" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D329" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E329" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357090</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348253/0/en/autozi-in-discussions-with-multiple-investors-for-approximately-us-55-million-follow-on-financing-after-completing-us-30-million-investment-to-accelerate-core-business-expansion.html</v>
       </c>
       <c r="F329" t="str">
-        <v>TomTom ( TOM2 ), the specialist in mapping and location technology, and Transit Technologies, a leading provider of software solutions powering mobility systems, today announced a strategic partnership integrating TomTom Orbis Maps and Live Traffic into Transit Technologies&amp;#39; fleet and logistics solutions, bringing real-time routing intelligence to transit, paratransit, and non-emergent medical transportation (NEMT) networks across the United States and Central America. - - Transit Techn... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357090</v>
+        <v>Additional capital would support automotive supply-chain integration, cross-border platform development, digital and intelligent technologies, lifecycle automotive services and working capital</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Liquid I.V.™ expanderar i Europa och driver den globala tillväxten för vätskeersättning i pulverform</v>
+        <v>First-Generation Immigrant Brings Bus Manufacturing Back to Michigan After Five Years</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C330" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D330" t="str">
         <v>Automotive</v>
       </c>
       <c r="E330" t="str">
-        <v>https://www.prnewswire.com/news-releases/liquid-iv-expanderar-i-europa-och-driver-den-globala-tillvaxten-for-vatskeersattning-i-pulverform-302816948.html</v>
+        <v>https://www.prnewswire.com/news-releases/first-generation-immigrant-brings-bus-manufacturing-back-to-michigan-after-five-years-302856364.html</v>
       </c>
       <c r="F330" t="str">
-        <v>Liquid I.V.™ bygger vidare på sin position som ledande aktör inom vätskeersättning i pulverform i Storbritannien med lanseringar i Spanien, Tyskland, Frankrike, Sverige och Island. Expansionen stödjer Liquid I.V.™:s fortsatta tillväxt till 15 marknader globalt, med ett växande program av...</v>
+        <v>Pareto Mobility opens a 50,000-square-foot Plymouth facility to manufacture Step-Free™ low-floor commercial buses PLYMOUTH, Mich., Aug. 20, 2026 /PRNewswire/ -- Pareto Mobility LLC announced the opening of its 50,000-square-foot manufacturing and assembly facility at the Burroughs campus...</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Fans asked – the LEGO Group and FORMULA 1® deliver: The LEGO® Drivers Parade is back – with 22 minicars for FORMULA 1 BRITISH GRAND PRIX 2026 takeover</v>
+        <v>Car Detailing Products Market worth $12.09 billion by 2033 | MarketsandMarkets™</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C331" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D331" t="str">
         <v>Automotive</v>
       </c>
       <c r="E331" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357069</v>
+        <v>https://www.prnewswire.com/news-releases/car-detailing-products-market-worth-12-09-billion-by-2033--marketsandmarkets-302856154.html</v>
       </c>
       <c r="F331" t="str">
-        <v>- - &amp;#8226; The LEGO&amp;#174; Drivers Parade returns for a 2.0 version, with more cars and more action than ever, for the first time seeing each driver in their own LEGO minicar - &amp;#8226; All 22 current F1 drivers will blast off for a lap ahead of the FORMULA 1 BRITISH GRAND PRIX 2026 at Silverstone in fully drivable, 28.000-piece LEGO minicars that can reach speeds of up to 25m/h - - - Please find all currently available stills and videos here - additional assets to be uploaded live. - - Today, the LEGO Gr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357069</v>
+        <v>DELRAY BEACH, Fla., Aug. 20, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Car Detailing Products Market expected to grow from USD 10.28 billion in 2026 to USD 12.09 billion by 2033, at a CAGR of 2.3%. Browse 358 market data Tables and 140 Figures spread through 440 Pages and...</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>As U.S. Stock Markets Continue Rallying to Record All-Time Highs, Recalling ...</v>
+        <v>Lubricants Market Analysis: Automotive Dominance Meets the Rise of Industrial Applications</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C332" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D332" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E332" t="str">
-        <v>https://pr-inside.com/as-u-s-stock-markets-continue-rallying-to-record-all-time-highs-recalling-r5197032.htm</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768566</v>
       </c>
       <c r="F332" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / July 2, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>The global lubricants market stood at USD 149.7 billion in 2025 and is on track to reach USD 155.2 billion in 2026, climbing to USD 204.1 billion [read full press release...]</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>As U.S. Stock Markets Continue Rallying to Record All-Time Highs, Recalling the Momentum of the Dot-Com Era, ELEKTROS Strengthens Its Vision for High-Speed Electric Vehicle Charging Infrastructure as EV Demand Continues to Surge</v>
+        <v>MIC Global and inDrive Expand Insurance Partnership to 18 Countries, Extending Protection to Millions of Drivers and Passengers Worldwide</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C333" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D333" t="str">
-        <v>Finance, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E333" t="str">
-        <v>https://www.newswire.com/news/as-u-s-stock-markets-continue-rallying-to-record-all-time-highs-recalling-the</v>
+        <v>https://www.prnewswire.com/news-releases/mic-global-and-indrive-expand-insurance-partnership-to-18-countries-extending-protection-to-millions-of-drivers-and-passengers-worldwide-302856315.html</v>
       </c>
       <c r="F333" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>NEW YORK, Aug. 20, 2026 /PRNewswire/ -- MIC Global, a leading provider of parametric micro insurance for the gig economy, and inDrive, the global mobility and delivery platform, today announced the expansion of their partnership to 18 countries. The trip-level policy covers drivers and...</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>As Global Financial Markets Ascend to Historic Heights, Evoking the ...</v>
+        <v>NIO Inc. to Report Unaudited Second Quarter 2026 Financial Results on Tuesday, September 1, 2026</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C334" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D334" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E334" t="str">
-        <v>https://pr-inside.com/as-global-financial-markets-ascend-to-historic-heights-evoking-the-r5197031.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348150/0/en/nio-inc-to-report-unaudited-second-quarter-2026-financial-results-on-tuesday-september-1-2026.html</v>
       </c>
       <c r="F334" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / July 2, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
-[...2 lines deleted...]
-    <row r="335">
+        <v>SHANGHAI, Aug. 20, 2026 (GLOBE NEWSWIRE) -- NIO Inc. (NYSE: NIO; HKEX: 9866; SGX: NIO) (“NIO” or the “Company”), a pioneer and a leading company in the global smart electric vehicle market, today announced that it will report its unaudited financial results for the second quarter ended June 30, 2026 on Tuesday, September 1, 2026, before the open of the U.S. markets.</v>
+      </c>
+    </row>
+    <row r="335" xml:space="preserve">
       <c r="A335" t="str">
-        <v>As Global Financial Markets Ascend to Historic Heights, Evoking the Defining Spirit of the Dot-Com Era, ELEKTROS Advances Its Strategic Vision for Premier High-Speed Electric Vehicle Charging Infrastructure Amid Accelerating Worldwide EV Adoption</v>
+        <v>Guoquan Reports 22% Revenue Growth in 1H2026, Existing Franchised Stores Sales up 7.4%, Farm GMV Soars Over Sixfold</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C335" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D335" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Retail, Automotive, Media</v>
       </c>
       <c r="E335" t="str">
-        <v>https://www.newswire.com/news/as-global-financial-markets-ascend-to-historic-heights-evoking-the-defining</v>
-[...2 lines deleted...]
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>https://www.acnnewswire.com/press-release/english/109271/</v>
+      </c>
+      <c r="F335" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - Recently, Guoquan Food (02517) announced its interim results for the six months ended 30 June 2026. The Group recorded revenue of RMB3,947 million, representing an increase of 21.8% year-on-year. Gross profit was RMB849 million, up 18.3% year-on-year, and net profit was RMB213 million, up 12.1% year-on-year. Core operating profit (non-IFRS measure) amounted to RMB225 million, up 18.3% year-on-year, representing a core operating profit margin of 5.7%.
+Existing Franchised Stores Sales up 7.4%; Large-Store Remodelling Reshapes Per-Store Value
+When assessing the operational quality of a chain retail enterprise, sales of products to existing franchised stores are a more meaningful metric than new store opening numbers. As of 30 June, the Group had a total of 12,198 stores, representing a net increase of 1,798 stores. During the period, 365 stores were closed, with a store closure rate of below 3%. Revenue from existing franchised stores amounted to RMB2,581 million, representing a year-on-year increase of 7.4%. Excluding the impact of new store ramp-up, this indicates that the existing franchised store network still possesses organic growth momentum.
+Behind the growth of existing franchised stores, large-store remodelling served as the primary driver. In the first half of the year, 684 stores completed the upgrade to the large-store model. This upgrade is not simply about expanding floor space, but rather about using larger physical space to accommodate a wider range of categories and extended operating hours – expanding consumption scenarios from hotpot and barbecue to cover all daily meal occasions, and upgrading stores from mere ingredient sales points into comprehensive community family dining entry points.
+Penetration into lower-tier markets progressed simultaneously. The number of stores in township markets reached 3,377. By precisely targeting these markets with high-cost-performance bulk-sale items and large-pack family packs, the “one store per town” strategy taps into the vast hinterland of approximately 38,000 townships nationwide, with penetration potential far from being exhausted.
+Farm Business Grows Over Sixfold, New Growth Engine Takes Shape
+Online and membership data also recorded rapid growth. Registered members reached approximately 82 million, representing a year-on-year increase of 63.0%. Member consumption accounted for 73.2% of total sales, up 12 percentage points year-on-year, indicating that the revenue structure is increasingly concentrated among highly loyal customer groups. The Douyin channel saw significant growth: platform exposure exceeded 6.97 billion views, up 117.8% year-on-year; store GMV on Douyin reached RMB910 million, up 97.2%, initially forming a closed loop between online traffic and offline conversion.
+Guoquan Farm was the fastest-growing business segment during the period. Its omni-channel paid GMV reached RMB240 million, up over 600% year-on-year, and it brought in over 1.92 million new members for the stores. This model does not set up an independent e-commerce platform; instead, it leverages the existing store network as front-end warehouses and pickup points, while online content seeding and traceability livestreams drive traffic, forming a closed loop of “direct sourcing – content seeding – online ordering – in-store pickup”, which theoretically reduces marginal costs. Among best-selling products, the Golden Pillow Durian Pulp attracted a total of 1.559 million buyers, with a repurchase rate of 22.06%, and also boosted sales of related categories such as durian mille-crêpe cakes, Beihai cooked salted duck eggs, and crispy ice cream. In August, the “Grassland Sheep Traceability” livestream achieved over 8.09 million total exposures within three hours, with a peak concurrent viewership of 173,000.
+The Farm model completely removes the physical constraints of store floor space and freezer capacity from Guoquan’s category boundaries – the “infinite shelf” combined with a 10,000-store fulfilment network represents a critical leap forward in its transformation from a hotpot ingredient retailer to a full-category platform for home dining.
+Institutionalised Return Mechanisms; Hong Kong Flagship Store Launched
+The Board proposed the payment of an interim dividend of RMB0.0503 per ordinary share (tax inclusive), totalling approximately RMB128 million. During the period, the Group repurchased a total of 82,201,200 H shares on the Stock Exchange at an aggregate consideration of approximately HK$192 million. The dividend together with the share buybacks amounted to approximately RMB296 million, equivalent to 139.9% of the profit attributable to owners of the parent for the period (RMB211 million). The shareholder return ratio increased from 5.6% in 2024 and 2025 to 7.1%.
+In addition to the amount, the Board also approved the 2026 H-Share Equity Incentive Plan, which adopts core operating profit as the performance indicator. The reference target values for the years 2026 to 2030 are set to gradually increase from no less than RMB600 million to no less than RMB1.2 billion. By anchoring the assessment to profit rather than revenue or store count, the plan helps guide management to focus on profitability, better aligning management’s interests with those of shareholders. The high dividend payout provides immediate returns, while the equity incentive focuses on long-term growth.
+The Hong Kong flagship store opened on 18 August, serving as the first stop for the brand’s overseas expansion. Its positioning is not rapid replication, but rather validating the large-store model in high-tier cities and localised supply chain capabilities. According to publicly available data, the Greater Bay Area, with a population of 87 million and an economic aggregate of RMB15 trillion, coupled with the logistics efficiency of the “one-hour living circle”, provides ample room for subsequent regional deepening.
+Integrated Manufacturing-Retail Closed Loop; Synergies Gradually Unfolding
+Linking these strategies together is the “manufacturing-retail integration” capability that Guoquan has built over the years. On the front-end “retail” ecosystem – community stores, township stores, large stores, camping stores, stir-fry stores, flash delivery, and Farm – it reaches consumers, understands scenarios, and accumulates member data. On the back-end “manufacturing” ecosystem – seven ingredient production facilities covering core categories such as seasonings, beef, surimi, and aquatic products, with a “single product, single factory” strategy complemented by digitalised central warehouses – it converts front-end demand into scaled product supply. During the period, external sales from the industrial end increased by 20.7% year-on-year, reflecting the potential for the supply chain capability to be externally deployed. The Danzhou Industrial Park in Hainan was topped out, Heyi Meat’s Phase II commenced production, and the Daixiaji Zhangzhou factory was contracted, indicating that the production capacity landscape continues to expand.
+Looking ahead to the second half of 2026, with the continued replication of the large-store model, the regular operation of the Farm traceability IP, and the gradual accumulation of operating data from the Hong Kong flagship store, Guoquan is expected to gain clearer market recognition of its positioning as a “home dining infrastructure platform”. From a 10,000-store scale to an ecosystem platform, Guoquan’s strategic transformation is entering a substantive realisation phase.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>CyberDagger LLC and Titan Code Solutions Contribute Qihoo 360 BYOVD Primitive to LOLDrivers Catalog</v>
+        <v>Lucid Announces Munsterhuis Autobedrijven as First Retail Partner in the Netherlands</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C336" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D336" t="str">
-        <v>Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E336" t="str">
-        <v>https://www.prweb.com/releases/cyberdagger-llc-and-titan-code-solutions-contribute-qihoo-360-byovd-primitive-to-loldrivers-catalog-302816566.html</v>
+        <v>https://www.prnewswire.com/news-releases/lucid-announces-munsterhuis-autobedrijven-as-first-retail-partner-in-the-netherlands-302853229.html</v>
       </c>
       <c r="F336" t="str">
-        <v>Joint reverse engineering analysis reveals signed Qihoo 360 hypervisor driver that disables hardware virtualization across all CPUs with a single IOCTL call. Authentication gate fails open when driver is loaded standalone. Finding now live in the LOLDrivers vulnerable driver catalog....</v>
+        <v>The partnership expands Lucid's footprint, complementing the existing Lucid Studio and Service Center in Hilversum and broadening customer access across the country. Munsterhuis is one of the Netherlands' most established automotive groups, serving customers for more than six decades...</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>As Global Markets Continue Their Historic Climb to Record Highs - Recalling ...</v>
+        <v>EHang Partners with CSCEC Sixth Engineering Bureau on Low-Altitude Infrastructure, with Hainan Lingao Corridor Project Underway</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C337" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D337" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E337" t="str">
-        <v>https://pr-inside.com/as-global-markets-continue-their-historic-climb-to-record-highs-recalling-r5197021.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348113/0/en/ehang-partners-with-cscec-sixth-engineering-bureau-on-low-altitude-infrastructure-with-hainan-lingao-corridor-project-underway.html</v>
       </c>
       <c r="F337" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / July 2, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>GUANGZHOU, China, Aug. 20, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited (Nasdaq: EH) (“EHang” or the “Company”), a world-leading advanced air mobility (“AAM”) technology platform company, today announced a strategic cooperation framework agreement of intent with China Construction Sixth Engineering Bureau Corp., Ltd. (“CSCEC Sixth Engineering Bureau”), a top-tier state-owned infrastructure giant in China. The partnership intends to focus on low-altitude infrastructure development and operational scenario planning. The Cross-Sea Low-Altitude Corridor Project in Lingao, Hainan (the “Project”) marks the first project to break ground under the partnership, aiming to establish a closed-loop low altitude economy ecosystem that integrates infrastructure and commercial operations.</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>As Global Markets Continue Their Historic Climb to Record Highs - Recalling the Golden Age of the Dot-Com Revolution - ELEKTROS Accelerates Its Bold Vision for Next-Generation High-Speed Electric Vehicle Charging Infrastructure to Help Power the Future of Mobility</v>
+        <v>Baidu's Apollo Go Goes Live on Uber in Dubai, Offering a New Way for Users to Hail Fully Driverless Rides</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C338" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D338" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E338" t="str">
-        <v>https://www.newswire.com/news/as-global-markets-continue-their-historic-climb-to-record-highs-recalling-the</v>
+        <v>https://www.prnewswire.com/news-releases/baidus-apollo-go-goes-live-on-uber-in-dubai-offering-a-new-way-for-users-to-hail-fully-driverless-rides-302856106.html</v>
       </c>
       <c r="F338" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>Baidu's fully driverless Apollo Go vehicles are now available to riders on the Uber platform in Dubai, the first market where this partnership comes to reality. Riders may be matched with an Apollo Go vehicle when booking Uber Comfort or UberX, or by selecting the "Autonomous" option in...</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Jim and Mary Rogers Donates Historic IMSA GT Competitor to Philadelphia Museum Collection</v>
+        <v>TIER IV collaborates with Renesas to build an open AI-native computing platform for SDVs: Integrating R-Car Gen 5 automotive SoCs with Autoware and reference AI models</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C339" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D339" t="str">
+        <v>AI, SaaS, Automotive</v>
+      </c>
+      <c r="E339" t="str">
+        <v>https://www.prnewswire.com/news-releases/tier-iv-collaborates-with-renesas-to-build-an-open-ai-native-computing-platform-for-sdvs-integrating-r-car-gen-5-automotive-socs-with-autoware-and-reference-ai-models-302855856.html</v>
+      </c>
+      <c r="F339" t="str">
+        <v>TOKYO, Aug. 20, 2026 /PRNewswire/ -- TIER IV, the pioneering force behind open-source software for autonomous driving, is collaborating with Renesas Electronics Corporation to build an open AI-native computing platform for software-defined vehicles (SDVs). The collaboration combines TIER...</v>
+      </c>
+    </row>
+    <row r="340" xml:space="preserve">
+      <c r="A340" t="str">
+        <v>Bank of Chongqing Stands Alone Among China's 42 A-Share-Listed Banks: What Sets It Apart?</v>
+      </c>
+      <c r="B340" t="str">
+        <v>2026-08-20</v>
+      </c>
+      <c r="C340" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D340" t="str">
         <v>Finance, Automotive</v>
       </c>
-      <c r="E339" t="str">
-[...18 lines deleted...]
-      </c>
       <c r="E340" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/wolfbox-x3-pro-and-i07-review-july-2026-how-the-brands-latest-starvis-2-dash-cams-are-raising-the-bar-for-incar-recording/?source=barchart</v>
-[...5 lines deleted...]
-    <row r="341">
+        <v>https://www.acnnewswire.com/press-release/english/109267/</v>
+      </c>
+      <c r="F340" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) -
+1. Revenue: Net Interest Income Drives Growth; Fee-Income Volatility Mirrors Broader Industry Trends
+Bank of Chongqing's headline revenue figures provide a useful starting point.
+In 2025, the bank reported revenue of RMB 15.113 billion, up 10.48% year on year, while net profit attributable to shareholders rose 10.49% to RMB 5.654 billion.
+The momentum carried into the first quarter of 2026. Revenue increased 11.57% to RMB 3.996 billion and net profit rose 11.22% to RMB 1.898 billion, marking another quarter of double-digit growth in both metrics.
+Preliminary results for the first half of 2026 showed revenue of RMB 8.486 billion, up 10.80% year on year; profit before tax of RMB 4.081 billion, up 7.82%; and net profit attributable to shareholders of RMB 3.518 billion, up 10.28%. This marked a fourth consecutive quarter of double-digit growth in both revenue and attributable net profit, making Bank of Chongqing the only bank among the 42 listed on China's A-share market to do so.
+A closer look at the revenue mix shows that net interest income has been the principal growth engine. It reached RMB 12.459 billion in 2025, an increase of 22.44%. The momentum remained firm in 2026, with first-quarter net interest income rising 12.83% to RMB 3.548 billion, pointing to another solid first-half performance.
+As a locally rooted city commercial bank, Bank of Chongqing has played an active role in supporting the Chengdu-Chongqing Economic Circle and the New International Land-Sea Trade Corridor. Growth backed by strong demand from the real economy is more sustainable and gives the bank a defensible revenue base in an increasingly competitive market.
+Fee and commission income tells a different story. Banks' fee businesses have entered a period of deep adjustment amid tighter enforcement of rules requiring reported bancassurance commission rates to match actual payments, lower mutual-fund distribution fees, and volatility in wealth-management markets. Sharper swings in wealth-management markets produced a marked divergence in fee income among listed city commercial banks in 2025. Against the backdrop of interest-rate liberalization, while a handful of institutions continued to grow on the back of the sector's winner-takes-more dynamics, the industry remained broadly under pressure, with several listed city commercial banks recording declines of around 30% in net fee and commission income. Bank of Chongqing held up relatively well: the decline in its fee income narrowed in 2026, with early signs of stabilization and recovery.
+The bank has also made headway in improving the quality of its fee income. In 2025, it ranked first in Chongqing by non-financial corporate bond underwriting volume, market share, and number of issues. It also led locally incorporated financial institutions across western China. In trade finance, cross-border renminbi settlement volume increased by more than 120% year on year. These higher-quality fee income streams, underpinned by stronger service capabilities, are gradually displacing traditional conduit business and emerging as a new growth driver.
+Net interest margin, or NIM, rose to 1.39% in 2025 from 1.35% in 2024, an increase of 4 basis points. A breakdown of asset yields and funding costs shows what drove the improvement:
+Although the average yield on loans fell by 12 basis points, the average cost of deposits declined by 37 basis points. The larger reduction in funding costs offset downward pressure on asset yields, enabling the bank to deliver a stronger improvement in NIM than the industry average and highlighting more effective management of deposit pricing.
+Total assets reached RMB 1.034 trillion at the end of 2025, up 20.67%, taking the bank above the RMB 1 trillion threshold. Expansion continued in 2026: assets rose to RMB 1.108 trillion at the end of March, up 7.20% from year-end, and to RMB 1.109 trillion at the end of June, up 7.27% from end-2025. Market observers see the bank's growth potential at its new scale as evidence that its “Five Highs” operating strategy, centered on ambitious goals, strategic transformation, efficient operations, quality service, and high-quality growth, is gaining traction. Through greater efficiency and higher-value services, Bank of Chongqing has achieved a step-change in scale and built a more differentiated competitive position as it moves toward the ranks of leading listed commercial banks.
+As a locally rooted financial institution, Bank of Chongqing has anchored its growth in China's Western Development strategy and achieved a step-change in scale as it grew in tandem with the regional economy.
+Outstanding corporate loans rose 30.95% year on year at the end of 2025. Backed by coordinated execution across the organization, credit was directed to national priorities including the Chengdu-Chongqing Economic Circle and the New International Land-Sea Trade Corridor, as well as Chongqing's '33618' modern manufacturing cluster system. The annual report showed a 60% increase in outstanding loans to technology-based enterprises and 40% growth in green lending. Manufacturing loans posted their largest absolute increase and fastest growth in five years. Outstanding financing in support of the New International Land-Sea Trade Corridor exceeded RMB 55 billion. This lending not only supports the real economy but also embeds the bank more deeply in customers' transaction flows, helping it attract substantial low-cost demand deposits as its balance sheet expands.
+2. Risk: Broad-Based Improvement in Forward-Looking Indicators Reinforces Asset Quality
+Bank of Chongqing has put its belief that 'risk management creates value' into practice by upgrading its risk controls and steadily reducing risk exposure. At the end of 2025, the non-performing loan ratio fell by 11 basis points year on year to 1.14%. More importantly for investors, forward-looking asset-quality indicators improved in tandem: the special-mention loan ratio and overdue loan ratio declined by 70 basis points and 37 basis points from the start of the year to 1.94% and 1.36%, respectively.
+Asset quality improved further in the first quarter of 2026. At the end of March, the non-performing loan ratio fell by another 2 basis points to 1.12%, while the provision coverage ratio rose by 1.02 percentage points from year-end to 246.60%. The continued improvement in these forward-looking indicators, together with steadily rising provision coverage, reduces the risk of potential problem loans migrating into the non-performing category, strengthens the margin of safety, and highlights the bank's capacity to absorb credit risk.
+3. Institutional Views: Capital Replenishment Potential and the Case for a Valuation Re-rating
+At the end of 2025, the bank's core Tier 1 capital adequacy ratio stood at 8.53%. Rapid asset growth has consumed some capital, but the bank's RMB 13 billion convertible bond is now in its conversion period. Chongqing Expressway Group's decision to convert its holdings into shares may be only the beginning.
+By the end of March 2026, the bank's core Tier 1 and total capital adequacy ratios had risen to 8.67% and 12.57%, respectively. Institutional estimates suggest that full conversion of the remaining bonds could materially strengthen capital and create room for continued balance-sheet expansion during China's 15th Five-Year Plan period.
+After Bank of Chongqing released its annual and first-quarter reports, the market response was broadly positive. Analysts at CITIC Securities, China Merchants Securities, Zhongtai Securities, Guotai Haitong Securities, China Galaxy Securities, and Zheshang Securities published a series of follow-up notes, with ratings ranging from Buy and Overweight to Recommend and Outperform.
+The common thread across the reports was that the bank's move beyond RMB 1 trillion in assets was not simply a story of scale; it was also accompanied by tangible progress in lowering funding costs and improving asset quality.
+4. Conclusion: A Clear Case for a Return to a More Reasonable Valuation
+Taken together, Bank of Chongqing's performance in 2025 and the first half of 2026 points to several positive shifts: assets have crossed RMB 1 trillion, revenue and profit growth have returned to double digits, NIM has bottomed and begun to recover, and risk indicators continue to decline. These stronger fundamentals could increasingly feed through to the bank's market valuation.
+According to a June 9 report by BOCOM International, the banking sector was trading at between 0.5 and 0.8 times book value, near the bottom of its valuation range. That has sharpened investor focus on listed banks' share-price performance and market-capitalization management practices.
+Changjiang Securities argues that a turning point in fund flows into bank stocks is already in place. Broad-based index funds tracking the CSI 300 recorded net outflows of nearly RMB 1 trillion in the first half of 2026, while active mutual funds' exposure to banks fell to a record low. The brokerage believes the impact of those reductions has now been fully absorbed, and that bank valuations will enter a slow, gradual recovery from the second half of 2026.
+With sector NIMs stabilizing and earnings expectations improving, high-quality regional city commercial banks are drawing renewed institutional interest. As confidence in Bank of Chongqing's re-rating case grows, a higher weighting in institutional portfolios, together with the stock's high dividend yield and low valuation, could help the shares move decisively out of undervalued territory and toward a more reasonable valuation.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="341" xml:space="preserve">
       <c r="A341" t="str">
-        <v>Cemtrex Completes Acquisition of Plant Engineering Services, Adding Specialized Engineering Capabilities and Expanding into Automotive and Defense Markets</v>
+        <v>Addressing Cross-Border Transit Demand at New Huanggang Port: Weixin Pay, Wonder and Koon Wing Motors Join Forces to Introduce 'Wonder Transit X' Smart Mobility Platform</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C341" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D341" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, SaaS, Retail, Automotive, Education</v>
       </c>
       <c r="E341" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321310/0/en/Cemtrex-Completes-Acquisition-of-Plant-Engineering-Services-Adding-Specialized-Engineering-Capabilities-and-Expanding-into-Automotive-and-Defense-Markets.html</v>
-[...5 lines deleted...]
-    <row r="342">
+        <v>https://www.acnnewswire.com/press-release/english/109266/</v>
+      </c>
+      <c r="F341" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - With the imminent inauguration of the new Huanggang Port, cross-border transport demand between Shenzhen and Hong Kong is set to rise further. To drive the digital transformation of Hong Kong’s green minibuses and facilitate cross-border travel between Hong Kong and the Chinese Mainland, Wonder, a leading FinTech and payments platform for merchants in Hong Kong and Asia-Pacific, Weixin Pay (WeChat Pay), and Koon Wing Motors signed a cooperation intention at the “Hong Kong Minibus Smart Transit Cooperation Signing Ceremony” held on 18 August 2026. This cooperation marks a pivotal milestone in the integration of public transportation between Hong Kong and the Chinese Mainland. By deploying the Wonder Transit X smart mobility platform across Hong Kong’s green minibus network, the initiative will comprehensively drive innovation in smart payments, smart ticketing, and digital operations, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers, further deepening the integration of FinTech with Hong Kong’s public transit sector.  
+Under the cooperation agreement, Wonder Transit X will be integrated into the green minibus fleet operated by Koon Wing Motors, seamlessly bridging Weixin Pay, Wonder’s smart mobility solutions, and the local green minibus network. In particular, routes servicing the new Huanggang Port will introduce Wonder Transit X to support a versatile array of electronic payment methods, including Weixin Pay, thereby streamlining cross-border commutes for both tourists and local residents. This cooperation will introduce various digital payment options and digital operational capabilities to these critical routes, elevating the passenger journey while empowering operators to optimize ticketing, transaction processing, and daily administrative efficiency. This deployment signifies the official expansion of Wonder Transit X into Hong Kong’s green minibus sector, laying a solid foundation for the digital transformation of local public transport.
+Wayne Chen, Regional Head of Hong Kong, Macau and Taiwan, Weixin Pay, said, “Minibuses are a cornerstone of Hong Kong's transit infrastructure, essential for both the immersive travel experiences of tourists and the everyday needs of Greater Bay Area residents. We believe this cooperation with Koon Wing Motors will significantly optimize transit efficiency, eliminate the friction of cash handling, and digitally transform the 'last mile' of cross-border connectivity.”
+Ma Kiu Sang, Director of Yan Yan Motors Ltd., a subsidiary of Koon Wing Motors, said, “To enhance the commuting experience for passengers utilizing our green minibuses post-clearance at the Heung Yuen Wai and new Huanggang ports, we have upgraded our fleet with a state-of-the-art digital payment system. In addition to Octopus, cross-border passengers can now pay fares using Weixin Pay, credit cards and a wide array of digital payment methods, making every journey smoother and more convenient.”
+Jason Ngan, Founder and CEO of Wonder, said, “This cooperation underscores Wonder’s unwavering commitment to advancing smart city infrastructure through FinTech. By integrating Wonder Transit X into an expanding network of green minibuses, we are delivering more accessible, diversified, and globally recognized payment options to passengers, while injecting fresh impetus into the digital transformation of Hong Kong’s public transit system. Whether serving local residents, mainland visitors, or international tourists, our platform ensures everyone can utilize their preferred payment methods for a frictionless and inclusive travel experience. Given the intensifying cross-border connectivity, incorporating commonly used payment tools in the Chinese Mainland like Weixin Pay into minibus routes connecting port-adjacent communities directly addresses the pragmatic needs of cross-border passengers. We look forward to working with Weixin Pay and Koon Wing Motors to seamlessly integrate smart payment capabilities into the daily commutes of Hong Kong citizens and facilitating cross-border travel, further cementing Hong Kong's leading position as an international smart city.”
+ Wayne Chen, Weixin Pay (WeChat Pay), Regional Head of Hong Kong, Macau and Taiwan; Ma Kiu Sang, Director of Yan Yan Motors, a subsidiary of Koon Wing Motors; and Jason Ngan, Founder and CEO of Wonder, at the Hong Kong Minibus Smart Transit Cooperation Signing Ceremony.
+Digitalizing Public Transit: Elevating the Passenger Experience and Operational Efficiency
+Public transportation is an integral component of daily life in Hong Kong. In tandem with ongoing smart city initiatives, the digital transformation of public transit has become paramount. This cooperation will offer convenience to passengers on the relevant green minibus routes. Local residents, Mainland visitors and international travelers can seamlessly settle fares using a comprehensive suite of digital payment solutions tailored to their preferences, including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover, Diners, and BOC Pay. This effectively eliminates the reliance on cash and exact change — a critical advantage during peak transit hours and short-haul journeys. Furthermore, digital payments ensure transparent transaction records and instant confirmation, granting passengers peace of mind and real-time visibility into their fare expenditures. Over the long term, this cooperation will drive the modernization of minibus services, aligning them more closely with the contemporary needs of the public.  
+Beyond serving local communities, this cooperation significantly refines the cross-border travel experience between Hong Kong and Chinese Mainland. Specific routes act as vital arteries connecting border communities, offering essential transit links for frequent cross-border travelers. Notably, as a flagship infrastructure project between Shenzhen and Hong Kong, the new Huanggang Port's connecting minibus routes will feature this diversified digital payment system. Mainland visitors can utilize familiar platforms such as Weixin Pay, mitigating the friction of acquiring Hong Kong currency upon arrival and ensuring a fluid transit experience. As minibus services increasingly integrate with border checkpoints, community transit hubs, and broader railway networks, this streamlined payment infrastructure will be instrumental in enhancing cross-border travel convenience.
+For operators, the Wonder Transit X platform centralizes fare configuration, transaction logging, and operational data analytics, substantially reducing administrative overhead. The system dynamically accommodates complex fare structures across varying routes, section fares, and passenger categories, supporting fare collection and management for various ticket types including adults, children and seniors. Leveraging robust digital transaction ledgers and backend administrative tools, operational teams can gain better insights into transaction and operational conditions across various routes, laying the groundwork for digital fleet management and service optimisation, ultimately elevating the experience for both frontline drivers and passengers.
+ Green minibuses under Koon Wing Motors now feature a new electronic payment system offering a wide range of payment methods including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover, Diners and BOC Pay.
+Wonder Transit X: “Any Payments. Any Transportation.”
+Wonder Transit X is a comprehensive, all-in-one smart payment platform engineered specifically for the transit sector. Anchored by the product philosophy of “Any Payments. Any Transportation.”, it integrates passenger payment processing, fare routing rules, transaction confirmation, and fleet management into a single platform. The platform is designed to deliver a streamlined, intuitive, and secure payment experience for commuters, while empowering operators with robust tools for complex fare structures, transaction records, and day-to-day fleet operations. Beyond green minibuses, Wonder Transit X supports various modes of transport and integrates with existing transport systems, making it highly adaptable for taxis, ferries, and broader public transit applications.  
+Smart Upgrades for Green Minibuses: A Benchmark for Public Transit Digitalization
+This cooperation illustrates the seamless expansion of smart transit platforms from fundamental payment gateways into comprehensive ticketing and operational management solutions. By unifying payment processing, fare structuring, and operational analytics, the platform fosters a more efficient, intelligent, and sustainable public transit model. This implementation will serve as a benchmark and operational blueprint for other public transport operators considering smart mobility solutions in the future.  
+Through this cooperation, Weixin Pay is extending its frictionless payment ecosystem deeper into daily commuting scenarios. Passengers utilizing Weixin Pay will benefit from the enhanced convenience of using their preferred payment option on designated green minibuses. Ultimately, this cooperation not only accelerates the digital transformation of Hong Kong’s green minibuses but also enhances cross-border mobility by optimizing the transit payment experience at border checkpoints. It simultaneously promotes the growth of Hong Kong's local payment ecosystem, cross-border payment convenience, and smart mobility services, injecting new momentum into Hong Kong's smart city development.
+Green minibus routes operated by Koon Wing Motors serve vital port-adjacent communities, delivering a smart travel experience for cross-border passengers between Hong Kong and the Chinese Mainland.
+Wonder: Committed to “Making Payments Simple” Through Technology
+As a leading FinTech platform serving businesses in Hong Kong and the Asia-Pacific region, Wonder's mission is to "make payments simple", leveraging technology to simplify payment processing, collections, and capital management. The platform integrates online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and digital financial services. Furthermore, it supports digital onboarding, e-KYC, instant settlement, and SME financing. Through these solutions, Wonder empowers businesses to maximize operational efficiency and expand their payment capabilities across diverse sectors, spanning business operations, public services, and daily mobility. 
+Backed by robust technological capabilities and a culture of innovation, Wonder has achieved notable milestones in recent years, including: secured a USD6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW in 2019; introduced the T+0 instant settlement for digital taxi payments in Hong Kong in 2023, accelerating daily fare reconciliation for drivers; recognized as the first FinTech firm authorized by the Hong Kong Transport Department to deploy digital payment acceptance infrastructure within taxis in 2024; appointed as Octopus's inaugural omnichannel payment service provider in Hong Kong, enabling merchants to accept Octopus and over 30 alternative payment methods seamlessly via a unified platform; and successfully raised a USD12 million venture debt from HSBC Innovation Banking in February 2026 to support business growth across the Asia-Pacific region and product development.
+Please click here to download the high-resolution images.
+About Wonder
+Wonder is a leading payments and FinTech platform for merchants in Hong Kong and the Asia-Pacific region, dedicated to leveraging technology to simplify payment processing, collections, and capital management for businesses across all industries. The platform provides one-stop payment, capital management and digital financial solutions for merchants and enterprises of varying scales, encompassing online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and instant settlement.  
+Wonder is Hong Kong’s first full-stack omnichannel payments platform, allowing merchants to complete KYC onboarding digitally in minutes, open an account, accept payments, pay digitally, and manage transactions, all from a single platform. Key products include Wonder App, Wonder Terminal, Wonder Dashboard, Wonder Card, Wonder Taxi, and Wonder Transit X.
+Headquartered in Hong Kong, Wonder completed a USD 6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW and raised a USD 12 million venture debt from HSBC Innovation Banking. The Company has offices in Hong Kong, Japan, Taiwan, Singapore, Malaysia and the Chinese Mainland, continuously driving the advancement of payments, FinTech, and digital operational services across Asia. For more information, please visit https://wonder.app.
+About Weixin Pay (WeChat Pay)
+Weixin Pay is the mobile payment solution integrated within the Weixin/WeChat application and is one of China's leading mobile payment services. Its mission is to provide users and businesses with secure, convenient, and professional payment experiences. In China, Weixin Pay covers nearly every aspect of daily life, both online and offline. The cross-border Weixin Pay service is available in 78 countries and regions, supports 36 currencies, and covers a wide range of scenarios including restaurants, retail, transportation, tourist attractions, and education payments, helping international merchants effectively serve Chinese consumers. Visit https://pay.weixin.qq.com/ 
+About Koon Wing Motors
+Koon Wing Motors manages a comprehensive network of green minibuses across Hong Kong, serving as a long-standing transit provider for residents. Capitalizing on extensive expertise in green minibus fleet management and operations, Koon Wing Motors remains steadfastly committed to enhancing the accessibility and reliability of public transportation, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers.
+For media enquiries, please contact:
+Frement Financial PR Team
+Tel: (852) 9461 9199
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="342" xml:space="preserve">
       <c r="A342" t="str">
-        <v>Unmanned Systems Market Growth Through Smart Mobility Technologies</v>
+        <v>Addressing Cross-Border Transit Demand at the New Huanggang Port: Weixin Pay, Wonder and Koon Wing Motors Join Forces to Introduce 'Wonder Transit X' Smart Mobility Platform, Driving Digital Transformation of Green Minibuses and Fostering Public Transit Integration Between HK and the Chinese Mainland</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C342" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D342" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Retail, Automotive, Education</v>
       </c>
       <c r="E342" t="str">
-        <v>https://express-press-release.net/news/2026/07/02/1761394</v>
-[...2 lines deleted...]
-        <v>The global Unmanned Systems Market size was valued at USD 29.3 billion in 2025 and is projected to grow from USD 32.4 billion in 2026 to USD [read full press release...]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109266/</v>
+      </c>
+      <c r="F342" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - With the imminent inauguration of the new Huanggang Port, cross-border transport demand between Shenzhen and Hong Kong is set to rise further. To drive the digital transformation of Hong Kong’s green minibuses and facilitate cross-border travel between Hong Kong and the Chinese Mainland, Wonder (the “Company”), a leading FinTech and payments platform for merchants in Hong Kong and Asia-Pacific region, Weixin Pay, and Koon Wing Motors reached a cooperation intention at the “Hong Kong Minibus Smart Transit Cooperation Signing Ceremony” held on 18 August 2026. This cooperation marks a pivotal milestone in the integration of public transportation between Hong Kong and the Chinese Mainland. By deploying the Wonder Transit X smart mobility platform across Hong Kong’s green minibus network, the initiative will comprehensively drive innovation in smart payments, smart ticketing, and digital operations, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers, further deepening the integration of FinTech with Hong Kong’s public transit sector.  
+Under the cooperation agreement, Wonder Transit X will be integrated into the green minibus fleet operated by Koon Wing Motors, seamlessly bridging Weixin Pay, Wonder’s smart mobility solutions, and the local green minibus network. In particular, routes servicing the new Huanggang Port will introduce Wonder Transit X to support a versatile array of electronic payment methods, including Weixin Pay, thereby streamlining cross-border commutes for both tourists and local residents. This cooperation will introduce various digital payment options and digital operational capabilities to these critical routes, elevating the passenger journey while empowering operators to optimize ticketing, transaction processing, and daily administrative efficiency. This deployment signifies the official expansion of Wonder Transit X into Hong Kong’s green minibus sector, laying a solid foundation for the digital transformation of local public transport.
+Wayne Chen, Regional Head of Hong Kong, Macau and Taiwan, Weixin Pay, said, “Minibuses are a cornerstone of Hong Kong's transit infrastructure, essential for both the immersive travel experiences of tourists and the everyday needs of Greater Bay Area residents. We believe this cooperation with Koon Wing Motors will significantly optimize transit efficiency, eliminate the friction of cash handling, and digitally transform the 'last mile' of cross-border connectivity.”
+Ma Kiu Sang, Director of Yan Yan Motors Ltd., a subsidiary of Koon Wing Motors, said, “To enhance the commuting experience for passengers utilizing our green minibuses post-clearance at the Heung Yuen Wai and new Huanggang ports, we have upgraded our fleet with a state-of-the-art digital payment system. In addition to Octopus, cross-border passengers can now pay fares using Weixin Pay, credit cards and a wide array of digital payment methods, making every journey smoother and more convenient.”
+Jason Ngan, Founder and CEO of Wonder, said, “This cooperation underscores Wonder’s unwavering commitment to advancing smart city infrastructure through FinTech. By integrating Wonder Transit X into an expanding network of green minibuses, we are delivering more accessible, diversified, and globally recognized payment options to passengers, while injecting fresh impetus into the digital transformation of Hong Kong’s public transit system. Whether serving local residents, mainland visitors, or international tourists, our platform ensures everyone can utilize their preferred payment methods for a frictionless and inclusive travel experience. Given the intensifying cross-border connectivity, incorporating commonly used payment tools in the Chinese Mainland like Weixin Pay into minibus routes connecting port-adjacent communities directly addresses the pragmatic needs of cross-border passengers. We look forward to working with Weixin Pay and Koon Wing Motors to seamlessly integrate smart payment capabilities into the daily commutes of Hong Kong citizens and facilitating cross-border travel, further cementing Hong Kong's leading position as an international smart city.”
+ Wayne Chen (left), Regional Head of Hong Kong, Macau and Taiwan, Weixin Pay; Ma Kiu Sang (center), Director of Yan Yan Motors Ltd., a subsidiary of Koon Wing Motors; and Jason Ngan (right), Founder and CEO of Wonder, are pictured at the Hong Kong Minibus Smart Transit Cooperation Signing Ceremony.
+Digitalizing Public Transit: Elevating the Passenger Experience and Operational Efficiency
+Public transportation is an integral component of daily life in Hong Kong. In tandem with ongoing smart city initiatives, the digital transformation of public transit has become paramount. This cooperation will bring significant convenience to passengers on the relevant green minibus routes. Local residents, Mainland visitors and international travelers can seamlessly settle fares using a comprehensive suite of digital payment solutions tailored to their preferences, including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover and Diners, and BOC Pay. This effectively eliminates the reliance on cash and exact change—a critical advantage during peak transit hours and short-haul journeys. Furthermore, digital payments ensure transparent transaction records and instant confirmation, granting passengers peace of mind and real-time visibility into their fare expenditures. Over the long term, this cooperation will drive the modernization of minibus services, aligning them more closely with the contemporary needs of the public.  
+Beyond serving local communities, this cooperation significantly refines the cross-border travel experience between Hong Kong and Chinese Mainland. Specific routes act as vital arteries connecting border communities, offering essential transit links for frequent cross-border travelers. Notably, as a flagship infrastructure project between Shenzhen and Hong Kong, the new Huanggang Port's connecting minibus routes will feature this diversified digital payment system. Mainland visitors can utilize familiar platforms such as Weixin Pay, mitigating the friction of acquiring Hong Kong currency upon arrival and ensuring a fluid transit experience. As minibus services increasingly integrate with border checkpoints, community transit hubs, and broader railway networks, this streamlined payment infrastructure will be instrumental in enhancing cross-border travel convenience.
+For operators, the Wonder Transit X platform centralizes fare configuration, transaction logging, and operational data analytics, substantially reducing administrative overhead. The system dynamically accommodates complex fare structures across varying routes, section fares, and passenger categories, supporting fare collection and management for various ticket types including adults, children and seniors. Leveraging robust digital transaction ledgers and backend administrative tools, operational teams can gain better insights into transaction and operational conditions across various routes, laying the groundwork for digital fleet management and service optimisation, ultimately elevating the experience for both frontline drivers and passengers.
+ Green minibuses under Koon Wing Motors now feature a new electronic payment system supporting a wide range of payment methods including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover and Diners, and BOC Pay.
+Wonder Transit X: “Any Payments. Any Transportation.”
+Wonder Transit X is a comprehensive, all-in-one smart payment platform engineered specifically for the transit sector. Anchored by the product philosophy of “Any Payments. Any Transportation.”, it integrates passenger payment processing, fare routing rules, transaction confirmation, and fleet management into a single platform. The platform is designed to deliver a streamlined, intuitive, and secure payment experience for commuters, while simultaneously empowering operators with robust tools for managing complex fare structures, transaction records, and day-to-day fleet operations. Beyond green minibuses, Wonder Transit X is also capable of supporting various modes of transport and integrating with existing transport systems, making it highly adaptable for taxis, ferries, and broader public transit applications.  
+Smart Upgrades for Green Minibuses: A Benchmark for Public Transit Digitalization
+This cooperation illustrates the seamless expansion of smart transit platforms from fundamental payment gateways into comprehensive ticketing and operational management solutions. By unifying payment processing, fare structuring, and operational analytics, the platform fosters a more efficient, intelligent, and sustainable public transit model. This implementation will serve as a benchmark and operational blueprint for other public transport operators considering smart mobility solutions in the future.  
+Through this cooperation, Weixin Pay is extending its frictionless payment ecosystem deeper into daily commuting scenarios. Passengers utilizing Weixin Pay will benefit from the enhanced convenience of using their preferred payment option on designated green minibuses. Ultimately, this cooperation not only accelerates the digital transformation of Hong Kong’s green minibuses but also enhances cross-border mobility by optimizing the transit payment experience at border checkpoints. It simultaneously promotes the growth of Hong Kong's local payment ecosystem, cross-border payment convenience, and smart mobility services, injecting new momentum into Hong Kong's smart city development.
+Green minibus routes operated by Koon Wing Motors serve vital port-adjacent communities, delivering a smart travel experience for cross-border passengers traveling between Hong Kong and the Chinese Mainland.
+Wonder: Committed to “Making Payments Simple” Through Technology
+As a leading FinTech platform serving businesses in Hong Kong and the Asia-Pacific region, Wonder's mission is to "make payments simple", leveraging technology to simplify payment processing, collections, and capital management. The platform integrates online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and digital financial services. Furthermore, it supports digital onboarding, e-KYC, instant settlement, and SME financing. Through these solutions, Wonder empowers businesses to maximize operational efficiency and expand their payment capabilities across diverse sectors, spanning business operations, public services, and daily mobility. 
+Backed by robust technological capabilities and a culture of innovation, Wonder has achieved notable milestones in recent years, including: secured a USD6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW in 2019; introduced the T+0 instant settlement for digital taxi payments in Hong Kong in 2023, accelerating daily fare reconciliation for drivers; recognized as the first FinTech firm authorized by the Hong Kong Transport Department to deploy digital payment acceptance infrastructure within taxis in 2024; appointed as Octopus's inaugural omnichannel payment service provider in Hong Kong, enabling merchants to seamlessly accept Octopus and over 30 alternative payment methods via a unified platform; and successfully raised a USD12 million venture debt from HSBC Innovation Banking in February 2026 to support business growth across the Asia-Pacific region and product development.
+Please click here to download the high-resolution images.
+About Wonder
+Wonder is a leading payments and FinTech platform for merchants in Hong Kong and the Asia-Pacific region, dedicated to leveraging technology to simplify payment processing, collections, and capital management for businesses across all industries. The platform provides one-stop payment, capital management and digital financial solutions for merchants and enterprises of varying scales, encompassing online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and instant settlement.  
+Wonder is Hong Kong’s first full-stack omnichannel payments platform, allowing merchants to complete KYC onboarding digitally in minutes, open an account, accept payments, pay digitally, and manage transactions, all from a single platform. Key products include Wonder App, Wonder Terminal, Wonder Dashboard, Wonder Card, Wonder Taxi, and Wonder Transit X.
+Headquartered in Hong Kong, Wonder completed a USD6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW and raised a USD12 million venture debt from HSBC Innovation Banking. The Company has offices in Hong Kong, Japan, Taiwan, Singapore, Malaysia and the Chinese Mainland, continuously driving the advancement of payments, FinTech, and digital operational services across Asia.  
+For more information, please visit https://wonder.app.
+About Weixin Pay
+Weixin Pay is the mobile payment solution integrated within the Weixin/WeChat application and is one of China's leading mobile payment services. Its mission is to provide users and businesses with secure, convenient, and professional payment experiences. In China, Weixin Pay covers nearly every aspect of daily life, both online and offline. The cross-border Weixin Pay service is available in 78 countries and regions, supports 36 currencies, and covers a wide range of scenarios including restaurants, retail, transportation, tourism attractions, and education payments - helping international merchants effectively serve Chinese consumers.
+About Koon Wing Motors
+Koon Wing Motors manages a comprehensive network of green minibuses across Hong Kong, serving as a long-standing transit provider for local residents. Capitalizing on extensive expertise in green minibus fleet management and operations, Koon Wing Motors remains steadfastly committed to enhancing the accessibility and reliability of public transportation, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers.
+For media enquiries, please contact:
+Frement Financial PR Team
+Tel: (852) 9461 9199
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>AMTS 2026 to Open in Shanghai as World's Largest Automotive Manufacturing Engineering Show</v>
+        <v>ROSEN, LEADING INVESTOR COUNSEL, Encourages Avis Budget Group, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B343" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C343" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D343" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E343" t="str">
-        <v>https://www.pr.com/press-release/972511</v>
+        <v>https://www.newsfilecorp.com/release/310459/ROSEN-LEADING-INVESTOR-COUNSEL-Encourages-Avis-Budget-Group-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F343" t="str">
-        <v>AMTS 2026 is the world’s largest auto manufacturing expo, held 8–10 July in Shanghai with 850+ exhibitors, 70K+ visitors, 50+ events in 12 halls showcasing smart, sustainable production innovations. [PR.com]</v>
+        <v>New York, New York--(Newsfile Corp. - August 19, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline.SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to compensation...</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Aktsiaseltsi Infortar dividendimakse ex-päev</v>
+        <v>Alchemy Labs Reports 17% Revenue Growth and 38.7% Gross Margin in Second Quarter 2026</v>
       </c>
       <c r="B344" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C344" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D344" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E344" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321097/0/et/Aktsiaseltsi-Infortar-dividendimakse-ex-p%C3%A4ev.html</v>
+        <v>https://www.newsfilecorp.com/release/310527/Alchemy-Labs-Reports-17-Revenue-Growth-and-38.7-Gross-Margin-in-Second-Quarter-2026</v>
       </c>
       <c r="F344" t="str">
-        <v>Aktsiaselts Infortar maksab aktsionäridele 2025. aasta majandusaasta eest dividendi esimese osa makse netosummas 1,51 eurot aktsia kohta. Dividendiõiguslike aktsionäride nimekiri fikseeritakse 8. juuli 2026 väärtpaberite registri pidaja arveldussüsteemi tööpäeva lõpu seisuga ( record-date ). Aktsiatega seotud õiguste muutmise päev (ex-date) on 7. juuli 2026. Alates sellest kuupäevast aktsiaid omandanud isik ei ole õigustatud saama dividende 2025. aasta majandusaasta eest 15. juulil 2026.</v>
+        <v>Kitchener, Ontario--(Newsfile Corp. - August 19, 2026) - Alchemy Labs Inc. (TSXV: ALCH) ("Alchemy" or the "Company"), a Canadian nanotechnology company developing advanced protective solutions for the automotive and defence industries, today reported financial results for the three months ended June 30, 2026. All amounts are reported in Canadian dollars unless otherwise noted. Business Highlights (Three Months Ended June 30, 2026):Improved automotive product availability, supporting a return...</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>Pomerantz LLP Issues Reminder to Verra Mobility CorporationShareholders ...</v>
+        <v>AUTODOC and Apollo Funds Successfully Conclude Transformative Partnership</v>
       </c>
       <c r="B345" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C345" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D345" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E345" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-verra-mobility-corporationshareholders-r5196854.htm</v>
+        <v>https://www.newmediawire.com/news/autodoc-and-apollo-funds-successfully-conclude-transformative-partnership-7088707</v>
       </c>
       <c r="F345" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>Historic Milestone of Founders Returning to Full Ownership Concludes Highly Successful Collaboration Partnership with Apollo delivered significant progress on governance, reporting and operational scalability The three founders Alexej Erdle, Max Wegner and Vitalij Kungel now indirectly hold 100% of Autodoc SE again AUTODOC enters its next chapter as a leaner, more focused company - fully prepared for future capital markets BERLIN, GERMANY - August 19, 2026 ( NEWMEDIAWIRE ) - Autodoc SE, Europe's leading online retailer of automotive spare parts and accessories, today announced the successful completion of the share purchase from Apollo’s managed funds associated with its Hybrid Value franchise (the “Apollo Funds”) which have led a minority investment alongside leading institutional investo</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Pomerantz LLP Issues Reminder to Verra Mobility Corporation Shareholders – VRRM</v>
+        <v>ChargePoint to Announce Second Quarter Fiscal Year 2027 Financial Results on September 2, 2026</v>
       </c>
       <c r="B346" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C346" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D346" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E346" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-issues-reminder-to-verra-mobility-corporation-shareholders-vrrm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/chargepoint-announce-second-quarter-fiscal-201500868.html</v>
       </c>
       <c r="F346" t="str">
-        <v/>
+        <v>CAMPBELL, Calif., August 19, 2026--ChargePoint Holdings, Inc. (NYSE: CHPT) ("ChargePoint" or the "Company"), a leading provider of EV charging solutions, today announced it will release financial results for the second quarter of fiscal year 2027, which ended July 31, 2026, on September 2, 2026. ChargePoint will host a conference call to review the Company’s financial results at 1:30 p.m.</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>O’Reilly Automotive, Inc. Announces Dates for Its Second Quarter 2026 Earnings Release and Conference Call</v>
+        <v>Drive Wise Innovations Launches 37 New EV Chargers Across Florida</v>
       </c>
       <c r="B347" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C347" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D347" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E347" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3321012/10672/en/O-Reilly-Automotive-Inc-Announces-Dates-for-Its-Second-Quarter-2026-Earnings-Release-and-Conference-Call.html</v>
+        <v>https://www.newsfilecorp.com/release/309886/Drive-Wise-Innovations-Launches-37-New-EV-Chargers-Across-Florida</v>
       </c>
       <c r="F347" t="str">
-        <v>SPRINGFIELD, Mo., July 01, 2026 (GLOBE NEWSWIRE) -- O’Reilly Automotive, Inc. (the “Company” or “O’Reilly”) (Nasdaq: ORLY), a leading retailer in the automotive aftermarket industry, announces the release date for its second quarter 2026 results as Wednesday, July 29, 2026, with a conference call to follow on Thursday, July 30, 2026.</v>
+        <v>Liberty County, Florida--(Newsfile Corp. - August 19, 2026) - Drive Wise Innovations has completed the rollout of 37 new electric vehicle chargers across Florida, adding more charging options for drivers and expanding the company's presence in the state's growing EV market.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8111/309886_c7a3ad9f64bfbb15_001full.jpgThe new chargers are now installed and operational. The project was carried out after...</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>In HelloNation, Personal Injury Expert Missy Wigginton Examines Mississippi Truck Accident Liability Laws and Case Complexity</v>
+        <v>Lincoln Educational Services Expands Presence to Arizona with New Tempe Campus</v>
       </c>
       <c r="B348" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C348" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D348" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E348" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-personal-injury-expert-missy-wigginton-examines-mississippi-truck-accident-liability-laws-and-case-complexity-302816228.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347939/12606/en/lincoln-educational-services-expands-presence-to-arizona-with-new-tempe-campus.html</v>
       </c>
       <c r="F348" t="str">
-        <v>The article explains why truck accident cases involve multiple parties, regulations, and detailed investigations beyond standard vehicle claims. COLUMBUS, Miss., July 1, 2026 /PRNewswire/ -- What makes truck accident cases in Mississippi so legally complex? HelloNation has published the...</v>
+        <v>26th Campus Marks the Company's First Location in Arizona, Bringing Automotive, Electrical, HVAC and Welding Training to the Phoenix Metro Area 26th Campus Marks the Company's First Location in Arizona, Bringing Automotive, Electrical, HVAC and Welding Training to the Phoenix Metro Area</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>Group 1 GMC Coastal Bend Celebrates One Year Under the Group 1 Name</v>
+        <v>SS Innovations International (SSII) Record Q2 Revenue Signals Continued Momentum for SSi Mantra Robotic Surgery Platform</v>
       </c>
       <c r="B349" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C349" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D349" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Healthcare, Retail, Automotive</v>
       </c>
       <c r="E349" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-gmc-coastal-bend-celebrates-one-year-under-the-group-1-name-302816227.html</v>
+        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-record-q2-revenue-signals-continued-momentum-for-ssi-mantra-robotic-surgery-platform-7088701</v>
       </c>
       <c r="F349" t="str">
-        <v>Former Beck &amp; Masten Buick GMC Coastal Bend location marks its first anniversary serving Robstown, Corpus Christi, and Coastal Bend drivers as Group 1 GMC Coastal Bend CORPUS CHRISTI, Texas, July 1, 2026 /PRNewswire/ -- Group 1 Automotive, Inc., a Houston-based automotive retailer with...</v>
+        <v xml:space="preserve">SS Innovations, developer of innovative surgical robotic technologies, reported record second-quarter revenue of $13.9 million, up 39.4% year over year. First-half revenue reached $25.0 million, a 65.6% increase from the same period in 2025. The company’s SSi Mantra installations rose 30.4% to 30 systems during the quarter. The installed base reached 224 SSi Mantra systems across 12 countries, with 12,272 cumulative surgeries performed. U.S. and European regulatory milestones could become important catalysts, with the company targeting FDA clearance by the first quarter of 2027 and EU CE marking by the end of 2026. The company’s telesurgery achievements are extending the clinical profile of SSi Mantra, while system installations remain the primary commercial growth driver. LOS ANGELES, CA </v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>Champion Safe and Dave Kindig Ignite New Ultra-Premium Custom Safe ...</v>
+        <v>Graebel and NBCUniversal Recognized with Silver Brandon Hall Group™ Award for Excellence in Talent Management</v>
       </c>
       <c r="B350" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C350" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D350" t="str">
         <v>Automotive</v>
       </c>
       <c r="E350" t="str">
-        <v>https://pr-inside.com/champion-safe-and-dave-kindig-ignite-new-ultra-premium-custom-safe-r5196751.htm</v>
+        <v>https://www.prnewswire.com/news-releases/graebel-and-nbcuniversal-recognized-with-silver-brandon-hall-group-award-for-excellence-in-talent-management-302855563.html</v>
       </c>
       <c r="F350" t="str">
-        <v>(PR-inside.com) Champion Safe, American Rebel, and Kindig-It Design unite to create a powerful new category of high-end custom safes inspired by hot-rod attitude, patriotic pride, and world-class American craftsmanship PROVO, UT / ACCESS Newswire / July 1, 2026 / Champion Safe Company ( championsafe.com ), a premier manufacturer of high-security safes and vault doors, and a proud subsidiary of American Rebel Holdings, Inc. (OTCID:AREB), America's Patriotic Brand™, today announced a bold new collaboration with renowned custom automotive designer Dave Kindig and his team at Kindig-It Design to develop a distinctive line of ultra-premium custom safes that combine serious protection with show-stopping visual ..</v>
+        <v>The award recognizes the companies for measured success in technology implementation and builds on a previous Brandon Hall Group™ award honoring innovation in talent mobility DENVER, Aug. 19, 2026 /PRNewswire/ -- NBCUniversal (NBCU), in partnership with longtime global mobility partner...</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Group 1 GMC Southwest Celebrates One Year Under the Group 1 Name</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Avis Budget Group, ...</v>
       </c>
       <c r="B351" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C351" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D351" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E351" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-gmc-southwest-celebrates-one-year-under-the-group-1-name-302816168.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-avis-budget-group-r5214099.htm</v>
       </c>
       <c r="F351" t="str">
-        <v>Former Sterling McCall Buick GMC location marks its first anniversary serving southwest Houston drivers as Group 1 GMC Southwest HOUSTON, July 1, 2026 /PRNewswire/ -- Group 1 Automotive, Inc., a Houston-based automotive retailer with dealerships across the U.S. and U.K., today celebrated...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 19, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Toyota Hub City in Lubbock</v>
+        <v>CAR INVESTOR ALERT: Bronstein, Gewirtz and Grossman, LLCAnnounces that ...</v>
       </c>
       <c r="B352" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C352" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D352" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E352" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-toyota-hub-city-in-lubbock-302816167.html</v>
+        <v>https://pr-inside.com/car-investor-alert-bronstein-gewirtz-and-grossman-llcannounces-that-r5214063.htm</v>
       </c>
       <c r="F352" t="str">
-        <v>Former Gene Messer Toyota location is among the dealerships now operating under the unified Group 1 brand LUBBOCK, Texas, July 1, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 19, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against against Pentwater Capital Management LP ("Pentwater") and its Founder, Chief Executive Officer ("CEO"), and Chief Investment Officer Matthew Halbower ("Halbower") and on behalf of investors in Avis Budget Group, Inc. (NASDAQ:CAR). This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, ..</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Chevrolet Hub City in Lubbock</v>
+        <v>JEDEC® Announces Automotive Electronics Forum in September 2026</v>
       </c>
       <c r="B353" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C353" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D353" t="str">
         <v>Automotive</v>
       </c>
       <c r="E353" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-chevrolet-hub-city-in-lubbock-302816162.html</v>
+        <v>https://finance.yahoo.com/technology/articles/jedec-announces-automotive-electronics-forum-170000660.html</v>
       </c>
       <c r="F353" t="str">
-        <v>Former Gene Messer Chevrolet location is among the dealerships now operating under the unified Group 1 brand LUBBOCK, Texas, July 1, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based...</v>
+        <v>ARLINGTON, Va., August 19, 2026--JEDEC Solid State Technology Association, the global leader in the development of standards for the microelectronics industry, today announced that it is hosting an Automotive Electronics Forum on September 17, 2026 in Santa Clara, CA. Advance registration is required and space is limited. For more information and registration, visit the JEDEC website.</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>Vadzo Imaging Positions Falcon-544CRS Point of Care Camera with Wake-on-Motion for Portable Diagnostic Applications</v>
+        <v>National Sleep Foundation Will Convene National Roadway Safety Leaders To Advance Sleep Health and Transportation Safety</v>
       </c>
       <c r="B354" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C354" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D354" t="str">
-        <v>Healthcare, Energy, Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E354" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-544crs-point-of-care-camera-with-wake-22803942</v>
+        <v>https://www.prnewswire.com/news-releases/national-sleep-foundation-will-convene-national-roadway-safety-leaders-to-advance-sleep-health-and-transportation-safety-302855499.html</v>
       </c>
       <c r="F354" t="str">
-        <v>Vadzo's Falcon-544CRS is a 5MP USB 3.2 color camera built on the Onsemi AR0544 HyperLux LP sensor, combining Wake-on-Motion ultra-low power standby, enhanced Dynamic Range eDR, and Line Interleaved HDR with a back side illuminated BSI stacked CMOS architecture and UVC-compliant interface, purpose-built for portable point of care devices, telemedicine peripherals, patient monitoring systems, and battery-powered handheld diagnostic tools where extended battery operation and consistent image quality across variable clinical lighting conditions are simultaneous design requirements, in a compact 38mm x 38mm module that integrates without custom driver development on Windows, Linux, and Android platforms.</v>
+        <v>2026 Drowsy Driving Forum to feature NHTSA Administrator, NTSB Board Member, and automotive industry CEO on Leadership Panel in Washington, D.C. WASHINGTON, Aug. 19, 2026 /PRNewswire/ -- The National Sleep Foundation (NSF) today announced the first confirmed speakers for its 2026 NSF...</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Kia South Austin in South Austin</v>
+        <v>AmeriTrust Auto Advances End-to-End Lease Remarketing Strategy</v>
       </c>
       <c r="B355" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C355" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D355" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E355" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-kia-south-austin-in-south-austin-302816141.html</v>
+        <v>https://pr-inside.com/ameritrust-auto-advances-end-to-end-lease-remarketing-strategy-r5214052.htm</v>
       </c>
       <c r="F355" t="str">
-        <v>Former Kia of South Austin location is among the dealerships now operating under the unified Group 1 brand AUSTIN, Texas, July 1, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based...</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 19, 2026 / AmeriTrust Financial Technologies Inc. (TSXV:AMT)(OTCQB:AMTFF)(Frankfurt:1ZV) ("AmeriTrust", "AMT" or the "Company"), a fintech platform focused on automotive finance, today announced that AmeriTrust Auto, a wholly owned subsidiary of the Company, has received a Texas Dealer License and Texas Lease Facilitators License. AmeriTrust Auto is advancing an integrated lease-retention and remarketing strategy designed to create value for dealer partners, lessors, and customers throughout the lease lifecycle. The licenses represent an important first step in establishing AmeriTrust Auto's new vehicle remarketing business and expanding its ability to immediately conduct lease-related vehicle disposition activities in ..</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Volkswagen Hub City in Lubbock</v>
+        <v>Mahindra Last Mile Mobility Limited crosses 4 Lakh EV sales, becoming India's first commercial vehicle manufacturer to reach this milestone</v>
       </c>
       <c r="B356" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C356" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D356" t="str">
         <v>Automotive</v>
       </c>
       <c r="E356" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-volkswagen-hub-city-in-lubbock-302816140.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359140</v>
       </c>
       <c r="F356" t="str">
-        <v>Former Gene Messer Volkswagen location is among the dealerships now operating under the unified Group 1 brand LUBBOCK, Texas, July 1, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based...</v>
+        <v>- - &amp;#8226; India&amp;#39;s No. 1 electric commercial vehicle manufacturer for four consecutive financial years - &amp;#8226; 4 Lakh EVs across passenger and cargo last-mile segments - &amp;#8226; 9 Billion+ electric kilometre travelled, helping avoid approximately 1 85 000 metric tonne of CO&amp;amp;#8322; emissions - - - - - Behind every three-wheeler and small commercial vehicles is a livelihood &amp;#8212; a driver, a shopkeeper, a delivery partner, a small business. Today, more than 4 Lakh of those journeys run on Mahindra Last Mile Mo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359140</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>In HelloNation, Insurance Expert Curtis Ostler Explains Car Insurance Deductibles and Premium Tradeoffs for Utah Drivers</v>
+        <v>Zutobi Launches New Parent Driving Hub to Help Families Build Safer, ...</v>
       </c>
       <c r="B357" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C357" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D357" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive, Education</v>
       </c>
       <c r="E357" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-insurance-expert-curtis-ostler-explains-car-insurance-deductibles-and-premium-tradeoffs-for-utah-drivers-302816088.html</v>
+        <v>https://pr-inside.com/zutobi-launches-new-parent-driving-hub-to-help-families-build-safer-r5214047.htm</v>
       </c>
       <c r="F357" t="str">
-        <v>The article outlines how deductible choices affect premiums and out-of-pocket costs for South Jordan residents. SOUTH JORDAN, Utah, July 1, 2026 /PRNewswire/ -- How should Utah drivers choose the right deductible for their car insurance policy? HelloNation has published the answer in a...</v>
+        <v>(PR-inside.com) New national resource gives parents structured driving lessons, state-specific guidance and practical tools for teaching teens behind the wheel. NEWARK, DE / ACCESS Newswire / August 19, 2026 / Zutobi, a leading digital driver education platform used by over 15 million learners, today announced the launch of its new Parent Driving Hub, a comprehensive online resource designed to help parents guide their teenagers from permit preparation through supervised practice and road-test readiness. Available atzutobi.com/us/parents , the new section addresses one of the most overlooked parts of driver education: preparing parents to teach. Parents are responsible for supervising 40 to 50 required hours ..</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>Lost Money on Verra Mobility Corporation (VRRM)? Join Class Action ...</v>
+        <v>VIKING Car Care Expands Intellectual Property Portfolio with New Design Patents</v>
       </c>
       <c r="B358" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C358" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D358" t="str">
-        <v>Finance, Automotive</v>
+        <v>Real Estate, Automotive</v>
       </c>
       <c r="E358" t="str">
-        <v>https://pr-inside.com/lost-money-on-verra-mobility-corporation-vrrm-join-class-action-r5196720.htm</v>
+        <v>https://www.prweb.com/releases/viking-car-care-expands-intellectual-property-portfolio-with-new-design-patents-302854881.html</v>
       </c>
       <c r="F358" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>VIKING, a leader in automotive cleaning tools and accessories, announced the expansion of its intellectual property portfolio with the issuance of a new design patent for its innovative Bucket Caddy and the official publication of a design patent for its Foam Cannon canister. ST. LOUIS,...</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>Vadzo Imaging Validates AR2020 20MP Monochrome Camera Series for High Accuracy Barcode Decoding and OCR Applications</v>
+        <v>Made in Pennsylvania: Netflix Hits the Road With 'Tires,' MLB Home Run Derby and Netflix House Philadelphia</v>
       </c>
       <c r="B359" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C359" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D359" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E359" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validates-ar2020-20mp-monochrome-camera-series-for-high-22814274</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359131</v>
       </c>
       <c r="F359" t="str">
-        <v>The Falcon-2020MRS and Bolt-2020MRS are 20MP monochrome rolling shutter camera products built on the Onsemi HyperLux AR2020 sensor. They are validated for barcode decoding, OCR, document scanning, label inspection, and print verification. The Falcon-2020MRS delivers a 20MP monochrome USB camera solution over USB 3.2 Gen1 for workstation connected inspection platforms, while the Bolt-2020MRS provides a 20MP monochrome MIPI camera configuration for embedded vision platforms over MIPI CSI-2. Both products support 20MP, 4K, 1080p, 720p, and VGA output modes with fixed focus and auto exposure. Driver support covers Windows, Linux, and Android for the USB variant and standard Linux V4L2 for embedded MIPI platforms, all in a compact S-Mount form factor.</v>
+        <v>Netflix keeps popping up in Pennsylvania this summer. - - Tires, co-created, starring, and written by Shane Gillis, takes place at the fictional Valley Forge Automotive Center and has filmed all three seasons in the state. On Season 3, which debuted at #3 on the US Top 10 English TV list with 2M views, the workplace comedy worked with over 250 vendors and businesses and filmed in six cities and towns across the state, including West Chester, Philadelphia, Phoenixville, Oaks, Fr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359131</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>Toyota Motor North America Reports June, Second Quarter 2026 U.S. Sales Results</v>
+        <v>What to Do With Your Car When You Transition to Remote Work</v>
       </c>
       <c r="B360" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C360" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D360" t="str">
         <v>Automotive</v>
       </c>
       <c r="E360" t="str">
-        <v>https://www.prnewswire.com/news-releases/toyota-motor-north-america-reports-june-second-quarter-2026-us-sales-results-302816038.html</v>
+        <v>https://www.newswire.com/news/what-to-do-with-your-car-when-you-transition-to-remote-work</v>
       </c>
       <c r="F360" t="str">
-        <v>RAV4 Hybrid achieved an all-time best-ever Best-ever June sales for Lexus division 33 electrified vehicle options available between both Toyota and Lexus brands TMNA June electrified vehicle sales of 122,063, up 35.0 percent PLANO, Texas, July 1, 2026 /PRNewswire/ -- Toyota Motor North...</v>
+        <v/>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>SUBARU OF AMERICA REPORTS JUNE 2026 SALES UP 18.1 PERCENT</v>
+        <v>Ample Strengthens End User Computing Solutions to Help Enterprises Build Secure, Scalable, and Work-Ready Device Environments</v>
       </c>
       <c r="B361" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C361" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D361" t="str">
         <v>Automotive</v>
       </c>
       <c r="E361" t="str">
-        <v>https://www.prnewswire.com/news-releases/subaru-of-america-reports-june-2026-sales-up-18-1-percent-302815988.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767084</v>
       </c>
       <c r="F361" t="str">
-        <v>Forester remains top seller for sixth consecutive month Best June ever for Crosstrek Outback sales increase 32.7 percent CAMDEN, N.J., July 1, 2026 /PRNewswire/ -- Subaru of America, Inc. (SOA) today reported 54,909 vehicle sales for June 2026, an 18.1 percent increase compared to the...</v>
+        <v>Bengaluru, India, 2026-08-19 — /EPR Network/ — As organizations continue to adopt hybrid work models, distributed teams, mobility, and increasingly complex digital workplaces, managing employee devices [read full press release...]</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Car T Cell Therapy For Multiple Myeloma Pipeline 2026: Key Companies, MOA, ROA, and Clinical Trials Evaluation by DelveInsight | Bluebird bio, Cellectis SA, Caribou Biosciences, Luminary Therapeutics</v>
+        <v>Your LLM is not a PDF parser: use OpenDataLoader first</v>
       </c>
       <c r="B362" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C362" t="str">
-        <v>GetNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D362" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E362" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/car-t-cell-therapy-for-multiple-myeloma-pipeline-2026-key-companies-moa-roa-and-clinical-trials-evaluation-by-delveinsight-bluebird-bio-cellectis-sa-caribou-biosciences-luminary-therapeutics/?source=barchart</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767067</v>
       </c>
       <c r="F362" t="str">
-        <v/>
+        <v>London, Great Britain, 2026-08-19 — /EPR Network/ — Large Language Models (LLMs) have become remarkably powerful at understanding documents. Many modern AI platforms can accept [read full press release...]</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>As Global Markets Soar to All-Time Highs Like Eagles in the Sky, Echoing ...</v>
+        <v>VINNumber.ca Expands VIN Lookup Resources with Dedicated VIN Check Pages for Every Canadian Province</v>
       </c>
       <c r="B363" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C363" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D363" t="str">
         <v>Automotive</v>
       </c>
       <c r="E363" t="str">
-        <v>https://pr-inside.com/as-global-markets-soar-to-all-time-highs-like-eagles-in-the-sky-echoing-r5196710.htm</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766963</v>
       </c>
       <c r="F363" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / July 1, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>Ontario, Canada, 2026-08-19 — /EPR Network/ — VINNumber.ca today announced the expansion of its VIN lookup resources with dedicated VIN Check by Province pages, making [read full press release...]</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>As Global Markets Soar to All-Time Highs Like Eagles in the Sky, Echoing the Extraordinary Momentum of the Dot-Com Boom, ELEKTROS Strengthens Its Vision for High-Speed Electric Vehicle Charging Infrastructure as Demand for EVs Continues to Reach Record Levels</v>
+        <v>AAEON Release PICO-ADN2, a Robust 2.5” Single-Board for Space-Constrained Rugged Deployments</v>
       </c>
       <c r="B364" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C364" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D364" t="str">
-        <v>Automotive</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E364" t="str">
-        <v>https://www.newswire.com/news/as-global-markets-soar-to-all-time-highs-like-eagles-in-the-sky-echoing-the</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766955</v>
       </c>
       <c r="F364" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
-[...2 lines deleted...]
-    <row r="365">
+        <v>Targeting transportation, automation, and outdoor kiosk deployment, the PICO-ADN2 is designed for stable operation in unpredictable environments. Taipei, Taiwan, 2026-08-19 — /EPR Network/ — AAEON, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="365" xml:space="preserve">
       <c r="A365" t="str">
-        <v>Siemens to invest €300 million in Germany to build electrical backbone of tomorrow's industries</v>
+        <v>Meet the Drivers Behind the Helmets in TOYOTA RACING’s PIT STOP TONIGHT</v>
       </c>
       <c r="B365" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C365" t="str">
-        <v>WebWire</v>
+        <v>mlpr-toyota</v>
       </c>
       <c r="D365" t="str">
-        <v>AI, Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E365" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357026</v>
-[...2 lines deleted...]
-        <v>- - &amp;#8226; Expansion of production of high-efficiency power distribution systems for data centers, e-mobility and industrial automation - &amp;#8226; Expansion of Frankfurt switchgear factory, new supplier facility in Offenbach - &amp;#8226; Creation of up to 700 new jobs by end of 2030 - &amp;#8226; Commitment to Germany as a business location and to Made for Germany initiative - - - Siemens is investing &amp;#8364;300 million to significantly expand the production of key technologies for the global energy transition and for AI data c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357026</v>
+        <v>https://pressroom.toyota.com/meet-the-drivers-behind-the-helmets-in-toyota-racings-pit-stop-tonight/</v>
+      </c>
+      <c r="F365" t="str" xml:space="preserve">
+        <v xml:space="preserve">What happens when you combine the split-second intensity of a NASCAR® pit stop with the quick wit of one of YouTube’s most recognizable creators?  You get PIT STOP TONIGHT – TOYOTA RACING’s new four-episode YouTube series that trades traditional driver interviews for fast-paced entertainment designed […]
+The post Meet the Drivers Behind the Helmets in &lt;em&gt;TOYOTA RACING’s PIT STOP TONIGHT&lt;/em&gt; appeared first on Toyota USA Newsroom.</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>As U.S. Stock Markets Continue Rallying to Record and All-Time Highs-A ...</v>
+        <v>Detailed Vehicle History Introduces Vehicle Auction History Lookup by VIN to Expand Used Vehicle Research</v>
       </c>
       <c r="B366" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C366" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D366" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E366" t="str">
-        <v>https://pr-inside.com/as-u-s-stock-markets-continue-rallying-to-record-and-all-time-highs-a-r5196684.htm</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766866</v>
       </c>
       <c r="F366" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / July 1, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>NEW YORK, USA, 2026-08-19 — /EPR Network/ — Detailed Vehicle History, a U.S.-based provider of VIN lookup services and vehicle history reports, today announced the availability [read full press release...]</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>As U.S. Stock Markets Continue Rallying to Record and All-Time Highs-A Powerful Reminder of the Dot-Com Boom and America's Enduring Financial Leadership-ELEKTROS Strengthens Its Vision for High-Speed Electric Vehicle Charging Infrastructure as Demand for EVs Continues to Reach Record Levels</v>
+        <v>Texas Truck Permits Makes Texas DOT Number Registration Fast and Hassle-Free for Commercial Carriers</v>
       </c>
       <c r="B367" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C367" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D367" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E367" t="str">
-        <v>https://www.newswire.com/news/as-u-s-stock-markets-continue-rallying-to-record-and-all-time-highs-a-powerful</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766774</v>
       </c>
       <c r="F367" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>Houston, TX, 2026-08-19 — /EPR Network/ — Every commercial trucking business operating in Texas must meet state and federal registration requirements before hitting the road. Texas [read full press release...]</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>throo Launches in New York City with Lower Fares for Riders and Zero Commission for Drivers</v>
+        <v>Safety, trust, and liability: The foundations of autonomous mobility</v>
       </c>
       <c r="B368" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C368" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D368" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E368" t="str">
-        <v>https://express-press-release.net/news/2026/07/01/1761322</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359092</v>
       </c>
       <c r="F368" t="str">
-        <v>New York, New York – 2026-07-01 — /EPR Network/ – throo, the newest ride-hailing platform built to pay drivers more and charge riders less, officially [read full press release...]</v>
-[...2 lines deleted...]
-    <row r="369">
+        <v>Regardless of the approaches being adopted in China, Europe or the US, the case for autonomous mobility begins with safety. Human error &amp;#8212; fatigue, distraction and misjudgment &amp;#8212; is still a leading cause behind road accidents. Autonomous vehicles (AVs) have the potential to significantly reduce these risks. However, the journey to widespread adoption depends on more than just technological advancements. Public trust and clear liability frameworks are equally critical to the success of autonom... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359092</v>
+      </c>
+    </row>
+    <row r="369" xml:space="preserve">
       <c r="A369" t="str">
-        <v>Bikeleasing Group and Decathlon PULSE successfully complete strategic partnership to accelerate circular mobility in Europe</v>
+        <v>Hengrui Pharma Reports 2026 Interim Results as Innovation and Globalization Continue to Drive Business Momentum</v>
       </c>
       <c r="B369" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C369" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D369" t="str">
-        <v>Automotive</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E369" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357017</v>
-[...2 lines deleted...]
-        <v>Bikeleasing Group and Decathlon PULSE have successfully completed the closing of their previously announced strategic partnership. As planned, the wholly owned subsidiary of the global multispecialist sports brand Decathlon, has acquired a majority stake of 65% in the Bikeleasing Group. All regulatory and formal requirements have been fulfilled, enabling the full start of the collaboration between the two partners. - - Bikeleasing Group will continue to operate with its independent brands... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357017</v>
+        <v>https://www.acnnewswire.com/press-release/english/109246/</v>
+      </c>
+      <c r="F369" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 19, 2026 - (ACN Newswire) - Hengrui Pharma (“Hengrui” or “the Company”) today announced its financial results for the first half of 2026. During the reporting period, innovative drugs remained the Company’s key growth driver, while globalization initiatives continued to validate the global value of Hengrui’s innovation portfolio.
+Financial Highlights
+In the first half of 2026, Hengrui reported revenue of RMB15.46 billion. Drug sales revenue was RMB13.95 billion, representing a year-over-year increase of 1.87%. Innovative drug sales increased by 16.38% year-over-year and accounted for 63.16% of total drug sales, with non-oncology innovative drug sales increasing by 73.97% year-over-year and emerging as an increasingly important growth driver.
+Net profit attributable to shareholders of the listed company was RMB4.47 billion, up 0.34%. R&amp;D investment totaled RMB4.61 billion, representing 29.8% of revenue.
+Pipeline and Regulatory Highlights
+Hengrui continued to advance its pipeline in China during the reporting period, obtaining seven innovation-related approvals, including two Class 1 innovative medicines, one Class 2 innovative medicine and four additional indications. At the end of the reporting period, nine marketing applications had been accepted for review by China’s National Medical Products Administration, while 17 clinical programs had advanced to Phase III, 22 to Phase II, and 10 innovative assets had entered Phase I clinical development.
+Hengrui also reported progress across its metabolic pipeline. Two Phase III studies of ribupatide injection, a GLP-1/GIP dual receptor agonist, in China for type 2 diabetes reported positive topline results, supporting a planned NDA submission. HRS-7535, an oral small molecule GLP-1 receptor agonist, met all primary and key secondary endpoints at Week 44 in a China Phase III obesity study, with continued weight loss through Week 50 and mean body-weight reduction of up to 11.1%. An NDA submission is planned.
+Global Partnerships and Business Development
+Hengrui continued to advance its globalization strategy through diversified collaboration models. Since 2023, the Company has completed 13 overseas business development transactions, including out-licensing, NewCo and strategic alliances, with a total potential transaction value of approximately US$42 billion. These collaborations include leading global pharmaceutical companies such as BMS, GSK and others.
+Among the diversified collaboration models Hengrui has explored, NewCo has also seen important progress in 2026. Kailera Therapeutics completed its Nasdaq IPO in April 2026, becoming one of the largest biotech IPOs at the time. Braveheart Bio also successfully listed on the Nasdaq Global Market on August 6, 2026.
+Scientific Recognition
+During the reporting period, 204 research findings related to Hengrui products were published in academic journals and received international recognition. Hengrui participated in the American Society of Clinical Oncology Annual Meeting for the 16th consecutive year, with 91 studies accepted, including 11 oral presentations—a new high for the Company. Research in non-oncology areas was also presented at major international congresses, including the American Diabetes Association, International Stroke Conference, World Congress of Nephrology‌, American College of Cardiology, American Academy of Dermatology, and European Alliance of Associations for Rheumatology.
+Outlook
+Looking ahead, Hengrui will continue to advance its innovation and globalization strategy, while further pursuing its dual-growth strategy across oncology and chronic diseases. The Company will strengthen its global R&amp;D capabilities, pursue diversified international collaboration models, and continue to focus on delivering sustainable long-term value and bringing more high-quality innovative therapies to patients worldwide.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>As Global Markets Boom and Roar to Record and All-Time Highs, ELEKTROS ...</v>
+        <v>Machine Investment Group Closes Second Investment Fund at $350 Million Hard Cap</v>
       </c>
       <c r="B370" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C370" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D370" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Real Estate, Automotive</v>
       </c>
       <c r="E370" t="str">
-        <v>https://pr-inside.com/as-global-markets-boom-and-roar-to-record-and-all-time-highs-elektros-r5196671.htm</v>
+        <v>https://www.prnewswire.com/news-releases/machine-investment-group-closes-second-investment-fund-at-350-million-hard-cap-302854847.html</v>
       </c>
       <c r="F370" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / July 1, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>Fund II investment vehicle includes $350 million in primary commitments and $120 million in co-investments to date NEW YORK and WASHINGTON, Aug. 19, 2026 /PRNewswire/ -- Machine Investment Group, LP (Machine), a real estate investment platform focused on opportunistic, distressed and...</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>As Global Markets Boom and Roar to Record and All-Time Highs, ELEKTROS Strengthens Its Vision for High-Speed EV Charging Infrastructure</v>
+        <v>Hypercharge Announces Launch of Home Club, A New Home Charging Rewards Program for Canadian EV Drivers</v>
       </c>
       <c r="B371" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C371" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D371" t="str">
         <v>Automotive</v>
       </c>
       <c r="E371" t="str">
-        <v>https://www.newswire.com/news/as-global-markets-boom-and-roar-to-record-and-all-time-highs-elektros</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347545/0/en/hypercharge-announces-launch-of-home-club-a-new-home-charging-rewards-program-for-canadian-ev-drivers.html</v>
       </c>
       <c r="F371" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>Home Club offers eligible Canadian drivers a free Level 2 EV charger, home charging rewards of up to $0.11 per kWh, installation support, and bonus credit</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Toyota North Austin Collision in North Austin</v>
+        <v>XCharge Announces Plan to Implement ADS Ratio Change</v>
       </c>
       <c r="B372" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C372" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D372" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E372" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-toyota-north-austin-collision-in-north-austin-302815547.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347551/0/en/xcharge-announces-plan-to-implement-ads-ratio-change.html</v>
       </c>
       <c r="F372" t="str">
-        <v>Former Toyota of North Austin Collision Center location is among the facilities now operating under the unified Group 1 brand AUSTIN, Texas, July 1, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a...</v>
+        <v>HAMBURG, Germany and AUSTIN, Texas, Aug. 19, 2026 (GLOBE NEWSWIRE) -- XCHG Limited ("XCharge" or the "Company") (Nasdaq: XCH), a global provider in high-power EV charging solutions, today announced that it will change the ratio (the “ADS Ratio”) of its American depositary shares (“ADSs”) to its Class A ordinary shares, par value US$0.00001 per share, from the current ADS Ratio of one (1) ADS representing forty (40) Class A ordinary shares to a new ADS Ratio of one (1) ADS representing eight hundred (800) Class A ordinary shares (the “ADS Ratio Change”). For the Company’s ADS holders, the ADS Ratio Change will have the same effect as a one-for-twenty (20) reverse split.</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Toyota North Austin in North Austin</v>
+        <v>Autozi Internet Technology (Global) Ltd. (Nasdaq: AZI) Announces Receipt of US$30 Million Investment to Accelerate Strategic Growth</v>
       </c>
       <c r="B373" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C373" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D373" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E373" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-toyota-north-austin-in-north-austin-302815439.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347534/0/en/autozi-internet-technology-global-ltd-nasdaq-azi-announces-receipt-of-us-30-million-investment-to-accelerate-strategic-growth.html</v>
       </c>
       <c r="F373" t="str">
-        <v>Former Toyota of North Austin location is among the dealerships now operating under the unified Group 1 brand AUSTIN, Texas, July 1, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based...</v>
+        <v>Capital strengthens Autozi’s ability to integrate automotive supply-chain resources, expand its cross-border platform, advance digital and intelligent technologies, and scale lifecycle automotive services</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Volkswagen Alamo Heights in Alamo Heights</v>
+        <v>Uber Drivers Can Now Take Advantage of the $750 Uber Driver Incentive in Vacaville, California</v>
       </c>
       <c r="B374" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C374" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D374" t="str">
         <v>Automotive</v>
       </c>
       <c r="E374" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-volkswagen-alamo-heights-in-alamo-heights-302815422.html</v>
+        <v>https://www.prnewswire.com/news-releases/uber-drivers-can-now-take-advantage-of-the-750-uber-driver-incentive-in-vacaville-california-302855012.html</v>
       </c>
       <c r="F374" t="str">
-        <v>Former Volkswagen of Alamo Heights location is among the dealerships now operating under the unified Group 1 brand ALAMO HEIGHTS, Texas, July 1, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a...</v>
+        <v>VACAVILLE, Calif., Aug. 19, 2026 /PRNewswire/ -- Ammaar's Toyota Vacaville is now offering a $750 Uber Driver Incentive, giving eligible Uber drivers in Vacaville an opportunity to save while shopping for a qualifying Toyota vehicle. Ammaar's Toyota Vacaville is highlighting an...</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>As Global Markets Skyrocket to Record and All-Time Highs, Echoing the ...</v>
+        <v>DSC Holdings Ltd. to Report Second Quarter 2026 Unaudited Financial Results on Wednesday, August 26, 2026</v>
       </c>
       <c r="B375" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C375" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D375" t="str">
-        <v>Automotive</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E375" t="str">
-        <v>https://pr-inside.com/as-global-markets-skyrocket-to-record-and-all-time-highs-echoing-the-r5196655.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347475/0/en/dsc-holdings-ltd-to-report-second-quarter-2026-unaudited-financial-results-on-wednesday-august-26-2026.html</v>
       </c>
       <c r="F375" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / July 1, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>HANGZHOU, China, Aug. 19, 2026 (GLOBE NEWSWIRE) -- DSC Holdings Ltd. (“DSC” or the “Company”) (NASDAQ: DSC), the AI application infrastructure for China’s used car industry, today announced that it will release its unaudited financial results for the second quarter ended June 30, 2026, before the U.S. market opens on Wednesday, August 26, 2026.</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>As Global Markets Skyrocket to Record and All-Time Highs, Echoing the Extraordinary Momentum of the Dot-Com Boom, ELEKTROS Strengthens Its Vision for High-Speed EV Charging Infrastructure as Demand for Electric Vehicles Continues to Accelerate</v>
+        <v>EHang Launches Global Fast Track Program to Accelerate International Commercialization of Pilotless eVTOL; Sri Lanka First to Adopt</v>
       </c>
       <c r="B376" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C376" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D376" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E376" t="str">
-        <v>https://www.newswire.com/news/as-global-markets-skyrocket-to-record-and-all-time-highs-echoing-the</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347473/0/en/ehang-launches-global-fast-track-program-to-accelerate-international-commercialization-of-pilotless-evtol-sri-lanka-first-to-adopt.html</v>
       </c>
       <c r="F376" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>COLOMBO, Sri Lanka, Aug. 19, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited (Nasdaq: EH) (“EHang” or the “Company”), a world-leading advanced air mobility (“AAM”) technology platform company, today announced the launch of its Global Fast Track Program — a structured and accelerated pathway for the assessment and introduction of pilotless eVTOL operations in international markets. Sri Lanka is the inaugural market under the initiative, with Sri Lanka's Ministry of Ports and Civil Aviation, and the Civil Aviation Authority of Sri Lanka (“CAASL”) adopting the Fast Track Program, targeting sandbox commercialization within four months, subject to the successful completion of mandatory regulatory, technical, operational and safety assessments.</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Private Aviation Sees Continued Demand as Travelers Prioritize Flexibility and Time Efficiency</v>
+        <v>Cedar Electronics selects TomTom Orbis Maps to enhance speed awareness across the United States</v>
       </c>
       <c r="B377" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C377" t="str">
         <v>WebWire</v>
       </c>
       <c r="D377" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E377" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356998</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359075</v>
       </c>
       <c r="F377" t="str">
-        <v>Demand for private aviation continues to evolve as business leaders, entrepreneurs, and leisure travelers increasingly prioritize flexibility, time savings, and access to airports beyond the reach of traditional airline networks. Industry observers note that the market has matured beyond exceptional circumstances, with private charter becoming an established mobility option for a broader range of travelers. - - While commercial aviation remains the preferred choice for most journeys, privat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356998</v>
+        <v>TomTom ( TOM2 ), the specialist in mapping and location technology, announced that Cedar Electronics, a leading provider of automotive safety and driver awareness solutions, has selected TomTom Orbis Maps for integration into its Escort and Cobra radar detector products in markets where these features are supported. - - By leveraging TomTom&amp;#39;s high-quality, frequently refreshed speed limit data, Cedar Electronics can validate and maintain up-to-date posted road speed information across the U... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359075</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>MicroVision Appoints IDI Laser as Premier Partner for Industrial, Defense, ...</v>
+        <v>4D Imaging Radar Market Overview: Growth Drivers and Challenges</v>
       </c>
       <c r="B378" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C378" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D378" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E378" t="str">
-        <v>https://pr-inside.com/microvision-appoints-idi-laser-as-premier-partner-for-industrial-defense-r5196651.htm</v>
+        <v>https://express-press-release.net/news/2026/08/19/1768200</v>
       </c>
       <c r="F378" t="str">
-        <v>(PR-inside.com) Partnership Expands MicroVision's Regional Presence and Supports Growing Demand for Advanced Perception Solutions Across Industrial Automation, Critical Infrastructure, Security, and Defense Applications REDMOND, WA / ACCESS Newswire / July 1, 2026 /MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, automotive, security and defense applications, today announced the appointment of IDI Laser as a Premier Partner for industrial, defense, and security markets across Southeast Asia. Under the agreement, IDI Laser will represent MicroVision's portfolio of lidar and perception solutions across Singapore, Thailand, Indonesia, the Philippines, Hong Kong, and Taiwan, helping customers evaluate, deploy, and scale advanced sensing technologies fo</v>
+        <v>Radar has been part of vehicle safety systems for decades, but a new class of sensor is changing what &amp;#8220;seeing the road&amp;#8221; actually means. 4D [read full press release...]</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Rekor Systems Launches Rekor Scout Axis Agent With Go-Secure.Video: Bringing Trusted and Tamper-Evident Video to Standard Axis Cameras</v>
+        <v>Dimethyl Carbonate Market Trends: EVs Drive Battery-Grade Demand</v>
       </c>
       <c r="B379" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C379" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D379" t="str">
-        <v>Finance, Automotive, Media</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E379" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320684/0/en/Rekor-Systems-Launches-Rekor-Scout-Axis-Agent-With-Go-Secure-Video-Bringing-Trusted-and-Tamper-Evident-Video-to-Standard-Axis-Cameras.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1768149</v>
       </c>
       <c r="F379" t="str">
-        <v>New Go-Secure.Video agent enables Rekor customers to verify video integrity from the moment of capture when using Rekor's advanced vehicle recognition on their existing Axis cameras New Go-Secure.Video agent enables Rekor customers to verify video integrity from the moment of capture when using Rekor's advanced vehicle recognition on their existing Axis cameras</v>
+        <v>The global push toward electric mobility and cleaner industrial chemistry is reshaping demand for one unassuming but increasingly critical chemical: dimethyl carbonate (DMC). Once known [read full press release...]</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>CSG expands its U.S. presence with launch of CSG Land Systems North America</v>
+        <v>EV Adoption Challenges the Gasoline As A Fuel Market</v>
       </c>
       <c r="B380" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C380" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D380" t="str">
         <v>Automotive</v>
       </c>
       <c r="E380" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320683/0/en/CSG-expands-its-U-S-presence-with-launch-of-CSG-Land-Systems-North-America.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1768118</v>
       </c>
       <c r="F380" t="str">
-        <v>Global industrial and technology group CSG today announced a new U.S. subsidiary, CSG Land Systems North America. Headquartered in Michigan, the company will represent three longtime suppliers of equipment to NATO in the United States: Excalibur Army, Tatra Defence and Tatra Trucks, and will focus on expanding the Group’s activities in self-propelled artillery systems and high-mobility tactical vehicles in the U.S. market. New subsidiary builds on CSG’s growing U.S. defense manufacturing footprint and workforce.</v>
-[...2 lines deleted...]
-    <row r="381">
+        <v>The global gasoline as a fuel market was valued at approximately USD 1.8 trillion in 2025. The market is expected to remain at around USD 1.8 trillion in 2026 before reaching USD [read full press release...]</v>
+      </c>
+    </row>
+    <row r="381" xml:space="preserve">
       <c r="A381" t="str">
-        <v>SEALSQ to Bring Post Quantum Security to the Automotive Industry</v>
+        <v>Everest Medicines Reports 1H 2026 Results, Enters New Phase as Growth Accelerates and Innovation Gains Momentum</v>
       </c>
       <c r="B381" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C381" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D381" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, AI, SaaS, Healthcare, Automotive, Education</v>
       </c>
       <c r="E381" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320677/0/en/SEALSQ-to-Bring-Post-Quantum-Security-to-the-Automotive-Industry.html</v>
-[...2 lines deleted...]
-        <v>Geneva, Switzerland, July 01, 2026 (GLOBE NEWSWIRE) -- Enabling secure zonal architectures with chiplet-based Hardware Security Modules and pre-certified Secure Enclave IP to be integrated into next-generation automotive SoCs.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109229/</v>
+      </c>
+      <c r="F381" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 19, 2026 - (ACN Newswire) - Everest Medicines (01952.HK) announced its interim results for the six months ended June 30, 2026. Everest delivered strong growth and reached an important profitability milestone in the first half of 2026. Total revenue increased 157% year-on-year to RMB 1.148 billion, driven by continued commercial momentum across the company’s portfolio. Gross margin excluding non-cash items reached 73.7%, while operating expenses as a percentage of revenue decreased by 64.0 percentage points year-on-year, reflecting increasing operating leverage and execution efficiency.
+From the first-half results, the company’s growth drivers are broadening beyond the commercialization of core products to include portfolio expansion, monetization of innovative assets, and global expansion.
+In the first half of 2026, the company achieved non-IFRS net profit of RMB 97.23 million, while IFRS net loss narrowed by 98% year-on-year. Everest ended the period with RMB 1.859 billion in cash. Following the reporting period, the company received approximately RMB 770 million in July from the upfront payment under its global licensing and collaboration agreement for civorebrutinib, further strengthening its financial position and capacity to invest in future growth.
+Mr. Yifang Wu, Chairman of the Board of Everest Medicines, said: “Everest Medicines has entered a new phase of development as an innovation-driven, integrated biopharmaceutical company. Guided by our 2030 Strategy, we are strengthening our capabilities in innovation, commercialization, and global development, accelerating the realization of global value and laying a stronger foundation for sustainable, high-quality growth.”
+During the period, the company achieved profitability, while expanding its innovative pipeline and advancing its R&amp;D programs. Through continued efforts to strengthen its BD capabilities, the company is developing a model that combines in-licensed and internally developed early-stage assets, exemplified by civorebrutinib (also known as EVER001), with internal incubation and development creating opportunities to out-license innovative assets and realize their value. At the same time, the company is bringing in high-quality mid- to late-stage assets, exemplified by NEFECON(R), while continuing to build its commercialization capabilities and generate further opportunities for BD partnerships. These efforts are enhancing the efficiency of innovation resource allocation and accelerating the translation of innovation into clinical and commercial value.
+Everest’s marketed portfolio continued to gain momentum
+NEFECON(R) maintained strong sales momentum. In the first half of 2026, sales revenue from NEFECON(R) reached RMB 889 million, with net sales increasing 94% year-on-year. Through deeper penetration across key hospitals, broader market expansion, enhanced physician and patient education, and continued generation of real-world evidence, Everest is supporting broader adoption of treatment strategies focused on addressing underlying causes, early intervention, and long-term management. Following approval, VELSIPITY(R) moved rapidly into commercialization, with local manufacturing progressing. XERAVA(R) delivered steady hospital sales growth, while local manufacturing advanced as planned. The company also reached an understanding with Hainan Herui Pharmaceutical Co., Ltd. regarding certain NEFECON(R)-related patent matters and entered into a commercialization collaboration for budesonide enteric capsules, further broadening treatment options for patients.
+Meanwhile, commercialization services for Hasten Biopharmaceuticals continued to contribute to revenue growth. Services for mature products under the CSO arrangement commenced in March 2026, generating RMB 145 million in service revenue and RMB 28 million in commercialization profit in the first half of the year.
+Mr. Rogers Yongqing Luo, Chief Executive Officer of Everest Medicines, said: “In the first half of 2026, the company continued to execute its strategy and accelerate the translation of innovation into clinical and commercial value. Solid progress across commercialization, BD, in-house R&amp;D, and global expansion further strengthened our foundation for sustainable growth and our ability to bring innovative therapies to patients.
+Our BD strategy is building a diversified portfolio of future growth drivers through global partnerships for internally developed assets and selective in-licensing of differentiated innovative assets, while our in-house R&amp;D continues to generate clinical progress. With the establishment of a pan-Asia-Pacific commercialization platform, we are also extending our proven capabilities from China into other Asian markets.”
+EVER001 global licensing deal expected to accelerate overseas development
+In June, the company entered into an exclusive licensing and collaboration agreement with Travere Therapeutics, Inc. (NASDAQ: TVTX) for the development and commercialization of civorebrutinib (also known as EVER001) in all markets outside China and certain countries in East and Southeast Asia. The deal has a total potential value of up to $1.1425 billion, including an upfront payment of $112.5 million and up to approximately $1.03 billion in additional cash payments tied to specified clinical development, regulatory and commercial milestones across up to five indications. Travere will also pay tiered royalties on future sales in its licensed territories, ranging from high single-digit to double-digit percentages based on annual net sales thresholds.
+CICC believes the partnership is expected to accelerate the global clinical development and commercialization of EVER001 and could advance its development in membranous nephropathy. BOCOM International is positive on EVER001’s overseas market potential and its development opportunities across additional indications. EVER001 achieved positive 52-week Phase 1b/2a clinical results, and a Phase 2 basket trial has been initiated in China to further evaluate its potential in autoimmune kidney diseases, including FSGS, MCD, and IgAN.
+BD expansion further strengthens the product pipeline
+The company continued to selectively introduce mid- to late-stage assets with strong commercial potential. MT1013, DMX-200, and Bejescin(R) strengthened its nephrology and autoimmune portfolio; CARDAMYST(R) and Sumecigrel (formerly known as Vicagrel) further expanded its cardiovascular portfolio; and LNZ100, together with VIS-101, enhanced its ophthalmology portfolio.
+With multiple assets moving through key regulatory and commercialization milestones, the company is building a diversified portfolio of future growth drivers. CARDAMYST(R) is expected to receive approval in the third quarter of 2026, LEROCHOL(R) and LNZ100 are expected to receive approval in 2027, and MT1013 is expected to receive approval in 2028.
+In-house R&amp;D and pan-Asia-Pacific expansion advance
+The company’s in-house R&amp;D also translated into clinical progress. The company’s proprietary AI+mRNA platform also advanced, with its personalized mRNA cancer vaccine EVM16 achieving its first-in-human clinical data readout and planned to enter an investigator-initiated Phase 1b study in the fourth quarter of 2026. EVM18, the company’s in vivo CAR-T therapy, has initiated IIT studies across multiple autoimmune diseases and is advancing toward global IND filings.
+The acquisition of Hasten Biopharmaceuticals (SG) Pte. Ltd. further strengthened the company’s global commercialization capabilities and established a pan-Asia-Pacific commercialization platform. The platform provides a foundation for scaling the company’s proven commercialization capabilities from China across Asian markets, supporting the regional expansion of both existing and future products.
+Meanwhile, CBC Group and the company’s Directors have collectively purchased 5.163 million shares since December 2025, with the transactions totaling more than HK$172.5 million, demonstrating their confidence in the company’s strategic direction and long-term prospects.
+Overall, Everest Medicines is gradually developing a growth model built on the commercialization of core products, portfolio expansion through BD, a pipeline of innovative assets generated through in-house R&amp;D, and international expansion through global partnerships and its pan-Asia-Pacific platform. As the company enters its new phase, the coordinated strengthening of its capabilities in innovation resource integration, commercialization, and global development is expected to provide an important foundation for future growth.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>ASN Software Unveils the Automotive Business Universe: One Connected Platform for Dealers, Finance Companies, Service Shops, and Flooring Companies</v>
+        <v>Class Action Filed Against Avis Budget Group, Inc. (CAR) Over Securities ...</v>
       </c>
       <c r="B382" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C382" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D382" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E382" t="str">
-        <v>https://www.pr.com/press-release/972433</v>
+        <v>https://pr-inside.com/class-action-filed-against-avis-budget-group-inc-car-over-securities-r5213843.htm</v>
       </c>
       <c r="F382" t="str">
-        <v>New visualization illustrates how ASN Software unifies CRM, AI, payments, accounting, service operations, compliance, finance, and hundreds of integrations into one connected business platform. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 18, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>O'Shaughnessy Ventures Backs Engineer Using Brain Data to Fight Driver Fatigue</v>
+        <v>ROSEN, REGARDED INVESTOR COUNSEL, Encourages Avis Budget Group, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B383" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C383" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D383" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E383" t="str">
-        <v>https://www.prnewswire.com/news-releases/oshaughnessy-ventures-backs-engineer-using-brain-data-to-fight-driver-fatigue-302815823.html</v>
+        <v>https://www.newsfilecorp.com/release/310397/ROSEN-REGARDED-INVESTOR-COUNSEL-Encourages-Avis-Budget-Group-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F383" t="str">
-        <v>Avaneesh Babu awarded an O'Shaughnessy Fellowship to develop a wearable headset that detects and counteracts drowsiness in real time GREENWICH, Conn., July 1, 2026 /PRNewswire/ -- O'Shaughnessy Ventures LLC (OSV), an investment firm that empowers creators, has awarded an O'Shaughnessy...</v>
+        <v>New York, New York--(Newsfile Corp. - August 18, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline.SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to compensation...</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>ProBio's AAV Manufacturing Excellence Powers UC Irvine and GlyTR Therapeutics First‑in‑Class pan-cancer CAR‑T Program</v>
+        <v>Momenta, XHEART, and QNX Build an Autonomous Driving Platform Certified ...</v>
       </c>
       <c r="B384" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C384" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D384" t="str">
-        <v>SaaS, Automotive, Education</v>
+        <v>Finance, AI, SaaS, Automotive</v>
       </c>
       <c r="E384" t="str">
-        <v>https://www.prnewswire.com/news-releases/probios-aav-manufacturing-excellence-powers-uc-irvine-and-glytr-therapeutics-firstinclass-pan-cancer-cart-program-302815846.html</v>
+        <v>https://pr-inside.com/momenta-xheart-and-qnx-build-an-autonomous-driving-platform-certified-r5213832.htm</v>
       </c>
       <c r="F384" t="str">
-        <v>HOPEWELL, N.J., Jul 1, 2026 /PRNewswire/ -- The University of California, Irvine (UC Irvine) School of Medicine and GlyTR Therapeutics have developed a next‑generation AAV‑mediated CAR T‑cell platform, GlyTR (pronounced 'glitter'), engineered to target tumor‑associated carbohydrate...</v>
+        <v>(PR-inside.com) SHANGHAI, CN / ACCESS Newswire / August 18, 2026 / Momenta, a leading Physical AI company, together with XHEART, has selected QNX® OS for Safety from QNX, a division of BlackBerry Limited (NYSE:BB)(TSX:BB), as the foundation for its Physical AI-defined autonomous driving platform. Integrating Momenta's full-stack autonomous driving solution, XHEART X7 automotive-grade SoC, and QNX OS for Safety, built on QNX® SDP 8.0, the three collaborators are delivering a production-ready solution designed to help automakers accelerate deployment while meeting global functional safety standards. Certified to ISO 26262 ASIL D, this solution enhances driving safety and intelligence, and gives OEMs a functionally safe ..</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Cardiff tops Marshmallow’s Safe Driver Index</v>
+        <v>CARsgen Therapeutics Announces 2026 Interim Results</v>
       </c>
       <c r="B385" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C385" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D385" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E385" t="str">
-        <v>https://pressat.co.uk/releases/cardiff-tops-marshmallows-safe-driver-index-1f16f5016ad42b998013b6b92839a403/</v>
+        <v>https://www.prnewswire.com/news-releases/carsgen-therapeutics-announces-2026-interim-results-302854149.html</v>
       </c>
       <c r="F385" t="str">
-        <v xml:space="preserve">Wednesday 1 July, 2026 Drivers across Cardiff are some of the safest in the UK, according to claims and accident data from Marshmallow Car Insurance. The affordable car insurance company analysed over 500,000 data points covering claims made, accidents, police attendance to accidents, and the seriousness of accidents to find which postcode area had the highest safety score. It found that drivers in both Wales and Scotland scored highly for safety compared to their English counterparts, with Cardiff, Aberdeen and Motherwell taking three of the top four places. The 10 postcode areas with the highest safety score are: Marshmallow, which provides affordable car insurance, analysed 69 postcode areas, covering hundreds of thousands of policies, tens of thousands of accident claims and more than </v>
+        <v>SHANGHAI, Aug. 18, 2026 /PRNewswire/ -- CARsgen Therapeutics Holdings Limited (Stock Code: 2171.HK), a company focused on developing innovative CAR T-cell therapies, has announced its 2026 Interim Results. Business Highlights Cash and cash equivalents were around RMB1,400 million as of...</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Cars.com Releases a Guide to the Most Affordable American-Made Vehicles of 2026 to Ring in America's 250th</v>
+        <v>EV Technology Group Announces Revocation of Cease Trade Order</v>
       </c>
       <c r="B386" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C386" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D386" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E386" t="str">
-        <v>https://www.prnewswire.com/news-releases/carscom-releases-a-guide-to-the-most-affordable-american-made-vehicles-of-2026-to-ring-in-americas-250th-302815361.html</v>
+        <v>https://pr-inside.com/ev-technology-group-announces-revocation-of-cease-trade-order-r5213774.htm</v>
       </c>
       <c r="F386" t="str">
-        <v>The current average new car tops $50,000, but Cars.com's 2026 American-Made Index reveals 10 American-made vehicles starting as low as $24,420 CHICAGO, July 1, 2026 /PRNewswire/ -- As America prepares to celebrate its 250th birthday, car-shopping marketplace Cars.com™ (NYSE: CARS) has...</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 18, 2026 / EV Technology Group Ltd. ("EVT" or the "Company") is pleased to announce that the Ontario Securities Commission (the "OSC") has issued the Company a revocation order dated August 18, 2026 granting full revocation of the cease trade order previously issued by the OSC on April 8, 2024 (the "CTO") and the reciprocal cease trade orders issued by the Alberta Securities Commission (the "ASC") and the British Columbia Securities Commission (the "BCSC"). The OSC, as principal regulator, previously issued a cease trade order against the Company on April 8, 2024 and the ..</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>MOBILITY GLOBAL INC. COMPLETES SEPARATION FROM S&amp;amp;P GLOBAL INC. AND BEGINS TRADING ON THE NEW YORK STOCK EXCHANGE AS A GLOBAL LEADER IN AUTOMOTIVE DATA &amp;amp; ANALYTICS</v>
+        <v>Lumileds Aligns Capital Structure to Enable Transformation and Continue Customer Support</v>
       </c>
       <c r="B387" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C387" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D387" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E387" t="str">
-        <v>https://www.prnewswire.com/news-releases/mobility-global-inc-completes-separation-from-sp-global-inc-and-begins-trading-on-the-new-york-stock-exchange-as-a-global-leader-in-automotive-data--analytics-302815767.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/lumileds-aligns-capital-structure-enable-220000035.html</v>
       </c>
       <c r="F387" t="str">
-        <v>NEW YORK, July 1, 2026 /PRNewswire/ -- Mobility Global Inc. (NYSE: MBGL) announced today that it has completed its separation from S&amp;P Global Inc. and is now an independent, public company. Mobility Global shares will begin trading today on the New York Stock Exchange under the ticker...</v>
+        <v>EINDHOVEN, The Netherlands &amp; LOS ANGELES, August 18, 2026--Lumileds Holding B.V. ("Lumileds" or the "Company"), a global leader in LED and microLED technology for the automotive, display, illumination, and mobile markets, today announced it has entered into a transaction with Gallant Capital Partners ("Gallant"), an operationally focused private investment firm. Gallant has acquired majority positions in the Company’s senior secured term loan credit facilities.</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>S&amp;amp;P GLOBAL INC. COMPLETES SEPARATION OF MOBILITY GLOBAL INC.</v>
+        <v>BraunAbility Introduces LiftSentinel™: An Aftermarket Lift Barrier for Commercial Wheelchair Lifts</v>
       </c>
       <c r="B388" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C388" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D388" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E388" t="str">
-        <v>https://www.prnewswire.com/news-releases/sp-global-inc-completes-separation-of-mobility-global-inc-302815760.html</v>
+        <v>https://www.prnewswire.com/news-releases/braunability-introduces-liftsentinel-an-aftermarket-lift-barrier-for-commercial-wheelchair-lifts-302854533.html</v>
       </c>
       <c r="F388" t="str">
-        <v>NEW YORK, July 1, 2026 /PRNewswire/ -- S&amp;P Global Inc. (NYSE: SPGI) announced today that it has completed the separation of its Mobility division into an independent, public company, Mobility Global Inc. ("Mobility Global"). Mobility Global common stock will begin regular-way trading...</v>
+        <v>MOUNT CARMEL, Ill., Aug. 18, 2026 /PRNewswire/ -- BraunAbility, a leading manufacturer of mobility transportation solutions announced the launch of LiftSentinel, an aftermarket lift barrier designed to enhance security and peace of mind for operators and passengers using commercial...</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>Nagase America Celebrates Grand Opening of Downtown Detroit Mobility Solutions Office with Formal Ribbon-Cutting Ceremony</v>
+        <v>CAR ALERT: Securities Fraud Class Action Launched Against Avis Budget ...</v>
       </c>
       <c r="B389" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C389" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D389" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E389" t="str">
-        <v>https://www.prnewswire.com/news-releases/nagase-america-celebrates-grand-opening-of-downtown-detroit-mobility-solutions-office-with-formal-ribbon-cutting-ceremony-302815337.html</v>
+        <v>https://pr-inside.com/car-alert-securities-fraud-class-action-launched-against-avis-budget-r5213731.htm</v>
       </c>
       <c r="F389" t="str">
-        <v>City of Detroit, Detroit Economic Growth Corporation, and Consulate - Deputy General of Japan in Detroit join Nagase America to celebrate the milestone in the heart of Detroit's automotive corridor DETROIT, July 1, 2026 /PRNewswire/ -- Nagase America, a subsidiary of Nagase &amp; Co., Ltd....</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 18, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Pomerantz LLP Notifies Investors of Class Action Against Verra Mobility Corporation – VRRM</v>
+        <v>WyoTech's Female Enrollment Doubles as Women Redefine the Skilled Trades ...</v>
       </c>
       <c r="B390" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C390" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D390" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E390" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-notifies-investors-of-class-action-against-verra-2324243</v>
+        <v>https://pr-inside.com/wyotech-s-female-enrollment-doubles-as-women-redefine-the-skilled-trades-r5213730.htm</v>
       </c>
       <c r="F390" t="str">
-        <v/>
+        <v>(PR-inside.com) A female graduate tells how America's Destination Trade School for automotive, diesel, welding, and collision trades gave her the skills and confidence to build a career in classic car restoration. LARAMIE, WY / ACCESS Newswire / August 18, 2026 / Women make up less than five percent of the workforce in most skilled trades - and just two percent of automotive techs and mechanics - driving the stereotype that trades are not for women. WyoTech, a top U.S. automotive, diesel, welding, and collision trade school, is breaking that stereotype, with its female enrollment more than doubling in the last four years. In ..</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>Why Green Mobility Has to Go Beyond EV Sales</v>
+        <v>In HelloNation, Collision Repair Expert Costa Tsiobanos Outlines When a Vehicle Is Safe to Drive After an Accident</v>
       </c>
       <c r="B391" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C391" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D391" t="str">
         <v>Automotive</v>
       </c>
       <c r="E391" t="str">
-        <v>https://www.prnewswire.com/news-releases/why-green-mobility-has-to-go-beyond-ev-sales-302815345.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-collision-repair-expert-costa-tsiobanos-outlines-when-a-vehicle-is-safe-to-drive-after-an-accident-302854438.html</v>
       </c>
       <c r="F391" t="str">
-        <v>IRVINE, Calif., July 1, 2026 /PRNewswire/ -- For years, the conversation around electric vehicles has largely focused on one metric: How many cars are sold. While EV adoption remains an important indicator of progress, it tells only part of the story. The transition to sustainable...</v>
+        <v>A New HelloNation Article Describes the Warning Signs Drivers Should Watch for After a Collision Before Resuming Normal Driving SIOUX CITY, Iowa, Aug. 18, 2026 /PRNewswire/ -- After a crash, how can drivers determine whether a damaged vehicle is safe to drive after an accident? A...</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>Business Number Plate Sales Double as Firms Use Registrations to Extend ...</v>
+        <v>WyoTech's Female Enrollment Doubles as Women Redefine the Skilled Trades Workforce</v>
       </c>
       <c r="B392" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C392" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D392" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E392" t="str">
-        <v>https://pr-inside.com/business-number-plate-sales-double-as-firms-use-registrations-to-extend-r5196505.htm</v>
+        <v>https://www.newswire.com/news/wyotechs-female-enrollment-doubles-as-women-redefine-the-skilled-22846160</v>
       </c>
       <c r="F392" t="str">
-        <v>(PR-inside.com) SWANSEA, GB / ACCESS Newswire / July 1, 2026 / Private number plates are increasingly being used by UK businesses for reasons that go far beyond personalisation, according toPlates4Less . While many motorists associate personalised registrations with prestige vehicles and personal names, businesses are increasingly using registrations as branding tools, vehicle identifiers and, in some cases, a way of helping older fleet vehicles maintain a more modern and professional appearance and therefore save money. Plates4Lesssays it first noticed a significant increase in business-related enquiries during 2022 and the trend has continued to accelerate. The company reports that business-to-business enquiries and sales more than ..</v>
+        <v>A female graduate tells how America's Destination Trade School for automotive, diesel, welding, and collision trades gave her the skills and confidence to build a career in classic car restoration.</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Uxin Announces Adoption of Rule 10b5-1 Purchase Plan by Entity Controlled by Chairman and CEO</v>
+        <v>Chargie Announces Leadership Updates to Drive Next Phase of Growth and Innovation</v>
       </c>
       <c r="B393" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C393" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D393" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E393" t="str">
-        <v>https://www.prnewswire.com/news-releases/uxin-announces-adoption-of-rule-10b5-1-purchase-plan-by-entity-controlled-by-chairman-and-ceo-302815593.html</v>
+        <v>https://www.prnewswire.com/news-releases/chargie-announces-leadership-updates-to-drive-next-phase-of-growth-and-innovation-302854368.html</v>
       </c>
       <c r="F393" t="str">
-        <v>BEIJING, July 1, 2026 /PRNewswire/ -- Uxin Limited ("Uxin" or the "Company") (Nasdaq: UXIN), a leading used car retailer in China, today announced that the Company has been informed by Mr. Kun Dai, chairman of the board of directors and chief executive officer of the Company, that Xin Gao...</v>
+        <v>Leading EV charging provider names Cole Reinwand Chief Executive Officer; founder Zach Jennings transitions to Chief Innovation Officer CULVER CITY, Calif., Aug. 18, 2026 /PRNewswire/ -- Chargie, a leading provider of intelligent, reliable, and scalable electric vehicle (EV) charging...</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>Polypropylene Market Set for Steady Expansion as Circular Economy Initiatives and Packaging Demand Reshape Global Resin Industry | FMI</v>
+        <v>EHang to Report Second Quarter 2026 Unaudited Financial Results on Tuesday, August 25, 2026</v>
       </c>
       <c r="B394" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C394" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D394" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E394" t="str">
-        <v>https://www.prnewswire.com/news-releases/polypropylene-market-set-for-steady-expansion-as-circular-economy-initiatives-and-packaging-demand-reshape-global-resin-industry--fmi-302815616.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3347147/0/en/ehang-to-report-second-quarter-2026-unaudited-financial-results-on-tuesday-august-25-2026.html</v>
       </c>
       <c r="F394" t="str">
-        <v>NEWARK, Del., July 1, 2026 /PRNewswire/ -- According to the latest market analysis by Future Market Insights, the global polypropylene market is entering a new phase of value creation, supported by sustained packaging demand, automotive lightweighting initiatives, and the accelerating...</v>
+        <v>GUANGZHOU, China, Aug. 19, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited (Nasdaq: EH) (“EHang” or the “Company”), a world-leading advanced air mobility (“AAM”) technology platform company, today announced that it will release its unaudited financial results for the second quarter ended June 30, 2026 on Tuesday, August 25, 2026, before the U.S. market opens.</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>FRP Introduces Advanced Rider Technology with the New FX Series</v>
+        <v>How Refrigerated Vehicles Support Cold Chain Logistics Across the Middle East &amp; Africa</v>
       </c>
       <c r="B395" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C395" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D395" t="str">
-        <v>Automotive</v>
+        <v>AI, Healthcare, Automotive</v>
       </c>
       <c r="E395" t="str">
-        <v>https://pressreleasenews.org/pressroom/frp-introduces-advanced-rider-technology-with-the-new-fx-series</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766333</v>
       </c>
       <c r="F395" t="str">
-        <v/>
+        <v>Noida, India, 2026-08-18 — /EPR Network/ — The cold chain plays a vital role in ensuring that temperature-sensitive goods reach their destinations without compromising quality [read full press release...]</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>NIO Inc. Provides June and Second Quarter 2026 Delivery Update</v>
+        <v>My Car Reg Check Director Mr. Adam Champions Consumer Transparency Amid Rising Costs in the UK Used Car Market</v>
       </c>
       <c r="B396" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C396" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D396" t="str">
-        <v>Finance, Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E396" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320308/0/en/NIO-Inc-Provides-June-and-Second-Quarter-2026-Delivery-Update.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766325</v>
       </c>
       <c r="F396" t="str">
-        <v>SHANGHAI, July 01, 2026 (GLOBE NEWSWIRE) -- NIO Inc. (NYSE: NIO; HKEX: 9866; SGX: NIO) (“NIO” or the “Company”), a pioneer and a leading company in the global smart electric vehicle market, today announced its June and second quarter 2026 delivery results.</v>
+        <v>PRESTON, UK, 2026-08-18 — /EPR Network/ — As economic pressures continue to reshape the UK automotive landscape, the demand for used vehicles has hit an all-time [read full press release...]</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>XPENG Announces Vehicle Delivery Results for June and Second Quarter 2026</v>
+        <v>Catrak Technologies Launches Drivestream Plus™: Unifying Vehicle Intelligence and Workforce Visibility into One Powerful Platform</v>
       </c>
       <c r="B397" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C397" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D397" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E397" t="str">
-        <v>https://www.prnewswire.com/news-releases/xpeng-announces-vehicle-delivery-results-for-june-and-second-quarter-2026-302815342.html</v>
+        <v>https://www.prweb.com/releases/catrak-technologies-launches-drivestream-plus-unifying-vehicle-intelligence-and-workforce-visibility-into-one-powerful-platform-302849748.html</v>
       </c>
       <c r="F397" t="str">
-        <v>GUANGZHOU, China, July 1, 2026 /PRNewswire/ -- XPeng Inc. ("XPENG" or the "Company," NYSE: XPEV and HKEX: 9868), a leading global AI mobility technology company, today announced its vehicle delivery results for June and the second quarter of 2026. XPENG delivered 40,126 vehicles in June...</v>
+        <v>Drivestream Plus is a new solution that combines real-time vehicle diagnostics, maintenance intelligence and workforce management to help organizations reduce downtime, improve accountability and maximize operational performance. SAN DIEGO, Aug. 18, 2026 /PRNewswire-PRWeb/ -- Catrak...</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>VRRM UPCOMING DEADLINE: Faruqi &amp; Faruqi, LLP Reminds Verra (VRRM) Investors ...</v>
+        <v>CBL International Reports Strong 1H 2026 Results</v>
       </c>
       <c r="B398" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C398" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D398" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E398" t="str">
-        <v>https://pr-inside.com/vrrm-upcoming-deadline-faruqi-faruqi-llp-reminds-verra-vrrm-investors-r5196481.htm</v>
+        <v>https://www.pr-inside.com/cbl-international-reports-strong-1h-2026-results-r5213620.htm</v>
       </c>
       <c r="F398" t="str">
-        <v>(PR-inside.com) Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Verra To Contact Him Directly To Discuss Their Options NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 /If you purchased or acquired securities in Verra between February 24, 2026 and May 26, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Faruqi &amp; Faruqi, LLP, a leading national securities law firm, is investigating potential claims against Verra Mobility Corporation ("Verra" or the ..</v>
+        <v>(PR-inside.com) Kuala Lumpur, August 18, 2026 - (ACN Newswire) - CBL International Limited (Nasdaq: BANL) (the “Company” or “CBL”), the listing vehicle of the Banle Group (“Banle” or “the Group”), a leading marine fuel logistics company in the Asia-Pacific region, has announced its unaudited financial results for the six months ended June 30, 2026, and declared a special cash dividend of $0.10 per share. 1H 2026 Financial and Operational Highlights - Revenue of $395.59 million, an increase of 49.2% year-on-year, driven primarily by higher marine fuel prices amid geopolitical volatility and secondarily by volume growth. - Sales volume grew 10.9%, supported by the cumulative ..</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>Li Auto Inc. June 2026 Delivery Update</v>
+        <v>Siemens Marks Milestone: First Metro Train Arrives for Sydney Metro – Western Sydney Airport</v>
       </c>
       <c r="B399" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C399" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D399" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E399" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320278/0/en/Li-Auto-Inc-June-2026-Delivery-Update.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359025</v>
       </c>
       <c r="F399" t="str">
-        <v>BEIJING, China, July 01, 2026 (GLOBE NEWSWIRE) -- Li Auto Inc. (“Li Auto” or the “Company”) (Nasdaq: LI; HKEX: 2015), a leader in China’s new energy vehicle market, today announced that it delivered 30,895 vehicles in June 2026. As of June 30, 2026, Li Auto’s cumulative deliveries reached 1,733,687.</v>
+        <v>- - &amp;#8226; Australia&amp;#39;s fully automated metro train arrives, marking a key milestone in one of the country&amp;#39;s most advanced rail infrastructure projects - &amp;#8226; First Siemens Mobility metro train delivered to Australia since 2006 - &amp;#8226; First deployment of Railigent X in Australia: Railigent X the IoT-suite for services and applications - - - With the delivery of the first of 12 three-car trains for the Sydney Metro &amp;#8211; Western Sydney Airport turnkey project, Siemens Mobility has reached an important... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359025</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Crimson City Electric Launches New Website to Serve Puyallup WA Customers</v>
+        <v>Drive Wise Innovations Installs 11 New EV Chargers in Liberty County, Florida</v>
       </c>
       <c r="B400" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C400" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D400" t="str">
         <v>Automotive</v>
       </c>
       <c r="E400" t="str">
-        <v>https://www.prunderground.com/crimson-city-electric-launches-new-website-to-serve-puyallup-wa-customers/00387222/</v>
+        <v>https://www.newsfilecorp.com/release/309885/Drive-Wise-Innovations-Installs-11-New-EV-Chargers-in-Liberty-County-Florida</v>
       </c>
       <c r="F400" t="str">
-        <v>New site makes it easier for homeowners and businesses across the Tacoma metro area to learn about services, request a free estimate, and reach a licensed electrician online. The post Crimson City Electric Launches New Website to Serve Puyallup WA Customers first appeared on</v>
+        <v>Liberty County, Florida--(Newsfile Corp. - August 18, 2026) - Drive Wise Innovations has completed the installation of 11 new electric vehicle chargers in Liberty County, Florida, giving EV drivers in the area additional places to charge.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8111/309885_drivewise1en.jpgThe 11 chargers have now been installed and are part of the company's expanding EV charging network in Florida. The project involved...</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Verra Mobility Corporation (VRRM) Investors Have Opportunity to Lead Securities Fraud Class Action Lawsuit</v>
+        <v>In HelloNation Explains Michigan No-Fault Insurance After Recent Changes, Featuring Personal Injury Attorneys Bobby Raitt and Tom James</v>
       </c>
       <c r="B401" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C401" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D401" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E401" t="str">
-        <v>https://www.prnewswire.com/news-releases/verra-mobility-corporation-vrrm-investors-have-opportunity-to-lead-securities-fraud-class-action-lawsuit-302815178.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-explains-michigan-no-fault-insurance-after-recent-changes-featuring-personal-injury-attorneys-bobby-raitt-and-tom-james-302854177.html</v>
       </c>
       <c r="F401" t="str">
-        <v>Did you buy VRRM common stock between February 24, 2026 and May 26, 2026? Affected VRRM Investor Summary Who: Verra Mobility Corporation (NASDAQ: VRRM) What: Securities fraud class action lawsuit filed Class Period: February 24, 2026 through May 26, 2026 Deadline to Seek Lead Plaintiff...</v>
+        <v>The article outlines how coverage choices affect benefits available after a car accident under Michigan's updated no-fault insurance system. ANN ARBOR, Mich., Aug. 18, 2026 /PRNewswire/ -- What does Michigan no-fault insurance still cover after recent changes? HelloNation answers that...</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>LION E-Mobility Accelerates the Expansion of Its BESS Business</v>
+        <v>Return to Gotham City: The LEGO Group unveils the LEGO® DC Batman™: Batman Returns™ Batmobile™</v>
       </c>
       <c r="B402" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C402" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D402" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E402" t="str">
-        <v>https://www.newmediawire.com/news/lion-e-mobility-accelerates-the-expansion-of-its-bess-business-7087447</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359005</v>
       </c>
       <c r="F402" t="str">
-        <v xml:space="preserve">ZUG, SWITZERLAND - June 30, 2026 ( NEWMEDIAWIRE ) - LION Smart Production GmbH, part of LION E-Mobility Group, is further expanding its business in stationary battery energy storage systems (BESS) and is strengthening its team with two internationally experienced experts. Winfried Wahl will assume a key strategic role as Head of BESS Strategy in the further expansion of the business segment. Sebastian Bujnoch will support the build-up and scaling of the BESS business unit as Manager Business and Sales Development, with a particular focus on international supplier relationships and customer development across Europe. With this personnel expansion, LION Smart underlines the strategic importance of the BESS segment as a key growth pillar of the company. Stationary energy storage systems play </v>
+        <v>- - &amp;#8226; 2,269-piece LEGO&amp;#174; DC Batman&amp;#8482; set recreates the Batmobile&amp;#8482; from Batman Returns &amp;#8482; for the first time in LEGO brick form - &amp;#8226; Features include six hidden Easter eggs, an exclusive Batman&amp;#8482; Minifigure and all-new transformation function that reveals the hidden Batmissile&amp;#8482; escape vehicle at the press of a button - &amp;#8226; Available for LEGO Insiders Early Access from 1 September 2026 at LEGO.com/Batmobile or LEGO Stores - - - The LEGO Group in partnership with Warner Bros. Discovery Global Cons... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359005</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>In HelloNation, Auto Body Expert Coty Graff of Martinsburg, WV, Explains Electric and Hybrid Car Repairs After a collision</v>
+        <v>NWPG Names Frank Genovese CTO to Bring NFI Empire's Digital Platform ...</v>
       </c>
       <c r="B403" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C403" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D403" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E403" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-auto-body-expert-coty-graff-of-martinsburg-wv-explains-electric-and-hybrid-car-repairs-after-a-collision-302767926.html</v>
+        <v>https://pr-inside.com/nwpg-names-frank-genovese-cto-to-bring-nfi-empire-s-digital-platform-r5213578.htm</v>
       </c>
       <c r="F403" t="str">
-        <v>MARTINSBURG, W.Va., June 30, 2026 /PRNewswire/ -- What should West Virginia drivers know about fixing electric and hybrid cars after a crash? That's the question answered in a HelloNation article featuring Coty Graff of Coty's Auto Body, Inc., a trusted provider of EV collision repair in...</v>
+        <v>(PR-inside.com) Genovese brings 25 years of technology and marketing leadership, including seven years as CEO of Paramount Lists, Inc., to finish and launch NFI Empire's digital marketplace NORTH EAST, PA / ACCESS Newswire / August 18, 2026 / Newport Gold, Inc. (OTCID:NWPG), operating through its subsidiary NFI Empire (NFIEmpire.com), a custom automotive build and restoration company building a digital marketplace for buying and selling cars online, today announced the appointment of Frank Genovese as Chief Technology Officer. NFI Empire's digital platform is largely built; Genovese's mandate is to lead it through final development and into a successful launch. Genovese joins NFI Empire after ..</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Partners Group Invests in Avenue Capital Group's Global Commercial Aviation Leasing Portfolio</v>
+        <v>Major Automotive eCommerce Network Deploys HawkSearch AI Across 2.4 ...</v>
       </c>
       <c r="B404" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C404" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D404" t="str">
-        <v>Automotive</v>
+        <v>Finance, AI, SaaS, Retail, Automotive</v>
       </c>
       <c r="E404" t="str">
-        <v>https://www.newmediawire.com/news/partners-group-invests-in-avenue-capital-group-s-global-commercial-aviation-leasing-portfolio-7087442</v>
+        <v>https://pr-inside.com/major-automotive-ecommerce-network-deploys-hawksearch-ai-across-r5213554.htm</v>
       </c>
       <c r="F404" t="str">
-        <v xml:space="preserve">Partners Group has invested USD 250 million as the sole lead investor in a continuation vehicle established by Avenue Capital Group The Portfolio, which consists of 69 aviation projects assembled over the past decade, is highly diversified and underpinned by contracted cash flows The commercial aviation leasing market benefits from several tailwinds, including a structural undersupply of new aircraft HOUSTON and NEW YORK - June 30, 2026 ( NEWMEDIAWIRE ) - Partners Group, one of the largest firms in the global private markets industry, acting on behalf of its clients, and Avenue Capital Group, a global investment firm, today announced that Partners Group's infrastructure secondaries strategy has invested USD 250 million in Avenue Capital Group's global commercial aviation leasing portfolio </v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 18, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today the successful deployment of its HawkSearch AI platform for a major North American automotive eCommerce network. The implementation supports approximately 2.4 million product records and represents one of HawkSearch's largest OpenSearch deployments to date. The customer selected HawkSearch's OpenSearch-based platform to modernize eCommerce search, improve indexing performance, enable real-time product updates, and establish the foundation for advanced AI-powered shopping experiences. The deployment includes Smart Search capabilities, Visual Search, Concept Search, AI-assisted merchandising tools, and perso</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>Stoneridge Returns to Russell 2000® Index</v>
+        <v>Blink Launches EnergyConnect, Helping EV Charging Sites Maximize Existing Power Capacity and Reduce Operating Costs</v>
       </c>
       <c r="B405" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C405" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D405" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, AI, Energy, Automotive</v>
       </c>
       <c r="E405" t="str">
-        <v>https://www.prnewswire.com/news-releases/stoneridge-returns-to-russell-2000-index-302815029.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346815/0/en/blink-launches-energyconnect-helping-ev-charging-sites-maximize-existing-power-capacity-and-reduce-operating-costs.html</v>
       </c>
       <c r="F405" t="str">
-        <v>NOVI, Mich., June 30, 2026 /PRNewswire/ -- Stoneridge, Inc. (NYSE: SRI), a leading supplier of safe, intelligent and efficient electronic technologies for the commercial vehicle and off-highway equipment markets, today announced that the Company has been added to the Russell 2000® Index...</v>
+        <v>Henderson, NV., Aug. 18, 2026 (GLOBE NEWSWIRE) -- Blink Charging Co. (NASDAQ: BLNK) (“Blink” or the “Company”), a leading global owner, operator, and provider of electric vehicle (EV) charging equipment and services, announced the launch of EnergyConnect, an innovative AI-driven energy management system (EMS) designed to maximize charging capacity within existing electrical infrastructure while providing greater visibility and control over how energy is used within charging sites.</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>FIAT and the Governorate of the Vatican City State together for sustainable micromobility</v>
+        <v>Major Automotive eCommerce Network Deploys HawkSearch AI Across 2.4 Million Product Records</v>
       </c>
       <c r="B406" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C406" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D406" t="str">
-        <v>Automotive</v>
+        <v>AI, Retail, Automotive</v>
       </c>
       <c r="E406" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356959</v>
+        <v>https://www.newswire.com/news/major-automotive-ecommerce-network-deploys-hawksearch-ai-across-2-4-million</v>
       </c>
       <c r="F406" t="str">
-        <v>FIAT announces a shared commitment with the Governorate of the Vatican City State, reinforcing a shared commitment to more sustainable and responsible mobility through innovative, fully electric solutions. - - FIAT will provide a dedicated fleet of 30 vehicles &amp;#8212; including Topolinos and TRIS &amp;#8212; designed to support the daily mobility needs within the Vatican City State. These vehicles will be used by employees of the Governorate for internal operations and activities, contributing to more eff... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356959</v>
+        <v/>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>As Markets Rally to All-Time Highs, ELEKTROS Moves Forward With Its ...</v>
+        <v>Rescue Supply Expands Patient Mobility Equipment to Improve Safe Transfers in Healthcare Facilities</v>
       </c>
       <c r="B407" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C407" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D407" t="str">
-        <v>Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E407" t="str">
-        <v>https://pr-inside.com/as-markets-rally-to-all-time-highs-elektros-moves-forward-with-its-r5196342.htm</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765891</v>
       </c>
       <c r="F407" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / June 30, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>Lewisville, Texas, 2026-08-18 — /EPR Network/ — Rescue Supply, a trusted provider of professional-grade medical mobility and accessibility equipment, today announced the expansion of its [read full press release...]</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>As Markets Rally to All-Time Highs, ELEKTROS Moves Forward With Its Vision for High-Speed EV Charging Infrastructure</v>
+        <v>AAEON’s 2026 Customer Satisfaction Survey Prize Winner Announced!</v>
       </c>
       <c r="B408" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C408" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D408" t="str">
-        <v>Automotive</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E408" t="str">
-        <v>https://www.newswire.com/news/as-markets-rally-to-all-time-highs-elektros-moves-forward-with-its-vision-for</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765824</v>
       </c>
       <c r="F408" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>Following another year of excellent feedback, one lucky AAEON customer will receive the survey’s grand prize as part of their order. Taipei, Taiwan, 2026-08-18 — [read full press release...]</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>As Global Markets Continue to Rally to Record and All-Time Highs, Echoing ...</v>
+        <v>With AWS Hackathon Win, TASKING-Led Team Demonstrates the Future of Automotive Safety-Critical Software Development</v>
       </c>
       <c r="B409" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C409" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D409" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E409" t="str">
-        <v>https://pr-inside.com/as-global-markets-continue-to-rally-to-record-and-all-time-highs-echoing-r5196339.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/aws-hackathon-win-tasking-led-110500532.html</v>
       </c>
       <c r="F409" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / June 30, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>MUNICH, August 18, 2026--A cross-organizational team bringing together expertise from TASKING, Infineon and the German Aerospace Center (DLR) earned the top award at the AWS "Accelerating the V-Cycle with Agentic AI" hackathon for demonstrating a governed AI-assisted engineering workflow that reimagines software-defined vehicle development. The working prototype received the competition's highest score for OEM purchase readiness, validating a new approach to connecting trusted semiconductor prod</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>As Global Markets Continue to Rally to Record and All-Time Highs, Echoing the Momentum of the Dot-Com Boom, ELEKTROS Advances Its Vision for High-Speed EV Charging Infrastructure</v>
+        <v>Khaleej Times Interviews FREELANDER International CEO Lucia Mao on Global Strategy and Middle East Vision</v>
       </c>
       <c r="B410" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C410" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D410" t="str">
         <v>Automotive</v>
       </c>
       <c r="E410" t="str">
-        <v>https://www.newswire.com/news/as-global-markets-continue-to-rally-to-record-and-all-time-highs-echoing-the</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346707/0/en/khaleej-times-interviews-freelander-international-ceo-lucia-mao-on-global-strategy-and-middle-east-vision.html</v>
       </c>
       <c r="F410" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>Beyond product upgrades, Ms. Mao emphasized that FREELANDER's commitment to the UAE goes far beyond vehicle specifications.</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>July 4th Is One of the Deadliest Days for Drivers, Sokolove Law Warns</v>
+        <v>American Van Equipment Expands Work Truck Solutions with Buyers Products, ...</v>
       </c>
       <c r="B411" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C411" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D411" t="str">
         <v>Automotive</v>
       </c>
       <c r="E411" t="str">
-        <v>https://pr-inside.com/july-4th-is-one-of-the-deadliest-days-for-drivers-sokolove-law-warns-r5196327.htm</v>
+        <v>https://pr-inside.com/american-van-equipment-expands-work-truck-solutions-with-buyers-products-r5213523.htm</v>
       </c>
       <c r="F411" t="str">
-        <v>(PR-inside.com) BOSTON, MA / ACCESS Newswire / June 30, 2026 / For millions of Americans, July 4th means fireworks, cookouts, road trips, and time spent with family and friends. For safety advocates and traffic analysts, it means something else: one of the deadliest days of the year to be on the road, according to data from the Insurance Institute for Highway Safety. Sokolove Lawis urging drivers across the country to understand the risks this Independence Day and take extra precautions before getting behind the wheel. From 2020 to 2024, 2,719 people were killed inmotor vehicle crashesover the Fourth of July holiday period, and ..</v>
+        <v>(PR-inside.com) The new product lineup enhances truck box storage, ladder rack access, and Van protection options for contractors and truck fleets. LAKEWOOD, NJ / ACCESS Newswire / August 18, 2026 / American Van Equipment announced it is now offering Buyers Products, Prime Design and Ranger Design's Max Rack ladder rack systems, giving contractors and fleet operators expanded options to upfit their work trucks. American Van Equipment has been a trusted partner for commercial vehicle storage and upfit solutions for more than four decades, serving contractors, small fleets and mobile service providers across the United States. The addition of Buyers Products truck boxes and ..</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>Vadzo Positions Falcon-821CRS for Rugged Deployments: 4K HDR Industrial Camera Rated from -30°C to 70°C for Outdoor and Automotive Vision Systems</v>
+        <v>Automotive Turbocharger Market worth $22.35 billion by 2033 | MarketsandMarkets™</v>
       </c>
       <c r="B412" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C412" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D412" t="str">
         <v>Automotive</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.newswire.com/news/vadzo-positions-falcon-821crs-for-rugged-deployments-4k-hdr-industrial-22804727</v>
+        <v>https://www.prnewswire.com/news-releases/automotive-turbocharger-market-worth-22-35-billion-by-2033--marketsandmarkets-302853891.html</v>
       </c>
       <c r="F412" t="str">
-        <v>The Falcon-821CRS is an 8MP Color HDR Camera built on the Onsemi AR0821 image sensor. Equipped with a multi exposure HDR architecture achieving 120dB dynamic range and a USB 3.0 interface this camera serves roadside traffic infrastructure units in vehicle camera modules automotive vision systems outdoor kiosks security surveillance harsh environment industrial automation and traffic monitoring applications. The compact S Mount M12 lens assembly combined with extended temperature operation from -30&amp;deg;C to 70&amp;deg;C and low power USB 3.0 UVC compliance delivers reliable 4K HDR imaging across extreme temperatures and variable lighting conditions for rugged deployments that cannot tolerate camera failure.</v>
+        <v>DELRAY BEACH, Fla., Aug. 18, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the automotive turbocharger market is estimated to grow from USD 15.94 billion in 2026 to USD 22.35 billion by 2033 with a CAGR of 4.9% over the forecast period. Browse 312 market data Tables and 48 Figures...</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>Orange EV Names Current President Kurt Neutgens as CEO and Strengthens Leadership Team with Antonio Alva Assuming New COO Role</v>
+        <v>Sea-Doo Revamps 2027 Lineup With Higher Horsepower, Featuring Rider-Inspired Updates and Refreshed Styles for PWC and Switch</v>
       </c>
       <c r="B413" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C413" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D413" t="str">
         <v>Automotive</v>
       </c>
       <c r="E413" t="str">
-        <v>https://www.prnewswire.com/news-releases/orange-ev-names-current-president-kurt-neutgens-as-ceo-and-strengthens-leadership-team-with-antonio-alva-assuming-new-coo-role-302814782.html</v>
+        <v>https://www.prnewswire.com/news-releases/sea-doo-revamps-2027-lineup-with-higher-horsepower-featuring-rider-inspired-updates-and-refreshed-styles-for-pwc-and-switch-859558161.html</v>
       </c>
       <c r="F413" t="str">
-        <v>Co-Founder Wayne Mathisen Transitions to Board Advisor After Fourteen Years Leading the Manufacturer's Growth and Market Disruption KANSAS CITY, Kan., June 30, 2026 /PRNewswire/ -- Orange EV today announced that Kurt Neutgens, Co-founder, President, and Chief Technology Officer, has...</v>
+        <v>The all-new Sea-Doo RXP-X Senna 350 joins the PWC lineup for a limited time, honoring the legendary motorsport driver, Ayrton Senna. The Sea-Doo Spark family expands with an all-new Spark X model and a 15% higher top speed. VALCOURT, QC, Aug. 18, 2026 /CNW/ -- Following the debut of the...</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>Sacramento Lawsuit Alleges DoorDash Driver Assaulted Woman During Delivery</v>
+        <v>Einride Partners with Tesla for the World’s Largest Tesla Semi Deployment</v>
       </c>
       <c r="B414" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C414" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D414" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E414" t="str">
-        <v>https://www.prnewswire.com/news-releases/sacramento-lawsuit-alleges-doordash-driver-assaulted-woman-during-delivery-302814456.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346668/0/en/einride-partners-with-tesla-for-the-world-s-largest-tesla-semi-deployment.html</v>
       </c>
       <c r="F414" t="str">
-        <v>SACRAMENTO, Calif., June 30, 2026 /PRNewswire/ -- Peacock Law Group, A.P.C. filed a lawsuit in Sacramento County Superior Court on behalf of Chelsea Weightman and her minor child against DoorDash, Inc. and DoorDash driver Aleksandr Neznanskii, alleging a DoorDash alcohol delivery turned...</v>
+        <v>Einride partners with Tesla for the world’s largest Tesla Semi deployment</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Correction: Smart Eye Announces Four New Driver Monitoring System Design ...</v>
+        <v>Meet the life-saving doctor and his rapid-response Porsche Macan</v>
       </c>
       <c r="B415" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C415" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D415" t="str">
-        <v>Finance, Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E415" t="str">
-        <v>https://pr-inside.com/correction-smart-eye-announces-four-new-driver-monitoring-system-design-r5196269.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358992</v>
       </c>
       <c r="F415" t="str">
-        <v>(PR-inside.com) The previous press release was missing the MAR tag GOTEBORG, SE / ACCESS Newswire / June 30, 2026 / Smart Eye (STO:SEYE)(OTC PINK:SMTEF)(FRA:SE9) - Smart Eye has been selected to deliver its world-leading Driver Monitoring System (DMS) technology to four new car models. The estimated revenue of the order is SEK 50 million based on estimated product life cycle projections. Smart Eye, the leading developer of DMS software for the automotive industry, will deliver its technology to four new car models by an existing customer. The OEM customer is a leading global car manufacturer, being sourced through a global Tier-1 supplier. The OEM ..</v>
+        <v>At a glance - - - &amp;#8226; Dr John delivers hospital-level care in extreme environments, from mountainsides to remote valleys. - - &amp;#8226; His Porsche Macan GTS is adapted for rapid response, combining performance, practicality and all-weather capability. - - &amp;#8226; At the same time, the Macan serves as the family&amp;#39;s everyday car. - - - - In the vast, rugged landscape of England&amp;#39;s Lake District, where narrow winding roads cut through mountains and remote valleys, there are occasions when time can mean t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358992</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>As Global Markets Rally to Historic Highs, Reminiscent of the Dot-Com ...</v>
+        <v>China’s Grip on the Electric Vehicle Battery Recycling Market</v>
       </c>
       <c r="B416" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C416" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D416" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E416" t="str">
-        <v>https://pr-inside.com/as-global-markets-rally-to-historic-highs-reminiscent-of-the-dot-com-r5196231.htm</v>
+        <v>https://express-press-release.net/news/2026/08/18/1767608</v>
       </c>
       <c r="F416" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / June 30, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>Every EV on the road today is running on a battery with a shelf life &amp;#8212; somewhere between 5 and 15 years before it needs [read full press release...]</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>As Global Markets Rally to Historic Highs, Reminiscent of the Dot-Com Era, ELEKTROS Inc. Advances Its Strategic Vision for High-Speed EV Charging Infrastructure</v>
+        <v>Rising Popularity of Electric Bikes Drives Growth for Online Bicycle Store</v>
       </c>
       <c r="B417" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C417" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D417" t="str">
-        <v>Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E417" t="str">
-        <v>https://www.newswire.com/news/as-global-markets-rally-to-historic-highs-reminiscent-of-the-dot-com-era</v>
+        <v>https://express-press-release.net/news/2026/08/18/1764962</v>
       </c>
       <c r="F417" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>Nurtingen, Germany, 2026-08-18 — /EPR Network/ — Silverback Bikes Expands Its E-Bike Selection to Meet Increasing Consumer Demand for Sustainable and Convenient Mobility. The growing adoption [read full press release...]</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>Waterbury Car Accident Attorney Dan Petroskey Explains Connecticut’s Seat Belt Evidence Rule in Civil Injury Cases</v>
+        <v>Toyota Mobility Foundation Announces Nine Startups Selected for Mobility Unlimited Hub Acceleration Program</v>
       </c>
       <c r="B418" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C418" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D418" t="str">
         <v>Automotive</v>
       </c>
       <c r="E418" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/waterbury-car-accident-attorney-dan-petroskey-explains-connecticuts-seat-belt-evidence-rule-in-civil-injury-cases/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358988</v>
       </c>
       <c r="F418" t="str">
-        <v/>
+        <v>Toyota Mobility Foundation (TMF), a non-profit organization dedicated to developing mobility solutions, in collaboration with ONOVOLAB, announced the nine startups selected for the Mobility Unlimited Hub (MUH), S�o Carlos, Brazil. MUH S�o Carlos is an initiative focused on developing assistive technologies and active mobility in Latin America. - - The cohort of selected startups bring solutions at an advanced stage of technological maturity (TRL 6 to 9) and a primary focus on products capa... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358988</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>As Markets Continue Rallying to All-Time Highs, Reminiscent of the ...</v>
+        <v>Statement: Rearview Camera Display</v>
       </c>
       <c r="B419" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C419" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D419" t="str">
         <v>Automotive</v>
       </c>
       <c r="E419" t="str">
-        <v>https://pr-inside.com/as-markets-continue-rallying-to-all-time-highs-reminiscent-of-the-r5196217.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358987</v>
       </c>
       <c r="F419" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / June 30, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>FCA US LLC is voluntarily recalling an estimated 848,511 U.S.-market Chrysler, Dodge, Jeep and Ram vehicles to address radio software that may prevent the rearview camera image from appearing on the vehicle&amp;#39;s media screen. - - Customers will receive an over-the-air radio software update across all affected brands. A prompt will appear on the vehicle&amp;#39;s media screen when the update is available. - - If the rearview camera image does not appear, drivers should remain aware of their surroundings... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358987</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>As Markets Continue Rallying to All-Time Highs, Reminiscent of the Dot-Com Boom Era, ELEKTROS Inc. Expands Its Strategic Vision for High-Speed EV Charging Infrastructure</v>
+        <v>Personalized Driving Instruction Now Available in North York</v>
       </c>
       <c r="B420" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C420" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D420" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E420" t="str">
-        <v>https://www.newswire.com/news/as-markets-continue-rallying-to-all-time-highs-reminiscent-of-the-dot-com-boom</v>
+        <v>https://express-press-release.net/news/2026/08/18/1764873</v>
       </c>
       <c r="F420" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>TORONTO, Ontario, 2026-08-18 — /EPR Network/ — Drive with Akbar has announced the continued expansion of its personalized driver education services, providing one-on-one instruction designed to [read full press release...]</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Angel ruling gives motorists a route to court as car finance redress scheme stays under legal challenge</v>
+        <v>Cinemo Brings Cloud-Based Music Streaming Experience to Hyundai Motor Group Vehicles</v>
       </c>
       <c r="B421" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C421" t="str">
-        <v>Pressat</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D421" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive, Media</v>
       </c>
       <c r="E421" t="str">
-        <v>https://pressat.co.uk/releases/angel-ruling-gives-motorists-a-route-to-court-as-car-finance-redress-scheme-stays-under-legal-challenge-5124a30d149fe1b1aaff32a8a9244222/</v>
+        <v>https://finance.yahoo.com/technology/articles/cinemo-brings-cloud-based-music-080100450.html</v>
       </c>
       <c r="F421" t="str">
-        <v>Tuesday 30 June, 2026 Sentinel Legal applauds Barings Law for doing the hard yards while CMCs and passive operators wait for the path of least resistance Cheltenham, 30 June 2026: Sentinel Legal, the UK’s leading car finance claims law firm, has welcomed the Court of Appeal judgment in Angel and others v Black Horse as a major win for consumers caught in the car finance commission scandal. The underlying claims were brought by Barings Law, which pioneered the omnibus route now used by around 5,800 motorists. The Court of Appeal has upheld that route, confirming that consumers can pursue large scale car finance claims together through the courts, rather than waiting for a redress scheme that remains under legal challenge. For the British public, Angel delivers the clarity that has been miss</v>
+        <v>KARLSRUHE, Germany, August 18, 2026--Cinemo, global leader and innovative one-stop-shop provider for fully integrated, multi-device in-car infotainment solutions, announced a partnership with Hyundai Motor Group to enhance the digital media experiences offered in select Hyundai Motor, Kia and Genesis vehicles, through popular online music streaming services.</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>Smart Eye Announces Four New Driver Monitoring System Design Wins with ...</v>
+        <v>September 29, 2026 Deadline: Join Class Action Lawsuit Against Avis ...</v>
       </c>
       <c r="B422" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C422" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D422" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E422" t="str">
-        <v>https://pr-inside.com/smart-eye-announces-four-new-driver-monitoring-system-design-wins-with-r5196195.htm</v>
+        <v>https://pr-inside.com/september-29-2026-deadline-join-class-action-lawsuit-against-avis-r5213480.htm</v>
       </c>
       <c r="F422" t="str">
-        <v>(PR-inside.com) GÖTEBORG, SE / ACCESS Newswire / June 30, 2026 / Smart Eye (STO:SEYE)(OTC PINK:SMTEF)(FRA:SE9) - Smart Eye has been selected to deliver its world-leading Driver Monitoring System (DMS) technology to four new car models. The estimated revenue of the order is SEK 50 million based on estimated product life cycle projections. Smart Eye, the leading developer of DMS software for the automotive industry, will deliver its technology to four new car models by an existing customer. The OEM customer is a leading global car manufacturer, being sourced through a global Tier-1 supplier. The OEM has previously sourced Smart Eye's software for implementation ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 17, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>Vattenfall InCharge and WirelessCar: Automated charging without cards or apps soon a reality</v>
+        <v>Automotive Cybersecurity Market worth $18.86 Billion by 2033 | MarketsandMarkets™</v>
       </c>
       <c r="B423" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C423" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D423" t="str">
         <v>Automotive</v>
       </c>
       <c r="E423" t="str">
-        <v>https://www.prnewswire.com/news-releases/vattenfall-incharge-and-wirelesscar-automated-charging-without-cards-or-apps-soon-a-reality-302814493.html</v>
+        <v>https://www.prnewswire.com/news-releases/automotive-cybersecurity-market-worth-18-86-billion-by-2033--marketsandmarkets-302852819.html</v>
       </c>
       <c r="F423" t="str">
-        <v>GOTHENBURG, Sweden, June 30, 2026 /PRNewswire/ -- A collaboration between Vattenfall InCharge and WirelessCar is bringing automated EV charging one step closer to everyday use. Over the past year, a pilot project for Seamless Charging, a service designed to eliminate the need for charging...</v>
+        <v>DELRAY BEACH, Fla., Aug. 17, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the global Automotive Cybersecurity Market size is projected to grow from USD 6.88 billion in 2026 to USD 18.86 billion in 2033, at a CAGR of 15.5%. Browse 200 market data Tables and 60 Figures spread...</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>One World Products, Inc. and Los Gatos Tomato Products Announce Proposed Strategic Collaboration to Expand AgriBlend™ and Accelerate Sustainable Materials Innovation</v>
+        <v>HelloNation Explains Collision Repair Choices With Insights From Auto Body Expert Carl Krause</v>
       </c>
       <c r="B424" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C424" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D424" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E424" t="str">
-        <v>https://www.newmediawire.com/news/one-world-products-inc-and-los-gatos-tomato-products-announce-proposed-strategic-collaboration-to-expand-agriblend-tm-and-accelerate-sustainable-materials-innovation-7087423</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-explains-collision-repair-choices-with-insights-from-auto-body-expert-carl-krause-302852923.html</v>
       </c>
       <c r="F424" t="str">
-        <v>Companies Intend to Develop Next-Generation Engineered Materials Utilizing Renewable Agricultural Feedstocks Across Multiple Commercial Markets TROY, MI and HURON, CA - June 30, 2026 ( NEWMEDIAWIRE ) - One World Products, Inc. (OTCQB: OWPC) (www.oneworldproducts.com) (the “Company”), an advanced sustainable materials company, and Los Gatos Tomato Products, one of California’s leading tomato processors, today announced their intention to enter into a strategic collaboration to expand AgriBlend™, the Company’s agricultural biomaterials platform, through the development of advanced engineered materials utilizing renewable agricultural feedstocks. The companies have agreed in principle to establish a strategic joint venture that combines Los Gatos Tomato Products agricultural expertise, renewa</v>
+        <v>The article outlines how drivers can evaluate repair estimates, technicians, and parts to protect safety and long-term vehicle performance. TUCSON, Ariz., Aug. 17, 2026 /PRNewswire/ -- What should Tucson drivers know before choosing a collision repair shop after an accident? HelloNation...</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>Beyond Folding Bikes at EUROBIKE 2026 - DAHON Charts the Future of Green Mobility</v>
+        <v>Economic Mobility Center Names Megan Aghazadian Chief Executive Officer ...</v>
       </c>
       <c r="B425" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C425" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D425" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E425" t="str">
-        <v>https://www.prnewswire.com/news-releases/beyond-folding-bikes-at-eurobike-2026--dahon-charts-the-future-of-green-mobility-302814338.html</v>
+        <v>https://pr-inside.com/economic-mobility-center-names-megan-aghazadian-chief-executive-officer-r5213379.htm</v>
       </c>
       <c r="F425" t="str">
-        <v>FRANKFURT, Germany, June 30, 2026 /PRNewswire/ -- EUROBIKE 2026 concluded at Messe Frankfurt after four days of industry exchange. DAHON presented its "DAHON-V" technology suite and a portfolio of new bicycles built around it. A Global Stage for Two-Wheeled Innovation Under the theme...</v>
+        <v>(PR-inside.com) Former Texas Education Agency deputy commissioner will guide EMC's continued growth across Dallas County and other Texas regions; founder Eric Ban transitions to Founder and Chief Innovation Officer DALLAS, TX / ACCESS Newswire / August 17, 2026 / The Economic Mobility Center (EMC) today named Megan Aghazadian its Chief Executive Officer, effective Aug. 10, 2026. Aghazadian's appointment is the next step in an intentional leadership transition as EMC expands its impact in Dallas County and its support for regional partners across Texas. EMC sought a leader who could build on the team's work, turn what the organization has learned into a model ..</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>FERRERO GROUP 2025 SUSTAINABILITY REPORT SPOTLIGHTS FERRERO FARMING VALUES AS A DRIVER OF RESILIENCE ACROSS SUPPLY CHAINS</v>
+        <v>CAPREIT Announces August 2026 Distribution</v>
       </c>
       <c r="B426" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C426" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D426" t="str">
         <v>Automotive</v>
       </c>
       <c r="E426" t="str">
-        <v>https://www.prnewswire.com/news-releases/ferrero-group-2025-sustainability-report-spotlights-ferrero-farming-values-as-a-driver-of-resilience-across-supply-chains-302814265.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346501/0/en/capreit-announces-august-2026-distribution.html</v>
       </c>
       <c r="F426" t="str">
-        <v>Ferrero publishes its 17th Sustainability Report, positioning its Ferrero Farming Values approach to ingredients sourcing at the core of its strategy and highlighting progress across its sustainability framework four pillars - climate and environment, sourcing, responsible consumption and...</v>
+        <v>Not for distribution to U.S. newswire services or for dissemination in the United States.</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>AMTS 2026 to Open in Shanghai as World’s Largest Automotive Manufacturing Engineering Show</v>
+        <v>Ferrari Enzo Tops Broad Arrow’s Record-Setting $97.4 Million Debut of The Quail Auction</v>
       </c>
       <c r="B427" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C427" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D427" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E427" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761103</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346418/0/en/ferrari-enzo-tops-broad-arrow-s-record-setting-97-4-million-debut-of-the-quail-auction.html</v>
       </c>
       <c r="F427" t="str">
-        <v>SHANGHAI, China, 2026-06-30 — /EPR Network/ — AMTS 2026, the world&amp;#8217;s largest exhibition for automotive manufacturing engineering, will take place from 8 to 10 July [read full press release...]</v>
+        <v>Broad Arrow’s 2026 The Quail Auction, as the official auction partner of The Quail by The Peninsula, A Motorsports Gathering, reached $97.4 million in total sales with an 85 percent sell-through rate | Broad Arrow’s highest grossing Monterey Car Week sale to date topped by 2003 Ferrari Enzo finished in Nero D.S. over Rosso and sold to a millennial collector for $10,675,000 | Innovative new presentation onsite at The Quail Golf Club brings a premium auction experience to The Quail by The Peninsula, A Motorsports Gathering | No less than 8 new world record auction prices set over two days, led by the 2025 Bugatti W16 Mistral at $8,805,000 and the 2011 Bugatti Veyron 16.4 Grand Sport at $3,305,000 | Complete results and information on upcoming auctions available at broadarrowauctions.com Broa</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>Autoliv Retires Repurchased Shares, Decreases Number of Issued Shares</v>
+        <v>ROSEN, A HIGHLY RECOGNIZED LAW FIRM, Encourages Avis Budget Group, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B428" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C428" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D428" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E428" t="str">
-        <v>https://www.prnewswire.com/news-releases/autoliv-retires-repurchased-shares-decreases-number-of-issued-shares-302814270.html</v>
+        <v>https://www.newsfilecorp.com/release/309955/ROSEN-A-HIGHLY-RECOGNIZED-LAW-FIRM-Encourages-Avis-Budget-Group-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F428" t="str">
-        <v>STOCKHOLM, June 30, 2026 /PRNewswire/ -- Autoliv, Inc. (NYSE: ALV) (SSE: ALIVsdb), the worldwide leader in automotive safety systems, today announced that as of June 30, 2026, the total number of issued shares of common stock is 75,654,373 of which 73,236,410 shares are outstanding....</v>
+        <v>New York, New York--(Newsfile Corp. - August 17, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"), of the important September 29, 2026 lead plaintiff deadline.SO WHAT: If you purchased Avis securities during the Class Period you may be entitled to compensation...</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>Early Exits for Pruett and Hagan at Summit Racing NHRA Nationals, TSR Team Owner Stewart Goes to Quarterfinals in Top Fuel</v>
+        <v>Levi &amp; Korsinsky Notifies Avis Budget Group, Inc. (CAR) Shareholders ...</v>
       </c>
       <c r="B429" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C429" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D429" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E429" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356926</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-avis-budget-group-inc-car-shareholders-r5213242.htm</v>
       </c>
       <c r="F429" t="str">
-        <v>- - &amp;#8226; After a winning weekend at Bristol for Leah Pruett and Matt Hagan, Sunday&amp;#39;s Summit Racing Nationals was an early exit for the Tony Stewart Racing (TSR) Dodge nitro competitors - &amp;#8226; Pruett, with a Top Fuel victory in the New England Nationals, and Hagan, a Funny Car winner of the Thunder Valley Nationals, suffered first round defeats at the Norwalk, Ohio, NHRA event - &amp;#8226; Pruett, looking for another Top Fuel win at Norwalk after taking the title in her last appearance in 2023, qualified th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356926</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 17, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>CAR Research Shows Automotive Employers Anticipate Near-Term Skills Gaps as Industry Transformation Accelerates</v>
+        <v>NASA Challenge Tests Wheel Designs for Moon Base Mobility</v>
       </c>
       <c r="B430" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C430" t="str">
-        <v>WebWire</v>
+        <v>NASA</v>
       </c>
       <c r="D430" t="str">
         <v>Automotive</v>
       </c>
       <c r="E430" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356925</v>
+        <v>https://www.nasa.gov/centers-and-facilities/johnson/nasa-challenge-tests-wheel-designs-for-moon-base-mobility/</v>
       </c>
       <c r="F430" t="str">
-        <v>Michigan&amp;#39;s automotive workforce challenges are closing in fast. New research from the Center for Automotive Research (CAR) finds that employers across Michigan&amp;#39;s extended automotive supply chain are preparing for significant workforce shifts tied to electrification, automation, digitalization, policy changes, global competition, and changing production needs. - - CAR&amp;#39;s Michigan Automotive Workforce Needs Assessment, conducted by the CAR research team, gathered confidential survey and interv... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356925</v>
+        <v>As NASA prepares to&amp;#160;establish&amp;#160;the&amp;#160;Moon Base,&amp;#160;advancing surface mobility will be key to helping crews and robotic systems travel farther across&amp;#160;the lunar surface.&amp;#160; To help advance that capability, the&amp;#160;Rock and Roll with NASA Challenge invited&amp;#160;public&amp;#160;innovators&amp;#160;to design and build next-generation lunar rover wheels.&amp;#160; Five teams from 128 submissions and 49 countries advanced to the final phase of the [&amp;#8230;]</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>Automotive Coolant Market Size to Reach USD 10.85 Billion by 2031 Amid Rising Electric Vehicle Production – Mordor Intelligence</v>
+        <v>HCLTech report reveals telecom leaders identify AI as top revenue driver, but only 25% ready to scale</v>
       </c>
       <c r="B431" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C431" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D431" t="str">
-        <v>Automotive</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E431" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/automotive-coolant-market-size-to-reach-usd-1085-billion-by-2031-amid-rising-electric-vehicle-production-mordor-intelligence/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/hcltech-report-reveals-telecom-leaders-identify-ai-as-top-revenue-driver-but-only-25-ready-to-scale-302852958.html</v>
       </c>
       <c r="F431" t="str">
-        <v/>
+        <v>NEW YORK and NOIDA, India, Aug. 17, 2026 /PRNewswire/ -- HCLTech (NSE: HCLTECH) (BSE: HCLTECH), a leading global technology company, in partnership with Mobile World Live, a global telecom industry destination, today unveiled findings from its Telecom Pulse Survey Report, highlighting an...</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>Gloucester County Car Accident Attorney John Singleton Explains What Determines Settlement Values in Virginia</v>
+        <v>SIXT ONE Surpasses 1 Million U.S. Members in Just 10 Months, Signaling Growing Demand for a More Premium Car Rental Experience</v>
       </c>
       <c r="B432" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C432" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D432" t="str">
         <v>Automotive</v>
       </c>
       <c r="E432" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/gloucester-county-car-accident-attorney-john-singleton-explains-what-determines-settlement-values-in-virginia/?source=barchart</v>
+        <v>https://finance.yahoo.com/small-business/articles/sixt-one-surpasses-1-million-140000722.html</v>
       </c>
       <c r="F432" t="str">
-        <v/>
+        <v>FORT LAUDERDALE, Fla., August 17, 2026--Travelers are increasingly expecting more from car rental than simply getting from Point A to Point B. From a seamless digital experience to personalized recognition and meaningful loyalty rewards, consumers are bringing the expectations they have developed with airlines, hotels and other travel brands to the rental car industry.</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>Rad Life Mobility Acquires QuietKat From Revelyst</v>
+        <v>2026 Kia EV9 Leads California's Best New-Car Deals for August 2026, Priced $24,915 Below MSRP</v>
       </c>
       <c r="B433" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C433" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D433" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E433" t="str">
-        <v>https://pr-inside.com/rad-life-mobility-acquires-quietkat-from-revelyst-r5196040.htm</v>
+        <v>https://www.prweb.com/releases/2026-kia-ev9-leads-californias-best-new-car-deals-for-august-2026--priced-24-915-below-msrp-302851523.html</v>
       </c>
       <c r="F433" t="str">
-        <v>(PR-inside.com) Acquisition Expands Rad Life Mobility's Electric Mobility Portfolio With a Leading Off-Road Ebike Brand, Strengthening Its Presence Across Adventure, Hunting, Recreation and Outdoor Markets DEERFIELD BEACH, FL AND IRVINE, CA / ACCESS Newswire / June 29, 2026 / Revelyst Inc., a collective of world-class maker brands that design and manufacture sports technology and outdoor gear, today announced the sale of its off-road electric bike brand QuietKat to Rad Life Mobility, a subsidiary of Life Electric Vehicles Holdings, Inc. (Life EV) (OTCID:LFEV), a Deerfield Beach, Florida-based developer, manufacturer and distributor in the light electric vehicle industry. QuietKat is recognized as one of the ..</v>
+        <v>OneAuctionView's monthly Price-to-Market rankings identify California's biggest below-MSRP new-vehicle opportunities from an analysis of 292,828 dealer listings. LOS ANGELES, Aug. 17, 2026 /PRNewswire-PRWeb/ -- The 2026 Kia EV9 Land tops OneAuctionView's monthly ranking of California's...</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>Pomerantz LLP Issues Reminder to Verra Mobility CorporationInvestors ...</v>
+        <v>SkyMatch Group Expands Private Aviation Strategy Into eVTOL Air Taxis and Next-Generation Vertical Mobility</v>
       </c>
       <c r="B434" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C434" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D434" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E434" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-issues-reminder-to-verra-mobility-corporationinvestors-r5195991.htm</v>
+        <v>https://www.prweb.com/releases/skymatch-group-expands-private-aviation-strategy-into-evtol-air-taxis-and-next-generation-vertical-mobility-302852609.html</v>
       </c>
       <c r="F434" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>SkyMatch Group, a global private helicopter concierge, is preparing its international network for the next generation of vertical aviation, including certified eVTOL air taxis and advanced air mobility services. The initiative is designed to extend SkyMatch Group's existing helicopter...</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>/C O R R E C T I O N -- Blue Ivy Partners/</v>
+        <v>Eve Air Mobility and RV Connex Sign MOU to Advance Urban Air Mobility Regulatory Framework in Thailand</v>
       </c>
       <c r="B435" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C435" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D435" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E435" t="str">
-        <v>https://www.prnewswire.com/news-releases/blue-ivy-partners-awarded-nasa-sewp-vi-contract-in-categories-a-and-c-becoming-a-prime-contractor-on-the-governments-largest-technology-procurement-vehicle-302813403.html</v>
+        <v>https://www.prnewswire.com/news-releases/eve-air-mobility-and-rv-connex-sign-mou-to-advance-urban-air-mobility-regulatory-framework-in-thailand-302852477.html</v>
       </c>
       <c r="F435" t="str">
-        <v>In the news release, Blue Ivy Partners Awarded NASA SEWP VI Contract in Categories A and C, Becoming a Prime Contractor on the Government's Largest Technology Procurement Vehicle, issued 29-June-2026 by Blue Ivy Partners over PR Newswire, we are advised by the company that changes have...</v>
+        <v>Framework development aims to accelerate Thailand's readiness for commercial AAM operations. MELBOURNE, Fla., Aug. 17, 2026 /PRNewswire/ -- Eve Air Mobility (NYSE: EVEX, EVEXW; B3: EVEB31) and RV Connex Co., Ltd., a leading Thai engineering and aerospace company, are signing a Memorandum...</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>Element Advances Climate Action, Community Impact, and Intelligent Mobility in 2026 Sustainability Report</v>
+        <v>FTAI Closes $2.0 Billion Warehouse Financing Facility for Strategic Capital's Second Investment Vehicle</v>
       </c>
       <c r="B436" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C436" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D436" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E436" t="str">
-        <v>https://www.prnewswire.com/news-releases/element-advances-climate-action-community-impact-and-intelligent-mobility-in-2026-sustainability-report-302813738.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3345919/35538/en/ftai-closes-2-0-billion-warehouse-financing-facility-for-strategic-capital-s-second-investment-vehicle.html</v>
       </c>
       <c r="F436" t="str">
-        <v>Report highlights continued progress against science-based targets, expanded renewable energy consumption and investments in people and communities TORONTO, June 29, 2026 /PRNewswire/ - Element Fleet Management Corp. (TSX: EFN) ("Element" or the "Company"), the largest publicly traded,...</v>
+        <v>Facility Includes $1.0 Billion Accordion for Total Potential Capacity of $3.0 Billion Facility Includes $1.0 Billion Accordion for Total Potential Capacity of $3.0 Billion</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>VRRM Investors with Losses in Excess of $100K Have Opportunity to Lead Verra Mobility Corporation Securities Fraud Lawsuit</v>
+        <v>AireSpring Marketing Team Named a Finalist for CRN's 2026 Best Channel ...</v>
       </c>
       <c r="B437" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C437" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D437" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E437" t="str">
-        <v>https://www.prnewswire.com/news-releases/vrrm-investors-with-losses-in-excess-of-100k-have-opportunity-to-lead-verra-mobility-corporation-securities-fraud-lawsuit-302813562.html</v>
+        <v>https://pr-inside.com/airespring-marketing-team-named-a-finalist-for-crn-s-2026-best-channel-r5213089.htm</v>
       </c>
       <c r="F437" t="str">
-        <v>NEW YORK, June 29, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ: VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead...</v>
+        <v>(PR-inside.com) Recognition highlights partner education, industry thought leadership, and enterprise-scale channel marketing execution CLEARWATER, FL / ACCESS Newswire / August 17, 2026 / AireSpring, a leading global managed network services provider that helps enterprises simplify and manage complex connectivity, networking, security, mobility, and communications environments worldwide, today announced that CRN®, a brand of The Channel Company, has named AireSpring's marketing team a finalist in the second annual CRN Best of the Channel Awards in the Best Channel Marketing Team of the Year category. As a finalist, AireSpring's marketing team is being spotlighted for its dedication to channel innovation and excellence through a sustained ..</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>HBSS Investigates Verra Mobility Corporation (VRRM) Following CEO Resignation Amid Investor Class Action -- HBSS</v>
+        <v>Bicycle Market: Why Connected E-Bikes Are Creating Recurring Revenue Opportunities</v>
       </c>
       <c r="B438" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C438" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D438" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E438" t="str">
-        <v>https://www.prnewswire.com/news-releases/hbss-investigates-verra-mobility-corporation-vrrm-following-ceo-resignation-amid-investor-class-action----hbss-302813501.html</v>
+        <v>https://express-press-release.net/news/2026/08/17/1767309</v>
       </c>
       <c r="F438" t="str">
-        <v>SAN FRANCISCO, June 29, 2026 /PRNewswire/ -- Hagens Berman (HBSS), a securities litigation leader, is broadening its investigation into Verra Mobility Corp. (NASDAQ: VRRM) following the company's disclosure of an abrupt leadership transition. The news comes in the wake of a securities...</v>
+        <v>The global bicycle market was valued at $84.3 billion in 2025 and is projected to grow from $92.3 billion in 2026 to $180.5 billion by 2033, a [read full press release...]</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>Driving Successful Lives “Miracle Mama-Mobile” Campaign Invites Public to Join Mission of Hope</v>
+        <v>Seeing Machines launches Physical AI Platform to power the next generation of humanoid robots</v>
       </c>
       <c r="B439" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C439" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D439" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E439" t="str">
-        <v>https://www.prunderground.com/driving-successful-lives-miracle-mama-mobile-campaign-invites-public-to-join-mission-of-hope/00386956/</v>
+        <v>https://www.prnewswire.com/news-releases/seeing-machines-launches-physical-ai-platform-to-power-the-next-generation-of-humanoid-robots-302852668.html</v>
       </c>
       <c r="F439" t="str">
-        <v>Driving Successful Lives Helps Launch Accessibility Project for Inspiring Stroke Survivor The post Driving Successful Lives "Miracle Mama-Mobile" Campaign Invites Public to Join Mission of Hope first appeared on</v>
+        <v>New platform builds on proven automotive leadership to enable safe, intuitive human-machine interaction CANBERRA, Australia, Aug. 17, 2026 /PRNewswire/ -- Seeing Machines Limited (AIM: SEE), the advanced computer vision company that has helped redefine transport safety through AI-powered...</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>HelloNation Article Explores What Auto Loan Preapproval Helps You Understand, Featuring Financial Expert Brad Bailey</v>
+        <v>Teradar Announces New German Headquarters to Accelerate Testing and Commercialization of its Pioneering Terahertz Vision and Sensing Products for Autonomous Vehicle Advancement in Europe</v>
       </c>
       <c r="B440" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C440" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D440" t="str">
         <v>Automotive</v>
       </c>
       <c r="E440" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-explores-what-auto-loan-preapproval-helps-you-understand-featuring-financial-expert-brad-bailey-302813600.html</v>
+        <v>https://www.prnewswire.com/news-releases/teradar-announces-new-german-headquarters-to-accelerate-testing-and-commercialization-of-its-pioneering-terahertz-vision-and-sensing-products-for-autonomous-vehicle-advancement-in-europe-302852601.html</v>
       </c>
       <c r="F440" t="str">
-        <v>The article explains how preapproval can help consumers evaluate financing options and prepare for vehicle shopping. GREENVILLE, Texas, June 29, 2026 /PRNewswire/ -- What does auto loan preapproval help you understand? According to a HelloNation article featuring insights from Financial...</v>
+        <v>Teradar GmbH will strengthen European competitiveness in global self-driving vehicle markets with "Made in Europe" chip components and supply chains BOSTON and WIESBADEN, Germany, Aug. 17, 2026 /PRNewswire/ -- Teradar, the US-based developer of the world's first terahertz (THz) vision...</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>ELEKTROS Inc. Accelerates Its Vision for a Next-Generation High-Speed ...</v>
+        <v>SEFON Mobile Substations Provide Rapid Deployment Solutions for Emergency Power Supply</v>
       </c>
       <c r="B441" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C441" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D441" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E441" t="str">
-        <v>https://pr-inside.com/elektros-inc-accelerates-its-vision-for-a-next-generation-high-speed-r5195893.htm</v>
+        <v>https://www.pr.com/press-release/974522</v>
       </c>
       <c r="F441" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / June 29, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>SEFON, a professional provider of advanced power distribution solutions, has introduced its Mobile Vehicle-Mounted Substation, designed to provide rapid deployment, reliable power supply, and flexible grid support for emergency situations, temporary power demands, and remote energy projects. As global power networks face increasing challenges from extreme weather events, infrastructure expansion, and urgent electricity [PR.com]</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>ELEKTROS Inc. Accelerates Its Vision for a Next-Generation High-Speed EV Charging Network</v>
+        <v>Duesenberg SSJ Special Speedster Named Best of Show at the 75th Pebble Beach Concours d'Elegance</v>
       </c>
       <c r="B442" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C442" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D442" t="str">
         <v>Automotive</v>
       </c>
       <c r="E442" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-accelerates-its-vision-for-a-next-generation-high-speed-ev</v>
+        <v>https://www.prnewswire.com/news-releases/duesenberg-ssj-special-speedster-named-best-of-show-at-the-75th-pebble-beach-concours-delegance-302852569.html</v>
       </c>
       <c r="F442" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>Total Charitable Donations Surpass $50 Million PEBBLE BEACH, Calif., Aug. 16, 2026 /PRNewswire/ -- The collector car world's top prize, Best of Show at the Pebble Beach Concours d'Elegance, was awarded today to a Duesenberg SSJ originally owned by Clark Gable. The 75th celebration also...</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>ELEKTROS Inc. Strengthens Its Strategic Vision for High-Speed EV Charging ...</v>
+        <v>STRATUM Launches Strategic Asset Intelligence Platform for African Mining and EV Battery Minerals</v>
       </c>
       <c r="B443" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C443" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D443" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Energy, Automotive</v>
       </c>
       <c r="E443" t="str">
-        <v>https://pr-inside.com/elektros-inc-strengthens-its-strategic-vision-for-high-speed-ev-charging-r5195890.htm</v>
+        <v>https://www.newsfilecorp.com/release/309815/STRATUM-Launches-Strategic-Asset-Intelligence-Platform-for-African-Mining-and-EV-Battery-Minerals</v>
       </c>
       <c r="F443" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / June 29, 2026 / ELEKTROS Inc. (OTC Pink:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>Africa holds roughly one-third of the world's critical mineral reserves, yet many resources go untouched due to a lack of institutional capital. STRATUM verifies, structures, and classifies asset data for critical minerals and African mining investment queries.London, England--(Newsfile Corp. - August 16, 2026) - The need for lithium and rare earth elements expands with the spread of electric vehicles (EVs), as these are critical components for batteries. Africa holds a wealth of these minerals,...</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>ELEKTROS Inc. Strengthens Its Strategic Vision for High-Speed EV Charging Infrastructure</v>
+        <v>Securities Lawsuit Alert: Avis Budget Group, Inc. (CAR) Investors – ...</v>
       </c>
       <c r="B444" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C444" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D444" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E444" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-strengthens-its-strategic-vision-for-high-speed-ev-charging</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-avis-budget-group-inc-car-investors-r5212806.htm</v>
       </c>
       <c r="F444" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 16, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>What to Know Before Installing an EV Charger at Home in Laconia, NH</v>
+        <v>Karsan Autonomous e-ATAK Begins Passenger Service at the World-Famous Efteling Theme Park</v>
       </c>
       <c r="B445" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C445" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D445" t="str">
         <v>Automotive</v>
       </c>
       <c r="E445" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/what-to-know-before-installing-an-ev-charger-at-home-in-laconia-nh/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/karsan-autonomous-e-atak-begins-passenger-service-at-the-world-famous-efteling-theme-park-302852315.html</v>
       </c>
       <c r="F445" t="str">
-        <v/>
+        <v>ISTANBUL, Aug. 15, 2026 /PRNewswire/ -- Developing advanced transportation solutions with its vision of staying one step ahead in the future of mobility, Karsan is further strengthening its global leadership in autonomous public transportation with another landmark project. As part of the...</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>AireSpring Wins 2026 SD-WAN Product of the Year Award</v>
+        <v>Groovz Plus Reviews: Don't Buy Groovz Plus Open Ear Headphones Till ...</v>
       </c>
       <c r="B446" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C446" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D446" t="str">
         <v>Automotive</v>
       </c>
       <c r="E446" t="str">
-        <v>https://pr-inside.com/airespring-wins-2026-sd-wan-product-of-the-year-award-r5195884.htm</v>
+        <v>https://pr-inside.com/groovz-plus-reviews-don-t-buy-groovz-plus-open-ear-headphones-till-r5212618.htm</v>
       </c>
       <c r="F446" t="str">
-        <v>(PR-inside.com) CLEARWATER, FL / ACCESS Newswire / June 29, 2026 / AireSpring, a leading global managed network services provider specializing in connectivity, mobility, security, and Unified Communications, today announced that its Global Managed SD-WAN solution has been recognized with a 2026 INTERNET TELEPHONY SD-WAN Product of the Year Award. This marks the seventh time AireSpring has received the award underscoring the company's longstanding commitment to delivering innovative managed networking solutions for enterprise customers. The award honors innovative solutions that help organizations modernize and optimize wide area networks while improving performance, security, and operational efficiency. AireSpring's Global Managed SD-WAN solution combines best-in-class technologies ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 15, 2026 / Imagine running along your favorite outdoor trail, completely lost in the rhythm of your favorite song, when suddenly a speeding vehicle swoops around the corner. You never heard the roar of the engine, the screeching tires, or the frantic horn blast because your ears were sealed shut by traditional earbuds. In a fraction of a second, a peaceful morning workout nearly transforms into a horrific, life-changing tragedy. ​For millions of active people, runners, cyclists, and everyday commuters, this terrifying near-miss is a daily reality. Traditional in-ear headphones promised total ..</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>Mobility Plus Relocates to Louisville with Expanded Mobility Equipment Showroom to Better Serve Kentuckiana</v>
+        <v>Condermens launches premium men's performance underwear with patented design</v>
       </c>
       <c r="B447" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C447" t="str">
-        <v>GetNews</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D447" t="str">
         <v>Automotive</v>
       </c>
       <c r="E447" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/mobility-plus-relocates-to-louisville-with-expanded-mobility-equipment-showroom-to-better-serve-kentuckiana/?source=barchart</v>
+        <v>https://pressreleasenews.org/pressroom/condermens-launches-premium-mens-performance-underwear-with-patented-design</v>
       </c>
       <c r="F447" t="str">
-        <v/>
+        <v>Condermens has launched a new line of premium men's performance underwear featuring patented design innovations developed through extensive research and real-world testing. The collection aims to redefine everyday essentials with superior comfort, support, durability, and mobility.</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>Grammy-Winning Star Car�n Le�n Makes History with First-Ever Concert and First-Ever Sold-Out Show at Nu Stadium</v>
+        <v>Trucking Industry Crowns 2026 National Truck Driving Champion</v>
       </c>
       <c r="B448" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C448" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D448" t="str">
         <v>Automotive</v>
       </c>
       <c r="E448" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356896</v>
+        <v>https://www.prnewswire.com/news-releases/trucking-industry-crowns-2026-national-truck-driving-champion-302852246.html</v>
       </c>
       <c r="F448" t="str">
-        <v>History was made last night as Grammy-winning star Car�n Le�n headlined the first-ever concert at Nu Stadium, the world-class venue in the heart of Miami and home of Inter Miami CF. The landmark performance also became the first-ever sold-out concert in the stadium&amp;#39;s history, drawing more than 24,000 fans and officially launching a new era of premier live entertainment in Miami. The milestone event also served as the inaugural concert presented by Heron Sports &amp;amp; Entertainment, Inter... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356896</v>
+        <v>UPS professional driver earned the prestigious title of Grand Champion PITTSBURGH, Aug. 14, 2026 /PRNewswire/ -- Today, the American Trucking Associations proclaimed Miguel Corral, a professional driver with UPS, the Bendix Grand Champion at the 2026 National Truck Driving &amp; Step Van...</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Chevrolet Northwest in northwest San Antonio</v>
+        <v>/C O R R E C T I O N -- CARFAX/</v>
       </c>
       <c r="B449" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C449" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D449" t="str">
         <v>Automotive</v>
       </c>
       <c r="E449" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-chevrolet-northwest-in-northwest-san-antonio-302813478.html</v>
+        <v>https://www.prnewswire.com/news-releases/carfax-report-now-delivers-future-reliability-based-on-a-vehicles-unique-vin-specific-history-302735240.html</v>
       </c>
       <c r="F449" t="str">
-        <v>Former Freedom Chevrolet location is among the dealerships now operating under the unified Group 1 brand SAN ANTONIO, June 29, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based...</v>
+        <v>In the news release, CARFAX Report Now Delivers Future Reliability Based on a Vehicle's Unique VIN-Specific History, issued April 7, 2026 by CARFAX over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows, with additional details...</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Collision El Paso in El Paso</v>
+        <v>Prestigious Euro Cars Provides BMW Servicing to Meet Growing Demand in Fort Lauderdale, FL</v>
       </c>
       <c r="B450" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C450" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D450" t="str">
         <v>Automotive</v>
       </c>
       <c r="E450" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-collision-el-paso-in-el-paso-302813458.html</v>
+        <v>https://pressreleasenews.org/pressroom/prestigious-euro-cars-provides-bmw-servicing-to-meet-growing-demand-in-fort-lauderdale-fl</v>
       </c>
       <c r="F450" t="str">
-        <v>Former Shamaley Collision Center of El Paso location is among the facilities now operating under the unified Group 1 brand EL PASO, Texas, June 29, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a...</v>
+        <v>Prestigious Euro Cars, a 35-year Fort Lauderdale European auto shop, is highlighting its BMW servicing and repair expertise as more local drivers search for a trusted BMW mechanic and repair shop near them.</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>MIRAGE DIGITAL AND CARWOW ANNOUNCE STRATEGIC PARTNERSHIP TO LAUNCH DEDICATED FAST CHANNEL ON SAMSUNG TV PLUS</v>
+        <v>Vadzo Imaging's 5MP USB Camera Falcon-522CRS: Onsemi AR0522 Color Rolling Shutter Performance for Embedded Vision Applications</v>
       </c>
       <c r="B451" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C451" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D451" t="str">
-        <v>Automotive, Media</v>
+        <v>Automotive</v>
       </c>
       <c r="E451" t="str">
-        <v>https://www.prnewswire.com/news-releases/mirage-digital-and-carwow-announce-strategic-partnership-to-launch-dedicated-fast-channel-on-samsung-tv-plus-302813406.html</v>
+        <v>https://www.newswire.com/news/vadzo-imagings-5mp-usb-camera-falcon-522crs-onsemi-ar0522-color-22846666</v>
       </c>
       <c r="F451" t="str">
-        <v>Milestone Partnership Expands Carwow's 14 million Global Subscriber Community, Bringing World-Renowned Automotive Content to Fans Subscription-Free on Samsung TV Plus LOS ANGELES, June 29, 2026 /PRNewswire/ -- Mirage Digital and Carwow today announced a strategic collaboration to launch...</v>
+        <v>Vadzo Imaging has released the Falcon-522CRS, a AR0522 5MP color USB camera built on the Onsemi AR0522 image sensor with a 2.2 &amp;micro;m pixel architecture selected for low-light imaging. The module delivers 2592 x 1944 resolution over a USB 3.2 Gen 1 Type-C interface with full UVC class compliance, giving OEM engineers, system integrators, and embedded vision developers a 5MP low light USB camera that streams on Windows, Linux, and Android without custom driver development.</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Ford of El Paso in El Paso</v>
+        <v>Nuvve Provides Second Quarter 2026 Financial Update</v>
       </c>
       <c r="B452" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C452" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D452" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Energy, Automotive</v>
       </c>
       <c r="E452" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-ford-of-el-paso-in-el-paso-302813434.html</v>
+        <v>https://finance.yahoo.com/energy/articles/nuvve-provides-second-quarter-2026-203000462.html</v>
       </c>
       <c r="F452" t="str">
-        <v>Former Shamaley Ford location is among the dealerships now operating under the unified Group 1 brand EL PASO, Texas, June 29, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based...</v>
+        <v>SAN DIEGO, August 14, 2026--Nuvve Holding Corp. ("Nuvve", "we", the "Company") (OTCQB Market: NVVE), a green energy technology company that provides a globally-available, commercial vehicle-to-grid (V2G) technology platform that enables electric vehicle (EV) and stationary batteries to store and resell unused energy back to the local electric grid and provides other grid services, today provided a second quarter 2026 update.</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Subaru El Paso in El Paso</v>
+        <v>AmeriTrust Announces Resignation of Director</v>
       </c>
       <c r="B453" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C453" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D453" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Healthcare, Automotive</v>
       </c>
       <c r="E453" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-subaru-el-paso-in-el-paso-302813424.html</v>
+        <v>https://pr-inside.com/ameritrust-announces-resignation-of-director-r5212480.htm</v>
       </c>
       <c r="F453" t="str">
-        <v>Former Subaru El Paso location is among the dealerships now operating under the unified Group 1 brand EL PASO, Texas, June 29, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based...</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 14, 2026 / AmeriTrust Financial Technologies Inc. (TSXV:AMT)(OTCQB:AMTFF)(Frankfurt:1ZV) ("AmeriTrust", "AMT" or the "Company"), a fintech platform focused on automotive finance, today announced that Board member and audit committee member, Steven Lee, has resigned from the Board of Directors of AmeriTrust, effective immediately, for personal health reasons. Jeff Morgan, Chief Executive Officer of AmeriTrust, commented: "On behalf of the Board of Directors and all employees of AmeriTrust, I would like to personally thank Steven for his many years of service and significant contributions to the Company. Steven has provided invaluable support and guidance to me over ..</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>Vadzo Imaging Launches AR0521 USB Camera for Interactive Digital Signage and Real-Time Gesture Recognition Applications</v>
+        <v>ELEKTROS Advances Its Critical-Minerals and EV Infrastructure Vision ...</v>
       </c>
       <c r="B454" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C454" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D454" t="str">
-        <v>Automotive</v>
+        <v>AI, Real Estate, Energy, Automotive</v>
       </c>
       <c r="E454" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-launches-ar0521-usb-camera-for-interactive-digital-22800960</v>
+        <v>https://pr-inside.com/elektros-advances-its-critical-minerals-and-ev-infrastructure-vision-r5212461.htm</v>
       </c>
       <c r="F454" t="str">
-        <v>Vadzo Imaging's Falcon-521CRS is a 5MP USB 3.0 color camera built on the Onsemi AR0521 sensor, delivering low noise rolling shutter imaging with full UVC compliance for interactive kiosk systems, digital signage displays, and real-time gesture recognition applications without custom driver development.</v>
+        <v>(PR-inside.com) ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 14, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its strategic direction as investment in artificial intelligence, data centers, electrification and advanced infrastructure continues to create a rapidly changing technology and energy landscape. Management believes the convergence of these sectors is increasing the importance of reliable power, energy storage and resilient infrastructure. ELEKTROS is seeking to participate in this broader transformation through its hard-rock lithium and critical-minerals initiatives in Sierra Leone and its proprietary EV charging intellectual property in the United States. As AI computing and data-center ..</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>WhiteWater Express Car Wash Announces Leadership Transition to Support Next Phase of Growth</v>
+        <v>ELEKTROS Advances Its Critical-Minerals and EV Infrastructure Vision Amid Accelerating AI and Electrification Investment</v>
       </c>
       <c r="B455" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C455" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D455" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E455" t="str">
-        <v>https://www.prnewswire.com/news-releases/whitewater-express-car-wash-announces-leadership-transition-to-support-next-phase-of-growth-302813369.html</v>
+        <v>https://www.newswire.com/news/elektros-advances-its-critical-minerals-and-ev-infrastructure-vision-amid</v>
       </c>
       <c r="F455" t="str">
-        <v>HOUSTON, June 29, 2026 /PRNewswire/ -- WhiteWater Express Car Wash today announced a strategic leadership transition designed to position the company for its next phase of continued growth and expansion. After more than a decade of leadership, Steve Mathis, Co-Founder and Chief Executive...</v>
+        <v>ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) &amp;nbsp;</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>NASA Astronaut Chris Williams Preps for Spacewalk</v>
+        <v>ELEKTROS Highlights Lithium, Critical Minerals and EV Charging as Technology ...</v>
       </c>
       <c r="B456" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C456" t="str">
-        <v>NASA</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D456" t="str">
-        <v>Automotive</v>
+        <v>AI, Energy, Automotive</v>
       </c>
       <c r="E456" t="str">
-        <v>https://www.nasa.gov/image-article/nasa-astronaut-chris-williams-preps-for-spacewalk/</v>
+        <v>https://pr-inside.com/elektros-highlights-lithium-critical-minerals-and-ev-charging-as-technology-r5212448.htm</v>
       </c>
       <c r="F456" t="str">
-        <v>Flight engineer Sophie Adenot of ESA (European Space Agency) helps flight engineer Chris Williams of NASA as he tries on his spacesuit on June 23, 2026, testing its comfort and mobility as well as its communications and life support systems inside the International Space Station’s Quest airlock. Williams will go on a spacewalk on June [&amp;#8230;]</v>
+        <v>(PR-inside.com) ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 14, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced today that it continues to advance its long-term vision around hard-rock lithium, critical minerals and electric-vehicle charging technology during a period of rapid investment in AI, electrification and infrastructure. Management views the extraordinary expansion of artificial intelligence, data centers and next-generation power infrastructure as part of a larger technological cycle in which dependable electricity, energy storage and grid resilience are becoming increasingly important. Within that environment, ELEKTROS is pursuing its Sierra Leone hard-rock lithium initiatives while maintaining ..</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Automotive Interior Material Market to Reach US$ 82.3 Bn by 2033 Driven by Premiumization and Sustainable Material Innovation - Persistence Market Research</v>
+        <v>ELEKTROS Highlights Lithium, Critical Minerals and EV Charging as Technology Infrastructure Enters a Transformative Cycle</v>
       </c>
       <c r="B457" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C457" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D457" t="str">
         <v>Automotive</v>
       </c>
       <c r="E457" t="str">
-        <v>https://www.prnewswire.com/news-releases/automotive-interior-material-market-to-reach-us-82-3-bn-by-2033-driven-by-premiumization-and-sustainable-material-innovation---persistence-market-research-302813337.html</v>
+        <v>https://www.newswire.com/news/elektros-highlights-lithium-critical-minerals-and-ev-charging-as-technology</v>
       </c>
       <c r="F457" t="str">
-        <v>LONDON, June 29, 2026 /PRNewswire/ -- The global automotive interior material market is growing steadily, expected to be valued at around US$ 63.0 billion in 2026 and projected to reach US$ 82.3 billion by 2033, with a CAGR of 3.9% in the coming years. This expansion comes from rising...</v>
+        <v>ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK)</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>A Broken Car A/C Isn't Just Uncomfortable -- In This Heat, It's a Health Risk</v>
+        <v>ELEKTROS Positions Lithium and EV Charging Strategy for a New Era of ...</v>
       </c>
       <c r="B458" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C458" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D458" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>AI, Real Estate, Automotive</v>
       </c>
       <c r="E458" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-broken-car-ac-isnt-just-uncomfortable--in-this-heat-its-a-health-risk-302813335.html</v>
+        <v>https://pr-inside.com/elektros-positions-lithium-and-ev-charging-strategy-for-a-new-era-of-r5212441.htm</v>
       </c>
       <c r="F458" t="str">
-        <v>The Cool Air Rebate Program helps qualifying drivers repair leaking A/C systems — covering up to 90% of costs SACRAMENTO, Calif., June 29, 2026 /PRNewswire/ -- As excessive heat warnings sweep across California this summer, experts are raising an alarm that many drivers overlook: a...</v>
+        <v>(PR-inside.com) ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 14, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-range strategy focused on hard-rock lithium and EV charging as artificial intelligence, electrification and advanced infrastructure continue to reshape the global economy. Management believes the substantial investment flowing into AI, data centers, electrification and sophisticated infrastructure underscores a broader period of technological and economic transformation. Against this backdrop, ELEKTROS is pursuing exposure to hard-rock lithium and critical minerals in Sierra Leone while continuing to safeguard and advance its proprietary EV charging intellectual property in the ..</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>Vadzo Imaging Positions Falcon-1335CRO AR1335 OIS Autofocus USB Camera with On-board 9-Axis IMU for Head-Mounted and Wearable Vision Applications</v>
+        <v>ELEKTROS Positions Lithium and EV Charging Strategy for a New Era of Electrification and Infrastructure Growth</v>
       </c>
       <c r="B459" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C459" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D459" t="str">
         <v>Automotive</v>
       </c>
       <c r="E459" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-1335cro-ar1335-ois-autofocus-usb-camera-22811876</v>
+        <v>https://www.newswire.com/news/elektros-positions-lithium-and-ev-charging-strategy-for-a-new-era-of</v>
       </c>
       <c r="F459" t="str">
-        <v>The Falcon-1335CRO is a 13MP AR1335 USB camera built on the Onsemi AR1335 image sensor. It integrates motorized autofocus, optical image stabilization, and a native 9-Axis IMU in a USB 3.2 module designed for head-mounted and wearable vision platforms. The camera delivers 13MP color imaging with motion-compensated output and synchronized inertial data for smart glasses HMD systems, first-person camera deployments, body-worn inspection tools, and field service platforms. Driver support covers Windows, Linux, and Android natively through full UVC compliance without proprietary drivers.</v>
+        <v>ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK)</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Telit Cinterion Powers FleetSafe.ai AI Video Telematics for Safer, Data-Driven Fleet Operations at Scale</v>
+        <v>BLAZO i-TRK by Mahindra: Setting New Standards for Profitable &amp; Intelligent Trucking in India</v>
       </c>
       <c r="B460" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C460" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D460" t="str">
-        <v>AI, SaaS, Automotive, Media</v>
+        <v>Finance, AI, SaaS, Automotive</v>
       </c>
       <c r="E460" t="str">
-        <v>https://www.prnewswire.com/news-releases/telit-cinterion-powers-fleetsafeai-ai-video-telematics-for-safer-data-driven-fleet-operations-at-scale-302813192.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358904</v>
       </c>
       <c r="F460" t="str">
-        <v>Telit Cinterion's NExT™ platform powers FleetSafe.ai to deliver real-time video, driver safety insights and scalable fleet operations in high-performance environments Demonstrates real-time AI video telematics for driver safety, incident response and fleet visibility Showcases globally...</v>
+        <v>- - &amp;#8226; &amp;#39;Profit Ka Rocket&amp;#39; &amp;#8211; India&amp;#39;s First Heavy Commercial Vehicle which maximises earnings, improves productivity, reduces operating costs and enables greater control, altogether, intelligently - &amp;#8226; Sets new benchmark for profitable &amp;amp; intelligent trucking with industry-first 48-hour Uptime Guarantee* and potential to deliver up to &amp;amp;#8377;15 lakh* additional profit per truck over five years - &amp;#8226; India&amp;#39;s most intelligent truck with patented AI-enabled iFuelSmart Auto Drive mode that provide... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358904</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>MicroVision Delivers MOVIA(TM) Sensors to Leading Artificial Intelligence ...</v>
+        <v>InventHelp Inventor Develops New Tractor Trailer Step (SBT-2298)</v>
       </c>
       <c r="B461" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C461" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D461" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E461" t="str">
-        <v>https://pr-inside.com/microvision-delivers-movia-tm-sensors-to-leading-artificial-intelligence-r5195797.htm</v>
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-new-tractor-trailer-step-sbt-2298-302845800.html</v>
       </c>
       <c r="F461" t="str">
-        <v>(PR-inside.com) Deployment highlights growing demand for real-world perception technologies as artificial intelligence expands into robotics, automation, and autonomous systems REDMOND, WA / ACCESS Newswire / June 29, 2026 /MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, automotive, security and defense applications, today announced deliveries of its MOVIA™ lidar sensors to a leading artificial intelligence company and hyperscaler as part of ongoing evaluation activities focused on robotics, autonomous systems, and next-generation AI applications. The shipments represent another milestone in MicroVision's strategy to expand the adoption of its perception technologies into rapidly growing markets where artificial intelligence systems require accura</v>
+        <v>PITTSBURGH, Aug. 14, 2026 /PRNewswire/ -- "As a truck driver, I know there is a better, easier, and safer way to reach cargo tie down straps at higher locations on tractor trailers," said an inventor, from Apple Valley, Calif., "that is why I came up with the HOOK UPS. My design provides...</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>ELEKTROS Inc. Advances a Distinguished Long-Term Vision for High-Speed ...</v>
+        <v>New York Auto Show Releases 2026 Impact Study</v>
       </c>
       <c r="B462" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C462" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D462" t="str">
         <v>Automotive</v>
       </c>
       <c r="E462" t="str">
-        <v>https://pr-inside.com/elektros-inc-advances-a-distinguished-long-term-vision-for-high-speed-r5195791.htm</v>
+        <v>https://www.prnewswire.com/news-releases/new-york-auto-show-releases-2026-impact-study-302851976.html</v>
       </c>
       <c r="F462" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / June 29, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>NEW YORK, Aug. 14, 2026 /PRNewswire/ -- For 72% of attendees of the 2026 New York International Auto Show, it is the only automotive event they have attended in the past 12 months. That finding, combined with new research showing that 80% said that attending the show helped influence...</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>ELEKTROS Inc. Advances a Distinguished Long-Term Vision for High-Speed EV Charging Infrastructure as It Positions for Sustainable Growth</v>
+        <v>CORRECTION FROM SOURCE: OCAL Financial Adds AI Sales-Agent Technology Built Around Its Proprietary Knowledge Base</v>
       </c>
       <c r="B463" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C463" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D463" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E463" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-advances-a-distinguished-long-term-vision-for-high-speed-ev</v>
+        <v>https://www.newsfilecorp.com/release/309652/CORRECTION-FROM-SOURCE-OCAL-Financial-Adds-AI-SalesAgent-Technology-Built-Around-Its-Proprietary-Knowledge-Base</v>
       </c>
       <c r="F463" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>OCAL Financial Inc. (TSXV: OCAL) ("OCAL" or the "Company") is issuing this news release to correct and replace its news release titled "OCAL Financial Signs Exclusive Agreement With SalesCloser Technologies to Deploy AI Sales Agents Across the Vehicle-Finance Journey," disseminated via Newsfile Corp. on August 13, 2026 at approximately 12:35 p.m. ET; that release incorrectly described the Company's arrangement with SalesCloser Technologies Ltd. as an "exclusive" agreement, when in fact the...</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>STAR Announces AI-Powered Developer Platform to Accelerate Automotive Retail API Adoption</v>
+        <v>MicroVision Announces Pricing of $17.0 Million Public Offering</v>
       </c>
       <c r="B464" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C464" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D464" t="str">
-        <v>AI, SaaS, Retail, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E464" t="str">
-        <v>https://www.prweb.com/releases/star-announces-ai-powered-developer-platform-to-accelerate-automotive-retail-api-adoption-302810419.html</v>
+        <v>https://pr-inside.com/microvision-announces-pricing-of-17-0-million-public-offering-r5212325.htm</v>
       </c>
       <c r="F464" t="str">
-        <v>Suite of tools helps retail automotive accelerate standards adoption, improve interoperability, and reduce integration costs MCLEAN, Va., June 29, 2026 /PRNewswire-PRWeb/ -- The Standards for Technology in Automotive Retail (STAR), today announced the launch of the STAR Member Toolset, a...</v>
+        <v>(PR-inside.com) REDMOND, WA / ACCESS Newswire / August 14, 2026 / MicroVision, Inc. (NASDAQ:MVIS) ("MicroVision" or "Company"), a leader in advanced perception solutions for industrial, security and defense, and automotive applications, today announced the pricing of its public offering of an aggregate of 6,800,000 units, at a public offering price of $2.50 per unit, consisting of (i) one share of common stock and (ii) one warrant to purchase one share of common stock, immediately exercisable at a price of $2.50 per share and expiring five years from the date of issuance. The gross proceeds from the offering, before deducting the placement agent's ..</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>ELEKTROS Inc. Strengthens Its Long-Term Vision for a Premier High-Speed ...</v>
+        <v>Porsche pays tribute to 100 years of the N�rburgring with a market edition 911 GT3</v>
       </c>
       <c r="B465" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C465" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D465" t="str">
         <v>Automotive</v>
       </c>
       <c r="E465" t="str">
-        <v>https://pr-inside.com/elektros-inc-strengthens-its-long-term-vision-for-a-premier-high-speed-r5195781.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358882</v>
       </c>
       <c r="F465" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / June 29, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
-[...2 lines deleted...]
-    <row r="466">
+        <v>In 2027, the N�rburgring, one of the best-known and most demanding racetracks in the world, will celebrate its 100th anniversary. Porsche has been achieving motorsport success and setting records there for decades. Meanwhile, the racetrack also plays an integral role in the testing process for production vehicles. Porsche is paying tribute to this connection with a special car: the 911 GT3 100 Jahre N�rburgring, a model that captures the unique allure of the Eifel circuit through numerous... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358882</v>
+      </c>
+    </row>
+    <row r="466" xml:space="preserve">
       <c r="A466" t="str">
-        <v>Gladstone Investment Enters Into a Definitive Agreement to Acquire ...</v>
+        <v>CALB Announces Positive Profit Alert</v>
       </c>
       <c r="B466" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C466" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D466" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Finance, SaaS, Energy, Automotive</v>
       </c>
       <c r="E466" t="str">
-        <v>https://pr-inside.com/gladstone-investment-enters-into-a-definitive-agreement-to-acquire-r5195777.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) MCLEAN, VA / ACCESS Newswire / June 29, 2026 / Gladstone Investment Corporation (NASDAQ:GAIN) ("Gladstone Investment") announced today that it has entered into a definitive agreement to acquire Extrude Hone, an Irwin, Pennsylvania-based company. Extrude Hone is a leading provider of precision surface-finishing solutions used in mission-critical applications such as aerospace, automotive, heavy industrial, energy and other demanding end markets. The company's proprietary technologies and service capabilities help customers improve product performance, reliability and manufacturing efficiency. Extrude Hone represents another example of Gladstone Investment's focus on partnering with established lower middle market businesses that hold leading positions in specialized industri</v>
+        <v>https://www.acnnewswire.com/press-release/english/109137/</v>
+      </c>
+      <c r="F466" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 14, 2026 - (ACN Newswire) - CALB Group Co., Ltd. (“CALB” or the “Company”, stock code: 3931.HK) announced its 2026 interim results forecast. According to the announcement, the Company is expected to record a net profit ranging from approximately RMB1,506 million to RMB1,581 million for the six months ended June 30, 2026, representing an increase ranging from approximately 100% to 110% compared to the net profit of approximately RMB753 million for the corresponding period last year. During the Reporting Period, the year-on-year increase in the Company’s profit was primarily attributable to the expansion of the customer base and new application scenarios, as well as the continued ramp-up of new products in passenger vehicles, commercial vehicles, energy storage and other applications, which led to sustained growth in business scale.
+In the first half of 2026, CALB continued to expand its power battery customer base, with its innovative products gaining broader market adoption. In the passenger vehicle segment, its 5C ultra-fast charging and high-power batteries continued to ramp up. CALB exclusively supplies battery cells for the XPeng GX series and LFP batteries for the MONA L03, while also serving as the sole battery cell supplier for the XPeng G9L. Its 5C ultra-fast charging batteries have also been adopted in the new XPeng P7 Long Range and other models, with monthly sales remaining strong. In addition, CALB continued to strengthen cooperation with leading customers. As a core co-development partner of Huawei’s Giant Whale Battery Platform, CALB’s products have been deployed across multiple vehicle models under HIMA, including Luxeed and SAIC. In its cooperation with Xiaomi Auto, CALB has entered the supply chain for Xiaomi’s SkyNomad series. The Xiaomi SkyNomad N90 and N70 Max are equipped with CALB’s 76kWh ternary lithium-ion batteries and are set to enter mass production and delivery.
+During the reporting period, CALB’s ESS business maintained strong growth, with its products gaining recognition from domestic and international customers. CALB’s 314Ah Gen2 and next-generation “ZHIJIU” 392Ah, 588Ah and 600Ah+ large ESS cells, as well as its 6.25MWh and 6.9MWh containerized ESS systems, have received strong recognition from domestic and international customers, supported by their high energy efficiency, ultra-long cycle life and zero degradation over the first 1,000 cycles. Meanwhile, CALB continued to strengthen cooperation with leading ESS integrators such as Sungrow and Huawei, while steadily advancing cooperation with developers including SPIC and China Three Gorges Renewables. In overseas markets, CALB has successfully entered the supplier lists of more leading customers in regions including South Africa, Latin America, the United States and Israel, with new project awards and deliveries gaining momentum
+About CALB
+CALB (3931.HK) is a new energy enterprise specializing in the research, production, sales, and market application development of lithium batteries, battery management systems, and related integrated products and lithium battery materials. As Battery Expert, we aim to build a comprehensive energy operation system, to provide complete product solutions and full life-cycle management for the new energy application market, represented by power and energy storage.
+Currently, CALB has completed an all-round layout in domestic by setting up industrial bases in Changzhou, Xiamen, Wuhan, Chengdu, Hefei, Jiangmen and Meishan. Meanwhile, CALB has set up bases in Europe and ASEAN, vigorously expanding the layout all over the world to become a global leading enterprise with large-scale intelligent manufacturing capabilities.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>ELEKTROS Inc. Strengthens Its Long-Term Vision for a Premier High-Speed EV Charging Network</v>
+        <v>Automotive Aftermarket Growth Drivers: Aging Vehicles, Digital Platforms, and Rising Repair Complexity</v>
       </c>
       <c r="B467" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C467" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D467" t="str">
         <v>Automotive</v>
       </c>
       <c r="E467" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-strengthens-its-long-term-vision-for-a-premier-high-speed-ev</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767171</v>
       </c>
       <c r="F467" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>The global automotive aftermarket is valued at roughly USD 489.5 billion in 2025 and is on track to reach USD 643.8 billion by 2033, growing at a CAGR of about [read full press release...]</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>Mingteng International Reaches New Milestone in Global Expansion with Overseas Orders Serving Markets in Serbia, Vietnam and Mexico</v>
+        <v>EMERGING and Promethean Launch $300M Experience Fund to Back AI for Hospitality</v>
       </c>
       <c r="B468" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C468" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D468" t="str">
-        <v>Finance, Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E468" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318934/0/en/Mingteng-International-Reaches-New-Milestone-in-Global-Expansion-with-Overseas-Orders-Serving-Markets-in-Serbia-Vietnam-and-Mexico.html</v>
+        <v>https://www.prnewswire.com/news-releases/emerging-and-promethean-launch-300m-experience-fund-to-back-ai-for-hospitality-302851776.html</v>
       </c>
       <c r="F468" t="str">
-        <v>Wuxi, China, June 29, 2026 (GLOBE NEWSWIRE) -- Mingteng International Corporation Inc. (the “Company” or “Mingteng International”) (Nasdaq: MTEN), an automotive mold developer and supplier in China, today announced that, its wholly-owned subsidiary, Wuxi Mingteng Mould Technology Co., Ltd. (“Wuxi Mingteng”), has achieved success overseas and successfully entered into purchase agreements with three foreign enterprises. These agreements mark a milestone in the Company’s efforts to expand its international customer base and strengthen its global presence in mold solutions.</v>
+        <v>CHICAGO, Aug. 14, 2026 /PRNewswire/ -- EMERGING and Promethean today announced the launch of The Experience Fund (XPR), a $300 million vehicle with a $500 million hard cap, co-sponsored 50/50 by the two firms. Led by EMERGING Managing Partner Mathew Focht and Promethean Managing Partner...</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>RBC powers EV confidence as the Champion Sponsor of Plug'n Drive's Cross-Canada Tour</v>
+        <v>Kodiak AI Receives DMV Permit to Test Autonomous Trucks in California</v>
       </c>
       <c r="B469" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C469" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D469" t="str">
-        <v>Automotive, Education</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E469" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356872</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345181/0/en/kodiak-ai-receives-dmv-permit-to-test-autonomous-trucks-in-california.html</v>
       </c>
       <c r="F469" t="str">
-        <v>For the second consecutive year, RBC is the Champion Sponsor for Plug&amp;#39;n Drive&amp;#39;s EV&amp;#39;s are for EVeryone Cross-Canada Tour, which runs all year round. The tour features the Electric Vehicle Discovery Centre in Toronto, EV Roadshows in 10 provinces, and Mobile EV Education Trailers (MEETs) in 10 communities across four provinces, providing Canadians with hands-on opportunities to compare multiple electric vehicle (EV) models in one place, ask questions and learn from EV experts. - - &amp;#8220;Passenger... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356872</v>
+        <v>California Department of Motor Vehicles grants Kodiak a heavy-duty commercial Autonomous Vehicle Testing Permit California Department of Motor Vehicles grants Kodiak a heavy-duty commercial Autonomous Vehicle Testing Permit</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>NewSat North America Awarded $10 Million R2C2 Cyber Monitoring and ...</v>
+        <v>Electric Vehicle Market Trends to Watch: Solid-State Batteries, AI, Software, and Smart Charging</v>
       </c>
       <c r="B470" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C470" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D470" t="str">
-        <v>SaaS, Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E470" t="str">
-        <v>https://pr-inside.com/newsat-north-america-awarded-10-million-r2c2-cyber-monitoring-and-r5195728.htm</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767155</v>
       </c>
       <c r="F470" t="str">
-        <v>(PR-inside.com) MELBOURNE, FL / ACCESS Newswire / June 29, 2026 / NewSat North America announced today that it has been awarded a $10 million task order under the Space Rapid Capabilities Office's Rapid Resilient Command and Control (R2C2) contract vehicle. The task order will provide advanced cybersecurity support services for the R2C2 Satellite Operations (SatOps) Ground System platform and its associated authorization boundaries. NewSat North America will execute the effort alongside subcontractor ENSCO, Inc., leveraging the companies' combined expertise in cybersecurity operations, satellite communications, systems integration, and mission assurance supporting national security space programs. Under the Cyber Monitoring and Assessment Task Order, the ..</v>
+        <v>The electric vehicle market has moved past the &amp;#8220;early adopter&amp;#8221; phase and is now the default growth story in global mobility. Valued at roughly USD 1.6 [read full press release...]</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>Pomerantz LLP Issues Reminder to Shareholders in Verra Mobility Corporation of Class Action Lawsuit – VRRM</v>
+        <v>Lithium-ion Battery Market: EV Demand Fuels Rapid Expansion</v>
       </c>
       <c r="B471" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C471" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D471" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E471" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-issues-reminder-to-shareholders-in-verra-mobility-corporation-of</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767149</v>
       </c>
       <c r="F471" t="str">
-        <v/>
+        <v>The global lithium-ion battery market is entering a decisive growth phase. According to Grand View Research: Market size, 2025: USD 151.0 billion Market estimate, 2026: [read full press release...]</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Life Renewing Stem Cells Brings Advanced Regenerative Medicine to Scottsdale with Personalized Stem Cell Therapy Solutions</v>
+        <v>Automotive Fuel Cell Market Growth Opportunities in China</v>
       </c>
       <c r="B472" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C472" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D472" t="str">
-        <v>Automotive, Healthcare</v>
+        <v>Automotive</v>
       </c>
       <c r="E472" t="str">
-        <v>https://express-press-release.net/news/2026/06/29/1760716</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767132</v>
       </c>
       <c r="F472" t="str">
-        <v>Scottsdale, AZ, 2026-06-29 — /EPR Network/ — Life Renewing Stem Cells is making life easier and helping patients regain their mobility and enhance their quality of [read full press release...]</v>
+        <v>The global Automotive Fuel Cell Market size was valued at USD 6.9 billion in 2025 and is projected to grow from USD 7.2 billion in 2026 to USD 10.1 billion [read full press release...]</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>Transit Technologies Relocates Corporate Headquarters to Charlotte, North Carolina</v>
+        <v>How Vehicle History Reports Are Rebuilding the Used Car Market</v>
       </c>
       <c r="B473" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C473" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D473" t="str">
         <v>Automotive</v>
       </c>
       <c r="E473" t="str">
-        <v>https://www.prnewswire.com/news-releases/transit-technologies-relocates-corporate-headquarters-to-charlotte-north-carolina-302812382.html</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767127</v>
       </c>
       <c r="F473" t="str">
-        <v>Company Deepens Commitment to American-Built Mobility Solutions Across the Transit Industry CHARLOTTE, N.C., June 29, 2026 /PRNewswire/ -- Transit Technologies, a leading provider of software solutions powering modern mobility systems, today announced the relocation of its corporate...</v>
+        <v>The used car market is no longer the &amp;#8220;backup option&amp;#8221; it once was — it&amp;#8217;s become the default entry point into vehicle ownership for millions [read full press release...]</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>Ever Supreme Launches Phase IIa Clinical Trial for CAR001, Accelerating Global Market Expansion</v>
+        <v>LOPAL Shines at Latin Tyre &amp; Auto Parts Expo 2026 in Panama, Deepening ...</v>
       </c>
       <c r="B474" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C474" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D474" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E474" t="str">
-        <v>https://www.prnewswire.com/news-releases/ever-supreme-launches-phase-iia-clinical-trial-for-car001-accelerating-global-market-expansion-302813036.html</v>
+        <v>https://pr-inside.com/lopal-shines-at-latin-tyre-auto-parts-expo-2026-in-panama-deepening-r5212235.htm</v>
       </c>
       <c r="F474" t="str">
-        <v>TAICHUNG, June 29, 2026 /PRNewswire/ -- Ever Supreme Bio Technology Co., Ltd. (TWSE: 6712) announced on June 28 that CAR001, its proprietarily developed, allogeneic, "off-the-shelf" CAR-T cell therapy for cancer, has successfully cleared review by the Safety Monitoring Committee (SMC)....</v>
+        <v>(PR-inside.com) NANJING, CN / ACCESS Newswire / August 14, 2026 / From August 12 to 14, 2026, the Latin Tyre &amp; Auto Parts Expo 2026 was held at the Panama City Convention Center. As one of the most influential tire and automotive parts industry events in Latin America, the exhibition brought together industry elites from around the world. LOPAL made a strong appearance with a range of core products, marking a new chapter in its Latin American market expansion. Global Footprint Accelerates, Market Presence Expands Just as the August exhibition opened, LOPAL Lubricants' global supply chain reached another milestone - 16 containers packed ..</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>AUTOCRYPT Demonstrates Digital Key Self-Testing Kit for Pre-Production Validation at CCC Members Meeting 2026</v>
+        <v>Auction Direct USA in Raleigh, NC, Provides Flexible Financing Options for Used Vehicle Shoppers</v>
       </c>
       <c r="B475" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C475" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D475" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E475" t="str">
-        <v>https://www.prnewswire.com/news-releases/autocrypt-demonstrates-digital-key-self-testing-kit-for-pre-production-validation-at-ccc-members-meeting-2026-302813006.html</v>
+        <v>https://www.prnewswire.com/news-releases/auction-direct-usa-in-raleigh-nc-provides-flexible-financing-options-for-used-vehicle-shoppers-302851634.html</v>
       </c>
       <c r="F475" t="str">
-        <v>SEOUL, South Korea, June 29, 2026 /PRNewswire/ -- AUTOCRYPT, a leading Physical AI security solutions provider, demonstrated its CCC-compliant Digital Key Self-Testing Toolkit for its Automotive Digital Key solution at the CCC Members Meeting, held in Budapest, Hungary, from June 23-25....</v>
+        <v>RALEIGH, N.C., Aug. 14, 2026 /PRNewswire/ -- Auction Direct USA in Raleigh, NC, offers flexible financing options to help used-vehicle shoppers find affordable payment plans that fit their budgets and credit situations. Finding an affordable used vehicle can be easier when shoppers have...</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>A Decade of Driving Innovation: STARTUP AUTOBAHN powered by Plug and Play Celebrates 10th Anniversary at Expo 2026</v>
+        <v>G AUTO ELECTRIC &amp; AIR CON Strengthens Vehicle Service Support in Newman, WA</v>
       </c>
       <c r="B476" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C476" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D476" t="str">
         <v>Automotive</v>
       </c>
       <c r="E476" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-decade-of-driving-innovation-startup-autobahn-powered-by-plug-and-play-celebrates-10th-anniversary-at-expo-2026-302812051.html</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767110</v>
       </c>
       <c r="F476" t="str">
-        <v>STUTTGART, Germany, June 29, 2026 /PRNewswire/ -- STARTUP AUTOBAHN powered by Plug and Play, founded in 2016, brings the automotive ecosystem together at Expo 2026 on July 2 in Stuttgart to showcase real startup–corporate collaboration projects and celebrate 10 years of accelerating...</v>
+        <v>Newman, WA – G AUTO ELECTRIC &amp;#38; AIR CON continues to provide mobile vehicle support for local drivers, businesses, contractors, and work vehicles across Newman [read full press release...]</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>Ray’s Luxury Detailing Launches Car Window Tinting Service and Ceramic Coating in Tampa, FL</v>
+        <v>Fortress Investment Group Announces Pricing of Third European CLO Transaction</v>
       </c>
       <c r="B477" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C477" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D477" t="str">
         <v>Automotive</v>
       </c>
       <c r="E477" t="str">
-        <v>https://www.getnews.info/story/2026/06/28/rays-luxury-detailing-launches-car-window-tinting-service-and-ceramic-coating-in-tampa-fl/?source=barchart</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/fortress-investment-group-announces-pricing-070000095.html</v>
       </c>
       <c r="F477" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="478">
+        <v>LONDON, August 14, 2026--Fortress Investment Group ("Fortress") today announced the pricing of Fortress Credit Europe BSL 2026-3 DAC, its third European Collateralized Loan Obligation ("CLO") vehicle. BSL 2026-3 raised €406 million to invest in loan securities.</v>
+      </c>
+    </row>
+    <row r="478" xml:space="preserve">
       <c r="A478" t="str">
-        <v>GAC AION UT Officially Launches in Poland, Accelerating European Expansion</v>
+        <v>Airwheel Announces a New Luxury AI Wheel Cabin Suitcase:20-inch Carry-On Hand electric Ride Luggage Powered by Smart Mobility Technology</v>
       </c>
       <c r="B478" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C478" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D478" t="str">
-        <v>Automotive</v>
+        <v>AI, SaaS, Energy, Automotive, Media</v>
       </c>
       <c r="E478" t="str">
-        <v>https://www.prnewswire.com/news-releases/gac-aion-ut-officially-launches-in-poland-accelerating-european-expansion-302812815.html</v>
-[...5 lines deleted...]
-    <row r="479">
+        <v>https://www.acnnewswire.com/press-release/english/109128/</v>
+      </c>
+      <c r="F478" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRUSSELS, BELGIUM, Aug 14, 2026 - (ACN Newswire) - Airwheel has officially announced the launch of its new luxury AI wheel cabin suitcase, a 20-inch carry-on electric ride luggage that integrates smart mobility technology to redefine how travelers move. Airwheel is bringing a new dimension of intelligent mobility to one of the most familiar products in travel—the cabin suitcase. As AI, robotics, and electric mobility move rapidly from emerging technologies into everyday life, Airwheel is rethinking how people move with their luggage. Its latest generation of intelligent rideable luggage integrates electric drive systems, smart controls, digital connectivity, and human-machine interaction, transforming the traditional suitcase from a passive carrier into an active mobility companion. Designed for airports, railway stations, business trips, exhibitions, and urban exploration, Airwheel's portfolio of Smart Suitcase, Rideable Suitcase, and Electric Suitcase solutions reflects a broader shift in travel technology: the suitcase is no longer simply something travelers carry—it can become part of how they move.
+From Intelligent Mobility to Embodied Intelligence
+Airwheel has focused on intelligent mobility, evolving from smart self-balancing vehicles and electric bicycles to intelligent wheelchairs and rideable luggage. Across these categories, the company has continued to explore how electric drive technology, intelligent control, and human-machine interaction can create a more natural connection between people and technology.
+That exploration is becoming increasingly relevant as AI and Embodied Intelligence move from algorithms and digital interfaces into the physical world.
+For Airwheel, luggage represents a particularly relevant opportunity.
+Modern travel has become faster and more connected, yet much of the journey still depends on physical movement between airports, railway platforms, hotels, convention centers, and urban destinations. These short-distance transitions can become one of the most tiring parts of a trip.
+Airwheel is addressing this overlooked part of mobility with a simple question:
+What if a suitcase could do more than carry belongings? What if it could actively participate in the journey?
+The company's answer is its Rideable Cabin Suitcase.
+By combining electric drive technology, intelligent controls, digital connectivity, and human-machine interaction, Airwheel transforms conventional luggage from a passive container into a mobility companion designed to move with its user.
+This approach offers a practical interpretation of Embodied Intelligence in everyday travel—bringing intelligent technology beyond the screen and into the physical experience of moving through the real world.
+Riding Turns Luggage into a Mobility Experience
+Airwheel's approach to more flexible travel begins with giving the suitcase the ability to ride.
+Its smart luggage integrates electric drive systems, motorized wheels, and intelligent riding handles, allowing users to switch from conventional pulling to electric riding.
+Whether navigating an airport, transferring between railway platforms, moving through an exhibition center, or exploring a city, users can reduce the physical effort associated with pulling luggage.
+For Airwheel, riding is more than a product feature. It represents a change in the relationship between travelers and their luggage.
+Instead of simply following behind, the suitcase becomes part of the movement itself.
+Luggage can move with the traveler rather than simply being pulled by the traveler.
+From Rideable to Connected: Building a Smarter Travel Experience
+Electric mobility gives the suitcase the ability to move. Intelligent connectivity adds another layer by connecting the traveler with the device.
+Airwheel has developed dedicated mobile applications for multiple smart rideable suitcase models, supporting major operating systems including Android, iOS, and HarmonyOS.
+Users can monitor riding speed, battery status, mileage, and other operating information while adjusting speed settings, controlling lighting, and accessing intelligent remote-control functions.
+Low-battery notifications and Bluetooth disconnection alerts further enhance everyday usability, while selected models support Apple Find My, allowing users to locate their luggage through Apple's established tracking ecosystem.
+Together, these capabilities move the Smart Suitcase beyond traditional luggage functionality.
+The goal is not to add technology for Airwheel sake, but to make interaction simpler, more intuitive, and more useful throughout the journey.
+Beyond Efficiency: The Emotional Value of Intelligent Mobility
+For younger travelers, a Smart Suitcase can become a distinctive expression of technology and personal style. For business travelers, an Electric Suitcase can reduce physical fatigue during frequent movement. For families, a Rideable Suitcase can give children a more active role in the travel experience.
+Airwheel's intelligent luggage portfolio includes 20-inch Cabin Suitcase configurations for compact travel as well as larger 24-inch checked-luggage models for longer journeys.
+Selected models feature 73.26Wh modular lithium batteries and relevant safety certification, while removable battery designs provide additional flexibility for different transportation scenarios.
+TSA-compatible combination locks are designed to support international travel and security inspection requirements.
+USB charging connectivity further expands the role of the suitcase, allowing travelers to conveniently power smartphones and other portable electronic devices while on the move.
+The result is a new category of travel equipment that combines several roles: luggage, personal electric mobility, portable power, and connected technology.
+Airwheel's Smart Suitcase Portfolio
+Airwheel continues to expand its intelligent luggage portfolio to address different travel needs, from premium business trips and cabin travel to long-distance journeys and family vacations.
+Airwheel SE3SXD Ai Luxury Suitcase: One-Touch Deployment for a New Riding Experience
+The Airwheel SE3SXD is positioned as Airwheel's flagship intelligent rideable suitcase, introducing a one-touch automatic deployment system designed to simplify the transition into riding mode.
+With a single press, the motorized front wheel and intelligent riding handle automatically extend and lock into position. The system eliminates the need for multiple manual adjustments before riding, with a maximum riding speed of up to 9.9 km/h.
+This shift—from users manually configuring a device to the device automatically completing part of the setup—illustrates Airwheel's approach to more natural human-machine interaction.
+Its 20-inch cabin configuration, smart app connectivity, and USB charging further position the SE3SXD within the emerging category of AI Suitcase and next-generation intelligent travel technology.
+Airwheel SE3SL+ Airport Suitcase: Smart Mobility for Frequent Travelers
+Designed for frequent travelers, the Airwheel SE3SL+ combines intelligent riding, smart connectivity, and a portable 20-inch design.
+The model supports riding speeds of up to 9.9 km/h and integrates smart app connectivity, USB charging, and Apple Find My support.
+Its 20-inch format makes it suitable for carry-on travel, while the modular 73.26Wh lithium battery and relevant safety certification are designed around modern transportation requirements.
+For business trips and premium leisure travel, the SE3SL+ combines the convenience of a Carry-On Suitcase with the mobility of an Electric Suitcase.
+Airwheel SE3S Smart Electric Suitcase: A Proven Rideable Mobility Platform
+The Airwheel SE3S is one of Airwheel's established rideable luggage models, combining a high-performance motorized wheel with riding speeds of up to 13 km/h.
+Designed for everyday travel and urban exploration, it helps reduce the physical effort associated with conventional luggage while providing a more engaging mobility experience.
+Its development reflects Airwheel's continued evolution of the Rideable Suitcase from an emerging product concept into a practical travel solution.
+Airwheel SE3T: More Capacity for Longer Journeys
+For travelers who require additional storage, the Airwheel SE3T features a 24-inch suitcase body with approximately 48 liters of capacity.
+Its internal organization and side-opening design are intended to make packing and accessing belongings more convenient, while riding speeds of up to 13 km/h help reduce the effort required to move larger luggage.
+The SE3T extends Airwheel's electric rideable luggage concept beyond compact cabin travel to longer journeys.
+Airwheel SQ3S Kids Suitcase: Bringing Children into the Travel Experience
+Designed for family travel, the Airwheel SQ3S gives younger travelers an opportunity to participate more actively in the journey.
+The smart rideable children's suitcase supports riding speeds of up to approximately 6.5 km/h, helping children keep pace with their parents during travel.
+An integrated high-fidelity audio system supports TF cards and Bluetooth connectivity, allowing children to enjoy music, stories, and educational content along the way.
+For young travelers, it is more than luggage. It becomes a personal rideable companion designed to add interaction and enjoyment to family travel.
+Technology, in this context, does not replace human experience. It enriches it.
+The Airwheel has continued to develop technologies spanning electric drive systems, intelligent controls, human-machine interaction, and personal mobility, applying these capabilities across different categories of transportation products.
+From smart self-balancing vehicles and electric bicycles to intelligent wheelchairs and rideable luggage, Airwheel has pursued one consistent question:
+How can technology become a more natural part of human mobility?
+To date, Airwheel has accumulated more than 600 patents worldwide, including international invention patents and PCT patents.
+Its products have also received recognition from international design programs, including the MUSE Design Awards, Berlin Design Awards, French Design Awards, and Asian Design Awards.
+For Airwheel, however, patents and awards are not the destination.
+The real value of technology lies in how it improves everyday life.
+Future intelligent devices may not simply answer questions or process commands. They may increasingly sense their environments, respond to users, participate in physical actions, and become more naturally integrated into everyday life.
+For mobility, this could mean smarter vehicles, more capable robots, and luggage with its own ability to move.
+Airwheel's intelligent rideable luggage represents one practical expression of this transformation.
+By integrating electric drive systems, intelligent controls, digital connectivity, and human-machine interaction into a familiar travel product, Airwheel is exploring how AI Suitcase, Smart Suitcase, and Rideable Suitcase technologies can evolve beyond conventional luggage.
+Ultimately, the purpose of intelligent mobility is not to make travel more complicated. It is to give people more choices—to move with less effort, explore with greater freedom, and experience more control, convenience, and enjoyment along the way.
+The world keeps moving forward.
+Our way of moving should evolve with it.
+Airwheel continues to explore how intelligent mobility can make every journey lighter, smarter, freer, and more enjoyable.
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="479" xml:space="preserve">
       <c r="A479" t="str">
-        <v>Pomerantz LLP Calls Attention to Class Action Against Verra Mobility ...</v>
+        <v>'Doomsday: Last Survivors' Unleashes Growth Potential as Gross Billings Hit Record Highs</v>
       </c>
       <c r="B479" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C479" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D479" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, SaaS, Automotive, Gaming</v>
       </c>
       <c r="E479" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-against-verra-mobility-r5195552.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109121/</v>
+      </c>
+      <c r="F479" t="str" xml:space="preserve">
+        <v xml:space="preserve">2026 Interim Financial Highlights and 2H26 Outlook of IGG Inc:
+- The Group’s revenue for the first half of 2026 reached approximately HK$2.9 billion, representing a year-on-year increase of 6% and a half-on-half growth of 4%. Notably, the mid-generation title “Doomsday: Last Survivors” achieved breakthrough results with record-breaking monthly and quarterly gross billings, contributing approximately HK$700 million in revenue—a remarkable 33% jump year-on-year. The Group’s other mid-generation title, “Viking Rise”, contributed approximately HK$350 million to total revenue. Meanwhile, the APP Business also maintained its growth trajectory, generating approximately HK$570 million in revenue, up 7% year-on-year. “Lords Mobile”, IGG’s flagship title launched a decade ago, demonstrated remarkable longevity by contributing HK$1.02 billion in revenue.
+- For the first half of 2026, the Group recorded a net profit of HK$310 million, with net profit from its core business (non-IFRS measure) reaching HK$320 million, and its investment business recording an unrealized loss of approximately HK$10 million arising from the fair-value changes of investees.
+- The Board of Directors declared an interim dividend of HK8.2 cents per ordinary share and a special dividend of HK8.2 cents per ordinary share, totalling HK16.4 cents per ordinary share, which represents approximately 60% of the interim profit.
+HONG KONG, August 14, 2026 - (ACN Newswire) - IGG Inc (“IGG” or the “Group”, stock code: 799.HK), a leading global developer and publisher of mobile games and applications, announces its unaudited consolidated interim results for the six months ended 30 June 2026.
+Capitalizing on its global and diversified business edge, the Group recorded a steady revenue of HK$2.9 billion, up 6% year-on-year and 4% half-on-half, despite intensified global geopolitical conflicts during the period. The Group’s game business maintained steady growth, with the mid-generation title “Doomsday: Last Survivors” hitting record highs in both monthly and quarterly gross billings, generating approximately HK$700 million in revenue—a notable 33% increase year-on-year. The Group’s other mid-generation title, “Viking Rise”, contributed approximately HK$350 million to the total revenue. “Lords Mobile”, IGG’s flagship title launched a decade ago, demonstrated remarkable longevity in a highly competitive market by contributing HK$1.02 billion in revenue, holding steady compared to the second half of 2025. Additionally, the APP Business also maintained its growth trajectory, generating approximately HK$570 million in revenue, up 7% year-on-year. During the period, revenue from Asia, Europe and North America accounted for 41%, 37% and 18%, respectively, of the Group’s total revenue.
+For the first half of 2026, the Group recorded a net profit of HK$310 million, reflecting a slight year-on-year decrease of 4%, yet achieving a half-on-half growth of 20%. The Group’s net profit for its core business (non-IFRS measure) reached HK$320 million, representing a mild decrease of 6% year-on-year, but a notable half-on-half increase of 45%. This overall resilience was achieved despite the investment business recording an unrealized loss of approximately HK$10 million arising from the fair-value changes of investees. As at 30 June 2026, the Group’s mobile games were available in 23 different languages worldwide, with approximately 1.68 billion users in total and over 12 million monthly active users (“MAU”) across more than 200 countries and regions.
+“Lords Mobile”, IGG’s flagship title, reached its 10-year milestone during the period. It is the Group’s first cross-platform, multi-language game that integrates strategy, role-playing, and real-time competitive gameplay designed for a global audience. It has been lauded by Sensor Tower for its longevity and has received widespread acclaim from gamers, while consistently generating stable revenue for the Group. To mark this 10th anniversary milestone, the Group dedicated its efforts to creating a major update and exclusive celebrations. The festivities featured an initial onboarding simulation, a global online tournament, and a collaborative anniversary theme song co-created with players. Meanwhile, the game continued with more IP collaborations, partnering with “tokidoki” co-founder and artist Simone Legno to introduce the classic UnicornoTM character, alongside a crossover with the popular “Transformers” movie. These initiatives continue to inject fresh vitality into the game’s enduring ecosystem. As the bedrock of the Group’s operations, “Lords Mobile” delivered revenue of HK$1.02 billion during the period, remaining stable compared to the second half of 2025 and demonstrating robust resilience.
+“Doomsday: Last Survivors”, the Group’s key growth driver, has consistently introduced innovative features and dynamic marketing initiatives since its debut four years ago, earning widespread acclaim from more than 100 million registered users. In 2026, “Doomsday: Last Survivors” rolled out a series of strategic initiatives, including debuting its first-ever global online tournament, teaming up with hit anime titles “Ghost in the Shell: SAC_2045” and “FAIRY TAIL” for special collaborations, and organizing global offline player meetups. These coordinated efforts successfully propelled the game’s monthly and quarterly gross billings to consecutive record highs. During the period, the game generated revenue of approximately HK$700 million, up 33% year-on-year, further demonstrating its strong growth potential. “Viking Rise”, the Group’s other mid-generation Viking-themed title, also delivered solid results. In the first half of 2026, the game introduced innovative combat mechanics and diverse themed events, enriching its in-game social ecosystem and strengthening its long-term foundation. As at 30 June 2026, the game had over 76 million registered users and generated approximately HK$350 million in revenue.
+“Fate War”, a new strategy game released in 2025, was prominently featured on Apple’s App Store and Google Play Store worldwide. Since its launch, the game has been continuously enhancing its onboarding experience while enriching its social and combat ecosystems. During the period, “Fate War” generated over HK$18 million in average monthly gross billing. Meanwhile, several of the Group’s meticulously crafted new strategy titles are poised for release. These games blend classic core gameplay with trending features, striving to bring players a refreshing tactical experience.
+Leveraging its global operational expertise and a base of more than 1.6 billion users, the Group established a second growth curve through its APP Business. In the first half of 2026, the APP Business maintained approximately 71 million MAU, delivering stable performance year-on-year while growing 6% compared to the second half of 2025, further solidifying its platform development. During the period, the APP Business generated approximately HK$570 million in revenue, accounting for 20% of the Group’s total revenue and representing a 7% increase year-on-year. Additionally, it contributed a noteworthy net profit, accounting for 15% of the Group’s total profit and driving its diversified growth trajectory.
+The Group consistently prioritizes shareholder returns. The Board of Directors declared an interim dividend of HK8.2 cents per ordinary share, and a special dividend of HK8.2 cents per ordinary share. Total dividends declared for the period amounted to HK16.4 cents per ordinary share, representing approximately 60% of interim profit. In the first half of 2026, the Group allocated approximately HK$2.4 million for share buy-backs. Together with the dividends declared, this represents approximately 61% of interim profit, consistently delivering high-ratio shareholder returns.
+Looking ahead to the second half, the Group has established a solid foundation to unleash long-term potential: the core game “Doomsday: Last Survivors” is expected to sustain its strong momentum; a pipeline of new titles is set for launch to unlock growth potential; and the APP Business continues to deliver steady performance. Embracing the corporate spirit of “Innovators at Work, Gamers at Heart”, the Group will continue to deepen its global operational excellence and push ahead with the coordinated development of its diversified product matrix, to generate enduring, sustainable value for shareholders.
+About IGG Inc
+Established in 2006, IGG Inc is a leading global developer and operator of mobile games and applications, with headquarters in Singapore and local offices in the United States, China, Canada, Japan, South Korea, Thailand, the Philippines, Indonesia, Brazil, Türkiye, Italy and Spain. IGG offers multi-language and multifarious games and mobile applications to users around the world. The Group has established long-term partnerships with over 100 business partners, including global platforms, advertising channels, and vendors such as Apple, Google and Meta. IGG’s most popular games include “Lords Mobile”, “Doomsday: Last Survivors”, “Viking Rise”, “Fate War”, along with a diverse range of mobile applications.
+[1] APP Business: development and operations of the Group’s mobile applications.
+[2] Net profit for core business (non-IFRS measure): net profit excluding gain/loss on investments. Gain/loss on investments including: (1) fair value change and gain/loss on disposal of other financial assets or liabilities and dividend income; and (2) share of results of associates and joint ventures, impairment loss on interest in associates and joint ventures and net gain/loss on disposal and deemed disposal of associates and joint ventures.
+[3] “Lords Mobile” was awarded “Best Evergreen Strategy Game” at the Sensor Tower APAC Awards 2025.
+[4] User data as at June 30, 2026
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>Pomerantz LLP Calls Attention to Class Action Against Verra Mobility Corporation – VRRM</v>
+        <v>Zoomcar Announces Voting Results from 2026 Annual Meeting of Stockholders</v>
       </c>
       <c r="B480" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C480" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D480" t="str">
         <v>Automotive</v>
       </c>
       <c r="E480" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-calls-attention-to-class-action-against-verra-mobility</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3345044/0/en/zoomcar-announces-voting-results-from-2026-annual-meeting-of-stockholders.html</v>
       </c>
       <c r="F480" t="str">
-        <v/>
+        <v>Bengaluru, India, Aug. 13, 2026 (GLOBE NEWSWIRE) -- Zoomcar Holdings, Inc. (OTCQB: ZCAR) (the “Company”), the leading peer-to-peer self-drive car-sharing marketplace in India, today announced the voting results from its 2026 Annual Meeting of Stockholders (the “Annual Meeting”), held virtually on August 11, 2026.</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>ELEKTROS Inc. Positions Itself for Strategic Growth as the Company ...</v>
+        <v>T. ROWE PRICE OHA SELECT PRIVATE CREDIT FUND ANNOUNCES JUNE 30, 2026 FINANCIAL RESULTS AND DECLARED TOTAL DISTRIBUTIONS OF $0.60 PER SHARE IN Q2 2026</v>
       </c>
       <c r="B481" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C481" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D481" t="str">
         <v>Automotive</v>
       </c>
       <c r="E481" t="str">
-        <v>https://pr-inside.com/elektros-inc-positions-itself-for-strategic-growth-as-the-company-r5195478.htm</v>
+        <v>https://www.prnewswire.com/news-releases/t-rowe-price-oha-select-private-credit-fund-announces-june-30--2026-financial-results-and-declared-total-distributions-of-0-60-per-share-in-q2-2026--302851444.html</v>
       </c>
       <c r="F481" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / June 28, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>NEW YORK, Aug. 13, 2026 /PRNewswire/ -- T. Rowe Price OHA Select Private Credit Fund (the "Company" or "OCREDIT") today reported financial results and total distributions of $0.60 per share for the quarter ended June 30, 2026. As private credit remains a key driver of financing solutions...</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>ELEKTROS Inc. Positions Itself for Strategic Growth as the Company Advances Its Vision for a High-Speed EV Charging Network</v>
+        <v>MicroVision Announces Launch of Proposed Public Offering</v>
       </c>
       <c r="B482" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C482" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D482" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E482" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-positions-itself-for-strategic-growth-as-the-company-advances-its</v>
+        <v>https://pr-inside.com/microvision-announces-launch-of-proposed-public-offering-r5212138.htm</v>
       </c>
       <c r="F482" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>(PR-inside.com) REDMOND, WA / ACCESS Newswire / August 13, 2026 / MicroVision, Inc. (NASDAQ:MVIS) ("MicroVision" or "Company"), a leader in advanced perception solutions for industrial, security and defense, and automotive applications, today announced that it has commenced a public offering, subject to market and other conditions, to offer and sell units, consisting of (i) one share of common stock (or pre-funded warrant in lieu thereof) and (ii) one warrant to purchase one share of common stock. All of the shares of common stock, pre-funded warrants and accompanying warrants are being offered by MicroVision. The final terms of the offering will depend on ..</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Pomerantz LLP Informs Investors of Class Action Filing Against Verra ...</v>
+        <v>Club Car Wash to Hold 1-Day-Sale at Upcoming Colorado Springs Store Ahead of Grand Opening</v>
       </c>
       <c r="B483" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C483" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D483" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E483" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-investors-of-class-action-filing-against-verra-r5195452.htm</v>
+        <v>https://www.newswire.com/news/club-car-wash-to-hold-1-day-sale-at-upcoming-colorado-springs-store-ahead-of</v>
       </c>
       <c r="F483" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 28, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>Get 50% off Memberships, exclusive merch, and more</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>Pomerantz LLP Informs Investors of Class Action Filing Against Verra Mobility Corporation – VRRM</v>
+        <v>Tempest Reports Second Quarter 2026 Financial Results and Provides Business Update</v>
       </c>
       <c r="B484" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C484" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D484" t="str">
-        <v>Automotive</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E484" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-informs-investors-of-class-action-filing-against-verra-mobility</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344974/0/en/tempest-reports-second-quarter-2026-financial-results-and-provides-business-update.html</v>
       </c>
       <c r="F484" t="str">
-        <v/>
+        <v>Executed a development collaboration with Senlang Biotechnology to advance certain in vivo CAR-T product candidates, including TPST-4003, a CD7-targeted next-generation in vivo CAR-T, with first patient dosing anticipated in the fourth quarter of 2026 and initial clinical data expected in the first half of 2027</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>ELEKTROS Inc. Unveils Bold Expansion Strategy to Build a High-Speed ...</v>
+        <v>Vehicles For Veterans Helps Car Donation Foundation Surpass $200 Million</v>
       </c>
       <c r="B485" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C485" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D485" t="str">
         <v>Automotive</v>
       </c>
       <c r="E485" t="str">
-        <v>https://pr-inside.com/elektros-inc-unveils-bold-expansion-strategy-to-build-a-high-speed-r5195421.htm</v>
+        <v>https://www.prnewswire.com/news-releases/vehicles-for-veterans-helps-car-donation-foundation-surpass-200-million-302851230.html</v>
       </c>
       <c r="F485" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / June 28, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>Car Donation Foundation's milestone reflects more than a decade of support for Semper Fi &amp; America's Fund and other veteran-focused charities. ST. LOUIS PARK, Minn., Aug. 13, 2026 /PRNewswire/ -- Car Donation Foundation (CDF), the 501(c)(3) nonprofit organization behind Vehicles For...</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>ELEKTROS Inc. Unveils Bold Expansion Strategy to Build a High-Speed EV Charging Network and Strengthen Its Long-Term Infrastructure Vision</v>
+        <v>ELEKTROS Advances Its Lithium and EV Charging Vision as AI, Electrification ...</v>
       </c>
       <c r="B486" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C486" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D486" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E486" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-unveils-bold-expansion-strategy-to-build-a-high-speed-ev-charging</v>
+        <v>https://pr-inside.com/elektros-advances-its-lithium-and-ev-charging-vision-as-ai-electrification-r5212069.htm</v>
       </c>
       <c r="F486" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>(PR-inside.com) ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 13, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-range hard-rock lithium and EV charging strategy amid strong U.S. markets and an increasingly fast-moving technology economy. Management believes the exceptional level of capital flowing toward artificial intelligence, data centers, electrification and sophisticated infrastructure signals an important period for the American economy and, in turn, the wider global marketplace. The leadership of major technology companies across the markets has shown how quickly innovation can transform established industries and open new avenues for growth. Simultaneously, the ..</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>ELEKTROS Inc. Accelerates Its EV Infrastructure Vision With Planned ...</v>
+        <v>ELEKTROS Advances Its Lithium and EV Charging Vision as AI, Electrification and Infrastructure Enter a Dynamic New Growth Cycle</v>
       </c>
       <c r="B487" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C487" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D487" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E487" t="str">
-        <v>https://pr-inside.com/elektros-inc-accelerates-its-ev-infrastructure-vision-with-planned-r5195412.htm</v>
+        <v>https://www.newswire.com/news/elektros-advances-its-lithium-and-ev-charging-vision-as-ai-electrification-and</v>
       </c>
       <c r="F487" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / June 28, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK)</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>ELEKTROS Inc. Accelerates Its EV Infrastructure Vision With Planned High-Speed Charging Network and Strategic Growth Initiative</v>
+        <v>CAR STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLCAnnounces ...</v>
       </c>
       <c r="B488" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C488" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D488" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E488" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-accelerates-its-ev-infrastructure-vision-with-planned-high-speed</v>
+        <v>https://pr-inside.com/car-stockholder-alert-bronstein-gewirtz-and-grossman-llcannounces-r5212033.htm</v>
       </c>
       <c r="F488" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against against Pentwater Capital Management LP ("Pentwater") and its Founder, Chief Executive Officer ("CEO"), and Chief Investment Officer Matthew Halbower ("Halbower") and on behalf of investors in Avis Budget Group, Inc. (NASDAQ:CAR). This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, ..</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>ELEKTROS Inc. Advances Its EV Infrastructure Vision as Company Pursues ...</v>
+        <v>MGN DEADLINE: SueWallSt Reminds Megan Holdings Limited Investors of Upcoming Securities Class Action Deadline</v>
       </c>
       <c r="B489" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C489" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D489" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E489" t="str">
-        <v>https://pr-inside.com/elektros-inc-advances-its-ev-infrastructure-vision-as-company-pursues-r5195410.htm</v>
+        <v>https://www.prnewswire.com/news-releases/mgn-deadline-suewallst-reminds-megan-holdings-limited-investors-of-upcoming-securities-class-action-deadline-302851145.html</v>
       </c>
       <c r="F489" t="str">
-        <v>(PR-inside.com) Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure WEST PALM BEACH, FL / ACCESS Newswire / June 28, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced that, following correspondence regarding U.S. Patent No. 12,522,100 B1, the Company has reviewed Jaguar Land Rover's response and has elected not to pursue the matter further. Management believes this allows the Company to focus its attention on executing its strategic growth initiatives. The Company is negotiating to secure a location for approximately 10 to 15 high-speed EV charging stations ..</v>
+        <v>Complaint alleges Megan Holdings Limited served as a vehicle for a fraudulent pump-and-dump scheme in which impersonators posing as financial advisors touted the stock on social media to manufacture a buying frenzy before a catastrophic 93.4% single-day collapse. NEW YORK, Aug. 13, 2026...</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>ELEKTROS Inc. Advances Its EV Infrastructure Vision as Company Pursues High-Speed Charging Locations, Strategic Installation Capabilities and Long-Term Brand Expansion</v>
+        <v>OCAL Financial Signs Exclusive Agreement With SalesCloser Technologies to Deploy AI Sales Agents Across the Vehicle-Finance Journey</v>
       </c>
       <c r="B490" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C490" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D490" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E490" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-advances-its-ev-infrastructure-vision-as-company-pursues-high</v>
+        <v>https://www.newsfilecorp.com/release/309499/OCAL-Financial-Signs-Exclusive-Agreement-With-SalesCloser-Technologies-to-Deploy-AI-Sales-Agents-Across-the-VehicleFinance-Journey</v>
       </c>
       <c r="F490" t="str">
-        <v>Company focus expands toward high-speed EV charging stations as global electric vehicle adoption continues to highlight the need for broader, faster and more reliable charging infrastructure</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 13, 2026) - OCAL Financial Inc. (TSXV: OCAL) ("OCAL" or the "Company") today announced that it has signed an exclusive agreement with SalesCloser Technologies Ltd. (TSXV: SCAI) (OTCQB: SCTLF) ("SalesCloser") to deploy SalesCloser's conversational AI sales-agent technology across OCAL's vehicle-finance operations. The agreement gives OCAL the rights to use SalesCloser's technology in its market, utilizing OCAL's proprietary knowledge...</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>VRRM INVESTOR ALERT:Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>ELEKTROS Highlights Lithium, Critical Minerals and Next-Generation ...</v>
       </c>
       <c r="B491" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C491" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D491" t="str">
-        <v>Finance, Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E491" t="str">
-        <v>https://pr-inside.com/vrrm-investor-alert-bronstein-gewirtz-and-grossman-llc-announces-r5195354.htm</v>
+        <v>https://pr-inside.com/elektros-highlights-lithium-critical-minerals-and-next-generation-r5212002.htm</v>
       </c>
       <c r="F491" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 28, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Verra Mobility Corporation (NASDAQ:VRRM) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Verra securities between February 24, 2026 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/VRRM. Verra Case Details The ..</v>
+        <v>(PR-inside.com) ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 13, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today emphasized its enduring hard-rock lithium and EV charging strategy as U.S. markets remain strong and the technology economy continues to evolve at remarkable speed. Management believes the magnitude of investment being directed into artificial intelligence, data centers, electrification and advanced infrastructure marks a particularly significant chapter for the American economy and, by extension, markets around the world. The performance and influence of leading technology companies demonstrate how rapidly innovation can reshape entire sectors of the economy. In ..</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>ELEKTROS Inc. Turns the Page Following Patent Review and Focuses on Expanding Its High-Speed EV Charging Infrastructure</v>
+        <v>ELEKTROS Highlights Lithium, Critical Minerals and Next-Generation EV Charging in a Transformative Era for Technology and Energy</v>
       </c>
       <c r="B492" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C492" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D492" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E492" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-turns-the-page-following-patent-review-and-focuses-on-expanding</v>
+        <v>https://www.newswire.com/news/elektros-highlights-lithium-critical-minerals-and-next-generation-ev-charging</v>
       </c>
       <c r="F492" t="str">
-        <v/>
+        <v>ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK)</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>ELEKTROS Inc. Focuses on Future Growth as Company Pursues New EV Charging Location and Infrastructure Expansion</v>
+        <v>Age UK Somerset calls for community views to shape new dementia support programme</v>
       </c>
       <c r="B493" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C493" t="str">
-        <v>Newswire.com</v>
+        <v>Pressat</v>
       </c>
       <c r="D493" t="str">
         <v>Automotive</v>
       </c>
       <c r="E493" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-focuses-on-future-growth-as-company-pursues-new-ev-charging</v>
+        <v>https://pressat.co.uk/releases/age-uk-somerset-calls-for-community-views-to-shape-new-dementia-support-programme-c23be89993f42e5b964e890727983ecc/</v>
       </c>
       <c r="F493" t="str">
-        <v/>
+        <v>Thursday 13 August, 2026 Age UK Somerset is calling on people across Somerset to complete a short survey to share their views and help shape the development of a new Dementia Wellbeing and Connection Programme. Initially focusing on the Sedgemoor area, the proposed programme aims to improve wellbeing, reduce isolation and help people living with dementia, and those who care for them, remain connected within their local communities. The proposed programme will bring together a range of support, including a Dementia Choir offering opportunities for music and social connection, Cognitive Stimulation Therapy (CST) groups and a 1-to-1 home-based CST programme. The home-based support is intended to help people who may be unable to attend group sessions because of mobility difficulties, limited t</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>ELEKTROS Advances EV Charging Strategy Following Conclusion of Jaguar Land Rover Patent Review</v>
+        <v>ELEKTROS Positions Lithium and Advanced EV Charging at the Heart of ...</v>
       </c>
       <c r="B494" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C494" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D494" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E494" t="str">
-        <v>https://www.newswire.com/news/elektros-advances-ev-charging-strategy-following-conclusion-of-jaguar-land</v>
+        <v>https://pr-inside.com/elektros-positions-lithium-and-advanced-ev-charging-at-the-heart-of-r5212001.htm</v>
       </c>
       <c r="F494" t="str">
-        <v/>
+        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 13, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today underscored its long-term hard-rock lithium and EV charging strategy against the backdrop of resilient U.S. markets and a rapidly evolving technology-driven economy. Management believes the extraordinary scale of investment flowing into artificial intelligence, data centers, electrification and advanced infrastructure represents a distinctive and potentially transformative moment for the American economy and, by extension, the broader global marketplace. The market leadership demonstrated by major technology companies illustrates how swiftly breakthrough technologies can redefine industries and create entirely new economic opportunities. At the same time, the ..</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Involving Verra ...</v>
+        <v>ELEKTROS Positions Lithium and Advanced EV Charging at the Heart of a Powerful New Innovation Era</v>
       </c>
       <c r="B495" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C495" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D495" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E495" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-involving-verra-r5195263.htm</v>
+        <v>https://www.newswire.com/news/elektros-positions-lithium-and-advanced-ev-charging-at-the-heart-of-a-powerful</v>
       </c>
       <c r="F495" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 27, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v/>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Segway und Whoosh starten während der Fußball-Weltmeisterschaft 2026 eine Kampagne für kostenlose Fahrten in ganz Mexiko zur Förderung der städtischen Mobilität</v>
+        <v>Farizon erreicht Meilenstein von 600.000 produzierten Fahrzeugen und feiert sein 10-jähriges Jubiläum mit der Auslieferung eines Homtruck</v>
       </c>
       <c r="B496" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C496" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D496" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E496" t="str">
-        <v>https://www.prnewswire.com/news-releases/segway-und-whoosh-starten-wahrend-der-fuWball-weltmeisterschaft-2026-eine-kampagne-fur-kostenlose-fahrten-in-ganz-mexiko-zur-forderung-der-stadtischen-mobilitat-302812641.html</v>
+        <v>https://www.prnewswire.com/news-releases/farizon-erreicht-meilenstein-von-600-000-produzierten-fahrzeugen-und-feiert-sein-10-jahriges-jubilaum-mit-der-auslieferung-eines-homtruck-302851059.html</v>
       </c>
       <c r="F496" t="str">
-        <v>BEIJNG, 27. Juni 2026 /PRNewswire/ -- Segway Commercial, ein weltweit führender Anbieter von Lösungen für die geteilte Mikromobilität, ist eine Partnerschaft mit dem führenden Anbieter von Shared-Mobility-Diensten Whoosh eingegangen, um während der Fußball-Weltmeisterschaft 2026 eine...</v>
+        <v>HANGZHOU, China, 13. August 2026 /PRNewswire/ -- Die Farizon New Energy Commercial Vehicle Group veranstaltete in ihrem Werk in Ma'anshan eine Feier zum 10-jährigen Jubiläum, bei der die Mitarbeitenden vor Ort miterleben konnten, wie das 600.000ste Fahrzeug – ein Homtruck-Schwerlast-Lkw,...</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Pomerantz LLP Informs Investors of Class Action Against Verra Mobility ...</v>
+        <v>NEW Episode: The White House 1600 Sessions Podcast "History, Foyt Racing and America's 250th"</v>
       </c>
       <c r="B497" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C497" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D497" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E497" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-informs-investors-of-class-action-against-verra-mobility-r5195222.htm</v>
+        <v>https://www.prnewswire.com/news-releases/new-episode-the-white-house-1600-sessions-podcast-history-foyt-racing-and-americas-250th-302851038.html</v>
       </c>
       <c r="F497" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 27, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>White House Historical Association President Stewart McLaurin Discusses Upcoming Washington D.C. Grand Prix with AJ Foyt Racing Team Principal Larry Foyt and Professional Racing Driver Santino Ferrucci WASHINGTON, Aug. 13, 2026 /PRNewswire/ -- The White House Historical Association today...</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>TFREE officieel gelanceerd op EUROBIKE 2026: Bouwen aan het besturingssysteem voor AI-micromobiliteit</v>
+        <v>LCvista Acquires CPA QualityPro, Extending Its Professional Readiness Platform Into Licensure and State Mobility</v>
       </c>
       <c r="B498" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C498" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D498" t="str">
-        <v>AI, Automotive</v>
+        <v>Finance, SaaS, Automotive, Education</v>
       </c>
       <c r="E498" t="str">
-        <v>https://www.prnewswire.com/news-releases/tfree-officieel-gelanceerd-op-eurobike-2026-bouwen-aan-het-besturingssysteem-voor-ai-micromobiliteit-302812596.html</v>
+        <v>https://www.pr.com/press-release/976324</v>
       </c>
       <c r="F498" t="str">
-        <v>FRANKFURT, Duitsland, 27 juni 2026 /PRNewswire/ -- Vandaag heeft TFREE op EUROBIKE 2026 zijn wereldwijde merkstrategie officieel onthuld en daarbij het baanbrekende paradigma "AI Micro Mobility 2.0" geïntroduceerd. Het bedrijf richt zich op het bouwen van het onderliggende...</v>
+        <v>Acquisition adds firm-level license management and state mobility to LCvista's CPE compliance and learning capabilities; Polaris Growth Fund increases its investment in LCvista. [PR.com]</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Auf der EUROBIKE 2026 wird TFREE offiziell vorgestellt: Entwicklung der operativen Systemarchitektur für KI-gestützte Mikromobilität</v>
+        <v>Farizon alcanza el hito de las 600.000 unidades producidas</v>
       </c>
       <c r="B499" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C499" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D499" t="str">
-        <v>AI, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E499" t="str">
-        <v>https://www.prnewswire.com/news-releases/auf-der-eurobike-2026-wird-tfree-offiziell-vorgestellt-entwicklung-der-operativen-systemarchitektur-fur-ki-gestutzte-mikromobilitat-302812595.html</v>
+        <v>https://www.prnewswire.com/news-releases/farizon-alcanza-el-hito-de-las-600-000-unidades-producidas-302851001.html</v>
       </c>
       <c r="F499" t="str">
-        <v>FRANKFURT, Deutschland, 27. Juni 2026 /PRNewswire/ -- Heute hat TFREE auf der EUROBIKE 2026 offiziell seine globale Markenstrategie vorgestellt und dabei das wegweisende Paradigma „AI Micro Mobility 2.0" präsentiert. Das Unternehmen hat es sich zur Aufgabe gemacht, das zugrunde liegende...</v>
+        <v>- Farizon alcanza el hito de las 600.000 unidades producidas y celebra su décimo aniversario con el lanzamiento de su primer camión HANGZHOU, China, 13 de agosto de 2026 /PRNewswire/ -- Farizon New Energy Commercial Vehicle Group ha celebrado su décimo aniversario con una ceremonia de...</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>Pomerantz LLP Informs Investors of Class Action Against Verra Mobility Corporation – VRRM</v>
+        <v>InventHelp Inventor Develops Protective Arm Accessory for Drivers (MBQ-954)</v>
       </c>
       <c r="B500" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C500" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D500" t="str">
         <v>Automotive</v>
       </c>
       <c r="E500" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-informs-investors-of-class-action-against-verra-mobility</v>
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-protective-arm-accessory-for-drivers-mbq-954-302845774.html</v>
       </c>
       <c r="F500" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="501">
+        <v>PITTSBURGH, Aug. 13, 2026 /PRNewswire/ -- "I wanted to create a comfortable accessory to help keep a driver's arm cool and protected against the sun," said an inventor, from Bronx, N.Y., "so I invented the SEAT SLEEVE. My design offers cooling shade, and it helps prevent painful sunburn...</v>
+      </c>
+    </row>
+    <row r="501" xml:space="preserve">
       <c r="A501" t="str">
-        <v>Funded 100% Within One Hour: The Innovation Behind DESLOC V150 Plus</v>
+        <v>SunScout Debuts on NYSE, Aiming at $4.7 Billion Global Robotic Mower Market</v>
       </c>
       <c r="B501" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C501" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D501" t="str">
-        <v>AI, Energy, Automotive</v>
+        <v>Finance, AI, SaaS, Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E501" t="str">
-        <v>https://www.prnewswire.com/news-releases/funded-100-within-one-hour-the-innovation-behind-desloc-v150-plus-302812577.html</v>
-[...2 lines deleted...]
-        <v>A category-defining upgrade for the front door — much like how Tesla redefined automotive energy, the V150 Plus introduces a new era of low-maintenance, eco-conscious home access with solar power, 3D face recognition, and AI-powered curved fingerprint sensor technology SAN FRANCISCO, June...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109110/</v>
+      </c>
+      <c r="F501" t="str" xml:space="preserve">
+        <v xml:space="preserve">NEW YORK, Aug 13, 2026 - (ACN Newswire) - SunScout Holding Limited (NYSE American: SNSC) develops autonomous solar-powered robotic mowers and complementary solar energy solutions. The company has principal operations in New Zealand and the United States and is incorporated in the Cayman Islands.
+SunScout commenced concurrent trading on NYSE American and NYSE Texas on August 12, 2026, becoming the first issuer with this combination of domicile and operational footprint to list on both exchanges. The offering was priced at $5.00 per Class A ordinary share, yielding gross proceeds of approximately $15.5 million. Upon closing, the company will have approximately 23.1 million Class A ordinary shares outstanding, implying a market capitalization of roughly $115.5 million based on the offer price.
+NYSE Texas, launched by Intercontinental Exchange (ICE) in March 2025 and headquartered in Dallas, currently hosts listed companies with an aggregate market capitalization exceeding $3.9 trillion, positioning it as a significant U.S. capital‑markets hub. The dual listing is expected to enhance SunScout’s brand visibility across the United States, particularly in Texas, where the company is pursuing strategic expansion, while also broadening its investor base.
+Three‑Pronged Clean‑Tech Portfolio; SunScout Products Emerges as Key Growth Driver
+As detailed in its prospectus, SunScout designs, develops, manufactures, and commercializes autonomous solar‑powered robotic mowers alongside complementary solar‑energy solutions. Its operations are organized into three segments: SunScout Products (autonomous solar-powered robotic mowers and complementary products), solar power development solutions, and engineering products and services under the Brunton Engineering brand, which encompasses clean‑energy hardware and high‑precision manufacturing.
+For the fiscal year ended June 30, 2025, the company reported total revenue of approximately $4.8 million, representing year‑over‑year growth of 93.6%. Solar power development solutions contributed approximately 40.9% of total revenue, while engineering products and services accounted for approximately 31.1%. Revenue from SunScout Products rose to approximately 28.0% of total revenue, up from approximately 18.5% in FY2024, demonstrating strong growth momentum.
+The prospectus explicitly notes that while solar power development and engineering services currently generate the majority of top‑line revenue, the SunScout Products segment captures long‑term growth opportunities aligned with global market expansion and is positioned as a core growth engine, accelerating the company’s transition toward a higher‑value, product‑driven business model.
+According to Mordor Intelligence, the global robotic lawn mower market is on a robust growth trajectory, valued at roughly $2.4 billion in 2025 and projected to reach $4.7 billion by 2030, at a compound annual growth rate (CAGR) of 14.4%. Robotic mowers still represent a small fraction of the broader lawn‑equipment market, leaving significant room for penetration.
+Rising labor shortages and escalating lawn‑maintenance costs are fueling demand for automation. Concurrently, regulatory initiatives worldwide to phase out gasoline‑powered outdoor equipment are gaining momentum, accelerating industry electrification. Shifting consumer preferences toward intelligent, convenient solutions are fostering deeper integration of robotic mowers with smart‑home ecosystems and the Internet of Things (IoT), creating substantial headroom for automated electric mowing solutions.
+Proprietary DSA Technology Enables True Off‑Grid Operation
+SunScout’s core competitive advantage lies in its proprietary Deployable Solar Array (DSA) technology, which allows its robotic mowers to operate entirely on solar power, achieving genuine off‑grid performance without reliance on electrical outlets. Conventional gasoline‑powered mowers emit carbon emissions, and while existing electric mowers eliminate direct emissions, they remain dependent on fixed charging infrastructure, constraining operational range and flexibility.
+The DSA mechanism enables solar panels to automatically deploy when stationary, tripling the surface area to maximize solar‑energy capture for onboard battery charging; panels retract during movement to preserve maneuverability. This design supports fully solar‑dependent, zero‑emission autonomous mowing, augmented by autonomous navigation and AI‑powered obstacle avoidance capabilities.
+According to the company, few competing products can function completely independent of external power sources. This capability unlocks deployments at sites without power outlets or charging facilities—such as golf courses, public parks, and large‑scale green spaces—delivering meaningful advantages for continuous autonomous field operations. Over the longer term, DSA‑based hardware insulates operating costs from electricity‑price inflation and enables rollouts in regions with limited or unreliable grid infrastructure.
+SunScout also emphasizes that its technology platform is highly adaptable and platform‑agnostic, opening potential applications beyond lawn mowing, including agricultural robotics, onboard solar‑charging systems for electric vehicles, autonomous patrol robots, and other mobile machinery.
+Three‑Tier Product Lineup and Rapidly Expanding Global Distribution
+SunScout’s autonomous solar‑powered robotic mower portfolio comprises three modular models: the residential‑grade SunScout Eco, light‑commercial SunScout Pro, and large‑institutional‑focused SunScout ProMax. The modular architecture supports incremental upgrades without extensive redesign, facilitating efficient global deployment across diverse terrain and climate conditions.
+For example, the entry‑level SunScout Eco integrates high‑efficiency photovoltaic panels into the top housing, converting sunlight to supply all energy required for propulsion, cutting assemblies, and onboard electronics. The unit employs a multi‑sensor suite and AI‑enhanced dual‑camera visual navigation to map work zones, identify lawn boundaries and obstacles, and optimize mowing routes. For larger and more complex sites, RTK satellite navigation is available to deliver centimeter‑level positioning accuracy.
+On commercial‑channel development, SunScout has established distribution partnerships with Wrissmer Werkstattsysteme GmbH (WWS) in Europe and MowBot Limited in Australia and New Zealand, and is in active discussions regarding potential distribution cooperation with major retailers, including Walmart.
+Beyond robotic hardware, the company provides end‑to‑end solar power development solutions, including system design, installation, and full engineering, procurement, and construction (EPC) services for commercial, industrial, and institutional clients. Through its Brunton Engineering brand, it also offers engineering products and services leveraging nearly 30 years of precision‑fabrication and mechanical‑engineering expertise, and is an accredited supplier to the New Zealand Defence Force.
+On the manufacturing front, assembly is currently conducted via SunScout Asia in Thailand. The company is advancing the establishment of an assembly and distribution center in Austin, Texas, through its U.S. subsidiary, which will build domestic production capacity and support long‑term North American expansion, aligning with U.S. policy emphasis on domestic robotics and technology supply chains. Recent actions by the U.S. Federal Communications Commission (FCC) restricting authorizations for certain foreign‑produced robotic products further underscore the growing importance of domestic manufacturing and supply‑chain resilience.
+Net proceeds from the offering are expected to be used primarily for: (i) construction of the Austin manufacturing facility; (ii) sales and marketing activities; (iii) product research and development; (iv) inventory procurement; (v) repayment of one loan; (vi) consideration for the acquisition of Brightway Energy LLC; and (vii) general working capital purposes.
+Against the backdrop of accelerating global clean‑energy transition and continued expansion of the robotic‑mower market, market participants will closely monitor whether SunScout can leverage its proprietary off‑grid solar‑robotics technology to differentiate itself amid intensifying industry competition.
+Note: This translation has been calibrated against the company’s registration statement on Form F‑1 (File No. 333‑295248), as declared effective by the SEC on August 11, 2026. All financial data, segment descriptions, and legal status reflect the prospectus disclosures. Certain distributor names and retail discussions are retained as stated in the prospectus; for definitive terms, please refer to the final prospectus.
+For more information, please contact:
+Golden Fleece Cross-border Consulting Co., Limited
+Email: heidiho@goldenfleece.hk
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>In HelloNation, Spanish-Speaking Personal Injury Attorney Roxane M. Guerrero of Dallas, TX, Explains the Benefits of Bilingual Legal Services After a Car Accident</v>
+        <v>Bchex Acquires LS Screening, Adding Automotive, PEO and Hospitality Expertise</v>
       </c>
       <c r="B502" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C502" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D502" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E502" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-spanish-speaking-personal-injury-attorney-roxane-m-guerrero-of-dallas-tx-explains-the-benefits-of-bilingual-legal-services-after-a-car-accident-302812472.html</v>
+        <v>https://www.pr.com/press-release/976143</v>
       </c>
       <c r="F502" t="str">
-        <v>DALLAS, June 26, 2026 /PRNewswire/ -- What are the advantages of hiring a Spanish-Speaking personal injury attorney after a car accident? That question is addressed in a HelloNation article (in English and in Spanish) featuring Spanish-Speaking Personal Injury Attorney Roxane M. Guerrero...</v>
+        <v>Bchex, a PBSA-accredited workforce solutions provider, has acquired LS Screening, a national pre-employment screening company founded in 2002. The acquisition adds specialized expertise in automotive dealerships, PEOs, and hospitality - sectors defined by high-volume hiring and complex compliance. LS Screening clients gain access to the full Bchex platform while continuing to work with the same dedicated team. [PR.com]</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>American EV Jobs Alliance Applauds Governor Newsom, Legislature for Landmark First-Time EV Buyer Incentive</v>
+        <v>Kefi B.V. and Shareholders Announce Strategic Vision for WSC</v>
       </c>
       <c r="B503" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C503" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D503" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E503" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-ev-jobs-alliance-applauds-governor-newsom-legislature-for-landmark-first-time-ev-buyer-incentive-302812471.html</v>
+        <v>https://www.pr-inside.com/kefi-b-v-and-shareholders-announce-strategic-vision-for-wsc-r5211965.htm</v>
       </c>
       <c r="F503" t="str">
-        <v>$135 million state investment, matched dollar-for-dollar by automakers, delivers more than $270 million in point-of-sale savings for California's first-time EV buyers as America marks its 250th birthday SACRAMENTO, Calif., June 26, 2026 /PRNewswire/ -- The American EV Jobs Alliance today...</v>
+        <v>(PR-inside.com) The Foundation: Kefi's Decisive Role in Building the TCR Ecosystem Kefi B.V. and its predecessor entity have invested the largest amount of capital into WSC Group among all shareholders since 2018, while simultaneously providing strategic resources and support to fellow shareholders throughout this period. This commitment was made well before the Fédération Internationale de l'Automobile (FIA) adopted the TCR Regulations as its global touring car standard. Kefi's high-conviction capital investment proved decisive, enabling the seamless integration of FIA standards and the global debut of the first commercially available road car bearing the TCR brand. Following this foundational investment, WSC Group successfully launched ..</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>„Smart Vehicle Chain" auf der 4. China International Supply Chain Expo: Reisen bequemer gestalten</v>
+        <v>CARFAX Canada: Used Car Prices Level Off as Inventory Ramps Up in the First Half of 2026</v>
       </c>
       <c r="B504" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C504" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D504" t="str">
         <v>Automotive</v>
       </c>
       <c r="E504" t="str">
-        <v>https://www.prnewswire.com/news-releases/smart-vehicle-chain-auf-der-4-china-international-supply-chain-expo-reisen-bequemer-gestalten-302812444.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/carfax-canada-used-car-prices-140000771.html</v>
       </c>
       <c r="F504" t="str">
-        <v>CATL, XPeng, SERES und weitere Branchenführer präsentieren Innovationen im Bereich der intelligenten Mobilität entlang der gesamten Wertschöpfungskette PEKING, 27. Juni 2026 /PRNewswire/ -- Der Bereich „Smart Vehicle Chain" der vierten China International Supply Chain Expo (CISCE) wurde...</v>
+        <v>LONDON, Ontario, August 13, 2026--CARFAX Canada releases its Mid-Year Used Vehicle Market Insights Report to help dealers and the auto industry make more confident decisions about vehicles and refine their buying and selling strategies based on current market trends.</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>ROSEN, A RANKED AND LEADING LAW FIRM, Encourages Verra Mobility Corporation ...</v>
+        <v>Kaishan USA and Brabazon Pump Partner with NASCAR Driver Josh Bilicki for World Wide Technology Raceway</v>
       </c>
       <c r="B505" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C505" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D505" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E505" t="str">
-        <v>https://pr-inside.com/rosen-a-ranked-and-leading-law-firm-encourages-verra-mobility-corporation-r5195151.htm</v>
+        <v>https://www.newswire.com/news/kaishan-usa-and-brabazon-pump-partner-with-nascar-driver-josh-bilicki-22846019</v>
       </c>
       <c r="F505" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, ..</v>
+        <v>Kaishan USA, a leading provider of industrial air compressors, and its independent distributor partner, Brabazon Pump, Compressor and Vacuum, today announced a co-sponsorship agreement for the NASCAR O'Reilly Auto Parts Series race on September 12, 2026, at World Wide Technology Raceway in East St. Louis, Illinois.</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Gulfport Energy and Mobility Global Set to Join S&amp;amp;P SmallCap 600</v>
+        <v>Kinetic Technologies Introduces KTS1642Q Automotive Load Switches Designed to Simplify Compliance with ISO 16750-2 and ISO 7637-2 Power Transient Standards</v>
       </c>
       <c r="B506" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C506" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D506" t="str">
-        <v>Finance, Healthcare, Energy, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E506" t="str">
-        <v>https://www.prnewswire.com/news-releases/gulfport-energy-and-mobility-global-set-to-join-sp-smallcap-600-302812407.html</v>
+        <v>https://www.prnewswire.com/news-releases/kinetic-technologies-introduces-kts1642q-automotive-load-switches-designed-to-simplify-compliance-with-iso-16750-2-and-iso-7637-2-power-transient-standards-302850365.html</v>
       </c>
       <c r="F506" t="str">
-        <v>NEW YORK, June 26, 2026 /PRNewswire/ -- S&amp;P Dow Jones Indices will make the following changes to the S&amp;P SmallCap 600: Gulfport Energy Corp. (NYSE: GPOR) will replace Select Medical Holdings Corp. (NYSE: SEM) effective prior to the opening of trading on Wednesday, July 1. Select Medical...</v>
+        <v>AEC-Q100 Qualified 6A Load Switches Operate with 4.0V Cold Crank, Protecting Automotive Electronics from -28V Reverse Battery, 35V Load Dump, Over-Voltage, and Electrical Transients SAN JOSE, Calif., Aug. 13, 2026 /PRNewswire/ -- Kinetic Technologies, a Cyient Semiconductors company and a...</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Filed Against Verra ...</v>
+        <v>Sibannac, Inc. (OTCID:SNNC) Enters Into Non-Binding Letter of Intent ...</v>
       </c>
       <c r="B507" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C507" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D507" t="str">
-        <v>Finance, Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E507" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-filed-against-verra-r5195129.htm</v>
+        <v>https://pr-inside.com/sibannac-inc-otcid-snnc-enters-into-non-binding-letter-of-intent-r5211926.htm</v>
       </c>
       <c r="F507" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) Special Purpose Vehicle to Be Formed in Connection With Proposed Transaction PARADISE VALLEY, AZ / ACCESS Newswire / August 13, 2026 /Sibannac, Inc. (OTCID:SNNC), ("Sibannac" or the "Company"), a Nevada corporation focused on next-generation wellness solutions, today announced that it has entered into a non-binding Letter of Intent (the "LOI") with two strategic partners. Under the terms of the LOI, the parties intend to explore a potential business relationship, collaboration, and transaction centered on helping patients reach their maximum health potential through an expanding network of clinicians. One partner is an established developer of turnkey clinical platforms already serving hundreds of clinicians ..</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Filed Against Verra Mobility Corporation – VRRM</v>
+        <v>Sibannac, Inc. (OTCID:SNNC) Enters Into Non-Binding Letter of Intent for Strategic Collaboration and Potential Reverse Merger Focused on Advancing Patient Health Potential</v>
       </c>
       <c r="B508" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C508" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D508" t="str">
-        <v>Automotive</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E508" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-alerts-shareholders-to-investor-suit-filed-against-verra-mobility</v>
+        <v>https://www.newswire.com/news/sibannac-inc-otcid-snnc-enters-into-non-binding-letter-of-intent-for-strategic</v>
       </c>
       <c r="F508" t="str">
-        <v/>
+        <v>Special Purpose Vehicle to Be Formed in Connection With Proposed Transaction</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>Paladin Power Announces Solid-State Battery Energy Storage Platform ...</v>
+        <v>LHH Wins Career Development Innovation Award at Inaugural 2026 HR Tech ...</v>
       </c>
       <c r="B509" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C509" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D509" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E509" t="str">
-        <v>https://pr-inside.com/paladin-power-announces-solid-state-battery-energy-storage-platform-r5195103.htm</v>
+        <v>https://pr-inside.com/lhh-wins-career-development-innovation-award-at-inaugural-2026-hr-tech-r5211923.htm</v>
       </c>
       <c r="F509" t="str">
-        <v>(PR-inside.com) Paladin Power's inverter and ESS platform are engineered to power an entire home or business - including air conditioning, EV charging, appliances, lighting, and critical systems - through one integrated solid-state battery energy storage system CARLSBAD, CA / ACCESS Newswire / June 26, 2026 / Paladin Power, an energy storage technology company installing whole-home and commercial power systems, today announced a major advancement in residential and business energy storage: a solid-state battery energy storage platform engineered to serve as a complete grid replacement, not just a temporary backup system. Paladin Power's platform is engineered around a high-capacity inverter and integrated energy storage ..</v>
+        <v>(PR-inside.com) AI-powered career transition platform recognized for combining labor market insights, human coaching, and job search tools in one system. Users in LHH's Career Transition program find new roles 32 days faster with the platform. NEW YORK CITY, NY / ACCESS Newswire / August 13, 2026 /Overview LHH Career Transition &amp; Mobility, the leading talent transformation solutions business within the Adecco Group, today announced that LHH Career Studio has won the Career Development Innovation Award in the inaugural 2026 HR Tech Breakthrough Awards program. LHH was selected from hundreds of nominations spanning the global HR technology landscape, in a winners' group that includes ..</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>Group 1 Automotive continúa promoviendo el posicionamiento nacional de la marca con Lexus Clear Lake en la zona de Clear Lake</v>
+        <v>Aspire Biopharma Holdings, Inc., to Present at Sidoti Virtual Investor ...</v>
       </c>
       <c r="B510" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C510" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D510" t="str">
-        <v>Automotive</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E510" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continua-promoviendo-el-posicionamiento-nacional-de-la-marca-con-lexus-clear-lake-en-la-zona-de-clear-lake-882616258.html</v>
+        <v>https://pr-inside.com/aspire-biopharma-holdings-inc-to-present-at-sidoti-virtual-investor-r5211922.htm</v>
       </c>
       <c r="F510" t="str">
-        <v>El antiguo Sterling McCall Lexus ahora es uno de los concesionarios que operan bajo la marca unificada Group 1 HOUSTON, 26 de junio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- El día de hoy, como parte de su iniciativa continua a nivel nacional para unificar su extensa red de concesionarios,...</v>
+        <v>(PR-inside.com) ESTERO, FL / ACCESS Newswire / August 13, 2026 / Aspire Biopharma Holdings, Inc. (Nasdaq:ASBP) ("Aspire" or the "Company"), today announced that management will be present and host one-on-one meetings with investors at Sidoti &amp; Company's Micro-Cap Virtual Investor Conference taking place on August 19-20, 2026. Management plans to discuss its clinical and commercial development pipeline and its recently closed acquisition of Dura Driver Control Systems, a leading global automotive supplier with a 100+ year history and $200M+ in 2025 revenue. Sidoti Micro-Cap Virtual Conference Presentation DetailsDates: August 19-20, 2026 Date and Time: Wednesday, August 19, 2026, at 1:45 P.M. ET Webcast: ..</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>Group 1 Automotive continúa promoviendo el posicionamiento nacional de la marca con Group 1 Honda Kingwood in Kingwood</v>
+        <v>Smart Eye Secures New Mirror-Integrated Interior Sensing Program with ...</v>
       </c>
       <c r="B511" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C511" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D511" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E511" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continua-promoviendo-el-posicionamiento-nacional-de-la-marca-con-group-1-honda-kingwood-in-kingwood-879603547.html</v>
+        <v>https://pr-inside.com/smart-eye-secures-new-mirror-integrated-interior-sensing-program-with-r5211915.htm</v>
       </c>
       <c r="F511" t="str">
-        <v>El antiguo Sterling McCall Acura ahora es uno de los concesionarios que operan bajo la marca unificada Group 1 HOUSTON, 26 de junio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- El día de hoy, como parte de su iniciativa continua para unificar a nivel nacional su extensa red de concesionarios,...</v>
+        <v>(PR-inside.com) The new order is a rear-view mirror program combining Driver Monitoring System (DMS) and Occupant Monitoring System (OMS) software for three vehicles, with possibilities for further vehicle program extensions. Based on projected product life cycle volumes, the estimated revenue is SEK 100 million. GÖTEBORG, SE / ACCESS Newswire / August 13, 2026 / Smart Eye (STO:SEYE)(OTC PINK:SMTEF)(FRA:SE9) - Smart Eye, a global leader in DMS and OMS for the automotive industry, has been selected to deliver its technology to three new car models from a major European OEM with a global footprint, which has previously sourced Smart Eye's OMS software using ..</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>Group 1 Automotive continúa promoviendo el posicionamiento nacional de la marca con Group 1 Toyota Fort Bend en Richmond</v>
+        <v>Aehr Test Systems to Participate in the Needham Virtual Semiconductor ...</v>
       </c>
       <c r="B512" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C512" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D512" t="str">
-        <v>Automotive</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E512" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continua-promoviendo-el-posicionamiento-nacional-de-la-marca-con-group-1-toyota-fort-bend-en-richmond-865495962.html</v>
+        <v>https://pr-inside.com/aehr-test-systems-to-participate-in-the-needham-virtual-semiconductor-r5211888.htm</v>
       </c>
       <c r="F512" t="str">
-        <v>El antiguo Sterling McCall Acura ahora es uno de los concesionarios que operan bajo la marca unificada Group 1 HOUSTON, 26 de junio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- El día de hoy, como parte de su iniciativa continua para unificar a nivel nacional su extensa red de concesionarios,...</v>
+        <v>(PR-inside.com) FREMONT, CA / ACCESS Newswire / August 13, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced that it will participate in the 7th Annual Needham Virtual Semiconductor and SemiCap 1x1 Conference on Wednesday, August 19, 2026. Aehr Test President and CEO Gayn Erickson and CFO Chris Siu will be hosting virtual meetings with investors throughout the day. "We look forward to discussing with investors and shareholders Aehr's expanding role in enabling the next generation of semiconductor devices ..</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>Group 1 Automotive continúa promoviendo el posicionamiento nacional de la marca con Group 1 Kia Tomball en Tomball</v>
+        <v>Monro, Inc. Declares Quarterly Cash Dividend</v>
       </c>
       <c r="B513" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C513" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D513" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E513" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continua-promoviendo-el-posicionamiento-nacional-de-la-marca-con-group-1-kia-tomball-en-tomball-897324756.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/monro-inc-declares-quarterly-cash-113000349.html</v>
       </c>
       <c r="F513" t="str">
-        <v>El antiguo Beck &amp; Masten Kia ahora es uno de los concesionarios que operan bajo la marca unificada Group 1 HOUSTON, 26 de junio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- El día de hoy, como parte de su iniciativa continua a nivel nacional para unificar su extensa red de concesionarios,...</v>
-[...2 lines deleted...]
-    <row r="514">
+        <v>FAIRPORT, N.Y, August 13, 2026--Monro, Inc. (Nasdaq: MNRO), a leading provider of automotive repair and tire services, today announced that its Board of Directors has declared a quarterly cash dividend of $.28 per share on the Company’s outstanding shares of common stock. The dividend is payable on September 8, 2026, to shareholders at the close of business on August 25, 2026.</v>
+      </c>
+    </row>
+    <row r="514" xml:space="preserve">
       <c r="A514" t="str">
-        <v>Group 1 Automotive continúa promoviendo el posicionamiento nacional de la marca con Group 1 Toyota Fort Bend Collision en Richmond</v>
+        <v>Kefi B.V. and Aligned Shareholders Announce Strategic Vision for WSC World Sporting Consulting Limited: Targeting Near-Term Public Listing and Global Expansion of the TCR Ecosystem</v>
       </c>
       <c r="B514" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C514" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D514" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Real Estate, Retail, Automotive, Gaming, Media</v>
       </c>
       <c r="E514" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continua-promoviendo-el-posicionamiento-nacional-de-la-marca-con-group-1-toyota-fort-bend-collision-en-richmond-819478339.html</v>
-[...5 lines deleted...]
-    <row r="515">
+        <v>https://www.acnnewswire.com/press-release/english/109098/</v>
+      </c>
+      <c r="F514" t="str" xml:space="preserve">
+        <v xml:space="preserve">AMSTERDAM/HONG KONG, August 13, 2026 - (ACN Newswire) - Kefi B.V., a major shareholder and principal creditor of WSC Group (the owner and promoter of the globally recognized TCR Series), together with its aligned shareholders, today announced a comprehensive strategic vision aimed at accelerating the commercial growth of the TCR platform and bringing WSC WORLD SPORTING CONSULTING LIMITED (WSC Group) to a public listing on a major international exchange in the near future.
+The Foundation: Kefi's Decisive Role in Building the TCR Ecosystem
+Kefi B.V. and its predecessor entity have invested the largest amount of capital into WSC Group among all shareholders since 2018, while simultaneously providing strategic resources and support to fellow shareholders throughout this period. This commitment was made well before the Fédération Internationale de l'Automobile (FIA) adopted the TCR Regulations as its global touring car standard. Kefi's high-conviction capital investment proved decisive, enabling the seamless integration of FIA standards and the global debut of the first commercially available road car bearing the TCR brand.
+Following this foundational investment, WSC Group successfully launched landmark co-branding initiatives with major automotive manufacturers. In 2019, the Volkswagen Golf GTI TCR road car was introduced to the European and Asian markets, pushing sales significantly with the strength of the TCR brand and becoming a sought-after performance icon. In 2021, the Hyundai Elantra N TCR Edition further demonstrated the power of the TCR brand to drive consumer car sales in global markets. These achievements confirm that the commercial potential of the TCR ecosystem is limitless, extending far beyond the racetrack and into the showrooms of the world's largest automakers.
+Beyond Capital: Kefi's Strategic Partnership and Long-Term Support
+Kefi B.V.'s contribution to WSC Group has extended far beyond capital injections. Over nearly a decade of close collaboration, Kefi has provided continuous long-term strategic support: referring high-value business networks and introducing real commercial opportunities to the company and its shareholders, offering professional advisory services on corporate governance, legal structuring, and financial strategy, and connecting WSC Group with strategic partners across the automotive, technology, and media sectors.
+"Over nearly ten years of close collaboration, we have grown alongside WSC," stated a spokesperson for Kefi B.V. "We have deep insight into the company's inner circle, its daily workings, and its operational details. We maintain absolute clarity regarding our rights as a major shareholder and creditor, and we believe the time has come to unlock the true, unmaximised value of this extraordinary global IP."
+Kefi as the Institutional Interface for WSC
+Given its extensive expertise in global laws, regulations, and capital markets, Kefi B.V. acts as the primary communication channel on behalf of WSC Group when engaging with institutional investors and sophisticated partners. This role ensures that WSC Group's engagement with the global investment community meets the highest standards of professionalism, regulatory compliance, and fiduciary transparency, standards that are essential for the company's path to a public listing.
+Kefi's efforts in this capacity have already brought tangible benefits to all minority shareholders by enhancing the company's credibility, expanding its investor base, and laying the groundwork for a liquidity event that will deliver significant value to all stakeholders.
+A New Chapter: Evolving for the Next Phase of Growth
+The TCR ecosystem has now matured into a global institution operating across more than 40 countries with over 16 major manufacturers. The scale and complexity of the business today demands institutional governance, centralized commercial expertise, and capital markets experience to take the platform to its next level of growth. Kefi B.V. and its aligned shareholders are therefore advocating for the introduction of enhanced professional structures and a business model upgrade that matches the ambition and scale of the opportunity ahead.
+From Grassroots to World-Class: A Platform for All Drivers
+At its core, TCR cars remain the most affordable and exciting category in global motorsport. With a complete race-ready car costing a fraction of GT3 or single-seater alternatives, TCR delivers thrilling, close-contact touring car racing that is accessible to a wide range of participants. Yet affordability does not come at the expense of competition quality. The TCR Series attracts the full spectrum of driving talent, from passionate gentleman drivers to top-tier professionals with elite driving skills competing at the highest level of touring car racing. This unique combination of accessibility and world-class competition is what sets the TCR Series apart and gives WSC an unrivalled depth of driver engagement across all levels.
+Kefi B.V. and its aligned shareholders aim to bring the enthusiasm of motorsport back to the world, to reignite the passion that comes from watching production-based cars, driven by relatable heroes, battling bumper-to-bumper on circuits and street tracks across every continent.
+Unprecedented Growth and Media Value
+The TCR ecosystem has demonstrated explosive growth. According to recent data certified by IRIS Sport, the Kumho FIA TCR World Tour saw its total media value increase by 103% in the past season alone. Global reach expanded by 33% to 296 million, generating 1.58 billion media contacts. With over 900 hours of broadcasting and a rapidly expanding digital footprint, the TCR ecosystem has proven its capability to deliver massive international visibility, particularly in high-growth markets such as China, Pan-Asia, and Latin America.
+The TCR Ecosystem: Beyond Traditional Racing
+The TCR ecosystem extends well beyond traditional circuit racing. WSC Group's intellectual property encompasses a comprehensive portfolio of assets and growth verticals, including e-sports and competitive sim racing, video gaming (PC and mobile applications), legal street racing events that bring motorsport directly to city centres, the ETCR (Electric) and HTCR (Hybrid) platforms for next-generation powertrains, and TCR-branded racing academies and driving experiences. This breadth of the ecosystem positions WSC Group as a multi-dimensional sports, entertainment, and technology platform with numerous avenues for monetisation and audience growth.
+Fundraising and Use of Proceeds
+To capitalize on this momentum, Kefi B.V. and its aligned shareholders are actively pursuing a new round of fundraising to prepare WSC Group for a public listing. The proceeds will be deployed towards:
+- General Working Capital: Strengthening the operational foundation and supporting day-to-day business expansion across all markets.
+- Research &amp; Development and TCR Lab: Establishing a dedicated TCR Lab focused on advancing new materials for car kits and components, developing the ETCR (Electric) and HTCR (Hybrid) platforms, and integrating cutting-edge technologies such as solid-state batteries. The TCR Lab will position the ecosystem as the ultimate R&amp;D testing ground for the automotive industry, attracting manufacturer investment and accelerating innovation.
+- Marketing and Fan Engagement: Expanding global broadcasting partnerships, developing digital content strategies, building experiential fan engagement platforms, and deepening relationships with drivers, racing teams, and national promoters worldwide.
+Future Growth Through Strategic Acquisitions
+Looking ahead, Kefi B.V. will leverage its extensive global networks and M&amp;A expertise to identify and execute strategic acquisitions that complement and expand the TCR ecosystem. This may include acquiring complementary motorsport properties, technology platforms, media assets, or regional promotion rights that accelerate WSC Group's path to becoming the dominant global touring car and accessible motorsport conglomerate.
+Valuation Outlook: Exponential Upside
+Based on peer comparisons with publicly listed motorsport properties, including Formula 1 (market capitalization exceeding US$22 billion) and MotoGP (acquired by Liberty Media for €4.2 billion at 8.8x revenue), the future valuation of WSC Group upon achieving a public listing is expected to be exponentially higher than its current private valuation. The TCR ecosystem's unmatched global footprint (40+ series, 200+ annual races, 1,000+ cars, 16+ manufacturers) and its rare FIA endorsement represent an IP asset with no direct comparable at its current valuation level. Early investors stand to benefit from a significant valuation re-rating as the company transitions from a privately held entity to a publicly listed global sports and entertainment platform.
+Welcoming New Partnerships
+Kefi B.V. and its aligned shareholders warmly welcome new partnerships with major car manufacturers, leading technology companies, and upstream/downstream supply chain participants who share the vision of building the TCR ecosystem into the world's premier accessible motorsport platform.
+About WSC Group and the TCR Ecosystem
+Founded in 2014, WSC Group is the sole owner of the TCR (Touring Car Racing) technical regulations. TCR is the most successful customer racing concept of the 21st century, currently licensed to over 40 national and regional series globally, encompassing more than 200 annual races. Over 1,000 TCR-specification cars have been built by more than 16 major automotive manufacturers, including Alfa Romeo, Audi, Cupra, Geely, Honda, Hyundai, Peugeot, Toyota, and Volkswagen. In a rare endorsement, the FIA adopted the private TCR regulations for its top-tier touring car world championship, the Kumho FIA TCR World Tour.
+WSC Group is backed by a consortium of strategic investors who are committed to driving the next phase of the company's global expansion and public listing.
+Media Contact:
+Kefi B.V. Corporate Communications
+Amsterdam / Hong Kong
+media@kefi-bv.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="515" xml:space="preserve">
       <c r="A515" t="str">
-        <v>Milei se sincera con Ismael Cala: Traumas de infancia, Torá y la caída de Cuba</v>
+        <v>OrbusNeich Reports Growth Across All Geographies in 2026 Interim Results</v>
       </c>
       <c r="B515" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C515" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D515" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Healthcare, Automotive</v>
       </c>
       <c r="E515" t="str">
-        <v>https://www.prnewswire.com/news-releases/milei-se-sincera-con-ismael-cala-traumas-de-infancia-tora-y-la-caida-de-cuba-826111015.html</v>
-[...2 lines deleted...]
-        <v>ENTREVISTA EXCLUSIVA En una histórica y extensa entrevista de más de una hora con el periodista Ismael Cala, el presidente de la República Argentina desarma al personaje político para mostrar su lado más humano, su madurez espiritual y las heridas que forjaron su carácter. BUENOS AIRES,...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109095/</v>
+      </c>
+      <c r="F515" t="str" xml:space="preserve">
+        <v xml:space="preserve">Results Highlights:
+- Revenue increased by 18.1% year-on-year to US$98.7 million, with all geographical markets recording growth.
+- Gross profit grew by 21.0% to approximately US$67.7 million, with gross profit margin increasing to 68.5%.
+- Profit for the period attributable to owners of the Company rose by 9.0% to US$21.6 million; core operating profit grew by 20.1% to US$18.1 million.
+- The Board declared its first-ever interim dividend of HK8 cents per share.
+- Direct sales accounted for 60.3% of total revenue, with the network expanding to 15 markets, including newly established direct sales teams in the Netherlands, Belgium, and Luxembourg.
+- The Hangzhou R&amp;D and manufacturing facility is expected to receive its final acceptance certificate in September 2026 and commence operations by the end of 2027; the Group plans to establish a new manufacturing facility in Indonesia to cater to local demand.
+- To seize opportunities from the “leave nothing behind” trend, the Group’s proprietary coronary paclitaxel DCB has officially commenced clinical trial in Japan with patient enrolment underway.
+HONG KONG, August 13, 2026 - (ACN Newswire) - OrbusNeich Medical Group Holdings Limited (“OrbusNeich” or the “Group”; stock code: 6929), a multinational medical device company specializing in interventional devices for percutaneous coronary intervention (“PCI”) and percutaneous transluminal angioplasty (“PTA”), today announced its interim results for the six months ended June 30, 2026 (the “Period”). Despite macro uncertainties, the Group reported growth across all geographical segments.
+During the Period, the Group’s revenue increased by 18.1% year-on-year to US$98.7 million, supported by sustained product popularity across all regions. Gross profit reached approximately US$67.7 million, an increase of 21.0% from the corresponding period last year, while the gross profit margin rose by 1.6 percentage points to 68.5%. Profit for the period attributable to owners of the Company amounted to US$21.6 million, representing an increase of 9.0% year-on-year. Core operating profit, defined as profit for the period attributable to owners of the Company excluding share-based compensation expenses, net tax credit from deferred tax assets related to tax losses and finance income – net, amounted to US$18.1 million, up 20.1% year-on-year. Basic earnings per share rose to US2.62 cents (first half of 2025: US2.40 cents).
+The Group maintained a robust financial position, with cash and bank balances (including long-term bank deposits) of approximately US$224.3 million as at June 30, 2026. The Board remains confident in the Group’s business outlook and, having carefully reviewed its capital requirements and dividend policy, has resolved to declare an interim dividend of HK8 cents per share. This marks the Group’s first interim dividend distribution in its history and demonstrates its commitment to creating value and delivering attractive returns to shareholders.
+Mr. David Chien, Chairman, Executive Director and Chief Executive Officer of OrbusNeich, said, “Despite a complex and volatile global macroeconomic environment, OrbusNeich achieved growth in all major geographical markets, demonstrating the effectiveness of our business strategies, the strength of our global commercial platform and the industry’s trust in our brand. Product innovation remains the cornerstone of our development. Through proprietary R&amp;D and strategic collaborations, we continue to enrich our portfolio while refining our global sales footprint and manufacturing capacity to build a more resilient business ecosystem. The Board’s decision to declare our first interim dividend reflects our confidence in the Group’s prospects and our commitment to creating shareholder value. Looking ahead, we will continue to leverage our competitive strengths to provide quality medical solutions to patients worldwide and generate sustained value for all stakeholders.”
+Healthy Growth Across All Geographical Markets
+All geographical markets recorded various degrees of growth during the Period. The strong performance of the Group’s proprietary and third-party products, coupled with the direct channel benefiting from the integration of the Taiwan distributor, drove revenue in APAC up 24.5% year-on-year to US$34.0 million. Revenue from the EMEA region grew significantly by 16.7% to US$26.2 million. Limited impacts on the Middle East markets were seen despite the ongoing regional conflict, while European direct sales markets such as Germany, France and Spain delivered robust performance. Meanwhile, the Group’s proactive strategy of participating in volume-based procurement (VBP) programs in the Mainland of China yielded results, with revenue from this market growing 4.8% year-on-year to US$10.1 million. As the Japan and US markets benefited from increased sales of new-generation and high-performance products, revenue from these two markets rose by 6.4% and 5.6%, respectively, reaching US$17.1 million and US$7.9 million.
+Unleashing Potential of the Robust Global Sales Network
+OrbusNeich’s sales network covers more than 70 countries and regions worldwide. In the first half of 2026, the Group officially launched local sales teams in Belgium, the Netherlands and Luxembourg, successfully transitioning these markets to the direct sales model. This expansion has brought the total number of direct sales markets to 15, which contributed 60.3% of total revenue for the Period.
+Leveraging its widely recognized global commercialization capabilities, the Group continues to seek strategic partnerships with medical device manufacturers in order to capitalize on opportunities arising from the international expansion of Chinese healthcare companies and to enrich its product offerings. Since 2024, the Group has partnered with SonoScape to introduce its intravascular ultrasound (IVUS) products into select overseas direct sales markets. Product sales continued to grow during the Period and the market response was positive, fully demonstrating the success of this collaboration.
+Steady Progress in Innovative R&amp;D, Proactive Positioning for the “Leave Nothing Behind” Trend
+OrbusNeich regards R&amp;D as a core strategic pillar. As at June 30, 2026, the Group held over 215 granted patents and published patent applications in major jurisdictions worldwide, with more than 55 approved products, including 37 PMDA-approved products, 42 CE-marked products, 21 FDA-cleared or approved products, and 27 NMPA-approved products.
+During the Period, the Group continued to achieve milestones in product registrations and clinical trials, including:
+- Obtaining PMDA approvals for Sapphire NC ULTRA and Sapphire ULTRA, NMPA approvals for Scoreflex TRIO and Sapphire NC 24, and FDA approval for Teleport Glide;
+- Submitting applications for FDA approval of JADE Score and Sapphire 3, CE certification for Scoreflex QUAD, and NMPA approval for Teleport Glide, Sapphire NC Ultra, Sapphire ULTRA and JADE PLUS;
+In addition, patient enrolment for the clinical trial of its proprietary coronary paclitaxel drug-coated balloon (DCB) commenced in July 2026 in Japan. Completion is expected within 16 months, with the product’s first launch anticipated in Japan in 2030. The Group also plans to initiate its clinical studies in the Mainland of China for NMPA registration and CE mark application in the second half of 2026. Development plans for next-generation standard balloons are also in place to further strengthen its product portfolio.
+Optimizing Global Production Capability to Build a Foundation for Long-Term Growth
+As at June 30, 2026, the Group operates production facilities in Shenzhen, the PRC; Hoevalaken, the Netherlands; and Weil am Rhein, Germany, with an aggregate annual production capacity of approximately 2.1 million units of balloons and stents. To meet growing global demand, construction of the Hangzhou R&amp;D and manufacturing facility is progressing steadily, with interior fitting out works, mechanical equipment installation, and external landscaping well underway. The facility is expected to receive the final acceptance certificate in September 2026 and is scheduled to commence operations by the end of 2027. Additionally, to strengthen its key growth engine in Southeast Asia, the Group plans to invest approximately US$2 million to establish a production base with GFA of 1,500 square meters in Indonesia, from which it will supply balloons locally to meet rising demand.
+Mr. Chien concluded, “Looking ahead, the Group expects to maintain strong revenue growth in the near term, supported by rising sales of eucatech AG and Scoreflex QUAD products, as well as the accelerated commercialization of third-party products, including IVUS products. In the medium to long term, we will continue to expand our PCI therapeutic portfolio, with our proprietary DCB product progressing on schedule toward regulatory approvals and positioned to become a key growth driver. We will also pursue organic team building and selective acquisitions to strengthen our European presence, enhance global competitiveness, and create sustainable value for patients, healthcare professionals and shareholders.”
+About OrbusNeich Medical Group Holdings Limited
+OrbusNeich is a multinational medical device company specializing in interventional devices for percutaneous coronary intervention (PCI) and percutaneous transluminal angioplasty (PTA) procedures. Headquartered in Hong Kong, China, our Group sells its products in more than 70 countries and regions worldwide. It is also actively expanding into structural heart disease. With an in-house R&amp;D team boasting over 25 years of product development expertise, our Group has developed world-leading proprietary technologies.
+For more information, please visit the Group’s official website: https://orbusneich.com/.
+Media Inquiries
+Strategic Financial Relations Limited
+Angelus Lau
+Tel: (852) 2864 4805
+Email: angelus.lau@sprg.com.hk
+Doris Ho
+Tel: (852) 2114 4916
+Email: doris.ho@sprg.com.hk
+Bailey Zhou
+Tel: (852) 2114 2825
+Email: bailey.zhou@sprg.com.hk
+Website: https://www.sprg.com.hk/
+OrbusNeich Medical Group Holdings Limited                                           
+Maggie Lau
+Tel: (852) 3109 7234
+Email: mlau@orbusneich.com
+Lucille Tsang 
+Tel: (852) 3109 7292
+Email: ltsang@orbusneich.com
+Website: https://orbusneich.com/
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>La « Smart Vehicle Chain » au 4e Salon international sur la chaîne d'approvisionnement en Chine : Rendre les déplacements plus pratiques</v>
+        <v>Evan’s Cash For Cars Expands Junk Car Removal in Calgary</v>
       </c>
       <c r="B516" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C516" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D516" t="str">
         <v>Automotive</v>
       </c>
       <c r="E516" t="str">
-        <v>https://www.prnewswire.com/news-releases/la--smart-vehicle-chain--au-4e-salon-international-sur-la-chaine-dapprovisionnement-en-chine--rendre-les-deplacements-plus-pratiques-302812121.html</v>
+        <v>https://express-press-release.net/news/2026/08/13/1766957</v>
       </c>
       <c r="F516" t="str">
-        <v>CATL, XPeng, SERES et d'autres leaders du secteur présentent leurs innovations en matière de mobilité intelligente couvrant l'ensemble de la chaîne de valeur PÉKIN, 26 juin 2026 /PRNewswire/ -- La section « Smart Vehicle Chain » (Filière des véhicules intelligents) de la quatrième édition...</v>
+        <v>Calgary, Canada, 2026-08-13 — /EPR Network/ — Evan’s Cash For Cars is proud to announce the expansion of its junk car removal in Calgary. This [read full press release...]</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>As Global Fuel Prices Continue Climbing, Investors Worldwide Are Discovering ELEKTROS Inc.'s Vision for Lithium Mining and Advanced EV Patent Technology</v>
+        <v>Battery X Metals Appoints Lithium-Ion Battery and Electric Vehicle ...</v>
       </c>
       <c r="B517" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C517" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D517" t="str">
-        <v>Automotive</v>
+        <v>Finance, Real Estate, Energy, Automotive</v>
       </c>
       <c r="E517" t="str">
-        <v>https://www.newswire.com/news/as-global-fuel-prices-continue-climbing-investors-worldwide-are-discovering</v>
+        <v>https://pr-inside.com/battery-x-metals-appoints-lithium-ion-battery-and-electric-vehicle-r5211836.htm</v>
       </c>
       <c r="F517" t="str">
-        <v/>
+        <v>(PR-inside.com) News Release Highlights: Battery X Metals appoints electric vehicle and lithium-ion battery entrepreneur William Fan as President to advance its patent-pending lithium-ion battery rebalancing technology development, expand strategic industry relationships, advance corporate development initiatives, including evaluating complementary opportunities within the broader battery ecosystem, and support the Company's capital markets initiatives. Mr. Fan previously led a bid to acquire the intellectual property and operating assets of ElectraMeccanica Vehicles Corp., a Nasdaq-listed electric vehicle manufacturer at the time, and brings experience spanning the electric vehicle, lithium-ion battery, energy storage, corporate development, and capital markets sectors, complemented by ma</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>As Gasoline Prices Continue Climbing and Global EV Demand Surges, Investors Worldwide Are Recognizing ELEKTROS Inc. as a Compelling Opportunity in Lithium Mining and EV Patent Technology</v>
+        <v>Battery X Metals Appoints Lithium-Ion Battery and Electric Vehicle Entrepreneur William Fan as President to Advance Development of Its Patent-Pending Lithium-Ion Battery Rebalancing Technology Platform and Corporate Growth Initiatives</v>
       </c>
       <c r="B518" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C518" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D518" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Real Estate, Energy, Automotive</v>
       </c>
       <c r="E518" t="str">
-        <v>https://www.newswire.com/news/as-gasoline-prices-continue-climbing-and-global-ev-demand-surges-investors</v>
+        <v>https://www.newswire.com/news/battery-x-metals-appoints-lithium-ion-battery-and-electric-vehicle-entrepreneur</v>
       </c>
       <c r="F518" t="str">
-        <v/>
+        <v>News Release Highlights: Battery X Metals appoints electric vehicle and lithium-ion battery entrepreneur William Fan as President to advance its patent-pending lithium-ion battery rebalancing technology development, expand strategic industry relationships, advance corporate development initiatives, including evaluating complementary opportunities within the broader battery ecosystem, and support the Company's capital markets initiatives. Mr. Fan previously led a bid to acquire the intellectual property and operating assets of ElectraMeccanica Vehicles Corp., a Nasdaq-listed electric vehicle manufacturer at the time, and brings experience spanning the electric vehicle, lithium-ion battery, energy storage, corporate development, and capital markets sectors, complemented by manufacturing trai</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>As Rising Fuel Prices Continue Driving Interest in Electric Vehicles, Global Investors Are Increasingly Recognizing ELEKTROS Inc.'s Vision for Lithium Mining and Advanced EV Patent Technology</v>
+        <v>Farizon Hits 600,000 Production Milestone, Celebrates 10th Anniversary with Homtruck Rollout</v>
       </c>
       <c r="B519" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C519" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D519" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E519" t="str">
-        <v>https://www.newswire.com/news/as-rising-fuel-prices-continue-driving-interest-in-electric-vehicles-global</v>
+        <v>https://www.prnewswire.com/news-releases/farizon-hits-600-000-production-milestone-celebrates-10th-anniversary-with-homtruck-rollout-302850585.html</v>
       </c>
       <c r="F519" t="str">
-        <v/>
+        <v>HANGZHOU, China, Aug. 12, 2026 /PRNewswire/ -- Farizon New Energy Commercial Vehicle Group hosted its 10‑year‑anniversary roll‑off ceremony at its Ma'anshan manufacturing plant, with on‑site employees on hand to witness the landmark 600,000th unit — a Homtruck heavy truck calibrated to...</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>As Gasoline Prices Continue Rising at the Pump, Global Penny Stock, Micro-Cap, and Institutional Investors Are Increasingly Discovering ELEKTROS Inc. as a Shining Opportunity in Lithium Mining and EV Patent Technology</v>
+        <v>Uber Partners with Hinomaru Kotsu for Robotaxi Pilot Deployment in Tokyo</v>
       </c>
       <c r="B520" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C520" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D520" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E520" t="str">
-        <v>https://www.newswire.com/news/as-gasoline-prices-continue-rising-at-the-pump-global-penny-stock-micro-cap-and</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/uber-partners-hinomaru-kotsu-robotaxi-060000774.html</v>
       </c>
       <c r="F520" t="str">
-        <v/>
+        <v>TOKYO, August 13, 2026--Uber Technologies, Inc. (NYSE: UBER) today announced that Uber Japan has signed an operational partnership agreement with one of its taxi operators, Hinomaru Kotsu Co., Ltd., to manage day-to-day fleet operations for its autonomous vehicle pilot deployment in Tokyo, scheduled to launch in late 2026. Hinomaru Kotsu will oversee depot operations, vehicle cleaning, maintenance, inspections, charging, and vehicle uptime, with Uber making these rides available to customers thr</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Verra Mobility ...</v>
+        <v>TVS Motor Accelerates Global EV Expansion With TVS iQube Launch in Kenya, the First Indian OEM to Introduce a Premium Electric Scooter in Africa</v>
       </c>
       <c r="B521" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C521" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D521" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E521" t="str">
-        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-verra-mobility-r5194984.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/tvs-motor-accelerates-global-ev-053000724.html</v>
       </c>
       <c r="F521" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>NAIROBI, Kenya, August 13, 2026--TVS Motor Company has launched its premium electric scooter, the TVS iQube, in Kenya, its first entry into Africa market.</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Group 1 Automotive Announces Honda of Owings Mills is now Group 1 Honda Owings Mills</v>
+        <v>VinAudit Launches Data.VinAudit, a Unified API for the Complete Vehicle Data Stack</v>
       </c>
       <c r="B522" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C522" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D522" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E522" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-announces-honda-of-owings-mills-is-now-group-1-honda-owings-mills-302811979.html</v>
+        <v>https://www.prweb.com/releases/vinaudit-launches-datavinaudit-a-unified-api-for-the-complete-vehicle-data-stack-302849384.html</v>
       </c>
       <c r="F522" t="str">
-        <v>Former Honda of Owings Mills location continues serving Owings Mills and Baltimore County customers under the Group 1 Honda Owings Mills name OWINGS MILLS, Md., June 26, 2026 /PRNewswire/ -- In a strategic move to unify its extensive network of dealerships, Group 1 Automotive, Inc., a...</v>
+        <v>New platform consolidates vehicle specifications, history, market values, listings, images, and background removal into a single API contract for developers and automotive companies KIRKLAND, Wash., Aug. 12, 2026 /PRNewswire-PRWeb/ -- VinAudit, a provider of vehicle history and valuation...</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>Group 1 Automotive Announces Honda of Greenbelt is now Group 1 Honda Greenbelt</v>
+        <v>Securities Fraud Class Action Filed Against Avis Budget Group, Inc. ...</v>
       </c>
       <c r="B523" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C523" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D523" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E523" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-announces-honda-of-greenbelt-is-now-group-1-honda-greenbelt-302811967.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-avis-budget-group-inc-r5211773.htm</v>
       </c>
       <c r="F523" t="str">
-        <v>Former Honda of Greenbelt location continues serving Greenbelt and Prince George's County customers under the Group 1 Honda Greenbelt name GREENBELT, Md., June 26, 2026 /PRNewswire/ -- In a strategic move to unify its extensive network of dealerships, Group 1 Automotive, Inc., a...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>Aseon Labs Raises $10 Million Seed Round to Build the Robotic Pit Stop Network Powering Autonomous Transportation</v>
+        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages Avis Budget Group, Inc. Investors to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B524" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C524" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D524" t="str">
-        <v>Finance, Energy, Retail, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E524" t="str">
-        <v>https://www.newmediawire.com/news/aseon-labs-raises-10-million-seed-round-to-build-the-robotic-pit-stop-network-powering-autonomous-transportation-7087369</v>
+        <v>https://www.newsfilecorp.com/release/309429/ROSEN-RECOGNIZED-INVESTOR-COUNSEL-Encourages-Avis-Budget-Group-Inc.-Investors-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F524" t="str">
-        <v>Funding Will Accelerate Deployment of a Decentralized Network of Robotic Micro-Depots Designed to Reduce Fleet Downtime and Improve Autonomous Vehicle Economics at Scale SAN FRANCISCO - June 26, 2026 ( NEWMEDIAWIRE ) - Aseon Labs , the company building a distributed network of robotic pit stops for autonomous vehicle fleets , today announced it has raised $10 million in seed funding led by Crane Venture Partners , with participation from Y Combinator , Expa , the venture firm founded by Uber co-founder Garrett Camp, Robin Hood Ventures , and Founders Capital (Jeremy Hindle). The round also included investments from Adrian Aoun, serial entrepreneur, former Google executive, and technology advisor to The White House; Immad Akhund, founder and CEO of Mercury; Rajat Suri, co-founder of Lyft; a</v>
+        <v>New York, New York--(Newsfile Corp. - August 12, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than...</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>Vadzo Imaging Positions Falcon-821CRS as a 4K High Resolution HDR Bedside Diagnostic Camera in a Compact 38mm Form Factor for Portable Clinical Imaging</v>
+        <v>LION E-Mobility AG Publishes H1 2026 Figures and Confirms Forecast</v>
       </c>
       <c r="B525" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C525" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D525" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E525" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-821crs-as-a-4k-high-resolution-hdr-22806559</v>
+        <v>https://www.newmediawire.com/news/lion-e-mobility-ag-publishes-h1-2026-figures-and-confirms-forecast-7088462</v>
       </c>
       <c r="F525" t="str">
-        <v>The Falcon-821CRS is an 8MP color rolling shutter high resolution USB camera built on the Onsemi AR0821 HyperLux sensor. Positioned as a bedside diagnostic camera for clinical and portable imaging environments, it delivers 4K HDR output, auto exposure, and full UVC compliance in a compact 38mm module. The camera supports bedside patient assessment, point of care imaging, telemedicine, clinical examination, and hospital imaging applications without requiring driver installation on Windows, Linux, or Android.</v>
+        <v>ZUG, SWITZERLAND - August 12, 2026 ( NEWMEDIAWIRE ) - LION E-Mobility AG (LION; ISIN: CH0560888270), a leading manufacturer of battery packs for electric mobility and energy storage solutions, published its preliminary consolidated H1 2026 figures today. In Q2 2026, LION’s battery pack production was temporarily affected by a planned two-month factory shutdown for conversion works regarding the transition to the high-performance NMC+ battery-pack technology. As a result, the Group generated revenue of EUR 6.9 million in the first half of 2026, compared with EUR 10.4 million in the first half of 2025. The sales in Q2 were generated primarily from the inventory of battery packs produced before tempory factory shutdown. EBITDA amounted to EUR 0.1 million in the first half of 2026, compared wi</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>Group 1 Automotive continúa promoviendo el posicionamiento nacional de la marca con Group 1 Buick GMC North en el noroeste de Houston</v>
+        <v>MINI Strengthens Its Global Presence:  Fully Electric Debut in Pakistan and Return to Jordan.</v>
       </c>
       <c r="B526" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C526" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-bmw</v>
       </c>
       <c r="D526" t="str">
         <v>Automotive</v>
       </c>
       <c r="E526" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continua-promoviendo-el-posicionamiento-nacional-de-la-marca-con-group-1-buick-gmc-north-en-el-noroeste-de-houston-802251510.html</v>
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0460020EN?language=en</v>
       </c>
       <c r="F526" t="str">
-        <v>El antiguo Beck &amp; Masten Buick GMC North ahora es uno de los concesionarios que operan bajo la marca unificada Group 1 HOUSTON, 26 de junio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- El día de hoy, como parte de su iniciativa continua a nivel nacional para unificar su extensa red de...</v>
+        <v>Fully electric market entry in Pakistan and its long awaited return to Jordan. Milestones that highlight the brand’s transformation into a future focused, all electric player redefining urban mobility across emerging markets.</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Group 1 Automotive continúa promoviendo el posicionamiento nacional de la marca con Group 1 Buick GMC South en el sureste de Houston</v>
+        <v>Class Action Lawsuit Filed: Avis Budget Group, Inc. (CAR) - Join by ...</v>
       </c>
       <c r="B527" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C527" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D527" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E527" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continua-promoviendo-el-posicionamiento-nacional-de-la-marca-con-group-1-buick-gmc-south-en-el-sureste-de-houston-827636181.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-avis-budget-group-inc-car-join-by-r5211671.htm</v>
       </c>
       <c r="F527" t="str">
-        <v>El antiguo Beck &amp; Masten Buick GMC South ahora es uno de los concesionarios que operan bajo la marca unificada Group 1 HOUSTON, 26 de junio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- El día de hoy, como parte de su iniciativa continua a nivel nacional para unificar su extensa red de...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 12, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities ..</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>VRRM EQUITY ACTION REMINDER: Faruqi &amp; Faruqi, LLP Reminds Verra (VRRM) ...</v>
+        <v>BREAKING NEWS: From AI Data Centers to Electric Mobility, ELEKTROS ...</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C528" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D528" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E528" t="str">
-        <v>https://pr-inside.com/vrrm-equity-action-reminder-faruqi-faruqi-llp-reminds-verra-vrrm-r5194936.htm</v>
+        <v>https://pr-inside.com/breaking-news-from-ai-data-centers-to-electric-mobility-elektros-r5211668.htm</v>
       </c>
       <c r="F528" t="str">
-        <v>(PR-inside.com) Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Verra To Contact Him Directly To Discuss Their Options NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 /If you purchased or acquired securities in Verra between February 24, 2026 and May 26, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Faruqi &amp; Faruqi, LLP, a leading national securities law firm, is investigating potential claims against Verra Mobility Corporation ("Verra" or the ..</v>
+        <v>(PR-inside.com) ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 12, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today highlighted its long-term hard-rock lithium and EV charging strategy against the backdrop of strong U.S. markets and a rapidly changing technology economy. Management believes the scale of investment flowing into artificial intelligence, data centers, electrification and advanced infrastructure represents a special moment for the American economy and, by extension, the broader global marketplace. The market leadership of major technology companies has demonstrated how rapidly new technologies can reshape industries. At the same time, AI computing and data-center expansion ..</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>Maris-Tech Awarded a Government Defense Contract as Prime Contractor</v>
+        <v>BREAKING NEWS: From AI Data Centers to Electric Mobility, ELEKTROS Highlights Lithium and Charging Technology as Markets Enter a Remarkable Innovation Cycle</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C529" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D529" t="str">
-        <v>Finance, AI, Automotive, Media</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E529" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318199/0/en/Maris-Tech-Awarded-a-Government-Defense-Contract-as-Prime-Contractor.html</v>
+        <v>https://www.newswire.com/news/breaking-news-from-ai-data-centers-to-electric-mobility-elektros-highlights</v>
       </c>
       <c r="F529" t="str">
-        <v>Company expands beyond its core edge video and AI portfolio with a contract to develop and supply a military standard (“MIL-STD”) vehicle-mounted audio-based system for armored fighting vehicles</v>
+        <v>ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK)</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>Investors Urged to Contact Levi &amp; Korsinsky for Information Before ...</v>
+        <v>Amplify Capital Group Advises Fast5Xpress on Strategic Sale to Chemical ...</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C530" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D530" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E530" t="str">
-        <v>https://pr-inside.com/investors-urged-to-contact-levi-korsinsky-for-information-before-r5194909.htm</v>
+        <v>https://pr-inside.com/amplify-capital-group-advises-fast5xpress-on-strategic-sale-to-chemical-r5211664.htm</v>
       </c>
       <c r="F530" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
+        <v>(PR-inside.com) SCOTTSDALE, AZ / ACCESS Newswire / August 12, 2026 / Amplify Capital Group ("Amplify"), a leading mergers and acquisitions advisory firm specializing in the car wash industry, is pleased to announce that it served as the exclusive financial advisor to Fast5Xpress, owned by Clark Investment Group, in its strategic sale to Chemical Guys, one of the world's leading automotive appearance brands. The transaction brings together one of California's premier express car wash platforms with one of the most recognizable names in automotive care and represents another successful strategic transaction advised by Amplify Capital Group within the rapidly evolving car wash industry. Under ..</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>PowerBank Awarded $2,950,000 USD Federal Contract with the US Department of Defense and the Department of the Army for Covered Parking Canopy Solar Project</v>
+        <v>BREAKING NEWS: As American Markets Power Ahead, ELEKTROS Positions Hard-Rock Lithium and EV Innovation Within the New Energy Economy</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C531" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D531" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E531" t="str">
-        <v>https://www.prnewswire.com/news-releases/powerbank-awarded-2-950-000-usd-federal-contract-with-the-us-department-of-defense-and-the-department-of-the-army-for-covered-parking-canopy-solar-project-302811388.html</v>
+        <v>https://www.newswire.com/news/breaking-news-as-american-markets-power-ahead-elektros-positions-hard-rock</v>
       </c>
       <c r="F531" t="str">
-        <v>Project to also include the installation of electric vehicle charging stations TORONTO, June 26, 2026 /PRNewswire/ - PowerBank Corporation (NASDAQ: PBK) (Cboe CA: PBK) (FSE: 103) ("PowerBank" or the "Company"), a leader in independent energy development and asset ownership in North...</v>
+        <v>ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK)</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>Pomerantz LLP Highlights Legal Filing Against Verra Mobility Corporation– ...</v>
+        <v>Haloid Connects ChatGPT Voice AI to Analog Two-Way Radios, Bridging AI and Mission-Critical Land Mobile Radio</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C532" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D532" t="str">
-        <v>Finance, Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E532" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-highlights-legal-filing-against-verra-mobility-corporation-r5194862.htm</v>
+        <v>https://www.prnewswire.com/news-releases/haloid-connects-chatgpt-voice-ai-to-analog-two-way-radios-bridging-ai-and-mission-critical-land-mobile-radio-302849960.html</v>
       </c>
       <c r="F532" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>Real-time language translation, virtual dispatch, and vehicle lookups are now possible on the radio fleets organizations already own — without hardware upgrades STONY BROOK, N.Y., Aug. 12, 2026 /PRNewswire/ -- Haloid Solutions announced today that it has integrated OpenAI's real-time...</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>GOTRAX to Attend Electrify Expo at Demo Days in Los Angeles</v>
+        <v>BREAKING NEWS: As Markets Rally in a New Era of American Innovation, ELEKTROS Highlights Hard-Rock Lithium, Critical Minerals and EV Charging Technology</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C533" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D533" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E533" t="str">
-        <v>https://www.prnewswire.com/news-releases/gotrax-to-attend-electrify-expo-at-demo-days-in-los-angeles-302811418.html</v>
+        <v>https://www.newswire.com/news/breaking-news-as-markets-rally-in-a-new-era-of-american-innovation-elektros</v>
       </c>
       <c r="F533" t="str">
-        <v>This weekend, GOTRAX is joining the EV lineup at Demo Days with premium electric scooters and bikes available for test rides. LOS ANGELES, June 26, 2026 /PRNewswire/ -- Since starting in 2021, Electrify Expo has grown into the largest electric mobility event platform in the United States....</v>
+        <v/>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>Pomerantz LLP Highlights Legal Filing Against Verra Mobility Corporation – VRRM</v>
+        <v>CAR DEADLINE REMINDER: Bronstein, Gewirtz &amp; Grossman LLCReminds Avis ...</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C534" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D534" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E534" t="str">
-        <v>https://www.newswire.com/news/pomerantz-llp-highlights-legal-filing-against-verra-mobility-corporation-vrrm</v>
+        <v>https://pr-inside.com/car-deadline-reminder-bronstein-gewirtz-grossman-llcreminds-avis-r5211623.htm</v>
       </c>
       <c r="F534" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 12, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against against Pentwater Capital Management LP ("Pentwater") and its Founder, Chief Executive Officer ("CEO"), and Chief Investment Officer Matthew Halbower ("Halbower") and on behalf of investors in Avis Budget Group, Inc. (NASDAQ:CAR). This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, ..</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>Fast Deployment, High Efficiency: Sungrow EV Charging at Power2Drive Europe 2026</v>
+        <v>PJi Launches Nationwide ISO-Compliant Calibration Lab for Aviation &amp; Industrial Customers</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C535" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D535" t="str">
-        <v>Automotive</v>
+        <v>Healthcare, Energy, Automotive, Education</v>
       </c>
       <c r="E535" t="str">
-        <v>https://www.prnewswire.com/news-releases/fast-deployment-high-efficiency-sungrow-ev-charging-at-power2drive-europe-2026-302811720.html</v>
+        <v>https://www.newsfilecorp.com/release/309182/PJi-Launches-Nationwide-ISOCompliant-Calibration-Lab-for-Aviation-Industrial-Customers</v>
       </c>
       <c r="F535" t="str">
-        <v>MUNICH, June 26, 2026 /PRNewswire/ -- Sungrow Charging unveiled its latest innovations at Power2Drive Europe 2026, introducing the all-in-one AC-coupled solution ChargePower One and the new destination charging DC charger IDC80E. Designed to address the growing demand for faster...</v>
+        <v>New Bern, North Carolina--(Newsfile Corp. - August 12, 2026) - Pilot John International® (PJi®) is proud to announce the grand opening of its new calibration lab for nationwide customers. The laboratory will be located in New Bern, NC, and holds full ISO/IEC 17025 accreditation. It will serve every industry that depends on precise measurement - aviation, manufacturing, automotive, marine, energy, medical, education, and government - with nationwide mail-in service and local drop-off in eastern...</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>President, Autoliv Americas to Resign</v>
+        <v>Orange EV Establishes the Orange EV Cares Scholarship at KCKCC, Sponsors Blue Devil Golf Classic</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C536" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D536" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E536" t="str">
-        <v>https://www.prnewswire.com/news-releases/president-autoliv-americas-to-resign-302811620.html</v>
+        <v>https://www.prnewswire.com/news-releases/orange-ev-establishes-the-orange-ev-cares-scholarship-at-kckcc-sponsors-blue-devil-golf-classic-302849816.html</v>
       </c>
       <c r="F536" t="str">
-        <v>STOCKHOLM, June 26, 2026 /PRNewswire/ -- Autoliv, Inc. (NYSE: ALV) (SSE: ALIVsdb), the worldwide leader in automotive safety systems, today announced that Kevin Fox has notified the Company that he is resigning as the President, Autoliv Americas for personal reasons. He remains in his...</v>
+        <v>KANSAS CITY, Kan., Aug. 12, 2026 /PRNewswire/ -- Orange EV, the leading manufacturer of zero-emission terminal trucks, today announced the establishment of the Orange EV Cares Scholarship at Kansas City Kansas Community College (KCKCC), endowed through a gift from Orange EV Co-Founder...</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Weltweit erste CAR-T-Therapie für solide Tumoren zugelassen: Das Jiahui International Cancer Center ermöglicht Patienten weltweit den Zugang zu dieser Behandlung</v>
+        <v>CAR T-Cell Therapy for Acute Lymphoblastic Leukemia Market to Grow Significantly at a CAGR of 6.8% During the Forecast Period (2026-2036), Driven by Emerging Therapies and Expanding Pipeline | DelveInsight</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C537" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D537" t="str">
         <v>Automotive</v>
       </c>
       <c r="E537" t="str">
-        <v>https://www.prnewswire.com/news-releases/weltweit-erste-car-t-therapie-fur-solide-tumoren-zugelassen-das-jiahui-international-cancer-center-ermoglicht-patienten-weltweit-den-zugang-zu-dieser-behandlung-302811602.html</v>
+        <v>https://www.prnewswire.com/news-releases/car-t-cell-therapy-for-acute-lymphoblastic-leukemia-market-to-grow-significantly-at-a-cagr-of-6-8-during-the-forecast-period-20262036-driven-by-emerging-therapies-and-expanding-pipeline--delveinsight-302849223.html</v>
       </c>
       <c r="F537" t="str">
-        <v>SHANGHAI, 24. Juni 2026 /PRNewswire/ -- Das Jiahui International Cancer Center (JICC) begrüßt die Zulassung von Satri-cel (CT041, Kaileimei®), der weltweit ersten CAR-T-Zell-Therapie, die für die Behandlung eines soliden Tumors zugelassen wurde. Dies stellt einen historischen Meilenstein...</v>
+        <v>The dynamics of CAR T-cell therapy in ALL in the market are anticipated to change in the coming years owing to improvements in research and development activities for efficient treatment options to be available in the market. The launch of emerging therapies such as Lasme-cel (UCART22)...</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Waterbury Multi-Vehicle Accident Attorney Dan Petroskey Discusses How Comparative Negligence Affects Connecticut Crash Claims</v>
+        <v>Free Car Wash Days at Rocket Express August 14-15</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C538" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D538" t="str">
         <v>Automotive</v>
       </c>
       <c r="E538" t="str">
-        <v>https://www.getnews.info/story/2026/06/26/waterbury-multivehicle-accident-attorney-dan-petroskey-discusses-how-comparative-negligence-affects-connecticut-crash-claims/?source=barchart</v>
+        <v>https://finance.yahoo.com/small-business/articles/free-car-wash-days-rocket-140200196.html</v>
       </c>
       <c r="F538" t="str">
-        <v/>
+        <v>BOISE, Idaho, August 12, 2026--Rocket Express Car Wash is celebrating the completion of renovations at all five of its Idaho and Utah locations by inviting customers to enjoy two days of free car washes during a special customer appreciation event August 14-15.</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>Group 1 Automotive continúa promoviendo el posicionamiento nacional de la marca con Group 1 Acura Southwest Houston en el suroeste de Houston</v>
+        <v>63% of Organizations Report a Data Compromise Linked to Shadow AI, ...</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C539" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D539" t="str">
-        <v>Automotive</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E539" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continua-promoviendo-el-posicionamiento-nacional-de-la-marca-con-group-1-acura-southwest-houston-en-el-suroeste-de-houston-888557105.html</v>
+        <v>https://pr-inside.com/of-organizations-report-a-data-compromise-linked-to-shadow-ai-r5211545.htm</v>
       </c>
       <c r="F539" t="str">
-        <v>El negocio antes conocido como Sterling McCall Acura ahora es uno de los concesionarios que operan bajo la marca Group 1 unificada HOUSTON, 26 de junio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- El día de hoy, como parte de su iniciativa continua para unificar a nivel nacional su extensa...</v>
+        <v>(PR-inside.com) As AI moves to the edge, the endpoint is becoming where intelligence happens, and where risk now concentrates. PEACHTREE CORNERS, GA / ACCESS Newswire / August 12, 2026 /Stratix Corporation, a leading provider of managed mobility services (MMS), today released new research showing 63%, have already experienced a data compromise linked to shadow AI, the use of unapproved AI tools by employees outside of IT oversight. The finding, from the company's new reportThe State of MDM in 2026 , shows that AI risk at the endpoint is no longer theoretical. It is already here. AI workloads are moving out of the cloud ..</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Mauricio Pincheira Leads Automotive Operations at The Chemico Group</v>
+        <v>Karbon-X and Core Energy Sign Letter of Intent to Explore Commercial ...</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C540" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D540" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E540" t="str">
-        <v>https://www.getnews.info/story/2026/06/25/mauricio-pincheira-leads-automotive-operations-at-the-chemico-group/?source=barchart</v>
+        <v>https://pr-inside.com/karbon-x-and-core-energy-sign-letter-of-intent-to-explore-commercial-r5211538.htm</v>
       </c>
       <c r="F540" t="str">
-        <v/>
+        <v>(PR-inside.com) Collaboration provides Karbon-X with an opportunity to apply its project development and carbon market capabilities to commercial transportation infrastructure in the Southern Cone. CALGARY, AB / ACCESS Newswire / August 12, 2026 /Karbon-X Corp. (OTCQB:KARX) ("Karbon-X" or the "Company"), a vertically integrated climate solutions company, today announced that it has signed a non-binding Letter of Intent ("LOI") with Core Energy ("Core Energy"), to explore a potential commercial electric vehicle ("EV") fast-charging infrastructure project in South America. The proposed collaboration is intended to bring together Core Energy's local project development capabilities and Karbon-X's experience evaluating and developing climate projects and carbon market opportunities. ..</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>Group 1 Automotive continúa promoviendo el posicionamiento nacional de la marca con Group 1 Acura Sugar Land en Sugar Land</v>
+        <v>Aehr Receives $22 Million Follow-On Order for AI Processor Wafer-Level ...</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C541" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D541" t="str">
-        <v>Automotive</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E541" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continua-promoviendo-el-posicionamiento-nacional-de-la-marca-con-group-1-acura-sugar-land-en-sugar-land-853968151.html</v>
+        <v>https://pr-inside.com/aehr-receives-22-million-follow-on-order-for-ai-processor-wafer-level-r5211506.htm</v>
       </c>
       <c r="F541" t="str">
-        <v>El negocio antes conocido como Sterling McCall Acura of Sugar Land ahora es uno de los concesionarios que operan al alero de la marca Group 1 unificada HOUSTON, 25 de junio de 2026 /PRNewswire-HISPANIC PR WIRE/ -- El día de hoy, como parte de su iniciativa continua para unificar a nivel...</v>
+        <v>(PR-inside.com) Lead AI processor customer expands production capacity as Aehr sees increasing interest in wafer-level burn-in for advanced AI and high-performance computing devices FREMONT, CA / ACCESS Newswire / August 12, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced a $22 million follow-on production order from its lead wafer-level AI processor customer. The customer is a leading provider of advanced AI training and inference processors. The order supports the customer's continued expansion of production capacity utilizing Aehr's wafer-level burn-in ..</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>Smart Vehicle Chain at the 4th China International Supply Chain Expo: Making Travel More Convenient</v>
+        <v>Zoomcar to Announce Q1 FY26-27 Results on August 14, 2026</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C542" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D542" t="str">
         <v>Automotive</v>
       </c>
       <c r="E542" t="str">
-        <v>https://www.prnewswire.com/news-releases/smart-vehicle-chain-at-the-4th-china-international-supply-chain-expo-making-travel-more-convenient-302811434.html</v>
+        <v>https://www.prnewswire.com/news-releases/zoomcar-to-announce-q1-fy26-27-results-on-august-14-2026-302849607.html</v>
       </c>
       <c r="F542" t="str">
-        <v>CATL, XPeng, SERES and other industry leaders showcase full-chain smart mobility innovations BEIJING, June 25, 2026 /PRNewswire/ -- The Smart Vehicle Chain section of the fourth China International Supply Chain Expo (CISCE) opened in Hall E2 of the China International Exhibition Center...</v>
+        <v>BENGALURU, India, Aug. 12, 2026 /PRNewswire/ -- Zoomcar Holdings, Inc. ("Zoomcar" or the "Company") (OTCQB: ZCAR), the leading marketplace for self-drive car sharing in India, plans to report its financial and operating results for the first quarter ended June 30, 2026 (Q1 FY26-27) before...</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>Tag along with Jason at CISCE: The low-altitude economy takes off</v>
+        <v>DC Fast Charging Market: How Battery Storage Could Unlock New Charging Locations</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C543" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D543" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E543" t="str">
-        <v>https://www.prnewswire.com/news-releases/tag-along-with-jason-at-cisce-the-low-altitude-economy-takes-off-302811404.html</v>
+        <v>https://express-press-release.net/news/2026/08/12/1766846</v>
       </c>
       <c r="F543" t="str">
-        <v>BEIJING, June 25, 2026 /PRNewswire/ -- This is a report from China.org.cn Jason's first stop is the Zhejiang low-altitude economy industry chain pavilion, where he spots an eye-catching model of a 50-metre-long manned airship developed by the China Special Vehicle Research Institute....</v>
+        <v>Range anxiety used to be the number one reason people hesitated to buy an EV — and the DC Fast Charging Market is the biggest [read full press release...]</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>ROSEN, A LEADING NATIONAL FIRM, Encourages Verra Mobility Corporation ...</v>
+        <v>Automotive Telematics Market Demand Rises for Real-Time Vehicle Tracking</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C544" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D544" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E544" t="str">
-        <v>https://pr-inside.com/rosen-a-leading-national-firm-encourages-verra-mobility-corporation-r5194730.htm</v>
+        <v>https://express-press-release.net/news/2026/08/12/1766838</v>
       </c>
       <c r="F544" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 25, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, ..</v>
+        <v>The global Automotive Telematics Market size was valued at USD 79.3 billion in 2025 and is projected to grow from USD 92.4 billion in 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>KIA CARNIVAL AND K4 MODELS NAMED SEGMENT WINNERS IN JD POWER 2026 U.S. INITIAL QUALITY STUDY (IQS)</v>
+        <v>Nexteer Reports Record First-Half 2026 Results</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C545" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D545" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E545" t="str">
-        <v>https://www.prnewswire.com/news-releases/kia-carnival-and-k4-models-named-segment-winners-in-jd-power-2026-us-initial-quality-study-iqs-302811256.html</v>
+        <v>https://pr-inside.com/nexteer-reports-record-first-half-2026-results-r5211435.htm</v>
       </c>
       <c r="F545" t="str">
-        <v>2026 Carnival tops the Minivan segment and the 2026 K4 is number one in the Compact Car segment K4 is the second highest ranking model in initial quality industry wide Kia Mexico manufacturing plant – where the K4 is produced – was ranked the number one plant for quality in the Americas...</v>
+        <v>(PR-inside.com) Customer Wins, Technology Milestones and Digital Transformation Advance Motion Control Leadership AUBURN HILLS, MI / ACCESS Newswire / August 12, 2026 / Nexteer Automotive (HK 1316) today announced its 2026 interim results, reporting record first-half performance driven by above-market growth, strategic customer wins and continued advancement of next-generation motion control technologies. Revenue for the period was US$2.3 billion, up 4% compared with the first half of 2025, while total customer bookings reached US$3.3 billion. New and conquest business represented 43% of total bookings, and China domestic OEMs (COEMs) accounted for approximately US$1.0 billion, or 30%, reinforcing Nexteer's position as a trusted ..</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>LION E-Mobility AG Publishes Annual Report 2025 and Confirms Forecast 2026</v>
+        <v>Automotive Brake System Market Advances with Brake-by-Wire Technology</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C546" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D546" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E546" t="str">
-        <v>https://www.newmediawire.com/news/lion-e-mobility-ag-publishes-annual-report-2025-and-confirms-forecast-2026-7087356</v>
+        <v>https://express-press-release.net/news/2026/08/12/1766815</v>
       </c>
       <c r="F546" t="str">
-        <v>ZUG, SWITZERLAND - June 25, 2026 ( NEWMEDIAWIRE ) - LION E-Mobility AG (LION; ISIN: CH0560888270), a leading manufacturer of battery packs for electric mobility and energy storage solutions, published its audited annual report of the LION Group for the 2025 financial year today. The Group generated revenues of EUR 28.3 million, a 68% increase compared to EUR 16.9 million in 2024. EBITDA improved significantly to EUR 6.5 million* (2024: EUR -3.6 million) resulting in an EBITDA margin of 22.8%*. Net profit also improved from EUR -6.6 million to EUR 2.3 million. Growth was primarily driven by a strong recovery in market demand for batteries. Outlook 2026 Looking ahead to 2026, LION anticipates further revenue growth exceeding EUR 35 million, accompanied by a strongly positive EBITDA. The Comp</v>
+        <v>The global Automotive Brake System Market size was valued at USD 29.3 billion in 2025 and is projected to grow from USD 31.2 billion in 2026 to USD 46.7 billion [read full press release...]</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>Nearly Half of Drivers Say They're Stretching Tire Life to Save Money</v>
+        <v>Ryde Signs MOU With OneT Solutions to Strengthen Cybersecurity and ...</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C547" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D547" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E547" t="str">
-        <v>https://pr-inside.com/nearly-half-of-drivers-say-they-re-stretching-tire-life-to-save-money-r5194722.htm</v>
+        <v>https://pr-inside.com/ryde-signs-mou-with-onet-solutions-to-strengthen-cybersecurity-and-r5211431.htm</v>
       </c>
       <c r="F547" t="str">
-        <v>(PR-inside.com) Tires Easy offers tire replacement tips as rising vehicle costs and gas prices strain household budgets. LOS ANGELES, CA / ACCESS Newswire / June 25, 2026 / As inflation, rising vehicle ownership costs and gas prices pressure American households, Tires Easy is helping drivers know when tire replacement cannot wait and how to get the most value from the tires they have. Rising costs are changing how Americans buy tires. According to a recent Circana survey, nearly half of consumers said they have extended the life of their tires to save money, while one-third said they replaced only one or two tires ..</v>
+        <v>(PR-inside.com) SINGAPORE, SG / ACCESS Newswire / August 12, 2026 /Ryde Group Ltd (NYSE American:RYDE) ("Ryde" or the "Company"), a leading technology platform for mobility and quick commerce in Singapore, today announced that it has signed a Memorandum of Understanding ("MOU") with OneT Solutions Pte. Ltd. ("OneT"), a Singapore-based provider of cybersecurity, DevSecOps and managed security solutions. The MOU establishes a framework for Ryde and OneT to explore collaboration in strengthening Ryde's cybersecurity capabilities and supporting the continued resilience of its technology platform. The collaboration will include discussions on areas such as application security, DevSecOps, vulnerability assessment and penetration testing (VAPT), managed ..</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>Allane Mobility Group Publishes Results of the 2026 Virtual Annual General Meeting</v>
+        <v>BMW Announces Monterey Car Week 2026 Program: Premieres of the BMW M Concept Neue Klasse and Vision BMW ALPINA, BMW M3 Milestones, and a New Chapter of “Kith for BMW”</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C548" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-bmw</v>
       </c>
       <c r="D548" t="str">
         <v>Automotive</v>
       </c>
       <c r="E548" t="str">
-        <v>https://www.newmediawire.com/news/allane-mobility-group-publishes-results-of-the-2026-virtual-annual-general-meeting-7087354</v>
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0460052EN?language=en</v>
       </c>
       <c r="F548" t="str">
-        <v>GARCHING, GERMANY - June 25, 2026 ( NEWMEDIAWIRE ) - Allane Mobility Group, a specialist for vehicle leasing and full-service solutions in Germany, successfully held its regular virtual Annual General Meeting 2026 today. The shareholders approved all proposed resolutions of the Management Board and Supervisory Board by a clear majority. In total, 93.54 percent of the voting share capital was represented. Eckart Klumpp, CEO of Allane SE : "2025 was an extremely successful financial year. We grew significantly and clearly improved profitability. Our contract portfolio reached a record level – driven above all by strong growth in Captive Leasing. The momentum in the first quarter of 2026 confirms that we are on the right track.“ Ignacio Barbadillo Llorens, Chairman of the Supervisory Board of</v>
+        <v>• The future of BMW M performance: The all-electric BMW M Concept Neue Klasse previews the next era of BMW M with advanced vehicle control, M-specific Neue Klasse technology, and a four-electric-motor performance concept. • A new era for BMW ALPINA: The distinctive design study translates the tradition of speed, comfort, and refinement into a modern design characterized by subtle craftsmanship, advanced technology, and sophisticated high-performance ...</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>China Luxury Car Market Size to Reach USD 166.86 Billion by 2031, Amid Growing Electric Luxury Vehicle Demand – Mordor Intelligence</v>
+        <v>Recent Release, "The Day Annie Became a Hero!" from Page Publishing Author Kristina, Celebrates the Bond Between Service Dogs and Owners Through One Transformative Day</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C549" t="str">
-        <v>GetNews</v>
+        <v>PR.com</v>
       </c>
       <c r="D549" t="str">
         <v>Automotive</v>
       </c>
       <c r="E549" t="str">
-        <v>https://www.getnews.info/story/2026/06/25/china-luxury-car-market-size-to-reach-usd-16686-billion-by-2031-amid-growing-electric-luxury-vehicle-demand-mordor-intelligence/?source=barchart</v>
+        <v>https://www.pr.com/press-release/975810</v>
       </c>
       <c r="F549" t="str">
-        <v/>
+        <v>Kristina has completed a new book, "The Day Annie Became a Hero!" that follows Annie, a specially trained mobility service dog, as she springs into action to protect her beloved owner. Through Annie's eyes, readers witness the profound ways these extraordinary animals support their handlers in everyday life, from physical assistance to emotional comfort. The narrative unfolds across a single pivotal day when [PR.com]</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>Fundraising Campaign Seeks Freedom on the Road for “Miracle Mama”</v>
+        <v>We Auto in Baton Rouge, LA, Makes Used Vehicle Shopping Easier for Drivers Across the Baton Rouge Area</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C550" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D550" t="str">
-        <v>Healthcare, Real Estate, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E550" t="str">
-        <v>https://www.prunderground.com/fundraising-campaign-seeks-freedom-on-the-road-for-miracle-mama/00386509/</v>
+        <v>https://www.prnewswire.com/news-releases/we-auto-in-baton-rouge-la-makes-used-vehicle-shopping-easier-for-drivers-across-the-baton-rouge-area-302849416.html</v>
       </c>
       <c r="F550" t="str">
-        <v>Donations Needed to Complete Accessible Camper Van for Medical and Rehabilitation Needs The post Fundraising Campaign Seeks Freedom on the Road for "Miracle Mama" first appeared on</v>
+        <v>BATON ROUGE, La., Aug. 12, 2026 /PRNewswire/ -- We Auto in Baton Rouge, LA, simplifies used-vehicle shopping by offering drivers across the Baton Rouge area a diverse selection of vehicles to suit different needs, preferences, and budgets. Finding a dependable used vehicle can be a...</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>Polestar strengthens its focus on Europe following decision under the U.S. Connected Vehicle Rule</v>
+        <v>Bike Market: How Premium Bikes Are Redefining Consumer Expectations</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C551" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D551" t="str">
-        <v>Finance, Retail, Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E551" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356770</v>
+        <v>https://express-press-release.net/news/2026/08/12/1766757</v>
       </c>
       <c r="F551" t="str">
-        <v>Polestar (Nasdaq: PSNY) is increasing its strategic focus on Europe, which currently represents close to 80% of the Company&amp;#39;s retail sales volumes, by continuing to expand its sales network and preparing to localise the manufacturing of future models. - - This follows a decision from the U.S. Department of Commerce&amp;#39;s Bureau of Industry and Security to not grant Polestar an authorisation under the current Connected Vehicle Rule to sell vehicles in the U.S. from model year 2027 onwards. - - T... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356770</v>
+        <v>Remember when a bicycle was either a kid&amp;#8217;s toy or a Sunday hobby for lycra-clad enthusiasts? That era is fading fast. Today&amp;#8217;s bike is just [read full press release...]</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>Stellantis strengthens its Independent Aftermarket strategy at Automechanika 2026</v>
+        <v>Eagle Cash For Cars Expands Cash for Cars Calgary Services for Fast and Hassle-Free Vehicle Selling</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C552" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D552" t="str">
         <v>Automotive</v>
       </c>
       <c r="E552" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356764</v>
+        <v>https://express-press-release.net/news/2026/08/12/1766748</v>
       </c>
       <c r="F552" t="str">
-        <v>- - &amp;#8226; Independent Aftermarket gains increasing importance within Stellantis&amp;#39; 360� aftersales strategy - &amp;#8226; Eurorepar Car Service workshop concept to showcase a complete and integrated multi-brand ecosystem - - - - Stellantis confirms its participation at Automechanika Frankfurt 2026 from September 8 to 12 at Messe Frankfurt, Germany, reinforcing the strategic role of the Independent Aftermarket (IAM) within its Parts &amp;amp; Services growth strategy. - - At the event, Stellantis will sp... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356764</v>
+        <v>Calgary, Canada, 2026-08-12 — /EPR Network/ — Eagle Cash For Cars is expanding its cash for cars Calgary services to help local vehicle owners sell [read full press release...]</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Kia Tomball in Tomball</v>
+        <v>Performance Brokerage Services Advises on the Sale of 3 Dick Smith Nissan dealerships and Dick Smith INFINITI in South Carolina from Dick Smith Automotive Group to Holler-Classic Automotive</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C553" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D553" t="str">
         <v>Automotive</v>
       </c>
       <c r="E553" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-kia-tomball-in-tomball-302810986.html</v>
+        <v>https://www.prnewswire.com/news-releases/performance-brokerage-services-advises-on-the-sale-of-3-dick-smith-nissan-dealerships-and-dick-smith-infiniti-in-south-carolina-from-dick-smith-automotive-group-to-holler-classic-automotive-302849108.html</v>
       </c>
       <c r="F553" t="str">
-        <v>Former Beck &amp; Masten Kia location is among the dealerships now operating under the unified Group 1 brand HOUSTON, Jun 25, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based automotive...</v>
+        <v>Performance Brokerage Services, the leader in dealership buy-sell activity, announces the sale of Dick Smith Nissan in St. Andrews, Dick Smih Nissan in Lexington, and Dick Smith Nissan in Columbia, and Dick Smith INFINITI in Columbia, South Carolina from Dick Smith Automotive Group to...</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>Vadzo Imaging Introduces the Telemedicine Cart Camera Falcon-544CRS: Low Power 5MP AR0544 USB 3.2 Design with UVC Plug-and-Play for Mobile Remote Clinical Examination Carts</v>
+        <v>Hanon Systems Named Finalist for 2026 Automotive News PACE Awards</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C554" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D554" t="str">
-        <v>AI, SaaS, Healthcare, Energy, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E554" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-introduces-the-telemedicine-cart-camera-falcon-544crs-22804094</v>
+        <v>https://www.prnewswire.com/news-releases/hanon-systems-named-finalist-for-2026-automotive-news-pace-awards-302849294.html</v>
       </c>
       <c r="F554" t="str">
-        <v>Vadzo Imaging launches the Falcon-544CRS, an AR0544 UVC Compliant Camera built on the Onsemi AR0544 HyperLux LP sensor that delivers 5MP color rolling shutter imaging over USB 3.2 with full UVC compliance, GPIO Wake-on-Motion for sensor-level power management, and a compact 38mm x 38mm board-level form factor designed for direct OEM integration into battery-operated industrial IoT, edge AI, smart city, medical device, and wearable vision platforms without custom driver development.</v>
+        <v>Highly Integrated Cooling Entity combines key refrigerant thermal management functions into a compact module Supports next-generation EV thermal management through enhanced energy efficiency and optimized Noise, Vibration and Harshness (NVH) performance Marks ninth Automotive News PACE...</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>Zoomcar Announces Extension of Offer to Exchange Outstanding Warrants for Common Stock</v>
+        <v>Built for Confidence: The Manufacturing Strength Behind FREELANDER 8</v>
       </c>
       <c r="B555" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C555" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D555" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E555" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317826/0/en/Zoomcar-Announces-Extension-of-Offer-to-Exchange-Outstanding-Warrants-for-Common-Stock.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3343324/0/en/built-for-confidence-the-manufacturing-strength-behind-freelander-8.html</v>
       </c>
       <c r="F555" t="str">
-        <v>Bengaluru, India, June 25, 2026 (GLOBE NEWSWIRE) -- Zoomcar Holdings, Inc. (OTCQB: ZCAR) (the “Company”), the leading peer-to-peer self-drive car-sharing marketplace in India, today announced that it is extending the expiration date of its previously announced offer to exchange (the “Offer to Exchange”) certain outstanding warrants for shares of the Company’s common stock.</v>
+        <v>As FREELANDER continues its global journey, the Super Factory represents the manufacturing foundation behind its premium intelligent mobility vision.</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>Global Momentum in Electric Vehicles and Critical Minerals Shines a Spotlight on ELEKTROS Inc.'s Lithium Strategy and EV Patent Technology</v>
+        <v>Cotchett, Pitre &amp; McCarthy Announces a San Mateo County Jury Awards $33 Million to Young Girls Whose Parents Were Killed by 17-Year-Old Who Was Street Racing; Street Racer’s Parents Also Liable</v>
       </c>
       <c r="B556" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C556" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D556" t="str">
         <v>Automotive</v>
       </c>
       <c r="E556" t="str">
-        <v>https://www.newswire.com/news/global-momentum-in-electric-vehicles-and-critical-minerals-shines-a-spotlight</v>
+        <v>https://finance.yahoo.com/small-business/articles/cotchett-pitre-mccarthy-announces-san-235700305.html</v>
       </c>
       <c r="F556" t="str">
-        <v/>
+        <v>REDWOOD CITY, Calif., August 11, 2026--Cotchett, Pitre &amp; McCarthy announces on August 11, 2026, a San Mateo County jury awarded $33 million to two 11-year-old girls whose parents, Greg Ammen and Grace Spiridon, were killed while their vehicle was turning left on El Camino Real in Redwood City on November 4, 2022. Defendant Cesar Morales, then 17 years old, was engaged in a street race that night and struck the Ammen vehicle. The parents of Cesar Morales, Arnold Morales and Susana Salto Alvarez,</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>As Global EV and Critical Mineral Demand Accelerates, Global Investors Continue Discovering ELEKTROS Inc.'s Lithium Mining Vision and EV Patent Technology</v>
+        <v>From end-of-life vehicles to new cars: Car2Car research project demonstrates feasibility of high-quality material loops on an industrial scale</v>
       </c>
       <c r="B557" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C557" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D557" t="str">
         <v>Automotive</v>
       </c>
       <c r="E557" t="str">
-        <v>https://www.newswire.com/news/as-global-ev-and-critical-mineral-demand-accelerates-global-investors-continue</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358773</v>
       </c>
       <c r="F557" t="str">
-        <v/>
+        <v>Through the Car2Car research project, the BMW Group and its consortium partners have demonstrated that high-quality material loops are technically feasible in the automotive industry. Under expanded processing and sorting conditions, it was possible to increase the &amp;#8220;Car2Car rate&amp;#8221; from six to 51 percent. The &amp;#8220;Car2Car rate&amp;#8221;, as defined by the project, is the percentage of materials from an end-of-life vehicle that can, in principle, be recovered at high enough quality for reuse in new indust... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358773</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Toyota Fort Bend in Richmond</v>
+        <v>Group 1 Automotive Board Declares Quarterly Dividend</v>
       </c>
       <c r="B558" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C558" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D558" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E558" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-toyota-fort-bend-in-richmond-865801726.html</v>
+        <v>https://www.prnewswire.com/news-releases/group-1-automotive-board-declares-quarterly-dividend-302848893.html</v>
       </c>
       <c r="F558" t="str">
-        <v>Former Sterling McCall Toyota Fort Bend location is among the dealerships now operating under the unified Group 1 brand HOUSTON, Jun 25, 2026 /PRNewswire-HISPANIC PR WIRE/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive,...</v>
+        <v>HOUSTON, Aug. 11, 2026 /PRNewswire/ -- Group 1 Automotive, Inc. (NYSE: GPI) ("Group 1" or the "Company"), a Fortune 250 automotive retailer with 249 dealerships located in the U.S. and U.K., today announced its board of directors declared a quarterly dividend of $0.55 per share. The...</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Toyota Fort Bend Collision in Richmond</v>
+        <v>Genuine Parts Company Declares Regular Quarterly Dividend</v>
       </c>
       <c r="B559" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C559" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D559" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E559" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-toyota-fort-bend-collision-in-richmond-302810939.html</v>
+        <v>https://www.prnewswire.com/news-releases/genuine-parts-company-declares-regular-quarterly-dividend-302848576.html</v>
       </c>
       <c r="F559" t="str">
-        <v>Former Sterling McCall Toyota Fort Bend Collision Center location is among the facilities now operating under the unified Group 1 brand HOUSTON, Jun 25, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc....</v>
+        <v>ATLANTA, Aug. 11, 2026 /PRNewswire/ -- Genuine Parts Company (NYSE: GPC), a leading global service provider of automotive and industrial replacement parts and value-added solutions, announced today its Board of Directors declared a regular quarterly cash dividend of one dollar and six and...</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>ELEKTROS Inc. Positioned at the Intersection of Electric Vehicle Innovation, Critical Minerals, and the Future of Global Electrification</v>
+        <v>Arbor Realty Trust Closes $825 Million Collateralized Loan Obligation Securitization</v>
       </c>
       <c r="B560" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C560" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D560" t="str">
-        <v>Automotive</v>
+        <v>Finance, Real Estate, Automotive</v>
       </c>
       <c r="E560" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-positioned-at-the-intersection-of-electric-vehicle-innovation</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3343184/0/en/arbor-realty-trust-closes-825-million-collateralized-loan-obligation-securitization.html</v>
       </c>
       <c r="F560" t="str">
-        <v>Discovering ELEKTROS Inc.'s Lithium Mining Vision and EV Patent Technology</v>
+        <v>UNIONDALE, N.Y., Aug. 11, 2026 (GLOBE NEWSWIRE) -- Arbor Realty Trust, Inc. (NYSE: ABR), today announced the closing of an $825 million commercial real estate mortgage loan securitization (the “Securitization”). An aggregate of approximately $730.1 million of investment grade-rated notes were issued (the “Notes”) and Arbor retained subordinate interests in the issuing vehicle of approximately $112.4 million. The $825 million of collateral includes approximately $56.7 million of capacity to acquire additional loans for a period of up to 180 days from the closing date of the Securitization.</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>As Global Demand for Electric Vehicles and Critical Minerals Expands, Investors Continue Discovering ELEKTROS Inc.'s Lithium Mining Vision and EV Patent Technology</v>
+        <v>Stonegate Capital Partners Updates Coverage On Surf Air Mobility Inc. (SRFM) 2Q26</v>
       </c>
       <c r="B561" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C561" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D561" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E561" t="str">
-        <v>https://www.newswire.com/news/as-global-demand-for-electric-vehicles-and-critical-minerals-expands-3611952</v>
+        <v>https://www.newsfilecorp.com/release/309256/Stonegate-Capital-Partners-Updates-Coverage-On-Surf-Air-Mobility-Inc.-SRFM-2Q26</v>
       </c>
       <c r="F561" t="str">
-        <v/>
+        <v>Dallas, Texas--(Newsfile Corp. - August 11, 2026) - Surf Air Mobility Inc. (NYSE: SRFM): Stonegate Capital Partners Updates Coverage on Surf Air Mobility Inc. (NYSE: SRFM). SRFM's 2Q26 results improved the      forward setup, with revenue at the high end of guidance despite elevated fuel costs and Hawaii weather disruption, while the first SurfOS enterprise contract advanced commercialization. Revenue      increased 8% y/y and 15% q/q to $29.5M, versus guidance of $27M-$30M, while adjusted...</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>How Electric Vehicle Prototyping Is Accelerating EV Innovation</v>
+        <v>Route1 Expands Recurring Operational Relationships with City of Davis ...</v>
       </c>
       <c r="B562" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C562" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D562" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E562" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760081</v>
+        <v>https://pr-inside.com/route1-expands-recurring-operational-relationships-with-city-of-davis-r5211318.htm</v>
       </c>
       <c r="F562" t="str">
-        <v>Noida, India, 2026-06-25 — /EPR Network/ — Electric vehicle prototyping has become a critical stage in the development of next-generation mobility solutions. As automakers and [read full press release...]</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 11, 2026 /Route1 Inc. ("Route1" or the "Company") (TSXV:ROI), a provider of technology-enabled services focused on parking operations, public safety, and mobility, today announced that it has received purchase orders from the City of Davis, California and the City of Santa Barbara Police Department with a combined pre-tax value of approximately US$0.3 million. The orders expand Route1's existing relationships with both municipal customers. In Davis, what began as a lifecycle hardware replacement expanded into a broader relationship, including the City's conversion from Route1's legacy break/fix hardware support offering to its Comprehensive+ Support and Operational ..</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>2016 Hyundai Sonata ignition Repair in Camden Crossing area</v>
+        <v>Kelley Blue Book Report: New-Vehicle Prices Trend Higher in July as Incentives Decline and Sales Pace Slows</v>
       </c>
       <c r="B563" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C563" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D563" t="str">
         <v>Automotive</v>
       </c>
       <c r="E563" t="str">
-        <v>https://www.prunderground.com/2016-hyundai-sonata-ignition-repair-in-camden-crossing-area/00386494/</v>
+        <v>https://www.prnewswire.com/news-releases/kelley-blue-book-report-new-vehicle-prices-trend-higher-in-july-as-incentives-decline-and-sales-pace-slows-302848770.html</v>
       </c>
       <c r="F563" t="str">
-        <v>2016 Hyundai Sonata ignition Repair in Camden Crossing area The post 2016 Hyundai Sonata ignition Repair in Camden Crossing area first appeared on</v>
+        <v>ATLANTA, Aug. 11, 2026 /PRNewswire/ -- New-vehicle prices increased in July to $49,855, the highest level of 2026, according to new data from Kelley Blue Book, a Cox Automotive brand. The average transaction price (ATP) was higher year over year by 1.9% but remained below the all-time...</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>Trust Consulting Services Awarded NASA SEWP VI Government-Wide Acquisition ...</v>
+        <v>InventHelp Inventor Develops Protective Cover for Mobility Scooters (DAL-811)</v>
       </c>
       <c r="B564" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C564" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D564" t="str">
-        <v>Finance, AI, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E564" t="str">
-        <v>https://pr-inside.com/trust-consulting-services-awarded-nasa-sewp-vi-government-wide-acquisition-r5194636.htm</v>
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-protective-cover-for-mobility-scooters-dal-811-302845939.html</v>
       </c>
       <c r="F564" t="str">
-        <v>(PR-inside.com) WASHINGTON, D.C. / ACCESS Newswire / June 25, 2026 / Trust Consulting Services, Inc. (Trust), a leading provider of artificial intelligence, cybersecurity, cloud, digital transformation, program management, and enterprise technology solutions, proudly announces that it has been selected as an awardee under the National Aeronautics and Space Administration (NASA) Solutions for Enterprise-Wide Procurement (SEWP) VI Government-Wide Acquisition Contract (GWAC). NASA recently began issuing SEWP VI contract awards, marking the launch of one of the federal government's premier acquisition vehicles for information technology products, software, cloud services, cybersecurity solutions, engineering, consulting, and mission support capabilities. The vehicle provides federal agencies w</v>
+        <v>PITTSBURGH, Aug. 11, 2026 /PRNewswire/ -- "I'm disabled and I use a mobility scooter. I thought there could be a better way to cover and protect the scooter when transporting it with a vehicle and using a lift bracket," said an inventor, from Dallas, Texas, "so I invented the COVER ME. My...</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>California's New Rolling Resistance Proposal Could Change the Way America ...</v>
+        <v>ELEKTROS Expands Investor Focus on Sierra Leone Lithium, Critical Minerals ...</v>
       </c>
       <c r="B565" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C565" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D565" t="str">
         <v>Energy, Automotive</v>
       </c>
       <c r="E565" t="str">
-        <v>https://pr-inside.com/california-s-new-rolling-resistance-proposal-could-change-the-way-america-r5194605.htm</v>
+        <v>https://pr-inside.com/elektros-expands-investor-focus-on-sierra-leone-lithium-critical-minerals-r5211291.htm</v>
       </c>
       <c r="F565" t="str">
-        <v>(PR-inside.com) California's new tire efficiency regulation has the potential to save hundreds of dollars in fuel, but the key question is whether the rule's actual benefits match its predicted results. JACKSONVILLE, FL / ACCESS Newswire / June 25, 2026 / TheCalifornia Energy Commission'sproposal would require replacement tires sold in the state to be at least as energy-efficient as the original equipment (OE) tires already fitted to new passenger cars and light-duty trucks. The international test protocol should be used as a defining metric for rolling resistance. The Commission estimates the standard would deliver $179 in fuel savings to a typical driver over ..</v>
+        <v>(PR-inside.com) Sierra Leone Hard-Rock Lithium, Critical Minerals and Advanced EV Charging PatentRemain Central to Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 11, 2026 / With Wall Street trading near historic highs, the market continues to show the optimism and energy often associated with the dot-com era. Strong valuations and expanding demand for battery materials are placing increased attention on businesses participating in the electrification economy. ELEKTROS Inc. reaffirmed its commitment to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic opportunities that may support its ..</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>Group 1 Automotive Announces Honda of Bay County is now Group 1 Honda Panama City</v>
+        <v>ELEKTROS Expands Investor Focus on Sierra Leone Lithium, Critical Minerals and Advanced EV Charging Technology</v>
       </c>
       <c r="B566" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C566" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D566" t="str">
         <v>Automotive</v>
       </c>
       <c r="E566" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-announces-honda-of-bay-county-is-now-group-1-honda-panama-city-302810256.html</v>
+        <v>https://www.newswire.com/news/elektros-expands-investor-focus-on-sierra-leone-lithium-critical-minerals-and</v>
       </c>
       <c r="F566" t="str">
-        <v>Former Honda of Bay County location continues serving Panama City-area customers under the Group 1 Honda Panama City name PANAMA CITY, Fla., June 25, 2026 /PRNewswire/ -- In a strategic move to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based...</v>
+        <v>Sierra Leone Hard-Rock Lithium, Critical Minerals and Advanced EV Charging Patent Remain Central to Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) &amp;nbsp;</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Buick GMC South in Southeast Houston</v>
+        <v>/C O R R E C T I O N -- Monogram Capital Partners/</v>
       </c>
       <c r="B567" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C567" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D567" t="str">
         <v>Automotive</v>
       </c>
       <c r="E567" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-buick-gmc-south-in-southeast-houston-302810046.html</v>
+        <v>https://www.prnewswire.com/news-releases/monogram-capital-partners-closes-apollo-s3-led-continuation-vehicle-for-mountaintop-beverage-302847999.html</v>
       </c>
       <c r="F567" t="str">
-        <v>Former Beck &amp; Masten Buick GMC South location is among the dealerships now operating under the unified Group 1 brand HOUSTON, June 25, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based...</v>
+        <v>In the news release, Monogram Capital Partners Closes Apollo S3-Led Continuation Vehicle for Mountaintop Beverage, issued 11-Aug-2026 by Monogram Capital Partners over PR Newswire, we are advised by the company that the last bullet point under "Key Takeaways" should read "West Virginia...</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>AutoParts.com Puts the Auto Parts Aisle Inside the DoorDash App</v>
+        <v>ELEKTROS Highlights Lithium Supply, Critical Minerals Strategy and ...</v>
       </c>
       <c r="B568" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C568" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D568" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E568" t="str">
-        <v>https://www.prnewswire.com/news-releases/autopartscom-puts-the-auto-parts-aisle-inside-the-doordash-app-302810781.html</v>
+        <v>https://pr-inside.com/elektros-highlights-lithium-supply-critical-minerals-strategy-and-r5211225.htm</v>
       </c>
       <c r="F568" t="str">
-        <v>The first full parts catalog built natively into DoorDash Marketplace, with the exact part for your car delivered in under an hour* ROYAL OAK, Mich., June 25, 2026 /PRNewswire/ -- The auto parts aisle just moved into the DoorDash app, and AutoParts.com is the company that made it happen....</v>
+        <v>(PR-inside.com) Sierra Leone Hard-Rock Lithium, Critical Minerals and Advanced EV Charging Patent Remain Central to Company's Long-Term Vision WEST PALM BEACH, FL / ACCESS Newswire / August 11, 2026 / Against a backdrop of Wall Street levels near historic highs, investor sentiment continues to reflect the optimism and energy associated with the dot-com era. Strong valuations and expanding demand for battery materials are placing increased attention on businesses participating in the electrification economy. ELEKTROS Inc. reaffirmed its commitment to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic opportunities that may support its long-term business plans and ..</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>Upgrade Your Garage with Cutting-Edge Hexagon Lighting Solutions</v>
+        <v>ELEKTROS Highlights Lithium Supply, Critical Minerals Strategy and Advanced EV Charging Patent as Investor Interest Grows</v>
       </c>
       <c r="B569" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C569" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D569" t="str">
         <v>Automotive</v>
       </c>
       <c r="E569" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759909</v>
+        <v>https://www.newswire.com/news/elektros-highlights-lithium-supply-critical-minerals-strategy-and-advanced-ev</v>
       </c>
       <c r="F569" t="str">
-        <v>PIMPAMA, Australia, 2026-06-25 — /EPR Network/ — Modern garages are no longer just storage spaces. They are becoming multi-purpose areas where functionality, style, and innovation [read full press release...]</v>
+        <v>Sierra Leone Hard-Rock Lithium, Critical Minerals and Advanced EV Charging Patent Remain Central to Company's Long-Term Vision</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>Independent Proxy Advisory Firms Glass Lewis Recommends MicroVision ...</v>
+        <v>Los modelos GR GT y GR GT3 hacen su espectacular debut en Norteamérica durante la Monterey Car Week de 2026</v>
       </c>
       <c r="B570" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C570" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D570" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E570" t="str">
-        <v>https://pr-inside.com/independent-proxy-advisory-firms-glass-lewis-recommends-microvision-r5194596.htm</v>
+        <v>https://www.prnewswire.com/news-releases/los-modelos-gr-gt-y-gr-gt3-hacen-su-espectacular-debut-en-norteamerica-durante-la-monterey-car-week-de-2026-845544911.html</v>
       </c>
       <c r="F570" t="str">
-        <v>(PR-inside.com) REDMOND, WA / ACCESS Newswire / June 25, 2026 / MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security, defense, and automotive applications, today announced that leading independent proxy advisory firm Glass Lewis &amp; Co. ("Glass Lewis") has recommended that MicroVision shareholders vote "FOR" the Company's proposals at its Annual Meeting of Shareholders to be held on July 10, 2026 at 9:00 am PT (the "Annual Meeting"). At the Annual Meeting, shareholders will be asked to elect seven director nominees, approve the issuance of shares under existing convertible notes to allow the Company to pay off the notes ..</v>
+        <v>Los modelos GR GT y GR GT3 completan vueltas rápidas en la Rolex Monterey Motorsports Reunion, celebrada en el WeatherTech Raceway Laguna Seca. GAZOO Racing contará con expositores del GR GT y el GR GT3 en los boxes de Laguna Seca y en The Quail, a Motorsports Gathering. El GR GT da sus...</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>Why Every Smart City Needs an Advanced Parking Kiosk System!</v>
+        <v>CAR Shareholder Alert: September 29, 2026 Lead Plaintiff Deadline in Avis Budget Group, Inc. Securities Class Action - Contact The Gross Law Firm</v>
       </c>
       <c r="B571" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C571" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D571" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E571" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759833</v>
+        <v>https://www.prnewswire.com/news-releases/car-shareholder-alert-september-29-2026-lead-plaintiff-deadline-in-avis-budget-group-inc-securities-class-action---contact-the-gross-law-firm-302848202.html</v>
       </c>
       <c r="F571" t="str">
-        <v>Shenzhen, China 2026-06-25 — /EPR Network/ — As urbanization accelerates and global city populations soar, efficient urban mobility solutions have become not just desirable but [read full press release...]</v>
+        <v>NEW YORK, Aug. 11, 2026 /PRNewswire/ -- The Gross Law Firm issues the following notice to shareholders of Avis Budget Group, Inc. (NASDAQ: CAR). Shareholders who purchased shares of CAR during the class period listed are encouraged to contact the firm regarding possible lead plaintiff...</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>Nashville Welcomes New Club Car Wash Location with Giveaway and More</v>
+        <v>ELEKTROS Advances Lithium and EV Technology Vision as Demand for Critical ...</v>
       </c>
       <c r="B572" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C572" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D572" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E572" t="str">
-        <v>https://www.newswire.com/news/nashville-welcomes-new-club-car-wash-location-with-giveaway-and-more</v>
+        <v>https://pr-inside.com/elektros-advances-lithium-and-ev-technology-vision-as-demand-for-critical-r5211183.htm</v>
       </c>
       <c r="F572" t="str">
-        <v>Get $1 Washes and Profits Donated to Local Charity</v>
+        <v>(PR-inside.com) Sierra Leone Hard-Rock Lithium, Critical Minerals and Advanced EV Charging PatentRemain Central to Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 11, 2026 / With public markets maintaining historically elevated levels, investor sentiment remains energized by the continuing strength of the equity markets. Strong valuations and expanding demand for battery materials are placing increased attention on businesses participating in the electrification economy. ELEKTROS Inc. reaffirmed its commitment to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic opportunities that may support its long-term business plans ..</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>Kite Helps Fund American Cancer Society's Expanded Efforts to Advance Innovation and Improve Support for People Facing Blood Cancers</v>
+        <v>ELEKTROS Advances Lithium and EV Technology Vision as Demand for Critical Minerals and Electrification Accelerates</v>
       </c>
       <c r="B573" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C573" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D573" t="str">
         <v>Automotive</v>
       </c>
       <c r="E573" t="str">
-        <v>https://www.prnewswire.com/news-releases/kite-helps-fund-american-cancer-societys-expanded-efforts-to-advance-innovation-and-improve-support-for-people-facing-blood-cancers-302810231.html</v>
+        <v>https://www.newswire.com/news/elektros-advances-lithium-and-ev-technology-vision-as-demand-for-critical</v>
       </c>
       <c r="F573" t="str">
-        <v>Building on first-year impact, renewed program expands support for caregivers and helps more patients access CAR T-cell therapy nationwide ATLANTA, June 25, 2026 /PRNewswire/ -- The American Cancer Society today announced an expanded effort to improve access to help more people with blood...</v>
+        <v>Sierra Leone Hard-Rock Lithium, Critical Minerals and Advanced EV Charging Patent Remain Central to Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK)</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>VSee Health Realizes 20X Expansion of its Hospital Network to 58 Locations ...</v>
+        <v>ELEKTROS Positions Lithium, Critical Minerals and EV Charging Technology ...</v>
       </c>
       <c r="B574" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C574" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D574" t="str">
-        <v>Finance, Healthcare, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E574" t="str">
-        <v>https://pr-inside.com/vsee-health-realizes-20x-expansion-of-its-hospital-network-to-58-locations-r5194581.htm</v>
+        <v>https://pr-inside.com/elektros-positions-lithium-critical-minerals-and-ev-charging-technology-r5211179.htm</v>
       </c>
       <c r="F574" t="str">
-        <v>(PR-inside.com) Key Driver for its Enterprise Telehealth Revenue Acceleration HOUSTON, TX / ACCESS Newswire / June 25, 2026 /VSee Health, Inc. (NASDAQ:VSEE) ("VSee" or the "Company"), a leading provider of telehealth and digital health solutions, is pleased to announce that its hospital footprint has grown to 58 locations, up from just 3 in approximately two tears. This dramatic ramp of 20-fold over the past two years, has led to a significant +80% growth in revenue in 2025 to $11.4 million. This growth in the VSee hospital network has been driven by expanding Integrated Delivery Network relationships and multi-year deployments. VSee Health Chairman and Chief ..</v>
+        <v>(PR-inside.com) Sierra Leone Hard-Rock Lithium, Critical Minerals and Advanced EV Charging Patent Remain Central to Company's Long-Term Vision WEST PALM BEACH, FL / ACCESS Newswire / August 11, 2026 / As Wall Street remains near historic highs, investor sentiment continues to carry the optimism and energy associated with the dot-com era. Strong valuations and expanding demand for battery materials are placing increased attention on businesses participating in the electrification economy. ELEKTROS Inc. reaffirmed its commitment to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic opportunities that may support its long-term business plans and shareholder objectives. The U.S. ..</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>VSee Health Realizes 20X Expansion of its Hospital Network to 58 Locations</v>
+        <v>ELEKTROS Positions Lithium, Critical Minerals and EV Charging Technology for a Broader Investor Audience</v>
       </c>
       <c r="B575" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C575" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D575" t="str">
-        <v>Finance, Healthcare, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E575" t="str">
-        <v>https://www.newswire.com/news/vsee-health-realizes-20x-expansion-of-its-hospital-network-to-58-locations</v>
+        <v>https://www.newswire.com/news/elektros-positions-lithium-critical-minerals-and-ev-charging-technology-for-a</v>
       </c>
       <c r="F575" t="str">
-        <v>Key Driver for its Enterprise Telehealth Revenue Acceleration</v>
+        <v>Sierra Leone Hard-Rock Lithium, Critical Minerals and Advanced EV Charging Patent Remain Central to Company's Long-Term Vision</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>Privacy4Cars® Launches DisconnectedCar™, the First-Ever Solution to Close Widespread Unaddressed Connected Vehicle Risks</v>
+        <v>Middle-Income Americans Value In-Person Support for Major Financial Decisions, Santander US Survey Finds</v>
       </c>
       <c r="B576" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C576" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D576" t="str">
         <v>Automotive</v>
       </c>
       <c r="E576" t="str">
-        <v>https://www.prweb.com/releases/privacy4cars-launches-disconnectedcar-the-first-ever-solution-to-close-widespread-unaddressed-connected-vehicle-risks-302810564.html</v>
+        <v>https://finance.yahoo.com/economy/articles/middle-income-americans-value-person-140500766.html</v>
       </c>
       <c r="F576" t="str">
-        <v>New solution helps auto dealers, lenders, insurers, and service providers sever unauthorized vehicle data access and remote control risks, protecting their businesses and customers ATLANTA, June 25, 2026 /PRNewswire-PRWeb/ -- Privacy4Cars, the first and only global data privacy-tech...</v>
+        <v>BOSTON, August 11, 2026--Santander Holdings USA, Inc. ("Santander US") today released findings from its Santander US Paths to Financial Prosperity Q2 2026 survey of middle-income Americans that shows households continue to value in-person support for life’s biggest financial decisions. This includes receiving in-branch support from bank staff on complex issues and help from customer-facing teams in auto dealerships when purchasing a car.</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>Moderna Science Day Highlights Expanding Potential of mRNA Platform</v>
+        <v>MTM Transit to Begin Operating Kern Transit System October 1</v>
       </c>
       <c r="B577" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C577" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D577" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E577" t="str">
-        <v>https://pr-inside.com/moderna-science-day-highlights-expanding-potential-of-mrna-platform-r5194535.htm</v>
+        <v>https://www.newswire.com/news/mtm-transit-to-begin-operating-kern-transit-system-october-1</v>
       </c>
       <c r="F577" t="str">
-        <v>(PR-inside.com) Provides broad overview of Company's research and early development programs expected to continue to fuel future growth Highlights validation of T-cell engager modality with mRNA-2808 in multiple myeloma, supporting rapid advancement of second T-cell engager mRNA-2151 in ovarian cancer Introduces in vivo CAR-T modality with mRNA-6007 moving into early development for autoimmune diseases CAMBRIDGE, MA / ACCESS Newswire / June 25, 2026 / Moderna, Inc. (NASDAQ:MRNA) today announced research and early development updates at its Science Day event. "As we execute our strategic plan to become a diversified, multi-modality biotechnology company, we are preparing to manage three commercial franchises, Infectious Disease Vaccines, Intismeran, and ..</v>
+        <v>Kern County has awarded MTM Transit a 5 year contract to operate Kern Transit, enhancing mobility and delivering reliable transportation.</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>Trade Schools Like WyoTech Emerge as Smart Career Investments, Studies ...</v>
+        <v>Tidal Wave Auto Spa Announces 18th Annual Charity Day on September ...</v>
       </c>
       <c r="B578" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C578" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D578" t="str">
-        <v>Automotive, Education</v>
+        <v>Automotive</v>
       </c>
       <c r="E578" t="str">
-        <v>https://pr-inside.com/trade-schools-like-wyotech-emerge-as-smart-career-investments-studies-r5194532.htm</v>
+        <v>https://pr-inside.com/tidal-wave-auto-spa-announces-18th-annual-charity-day-on-september-r5211165.htm</v>
       </c>
       <c r="F578" t="str">
-        <v>(PR-inside.com) The higher education landscape is changing, with vocational training offering a shorter and more affordable path for students to launch careers. LARAMIE, WY / ACCESS Newswire / June 25, 2026 / For millions of American students, a privately funded trade school education is now a direct path to a rewarding career, according to several new studies. WyoTech, a leading U.S. automotive, diesel, welding, and collision trade school, provides that pathway through its accelerated, hands-on training programs that prepare students for high-paying jobs. For decades, high school graduates have been encouraged to attend four-year university programs. However, trade school graduates enter the workforce ..</v>
+        <v>(PR-inside.com) 319 Locations Commit to Donate 100% of Proceeds to Local Charities and Nonprofits THOMASTON, GA / ACCESS Newswire / August 11, 2026 / Tidal Wave Auto Spa, the fifth-largest conveyor car wash company in the nation, announced today its 18th annual Charity Day event, scheduled for Friday, September 18, 2026. Participating locations across 30 states will donate 100% of proceeds from car washes to local charities and nonprofit organizations. This year's Charity Day is the largest yet, with319 locationsparticipating across the company's 30-state footprint. Since its inception, Tidal Wave Auto Spa has donated more than $2.8 million through the annual event. Last ..</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>Hyundai Motor America Partners with Spiffy and MSX to Accelerate Mobile ...</v>
+        <v>Sydecar Reaches $6B AUA as Deal-by-Deal Venture Demand Fuels Growth</v>
       </c>
       <c r="B579" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C579" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D579" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E579" t="str">
-        <v>https://pr-inside.com/hyundai-motor-america-partners-with-spiffy-and-msx-to-accelerate-mobile-r5194498.htm</v>
+        <v>https://pr-inside.com/sydecar-reaches-6b-aua-as-deal-by-deal-venture-demand-fuels-growth-r5211156.htm</v>
       </c>
       <c r="F579" t="str">
-        <v>(PR-inside.com) Following a successful 2025 pilot, HMA invests in scaling mobile service with Spiffy technology and MSX-led implementation APEX, NC / ACCESS Newswire / June 25, 2026 / Spiffy, the leading provider of mobile service enablement solutions for automotive dealerships, today announced the expansion of its partnership with MSX International (MSX) and Hyundai Motor America (HMA) to support the rollout of mobile service capabilities across HMA's dealer network. The collaboration builds on a successful pilot program launched in 2025, where a select group of HMA dealers implemented Spiffy's mobile service platform with operational support and mobile coaching from MSX. The pilot demonstrated strong ..</v>
+        <v>(PR-inside.com) SPV Administration Platform Grows Revenue, AUA, and Ranks in Top 6% of Inc. 5000 List of Fastest Growing Companies NEW YORK CITY, NY / ACCESS Newswire / August 11, 2026 / Sydecar , a Special Purpose Vehicle (SPV) automation platform for venture capital, today announced a series of notable growth milestones driven by accelerating demand for seamless private market investment infrastructure. In a period defined by strong investor desire for single-asset access and operational flexibility, this growth underscores a fundamental shift in venture capital toward deal-by-deal investing through SPVs as a permanent, standalone strategy. Since its first full fiscal year in 2022, ..</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>Automotive Sunroof Market to Reach USD 32.8 Bn by 2031 Driven by Rising Demand for Premium Vehicle Features, Says Mordor Intelligence</v>
+        <v>Inovatec and Fortiro Partner to Fight AI Lending Fraud</v>
       </c>
       <c r="B580" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C580" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D580" t="str">
-        <v>Automotive</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E580" t="str">
-        <v>https://www.prnewswire.com/news-releases/automotive-sunroof-market-to-reach-usd-32-8-bn-by-2031-driven-by-rising-demand-for-premium-vehicle-features-says-mordor-intelligence-302810551.html</v>
+        <v>https://pr-inside.com/inovatec-and-fortiro-partner-to-fight-ai-lending-fraud-r5211151.htm</v>
       </c>
       <c r="F580" t="str">
-        <v>HYDERABAD, India, June 25, 2026 /PRNewswire/ -- According to the latest report by Mordor Intelligence, the automotive sunroof market size is expected to grow from USD 20.49 billion in 2026 to USD 32.86 billion by 2031, registering a CAGR of 9.90%. The automotive sunroof market is...</v>
+        <v>(PR-inside.com) New integration helps automotive and specialty lenders detect manipulated and AI-generated documents during loan origination. VANCOUVER, BC / ACCESS Newswire / August 11, 2026 / Inovatec Systems, a leading provider of cloud-based loan origination and loan management solutions, announced a partnership with Fortiro, a document fraud detection and financial verification provider. The partnership helps lenders across North America identify document fraud earlier in the credit application process. Fortiro's document and image fraud detection technology, integrated into Inovatec's cloud-based Loan Origination System (LOS), enables lenders to screen application documents for signs of alteration, fabrication, and generative AI. The integration strengthens fraud controls without ..</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>Polymethyl Methacrylate (PMMA) Market worth $6.48 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
+        <v>EVgo and GM Enhance the Charging Experience with New Flagship Sites</v>
       </c>
       <c r="B581" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C581" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D581" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E581" t="str">
-        <v>https://www.prnewswire.com/news-releases/polymethyl-methacrylate-pmma-market-worth-6-48-billion-by-2031---exclusive-report-by-marketsandmarkets-302810414.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342605/0/en/evgo-and-gm-enhance-the-charging-experience-with-new-flagship-sites.html</v>
       </c>
       <c r="F581" t="str">
-        <v>DELRAY BEACH, Fla., June 25, 2026 /PRNewswire/ -- According to MarketsandMarkets, "Polymethyl Methacrylate (PMMA) Market by Grade (General-Purpose, Optical), Form (Extruded Sheet, Cast Acrylic Sheet), End-Use Industry (Signs &amp; Displays, Construction, Automotive, Lighting Fixtures,...</v>
+        <v>EVgo announced the opening of its newest flagship charging station further advancing efforts to deploy high-power, customer-focused EV infrastructure.</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>Primera terapia CAR-T para tumores sólidos: JICC proporciona acceso a pacientes de todo el mundo</v>
+        <v>Nearly One-Third of Gen Z Drivers Reported Owning or Driving An Uninsured Vehicle in the Past Six Months</v>
       </c>
       <c r="B582" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C582" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D582" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive, Education</v>
       </c>
       <c r="E582" t="str">
-        <v>https://www.prnewswire.com/news-releases/primera-terapia-car-t-para-tumores-solidos-jicc-proporciona-acceso-a-pacientes-de-todo-el-mundo-302810627.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342592/0/en/nearly-one-third-of-gen-z-drivers-reported-owning-or-driving-an-uninsured-vehicle-in-the-past-six-months.html</v>
       </c>
       <c r="F582" t="str">
-        <v>-Primera terapia CAR-T para tumores sólidos aprobada del mundo: El Centro Oncológico Internacional Jiahui proporciona acceso a pacientes de todo el mundo SHANGHAI, 25 de junio de 2026 /PRNewswire/ -- El Centro Oncológico Internacional Jiahui (JICC) celebra la aprobación de Satri-cel...</v>
+        <v>TransUnion research recommends insurers provide additional services, education and engagement to prevent lapsed coverage for this generation of drivers TransUnion research recommends insurers provide additional services, education and engagement to prevent lapsed coverage for this generation of drivers</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>Première autorisation au monde d'un traitement par cellules CAR-T contre les tumeurs solides : le Centre international de cancérologie Jiahui est accessible aux patients du monde entier</v>
+        <v>Nexteer's High Mount Direct Drive Actuator Unlocks Cockpit Design Freedom ...</v>
       </c>
       <c r="B583" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C583" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D583" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E583" t="str">
-        <v>https://www.prnewswire.com/news-releases/premiere-autorisation-au-monde-dun-traitement-par-cellules-car-t-contre-les-tumeurs-solides--le-centre-international-de-cancerologie-jiahui-est-accessible-aux-patients-du-monde-entier-302810625.html</v>
+        <v>https://pr-inside.com/nexteer-s-high-mount-direct-drive-actuator-unlocks-cockpit-design-freedom-r5211098.htm</v>
       </c>
       <c r="F583" t="str">
-        <v>SHANGHAI, 25 juin 2026 /PRNewswire/ -- Le Centre international de cancérologie Jiahui (JICC) se félicite de l'autorisation de mise sur le marché du Satri-cel (CT041, Kaileimei®), la première thérapie par cellules CAR-T au monde approuvée pour le traitement d'une tumeur solide, marquant...</v>
+        <v>(PR-inside.com) Compact high-mount actuator architecture enables greater cockpit design flexibility, premium steering feel and scalable Steer-by-Wire integration for software-defined vehicles. AUBURN HILLS, MI / ACCESS Newswire / August 11, 2026 / Nexteer Automotive, a global leader in advanced steering and motion control technologies, has introduced its High Mount Direct Drive Steer-by-Wire Hand-Wheel Actuator (HMDD). This compact actuator architecture helps OEMs rethink steering system packaging and cockpit design for software defined vehicles. By combining a high-mount motor location, direct-drive responsiveness and stationary hub, HMDD enables greater design freedom, premium steering feel and scalable integration across vehicle platforms. As OEMs move toward software-defined, electrifi</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>Monterey Motorsports Festival Announces 2026 Entertainment Lineup Headlined by Viral DJ Duo SIDEQUEST</v>
+        <v>Group 1 Automotive Appoints Dave Kimbell to Board of Directors</v>
       </c>
       <c r="B584" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C584" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D584" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E584" t="str">
-        <v>https://www.prnewswire.com/news-releases/monterey-motorsports-festival-announces-2026-entertainment-lineup-headlined-by-viral-dj-duo-sidequest-302810259.html</v>
+        <v>https://www.prnewswire.com/news-releases/group-1-automotive-appoints-dave-kimbell-to-board-of-directors-302847545.html</v>
       </c>
       <c r="F584" t="str">
-        <v>David J, Dreya V, ME NÜ and SIDEQUEST Bring "The Sound of Car Week" to the Monterey County Fairgrounds on Aug. 15 MONTEREY, Calif., June 25, 2026 /PRNewswire/ -- The Monterey Motorsports Festival is turning up the volume for Monterey Car Week 2026 with its biggest entertainment lineup to...</v>
+        <v>HOUSTON, Aug. 11, 2026 /PRNewswire/ -- Group 1 Automotive, Inc. (NYSE: GPI) ("Group 1" or the "Company") today announced the appointment of David C. Kimbell to its Board of Directors, effective August 10, 2026. He will serve on the Board's Audit Committee. With the addition of Mr....</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>Connected Dealer Services Relocates Headquarters to Expanded Irvine Facility to Support Continued Growth</v>
+        <v>Electric Vehicle Battery Recycling Market North America Outlook</v>
       </c>
       <c r="B585" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C585" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D585" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E585" t="str">
-        <v>https://www.prnewswire.com/news-releases/connected-dealer-services-relocates-headquarters-to-expanded-irvine-facility-to-support-continued-growth-302810158.html</v>
+        <v>https://express-press-release.net/news/2026/08/11/1766659</v>
       </c>
       <c r="F585" t="str">
-        <v>New headquarters strengthens CDS' US-based infrastructure and expands capacity for dealer support, training, engineering, fulfillment, and long-term innovation IRVINE, Calif., June 25, 2026 /PRNewswire/ -- Connected Dealer Services, LLC (CDS), a leading provider of connected vehicle...</v>
+        <v>The global Electric Vehicle Battery Recycling Market size was valued at USD 1.0 billion in 2025 and is projected to grow from USD 1.4 billion in 2026 [read full press release...]</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>Texas Truck Permits Delivers Trusted Compliance Solutions for Trucking Companies</v>
+        <v>Three-quarters of drivers willing to pay for satellite-connected car services – report</v>
       </c>
       <c r="B586" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C586" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D586" t="str">
         <v>Automotive</v>
       </c>
       <c r="E586" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759072</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358742</v>
       </c>
       <c r="F586" t="str">
-        <v>Houston, TX, 2026-06-25 — /EPR Network/ — Texas Truck Permits continues to be a leading provider of trucking permit and compliance services, helping owner-operators, motor [read full press release...]</v>
+        <v>A new study from Viasat Inc., a global leader in satellite communications, and the 5G Automotive Association (5GAA) has revealed drivers around the world say they regularly experience coverage &amp;#39;black spots&amp;#39; and are willing to pay for satellite-powered services &amp;#8211; especially when it comes to safety. - - The number of &amp;#39;connected cars&amp;#39; has grown in recent years, usually using 4G or 5G cellular connections to enable features like emergency calls, entertainment, and breakdown assistance. - - Wi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358742</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>DSC Holdings Ltd. Announces Pricing of Initial Public Offering</v>
+        <v>ArrowXL Reduces Fleet Mileage in Home Delivery Operations by 13% with Descartes</v>
       </c>
       <c r="B587" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C587" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D587" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E587" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317327/0/en/DSC-Holdings-Ltd-Announces-Pricing-of-Initial-Public-Offering.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342522/0/en/arrowxl-reduces-fleet-mileage-in-home-delivery-operations-by-13-with-descartes.html</v>
       </c>
       <c r="F587" t="str">
-        <v>BEIJING, June 25, 2026 (GLOBE NEWSWIRE) -- DSC Holdings Ltd. (“DSC” or the “Company”) (NASDAQ: DSC), the AI application infrastructure for China’s used car industry, today announced that it has priced its initial public offering of 3,000,000 American depositary shares (“ADSs”) at US$17 per ADS, for a total offering size of approximately US$51 million, assuming the underwriters do not exercise their over-allotment option to purchase additional ADSs. Each ADS represents 20 Class A ordinary shares of the Company. The ADSs are expected to begin trading on the Nasdaq Global Market today under the ticker symbol “DSC.” The offering is expected to close on June 26, 2026, subject to customary closing conditions.</v>
+        <v>LONDON and ATLANTA, Aug. 11, 2026 (GLOBE NEWSWIRE) -- Descartes Systems Group (Nasdaq:DSGX) (TSX:DSG), the global leader in uniting logistics-intensive businesses in commerce, announced that ArrowXL by JP Home, the U.K.’s largest and longest-established two-person home delivery and warehousing specialist, has reduced its fleet mileage by approximately 13% using the route planning and execution capabilities within Descartes’ fleet performance management solution suite. By improving productivity and execution during planning and delivery, Descartes has helped ArrowXL by JP Home reduce operating costs and emissions while increasing delivery success rates, revenue per route and vehicle lifespan.</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>Nitrogen Gas Springs Market to Reach USD 2.1 Billion by 2036 as Advanced Press Tooling and High-Cycle Stamping Operations Drive Demand for Compact Force-Control Solutions, FMI</v>
+        <v>Monogram Capital Partners Closes Apollo S3-Led Continuation Vehicle for Mountaintop Beverage</v>
       </c>
       <c r="B588" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C588" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D588" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E588" t="str">
-        <v>https://www.prnewswire.com/news-releases/nitrogen-gas-springs-market-to-reach-usd-2-1-billion-by-2036-as-advanced-press-tooling-and-high-cycle-stamping-operations-drive-demand-for-compact-force-control-solutions-fmi-302810467.html</v>
+        <v>https://www.prnewswire.com/news-releases/monogram-capital-partners-closes-apollo-s3-led-continuation-vehicle-for-mountaintop-beverage-302847999.html</v>
       </c>
       <c r="F588" t="str">
-        <v>NEWARK, Del., June 25, 2026 /PRNewswire/ -- According to a recent study by Future Market Insights (FMI), the global Nitrogen Gas Springs Market is poised for steady growth as manufacturers increasingly adopt compact force-control technologies across press tooling, automotive stamping,...</v>
+        <v>Transaction returns a significant majority of Monogram Capital Partners II, L.P.'s ("Fund II") capital to investors while providing Mountaintop with committed capital and an extended investment horizon to support a nearly 600,000-square-foot manufacturing footprint, additional capacity...</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>CaoCao and May Mobility Announce Strategic Partnership to Pioneer Robotaxi Expansion in Europe</v>
+        <v>Kanevsky Law Office Provides Dedicated Personal Injury Legal Support in North York</v>
       </c>
       <c r="B589" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C589" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D589" t="str">
         <v>Automotive</v>
       </c>
       <c r="E589" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317305/0/en/CaoCao-and-May-Mobility-Announce-Strategic-Partnership-to-Pioneer-Robotaxi-Expansion-in-Europe.html</v>
+        <v>https://pressreleasenews.org/pressroom/kanevsky-law-office-provides-dedicated-personal-injury-legal-support-in-north-york</v>
       </c>
       <c r="F589" t="str">
-        <v>CaoCao and May Mobility entered into a strategic partnership to jointly explore the large-scale commercialization of Robotaxi services.</v>
+        <v xml:space="preserve">Kanevsky Law Office, with over 20 years of experience, offers dedicated personal injury legal services in North York, Ontario. The firm handles various claims including motor vehicle accidents, slip and fall, and brain injuries, and has recovered over $50 million for clients. </v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>曹操出行與May Mobility達成戰略合作 共同開拓歐洲Robotaxi市場</v>
+        <v>Ryde Partners with HERE Technologies to Power Smarter Routing and Faster ...</v>
       </c>
       <c r="B590" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C590" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D590" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E590" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317305/0/zh-hant/%E6%9B%B9%E6%93%8D%E5%87%BA%E8%A1%8C%E8%88%87May-Mobility%E9%81%94%E6%88%90%E6%88%B0%E7%95%A5%E5%90%88%E4%BD%9C-%E5%85%B1%E5%90%8C%E9%96%8B%E6%8B%93%E6%AD%90%E6%B4%B2Robotaxi%E5%B8%82%E5%A0%B4.html</v>
+        <v>https://pr-inside.com/ryde-partners-with-here-technologies-to-power-smarter-routing-and-faster-r5211065.htm</v>
       </c>
       <c r="F590" t="str">
-        <v>中國杭州, June 25, 2026 (GLOBE NEWSWIRE) -- 近日，曹操出行與全球自動駕駛技術企業May Mobility正式達成戰略合作。雙方將在國際市場合作探索Robotaxi大規模商業化營運。</v>
+        <v>(PR-inside.com) Ryde is enhancing driver matching, routing accuracy and ETA predictions to deliver a faster and more reliable ride-hailing experience. HERE Technologies provides advanced mapping, routing and real-time traffic intelligence to power Ryde's next-generation mobility platform. SINGAPORE, SG / ACCESS Newswire / August 11, 2026 /Ryde Group Ltd (NYSE American:RYDE) ("Ryde" or the "Company"), a leading Singapore-based technology platform for mobility and quick commerce, and HERE Technologies, the world's leading mapping and location data company, today announced a strategic partnership to improve routing accuracy, ETA predictions and driver dispatch across Ryde's platform, delivering a faster and more reliable ride-hailing experience across Singapore. As Singapore's ..</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>Parkopedia and BYD showcase next-generation AAOS ‘ParkPay’ in-car payment services</v>
+        <v>Ryde Partners with HERE Technologies to Power Smarter Routing and Faster Ride-Hailing Across Singapore</v>
       </c>
       <c r="B591" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C591" t="str">
-        <v>Pressat</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D591" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E591" t="str">
-        <v>https://pressat.co.uk/releases/parkopedia-and-byd-showcase-next-generation-aaos-parkpay-in-car-payment-services-3c118b5ba39b1d98f516672397ac4c5c/</v>
+        <v>https://www.newswire.com/news/ryde-partners-with-here-technologies-to-power-smarter-routing-and-faster-ride</v>
       </c>
       <c r="F591" t="str">
-        <v>Thursday 25 June, 2026 BYD is using Parkopedia parking data and in-car payment services to provide a streamlined connected-car experience on Android Automotive OS (AAOS) with Google built-inNew ‘ParkPay’ service will be showcased in the near future, ahead of its planned release for production vehicles in early 2027Parking reservations, public EV charging and tolling payments functionality to be added in a future update 25 June 2026 - London, UK / Shenzhen, China Parkopedia, the Automotive &amp; Data (A&amp;D) brand of leading global mobility platform Arrive, and BYD Auto, the world's leading manufacturer of new-energy vehicles (EV and PHEV), are collaborating to provide a next-generation in-car parking experience for drivers across Europe. Parkopedia will supply a new mobility solution that enable</v>
+        <v>Ryde is enhancing driver matching, routing accuracy and ETA predictions to deliver a faster and more reliable ride-hailing experience. HERE Technologies provides advanced mapping, routing and real-time traffic intelligence to power Ryde's next-generation mobility platform.</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>Tech Neck on the Rise: Charleston Chiropractor Shares Tips to Protect Your Spine</v>
+        <v>EZ2290 Simplifies 2026-2027 HVUT Compliance with Fast, Secure Online ...</v>
       </c>
       <c r="B592" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C592" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D592" t="str">
         <v>Automotive</v>
       </c>
       <c r="E592" t="str">
-        <v>https://www.pr.com/press-release/971958</v>
+        <v>https://pr-inside.com/ez2290-simplifies-2026-2027-hvut-compliance-with-fast-secure-online-r5211064.htm</v>
       </c>
       <c r="F592" t="str">
-        <v>With Americans spending more than three hours per day on their smartphones alone, Thrive Spinal Care in Charleston, SC is raising awareness about the growing problem of "tech neck." Dr. Terence Hoff says prolonged screen use may contribute to neck pain, headaches, posture issues, and reduced mobility. The practice recently released a guide featuring 10 simple ways to protect the spine, improve posture, and reduce the [PR.com]</v>
+        <v>(PR-inside.com) Fleet owners, owner-operators, and accounting professionals have until August 31, 2026, to file Form 2290 online for the 2026-2027 tax period. EZ2290 breaks down what's required and what happens if you miss it. FAYETTEVILLE, AR AND DALLAS, TX / ACCESS Newswire / August 11, 2026 / With the Heavy Vehicle Use Tax (HVUT) deadline approaching, EZ2290, a leadingIRS-authorized Form 2290 eFiling platformis reminding truck owners, fleet managers, and the accounting professionals who file on their behalf that Form 2290 for the 2026-2027 tax period is due August 31, 2026. Filing late or not filing at all can hold up vehicle registration ..</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>SEALSQ and WISeKey Establish Quantisimo Corp. as a Special Purpose Vehicle, and Execute Letter of Intent with GigCapital8 Corp.</v>
+        <v>Motorcycles Market Growth: Why On-Road Bikes Continue to Dominate</v>
       </c>
       <c r="B593" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C593" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D593" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E593" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317274/0/en/SEALSQ-and-WISeKey-Establish-Quantisimo-Corp-as-a-Special-Purpose-Vehicle-and-Execute-Letter-of-Intent-with-GigCapital8-Corp.html</v>
+        <v>https://express-press-release.net/news/2026/08/11/1766635</v>
       </c>
       <c r="F593" t="str">
-        <v>Proposed Strategic Business Public Company at $575 Million Initial Enterprise Value with Significant Long Term Growth Potential Through Strategic Acquisitions Proposed Strategic Business Public Company at $575 Million Initial Enterprise Value with Significant Long Term Growth Potential Through Strategic Acquisitions</v>
+        <v>The global Motorcycles Market is moving beyond its traditional role as an affordable transportation option. Urban congestion, demand for fuel-efficient mobility, rising disposable incomes, premiumization, and the [read full press release...]</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>WISeKey and SEALSQ Establish Quantisimo Corp. as a Special Purpose Vehicle, and Execute Letter of Intent with GigCapital8 Corp.</v>
+        <v>Li Auto Inc. to Report Second Quarter 2026 Financial Results on August 26, 2026</v>
       </c>
       <c r="B594" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C594" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D594" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E594" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317276/0/en/WISeKey-and-SEALSQ-Establish-Quantisimo-Corp-as-a-Special-Purpose-Vehicle-and-Execute-Letter-of-Intent-with-GigCapital8-Corp.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342436/0/en/li-auto-inc-to-report-second-quarter-2026-financial-results-on-august-26-2026.html</v>
       </c>
       <c r="F594" t="str">
-        <v>FOR IMMEDIATE RELEASE</v>
+        <v>BEIJING, China, Aug. 11, 2026 (GLOBE NEWSWIRE) -- Li Auto Inc. (“Li Auto” or the “Company”) (Nasdaq: LI; HKEX: 2015), a leader in China’s new energy vehicle market, today announced that it will report its unaudited financial results for the second quarter of 2026 before the U.S. market opens on Wednesday, August 26, 2026.</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>Starvia Automotive: Gulf Buyers Look Beyond Low Prices as Chinese Petrol and Hybrid Models Enter Daily Use</v>
+        <v>Sir Chris Hoy on taking one corner at a time</v>
       </c>
       <c r="B595" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C595" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D595" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E595" t="str">
-        <v>https://www.getnews.info/story/2026/06/24/starvia-automotive-gulf-buyers-look-beyond-low-prices-as-chinese-petrol-and-hybrid-models-enter-daily-use/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358737</v>
       </c>
       <c r="F595" t="str">
-        <v/>
+        <v>At a glance - - - &amp;#8226; The former champion track cyclist and racing driver Sir Chris Hoy on why driving a Porsche has become a welcome escape from everyday life. - - &amp;#8226; From a classic 964-generation Carrera 2 to a 992-generation GT3 RS, Hoy reflects on what makes the Porsche 911 so rewarding to drive. - - &amp;#8226; His diagnosis with stage four prostate cancer has inspired him to raise awareness and encourage men to understand their individual risk. - - &amp;#8226; Hoy&amp;#39;s message is one of optimism: enjoy tod... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358737</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>Jose Daniel Duarte Camacho Shares Strategic Insights on E-commerce Growth as Digital Retail Accelerates</v>
+        <v>GR Launches Upgraded GR86</v>
       </c>
       <c r="B596" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C596" t="str">
         <v>WebWire</v>
       </c>
       <c r="D596" t="str">
-        <v>Retail, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E596" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356724</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358736</v>
       </c>
       <c r="F596" t="str">
-        <v>As digital commerce becomes a central driver of business growth, Jose Daniel Duarte Camacho is highlighting the strategic priorities companies must address to compete in an increasingly data-driven, mobile-first, and customer-centered e-commerce environment. - - E-commerce Continues Expanding, but Competition Is Becoming More Demanding - - Jose Daniel Duarte Camacho, a seasoned entrepreneur with extensive expertise in e-commerce, business agility, and FinTech, says the next stage of onli... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356724</v>
+        <v>GAZOO Racing (GR) unveiled a partially upgraded GR86 and announced that Toyota vehicle dealers across Japan are to start accepting customer orders for it on August 28. - - - &amp;#8226; Return of the Toyota 86 limited-time exterior color &amp;#8220;Solid Gray&amp;#8221;; updated RZ trim level interior for elevated cockpit quality - &amp;#8226; Fine-tuned throttle control, electric power steering, and shift operability for further evolution of the GR86&amp;#39;s hallmark nimbleness, intuitive handling, and instinctive responsiveness - &amp;#8226; E... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358736</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>Pomerantz LLP Alerts Shareholders to Investor Suit Against Verra Mobility ...</v>
+        <v>Hemogenyx Pharmaceuticals PLC Announces Collaboration with Cellin Technologies ...</v>
       </c>
       <c r="B597" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C597" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D597" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E597" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-alerts-shareholders-to-investor-suit-against-verra-mobility-r5194403.htm</v>
+        <v>https://pr-inside.com/hemogenyx-pharmaceuticals-plc-announces-collaboration-with-cellin-technologies-r5211062.htm</v>
       </c>
       <c r="F597" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 24, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) Hemogenyx Pharmaceuticals Signs Definitive Collaboration Agreement with Cellin Technologies for Manufacturing and Commercialization of HG-CT-1 CAR-T Therapy in Estonia Binding Agreement Converts LOI into Execution of First Potential Near-Term Revenue Opportunity LONDON, UK / ACCESS Newswire / August 11, 2026 / Hemogenyx Pharmaceuticals plc (LSE:HEMO) is pleased to announce that it has signed a definitive Collaboration Agreement (the "Agreement") with Cellin Technologies OÜ ("Cellin"), a leading Estonian cell therapy company, for the manufacturing and clinical implementation of the Company's HG-CT-1 CAR-T cell therapy for the treatment of relapsed or refractory acute myeloid leukemia ("R/R AML") under the Hospital Exemption framework in Estonia. ..</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>Robbins LLP Urges VRRM Stockholders Who Lost Money Investing in Verra Mobility Corporation to Contact the Firm for Information About Leading the Class Action</v>
+        <v>H&amp;amp;MV Engineering valued at €1.4 billion in new funding transaction</v>
       </c>
       <c r="B598" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C598" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D598" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E598" t="str">
-        <v>https://www.prnewswire.com/news-releases/robbins-llp-urges-vrrm-stockholders-who-lost-money-investing-in-verra-mobility-corporation-to-contact-the-firm-for-information-about-leading-the-class-action-302809891.html</v>
+        <v>https://www.prnewswire.com/news-releases/hmv-engineering-valued-at-1-4-billion-in-new-funding-transaction-302847304.html</v>
       </c>
       <c r="F598" t="str">
-        <v>SAN DIEGO, June 24, 2026 /PRNewswire/ -- Robbins LLP informs stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ: VRRM) securities between February 24, 2026, and May 26, 2026. Verra Mobility...</v>
+        <v>Apollo S3, Pantheon and SQ Capital to join an Exponent-led continuation vehicle dedicated to H&amp;MV Engineering H&amp;MV FY26 revenues expected to close at more than €1 billion, with a €2 billion order book and a €16 billion pipeline Transaction provides long-term capital backing to support...</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>INVESTOR DEADLINE ALERT: Verra Mobility Corporation (VRRM) Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit</v>
+        <v>Ascendancy Advisors Publishes CCIB Issue 8 on China's Decree 841 and Deal Risk</v>
       </c>
       <c r="B599" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C599" t="str">
-        <v>PR Newswire</v>
+        <v>PRLog</v>
       </c>
       <c r="D599" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E599" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-deadline-alert-verra-mobility-corporation-vrrm-investors-with-substantial-losses-have-opportunity-to-lead-class-action-lawsuit-302809798.html</v>
+        <v>https://www.prlog.org/13163799-ascendancy-advisors-publishes-ccib-issue-8-on-chinas-decree-841-and-deal-risk.html</v>
       </c>
       <c r="F599" t="str">
-        <v>Did you buy VRRM common stock between February 24, 2026 and May 26, 2026? Affected VRRM Investor Summary Who: Verra Mobility Corporation (NASDAQ: VRRM) What: Securities fraud class action lawsuit filed Class Period: February 24, 2026 through May 26, 2026 Deadline to Seek Lead Plaintiff...</v>
-[...2 lines deleted...]
-    <row r="600">
+        <v>New CCIB analysis examines how China's State Council Decree 841 turns personnel mobility, key-person exit exposure and intermediary compliance into practical transaction risks ahead of its 15 September 2026 effective date.</v>
+      </c>
+    </row>
+    <row r="600" xml:space="preserve">
       <c r="A600" t="str">
-        <v>NASA at the Ion: Orion Lessons from Artemis II Shape NASA’s Moon to Mars Path</v>
+        <v>Strong Momentum: Saint Bella Group Issues Interim Positive Profit Alert, with Adjusted Net Profit Expected to Rise by Over 54%</v>
       </c>
       <c r="B600" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C600" t="str">
-        <v>NASA</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D600" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail, Automotive</v>
       </c>
       <c r="E600" t="str">
-        <v>https://www.nasa.gov/centers-and-facilities/johnson/nasa-at-the-ion-orion-lessons-from-artemis-ii-shape-nasas-moon-to-mars-path/</v>
-[...2 lines deleted...]
-        <v>Seven&amp;#160;weeks&amp;#160;after&amp;#160;the Orion spacecraft&amp;#160;returned&amp;#160;four&amp;#160;astronauts from&amp;#160;humanity’s&amp;#160;first crewed journey around the Moon since Apollo,&amp;#160;Artemis II&amp;#160;Orion Vehicle Manager Branelle Rodriguez reflected on the mission’s achievements and how&amp;#160;it is shaping NASA’s return to the lunar surface and future missions to Mars.&amp;#160; Introduced by&amp;#160;NASA’s Johnson Space Center&amp;#160;Acting Director of Business Development and Technology Integration&amp;#160;Monte Goforth, Rodriguez spoke at the Ion in [&amp;#8230;]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109037/</v>
+      </c>
+      <c r="F600" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 11, 2026 - (ACN Newswire) - Saint Bella Group (2508.HK) has issued a positive profit alert for the six months ended 30 June 2026. The Group expects to record revenue of at least RMB 608.0 million—a year-on-year growth of at least 35%—and an adjusted net profit of at least RMB 60.0 million, up over 54% year-on-year.
+Across the family care sector—where average consumer spend remains under pressure and expansion costs are high—scale and margin typically move in opposite directions. Saint Bella Group has delivered concurrent improvements on both fronts.
+Normalizing the Base: Underlying Operating Power
+The statutory net profit figure warrants context. Statutory net profit is expected to be at least RMB 53.4million, compared to RMB 326.9 million in H1 2025. This variance bears no relation to operational health. In H1 2025, the Group recognized a one-off, non-cash fair value gain of RMB 318.2 million on pre-IPO financial instruments. Following its listing on the Stock Exchange of Hong Kong, these instruments were fully converted into ordinary shares, eliminating further fair value adjustments.
+Adjusted net profit is therefore the true measure of year-on-year performance. The elevated 2025 base was an accounting event; this year’s growth reflects core operating capability. As a company that listed in 2025, this marks the first reporting period where Saint Bella's core earnings power is presented cleanly to the market.
+A Reinforced Core Business
+Postpartum care centers remain the Group's core business and revenue anchor. The alert demonstrates steady improvements in brand premium and average spend per customer. In an industry highly dependent on word-of-mouth and localized execution, core business stability provides the primary foundation for expansion.
+Deepening core capabilities also serves as an efficient client acquisition strategy for downstream services. The trust built during a client's postpartum stay is an asset that is difficult to replicate, enabling Saint Bella to cross-sell adjacent services far more cost-effectively than acquiring cold traffic.
+Expanding the Lifetime Value: From 28 Days to Full-Cycle Family Care
+While a standard postpartum stay lasts 28 days, customer needs extend far beyond. During the period, Saint Bella's adjacent business lines—postpartum recovery care (STB Institute), home-based nursing (PrimeCare), and health nutrition (Guang He Tang)—all demonstrated strong growth:
+- Guang He Tang: Positions itself as a full-cycle Chinese nutritional brand for women, spanning pregnancy, postpartum recovery, and menopause.
+- STB Institute: Delivers specialist care for expectant/new mothers and women's long-term wellness, reinforcing offline touchpoints and brand positioning.
+- PrimeCare: Introduced an age-tiered childcare program tailored for infants across developmental stages, extending customer engagement into early childhood.
+None of these extension businesses require acquiring clients from scratch; they scale on the existing customer base, systematically improving the Group's overall revenue mix.
+Twin Growth Engines: Organic Network Expansion &amp; Strategic M&amp;A
+- Organic Growth: Saint Bella continued expanding into new Chinese cities throughout H1 2026. Internationally, the opening of its first Baby Bella store in Singapore in April marked a shift from single-brand internationalization to a coordinated, multi-brand global strategy.
+- Strategic Acquisition: On 22 June 2026, the Group acquired Freya, a leading maternal and infant care brand in Wuhan with 13 years of local presence. Freya operates three standalone centers in prime districts (including a flagship 15,000 sq. m. facility with 160+ suites). This transaction doubles Saint Bella’s directly operated center count and capacity in central China while enhancing its standalone operational capabilities. Because the deal closed near period-end, its financial contributions will begin reflecting in H2 2026.
+AI-Driven Operational Efficiency
+Supported by refined management systems, Saint Bella’s selling and administrative expense ratios declined year-on-year. Dr. Bella, the Group’s proprietary domain-specific large language model, was integrated into in-centre operations and home-based services, boosting workforce productivity. Commercialization of its AI agent business also achieved its first revenue breakthrough. Technology continues to serve as an efficiency driver, helping optimize cost structures as operations scale.
+Share Buybacks &amp; Full-Year Outlook
+Saint Bella Group has conducted regular share repurchases, reinforcing management’s confidence in the company’s intrinsic value and enhancing earnings per share (EPS). Looking ahead, the Group will continue executing its dual strategy of deepening core business capabilities and driving organic/inorganic network expansion across domestic and international markets.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>In HelloNation, Auto Transport Expert Jonathan Franzese Breaks Down Car Shipping Cost</v>
+        <v>In HelloNation, Auto Repair Expert David Ortez Outlines How Major Repairs Can Be Prevented Through Simple Habits</v>
       </c>
       <c r="B601" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C601" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D601" t="str">
         <v>Automotive</v>
       </c>
       <c r="E601" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-auto-transport-expert-jonathan-franzese-breaks-down-car-shipping-cost-302809852.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-auto-repair-expert-david-ortez-outlines-how-major-repairs-can-be-prevented-through-simple-habits-302847525.html</v>
       </c>
       <c r="F601" t="str">
-        <v>A New Article Outlines the Key Variables Behind Auto Transport Pricing to Help Vehicle Owners Budget More Accurately. UNIONDALE, N.Y., June 24, 2026 /PRNewswire/ -- What factors actually determine car shipping cost, and why do quotes for the same route sometimes vary so widely from one...</v>
+        <v>ST. GEORGE, Utah, Aug. 10, 2026 /PRNewswire/ -- What habits can drivers develop to avoid the cost and stress of major auto repair? A HelloNation article featuring David Ortez of St George Auto Repair outlines straightforward car maintenance practices that help catch small issues before...</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>KUMHO TIRE DRIVER JACK SHANAHAN TAKES SECOND AT FORMULA DRIFT ROUND FOUR</v>
+        <v>ACV VIPER™ Now Available Nationwide, Transforming Auto Dealer Service Lanes Into High-Volume Inventory Acquisition Channels</v>
       </c>
       <c r="B602" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C602" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D602" t="str">
-        <v>Automotive</v>
+        <v>Finance, AI, Retail, Automotive</v>
       </c>
       <c r="E602" t="str">
-        <v>https://www.prnewswire.com/news-releases/kumho-tire-driver-jack-shanahan-takes-second-at-formula-drift-round-four-302809898.html</v>
+        <v>https://finance.yahoo.com/technology/articles/acv-viper-now-available-nationwide-203000311.html</v>
       </c>
       <c r="F602" t="str">
-        <v>Racing on KUMHO Ecsta V730 Tires, Shanahan Climbs to Fourth in PRO Championship Standings Following Second-Place Finish at Connecticut's Battle at the Springs ATLANTA, June 24, 2026 /PRNewswire/ -- Kumho Tire U.S.A., one of the world's leading tire manufacturers, proudly announces that...</v>
+        <v>BUFFALO, N.Y., August 10, 2026--ACV Auctions (NYSE: ACVA), the leading digital automotive marketplace and data services partner for dealers and commercial partners, today announced the availability of its VIPER automated vehicle scanning system for car dealerships nationwide. VIPER is designed to help dealers acquire more consumer vehicles directly from the service lane. Combining automated vehicle imaging, VIN-level pricing, AI-powered condition analysis, and ACV’s inspection-backed market inte</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>Micware Co., Ltd. to Host Fiscal Year 2026 Earnings Call on July 1, 2026</v>
+        <v>Nexio Power Unveiled PICO Propane and Fuels Demonstration Truck at Red River Crossroads Propane Expo</v>
       </c>
       <c r="B603" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C603" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D603" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E603" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3317177/0/en/Micware-Co-Ltd-to-Host-Fiscal-Year-2026-Earnings-Call-on-July-1-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/nexio-power-unveiled-pico-propane-and-fuels-demonstration-truck-at-red-river-crossroads-propane-expo-302847411.html</v>
       </c>
       <c r="F603" t="str">
-        <v>KOBE, Japan, June 24, 2026 (GLOBE NEWSWIRE) -- Micware Co., Ltd. (Nasdaq: MWC) (the “Company” or “Micware”), a Japan-based provider of software development services and innovative IT solutions mainly focused on the automotive and mobility sectors, today announced that it will host an earnings call to discuss its financial results for the fiscal year ended February 28, 2026. The earnings call will be held at 8:00 am U.S. Eastern Time (9:00 pm Japan Standard Time) on July 1, 2026.</v>
+        <v>PRODUCTION-INTENT CLASS 7 PROPANE TRUCK ENTERS COMMERCIAL DEMONSTRATION SERVICE WITH TOP REGIONAL PROPANE RETAILER NACOGDOCHES, Texas, Aug. 10, 2026 /PRNewswire/ -- Nexio Power, Inc. unveiled the PICO Propane and Fuels demonstration vehicle at the 2026 Red River Crossroads Propane Expo,...</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>UVeye Partners with Mesilla Valley Transportation to Bring Intelligent Vehicle Inspection Systems to Commercial Trucking Operations</v>
+        <v>HelloNation Explains Truck Accident Claims in New York With Insights From Personal Injury Attorney Joe Stanley</v>
       </c>
       <c r="B604" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C604" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D604" t="str">
         <v>Automotive</v>
       </c>
       <c r="E604" t="str">
-        <v>https://www.prnewswire.com/news-releases/uveye-partners-with-mesilla-valley-transportation-to-bring-intelligent-vehicle-inspection-systems-to-commercial-trucking-operations-302809373.html</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-explains-truck-accident-claims-in-new-york-with-insights-from-personal-injury-attorney-joe-stanley-302831700.html</v>
       </c>
       <c r="F604" t="str">
-        <v>Partnership brings UVeye's state-of-the-art inspection technology to the middle mile, enhancing safety, consistency, and efficiency for MVT fleets across North America TEANECK, N.J., June 24, 2026 /PRNewswire/ -- UVeye, the global leader in vehicle data intelligence, today announced it...</v>
+        <v>The article outlines how truck accident claims differ from car accidents and why liability and insurance issues are more complex. BINGHAMTON, N.Y., Aug. 10, 2026 /PRNewswire/ -- What makes truck accident claims more complicated than typical car accident cases in New York? HelloNation has...</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>Vadzo Imaging Validates Falcon-821CRS as a Plug-and-Play Android USB Camera with Native UVC Support for Mobile Industrial Vision</v>
+        <v>Premier Electrical Contractors Inc Launches New Website to Serve Staten Island, NY Customers</v>
       </c>
       <c r="B605" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C605" t="str">
-        <v>Newswire.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D605" t="str">
         <v>Automotive</v>
       </c>
       <c r="E605" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validates-falcon-821crs-as-a-plug-and-play-android-usb-22803943</v>
+        <v>https://prunderground.com/premier-electrical-contractors-inc-launches-new-website-to-serve-staten-island-n/cmsnj1vds000304jq7qgl0kxg</v>
       </c>
       <c r="F605" t="str">
-        <v>The Falcon-821CRS from Vadzo Imaging is now validated as a fully compatible Android USB Camera with native UVC and USB OTG support. Built on the Onsemi AR0821 4K HDR sensor, this 8MP camera module delivers high dynamic range imaging for mobile industrial vision, telemedicine, handheld inspection, and driverless Android systems. The plug-and-play functionality across Android, Linux, and Windows eliminates proprietary driver development, making the Falcon-821CRS an ideal choice for OEMs building portable vision solutions.</v>
+        <v>New site makes it easier for Staten Island homeowners and landlords to find licensed electrical work and request a free estimate The post Premier Electrical Contractors Inc Launches New Website to Serve Staten Island, NY Customers first appeared on</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Collision Southwest Houston in Stafford</v>
+        <v>Real Capital Solutions Launches Contrarian Office Fund Amid Historic Office Market Dislocation</v>
       </c>
       <c r="B606" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C606" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D606" t="str">
-        <v>Automotive</v>
+        <v>Real Estate, Automotive</v>
       </c>
       <c r="E606" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-collision-southwest-houston-in-stafford-302809525.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/real-capital-solutions-launches-contrarian-174500187.html</v>
       </c>
       <c r="F606" t="str">
-        <v>Former Sterling McCall Nissan Collision Center of Stafford location is among the facilities now operating under the unified Group 1 brand HOUSTON, June 24, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive,...</v>
+        <v>LOUISVILLE, Colo., August 10, 2026--Real Capital Solutions ("RCS"), a real estate investment firm with more than four decades of experience investing through market cycles, today announced the launch of the RCS Contrarian Office Fund, a private investment vehicle that will target Class A and B office properties in prime and secondary U.S. markets experiencing financial distress.</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>Amplify Capital Group Reports Record Quarter, Closing Approximately ...</v>
+        <v>Kaplan Fox &amp; Kilsheimer LLP Alerts Avis Budget Group, Inc. (CAR) Investors to a Securities Class Action Deadline on September 29, 2026</v>
       </c>
       <c r="B607" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C607" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D607" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E607" t="str">
-        <v>https://pr-inside.com/amplify-capital-group-reports-record-quarter-closing-approximately-r5194274.htm</v>
+        <v>https://www.newsfilecorp.com/release/308887/Kaplan-Fox-Kilsheimer-LLP-Alerts-Avis-Budget-Group-Inc.-CAR-Investors-to-a-Securities-Class-Action-Deadline-on-September-29-2026</v>
       </c>
       <c r="F607" t="str">
-        <v>(PR-inside.com) Firm Surpasses $700 Million in Closed Transactions Over the Trailing Nine Months and Remains on Pace to Exceed $1 Billion for the Year SCOTTSDALE, AZ / ACCESS Newswire / June 24, 2026 / Amplify Capital Group announced today that it has completed approximately $450 million in car wash transaction volume during the second quarter, representing more than 40 locations across four separate transactions and marking a record quarter for the firm. The milestone further reinforces Amplify's position as the leading advisory firm serving the car wash industry. Due to transaction confidentiality requirements and customary deal restrictions, specific transaction details cannot be disclosed. However, ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 10, 2026) - August 10, 2026 - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ: CAR) on behalf of investors that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Avis and have suffered losses, you may CLICK HERE to contact us. You may also...</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>Amplify Capital Group Reports Record Quarter, Closing Approximately $450 Million in Car Wash Transactions</v>
+        <v>KBRA Assigns Preliminary Ratings to Aqua Finance Issuer Trust 2026-B</v>
       </c>
       <c r="B608" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C608" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D608" t="str">
         <v>Automotive</v>
       </c>
       <c r="E608" t="str">
-        <v>https://www.newswire.com/news/amplify-capital-group-reports-record-quarter-closing-approximately-450-22804745</v>
+        <v>https://finance.yahoo.com/markets/options/articles/kbra-assigns-preliminary-ratings-aqua-165300640.html</v>
       </c>
       <c r="F608" t="str">
-        <v>Firm Surpasses $700 Million in Closed Transactions Over the Trailing Nine Months and Remains on Pace to Exceed $1 Billion for the Year</v>
+        <v>NEW YORK, August 10, 2026--KBRA assigns preliminary ratings to four classes of notes issued by Aqua Finance Issuer Trust 2026-B ("Aqua 2026-B"), an asset-backed securitization collateralized by marine and recreational vehicle contracts as well as home improvement contracts.</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>Coretura and Accenture Join Forces to Reinvent the Development of Software-Defined Commercial Vehicles</v>
+        <v>InventHelp Inventor Develops New Courtesy Sign for Vehicles (CBA-4008)</v>
       </c>
       <c r="B609" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C609" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D609" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E609" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356714</v>
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-new-courtesy-sign-for-vehicles-cba-4008-302845758.html</v>
       </c>
       <c r="F609" t="str">
-        <v>Coretura, the software-defined vehicle (SDV) platform company founded by Daimler Truck and Volvo Group, has signed an engineering agreement with Accenture (NYSE: ACN) to accelerate the development of its software platform for trucks, buses and other medium and heavy-duty commercial vehicles. The collaboration supports Coretura&amp;#39;s current roadmap to deliver first commercialized products toward the end of the decade. - - As Coretura&amp;#39;s engineering partner, Accenture brings SDV and broader auto... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356714</v>
+        <v>PITTSBURGH, Aug. 10, 2026 /PRNewswire/ -- "I wanted to create a new courtesy sign for vehicles that enables you to thank another driver for yielding or allowing you to merge," said an inventor, from Macon, Ga., "so I invented the COMMON COURTESY. My design would offer a more visible and...</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>Netherlands: Regional bus transport goes green with European backing</v>
+        <v>InventHelp Inventor Develops Reflective Cover for Disabled Vehicles (BKC-976)</v>
       </c>
       <c r="B610" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C610" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D610" t="str">
         <v>Automotive</v>
       </c>
       <c r="E610" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356713</v>
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-reflective-cover-for-disabled-vehicles-bkc-976-302845766.html</v>
       </c>
       <c r="F610" t="str">
-        <v>- - &amp;#8226; Qbuzz benefits from a &amp;#8364;70 million loan from the European Investment Bank (EIB) supporting the operation of 275 electric buses and related charging infrastructure. - &amp;#8226; The electric buses have replaced diesel-powered vehicles to cover regional routes in the province of Zuid-Holland. - &amp;#8226; Apart from cutting carbon emissions, the buses also support European climate goals by increasing the availability of sustainable public transport to disincentivise private car use. - - - The EIB su... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356713</v>
+        <v>PITTSBURGH, Aug. 10, 2026 /PRNewswire/ -- "I thought there could be a better way for drivers to see a disabled vehicle on the roadway," said an inventor, from Haverhill, Mass., "so I invented the REFLECTIVE COVER. My design can be easily applied to a disabled vehicle to increase...</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>Global Investor Interest Accelerates as ELEKTROS Inc. Advances Its Lithium Mining Strategy and EV Patent Technology for the Future of Electrification</v>
+        <v>A.V. Electric Launches New Website to Serve Delco, PA Customers</v>
       </c>
       <c r="B611" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C611" t="str">
-        <v>Newswire.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D611" t="str">
         <v>Automotive</v>
       </c>
       <c r="E611" t="str">
-        <v>https://www.newswire.com/news/global-investor-interest-accelerates-as-elektros-inc-advances-its-lithium</v>
+        <v>https://prunderground.com/a-v-electric-launches-new-website-to-serve-delco-pa-customers/cmsnfn5s2008d04la6qarv8es</v>
       </c>
       <c r="F611" t="str">
-        <v/>
+        <v>New site makes it easier for homeowners and businesses across Delaware County to explore electrical services and request a free estimate online The post A.V. Electric Launches New Website to Serve Delco, PA Customers first appeared on</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>Donate an Unwanted Vehicle and Help a Veteran in Need</v>
+        <v>The Rag Company Launches Ultra H2O, a Fully Integrated Pressure Washing Accessory System Engineered In-House from the Ground Up</v>
       </c>
       <c r="B612" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C612" t="str">
-        <v>PR.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D612" t="str">
         <v>Automotive</v>
       </c>
       <c r="E612" t="str">
-        <v>https://www.pr.com/press-release/971933</v>
+        <v>https://www.prweb.com/releases/the-rag-company-launches-ultra-h2o-a-fully-integrated-pressure-washing-accessory-system-engineered-in-house-from-the-ground-up-302845848.html</v>
       </c>
       <c r="F612" t="str">
-        <v>Introducing the NABC Changing and Saving Lives Keys for Change program to allow automotive companies and consumers alike to help provide donations for the Changing and Saving Lives Foundation® to support the life-changing efforts of the NABC Recycled Rides® program and the life-saving initiatives of the NABC First Responder Emergency Extrication (F.R.E.E.™) program. [PR.com]</v>
+        <v>New system unites a spray gun, foam cannon, spray wand, and detailing-specific nozzles into one seamless system — with no borrowed parts and no generic platforms BOISE, Idaho, Aug. 10, 2026 /PRNewswire-PRWeb/ -- The Rag Company, a leading manufacturer of premium automotive detailing...</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>Global Investors Worldwide Continue Discovering ELEKTROS Inc.'s Lithium Mining Vision and EV Patent Technology as Demand for Electrification and Critical Minerals Accelerates</v>
+        <v>Club Car Wash to Hold $5 Wash Weekend and Fundraiser to Support Schools in 13 States</v>
       </c>
       <c r="B613" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C613" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D613" t="str">
         <v>Automotive</v>
       </c>
       <c r="E613" t="str">
-        <v>https://www.newswire.com/news/global-investors-worldwide-continue-discovering-elektros-inc-s-lithium-mining</v>
+        <v>https://www.newswire.com/news/club-car-wash-to-hold-5-wash-weekend-and-fundraiser-to-support-schools-in-13</v>
       </c>
       <c r="F613" t="str">
-        <v/>
+        <v>Nominate Local Teachers for $5,000 Gift Card Drawing</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>Ladybug Resource Group, Inc.'s Jingdiao Division Deepens Strategic Alliance With Global Integration Giant Mino to Power Next-Gen EV Production Lines</v>
+        <v>Saratoga Headlight Launches Mobile Headlight Restoration Service Across Saratoga Springs and New York's Capital Region</v>
       </c>
       <c r="B614" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C614" t="str">
-        <v>NewMediaWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D614" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E614" t="str">
-        <v>https://www.newmediawire.com/news/ladybug-resource-group-inc-s-jingdiao-division-deepens-strategic-alliance-with-global-integration-giant-mino-to-power-next-gen-ev-production-lines-7087319</v>
+        <v>https://www.pr.com/press-release/972142</v>
       </c>
       <c r="F614" t="str">
-        <v>TULSA, OK - June 24, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. ("Ladybug" or the "Company") (OTC ID: LBRG) today announced the continued expansion of its strategic collaboration between its Jingdiao manufacturing division and Mino, a globally recognized provider of intelligent manufacturing and industrial automation solutions. The collaboration underscores Jingdiao’s growing role as a precision manufacturing partner supporting advanced automotive production systems. By combining Jingdiao’s engineering and fabrication capabilities with Mino’s large-scale integration expertise, the companies are contributing to the development and deployment of next-generation body-in-white (BIW) welding and assembly systems for electric vehicle manufacturers worldwide. Supporting Global Automotiv</v>
+        <v>Saratoga Headlight has officially launched its mobile headlight restoration service, providing vehicle owners throughout Saratoga Springs and the Capital Region with a convenient solution for cloudy, yellowed, and oxidized headlights. The company offers on-site restoration designed to improve vehicle appearance, nighttime visibility, and overall value while helping drivers avoid the cost of headlight replacement. [PR.com]</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>Marquis Who's Who Interviews and Honors MacClain Figueroa for Leadership ...</v>
+        <v>ELEKTROS Gains Market Visibility as Critical Minerals, Lithium and ...</v>
       </c>
       <c r="B615" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C615" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D615" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E615" t="str">
-        <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-macclain-figueroa-for-leadership-r5194220.htm</v>
+        <v>https://pr-inside.com/elektros-gains-market-visibility-as-critical-minerals-lithium-and-r5210744.htm</v>
       </c>
       <c r="F615" t="str">
-        <v>(PR-inside.com) HIGHLANDS RANCH, CO / ACCESS Newswire / June 24, 2026 / Marquis Who's Who is proud to interview and honor MacClain Figueroa for his distinguished contributions to experiential tourism, e-bike adventure, Sno-Go snow bike experiences, outdoor storytelling, responsible recreation and emerging non-medical mobility innovation. As in all Marquis Who's Who biographical volumes, individuals profiled are selected on the basis of current reference value. Factors such as position, noteworthy accomplishments, visibility and prominence in a field are all taken into account during the selection process. In Mr. Figueroa's case, that recognition reflects a professional path defined by authenticity, resilience and a ..</v>
+        <v>(PR-inside.com) ELEKTROS Highlights Sierra Leone Hard-Rock Lithium Initiatives, U.S. EV Charging Patent and Growing Investor Awareness ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 10, 2026 / As Wall Street continues operating near historic highs and market sentiment remains energized by optimism reminiscent of the dot-com era, strong valuations and rising demand for battery materials are bringing increased attention to businesses positioned within the electrification economy. ELEKTROS Inc. today reaffirmed its commitment to developing its hard-rock lithium initiatives, preserving and protecting its patented EV charging technology, and examining strategic opportunities that could contribute to the ..</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>Millionaires, Billionaires, Institutional Investors, Penny Stock Investors, Microcap Investors, Worldwide, Are Finding Out About Electros INC. And Its Vision for Lithium Mining and EV Patent Technology</v>
+        <v>ELEKTROS Gains Market Visibility as Critical Minerals, Lithium and Next-Generation EV Charging Take Center Stage</v>
       </c>
       <c r="B616" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C616" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D616" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E616" t="str">
-        <v>https://www.newswire.com/news/millionaires-billionaires-institutional-investors-penny-stock-investors</v>
+        <v>https://www.newswire.com/news/elektros-gains-market-visibility-as-critical-minerals-lithium-and-next</v>
       </c>
       <c r="F616" t="str">
-        <v/>
+        <v>ELEKTROS Highlights Sierra Leone Hard-Rock Lithium Initiatives, U.S. EV Charging Patent and Growing Investor Awareness ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK)</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>Arteris Technology Licensed by SiEngine for Next-Generation Automotive SoCs</v>
+        <v>Bundling Insurance Policies Explained in HelloNation Featuring Insurance Expert Sam Kessler</v>
       </c>
       <c r="B617" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C617" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D617" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E617" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316867/0/en/Arteris-Technology-Licensed-by-SiEngine-for-Next-Generation-Automotive-SoCs.html</v>
+        <v>https://www.prnewswire.com/news-releases/bundling-insurance-policies-explained-in-hellonation-featuring-insurance-expert-sam-kessler-302841413.html</v>
       </c>
       <c r="F617" t="str">
-        <v>Arteris technology licensed by SiEngine for next-generation automotive SoCs.</v>
+        <v>The article explains how bundled insurance policies can simplify policy management and support more consistent insurance coverage reviews. STRONGSVILLE, Ohio, Aug. 10, 2026 /PRNewswire/ -- What is bundling insurance, and how can it simplify protecting your home, vehicle, and other...</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>QoreAI and ID Privacy AI Partner to Power the Next Generation of the Intelligent Dealerships</v>
+        <v>HelloNation Article Explains Car Accident Injury Steps, Featuring Personal Injury Attorney and Auto Accident Expert Johnny Hawkins</v>
       </c>
       <c r="B618" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C618" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D618" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E618" t="str">
-        <v>https://www.prweb.com/releases/qoreai-and-id-privacy-ai-partner-to-power-the-next-generation-of-the-intelligent-dealerships-302808550.html</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-article-explains-car-accident-injury-steps-featuring-personal-injury-attorney-and-auto-accident-expert-johnny-hawkins-302847174.html</v>
       </c>
       <c r="F618" t="str">
-        <v>Unified dealership intelligence meets autonomous customer engagement across every channel ORLANDO, Fla., June 24, 2026 /PRNewswire-PRWeb/ -- QoreAI, the automotive industry's dealership intelligence platform, today announced a strategic partnership with ID Privacy AI, a leading provider...</v>
+        <v>The article outlines practical steps that help protect health, documentation, and insurance rights after a Michigan car accident. DETROIT, Aug. 10, 2026 /PRNewswire/ -- What should you do after a car accident injury in Michigan? HelloNation answers that question in a HelloNation article...</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>Pomerantz LLP Highlights Class Action Filing Against Verra Mobility ...</v>
+        <v>MicroVision Appoints Christine Chambers as Chief Financial Officer</v>
       </c>
       <c r="B619" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C619" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D619" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E619" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-highlights-class-action-filing-against-verra-mobility-r5194133.htm</v>
+        <v>https://pr-inside.com/microvision-appoints-christine-chambers-as-chief-financial-officer-r5210701.htm</v>
       </c>
       <c r="F619" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 24, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) Public company finance veteran brings proven expertise in operational discipline, transformation, and growth REDMOND, WA / ACCESS Newswire / August 10, 2026 /MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security and defense, and automotive applications, today announced the appointment of Christine Chambers as Chief Financial Officer, effective August 27, 2026. Chambers brings more than two decades of financial leadership experience spanning publicly traded and high-growth technology companies, with a track record of helping organizations navigate transformation, strengthen financial and operational discipline, and scale for growth. As CFO, she will lead MicroVision's global finance organization and play a key ..</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>World's First Solid Tumor CAR-T Approved: Jiahui International Cancer Center Provides Access for Patients Worldwide</v>
+        <v>ELEKTROS Expands Investor Spotlight with Lithium, Critical Minerals ...</v>
       </c>
       <c r="B620" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C620" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D620" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E620" t="str">
-        <v>https://www.prnewswire.com/news-releases/worlds-first-solid-tumor-car-t-approved-jiahui-international-cancer-center-provides-access-for-patients-worldwide-302809065.html</v>
+        <v>https://pr-inside.com/elektros-expands-investor-spotlight-with-lithium-critical-minerals-r5210699.htm</v>
       </c>
       <c r="F620" t="str">
-        <v>SHANGHAI, June 24, 2026 /PRNewswire/ -- Jiahui International Cancer Center (JICC) welcomes the approval of Satri-cel (CT041, Kaileimei®), the world's first CAR-T cell therapy approved for the treatment of a solid tumor, marking a historic milestone in cancer care and opening new...</v>
+        <v>(PR-inside.com) Company Reaffirms Sierra Leone Hard-Rock Lithium Strategy and Advances U.S. EV Charging Patent as Market Interest Builds ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 10, 2026 / Wall Street's continued strength near historic highs, combined with a market atmosphere marked by renewed optimism and momentum similar to the dot-com era, is keeping attention focused on strong equity valuations and the expanding demand for battery materials. Against that backdrop, ELEKTROS Inc. reaffirmed its ongoing efforts to advance its hard-rock lithium initiatives, preserve and protect its patented EV charging technology and consider strategic opportunities ..</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>James Healthcare &amp;#038; Associates Urges Mid-Year Health Checks For Medicare Beneficiaries</v>
+        <v>ELEKTROS Expands Investor Spotlight with Lithium, Critical Minerals and Proprietary EV Charging Technology</v>
       </c>
       <c r="B621" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C621" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D621" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E621" t="str">
-        <v>https://www.prunderground.com/james-healthcare-associates-urges-mid-year-health-checks-for-medicare-beneficiaries/00386299/</v>
+        <v>https://www.newswire.com/news/elektros-expands-investor-spotlight-with-lithium-critical-minerals-and</v>
       </c>
       <c r="F621" t="str">
-        <v>Keokuk, Iowa chiropractic clinic encourages older adults across the tri-state region to assess developing mobility problems, nerve health, and lingering pain at year's midpoint. The post James Healthcare &amp;amp; Associates Urges Mid-Year Health Checks For Medicare Beneficiaries first appeared on</v>
+        <v>Company Reaffirms Sierra Leone Hard-Rock Lithium Strategy and Advances U.S. EV Charging Patent as Market Interest Builds ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) &amp;nbsp;</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>Huayou Recycling Unveils "Dual-Process &amp;amp; Dual-Chemistry" Matrix in Frankfurt to Foster Europe's Battery Circular Ecosystem</v>
+        <v>Ferrari and Dr. David Pincus of Pincus Plastic Surgery Unveil a Luxury Lounge Experience at the Hamptons Concours</v>
       </c>
       <c r="B622" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C622" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D622" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E622" t="str">
-        <v>https://www.prnewswire.com/news-releases/huayou-recycling-unveils-dual-process--dual-chemistry-matrix-in-frankfurt-to-foster-europes-battery-circular-ecosystem-302807655.html</v>
+        <v>https://www.pr.com/press-release/976062</v>
       </c>
       <c r="F622" t="str">
-        <v>FRANKFURT, Germany, June 24, 2026 /PRNewswire/ -- As the European automotive value chain navigates the stringent compliance timelines enforced by the EU Battery Regulation, the industry is seeking an optimal equilibrium between aggressive decarbonization mandates and long-term commercial...</v>
+        <v>The roar of rare Ferraris, the unmistakable elegance of the Hamptons, and one of plastic surgery's most recognizable luxury brands came together for an unforgettable weekend at the 2026 Hamptons Concours, produced by luxury event visionary Bradford Rand. Widely regarded as one of the East Coast's premier automotive lifestyle events, the Hamptons Concours transformed Bridgehampton into a showcase of automotive excellence, [PR.com]</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>Axial Flux Motor Market to Reach USD 4,970.69 Million by 2032 Amid Rising EV Adoption, High-Efficiency Drive Demand, and Growth in Aerospace and Robotics Applications - Credence Research</v>
+        <v>ELEKTROS Positions Its Lithium and EV Technology Story for a Broader ...</v>
       </c>
       <c r="B623" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C623" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D623" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E623" t="str">
-        <v>https://www.prnewswire.com/news-releases/axial-flux-motor-market-to-reach-usd-4-970-69-million-by-2032-amid-rising-ev-adoption-high-efficiency-drive-demand-and-growth-in-aerospace-and-robotics-applications--credence-research-302808657.html</v>
+        <v>https://pr-inside.com/elektros-positions-its-lithium-and-ev-technology-story-for-a-broader-r5210692.htm</v>
       </c>
       <c r="F623" t="str">
-        <v>LONDON, June 24, 2026 /PRNewswire/ -- The "Axial Flux Motor Market – Growth, Share, Opportunities &amp; Competitive Analysis, 2025 – 2032" report has been added to the Credence Research Inc. offering. The global Axial Flux Motor Market was valued at USD 1,501.72 million in 2025 and is...</v>
+        <v>(PR-inside.com) Sierra Leone Hard-Rock Lithium, Critical Minerals and Advanced EV Charging Patent Remain Central to Company's Long-Term Vision WEST PALM BEACH, FL / ACCESS Newswire / August 10, 2026 / As Wall Street remains positioned near historic highs and investor sentiment continues to carry the optimism and energy associated with the dot-com era, strong valuations and expanding demand for battery materials are placing a brighter spotlight on businesses participating in the electrification economy. ELEKTROS Inc. reaffirmed its commitment to moving forward with its hard-rock lithium initiatives, maintaining protection of its patented EV charging technology and assessing strategic opportunities that could support its ..</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>Moment Energy Completes Construction on the World's Largest EV Battery Repurposing Megafactory</v>
+        <v>ELEKTROS Positions Its Lithium and EV Technology Story for a Broader Investor Audience</v>
       </c>
       <c r="B624" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C624" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D624" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E624" t="str">
-        <v>https://www.prnewswire.com/news-releases/moment-energy-completes-construction-on-the-worlds-largest-ev-battery-repurposing-megafactory-302808406.html</v>
+        <v>https://www.newswire.com/news/elektros-positions-its-lithium-and-ev-technology-story-for-a-broader-investor</v>
       </c>
       <c r="F624" t="str">
-        <v>Megafactory 1 completed on schedule, expanding Moment's manufacturing footprint in North America and enabling it to address rapidly increasing demand for power across sectors VANCOUVER, BC, June 23, 2026 /PRNewswire/ - Moment Energy today officially opened Megafactory 1, the world's...</v>
+        <v>Sierra Leone Hard-Rock Lithium, Critical Minerals and Advanced EV Charging Patent Remain Central to Company's Long-Term Vision</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>Li Auto Inc. Launches the All-New Li L8, a Five-Seat Flagship SUV</v>
+        <v>ELEKTROS Builds Momentum as Lithium, Critical Minerals and EV Charging ...</v>
       </c>
       <c r="B625" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C625" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D625" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E625" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3316542/0/en/Li-Auto-Inc-Launches-the-All-New-Li-L8-a-Five-Seat-Flagship-SUV.html</v>
+        <v>https://pr-inside.com/elektros-builds-momentum-as-lithium-critical-minerals-and-ev-charging-r5210691.htm</v>
       </c>
       <c r="F625" t="str">
-        <v>BEIJING, June 23, 2026 (GLOBE NEWSWIRE) -- Li Auto Inc. (“Li Auto” or the “Company”) (Nasdaq: LI; HKEX: 2015), a leader in China’s new energy vehicle market, today officially launched the all-new Li L8, with deliveries to commence within this week. The vehicle is available in Ultra and Livis trims, priced at RMB369,800 and RMB429,800, respectively. For more details on the all-new Li L8, please visit Li Auto’s official website.</v>
+        <v>(PR-inside.com) Company Highlights Sierra Leone Hard-Rock Lithium Strategy, Proprietary EV Charging Patent and Growing Market Awareness WEST PALM BEACH, FL / ACCESS Newswire / August 10, 2026 / With Wall Street continuing to trade near historic highs and the broader market environment reflecting strong optimism and momentum reminiscent of the dot-com era, elevated equity valuations and growing demand for battery materials are placing increased attention on companies participating in the electrification economy. ELEKTROS Inc. reaffirmed its commitment to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic opportunities that may support the Company's long-term business objectives and ..</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>EV Nickel Signs LOI Forming High-Grade Nickel Joint Venture for Shaw ...</v>
+        <v>ELEKTROS Builds Momentum as Lithium, Critical Minerals and EV Charging Technology Draw Increasing Investor Attention</v>
       </c>
       <c r="B626" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C626" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D626" t="str">
         <v>Automotive</v>
       </c>
       <c r="E626" t="str">
-        <v>https://pr-inside.com/ev-nickel-signs-loi-forming-high-grade-nickel-joint-venture-for-shaw-r5193986.htm</v>
+        <v>https://www.newswire.com/news/elektros-builds-momentum-as-lithium-critical-minerals-and-ev-charging</v>
       </c>
       <c r="F626" t="str">
-        <v>(PR-inside.com) EV Nickel to contribute W4 deposit, Langmuir #2 Project and selected mining claims covering prospective high-grade nickel stratigraphy Pure North will contribute the permitted Hart Deposit, the formerly producing Redstone and McWatters Nickel Mines and exploration lands associated with the associated mining leases Objective to explore and define additional high-grade nickel mineralization EV Nickel will maintain a 40% equity ownership in the new Joint Venture EV Nickel Retains 100% of its large-scale nickel projects including CarLang A and Gemini North deposits TORONTO, ON / ACCESS Newswire / June 23, 2026 /EV NICKEL INC. (TSXV:EVNI) ("EVNi" or the "Company") is pleased to announce the signing of ..</v>
+        <v>Company Highlights Sierra Leone Hard-Rock Lithium Strategy, Proprietary EV Charging Patent and Growing Market Awareness</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>California Donors Choose Real Estate Gifts to Driving Successful Lives to Create Greater Impact</v>
+        <v>Aspire Biopharma Completes Acquisition of Dura Driver Control Systems, ...</v>
       </c>
       <c r="B627" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C627" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D627" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E627" t="str">
-        <v>https://www.prunderground.com/california-donors-choose-real-estate-gifts-to-driving-successful-lives-to-create-greater-impact/00386193/</v>
+        <v>https://pr-inside.com/aspire-biopharma-completes-acquisition-of-dura-driver-control-systems-r5210686.htm</v>
       </c>
       <c r="F627" t="str">
-        <v>California property owners are discovering that donating unwanted real estate can be easier than selling while helping charitable programs support people nationwide. The post California Donors Choose Real Estate Gifts to Driving Successful Lives to Create Greater Impact first appeared on</v>
+        <v>(PR-inside.com) Acquisition represents a transformative milestone for Aspire, positioning the Company to rapidly evolve into a diversified, high-revenue enterprise Adds an established global brand with scale in large and growing markets driven by trends in vehicle and mobility control systems Augments revenue growth profile and diversifies Aspires' development and commercial portfolio with new high growth business Expected to immediately improve path to profitability ESTERO, FL / ACCESS Newswire / August 10, 2026 / Aspire Biopharma Holdings, Inc. (NASDAQ:ASBP) ("Aspire" or the "Company"), today announced that, the Company has completed its previously announced acquisition (the "Acquisition") of Dura Driver Control Systems ("DCS"), a tier-one supplier specializing ..</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>Mississippi Property Owners Donate Real Estate to Driving Successful Lives to Help Others in Need</v>
+        <v>Aspire Biopharma Completes Acquisition of Dura Driver Control Systems, a Leading Global Automotive Supplier with a 100+ Year History and $200M+ in 2025 Revenue</v>
       </c>
       <c r="B628" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C628" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D628" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E628" t="str">
-        <v>https://www.prunderground.com/mississippi-property-owners-donate-real-estate-to-driving-successful-lives-to-help-others-in-need/00386186/</v>
+        <v>https://www.newswire.com/news/aspire-biopharma-completes-acquisition-of-dura-driver-control-systems-a-leading</v>
       </c>
       <c r="F628" t="str">
-        <v>Mississippi residents are choosing real estate donations over stressful sales, turning unused homes and land into support for veterans, families, and youth programs The post Mississippi Property Owners Donate Real Estate to Driving Successful Lives to Help Others in Need first appeared on</v>
+        <v>Acquisition represents a transformative milestone for Aspire, positioning the Company to rapidly evolve into a diversified, high-revenue enterprise Adds an established global brand with scale in large and growing markets driven by trends in vehicle and mobility control systems Augments revenue growth profile and diversifies Aspires' development and commercial portfolio with new high growth business Expected to immediately improve path to profitability</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>Mississippi Residents Choose Driving Successful Lives Car Donations Service to Help Others in Need</v>
+        <v>EquiDefi Prometheus AI SPV, LLC To Offer Artificial Intelligence Company ...</v>
       </c>
       <c r="B629" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C629" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D629" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E629" t="str">
-        <v>https://www.prunderground.com/mississippi-residents-choose-driving-successful-lives-car-donations-service-to-help-others-in-need/00386179/</v>
+        <v>https://pr-inside.com/equidefi-prometheus-ai-spv-llc-to-offer-artificial-intelligence-company-r5210679.htm</v>
       </c>
       <c r="F629" t="str">
-        <v>Mississippi drivers are choosing charitable car donations over stressful sales, turning unused vehicles into support for veterans, families, and youth programs. The post Mississippi Residents Choose Driving Successful Lives Car Donations Service to Help Others in Need first appeared on</v>
+        <v>(PR-inside.com) PRIVATE OFFERING OPEN TO ACCREDITED INVESTORS LAUNCHES WEDNESDAY AUGUST 12, 2026 AT 9AM ET WITH A MINIMUM INVESTMENT OF JUST $10,000 FORT LAUDERDALE, FL / ACCESS Newswire / August 10, 2026 / EquiDeFi Prometheus AI SPV, LLC has joined with EquiDeFi, Ltd., a software workflow solution for private investing, for its latest offering of interests in pre-IPO artificial intelligence company. EquiDeFi, a pioneer in direct to cap table investing software solutions, is pleased to present a new pre-IPO special purpose vehicle (SPV) investing opportunity formed for investors who seek returns from artificial intelligence (AI) market exposure. The SPV seeks to distribute pre-IPO returns ..</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>California Donors Discover Car Donations to Driving Successful Lives will Create Greater Impact Than Trade-Ins</v>
+        <v>Eco Minerals Announces Procurement of Kongsberg HUGIN Superior Autonomous ...</v>
       </c>
       <c r="B630" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C630" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D630" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E630" t="str">
-        <v>https://www.prunderground.com/california-donors-discover-car-donations-to-driving-successful-lives-will-create-greater-impact-than-trade-ins/00386175/</v>
+        <v>https://pr-inside.com/eco-minerals-announces-procurement-of-kongsberg-hugin-superior-autonomous-r5210640.htm</v>
       </c>
       <c r="F630" t="str">
-        <v>California residents are happy to learn that donating a used vehicle can be easier than selling it while helping charitable programs support people nationwide. The post California Donors Discover Car Donations to Driving Successful Lives will Create Greater Impact Than Trade-Ins first appeared on</v>
+        <v>(PR-inside.com) Acquisition of 6,000m-rated HUGIN Superior AUV expands deep-ocean survey capabilities and supports critical mineral exploration initiatives Investment reinforces the Company's position as a leading provider of high-resolution subsea data and offshore survey services MOUNT PLEASANT, SC / ACCESS Newswire / August 10, 2026 / Eco Minerals, Inc. ("Eco Minerals" or the "Company"), an American company advancing U.S. critical minerals independence through the responsible exploration and development of subsea mineral resources, today announced the procurement of a Kongsberg HUGIN Superior Autonomous Underwater Vehicle ("AUV") through its wholly owned subsidiary, Deep Sea Vision LLC ("DSV"). The HUGIN Superior is a state-of-the-art system capable of ..</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>ROSEN, A LONGSTANDING FIRM, Encourages Verra Mobility Corporation Investors ...</v>
+        <v>Eco Minerals Announces Procurement of Kongsberg HUGIN Superior Autonomous Underwater Vehicle</v>
       </c>
       <c r="B631" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C631" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D631" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E631" t="str">
-        <v>https://pr-inside.com/rosen-a-longstanding-firm-encourages-verra-mobility-corporation-investors-r5193967.htm</v>
+        <v>https://www.newswire.com/news/eco-minerals-announces-procurement-of-kongsberg-hugin-superior-autonomous</v>
       </c>
       <c r="F631" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, ..</v>
+        <v>Acquisition of 6,000m-rated HUGIN Superior AUV expands deep-ocean survey capabilities and supports critical mineral exploration initiatives Investment reinforces the Company's position as a leading provider of high-resolution subsea data and offshore survey services</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>Software Defined Vehicle Market worth $1,707.36 billion by 2035</v>
+        <v>PlusAI Reaches Key Commercial Readiness Milestones Ahead of Launching Factory-Built Autonomous Trucks</v>
       </c>
       <c r="B632" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C632" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D632" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E632" t="str">
-        <v>https://www.getnews.info/story/2026/06/23/software-defined-vehicle-market-worth-170736-billion-by-2035/?source=barchart</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/plusai-reaches-key-commercial-readiness-110000591.html</v>
       </c>
       <c r="F632" t="str">
-        <v/>
+        <v>SANTA CLARA, Calif., August 10, 2026--PlusAI, a Physical AI company of virtual driver software for autonomous trucks, announced updated commercial readiness metrics for the first half of 2026, highlighting continued progress toward the commercial deployment of factory-built autonomous trucks targeted for 2027.</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>Ford SUV Recall Highlights Potential Fuel Injector Defect and Vehicle Safety Concerns</v>
+        <v>Automotive Logistics Market: Opportunities in EV Supply Chains</v>
       </c>
       <c r="B633" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C633" t="str">
-        <v>GetNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D633" t="str">
         <v>Automotive</v>
       </c>
       <c r="E633" t="str">
-        <v>https://www.getnews.info/story/2026/06/23/ford-suv-recall-highlights-potential-fuel-injector-defect-and-vehicle-safety-concerns/?source=barchart</v>
+        <v>https://express-press-release.net/news/2026/08/10/1766494</v>
       </c>
       <c r="F633" t="str">
-        <v/>
+        <v>The global Automotive Logistics Market is expanding as vehicle production, automobile parts manufacturing, and international trade continue to increase across major economies. The market covers transportation, warehousing, [read full press release...]</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>Queens Car Accident Attorney Keetick L. Sanchez Outlines Legal Options for Drunk Driving Crash Victims</v>
+        <v>Recent Release, "Coyote Trail," from Newman Springs Publishing Author W.T. Samsel, Blends Wild West Adventure, Science Fiction, and Romance in a Tale of Time and Destiny</v>
       </c>
       <c r="B634" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C634" t="str">
-        <v>GetNews</v>
+        <v>PR.com</v>
       </c>
       <c r="D634" t="str">
         <v>Automotive</v>
       </c>
       <c r="E634" t="str">
-        <v>https://www.getnews.info/story/2026/06/23/queens-car-accident-attorney-keetick-l-sanchez-outlines-legal-options-for-drunk-driving-crash-victims/?source=barchart</v>
+        <v>https://www.pr.com/press-release/975592</v>
       </c>
       <c r="F634" t="str">
-        <v/>
+        <v>W.T. Samsel has completed a new book, entitled, "Coyote Trail," a gripping Western that catapults its protagonist into an unexpected realm. Hank Duggan, an eighteen-wheeler driver, mysteriously finds himself transported to the nineteenth century, where he encounters a spectral coyote that guides him through treacherous territory. What begins as a bewildering journey becomes an entangling adventure filled with [PR.com]</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>Vadzo Validates Falcon-821CRS as a Linux USB Camera for Ubuntu 22.04 and Windows 11 with Native UVC Support</v>
+        <v>Luxury Car Market: Europe Leads Today, but Asia Pacific Is Writing Tomorrow’s Growth Story</v>
       </c>
       <c r="B635" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C635" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D635" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E635" t="str">
-        <v>https://www.newswire.com/news/vadzo-validates-falcon-821crs-as-a-linux-usb-camera-for-ubuntu-22-04-and</v>
+        <v>https://express-press-release.net/news/2026/08/10/1766485</v>
       </c>
       <c r="F635" t="str">
-        <v>The Falcon-821CRS is an 8MP color rolling shutter Linux USB Camera built on the Onsemi AR0821 sensor and validated for Ubuntu 22.04 and Windows 11 with native UVC compliance. Designed for industrial inspection, factory vision, and embedded Linux deployments, the camera delivers 4K HDR color imaging over USB 3.2 Gen1 without requiring any driver installation. As a plug and play UVC device, the Falcon-821CRS enumerates instantly on Linux, Windows, and Android hosts, eliminating the integration overhead that proprietary driver frameworks impose embedded development teams.</v>
+        <v>The global luxury car market is no longer a story about horsepower and hood ornaments — it&amp;#8217;s a story about capital reallocation. As automakers grapple with rising [read full press release...]</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>Verra Mobility Corporation (VRRM) Securities Class Action Filed Amid Avis' Termination Notice, CEO Departure, Internal Review of Negotiations &amp;amp; Handling of Confidential Information -- HBSS</v>
+        <v>EH216-S Completes Central Asia’s First Pilotless Human-Carrying eVTOL Flight in the Heart of Kazakhstan’s Capital</v>
       </c>
       <c r="B636" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C636" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D636" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E636" t="str">
-        <v>https://www.prnewswire.com/news-releases/verra-mobility-corporation-vrrm-securities-class-action-filed-amid-avis-termination-notice-ceo-departure-internal-review-of-negotiations--handling-of-confidential-information----hbss-302807930.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/10/3341609/0/en/eh216-s-completes-central-asia-s-first-pilotless-human-carrying-evtol-flight-in-the-heart-of-kazakhstan-s-capital.html</v>
       </c>
       <c r="F636" t="str">
-        <v>SAN FRANCISCO, June 23, 2026 /PRNewswire/ -- Verra Mobility Corporation (NASDAQ: VRRM) faces a securities class action lawsuit after revelations that one of the company's three largest Commercial Services customers (Avis Budget Group) terminated renewal negotiations. The suit seeks to...</v>
+        <v>ASTANA, Kazakhstan, Aug. 10, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited (Nasdaq: EH) (“EHang” or the “Company”), a world-leading advanced air mobility (“AAM”) technology platform company, today announced that its flagship EH216-S successfully completed Central Asia’s first pilotless human-carrying flight of an electric vertical takeoff and landing (“eVTOL”) aircraft in Astana, Kazakhstan.</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>Earnhardt Chevrolet Hosts Chevrolet Dealer of the Year Award Luncheon</v>
+        <v>Power Tools Market: Why Industrial Automation Is Changing Tool Demand</v>
       </c>
       <c r="B637" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C637" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D637" t="str">
         <v>Automotive</v>
       </c>
       <c r="E637" t="str">
-        <v>https://www.newswire.com/news/earnhardt-chevrolet-hosts-chevrolet-dealer-of-the-year-award-luncheon</v>
+        <v>https://express-press-release.net/news/2026/08/10/1766458</v>
       </c>
       <c r="F637" t="str">
-        <v>A celebratory luncheon honoring one of the automotive industry's most prestigious recognitions, with catering by Queen Creek Olive Mill.</v>
+        <v>The global Power Tools Market is entering a strong growth phase as construction activity, industrial automation, automotive manufacturing, infrastructure development, and do-it-yourself (DIY) projects continue to increase [read full press release...]</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>Vadzo Imaging Positions AR0544 USB Camera for Smart Cargo Monitoring and Intrusion Detection During Transit</v>
+        <v>Omega Holdings acquires the automotive aftermarket business of Wells Vehicle Electronics, L.P. to accelerate growth in vehicle electronics</v>
       </c>
       <c r="B638" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C638" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D638" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E638" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-ar0544-usb-camera-for-smart-cargo-monitoring-22800968</v>
+        <v>https://www.prnewswire.com/news-releases/omega-holdings-acquires-the-automotive-aftermarket-business-of-wells-vehicle-electronics-lp-to-accelerate-growth-in-vehicle-electronics-302846771.html</v>
       </c>
       <c r="F638" t="str">
-        <v>The Falcon-544CRS is a 5MP color USB 3.2 camera built on the Onsemi AR0544 HyperLux sensor with embedded HDR and low-power operation engineered for cargo monitoring camera and intrusion detection deployments inside shipping containers and freight holds where bus-powered operation eliminates external power requirements and UVC plug-and-play compatibility enables direct integration with edge computing platforms deployed across transit logistics networks without custom driver development.</v>
+        <v>IRVING, Texas, Aug. 9, 2026 /PRNewswire/ -- Omega Holdings, a premier distributor within the automotive aftermarket, today announced the acquisition of the automotive aftermarket electronic components business of Wells Vehicle Electronics, L.P., a leading global source of advanced vehicle...</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>Club Car Wash to Hold $1,000 Giveaways at 10-Day Charity Wash Events ...</v>
+        <v>APAC's Leading Coil Winding Show - 2026 CWIEME Shanghai Concludes with Record International Growth, Spotlighting Robotics and eVTOL</v>
       </c>
       <c r="B639" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C639" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D639" t="str">
         <v>Automotive</v>
       </c>
       <c r="E639" t="str">
-        <v>https://pr-inside.com/club-car-wash-to-hold-1-000-giveaways-at-10-day-charity-wash-events-r5193833.htm</v>
+        <v>https://www.prnewswire.com/news-releases/apacs-leading-coil-winding-show--2026-cwieme-shanghai-concludes-with-record-international-growth-spotlighting-robotics-and-evtol-302846029.html</v>
       </c>
       <c r="F639" t="str">
-        <v>(PR-inside.com) Get $5 Washes to Support a Local Cause and a Chance to Win Big COLUMBIA, MO / ACCESS Newswire / June 23, 2026 / Club Car Wash announces two upcoming 10-Day Charity Wash Events, where participants will be able to get $5 Washes and a chance to win a $1,000 gift card. The events will be held at select locations across six states, with the first event running June 26 through July 5, and the second July 17-26. For a limited time, the company will offer guests its best MVP Wash for $5, and each participating store will donate $1 from every ..</v>
+        <v>SHANGHAI, Aug. 10, 2026 /PRNewswire/ -- The 11th CWIEME Shanghai - APAC's leading coil winding show was held on June 24–26, 2026 in Shanghai, China. Focusing on EV, humanoid robots, and eVTOL, the show brought together global suppliers and buyers to build the most comprehensive industrial...</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>Club Car Wash to Hold $1,000 Giveaways at 10-Day Charity Wash Events Across 6 States</v>
+        <v>Element Submits Proposal to Acquire FleetPartners Group</v>
       </c>
       <c r="B640" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C640" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D640" t="str">
         <v>Automotive</v>
       </c>
       <c r="E640" t="str">
-        <v>https://www.newswire.com/news/club-car-wash-to-hold-1-000-giveaways-at-10-day-charity-wash-events-across-6</v>
+        <v>https://www.prnewswire.com/news-releases/element-submits-proposal-to-acquire-fleetpartners-group-302846708.html</v>
       </c>
       <c r="F640" t="str">
-        <v>Get $5 Washes to Support a Local Cause and a Chance to Win Big</v>
+        <v>TORONTO, Aug. 9, 2026 /PRNewswire/ -- Element Fleet Management Corp. (TSX: EFN), ("Element" or the "Company"), the largest publicly traded pure-play automotive fleet manager in the world, confirms that it has submitted a non-binding indicative proposal to acquire FleetPartners Group...</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>EE Power Asia 2026 to Spotlight Technologies Driving the Next Era of Electrification</v>
+        <v>Viking Aircraft Engine for sale with zero hours and DUC propeller</v>
       </c>
       <c r="B641" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C641" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D641" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E641" t="str">
-        <v>https://www.pr-inside.com/ee-power-asia-2026-to-spotlight-technologies-driving-the-next-era-of-electrification-r5193827.htm</v>
+        <v>https://pressreleasenews.org/pressroom/viking-aircraft-engine-for-sale-with-zero-hours-and-duc-propeller</v>
       </c>
       <c r="F641" t="str">
-        <v>(PR-inside.com) Fourth annual virtual conference brings together industry leaders to discuss power electronics, AI infrastructure, and electric mobility TAIWAN, June 22, 2026 - (ACN Newswire) - As demand for intelligent, efficient, and electrified systems continues to grow across industries, EE Power Asia 2026 will bring together leading experts, technology innovators, and industry executives for two days of discussions on the technologies shaping the future of power electronics. Now in its fourth year, the virtual conference has established itself as a platform for engineers, researchers, analysts, and business leaders to exchange insights on the technologies driving the global transition toward electrification. The event is ..</v>
+        <v>Steven Lltz announces the sale of a new Viking Aircraft Engine rated at 195 hp with zero hours, including all parts and a DUC 3-blade constant speed propeller.</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>Ladybug Resource Group, Inc. Expands Market Reach as JingDiao's Precision Technology Transitions Into Medical and Aerospace Automation</v>
+        <v>Premier Auto Protect highlights CMG extended warranty options for towing-related repair costs</v>
       </c>
       <c r="B642" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C642" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D642" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E642" t="str">
-        <v>https://www.newmediawire.com/news/ladybug-resource-group-inc-expands-market-reach-as-jingdiao-s-precision-technology-transitions-into-medical-and-aerospace-automation-7087289</v>
+        <v>https://pressreleasenews.org/pressroom/premier-auto-protect-highlights-cmg-extended-warranty-options-for-towing-related-repair-costs</v>
       </c>
       <c r="F642" t="str">
-        <v xml:space="preserve">TULSA, OK - June 23, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. ("Ladybug" or the "Company") (OTC ID: LBRG) today announced a strategic expansion of its market focus, leveraging the proven high-precision manufacturing model of its JingDiao division to capture high-margin opportunities beyond the automotive sector. Following the successful deployment of JingDiao’s proprietary operational intelligence in the Electric Vehicle (EV) supply chain, the Company is now scaling these capabilities to serve the surging global demand in medical instrumentation, aerospace structural components, and advanced semiconductor packaging infrastructure. The Portability of JingDia o’s Operational Intelligence across Global Sectors The Company’s strategic move beyond the automotive sector is driven by </v>
+        <v>Premier Auto Protect addresses rising repair concerns among GMC Sierra owners, detailing how a GMC Extended Warranty can help offset drivetrain and towing-related repair expenses.</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>As Global Demand for Electric Vehicles Accelerates Amid Rising Fuel ...</v>
+        <v>Levi &amp; Korsinsky Notifies Avis Budget Group, Inc. (CAR) Investors – ...</v>
       </c>
       <c r="B643" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C643" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D643" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E643" t="str">
-        <v>https://pr-inside.com/as-global-demand-for-electric-vehicles-accelerates-amid-rising-fuel-r5193825.htm</v>
+        <v>https://pr-inside.com/levi-korsinsky-notifies-avis-budget-group-inc-car-investors-r5210398.htm</v>
       </c>
       <c r="F643" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 23, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed appreciation to its shareholders, supporters, and investors worldwide as global interest in electric vehicles, charging infrastructure, battery materials, and critical minerals continues to expand. As consumers seek efficient transportation alternatives and the electric vehicle market continues to evolve, industry attention remains focused on technologies designed to improve charging speed, convenience, and overall user experience. Management believes that innovation in charging infrastructure and critical minerals may play an important role in the future development of the EV ecosystem. "This ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 9, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Avis Budget Group, Inc. (NASDAQ:CAR) securities. If you suffered a loss on your Avis Budget Group, Inc. investment and would like to explore a potential recovery under the federal securities laws, Learn about Avis Budget Group, Inc. Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit ..</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>As Global Demand for Electric Vehicles Accelerates Amid Rising Fuel Costs, Growing Numbers of Investors Worldwide Are Discovering ELEKTROS Inc.'s Vision for Lithium Mining, Critical Minerals, and Patented EV Multi‑Plug Charging Technology</v>
+        <v>BREAKING NEWS: ELEKTROS Builds Positive Momentum as Lithium, Critical ...</v>
       </c>
       <c r="B644" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C644" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D644" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E644" t="str">
-        <v>https://www.newswire.com/news/as-global-demand-for-electric-vehicles-accelerates-amid-rising-fuel-costs</v>
+        <v>https://pr-inside.com/breaking-news-elektros-builds-positive-momentum-as-lithium-critical-r5210327.htm</v>
       </c>
       <c r="F644" t="str">
-        <v/>
+        <v>(PR-inside.com) ELEKTROS Highlights Rising Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent as the Company Advances Its Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 9, 2026 / With Wall Street remaining near historic highs and the market atmosphere continuing to reflect the optimism and momentum associated with the dot-com era, strong equity valuations and expanding demand for battery materials are placing an increasingly bright spotlight on companies participating in the electrification economy. ELEKTROS Inc. enthusiastically reaffirmed its ongoing commitment to advancing its hard-rock lithium initiatives, preserving and ..</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>ELEKTROS Inc. Highlights Growing Investor Awareness as Global Electrification ...</v>
+        <v>BREAKING NEWS: ELEKTROS Builds Positive Momentum as Lithium, Critical Minerals and Proprietary EV Charging Innovation Capture Growing Investor Attention</v>
       </c>
       <c r="B645" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C645" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D645" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E645" t="str">
-        <v>https://pr-inside.com/elektros-inc-highlights-growing-investor-awareness-as-global-electrification-r5193820.htm</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-builds-positive-momentum-as-lithium-critical-minerals</v>
       </c>
       <c r="F645" t="str">
-        <v>(PR-inside.com) Company Advances Long-Term Vision Through Lithium Mining Initiatives, Critical Minerals Development, and Proprietary EV Multi-Plug Charging Patent Technology as Interest in the Electrification Economy Continues to Expand WEST PALM BEACH, FL / ACCESS Newswire / June 23, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed appreciation to its shareholders, supporters, and investors worldwide as global interest in electric vehicles, charging infrastructure, battery materials, and critical minerals continues to expand. As consumers seek efficient transportation alternatives and the electric vehicle market continues to evolve, industry attention remains focused on technologies designed to improve charging speed, convenience, and ..</v>
+        <v>ELEKTROS Highlights Rising Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent as the Company Advances Its Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK)</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>Mamatha Chamarthi, Former Stellantis C-Level Software Business Growth ...</v>
+        <v>BREAKING NEWS: ELEKTROS Energizes Its Growth Story as Lithium, Critical Minerals and Advanced EV Charging Technology Reach a Broader Investment Audience</v>
       </c>
       <c r="B646" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C646" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D646" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E646" t="str">
-        <v>https://pr-inside.com/mamatha-chamarthi-former-stellantis-c-level-software-business-growth-r5193812.htm</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-energizes-its-growth-story-as-lithium-critical-3526216</v>
       </c>
       <c r="F646" t="str">
-        <v>(PR-inside.com) DETROIT, MI / ACCESS Newswire / June 23, 2026 / AI transformation executive and former Stellantis Software Business Growth leader Mamatha Chamarthi is being featured in recent Bloomberg and Los Angeles Times coverage examining Ferrari's first fully electric vehicle and the broader implications for brand identity, customer behavior, and industrial transformation. The reporting highlights the market reaction to Ferrari's EV launch and the broader tension facing legacy automakers as they navigate electrification without eroding the emotional and cultural foundations of their most iconic brands. LA Times Feature : The LA Times and Bloomberg analysis centers on Ferrari's challenge in balancing innovation with heritage, ..</v>
+        <v>ELEKTROS Says Its Sierra Leone Hard-Rock Lithium Program and Proprietary U.S. EV Charging Patent Continue to Strengthen Awareness of the Company's Future-Focused Strategy ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK)</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>ELEKTROS Inc. Highlights Growing Investor Awareness as Global Electrification Trends Accelerate</v>
+        <v>BREAKING NEWS: ELEKTROS Energizes Its Growth Story as Lithium, Critical ...</v>
       </c>
       <c r="B647" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C647" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D647" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E647" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-highlights-growing-investor-awareness-as-global-electrification</v>
+        <v>https://pr-inside.com/breaking-news-elektros-energizes-its-growth-story-as-lithium-critical-r5210324.htm</v>
       </c>
       <c r="F647" t="str">
-        <v>Company Advances Long-Term Vision Through Lithium Mining Initiatives, Critical Minerals Development, and Proprietary EV Multi-Plug Charging Patent Technology as Interest in the Electrification Economy Continues to Expand</v>
+        <v>(PR-inside.com) ELEKTROS Says Its Sierra Leone Hard-Rock Lithium Program and Proprietary U.S. EV Charging Patent Continue to Strengthen Awareness of the Company's Future-Focused Strategy ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 9, 2026 / As Wall Street continues near historic highs and market sentiment carries the energy and optimism reminiscent of the dot-com era, elevated equity valuations and growing demand for battery materials are directing greater attention toward companies participating in the electrification economy. ELEKTROS Inc. enthusiastically reaffirmed its continuing commitment to developing its hard-rock lithium initiatives, preserving and protecting its patented EV charging ..</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>Mamatha Chamarthi, Former Stellantis C-Level Software Business Growth Auto Exec and AI Transformation Leader, Featured in Bloomberg and LA Times Coverage on Ferrari EV and the Future of Automotive Identity</v>
+        <v>BREAKING NEWS: ELEKTROS Welcomes Expanding Market Awareness as Lithium, ...</v>
       </c>
       <c r="B648" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C648" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D648" t="str">
-        <v>AI, Automotive</v>
+        <v>Real Estate, Energy, Automotive</v>
       </c>
       <c r="E648" t="str">
-        <v>https://www.newswire.com/news/mamatha-chamarthi-former-stellantis-c-level-software-business-growth-auto-exec</v>
+        <v>https://pr-inside.com/breaking-news-elektros-welcomes-expanding-market-awareness-as-lithium-r5210317.htm</v>
       </c>
       <c r="F648" t="str">
-        <v/>
+        <v>(PR-inside.com) ELEKTROS Points to Growing Recognition of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Intellectual Property as It Pursues Long-Term Growth Objectives ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 9, 2026 / With Wall Street trading near historic highs and the broader market continuing to display the optimism and momentum reminiscent of the dot-com era, strong equity valuations and rising demand for battery materials are helping shine a brighter spotlight on companies participating in the electrification economy. ELEKTROS Inc. proudly and enthusiastically reaffirmed its continuing commitment to developing its hard-rock lithium ..</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>D&amp;amp;M Leasing Marks 50 Years as the Nation's Largest Consumer Car Leasing Company</v>
+        <v>BREAKING NEWS: ELEKTROS Welcomes Expanding Market Awareness as Lithium, Critical Minerals and Patented EV Charging Technology Power Its Long-Term Opportunity</v>
       </c>
       <c r="B649" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C649" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D649" t="str">
-        <v>Retail, Automotive</v>
+        <v>Real Estate, Automotive</v>
       </c>
       <c r="E649" t="str">
-        <v>https://www.prnewswire.com/news-releases/dm-leasing-marks-50-years-as-the-nations-largest-consumer-car-leasing-company-302807405.html</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-welcomes-expanding-market-awareness-as-lithium-critical</v>
       </c>
       <c r="F649" t="str">
-        <v>12 Consecutive Cars.com Leasing Company of the Year Awards Reflect Five Decades of Customer Trust FORT WORTH, Texas, June 23, 2026 /PRNewswire/ -- D&amp;M Leasing, the nation's largest consumer car leasing company, is celebrating five decades of service. Since 1976, D&amp;M Leasing has helped...</v>
+        <v>ELEKTROS Points to Growing Recognition of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Intellectual Property as It Pursues Long-Term Growth Objectives ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK)</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>ELEKTROS Inc. Highlights Growing EV Momentum, Charging Innovation, ...</v>
+        <v>BREAKING NEWS: ELEKTROS Broadens Its Investor Profile as Lithium, Critical ...</v>
       </c>
       <c r="B650" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C650" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D650" t="str">
         <v>Energy, Automotive</v>
       </c>
       <c r="E650" t="str">
-        <v>https://pr-inside.com/elektros-inc-highlights-growing-ev-momentum-charging-innovation-r5193806.htm</v>
+        <v>https://pr-inside.com/breaking-news-elektros-broadens-its-investor-profile-as-lithium-critical-r5210182.htm</v>
       </c>
       <c r="F650" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 23, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed appreciation to its shareholders, supporters, and investors worldwide as global interest in electric vehicles, charging infrastructure, battery materials, and critical minerals continues to expand. As consumers seek efficient transportation alternatives and the electric vehicle market continues to evolve, industry attention remains focused on technologies designed to improve charging speed, convenience, and overall user experience. Management believes that innovation in charging infrastructure and critical minerals may play an important role in the future development of the EV ecosystem. "This ..</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing New Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 8, 2026 / As Wall Street remains near historic highs and the market atmosphere continues to echo the momentum of the dot-com era, record equity valuations and growing demand for battery materials are sharpening the spotlight on companies involved in the electrification economy. ELEKTROS Inc. emphasized its continuing commitment to developing its hard-rock lithium initiatives, preserving and protecting its patented EV ..</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>ELEKTROS Inc. Highlights Growing EV Momentum, Charging Innovation, and Long-Term Vision in Critical Minerals</v>
+        <v>BREAKING NEWS: ELEKTROS Broadens Its Investor Profile as Lithium, Critical Minerals and Proprietary EV Charging Technology Drive Its Long-Term Growth Story</v>
       </c>
       <c r="B651" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C651" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D651" t="str">
         <v>Automotive</v>
       </c>
       <c r="E651" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-highlights-growing-ev-momentum-charging-innovation-and-long-term</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-broadens-its-investor-profile-as-lithium-7799919</v>
       </c>
       <c r="F651" t="str">
-        <v/>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing New Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK)</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>American Resources Corporation and ReElement Technologies Corporation ...</v>
+        <v>BREAKING NEWS: ELEKTROS Enters the Investor Spotlight as Growing Market ...</v>
       </c>
       <c r="B652" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C652" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D652" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E652" t="str">
-        <v>https://pr-inside.com/american-resources-corporation-and-reelement-technologies-corporation-r5193797.htm</v>
+        <v>https://pr-inside.com/breaking-news-elektros-enters-the-investor-spotlight-as-growing-market-r5210179.htm</v>
       </c>
       <c r="F652" t="str">
-        <v xml:space="preserve">(PR-inside.com) FISHERS, IN / ACCESS Newswire / June 23, 2026 / American Resources Corporation (NASDAQ:AREC) ("American Resources" or the "Company"), along with its minority holding in ReElement Technologies Corporation ("ReElement"), a leading provider of high-performance refining capacity of rare earth and critical battery elements, today announced their attendance at Fastmarkets' leading critical mineral conference. Fastmarkets' Global Lithium, Battery and Critical Materials Conference Dates: June 22-25, 2026. Location: Las Vegas, Nevada USA The industry's flagship gathering of senior leaders securing supply, unlocking investmentand accelerating deal making across EV and energy storage markets. From mine development to gigafactory procurement, every segment of the battery raw materials </v>
+        <v>(PR-inside.com) ELEKTROS Says Expanding Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Drawing Broader Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 8, 2026 / As Wall Street continues its powerful advance near historic highs, evoking the energy of the dot-com era, record equity markets and accelerating demand for battery materials are placing heightened attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains firmly committed to advancing its hard-rock lithium initiatives, safeguarding its patented EV charging technology and ..</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>Cars.com Announces Its 2026 Most American-Made Vehicles Ahead of Country's 250th</v>
+        <v>BREAKING NEWS: ELEKTROS Enters the Investor Spotlight as Growing Market Awareness Highlights Its Sierra Leone Hard-Rock Lithium Vision and Proprietary EV Charging Technology</v>
       </c>
       <c r="B653" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C653" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D653" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E653" t="str">
-        <v>https://www.prnewswire.com/news-releases/carscom-announces-its-2026-most-american-made-vehicles-ahead-of-countrys-250th-302807491.html</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-enters-the-investor-spotlight-as-growing-market</v>
       </c>
       <c r="F653" t="str">
-        <v>The Great American Melting Pot — 2026 list is 65% foreign automakers, with the Detroit Three still holding about one-third of the Index CHICAGO, June 23, 2026 /PRNewswire/ -- Car-shopping marketplace Cars.com™ (NYSE: CARS) today unveiled the vehicles on its 21st annual American-Made Index...</v>
+        <v>ELEKTROS Says Expanding Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Drawing Broader Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK)</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>Roadzen's drivebuddyAI Lands $5.3 Million Agreement to Equip 3,600 Electric Buses and Trucks in India with AI Safety</v>
+        <v>BREAKING NEWS: ELEKTROS Builds Market Momentum Around Its Hard-Rock ...</v>
       </c>
       <c r="B654" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C654" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D654" t="str">
-        <v>Finance, AI, SaaS, Automotive, Education</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E654" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3315851/0/en/Roadzen-s-drivebuddyAI-Lands-5-3-Million-Agreement-to-Equip-3-600-Electric-Buses-and-Trucks-in-India-with-AI-Safety.html</v>
+        <v>https://pr-inside.com/breaking-news-elektros-builds-market-momentum-around-its-hard-rock-r5210178.htm</v>
       </c>
       <c r="F654" t="str">
-        <v>NEW YORK, June 23, 2026 (GLOBE NEWSWIRE) -- Roadzen Inc. (Nasdaq: RDZN), a global leader in AI at the convergence of insurance and mobility, today announced that its drivebuddyAI platform for safety and autonomy has entered into an agreement valued at approximately $5.3 million (approximately ₹50 crore) with one of India's leading electric commercial vehicle leasing and fleet operators. The deployment covers drivebuddyAI's six-camera ADAS solution across 3,600 electric buses and trucks operating in public transportation, seaport logistics, mining, and industrial transportation, including electric city bus fleets serving major Indian metros. The initial deployment will be 1,300 vehicles, with volumes expected to ramp to 3,600 over the course of the year.</v>
+        <v>(PR-inside.com) ELEKTROS Says Expanding Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Drawing Broader Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 8, 2026 / With Wall Street continuing to trade near historic highs and market enthusiasm reminiscent of the dot-com era, record equity levels and rising demand for battery materials are bringing additional focus to businesses participating in the electrification economy. ELEKTROS Inc. reaffirmed its dedication to moving its hard-rock lithium initiatives forward, defending its patented EV charging technology and considering strategic ..</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>Tax1099 Expands Compliance Suite with Form 2290 E-Filing Ahead of HVUT ...</v>
+        <v>BREAKING NEWS: ELEKTROS Builds Market Momentum Around Its Hard-Rock Lithium, Critical Minerals and Advanced EV Charging Technology Strategy</v>
       </c>
       <c r="B655" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C655" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D655" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E655" t="str">
-        <v>https://pr-inside.com/tax1099-expands-compliance-suite-with-form-2290-e-filing-ahead-of-hvut-r5193747.htm</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-builds-market-momentum-around-its-hard-rock-lithium</v>
       </c>
       <c r="F655" t="str">
-        <v>(PR-inside.com) Truck Owners, fleet operators, and tax professionals can now file Heavy Vehicle Use Tax (HVUT) online and access their IRS-stamped Schedule 1 after acceptance. DALLAS, TX AND FAYETTEVILLE, AR / ACCESS Newswire / June 23, 2026 / Tax1099, a leading IRS-authorized eFiling platform, today announced the addition of Form 2290 to its growing portfolio of compliance solutions, providing truck owners, fleet operators, and tax professionals with the ability to file Heavy Vehicle Use Tax (HVUT) returns2290 onlinewith better convenience and efficiency. The Form 2290 pre-filing window offers an early chance for trucking businesses, fleet operators, and tax professionals to prepare ahead of ..</v>
+        <v>ELEKTROS Says Expanding Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Drawing Broader Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK)</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>When the rear wing has to go in your carry-on – a look into the different worlds of logistics at Audi</v>
+        <v>RiboX Therapeutics Announces FDA IND Clearance for RXIM002, the first Circular RNA-Based in vivo CAR Therapy for Autoimmune Cytopenias</v>
       </c>
       <c r="B656" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C656" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D656" t="str">
-        <v>Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E656" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356642</v>
+        <v>https://www.prnewswire.com/news-releases/ribox-therapeutics-announces-fda-ind-clearance-for-rxim002-the-first-circular-rna-based-in-vivo-car-therapy-for-autoimmune-cytopenias-302846525.html</v>
       </c>
       <c r="F656" t="str">
-        <v>- - &amp;#8226; How the logistics division of AUDI AG and the Formula 1 project benefit from each other - &amp;#8226; Dieter Braun, Head of Audi Supply Chain, in discussion with his F1 colleagues Bj�rn Brickwedde and Lars Rolack - &amp;#8226; Logistics as a performance factor in motorsport and a driving force in road car production - - - More than 20 race weekends, global supply chains, tight time windows, geopolitical tensions, and the constant pressure to get every part to the right place on time: Formula 1 is not onl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356642</v>
+        <v>The FDA IND clearance supports the initiation of RiboX's Phase 1 clinical trial evaluating targeted LNP-delivered circular RNA-based in vivo CAR-T therapy for autoimmune cytopenias. RXIM002 represents the world's first circular RNA-based in vivo CAR-T therapy achieving FDA IND clearance....</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>Ship Overseas Inc. Launches New POV Shipping Route from U.S. Mainland to Hawaii</v>
+        <v>See‑M Go™ Announces Public Launch: A Multi‑Vertical Platform Built to Move Communities Forward</v>
       </c>
       <c r="B657" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C657" t="str">
         <v>PR.com</v>
       </c>
       <c r="D657" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E657" t="str">
-        <v>https://www.pr.com/press-release/971741</v>
+        <v>https://www.pr.com/press-release/975875</v>
       </c>
       <c r="F657" t="str">
-        <v>Ship Overseas Inc. has launched a new POV shipping route connecting the U.S. mainland to Hawaii. Operating from its headquarters in San Diego, California, the company now offers comprehensive door-to-door and port-to-port vehicle logistics. Backed by over four decades of industry experience, this expansion features full ground pickup across the U.S., complete port documentation handling, and streamlined customs clearance [PR.com]</v>
+        <v>See-M Go™ introduces a unified ecosystem connecting mobility, lodging, local discovery, creators, and community commerce - bringing residents, travelers, and businesses together through one seamless platform designed to move communities forward. [PR.com]</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>ANCEL Launches BS300 and BS400 Super Capacitor Jump Starters to Expand Its Super Starter Lineup</v>
+        <v>AAA: 77% of Drivers Fear Mechanic Overcharges. One Service Fixes That.</v>
       </c>
       <c r="B658" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C658" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D658" t="str">
         <v>Automotive</v>
       </c>
       <c r="E658" t="str">
-        <v>https://www.prnewswire.com/news-releases/ancel-launches-bs300-and-bs400-super-capacitor-jump-starters-to-expand-its-super-starter-lineup-302807398.html</v>
+        <v>https://pressreleasenews.org/pressroom/aaa-77-of-drivers-fear-mechanic-overcharges-one-service-fixes-that</v>
       </c>
       <c r="F658" t="str">
-        <v>MARIETTA, Ga., June 22, 2026 /PRNewswire/ -- ANCEL , a globally renowned brand of intelligent automotive aftermarket equipment, has officially unveiled the ANCEL BS300 Super Starter and ANCEL BS400 Super Starter, expanding its BS Series of super capacitor jump starters for...</v>
+        <v/>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>Metal Stamping Market to Reach USD 373.85B by 2033 as Demand for Precision Manufacturing Accelerates Across Automotive, Electronics, and Industrial Sectors</v>
+        <v>Kaplan Fox Notifies Investors of Avis Budget Group, Inc. (CAR) of a Securities Fraud Class Action Deadline on September 29, 2026</v>
       </c>
       <c r="B659" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C659" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D659" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E659" t="str">
-        <v>https://www.prnewswire.com/news-releases/metal-stamping-market-to-reach-usd-373-85b-by-2033-as-demand-for-precision-manufacturing-accelerates-across-automotive-electronics-and-industrial-sectors-302806558.html</v>
+        <v>https://www.newsfilecorp.com/release/308735/Kaplan-Fox-Notifies-Investors-of-Avis-Budget-Group-Inc.-CAR-of-a-Securities-Fraud-Class-Action-Deadline-on-September-29-2026</v>
       </c>
       <c r="F659" t="str">
-        <v>Rising adoption of lightweight materials, expanding electric vehicle production, and advancements in automated stamping technologies are expected to drive long-term market growth SAN FRANCISCO, June 23, 2026 /PRNewswire/ -- The global metal stamping industry is poised for steady expansion...</v>
+        <v>New York, New York--(Newsfile Corp. - August 7, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ: CAR) on behalf of investors that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Avis and have suffered losses, you may CLICK HERE to contact us. You may also contact Kaplan Fox...</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>Toyota Mobility Foundation (TMF) launches European Hydrogen Regions Initiative and opens a call for regional collaborators</v>
+        <v>Zum Sees Strong Driver Hiring Momentum as More Than 200 Drivers and Families Celebrate New Philadelphia Operations Center</v>
       </c>
       <c r="B660" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C660" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D660" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E660" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356636</v>
+        <v>https://www.prnewswire.com/news-releases/zum-sees-strong-driver-hiring-momentum-as-more-than-200-drivers-and-families-celebrate-new-philadelphia-operations-center-302846408.html</v>
       </c>
       <c r="F660" t="str">
-        <v>- - &amp;#8226; Launch of a European Hydrogen Regions Initiative to accelerate pathways to a low&amp;amp;#8209;carbon energy future - &amp;#8226; Commitment to scalable, real-world solutions delivering climate, economic, and societal impact - &amp;#8226; Focus on integrated hydrogen ecosystems, connecting production, distribution, and mobility use appointment of Spilett GmbH to support the selection and regional engagement - &amp;#8226; Open call for European regions and stakeholders to identify candidate Hydrogen Regions now live - - - T... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356636</v>
+        <v>Grand opening marks another milestone in Zum's long-term investment in Philadelphia as hundreds of current and prospective drivers and their families gather ahead of the new school year PHILADELPHIA, Aug. 7, 2026 /PRNewswire/ -- Zūm, a leader in modern student mobility, this week welcomed...</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>Renault Group takes full ownership of Flexis</v>
+        <v>精准移民 OpenSky: A Premier Global Immigration and Passport Services Firm with Over a Decade of Experience</v>
       </c>
       <c r="B661" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C661" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D661" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E661" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356634</v>
+        <v>https://www.prweb.com/releases/-opensky-a-premier-global-immigration-and-passport-services-firm-with-over-a-decade-of-experience-302844722.html</v>
       </c>
       <c r="F661" t="str">
-        <v>- - &amp;#8226; Following the receipt of all required regulatory approvals, Renault Group has acquired full ownership of Flexis. - - &amp;#8226; Production of the Renault Trafic Van E-Tech electric, the first fully electric van based on a Software Defined Vehicle (SDV) platform, will begin as initially planned, at Renault Group&amp;#39;s Sandouville plant (France), at the end of 2026. - - &amp;#8226; As part of the longstanding partnership between Renault Group and Volvo Group in light commercial vehicles, Volvo Group, through... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356634</v>
+        <v>Founded in Hong Kong in 2013, with a network spanning New York, Dubai and Singapore and headquarters at 40 Wall Street NEW YORK, Aug. 7, 2026 /PRNewswire-PRWeb/ -- OpenSky, known in Chinese as 精准移民, is a leading international immigration and global mobility services firm. Founded in Hong...</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>CTO Confidence in Scaling AI Falls for Third Straight Year, Akkodis ...</v>
+        <v>In HelloNation, Insurance Expert Oscar Salas Details How Licensed Insurance Offices Handle Vehicle Registration Services</v>
       </c>
       <c r="B662" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C662" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D662" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E662" t="str">
-        <v>https://pr-inside.com/cto-confidence-in-scaling-ai-falls-for-third-straight-year-akkodis-r5193681.htm</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-insurance-expert-oscar-salas-details-how-licensed-insurance-offices-handle-vehicle-registration-services-302846325.html</v>
       </c>
       <c r="F662" t="str">
-        <v>(PR-inside.com) "What CTOs Think 2026: Scaling the agentic enterprise with confidence" reveals for the first time, innovation, not efficiency, as the primary driver of digital investment, signaling a move from cost-focused optimization toward growth. ZURICH, SWITZERLAND / ACCESS Newswire / June 23, 2026 / New research released today by Akkodis, a global leader in digital engineering consulting and part of the Adecco Group, shows that CTO confidence in scaling AI is declining, falling to 48% in 2026 from 82% in 2024 - even as AI adoption accelerates and enterprises face growing pressure to turn ambition into execution at scale. Image: What CTOs Think ..</v>
+        <v>Some authorized insurance offices in California can process vehicle registration transactions, offering drivers a practical alternative to standard DMV branch visits. COACHELLA, Calif., Aug. 7, 2026 /PRNewswire/ -- What options do drivers have when they need vehicle registration help...</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>CTO Confidence in Scaling AI Falls for Third Straight Year, Akkodis Report Finds</v>
+        <v>Premier Auto Protect outlines Audi extended warranty options for turbocharged engine repairs</v>
       </c>
       <c r="B663" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C663" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D663" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E663" t="str">
-        <v>https://www.newswire.com/news/cto-confidence-in-scaling-ai-falls-for-third-straight-year-akkodis-report-finds</v>
+        <v>https://pressreleasenews.org/pressroom/premier-auto-protect-outlines-audi-extended-warranty-options-for-turbocharged-engine-repairs</v>
       </c>
       <c r="F663" t="str">
-        <v>"What CTOs Think 2026: Scaling the agentic enterprise with confidence" reveals for the first time, innovation, not efficiency, as the primary driver of digital investment, signaling a move from cost-focused optimization toward growth.</v>
+        <v>Premier Auto Protect details how Audi Extended Warranty coverage can help offset turbocharged engine and water pump repair costs after factory protection ends.</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>Geely Farizon, WeRide a Kwoon Chung představily na Mezinárodním veletrhu automobilového průmyslu a dodavatelského řetězce 2026 (Hongkong) robotická taxi s pravostranným řízením</v>
+        <v>BREAKING NEWS: ELEKTROS Advances Its Lithium Vision and Proprietary ...</v>
       </c>
       <c r="B664" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C664" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D664" t="str">
         <v>Energy, Automotive</v>
       </c>
       <c r="E664" t="str">
-        <v>https://www.prnewswire.com/news-releases/geely-farizon-weride-a-kwoon-chung-pedstavily-na-mezinarodnim-veletrhu-automobiloveho-prmyslu-a-dodavatelskeho-etzce-2026-hongkong-roboticka-taxi-s-pravostrannym-izenim-302807010.html</v>
+        <v>https://pr-inside.com/breaking-news-elektros-advances-its-lithium-vision-and-proprietary-r5209804.htm</v>
       </c>
       <c r="F664" t="str">
-        <v>HONGKONG, 23. června 2026 /PRNewswire/ -- Geely Farizon New Energy Commercial Vehicle Group (Geely Farizon), přední čínská značka užitkových vozidel na nové energie, podepsala na Mezinárodním veletrhu automobilového průmyslu a dodavatelského řetězce 2026 (Hongkong) dohodu o strategické...</v>
+        <v>(PR-inside.com) ELEKTROS Says Expanding Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Drawing Broader Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) As Wall Street continues its powerful advance near historic highs, evoking the energy of the dot-com era, record equity markets and accelerating demand for battery materials are placing heightened attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains firmly committed to advancing its hard-rock lithium initiatives, safeguarding its patented EV charging technology and evaluating strategic business opportunities that may support long-term shareholder value. WEST PALM ..</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>Na Międzynarodowych Targach Motoryzacyjnych i Łańcucha Dostaw 2026 w Hongkongu Geely Farizon, WeRide i Kwoon Chung prezentują taksówki Robotaxi z kierownicą po prawej stronie, przyspieszając globalną ekspansję</v>
+        <v>BREAKING NEWS: ELEKTROS Advances Its Lithium Vision and Proprietary EV Charging Patent as Global Markets Spotlight the Next Generation of Growth</v>
       </c>
       <c r="B665" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C665" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D665" t="str">
         <v>Energy, Automotive</v>
       </c>
       <c r="E665" t="str">
-        <v>https://www.prnewswire.com/news-releases/na-midzynarodowych-targach-motoryzacyjnych-i-acucha-dostaw-2026-w-hongkongu-geely-farizon-weride-i-kwoon-chung-prezentuj-taksowki-robotaxi-z-kierownic-po-prawej-stronie-przyspieszajc-globaln-ekspansj-302807006.html</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-advances-its-lithium-vision-and-proprietary-ev-charging</v>
       </c>
       <c r="F665" t="str">
-        <v>HONGKONG, 23 czerwca 2026 r. /PRNewswire/ -- Geely Farizon New Energy Commercial Vehicle Group (Geely Farizon), największa chińska marka użytkowych pojazdów zasilanych alternatywnymi źródłami energii, podpisała podczas Międzynarodowych Targów Motoryzacyjnych i Łańcucha Dostaw 2026...</v>
+        <v>ELEKTROS Says Expanding Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Drawing Broader Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) As Wall Street continues its powerful advance near historic highs, evoking the energy of the dot-com era, record equity markets and accelerating demand for battery materials are placing heightened attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains firmly committed to advancing its hard-rock lithium initiatives, safeguarding its patented EV charging technology and evaluating strategic business opportunities that may support long-term shareholder value.</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>Geely Farizon, WeRide и Kwoon Chung представляют роботизированное такси с правым рулем на выставке International Automotive &amp;amp; Supply Chain Expo 2026 (Гонконг), ускоряя глобальную экспансию</v>
+        <v>BREAKING NEWS: ELEKTROS Elevates Its Lithium Strategy and Proprietary ...</v>
       </c>
       <c r="B666" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C666" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D666" t="str">
         <v>Energy, Automotive</v>
       </c>
       <c r="E666" t="str">
-        <v>https://www.prnewswire.com/news-releases/geely-farizon-weride--kwoon-chung---------international-automotive--supply-chain-expo-2026-----302806988.html</v>
+        <v>https://pr-inside.com/breaking-news-elektros-elevates-its-lithium-strategy-and-proprietary-r5209753.htm</v>
       </c>
       <c r="F666" t="str">
-        <v>ГОНКОНГ, 23 июня 2026 г. /PRNewswire/ -- Geely Farizon New Energy Commercial Vehicle Group (Geely Farizon), ведущий китайский бренд новых коммерческих автомобилей в сфере энергетики, подписал соглашение о стратегическом сотрудничестве с WeRide, мировым лидером в области технологий...</v>
+        <v>(PR-inside.com) ELEKTROS Says Broader Recognition of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Expanding Attention Around the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) As Wall Street sustains its powerful advance near historic highs, recalling the momentum of the dot-com era, record equity markets and accelerating demand for battery materials are directing heightened attention toward companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains resolutely focused on advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may contribute to long-term shareholder value. WEST PALM BEACH, ..</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>Geely Farizon, WeRide und Kwoon Chung stellen auf der 2026 International Automotive &amp;amp; Supply Chain Expo (Hongkong) Robotaxis mit Rechtslenkung vor und treiben damit ihre globale Expansion voran</v>
+        <v>BREAKING NEWS: ELEKTROS Elevates Its Lithium Strategy and Proprietary EV Charging Patent as Global Investors Focus on the Next Wave of Growth</v>
       </c>
       <c r="B667" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C667" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D667" t="str">
         <v>Energy, Automotive</v>
       </c>
       <c r="E667" t="str">
-        <v>https://www.prnewswire.com/news-releases/geely-farizon-weride-und-kwoon-chung-stellen-auf-der-2026-international-automotive--supply-chain-expo-hongkong-robotaxis-mit-rechtslenkung-vor-und-treiben-damit-ihre-globale-expansion-voran-302806985.html</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-elevates-its-lithium-strategy-and-proprietary-ev</v>
       </c>
       <c r="F667" t="str">
-        <v>HONGKONG, 23. Juni 2026 /PRNewswire/ -- Die Geely Farizon New Energy Commercial Vehicle Group (Geely Farizon), Chinas führende neue Energie-Nutzfahrzeugmarke, unterzeichnete auf der International Automotive &amp; Supply Chain Expo 2026 (Hongkong) eine strategische Kooperationsvereinbarung mit...</v>
+        <v>ELEKTROS Says Broader Recognition of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Expanding Attention Around the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) As Wall Street sustains its powerful advance near historic highs, recalling the momentum of the dot-com era, record equity markets and accelerating demand for battery materials are directing heightened attention toward companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains resolutely focused on advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may contribute to long-term shareholder value.</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>Geely Farizon, WeRide et Kwoon Chung lancent des robotaxis à conduite à droite lors du Salon international de l'automobile et de la chaîne d'approvisionnement 2026 (Hong Kong), accélérant ainsi leur expansion mondiale</v>
+        <v>In HelloNation, Personal Injury Experts Paul and Jeremy Levin of Hartford, CT Outline What to Do After a Car Accident</v>
       </c>
       <c r="B668" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C668" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D668" t="str">
-        <v>Energy, Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E668" t="str">
-        <v>https://www.prnewswire.com/news-releases/geely-farizon-weride-et-kwoon-chung-lancent-des-robotaxis-a-conduite-a-droite-lors-du-salon-international-de-lautomobile-et-de-la-chaine-dapprovisionnement-2026-hong-kong-accelerant-ainsi-leur-expansion-mondiale-302806982.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-personal-injury-experts-paul-and-jeremy-levin-of-hartford-ct-outline-what-to-do-after-a-car-accident-302846218.html</v>
       </c>
       <c r="F668" t="str">
-        <v>HONG KONG, 23 juin 2026 /PRNewswire/ -- Geely Farizon New Energy Commercial Vehicle Group (Geely Farizon), première marque chinoise de véhicules utilitaires à énergie nouvelle, a signé un accord de coopération stratégique avec WeRide, leader mondial des technologies de conduite autonome,...</v>
+        <v>HARTFORD, Conn., Aug. 7, 2026 /PRNewswire/ -- What should Hartford drivers do immediately after a car accident to protect their health and legal rights? That's the focus of a HelloNation article that walks readers through the critical steps to take in the first 24 hours after a crash....</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Involving Verra ...</v>
+        <v>BREAKING NEWS: ELEKTROS Showcases Its Sierra Leone Lithium Vision and ...</v>
       </c>
       <c r="B669" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C669" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D669" t="str">
-        <v>Finance, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E669" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-involving-verra-r5193593.htm</v>
+        <v>https://pr-inside.com/breaking-news-elektros-showcases-its-sierra-leone-lithium-vision-and-r5209741.htm</v>
       </c>
       <c r="F669" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 22, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) ELEKTROS Says Its Hard-Rock Lithium Initiatives and Proprietary U.S. EV Charging Technology Continue to Strengthen Awareness of the Company's Long-Term Strategy ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) As Wall Street maintains strong momentum near historic highs, with an atmosphere reminiscent of the dot-com era, record equity markets and rising demand for battery materials are bringing greater visibility to companies participating in the electrification economy. ELEKTROS Inc. reiterated its steadfast commitment to progressing its hard-rock lithium initiatives, preserving its patented EV charging technology and considering strategic business opportunities that may support long-term shareholder value. WEST PALM BEACH, FL / ACCESS Newswire / ..</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>Hawaii Property Owners Donate Real Estate to Driving Successful Lives Instead of Carrying Extra Costs</v>
+        <v>BREAKING NEWS: ELEKTROS Showcases Its Sierra Leone Lithium Vision and Advanced EV Charging Patent Amid Renewed Global Interest in Emerging Growth</v>
       </c>
       <c r="B670" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C670" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D670" t="str">
-        <v>Real Estate, Automotive, Education</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E670" t="str">
-        <v>https://www.prunderground.com/hawaii-property-owners-donate-real-estate-to-driving-successful-lives-instead-of-carrying-extra-costs/00385975/</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-showcases-its-sierra-leone-lithium-vision-and-advanced</v>
       </c>
       <c r="F670" t="str">
-        <v>Hawaii residents are learning that donating unwanted property can avoid management headaches while helping charitable causes support people in need. The post Hawaii Property Owners Donate Real Estate to Driving Successful Lives Instead of Carrying Extra Costs first appeared on</v>
+        <v>ELEKTROS Says Its Hard-Rock Lithium Initiatives and Proprietary U.S. EV Charging Technology Continue to Strengthen Awareness of the Company's Long-Term Strategy ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) As Wall Street maintains strong momentum near historic highs, with an atmosphere reminiscent of the dot-com era, record equity markets and rising demand for battery materials are bringing greater visibility to companies participating in the electrification economy. ELEKTROS Inc. reiterated its steadfast commitment to progressing its hard-rock lithium initiatives, preserving its patented EV charging technology and considering strategic business opportunities that may support long-term shareholder value.</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>West Virginia Families Donate Property to Driving Successful Lives and Create New Opportunities</v>
+        <v>BREAKING NEWS: ELEKTROS Strengthens Its Position Across Lithium and ...</v>
       </c>
       <c r="B671" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C671" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D671" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E671" t="str">
-        <v>https://www.prunderground.com/west-virginia-families-donate-property-to-driving-successful-lives-and-create-new-opportunities/00385969/</v>
+        <v>https://pr-inside.com/breaking-news-elektros-strengthens-its-position-across-lithium-and-r5209739.htm</v>
       </c>
       <c r="F671" t="str">
-        <v>West Virginia residents are choosing real estate donations over difficult sales, helping support charitable programs that serve families and veterans. The post West Virginia Families Donate Property to Driving Successful Lives and Create New Opportunities first appeared on</v>
+        <v>(PR-inside.com) ELEKTROS Highlights Continued Momentum Behind Its Hard-Rock Lithium Program and Proprietary EV Charging Patent as It Pursues Long-Term Strategic Growth ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) As Wall Street continues to demonstrate powerful momentum near historic highs, echoing the excitement of the dot-com era, record equity markets and accelerating battery-material demand are shining a brighter spotlight on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains deeply committed to advancing its hard-rock lithium initiatives, defending its patented EV charging technology and exploring strategic business opportunities that may enhance long-term shareholder value. WEST PALM BEACH, FL / ACCESS Newswire ..</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>New Mexico Residents Turn Unused Property Into Help Through Real Estate Donations to Driving Successful Lives</v>
+        <v>BREAKING NEWS: ELEKTROS Strengthens Its Position Across Lithium and EV Innovation as Its Sierra Leone Strategy and U.S. Charging Patent Gain Visibility</v>
       </c>
       <c r="B672" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C672" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D672" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E672" t="str">
-        <v>https://www.prunderground.com/new-mexico-residents-turn-unused-property-into-help-through-real-estate-donations-to-driving-successful-lives/00385964/</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-strengthens-its-position-across-lithium-and-ev</v>
       </c>
       <c r="F672" t="str">
-        <v>New Mexico donors are discovering that real estate donations can be easier than selling while helping charities make a difference for those in need. The post New Mexico Residents Turn Unused Property Into Help Through Real Estate Donations to Driving Successful Lives first appeared on</v>
+        <v>ELEKTROS Highlights Continued Momentum Behind Its Hard-Rock Lithium Program and Proprietary EV Charging Patent as It Pursues Long-Term Strategic Growth ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) As Wall Street continues to demonstrate powerful momentum near historic highs, echoing the excitement of the dot-com era, record equity markets and accelerating battery-material demand are shining a brighter spotlight on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains deeply committed to advancing its hard-rock lithium initiatives, defending its patented EV charging technology and exploring strategic business opportunities that may enhance long-term shareholder value.</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>Hawaii Residents Donate Cars to Driving Successful Lives Instead of Navigating Difficult Resale Markets</v>
+        <v>Strutt betreedt Europa: uitbreiding van de productlijn met nieuwe ev¹e-variant en presentatie van het evoluerende slimme ecosysteem op IFA 2026</v>
       </c>
       <c r="B673" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C673" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D673" t="str">
-        <v>Real Estate, Automotive, Education</v>
+        <v>Automotive</v>
       </c>
       <c r="E673" t="str">
-        <v>https://www.prunderground.com/hawaii-residents-donate-cars-to-driving-successful-lives-instead-of-navigating-difficult-resale-markets/00385944/</v>
+        <v>https://www.prnewswire.com/news-releases/strutt-betreedt-europa-uitbreiding-van-de-productlijn-met-nieuwe-eve-variant-en-presentatie-van-het-evoluerende-slimme-ecosysteem-op-ifa-2026-302846197.html</v>
       </c>
       <c r="F673" t="str">
-        <v>Hawaii donors are learning that charitable vehicle donations can be easier than selling locally while helping fund programs that support people in need. The post Hawaii Residents Donate Cars to Driving Successful Lives Instead of Navigating Difficult Resale Markets first appeared on</v>
+        <v>BERLIJN, 7 augustus 2026 /PRNewswire/ -- Smart mobility innovator Strutt betreedt officieel de Europese markt met een grote showcase op IFA Berlin 2026 (4-8 september). Het evenement markeert het wereldwijde debuut van het nieuwe ev¹e-model, een gloednieuwe lijn van ecosysteemaccessoires...</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>West Virginia Families Choose Driving Successful Lives Vehicle Donations to Support Charity</v>
+        <v>LaFontaine Automotive Group Joins Amazon Autos Marketplace with More Than 40 Retail Locations in Michigan</v>
       </c>
       <c r="B674" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C674" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D674" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E674" t="str">
-        <v>https://www.prunderground.com/west-virginia-families-choose-driving-successful-lives-vehicle-donations-to-support-charity/00385940/</v>
+        <v>https://www.prnewswire.com/news-releases/lafontaine-automotive-group-joins-amazon-autos-marketplace-with-more-than-40-retail-locations-in-michigan-302846193.html</v>
       </c>
       <c r="F674" t="str">
-        <v>West Virginia residents are discovering that donating a used car can avoid sales headaches while helping provide resources for families and veterans in need. The post West Virginia Families Choose Driving Successful Lives Vehicle Donations to Support Charity first appeared on</v>
+        <v>Leading automotive retailer expands its omnichannel strategy, bringing a seamless online vehicle shopping experience to Michigan consumers through Amazon Autos. HIGHLAND, Mich., Aug. 7, 2026 /PRNewswire/ -- LaFontaine Automotive Group today announced its more than 40 retail locations has...</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>New Mexico Residents Turn Unused Vehicles Into Help Through Car Donations with Driving Successful Lives</v>
+        <v>B2Gold Granted Fekola Regional Exploitation Permit by the State of Mali</v>
       </c>
       <c r="B675" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C675" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D675" t="str">
-        <v>Real Estate, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E675" t="str">
-        <v>https://www.prunderground.com/new-mexico-residents-turn-unused-vehicles-into-help-through-car-donations-with-driving-successful-lives/00385932/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/07/3341245/0/en/b2gold-granted-fekola-regional-exploitation-permit-by-the-state-of-mali.html</v>
       </c>
       <c r="F675" t="str">
-        <v>New Mexico donors are finding that giving away an unwanted car can be easier than selling it while helping charitable programs make a lasting impact. The post New Mexico Residents Turn Unused Vehicles Into Help Through Car Donations with Driving Successful Lives first appeared on</v>
+        <v>VANCOUVER, British Columbia, Aug. 07, 2026 (GLOBE NEWSWIRE) -- B2Gold Corp. (TSX: BTO, NYSE AMERICAN: BTG, NSX: B2G) (“B2Gold” or the “Company”) is pleased to announce that the State of Mali has granted the Menankoto exploitation permit to B2Gold’s Malian subsidiary (the “Menankoto Exploitation Permit”). The Menankoto Exploitation Permit together with the Dandoko exploration permit make up Fekola Regional, which is a key near-term production growth driver for B2Gold. The issuance of the Menankoto Exploitation Permit follows productive dialogue between B2Gold and the State of Mali that commenced in late July 2025 and has continued until present. The discussions culminated in the receipt of both the approval to commence underground mining operations at the Fekola Mine in July 2025, and now t</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>SUN COMMUNITIES APPOINTS ILEANA MCALARY AS GENERAL COUNSEL, EXECUTIVE VICE PRESIDENT, AND SECRETARY</v>
+        <v>Teletrac Navman Names Pankaj Sharma Vice President of Product Management</v>
       </c>
       <c r="B676" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C676" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D676" t="str">
-        <v>Finance, Real Estate, Automotive</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E676" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315617/0/en/SUN-COMMUNITIES-APPOINTS-ILEANA-MCALARY-AS-GENERAL-COUNSEL-EXECUTIVE-VICE-PRESIDENT-AND-SECRETARY.html</v>
+        <v>https://www.prnewswire.com/news-releases/teletrac-navman-names-pankaj-sharma-vice-president-of-product-management-302846089.html</v>
       </c>
       <c r="F676" t="str">
-        <v>Southfield, MI, June 22, 2026 (GLOBE NEWSWIRE) -- Sun Communities, Inc. (NYSE: SUI) (the “Company”), a real estate investment trust (“REIT”) that owns and operates, or has an interest in, manufactured housing (“MH”) and recreational vehicle (“RV”) communities (collectively, the “properties”), today announced the appointment of Ileana McAlary as General Counsel, Executive Vice President, and Secretary, effective June 29, 2026.</v>
+        <v>Industry veteran to lead product strategy as company accelerates AI-driven innovation for fleet customers NORTHBROOK, Ill., Aug. 7, 2026 /PRNewswire/ -- Teletrac Navman, a leading connected mobility platform for industries that manage vehicle and equipment assets, today announced the...</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>EV Charging Infrastructure Market Projected to Reach USD 238.82 Billion by 2033 As Public and Private Sector Investments Propel Global EV Charging Infrastructure Expansion</v>
+        <v>The Audi Nuvolari in 405 days</v>
       </c>
       <c r="B677" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C677" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D677" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E677" t="str">
-        <v>https://www.prnewswire.com/news-releases/ev-charging-infrastructure-market-projected-to-reach-usd-238-82-billion-by-2033-as-public-and-private-sector-investments-propel-global-ev-charging-infrastructure-expansion-302806528.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358641</v>
       </c>
       <c r="F677" t="str">
-        <v>Growing Investments in Fast-Charging Networks, Government Incentives, and Smart Charging Technologies Continue to Transform the Global EV Ecosystem SAN FRANCISCO, June 22, 2026 /PRNewswire/ -- The global electric vehicle (EV) charging infrastructure industry is entering a period of rapid...</v>
+        <v>- - &amp;#8226; Agile collaboration: a focused project team created a supercar in record time - &amp;#8226; Gabriel Bortoleto and Nico H�lkenberg, drivers for the Audi Revolut F1 Team, tested the supercar during the development phase - &amp;#8226; A making-of video offers insights into the development journey of the Audi Nuvolari and the close collaboration within the project team - - - 405 days from the first sketch to the drivable prototype: the Audi Nuvolari demonstrates a new pace in vehicle development at Audi. The... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358641</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>Vadzo Imaging Breaks Down Onsemi AR0821 vs Onsemi AR0830: HDR Performance, Pixel Architecture, and Frame Rate Trade-offs for 4K USB Camera Selection</v>
+        <v>Acura to Reveal Concept Car Previewing Next-Generation Design at 2026 Monterey Car Week</v>
       </c>
       <c r="B678" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C678" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D678" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E678" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-breaks-down-onsemi-ar0821-vs-onsemi-ar0830-hdr-22800970</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358640</v>
       </c>
       <c r="F678" t="str">
-        <v>This technical guide from Vadzo Imaging compares the onsemi AR0821 and onsemi AR0830 sensors across HDR dynamic range, pixel architecture, 4K frame rate, NIR sensitivity, and LI-HDR capability. Both sensors are available as production ready 8MP USB camera modules from Vadzo Imaging with driver support for Windows, Linux, and macOS. The purpose of this comparison is to enable OEM engineers and system integrators to select the correct sensor platform for robotics, AGV navigation, security surveillance, people counting, ID verification, and depth sensing deployments based on physics and system requirements rather than on nominal specification overlap.</v>
+        <v>A new Acura concept car will make its global debut next week during the famed Monterey Car Week, showcasing a bold new era for Acura design. The new design language, led by Acura Creative Director Yasutake Tsuchida, will influence the brand&amp;#39;s future models, beginning with the fourth-generation Acura RDX Hybrid set to arrive in the coming years. - - The public can see the Acura concept car on Aug. 14 at The Quail, A Motorsports Gathering and Aug. 16 on the Concept Lawn at Pebble Beach Concou... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358640</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>Global EV Momentum and Expanding Lithium Markets Bring New Attention ...</v>
+        <v>Micware Co., Ltd. Announces New Equity Research Report from Alphaterra Advisory</v>
       </c>
       <c r="B679" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C679" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D679" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E679" t="str">
-        <v>https://pr-inside.com/global-ev-momentum-and-expanding-lithium-markets-bring-new-attention-r5193481.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/07/3341090/0/en/micware-co-ltd-announces-new-equity-research-report-from-alphaterra-advisory.html</v>
       </c>
       <c r="F679" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 22, 2026 / ELEKTROS Inc. (OTC Pink:ELEK), publicly traded under ticker symbol ELEK, today expressed its appreciation to shareholders, supporters, and investors worldwide as growing awareness continues to highlight the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As gasoline prices remain elevated in many regions of the world, many consumers continue exploring electric vehicle alternatives to help reduce transportation costs. Industry-wide demand for electric vehicles, battery materials, lithium resources, and charging infrastructure continues to expand globally. Management believes the growing importance of lithium, a key component ..</v>
+        <v>KOBE, Japan, Aug. 07, 2026 (GLOBE NEWSWIRE) -- Micware Co., Ltd. (Nasdaq: MWC) (the “Company” or “Micware”), a Japan-based provider of software development services and innovative IT solutions mainly focused on the automotive and mobility sectors, today announced the release of a new company-sponsored research report from Alphaterra Advisory, a strategic consulting firm, covering the Company’s American Depositary Shares (“ADSs”), each representing one ordinary share of the Company.</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>Global EV Momentum and Expanding Lithium Markets Bring New Attention to ELEKTROS Inc.'s Vision for Future Growth</v>
+        <v>BTQ Technologies and ITRI Complete Key Milestone in Global QCIM Chip Roadmap Led by BTQ and ICTK</v>
       </c>
       <c r="B680" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C680" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D680" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E680" t="str">
-        <v>https://www.newswire.com/news/global-ev-momentum-and-expanding-lithium-markets-bring-new-attention-22803432</v>
+        <v>https://www.prnewswire.com/news-releases/btq-technologies-and-itri-complete-key-milestone-in-global-qcim-chip-roadmap-led-by-btq-and-ictk-302845917.html</v>
       </c>
       <c r="F680" t="str">
-        <v/>
+        <v>Validation demonstrates QCIM core IP can accelerate FIPS 203, 204 and 205 under demanding operating conditions, advancing next-generation hardware for military, industrial, automotive, IoT, Physical AI and connected infrastructure VANCOUVER, BC, Aug. 7, 2026 /PRNewswire/ -- BTQ...</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>Global EV Expansion and Rising Lithium Demand Highlight ELEKTROS Inc.'s ...</v>
+        <v>Mobility Global Reports Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B681" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C681" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D681" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E681" t="str">
-        <v>https://pr-inside.com/global-ev-expansion-and-rising-lithium-demand-highlight-elektros-inc-s-r5193479.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/mobility-global-reports-second-quarter-110000886.html</v>
       </c>
       <c r="F681" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 22, 2026 / ELEKTROS Inc. (OTC Pink:ELEK), publicly traded under ticker symbol ELEK, today expressed its appreciation to shareholders, supporters, and investors worldwide as growing awareness continues to highlight the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As gasoline prices remain elevated in many regions of the world, many consumers continue exploring electric vehicle alternatives to help reduce transportation costs. Industry-wide demand for electric vehicles, battery materials, lithium resources, and charging infrastructure continues to expand globally. Management believes the growing importance of lithium, a key component ..</v>
+        <v>CENTREVILLE, Va., August 07, 2026--Second Quarter 2026 Earnings Release</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>Global EV Expansion and Rising Lithium Demand Highlight ELEKTROS Inc.'s Vision for Innovation and Future Growth</v>
+        <v>Inside the Future of Human Resources with SHRM CEO Johnny C. Taylor Jr. - Sunil Ramlall</v>
       </c>
       <c r="B682" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C682" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D682" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E682" t="str">
-        <v>https://www.newswire.com/news/global-ev-expansion-and-rising-lithium-demand-highlight-elektros-inc-s-22803431</v>
+        <v>https://www.pr.com/press-release/975790</v>
       </c>
       <c r="F682" t="str">
-        <v/>
+        <v>In this exclusive interview, Dr. Sunil Ramlall, Program Director at the University of New Hampshire College of Professional Studies, sits down with Johnny C. Taylor Jr., President and CEO of the Society for Human Resource Management (SHRM), to discuss the future of human resources, leadership, and the evolving workplace. Their conversation explores how HR has become a strategic driver of organizational success, the [PR.com]</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>Vadzo Imaging Introduces Falcon-821CRH Onsemi AR0821 M12 Autofocus Camera with 4K HDR Imaging for Fundus Camera OEMs</v>
+        <v>VERDO Finalizes Solar-Powered Shared Scooter Development Plan, Partnering ...</v>
       </c>
       <c r="B683" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C683" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D683" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Energy, Automotive</v>
       </c>
       <c r="E683" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-introduces-falcon-821crh-onsemi-ar0821-m12-autofocus-22800967</v>
+        <v>https://pr-inside.com/verdo-finalizes-solar-powered-shared-scooter-development-plan-partnering-r5209548.htm</v>
       </c>
       <c r="F683" t="str">
-        <v>The Falcon-821CRH is an 8MP Color Rolling Shutter USB 3.2 Gen 1 Camera with VCM Autofocus, built on the Onsemi AR0821 sensor. It is designed for fundus camera OEMs, ophthalmic diagnostics instrument manufacturers, retinal imaging system integrators, surgical imaging device developers, and digital pathology scanner builders. It delivers a AR0821 M12 Autofocus Camera with 4K HDR, programmable VCM focus control, and auto exposure at full 8MP resolution with driver support for Windows, Linux, and Android in a compact M12 lens mount form factor.</v>
+        <v>(PR-inside.com) ALBANY, NY / ACCESS Newswire / August 7, 2026 / Recently, urban micro-mobility operator VERDO announced the latest progress in its new energy transportation strategy. The company is now fully advancing the customized development and mass-production preparations of solar-powered electric scooters. At the same time, VERDO is conducting in-depth technical discussions and supply chain collaborations with several globally renowned short-distance mobility equipment manufacturers, focusing on photovoltaic vehicle integration, customized vehicle manufacturing, and the establishment of a low-carbon supply chain. These efforts aim to build a solid industrial foundation for the large-scale market deployment of next-generation solar-powered mobility vehicles. The collaboration and ..</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>Top OOH Advertising Agency GOOD TRAFFIC Extends Vehicle Wrap Campaign Capabilities to Brazil in Major International Expansion</v>
+        <v>Torex Introduces Automotive AEC-Q100 Grade 1-Compliant 36V/600mA Compact Step-Down DC/DC Converter XD9704/XD9705 Series</v>
       </c>
       <c r="B684" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C684" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D684" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E684" t="str">
-        <v>https://www.prweb.com/releases/top-ooh-advertising-agency-good-traffic-extends-vehicle-wrap-campaign-capabilities-to-brazil-in-major-international-expansion-302805132.html</v>
+        <v>https://finance.yahoo.com/technology/articles/torex-introduces-automotive-aec-q100-025500519.html</v>
       </c>
       <c r="F684" t="str">
-        <v>GOOD TRAFFIC, a top OOH advertising agency specializing in vehicle wrap campaigns, now operates across four international markets following its expansion into Brazil, giving brands and their agencies a proven mobile advertising platform with global reach. BROOKLYN, N.Y., June 22, 2026...</v>
+        <v>TOKYO, August 07, 2026--Torex introduces the XD9704/XD9705 series, compact 36V/600mA automotive buck DC/DC converters compliant with AEC-Q100 Grade 1.</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>Cobot Announces Second-Generation Proxie, Bringing Production-Tested Physical AI to Real Operations</v>
+        <v>Cartekit CarPlay Pro Review 2026: Wired CarPlay Drivers Ready to Leave the Cable Behind Discover the Plug-In Wireless Adapter</v>
       </c>
       <c r="B685" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C685" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D685" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E685" t="str">
-        <v>https://www.prweb.com/releases/cobot-announces-second-generation-proxie-bringing-production-tested-physical-ai-to-real-operations-302806088.html</v>
+        <v>https://www.newswire.com/news/cartekit-carplay-pro-review-2026-wired-carplay-drivers-ready-to-leave-the-cable</v>
       </c>
       <c r="F685" t="str">
-        <v>One production-tested platform combines mobility, bimanual manipulation, and self-directed task execution, deploying in days with no IT integration and no human dispatcher SANTA CLARA, Calif., June 22, 2026 /PRNewswire-PRWeb/ -- Collaborative Robotics Inc. (Cobot) today announced the...</v>
+        <v>As wired CarPlay and Android Auto drivers look for simpler in-car connectivity in 2026, this Cartekit CarPlay Pro review examines the brand-stated plug-in wireless adapter, compatibility requirements, current pricing, shipping details, and return terms buyers are checking before leaving the cable behind.</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>Step One Automotive Group Opens State-of-the-Art Kia Dealership in Fort Walton Beach</v>
+        <v>ROSEN, A TOP-RANKED LAW FIRM, Encourages America's Car-Mart, Inc. Investors to Inquire About Securities Class Action Investigation - CRMT</v>
       </c>
       <c r="B686" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C686" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D686" t="str">
-        <v>Retail, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E686" t="str">
-        <v>https://www.prweb.com/releases/step-one-automotive-group-opens-state-of-the-art-kia-dealership-in-fort-walton-beach-302805771.html</v>
+        <v>https://www.newsfilecorp.com/release/308515/ROSEN-A-TOPRANKED-LAW-FIRM-Encourages-Americas-CarMart-Inc.-Investors-to-Inquire-About-Securities-Class-Action-Investigation-CRMT</v>
       </c>
       <c r="F686" t="str">
-        <v>New Facility Brings Expanded Service Capacity, a Premium Ownership Experience and Large Economic Impact to the Emerald Coast FORT WALTON BEACH, Fla., June 22, 2026 /PRNewswire-PRWeb/ -- Step One Automotive Group, one of the Florida Panhandle's most established automotive retail groups,...</v>
+        <v>New York, New York--(Newsfile Corp. - August 6, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, continues to investigate potential securities claims on behalf of shareholders of America's Car-Mart, Inc. (NASDAQ: CRMT) resulting from allegations that America's Car-Mart may have issued materially misleading business information to the investing public.SO WHAT: If you purchased America's Car-Mart securities you may be entitled to compensation without payment of any out of pocket...</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>As Global Gasoline Prices Remain Elevated and Demand for Electric Vehicles, ...</v>
+        <v>Pomerantz Law Firm Announces the Filing of a Class Action on Behalf of Investors in Avis Budget Group, Inc. - CAR</v>
       </c>
       <c r="B687" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C687" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D687" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E687" t="str">
-        <v>https://pr-inside.com/as-global-gasoline-prices-remain-elevated-and-demand-for-electric-vehicles-r5193417.htm</v>
+        <v>https://www.prnewswire.com/news-releases/pomerantz-law-firm-announces-the-filing-of-a-class-action-on-behalf-of-investors-in-avis-budget-group-inc--car-302845533.html</v>
       </c>
       <c r="F687" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 22, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed its appreciation to shareholders, supporters, and investors worldwide as growing awareness continues to highlight the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As gasoline prices remain elevated in many regions of the world, many consumers continue exploring electric vehicle alternatives to help reduce transportation costs. Industry-wide demand for electric vehicles, battery materials, lithium resources, and charging infrastructure continues to expand globally. Management believes the growing importance of lithium, a key component ..</v>
+        <v>NEW YORK, Aug. 6, 2026 /PRNewswire/ -- Pomerantz LLP announces that a class action lawsuit has been filed on behalf of investors in Avis Budget Group, Inc. ("Avis" or the "Company") (NASDAQ: CAR). The class action, filed in the United States District Court for the Middle District of...</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>As Global Gasoline Prices Remain Elevated and Demand for Electric Vehicles, Lithium Resources, and Advanced Charging Technologies Continues to Grow, Increasing Investor Awareness Highlights ELEKTROS Inc.'s Vision for Critical Minerals and EV Innovation</v>
+        <v>indie Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B688" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C688" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D688" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E688" t="str">
-        <v>https://www.newswire.com/news/as-global-gasoline-prices-remain-elevated-and-demand-for-electric-vehicles</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/indie-reports-second-quarter-2026-203000683.html</v>
       </c>
       <c r="F688" t="str">
-        <v/>
+        <v>ALISO VIEJO, Calif., August 06, 2026--indie Semiconductor, Inc. (Nasdaq: INDI), an automotive solutions innovator, today announced second quarter results for the period ended June 30, 2026. Q2 revenue was $64.0 million.</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>Packetalk Technologies to Debut New In-Car Mobile ALPR System at Police Security Expo 2026</v>
+        <v>MicroVision Reports Second Quarter 2026 Results and Highlights Commercial ...</v>
       </c>
       <c r="B689" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C689" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D689" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E689" t="str">
-        <v>https://www.prweb.com/releases/packetalk-technologies-to-debut-new-in-car-mobile-alpr-system-at-police-security-expo-2026-302805937.html</v>
+        <v>https://pr-inside.com/microvision-reports-second-quarter-2026-results-and-highlights-commercial-r5209421.htm</v>
       </c>
       <c r="F689" t="str">
-        <v>Public safety agencies are being asked to do more with fewer resources while adapting to rapidly changing deployment requirements. At the Police Security Expo 2026, Packetalk Technologies will unveil its new In-Car Mobile ALPR System, a fully mobile, edge-powered platform designed to help...</v>
+        <v xml:space="preserve">(PR-inside.com) Advancing Lidar 2.0 strategy with expanding customer engagements, new product launches, strengthened leadership team, improved cash burn guidance, and growing commercial pipeline REDMOND, WA / ACCESS Newswire / August 6, 2026 /MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security and defense, and automotive applications, today announced its second quarter 2026 results and provided a business update highlighting continued execution of its Lidar 2.0 strategy. Key Operational Highlights Advanced the Company's Lidar 2.0 strategy, expanding MicroVision's position as a perception solutions provider serving industrial, security &amp; defense, automotive, robotics, and autonomous aerial markets. Launched the MOVIA™ Air product family, with </v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>Growing Global Interest in Electric Vehicles, Lithium Resources, and ...</v>
+        <v>Broad Arrow Private Sales Presents Rare Lexus LFA Nürburgring Package and Marc Philipp Gemballa Marsien at The Quail by The Peninsula, A Motorsports Gathering</v>
       </c>
       <c r="B690" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C690" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D690" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E690" t="str">
-        <v>https://pr-inside.com/growing-global-interest-in-electric-vehicles-lithium-resources-and-r5193416.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340643/0/en/Broad-Arrow-Private-Sales-Presents-Rare-Lexus-LFA-N%C3%BCrburgring-Package-and-Marc-Philipp-Gemballa-Marsien-at-The-Quail-by-The-Peninsula-A-Motorsports-Gathering.html</v>
       </c>
       <c r="F690" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 22, 2026 / ELEKTROS Inc. (OTC PINK: ELEK), publicly traded under ticker symbol ELEK, today expressed its appreciation to shareholders, supporters, and investors worldwide as growing awareness continues to highlight the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As gasoline prices remain elevated in many regions of the world, many consumers continue exploring electric vehicle alternatives to help reduce transportation costs. Industry-wide demand for electric vehicles, battery materials, lithium resources, and charging infrastructure continues to expand globally. Management believes the growing importance of lithium, a key ..</v>
+        <v>Broad Arrow Private Sales brings the most collectible Japanese supercar of the modern era to market, a 2012 Lexus LFA Nürburgring Package | One of only 64 hand-assembled LFA Nürburgring Package models, finished in Whitest White and showing only 72 miles | Joined by extremely rare Gemballa MARSIEN, both available through Broad Arrow Private Sales and on display at The Quail by The Peninsula, A Motorsports Gathering | Broad Arrow’s ‘The Quail Auction’, set for August 13-14, is the official auction partner of The Quail by The Peninsula, A Motorsports Gathering | Additional details on each car available at broadarrowprivatesales.com Broad Arrow Private Sales brings the most collectible Japanese supercar of the modern era to market, a 2012 Lexus LFA Nürburgring Package | One of only 64 hand-ass</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>Siemens secures long-term service contract for 61 battery-powered trains in Westphalia</v>
+        <v>EchoPark Automotive Relocates North Houston Dealership to Better Serve Spring and The Woodlands</v>
       </c>
       <c r="B691" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C691" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D691" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E691" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356597</v>
+        <v>https://www.prnewswire.com/news-releases/echopark-automotive-relocates-north-houston-dealership-to-better-serve-spring-and-the-woodlands-302845354.html</v>
       </c>
       <c r="F691" t="str">
-        <v>- - &amp;#8226; Siemens is supplying 61 climate-friendly Mireo Plus B trains, supplemented by a full-service contract for up to 30 years - &amp;#8226; Long-term service contract ensures high availability and cost-effective operation in the Network North Westphalia - - - Rock Rail is relying on Siemens Mobility&amp;#39;s comprehensive Railigent X operations and maintenance concept in its work with the Westfalen-Lippe Local Transport Authority (NWL) to further develop regional rail transport in the Network North We... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356597</v>
+        <v>Expanding to one of North Houston's fastest-growing communities, the new location celebrates with a public open house and a youth baseball equipment drive dedicated to supporting local families CHARLOTTE, N.C., Aug. 6, 2026 /PRNewswire/ -- EchoPark Automotive, a subsidiary of Sonic...</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>CARsgen Announces Approval of Satri-cel, the World's First CAR T-Cell Therapy Product for Solid Tumors</v>
+        <v>Insignia Group Launches ACE, Accessory Commerce Infrastructure for the Automotive Industry</v>
       </c>
       <c r="B692" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C692" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D692" t="str">
-        <v>Finance, Healthcare, Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E692" t="str">
-        <v>https://www.prnewswire.com/news-releases/carsgen-announces-approval-of-satri-cel-the-worlds-first-car-t-cell-therapy-product-for-solid-tumors-302806312.html</v>
+        <v>https://www.prnewswire.com/news-releases/insignia-group-launches-ace-accessory-commerce-infrastructure-for-the-automotive-industry-302845261.html</v>
       </c>
       <c r="F692" t="str">
-        <v>SHANGHAI, June 22, 2026 /PRNewswire/ -- CARsgen Therapeutics Holdings Limited (Stock Code: 2171.HK), a company focused on developing innovative CAR T-cell therapies, announced that as informed by the National Medical Products Administration ("NMPA") today, the New Drug Application ("NDA")...</v>
+        <v>New managed infrastructure brings normalized data, fitment logic, and visualization into the vehicle buying journey for OEMs, digital retail platforms, and dealer networks ROCK HILL, S.C., Aug. 6, 2026 /PRNewswire/ -- Insignia Group announces today the launch of Accessories Commerce...</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>Leggett Dynamics Launches Mid-Class Massage System &amp; Makes Luxury Comfort ...</v>
+        <v>BREAKING NEWS: ELEKTROS Unveils a Strengthened Global Growth Vision ...</v>
       </c>
       <c r="B693" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C693" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D693" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E693" t="str">
-        <v>https://pr-inside.com/leggett-dynamics-launches-mid-class-massage-system-makes-luxury-comfort-r5193355.htm</v>
+        <v>https://pr-inside.com/breaking-news-elektros-unveils-a-strengthened-global-growth-vision-r5209376.htm</v>
       </c>
       <c r="F693" t="str">
-        <v>(PR-inside.com) DETROIT, MI / ACCESS Newswire / June 22, 2026 / Leggett Dynamicstoday launched its Mid-Class Massage System (MCM), a breakthrough non-electronic innovation that makes premium massage more accessible beyond the luxury vehicle segment. Now in production with a global OEM, MCM was also shortlisted for the2026 Auto Tech Partnership Award for industry-leading innovation and collaboration . Breakthrough by Design MCM creates a distinctive massage experience with a compact 30 x 35 mm module that uses the Coandă effect, an air jet's natural tendency to follow a curved surface. With no electronics or moving parts, it reduces complexity and cost, making a premium ..</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision As Wall Street keeps roaring to all-time highs, reminiscent of the dot-com boom, Record equity markets and accelerating demand for battery materials continue to place heightened attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains firmly committed to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may create sustainable long-term shareholder value. WEST PALM BEACH, FL / ACCESS Newswire / August 6, 2026 ..</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>CARiD.com Launches New Maintenance Department for Car and Truck Owners</v>
+        <v>BREAKING NEWS: ELEKTROS Unveils a Strengthened Global Growth Vision as Expanding Lithium Initiatives and Proprietary EV Charging Innovation Capture Broader Market Attention</v>
       </c>
       <c r="B694" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C694" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D694" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E694" t="str">
-        <v>https://www.prweb.com/releases/caridcom-launches-new-maintenance-department-for-car-and-truck-owners-302805121.html</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-unveils-a-strengthened-global-growth-vision-as-expanding</v>
       </c>
       <c r="F694" t="str">
-        <v>The new section consolidates filters, lubricants, motor oils, and detailing supplies into a single vehicle-specific shopping department. CRANBURY, N.J., June 22, 2026 /PRNewswire-PRWeb/ -- CARiD.com, an online retailer of automotive parts and accessories, has launched a dedicated...</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision As Wall Street keeps roaring to all-time highs, reminiscent of the dot-com boom, Record equity markets and accelerating demand for battery materials continue to place heightened attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains firmly committed to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may create sustainable long-term shareholder value.</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>Breakthrough Study Shows Exclzyme Pet™ Supports Joint Health in 92% of Dogs</v>
+        <v>BREAKING NEWS: ELEKTROS Positions Its Lithium Strategy and Proprietary ...</v>
       </c>
       <c r="B695" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C695" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D695" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E695" t="str">
-        <v>https://www.prnewswire.com/news-releases/breakthrough-study-shows-exclzyme-pet-supports-joint-health-in-92-of-dogs-302804761.html</v>
+        <v>https://pr-inside.com/breaking-news-elektros-positions-its-lithium-strategy-and-proprietary-r5209315.htm</v>
       </c>
       <c r="F695" t="str">
-        <v>CHINO, Calif., June 22, 2026 /PRNewswire/ -- A newly published double-blind clinical trial reveals that Exclzyme Pet™ from Specialty Enzymes &amp; Probiotics significantly supports joint health and mobility—showing measurable improvement in 92% of participating dogs. Exclzyme Pet™ is a...</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) As Wall Street keeps roaring to all-time highs, reminiscent of the dot-com boom, Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains steadfast in advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value. WEST PALM BEACH, FL / ACCESS ..</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>ENGWE O20 Boost Redefines Folding E-Bike Performance Standards at Less Than Half the Price of Premium Models</v>
+        <v>BREAKING NEWS: ELEKTROS Positions Its Lithium Strategy and Proprietary EV Charging Patent at the Forefront of a Resurgent Market as Global Investors Seek Tomorrow's Growth Leaders</v>
       </c>
       <c r="B696" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C696" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D696" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E696" t="str">
-        <v>https://www.prnewswire.com/news-releases/engwe-o20-boost-redefines-folding-e-bike-performance-standards-at-less-than-half-the-price-of-premium-models-302804665.html</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-positions-its-lithium-strategy-and-proprietary-ev</v>
       </c>
       <c r="F696" t="str">
-        <v>BERLIN, June 22, 2026 /PRNewswire/ -- Global electric mobility brand ENGWE today announced the launch of the O20 Boost, a folding e-bike designed to address a long-standing limitation in the category: the trade-off between portability and performance. Folding e-bikes have traditionally...</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) As Wall Street keeps roaring to all-time highs, reminiscent of the dot-com boom, Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains steadfast in advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value.</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>JetVoy Introduces a Private Coordination and Concierge Service for Global Mobility, Access, and Seamless Execution</v>
+        <v>BREAKING NEWS: ELEKTROS Accelerates Global Lithium &amp; EV Charging Vision ...</v>
       </c>
       <c r="B697" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C697" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D697" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E697" t="str">
-        <v>https://www.pr.com/press-release/966416</v>
+        <v>https://pr-inside.com/breaking-news-elektros-accelerates-global-lithium-ev-charging-vision-r5209304.htm</v>
       </c>
       <c r="F697" t="str">
-        <v>JetVoy delivers private coordination and concierge services for high-net-worth clients across global mobility, residences, access, and multi-location execution. [PR.com]</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) As Wall Street keeps roaring to all-time highs, reminiscent of the dot-com boom, Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains committed to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value. WEST PALM BEACH, FL / ACCESS ..</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>Civinity launches electrification of its vehicle fleet: Toyota representatives in Lithuania and Latvia win the tender, with the first 150 vehicles to be delivered this year</v>
+        <v>BREAKING NEWS: ELEKTROS Accelerates Global Lithium &amp; EV Charging Vision as Wall Street Momentum Shines a Brighter Spotlight on Long-Term Growth</v>
       </c>
       <c r="B698" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C698" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D698" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E698" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315051/0/en/Civinity-launches-electrification-of-its-vehicle-fleet-Toyota-representatives-in-Lithuania-and-Latvia-win-the-tender-with-the-first-150-vehicles-to-be-delivered-this-year.html</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-accelerates-global-lithium-ev-charging-vision-as-wall</v>
       </c>
       <c r="F698" t="str">
-        <v>Civinity, a group providing building maintenance, administration and engineering solutions, has completed the first stage of its vehicle fleet renewal tender and is launching one of the largest projects of its kind in the services sector. During the first stage, the Group will acquire 150 new commercial vehicles of various specifications and capabilities from the Toyota Proace family in Lithuania and Latvia.</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) As Wall Street keeps roaring to all-time highs, reminiscent of the dot-com boom, Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains committed to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value.</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>EV Battery Recycling Market to Reach USD 19.0 Billion by 2033, CAGR 45.0%, Creating Multi-Billion-Dollar Opportunity for Battery Recycling Companies</v>
+        <v>BREAKING NEWS: ELEKTROS Highlights Long-Term Lithium &amp; EV Growth Strategy ...</v>
       </c>
       <c r="B699" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C699" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D699" t="str">
         <v>Energy, Automotive</v>
       </c>
       <c r="E699" t="str">
-        <v>https://www.prnewswire.com/news-releases/ev-battery-recycling-market-to-reach-usd-19-0-billion-by-2033--cagr-45-0-creating-multi-billion-dollar-opportunity-for-battery-recycling-companies-302805496.html</v>
+        <v>https://pr-inside.com/breaking-news-elektros-highlights-long-term-lithium-ev-growth-strategy-r5209302.htm</v>
       </c>
       <c r="F699" t="str">
-        <v>Growing Demand for Sustainable Battery Management, Critical Mineral Recovery, and Circular Economy Initiatives Continues to Drive Industry Expansion SAN FRANCISCO, June 21, 2026 /PRNewswire/ -- The global electric vehicle (EV) battery recycling market is witnessing unprecedented momentum...</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) As Wall Street keeps roaring to all-time highs, reminiscent of the dot-com boom, Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value. WEST PALM BEACH, FL / ACCESS ..</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>Antiscalants Market Outlook, Demand, Growth Driver, Application, Regional Demand, Forecasts, 2026 – 2031</v>
+        <v>BREAKING NEWS: ELEKTROS Highlights Long-Term Lithium &amp; EV Growth Strategy as Global Momentum Accelerates</v>
       </c>
       <c r="B700" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C700" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D700" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E700" t="str">
-        <v>https://www.getnews.info/story/2026/06/21/antiscalants-market-outlook-demand-growth-driver-application-regional-demand-forecasts-2026-2031/?source=barchart</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-highlights-long-term-lithium-ev-growth-strategy-as</v>
       </c>
       <c r="F700" t="str">
-        <v/>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) As Wall Street keeps roaring to all-time highs, reminiscent of the dot-com boom, Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value.</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>Pomerantz LLP Calls Attention to Class Action Involving Verra Mobility ...</v>
+        <v>Miami Drivers Can Now Explore the 2025 Tesla Cybertruck MANSORY at Limited Spec Automotive</v>
       </c>
       <c r="B701" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C701" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D701" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E701" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-involving-verra-mobility-r5193120.htm</v>
+        <v>https://www.prnewswire.com/news-releases/miami-drivers-can-now-explore-the-2025-tesla-cybertruck-mansory-at-limited-spec-automotive-302844980.html</v>
       </c>
       <c r="F701" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 21, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>Limited Spec Automotive now offers the 2025 Tesla Cybertruck MANSORY in Miami, Florida, featuring exclusive exterior enhancements, luxury interior appointments and exceptional electric performance for collectors and enthusiasts. MIAMI, Aug. 6, 2026 /PRNewswire/ -- Limited Spec Automotive,...</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>How Canada’s Automotive Brake Pad Industry Is Evolving</v>
+        <v>SEGG Media's Quadrant Premieres New Oliver Bearman Content Feature Sponsored by That Prize Guy</v>
       </c>
       <c r="B702" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C702" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D702" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive, Gaming, Media</v>
       </c>
       <c r="E702" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758647</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340464/0/en/SEGG-Media-s-Quadrant-Premieres-New-Oliver-Bearman-Content-Feature-Sponsored-by-That-Prize-Guy.html</v>
       </c>
       <c r="F702" t="str">
-        <v>Ontario, Canada, 2026-06-21 — /EPR Network/ — The Canada automotive brake pad market is undergoing a steady transformation as vehicle safety standards, technological innovation, and [read full press release...]</v>
+        <v>FORT WORTH, Texas, Aug. 06, 2026 (GLOBE NEWSWIRE) -- Sports Entertainment Gaming Global Corporation (“SEGG Media” or the “Company”) (NASDAQ: SEGG, LTRYW) today announced the premiere of a new Quadrant content feature starring Formula 1 driver Oliver Bearman, sponsored by That Prize Guy. The feature premieres today at 11:00am EDT/4:00pm BST across Quadrant's digital platforms and represents the latest content deliverable under Quadrant's previously announced partnership with That Prize Guy.</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>Scuff Busters Reinforces Its Position as a Trusted and Affordable Vehicle Repair Specialist in Tunbridge Wells</v>
+        <v>All-Wheel Drive Towing Power With the Opel Grandland Electric AWD</v>
       </c>
       <c r="B703" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C703" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D703" t="str">
         <v>Automotive</v>
       </c>
       <c r="E703" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758385</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358579</v>
       </c>
       <c r="F703" t="str">
-        <v>Tunbridge Wells, Kent, 2026-06-21 — /EPR Network/ — Scuff Busters continues to strengthen its reputation as a leading provider of affordable, high-quality vehicle cosmetic repairs. [read full press release...]</v>
+        <v>- - &amp;#8226; For caravans, sports and leisure equipment: Up to 1,350 kilogrammes towing capacity 1 - &amp;#8226; For a gripping driving experience: 509 Nm torque, 239 kW (325 hp) system output, 0-100 km/h in 6.1 s, four drive modes - &amp;#8226; For a flexible and comfortable journey: Space for up to five people, up to 1,580 litres load volume, up to 502 km locally emissions-free range (WLTP 2 ) - &amp;#8226; &amp;#39;Electric All In&amp;#39;3 : Opel makes the switch to electric mobility easy - - - Combined values for Opel Grandland... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358579</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>World Summit on 3D Printing and Additive Manufacturing</v>
+        <v>New HopSkipDrive Data: Districts Are Feeling the Real Consequences of Bus Driver Shortages</v>
       </c>
       <c r="B704" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C704" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D704" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E704" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758326</v>
+        <v>https://finance.yahoo.com/small-business/articles/hopskipdrive-data-districts-feeling-real-140000499.html</v>
       </c>
       <c r="F704" t="str">
-        <v>Frankfurt,Germany, 2026-06-21 — /EPR Network/ — The World Summit on 3D Printing and Additive Manufacturing (3DPAM 2027), taking place on June 17–18, 2027, in Frankfurt,Germany [read full press release...]</v>
-[...2 lines deleted...]
-    <row r="705">
+        <v>LOS ANGELES, August 06, 2026--New data released today by HopSkipDrive shows that bus driver shortages remain a chronic issue for school districts, with real, measurable consequences that have not gone away despite years of attempted fixes.</v>
+      </c>
+    </row>
+    <row r="705" xml:space="preserve">
       <c r="A705" t="str">
-        <v>Modular Flooring Market Outlook, Demand, Growth Driver, Trends, Regional Demand, Forecasts, 2026 – 2031 | Expert Review</v>
+        <v>2027 Toyota C-HR Puts Sporty, Stylish Spin on the Compact Electric SUV</v>
       </c>
       <c r="B705" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C705" t="str">
-        <v>GetNews</v>
+        <v>mlpr-toyota</v>
       </c>
       <c r="D705" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E705" t="str">
-        <v>https://www.getnews.info/story/2026/06/21/modular-flooring-market-outlook-demand-growth-driver-trends-regional-demand-forecasts-2026-2031-expert-review/?source=barchart</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://pressroom.toyota.com/2027-toyota-c-hr-puts-sporty-stylish-spin-on-the-compact-electric-suv/</v>
+      </c>
+      <c r="F705" t="str" xml:space="preserve">
+        <v xml:space="preserve">PLANO, Texas (Aug. 6, 2026) - The reinvented 2027 Toyota C-HR is charged up for the second year in its Battery Electric Vehicle (BEV) form. With standard electronic all-wheel drive, 338 total system horsepower and a manufacturer-estimated 4.9-second 0-60 mph time, it's ready to perform as a daily runabout. Pair its spirited nature with a wide stance, coupe-like roofline, and high-tech interior, and drivers have a great compact battery electric SUV option in the Toyota lineup.
+The post 2027 Toyota C-HR Puts Sporty, Stylish Spin on the Compact Electric SUV appeared first on Toyota USA Newsroom.</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>Qingdao Seashore Industrial Introduces Advanced Car Door Seal Strips for Superior Vehicle Protection</v>
+        <v>Ascentiz Launches H Series Modular Exoskeleton for Everyday and Outdoor Mobility</v>
       </c>
       <c r="B706" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C706" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D706" t="str">
-        <v>Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E706" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757990</v>
+        <v>https://www.prnewswire.com/news-releases/ascentiz-launches-h-series-modular-exoskeleton-for-everyday-and-outdoor-mobility-302845024.html</v>
       </c>
       <c r="F706" t="str">
-        <v>Shandong, China, 2026-06-21 — /EPR Network/ — Qingdao Seashore Industrial Co., Ltd., a trusted manufacturer of premium automotive sealing solutions, proudly announces the enhanced availability [read full press release...]</v>
+        <v>NEW YORK, Aug. 6, 2026 /PRNewswire/ -- Ascentiz, a pioneer in consumer wearable exoskeleton technology and creator of the world's first modular exoskeleton, today announced the commercial availability of the Ascentiz H Series. The H Pro and H Ultra are now available for direct purchase...</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>Softaken Unveils High-Speed MSG to EML Converter for Seamless Cross-Platform Email Migration</v>
+        <v>Lavish Enterprises Announces FleetPath's Maintenance and Breakdown ...</v>
       </c>
       <c r="B707" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C707" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D707" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E707" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757653</v>
+        <v>https://pr-inside.com/lavish-enterprises-announces-fleetpath-s-maintenance-and-breakdown-r5209183.htm</v>
       </c>
       <c r="F707" t="str">
-        <v>Toronto, Ontario, 2026-06-21 — /EPR Network/ — Softaken announced its new optimized MSG to EML Converter to meet the growing demand for flexible data mobility. [read full press release...]</v>
+        <v>(PR-inside.com) Eighth in a twelve-part technology disclosure series issued under Lavish Enterprises, Inc. (OTC:VXIT), documenting FleetPath's progression toward its initial controlled beta. When a commercial truck breaks down, the repair bill is often only part of the cost. According to benchmarking by FleetNet America and the American Trucking Associations' Technology &amp; Maintenance Council, unplanned downtime can cost carriers between $448 and $760 per vehicle per day. Yet many of the operational costs surrounding a breakdown remain scattered across disconnected systems: dispatch coordination, driver downtime, loads that had to be turned down, and fragmented maintenance records. FleetPath's maintenance and breakdown response capability ..</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>As Global Demand for Electric Vehicles Accelerates and Energy Markets ...</v>
+        <v>Lavish Enterprises Announces FleetPath's Maintenance and Breakdown Response System</v>
       </c>
       <c r="B708" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C708" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D708" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E708" t="str">
-        <v>https://pr-inside.com/as-global-demand-for-electric-vehicles-accelerates-and-energy-markets-r5192990.htm</v>
+        <v>https://www.newswire.com/news/lavish-enterprises-announces-fleetpaths-maintenance-and-breakdown-response</v>
       </c>
       <c r="F708" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 20, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed its sincere appreciation to shareholders, supporters, and investors worldwide as growing market awareness continues to shine a spotlight on the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As global financial markets continue demonstrating strength and resilience, management believes investor interest in lithium supply chains, electric vehicle infrastructure, and emerging energy technologies continues to expand throughout the worldwide investment community. According to Reuters reporting on the global electric vehicle industry, lithium remains ..</v>
+        <v>Eighth in a twelve-part technology disclosure series issued under Lavish Enterprises, Inc. (OTC:VXIT), documenting FleetPath's progression toward its initial controlled beta. When a commercial truck breaks down, the repair bill is often only part of the cost. According to benchmarking by FleetNet America and the American Trucking Associations' Technology &amp;amp; Maintenance Council, unplanned downtime can cost carriers between $448 and $760 per vehicle per day. Yet many of the operational costs surrounding a breakdown remain scattered across disconnected systems: dispatch coordination, driver downtime, loads that had to be turned down, and fragmented maintenance records. FleetPath's maintenance and breakdown response capability turns every roadside event into a structured operational workflo</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>As Global EV Adoption Reaches Record Levels and Demand for Critical ...</v>
+        <v>Des Moines Welcomes New Club Car Wash Location with $3,500 Vacation ...</v>
       </c>
       <c r="B709" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C709" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D709" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E709" t="str">
-        <v>https://pr-inside.com/as-global-ev-adoption-reaches-record-levels-and-demand-for-critical-r5192989.htm</v>
+        <v>https://pr-inside.com/des-moines-welcomes-new-club-car-wash-location-with-3-500-vacation-r5209168.htm</v>
       </c>
       <c r="F709" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 20, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed its sincere appreciation to shareholders, supporters, and investors worldwide as growing market awareness continues to shine a spotlight on the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As global financial markets continue demonstrating strength and resilience, management believes investor interest in lithium supply chains, electric vehicle infrastructure, and emerging energy technologies continues to expand throughout the worldwide investment community. According to Reuters reporting on the global electric vehicle industry, lithium remains ..</v>
+        <v>(PR-inside.com) Get $1 Car Washes- Proceeds Benefit Local Charity DES MOINES, IA / ACCESS Newswire / August 6, 2026 / Club Car Wash celebrates the grand opening of its new store at 6250 SE 14th St with a $3,500 giveaway and more. Scratch-off tickets will be provided to the first 250 visitors for the chance to win free washes and the grand prize: a $3,500 vacation gift card bundle. The first 200 visitors will also receive free coffee cards for 7 Brew, which are sponsored by Club Car Wash as a reward for newcomers. For a limited time, the company is offering customers its ..</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>As Global EV Adoption Reaches Record Levels and Demand for Critical Minerals Expands, Growing Investor Interest Continues to Highlight ELEKTROS Inc.’s Vision for Lithium Mining, Rare Earth Resources, and Patented Multi‑Plug EV Charging Innovation</v>
+        <v>Des Moines Welcomes New Club Car Wash Location with $3,500 Vacation Giveaway</v>
       </c>
       <c r="B710" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C710" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D710" t="str">
         <v>Automotive</v>
       </c>
       <c r="E710" t="str">
-        <v>https://www.newswire.com/news/as-global-ev-adoption-reaches-record-levels-and-demand-for-critical-minerals</v>
+        <v>https://www.newswire.com/news/des-moines-welcomes-new-club-car-wash-location-with-3-500-vacation-giveaway</v>
       </c>
       <c r="F710" t="str">
-        <v/>
+        <v>Get $1 Car Washes- Proceeds Benefit Local Charity</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>As Global Demand for Electric Vehicles, Lithium Resources, and Advanced ...</v>
+        <v>Cheelcare Invited to Numotion Commercial Growth Summit</v>
       </c>
       <c r="B711" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C711" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D711" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E711" t="str">
-        <v>https://pr-inside.com/as-global-demand-for-electric-vehicles-lithium-resources-and-advanced-r5192988.htm</v>
+        <v>https://www.newsfilecorp.com/release/308108/Cheelcare-Invited-to-Numotion-Commercial-Growth-Summit</v>
       </c>
       <c r="F711" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 20, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed its sincere appreciation to shareholders, supporters, and investors worldwide as growing market awareness continues to shine a spotlight on the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As global financial markets continue demonstrating strength and resilience, management believes investor interest in lithium supply chains, electric vehicle infrastructure, and emerging energy technologies continues to expand throughout the worldwide investment community. According to Reuters reporting on the global electric vehicle industry, lithium remains ..</v>
+        <v>Markham, Ontario--(Newsfile Corp. - August 6, 2026) - Cheelcare Inc. (TSXV: CHER) (OTC: CHCRF) ("Cheelcare" or the "Company"), a Canadian innovator in advanced mobility solutions, today announced that it has been invited to participate in the Numotion Commercial Growth Summit, scheduled for August 12-14, 2026, in Denver, Colorado.The Commercial Growth Summit brings together clinicians, Assistive Technology Professionals (ATP's), regional decision-makers, and industry leaders from across...</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>As Global Demand for Electric Vehicles, Lithium Resources, and Advanced Energy Technologies Continues to Expand, Growing Investor Awareness Highlights ELEKTROS Inc.’s Long‑Term Vision for Critical Minerals and Patented EV Charging Innovation</v>
+        <v>EV Connector Market worth $8.84 billion by 2033 | MarketsandMarkets™</v>
       </c>
       <c r="B712" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C712" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D712" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E712" t="str">
-        <v>https://www.newswire.com/news/as-global-demand-for-electric-vehicles-lithium-resources-and-advanced-energy</v>
+        <v>https://www.prnewswire.com/news-releases/ev-connector-market-worth-8-84-billion-by-2033--marketsandmarkets-302844685.html</v>
       </c>
       <c r="F712" t="str">
-        <v/>
+        <v>DELRAY BEACH, Fla., Aug. 6, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the EV connector Market is projected to grow from USD 3.67 billion in 2026 and to reach USD 8.84 billion by 2033, at a Compound Annual Growth Rate (CAGR) of 13.4% during the forecast period. Browse 331...</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>As Global Markets Embrace the Future of Electric Mobility and Critical ...</v>
+        <v>Scaling Autonomous Freight: Inside Pony.ai's Robotruck Business</v>
       </c>
       <c r="B713" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C713" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D713" t="str">
-        <v>Energy, Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E713" t="str">
-        <v>https://pr-inside.com/as-global-markets-embrace-the-future-of-electric-mobility-and-critical-r5192985.htm</v>
+        <v>https://www.prnewswire.com/news-releases/scaling-autonomous-freight-inside-ponyais-robotruck-business-302844854.html</v>
       </c>
       <c r="F713" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 20, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed its sincere appreciation to shareholders, supporters, and investors worldwide as growing market awareness continues to shine a spotlight on the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As global financial markets continue demonstrating strength and resilience, management believes investor interest in lithium supply chains, electric vehicle infrastructure, and emerging energy technologies continues to expand throughout the worldwide investment community. According to Reuters reporting on the global electric vehicle industry, lithium remains ..</v>
+        <v>From Gen-4 heavy-duty trucks to L4 urban delivery vehicles, shared technology, automotive-grade production and industry partnerships are shaping the next phase of Pony.ai's autonomous freight business GUANGZHOU, CHINA, Aug. 6, 2026 /PRNewswire/ -- At a media briefing on August 3, He Xing,...</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>As Global Markets Embrace the Future of Electric Mobility and Critical Minerals, Investor Interest Continues to Build Around ELEKTROS Inc.'s Long-Term Vision and Patented EV Technology</v>
+        <v>HOT WHEELS™ Infinite Rush Reveals Campaign Progression, - Vehicle Classes and Customisation Features in New Trailer</v>
       </c>
       <c r="B714" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C714" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D714" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Gaming</v>
       </c>
       <c r="E714" t="str">
-        <v>https://www.newswire.com/news/as-global-markets-embrace-the-future-of-electric-mobility-and-critical-minerals</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358572</v>
       </c>
       <c r="F714" t="str">
-        <v/>
+        <v>Milestone and Mattel have released a new trailer for HOT WHEELS&amp;#8482; Infinite Rush, the upcoming arcade racing game launching on September 10, 2026, with Early Access starting September 7. - - Watch HOT WHEELS Infinite Rush Beyond the Track Episode 2 trailer here: https://youtu.be/rCJpMGhxZWg - - Key Highlights - - - &amp;#8226; Four Toy-Scale Islands - Explore four themed islands packed with races and free-roaming activities. Players can freely sky-jump between islands as they unlock ne... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358572</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Filing Against Verra ...</v>
+        <v>Rubber Track for Defense and Security Market to Reach USD 277.29 Million by 2036 as Armored Vehicle Modernization Accelerates Global Defense Mobility Demand</v>
       </c>
       <c r="B715" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C715" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D715" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E715" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-filing-against-verra-r5192942.htm</v>
+        <v>https://www.prnewswire.com/news-releases/rubber-track-for-defense-and-security-market-to-reach-usd-277-29-million-by-2036-as-armored-vehicle-modernization-accelerates-global-defense-mobility-demand-302844765.html</v>
       </c>
       <c r="F715" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 20, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>NEWARK, Del., Aug. 6, 2026 /PRNewswire/ -- The global rubber track for defense and security market is expected to grow from USD 156.31 million in 2026 to USD 277.29 million by 2036, expanding at a 5.9% CAGR during the forecast period, according to Future Market Insights (FMI). The market...</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>ROSEN, A HIGHLY RECOGNIZED LAW FIRM, Encourages Verra Mobility Corporation ...</v>
+        <v>ENGWE Reinforces Its Commitment to Sustainable Mobility and Community Impact at Italy's Notte Bianca dello Sport</v>
       </c>
       <c r="B716" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C716" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D716" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E716" t="str">
-        <v>https://pr-inside.com/rosen-a-highly-recognized-law-firm-encourages-verra-mobility-corporation-r5192917.htm</v>
+        <v>https://www.prnewswire.com/news-releases/engwe-reinforces-its-commitment-to-sustainable-mobility-and-community-impact-at-italys-notte-bianca-dello-sport-302842229.html</v>
       </c>
       <c r="F716" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 20, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra scommon stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, Esq. ..</v>
+        <v>BARI, Italy, Aug. 6, 2026 /PRNewswire/ -- ENGWE proudly returned as the Title Sponsor of Notte Bianca dello Sport (White Night of Sport) in Bari, Italy, further strengthening its commitment to sustainable mobility, community engagement, and social responsibility. By combining immersive...</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>Pomerantz LLP Calls Attention to Class Action Filed Against Verra Mobility ...</v>
+        <v>Micro-mobility Market Statistics &amp; Industry Forecast</v>
       </c>
       <c r="B717" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C717" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D717" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E717" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-calls-attention-to-class-action-filed-against-verra-mobility-r5192905.htm</v>
+        <v>https://express-press-release.net/news/2026/08/06/1766086</v>
       </c>
       <c r="F717" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 20, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>As cities grapple with congestion, rising fuel costs, and pressure to cut carbon emissions, micro-mobility has moved from a niche urban novelty to a core [read full press release...]</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>KeySIM Powers Engineer M8 Tracking Guardian with Resilient IoT SIM Cards</v>
+        <v>Micware Launches Security Solutions Powered by the “Wiz” Cloud and AI Security Platform</v>
       </c>
       <c r="B718" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C718" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D718" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance, AI, SaaS, Automotive</v>
       </c>
       <c r="E718" t="str">
-        <v>https://pressat.co.uk/releases/keysim-powers-engineer-m8-tracking-guardian-with-resilient-iot-sim-cards-64dd6286b9490c0afa4ed71ee2a5703b/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3339951/0/en/Micware-Launches-Security-Solutions-Powered-by-the-Wiz-Cloud-and-AI-Security-Platform.html</v>
       </c>
       <c r="F718" t="str">
-        <v>Saturday 20 June, 2026 Engineer M8, a leading provider of software solutions for fire, security, compliance and fleet management businesses, has selected KeySIM’s multi-network IoT SIM platform to provide connectivity for its growing GPS tracking and telematics services. The partnership supports Tracking Guardian, Engineer M8’s fleet management platform, which enables organisations to monitor vehicles in real time, manage driver performance, maintain compliance records and access vehicle information directly from UK government databases. As customer demand for connected vehicle solutions continues to grow, Engineer M8 required a connectivity platform capable of delivering reliable coverage across the UK while maintaining flexibility for diverse deployment environments. Reliable GPS Trackin</v>
+        <v>KOBE, Japan, Aug. 06, 2026 (GLOBE NEWSWIRE) -- Micware Co., Ltd. (Nasdaq: MWC) (the “Company” or “Micware”), a Japan-based provider of software development services and innovative IT solutions mainly focused on the automotive and mobility sectors, today announced that its subsidiary, Micware Navigations Co., Ltd. (“Micware Navigations”), in collaboration with Wiz Ltd. (“Wiz”), the provider of the “Wiz” security platform for cloud and artificial intelligence (AI) environments, has begun offering cloud and AI security solutions that utilize Wiz.</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>How to Compare Car Insurance Policies for Better Coverage and Savings</v>
+        <v>You've Seen the LEPAS L8. Now See the First Sketch Behind Leopard Aesthetics.</v>
       </c>
       <c r="B719" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C719" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D719" t="str">
         <v>Automotive</v>
       </c>
       <c r="E719" t="str">
-        <v>https://www.getnews.info/story/2026/06/20/how-to-compare-car-insurance-policies-for-better-coverage-and-savings/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/youve-seen-the-lepas-l8-now-see-the-first-sketch-behind-leopard-aesthetics-302844419.html</v>
       </c>
       <c r="F719" t="str">
-        <v/>
+        <v>BARCELONA, Spain, Aug. 6, 2026 /PRNewswire/ -- It was never a car. The first drawing was an animal, crouched rather than running — held in the half-second before it moves, when everything is loaded and nothing has yet happened. Every line that reached the showroom came afterwards, and...</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>Solis Capital Announces Carbon Stream Financing Vehicle Focused On High-Integrity Carbon Credits In Central Asia</v>
+        <v>Pomerantz LLP Advises Investors of Class Action Filing Against Verra ...</v>
       </c>
       <c r="B720" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C720" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D720" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E720" t="str">
-        <v>https://www.getnews.info/story/2026/06/20/solis-capital-announces-carbon-stream-financing-vehicle-focused-on-highintegrity-carbon-credits-in-central-asia/?source=barchart</v>
+        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-against-verra-r5208952.htm</v>
       </c>
       <c r="F720" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 5, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>America’s Car-Mart, Inc. Announces Agreement with Lenders to Support Ongoing Strategic Review Process</v>
+        <v>Premier Auto Protect examines rising Jeep extended warranty interest among Grand Cherokee owners</v>
       </c>
       <c r="B721" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C721" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D721" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E721" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/20/3314915/9718/en/America-s-Car-Mart-Inc-Announces-Agreement-with-Lenders-to-Support-Ongoing-Strategic-Review-Process.html</v>
+        <v>https://pressreleasenews.org/pressroom/premier-auto-protect-examines-rising-jeep-extended-warranty-interest-among-grand-cherokee-owners</v>
       </c>
       <c r="F721" t="str">
-        <v>Amendment Provides Covenant Relief and Runway to Advance Its Strategic Review Amendment Provides Covenant Relief and Runway to Advance Its Strategic Review</v>
+        <v>Premier Auto Protect reports growing owner interest in Jeep Extended Warranty coverage as Grand Cherokee models feature more complex electronic and infotainment systems.</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>DFSK treibt seine weltweite Expansion mit der Vorstellung des E5 PLUS mit Rechtslenkung in Hongkong voran</v>
+        <v>Tidal Wave Auto Spa Opens New Express Car Wash in Hendersonville, North ...</v>
       </c>
       <c r="B722" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C722" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D722" t="str">
         <v>Automotive</v>
       </c>
       <c r="E722" t="str">
-        <v>https://www.prnewswire.com/news-releases/dfsk-treibt-seine-weltweite-expansion-mit-der-vorstellung-des-e5-plus-mit-rechtslenkung-in-hongkong-voran-302805724.html</v>
+        <v>https://pr-inside.com/tidal-wave-auto-spa-opens-new-express-car-wash-in-hendersonville-north-r5208937.htm</v>
       </c>
       <c r="F722" t="str">
-        <v>HONGKONG, 20. Juni 2026 /PRNewswire/ -- DFSK, die Marke für Fahrzeuge mit alternativen Antrieben der SERES Group (HKEX: 09927) hat heute auf der „International Automotive &amp; Supply Chain Expo 2026" (Hongkong) die Rechtslenker-Version (RHD) des E5 PLUS vorgestellt und damit einen wichtigen...</v>
+        <v>(PR-inside.com) Grand Opening Celebrations Include Free Washes, Founders Club Membership Special, and Giveback Day THOMASTON, GA / ACCESS Newswire / August 5, 2026 / Tidal Wave Auto Spa®, one of the nation's fastest-growing express car wash companies, is pleased to announce the grand opening of its newest express car wash in Hendersonville, North Carolina. Now open at2549 Chimney Rock Road , the new express car wash brings fast, friendly car care to the local community and marks Tidal Wave's 24th express car wash in North Carolina. To celebrate the Grand Opening, the Hendersonville location, situated at 2549 Chimney Rock Road, is offering 12 ..</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>Pomerantz LLP Advises Shareholders of Class Action Against Verra Mobility ...</v>
+        <v>Tidal Wave Auto Spa Opens New Express Car Wash in Hendersonville, North Carolina</v>
       </c>
       <c r="B723" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C723" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D723" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E723" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-shareholders-of-class-action-against-verra-mobility-r5192803.htm</v>
+        <v>https://www.newswire.com/news/tidal-wave-auto-spa-opens-new-express-car-wash-in-hendersonville-north-22840070</v>
       </c>
       <c r="F723" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 19, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>Grand Opening Celebrations Include Free Washes, Founders Club Membership Special, and Giveback Day</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>DFSK ускоряет глобальную экспансию, впервые представив E5 PLUS с правым рулем в Гонконге</v>
+        <v>ROSEN, A TOP-RANKED LAW FIRM, Encourages Avis Budget Group, Inc. Investors with Losses in Excess of $100K to Secure Counsel Before Important Deadline in Securities Class Action Against Pentwater Capital Management LP - CAR</v>
       </c>
       <c r="B724" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C724" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D724" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E724" t="str">
-        <v>https://www.prnewswire.com/news-releases/dfsk------e5-plus------302805697.html</v>
+        <v>https://www.newsfilecorp.com/release/308232/ROSEN-A-TOPRANKED-LAW-FIRM-Encourages-Avis-Budget-Group-Inc.-Investors-with-Losses-in-Excess-of-100K-to-Secure-Counsel-Before-Important-Deadline-in-Securities-Class-Action-Against-Pentwater-Capital-Management-LP-CAR</v>
       </c>
       <c r="F724" t="str">
-        <v>ГОНКОНГ, 20 июня 2026 г. /PRNewswire/ -- Компания DFSK, бренд автомобилей на новой энергии, входящий в состав SERES Group (HKEX: 09927), сегодня представила праворульную (RHD) версию E5 PLUS на выставке International Automotive &amp; Supply Chain Expo 2026 (Гонконг), что стало важной вехой в...</v>
+        <v>New York, New York--(Newsfile Corp. - August 5, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of securities of Avis Budget Group, Inc. (NASDAQ: CAR), including those who bought Avis common stock to cover a short position, between February 20, 2025 and April 21, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than...</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>Rodeo Ford Announces Grand Opening of State-of-the-Art FordPro(TM) Elite Commercial Service Center in Goodyear</v>
+        <v>Exceptional Craftsmanship Meets Arizona Roads: Find a Mercedes-Maybach in Scottsdale</v>
       </c>
       <c r="B725" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C725" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D725" t="str">
         <v>Automotive</v>
       </c>
       <c r="E725" t="str">
-        <v>https://www.newswire.com/news/rodeo-ford-announces-grand-opening-of-state-of-the-art-fordpro-tm-elite</v>
+        <v>https://www.prnewswire.com/news-releases/exceptional-craftsmanship-meets-arizona-roads-find-a-mercedes-maybach-in-scottsdale-302844148.html</v>
       </c>
       <c r="F725" t="str">
-        <v>New dedicated facility aims to transform the commercial customer experience, offering specialized service infrastructure, EV readiness, and a fleet of mobile service units to maximize local business uptime.</v>
+        <v>Local luxury drivers can now experience handcrafted automotive artistry directly from the showroom floor with a new Mercedes-Maybach in Scottsdale, AZ. SCOTTSDALE, Ariz., Aug. 5, 2026 /PRNewswire/ -- Mercedes-Benz of Scottsdale proudly announces an expanded selection of top-tier vehicle...</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Lexus in Southwest Houston</v>
+        <v>Group 1 Automotive Announces Ira Collision Center North is now Group 1 Collision Saco</v>
       </c>
       <c r="B726" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C726" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D726" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E726" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-lexus-in-southwest-houston-302805566.html</v>
+        <v>https://www.prnewswire.com/news-releases/group-1-automotive-announces-ira-collision-center-north-is-now-group-1-collision-saco-302844267.html</v>
       </c>
       <c r="F726" t="str">
-        <v>Former Sterling McCall Lexus location is among the dealerships now operating under the unified Group 1 brand HOUSTON, June 19, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc. (NYSE: GPI), a...</v>
+        <v>Former Ira Collision Center North location now serves Group 1 customers across Maine under the Group 1 Collision Saco name SACO, Maine, Aug. 5, 2026 /PRNewswire/ -- In a strategic move to unify its extensive network of dealerships and collision centers, Group 1 Automotive, Inc., a...</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>Group 1 Automotive Continues Nationwide Brand Alignment with Group 1 Toyota Southwest Houston in Houston</v>
+        <v>Group 1 Automotive Announces Ira Toyota Saco is now Group 1 Toyota Saco</v>
       </c>
       <c r="B727" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C727" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D727" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E727" t="str">
-        <v>https://www.prnewswire.com/news-releases/group-1-automotive-continues-nationwide-brand-alignment-with-group-1-toyota-southwest-houston-in-houston-302805559.html</v>
+        <v>https://www.prnewswire.com/news-releases/group-1-automotive-announces-ira-toyota-saco-is-now-group-1-toyota-saco-302844257.html</v>
       </c>
       <c r="F727" t="str">
-        <v>Former Sterling McCall Toyota location is among the dealerships now operating under the unified Group 1 brand HOUSTON, June 19, 2026 /PRNewswire/ -- As part of its ongoing nationwide initiative to unify its extensive network of dealerships, Group 1 Automotive, Inc. (NYSE: GPI), a...</v>
+        <v>Former Ira Toyota Saco location continues serving Saco and southern Maine customers under the Group 1 Toyota Saco name SACO, Maine, Aug. 5, 2026 /PRNewswire/ -- In a strategic move to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based automotive retailer...</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>In HelloNation, Insurance Expert James Baker Discusses What to Do After a Minor Car Accident</v>
+        <v>JOST to Divest Hyva's Tipper Body Business in India to Belrise Industries</v>
       </c>
       <c r="B728" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C728" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D728" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E728" t="str">
-        <v>https://www.prnewswire.com/news-releases/in-hellonation-insurance-expert-james-baker-discusses-what-to-do-after-a-minor-car-accident-302805512.html</v>
+        <v>https://www.newmediawire.com/news/jost-to-divest-hyva-s-tipper-body-business-in-india-to-belrise-industries-7088241</v>
       </c>
       <c r="F728" t="str">
-        <v>WILLIAMSBURG, Ky., June 19, 2026 /PRNewswire/ -- What should drivers remember after a fender bender? That's the focus of a HelloNation article featuring Insurance Expert James Baker of Williamsburg, KY. The article offers practical advice for handling a minor car accident, stressing the...</v>
+        <v xml:space="preserve">JOST has signed a business transfer agreement to sell its Indian tipper body operations to Belrise Industries Limited Completion is anticipated in the fourth quarter of 2026 Outlook for fiscal year 2026 confirmed NEU-ISENBURG, GERMANY - August 5, 2026 ( NEWMEDIAWIRE ) - JOST Werke SE (“JOST”), one of the world's leading suppliers of safety- and mission-critical systems for the commercial vehicle industry, has entered into an agreement to transfer its Tipper Body Business in India to Belrise Industries Limited (“Belrise”). Following the acquisition and integration of Hyva in February 2025, JOST continues to refine Hyva’s portfolio to concentrate on tipping cylinders, hydraulic components and digital tipping systems. The divestment lowers JOST’s vertical integration and enhances operational </v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>As Global Investors Continue Seeking Opportunities in the Future of ...</v>
+        <v>Group 1 Automotive Announces Ira Ford Saco is now Group 1 Ford of Saco</v>
       </c>
       <c r="B729" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C729" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D729" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E729" t="str">
-        <v>https://pr-inside.com/as-global-investors-continue-seeking-opportunities-in-the-future-of-r5192720.htm</v>
+        <v>https://www.prnewswire.com/news-releases/group-1-automotive-announces-ira-ford-saco-is-now-group-1-ford-of-saco-302844253.html</v>
       </c>
       <c r="F729" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 19, 2026 / ELEKTROS Inc. (OTC Pink:ELEK), publicly traded under ticker symbol ELEK, today expressed its sincere appreciation to shareholders, supporters, and investors worldwide as growing market awareness continues to shine a spotlight on the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. aAs global financial markets continue demonstrating strength and resilience, management believes investor interest in lithium supply chains, electric vehicle infrastructure, and emerging energy technologies continues to expand throughout the worldwide investment community. According to Reuters reporting on the global electric vehicle industry, lithium remains ..</v>
+        <v>Former Ira Ford Saco location continues serving Saco and southern Maine customers under the Group 1 Ford of Saco name SACO, Maine, Aug. 5, 2026 /PRNewswire/ -- In a strategic move to unify its extensive network of dealerships, Group 1 Automotive, Inc., a Houston-based automotive retailer...</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>As Global Investors Continue Seeking Opportunities in the Future of Energy, Growing Market Awareness Highlights ELEKTROS Inc.’s Vision for Lithium Mining, Rare Earth Minerals, and Patented EV Charging Innovation</v>
+        <v>BTC POWER Survey: 94% of Commercial Decision-Makers Say EV Charging Is Now Essential Infrastructure</v>
       </c>
       <c r="B730" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C730" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D730" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E730" t="str">
-        <v>https://www.newswire.com/news/as-global-investors-continue-seeking-opportunities-in-the-future-of-energy</v>
+        <v>https://www.prnewswire.com/news-releases/btc-power-survey-94-of-commercial-decision-makers-say-ev-charging-is-now-essential-infrastructure-302844231.html</v>
       </c>
       <c r="F730" t="str">
-        <v/>
+        <v>New study of 200+ commercial EV charging leaders reveals record satisfaction alongside emerging challenges that will define the industry's next phase of growth IRVINE, Calif., Aug. 5, 2026 /PRNewswire/ -- BTC POWER, a leading U.S.-based manufacturer of commercial EV charging systems,...</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>Vadzo Imaging Positions AR0544 Low Power USB Camera for Smart Shelf Monitoring and Planogram Compliance</v>
+        <v>NaaS Technology Inc. Regains Compliance with Nasdaq Minimum Market Value of Listed Securities Requirement</v>
       </c>
       <c r="B731" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C731" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D731" t="str">
-        <v>Finance, Retail, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E731" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-ar0544-low-power-usb-camera-for-smart-shelf-22800971</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/05/3339793/0/en/NaaS-Technology-Inc-Regains-Compliance-with-Nasdaq-Minimum-Market-Value-of-Listed-Securities-Requirement.html</v>
       </c>
       <c r="F731" t="str">
-        <v>The Falcon-544CRS is a 5MP color rolling shutter USB 3.2 camera built on the Onsemi HyperLux AR0544 sensor delivering low power continuous imaging over a UVC-compliant interface for embedded retail vision systems where planogram compliance monitoring, out-of-stock detection, product recognition, and shelf availability monitoring require a compact, power-efficient AR0544 low power USB camera that streams real-time frames to edge inference pipelines without driver development overhead, operating across -30&amp;deg;C to 85&amp;deg;C with full support for Windows, Linux, and Android.</v>
+        <v>BEIJING, Aug. 05, 2026 (GLOBE NEWSWIRE) -- NaaS Technology Inc. (Nasdaq: NAAS) ("NaaS" or the "Company"), the first U.S.-listed EV charging service company in China, today announced that on August 4, 2026, it received a written notice from the Listing Qualifications Department (the "Staff") of The Nasdaq Stock Market LLC ("Nasdaq"), stating that the Company has regained compliance with the minimum market value of listed securities ("MVLS") requirement, as set forth in Nasdaq Listing Rule 5550(b)(2) (the "Rule"), for continued listing on the Nasdaq Capital Market.</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>As Electric Vehicle Demand Accelerates Worldwide and Energy Markets ...</v>
+        <v>Levi &amp;amp; Korsinsky Reminds Pentwater Capital Management Investors of the Pending Class Action Lawsuit With a Lead Plaintiff Deadline of September 29, 2026 - CAR</v>
       </c>
       <c r="B732" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C732" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D732" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E732" t="str">
-        <v>https://pr-inside.com/as-electric-vehicle-demand-accelerates-worldwide-and-energy-markets-r5192687.htm</v>
+        <v>https://www.prnewswire.com/news-releases/levi--korsinsky-reminds-pentwater-capital-management-investors-of-the-pending-class-action-lawsuit-with-a-lead-plaintiff-deadline-of-september-29-2026---car-302843927.html</v>
       </c>
       <c r="F732" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 19, 2026 / ELEKTROS Inc. (OTC Pink: ELEK), publicly traded under ticker symbol ELEK, today expressed its sincere appreciation to shareholders, supporters, and investors worldwide as growing market awareness continues to shine a spotlight on the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As global financial markets continue demonstrating strength and resilience, management believes investor interest in lithium supply chains, electric vehicle infrastructure, and emerging energy technologies continues to expand throughout the worldwide investment community. According to Reuters reporting on the global electric vehicle industry, lithium ..</v>
+        <v>A securities class action alleges that Pentwater Capital Management LP's SEC filings disclosed a growing Avis Budget Group stake in stages while allegedly omitting the trading intentions behind it, leaving purchasers exposed when 4.3 million shares hit the market in two sessions. NEW...</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>As Electric Vehicle Demand Accelerates Worldwide and Energy Markets Evolve, Growing Investor Awareness Continues to Highlight ELEKTROS Inc.’s Vision for Lithium Mining, Rare Earth Minerals, and Patented Multi‑Plug EV Charging Innovation</v>
+        <v>Vadzo Imaging Positions Falcon-544CRS AR0544 Low Power USB Camera for Reliable Outdoor, Retail, Automotive, and Industrial Vision</v>
       </c>
       <c r="B733" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C733" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D733" t="str">
-        <v>Energy, Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E733" t="str">
-        <v>https://www.newswire.com/news/as-electric-vehicle-demand-accelerates-worldwide-and-energy-markets-evolve</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-544crs-ar0544-low-power-usb-camera-for-22806558</v>
       </c>
       <c r="F733" t="str">
-        <v/>
+        <v>Vadzo Imaging announces the Falcon-544CRS, a purpose-built AR0544 low power USB camera engineered for sustained reliable operation in thermally demanding and mechanically stressful field environments. Built on onsemi's HyperLux LP AR0544 5MP image sensor and connected through a USB 3.2 interface, the Falcon-544CRS covers an extended operating temperature range of &amp;minus;30&amp;deg;C to 85&amp;deg;C. Embedded vision engineers and OEM developers working on outdoor surveillance infrastructure, automotive vision platforms and industrial inspection systems now have access to a compact USB interoperable imaging module that maintains consistent performance without thermal compromise.</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>Automotive Sensors Market worth $109.85 billion by 2032 - Exclusive Report by MarketsandMarkets™</v>
+        <v>Motorcycle Tires Market to Reach USD 26.94 Billion by 2035, Driven by Asia-Pacific Two-Wheeler Production and Electric Mobility Growth, Reports Radial Insights</v>
       </c>
       <c r="B734" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C734" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D734" t="str">
         <v>Automotive</v>
       </c>
       <c r="E734" t="str">
-        <v>https://www.prnewswire.com/news-releases/automotive-sensors-market-worth-109-85-billion-by-2032---exclusive-report-by-marketsandmarkets-302805229.html</v>
+        <v>https://www.prnewswire.com/news-releases/motorcycle-tires-market-to-reach-usd-26-94-billion-by-2035--driven-by-asia-pacific-two-wheeler-production-and-electric-mobility-growth-reports-radial-insights-302844023.html</v>
       </c>
       <c r="F734" t="str">
-        <v>DELRAY BEACH, Fla., June 19, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Automotive Sensors Market is estimated to grow from USD 48.45 billion in 2026 to USD 109.85 billion by 2032, at a CAGR of 14.6%. Browse 150 market data Tables and 75 Figures spread through 310 Pages and...</v>
+        <v>MIDDLETOWN, Del., Aug. 5, 2026 /PRNewswire/ -- The global Motorcycle Tires Market was valued at USD 14.09 billion in 2025 and is projected to expand from USD 15.23 billion in 2026 to USD 26.94 billion by 2035, registering a compound annual growth rate of 6.54% during the forecast period,...</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>As Global EV Demand Accelerates to Record Highs, Growing Investor Awareness Continues to Highlight ELEKTROS Inc.'s Vision for Lithium Mining, Rare Earth Minerals, and Patented Multi‑Plug EV Charging Technology</v>
+        <v>Smith+Nephew celebrates mobility, recovery and football's greatest traditions during Pro Football Hall of Fame Enshrinement Week</v>
       </c>
       <c r="B735" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C735" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D735" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E735" t="str">
-        <v>https://www.newswire.com/news/as-global-ev-demand-accelerates-to-record-highs-growing-investor-2812094</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/05/3339572/0/en/Smith-Nephew-celebrates-mobility-recovery-and-football-s-greatest-traditions-during-Pro-Football-Hall-of-Fame-Enshrinement-Week.html</v>
       </c>
       <c r="F735" t="str">
-        <v/>
+        <v>Smith+Nephew will host a series of engagement opportunities during the 2026 Pro Football Hall of Fame Enshrinement Week in Canton, Ohio.</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
-        <v>As Global EV Demand Accelerates to Record Highs, Growing Investor Awareness ...</v>
+        <v>Torc Robotics Joins Auto-ISAC to Strengthen Cybersecurity Collaboration Across Connected Commercial Vehicles</v>
       </c>
       <c r="B736" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C736" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D736" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E736" t="str">
-        <v>https://pr-inside.com/as-global-ev-demand-accelerates-to-record-highs-growing-investor-awareness-r5192681.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/torc-robotics-joins-auto-isac-162100099.html</v>
       </c>
       <c r="F736" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 19, 2026 / ELEKTROS Inc. (OTC Pink:ELEK), publicly traded under ticker symbol ELEK, today expressed its sincere appreciation to shareholders, supporters, and investors worldwide as growing market awareness continues to shine a spotlight on the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As global financial markets continue demonstrating strength and resilience, management believes investor interest in lithium supply chains, electric vehicle infrastructure, and emerging energy technologies continues to expand throughout the worldwide investment community. According to Reuters reporting on the global electric vehicle industry, lithium remains ..</v>
+        <v>BLACKSBURG, Va., August 05, 2026--Torc Robotics, a pioneer in self-driving vehicle technology, today announced it has joined the Automotive Information Sharing and Analysis Center (Auto-ISAC), a global member-driven organization dedicated to advancing cybersecurity collaboration across the automotive industry.</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
-        <v>Geely Farizon uvádza na výstave Hong Kong Expo 2026 svoje inteligentné riešenia zelenej mobility</v>
+        <v>BREAKING NEWS: ELEKTROS Showcases Expanding Lithium Strategy and EV Patent Portfolio as Global Markets Fuel New Investor Momentum</v>
       </c>
       <c r="B737" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C737" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D737" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E737" t="str">
-        <v>https://www.prnewswire.com/news-releases/geely-farizon-uvadza-na-vystave-hong-kong-expo-2026-svoje-inteligentne-rieenia-zelenej-mobility-302805415.html</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-showcases-expanding-lithium-strategy-and-ev-4741303</v>
       </c>
       <c r="F737" t="str">
-        <v>HONGKONG, 19. júna 2026 /PRNewswire/ -- 18. júna 2026 sa na výstavisku AsiaWorld-Expo v Hongkongu oficiálne otvorila medzinárodná výstava automobilového priemyslu a dodávateľského reťazca (Hongkong). Skupina Geely Farizon pre komerčné ekologické vozidlá (ďalej len Geely Farizon) ako...</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) As Wall Street keeps roaring to all-time highs, reminiscent of the dot-com boom, Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value.</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>Решение Geely Farizon Green Smart Mobility дебютирует на выставке Hong Kong Expo 2026</v>
+        <v>BREAKING NEWS: A New Paradigm Emerges - ELEKTROS Strengthens Its Lithium ...</v>
       </c>
       <c r="B738" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C738" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D738" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E738" t="str">
-        <v>https://www.prnewswire.com/news-releases/-geely-farizon-green-smart-mobility----hong-kong-expo-2026-302805410.html</v>
+        <v>https://pr-inside.com/breaking-news-a-new-paradigm-emerges-elektros-strengthens-its-lithium-r5208750.htm</v>
       </c>
       <c r="F738" t="str">
-        <v>ГОНКОНГ, 19 июня 2026 г. /PRNewswire/ -- 18 июня 2026 года на AsiaWorld-Expo в Гонконге официально стартовала Международная выставка International Automotive and Supply Chain Expo (Hong Kong). Являясь мировым лидером в области коммерческих автомобилей на новых источниках энергии, компания...</v>
+        <v>(PR-inside.com) ELEKTROS Highlights Growing Recognition of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent as Investors Focus on Long-Term Growth Opportunities. ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) Record equity markets and sustained demand for battery materials continue to shine a spotlight on companies participating in the global electrification economy. ELEKTROS Inc. remains focused on advancing its hard-rock lithium initiatives, protecting its patented EV charging technology, and evaluating strategic opportunities that may enhance long-term shareholder value. WEST PALM BEACH, FL / ACCESS Newswire / August 5, 2026 / As U.S. equity markets continue reaching historic record levels, investor interest in ..</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>Shareholders who lost money in Verra Mobility Corporation (NASDAQ: VRRM) Should Contact Wolf Haldenstein Immediately</v>
+        <v>BREAKING NEWS: A New Paradigm Emerges - ELEKTROS Strengthens Its Lithium Vision and Proprietary EV Charging Platform as Global Momentum Builds Across Critical Minerals</v>
       </c>
       <c r="B739" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C739" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D739" t="str">
-        <v>Finance, Automotive</v>
+        <v>SaaS, Energy, Automotive</v>
       </c>
       <c r="E739" t="str">
-        <v>https://www.prnewswire.com/news-releases/shareholders-who-lost-money-in-verra-mobility-corporation-nasdaq-vrrm-should-contact-wolf-haldenstein-immediately-302800005.html</v>
+        <v>https://www.newswire.com/news/breaking-news-a-new-paradigm-emerges-elektros-strengthens-its-lithium-vision</v>
       </c>
       <c r="F739" t="str">
-        <v>Lead Plaintiff Deadline August 4, 2026 NEW YORK, June 19, 2026 /PRNewswire/ -- Wolf Haldenstein Adler Freeman &amp; Herz LLP reminds investors that a securities fraud class action has been filed in the United States District Court for the District of Arizona on behalf of investors who...</v>
+        <v>ELEKTROS Highlights Growing Recognition of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent as Investors Focus on Long-Term Growth Opportunities. ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) Record equity markets and sustained demand for battery materials continue to shine a spotlight on companies participating in the global electrification economy. ELEKTROS Inc. remains focused on advancing its hard-rock lithium initiatives, protecting its patented EV charging technology, and evaluating strategic opportunities that may enhance long-term shareholder value.</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>L-Tron to Attend AAMVA Mobile Driver's License Relying Parties Showcase in Virginia</v>
+        <v>EV Minerals Provides Corporate Update</v>
       </c>
       <c r="B740" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C740" t="str">
-        <v>PRLog</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D740" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E740" t="str">
-        <v>https://www.prlog.org/13153303-tron-to-attend-aamva-mobile-drivers-license-relying-parties-showcase-in-virginia.html</v>
+        <v>https://www.newsfilecorp.com/release/308115/EV-Minerals-Provides-Corporate-Update</v>
       </c>
       <c r="F740" t="str">
-        <v>L-Tron is pleased to announce its upcoming attendance at the American Association of Motor Vehicle Administrators (AAMVA) Mobile Driver's License Relying Parties Showcase on July 1 at the organization's headquarters in Arlington, VA.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 5, 2026) - EV Minerals Corporation (CSE: EVM) (FSE: RLC) (the "Company" or "EVM") wishes to provide shareholders with an update on its corporate activities and its ongoing plans in respect of the proposed acquisition of the Santa Monica Copper Project in Chile (the "Project" or "Santa Monica").The Company confirms that it remains committed to completing the acquisition of the Santa Monica Copper Project as previously announced. Since entering into the...</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>Model E5 PLUS s pravostranným řízením urychluje expanzi DFSK na trh v Hongkongu</v>
+        <v>BREAKING NEWS: Paradigm Shift Underway - ELEKTROS Advances Expanding ...</v>
       </c>
       <c r="B741" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C741" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D741" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E741" t="str">
-        <v>https://www.prnewswire.com/news-releases/model-e5-plus-s-pravostrannym-izenim-urychluje-expanzi-dfsk-na-trh-v-hongkongu-302805351.html</v>
+        <v>https://pr-inside.com/breaking-news-paradigm-shift-underway-elektros-advances-expanding-r5208730.htm</v>
       </c>
       <c r="F741" t="str">
-        <v>HONGKONG, 19. června 2026 /PRNewswire/ -- DFSK, značka vozidel na nové zdroje energie patřící do skupiny SERES Group (HKEX: 09927), dnes na mezinárodním veletrhu automobilového průmyslu a dodavatelských řetězců 2026 v Hongkongu (2026 International Automotive &amp; Supply Chain Expo)...</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value. WEST PALM BEACH, FL / ACCESS Newswire / August 5, 2026 / As U.S. equity markets continue reaching historic ..</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>DFSK przyspiesza globalną ekspansję dzięki debiutowi w Hongkongu modelu E5 PLUS z kierownicą po prawej stronie</v>
+        <v>BREAKING NEWS: Paradigm Shift Underway - ELEKTROS Advances Expanding Lithium Strategy and EV Patent Portfolio as Global Markets Spotlight the Future of Electrification</v>
       </c>
       <c r="B742" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C742" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D742" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E742" t="str">
-        <v>https://www.prnewswire.com/news-releases/dfsk-przyspiesza-globaln-ekspansj-dziki-debiutowi-w-hongkongu-modelu-e5-plus-z-kierownic-po-prawej-stronie-302805349.html</v>
+        <v>https://www.newswire.com/news/breaking-news-paradigm-shift-underway-elektros-advances-expanding-lithium</v>
       </c>
       <c r="F742" t="str">
-        <v>HONGKONG, 19 czerwca 2026 r. /PRNewswire/ -- DFSK, marka pojazdów zasilanych alternatywnymi źródłami energii należąca do SERES Group (HKEX: 09927), zaprezentowała dziś wersję modelu E5 PLUS z kierownicą po prawej stronie (RHD) podczas targów International Automotive &amp; Supply Chain Expo...</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value.</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>VRRM STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>BREAKING NEWS: ELEKTROS Showcases Expanding Lithium Strategy and EV ...</v>
       </c>
       <c r="B743" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C743" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D743" t="str">
-        <v>Finance, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E743" t="str">
-        <v>https://pr-inside.com/vrrm-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5192624.htm</v>
+        <v>https://pr-inside.com/breaking-news-elektros-showcases-expanding-lithium-strategy-and-ev-r5208726.htm</v>
       </c>
       <c r="F743" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 19, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Verra Mobility Corporation (NASDAQ:VRRM) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Verra securities between February 24, 2026 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/VRRM. Verra Case Details The ..</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value. WEST PALM BEACH, FL / ACCESS Newswire / August 5, 2026 / As U.S. equity markets continue reaching historic record ..</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>PEEK Market worth $2.29 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
+        <v>ProBuilt TMS Introduces AI-Powered Compliance System: From Driver Application Through Corrective Action</v>
       </c>
       <c r="B744" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C744" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D744" t="str">
-        <v>Healthcare, Energy, Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E744" t="str">
-        <v>https://www.prnewswire.com/news-releases/peek-market-worth-2-29-billion-by-2031---exclusive-report-by-marketsandmarkets-302805208.html</v>
+        <v>https://www.prnewswire.com/news-releases/probuilt-tms-introduces-ai-powered-compliance-system-from-driver-application-through-corrective-action-302843279.html</v>
       </c>
       <c r="F744" t="str">
-        <v>DELRAY BEACH, Fla., June 19, 2026 /PRNewswire/ -- According to MarketsandMarkets, 'PEEK Market by Reinforcement Type (Glass Filled, Carbon Filled, Unfilled), Processing Method (Extrusion, Injection Molding), End User (Electrical &amp; Electronics, Aerospace, Automotive, Oil &amp; Gas, Medical),...</v>
+        <v>THE WOODLANDS, Texas, Aug. 5, 2026 /PRNewswire/ -- ProBuilt Software Inc. today announced the ProBuilt TMS Compliance System, which manages driver compliance from application through qualification, credential monitoring, safety events and corrective action. Powered by Claude AI from...</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>Recent Release, "The Deadly Priest," from Christian Faith Publishing Author Karl G, Presents a Gripping Tale of a Priest Confronting Explosive Secrets</v>
+        <v>MicroVision Launches MOVIA(TM) Air Product Family to Accelerate Growth ...</v>
       </c>
       <c r="B745" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C745" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D745" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive, Media</v>
       </c>
       <c r="E745" t="str">
-        <v>https://www.pr.com/press-release/971091</v>
+        <v>https://pr-inside.com/microvision-launches-movia-tm-air-product-family-to-accelerate-growth-r5208712.htm</v>
       </c>
       <c r="F745" t="str">
-        <v>Karl G has completed a new book, "The Deadly Priest," which weaves together a harrowing premise rooted in troubling reality. When a priest faces exposure for past sexual abuse of a minor, blackmail schemes spiral into chaos, mistaken identity entangles him in an armored car heist, and the stakes escalate beyond anything he could have anticipated. The narrative unfolds with relentless momentum, pulling readers [PR.com]</v>
+        <v>(PR-inside.com) MOVIA™ Air lidar sensor and MOVIA™ Air Plus deliver lightweight airborne sensing and real-time 3D environmental awareness for autonomous aerial systems; live demonstration planned at JIFX REMOND, WA AND MONTEREY, CA / ACCESS Newswire / August 5, 2026 /MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security and defense, and automotive applications, today announced the launch of its MOVIA™ Air product family, purpose-built for autonomous aerial systems. The portfolio includes MOVIA™ Air, a lightweight lidar sensor optimized specifically for unmanned aerial vehicles (UAVs), and MOVIA™ Air Plus, which combines the MOVIA™ Air sensor with edge processing and video imaging. ..</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>DORITOS LOADED UNVEILS HIGH-OCTANE COMMERCIAL STARRING CHEF GORDON RAMSAY AND MERCEDES-AMG PETRONAS F1 DRIVER GEORGE RUSSELL</v>
+        <v>Hospitals Nationwide Recognized for Commitment to Advancing High-quality Cardiovascular Health Care</v>
       </c>
       <c r="B746" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C746" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D746" t="str">
-        <v>Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E746" t="str">
-        <v>https://www.prnewswire.com/news-releases/doritos-loaded-unveils-high-octane-commercial-starring-chef-gordon-ramsay-and-mercedes-amg-petronas-f1-driver-george-russell-302804831.html</v>
+        <v>https://www.newmediawire.com/news/hospitals-nationwide-recognized-for-commitment-to-advancing-high-quality-cardiovascular-health-care-7088223</v>
       </c>
       <c r="F746" t="str">
-        <v>A new commercial from Doritos Loaded combines culinary creativity with the thrills of Formula 1® racing in a spectacular fictional stunt Doritos Loaded launches a new global commercial starring Chef Gordon Ramsay and Mercedes-AMG PETRONAS F1 Team driver George Russell. The campaign builds...</v>
+        <v>DALLAS - August 5, 2026 ( NEWMEDIAWIRE ) - Cardiovascular disease remains the leading cause of death in the United States, according to the American Heart Association’s 2026 Heart Disease and Stroke Statistics , and improving survival depends on health care teams delivering timely, coordinated, evidence-based care. The American Heart Association, a relentless force changing the future of health for everyone everywhere, is recognizing more than 3,000 health care organizations nationwide for their commitment to improving outcomes for people affected by heart disease, stroke and related conditions through its Get With The Guidelines® quality improvement programs. What is Get With The Guidelines and why does it matter? Get With The Guidelines programs help health care teams apply the latest ev</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>Performance Brokerage Services Advises on the Sale of Grieger's Chrysler Dodge Jeep Ram in Valparaiso, Indiana to Garber Automotive Group</v>
+        <v>Adient reports third quarter financial results; reaffirms earnings and FCF outlook for FY26</v>
       </c>
       <c r="B747" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C747" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D747" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E747" t="str">
-        <v>https://www.prnewswire.com/news-releases/performance-brokerage-services-advises-on-the-sale-of-griegers-chrysler-dodge-jeep-ram-in-valparaiso-indiana-to-garber-automotive-group-302804880.html</v>
+        <v>https://www.prnewswire.com/news-releases/adient-reports-third-quarter-financial-results-reaffirms-earnings-and-fcf-outlook-for-fy26-302842873.html</v>
       </c>
       <c r="F747" t="str">
-        <v>Performance Brokerage Services, the leader in dealership buy-sell activity, announces the sale of Grieger's Chrysler Dodge Jeep Ram in Valparaiso, Indiana from Grieger's Motor Sales to Garber Automotive Group. IRVINE, Calif., June 19, 2026 /PRNewswire/ -- Performance Brokerage Services,...</v>
+        <v>PLYMOUTH, Mich., Aug. 5, 2026 /PRNewswire/ -- Adient (NYSE: ADNT), a global leader in automotive seating, today announced its third quarter 2026 financial results. Q3 GAAP net income and EPS diluted of $25M and $0.32, respectively; Q3 Adj.-EPS diluted of $0.48 Q3 Adj.-EBITDA of $225M,...</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>DFSK Accelerates Global Expansion with Debut of the Right-Hand-Drive E5 PLUS in Hong Kong</v>
+        <v>EV Composites Market worth $5.45 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
       </c>
       <c r="B748" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C748" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D748" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E748" t="str">
-        <v>https://www.prnewswire.com/news-releases/dfsk-accelerates-global-expansion-with-debut-of-the-right-hand-drive-e5-plus-in-hong-kong-302805205.html</v>
+        <v>https://www.prnewswire.com/news-releases/ev-composites-market-worth-5-45-billion-by-2031---exclusive-report-by-marketsandmarkets-302843472.html</v>
       </c>
       <c r="F748" t="str">
-        <v>HONG KONG, June 19, 2026 /PRNewswire/ -- DFSK, the new energy vehicle brand under SERES Group (HKEX: 09927), today unveiled the right-hand-drive (RHD) version of the E5 PLUS at the 2026 International Automotive &amp; Supply Chain Expo (Hong Kong), marking a major milestone in the brand's...</v>
+        <v>DELRAY BEACH, Fla., Aug. 5, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the The EV composites market is estimated at USD 2.69 billion in 2026 and is projected to reach USD 5.45 billion by 2031, at a CAGR of 15.2% from 2026 to 2031. Browse 200 market data Tables and 150 Figures...</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>Automotive Lead-Acid Battery Market 2026: Size, Share, Application, Regional Outlook, Competitive Strategies Analysis and Forecasts 2026 – 2033</v>
+        <v>EVgo Expands Fast Charging in the U.S. with Supercharger Deployment</v>
       </c>
       <c r="B749" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C749" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D749" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E749" t="str">
-        <v>https://www.getnews.info/story/2026/06/18/automotive-leadacid-battery-market-2026-size-share-application-regional-outlook-competitive-strategies-analysis-and-forecasts-2026-2033/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/05/3339124/0/en/EVgo-Expands-Fast-Charging-in-the-U-S-with-Supercharger-Deployment.html</v>
       </c>
       <c r="F749" t="str">
-        <v/>
+        <v>EVgo announced plans to add “EVgo Superchargers” to its metropolitan network, bringing more fast charging choices to EV drivers.</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>Did You Lose Money Investing in Verra Mobility Corporation? Robbins ...</v>
+        <v>Audio Equipment Market Insights: Why Studios Still Trust Wired Gear</v>
       </c>
       <c r="B750" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C750" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D750" t="str">
-        <v>Finance, Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E750" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-investing-in-verra-mobility-corporation-robbins-r5192534.htm</v>
+        <v>https://express-press-release.net/news/2026/08/05/1765981</v>
       </c>
       <c r="F750" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / June 18, 2026 /Robbins LLP informs stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities between February 24, 2026, and May 26, 2026. Verra Mobility Corporation provides smart mobility technology solutions in the United States, Australia, Europe, and Canada. It operates through three segments: Commercial Services, Government Solutions, and Parking Solutions. For more information, submit a form, email attorney Aaron Dumas, Jr., or give us a call at (800) 350-6003. What is the class period? February 24, 2026 - May 26, 2026 What ..</v>
+        <v>Sound has quietly become one of the most contested design frontiers in consumer tech. From earbuds that cancel a subway car&amp;#8217;s roar to soundbars that [read full press release...]</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>Advent Resources Expands Across Texas as Dealers Face Rising Fraud, Compliance Pressures, and Operational Complexity</v>
+        <v>Global Times: Bridging divides through Open Source: The iterative logic of China's AI</v>
       </c>
       <c r="B751" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C751" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D751" t="str">
-        <v>SaaS, Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E751" t="str">
-        <v>https://www.prweb.com/releases/advent-resources-expands-across-texas-as-dealers-face-rising-fraud-compliance-pressures-and-operational-complexity-302804921.html</v>
+        <v>https://www.prnewswire.com/news-releases/global-times-bridging-divides-through-open-source-the-iterative-logic-of-chinas-ai-302843570.html</v>
       </c>
       <c r="F751" t="str">
-        <v>One connected platform helps Texas dealerships reduce risk, eliminate friction, and move deals faster. FORT WORTH, Texas, June 18, 2026 /PRNewswire-PRWeb/ -- Advent Resources is expanding its reach across Texas to help dealerships simplify and strengthen the car deal, as fraud,...</v>
+        <v>BEIJING, Aug. 5, 2026 /PRNewswire/ -- China's foreign trade has kept on gaining steam. Following the "new three" (NEVs, lithium batteries, and PV), a "next new three"—artificial intelligence (AI), robotics and innovative medicine—is emerging as the new growth driver. AI-related products...</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
-        <v>American Rebel Winning in Motorsports - American Rebel Light Beer's ...</v>
+        <v>Car Keys Now Expands Mobile Car Key Replacement Franchise Across the U.S</v>
       </c>
       <c r="B752" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C752" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D752" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E752" t="str">
-        <v>https://pr-inside.com/american-rebel-winning-in-motorsports-american-rebel-light-beer-s-r5192523.htm</v>
+        <v>https://prunderground.com/car-keys-now-expands-mobile-car-key-replacement-franchise-across-the-u-s/cmsfmcso0000704js2lea73pl</v>
       </c>
       <c r="F752" t="str">
-        <v>(PR-inside.com) Leah Pruett and Matt Hagan Win for Tony Stewart Racing as American Rebel Light Beer Scores Breakthrough Brand Exposure and Continued Momentum Across NHRA Top Fuel, Funny Car, and Pro Stock Motorcycle NASHVILLE, TN / ACCESS Newswire / June 18, 2026 / American Rebel Holdings, Inc. (OTC PINK:AREB), creator of American Rebel Light Beer - America's Patriotic Beer™ - is celebrating a championship-caliber weekend with Tony Stewart Racing (TSR) following victories by Leah Pruett and Matt Hagan during the NHRA Super Grip Thunder Valley Nationals at historic Bristol Dragway in Bristol, Tennessee. The double-victory weekend was broadcast to millions of viewers ..</v>
+        <v>Car Keys Now brings its mobile automotive key replacement and programming model to new markets, combining technician training, equipment, &amp; operational support. The post Car Keys Now Expands Mobile Car Key Replacement Franchise Across the U.S first appeared on</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
-        <v>American Rebel Winning in Motorsports - American Rebel Light Beer's Three-Entry NHRA Platform Delivers Double Victory Weekend at Thunder Valley Nationals</v>
+        <v>VRRM LAWSUIT ALERT: Levi &amp; Korsinsky Notifies Verra Mobility Corporation ...</v>
       </c>
       <c r="B753" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C753" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D753" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E753" t="str">
-        <v>https://www.newswire.com/news/american-rebel-winning-in-motorsports-american-rebel-light-beers-three-entry</v>
+        <v>https://pr-inside.com/vrrm-lawsuit-alert-levi-korsinsky-notifies-verra-mobility-corporation-r5208550.htm</v>
       </c>
       <c r="F753" t="str">
-        <v>Leah Pruett and Matt Hagan Win for Tony Stewart Racing as American Rebel Light Beer Scores Breakthrough Brand Exposure and Continued Momentum Across NHRA Top Fuel, Funny Car, and Pro Stock Motorcycle</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 4, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>Automotive LED Lighting Market to Reach $20.11 B by 2031 as Energy Efficiency, EV Integration &amp; Advanced Safety Features Drive Demand</v>
+        <v>Class Action Lawsuit Filed Against Verra Mobility Corporation (VRRM) ...</v>
       </c>
       <c r="B754" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C754" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D754" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E754" t="str">
-        <v>https://www.getnews.info/story/2026/06/18/automotive-led-lighting-market-to-reach-2011-b-by-2031-as-energy-efficiency-ev-integration-advanced-safety-features-drive-demand/?source=barchart</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-against-verra-mobility-corporation-vrrm-r5208511.htm</v>
       </c>
       <c r="F754" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 4, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>Desert Field Test With NASA Advanced Rover Prototype</v>
+        <v>Mobile Auto Repair Pros Launches Mobile Mechanic Service in Athens, GA</v>
       </c>
       <c r="B755" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C755" t="str">
-        <v>NASA</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D755" t="str">
         <v>Automotive</v>
       </c>
       <c r="E755" t="str">
-        <v>https://science.nasa.gov/photojournal/desert-field-test-with-nasa-advanced-rover-prototype/</v>
+        <v>https://prunderground.com/mobile-auto-repair-pros-launches-mobile-mechanic-service-in-athens-ga/cmsf6jsxa00eu04jlj8zka9nf</v>
       </c>
       <c r="F755" t="str">
-        <v>Description A prototype four-wheel rover developed at NASA’s Jet Propulsion Laboratory with advanced mobility and robotic autonomy capabilities trundled across the Colorado Desert near Plaster City, California, during a field test in March 2026. Called ERNEST (Exploration Rover for Navigating Extreme Sloped Terrain), the rover served here as a testbed for autonomy software developed for […]</v>
+        <v>Mobile Auto Repair Pros now offers on-site mobile mechanic service in Athens, GA, delivering certified diagnostics and repairs at drivers' homes or workplaces. The post Mobile Auto Repair Pros Launches Mobile Mechanic Service in Athens, GA first appeared on</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>2027 SUBARU SOLTERRA EV HOLDS FIRM ON PRICING AFTER SIGNIFICANT UPDATES IN 2026, STARTING AT $38,495 MSRP</v>
+        <v>Securities Lawsuit Alert: Verra Mobility Corporation (VRRM) - Contact ...</v>
       </c>
       <c r="B756" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C756" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D756" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E756" t="str">
-        <v>https://www.prnewswire.com/news-releases/2027-subaru-solterra-ev-holds-firm-on-pricing-after-significant-updates-in-2026--starting-at-38-495-msrp-302804699.html</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-verra-mobility-corporation-vrrm-contact-r5208455.htm</v>
       </c>
       <c r="F756" t="str">
-        <v>Solterra XT produces up to 338 combined horsepower from uprated powertrain Charging from 10% to 80% in about 28 minutes, supported by improved battery preconditioning and charging rates up to an estimated 150 kW Standard Symmetrical All-Wheel Drive, best-in-class 8.3 inches of ground...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 4, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>Vishay Intertechnology Releases 1.5 kV Automotive and Commercial IHDV Inductors in Compact Sizes Starting with 20 mm x 14 mm x 14 mm</v>
+        <v>Propark Mobility Acquires Gold Coast Valet, Expanding Hospitality Services Across Long Island</v>
       </c>
       <c r="B757" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C757" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D757" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E757" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314450/0/en/Vishay-Intertechnology-Releases-1-5-kV-Automotive-and-Commercial-IHDV-Inductors-in-Compact-Sizes-Starting-with-20-mm-x-14-mm-x-14-mm.html</v>
+        <v>https://www.prweb.com/releases/propark-mobility-acquires-gold-coast-valet-expanding-hospitality-services-across-long-island-302842770.html</v>
       </c>
       <c r="F757" t="str">
-        <v>Devices Deliver Over 1 kΩ Impedance to Filter Noise Above 10 MHz, Soft Saturation for Stable Inductance, +180 °C Continuous Operation, and Enhanced Resistance to Shock and Vibration Devices Deliver Over 1 kΩ Impedance to Filter Noise Above 10 MHz, Soft Saturation for Stable Inductance, +180 °C Continuous Operation, and Enhanced Resistance to Shock and Vibration</v>
+        <v>Propark Mobility announced today the acquisition of Gold Coast Valet, a Long Island-based provider of valet parking, parking management, and hospitality services. The acquisition expands Propark's established operations and capabilities throughout the Greater New York region. HARTFORD,...</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>Leapmotor Surpasses 1.5 mio Global Deliveries, Marking a New Phase of Accelerated Growth</v>
+        <v>Garrett Motion Announces Participation at J.P. Morgan 2026 Automotive Conference</v>
       </c>
       <c r="B758" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C758" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D758" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E758" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356484</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338873/0/en/Garrett-Motion-Announces-Participation-at-J-P-Morgan-2026-Automotive-Conference.html</v>
       </c>
       <c r="F758" t="str">
-        <v>Leapmotor announces a major achievement in its global development journey, reaching a total of 1.5 million cumulative vehicle deliveries worldwide. This accomplishment underscores the brand&amp;#39;s rapid expansion and growing international footprint, marking a new chapter in its evolution as a leading force in the global electric mobility landscape. - - The major results come just eight months after surpassing the 1&amp;amp;#8209;million&amp;amp;#8209;unit mark, underscoring Leapmotor&amp;#39;s accelerated growth traj... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356484</v>
+        <v>Garrett Motion Announces Participation at J.P. Morgan 2026 Automotive Conference</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>Bikes for Goodness Sake Partners with Equitable Foundation on Multi-City Bike Build Supporting Carolinas Communities</v>
+        <v>Martinrea International Inc. Reports Second Quarter Results and Declares Dividend</v>
       </c>
       <c r="B759" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C759" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D759" t="str">
         <v>Automotive</v>
       </c>
       <c r="E759" t="str">
-        <v>https://www.prweb.com/releases/bikes-for-goodness-sake-partners-with-equitable-foundation-on-multi-city-bike-build-supporting-carolinas-communities-302804261.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338866/0/en/Martinrea-International-Inc-Reports-Second-Quarter-Results-and-Declares-Dividend.html</v>
       </c>
       <c r="F759" t="str">
-        <v>Equitable Foundation united employees across three Carolinas cities to build and donate 75 bicycles, creating a shared volunteer experience that expanded mobility and opportunity in local communities. GEORGETOWN, Texas, June 18, 2026 /PRNewswire-PRWeb/ -- Bikes for Goodness Sake (BFGS)...</v>
+        <v>TORONTO, Aug. 04, 2026 (GLOBE NEWSWIRE) -- Martinrea International Inc. (TSX : MRE), a diversified and global automotive supplier engaged in the design, development and manufacturing of highly engineered, value-added Lightweight Structures and Propulsion Systems, today announced the release of its financial results for the second quarter ended June 30, 2026, and declared a quarterly cash dividend of $0.05 per share.</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>Fastest LEGO® car ever made: Life-size LEGO® Technic™ Koenigsegg Sadair's Spear hits 111km/h at Goodwood Hill to celebrate launch of new product</v>
+        <v>An InventHelp 123Invent Client Develops a Vehicle Gauge Solution for Improved Visibility (LOS-706)</v>
       </c>
       <c r="B760" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C760" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D760" t="str">
         <v>Automotive</v>
       </c>
       <c r="E760" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356477</v>
+        <v>https://www.prnewswire.com/news-releases/an-inventhelp-123invent-client-develops-a-vehicle-gauge-solution-for-improved-visibility-los-706-302842802.html</v>
       </c>
       <c r="F760" t="str">
-        <v>- - &amp;#8226; A life-size, drivable LEGO&amp;#174; Technic&amp;#8482; Koenigsegg Sadair&amp;#39;s Spear has set a speed record as the fastest LEGO Technic big build car ever - hitting 111 km/h, more than double the previous record: 50 km/h. - - &amp;#8226; The challenge celebrates the launch of the new LEGO Technic Koenigsegg Sadair&amp;#39;s Spear Megacar, available for purchase this July. - - &amp;#8226; With Markus Lundh, Koenigsegg Test Driver, behind the wheel, this feat pays tribute to the brand&amp;#39;s 2025 Goodwood Festival of Speed performance, whe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356477</v>
+        <v>PITTSBURGH, Aug. 4, 2026 /PRNewswire/ -- "I wanted to create something that could make it easier and safer to keep an eye on important engine readings," said an inventor from Los Angeles, Calif. "The idea could provide better visibility and eliminate the inconvenience of poorly placed...</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>ELEKTROS Inc. Advances a Distinguished Vision for Lithium Leadership ...</v>
+        <v>GYS Acquires Uniteck and Enters the On-Board Energy and Mobility Market</v>
       </c>
       <c r="B761" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C761" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D761" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E761" t="str">
-        <v>https://pr-inside.com/elektros-inc-advances-a-distinguished-vision-for-lithium-leadership-r5192428.htm</v>
+        <v>https://www.pr.com/press-release/975573</v>
       </c>
       <c r="F761" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 18, 2026 / ELEKTROS Inc. (OTC Pink:ELEK), publicly traded under ticker symbol ELEK, today expressed its sincere appreciation to shareholders, supporters, and investors worldwide as growing market awareness continues to shine a spotlight on the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As global financial markets continue demonstrating strength and resilience, management believes investor interest in lithium supply chains, electric vehicle infrastructure, and emerging energy technologies continues to expand throughout the worldwide investment community. According to Reuters reporting on the global electric vehicle industry, lithium remains ..</v>
+        <v>GYS announces the acquisition of Uniteck, a company founded in 2012 in Béziers, France, specialising in autonomous energy solutions: solar panels, regulators, batteries, converters and DC/DC chargers. Its products are used in motorhomes, campervans and professional utility vehicles, as well as in boats and off-grid installations, in a market driven by the energy transition. [PR.com]</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>ELEKTROS Inc. Advances a Distinguished Vision for Lithium Leadership and Next‑Generation EV Innovation Amid Rising Global Energy Demand</v>
+        <v>CAR STOCKHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B762" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C762" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D762" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E762" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-advances-a-distinguished-vision-for-lithium-leadership-and-next</v>
+        <v>https://pr-inside.com/car-stockholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5208379.htm</v>
       </c>
       <c r="F762" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 4, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against against Pentwater Capital Management LP ("Pentwater") and its Founder, Chief Executive Officer ("CEO"), and Chief Investment Officer Matthew Halbower ("Halbower") and on behalf of investors in Avis Budget Group, Inc. (NASDAQ:CAR). This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Avis securities between February 20, 2025 and April 21, ..</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>United Chargers Launches Grizzl-E Commercial Club</v>
+        <v>Major Career Leap: Th�o Pourchaire to Race for Opel Works Team in Formula E</v>
       </c>
       <c r="B763" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C763" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D763" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E763" t="str">
-        <v>https://pr-inside.com/united-chargers-launches-grizzl-e-commercial-club-r5192420.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358505</v>
       </c>
       <c r="F763" t="str">
-        <v>(PR-inside.com) Canadian Businesses can get Free EV Chargers and cashback rewards for every kWh charged. RICHMOND HILL, ON / ACCESS Newswire / June 18, 2026 / United Chargers Inc., the manufacturer of the Grizzl-E EV Chargers and the first company to release the Clean Fuel Credit-based pay-per-kWh program called Grizzl-E Club, today announced the release of Grizzl-E Commercial Club, a new commercial EV charging platform that gives Canadian businesses free EV Chargers and pays a cashback reward for every kWh charged. Grizzl-E Commercial Club leverages Canada's Clean Fuel Regulation credit markets and returns that value directly to businesses. Now Canadian businesses have access ..</v>
+        <v>- - &amp;#8226; Now official: Opel GSE Formula E Team signs French rising star for Formula E debut - &amp;#8226; A perfect match: F2 champion takes on new GEN4 race car generation, delivering performance between Formula 2 and Formula 1 - &amp;#8226; A proven talent pathway: Promoting young talent has always been a cornerstone of Opel Motorsport - &amp;#8226; Pourchaire: &amp;#8220;Joining Formula E with Opel is the biggest step in my single-seater career so far&amp;#8221; - - - Opel has signed Th�o Pourchaire as its first regular driver for t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358505</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
-        <v>AION UT Posts 60% Month-on-Month Growth in May, Becoming the Fastest-Growing Chinese EV Hatchback</v>
+        <v>Leapmotor Doubles Deliveries and Breaks the 100.000-Unit Milestone, Record July Performance</v>
       </c>
       <c r="B764" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C764" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D764" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E764" t="str">
-        <v>https://www.prnewswire.com/news-releases/aion-ut-posts-60-month-on-month-growth-in-may-becoming-the-fastest-growing-chinese-ev-hatchback-302804540.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358501</v>
       </c>
       <c r="F764" t="str">
-        <v>GUANGZHOU, China, June 18, 2026 /PRNewswire/ -- The global momentum of the AION UT continued to build in May 2026, with monthly sales reaching 3,331 units – a 60% increase month-on-month – making it the fastest-growing Chinese-brand electric hatchback in its segment. Since its global...</v>
+        <v>In July 2026, Leapmotor reached a major milestone, delivering 101.267 vehicles worldwide, more than doubling its performance from July 2025 (+102% year-on-year ). - - July result marks the first time the company has surpassed the 100.000-unit monthly delivery threshold, making Leapmotor the first Chinese new EV startup to achieve this landmark and reinforcing its position as one of the fastest-growing players in the new energy vehicle industry. - - Additionally, July represents the fif... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358501</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>Propark Mobility Selected as Parking Operator at Brooklyn Army Terminal</v>
+        <v>Did You Lose Money on Verra Mobility Corporation (VRRM)? Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B765" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C765" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D765" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E765" t="str">
-        <v>https://www.prweb.com/releases/propark-mobility-selected-as-parking-operator-at-brooklyn-army-terminal-302804226.html</v>
+        <v>https://pr-inside.com/did-you-lose-money-on-verra-mobility-corporation-vrrm-levi-korsinsky-r5208349.htm</v>
       </c>
       <c r="F765" t="str">
-        <v>Propark Mobility announced today that the company has been selected to support parking operations at Brooklyn Army Terminal, a historic waterfront campus in Sunset Park, Brooklyn. HARTFORD, Conn., June 18, 2026 /PRNewswire-PRWeb/ -- Propark Mobility announced today that the company has...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 4, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
-        <v>duPont REGISTRY Live Sets All-Time Online Auction Record with $13M ...</v>
+        <v>Beyond the backpack: Tetr launches global gap year built around travel, startups and real-world business challenges</v>
       </c>
       <c r="B766" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C766" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D766" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance, Automotive, Education</v>
       </c>
       <c r="E766" t="str">
-        <v>https://pr-inside.com/dupont-registry-live-sets-all-time-online-auction-record-with-13m-r5192372.htm</v>
+        <v>https://pressat.co.uk/releases/beyond-the-backpack-tetr-launches-global-gap-year-built-around-travel-startups-and-real-world-business-challenges-be5ea18b8b8ff92ffc6520a94027309f/</v>
       </c>
       <c r="F766" t="str">
-        <v>(PR-inside.com) Historic result establishes a new benchmark for digital collector car transactions and validates the future of high-value automotive auctions MIAMI, FL / ACCESS Newswire / June 18, 2026 / duPont REGISTRY Livehas established a new benchmark for the collector car market with the hammer price of the world's only Ferrari Enzo finished in Rosso Dino. The vehicle crossed the digital auction block at $13,018,950 ($12.399 million plus Buyer's Premium) with no reserve, making it the most expensive automobile ever processed through an online auction platform. The result eclipses the previous online auction record of $5.36 million - set by a LaFerrari Aperta ..</v>
+        <v>Tuesday 4 August, 2026 Across 40 weeks, students move through global markets, learn from companies including Google, Alibaba, Tesla, Toyota, Safaricom and LVMH, and launch ventures with targets for revenue, backers, subscribers and impact. London 4 August 2026: For decades, the gap year has promised adventure with a side order of chaos: cheap flights, hostel bunks, missed buses, lost chargers, questionable directions and the kind of mishaps that only feel character-building once everyone’s safely home. Tetr College of Business - the world’s first learn-by-doing business school - is launching a different kind of year out: one where students travel the world, learn from major companies and build ventures of their own along the way. Its new Global Gap Year Programme is a 40-week international</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>duPont REGISTRY Live Sets All-Time Online Auction Record with $13M Ferrari Enzo</v>
+        <v>Bronstein, Gewirtz &amp; Grossman LLC Urges Avis Budget Group, Inc. Investors to Act: Class Action Filed Alleging Investor Harm</v>
       </c>
       <c r="B767" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C767" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D767" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E767" t="str">
-        <v>https://www.newswire.com/news/dupont-registry-live-sets-all-time-online-auction-record-with-13m-22800594</v>
+        <v>https://www.newsfilecorp.com/release/307704/Bronstein-Gewirtz-Grossman-LLC-Urges-Avis-Budget-Group-Inc.-Investors-to-Act-Class-Action-Filed-Alleging-Investor-Harm</v>
       </c>
       <c r="F767" t="str">
-        <v>Historic result establishes a new benchmark for digital collector car transactions and validates the future of high-value automotive auctions</v>
+        <v>New York, New York--(Newsfile Corp. - August 4, 2026) - Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against against Pentwater Capital Management LP ("Pentwater") and its Founder, Chief Executive Officer ("CEO"), and Chief Investment Officer Matthew Halbower ("Halbower") and on behalf of investors in Avis Budget Group, Inc. (NASDAQ: CAR).This lawsuit seeks to recover damages against Defendants for...</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>ELEKTROS Inc. Celebrates a Brighter Global Energy Future as Lithium ...</v>
+        <v>CAR Roundtable Highlights Growing Operational and Investment Pressures from Automotive Tariffs</v>
       </c>
       <c r="B768" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C768" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D768" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E768" t="str">
-        <v>https://pr-inside.com/elektros-inc-celebrates-a-brighter-global-energy-future-as-lithium-r5192365.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358494</v>
       </c>
       <c r="F768" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 18, 2026 / ELEKTROS Inc. (OTC Pink:ELEK), publicly traded under ticker symbol ELEK, today expressed its sincere appreciation to shareholders, supporters, and investors worldwide as growing market awareness continues to shine a spotlight on the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As global financial markets continue demonstrating strength and resilience, management believes investor interest in lithium supply chains, electric vehicle infrastructure, and emerging energy technologies continues to expand throughout the worldwide investment community. According to Reuters reporting on the global electric vehicle industry, lithium remains ..</v>
+        <v>The Center for Automotive Research (CAR) released an executive summary outlining key insights from its Impact of Automotive Tariffs: Understanding the Effects on Parts, Tooling and Vehicles roundtable in conjunction with CAR MBS 2026. - - The discussion convened automakers, suppliers, researchers and representatives from the United States and Canada to examine how tariffs are affecting manufacturing decisions, supplier finances, tooling capacity, innovation investment and the competitiven... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358494</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>ELEKTROS Inc. Celebrates a Brighter Global Energy Future as Lithium Leadership and Next-Generation EV Innovation Continue Accelerating Worldwide</v>
+        <v>BREAKING NEWS: ELEKTROS Reaffirms Strategic Growth Initiatives in a ...</v>
       </c>
       <c r="B769" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C769" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D769" t="str">
         <v>Energy, Automotive</v>
       </c>
       <c r="E769" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-celebrates-a-brighter-global-energy-future-as-lithium-leadership</v>
+        <v>https://pr-inside.com/breaking-news-elektros-reaffirms-strategic-growth-initiatives-in-a-r5208318.htm</v>
       </c>
       <c r="F769" t="str">
-        <v/>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value. WEST PALM BEACH, FL / ACCESS Newswire / August 4, 2026 / As U.S. equity markets continue reaching historic record levels, investor interest in electrification, critical ..</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>ELEKTROS Inc. Welcomes Global Investors to Explore Its Expanding Vision ...</v>
+        <v>BREAKING NEWS: ELEKTROS Reaffirms Strategic Growth Initiatives in a Rapidly Evolving Energy Market</v>
       </c>
       <c r="B770" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C770" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D770" t="str">
         <v>Energy, Automotive</v>
       </c>
       <c r="E770" t="str">
-        <v>https://pr-inside.com/elektros-inc-welcomes-global-investors-to-explore-its-expanding-vision-r5192349.htm</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-reaffirms-strategic-growth-initiatives-in-a-rapidly</v>
       </c>
       <c r="F770" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 18, 2026 / ELEKTROS Inc. (OTC Pink:ELEK), publicly traded under ticker symbol ELEK, today expressed its appreciation to shareholders, supporters, and investors worldwide as growing market awareness continues to highlight the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As global financial markets continue demonstrating resilience and optimism, management believes investor interest in lithium supply chains, electric vehicle infrastructure, and emerging energy technologies continues to expand throughout the worldwide investment community. Bloomberg News and other major financial publications have frequently highlighted the strategic importance of lithium as ..</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value.</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>ELEKTROS Inc. Welcomes Global Investors to Explore Its Expanding Vision for Lithium Growth, Energy Innovation, and the Future of Electric Mobility</v>
+        <v>BREAKING NEWS: ELEKTROS Advances Lithium and EV Technology Strategy ...</v>
       </c>
       <c r="B771" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C771" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D771" t="str">
         <v>Energy, Automotive</v>
       </c>
       <c r="E771" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-welcomes-global-investors-to-explore-its-expanding-vision-for</v>
+        <v>https://pr-inside.com/breaking-news-elektros-advances-lithium-and-ev-technology-strategy-r5208304.htm</v>
       </c>
       <c r="F771" t="str">
-        <v/>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value. WEST PALM BEACH, FL / ACCESS Newswire / August 4, 2026 / As U.S. equity markets continue reaching historic ..</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>ELEKTROS Inc. Highlights Its Long-Term Vision for Lithium Leadership ...</v>
+        <v>BREAKING NEWS: ELEKTROS Advances Lithium and EV Technology Strategy as Investor Interest Builds</v>
       </c>
       <c r="B772" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C772" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D772" t="str">
         <v>Energy, Automotive</v>
       </c>
       <c r="E772" t="str">
-        <v>https://pr-inside.com/elektros-inc-highlights-its-long-term-vision-for-lithium-leadership-r5192347.htm</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-advances-lithium-and-ev-technology-strategy-as-investor</v>
       </c>
       <c r="F772" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 18, 2026 / ELEKTROS Inc. (OTC Pink:ELEK), publicly traded under ticker symbol ELEK, today expressed its sincere appreciation to shareholders, supporters, and investors worldwide as growing market awareness continues to shine a spotlight on the Company's long-term vision involving hard rock lithium mining and patented electric vehicle charging technology. As global financial markets continue demonstrating strength and resilience, management believes investor interest in lithium supply chains, electric vehicle infrastructure, and emerging energy technologies continues to expand throughout the worldwide investment community. According to Reuters reporting on the global electric vehicle industry, lithium remains ..</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value.</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>ELEKTROS Inc. Highlights Its Long-Term Vision for Lithium Leadership and Next-Generation EV Innovation as Global Energy Demand Accelerates</v>
+        <v>Melbourne first Next Generation Tram delivered by Alstom into passenger service</v>
       </c>
       <c r="B773" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C773" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D773" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E773" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-highlights-its-long-term-vision-for-lithium-leadership-and-next</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358489</v>
       </c>
       <c r="F773" t="str">
-        <v/>
+        <v>- - &amp;#8226; The first of 100 Next Generation G Class Trams has been delivered into passenger service in Melbourne, Australia - &amp;#8226; The tram has been developed from Alstom&amp;#39;s Flexity 2 design and is built locally at Alstom&amp;#39;s Dandenong site in Victoria with over 65 percent local content - &amp;#8226; The tram features increased capacity, improved accessibility and passenger comfort informed by extensive passenger and driver consultation, tailoring the tram to the needs of the Melbourne tram network - - - Alstom... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358489</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>Kavandatav muudatus LHV Panga nõukogus</v>
+        <v>Class Action Lawsuit Filed: Verra Mobility Corporation (VRRM) - Join ...</v>
       </c>
       <c r="B774" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C774" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D774" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E774" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314275/0/et/Kavandatav-muudatus-LHV-Panga-n%C3%B5ukogus.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-filed-verra-mobility-corporation-vrrm-join-r5208249.htm</v>
       </c>
       <c r="F774" t="str">
-        <v>AS LHV Group annab teada, et nomineerimiskomitee ettepanekul on AS-i LHV Pank nõukogu kinnitanud Indrek Heinloo sobivuse LHV Panga nõukogu liikme kohale ja teinud ainuaktsionärile ettepaneku valida ta LHV Panga nõukogu uueks liikmeks. Ametisse valimise otsustab LHV Panga ainuaktsionär LHV Group. Vastavalt põhikirjale oleks Indrek Heinloo ametiaeg nõukogus kuni viis aastat. Indrek Heinloo volituste kavandatav alguskuupäev on 1. juuli 2026 ja lõppkuupäev 1. juuli 2031.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 4, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>MicroVision Business Update and Shareholder Q&amp;A on June 25, 2026</v>
+        <v>Students Can Win $10,000 for Ideas on How to Modernize Driver's Ed</v>
       </c>
       <c r="B775" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C775" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D775" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E775" t="str">
-        <v>https://pr-inside.com/microvision-business-update-and-shareholder-q-a-on-june-r5192344.htm</v>
+        <v>https://www.newswire.com/news/students-can-win-10-000-for-ideas-on-how-to-modernize-drivers-ed</v>
       </c>
       <c r="F775" t="str">
-        <v>(PR-inside.com) REDMOND, WA / ACCESS Newswire / June 18, 2026 /MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, security and defense, and automotive applications, today provides additional information and details for participation in its previously announced Business Update and Shareholder Q&amp;A. The event will be held via conference call and webcast for shareholders on June 25, 2026 at 1:00 PM ET. MicroVision invites shareholders and interested investors to participate in this session with the Company's CEO Glen DeVos, along with members of the Company's Board of Directors and its Engineering team. The event will include introductory remarks, select pre-recorded ..</v>
-[...2 lines deleted...]
-    <row r="776">
+        <v/>
+      </c>
+    </row>
+    <row r="776" xml:space="preserve">
       <c r="A776" t="str">
-        <v>Razavi Law Group Invests in Orange County's Next Generation of Mental ...</v>
+        <v>Everyday Electric Confidence Returns for 2027 with Toyota bZ</v>
       </c>
       <c r="B776" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C776" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-toyota</v>
       </c>
       <c r="D776" t="str">
-        <v>Healthcare, Automotive, Education</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E776" t="str">
-        <v>https://pr-inside.com/razavi-law-group-invests-in-orange-county-s-next-generation-of-mental-r5192336.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Orange County personal injury and employment law firm makes multi-thousand dollar donation to fund GrowLuv's inaugural Courage to Lead Scholarship, honoring 10 student leaders across Southern California LOS ANGELES, CA / ACCESS Newswire / June 18, 2026 / Razavi Law Group, an Orange County-based law firm representing victims of car accidents, workplace injuries, wrongful termination, and wage theft, donated thousands of dollars to fund GrowLuv's inaugural Courage to Lead Scholarship Program. This initiative recognized 10 student leaders who are transforming how their schools and fellow students in their communities approach mental health awareness, domestic violence, child abuse, elderly abuse and advocacy. The ..</v>
+        <v>https://pressroom.toyota.com/everyday-electric-confidence-returns-for-2027-with-toyota-bz/</v>
+      </c>
+      <c r="F776" t="str" xml:space="preserve">
+        <v xml:space="preserve">PLANO, Texas (Aug. 4, 2026) – Smooth driving, electric exhilaration, and SUV practicality enhance every drive in the 2027 Toyota bZ battery electric vehicle (BEV). Returning for its fifth year in the lineup, the 2027 bZ remains unchanged from the prior model year. It is available in XLE and Limited grades in a choice of Front- or All-Wheel Drive (FWD or AWD).
+The post Everyday Electric Confidence Returns for 2027 with Toyota bZ appeared first on Toyota USA Newsroom.</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>Xcite Automotive Announces Ryan Gee as Chief Executive Officer to Lead Next Phase of Innovation and Growth</v>
+        <v>Ladybug Resource Group Reports Second Quarter 2026 Financial Results Gross Profit, Operating Income, Net Income and Operating Cash Flow Increased Compared With the Prior-Year Period</v>
       </c>
       <c r="B777" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C777" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D777" t="str">
         <v>Automotive</v>
       </c>
       <c r="E777" t="str">
-        <v>https://www.prweb.com/releases/xcite-automotive-announces-ryan-gee-as-chief-executive-officer-to-lead-next-phase-of-innovation-and-growth-302804039.html</v>
+        <v>https://www.newmediawire.com/news/ladybug-resource-group-reports-second-quarter-2026-financial-results-gross-profit-operating-income-net-income-and-operating-cash-flow-increased-compared-with-the-prior-year-period-7088170</v>
       </c>
       <c r="F777" t="str">
-        <v>Promotion reinforces Gee's role in creating new levels of operational excellence and customer satisfaction CHICAGO, June 18, 2026 /PRNewswire-PRWeb/ -- Xcite Automotive today announced the elevation of Ryan Gee from President to Chief Executive Officer, marking the company's next phase of...</v>
+        <v>TULSA, OK - August 4, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. (OTC: LBRG) ("Ladybug" or the "Company") today announced its financial results for the second quarter ended June 30, 2026. The reported results reflect the operating performance of the Company's operating subsidiary, Guangzhou Jingdiao Automobile Equipment Manufacturing Co., Ltd., and include year-over-year improvements in gross profit, operating income, net income, operating cash flow and liquidity. Management believes the reported financial results reflect continued operational execution, production efficiencies, disciplined cost management and improvements in manufacturing margins during the quarter. There can be no assurance that the results achieved during the second quarter will be indicative of future operati</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>Roumans Recovery Raises the Bar in Long Distance Vehicle Transport, West Midlands</v>
+        <v>BREAKING NEWS: ELEKTROS Highlights Expanding Growth Strategy Amid Historic ...</v>
       </c>
       <c r="B778" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C778" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D778" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E778" t="str">
-        <v>https://express-press-release.net/news/2026/06/18/1759001</v>
+        <v>https://pr-inside.com/breaking-news-elektros-highlights-expanding-growth-strategy-amid-historic-r5208237.htm</v>
       </c>
       <c r="F778" t="str">
-        <v>West Midlands, UK – Roumans Recovery is proud to announce a new step forward in long-distance vehicle transport in the West Midlands. The company now [read full press release...]</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value. WEST PALM BEACH, FL / ACCESS Newswire / August 4, 2026 / As U.S. equity markets continue reaching historic ..</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>VRRM SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
+        <v>BREAKING NEWS: ELEKTROS Highlights Expanding Growth Strategy Amid Historic Market Momentum</v>
       </c>
       <c r="B779" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C779" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D779" t="str">
-        <v>Finance, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E779" t="str">
-        <v>https://pr-inside.com/vrrm-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5192271.htm</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-highlights-expanding-growth-strategy-amid-historic</v>
       </c>
       <c r="F779" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 18, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Verra Mobility Corporation (NASDAQ:VRRM) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Verra securities between February 24, 2026 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/VRRM. Verra Case Details The ..</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value.</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>Uxin Announces Management Share Purchase Plan</v>
+        <v>BREAKING NEWS: ELEKTROS Strengthens Long-Term Vision as Global Demand ...</v>
       </c>
       <c r="B780" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C780" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D780" t="str">
-        <v>Finance, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E780" t="str">
-        <v>https://www.prnewswire.com/news-releases/uxin-announces-management-share-purchase-plan-302804244.html</v>
+        <v>https://pr-inside.com/breaking-news-elektros-strengthens-long-term-vision-as-global-demand-r5208234.htm</v>
       </c>
       <c r="F780" t="str">
-        <v>BEIJING, June 18, 2026 /PRNewswire/ -- Uxin Limited ("Uxin" or the "Company") (Nasdaq: UXIN), a leading used car retailer in China, today announced that the Company has been informed by Mr. Kun Dai, chairman of the board of directors and chief executive officer of the Company, that based...</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value. WEST PALM BEACH, FL / ACCESS Newswire / August 4, 2026 / As U.S. equity markets continue reaching historic record ..</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>Coating Resins Market worth $64.24 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
+        <v>BREAKING NEWS: ELEKTROS Strengthens Long-Term Vision as Global Demand for Critical Minerals Accelerates</v>
       </c>
       <c r="B781" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C781" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D781" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E781" t="str">
-        <v>https://www.prnewswire.com/news-releases/coating-resins-market-worth-64-24-billion-by-2031---exclusive-report-by-marketsandmarkets-302804111.html</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-strengthens-long-term-vision-as-global-demand-for</v>
       </c>
       <c r="F781" t="str">
-        <v>DELRAY BEACH, Fla., June 18, 2026 /PRNewswire/ -- According to MarketsandMarkets™, "Coating Resins Market by Resin Type (Acrylic, Alkyd, Polyurethane, Epoxy, Vinyl), Technology (Waterborne, Solventborne, Powder), Application (Architectural Coatings, General Industrial Coatings, Automotive...</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reiterated that it remains dedicated to advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value.</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>AireSpring's AIreCONTROL ITSM Platform Recognized with MSP Today Product ...</v>
+        <v>AutoVitals Appoints Nolan Martin as Chief Product Officer to Accelerate ...</v>
       </c>
       <c r="B782" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C782" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D782" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Automotive, Media</v>
       </c>
       <c r="E782" t="str">
-        <v>https://pr-inside.com/airespring-s-airecontrol-itsm-platform-recognized-with-msp-today-product-r5192241.htm</v>
+        <v>https://pr-inside.com/autovitals-appoints-nolan-martin-as-chief-product-officer-to-accelerate-r5208223.htm</v>
       </c>
       <c r="F782" t="str">
-        <v>(PR-inside.com) CLEARWATER, FL / ACCESS Newswire / June 18, 2026 / AireSpring, a leading global managed network services provider that helps enterprises simplify and manage complex connectivity, networking, security, mobility, and communications environments worldwide, today announced that it has won a 2026 MSP Today Product of the Year Award for AIreCONTROL, its AI-powered IT management platform. This is the second consecutive year AireSpring has won the award. The MSP Today Product of the Year Award honors standout products and services reshaping the managed services landscape, delivered through the channel and designed to meet the evolving needs of end users. AireSpring was selected ..</v>
-[...2 lines deleted...]
-    <row r="783">
+        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / August 4, 2026 / AutoVitals, a leading provider of digital solutions for independent automotive repair shops, today announced the appointment ofNolan Martinas Chief Product Officer, strengthening the company's executive leadership team and reinforcing its commitment to delivering innovative technology that helps repair shops operate more efficiently and provide exceptional customer experiences. Martin brings more than 30 years of technology leadership experience spanning early-stage startups through Fortune 500 organizations. Throughout his career, he has led product organizations responsible for building and scaling software across customer relationship management (CRM), payment processing, website content management, and customer ..</v>
+      </c>
+    </row>
+    <row r="783" xml:space="preserve">
       <c r="A783" t="str">
-        <v>Brownfield Is the Real Test of Automation: How ForwardX Scaled 484 AMRs in a Live Auto OEM Factory Without Production Downtime</v>
+        <v>TMC Announces April Through June 2026 Financial Results</v>
       </c>
       <c r="B783" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C783" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-toyota</v>
       </c>
       <c r="D783" t="str">
         <v>Automotive</v>
       </c>
       <c r="E783" t="str">
-        <v>https://www.prnewswire.com/news-releases/brownfield-is-the-real-test-of-automation-how-forwardx-scaled-484-amrs-in-a-live-auto-oem-factory-without-production-downtime-302804143.html</v>
-[...2 lines deleted...]
-        <v>Chery Dalian by the Numbers： 484 AMRs deployed across the facility ~1,000 vehicles produced daily 127 material categories automated Bodyshop and Final Assembly workshops covered Production maintained throughout deployment BEIJING, June 18, 2026 /PRNewswire/ -- Most automotive factories...</v>
+        <v>https://pressroom.toyota.com/tmc-announces-april-through-june-2026-financial-results/</v>
+      </c>
+      <c r="F783" t="str" xml:space="preserve">
+        <v xml:space="preserve">TOYOTA CITY, Japan (Aug. 4, 2026) – Consolidated vehicle sales totaled approximately 2,395,000 units, a decrease of approximately 16,000 units compared to the same period last fiscal year. On a consolidated basis, net revenues for the period totaled 13.525 trillion yen ($84.5 […]
+The post TMC Announces April Through June 2026 Financial Results appeared first on Toyota USA Newsroom.</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>Floadia Releases Automotive Embedded Flash IP on TSMC 180BCD Gen3 Platform</v>
+        <v>Holand Automotive Group rozwija platformę leasingu samochodów ultraluksusowych dzięki strategicznemu przejęciu części aktywów z masy zarządzanej w ramach postępowania dotyczącego niewypłacalności John Scotti Leasing Inc.</v>
       </c>
       <c r="B784" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C784" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D784" t="str">
         <v>SaaS, Automotive</v>
       </c>
       <c r="E784" t="str">
-        <v>https://www.prnewswire.com/news-releases/floadia-releases-automotive-embedded-flash-ip-on-tsmc-180bcd-gen3-platform-302803822.html</v>
+        <v>https://www.prnewswire.com/news-releases/holand-automotive-group-rozwija-platform-leasingu-samochodow-ultraluksusowych-dziki-strategicznemu-przejciu-czci-aktywow-z-masy-zarzdzanej-w-ramach-postpowania-dotyczcego-niewypacalnoci-john-scotti-leasing-inc-302842483.html</v>
       </c>
       <c r="F784" t="str">
-        <v>TOKYO, June 18, 2026 /PRNewswire/ -- Floadia Corporation (hereinafter "Floadia"), a Tokyo, Japan-based developer of embedded flash IP (eFlash IP), has announced the release of its latest automotive eFlash IP, G1, implemented on TSMC's 180BCD Gen3 process platform. The newly released IP is...</v>
+        <v>Holand Leasing przejmuje wybraną część portfela leasingowego John Scotti Leasing Inc. Aktywa najlepiej wpisujące się w model biznesowy skoncentrowany na segmencie aut ultraluksusowych wzmacniają długoterminowe zaangażowanie Grupy na rzecz najbardziej wymagających klientów w Quebecu....</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>Starvia Automotive: Rising Fuel Costs Push Fleet and Commercial Buyers Toward China-Made Hybrids Across the Gulf, Africa and Latin America</v>
+        <v>Skupina Holand Automotive rozšiřuje svou platformu pro leasing vozů nejvyšší luxusní třídy prostřednictvím strategické akvizice v rámci konkurzního řízení společnosti John Scotti Leasing Inc.</v>
       </c>
       <c r="B785" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C785" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D785" t="str">
         <v>Automotive</v>
       </c>
       <c r="E785" t="str">
-        <v>https://www.getnews.info/story/2026/06/17/starvia-automotive-rising-fuel-costs-push-fleet-and-commercial-buyers-toward-chinamade-hybrids-across-the-gulf-africa-and-latin-america/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/skupina-holand-automotive-roziuje-svou-platformu-pro-leasing-voz-nejvyi-luxusni-tidy-prostednictvim-strategicke-akvizice-v-ramci-konkurzniho-izeni-spolenosti-john-scotti-leasing-inc-302842478.html</v>
       </c>
       <c r="F785" t="str">
-        <v/>
+        <v>Společnost Holand Leasing získává vybranou část portfolia společnosti John Scotti Leasing Inc. Jedná se o aktiva, která nejlépe odpovídají jejímu obchodnímu modelu zaměřenému na vozy nejvyšší luxusní třídy, čímž se posiluje dlouhodobý závazek skupiny vůči nejnáročnější klientele v Québecu....</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>Junk Car Scrappers Fort Myers Now Offering Same Day Cash for Junk Cars Across Fort Myers, FL</v>
+        <v>Alchemy Adds Ford F-Series to ExoShield(R) ULTRA Pro Portfolio, Expanding Coverage to More than 20 Vehicle Models</v>
       </c>
       <c r="B786" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C786" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D786" t="str">
         <v>Automotive</v>
       </c>
       <c r="E786" t="str">
-        <v>https://www.getnews.info/story/2026/06/17/junk-car-scrappers-fort-myers-now-offering-same-day-cash-for-junk-cars-across-fort-myers-fl/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/307841/Alchemy-Adds-Ford-FSeries-to-ExoShieldR-ULTRA-Pro-Portfolio-Expanding-Coverage-to-More-than-20-Vehicle-Models</v>
       </c>
       <c r="F786" t="str">
-        <v/>
+        <v>Kitchener, Ontario--(Newsfile Corp. - August 4, 2026) - Alchemy Labs Inc. (TSXV: ALCH) ("Alchemy" or the "Company"), a Canadian nanotechnology company developing advanced protective solutions for the automotive and defence industries, today announced that ExoShield®, the Company's automotive business unit, has expanded its ULTRA Pro Kit portfolio to include the Ford F-Series, one of North America's most widely driven and commercially operated vehicle platforms.ExoShield ULTRA Pro Kits are...</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>Clean Express Auto Wash Withdraws Application for Shaker Square Location</v>
+        <v>Allogene Therapeutics to Report Second Quarter 2026 Financial Results and Provide Business Update</v>
       </c>
       <c r="B787" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C787" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D787" t="str">
-        <v>Automotive</v>
+        <v>Finance, Healthcare, Automotive</v>
       </c>
       <c r="E787" t="str">
-        <v>https://www.prnewswire.com/news-releases/clean-express-auto-wash-withdraws-application-for-shaker-square-location-302803779.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338290/0/en/Allogene-Therapeutics-to-Report-Second-Quarter-2026-Financial-Results-and-Provide-Business-Update.html</v>
       </c>
       <c r="F787" t="str">
-        <v>Cleveland-based operator cites community vision, reaffirms commitment to serving Cleveland COLUMBUS, Ohio and CLEVELAND, June 17, 2026 /PRNewswire/ -- Clean Express Auto Wash, a Cleveland-area express car wash operator and a brand of Express Wash Concepts, today announced it has withdrawn...</v>
+        <v>SOUTH SAN FRANCISCO, Calif., Aug. 04, 2026 (GLOBE NEWSWIRE) -- Allogene Therapeutics, Inc. (Nasdaq: ALLO), a clinical-stage biotechnology company pioneering the development of allogeneic CAR T (AlloCAR T) products for cancer and autoimmune disease, today announced that it will report second quarter 2026 financial results and provide a business update on August 12, 2026, after the close of the market. The announcement will be followed by a live audio webcast and conference call at 2:00 p.m. PT/5:00 p.m. ET.</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>SmartSens Unveils Automotive Vision Portfolio at AutoSens USA 2026</v>
+        <v>Eypex Introduces New Corporate Identity and Expanded Global Platform ...</v>
       </c>
       <c r="B788" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C788" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D788" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E788" t="str">
-        <v>https://www.prnewswire.com/news-releases/smartsens-unveils-automotive-vision-portfolio-at-autosens-usa-2026-302803772.html</v>
+        <v>https://pr-inside.com/eypex-introduces-new-corporate-identity-and-expanded-global-platform-r5208198.htm</v>
       </c>
       <c r="F788" t="str">
-        <v>Live demonstrations highlighted solutions for ADAS, surround-view, in-cabin sensing, and driver monitoring, alongside a preview of Flyingchip's next-generation M2 automotive ISP chip DETROIT, June 17, 2026 /PRNewswire/ -- At AutoSens USA 2026, held June 9–11 at Huntington Place in...</v>
+        <v>(PR-inside.com) Engineering-driven automotive supplier expands its global platform and integrated capabilities to help OEMs and Tier 1 suppliers accelerate vehicle innovation. PONTIAC, MI / ACCESS Newswire / August 4, 2026 / Eypex introduced a new corporate identity that reflects the company's expanded engineering capabilities, broader product portfolio, and strengthened global platform. The new brand reflects Eypex's commitment to helping OEMs and Tier 1 suppliers accelerate innovation through agile engineering and manufacturing. As the automotive industry advances toward integrated vehicle architectures, localized manufacturing, and differentiated experiences, Eypex is expanding its role as an engineering-driven partner supporting customers from concept through production. "Eypex has alw</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>Polestar strengthens charging convenience for South Korean drivers by expanding access to fast-charging network</v>
+        <v>Aehr Test Systems Expands Silicon Photonics Production Momentum with ...</v>
       </c>
       <c r="B789" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C789" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D789" t="str">
-        <v>Automotive</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E789" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356423</v>
+        <v>https://pr-inside.com/aehr-test-systems-expands-silicon-photonics-production-momentum-with-r5208184.htm</v>
       </c>
       <c r="F789" t="str">
-        <v>Polestar continues to strengthen charging access and convenience for its drivers in South Korea. South Korean drivers have access to over 490,000 public charging points, which makes South Korea the OECD country with the most advanced charging environment, with approximately one charger for every 1.8 electric vehicles. Polestar customers using the TMAP in-car navigation system can view available public charging points across the country, allowing for seamless and optimised route planning*. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356423</v>
+        <v>(PR-inside.com) FREMONT, CA / ACCESS Newswire / August 4, 2026 / Aehr Test Systems (NASDAQ:AEHR), a leading provider of test and burn-in solutions for semiconductor devices used in artificial intelligence (AI), silicon photonics, data center, automotive, and industrial applications, today announced it has received a follow-on production order from its lead silicon photonics wafer-level burn-in (WLBI) customer for a fully automated FOX-XP® multi-wafer production burn-in system to support the continued expansion of the customer's manufacturing capacity for next-generation silicon photonic integrated circuits. The AI industry is rapidly transitioning from moving electrons to moving photons, driving a significant expansion in silicon photonics as ..</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>Stellantis, Wayve, and Uber Partner to Scale Robotaxis Globally</v>
+        <v>Easy &amp;amp; Quick Trans Improves Route Planning and Driver Support with Trucker Path</v>
       </c>
       <c r="B790" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C790" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D790" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E790" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356420</v>
+        <v>https://www.prnewswire.com/news-releases/easy--quick-trans-improves-route-planning-and-driver-support-with-trucker-path-302841911.html</v>
       </c>
       <c r="F790" t="str">
-        <v>- - &amp;#8226; Stellantis, Wayve, and Uber are collaborating to develop and deploy L4 driverless mobility services - &amp;#8226; By combining Stellantis&amp;#39; world-class vehicle L4-Ready Platforms &amp;#8482;, Wayve&amp;#39;s advanced AI Driver, and Uber&amp;#39;s leading mobility network, the companies seek to accelerate the global rollout of robotaxi services - &amp;#8226; This strategic relationship builds on the companies&amp;#39; existing collaborations together and reinforces a growing industry consensus that the most efficient way to scale aut... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356420</v>
+        <v>Growing temperature-controlled and high-value freight carrier uses technology to reduce unnecessary miles, improve driver support, and make life on the road easier PHOENIX, Aug. 4, 2026 /PRNewswire/ -- Trucker Path, providers of the most comprehensive and relied upon mobile app for North...</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>Tidal Wave Auto Spa Opens Second Express Car Wash in Tuscaloosa, Alabama</v>
+        <v>Over the Air Updates Market worth $17.10 billion by 2033 | MarketsandMarkets™</v>
       </c>
       <c r="B791" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C791" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D791" t="str">
         <v>Automotive</v>
       </c>
       <c r="E791" t="str">
-        <v>https://www.newswire.com/news/tidal-wave-auto-spa-opens-second-express-car-wash-in-tuscaloosa-alabama</v>
+        <v>https://www.prnewswire.com/news-releases/over-the-air-updates-market-worth-17-10-billion-by-2033--marketsandmarkets-302842110.html</v>
       </c>
       <c r="F791" t="str">
-        <v>Grand Opening Celebrations Include Free Washes, Membership Specials, and Giveback Day</v>
+        <v>DELRAY BEACH, Fla., Aug. 4, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Over the Air Updates Market for Automotive is projected to grow from USD 5.61 billion in 2026 to USD 17.10 billion by 2033, at a CAGR of 17.2%. Browse 250 market data Tables and 80 Figures spread through...</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>Hyundai Powers Operation Frodo All-Electric Cross-Country Dog Rescue Mission with IONIQ 9</v>
+        <v>Solvent Market: The Evolution of Industrial Chemicals in a Low-Carbon Economy</v>
       </c>
       <c r="B792" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C792" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D792" t="str">
         <v>Automotive</v>
       </c>
       <c r="E792" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyundai-powers-operation-frodo-all-electric-cross-country-dog-rescue-mission-with-ioniq-9-302803613.html</v>
+        <v>https://express-press-release.net/news/2026/08/04/1765859</v>
       </c>
       <c r="F792" t="str">
-        <v>Hyundai supports volunteer transport of shelter dogs from America's Heartland to the West Coast with IONIQ 9 three-row SUV and underwriting donation Dubbed "Operation Frodo EV," this is the first time the cross-country canine rescue convoy has been powered by all-electric vehicles...</v>
+        <v>The global solvent market is quietly powering some of the world&amp;#8217;s largest industries — from the paint on a new car to the tablet in a medicine [read full press release...]</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>Verdek and Andromeda Power Unveil Proprietary V2B Platform Targeting a $50B+ Vehicle-to-Grid Market</v>
+        <v>Automotive Transmission Market Automatic Transmission Trends</v>
       </c>
       <c r="B793" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C793" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D793" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E793" t="str">
-        <v>https://www.prnewswire.com/news-releases/verdek-and-andromeda-power-unveil-proprietary-v2b-platform-targeting-a-50b-vehicle-to-grid-market-302803574.html</v>
+        <v>https://express-press-release.net/news/2026/08/04/1765857</v>
       </c>
       <c r="F793" t="str">
-        <v>MotorTransformer™ technology delivers 90% infrastructure cost reduction, positioning the partnership at the center of the emerging, high-growth V2X economy. MONROE, Conn., June 17, 2026 /PRNewswire/ -- Verdek LLC, a vertically integrated EV charging infrastructure leader with 18 years of...</v>
+        <v>The global Automotive Transmission Market was valued at USD 178.6 billion in 2025 and is projected to grow from USD 189.0 billion in 2026 to USD 307.5 billion by 2033, registering a CAGR [read full press release...]</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>Drivers Can Find a First Edition Bentley Flying Spur W12 at Jake's Motorcars</v>
+        <v>Securities Class Action Lawsuit Filed Against Verra Mobility Corporation ...</v>
       </c>
       <c r="B794" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C794" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D794" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E794" t="str">
-        <v>https://www.prnewswire.com/news-releases/drivers-can-find-a-first-edition-bentley-flying-spur-w12-at-jakes-motorcars-302803413.html</v>
+        <v>https://pr-inside.com/securities-class-action-lawsuit-filed-against-verra-mobility-corporation-r5208118.htm</v>
       </c>
       <c r="F794" t="str">
-        <v>Jake's Motorcars Offers Rare First Edition Models to Its Customers SAN DIEGO, June 17, 2026 /PRNewswire/ -- Luxury vehicle enthusiasts searching for an exceptionally equipped Bentley Flying Spur W12 can now find a rare First Edition model available at Jake's Motorcars in La Jolla,...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 4, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>Toyota Mobility Foundation Names Venice Winners in Global Sustainable Cities Challenge</v>
+        <v>Group 1 Automotive Completes Rebranding of Its Dallas-Fort Worth Dealerships</v>
       </c>
       <c r="B795" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C795" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D795" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E795" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356409</v>
+        <v>https://www.prnewswire.com/news-releases/group-1-automotive-completes-rebranding-of-its-dallas-fort-worth-dealerships-302842158.html</v>
       </c>
       <c r="F795" t="str">
-        <v>- - &amp;#8226; BetterPoints Ltd and Factual Consulting SL, in partnership with OpenMove, named winners of the Toyota Mobility Foundation&amp;#39;s global challenge - &amp;#8226; Winners use digital innovations and gamification to encourage residents and visitors to use low-carbon transportation - &amp;#8226; Each winner will receive $500,000 in implementation funding to scale solutions in Venice - - - The Toyota Mobility Foundation (TMF) and City of Venice announced BetterPoints and OpenMove, in partnership with Factual Consu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356409</v>
+        <v>Seven dealerships across the Dallas–Fort Worth metroplex now make up Group 1's unified local lineup DALLAS, Aug. 4, 2026 /PRNewswire/ -- Group 1 Automotive, Inc., a leading Fortune 250 automotive retailer, today announced it has completed its brand-alignment initiative across the...</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>Automotive Finco Corp. Announces Results of Shareholders’ Meeting</v>
+        <v>Group 1 Automotive Completes Rebranding of Its San Antonio Dealerships</v>
       </c>
       <c r="B796" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C796" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D796" t="str">
         <v>Automotive</v>
       </c>
       <c r="E796" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313753/0/en/Automotive-Finco-Corp-Announces-Results-of-Shareholders-Meeting.html</v>
+        <v>https://www.prnewswire.com/news-releases/group-1-automotive-completes-rebranding-of-its-san-antonio-dealerships-302842155.html</v>
       </c>
       <c r="F796" t="str">
-        <v>Not for distribution to United States newswire services or for dissemination in the United States. This news release does not constitute an offer to sell or a solicitation of an offer to buy any of the securities in the United States.</v>
+        <v>Four dealerships across the San Antonio area now make up Group 1's unified local lineup SAN ANTONIO, Aug. 4, 2026 /PRNewswire/ -- Group 1 Automotive, Inc., a leading Fortune 250 automotive retailer, today announced it has completed its brand-alignment initiative across the San Antonio...</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>Apollo Group OÜ emiteerib täiendavalt võlakirju nimiväärtusega 10 miljonit eurot</v>
+        <v>Group 1 Automotive Completes Rebranding of Its El Paso Dealerships</v>
       </c>
       <c r="B797" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C797" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D797" t="str">
         <v>Automotive</v>
       </c>
       <c r="E797" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313642/0/et/Apollo-Group-O%C3%9C-emiteerib-t%C3%A4iendavalt-v%C3%B5lakirju-nimiv%C3%A4%C3%A4rtusega-10-miljonit-eurot.html</v>
+        <v>https://www.prnewswire.com/news-releases/group-1-automotive-completes-rebranding-of-its-el-paso-dealerships-302842150.html</v>
       </c>
       <c r="F797" t="str">
-        <v>Teisipäeval, 16. juunil 2026, lõppes Apollo Group OÜ (Apollo Group) võlakirjade (nimiväärtuse 500 eurot, intressimäär 7,00% aastas ja lunastustähtpäev 20. märts 2031, ISIN-kood EE0000003499 ( Võlakirjad )) esimese seeria lisaemissiooni märkimine.</v>
+        <v>Six dealerships and a collision center across the El Paso area now make up Group 1's unified local lineup EL PASO, Texas, Aug. 4, 2026 /PRNewswire/ - Group 1 Automotive, Inc., a leading Fortune 250 automotive retailer, today announced it has completed its brand-alignment initiative across...</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>Vadzo Imaging Launches Falcon-544CRA: 5MP Autofocus USB Camera with Rolling Shutter Based on Onsemi HyperLux LP AR0544</v>
+        <v>Why Every EV Battery Owes Its Performance to the Graphite Market</v>
       </c>
       <c r="B798" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C798" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D798" t="str">
-        <v>Healthcare, Automotive, Media</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E798" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-launches-falcon-544cra-5mp-autofocus-usb-camera-with-22791983</v>
+        <v>https://express-press-release.net/news/2026/08/04/1765849</v>
       </c>
       <c r="F798" t="str">
-        <v>The Falcon-544CRA is a 5MP Color Rolling Shutter USB 3.2 Gen1 Camera built on the Onsemi HyperLux LP AR0544 sensor with VCM autofocus. It is designed for robotics, AGV navigation, UAV and drone imaging, kiosk stations, traffic monitoring, security and video surveillance, medical imaging, and industrial inspection. It delivers a 5MP autofocus USB camera with VCM autofocus, auto exposure, and USB 3.2 Gen1 connectivity at full resolution with driver support for Windows, Linux, and macOS in a compact S-Mount form factor.</v>
+        <v>Graphite rarely makes headlines the way lithium or cobalt do, yet almost every conversation about electric vehicles, grid-scale batteries, or green steel eventually leads back [read full press release...]</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>Introducing Naavik One: The Autonomous Network Driver for Telecom</v>
+        <v>Group 1 Automotive Completes Rebranding of Its Houston-Area Dealerships and Collision Centers</v>
       </c>
       <c r="B799" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C799" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D799" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E799" t="str">
-        <v>https://www.prweb.com/releases/introducing-naavik-one-the-autonomous-network-driver-for-telecom-302802939.html</v>
+        <v>https://www.prnewswire.com/news-releases/group-1-automotive-completes-rebranding-of-its-houston-area-dealerships-and-collision-centers-302842147.html</v>
       </c>
       <c r="F799" t="str">
-        <v>From intent to outcome in one continuous flow: observe, reason, act, and automate. SARATOGA, Calif., June 17, 2026 /PRNewswire-PRWeb/ -- Today, Aira Technologies unveiled that "Naavik One" is in production, the first unified, intent-driven platform purpose-built to meet all of...</v>
+        <v>Twenty dealerships representing twenty-three franchises, along with five collision centers, now make up Group 1's unified Houston-area lineup HOUSTON, Aug. 4, 2026 /PRNewswire/ -- Group 1 Automotive, Inc., a leading Fortune 250 automotive retailer, today announced it has completed its...</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>ELEKTROS Inc. Invites Global Investors to Discover Its Long-Term Vision for Lithium Leadership and Next-Generation EV Innovation</v>
+        <v>Group 1 Automotive Completes Rebranding of Its Austin-Area Dealerships</v>
       </c>
       <c r="B800" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C800" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D800" t="str">
         <v>Automotive</v>
       </c>
       <c r="E800" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-invites-global-investors-to-discover-its-long-term-vision-for</v>
+        <v>https://www.prnewswire.com/news-releases/group-1-automotive-completes-rebranding-of-its-austin-area-dealerships-302842144.html</v>
       </c>
       <c r="F800" t="str">
-        <v/>
+        <v>Eight dealerships and two collision centers across the Austin area now make up Group 1's unified local lineup AUSTIN, Texas, Aug. 4, 2026 /PRNewswire/ -- Group 1 Automotive, Inc., a leading Fortune 250 automotive retailer, today announced it has completed its brand-alignment initiative...</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>KNIGHTTEK to Support Live EV Battery and Lithium-Ion Thermal Runaway Training Demonstration with Mesquite Fire Rescue in Nevada</v>
+        <v>VRRM DEADLINE TODAY: Verra Mobility Corp. Investors with Substantial Losses Have Opportunity to Lead the Verra Mobility Class Action Lawsuit</v>
       </c>
       <c r="B801" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C801" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D801" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E801" t="str">
-        <v>https://www.pr.com/press-release/969615</v>
+        <v>https://www.prnewswire.com/news-releases/vrrm-deadline-today-verra-mobility-corp-investors-with-substantial-losses-have-opportunity-to-lead-the-verra-mobility-class-action-lawsuit-302841788.html</v>
       </c>
       <c r="F801" t="str">
-        <v>June 18 live training will give first responders, fire service leaders, hazmat professionals, and industrial safety teams hands-on exposure to real-world lithium-ion battery fire behavior, suppression challenges, and purpose-built thermal runaway solutions. [PR.com]</v>
+        <v>SAN FRANCISCO, Aug. 4, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP alerts investors in Verra Mobility Corporation (NASDAQ: VRRM) that a securities fraud class action lawsuit has been filed, and the firm has broadened its ongoing investigation into the company following an abrupt...</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>DENSO Honors Top Suppliers with 2026 North America Business Partner Awards</v>
+        <v>TMF Holds Fourth Tateshina Meeting to Advance Discussions and Initiatives Toward Realizing Zero Traffic Accidents</v>
       </c>
       <c r="B802" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C802" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D802" t="str">
         <v>Automotive</v>
       </c>
       <c r="E802" t="str">
-        <v>https://www.prnewswire.com/news-releases/denso-honors-top-suppliers-with-2026-north-america-business-partner-awards-302803163.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358476</v>
       </c>
       <c r="F802" t="str">
-        <v>Awards given at event highlighting supply chain collaboration, innovation and a shared commitment to building a resilient future SOUTHFIELD, Mich., June 17, 2026 /PRNewswire/ -- DENSO, a leading mobility supplier, yesterday recognized the winners of its 2026 North America Business Partner...</v>
+        <v>Toyota Mobility Foundation (Chairman: Akio Toyoda, hereinafter &amp;#8220;TMF&amp;#8221;) held the fourth Tateshina Meeting in Chino City, Nagano Prefecture, to advance discussions and initiatives toward realizing zero traffic accidents. - - The Tateshina Meeting traces its origins to Shoko-ji Temple on Mt. Tateshina, which was established in 1970 as a place to pray for traffic safety. Since 2019, the meeting has served as a forum where leaders from across industries come together to explore what can be done t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358476</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>ELEKTROS Inc. Extends a Warm Welcome to Investors Worldwide as Its Vision for Lithium Growth and EV Innovation Continues to Capture Global Attention</v>
+        <v>Printed Circuit Board Market: How Data Centers Became the Industry’s New North Star</v>
       </c>
       <c r="B803" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C803" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D803" t="str">
         <v>Automotive</v>
       </c>
       <c r="E803" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-extends-a-warm-welcome-to-investors-worldwide-as-its-vision-for</v>
+        <v>https://express-press-release.net/news/2026/08/04/1765829</v>
       </c>
       <c r="F803" t="str">
-        <v/>
+        <v>Take apart almost anything electronic — a phone, a car, a server rack humming inside a data center — and you&amp;#8217;ll find the same unglamorous [read full press release...]</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>ELEKTROS Inc. Celebrates Expanding Global Recognition as Investors Worldwide Discover Its Vision for Lithium Leadership and EV Innovation</v>
+        <v>Residual DNA Testing Market Explained: The Quality Check Every Biologic Needs</v>
       </c>
       <c r="B804" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C804" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D804" t="str">
-        <v>Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E804" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-celebrates-expanding-global-recognition-as-investors-worldwide</v>
+        <v>https://express-press-release.net/news/2026/08/04/1765821</v>
       </c>
       <c r="F804" t="str">
-        <v/>
+        <v>Every biologic that reaches a patient&amp;#8217;s bloodstream — a monoclonal antibody, a vaccine, a CAR-T infusion — was grown inside a living host system at [read full press release...]</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>ELEKTROS Inc. Welcomes Growing Global Investor Awareness as Momentum Builds Around Its Lithium Vision and EV Technology Future</v>
+        <v>Wax Market Growth Fueled by Advanced Applications</v>
       </c>
       <c r="B805" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C805" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D805" t="str">
         <v>Automotive</v>
       </c>
       <c r="E805" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-welcomes-growing-global-investor-awareness-as-momentum-builds</v>
+        <v>https://express-press-release.net/news/2026/08/04/1765817</v>
       </c>
       <c r="F805" t="str">
-        <v/>
+        <v>The Wax Market is entering a new phase of transformation as manufacturers across packaging, cosmetics, automotive, rubber, pharmaceuticals, food processing, and candle manufacturing increasingly demand [read full press release...]</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>Hypercharge Receives $1.74 Million in Cash Proceeds Through Canada's Clean Fuel Regulations</v>
+        <v>The SLI Battery Market and the Economics of Recurring Replacement Demand</v>
       </c>
       <c r="B806" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C806" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D806" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E806" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313333/0/en/Hypercharge-Receives-1-74-Million-in-Cash-Proceeds-Through-Canada-s-Clean-Fuel-Regulations.html</v>
+        <v>https://express-press-release.net/news/2026/08/04/1765807</v>
       </c>
       <c r="F806" t="str">
-        <v>VANCOUVER, British Columbia, June 17, 2026 (GLOBE NEWSWIRE) -- Hypercharge Networks Corp. ( TSXV: HC ; OTC: HCNWF ; FSE: PB7 ) (the “ Company ” or “ Hypercharge ”), a leading EV charging operator, is pleased to announce that it has received $1.74 million in cash proceeds from the sale of carbon credits generated through Canada’s Clean Fuel Regulations (“ CFR ”) for eligible charging activity during the 2025 calendar year.</v>
+        <v>Every vehicle on the road, whether a two-wheeler in a densely populated emerging market or a premium sedan equipped with start-stop technology, depends on one [read full press release...]</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>TGV Lyria Culinary Competition: gatesolutions Drives Culinary and Operational Excellence at 320 km/h</v>
+        <v>Charge Home Solutions Launches the Fastest-Growing Electrician Network in America — Helping Licensed Electricians Get More High-Quality Electrical Jobs in All 50 States</v>
       </c>
       <c r="B807" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C807" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D807" t="str">
         <v>Automotive</v>
       </c>
       <c r="E807" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313235/0/en/TGV-Lyria-Culinary-Competition-gatesolutions-Drives-Culinary-and-Operational-Excellence-at-320-km-h.html</v>
+        <v>https://www.pr.com/press-release/975478</v>
       </c>
       <c r="F807" t="str">
-        <v>Zurich / Paris, June 17, 2026 | gatesolutions: In collaboration with TGV Lyria, whose onboard catering has been managed by gatesolutions for six years, we are proud to announce the conclusion of the second annual Grand Concours Culinaire. More than just a contest, this project embodies our vision: combining high-end gastronomy with operational rigor. As architects of the passenger experience, gatesolutions manages the entire value chain, from the casual offerings in the "Le Bistrot" bar car to the premium "La Table" dining experience. Our operational model is designed to ensure optimal consistency and refined presentation, transforming every recipe into a visual signature adapted to the demands of high-speed travel, supported by our Signature Chefs, Michelin-starred masters Michel Roth and</v>
+        <v>Charge Home Solutions is expanding its nationwide electrician network, helping licensed electricians across all 50 states connect with homeowners seeking EV charger installations, panel upgrades, Tesla Wall Connector installations, Powerwall systems, and residential electrical services. Instead of spending thousands on advertising, electricians can join one of America's fastest-growing electrical contractor networks and [PR.com]</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>ZiiGaat x Vivir Digital RUMBA: Graphene Dynamic Driver IEM With Balanced and Engaging Sound</v>
+        <v>NXP Trimension Ultra-Wideband Powers BMW Group’s Digital Key Plus and Presence Detection</v>
       </c>
       <c r="B808" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C808" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D808" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E808" t="str">
-        <v>https://www.newswire.com/news/ziigaat-x-vivir-digital-rumba-graphene-dynamic-driver-iem-with-balanced-and</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338049/0/en/NXP-Trimension-Ultra-Wideband-Powers-BMW-Group-s-Digital-Key-Plus-and-Presence-Detection.html</v>
       </c>
       <c r="F808" t="str">
-        <v>Featuring a 10mm graphene dynamic driver with a dual-cavity acoustic design for fast transients, deep bass, and enhanced clarity.</v>
+        <v>NXP Semiconductors announced that its Trimension NCJ29D6 family will be deployed in the BMW Group’s fleet, starting with selected 2026 vehicle programs.</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>Applied Intuition Expands Its Self-Driving System Into Japan, One of the World's Most Demanding Automotive Markets</v>
+        <v>Holand Automotive Group rozširuje svoju ultraluxusnú lízingovú platformu -strategická akvizícia v rámci konkurzného konania John Scotti Leasing Inc.</v>
       </c>
       <c r="B809" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C809" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D809" t="str">
         <v>Automotive</v>
       </c>
       <c r="E809" t="str">
-        <v>https://www.prnewswire.com/news-releases/applied-intuition-expands-its-self-driving-system-into-japan-one-of-the-worlds-most-demanding-automotive-markets-302802359.html</v>
+        <v>https://www.prnewswire.com/news-releases/holand-automotive-group-roziruje-svoju-ultraluxusnu-lizingovu-platformu-strategicka-akvizicia-v-ramci-konkurzneho-konania-john-scotti-leasing-inc-302842094.html</v>
       </c>
       <c r="F809" t="str">
-        <v>Deployment brings Applied Intuition's end-to-end autonomy stack to a major global automotive market, demonstrating rapid adaptation across regions, regulations and real-world driving conditions. Applied Intuition has expanded its Self-Driving System (SDS) to Japan, bringing its advanced...</v>
+        <v>Holand Leasing získava vybranú časť portfólia John Scotti Leasing Inc. Aktíva, ktoré najlepšie zodpovedajú jej ultraluxusnému obchodnému modelu, posilňujú dlhodobý záväzok skupiny voči najnáročnejšej klientele v Quebecu. MONTREAL, 4. august 2026 /PRNewswire/ -- Holand Automotive Group,...</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>Hypercharge Announces Issuance of Equity Grants</v>
+        <v>ALSTOM S.A: Alstom to provide 25 additional X’trapolis 2.0 trains in Australia for €270m</v>
       </c>
       <c r="B810" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C810" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D810" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E810" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313145/0/en/Hypercharge-Announces-Issuance-of-Equity-Grants.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338043/0/en/ALSTOM-S-A-Alstom-to-provide-25-additional-X-trapolis-2-0-trains-in-Australia-for-270m.html</v>
       </c>
       <c r="F810" t="str">
-        <v>VANCOUVER, British Columbia, June 16, 2026 (GLOBE NEWSWIRE) -- Hypercharge Networks Corp. ( TSXV: HC ; OTC: HCNWF ; FSE: PB7 ) (the “ Company ” or “ Hypercharge ”), a leading EV charging operator, is announcing it has granted 2,630,000 stock options (“ Options ”) to directors, officers, employees and consultants. Each Option is exercisable to purchase one common share in capital of the Company (a “ Common Share ”) at an exercise price of $0.08, for a 5-year term. 2,530,000 Options are to vest as to 25% every six months for two years and 100,000 Options will vest 100% at issuance.</v>
+        <v>4 August 2026 - Alstom, global leader in smarts and sustainable mobility, have concluded an order for €270m following the exercise of a contract option by the Victorian Government to build 25 X’trapolis 2.0 trains across Alstom’s facilities in Victoria. The exercise of the option brings the total fleet under manufacture by Alstom in Victoria to 50 trains.</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>FunnelMax Delivers a Smarter Way to Transfer Fluids — Available Now on Amazon</v>
+        <v>4Moving Biotech Completes Enrollment in Phase 2a INFLAM MOTION Study Evaluating First-in-class Intra-articular GLP-1 Therapy Targeting Synovitis as a Driver of Pain and Disease Progression in Knee Osteoarthritis</v>
       </c>
       <c r="B811" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C811" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D811" t="str">
-        <v>Energy, Retail, Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E811" t="str">
-        <v>https://www.prunderground.com/funnelmax-delivers-a-smarter-way-to-transfer-fluids-available-now-on-amazon/00384892/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/4moving-biotech-completes-enrollment-phase-050000960.html</v>
       </c>
       <c r="F811" t="str">
-        <v>FunnelMax continues to simplify fluid transfers for automotive enthusiasts, racers, technicians, and DIYers with a durable, American-made funnel system designed to help eliminate spills, reduce waste, and make routine maintenance easier. Built with versatility in mind, FunnelMax products are engineered to handle a variety of fluid transfer applications, from engine oil and transmission fluid to... Read more » The post FunnelMax Delivers a Smarter Way to Transfer Fluids -- Available Now on Amazon first appeared on</v>
+        <v>LILLE, France &amp; PARIS, August 04, 2026--4Moving Biotech completes enrollment in Phase 2a INFLAM MOTION study evaluating first-in-class intra-articular GLP-1 therapy targeting synovitis</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>Dent Shop of Ashburn Sponsors Advanced EV Electrocution Safety Training for a Local Fire Station Through XEV Heroes Foundation</v>
+        <v>Securities Fraud Class Action Filed Against Verra Mobility Corporation ...</v>
       </c>
       <c r="B812" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C812" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D812" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E812" t="str">
-        <v>https://www.prnewswire.com/news-releases/dent-shop-of-ashburn-sponsors-advanced-ev-electrocution-safety-training-for-a-local-fire-station-through-xev-heroes-foundation-302802296.html</v>
+        <v>https://pr-inside.com/securities-fraud-class-action-filed-against-verra-mobility-corporation-r5208084.htm</v>
       </c>
       <c r="F812" t="str">
-        <v>ASHBURN, Va., June 16, 2026 /PRNewswire/ -- As electric vehicles rapidly reshape the automotive landscape, Dent Shop of Ashburn has partnered with the XEV Heroes Foundation to sponsor Electric Vehicle (EV) Electrocution Safety Training for a local Ashburn Fire Station, addressing a...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 4, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>Automotive Parts Market Size to Reach USD 146.23 Billion by 2031, Driven by Vehicle Production Growth – Mordor Intelligence</v>
+        <v>ChargeHub React Reviews 2026: The 7-in-1 Car Emergency Upgrade Drivers May Wish They Had Before They Needed it</v>
       </c>
       <c r="B813" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C813" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D813" t="str">
         <v>Automotive</v>
       </c>
       <c r="E813" t="str">
-        <v>https://www.getnews.info/story/2026/06/16/automotive-parts-market-size-to-reach-usd-14623-billion-by-2031-driven-by-vehicle-production-growth-mordor-intelligence/?source=barchart</v>
+        <v>https://www.newswire.com/news/chargehub-react-reviews-2026-the-7-in-1-car-emergency-upgrade-drivers-may-wish</v>
       </c>
       <c r="F813" t="str">
-        <v/>
+        <v>As drivers rethink roadside preparedness in 2026, this ChargeHub React review breaks down the brand-stated 7-in-1 design, including the seatbelt cutter, tempered-glass breaker, 2,200 mAh power bank, flashlight, SOS beacon, siren, current pricing, and warranty details buyers may want to check before ordering.</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>/C O R R E C T I O N -- Taiwan Excellence/</v>
+        <v>Nonstop Lock &amp; Key Expands Mobile Locksmith Service Across the St. Louis Area</v>
       </c>
       <c r="B814" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C814" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D814" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E814" t="str">
-        <v>https://www.prnewswire.com/news-releases/taiwan-excellence-brings-trusted-ai-innovation-to-its-america-2026-strengthening-taiwanus-mobility-partnerships-302797551.html</v>
+        <v>https://prunderground.com/nonstop-lock-key-expands-mobile-locksmith-service-across-the-st-louis-area/cmsc7anza010j04l2m02y8e5t</v>
       </c>
       <c r="F814" t="str">
-        <v>In the news release, Taiwan Excellence Brings Trusted AI Innovation to ITS America 2026, Strengthening Taiwan–U.S. Mobility Partnerships, issued 11-Jun-2026 by Taiwan Excellence over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release...</v>
+        <v>Nonstop Lock &amp; Key now serves more St. Louis-area communities with mobile automotive, residential and commercial locksmith services. The post Nonstop Lock &amp;amp; Key Expands Mobile Locksmith Service Across the St. Louis Area first appeared on</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>Knotch Launches ACE, the AI Experience Infrastructure Built for the Conversational Web</v>
+        <v>Class Action Filed Against Verra Mobility Corporation (VRRM) Over Securities ...</v>
       </c>
       <c r="B815" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C815" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D815" t="str">
-        <v>AI, Automotive, Media</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E815" t="str">
-        <v>https://www.prnewswire.com/news-releases/knotch-launches-ace-the-ai-experience-infrastructure-built-for-the-conversational-web-302802199.html</v>
+        <v>https://pr-inside.com/class-action-filed-against-verra-mobility-corporation-vrrm-over-securities-r5208040.htm</v>
       </c>
       <c r="F815" t="str">
-        <v>Already counting Google, Ally Financial, Zillow, Cox Automotive as pioneer customers, the Agentic Content Engine (ACE) powers personalized experiences for every audience and interaction. NEW YORK, June 16, 2026 /PRNewswire/ -- Knotch today announced ACE, a new category of AI experience...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 3, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>Vadzo Imaging Launches Falcon-821CRS: AR0821 HDR USB Camera for Traffic Monitoring and Smart Intersection Systems</v>
+        <v>August 4, 2026 Deadline: Join Class Action Lawsuit Against Verra Mobility ...</v>
       </c>
       <c r="B816" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C816" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D816" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E816" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-launches-falcon-821crs-ar0821-hdr-usb-camera-for-traffic-22799584</v>
+        <v>https://pr-inside.com/august-4-2026-deadline-join-class-action-lawsuit-against-verra-mobility-r5208012.htm</v>
       </c>
       <c r="F816" t="str">
-        <v>The Falcon-821CRS is an 8MP AR0821 HDR USB Camera built on the Onsemi AR0821 HyperLux CMOS sensor. It is designed specifically for intelligent traffic cameras, ITS infrastructure, smart intersection systems, license plate recognition, roadway monitoring, and traffic management system deployments. It delivers true 8MP color imaging with intelligent iHDR and auto exposure at full resolution over USB 3.2 Gen1 with driver support for Windows, Linux, and macOS in a compact S-Mount form factor.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 3, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>ASE Recommends Motorists Have Vehicles Checked for Maximum Fuel Efficiency</v>
+        <v>1800Wheelchair examines caregiver shift toward fold up power wheelchairs for daily mobility</v>
       </c>
       <c r="B817" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C817" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D817" t="str">
-        <v>Energy, Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E817" t="str">
-        <v>https://www.prnewswire.com/news-releases/ase-recommends-motorists-have-vehicles-checked-for-maximum-fuel-efficiency-302802161.html</v>
+        <v>https://pressreleasenews.org/pressroom/1800wheelchair-examines-caregiver-shift-toward-fold-up-power-wheelchairs-for-daily-mobility</v>
       </c>
       <c r="F817" t="str">
-        <v>LEESBURG, Va., June 16, 2026 /PRNewswire/ -- With high gas prices and the summer travel season upon us, the National Institute for Automotive Service Excellence (ASE) recommends motorists have their vehicles inspected by an ASE Certified automotive service professional to ensure their...</v>
+        <v>1800Wheelchair reports growing caregiver interest in fold up power wheelchairs for easier vehicle loading and mobility across multiple care locations.</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>Nashville Healthcare Relocation Leader Chris Jones Joins Alexander's Mobility Services</v>
+        <v>Automechanika and Frost &amp;amp; Sullivan Strengthen Global Partnership to Drive Automotive Aftermarket Growth and Innovation</v>
       </c>
       <c r="B818" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C818" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D818" t="str">
         <v>Automotive</v>
       </c>
       <c r="E818" t="str">
-        <v>https://www.prnewswire.com/news-releases/nashville-healthcare-relocation-leader-chris-jones-joins-alexanders-mobility-services-302802151.html</v>
+        <v>https://www.prnewswire.com/news-releases/automechanika-and-frost--sullivan-strengthen-global-partnership-to-drive-automotive-aftermarket-growth-and-innovation-302841531.html</v>
       </c>
       <c r="F818" t="str">
-        <v>NASHVILLE, Tenn., June 16, 2026 /PRNewswire/ -- Alexander's Mobility Services, a global moving and storage service provider, is pleased to announce the hiring of Chris Jones as its new Chief Commercial &amp; Mobility Officer. In his new role at Alexander's Mobility Services, he will be...</v>
+        <v>Renewed collaboration will deliver exclusive market intelligence, thought leadership, and actionable growth opportunities to help the global automotive aftermarket navigate its next era of transformation LONDON, Aug. 3, 2026 /PRNewswire/ -- Messe Frankfurt and Frost &amp; Sullivan have...</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>Cloud of Goods Releases Summer Family Travel Readiness Checklist Ahead of Father's Day and July 4th Trips</v>
+        <v>Zum Celebrates Strong Driver Hiring Momentum as Seattle Expansion Continues</v>
       </c>
       <c r="B819" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C819" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D819" t="str">
-        <v>SaaS, Healthcare, Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E819" t="str">
-        <v>https://www.prnewswire.com/news-releases/cloud-of-goods-releases-summer-family-travel-readiness-checklist-ahead-of-fathers-day-and-july-4th-trips-302802080.html</v>
+        <v>https://www.prnewswire.com/news-releases/zum-celebrates-strong-driver-hiring-momentum-as-seattle-expansion-continues-302841622.html</v>
       </c>
       <c r="F819" t="str">
-        <v>The checklist focuses on mobility, medical and baby gear planning for families navigating crowded airports, hotels, attractions, cruise ports, beaches, parades and fireworks events. COCONUT CREEK, Fla., June 16, 2026 /PRNewswire/ -- Cloud of Goods today released a summer family travel...</v>
+        <v>Grand opening and hiring event highlights strong momentum as Zum expands service to approximately 80% of Seattle Public Schools' transportation network SEATTLE, Aug. 3, 2026 /PRNewswire/ -- Zūm, a leader in modern student mobility, celebrated a major milestone Friday with the grand...</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>LACROIX : Water Network Digitalization: A Structural Growth Driver for LACROIX, supported by Favorable Market Dynamics.</v>
+        <v>In HelloNation, Vehicle Shipping Expert Jackie Ramirez of Mountainview Logistics LLC explains car shipping preparation</v>
       </c>
       <c r="B820" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C820" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D820" t="str">
         <v>Automotive</v>
       </c>
       <c r="E820" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312847/0/en/LACROIX-Water-Network-Digitalization-A-Structural-Growth-Driver-for-LACROIX-supported-by-Favorable-Market-Dynamics.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-vehicle-shipping-expert-jackie-ramirez-of-mountainview-logistics-llc-explains-car-shipping-preparation-302785631.html</v>
       </c>
       <c r="F820" t="str">
-        <v>June 16, 2026</v>
+        <v>The article outlines essential vehicle preparation steps to ensure safe, efficient auto transport. NORWOOD, N.J. , Aug. 3, 2026 /PRNewswire/ -- What steps should vehicle owners take to ensure safe and successful car shipping? HelloNation has published an article that provides clear...</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>EVMATCH SELECTS EPIC CHARGING AS ITS EXCLUSIVE CHARGING SOFTWARE PROVIDER, BACKED BY STRATEGIC INVESTMENT</v>
+        <v>Regentis Biomaterials (RGNT) Advances Regenerative Solution for Major Unmet Need in Cartilage Repair</v>
       </c>
       <c r="B821" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C821" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D821" t="str">
-        <v>Automotive</v>
+        <v>Finance, SaaS, Retail, Automotive, Healthcare</v>
       </c>
       <c r="E821" t="str">
-        <v>https://www.prnewswire.com/news-releases/evmatch-selects-epic-charging-as-its-exclusive-charging-software-provider-backed-by-strategic-investment-302800712.html</v>
+        <v>https://www.newmediawire.com/news/regentis-biomaterials-rgnt-advances-regenerative-solution-for-major-unmet-need-in-cartilage-repair-7088152</v>
       </c>
       <c r="F821" t="str">
-        <v>MENLO PARK, Calif., June 16, 2026 /PRNewswire/ -- EV charging software provider Epic Charging today announced that EVmatch, the Silicon Valley-based EV charging company specializing in multifamily and workplace charging, has selected Epic as its exclusive charging software provider. The...</v>
+        <v>LOS ANGELES, CA - August 3, 2026 ( NEWMEDIAWIRE ) - Regentis Biomaterials (NYSE American: RGNT) was featured in a recent article that discussed its efforts to advance GelrinC, a potentially first-in-class, off-the-shelf cartilage regeneration platform, and the company’s broader mission to establish a new standard of care in cartilage repair. “Regentis is developing regenerative biomaterial technology as healthcare shifts toward therapies designed to restore damaged tissue rather than simply manage symptoms. With cartilage defects affecting hundreds of thousands of patients each year and contributing to pain, reduced mobility, and degenerative joint disease, the company is targeting one of orthopedic medicine’s largest unmet needs,” reads the article. “GelrinC’s commercial potential is root</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>Taiwan Excellence Opens Dialogue on AI Mobility Deployment at ITSACE 2026</v>
+        <v>Holand Automotive Group adquiere John Scotti Leasing Inc.</v>
       </c>
       <c r="B822" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C822" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D822" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E822" t="str">
-        <v>https://www.prnewswire.com/news-releases/taiwan-excellence-opens-dialogue-on-ai-mobility-deployment-at-itsace-2026-302801908.html</v>
+        <v>https://www.prnewswire.com/news-releases/holand-automotive-group-adquiere-john-scotti-leasing-inc-302841493.html</v>
       </c>
       <c r="F822" t="str">
-        <v>DETROIT, June 16, 2026 /PRNewswire/ -- Industry leaders from the United States and Taiwan gathered at the ITS Welcome Reception &amp; Dinner by Taiwan Excellence, held at The Westin Book Cadillac Detroit alongside ITS America Conference &amp; Expo 2026, to discuss how cross sector collaboration...</v>
+        <v>-Holand Automotive Group amplía su plataforma de arrendamiento de ultralujo mediante la adquisición estratégica de John Scotti Leasing Inc., mediante un proceso de administración judicial Holand Leasing adquiere una parte selecta de la cartera de John Scotti Leasing Inc. Los activos que...</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>ELEKTROS Inc. Celebrates Growing Global Recognition as Expanding Market ...</v>
+        <v>HelloNation Explains Mercedes Warning Lights With Insights From European Auto Repair Expert Josh Anderson</v>
       </c>
       <c r="B823" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C823" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D823" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E823" t="str">
-        <v>https://pr-inside.com/elektros-inc-celebrates-growing-global-recognition-as-expanding-market-r5192021.htm</v>
+        <v>https://www.prnewswire.com/news-releases/hellonation-explains-mercedes-warning-lights-with-insights-from-european-auto-repair-expert-josh-anderson-302792214.html</v>
       </c>
       <c r="F823" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 16, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed appreciation to shareholders, supporters, and investors worldwide as growing market awareness and momentum continue surrounding the Company's long-term vision involving hard rock lithium mining and patented EV charging technology. As financial markets continue trading near historic highs, management believes investor attention toward lithium supply chains, EV infrastructure, and emerging energy technologies continues strengthening throughout the global microcap marketplace. Reuters recently reported that expanding high-speed charging infrastructure remains one of the most important components necessary for accelerating electric veh</v>
+        <v>The article outlines how Atlanta drivers can respond to dashboard alerts before small vehicle issues become expensive repairs. ATLANTA, Aug. 3, 2026 /PRNewswire/ -- What should Atlanta Mercedes owners know about warning lights before scheduling service? A HelloNation article by Josh...</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>HII Delivers First of the Newest REMUS Variant: 130</v>
+        <v>Die Holand Automotive Group erweitert ihre Leasingplattform für Ultra-Luxusfahrzeuge durch eine strategische Übernahme aus der Insolvenzverwaltung von John Scotti Leasing Inc.</v>
       </c>
       <c r="B824" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C824" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D824" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E824" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312769/14858/en/HII-Delivers-First-of-the-Newest-REMUS-Variant-130.html</v>
+        <v>https://www.prnewswire.com/news-releases/die-holand-automotive-group-erweitert-ihre-leasingplattform-fur-ultra-luxusfahrzeuge-durch-eine-strategische-ubernahme-aus-der-insolvenzverwaltung-von-john-scotti-leasing-inc-302841429.html</v>
       </c>
       <c r="F824" t="str">
-        <v>POCASSET, Mass., June 16, 2026 (GLOBE NEWSWIRE) -- HII (NYSE: HII), America’s largest military shipbuilder and a global leader in autonomous maritime systems, today announced the delivery of the first REMUS 130 unmanned underwater vehicle (UUV) to a U.S. ally, marking a major milestone for the next generation of the world’s most widely deployed autonomous underwater vehicle.</v>
+        <v>Holand Leasing erwirbt einen ausgewählten Teil des Portfolios von John Scotti Leasing Inc. Die Vermögenswerte, die am besten zum Geschäftsmodell im Ultra-Luxussegment passen und das langfristige Engagement der Gruppe gegenüber der anspruchsvollsten Kundschaft in Québec unterstreichen....</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>Vadzo Imaging Introduces Falcon-544MRS: 5MP Monochrome USB Camera Based on Onsemi Hyperlux LP AR0544</v>
+        <v>Benefits of Choosing a Local Auto Repair Shop Explained in HelloNation Featuring Auto Repair Expert Clint Ferrel</v>
       </c>
       <c r="B825" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C825" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D825" t="str">
         <v>Automotive</v>
       </c>
       <c r="E825" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-introduces-falcon-544mrs-5mp-monochrome-usb-camera-based-22795605</v>
+        <v>https://www.prnewswire.com/news-releases/benefits-of-choosing-a-local-auto-repair-shop-explained-in-hellonation-featuring-auto-repair-expert-clint-ferrel-302752885.html</v>
       </c>
       <c r="F825" t="str">
-        <v>The Falcon-544MRS is a 5MP Monochrome Rolling Shutter USB 3.2 Gen1 Camera built on the Onsemi AR0544 Hyperlux LP sensor. It is designed for industrial inspection, robotics vision, microscopy, barcode reading, NIR imaging, and production line inspection. The Falcon-544MRS delivers a 5MP monochrome USB camera with Wake on Motion, enhanced NIR response at 850nm and 940nm, eDR and LI-HDR modes, and auto exposure at full 5MP resolution with driver support for Windows, Linux, and macOS in a compact S-Mount form factor.</v>
+        <v>The article highlights how local expertise, preventive maintenance, and consistent service support long-term vehicle care. ROCHESTER, N.Y., Aug. 3, 2026 /PRNewswire/ -- What makes a local auto repair shop a more intelligent choice than a large dealership for long-term car care? A...</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>Stratix Earns Zebra RFID Specialist Business Partner Designation for ...</v>
+        <v>Holand Automotive Group élargit sa plateforme de location ultra-luxe grâce à une acquisition stratégique dans le cadre de la mise sous séquestre de Location John Scotti Inc. Leasing</v>
       </c>
       <c r="B826" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C826" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D826" t="str">
-        <v>Retail, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E826" t="str">
-        <v>https://pr-inside.com/stratix-earns-zebra-rfid-specialist-business-partner-designation-for-r5192004.htm</v>
+        <v>https://www.prnewswire.com/news-releases/holand-automotive-group-elargit-sa-plateforme-de-location-ultra-luxe-grace-a-une-acquisition-strategique-dans-le-cadre-de-la-mise-sous-sequestre-de-location-john-scotti-inc-leasing-302841359.html</v>
       </c>
       <c r="F826" t="str">
-        <v>(PR-inside.com) Recognition Reinforces Hands-On Expertise in Operationalizing RFID Across Complex Environments PEACHTREE CORNERS, GA / ACCESS Newswire / June 16, 2026 / Stratix Corporation , a leading provider of managed mobility services (MMS), today announced it has been recognized as a Zebra RFID Specialist Business Partner, reinforcing Stratix's hands-on expertise in designing, configuring, deploying, and supporting RFID solutions at scale. The Zebra RFID Specialist designation reflects Stratix's proven ability to help organizations move RFID from proof‑of‑concept to production-ensuring devices are correctly configured, consistently deployed, and ready to deliver measurable return on investment. Stratix works closely with customers across industries, including airlines, retail, transpo</v>
+        <v>Holand Leasing acquiert une portion sélectionnée du portefeuille de Location John Scotti Inc. Leasing. Les actifs les plus alignés avec son modèle d'affaires ultra-luxe renforçant l'engagement à long terme du Groupe envers la clientèle la plus exigeante du Québec. MONTRÉAL, Aug. 3, 2026...</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>ELEKTROS Inc. Welcomes Rising Global Investor Enthusiasm as Strong ...</v>
+        <v>Vadzo Positions the Onsemi Sensor Based Falcon-521CRS AR0521 USB Camera and Falcon-234CGS AR2034 USB Camera for UVC Plug-and-Play Integration Point of Care Diagnostic Camera</v>
       </c>
       <c r="B827" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C827" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D827" t="str">
-        <v>Energy, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E827" t="str">
-        <v>https://pr-inside.com/elektros-inc-welcomes-rising-global-investor-enthusiasm-as-strong-r5192003.htm</v>
+        <v>https://www.newswire.com/news/vadzo-positions-the-onsemi-sensor-based-falcon-521crs-ar0521-usb-22831445</v>
       </c>
       <c r="F827" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 16, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed appreciation to shareholders, supporters, and investors worldwide as growing market awareness and momentum continue surrounding the Company's long-term vision involving hard rock lithium mining and patented EV charging technology. As financial markets continue trading near historic highs, management believes investor attention toward lithium supply chains, EV infrastructure, and emerging energy technologies continues strengthening throughout the global microcap marketplace. Reuters recently reported that expanding high-speed charging infrastructure remains one of the most important components necessary for accelerating electric veh</v>
+        <v>Vadzo Imaging introduces the Falcon-521CRS, a 5MP USB camera built on the Onsemi AR0521 low-noise sensor, and the Falcon-234CGS, a AR0234 2MP USB camera built on the Onsemi AR0234 color global shutter sensor, giving point-of-care diagnostic device engineers a matched pair of UVC-compliant, driver-free imaging modules for static high-resolution capture and motion-critical capture within a single instrument platform.</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>ELEKTROS Inc. Celebrates a New Chapter of Global Investor Interest ...</v>
+        <v>Holand Automotive Group Expands Its Ultra-Luxury Leasing Platform Through Strategic Acquisition from the John Scotti Leasing Inc. Receivership</v>
       </c>
       <c r="B828" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C828" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D828" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E828" t="str">
-        <v>https://pr-inside.com/elektros-inc-celebrates-a-new-chapter-of-global-investor-interest-r5192002.htm</v>
+        <v>https://www.prnewswire.com/news-releases/holand-automotive-group-expands-its-ultra-luxury-leasing-platform-through-strategic-acquisition-from-the-john-scotti-leasing-inc-receivership-302841353.html</v>
       </c>
       <c r="F828" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 16, 2026 / ELEKTROS Inc. (OTC PINK:ELEK), publicly traded under ticker symbol ELEK, today expressed appreciation to shareholders, supporters, and investors worldwide as growing market awareness and momentum continue surrounding the Company's long-term vision involving hard rock lithium mining and patented EV charging technology. As financial markets continue trading near historic highs, management believes investor attention toward lithium supply chains, EV infrastructure, and emerging energy technologies continues strengthening throughout the global microcap marketplace. Reuters recently reported that expanding high-speed charging infrastructure remains one of the most important components necessary for accelerating electric veh</v>
+        <v>Holand Leasing acquires a select portion of the John Scotti Leasing Inc portfolio. The assets most aligned with its ultra-luxury business model reinforcing the Group's long-term commitment to Québec's most discerning clientele. MONTRÉAL, Aug. 3, 2026 /PRNewswire/ -- Holand Automotive...</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>MicroVision Brought Onboard by Lake Fusion Technologies and Timberline ...</v>
+        <v>Verra Mobility Corporation (VRRM) Class Action Lawsuit: Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B829" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C829" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D829" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E829" t="str">
-        <v>https://pr-inside.com/microvision-brought-onboard-by-lake-fusion-technologies-and-timberline-r5192001.htm</v>
+        <v>https://pr-inside.com/verra-mobility-corporation-vrrm-class-action-lawsuit-levi-korsinsky-r5207826.htm</v>
       </c>
       <c r="F829" t="str">
-        <v xml:space="preserve">(PR-inside.com) Collaboration supports global deployment of advanced situational awareness solutions across commercial, critical infrastructure, security, and government applications REDMOND, WA / ACCESS Newswire / June 16, 2026 / MicroVision, Inc. (NASDAQ:MVIS), a leader in advanced perception solutions for industrial, automotive, security and defense applications, today announced recent shipments of its IRIS lidar sensors to Lake Fusion Technologies (LFT) LLC, as LFT and Timberline Aerospace welcome MicroVision onboard to further expand their collaboration and accelerate the deployment of advanced situational awareness solutions. MicroVision recently shipped IRIS sensors to LFT, marking an important milestone as LFT, together with Timberline Aerospace, brings MicroVision more fully into </v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 3, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>ELEKTROS Inc. Highlights Growing Global Investor Awareness as Strong ...</v>
+        <v>Historic Markets. Bold Vision. ELEKTROS Accelerates Its Long‑Term Strategy ...</v>
       </c>
       <c r="B830" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C830" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D830" t="str">
         <v>Energy, Automotive</v>
       </c>
       <c r="E830" t="str">
-        <v>https://pr-inside.com/elektros-inc-highlights-growing-global-investor-awareness-as-strong-r5192000.htm</v>
+        <v>https://pr-inside.com/historic-markets-bold-vision-elektros-accelerates-its-long-term-strategy-r5207816.htm</v>
       </c>
       <c r="F830" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 16, 2026 / ELEKTROS Inc. (OTC Pink:ELEK), publicly traded under ticker symbol ELEK, today expressed appreciation to shareholders, supporters, and investors worldwide as growing market awareness and momentum continue surrounding the Company's long-term vision involving hard rock lithium mining and patented EV charging technology. As financial markets continue trading near historic highs, management believes investor attention toward lithium supply chains, EV infrastructure, and emerging energy technologies continues strengthening throughout the global microcap marketplace. Reuters recently reported that expanding high-speed charging infrastructure remains one of the most important components necessary for accelerating electric veh</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision WEST PALM BEACH, FL / ACCESS Newswire / August 3, 2026 / As U.S. equity markets continue reaching historic record levels, investor interest in electrification, critical minerals, advanced energy technologies and emerging growth companies remains strong. ELEKTROS Inc. (Ticker:ELEK) today reaffirmed its continued focus on advancing its hard-rock lithium mining initiatives, electric vehicle charging patent strategy and broader long-term growth objectives. The Company believes this summer's powerful market environment has created renewed enthusiasm across many areas of ..</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>Ladybug Resource Group, Inc.'s JingDiao Division Sets New Industry Benchmarks With Extreme-Scale Precision Hardware and Advanced Heavy-Industrial Capabilities</v>
+        <v>Historic Markets. Bold Vision. ELEKTROS Accelerates Its Long‑Term Strategy in Lithium, Critical Minerals and Next‑Generation EV Charging</v>
       </c>
       <c r="B831" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C831" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D831" t="str">
         <v>Automotive</v>
       </c>
       <c r="E831" t="str">
-        <v>https://www.newmediawire.com/news/ladybug-resource-group-inc-s-jingdiao-division-sets-new-industry-benchmarks-with-extreme-scale-precision-hardware-and-advanced-heavy-industrial-capabilities-7087167</v>
+        <v>https://www.newswire.com/news/historic-markets-bold-vision-elektros-accelerates-its-long-term-strategy-in</v>
       </c>
       <c r="F831" t="str">
-        <v>TULSA, OK - June 16, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. ("Ladybug" or the "Company") (OTC ID: LBRG) today highlighted the physical technological barriers that anchor its manufacturing dominance, centered on the elite industrial capabilities of its primary operating asset, Guangzhou JingDiao Automotive Equipment Manufacturing Co., Ltd. ("JingDiao"). By operating a specialized fleet of industrial hardware at the JingDiao facility - including a market-leading 18-meter (59-foot) laser cutting system and high-precision 5-axis CNC centers - the Company provides the specialized infrastructure necessary to support the world’s most complex industrial designs for the next-generation Electric Vehicle (EV) platforms and modular production lines. The Establishment of a Physical Moat t</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>One World Products, Inc. Provides Update on SEC Reporting Process, Manufacturing Operations, and Ongoing Activities</v>
+        <v>BREAKING NEWS: Historic Market Strength Drives ELEKTROS' Expanding Vision for Lithium, Critical Minerals and EV Innovation</v>
       </c>
       <c r="B832" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C832" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D832" t="str">
         <v>Automotive</v>
       </c>
       <c r="E832" t="str">
-        <v>https://www.newmediawire.com/news/one-world-products-inc-provides-update-on-sec-reporting-process-manufacturing-operations-and-ongoing-activities-7087165</v>
+        <v>https://www.newswire.com/news/breaking-news-historic-market-strength-drives-elektros-expanding-vision-for</v>
       </c>
       <c r="F832" t="str">
-        <v xml:space="preserve">TROY, MI - June 16, 2026 ( NEWMEDIAWIRE ) - One World Products, Inc. (OTCQB: OWPC) ( www.oneworldproducts.com ) (the “Company”), which will operate under the new name Isiah Enterprises, Inc. upon completion of the planned name change and FINRA approval, an advanced materials company focused on sustainable automotive and industrial compounds, today provided an update regarding its SEC reporting process, manufacturing operations, and ongoing commercialization activities. The Company continues to work closely with its independent registered public accounting firm to complete the remaining audit and review procedures associated with its SEC reporting obligations. Management believes the remaining items primarily consist of documentation requests, information reconciliation, and standard audit </v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>Ottometric Appoints Axel Gern to Its Board of Directors</v>
+        <v>StreetWatch: As Federal Funding Floods the Drone Market, Quantum Cyber Is Assembling a Next Generation Platform</v>
       </c>
       <c r="B833" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C833" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D833" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E833" t="str">
-        <v>https://www.prweb.com/releases/ottometric-appoints-axel-gern-to-its-board-of-directors-302799578.html</v>
+        <v>https://www.newsfilecorp.com/release/307669/StreetWatch-As-Federal-Funding-Floods-the-Drone-Market-Quantum-Cyber-Is-Assembling-a-Next-Generation-Platform</v>
       </c>
       <c r="F833" t="str">
-        <v>Former Torc Robotics and Daimler Trucks executive brings more than two decades of autonomous systems experience as the company scales its platform for ADAS and AV development and validation BOSTON, June 16, 2026 /PRNewswire-PRWeb/ -- As automotive OEMs face mounting pressure from...</v>
+        <v>Washington's drone strategy is accelerating on two fronts: pouring unprecedented capital into domestic production while aggressively targeting the supply chains behind Iranian UAVs. Quantum Cyber N.V. (NASDAQ: QUCY) appears positioned squarely within that emerging policy corridor. Through its U.S. subsidiary, the company has acquired an equipped 50,000-square-foot manufacturing facility in Connecticut, established a federal procurement vehicle, and outlined plans to produce up to 100,000 drones...</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>Peak Nano Film Powers Advanced Conversion's New SiC DC-Link Inverter, Enabling 800V+ Performance for E-Mobility</v>
+        <v>The Presidio Group Advises STELLA Automotive AI on $22.1 Million Series B Financing</v>
       </c>
       <c r="B834" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C834" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D834" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E834" t="str">
-        <v>https://www.prnewswire.com/news-releases/peak-nano-film-powers-advanced-conversions-new-sic-dc-link-inverter-enabling-800v-performance-for-e-mobility-302801118.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/presidio-group-advises-stella-automotive-143100551.html</v>
       </c>
       <c r="F834" t="str">
-        <v>Advanced Conversion selects Peak Nano's NanoPlex™ LDF film for its DC-link capacitors, eliminating the thermal and derating compromises that have constrained Silicon Carbide inverter system designs. VALLEY VIEW, Ohio, June 16, 2026 /PRNewswire/ -- Advanced Conversion, a wholly owned...</v>
+        <v>TAMPA, Fla., August 03, 2026--STELLA™ Automotive AI, Inc. ("STELLA"), a provider of automotive artificial intelligence technology, announced the closing of its Series B financing round, which raised $22.1 million to accelerate commercial expansion, scale go-to-market initiatives and support continued product development.</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>Leggett Dynamics Launches Smart Brushless Motor &amp; Advances Quiet, Software-Defined ...</v>
+        <v>Securities Lawsuit Alert: Verra Mobility Corporation (VRRM) Investors ...</v>
       </c>
       <c r="B835" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C835" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D835" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E835" t="str">
-        <v>https://pr-inside.com/leggett-dynamics-launches-smart-brushless-motor-advances-quiet-software-defined-r5191919.htm</v>
+        <v>https://pr-inside.com/securities-lawsuit-alert-verra-mobility-corporation-vrrm-investors-r5207785.htm</v>
       </c>
       <c r="F835" t="str">
-        <v xml:space="preserve">(PR-inside.com) Reduces Complexity &amp; Cost, Improves Performance, Supports Next-Gen Architectures DETROIT, MI / ACCESS Newswire / June 16, 2026 / Leggett Dynamicstoday launched its Smart Brushless Motor, a next-generation motion system that simplifies design and vehicle integration, improves NVH and durability and supports evolving software architectures across seating and other motion-control applications. Less Complexity, More Capability Unlike conventional systems, Leggett Dynamics' Smart Brushless Motor can operate with or without a seat-level electronic control unit (ECU), enabling direct communication from the vehicle-level ECU to individual actuators. This streamlined approach supports the industry shift toward more centralized or zonal architectures and enables simplified, scalable </v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 3, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>Eurosatory 2026: Renault Group and Thales unveil 4 TROOP, an innovative tactical vehicle for future land forces engagements</v>
+        <v>Announcing DSI’s 6th Military Vehicle Systems Summit</v>
       </c>
       <c r="B836" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C836" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D836" t="str">
         <v>Automotive</v>
       </c>
       <c r="E836" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356301</v>
+        <v>https://www.pr.com/press-release/975382</v>
       </c>
       <c r="F836" t="str">
-        <v>- - &amp;#8226; At Eurosatory 2026, Renault Group and Thales are presenting 4 TROOP, a prototype version of the VCMR 1 vehicle adapted to meet new operational requirements for land forces. - - &amp;#8226; The project draws on Renault Group&amp;#39;s technological and industrial know-how and Thales&amp;#39;s state-of-the-art secure onboard communications and connectivity technologies to develop a new generation of rugged multi-mission vehicles that can be produced quickly and at optimum cost. - - &amp;#8226; With integrated UAV (Unman... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356301</v>
+        <v>Military Vehicles community to convene this November 18-19, in Detroit, MI [PR.com]</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>Ryde Launches Co-Branded Bicycle Activation with HelloRide Across Singapore ...</v>
+        <v>In HelloNation, Attorney Chaile Allen Explains What to Do After an Uninsured Driver Accident</v>
       </c>
       <c r="B837" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C837" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D837" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E837" t="str">
-        <v>https://pr-inside.com/ryde-launches-co-branded-bicycle-activation-with-helloride-across-singapore-r5191878.htm</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-attorney-chaile-allen-explains-what-to-do-after-an-uninsured-driver-accident-302746576.html</v>
       </c>
       <c r="F837" t="str">
-        <v>(PR-inside.com) SINGAPORE, SG / ACCESS Newswire / June 16, 2026 /Ryde Group Ltd (NYSE American:RYDE) ("Ryde" or the "Company"), a leading technology platform for mobility and quick commerce in Singapore, today announced the launch of a new co-branded bicycle activation in partnership with HelloRide, bringing Ryde's signature pink branding onto Singapore's streets through approximately 250 specially designed bicycles deployed across key locations islandwide. The activation marks the latest milestone in the growing collaboration between Ryde and HelloRide, following the launch of the HelloRyde Pass promotion. By combining HelloRide's shared mobility network with Ryde's expanding mobility ecosystem, the partnership aims to create greater ..</v>
+        <v>The article outlines key steps for documenting the crash, reporting the incident, and using uninsured motorist coverage under Texas law. ABILENE, Texas, Aug. 3, 2026 /PRNewswire/ -- What can you do if the other driver has no insurance after a car wreck? A new HelloNation article featuring...</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>California Courts Transition to New Traffic Forms TRL-205 and TRL-220 -- Driver Rights Remain Unchanged</v>
+        <v>Kaplan Fox Notifies Verra Mobility (VRRM) Investors of an Upcoming Lead Plaintiff Deadline on August 4, 2026</v>
       </c>
       <c r="B838" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C838" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D838" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E838" t="str">
-        <v>https://www.prweb.com/releases/california-courts-transition-to-new-traffic-forms-trl-205-and-trl-220--driver-rights-remain-unchanged-302798793.html</v>
+        <v>https://www.newsfilecorp.com/release/307660/Kaplan-Fox-Notifies-Verra-Mobility-VRRM-Investors-of-an-Upcoming-Lead-Plaintiff-Deadline-on-August-4-2026</v>
       </c>
       <c r="F838" t="str">
-        <v>GetDismissed Clarifies That Trial by Written Declaration and Trial de Novo Rights Continue Despite Statewide Form Renumbering LOS ANGELES, June 16, 2026 /PRNewswire-PRWeb/ -- California drivers and traffic ticket recipients may notice new form numbers appearing on court websites across...</v>
+        <v>New York, New York--(Newsfile Corp. - August 3, 2026) - Kaplan Fox &amp; Kilsheimer LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra Mobility" or the "Company") (NASDAQ: VRRM) on behalf of investors that purchased or otherwise acquired Verra Mobility common stock between February 24, 2026 and May 26, 2026 (the "Class Period").CLICK HERE TO JOIN THE CASEIf you are an investor in Verra Mobility and have suffered losses, you may CLICK HERE to contact...</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>On the finishing straight: the new BMW X5 enters its final test phase.</v>
+        <v>BREAKING NEWS: ELEKTROS Builds Momentum as Global Interest Grows in ...</v>
       </c>
       <c r="B839" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C839" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D839" t="str">
-        <v>Energy, Automotive</v>
+        <v>Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E839" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356300</v>
+        <v>https://pr-inside.com/breaking-news-elektros-builds-momentum-as-global-interest-grows-in-r5207770.htm</v>
       </c>
       <c r="F839" t="str">
-        <v>- - &amp;#8226; Final calibration drives before production starts - &amp;#8226; First fully electric BMW iX5 with sixth-generation BMW eDrive technology - &amp;#8226; Largest high-voltage battery fitted in a BMW model - &amp;#8226; Range of models now even broader: BMW X5 available with five drive system technologies for the first time - &amp;#8226; Heart of Joy delivers pure driving pleasure: next-generation driver assistance systems - - - Munich/Spartanburg (USA). The new BMW X5 has entered the finishing straight in its development progr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356300</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision WEST PALM BEACH, FL / ACCESS Newswire / August 3, 2026 / With investor interest continuing to build across the electric vehicle, battery materials and critical minerals sectors, ELEKTROS Inc. today highlighted the progress of its long-term business strategy. Management believes the Company's combination of lithium opportunities, intellectual property and strategic initiatives positions it for continued evaluation by retail, microcap and institutional investors. As U.S. equity markets continue reaching historic record levels, investor interest in electrification, critical ..</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>Porsche South Africa donates Cayenne to The Black Mambas project to protect rhinos</v>
+        <v>Police K9 Teams Protected from Dangerous Exposure to Narcotics by New ...</v>
       </c>
       <c r="B840" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C840" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D840" t="str">
         <v>Automotive</v>
       </c>
       <c r="E840" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356298</v>
+        <v>https://pr-inside.com/police-k9-teams-protected-from-dangerous-exposure-to-narcotics-by-new-r5207762.htm</v>
       </c>
       <c r="F840" t="str">
-        <v>At a glance - - - &amp;#8226; Cayenne upgraded for off-road use by Porsche Centre Johannesburg. - - &amp;#8226; Donated to The Black Mambas as a dedicated &amp;#39;rapid response&amp;#39; vehicle. - - &amp;#8226; The Black Mambas are the world&amp;#39;s first all-female, unarmed anti-poaching unit. - - &amp;#8226; The Cayenne to assist patrolling around 20,000 hectares of the Greater Kruger in South Africa. - - &amp;#8226; YouTube mini-documentary: click here. - - - - The Black Mambas are the world&amp;#39;s first all-female, unarmed anti-poaching unit, helping to... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356298</v>
+        <v>(PR-inside.com) New first-of-its-kind K9 protocol gives law enforcement agencies a standardized rapid-response framework to decontaminate K9s, their handlers, and police vehicles, from dangerous narcotics NASHVILLE, TN / ACCESS Newswire / August 3, 2026 / The SoRite® Company today announced the launch of its new K9 SoRite DECON Protocol designed to enable police K9 handlers to rapidly administer emergency care to their dogs if they are exposed to fentanyl, novel opioids, benzodiazepines, methamphetamine or other hazardous narcotics while performing their duties. The K9 DECON Protocol outlines best practices for preparing a compromised K9 before evacuating the animal via police vehicle, ambulance or helicopter for ..</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>SAATM Accelerates Africa's Aviation Integration as Economic Impact and Connectivity Reach New Milestones</v>
+        <v>BREAKING NEWS: ELEKTROS Builds Momentum as Global Interest Grows in Lithium, EV Charging and Strategic Opportunities</v>
       </c>
       <c r="B841" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C841" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D841" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E841" t="str">
-        <v>https://www.prnewswire.com/news-releases/saatm-accelerates-africas-aviation-integration-as-economic-impact-and-connectivity-reach-new-milestones-302801390.html</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-builds-momentum-as-global-interest-grows-in-lithium-ev</v>
       </c>
       <c r="F841" t="str">
-        <v>LOMÉ, Togo, June 16, 2026 /PRNewswire/ -- The Single African Air Transport Market (SAATM), an African Union flagship initiative led by the African Civil Aviation Commission (AFCAC), continues to emerge as a key driver of continental integration, economic growth and aviation liberalisation...</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>Honda Engineers Create New Trail Experience App to Elevate Off-Road Adventures of Honda TrailSport SUV Owners</v>
+        <v>Joie Expands into Canada, Bringing Globally Trusted Baby Gear to More Families</v>
       </c>
       <c r="B842" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C842" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D842" t="str">
         <v>Automotive</v>
       </c>
       <c r="E842" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356294</v>
+        <v>https://www.prnewswire.com/news-releases/joie-expands-into-canada-bringing-globally-trusted-baby-gear-to-more-families-302838550.html</v>
       </c>
       <c r="F842" t="str">
-        <v>- - &amp;#8226; Innovative Honda Trail Experience (HTX) app created by Honda engineers in collaboration with Honda TrailSport owners and off-road enthusiasts - &amp;#8226; Honda Passport TrailSport, Pilot TrailSport and CR-V TrailSport owners can download HTX for free from the Apple App Store - &amp;#8226; HTX utilizes customizable real-time vehicle data to improve driver confidence and safety on the trail - &amp;#8226; Honda TrailSport owners can easily create and share videos on social media of their off-road adventures w... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356294</v>
+        <v>The internationally recognized baby gear brand broadens its North American footprint with award-winning car seats, strollers and home essentials designed for modern parenting. TORONTO, Aug. 3, 2026 /PRNewswire/ -- Joie, one of the world's fastest-growing baby gear brands known for...</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>Shell Recharge and SINEXCEL Launch Joint Innovation Lab to Accelerate EV Charging Innovation</v>
+        <v>YASSI Introduces VIN360™, a New Intelligence Layer for Vehicle Decisions</v>
       </c>
       <c r="B843" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C843" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D843" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E843" t="str">
-        <v>https://www.prnewswire.com/news-releases/shell-recharge-and-sinexcel-launch-joint-innovation-lab-to-accelerate-ev-charging-innovation-302801368.html</v>
+        <v>https://www.prnewswire.com/news-releases/yassi-introduces-vin360-a-new-intelligence-layer-for-vehicle-decisions-302840524.html</v>
       </c>
       <c r="F843" t="str">
-        <v>SHENZHEN, China, June 16, 2026 /PRNewswire/ -- Shell Recharge and SINEXCEL (300693.SZ) officially signed a Memorandum of Understanding (MoU) and inaugurated the Shell Recharge–SINEXCEL Joint Laboratory in Shenzhen, marking a new milestone in their collaboration to advance next-generation...</v>
+        <v>Turning vehicle history into clear, actionable intelligence. SANTA ROSA, Calif., Aug. 3, 2026 /PRNewswire/ -- Yotta Automated Software Solutions, Inc. (YASSI), the nation's leading enterprise vehicle intelligence platform, today introduced VIN360™, a new intelligence layer that analyzes...</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>Uxin Reports Unaudited Financial Results for the Quarter Ended March 31, 2026</v>
+        <v>BREAKING NEWS: ELEKTROS Reinforces Long-Term Growth Strategy Amid Record ...</v>
       </c>
       <c r="B844" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C844" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D844" t="str">
-        <v>Finance, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E844" t="str">
-        <v>https://www.prnewswire.com/news-releases/uxin-reports-unaudited-financial-results-for-the-quarter-ended-march-31-2026-302801230.html</v>
+        <v>https://pr-inside.com/breaking-news-elektros-reinforces-long-term-growth-strategy-amid-record-r5207760.htm</v>
       </c>
       <c r="F844" t="str">
-        <v>BEIJING, June 16, 2026 /PRNewswire/ -- Uxin Limited ("Uxin" or the "Company") (Nasdaq: UXIN), China's leading used car retailer, today announced its unaudited financial results for the quarter ended March 31, 2026. Highlights for the Quarter Ended March 31, 2026 Transaction volume was...</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision WEST PALM BEACH, FL / ACCESS Newswire / August 3, 2026 / Record equity markets and accelerating demand for battery materials continue to place greater attention on companies participating in the electrification economy. ELEKTROS Inc. reaffirmed that it remains focused on advancing its hard-rock lithium initiatives, protecting its patented EV charging technology and evaluating strategic business opportunities that may enhance long-term shareholder value. As U.S. equity markets continue reaching historic record levels, investor interest in electrification, critical ..</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>Ericsson Mobility Report: 5G subscriptions top three billion as uplink gains momentum</v>
+        <v>BREAKING NEWS: ELEKTROS Reinforces Long-Term Growth Strategy Amid Record Markets and Rising Demand for Critical Minerals</v>
       </c>
       <c r="B845" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C845" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D845" t="str">
         <v>Automotive</v>
       </c>
       <c r="E845" t="str">
-        <v>https://www.prnewswire.com/news-releases/ericsson-mobility-report-5g-subscriptions-top-three-billion-as-uplink-gains-momentum-302801263.html</v>
+        <v>https://www.newswire.com/news/breaking-news-elektros-reinforces-long-term-growth-strategy-amid-record-markets</v>
       </c>
       <c r="F845" t="str">
-        <v>162 million 5G subscriptions added during the first quarter of 2026, bringing the total to 3.1 billion The number of commercial differentiated connectivity service offerings based on 5G SA network slicing from CSPs continues to grow globally Uplink traffic growing faster than downlink for...</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>VRRM SHAREHOLDER NOTICE: Faruqi &amp; Faruqi, LLP Reminds Verra (VRRM) ...</v>
+        <v>Lavish Enterprises Announces FleetPath's Commercial Location Services ...</v>
       </c>
       <c r="B846" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C846" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D846" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Retail, Automotive</v>
       </c>
       <c r="E846" t="str">
-        <v>https://pr-inside.com/vrrm-shareholder-notice-faruqi-faruqi-llp-reminds-verra-vrrm-r5191862.htm</v>
+        <v>https://pr-inside.com/lavish-enterprises-announces-fleetpath-s-commercial-location-services-r5207758.htm</v>
       </c>
       <c r="F846" t="str">
-        <v>(PR-inside.com) Faruqi &amp; Faruqi, LLP Securities Litigation Partner James (Josh) Wilson Encourages Investors Who Suffered Losses In Verra To Contact Him Directly To Discuss Their Options NEW YORK CITY, NY / ACCESS Newswire / June 16, 2026 /If you purchased or acquired securities in Verra between February 24, 2026 and May 26, 2026 and would like to discuss your legal rights, call Faruqi &amp; Faruqi partner Josh Wilson directly at 877-247-4292 or 212-983-9330 (Ext. 1310). [You may also click here for additional information] Faruqi &amp; Faruqi, LLP, a leading national securities law firm, is investigating potential claims against Verra Mobility Corporation ("Verra" or the ..</v>
+        <v>(PR-inside.com) Truck-legal routing, live ETA, and in-app turn-by-turn navigation inside FleetPath now run on a paid commercial software license with HERE Technologies, secured through Grey Matter, HERE's authorized channel partner. This disclosure, issued under Lavish Enterprises, Inc. OTC:VXIT, marks FleetPath's transition from an evaluation agreement to an ongoing commercial engagement, representing a meaningful milestone on FleetPath's path toward beta. Platform overview available at fleetpath.co. LAS VEGAS, NV / ACCESS Newswire / August 3, 2026 /A truck driver should never have to guess whether the route on their screen actually fits the truck they are driving. Consumer mapping software does not know a ..</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>Global Mobility of Highly Skilled Talent Falls Nearly 12% as Competition for AI Expertise Intensifies</v>
+        <v>G-W Announces 205 New Automotive Training Videos Aligned to ASE Education Foundation Priority-1 MAST Tasks</v>
       </c>
       <c r="B847" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C847" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D847" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive, Media, Education</v>
       </c>
       <c r="E847" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-mobility-of-highly-skilled-talent-falls-nearly-12-as-competition-for-ai-expertise-intensifies-302800910.html</v>
+        <v>https://www.prweb.com/releases/g-w-announces-205-new-automotive-training-videos-aligned-to-ase-education-foundation-priority-1-mast-tasks-302839969.html</v>
       </c>
       <c r="F847" t="str">
-        <v>New BCG Research Tracks 221 Million Highly Skilled Professionals Across More Than 200 Destinations US Gains Ground in Three of Four Talent Categories but Cedes Share in AI, the Most Strategically Contested Category Canada Falls from Top Three to Seventh; UAE Emerges as Rival to the UK...</v>
+        <v>New video library gives automotive instructors and students visual demonstrations of essential shop skills using current vehicles, equipment, and tools. TINLEY PARK, Ill., Aug. 3, 2026 /PRNewswire-PRWeb/ -- Goodheart-Willcox (G-W) is pleased to announce the availability of 205 new...</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>UROVO DT610 Pro: The Rugged AI Terminal Redefining Frontline Productivity</v>
+        <v>EVE AIR MOBILITY ACHIEVES FIRST TRANSITION FLIGHT MILESTONE, ADVANCING EVTOL PROGRAM TOWARD WING-BORNE FLIGHT</v>
       </c>
       <c r="B848" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C848" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D848" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E848" t="str">
-        <v>https://www.prnewswire.com/news-releases/urovo-dt610-pro-the-rugged-ai-terminal-redefining-frontline-productivity-302800969.html</v>
+        <v>https://www.prnewswire.com/news-releases/eve-air-mobility-achieves-first-transition-flight-milestone-advancing-evtol-program-toward-wing-borne-flight-302840550.html</v>
       </c>
       <c r="F848" t="str">
-        <v>SINGAPORE, June 15, 2026 /PRNewswire/ -- UROVO, a global leader in enterprise mobility solutions, unveiled the DT610 Pro, a next-generation ultra-rugged intelligent terminal purpose-built to empower frontline operations across industries. Designed to withstand the toughest environments,...</v>
+        <v>The flight is the first time that the aircraft's pusher propulsion system is activated while in the air and it confirms the key features of Eve's eVTOL design. MELBOURNE, Fla., Aug. 3, 2026 /PRNewswire/ -- Eve Air Mobility (NYSE: EVEX, EVEXW; B3: EVEB31), a leader in advanced air...</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>Scituate School Department &amp;amp; Johnston Public Schools Select Zum to Modernize Student Mobility</v>
+        <v>Toluene Market Driven by Construction and Automotive Demand</v>
       </c>
       <c r="B849" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C849" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D849" t="str">
-        <v>Automotive, Education</v>
+        <v>Automotive</v>
       </c>
       <c r="E849" t="str">
-        <v>https://www.prnewswire.com/news-releases/scituate-school-department--johnston-public-schools-select-zum-to-modernize-student-mobility-302800936.html</v>
+        <v>https://express-press-release.net/news/2026/08/03/1765749</v>
       </c>
       <c r="F849" t="str">
-        <v>Rhode Island Becomes Zum's 18th State as Company Expands Northeast Presence REDWOOD CITY, Calif., June 15, 2026 /PRNewswire/ -- Scituate School Department and Johnston Public Schools have selected Zūm, the leader in modern student mobility, to modernize student transportation operations...</v>
+        <v>The global Toluene Market is experiencing steady growth due to increasing demand from the construction, automotive, chemical, and manufacturing industries. Toluene is widely used as an industrial [read full press release...]</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>Automotive Smart Antenna Market Size to Reach USD 7.37 Billion by 2031, Driven by 5G Deployment – Mordor Intelligence</v>
+        <v>Levi &amp; Korsinsky Urges Verra Mobility Corporation (VRRM) Shareholders ...</v>
       </c>
       <c r="B850" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C850" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D850" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E850" t="str">
-        <v>https://www.getnews.info/story/2026/06/15/automotive-smart-antenna-market-size-to-reach-usd-737-billion-by-2031-driven-by-5g-deployment-mordor-intelligence/?source=barchart</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-verra-mobility-corporation-vrrm-shareholders-r5207736.htm</v>
       </c>
       <c r="F850" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 3, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>HelloNation Explains Trade-In Value Nogales, AZ, With Insights From Auto Expert Carl Krause</v>
+        <v>Future Trends Influencing the LED Packaging Market Growth</v>
       </c>
       <c r="B851" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C851" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D851" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E851" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-explains-trade-in-value-nogales-az-with-insights-from-auto-expert-carl-krause-302745606.html</v>
+        <v>https://express-press-release.net/news/2026/08/03/1765736</v>
       </c>
       <c r="F851" t="str">
-        <v>The article outlines how vehicle appraisal works in Nogales and the factors that influence trade-in offers for local drivers. NOGALES, Ariz., June 15, 2026 /PRNewswire/ -- What determines how much a dealership will offer for a trade-in vehicle in Nogales? HelloNation has published an...</v>
+        <v>The global LED Packaging Market is witnessing steady growth due to increasing demand for energy-efficient lighting solutions, smart lighting systems, automotive LED applications, and advanced display technologies. [read full press release...]</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>Ontario International Airport advances sustainability efforts with first zero-emission fleet truck</v>
+        <v>Automotive Repair And Maintenance Market Evolution Through Smart Garage Technologies</v>
       </c>
       <c r="B852" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C852" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D852" t="str">
         <v>Automotive</v>
       </c>
       <c r="E852" t="str">
-        <v>https://www.prnewswire.com/news-releases/ontario-international-airport-advances-sustainability-efforts-with-first-zero-emission-fleet-truck-302800830.html</v>
+        <v>https://express-press-release.net/news/2026/08/03/1765718</v>
       </c>
       <c r="F852" t="str">
-        <v>ONTARIO, Calif., June 15, 2026 /PRNewswire/ -- Ontario International Airport has taken another step forward in its commitment to sustainability and operational efficiency with the purchase of its first zero-emission fleet vehicle, a fully electric truck designed to support airport...</v>
+        <v>Vehicle ownership continues to rise worldwide, but the automotive service ecosystem is undergoing an even bigger transformation. The Automotive Repair And Maintenance Market is no longer driven [read full press release...]</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>Pomerantz LLP Advises of Securities Class Action Against Verra Mobility ...</v>
+        <v>Gogoro to Announce Second Quarter 2026 Financial Results on August 24 at 8 a.m. Eastern Time</v>
       </c>
       <c r="B853" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C853" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D853" t="str">
-        <v>Finance, Automotive</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E853" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-of-securities-class-action-against-verra-mobility-r5191759.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/03/3337305/0/en/Gogoro-to-Announce-Second-Quarter-2026-Financial-Results-on-August-24-at-8-a-m-Eastern-Time.html</v>
       </c>
       <c r="F853" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 15, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>TAIPEI, Taiwan, Aug. 03, 2026 (GLOBE NEWSWIRE) -- Gogoro® Inc. (Nasdaq: GGR), a global technology leader in battery swapping ecosystems that enable sustainable mobility solutions for cities, today announced that it will release its financial results for the second quarter ended June 30, 2026, before markets open on August 24, 2026. Gogoro's management team will hold an earnings webcast at 8:00 a.m. Eastern Time on Monday, August 24, 2026 to discuss the Company's financial and business results and outlook.</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>Schaeffler Automotive Symposium Presents Innovations and Technologies for the Future</v>
+        <v>AutoFlight Showcases Advanced Air Mobility During Games of the Future 2026 in Astana, Kazakhstan</v>
       </c>
       <c r="B854" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C854" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D854" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E854" t="str">
-        <v>https://www.newmediawire.com/news/schaeffler-automotive-symposium-presents-innovations-and-technologies-for-the-future-7087161</v>
+        <v>https://www.prnewswire.com/news-releases/autoflight-showcases-advanced-air-mobility-during-games-of-the-future-2026-in-astana-kazakhstan-302841094.html</v>
       </c>
       <c r="F854" t="str">
-        <v xml:space="preserve">13th Schaeffler Automotive Symposium in Buhl brings an expanded product portfolio and comprehensive systems understanding to life Innovation, partnership, and competitiveness: Showcasing solutions for the mobility of the future Over 320 products across four sectors: Vehicle Control, Chassis &amp;amp; Body, Powertrain, Energy Management International event series with further stops in the USA, China, and Japan HERZOGENAURACH, GERMANY - June 15, 2026 ( NEWMEDIAWIRE ) - At the 13th Schaeffler Automotive Symposium, the Motion Technology Company will present the latest product innovations and technological developments centered around the theme of “Beyond Driving. Innovation made by Schaeffler.” for the first time at the new Project and Technology Center at the Bühl location to over 300 customers. </v>
+        <v>AutoFlight completes first Air Taxi Demonstration Flight in Astana Advanced Air Mobility showcased during Games of the Future 2026 Partnership with AAAG supports commercial deployment in Kazakhstan ASTANA, Kazakhstan, Aug. 3, 2026 /PRNewswire/ -- AutoFlight, a global leader in Advanced...</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>CAPREIT Announces June 2026 Distribution</v>
+        <v>Ardian partners with the leading battery technology specialist Munich Electrification providing capital to accelerate the Company's strategy</v>
       </c>
       <c r="B855" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C855" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D855" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E855" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3312172/0/en/CAPREIT-Announces-June-2026-Distribution.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358443</v>
       </c>
       <c r="F855" t="str">
-        <v>Not for distribution to U.S. newswire services or for dissemination in the United States.</v>
+        <v>&amp;#8226; Munich Electrification is a globally leading independent battery technology company, providing battery management systems, sensor technology and software for electric mobility and battery energy storage systems - - &amp;#8226; With development, engineering and manufacturing capabilities in Europe, Munich Electrification is well positioned as an integral part in the ongoing energy transition while supporting European technological sovereignty - - &amp;#8226; Ardian provides capital to accelerate Munich El... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358443</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>Roam Charging launches electric vehicle charging hub at David Lloyd Clubs in Hatfield</v>
+        <v>Battery Electric Vehicle Market Analysis by Vehicle Type, Range &amp; Region</v>
       </c>
       <c r="B856" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C856" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D856" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E856" t="str">
-        <v>https://www.prnewswire.com/news-releases/roam-charging-launches-electric-vehicle-charging-hub-at-david-lloyd-clubs-in-hatfield-302800603.html</v>
+        <v>https://express-press-release.net/news/2026/08/03/1765659</v>
       </c>
       <c r="F856" t="str">
-        <v>CRAWLEY, England, June 15, 2026 /PRNewswire/ -- Roam Charging, a leading provider of electric vehicle (EV) charging solutions, has announced the launch of its latest EV charging installation at David Lloyd Clubs in Hatfield, marking another milestone in its growing partnership with David...</v>
+        <v>The global Battery Electric Vehicle (BEV) Market is experiencing remarkable growth as governments, automakers, and consumers increasingly shift toward sustainable transportation. The market was valued at USD [read full press release...]</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>Stellantis Showcases Next Generation Connectivity and L4-Ready Platform™ at MOVE 2026 in London</v>
+        <v>AUMOVIO zeigt Technologien für den elektrifizierten und autonomen Transport</v>
       </c>
       <c r="B857" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C857" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D857" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E857" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356266</v>
+        <v>https://www.pr-inside.com/aumovio-zeigt-technologien-fuer-den-elektrifizierten-und-autonomen-transport-r5207621.htm</v>
       </c>
       <c r="F857" t="str">
-        <v>- - &amp;#8226; Demonstrations include 5G connectivity over satellite on the new Jeep &amp;#174; Compass and L4-Ready Platform&amp;#8482; Robotaxi - &amp;#8226; Ned Curic, Chief Engineering and Technology Officer, to speak at the opening panel on autonomous driving - - - - Stellantis will showcase its latest innovations in connectivity and autonomous-ready vehicle platforms at MOVE 2026, the world&amp;#39;s leading tech mobility event, taking place June 17&amp;#8211;18 at ExCeL London. - - At its booth, Stellantis will present how its innova... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356266</v>
+        <v>(PR-inside.com) Frankfurt, 03.08.2026. Steigende Kosten, Fahrermangel, neue regulatorische Anforderungen und der Hochlauf alternativer Antriebe erhöhen den Druck auf die Transportbranche. Auf der IAA Transportation 2026 in Hannover zeigt AUMOVIO vom 14. bis 20. September, wie daraus wirtschaftlich nutzbare Lösungen für Nutzfahrzeughersteller und Flotten entstehen. „Die Nutzfahrzeugbranche steht an einem Wendepunkt: Effizienz, softwaredefinierte Nutzfahrzeuge, sicheres und autonomes Fahren sowie Elektrifizierung müssen gleichzeitig vorangetrieben werden – und zwar nicht als Einzeltechnologien, sondern als integrierte Lösungen, die im realen Betrieb funktionieren“, sagt Ismail Dagli, Vorstandsmitglied und Leiter des Geschäftsbereichs Autonomous and Commercial Mobility bei AUMOVIO. „Entscheid</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>Vadzo Imaging Positions the AR0235 Global Shutter USB Camera for Smart Parking Entry and Exit Terminals: NIR-Enhanced Vehicle Detection and Distortion-Free License Plate Capture in Underground Garages</v>
+        <v>TourFi Launches Africa Tourism Pass, a Blockchain-Enabled Infrastructure Platform for Africa’s Tourism Economy</v>
       </c>
       <c r="B858" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C858" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D858" t="str">
-        <v>Automotive</v>
+        <v>Crypto, SaaS, Automotive</v>
       </c>
       <c r="E858" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-the-ar0235-global-shutter-usb-camera-for-smart-22795778</v>
+        <v>https://www.pr.com/press-release/975447</v>
       </c>
       <c r="F858" t="str">
-        <v>The AR0235 Global Shutter USB Camera is a monochrome global shutter imaging module built on the onsemi Hyperlux SG AR0235 sensor and delivered over a UVC-compliant USB 3.2 Gen 1 Type-C interface. The camera captures fast-moving vehicles without geometric distortion and holds clean detail under the infrared light of covered structures. It is built for smart parking entry terminals, parking exit terminals, underground garage vehicle detection, license plate recognition gateways, automated barrier and gate control, and parking access and management systems. Simultaneous pixel capture and near infrared reach come together in one compact body for operators who need every vehicle read correctly on the first pass.</v>
+        <v>Africa Tourism Pass (APASS) deploys on BNB Smart Chain, expands across accommodation, mobility and tourism experiences, and begins public trading on PancakeSwap. [PR.com]</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>Elektros Inc. Highlights Its Long-Term Vision for Lithium, Critical ...</v>
+        <v>Verra Mobility Corporation Sued for Securities Law Violations - Contact the DJS Law Group to Discuss Your Rights - VRRM</v>
       </c>
       <c r="B859" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C859" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D859" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E859" t="str">
-        <v>https://pr-inside.com/elektros-inc-highlights-its-long-term-vision-for-lithium-critical-r5191642.htm</v>
+        <v>https://www.prnewswire.com/news-releases/verra-mobility-corporation-sued-for-securities-law-violations---contact-the-djs-law-group-to-discuss-your-rights--vrrm-302840794.html</v>
       </c>
       <c r="F859" t="str">
-        <v>(PR-inside.com) ELEKTROS INC. (OTC Markets: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / June 15, 2026 / Elektros Inc. (OTC Markets:ELEK), a publicly traded company focused on electrification opportunities, today provided an update regarding its continued focus on hard rock lithium opportunities, patented electric vehicle charging technology, and strategic initiatives supporting the future of transportation, energy infrastructure, and critical minerals. As global demand for electric vehicles, battery storage systems, and electrification technologies continues to expand, Elektros remains committed to identifying opportunities associated with lithium resources and technologies that may support long-term growth within the evolving energy marketplace. "Our vision remains centered on the ..</v>
+        <v>LOS ANGELES, Aug. 3, 2026 /PRNewswire/ -- The DJS Law Group reminds investors of a class action lawsuit against Verra Mobility Corporation ("Verra" or "the Company") (NASDAQ: VRRM) for violations of §§10(b) and 20(a) of the Securities Exchange Act of 1934 and Rule 10b-5 promulgated...</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>Elektros Inc. Highlights Its Long-Term Vision for Lithium, Critical Minerals and EV Innovation as Global Electrification Continues to Expand</v>
+        <v>Verra Mobility Corporation Investor Alert: Contact SBS by August 4, 2026 for Opportunity to Lead Securities Fraud Lawsuit</v>
       </c>
       <c r="B860" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C860" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D860" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E860" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-highlights-its-long-term-vision-for-lithium-critical-minerals-and</v>
+        <v>https://www.prnewswire.com/news-releases/verra-mobility-corporation-investor-alert-contact-sbs-by-august-4-2026-for-opportunity-to-lead-securities-fraud-lawsuit-302840782.html</v>
       </c>
       <c r="F860" t="str">
-        <v>ELEKTROS INC. (OTC Markets: ELEK)</v>
+        <v>LOS ANGELES, Aug. 3, 2026 /PRNewswire/ -- Schall Brown &amp; Schwartz LLP, a national shareholder rights litigation firm, reminds investors of a class action lawsuit against Verra Mobility Corporation ("Verra" or "the Company") (NASDAQ: VRRM) for violations of §§10(b) and 20(a) of the...</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>The Tetris Company Celebrates World Tetris Day with New Ways to Play, Global Fan Activations and Award-Winning Partnerships</v>
+        <v>WeRide and GreenMobility Announce Strategic Partnership to Advance Level 4 Autonomous Mobility in Denmark, Marking WeRide’s Entry into the Nordic Region</v>
       </c>
       <c r="B861" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C861" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D861" t="str">
-        <v>Automotive, Gaming, Media</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E861" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356252</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/03/3337210/0/en/WeRide-and-GreenMobility-Announce-Strategic-Partnership-to-Advance-Level-4-Autonomous-Mobility-in-Denmark-Marking-WeRide-s-Entry-into-the-Nordic-Region.html</v>
       </c>
       <c r="F861" t="str">
-        <v>As fans around the world celebrate World Tetris&amp;#174; Day, Tetris, one of the world&amp;#39;s most recognizable and enduring gaming brands, continues to connect and inspire players across generations. Since its creation in 1984, Tetris has grown into a global cultural phenomenon, with more than 520 million copies sold worldwide and a presence spanning over 50 platforms, making it one of the most widely distributed video game franchises in history. More than four decades later, the brand continues to ev... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356252</v>
+        <v>WeRide and GreenMobility today announced a strategic partnership to deploy autonomous shared mobility services in Denmark.</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>Roadzen Subsidiary drivebuddyAI Granted Patent for Real-Time Lane Detection System; Demonstrates Technology at InCabin Detroit 2026</v>
+        <v>Class Action Lawsuit Alert: Levi &amp; Korsinsky Reminds Verra Mobility ...</v>
       </c>
       <c r="B862" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C862" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D862" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E862" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311936/0/en/Roadzen-Subsidiary-drivebuddyAI-Granted-Patent-for-Real-Time-Lane-Detection-System-Demonstrates-Technology-at-InCabin-Detroit-2026.html</v>
+        <v>https://pr-inside.com/class-action-lawsuit-alert-levi-korsinsky-reminds-verra-mobility-r5207585.htm</v>
       </c>
       <c r="F862" t="str">
-        <v>Patent advances ADAS precision and lays groundwork for next-generation autonomous driving systems; company showcases compliance-ready driver monitoring at Detroit's premier in-cabin innovation forum Patent advances ADAS precision and lays groundwork for next-generation autonomous driving systems; company showcases compliance-ready driver monitoring at Detroit's premier in-cabin innovation forum</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 2, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>Elektros Inc. Advances Its Vision for Lithium, Critical Minerals and ...</v>
+        <v>VRRM DEADLINE: ROSEN, A LEADING AND LONGSTANDING FIRM, Encourages Verra ...</v>
       </c>
       <c r="B863" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C863" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D863" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E863" t="str">
-        <v>https://pr-inside.com/elektros-inc-advances-its-vision-for-lithium-critical-minerals-and-r5191606.htm</v>
+        <v>https://pr-inside.com/vrrm-deadline-rosen-a-leading-and-longstanding-firm-encourages-verra-r5207578.htm</v>
       </c>
       <c r="F863" t="str">
-        <v>(PR-inside.com) ELEKTROS INC. (OTC Markets: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / June 15, 2026 / Elektros Inc. (OTC PINK:ELEK), a publicly traded company focused on electrification opportunities, today provided an update regarding its continued focus on hard rock lithium opportunities, patented electric vehicle charging technology, and strategic initiatives supporting the future of transportation, energy infrastructure, and critical minerals. As global demand for electric vehicles, battery storage systems, and electrification technologies continues to expand, Elektros remains committed to identifying opportunities associated with lithium resources and technologies that may support long-term growth within the evolving energy marketplace. "Our vision remains centered on the ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 2, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, Esq. ..</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>Elektros Inc. Advances Its Vision for Lithium, Critical Minerals and Next‑Generation EV Charging Innovation in the Global Electrification Era</v>
+        <v>IMSA Road America: Strong performance by the BMW M Hybrid V8 goes unrewarded.</v>
       </c>
       <c r="B864" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C864" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-bmw</v>
       </c>
       <c r="D864" t="str">
         <v>Automotive</v>
       </c>
       <c r="E864" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-advances-its-vision-for-lithium-critical-minerals-and-next</v>
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0459835EN?language=en</v>
       </c>
       <c r="F864" t="str">
-        <v>ELEKTROS INC. (OTC Markets: ELEK)</v>
+        <v>+++ BMW M Hybrid V8 shows strong pace at Road America and leads the race before technical issues stop both cars +++ Brake issues force the #24 BMW M Hybrid V8 to retire, while a cooling problem drops the sister car back to seventh place +++ Turner Motorsport finishes fifth in the GTD class +++</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>IPS Group Launches Elevate(TM), the Parking and Mobility Intelligence ...</v>
+        <v>Shareholders of Verra Mobility Corporation (VRRM): Protect Your Rights ...</v>
       </c>
       <c r="B865" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C865" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D865" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E865" t="str">
-        <v>https://pr-inside.com/ips-group-launches-elevate-tm-the-parking-and-mobility-intelligence-r5191598.htm</v>
+        <v>https://pr-inside.com/shareholders-of-verra-mobility-corporation-vrrm-protect-your-rights-r5207551.htm</v>
       </c>
       <c r="F865" t="str">
-        <v>(PR-inside.com) Rolling out at the 2026 IPMI Conference &amp; Expo in Milwaukee, Elevate™ unifies parking and curb data, and the AI to make sense of it, in a single dashboard. SAN DIEGO, CA / ACCESS Newswire / June 15, 2026 / IPS Group launches Elevate™, a parking and mobility intelligence platform that unifies operational data and applies advanced analysis to drive better outcomes. Elevate will debut as a completed product at the 2026 IPMI Conference &amp; Expo in Milwaukee, Wisconsin, after IPS Group teased the software at last year's event. Attendees can watch Elevate bring parking and curb data together in real ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 2, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>L'Argus Quadruples Revenue Per Page with Opti Digital</v>
+        <v>GT World Challenge Europe: Team WRT’s Silver Cup car sensationally claims overall podium at Magny-Cours.</v>
       </c>
       <c r="B866" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C866" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-bmw</v>
       </c>
       <c r="D866" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E866" t="str">
-        <v>https://pr-inside.com/l-argus-quadruples-revenue-per-page-with-opti-digital-r5191596.htm</v>
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0459833EN?language=en</v>
       </c>
       <c r="F866" t="str">
-        <v>(PR-inside.com) France's leading automotive media brand strengthens monetisation while preserving user experience, site performance, and audience trust. PARIS, FR / ACCESS Newswire / June 15, 2026 /Opti Digital , the leading AdTech company specialising in publisher revenue optimisation, today announced a successful collaboration with L'Argus through its Ad Manager Hub and Insights Hub solutions. L'Argus is one of France's most established and trusted automotive media brands, helping millions of users navigate every stage of the vehicle ownership journey through expert reviews, pricing insights, automotive news, and buying guidance. With a highly engaged, high-intent audience and a reputation built on trust and expertise, preserving user ..</v>
+        <v>+++ Matisse Lismont and Ignacio Montenegro charge to the overall podium in the Team WRT Silver Cup entry +++ Van der Linde and Weerts retain Sprint Cup championship lead despite a difficult weekend +++ Augusto Farfus and Paradine Competition win Sunday's Bronze Cup race +++</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>Elektros Inc. Strengthens Its Focus on Lithium Resources, Critical ...</v>
+        <v>Lost Money on Verra Mobility Corporation (VRRM)? Urged to Join Class ...</v>
       </c>
       <c r="B867" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C867" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D867" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E867" t="str">
-        <v>https://pr-inside.com/elektros-inc-strengthens-its-focus-on-lithium-resources-critical-r5191595.htm</v>
+        <v>https://pr-inside.com/lost-money-on-verra-mobility-corporation-vrrm-urged-to-join-class-r5207470.htm</v>
       </c>
       <c r="F867" t="str">
-        <v>(PR-inside.com) ELEKTROS INC. (OTC Markets: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / June 15, 2026 / Elektros Inc. (OTC Markets:ELEK), a publicly traded company focused on electrification opportunities, today provided an update regarding its continued focus on hard rock lithium opportunities, patented electric vehicle charging technology, and strategic initiatives supporting the future of transportation, energy infrastructure, and critical minerals. As global demand for electric vehicles, battery storage systems, and electrification technologies continues to expand, Elektros remains committed to identifying opportunities associated with lithium resources and technologies that may support long-term growth within the evolving energy marketplace. "Our vision remains centered on the ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 2, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
-        <v>Elektros Inc. Strengthens Its Focus on Lithium Resources, Critical Minerals and Next-Generation EV Charging Innovation</v>
+        <v>Global EV Transition Continues to Drive Interest as ELEKTROS Advances ...</v>
       </c>
       <c r="B868" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C868" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D868" t="str">
-        <v>Automotive</v>
+        <v>Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E868" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-strengthens-its-focus-on-lithium-resources-critical-minerals-and</v>
+        <v>https://pr-inside.com/global-ev-transition-continues-to-drive-interest-as-elektros-advances-r5207444.htm</v>
       </c>
       <c r="F868" t="str">
-        <v>ELEKTROS INC. (OTC Markets: ELEK)</v>
+        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 2, 2026 / As Wall Street continues to demonstrate strength and investor interest remains focused on electrification, battery materials, critical minerals and next-generation technologies, ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-term strategy centered on hard-rock lithium opportunities in Sierra Leone, advanced electric vehicle charging intellectual property, and disciplined business development. The Company believes increased awareness of its lithium strategy, critical-minerals initiatives, and U.S. Patent No. 12,522,100 B1 has introduced ELEKTROS to a broader audience of retail, microcap, and institutional investors. Management continues to believe that the worldwide transition toward electric mobility, ..</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>Elektros Inc. Expands Its Vision for Lithium, Critical Minerals and ...</v>
+        <v>Global EV Transition Continues to Drive Interest as ELEKTROS Advances Its Vision for Lithium, Critical Minerals and Charging Innovation</v>
       </c>
       <c r="B869" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C869" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D869" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E869" t="str">
-        <v>https://pr-inside.com/elektros-inc-expands-its-vision-for-lithium-critical-minerals-and-r5191594.htm</v>
+        <v>https://www.newswire.com/news/global-ev-transition-continues-to-drive-interest-as-elektros-advances-its</v>
       </c>
       <c r="F869" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 15, 2026 / Elektros Inc. (OTC Pink:ELEK), a publicly traded company focused on electrification opportunities, today provided an update regarding its continued focus on hard rock lithium opportunities, patented electric vehicle charging technology, and strategic initiatives supporting the future of transportation, energy infrastructure, and critical minerals. As global demand for electric vehicles, battery storage systems, and electrification technologies continues to expand, Elektros remains committed to identifying opportunities associated with lithium resources and technologies that may support long-term growth within the evolving energy marketplace. "Our vision remains centered on the future of energy, transportation, ..</v>
+        <v/>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>GP Transco Announces Major Driver Pay Increase and Expanded Home Time ...</v>
+        <v>ELEKTROS Positions for the Future with Expanding Focus on Lithium Opportunities, ...</v>
       </c>
       <c r="B870" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C870" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D870" t="str">
-        <v>Automotive</v>
+        <v>Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E870" t="str">
-        <v>https://pr-inside.com/gp-transco-announces-major-driver-pay-increase-and-expanded-home-time-r5191593.htm</v>
+        <v>https://pr-inside.com/elektros-positions-for-the-future-with-expanding-focus-on-lithium-opportunities-r5207443.htm</v>
       </c>
       <c r="F870" t="str">
-        <v>(PR-inside.com) Reflecting positive movement in the freight market, GP Transco is investing in its drivers with higher earning potential and more flexible home time options. JOLIET, IL / ACCESS Newswire / June 15, 2026 / GP Transco announced today that it is increasing pay for all company drivers currently on the CPM pay-per-mile model by 5 cents per mile, effective June 15. The increase gives GP Transco drivers the ability to earn up to 72 CPM base pay, with the opportunity to earn up to an additional 6 CPM through the company's ELITE Driver Program based on performance. For top-performing drivers, this brings ..</v>
+        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 2, 2026 / As Wall Street continues to demonstrate strength and investor interest remains focused on electrification, battery materials, critical minerals and next-generation technologies, ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-term strategy centered on hard-rock lithium opportunities in Sierra Leone, advanced electric vehicle charging intellectual property, and disciplined business development. The Company believes increased awareness of its lithium strategy, critical-minerals initiatives, and U.S. Patent No. 12,522,100 B1 has introduced ELEKTROS to a broader audience of retail, microcap, and institutional investors. Management continues to believe that the worldwide transition toward electric mobility, ..</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>GP Transco Announces Major Driver Pay Increase and Expanded Home Time Flexibility</v>
+        <v>ELEKTROS Positions for the Future with Expanding Focus on Lithium Opportunities, EV Technology and Strategic Growth</v>
       </c>
       <c r="B871" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C871" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D871" t="str">
         <v>Automotive</v>
       </c>
       <c r="E871" t="str">
-        <v>https://www.newswire.com/news/gp-transco-announces-major-driver-pay-increase-and-expanded-home-time</v>
+        <v>https://www.newswire.com/news/elektros-positions-for-the-future-with-expanding-focus-on-lithium-opportunities</v>
       </c>
       <c r="F871" t="str">
-        <v>Reflecting positive movement in the freight market, GP Transco is investing in its drivers with higher earning potential and more flexible home time options.</v>
+        <v/>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>B2 Perfection Auto Body Launches New Website for Sunnyvale Collision Repair, Tesla Repairs, and Insurance Claim Help</v>
+        <v>Market Momentum Accelerates: ELEKTROS Strengthens Its Long-Term Vision ...</v>
       </c>
       <c r="B872" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C872" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D872" t="str">
-        <v>Automotive</v>
+        <v>Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E872" t="str">
-        <v>https://www.prnewswire.com/news-releases/b2-perfection-auto-body-launches-new-website-for-sunnyvale-collision-repair-tesla-repairs-and-insurance-claim-help-302799559.html</v>
+        <v>https://pr-inside.com/market-momentum-accelerates-elektros-strengthens-its-long-term-vision-r5207441.htm</v>
       </c>
       <c r="F872" t="str">
-        <v>SUNNYVALE, Calif., June 15, 2026 /PRNewswire/ -- B2 Perfection Auto Body, a trusted collision repair center serving Sunnyvale and the surrounding Bay Area since 2005, announced the launch of its new website, B2Perfection.com. The redesigned site helps local drivers learn about auto body...</v>
+        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 2, 2026 / As Wall Street continues to demonstrate strength and investor interest remains focused on electrification, battery materials, critical minerals and next-generation technologies, ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-term strategy centered on hard-rock lithium opportunities in Sierra Leone, advanced electric vehicle charging intellectual property, and disciplined business development. The Company believes increased awareness of its lithium strategy, critical-minerals initiatives, and U.S. Patent No. 12,522,100 B1 has introduced ELEKTROS to a broader audience of retail, microcap, and institutional investors. Management continues to believe that the worldwide transition toward electric mobility, ..</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>The Blue Portugal Reports Growing U.S. Interest in Jurisdictional Diversification ...</v>
+        <v>Market Momentum Accelerates: ELEKTROS Strengthens Its Long-Term Vision for Lithium, Critical Minerals, EV Charging Innovation and Shareholder Growth</v>
       </c>
       <c r="B873" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C873" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D873" t="str">
         <v>Automotive</v>
       </c>
       <c r="E873" t="str">
-        <v>https://pr-inside.com/the-blue-portugal-reports-growing-u-s-interest-in-jurisdictional-diversification-r5191583.htm</v>
+        <v>https://www.newswire.com/news/market-momentum-accelerates-elektros-strengthens-its-long-term-vision-for</v>
       </c>
       <c r="F873" t="str">
-        <v>(PR-inside.com) The Blue Portugal notes growing interest in the Portugal Golden Visa as American families seek European optionality, backup residency and long-term planning beyond traditional asset allocation. LISBON, PORTUGAL / ACCESS Newswire / June 15, 2026 / Wealth planning is no longer limited to portfolios, currencies and asset classes. For a growing number of U.S. families, the next layer of diversification is jurisdictional. As American investors reassess long-term mobility, family security and future access to Europe, Portugal is gaining relevance as a strategic second base. The Portugal Golden Visa, one of Europe's most recognized residency-by-investment frameworks, is increasingly being considered not as an ..</v>
+        <v/>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>Celebrate Dad and Discover Affordable Family Fun Near Chicago at Volo Museum's Father's Day Fest June 20-21</v>
+        <v>Wall Street Momentum Highlights ELEKTROS' Long-Term Vision for Lithium, ...</v>
       </c>
       <c r="B874" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C874" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D874" t="str">
-        <v>Automotive</v>
+        <v>Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E874" t="str">
-        <v>https://www.prweb.com/releases/celebrate-dad-and-discover-affordable-family-fun-near-chicago-at-volo-museums-fathers-day-fest-june-20-21-302798775.html</v>
+        <v>https://pr-inside.com/wall-street-momentum-highlights-elektros-long-term-vision-for-lithium-r5207413.htm</v>
       </c>
       <c r="F874" t="str">
-        <v>For families searching for the best family vacation spots near Chicago, Volo Museum is hosting its Father's Day Fest on June 20 and 21, featuring animatronic dinosaurs, classic car exhibits and hands-on entertainment for every age. VOLO, Ill., June 15, 2026 /PRNewswire-PRWeb/ -- This...</v>
+        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 2, 2026 / As Wall Street continues to demonstrate strength and investor interest remains focused on electrification, battery materials, critical minerals and next-generation technologies, ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-term strategy centered on hard-rock lithium opportunities in Sierra Leone, advanced electric vehicle charging intellectual property, and disciplined business development. The Company believes increased awareness of its lithium strategy, critical-minerals initiatives, and U.S. Patent No. 12,522,100 B1 has introduced ELEKTROS to a broader audience of retail, microcap, and institutional investors. Management continues to believe that the worldwide transition toward electric mobility, ..</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>MONSTROUS 4-METRE CHICKEN DUMPED OUTSIDE PRET</v>
+        <v>Wall Street Momentum Highlights ELEKTROS' Long-Term Vision for Lithium, Critical Minerals and Advanced EV Charging</v>
       </c>
       <c r="B875" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C875" t="str">
-        <v>Pressat</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D875" t="str">
         <v>Automotive</v>
       </c>
       <c r="E875" t="str">
-        <v>https://pressat.co.uk/releases/monstrous-4-metre-chicken-dumped-outside-pret-76c64dad469ec0d0e5f52d50d34ec8ed/</v>
+        <v>https://www.newswire.com/news/wall-street-momentum-highlights-elektros-long-term-vision-for-lithium-critical</v>
       </c>
       <c r="F875" t="str">
-        <v>Monday 15 June, 2026 MONSTROUS 4-METRE CHICKEN DUMPED OUTSIDE PRET London - Animal welfare activists target Pret A Manger with gigantic ‘frankenchicken’ sculpture as major campaign begins A car-sized, mechanical Pret wrap with a whole "frankenchicken" stuffed inside, feathers and all, has been unveiled outside Pret A Manger in Oxford Circus today as animal welfare charity Anima begins a week-long tour of 15 Pret cafés throughout the city. Pret is being targeted with a £1m public campaign as a response to the high-end café chain breaking its commitment to stop selling fast-growing chickens by 2026. In 2018 Pret promised to stop selling fast-growing chickens by this year. It has now delayed that to 2032 and not switched a single bird to a slower growing breed. "Pret’s so-called commitment is</v>
+        <v/>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>Castellum Joint Venture Wins Position on $250 Million U.S. Navy Logistics IT Multiple Award Contract</v>
+        <v>Join Class Action to Recover Losses from Verra Mobility Corporation ...</v>
       </c>
       <c r="B876" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C876" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D876" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E876" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311641/0/en/Castellum-Joint-Venture-Wins-Position-on-250-Million-U-S-Navy-Logistics-IT-Multiple-Award-Contract.html</v>
+        <v>https://pr-inside.com/join-class-action-to-recover-losses-from-verra-mobility-corporation-r5207304.htm</v>
       </c>
       <c r="F876" t="str">
-        <v>VIENNA, Va., June 15, 2026 (GLOBE NEWSWIRE) -- Castellum, Inc. (NYSE-American: CTM) (“Castellum” “CTM”, or the “Company”), a cybersecurity, electronic warfare, and software services company focused on the federal government, announced today that its joint venture CTM JV, LLC has been awarded a contract to the Logistics IT Integration and Support (“LIIS”) Capability Modernization, Deployment, and Support (“CMDS”) Multiple Award Contract (“MAC”). The MAC is structured as an indefinite delivery/indefinite quantity (“IDIQ”) contract vehicle, under which the United States Navy will competitively award individual task orders for specific projects, with a total maximum value of approximately $250 million.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 2, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>Recent Release, "Rideshare After Dark," from Fulton Books Author Darren Everett, Gives Readers a Glimpse Into the Nocturnal World of Rideshare Driving</v>
+        <v>VRRM SHAREHOLDER ALERT: Bronstein, Gewirtz and Grossman, LLC Announces ...</v>
       </c>
       <c r="B877" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C877" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D877" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E877" t="str">
-        <v>https://www.pr.com/press-release/970644</v>
+        <v>https://pr-inside.com/vrrm-shareholder-alert-bronstein-gewirtz-and-grossman-llc-announces-r5207259.htm</v>
       </c>
       <c r="F877" t="str">
-        <v>Darren Everett has completed a new book, "Rideshare After Dark: True Stories from a 30,000 Ride Driver" — an eye-opening account of his experiences as a rideshare driver working the graveyard shift. From dealing with intoxicated, belligerent, or mentally challenged passengers to managing dangerous and life-threatening situations, Everett shares an unvarnished look at the realities of this unique [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 2, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC, a nationally recognized investor-rights law firm, announces that a class action lawsuit has been filed against Verra Mobility Corporation (NASDAQ:VRRM) and certain of its officers. This lawsuit seeks to recover damages against Defendants for alleged violations of the federal securities laws on behalf of all persons and entities that purchased or otherwise acquired Verra securities between February 24, 2026 and May 26, 2026, both dates inclusive (the "Class Period"). Such investors are encouraged to join this case by visiting the firm's site:bgandg.com/VRRM. Verra Case Details The ..</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>G Print Signs Helps Businesses Improve Visibility with Vehicle Graphics Surrey</v>
+        <v>Historic Markets. Historic Vision. ELEKTROS Reinforces Its Long-Term Strategy in Lithium, Critical Minerals and Next-Generation EV Charging</v>
       </c>
       <c r="B878" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C878" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D878" t="str">
         <v>Automotive</v>
       </c>
       <c r="E878" t="str">
-        <v>https://express-press-release.net/news/2026/06/15/1757374</v>
+        <v>https://www.newswire.com/news/historic-markets-historic-vision-elektros-reinforces-its-long-term-strategy-in</v>
       </c>
       <c r="F878" t="str">
-        <v>Surrey, UK, 2026-06-15 — /EPR Network/ — G Print Signs is helping local businesses strengthen their brand presence with professional vehicle graphics Surrey companies can use [read full press release...]</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK)</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>Ubuy Oman’s Father’s Day Deals 2026 Are Here, and the Gift Problem Just Got Easier to Solve</v>
+        <v>Penny Stock, Microcap and Institutional Investors: As Markets Reach ...</v>
       </c>
       <c r="B879" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C879" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D879" t="str">
-        <v>Retail, Automotive</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E879" t="str">
-        <v>https://express-press-release.net/news/2026/06/15/1757366</v>
+        <v>https://pr-inside.com/penny-stock-microcap-and-institutional-investors-as-markets-reach-r5207220.htm</v>
       </c>
       <c r="F879" t="str">
-        <v>Muscat, Oman, 2026-06-15 — /EPR Network/ — Father&amp;#8217;s Day shopping has a reputation for being harder than it looks. The moms get chocolates, flowers, jewellery [read full press release...]</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 1, 2026 / As U.S. equity markets continue reaching historic record levels, investor interest in electrification, critical minerals, advanced energy technologies and emerging growth companies remains strong. ELEKTROS Inc. (Ticker:ELEK) today reaffirmed its continued focus on advancing its hard-rock lithium mining initiatives, electric vehicle charging patent strategy and broader long-term growth objectives. The Company believes this summer's powerful market environment has created ..</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>WeRide Achieves Record Six Consecutive Wins at China Urban Intelligent Driving Competition</v>
+        <v>Penny Stock, Microcap and Institutional Investors: As Markets Reach Historic Highs, ELEKTROS Highlights a Rare Opportunity Across Lithium, Critical Minerals and Advanced EV Charging</v>
       </c>
       <c r="B880" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C880" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D880" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E880" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311599/0/en/WeRide-Achieves-Record-Six-Consecutive-Wins-at-China-Urban-Intelligent-Driving-Competition.html</v>
+        <v>https://www.newswire.com/news/penny-stock-microcap-and-institutional-investors-as-markets-reach-historic</v>
       </c>
       <c r="F880" t="str">
-        <v>TIANJIN, China, June 15, 2026 (GLOBE NEWSWIRE) -- At the Tianjin event of the Second China Intelligent Driving Competition hosted by D1EV.COM, a leading electric and intelligent vehicle media platform, the Chery Exeed Sterra ES equipped with WeRide Driving (WRD 3.0), co-developed by WeRide and Bosch, took first place with its stable and efficient driving performance throughout the competition. This landmark victory secures the first and only six-win streak in the history of the competition, further solidifies WRD 3.0's industry-leading position in consistent full-scene performance.</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK)</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>Scania launches Protected Cab at Eurosatory 2026</v>
+        <v>As Record Markets Fuel New Investor Interest, ELEKTROS Showcases Its ...</v>
       </c>
       <c r="B881" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C881" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D881" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E881" t="str">
-        <v>https://www.prnewswire.com/news-releases/scania-launches-protected-cab-at-eurosatory-2026-302800065.html</v>
+        <v>https://pr-inside.com/as-record-markets-fuel-new-investor-interest-elektros-showcases-its-r5207219.htm</v>
       </c>
       <c r="F881" t="str">
-        <v>SÖDERTÄLJE, Sweden, June 15, 2026 /PRNewswire/ -- Scania strengthens its defence offering with the introduction of a modular protected cab at Eurosatory 2026. Developed for resilient and mission-critical defence logistics, the protected cab combines crew protection, mobility and...</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 1, 2026 / As U.S. equity markets continue reaching historic record levels, investor interest in electrification, critical minerals, advanced energy technologies and emerging growth companies remains strong. ELEKTROS Inc. (Ticker:ELEK) today reaffirmed its continued focus on advancing its hard-rock lithium mining initiatives, electric vehicle charging patent strategy and broader long-term growth objectives. The Company believes this summer's powerful market environment has created ..</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>CARsgen Presents Allogeneic CAR T-cell Products CT0596 and CT1190B at EHA 2026</v>
+        <v>As Record Markets Fuel New Investor Interest, ELEKTROS Showcases Its Expanding Vision for Hard-Rock Lithium and Transformational EV Charging Technology</v>
       </c>
       <c r="B882" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C882" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D882" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E882" t="str">
-        <v>https://www.prnewswire.com/news-releases/carsgen-presents-allogeneic-car-t-cell-products-ct0596-and-ct1190b-at-eha-2026-302798952.html</v>
+        <v>https://www.newswire.com/news/as-record-markets-fuel-new-investor-interest-elektros-showcases-its-expanding</v>
       </c>
       <c r="F882" t="str">
-        <v>SHANGHAI, June 14, 2026 /PRNewswire/ -- CARsgen Therapeutics Holdings Limited (Stock Code: 2171.HK), a company focused on developing innovative CAR T-cell therapies, announces poster presentations for CT0596 (an allogeneic CAR T-cell product targeting BCMA), and CT1190B (an allogeneic CAR...</v>
+        <v>ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK)</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
-        <v>AM Solution Gains Global Attention with Simultaneous Commercialization of Golf Ball Ionomers, Automotive TPEE, and Physically Foamed TPU Materials</v>
+        <v>Historic Markets. Historic Vision. ELEKTROS Reinforces Its Long-Term ...</v>
       </c>
       <c r="B883" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C883" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D883" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E883" t="str">
-        <v>https://www.prweb.com/releases/am-solution-gains-global-attention-with-simultaneous-commercialization-of-golf-ball-ionomers-automotive-tpee-and-physically-foamed-tpu-materials-302798812.html</v>
+        <v>https://pr-inside.com/historic-markets-historic-vision-elektros-reinforces-its-long-term-r5207218.htm</v>
       </c>
       <c r="F883" t="str">
-        <v>AM Solution, a Korean specialty elastomer compounding company, is gaining global attention after successfully commercializing proprietary technologies across three advanced material sectors: golf ball ionomers, automotive TPEE, and physically foamed midsole TPU. Building on its proven...</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision ELEKTROS Inc. - Publicly Traded (Ticker Symbol:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / August 1, 2026 / As U.S. equity markets continue reaching historic record levels, investor interest in electrification, critical minerals, advanced energy technologies and emerging growth companies remains strong. ELEKTROS Inc. (Ticker:ELEK) today reaffirmed its continued focus on advancing its hard-rock lithium mining initiatives, electric vehicle charging patent strategy and broader long-term growth objectives. The Company believes this summer's powerful market environment has created ..</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Involving Verra Mobility ...</v>
+        <v>Lost Money on Verra Mobility Corporation (VRRM)? Join Class Action ...</v>
       </c>
       <c r="B884" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C884" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D884" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E884" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-involving-verra-mobility-r5191389.htm</v>
+        <v>https://pr-inside.com/lost-money-on-verra-mobility-corporation-vrrm-join-class-action-r5207173.htm</v>
       </c>
       <c r="F884" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 14, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / August 1, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>Elektros Inc. Advances Its Lithium and EV Innovation Strategy as Global ...</v>
+        <v>Pomerantz LLP Notifies Shareholders of Class Action Against Verra Mobility ...</v>
       </c>
       <c r="B885" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C885" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D885" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E885" t="str">
-        <v>https://pr-inside.com/elektros-inc-advances-its-lithium-and-ev-innovation-strategy-as-global-r5191358.htm</v>
+        <v>https://pr-inside.com/pomerantz-llp-notifies-shareholders-of-class-action-against-verra-mobility-r5207098.htm</v>
       </c>
       <c r="F885" t="str">
-        <v>(PR-inside.com) ELEKTROS INC. (OTC Markets:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / June 14, 2026 / Elektros Inc. (OTC Markets:ELEK), a publicly traded company focused on electrification opportunities, today provided an update on its continued focus on hard rock lithium opportunities, patented electric vehicle charging technology, and long-term strategic initiatives designed to support the rapidly evolving global energy landscape. As worldwide demand for electric vehicles, battery storage systems, and critical minerals continues to expand, Elektros remains focused on identifying opportunities related to lithium resources and technologies that may support the future of transportation, energy security, and next-generation infrastructure. "Our vision remains firmly focused ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 1, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
-        <v>Elektros Inc. Advances Its Lithium and EV Innovation Strategy as Global Electrification Momentum Accelerates</v>
+        <v>Building the Ultimate Gaming Experience, Omniverse Upgrade: Dodge Brings the Viper ACR to Forza Horizon 6 and LEGO Technic</v>
       </c>
       <c r="B886" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C886" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D886" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Gaming</v>
       </c>
       <c r="E886" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-advances-its-lithium-and-ev-innovation-strategy-as-global</v>
+        <v>https://www.prnewswire.com/news-releases/building-the-ultimate-gaming-experience-omniverse-upgrade-dodge-brings-the-viper-acr-to-forza-horizon-6-and-lego-technic-302840480.html</v>
       </c>
       <c r="F886" t="str">
-        <v>ELEKTROS INC. (OTC Markets:ELEK) &amp;nbsp;</v>
+        <v>AUBURN HILLS, Mich., Aug. 1, 2026 /PRNewswire/ -- Dodge, LEGO and Microsoft have come together to create a unique experience for gamers and car enthusiasts on Forza Horizon 6, featuring the legendary 2016 Dodge Viper ACR, the fastest street-legal Viper track car ever. The Dodge Viper...</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>Elektros Inc. Strengthens Its Position in Lithium and EV Innovation ...</v>
+        <v>Hyundai Motor America Reports Record-Breaking July 2026 Sales</v>
       </c>
       <c r="B887" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C887" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D887" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E887" t="str">
-        <v>https://pr-inside.com/elektros-inc-strengthens-its-position-in-lithium-and-ev-innovation-r5191356.htm</v>
+        <v>https://www.prnewswire.com/news-releases/hyundai-motor-america-reports-record-breaking-july-2026-sales-302840523.html</v>
       </c>
       <c r="F887" t="str">
-        <v>(PR-inside.com) ELEKTROS INC. (OTC Markets:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / June 14, 2026 / Elektros Inc. (OTC Markets:ELEK), a publicly traded company focused on electrification opportunities, today provided an update on its continued focus on hard rock lithium opportunities, patented electric vehicle charging technology, and long-term strategic initiatives designed to support the rapidly evolving global energy landscape. As worldwide demand for electric vehicles, battery storage systems, and critical minerals continues to expand, Elektros remains focused on identifying opportunities related to lithium resources and technologies that may support the future of transportation, energy security, and next-generation infrastructure. "Our vision remains firmly focused ..</v>
+        <v>Total sales increase 4%; best July ever Record hybrid demand powers July growth; HEV sales jump 35% Tucson delivers standout results; total sales up 20% Strong demand for Hyundai's utility vehicle lineup; SUVs 73% of July sales FOUNTAIN VALLEY, Calif., Aug. 1, 2026 /PRNewswire/ -- Hyundai...</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>Elektros Inc. Strengthens Its Position in Lithium and EV Innovation as the Global Electrification Era Gains Momentum</v>
+        <v>The RipTide Car Wash Honors Teachers and School Staff with 2nd Annual Free Car Washes Throughout August</v>
       </c>
       <c r="B888" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C888" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D888" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E888" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-strengthens-its-position-in-lithium-and-ev-innovation-as-the</v>
+        <v>https://www.prnewswire.com/news-releases/the-riptide-car-wash-honors-teachers-and-school-staff-with-2nd-annual-free-car-washes-throughout-august-302840396.html</v>
       </c>
       <c r="F888" t="str">
-        <v>ELEKTROS INC. (OTC Markets:ELEK) &amp;nbsp;</v>
+        <v>All 22 Locations Across Virginia, North Carolina and Tennessee Also Hosting School Supply Drives to Support Local Students RALEIGH, N.C., Aug. 1, 2026 /PRNewswire/ -- As communities prepare for a new school year, The RipTide Car Wash is giving back to the educators and school employees...</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>Elektros Inc. Highlights Long-Term Lithium and EV Innovation Strategy ...</v>
+        <v>NIO Inc. Provides July 2026 Delivery Update</v>
       </c>
       <c r="B889" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C889" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D889" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E889" t="str">
-        <v>https://pr-inside.com/elektros-inc-highlights-long-term-lithium-and-ev-innovation-strategy-r5191355.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/01/3337117/0/en/NIO-Inc-Provides-July-2026-Delivery-Update.html</v>
       </c>
       <c r="F889" t="str">
-        <v>(PR-inside.com) ELEKTROS INC. (OTC Markets:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / June 14, 2026 / Elektros Inc. (OTC Markets:ELEK), a publicly traded company focused on electrification opportunities, today provided an update on its continued focus on hard rock lithium opportunities, patented electric vehicle charging technology, and long-term strategic initiatives designed to support the rapidly evolving global energy landscape. As worldwide demand for electric vehicles, battery storage systems, and critical minerals continues to expand, Elektros remains focused on identifying opportunities related to lithium resources and technologies that may support the future of transportation, energy security, and next-generation infrastructure. "Our vision remains firmly focused ..</v>
+        <v>SHANGHAI, Aug. 01, 2026 (GLOBE NEWSWIRE) -- NIO Inc. (NYSE: NIO; HKEX: 9866; SGX: NIO) (“NIO” or the “Company”), a pioneer and a leading company in the global smart electric vehicle market, today announced its July 2026 delivery results.</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>Elektros Inc. Highlights Long-Term Lithium and EV Innovation Strategy as Global Investors Focus on the Future of Electrification</v>
+        <v>JointLeaf Pro Reviews 2026: Is This the Joint-Support Formula Stiffness-Weary Buyers Have Been Searching For?</v>
       </c>
       <c r="B890" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C890" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D890" t="str">
         <v>Automotive</v>
       </c>
       <c r="E890" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-highlights-long-term-lithium-and-ev-innovation-strategy-as-global</v>
+        <v>https://www.newswire.com/news/jointleaf-pro-reviews-2026-is-this-the-joint-support-formula-stiffness-weary</v>
       </c>
       <c r="F890" t="str">
-        <v>ELEKTROS INC. (OTC Markets:ELEK)</v>
+        <v>As joint comfort and mobility support remain in focus for stiffness-conscious adults in 2026, this JointLeaf Pro review examines the brand-stated daily support positioning, current purchase options, 60-day guarantee, and the ingredient, pricing, dosage, and checkout details buyers should verify before ordering.</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>Elektros Inc. Embraces the Bright Future of Lithium and EV Innovation ...</v>
+        <v>XPENG Announces Vehicle Delivery Results for July 2026</v>
       </c>
       <c r="B891" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C891" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D891" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, AI, Automotive</v>
       </c>
       <c r="E891" t="str">
-        <v>https://pr-inside.com/elektros-inc-embraces-the-bright-future-of-lithium-and-ev-innovation-r5191354.htm</v>
+        <v>https://www.prnewswire.com/news-releases/xpeng-announces-vehicle-delivery-results-for-july-2026-302840496.html</v>
       </c>
       <c r="F891" t="str">
-        <v>(PR-inside.com) ELEKTROS INC. (OTC Markets:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / June 14, 2026 / Elektros Inc. (OTC Markets:ELEK), a publicly traded company focused on electrification opportunities, today provided an update on its continued focus on hard rock lithium opportunities, patented electric vehicle charging technology, and long-term strategic initiatives designed to support the rapidly evolving global energy landscape. As worldwide demand for electric vehicles, battery storage systems, and critical minerals continues to expand, Elektros remains focused on identifying opportunities related to lithium resources and technologies that may support the future of transportation, energy security, and next-generation infrastructure. "Our vision remains firmly focused ..</v>
+        <v>GUANGZHOU, China, Aug. 1, 2026 /PRNewswire/ -- XPeng Inc. ("XPENG" or the "Company," NYSE: XPEV and HKEX: 9868), a leading global Physical AI company, today announced its vehicle delivery results for July 2026. XPENG delivered 38,027 vehicles in July, marking an increase of 4% year over...</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>Elektros Inc. Embraces the Bright Future of Lithium and EV Innovation as Its Global Electrification Mission Continues to Advance</v>
+        <v>Li Auto Inc. July 2026 Delivery Update</v>
       </c>
       <c r="B892" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C892" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D892" t="str">
-        <v>Automotive</v>
+        <v>Finance, Energy, Automotive</v>
       </c>
       <c r="E892" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-embraces-the-bright-future-of-lithium-and-ev-innovation-as-its</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/01/3337110/0/en/Li-Auto-Inc-July-2026-Delivery-Update.html</v>
       </c>
       <c r="F892" t="str">
-        <v>ELEKTROS INC. (OTC Markets:ELEK) &amp;nbsp;</v>
+        <v>BEIJING, China, Aug. 01, 2026 (GLOBE NEWSWIRE) -- Li Auto Inc. (“Li Auto” or the “Company”) (Nasdaq: LI; HKEX: 2015), a leader in China’s new energy vehicle market, today announced that it delivered 30,468 vehicles in July 2026. As of July 31, 2026, Li Auto’s cumulative deliveries reached 1,764,155.</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>Muscle Growth Supplements Featuring Magnesium, Ashwagandha and Omega-3s Are Highlighted by PureHealth Research</v>
+        <v>Levi &amp; Korsinsky Urges Verra (VRRM) Shareholders to Act Before Lead ...</v>
       </c>
       <c r="B893" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C893" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D893" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E893" t="str">
-        <v>https://www.prnewswire.com/news-releases/muscle-growth-supplements-featuring-magnesium-ashwagandha-and-omega-3s-are-highlighted-by-purehealth-research-302794157.html</v>
+        <v>https://pr-inside.com/levi-korsinsky-urges-verra-vrrm-shareholders-to-act-before-lead-r5207019.htm</v>
       </c>
       <c r="F893" t="str">
-        <v>MANASSAS, Va., June 14, 2026 /PRNewswire/ -- Strength, mobility, and recovery are getting more attention from people who want to stay active for the long haul, and PureHealth Research is highlighting that growing interest in proactive muscle wellness. The company's collection brings...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>Cathode Materials Market Demand Across Consumer Electronics and Automotive Sectors</v>
+        <v>Investors in Verra Mobility Corporation (VRRM): Protect Your Rights ...</v>
       </c>
       <c r="B894" t="str">
-        <v>2026-06-14</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C894" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D894" t="str">
-        <v>Retail, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E894" t="str">
-        <v>https://express-press-release.net/news/2026/06/14/1758399</v>
+        <v>https://pr-inside.com/investors-in-verra-mobility-corporation-vrrm-protect-your-rights-r5206998.htm</v>
       </c>
       <c r="F894" t="str">
-        <v>The global Cathode Materials Market was estimated at USD 27.83 billion in 2023 and is projected to reach USD 69.33 billion by 2030, growing at a CAGR [read full press release...]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
-        <v>Legend Biotech Establishes Clinical Proof-of-Concept for LB2501, a Potential First-in-Class In Vivo CD19/CD20 Dual-Targeting CAR-T, in Relapsed/Refractory B-Cell Non-Hodgkin Lymphoma</v>
+        <v>Family of Leah Kahare Files Wrongful Death Lawsuit Against Uber Technologies &amp;amp; Driver Following Fatal Lowell Hit-and-Run</v>
       </c>
       <c r="B895" t="str">
-        <v>2026-06-14</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C895" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D895" t="str">
-        <v>Finance, Healthcare, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E895" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/14/3311435/0/en/Legend-Biotech-Establishes-Clinical-Proof-of-Concept-for-LB2501-a-Potential-First-in-Class-In-Vivo-CD19-CD20-Dual-Targeting-CAR-T-in-Relapsed-Refractory-B-Cell-Non-Hodgkin-Lymphoma.html</v>
+        <v>https://www.prnewswire.com/news-releases/family-of-leah-kahare-files-wrongful-death-lawsuit-against-uber-technologies--driver-following-fatal-lowell-hit-and-run-302840341.html</v>
       </c>
       <c r="F895" t="str">
-        <v>BRIDGEWATER, N.J., June 14, 2026 (GLOBE NEWSWIRE) -- Legend Biotech Corporation (NASDAQ: LEGN) (Legend Biotech), a global leader in cell therapy, today announced first clinical proof-of-concept data for LB2501, its investigational in vivo CD19/CD20 dual-targeting CAR-T cell therapy, in patients with relapsed or refractory B-cell non-Hodgkin lymphoma (R/R B-NHL). The results are being presented today in a late-breaking session at the European Hematology Association (EHA) 2026 Congress (Abstract #LB5006).</v>
+        <v>LOWELL, Mass., July 31, 2026 /PRNewswire/ -- Michael Kelly Injury Lawyers filed a wrongful death lawsuit today in Middlesex Superior Court (Docket No. 2681CV02032) against Guilherme Candido, Uber Technologies, Inc., and Portier, LLC, on behalf of Esther Kahare, personal representative of...</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>Advanced Sealing Foams and Elastomer Gaskets for High-Speed Industrial Manufacturing Processes</v>
+        <v>Instinct Pet Food Expands Partnership with Demand Chain AI to Transform Forecasting and Demand Planning with Puls8™</v>
       </c>
       <c r="B896" t="str">
-        <v>2026-06-14</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C896" t="str">
         <v>PR.com</v>
       </c>
       <c r="D896" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E896" t="str">
-        <v>https://www.pr.com/press-release/971057</v>
+        <v>https://www.pr.com/press-release/975021</v>
       </c>
       <c r="F896" t="str">
-        <v>RAMPF presents polyurethane and silicone systems for automotive and electric mobility, electrical and electronics, household appliances, and packaging at Foam Expo in Novi, MI – Booth 2314 [PR.com]</v>
+        <v>Demand Chain AI announced that Instinct Pet Food has expanded its partnership by selecting Puls8™ Driver-Based Forecasting (DBF) and Puls8™ Demand Planning (DP) as the next phase of its supply chain transformation. Building on the successful implementation of Puls8™ Replan and Puls8™ 360 ADS, the new solutions will enhance long-range planning, strengthen enterprise decision-making, optimize inventory, and support [PR.com]</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>Elektros Inc. Ignites New Momentum Across Lithium, EV Innovation, and Critical Minerals as the Global Electrification Era Accelerates</v>
+        <v>DealerFire Highlights SEO Strategies That Help Dealerships Increase Website Traffic and Conversions</v>
       </c>
       <c r="B897" t="str">
-        <v>2026-06-14</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C897" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D897" t="str">
         <v>Automotive</v>
       </c>
       <c r="E897" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-ignites-new-momentum-across-lithium-ev-innovation-and-critical</v>
+        <v>https://www.prnewswire.com/news-releases/dealerfire-highlights-seo-strategies-that-help-dealerships-increase-website-traffic-and-conversions-302840151.html</v>
       </c>
       <c r="F897" t="str">
-        <v>ELEKTROS INC. (OTC Markets:ELEK)</v>
+        <v>DealerFire Shares Search Engine Optimization Strategies WEST LAKE, Texas, July 31, 2026 /PRNewswire/ -- DealerFire is encouraging automotive dealerships to adopt proven search engine optimization (SEO) strategies that can help improve website visibility, attract qualified shoppers and...</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>Elektros Inc. Powers Ahead as Global Demand for Lithium, EV Innovation, ...</v>
+        <v>VRRM AUGUST 4, 2026 DEADLINE: Verra Mobility Corporation Investors with Substantial Losses Have Opportunity to Lead Class Action Lawsuit Before August 4, 2026 Deadline</v>
       </c>
       <c r="B898" t="str">
-        <v>2026-06-14</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C898" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D898" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E898" t="str">
-        <v>https://pr-inside.com/elektros-inc-powers-ahead-as-global-demand-for-lithium-ev-innovation-r5191180.htm</v>
+        <v>https://www.prnewswire.com/news-releases/vrrm-august-4-2026-deadline-verra-mobility-corporation-investors-with-substantial-losses-have-opportunity-to-lead-class-action-lawsuit-before-august-4-2026-deadline-302840277.html</v>
       </c>
       <c r="F898" t="str">
-        <v>(PR-inside.com) ELEKTROS INC. (OTC Markets:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / June 13, 2026 / Elektros Inc. (OTC Markets:ELEK), a publicly traded company focused on electrification opportunities, today provided an update regarding its continued focus on hard rock lithium opportunities, patented electric vehicle charging technology, and strategic initiatives supporting the future of transportation, energy infrastructure, and critical minerals. As global demand for electric vehicles, battery storage systems, and electrification technologies continues to expand, Elektros remains committed to identifying opportunities associated with lithium resources and technologies that may support long-term growth within the evolving energy marketplace. "Our vision remains centered on the future</v>
+        <v>SAN FRANCISCO, July 31, 2026 /PRNewswire/ -- Hagens Berman Sobol Shapiro LLP alerts investors in Verra Mobility Corporation (NASDAQ: VRRM) that a securities fraud class action lawsuit has been filed, and the firm has broadened its ongoing investigation into the company following an abrupt...</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
-        <v>Elektros Inc. Powers Ahead as Global Demand for Lithium, EV Innovation, and Critical Minerals Creates New Opportunities for Electrification</v>
+        <v>Vadzo Imaging Positions Falcon-234CRS AR0234 Global Shutter USB 3.2 Gen 1 Camera for Insurance Telematics Devices</v>
       </c>
       <c r="B899" t="str">
-        <v>2026-06-14</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C899" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D899" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E899" t="str">
-        <v>https://www.newswire.com/news/and-critical-minerals-creates-new-opportunities-for-electrification</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-234crs-ar0234-global-shutter-usb-3-2-22831936</v>
       </c>
       <c r="F899" t="str">
-        <v>ELEKTROS INC. (OTC Markets:ELEK)</v>
+        <v>The Falcon-234CGS is an AR0234 Global Shutter USB Camera built around the Onsemi AR0234 image sensor. Designed for insurance telematics and connected vehicle devices, this compact global shutter camera module supports usage-based insurance programs, fleet telematics, driver behavior monitoring, and aftermarket dash cam and black box recorders. The UVC-compliant module combines event-triggered capture with a native 9-Axis IMU over a standard USB 3.2 Gen1 interface, enabling distortion-free vehicle imaging without the custom driver development that slows telematics device integration.</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>Elektros Inc. Accelerates Its Vision for Lithium, EV Innovation, and ...</v>
+        <v>Bidbus Raises $15 Million Series A to Scale Its Live Dealer Auction Marketplace</v>
       </c>
       <c r="B900" t="str">
-        <v>2026-06-14</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C900" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D900" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E900" t="str">
-        <v>https://pr-inside.com/elektros-inc-accelerates-its-vision-for-lithium-ev-innovation-and-r5191176.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bidbus-raises-15-million-series-a-to-scale-its-live-dealer-auction-marketplace-302839840.html</v>
       </c>
       <c r="F900" t="str">
-        <v>(PR-inside.com) ELEKTROS INC. (OTC Markets:ELEK) WEST PALM BEACH, FL / ACCESS Newswire / June 13, 2026 / Elektros Inc. (OTC Markets:ELEK), a publicly traded company focused on electrification opportunities, today provided an update on its continued focus on hard rock lithium opportunities, patented electric vehicle charging technology, and long-term strategic initiatives designed to support the rapidly evolving global energy landscape. As worldwide demand for electric vehicles, battery storage systems, and critical minerals continues to expand, Elektros remains focused on identifying opportunities related to lithium resources and technologies that may support the future of transportation, energy security, and next-generation infrastructure. "Our vision remains firmly focused ..</v>
+        <v>Funding will support market expansion, product development, dealer network growth and technology-enabled marketplace operations IRVINE, Calif., July 31, 2026 /PRNewswire/ -- Bidbus, the online automotive marketplace that enables licensed dealers to compete in real time for vehicles...</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
-        <v>Elektros Inc. Accelerates Its Vision for Lithium, EV Innovation, and the Future of Electrification</v>
+        <v>In HelloNation, Benefits Expert Carl Stecker Examines Whether Better Benefits Help Employers Attract and Keep Good Workers</v>
       </c>
       <c r="B901" t="str">
-        <v>2026-06-14</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C901" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D901" t="str">
         <v>Automotive</v>
       </c>
       <c r="E901" t="str">
-        <v>https://www.newswire.com/news/elektros-inc-accelerates-its-vision-for-lithium-ev-innovation-and-the-future-of</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-benefits-expert-carl-stecker-examines-whether-better-benefits-help-employers-attract-and-keep-good-workers-302840185.html</v>
       </c>
       <c r="F901" t="str">
-        <v>ELEKTROS INC. (OTC Markets:ELEK)</v>
+        <v>A Well-Designed Benefits Package Can Be a Deciding Factor for Job Candidates and a Key Driver of Employee Retention. GREENVILLE, S.C., July 31, 2026 /PRNewswire/ -- Can offering stronger employer-provided benefits help businesses attract and keep the workers they need? A HelloNation...</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
-        <v>Powering the Future of Electrification</v>
+        <v>In HelloNation, Auto Repair Expert Gil Phillips Breaks Down the Auto Body Repair Process</v>
       </c>
       <c r="B902" t="str">
-        <v>2026-06-14</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C902" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D902" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E902" t="str">
-        <v>https://www.newswire.com/news/powering-the-future-of-electrification</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-auto-repair-expert-gil-phillips-breaks-down-the-auto-body-repair-process-302840173.html</v>
       </c>
       <c r="F902" t="str">
-        <v>Elektros Inc. Continues Advancing Lithium Opportunities, EV Charging Innovation, and Strategic Growth Initiatives Positioned to Capitalize on Expanding Global Demand for Critical Minerals, Energy Infrastructure, and Electric Vehicles ELEKTROS INC. (OTC PINK:ELEK)</v>
+        <v>The article reviews repair estimates, insurance claims, and the key stages involved in restoring vehicle safety after collision damage. PATCHOGUE, N.Y., July 31, 2026 /PRNewswire/ -- What should drivers expect after bringing a damaged vehicle to an auto body shop? HelloNation has...</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Filing Involving Verra ...</v>
+        <v>"10 Businesses to Start with Little Money and Make Big Profits"</v>
       </c>
       <c r="B903" t="str">
-        <v>2026-06-13</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C903" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D903" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E903" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-involving-verra-r5191133.htm</v>
+        <v>https://www.prweb.com/releases/10-businesses-to-start-with-little-money-and-make-big-profits-302793747.html</v>
       </c>
       <c r="F903" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 13, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>The book profiles ten business models — from freelance digital services and social media management to lawn care, mobile car detailing, and print-on-demand — and provides each with a six-step roadmap from zero to profitability, real startup cost estimates, professional profit margin data,...</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>Verra Mobility Corporation (VRRM) Securities Fraud Class Action Lawsuit Filed; August 4, 2026, Lead Plaintiff Deadline</v>
+        <v>Catrak Partners with IMPROVLearning to Advance AI-Powered Fleet Driver Safety</v>
       </c>
       <c r="B904" t="str">
-        <v>2026-06-13</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C904" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D904" t="str">
-        <v>Finance, Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E904" t="str">
-        <v>https://www.prnewswire.com/news-releases/verra-mobility-corporation-vrrm-securities-fraud-class-action-lawsuit-filed-august-4-2026-lead-plaintiff-deadline-302799274.html</v>
+        <v>https://www.prweb.com/releases/catrak-partners-with-improvlearning-to-advance-ai-powered-fleet-driver-safety-302839681.html</v>
       </c>
       <c r="F904" t="str">
-        <v>Did you buy VRRM common stock between February 24, 2026 and May 26, 2026? Affected VRRM Investor Summary Who: Verra Mobilty Corporation (NASDAQ: VRRM) What: Securities fraud class action lawsuit filed Class Period: February 24, 2026 through May 26, 2026 Deadline to Seek Lead Plaintiff...</v>
+        <v>The Catrak Technologies and IMPROVLearning partnership combines telematics, artificial intelligence and behavioral coaching to help fleets turn driver data into documented safety interventions. SAN DIEGO, July 31, 2026 /PRNewswire-PRWeb/ -- Catrak Technologies, Inc., developer of the...</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>ROSEN, GLOBAL INVESTOR RIGHTS COUNSEL, Encourages Verra Mobility Corporation ...</v>
+        <v>TURKA, backed by U.S.-based Opus Group, signs agreement to operate Türkiye's vehicle inspection system</v>
       </c>
       <c r="B905" t="str">
-        <v>2026-06-13</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C905" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D905" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E905" t="str">
-        <v>https://pr-inside.com/rosen-global-investor-rights-counsel-encourages-verra-mobility-corporation-r5191106.htm</v>
+        <v>https://www.prnewswire.com/news-releases/turka-backed-by-us-based-opus-group-signs-agreement-to-operate-turkiyes-vehicle-inspection-system-302840113.html</v>
       </c>
       <c r="F905" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 13, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than August 4, 2026. SO WHAT: If you purchased Verra Mobility common stock during the Class Period you may be entitled to compensation without payment of any out ..</v>
+        <v>ISTANBUL, July 31, 2026 /PRNewswire/ -- TURKA, whose shareholders include U.S.-based vehicle inspection and intelligent vehicle support services company Opus Group, has signed the concession agreement to operate Türkiye's vehicle inspection system for the next 20 years. Under the...</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>Battery X Metals Appoints Automotive Industry Professional from Canadian ...</v>
+        <v>StarknightMT Marks 9 Years Milestone: Built Alongside Real UTV Riders</v>
       </c>
       <c r="B906" t="str">
-        <v>2026-06-13</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C906" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D906" t="str">
-        <v>Energy, Retail, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E906" t="str">
-        <v>https://pr-inside.com/battery-x-metals-appoints-automotive-industry-professional-from-canadian-r5191054.htm</v>
+        <v>https://www.send2press.com/wire/starknightmt-marks-9-years-milestone-built-alongside-real-utv-riders/</v>
       </c>
       <c r="F906" t="str">
-        <v>(PR-inside.com) News Release Highlights: Battery X Metals expands its Advisory Board with the appointment of Mr. Zachary Funk, an automotive industry professional with experience at the Canadian division of one of the world's leading premium automobile manufacturers, further strengthening the Company's commercialization capabilities and industry engagement initiatives as it advances deployment of its patent-pending lithium-ion battery rebalancing technology. Mr. Funk brings extensive expertise in dealer-network operations, sales strategy, customer experience management, and automotive retail execution, and is expected to provide strategic guidance on commercialization pathways, partnership development, customer adoption, and market-entry strategies across automotive service networks, deale</v>
+        <v>NEW YORK, N.Y., July 31, 2026 (SEND2PRESS NEWSWIRE) -- For nine years, StarknightMT has worked alongside UTV and ATV riders to develop practical accessories for the trail, farm and jobsite. To celebrate this milestone, StarknightMT is launching a monthlong 9th anniversary celebration throughout August, featuring sitewide savings, rotating category offers and limited-time deals on select off-road accessories.</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>Battery X Metals Appoints Automotive Industry Professional from Canadian Subsidiary of One of the World's Leading Premium Automobile Manufacturers, Headquartered in Munich, Germany, to its Advisory Board to Advance Commercialization of Its Patent-Pending Lithium-Ion Battery Rebalancing Machine</v>
+        <v>The Presidio Group Exclusively Advised Von Housen Automotive Group on the Sale of San Francisco Exotic Cars in San Rafael, Calif., to indiGO Auto Group</v>
       </c>
       <c r="B907" t="str">
-        <v>2026-06-13</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C907" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D907" t="str">
-        <v>Energy, Retail, Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E907" t="str">
-        <v>https://www.newswire.com/news/battery-x-metals-appoints-automotive-industry-professional-from-canadian</v>
+        <v>https://finance.yahoo.com/small-business/articles/presidio-group-exclusively-advised-von-142200473.html</v>
       </c>
       <c r="F907" t="str">
-        <v>News Release Highlights: Battery X Metals expands its Advisory Board with the appointment of Mr. Zachary Funk, an automotive industry professional with experience at the Canadian division of one of the world's leading premium automobile manufacturers, further strengthening the Company's commercialization capabilities and industry engagement initiatives as it advances deployment of its patent-pending lithium-ion battery rebalancing technology. Mr. Funk brings extensive expertise in dealer-network operations, sales strategy, customer experience management, and automotive retail execution, and is expected to provide strategic guidance on commercialization pathways, partnership development, customer adoption, and market-entry strategies across automotive service networks, dealership groups, fl</v>
+        <v>SAN FRANCISCO, July 31, 2026--The Presidio Group LLC ("Presidio"), an independent merchant banking firm focused on mergers and acquisitions, capital raising and investments in the automotive retail and consumer mobility sectors, exclusively advised Von Housen Automotive Group ("Von Housen") on the sale of San Francisco Exotic Cars, representing Lamborghini, Bentley, Maserati, Pagani and Alfa Romeo and located in San Rafael, Calif., to indiGO Auto Group ("indiGO"). The transaction closed July 30.</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>Pomerantz LLP Advises Investors of Class Action Filing Against Verra ...</v>
+        <v>Utah Injury Attorney Todd Bradford Warns Riders About Utah's New E-Bike ...</v>
       </c>
       <c r="B908" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C908" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D908" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E908" t="str">
-        <v>https://pr-inside.com/pomerantz-llp-advises-investors-of-class-action-filing-against-verra-r5191023.htm</v>
+        <v>https://pr-inside.com/utah-injury-attorney-todd-bradford-warns-riders-about-utah-s-new-e-bike-r5206785.htm</v>
       </c>
       <c r="F908" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 12, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
+        <v>(PR-inside.com) Siegfried &amp; Jensen Attorney Encourages Utah Families to Review New Safety Requirements for E-Bikes and Other Electric Mobility Devices SALT LAKE CITY, UT / ACCESS Newswire / July 31, 2026 / Utah's new electric mobility law is changing the rules for people who ride e-bikes and similar devices on public roads.Todd Bradford , a personal injury attorney and co-owner of Siegfried &amp; Jensen, is encouraging riders and parents to learn what House Bill 381 requires before heading out. Most provisions ofHB 381took effect on May 6, 2026. Under the new law, riders younger than 21 must wear approved protective headgear when operating ..</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>Lotus Tech Announces Operational and Earnings Reporting Updates</v>
+        <v>Utah Injury Attorney Todd Bradford Warns Riders About Utah's New E-Bike DUI and Helmet Law</v>
       </c>
       <c r="B909" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C909" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D909" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E909" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/12/3311333/0/en/Lotus-Tech-Announces-Operational-and-Earnings-Reporting-Updates.html</v>
+        <v>https://www.newswire.com/news/utah-injury-attorney-todd-bradford-warns-riders-about-utahs-new-e-bike-dui-and</v>
       </c>
       <c r="F909" t="str">
-        <v>NEW YORK, June 12, 2026 (GLOBE NEWSWIRE) -- Lotus Technology Inc. (Nasdaq: LOT) (“Lotus Tech” or the “Company”), a leading global intelligent and luxury mobility provider, today provided an update on recent developments and announced the temporary suspension of the publication of earnings releases for the first quarter and third quarter of fiscal year 2026.</v>
-[...2 lines deleted...]
-    <row r="910">
+        <v>Siegfried &amp;amp; Jensen Attorney Encourages Utah Families to Review New Safety Requirements for E-Bikes and Other Electric Mobility Devices</v>
+      </c>
+    </row>
+    <row r="910" xml:space="preserve">
       <c r="A910" t="str">
-        <v>MicroVision Announces NASDAQ Capital Market Application, Replaces Registration ...</v>
+        <v>How a Damaged Vehicle Became a Powerful 4T Academy Teaching Tool</v>
       </c>
       <c r="B910" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C910" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-toyota</v>
       </c>
       <c r="D910" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E910" t="str">
-        <v>https://pr-inside.com/microvision-announces-nasdaq-capital-market-application-replaces-registration-r5190976.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Company Continues Executing Lidar 2.0 Strategy Following Transformational Acquisitions and Growing Commercial Momentum REDMOND, WA / ACCESS Newswire / June 12, 2026 /MicroVision, Inc., (Nasdaq:MVIS), a leader in advanced perception solutions for automotive, industrial, and security and defense applications, today announced that it has applied to transfer the listing of its common stock from The Nasdaq Global Market to The Nasdaq Capital Market, filed a registration statement on Form S-3 to replace an expiring shelf registration statement, and announced it will host a business update and interactive shareholder Q&amp;A session on June 25, 2026. The Company's application to transfer its listing to ..</v>
+        <v>https://pressroom.toyota.com/how-a-damaged-vehicle-became-a-powerful-4t-academy-teaching-tool/</v>
+      </c>
+      <c r="F910" t="str" xml:space="preserve">
+        <v xml:space="preserve">What started as a vehicle destined for the scrap yard is now one of the most powerful teaching tools at Toyota Kentucky’s 4T Academy (Team, Teach, Together, Toyota). At Toyota, every vehicle tells a story. Most follow a familiar path, […]
+The post How a Damaged Vehicle Became a Powerful 4T Academy Teaching Tool appeared first on Toyota USA Newsroom.</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>FallTech® Launches CTR™ Class 1 SRL Series: "This is Class 1 Done Right"</v>
+        <v>Drug Impairment Is the Leading Factor in Road Deaths in Canada</v>
       </c>
       <c r="B911" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C911" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D911" t="str">
         <v>Automotive</v>
       </c>
       <c r="E911" t="str">
-        <v>https://www.prnewswire.com/news-releases/falltech-launches-ctr-class-1-srl-series-this-is-class-1-done-right-302799387.html</v>
+        <v>https://www.newsfilecorp.com/release/307321/Drug-Impairment-Is-the-Leading-Factor-in-Road-Deaths-in-Canada</v>
       </c>
       <c r="F911" t="str">
-        <v>New ANSI Class 1 self-retracting lifeline combines lightweight mobility, compact durability, and natural walking-speed performance for overhead tie-off applications. LOS ANGELES, June 12, 2026 /PRNewswire/ -- FallTech has introduced the CTR™ Class 1 SRL Series, a new performance-focused...</v>
+        <v>Key findings:Since 2013, a larger percentage of road deaths have involved drugs than alcohol, distraction, or speeding.The number of road deaths involving at least one drug-positive driver climbed to 571 in 2023, up from 487 in 2019 and 230 in 2000.Drug-related fatalities accounted for approximately two in five (41.2%) road deaths in 2023, up from one in three (35%) in 2019 and one in ten (10.7%) in 2000.Ottawa, Ontario--(Newsfile Corp. - July 31, 2026) - The Traffic Injury Research Foundation...</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>Oliver Rowland's first impressions on the Nissan Formula E GEN4 car</v>
+        <v>Sift Launches Edge to Capture Telemetry in the Harshest Test Environments</v>
       </c>
       <c r="B912" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C912" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D912" t="str">
         <v>Automotive</v>
       </c>
       <c r="E912" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356189</v>
+        <v>https://finance.yahoo.com/technology/articles/sift-launches-edge-capture-telemetry-131000671.html</v>
       </c>
       <c r="F912" t="str">
-        <v>YOKOHAMA, Japan &amp;#8211; Just seven races remain of the ABB FIA Formula E GEN3 era, with the new and improved GEN4 cars set to be taking center stage later this year. In the build-up to Season 13, Nissan Formula E Team&amp;#39;s Oliver Rowland recently had his first experience of the GEN4 machinery. - - The new car will feature major jumps in performance compared to the current GEN3. Race power increases from 300kW to 450kW, while drivers will receive a huge 600kW while in Attack Mode, compared to the c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356189</v>
+        <v>MARINA DEL REY, Calif., July 31, 2026--Hardware teams generate their most valuable data where infrastructure is weakest. A satellite bakes in a thermal vacuum chamber for days as power and network cut in and out. A vehicle gets drop-tested in the desert on a link that fails one run in ten.</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>Electrification Opportunity Expands</v>
+        <v>2026 Robotics Fair Brings the Latest AI and Robotics Innovations to Silicon Valley Families</v>
       </c>
       <c r="B913" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C913" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D913" t="str">
-        <v>Energy, Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E913" t="str">
-        <v>https://www.newswire.com/news/electrification-opportunity-expands</v>
+        <v>https://www.prnewswire.com/news-releases/2026-robotics-fair-brings-the-latest-ai-and-robotics-innovations-to-silicon-valley-families-302839606.html</v>
       </c>
       <c r="F913" t="str">
-        <v>Elektros Inc. Advances Lithium Initiatives, EV Charging Innovation, and Strategic Market Engagement As Global Demand for Critical Minerals, Energy Infrastructure, and Electric Vehicles Continues to Accelerate ELEKTROS INC. (OTC PINK: ELEK)</v>
+        <v>Two-day event will feature FTC robotics competitions, expert talks, hands-on workshops, global exhibitors, humanoid robots, robot dogs and dinosaurs, and future mobility demonstrations SAN MATEO, Calif., July 31, 2026 /PRNewswire/ -- The 2026 Robotics Fair will take place August 8–9,...</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>Automotive Finco Corp. Announces Quarterly Cash Dividend</v>
+        <v>Virtual Reality (VR) Market Emerging Immersive Technology Trends</v>
       </c>
       <c r="B914" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C914" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D914" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Gaming, Education</v>
       </c>
       <c r="E914" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/12/3311262/0/en/Automotive-Finco-Corp-Announces-Quarterly-Cash-Dividend.html</v>
+        <v>https://express-press-release.net/news/2026/07/31/1765540</v>
       </c>
       <c r="F914" t="str">
-        <v>Not for distribution to United States newswire services or for dissemination in the United States. This news release does not constitute an offer to sell or a solicitation of an offer to buy any of the securities in the United States.</v>
+        <v>The Virtual Reality (VR) Market is witnessing remarkable growth as businesses and consumers increasingly adopt immersive technologies across gaming, healthcare, education, manufacturing, automotive, and enterprise applications. Virtual [read full press release...]</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>FORMER CEO CAROLINE WANGA SUES ESSENCE VENTURES AND SUNDIAL MEDIA &amp;amp; TECHNOLOGY GROUP FOR DEFAMATION</v>
+        <v>August 4, 2026 Deadline Approaching: Join Class Action Against Verra ...</v>
       </c>
       <c r="B915" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C915" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D915" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E915" t="str">
-        <v>https://www.prnewswire.com/news-releases/former-ceo-caroline-wanga-sues-essence-ventures-and-sundial-media--technology-group-for-defamation-302799272.html</v>
+        <v>https://pr-inside.com/august-4-2026-deadline-approaching-join-class-action-against-verra-r5206760.htm</v>
       </c>
       <c r="F915" t="str">
-        <v>NEW YORK, June 12, 2026 /PRNewswire/ -- Caroline Wanga, the CEO of Essence Ventures from June 2020 until she resigned in March 2025, filed a defamation claim this week against Essence Ventures ("EV") (which manages ESSENCE Communications, Inc., AFROPUNK, BeautyCon, and Essence Studios)...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 31, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>Lyell Immunopharma Presents Updated Safety Data and Translational Insights for Rondecabtagene Autoleucel (Ronde-Cel) in Patients with Large B-Cell Lymphoma at European Hematology Association 2026 Congress</v>
+        <v>CREATE Medicines Expands Targeted In Vivo CAR Platform Through Strategic Research Collaboration and Exclusive License Agreement with Monash University</v>
       </c>
       <c r="B916" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C916" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D916" t="str">
-        <v>Finance, Healthcare, Automotive</v>
+        <v>SaaS, Automotive, Education</v>
       </c>
       <c r="E916" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/12/3311241/0/en/Lyell-Immunopharma-Presents-Updated-Safety-Data-and-Translational-Insights-for-Rondecabtagene-Autoleucel-Ronde-Cel-in-Patients-with-Large-B-Cell-Lymphoma-at-European-Hematology-Ass.html</v>
+        <v>https://www.prnewswire.com/news-releases/create-medicines-expands-targeted-in-vivo-car-platform-through-strategic-research-collaboration-and-exclusive-license-agreement-with-monash-university-302839642.html</v>
       </c>
       <c r="F916" t="str">
-        <v>SOUTH SAN FRANCISCO, Calif., June 12, 2026 (GLOBE NEWSWIRE) -- Lyell Immunopharma, Inc. (Nasdaq: LYEL), a late-stage clinical company advancing a pipeline of next-generation chimeric antigen receptor (CAR) T-cell therapies for patients with cancer, is announcing today new safety data from the ongoing Phase 1/2 clinical trial of rondecabtagene autoleucel (ronde-cel) in patients with relapsed or refractory (R/R) large B-cell lymphoma (LBCL) in the second-line (2L) and third- and later-line (3L+) settings and new translational data for ronde-cel. The new data will be presented today in two poster presentations at the European Hematology Association (EHA) 2026 Congress in Stockholm, Sweden.</v>
+        <v>Broadens CREATE's delivery toolkit with access to Monash's novel LNP chemistries and next-generation targeting technologies. Enables rapid evaluation of diverse binder formats and cell-targeting strategies, accelerating development across multiple immune cell types and therapeutic...</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>As U.S. Markets Surge to Historic New Highs, ELEKTROS Inc. Believes ...</v>
+        <v>Lear Reports Second Quarter 2026 Results; Raises Full-Year Guidance</v>
       </c>
       <c r="B917" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C917" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D917" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E917" t="str">
-        <v>https://pr-inside.com/as-u-s-markets-surge-to-historic-new-highs-elektros-inc-believes-r5190937.htm</v>
+        <v>https://www.prnewswire.com/news-releases/lear-reports-second-quarter-2026-results-raises-full-year-guidance-302839589.html</v>
       </c>
       <c r="F917" t="str">
-        <v>(PR-inside.com) ELEKTROS Inc. - Publicly Traded (Ticker Symbol: ELEK) WEST PALM BEACH, FL / ACCESS Newswire / June 12, 2026 / Management Believes This Moment Represents a Special Opportunity for Investors Worldwide to Discover and Participate in ELEKTROS Inc. as a Public Company Positioned Within the Electrification Revolution. ELEKTROS Inc. Celebrates Friday's 33.33% Market Gain as the Company Continues Advancing Its Hard Rock Lithium Mining and EV Patent Technology Initiatives. As U.S. stock markets continue soaring to historic all-time highs, investor optimism and enthusiasm across Wall Street appear stronger than ever. Management believes current market conditions are creating renewed excitement similar to the energy ..</v>
+        <v>SOUTHFIELD, Mich., July 31, 2026 /PRNewswire/ -- Lear Corporation (NYSE: LEA), a global automotive technology leader in Seating and E-Systems, today reported results for the second quarter 2026 and raised the midpoints of its financial outlook for the full year 2026. Second Quarter 2026...</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>As America's Markets Reach Historic Highs, ELEKTROS Inc. Believes the ...</v>
+        <v>Valens Semiconductor Appoints Dean Martin to Lead the Automotive Business Unit</v>
       </c>
       <c r="B918" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C918" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D918" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E918" t="str">
-        <v>https://pr-inside.com/as-america-s-markets-reach-historic-highs-elektros-inc-believes-the-r5190917.htm</v>
+        <v>https://www.prnewswire.com/news-releases/valens-semiconductor-appoints-dean-martin-to-lead-the-automotive-business-unit-302839827.html</v>
       </c>
       <c r="F918" t="str">
-        <v>(PR-inside.com) Management Believes This Moment Represents a Special Opportunity for Investors Worldwide to Discover and Participate in ELEKTROS Inc. as a Public Company Positioned Within the Electrification Revolution. ELEKTROS Inc. Celebrates Friday's 33.33% Market Gain as the Company Continues Advancing Its Hard Rock Lithium Mining and EV Patent Technology Initiatives. WEST PALM BEACH, FL / ACCESS Newswire / June 12, 2026 / As U.S. stock markets continue soaring to historic all-time highs, investor optimism and enthusiasm across Wall Street appear stronger than ever. Management believes current market conditions are creating renewed excitement similar to the energy and optimism experienced during the early stages ..</v>
+        <v>Industry veteran brings deep OEM relationships and proven commercial leadership to drive the next phase of Valens' automotive growth HOD HASHARON, Israel, July 31, 2026 /PRNewswire/ -- Valens Semiconductor (NYSE: VLN), a leading provider of high-performance connectivity chipsets, today...</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
-        <v>As America's Markets Reach Historic Highs, ELEKTROS Inc. Believes the Electrification Revolution Is Creating a New Generation of Opportunity</v>
+        <v>ECARX-Backed Chip Maker SiEngine Secures US$200M Equity Financing to Accelerate Vertical Silicon-to-Software SDV Innovation</v>
       </c>
       <c r="B919" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C919" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D919" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E919" t="str">
-        <v>https://www.newswire.com/news/as-americas-markets-reach-historic-highs-elektros-inc-believes-the</v>
+        <v>https://www.prnewswire.com/news-releases/ecarx-backed-chip-maker-siengine-secures-us200m-equity-financing-to-accelerate-vertical-silicon-to-software-sdv-innovation-302839948.html</v>
       </c>
       <c r="F919" t="str">
-        <v>Management Believes This Moment Represents a Special Opportunity for Investors Worldwide to Discover and Participate in ELEKTROS Inc. as a Public Company Positioned Within the Electrification Revolution. ELEKTROS Inc. Celebrates Friday's 33.33% Market Gain as the Company Continues Advancing Its Hard Rock Lithium Mining and EV Patent Technology Initiatives.</v>
+        <v>LONDON, July 31, 2026 /PRNewswire/ -- ECARX Holdings Inc. (Nasdaq: ECX) recognises today's key update from SiEngine Technology Co., Ltd., its incubated automotive semiconductor investment. SiEngine has secured US$200 million in new equity capital from institutional investors over the...</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>Vadzo Imaging Positions Falcon-235CGS as a Low-Light Global Shutter USB Camera for Traffic Enforcement and Vehicle Classification</v>
+        <v>Zum Announces Major Investment in Philadelphia to Support Students, Families, and Local Workforce</v>
       </c>
       <c r="B920" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C920" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D920" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E920" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-235cgs-as-a-low-light-global-shutter-22791980</v>
+        <v>https://www.prnewswire.com/news-releases/zum-announces-major-investment-in-philadelphia-to-support-students-families-and-local-workforce-302839657.html</v>
       </c>
       <c r="F920" t="str">
-        <v>When a rolling shutter sensor reads a vehicle row by row at highway speed, the plate that reaches the recognition algorithm is not the plate on the vehicle. It is a skewed composite of two vehicle positions. Vadzo Imaging examines how the AR0235 HyperLux SG global shutter architecture, 17.2 ke-/lux*s RGB responsivity, programmable ROI exposure, and context switching address the geometry and illumination failures that break traffic enforcement and vehicle classification before any software runs.</v>
+        <v>Establishes long-term presence in Philadelphia, expands hiring, and invests in modern facilities as it prepares to serve School District of Philadelphia families PHILADELPHIA, July 31, 2026 /PRNewswire/ -- Zum, a leader in modern student mobility, today announced a major long-term...</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>InventHelp Inventor Develops Seat Belt Protection for Children (SGM-664)</v>
+        <v>Permanent Magnet Motor Market: AI, Automation and Electrification Trends</v>
       </c>
       <c r="B921" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C921" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D921" t="str">
-        <v>Automotive</v>
+        <v>AI, Energy, Automotive</v>
       </c>
       <c r="E921" t="str">
-        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-seat-belt-protection-for-children-sgm-664-302792301.html</v>
+        <v>https://express-press-release.net/news/2026/07/31/1765482</v>
       </c>
       <c r="F921" t="str">
-        <v>PITTSBURGH, June 12, 2026 /PRNewswire/ -- "I wanted to create a way to safely secure rowdy little ones who can't keep buckled in their car seat/booster seat," said an inventor, from Connersville, Ind., "so I invented the Rowdy No More Safety For Toddlers. I had tried everything to keep my...</v>
+        <v>The Permanent Magnet Motor Market is gaining remarkable momentum as industries increasingly prioritize energy efficiency, compact equipment design, and sustainable manufacturing practices. Permanent magnet motors (PMMs) are [read full press release...]</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>STARTRADER Hosts KTH Alumni Evening in Dubai, Connecting AI, Technology, and Innovation Leaders</v>
+        <v>AAEON Launches MIX-Q870A1, a Modular Mini-ITX with 65W Intel Core Ultra 200S Series Support</v>
       </c>
       <c r="B922" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C922" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D922" t="str">
-        <v>AI, Energy, Automotive</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E922" t="str">
-        <v>https://www.prnewswire.com/news-releases/startrader-hosts-kth-alumni-evening-in-dubai-connecting-ai-technology-and-innovation-leaders-302799182.html</v>
+        <v>https://express-press-release.net/news/2026/07/31/1764750</v>
       </c>
       <c r="F922" t="str">
-        <v>The gathering brought together more than 30 professionals across AI, energy, finance, mobility, sustainability, cybersecurity, design, and sports business for a high-level exchange on practical innovation. DUBAI, UAE, June 12, 2026 /PRNewswire/ -- STARTRADER hosted the KTH Alumni Evening...</v>
+        <v>AAEON’s new MIX-Q870A1’s Arrow Lake processing, PCIe Gen 5 with bifurcation, and diverse storage architecture is designed to elevate the potential of Mini-ITX builds. Taipei, [read full press release...]</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>Major Contract: Volkswagen Group relying on T Cloud</v>
+        <v>CellOrigin Unveils Two Novel Solid-Tumor Cell Therapy Candidates at ASCO 2026, Partners with Walvax for In Vivo CAR Clinical Trial</v>
       </c>
       <c r="B923" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C923" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D923" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E923" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356171</v>
+        <v>https://www.prnewswire.com/news-releases/cellorigin-unveils-two-novel-solid-tumor-cell-therapy-candidates-at-asco-2026-partners-with-walvax-for-in-vivo-car-clinical-trial-302839787.html</v>
       </c>
       <c r="F923" t="str">
-        <v>- - &amp;#8226; T Cloud Private to serve as the central infrastructure for applications within the Volkswagen Group - &amp;#8226; Lower costs, greater flexibility, and increased control - &amp;#8226; Volkswagen strengthens data processing within the European legal framework - - - Major contract for T-Systems: Telekom&amp;#39;s IT service provider is setting up Volkswagen&amp;#39;s new private cloud and will operate it globally for the automotive group. Known at Volkswagen as the Group Private Cloud, it is intended to serve as a central... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356171</v>
+        <v>HANGZHOU, China, July 31, 2026 /PRNewswire/ -- CellOrigin, a biotechnology company focused on next-generation in vivo and in vitro cell therapy technologies, has announced two major progresses in both research and strategic partnership. At the 2026 ASCO Annual Meeting, CellOrigin's...</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
-        <v>Vadzo Imaging Launches Falcon-3C10CRS: OX03C10 Camera with HDR and LED Flicker Mitigation for Outdoor Vision Applications</v>
+        <v>SciaticRelax Reviews 2026: Is This the Nerve-Support Upgrade for Buyers Ready to Reclaim a More Comfortable Daily Routine?</v>
       </c>
       <c r="B924" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C924" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D924" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E924" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-launches-falcon-3c10crs-ox03c10-camera-with-hdr-and-led-22795603</v>
+        <v>https://www.newswire.com/news/sciaticrelax-reviews-2026-is-this-the-nerve-support-upgrade-for-buyers-ready-to</v>
       </c>
       <c r="F924" t="str">
-        <v>The Falcon-3C10CRS is a 2MP Color Rolling Shutter USB 3.0 Camera built on the OmniVision OX03C10 sensor. It is designed for outdoor traffic monitoring, ADAS integration, vehicle detection, roadside surveillance, and transportation vision systems. It delivers an OX03C10 USB camera with a 120dB high dynamic range, hardware-level LED Flicker Mitigation, and automotive-grade operating temperature support through a plug-and-play USB 3.0 interface in a compact S-Mount form factor.</v>
+        <v>As interest in nerve and mobility support continues rising in 2026, this SciaticRelax review examines the brand-stated six-ingredient formula, how it is positioned to support nerve function, circulation, muscle comfort, and everyday mobility, and what buyers should compare about ingredient transparency, package pricing, medication considerations, and the 60-day refund terms before ordering.</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>Protext Mobility Inc. (OTCID: TXTM) Unveils New Corporate Website and Investor Relations Platform to Support Strategic Growth and Exchange Uplisting</v>
+        <v>Silicon Motion and MediaTek to Showcase Advanced Storage Solutions for Next-Generation AI-Ready Automotive Platforms at FMS 2026 Keynote</v>
       </c>
       <c r="B925" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C925" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D925" t="str">
-        <v>SaaS, Automotive</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E925" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/12/3311092/0/en/Protext-Mobility-Inc-OTCID-TXTM-Unveils-New-Corporate-Website-and-Investor-Relations-Platform-to-Support-Strategic-Growth-and-Exchange-Uplisting.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/silicon-motion-mediatek-showcase-advanced-000000746.html</v>
       </c>
       <c r="F925" t="str">
-        <v>Protext Mobility Unveils New Corporate Website and Investor Relations Platform to Support Strategic Growth and Exchange Uplisting</v>
+        <v>TAIPEI, Taiwan, July 31, 2026--Silicon Motion Technology Corporation (NasdaqGS: SIMO), a global leader in designing and marketing NAND flash controllers for solid-state storage devices, today announced that MediaTek will join Silicon Motion on stage during its FMS 2026 keynote to showcase their collaboration in advancing AI-ready automotive platforms. The joint presentation will feature MediaTek’s latest automotive cockpit platform powered by Silicon Motion’s advanced automotive storage technolo</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
-        <v>HelloNation Article Featuring Personal Injury Attorney Michael Stacy Details Differences Between Truck Accident &amp;amp; Car Accident Claims</v>
+        <v>Students in Illinois Get Ready to Build, Race Electric Vehicles in ComEd’s EV Rally</v>
       </c>
       <c r="B926" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C926" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D926" t="str">
-        <v>Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E926" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-featuring-personal-injury-attorney-michael-stacy-details-differences-between-truck-accident--car-accident-claims-302798307.html</v>
+        <v>https://finance.yahoo.com/energy/articles/students-illinois-ready-build-race-231700487.html</v>
       </c>
       <c r="F926" t="str">
-        <v>The article outlines how regulations, driver logs, and multiple parties make truck accident claims more complex than a typical car accident claim. FRISCO, Texas, June 12, 2026 /PRNewswire/ -- What makes truck accident claims more complex than a standard car accident claim? HelloNation has...</v>
+        <v>CHICAGO, July 30, 2026--Sixty teens are gearing up for ComEd’s annual EV Rally, a program that immerses students ages 13-18 in electric vehicles (EVs) and introduces science, technology, engineering and math (STEM) principles. The ComEd EV Rally is celebrating the 10th year of this program by expanding participation to host the largest number of participants in the program’s history. These students will learn about the future of energy while connecting with ComEd mentors from across the company.</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>Ladybug Resource Group, Inc. Launches AI-Driven "Smart Supply Chain Hub," Redefining Global Sourcing for Non-Standard Industrial Components</v>
+        <v>Transit Technologies Launches Inaugural Transit Mobility Alliance Conference Client Impact Awards - Nominations Open Now</v>
       </c>
       <c r="B927" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C927" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D927" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E927" t="str">
-        <v>https://www.newmediawire.com/news/ladybug-resource-group-inc-launches-ai-driven-smart-supply-chain-hub-redefining-global-sourcing-for-non-standard-industrial-components-7087132</v>
+        <v>https://www.prnewswire.com/news-releases/transit-technologies-launches-inaugural-transit-mobility-alliance-conference-client-impact-awards--nominations-open-now-302838387.html</v>
       </c>
       <c r="F927" t="str">
-        <v>TULSA, OK - June 12, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. ("Ladybug" or the "Company") (OTC ID: LBRG) today announced the official launch of its proprietary "Smart Supply Chain Hub" (SSCH), a digitally-integrated platform designed to solve the chronic fragmentation of the global non-standard industrial parts market. By leveraging its self-developed "Non-standard Butler" software infrastructure, the Company is fundamentally transforming its business model from a standalone manufacturer into a scalable, platform-driven industrial ecosystem that bridges the gap between sophisticated engineering and decentralized production capacity. Transforming from a Standalone Manufacturer to a Scalable Industrial Platform For decades, the procurement of custom, non-standard components - su</v>
+        <v>New industry awards program will recognize the leaders, teams, and frontline professionals shaping the future of transit, with winners honored live in San Antonio at the 2026 Transit Mobility Alliance Conference CHARLOTTE, N.C., July 30, 2026 /PRNewswire/ -- Transit Technologies today...</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
-        <v>As U.S. Financial Markets Continue Booming to Record All-Time Highs, ...</v>
+        <v>Enablence Technologies Engages Canaccord Genuity as Market Maker</v>
       </c>
       <c r="B928" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C928" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D928" t="str">
-        <v>Finance, Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E928" t="str">
-        <v>https://pr-inside.com/as-u-s-financial-markets-continue-booming-to-record-all-time-highs-r5190850.htm</v>
+        <v>https://www.newsfilecorp.com/release/307176/Enablence-Technologies-Engages-Canaccord-Genuity-as-Market-Maker</v>
       </c>
       <c r="F928" t="str">
-        <v>(PR-inside.com) Management Believes This Moment Represents a Special Opportunity for Investors Worldwide to Discover and Participate in ELEKTROS Inc. as a Public Company Positioned Within the Electrification Revolution ELEKTROS Inc. Celebrates Friday's 33.33% Market Gain as the Company Continues Advancing Its Hard Rock Lithium Mining and EV Patent Technology Initiatives WEST PALM BEACH, FL / ACCESS Newswire / June 12, 2026 / As U.S. stock markets continue soaring to historic all-time highs, investor optimism and enthusiasm across Wall Street appear stronger than ever. Management believes current market conditions are creating renewed excitement similar to the energy and optimism experienced during the early stages ..</v>
+        <v>Ottawa, Ontario--(Newsfile Corp. - July 30, 2026) - Enablence Technologies Inc. (TSXV: ENA) ("Enablence" or the "Company"), a leading provider of photonics semiconductors for datacom, telecom, automotive, and industrial automation applications, is pleased to announce that it has retained Canaccord Genuity Corp. ("Canaccord") to provide market-making services with the objective of maintaining a reasonable market and improving the liquidity of its common shares.Under the agreement, Canaccord will...</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>As U.S. Financial Markets Continue Booming to Record All-Time Highs, ELEKTROS Inc. Believes America is Once Again Leading the World Into a New Era of Innovation and Opportunity Reminiscent of the Historic Dot-Com Boom</v>
+        <v>VRRM Deadline: VRRM Investors Have Opportunity to Lead Verra Mobility Corporation Securities Fraud Lawsuit</v>
       </c>
       <c r="B929" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C929" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D929" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E929" t="str">
-        <v>https://www.newswire.com/news/as-u-s-financial-markets-continue-booming-to-record-all-time-highs-6594270</v>
+        <v>https://www.prnewswire.com/news-releases/vrrm-deadline-vrrm-investors-have-opportunity-to-lead-verra-mobility-corporation-securities-fraud-lawsuit-302839374.html</v>
       </c>
       <c r="F929" t="str">
-        <v>Management Believes This Moment Represents a Special Opportunity for Investors Worldwide to Discover and Participate in ELEKTROS Inc. as a Public Company Positioned Within the Electrification Revolution ELEKTROS Inc. Celebrates Friday's 33.33% Market Gain as the Company Continues Advancing Its Hard Rock Lithium Mining and EV Patent Technology Initiatives</v>
+        <v>NEW YORK, July 30, 2026 /PRNewswire/ -- Why: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ: VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead...</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
-        <v>Aspire Biopharma Announces Signing of Definitive Share Purchase Agreement ...</v>
+        <v>Taylor-Wharton, Air Water America's Cryogenic Equipment Business Unit, Supports Hydrogen Infrastructure Expansion with Mobile Refueling Solution</v>
       </c>
       <c r="B930" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C930" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D930" t="str">
-        <v>Finance, Automotive</v>
+        <v>Energy, Automotive</v>
       </c>
       <c r="E930" t="str">
-        <v>https://pr-inside.com/aspire-biopharma-announces-signing-of-definitive-share-purchase-agreement-r5190846.htm</v>
+        <v>https://www.prweb.com/releases/taylor-wharton-air-water-americas-cryogenic-equipment-business-unit-supports-hydrogen-infrastructure-expansion-with-mobile-refueling-solution-302839446.html</v>
       </c>
       <c r="F930" t="str">
-        <v>(PR-inside.com) Adds an established global brand with scale in large and growing markets driven by trends in vehicle and mobility control systems Acquisition significantly accelerates Aspire's revenue, earnings growth and cash flow profile Strategically diversifies Aspire's revenue streams Opportunity to drive significant shareholder value creation and enhance long-term capital allocation optionality Company does not anticipate procuring new equity financing to consummate the transaction ESTERO, FL / ACCESS Newswire / June 12, 2026 / Aspire Biopharma Holdings, Inc. (Nasdaq:ASBP) ("Aspire" or the "Company"), today announced the signing of a definitive Share Purchase Agreement ("SPA") for the acquisition of 100% of Dura Driver Control Systems ("DCS"), a premier ..</v>
+        <v>Taylor-Wharton, a leading provider of cryogenic equipment and engineered solutions for industrial gas and hydrogen applications, is proud to support the expansion of hydrogen mobility infrastructure through the engineering and manufacturing of equipment for a mobile hydrogen refueling...</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
-        <v>Aspire Biopharma Announces Signing of Definitive Share Purchase Agreement to Acquire Dura Driver Control Systems, a Leading Global Automotive Supplier with a 100+ Year History and $200M+ in 2025 Revenue</v>
+        <v>VIKING® Car Care Surpasses 100,000 TikTok Followers Through Entertainment-Driven Brand Building</v>
       </c>
       <c r="B931" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C931" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D931" t="str">
-        <v>Finance, Automotive</v>
+        <v>Retail, Automotive, Media</v>
       </c>
       <c r="E931" t="str">
-        <v>https://www.newswire.com/news/aspire-biopharma-announces-signing-of-definitive-share-purchase-agreement-to</v>
+        <v>https://www.prweb.com/releases/viking-car-care-surpasses-100-000-tiktok-followers-through-entertainment-driven-brand-building-302839328.html</v>
       </c>
       <c r="F931" t="str">
-        <v>Adds an established global brand with scale in large and growing markets driven by trends in vehicle and mobility control systems Acquisition significantly accelerates Aspire's revenue, earnings growth and cash flow profile Strategically diversifies Aspire's revenue streams Opportunity to drive significant shareholder value creation and enhance long-term capital allocation optionality Company does not anticipate procuring new equity financing to consummate the transaction</v>
+        <v>Milestone reflects growing consumer engagement with entertaining automotive content, authentic product demonstrations, and innovative car care solutions. ST. LOUIS, July 30, 2026 /PRNewswire-PRWeb/ -- VIKING® Car Care, a trusted leader in automotive appearance accessories, announced that...</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
-        <v>Polymer Foam Market Outlook for Plastics and Advanced Materials Industry</v>
+        <v>ELEKTROS Advances Strategic Discussions With Potential Buyer for U.S. ...</v>
       </c>
       <c r="B932" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C932" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D932" t="str">
-        <v>Energy, Retail, Automotive</v>
+        <v>Finance, Real Estate, Automotive</v>
       </c>
       <c r="E932" t="str">
-        <v>https://express-press-release.net/news/2026/06/12/1758258</v>
+        <v>https://pr-inside.com/elektros-advances-strategic-discussions-with-potential-buyer-for-u-s-r5206484.htm</v>
       </c>
       <c r="F932" t="str">
-        <v>The global Polymer Foam Market is experiencing strong growth as industries increasingly adopt lightweight, durable, and high-performance materials across construction, automotive, packaging, renewable energy, and consumer applications. [read full press release...]</v>
+        <v>(PR-inside.com) Publicly Traded • ELEKTROS Inc. • OTC PINK:ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 30, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today announced that it remains engaged in preliminary, confidential discussions with a potential strategic buyer regarding a possible acquisition of the Company's U.S. Patent No. 12,522,100 B1, titled "Multi-Port Charging Assembly for Electric Vehicles," together with the associated rights to the patented technology. The prospective buyer operates within the electric-vehicle charging industry and has expressed meaningful interest in the Company's intellectual property. Management believes the ongoing dialogue highlights the commercial relevance of ELEKTROS' patented charging technology as the ..</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>Baidu's Apollo Go Expands European Footprint as AmiGo, in Partnership with PostBus, Receives Level 4 Regulatory Approval in Switzerland</v>
+        <v>ELEKTROS Reports Growing Strategic Interest in Its Patented EV Charging ...</v>
       </c>
       <c r="B933" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C933" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D933" t="str">
-        <v>Automotive</v>
+        <v>Finance, Real Estate, Automotive</v>
       </c>
       <c r="E933" t="str">
-        <v>https://www.prnewswire.com/news-releases/baidus-apollo-go-expands-european-footprint-as-amigo-in-partnership-with-postbus-receives-level-4-regulatory-approval-in-switzerland-302799022.html</v>
+        <v>https://pr-inside.com/elektros-reports-growing-strategic-interest-in-its-patented-ev-charging-r5206481.htm</v>
       </c>
       <c r="F933" t="str">
-        <v>AmiGo, an on-demand autonomous mobility service between Baidu's Apollo Go and Swiss Post's PostBus, has received a special permit from Switzerland's Federal Roads Office (FEDRO) for Level 4 autonomous operations in Eastern Switzerland, confirming the service meets Switzerland's rigorous...</v>
+        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / July 30, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced today that confidential discussions are continuing with a serious prospective buyer concerning a potential acquisition of the Company's U.S. Patent No. 12,522,100 B1, "Multi-Port Charging Assembly for Electric Vehicles," and the related patent rights. The interested party is active in the electric-vehicle charging sector and has been evaluating the strategic potential of the patented technology. ELEKTROS views the discussions as an important indication of industry interest in intellectual property designed to address the evolving requirements of electric mobility and next-generation charging systems. Management is currently ..</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>Automotive LiDAR Market worth $11.26 billion by 2033 | MarketsandMarkets™</v>
+        <v>ELEKTROS Reports Growing Strategic Interest in Its Patented EV Charging Technology</v>
       </c>
       <c r="B934" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C934" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D934" t="str">
         <v>Automotive</v>
       </c>
       <c r="E934" t="str">
-        <v>https://www.prnewswire.com/news-releases/automotive-lidar-market-worth-11-26-billion-by-2033--marketsandmarkets-302798887.html</v>
+        <v>https://www.newswire.com/news/elektros-reports-growing-strategic-interest-in-its-patented-ev-charging</v>
       </c>
       <c r="F934" t="str">
-        <v>DELRAY BEACH, Fla., June 12, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Automotive LiDAR Market is projected to grow from USD 1.70 billion in 2026 to USD 11.26 billion by 2033 at a CAGR of 31.0%. Browse 250 market data Tables and 230 Figures spread through 350 Pages and...</v>
+        <v/>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>XPENG X9 Tops Range and Charging Performance in World's Largest EV Test</v>
+        <v>GarageApp Launches Social Platform Built Exclusively for Car and Motorcycle Enthusiasts</v>
       </c>
       <c r="B935" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C935" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D935" t="str">
-        <v>Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E935" t="str">
-        <v>https://www.prnewswire.com/news-releases/xpeng-x9-tops-range-and-charging-performance-in-worlds-largest-ev-test-302798898.html</v>
+        <v>https://www.prweb.com/releases/garageapp-launches-social-platform-built-exclusively-for-car-and-motorcycle-enthusiasts-302839329.html</v>
       </c>
       <c r="F935" t="str">
-        <v>—— 11% above WLTP to 646 km and 12m55s charge secure double victory at NAF El Prix Summer 2026 AMSTERDAM, June 12, 2026 /PRNewswire/ -- The XPENG X9 recorded the largest positive deviation from WLTP range and the fastest charging time among all vehicles tested in the summer edition of El...</v>
+        <v>A new geo-location-first social network helps enthusiasts find nearby owners, events, and drives, closing a gap the major platforms leave open. RALEIGH, N.C., July 30, 2026 /PRNewswire-PRWeb/ -- GarageApp, a social network built for car and motorcycle enthusiasts, is available now on the...</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>AS-i Tallink Grupp dividendi väljamakse ex-päev</v>
+        <v>ELEKTROS Enters Meaningful Dialogue Regarding Potential Acquisition ...</v>
       </c>
       <c r="B936" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C936" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D936" t="str">
-        <v>Automotive</v>
+        <v>Finance, Real Estate, Automotive</v>
       </c>
       <c r="E936" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/12/3310891/0/et/AS-i-Tallink-Grupp-dividendi-v%C3%A4ljamakse-ex-p%C3%A4ev.html</v>
+        <v>https://pr-inside.com/elektros-enters-meaningful-dialogue-regarding-potential-acquisition-r5206480.htm</v>
       </c>
       <c r="F936" t="str">
-        <v>Aktsionäride üldkoosolek, mis toimus 19. mail 2026, otsustas maksta aktsionäridele dividende 0,06 eurot aktsia kohta. Dividendid makstakse aktsionäridele välja kahes osas, 0,03 eurot aktsia kohta kummaski osas, ülekandega aktsionäri pangakontole 1. juulil 2026 ja 24. novembril 2026.</v>
+        <v>(PR-inside.com) Publicly Traded • ELEKTROS Inc. • OTC PINK: ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 30, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) today provided an update regarding its intellectual-property strategy, confirming that the Company is in preliminary discussions with a potential industry buyer concerning the possible acquisition of U.S. Patent No. 12,522,100 B1, titled "Multi-Port Charging Assembly for Electric Vehicles." The confidential prospective buyer participates in the high-speed electric-vehicle charging industry and has communicated interest in acquiring the patent and its associated rights. ELEKTROS believes the dialogue may create an opportunity to unlock value from its proprietary technology while ..</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>AION Officially Launches in the UK, Accelerating Global Expansion and Redefining Smart Mobility in Europe</v>
+        <v>ELEKTROS Enters Meaningful Dialogue Regarding Potential Acquisition of Flagship EV Charging Patent</v>
       </c>
       <c r="B937" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C937" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D937" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E937" t="str">
-        <v>https://www.prnewswire.com/news-releases/aion-officially-launches-in-the-uk-accelerating-global-expansion-and-redefining-smart-mobility-in-europe-302798846.html</v>
+        <v>https://www.newswire.com/news/elektros-enters-meaningful-dialogue-regarding-potential-acquisition-of-flagship</v>
       </c>
       <c r="F937" t="str">
-        <v>LONDON, June 12, 2026 /PRNewswire/ -- On 28 May 2026, GAC Group has officially launched its AION brand in the United Kingdom, a major milestone in its global expansion strategy. Through a strategic partnership with Jameel Motors and a rapidly expanding local dealer network, GAC brings its...</v>
+        <v>Publicly Traded &amp;bull; ELEKTROS Inc. &amp;bull; OTC PINK: ELEK</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>Jose Daniel Duarte Camacho Highlights Leadership as a Critical Driver of Business Resilience and Growth</v>
+        <v>ELEKTROS Highlights Potential Strategic Transaction Involving U.S. ...</v>
       </c>
       <c r="B938" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C938" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D938" t="str">
-        <v>AI, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E938" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356149</v>
+        <v>https://pr-inside.com/elektros-highlights-potential-strategic-transaction-involving-u-s-r5206476.htm</v>
       </c>
       <c r="F938" t="str">
-        <v>In an increasingly complex business environment, Jose Daniel Duarte Camacho is emphasizing the importance of adaptive, transparent, and data-driven leadership as organizations navigate artificial intelligence, workforce disruption, and shifting market expectations. - - As companies continue to modernize operations, leadership is no longer defined only by decision-making authority. It is increasingly measured by a leader&amp;#39;s ability to align teams, accelerate change, build trust, and transla... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356149</v>
+        <v>(PR-inside.com) Publicly Traded • ELEKTROS Inc. • OTC PINK: ELEK WEST PALM BEACH, FL / ACCESS Newswire / July 30, 2026 / ELEKTROS Inc. (OTC PINK:ELEK) announced today that it is actively evaluating a potential strategic transaction involving its U.S. Patent No. 12,522,100 B1, "Multi-Port Charging Assembly for Electric Vehicles." The evaluation follows expressions of interest and ongoing confidential discussions with a potential buyer operating in the electric-vehicle charging industry. The discussions center on a possible acquisition of the patent and the rights connected to the protected technology. Management believes the prospective buyer's interest reinforces the potential strategic value of ELEKTROS' innovation and ..</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>AIVA Launches a Pioneering, New Model for AI Vehicle Industry</v>
+        <v>ELEKTROS Highlights Potential Strategic Transaction Involving U.S. Multi-Port EV Charging Patent</v>
       </c>
       <c r="B939" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C939" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D939" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E939" t="str">
-        <v>https://www.getnews.info/story/2026/06/11/aiva-launches-a-pioneering-new-model-for-ai-vehicle-industry/?source=barchart</v>
+        <v>https://www.newswire.com/news/elektros-highlights-potential-strategic-transaction-involving-u-s-22836205</v>
       </c>
       <c r="F939" t="str">
-        <v/>
+        <v>Publicly Traded &amp;bull; ELEKTROS Inc. &amp;bull; OTC PINK: ELEK</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>CAR T-Cell Therapy for Non-Hodgkin’s lymphoma Market Emerging as a High-Growth Healthcare Investment Space Through 2036 – DelveInsight | Gilead Sciences, Kite Pharma, Novartis, BMS, Allogene Therapeut</v>
+        <v>Lost Money on Verra Mobility Corporation (VRRM)? Contact Levi &amp; Korsinsky ...</v>
       </c>
       <c r="B940" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C940" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D940" t="str">
-        <v>Healthcare, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E940" t="str">
-        <v>https://www.getnews.info/story/2026/06/11/car-tcell-therapy-for-nonhodgkins-lymphoma-market-emerging-as-a-highgrowth-healthcare-investment-space-through-2036-delveinsight-gilead-sciences-kite-pharma-novartis-bms-allogene-therapeut/?source=barchart</v>
+        <v>https://pr-inside.com/lost-money-on-verra-mobility-corporation-vrrm-contact-levi-korsinsky-r5206468.htm</v>
       </c>
       <c r="F940" t="str">
-        <v/>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 30, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
-        <v>Osprey Paper Fails to Prove Menhaden Fishery Caused Chesapeake Bay ...</v>
+        <v>StraitsMicro to Unveil India’s First Sovereign Surveillance SoC in Exclusive Pre-Silicon Demonstration</v>
       </c>
       <c r="B941" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C941" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D941" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E941" t="str">
-        <v>https://pr-inside.com/osprey-paper-fails-to-prove-menhaden-fishery-caused-chesapeake-bay-r5190727.htm</v>
+        <v>https://express-press-release.net/news/2026/07/30/1764294</v>
       </c>
       <c r="F941" t="str">
-        <v>(PR-inside.com) Study catalogs legitimate osprey concerns but does not establish fishery causation REEDVILLE, VA / ACCESS Newswire / June 11, 2026 / A new paper by Dr. Bryan Watts and coauthors reports poor osprey reproduction in high-salinity areas of the Chesapeake Bay and suggests reduced availability of Atlantic menhaden may be a primary driver. While osprey nesting success deserves serious attention, the paper does not prove that Virginia's commercial menhaden fishery caused the problem. The paper, "Widespread Reproductive Deficits in Chesapeake Bay Ospreys," was published in Frontiers in Marine Science this week. "The study documents osprey concerns, but it does not prove that ..</v>
+        <v>Company to showcase FPGA-based Camera SoC proof-of-concept in Bengaluru, with founder-led panel on building a trusted AI surveillance ecosystem Bengaluru, India, 2026-07-30 — /EPR Network/ [read full press release...]</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>Seaspan Takes Delivery of First 10,800 CEU Dual-Fuel LNG Pure Car and Truck Carrier</v>
+        <v>Why Quadricycles Are Shaping Urban Mobility Solutions</v>
       </c>
       <c r="B942" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C942" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D942" t="str">
         <v>Automotive</v>
       </c>
       <c r="E942" t="str">
-        <v>https://www.prnewswire.com/news-releases/seaspan-takes-delivery-of-first-10-800-ceu-dual-fuel-lng-pure-car-and-truck-carrier-302798484.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1764134</v>
       </c>
       <c r="F942" t="str">
-        <v>SINGAPORE, June 11, 2026 /PRNewswire/ - Seaspan Corporation ("Seaspan"), leading independent maritime asset owner and operator, is pleased to announce the Glovis Lighthouse, the first vessel in its series of 10,800 CEU dual-fuel LNG Pure Car and Truck Carriers (PCTC) newbuilds, has...</v>
+        <v>Noida, India, 2026-07-30 — /EPR Network/ — As cities continue to face traffic congestion, rising fuel costs, and increasing pressure to reduce emissions, compact mobility [read full press release...]</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>ROSEN, RECOGNIZED INVESTOR COUNSEL, Encourages Verra Mobility Corporation ...</v>
+        <v>SueWallSt Reminds Shareholders of a Lead Plaintiff Deadline of September 22, 2026 in Hertz Global Holdings, Inc. Lawsuit - HTZ</v>
       </c>
       <c r="B943" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C943" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D943" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E943" t="str">
-        <v>https://pr-inside.com/rosen-recognized-investor-counsel-encourages-verra-mobility-corporation-r5190712.htm</v>
+        <v>https://www.prnewswire.com/news-releases/suewallst-reminds-shareholders-of-a-lead-plaintiff-deadline-of-september-22-2026-in-hertz-global-holdings-inc-lawsuit---htz-302839126.html</v>
       </c>
       <c r="F943" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 11, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, announces a class action lawsuit on behalf of purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"). A class action lawsuit has already been filed. If you wish to serve as lead plaintiff, you must move the Court no later than August 4, 2026. SO WHAT: If you purchased Verra Mobility common stock during the Class Period you may be entitled to compensation without payment of any out ..</v>
+        <v>Alert: Claims focus on alleged fleet management vehicle rental securities issues, including Hertz's Net Depreciation per Unit and residual-value controls. The lawsuit alleges investors suffered losses after the Company reported used-car market softness, reduced EBITDA guidance, and...</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>INVESTOR ALERT: Pomerantz Law Firm Reminds Investors with Losses on their Investment in Verra Mobility Corporation of Class Action Lawsuit and Upcoming Deadlines - VRRM</v>
+        <v>Broad Arrow Reveals 2003 Ferrari Enzo Offered Without Reserve as Final Star in its 185-Car Catalog for The Quail Auction</v>
       </c>
       <c r="B944" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C944" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D944" t="str">
         <v>Finance, Automotive</v>
       </c>
       <c r="E944" t="str">
-        <v>https://www.prnewswire.com/news-releases/investor-alert-pomerantz-law-firm-reminds-investors-with-losses-on-their-investment-in-verra-mobility-corporation-of-class-action-lawsuit-and-upcoming-deadlines--vrrm-302798584.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3336179/0/en/Broad-Arrow-Reveals-2003-Ferrari-Enzo-Offered-Without-Reserve-as-Final-Star-in-its-185-Car-Catalog-for-The-Quail-Auction.html</v>
       </c>
       <c r="F944" t="str">
-        <v>NEW YORK, June 11, 2026 /PRNewswire/ -- Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ: VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or...</v>
+        <v>Highly desirable Ferrari Enzo finished in rare Nero D.S. over Rosso leather tops an incredible list of cars set for Broad Arrow’s debut as the official auction of The Quail by The Peninsula, A Motorsports Gathering | Broad Arrow’s top 20 cars set for The Quail Auction feature some of the most sought-after automobiles in today’s market | Broad Arrow’s two-day sale will feature 185 collector cars on August 13 and 14 at The Quail Golf Club in Carmel, California during Monterey Car Week | Complete digital catalog and event details now available at broadarrowauctions.com Highly desirable Ferrari Enzo finished in rare Nero D.S. over Rosso leather tops an incredible list of cars set for Broad Arrow’s debut as the official auction of The Quail by The Peninsula, A Motorsports Gathering | Broad Arro</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>VRRM Stockholder Alert: Shareholder Rights Law Firm Robbins LLP Reminds Investors of the Securities Class Action Lawsuit Against Verra Mobility Corporation</v>
+        <v>AAEON Prioritizes Durability with the Release of New COM Express Type 6 Modules</v>
       </c>
       <c r="B945" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C945" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D945" t="str">
-        <v>Finance, Automotive</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E945" t="str">
-        <v>https://www.prnewswire.com/news-releases/vrrm-stockholder-alert-shareholder-rights-law-firm-robbins-llp-reminds-investors-of-the-securities-class-action-lawsuit-against-verra-mobility-corporation-302798480.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763778</v>
       </c>
       <c r="F945" t="str">
-        <v>SAN DIEGO, June 11, 2026 /PRNewswire/ -- Robbins LLP informs stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ: VRRM) securities between February 24, 2026, and May 26, 2026. Verra Mobility...</v>
+        <v>AAEON’s latest COM Express Type 6 Modules offer cost-efficient Intel Atom and Processor N-series performance for transportation, signage, and healthcare applications. Taipei, Taiwan,, 2026-07-30 — [read full press release...]</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>Cars.com Names Sarah Kettler Chief Marketing Officer</v>
+        <v>Injury Trial Lawyers Reinforces Client-First Approach With Trusted San Diego Car Accident Lawyer</v>
       </c>
       <c r="B946" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C946" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D946" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E946" t="str">
-        <v>https://www.prnewswire.com/news-releases/carscom-names-sarah-kettler-chief-marketing-officer-302798492.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763761</v>
       </c>
       <c r="F946" t="str">
-        <v>Veteran marketplace leader with track record of scaling modern brands, driving demand and accelerating business performance joins executive team to help shape company's next chapter CHICAGO, June 11, 2026 /PRNewswire/ -- Car-shopping marketplace Cars.com Inc. (NYSE: CARS) today announced...</v>
+        <v>San Diego, CA, 2026-07-30 — /EPR Network/ — Injury Trial Lawyers continues to strengthen its reputation for compassionate legal representation by reinforcing its client-first approach [read full press release...]</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>KIA EARNS DUAL HONORS AT MIDWEST AUTOMOTIVE MEDIA ASSOCIATION (MAMA) SPRING RALLY</v>
+        <v>Virtuix Lands Tesla as First Omni One Enterprise Customer, Signaling Major Push into Humanoid Robotics</v>
       </c>
       <c r="B947" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C947" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D947" t="str">
-        <v>Automotive</v>
+        <v>Finance, Retail, Automotive, Gaming</v>
       </c>
       <c r="E947" t="str">
-        <v>https://www.prnewswire.com/news-releases/kia-earns-dual-honors-at-midwest-automotive-media-association-mama-spring-rally-302798515.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3336154/0/en/Virtuix-Lands-Tesla-as-First-Omni-One-Enterprise-Customer-Signaling-Major-Push-into-Humanoid-Robotics.html</v>
       </c>
       <c r="F947" t="str">
-        <v>2027 Kia Telluride X-Pro Named Favorite Family Vehicle 2026 K4 Hatchback GT-Line Turbo Earns Favorite Affordable Vehicle IRVINE, Calif., June 11, 2026 /PRNewswire/ -- Kia America today announced that two vehicles, the completely redesigned 2027 Telluride X-Pro and the 2026 K4 Hatchback...</v>
+        <v>AUSTIN, Texas, July 30, 2026 (GLOBE NEWSWIRE) -- Virtuix Holdings Inc. (NASDAQ: VTIX) has taken a decisive step into the industrial sector with the sale of an Omni One Enterprise system to Tesla’s Optimus humanoid robot division. The purchase, announced July 27, 2026, marks Virtuix’s first confirmed enterprise sale into one of the world’s most closely watched robotics programs, signaling a significant evolution for full-body simulation technology beyond consumer gaming.</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>Electric Commercial Vehicle Market worth $197.55 billion by 2033</v>
+        <v>Club Car Wash Opens New Store in Wentzville with $1 Washes and Giveaway ...</v>
       </c>
       <c r="B948" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C948" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D948" t="str">
         <v>Automotive</v>
       </c>
       <c r="E948" t="str">
-        <v>https://www.getnews.info/story/2026/06/11/electric-commercial-vehicle-market-worth-19755-billion-by-2033/?source=barchart</v>
+        <v>https://pr-inside.com/club-car-wash-opens-new-store-in-wentzville-with-1-washes-and-giveaway-r5206346.htm</v>
       </c>
       <c r="F948" t="str">
-        <v/>
+        <v>(PR-inside.com) Support Local Charity and Get a Chance to Win a $3,500 Vacation WENTZVILLE, MO / ACCESS Newswire / July 30, 2026 / Club Car Wash announces the grand opening of its new location at 970 Great Oaks Blvd, marking the occasion with a $1 Wash special, $3,500 giveaway, and more. For a limited time, guests can get the company's best MVP Wash for $1 ($26 value), and all wash profits will be donated to The Child Advocacy Center of Northeast MO to help support victims of child abuse. "We're proud to be supporting the young members of our community and appreciate The Child ..</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>A Robot Sat in the Driver’s Seat: THINKCAR and MUCAR Brought AI Diagnostics to 200+ KOLs at the AliExpress Brand+ Summer Party in London</v>
+        <v>Club Car Wash Celebrates New Store with $1 Wash for Charity and More</v>
       </c>
       <c r="B949" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C949" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D949" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E949" t="str">
-        <v>https://www.getnews.info/story/2026/06/11/a-robot-sat-in-the-drivers-seat-thinkcar-and-mucar-brought-ai-diagnostics-to-200-kols-at-the-aliexpress-brand-summer-party-in-london/?source=barchart</v>
+        <v>https://pr-inside.com/club-car-wash-celebrates-new-store-with-1-wash-for-charity-and-more-r5206345.htm</v>
       </c>
       <c r="F949" t="str">
-        <v/>
+        <v>(PR-inside.com) First 250 Customers Entered to Win a $3,500 Vacation Giveaway MOUNT VERNON, IL / ACCESS Newswire / July 30, 2026 / Club Car Wash announces its new store at 3806 Broadway St is officially open after acquiring the previous Tsunami Car Wash. The company is marking the occasion with its grand opening $1 Wash special, a $3,500 giveaway, and more. The first 250 customers will receive scratch-off tickets for the chance to win prizes, with free washes indicated on some and one ticket in the mix with the grand prize: a $3,500 vacation gift card bundle. Free, sponsored coffee cards for 7 ..</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>As Capital Markets Reach Historic Heights, Elektros Inc. Emerges as a Company of Growing Interest Across the Electrification, Critical Minerals, and Advanced Transportation Sectors</v>
+        <v>Club Car Wash Holds Grand Opening Event for New Sanger Location</v>
       </c>
       <c r="B950" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C950" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D950" t="str">
-        <v>Automotive</v>
+        <v>Automotive, Education</v>
       </c>
       <c r="E950" t="str">
-        <v>https://www.newswire.com/news/as-capital-markets-reach-historic-heights-elektros-inc-emerges-as-a-company-of</v>
+        <v>https://pr-inside.com/club-car-wash-holds-grand-opening-event-for-new-sanger-location-r5206344.htm</v>
       </c>
       <c r="F950" t="str">
-        <v>With Shares Advancing 27.45% Today, Elektros Inc. (OTC Pink: ELEK) Celebrates Expanding Market Recognition of Its Hard Rock Lithium Strategy, Critical Minerals Opportunities, and Patented Electric Vehicle Charging Technology</v>
+        <v>(PR-inside.com) Get $1 Washes and a Chance to Win a $3,500 Giveaway SANGER, TX / ACCESS Newswire / July 30, 2026 / Club Car Wash announces the grand opening of its new location at 1551 W Chapman Dr, marking the occasion with its $1 Wash special, deals, and a $3,500 giveaway. To mark its entry into the Sanger community, the company is offering its best MVP Wash for only $1 ($26 value), and all profits will be donated to the Sanger Education Foundation, a nonprofit. Club Car Wash is partnering with the organization for a limited time, and all $1 Wash purchases will ..</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
-        <v>As Global Markets Surge to Record Highs, Investors Continue Discovering Elektros Inc.'s Expanding Vision in Lithium, Critical Minerals, and EV Innovation</v>
+        <v>Club Car Wash Opens New Store in Wentzville with $1 Washes and Giveaway</v>
       </c>
       <c r="B951" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C951" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D951" t="str">
         <v>Automotive</v>
       </c>
       <c r="E951" t="str">
-        <v>https://www.newswire.com/news/as-global-markets-surge-to-record-highs-investors-continue-discovering-elektros</v>
+        <v>https://www.newswire.com/news/club-car-wash-opens-new-store-in-wentzville-with-1-washes-and-giveaway</v>
       </c>
       <c r="F951" t="str">
-        <v>Shares of Elektros Inc. (OTC Pink:ELEK) Advanced 27.45% Today as Growing Market Awareness Highlights the Company's Long-Term Focus on Hard Rock Lithium Opportunities and Patented Electric Vehicle Charging Technology</v>
+        <v>Support Local Charity and Get a Chance to Win a $3,500 Vacation</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>As Markets Reach New Highs, Investors Worldwide Continue Discovering Elektros Inc.'s Lithium Opportunities, Critical Minerals Strategy, and Patented EV Charging Technology</v>
+        <v>How Mechanization Is Reshaping Thailand’s Farming Future</v>
       </c>
       <c r="B952" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C952" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D952" t="str">
         <v>Automotive</v>
       </c>
       <c r="E952" t="str">
-        <v>https://www.newswire.com/news/as-markets-reach-new-highs-investors-worldwide-continue-discovering-elektros</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763726</v>
       </c>
       <c r="F952" t="str">
-        <v>Elektros Inc. (OTC Pink: ELEK) Celebrates Strong Market Momentum as Shares Advance 27.45% Today, Reflecting Growing Awareness of the Company's Long-Term Vision in Lithium Mining, Critical Minerals, and Electric Vehicle Innovation</v>
+        <v>Bangkok, Thailand, 2026-07-30 — /EPR Network/ — Thailand’s agricultural sector has long been a cornerstone of the national economy, supporting rural livelihoods and contributing significantly [read full press release...]</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>Vadzo Imaging Positions Falcon-234CGS as an AR0234 Global Shutter USB Camera for Distortion-Free SLAM-Based AMR Navigation</v>
+        <v>Patient Lift Market Regional Growth Insights</v>
       </c>
       <c r="B953" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C953" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D953" t="str">
-        <v>AI, SaaS, Automotive, Media</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E953" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-234cgs-as-an-ar0234-global-shutter-usb-22793969</v>
+        <v>https://express-press-release.net/news/2026/07/30/1765129</v>
       </c>
       <c r="F953" t="str">
-        <v>Vadzo's Falcon-234CGS is an AR0234 Global Shutter USB Camera built on the Onsemi AR0234 sensor, delivering 2MP color global shutter imaging at 1920&amp;times;1200, streaming at 1080p@60fps, 720p@60fps, and VGA@90fps, and UVC-compliant USB 3.0 integration for autonomous mobile robotics, SLAM-based navigation, and edge AI applications where frame-accurate capture under continuous robot motion is a non-negotiable system requirement. As a compact 2MP Global Shutter USB Camera in Vadzo's USB camera series, it connects via USB Type C to Windows, Linux, and Android hosts with zero custom driver requirement, delivering simultaneous full-pixel global shutter exposure across every operating resolution.</v>
+        <v>The Patient Lift Market is experiencing steady growth as healthcare providers increasingly prioritize safe patient handling, caregiver safety, and improved mobility support for individuals with limited physical [read full press release...]</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>Electrification Momentum Accelerates</v>
+        <v>OCAL Financial Outlines How Its Virtual, Finance-First Model Differs From the Traditional Dealership</v>
       </c>
       <c r="B954" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C954" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D954" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E954" t="str">
-        <v>https://www.newswire.com/news/electrification-momentum-accelerates</v>
+        <v>https://www.newsfilecorp.com/release/307230/OCAL-Financial-Outlines-How-Its-Virtual-FinanceFirst-Model-Differs-From-the-Traditional-Dealership</v>
       </c>
       <c r="F954" t="str">
-        <v>Elektros Inc. Highlights Progress in Lithium Opportunities, EV Charging Innovation, and Growing Market Awareness As Global Interest in Energy Infrastructure and Critical Minerals Continues to Expand</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - July 30, 2026) - OCAL Financial Inc. (TSXV: OCAL) ("OCAL" or the "Company") today outlined how its asset-light, finance-first model is structured differently from the traditional dealership approach to selling and financing vehicles.The traditional model depends on physical lots, owned inventory and people-intensive sales and finance processes. It carries fixed costs - land, facilities, vehicle maintenance and unsold inventory - that ultimately flow...</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>DiMora Enterprises Highlights Alfred J. DiMora's Focus on Secure AI and Automotive Technology</v>
+        <v>PlacidWay Expands CAR-T Therapy and Gene-Based Treatment Access in China</v>
       </c>
       <c r="B955" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C955" t="str">
-        <v>PR.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D955" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E955" t="str">
-        <v>https://www.pr.com/press-release/970746</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763635</v>
       </c>
       <c r="F955" t="str">
-        <v>DiMora Enterprises is highlighting Alfred J. DiMora's continued focus on technology development at the intersection of automotive innovation, artificial intelligence, cybersecurity, and data protection. According to the company, DiMora's current work includes PureCipher, a technology platform being developed to explore how artificial intelligence and encryption can support more secure digital systems. The company [PR.com]</v>
+        <v>Colorado, United States, 2026-07-30 — /EPR Network/ — Growing global demand for CAR-T Cell Therapy in China has led PlacidWay Medical Tourism to expand its [read full press release...]</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>Tidal Wave Auto Spa Opens New Express Car Wash in Goldsboro, North ...</v>
+        <v>Diverging Memory Market Outlook in 2027 as DRAM Supply Remains Tight While NAND Flash Supply Conditions Ease, Says TrendForce</v>
       </c>
       <c r="B956" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C956" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D956" t="str">
-        <v>Automotive</v>
+        <v>AI, Automotive</v>
       </c>
       <c r="E956" t="str">
-        <v>https://pr-inside.com/tidal-wave-auto-spa-opens-new-express-car-wash-in-goldsboro-north-r5190625.htm</v>
+        <v>https://www.prnewswire.com/news-releases/diverging-memory-market-outlook-in-2027-as-dram-supply-remains-tight-while-nand-flash-supply-conditions-ease-says-trendforce-302838972.html</v>
       </c>
       <c r="F956" t="str">
-        <v>(PR-inside.com) Grand Opening Celebrations Include Free Washes, Membership Specials, and Giveback Day THOMASTON, GA / ACCESS Newswire / June 11, 2026 / Tidal Wave Auto Spa®, one of the nation's fastest-growing express car wash companies, is pleased to announce the grand opening of its newest express car wash in Goldsboro, North Carolina. Now open at 1027 N Spence Ave, the new express car wash brings fast, friendly car care to the local community. The opening marks the company's 23rd location in North Carolina and another step in continued growth. To celebrate the Grand Opening, the Goldsboro location is offering 12 days of free ..</v>
+        <v>TAIPEI, July 30, 2026 /PRNewswire/ -- TrendForce's latest research on the memory industry reveals that AI will remain the primary driver of memory demand in 2027. However, market dynamics are expected to diverge between DRAM and NAND Flash. On the DRAM side, continued HBM capacity...</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
-        <v>Tidal Wave Auto Spa Opens New Express Car Wash in Goldsboro, North Carolina</v>
+        <v>Quarterhill Awarded $5.25 Million Oklahoma DOT Contract to Modernize Commercial Vehicle Screening Infrastructure</v>
       </c>
       <c r="B957" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C957" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D957" t="str">
         <v>Automotive</v>
       </c>
       <c r="E957" t="str">
-        <v>https://www.newswire.com/news/tidal-wave-auto-spa-opens-new-express-car-wash-in-goldsboro-north-carolina</v>
+        <v>https://www.prnewswire.com/news-releases/quarterhill-awarded-5-25-million-oklahoma-dot-contract-to-modernize-commercial-vehicle-screening-infrastructure-302838713.html</v>
       </c>
       <c r="F957" t="str">
-        <v>Grand Opening Celebrations Include Free Washes, Membership Specials, and Giveback Day</v>
+        <v>Project expands intelligent screening technologies at a major Interstate 35 weigh station, helping improve commercial vehicle operations, roadway safety and freight mobility TORONTO, July 30, 2026 /PRNewswire/ -- Quarterhill Inc. ("Quarterhill" or the "Company") (TSX: QTRH) (OTCQX:...</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>PTOP Announces Hopscotch Air(R) as MOBICARD(TM) 1.8 Enterprise Customer, ...</v>
+        <v>PENSKE STOCK ALERT: Kaskela Law Firm Announces Stockholder Investigation ...</v>
       </c>
       <c r="B958" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C958" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D958" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E958" t="str">
-        <v>https://pr-inside.com/ptop-announces-hopscotch-air-r-as-mobicard-tm-1-8-enterprise-customer-r5190598.htm</v>
+        <v>https://pr-inside.com/penske-stock-alert-kaskela-law-firm-announces-stockholder-investigation-r5206328.htm</v>
       </c>
       <c r="F958" t="str">
-        <v>(PR-inside.com) FAA-Certificated Private Aviation Company Hopscotch Air Inc.® Selects MOBICARD™ 1.8 Enterprise Platform as PTOP Continues Expanding Its Enterprise Customer Base and Commercialization Efforts CAMBRIDGE, MA / ACCESS Newswire / June 11, 2026 / Peer To Peer Network, Inc. (OTC PINK:PTOP), developer of the MobiCard™ digital networking platform, is pleased to announce that Hopscotch Air has adopted MobiCard™ 1.8 as an Enterprise Account customer. Hopscotch Air is a FAA certificated private aviation company focused on providing on regional air mobility solutions, and innovative approaches to private air travel. The company has developed a reputation for connecting travelers with destinations often underserved by traditional ..</v>
+        <v>(PR-inside.com) PHILADELPHIA, PA / ACCESS Newswire / July 30, 2026 / Shareholder litigation firm Kaskela Law LLC announces that it has launched an investigation on behalf of Penske Automotive Group, Inc. (NYSE:PAG) ("Penske Automotive") shareholders. On July 22, 2026, Penske Automotive reported that it had received a proposal from Penske Corp. and Mitsui &amp; Co., Ltd., who collectively own over 72% of the company's stock, to acquire the remaining shares of Penske Automotive stock that they do not currently own for $210.00 per share in cash. The investigation seeks to determine whether the proposed $210.00 per share in cash represents a high enough ..</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>Stellantis and Factorial Integrate Advanced Solid-State Battery into Stellantis Development Vehicle and Launch Road Testing</v>
+        <v>Valvoline Inc. Releases Fiscal 2025 Impact Report Highlighting Progress in People, Communities and Environmental Stewardship</v>
       </c>
       <c r="B959" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C959" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D959" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E959" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356127</v>
+        <v>https://finance.yahoo.com/small-business/articles/valvoline-inc-releases-fiscal-2025-113000009.html</v>
       </c>
       <c r="F959" t="str">
-        <v>- - &amp;#8226; Stellantis has incorporated Factorial&amp;#39;s advanced solid-state battery cells into a Stellantis development vehicle &amp;#8212; the first automotive integration of the technology in North America - &amp;#8226; Road testing now underway to validate performance, safety and reliability under real-world conditions - &amp;#8226; Battery pack leverages a patented mechanical architecture to accommodate solid-state cells - &amp;#8226; Milestone marks the first vehicle in the previously announced multi-stage development vehicle pr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356127</v>
+        <v>LEXINGTON, Ky., July 30, 2026--Valvoline Inc. (NYSE: VVV), the quick, easy, trusted leader in preventive automotive maintenance, today announced the release of its Fiscal 2025 (FY25) Impact Report, highlighting progress across people, communities, environmental stewardship and governance, including a record $1.8 million raised for Children’s Miracle Network.</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>Ladybug Resource Group, Inc. Solidifies Market Dominance With Rare Eco-Certified Manufacturing Assets, Anchoring Global EV Supply Chain Integrity</v>
+        <v>Medical Crutches Market Future Trends and Innovations</v>
       </c>
       <c r="B960" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C960" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D960" t="str">
-        <v>Energy, Retail, Automotive</v>
+        <v>Healthcare, Automotive</v>
       </c>
       <c r="E960" t="str">
-        <v>https://www.newmediawire.com/news/ladybug-resource-group-inc-solidifies-market-dominance-with-rare-eco-certified-manufacturing-assets-anchoring-global-ev-supply-chain-integrity-7087121</v>
+        <v>https://express-press-release.net/news/2026/07/30/1765051</v>
       </c>
       <c r="F960" t="str">
-        <v>TULSA, OK - June 11, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. ("Ladybug" or the "Company") (OTC ID: LBRG) is pleased to announce a definitive milestone in its operational roadmap as its newly integrated manufacturing assets have successfully cleared the industry’s most rigorous 2026 environmental audits. This achievement is headlined by the rare and comprehensive Automated Painting and Surface Treatment Certification, a critical regulatory asset that secures the Company’s position as a mission-critical partner within the global Electric Vehicle (EV) ecosystem. The Achievement of the 2026 Industrial Compliance Milestone In a 2026 global market where major automotive OEMs are aggressively de-risking their supply chains, environmental compliance has shifted from a voluntary goal t</v>
+        <v>The global Medical Crutches Market is witnessing steady growth due to the increasing number of orthopedic surgeries, sports injuries, fractures, and mobility-related disorders worldwide. Medical crutches play [read full press release...]</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>LotLenz Receives Patent Approval for Vehicle Photo Verification Technology ...</v>
+        <v>Sleeping Pods Market Insights into Smart Mobility Infrastructure</v>
       </c>
       <c r="B961" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C961" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D961" t="str">
-        <v>AI, Retail, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E961" t="str">
-        <v>https://pr-inside.com/lotlenz-receives-patent-approval-for-vehicle-photo-verification-technology-r5190579.htm</v>
+        <v>https://express-press-release.net/news/2026/07/30/1765017</v>
       </c>
       <c r="F961" t="str">
-        <v>(PR-inside.com) Patent-approved technology helps AI systems, marketplaces, and automotive platforms verify that vehicle images are authentic, current, and connected to the correct vehicle record. PALM COAST, FL / ACCESS Newswire / June 11, 2026 / LotLenz Technologies announced today that it has received patent approval for core technology designed to authenticate vehicle images and verify their connection to specific vehicle records. The patent-approved technology gives LotLenz a foundation for addressing one of the next major trust challenges in automotive retail: helping dealerships, marketplaces, AI platforms, search engines, lenders, and consumers understand whether vehicle photos are authentic, current, and tied to the correct VIN. As ..</v>
+        <v>The Sleeping Pods Market is gaining remarkable momentum as airports, transportation hubs, commercial spaces, and public infrastructure increasingly prioritize passenger comfort and wellness. As global [read full press release...]</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>Suit Up for Humanity in Bandai Namco's High-octane Sci-fi Action Game GUNDAM ROGUE ORBIT Launching in 2027</v>
+        <v>Infinity IPS Helps Trucking Carriers Recover $280K Annually and Bill 45% Faster With Back Office Outsourcing</v>
       </c>
       <c r="B962" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C962" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D962" t="str">
-        <v>Automotive, Gaming</v>
+        <v>Automotive</v>
       </c>
       <c r="E962" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356101</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763390</v>
       </c>
       <c r="F962" t="str">
-        <v>Bandai Namco Entertainment America Inc. thrilled Sci-Fi game fans today during the Summer Games Fest livestream, revealing the fast-paced, high-mobility action game GUNDAM ROGUE ORBIT . Developed by Bandai Namco Studios Inc., the cinematic title introduces a brand-new timeline in the Gundam saga, where humanity must fight for survival against an unknown threat. The story is a bold new chapter in the Gundam franchise, as a thrilling evolution for longtime fans and a perfect entry point... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356101</v>
+        <v>TAMPA, FL, 2026-07-30 — /EPR Network/ — Infinity IPS, a specialist logistics back-office partner, today announced the expansion of its dedicated Back Office Outsourcing for [read full press release...]</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>AM General Focuses on Future Driven Capabilities at Eurosatory 2026</v>
+        <v>Incity Cash for Scrap Cars Strengthens Scrap Car Removal in Calgary with Same-Day Service</v>
       </c>
       <c r="B963" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C963" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D963" t="str">
         <v>Automotive</v>
       </c>
       <c r="E963" t="str">
-        <v>https://www.prnewswire.com/news-releases/am-general-focuses-on-future-driven-capabilities-at-eurosatory-2026-302797364.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1764978</v>
       </c>
       <c r="F963" t="str">
-        <v>PARIS, June 11, 2026 /PRNewswire/ -- AM General, a leader in military vehicle manufacturing and mobile defense capabilities, will feature next generation vehicles like the Unmanned Ground Vehicle (UGV) and the JLTV A2, each integrated with advanced counter-UAS systems at Eurosatory. The...</v>
+        <v>Calgary, Canada, 2026-07-30 — /EPR Network/ — Incity Cash for Scrap Cars is pleased to announce improved same-day vehicle collection across Calgary. The company continues [read full press release...]</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>Raceway Jeep of Freehold Opens New Jeep and Chrysler Dealership</v>
+        <v>Beijing Review: Young People from China and the U.S. Get an Inside Look at the Future of Robotics</v>
       </c>
       <c r="B964" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C964" t="str">
-        <v>Send2Press</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D964" t="str">
         <v>Automotive</v>
       </c>
       <c r="E964" t="str">
-        <v>https://www.send2press.com/wire/raceway-jeep-of-freehold-opens-new-jeep-and-chrysler-dealership/</v>
+        <v>https://www.prnewswire.com/news-releases/beijing-review-young-people-from-china-and-the-us-get-an-inside-look-at-the-future-of-robotics-302838882.html</v>
       </c>
       <c r="F964" t="str">
-        <v>FREEHOLD, N.J., June 11, 2026 (SEND2PRESS NEWSWIRE) -- Drivers throughout Monmouth and Ocean Counties now have a new hometown destination for all things Jeep and Chrysler. Raceway Jeep of Freehold has officially opened its doors at 4041 Route 9 North in Freehold, New Jersey, bringing an expansive inventory of new Jeep and Chrysler vehicles, along with expert service, to the local community.</v>
+        <v>BEIJING, July 30, 2026 /PRNewswire/ -- On July 21, a China-U.S. youth delegation visited the Robot World in Beijing E-Town, where they got a firsthand glimpse of the future of technology. In the Robot World, the delegates tried out a brain-controlled car race, and watched robots perform a...</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>Dana Incorporated Announces Agreement to Combine with Eaton's Mobility Business, Strengthens Dana's Position as a Leading Global Powertrain Systems Provider</v>
+        <v>Group 1 Agrees to Acquire Hennessy Automobile Dealerships in the Atlanta Market to Advance Proven Cluster Strategy</v>
       </c>
       <c r="B965" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C965" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D965" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E965" t="str">
-        <v>https://www.prnewswire.com/news-releases/dana-incorporated-announces-agreement-to-combine-with-eatons-mobility-business-strengthens-danas-position-as-a-leading-global-powertrain-systems-provider-302797498.html</v>
+        <v>https://www.prnewswire.com/news-releases/group-1-agrees-to-acquire-hennessy-automobile-dealerships-in-the-atlanta-market-to-advance-proven-cluster-strategy-302838323.html</v>
       </c>
       <c r="F965" t="str">
-        <v>Creates a premier, global powertrain leader focused on commercial and light vehicles with approximately $11 billion in sales and approximately $1.7 billion adjusted EBITDA (approximately 15% adjusted EBITDA margin) on a fully synergized, pro forma 2026 estimated basis Values Eaton...</v>
+        <v>Expected to Add Approximately $1.7 Billion in Annualized Revenues and Be Immediately Accretive to EPS Upon Closing HOUSTON, July 30, 2026 /PRNewswire/ -- Group 1 Automotive (NYSE: GPI) ("Group 1" or the "Company"), a Fortune 250 automotive retailer with 251 dealerships located in the U.S....</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>K&amp;P Hydraulic, Thailand’s Leading Company Offering Full Line Hydraulic Services</v>
+        <v>Group 1 Automotive Reports Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B966" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C966" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D966" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E966" t="str">
-        <v>https://pressat.co.uk/releases/kp-hydraulic-thailands-leading-company-offering-full-line-hydraulic-services-6b93c394ac7d2ead6a91a32d0b73075c/</v>
+        <v>https://www.prnewswire.com/news-releases/group-1-automotive-reports-second-quarter-2026-financial-results-302838324.html</v>
       </c>
       <c r="F966" t="str">
-        <v>Thursday 11 June, 2026 K&amp;P Hydraulic Company Limited is a reputed service provider of high quality hydraulic cables for over 40 years now. The cables are made from high quality steel and are offered across categories such as Hydraulic Hose, Industrial Hose, Pre-assembled hydraulic cable, stainless steel strap, coupling and cables, hydraulic system related equipment and group of wind and wind equipment. The company also sells related products such as nylon tape, stainless steel pipes, cable connectors and other equipment related to hydraulic systems. Their services are not just related to one to two industries but are spread across agricultural, construction, automotive, food and heavy machinery industries. The site offers useful information on how to choose the right hydraulic cable or a h</v>
+        <v>Current quarter diluted earnings per common share from continuing operations of $8.62 and current quarter adjusted diluted earnings per common share from continuing operations (a non-GAAP measure) of $9.61 U.S. current quarter SG&amp;A as a % of gross profit of 67.5%; U.S. current quarter...</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>Rockwell Automation Announces Zinkteknik Selects Plex Smart Manufacturing Platform to Standardize Operations and Support Global Growth</v>
+        <v>Razavi Law Group Recognized Among California's Top 10 Motor Vehicle ...</v>
       </c>
       <c r="B967" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C967" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D967" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E967" t="str">
-        <v>https://www.prnewswire.com/news-releases/rockwell-automation-announces-zinkteknik-selects-plex-smart-manufacturing-platform-to-standardize-operations-and-support-global-growth-302788284.html</v>
+        <v>https://pr-inside.com/razavi-law-group-recognized-among-california-s-top-10-motor-vehicle-r5206227.htm</v>
       </c>
       <c r="F967" t="str">
-        <v>Automotive tier 2 zinc die-casting manufacturer adopts cloud-based MES, QMS, EDI and analytics to provide real-time visibility, traceability and quality across a new greenfield facility STOCKHOLM, June 11, 2026 /PRNewswire/ -- Rockwell Automation, the world's largest company dedicated to...</v>
+        <v>(PR-inside.com) The recognition highlights the firm's commitment to investigating complex cases and securing meaningful results for injury victims across California. LOS ANGELES, CA / ACCESS Newswire / July 30, 2026 /Razavi Law Group is proud to announce that it has been recognized byTopVerdict.comas one of the Top 10 Motor Vehicle Accident Settlement Firms in California for 2025, earning a place on the prestigious list after securing an $11.5 million settlement on behalf of a catastrophically injured client. The result was achieved by founder and CEOAli Razavi . Unlike many legal awards, TopVerdict rankings are not based on nominations or applications. TopVerdict recognizes the ..</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>Cellectis présente les résultats finaux de phase 1 pour lasmé-cel et des résultats préliminaires pour éti-cel au congrès de l’EHA 2026</v>
+        <v>Razavi Law Group Recognized Among California's Top 10 Motor Vehicle Accident Settlement Firms After $11.5 Million Recovery</v>
       </c>
       <c r="B968" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C968" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D968" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E968" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310207/0/fr/Cellectis-pr%C3%A9sente-les-r%C3%A9sultats-finaux-de-phase-1-pour-lasm%C3%A9-cel-et-des-r%C3%A9sultats-pr%C3%A9liminaires-pour-%C3%A9ti-cel-au-congr%C3%A8s-de-l-EHA-2026.html</v>
+        <v>https://www.newswire.com/news/razavi-law-group-recognized-among-californias-top-10-motor-vehicle-22835925</v>
       </c>
       <c r="F968" t="str">
-        <v>NEW YORK, 11 juin 2026 (GLOBE NEWSWIRE) -- Cellectis (Euronext Growth: ALCLS - Nasdaq: CLLS), société de biotechnologie de stade clinique qui utilise sa plateforme pionnière d’édition du génome pour développer des thérapies cellulaires et géniques, présente les données finales de phase 1 de l'essai clinique BALLI-01, évaluant lasmé-cel, un CAR-T allogénique ciblant l’antigène CD22, chez des patients atteints de leucémie lymphoblastique aigüe à cellules B (LLA-B) en rechute ou réfractaire, ainsi que des données préliminaires de l'essai clinique NATHALI-01 évaluant éti-cel, un CAR-T allogénique ciblant CD20 et CD22 chez des patients atteints de lymphome non Hodgkinien (LNH) en rechute ou réfractaire, lors du congrès annuel de L’ European Hematology Association (EHA) 2026.</v>
+        <v>The recognition highlights the firm's commitment to investigating complex cases and securing meaningful results for injury victims across California.</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>Cellectis Presents Final Phase 1 Results of Lasme-cel and Preliminary Results on Eti-cel at EHA 2026 Congress</v>
+        <v>Hampshire technology company backs rising British F4 star Haarni Sadiq from Fareham</v>
       </c>
       <c r="B969" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C969" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D969" t="str">
-        <v>Finance, SaaS, Healthcare, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E969" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310207/0/en/Cellectis-Presents-Final-Phase-1-Results-of-Lasme-cel-and-Preliminary-Results-on-Eti-cel-at-EHA-2026-Congress.html</v>
+        <v>https://www.prnewswire.com/news-releases/hampshire-technology-company-backs-rising-british-f4-star-haarni-sadiq-from-fareham-302837874.html</v>
       </c>
       <c r="F969" t="str">
-        <v>NEW YORK, June 11, 2026 (GLOBE NEWSWIRE) -- Cellectis (the “Company”) (Euronext Growth: ALCLS - NASDAQ: CLLS), a clinical-stage biotechnology company using its pioneering gene editing platform to develop life-saving cell and gene therapies, presents final Phase 1 data from the BALLI-01 clinical trial evaluating lasme-cel, a CD22 directed allogeneic CAR-T therapy, in patients with relapsed/refractory B-cell acute lymphoblastic leukemia (r/r B-ALL), and preliminary data from the NATHALI-01 study evaluating eti-cel, a dual CD20 and CD22 directed CAR-T in relapsed/refractory B-cell non Hodgkin lymphoma (r/r B-NHL), at the European Hematology Association (EHA) 2026 Annual Congress.</v>
+        <v>PORTSMOUTH, England, July 30, 2026 /PRNewswire/ -- Portsmouth technology company, Bell Integration, is backing one of the county's most promising young motorsport talents at the start of his career. Just 16, the Fareham-born driver is competing in his first full season of British Formula...</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>Route1 Inc. Adopts Shareholder Rights Plan</v>
+        <v>Associated Designs | Single-Story Cottage Home Plan Combines Smart Design and Everyday Comfort</v>
       </c>
       <c r="B970" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C970" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D970" t="str">
         <v>Automotive</v>
       </c>
       <c r="E970" t="str">
-        <v>https://pr-inside.com/route1-inc-adopts-shareholder-rights-plan-r5190466.htm</v>
+        <v>https://www.prunderground.com/associated-designs-single-story-cottage-home-plan-combines-smart-design-and-everyday-comfort/cms71j88v11frkyvo0mji02za</v>
       </c>
       <c r="F970" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / June 10, 2026 /Route1 Inc. ("Route1" or the "Company") (TSXV:ROI), a provider of technology-enabled services focused on parking operations, public safety, and mobility, is pleased to announce that it has adopted a shareholder rights plan (the "Rights Plan") effective as of June 10, 2026 (the "Effective Date"). The Rights Plan has been adopted with a view to ensuring, to the extent possible, that all shareholders of the Company are treated fairly in connection with any takeover bid for the Company. Pursuant to the Rights Plan, one right (the "Right") attaches to each common share of the ..</v>
+        <v>As more homeowners prioritize efficient layouts, comfortable gathering spaces, and timeless curb appeal, contemporary cottage house plans continue to rank among today's most desirable home designs. The Caspian delivers all of these features in a thoughtfully planned single-story home with three bedrooms, an open-concept living area, abundant natural light, and a two-car garage. Designed for growing families, empty nesters, and first-time homeowners alike, this home plan offers the flexibility and functionality that modern lifestyles demand while maintaining the inviting character of a classic cottage. The post Associated Designs | Single-Story Cottage Home Plan Combines Smart Design and Everyday Comfort first appeared on</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>Kapsch TrafficCom AG Presents Preliminary Results for 2025/26 and Adapts Its Financial Calendar</v>
+        <v>A First Edition Bentley Continental GT Car Is Available at Jake's Motorcars</v>
       </c>
       <c r="B971" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C971" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D971" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E971" t="str">
-        <v>https://www.newmediawire.com/news/kapsch-trafficcom-ag-presents-preliminary-results-for-2025-26-and-adapts-its-financial-calendar-7087110</v>
+        <v>https://www.prnewswire.com/news-releases/a-first-edition-bentley-continental-gt-car-is-available-at-jakes-motorcars-302838012.html</v>
       </c>
       <c r="F971" t="str">
-        <v xml:space="preserve">Revenue of EUR 430.6 million, EBIT of EUR 7.6 million, and EBITDA of EUR 20.6 million Key figures will be published on June 17 and the annual financial report on July 29 VIENNA, AUSTRIA - June 10, 2026 ( NEWMEDIAWIRE ) - Kapsch TrafficCom AG announces that the preliminary results for the 2025/26 fiscal year are slightly above expectations. Accordingly, revenue amounted to EUR 430.6 million (expectations were around EUR 420 million) and EBIT to EUR 7.6 million (expectations were around EUR 7 million). The key financial figures for 2025/26 will be published on June 17, 2026, as announced, with the annual financial report to follow on July 29, 2026. Kapsch TrafficCom is a globally renowned provider of transportation solutions for sustainable mobility, with successful projects in more than 50 </v>
+        <v>SAN DIEGO and LA JOLLA, Calif., July 30, 2026 /PRNewswire/ -- Jake's Motorcars in La Jolla, California, is now offering the First Edition Bentley Continental GT, bringing refined luxury, exhilarating performance, distinctive styling and sophisticated craftsmanship to discerning drivers....</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>Personal Alarms Australia Launches Mobile 4G Devices for Emergency Support</v>
+        <v>More speed, more efficiency: BMW Group realigns for tougher competition</v>
       </c>
       <c r="B972" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C972" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-bmw</v>
       </c>
       <c r="D972" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E972" t="str">
-        <v>https://www.prnewswire.com/news-releases/personal-alarms-australia-launches-mobile-4g-devices-for-emergency-support-302797317.html</v>
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0459734EN?language=en</v>
       </c>
       <c r="F972" t="str">
-        <v>Most falls occur in public spaces, but many detection systems work only within a small radius of the home. Personal Alarms Australia aims to support mobility while ensuring a level of fall protection wherever someone may be. SYDNEY, June 10, 2026 /PRNewswire/ -- Personal Alarms Australia...</v>
+        <v>+++ Q2 Group pre-tax earnings (EBT) of €1,697 million (-35.1%); EBT margin at 5.4% +++ H1 Group EBT of €4,045 million (-29.4%); EBT margin at 6,5 % +++ Q2 Automotive segment EBIT margin at 2.3% +++ Neue Klasse gains traction: BEV deliveries in Europe rose by more than one-third in Q2 +++ Agreement reached with the Works Council on workforce restructuring program +++ CEO Nedeljković: “Preparing the BMW Group for growing challenges” +++</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>Martinrea International Inc. Holds Annual General Meeting</v>
+        <v>Strong Q2 2026 operating performance in a tough used car market, H1 2026 results in line with PowerUP 2026 targets, c. EUR 700m distribution to shareholders</v>
       </c>
       <c r="B973" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C973" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D973" t="str">
         <v>Automotive</v>
       </c>
       <c r="E973" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3310140/0/en/Martinrea-International-Inc-Holds-Annual-General-Meeting.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3335764/0/en/Strong-Q2-2026-operating-performance-in-a-tough-used-car-market-H1-2026-results-in-line-with-PowerUP-2026-targets-c-EUR-700m-distribution-to-shareholders.html</v>
       </c>
       <c r="F973" t="str">
-        <v>TORONTO, June 10, 2026 (GLOBE NEWSWIRE) -- Martinrea International Inc. (“Martinrea” or the “Company”) (TSX : MRE), a diversified and global automotive supplier engaged in the design, development and manufacturing of highly engineered, value-added Lightweight Structures and Propulsion Systems, today announced the results of the election of directors at its annual general meeting.</v>
+        <v>NET INCOME GROUP SHARE OF EUR 248 MILLION, DOWN 8.7% VS. Q2 2025 RETURN ON TANGIBLE EQUITY (ROTE) AT 13.4% VS. 13.7% IN Q2 2025 SHARE BUYBACK OF EUR 450 MILLION, EXCEPTIONAL CASH DIVIDEND OF EUR 0.32 PER SHARE TO BE PAID ON 10 SEPTEMBER 2026</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>American EV Jobs Alliance Launches "CA EV Jobs" Campaign Urging Lawmakers to Fund California's $200 Million EV Incentive Program</v>
+        <v>Automotive Cybersecurity News Q2 2026 – Threat Intelligence from PCA shows auto cybersecurity vulnerabilities more than double</v>
       </c>
       <c r="B974" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C974" t="str">
-        <v>PR Newswire</v>
+        <v>GetNews</v>
       </c>
       <c r="D974" t="str">
         <v>Automotive</v>
       </c>
       <c r="E974" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-ev-jobs-alliance-launches-ca-ev-jobs-campaign-urging-lawmakers-to-fund-californias-200-million-ev-incentive-program-302797143.html</v>
+        <v>https://www.getnews.info/story/2026/07/29/automotive-cybersecurity-news-q2-2026-threat-intelligence-from-pca-shows-auto-cybersecurity-vulnerabilities-more-than-double/?source=barchart</v>
       </c>
       <c r="F974" t="str">
-        <v>Statewide campaign features constituent texting, advertising and CAEVJobs.org as budget negotiations enter the final stretch SACRAMENTO, Calif., June 10, 2026 /PRNewswire/ -- The American EV Jobs Alliance today announced the launch of CAEVJobs.org, a statewide advocacy campaign urging the...</v>
+        <v/>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
-        <v>The Building Blocks of Tomorrow's Economy: Lithium Mining, Critical ...</v>
+        <v>ALUKOVINYL Introduces Neo Chrome Vinyl Wrap Collection for High-Impact Visual Vehicle Customization</v>
       </c>
       <c r="B975" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C975" t="str">
-        <v>PR-Inside</v>
+        <v>GetNews</v>
       </c>
       <c r="D975" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E975" t="str">
-        <v>https://pr-inside.com/the-building-blocks-of-tomorrow-s-economy-lithium-mining-critical-r5190450.htm</v>
+        <v>https://www.getnews.info/story/2026/07/29/alukovinyl-introduces-neo-chrome-vinyl-wrap-collection-for-highimpact-visual-vehicle-customization/?source=barchart</v>
       </c>
       <c r="F975" t="str">
-        <v>(PR-inside.com) A Distinct Opportunity for Microcap and Institutional Investors Seeking Exposure to the Future of Energy, Innovation, and Electrification WEST PALM BEACH, FL / ACCESS Newswire / June 10, 2026 / Elektros Inc. (OTC PINK:ELEK) continues to advance its vision of participating in key sectors that many investors view as important to the future of global electrification and energy infrastructure. The Company's strategic focus includes lithium mining opportunities, rare earth mineral initiatives, and proprietary electric vehicle patent technology designed to address evolving transportation and energy demands. As global interest in electrification, battery technology, and critical mineral supply chains continues to grow, Elektros believes ..</v>
+        <v/>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>The Building Blocks of Tomorrow's Economy: Lithium Mining, Critical Rare Earth Minerals, and Proprietary EV Patent Technology Unite Through Elektros Inc.</v>
+        <v>Investor Alert: Deadline Approaching to Join Verra Mobility Corporation ...</v>
       </c>
       <c r="B976" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C976" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D976" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E976" t="str">
-        <v>https://www.newswire.com/news/the-building-blocks-of-tomorrows-economy-lithium-mining-critical-rare-earth</v>
+        <v>https://pr-inside.com/investor-alert-deadline-approaching-to-join-verra-mobility-corporation-r5206187.htm</v>
       </c>
       <c r="F976" t="str">
-        <v>A Distinct Opportunity for Microcap and Institutional Investors Seeking Exposure to the Future of Energy, Innovation, and Electrification</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 29, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation that ..</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>Lithium Mining, Critical Rare Earth Minerals, and Proprietary EV Patent ...</v>
+        <v>Waterbury Car Accident Attorney Dan Petroskey Explains How Long a Car Accident Lawsuit Takes in Connecticut Superior Court</v>
       </c>
       <c r="B977" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C977" t="str">
-        <v>PR-Inside</v>
+        <v>GetNews</v>
       </c>
       <c r="D977" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E977" t="str">
-        <v>https://pr-inside.com/lithium-mining-critical-rare-earth-minerals-and-proprietary-ev-patent-r5190447.htm</v>
+        <v>https://www.getnews.info/story/2026/07/29/waterbury-car-accident-attorney-dan-petroskey-explains-how-long-a-car-accident-lawsuit-takes-in-connecticut-superior-court/?source=barchart</v>
       </c>
       <c r="F977" t="str">
-        <v>(PR-inside.com) An Emerging Opportunity for Microcap and Institutional Investors Seeking Exposure to the Technologies Powering Tomorrow WEST PALM BEACH, FL / ACCESS Newswire / June 10, 2026 / Elektros Inc. (OTC PINK:ELEK) continues to advance its vision of participating in key sectors that many investors view as important to the future of global electrification and energy infrastructure. The Company's strategic focus includes lithium mining opportunities, rare earth mineral initiatives, and proprietary electric vehicle patent technology designed to address evolving transportation and energy demands. As global interest in electrification, battery technology, and critical mineral supply chains continues to grow, Elektros believes that awareness of ..</v>
+        <v/>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>Lithium Mining, Critical Rare Earth Minerals, and Proprietary EV Patent Technology Come Together Through Elektros Inc.</v>
+        <v>VRRM DEADLINE: ROSEN, A LEADING LAW FIRM, Encourages Verra Mobility ...</v>
       </c>
       <c r="B978" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C978" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D978" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E978" t="str">
-        <v>https://www.newswire.com/news/lithium-mining-critical-rare-earth-minerals-and-proprietary-ev-patent</v>
+        <v>https://pr-inside.com/vrrm-deadline-rosen-a-leading-law-firm-encourages-verra-mobility-r5206174.htm</v>
       </c>
       <c r="F978" t="str">
-        <v>An Emerging Opportunity for Microcap and Institutional Investors Seeking Exposure to the Technologies Powering Tomorrow</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 29, 2026 /WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ:VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline. SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency fee arrangement. WHAT TO DO NEXT: To join the Verra class action, go to https://rosenlegal.com/cases/verra-mobility-corporation-2026/join or call Phillip Kim, ..</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>MICROCAP, INSTITUTIONAL, AND FORWARD-THINKING INVESTORS: A Rare Opportunity to Gain Exposure to Lithium Mining, Critical Rare Earth Minerals, and Proprietary EV Patent Technology Through Elektros Inc.</v>
+        <v>Au-delà du coup de sifflet final : LEPAS poursuit sa vision d’une mobilité élégante avec sa gamme mondiale</v>
       </c>
       <c r="B979" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C979" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D979" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E979" t="str">
-        <v>https://www.newswire.com/news/microcap-institutional-and-forward-thinking-investors-a-rare-opportunity-to</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3335707/0/fr/Au-del%C3%A0-du-coup-de-sifflet-final-LEPAS-poursuit-sa-vision-d-une-mobilit%C3%A9-%C3%A9l%C3%A9gante-avec-sa-gamme-mondiale.html</v>
       </c>
       <c r="F979" t="str">
-        <v>Positioned at the Intersection of Energy, Electrification, and Innovation</v>
+        <v>WUHU, Chine, 30 juill. 2026 (GLOBE NEWSWIRE) -- LEPAS, la marque de véhicules à énergies nouvelles (NEV) de milieu à haut de gamme de Chery Auto, poursuit son expansion sur les marchés mondiaux grâce à une gamme complète de véhicules NEV comprenant les modèles LEPAS L4 EV, LEPAS L6 EV et LEPAS L8 PHEV. Cette nouvelle gamme illustre l’engagement de LEPAS en faveur d’une mobilité élégante, en associant design raffiné, technologies intelligentes et espace premium afin de répondre à une grande diversité de besoins de mobilité à travers le monde.</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>A Distinct Opportunity for Microcap and Institutional Investors: Gain Exposure to Lithium Mining, Critical Rare Earth Minerals, and EV Patent Technology Through Elektros Inc.</v>
+        <v>Depois do Apito Final: LEPAS Impulsiona a Mobilidade Elegante com sua Linha Global</v>
       </c>
       <c r="B980" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C980" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D980" t="str">
         <v>Automotive</v>
       </c>
       <c r="E980" t="str">
-        <v>https://www.newswire.com/news/a-distinct-opportunity-for-microcap-and-institutional-investors-gain-exposure</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3335707/0/pt/Depois-do-Apito-Final-LEPAS-Impulsiona-a-Mobilidade-Elegante-com-sua-Linha-Global.html</v>
       </c>
       <c r="F980" t="str">
-        <v/>
+        <v>WUHU, China, July 29, 2026 (GLOBE NEWSWIRE) -- LEPAS, a marca de veículos de nova energia (NEV) da Chery Auto voltada para o segmento intermediário a premium, avança a expansão global de mercado com uma linha abrangente de NEVs com o LEPAS L4 EV, LEPAS L6 EV e LEPAS L8 PHEV. A nova linha é um exemplo do compromisso da LEPAS com a mobilidade elegante, com a combinação de design elegante, tecnologias inteligentes e espaço requintado, atendendo às diversas necessidades de mobilidade dos mercados globais.</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>Global Automotive Oil Strainer Market to Reach USD 457.84 Million by 2033, Driven by Engine Contamination Management Demands and Expanding Vehicle Parc at 8.7% CAGR: Verified Market Research</v>
+        <v>Más allá del silbato final: LEPAS impulsa la movilidad elegante con su gama global</v>
       </c>
       <c r="B981" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C981" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D981" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E981" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-automotive-oil-strainer-market-to-reach-usd-457-84-million-by-2033--driven-by-engine-contamination-management-demands-and-expanding-vehicle-parc-at-8-7-cagr-verified-market-research-302796664.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3335707/0/es/M%C3%A1s-all%C3%A1-del-silbato-final-LEPAS-impulsa-la-movilidad-elegante-con-su-gama-global.html</v>
       </c>
       <c r="F981" t="str">
-        <v>Tightening engine contamination management standards, accelerating vehicle parc expansion in emerging markets, and growing fleet operator demand for preventive maintenance components are reshaping the Global Automotive Oil Strainer Market into a sustained high-growth segment within the...</v>
+        <v>WUHU, China, July 29, 2026 (GLOBE NEWSWIRE) -- LEPAS, la marca de vehículos de nueva energía (NEV) de gama media a alta de Chery Auto, continúa avanzando en su expansión en los mercados globales con una completa gama de vehículos de nueva energía integrada por el LEPAS L4 EV, el LEPAS L6 EV y el LEPAS L8 PHEV. La nueva gama pone de manifiesto el compromiso de LEPAS con la movilidad elegante mediante una combinación de diseño elegante, tecnologías inteligentes y un espacio refinado, dando respuesta a las diversas necesidades de movilidad en los mercados globales.</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>CarChat24 Celebrates 19 Years of Automotive Chat Innovation and Introduces New AI-Powered Features</v>
+        <v>Melangkaui Wisel Penamat: LEPAS Memacu Mobiliti Elegan ke Hadapan dengan Rangkaian Global</v>
       </c>
       <c r="B982" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C982" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D982" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E982" t="str">
-        <v>https://www.prweb.com/releases/carchat24-celebrates-19-years-of-automotive-chat-innovation-and-introduces-new-ai-powered-features-302795983.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3335707/0/ms/Melangkaui-Wisel-Penamat-LEPAS-Memacu-Mobiliti-Elegan-ke-Hadapan-dengan-Rangkaian-Global.html</v>
       </c>
       <c r="F982" t="str">
-        <v>CarChat24 is celebrating its 19th anniversary of helping automotive dealerships engage website visitors and generate more qualified leads. Founded in June 2007, the company continues to innovate with the introduction of new AI-powered features designed to enhance customer engagement,...</v>
+        <v>WUHU, China, July 30, 2026 (GLOBE NEWSWIRE) -- LEPAS, jenama kenderaan tenaga baharu (NEV) segmen pertengahan hingga premium milik Chery Auto, sedang memperkukuh peluasan pasaran globalnya dengan memperkenalkan rangkaian NEV menyeluruh yang menampilkan LEPAS L4 EV, LEPAS L6 EV, dan LEPAS L8 PHEV. Rangkaian baharu ini menzahirkan komitmen LEPAS terhadap mobiliti elegan melalui gabungan reka bentuk bergaya, teknologi pintar serta ruang dalaman yang anggun, sekali gus memenuhi keperluan mobiliti pelbagai segmen di pasaran global.</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>VIKING® Car Care Expands V+™ Line with New Wheel Barrel Brush</v>
+        <v>Selepas Peluit Akhir: LEPAS Terus Melaju Elegan Bersama Jajaran Model Globalnya</v>
       </c>
       <c r="B983" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C983" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D983" t="str">
         <v>Automotive</v>
       </c>
       <c r="E983" t="str">
-        <v>https://www.prweb.com/releases/viking-car-care-expands-v-line-with-new-wheel-barrel-brush-302795979.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3335707/0/id/Selepas-Peluit-Akhir-LEPAS-Terus-Melaju-Elegan-Bersama-Jajaran-Model-Globalnya.html</v>
       </c>
       <c r="F983" t="str">
-        <v>Premium V+ lineup continues to grow with tools designed to deliver better results—while keeping car care easy ST. LOUIS, June 10, 2026 /PRNewswire-PRWeb/ -- VIKING® Car Care, a trusted name in car care accessories for more than 50 years, announces the expansion of its V+™ premium line,...</v>
+        <v>WUHU, Tiongkok, July 30, 2026 (GLOBE NEWSWIRE) -- LEPAS, merek kendaraan energi baru (NEV) segmen menengah hingga premium produksi Chery Auto, terus memperkuat ekspansinya di pasar global melalui jajaran produk NEV yang semakin lengkap, yang mencakup LEPAS L4 EV, LEPAS L6 EV, dan LEPAS L8 PHEV. Jajaran terbaru ini mencerminkan komitmen LEPAS dalam menghadirkan mobilitas elegan melalui perpaduan desain berkelas, teknologi cerdas, dan kabin menawan yang dirancang untuk menjawab beragam kebutuhan mobilitas konsumen di berbagai pasar dunia.</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>Vishay Intertechnology Extends ILHB Series of Automotive Grade Ferrite Beads to Support Wider Range of EMC Noise Reduction Applications</v>
+        <v>Über den Schlusspfiff hinaus: LEPAS treibt elegante Mobilität mit seiner globalen Modellpalette voran</v>
       </c>
       <c r="B984" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C984" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D984" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E984" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309909/0/en/Vishay-Intertechnology-Extends-ILHB-Series-of-Automotive-Grade-Ferrite-Beads-to-Support-Wider-Range-of-EMC-Noise-Reduction-Applications.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3335707/0/de/%C3%9Cber-den-Schlusspfiff-hinaus-LEPAS-treibt-elegante-Mobilit%C3%A4t-mit-seiner-globalen-Modellpalette-voran.html</v>
       </c>
       <c r="F984" t="str">
-        <v>Devices Now Available in Smaller 0402, 0603, 0805, 1008, and 1206 Case Sizes, With Higher Current to 6 A and a Wider Range of Impedance Values From 10 Ω to 2700 Ω</v>
+        <v>WUHU, China, July 30, 2026 (GLOBE NEWSWIRE) -- LEPAS, die NEV-Marke von Chery Auto im mittleren bis gehobenen Segment, treibt ihre internationale Expansion mit einer umfassenden Modellpalette konsequent voran. Zum Portfolio gehören der LEPAS L4 EV, der LEPAS L6 EV sowie der LEPAS L8 PHEV. Mit der neuen Modellpalette unterstreicht LEPAS seinen Anspruch an elegante Mobilität. Stilvolles Design, intelligente Technologien und ein hochwertiges Raumkonzept bilden die Grundlage für ein Fahrerlebnis, das den vielfältigen Anforderungen internationaler Märkte gerecht wird.</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>Boomerang Ventures Invests in KinetiTec</v>
+        <v>מעבר לשריקת הסיום: LEPAS מקדמת ניידות אלגנטית באמצעות ההיצע הגלובלי שלה</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C985" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D985" t="str">
-        <v>SaaS, Healthcare, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E985" t="str">
-        <v>https://pr-inside.com/boomerang-ventures-invests-in-kinetitec-r5190415.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3335707/0/he/%D7%9E%D7%A2%D7%91%D7%A8-%D7%9C%D7%A9%D7%A8%D7%99%D7%A7%D7%AA-%D7%94%D7%A1%D7%99%D7%95%D7%9D-LEPAS-%D7%9E%D7%A7%D7%93%D7%9E%D7%AA-%D7%A0%D7%99%D7%99%D7%93%D7%95%D7%AA-%D7%90%D7%9C%D7%92%D7%A0%D7%98%D7%99%D7%AA-%D7%91%D7%90%D7%9E%D7%A6%D7%A2%D7%95%D7%AA-%D7%94%D7%94%D7%99%D7%A6%D7%A2-%D7%94%D7%92%D7%9C%D7%95%D7%91%D7%9C%D7%99-%D7%A9%D7%9C%D7%94.html</v>
       </c>
       <c r="F985" t="str">
-        <v>(PR-inside.com) Appoints MedTech Veteran Kathy Phlegar as CEO to Lead Next Phase of Clinical Validation and Commercial Expansion of SPARK, a Mobility Intelligence Platform INDIANAPOLIS, IN / ACCESS Newswire / June 10, 2026 /Boomerang Ventures has made a strategic pre-seed investment in KinetiTec, an early-stage medical device and SaaS company developing SPARK™ , an in-bed mobility intelligence platform designed to reduce hospital-acquired complications and improve recovery. The investment represents a significant portion of KinetiTec's $1 million pre-seed round, with $475K committed to date. Concurrent with the investment, KinetiTec has appointed Kathy Phlegar as CEO, bringing more than 20 years of experience scaling ..</v>
+        <v>ווהו, סין, July 30, 2026 (GLOBE NEWSWIRE) -- LEPAS , מותג רכבי האנרגיה החדשה ( NEV ) של Chery Auto הממוקם בטווח שבין רמת הביניים לפרמיום, מקדם את התרחבותו בשווקים הגלובליים באמצעות היצע דגמים מקיף הכולל את ה- LEPAS L4 EV , ה- LEPAS L6 EV וה- LEPAS L8 PHEV . סדרת הדגמים החדשה משקפת את מחויבותו של המותג לניידות אלגנטית, המשלבת עיצוב מעודן, טכנולוגיות חכמות ומרחב פנימי איכותי ומרווח, במטרה לתת מענה לצרכי ניידות מגוונים בשווקים ברחבי העולם.</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>INNEOVA HOLDINGS LIMTED ANNOUNCES RECEIPT OF NASDAQ EXTENSION OF COMPLIANCE PERIOD REGARDING MINIMUM PRICE DEFICIENCY</v>
+        <v>มากกว่าเสียงนกหวีดจบเกมการแข่งขัน: LEPAS ขับเคลื่อนการเดินทางเหนือระดับสู่อนาคตด้วยไลน์อัประดับโลก</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C986" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D986" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E986" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309898/0/en/INNEOVA-HOLDINGS-LIMTED-ANNOUNCES-RECEIPT-OF-NASDAQ-EXTENSION-OF-COMPLIANCE-PERIOD-REGARDING-MINIMUM-PRICE-DEFICIENCY.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3335707/0/th/%E0%B8%A1%E0%B8%B2%E0%B8%81%E0%B8%81%E0%B8%A7%E0%B9%88%E0%B8%B2%E0%B9%80%E0%B8%AA%E0%B8%B5%E0%B8%A2%E0%B8%87%E0%B8%99%E0%B8%81%E0%B8%AB%E0%B8%A7%E0%B8%B5%E0%B8%94%E0%B8%88%E0%B8%9A%E0%B9%80%E0%B8%81%E0%B8%A1%E0%B8%81%E0%B8%B2%E0%B8%A3%E0%B9%81%E0%B8%82%E0%B9%88%E0%B8%87%E0%B8%82%E0%B8%B1%E0%B8%99-LEPAS-%E0%B8%82%E0%B8%B1%E0%B8%9A%E0%B9%80%E0%B8%84%E0%B8%A5%E0%B8%B7%E0%B9%88%E0%B8%AD%E0%B8%99%E0%B8%81%E0%B8%B2%E0%B8%A3%E0%B9%80%E0%B8%94%E0%B8%B4%E0%B8%99%E0%B8%97%E0%B8%B2%E0%B8%87%E0%B9%80%E0%B8%AB%E0%B8%99%E0%B8%B7%E0%B8%AD%E0%B8%A3%E0%B8%B0%E0%B8%94%E0%B8%B1%E0%B8%9A%E0%B8%AA%E0%B8%B9%E0%B9%88%E0%B8%AD%E0%B8%99%E0%B8%B2%E0%B8%84%E0%B8%95%E0%B8%94%E0%B9%89%E0%B8%A7%E0%B8%A2%E0%B9%84%E0%B8%A5%E0%B8%99%E0%B9%8C%E0%B8%AD%E0%B8%B1%E0%B8%9B%E0%B8%A3%E0%B8%B0%E0%B8%94%E0%B8%B1%E0%B8%9A%E0%B9%82%E0%B8%A5%E0%B8%81.html</v>
       </c>
       <c r="F986" t="str">
-        <v xml:space="preserve">SINGAPORE, June 10, 2026 (GLOBE NEWSWIRE) -- INNEOVA Holdings Limited (“INNEOVA” or the “Company”) (Nasdaq: INEO), a leading Singapore-based provider of high-quality Original Equipment Manufacturer, third-party branded and in-house branded replacement parts for motor vehicles and non-vehicle combustion engines and system lifecycle analysis and engineering services for infrastructure and mobility platforms, previously announced that it received a notification letter from The Nasdaq Stock Market LLC (“Nasdaq”) dated December 8, 2025, notifying the Company that based on the closing bid price of the Company for the period from October 24, 2025 to December 5, 2025, the Company no longer met the continued listing requirement of Nasdaq under Nasdaq Listing Rules 5550(a)(2), to maintain a minimum </v>
+        <v>อู๋หู ประเทศจีน, July 30, 2026 (GLOBE NEWSWIRE) -- LEPAS แบรนด์รถยนต์ NEV ระดับกึ่งพรีเมียมในเครือ Chery Auto เดินหน้ารุกตลาดโลกเต็มกำลังด้วยไลน์อัปรถยนต์ไฟฟ้าที่ครอบคลุม นำโดย LEPAS L4 EV, LEPAS L6 EV และ LEPAS L8 PHEV ไลน์อัปใหม่นี้แสดงถึงความมุ่งมั่นของ LEPAS ในการมอบประสบการณ์การเดินทางที่หรูหราเหนือระดับ ผ่านการผสานงานดีไซน์อันงดงาม เทคโนโลยีอัจฉริยะ และพื้นที่ห้องโดยสารที่ประณีต ตอบโจทย์ทุกความต้องการด้านการเดินทางที่หลากหลายในตลาดทั่วโลก</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>InventHelp Inventor Develops New Wind-Driven Power System for Electric Vehicles (LBT-9714)</v>
+        <v>試合終了後のその先へ: レパス、グローバルラインナップでエレガントなモビリティを推進</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C987" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D987" t="str">
-        <v>Energy, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E987" t="str">
-        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-new-wind-driven-power-system-for-electric-vehicles-lbt-9714-302791195.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3335707/0/ja/%E8%A9%A6%E5%90%88%E7%B5%82%E4%BA%86%E5%BE%8C%E3%81%AE%E3%81%9D%E3%81%AE%E5%85%88%E3%81%B8-%E3%83%AC%E3%83%91%E3%82%B9-%E3%82%B0%E3%83%AD%E3%83%BC%E3%83%90%E3%83%AB%E3%83%A9%E3%82%A4%E3%83%B3%E3%83%8A%E3%83%83%E3%83%97%E3%81%A7%E3%82%A8%E3%83%AC%E3%82%AC%E3%83%B3%E3%83%88%E3%81%AA%E3%83%A2%E3%83%93%E3%83%AA%E3%83%86%E3%82%A3%E3%82%92%E6%8E%A8%E9%80%B2.html</v>
       </c>
       <c r="F987" t="str">
-        <v>PITTSBURGH, June 10, 2026 /PRNewswire/ -- "I thought there should be a way to use wind power to generate electricity while traveling in an electric vehicle," said an inventor, from Cyclone, Pa., "so I invented THE KOHLER RAMAIR CHARGER. My design eliminates the need to rely completely...</v>
+        <v>中国・蕪湖発, July 30, 2026 (GLOBE NEWSWIRE) -- 奇瑞汽車 (Chery Auto) の中級～プレミアムNEV (新エネルギー車) ブランドであるレパス (LEPAS) は、レパスL4 EV (LEPAS L4 EV)、レパスL6 EV (LEPAS L6 EV)、レパスL8 PHEV (LEPAS L8 PHEV) を揃えた包括的なNEVラインナップにより、グローバル市場への拡大を推進している。 この新しいラインナップは、洗練されたデザイン、インテリジェント技術、そして上質な車内空間を融合させることで、エレガントなモビリティの実現を目指すレパスのコミットメントを体現しており、グローバル市場における多様なモビリティニーズに応えるものである。</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>DispatchTrack Continues AI Portfolio Expansion with Industry-First Driver AI for Automated Driver Voice Briefings</v>
+        <v>결승전 이후에도 계속되는 도전…LEPAS, 글로벌 라인업으로 품격 있는 모빌리티 제시</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C988" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D988" t="str">
-        <v>AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E988" t="str">
-        <v>https://www.prweb.com/releases/dispatchtrack-continues-ai-portfolio-expansion-with-industry-first-driver-ai-for-automated-driver-voice-briefings-302795963.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3335707/0/ko/%EA%B2%B0%EC%8A%B9%EC%A0%84-%EC%9D%B4%ED%9B%84%EC%97%90%EB%8F%84-%EA%B3%84%EC%86%8D%EB%90%98%EB%8A%94-%EB%8F%84%EC%A0%84-LEPAS-%EA%B8%80%EB%A1%9C%EB%B2%8C-%EB%9D%BC%EC%9D%B8%EC%97%85%EC%9C%BC%EB%A1%9C-%ED%92%88%EA%B2%A9-%EC%9E%88%EB%8A%94-%EB%AA%A8%EB%B9%8C%EB%A6%AC%ED%8B%B0-%EC%A0%9C%EC%8B%9C.html</v>
       </c>
       <c r="F988" t="str">
-        <v>Combines location intelligence with customer and dispatcher context to ensure seamless delivery experiences; 5,721 hours of voice briefings already played by delivery drivers CAMPBELL, Calif., June 10, 2026 /PRNewswire-PRWeb/ -- DispatchTrack today announced the launch of Driver AI, the...</v>
+        <v>중국 우후, July 30, 2026 (GLOBE NEWSWIRE) -- 체리자동차(Chery Auto)의 중·고급 신에너지차(NEV) 브랜드인 LEPAS가 LEPAS L4 EV, LEPAS L6 EV, LEPAS L8 PHEV를 앞세운 종합적인 신에너지차 라인업을 통해 글로벌 시장 확대에 속도를 내고 있다. 새 라인업은 우아한 디자인, 첨단 지능형 기술, 세련된 공간 구성을 결합해 LEPAS가 추구하는 '품격 있는 모빌리티(Elegant Mobility)'를 구현했으며, 전 세계 다양한 시장의 이동 수요에 대응하도록 설계됐다.</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
-        <v>Vadzo Imaging Positions an ANPR Camera Based on AR0235 HyperLux SG for Day-Night License Plate Recognition</v>
+        <v>Contact Levi &amp; Korsinsky by August 4, 2026 to Join Class Action Against ...</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C989" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D989" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E989" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-an-anpr-camera-based-on-ar0235-hyperlux-sg-for-22791984</v>
+        <v>https://pr-inside.com/contact-levi-korsinsky-by-august-4-2026-to-join-class-action-against-r5206155.htm</v>
       </c>
       <c r="F989" t="str">
-        <v>An ANPR camera read fails at the sensor before the algorithm runs. Rolling shutter distorts plate geometry at vehicle speed. Full-frame auto exposure underexposes the plate when a headlight is in the same frame. A module that performs at noon fails at 2 AM on a rain-wet highway. Vadzo Imaging examines how the AR0235 HyperLux SG global shutter architecture, RGB responsivity, programmable ROI exposure, context switching, and -40 to 85 degrees C operating range define an automatic number plate recognition module built for 24-hour deployment.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 29, 2026 / Levi &amp; Korsinsky, LLP announces that a securities class action lawsuit has been filed on behalf of investors who purchased or otherwise acquired Verra Mobility Corporation (NASDAQ:VRRM) securities. If you suffered a loss on your Verra investment and would like to explore a potential recovery under the federal securities laws, Learn about Verra Class Action or contact Joseph E. Levi, Esq. via email at jlevi@levikorsinsky.com or call (212)363-7500 to speak to our team of experienced shareholder advocates. THE LAWSUIT: A class action securities lawsuit was filed against Verra Mobility Corporation ..</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>WACKER to present ceramifying silicone for optimizing thermal barrier performance at the Battery Show in Stuttgart</v>
+        <v>Pomerantz LLP Shares Class Action Details With Shareholders in Verra ...</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C990" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D990" t="str">
-        <v>Energy, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E990" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356029</v>
+        <v>https://pr-inside.com/pomerantz-llp-shares-class-action-details-with-shareholders-in-verra-r5206110.htm</v>
       </c>
       <c r="F990" t="str">
-        <v>- - &amp;#8226; Silicone coating for flexible barrier systems protects battery components in the event of thermal runaway - &amp;#8226; WACKER also showcases newly formulated potting compounds for thermal management of power electronics - - - WACKER will be presenting innovative solutions for battery electric vehicle (BEV) safety at the Battery Show in Stuttgart, Germany, from June 9 - - to June 11. One of the main areas of focus at the company&amp;#39;s booth in Hall 1, Booth K45, will be a ceramifying silicone that... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356029</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 29, 2026 / Pomerantz LLP announces that a class action lawsuit has been filed against Verra Mobility Corporation ("Verra" or the "Company") (NASDAQ:VRRM). Such investors are advised to contact Danielle Peyton at newaction@pomlaw.com or 646-581-9980, (or 888.4-POMLAW), toll-free, Ext. 7980. Those who inquire by e-mail are encouraged to include their mailing address, telephone number, and the number of shares purchased. The class action concerns whether Verra and certain of its officers and/or directors have engaged in securities fraud or other unlawful business practices. You have until August 4, 2026, to ask the Court ..</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>Emerging Growth Research Initiates Coverage on Faraday Future Intelligent ...</v>
+        <v>Vehicle for Disabled Market Size to Reach USD 6.50 Billion by 2031, Driven by Rising Accessibility Initiatives and Mobility Innovation – Mordor Intelligence</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C991" t="str">
-        <v>PR-Inside</v>
+        <v>GetNews</v>
       </c>
       <c r="D991" t="str">
-        <v>Finance, AI, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E991" t="str">
-        <v>https://pr-inside.com/emerging-growth-research-initiates-coverage-on-faraday-future-intelligent-r5190395.htm</v>
+        <v>https://www.getnews.info/story/2026/07/29/vehicle-for-disabled-market-size-to-reach-usd-650-billion-by-2031-driven-by-rising-accessibility-initiatives-and-mobility-innovation-mordor-intelligence/?source=barchart</v>
       </c>
       <c r="F991" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 10, 2026 / Emerging Growth Research today announced the initiation of coverage on Faraday Future Intelligent Electric Inc. (NASDAQ:FFAI), a physical AI ecosystem company focused on embodied AI robotics and intelligent mobility solutions. Emerging Growth Research is initiating coverage with a Buy-Emerging rating and a 12-month price target of $2.00 per share, representing substantial potential upside from the Company's recent share price of $0.31 at the close on June 9, 2026. Key Highlights from the Initiation Report Positioned to Participate in a Multi-Trillion-Dollar Robotics OpportunityAccording to research cited in the report, the U.S. ..</v>
+        <v/>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>Pi Raises $35M to Make Security Scale as Fast as Code</v>
+        <v>Sail Biomedicines Announces Strategic Collaboration to Develop New Class of Medicines for In Vivo CAR-T</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C992" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D992" t="str">
-        <v>Finance, AI, SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E992" t="str">
-        <v>https://pr-inside.com/pi-raises-35m-to-make-security-scale-as-fast-as-code-r5190392.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/sail-biomedicines-announces-strategic-collaboration-214500823.html</v>
       </c>
       <c r="F992" t="str">
-        <v>(PR-inside.com) After years of uncovering vulnerabilities at Microsoft and leading offensive security at Tesla, Pi's founders are now focused on fixing vulnerabilities at scale SAN FRANCISCO, CA / ACCESS Newswire / June 10, 2026 / Pi, the agentic AI security platform automating software protection from design to deployment, today announced $35 million in funding led by Brightmind Partners and Third Point Ventures, with backing from security leaders including CrowdStrike CEO George Kurtz, and Armis founders Yevgeny Dibrov and Nadir Izrael. As companies increasingly depend on agentic AI for coding, Pi ensures agents understand how the company builds - and breaks - its ..</v>
+        <v>CAMBRIDGE, Mass., July 29, 2026--Sail Biomedicines Announces Strategic Collaboration to Develop New Class of Medicines for In Vivo CAR-T</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>Car Pros Automotive Group Joins Amazon Autos with Five Southern California Dealerships</v>
+        <v>Johnson &amp; Johnson Announces Collaboration with Sail Biomedicines to Advance in vivo CAR-T Programs and Transform Autoimmune Disease Through Immune Reset</v>
       </c>
       <c r="B993" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C993" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D993" t="str">
-        <v>Retail, Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E993" t="str">
-        <v>https://www.prweb.com/releases/car-pros-automotive-group-joins-amazon-autos-with-five-southern-california-dealerships-302795940.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/johnson-johnson-announces-collaboration-sail-212800540.html</v>
       </c>
       <c r="F993" t="str">
-        <v>Car Pros Kia Glendale, Kia Huntington Beach, Kia Moreno Valley, Honda El Monte, and BMW of Downtown Los Angeles bring their straightforward dealership experience to customers shopping for their next vehicle online at Amazon Autos GLENDALE, Calif., June 10, 2026 /PRNewswire-PRWeb/ -- Car...</v>
+        <v>NEW BRUNSWICK, N.J., July 29, 2026--Johnson &amp; Johnson1 (NYSE: JNJ) today announced strategic agreements and collaboration with Sail Biomedicines (Sail), a biotechnology company developing in vivo CAR-T therapies for immune-mediated diseases. Johnson &amp; Johnson will collaborate with Sail to advance its lead immune-mediated disease program and broader platform technology, with incentives to expand the application of Sail's in vivo CAR-T platform across additional therapeutic targets over time. John</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>QoreAI Launches Industry-First Dealership Data Platform, Announces Lokam.ai as First Native Agentic Partner</v>
+        <v>O’Reilly Automotive, Inc. Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B994" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C994" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D994" t="str">
-        <v>AI, SaaS, Retail, Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E994" t="str">
-        <v>https://www.prweb.com/releases/qoreai-launches-industry-first-dealership-data-platform-announces-lokamai-as-first-native-agentic-partner-302793725.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/29/3335620/10672/en/O-Reilly-Automotive-Inc-Reports-Second-Quarter-2026-Results.html</v>
       </c>
       <c r="F994" t="str">
-        <v>As Automotive Retail Enters the Agentic AI Era, QoreAI Establishes the Foundational Data Infrastructure Layer Powering It ORLANDO, Fla., June 10, 2026 /PRNewswire-PRWeb/ -- QoreAI today announced the launch of its unified dealership data platform and the addition of Lokam.ai, an...</v>
+        <v/>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>Mattermost Announces NASCAR CRAFTSMAN Truck Series Driver Layne Riggs Sponsorship at NASCAR San Diego Weekend</v>
+        <v>VRRM DEADLINE: ROSEN, A RANKED AND LEADING LAW FIRM, Encourages Verra Mobility Corporation Investors to Secure Counsel Before Important August 4 Deadline in Securities Class Action - VRRM</v>
       </c>
       <c r="B995" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C995" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D995" t="str">
-        <v>Automotive</v>
+        <v>Finance, Automotive</v>
       </c>
       <c r="E995" t="str">
-        <v>https://www.prweb.com/releases/mattermost-announces-nascar-craftsman-truck-series-driver-layne-riggs-sponsorship-at-nascar-san-diego-weekend-302795851.html</v>
+        <v>https://www.newsfilecorp.com/release/307170/VRRM-DEADLINE-ROSEN-A-RANKED-AND-LEADING-LAW-FIRM-Encourages-Verra-Mobility-Corporation-Investors-to-Secure-Counsel-Before-Important-August-4-Deadline-in-Securities-Class-Action-VRRM</v>
       </c>
       <c r="F995" t="str">
-        <v>Mattermost is partnering with Front Row Motorsports to sponsor NASCAR CRAFTSMAN Truck Series driver Layne Riggs at the historic first NASCAR race ever held on an active U.S. military base — NASCAR San Diego Weekend at Naval Base Coronado. The sponsorship highlights Mattermost's deep...</v>
+        <v>New York, New York--(Newsfile Corp. - July 29, 2026) - WHY: Rosen Law Firm, a global investor rights law firm, reminds purchasers of common stock of Verra Mobility Corporation (NASDAQ: VRRM) between February 24, 2026 and May 26, 2026, inclusive (the "Class Period"), of the important August 4, 2026 lead plaintiff deadline.SO WHAT: If you purchased Verra common stock during the Class Period you may be entitled to compensation without payment of any out of pocket fees or costs through a contingency...</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>Recall Masters Expands Live-Agent Customer Engagement Capabilities Through Acquisition of Smart Contact</v>
+        <v>GENESIS REVEALS U.S. PRICING FOR GV60 MAGMA, BRAND'S FIRST HIGH-PERFORMANCE MODEL</v>
       </c>
       <c r="B996" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C996" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D996" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E996" t="str">
-        <v>https://www.prnewswire.com/news-releases/recall-masters-expands-live-agent-customer-engagement-capabilities-through-acquisition-of-smart-contact-302796681.html</v>
+        <v>https://www.prnewswire.com/news-releases/genesis-reveals-us-pricing-for-gv60-magma-brands-first-high-performance-model-302838156.html</v>
       </c>
       <c r="F996" t="str">
-        <v>LAGUNA HILLS, Calif., June 10, 2026 /PRNewswire/ -- Recall Masters, a leader in automotive recall management and retention solutions, today announced the acquisition of Smart Contact, a Daytona Beach-based call center operation specializing in overflow and after-hours customer engagement...</v>
+        <v>2027 GV60 Magma has MSRP of $69,950 GV60 Magma features up to 641 horsepower, exclusive driver-focused technologies and track-ready performance enhancements FOUNTAIN VALLEY, Calif., July 29, 2026 /PRNewswire/ -- Genesis today announced U.S. pricing for the 2027 GV60 Magma, the brand's...</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>Interior Car Accessories Market Set to Reach US$ 398.6 Billion by 2033| CAGR 5.3% | Persistence Market Research</v>
+        <v>ELEKTROS Reports Strategic Interest in Proprietary EV Charging Patent</v>
       </c>
       <c r="B997" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C997" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D997" t="str">
         <v>Automotive</v>
       </c>
       <c r="E997" t="str">
-        <v>https://www.prnewswire.com/news-releases/interior-car-accessories-market-set-to-reach-us-398-6-billion-by-2033-cagr-5-3--persistence-market-research-302796632.html</v>
+        <v>https://www.newswire.com/news/elektros-reports-strategic-interest-in-proprietary-ev-charging-patent</v>
       </c>
       <c r="F997" t="str">
-        <v>LONDON, June 10, 2026 /PRNewswire/ -- Persistence Market Research, a leading management consulting firm, has released this update on the interior car accessories market. These products enhance comfort, aesthetics, convenience, and connectivity inside vehicles, supporting both OEM and...</v>
+        <v>Publicly Traded &amp;bull; ELEKTROS Inc. &amp;bull; Ticker Symbol: ELEK</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>Harbinger Announces Unmanned Hybrid-Electric Vehicle Platform for Military Applications</v>
+        <v>Grey Bull Rescue Named Finalist to Win Customized Land Rover Defender ...</v>
       </c>
       <c r="B998" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C998" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D998" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E998" t="str">
-        <v>https://www.prnewswire.com/news-releases/harbinger-announces-unmanned-hybrid-electric-vehicle-platform-for-military-applications-302795653.html</v>
+        <v>https://pr-inside.com/grey-bull-rescue-named-finalist-to-win-customized-land-rover-defender-r5206025.htm</v>
       </c>
       <c r="F998" t="str">
-        <v>In-Q-Tel joins as strategic investor to support Harbinger's expansion into government and national security markets Harbinger Praesidia, the company's new defense vertical, provides configurable unmanned military ground vehicles for military logistics, battlefield communications, troop...</v>
+        <v>(PR-inside.com) Public voting opens July 29 for the 2026 Defender Service Awards, with supporters voting to determine the winner of the donated specialized hurricane rescue vehicle. TAMPA, FL / ACCESS Newswire / July 29, 2026 / A customized Defender 130 rescue vehicle could soon become part of Grey Bull Rescue's lifesaving fleet. The veteran-led nonprofit has been named a finalist in the Search, Rescue &amp; Emergency Support Services category of the 2026 Defender Service Awards presented by CHASE, earning the opportunity to win a specially equipped Land Rover Defender 130 that would support rescue operations in domestic natural disasters. Public voting opens ..</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>Evan’s Cash For Cars Enhances Junk Car Removal Calgary Services With Free Towing and Same-Day Pickup</v>
+        <v>The Mario Kart World Open July 2026 event results are in!</v>
       </c>
       <c r="B999" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C999" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D999" t="str">
         <v>Automotive</v>
       </c>
       <c r="E999" t="str">
-        <v>https://express-press-release.net/news/2026/06/10/1757868</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358312</v>
       </c>
       <c r="F999" t="str">
-        <v>Calgary, Canada, 2026-06-10 — /EPR Network/ — Evan&amp;#8217;s Cash For Cars is proud to announce improved services designed to make selling unwanted vehicles easier for [read full press release...]</v>
+        <v>Thank you to everyone who took part in the Open July 2026 event for Mario Kart World. The checkered flag has been waved, and now the results are in! - - Check out the leaderboard below to see the best-rated 110 racers &amp;#8211; congratulations to those who made it to the top, you earned it! - - 1 - �� : Driver: Swoop : Score: 9,261 - - 2 - OME &amp;amp;#65374; GA &amp;amp;#65281;: Driver: Swoop : Score: 9,196 - - 3 - yonomori &amp;amp;#12371; : Driver: Swoop : Score: 9,194 - - 4 - MegaM99 : Driver: S... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358312</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>Beyond EVs, VinFast Builds a Technology Ecosystem for the Future of Global Mobility</v>
+        <v>Formula E Meets Electric Rally: Sophia Fl�rsch to Compete in the ADAC Opel GSE Rally Cup</v>
       </c>
       <c r="B1000" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C1000" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D1000" t="str">
         <v>Automotive</v>
       </c>
       <c r="E1000" t="str">
-        <v>https://www.prnewswire.com/news-releases/beyond-evs-vinfast-builds-a-technology-ecosystem-for-the-future-of-global-mobility-302796549.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358311</v>
       </c>
       <c r="F1000" t="str">
-        <v>PARIS, June 10, 2026 /PRNewswire/ -- As VinFast continues expanding its presence across Europe, from major urban centers in France and Germany to emerging electric mobility markets, the Vietnamese company is positioning itself as more than a new electric vehicle manufacturer. VinFast is...</v>
+        <v>- - &amp;#8226; A strong competitor: Test and development driver Sophia Fl�rsch will be a guest entrant in the ADAC Opel GSE Rally Cup at the Saarland-Pfalz Rallye - &amp;#8226; A strong car: Sophia Fl�rsch will compete in the Mokka GSE Rally with a design chosen by fans - &amp;#8226; Strong women: With coach Claire Sch�nborn and co-driver Nina Spitaler by her side, Fl�rsch brings together Opel&amp;#39;s motorsport disciplines - &amp;#8226; Strong company car: Sophia Fl�rsch is familiar with her Opel Mokka GSE from everyday life; no... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358311</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>Slovak Prime Minister Meets WeRide, Signals Support for Multi-Product Autonomous Vehicle Deployment</v>
+        <v>Leapmotor Introduces the New A05 in China. A Smart, Stylish and Intelligent Compact Hatchback Designed for Modern Lifestyles</v>
       </c>
       <c r="B1001" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C1001" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D1001" t="str">
-        <v>Finance, Automotive</v>
+        <v>Automotive</v>
       </c>
       <c r="E1001" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309475/0/en/Slovak-Prime-Minister-Meets-WeRide-Signals-Support-for-Multi-Product-Autonomous-Vehicle-Deployment.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358308</v>
       </c>
       <c r="F1001" t="str">
-        <v>WeRide outlined plans to commercialize its L4 AV portfolio in Slovakia during a meeting with His Excellency Mr. Robert Fico Prime Minister of Slovakia.</v>
+        <v>Leapmotor unveiled the all-new Leapmotor A05 ( B03 global naming ), a smart and agile compact hatchback that brings together dynamic design, advanced intelligent technologies and everyday practicality. - - Designed primarily with young urban consumers in mind, seeking a vehicle that combines style, convenience and confidence, the A05 sets a new benchmark in the compact EV segment. - - The Leapmotor A05 embodies the brand&amp;#39;s philosophy of delivering premium technology that is accessible to a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358308</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>