--- v1 (2026-08-29)
+++ v2 (2026-10-15)
@@ -410,11836 +410,18092 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F583"/>
+  <dimension ref="A1:F876"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television ...</v>
+        <v>BingX EU Secures MiCAR License, Advancing Regulated Crypto Services Across Europe</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C2" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D2" t="str">
-        <v>Finance, Crypto, AI, Media</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E2" t="str">
-        <v>https://pr-inside.com/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television-r5217321.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bingx-eu-secures-micar-license-advancing-regulated-crypto-services-across-europe-302908799.html</v>
       </c>
       <c r="F2" t="str">
-        <v>(PR-inside.com) The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / New to The Street today announced its latest nationally and internationally distributed business television program, broadcasting today at 6:30 PM EST on Bloomberg Television across the United States, Latin America, and the Middle East and North Africa (MENA). The program features in-depth interviews with executives leading innovative companies across streaming technology, blockchain-enabled commerce and artificial intelligence-powered security. The broadcast combines long-form executive interviews w</v>
+        <v>VIENNA, Oct. 14, 2026 /PRNewswire/ -- BingX EU (MEGE zweite GmbH) has secured its Markets in Crypto-Assets Regulation (MiCA or MiCAR) license from Austria's Financial Market Authority (FMA), that will enable the platform to offer regulated crypto services across 29 countries of the...</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Bitcoin Treasury Corporation Reports Q2 2026 Financial Results</v>
+        <v>Bybit Revamps App to Reflect New Financial Platform Positioning, Unifying Crypto, Stocks, Macro Assets, Earn, and Alpha</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C3" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D3" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E3" t="str">
-        <v>https://www.newsfilecorp.com/release/311990/Bitcoin-Treasury-Corporation-Reports-Q2-2026-Financial-Results</v>
+        <v>https://www.prnewswire.com/news-releases/bybit-revamps-app-to-reflect-new-financial-platform-positioning-unifying-crypto-stocks-macro-assets-earn-and-alpha-302908657.html</v>
       </c>
       <c r="F3" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Bitcoin Treasury Corporation (TSXV: BTCT) (OTCQB: BTCFF) ("Bitcoin Treasury" or the "Company"), a Canadian Bitcoin-native company building shareholder value in Bitcoin, today announced that it has filed its financial results for the quarter ended June 30, 2026. The financial statements and Management Discussion &amp; Analysis can be found on sedarplus.ca.Q2 2026 Financial ResultsElliot Johnson, CEO of Bitcoin Treasury, commented, "Q2 2026 was...</v>
+        <v>DUBAI, UAE, Oct. 14, 2026 /PRNewswire/ -- Bybit, the New Financial Platform trusted by more than 80 million users worldwide, has refreshed the Bybit experience after its global brand campaign. The revamped app homepage, in a nod to Bybit's New Financial Platform positioning, is now...</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Alphio.AI Innovates Retail Trading with an AI-Native Workspace and Non-Custodial Execution</v>
+        <v>LBank Exchange Listed ASC (ASTRA)</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C4" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D4" t="str">
-        <v>Finance, Crypto, AI, Retail</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.prnewswire.com/news-releases/alphioai-innovates-retail-trading-with-an-ai-native-workspace-and-non-custodial-execution-302862763.html</v>
+        <v>https://www.newsfilecorp.com/release/318903/LBank-Exchange-Listed-ASC-ASTRA</v>
       </c>
       <c r="F4" t="str">
-        <v>Integrating directly with Robinhood and Hyperliquid, Alphio.AI unifies stock and crypto research, monitoring, and natural-language order execution into a single workspace. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Alphio.AI today announced the official release of its AI-native investing...</v>
-[...2 lines deleted...]
-    <row r="5">
+        <v>Road Town, British Virgin Islands--(Newsfile Corp. - October 14, 2026) - LBank Exchange, a leading global cryptocurrency trading platform, listed ASC (ASTRA) at 08:00am on Oct 9, 2026 (UTC).ASC (ASTRA) Listing BannerTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8831/318903_b9bc804c64099982_001full.jpgUsers are able to access the trading pair at:https://www.lbank.com/trade/asc_usdtAbout ASC (ASTRA)ASTRA is a circular Web3 economic ecosystem that...</v>
+      </c>
+    </row>
+    <row r="5" xml:space="preserve">
       <c r="A5" t="str">
-        <v>Unisound 2026 Interim Results: Revenue Up 38.7% YoY, Token Business Surges 760%, Large-Model Commercialization Accelerates Across the Board</v>
+        <v>OpenWorld (NASDAQ: OPNW) Signs Term Sheet to Finance and Operate a Solar-Powered AI Computing Network Built on Tesla Powerwall Batteries</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C5" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D5" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Real Estate, Energy, Automotive</v>
       </c>
       <c r="E5" t="str">
-        <v>https://www.prnewswire.com/news-releases/unisound-2026-interim-results-revenue-up-38-7-yoy-token-business-surges-760-large-model-commercialization-accelerates-across-the-board-302862674.html</v>
-[...2 lines deleted...]
-        <v>HONG KONG, Aug. 28, 2026 /PRNewswire/ -- On August 28, Unisound (09678.HK) announced its interim results for the six months ended June 30, 2026. The results show that the company generated revenue of RMB 562 million in the first half of 2026, up 38.7% year over year, with...</v>
+        <v>https://www.acnnewswire.com/press-release/english/110796/</v>
+      </c>
+      <c r="F5" t="str" xml:space="preserve">
+        <v xml:space="preserve">OpenWorld, Inc. ("OpenWorld" or the "Company") (NASDAQ: OPNW), an innovation company advancing global real-world asset ("RWA") tokenization, today announced that it has entered into a non-binding term sheet with Meridian to establish a tokenized financing program of up to $[1] billion to fund the purchase and deployment of a distributed AI computing network powered by solar energy and Tesla Powerwall battery storage. Under the term sheet, OpenWorld will serve as advisor, structuring agent and services provider for the program, and its OpenWorld Enterprise platform will finance, coordinate and monitor the network.
+Key Highlights
+Up to $1 billion in tokenized financing: OpenWorld structures and administers the tokenized financing program on OpenWorld Enterprise. Tesla Powerwall batteries, solar panels and AI computing equipment serve as collateral within the structure.
+Exclusive Tesla Powerwall inventory: Meridian holds exclusive rights to a reserved inventory of Tesla Powerwall systems that qualified for federal clean-energy tax credits before those credits were discontinued. [The inventory covers more than 160,000 Powerwalls, enough to support approximately 80,000 homes.]
+Initial deployment of 10,000 homes: [GPU-equipped computers at participating homes, with larger installations at local schools, hospitals and commercial campuses.]
+AI inference without new data centers: AI providers pay to run trained models on the network with no new centralized data-center sites, no additional grid interconnections and no water-based cooling. The program is intended to supply capacity to one or more leading AI inference providers.
+Hosts get paid: Homeowners receive monthly hosting payments and lower-cost electricity, with household energy needs taking priority over computing workloads. Commercial hosts receive a share of site revenue and backup power.
+Timeline: Test installations scheduled to begin in the fourth quarter of 2026; first commercial site targeted for the first quarter of 2027.
+Builds on the BeyondAI transaction: Follows last week's proposed transaction with BeyondAI, which would transform BeyondAI’s industrial AI intellectual property rights into financeable collateral on OpenWorld’s tokenization platform.
+Solving the Power Problem in AI Infrastructure
+Access to power is a growing constraint on AI infrastructure. New data centers face lengthy grid interconnection timelines, local opposition and significant water demands. The planned network of home-hosted, distributed AI inference computing would place GPU-equipped computers at participating homes and larger installations at local schools, hospitals and commercial campuses, each powered by on-site solar generation and Tesla Powerwall storage. AI providers would pay to use this computing capacity for inference, the process of running trained AI models, without requiring new centralized data-center sites, additional grid connections or water-based cooling.
+Participating homeowners would receive monthly hosting payments and lower-cost electricity, with household energy needs taking priority over computing workloads. Commercial hosts would receive a share of site revenue and backup power.
+How the Program Works
+Meridian, a privately held Delaware limited liability company, specializes in optimizing tax credits for Tesla Powerwall systems and holds exclusive rights to a reserved inventory of Powerwall systems that qualified for federal clean-energy tax credits before those credits were discontinued. [The inventory covers more than 160,000 Powerwalls, enough to support installations at approximately 80,000 homes. The program’s initial deployment is planned for 10,000 homes.]
+Under the term sheet, OpenWorld will serve as advisor, structuring agent and services provider for the financing program. OpenWorld will establish and administer the tokenized financing structure on its OpenWorld Enterprise platform. The financing would support Meridian’s purchase and deployment of Tesla Powerwall batteries and associated AI computing equipment, as well as the purchase by OpenWorld or a subsidiary of solar panels, all of which would serve as collateral within the structure.
+OpenWorld is also developing an integrated system to power and operate each installation. The OpenWorld Enterprise platform will coordinate computing workloads across the network, monitor equipment performance and provide investors with reporting on the underlying assets. The program is intended to supply computing capacity to one or more leading AI inference providers. Test installations are scheduled to begin in the fourth quarter of 2026, with the first commercial site targeted for the first quarter of 2027.
+Management Commentary
+“Access to power is becoming the major constraint on the growth of AI infrastructure,” said Matt Shaw, CEO and Chairman of OpenWorld. “By bringing computing equipment to homes and commercial properties through solar generation and Tesla Powerwall storage, we can build AI capacity closer to the power source instead of waiting years for a grid connection. Our term sheet with Meridian brings together the tokenization, financing and operating capabilities needed to develop this network at scale, and it shows what OpenWorld Enterprise is built to do: turn real-world assets into financeable, on-chain infrastructure.”
+“Meridian’s rights to a large inventory of tax-qualified Tesla Powerwall systems provide the critical foundation for this program,” said Josh Raffaelli, founder of Meridian and clean energy investor. “OpenWorld will help us finance the equipment and manage the network, turning solar generation and battery storage at participating properties into infrastructure that can serve growing demand for AI computing.”
+If a transaction is consummated, Mr. Raffaelli is expected to join OpenWorld’s board of directors. Certain officers and directors of OpenWorld hold interests in Meridian; additional information regarding these relationships is included in the Company’s Current Report on Form 8-K.
+Forward-Looking Statements
+This press release contains forward-looking statements within the meaning of the Private Securities Litigation Reform Act of 1995. The words “expected,” “would,” “will,” “anticipate,” “intend,” “plan” and similar expressions are intended to identify forward-looking statements. These include statements about the proposed engagement, the size, timing and structure of the financing program, the Distributed Inference Program, anticipated offtake arrangements and tax credit treatment. These statements are subject to risks and uncertainties that could cause actual results to differ materially. Those risks include failure to execute definitive agreements, market conditions, regulatory developments affecting tokenized securities, tax law changes and the risks described in OpenWorld’s Annual Report and Quarterly Reports filed with the SEC, including under the heading titled “Risk Factors.” OpenWorld undertakes no obligation to update these statements except as required by law. Tesla and Powerwall are trademarks of Tesla, Inc. Tesla, Inc. is not a party to the term sheet described in this release.
+No Offer or Solicitation
+This press release is for informational purposes only and does not constitute an offer to sell or the solicitation of an offer to buy any securities, nor shall there be any sale of securities in any jurisdiction in which such offer, solicitation or sale would be unlawful prior to registration or qualification under the securities laws of any such jurisdiction.
+About OpenWorld
+OpenWorld, Inc. (NASDAQ: OPNW) is a technology-powered digital assets and blockchain innovation company that co-architects and takes principal positions in enterprise blockchain initiatives alongside sovereign governments, institutional partners and major enterprises. Since its founding in 2023, OpenWorld has advised on projects representing over $66 billion in aggregate network value and supported more than 20 companies backed by leading global venture firms, including a16z, Multicoin Capital, Dragonfly and Founders Fund. OpenWorld’s capabilities span real-world asset tokenization, stablecoin infrastructure, capital markets advisory, governance structuring and public markets strategy, with active engagements across the United States, Gulf, Europe, Southeast Asia and Africa. To learn more, visit openworld.dev and follow OpenWorld on X at [@_openworld].
+About Meridian
+Meridian is a privately held Delaware limited liability company that specializes in optimizing federal clean-energy tax credits for Tesla Powerwall systems and holds exclusive rights to a reserved inventory of tax-credit-qualified Powerwall systems.
+Contacts
+Investors
+ir@openworld.dev
+Media
+Gasthalter &amp; Co.
+Phone: (212) 257-4170
+Email: openworld@gasthalter.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>From Market Access to Long-Term Trust: KuCoin VP Edwin Wong Outlines a Four-Pillar Trust Framework for Institutional Digital Asset Infrastructure</v>
+        <v>Patient.com Partners with ID.me to Give Patients One Portable, Verified ...</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C6" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D6" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-market-access-to-long-term-trust-kucoin-vp-edwin-wong-outlines-a-four-pillar-trust-framework-for-institutional-digital-asset-infrastructure-302862645.html</v>
+        <v>https://pr-inside.com/patient-com-partners-with-id-me-to-give-patients-one-portable-verified-r5233372.htm</v>
       </c>
       <c r="F6" t="str">
-        <v>HONG KONG, Aug. 28, 2026 /PRNewswire/ -- Edwin Wong, Vice President and Head of Risk Control at KuCoin, today delivered a keynote address at the CYPHER ASIA Intelligent Crypto Finance Summit, sharing his perspective on how the industry can build a more resilient, verifiable and...</v>
+        <v>(PR-inside.com) New integration gives consumers a streamlined, secure path to confirm who they are while keeping healthcare information separate and under their control MOBILE, AL / ACCESS Newswire / October 14, 2026 / Patient.com , the independent, patient-controlled healthcare administration platform, today announced a partnership with ID.me , the market-leading digital identity wallet, to help Patient.com users navigate the complexities of healthcare administration. Patient.com is the first consumer healthcare administration platform to incorporate ID.me's high-assurance identity verification into onboarding. By leveraging ID.me's industry-leading scale, security, and inclusive access, today's news will allow individuals to establish a single, verified profile outside any provider-speci</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Spirit Blockchain Capital Inc. Announces Shares for Services Issuance ...</v>
+        <v>Bitmine Immersion Technologies (BMNR) maakt bekend dat zijn ETH-bezit 6,03 miljoen tokens bedraagt en dat de totale waarde van zijn cryptobezittingen, liquide middelen en verhandelbare effecten 16,2 miljard dollar bedraagt</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C7" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D7" t="str">
         <v>Crypto</v>
       </c>
       <c r="E7" t="str">
-        <v>https://pr-inside.com/spirit-blockchain-capital-inc-announces-shares-for-services-issuance-r5216903.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-maakt-bekend-dat-zijn-eth-bezit-6-03-miljoen-tokens-bedraagt-en-dat-de-totale-waarde-van-zijn-cryptobezittingen-liquide-middelen-en-verhandelbare-effecten-16-2-miljard-dollar-bedraagt-302908276.html</v>
       </c>
       <c r="F7" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 27, 2026 / Spirit Blockchain Capital Inc. (CSE:SPIR)(OTCQB:SBLCF) ("Spirit" or the "Company") announces that its Board of Directors has approved the issuance of an aggregate of 4,300,300 common shares of the Company (the "Shares") at a deemed price of $0.05 per Share, representing an aggregate value of $215,015, in settlement of amounts owing for services previously provided to the Company. The amounts owing relate primarily to corporate and operational support, management and advisory services, technology development and related technical services, as well as investor relations and communications services. Of the Shares, 600,000 will be ..</v>
+        <v>Bitmine bezit 4,9% van het totale ETH-aanbod van 122,1 miljoen Bitmine heeft in slechts 15 maanden 99% van de weg naar de 'Alchemy of 5%' afgelegd Bitmine publiceerde op 7 oktober een bericht van de voorzitter met de titel 'Crypto Bull Underway — This Cycle Likely the Largest' Bitmine...</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Spirit Blockchain Capital Inc. Announces Shares for Services Issuance and Provides Technology Commercialization Update</v>
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le partecipazioni in ETH hanno raggiunto 6,03 milioni di token e che il valore complessivo delle disponibilità in criptovalute, liquidità e titoli negoziabili ammonta a 16,2 miliardi di dollari</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C8" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D8" t="str">
         <v>Crypto</v>
       </c>
       <c r="E8" t="str">
-        <v>https://www.newswire.com/news/spirit-blockchain-capital-inc-announces-shares-for-services-issuance-3209853</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-partecipazioni-in-eth-hanno-raggiunto-6-03-milioni-di-token-e-che-il-valore-complessivo-delle-disponibilita-in-criptovalute-liquidita-e-titoli-negoziabili-ammonta-a-16-2-milia-302908247.html</v>
       </c>
       <c r="F8" t="str">
-        <v/>
+        <v>Bitmine detiene il 4,9% dell'offerta complessiva di ETH, pari a 122,1 milioni di token In soli 15 mesi, Bitmine ha raggiunto il 99% dell'obiettivo «Alchemy of 5%» Il 7 ottobre Bitmine ha divulgato il Messaggio del Presidente intitolato «Il ciclo rialzista delle criptovalute è in corso e...</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>HAM Launches Hedgeye Hedged Bitcoin ETF (HBIT) to Help Manage Bitcoin Volatility</v>
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass der ETH-Bestand 6,03 Millionen Token erreicht hat und sich der Gesamtbestand an Kryptowährungen sowie an Barmitteln und marktfähigen Wertpapieren auf 16,2 Milliarden US-Dollar beläuft</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C9" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D9" t="str">
         <v>Crypto</v>
       </c>
       <c r="E9" t="str">
-        <v>https://www.prnewswire.com/news-releases/ham-launches-hedgeye-hedged-bitcoin-etf-hbit-to-help-manage-bitcoin-volatility-302861974.html</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-der-eth-bestand-6-03-millionen-token-erreicht-hat-und-sich-der-gesamtbestand-an-kryptowahrungen-sowie-an-barmitteln-und-marktfahigen-wertpapieren-auf-16-2-milliarden-us-doll-302908229.html</v>
       </c>
       <c r="F9" t="str">
-        <v/>
+        <v>Bitmine hält 4,9 % des gesamten ETH-Angebots von 122,1 Millionen ETH Bitmine hat in nur 15 Monaten bereits 99 % des Weges zur „Alchemy of 5 %" zurückgelegt Bitmine veröffentlichte am 7. Oktober eine Botschaft des Chairmans mit dem Titel „Crypto Bull Underway — This Cycle Likely the...</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>SerpApi Announces New Feature to Reduce Token Usage and Improve AI Performance</v>
+        <v>WEMIX Fortifies Network Security with Upgraded CertiK Hunt Bug Bounty Program</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C10" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D10" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E10" t="str">
-        <v>https://www.prnewswire.com/news-releases/serpapi-announces-new-feature-to-reduce-token-usage-and-improve-ai-performance-302862072.html</v>
+        <v>https://www.prnewswire.com/news-releases/wemix-fortifies-network-security-with-upgraded-certik-hunt-bug-bounty-program-302907970.html</v>
       </c>
       <c r="F10" t="str">
-        <v>AUSTIN, Texas, Aug. 27, 2026 /PRNewswire/ -- SerpApi, the world's leading platform for structured search data APIs, recently announced the launch of Markdown output. Available across all SerpApi APIs, it enables developers to deliver real-time search results to large language models...</v>
+        <v>The refreshed program features vetted security researchers, revamped reward structure, and payouts up to $10,000 per finding SINGAPORE, Oct. 14, 2026 /PRNewswire/ -- WEMIX, the leading blockchain ecosystem combining over two decades of gaming giant WEMADE's AAA game development success...</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>CORRECTION FROM SOURCE: DataMeds AI and Tollo Health Announce Fall ...</v>
+        <v>Datavault AI to Debut Tort Token Capabilities at the Mass Torts Made ...</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C11" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D11" t="str">
-        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E11" t="str">
-        <v>https://pr-inside.com/correction-from-source-datameds-ai-and-tollo-health-announce-fall-r5216740.htm</v>
+        <v>https://pr-inside.com/datavault-ai-to-debut-tort-token-capabilities-at-the-mass-torts-made-r5233188.htm</v>
       </c>
       <c r="F11" t="str">
-        <v>(PR-inside.com) This version includes the correct image. 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu ..</v>
+        <v>(PR-inside.com) CEO Nathaniel T. Bradley to present on tokenization capabilities Today, October 13, at 3:45 p.m. PT at the Bellagio in Las Vegas LAS VEGAS, NV AND PHILADELPHIA, PA / ACCESS Newswire / October 13, 2026 / Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT), a provider of data monetization, credentialing, digital engagement, and real-world asset ("RWA") tokenization technologies, today announced that it will attend Mass Torts Made Perfect, the national mass tort conference taking place October 13-15, 2026 at the Bellagio in Las Vegas, where CEO Nathaniel T. Bradley will discuss Datavault AI's tokenization capabilities for Tort litigation during a ..</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>DeXenY Introduces a Decentralized Energy Protocol Connecting Real-World Energy, Blockchain, and AI</v>
+        <v>Datavault AI to Debut Tort Token Capabilities at the Mass Torts Made Perfect Conference in Las Vegas</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C12" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D12" t="str">
-        <v>Crypto, AI, Energy</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E12" t="str">
-        <v>https://pressreleasenews.org/pressroom/dexeny-introduces-a-decentralized-energy-protocol-connecting-real-world-energy-blockchain-and-ai</v>
+        <v>https://www.newswire.com/news/datavault-ai-to-debut-tort-token-capabilities-at-the-mass-torts-made-perfect</v>
       </c>
       <c r="F12" t="str">
-        <v>Powered by the $DXY utility token, DeXenY is building a trust, settlement, and intelligence layer for the distributed energy economy</v>
+        <v>CEO Nathaniel T. Bradley to present on tokenization capabilities Today, October 13, at 3:45 p.m. PT at the Bellagio in Las Vegas</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% ...</v>
+        <v>Digi Power X Announces $200 Million Debt Financing Commitment to Support ...</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C13" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D13" t="str">
-        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E13" t="str">
-        <v>https://pr-inside.com/datameds-ai-and-tollo-health-announce-fall-2026-cold-flu-back2school-r5216731.htm</v>
+        <v>https://pr-inside.com/digi-power-x-announces-200-million-debt-financing-commitment-to-support-r5232921.htm</v>
       </c>
       <c r="F13" t="str">
-        <v>(PR-inside.com) 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu Season through its #Back2School50% for ..</v>
-[...2 lines deleted...]
-    <row r="14">
+        <v>(PR-inside.com) Financing supports Alabama campus completion; Company advances modular token factory expansion and development plans in New York MIAMI BEACH, FL / ACCESS Newswire / October 13, 2026 / Digi Power X Inc. (Nasdaq:DGXX)(Cboe Canada:DGX) ("Digi Power X" or the "Company"), an AI data center infrastructure operator, today announced that it has received a commitment letter from a major lending institution for US$200 million in debt financing to support the development of its 40 MW AI data center in Columbiana, Alabama. The financing, syndicated by Goldman Sachs, is expected to close within 90 days, subject to definitive documentation and satisfaction of various ..</v>
+      </c>
+    </row>
+    <row r="14" xml:space="preserve">
       <c r="A14" t="str">
-        <v>Alpha Modus Advances Transaction to Add More Than $200 Million in Bitcoin Assets to Its Balance Sheet</v>
+        <v>Digi Power X Announces $200 Million Debt Financing Commitment to Support Completion of Alabama AI Data Center and Provides Expansion Update</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C14" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D14" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Automotive</v>
       </c>
       <c r="E14" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/27/3352031/0/en/alpha-modus-advances-transaction-to-add-more-than-200-million-in-bitcoin-assets-to-its-balance-sheet.html</v>
-[...2 lines deleted...]
-        <v>Alpha Modus advances transaction to add 3,170 Bitcoin, representing $200M+ in assets, strengthening its balance sheet and shareholder equity.</v>
+        <v>https://www.acnnewswire.com/press-release/english/110762/</v>
+      </c>
+      <c r="F14" t="str" xml:space="preserve">
+        <v xml:space="preserve">MIAMI BEACH, FL, Oct 13, 2026 - (ACN Newswire) - Digi Power X Inc. (Nasdaq:DGXX)(Cboe Canada:DGX) ("Digi Power X" or the "Company"), an AI data center infrastructure operator, today announced that it has received a commitment letter from a major lending institution for US$200 million in debt financing to support the development of its 40 MW AI data center in Columbiana, Alabama. The financing, syndicated by Goldman Sachs, is expected to close within 90 days, subject to definitive documentation and satisfaction of various conditions, including the lender's completion of its diligence efforts.
+The financing is to be structured at a project special purpose vehicle ("SPV") level, with an unsecured Company guarantee through project completion and other limited matters. Proceeds are intended to support completion of the Alabama project and related project costs, helping preserve corporate liquidity, mitigate shareholder dilution and position the Company to pursue additional customer contracts.
+"This financing commitment is an important step toward completing our Alabama campus while limiting dilution for our shareholders. We are progressing from infrastructure development toward revenue generation, with construction on schedule in Alabama, our first modular GPU deployment operating successfully, and expansion plans advancing across our portfolio."
+- Michel Amar, Chairman &amp; Chief Executive Officer, Digi Power X Inc.
+Financial Position and Alabama Construction Update
+As of the date hereof, Digi Power X held approximately US$135 million in cash and invested approximately US$153 million in capital expenditures year to date in 2026. The Company did not issue any shares under its at-the-market ("ATM") equity offering program during the third quarter of 2026, resulting in no ATM-related shareholder dilution during the quarter.
+Construction at the 40 MW Alabama campus remains on target, with Phase 1 expected to be completed in December 2026 and Phase 2 in March 2027.
+ARMS 200 Operations and Supermicro Partnership
+The Company's first ARMS 200 modular data center has been operating successfully since May 2026, supporting its GPU bare-metal business. The deployment demonstrates Digi Power X's ability to manage the infrastructure supporting these services, including power, cooling, data center operations and GPU systems.
+Digi Power X's partnership with Super Micro Computer, Inc. ("Supermicro") supports dedicated, bare-metal access to NVIDIA Blackwell GPUs, enabling customers to deploy AI workloads without building or managing the underlying infrastructure themselves. Supermicro recently highlighted the collaboration publicly, underscoring its role in powering Digi Power X's full-stack AI offering.
+Digi Power X: Expanding the AI Token Factory Through NeoCloudz
+Digi Power X plans to expand its AI token factory infrastructure through its NeoCloudz platform, using the proprietary ARMS modular data center systems of US Data Center, Inc., a subsidiary of which the Company is the largest shareholder, to support fast deployment. This expansion is intended to support the Company's planned growth in GPU bare-metal services and AI token generation. Building on its initial ARMS 200 deployment, the Company intends to deploy additional modular capacity to meet customer demand and grow recurring AI infrastructure revenue.
+"We're excited to unveil our AI token factory at NVIDIA GTC Berlin. Digi Power X owns the whole stack, from the power to the data center to the computer, and that's how we deliver fast, affordable inference at scale."
+- Alec Amar, President, Digi Power X Inc.
+New York Transition to AI Token Factories
+Digi Power X is in the planning phase to repurpose its New York State sites into AI token factories, expanding capacity for GPU bare-metal services and AI token generation. The planned conversion is designed to reduce site noise levels and incorporate closed-loop cooling systems designed to minimize water consumption by recirculating coolant without routine evaporative water use.
+Silicon Valley Development Lab
+The Company has also acquired an office and laboratory facility in Silicon Valley to develop the technology and operational intelligence supporting its AI token factory strategy. Digi Power X is bringing together top talent in engineering, artificial intelligence and software development to accelerate innovation and strengthen its capabilities as it expands its GPU infrastructure and AI services.
+About Digi Power X
+Digi Power X is a fully integrated AI infrastructure company that owns and operates the whole stack, from power generation and data centers to the computers that run AI workloads. The Company offers colocation for enterprise and hyperscale customers, bare metal GPU rental and a token factory that delivers AI inference at scale. Because it controls the power, the infrastructure and the compute, Digi Power X can bring capacity online faster and more affordably. For more information, visit www.digipowerx.com.
+Investor Relations
+For further information, please contact:
+Michel Amar, Chief Executive Officer
+Digi Power X Inc.
+www.digipowerx.com
+Investor Relations: T: 888-474-9222 | Email: IR@digihostpower.com
+Cautionary Statement
+Trading in the securities of the Company should be considered highly speculative. No stock exchange, securities commission or other regulatory authority has approved or disapproved the information contained herein. Cboe Canada does not accept responsibility for the adequacy or accuracy of this release.
+Cautionary Note and Forward-Looking Statements
+This press release contains "forward-looking statements" within the safe harbor provisions of the Private Securities Litigation Reform Act of 1995, and "forward-looking information" within the meaning of applicable Canadian securities laws (collectively, "forward-looking statements"). All statements other than statements of historical fact are forward-looking statements. Words such as "anticipate," "believe," "continue," "estimate," "expect," "intend," "may," "plan," "potential," "proposed," "should," "target," "will," "would" and similar expressions are intended to identify forward-looking statements, although not all forward-looking statements contain these words.
+Forward-looking statements in this press release include, without limitation, statements regarding: the proposed $200 million debt financing, including the timing of closing and funding, and the satisfaction of conditions to closing, including lender satisfaction of its diligence requirements; the expected use of proceeds, including the funding of remaining construction and related project costs, and the anticipated effects on corporate liquidity and shareholder dilution; the progress, schedule and completion of Phase 1 and Phase 2 of the Company's 40 MW AI data center in Columbiana, Alabama, the Company's ability to pursue additional customer contracts and generate recurring revenue; the planned expansion of the Company's AI token factory infrastructure, including through USDC and the ARMS modular data center platform; the planned conversion of the Company's New York State sites and the anticipated noise and water use benefits of that conversion; the anticipated use and benefits of the Company's Silicon Valley facility; and the execution of the Company's AI infrastructure strategy.
+These statements are based on management's current expectations, estimates and assumptions and are subject to known and unknown risks, uncertainties and other factors that could cause actual results to differ materially, including, among others: the risk that the conditions to closing under the commitment letter are not satisfied or waived on a timely basis or at all, or that the financing is not completed on the anticipated terms or at all; the risk that the lender's commitment terminates or is modified; the possibility that financing proceeds will be insufficient to fund all remaining construction and project costs; the risk that preliminary financial information differs from final reported results; construction delays, cost overruns, supply chain disruptions and the availability of equipment, GPUs, labor and power; permitting, zoning, environmental and other regulatory approvals; the performance of contractors, partners and counterparties; the ability of the Company and its customers to perform under the Company's colocation and other customer agreements; obligations under the financing; demand for AI and high-performance computing infrastructure; general economic, market and interest rate conditions; and the other risks and uncertainties described under "Risk Factors" in the Company's most recent Annual Report on Form 10-K and other filings with the U.S. Securities and Exchange Commission.
+Readers are cautioned not to place undue reliance on forward-looking statements, which speak only as of the date of this press release. Except as required by applicable law, the Company undertakes no obligation to update or revise any forward-looking statement, whether as a result of new information, future events or otherwise.
+SOURCE: Digi Power X Inc.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Digital Product Passports Move From Concept to Reality, SMX Brings ...</v>
+        <v>Lowest Fee Bitcoin ATMs Enters U.S. Market With 400+ Machines and a Flat 5% Fee</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C15" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D15" t="str">
-        <v>Finance, Crypto, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E15" t="str">
-        <v>https://pr-inside.com/digital-product-passports-move-from-concept-to-reality-smx-brings-r5216725.htm</v>
+        <v>https://www.prnewswire.com/news-releases/lowest-fee-bitcoin-atms-enters-us-market-with-400-machines-and-a-flat-5-fee-302905970.html</v>
       </c>
       <c r="F15" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Bitcoin is up, enthusiasm around digital assets is surging again, and the race to bring more of the global economy on-chain is accelerating. But as investors and institutions embrace tokenization, one question is becoming increasingly important: what does the digital asset actually represent? SMX (NASDAQ:SMX)(NASDAQ:SMXWW) provides a link to real-world assets and commodities, connecting physical materials to persistent digital identities through its Digital Material Passport Platform (DMPP). The timing is significant. In July, the European Commission launched the EU's Digital Product Passport Registry and testing environment, while financial ..</v>
+        <v>New nationwide operator charges a fraction of the 12% to 20% typical at Bitcoin ATMs, sells Bitcoin, Ethereum and dollar-pegged stablecoins for cash, and introduces online pre-registration that cuts a first visit to about two minutes FORT LAUDERDALE, Fla., Oct. 12, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Toronto Real Estate Trailblazer Sam Kamra Expands Digital Footprint ...</v>
+        <v>oneworld führt in seinem weltweiten Netzwerk ein verbessertes digitales Check-in-Erlebnis für mehrere Fluggesellschaften ein</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C16" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D16" t="str">
-        <v>Crypto, AI, SaaS, Real Estate, Media</v>
+        <v>Crypto</v>
       </c>
       <c r="E16" t="str">
-        <v>https://pr-inside.com/toronto-real-estate-trailblazer-sam-kamra-expands-digital-footprint-r5216721.htm</v>
+        <v>https://www.prnewswire.com/news-releases/oneworld-fuhrt-in-seinem-weltweiten-netzwerk-ein-verbessertes-digitales-check-in-erlebnis-fur-mehrere-fluggesellschaften-ein-302905894.html</v>
       </c>
       <c r="F16" t="str">
-        <v>(PR-inside.com) Recognized nationally through major media features, celebrated on Streets Of Toronto, and hailed as a top-producing creative agent who set the bar high with listing.ca and Canada's pioneering crypto platform BTCHome.ca, Kamra is once again transforming the landscape by integrating cutting-edge LTX AI video production into real estate marketing. TORONTO, ON / ACCESS Newswire / August 27, 2026 / The Greater Toronto Area housing market has long been a crucible of high competition, demanding unyielding resilience, foresight, and adaptability from those who hope to rise above the noise. Amidst shifting economic cycles and a sea of conventional brokerages, one name has ..</v>
+        <v>Die Technologie ermöglicht das Scannen von Reisepässen sowie die Bereitstellung von Wallet Bordkarten über die vom Kunden bevorzugten digitalen Kanäle. LISSABON, Portugal, 12. Oktober 2026 /PRNewswire/ -- oneworld ® unternimmt den nächsten Schritt zur Vereinfachung des...</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Luxxfolio Announces 228-Miner Expansion of Litecoin Mining Operations</v>
+        <v>Best Crypto Casinos 2026: New Bitcoin Casinos With No KYC, Fast Payouts ...</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C17" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D17" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.newsfilecorp.com/release/311699/Luxxfolio-Announces-228Miner-Expansion-of-Litecoin-Mining-Operations</v>
+        <v>https://pr-inside.com/best-crypto-casinos-2026-new-bitcoin-casinos-with-no-kyc-fast-payouts-r5232612.htm</v>
       </c>
       <c r="F17" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 27, 2026) - Luxxfolio Holdings Inc. (CSE: LUXX) (OTCQB: LUXFF) (FSE: LUH0) (the "Company" or "Luxxfolio") announces that 228 additional Bitmain Scrypt miners have been installed and are operational at DMG Blockchain Solutions Inc.'s Christina Lake facility in British Columbia. Following commissioning, the Company's operating fleet totals 288 miners, compared with its previously announced 60-miner fleet.Revenue guidance. Based on...</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 12, 2026 / Picking a crypto casino in 2026 is harder than it looks. New sites launch every week, bonuses get bigger on paper, and the fine print gets longer. Casinos24Online set out to cut through that noise with a hands-on review of more than 20 crypto casinos, ranked on what actually matters to players: how fast the money arrives, how fair the bonus terms are, and whether the operator can be trusted with your coins. Each site was judged on payment options, withdrawal speed, bonus terms, licensing, game variety and day-to-day usability ..</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>WEMADE Launches Global Pre-Registration for Web3 Roguelike Defense Game Hellsquad Rrrush!: Stone Rush</v>
+        <v>Zhibao Technology Inc. and Bedrock Enter Strategic Collaboration to Explore On-Chain Tokenization of ZBAO Shares, Bitcoin Treasury Yield, and Permissioned DeFi Integration</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C18" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D18" t="str">
-        <v>Crypto, Gaming</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/27/3351810/0/en/wemade-launches-global-pre-registration-for-web3-roguelike-defense-game-hellsquad-rrrush-stone-rush.html</v>
+        <v>https://www.newsfilecorp.com/release/318530/Zhibao-Technology-Inc.-and-Bedrock-Enter-Strategic-Collaboration-to-Explore-OnChain-Tokenization-of-ZBAO-Shares-Bitcoin-Treasury-Yield-and-Permissioned-DeFi-Integration</v>
       </c>
       <c r="F18" t="str">
-        <v>Following over 1 million downloads for its Web2 predecessor, LightCON’s hit casual defense game expands into Web3 with exclusive token rewards and cross-game utility Following over 1 million downloads for its Web2 predecessor, LightCON’s hit casual defense game expands into Web3 with exclusive token rewards and cross-game utility</v>
+        <v>KEY HIGHLIGHTSTokenization of Nasdaq Equity: Zhibao Technology Inc. (NASDAQ: ZBAO) ("Zhibao," "we," or the "Company") has signed a strategic framework agreement with Bedrock to study and pilot a transfer-agent-level tokenization model for its SEC-registered Class A Ordinary Shares as native real-world asset (RWA) equity. Unlocking Liability-Side &amp; Treasury Synergies: The partnership explores extending Zhibao's digital asset strategy to its capital structure via 24/7 continuous settlement and...</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>DMG Blockchain Solutions Reports Third Quarter 2026 Financial Results</v>
+        <v>oneworld Unlocks Enhanced Multi-carrier Digital Check-in Experience Across its Global Network</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C19" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D19" t="str">
         <v>Crypto</v>
       </c>
       <c r="E19" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/27/3351758/0/en/dmg-blockchain-solutions-reports-third-quarter-2026-financial-results.html</v>
+        <v>https://www.prnewswire.com/news-releases/oneworld-unlocks-enhanced-multi-carrier-digital-check-in-experience-across-its-global-network-302905640.html</v>
       </c>
       <c r="F19" t="str">
-        <v>DMG Blockchain Solutions Q3 2026</v>
+        <v>Technology will enable passport scan and wallet boarding pass via customer's preferred digital channels LISBON, Portugal, Oct. 12, 2026 /PRNewswire/ -- oneworld ® is taking the next step toward simplifying the online travel experience across its global network for customers travelling on...</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Surge Digital Inc. Announces Completion of Name Change and Share Consolidation</v>
+        <v>Renown Wire Launches One-Payment Press Release Distribution to 500+ News Sites for Startups and Agencies</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C20" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D20" t="str">
         <v>Crypto</v>
       </c>
       <c r="E20" t="str">
-        <v>https://www.newsfilecorp.com/release/311607/Surge-Digital-Inc.-Announces-Completion-of-Name-Change-and-Share-Consolidation</v>
+        <v>https://pressreleasenews.org/pressroom/renown-wire-launches-one-payment-press-release-distribution-to-500-news-sites-for-startups-and-agencies</v>
       </c>
       <c r="F20" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 26, 2026) - Surge Digital Inc. (TSXV: SRGE) (OTCQB: BBKCD) (WKN: A2PS9W) ("Surge" or the "Company"), a leading innovator and owner of Netcoins, Blockchain Intelligence Group, and TerraZero, has finalized its corporate rebranding and share capital consolidation, as described in its news release of August 21, 2026.Effective August 26, 2026, the Company changed its name to "Surge Digital Inc." (the "Name Change") and consolidated its issued and...</v>
+        <v>Renown wire, a new press release distribution service, lets startups, crypto and fintech companies and PR agencies publish an announcement on 500+ news, finance and media sites for a single payment, with a report of every live link.</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Bitdeer Announces July 2026 Production and Operations Update</v>
+        <v>Newscrypto.org launches real-time cryptocurrency market news platform</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C21" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D21" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E21" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/26/3351175/0/en/bitdeer-announces-july-2026-production-and-operations-update.html</v>
+        <v>https://pressreleasenews.org/pressroom/newscrypto-org-launches-real-time-cryptocurrency-market-news-platform</v>
       </c>
       <c r="F21" t="str">
-        <v>SINGAPORE, Aug. 26, 2026 (GLOBE NEWSWIRE) -- Bitdeer Technologies Group (NASDAQ: BTDR) (“ Bitdeer ” or the “ Company ”), a world-leading technology company for AI and Bitcoin mining infrastructure, today announced its unaudited operations updates for July 2026.</v>
+        <v>Newscrypto.org has launched a real-time cryptocurrency and digital-markets news platform, offering concise updates, market context and coverage of Bitcoin, Ethereum and blockchain developments.</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Hyperscale Data Subsidiary Gresham Worldwide Announces $5.4 Million in New Defense Sector Orders Bringing Backlog to Approximately $53.7 Million</v>
+        <v>NewsCrypto Launches Real-Time Crypto Market News Platform</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C22" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D22" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E22" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-subsidiary-gresham-worldwide-announces-5-4-million-in-new-defense-sector-orders-bringing-backlog-to-approximately-53-7-million-302860078.html</v>
+        <v>https://pressreleasenews.org/pressroom/newscrypto-launches-real-time-crypto-market-news-platform</v>
       </c>
       <c r="F22" t="str">
-        <v>LAS VEGAS, Aug. 26, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that its wholly owned subsidiary Gresham Worldwide, Inc. ("Gresham...</v>
+        <v>Newscrypto.org has positioned itself as a key player in delivering fast and reliable crypto news. The platform offers up-to-date information on cryptocurrency trends and market insights.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>KARTY LLC Receives the Visa FinTech Innovation Award Following its Qatar Launch</v>
+        <v>Fibank and Bitpanda Forge Strategic Partnership to Launch Integrated Crypto Asset Access via My Fibank Mobile App</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C23" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D23" t="str">
         <v>Crypto</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.prnewswire.com/news-releases/karty-llc-receives-the-visa-fintech-innovation-award-following-its-qatar-launch-302859752.html</v>
+        <v>https://www.prnewswire.com/news-releases/fibank-and-bitpanda-forge-strategic-partnership-to-launch-integrated-crypto-asset-access-via-my-fibank-mobile-app-302905618.html</v>
       </c>
       <c r="F23" t="str">
-        <v>DOHA, Qatar, Aug. 26, 2026 /PRNewswire/ -- KARTY LLC, Qatar's leading digital wallet and payment startup, has received Visa's FinTech Innovation Award, recognising its work to advance digital payments and money management services in Qatar. The award follows KARTY's launch of Qatar's...</v>
+        <v>SOFIA, Bulgaria, Oct. 12, 2026 /PRNewswire/ -- Fibank (First Investment Bank) and Bitpanda GmbH have entered into a strategic partnership agreement. This landmark collaboration will grant Fibank customers direct technical access to premium crypto asset services provided by Bitpanda GmbH –...</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Mantle Vault Expands to DeFi, Bringing Institutional-Grade RWA Yield On-chain with Grove, CIAN, and Fluxion</v>
+        <v>Global Compliance Applications Corp. Signs Memorandum of Understanding to Evaluate Blockchain Coupon and Rewards Integration with Instacash in Eswatini</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C24" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D24" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.prnewswire.com/news-releases/mantle-vault-expands-to-defi-bringing-institutional-grade-rwa-yield-on-chain-with-grove-cian-and-fluxion-302859583.html</v>
+        <v>https://www.newsfilecorp.com/release/318466/Global-Compliance-Applications-Corp.-Signs-Memorandum-of-Understanding-to-Evaluate-Blockchain-Coupon-and-Rewards-Integration-with-Instacash-in-Eswatini</v>
       </c>
       <c r="F24" t="str">
-        <v>DUBAI, UAE, Aug. 25, 2026 /PRNewswire/ -- Mantle, the open financial network connecting global market participants to institutional-grade capital market assets on-chain, today announced the expansion of Mantle Vault into decentralised finance, built with Grove infrastructure, CIAN, and...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 9, 2026) - Global Compliance Applications Corp. (CSE: APP) (FSE: TK6) (OTC Pink: FUAPF) (the "Company" or "GCAC") announces that it has entered into a memorandum of understanding on October 9, 2026 (the "MOU") with Directore Technologies (Proprietary) Limited, trading as Instacash ("Instacash"), to evaluate the integration and potential commercialization of GCAC's coupon, rewards and merchant-engagement technology within Instacash's payment...</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass der ETH-Bestand 5,85 Millionen Token erreicht hat und sich der Gesamtbestand an Kryptowährungen und Barmitteln auf 14,9 Milliarden US-Dollar beläuft</v>
+        <v>TruGolf Holdings (TRUG) Completes Acquisition of Polymath Research, Expanding into Institutional Asset Tokenization</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C25" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D25" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, Retail</v>
       </c>
       <c r="E25" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-der-eth-bestand-5-85-millionen-token-erreicht-hat-und-sich-der-gesamtbestand-an-kryptowahrungen-und-barmitteln-auf-14-9-milliarden-us-dollar-belauft-302859515.html</v>
+        <v>https://www.newmediawire.com/news/trugolf-holdings-trug-completes-acquisition-of-polymath-research-expanding-into-institutional-asset-tokenization-7090495</v>
       </c>
       <c r="F25" t="str">
-        <v>Bitmine hält 4,8 % des gesamten ETH-Umlaufs von 120,7 Millionen Bitmine hat in nur 14 Monaten bereits 97 % des Weges zur „Alchemie der 5 %" zurückgelegt ETH legte in der vergangenen Woche um 30 % zu – das ist der größte Wochengewinn seit Mai 2025 und Juli 2021. Auf beide vorangegangenen...</v>
+        <v>LOS ANGELES, CA - October 9, 2026 ( NEWMEDIAWIRE ) - TruGolf (NASDAQ: TRUG) announced the completion of its acquisition of Polymath Research Inc., a Canadian company specializing in institutional asset tokenization and developer of Polymesh, a Layer-1 blockchain designed for regulated assets. The transaction combines TruGolf’s established golf simulation and software business with Polymath’s blockchain infrastructure, creating two complementary revenue streams. As of Dec. 31, 2025, Polymath had issued more than $132 million in tokenized assets for more than 65 active issuers, supported by more than 50 ecosystem partners. The companies are also developing tokenized equipment leasing and fractional franchise ownership programs targeted for the first quarter of 2027. Following the acquisition</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Blockchain Loyalty Corp. Provides Corporate Update as Company Advances Toward OTCQB Uplisting Strategy</v>
+        <v>TruGolf Completes Acquisition of Polymath Research, Bringing a Blockchain Purpose-Built for Regulated Assets to Nasdaq</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C26" t="str">
-        <v>mlpr-newsfile</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D26" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.newsfilecorp.com/release/311361/Blockchain-Loyalty-Corp.-Provides-Corporate-Update-as-Company-Advances-Toward-OTCQB-Uplisting-Strategy</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/09/3378076/0/en/trugolf-completes-acquisition-of-polymath-research-bringing-a-blockchain-purpose-built-for-regulated-assets-to-nasdaq.html</v>
       </c>
       <c r="F26" t="str">
-        <v>Portland, Oregon--(Newsfile Corp. - August 25, 2026) - Blockchain Loyalty Corp. (OTCID: BBLC) today provided shareholders with a comprehensive corporate update outlining the Company's strategic transformation over the past year and management's continued objective of positioning BBLC for a future application to the OTCQB Venture Market operated by OTC Markets Group.Over the last twelve months, Blockchain Loyalty Corp. has undertaken one of the most significant operational transitions in its...</v>
+        <v>Image Courtesy of TruGolf and Polymath</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>SMX's Plastic Cycle Token is the Most Effective Tool in Times of War</v>
+        <v>MEXC and Payward Highlight Collaboration as Crypto and TradFi Converge at TOKEN2049</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C27" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D27" t="str">
-        <v>Crypto, Energy</v>
+        <v>Crypto</v>
       </c>
       <c r="E27" t="str">
-        <v>https://pr-inside.com/smx-s-plastic-cycle-token-is-the-most-effective-tool-in-times-of-war-r5215925.htm</v>
+        <v>https://www.prnewswire.com/news-releases/mexc-and-payward-highlight-collaboration-as-crypto-and-tradfi-converge-at-token2049-302903465.html</v>
       </c>
       <c r="F27" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / As the economics of virgin, oil-derived plastic and recycled materials move toward parity, the SMX Plastic Cycle Token (PCT) has become the most powerful tool for manufacturers navigating a fundamental reset in the economics of plastic-a convergence accelerated by the war in the Gulf, pressure on global supply lines, the lingering aftereffects of COVID-19 and continued volatility in energy and commodity markets. Recycled material is no longer competing with virgin plastic solely on sustainability credentials; it is increasingly competing on price, forcing manufacturers to confront a new reality: ..</v>
+        <v>MUTSAMUDU, Comoros, Oct. 9, 2026 /PRNewswire/ -- MEXC,a pioneer in 0-fee digital asset trading, and Payward, the parent company of Kraken, shared their perspectives on the convergence of crypto and traditional finance during a TOKEN2049 Singapore panel. MEXC CEO Vugar Usi Zade and Payward...</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Lyken.AI Announces Non-Binding MOU for 128-Node B300 AI Compute Cluster ...</v>
+        <v>LBank Exchange Listed GXY (GREENOXXY)</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C28" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D28" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E28" t="str">
-        <v>https://pr-inside.com/lyken-ai-announces-non-binding-mou-for-128-node-b300-ai-compute-cluster-r5215877.htm</v>
+        <v>https://www.newsfilecorp.com/release/318192/LBank-Exchange-Listed-GXY-GREENOXXY</v>
       </c>
       <c r="F28" t="str">
-        <v>(PR-inside.com) Proposed five-year commercial arrangement would support large-scale AI inference workloads and token optimization, subject to definitive agreements VANCOUVER, BC / ACCESS Newswire / August 25, 2026 / Alset AI Ventures Inc. (TSXV:GPUS)(OTCQB:GPUSF)(FSE:1R61, WKN:A40M0J) ("Alset AI", "Alset" or the "Company"), an artificial intelligence ("AI") venture company advancing innovation through strategic investment and cloud computing solutions, is pleased to announce that its 90.1%-owned cloud compute business, Lyken AI Computing Inc., operating as Lyken.AI ("Lyken"), has entered into a non-binding memorandum of understanding dated August 24, 2026 (the "MOU") with Singapore-based SWARMNET SOLUTIONS PTE. LTD. ("Swarmnet"). The MOU outlines an indicative framework for the parties ..</v>
-[...2 lines deleted...]
-    <row r="29">
+        <v>Road Town, British Virgin Islands--(Newsfile Corp. - October 9, 2026) - LBank Exchange, a leading global cryptocurrency trading platform, listed GXY (GREENOXXY) at 07:00am on Oct7, 2026 (UTC).GXY Listing BannerTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8831/318192_79c006f1542478ab_001full.jpgUsers are able to access the trading pair at:https://www.lbank.com/trade/gxy_usdtAbout GXY (GREENOXXY)GREENOXXY (GXY) is an ERC-20 token on Ethereum...</v>
+      </c>
+    </row>
+    <row r="29" xml:space="preserve">
       <c r="A29" t="str">
-        <v>Lyken.AI Announces Non-Binding MOU for 128-Node B300 AI Compute Cluster</v>
+        <v>Fullerton and SGX Group open second Value-Up Singapore Equities Challenge to the public with new Open Category</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C29" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D29" t="str">
-        <v>Crypto, AI</v>
+        <v>Finance, Crypto, AI, SaaS, Retail, Education</v>
       </c>
       <c r="E29" t="str">
-        <v>https://www.newswire.com/news/lyken-ai-announces-non-binding-mou-for-128-node-b300-ai-compute-cluster</v>
-[...2 lines deleted...]
-        <v>Proposed five-year commercial arrangement would support large-scale AI inference workloads and token optimization, subject to definitive agreements</v>
+        <v>https://www.acnnewswire.com/press-release/english/110701/</v>
+      </c>
+      <c r="F29" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, Oct 9, 2026 - (ACN Newswire) - Fullerton Fund Management (“Fullerton”) and SGX Group, in partnership with Moomoo Singapore as Supporting Partner, launched the second edition of the Fullerton / SGX Value-Up Singapore Equities Challenge(1) (“The Challenge”) to the public for the first time, inviting Singaporeans and Permanent Residents aged 18 and above to test their investing skills on Singapore-listed small and mid-cap companies over eight weeks, with cash prizes for the top performers.
+The inaugural Challenge in 2025 was open to students only. This year’s edition adds an Open Category for the public while retaining the Student Category. Participants in both categories will research and manage virtual portfolios of eligible Singapore-listed securities, with a focus on Singapore’s small- and mid-cap (“SMID”) segment. The trading simulation does not involve real capital.
+The Challenge comes as interest in Singapore’s SMID segment grows. As of 30 June 2026, institutional net buying in SMID stocks had tripled year on year to S$606 million, while daily trading value rose 155% to S$310 million, its highest level since FY2014(2). The Challenge gives participants a structured and practical way to learn more about companies beyond the Straits Times Index.
+Open Category
+Open to Singapore Citizens and Permanent Residents aged 18 and above, the Open Category will run from 7 December 2026 to 29 January 2027 over an eight-week online trading period. Participants compete individually, constructing and managing portfolios from an eligible list of Singapore-listed securities. They will be ranked in real time on a leaderboard based on total portfolio return, with cash prizes of S$3,000, S$2,000 and S$1,000 for the top three participants.
+Student Category
+The Student Category returns for its second year and is open to Singapore Citizens and Permanent Residents aged 18 and above who are enrolled full-time in polytechnics or universities. Participants compete in teams of four in the same eight-week simulation, using eligible Singapore-listed securities focused primarily on the SMID segment.
+The top six teams from the qualifying round will advance to an in-person stock-pitch final, where they will present their research and investment thesis to a judging panel. The top three teams will receive cash prizes of S$10,000, S$5,000 and S$3,000. The category is designed to connect classroom learning with practical exposure to investing, industry practitioners and potential 8-month internship opportunities, through the Fullerton Singapore Value-Up Internship Programme.
+Building disciplined investment habits
+The Challenge is designed to encourage disciplined portfolio construction rather than concentrated bets. Participants must establish positions within the first five trading days. From 14 December 2026, portfolios must maintain at least 80% exposure to eligible securities at the end of each trading day, with cash holdings capped at 20%. When initiating or adding to a position, exposure to any individual eligible security must not exceed 10% of the portfolio’s total value. Each portfolio may hold no more than 30 eligible securities; leverage, margin and derivatives are not permitted.
+Through the Challenge, participants will be able to:
+Gain first-hand experience in researching and evaluating Singapore-listed companies.
+Develop practical habits around portfolio construction, risk management and investment decision-making.
+Build a stronger understanding of opportunities available within Singapore’s equities market beyond the benchmark index.
+Ken Goh, Chief Investment Officer, Fullerton Fund Management, said:  “Over the past year, we have seen growing interest in Singapore equities, reflecting broader recognition of the depth and diversity of our domestic market. The objective of the Fullerton/SGX Value-Up Singapore Equities Challenge is to motivate participants to identify and capture rising shareholder value, by encouraging young investors and members of the public to research companies, assess their potential and construct portfolios with greater discipline. The Challenge also supports our broader commitment to talent development. Participants from the inaugural Challenge have since joined Fullerton as interns, demonstrating how practical exposure can help inspire and nurture the next generation of investment professionals. Through this Challenge, we hope to contribute to a more informed and engaged Singapore equities market, with a broader base of investors participating in its long-term development.”
+Ng Yao Loong, Head of Global Financial Markets, SGX Group, said: “In every market, there is a difference between what is well known and what is well understood. The Fullerton/SGX Value-Up Singapore Equities Challenge encourages participants to close that gap by researching the SMID segment, testing their assumptions and forming their own investment perspectives. By opening the Challenge to the public, we hope more people will discover the breadth of the Singapore stock market and deepen their understanding of the businesses behind it.”
+Jeyson Ng, CEO, Moomoo Singapore said: “We are pleased to support Fullerton and SGX, both of whom are Moomoo’s long-term strategic partners in the Singapore ecosystem, in making investing education more accessible to students and the wider public. Through practical learning resources on Singapore equities, company research and portfolio construction within the Moomoo app, we hope to help participants build the confidence and foundational skills to better understand the market. The Challenge also provides a meaningful platform for us to engage aspiring talent and nurture the next generation of finance and technology professionals.”
+Registration for both categories is open until 30 November 2026. A participant may register for either the Student Category or the Open Category (provided that it meets the relevant eligibility requirements), but not both. Interested parties may sign up at https://value-up.investsg.asia/
+(1) Jointly developed by SGX Group and AlphaInvest
+(2) SGX Group Research
+About Fullerton Fund Management
+Fullerton Fund Management Company Ltd (“Fullerton”) is an active investment specialist, focused on optimising investment outcomes and enhancing investor experience.
+We help clients, including government entities, sovereign wealth funds, pension plans, insurance companies, private wealth and retail, from the region and beyond, to achieve their investment objectives through our suite of solutions. Our expertise encompasses equities, fixed income, multi-asset, alternatives and treasury management, across public and private markets.
+As an active manager, we place strong emphasis on performance, risk management and investment insights. Incorporated in 2003, Fullerton is headquartered in Singapore, and has associated offices in Shanghai, Brunei and Jakarta. Fullerton is part of a multi-asset management group, Seviora, a holding company established by Temasek. Income Insurance, one of Singapore’s leading insurers, is a minority shareholder of Fullerton.
+For more information, please visit www.fullertonfund.com
+About SGX Group (Singapore Exchange)
+SGX Group is one of the world’s most trusted international marketplaces, known for its stability and openness. Anchored in Singapore, we enable price discovery, capital formation and risk management across asset classes, supported by resilient infrastructure and robust clearing. We convene issuers, investors and intermediaries to create and grow markets that stand the test of time. Find out more at www.sgxgroup.com.
+About Moomoo Singapore
+Moomoo Singapore is a holistic wealth-tech platform building an intelligent investing ecosystem across its digital platform, physical experience stores and investor education community. Through the moomoo app, it provides everyday investors and professional clients with access to global markets, diverse investment products, advanced trading tools and AI-powered insights.
+Since launching in March 2021, Moomoo Singapore has evolved beyond an investing platform into a popular financial literacy resource and full-spectrum wealth platform, supporting investors from their first trade to managing sophisticated portfolios. It surpassed two million users in Singapore in June 2026, spanning retail investors to private wealth and institutional clients.
+Moomoo Financial Singapore Pte. Ltd. is a subsidiary of Nasdaq-listed Futu Holdings Limited (Nasdaq: FUTU). The firm is regulated by the Monetary Authority of Singapore and holds a Capital Markets Services Licence (CMS101000) and Major Payment Institution Licence (PS20200617). It also has exempt financial adviser status and is authorised to provide Digital Payment Token services. Moomoo Trustee (Singapore) Pte. Ltd. is a licensed trust company, while Moomoo Singapore is a DP Clearing Member, SGX-ST Trading Member, and SGX-DT Trading and Clearing Member of Singapore Exchange.
+Find out more at https://www.moomoo.com/sg
+For media queries, please contact:
+Rishika Tiwariemail: rishika@financialpr.com.sg 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Bybit Introduces Zero-Fee Apple Pay Crypto Purchases</v>
+        <v>CryptoCasino.com Data: Cardano and Solana Outrank Ethereum 20 to 1 in Crypto Gaming Demand</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C30" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D30" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS, Retail, Gaming</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.prnewswire.com/news-releases/bybit-introduces-zero-fee-apple-pay-crypto-purchases-302859341.html</v>
+        <v>https://pressat.co.uk/releases/cryptocasinocom-data-cardano-and-solana-outrank-ethereum-20-to-1-in-crypto-gaming-demand-b29eeea5e03229aba98b419a44cdd8ac/</v>
       </c>
       <c r="F30" t="str">
-        <v>DUBAI, UAE, Aug. 25, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, is pleased to announce crypto purchases via Apple Pay will come with zero fees from now until September 24, 2026, offering a faster, more accessible, and affordable way...</v>
+        <v>Thursday 8 October, 2026 Consumer demand for crypto gambling is concentrated in a very different set of tokens than market capitalisation would suggest, according to search data published today by CryptoCasino.com. Analysis of 8,557 distinct search queries reaching the platform between 1 July and 29 September 2026 found that Cardano and Solana each attracted roughly twenty times more crypto gaming search interest than Ethereum, despite Ethereum being the second-largest cryptocurrency by market capitalisation. Ranked by share of the 489,069 coin-tagged search impressions recorded in the period: Bitcoin — 427,079 impressions (87.3%)Cardano — 21,090 (4.3%)Solana — 19,419 (4.0%)MetaMask — 11,846 (2.4%)Tether (USDT) — 3,570 (0.7%)Dogecoin — 2,931 (0.6%)TRON — 1,385 (0.3%)Ethereum — 1,076 (0.2%)</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Hyperscale Data Bitcoin Treasury at Approximately 278 Bitcoin Worth Approximately $21.6 Million</v>
+        <v>SonicStrategy Closes $2.25 Million SYN Token Financing</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C31" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D31" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-at-approximately-278-bitcoin-worth-approximately-21-6-million-302858896.html</v>
+        <v>https://www.newsfilecorp.com/release/318129/SonicStrategy-Closes-2.25-Million-SYN-Token-Financing</v>
       </c>
       <c r="F31" t="str">
-        <v>LAS VEGAS, Aug. 25, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of August 23, 2026, it held 278.0314 Bitcoin representing an...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 8, 2026) - SonicStrategy Inc. (CSE: SONI) (OTCQB: SONIF) (the "Company"), a publicly traded digital asset infrastructure company, is pleased to announce that it has closed the first tranche of its previously announced non-brokered private placement of up to $4,500,000 (the "Offering"), originally announced on September 22, 2026 and as amended on September 29, 2026 and October 5, 2026.The first tranche consisted of the digital asset portion of the...</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Fastest Growing Global Finance Super App Abound chooses Monad to Power its Next Phase of Growth</v>
+        <v>Best Crypto Casinos 2026: New Bitcoin Casinos With No KYC, Fast Payout ...</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C32" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D32" t="str">
-        <v>Crypto</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E32" t="str">
-        <v>https://www.prnewswire.com/news-releases/fastest-growing-global-finance-super-app-abound-chooses-monad-to-power-its-next-phase-of-growth-302859236.html</v>
+        <v>https://pr-inside.com/best-crypto-casinos-2026-new-bitcoin-casinos-with-no-kyc-fast-payout-r5231604.htm</v>
       </c>
       <c r="F32" t="str">
-        <v>Riding record growth after crossing $500 Million in remittances, the super-app built for global Indians announces its next chapter - including a brand-new wallet product, with the waitlist opening soon SAN FRANCISCO, Aug. 25, 2026 /PRNewswire/ -- Abound, the super-app for Indians in the...</v>
+        <v>(PR-inside.com) JERSEY CITY, NJ / ACCESS Newswire / October 8, 2026 / Best Crypto Casinos in 2026: A Guide That Really Counts - according to Alltrusted Casino, that's the search term that sparked this updated guide. We put over 100 crypto casinos under the microscope to find the ones that strike the perfect balance between real-money gaming, crypto payments, and an interface that's easy to navigate. When we were assessing each of these sites our key priorities were things like the range of payment options, how quickly transactions happen, what the bonus terms look like, whether the operator is properly licensed, ..</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>RETRANSMISSION: Prospect Markets Becomes a Member of Crypto.com | Derivatives North America, a CFTC-Regulated U.S. Exchange</v>
+        <v>NFT Ltd. Announces Pricing of $1.0 Million Registered Direct Offering</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C33" t="str">
-        <v>mlpr-newsfile</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D33" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E33" t="str">
-        <v>https://www.newsfilecorp.com/release/311307/RETRANSMISSION-Prospect-Markets-Becomes-a-Member-of-Crypto.com-Derivatives-North-America-a-CFTCRegulated-U.S.-Exchange</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377501/0/en/nft-ltd-announces-pricing-of-1-0-million-registered-direct-offering.html</v>
       </c>
       <c r="F33" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 25, 2026) - Prospect Prediction Markets Inc. (TSXV: MKT) (OTCQB: MKTSF) (FSE: DEP) ("Prospect Markets" or the "Company") is pleased to announce that its indirect wholly-owned subsidiary, Prospect Trading USA LLC ("Prospect Trading"), has become a member of Crypto.com | Derivatives North America ("CDNA"), a CFTC-regulated U.S. exchange."We are proud to become a member of CDNA, one of the most established CFTC-regulated exchanges in the United...</v>
+        <v>Hong Kong, Oct. 08, 2026 (GLOBE NEWSWIRE) -- NFT Ltd. (NYSE American: MI) ("Company" or "NFT", formerly known as Takung Art Co., Ltd.), as an emerging online trading platform operator of international art and collectibles, today announced that it has entered into a securities purchase agreement with certain institutional investors for the purchase and sale of an aggregate of 1,000,000 units, with each unit consisting of one Class A ordinary share, par value of US$0.04 per share ("Ordinary Share"), or one pre-funded warrant in lieu thereof, and one warrant (collectively, the "Securities") in a registered direct offering. The effective offering price for each unit is $1.00.</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) ha annunciato di aver raggiunto detenzioni in ETH pari a 5,85 milioni di token, mentre il totale tra criptovalute e liquidità ammonta a 14,9 miliardi di dollari</v>
+        <v>Bitcoin Bancorp (OTC: BCBC) Submits SEC Comment on Tokenized Stock Trading, Calls for Clearer Digital Asset Infrastructure Rules</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C34" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D34" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-ha-annunciato-di-aver-raggiunto-detenzioni-in-eth-pari-a-5-85-milioni-di-token-mentre-il-totale-tra-criptovalute-e-liquidita-ammonta-a-14-9-miliardi-di-dollari-302859121.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377362/0/en/bitcoin-bancorp-otc-bcbc-submits-sec-comment-on-tokenized-stock-trading-calls-for-clearer-digital-asset-infrastructure-rules.html</v>
       </c>
       <c r="F34" t="str">
-        <v>Bitmine possiede il 4,8% dell'offerta di ETH pari a 120,7 milioni di token complessivi. Bitmine ha già raggiunto il 97% dell'obiettivo "Alchemy of 5%" in soli 14 mesi L'ETH ha guadagnato il 30% nella scorsa settimana, il più grande guadagno settimanale da maggio 2025 e luglio 2021....</v>
+        <v>Bitcoin Bancorp Submits SEC Comment on Tokenized Stock Trading, Calls for Clearer Digital Asset Infrastructure Rules</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>New National Survey Identifies the Bitcoin Messages That Resonate With Everyday Americans</v>
+        <v>September 2026 Bitcoin Production and Operational Update</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C35" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D35" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-national-survey-identifies-the-bitcoin-messages-that-resonate-with-everyday-americans-302858678.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377256/0/en/september-2026-bitcoin-production-and-operational-update.html</v>
       </c>
       <c r="F35" t="str">
-        <v>Survey of 1,000 registered voters finds trusted friends, family, and financial advisors are Bitcoin's most effective messengers, while "digital gold" framing falls flat WASHINGTON, Aug. 24, 2026 /PRNewswire/ -- A new national research survey launched by the Bitcoin Policy Institute (BPI),...</v>
+        <v>Mined 8.1 Bitcoin in September, up 37% year-over-year and up 2.7% from August 2026</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Simply Staking Is Now Simply Labs</v>
+        <v>LBank Exchange Listed ATNS(Artenis)</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C36" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D36" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E36" t="str">
-        <v>https://pressreleasenews.org/pressroom/simply-staking-is-now-simply-labs</v>
+        <v>https://www.newsfilecorp.com/release/318048/LBank-Exchange-Listed-ATNSArtenis</v>
       </c>
       <c r="F36" t="str">
-        <v>Simply Staking is now Simply Labs. The team and values are unchanged; the scope has grown. Four products sit under the new name: Spectrum Nodes, Pegasus, SimplyLedger and Simply Staking, covering node infrastructure, ACH settlement, crypto accounting and institutional staking across more than 200 networks.</v>
+        <v>Road Town, British Virgin Islands--(Newsfile Corp. - October 8, 2026) - LBank Exchange, a leading global cryptocurrency trading platform, listed ATNS(Artenis) at 15:00 on Oct 7, 2026 (UTC).ATNS(Artenis) Listing BannerTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8831/318048_fc2faf1624f99b6c_001full.jpgUsers are able to access the trading pair at:https://www.lbank.com/trade/atns_usdt.About ATNS(Artenis)ARTENIS (ATNS) is the utility token of GMA...</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>How XPUs Meet a World-Class AI Factory</v>
+        <v>Project Eleven and Quantus Plan Strongpoint Integration With Quantus Joining as a Development Partner</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C37" t="str">
-        <v>mlpr-nvidia</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D37" t="str">
-        <v>Crypto, AI</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E37" t="str">
-        <v>https://blogs.nvidia.com/blog/nvlink-fusion-xpu-ai-factory/</v>
+        <v>https://www.prnewswire.com/news-releases/project-eleven-and-quantus-plan-strongpoint-integration-with-quantus-joining-as-a-development-partner-302901664.html</v>
       </c>
       <c r="F37" t="str">
-        <v>To generate intelligence at scale, AI factories run continuously, and their economics are defined by delivered output: tokens per second, tokens per watt, cost per token, utilization and uptime.  That requires AI infrastructure designed and built as a full factory, not a collection of individual accelerators. Hyperscalers and AI-native companies building custom XPUs must consider […]</v>
+        <v>Quantus joins as a development partner for Strongpoint support on the Quantus Network, helping shape institutional key management, governance, and transaction workflows for the post-quantum blockchain. NEW YORK, Oct. 7, 2026 /PRNewswire/ -- Project Eleven and Quantus today announced plans...</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>With Groq 3 LPX in Full Production, NVIDIA Extends Vera Rubin Inference for Agents</v>
+        <v>Samsung Partners with Solana to Natively Deliver Stablecoins in Samsung Wallet to 82 Million U.S. Galaxy Devices</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C38" t="str">
-        <v>mlpr-nvidia</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D38" t="str">
-        <v>Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E38" t="str">
-        <v>https://blogs.nvidia.com/blog/vera-rubin-lpx-spectrum-x-nvlink-fusion/</v>
+        <v>https://www.prnewswire.com/news-releases/samsung-partners-with-solana-to-natively-deliver-stablecoins-in-samsung-wallet-to-82-million-us-galaxy-devices-302901200.html</v>
       </c>
       <c r="F38" t="str">
-        <v>The next era of AI inference won’t be defined by a single breakthrough chip, network or system. It’ll be defined by how every layer of the AI factory works together. That’s why NVIDIA is extending Vera Rubin NVL72 with fast token generation for agentic systems. Announced today, the NVIDIA Vera Rubin rack-scale system NVIDIA Groq […]</v>
+        <v>Cross-border money transfers using stablecoins on Solana, built into the Samsung Wallet experience Galaxy users already know NEW YORK, Oct. 7, 2026 /PRNewswire/ -- Solana Foundation today announced that Samsung Wallet and Samsung Pay will support stablecoins on Solana. Samsung Wallet...</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>NVIDIA Groq 3 LPX Now in Full Production With World-Class Speed for Agentic AI</v>
+        <v>Orca and Loopscale Merge to Build Capital Markets for AI and the Frontier Economy</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C39" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D39" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E39" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/24/3349940/0/en/nvidia-groq-3-lpx-now-in-full-production-with-world-class-speed-for-agentic-ai.html</v>
+        <v>https://www.prnewswire.com/news-releases/orca-and-loopscale-merge-to-build-capital-markets-for-ai-and-the-frontier-economy-302901726.html</v>
       </c>
       <c r="F39" t="str">
-        <v>Groq 3 LPX Extends the Vera Rubin Platform, Delivering Ultrafast Token Generation for the Next Generation of Agentic AI, With Nebius the First to Adopt Groq 3 LPX Extends the Vera Rubin Platform, Delivering Ultrafast Token Generation for the Next Generation of Agentic AI, With Nebius the First to Adopt</v>
+        <v>Operating as Formation, the combined team brings together two leading crypto platforms spanning trading, credit and vault infrastructure to expand access to capital across AI, robotics and other frontier industries. NEW YORK, Oct. 7, 2026 /PRNewswire/ -- Orca and Loopscale today announced...</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Gemini and Apex Fintech Solutions Collaborate to Bring Gemini’s Regulated Crypto Prediction Markets to Apex's Distribution Network</v>
+        <v>TOKEN2049 Announces US Expansion, Bringing the World's Largest Crypto Conference to New York</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C40" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D40" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E40" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/24/3349600/0/en/gemini-and-apex-fintech-solutions-collaborate-to-bring-gemini-s-regulated-crypto-prediction-markets-to-apex-s-distribution-network.html</v>
+        <v>https://www.prnewswire.com/news-releases/token2049-announces-us-expansion-bringing-the-worlds-largest-crypto-conference-to-new-york-302901186.html</v>
       </c>
       <c r="F40" t="str">
-        <v>Gemini is now positioned to be the exclusive CFTC-regulated venue for crypto event contracts distributed through Apex's FCM, giving Apex's brokerage clients regulated access to crypto prediction markets without building their own exchange connectivity</v>
+        <v>Announced today at TOKEN2049 Singapore, TOKEN2049 New York will take place on 16-17 June 2027, with 15,000 attendees expected New York joins Singapore and Dubai as TOKEN2049's third flagship and a permanent fixture on its annual event circuit New York will host the full TOKEN2049...</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Consortium launches cross-regional pilot on post-quantum security with participation from banks and regulatory stakeholders</v>
+        <v>Frax Makes Internet History with .frax, the First ICANN Top-Level Domain Application from a Crypto Company</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C41" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D41" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E41" t="str">
-        <v>https://www.prnewswire.com/news-releases/consortium-launches-cross-regional-pilot-on-post-quantum-security-with-participation-from-banks-and-regulatory-stakeholders-302857693.html</v>
+        <v>https://www.prnewswire.com/news-releases/frax-makes-internet-history-with-frax-the-first-icann-top-level-domain-application-from-a-crypto-company-302901658.html</v>
       </c>
       <c r="F41" t="str">
-        <v>Convened by the Responsible Fintech Institute with Safeheron as technology partner, to evaluate and eventually open-source quantum-resilient infrastructure for wallet generation and digital asset transfers in a regulated, cross-jurisdiction setting. SINGAPORE, Aug. 23, 2026 /PRNewswire/...</v>
+        <v>.frax would connect a globally recognized internet domain with onchain ownership, payments, and AI-native commerce LAS VEGAS, Oct. 7, 2026 /PRNewswire/ -- Frax today became the first crypto company to have its own top-level domain application revealed by ICANN, with .frax officially...</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>XMINEX Expands Its Digital Mining Platform for Cryptocurrency Users</v>
+        <v>ASUS ProArt RTX Spark Windows PCs Available for Immediate Pre-Order Today, Delivering Integrated Ecosystem of AI Agents and Creative Apps</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-08-23</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C42" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D42" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.prweb.com/releases/xminex-expands-its-digital-mining-platform-for-cryptocurrency-users-302857607.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376774/0/en/asus-proart-rtx-spark-windows-pcs-available-for-immediate-pre-order-today-delivering-integrated-ecosystem-of-ai-agents-and-creative-apps.html</v>
       </c>
       <c r="F42" t="str">
-        <v>XMINEX continues to develop its digital mining platform, providing users with an online environment for accessing and managing cryptocurrency mining-related services. LAS VEGAS, Aug. 23, 2026 /PRNewswire-PRWeb/ -- XMINEX, a digital platform operating in the cryptocurrency and blockchain...</v>
+        <v>ProArt RTX Spark Windows PCs combine high-capacity unified memory, open agent and workflow ecosystems, and ASUS AI applications for private, customizable creation without token limits ProArt RTX Spark Windows PCs combine high-capacity unified memory, open agent and workflow ecosystems, and ASUS AI applications for private, customizable creation without token limits</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>HTX Research Examines U.S. AI Equities: Technology Remains Early, While Capital Expenditure and Valuations Have Entered the Late Cycle</v>
+        <v>BTQ Technologies Corp. (BTQ) Is 'One to Watch'</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-08-23</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C43" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D43" t="str">
-        <v>Crypto, AI</v>
+        <v>Finance, Crypto, SaaS, Retail</v>
       </c>
       <c r="E43" t="str">
-        <v>https://www.prnewswire.com/news-releases/htx-research-examines-us-ai-equities-technology-remains-early-while-capital-expenditure-and-valuations-have-entered-the-late-cycle-302857764.html</v>
+        <v>https://www.newmediawire.com/news/btq-technologies-corp-btq-is-one-to-watch-7090416</v>
       </c>
       <c r="F43" t="str">
-        <v>APIA, Samoa, Aug. 23, 2026 /PRNewswire/ -- HTX Research, the dedicated research arm of HTX, has released a new report titled The Industrialization of Intelligence and the Bubble Cycle: Token Economics, Capital Expenditure, and the Repricing of Risk-Reward Across U.S. AI Equities. Its...</v>
+        <v xml:space="preserve">BTQ provides public-market exposure to a trusted quantum infrastructure platform spanning hardware-rooted post-quantum security, quantum-secure networks and quantum computing technologies. The company is advancing multiple technologies toward commercialization, with QSSN surpassing 100,000 mainnet transactions, MIMIQ in commercial distribution and QCIM progressing through semiconductor validation and productization. QCIM addresses a company-identified $1 trillion post-quantum cryptography semiconductor market opportunity by 2035 with a crypto-agile architecture designed to adapt as cryptographic standards evolve. The July 2026 acquisition of QPerfect added a wholly owned quantum computing platform with commercially deployed MIMIQ software and additional technologies spanning digital twins </v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Sixty-Six Capital Expands Effective Bitcoin Exposure with Option for up to 200 BTC and Move to Direct Holdings</v>
+        <v>Secure Blockchain's Agentic Solutions Signs Financial Services Firm, ...</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C44" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D44" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI, Healthcare</v>
       </c>
       <c r="E44" t="str">
-        <v>https://www.newsfilecorp.com/release/310875/SixtySix-Capital-Expands-Effective-Bitcoin-Exposure-with-Option-for-up-to-200-BTC-and-Move-to-Direct-Holdings</v>
+        <v>https://pr-inside.com/secure-blockchain-s-agentic-solutions-signs-financial-services-firm-r5231090.htm</v>
       </c>
       <c r="F44" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 21, 2026) - Sixty-Six Capital Inc. (CSE: SIX) ("Sixty-Six" or the "Company") has entered into a 12-month call option agreement (the "Agreement") dated August 21, 2026, with K33 Holding AS, a subsidiary of K33 AB (publ) ("K33"), giving the Company gross upside exposure to up to 200 Bitcoin ("BTC") above a strike price of US$100,000 per BTC.Sixty-Six has also sold its Purpose Bitcoin ETF holdings, repaid CAD 2,963,974.4 of financing, and will...</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 7, 2026 / Secure Blockchain Development Corp. (the "Company" or "Secure Blockchain") (TSXV:ID) today announced that its wholly owned subsidiary, Agentic Solutions Limited ("Agentic"), has signed a subscription agreement to deploy a secure, hosted AI agent service for an Australian corporate advisory and financial services firm. The firm operates under an Australian Financial Services Licence authorisation and advises listed and private companies on capital raising, corporate strategy and growth across sectors including technology, resources, health and defence. The agreement is Agentic's second enterprise customer, following an Australian marine wholesale and distribution company announced on ..</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>BIGG Digital Assets Announces Name Change to Surge Digital Inc. and Share Consolidation</v>
+        <v>Swiss AMF Outlines How Companies Can Assess the Commercial Case for a Token Offering &amp; Launch</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C45" t="str">
-        <v>mlpr-newsfile</v>
+        <v>WebWire</v>
       </c>
       <c r="D45" t="str">
-        <v>Crypto</v>
+        <v>Crypto, Real Estate</v>
       </c>
       <c r="E45" t="str">
-        <v>https://www.newsfilecorp.com/release/310877/BIGG-Digital-Assets-Announces-Name-Change-to-Surge-Digital-Inc.-and-Share-Consolidation</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361537</v>
       </c>
       <c r="F45" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 21, 2026) - BIGG Digital Assets Inc. (TSXV: BIGG) (OTCQB: BBKCF) (WKN: A2PS9W) ("BIGG" or the "Company"), a leading innovator and owner of Netcoins, Blockchain Intelligence Group, and TerraZero, is pleased to announce that it is changing its name to Surge Digital Inc.  (the "Name Change") and intends to complete a consolidation of its common shares on the basis of seven (7) pre-consolidation common shares for one (1) post-consolidation common...</v>
+        <v>Swiss AMF AG is outlining how companies can evaluate whether a token offering serves a credible commercial purpose before committing to development, fundraising or a crypto token white paper. Its assessment framework focuses on the underlying business, the token&amp;#39;s function, the intended participants and the legal structure required for the proposed offering. - - The approach is relevant beyond cryptocurrency startups. Businesses in real estate, financial services, technology, artificial int... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361537</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) meldet ein Gesamtportfolio von rund 389 Millionen US-Dollar, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und fast 302 Millionen WLD-Token</v>
+        <v>Atlantic HPC Group Inc Appoints Leo Lin as Chief Executive Officer</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C46" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D46" t="str">
         <v>Finance, Crypto</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-meldet-ein-gesamtportfolio-von-rund-389-millionen-us-dollar-darunter-openai-beast-industries-mehr-als-16-000-eth-und-fast-302-millionen-wld-token-302857389.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376394/0/en/atlantic-hpc-group-inc-appoints-leo-lin-as-chief-executive-officer.html</v>
       </c>
       <c r="F46" t="str">
-        <v>Eightco hat in den vergangenen zwei Wochen im Rahmen seines zuvor angekündigten Aktienrückkaufprogramms im Wert von 125 Millionen US-Dollar 14 Millionen Stammaktien zurückgekauft Zusammensetzung der eigenen Bestände von Eightco zum 19. August 2026: 90 Mio. US-Dollar OpenAI-Beteiligung...</v>
+        <v>Irvine and Los Angeles, CA, Oct. 07, 2026 (GLOBE NEWSWIRE) -- Aperture AC (NASDAQ: APUR), a special purpose acquisition company (“Aperture”), and Atlantic HPC Group Inc (“Atlantic”), a U.S.-based digital infrastructure company that develops and operates power-intensive bitcoin mining and computing facilities across Oklahoma, Arkansas, Ohio and following the Valley Oasis acquisition, Tennessee, today announced that the board of directors of Atlantic has appointed Leo Lin as Atlantic’s Chief Executive Officer, effective October 1, 2026. Lin is a seasoned executive with over 20 years of experience in helping companies scale their operations and achieve rapid growth. Lin succeeds Jacqueline Jiang, who has stepped down as Chief Executive Officer and will continue to serve as a member of Atlanti</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Tap to pay with Google Pay is coming to Walmart.</v>
+        <v>UNIVERSAL SAFETY PRODUCTS, INC. TO BECOME DEFI CAPITAL MARKETS, INC.</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C47" t="str">
-        <v>mlpr-google</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D47" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E47" t="str">
-        <v>https://blog.google/products-and-platforms/platforms/google-pay/tap-to-pay-google-pay-walmart/</v>
+        <v>https://www.prnewswire.com/news-releases/universal-safety-products-inc-to-become-defi-capital-markets-inc-302900613.html</v>
       </c>
       <c r="F47" t="str">
-        <v>Add your preferred card to Google Wallet to tap to pay at Walmart stores.</v>
+        <v>Common stock expected to trade on NYSE American under new ticker "DCM" as the Company builds its tokenization, proprietary trading and digital asset market-making businesses OWINGS MILLS, Md., Oct. 7, 2026 /PRNewswire/ -- Universal Safety Products, Inc. (NYSE American: UUU) (the...</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>NFT LTD Announces Pricing of US$2.0 Million Public Offering</v>
+        <v>ChainIT® Brings "Your Face Is Your Password" to Web3 with Organizational MPC Wallets</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C48" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D48" t="str">
-        <v>Finance, Crypto, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/21/3349094/0/en/nft-ltd-announces-pricing-of-us-2-0-million-public-offering.html</v>
+        <v>https://www.prnewswire.com/news-releases/chainit-brings-your-face-is-your-password-to-web3-with-organizational-mpc-wallets-302900665.html</v>
       </c>
       <c r="F48" t="str">
-        <v>Hong Kong, Aug. 21, 2026 (GLOBE NEWSWIRE) -- NFT Ltd. (NYSE American: MI) ("Company" or "NFT", formerly known as Takung Art Co., Ltd.), as an emerging online trading platform operator of international art and collectibles, today announced the pricing of its registered offering of 437,957 units (each, a “Unit”), on a best efforts basis, at an offering price of US$4.60 per Unit (the “Offering”).</v>
+        <v>Production wallets combine passwordless ChainIT ID with transaction-specific authority checks, advancing Agentic Web3 Complete Commerce during TOKEN2049 Week. SINGAPORE, Oct. 7, 2026 /PRNewswire/ -- ChainIT Inc. today announced production availability of its organizational Multi-Party...</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) rende noto un portafoglio complessivo di circa 389 milioni di dollari, che comprende OpenAI, Beast Industries, oltre 16.000 ETH e quasi 302 milioni di token WLD</v>
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le partecipazioni in ETH hanno raggiunto 6,02 milioni di token e che il valore complessivo delle disponibilità in criptovalute, liquidità e titoli negoziabili ammonta a 17,4 miliardi di dollari</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C49" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D49" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-rende-noto-un-portafoglio-complessivo-di-circa-389-milioni-di-dollari-che-comprende-openai-beast-industries-oltre-16-000-eth-e-quasi-302-milioni-di-token-wld-302857285.html</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-partecipazioni-in-eth-hanno-raggiunto-6-02-milioni-di-token-e-che-il-valore-complessivo-delle-disponibilita-in-criptovalute-liquidita-e-titoli-negoziabili-ammonta-a-17-4-milia-302900602.html</v>
       </c>
       <c r="F49" t="str">
-        <v>Nelle ultime due settimane, Eightco ha riacquistato 14 milioni di azioni ordinarie nell'ambito del proprio programma di riacquisto di azioni da 125 milioni di dollari comunicato in precedenza Composizione della tesoreria di Eightco al 19 agosto 2026: 90 milioni di dollari di azioni OpenAI...</v>
+        <v>Bitmine detiene il 4,9% dell'offerta complessiva di ETH, pari a 122,1 milioni di token In soli 15 mesi, Bitmine ha raggiunto il 99% dell'obiettivo «Alchemy of 5%» Tom Lee terrà il keynote alla conferenza Token2049 il 7 ottobre 2026 a Singapore Bitmine è stata inclusa nel Russell 1000...</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>IDnow erhält Zertifizierung für die Ausstellung qualifizierter elektronischer Attributbescheinigungen (QEAAs)</v>
+        <v>LBank Exchange Listed VCC(VitalChain)</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C50" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D50" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.prnewswire.com/news-releases/idnow-erhalt-zertifizierung-fur-die-ausstellung-qualifizierter-elektronischer-attributbescheinigungen-qeaas-302857264.html</v>
+        <v>https://www.newsfilecorp.com/release/317819/LBank-Exchange-Listed-VCCVitalChain</v>
       </c>
       <c r="F50" t="str">
-        <v>IDnow ergänzt seine Identitätsprüfungs- und Vertrauensdienste um die Ausstellung von QEAAs. Unternehmen können so verifizierte Attribute rechtssicher nutzen, die nationale eID-Systeme und die EUDI Wallet bislang nicht durchgängig bereitstellen. MÜNCHEN, 21. August 2026 /PRNewswire/ --...</v>
+        <v>Road Town, British Virgin Islands--(Newsfile Corp. - October 6, 2026) - LBank Exchange, a leading global cryptocurrency trading platform, listed VCC(VitalChain) at 08:00am on Oct 5, 2026 (UTC).VCC Listing BannerTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8831/317819_a7532c4df4a5cb9e_001full.jpgUsers are able to access the trading pair at:https://www.lbank.com/trade/vcc_usdt.About VCC(VitalChain)VitalChain combines blockchain &amp; AI to protect...</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>IDnow Receives Certification to Issue Qualified Electronic Attestations of Attributes (QEAAs), Closing a Key Gap in EU Compliance</v>
+        <v>Figure Technology Solutions Reports Preliminary September &amp; Q3 2026 Operating Data</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C51" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D51" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E51" t="str">
-        <v>https://www.prnewswire.com/news-releases/idnow-receives-certification-to-issue-qualified-electronic-attestations-of-attributes-qeaas-closing-a-key-gap-in-eu-compliance-302857258.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3376144/0/en/figure-technology-solutions-reports-preliminary-september-q3-2026-operating-data.html</v>
       </c>
       <c r="F51" t="str">
-        <v>IDnow is expanding its identity verification and trust services to include the issuance of QEAAs, enabling organisations to use verified credentials in a legally compliant manner that national eID systems and the EUDI Wallet have not yet been able to provide consistently. LONDON, Aug. 21,...</v>
+        <v>NEW YORK, Oct. 06, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (Nasdaq: FIGR; OPEN: FGRS) (“Figure”), the leading blockchain-native capital marketplace for the origination, funding, sale, and trading of tokenized assets, today reported select unaudited preliminary operating data for the month and quarter ended September 30, 2026 that was at the high end of the Company’s previously issued guidance range of $4.8B - $5.2B.</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
+        <v>Decentralized Energy Company (DEC) Outlines Business Model for Tokenizing Physical Energy Assets</v>
+      </c>
+      <c r="B52" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C52" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D52" t="str">
+        <v>Crypto, Energy</v>
+      </c>
+      <c r="E52" t="str">
+        <v>https://www.newsfilecorp.com/release/317705/Decentralized-Energy-Company-DEC-Outlines-Business-Model-for-Tokenizing-Physical-Energy-Assets</v>
+      </c>
+      <c r="F52" t="str">
+        <v>Las Vegas, Nevada--(Newsfile Corp. - October 6, 2026) - Decentralized Energy Company (DEC), a subsidiary of Decentral Life, Inc. (OTC: WDLF), today detailed how its business model and leadership team are organized to execute on the tokenization of physical energy assets, beginning with a focus on tokenizing the crude oil reserves of oil-producing countries in South America. DEC's architecture mints one token for each independently validated barrel, records grade, storage location and chain of...</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>Ether.fi Deploys MoonPay's Full Infrastructure Stack to Bring Money In, Around, and Out of a Self-Custodial Neobank</v>
+      </c>
+      <c r="B53" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C53" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D53" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E53" t="str">
+        <v>https://www.prnewswire.com/news-releases/etherfi-deploys-moonpays-full-infrastructure-stack-to-bring-money-in-around-and-out-of-a-self-custodial-neobank-302900288.html</v>
+      </c>
+      <c r="F53" t="str">
+        <v>The partnership puts headless ramps, cross-chain trading, institutional-grade virtual accounts, and crypto deposits inside ether.fi, without giving up self-custody. NEW YORK, Oct. 6, 2026 /PRNewswire/ -- Ether.fi, the crypto neobank built around a single account for saving, growing, and...</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="str">
+        <v>VCI Global Launches VGAIN Compute AI Token Platform, Expanding into AI Infrastructure and LLM Services</v>
+      </c>
+      <c r="B54" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C54" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D54" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E54" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375960/0/en/vci-global-launches-vgain-compute-ai-token-platform-expanding-into-ai-infrastructure-and-llm-services.html</v>
+      </c>
+      <c r="F54" t="str">
+        <v>Live Platform Enables Users to Purchase AI Tokens and Access Supported Models, Including OpenAI GPT, Kimi, Meta Llma and Qwen Live Platform Enables Users to Purchase AI Tokens and Access Supported Models, Including OpenAI GPT, Kimi, Meta Llma and Qwen</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="str">
+        <v>NFT Ltd. Announces Pricing of $2.55 Million Registered Direct Offering</v>
+      </c>
+      <c r="B55" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C55" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D55" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E55" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375889/0/en/nft-ltd-announces-pricing-of-2-55-million-registered-direct-offering.html</v>
+      </c>
+      <c r="F55" t="str">
+        <v>Hong Kong, Oct. 06, 2026 (GLOBE NEWSWIRE) -- NFT Ltd. (NYSE American: MI) (“Company” or “NFT”, formerly known as Takung Art Co., Ltd.), as an emerging online trading platform operator of international art and collectibles, today announced that it has entered into a securities purchase agreement with certain institutional investors for the purchase and sale of an aggregate of 1,890,000 units, with each unit consists of one Class A ordinary share, par value of US$0.04 per share (“Ordinary Share”), or one pre-funded warrant in lieu thereof, and one warrant (collectively, the “Securities”) in a registered direct offering. The effective offering price for each unit is $1.35.</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="str">
+        <v>iTrustCapital Launches Q, AI-Formulated Quantitative Trading Strategies ...</v>
+      </c>
+      <c r="B56" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C56" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D56" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E56" t="str">
+        <v>https://pr-inside.com/itrustcapital-launches-q-ai-formulated-quantitative-trading-strategies-r5230861.htm</v>
+      </c>
+      <c r="F56" t="str">
+        <v>(PR-inside.com) IRVINE, CA / ACCESS Newswire / October 6, 2026 / iTrustCapital today announced the launch of Q, AI-formulated quantitative trading strategies for crypto investors, available now through self-directed retirement and non-retirement accounts. Q offers a suite of opt-in AI-formulated quantitative trading strategies that systematically buy and sell selected cryptocurrencies based on predefined algorithmic rules and changing market conditions. The client chooses the strategy. Once activated, the pre-defined rules may buy or sell selected cryptocurrencies inside their account at iTrustCapital . Each Q strategy runs on its own rule set and monitors market signals such as trend, volatility, relative strength, moving averages, and ..</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="str">
+        <v>iTrustCapital Launches Q, AI-Formulated Quantitative Trading Strategies for Crypto Investors</v>
+      </c>
+      <c r="B57" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C57" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D57" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E57" t="str">
+        <v>https://www.newswire.com/news/itrustcapital-launches-q-ai-formulated-quantitative-trading-strategies-for</v>
+      </c>
+      <c r="F57" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="str">
+        <v>MyVisito Expands Digital Business Cards From Contact Sharing to Bookings, ...</v>
+      </c>
+      <c r="B58" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C58" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D58" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E58" t="str">
+        <v>https://pr-inside.com/myvisito-expands-digital-business-cards-from-contact-sharing-to-bookings-r5230711.htm</v>
+      </c>
+      <c r="F58" t="str">
+        <v>(PR-inside.com) One shareable digital card brings professional presence, bookings, sales, events and ongoing connections together, with no app required for the recipient. DOVER, DE / ACCESS Newswire / October 6, 2026 / MyVisito today announced an expansion of its digital business card platform beyond contact sharing, bringing professional presence, bookings, sales, events and ongoing connections into the same shareable card. Designed for creators, independent professionals and small businesses, the platform can be shared by link, QR code, Apple Wallet or Google Wallet, with no app required for the recipient. Designed for creators, independent professionals and small businesses, the platform combines functions that are ..</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="str">
+        <v>ROKFORM Introduces Signal Card, A Credit Card-Sized Wallet Tracker For iPhone And Android</v>
+      </c>
+      <c r="B59" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C59" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D59" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E59" t="str">
+        <v>https://www.prnewswire.com/news-releases/rokform-introduces-signal-card-a-credit-card-sized-wallet-tracker-for-iphone-and-android-302899407.html</v>
+      </c>
+      <c r="F59" t="str">
+        <v>IRVINE, Calif., Oct. 6, 2026 /PRNewswire/ -- ROKFORM today introduced the Signal Card, a credit-card-sized tracker that pairs with Apple Find My or Google Find Hub and allows users to locate their wallet from their phone in seconds. "Your wallet holds your cards, your cash, and your ID,...</v>
+      </c>
+    </row>
+    <row r="60" xml:space="preserve">
+      <c r="A60" t="str">
+        <v>eBRAM Launches the 5th Accredited Professional Mediation Training Course</v>
+      </c>
+      <c r="B60" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C60" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D60" t="str">
+        <v>Crypto, AI, SaaS, Education</v>
+      </c>
+      <c r="E60" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110622/</v>
+      </c>
+      <c r="F60" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 6, 2026 - (ACN Newswire) - As Hong Kong continues to strengthen its position as an international legal and dispute resolution services centre, the 2026 Policy Address has further emphasised the promotion of a "Mediation First" culture. Coupled with the rapid expansion of the digital economy and increasing business activities in the Greater Bay Area and overseas markets, demand for professional mediators equipped with cross-border dispute resolution capabilities and legal technology knowledge continues to grow. In response, eBRAM International Online Dispute Resolution Centre ("eBRAM"), an independent not-for-profit organisation established with the support of the Hong Kong Special Administrative Region Government, will launch its 5th Accredited Professional Mediation Training Course in October. By integrating legal technology, theoretical learning and practical training, the programme aims to nurture a new generation of mediation professionals with international perspectives and cross-border dispute resolution expertise.
+Rising Demand for Mediation Creates New Opportunities for Hong Kong
+Under China's 15th Five-Year Plan, Hong Kong has been positioned as an international legal and dispute resolution services centre in the Asia-Pacific region. As cross-border commercial activities become increasingly frequent and enterprises continue to expand globally, mediation is gaining prominence as an effective dispute resolution mechanism due to its flexibility, efficiency and cost-effectiveness.
+As the only online dispute resolution platform in Hong Kong recognised by the Asia-Pacific Economic Cooperation (APEC), eBRAM remains committed to integrating legal technology with mediation services and supporting the development of Hong Kong's mediation talent pool through professional training initiatives.
+Course Design Integrates Theory, Practice and Legal Technology
+The 5th Accredited Professional Mediation Training Course (Course Code: eMed02-05-1026) will be led by Mr. TK IU, Chairman of the Hong Kong Mediation Accreditation Association Limited (HKMAAL), as Lead Trainer. The curriculum covers mediation theories and procedures, communication skills, conflict management, simulated case exercises, mediation codes of conduct and relevant legal frameworks.
+The programme also incorporates sharing sessions on Online Dispute Resolution (ODR), Artificial Intelligence (AI) and blockchain applications, providing participants with insights into the latest developments in dispute resolution services. Participants who achieve 100% attendance will satisfy the stage 1 training requirement for HKMAAL-accredited mediators and become eligible to undertake the stage 2 accreditation assessment.
+Key course highlights include:
+- Fundamentals of mediation and industry development trends
+- Mediation procedures and practical techniques
+- Communication, questioning, listening and conflict management skills
+- Hands-on simulated mediation case exercises
+- Applications of ODR platforms, artificial intelligence and blockchain technologies
+- Introduction to the HKMAAL accredited mediator qualification pathway
+Building Hong Kong's Mediation Talent Pool to Support Cross-border Dispute Resolution
+Chairman of eBRAM International Online Dispute Resolution Centre, Dr Thomas SO Shiu-tsung, JP said: "Hong Kong is accelerating its development as an international legal and dispute resolution services centre and advancing towards becoming a global mediation hub. Demand for professional mediation talent continues to rise. Mediation should increasingly become the preferred mechanism for resolving cross-border commercial, professional and community disputes. The course organised by eBRAM incorporates artificial intelligence and legal technology applications, aligning with the Policy Address's direction of promoting the development of "AI+" and strengthening AI application capabilities. By combining practical training with legal technology, the programme aims to cultivate mediation professionals with strong expertise and international perspectives, meeting the growing demand for dispute resolution services arising from enterprise expansion, Greater Bay Area development and community governance."
+Cross-sector Support Promotes Mediation Talent Development
+This training programme has received support from organisations including the Estate Agents Authority, the Agency for Volunteer Service, the Healthcare Dispute Resolution Centre and other community and professional bodies, reflecting the growing adoption of mediation across professional services, business and community governance. Through their collective efforts to cultivate mediation professionals with practical skills and expertise, these organisations are contributing to the continued development of a mediation-first culture in Hong Kong.
+Legal Technology is Shaping the Future of Mediation
+Acting Chief Executive Officer of eBRAM, Mr Albert Leung said: "As cross-border commercial activities and the digital economy continue to expand, the importance of online dispute resolution and legal technology is becoming increasingly evident. In addition to mastering communication and procedural skills, professional mediators must also understand how emerging technologies such as blockchain and artificial intelligence can enhance dispute resolution efficiency. Through this programme, we hope to equip participants with both mediation expertise and legal technology knowledge, helping to cultivate a new generation of competitive professionals and further supporting Hong Kong's development as an international legal and dispute resolution services centre."
+Registration Details
+The 5th Accredited Professional Mediation Training Course will be held on 17, 18, 19, 24 and 25 October 2026 and will be led byMr. TK IU, Chairman of HKMAAL, as Lead Trainer. The programme covers mediation theories and procedures, communication and conflict management skills, simulated case exercises, as well as applications of ODR, artificial intelligence and blockchain technologies. Participants who fulfil the programme requirements will satisfy the first-stage training requirement for HKMAAL-accredited mediators and become eligible to undertake the stage 2 accreditation assessment.
+Registration is now open and will close on 10 October 2026. For programme details and registration information, please visit the programme webpage.
+About eBRAM International Online Dispute Resolution Centre
+eBRAM International Online Dispute Resolution Centre (“eBRAM”) is a not-for-profit company limited by guarantee established in 2018, with the support of Asian Academy of International Law Ltd, Hong Kong Bar Association, and The Law Society of Hong Kong. eBRAM tasks itself to elevate Hong Kong’s arbitration and mediation services and build capacity to meet the rapidly expanding demand for online dispute resolution and deal-making services across the borders by utilising innovative technologies to enable the city to become a LawTech centre and hub for international business dispute avoidance and resolution and collaborate with global organisations and participating economies such as the Asia-Pacific Economic Cooperation (APEC), the Association of Southeast Asian Nations (ASEAN), Belt-and-Road countries and beyond.
+eBRAM has developed its ODR platform and DMP Portal leveraging the latest technologies, including artificial intelligence, blockchain and cloud. Cybersecurity and data privacy are our top priorities, and eBRAM makes every effort to ensure the security of information processed and stored on its platform.
+For more information, please visit the organisation’s official website, LinkedIn, and Wechat Official Account (eBRAM).
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="str">
+        <v>Hyperscale Data Held Approximately $56.4 Million of Bitcoin, Cash and Restricted Cash as of October 4, 2026</v>
+      </c>
+      <c r="B61" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C61" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D61" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E61" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-held-approximately-56-4-million-of-bitcoin-cash-and-restricted-cash-as-of-october-4--2026--302899186.html</v>
+      </c>
+      <c r="F61" t="str">
+        <v>LAS VEGAS, Oct. 6, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company ("Hyperscale Data" or the "Company"), today announced that, as of October 4, 2026, it held 219.9586 Bitcoin representing an aggregate value of...</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="str">
+        <v>Recent Release, "The Identity Stone," from Covenant Books Author Amy Lawson, Explores What Happens When a Child Loses the Tangible Proof of Her True Identity</v>
+      </c>
+      <c r="B62" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C62" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D62" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E62" t="str">
+        <v>https://www.pr.com/press-release/980509</v>
+      </c>
+      <c r="F62" t="str">
+        <v>Amy Lawson has completed a new book, titled, "The Identity Stone," a tale set in a mystical kingdom where children gather for an annual celebration to receive their Identity Stones from the king. When a child named Elaina receives her stone—a precious token representing her unique gifts, talents, and divine destiny—she believes her life has reached its perfect pinnacle. Yet this joyful moment [PR.com]</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="str">
+        <v>Six Reasons to Choose SAMFCore's Customer-Controlled Crypto-Banking Software</v>
+      </c>
+      <c r="B63" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C63" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D63" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E63" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361366</v>
+      </c>
+      <c r="F63" t="str">
+        <v>Swiss AMF AG has set out &amp;#8220;Six Reasons to Choose SAMFCore,&amp;#8221; a framework for businesses evaluating fintech software, banking software and financial services software for long-term operation. The six reasons bring together the platform&amp;#39;s licensing, technical control, migration support, provider independence, modular capabilities and Enterprise Global payment structure. - - For a buyer launching financial products or replacing an existing platform, the decision extends beyond a feature list. It... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361366</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass der ETH-Bestand 6,02 Millionen Token erreicht hat und sich der Gesamtwert der Krypto-Bestände sowie der Barmittel und marktgängigen Wertpapiere auf 17,4 Milliarden US-Dollar beläuft</v>
+      </c>
+      <c r="B64" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C64" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D64" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E64" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-der-eth-bestand-6-02-millionen-token-erreicht-hat-und-sich-der-gesamtwert-der-krypto-bestande-sowie-der-barmittel-und-marktgangigen-wertpapiere-auf-17-4-milliarden-us-dollar-302899494.html</v>
+      </c>
+      <c r="F64" t="str">
+        <v>Bitmine hält 4,9 % des gesamten ETH-Angebots von 122,1 Millionen ETH Bitmine hat in nur 15 Monaten bereits 99 % des Weges zur „Alchemy of 5 %" zurückgelegt Tom Lee wird am 7. Oktober 2026 in Singapur die Eröffnungsrede auf der Token2049 halten Bitmine wurde am 26. Juni 2026 in den Russell...</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="str">
+        <v>MTCM bringt Talea DRN auf den Markt: Eine Private-Market-Note, zwei Rails - für Arrangeure und Investoren, mit der Bank Frick als Partner für digitale Vermögenswerte und Zahlstelle</v>
+      </c>
+      <c r="B65" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C65" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D65" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E65" t="str">
+        <v>https://www.prnewswire.com/news-releases/mtcm-bringt-talea-drn-auf-den-markt-eine-private-market-note-zwei-rails--fur-arrangeure-und-investoren-mit-der-bank-frick-als-partner-fur-digitale-vermogenswerte-und-zahlstelle-302897058.html</v>
+      </c>
+      <c r="F65" t="str">
+        <v>Mit Talea DRN können Arrangeure ein Wertpapier emittieren, das sowohl traditionelle als auch digitale Investoren anspricht und im Rahmen einer einzigen Prüfung vollständig fungibel ist, wobei Bank Frick, Europas Pionier im Bereich Blockchain-Banking, als Partner für digitale...</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="str">
+        <v>MTCM lance Talea DRN : un titre du marché privé, deux volets, destiné aux arrangeurs et aux investisseurs, avec Bank Frick en tant que partenaire pour les actifs numériques et agent payeur</v>
+      </c>
+      <c r="B66" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C66" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D66" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E66" t="str">
+        <v>https://www.prnewswire.com/news-releases/mtcm-lance-talea-drn--un-titre-du-marche-prive-deux-volets-destine-aux-arrangeurs-et-aux-investisseurs-avec-bank-frick-en-tant-que-partenaire-pour-les-actifs-numeriques-et-agent-payeur-302897326.html</v>
+      </c>
+      <c r="F66" t="str">
+        <v>Talea DRN permet aux organisateurs d'émettre un titre unique s'adressant à la fois aux investisseurs traditionnels et aux investisseurs numériques, entièrement fongible dans le cadre d'un audit unique, avec Bank Frick, pionnier européen de la banque sur blockchain, comme partenaire en...</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="str">
+        <v>MTCM lanza Talea DRN, bono de mercados privados que une lo tradicional y lo digital, con Bank Frick como socio</v>
+      </c>
+      <c r="B67" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="C67" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D67" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E67" t="str">
+        <v>https://www.prnewswire.com/news-releases/mtcm-lanza-talea-drn-bono-de-mercados-privados-que-une-lo-tradicional-y-lo-digital-con-bank-frick-como-socio-302897149.html</v>
+      </c>
+      <c r="F67" t="str">
+        <v>Talea DRN permite a los estructuradores emitir un único bono, con código ISIN y como token, plenamente fungible y bajo una única auditoría. Bank Frick, el pionero europeo de la banca blockchain, es el socio de activos digitales de MTCM. LUXEMBURGO y BALZERS, Liechtenstein, 6 de octubre de...</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="str">
+        <v>Arqitech and ThinkEquity Sign Agreement to Build a Multi-Asset Platform ...</v>
+      </c>
+      <c r="B68" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C68" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D68" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E68" t="str">
+        <v>https://pr-inside.com/arqitech-and-thinkequity-sign-agreement-to-build-a-multi-asset-platform-r5230378.htm</v>
+      </c>
+      <c r="F68" t="str">
+        <v>(PR-inside.com) NYSE member firm to add tokenized stocks &amp; bonds, real-world assets, crypto and prediction markets on one platform, as tokenized securities head toward a $5.5 trillion market by 2030 NEW YORK CITY, NY / ACCESS Newswire / October 5, 2026 / ThinkEquity LLC an investment bank and brokerage firm created by experienced professionals that have worked together for over a decade, collectively financing over $100 billion of public and private raises, restructurings and mergers &amp; acquisitions today announced that they have signed an agreement under which Arqitech will deliver a multi-asset capital markets platform bringing tokenized assets, stocks, bonds, crypto and ..</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="str">
+        <v>Arqitech and ThinkEquity Sign Agreement to Build a Multi-Asset Platform Under the ThinkEquity brand</v>
+      </c>
+      <c r="B69" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C69" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D69" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E69" t="str">
+        <v>https://www.newswire.com/news/arqitech-and-thinkequity-sign-agreement-to-build-a-multi-asset-platform-under</v>
+      </c>
+      <c r="F69" t="str">
+        <v>NYSE member firm to add tokenized stocks &amp;amp; bonds, real-world assets, crypto and prediction markets on one platform, as tokenized securities head toward a $5.5 trillion market by 2030</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="str">
+        <v>Virtune AB (Publ) (“Virtune”) har genomfört den månatliga rebalanseringen för oktober 2026 av Virtune Crypto Altcoin Index ETP</v>
+      </c>
+      <c r="B70" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C70" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D70" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E70" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374635/0/sv/virtune-ab-publ-virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-oktober-2026-av-virtune-crypto-altcoin-index-etp.html</v>
+      </c>
+      <c r="F70" t="str">
+        <v>Stockholm, 5 oktober 2026 – Virtune meddelar idag att man har slutfört den månatliga rebalanseringen av Virtune Crypto Altcoin Index ETP, noterad på Nasdaq Stockholm, Nasdaq Helsinki, Xetra och Warsaw Stock Exchange (ISIN-kod SE0023260716). Utöver Virtune Crypto Altcoin Index ETP omfattar Virtunes produktportfölj följande produkter: Virtune Arbitrum ETP Virtune Avalanche ETP Virtune Bitcoin ETP Virtune Bitcoin Prime ETP Virtune Bittensor ETP Virtune BNB ETP Virtune Chainlink ETP Virtune Coinbase 50 Index ETP Virtune Crypto Top 10 Index ETP EUR Virtune Crypto Top 10 Index ETP SEK Virtune Hyperliquid ETP Virtune Litecoin ETP Virtune Polygon ETP Virtune Stablecoin Index ETP Virtune Staked Cardano ETP Virtune Staked Ethereum ETP Virtune Staked NEAR ETP Virtune Staked Polkadot ETP Virtune Stake</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="str">
+        <v>Virtune AB (Publ) (“Virtune”) has completed the monthly rebalancing for October 2026 of its Virtune Crypto Altcoin Index ETP</v>
+      </c>
+      <c r="B71" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C71" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D71" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E71" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374635/0/en/virtune-ab-publ-virtune-has-completed-the-monthly-rebalancing-for-october-2026-of-its-virtune-crypto-altcoin-index-etp.html</v>
+      </c>
+      <c r="F71" t="str">
+        <v>Stockholm, 5th of October 2026 – Virtune AB (Publ) (“Virtune”) today announces that it has completed the monthly rebalancing of the Virtune Crypto Altcoin Index ETP, listed on Nasdaq Stockholm, Nasdaq Helsinki, Xetra and Warsaw Stock Exchange (ISIN code SE0023260716). In addition to the Virtune Crypto Altcoin Index ETP, Virtune’s product portfolio includes: Virtune Arbitrum ETP Virtune Avalanche ETP Virtune Bitcoin ETP Virtune Bitcoin Prime ETP Virtune Bittensor ETP Virtune BNB ETP Virtune Chainlink ETP Virtune Coinbase 50 Index ETP Virtune Crypto Top 10 Index ETP EUR Virtune Crypto Top 10 Index ETP SEK Virtune Hyperliquid ETP Virtune Litecoin ETP Virtune Polygon ETP Virtune Stablecoin Index ETP Virtune Staked Cardano ETP Virtune Staked Ethereum ETP Virtune Staked NEAR ETP Virtune Staked P</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="str">
+        <v>Virtune AB (Publ) („Virtune“) hat die monatliche Neugewichtung für Oktober 2026 des Virtune Crypto Altcoin Index ETPs durchgeführt</v>
+      </c>
+      <c r="B72" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C72" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D72" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E72" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374635/0/de/virtune-ab-publ-virtune-hat-die-monatliche-neugewichtung-f%C3%BCr-oktober-2026-des-virtune-crypto-altcoin-index-etps-durchgef%C3%BChrt.html</v>
+      </c>
+      <c r="F72" t="str">
+        <v>Stockholm, 5. Oktober 2026 – Virtune gab heute bekannt, dass die monatliche Neugewichtung des Virtune Crypto Altcoin Index ETPs abgeschlossen wurde. Das Produkt ist an der Deutschen Börse Xetra, Nasdaq Stockholm, Nasdaq Helsinki und Warsaw Stock Exchange gelistet (ISIN: SE0023260716). Neben dem Virtune Crypto Altcoin Index ETP umfasst das Produktportfolio von Virtune folgende Produkte: Virtune Arbitrum ETP Virtune Avalanche ETP Virtune Bitcoin ETP Virtune Bitcoin Prime ETP Virtune Bittensor ETP Virtune BNB ETP Virtune Chainlink ETP Virtune Coinbase 50 Index ETP Virtune Crypto Top 10 Index ETP EUR Virtune Crypto Top 10 Index ETP SEK Virtune Hyperliquid ETP Virtune Litecoin ETP Virtune Polygon ETP Virtune Stablecoin Index ETP Virtune Staked Cardano ETP Virtune Staked Ethereum ETP Virtune Sta</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="str">
+        <v>Virtune AB (Publ) („Virtune”) zakończyła comiesięczne rebalansowanie Virtune Crypto Altcoin Index ETP za październik 2026 r.</v>
+      </c>
+      <c r="B73" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C73" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D73" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E73" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374635/0/pl/virtune-ab-publ-virtune-zako%C5%84czy%C5%82a-comiesi%C4%99czne-rebalansowanie-virtune-crypto-altcoin-index-etp-za-pa%C5%BAdziernik-2026-r.html</v>
+      </c>
+      <c r="F73" t="str">
+        <v xml:space="preserve">Sztokholm, 5 października 2026 r. – Virtune AB (Publ) („Virtune”) informuje dziś o zakończeniu comiesięcznego rebalansowania Virtune Crypto Altcoin Index ETP, notowanego na Nasdaq Stockholm, Nasdaq Helsinki, Xetra oraz Giełdzie Papierów Wartościowych w Warszawie (kod ISIN: SE0023260716). Oprócz Virtune Crypto Altcoin Index ETP, portfolio produktów Virtune obejmuje: Virtune Arbitrum ETP Virtune Avalanche ETP Virtune Bitcoin ETP Virtune Bitcoin Prime ETP Virtune Bittensor ETP Virtune BNB ETP Virtune Chainlink ETP Virtune Coinbase 50 Index ETP Virtune Crypto Top 10 Index ETP EUR Virtune Crypto Top 10 Index ETP SEK Virtune Hyperliquid ETP Virtune Litecoin ETP Virtune Polygon ETP Virtune Stablecoin Index ETP Virtune Staked Cardano ETP Virtune Staked Ethereum ETP Virtune Staked NEAR ETP Virtune </v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="str">
+        <v>GenesisL1 Launches GL1F Crypto, a Decentralized On-Chain Machine Learning Studio for Cryptocurrency Market Analysis and Education</v>
+      </c>
+      <c r="B74" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C74" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D74" t="str">
+        <v>Crypto, AI, Education</v>
+      </c>
+      <c r="E74" t="str">
+        <v>https://www.prnewswire.com/news-releases/genesisl1-launches-gl1f-crypto-a-decentralized-on-chain-machine-learning-studio-for-cryptocurrency-market-analysis-and-education-302898405.html</v>
+      </c>
+      <c r="F74" t="str">
+        <v>No-code AI quant lab lets anyone train, test, tokenize and monetize machine learning models with verifiable on-chain inference SHERIDAN, Wyo., Oct. 5, 2026 /PRNewswire/ -- GenesisL1 today launched GL1F Crypto, a decentralized on-chain machine learning studio that breaks the code barrier...</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="str">
+        <v>MindWave Innovations Signs Agreement with US-Based BlockAssure to Build and Operate AssureChain, an End-to-End Insurance and Reinsurance Network</v>
+      </c>
+      <c r="B75" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C75" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D75" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E75" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374481/0/en/mindwave-innovations-signs-agreement-with-us-based-blockassure-to-build-and-operate-assurechain-an-end-to-end-insurance-and-reinsurance-network.html</v>
+      </c>
+      <c r="F75" t="str">
+        <v>AssureChain, a dedicated subnet of MindChain, will run every insurance function on-chain, while MindChain provides settlement and anchoring to Ethereum AssureChain, a dedicated subnet of MindChain, will run every insurance function on-chain, while MindChain provides settlement and anchoring to Ethereum</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="str">
+        <v>As Muse Tops the App Store and Instinct Raises $1 Billion, Snaplii Offers a Separate Wallet for AI Agent Spending, With Cashback</v>
+      </c>
+      <c r="B76" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C76" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D76" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E76" t="str">
+        <v>https://www.newswire.com/news/as-muse-tops-the-app-store-and-instinct-raises-1-billion-snaplii-offers-a</v>
+      </c>
+      <c r="F76" t="str">
+        <v>As agents like Meta's Muse begin shopping for users, Snaplii Cash gives them a budget instead of a credit card</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="str">
+        <v>SAMFCore Outlines Customer-Controlled Crypto Banking Platform Model</v>
+      </c>
+      <c r="B77" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C77" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D77" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E77" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361052</v>
+      </c>
+      <c r="F77" t="str">
+        <v>SAMFCore Offers Crypto Banking Platform Buyers Greater Control Over Software and Providers - - Swiss AMF AG is outlining how businesses can structure a crypto-enabled financial platform around licensed software and customer-selected infrastructure, rather than making every technology and provider decision dependent on a single hosted service. - - For a business evaluating a crypto banking platform, the buying decision extends beyond wallets or exchange features. It must decide where the soft... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361052</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="str">
+        <v>Reap and Collinson International Enter Landmark Partnership to Bring Priority Pass Airport Experiences to the Stablecoin and Crypto Ecosystem</v>
+      </c>
+      <c r="B78" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C78" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D78" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E78" t="str">
+        <v>https://www.prnewswire.com/news-releases/reap-and-collinson-international-enter-landmark-partnership-to-bring-priority-pass-airport-experiences-to-the-stablecoin-and-crypto-ecosystem-302898198.html</v>
+      </c>
+      <c r="F78" t="str">
+        <v>The collaboration connects digital asset customers to premium travel benefits, giving eligible cardholders access to Priority Pass' global network of over 1,900 airport lounges and travel experiences. SINGAPORE, Oct. 5, 2026 /PRNewswire/ -- Reap, a global financial technology company that...</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="str">
+        <v>Z-TEXT zk-SNARKs Messenger Launches: No Phone, No Email, No SIM</v>
+      </c>
+      <c r="B79" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C79" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D79" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E79" t="str">
+        <v>https://www.prweb.com/releases/z-text-zk-snarks-messenger-launches-no-phone-no-email-no-sim-302896892.html</v>
+      </c>
+      <c r="F79" t="str">
+        <v>Z-TEXT, a privacy messenger built on the BitcoinZ blockchain, launches with no phone number, email or SIM. zk-SNARKs hide who's talking; the blockchain never forgets what's said. SHERIDAN, Wyo., Oct. 5, 2026 /PRNewswire-PRWeb/ -- Z-TEXT, a privacy messenger built on the BitcoinZ...</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="str">
+        <v>S&amp;amp;P Global Ratings launches Vault Risk Assessment for digital asset markets</v>
+      </c>
+      <c r="B80" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C80" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D80" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E80" t="str">
+        <v>https://www.prnewswire.com/news-releases/sp-global-ratings-launches-vault-risk-assessment-for-digital-asset-markets-302897714.html</v>
+      </c>
+      <c r="F80" t="str">
+        <v>New framework delivers independent risk transparency for onchain investment vehicles, furthering S&amp;P Global's offerings across the DeFi space SINGAPORE, Oct. 5, 2026 /PRNewswire/ -- S&amp;P Global Ratings, a division of S&amp;P Global (NYSE: SPGI), today launched its Vault Risk Assessment (VRA),...</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="str">
+        <v>Matador Technologies Provides Corporate Update and Reports Approximately 168 Bitcoin Held</v>
+      </c>
+      <c r="B81" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C81" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D81" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E81" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/02/3373847/0/en/matador-technologies-provides-corporate-update-and-reports-approximately-168-bitcoin-held.html</v>
+      </c>
+      <c r="F81" t="str">
+        <v>Corporate update on capital structure, operational milestones, and governance developments since the beginning of its 2026 fiscal year on November 1, 2025</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="str">
+        <v>Virtune AB (Publ) (“Virtune”) har genomfört den månatliga rebalanseringen för oktober 2026 av Virtune Crypto Top 10 Index ETP, Nordens första kryptoindex-ETP</v>
+      </c>
+      <c r="B82" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C82" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D82" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E82" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/02/3373842/0/sv/virtune-ab-publ-virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-oktober-2026-av-virtune-crypto-top-10-index-etp-nordens-f%C3%B6rsta-kryptoindex-etp.html</v>
+      </c>
+      <c r="F82" t="str">
+        <v>Stockholm, 1 oktober 2026 - Virtune meddelar idag att man har slutfört den månatliga rebalanseringen för Virtune Crypto Top 10 Index ETP, noterad på Nasdaq Stockholm för både SEK-varianten (ISIN-kod SE0020052207, tickernamn VIR10SEK) och EUR-varianten (ISIN-kod SE0020052215, tickernamn VIR10EUR). Utöver Virtune Crypto Top 10 Index ETP innefattar Virtunes produktportfölj: Virtune Arbitrum ETP Virtune Avalanche ETP Virtune Bitcoin ETP Virtune Bitcoin Prime ETP Virtune Bittensor ETP Virtune BNB ETP Virtune Chainlink ETP Virtune Coinbase 50 Index ETP Virtune Crypto Altcoin Index ETP Virtune Hyperliquid ETP Virtune Litecoin ETP Virtune Polygon ETP Virtune Stablecoin Index ETP Virtune Staked Cardano ETP Virtune Staked Ethereum ETP Virtune Staked NEAR ETP Virtune Staked Polkadot ETP Virtune Stake</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="str">
+        <v>Virtune AB (Publ) (“Virtune”) has completed the monthly rebalancing for October 2026 of its Virtune Crypto Top 10 Index ETP - the first crypto index ETP in the Nordics</v>
+      </c>
+      <c r="B83" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C83" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D83" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E83" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/02/3373842/0/en/virtune-ab-publ-virtune-has-completed-the-monthly-rebalancing-for-october-2026-of-its-virtune-crypto-top-10-index-etp-the-first-crypto-index-etp-in-the-nordics.html</v>
+      </c>
+      <c r="F83" t="str">
+        <v>Stockholm, 1st of October 2026 - Virtune today announces the completion of the monthly rebalancing for the Virtune Crypto Top 10 Index ETP, listed on Nasdaq Stockholm for both the SEK-denominated (ISIN code SE0020052207, ticker name VIR10SEK) and the EUR-denominated (ISIN code SE0020052215, ticker name VIR10EUR) ETP. In addition to the Virtune Crypto Top 10 Index ETP, Virtune’s product portfolio includes: Virtune Arbitrum ETP Virtune Avalanche ETP Virtune Bitcoin ETP Virtune Bitcoin Prime ETP Virtune Bittensor ETP Virtune BNB ETP Virtune Chainlink ETP Virtune Coinbase 50 Index ETP Virtune Crypto Altcoin Index ETP Virtune Hyperliquid ETP Virtune Litecoin ETP Virtune Polygon ETP Virtune Stablecoin Index ETP Virtune Staked Cardano ETP Virtune Staked Ethereum ETP Virtune Staked NEAR ETP Virtun</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="str">
+        <v>NVIDIA DGX Spark 64GB Gives Developers More Ways to Build and Scale Local AI</v>
+      </c>
+      <c r="B84" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C84" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D84" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E84" t="str">
+        <v>https://blogs.nvidia.com/blog/local-ai-dgx-spark-64gb-sync/</v>
+      </c>
+      <c r="F84" t="str">
+        <v>Local AI is becoming more useful by the token. As AI agents move from experiments into everyday development, increasingly capable open models are shrinking to fit on more devices, giving builders more to run locally.  Coming this month, NVIDIA DGX Spark will be available with 64GB of unified memory from top manufacturer partners — Acer, […]</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="str">
+        <v>Datavault AI CEO to Present "Operating System for Tokenized Assets" ...</v>
+      </c>
+      <c r="B85" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C85" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D85" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E85" t="str">
+        <v>https://pr-inside.com/datavault-ai-ceo-to-present-operating-system-for-tokenized-assets-r5229558.htm</v>
+      </c>
+      <c r="F85" t="str">
+        <v>(PR-inside.com) Session to debut the first official XRP Seoul commemorative token, powered by ADIO® tone-to-token technology, and demonstrate unified valuation, credentialing, and verified metadata for real-world assets PHILADELPHIA, PA / ACCESS Newswire / October 2, 2026 / Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT), a provider of data monetization, credentialing, digital engagement, and real-world asset ("RWA") tokenization technologies, today announced that Nathaniel T. Bradley, CEO of Datavault AI, will present "Operating System for Tokenized Assets" at XRP Seoul 2026 on Oct. 3, 2026, at 3:05 p.m. KST at the Grand Hyatt Seoul in Seoul, South Korea. In the session, Bradley ..</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="str">
+        <v>Datavault AI CEO to Present "Operating System for Tokenized Assets" at XRP Seoul 2026</v>
+      </c>
+      <c r="B86" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C86" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D86" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E86" t="str">
+        <v>https://www.newswire.com/news/datavault-ai-ceo-to-present-operating-system-for-tokenized-assets-at-xrp-seoul</v>
+      </c>
+      <c r="F86" t="str">
+        <v>Session to debut the first official XRP Seoul commemorative token, powered by ADIO &amp;reg; tone-to-token technology, and demonstrate unified valuation, credentialing, and verified metadata for real-world assets</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="str">
+        <v>Tight Poker Announces Free Poker Tournaments With $3,000 in Monthly Prizes</v>
+      </c>
+      <c r="B87" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="C87" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D87" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E87" t="str">
+        <v>https://www.prnewswire.com/news-releases/tight-poker-announces-free-poker-tournaments-with-3-000-in-monthly-prizes-302896482.html</v>
+      </c>
+      <c r="F87" t="str">
+        <v>Weekly $500 tournaments began on September 19 and occur weekly, with top finishers qualifying for a $1,000 monthly championship. TORONTO, Oct. 2, 2026 /PRNewswire/ -- Tight Poker has launched a new series of free online poker tournaments, offering players $3,000 in recurring Bitcoin (BTC)...</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="str">
+        <v>How NVIDIA GPUs Help Accelerate OpenAI’s GPT-6 Astra Ultrafast</v>
+      </c>
+      <c r="B88" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C88" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D88" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E88" t="str">
+        <v>https://blogs.nvidia.com/blog/gpus-openai-gpt-6-astra-ultrafast/</v>
+      </c>
+      <c r="F88" t="str">
+        <v>GPT-6 Astra Ultrafast, running on NVIDIA Blackwell GPUs, is available now in the OpenAI API and to eligible ChatGPT Work and Codex users.  Accelerated by inference optimizations through OpenAI’s models that tap into the capabilities of the NVIDIA Blackwell architecture, Ultrafast offers up to 8x faster token generation than the Astra Standard mode. For developers, […]</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="str">
+        <v>SEC Proposal Would Address How Investment Advisers and Funds Can Custody Crypto Assets Under the Federal Securities Laws</v>
+      </c>
+      <c r="B89" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C89" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D89" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E89" t="str">
+        <v>https://www.newsfilecorp.com/release/317013/SEC-Proposal-Would-Address-How-Investment-Advisers-and-Funds-Can-Custody-Crypto-Assets-Under-the-Federal-Securities-Laws</v>
+      </c>
+      <c r="F89" t="str">
+        <v>Washington, D.C.--(Newsfile Corp. - October 1, 2026) - The Securities and Exchange Commission today proposed new rules and amendments to provide a tailored framework for the custody of crypto assets for registered investment advisers and regulated      funds, i.e. registered investment companies and business development companies.          The Commission’s proposal would modernize custody rules and expand investor choice by removing regulatory barriers that inhibit the adviser’s ability to...</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="str">
+        <v>COMPLEXCON CELEBRATES 10-YEAR ANNIVERSARY WITH LANDMARK LOS ANGELES DEBUT OCTOBER 3-4</v>
+      </c>
+      <c r="B90" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C90" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D90" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E90" t="str">
+        <v>https://www.prnewswire.com/news-releases/complexcon-celebrates-10-year-anniversary-with-landmark-los-angeles-debut-october-34-302896037.html</v>
+      </c>
+      <c r="F90" t="str">
+        <v>Playboi Carti and Hiroshi Fujiwara &amp; Fragment Design Lead Creative Direction as Artistic Directors 00pium Takes Over With Headlining Performances From Playboi Carti, Ken Carson, Destroy Lonely,ApolloRed1, HXG and F1lthy at Crypto.com Arena More Than 300 Brands Spanning Over Half a Million...</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="str">
+        <v>DeFi Technologies Provides September Corporate Update: Valour Reports $640.2 Million in AUM, Up 61.2% from Q2 End</v>
+      </c>
+      <c r="B91" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="C91" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D91" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E91" t="str">
+        <v>https://www.prnewswire.com/news-releases/defi-technologies-provides-september-corporate-update-valour-reports-640-2-million-in-aum-up-61-2-from-q2-end-302895454.html</v>
+      </c>
+      <c r="F91" t="str">
+        <v>AUM growth: Valour reported $640.2 million in assets under management as of September 25, 2026, up approximately $243 million, or 61.2%, from $397.2 million at June 30, 2026. Continued investor demand: Valour continues to see net inflows month over month. Higher AUM expands the asset base...</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="str">
+        <v>BTQ Technologies (BTQ) Signs Three-Year Commercial Agreement to Deploy QSSN Across Kaia Blockchain</v>
+      </c>
+      <c r="B92" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C92" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D92" t="str">
+        <v>Finance, Crypto, Retail</v>
+      </c>
+      <c r="E92" t="str">
+        <v>https://www.newmediawire.com/news/btq-technologies-btq-signs-three-year-commercial-agreement-to-deploy-qssn-across-kaia-blockchain-7090219</v>
+      </c>
+      <c r="F92" t="str">
+        <v>LOS ANGELES, CA - September 30, 2026 ( NEWMEDIAWIRE ) - BTQ (NASDAQ: BTQ) (CBOE CA: BTQ) signed a three-year commercial agreement with Kaia DLT Foundation to deploy its Quantum Secure Stablecoin Network (“QSSN”) across the Kaia blockchain ecosystem, marking QSSN’s first recurring commercial deployment. BTQ will receive a portion of transaction fees generated by QSSN-secured activity and expects first-year revenue in the six figures, with revenue over the three-year term tied to transaction volume. QSSN will provide account-level protection for stablecoins on Kaia, extending across its transaction and settlement infrastructure and applications built on the blockchain. LINE NEXT Inc.’s Unifi Wallet, which supports stablecoins including USDT, Japan’s JPYC and Indonesia’s IDRP, is positioned t</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="str">
+        <v>TruGolf Holdings (TRUG) Is 'One to Watch'</v>
+      </c>
+      <c r="B93" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C93" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D93" t="str">
+        <v>Finance, Crypto, Retail</v>
+      </c>
+      <c r="E93" t="str">
+        <v>https://www.newmediawire.com/news/trugolf-holdings-trug-is-one-to-watch-7090216</v>
+      </c>
+      <c r="F93" t="str">
+        <v>TruGolf’s pending acquisition of Polymath is intended to combine an established Nasdaq-listed technology company with institutional-grade infrastructure for tokenized real-world assets. Polymath reported more than $132 million in tokenized assets issued, more than 65 active issuers, and over 50 ecosystem partners as of December 31, 2025. Polymath’s vertically integrated infrastructure spans regulated asset issuance and administration, a purpose-built Layer-1 blockchain, confidential settlement, and protocol staking capabilities. Polymath reported $4.2 million in 2025 revenue and more than $1 billion in backlog expected to convert within 12 months, with the latter representing identified opportunities rather than guaranteed future revenue. TruGolf operates an established commercial golf tec</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="str">
+        <v>Corvex Launches Security-First AI Inference Platform for Open-Weight Models</v>
+      </c>
+      <c r="B94" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C94" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D94" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E94" t="str">
+        <v>https://www.prnewswire.com/news-releases/corvex-launches-security-first-ai-inference-platform-for-open-weight-models-302894497.html</v>
+      </c>
+      <c r="F94" t="str">
+        <v>Corvex Token Factory combines zero data retention by default with API-based access ARLINGTON, Va., Sept. 30, 2026 /PRNewswire/ -- Corvex, Inc. (Nasdaq: MOVE), an engineering-led AI computing company, today announced the launch of Corvex Token Factory, its serverless inference platform...</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="str">
+        <v>The Crypto Company's "Frame" Testnet Goes Live in Private Beta: Post-Quantum Layer 1 Blockchain Surpasses 7 Million Test Transactions Signed With NIST's ML-DSA-87</v>
+      </c>
+      <c r="B95" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C95" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D95" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E95" t="str">
+        <v>https://www.newmediawire.com/news/the-crypto-company-s-frame-testnet-goes-live-in-private-beta-post-quantum-layer-1-blockchain-surpasses-7-million-test-transactions-signed-with-nist-s-ml-dsa-87-7090196</v>
+      </c>
+      <c r="F95" t="str">
+        <v>Quantum-Resistant Layer 1 Blockchain Lets People and AI Agents Build, Bridge, and Trade Across Chains, Without the Friction MALIBU, CA - September 30, 2026 ( NEWMEDIAWIRE ) - The Crypto Company (OTCID: CRCW) (“TCC”) today announced that the Frame testnet is now live in private beta. Frame is a quantum-resistant Layer 1 blockchain that lets people, businesses and AI agents build, bridge, and trade across chains, without the friction. At the time of release, the Frame testnet has successfully processed over 7 million quantum-resistant test transactions. Today, each blockchain works as its own economy. Moving value between them still means trusting a bridge. Builders must choose which chain to build on, and traders face liquidity split across networks. Frame is designed to connect those separ</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le partecipazioni in ETH hanno raggiunto oltre 6 milioni di token, per un valore complessivo delle disponibilità in criptovalute, liquidità e titoli negoziabili pari a 17,2 miliardi di dollari</v>
+      </c>
+      <c r="B96" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="C96" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D96" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E96" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-partecipazioni-in-eth-hanno-raggiunto-oltre-6-milioni-di-token-per-un-valore-complessivo-delle-disponibilita-in-criptovalute-liquidita-e-titoli-negoziabili-pari-a-17-2-miliar-302894276.html</v>
+      </c>
+      <c r="F96" t="str">
+        <v>Bitmine detiene il 4,9% dell’offerta complessiva di ETH, pari a 122,1 milioni di token In soli 15 mesi, Bitmine ha raggiunto il 98% dell’obiettivo «Alchemy of 5%» Nel terzo trimestre del 2026, ETH è finora l’asset macro con le migliori performance, superando l’S&amp;P 500 di 6.728 punti base...</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="str">
+        <v>Valour, die Tochtergesellschaft von DeFi Technologies, bringt Zcash (ZEC) ETP auf den Markt</v>
+      </c>
+      <c r="B97" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C97" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D97" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E97" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3371216/0/de/valour-die-tochtergesellschaft-von-defi-technologies-bringt-zcash-zec-etp-auf-den-markt.html</v>
+      </c>
+      <c r="F97" t="str">
+        <v>TORONTO, Sept. 29, 2026 (GLOBE NEWSWIRE) -- DeFi Technologies Inc. (das „ Unternehmen “ bzw. „ DeFi Technologies “) ( Nasdaq: DEFT ) ( CBOE CA: DEFI ) ( GR: R9B ) (B3: DEFT31), ein Finanztechnologieunternehmen, das eine Brücke zwischen traditionellen Kapitalmärkten und dezentraler Finanzwirtschaft ( „DeFi“ ) schafft, freut sich bekanntzugeben, dass seine Tochtergesellschaften Valour Inc. und Valour Digital Securities Limited (zusammen „ Valour “), ein führender Emittent von börsengehandelten Produkten („ ETPs “), den Valour Zcash (ZEC) SEK ETP auf den Markt gebracht haben.</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="str">
+        <v>Valour, filiale de DeFi Technologies, met sur le marché un produit négocié en bourse sur Zcash (ZEC)</v>
+      </c>
+      <c r="B98" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C98" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D98" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E98" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3371216/0/fr/valour-filiale-de-defi-technologies-met-sur-le-march%C3%A9-un-produit-n%C3%A9goci%C3%A9-en-bourse-sur-zcash-zec.html</v>
+      </c>
+      <c r="F98" t="str">
+        <v>TORONTO, 29 sept. 2026 (GLOBE NEWSWIRE) -- DeFi Technologies, Inc., ci-après la « Société » ou « DeFi Technologies » ( Nasdaq : DEFT , CBOE CA : DEFI , GR : R9B et B3 : DEFT31), une société de technologie financière qui fait le lien entre les marchés financiers traditionnels et la finance décentralisée, ou « DeFi », se réjouit d’annoncer que ses filiales Valour, Inc. et Valour Digital Securities Limited (conjointement, « Valour »), un émetteur de produits négociés en bourse (ou « ETP », de l’anglais Exchange Traded Product) de premier ordre, ont introduit l’ ETP VALOUR ZCASH (ZEC) SEK .</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="str">
+        <v>TruGolf Holdings (TRUG) Provides Update on Polymath Acquisition, Corporate Developments</v>
+      </c>
+      <c r="B99" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C99" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D99" t="str">
+        <v>Finance, Crypto, SaaS, Retail</v>
+      </c>
+      <c r="E99" t="str">
+        <v>https://www.newmediawire.com/news/trugolf-holdings-trug-provides-update-on-polymath-acquisition-corporate-developments-7090156</v>
+      </c>
+      <c r="F99" t="str">
+        <v xml:space="preserve">LOS ANGELES, CA - September 29, 2026 ( NEWMEDIAWIRE ) - TruGolf (NASDAQ: TRUG) provided a summary of recent corporate developments as it advances its previously announced acquisition of Polymath Research Inc. (“Polymath”), a developer of institutional-grade infrastructure for regulated digital securities and tokenized real-world assets. TruGolf entered into an agreement Aug. 18 to acquire Polymath, including its tokenization platform and purpose-built Layer-1 blockchain, Polymesh. Recent developments include the appointment of Chairman Brenner Adams as interim CEO and Jay Heller to the board, plans for TruGolf Links and Polymath to develop tokenized equipment leasing and fractional franchise ownership opportunities targeted for the first quarter of 2027, and Polymath partnerships with the </v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="str">
+        <v>McAfee Unveils a New Era of Consumer Protection for Today's AI-Driven World</v>
+      </c>
+      <c r="B100" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C100" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D100" t="str">
+        <v>Crypto, AI, Retail</v>
+      </c>
+      <c r="E100" t="str">
+        <v>https://www.prnewswire.com/news-releases/mcafee-unveils-a-new-era-of-consumer-protection-for-todays-ai-driven-world-302892121.html</v>
+      </c>
+      <c r="F100" t="str">
+        <v>McAfee Launches Simple, Proactive All-in-One Safety Solution That Protects Consumers During Time of Growing Concern About AI-Enabled Threats McAfee's New Product Launches as State-by-State Data Shows Investment and Crypto Scams Dominate Nationwide - with 53% of Victims Who Lost Money...</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="str">
+        <v>DeFi Technologies' Subsidiary Valour Launches Zcash (ZEC) ETP</v>
+      </c>
+      <c r="B101" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C101" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D101" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E101" t="str">
+        <v>https://www.prnewswire.com/news-releases/defi-technologies-subsidiary-valour-launches-zcash-zec-etp-302892662.html</v>
+      </c>
+      <c r="F101" t="str">
+        <v>Zcash ETP: Valour launches an exchange traded product providing price exposure to Zcash (ZEC), expanding regulated access to one of the digital asset ecosystem's longest-standing privacy-focused networks. Traditional Market Access to ZEC: The ETP enables investors to gain exposure to ZEC...</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="str">
+        <v>DeFi Technologies’ Subsidiary Valour Launches Zcash (ZEC) ETP</v>
+      </c>
+      <c r="B102" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C102" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D102" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E102" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3370699/0/en/defi-technologies-subsidiary-valour-launches-zcash-zec-etp.html</v>
+      </c>
+      <c r="F102" t="str">
+        <v>Valour launches an exchange traded product providing price exposure to Zcash (ZEC).</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="str">
+        <v>Introducing GPT-6.1 Sol</v>
+      </c>
+      <c r="B103" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C103" t="str">
+        <v>mlpr-openai</v>
+      </c>
+      <c r="D103" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E103" t="str">
+        <v>https://openai.com/index/introducing-gpt-6-1-sol</v>
+      </c>
+      <c r="F103" t="str">
+        <v>Meet GPT-6.1 Sol: near-Astra intelligence for coding, computer use, and professional work at one-fifth of Astra’s standard API input and output token prices.</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="str">
+        <v>WEMADE Launches Web3 Roguelike Tower Defense Game Hellsquad Rrrush!: Stone Rush</v>
+      </c>
+      <c r="B104" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C104" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D104" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E104" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3370432/0/en/wemade-launches-web3-roguelike-tower-defense-game-hellsquad-rrrush-stone-rush.html</v>
+      </c>
+      <c r="F104" t="str">
+        <v>Three exclusive webshops now available on WEMIX PLAY, where players can spend PLAY tokens, AMBER tokens and WEMIX coins on character skins and in-game item packages Three exclusive webshops now available on WEMIX PLAY, where players can spend PLAY tokens, AMBER tokens and WEMIX coins on character skins and in-game item packages</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="str">
+        <v>21shares Announces Distributions on TETH, TSOL, THYP, TSUI and TDOT</v>
+      </c>
+      <c r="B105" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C105" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D105" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E105" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3370307/0/en/21shares-announces-distributions-on-teth-tsol-thyp-tsui-and-tdot.html</v>
+      </c>
+      <c r="F105" t="str">
+        <v>NEW YORK, September 28, 2026 -- 21shares , one of the world’s largest issuers of cryptocurrency exchange traded funds (ETFs), today announced the following shareholder distributions for the 21shares Ethereum Staking ETF (TETH), 21shares Solana Staking ETF (TSOL), 21shares Hyperliquid Staking ETF (THYP), 21shares Sui Staking ETF (TSUI), and 21shares Polkadot Staking ETF (TDOT). Distributions consist of staking rewards earned from staked ETH, SOL, HYPE, SUI, and DOT tokens by each fund, respectively.</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="str">
+        <v>Chainlink Is Enabling Financial Institutions to Connect to Swift's Blockchain Ledger</v>
+      </c>
+      <c r="B106" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C106" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D106" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E106" t="str">
+        <v>https://www.prnewswire.com/news-releases/chainlink-is-enabling-financial-institutions-to-connect-to-swifts-blockchain-ledger-302891972.html</v>
+      </c>
+      <c r="F106" t="str">
+        <v>MIAMI, Sept. 28, 2026 /PRNewswire/ -- Chainlink today announced it is working to enable financial institutions to connect their systems and key signing infrastructure to Swift's blockchain ledger through the Chainlink platform. This solution enables banks to easily access the Swift ledger...</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="str">
+        <v>EasyA Earns Highest Possible Audit Opinion in Landmark Audit to America’s Toughest Standard</v>
+      </c>
+      <c r="B107" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C107" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D107" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E107" t="str">
+        <v>https://finance.yahoo.com/technology/ai/articles/easya-earns-highest-possible-audit-195200469.html</v>
+      </c>
+      <c r="F107" t="str">
+        <v>SAN FRANCISCO, September 28, 2026--EasyA, the engine powering the world's leading blockchain and AI companies, today announced the successful completion of a full independent audit to the highest and most rigorous standards in the United States (PCAOB standards). This represents one of the most significant milestones in EasyA's history. The audit was conducted by PKF, one of the world's 15 largest audit firms, with more than 23,000 people across 150 countries.</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="str">
+        <v>Rhinobetting Introduces Double Deposit Bonus for Wallet-Login Players on Its Multi-Chain Crypto Casino</v>
+      </c>
+      <c r="B108" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C108" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D108" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E108" t="str">
+        <v>https://www.pr.com/press-release/980181</v>
+      </c>
+      <c r="F108" t="str">
+        <v>Rhinobetting, the crypto casino at rhinobetting.com, has launched a Double Deposit Bonus for players who log in with MetaMask or Phantom. Deposits from $5 to $50 are matched in full. The platform accepts deposits across eight blockchain networks and pays withdrawals in USDT. [PR.com]</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="str">
+        <v>ID.me Expands Executive Team, Names Susannah Stroud Wright New Chief Legal Officer and Darragh Whelan EVP of Engineering</v>
+      </c>
+      <c r="B109" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C109" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D109" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E109" t="str">
+        <v>https://www.prnewswire.com/news-releases/idme-expands-executive-team-names-susannah-stroud-wright-new-chief-legal-officer-and-darragh-whelan-evp-of-engineering-302891737.html</v>
+      </c>
+      <c r="F109" t="str">
+        <v>MCLEAN, Va., Sept. 28, 2026 /PRNewswire/ -- ID.me, the market-leading digital identity wallet, today announced two major additions to its executive management team. Susannah Stroud Wright has joined as Chief Legal Officer to lead ID.me's legal, compliance, and government affairs functions...</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="str">
+        <v>DDC Enterprise Filed Annual Report on Form 20-F on April 21, 2026</v>
+      </c>
+      <c r="B110" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C110" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D110" t="str">
+        <v>Finance, Crypto, Retail</v>
+      </c>
+      <c r="E110" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369982/0/en/ddc-enterprise-filed-annual-report-on-form-20-f-on-april-21-2026.html</v>
+      </c>
+      <c r="F110" t="str">
+        <v>NEW YORK, Sept. 28, 2026 (GLOBE NEWSWIRE) -- DDC Enterprise Limited (NYSEAMERICAN: DDC) (“DDC” or the “Company”), a leading multi-brand Asian consumer food company with a growing strategic bitcoin treasury, today announced that it filed its annual report on Form 20-F for the fiscal year ended December 31, 2025, with the Securities and Exchange Commission on April 21, 2026. The annual report on Form 20-F can be accessed on the Company’s investor relations website at https://ir.ddc.xyz/financials/financial-results or on the SEC’s website at www.sec.gov .</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="str">
+        <v>Hyperion DeFi Supports D3’s Frontier Vault Launch, Bringing Internet Domain Priority Access to the Hyperliquid Ecosystem</v>
+      </c>
+      <c r="B111" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C111" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D111" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E111" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369925/0/en/hyperion-defi-supports-d3-s-frontier-vault-launch-bringing-internet-domain-priority-access-to-the-hyperliquid-ecosystem.html</v>
+      </c>
+      <c r="F111" t="str">
+        <v>DALLAS, Sept. 28, 2026 (GLOBE NEWSWIRE) -- Hyperion DeFi, Inc. (NASDAQ: HYPD) (“Hyperion DeFi” or the “Company”), today announced it has been named a launch partner for Frontier’s Hyperliquid Vault, a new membership program that gives priority access to the next wave of internet top-level domains (TLDs).</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) Announces ETH Holdings Reach over 6 Million Tokens with Total Crypto, Cash &amp;amp; Marketable Securities Holdings of $17.2 Billion</v>
+      </c>
+      <c r="B112" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C112" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D112" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E112" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-announces-eth-holdings-reach-over-6-million-tokens-with-total-crypto-cash--marketable-securities-holdings-of-17-2-billion-302891175.html</v>
+      </c>
+      <c r="F112" t="str">
+        <v>Bitmine owns 4.9% of the total ETH coin supply of 122.1 million Bitmine is 98% of the way to the 'Alchemy of 5%' in just 15 months ETH is the best performing macro asset in Q3 of 2026 to date, outperforming the S&amp;P 500 by 6,728bp Tom Lee to deliver the keynote at KBW on September 30, 2026...</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="str">
+        <v>Oracle Integration with Swift's Ledger Helps Banks Connect Tokenized Deposit Infrastructures Across Institutions</v>
+      </c>
+      <c r="B113" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C113" t="str">
+        <v>mlpr-oracle</v>
+      </c>
+      <c r="D113" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E113" t="str">
+        <v>https://www.prnewswire.com/news-releases/oracle-integration-with-swifts-ledger-helps-banks-connect-tokenized-deposit-infrastructures-across-institutions-302890967.html</v>
+      </c>
+      <c r="F113" t="str">
+        <v>Sibos -- Oracle is integrating with Swift's blockchain ledger to help financial institutions participate in payment flows orchestrated through it and ...</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="str">
+        <v>Aurora Mobile Showcases at Tourism EXPO Japan 2026: How AI is Solving the Travel Industry’s Staffing Crisis</v>
+      </c>
+      <c r="B114" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C114" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D114" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E114" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369734/0/en/aurora-mobile-showcases-at-tourism-expo-japan-2026-how-ai-is-solving-the-travel-industry-s-staffing-crisis.html</v>
+      </c>
+      <c r="F114" t="str">
+        <v>SINGAPORE, Sept. 28, 2026 (GLOBE NEWSWIRE) -- From September 24 to 25, the Tourism EXPO Japan 2026 took place at Tokyo Big Sight. Aurora Mobile Limited (NASDAQ: JG) (“Aurora Mobile” or the “Company”), a leading provider of customer engagement and marketing technology services, was invited to co-exhibit as a sponsor of the Japan Web3 Tourism Association, demonstrating how AI technology is empowering the digital transformation of the tourism sector.</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="str">
+        <v>Crypto, Sports, Esports: Bybit Gamifies Freedom of Choice Through ByPick</v>
+      </c>
+      <c r="B115" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C115" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D115" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E115" t="str">
+        <v>https://www.prnewswire.com/news-releases/crypto-sports-esports-bybit-gamifies-freedom-of-choice-through-bypick-302891341.html</v>
+      </c>
+      <c r="F115" t="str">
+        <v>DUBAI, UAE, Sept. 28, 2026 /PRNewswire/ -- Bybit, the New Financial Platform trusted by more than 80 million users worldwide, has introduced ByPick, a free-to-play prediction game built on winning points other than prize money. Launched with a "Make Your Pick" campaign, ByPick enables...</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="str">
+        <v>10 DÍAS PARA LEER LAS POLÍTICAS DE PRIVACIDAD DEL DÍA DIGITAL NORMAL: MÁS LARGAS QUE LAS OBRAS COMPLETAS DE SHAKESPEARE</v>
+      </c>
+      <c r="B116" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C116" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D116" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E116" t="str">
+        <v>https://www.prnewswire.com/news-releases/10-dias-para-leer-las-politicas-de-privacidad-del-dia-digital-normal-mas-largas-que-las-obras-completas-de-shakespeare-302891281.html</v>
+      </c>
+      <c r="F116" t="str">
+        <v>Una familia del Reino Unido necesitaría unas 83 horas, o 10,4 días laborales, para poder leer los 257 documentos sobre la privacidad y las condiciones de uso relacionados con un día cualquiera ZÚRICH, 28 de septiembre de 2026 /PRNewswire/ -- Según un nuevo estudio de la Fundación Web3,...</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="str">
+        <v>10 ARBEITSTAGE LESEZEIT: DAS KLEINGEDRUCKTE ZUM DATENSCHUTZ IM DIGITALEN ALLTAG EINER FAMILIE IST UMFANGREICHER ALS SHAKESPEARES GESAMTWERK, ZEIGT EINE NEUE STUDIE</v>
+      </c>
+      <c r="B117" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C117" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D117" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E117" t="str">
+        <v>https://www.prnewswire.com/news-releases/10-arbeitstage-lesezeit-das-kleingedruckte-zum-datenschutz-im-digitalen-alltag-einer-familie-ist-umfangreicher-als-shakespeares-gesamtwerk-zeigt-eine-neue-studie-302890911.html</v>
+      </c>
+      <c r="F117" t="str">
+        <v>Eine Familie im Vereinigten Königreich würde etwa 83 Stunden bzw. 10,4 Arbeitstage benötigen, um die 257 Dokumente zu Datenschutz und Nutzungsbedingungen zu lesen, die mit einem ganz normalen Tag verbunden sind. ZÜRICH, 28. September 2026 /PRNewswire/ -- Laut einer neuen Studie der Web3...</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="str">
+        <v>10 JOURNÉES DE TRAVAIL POUR LIRE : SELON UNE NOUVELLE ÉTUDE, LES CLAUSES DE CONFIDENTIALITÉ LIÉES À LA VIE NUMÉRIQUE D'UNE FAMILLE DÉPASSENT EN VOLUME L'ŒUVRE COMPLÈTE DE SHAKESPEARE</v>
+      </c>
+      <c r="B118" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C118" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D118" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E118" t="str">
+        <v>https://www.prnewswire.com/news-releases/10-journees-de-travail-pour-lire--selon-une-nouvelle-etude-les-clauses-de-confidentialite-liees-a-la-vie-numerique-dune-famille-depassent-en-volume-luvre-complete-de-shakespeare-302890912.html</v>
+      </c>
+      <c r="F118" t="str">
+        <v>Une famille britannique aurait besoin d'environ 83 heures, soit 10,4 jours ouvrés, pour lire les 257 documents relatifs à la vie privée des consommateurs et aux conditions générales liés à une journée ordinaire ZURICH, 28 septembre 2026 /PRNewswire/ -- Selon une nouvelle étude de la Web3...</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="str">
+        <v>LBank Exchange Listed HMTT (Hype Meme Token)</v>
+      </c>
+      <c r="B119" t="str">
+        <v>2026-09-27</v>
+      </c>
+      <c r="C119" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D119" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E119" t="str">
+        <v>https://www.newsfilecorp.com/release/315919/LBank-Exchange-Listed-HMTT-Hype-Meme-Token</v>
+      </c>
+      <c r="F119" t="str">
+        <v>Road Town, British Virgin Islands--(Newsfile Corp. - September 27, 2026) - LBank Exchange, a leading global cryptocurrency trading platform, listed HMTT (Hype Meme Token) at 08:00am on Sep 24, 2026 (UTC).HMTT (Hype Meme Token) Listing BannerTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8831/315919_9854889e54e939dc_001full.jpgUsers are able to access the trading pair at: https://www.lbank.com/trade/hmtt_usdt.About HMTT (Hype Meme Token)Hype Meme...</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="str">
+        <v>Crypto Bank Software</v>
+      </c>
+      <c r="B120" t="str">
+        <v>2026-09-27</v>
+      </c>
+      <c r="C120" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D120" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E120" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360976</v>
+      </c>
+      <c r="F120" t="str">
+        <v>SAMFCore Highlights Mature Crypto Banking Software for Fiat and Digital-Asset Operations - - Swiss AMF AG is highlighting the established crypto banking capabilities of SAMFCore, a financial-services software platform in service since 2021 that brings customer onboarding, multi-currency accounts, payments, cards, digital assets, exchange workflows, compliance and back-office administration into one operating environment. - - SAMFCore is not a newly introduced crypto product. It is an establi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360976</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="str">
+        <v>SMX Digital Platform Makes Plastic a Passport and a Tradeable Asset</v>
+      </c>
+      <c r="B121" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C121" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D121" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E121" t="str">
+        <v>https://pr-inside.com/smx-digital-platform-makes-plastic-a-passport-and-a-tradeable-asset-r5227451.htm</v>
+      </c>
+      <c r="F121" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 25, 2026 / SMX is taking its plastics technology beyond authentication, expanding its Digital Material Passport platform into an infrastructure that connects physical materials to the digital blockchain and, ultimately, to new markets for verified material assets. The evolution represents a significant step beyond the passport itself. SMX's technology was designed to give plastic a persistent identity in the physical world, using molecular markers to authenticate what a material is, where it came from and how it moves through its lifecycle. The expanded platform now carries that identity into the digital world, ..</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="str">
+        <v>Goldcliff Announces Unit and Flow Through "LIFE" Offerings</v>
+      </c>
+      <c r="B122" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C122" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D122" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E122" t="str">
+        <v>https://pr-inside.com/goldcliff-announces-unit-and-flow-through-life-offerings-r5227346.htm</v>
+      </c>
+      <c r="F122" t="str">
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO UNITED STATES NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES VANCOUVER, BC / ACCESS Newswire / September 25, 2026 / George Sanders, President of Goldcliff Resource Corporation ("Goldcliff" or the "Company") (GCN:TSX.V)(GCFFF:OTCBB PINKS) is pleased to announce a proposed non-brokered private placement for aggregate gross proceeds of up to $600,000 (the "Private Placement"). The Private Placement will consist of the issuance of: (i) up to 10,000,000 units (each, a "NFT Unit"), at a price of $0.03 per NFT Unit (the "NFT Unit Offering"), with each NFT Unit comprising one common share of the Company (each, a "Common ..</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="str">
+        <v>Agentic AI Can Raise Token Use per Task Up to 100 Times, Accelerating the Shift Away From Per-Token Pricing, Futurum Research Finds</v>
+      </c>
+      <c r="B123" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C123" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D123" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E123" t="str">
+        <v>https://finance.yahoo.com/technology/ai/articles/agentic-ai-raise-token-per-121500829.html</v>
+      </c>
+      <c r="F123" t="str">
+        <v>ATLANTA, September 25, 2026--QumulusAI (Nasdaq: QMLS), a neocloud infrastructure provider purpose-built for the AI computing era, today announced the release of a new Futurum Research report, sponsored by QumulusAI, which finds that agentic AI can increase token consumption per task by 10 to 100 times compared with a simple inference call. That increase can expose organizations using per-token services to unpredictable and rising costs as applications move into production and scale across the en</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="str">
+        <v>Guillermo Ochoa fronts new campaign backing BC.Game's commitment to a regulated Mexican market</v>
+      </c>
+      <c r="B124" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C124" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D124" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E124" t="str">
+        <v>https://www.prnewswire.com/news-releases/guillermo-ochoa-fronts-new-campaign-backing-bcgames-commitment-to-a-regulated-mexican-market-302890159.html</v>
+      </c>
+      <c r="F124" t="str">
+        <v>Five-time World Cup goalkeeper explains the due diligence behind his partnership, as BC.GAME reinforces its SEGOB-licensed operations, local payment rails, and rapid payouts for Mexican players. MEXICO CITY, Sept. 25, 2026 /PRNewswire/ -- BC.GAME, the crypto and iGaming platform operating...</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="str">
+        <v>Ondo lanceert 'Intelligent Portfolios', mogelijk gemaakt door BlackRock, waarmee portefeuillestrategieën op de blockchain worden gebracht</v>
+      </c>
+      <c r="B125" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C125" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D125" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E125" t="str">
+        <v>https://www.prnewswire.com/news-releases/ondo-lanceert-intelligent-portfolios-mogelijk-gemaakt-door-blackrock-waarmee-portefeuillestrategieen-op-de-blockchain-worden-gebracht-302889972.html</v>
+      </c>
+      <c r="F125" t="str">
+        <v>De nieuwe Intelligent Portfolios van Ondo zullen portefeuille-tokens aanbieden op basis van portefeuillestrategieën die BlackRock voor Ondo heeft ontwikkeld, waardoor professioneel samengestelde portefeuilles in de vorm van afzonderlijke on-chain-tokens beschikbaar komen voor beleggers...</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="str">
+        <v>SonicStrategy Acquires Additional SYN Tokens and Announces Grant of Stock Options</v>
+      </c>
+      <c r="B126" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C126" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D126" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E126" t="str">
+        <v>https://www.newsfilecorp.com/release/316013/SonicStrategy-Acquires-Additional-SYN-Tokens-and-Announces-Grant-of-Stock-Options</v>
+      </c>
+      <c r="F126" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 24, 2026) - SonicStrategy Inc. (CSE: SONI) (OTCQB: SONIF) (the "Company"), a publicly traded digital asset infrastructure company, announces that it has acquired an additional 260,000 SYN tokens through open-market purchases at an average price of approximately US$0.1923 per token, for an aggregate purchase price of approximately US$50,000.The acquisition follows the Company's purchase of 500,000 SYN tokens announced on September 23, 2026, bringing...</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="str">
+        <v>CryptoYaan launches risk-first crypto intelligence platform for CEX analysis and DEX token risk checks</v>
+      </c>
+      <c r="B127" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="C127" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D127" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E127" t="str">
+        <v>https://pressreleasenews.org/pressroom/cryptoyaan-launches-risk-first-crypto-intelligence-platform-for-cex-analysis-and-dex-token-risk-checks-2</v>
+      </c>
+      <c r="F127" t="str">
+        <v>CryptoYaan, a risk-first crypto intelligence platform, combines CEX market analysis and DEX on-chain token risk checks with Smart Money tracking, calculators and personalized daily briefings, in plain English and fully non-custodial.</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="str">
+        <v>Author Tony Jones Releases New Book Examining Blockchain Technology in Modern Elections</v>
+      </c>
+      <c r="B128" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C128" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D128" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E128" t="str">
+        <v>https://pressreleasenews.org/pressroom/author-tony-jones-releases-new-book-examining-blockchain-technology-in-modern-elections</v>
+      </c>
+      <c r="F128" t="str">
+        <v>Rhode Island author Tony Jones has released his new book, Making A Case For Holding Political Elections On The Blockchain. The work explores how blockchain technology can create secure, transparent digital voting systems. It is available now at Barnes &amp; Noble.</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="str">
+        <v>Hyperion DeFi Supports DoubleZero Edge in Launching the Fastest Commercially Available Hyperliquid Data Feeds</v>
+      </c>
+      <c r="B129" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C129" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D129" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E129" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/24/3368477/0/en/hyperion-defi-supports-doublezero-edge-in-launching-the-fastest-commercially-available-hyperliquid-data-feeds.html</v>
+      </c>
+      <c r="F129" t="str">
+        <v>DALLAS, Sept. 24, 2026 (GLOBE NEWSWIRE) -- Hyperion DeFi, Inc. (NASDAQ: HYPD) (“Hyperion DeFi” or the “Company”), today announced its first initiative to bring an infrastructure team from another blockchain into the Hyperliquid ecosystem. Under the Company’s agreement with DoubleZero Edge, Hyperion DeFi will support DoubleZero in launching the fastest commercially available Hyperliquid data feeds.</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="str">
+        <v>Tuttle Capital and Strive Asset Management Launch the First US Digital Credit ETF (DCAP)</v>
+      </c>
+      <c r="B130" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C130" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D130" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E130" t="str">
+        <v>https://www.newsfilecorp.com/release/315854/Tuttle-Capital-and-Strive-Asset-Management-Launch-the-First-US-Digital-Credit-ETF-DCAP</v>
+      </c>
+      <c r="F130" t="str">
+        <v>Tuttle Capital Management (TCM), together with sub-adviser Strive Asset Management (SAM), today announced the launch of the T-Strive Digital Credit Preferred Income ETF (CBOE BZX: DCAP), an actively managed, structured credit ETF that seeks current income by investing in preferred securities issued by Bitcoin treasury companies.The Fund invests in Digital Credit preferred equity instruments issued by companies that hold Bitcoin as a balance sheet asset.  The Fund intends to use tactical...</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="str">
+        <v>Binance Invests $100 Million in Circle,</v>
+      </c>
+      <c r="B131" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C131" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D131" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E131" t="str">
+        <v>https://pressat.co.uk/releases/binance-invests-100-million-in-circle-db894c03b9b6ba1064a6d74031e2ab60/</v>
+      </c>
+      <c r="F131" t="str">
+        <v>Thursday 24 September, 2026 Binance (www.Binance.com) today announced a $100 million equity investment in Circle Internet Group, Inc. (NYSE: CRCL) and the expansion and renewal of its strategic partnership to promote USDC across Binance’s global platform. The new arrangement has a term of five years. Under the expanded partnership, Binance will promote USDC across its global platform, especially in emerging markets. Circle will provide the infrastructure services that support holding and using USDC. In connection with the partnership, Binance purchased $100 million worth of shares of Circle Class A common stock, through a private placement at a purchase price reflecting a five percent discount to the market price of CRCL prior to closing. “Circle has earned its place as one of the most cre</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="str">
+        <v>3 E Network Partners with HashBeaver to Expand Web3 Distribution of Finnish Green AI Compute</v>
+      </c>
+      <c r="B132" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C132" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D132" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E132" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/24/3368222/0/en/3-e-network-partners-with-hashbeaver-to-expand-web3-distribution-of-finnish-green-ai-compute.html</v>
+      </c>
+      <c r="F132" t="str">
+        <v>3E Network Partners with HashBeaver to Expand Web3 Distribution of Finnish Green AI Compute</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="str">
+        <v>IBM Expands Its Digital Banking Infrastructure with Swift Integration and Digital Asset Haven On-Premises</v>
+      </c>
+      <c r="B133" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C133" t="str">
+        <v>mlpr-ibm</v>
+      </c>
+      <c r="D133" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E133" t="str">
+        <v>https://newsroom.ibm.com/2026-09-24-ibm-expands-its-digital-banking-infrastructure-with-swift-integration-and-digital-asset-haven-on-prem</v>
+      </c>
+      <c r="F133" t="str">
+        <v>•	IBM enables financial institutions to connect to Swift’s blockchain-based shared ledger for tokenized deposit transactions with beta</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="str">
+        <v>The Age of Parity has a New Passport; SMX Platform Bridges Physical ...</v>
+      </c>
+      <c r="B134" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C134" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D134" t="str">
+        <v>Crypto, SaaS, Media</v>
+      </c>
+      <c r="E134" t="str">
+        <v>https://pr-inside.com/the-age-of-parity-has-a-new-passport-smx-platform-bridges-physical-r5226553.htm</v>
+      </c>
+      <c r="F134" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 23, 2026 / SMX has taken its plastics technology beyond authentication, expanding its Digital Material Passport platform into infrastructure that connects physical materials to the digital blockchain and, ultimately, new markets for verified material assets. The expansion comes as SMX's approach to plastics and the circular economy gains broader attention. In a September 22 article, the popular financial news site Benzinga examined the growing challenge of proving recycled content and highlighted SMX's molecular marking and Digital Material Passport technology as an approach designed to connect physical materials with verifiable digital records throughout ..</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="str">
+        <v>MGCOne Unveils Blockchain-Powered Vision for the Future of Condo/HOA Community Management, Integrating Tokenization, Stablecoins, and AI</v>
+      </c>
+      <c r="B135" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C135" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D135" t="str">
+        <v>Crypto, AI, Real Estate</v>
+      </c>
+      <c r="E135" t="str">
+        <v>https://www.prnewswire.com/news-releases/mgcone-unveils-blockchain-powered-vision-for-the-future-of-condohoa-community-management-integrating-tokenization-stablecoins-and-ai-302887496.html</v>
+      </c>
+      <c r="F135" t="str">
+        <v>HIGHTSTOWN, N.J., Sept. 23, 2026 /PRNewswire/ -- My Green Condo Inc. (MGCOne) has released a comprehensive industry brief detailing how blockchain, asset tokenization, and stablecoins are poised to permanently transform residential real estate and community association management through...</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="str">
+        <v>The Age of Parity has a New Passport; SMX Platform Bridges Physical Assets to Digital Blockchain and Verified Circularity Credits</v>
+      </c>
+      <c r="B136" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C136" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D136" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E136" t="str">
+        <v>https://www.newswire.com/news/the-age-of-parity-has-a-new-passport-smx-platform-bridges-physical-assets-to</v>
+      </c>
+      <c r="F136" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="str">
+        <v>Cuentas Announces West Texas Energy Recovery, Bitcoin Mining and Bitcoin Mobile Strategy</v>
+      </c>
+      <c r="B137" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C137" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D137" t="str">
+        <v>Crypto, Energy</v>
+      </c>
+      <c r="E137" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/23/3367563/0/en/cuentas-announces-west-texas-energy-recovery-bitcoin-mining-and-bitcoin-mobile-strategy.html</v>
+      </c>
+      <c r="F137" t="str">
+        <v>MIAMI BEACH, FL, Sept. 23, 2026 (GLOBE NEWSWIRE) -- Cuentas, Inc. (OTCQB: CUEN) today announced a strategic Power-as-a-Service (PaaS) and Colocation Services Agreement with Power Upp USA, Inc. ("PWRU") for a proposed West Texas Bitcoin mining operation designed to utilize electricity generated from methane and associated gas produced in connection with oil-field operations.</v>
+      </c>
+    </row>
+    <row r="138" xml:space="preserve">
+      <c r="A138" t="str">
+        <v>TROOPS (NASDAQ: TROO) allocates US$12 million for new unit focused on AI infrastructure in Southeast Asia</v>
+      </c>
+      <c r="B138" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C138" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D138" t="str">
+        <v>Finance, Crypto, AI, SaaS, Real Estate, Automotive, Education</v>
+      </c>
+      <c r="E138" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110311/</v>
+      </c>
+      <c r="F138" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 23, 2026 - (ACN Newswire) - TROOPS, Inc. (Nasdaq: TROO) is committing US$12 million to start a new business unit focused on artificial intelligence infrastructure in Southeast Asia, a growing market that attracted more than US$55 billion of investment over the last year.
+The Hong Kong financial services and property group has sought a future partnership with Bfarms365 LLC, a Texas company in the USA, through which it will offer services that include GPU-as-a-Service, AI inference, edge computing, decentralized compute, cloud orchestration, and other AI developer services.
+The new unit is in the process of evaluating sites, partnerships, and assets across Hong Kong, Malaysia, and Indonesia. TROOPS expects to make its first allocation of US$6 million by the end of 2026.
+The creation of this new unit comes in response to unprecedented growth in Southeast Asia as an AI hub for Asia Pacific and beyond. Data center capacity in Malaysia’s Johor state doubled over the same twelve months, according to figures presented at the China-ASEAN Business Leaders Summit in September. Telecom operators have begun buying into the build directly. Singtel is expanding its Nxera platform across Southeast Asia, SK Telecom raised US$2.2 billion from KKR and an IMM-Stonebridge consortium for its new AI data center vehicle in August, and Reliance Jio is developing campuses of its own.
+“Southeast Asia has become the place where Asia’s compute is actually being built, and the capital going in is no longer only American,” said Damian Thurnheer, President and CEO of TROOPS, Inc. “Moving into this layer is a natural extension of our business, which has pioneered disruptive technologies including fintech.”
+The TROOPS business portfolio is anchored in property and small business cash flows in Hong Kong through two licensed money lenders, holding commercial property for rental income, and managing an insurance consultancy and an online financial technology marketplace to deliver credit and insurance products through application programming interfaces. Group revenue rose 70% to US$17.1 million in the year to December 31, 2025. The company also holds a 19.9% stake in HK Golden, Inc., operator of one of Hong Kong’s largest online forums.
+“This new venture provides strong unity with our existing business interests,” said Tommy Wing Ling Lui, CTO of TROOPS, Inc. “We already run machine learning inside underwriting and servicing, on infrastructure we rent. Owning capacity in the region changes what we can build, and it puts us on the right side of a market where operators, banks, and sovereign funds are all moving at once.”
+TROOPS will report progress as definitive terms are reached and will file with the Securities and Exchange Commission where required.
+About TROOPS, Inc.
+TROOPS, Inc. is a conglomerate group of various businesses headquartered in Hong Kong. The group is principally engaged in (a) money lending business in Hong Kong, providing mortgage loans to high-quality target borrowers; (b) property investment to generate additional rental income; and (c) the development, operation, and management of an online financial marketplace that provides one-stop financial technology solutions, including API services, by leveraging artificial intelligence, big data, blockchain, and cloud computing (SaaS). The group's vision is to operate as a conglomerate to build synergy within its own sustainable ecosystem, thereby creating value for its shareholders. For more information about TROOPS, please visit [www.troops.co](http://www.troops.co).
+Media Contact:
+Ellerton &amp; Co. on behalf of TROOPS Inc.
+Michelle Bui
+michelle@ellerton.sg
+Safe Harbor and Informational Statement
+This announcement contains "forward-looking" statements within the meaning of Section 27A of the Securities Act of 1933 and Section 21E of the Securities Exchange Act of 1934. These statements are made under the "safe harbor" provisions of the U.S. Private Securities Litigation Reform Act of 1995. All statements, other than statements of historical fact, including, without limitation, those with respect to the objectives, plans, and strategies of the Company set forth herein and those preceded by or that include the words "believe," "expect," "anticipate," "future," "will," "intend," "plan," "estimate," or similar expressions, are "forward-looking statements."
+Forward-looking statements in this release include, without limitation, the effectiveness of the Company's multiple-brand, multiple-channel strategy and the transitioning of its product development and sales focus to a "light-asset" model. Although the Company's management believes that such forward-looking statements are reasonable, it cannot guarantee that such expectations are, or will be, correct. These forward-looking statements involve a number of risks and uncertainties, which could cause the Company's future results to differ materially from those anticipated.
+These forward-looking statements can change as a result of many possible events or factors, not all of which are known to the Company, which may include, without limitation, our ability to have effective internal control over financial reporting; our success in designing and distributing products under brands licensed from others; management of sales trends and client mix; the possibility of securing loans and other financing without efficient fixed assets as collateral; changes in government policy in China; China's overall economic conditions and local market economic conditions; our ability to expand through strategic acquisitions and the establishment of new locations; compliance with government regulations; legislation or regulatory environments; geopolitical events; and other events and/or risks outlined in TROOPS's filings with the U.S. Securities and Exchange Commission, including its annual report on Form 20-F and other filings.
+All information provided in this press release and in the attachments is as of the date of issuance, and TROOPS does not undertake any obligation to update any forward-looking statement, except as required under applicable law.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="str">
+        <v>PowerCompute Miner Refresh Expected to Deliver Nearly 39% More Hashrate Per Machine Replaced</v>
+      </c>
+      <c r="B139" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C139" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D139" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E139" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/23/3367455/0/en/powercompute-miner-refresh-expected-to-deliver-nearly-39-more-hashrate-per-machine-replaced.html</v>
+      </c>
+      <c r="F139" t="str">
+        <v>August 2026 BTC Balance of 323 Bitcoin Valued at $27.8 Million</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="str">
+        <v>Worldwide NFT, Inc. Publishes Letter to Shareholders</v>
+      </c>
+      <c r="B140" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C140" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D140" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E140" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/23/3367457/0/en/worldwide-nft-inc-publishes-letter-to-shareholders.html</v>
+      </c>
+      <c r="F140" t="str">
+        <v>Worldwide NFT, Inc. Publishes Letter to Shareholders</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="str">
+        <v>Alchemy Expands into APAC, PARTNERS with DSRV to Bring Trusted Blockchain Infrastructure to Korea and Japan</v>
+      </c>
+      <c r="B141" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C141" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D141" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E141" t="str">
+        <v>https://www.prnewswire.com/news-releases/alchemy-expands-into-apac-partners-with-dsrv-to-bring-trusted-blockchain-infrastructure-to-korea-and-japan-302886850.html</v>
+      </c>
+      <c r="F141" t="str">
+        <v>Alchemy's global blockchain infrastructure combines with DSRV's local execution and institutional relationships, starting with RPC and blockchain data services in Korea and Japan SAN FRANCISCO, Sept. 23, 2026 /PRNewswire/ -- Alchemy, the leading AI developer and infrastructure platform...</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="str">
+        <v>Ping An CTO Ray Wang: From Tokens to Value Creation</v>
+      </c>
+      <c r="B142" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C142" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D142" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E142" t="str">
+        <v>https://www.prnewswire.com/news-releases/ping-an-cto-ray-wang-from-tokens-to-value-creation-302887536.html</v>
+      </c>
+      <c r="F142" t="str">
+        <v>Average Daily Token Consumption Surpasses 300 Billion; AI-Powered Express Service Records More Than 100 Million User Interactions HONG KONG and SHANGHAI, Sept. 23, 2026 /PRNewswire/ -- Ping An Insurance (Group) Company of China, Ltd. ("Ping An" or the "Group"; HKEX: 2318; SSE: 601318)...</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="str">
+        <v>Accels has been serving customers in recent years. The company's plans extend far beyond routing</v>
+      </c>
+      <c r="B143" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="C143" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D143" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E143" t="str">
+        <v>https://www.prnewswire.com/news-releases/accels-has-been-serving-customers-in-recent-years-the-companys-plans-extend-far-beyond-routing-302886009.html</v>
+      </c>
+      <c r="F143" t="str">
+        <v>Token Is Becoming a Managed Asset. The Economics of AI Are Entering a New Phase. SINGAPORE, Sept. 22, 2026 /PRNewswire/ -- Enterprise spending on AI tokens is growing faster than the systems designed to track it. A McKinsey study found that enterprise LLM spending tripled in twelve...</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="str">
+        <v>Blue Gold Announces Strategic Review to Enhance Shareholder Value</v>
+      </c>
+      <c r="B144" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C144" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D144" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E144" t="str">
+        <v>https://pr-inside.com/blue-gold-announces-strategic-review-to-enhance-shareholder-value-r5225887.htm</v>
+      </c>
+      <c r="F144" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 22, 2026 / Blue Gold Limited (Nasdaq:BGL)(Nasdaq:BGLWW) ("Blue Gold" or the "Company"), a gold mining company with the infrastructure to deliver gold from mine-to-wallet, today announced that its Board of Directors has established a Special Committee (the "Committee") to review strategic alternatives across the Company's portfolio as part of its ongoing efforts to enhance shareholder value. Special Committee to Lead Strategic Review The Committee, comprised of Kevin Clark, Executive Chairman, and Gary Herman, Director, will oversee a comprehensive review of the Company's operations, asset portfolio, and long-term strategic direction. The Committee has been authorized to ..</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="str">
+        <v>Soluna to Present at the Water Tower Research Insights Conference on September 23, 2026</v>
+      </c>
+      <c r="B145" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C145" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D145" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E145" t="str">
+        <v>https://www.newsfilecorp.com/release/315339/Soluna-to-Present-at-the-Water-Tower-Research-Insights-Conference-on-September-23-2026</v>
+      </c>
+      <c r="F145" t="str">
+        <v>Albany, New York--(Newsfile Corp. - September 22, 2026) - Soluna Holdings, Inc. (NASDAQ: SLNH), a developer of green data centers for intensive computing applications, including AI and Bitcoin mining, today announced that John Belizaire, CEO, will present at the Water Tower Research Insights Conference, a two-day virtual event taking place September 22 and 23, 2026. John Belizaire will present on Wednesday, September 23, 2026, at 1:30 PM ET, and Soluna Holdings, Inc. will be available for...</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="str">
+        <v>Connecting Excellence Group PLC Announces Institutional Subscription ...</v>
+      </c>
+      <c r="B146" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C146" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D146" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E146" t="str">
+        <v>https://pr-inside.com/connecting-excellence-group-plc-announces-institutional-subscription-r5225828.htm</v>
+      </c>
+      <c r="F146" t="str">
+        <v>(PR-inside.com) Subscription raising £600,000 at 1.50 pence per share, with institutional participation alongside continued support from strategic investor Adam Back LONDO, UK / ACCESS Newswire / September 22, 2026 / Connecting Excellence Group Plc (AQSE:XCE)(OTCQB:XCELF), the international executive recruitment group with a long-term, ambitious and disciplined Bitcoin (BTC) treasury strategy, announces that it has raised gross proceeds of £600,000 through subscriptions for 39,999,999 new ordinary shares of £0.0001 each ("Ordinary Shares") in the Company (the "Subscription Shares") at an issue price of 1.50 pence per Subscription Share (the "Issue Price") (the "Subscription"). The Issue Price represents a premium of 3.4% to the closing ..</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass der ETH-Bestand 5,98 Millionen Token erreicht hat und sich der Gesamtbestand an Kryptowährungen sowie Barmitteln auf 17,1 Milliarden US-Dollar beläuft</v>
+      </c>
+      <c r="B147" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C147" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D147" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E147" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-der-eth-bestand-5-98-millionen-token-erreicht-hat-und-sich-der-gesamtbestand-an-kryptowahrungen-sowie-barmitteln-auf-17-1-milliarden-us-dollar-belauft-302885895.html</v>
+      </c>
+      <c r="F147" t="str">
+        <v>Bitmine hält 4,9 % des gesamten ETH-Angebots von 122,1 Millionen ETH Bitmine hat in nur 15 Monaten bereits 98 % des Weges zur „Alchemy of 5 %" („Alchemie der 5 %") zurückgelegt ETH ist bislang der Makro-Vermögenswert mit der besten Wertentwicklung im dritten Quartal 2026 und übertrifft...</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="str">
+        <v>CoinShares XBT Provider Digital Securities - Notice of Compulsory Redemption (English)</v>
+      </c>
+      <c r="B148" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C148" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D148" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E148" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/22/3365963/0/en/coinshares-xbt-provider-digital-securities-notice-of-compulsory-redemption-english.html</v>
+      </c>
+      <c r="F148" t="str">
+        <v>From: CoinShares XBT Provider AB (publ) (the “ Issuer ”) Artillerigatan 6, 114 51 Stockholm, Sweden</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="str">
+        <v>CoinShares XBT Provider Digitala värdepapper – Meddelande om tvångsinlösen (svenska)</v>
+      </c>
+      <c r="B149" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C149" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D149" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E149" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/22/3365964/0/en/coinshares-xbt-provider-digitala-v%C3%A4rdepapper-meddelande-om-tv%C3%A5ngsinl%C3%B6sen-svenska.html</v>
+      </c>
+      <c r="F149" t="str">
+        <v>Från: CoinShares XBT Provider AB (publ) (” Emittenten ”, eng. the Issuer ) Artillerigatan 6, 114 51 Stockholm, Sverige</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="str">
+        <v>Huawei uvádza na trh riešenie umelej inteligencie Fintelligent AI Solution na pomoc globálnym finančným inštitúciám realizovať stratégiu „Vlastná AI, vlastná inteligencia"</v>
+      </c>
+      <c r="B150" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="C150" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D150" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E150" t="str">
+        <v>https://www.prnewswire.com/news-releases/huawei-uvadza-na-trh-rieenie-umelej-inteligencie-fintelligent-ai-solution-na-pomoc-globalnym-finannym-intituciam-realizova-strategiu-vlastna-ai-vlastna-inteligencia-302885492.html</v>
+      </c>
+      <c r="F150" t="str">
+        <v>Spoločnosť Huawei stavia na otvorenej platforme pre inteligentných agentov openJiuwen s parametrami pre finančný sektor a na otvorenej výpočtovej infraštruktúre, pričom buduje moduly Agent Factory, Token Factory a Data-Knowledge Factory s cieľom urýchliť nasadenie produkčných agentov vo...</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="str">
+        <v>Valour, eine Tochtergesellschaft von DeFi Technologies, führt mit „Valour Funds SPC“ einen neuen Geschäftsbereich ein und präsentiert ihren ersten Hedgefonds, den „Smart Crypto Fund SP“, der auf der proprietären KI-Strategie von Neuronomics basiert</v>
+      </c>
+      <c r="B151" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C151" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D151" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E151" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/21/3365877/0/de/valour-eine-tochtergesellschaft-von-defi-technologies-f%C3%BChrt-mit-valour-funds-spc-einen-neuen-gesch%C3%A4ftsbereich-ein-und-pr%C3%A4sentiert-ihren-ersten-hedgefonds-den-smart-crypto-fund-sp-d.html</v>
+      </c>
+      <c r="F151" t="str">
+        <v>TORONTO, Sept. 21, 2026 (GLOBE NEWSWIRE) -- DeFi Technologies Inc. (das „ Unternehmen “ oder „ DeFi Technologies “) ( Nasdaq: DEFT ) ( CBOE CA: DEFI ) ( GR: R9B ) (B3: DEFT31), ein Finanztechnologieunternehmen, das die Lücke zwischen traditionellen Kapitalmärkten und dezentraler Finanzwirtschaft ( „DeFi“ ) schließt, freut sich bekannt zu geben, dass seine Tochtergesellschaft, Valour Inc., („ Valour “), ein führender Emittent von börsengehandelten Produkten („ ETPs “), die Valour Funds SPC („Valour Funds“) ins Leben gerufen hat – einen neuen Geschäftsbereich, der sich auf aktiv verwaltete Anlagestrategien für digitale Vermögenswerte konzentriert.</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="str">
+        <v>Valour, la filiale de DeFi Technologies, lance Valour Funds SPC, une nouvelle branche d’activité, et présente son premier fonds spéculatif, le Smart Crypto Fund SP, alimenté par la stratégie d’IA propriétaire de Neuronomics</v>
+      </c>
+      <c r="B152" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C152" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D152" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E152" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/21/3365877/0/fr/valour-la-filiale-de-defi-technologies-lance-valour-funds-spc-une-nouvelle-branche-d-activit%C3%A9-et-pr%C3%A9sente-son-premier-fonds-sp%C3%A9culatif-le-smart-crypto-fund-sp-aliment%C3%A9-par-la-strat.html</v>
+      </c>
+      <c r="F152" t="str">
+        <v>TORONTO, 21 sept. 2026 (GLOBE NEWSWIRE) -- DeFi Technologies Inc. (la « Société » ou « DeFi Technologies ») ( Nasdaq : DEFT ) ( CBOE CA : DEFI ) ( GR : R9B ) (B3 : DEFT31), une entreprise de technologie financière qui fait le lien entre les marchés de capitaux traditionnels et la finance décentralisée (« DeFi »), a le plaisir d’annoncer que sa filiale, Valour Inc. (« Valour »), un émetteur de premier plan de produits négociés en bourse (« ETP »), a lancé Valour Funds SPC (« Valour Funds ») , une nouvelle branche d’activité axée sur des stratégies de gestion active en matière d’investissement dans les actifs numériques.</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="str">
+        <v>Huawei bringt die Fintelligent AI Solution auf den Markt, um Finanzinstituten weltweit dabei zu helfen, das Motto „Own Your AI, Own Your Intelligence" zu verwirklichen</v>
+      </c>
+      <c r="B153" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C153" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D153" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E153" t="str">
+        <v>https://www.prnewswire.com/news-releases/huawei-bringt-die-fintelligent-ai-solution-auf-den-markt-um-finanzinstituten-weltweit-dabei-zu-helfen-das-motto-own-your-ai-own-your-intelligence-zu-verwirklichen-302884920.html</v>
+      </c>
+      <c r="F153" t="str">
+        <v>AAuf Basis der Open-Source-Agentenplattform „openJiuwen" in Finanzqualität und einer offenen Recheninfrastruktur hat Huawei die „Agent Factory", die „Token Factory" und die „Data-Knowledge Factory" entwickelt, um den groß angelegten Einsatz von Agenten in Produktionsqualität zu...</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="str">
+        <v>Společnost Huawei uvádí řešení Fintelligent AI Solution, které pomůže finančním institucím po celém světě naplnit heslo „Own Your AI, Own Your Intelligence"</v>
+      </c>
+      <c r="B154" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C154" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D154" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E154" t="str">
+        <v>https://www.prnewswire.com/news-releases/spolenost-huawei-uvadi-eeni-fintelligent-ai-solution-ktere-pome-finannim-institucim-po-celem-svt-naplnit-heslo-own-your-ai-own-your-intelligence-302884916.html</v>
+      </c>
+      <c r="F154" t="str">
+        <v>Na základě platformy openJiuwen na bázi open source pro agenty finanční třídy a otevřené výpočetní infrastruktury buduje společnost Huawei Agent Factory, Token Factory a Data-Knowledge Factory s cílem urychlit nasazení agentů v produkční kvalitě ve velkém měřítku. ŠANGHAJ, 21. září 2026...</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="str">
+        <v>SonicStrategy Reports 141.9 Million Sonic Tokens Across Two Validators</v>
+      </c>
+      <c r="B155" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C155" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D155" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E155" t="str">
+        <v>https://www.newsfilecorp.com/release/315172/SonicStrategy-Reports-141.9-Million-Sonic-Tokens-Across-Two-Validators</v>
+      </c>
+      <c r="F155" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 21, 2026) - SonicStrategy Inc. (CSE: SONI) (OTCQB: SONIF), a publicly traded blockchain infrastructure company, is pleased to provide an update on its validator operations, network participation and staking performance as of September 20, 2026.SonicStrategy Validator Operations and Network ParticipationTotal Sonic Staked: 141.9 million Sonic tokens across two validators, including Company-held tokens and third-party delegations.Validator #45: 4.4...</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="str">
+        <v>Blue Gold Announces Appointment of Kevin Clark as Executive Chairman ...</v>
+      </c>
+      <c r="B156" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C156" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D156" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E156" t="str">
+        <v>https://pr-inside.com/blue-gold-announces-appointment-of-kevin-clark-as-executive-chairman-r5225521.htm</v>
+      </c>
+      <c r="F156" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 21, 2026 / Blue Gold Limited (NASDAQ:BGL)(NASDAQ:BGLWW) ("Blue Gold" or the "Company"), a gold mining company with the infrastructure to deliver gold from mine-to-wallet, today announced a series of leadership, governance and strategic initiatives designed to strengthen operational execution, improve liquidity, and enhance long-term shareholder value. Kevin Clark has been appointed Executive Chairman of the Board of Directors of the Company, effective September 17, 2026. Mr. Clark succeeds Andrew Cavaghan, who has resigned as Chairman of the Board, Chief Executive Officer, and as a director, effective the same date. Mr. Clark graduated with ..</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="str">
+        <v>DeFi Technologies’ Subsidiary Valour Launches Valour Funds SPC, a New Business Line, and Introduces Its First Hedge Fund, Smart Crypto Fund SP, Powered by Neuronomics’ Proprietary AI Strategy</v>
+      </c>
+      <c r="B157" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C157" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D157" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E157" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/21/3365393/0/en/defi-technologies-subsidiary-valour-launches-valour-funds-spc-a-new-business-line-and-introduces-its-first-hedge-fund-smart-crypto-fund-sp-powered-by-neuronomics-proprietary-ai-str.html</v>
+      </c>
+      <c r="F157" t="str">
+        <v>Valour launched Valour Funds SPC, a business line for actively managed digital asset investment strategies and its first hedge fund Smart Crypto Fund SP.</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="str">
+        <v>DeFi Technologies' Subsidiary Valour Launches Valour Funds SPC, a New Business Line, and Introduces Its First Hedge Fund, Smart Crypto Fund SP, Powered by Neuronomics' Proprietary AI Strategy</v>
+      </c>
+      <c r="B158" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C158" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D158" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E158" t="str">
+        <v>https://www.prnewswire.com/news-releases/defi-technologies-subsidiary-valour-launches-valour-funds-spc-a-new-business-line-and-introduces-its-first-hedge-fund-smart-crypto-fund-sp-powered-by-neuronomics-proprietary-ai-strategy-302884444.html</v>
+      </c>
+      <c r="F158" t="str">
+        <v>Valour launches Valour Funds SPC, a new business line expanding its offering beyond exchange traded products into actively managed digital asset investment strategies. Smart Crypto Fund SP is its first hedge fund, providing professional and qualified investors with an actively managed...</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="str">
+        <v>Huawei Launches Fintelligent AI Solution to Help Global Financial Institutions Realize "Own Your AI, Own Your Intelligence"</v>
+      </c>
+      <c r="B159" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C159" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D159" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E159" t="str">
+        <v>https://www.prnewswire.com/news-releases/huawei-launches-fintelligent-ai-solution-to-help-global-financial-institutions-realize-own-your-ai-own-your-intelligence-302884590.html</v>
+      </c>
+      <c r="F159" t="str">
+        <v>Built on the financial-grade open-source agent platform openJiuwen and open compute infrastructure, Huawei builds Agent Factory, Token Factory, and Data-Knowledge Factory to accelerate production-grade agent deployment at scale. SHANGHAI, Sept. 21, 2026 /PRNewswire/ -- During HUAWEI...</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="str">
+        <v>Huawei Şebeke Etkileşimli AIDC Çözümü: Yapay Zeka Altyapısının Yeni Paradigmasını Şekillendiriyor</v>
+      </c>
+      <c r="B160" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="C160" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D160" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E160" t="str">
+        <v>https://www.prnewswire.com/news-releases/huawei-ebeke-etkileimli-aidc-cozumu-yapay-zeka-altyapsnn-yeni-paradigmasn-ekillendiriyor-302884200.html</v>
+      </c>
+      <c r="F160" t="str">
+        <v>ŞANGHAY, 21 Eylül 2026 /PRNewswire/ -- HUAWEI CONNECT 2026, Şanghay'da başladı; etkinlik kapsamında HUAWEI AIDC Tesis Zirvesi de düzenlendi. Huawei, şebekeye entegre AIDC çözümünü tanıttı ve watt başına token sayısını en üst düzeye çıkarmak için yapay zeka altyapısında yeni bir paradigma...</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="str">
+        <v>Grid-Interactive-AIDC-Lösung von Huawei: das neue Paradigma der KI-Infrastruktur gestalten</v>
+      </c>
+      <c r="B161" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="C161" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D161" t="str">
+        <v>Crypto, Energy</v>
+      </c>
+      <c r="E161" t="str">
+        <v>https://www.prnewswire.com/news-releases/grid-interactive-aidc-losung-von-huawei-das-neue-paradigma-der-ki-infrastruktur-gestalten-302884081.html</v>
+      </c>
+      <c r="F161" t="str">
+        <v>SHANGHAI, 20. September 2026 /PRNewswire/ -- Die HUAWEI CONNECT 2026 wurde in Shanghai eröffnet; parallel dazu fand der HUAWEI AIDC Facility Summit statt. Huawei stellte seine netzinteraktive AIDC-Lösung vor und setzte damit neue Maßstäbe für KI-Infrastrukturen, um die Anzahl der Token...</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="str">
+        <v>AML RightSource récompensée par un prix CobraSight pour son expertise en matière de conformité des ressources numériques</v>
+      </c>
+      <c r="B162" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C162" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D162" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E162" t="str">
+        <v>https://www.prnewswire.com/news-releases/aml-rightsource-recompensee-par-un-prix-cobrasight-pour-son-expertise-en-matiere-de-conformite-des-ressources-numeriques-302883457.html</v>
+      </c>
+      <c r="F162" t="str">
+        <v>La reconnaissance du secteur met en avant l'expertise d'AML RightSource, qui aide les organisations à s'adapter à l'évolution des réglementations en matière de crypto et d'actifs numériques HIGHLAND HILLS, Ohio, 18 septembre 2026 /PRNewswire/ -- AML RightSource, fournisseur mondial de...</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="str">
+        <v>Zhou Jianjun di Huawei: costruire una soluzione AIDC interattiva con la rete per massimizzare i token per watt</v>
+      </c>
+      <c r="B163" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C163" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D163" t="str">
+        <v>Crypto, Energy</v>
+      </c>
+      <c r="E163" t="str">
+        <v>https://www.prnewswire.com/news-releases/zhou-jianjun-di-huawei-costruire-una-soluzione-aidc-interattiva-con-la-rete-per-massimizzare-i-token-per-watt-302883421.html</v>
+      </c>
+      <c r="F163" t="str">
+        <v>SHENZHEN, Cina, 18 settembre 2026 /PRNewswire/ -- La Green Energy Development Conference &amp; International Digital Energy Expo 2026 ha preso il via a Shenzhen. Zhou Jianjun, vicepresidente di Huawei e presidente di Global Marketing, Sales and Services, Huawei Digital Power, ha partecipato...</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="str">
+        <v>AML RightSource onderscheiden met CobraSight Award voor expertise op het gebied van compliance voor digitale activa</v>
+      </c>
+      <c r="B164" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C164" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D164" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E164" t="str">
+        <v>https://www.prnewswire.com/news-releases/aml-rightsource-onderscheiden-met-cobrasight-award-voor-expertise-op-het-gebied-van-compliance-voor-digitale-activa-302883366.html</v>
+      </c>
+      <c r="F164" t="str">
+        <v>Deze erkenning benadrukt de expertise van AML RightSource om organisaties te helpen omgaan met veranderende regelgeving voor crypto en digitale activa HIGHLAND HILLS, Ohio, 18 september 2026 /PRNewswire/ -- AMLRightSource, een wereldwijde aanbieder van gespecialiseerde oplossingen voor...</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="str">
+        <v>DeFi-as-a-Service, Lending-as-a-Service and the Bank-Issued Rails</v>
+      </c>
+      <c r="B165" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C165" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D165" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E165" t="str">
+        <v>https://pr-inside.com/defi-as-a-service-lending-as-a-service-and-the-bank-issued-rails-r5224434.htm</v>
+      </c>
+      <c r="F165" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / September 18, 2026 / Black Titan Corporation (NASDAQ:BTTC) 1. Compound Launches Institutional Market, Marking a Pivot from Protocol to Service Provider (DaaS). On 8 September, the Compound Foundation activated a dedicated USDC "Institutional Market" on Compound v3, the first product funded under the USD 52 million institutional program approved by COMP holders in May. The market accepts only four collateral assets - ETH (87% LTV), wstETH (85%), WBTC and cbBTC (81%) - with USD 10 million borrowing caps per asset, liquidation factors of 86-93% and penalties of 5-10%. The narrow collateral list is ..</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) comunica attività complessive per circa 380 milioni di dollari, comprendenti partecipazioni in OpenAI e Beast Industries, oltre 16.000 ETH e quasi 302 milioni di token WLD</v>
+      </c>
+      <c r="B166" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C166" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D166" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E166" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-comunica-attivita-complessive-per-circa-380-milioni-di-dollari-comprendenti-partecipazioni-in-openai-e-beast-industries-oltre-16-000-eth-e-quasi-302-milioni-di-token-wld-302883166.html</v>
+      </c>
+      <c r="F166" t="str">
+        <v>Composizione della tesoreria di Eightco al 16 settembre 2026: Partecipazione indiretta in OpenAI per 90 milioni di dollari, partecipazione in Beast Industries per 18 milioni di dollari, 16.278 ETH, quasi 302 milioni di token WLD e 120 milioni di dollari in liquidità e disponibilità...</v>
+      </c>
+    </row>
+    <row r="167" xml:space="preserve">
+      <c r="A167" t="str">
+        <v>3DG Jewellery Celebrates Its 23rd Anniversary in Dazzling Style</v>
+      </c>
+      <c r="B167" t="str">
+        <v>2026-09-18</v>
+      </c>
+      <c r="C167" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D167" t="str">
+        <v>Finance, Crypto, Retail, Gaming, Education</v>
+      </c>
+      <c r="E167" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110199/</v>
+      </c>
+      <c r="F167" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 18, 2026 - (ACN Newswire) - 3DG Holdings (International) Limited (“3DG Holdings” or the “Group”) (Stock Code: 2882) is pleased to celebrate the 23rd anniversary. To commemorate this milestone, the brand has invited renowned designer and illustrator Mr. Alex Gan, known for his delicate style and dreamlike brushwork, to create an exclusive anniversary-themed artwork. This crossover collaboration embodies the brand’s “Young at Heart” philosophy through jewellery. Drawing inspiration from 3DG Jewellery’s signature products, the artist has transformed classic design elements into imaginative illustrations. These include the Eight Treasures Compass from the “Classic Gold” collection, the four-leaf clover from the “Golden Allure GA” collection and the feather from the “Bling Bling Gold” collection, offering a new artistic interpretation of jewellery aesthetics. Taking centre stage in the celebration is the newly launched “Bling Bling Gold” Phalaenopsis Orchid Collection. The collection combines graceful, three-dimensional contours with the brand’s exclusive Bling Bling Gold craftsmanship and technology, allowing the gold surface to refract a spectrum of colours as the light shifts. Designed to complement both wedding occasions and everyday styling, the collection seamlessly combines romantic sophistication with modern versatility, allowing wearers to express their individuality with confidence and elegance. In addition, a range of exclusive co-branded merchandise, including gift boxes, tumblers and stylish scarves, will be launched during the campaign, offering customers an artistic experience that engages both sight and touch. A host of limited-time offers will also be rolled out, with selected jewellery pieces available at a special appreciation price of HK$2,388, as a token of gratitude for customers’ continued support.
+Cross-Industry Collaboration: Art-Inspired Jewellery, with Dreamlike Elements Woven into the Designs
+Renowned designer and illustrator Mr. Alex Gan drew his creative inspiration from a romantic starry sky, using gold and holographic silver as the dominant tones. Gold symbolises the precious metal, while holographic silver represents the dazzling brilliance of jewellery. The artwork adopts a swirling, encircling composition that evokes a sense of fluid movement. Shooting stars streak across the sky as graceful hummingbirds and fluttering butterflies act as guides, accompanied by soft velvet ribbons and exquisite jewellery. Together, these elements create a light and dynamic sense of moving towards something longed for. Gilded flowers burst into bloom while pristine feathers unfurl and dance across the sky, intertwining as they converge into a glittering vortex of swirling light, surrounded by delicate sparkles of starlight. The layered interplay of light and shadow creates a refined and dreamlike atmosphere, with the silhouette of a beautiful young woman appearing subtly amid the starlight. Each visual element echoes the others, giving concrete form to romantic imagery. Through symbols such as starlight, blossoms, wings, butterflies and birds, the artwork conveys the vibrant and ever-renewing inner vitality of love, resulting in an artistic visual expression that combines aesthetic beauty with emotional meaning.
+This cross-industry collaboration embodies the brand’s “Young at Heart” philosophy, demonstrating how jewellery can transcend the boundaries of age and time, empowering every woman to discover her own moment to shine. Inspired by 3DG Jewellery’s signatureCollections, Mr. Gan has woven the brand’s classic designs into the artwork. The curves of the butterfly’s outstretched wings echo the silhouette of the “Bling Bling Gold” butterfly designs; the lightness of the feathers mirrors the ethereal elegance of the “Bling Bling Gold” feather design; and the four-leaf clover and Eight Treasures Compass motifs directly reference the classic designs of the “Golden Allure GA” and “Classic Gold” collections. Through this creative dialogue between art and jewellery, each discipline inspires and elevates the other, bringing timeless designs to life through a fresh and imaginative perspective.
+“Classic Gold” Collection – Eight Treasures Compass Design
+Gold Pendant with Ruby and Diamonds
+Design, craftsmanship and features
+The Eight Treasures Compass brings together eight auspicious symbols, representing the fulfilment of blessings and wisdom, and enduring good fortune. The vajra represents firm and incisive wisdom that dispels ignorance and overcomes obstacles. Crafted using traditional goldsmithing techniques and set with rubies and diamonds, the design features a rotating vajra at its centre, allowing auspiciousness and everlasting fulfilment to flow through everyday life.
+“Golden Allure GA” Collection – Four-Leaf Clover Design
+Gold Pendant with Diamonds
+Design, craftsmanship and features
+A diamond-accented four-leaf clover, with luck woven into its leaf veins. Its delicate veins interlace and spread like the effortless beauty of nature, outlining a vibrant sense of vitality. Studded with diamonds, the design quietly blends the pure beauty of nature with artisanal craftsmanship. Every 5G gold vein carries the classic blessings of the four-leaf clover, with happiness hidden within its leaf patterns and vitality captured in its design. The piece not only echoes the harmonious coexistence of nature and art, but also ensures the wearer is constantly surrounded by good wishes.
+“Bling Bling Gold” Collection – Feather Design
+Gold Pendant
+Design, craftsmanship and features
+A single feather of breathtaking grace, born bathed in light. This 5G gold feather is the embodiment of lightness, symbolising the guidance of light and the favour of good fortune, like an invisible pair of hands silently bestowing protection and blessings. Adorned in colour, the feather takes on an even deeper meaning, giving every aspiration for growth a vibrant and warm undertone.
+Featured Collection: “Bling Bling Gold” Phalaenopsis Orchid Collection Radiates Timeless Brilliance
+As the flagship highlight of the 23rd anniversary celebration, the “Bling Bling Gold” Phalaenopsis Orchid Collection makes a striking debut. The Collection combines phalaenopsis orchids with graceful butterflies. Through the use of 5G Bling Bling Gold craftsmanship and Italian filigree techniques, the surface achieves a dazzling lustre with distinct layers, radiating timeless brilliance. Available in large, medium and small versions, the thematic designs combine versatile fashion appeal with the symbolism of beauty and happiness, breaking free from the conventions of traditional bridal jewellery to present a modern bridal style for a new generation. From weddings to everyday attire, the pieces can be effortlessly styled to enable the wearer to shine at every moment.
+“Bling Bling Gold” Collection – Phalaenopsis Orchid Design
+Design, craftsmanship and features
+Gradated phalaenopsis orchids and graceful butterflies create a rhythmic sense of dynamic beauty, capturing a vivid moment in a spring garden. 5G Bling Bling Gold and Italian handcrafted filigree outline the petals, with fine gold wires shaped precisely to follow the contours of each flower, recreating the beauty of the layered, unfurling blossoms. The shimmering gold surface complements the openwork filigree, perfectly blending bridal festivity with the natural grace of flowers.
+Gold Necklace
+Gold Earrings
+Gold Ring
+Gold Bangle
+More from the “Bling Bling Gold” Butterfly Collection
+Gold Pendant
+Design, craftsmanship and features
+Inspired by the butterfly as a symbol of love, this piece conveys a heartfelt wish for enduring devotion between lovers. Crafted with 5G gold as its foundation, the butterfly silhouette is precisely cast and enhanced with a combination of CNC sparkle-cut gold and Bling Bling Gold techniques, complemented by hand-wound filigree detailing to create three-dimensional layering and dazzling lustre. Perfect for both daily wear or as a festive gift.
+Design, craftsmanship and features
+A versatile range of affordable-luxury designs inspired by the beauty of a butterfly’s metamorphosis, featuring lightweight butterfly silhouettes crafted in 5G gold. The deluxe necklace features butterflies in graduated sizes extending from both sides of the neckline toward the centre. Small butterflies flutter delicately while larger ones unfold their wings in full splendour, as if a flock of butterflies were following a trail of light and shadow, symbolising the beauty and hope found in life’s transformations.
+Design, craftsmanship and features
+Crafted using gold wire-wrapping techniques, the fluttering butterfly wings shimmer with iridescent hues, capturing the breathtaking moment a butterfly emerges from its cocoon and takes flight, accompanying the wearer through every wonderful moment.
+23rd Anniversary Exclusive Privileges and Special Offers
+To celebrate its 23rd anniversary, 3DG Jewellery is presenting a series of exclusive privileges starting from 19 September 2026, adding extra joy and excitement to customers’ jewellery shopping experience:
+Offer 1: Celebrating with Woven Flowers
+Customers who visit any 3DG Jewellery  store and scan the in-store QR code will receive one complimentary handmade woven flower, sharing blessings through this little gift.
+Click here to play the online game. Upon completion, participants will receive a complimentary  redemption coupon for a multi-functional luggage tag with mirror, as well as a 25% off diamond purchase coupon.
+Offer 2: Anniversary Special
+Selected jewellery pieces are available at a special appreciation price of HK$2,388, as a heartfelt token of gratitude for customers’ support.
+Offer 3: Anniversary Gifts
+Receive a complimentary “3DG Jewellery Gift Box” with any purchase; a “3DG Jewellery Fashion Scarf” with a purchase of HK$5,300 or above; and a “3DG Jewellery Tumbler” with a purchase of HK$8,300 or above. Gifts are available in limited quantities, while stocks last.
+Offer 4: Exclusive Member Benefits
+Members purchasing products from the “Bling Bling Gold” collection will receive double bonus points. Members can also redeem designated gifts using 30% fewer points, allowing them to enjoy exclusive privileges.
+The above offers are subject to the relevant terms and conditions. For details, please refer to in-store promotional materials or visit the official website.
+For more high-resolution photos, please click here to download
+About Mr. Alex Gan, Designer and Illustrator
+Illustrator Mr. Alex Gan graduated from the Academy of Arts &amp; Design at Tsinghua University, China. He has long been engaged in the study and practice of illustration inspired by the artistic language of copperplate engraving. Skilled at controlling the rhythm of simple lines and their complex interweaving, he creates richly detailed and delicate visual effects, and uses this approach  to present intricate compositions imbued with a vintage flair and strong narrative. He is also adept at exploring and applying a wide range of cultural symbols, giving his works a sense of sophistication and refinement. Mr. Gan has provided illustration services for numerous prestigious brands, and his work has won multiple international awards, including the Silver A’ Design Award (Italy), Pentawards Silver, MUSE Design Awards Platinum (USA) and the iF Design Award (Germany).
+About 3DG Holdings (International) Limited (Stock Code: 2882)
+3DG Jewellery is a distinguished jewellery brand from Chinese Mainland and a member of the Luk Fook Group. The brand is mainly engaged in design, product development, and retailing of gem-set jewellery products under the “3DG Jewellery” name and gold and platinum jewellery, it also provides customized corporate gift services. 
+Since 2003, 3DG Jewellery has established a retail network in Chinese Mainland, Hong Kong S.A.R., Thailand and Australia, with nearly 300 shops, its brand image is deeply recognized and affirmed. Embracing the brand philosophy of “Young at Heart,” 3DG Jewellery crafts stylish and distinctive pieces. With its unique product charm and “3DG Prestige Service”, the brand has won the recognition of consumers and celebrities, while also receiving widespread praise throughout its development.
+For more information, please visit the official website of 3DG Jewellery at: 
+https://www.3dg-group.hk/
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="str">
+        <v>Zhou Jianjun, de Huawei : concevoir une solution AIDC connectée au réseau pour optimiser le rendement token/watt</v>
+      </c>
+      <c r="B168" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C168" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D168" t="str">
+        <v>Crypto, Energy</v>
+      </c>
+      <c r="E168" t="str">
+        <v>https://www.prnewswire.com/news-releases/zhou-jianjun-de-huawei--concevoir-une-solution-aidc-connectee-au-reseau-pour-optimiser-le-rendement-tokenwatt-302882704.html</v>
+      </c>
+      <c r="F168" t="str">
+        <v>SHENZHEN, Chine, 18 septembre 2026 /PRNewswire/ -- L'expo 2026 Green Energy Development Conference &amp; International Digital Energy vient d'ouvrir ses portes à Shenzhen. Zhou Jianjun, vice-président de Huawei et président du marketing, des ventes et des services de Huawei Digital Power, a...</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="str">
+        <v>Crypto Options Approach Half of Bitcoin Derivatives Market as Bybit Captures 28% of Tracked Volume, Glassnode Report Finds</v>
+      </c>
+      <c r="B169" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C169" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D169" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E169" t="str">
+        <v>https://www.prnewswire.com/news-releases/crypto-options-approach-half-of-bitcoin-derivatives-market-as-bybit-captures-28-of-tracked-volume-glassnode-report-finds-302882690.html</v>
+      </c>
+      <c r="F169" t="str">
+        <v>New Glassnode x Bybit research highlights structural shift toward options, with Bybit leading tracked Ether options for 143 consecutive days and tokenized gold perpetuals for 476 days DUBAI, UAE, Sept. 17, 2026 /PRNewswire/ -- Crypto derivatives markets are becoming more sophisticated as...</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="str">
+        <v>Saturn Cloud Integrates NVIDIA Run:ai to Turn NVIDIA GPU Fleets Into Inference Businesses</v>
+      </c>
+      <c r="B170" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C170" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D170" t="str">
+        <v>Crypto, AI, SaaS, Real Estate</v>
+      </c>
+      <c r="E170" t="str">
+        <v>https://www.prnewswire.com/news-releases/saturn-cloud-integrates-nvidia-runai-to-turn-nvidia-gpu-fleets-into-inference-businesses-302882589.html</v>
+      </c>
+      <c r="F170" t="str">
+        <v>The integration pairs NVIDIA Run:ai's GPU orchestration with Saturn Cloud's multi-tenant inference platform and the NVIDIA DSX AI Factory Platform, giving neocloud and AI factory operators a way to earn more from their GPU fleets by turning raw capacity into per-token products they run...</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="str">
+        <v>GMTech Inc. Announces Strategic Cooperation with OmniX</v>
+      </c>
+      <c r="B171" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C171" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D171" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E171" t="str">
+        <v>https://pr-inside.com/gmtech-inc-announces-strategic-cooperation-with-omnix-r5224189.htm</v>
+      </c>
+      <c r="F171" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / September 17, 2026 / GMTECH INC. ("GMTH" or the "Company") (OTC:GMTH) today announced that it has reached a preliminary consensus with OmniX regarding a strategic partnership and will advance relevant collaborative initiatives based on subsequent arrangements. OmniX is a digital financial services platform focused on crypto-native and next-generation global investors. It focuses on real-world asset ("RWA")-related digital services and the connection between traditional financial markets and the Web3 ecosystem. As traditional finance and digital asset markets continue to converge, investor demand for asset allocation is shifting from single-market approaches toward multi-asset, global strategies. OmniX recognizes ..</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="str">
+        <v>Hypercall Integrates Block Scholes Institutional-Grade Oracle Feeds for On-Chain Options Markets</v>
+      </c>
+      <c r="B172" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C172" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D172" t="str">
+        <v>Crypto, SaaS, Retail</v>
+      </c>
+      <c r="E172" t="str">
+        <v>https://www.newmediawire.com/news/hypercall-integrates-block-scholes-institutional-grade-oracle-feeds-for-on-chain-options-markets-7089745</v>
+      </c>
+      <c r="F172" t="str">
+        <v>Integration Will Strengthen Market-data Infrastructure as Hypercall Expands Crypto and Real-world Asset Options on Hyperliquid SINGAPORE - September 17, 2026 ( NEWMEDIAWIRE ) - Hypercall, the 24/7 on-chain options exchange built on Hyperliquid, announced today that it is integrating institutional-grade oracle feeds from Block Scholes into its options infrastructure. The integration will provide Hypercall with market data designed to support the pricing and risk management of options across crypto and, as the platform expands, real-world assets. Hypercall offers fractional options with no minimum trade size, giving traders access to defined-risk positions without the contract-size constraints common in traditional options markets. The platform connects directly to Hyperliquid’s perpetual ma</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="str">
+        <v>Delta Bridges Energy and Compute for AI Factories Based on NVIDIA DSX™</v>
+      </c>
+      <c r="B173" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C173" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D173" t="str">
+        <v>Crypto, AI, Energy</v>
+      </c>
+      <c r="E173" t="str">
+        <v>https://www.prnewswire.com/news-releases/delta-bridges-energy-and-compute-for-ai-factories-based-on-nvidia-dsx-302882502.html</v>
+      </c>
+      <c r="F173" t="str">
+        <v>From onsite energy to the AI rack, Delta integrates power and cooling infrastructure to speed time to first production and maximize token performance per megawatt. FREMONT, Calif., Sept. 17, 2026 /PRNewswire/ -- Delta Electronics, a global leader in power management and smart green...</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="str">
+        <v>AML RightSource Recognized with CobraSight Award for Digital Asset Compliance Expertise</v>
+      </c>
+      <c r="B174" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C174" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D174" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E174" t="str">
+        <v>https://www.prnewswire.com/news-releases/aml-rightsource-recognized-with-cobrasight-award-for-digital-asset-compliance-expertise-302882242.html</v>
+      </c>
+      <c r="F174" t="str">
+        <v>Industry recognition highlights AML RightSource's expertise in helping organizations navigate evolving crypto and digital asset regulations HIGHLAND HILLS, Ohio, Sept. 17, 2026 /PRNewswire/ -- AML RightSource, a global expert solutions provider of financial crime compliance managed...</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="str">
+        <v>Olenox Industries Reports 15.63 Bitcoin Mined in August as Company ...</v>
+      </c>
+      <c r="B175" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C175" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D175" t="str">
+        <v>Finance, Crypto, SaaS, Energy</v>
+      </c>
+      <c r="E175" t="str">
+        <v>https://pr-inside.com/olenox-industries-reports-15-63-bitcoin-mined-in-august-as-company-r5223956.htm</v>
+      </c>
+      <c r="F175" t="str">
+        <v>(PR-inside.com) Company's 9,584-unit mining fleet delivers average operational hashrate of approximately 1.03 EH/s as Olenox continues integrating energy production with next-generation computing infrastructure CONROE, TX / ACCESS Newswire / September 17, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), an integrated energy and infrastructure company, today announced that its CS Digital Ventures, LLC ("CS Digital") operations mined approximately 15.63 Bitcoin during August 2026. The results represent Olenox's second monthly operating update following its May 28, 2026 acquisition of CS Digital and reflect the Company's continued progress in building an integrated platform connecting energy production, digital infrastructure and next-generation computing. During Augus</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="str">
+        <v>Olenox Industries Reports 15.63 Bitcoin Mined in August as Company Advances Energy-Powered Digital Infrastructure Strategy</v>
+      </c>
+      <c r="B176" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C176" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D176" t="str">
+        <v>Crypto, Energy</v>
+      </c>
+      <c r="E176" t="str">
+        <v>https://www.newswire.com/news/olenox-industries-reports-15-63-bitcoin-mined-in-august-as-company-advances</v>
+      </c>
+      <c r="F176" t="str">
+        <v>Company's 9,584-unit mining fleet delivers average operational hashrate of approximately 1.03 EH/s as Olenox continues integrating energy production with next-generation computing infrastructure</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="str">
+        <v>Binance sets the global standard for compliance in digital assets and goes beyond it</v>
+      </c>
+      <c r="B177" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C177" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D177" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E177" t="str">
+        <v>https://pressat.co.uk/releases/binance-sets-the-global-standard-for-compliance-in-digital-assets-and-goes-beyond-it-10c647f8010e6e5e4255d8bade85b771/</v>
+      </c>
+      <c r="F177" t="str">
+        <v>Thursday 17 September, 2026 OUAGADOUGOU, Burkina Faso - As digital assets become part of everyday finance across West Africa, Binance (www.Binance.com) is setting out its commitment to compliance, security and user protection. Who is Binance? Binance is the world's largest platform for buying, selling and holding digital assets such as Bitcoin, Ethereum and stablecoins. Founded in 2017, Binance serves more than 320 million users across 100+ regions, including markets across Africa. Why compliance matters Digital assets move fast and across borders. That means the platforms holding them need strong rules not just to meet legal requirements, but to keep users safe and earn their trust Binance has built its compliance programme to a standard that goes beyond what is expected of traditional fi</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="str">
+        <v>Partior and LSEG DiSH Collaborate to Bring Always-On Settlement Bank Liquidity to Partior's Cross-Border Payments Network</v>
+      </c>
+      <c r="B178" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C178" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D178" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E178" t="str">
+        <v>https://www.prnewswire.com/news-releases/partior-and-lseg-dish-collaborate-to-bring-always-on-settlement-bank-liquidity-to-partiors-cross-border-payments-network-302881285.html</v>
+      </c>
+      <c r="F178" t="str">
+        <v>Working to deliver an end-to-end option for 24/7 corporate and financial institutions' payments across settlement banks and currencies. LONDON and SINGAPORE, Sept. 17, 2026 /PRNewswire/ -- Partior, the trusted blockchain-based clearing and settlement network, and LSEG Digital Settlement...</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="str">
+        <v>Hilbert Group Publishes KPIs for August 2026 in New Reporting Format</v>
+      </c>
+      <c r="B179" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C179" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D179" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E179" t="str">
+        <v>https://pr-inside.com/hilbert-group-publishes-kpis-for-august-2026-in-new-reporting-format-r5223910.htm</v>
+      </c>
+      <c r="F179" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / September 17, 2026 / Hilbert Group AB (STO:HILB-B)(FRA:999) today announced the release of its August 2026 KPIs, the first in its new reporting format. The report covers Hilbert Capital, Xapo Byzantine, Hilbert Finance and Enigma, together with Syntetika, the platform Hilbert backs. The report introduces a new measure: fee-paying assets under management at the previous month-end bitcoin price, which shows business growth independent of the bitcoin price. Hilbert Group welcomes shareholder feedback on the new format at ir@hilbert.group. Note that strategy returns are now shown gross of fees; earlier reports showed returns net of management and performance ..</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="str">
+        <v>Virtune Lists Virtune Hyperliquid ETP on the Warsaw Stock Exchange</v>
+      </c>
+      <c r="B180" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="C180" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D180" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E180" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/17/3363711/0/en/virtune-lists-virtune-hyperliquid-etp-on-the-warsaw-stock-exchange.html</v>
+      </c>
+      <c r="F180" t="str">
+        <v>Warsaw, September 17, 2026 - Virtune, the Swedish regulated crypto asset manager, today announces the listing of the Virtune Hyperliquid ETP on the Warsaw Stock Exchange (GPW), marking its eighth listing in Poland.</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="str">
+        <v>Standard Chartered and LMAX Group expand partnership to include digital asset custody in Luxembourg and DIFC</v>
+      </c>
+      <c r="B181" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C181" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D181" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E181" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360562</v>
+      </c>
+      <c r="F181" t="str">
+        <v>Standard Chartered today announced its appointment as LMAX Group&amp;#39;s digital asset custodian through its DFSA-regulated Dubai International Financial Centre (DIFC) Branch and Standard Chartered Luxembourg S.A. LMAX Group is the first client to join Standard Chartered Luxembourg&amp;#39;s digital asset custody platform following the Bank&amp;#39;s Markets in Crypto-Assets (MiCA) authorisation in June 2026 1. - - The appointment builds on the firms&amp;#39; successful collaboration announced in July 2026, when they ex... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360562</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="str">
+        <v>Impauer Technologies Announces Launch Of New Corporate Website And ...</v>
+      </c>
+      <c r="B182" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C182" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D182" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E182" t="str">
+        <v>https://pr-inside.com/impauer-technologies-announces-launch-of-new-corporate-website-and-r5223517.htm</v>
+      </c>
+      <c r="F182" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / September 16, 2026 / Impauer Technologies Inc. (CSE:IMPR) (the "Company" or "Impauer"), formerly Spirit Blockchain Capital Inc., is pleased to announce the launch of its new corporate website at www.impauer.io, following the Company's recently completed name and ticker symbol change. The Company's common shares commenced trading on the Canadian Securities Exchange (the "CSE") under the new symbol "IMPR" effective September 10, 2026. The name and ticker change followed the Company's legal name change from Spirit Blockchain Capital Inc. to Impauer Technologies Inc., effective September 3, 2026. The Company is also pleased to announce that its U.S. ..</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="str">
+        <v>KuCoin Goes Live on Arc at Mainnet Launch, Broadening Access to Onchain Finance</v>
+      </c>
+      <c r="B183" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C183" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D183" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E183" t="str">
+        <v>https://www.prnewswire.com/news-releases/kucoin-goes-live-on-arc-at-mainnet-launch-broadening-access-to-onchain-finance-302880364.html</v>
+      </c>
+      <c r="F183" t="str">
+        <v>PROVIDENCIALES, Turks and Caicos Islands, Sept. 16, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform built on trust, today announced that it is live on Arc as a mainnet launch partner, enabling eligible users to move USDC directly between KuCoin and Arc from day one. As...</v>
+      </c>
+    </row>
+    <row r="184" xml:space="preserve">
+      <c r="A184" t="str">
+        <v>uSMART HK opens 2 New Branches in Mong Kok &amp; Tsim Sha Tsui, Launch of U.S. Pre-Market Options Trading 'No Late Nights' to capture Early U.S Market Opportunities</v>
+      </c>
+      <c r="B184" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C184" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D184" t="str">
+        <v>Finance, Crypto, AI, SaaS, Retail, Media</v>
+      </c>
+      <c r="E184" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110098/</v>
+      </c>
+      <c r="F184" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 16, 2026 - (ACN Newswire) - 15 September, uSMART Securities Limited ("uSMART Securities" or "Company"), No.1 Hong Kong Funded Fintech Brokerage*, announce the official opening of its new branches in Mong Kok and Tsim Sha Tsui (Alpha House), both located in high-traffic places which closed to MTR Mong Kok Station and Tsim Sha Tsui Station, the branches offer convenient access for clients to handle account opening, investment consultations, and other business services in person.
+New Mong Kok is strategically located at the “Golden Crossroad” of Argyle Street and Sai Yeung Choi Street, the branch spans nearly 2,000 sq. ft. that providing a spacious and comfortable environment equipped with a professional client service team offering comprehensive services including account opening guidance, product consultations, offline seminars, and asset allocation planning. It also features an exclusive uSMART Cafe area, offering complimentary specialty coffee, allowing clients to enjoy their coffee while managing their investments, transforming traditional financial services into a more relaxed and lifestyle-oriented wealth management experience.
+Mr. Neo Lee, Executive Director of uSMART Securities, stated: "With the opening of our Mong Kok and two new branches in Tsim Sha Tsui (Alpha House), as well as the upcoming branches in Central, Causeway Bay (East Point Road), and Sheung Shui (San Fung Ave), uSMART's physical service centres across Hong Kong will increase to 16 in this year, covering Hong Kong Island, Kowloon and New Territories, we truly achieving ‘uSMART in every district, zero-distance service'. Besides, Tsim Sha Tsui (Alpha House) branch and the upcoming Causeway Bay (East Point Road) branch both represent our second branch in each respective district. As our second branch in the same district, it truly reflects the trust and support from our customers. Together, we also witness another milestone in our sustained business growth and expanding client base, prompting us to further strengthen our service point to meet the growing demand for physical wealth management services."
+(Left to Right: Senior Business Development Manager – Bobby Leung, Marketing Brand Consultant - Unicorn Lyu, Executive Director - Neo Lee, Marketing Director – Carrie Wong, Business Development Director - Kevin Tang)
+In order to address investor’s growing demand for great flexibility in asset portfolio and volatility management, Our Company is simultaneously driving the deepening of its business landscape, release US Stock Pre-Market Options Trading service. Investor able to deploy options strategies ahead of regular US trading hours in response to real-time market news and earnings data, precisely locking in potential opportunities or hedging risks. The extended trading session covers US Eastern Time 4:00–9:30 (summer time, winter time shifts by 1 hour), allowing trading during Hong Kong hours 16:00–21:30 without the need to stay up late. It enables for investor to capture pre-market opportunities in the U.S stock market, while enjoy a greater flexibility in their trading strategies.
+In addition, uSMART planed Hong Kong Stock Options and Hong Kong Index Options Trading planned for launch within the year, to further enhancing our option product offering, enabling clients to deploy U.S. stock, Hong Kong stock and index-related strategies through a one-stop platform and gain more comprehensive access to global investment opportunities.
+Neo added: "The global financial landscape remains complex and ever-changing, with investors showing significantly increased demand for diversified hedging and yield-enhancement tools. US pre-market options help investors adjust their positions immediately following earnings announcements or major news releases; Together with the upcoming launch of Hong Kong Stock Option within this year will further enhance client’s capital efficiency. Furthermore, the Company will provide all client with complimentary access to Hong Kong Stock LV1 Real-time Streaming Quotes and Nasdaq Basic Streaming Quotes, with no eligibility requirements, allowing them to access real0teim streaming market data at no additional cost and make faster, more informed investment decisions”
+Looking ahead, uSMART will continue to uphold Retail Service as our philosophy, driving fintech R&amp;D, integrate AI intelligent investment tools, further enhancing the App’s functionality and product offering to provide access to multi-market and diversified asset trading. Meanwhile, our Company will actively be broadening its client base and seamlessly integrating its physical service center network with its online platform to build a comprehensive financial service ecosystem, dedicated to create sustainable long-term value for our global and local investors.
+^”No.1 Hong Kong Funded Fintech Brokerage" is based on TradeGo Cloud data, with uSMART Securities ranking first in monthly transaction volume among local Hong Kong-funded internet brokers for over a year as of April 2026.
+About uSMART:
+uSMART Securities is a leading Hong Kong Funded Fintech Brokerage founded in 2018. Over the past eight years, it has pioneered the fusion of technology and finance, offering stocks trading, asset management, and wealth management solutions. Its proprietary platforms, uSMART HK APP and uSMART SG APP, operated by uSMART Securities (Hong Kong) and uSMART Securities (Singapore) respectively. It supports investments in Hong Kong stocks, US stocks, A-shares (Shanghai, Shenzhen and Hong Kong stock connect), Singapore Stocks, Japan Stocks, UK Stocks, US options, ETFs, Funds, Bonds, Asset Management, Structured Notes, Futures, Crypto, Precious Metals, Gold, and forex. Furthermore, uSMART is equipped with a highly professional research and asset management team that offers asset management, wealth management, securities brokerage, institutional business, LPF services, and investment banking, dedicated to serving ultra-high-net-worth individuals and families, corporations, investment institutions, fund companies, and other brokerage firms with comprehensive asset management solutions.
+For details please visit: https://hk.usmartglobal.com
+For any media queries, please contact:
+Carrie Wong
+9788 4665
+carriewong@usmart.hk
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="str">
+        <v>ViaBTC Partners with Mempool to Expand Access to BTC Transaction Acceleration Services</v>
+      </c>
+      <c r="B185" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C185" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D185" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E185" t="str">
+        <v>https://www.prnewswire.com/news-releases/viabtc-partners-with-mempool-to-expand-access-to-btc-transaction-acceleration-services-302878940.html</v>
+      </c>
+      <c r="F185" t="str">
+        <v>HONG KONG, Sept. 16, 2026 /PRNewswire/ -- ViaBTC, a leading global multi-cryptocurrency mining pool, today announced a partnership with Mempool to expand access to Bitcoin transaction acceleration services. Under the partnership, ViaBTC will use its Bitcoin mining pool infrastructure and...</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="str">
+        <v>Bybit Launches Bybit Odds, Giving Traders a Simpler Way to Trade Crypto Price Views</v>
+      </c>
+      <c r="B186" t="str">
+        <v>2026-09-16</v>
+      </c>
+      <c r="C186" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D186" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E186" t="str">
+        <v>https://www.prnewswire.com/news-releases/bybit-launches-bybit-odds-giving-traders-a-simpler-way-to-trade-crypto-price-views-302879905.html</v>
+      </c>
+      <c r="F186" t="str">
+        <v>New Price View Contract product gives traders a defined return and maximum exposure without leverage or liquidation DUBAI, UAE, Sept. 15, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, today announced the launch of Bybit Odds, a new Price...</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="str">
+        <v>What is the Best Free AI for Business?</v>
+      </c>
+      <c r="B187" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C187" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D187" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E187" t="str">
+        <v>https://pr-inside.com/what-is-the-best-free-ai-for-business-r5223279.htm</v>
+      </c>
+      <c r="F187" t="str">
+        <v>(PR-inside.com) Convoia AI is the Best Free AI Platform for Business SEATTLE, WA / ACCESS Newswire / September 15, 2026 / Businesses looking for ways to expand AI access without adding another monthly software expense. That is especially relevant for companies where some employees use AI every day while others may only need it occasionally. Convoia AI offers an alternative approach by allowing businesses to provide AI access to unlimited users without a per-seat charge or recurring subscription. According to the company, its prepaid token model starts at $5 for 500,000 tokens and includes non-expiring tokens. The company positions Convoia AI as the ..</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="str">
+        <v>Tianci International, Inc. Announces Launch of Approximately 3 MW Crypto ...</v>
+      </c>
+      <c r="B188" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C188" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D188" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E188" t="str">
+        <v>https://pr-inside.com/tianci-international-inc-announces-launch-of-approximately-3-mw-crypto-r5223078.htm</v>
+      </c>
+      <c r="F188" t="str">
+        <v>(PR-inside.com) HONG KONG, HK / ACCESS Newswire / September 15, 2026 / Tianci International, Inc. (the "Company" or "Tianci,")(NASDAQ:CIIT) today announced that it has entered into a Memorandum of Understanding on Strategic Cooperation (the "MOU") with BTC Digital Ltd. ("BTC Digital" or "BTCT,")(NASDAQ:BTCT) regarding an approximately 3 MW crypto computing project, and has commenced the phased advancement of the project. BTC Digital is a Nasdaq-listed technology company incorporated in the Cayman Islands that focuses on the construction and operation of digital computing infrastructure. BTC Digital is currently engaged in cryptocurrency mining, mining farm construction, data center operations, mining machine sales and leasing, ..</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="str">
+        <v>Tianci International, Inc. Announces Launch of Approximately 3 MW Crypto Computing Project and Signs Memorandum of Understanding with BTC Digital</v>
+      </c>
+      <c r="B189" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C189" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D189" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E189" t="str">
+        <v>https://www.newswire.com/news/tianci-international-inc-announces-launch-of-approximately-3-mw-crypto</v>
+      </c>
+      <c r="F189" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="str">
+        <v>Mint Announces Rice AI's Licensing Collaboration with Pudgy Penguins to Launch Co-Branded "Blue Pengu Minibot"</v>
+      </c>
+      <c r="B190" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C190" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D190" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E190" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/15/3362068/0/en/mint-announces-rice-ai-s-licensing-collaboration-with-pudgy-penguins-to-launch-co-branded-blue-pengu-minibot.html</v>
+      </c>
+      <c r="F190" t="str">
+        <v>Hong Kong, Sept. 15, 2026 (GLOBE NEWSWIRE) -- Mint Incorporation Limited (“Mint” or the “Company”, together with its subsidiaries, the “Group”, NASDAQ: MIMI) , a Hong Kong-based company strategically focused on artificial intelligence (AI) and robotics, and an established business interior design and fit-out works provider, today announced that its indirect majority-owned subsidiary of the Company, Rice AI Holding Limited ("Rice AI") , has entered into a licensing agreement (the "Agreement") with Pudgy Penguins, Inc. ("Pudgy Penguins"), the company behind one of the world's most recognized Web3 brands, to develop and commercialize a co-branded "Blue Pengu Minibot" — a limited-edition AI-powered companion robot featuring the iconic Pudgy Penguins character.</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="str">
+        <v>Worldwide NFT, Inc. Announces Signing LOI to Acquire RedTrace Technologies, Inc.</v>
+      </c>
+      <c r="B191" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C191" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D191" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E191" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/15/3362071/0/en/worldwide-nft-inc-announces-signing-loi-to-acquire-redtrace-technologies-inc.html</v>
+      </c>
+      <c r="F191" t="str">
+        <v>WORLDWIDE NFT, INC. ANNOUNCES SIGNING LOI TO ACQUIRE REDTRACE TECHNOLOGIES, INC.</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="str">
+        <v>PRAAMS Launches AI Co-Investor 5.0, Expanding Its Institutional Research, ...</v>
+      </c>
+      <c r="B192" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C192" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D192" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E192" t="str">
+        <v>https://pr-inside.com/praams-launches-ai-co-investor-5-0-expanding-its-institutional-research-r5222988.htm</v>
+      </c>
+      <c r="F192" t="str">
+        <v>(PR-inside.com) ANDORRA LA VELLA, AD / ACCESS Newswire / September 15, 2026 / PRAAMS, a leading global provider of investment research, risk management, and portfolio management IT solutions for brokers and asset managers, today announces AI Co-Investor 5.0, the latest release of its proprietary institutional research and investment decision-support platform. AI Co-Investor 5.0 supports research and risk management workflows across equities, fixed income, macroeconomics, investment strategy and other disciplines. The platform covers more than 400,000 instruments globally, including stocks, bonds, ETFs, funds, crypto and FX, supported by a knowledge base updated every minute. The new release is available for API / MCP and ..</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annonce que ses avoirs en ETH (Ethereum) s'élèvent à 5,96 millions de jetons, et que le total de ses avoirs en cryptomonnaies et en liquidités atteint 15,8 milliards de dollars</v>
+      </c>
+      <c r="B193" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C193" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D193" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E193" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annonce-que-ses-avoirs-en-eth-ethereum-selevent-a-5-96-millions-de-jetons-et-que-le-total-de-ses-avoirs-en-cryptomonnaies-et-en-liquidites-atteint-15-8-milliards-de-dollars-302878408.html</v>
+      </c>
+      <c r="F193" t="str">
+        <v>Bitmine possède 4,9 % de l'offre totale de pièces d'ETH, qui s'élève à 122 millions Bitmine a parcouru 98 % du chemin menant à l'« Alchimie des 5 % » en seulement 15 mois L'ETH est l'actif macroéconomique le plus performant du troisième trimestre 2026 à ce jour, devançant l'indice S&amp;P 500...</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="str">
+        <v>DMG Blockchain Solutions Provides Update on its Christina Lake AI Data Center Conversion</v>
+      </c>
+      <c r="B194" t="str">
+        <v>2026-09-15</v>
+      </c>
+      <c r="C194" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D194" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E194" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/15/3361612/0/en/dmg-blockchain-solutions-provides-update-on-its-christina-lake-ai-data-center-conversion.html</v>
+      </c>
+      <c r="F194" t="str">
+        <v>DMG Provides Update on its Christina Lake AI Data Center Conversion</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le partecipazioni in ETH hanno raggiunto 5,96 milioni di token e che il valore complessivo delle disponibilità in criptovalute e liquidità ammonta a 15,8 miliardi di dollari</v>
+      </c>
+      <c r="B195" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C195" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D195" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E195" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-partecipazioni-in-eth-hanno-raggiunto-5-96-milioni-di-token-e-che-il-valore-complessivo-delle-disponibilita-in-criptovalute-e-liquidita-ammonta-a-15-8-miliardi-di-dollari-302878148.html</v>
+      </c>
+      <c r="F195" t="str">
+        <v>Bitmine detiene il 4,9% dell'offerta complessiva di ETH, pari a 122,0 milioni di token In soli 15 mesi, Bitmine ha raggiunto il 98% dell'obiettivo «Alchemy of 5%» Nel terzo trimestre del 2026, ETH è finora l'asset macro con le migliori performance, superando l'S&amp;P 500 di 5.866 punti base...</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="str">
+        <v>LQWD Technologies Announces Amendment to Outstanding Warrants</v>
+      </c>
+      <c r="B196" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C196" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D196" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E196" t="str">
+        <v>https://www.newsfilecorp.com/release/314314/LQWD-Technologies-Announces-Amendment-to-Outstanding-Warrants</v>
+      </c>
+      <c r="F196" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 14, 2026) - LQWD Technologies Corp. (TSXV: LQWD) (OTCQX: LQWDF) ("LQWD" or the "Company"), a provider of enterprise-grade, AI-driven infrastructure for the Bitcoin Lightning Network, announces that it has applied to the TSX Venture Exchange (the "TSXV") to amend the term of 1,666,667 outstanding common share purchase warrants (the "Warrants") issued in connection with the Company's non-brokered private placement announced on September 12,...</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="str">
+        <v>Hexagon Creates A Constitution for AI, Adopted and Enforced on a Public Blockchain -- and Anyone Can Check It</v>
+      </c>
+      <c r="B197" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C197" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D197" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E197" t="str">
+        <v>https://www.prnewswire.com/news-releases/hexagon-creates-a-constitution-for-ai-adopted-and-enforced-on-a-public-blockchain--and-anyone-can-check-it-302878115.html</v>
+      </c>
+      <c r="F197" t="str">
+        <v>An independent inventor in Rock Hill, New York, deploys a verified smart contract binding AI agents to a written constitution — every step timestamped on Base and publicly verifiable. ROCK HILL, N.Y., Sept. 14, 2026 /PRNewswire/ -- On September 8, Jánelle Marina Méndez Viera did three...</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="str">
+        <v>Royalty Management Holding Corporation Announces The Vault Holding's Bitcoin Miner Operational Expansion Program</v>
+      </c>
+      <c r="B198" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C198" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D198" t="str">
+        <v>Finance, Crypto, Energy, Retail</v>
+      </c>
+      <c r="E198" t="str">
+        <v>https://www.newmediawire.com/news/royalty-management-holding-corporation-announces-the-vault-holding-s-bitcoin-miner-operational-expansion-program-7089564</v>
+      </c>
+      <c r="F198" t="str">
+        <v>Initial Bitcoin Antminer Deployment Will Be Used to Validate Second Potential Operating Site More Than 20 Acres of Expansion Potential, Access to Potentially Sub-$0.06/kWh Power, and No Grid Constraints FISHERS, IN - September 14, 2026 ( NEWMEDIAWIRE ) - Royalty Management Holding Corporation (Nasdaq: RMCO) (“Royalty Management” or the “Company”), a forward leaning royalty company building shareholder value by acquiring and developing high value assets in a variety of resource-driven and emerging technology industries, is pleased to announce today that its wholly owned subsidiary, The Vault Holding, has acquired four next-generation Antminer machines as part of an initial testing and validation program for its second digital infrastructure location currently in development. This preliminar</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="str">
+        <v>tZERO Announces Funding Round to Advance Infrastructure for Tokenized Financial Markets</v>
+      </c>
+      <c r="B199" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C199" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D199" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E199" t="str">
+        <v>https://www.newmediawire.com/news/tzero-announces-funding-round-to-advance-infrastructure-for-tokenized-financial-markets-7089561</v>
+      </c>
+      <c r="F199" t="str">
+        <v>Round led by Marc and Max Cohodes and Includes Participation From Intercontinental Exchange, Neighborhood Intelligence, and Other Investors NEW YORK, NY - September 14, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. (“tZERO”), a leader in blockchain-based financial infrastructure, today announced a funding round led by Marc and Max Cohodes, with participation from its existing investors Intercontinental Exchange, Inc. (NYSE: ICE), Bill Fleckenstein, as well as support from its partner Dinari, Inc., and others. Neighborhood Intelligence also committed to support the financing round with its portion to be funded when tZERO announces a binding agreement regarding a strategic transaction such as a change of control, a sale of substantially all the assets, or merger with a SPAC or another entity. Th</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="str">
+        <v>BTCS Expands Imperium DeFi Strategy to Multi-Chain Operations</v>
+      </c>
+      <c r="B200" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C200" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D200" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E200" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/14/3361080/0/en/btcs-expands-imperium-defi-strategy-to-multi-chain-operations.html</v>
+      </c>
+      <c r="F200" t="str">
+        <v>BTCS Expands Imperium DeFi Strategy to Multi-Chain Operations</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="str">
+        <v>BHTY Announces Recipients of the 2025 Editors Best Article Awards</v>
+      </c>
+      <c r="B201" t="str">
+        <v>2026-09-14</v>
+      </c>
+      <c r="C201" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D201" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E201" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360421</v>
+      </c>
+      <c r="F201" t="str">
+        <v>Blockchain in Healthcare Today Platform Approaches Journal (BHTY) has announced the recipients of its 2025 Editors Best Article Awards, recognizing two outstanding contributions to the scholarly record and the advancement of emerging technology across healthcare and life sciences. - - The annual awards recognize one original research article and one editorial article. Recipients are selected based on article views and downloads, contribution to the scholarly record, and the Editor-in-Chief&amp;#39;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360421</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="str">
+        <v>Doginal Dogs Reports Record Turnout at DDNYC 2026, Its Largest Event to Date</v>
+      </c>
+      <c r="B202" t="str">
+        <v>2026-09-13</v>
+      </c>
+      <c r="C202" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D202" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E202" t="str">
+        <v>https://www.newsfilecorp.com/release/313975/Doginal-Dogs-Reports-Record-Turnout-at-DDNYC-2026-Its-Largest-Event-to-Date</v>
+      </c>
+      <c r="F202" t="str">
+        <v>New York, New York--(Newsfile Corp. - September 13, 2026) - Doginal Dogs, a community-driven collection of 10,000 hand-curated pixel-art dogs inscribed on the Dogecoin blockchain, reported record turnout at DDNYC 2026, its sold-out flagship event held September 2 to 4 at Dream Downtown in New York. According to the organizers, the three-day gathering drew hundreds of attendees, the largest turnout in the community's history, and received an average attendee rating of 9.95 out of 10 in a...</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="str">
+        <v>Decentralized Masters Reviews Analysis and the Latest Trends in the ...</v>
+      </c>
+      <c r="B203" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C203" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D203" t="str">
+        <v>Crypto, Education</v>
+      </c>
+      <c r="E203" t="str">
+        <v>https://pr-inside.com/decentralized-masters-reviews-analysis-and-the-latest-trends-in-the-r5221894.htm</v>
+      </c>
+      <c r="F203" t="str">
+        <v>(PR-inside.com) As DeFi and Cryptocurrency investments become more popular, IRAEmpire has released a new "Decentralized Masters Reviews" analysis report. NEW YORK CITY, NY / ACCESS Newswire / September 11, 2026 / IRAEmpire has published a new guide on "Decentralized Masters Reviews and Industry Trends Analysis for 2026". According to Michael Hunt, Senior Writer at IRAEmpire, "Decentralized Masters has become a notable name in DeFi education because it focuses on helping people understand decentralized finance through structured learning, mentorship, and practical guidance. Public customer reviews frequently highlight mentor support, beginner-friendly explanations, DeFi education, wallet guidance, bridging help, liquidity-pool support, and confidence-building sessions." Read Decentralized M</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="str">
+        <v>Decentralized Masters Reviews Analysis and the Latest Trends in the DeFi Market (New Industry Report)</v>
+      </c>
+      <c r="B204" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C204" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D204" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E204" t="str">
+        <v>https://www.newswire.com/news/decentralized-masters-reviews-analysis-and-the-latest-trends-in-the-defi-market</v>
+      </c>
+      <c r="F204" t="str">
+        <v>As DeFi and Cryptocurrency investments become more popular, IRAEmpire has released a new "Decentralized Masters Reviews" analysis report.</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le sue partecipazioni in ETH hanno raggiunto i 5,93 milioni di token e che il totale delle criptovalute e della liquidità detenute ammonta a 15,7 miliardi di dollari</v>
+      </c>
+      <c r="B205" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C205" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D205" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E205" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-sue-partecipazioni-in-eth-hanno-raggiunto-i-5-93-milioni-di-token-e-che-il-totale-delle-criptovalute-e-della-liquidita-detenute-ammonta-a-15-7-miliardi-di-dollari-302876369.html</v>
+      </c>
+      <c r="F205" t="str">
+        <v>Bitmine possiede il 4,9% dell'offerta totale di moneta ETH pari a 122,0 milioni Bitmine ha raggiunto il 97% dell'obiettivo "Alchimia del 5%" in soli 15 mesi Le azioni legate alle criptovalute apportano il maggiore contributo al Russell 1000 da inizio trimestre, rappresentando 4 dei primi...</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) kondigt aan dat zijn ETH-holdings 5,93 miljoen tokens hebben bereikt en dat de totale holdings in cryptovaluta en liquide middelen 15,7 miljard dollar bedragen.</v>
+      </c>
+      <c r="B206" t="str">
+        <v>2026-09-11</v>
+      </c>
+      <c r="C206" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D206" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E206" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-kondigt-aan-dat-zijn-eth-holdings-5-93-miljoen-tokens-hebben-bereikt-en-dat-de-totale-holdings-in-cryptovaluta-en-liquide-middelen-15-7-miljard-dollar-bedragen-302876157.html</v>
+      </c>
+      <c r="F206" t="str">
+        <v>Bitmine bezit 4,9% van het totale ETH-aanbod van 122,0 miljoen Bitmine heeft in slechts 15 maanden 97% van het doel van de 'Alchemy of 5%' bereikt Crypto-aandelen leveren tot nu toe in het kwartaal de grootste bijdrage aan de Russell 1000, met 4 van de 21 best presterende aandelen De...</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="str">
+        <v>Figure Partners with Sierra to Supercharge Loan Officers with AI Agents That Turn Abandoned Home Equity Applications into Funded Loans</v>
+      </c>
+      <c r="B207" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C207" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D207" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E207" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/10/3359781/0/en/figure-partners-with-sierra-to-supercharge-loan-officers-with-ai-agents-that-turn-abandoned-home-equity-applications-into-funded-loans.html</v>
+      </c>
+      <c r="F207" t="str">
+        <v>NEW YORK and SAN FRANCISCO, Sept. 10, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (“Figure,” Nasdaq: FIGR; OPEN: FGRS), the blockchain-native capital marketplace for the origination, funding, sale, and trading of tokenized assets, today announced a partnership with Sierra, the conversational AI platform co-founded by Bret Taylor and Clay Bavor.</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="str">
+        <v>Quip Network Launches First QFT (Quantum Forged Token) Collection - Quantum Echoes</v>
+      </c>
+      <c r="B208" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C208" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D208" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E208" t="str">
+        <v>https://www.prnewswire.com/news-releases/quip-network-launches-first-qft-quantum-forged-token-collection--quantum-echoes-302875201.html</v>
+      </c>
+      <c r="F208" t="str">
+        <v>CASPER, Wyo., Sept. 10, 2026 /PRNewswire/ -- Postquant Labs, the developer behind quantum computing marketplace quip.network, announces the upcoming launch of Quantum Echoes, the first digital collectibles seeded and generated by actual quantum hardware. Available from September 14, 2026,...</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="str">
+        <v>Hivello Launches Bitcoin Cloud Mining, with GPU and AI Compute Next</v>
+      </c>
+      <c r="B209" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C209" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D209" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E209" t="str">
+        <v>https://www.newsfilecorp.com/release/313824/Hivello-Launches-Bitcoin-Cloud-Mining-with-GPU-and-AI-Compute-Next</v>
+      </c>
+      <c r="F209" t="str">
+        <v>London, United Kingdom--(Newsfile Corp. - September 10, 2026) - Hivello today announced the beta launch of its new Bitcoin cloud mining product, allowing customers to purchase Bitcoin hashrate contracts without having to purchase, host or operate physical mining equipment themselves.The platform is live and operational, with customers able to purchase 30-day hashrate mining contracts in a range of sizes using supported cryptocurrencies and stablecoins. Hivello controls the underlying Bitcoin...</v>
+      </c>
+    </row>
+    <row r="210" xml:space="preserve">
+      <c r="A210" t="str">
+        <v>AI Labs Integrates Google's Gemini into AIV Chatbot to Launch Next-Generation Investment Analytics Platform</v>
+      </c>
+      <c r="B210" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C210" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D210" t="str">
+        <v>Finance, Crypto, AI, SaaS, Retail, Media, Education</v>
+      </c>
+      <c r="E210" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109975/</v>
+      </c>
+      <c r="F210" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, Sept 10, 2026 - (ACN Newswire) - Singapore-based AI Labs, a subsidiary of Web3 education pioneer Academic Labs, today announced that it has integrated Google’s Gemini AI into its flagship AIV Chatbot.
+The upgrade positions AIV as an advanced, structured investment analytics tool designed to simplify research across cryptocurrencies like Bitcoin and Ether, as well as tech giants including Nvidia and SpaceX. AIV allows users to ask simple questions about assets such as Bitcoin and Ether, as well as technology companies such as Nvidia and SpaceX. It then organizes responses around market outlook, technical analysis, fundamentals and risk, presenting the results in a format resembling a concise research note rather than simply generating "buy" or "sell" signals.
+The approach is intended to give users a more structured way of thinking about investment decisions.
+AIV is able to break an investment portfolio down into different sources of risk and return, distinguish between established assets and higher-growth exposures, and examine how seemingly different investments may become correlated during periods of market stress.
+For technology equities, the same framework can be used to distinguish between areas such as AI infrastructure, cloud computing and consumer platforms, while setting out the main upside and downside cases.
+The analytics platform is also designed to go beyond identifying potential returns. AIV can frame an investment thesis in terms of the assumptions on which it depends and highlight the conditions that would challenge those assumptions. Key price levels, changes in fundamentals or other "invalidation" scenarios can therefore provide investors with a clearer indication of when an investment view should be reconsidered.
+Google's Gemini is central to the platform's potential. Google's AI models can work across text, images, video, audio and code, while connecting with current information and interacting with external tools.
+Applied to AIV, these capabilities will allow the Chatbot to analyze earnings releases, retrieve market data, examine charts and tokenomics documents, calculate portfolio exposures, and explain the results in a conversational format that is easy to understand.
+Over time, as the technology matures, Gemini could enable investors to upload financial documents or charts for analysis, compare risks across assets, and identify developments that challenge an existing investment thesis. This would move the Chatbot closer to becoming an interactive investment research assistant.
+"Investors are surrounded by a wealth of information, but information on its own does not create clarity," said Ryan Chi, CEO and founder. "AIV is being built to help users connect the signals that actually matter."
+Kingston Kwek, an advisor to AIV, said the key objective is to make sophisticated investment analytics traditionally associated with professional investors more accessible to a broader audience by tapping Gemini's extensive analytical capabilities, especially since Gemini has achieved global adoption with hundreds of millions of users worldwide.
+If AIV can pair Gemini's ability to summarize and organize information with transparent sources, clear risk controls and plain-language explanations, it could become a powerful research tool for investors navigating the growing overlap between crypto, artificial intelligence and technology equities.
+Media Contact
+Company: AI Labs
+Contact: Media Team
+Email: ryan@academic-labs.org 
+Website: https://ai-labs.live/
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="211" xml:space="preserve">
+      <c r="A211" t="str">
+        <v>BERG Media Group Appoints Veteran Business Journalist Shishir Prasad as Consulting Editor</v>
+      </c>
+      <c r="B211" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="C211" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D211" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E211" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109969/</v>
+      </c>
+      <c r="F211" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE/INDIA, September 10, 2026 - (ACN Newswire) - Singapore-headquartered BERG Media Group has announced the appointment of veteran business journalist Shishir Prasad as Consulting Editor, effective 1 September 2026.
+Based in India, Prasad will lead the group’s enhanced coverage of India and the wider Asia-Pacific region across BERG Media Group’s three digital platforms — AsiaBizToday.com, CarbonWire.org and CollectiveforEquality.com.
+The appointment is part of BERG Media Group’s broader editorial expansion strategy as it sharpens its focus on business transformation, startups, technology, climate action, sustainability, workplace gender equality and inclusive leadership across South Asia, South East Asia and APAC.
+Shishir brings with him more than three decades of experience in business journalism. He has written extensively on technology, finance, management and strategy, and has held senior editorial roles across leading Indian business media platforms including ET Prime, Forbes India, The Economic Times, Business Standard and Businessworld. He is also recognised for his role in building ET Prime into one of India’s prominent business media subscription platforms.
+At BERG Media Group, Shishir will work closely with the editorial leadership team to deepen coverage of India’s fast-changing business and policy landscape, while also strengthening the group’s reportage on regional developments across APAC. His mandate will include commissioning and developing high-quality stories, interviews, thought leadership articles, market features and analysis across the group’s three platforms.
+AsiaBizToday.com focuses on business, startups, technology, Web3, crypto, blockchain, cybersecurity, artificial intelligence, innovation, trade and investment across South Asia, South East Asia and APAC.
+CarbonWire.org covers climate action, carbon markets, sustainability, ESG, climate finance, net zero, decarbonisation and the green economy.
+CollectiveforEquality.com is focused on workplace gender equality, inclusive leadership, DEI, male allyship, women in leadership and the future of work.
+Speaking on his appointment, Shishir Prasad, Consulting Editor, BERG Media Group, said: “BERG Media Group has built three sharply focused platforms that speak to some of the most important conversations of our time — business growth, climate transition and workplace equality. I am delighted to join the group at a stage when India and the broader APAC region are becoming increasingly central to global conversations around innovation, sustainability, digital transformation and inclusive growth. I look forward to helping strengthen BERG’s editorial depth, expand its regional coverage and bring more insightful stories to its readers.”
+Welcoming him to the group, Vishwesh Iyer, Founder &amp; Group Editor, BERG Media Group, said: “Shishir brings exceptional editorial experience, deep understanding of Indian business, and a strong ability to interpret complex shifts across technology, finance, management and strategy. His joining BERG Media Group comes at an important moment as we expand our reportage across India and APAC. His experience will significantly enhance the quality, depth and range of our coverage across AsiaBizToday.com, CarbonWire.org and CollectiveforEquality.com.”
+Vishwesh added: “India is one of the most important markets in the region — not only for startups and technology, but also for climate innovation, sustainability finance, workplace transformation and gender equality. With Shishir based in India and working closely with us, BERG Media Group will be better positioned to cover these developments with greater nuance, credibility and editorial rigour.”
+Shishir’s appointment is expected to strengthen BERG Media Group’s ability to engage with senior business leaders, entrepreneurs, investors, policymakers, sustainability professionals, gender equality advocates and innovation ecosystems across the region.
+The group has, in recent years, expanded its editorial and partnership footprint through coverage and collaborations around major regional platforms and events, including SusHi Tech Tokyo, Singapore FinTech Festival, BEYOND Expo, IVS Kyoto, SuperAI Singapore and other business, sustainability and innovation-led forums.
+With Shishir’s appointment, BERG Media Group will further build its editorial presence in India while continuing to connect developments across South Asia, South East Asia, Japan and the wider APAC region.
+About BERG Media Group
+BERG Media Group is the digital media venture of Business Excellence &amp; Research Group Pte Ltd, headquartered in Singapore. The group operates three specialist digital media platforms: AsiaBizToday.com, CarbonWire.org and CollectiveforEquality.com.
+Through these platforms, BERG Media Group covers business, startups, technology, climate action, carbon markets, sustainability, workplace gender equality and inclusive leadership across South Asia, South East Asia and APAC.
+Media Contact:
+Vishwesh Iyer
+vishwesh@asiabiztoday.com 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="str">
+        <v>Bitdeer to Present at the 28th Annual H.C. Wainwright &amp; Co. Global Investment Conference</v>
+      </c>
+      <c r="B212" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C212" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D212" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E212" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/09/3359119/0/en/bitdeer-to-present-at-the-28th-annual-h-c-wainwright-co-global-investment-conference.html</v>
+      </c>
+      <c r="F212" t="str">
+        <v>SINGAPORE, Sept. 09, 2026 (GLOBE NEWSWIRE) -- Bitdeer Technologies Group (NASDAQ: BTDR) (“Bitdeer” or the “Company”), a world-leading technology company for AI and Bitcoin mining infrastructure, today announced that it will attend the 28th Annual H.C. Wainwright &amp;amp; Co. Global Investment Conference on Monday, September 14, 2026. Michael G. Potter, Chief Financial Officer, will also participate in a panel discussion during the conference.</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="str">
+        <v>New Report: Surplus Tax Revenue from a Single Data Center Could Pay Every Household in a Rural County Up to $8,900 a Year</v>
+      </c>
+      <c r="B213" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C213" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D213" t="str">
+        <v>Finance, Crypto, AI, Real Estate</v>
+      </c>
+      <c r="E213" t="str">
+        <v>https://www.prnewswire.com/news-releases/new-report-surplus-tax-revenue-from-a-single-data-center-could-pay-every-household-in-a-rural-county-up-to-8-900-a-year-302874214.html</v>
+      </c>
+      <c r="F213" t="str">
+        <v>Bitcoin Policy Institute proposes "data center dividends" for rural county residents funded entirely by property tax revenue counties already collect WASHINGTON, Sept. 9, 2026 /PRNewswire/ -- Rural counties hosting AI data centers could pay every household an estimated dividend of $4,500...</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass die ETH-Bestände 5,93 Millionen Token erreicht haben und sich die gesamten Krypto- und Barbestände auf 15,7 Milliarden US-Dollar belaufen</v>
+      </c>
+      <c r="B214" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C214" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D214" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E214" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-die-eth-bestande-5-93-millionen-token-erreicht-haben-und-sich-die-gesamten-krypto--und-barbestande-auf-15-7-milliarden-us-dollar-belaufen-302874148.html</v>
+      </c>
+      <c r="F214" t="str">
+        <v>Bitmine hält 4,9 % des gesamten ETH-Umlaufs von 122,0 Millionen Bitmine hat in nur 15 Monaten bereits 97 % des Weges zur „Alchemy of 5 %" zurückgelegt Krypto-Aktien leisten den größten Beitrag zum bisherigen Quartalsverlauf des Russell 1000 und stellen 4 der 21 führenden Titel dar Der...</v>
+      </c>
+    </row>
+    <row r="215" xml:space="preserve">
+      <c r="A215" t="str">
+        <v>TMX Group Equity Financing Statistics - August 2026</v>
+      </c>
+      <c r="B215" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C215" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D215" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E215" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109949/</v>
+      </c>
+      <c r="F215" t="str" xml:space="preserve">
+        <v xml:space="preserve">Toronto, Ontario, Sept 9, 2026 - (ACN Newswire) - TMX Group today announced its financing activity on Toronto Stock Exchange (TSX) and TSX Venture Exchange (TSXV) for August 2026.
+TSX welcomed 14 new issuers in August 2026, compared with 19 in the previous month and 44 in August 2025. The new listings were 10 exchange traded funds, three mining companies and one industrial products &amp; services company. Total financings raised in August 2026 increased 194% compared to the previous month, and were up 1911% compared to August 2025. The total number of financings in August 2026 was 29, compared with 30 the previous month and 62 in August 2025.
+For additional data relating to the number of transactions billed for TSX, please click on the following link: https://www.tmx.com/resource/en/440.
+There were three new issuers on TSXV in August 2026, compared with six in the previous month and one in August 2025. The new listings were two mining companies and one Capital Pool Company. Total financings raised in August 2026 decreased 14% compared to the previous month, and were down 27% compared to August 2025. There were 77 financings in August 2026, compared with 100 in the previous month and 124 in August 2025.
+TMX Group consolidated trading statistics for August 2026 can be viewed at www.tmx.com.
+Toronto Stock Exchange
+ August 2026July 2026August 2025
+Issuers Listed22752,2671,959
+New Issuers Listed141944
+IPOs121742
+Graduates from TSXV311
+Issues Listed2,9302,9212,609
+IPO Financings Raised$356,716,460$246,815,076$137,744,334
+Secondary Financings Raised$5,571,740,370$1,773,788,526$153,223,391
+Supplemental Financings Raised$3,468,750$0$4,000,000
+Total Financings Raised$5,931,925,580$2,020,603,602$294,967,725
+Total Number of Financings293062
+Market Cap Listed Issues$7,253,321,243,857$7,034,036,882,775$5,807,523,267,484
+Year-to-date Statistics
++
+ 20262025% change 
+New Issuers Listed242196+23.5
+IPOs203176+15.3
+Graduates from TSXV186+200.0
+IPO Financings Raised$2,653,504,898$1,473,705,260+80.1
+Secondary Financings Raised$15,557,431,661$5,093,390,028+205.4
+Supplemental Financings Raised$687,139,860$3,435,723,683-80.0
+Total Financings Raised$18,898,076,419$10,002,818,971+88.9
+Total Number of Financings389368+5.7
+Market Cap Listed Issues$7,253,321,243,857$5,807,523,267,484+24.9
+TSX Venture Exchange**
+ August 2026July 2026August 2025
+Issuers Listed1,7061,7131,796
+New Issuers Listed361
+IPOs150
+Graduates to TSX311
+Issues Listed1,7601,7691,861
+IPO Financings Raised$500,000$17,751,272$0
+Secondary Financings Raised (1)$53,291,379$98,413,303$163,282,261
+Supplemental Financings Raised$540,904,315$578,516,467$648,183,154
+Total Financings Raised$594,695,694$694,681,042$811,465,415
+Total Number of Financings77100124
+Market Cap Listed Issues$142,429,746,905$126,746,188,467$118,520,010,996
+Year-to-date Statistics
+ 20262025% Change
+New Issuers Listed3124+29.2
+IPOs115+120.0
+Graduates to TSX186+200.0
+IPO Financings Raised$24,159,272$13,234,685+82.5
+Secondary Financings Raised (1)$1,908,502,387$956,437,385+99.5
+Supplemental Financings Raised$6,233,281,585$3,859,231,359+61.5
+Total Financings Raised$8,165,943,244$4,828,903,429+69.1
+Total Number of Financings944831+13.6
+Market Cap Listed Issues$142,429,746,905$118,520,010,996+20.2
+**Includes NEX (not applicable to New Issuers Listed, IPOs and IPO Financings Raised)
+(1) Secondary financings include prospectus offerings on both a treasury and secondary basis
+The information contained in this media release is provided for informational purposes only and is not intended to provide investment, trading, financial or other advice. Comparative data has been updated to reflect known corrections.
+TMX Group welcomes the following companies that listed during August 2026:
+Toronto Stock Exchange
+Issuer NameCompany Symbol
+Avantis CIBC Balanced Asset Allocation ETFCAKE
+Avantis CIBC Growth Asset Allocation ETFCAGR
+Avantis CIBC World Equity ETFCAGX
+BMO Asset-Backed Securities ETFZABS
+Brookfield Infrastructure L.P.BILP.PR.A
+Edge Copper CorporationEDCU
+Evolve Global Defense &amp; Aerospace Index ETFCAMO
+Evolve NASDAQ Technology UltraYield ETFTECY
+iShares Core MSCI All-International Equity Index ETFXINT
+iShares Equity + Bitcoin ETF PortfolioIBQT
+New Found Gold Corp.NFGC
+Purpose Structured Equity Yield FundPSY
+Talamore Mining Corp.TALA
+TD Target 2031 Investment Grade Bond FundTBCK
+TSX Venture Exchange
+Issuer NameCompany Symbol
+Centauri Minerals Inc.CENT
+Goldera Exploration Ltd.GERA
+Luka Capital Corp.LUKA.P
+About TMX Group (TSX: X)
+TMX Group operates global markets, and builds digital communities and analytic solutions that facilitate the funding, growth and success of businesses, traders and investors. TMX Group's key operations include Toronto Stock Exchange, TSX Venture Exchange, TSX Alpha Exchange, TMX Australia Exchange, The Canadian Depository for Securities, Montréal Exchange, Canadian Derivatives Clearing Corporation, TSX Trust, TMX Trayport, TMX Datalinx, TMX VettaFi and TMX Newsfile, which provide listing markets, trading markets, clearing facilities, depository services, technology solutions, data products and other services to the global financial community. TMX Group is headquartered in Toronto and operates offices across North America (Montréal, Calgary, Vancouver and New York), as well as in key international markets including London, Singapore, Vienna and Sydney. For more information about TMX Group, visit www.tmx.com. Follow TMX Group on X: @TMXGroup.
+For more information, please contact:
+Catherine Kee
+Head of Media Relations
+TMX Group
+416-671-1704
+catherine.kee@tmx.com
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/313613
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="str">
+        <v>Kamiwaza AI Powers New Signal65 PINNACLE Benchmark for Measuring Real-World Enterprise AI Performance</v>
+      </c>
+      <c r="B216" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C216" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D216" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E216" t="str">
+        <v>https://www.prweb.com/releases/kamiwaza-ai-powers-new-signal65-pinnacle-benchmark-for-measuring-real-world-enterprise-ai-performance-302873836.html</v>
+      </c>
+      <c r="F216" t="str">
+        <v>New independent benchmark moves beyond model rankings and token speeds to measure whether AI completes enterprise work correctly, at scale and at what cost SILVERTHORNE, Colo., Sept. 9, 2026 /PRNewswire-PRWeb/ -- Kamiwaza AI, the secure AI orchestration platform that helps enterprises...</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="str">
+        <v>Rust Foundation Announces Solana Foundation and NVIDIA as Platinum Members</v>
+      </c>
+      <c r="B217" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C217" t="str">
+        <v>PRLog</v>
+      </c>
+      <c r="D217" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E217" t="str">
+        <v>https://www.prlog.org/13169350-rust-foundation-announces-solana-foundation-and-nvidia-as-platinum-members.html</v>
+      </c>
+      <c r="F217" t="str">
+        <v>Two of the most active ecosystems in crypto and AI infrastructure join the Rust Foundation at its highest membership level, deepening support for the language powering next-generation computing</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="str">
+        <v>Fintech Meetup and Signal Week Join Forces to Connect the Future of ...</v>
+      </c>
+      <c r="B218" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C218" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D218" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E218" t="str">
+        <v>https://pr-inside.com/fintech-meetup-and-signal-week-join-forces-to-connect-the-future-of-r5220959.htm</v>
+      </c>
+      <c r="F218" t="str">
+        <v>(PR-inside.com) The partnership will combine Fintech Meetup's meetings-led financial services marketplace with Signal Week's global digital assets community, launching in Las Vegas and Paris in 2027 NEW YORK, NY / ACCESS Newswire / September 9, 2026 / Fintech Meetup and Signal Week , formerly Paris Blockchain Week, are joining forces to create new ways for the people shaping fintech and digital assets to connect, collaborate and do business across the US and Europe. Traditional finance and digital assets are converging fast. Stablecoins, tokenisation and blockchain infrastructure are moving from experimentation towards real-world financial services, while digital asset companies increasingly need access to the ..</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="str">
+        <v>Goodfirms Highlights WaaS Software Built for the Hybrid Workplace</v>
+      </c>
+      <c r="B219" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C219" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D219" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E219" t="str">
+        <v>https://express-press-release.net/news/2026/09/09/1769342</v>
+      </c>
+      <c r="F219" t="str">
+        <v>Las Vegas, Nevada, 2026-09-09 — /EPR Network/ — Goodfirms, a popular B2B ratings and review platform, has released its curated list of the best Wallet-as-a-Service (WaaS) [read full press release...]</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="str">
+        <v>Goodfirms Releases Rankings of Blockchain Analytics Software as Crypto Compliance and On-Chain Intelligence Demand Grows</v>
+      </c>
+      <c r="B220" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C220" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D220" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E220" t="str">
+        <v>https://express-press-release.net/news/2026/09/09/1769335</v>
+      </c>
+      <c r="F220" t="str">
+        <v>Las Vegas, Nevada, 2026-09-09 — /EPR Network/ — As digital assets continue to move into mainstream finance, businesses are facing growing pressure to improve transaction [read full press release...]</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="str">
+        <v>Bitcoin Bancorp Named Successful Bidder for Key Bitcoin Depot Assets</v>
+      </c>
+      <c r="B221" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C221" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D221" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E221" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/09/3358526/0/en/bitcoin-bancorp-named-successful-bidder-for-key-bitcoin-depot-assets.html</v>
+      </c>
+      <c r="F221" t="str">
+        <v>Bitcoin Bancorp Named Successful Bidder for Key Bitcoin Depot Assets</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="str">
+        <v>TerraPay Connects its Wallet Interoperability Network, Xend to Alipay+, Strengthening Global Payments Interoperability</v>
+      </c>
+      <c r="B222" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C222" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D222" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E222" t="str">
+        <v>https://www.prnewswire.com/news-releases/terrapay-connects-its-wallet-interoperability-network-xend-to-alipay-strengthening-global-payments-interoperability-302872676.html</v>
+      </c>
+      <c r="F222" t="str">
+        <v>DUBAI, UAE, Sept. 9, 2026 /PRNewswire/ -- TerraPay, a global money movement company, and Alipay+, Ant International's unified wallet gateway, today announced a strategic partnership to enable seamless cross-border QR payments for digital wallets, significantly enhancing global payments...</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="str">
+        <v>Accels Launches to Power the AI Token Economy</v>
+      </c>
+      <c r="B223" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C223" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D223" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E223" t="str">
+        <v>https://www.prnewswire.com/news-releases/accels-launches-to-power-the-ai-token-economy-302873147.html</v>
+      </c>
+      <c r="F223" t="str">
+        <v>SINGAPORE, Sept. 8, 2026 /PRNewswire/ -- Accels today announced its launch, with a vision to accelerate the growth of the agentic economy. Accels brings together AI infrastructure and financial services into a single platform built for how AI agents actually operate, spend, and grow. A...</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="str">
+        <v>HTX Opens Trading for STONK (StonkFun)</v>
+      </c>
+      <c r="B224" t="str">
+        <v>2026-09-09</v>
+      </c>
+      <c r="C224" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D224" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E224" t="str">
+        <v>https://www.newsfilecorp.com/release/313585/HTX-Opens-Trading-for-STONK-StonkFun</v>
+      </c>
+      <c r="F224" t="str">
+        <v>Apia, Samoa--(Newsfile Corp. - September 8, 2026) - HTX, a leading global cryptocurrency exchange, announced the listing of STONK on September 8. STONK/USDT spot trading is now available to users on HTX. StonkFun is a Solana-based token launchpad and trading platform. Users are allowed to create a fixed-supply token with a one-sided Raydium market quoted against a meme, stock, currency, commodity or any other token. About HTXFounded in 2013, HTX has evolved from a virtual asset exchange into a...</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="str">
+        <v>SMX Gives Material a Material; Digital Platform Makes Plastic a Passport ...</v>
+      </c>
+      <c r="B225" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C225" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D225" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E225" t="str">
+        <v>https://pr-inside.com/smx-gives-material-a-material-digital-platform-makes-plastic-a-passport-r5220532.htm</v>
+      </c>
+      <c r="F225" t="str">
+        <v>(PR-inside.com) Expanded platform evolves the Digital Material Passport from material authentication / verification into a bridge connecting physical plastics to blockchain-backed digital identity, verified circularity credits NEW YORK CITY, NY / ACCESS Newswire / September 8, 2026 / SMX is taking its plastics technology beyond authentication, expanding its Digital Material Passport platform into an infrastructure that connects physical materials to the digital blockchain and, ultimately, to new markets for verified material assets. The evolution represents a significant step beyond the passport itself. SMX's technology was designed to give plastic a persistent identity in the physical world, using molecular markers to authenticate what a ..</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="str">
+        <v>SMX Gives Material a Material; Digital Platform Makes Plastic a Passport and a Tradable Asset</v>
+      </c>
+      <c r="B226" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C226" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D226" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E226" t="str">
+        <v>https://www.newswire.com/news/smx-gives-material-a-material-digital-platform-makes-plastic-a-passport-and-a</v>
+      </c>
+      <c r="F226" t="str">
+        <v>Expanded platform evolves the Digital Material Passport from material authentication / verification into a bridge connecting physical plastics to blockchain-backed digital identity, verified circularity credits</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="str">
+        <v>tZERO to Power Archax Markets' U.S. Expansion With Regulated Digital Securities Infrastructure</v>
+      </c>
+      <c r="B227" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C227" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D227" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E227" t="str">
+        <v>https://www.newmediawire.com/news/tzero-to-power-archax-markets-u-s-expansion-with-regulated-digital-securities-infrastructure-7089325</v>
+      </c>
+      <c r="F227" t="str">
+        <v>Correspondent Clearing Relationship Will Connect Archax Markets’ Clients to Digital Asset Securities Custody, Escrow and Secondary Trading Through tZERO’s Regulated Platform NEW YORK, NY - September 8, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, today announced that its broker-dealer subsidiaries have established a correspondent clearing relationship with Archax Markets LLC, the newly approved U.S. digital broker-dealer subsidiary of Archax Group Ltd. The relationship will provide the regulated infrastructure supporting Archax Markets’ planned U.S. offering of traditional and digital securities, including tokenized real-world assets. Archax announced that Archax Markets has received approval of its New Member Application from the Finan</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="str">
+        <v>Rain City Resources Announces Strategic Agreement to Develop Blockchain-Enabled Traceability, ESG Verification and Digital Infrastructure for Lithium Production Along with Corporate Update</v>
+      </c>
+      <c r="B228" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C228" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D228" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E228" t="str">
+        <v>https://www.newsfilecorp.com/release/313277/Rain-City-Resources-Announces-Strategic-Agreement-to-Develop-BlockchainEnabled-Traceability-ESG-Verification-and-Digital-Infrastructure-for-Lithium-Production-Along-with-Corporate-Update</v>
+      </c>
+      <c r="F228" t="str">
+        <v>Highlights:Rain City partners with ZERO13 to provide standards for visibility and accountability in the DLE chain of custody in Latin AmericaExclusivity extended with Ion Source LLC in respect of the Term Sheet executed on 16 April 2026 by a further 90 daysNew Website launchedTerms varied to Loan Note dated 10 July 2025Changes to the Advisory BoardCalgary, Alberta--(Newsfile Corp. - September 8, 2026) - Rain City Resources Inc. (CSE: RAIN) ("Rain City" or the "Company") is pleased to announce...</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="str">
+        <v>DeFi Development Corp. Launches CHAD, the First SOL-Backed Digital Credit Instrument, With Participation from Fundstrat’s Tom Lee</v>
+      </c>
+      <c r="B229" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C229" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D229" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E229" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/08/3357679/0/en/defi-development-corp-launches-chad-the-first-sol-backed-digital-credit-instrument-with-participation-from-fundstrat-s-tom-lee.html</v>
+      </c>
+      <c r="F229" t="str">
+        <v>First-of-its-kind offering represents a major milestone in Digital Credit and capital markets innovation and establishes a new funding engine for SOL accumulation</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="str">
+        <v>AGM Group and HashBeaver Jointly Develop Desktop DePIN Node for Bitcoin Mining</v>
+      </c>
+      <c r="B230" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C230" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D230" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E230" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/08/3357543/0/en/agm-group-and-hashbeaver-jointly-develop-desktop-depin-node-for-bitcoin-mining.html</v>
+      </c>
+      <c r="F230" t="str">
+        <v>AGM Group and HashBeaver Jointly Develop Desktop DePIN Node for Bitcoin Mining.</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="str">
+        <v>AI’s Finance Challenge: Managing Token Spend Without Slowing Innovation</v>
+      </c>
+      <c r="B231" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C231" t="str">
+        <v>mlpr-sap</v>
+      </c>
+      <c r="D231" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E231" t="str">
+        <v>https://news.sap.com/2026/09/finance-challenge-managing-ai-token-spend/</v>
+      </c>
+      <c r="F231" t="str">
+        <v>AI token spend is emerging as a new enterprise resource—one that finance must learn to forecast, allocate, and optimize against the value it delivers.</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="str">
+        <v>Spirit Blockchain Capital Announces Name Change to Impauer Technologies ...</v>
+      </c>
+      <c r="B232" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C232" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D232" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E232" t="str">
+        <v>https://pr-inside.com/spirit-blockchain-capital-announces-name-change-to-impauer-technologies-r5220463.htm</v>
+      </c>
+      <c r="F232" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / September 8, 2026 / Spirit Blockchain Capital Inc. (CSE:SPIR)(OTCQB:SBLCF) ("Spirit" or the "Company"), a technology company focused on blockchain infrastructure, digital assets and emerging technologies, is pleased to announce that it will change its corporate name to Impauer Technologies Inc. ("Impauer"), effective September 3, 2026 (the "Name Change"). In connection with the Name Change, the Company's common shares will trade on the Canadian Securities Exchange (the "CSE") under the new name Impauer Technologies Inc. and new trading symbol "IMPR". The effective date for trading under the new name and symbol will be set out in ..</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="str">
+        <v>Spirit Blockchain Capital Announces Name Change to Impauer Technologies Inc. and New Trading Symbols</v>
+      </c>
+      <c r="B233" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C233" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D233" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E233" t="str">
+        <v>https://www.newswire.com/news/spirit-blockchain-capital-announces-name-change-to-impauer-technologies-inc-and</v>
+      </c>
+      <c r="F233" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="str">
+        <v>Fuze Finance Expands to Switzerland to Serve Growing Demand for Crypto-Assets and Stablecoins</v>
+      </c>
+      <c r="B234" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C234" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D234" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E234" t="str">
+        <v>https://www.prnewswire.com/news-releases/fuze-finance-expands-to-switzerland-to-serve-growing-demand-for-crypto-assets-and-stablecoins-302871516.html</v>
+      </c>
+      <c r="F234" t="str">
+        <v>Approved by SO-FIT as a supervised financial intermediary, it will offer institutional clients with crypto-assets infrastructure and stablecoin settlement alongside SWIFT, SEPA and SIC rails LUGANO, Switzerland, Sept. 8, 2026 /PRNewswire/ -- Fuze Finance (Fuze), a regulated crypto-assets...</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="str">
+        <v>IDnow Publishes EUDI Wallet Consumer Survey Revealing Cautious Optimism Ahead of December Rollout</v>
+      </c>
+      <c r="B235" t="str">
+        <v>2026-09-08</v>
+      </c>
+      <c r="C235" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D235" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E235" t="str">
+        <v>https://www.prnewswire.com/news-releases/idnow-publishes-eudi-wallet-consumer-survey-revealing-cautious-optimism-ahead-of-december-rollout-302871523.html</v>
+      </c>
+      <c r="F235" t="str">
+        <v>New IDnow research shines a light on the trust gap, friction costs, and features set to shape EUDI Wallet adoption. MUNICH, Sept. 8, 2026 /PRNewswire/ -- IDnow, Europe's leader in digital identity and fraud prevention, today published the full findings of its EUDI Wallet Consumer Survey,...</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="str">
+        <v>Hotcoin Officially Launches TradFi, Enabling 24/7 Trading of U.S. Stock-Linked Products with Stablecoins</v>
+      </c>
+      <c r="B236" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C236" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D236" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E236" t="str">
+        <v>https://www.newsfilecorp.com/release/312987/Hotcoin-Officially-Launches-TradFi-Enabling-247-Trading-of-U.S.-StockLinked-Products-with-Stablecoins</v>
+      </c>
+      <c r="F236" t="str">
+        <v>Sydney, Australia--(Newsfile Corp. - September 7, 2026) - Hotcoin has officially launched its TradFi offering, expanding its platform beyond crypto assets to include tokenized U.S. stocks and stock-related perpetual contracts.Cannot view this image? Visit:https://images.newsfilecorp.com/files/8111/312987_b97c4060442e78da_001full.jpgThe new offering allows users to access eligible U.S. equity-linked products using USDT and other supported stablecoins, with trading available 24 hours a day, seven...</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="str">
+        <v>HTX Opens Trading for PONS (Pons)</v>
+      </c>
+      <c r="B237" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C237" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D237" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E237" t="str">
+        <v>https://www.newsfilecorp.com/release/313236/HTX-Opens-Trading-for-PONS-Pons</v>
+      </c>
+      <c r="F237" t="str">
+        <v>Apia, Samoa--(Newsfile Corp. - September 7, 2026) - HTX, a leading global cryptocurrency exchange, announced the listing of PONS on September 7. PONS/USDT spot trading is now available to users on HTX. Pons is a token launchpad deployed on Robinhood Chain, where users can create and trade a fixed total amount of tokens. About HTXFounded in 2013, HTX has evolved from a virtual asset exchange into a comprehensive ecosystem of blockchain businesses that span digital asset trading, financial...</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="str">
+        <v>KuCoin Launches KCUSD to Unlock Greater Capital Efficiency for Stablecoin Holders</v>
+      </c>
+      <c r="B238" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C238" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D238" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E238" t="str">
+        <v>https://www.prnewswire.com/news-releases/kucoin-launches-kcusd-to-unlock-greater-capital-efficiency-for-stablecoin-holders-302869910.html</v>
+      </c>
+      <c r="F238" t="str">
+        <v>PROVIDENCIALES, Turks and Caicos Islands, Sept. 7, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform built on trust, today announced the launch of KCUSD, an Earn product with daily yields supported by real-world assets, designed to turn idle stablecoin balances into productive...</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="str">
+        <v>Asset Tokenization Market Trends Reshaping Digital Finance in 2026</v>
+      </c>
+      <c r="B239" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C239" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D239" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E239" t="str">
+        <v>https://express-press-release.net/news/2026/09/07/1770782</v>
+      </c>
+      <c r="F239" t="str">
+        <v>The global asset tokenization market is entering a period of rapid expansion as blockchain, distributed ledger technology (DLT), smart contracts, and digital asset infrastructure become increasingly integrated [read full press release...]</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="str">
+        <v>Atkins Cyber Security Expands Cryptocurrency Investigation Services</v>
+      </c>
+      <c r="B240" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C240" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D240" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E240" t="str">
+        <v>https://pressreleasenews.org/pressroom/atkins-cyber-security-expands-cryptocurrency-investigation-services</v>
+      </c>
+      <c r="F240" t="str">
+        <v>Atkins Cyber Security provides cryptocurrency investigation and blockchain intelligence services, using digital forensics, cybersecurity expertise, and visual transaction analysis to help trace digital assets and investigate fraud and cybercrime.</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) gibt einen Gesamtbestand von rund 380 Millionen US-Dollar bekannt, darunter Anteile an OpenAI und Beast Industries sowie mehr als 16.000 ETH und fast 302 Millionen WLD-Token</v>
+      </c>
+      <c r="B241" t="str">
+        <v>2026-09-07</v>
+      </c>
+      <c r="C241" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D241" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E241" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-gibt-einen-gesamtbestand-von-rund-380-millionen-us-dollar-bekannt-darunter-anteile-an-openai-und-beast-industries-sowie-mehr-als-16-000-eth-und-fast-302-millionen-wld-token-302871081.html</v>
+      </c>
+      <c r="F241" t="str">
+        <v>Zusammensetzung der Eightco-Kassenbestände zum 2. September 2026: 90 Mio. US-Dollar an OpenAI-Anteilen (indirekt), 18 Mio. US-Dollar an Beast Industries-Anteilen, 16.278 ETH, fast 302 Millionen WLD-Bestände sowie 122 Mio. US-Dollar an Barmitteln und Barmitteläquivalenten, insgesamt rund...</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="str">
+        <v>HTX Opens Trading for MARSCOIN</v>
+      </c>
+      <c r="B242" t="str">
+        <v>2026-09-06</v>
+      </c>
+      <c r="C242" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D242" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E242" t="str">
+        <v>https://www.newsfilecorp.com/release/313205/HTX-Opens-Trading-for-MARSCOIN</v>
+      </c>
+      <c r="F242" t="str">
+        <v>Apia, Samoa--(Newsfile Corp. - September 6, 2026) - HTX, a leading global cryptocurrency exchange, announced the listing of MARSCOIN on September 4. MARSCOIN/USDT spot trading is now available to users on HTX. MARSCOIN is a community-driven meme token on the BNB Chain that uniquely rewards its holders with tokenized SpaceX stock through a built-in transaction tax. About HTXFounded in 2013, HTX has evolved from a virtual asset exchange into a comprehensive ecosystem of blockchain businesses that...</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="str">
+        <v>DAiM: New Research Finds Americans Trust Advisors--Not "Digital Gold"--on Bitcoin</v>
+      </c>
+      <c r="B243" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C243" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D243" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E243" t="str">
+        <v>https://prunderground.com/daim-new-research-finds-americans-trust-advisors-not-digital-gold-on-bitcoin/cmtn3dizm000504kyk3z5mlhi</v>
+      </c>
+      <c r="F243" t="str">
+        <v>New BPI research finds Americans respond more to control, proven results and trusted financial advisors than Bitcoin's "digital gold" narrative, DAiM says. The post DAiM: New Research Finds Americans Trust Advisors--Not "Digital Gold"--on Bitcoin first appeared on</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="str">
+        <v>Bitcoin Treasury Corporation Provides August Update on Normal Course Issuer Bid</v>
+      </c>
+      <c r="B244" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C244" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D244" t="str">
+        <v>Crypto, Education</v>
+      </c>
+      <c r="E244" t="str">
+        <v>https://www.newsfilecorp.com/release/312923/Bitcoin-Treasury-Corporation-Provides-August-Update-on-Normal-Course-Issuer-Bid</v>
+      </c>
+      <c r="F244" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - September 4, 2026) - Bitcoin Treasury Corporation (TSXV: BTCT) (OTCQB: BTCFF) ("Bitcoin Treasury" or the "Company"), a Canadian Bitcoin-native company building shareholder value in Bitcoin, today is providing an update on its previously disclosed Normal Course Issuer Bid ("NCIB") on January 5, 2026. Bitcoin Treasury has purchased and retired 115,200 common shares from August 1, 2026, through to August 31, 2026, at an average price of $3.15 per share. These...</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="str">
+        <v>Hyperscale Data Holds Approximately $53 Million in Cash, Restricted Cash and Bitcoin, Representing Nearly 200% of Recent Market Capitalization</v>
+      </c>
+      <c r="B245" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C245" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D245" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E245" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-holds-approximately-53-million-in-cash-restricted-cash-and-bitcoin-representing-nearly-200-of-recent-market-capitalization-302869832.html</v>
+      </c>
+      <c r="F245" t="str">
+        <v>LAS VEGAS, Sept. 4, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of September 3, 2026, it held approximately $36 million in cash...</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="str">
+        <v>Aurra Markets ontvangt in Mumbai 'Most Transparent Broker'-award</v>
+      </c>
+      <c r="B246" t="str">
+        <v>2026-09-04</v>
+      </c>
+      <c r="C246" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D246" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E246" t="str">
+        <v>https://www.prnewswire.com/news-releases/aurra-markets-ontvangt-in-mumbai-most-transparent-broker-award-302869808.html</v>
+      </c>
+      <c r="F246" t="str">
+        <v>Aurra Markets wint de 'Most Transparent Broker'-award tijdens Money Expo Mumbai 2026. Lees meer over onze MT5-infrastructuur en Aurra Wallet. MUMBAI, India, 4 september 2026 /PRNewswire/ -- Aurra Markets wint 'Most Transparent Broker'-award tijdens Money Expo Mumbai Aurra Markets, een...</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="str">
+        <v>Aurra Markets erhält in Mumbai die Auszeichnung „Transparentester Broker"</v>
+      </c>
+      <c r="B247" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C247" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D247" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E247" t="str">
+        <v>https://www.prnewswire.com/news-releases/aurra-markets-erhalt-in-mumbai-die-auszeichnung-transparentester-broker-302869490.html</v>
+      </c>
+      <c r="F247" t="str">
+        <v>Aurra Markets gewinnt auf der Money Expo Mumbai 2026 die Auszeichnung „Transparentester Broker". Erfahren Sie mehr über unsere MT5-Infrastruktur und das Aurra Wallet. MUMBAI, Indien, 3. September 2026 /PRNewswire/ -- Aurra Markets gewinnt auf der Money Expo Mumbai die Auszeichnung...</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="str">
+        <v>Figure Technology Solutions to Participate in Upcoming Investor Conferences</v>
+      </c>
+      <c r="B248" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C248" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D248" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E248" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/03/3356290/0/en/figure-technology-solutions-to-participate-in-upcoming-investor-conferences.html</v>
+      </c>
+      <c r="F248" t="str">
+        <v>NEW YORK, Sept. 03, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (Nasdaq: FIGR; OPEN: FGRS), the leading blockchain-native capital marketplace for the origination, funding, sale and trading of tokenized assets, today announced the company will be participating in the following upcoming investor conferences:</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="str">
+        <v>APX Lending Launches Five-Year Bitcoin and Ethereum-Backed Line of Credit, Closing the Gap Between Digital Assets &amp;amp; Traditional Finance</v>
+      </c>
+      <c r="B249" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C249" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D249" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E249" t="str">
+        <v>https://www.prnewswire.com/news-releases/apx-lending-launches-five-year-bitcoin-and-ethereum-backed-line-of-credit-closing-the-gap-between-digital-assets--traditional-finance-302869366.html</v>
+      </c>
+      <c r="F249" t="str">
+        <v>Canada's first regulated digital-asset-backed lender launches a five-year revolving facility that lets clients borrow against Bitcoin, Ethereum or both, with no origination, prepayment or liquidation fees and up to $250 million in collateral insurance coverage. TORONTO, Sept. 3, 2026...</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="str">
+        <v>Masters of Trivia Opens Its FAN EXPO Dallas Middle-earth Championship to Players Worldwide</v>
+      </c>
+      <c r="B250" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C250" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D250" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E250" t="str">
+        <v>https://www.prnewswire.com/news-releases/masters-of-trivia-opens-its-fan-expo-dallas-middle-earth-championship-to-players-worldwide-302869179.html</v>
+      </c>
+      <c r="F250" t="str">
+        <v>After a KamehaCon tournament produced four perfect scores and a title decided by one second per question, the token-powered trivia platform puts convention attendees and online players on a single leaderboard. BOERNE, Texas, Sept. 3, 2026 /PRNewswire/ -- Masters of Trivia (MOT39052-USD)...</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="str">
+        <v>Coworker.ai Launches OM2: The Organizational Memory Layer That Makes Enterprise AI 9x Cheaper</v>
+      </c>
+      <c r="B251" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C251" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D251" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E251" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359968</v>
+      </c>
+      <c r="F251" t="str">
+        <v>Coworker.ai today announced the launch of OM2, an organizational memory layer designed to reduce enterprise token spend. Instead of rebuilding company context from scratch every session, where over 50% of enterprise token budgets are spent on context retrieval alone, OM2 learns continuously across enterprise data. The result is a permission-aware, always current understanding of a company that every AI model, human, and agent can draw on. Because the layer is precomputed rather than reco... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359968</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="str">
+        <v>How Wall Street's Trillion-Dollar Crypto Infrastructure Push is Redefining ...</v>
+      </c>
+      <c r="B252" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C252" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D252" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E252" t="str">
+        <v>https://pr-inside.com/how-wall-street-s-trillion-dollar-crypto-infrastructure-push-is-redefining-r5218974.htm</v>
+      </c>
+      <c r="F252" t="str">
+        <v>(PR-inside.com) CHICAGO, IL / ACCESS Newswire / September 3, 2026 / Global financial giants are quietly committing massive capital to build out digital asset infrastructure, shifting their strategy from treating cryptocurrency as a speculative investment to establishing blockchain as the foundational layer of global finance. Despite a stalled legislative landscape in Washington - including the stalled CLARITY Act1 - institutions like BlackRock, JPMorgan Chase, and BNY Mellon are building custody platforms, tokenization engines, and settlement networks to update centuries-old financial systems. For investors, navigating this seismic structural shift requires moving past self-directed speculation and engaging with modern wealth management professionals equipped to ..</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="str">
+        <v>CoinShares XBT Provider AB (publ) - 2017 Issuance Programme Change of FX Source/FX Rate</v>
+      </c>
+      <c r="B253" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C253" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D253" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E253" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/03/3355796/0/en/coinshares-xbt-provider-ab-publ-2017-issuance-programme-change-of-fx-source-fx-rate.html</v>
+      </c>
+      <c r="F253" t="str">
+        <v>CoinShares XBT Provider AB (publ) LEI: 549300HGWKR2Q5T8GK64</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="str">
+        <v>CoinShares XBT Provider AB (publ) - 2015 Issuance Programme Change of FX Source/FX Rate</v>
+      </c>
+      <c r="B254" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C254" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D254" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E254" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/03/3355795/0/en/coinshares-xbt-provider-ab-publ-2015-issuance-programme-change-of-fx-source-fx-rate.html</v>
+      </c>
+      <c r="F254" t="str">
+        <v>CoinShares XBT Provider AB (publ) LEI: 549300HGWKR2Q5T8GK64</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="str">
+        <v>DeFi Technologies Receives Additional 180-Day Compliance Period from Nasdaq to Regain Compliance with Minimum Bid Price Requirement</v>
+      </c>
+      <c r="B255" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C255" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D255" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E255" t="str">
+        <v>https://www.prnewswire.com/news-releases/defi-technologies-receives-additional-180-day-compliance-period-from-nasdaq-to-regain-compliance-with-minimum-bid-price-requirement-302868669.html</v>
+      </c>
+      <c r="F255" t="str">
+        <v>TORONTO, Sept. 3, 2026 /PRNewswire/ -- DeFi Technologies Inc. (the "Company" or "DeFi Technologies") (Nasdaq: DEFT) (CBOE CA: DEFI) (GR: R9B) (B3: DEFT31), a financial technology company bridging the gap between traditional capital markets and decentralized finance ("DeFi"), today...</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="str">
+        <v>Spirit Blockchain Capital Completes Previously Announced Shares for ...</v>
+      </c>
+      <c r="B256" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C256" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D256" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E256" t="str">
+        <v>https://pr-inside.com/spirit-blockchain-capital-completes-previously-announced-shares-for-r5218928.htm</v>
+      </c>
+      <c r="F256" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / September 3, 2026 / Spirit Blockchain Capital Inc. (CSE:SPIR)(OTCQB:SBLCF) ("Spirit" or the "Company"), further to its news release dated August 27, 2026, announces that it has completed the previously announced shares-for-services settlement through the issuance of an aggregate of 4,300,300 common shares of the Company (the "Shares") at a deemed price of $0.05 per Share, representing an aggregate value of $215,015, in full satisfaction of outstanding obligations for services previously provided to the Company. The Shares were issued on September 3, 2026 and are subject to applicable resale restrictions. As a result of the September ..</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="str">
+        <v>Spirit Blockchain Capital Completes Previously Announced Shares for Services Issuance</v>
+      </c>
+      <c r="B257" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C257" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D257" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E257" t="str">
+        <v>https://www.newswire.com/news/spirit-blockchain-capital-completes-previously-announced-shares-for-services</v>
+      </c>
+      <c r="F257" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="str">
+        <v>Virtune AB (Publ) (“Virtune”) har genomfört den månatliga rebalanseringen för september 2026 av Virtune Crypto Top 10 Index ETP, Nordens första kryptoindex-ETP</v>
+      </c>
+      <c r="B258" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C258" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D258" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E258" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/03/3355737/0/sv/virtune-ab-publ-virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-september-2026-av-virtune-crypto-top-10-index-etp-nordens-f%C3%B6rsta-kryptoindex-etp.html</v>
+      </c>
+      <c r="F258" t="str">
+        <v>Stockholm, 4 september 2026 - Virtune meddelar idag att man har slutfört den månatliga rebalanseringen för Virtune Crypto Top 10 Index ETP, noterad på Nasdaq Stockholm för både SEK-varianten (ISIN-kod SE0020052207, tickernamn VIR10SEK) och EUR-varianten (ISIN-kod SE0020052215, tickernamn VIR10EUR).</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="str">
+        <v>Virtune AB (Publ) (“Virtune”) has completed the monthly rebalancing for September 2026 of its Virtune Crypto Top 10 Index ETP - the first crypto index ETP in the Nordics</v>
+      </c>
+      <c r="B259" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C259" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D259" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E259" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/03/3355737/0/en/virtune-ab-publ-virtune-has-completed-the-monthly-rebalancing-for-september-2026-of-its-virtune-crypto-top-10-index-etp-the-first-crypto-index-etp-in-the-nordics.html</v>
+      </c>
+      <c r="F259" t="str">
+        <v>Stockholm, 4th of September 2026 - Virtune today announces the completion of the monthly rebalancing for the Virtune Crypto Top 10 Index ETP, listed on Nasdaq Stockholm for both the SEK-denominated (ISIN code SE0020052207, ticker name VIR10SEK) and the EUR-denominated (ISIN code SE0020052215, ticker name VIR10EUR) ETP.</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="str">
+        <v>Cango Inc.'s AI Subsidiary, EcoHash, Announces Operational Milestones: Completes Dedicated AI Infrastructure Modification at Georgia Facility and Begins Commercial GPU Compute Services Using First Batch of GPU Servers</v>
+      </c>
+      <c r="B260" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C260" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D260" t="str">
+        <v>Finance, Crypto, AI, SaaS, Energy</v>
+      </c>
+      <c r="E260" t="str">
+        <v>https://www.prnewswire.com/news-releases/cango-incs-ai-subsidiary-ecohash-announces-operational-milestones-completes-dedicated-ai-infrastructure-modification-at-georgia-facility-and-begins-commercial-gpu-compute-services-using-first-batch-of-gpu-servers-302868744.html</v>
+      </c>
+      <c r="F260" t="str">
+        <v>DALLAS, Sept. 3, 2026 /PRNewswire/ -- Cango Inc. (NYSE: CANG) ("Cango" or the "Company"), a leading Bitcoin miner leveraging its global operations to develop an integrated energy and AI compute platform, today announced that its high-performance computing (HPC) and AI inference...</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="str">
+        <v>Hyperscale Data Executive Chairman Issues Letter to Stockholders</v>
+      </c>
+      <c r="B261" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C261" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D261" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E261" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-executive-chairman-issues-letter-to-stockholders-302868398.html</v>
+      </c>
+      <c r="F261" t="str">
+        <v>LAS VEGAS, Sept. 3, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today issued the following letter to its stockholders from its Founder and Executive...</v>
+      </c>
+    </row>
+    <row r="262" xml:space="preserve">
+      <c r="A262" t="str">
+        <v>Xunce Technology Launches TokenCloud, Redefining the Value of Computing Power Through Full-Chain AI Infrastructure and Securing a Leading Position in the Token Economy Era</v>
+      </c>
+      <c r="B262" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C262" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D262" t="str">
+        <v>Crypto, AI, SaaS, Real Estate, Energy</v>
+      </c>
+      <c r="E262" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109762/</v>
+      </c>
+      <c r="F262" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 3, 2026 - (ACN Newswire) - On September 3, Xunce Technology (3317.HK) officially launched the TokenCloud all-in-one AI model training and deployment computing power platform. As the hardware resources and infrastructure that facilitate the conversion of data resources into tokens, TokenCloud builds a four-tier, synergistic ecosystem based on heterogeneous computing devices, powered by mainstream algorithmic models, fueled by multi-source internal and external data, and serving vertical industry clients. It is dedicated to establishing a full-chain value pathway from data to tokens, enabling every piece of data to securely and efficiently unlock its intelligent value, and helping industries across the board transform data resources into genuine AI productivity.
+The launch of TokenCloud marks Xunce Technology’s formal establishment of a full-chain product closed-loop encompassing “computing power—data—tokens—models—applications.” This achievement signifies a leap from a “digital foundation” to an “AI productivity platform,” securing a strategic vantage point in the token economy era while providing the industry with a model for AI infrastructure that bridges the entire “data-to-token” value chain.
+Building a Scenario-Driven, End-to-End Closed Loop to Provide Out-of-the-Box AI Infrastructure
+As enterprise AI applications shift from “proof of technical feasibility” to “competition in engineering efficiency,” systemic challenges—such as computing power shortages, difficulties in model selection, hardware compatibility issues, challenges in optimized deployment, and significant security concerns—are becoming the biggest bottlenecks hindering AI implementation.
+TokenCloud was created precisely to address these pain points. Positioned as the core “hardware and energy foundation” at the upstream of the token industry chain, it adheres to the principle of “ensuring every unit of computing power precisely serves every enterprise AI scenario.” It has built a complete closed-loop process spanning “scenario identification → model selection → hardware matching → training optimization → secure delivery.” Based on business scenarios and tasks, it intelligently recommends the optimal model and matches it with the most suitable hardware. It then uses distillation optimization to enable lightweight, “specialized” models to achieve accelerated inference with high accuracy, all the way through to secure delivery. With each step seamlessly linked, it provides enterprise customers with out-of-the-box AI infrastructure.
+In terms of product design, TokenCloud adopts a “full-chain visualization” philosophy, integrating the previously disparate processes of model selection, computing power configuration, security management, and cost assessment in AI deployment into a unified decision-making platform. Comprising five core modules—solution selection, model distillation, data security management, computing power acceleration, and computing resource management—this platform shifts enterprise AI deployment from “rule-of-thumb” approaches to “data-driven decision-making.” It ensures that the return on investment for every computing power allocation is clearly quantifiable, achieving a dynamic balance among performance, cost, and security.
+Four Core Capabilities Build Competitive Barriers and Enable Deep Synergy Between Models and Computing Power
+The actual value of a token is determined by four key metrics: first-character latency, generation speed, concurrent processing capacity, and service stability. Through Hardware-Software Co-Optimization, TokenCloud enables the large-scale supply of high-quality tokens—ensuring that every piece of data unleashes its maximum token value through the optimal combination of models and hardware.
+Specifically, TokenCloud has established industry-leading technological barriers through four core capabilities: a heterogeneous hardware platform, Cloud-Edge Collaboration Architecture, model evaluation and optimization, and secure isolation:
+Heterogeneous Hardware Platform—Integrates diverse computing resources such as GPUs, NPUs, FPGAs, and CPUs to enable unified management and intelligent scheduling across architectures. It supports full-scenario coverage ranging from hundreds to tens of thousands of cards, abstracting underlying, disparate hardware resources into unified computing units.
+Cloud-Edge Synergy Architecture—Establishes a hybrid deployment model combining “cloud computing power and on-premises computing power,” enabling elastic scaling to handle large-scale training and high-concurrency inference while ensuring that enterprises’ raw data remains within secure domains. This allows enterprises to enjoy cloud computing power while maintaining full data sovereignty at all times.
+Model Evaluation and Optimization System—Establishes a comprehensive evaluation framework covering foundational capabilities, scenario adaptation, engineering optimization, and ecosystem value. It supports task-specific distillation optimization, transferring the core capabilities of large models to lightweight scenario-specific models, thereby significantly reducing inference latency and hardware costs while maintaining high accuracy.
+Of particular importance is computing power acceleration—while chip computing power continues to rise, actual effective throughput remains far below theoretical peak values. Through end-to-end acceleration capabilities, TokenCloud significantly reduces first-token latency and enhances concurrent processing capacity, transforming acceleration cards from “waiting for computation” to “continuous computation.” This enables enterprises to support larger business volumes without additional hardware, achieving the optimal balance between accuracy, speed, cost, and deployment efficiency, and enabling the large-scale supply of high-quality tokens.
+Security Isolation Mechanism—We build a multi-layered security protection system where data visibility is tiered and data flow is fully traceable throughout its entire journey. Highly sensitive data is 100% locked within the enterprise’s local security domain, with a three-pronged approach combining multi-tenant isolation, encrypted transmission, and access control.
+Unlike simple computing power rental platforms or model service platforms on the market, TokenCloud achieves deep synergy between models and computing power—the platform centrally determines the degree of model distillation and the hardware for deployment, ensuring the optimal balance of accuracy, speed, cost, and efficiency. It provides enterprise customers with a comprehensive, one-stop service solution—from model selection and hardware matching to distillation optimization—covering the entire “computing power—data—Token—model—application” chain to accelerate the implementation of enterprise AI.
+Software and Hardware Synergy Closes the Full-Path Loop; Full-Stack AI Products Accelerate Industry Adoption
+The launch of TokenCloud has enabled Xunce Technology’s full-path product ecosystem to form a complete commercial loop. Previously, the company had introduced the world’s first TokenOS operating system; the two systems have clearly defined roles and operate in synergy.
+TokenOS focuses on data capabilities, transforming enterprises’ multi-source, heterogeneous data into standardized scenario-based Tokens in real time, thereby addressing the issue of “data usability.” TokenCloud focuses on model training and deployment, as well as “data + model” integration capabilities. It integrates computing power scheduling, model inference optimization, and the refinement, tuning, and orchestration of enterprise-level small models, bridging the entire chain from data ingestion to application deployment and providing hardware service support for Token generation.
+Through this synergy between software and hardware, combined with the underlying AIDP data resource processing service system and the top-level TokenRouters model outcomes service and scenario integration and exchange center, the two solutions together form a complete “computing power—data—Token—model—application” closed-loop ecosystem. This enables enterprises to significantly reduce deployment costs and improve matching efficiency through the synergy of computing power, data, and models. Xunce Technology has also undergone a comprehensive upgrade from an AI real-time data infrastructure service provider to an integrated AI-to-B infrastructure service provider.
+Furthermore, Xunce Technology has partnered with multiple domestic GPU manufacturers to focus on the integration of “computing power and data.” As the localization of the full AI stack enters the stage of systematic engineering optimization, TokenCloud has become a key hub connecting domestic heterogeneous computing power with enterprise AI applications, offering significant strategic value within the ecosystem.
+Currently, the company has expanded into eleven high-value industries, including finance, telecommunications, power, energy, high-end manufacturing, biomedicine, robotics training, commercial space, urban operations, the low-altitude economy, and smart vehicles. In the first half of 2026, the Token business model was successfully implemented in high-value scenarios such as biomedicine, energy dispatch, and industrial quality inspection, laying the groundwork for cross-industry replication.
+The ultimate goal of computing power is not to simply stack chips, but to ensure that every piece of data can be securely and efficiently converted into token value. As AI transitions from the “model competition” phase to the “deployment competition” phase, enterprises need not isolated computing power or isolated models, but rather an integrated infrastructure capable of combining computing power, data, and models to truly adapt to enterprise business scenarios. Positioned as an integrated AI infrastructure, TokenCloud enables computing power to serve models, models to serve scenarios, and scenarios to generate value, thereby laying a solid computing power foundation for the AI transformation of China’s myriad industries.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="str">
+        <v>Virtune Lists Virtune Chainlink ETP on the Warsaw Stock Exchange</v>
+      </c>
+      <c r="B263" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C263" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D263" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E263" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/03/3355670/0/en/virtune-lists-virtune-chainlink-etp-on-the-warsaw-stock-exchange.html</v>
+      </c>
+      <c r="F263" t="str">
+        <v>Warsaw, September 3, 2026 - Virtune, the Swedish regulated crypto asset manager, today announces the listing of the Virtune Chainlink ETP on the Warsaw Stock Exchange (GPW), marking its seventh listing in Poland.</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="str">
+        <v>Aurra Markets Receives 'Most Transparent Broker' Award in Mumbai</v>
+      </c>
+      <c r="B264" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="C264" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D264" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E264" t="str">
+        <v>https://www.prnewswire.com/news-releases/aurra-markets-receives-most-transparent-broker-award-in-mumbai-302868741.html</v>
+      </c>
+      <c r="F264" t="str">
+        <v>Aurra Markets wins the 'Most Transparent Broker' award at Money Expo Mumbai 2026. Read about our MT5 infrastructure and Aurra Wallet. MUMBAI, India, Sept. 3, 2026 /PRNewswire/ -- Aurra Markets Wins 'Most Transparent Broker' Award at Money Expo Mumbai Aurra Markets, a multi-asset CFD...</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="str">
+        <v>Secure Blockchain Sells Delivery Trust(R) Business</v>
+      </c>
+      <c r="B265" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C265" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D265" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E265" t="str">
+        <v>https://pr-inside.com/secure-blockchain-sells-delivery-trust-r-business-r5218733.htm</v>
+      </c>
+      <c r="F265" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / September 2, 2026 / Secure Blockchain Development Corp. (the "Company" or "Secure Blockchain") (TSXV:ID) further to its news release dated August 18, 2026, today announced the closing of the sale of Delivery Trust®, the Company's cybersecurity platform providing secure email communications operated by its wholly owned subsidiary, Identillect Technologies, Inc., to Caryco Tech, Inc. ("Caryco"), an arm's length party, for a purchase price of US$441,507. Up to an additional US$87,913 in proceeds is payable by Caryco to the Company subject to certain ongoing customer revenue metrics over the nine months following closing. On closing, ..</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="str">
+        <v>Qapture Investments Establishes Investment Manager and Acquires Hermetik Trading's DeFi Strategies; Appoints Brendan MacNeil as Head of DeFi</v>
+      </c>
+      <c r="B266" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C266" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D266" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E266" t="str">
+        <v>https://www.prnewswire.com/news-releases/qapture-investments-establishes-investment-manager-and-acquires-hermetik-tradings-defi-strategies-appoints-brendan-macneil-as-head-of-defi-302868047.html</v>
+      </c>
+      <c r="F266" t="str">
+        <v>HAMILTON, Bermuda, Sept. 2, 2026 /PRNewswire/ -- Qapture Investments, a Bermuda-based investment manager led by Frederick Pye, founder of 3iQ Corp, today announced the completion of two strategic transactions: the acquisition of Flammarion Partners Ltd., a British Virgin Islands Approved...</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="str">
+        <v>Virtune AB (Publ) (“Virtune”) har genomfört den månatliga rebalanseringen för september 2026 av Virtune Crypto Altcoin Index ETP</v>
+      </c>
+      <c r="B267" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C267" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D267" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E267" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3355411/0/sv/virtune-ab-publ-virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-september-2026-av-virtune-crypto-altcoin-index-etp.html</v>
+      </c>
+      <c r="F267" t="str">
+        <v>Stockholm, 2 september 2026 – Virtune meddelar idag att man har slutfört den månatliga rebalanseringen av Virtune Crypto Altcoin Index ETP, noterad på Nasdaq Stockholm, Nasdaq Helsinki, Xetra och Warsaw Stock Exchange (ISIN-kod SE0023260716).</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="str">
+        <v>Virtune AB (Publ) (“Virtune”) has completed the monthly rebalancing for September 2026 of its Virtune Crypto Altcoin Index ETP</v>
+      </c>
+      <c r="B268" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C268" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D268" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E268" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3355411/0/en/virtune-ab-publ-virtune-has-completed-the-monthly-rebalancing-for-september-2026-of-its-virtune-crypto-altcoin-index-etp.html</v>
+      </c>
+      <c r="F268" t="str">
+        <v>Stockholm, 2nd of September 2026 – Virtune AB (Publ) (“Virtune”) today announces that it has completed the monthly rebalancing of the Virtune Crypto Altcoin Index ETP, listed on Nasdaq Stockholm, Nasdaq Helsinki, Xetra and Warsaw Stock Exchange (ISIN code SE0023260716).</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="str">
+        <v>Virtune AB (Publ) („Virtune“) hat die monatliche Neugewichtung für September 2026 des Virtune Crypto Altcoin Index ETPs durchgeführt</v>
+      </c>
+      <c r="B269" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C269" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D269" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E269" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3355411/0/de/virtune-ab-publ-virtune-hat-die-monatliche-neugewichtung-f%C3%BCr-september-2026-des-virtune-crypto-altcoin-index-etps-durchgef%C3%BChrt.html</v>
+      </c>
+      <c r="F269" t="str">
+        <v>Stockholm, 2. September 2026 - Virtune gab heute bekannt, dass die monatliche Neugewichtung des Virtune Crypto Altcoin Index ETPs abgeschlossen wurde. Das Produkt ist an der Deutschen Börse Xetra, Nasdaq Stockholm, Nasdaq Helsinki und Warsaw Stock Exchange gelistet (ISIN: SE0023260716).</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="str">
+        <v>Virtune AB (Publ) („Virtune”) zakończyła miesięczny rebalancing za wrzesień 2026 r. dla Virtune Crypto Altcoin Index ETP</v>
+      </c>
+      <c r="B270" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C270" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D270" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E270" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/02/3355411/0/pl/virtune-ab-publ-virtune-zako%C5%84czy%C5%82a-miesi%C4%99czny-rebalancing-za-wrzesie%C5%84-2026-r-dla-virtune-crypto-altcoin-index-etp.html</v>
+      </c>
+      <c r="F270" t="str">
+        <v>Sztokholm, 2 września 2026 r. – Virtune AB (Publ) („Virtune”) informuje dziś o zakończeniu miesięcznego rebalancingu produktu Virtune Crypto Altcoin Index ETP, notowanego na Nasdaq Stockholm, Nasdaq Helsinki, Xetra oraz Giełdzie Papierów Wartościowych w Warszawie (kod ISIN: SE0023260716).</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="str">
+        <v>Hyperscale Data Has Ceased Bitcoin Mining Operations in Michigan as It Fulfills the Requirements of the AI Data Center Master Services Agreement Expected to be Worth Approximately $1.2 Billion</v>
+      </c>
+      <c r="B271" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C271" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D271" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E271" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-has-ceased-bitcoin-mining-operations-in-michigan-as-it-fulfills-the-requirements-of-the-ai-data-center-master-services-agreement-expected-to-be-worth-approximately-1-2-billion-302867149.html</v>
+      </c>
+      <c r="F271" t="str">
+        <v>Master Services Agreement Has Expansion Potential of up to Approximately $3 Billion Using Approximately 20% of the Potential 340 Megawatts of Total Eventual Power Capacity at the Michigan Data Center LAS VEGAS, Sept. 2, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an...</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="str">
+        <v>RETRANSMISSION: Prospect Markets Executes Definitive Agreement with Crypto.com, Targeting U.S. Market Exceeding $1 Trillion in Annual Trading Volume</v>
+      </c>
+      <c r="B272" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C272" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D272" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E272" t="str">
+        <v>https://www.newsfilecorp.com/release/312545/RETRANSMISSION-Prospect-Markets-Executes-Definitive-Agreement-with-Crypto.com-Targeting-U.S.-Market-Exceeding-1-Trillion-in-Annual-Trading-Volume</v>
+      </c>
+      <c r="F272" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 2, 2026) - Prospect Prediction Markets Inc. (TSXV: MKT) (OTCQB: MKTSF) (FSE: DEP) ("Prospect Markets" or the "Company") is pleased to announce that its indirect wholly-owned subsidiary, Prospect Brokerage USA LLC ("Prospect Brokerage"), has executed a definitive agreement (the "Agreement") with OG Prediction Markets and Crypto.com | Derivatives North America ("CDNA") to launch an event-based prediction markets offering, initially in the...</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="str">
+        <v>Interoperability and Trust Key to AI Commerce: Alipay+ and S&amp;P Global Report</v>
+      </c>
+      <c r="B273" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C273" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D273" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E273" t="str">
+        <v>https://finance.yahoo.com/technology/ai/articles/interoperability-trust-key-ai-commerce-063300195.html</v>
+      </c>
+      <c r="F273" t="str">
+        <v>SINGAPORE, September 02, 2026--A new report by Alipay+, the unified wallet gateway of Ant International, in partnership with S&amp;P Global, reveals a growing "commerce digitalisation gap", with people increasingly expecting seamless mobile payments and intelligent digital assistance, yet friction – from inconsistent payment acceptance to trust in AI – still define their experience.</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass sich der ETH-Bestand auf 5,90 Millionen Token beläuft und die Gesamtbestände an Kryptowährungen sowie an Barmitteln 15,6 Milliarden US-Dollar betragen</v>
+      </c>
+      <c r="B274" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C274" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D274" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E274" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-sich-der-eth-bestand-auf-5-90-millionen-token-belauft-und-die-gesamtbestande-an-kryptowahrungen-sowie-an-barmitteln-15-6-milliarden-us-dollar-betragen-302867227.html</v>
+      </c>
+      <c r="F274" t="str">
+        <v>Bitmine hält 4,9 % des gesamten ETH-Umlaufs von 120,7 Millionen Bitmine hat in nur 15 Monaten bereits 98 % des Weges zur „Alchemie der 5 %" zurückgelegt ETH ist bislang die Anlageklasse mit der besten Wertentwicklung im 3. Quartal 2026 und übertrifft den S&amp;P 500 um 5.430 Basispunkte...</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annonce que ses avoirs en ETH (Ethereum) s'élèvent à 5,90 millions de jetons, et que le total de ses avoirs en cryptomonnaies et en liquidités atteint 15,6 milliards de dollars</v>
+      </c>
+      <c r="B275" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C275" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D275" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E275" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annonce-que-ses-avoirs-en-eth-ethereum-selevent-a-5-90-millions-de-jetons-et-que-le-total-de-ses-avoirs-en-cryptomonnaies-et-en-liquidites-atteint-15-6-milliards-de-dollars-302867214.html</v>
+      </c>
+      <c r="F275" t="str">
+        <v>Bitmine possède 4,9 % de l'offre totale de pièces d'ETH, qui s'élève à 120,7 millions. Bitmine a parcouru 98 % du chemin menant à l'« Alchimie des 5 % » en seulement 15 mois L'ETH est l'actif macroéconomique le plus performant du troisième trimestre 2026 à ce jour, devançant l'indice S&amp;P...</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="str">
+        <v>Boomi Delivers the Critical Infrastructure That Brings Control to Enterprise AI</v>
+      </c>
+      <c r="B276" t="str">
+        <v>2026-09-02</v>
+      </c>
+      <c r="C276" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D276" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E276" t="str">
+        <v>https://finance.yahoo.com/technology/ai/articles/boomi-delivers-critical-infrastructure-brings-010000936.html</v>
+      </c>
+      <c r="F276" t="str">
+        <v>CONSHOHOCKEN, Pa. &amp; SYDNEY, September 02, 2026--Govern AI agents, optimize token spend, and mitigate security risk to operationalize AI at scale</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="str">
+        <v>LANELLE JONES INVESTMENTS launches Crypto Jones DEX for multi-network trading</v>
+      </c>
+      <c r="B277" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C277" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D277" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E277" t="str">
+        <v>https://pressreleasenews.org/pressroom/lanelle-jones-investments-launches-crypto-jones-dex-for-multi-network-trading</v>
+      </c>
+      <c r="F277" t="str">
+        <v>LANELLE JONES INVESTMENTS announces the launch of Crypto Jones DEX, a versatile exchange platform for trading crypto and real-world assets across multiple EVM-compatible networks, featuring gasless swaps.</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="str">
+        <v>Crypto Jones DEX Launches with Gasless Swaps and RWA Support Across Multiple Networks</v>
+      </c>
+      <c r="B278" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C278" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D278" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E278" t="str">
+        <v>https://pressreleasenews.org/pressroom/crypto-jones-dex-launches-with-gasless-swaps-and-rwa-support-across-multiple-networks</v>
+      </c>
+      <c r="F278" t="str">
+        <v>LANELLE JONES INVESTMENTS launches Crypto Jones DEX, a multi-network decentralized exchange with gasless swaps and support for tokenized real-world assets, including a deployment of MARKETCOIN tokens on Arbitrum.</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="str">
+        <v>Introducing agentic video understanding with Gemini</v>
+      </c>
+      <c r="B279" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C279" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D279" t="str">
+        <v>Crypto, Media</v>
+      </c>
+      <c r="E279" t="str">
+        <v>https://blog.google/innovation-and-ai/models-and-research/gemini-models/introducing-agentic-video-in-gemini/</v>
+      </c>
+      <c r="F279" t="str">
+        <v>We’re launching agentic video understanding across our latest Gemini models for improved accuracy and lower costs and token usage.</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="str">
+        <v>BitcoinIRA Expands Beyond Retirement With Freedom Accounts</v>
+      </c>
+      <c r="B280" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C280" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D280" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E280" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitcoinira-expands-beyond-retirement-with-freedom-accounts-302866584.html</v>
+      </c>
+      <c r="F280" t="str">
+        <v>New taxable investing accounts give BitcoinIRA clients more flexibility to invest in cryptocurrency beyond IRA limits, transfer digital assets in-kind, access staking rewards and Crypto Bundles, and manage retirement and non-retirement assets from one platform. LAS VEGAS, Sept. 1, 2026...</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="str">
+        <v>S&amp;amp;P Dow Jones Indices and Kaiko Introduce S&amp;amp;P Kaiko Digital Asset Indices</v>
+      </c>
+      <c r="B281" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C281" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D281" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E281" t="str">
+        <v>https://www.prnewswire.com/news-releases/sp-dow-jones-indices-and-kaiko-introduce-sp-kaiko-digital-asset-indices-302866449.html</v>
+      </c>
+      <c r="F281" t="str">
+        <v>New co-branded suite brings both companies' crypto index offerings onto a single platform NEW YORK, Sept. 1, 2026 /PRNewswire/ -- S&amp;P Dow Jones Indices ("S&amp;P DJI"), the world's leading index provider and Kaiko, the global independent leader in digital asset market data, indices, and data...</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="str">
+        <v>TON Strategy Company Highlights TON Upgrade Establishing Network-Level Infrastructure for Telegram’s Native Gram Wallet</v>
+      </c>
+      <c r="B282" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C282" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D282" t="str">
+        <v>Finance, Crypto, Retail</v>
+      </c>
+      <c r="E282" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354144/0/en/ton-strategy-company-highlights-ton-upgrade-establishing-network-level-infrastructure-for-telegram-s-native-gram-wallet.html</v>
+      </c>
+      <c r="F282" t="str">
+        <v>LAS VEGAS, Sept. 01, 2026 (GLOBE NEWSWIRE) -- TON Strategy Company (“ TON Strategy” or the “Company”) (Nasdaq: TONX) , a digital asset treasury company dedicated to supporting The Open Network ("TON") ecosystem, voted in favor of two TON network upgrades, Config -123 and Config 30, supporting continued development of the network’s consumer infrastructure and performance.</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="str">
+        <v>Prospect Markets Executes Definitive Agreement with Crypto.com, Targeting U.S. Market Exceeding $1 Trillion in Annual Trading Volume</v>
+      </c>
+      <c r="B283" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C283" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D283" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E283" t="str">
+        <v>https://www.newsfilecorp.com/release/312344/Prospect-Markets-Executes-Definitive-Agreement-with-Crypto.com-Targeting-U.S.-Market-Exceeding-1-Trillion-in-Annual-Trading-Volume</v>
+      </c>
+      <c r="F283" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - Prospect Prediction Markets Inc. (TSXV: MKT) (OTCQB: MKTSF) (FSE: DEP) ("Prospect Markets" or the "Company") is pleased to announce that its indirect wholly-owned subsidiary, Prospect Brokerage USA LLC ("Prospect Brokerage"), has executed a definitive agreement (the "Agreement") with OG Prediction Markets and Crypto.com | Derivatives North America ("CDNA") to launch an event-based prediction markets offering, initially in the...</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="str">
+        <v>PPMI and Alipay+ Expand QR Ph for Cross-Border Commerce, Connecting Filipino Businesses with Global Consumers</v>
+      </c>
+      <c r="B284" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C284" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D284" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E284" t="str">
+        <v>https://finance.yahoo.com/small-business/articles/ppmi-alipay-expand-qr-ph-072500055.html</v>
+      </c>
+      <c r="F284" t="str">
+        <v>MANILA, Philippines, September 01, 2026--The Philippine Payments Management, Inc. (PPMI) and Ant International's unified wallet gateway, Alipay+, have officially enabled Alipay+ on QR Ph, seamlessly connecting the nation's digital payments ecosystem with global commerce. This milestone is in alignment with and supports the Bangko Sentral ng Pilipinas' (BSP) digital payments transformation goals.</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="str">
+        <v>Connecting Excellence Group PLC Announces First Acquisition Heads of ...</v>
+      </c>
+      <c r="B285" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C285" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D285" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E285" t="str">
+        <v>https://pr-inside.com/connecting-excellence-group-plc-announces-first-acquisition-heads-of-r5218153.htm</v>
+      </c>
+      <c r="F285" t="str">
+        <v>(PR-inside.com) Heads of Terms signed for first recruitment company acquisition and Trading Update Proposed recruitment acquisition with revenue of c.£1.79m and EBITDA of £431,000 in the twelve months to 30 June 2026 - for a net cash outflow of approximately £150,000 on completion Trading update - the Group's flagship operating company, Spencer Riley, grew revenue by 20.6% to c.£1.84m in the twelve months to 30 June 2026 LONDON, UK / ACCESS Newswire / September 1, 2026 / Connecting Excellence Group Plc (AQSE:XCE)(OTCQB:XCELF), the international executive recruitment group with a long-term, ambitious and disciplined Bitcoin (BTC) treasury strategy, announces that it has entered into binding ..</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="str">
+        <v>Connecting Excellence Group PLC Announces Treasury up By 10 BTC to ...</v>
+      </c>
+      <c r="B286" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C286" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D286" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E286" t="str">
+        <v>https://pr-inside.com/connecting-excellence-group-plc-announces-treasury-up-by-10-btc-to-r5218151.htm</v>
+      </c>
+      <c r="F286" t="str">
+        <v>(PR-inside.com) Subscriptions raising £655,999 and Bitcoin treasury increased to 72.941 BTC Investment of a further 10 Bitcoin by strategic investor Adam Back, alongside further subscriptions, raising £655,999 in aggregate and increasing XCE's Bitcoin treasury to 72.941 BTC LONDON, UK / ACCESS Newswire / September 1, 2026 / Connecting Excellence Group Plc (AQSE:XCE)(OTCQB:XCELF), the international executive recruitment group with a long-term, ambitious and disciplined Bitcoin (BTC) treasury strategy, announces that Adam Back, an existing key strategic investor, has agreed to subscribe for new ordinary shares of £0.0001 each ("Ordinary Shares") in the Company through the transfer of 10 BTC to XCE (the "Back Subscription"), ..</v>
+      </c>
+    </row>
+    <row r="287" xml:space="preserve">
+      <c r="A287" t="str">
+        <v>JF SmartInvest Holdings Ltd Announces 2026 Interim Results</v>
+      </c>
+      <c r="B287" t="str">
+        <v>2026-09-01</v>
+      </c>
+      <c r="C287" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D287" t="str">
+        <v>Finance, Crypto, AI, SaaS, Automotive, Media, Education</v>
+      </c>
+      <c r="E287" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/109666/</v>
+      </c>
+      <c r="F287" t="str" xml:space="preserve">
+        <v xml:space="preserve">HIGHLIGHTS:
+- Gross billings amounted to approximately RMB1,679.8 million, representing a slight decrease of 1.5% from approximately RMB1,705.4 million in the Corresponding Period, with business fundamentals remaining robust.
+- Total revenue was approximately RMB1,290.0 million, and profit attributable to Shareholders was approximately RMB32.3 million.
+- As of the end of the Reporting Period, the balance of contract liabilities was approximately RMB1,889.4 million, which will primarily be recognized as revenue for 2026 and 2027.
+HONG KONG, Sep 1, 2026 - (ACN Newswire) - 31 August, JF SmartInvest Holdings Ltd (the "Company”; together with its subsidiaries, the "Group" or "We") announces its unaudited interim results for the six months ended 30 June 2026 (the "first half of 2026" or the "Reporting Period").
+Sound Financial Performance with Contract Liabilities Rise Sharply to Support Future Performance
+During the Reporting Period, under the dual-driver strategy of “technology + investment research”, the Group continued to advance product innovation, AI application and investment research capabilities, maintaining a stable development momentum. Gross billings amounted to approximately RMB1,679.8 million, representing a slight decrease of approximately 1.5% from the Corresponding Period in 2025. Total revenue was approximately RMB1,290.0 million, the non-HKFRS adjusted profit for the period (i.e. excluding the share-based compensation expense) amounted to approximately RMB113.7 million, the profit for the period was approximately RMB31.9 million, and the profit attributable to Shareholders was approximately RMB32.3 million. The changes in revenue and profit were primarily because the majority of orders during the Reporting Period were derived from repurchases by existing customers, and the provision of services for most of these orders had not yet commenced. Such order amounts are expected to be gradually recognized as revenue in subsequent reporting periods upon the commencement of services. 
+As of the end of the Reporting Period, the balance of contract liabilities amounted to approximately RMB1,889.4 million, representing a substantial year-on-year increase of approximately 133.6%. These contract liabilities will primarily be recognized as revenue for 2026 and 2027, providing solid support for subsequent performance.
+Leveraging its sound financial position and ample cash reserves, the Group consistently places great emphasis on Shareholder returns. During the Reporting Period, it repurchased a total of 4,440,800 Shares at an aggregate consideration of approximately HK$134 million, fully demonstrating the management’s confidence in the Company’s long-term development prospects.
+Overseas Business Breakthrough and Globalizations Advancement
+During the Reporting Period, the Group continued to deepen its strategy of “diversifying product layout domestically + exploring business overseas”. In terms of overseas business, the Group completed the strategic acquisitions of entities including Forthright Securities and Forthright Capital (collectively referred to as “Forthright”) in January 2026. The Group established “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as its core engines, and adopted a dual-track approach to serve mass and private wealth clients by integrating online efficiency with offline trust, advancing various business integrations and infrastructure development in an orderly manner.
+Since the beginning of 2026, Forthright SmartInvest App successively launched batch trading functions for US stocks and Hong Kong stocks, with core functions such as AI assistant, AI stock diagnosis, intelligent stock selection, and AI account analysis deeply integrated into usage scenarios. The Forthright AI Stock Machine was officially launched in July 2026. The flagship store located in Sheung Wan, Hong Kong, has been put into operation, reaching a broader customer base through pop-up stores and shopping mall events. In terms of licences and qualifications, Forthright have been approved by the SFC for the addition of virtual asset-related service qualifications, and virtual asset dealing services were launched in July 2026, forming a full-chain service capability covering virtual asset dealing, investment advisory, and asset management.
+AI Agent Full-Stack AI Technology System Empowers as Intelligent Investment Advisory Services Enter the Application Stage
+With “AI+” as its core, the Group focused on the three major pillars of multi-agents, large models, and high-quality financial data to establish a full-stack AI product system, driving the paradigm shift in AI capabilities from “tool-based applications” to an “agent ecosystem”. During the Reporting Period, the number of FinSphere AI Agent users increased by approximately 50.9% year-on-year, with the number of effective interactions reaching 20.335 million, representing a year-on-year increase of approximately 50.5%. The To-C AI Q&amp;A token consumption reached approximately 254.3 billion, roughly 8 times the level in the Corresponding Period, signalling that intelligent investment advisory services have entered the phase of large-scale application. In August 2026, FinSphere AI Agent was officially integrated into Tencent WorkBuddy and Alibaba Qwen Platform, becoming an officially certified securities domain expert on the platforms.
+In the first half of the year, the Group continued to drive the deep integration of AI technologies with specific business scenarios and product service workflows, extending AI capabilities from single-point products to the full business matrix. The Group concurrently upgraded “AI Xiaojiu Steward”, launching features including AI stock diagnosis, AI stock selection, AI stock monitoring, and AI post-investment review; Decision Master upgraded its exclusive Q&amp;A intelligent agent “AI Xiaoce”; and Forthright SmartInvest App launched exclusive functions such as AI account diagnosis and AI position analysis. During the Period, the Group also launched the digital employee assistant “AIX” and built an AI content centre reaching 3.109 million users, processing a daily average of approximately 1.5 million customer messages. Research and development expenses for the Reporting Period amounted to approximately RMB167.1 million (representing approximately 13.0% of revenue), with 657 R&amp;D personnel. As of the end of the Reporting Period, the Group had 167 software copyrights and patents, representing a year-on-year increase of 28.
+Upgrading Product Matrix with AI and Quantitative Capabilities
+In the first half of 2026, the Group continued to deepen its diversified product strategy, and the synergistic effects of its multi-level product system gradually emerged. The VIP products steadily iterated around “AI + Quantitative”, launching the Xingtou Quantitative Platform and introducing multiple quantitative indicators such as the Sentiment Barometer , as well as 6 AI quantitative strategy portfolios. Decision Master launched the “Premium Version”, achieving an upgrade from delivery of viewpoints and content to full-process decision-making support, with AI services covering approximately 55% of active users during the Reporting Period. The Enjoy-Stock Pad launched the new-generation “Intelligent Navigation Edition”, covering six core AI functions. Jiuyao Stocks continuously enriched its small-denomination product matrix, with the AI upgrade coverage rate of its products reaching 43%. Star-tier Services created a closed-loop ecosystem of “tools-services-trading”, continuously enriched premium functional modules. Through its tiered product matrix, the Group precisely addressed the differentiated needs of investors ranging from entry-level to advanced users.
+The enhancement of product capabilities directly drove steady growth in user scale and operational performance. During the Reporting Period, the number of paying users reached 462,217. The Group operated approximately 1,180 accounts on different internet platforms, attracting over 73 million followers. Monthly active users of SmartInvest App increased by approximately 15% year-on-year, with a 30-day retention rate exceeding 60%. Service quality improved simultaneously, with the refund rate for VIP products further optimized to approximately 19.8%, representing a decrease of 4.8 percentage points from the Corresponding Period, and user satisfaction steadily increased.
+Deepening Investment Research with Breakthroughs in Density and Depth
+The Group continuously deepened its “1 research institute and N business lines” investment research system, with JF Financial Research Institute as the core. It adhered to the “buyer-side investment advisory” philosophy and combined AI technology for service efficiency enhancement. This empowered user service scenarios, product capability optimization, and employees” professional standards. During the Reporting Period, the institute cumulatively conducted 336 research sessions on listed companies, representing a year-on-year increase of approximately 270 sessions. It also undertook on-site visits to more than 20 cities nationwide, covering more than 10 trending industries including biomedical science, mechanical equipment, and electronic semiconductors.
+Concurrently, the institute newly established a quantitative research team, supported by a supercomputing system and a quantitative factor library covering A-shares and ETFs. The quantitative products have been incorporated into the VIP business service system. As of the end of the Reporting Pemachinriod, the Group had 625 employees who possessed qualifications for securities investment advisors and 2,745 employees who possessed qualifications for securities practitioners. Adopting postdoctoral cultivation as a long-term talent strategy, the Group continuously enhances its competitiveness in investment research.
+Future Outlook
+The chairman of the Board and chief executive officer of JF SmartInvest Holdings Ltd, Mr. Chen Wenbin said: “In the first half of 2026, we consistently adhered to the dual-driver strategy of “technology + investment research”, and our overall development remained robust. During the Reporting Period, gross billings remained generally stable year-on-year, and contract liabilities grew substantially, accumulating ample momentum for subsequent performance release. We successfully completed the strategic acquisitions of Forthright, achieving a key milestone in our overseas expansion. AI capabilities are accelerating their penetration across the entire product matrix, the “1+N” investment research system continues to deepen with significant improvements in research density and depth, and all strategic deployments have made substantial progress.
+Looking ahead, the Group will firmly implement its Group-wide AI technology strategy, driving the continuous evolution of AI capabilities from “tool-based applications” to an “agent ecosystem”. At the same time, we will deepen our globalization strategy, leveraging Forthright as platforms and taking “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as core engines to build a new generation of internet securities brokerage and cultivate a second growth curve. We will continue upgrading product functions, enriching our product matrix, and precisely addressing investors' diverse needs across all levels and markets. In addition, we will optimize our omni-domain traffic system to drive synergy between public and private channels, further strengthening user stickiness. We are committed to making investment and wealth management simpler and more professional, and enhancing the sense of happiness in investment and wealth management.”
+About JF SmartInvest Holdings Ltd (Stock Code: 9636)
+JF SmartInvest Holdings Ltd is a next-generation stock investing assistant, providing individual investors with equity investment tools, securities investment advisory, investor education and other services, with product offerings including Stock Navigator, Super Investor, Decision Master, Enjoy-Stock Pad, Jiuyao Stocks and Star-tier Services. Through the “Technology + Investment Research” model, the Company develops AI products such as FinSphere AI Agent based on artificial intelligence (AI) and big data technology, achieving innovative industry practices and scenario applications. Overseas, the Company conducts securities-related businesses in Hong Kong through licensed entities such as Forthright Securities and Forthright Capital. Taking “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as its core engines, the Company is committed to building a new generation of internet securities brokerage in the AI era.
+For enquiries, please contact:
+Financial PR (HK) Limited
+Email: ir@financialpr.hk
+Tel: 852 2610 0846
+Fax: 852 2610 0842
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="str">
+        <v>DeFi Development Corp. Announces Proposed Initial Public Offering of Variable Rate Series C Perpetual Preferred Stock</v>
+      </c>
+      <c r="B288" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C288" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D288" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E288" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353736/0/en/defi-development-corp-announces-proposed-initial-public-offering-of-variable-rate-series-c-perpetual-preferred-stock.html</v>
+      </c>
+      <c r="F288" t="str">
+        <v>BOCA RATON, FL, Aug. 31, 2026 (GLOBE NEWSWIRE) -- DeFi Development Corp. (Nasdaq: DFDV) (the “Company”), the first U.S. public company with a treasury strategy built around accumulating and compounding Solana (SOL), today announced that it intends to conduct an initial public offering registered under the Securities Act of 1933, as amended, of up to $20 million of shares of its Variable Rate Series C Perpetual Preferred Stock (the “CHAD Stock”). The Company also expects to grant the underwriter a 30-day option to purchase up to an additional 15% of the number of shares of CHAD Stock offered in the offering. The offering is subject to market and other conditions, and there can be no assurance as to whether or when the offering may be completed, or as to the actual size or terms of the offer</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="str">
+        <v>Cango Inc. Reports Second Quarter 2026 Unaudited Financial Results</v>
+      </c>
+      <c r="B289" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C289" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D289" t="str">
+        <v>Finance, Crypto, AI, SaaS, Energy</v>
+      </c>
+      <c r="E289" t="str">
+        <v>https://www.prnewswire.com/news-releases/cango-inc-reports-second-quarter-2026-unaudited-financial-results-302865031.html</v>
+      </c>
+      <c r="F289" t="str">
+        <v>DALLAS, Aug. 31, 2026 /PRNewswire/ -- Cango Inc. (NYSE: CANG) ("Cango" or the "Company"), a leading Bitcoin miner leveraging its global operations to develop an integrated energy and AI compute platform, today announced its unaudited financial results for the second quarter ended June 30,...</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le sue partecipazioni in ETH hanno raggiunto i 5,90 milioni di token e che il totale delle criptovalute e della liquidità detenute ammonta a 15,6 miliardi di dollari</v>
+      </c>
+      <c r="B290" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C290" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D290" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E290" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-sue-partecipazioni-in-eth-hanno-raggiunto-i-5-90-milioni-di-token-e-che-il-totale-delle-criptovalute-e-della-liquidita-detenute-ammonta-a-15-6-miliardi-di-dollari-302865295.html</v>
+      </c>
+      <c r="F290" t="str">
+        <v>Bitmine possiede il 4,9% dell'offerta totale di ETH, pari a 120,7 milioni di token Bitmine ha raggiunto il 98% dell'obiettivo "Alchimia del 5%" in soli 15 mesi ETH è l'asset macro con la migliore performance nel terzo trimestre del 2026, superando l'indice S&amp;P 500 di 5.430 punti base...</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="str">
+        <v>LBank Exchange Listed HAT (RobinWifHat)</v>
+      </c>
+      <c r="B291" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C291" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D291" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E291" t="str">
+        <v>https://www.newsfilecorp.com/release/312147/LBank-Exchange-Listed-HAT-RobinWifHat</v>
+      </c>
+      <c r="F291" t="str">
+        <v>Road Town, British Virgin Islands--(Newsfile Corp. - August 31, 2026) - LBank Exchange, a leading global cryptocurrency trading platform, listed HAT (RobinWifHat) at 5:00pm on August 28, 2026 (UTC).HAT (RobinWifHat) Listing BannerTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8831/312147_7ce5e3c14467d85d_001full.jpgUsers are able to access the trading pair at: https://www.lbank.com/trade/hat_usdt.About HAT (RobinWifHat)RobinWifHat is a meme token...</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="str">
+        <v>Amalfi Jets Announces Partnership With Keeta, Becoming The First Company To Deploy Keeta Wallet To Accept Cryptocurrency</v>
+      </c>
+      <c r="B292" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C292" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D292" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E292" t="str">
+        <v>https://www.prnewswire.com/news-releases/amalfi-jets-announces-partnership-with-keeta-becoming-the-first-company-to-deploy-keeta-wallet-to-accept-cryptocurrency-302865156.html</v>
+      </c>
+      <c r="F292" t="str">
+        <v>Creating a more seamless payment experience, the private aviation company continues to expand its offerings for the modern flyer. CALABASAS, Calif., Aug. 31, 2026 /PRNewswire/ -- Amalfi Jets, a leading global private aviation company known for its technology-forward approach, today...</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="str">
+        <v>tZERO and ICE Agree to Collaborate on Infrastructure for Public Tokenized Securities Markets, Including Licensing tZERO's Blockchain Patent Portfolio</v>
+      </c>
+      <c r="B293" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C293" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D293" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E293" t="str">
+        <v>https://www.newmediawire.com/news/tzero-and-ice-agree-to-collaborate-on-infrastructure-for-public-tokenized-securities-markets-including-licensing-tzero-s-blockchain-patent-portfolio-7089064</v>
+      </c>
+      <c r="F293" t="str">
+        <v>NEW YORK, NY - August 31, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. (“tZERO”), a leader in blockchain-powered financial infrastructure, and Intercontinental Exchange, Inc. (NYSE: ICE), one of the world's leading providers of financial market technology and data powering global capital markets, today announced a set of agreements to support tokenized securities markets. The firms agreed a Memorandum of Understanding (the “MOU”) regarding tZERO’s role as a premier design partner in developing digital transfer agent and broker-dealer infrastructure intended to support on-chain settlement of tokenized securities transactions on ICE’s upcoming NYSE-affiliated tokenized securities platform (the Digital Trading Platform). ICE has also agreed to make an investment in tZERO’s latest financing round</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="str">
+        <v>Virtune strengthens its presence in Poland by appointing Tomasz Wróbel as Country Manager</v>
+      </c>
+      <c r="B294" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C294" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D294" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E294" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353108/0/en/virtune-strengthens-its-presence-in-poland-by-appointing-tomasz-wr%C3%B3bel-as-country-manager.html</v>
+      </c>
+      <c r="F294" t="str">
+        <v>Warsaw, August 31, 2026 – Virtune, a leading Sweden-based regulated digital asset manager, is proud to announce that Tomasz Wróbel has been appointed Country Manager for Poland. This strategic hire marks an important step in Virtune’s continued European expansion and underscores the company’s commitment to making crypto investments accessible, secure, and transparent for both institutional and retail investors.</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="str">
+        <v>Hilbert Group Publishes Interim Report for The Second Quarter 2026</v>
+      </c>
+      <c r="B295" t="str">
+        <v>2026-08-31</v>
+      </c>
+      <c r="C295" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D295" t="str">
+        <v>Finance, Crypto, Media</v>
+      </c>
+      <c r="E295" t="str">
+        <v>https://pr-inside.com/hilbert-group-publishes-interim-report-for-the-second-quarter-r5217744.htm</v>
+      </c>
+      <c r="F295" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 31, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) The second quarter 2026 (compared to second quarter 2025) Revenues amounted to KSEK 3,679.7 (KSEK 46,224.2) Operating profit/loss (EBIT) totalled KSEK -36,324.4 (KSEK -18,068.2) Profit/loss for the period were KSEK -44,559.2 (KSEK -26,270.8) Earnings per share before and after dilution amounted to SEK -0.37 (SEK -0.36) Equity KSEK 33,928.7 (KSEK 6,755.5) Total assets KSEK 301,430.7 (KSEK 53,130.6) HILBERT GROUP FINANCIAL REPORTS CAN BE FOUND HERE. A VIDEO PRESENTATION OF THE Q2 2026 REPORT AND THE BUSINESS OUTLOOK FOR HILBERT GROUP CAN BE FOUND HERE. Highlights from the CEO's address: Investment performance resilient through a 26% first-half Bitcoin decline ..</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="str">
+        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television ...</v>
+      </c>
+      <c r="B296" t="str">
+        <v>2026-08-29</v>
+      </c>
+      <c r="C296" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D296" t="str">
+        <v>Finance, Crypto, AI, Media</v>
+      </c>
+      <c r="E296" t="str">
+        <v>https://pr-inside.com/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television-r5217321.htm</v>
+      </c>
+      <c r="F296" t="str">
+        <v>(PR-inside.com) The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / New to The Street today announced its latest nationally and internationally distributed business television program, broadcasting today at 6:30 PM EST on Bloomberg Television across the United States, Latin America, and the Middle East and North Africa (MENA). The program features in-depth interviews with executives leading innovative companies across streaming technology, blockchain-enabled commerce and artificial intelligence-powered security. The broadcast combines long-form executive interviews w</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="str">
+        <v>Bitcoin Treasury Corporation Reports Q2 2026 Financial Results</v>
+      </c>
+      <c r="B297" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C297" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D297" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E297" t="str">
+        <v>https://www.newsfilecorp.com/release/311990/Bitcoin-Treasury-Corporation-Reports-Q2-2026-Financial-Results</v>
+      </c>
+      <c r="F297" t="str">
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Bitcoin Treasury Corporation (TSXV: BTCT) (OTCQB: BTCFF) ("Bitcoin Treasury" or the "Company"), a Canadian Bitcoin-native company building shareholder value in Bitcoin, today announced that it has filed its financial results for the quarter ended June 30, 2026. The financial statements and Management Discussion &amp; Analysis can be found on sedarplus.ca.Q2 2026 Financial ResultsElliot Johnson, CEO of Bitcoin Treasury, commented, "Q2 2026 was...</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="str">
+        <v>Alphio.AI Innovates Retail Trading with an AI-Native Workspace and Non-Custodial Execution</v>
+      </c>
+      <c r="B298" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C298" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D298" t="str">
+        <v>Finance, Crypto, AI, Retail</v>
+      </c>
+      <c r="E298" t="str">
+        <v>https://www.prnewswire.com/news-releases/alphioai-innovates-retail-trading-with-an-ai-native-workspace-and-non-custodial-execution-302862763.html</v>
+      </c>
+      <c r="F298" t="str">
+        <v>Integrating directly with Robinhood and Hyperliquid, Alphio.AI unifies stock and crypto research, monitoring, and natural-language order execution into a single workspace. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Alphio.AI today announced the official release of its AI-native investing...</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="str">
+        <v>Unisound 2026 Interim Results: Revenue Up 38.7% YoY, Token Business Surges 760%, Large-Model Commercialization Accelerates Across the Board</v>
+      </c>
+      <c r="B299" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C299" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D299" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E299" t="str">
+        <v>https://www.prnewswire.com/news-releases/unisound-2026-interim-results-revenue-up-38-7-yoy-token-business-surges-760-large-model-commercialization-accelerates-across-the-board-302862674.html</v>
+      </c>
+      <c r="F299" t="str">
+        <v>HONG KONG, Aug. 28, 2026 /PRNewswire/ -- On August 28, Unisound (09678.HK) announced its interim results for the six months ended June 30, 2026. The results show that the company generated revenue of RMB 562 million in the first half of 2026, up 38.7% year over year, with...</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="str">
+        <v>From Market Access to Long-Term Trust: KuCoin VP Edwin Wong Outlines a Four-Pillar Trust Framework for Institutional Digital Asset Infrastructure</v>
+      </c>
+      <c r="B300" t="str">
+        <v>2026-08-28</v>
+      </c>
+      <c r="C300" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D300" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E300" t="str">
+        <v>https://www.prnewswire.com/news-releases/from-market-access-to-long-term-trust-kucoin-vp-edwin-wong-outlines-a-four-pillar-trust-framework-for-institutional-digital-asset-infrastructure-302862645.html</v>
+      </c>
+      <c r="F300" t="str">
+        <v>HONG KONG, Aug. 28, 2026 /PRNewswire/ -- Edwin Wong, Vice President and Head of Risk Control at KuCoin, today delivered a keynote address at the CYPHER ASIA Intelligent Crypto Finance Summit, sharing his perspective on how the industry can build a more resilient, verifiable and...</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="str">
+        <v>Spirit Blockchain Capital Inc. Announces Shares for Services Issuance ...</v>
+      </c>
+      <c r="B301" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C301" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D301" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E301" t="str">
+        <v>https://pr-inside.com/spirit-blockchain-capital-inc-announces-shares-for-services-issuance-r5216903.htm</v>
+      </c>
+      <c r="F301" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 27, 2026 / Spirit Blockchain Capital Inc. (CSE:SPIR)(OTCQB:SBLCF) ("Spirit" or the "Company") announces that its Board of Directors has approved the issuance of an aggregate of 4,300,300 common shares of the Company (the "Shares") at a deemed price of $0.05 per Share, representing an aggregate value of $215,015, in settlement of amounts owing for services previously provided to the Company. The amounts owing relate primarily to corporate and operational support, management and advisory services, technology development and related technical services, as well as investor relations and communications services. Of the Shares, 600,000 will be ..</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="str">
+        <v>Spirit Blockchain Capital Inc. Announces Shares for Services Issuance and Provides Technology Commercialization Update</v>
+      </c>
+      <c r="B302" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C302" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D302" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E302" t="str">
+        <v>https://www.newswire.com/news/spirit-blockchain-capital-inc-announces-shares-for-services-issuance-3209853</v>
+      </c>
+      <c r="F302" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="str">
+        <v>HAM Launches Hedgeye Hedged Bitcoin ETF (HBIT) to Help Manage Bitcoin Volatility</v>
+      </c>
+      <c r="B303" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C303" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D303" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E303" t="str">
+        <v>https://www.prnewswire.com/news-releases/ham-launches-hedgeye-hedged-bitcoin-etf-hbit-to-help-manage-bitcoin-volatility-302861974.html</v>
+      </c>
+      <c r="F303" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="str">
+        <v>SerpApi Announces New Feature to Reduce Token Usage and Improve AI Performance</v>
+      </c>
+      <c r="B304" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C304" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D304" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E304" t="str">
+        <v>https://www.prnewswire.com/news-releases/serpapi-announces-new-feature-to-reduce-token-usage-and-improve-ai-performance-302862072.html</v>
+      </c>
+      <c r="F304" t="str">
+        <v>AUSTIN, Texas, Aug. 27, 2026 /PRNewswire/ -- SerpApi, the world's leading platform for structured search data APIs, recently announced the launch of Markdown output. Available across all SerpApi APIs, it enables developers to deliver real-time search results to large language models...</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="str">
+        <v>CORRECTION FROM SOURCE: DataMeds AI and Tollo Health Announce Fall ...</v>
+      </c>
+      <c r="B305" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C305" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D305" t="str">
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
+      </c>
+      <c r="E305" t="str">
+        <v>https://pr-inside.com/correction-from-source-datameds-ai-and-tollo-health-announce-fall-r5216740.htm</v>
+      </c>
+      <c r="F305" t="str">
+        <v>(PR-inside.com) This version includes the correct image. 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu ..</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="str">
+        <v>DeXenY Introduces a Decentralized Energy Protocol Connecting Real-World Energy, Blockchain, and AI</v>
+      </c>
+      <c r="B306" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C306" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D306" t="str">
+        <v>Crypto, AI, Energy</v>
+      </c>
+      <c r="E306" t="str">
+        <v>https://pressreleasenews.org/pressroom/dexeny-introduces-a-decentralized-energy-protocol-connecting-real-world-energy-blockchain-and-ai</v>
+      </c>
+      <c r="F306" t="str">
+        <v>Powered by the $DXY utility token, DeXenY is building a trust, settlement, and intelligence layer for the distributed energy economy</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="str">
+        <v>DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% ...</v>
+      </c>
+      <c r="B307" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C307" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D307" t="str">
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
+      </c>
+      <c r="E307" t="str">
+        <v>https://pr-inside.com/datameds-ai-and-tollo-health-announce-fall-2026-cold-flu-back2school-r5216731.htm</v>
+      </c>
+      <c r="F307" t="str">
+        <v>(PR-inside.com) 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu Season through its #Back2School50% for ..</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="str">
+        <v>Alpha Modus Advances Transaction to Add More Than $200 Million in Bitcoin Assets to Its Balance Sheet</v>
+      </c>
+      <c r="B308" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C308" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D308" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E308" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352031/0/en/alpha-modus-advances-transaction-to-add-more-than-200-million-in-bitcoin-assets-to-its-balance-sheet.html</v>
+      </c>
+      <c r="F308" t="str">
+        <v>Alpha Modus advances transaction to add 3,170 Bitcoin, representing $200M+ in assets, strengthening its balance sheet and shareholder equity.</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="str">
+        <v>Digital Product Passports Move From Concept to Reality, SMX Brings ...</v>
+      </c>
+      <c r="B309" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C309" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D309" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E309" t="str">
+        <v>https://pr-inside.com/digital-product-passports-move-from-concept-to-reality-smx-brings-r5216725.htm</v>
+      </c>
+      <c r="F309" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Bitcoin is up, enthusiasm around digital assets is surging again, and the race to bring more of the global economy on-chain is accelerating. But as investors and institutions embrace tokenization, one question is becoming increasingly important: what does the digital asset actually represent? SMX (NASDAQ:SMX)(NASDAQ:SMXWW) provides a link to real-world assets and commodities, connecting physical materials to persistent digital identities through its Digital Material Passport Platform (DMPP). The timing is significant. In July, the European Commission launched the EU's Digital Product Passport Registry and testing environment, while financial ..</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="str">
+        <v>Toronto Real Estate Trailblazer Sam Kamra Expands Digital Footprint ...</v>
+      </c>
+      <c r="B310" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C310" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D310" t="str">
+        <v>Crypto, AI, SaaS, Real Estate, Media</v>
+      </c>
+      <c r="E310" t="str">
+        <v>https://pr-inside.com/toronto-real-estate-trailblazer-sam-kamra-expands-digital-footprint-r5216721.htm</v>
+      </c>
+      <c r="F310" t="str">
+        <v>(PR-inside.com) Recognized nationally through major media features, celebrated on Streets Of Toronto, and hailed as a top-producing creative agent who set the bar high with listing.ca and Canada's pioneering crypto platform BTCHome.ca, Kamra is once again transforming the landscape by integrating cutting-edge LTX AI video production into real estate marketing. TORONTO, ON / ACCESS Newswire / August 27, 2026 / The Greater Toronto Area housing market has long been a crucible of high competition, demanding unyielding resilience, foresight, and adaptability from those who hope to rise above the noise. Amidst shifting economic cycles and a sea of conventional brokerages, one name has ..</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="str">
+        <v>Luxxfolio Announces 228-Miner Expansion of Litecoin Mining Operations</v>
+      </c>
+      <c r="B311" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C311" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D311" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E311" t="str">
+        <v>https://www.newsfilecorp.com/release/311699/Luxxfolio-Announces-228Miner-Expansion-of-Litecoin-Mining-Operations</v>
+      </c>
+      <c r="F311" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 27, 2026) - Luxxfolio Holdings Inc. (CSE: LUXX) (OTCQB: LUXFF) (FSE: LUH0) (the "Company" or "Luxxfolio") announces that 228 additional Bitmain Scrypt miners have been installed and are operational at DMG Blockchain Solutions Inc.'s Christina Lake facility in British Columbia. Following commissioning, the Company's operating fleet totals 288 miners, compared with its previously announced 60-miner fleet.Revenue guidance. Based on...</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="str">
+        <v>WEMADE Launches Global Pre-Registration for Web3 Roguelike Defense Game Hellsquad Rrrush!: Stone Rush</v>
+      </c>
+      <c r="B312" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C312" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D312" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E312" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351810/0/en/wemade-launches-global-pre-registration-for-web3-roguelike-defense-game-hellsquad-rrrush-stone-rush.html</v>
+      </c>
+      <c r="F312" t="str">
+        <v>Following over 1 million downloads for its Web2 predecessor, LightCON’s hit casual defense game expands into Web3 with exclusive token rewards and cross-game utility Following over 1 million downloads for its Web2 predecessor, LightCON’s hit casual defense game expands into Web3 with exclusive token rewards and cross-game utility</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="str">
+        <v>DMG Blockchain Solutions Reports Third Quarter 2026 Financial Results</v>
+      </c>
+      <c r="B313" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="C313" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D313" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E313" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351758/0/en/dmg-blockchain-solutions-reports-third-quarter-2026-financial-results.html</v>
+      </c>
+      <c r="F313" t="str">
+        <v>DMG Blockchain Solutions Q3 2026</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="str">
+        <v>Surge Digital Inc. Announces Completion of Name Change and Share Consolidation</v>
+      </c>
+      <c r="B314" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C314" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D314" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E314" t="str">
+        <v>https://www.newsfilecorp.com/release/311607/Surge-Digital-Inc.-Announces-Completion-of-Name-Change-and-Share-Consolidation</v>
+      </c>
+      <c r="F314" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 26, 2026) - Surge Digital Inc. (TSXV: SRGE) (OTCQB: BBKCD) (WKN: A2PS9W) ("Surge" or the "Company"), a leading innovator and owner of Netcoins, Blockchain Intelligence Group, and TerraZero, has finalized its corporate rebranding and share capital consolidation, as described in its news release of August 21, 2026.Effective August 26, 2026, the Company changed its name to "Surge Digital Inc." (the "Name Change") and consolidated its issued and...</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="str">
+        <v>Bitdeer Announces July 2026 Production and Operations Update</v>
+      </c>
+      <c r="B315" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C315" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D315" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E315" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351175/0/en/bitdeer-announces-july-2026-production-and-operations-update.html</v>
+      </c>
+      <c r="F315" t="str">
+        <v>SINGAPORE, Aug. 26, 2026 (GLOBE NEWSWIRE) -- Bitdeer Technologies Group (NASDAQ: BTDR) (“ Bitdeer ” or the “ Company ”), a world-leading technology company for AI and Bitcoin mining infrastructure, today announced its unaudited operations updates for July 2026.</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="str">
+        <v>Hyperscale Data Subsidiary Gresham Worldwide Announces $5.4 Million in New Defense Sector Orders Bringing Backlog to Approximately $53.7 Million</v>
+      </c>
+      <c r="B316" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C316" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D316" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E316" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-subsidiary-gresham-worldwide-announces-5-4-million-in-new-defense-sector-orders-bringing-backlog-to-approximately-53-7-million-302860078.html</v>
+      </c>
+      <c r="F316" t="str">
+        <v>LAS VEGAS, Aug. 26, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that its wholly owned subsidiary Gresham Worldwide, Inc. ("Gresham...</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="str">
+        <v>KARTY LLC Receives the Visa FinTech Innovation Award Following its Qatar Launch</v>
+      </c>
+      <c r="B317" t="str">
+        <v>2026-08-26</v>
+      </c>
+      <c r="C317" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D317" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E317" t="str">
+        <v>https://www.prnewswire.com/news-releases/karty-llc-receives-the-visa-fintech-innovation-award-following-its-qatar-launch-302859752.html</v>
+      </c>
+      <c r="F317" t="str">
+        <v>DOHA, Qatar, Aug. 26, 2026 /PRNewswire/ -- KARTY LLC, Qatar's leading digital wallet and payment startup, has received Visa's FinTech Innovation Award, recognising its work to advance digital payments and money management services in Qatar. The award follows KARTY's launch of Qatar's...</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="str">
+        <v>Mantle Vault Expands to DeFi, Bringing Institutional-Grade RWA Yield On-chain with Grove, CIAN, and Fluxion</v>
+      </c>
+      <c r="B318" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="C318" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D318" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E318" t="str">
+        <v>https://www.prnewswire.com/news-releases/mantle-vault-expands-to-defi-bringing-institutional-grade-rwa-yield-on-chain-with-grove-cian-and-fluxion-302859583.html</v>
+      </c>
+      <c r="F318" t="str">
+        <v>DUBAI, UAE, Aug. 25, 2026 /PRNewswire/ -- Mantle, the open financial network connecting global market participants to institutional-grade capital market assets on-chain, today announced the expansion of Mantle Vault into decentralised finance, built with Grove infrastructure, CIAN, and...</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass der ETH-Bestand 5,85 Millionen Token erreicht hat und sich der Gesamtbestand an Kryptowährungen und Barmitteln auf 14,9 Milliarden US-Dollar beläuft</v>
+      </c>
+      <c r="B319" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="C319" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D319" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E319" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-der-eth-bestand-5-85-millionen-token-erreicht-hat-und-sich-der-gesamtbestand-an-kryptowahrungen-und-barmitteln-auf-14-9-milliarden-us-dollar-belauft-302859515.html</v>
+      </c>
+      <c r="F319" t="str">
+        <v>Bitmine hält 4,8 % des gesamten ETH-Umlaufs von 120,7 Millionen Bitmine hat in nur 14 Monaten bereits 97 % des Weges zur „Alchemie der 5 %" zurückgelegt ETH legte in der vergangenen Woche um 30 % zu – das ist der größte Wochengewinn seit Mai 2025 und Juli 2021. Auf beide vorangegangenen...</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="str">
+        <v>Blockchain Loyalty Corp. Provides Corporate Update as Company Advances Toward OTCQB Uplisting Strategy</v>
+      </c>
+      <c r="B320" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="C320" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D320" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E320" t="str">
+        <v>https://www.newsfilecorp.com/release/311361/Blockchain-Loyalty-Corp.-Provides-Corporate-Update-as-Company-Advances-Toward-OTCQB-Uplisting-Strategy</v>
+      </c>
+      <c r="F320" t="str">
+        <v>Portland, Oregon--(Newsfile Corp. - August 25, 2026) - Blockchain Loyalty Corp. (OTCID: BBLC) today provided shareholders with a comprehensive corporate update outlining the Company's strategic transformation over the past year and management's continued objective of positioning BBLC for a future application to the OTCQB Venture Market operated by OTC Markets Group.Over the last twelve months, Blockchain Loyalty Corp. has undertaken one of the most significant operational transitions in its...</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="str">
+        <v>SMX's Plastic Cycle Token is the Most Effective Tool in Times of War</v>
+      </c>
+      <c r="B321" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="C321" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D321" t="str">
+        <v>Crypto, Energy</v>
+      </c>
+      <c r="E321" t="str">
+        <v>https://pr-inside.com/smx-s-plastic-cycle-token-is-the-most-effective-tool-in-times-of-war-r5215925.htm</v>
+      </c>
+      <c r="F321" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / As the economics of virgin, oil-derived plastic and recycled materials move toward parity, the SMX Plastic Cycle Token (PCT) has become the most powerful tool for manufacturers navigating a fundamental reset in the economics of plastic-a convergence accelerated by the war in the Gulf, pressure on global supply lines, the lingering aftereffects of COVID-19 and continued volatility in energy and commodity markets. Recycled material is no longer competing with virgin plastic solely on sustainability credentials; it is increasingly competing on price, forcing manufacturers to confront a new reality: ..</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="str">
+        <v>Lyken.AI Announces Non-Binding MOU for 128-Node B300 AI Compute Cluster ...</v>
+      </c>
+      <c r="B322" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="C322" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D322" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E322" t="str">
+        <v>https://pr-inside.com/lyken-ai-announces-non-binding-mou-for-128-node-b300-ai-compute-cluster-r5215877.htm</v>
+      </c>
+      <c r="F322" t="str">
+        <v>(PR-inside.com) Proposed five-year commercial arrangement would support large-scale AI inference workloads and token optimization, subject to definitive agreements VANCOUVER, BC / ACCESS Newswire / August 25, 2026 / Alset AI Ventures Inc. (TSXV:GPUS)(OTCQB:GPUSF)(FSE:1R61, WKN:A40M0J) ("Alset AI", "Alset" or the "Company"), an artificial intelligence ("AI") venture company advancing innovation through strategic investment and cloud computing solutions, is pleased to announce that its 90.1%-owned cloud compute business, Lyken AI Computing Inc., operating as Lyken.AI ("Lyken"), has entered into a non-binding memorandum of understanding dated August 24, 2026 (the "MOU") with Singapore-based SWARMNET SOLUTIONS PTE. LTD. ("Swarmnet"). The MOU outlines an indicative framework for the parties ..</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="str">
+        <v>Lyken.AI Announces Non-Binding MOU for 128-Node B300 AI Compute Cluster</v>
+      </c>
+      <c r="B323" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="C323" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D323" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E323" t="str">
+        <v>https://www.newswire.com/news/lyken-ai-announces-non-binding-mou-for-128-node-b300-ai-compute-cluster</v>
+      </c>
+      <c r="F323" t="str">
+        <v>Proposed five-year commercial arrangement would support large-scale AI inference workloads and token optimization, subject to definitive agreements</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="str">
+        <v>Bybit Introduces Zero-Fee Apple Pay Crypto Purchases</v>
+      </c>
+      <c r="B324" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="C324" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D324" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E324" t="str">
+        <v>https://www.prnewswire.com/news-releases/bybit-introduces-zero-fee-apple-pay-crypto-purchases-302859341.html</v>
+      </c>
+      <c r="F324" t="str">
+        <v>DUBAI, UAE, Aug. 25, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, is pleased to announce crypto purchases via Apple Pay will come with zero fees from now until September 24, 2026, offering a faster, more accessible, and affordable way...</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="str">
+        <v>Hyperscale Data Bitcoin Treasury at Approximately 278 Bitcoin Worth Approximately $21.6 Million</v>
+      </c>
+      <c r="B325" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="C325" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D325" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E325" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-at-approximately-278-bitcoin-worth-approximately-21-6-million-302858896.html</v>
+      </c>
+      <c r="F325" t="str">
+        <v>LAS VEGAS, Aug. 25, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of August 23, 2026, it held 278.0314 Bitcoin representing an...</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="str">
+        <v>Fastest Growing Global Finance Super App Abound chooses Monad to Power its Next Phase of Growth</v>
+      </c>
+      <c r="B326" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="C326" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D326" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E326" t="str">
+        <v>https://www.prnewswire.com/news-releases/fastest-growing-global-finance-super-app-abound-chooses-monad-to-power-its-next-phase-of-growth-302859236.html</v>
+      </c>
+      <c r="F326" t="str">
+        <v>Riding record growth after crossing $500 Million in remittances, the super-app built for global Indians announces its next chapter - including a brand-new wallet product, with the waitlist opening soon SAN FRANCISCO, Aug. 25, 2026 /PRNewswire/ -- Abound, the super-app for Indians in the...</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="str">
+        <v>RETRANSMISSION: Prospect Markets Becomes a Member of Crypto.com | Derivatives North America, a CFTC-Regulated U.S. Exchange</v>
+      </c>
+      <c r="B327" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="C327" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D327" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E327" t="str">
+        <v>https://www.newsfilecorp.com/release/311307/RETRANSMISSION-Prospect-Markets-Becomes-a-Member-of-Crypto.com-Derivatives-North-America-a-CFTCRegulated-U.S.-Exchange</v>
+      </c>
+      <c r="F327" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 25, 2026) - Prospect Prediction Markets Inc. (TSXV: MKT) (OTCQB: MKTSF) (FSE: DEP) ("Prospect Markets" or the "Company") is pleased to announce that its indirect wholly-owned subsidiary, Prospect Trading USA LLC ("Prospect Trading"), has become a member of Crypto.com | Derivatives North America ("CDNA"), a CFTC-regulated U.S. exchange."We are proud to become a member of CDNA, one of the most established CFTC-regulated exchanges in the United...</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) ha annunciato di aver raggiunto detenzioni in ETH pari a 5,85 milioni di token, mentre il totale tra criptovalute e liquidità ammonta a 14,9 miliardi di dollari</v>
+      </c>
+      <c r="B328" t="str">
+        <v>2026-08-25</v>
+      </c>
+      <c r="C328" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D328" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E328" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-ha-annunciato-di-aver-raggiunto-detenzioni-in-eth-pari-a-5-85-milioni-di-token-mentre-il-totale-tra-criptovalute-e-liquidita-ammonta-a-14-9-miliardi-di-dollari-302859121.html</v>
+      </c>
+      <c r="F328" t="str">
+        <v>Bitmine possiede il 4,8% dell'offerta di ETH pari a 120,7 milioni di token complessivi. Bitmine ha già raggiunto il 97% dell'obiettivo "Alchemy of 5%" in soli 14 mesi L'ETH ha guadagnato il 30% nella scorsa settimana, il più grande guadagno settimanale da maggio 2025 e luglio 2021....</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="str">
+        <v>New National Survey Identifies the Bitcoin Messages That Resonate With Everyday Americans</v>
+      </c>
+      <c r="B329" t="str">
+        <v>2026-08-24</v>
+      </c>
+      <c r="C329" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D329" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E329" t="str">
+        <v>https://www.prnewswire.com/news-releases/new-national-survey-identifies-the-bitcoin-messages-that-resonate-with-everyday-americans-302858678.html</v>
+      </c>
+      <c r="F329" t="str">
+        <v>Survey of 1,000 registered voters finds trusted friends, family, and financial advisors are Bitcoin's most effective messengers, while "digital gold" framing falls flat WASHINGTON, Aug. 24, 2026 /PRNewswire/ -- A new national research survey launched by the Bitcoin Policy Institute (BPI),...</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="str">
+        <v>Simply Staking Is Now Simply Labs</v>
+      </c>
+      <c r="B330" t="str">
+        <v>2026-08-24</v>
+      </c>
+      <c r="C330" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D330" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E330" t="str">
+        <v>https://pressreleasenews.org/pressroom/simply-staking-is-now-simply-labs</v>
+      </c>
+      <c r="F330" t="str">
+        <v>Simply Staking is now Simply Labs. The team and values are unchanged; the scope has grown. Four products sit under the new name: Spectrum Nodes, Pegasus, SimplyLedger and Simply Staking, covering node infrastructure, ACH settlement, crypto accounting and institutional staking across more than 200 networks.</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="str">
+        <v>How XPUs Meet a World-Class AI Factory</v>
+      </c>
+      <c r="B331" t="str">
+        <v>2026-08-24</v>
+      </c>
+      <c r="C331" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D331" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E331" t="str">
+        <v>https://blogs.nvidia.com/blog/nvlink-fusion-xpu-ai-factory/</v>
+      </c>
+      <c r="F331" t="str">
+        <v>To generate intelligence at scale, AI factories run continuously, and their economics are defined by delivered output: tokens per second, tokens per watt, cost per token, utilization and uptime.  That requires AI infrastructure designed and built as a full factory, not a collection of individual accelerators. Hyperscalers and AI-native companies building custom XPUs must consider […]</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="str">
+        <v>With Groq 3 LPX in Full Production, NVIDIA Extends Vera Rubin Inference for Agents</v>
+      </c>
+      <c r="B332" t="str">
+        <v>2026-08-24</v>
+      </c>
+      <c r="C332" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D332" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E332" t="str">
+        <v>https://blogs.nvidia.com/blog/vera-rubin-lpx-spectrum-x-nvlink-fusion/</v>
+      </c>
+      <c r="F332" t="str">
+        <v>The next era of AI inference won’t be defined by a single breakthrough chip, network or system. It’ll be defined by how every layer of the AI factory works together. That’s why NVIDIA is extending Vera Rubin NVL72 with fast token generation for agentic systems. Announced today, the NVIDIA Vera Rubin rack-scale system NVIDIA Groq […]</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="str">
+        <v>NVIDIA Groq 3 LPX Now in Full Production With World-Class Speed for Agentic AI</v>
+      </c>
+      <c r="B333" t="str">
+        <v>2026-08-24</v>
+      </c>
+      <c r="C333" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D333" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E333" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349940/0/en/nvidia-groq-3-lpx-now-in-full-production-with-world-class-speed-for-agentic-ai.html</v>
+      </c>
+      <c r="F333" t="str">
+        <v>Groq 3 LPX Extends the Vera Rubin Platform, Delivering Ultrafast Token Generation for the Next Generation of Agentic AI, With Nebius the First to Adopt Groq 3 LPX Extends the Vera Rubin Platform, Delivering Ultrafast Token Generation for the Next Generation of Agentic AI, With Nebius the First to Adopt</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="str">
+        <v>Gemini and Apex Fintech Solutions Collaborate to Bring Gemini’s Regulated Crypto Prediction Markets to Apex's Distribution Network</v>
+      </c>
+      <c r="B334" t="str">
+        <v>2026-08-24</v>
+      </c>
+      <c r="C334" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D334" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E334" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349600/0/en/gemini-and-apex-fintech-solutions-collaborate-to-bring-gemini-s-regulated-crypto-prediction-markets-to-apex-s-distribution-network.html</v>
+      </c>
+      <c r="F334" t="str">
+        <v>Gemini is now positioned to be the exclusive CFTC-regulated venue for crypto event contracts distributed through Apex's FCM, giving Apex's brokerage clients regulated access to crypto prediction markets without building their own exchange connectivity</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="str">
+        <v>Consortium launches cross-regional pilot on post-quantum security with participation from banks and regulatory stakeholders</v>
+      </c>
+      <c r="B335" t="str">
+        <v>2026-08-24</v>
+      </c>
+      <c r="C335" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D335" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E335" t="str">
+        <v>https://www.prnewswire.com/news-releases/consortium-launches-cross-regional-pilot-on-post-quantum-security-with-participation-from-banks-and-regulatory-stakeholders-302857693.html</v>
+      </c>
+      <c r="F335" t="str">
+        <v>Convened by the Responsible Fintech Institute with Safeheron as technology partner, to evaluate and eventually open-source quantum-resilient infrastructure for wallet generation and digital asset transfers in a regulated, cross-jurisdiction setting. SINGAPORE, Aug. 23, 2026 /PRNewswire/...</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="str">
+        <v>XMINEX Expands Its Digital Mining Platform for Cryptocurrency Users</v>
+      </c>
+      <c r="B336" t="str">
+        <v>2026-08-23</v>
+      </c>
+      <c r="C336" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D336" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E336" t="str">
+        <v>https://www.prweb.com/releases/xminex-expands-its-digital-mining-platform-for-cryptocurrency-users-302857607.html</v>
+      </c>
+      <c r="F336" t="str">
+        <v>XMINEX continues to develop its digital mining platform, providing users with an online environment for accessing and managing cryptocurrency mining-related services. LAS VEGAS, Aug. 23, 2026 /PRNewswire-PRWeb/ -- XMINEX, a digital platform operating in the cryptocurrency and blockchain...</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="str">
+        <v>HTX Research Examines U.S. AI Equities: Technology Remains Early, While Capital Expenditure and Valuations Have Entered the Late Cycle</v>
+      </c>
+      <c r="B337" t="str">
+        <v>2026-08-23</v>
+      </c>
+      <c r="C337" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D337" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E337" t="str">
+        <v>https://www.prnewswire.com/news-releases/htx-research-examines-us-ai-equities-technology-remains-early-while-capital-expenditure-and-valuations-have-entered-the-late-cycle-302857764.html</v>
+      </c>
+      <c r="F337" t="str">
+        <v>APIA, Samoa, Aug. 23, 2026 /PRNewswire/ -- HTX Research, the dedicated research arm of HTX, has released a new report titled The Industrialization of Intelligence and the Bubble Cycle: Token Economics, Capital Expenditure, and the Repricing of Risk-Reward Across U.S. AI Equities. Its...</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="str">
+        <v>Sixty-Six Capital Expands Effective Bitcoin Exposure with Option for up to 200 BTC and Move to Direct Holdings</v>
+      </c>
+      <c r="B338" t="str">
+        <v>2026-08-21</v>
+      </c>
+      <c r="C338" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D338" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E338" t="str">
+        <v>https://www.newsfilecorp.com/release/310875/SixtySix-Capital-Expands-Effective-Bitcoin-Exposure-with-Option-for-up-to-200-BTC-and-Move-to-Direct-Holdings</v>
+      </c>
+      <c r="F338" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 21, 2026) - Sixty-Six Capital Inc. (CSE: SIX) ("Sixty-Six" or the "Company") has entered into a 12-month call option agreement (the "Agreement") dated August 21, 2026, with K33 Holding AS, a subsidiary of K33 AB (publ) ("K33"), giving the Company gross upside exposure to up to 200 Bitcoin ("BTC") above a strike price of US$100,000 per BTC.Sixty-Six has also sold its Purpose Bitcoin ETF holdings, repaid CAD 2,963,974.4 of financing, and will...</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="str">
+        <v>BIGG Digital Assets Announces Name Change to Surge Digital Inc. and Share Consolidation</v>
+      </c>
+      <c r="B339" t="str">
+        <v>2026-08-21</v>
+      </c>
+      <c r="C339" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D339" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E339" t="str">
+        <v>https://www.newsfilecorp.com/release/310877/BIGG-Digital-Assets-Announces-Name-Change-to-Surge-Digital-Inc.-and-Share-Consolidation</v>
+      </c>
+      <c r="F339" t="str">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 21, 2026) - BIGG Digital Assets Inc. (TSXV: BIGG) (OTCQB: BBKCF) (WKN: A2PS9W) ("BIGG" or the "Company"), a leading innovator and owner of Netcoins, Blockchain Intelligence Group, and TerraZero, is pleased to announce that it is changing its name to Surge Digital Inc.  (the "Name Change") and intends to complete a consolidation of its common shares on the basis of seven (7) pre-consolidation common shares for one (1) post-consolidation common...</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) meldet ein Gesamtportfolio von rund 389 Millionen US-Dollar, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und fast 302 Millionen WLD-Token</v>
+      </c>
+      <c r="B340" t="str">
+        <v>2026-08-21</v>
+      </c>
+      <c r="C340" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D340" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E340" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-meldet-ein-gesamtportfolio-von-rund-389-millionen-us-dollar-darunter-openai-beast-industries-mehr-als-16-000-eth-und-fast-302-millionen-wld-token-302857389.html</v>
+      </c>
+      <c r="F340" t="str">
+        <v>Eightco hat in den vergangenen zwei Wochen im Rahmen seines zuvor angekündigten Aktienrückkaufprogramms im Wert von 125 Millionen US-Dollar 14 Millionen Stammaktien zurückgekauft Zusammensetzung der eigenen Bestände von Eightco zum 19. August 2026: 90 Mio. US-Dollar OpenAI-Beteiligung...</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="str">
+        <v>Tap to pay with Google Pay is coming to Walmart.</v>
+      </c>
+      <c r="B341" t="str">
+        <v>2026-08-21</v>
+      </c>
+      <c r="C341" t="str">
+        <v>mlpr-google</v>
+      </c>
+      <c r="D341" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E341" t="str">
+        <v>https://blog.google/products-and-platforms/platforms/google-pay/tap-to-pay-google-pay-walmart/</v>
+      </c>
+      <c r="F341" t="str">
+        <v>Add your preferred card to Google Wallet to tap to pay at Walmart stores.</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="str">
+        <v>NFT LTD Announces Pricing of US$2.0 Million Public Offering</v>
+      </c>
+      <c r="B342" t="str">
+        <v>2026-08-21</v>
+      </c>
+      <c r="C342" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D342" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E342" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349094/0/en/nft-ltd-announces-pricing-of-us-2-0-million-public-offering.html</v>
+      </c>
+      <c r="F342" t="str">
+        <v>Hong Kong, Aug. 21, 2026 (GLOBE NEWSWIRE) -- NFT Ltd. (NYSE American: MI) ("Company" or "NFT", formerly known as Takung Art Co., Ltd.), as an emerging online trading platform operator of international art and collectibles, today announced the pricing of its registered offering of 437,957 units (each, a “Unit”), on a best efforts basis, at an offering price of US$4.60 per Unit (the “Offering”).</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) rende noto un portafoglio complessivo di circa 389 milioni di dollari, che comprende OpenAI, Beast Industries, oltre 16.000 ETH e quasi 302 milioni di token WLD</v>
+      </c>
+      <c r="B343" t="str">
+        <v>2026-08-21</v>
+      </c>
+      <c r="C343" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D343" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E343" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-rende-noto-un-portafoglio-complessivo-di-circa-389-milioni-di-dollari-che-comprende-openai-beast-industries-oltre-16-000-eth-e-quasi-302-milioni-di-token-wld-302857285.html</v>
+      </c>
+      <c r="F343" t="str">
+        <v>Nelle ultime due settimane, Eightco ha riacquistato 14 milioni di azioni ordinarie nell'ambito del proprio programma di riacquisto di azioni da 125 milioni di dollari comunicato in precedenza Composizione della tesoreria di Eightco al 19 agosto 2026: 90 milioni di dollari di azioni OpenAI...</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="str">
+        <v>IDnow erhält Zertifizierung für die Ausstellung qualifizierter elektronischer Attributbescheinigungen (QEAAs)</v>
+      </c>
+      <c r="B344" t="str">
+        <v>2026-08-21</v>
+      </c>
+      <c r="C344" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D344" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E344" t="str">
+        <v>https://www.prnewswire.com/news-releases/idnow-erhalt-zertifizierung-fur-die-ausstellung-qualifizierter-elektronischer-attributbescheinigungen-qeaas-302857264.html</v>
+      </c>
+      <c r="F344" t="str">
+        <v>IDnow ergänzt seine Identitätsprüfungs- und Vertrauensdienste um die Ausstellung von QEAAs. Unternehmen können so verifizierte Attribute rechtssicher nutzen, die nationale eID-Systeme und die EUDI Wallet bislang nicht durchgängig bereitstellen. MÜNCHEN, 21. August 2026 /PRNewswire/ --...</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="str">
+        <v>IDnow Receives Certification to Issue Qualified Electronic Attestations of Attributes (QEAAs), Closing a Key Gap in EU Compliance</v>
+      </c>
+      <c r="B345" t="str">
+        <v>2026-08-21</v>
+      </c>
+      <c r="C345" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D345" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E345" t="str">
+        <v>https://www.prnewswire.com/news-releases/idnow-receives-certification-to-issue-qualified-electronic-attestations-of-attributes-qeaas-closing-a-key-gap-in-eu-compliance-302857258.html</v>
+      </c>
+      <c r="F345" t="str">
+        <v>IDnow is expanding its identity verification and trust services to include the issuance of QEAAs, enabling organisations to use verified credentials in a legally compliant manner that national eID systems and the EUDI Wallet have not yet been able to provide consistently. LONDON, Aug. 21,...</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="str">
         <v>Nano Labs to Announce First Half of Fiscal Year 2026 Financial Results on August 28, 2026</v>
       </c>
-      <c r="B52" t="str">
+      <c r="B346" t="str">
         <v>2026-08-21</v>
       </c>
-      <c r="C52" t="str">
+      <c r="C346" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D52" t="str">
+      <c r="D346" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E52" t="str">
+      <c r="E346" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/21/3348954/0/en/nano-labs-to-announce-first-half-of-fiscal-year-2026-financial-results-on-august-28-2026.html</v>
       </c>
-      <c r="F52" t="str">
+      <c r="F346" t="str">
         <v>HONG KONG, Aug. 21, 2026 (GLOBE NEWSWIRE) -- Nano Labs Ltd (Nasdaq: NA) (“we,” the “Company” or “Nano Labs”), a leading Web 3.0 infrastructure provider and crypto treasury company, today announced that it will report its unaudited financial results for the six months ended June 30, 2026 before the U.S. market opens on Friday, August 28, 2026.</v>
       </c>
     </row>
-    <row r="53" xml:space="preserve">
-      <c r="A53" t="str">
+    <row r="347" xml:space="preserve">
+      <c r="A347" t="str">
         <v>Leading Across All Metrics: Xunce Technology Reports Record-High Mid-Year Revenue and Net Profit; AI-to-B Platform Enters a New Cycle of Exponential Growth</v>
       </c>
-      <c r="B53" t="str">
+      <c r="B347" t="str">
         <v>2026-08-21</v>
       </c>
-      <c r="C53" t="str">
+      <c r="C347" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D53" t="str">
+      <c r="D347" t="str">
         <v>Finance, Crypto, AI, SaaS, Energy, Automotive</v>
       </c>
-      <c r="E53" t="str">
+      <c r="E347" t="str">
         <v>https://www.acnnewswire.com/press-release/english/109316/</v>
       </c>
-      <c r="F53" t="str" xml:space="preserve">
+      <c r="F347" t="str" xml:space="preserve">
         <v xml:space="preserve">HONG KONG, Aug 21, 2026 - (ACN Newswire) - On August 21, Xunce Technology (03317.HK) released its 2026 interim results report: In the first half of the year, the company achieved revenue of 967 million yuan, a significant year-over-year increase of 389%, setting a new record high for the same period; net profit attributable to shareholders was 72.5 million yuan, compared to a net loss attributable to shareholders of 89.4 million yuan in the same period last year, marking the company’s first profitable first half of the year; Adjusted net profit was 67 million yuan, compared to an adjusted net loss of 105 million yuan in the same period last year, marking a comprehensive turnaround from loss to profit; the gross profit margin reached 60.1%, remaining stable at a high level; total assets were approximately 3514 million yuan, net assets were approximately 2482 million yuan, and with ample cash on hand, reflecting a significant improvement in operational quality.
 As a leading provider of AI real-time data infrastructure and analytics services in China, Xunce Technology made breakthrough progress in the first half of the year across business models, product innovation, industry penetration, and international expansion. The company led the industry across all key metrics, officially transitioning from the “investment phase” to the “profit realization phase,” while also exploring new avenues for profitability.
 Four Key Drivers Fuel Strong Revenue Growth and Continued Improvements in Operational Efficiency
 In the first half of 2026, against the backdrop of the 15th Five-Year Plan designating artificial intelligence as a national strategic priority, enterprise-level AI is accelerating its transition from model training to practical inference deployment, and from general-purpose capabilities to industry-specific applications. As a result, demand from enterprises for high-quality, structured, scenario-based real-time data is growing exponentially.
 Facing these significant development opportunities, Xunce Technology based on the FDE model, has expanded its end-to-end data processing and tokenization capabilities—covering everything from data acquisition to large-model fine-tuning—to transform dispersed and heterogeneous enterprise data into data tokens. This helps clients reduce costs, improve efficiency, maximize the business value per token, and achieve more agile, data-driven decision-making. Currently, the company has penetrated eleven high-value, high-barrier industries and developed over 400 functional modules. It has refined three core technological advantages: millisecond- and second-level real-time response, 100% accurate data processing, and data tokenization, connecting computing power to algorithms and taking responsibility for clients’ business outcomes.
 The company delivered strong performance in the first half of the year, with both revenue and net profit reaching all-time highs. The high revenue growth was primarily driven by the synergistic effect of four key drivers: accelerated deployment of enterprise-grade AI real-time data infrastructure, accelerated penetration into diverse industries, the implementation of the Token business model, and the expansion of international operations and ecosystem development. The significant turnaround in profitability was driven by a steady increase in the proportion of high-margin businesses; the realization of economies of scale from a platform-based and modular product architecture, leading to significantly improved operational efficiency and further optimization of the structure of R&amp;D, sales, and general and administrative expenses; improved cash management efficiency, and investment income contributing to incremental profits.
 At the same time, the company’s operational efficiency has continued to rise. It has established a data development system centered on the AIDP platform, automating data development tasks. Its solutions are deeply integrated into clients’ self-managed cloud or on-premises systems, serving as a “data hub” that deeply embeds AI into corporate clients’ core business processes, supports high-quality business decision-making, and thereby continuously enhances clients’ willingness to pay;In the first half of the year, the company’s ARPU jumped from 1.64 million yuan to 5.56 million yuan, marking a significant year-over-year increase of 240 percent. Customer retention rates have long remained above 90%, fully demonstrating the strong lock-in effect and high customer stickiness resulting from the deep integration of the product into clients’ business processes, with per-capita revenue surged by 379% year-over-year, placing its labor efficiency among the highest in the AI technology sector.
 Driven by the dual engines of TokenOS and TokenCloud, revenue from the Token business accounts for over 10%
 In the first half of this year, the company proactively pioneered the Token business model, enabling data token calls to drive AI-based business decisions. Currently, the Token business model has been implemented in multiple high-value scenarios and has undergone successful commercial validation. During the first half of the year, revenue from the Token business model surpassed 10% of total revenue, with strong growth in ARR (Annual Recurring Revenue). It has become a new engine for revenue growth, and the commercialization of the token economy has far exceeded expectations.
 The company launched the world’s first TokenOS operating system, which focuses on data capabilities. It transforms enterprises’ multi-source, heterogeneous data in real time into standardized, measurable, and priceable scenario-based tokens, establishing a seamless end-to-end pipeline from data ingestion to model invocation. This enables enterprise data to be directly utilized as tokens and drives the implementation of token factories across various industries.
 Building on this foundation, the company has also launched the TokenCloud platform, which focuses on model capabilities and “data + model” capabilities. This accelerates the development of an integrated, end-to-end product and service ecosystem spanning “computing power—data—tokens—models—applications,” covering the entire lifecycle from underlying computing power scheduling and data tokenization to model inference optimization, as well as the refinement, tuning, and deployment of enterprise-specific small models. This drives the transformation of AI from a general-purpose capability into enterprise-specific productivity.
 TokenOS and TokenCloud work in tandem to provide enterprise customers with a one-stop AI infrastructure, enabling them to reduce deployment costs and improve matching efficiency across computing power, data, and models. This “operating system + cloud platform” dual-drive architecture forms the company’s strong competitive barrier, helping it become the computing infrastructure partner for enterprise AI transformation.
 Accelerated Penetration Across Diverse Industries and Substantial Progress Toward Internationalization
 Xunce Technology began in the asset management industry, which has the most stringent requirements for data real-time performance. It has now extended its AI real-time data processing capabilities to eleven high-value, high-barrier industries, including telecommunications, electric power, energy, urban operations, and high-end manufacturing. The company is accelerating its penetration across diverse industries, and its ability to replicate solutions across sectors continues to be validated.
 In the first half of this year, the company collaborated with PATEO Connect and Saimo Technology to jointly develop a token-based physical AI and world model, entering the smart connected vehicle sector; it partnered with three major domestic GPU manufacturers—MetaX, Iluvatar CoreX, and Biren Technology—to build a “computing power + data” closed-loop system; and through a strategic partnership with Shenzhen Kaihong, it implemented tokenization capabilities within the HarmonyOS ecosystem to explore world models and physical AI. The “Scenario Token Factory” model continues to be validated across multiple industries, scenarios, and ecosystems. As a result, the company’s revenue from diversified industries rose to 87.6%, making its business structure more diversified and opening up broader growth opportunities for the company.
 In addition, the company is actively expanding its overseas operations, accelerating the global rollout of the TokenOS operating system and its tokenization business model; it has also entered into strategic partnerships with the Shenzhen Data Exchange and the Beijing International Data Exchange, laying the foundation for global expansion. In the first half of the year, the company’s overseas revenue reached 11.86 million yuan，year-over-year increase of 264%.
 Four-Stage Evolution of AI Data Infrastructure: Strategic Initiatives Across Five Key Directions
 Looking ahead, Xunce Technology has established a strategic evolution path for the four-stage transformation of AI data infrastructure: starting with data governance (1.0), progressing through the tokenization phase (2.0), and moving toward a global token exchange platform (3.0) in the future, while accelerating the training and large-scale deployment of enterprise-level small models (4.0).
 Specifically, in Phase 1.0, the company began in the asset management industry and expanded across sectors, fully validating its cross-industry data governance capabilities. In Phase 2.0, the company used TokenOS to refine enterprise private data into high-quality scenario-based tokens and provided one-stop services through the end-to-end integrated cloud service platform TokenCloud, opening up a growth channel for its token business. In Phase 3.0, the company will launch a global Token exchange platform to break down barriers to Token circulation across enterprises, industries, and scenarios. In Phase 4.0, the company will use enterprise-grade small models to bridge the “last mile” of AI implementation, forming a complete closed-loop ecosystem of “computing power—data—Tokens—models—applications.”
 At the same time, the company will implement strategic initiatives across five key areas: First, deepening the evolution of its business model by accelerating the transition from project-based and subscription-based models to exploring a Token-based business model; second, accelerating cross-industry replication through a “high barriers, high value” expansion strategy to continuously unlock growth opportunities across diverse industries; third, pioneering cutting-edge applications to secure a leading position in future industries; fourth, building a strategic partnership ecosystem to forge deep ties with upstream and downstream players in computing power and algorithms; and fifth, steadily expanding overseas operations to lay the groundwork for a global footprint. By implementing strategic initiatives across these five key areas, the company will continue to create commercial value for its customers and usher in a new cycle of exponential growth.
 These impressive financial results mark a turning point for Xunce Technology as it officially begins to realize its value. At a time when demand for high-quality industry data is surging due to the inference requirements of large AI models, the company has built a solid competitive moat through its proprietary token system and opened up vast opportunities for revenue growth through “in-depth cross-industry development and international expansion.” In the future, as the ecosystem of token exchange platforms matures and enterprise-level small-model applications are implemented, this will significantly expand the potential for profit growth, propelling Xunce Technology onto a fast track of rapid development.
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" t="str">
+    <row r="348">
+      <c r="A348" t="str">
         <v>Bitcoin Japan Builds the Brand Behind Its AI and Robotics Strategy</v>
       </c>
-      <c r="B54" t="str">
+      <c r="B348" t="str">
         <v>2026-08-21</v>
       </c>
-      <c r="C54" t="str">
+      <c r="C348" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D54" t="str">
+      <c r="D348" t="str">
         <v>Crypto, AI</v>
       </c>
-      <c r="E54" t="str">
+      <c r="E348" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/21/3348909/0/en/bitcoin-japan-builds-the-brand-behind-its-ai-and-robotics-strategy.html</v>
       </c>
-      <c r="F54" t="str">
+      <c r="F348" t="str">
         <v>New trademark filings for BJC ROBOTICS and BJC AI LABS formalize the company's push into humanoid robotics and embodied AI New trademark filings for BJC ROBOTICS and BJC AI LABS formalize the company's push into humanoid robotics and embodied AI</v>
       </c>
     </row>
-    <row r="55">
-      <c r="A55" t="str">
+    <row r="349">
+      <c r="A349" t="str">
         <v>DMG Blockchain Solutions Inc. Announces Third Quarter 2026 Earnings Release Date and Conference Call Details</v>
       </c>
-      <c r="B55" t="str">
+      <c r="B349" t="str">
         <v>2026-08-21</v>
       </c>
-      <c r="C55" t="str">
+      <c r="C349" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D55" t="str">
+      <c r="D349" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E55" t="str">
+      <c r="E349" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/21/3348897/0/en/dmg-blockchain-solutions-inc-announces-third-quarter-2026-earnings-release-date-and-conference-call-details.html</v>
       </c>
-      <c r="F55" t="str">
+      <c r="F349" t="str">
         <v>DMGI - Q3 2026 Earnings Release Date</v>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" t="str">
+    <row r="350">
+      <c r="A350" t="str">
         <v>NOTICE TO DISREGARD -- Fold, Inc.</v>
       </c>
-      <c r="B56" t="str">
+      <c r="B350" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C56" t="str">
+      <c r="C350" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D56" t="str">
+      <c r="D350" t="str">
         <v>Finance, Crypto, Retail</v>
       </c>
-      <c r="E56" t="str">
+      <c r="E350" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/20/3348714/0/en/notice-to-disregard-fold-inc.html</v>
       </c>
-      <c r="F56" t="str">
+      <c r="F350" t="str">
         <v>PHOENIX, Aug. 20, 2026 (GLOBE NEWSWIRE) -- We are advised by Fold, Inc. that journalists and other readers should disregard the news release, “Kroger, One of the Largest American Retail and Supermarket Chains, Rolls Out Fold Bitcoin Gift Card™ Program Nationwide,” issued Aug. 19 over GlobeNewswire.</v>
       </c>
     </row>
-    <row r="57">
-      <c r="A57" t="str">
+    <row r="351">
+      <c r="A351" t="str">
         <v>LQWD Technologies CEO to Speak at Bitcoin Asia 2026 in Hong Kong</v>
       </c>
-      <c r="B57" t="str">
+      <c r="B351" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C57" t="str">
+      <c r="C351" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D57" t="str">
+      <c r="D351" t="str">
         <v>Crypto, AI</v>
       </c>
-      <c r="E57" t="str">
+      <c r="E351" t="str">
         <v>https://www.newsfilecorp.com/release/310591/LQWD-Technologies-CEO-to-Speak-at-Bitcoin-Asia-2026-in-Hong-Kong</v>
       </c>
-      <c r="F57" t="str">
+      <c r="F351" t="str">
         <v>Vancouver, British Columbia--(Newsfile Corp. - August 20, 2026) - LQWD Technologies Corp. (TSXV: LQWD) (OTCQX: LQWDF) ("LQWD" or the "Company"), a provider of enterprise-grade, AI-driven infrastructure for the Bitcoin Lightning Network, announces that its Chief Executive Officer, Shone Anstey, will participate in two panel discussions at Bitcoin Asia 2026 in Hong Kong, including his first appearance on the conference's Nakamoto Stage.Mr. Anstey will join industry leaders to discuss the evolving...</v>
       </c>
     </row>
-    <row r="58">
-      <c r="A58" t="str">
+    <row r="352">
+      <c r="A352" t="str">
         <v>Olenox Industries Reports July 2026 Bitcoin Production, Its second ...</v>
       </c>
-      <c r="B58" t="str">
+      <c r="B352" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C58" t="str">
+      <c r="C352" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D58" t="str">
+      <c r="D352" t="str">
         <v>Finance, Crypto, SaaS, Energy</v>
       </c>
-      <c r="E58" t="str">
+      <c r="E352" t="str">
         <v>https://pr-inside.com/olenox-industries-reports-july-2026-bitcoin-production-its-second-r5214363.htm</v>
       </c>
-      <c r="F58" t="str">
+      <c r="F352" t="str">
         <v>(PR-inside.com) Second post-closing operating disclosure from the newly combined, energy-led digital infrastructure platform. Current production is generated at third-party hosting facilities on the ERCOT grid; converting Olenox's low-cost natural gas into compute at the point of generation, targeting power costs below $0.02 per kWh, is the platform's forward strategy. CONROE, TX / ACCESS Newswire / August 20, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), a vertically integrated U.S. energy company, today reported Bitcoin production for the month of July 2026 from the operations of CS Digital Ventures, LLC ("CS Digital"), which the Company acquired on May 28, 2026. This ..</v>
       </c>
     </row>
-    <row r="59">
-      <c r="A59" t="str">
+    <row r="353">
+      <c r="A353" t="str">
         <v>Olenox Industries Reports July 2026 Bitcoin Production, Its second Monthly Operating Update Following the Closing of the CS Digital Acquisition</v>
       </c>
-      <c r="B59" t="str">
+      <c r="B353" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C59" t="str">
+      <c r="C353" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D59" t="str">
+      <c r="D353" t="str">
         <v>Finance, Crypto, SaaS, Energy</v>
       </c>
-      <c r="E59" t="str">
+      <c r="E353" t="str">
         <v>https://www.newswire.com/news/olenox-industries-reports-july-2026-bitcoin-production-its-second-monthly</v>
       </c>
-      <c r="F59" t="str">
+      <c r="F353" t="str">
         <v>Second post-closing operating disclosure from the newly combined, energy-led digital infrastructure platform. Current production is generated at third-party hosting facilities on the ERCOT grid; converting Olenox's low-cost natural gas into compute at the point of generation, targeting power costs below $0.02 per kWh, is the platform's forward strategy.</v>
       </c>
     </row>
-    <row r="60">
-      <c r="A60" t="str">
+    <row r="354">
+      <c r="A354" t="str">
         <v>Mercuryo Boosts Crypto Purchase Conversion by 75% with a Frictionless UX</v>
       </c>
-      <c r="B60" t="str">
+      <c r="B354" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C60" t="str">
+      <c r="C354" t="str">
         <v>mlpr-prnewswire-wire</v>
       </c>
-      <c r="D60" t="str">
+      <c r="D354" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E60" t="str">
+      <c r="E354" t="str">
         <v>https://www.prnewswire.com/news-releases/mercuryo-boosts-crypto-purchase-conversion-by-75-with-a-frictionless-ux-302855319.html</v>
       </c>
-      <c r="F60" t="str">
+      <c r="F354" t="str">
         <v>In-house data reveals sharp rise in digital token buying after Mercuryo simplified its on-ramp experience, removing hurdles in the customer journey. LONDON, Aug. 20, 2026 /PRNewswire/ -- Global payments infrastructure platform Mercuryo has significantly reduced customer drop-off after...</v>
       </c>
     </row>
-    <row r="61">
-      <c r="A61" t="str">
+    <row r="355">
+      <c r="A355" t="str">
         <v>Blueprint Finance Announces Strategic Funding Round to Scale Concrete's Institutional DeFi Infrastructure</v>
       </c>
-      <c r="B61" t="str">
+      <c r="B355" t="str">
         <v>2026-08-20</v>
       </c>
-      <c r="C61" t="str">
-[...2 lines deleted...]
-      <c r="D61" t="str">
+      <c r="C355" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D355" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E61" t="str">
+      <c r="E355" t="str">
         <v>https://www.prnewswire.com/news-releases/blueprint-finance-announces-strategic-funding-round-to-scale-concretes-institutional-defi-infrastructure-302855894.html</v>
       </c>
-      <c r="F61" t="str">
+      <c r="F355" t="str">
         <v>Polychain Capital leads the round, with participation from Bullish, Keyrock, BitGo, FalconX, G-20, Flowdesk, JPEG Trading, and Sentient Capital. NEW YORK, Aug. 19, 2026 /PRNewswire/ -- Blueprint Finance, the core developer of Concrete, today announced the completion of a strategic funding...</v>
       </c>
     </row>
-    <row r="62">
-      <c r="A62" t="str">
+    <row r="356">
+      <c r="A356" t="str">
         <v>Hashcodex Helps Entrepreneurs Build Crypto Futures Exchanges with Flexible Leverage and Margin Features</v>
       </c>
-      <c r="B62" t="str">
+      <c r="B356" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C62" t="str">
+      <c r="C356" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D62" t="str">
-[...2 lines deleted...]
-      <c r="E62" t="str">
+      <c r="D356" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E356" t="str">
         <v>https://express-press-release.net/news/2026/08/19/1767113</v>
       </c>
-      <c r="F62" t="str">
+      <c r="F356" t="str">
         <v>Madurai, India, 2026-08-19 — /EPR Network/ — As interest in crypto futures trading continues to grow, entrepreneurs looking to launch their own exchanges face the challenge [read full press release...]</v>
       </c>
     </row>
-    <row r="63">
-      <c r="A63" t="str">
+    <row r="357">
+      <c r="A357" t="str">
         <v>Standard Chartered and HSBC execute first live tokenised deposit transaction on Swift's blockchain-based ledger</v>
       </c>
-      <c r="B63" t="str">
+      <c r="B357" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C63" t="str">
+      <c r="C357" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D63" t="str">
-[...2 lines deleted...]
-      <c r="E63" t="str">
+      <c r="D357" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E357" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=359095</v>
       </c>
-      <c r="F63" t="str">
+      <c r="F357" t="str">
         <v>Standard Chartered and HSBC today announced the successful completion of bank-to-bank tokenised deposit interoperability through the execution of the first live cross-border transaction on Swift&amp;#39;s blockchain-based ledger. - - This marks a milestone in the use of tokenised deposits by regulated financial institutions to issue, transfer, record and settle tokenised deposits through Swift&amp;#39;s blockchain-based ledger, not only demonstrating interbank interoperability, but helping advance industry... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359095</v>
       </c>
     </row>
-    <row r="64">
-      <c r="A64" t="str">
+    <row r="358">
+      <c r="A358" t="str">
         <v>Kroger, One of the Largest American Retail and Supermarket Chains, Rolls Out Fold Bitcoin Gift Card™ Program Nationwide</v>
       </c>
-      <c r="B64" t="str">
+      <c r="B358" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C64" t="str">
+      <c r="C358" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D64" t="str">
+      <c r="D358" t="str">
         <v>Finance, Crypto, Retail</v>
       </c>
-      <c r="E64" t="str">
+      <c r="E358" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/19/3347707/0/en/kroger-one-of-the-largest-american-retail-and-supermarket-chains-rolls-out-fold-bitcoin-gift-card-program-nationwide.html</v>
       </c>
-      <c r="F64" t="str">
+      <c r="F358" t="str">
         <v>Initial Seasonal Pilot Demonstrated Strong Interest Among Kroger Customers for the Fold Bitcoin Gift Card Reinforcing Fold’s Momentum with a Major Retail Distributor Initial Seasonal Pilot Demonstrated Strong Interest Among Kroger Customers for the Fold Bitcoin Gift Card Reinforcing Fold’s Momentum with a Major Retail Distributor</v>
       </c>
     </row>
-    <row r="65" xml:space="preserve">
-      <c r="A65" t="str">
+    <row r="359" xml:space="preserve">
+      <c r="A359" t="str">
         <v>Onchain Foundation Becomes Strategic Shareholder of Trust Square Ecosystem AG to Accelerate Global Innovation Platform</v>
       </c>
-      <c r="B65" t="str">
+      <c r="B359" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C65" t="str">
+      <c r="C359" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D65" t="str">
+      <c r="D359" t="str">
         <v>Finance, Crypto, AI, SaaS, Education</v>
       </c>
-      <c r="E65" t="str">
+      <c r="E359" t="str">
         <v>https://www.acnnewswire.com/press-release/english/109243/</v>
       </c>
-      <c r="F65" t="str" xml:space="preserve">
+      <c r="F359" t="str" xml:space="preserve">
         <v xml:space="preserve">ZURICH, SWITZERLAND, Aug 19, 2026 - (ACN Newswire) - Trust Square Ecosystem AG today announced that the Onchain Foundation has become a strategic shareholder of the company through a strategic investment, marking a significant milestone in Trust Square's transformation into a global ecosystem platform for emerging technologies.
 The investment from the Onchain Foundation will support the international scaling of Trust Square's ecosystem-driven business model, including the expansion of its flagship initiatives, Trust Forum, Trust Circle, and Trust Hive, as well as further ecosystem development activities connecting global innovators, entrepreneurs, investors, corporates, policymakers, and academia.
 As part of the broader strategic expansion of Trust Square's shareholder ecosystem, Inacta Ventures has also become a strategic shareholder of Trust Square Ecosystem AG, further strengthening the company's foundation with additional expertise in venture building and ecosystem development.
 This expansion builds upon the existing strategic partnership with The Hashgraph Association, which is a shareholder and ecosystem partner of Trust Square.
 Scaling Trust Square's Global Innovation Platform
 The global innovation landscape is evolving at unprecedented speed. Artificial intelligence, Web3, blockchain infrastructure, and other frontier technologies are reshaping industries, economies, societies, and governance.
 However, meaningful innovation requires more than technology alone. It requires trusted environments where leaders can exchange ideas openly, build relationships, and collaborate on solutions that create long-term impact.
 With the strategic investment from the Onchain Foundation, Trust Square will accelerate the international expansion of its ecosystem-driven business model, scaling its flagship initiatives across leading innovation hubs worldwide.
 At the core of this expansion are three complementary formats designed to create meaningful connections, foster collaboration, and support the responsible adoption of emerging technologies.
 Trust Forum
 The Trust Forum is Trust Square's biannual flagship gathering, bringing together up to 250 global leaders for confidential dialogue, strategic exchange, and collaboration on emerging technologies and future opportunities.
 Trust Circle
 The Trust Circle is a global network of curated gatherings connecting 80 to 100 innovators, entrepreneurs, investors, corporates, policymakers, and academics through meaningful discussions and knowledge exchange.
 Trust Hive
 The Trust Hive consists of agile, invitation-only pop-up gatherings that activate the ecosystem around timely topics, opportunities, and special occasions.
 Together, Trust Forum, Trust Circle, and Trust Hive create a global platform for trusted dialogue, ecosystem development, and collaboration among leaders shaping the future of technology.
 Strengthening the Trust Square Ecosystem
 The partnership with the Onchain Foundation reflects a shared commitment to advancing innovation through collaboration, ecosystem development, and trusted networks.
 The Onchain Foundation is a Swiss non-profit organization committed to advancing blockchain technology and supporting initiatives that unlock the transformative potential of decentralized systems. Through strategic partnerships, ecosystem development, and innovation programs, the Foundation works to accelerate the responsible adoption of blockchain technologies.
 The Hashgraph Association, an existing strategic shareholder of Trust Square, is a Swiss non-profit organization driving the global adoption of Hedera-powered solutions by funding innovation, providing training and education programs, and supporting venture initiatives.
 Inacta Ventures, a newly added strategic shareholder of Trust Square, is a venture builder and ecosystem architect supporting startups, corporates, and governments in adopting emerging technologies. With a presence in Switzerland and the UAE, Inacta Ventures supports more than 100 startups and corporates.
 Together, these organizations strengthen Trust Square's ability to connect technology leaders, founders, investors, enterprises, institutions, and communities across global innovation ecosystems.
 Leadership Expansion
 As part of the strategic partnership, Guido Schmitz-Krummacher, Managing Director of the Onchain Foundation, has joined the Board of Directors of Trust Square Ecosystem AG.
 His appointment further strengthens Trust Square's strategic leadership and reflects the close alignment between both organizations' missions to foster innovation, collaboration, and responsible technology adoption.
 Executive Quotes
 Kamal Youssefi, President of the Board of Directors of Trust Square Ecosystem AG and President of the Board of Directors of The Hashgraph Association:
 "We're proud of the growth and recognition Trust Square has achieved over the years. We've always been convinced that a vibrant Web3 ecosystem cannot be built on technology alone but rather emerges through strategic partnerships and cross-chain collaborations. With the Onchain Foundation joining The Hashgraph Association and Inacta Ventures becoming a strategic shareholder of Trust Square, we are confident that Trust Square's global network of Web3 leaders, entrepreneurs, and policymakers will drive innovation, enhance cross-chain collaboration, foster the deployment of viable decentralized solutions, and support the mainstream adoption of the Web3 industry."
 Guido Schmitz-Krummacher, Managing Director of the Onchain Foundation, Managing Director and Member of the Board of Onchain Ventures AG, Director of Lisk Ltd., and Member of the Board of Trust Square Ecosystem AG:
 "Our blockchain ecosystem is facing significant challenges, while the AI ecosystem is moving beyond the initial hype cycle and entering a necessary phase of consolidation around its core values. This makes it more important than ever to bring together the innovation leaders of both ecosystems at meetings and events where the future of blockchain and AI can be discussed, shaped, and advanced collaboratively. Trust Square and its team are well positioned to play a leading role in addressing these challenges. As an entrepreneur and an 'old blockchain guy,' I am excited to contribute to this mission."
 About Trust Square Ecosystem AG
 Trust Square Ecosystem AG is a Swiss ecosystem builder connecting innovators, entrepreneurs, investors, policymakers, academics, and industry leaders shaping the future of technology.
 Through its flagship initiatives, Trust Forum, Trust Circle, Trust Hive, and additional ecosystem development activities, Trust Square creates trusted environments where meaningful collaboration drives innovation across AI, Web3, digital assets, digital identity, cybersecurity, sustainability, and other frontier technologies.
 About the Onchain Foundation
 The Onchain Foundation is a Swiss non-profit organization committed to advancing blockchain technology and supporting initiatives that unlock the transformative potential of decentralized systems.
 Through strategic partnerships, ecosystem development, education, and innovation programs, the Foundation works to accelerate the responsible adoption of blockchain technologies and foster collaboration across the global technology ecosystem.
 About The Hashgraph Association
 The Hashgraph Association is a Swiss non-profit organization that drives the global adoption of Hedera-powered solutions by funding innovation, providing training and education programs, and supporting venture initiatives.
 Through its ecosystem programs, The Hashgraph Association supports organizations, developers, enterprises, and entrepreneurs building the next generation of decentralized applications and digital infrastructure.
 About Inacta Ventures
 Inacta Ventures is a venture builder and ecosystem architect supporting startups, corporates, and governments in adopting emerging technologies.
 With a presence in Switzerland and the UAE, Inacta Ventures builds ecosystems and ventures that accelerate innovation and enterprise adoption, supporting more than 100 startups and corporates.
 Media Contact:
 Fabio Schlaf
 Head of Ecosystem Development
 Trust Square Ecosystem AG
 fabio.schlaf@trustsquare.com
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="66">
-      <c r="A66" t="str">
+    <row r="360">
+      <c r="A360" t="str">
         <v>USDGO Lists for Custody on Ceffu, Widening Institutional Access to a Regulated Stablecoin</v>
       </c>
-      <c r="B66" t="str">
+      <c r="B360" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C66" t="str">
+      <c r="C360" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D66" t="str">
+      <c r="D360" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E66" t="str">
+      <c r="E360" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/19/3347464/0/en/usdgo-lists-for-custody-on-ceffu-widening-institutional-access-to-a-regulated-stablecoin.html</v>
       </c>
-      <c r="F66" t="str">
+      <c r="F360" t="str">
         <v>HONG KONG, Aug. 19, 2026 (GLOBE NEWSWIRE) -- OSL Group (HKEX:863) (OSL), a global stablecoin payment and trading platform, today announced that Ceffu, an institutional grade digital-asset platform offering custody and liquidity solutions, now supports USDGO as a custody asset on the Ceffu Platform. USDGO is a regulated enterprise stablecoin issued by Anchorage Digital Bank, N.A., the first federally chartered crypto bank in the United States, with OSL serving as its brand operator and distributor.</v>
       </c>
     </row>
-    <row r="67">
-      <c r="A67" t="str">
+    <row r="361">
+      <c r="A361" t="str">
         <v>Binance Blockchain Week 2026 Returns to Asia: Spotlights the Evolution of Finance in Bangkok</v>
       </c>
-      <c r="B67" t="str">
+      <c r="B361" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C67" t="str">
-[...5 lines deleted...]
-      <c r="E67" t="str">
+      <c r="C361" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D361" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E361" t="str">
         <v>https://www.prnewswire.com/news-releases/binance-blockchain-week-2026-returns-to-asia-spotlights-the-evolution-of-finance-in-bangkok-302855071.html</v>
       </c>
-      <c r="F67" t="str">
+      <c r="F361" t="str">
         <v>The flagship industry gathering lands in Thailand, November 28–29, 2026, spotlighting the convergence of traditional finance and crypto. ABU DHABI, UAE, Aug. 19, 2026 /PRNewswire/ -- Binance, the leading global blockchain ecosystem behind the world's largest cryptocurrency exchange by...</v>
       </c>
     </row>
-    <row r="68">
-      <c r="A68" t="str">
+    <row r="362">
+      <c r="A362" t="str">
         <v>HTX Hot Listings Weekly Recap (Aug 10-16): BTCFi Leads the Rally as DeFi and AI Sectors Heat Up</v>
       </c>
-      <c r="B68" t="str">
+      <c r="B362" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C68" t="str">
-[...2 lines deleted...]
-      <c r="D68" t="str">
+      <c r="C362" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D362" t="str">
         <v>Crypto, AI</v>
       </c>
-      <c r="E68" t="str">
+      <c r="E362" t="str">
         <v>https://www.prnewswire.com/news-releases/htx-hot-listings-weekly-recap-aug-10-16-btcfi-leads-the-rally-as-defi-and-ai-sectors-heat-up-302855035.html</v>
       </c>
-      <c r="F68" t="str">
+      <c r="F362" t="str">
         <v>APIA, Samoa, Aug. 19, 2026 /PRNewswire/ -- As broader market sentiment stabilized, the cryptocurrency market staged a rebound during the second week of August (Aug 10–16), with capital rotating into several high-performing sectors. According to data from HTX, representative tokens across...</v>
       </c>
     </row>
-    <row r="69">
-      <c r="A69" t="str">
+    <row r="363">
+      <c r="A363" t="str">
         <v>Replit expands access to software creation with GPT-5.6 Luna</v>
       </c>
-      <c r="B69" t="str">
+      <c r="B363" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C69" t="str">
+      <c r="C363" t="str">
         <v>mlpr-openai</v>
       </c>
-      <c r="D69" t="str">
+      <c r="D363" t="str">
         <v>Crypto, AI</v>
       </c>
-      <c r="E69" t="str">
+      <c r="E363" t="str">
         <v>https://openai.com/index/replit</v>
       </c>
-      <c r="F69" t="str">
+      <c r="F363" t="str">
         <v>Replit introduces Free Mode, powered by GPT-5.6 Luna, so anyone can turn ideas into working software without worrying about token costs.</v>
       </c>
     </row>
-    <row r="70">
-      <c r="A70" t="str">
+    <row r="364">
+      <c r="A364" t="str">
         <v>SICC Grants Freezing of Crypto Assets Worth S$75 Million in Transfers Dispute</v>
       </c>
-      <c r="B70" t="str">
+      <c r="B364" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C70" t="str">
-[...5 lines deleted...]
-      <c r="E70" t="str">
+      <c r="C364" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D364" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E364" t="str">
         <v>https://www.prnewswire.com/news-releases/sicc-grants-freezing-of-crypto-assets-worth-s75-million-in-transfers-dispute-302854671.html</v>
       </c>
-      <c r="F70" t="str">
+      <c r="F364" t="str">
         <v>SINGAPORE, Aug. 19, 2026 /PRNewswire/ -- The Singapore International Commercial Court (SICC) has ordered a freeze on approximately S$75 million worth of Bitcoin and USD Coin following a dispute between the operator of one of the world's largest cryptocurrency trading platforms, which...</v>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" t="str">
+    <row r="365">
+      <c r="A365" t="str">
         <v>/C O R R E C T I O N -- Wyoming Stable Token Commission/</v>
       </c>
-      <c r="B71" t="str">
+      <c r="B365" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C71" t="str">
-[...5 lines deleted...]
-      <c r="E71" t="str">
+      <c r="C365" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D365" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E365" t="str">
         <v>https://www.prnewswire.com/news-releases/wyoming-stable-token-commission-migrates-to-chainlink-ccip-for-enhanced-operational-security-302854502.html</v>
       </c>
-      <c r="F71" t="str">
+      <c r="F365" t="str">
         <v>In the news release, Wyoming Stable Token Commission Migrates to Chainlink CCIP for Enhanced Operational Security, issued 18-Aug-2026 by Wyoming Stable Token Commission over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows,...</v>
       </c>
     </row>
-    <row r="72">
-      <c r="A72" t="str">
+    <row r="366">
+      <c r="A366" t="str">
         <v>Bybit Strengthens Security Defences Against Evolving Crypto Threats, Intercepting $700 Million in Potential User Losses</v>
       </c>
-      <c r="B72" t="str">
+      <c r="B366" t="str">
         <v>2026-08-19</v>
       </c>
-      <c r="C72" t="str">
-[...2 lines deleted...]
-      <c r="D72" t="str">
+      <c r="C366" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D366" t="str">
         <v>Crypto, AI</v>
       </c>
-      <c r="E72" t="str">
+      <c r="E366" t="str">
         <v>https://www.prnewswire.com/news-releases/bybit-strengthens-security-defences-against-evolving-crypto-threats-intercepting-700-million-in-potential-user-losses-302854299.html</v>
       </c>
-      <c r="F72" t="str">
+      <c r="F366" t="str">
         <v>Bybit's H1 2026 report details expanded account protection, 100% on-chain monitoring and AI-assisted threat detection following 2025 security incident DUBAI, UAE, Aug. 19, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, has strengthened...</v>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" t="str">
+    <row r="367">
+      <c r="A367" t="str">
         <v>Secure Blockchain Signs Agreement to Sell Delivery Trust(R) Business</v>
       </c>
-      <c r="B73" t="str">
+      <c r="B367" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C73" t="str">
+      <c r="C367" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D73" t="str">
+      <c r="D367" t="str">
         <v>Crypto, AI, SaaS</v>
       </c>
-      <c r="E73" t="str">
+      <c r="E367" t="str">
         <v>https://pr-inside.com/secure-blockchain-signs-agreement-to-sell-delivery-trust-r-business-r5213756.htm</v>
       </c>
-      <c r="F73" t="str">
+      <c r="F367" t="str">
         <v>(PR-inside.com) An enterprise AI company of Secure Blockchain Development Corp. • TSXV:ID VANCOUVER, BC / ACCESS Newswire / August 18, 2026 / Secure Blockchain Development Corp. (the "Company" or "Secure Blockchain") (TSXV:ID) today announced that it has entered into an asset purchase agreement dated August 17, 2026, with Caryco Tech, Inc., an arm's length party, to sell Delivery Trust®, a cybersecurity platform providing secure email communications operated by its wholly owned subsidiary, Identillect Technologies Inc., for a purchase price of up to US$529,420. The price is inclusive of US$87,913 in payments tied to ongoing customer revenues. On closing, a commission of CDN$63,089 ..</v>
       </c>
     </row>
-    <row r="74">
-      <c r="A74" t="str">
+    <row r="368">
+      <c r="A368" t="str">
         <v>Roundtable CEO James Heckman Rings Nasdaq Closing Bell, Unveiling World’s Only AI/DeFi Platform for Premium Media</v>
       </c>
-      <c r="B74" t="str">
+      <c r="B368" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C74" t="str">
+      <c r="C368" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D74" t="str">
+      <c r="D368" t="str">
         <v>Finance, Crypto, AI, SaaS</v>
       </c>
-      <c r="E74" t="str">
+      <c r="E368" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/18/3347251/0/en/roundtable-ceo-james-heckman-rings-nasdaq-closing-bell-unveiling-world-s-only-ai-defi-platform-for-premium-media.html</v>
       </c>
-      <c r="F74" t="str">
+      <c r="F368" t="str">
         <v>Roundtable CEO James Heckman ringing the bell alongside Chairman Walton Comer, CTO Eyal Hertzog, CFO Aly Madhavji, and COO Bill Sornsin. (Source: Nasdaq, Inc. / Vanja Savic)</v>
       </c>
     </row>
-    <row r="75">
-      <c r="A75" t="str">
+    <row r="369">
+      <c r="A369" t="str">
         <v>Wyoming Stable Token Commission Migrates to Chainlink CCIP for Enhanced Operational Security</v>
       </c>
-      <c r="B75" t="str">
+      <c r="B369" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C75" t="str">
-[...5 lines deleted...]
-      <c r="E75" t="str">
+      <c r="C369" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D369" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E369" t="str">
         <v>https://www.prnewswire.com/news-releases/wyoming-stable-token-commission-migrates-to-chainlink-ccip-for-enhanced-operational-security-302854502.html</v>
       </c>
-      <c r="F75" t="str">
+      <c r="F369" t="str">
         <v>After an exhaustive security review, the Wyoming Stable Token Commission adopts Chainlink CCIP to further bolster its cybersecurity foundation and set a new standard for the first state digital asset issuer CHEYENNE, Wyo., Aug. 18, 2026 /PRNewswire/ -- The Wyoming Stable Token Commission,...</v>
       </c>
     </row>
-    <row r="76">
-      <c r="A76" t="str">
+    <row r="370">
+      <c r="A370" t="str">
         <v>SEC Proposes New Regulation Crypto Assets</v>
       </c>
-      <c r="B76" t="str">
+      <c r="B370" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C76" t="str">
+      <c r="C370" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D76" t="str">
-[...2 lines deleted...]
-      <c r="E76" t="str">
+      <c r="D370" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E370" t="str">
         <v>https://www.newsfilecorp.com/release/310323/SEC-Proposes-New-Regulation-Crypto-Assets</v>
       </c>
-      <c r="F76" t="str">
+      <c r="F370" t="str">
         <v>Washington, D.C.--(Newsfile Corp. - August 18, 2026) - The Securities and Exchange Commission today announced that it proposed new rules, titled “Regulation Crypto Assets,” that would create a clear and fit-for-purpose framework for certain investment contracts involving crypto assets. This proposal follows the Commission’s March 2026 interpretation clarifying how the federal securities laws apply to certain crypto assets and transactions involving crypto assets.Together, these efforts introduce...</v>
       </c>
     </row>
-    <row r="77">
-      <c r="A77" t="str">
+    <row r="371">
+      <c r="A371" t="str">
         <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass der ETH-Bestand 5,82 Millionen Token erreicht hat und sich die gesamten Krypto- sowie Barbestände auf 11,4 Milliarden US-Dollar belaufen</v>
       </c>
-      <c r="B77" t="str">
+      <c r="B371" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C77" t="str">
-[...2 lines deleted...]
-      <c r="D77" t="str">
+      <c r="C371" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D371" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E77" t="str">
+      <c r="E371" t="str">
         <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-der-eth-bestand-5-82-millionen-token-erreicht-hat-und-sich-die-gesamten-krypto--sowie-barbestande-auf-11-4-milliarden-us-dollar-belaufen-302854371.html</v>
       </c>
-      <c r="F77" t="str">
+      <c r="F371" t="str">
         <v>Bitmine hält 4,8 % des gesamten ETH-Umlaufs von 120,7 Millionen Bitmine hat in nur 14 Monaten bereits 96 % des Weges zur „Alchemy of 5 %" zurückgelegt Im Juli übertraf ETH den Nasdaq 100 um 2.500 Basispunkte – der größte Anstieg seit Juli 2025 –, was die sich verbessernden...</v>
       </c>
     </row>
-    <row r="78">
-      <c r="A78" t="str">
+    <row r="372">
+      <c r="A372" t="str">
         <v>COCA Eliminates Cross-Chain Deposit Friction, Launches In-App $COCA Trading Across 13+ Blockchain Networks</v>
       </c>
-      <c r="B78" t="str">
+      <c r="B372" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C78" t="str">
-[...5 lines deleted...]
-      <c r="E78" t="str">
+      <c r="C372" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D372" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E372" t="str">
         <v>https://www.prnewswire.com/news-releases/coca-eliminates-cross-chain-deposit-friction-launches-in-app-coca-trading-across-13-blockchain-networks-302854255.html</v>
       </c>
-      <c r="F78" t="str">
+      <c r="F372" t="str">
         <v>Self-custodial banking app adopts intent-based execution from Aurora Labs, letting users fund accounts from any supported chain through a single address — no bridging, no network-matching, no third-party exchange required LONDON, Aug. 18, 2026 /PRNewswire/ -- August 18, 2026 — COCA, the...</v>
       </c>
     </row>
-    <row r="79">
-      <c r="A79" t="str">
+    <row r="373">
+      <c r="A373" t="str">
         <v>Bitmine Immersion Technologies (BMNR) ha annunciato di aver raggiunto detenzioni in ETH pari a 5,82 milioni di token, mentre il totale tra criptovalute e liquidità ammonta a 11,6 miliardi di dollari</v>
       </c>
-      <c r="B79" t="str">
+      <c r="B373" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C79" t="str">
-[...2 lines deleted...]
-      <c r="D79" t="str">
+      <c r="C373" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D373" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E79" t="str">
+      <c r="E373" t="str">
         <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-ha-annunciato-di-aver-raggiunto-detenzioni-in-eth-pari-a-5-82-milioni-di-token-mentre-il-totale-tra-criptovalute-e-liquidita-ammonta-a-11-6-miliardi-di-dollari-302854169.html</v>
       </c>
-      <c r="F79" t="str">
+      <c r="F373" t="str">
         <v>Bitmine possiede il 4,8% dell'offerta di ETH pari a 120,7 milioni di token complessivi. Bitmine ha già raggiunto il 96% dell'obiettivo "Alchemy of 5%" in soli 14 mesi A luglio, ETH ha sovraperformato il Nasdaq 100 di 2.500 punti base, il divario più ampio da luglio 2025, a conferma del...</v>
       </c>
     </row>
-    <row r="80">
-      <c r="A80" t="str">
+    <row r="374">
+      <c r="A374" t="str">
         <v>Trading Technologies to Expand Prediction Markets and Crypto Derivatives Access with Support for OG.com and Crypto.com</v>
       </c>
-      <c r="B80" t="str">
+      <c r="B374" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C80" t="str">
+      <c r="C374" t="str">
         <v>mlpr-prnewswire-wire</v>
       </c>
-      <c r="D80" t="str">
+      <c r="D374" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E80" t="str">
+      <c r="E374" t="str">
         <v>https://www.prnewswire.com/news-releases/trading-technologies-to-expand-prediction-markets-and-crypto-derivatives-access-with-support-for-ogcom-and-cryptocom-302853270.html</v>
       </c>
-      <c r="F80" t="str">
+      <c r="F374" t="str">
         <v>CHICAGO, Aug. 18, 2026 /PRNewswire/ -- Trading Technologies International, Inc. (TT), a global capital markets technology provider, and Crypto com, global digital asset and financial services platform, today announced TT will support connectivity to OG.com, Crypto.com's CFTC-regulated...</v>
       </c>
     </row>
-    <row r="81">
-      <c r="A81" t="str">
+    <row r="375">
+      <c r="A375" t="str">
         <v>SPIRIT BLOCKCHAIN CAPITAL REPORTS SECOND QUARTER 2026 RESULTS &amp; PROVIDES CORPORATE UPDATE</v>
       </c>
-      <c r="B81" t="str">
+      <c r="B375" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C81" t="str">
+      <c r="C375" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D81" t="str">
-[...2 lines deleted...]
-      <c r="E81" t="str">
+      <c r="D375" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E375" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/18/3346709/0/en/spirit-blockchain-capital-reports-second-quarter-2026-results-provides-corporate-update.html</v>
       </c>
-      <c r="F81" t="str">
+      <c r="F375" t="str">
         <v>VANCOUVER, British Columbia, Aug. 18, 2026 (GLOBE NEWSWIRE) -- Spirit Blockchain Capital Inc. ("Spirit" or the "Company") (CSE: SPIR) (OTCQB: SBLCF) today announced that it has filed its interim condensed consolidated financial statements, management's discussion and analysis ("MD&amp;amp;A"), and related CEO and CFO certifications for the three and six months ended June 30, 2026.</v>
       </c>
     </row>
-    <row r="82">
-      <c r="A82" t="str">
+    <row r="376">
+      <c r="A376" t="str">
         <v>Spirit Blockchain Capital Reports Second Quarter 2026 Results &amp; Provides ...</v>
       </c>
-      <c r="B82" t="str">
+      <c r="B376" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C82" t="str">
+      <c r="C376" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D82" t="str">
-[...2 lines deleted...]
-      <c r="E82" t="str">
+      <c r="D376" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E376" t="str">
         <v>https://pr-inside.com/spirit-blockchain-capital-reports-second-quarter-2026-results-provides-r5213526.htm</v>
       </c>
-      <c r="F82" t="str">
+      <c r="F376" t="str">
         <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 18, 2026 / Spirit Blockchain Capital Inc. ("Spirit" or the "Company") (CSE:SPIR)(OTCQB:SBLCF) today announced that it has filed its interim condensed consolidated financial statements, management's discussion and analysis ("MD&amp;A"), and related CEO and CFO certifications for the three and six months ended June 30, 2026. Second Quarter 2026 Financial Reporting The filing of the Company's second quarter results reflects Spirit's continued commitment to timely financial reporting, transparency, strong corporate governance and strengthening the balance sheet as it advances its strategic priorities. The Company's interim condensed consolidated financial statements, MD&amp;A and related CEO and CFO certifications provide ..</v>
       </c>
     </row>
-    <row r="83">
-      <c r="A83" t="str">
+    <row r="377">
+      <c r="A377" t="str">
         <v>CoinShares Renames WGMI as "Bitcoin Mining and Digital Power ETF," Reflecting the Convergence of Bitcoin Mining and AI Infrastructure</v>
       </c>
-      <c r="B83" t="str">
+      <c r="B377" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C83" t="str">
+      <c r="C377" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D83" t="str">
+      <c r="D377" t="str">
         <v>Finance, Crypto, AI, Energy</v>
       </c>
-      <c r="E83" t="str">
+      <c r="E377" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/18/3346679/0/en/coinshares-renames-wgmi-as-bitcoin-mining-and-digital-power-etf-reflecting-the-convergence-of-bitcoin-mining-and-ai-infrastructure.html</v>
       </c>
-      <c r="F83" t="str">
+      <c r="F377" t="str">
         <v>Strategy update positions WGMI to capture the build-out of the energy and compute backbone behind bitcoin and artificial intelligence, anchored in the listed bitcoin miners that already operate it.</v>
       </c>
     </row>
-    <row r="84">
-      <c r="A84" t="str">
+    <row r="378">
+      <c r="A378" t="str">
         <v>Hyperscale Data Bitcoin Treasury at Approximately 276 Bitcoin Worth Approximately $17.3 Million</v>
       </c>
-      <c r="B84" t="str">
+      <c r="B378" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C84" t="str">
-[...2 lines deleted...]
-      <c r="D84" t="str">
+      <c r="C378" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D378" t="str">
         <v>Finance, Crypto, AI</v>
       </c>
-      <c r="E84" t="str">
+      <c r="E378" t="str">
         <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-at-approximately-276-bitcoin-worth-approximately-17-3-million-302853556.html</v>
       </c>
-      <c r="F84" t="str">
+      <c r="F378" t="str">
         <v>Company Sold Approximately 685 Bitcoin for Approximately $43 Million During Week Ended August 16, 2026 LAS VEGAS, Aug. 18, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the...</v>
       </c>
     </row>
-    <row r="85">
-      <c r="A85" t="str">
+    <row r="379">
+      <c r="A379" t="str">
         <v>Blockchain.com Admitted to Nigeria SEC's Accelerated Regulatory Incubation Programme</v>
       </c>
-      <c r="B85" t="str">
+      <c r="B379" t="str">
         <v>2026-08-18</v>
       </c>
-      <c r="C85" t="str">
+      <c r="C379" t="str">
         <v>mlpr-prnewswire-wire</v>
       </c>
-      <c r="D85" t="str">
-[...2 lines deleted...]
-      <c r="E85" t="str">
+      <c r="D379" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E379" t="str">
         <v>https://www.prnewswire.com/news-releases/blockchaincom-admitted-to-nigeria-secs-accelerated-regulatory-incubation-programme-302853349.html</v>
       </c>
-      <c r="F85" t="str">
+      <c r="F379" t="str">
         <v>Admission advances Blockchain.com's engagement with Nigerian regulators and reinforces the Company's broader commitment to operating within clear regulatory frameworks globally LAGOS, Nigeria, Aug. 18, 2026 /PRNewswire/ -- Blockchain.com has been admitted into the Nigerian Securities and...</v>
       </c>
     </row>
-    <row r="86">
-      <c r="A86" t="str">
+    <row r="380">
+      <c r="A380" t="str">
         <v>Matador Technologies Amends Convertible Note Facility to Expand At ...</v>
       </c>
-      <c r="B86" t="str">
+      <c r="B380" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C86" t="str">
+      <c r="C380" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D86" t="str">
-[...2 lines deleted...]
-      <c r="E86" t="str">
+      <c r="D380" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E380" t="str">
         <v>https://pr-inside.com/matador-technologies-amends-convertible-note-facility-to-expand-at-r5213324.htm</v>
       </c>
-      <c r="F86" t="str">
+      <c r="F380" t="str">
         <v>(PR-inside.com) Key Highlights Expanded Equity Capacity: Amendment No. 2 introduces an alternative permitted at the market framework under the Company's US$100 million secured convertible note facility with a US based institutional investor. Contractual Bitcoin Allocation: An amount equal to 10 percent of the net proceeds of every qualifying sale of common shares will be applied to purchase Bitcoin, deposited as additional Bitcoin collateral within five business days following the end of the calendar month in which the sale settled. Approval and Ratification: The Amendment has received the conditional approval of the TSX Venture Exchange. All other terms of the securities purchase agreement and the ..</v>
       </c>
     </row>
-    <row r="87">
-      <c r="A87" t="str">
+    <row r="381">
+      <c r="A381" t="str">
         <v>DataMeds AI Reports Second Quarter 2026 Financials and Provides Business ...</v>
       </c>
-      <c r="B87" t="str">
+      <c r="B381" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C87" t="str">
+      <c r="C381" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D87" t="str">
+      <c r="D381" t="str">
         <v>Finance, Crypto, AI, Healthcare, Retail</v>
       </c>
-      <c r="E87" t="str">
+      <c r="E381" t="str">
         <v>https://pr-inside.com/datameds-ai-reports-second-quarter-2026-financials-and-provides-business-r5213203.htm</v>
       </c>
-      <c r="F87" t="str">
+      <c r="F381" t="str">
         <v>(PR-inside.com) Revenues grew 14% reaching $1.779M in Q2/26, beating management projections Corporate name change from Wellgistics Health, Inc. to DataMeds AI, Inc. in July 2026, which led to stock symbol change from ‘WGRX' to ‘MEDS' on NASDAQ Capital Markets $6.5 million new funding in June 2026 provided capital to support corporate turnaround Pending transaction with Datavault AI, EOS Technology Holdings, Scilex Holdings and HealthBridge Associates to consolidate patent protected blockchain, biometrics and pharmaceutical-adjunct products intellectual properties to deliver the "Health Lives Here" consumer app, in partnership with NFL Alumni Health (NFLAH), to deliver an effective healthcare experience to patients in rural communities via local ..</v>
       </c>
     </row>
-    <row r="88">
-      <c r="A88" t="str">
+    <row r="382">
+      <c r="A382" t="str">
         <v>DataMeds AI Reports Second Quarter 2026 Financials and Provides Business Update</v>
       </c>
-      <c r="B88" t="str">
+      <c r="B382" t="str">
         <v>2026-08-17</v>
       </c>
-      <c r="C88" t="str">
+      <c r="C382" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D88" t="str">
+      <c r="D382" t="str">
         <v>Finance, Crypto, AI, Healthcare, Retail</v>
       </c>
-      <c r="E88" t="str">
+      <c r="E382" t="str">
         <v>https://www.newswire.com/news/datameds-ai-reports-second-quarter-2026-financials-and-provides-business-update</v>
       </c>
-      <c r="F88" t="str">
+      <c r="F382" t="str">
         <v xml:space="preserve">Revenues grew 14% reaching $1.779M in Q2/26, beating management projections Corporate name change from Wellgistics Health, Inc. to DataMeds AI, Inc. in July 2026, which led to stock symbol change from &amp;lsquo;WGRX' to &amp;lsquo;MEDS' on NASDAQ Capital Markets $6.5 million new funding in June 2026 provided capital to support corporate turnaround Pending transaction with Datavault AI, EOS Technology Holdings, Scilex Holdings and HealthBridge Associates to consolidate patent protected blockchain, biometrics and pharmaceutical-adjunct products intellectual properties to deliver the "Health Lives Here" consumer app, in partnership with NFL Alumni Health (NFLAH), to deliver an effective healthcare experience to patients in rural communities via local independent pharmacies 1:50 reverse split in May </v>
       </c>
     </row>
-    <row r="89">
-      <c r="A89" t="str">
+    <row r="383">
+      <c r="A383" t="str">
         <v>New to The Street Airs This Weekend Across Bloomberg Television U.S., ...</v>
       </c>
-      <c r="B89" t="str">
+      <c r="B383" t="str">
         <v>2026-08-15</v>
       </c>
-      <c r="C89" t="str">
+      <c r="C383" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D89" t="str">
+      <c r="D383" t="str">
         <v>Crypto, SaaS, Healthcare</v>
       </c>
-      <c r="E89" t="str">
+      <c r="E383" t="str">
         <v>https://pr-inside.com/new-to-the-street-airs-this-weekend-across-bloomberg-television-u-s-r5212619.htm</v>
       </c>
-      <c r="F89" t="str">
+      <c r="F383" t="str">
         <v>(PR-inside.com) Envoy Medical, Sagtec Global, RHINO Bitcoin and Virtuix Holdings Featured in This Weekend's Global Broadcast New to The Street Expands Its International Footprint with "Nuevo a la Calle™" Across Latin America and Programming Across the Middle East &amp; North Africa NEW YORK, NY / ACCESS Newswire / August 15, 2026 /NEW YORK, August 15, 2026 - New to The Street®, the 18-year financial and business media platform, announces its latest sponsored-programming broadcast airing this weekend across Bloomberg Television in the United States, Latin America and the Middle East &amp; North Africa (MENA). New to The Street's expanding international distribution is part of the ..</v>
       </c>
     </row>
-    <row r="90">
-      <c r="A90" t="str">
+    <row r="384">
+      <c r="A384" t="str">
         <v>New to The Street Airs This Weekend Across Bloomberg Television U.S., Latin America and MENA</v>
       </c>
-      <c r="B90" t="str">
+      <c r="B384" t="str">
         <v>2026-08-15</v>
       </c>
-      <c r="C90" t="str">
+      <c r="C384" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D90" t="str">
+      <c r="D384" t="str">
         <v>Crypto, Healthcare</v>
       </c>
-      <c r="E90" t="str">
+      <c r="E384" t="str">
         <v>https://www.newswire.com/news/new-to-the-street-airs-this-weekend-across-bloomberg-television-u-s-latin</v>
       </c>
-      <c r="F90" t="str">
+      <c r="F384" t="str">
         <v>Envoy Medical, Sagtec Global, RHINO Bitcoin and Virtuix Holdings Featured in This Weekend's Global Broadcast New to The Street Expands Its International Footprint with "Nuevo a la Calle&amp;trade;" Across Latin America and Programming Across the Middle East &amp;amp; North Africa</v>
       </c>
     </row>
-    <row r="91">
-      <c r="A91" t="str">
+    <row r="385">
+      <c r="A385" t="str">
         <v>DataMEDS AI Announces Its Board of Directors Approved September 9, ...</v>
       </c>
-      <c r="B91" t="str">
+      <c r="B385" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C91" t="str">
+      <c r="C385" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D91" t="str">
+      <c r="D385" t="str">
         <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
-      <c r="E91" t="str">
+      <c r="E385" t="str">
         <v>https://pr-inside.com/datameds-ai-announces-its-board-of-directors-approved-september-r5212506.htm</v>
       </c>
-      <c r="F91" t="str">
+      <c r="F385" t="str">
         <v>(PR-inside.com) TAMPA, FL / ACCESS Newswire / August 14, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMEDS AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant delivery of healthcare and monetization of health data by market participants, today announced that its board of directors (the "Board") fixed September 9, 2026 (the "Payment Date") as the date on which the previously announced distribution (the "Distribution") of Dream Bowl Meme Coin I tokens (the "Dream Bowl Tokens") will be paid to ..</v>
       </c>
     </row>
-    <row r="92">
-      <c r="A92" t="str">
+    <row r="386">
+      <c r="A386" t="str">
         <v>Azincourt Energy Corp. Closes Private Placement</v>
       </c>
-      <c r="B92" t="str">
+      <c r="B386" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C92" t="str">
+      <c r="C386" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D92" t="str">
+      <c r="D386" t="str">
         <v>Crypto, Energy</v>
       </c>
-      <c r="E92" t="str">
+      <c r="E386" t="str">
         <v>https://www.newsfilecorp.com/release/309743/Azincourt-Energy-Corp.-Closes-Private-Placement</v>
       </c>
-      <c r="F92" t="str">
+      <c r="F386" t="str">
         <v>Vancouver, British Columbia--(Newsfile Corp. - August 14, 2026) - AZINCOURT ENERGY CORP. (TSXV: AAZ) ("Azincourt" or the "Company") is pleased to announce the closing of its non-brokered private placement previously announced August 4, 2026 consisting of 8,223,000 flow-through units (the "FT Units") at a price of $0.045 per FT Unit and 3,474,000 non-flow through units (the "NFT Units") at a price of $0.045 per NFT Unit for gross proceeds of C$526,365 (the "Offering").Each FT Unit consists of one...</v>
       </c>
     </row>
-    <row r="93">
-      <c r="A93" t="str">
+    <row r="387">
+      <c r="A387" t="str">
         <v>Greenlane Reports Second Quarter 2026 Financial Results</v>
       </c>
-      <c r="B93" t="str">
+      <c r="B387" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C93" t="str">
+      <c r="C387" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D93" t="str">
+      <c r="D387" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E93" t="str">
+      <c r="E387" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/14/3345618/0/en/greenlane-reports-second-quarter-2026-financial-results.html</v>
       </c>
-      <c r="F93" t="str">
+      <c r="F387" t="str">
         <v>BOCA RATON, Fla., Aug. 14, 2026 (GLOBE NEWSWIRE) -- Greenlane Holdings, Inc. (“Greenlane” or the “Company”) (Nasdaq: GNLN), a publicly traded company with a digital asset treasury strategy focused on the acquisition, management, and strategic deployment of BERA, the native token of the Berachain blockchain network, today reported its financial results for the second quarter ended June 30, 2026 (“second quarter 2026”).</v>
       </c>
     </row>
-    <row r="94">
-      <c r="A94" t="str">
+    <row r="388">
+      <c r="A388" t="str">
         <v>Rhino Bitcoin Provides Update on Plans to Complete SEC Filings and Strengthen Independent Governance to Enhance Transparency and Position for a Potential Exchange Uplisting</v>
       </c>
-      <c r="B94" t="str">
+      <c r="B388" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C94" t="str">
+      <c r="C388" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D94" t="str">
-[...2 lines deleted...]
-      <c r="E94" t="str">
+      <c r="D388" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E388" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/14/3345586/0/en/rhino-bitcoin-provides-update-on-plans-to-complete-sec-filings-and-strengthen-independent-governance-to-enhance-transparency-and-position-for-a-potential-exchange-uplisting.html</v>
       </c>
-      <c r="F94" t="str">
+      <c r="F388" t="str">
         <v>Rhino Bitcoin is completing SEC filings and strengthening independent governance to enhance transparency and support a potential exchange uplisting.</v>
       </c>
     </row>
-    <row r="95">
-      <c r="A95" t="str">
+    <row r="389">
+      <c r="A389" t="str">
         <v>Institutional Digital Asset Infrastructure: Distribution Layer Expansion ...</v>
       </c>
-      <c r="B95" t="str">
+      <c r="B389" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C95" t="str">
+      <c r="C389" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D95" t="str">
+      <c r="D389" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E95" t="str">
+      <c r="E389" t="str">
         <v>https://pr-inside.com/institutional-digital-asset-infrastructure-distribution-layer-expansion-r5212326.htm</v>
       </c>
-      <c r="F95" t="str">
+      <c r="F389" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 14, 2026 /Black Titan Corporation (NASDAQ:BTTC) Executive Summary The first week of August 2026 marks a structural inflection point in the distribution and accessibility of "Lending-as-a-Service" (LaaS) and "DeFi-as-a-Service" (DaaS) infrastructure. Major trading platforms across both decentralized (Uniswap) and centralized (Bitget) venues have officially transitioned from proprietary lending desks to embedding modular on-chain credit engines (Morpho). Concurrently, the expansion of LaaS into Hong Kong's regulated framework via HashKey's HSK Chain indicates that permissioned digital asset credit is securing institutional footholds across the Asia-Pacific (APAC) region, supported by high-throughput Layer-2 sub-second pre-confirmat</v>
       </c>
     </row>
-    <row r="96">
-      <c r="A96" t="str">
+    <row r="390">
+      <c r="A390" t="str">
         <v>DeFi Development Corp. to Host X Spaces Event: “July 2026 Recap &amp; AMA + 2Q2026 Earnings Review”</v>
       </c>
-      <c r="B96" t="str">
+      <c r="B390" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C96" t="str">
+      <c r="C390" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D96" t="str">
+      <c r="D390" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E96" t="str">
+      <c r="E390" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/14/3345353/0/en/defi-development-corp-to-host-x-spaces-event-july-2026-recap-ama-2q2026-earnings-review.html</v>
       </c>
-      <c r="F96" t="str">
+      <c r="F390" t="str">
         <v>BOCA RATON, FL, Aug. 14, 2026 (GLOBE NEWSWIRE) -- DeFi Development Corp. (Nasdaq: DFDV) (the “Company”), the first U.S. public company with a treasury strategy built around accumulating and compounding Solana (SOL), today announced it will host its July 2026 Business Recap &amp;amp; Ask Me Anything (“AMA”) on Monday, August 17, 2026, at 10:30 AM ET via X Spaces.</v>
       </c>
     </row>
-    <row r="97">
-      <c r="A97" t="str">
+    <row r="391">
+      <c r="A391" t="str">
         <v>Institutional Digital Asset Infrastructure: Distribution Layer Expansion and CEX-to-DeFi LaaS Convergence</v>
       </c>
-      <c r="B97" t="str">
+      <c r="B391" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C97" t="str">
+      <c r="C391" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D97" t="str">
-[...2 lines deleted...]
-      <c r="E97" t="str">
+      <c r="D391" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E391" t="str">
         <v>https://www.newswire.com/news/institutional-digital-asset-infrastructure-distribution-layer-expansion-and-cex</v>
       </c>
-      <c r="F97" t="str">
+      <c r="F391" t="str">
         <v/>
       </c>
     </row>
-    <row r="98">
-      <c r="A98" t="str">
+    <row r="392">
+      <c r="A392" t="str">
         <v>AEON Expands the Settlement Layer for the Agentic Economy Across Latin America with Colombia Launch</v>
       </c>
-      <c r="B98" t="str">
+      <c r="B392" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C98" t="str">
-[...5 lines deleted...]
-      <c r="E98" t="str">
+      <c r="C392" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D392" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E392" t="str">
         <v>https://www.prnewswire.com/news-releases/aeon-expands-the-settlement-layer-for-the-agentic-economy-across-latin-america-with-colombia-launch-302851755.html</v>
       </c>
-      <c r="F98" t="str">
+      <c r="F392" t="str">
         <v>HONG KONG, Aug. 14, 2026 /PRNewswire/ -- AEON, the settlement layer built for the agentic economy, has expanded its payment infrastructure into Colombia by integrating Bre-B, the country's national instant payment network. The expansion enables crypto holders to pay merchants across...</v>
       </c>
     </row>
-    <row r="99">
-      <c r="A99" t="str">
+    <row r="393">
+      <c r="A393" t="str">
         <v>Hyperscale Data Has Sold Approximately 685 Bitcoin for Approximately $43 Million, Reduces Debt by Approximately $30 Million and Strengthens Liquidity to Support Michigan Data Center Buildout</v>
       </c>
-      <c r="B99" t="str">
+      <c r="B393" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C99" t="str">
-[...2 lines deleted...]
-      <c r="D99" t="str">
+      <c r="C393" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D393" t="str">
         <v>Finance, Crypto, AI</v>
       </c>
-      <c r="E99" t="str">
+      <c r="E393" t="str">
         <v>https://www.prnewswire.com/news-releases/hyperscale-data-has-sold-approximately-685-bitcoin-for-approximately-43-million-reduces-debt-by-approximately-30-million-and-strengthens-liquidity-to-support-michigan-data-center-buildout-302851597.html</v>
       </c>
-      <c r="F99" t="str">
+      <c r="F393" t="str">
         <v>Company to Retain Approximately 275 Bitcoin, Continue Bitcoin Mining and Use Its Strengthened Balance Sheet to Support Execution of Its Michigan Data Center Strategy LAS VEGAS, Aug. 14, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI")...</v>
       </c>
     </row>
-    <row r="100" xml:space="preserve">
-      <c r="A100" t="str">
+    <row r="394" xml:space="preserve">
+      <c r="A394" t="str">
         <v>uSMART Launches '12-Fee Waiver' Promotion for Silver Bonds</v>
       </c>
-      <c r="B100" t="str">
+      <c r="B394" t="str">
         <v>2026-08-14</v>
       </c>
-      <c r="C100" t="str">
+      <c r="C394" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D100" t="str">
+      <c r="D394" t="str">
         <v>Finance, Crypto, SaaS</v>
       </c>
-      <c r="E100" t="str">
+      <c r="E394" t="str">
         <v>https://www.acnnewswire.com/press-release/english/109135/</v>
       </c>
-      <c r="F100" t="str" xml:space="preserve">
+      <c r="F394" t="str" xml:space="preserve">
         <v xml:space="preserve">HONG KONG, August 14, 2026 - (ACN Newswire) - uSMART Securities Limited ("uSMART Securities/the Company") , the No.1 Hong Kong Funded Fintech Brokerage^, is pleased to announce the launch of its "12-Fee Waiver for Silver Bonds" promotion in response to the Government’s 11th batch of Silver Bonds. The promotion covers all transaction and holding process fees, significantly lowering participation costs and allowing senior investors to manage their assets with greater ease and flexibility.
 The "12-Fee Waiver" offers comprehensive coverage across various stages, from subscription and holding to redemption and related service fees, including:
 1. Subscription Handling Fee Waiver
 2. Commission Waiver
 3. Deposit Fee Waiver
 4. Custodian/Storage Fee Waiver
 5. Platform Fee Waiver
 6. Transfer-in Fee Waiver
 7. Transfer-out Fee Waiver
 8. Custody Fee Waiver
 9. Inactive Account Fee Waiver
 10. Maturity Redemption Fee Waiver
 11. Early Redemption Fee Waiver
 12. Dividend Collection Handling Fee Waiver
 Mr. Neo Lee, Executive Director of uSMART Securities, stated: " uSMART has always been client-centric. The introduction of this highly competitive promotion significantly reduces subscription costs, allowing senior clients to fully enjoy a guaranteed return of no less than 4.25% p.a."
 Mr. Dickie Wong, uSMART’s Executive Director of Research, said: “Silver Bonds offer a rare combination of 'capital protection + high yield + inflation protection', making them an ideal core fixed-income allocation for senior investors. We advise investors to seize this opportunity and allocate their assets prudently to lock in stable long-term returns."
 Furthermore, new uSMART clients who subscribe to the Silver Bonds will be entered into a Grand Lucky Draw. Prizes include up to HK$50,000 in global travel cash vouchers and popular US stocks, enabling winners to enjoy memorable family vacations with their children and grandchildren.
 Committed to serving the Hong Kong local market, uSMART strives to create a more seamless and convenient investment experience. The Company's 11th branch, the Mong Kok Branch, is scheduled to grandly open in September. This expansion will further strengthen uSMART’s O2O (online-to-offline) integrated service capabilities, delivering professional and personalized financial services to clients.
 Looking ahead, the Company will continue to adhere to its core values of technological innovation, professional service, and a client-first ethos. uSMART will steadily expand its business footprint, enhance service accessibility, and continuously upgrade its products and services, reinforcing its position as the leading Hong Kong-funded tech brokerage by delivering highly efficient, convenient, and professional financial solutions.
 Investment involves risks; please evaluate carefully.
 ^”No.1 Hong Kong Funded Fintech Brokerage" is based on TradeGo Cloud data, with uSMART Securities ranking first in monthly transaction volume among local Hong Kong-funded internet brokers for over a year as of February 2026.
 About uSMART:
 uSMART Securities is a leading Hong Kong Funded Fintech Brokerage founded in 2018. Over the past eight years, it has pioneered the fusion of technology and finance, offering stocks trading, asset management, and wealth management solutions. Its proprietary platforms, uSMART HK APP and uSMART SG APP, operated by uSMART Securities (Hong Kong) and uSMART Securities (Singapore) respectively. It supports investments in Hong Kong stocks, US stocks, A-shares (Shanghai, Shenzhen and Hong Kong stock connect), Singapore Stocks, Japan Stocks, UK Stocks, US options, ETFs, Funds, Bonds, Asset Management, Structured Notes, Futures, Crypto, Precious Metals, Gold, and forex. Furthermore, uSMART is equipped with a highly professional research and asset management team that offers asset management, wealth management, securities brokerage, institutional business, LPF services, and investment banking, dedicated to serving ultra-high-net-worth individuals and families, corporations, investment institutions, fund companies, and other brokerage firms with comprehensive asset management solutions.
 For details please visit: https://hk.usmartglobal.com
 For any media queries, please contact:
 Carrie Wong
 9788 4665
 carriewong@usmart.hk
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
-    <row r="101">
-      <c r="A101" t="str">
+    <row r="395">
+      <c r="A395" t="str">
         <v>Bitwise To Explore Tokenizing Bitwise Solana Staking ETF (BSOL) With Superstate; Other ETFs May Follow</v>
       </c>
-      <c r="B101" t="str">
+      <c r="B395" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C101" t="str">
-[...5 lines deleted...]
-      <c r="E101" t="str">
+      <c r="C395" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D395" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E395" t="str">
         <v>https://www.prnewswire.com/news-releases/bitwise-to-explore-tokenizing-bitwise-solana-staking-etf-bsol-with-superstate-other-etfs-may-follow-302851427.html</v>
       </c>
-      <c r="F101" t="str">
+      <c r="F395" t="str">
         <v>SAN FRANCISCO, Aug. 13, 2026 /PRNewswire/ -- Bitwise Asset Management, a global crypto asset manager, today announced a partnership with Superstate, a financial technology firm that partners with issuers and asset managers to bring securities onchain, to develop the capability for shares...</v>
       </c>
     </row>
-    <row r="102">
-      <c r="A102" t="str">
+    <row r="396">
+      <c r="A396" t="str">
         <v>DeFi Technologies Inc. Announces Second Quarter 2026 Financial Results with Revenue of $7.8 Million, Operating Loss of $2.3 Million, and Maintained Strong Balance Sheet</v>
       </c>
-      <c r="B102" t="str">
+      <c r="B396" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C102" t="str">
-[...2 lines deleted...]
-      <c r="D102" t="str">
+      <c r="C396" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D396" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E102" t="str">
+      <c r="E396" t="str">
         <v>https://www.prnewswire.com/news-releases/defi-technologies-inc-announces-second-quarter-2026-financial-results-with-revenue-of-7-8-million-operating-loss-of-2-3-million-and-maintained-strong-balance-sheet-302851384.html</v>
       </c>
-      <c r="F102" t="str">
+      <c r="F396" t="str">
         <v>Revenue and Operating Loss: DeFi Technologies reported revenue of $7.8 million and operating loss of $2.3 million for the three months ended June 30, 2026. Strong balance sheet and liquidity: As of June 30, 2026, DeFi Technologies held $70.7 million in combined cash and USDT/USDC, $30...</v>
       </c>
     </row>
-    <row r="103">
-      <c r="A103" t="str">
+    <row r="397">
+      <c r="A397" t="str">
         <v>Gemini Reports Second Quarter 2026 Results</v>
       </c>
-      <c r="B103" t="str">
+      <c r="B397" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C103" t="str">
+      <c r="C397" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D103" t="str">
+      <c r="D397" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E103" t="str">
+      <c r="E397" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/13/3344976/0/en/gemini-reports-second-quarter-2026-results.html</v>
       </c>
-      <c r="F103" t="str">
+      <c r="F397" t="str">
         <v>Gemini increased total revenue 37% YoY in Q2 2026, with a 149% YOY increase in services revenue highlighting increasingly diversified revenue amid a 38% YOY drop in exchange transaction revenue as crypto market remains soft Gemini increased total revenue 37% YoY in Q2 2026, with a 149% YOY increase in services revenue highlighting increasingly diversified revenue amid a 38% YOY drop in exchange transaction revenue as crypto market remains soft</v>
       </c>
     </row>
-    <row r="104">
-      <c r="A104" t="str">
+    <row r="398">
+      <c r="A398" t="str">
         <v>RBC iShares (BlackRock) (IBQT et XINT) ouvre les marchés</v>
       </c>
-      <c r="B104" t="str">
+      <c r="B398" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C104" t="str">
+      <c r="C398" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D104" t="str">
+      <c r="D398" t="str">
         <v>Crypto, Media</v>
       </c>
-      <c r="E104" t="str">
+      <c r="E398" t="str">
         <v>https://www.newsfilecorp.com/release/309487/RBC-iShares-BlackRock-IBQT-et-XINT-ouvre-les-marchs</v>
       </c>
-      <c r="F104" t="str">
+      <c r="F398" t="str">
         <v>Toronto, Ontario--(Newsfile Corp. - 13 août 2026) - Steven Leong, chef des Produits iShares Canada, Blackrock, s'est joint à Graham MacKenzie, directeur général, Produits négociés en bourse à la Bourse de Toronto (TSX), pour ouvrir les marchés et souligner le lancement de ses deux nouveaux FNB:iShares Core MSCI All-International Equity Index ETF (TSX : XINT)iShares Equity + Bitcoin ETF Portfolio (TSX : IBQT)Cannot view this video?  Visit:https://www.youtube.com/watch?v=VQkzL7c_e-AXINT est conçu...</v>
       </c>
     </row>
-    <row r="105">
-      <c r="A105" t="str">
+    <row r="399">
+      <c r="A399" t="str">
         <v>RBC iShares (BlackRock) (IBQT &amp; XINT) Opens the Market</v>
       </c>
-      <c r="B105" t="str">
+      <c r="B399" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C105" t="str">
+      <c r="C399" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D105" t="str">
+      <c r="D399" t="str">
         <v>Finance, Crypto, Media</v>
       </c>
-      <c r="E105" t="str">
+      <c r="E399" t="str">
         <v>https://www.newsfilecorp.com/release/309485/RBC-iShares-BlackRock-IBQT-XINT-Opens-the-Market</v>
       </c>
-      <c r="F105" t="str">
+      <c r="F399" t="str">
         <v>Toronto, Ontario--(Newsfile Corp. - August 13, 2026) - Steven Leong, Head of Canada Product and iShares, BlackRock and his team, joined Graham MacKenzie, Managing Director, Exchange Traded Products, Toronto Stock Exchange ("TSX") to open the market and celebrate the launch of their two new ETFs:iShares Core MSCI All-International Equity Index ETF (TSX: XINT)iShares Equity + Bitcoin ETF Portfolio (TSX: IBQT)Cannot view this video?  Visit:https://www.youtube.com/watch?v=VQkzL7c_e-AXINT is designed...</v>
       </c>
     </row>
-    <row r="106">
-      <c r="A106" t="str">
+    <row r="400">
+      <c r="A400" t="str">
         <v>Neptune Receives First Tranche of Free-Trading SpaceX Shares</v>
       </c>
-      <c r="B106" t="str">
+      <c r="B400" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C106" t="str">
+      <c r="C400" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D106" t="str">
-[...2 lines deleted...]
-      <c r="E106" t="str">
+      <c r="D400" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E400" t="str">
         <v>https://www.newsfilecorp.com/release/309437/Neptune-Receives-First-Tranche-of-FreeTrading-SpaceX-Shares</v>
       </c>
-      <c r="F106" t="str">
+      <c r="F400" t="str">
         <v>Vancouver, British Columbia--(Newsfile Corp. - August 13, 2026) - Neptune Digital Assets Corp. (TSXV: NDA) (OTCQB: NPPTF) (FSE: 1NW) ("Neptune" or the "Company"), a blockchain infrastructure and frontier technology company, is pleased to provide an update on its investment in Space Exploration Technologies Corp. ("SpaceX") following the successful SpaceX initial public offering.Key Highlights:Initial Liquid Position: Neptune has received its first tranche of 29,879 SpaceX shares (net of fees)...</v>
       </c>
     </row>
-    <row r="107">
-      <c r="A107" t="str">
+    <row r="401">
+      <c r="A401" t="str">
         <v>Figure Technology Solutions Reports Strong Second Quarter 2026 Results</v>
       </c>
-      <c r="B107" t="str">
+      <c r="B401" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C107" t="str">
+      <c r="C401" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D107" t="str">
+      <c r="D401" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E107" t="str">
+      <c r="E401" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/13/3344318/0/en/figure-technology-solutions-reports-strong-second-quarter-2026-results.html</v>
       </c>
-      <c r="F107" t="str">
+      <c r="F401" t="str">
         <v>NEW YORK, Aug. 13, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions (Nasdaq: FIGR; OPEN: FGRS), the leading blockchain-native capital marketplace for the origination, funding, sale and trading of tokenized assets, today announced financial results for the three and six months ended June 30, 2026.</v>
       </c>
     </row>
-    <row r="108">
-      <c r="A108" t="str">
+    <row r="402">
+      <c r="A402" t="str">
         <v>Growth in Crypto Payroll a Boon for Stablecoin Adoption as Mercuryo Data Shows 57% Use Digital Dollars for Off-ramping</v>
       </c>
-      <c r="B108" t="str">
+      <c r="B402" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C108" t="str">
-[...2 lines deleted...]
-      <c r="D108" t="str">
+      <c r="C402" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D402" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E108" t="str">
+      <c r="E402" t="str">
         <v>https://www.prnewswire.com/news-releases/growth-in-crypto-payroll-a-boon-for-stablecoin-adoption-as-mercuryo-data-shows-57-use-digital-dollars-for-off-ramping-302850641.html</v>
       </c>
-      <c r="F108" t="str">
+      <c r="F402" t="str">
         <v>LONDON, Aug. 13, 2026 /PRNewswire/ -- Global payments infrastructure platform Mercuryo has published data that suggests a surge in crypto payroll services as growing numbers of remote workers and digital nomads get paid in stablecoins before off-ramping their digital tokens into their...</v>
       </c>
     </row>
-    <row r="109">
-      <c r="A109" t="str">
+    <row r="403">
+      <c r="A403" t="str">
         <v>Project Pigeon Consortium Launches APAC Working Group to Advance Governance Standards for Permissionless Blockchains</v>
       </c>
-      <c r="B109" t="str">
+      <c r="B403" t="str">
         <v>2026-08-13</v>
       </c>
-      <c r="C109" t="str">
-[...5 lines deleted...]
-      <c r="E109" t="str">
+      <c r="C403" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D403" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E403" t="str">
         <v>https://www.prnewswire.com/news-releases/project-pigeon-consortium-launches-apac-working-group-to-advance-governance-standards-for-permissionless-blockchains-302849841.html</v>
       </c>
-      <c r="F109" t="str">
+      <c r="F403" t="str">
         <v>Joint initiative by Elliptic, Digital Asset Association (DAA), Responsible Fintech Institute (RFI) and Baker McKenzie Wong &amp; Leow to establish an industry standard risk-management framework, supporting safe innovation and Group 1 crypto asset treatment. SINGAPORE, Aug. 12, 2026...</v>
       </c>
     </row>
-    <row r="110">
-      <c r="A110" t="str">
+    <row r="404">
+      <c r="A404" t="str">
         <v>Pepperstone Appoints New CTO to Drive AI-Native Proprietary Tech Push</v>
       </c>
-      <c r="B110" t="str">
+      <c r="B404" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C110" t="str">
-[...2 lines deleted...]
-      <c r="D110" t="str">
+      <c r="C404" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D404" t="str">
         <v>Crypto, AI</v>
       </c>
-      <c r="E110" t="str">
+      <c r="E404" t="str">
         <v>https://www.prnewswire.com/news-releases/pepperstone-appoints-new-cto-to-drive-ai-native-proprietary-tech-push-302849786.html</v>
       </c>
-      <c r="F110" t="str">
+      <c r="F404" t="str">
         <v>Former Xero engineering executive Nigel Fernandes will lead Pepperstone's push to own more of its technology as the business expands into crypto and new markets. MELBOURNE, Australia, Aug. 12, 2026 /PRNewswire/ -- Melbourne-based Pepperstone, a global online trading and fintech provider...</v>
       </c>
     </row>
-    <row r="111">
-      <c r="A111" t="str">
+    <row r="405">
+      <c r="A405" t="str">
         <v>Saturn Cloud Integrates NVIDIA DSX OS Into Its AI Token Factory Platform</v>
       </c>
-      <c r="B111" t="str">
+      <c r="B405" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C111" t="str">
-[...2 lines deleted...]
-      <c r="D111" t="str">
+      <c r="C405" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D405" t="str">
         <v>Crypto, AI, SaaS</v>
       </c>
-      <c r="E111" t="str">
+      <c r="E405" t="str">
         <v>https://www.prnewswire.com/news-releases/saturn-cloud-integrates-nvidia-dsx-os-into-its-ai-token-factory-platform-302850047.html</v>
       </c>
-      <c r="F111" t="str">
+      <c r="F405" t="str">
         <v>Saturn Cloud has integrated NVIDIA DSX OS into its platform, giving neocloud operators a way to turn NVIDIA infrastructure into a token-metered service they can sell. NEW YORK, Aug. 12, 2026 /PRNewswire/ -- Saturn Cloud, the AI token factory platform and an NVIDIA portfolio company, today...</v>
       </c>
     </row>
-    <row r="112">
-      <c r="A112" t="str">
+    <row r="406">
+      <c r="A406" t="str">
         <v>Equity Trust Launches Crypto IRA Lineup with Automated and Self-Trading Investing Options</v>
       </c>
-      <c r="B112" t="str">
+      <c r="B406" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C112" t="str">
-[...5 lines deleted...]
-      <c r="E112" t="str">
+      <c r="C406" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D406" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E406" t="str">
         <v>https://www.prnewswire.com/news-releases/equity-trust-launches-crypto-ira-lineup-with-automated-and-self-trading-investing-options-302850023.html</v>
       </c>
-      <c r="F112" t="str">
+      <c r="F406" t="str">
         <v>WESTLAKE, Ohio, Aug. 12, 2026 /PRNewswire/ -- Equity Trust Company, a leading financial services company with over 50 years of experience, today announced the expansion of its Crypto IRA offering, giving retirement investors more ways to hold digital assets within a tax-advantaged account....</v>
       </c>
     </row>
-    <row r="113">
-      <c r="A113" t="str">
+    <row r="407">
+      <c r="A407" t="str">
         <v>Low-Latency Kalshi Market Data Feed Launches on DoubleZero Edge</v>
       </c>
-      <c r="B113" t="str">
+      <c r="B407" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C113" t="str">
-[...5 lines deleted...]
-      <c r="E113" t="str">
+      <c r="C407" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D407" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E407" t="str">
         <v>https://www.prnewswire.com/news-releases/low-latency-kalshi-market-data-feed-launches-on-doublezero-edge-302849868.html</v>
       </c>
-      <c r="F113" t="str">
+      <c r="F407" t="str">
         <v>First Complete Prediction Market Data Offering for Sports and Crypto Perpetuals Enables Machine-Ready, Programmatic Trading for High-Volume Institutions NEW YORK, Aug. 12, 2026 /PRNewswire/ -- DoubleZero Foundation (doublezero.xyz) and Kalshi announced today that Kalshi's live order book...</v>
       </c>
     </row>
-    <row r="114">
-      <c r="A114" t="str">
+    <row r="408">
+      <c r="A408" t="str">
         <v>DataMeds AI Provides Update on Corexa Health's Pharmacy Division</v>
       </c>
-      <c r="B114" t="str">
+      <c r="B408" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C114" t="str">
+      <c r="C408" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D114" t="str">
+      <c r="D408" t="str">
         <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
-      <c r="E114" t="str">
+      <c r="E408" t="str">
         <v>https://pr-inside.com/datameds-ai-provides-update-on-corexa-health-s-pharmacy-division-r5211511.htm</v>
       </c>
-      <c r="F114" t="str">
+      <c r="F408" t="str">
         <v>(PR-inside.com) GLP-1 agonist drugs now available Integration of online store CorexaRx.com into Health Lives Here app now complete Medical foods Forzet™ &amp; Galectovid™, and dietary supplement Tollovid® now available Revenue stabilized above $600,000 for July 2026 amid rebranding as pharmacy prepares to expand through the launch of Health Lives Here app with NFL Alumni Health TAMPA, FL / ACCESS Newswire / August 12, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant delivery of healthcare ..</v>
       </c>
     </row>
-    <row r="115">
-      <c r="A115" t="str">
+    <row r="409">
+      <c r="A409" t="str">
         <v>Crypto.com Launches the Future of Trading with Tokenized Stocks</v>
       </c>
-      <c r="B115" t="str">
+      <c r="B409" t="str">
         <v>2026-08-12</v>
       </c>
-      <c r="C115" t="str">
-[...5 lines deleted...]
-      <c r="E115" t="str">
+      <c r="C409" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D409" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E409" t="str">
         <v>https://www.prnewswire.com/news-releases/cryptocom-launches-the-future-of-trading-with-tokenized-stocks-302849027.html</v>
       </c>
-      <c r="F115" t="str">
+      <c r="F409" t="str">
         <v>Tokenized Stocks Provides 24/7 Access to U.S. Equity Price Exposure and Fractional Investing from US$1 all Accessible via the Crypto.com App LIMASSOL, Cyprus, Aug. 12, 2026 /PRNewswire/ -- Crypto.com has launched Tokenized Stocks* - a new way for users to gain exposure to U.S. equities...</v>
       </c>
     </row>
-    <row r="116">
-      <c r="A116" t="str">
+    <row r="410">
+      <c r="A410" t="str">
         <v>Compulsory Redemption by the Issuer</v>
       </c>
-      <c r="B116" t="str">
+      <c r="B410" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C116" t="str">
+      <c r="C410" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D116" t="str">
+      <c r="D410" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E116" t="str">
+      <c r="E410" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/11/3343088/0/en/compulsory-redemption-by-the-issuer.html</v>
       </c>
-      <c r="F116" t="str">
+      <c r="F410" t="str">
         <v>Compulsory Redemption by the Issuer, 1Valour STOXX Bitcoin Suisse Digital Asset Blue Chip ETP ISIN: GB00BPDX1969</v>
       </c>
     </row>
-    <row r="117">
-      <c r="A117" t="str">
+    <row r="411">
+      <c r="A411" t="str">
         <v>BingX Expands Multi-Asset Trading with New Contract-for-Difference Offering</v>
       </c>
-      <c r="B117" t="str">
+      <c r="B411" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C117" t="str">
-[...2 lines deleted...]
-      <c r="D117" t="str">
+      <c r="C411" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D411" t="str">
         <v>Crypto, AI</v>
       </c>
-      <c r="E117" t="str">
+      <c r="E411" t="str">
         <v>https://www.prnewswire.com/news-releases/bingx-expands-multi-asset-trading-with-new-contract-for-difference-offering-302848240.html</v>
       </c>
-      <c r="F117" t="str">
+      <c r="F411" t="str">
         <v>PANAMA CITY, Aug. 11, 2026 /PRNewswire/ -- BingX, a leading cryptocurrency exchange and Web3-AI company, on Aug. 10, 2026 announced the launch of BingX Contract-for-Difference (CFD), expanding its offering across traditional financial markets and giving eligible users access to multiple...</v>
       </c>
     </row>
-    <row r="118">
-      <c r="A118" t="str">
+    <row r="412">
+      <c r="A412" t="str">
         <v>Hyperscale Data Bitcoin Treasury at Approximately 961 Bitcoin Worth Approximately $62.3 Million</v>
       </c>
-      <c r="B118" t="str">
+      <c r="B412" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C118" t="str">
+      <c r="C412" t="str">
         <v>mlpr-prnewswire-wire</v>
       </c>
-      <c r="D118" t="str">
+      <c r="D412" t="str">
         <v>Finance, Crypto, AI</v>
       </c>
-      <c r="E118" t="str">
+      <c r="E412" t="str">
         <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-at-approximately-961-bitcoin-worth-approximately-62-3-million-302847742.html</v>
       </c>
-      <c r="F118" t="str">
+      <c r="F412" t="str">
         <v>LAS VEGAS, Aug. 11, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of August 9, 2026, it held 961.2678 Bitcoin representing an...</v>
       </c>
     </row>
-    <row r="119">
-      <c r="A119" t="str">
+    <row r="413">
+      <c r="A413" t="str">
         <v>KuCoin Strengthens Its RWA Ecosystem with Ondo Tokenized Stocks on KuCoin Alpha</v>
       </c>
-      <c r="B119" t="str">
+      <c r="B413" t="str">
         <v>2026-08-11</v>
       </c>
-      <c r="C119" t="str">
+      <c r="C413" t="str">
         <v>mlpr-prnewswire-wire</v>
       </c>
-      <c r="D119" t="str">
+      <c r="D413" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E119" t="str">
+      <c r="E413" t="str">
         <v>https://www.prnewswire.com/news-releases/kucoin-strengthens-its-rwa-ecosystem-with-ondo-tokenized-stocks-on-kucoin-alpha-302847964.html</v>
       </c>
-      <c r="F119" t="str">
+      <c r="F413" t="str">
         <v>PROVIDENCIALES, Turks and Caicos Islands, Aug. 11, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform built on trust, today announced the integration of Ondo tokenized assets, marketed as "Ondo tokenized stocks," into KuCoin Alpha. The integration provides eligible users across...</v>
       </c>
     </row>
-    <row r="120">
-      <c r="A120" t="str">
+    <row r="414">
+      <c r="A414" t="str">
         <v>IBM Introduces Apptio AI Value &amp; ROI to Close the Gap Between AI Spend and Business Results</v>
       </c>
-      <c r="B120" t="str">
+      <c r="B414" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C120" t="str">
+      <c r="C414" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D120" t="str">
+      <c r="D414" t="str">
         <v>Finance, Crypto, AI, SaaS</v>
       </c>
-      <c r="E120" t="str">
+      <c r="E414" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358696</v>
       </c>
-      <c r="F120" t="str">
+      <c r="F414" t="str">
         <v>Key facts - - - &amp;#8226; IBM Apptio AI Value &amp;amp; ROI connects AI spending, including token costs, to measurable business outcomes. - - &amp;#8226; Technology and finance executives can track AI initiatives across revenue, cost, speed, productivity and risk. - - &amp;#8226; IBM Apptio AI Value &amp;amp; ROI is available in public preview for IBM Apptio Costing Standard and IBM Apptio AI TCO &amp;amp; Usage customers, with general availability planned for Q3 2026. - - - - Apptio, an IBM company (NYSE: IBM), announced the public pr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358696</v>
       </c>
     </row>
-    <row r="121">
-      <c r="A121" t="str">
+    <row r="415">
+      <c r="A415" t="str">
         <v>Hilbert Group Strategy Goes On-Chain as Syntetika Opens Deposits for ...</v>
       </c>
-      <c r="B121" t="str">
+      <c r="B415" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C121" t="str">
+      <c r="C415" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D121" t="str">
+      <c r="D415" t="str">
         <v>Finance, Crypto, SaaS</v>
       </c>
-      <c r="E121" t="str">
+      <c r="E415" t="str">
         <v>https://pr-inside.com/hilbert-group-strategy-goes-on-chain-as-syntetika-opens-deposits-for-r5210745.htm</v>
       </c>
-      <c r="F121" t="str">
+      <c r="F415" t="str">
         <v>(PR-inside.com) Hilbert Group (STO:HILB-B)(FRA:999) - For the first time, a Hilbert-managed strategy can be held on-chain, priced at an independently attested net asset value. STOCKHOLM, SE / ACCESS Newswire / August 10, 2026 / Hilbert Group AB (Nasdaq First North:HILB B) today announced that Syntetika, the platform it backs, has opened deposits for its first strategy: BTC Basis+, a Bitcoin strategy managed by Hilbert Group. This marks the first time a Hilbert-managed strategy can be accessed on-chain, representing an important step in expanding how investors can access the Company's investment capabilities. Through Syntetika's model, investors gain on-chain access to strategies housed in regulated ..</v>
       </c>
     </row>
-    <row r="122">
-      <c r="A122" t="str">
+    <row r="416">
+      <c r="A416" t="str">
         <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass die ETH-Bestände 5,81 Millionen Token erreichen und die gesamten Krypto- und Barbestände bei 11,6 Milliarden US-Dollar liegen</v>
       </c>
-      <c r="B122" t="str">
+      <c r="B416" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C122" t="str">
-[...2 lines deleted...]
-      <c r="D122" t="str">
+      <c r="C416" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D416" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E122" t="str">
+      <c r="E416" t="str">
         <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-die-eth-bestande-5-81-millionen-token-erreichen-und-die-gesamten-krypto--und-barbestande-bei-11-6-milliarden-us-dollar-liegen-302847167.html</v>
       </c>
-      <c r="F122" t="str">
+      <c r="F416" t="str">
         <v>Bitmine hält 4,8 % des gesamten ETH-Vorrats von 120,7 Millionen Bitmine hat in nur 14 Monaten bereits 96 % des Weges zur „Alchemy of 5 %" zurückgelegt Im Juli übertraf ETH den Nasdaq 100 um 2.500 Basispunkte – der größte Vorsprung seit Juli 2025 –, was die sich festigenden...</v>
       </c>
     </row>
-    <row r="123">
-      <c r="A123" t="str">
+    <row r="417">
+      <c r="A417" t="str">
         <v>DataMeds AI Renames Pharmacy Subsidiaries Corexa Pharmacy and Corexa ...</v>
       </c>
-      <c r="B123" t="str">
+      <c r="B417" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C123" t="str">
+      <c r="C417" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D123" t="str">
+      <c r="D417" t="str">
         <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
-      <c r="E123" t="str">
+      <c r="E417" t="str">
         <v>https://pr-inside.com/datameds-ai-renames-pharmacy-subsidiaries-corexa-pharmacy-and-corexa-r5210688.htm</v>
       </c>
-      <c r="F123" t="str">
+      <c r="F417" t="str">
         <v>(PR-inside.com) TAMPA, FL / ACCESS Newswire / August 10, 2026 / DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant monetization of health data by market participants, today announced that it has completed the name changes of its pharmacy and pharmacy hub subsidiaries to Corexa Pharmacy, LLC ("Corexa Pharmacy") and Corexa Tech &amp; Hub, LLC ("Corexa Hub"), respectively. Corexa Pharmacy and Corexa Hub are themselves subsidiaries of the Company's newly renamed pharmacy-focused division Corexa Health, LLC. The ..</v>
       </c>
     </row>
-    <row r="124">
-      <c r="A124" t="str">
+    <row r="418">
+      <c r="A418" t="str">
         <v>Blockchain Security Market Growth Supported by Cloud Security Platforms</v>
       </c>
-      <c r="B124" t="str">
+      <c r="B418" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C124" t="str">
+      <c r="C418" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D124" t="str">
+      <c r="D418" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E124" t="str">
+      <c r="E418" t="str">
         <v>https://express-press-release.net/news/2026/08/10/1766504</v>
       </c>
-      <c r="F124" t="str">
+      <c r="F418" t="str">
         <v>The global Blockchain Security Market size was valued at USD 6.4 billion in 2025 and is projected to grow from USD 7.6 billion in 2026 to USD [read full press release...]</v>
       </c>
     </row>
-    <row r="125">
-      <c r="A125" t="str">
+    <row r="419">
+      <c r="A419" t="str">
         <v>XAUE and ListaDAO Launch 60-Day slisXAUE Rewards Campaign, Offering Up to 8% APY</v>
       </c>
-      <c r="B125" t="str">
+      <c r="B419" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C125" t="str">
-[...5 lines deleted...]
-      <c r="E125" t="str">
+      <c r="C419" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D419" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E419" t="str">
         <v>https://www.prnewswire.com/news-releases/xaue-and-listadao-launch-60-day-slisxaue-rewards-campaign-offering-up-to-8-apy-302847001.html</v>
       </c>
-      <c r="F125" t="str">
+      <c r="F419" t="str">
         <v>PANAMA CITY, Aug. 10, 2026 /PRNewswire/ -- XAUE and ListaDAO today announced the launch of a 60-day slisXAUE Rewards Campaign, offering eligible users enhanced yield opportunities on tokenized gold through DeFi. Running from August 10 to October 8, the campaign offers up to 8% combined...</v>
       </c>
     </row>
-    <row r="126">
-      <c r="A126" t="str">
+    <row r="420">
+      <c r="A420" t="str">
         <v>PaysafeWallet Is Now Live in Poland: Your Money, Your Way</v>
       </c>
-      <c r="B126" t="str">
+      <c r="B420" t="str">
         <v>2026-08-10</v>
       </c>
-      <c r="C126" t="str">
+      <c r="C420" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D126" t="str">
+      <c r="D420" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E126" t="str">
+      <c r="E420" t="str">
         <v>https://finance.yahoo.com/markets/crypto/articles/paysafewallet-now-live-poland-money-070500942.html</v>
       </c>
-      <c r="F126" t="str">
+      <c r="F420" t="str">
         <v>LONDON, August 10, 2026--Paysafe (NYSE: PSFE), PaysafeWallet has arrived in Poland and it’s built for a new generation. Polish consumers can now access a digital wallet giving them their own personal debit card, on their phone, built for the way they live, spend and have fun today.</v>
       </c>
     </row>
-    <row r="127">
-      <c r="A127" t="str">
+    <row r="421">
+      <c r="A421" t="str">
         <v>Riot Announces New Date for Second Quarter 2026 Earnings Conference Call</v>
       </c>
-      <c r="B127" t="str">
+      <c r="B421" t="str">
         <v>2026-08-09</v>
       </c>
-      <c r="C127" t="str">
+      <c r="C421" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D127" t="str">
+      <c r="D421" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E127" t="str">
+      <c r="E421" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/09/3341505/0/en/riot-announces-new-date-for-second-quarter-2026-earnings-conference-call.html</v>
       </c>
-      <c r="F127" t="str">
+      <c r="F421" t="str">
         <v>CASTLE ROCK, Colo., Aug. 09, 2026 (GLOBE NEWSWIRE) -- Riot Platforms, Inc. (NASDAQ: RIOT) (“Riot” or “the Company”), a leader in vertically integrated digital infrastructure specializing in the development of large-scale data centers and Bitcoin mining applications, announced today that it has rescheduled the second quarter 2026 earnings conference call for Monday, August 10, 2026, at 4:30 P.M. EST.</v>
       </c>
     </row>
-    <row r="128">
-      <c r="A128" t="str">
+    <row r="422">
+      <c r="A422" t="str">
         <v>Bybit poursuit la Corée du Nord et le groupe Lazarus en justice et obtient une injonction provisoire gelant les actifs volés, dans le cadre d'une opération historique de recouvrement de crypto-actifs</v>
       </c>
-      <c r="B128" t="str">
+      <c r="B422" t="str">
         <v>2026-08-09</v>
       </c>
-      <c r="C128" t="str">
-[...5 lines deleted...]
-      <c r="E128" t="str">
+      <c r="C422" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D422" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E422" t="str">
         <v>https://www.prnewswire.com/news-releases/bybit-poursuit-la-coree-du-nord-et-le-groupe-lazarus-en-justice-et-obtient-une-injonction-provisoire-gelant-les-actifs-voles-dans-le-cadre-dune-operation-historique-de-recouvrement-de-crypto-actifs-302846599.html</v>
       </c>
-      <c r="F128" t="str">
+      <c r="F422" t="str">
         <v>Cette action en justice accuse la Corée du Nord et le groupe Lazarus d'avoir orchestré ce vol de 1,5 milliard de dollars, tandis que le gel des avoirs ordonné par le tribunal soutient les efforts de recouvrement et que Bybit renforce sa collaboration avec les forces de l'ordre et ses...</v>
       </c>
     </row>
-    <row r="129">
-      <c r="A129" t="str">
+    <row r="423">
+      <c r="A423" t="str">
         <v>Voyge Smart Locator Card Reviews 2026: iPhone Owners Ready to Stop Taking Chances With Their Wallet Discover the 1.6mm Find My Card</v>
       </c>
-      <c r="B129" t="str">
+      <c r="B423" t="str">
         <v>2026-08-08</v>
       </c>
-      <c r="C129" t="str">
+      <c r="C423" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D129" t="str">
-[...2 lines deleted...]
-      <c r="E129" t="str">
+      <c r="D423" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E423" t="str">
         <v>https://www.newswire.com/news/voyge-smart-locator-card-reviews-2026-iphone-owners-ready-to-stop-taking</v>
       </c>
-      <c r="F129" t="str">
+      <c r="F423" t="str">
         <v>As iPhone owners look for slimmer ways to keep better track of wallets in 2026, this Voyge Smart Locator Card review examines the brand-stated 1.6mm rechargeable design, Apple Find My compatibility, no-subscription positioning, current pricing, bundle options, and return-policy details buyers should check before ordering.</v>
       </c>
     </row>
-    <row r="130">
-      <c r="A130" t="str">
+    <row r="424">
+      <c r="A424" t="str">
         <v>Bybit Sues North Korea and Lazarus Group, Secures Preliminary Injunction Freezing Stolen Assets in Landmark Crypto Asset Recovery Effort</v>
       </c>
-      <c r="B130" t="str">
+      <c r="B424" t="str">
         <v>2026-08-08</v>
       </c>
-      <c r="C130" t="str">
-[...5 lines deleted...]
-      <c r="E130" t="str">
+      <c r="C424" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D424" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E424" t="str">
         <v>https://www.prnewswire.com/news-releases/bybit-sues-north-korea-and-lazarus-group-secures-preliminary-injunction-freezing-stolen-assets-in-landmark-crypto-asset-recovery-effort-302846491.html</v>
       </c>
-      <c r="F130" t="str">
+      <c r="F424" t="str">
         <v>Lawsuit accuses North Korea and Lazarus Group of orchestrating the $1.5 billion theft, as court-ordered asset freeze supports recovery efforts and Bybit expands collaboration with law enforcement and industry partners to strengthen accountability for crypto-related cybercrime DUBAI, UAE,...</v>
       </c>
     </row>
-    <row r="131">
-      <c r="A131" t="str">
+    <row r="425">
+      <c r="A425" t="str">
         <v>Eightco Holdings (NASDAQ: ORBS) rende noto un portafoglio complessivo di circa 378 milioni di dollari, che comprende OpenAI, Beast Industries, oltre 16.000 ETH e quasi 302 milioni di token WLD</v>
       </c>
-      <c r="B131" t="str">
+      <c r="B425" t="str">
         <v>2026-08-08</v>
       </c>
-      <c r="C131" t="str">
-[...2 lines deleted...]
-      <c r="D131" t="str">
+      <c r="C425" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D425" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E131" t="str">
+      <c r="E425" t="str">
         <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-rende-noto-un-portafoglio-complessivo-di-circa-378-milioni-di-dollari-che-comprende-openai-beast-industries-oltre-16-000-eth-e-quasi-302-milioni-di-token-wld-302846461.html</v>
       </c>
-      <c r="F131" t="str">
+      <c r="F425" t="str">
         <v>Composizione della tesoreria di Eightco al 5 agosto 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, quasi 302 milioni di partecipazioni WLD e 142 milioni di dollari in liquidità e mezzi equivalenti, per un totale di...</v>
       </c>
     </row>
-    <row r="132">
-      <c r="A132" t="str">
+    <row r="426">
+      <c r="A426" t="str">
         <v>Bybit Expands UTA Loan Interest-Free Borrowing to 24 Assets, Empowering More Capital-Efficient Trading</v>
       </c>
-      <c r="B132" t="str">
+      <c r="B426" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C132" t="str">
-[...5 lines deleted...]
-      <c r="E132" t="str">
+      <c r="C426" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D426" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E426" t="str">
         <v>https://www.prnewswire.com/news-releases/bybit-expands-uta-loan-interest-free-borrowing-to-24-assets-empowering-more-capital-efficient-trading-302846208.html</v>
       </c>
-      <c r="F132" t="str">
+      <c r="F426" t="str">
         <v>DUBAI, UAE, Aug. 7, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, has expanded its UTA Loan Interest-Free Borrowing program, extending interest-free borrowing eligibility to 22 additional major crypto assets. Combined with USDT and USDC,...</v>
       </c>
     </row>
-    <row r="133">
-      <c r="A133" t="str">
+    <row r="427">
+      <c r="A427" t="str">
         <v>CORRECTING and REPLACING: Consensus Mining &amp; Seigniorage Corporation (OTCQX:CMSG) 2Q2026 Financial Results</v>
       </c>
-      <c r="B133" t="str">
+      <c r="B427" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C133" t="str">
+      <c r="C427" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D133" t="str">
-[...2 lines deleted...]
-      <c r="E133" t="str">
+      <c r="D427" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E427" t="str">
         <v>https://www.newswire.com/news/correcting-and-replacing-consensus-mining-seigniorage-corporation-otcqx-cmsg</v>
       </c>
-      <c r="F133" t="str">
+      <c r="F427" t="str">
         <v>The purpose of this press release is to correct a typographical error in in the 7th paragraph indicating the value of our bitcoin holdings at June 30, 2026. The corrected value presented in the updated press release is $20.7 million, instead of the previously reported $17.3 million. The updated released reads as follows:</v>
       </c>
     </row>
-    <row r="134">
-      <c r="A134" t="str">
+    <row r="428">
+      <c r="A428" t="str">
         <v>FriendsGroove Relaunches as a Human-First Social Network for Music ...</v>
       </c>
-      <c r="B134" t="str">
+      <c r="B428" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C134" t="str">
+      <c r="C428" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D134" t="str">
+      <c r="D428" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E134" t="str">
+      <c r="E428" t="str">
         <v>https://pr-inside.com/friendsgroove-relaunches-as-a-human-first-social-network-for-music-r5209675.htm</v>
       </c>
-      <c r="F134" t="str">
+      <c r="F428" t="str">
         <v>(PR-inside.com) Now live, the platform gives every fan a permanent numbered place in an artist's community and pays artists 95% of every tip. The company has retired its earlier blockchain framing entirely. NEWTON, NJ / ACCESS Newswire / August 7, 2026 /FriendsGroove, the social network for music operated by Remergify, Inc., is now live in a form the company describes as a clean break from its earlier concept. The platform lets fans claim a permanent, numbered spot in an artist's community - Friend #12, forever - pays artists 95% of every tip, and runs a friends-only feed with no algorithm and no ..</v>
       </c>
     </row>
-    <row r="135">
-      <c r="A135" t="str">
+    <row r="429">
+      <c r="A429" t="str">
         <v>FriendsGroove Relaunches as a Human-First Social Network for Music - No Algorithm, No Crypto, No AI-Generated Songs</v>
       </c>
-      <c r="B135" t="str">
+      <c r="B429" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C135" t="str">
+      <c r="C429" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D135" t="str">
+      <c r="D429" t="str">
         <v>Crypto, AI, SaaS</v>
       </c>
-      <c r="E135" t="str">
+      <c r="E429" t="str">
         <v>https://www.newswire.com/news/friendsgroove-relaunches-as-a-human-first-social-network-for-music-no-algorithm</v>
       </c>
-      <c r="F135" t="str">
+      <c r="F429" t="str">
         <v>Now live, the platform gives every fan a permanent numbered place in an artist's community and pays artists 95% of every tip. The company has retired its earlier blockchain framing entirely.</v>
       </c>
     </row>
-    <row r="136">
-      <c r="A136" t="str">
+    <row r="430">
+      <c r="A430" t="str">
         <v>PowerCompute Announces Second Quarter 2026 Earnings Call for August 14, 2026</v>
       </c>
-      <c r="B136" t="str">
+      <c r="B430" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C136" t="str">
+      <c r="C430" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D136" t="str">
+      <c r="D430" t="str">
         <v>Finance, Crypto, AI</v>
       </c>
-      <c r="E136" t="str">
+      <c r="E430" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/07/3341083/0/en/powercompute-announces-second-quarter-2026-earnings-call-for-august-14-2026.html</v>
       </c>
-      <c r="F136" t="str">
+      <c r="F430" t="str">
         <v>TAMPA, Fla., Aug. 07, 2026 (GLOBE NEWSWIRE) -- PowerCompute, Inc. (NASDAQ: PWCM) (“PowerCompute” or the “Company”), a Bitcoin treasury and mining, and specialty finance company expanding into high-performance computing (“HPC”) and artificial intelligence (“AI”) infrastructure, today announced that it has scheduled its second quarter 2026 earnings conference call and webcast for Friday, August 14, 2026 at 8:30 AM EDT.</v>
       </c>
     </row>
-    <row r="137">
-      <c r="A137" t="str">
+    <row r="431">
+      <c r="A431" t="str">
         <v>Zakat Coin lists on Coinstore for $5 million raise</v>
       </c>
-      <c r="B137" t="str">
+      <c r="B431" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C137" t="str">
+      <c r="C431" t="str">
         <v>PressReleaseNews</v>
       </c>
-      <c r="D137" t="str">
+      <c r="D431" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E137" t="str">
+      <c r="E431" t="str">
         <v>https://pressreleasenews.org/pressroom/zakat-coin-lists-on-coinstore-for-5-million-raise</v>
       </c>
-      <c r="F137" t="str">
+      <c r="F431" t="str">
         <v>Zakat Coin (ZKTC) announces its $5 million initial raise on Coinstore, led by CEO AJ Erakat, to expand blockchain-based digital payments and charitable giving.</v>
       </c>
     </row>
-    <row r="138">
-      <c r="A138" t="str">
+    <row r="432">
+      <c r="A432" t="str">
         <v>Eightco Holdings (NASDAQ: ORBS) gibt einen Gesamtbestand von rund 378 Millionen US-Dollar bekannt, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und fast 302 Millionen WLD-Token</v>
       </c>
-      <c r="B138" t="str">
+      <c r="B432" t="str">
         <v>2026-08-07</v>
       </c>
-      <c r="C138" t="str">
-[...2 lines deleted...]
-      <c r="D138" t="str">
+      <c r="C432" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D432" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E138" t="str">
+      <c r="E432" t="str">
         <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-gibt-einen-gesamtbestand-von-rund-378-millionen-us-dollar-bekannt-darunter-openai-beast-industries-mehr-als-16-000-eth-und-fast-302-millionen-wld-token-302845968.html</v>
       </c>
-      <c r="F138" t="str">
+      <c r="F432" t="str">
         <v>Zusammensetzung des Vermögensbestands von Eightco zum 5. August 2026: 90 Mio. US-Dollar an OpenAI-Anteilen (indirekt), 18 Mio. US-Dollar an Beast-Industries-Anteilen, 16.278 ETH, ein Bestand von fast 302 Millionen WLD sowie 142 Mio. US-Dollar an Barmitteln und Äquivalenten – insgesamt...</v>
       </c>
     </row>
-    <row r="139">
-      <c r="A139" t="str">
+    <row r="433">
+      <c r="A433" t="str">
         <v>Bitcoin Treasury Corporation Provides July Update on Normal Course Issuer Bid</v>
       </c>
-      <c r="B139" t="str">
+      <c r="B433" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C139" t="str">
+      <c r="C433" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D139" t="str">
+      <c r="D433" t="str">
         <v>Crypto, Education</v>
       </c>
-      <c r="E139" t="str">
+      <c r="E433" t="str">
         <v>https://www.newsfilecorp.com/release/308488/Bitcoin-Treasury-Corporation-Provides-July-Update-on-Normal-Course-Issuer-Bid</v>
       </c>
-      <c r="F139" t="str">
+      <c r="F433" t="str">
         <v>Toronto, Ontario--(Newsfile Corp. - August 6, 2026) - Bitcoin Treasury Corporation (TSXV: BTCT) (OTCQB: BTCFF) ("Bitcoin Treasury" or the "Company"), a Canadian Bitcoin-native company building shareholder value in Bitcoin, today is providing an update on its previously disclosed Normal Course Issuer Bid ("NCIB") on January 5, 2026. Bitcoin Treasury has purchased and retired 12,200 common shares from July 1, 2026, through to July 31, 2026, at an average price of $3.19 per share. These purchases...</v>
       </c>
     </row>
-    <row r="140">
-      <c r="A140" t="str">
+    <row r="434">
+      <c r="A434" t="str">
         <v>Metalpha Reports Breakthrough in Total Assets for FY2026 Amidst Market Volatility</v>
       </c>
-      <c r="B140" t="str">
+      <c r="B434" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C140" t="str">
-[...2 lines deleted...]
-      <c r="D140" t="str">
+      <c r="C434" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D434" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E140" t="str">
+      <c r="E434" t="str">
         <v>https://www.prnewswire.com/news-releases/metalpha-reports-breakthrough-in-total-assets-for-fy2026-amidst-market-volatility-302845381.html</v>
       </c>
-      <c r="F140" t="str">
+      <c r="F434" t="str">
         <v>HONG KONG, Aug. 6, 2026 /PRNewswire/ -- Metalpha Technology Holding Limited (Nasdaq: MATH) (the "Company" or "Metalpha"), through its subsidiaries, is a global leading provider of blockchain and trading technology solutions, with a strong emphasis on the digital asset ecosystem. The...</v>
       </c>
     </row>
-    <row r="141">
-      <c r="A141" t="str">
+    <row r="435">
+      <c r="A435" t="str">
         <v>tZERO Enables Secondary Trading of buybuy BABY Intellectual Property Token on Its Regulated Platform</v>
       </c>
-      <c r="B141" t="str">
+      <c r="B435" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C141" t="str">
+      <c r="C435" t="str">
         <v>NewMediaWire</v>
       </c>
-      <c r="D141" t="str">
+      <c r="D435" t="str">
         <v>Finance, Crypto, SaaS, Real Estate</v>
       </c>
-      <c r="E141" t="str">
+      <c r="E435" t="str">
         <v>https://www.newmediawire.com/news/tzero-enables-secondary-trading-of-buybuy-baby-intellectual-property-token-on-its-regulated-platform-7088285</v>
       </c>
-      <c r="F141" t="str">
+      <c r="F435" t="str">
         <v>Digital Asset Security Issued by Zion Peaks, Inc. Advances From Primary Issuance to Secondary Trading on the tZERO Securities ATS NEW YORK, NY - August 6, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, announces that the digital asset security issued by Zion Peaks, Inc., a wholly owned subsidiary of Bed Bath &amp;amp; Beyond, Inc. (NYSE: BBBY) - the buybuy BABY® Intellectual Property Token - is now accepting orders on the tZERO Securities Alternative Trading System (ATS), with trading expected to commence on August 12, 2026. The security, known as the “BABY” Digital Token, is linked to certain intellectual property associated with the buybuy BABY brand. It was initially offered through a Regulation Crowdfunding (Reg CF) primary issuance condu</v>
       </c>
     </row>
-    <row r="142">
-      <c r="A142" t="str">
+    <row r="436">
+      <c r="A436" t="str">
         <v>Americas Cardroom Introduces Vault Rush With Weekly Keys and Sequential ...</v>
       </c>
-      <c r="B142" t="str">
+      <c r="B436" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C142" t="str">
+      <c r="C436" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D142" t="str">
-[...2 lines deleted...]
-      <c r="E142" t="str">
+      <c r="D436" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E436" t="str">
         <v>https://pr-inside.com/americas-cardroom-introduces-vault-rush-with-weekly-keys-and-sequential-r5209411.htm</v>
       </c>
-      <c r="F142" t="str">
+      <c r="F436" t="str">
         <v>(PR-inside.com) The ongoing promotion combines Telegram-based weekly claims with deposit, crypto and referral challenges. SAN JOSE, COSTA RICA / ACCESS Newswire / August 6, 2026 /Americas Cardroom has introduced Vault Rush, an ongoing promotion that gives players recurring opportunities to collect keys and reveal mystery outcomes inside a digital Vault. Each key can reveal a tournament ticket, a staking ticket, another promotional reward or no reward. The result remains unknown until the key is used, making the Vault opening the central feature of the promotion. The weekly process begins in the official Vault Rush Telegram group. A new free-key link is posted each week, ..</v>
       </c>
     </row>
-    <row r="143">
-      <c r="A143" t="str">
+    <row r="437">
+      <c r="A437" t="str">
         <v>Rippling Launches AI Spend Console to Track AI Usage and ROI Across the Business</v>
       </c>
-      <c r="B143" t="str">
+      <c r="B437" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C143" t="str">
+      <c r="C437" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D143" t="str">
+      <c r="D437" t="str">
         <v>Crypto, AI, Gaming</v>
       </c>
-      <c r="E143" t="str">
+      <c r="E437" t="str">
         <v>https://finance.yahoo.com/technology/ai/articles/rippling-launches-ai-spend-console-170000952.html</v>
       </c>
-      <c r="F143" t="str">
+      <c r="F437" t="str">
         <v>SAN FRANCISCO, August 06, 2026--Rippling today announced AI Spend Console, a new capability that helps companies understand and control AI spend. Unlike other systems that passively report on token consumption, Rippling’s AI Spend Console includes advanced employee usage insights and a gateway that actively controls and shapes AI usage in your company. Customers are invited to join the waitlist starting today.</v>
       </c>
     </row>
-    <row r="144">
-      <c r="A144" t="str">
+    <row r="438">
+      <c r="A438" t="str">
         <v>Parents can now send money to their kids on Google Wallet.</v>
       </c>
-      <c r="B144" t="str">
+      <c r="B438" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C144" t="str">
+      <c r="C438" t="str">
         <v>mlpr-google</v>
       </c>
-      <c r="D144" t="str">
-[...2 lines deleted...]
-      <c r="E144" t="str">
+      <c r="D438" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E438" t="str">
         <v>https://blog.google/products-and-platforms/platforms/google-pay/send-kids-money-google-wallet/</v>
       </c>
-      <c r="F144" t="str">
+      <c r="F438" t="str">
         <v>U.S. parents can set up a secure digital balance on Google Wallet for their kids to tap and pay using Android and Wear OS devices.</v>
       </c>
     </row>
-    <row r="145">
-      <c r="A145" t="str">
+    <row r="439">
+      <c r="A439" t="str">
         <v>CORRECTING and REPLACING New Larridin Token Spend &amp; Insights™ Solves Enterprise AI Budget Crisis as Spending Surges 13x</v>
       </c>
-      <c r="B145" t="str">
+      <c r="B439" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C145" t="str">
+      <c r="C439" t="str">
         <v>mlpr-businesswire</v>
       </c>
-      <c r="D145" t="str">
+      <c r="D439" t="str">
         <v>Finance, Crypto, AI</v>
       </c>
-      <c r="E145" t="str">
+      <c r="E439" t="str">
         <v>https://finance.yahoo.com/news/correcting-replacing-larridin-token-spend-140000203.html</v>
       </c>
-      <c r="F145" t="str">
+      <c r="F439" t="str">
         <v>SAN FRANCISCO, August 06, 2026--Sixth paragraph, second sentence of release dated June 23, 2026, should read: With $17 million in seed funding led by Andreessen Horowitz, Bloomberg Beta, and then Alphabet-backed Gradient Ventures... (instead of With $17 million in seed funding led by Andreessen Horowitz, Bloomberg Beta, and Google Ventures...).</v>
       </c>
     </row>
-    <row r="146">
-      <c r="A146" t="str">
+    <row r="440">
+      <c r="A440" t="str">
         <v>Young Living Essential Oils and PayQuicker Bring Faster Commission ...</v>
       </c>
-      <c r="B146" t="str">
+      <c r="B440" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C146" t="str">
+      <c r="C440" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D146" t="str">
+      <c r="D440" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E146" t="str">
+      <c r="E440" t="str">
         <v>https://pr-inside.com/young-living-essential-oils-and-payquicker-bring-faster-commission-r5209209.htm</v>
       </c>
-      <c r="F146" t="str">
+      <c r="F440" t="str">
         <v>(PR-inside.com) The transition from sole monthly to weekly commission payouts gives Young Living's Brand Partners greater financial flexibility and reflects growing demand for more modern payment experiences. NEW YORK, NY / ACCESS Newswire / August 6, 2026 / Young Livingis modernizing how its Brand Partners get paid by transitioning from monthly to weekly commission payouts. Powered byPayQuicker , a global payouts orchestration platform, the new program gives Young Living Brand Partners faster access to earned sales commissions and reflects growing demand for payment experiences that match the speed of today's digital economy. The launch of weekly payouts with the new YL Wallet, powered ..</v>
       </c>
     </row>
-    <row r="147">
-      <c r="A147" t="str">
+    <row r="441">
+      <c r="A441" t="str">
         <v>DataMeds AI Reiterates 50:1 Dream Bowl Meme Coin Token to Common Shares ...</v>
       </c>
-      <c r="B147" t="str">
+      <c r="B441" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C147" t="str">
+      <c r="C441" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D147" t="str">
+      <c r="D441" t="str">
         <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
-      <c r="E147" t="str">
+      <c r="E441" t="str">
         <v>https://pr-inside.com/datameds-ai-reiterates-50-1-dream-bowl-meme-coin-token-to-common-shares-r5209175.htm</v>
       </c>
-      <c r="F147" t="str">
+      <c r="F441" t="str">
         <v>(PR-inside.com) TAMPA, FL / ACCESS Newswire / August 6, 2026 / DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant monetization of health data by market participants, today reiterated the August 7, 2026 record date for the 50:1 token to stock ratio for the Dream Bowl Meme Coin token (to DataMEDS common shares. The official platform for Dream Bowl Meme Coin tokens is https://www.biconomy.com/exchange/DREAM1_USDT. Dream Bowl Meme Coin token is not authorized to trade on CoinBase https://www.coinbase.com/price/dream-bowl-meme-coin-solana-b067b9fd. The Company ..</v>
       </c>
     </row>
-    <row r="148">
-      <c r="A148" t="str">
+    <row r="442">
+      <c r="A442" t="str">
         <v>DataMeds AI Reiterates 50:1 Dream Bowl Meme Coin Token to Common Shares Dividend Ratio with an August 7, 2026 Record Date</v>
       </c>
-      <c r="B148" t="str">
+      <c r="B442" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C148" t="str">
+      <c r="C442" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D148" t="str">
+      <c r="D442" t="str">
         <v>Crypto, AI</v>
       </c>
-      <c r="E148" t="str">
+      <c r="E442" t="str">
         <v>https://www.newswire.com/news/datameds-ai-reiterates-50-1-dream-bowl-meme-coin-token-to-common-shares</v>
       </c>
-      <c r="F148" t="str">
+      <c r="F442" t="str">
         <v/>
       </c>
     </row>
-    <row r="149">
-      <c r="A149" t="str">
+    <row r="443">
+      <c r="A443" t="str">
         <v>tZERO Introduces Its Next-Generation Platform</v>
       </c>
-      <c r="B149" t="str">
+      <c r="B443" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C149" t="str">
+      <c r="C443" t="str">
         <v>NewMediaWire</v>
       </c>
-      <c r="D149" t="str">
+      <c r="D443" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E149" t="str">
+      <c r="E443" t="str">
         <v>https://www.newmediawire.com/news/tzero-introduces-its-next-generation-platform-7088257</v>
       </c>
-      <c r="F149" t="str">
+      <c r="F443" t="str">
         <v>The New tZERO UX Brings Together Onboarding, Primary Offerings, Secondary Trading, and Custody for Tokenized Securities Through a Single Platform Available as part of tZERO’s End-To-End, Multi-Asset Infrastructure for Institutional Clients, as Well as for Direct Investors NEW YORK, NY - August 6, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, unveiled a next-generation user experience (UX) for its tokenized securities platform and white label infrastructure offering, bringing onboarding, investing, trading, custody and payments together through a single, seamless experience, with additional asset classes to come. The launch of the new UX represents a significant milestone in tZERO's evolution. For the first time, it will be complemented w</v>
       </c>
     </row>
-    <row r="150">
-      <c r="A150" t="str">
+    <row r="444">
+      <c r="A444" t="str">
         <v>Bullish releases July 2026 monthly metrics</v>
       </c>
-      <c r="B150" t="str">
+      <c r="B444" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C150" t="str">
+      <c r="C444" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D150" t="str">
+      <c r="D444" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E150" t="str">
+      <c r="E444" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/06/3340054/0/en/Bullish-releases-July-2026-monthly-metrics.html</v>
       </c>
-      <c r="F150" t="str">
+      <c r="F444" t="str">
         <v>Bullish releases its monthly metrics for July 2026, including trading volume, average trading spread, and measures of volatility for Bitcoin and Ethereum.</v>
       </c>
     </row>
-    <row r="151">
-      <c r="A151" t="str">
+    <row r="445">
+      <c r="A445" t="str">
         <v>Tencent Hy3 Now Available Globally, Extending Practical AI Across Products, Workflows and Cloud Services</v>
       </c>
-      <c r="B151" t="str">
+      <c r="B445" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C151" t="str">
+      <c r="C445" t="str">
         <v>WebWire</v>
       </c>
-      <c r="D151" t="str">
+      <c r="D445" t="str">
         <v>Crypto, AI, SaaS</v>
       </c>
-      <c r="E151" t="str">
+      <c r="E445" t="str">
         <v>https://www.webwire.com/ViewPressRel.asp?aId=358573</v>
       </c>
-      <c r="F151" t="str">
+      <c r="F445" t="str">
         <v>Tencent announced broader international access to Tencent Hy3 (Tencent Hy, formerly known as Tencent Hunyuan) following the model&amp;#39;s official release. The rollout broadens access for developers, users and enterprises, offering multiple ways to experience and integrate the model. - - Users and enterprises can access Hy3 through WorkBuddy, where it is available free of charge to users worldwide until 31 August 2026 (Pacific Time), as well as through Tencent Design Miora and Tencent Cloud Token... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358573</v>
       </c>
     </row>
-    <row r="152">
-      <c r="A152" t="str">
+    <row r="446">
+      <c r="A446" t="str">
         <v>Treasuries, Gold and the S&amp;P 500: The Assets Growing Fastest On-Chain Are the Most Traditional Ones</v>
       </c>
-      <c r="B152" t="str">
+      <c r="B446" t="str">
         <v>2026-08-06</v>
       </c>
-      <c r="C152" t="str">
+      <c r="C446" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D152" t="str">
+      <c r="D446" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E152" t="str">
+      <c r="E446" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/06/3339914/0/en/Treasuries-Gold-and-the-S-P-500-The-Assets-Growing-Fastest-On-Chain-Are-the-Most-Traditional-Ones.html</v>
       </c>
-      <c r="F152" t="str">
+      <c r="F446" t="str">
         <v>New CoinShares and Token Terminal research finds deposits of tokenised real-world assets more than tripled to $7.4 billion over the past year, while total deposits across decentralised finance fell by around 15%, evidence, CoinShares says, that finance is converging with blockchain infrastructure rather than being displaced by it.</v>
       </c>
     </row>
-    <row r="153">
-      <c r="A153" t="str">
+    <row r="447">
+      <c r="A447" t="str">
         <v>LBank Exchange Listed FLURRY (Flurry Governance Token)</v>
       </c>
-      <c r="B153" t="str">
+      <c r="B447" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C153" t="str">
+      <c r="C447" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D153" t="str">
+      <c r="D447" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E153" t="str">
+      <c r="E447" t="str">
         <v>https://www.newsfilecorp.com/release/308249/LBank-Exchange-Listed-FLURRY-Flurry-Governance-Token</v>
       </c>
-      <c r="F153" t="str">
+      <c r="F447" t="str">
         <v>Road Town, British Virgin Islands--(Newsfile Corp. - August 5, 2026) - LBank Exchange, a leading global cryptocurrency trading platform, listed FLURRY (Flurry Governance Token) at 1:00pm on August 4, 2026 (UTC).To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8831/308249_31da294b9435d901_001full.jpgUsers are able to access the trading pair at: https://www.lbank.com/trade/flurry_usdt About FLURRY (Flurry Governance Token)Flurry Finance is the future...</v>
       </c>
     </row>
-    <row r="154">
-      <c r="A154" t="str">
+    <row r="448">
+      <c r="A448" t="str">
         <v>Beeline Holdings (BLNE) Details Vision for AI-Powered Residential Equity Platform Following TYTL LOI</v>
       </c>
-      <c r="B154" t="str">
+      <c r="B448" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C154" t="str">
+      <c r="C448" t="str">
         <v>NewMediaWire</v>
       </c>
-      <c r="D154" t="str">
+      <c r="D448" t="str">
         <v>Finance, Crypto, AI, SaaS, Real Estate, Retail</v>
       </c>
-      <c r="E154" t="str">
+      <c r="E448" t="str">
         <v>https://www.newmediawire.com/news/beeline-holdings-blne-details-vision-for-ai-powered-residential-equity-platform-following-tytl-loi-7088235</v>
       </c>
-      <c r="F154" t="str">
+      <c r="F448" t="str">
         <v>LOS ANGELES, CA - August 5, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) outlined its strategic vision for an AI-powered residential equity and finance platform following its previously announced non-binding letter of intent to acquire TYTL Corp. The proposed combination would integrate Beeline’s mortgage origination, Non-QM lending, title and settlement capabilities with TYTL’s blockchain-enabled residential equity infrastructure, enabling qualified homeowners to monetize home equity through equity transactions rather than traditional borrowing while providing institutional investors access to real estate-backed digital securities. The companies said they have spent more than a year integrating their platforms and will continue developing a wholesale distribution network and to</v>
       </c>
     </row>
-    <row r="155">
-      <c r="A155" t="str">
+    <row r="449">
+      <c r="A449" t="str">
         <v>Worldwide NFT, Inc. Announces Appointment of Perry Rogers to Advisory Board</v>
       </c>
-      <c r="B155" t="str">
+      <c r="B449" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C155" t="str">
+      <c r="C449" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D155" t="str">
-[...2 lines deleted...]
-      <c r="E155" t="str">
+      <c r="D449" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E449" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/05/3339317/0/en/Worldwide-NFT-Inc-Announces-Appointment-of-Perry-Rogers-to-Advisory-Board.html</v>
       </c>
-      <c r="F155" t="str">
+      <c r="F449" t="str">
         <v>WORLDWIDE NFT, INC. ANNOUNCES APPOINTMENT OF PERRY ROGERS TO ADVISORY BOARD</v>
       </c>
     </row>
-    <row r="156">
-      <c r="A156" t="str">
+    <row r="450">
+      <c r="A450" t="str">
         <v>DataMeds AI to be Featured In-Person on Fox Business' Claman Countdown ...</v>
       </c>
-      <c r="B156" t="str">
+      <c r="B450" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C156" t="str">
+      <c r="C450" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D156" t="str">
+      <c r="D450" t="str">
         <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
-      <c r="E156" t="str">
+      <c r="E450" t="str">
         <v>https://pr-inside.com/datameds-ai-to-be-featured-in-person-on-fox-business-claman-countdown-r5208693.htm</v>
       </c>
-      <c r="F156" t="str">
+      <c r="F450" t="str">
         <v>(PR-inside.com) Initiative with NFL Alumni Health is aimed at improving rural healthcare access by powering Health Lives Here consumer app that integrates Einstein AI with independent pharmacies and proprietary patient engagement tools TAMPA, FL / ACCESS Newswire / August 5, 2026 / DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," the "Company" or "DataMEDS"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant monetization of health data by market participants, today announced that Interim Co-CEO Gerald Commissiong will be featured with a marquee NFL Hall of Famer with a significant ..</v>
       </c>
     </row>
-    <row r="157">
-      <c r="A157" t="str">
+    <row r="451">
+      <c r="A451" t="str">
         <v>Crypto Wallet Market Report: Hot Wallets Lead, Cold Wallets Catch Up</v>
       </c>
-      <c r="B157" t="str">
+      <c r="B451" t="str">
         <v>2026-08-05</v>
       </c>
-      <c r="C157" t="str">
+      <c r="C451" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D157" t="str">
-[...2 lines deleted...]
-      <c r="E157" t="str">
+      <c r="D451" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E451" t="str">
         <v>https://express-press-release.net/news/2026/08/05/1765976</v>
       </c>
-      <c r="F157" t="str">
+      <c r="F451" t="str">
         <v>Crypto wallets have quietly become one of the most important pieces of infrastructure in the digital asset economy. Whether someone is trading Bitcoin, farming yield [read full press release...]</v>
       </c>
     </row>
-    <row r="158">
-      <c r="A158" t="str">
+    <row r="452">
+      <c r="A452" t="str">
         <v>Bybit.eu élargit son offre en Europe alors que Bybit Payments GmbH obtient une licence d'établissement de monnaie électronique</v>
       </c>
-      <c r="B158" t="str">
+      <c r="B452" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C158" t="str">
-[...5 lines deleted...]
-      <c r="E158" t="str">
+      <c r="C452" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D452" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E452" t="str">
         <v>https://www.prnewswire.com/news-releases/bybiteu-elargit-son-offre-en-europe-alors-que-bybit-payments-gmbh-obtient-une-licence-detablissement-de-monnaie-electronique-302843010.html</v>
       </c>
-      <c r="F158" t="str">
+      <c r="F452" t="str">
         <v>Cette licence permettra d'offrir des services de monnaie électronique et services de paiement réglementés sur la plateforme Bybit.eu, parallèlement aux services liés aux crypto-actifs. VIENNE, 4 août 2026 /PRNewswire/ -- Bybit.eu a annoncé aujourd'hui que Bybit Payments GmbH s'est vu...</v>
       </c>
     </row>
-    <row r="159">
-      <c r="A159" t="str">
+    <row r="453">
+      <c r="A453" t="str">
         <v>Riot Reschedules Second Quarter 2026 Earnings Conference Call</v>
       </c>
-      <c r="B159" t="str">
+      <c r="B453" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C159" t="str">
+      <c r="C453" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D159" t="str">
+      <c r="D453" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E159" t="str">
+      <c r="E453" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/04/3338885/0/en/Riot-Reschedules-Second-Quarter-2026-Earnings-Conference-Call.html</v>
       </c>
-      <c r="F159" t="str">
+      <c r="F453" t="str">
         <v>CASTLE ROCK, Colo., Aug. 04, 2026 (GLOBE NEWSWIRE) -- Riot Platforms, Inc. (NASDAQ: RIOT) (“Riot” or “the Company”), a leader in vertically integrated digital infrastructure specializing in the development of large-scale data centers and Bitcoin mining applications, announced today that it will be rescheduling its second quarter 2026 earnings conference call previously scheduled for August 5 th , 2026 at 8:30 AM EST. The Company will announce a new date and time for its earnings conference call in a subsequent press release.</v>
       </c>
     </row>
-    <row r="160">
-      <c r="A160" t="str">
+    <row r="454">
+      <c r="A454" t="str">
         <v>Beeline Holdings (BLNE) Signs LOI to Acquire TYTL, Expanding AI-Powered Residential Equity Platform</v>
       </c>
-      <c r="B160" t="str">
+      <c r="B454" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C160" t="str">
+      <c r="C454" t="str">
         <v>NewMediaWire</v>
       </c>
-      <c r="D160" t="str">
+      <c r="D454" t="str">
         <v>Finance, Crypto, AI, SaaS, Real Estate, Retail</v>
       </c>
-      <c r="E160" t="str">
+      <c r="E454" t="str">
         <v>https://www.newmediawire.com/news/beeline-holdings-blne-signs-loi-to-acquire-tytl-expanding-ai-powered-residential-equity-platform-7088190</v>
       </c>
-      <c r="F160" t="str">
+      <c r="F454" t="str">
         <v>LOS ANGELES, CA - August 4, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) announced a non-binding letter of intent to acquire TYTL Corp. in an all-stock transaction that would combine Beeline’s AI-powered mortgage, Non-QM lending, title and settlement platform with TYTL’s blockchain-enabled residential equity infrastructure. The companies said the combined platform would enable qualified homeowners to access home equity without incurring additional debt while providing institutional investors with access to real estate-backed digital securities. Management estimates an initial addressable market of approximately $1 trillion based on qualifying U.S. homeowners. The companies said they have spent more than a year integrating TYTL’s Regulation D-compliant digital securities platform</v>
       </c>
     </row>
-    <row r="161">
-      <c r="A161" t="str">
+    <row r="455">
+      <c r="A455" t="str">
         <v>BitcoinIRA Expands to 100 Supported Cryptocurrencies, Offering Investors ...</v>
       </c>
-      <c r="B161" t="str">
+      <c r="B455" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C161" t="str">
+      <c r="C455" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D161" t="str">
+      <c r="D455" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E161" t="str">
+      <c r="E455" t="str">
         <v>https://pr-inside.com/bitcoinira-expands-to-100-supported-cryptocurrencies-offering-investors-r5208306.htm</v>
       </c>
-      <c r="F161" t="str">
+      <c r="F455" t="str">
         <v>(PR-inside.com) The platform added new digital assets, including Pendle, Sonic, TRON, NEAR Protocol, and Aerodrome Finance, bringing its total supported cryptocurrencies to 100. LAS VEGAS, NV / ACCESS Newswire / August 4, 2026 / BitcoinIRA1, one of the world's longest-running crypto retirement platforms, today announced the expansion of its cryptocurrency offering to 100 supported digital assets, giving investors broader access to the rapidly evolving digital asset ecosystem within tax-advantaged retirement accounts. The milestone reflects BitcoinIRA's continued commitment to expanding investment choice as blockchain technology evolves beyond Bitcoin and Ethereum. With the addition of new cryptocurrencies, investors now have access to a wider range ..</v>
       </c>
     </row>
-    <row r="162">
-      <c r="A162" t="str">
+    <row r="456">
+      <c r="A456" t="str">
         <v>Bybit.eu Expands European Offering as Bybit Payments GmbH Secures Electronic Money Institution Licence</v>
       </c>
-      <c r="B162" t="str">
+      <c r="B456" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C162" t="str">
-[...2 lines deleted...]
-      <c r="D162" t="str">
+      <c r="C456" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D456" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E162" t="str">
+      <c r="E456" t="str">
         <v>https://www.prnewswire.com/news-releases/bybiteu-expands-european-offering-as-bybit-payments-gmbh-secures-electronic-money-institution-licence-302842607.html</v>
       </c>
-      <c r="F162" t="str">
+      <c r="F456" t="str">
         <v>The licence will support regulated e-money and payment services on the Bybit.eu platform, alongside the crypto-asset services. VIENNA, Aug. 4, 2026 /PRNewswire/ -- Bybit.eu today announced that Bybit Payments GmbH has been granted an Electronic Money Institution (EMI) licence by Austria's...</v>
       </c>
     </row>
-    <row r="163">
-      <c r="A163" t="str">
+    <row r="457">
+      <c r="A457" t="str">
         <v>Secure Blockchain's Agentic Solutions Signs First Enterprise AI Customer ...</v>
       </c>
-      <c r="B163" t="str">
+      <c r="B457" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C163" t="str">
+      <c r="C457" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D163" t="str">
+      <c r="D457" t="str">
         <v>Crypto, AI</v>
       </c>
-      <c r="E163" t="str">
+      <c r="E457" t="str">
         <v>https://pr-inside.com/secure-blockchain-s-agentic-solutions-signs-first-enterprise-ai-customer-r5208227.htm</v>
       </c>
-      <c r="F163" t="str">
+      <c r="F457" t="str">
         <v>(PR-inside.com) First paid deployment puts secure AI agents to work with live company data VANCOUVER, BC / ACCESS Newswire / August 4, 2026 / Secure Blockchain Development Corp. (the "Company" or "Secure Blockchain") (TSXV:ID) today announced that its wholly owned subsidiary, Agentic Solutions Limited ("Agentic"), has signed its first commercial customer agreement to design, configure and deploy a secure enterprise AI agent environment for an Australian marine wholesale and distribution company. An enterprise AI company of Secure Blockchain Development Corp. • TSXV: ID The agreement is Agentic's first paid enterprise AI engagement - the move from capability building into commercial customer delivery, and the ..</v>
       </c>
     </row>
-    <row r="164">
-      <c r="A164" t="str">
+    <row r="458">
+      <c r="A458" t="str">
         <v>Hyperscale Data Bitcoin Treasury at Approximately 959 Bitcoin Worth Approximately $60.8 Million; Company Monetized Approximately 150.5 Bitcoin Worth Approximately $9.6 Million During Week Ended August 2, 2026</v>
       </c>
-      <c r="B164" t="str">
+      <c r="B458" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C164" t="str">
-[...2 lines deleted...]
-      <c r="D164" t="str">
+      <c r="C458" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D458" t="str">
         <v>Finance, Crypto, AI</v>
       </c>
-      <c r="E164" t="str">
+      <c r="E458" t="str">
         <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-at-approximately-959-bitcoin-worth-approximately-60-8-million-company-monetized-approximately-150-5-bitcoin-worth-approximately-9-6-million-during-week-ended-august-2--2026--302842141.html</v>
       </c>
-      <c r="F164" t="str">
+      <c r="F458" t="str">
         <v>LAS VEGAS, Aug. 4, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of August 2, 2026, it held 958.5352 Bitcoin representing an...</v>
       </c>
     </row>
-    <row r="165">
-      <c r="A165" t="str">
+    <row r="459">
+      <c r="A459" t="str">
         <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for July 2026 of its Virtune Crypto Top 10 Index ETP - the first crypto index ETP in the Nordics</v>
       </c>
-      <c r="B165" t="str">
+      <c r="B459" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C165" t="str">
+      <c r="C459" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D165" t="str">
+      <c r="D459" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E165" t="str">
+      <c r="E459" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/04/3338083/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-July-2026-of-its-Virtune-Crypto-Top-10-Index-ETP-the-first-crypto-index-ETP-in-the-Nordics.html</v>
       </c>
-      <c r="F165" t="str">
+      <c r="F459" t="str">
         <v>Stockholm, 4th of August 2026 - Virtune today announces the completion of the monthly rebalancing for the Virtune Crypto Top 10 Index ETP, listed on Nasdaq Stockholm for both the SEK-denominated (ISIN code SE0020052207, ticker name VIR10SEK) and the EUR-denominated (ISIN code SE0020052215, ticker name VIR10EUR) ETP. In addition to the Virtune Crypto Top 10 Index ETP, Virtune's product portfolio includes: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP V</v>
       </c>
     </row>
-    <row r="166">
-      <c r="A166" t="str">
+    <row r="460">
+      <c r="A460" t="str">
         <v>Virtune AB (Publ) (“Virtune”) har genomfört den månatliga rebalanseringen för juli 2026 av Virtune Crypto Top 10 Index ETP, Nordens första kryptoindex-ETP</v>
       </c>
-      <c r="B166" t="str">
+      <c r="B460" t="str">
         <v>2026-08-04</v>
       </c>
-      <c r="C166" t="str">
+      <c r="C460" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D166" t="str">
+      <c r="D460" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E166" t="str">
+      <c r="E460" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/04/3338083/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-juli-2026-av-Virtune-Crypto-Top-10-Index-ETP-Nordens-f%C3%B6rsta-kryptoindex-ETP.html</v>
       </c>
-      <c r="F166" t="str">
+      <c r="F460" t="str">
         <v xml:space="preserve">Stockholm, 4 augusti 2026 - Virtune meddelar idag att man har slutfört den månatliga rebalanseringen för Virtune Crypto Top 10 Index ETP, noterad på Nasdaq Stockholm för både SEK-varianten (ISIN-kod SE0020052207, tickernamn VIR10SEK) och EUR-varianten (ISIN-kod SE0020052215, tickernamn VIR10EUR). Utöver Virtune Crypto Top 10 Index ETP innefattar Virtunes produktportfölj: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Virtune Sui ETP Virtune Stablecoin </v>
       </c>
     </row>
-    <row r="167">
-      <c r="A167" t="str">
+    <row r="461">
+      <c r="A461" t="str">
         <v>DeFi Technologies Announces Shareholder Call to Discuss Q2 2026 Financial Results</v>
       </c>
-      <c r="B167" t="str">
+      <c r="B461" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C167" t="str">
-[...2 lines deleted...]
-      <c r="D167" t="str">
+      <c r="C461" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D461" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E167" t="str">
+      <c r="E461" t="str">
         <v>https://www.prnewswire.com/news-releases/defi-technologies-announces-shareholder-call-to-discuss-q2-2026-financial-results-302841606.html</v>
       </c>
-      <c r="F167" t="str">
+      <c r="F461" t="str">
         <v>TORONTO, Aug. 3, 2026 /PRNewswire/ -- DeFi Technologies Inc. (the "Company" or "DeFi Technologies") (Nasdaq: DEFT) (CBOE CA: DEFI) (GR: R9B), a financial technology company bridging the gap between traditional capital markets and decentralized finance ("DeFi"), today announces it will...</v>
       </c>
     </row>
-    <row r="168">
-      <c r="A168" t="str">
+    <row r="462">
+      <c r="A462" t="str">
         <v>Hotcoin Publishes June 2026 Proof of Reserves Report, Reports Reserve Coverage Above 100 Percent for Major Assets</v>
       </c>
-      <c r="B168" t="str">
+      <c r="B462" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C168" t="str">
+      <c r="C462" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D168" t="str">
-[...2 lines deleted...]
-      <c r="E168" t="str">
+      <c r="D462" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E462" t="str">
         <v>https://www.newsfilecorp.com/release/307093/Hotcoin-Publishes-June-2026-Proof-of-Reserves-Report-Reports-Reserve-Coverage-Above-100-Percent-for-Major-Assets</v>
       </c>
-      <c r="F168" t="str">
+      <c r="F462" t="str">
         <v>Hotcoin today announced the publication of its Proof of Reserves report for June 2026. The report shows approximately US$137.4 million in reserve assets, with Bitcoin and Ethereum representing approximately half of total reserves and major stablecoins accounting for more than 42 percent. Reserve coverage above 100 percent was reported for the major crypto assets and stablecoins included in the disclosure. The remaining share of reported reserves, representing approximately 8 percent of the...</v>
       </c>
     </row>
-    <row r="169">
-      <c r="A169" t="str">
+    <row r="463">
+      <c r="A463" t="str">
         <v>SEALSQ Highlights Growing Importance of Hardware-Based Crypto-Agility as AI Accelerates Cryptanalysis</v>
       </c>
-      <c r="B169" t="str">
+      <c r="B463" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C169" t="str">
+      <c r="C463" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D169" t="str">
+      <c r="D463" t="str">
         <v>Finance, Crypto, AI</v>
       </c>
-      <c r="E169" t="str">
+      <c r="E463" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/03/3337590/0/en/SEALSQ-Highlights-Growing-Importance-of-Hardware-Based-Crypto-Agility-as-AI-Accelerates-Cryptanalysis.html</v>
       </c>
-      <c r="F169" t="str">
+      <c r="F463" t="str">
         <v>Recent AI-assisted cryptanalysis research reinforces the need for standardized post-quantum cryptography, hardware Roots of Trust and the ability to securely evolve cryptographic algorithms throughout a device’s lifecycle Recent AI-assisted cryptanalysis research reinforces the need for standardized post-quantum cryptography, hardware Roots of Trust and the ability to securely evolve cryptographic algorithms throughout a device’s lifecycle</v>
       </c>
     </row>
-    <row r="170">
-      <c r="A170" t="str">
+    <row r="464">
+      <c r="A464" t="str">
         <v>The Tie Expands into Investment Banking through Launch of SEC-Registered ...</v>
       </c>
-      <c r="B170" t="str">
+      <c r="B464" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C170" t="str">
+      <c r="C464" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D170" t="str">
-[...2 lines deleted...]
-      <c r="E170" t="str">
+      <c r="D464" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E464" t="str">
         <v>https://pr-inside.com/the-tie-expands-into-investment-banking-through-launch-of-sec-registered-r5207769.htm</v>
       </c>
-      <c r="F170" t="str">
+      <c r="F464" t="str">
         <v>(PR-inside.com) The new wholly-owned subsidiary brings institutional-caliber capital markets advisory to founders and management teams across the digital asset industry. NEW YORK. NY / ACCESS Newswire / August 3, 2026 / Today, The Tie announced the launch of The Tie Capital LLC, a wholly-owned subsidiary that has registered as a broker-dealer with the U.S. Securities and Exchange Commission (SEC) and is now a member of the Financial Industry Regulatory Authority (FINRA). The Tie Capital will advise crypto protocols, onchain businesses, and digital asset service providers on a broad range of strategic transactions, including private capital raises, buy-side and sell-side M&amp;A, protocol restructurings, token ..</v>
       </c>
     </row>
-    <row r="171">
-      <c r="A171" t="str">
+    <row r="465">
+      <c r="A465" t="str">
         <v>Virtune AB (Publ) ("Virtune") har genomfört den månatliga rebalanseringen för juli 2026 av Virtune Crypto Altcoin Index ETP</v>
       </c>
-      <c r="B171" t="str">
+      <c r="B465" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C171" t="str">
+      <c r="C465" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D171" t="str">
+      <c r="D465" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E171" t="str">
+      <c r="E465" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/03/3337347/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-juli-2026-av-Virtune-Crypto-Altcoin-Index-ETP.html</v>
       </c>
-      <c r="F171" t="str">
+      <c r="F465" t="str">
         <v>Stockholm, 3 augusti 2026 – Virtune meddelar idag att man har slutfört den månatliga rebalanseringen av Virtune Crypto Altcoin Index ETP, noterad på Nasdaq Stockholm, Nasdaq Helsinki, Xetra och Warsaw Stock Exchange (ISIN-kod SE0023260716).</v>
       </c>
     </row>
-    <row r="172">
-      <c r="A172" t="str">
+    <row r="466">
+      <c r="A466" t="str">
         <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for July 2026 of its Virtune Crypto Altcoin Index ETP</v>
       </c>
-      <c r="B172" t="str">
+      <c r="B466" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C172" t="str">
+      <c r="C466" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D172" t="str">
+      <c r="D466" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E172" t="str">
+      <c r="E466" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/03/3337347/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-July-2026-of-its-Virtune-Crypto-Altcoin-Index-ETP.html</v>
       </c>
-      <c r="F172" t="str">
+      <c r="F466" t="str">
         <v>Stockholm, 3rd of August 2026 – Virtune AB (Publ) ("Virtune") today announces that it has completed the monthly rebalancing of the Virtune Crypto Altcoin Index ETP, listed on Nasdaq Stockholm, Nasdaq Helsinki, Xetra and Warsaw Stock Exchange (ISIN code SE0023260716).</v>
       </c>
     </row>
-    <row r="173">
-      <c r="A173" t="str">
+    <row r="467">
+      <c r="A467" t="str">
         <v>Virtune AB (Publ) („Virtune“) hat die monatliche Neugewichtung für Juli 2026 des Virtune Crypto Altcoin Index ETPs durchgeführt</v>
       </c>
-      <c r="B173" t="str">
+      <c r="B467" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C173" t="str">
+      <c r="C467" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D173" t="str">
+      <c r="D467" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E173" t="str">
+      <c r="E467" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/03/3337347/0/de/Virtune-AB-Publ-Virtune-hat-die-monatliche-Neugewichtung-f%C3%BCr-Juli-2026-des-Virtune-Crypto-Altcoin-Index-ETPs-durchgef%C3%BChrt.html</v>
       </c>
-      <c r="F173" t="str">
+      <c r="F467" t="str">
         <v>Stockholm, 3. August 2026 - Virtune gab heute bekannt, dass die monatliche Neugewichtung des Virtune Crypto Altcoin Index ETPs abgeschlossen wurde. Das Produkt ist an der Deutschen Börse Xetra, Nasdaq Stockholm, Nasdaq Helsinki und Warsaw Stock Exchange gelisted (ISIN: SE0023260716).</v>
       </c>
     </row>
-    <row r="174">
-      <c r="A174" t="str">
+    <row r="468">
+      <c r="A468" t="str">
         <v>American Bitcoin Reports Second Quarter 2026 Results</v>
       </c>
-      <c r="B174" t="str">
+      <c r="B468" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C174" t="str">
-[...2 lines deleted...]
-      <c r="D174" t="str">
+      <c r="C468" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D468" t="str">
         <v>Finance, Crypto, SaaS</v>
       </c>
-      <c r="E174" t="str">
+      <c r="E468" t="str">
         <v>https://www.prnewswire.com/news-releases/american-bitcoin-reports-second-quarter-2026-results-302840592.html</v>
       </c>
-      <c r="F174" t="str">
+      <c r="F468" t="str">
         <v>Grew Strategic Reserve to Over 8,000 Bitcoin, Driven by Record Quarterly Bitcoin Production MIAMI, Aug. 3, 2026 /PRNewswire/ -- American Bitcoin Corp. (Nasdaq: ABTC) ("American Bitcoin" or the "Company"), a Bitcoin accumulation platform focused on building America's Bitcoin infrastructure...</v>
       </c>
     </row>
-    <row r="175">
-      <c r="A175" t="str">
+    <row r="469">
+      <c r="A469" t="str">
         <v>Hyperscale Data Establishes Bitcoin-Backed DeFi Financing Program Through Morpho Protocol; Current Borrowings Approximately $30 Million at 4.9% to Support Michigan AI Data Center Expansion</v>
       </c>
-      <c r="B175" t="str">
+      <c r="B469" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C175" t="str">
-[...2 lines deleted...]
-      <c r="D175" t="str">
+      <c r="C469" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D469" t="str">
         <v>Finance, Crypto, AI</v>
       </c>
-      <c r="E175" t="str">
+      <c r="E469" t="str">
         <v>https://www.prnewswire.com/news-releases/hyperscale-data-establishes-bitcoin-backed-defi-financing-program-through-morpho-protocol-current-borrowings-approximately-30-million-at-4-9-to-support-michigan-ai-data-center-expansion-302840711.html</v>
       </c>
-      <c r="F175" t="str">
+      <c r="F469" t="str">
         <v>Company Utilizes Bitcoin Treasury to Access Low-Cost Capital While Preserving Long-Term Bitcoin Exposure and Reducing Reliance on Potentially More Dilutive Equity Financing LAS VEGAS, Aug. 3, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence...</v>
       </c>
     </row>
-    <row r="176">
-      <c r="A176" t="str">
+    <row r="470">
+      <c r="A470" t="str">
         <v>TourFi Launches Africa Tourism Pass, a Blockchain-Enabled Infrastructure Platform for Africa’s Tourism Economy</v>
       </c>
-      <c r="B176" t="str">
+      <c r="B470" t="str">
         <v>2026-08-03</v>
       </c>
-      <c r="C176" t="str">
+      <c r="C470" t="str">
         <v>PR.com</v>
       </c>
-      <c r="D176" t="str">
+      <c r="D470" t="str">
         <v>Crypto, SaaS, Automotive</v>
       </c>
-      <c r="E176" t="str">
+      <c r="E470" t="str">
         <v>https://www.pr.com/press-release/975447</v>
       </c>
-      <c r="F176" t="str">
+      <c r="F470" t="str">
         <v>Africa Tourism Pass (APASS) deploys on BNB Smart Chain, expands across accommodation, mobility and tourism experiences, and begins public trading on PancakeSwap. [PR.com]</v>
       </c>
     </row>
-    <row r="177">
-      <c r="A177" t="str">
+    <row r="471">
+      <c r="A471" t="str">
         <v>New to The Street TV Announces Broadcast of Show No. 765 Tonight on ...</v>
       </c>
-      <c r="B177" t="str">
+      <c r="B471" t="str">
         <v>2026-08-01</v>
       </c>
-      <c r="C177" t="str">
+      <c r="C471" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D177" t="str">
+      <c r="D471" t="str">
         <v>Crypto, AI, Healthcare</v>
       </c>
-      <c r="E177" t="str">
+      <c r="E471" t="str">
         <v>https://pr-inside.com/new-to-the-street-tv-announces-broadcast-of-show-no-765-tonight-on-r5207129.htm</v>
       </c>
-      <c r="F177" t="str">
+      <c r="F471" t="str">
         <v>(PR-inside.com) Show Also Airs Today Across Latin America and the MENA Region as Sponsored Programming, Featuring Debut Television Commercials from Rhino Bitcoin, PetVivo, Lantern Pharma, Data Vault Holdings AI, and FreeCast NEW YORK CITY, NY / ACCESS Newswire / August 1, 2026 /New to The Street, one of America's longest-running sponsored business television brands, today announced the broadcast of Show No. 765, airing tonight at 6:30 PM Eastern Time on Bloomberg Television. The broadcast features executive interviews with: Envoy Medical (COCH) Graphene Manufacturing Group (GMGMF) Rhino Bitcoin (RHNO) Big Sky Industrial (BSIN) Each interview provides investors with in-depth discussions covering corporate strategy, recent milestones, market opportunities, technological innovation, ..</v>
       </c>
     </row>
-    <row r="178">
-      <c r="A178" t="str">
+    <row r="472">
+      <c r="A472" t="str">
         <v>New to The Street TV Announces Broadcast of Show No. 765 Tonight on Bloomberg Television at 6:30 PM ET Featuring Envoy Medical, Graphene Manufacturing Group, Rhino Bitcoin, and Big Sky Industrial</v>
       </c>
-      <c r="B178" t="str">
+      <c r="B472" t="str">
         <v>2026-08-01</v>
       </c>
-      <c r="C178" t="str">
+      <c r="C472" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D178" t="str">
+      <c r="D472" t="str">
         <v>Crypto, AI, Healthcare</v>
       </c>
-      <c r="E178" t="str">
+      <c r="E472" t="str">
         <v>https://www.newswire.com/news/new-to-the-street-tv-announces-broadcast-of-show-no-765-tonight-on-bloomberg</v>
       </c>
-      <c r="F178" t="str">
+      <c r="F472" t="str">
         <v>Show Also Airs Today Across Latin America and the MENA Region as Sponsored Programming, Featuring Debut Television Commercials from Rhino Bitcoin, PetVivo, Lantern Pharma, Data Vault Holdings AI, and FreeCast</v>
       </c>
     </row>
-    <row r="179">
-      <c r="A179" t="str">
+    <row r="473">
+      <c r="A473" t="str">
         <v>Bitdeer Announces Second Quarter 2026 Earnings Conference Call for August 10th 2026</v>
       </c>
-      <c r="B179" t="str">
+      <c r="B473" t="str">
         <v>2026-08-01</v>
       </c>
-      <c r="C179" t="str">
+      <c r="C473" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D179" t="str">
+      <c r="D473" t="str">
         <v>Finance, Crypto, AI</v>
       </c>
-      <c r="E179" t="str">
+      <c r="E473" t="str">
         <v>https://www.globenewswire.com/news-release/2026/08/01/3337121/0/en/Bitdeer-Announces-Second-Quarter-2026-Earnings-Conference-Call-for-August-10th-2026.html</v>
       </c>
-      <c r="F179" t="str">
+      <c r="F473" t="str">
         <v>SINGAPORE, Aug. 01, 2026 (GLOBE NEWSWIRE) -- Bitdeer Technologies Group (Nasdaq: BTDR) (“ Bitdeer ” or the “ Company ”), a world-leading technology company for Bitcoin mining and AI infrastructure, today announced that it has scheduled its second quarter 2026 earnings conference call and webcast for Monday, August 10, 2026 at 8:00 AM EST. During the call, Bitdeer management will discuss the unaudited financial and operational results for the quarter ended June 30, 2026, followed by a question-and-answer session.</v>
       </c>
     </row>
-    <row r="180">
-      <c r="A180" t="str">
+    <row r="474">
+      <c r="A474" t="str">
         <v>Alchemy Pay Expands U.S. Compliance Network Through Michigan Money Transmitter License</v>
       </c>
-      <c r="B180" t="str">
+      <c r="B474" t="str">
         <v>2026-07-31</v>
       </c>
-      <c r="C180" t="str">
-[...5 lines deleted...]
-      <c r="E180" t="str">
+      <c r="C474" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D474" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E474" t="str">
         <v>https://www.prnewswire.com/news-releases/alchemy-pay-expands-us-compliance-network-through-michigan-money-transmitter-license-302840045.html</v>
       </c>
-      <c r="F180" t="str">
+      <c r="F474" t="str">
         <v>HONG KONG, July 31, 2026 /PRNewswire/ -- Alchemy Pay, the world-leading fiat-crypto payment solutions provider, announced today that it has secured a Money Transmitter License (MTL) in Michigan, extending its regulated U.S. footprint to 19 states. The latest approval marks another step in...</v>
       </c>
     </row>
-    <row r="181">
-      <c r="A181" t="str">
+    <row r="475">
+      <c r="A475" t="str">
         <v>Bit Origin Outlined Strategic Priorities and Proposed Corporate Rebranding for Its Next Phase of Growth</v>
       </c>
-      <c r="B181" t="str">
+      <c r="B475" t="str">
         <v>2026-07-31</v>
       </c>
-      <c r="C181" t="str">
+      <c r="C475" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D181" t="str">
+      <c r="D475" t="str">
         <v>Finance, Crypto, AI</v>
       </c>
-      <c r="E181" t="str">
+      <c r="E475" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/31/3336824/0/en/Bit-Origin-Outlined-Strategic-Priorities-and-Proposed-Corporate-Rebranding-for-Its-Next-Phase-of-Growth.html</v>
       </c>
-      <c r="F181" t="str">
+      <c r="F475" t="str">
         <v>SINGAPORE, July 31, 2026 (GLOBE NEWSWIRE) -- Bit Origin Ltd (NASDAQ: BTOG) (the “Company”), a company focused on AI computing infrastructure, digital asset innovation and blockchain-based strategies, today outlined its strategic priorities for fiscal 2027 and provided additional context regarding its proposed corporate name change to SANGRIX INC.</v>
       </c>
     </row>
-    <row r="182">
-      <c r="A182" t="str">
+    <row r="476">
+      <c r="A476" t="str">
         <v>Neptune Releases Third Quarter 2026 Financial Results</v>
       </c>
-      <c r="B182" t="str">
+      <c r="B476" t="str">
         <v>2026-07-31</v>
       </c>
-      <c r="C182" t="str">
+      <c r="C476" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D182" t="str">
-[...2 lines deleted...]
-      <c r="E182" t="str">
+      <c r="D476" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E476" t="str">
         <v>https://www.newsfilecorp.com/release/307405/Neptune-Releases-Third-Quarter-2026-Financial-Results</v>
       </c>
-      <c r="F182" t="str">
+      <c r="F476" t="str">
         <v>Vancouver, British Columbia--(Newsfile Corp. - July 31, 2026) - Neptune Digital Assets Corp. (TSXV: NDA) (OTCQB: NPPTF) (FSE: 1NW) ("Neptune" or the "Company"), a blockchain infrastructure and frontier technology company, today announced the release of its condensed consolidated interim financial statements and management discussion and analysis for the nine months ended May 31, 2026.Third Quarter 2026 Financial and Operational HighlightsAs at May 31, 2026, Neptune reported total assets of $76.6...</v>
       </c>
     </row>
-    <row r="183">
-      <c r="A183" t="str">
+    <row r="477">
+      <c r="A477" t="str">
         <v>DataMeds AI's Corexa Pharmacy Launches Tollo Health's Tollovid(R) and ...</v>
       </c>
-      <c r="B183" t="str">
+      <c r="B477" t="str">
         <v>2026-07-31</v>
       </c>
-      <c r="C183" t="str">
+      <c r="C477" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D183" t="str">
+      <c r="D477" t="str">
         <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
-      <c r="E183" t="str">
+      <c r="E477" t="str">
         <v>https://pr-inside.com/datameds-ai-s-corexa-pharmacy-launches-tollo-health-s-tollovid-r-and-r5206776.htm</v>
       </c>
-      <c r="F183" t="str">
+      <c r="F477" t="str">
         <v>(PR-inside.com) Launch targets acute viral infection and Long COVID markets through www.CorexaRx.com/Store TAMPA, FL / ACCESS Newswire / July 31, 2026 / DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI" or the "Company"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant monetization of health data by market participants, today announced that its wholly-owned online pharmacy, Corexa Pharmacy (www.CorexaRx.com/store), has begun direct-to-consumer (DTC) distribution of Tollovid®, a 3CL protease inhibitor dietary supplement, and Galactovid™, a medical food for the dietary management of galectin-1 and galectin-3 associated viral infections, Tollovid and Ga</v>
       </c>
     </row>
-    <row r="184">
-      <c r="A184" t="str">
+    <row r="478">
+      <c r="A478" t="str">
         <v>Zhibao Technology Inc. Announces Signing of Definitive Securities Purchase Agreement for PIPE Financing Payable in Bitcoin</v>
       </c>
-      <c r="B184" t="str">
+      <c r="B478" t="str">
         <v>2026-07-31</v>
       </c>
-      <c r="C184" t="str">
+      <c r="C478" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D184" t="str">
+      <c r="D478" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E184" t="str">
+      <c r="E478" t="str">
         <v>https://www.newsfilecorp.com/release/307433/Zhibao-Technology-Inc.-Announces-Signing-of-Definitive-Securities-Purchase-Agreement-for-PIPE-Financing-Payable-in-Bitcoin</v>
       </c>
-      <c r="F184" t="str">
+      <c r="F478" t="str">
         <v>Shanghai, China--(Newsfile Corp. - July 31, 2026) - Zhibao Technology Inc. (NASDAQ: ZBAO) ("Zhibao," "we," or the "Company"), a leading high-growth InsurTech company and pioneer of the 2B2C digital embedded insurance model in China, today announced that it has entered into a definitive Securities Purchase Agreement (the "Agreement"), dated as of July 31, 2026, with a group of non-U.S. investors (the "Investors"). Key Highlights of the TransactionPIPE Securities Structure: Pursuant to the...</v>
       </c>
     </row>
-    <row r="185">
-      <c r="A185" t="str">
+    <row r="479">
+      <c r="A479" t="str">
         <v>Abasca Resources Closes Non-Brokered Private Placement of $3.0 Million ...</v>
       </c>
-      <c r="B185" t="str">
+      <c r="B479" t="str">
         <v>2026-07-31</v>
       </c>
-      <c r="C185" t="str">
+      <c r="C479" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D185" t="str">
+      <c r="D479" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E185" t="str">
+      <c r="E479" t="str">
         <v>https://pr-inside.com/abasca-resources-closes-non-brokered-private-placement-of-3-0-million-r5206728.htm</v>
       </c>
-      <c r="F185" t="str">
+      <c r="F479" t="str">
         <v>(PR-inside.com) SASKATOON, SK / ACCESS Newswire / July 31, 2026 / Abasca Resources Inc. ("Abasca" or the "Company") (TSXV:ABA) is pleased to announce that it has closed the non-brokered private placement (the "Offering") previously announced on July 20, 2026. Pursuant to the Offering, the Company has issued 10,000,000 flow-through common shares of the Company (the "FT Shares", and each common share of the Company, a "Common Share") at a price of $0.25 per FT Share to raise gross proceeds of $2,500,000; and 2,500,000 non-flow-through Common Shares (the "NFT Shares") at a price of $0.20 per NFT Share to raise gross proceeds ..</v>
       </c>
     </row>
-    <row r="186">
-      <c r="A186" t="str">
+    <row r="480">
+      <c r="A480" t="str">
         <v>Bybit Adds Six xStock Assets as Collateral Across Margin Trading, Crypto Loans and Institutional Loans</v>
       </c>
-      <c r="B186" t="str">
+      <c r="B480" t="str">
         <v>2026-07-31</v>
       </c>
-      <c r="C186" t="str">
-[...5 lines deleted...]
-      <c r="E186" t="str">
+      <c r="C480" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D480" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E480" t="str">
         <v>https://www.prnewswire.com/news-releases/bybit-adds-six-xstock-assets-as-collateral-across-margin-trading-crypto-loans-and-institutional-loans-302839944.html</v>
       </c>
-      <c r="F186" t="str">
+      <c r="F480" t="str">
         <v>DUBAI, UAE, July 31, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, now supports six xStock assets as collateral. The move extends collateral eligibility across three of Bybit's core lending and margin products: Unified Trading Account...</v>
       </c>
     </row>
-    <row r="187">
-      <c r="A187" t="str">
+    <row r="481">
+      <c r="A481" t="str">
         <v>Datavault AI (DVLT) Expands DataMEDS Licensing Agreement Into Commercial Healthcare</v>
       </c>
-      <c r="B187" t="str">
+      <c r="B481" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C187" t="str">
+      <c r="C481" t="str">
         <v>NewMediaWire</v>
       </c>
-      <c r="D187" t="str">
+      <c r="D481" t="str">
         <v>Finance, Crypto, AI, Healthcare, Retail</v>
       </c>
-      <c r="E187" t="str">
+      <c r="E481" t="str">
         <v>https://www.newmediawire.com/news/datavault-ai-dvlt-expands-datameds-licensing-agreement-into-commercial-healthcare-7088088</v>
       </c>
-      <c r="F187" t="str">
+      <c r="F481" t="str">
         <v xml:space="preserve">LOS ANGELES, CA - July 30, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) expanded its definitive licensing agreement with DataMeds AI Inc. to extend its PharmacyChain blockchain-related technology beyond pharmaceutical distribution into commercial healthcare, healthspan and wellness applications. The expanded relationship is designed to support patient-controlled health data access, monetization and real-world asset tokenization across pharmacy, medical, laboratory and wearable device environments, leveraging a behavioral healthcare patent portfolio focused on medical logistics, IoT population health and AI-driven remote patient monitoring. Under the amended agreement, Datavault AI will receive common shares representing approximately 19.9% of DataMEDS’ outstanding common stock upon </v>
       </c>
     </row>
-    <row r="188">
-      <c r="A188" t="str">
+    <row r="482">
+      <c r="A482" t="str">
         <v>Uphold Launches Instant Crypto-Backed Loans through Exactly DeFi Protocol ...</v>
       </c>
-      <c r="B188" t="str">
+      <c r="B482" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C188" t="str">
+      <c r="C482" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D188" t="str">
+      <c r="D482" t="str">
         <v>Crypto, Retail</v>
       </c>
-      <c r="E188" t="str">
+      <c r="E482" t="str">
         <v>https://pr-inside.com/uphold-launches-instant-crypto-backed-loans-through-exactly-defi-protocol-r5206467.htm</v>
       </c>
-      <c r="F188" t="str">
+      <c r="F482" t="str">
         <v>(PR-inside.com) SAN FRANCISCO, CA / ACCESS Newswire / July 30, 2026 /Uphold, the modern infrastructure provider for on-chain financial services, announces the introduction of instant cash loans against crypto holdings offered through the Exactly DeFi Protocol. Uphold's retail customers in the U.S. can now borrow against their cryptocurrency portfolio, without selling any assets, by depositing their Bitcoin, Ethereum, XRP, or USDC as collateral on the Exactly Protocol. U.S. customers can borrow against their crypto without having to sell their assets Deposit Bitcoin, Ethereum, XRP or USDC as collateral Loans are available in minutes with no credit checks Repayment timelines are flexible and users can defer ..</v>
       </c>
     </row>
-    <row r="189">
-      <c r="A189" t="str">
+    <row r="483">
+      <c r="A483" t="str">
         <v>CoinShares XBT Provider AB (Publ) Publishes Half Year Interim Report 2026</v>
       </c>
-      <c r="B189" t="str">
+      <c r="B483" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C189" t="str">
+      <c r="C483" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D189" t="str">
-[...2 lines deleted...]
-      <c r="E189" t="str">
+      <c r="D483" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E483" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/30/3336324/0/en/CoinShares-XBT-Provider-AB-Publ-Publishes-Half-Year-Interim-Report-2026.html</v>
       </c>
-      <c r="F189" t="str">
+      <c r="F483" t="str">
         <v>30 July 2026</v>
       </c>
     </row>
-    <row r="190">
-      <c r="A190" t="str">
+    <row r="484">
+      <c r="A484" t="str">
         <v>SueWallSt Reminds Shareholders of a Lead Plaintiff Deadline of August 7, 2026 in BitGo Holdings, Inc. Lawsuit - BTGO</v>
       </c>
-      <c r="B190" t="str">
+      <c r="B484" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C190" t="str">
+      <c r="C484" t="str">
         <v>mlpr-prnewswire-wire</v>
       </c>
-      <c r="D190" t="str">
+      <c r="D484" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E190" t="str">
+      <c r="E484" t="str">
         <v>https://www.prnewswire.com/news-releases/suewallst-reminds-shareholders-of-a-lead-plaintiff-deadline-of-august-7-2026-in-bitgo-holdings-inc-lawsuit---btgo-302839119.html</v>
       </c>
-      <c r="F190" t="str">
+      <c r="F484" t="str">
         <v>Alert: Claims Focus on Alleged Misrepresentations About BitGo's Digital Asset Sales Margin Compression and Bitcoin Treasury Losses NEW YORK, July 30, 2026 /PRNewswire/ -- SueWallSt reminds purchasers of BitGo Holdings, Inc. (NYSE: BTGO) securities of a pending securities class action. THE...</v>
       </c>
     </row>
-    <row r="191">
-      <c r="A191" t="str">
+    <row r="485">
+      <c r="A485" t="str">
         <v>KIR Chain Labs Introduces Advanced MEV Trading Bot Solutions to Accelerate Business Growth</v>
       </c>
-      <c r="B191" t="str">
+      <c r="B485" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C191" t="str">
+      <c r="C485" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D191" t="str">
-[...2 lines deleted...]
-      <c r="E191" t="str">
+      <c r="D485" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E485" t="str">
         <v>https://express-press-release.net/news/2026/07/30/1763446</v>
       </c>
-      <c r="F191" t="str">
+      <c r="F485" t="str">
         <v>Tamil Nadu, India, 2026-07-30 — /EPR Network/ — KIR Chain Labs, a blockchain and Web3 technology company, has announced the introduction of its advanced MEV Trading [read full press release...]</v>
       </c>
     </row>
-    <row r="192">
-      <c r="A192" t="str">
+    <row r="486">
+      <c r="A486" t="str">
         <v>3iQ and Bhutan's Gelephu Mindfulness City Announce Strategic Partnership to Advance GMC's Digital Asset Ambitions</v>
       </c>
-      <c r="B192" t="str">
+      <c r="B486" t="str">
         <v>2026-07-30</v>
       </c>
-      <c r="C192" t="str">
-[...5 lines deleted...]
-      <c r="E192" t="str">
+      <c r="C486" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D486" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E486" t="str">
         <v>https://www.prnewswire.com/news-releases/3iq-and-bhutans-gelephu-mindfulness-city-announce-strategic-partnership-to-advance-gmcs-digital-asset-ambitions-302838444.html</v>
       </c>
-      <c r="F192" t="str">
+      <c r="F486" t="str">
         <v>3iQ secures a dedicated mandate to manage a portion of Gelephu Mindfulness City's (GMC) Bitcoin reserves. 3iQ and GMC will collaborate closely to support the vision of building a next-generation institutional-grade digital asset management ecosystem focused on innovation and...</v>
       </c>
     </row>
-    <row r="193">
-      <c r="A193" t="str">
+    <row r="487">
+      <c r="A487" t="str">
         <v>Rain Protocol Foundation Commits $23 Million to Buy Back and Burn $RAIN in First DAO-Executed Settlement</v>
       </c>
-      <c r="B193" t="str">
+      <c r="B487" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C193" t="str">
+      <c r="C487" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D193" t="str">
-[...2 lines deleted...]
-      <c r="E193" t="str">
+      <c r="D487" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E487" t="str">
         <v>https://www.newsfilecorp.com/release/307079/Rain-Protocol-Foundation-Commits-23-Million-to-Buy-Back-and-Burn-RAIN-in-First-DAOExecuted-Settlement</v>
       </c>
-      <c r="F193" t="str">
+      <c r="F487" t="str">
         <v>Panama City, Panama--(Newsfile Corp. - July 29, 2026) - Rain Protocol, the decentralized prediction markets protocol, has executed its first-ever DAO governance vote, under which the Rain Foundation will commit $23 million in USDT to purchase and permanently burn locked $RAIN token allocations.The vote resolved the protocol's Credit Refund claims program. Community members voted overwhelmingly in favor of a Cash Buyout &amp; Burn pathway, under which:$23 Million Buyback: The Foundation is acquiring...</v>
       </c>
     </row>
-    <row r="194">
-      <c r="A194" t="str">
+    <row r="488">
+      <c r="A488" t="str">
         <v>Hyperion DeFi Schedules First Quarter Earnings Call for Wednesday, August 12 at 5:00 p.m. ET</v>
       </c>
-      <c r="B194" t="str">
+      <c r="B488" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C194" t="str">
+      <c r="C488" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D194" t="str">
+      <c r="D488" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E194" t="str">
+      <c r="E488" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/29/3335394/0/en/Hyperion-DeFi-Schedules-First-Quarter-Earnings-Call-for-Wednesday-August-12-at-5-00-p-m-ET.html</v>
       </c>
-      <c r="F194" t="str">
+      <c r="F488" t="str">
         <v>LAGUNA HILLS, Calif., July 29, 2026 (GLOBE NEWSWIRE) -- Hyperion DeFi, Inc. (NASDAQ: HYPD) (“Hyperion DeFi” or the “Company”), the first U.S. publicly listed DeFi company building on Hyperliquid, today announced that it will hold its earnings conference call and webcast for the second quarter ended June 30, 2026 on Wednesday, August 12, 2026 at 5:00 p.m. Eastern Time.</v>
       </c>
     </row>
-    <row r="195">
-      <c r="A195" t="str">
+    <row r="489">
+      <c r="A489" t="str">
         <v>DataMeds AI Expands License with DataVault AI for Data Driven Outcome ...</v>
       </c>
-      <c r="B195" t="str">
+      <c r="B489" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C195" t="str">
+      <c r="C489" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D195" t="str">
+      <c r="D489" t="str">
         <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
-      <c r="E195" t="str">
+      <c r="E489" t="str">
         <v>https://pr-inside.com/datameds-ai-expands-license-with-datavault-ai-for-data-driven-outcome-r5205938.htm</v>
       </c>
-      <c r="F195" t="str">
+      <c r="F489" t="str">
         <v>(PR-inside.com) Data monetization and real-world asset tokenization technologies licensed into the DataMeds AI's EinsteinRX Platform Healthcare data represents 30%+ of global data assets growing by 36% per annum; DVLT and MEDS patented technology platforms designed to value, score and monetize healthcare data TAMPA, FL / ACCESS Newswire / July 29, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMEDS"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contacts platform PharmacyChain™ to provide integrated solutions for the generation, rationalization, intervention, transaction and monetization of health data and Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT), a provider of data monetization, credentialing, ..</v>
       </c>
     </row>
-    <row r="196">
-      <c r="A196" t="str">
+    <row r="490">
+      <c r="A490" t="str">
         <v>DataMeds AI Expands License with DataVault AI for Data Driven Outcome Healthcare-focused Blockchain and Data Monetization License</v>
       </c>
-      <c r="B196" t="str">
+      <c r="B490" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C196" t="str">
+      <c r="C490" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D196" t="str">
+      <c r="D490" t="str">
         <v>Crypto, AI, SaaS</v>
       </c>
-      <c r="E196" t="str">
+      <c r="E490" t="str">
         <v>https://www.newswire.com/news/datavault-ai-expands-data-driven-outcome-healthcare-focused-blockchain-and-data</v>
       </c>
-      <c r="F196" t="str">
+      <c r="F490" t="str">
         <v>Data monetization and real-world asset tokenization technologies licensed into the DataMeds AI's EinsteinRX Platform Healthcare data represents 30%+ of global data assets growing by 36% per annum; DVLT and MEDS patented technology platforms designed to value, score and monetize healthcare data</v>
       </c>
     </row>
-    <row r="197">
-      <c r="A197" t="str">
+    <row r="491">
+      <c r="A491" t="str">
         <v>Rhino Bitcoin Adds 500,000,000 Splendor Labs (SPLD) Tokens to Corporate Balance Sheet</v>
       </c>
-      <c r="B197" t="str">
+      <c r="B491" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C197" t="str">
+      <c r="C491" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D197" t="str">
+      <c r="D491" t="str">
         <v>Crypto, AI</v>
       </c>
-      <c r="E197" t="str">
+      <c r="E491" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/29/3335318/0/en/Rhino-Bitcoin-Adds-500-000-000-Splendor-Labs-SPLD-Tokens-to-Corporate-Balance-Sheet.html</v>
       </c>
-      <c r="F197" t="str">
+      <c r="F491" t="str">
         <v>Rhino Bitcoin adds 500M SPLD tokens to its balance sheet for 10M shares sold to Splendor Labs, gaining exposure to AI-powered quantum-resistant blockchain</v>
       </c>
     </row>
-    <row r="198">
-      <c r="A198" t="str">
+    <row r="492">
+      <c r="A492" t="str">
         <v>Spirit Blockchain Capital Appoints Judy Galvez as Chief Financial Officer and Provides Corporate Update</v>
       </c>
-      <c r="B198" t="str">
+      <c r="B492" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C198" t="str">
+      <c r="C492" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D198" t="str">
-[...2 lines deleted...]
-      <c r="E198" t="str">
+      <c r="D492" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E492" t="str">
         <v>https://www.newswire.com/news/spirit-blockchain-capital-appoints-judy-galvez-as-chief-financial-officer-and</v>
       </c>
-      <c r="F198" t="str">
+      <c r="F492" t="str">
         <v/>
       </c>
     </row>
-    <row r="199">
-      <c r="A199" t="str">
+    <row r="493">
+      <c r="A493" t="str">
         <v>MEXC and CoinGecko Report: CEX TradFi Volume Surges Over 100-Fold as 83.3% of Users Plan to Trade More</v>
       </c>
-      <c r="B199" t="str">
+      <c r="B493" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C199" t="str">
-[...5 lines deleted...]
-      <c r="E199" t="str">
+      <c r="C493" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D493" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E493" t="str">
         <v>https://www.prnewswire.com/news-releases/mexc-and-coingecko-report-cex-tradfi-volume-surges-over-100-fold-as-83-3-of-users-plan-to-trade-more-302837661.html</v>
       </c>
-      <c r="F199" t="str">
+      <c r="F493" t="str">
         <v>MUTSAMUDU, Comoros, July 29, 2026 /PRNewswire/ -- MEXC, a pioneer in 0-fee digital asset trading, in collaboration with CoinGecko, today released How Crypto Exchanges Are Reshaping Traditional Asset Trading, a new report examining the rapid expansion of traditional financial assets on...</v>
       </c>
     </row>
-    <row r="200">
-      <c r="A200" t="str">
+    <row r="494">
+      <c r="A494" t="str">
         <v>PowerCompute Regains Compliance with Nasdaq Minimum Bid Price Requirement</v>
       </c>
-      <c r="B200" t="str">
+      <c r="B494" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C200" t="str">
+      <c r="C494" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D200" t="str">
+      <c r="D494" t="str">
         <v>Finance, Crypto, AI</v>
       </c>
-      <c r="E200" t="str">
+      <c r="E494" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/29/3335000/0/en/PowerCompute-Regains-Compliance-with-Nasdaq-Minimum-Bid-Price-Requirement.html</v>
       </c>
-      <c r="F200" t="str">
+      <c r="F494" t="str">
         <v>TAMPA, Fla., July 29, 2026 (GLOBE NEWSWIRE) -- PowerCompute, Inc. (NASDAQ: PWCM) (“PowerCompute” or the “Company”), a Bitcoin treasury and mining and technology-based specialty finance company expanding into high-performance computing (“HPC”) and artificial intelligence (“AI”) infrastructure, today announced that the Company received notice from The Nasdaq Stock Market LLC (“Nasdaq”) on July 27, 2026, indicating that the Company has regained compliance with the minimum bid price requirement under Nasdaq Listing Rule 5550(a)(2).</v>
       </c>
     </row>
-    <row r="201">
-      <c r="A201" t="str">
+    <row r="495">
+      <c r="A495" t="str">
         <v>Bitmine Immersion Technologies (BMNR) annuncia che le sue partecipazioni in ETH raggiungono i 5,79 milioni di token, mentre le partecipazioni totali in criptovalute e liquidità ammontano a 11,8 miliardi di dollari</v>
       </c>
-      <c r="B201" t="str">
+      <c r="B495" t="str">
         <v>2026-07-29</v>
       </c>
-      <c r="C201" t="str">
-[...5 lines deleted...]
-      <c r="E201" t="str">
+      <c r="C495" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D495" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E495" t="str">
         <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-sue-partecipazioni-in-eth-raggiungono-i-5-79-milioni-di-token-mentre-le-partecipazioni-totali-in-criptovalute-e-liquidita-ammontano-a-11-8-miliardi-di-dollari-302837132.html</v>
       </c>
-      <c r="F201" t="str">
+      <c r="F495" t="str">
         <v>Bitmine possiede il 4,8% dell'offerta totale di moneta ETH pari a 120,7 milioni Bitmine ha raggiunto il 96% dell'obiettivo "Alchemy of 5%" in soli 13 mesi Nell'ultima settimana, Bitmine ha riacquistato 6,1 milioni di azioni ordinarie, autorizzate nell'ambito del programma di riacquisto di...</v>
       </c>
     </row>
-    <row r="202">
-      <c r="A202" t="str">
+    <row r="496">
+      <c r="A496" t="str">
         <v>Fold to Release Second Quarter 2026 Results August 11th</v>
       </c>
-      <c r="B202" t="str">
+      <c r="B496" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C202" t="str">
+      <c r="C496" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D202" t="str">
+      <c r="D496" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E202" t="str">
+      <c r="E496" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/28/3334738/0/en/Fold-to-Release-Second-Quarter-2026-Results-August-11th.html</v>
       </c>
-      <c r="F202" t="str">
+      <c r="F496" t="str">
         <v>PHOENIX, July 28, 2026 (GLOBE NEWSWIRE) -- Fold Holdings, Inc. (NASDAQ: FLD) (“Fold”), a bitcoin financial services company making it easy for individuals and businesses to earn, save, and spend bitcoin through everyday financial tools, today announced that it will hold its earnings conference call and webcast for the second quarter ended June 30, 2026 on Tuesday, August 11 th , 2026 at 5:00 PM Eastern Time. A press release detailing these results will be issued prior to the call on the same day.</v>
       </c>
     </row>
-    <row r="203">
-      <c r="A203" t="str">
+    <row r="497">
+      <c r="A497" t="str">
         <v>iTrustCapital Announces Its Next Chapter With U.S. Stocks, ETFs, Crypto ...</v>
       </c>
-      <c r="B203" t="str">
+      <c r="B497" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C203" t="str">
+      <c r="C497" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D203" t="str">
+      <c r="D497" t="str">
         <v>Crypto, AI, SaaS</v>
       </c>
-      <c r="E203" t="str">
+      <c r="E497" t="str">
         <v>https://pr-inside.com/itrustcapital-announces-its-next-chapter-with-u-s-stocks-etfs-crypto-r5205618.htm</v>
       </c>
-      <c r="F203" t="str">
+      <c r="F497" t="str">
         <v>(PR-inside.com) The Expansion Will Add New Ways to Invest, Borrow Against Crypto, and Leverage AI Technology Built for a Crypto Market That Never Sleeps IRVINE, CA / ACCESS Newswire / July 28, 2026 / iTrustCapital has announced plans for a major expansion of its platform, including access to thousands of U.S. stocks and ETFs, ACAT functionality for transferring eligible stocks and ETFs from other financial institutions, crypto-backed loans, and an AI-powered quantitative market tool designed to buy and sell crypto based on predefined signals and triggers. iTrustCapital built its brand by empowering individual investors with 24/7 access to cryptocurrencies and physical precious metals ..</v>
       </c>
     </row>
-    <row r="204">
-      <c r="A204" t="str">
+    <row r="498">
+      <c r="A498" t="str">
         <v>iTrustCapital Announces Its Next Chapter With U.S. Stocks, ETFs, Crypto Loans and AI-Powered Quant Technology</v>
       </c>
-      <c r="B204" t="str">
+      <c r="B498" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C204" t="str">
+      <c r="C498" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D204" t="str">
+      <c r="D498" t="str">
         <v>Crypto, AI</v>
       </c>
-      <c r="E204" t="str">
+      <c r="E498" t="str">
         <v>https://www.newswire.com/news/itrustcapital-announces-its-next-chapter-with-u-s-stocks-etfs-crypto-loans-and</v>
       </c>
-      <c r="F204" t="str">
+      <c r="F498" t="str">
         <v>The Expansion Will Add New Ways to Invest, Borrow Against Crypto, and Leverage AI Technology Built for a Crypto Market That Never Sleeps</v>
       </c>
     </row>
-    <row r="205">
-      <c r="A205" t="str">
+    <row r="499">
+      <c r="A499" t="str">
         <v>Market One: LQWD Technologies Corp. Powers AI-to-AI Transactions over the Bitcoin Lightning Network</v>
       </c>
-      <c r="B205" t="str">
+      <c r="B499" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C205" t="str">
+      <c r="C499" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D205" t="str">
+      <c r="D499" t="str">
         <v>Crypto, AI, Energy, Media</v>
       </c>
-      <c r="E205" t="str">
+      <c r="E499" t="str">
         <v>https://www.newsfilecorp.com/release/306927/Market-One-LQWD-Technologies-Corp.-Powers-AItoAI-Transactions-over-the-Bitcoin-Lightning-Network</v>
       </c>
-      <c r="F205" t="str">
+      <c r="F499" t="str">
         <v>Vancouver, British Columbia--(Newsfile Corp. - July 28, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.LQWD Technologies Corp.: Building Bitcoin Payment Infrastructure for the Machine-to-Machine EconomyLQWD Technologies Corp. (TSXV:...</v>
       </c>
     </row>
-    <row r="206">
-      <c r="A206" t="str">
+    <row r="500">
+      <c r="A500" t="str">
         <v>ChainIT Added to U.S. Bank Connected Partnership Network</v>
       </c>
-      <c r="B206" t="str">
+      <c r="B500" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C206" t="str">
-[...2 lines deleted...]
-      <c r="D206" t="str">
+      <c r="C500" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D500" t="str">
         <v>Crypto, AI, SaaS</v>
       </c>
-      <c r="E206" t="str">
+      <c r="E500" t="str">
         <v>https://www.prnewswire.com/news-releases/chainit-added-to-us-bank-connected-partnership-network-302836681.html</v>
       </c>
-      <c r="F206" t="str">
+      <c r="F500" t="str">
         <v>Platform brings KYC/KYB, verified authority for AI agents and governed Web3 stablecoin workflows to treasury and payments SCOTTSDALE, Ariz., July 28, 2026 /PRNewswire/ -- ChainIT Inc., a zero-trust verification infrastructure company, today announced that it has been added to the U.S....</v>
       </c>
     </row>
-    <row r="207">
-      <c r="A207" t="str">
+    <row r="501">
+      <c r="A501" t="str">
         <v>Drift Fund Launches the Industry's First Spot Funded Trading Accounts for Crypto Traders</v>
       </c>
-      <c r="B207" t="str">
+      <c r="B501" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C207" t="str">
-[...5 lines deleted...]
-      <c r="E207" t="str">
+      <c r="C501" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D501" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E501" t="str">
         <v>https://www.prnewswire.com/news-releases/drift-fund-launches-the-industrys-first-spot-funded-trading-accounts-for-crypto-traders-302836679.html</v>
       </c>
-      <c r="F207" t="str">
+      <c r="F501" t="str">
         <v>The crypto proprietary trading firm introduces spot-based funded accounts with real asset exposure, a browser-based terminal, and 24-hour payouts — expanding access for traders who want to operate without leverage. GROS-ISLET, Saint Lucia, July 28, 2026 /PRNewswire/ -- Drift Fund...</v>
       </c>
     </row>
-    <row r="208">
-      <c r="A208" t="str">
+    <row r="502">
+      <c r="A502" t="str">
         <v>Riot Announces Second Quarter 2026 Earnings Conference Call</v>
       </c>
-      <c r="B208" t="str">
+      <c r="B502" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C208" t="str">
+      <c r="C502" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D208" t="str">
+      <c r="D502" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E208" t="str">
+      <c r="E502" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/28/3334147/0/en/Riot-Announces-Second-Quarter-2026-Earnings-Conference-Call.html</v>
       </c>
-      <c r="F208" t="str">
+      <c r="F502" t="str">
         <v>CASTLE ROCK, Colo., July 28, 2026 (GLOBE NEWSWIRE) -- Riot Platforms, Inc. (NASDAQ: RIOT) (“Riot” or “the Company”), a leader in vertically integrated digital infrastructure specializing in the development of large-scale data centers and bitcoin mining applications, announced today that it has scheduled its second quarter 2026 earnings conference call for Wednesday, August 5, 2026, at 8:30 A.M. EST.</v>
       </c>
     </row>
-    <row r="209">
-      <c r="A209" t="str">
+    <row r="503">
+      <c r="A503" t="str">
         <v>DCX’s DexTrader Announces Upgrade, Targeting On-Chain Yield-Bearing Collateralized Derivatives Data Services Segment</v>
       </c>
-      <c r="B209" t="str">
+      <c r="B503" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C209" t="str">
+      <c r="C503" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D209" t="str">
+      <c r="D503" t="str">
         <v>Finance, Crypto, SaaS</v>
       </c>
-      <c r="E209" t="str">
+      <c r="E503" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/28/3334128/0/en/DCX-s-DexTrader-Announces-Upgrade-Targeting-On-Chain-Yield-Bearing-Collateralized-Derivatives-Data-Services-Segment.html</v>
       </c>
-      <c r="F209" t="str">
+      <c r="F503" t="str">
         <v>NEW YORK, July 28, 2026 (GLOBE NEWSWIRE) -- Digital Currency X Technology Inc. (Nasdaq: DCX) (“DCX” or the “Company”), a digital asset treasury management company, today announced that DexTrader, the on-chain data platform of the Company , has completed comprehensive product and strategic upgrades. The overhaul includes reconstruction of underlying data architecture, expansion of omnichain data capabilities and optimization of user service frameworks. Concurrently, the platform announced its revised strategic focus: it intends to target the niche market of digital asset information and data services for token-based derivatives, yield instruments and collateralized assets. By pre-emptively building industry data infrastructure, DexTrader hopes to establish a solid foundation for product ite</v>
       </c>
     </row>
-    <row r="210">
-      <c r="A210" t="str">
+    <row r="504">
+      <c r="A504" t="str">
         <v>Lotus Tech, Finloop and FOMO Pay Collaborate to Explore Vehicle Tokenization</v>
       </c>
-      <c r="B210" t="str">
+      <c r="B504" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C210" t="str">
+      <c r="C504" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D210" t="str">
+      <c r="D504" t="str">
         <v>Finance, Crypto, AI, SaaS, Automotive</v>
       </c>
-      <c r="E210" t="str">
+      <c r="E504" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/28/3334069/0/en/Lotus-Tech-Finloop-and-FOMO-Pay-Collaborate-to-Explore-Vehicle-Tokenization.html</v>
       </c>
-      <c r="F210" t="str">
+      <c r="F504" t="str">
         <v>NEW YORK, July 28, 2026 (GLOBE NEWSWIRE) -- Lotus Technology Inc. (Nasdaq: LOT) (“Lotus Tech” or the “Company”), a leading global intelligent and luxury mobility provider, today announced a strategic collaboration with Finloop Finance Technology Holding Limited (“Finloop”), an AI-driven global one-stop Web5 (Web2+Web3) wealth technology platform, and FOMO Pay, a leading Singapore-headquartered payment institution, to explore digital asset and real-world asset (RWA) tokenization in the luxury mobility sector.</v>
       </c>
     </row>
-    <row r="211">
-      <c r="A211" t="str">
+    <row r="505">
+      <c r="A505" t="str">
         <v>Flipster Secures VARA Full Operational Exchange License, Advancing Regulated Crypto Services in the UAE</v>
       </c>
-      <c r="B211" t="str">
+      <c r="B505" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C211" t="str">
-[...2 lines deleted...]
-      <c r="D211" t="str">
+      <c r="C505" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D505" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E211" t="str">
+      <c r="E505" t="str">
         <v>https://www.prnewswire.com/news-releases/flipster-secures-vara-full-operational-exchange-license-advancing-regulated-crypto-services-in-the-uae-302836310.html</v>
       </c>
-      <c r="F211" t="str">
+      <c r="F505" t="str">
         <v>DUBAI, UAE, July 28, 2026 /PRNewswire/ -- Flipster, a global cryptocurrency trading platform, has secured a full operational Exchange license (License No. VL/26/07/002) from Dubai's Virtual Assets Regulatory Authority (VARA) under Flipster FZE. This milestone enables Flipster to...</v>
       </c>
     </row>
-    <row r="212">
-      <c r="A212" t="str">
+    <row r="506">
+      <c r="A506" t="str">
         <v>Bitget Wallet Integrates Mesh to Broaden Crypto Card Payments Access</v>
       </c>
-      <c r="B212" t="str">
+      <c r="B506" t="str">
         <v>2026-07-28</v>
       </c>
-      <c r="C212" t="str">
+      <c r="C506" t="str">
         <v>PRUnderground</v>
       </c>
-      <c r="D212" t="str">
-[...2 lines deleted...]
-      <c r="E212" t="str">
+      <c r="D506" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E506" t="str">
         <v>https://www.prunderground.com/bitget-wallet-integrates-mesh-to-broaden-crypto-card-payments-access/00389661/</v>
       </c>
-      <c r="F212" t="str">
+      <c r="F506" t="str">
         <v>Home to one of the best crypto cards on the market, Bitget Wallet now lets users fund accounts and make purchases across Mesh's network without leaving the app. The post Bitget Wallet Integrates Mesh to Broaden Crypto Card Payments Access first appeared on</v>
       </c>
     </row>
-    <row r="213">
-      <c r="A213" t="str">
+    <row r="507">
+      <c r="A507" t="str">
         <v>OmniPhi Launches Agentic Trading Platform to Give Retail Traders Institutional-Grade ...</v>
       </c>
-      <c r="B213" t="str">
+      <c r="B507" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C213" t="str">
+      <c r="C507" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D213" t="str">
+      <c r="D507" t="str">
         <v>Crypto, AI, SaaS, Retail</v>
       </c>
-      <c r="E213" t="str">
+      <c r="E507" t="str">
         <v>https://pr-inside.com/omniphi-launches-agentic-trading-platform-to-give-retail-traders-institutional-grade-r5205301.htm</v>
       </c>
-      <c r="F213" t="str">
+      <c r="F507" t="str">
         <v>(PR-inside.com) Fintech startup integrates autonomous AI agents directly into trading workflows for equities, ETFs, crypto, FX, and commodities. VANCOUVER, BC / ACCESS Newswire / July 27, 2026 /OmniPhi inc. today announced the beta launch of its agentic trading platform designed to close the massive infrastructure gap between institutional desks and retail traders. By placing an autonomous AI agent at the centre of a unified trading workspace, OmniPhi gives individual operators the power of a full quantitative desk. OmniPhi's Agentic Integrated Trading Environment, where the Phi agent runs live strategies alongside charting, market data, and executable trades in a single workspace. Photo: OmniPhi Inc. As ..</v>
       </c>
     </row>
-    <row r="214">
-      <c r="A214" t="str">
+    <row r="508">
+      <c r="A508" t="str">
         <v>Blue Gold Announces Receipt of Nasdaq Notification Regarding Minimum Market Value of Publicly Held Shares Deficiency</v>
       </c>
-      <c r="B214" t="str">
+      <c r="B508" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C214" t="str">
+      <c r="C508" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D214" t="str">
+      <c r="D508" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E214" t="str">
+      <c r="E508" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/27/3333918/0/en/Blue-Gold-Announces-Receipt-of-Nasdaq-Notification-Regarding-Minimum-Market-Value-of-Publicly-Held-Shares-Deficiency.html</v>
       </c>
-      <c r="F214" t="str">
+      <c r="F508" t="str">
         <v>NEW YORK, July 27, 2026 (GLOBE NEWSWIRE) -- Blue Gold Limited (Nasdaq: BGL) (Nasdaq: BGLWW) (“Blue Gold” or the “Company”), a gold mining company with the infrastructure to deliver gold from mine-to-wallet, today announced that the Company received a notification letter (the “Notification Letter”) from the Listing Qualifications Department of the Nasdaq Stock Market LLC (“Nasdaq”), notifying the Company that it is currently not in compliance with the minimum Market Value of Publicly Held Shares ("MVPHS") requirement set forth under Nasdaq Listing Rule 5550(b)(2).</v>
       </c>
     </row>
-    <row r="215">
-      <c r="A215" t="str">
+    <row r="509">
+      <c r="A509" t="str">
         <v>Amaze Holdings Announces Strategic Partnership with BIGtoken to Launch Scalable Creator Affiliate Wallet</v>
       </c>
-      <c r="B215" t="str">
+      <c r="B509" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C215" t="str">
+      <c r="C509" t="str">
         <v>GlobeNewswire</v>
       </c>
-      <c r="D215" t="str">
+      <c r="D509" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E215" t="str">
+      <c r="E509" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/27/3333790/0/en/Amaze-Holdings-Announces-Strategic-Partnership-with-BIGtoken-to-Launch-Scalable-Creator-Affiliate-Wallet.html</v>
       </c>
-      <c r="F215" t="str">
+      <c r="F509" t="str">
         <v>New infrastructure is designed to connect brands and creators at scale, streamline affiliate campaigns and expand creator earning opportunities New infrastructure is designed to connect brands and creators at scale, streamline affiliate campaigns and expand creator earning opportunities</v>
       </c>
     </row>
-    <row r="216">
-      <c r="A216" t="str">
+    <row r="510">
+      <c r="A510" t="str">
         <v>Military Wallet Launches New Mobile App to Help Military Families Take Control of Their Financial Lives</v>
       </c>
-      <c r="B216" t="str">
+      <c r="B510" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C216" t="str">
-[...5 lines deleted...]
-      <c r="E216" t="str">
+      <c r="C510" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D510" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E510" t="str">
         <v>https://www.prnewswire.com/news-releases/military-wallet-launches-new-mobile-app-to-help-military-families-take-control-of-their-financial-lives-302835486.html</v>
       </c>
-      <c r="F216" t="str">
+      <c r="F510" t="str">
         <v>All-in-one app combines credit monitoring, identity protection and money management tools designed specifically for service members, Veterans and their families COLUMBIA, Mo., July 27, 2026 /PRNewswire/ -- The Military Wallet today announced the launch of the Military Wallet mobile app,...</v>
       </c>
     </row>
-    <row r="217">
-      <c r="A217" t="str">
+    <row r="511">
+      <c r="A511" t="str">
         <v>DataMEDS AI Announces Updated August 7, 2026 Record Date for Distribution ...</v>
       </c>
-      <c r="B217" t="str">
+      <c r="B511" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C217" t="str">
+      <c r="C511" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D217" t="str">
+      <c r="D511" t="str">
         <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
-      <c r="E217" t="str">
+      <c r="E511" t="str">
         <v>https://pr-inside.com/datameds-ai-announces-updated-august-7-2026-record-date-for-distribution-r5205117.htm</v>
       </c>
-      <c r="F217" t="str">
+      <c r="F511" t="str">
         <v>(PR-inside.com) TAMPA, FL / ACCESS Newswire / July 27, 2026 /DataMEDS AI, Inc., (NASDAQ:MEDS, "DataMEDS," or the "Company"), a health information technology leader implementing EinsteinRx™ artificial intelligence prescription drug routing into blockchain-enabled smart contracts platform PharmacyChain™ to optimize the prescription medicines reimbursement and dispensing journey, today announced an updated record date for the distribution of the Dream Bowl 2026 Meme Coin (https://www.biconomy.com/exchange/DREAM1_USDT) to DataMEDS stockholders. On December 3, 2025, DataMEDS announced that it would distribute one (1) Dream Bowl 2026 Meme Coin for every one (1) share of DataMEDS Health common stock held as of a designated record date. On July ..</v>
       </c>
     </row>
-    <row r="218">
-      <c r="A218" t="str">
+    <row r="512">
+      <c r="A512" t="str">
         <v>Hashcodex Expands Its Expertise with End-to-End Prediction Marketplace Development</v>
       </c>
-      <c r="B218" t="str">
+      <c r="B512" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C218" t="str">
+      <c r="C512" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D218" t="str">
-[...2 lines deleted...]
-      <c r="E218" t="str">
+      <c r="D512" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E512" t="str">
         <v>https://express-press-release.net/news/2026/07/27/1762489</v>
       </c>
-      <c r="F218" t="str">
+      <c r="F512" t="str">
         <v>Madurai, India, 2026-07-27 — /EPR Network/ — Hashcodex, a leading blockchain and fintech development company, has expanded its offerings with End-to-End Prediction Marketplace Development. The [read full press release...]</v>
       </c>
     </row>
-    <row r="219">
-      <c r="A219" t="str">
+    <row r="513">
+      <c r="A513" t="str">
         <v>DeFi Technologies Issues CEO Letter to Shareholders</v>
       </c>
-      <c r="B219" t="str">
+      <c r="B513" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C219" t="str">
-[...2 lines deleted...]
-      <c r="D219" t="str">
+      <c r="C513" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D513" t="str">
         <v>Finance, Crypto</v>
       </c>
-      <c r="E219" t="str">
+      <c r="E513" t="str">
         <v>https://www.prnewswire.com/news-releases/defi-technologies-issues-ceo-letter-to-shareholders-302835039.html</v>
       </c>
-      <c r="F219" t="str">
+      <c r="F513" t="str">
         <v>TORONTO, July 27, 2026 /PRNewswire/ -- DeFi Technologies Inc. (the "Company" or "DeFi Technologies") (Nasdaq: DEFT) (CBOE CA: DEFI) (GR: R9B), a financial technology company bridging the gap between traditional capital markets and decentralized finance ("DeFi"), today issued a Letter to...</v>
       </c>
     </row>
-    <row r="220">
-      <c r="A220" t="str">
+    <row r="514">
+      <c r="A514" t="str">
         <v>Beyond the Signal: KuCoin Marks Its 9th Anniversary With a Multi-Track Competition and Total Rewards of Up to 650,000 USDT</v>
       </c>
-      <c r="B220" t="str">
+      <c r="B514" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C220" t="str">
-[...2 lines deleted...]
-      <c r="D220" t="str">
+      <c r="C514" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D514" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E220" t="str">
+      <c r="E514" t="str">
         <v>https://www.prnewswire.com/news-releases/beyond-the-signal-kucoin-marks-its-9th-anniversary-with-a-multi-track-competition-and-total-rewards-of-up-to-650-000-usdt-302835129.html</v>
       </c>
-      <c r="F220" t="str">
+      <c r="F514" t="str">
         <v>Spanning Spot, Futures, VIP, Earn, Payment, Mining and Web3 Wallet, the campaign connects user rewards with broader participation across the KuCoin ecosystem PROVIDENCIALES, Turks and Caicos Islands, July 27, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform built on trust,...</v>
       </c>
     </row>
-    <row r="221">
-      <c r="A221" t="str">
+    <row r="515">
+      <c r="A515" t="str">
         <v>HashKey Exchange Launches New Flagship Crypto Trading App</v>
       </c>
-      <c r="B221" t="str">
+      <c r="B515" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C221" t="str">
-[...5 lines deleted...]
-      <c r="E221" t="str">
+      <c r="C515" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D515" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E515" t="str">
         <v>https://www.prnewswire.com/news-releases/hashkey-exchange-launches-new-flagship-crypto-trading-app-302835116.html</v>
       </c>
-      <c r="F221" t="str">
+      <c r="F515" t="str">
         <v>HONG KONG, July 27, 2026 /PRNewswire/ -- HashKey Holdings Limited (3887.HK), a comprehensive Asian digital asset group, announced a landmark global product and brand strategy launch with a new flagship Crypto Trading App featuring a "multi-site unification" model now made available to...</v>
       </c>
     </row>
-    <row r="222">
-      <c r="A222" t="str">
+    <row r="516">
+      <c r="A516" t="str">
         <v>Ondrela Reviews: Don't Buy Ondrela Smart Tracker Card Till You've Read ...</v>
       </c>
-      <c r="B222" t="str">
+      <c r="B516" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C222" t="str">
+      <c r="C516" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D222" t="str">
-[...2 lines deleted...]
-      <c r="E222" t="str">
+      <c r="D516" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E516" t="str">
         <v>https://pr-inside.com/ondrela-reviews-don-t-buy-ondrela-smart-tracker-card-till-you-ve-read-r5205050.htm</v>
       </c>
-      <c r="F222" t="str">
+      <c r="F516" t="str">
         <v>(PR-inside.com) FRANKLIN, TN / ACCESS Newswire / July 27, 2026 / Let's talk about Ondrela Review: Ondrela is a card-thin smart tracker, just 1.7 mm thick, that's about the thickness of two credit cards. It slides into any wallet card slot, passport sleeve, luggage tag pocket, or laptop bag compartment, and connects to both the Apple Find My and Google Find Hub networks. Ondrela's Gold Smart Tracker Card is a credit-card-sized Bluetooth item tracker built to slide into a wallet, passport holder, or bag. Ondrela is not just about finding a thing. It's about protecting your trip, and you. It's priced from ..</v>
       </c>
     </row>
-    <row r="223">
-      <c r="A223" t="str">
+    <row r="517">
+      <c r="A517" t="str">
         <v>Times Of Blockchain Sponsors Landmark Global Blockchain Show Riyadh 2026</v>
       </c>
-      <c r="B223" t="str">
+      <c r="B517" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C223" t="str">
+      <c r="C517" t="str">
         <v>Express Press Release</v>
       </c>
-      <c r="D223" t="str">
-[...2 lines deleted...]
-      <c r="E223" t="str">
+      <c r="D517" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E517" t="str">
         <v>https://express-press-release.net/news/2026/07/27/1762004</v>
       </c>
-      <c r="F223" t="str">
+      <c r="F517" t="str">
         <v>Dubai, United Arab Emirates, 2026-07-27 — /EPR Network/ —Times Of Blockchain, a premier global authority on Web3, digital assets, and decentralized technology journalism, proudly announces [read full press release...]</v>
       </c>
     </row>
-    <row r="224">
-      <c r="A224" t="str">
+    <row r="518">
+      <c r="A518" t="str">
         <v>GhostLabs Launches Crypto Risk Intelligence to Help Identify Hidden Blockchain Risks</v>
       </c>
-      <c r="B224" t="str">
+      <c r="B518" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C224" t="str">
+      <c r="C518" t="str">
         <v>PressReleaseNews</v>
       </c>
-      <c r="D224" t="str">
+      <c r="D518" t="str">
         <v>Crypto, AI</v>
       </c>
-      <c r="E224" t="str">
+      <c r="E518" t="str">
         <v>https://pressreleasenews.org/pressroom/ghostlabs-launches-crypto-risk-intelligence-to-help-identify-hidden-blockchain-risks</v>
       </c>
-      <c r="F224" t="str">
+      <c r="F518" t="str">
         <v>New cybersecurity service combines AI-assisted analysis with human expertise to support smarter investment and security decisions across the Web3 ecosystem.</v>
       </c>
     </row>
-    <row r="225">
-      <c r="A225" t="str">
+    <row r="519">
+      <c r="A519" t="str">
         <v>BinBase Releases 2026 BIN Data Updates for Subscriptions, Digital Wallet Tokens, and Dynamic Currency Conversion</v>
       </c>
-      <c r="B225" t="str">
+      <c r="B519" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C225" t="str">
+      <c r="C519" t="str">
         <v>PRWeb</v>
       </c>
-      <c r="D225" t="str">
+      <c r="D519" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E225" t="str">
+      <c r="E519" t="str">
         <v>https://www.prweb.com/releases/binbase-releases-2026-bin-data-updates-for-subscriptions-digital-wallet-tokens-and-dynamic-currency-conversion-302829565.html</v>
       </c>
-      <c r="F225" t="str">
+      <c r="F519" t="str">
         <v>BinBase enhances its 2026 dataset with Apple/Google Pay token range identification, Direct Debit attributes, and default ISO currency codes to optimize recurring billing and reduce SaaS churn. MIAMI, July 26, 2026 /PRNewswire-PRWeb/ -- BinBase, a global provider of payment intelligence...</v>
       </c>
     </row>
-    <row r="226">
-      <c r="A226" t="str">
+    <row r="520">
+      <c r="A520" t="str">
         <v>Siemens advances self-verifying agentic AI workflows for semiconductor and PCB design</v>
       </c>
-      <c r="B226" t="str">
+      <c r="B520" t="str">
         <v>2026-07-27</v>
       </c>
-      <c r="C226" t="str">
-[...2 lines deleted...]
-      <c r="D226" t="str">
+      <c r="C520" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D520" t="str">
         <v>Crypto, AI, SaaS</v>
       </c>
-      <c r="E226" t="str">
+      <c r="E520" t="str">
         <v>https://www.prnewswire.com/news-releases/siemens-advances-self-verifying-agentic-ai-workflows-for-semiconductor-and-pcb-design-302834767.html</v>
       </c>
-      <c r="F226" t="str">
+      <c r="F520" t="str">
         <v>Combines Siemens' EDA expertise and software with NVIDIA AI infrastructure and software to improve result quality, time-to-results, tool-calling reliability and token efficiency for long-running engineering workloads Enables agentic AI workflows that help engineers improve productivity...</v>
       </c>
     </row>
-    <row r="227" xml:space="preserve">
-      <c r="A227" t="str">
+    <row r="521" xml:space="preserve">
+      <c r="A521" t="str">
         <v>Five Regulators, One Country: NeosLegal Authors the UAE Chapter of Chambers Blockchain &amp; Crypto-Assets 2026</v>
       </c>
-      <c r="B227" t="str">
+      <c r="B521" t="str">
         <v>2026-07-26</v>
       </c>
-      <c r="C227" t="str">
+      <c r="C521" t="str">
         <v>PressReleaseNews</v>
       </c>
-      <c r="D227" t="str">
+      <c r="D521" t="str">
         <v>Crypto, Real Estate</v>
       </c>
-      <c r="E227" t="str">
+      <c r="E521" t="str">
         <v>https://pressreleasenews.org/pressroom/five-regulators-one-country-neoslegal-authors-the-uae-chapter-of-chambers-blockchain-crypto-assets-2026</v>
       </c>
-      <c r="F227" t="str" xml:space="preserve">
+      <c r="F521" t="str" xml:space="preserve">
         <v xml:space="preserve">NeosLegal maps the only jurisdiction where crypto founders choose their regulator, and where the government now writes "Tokenholder" on property title deeds
 </v>
       </c>
     </row>
-    <row r="228">
-      <c r="A228" t="str">
+    <row r="522">
+      <c r="A522" t="str">
         <v>New to The Street to Broadcast Nationwide on Bloomberg Television Tonight ...</v>
       </c>
-      <c r="B228" t="str">
+      <c r="B522" t="str">
         <v>2026-07-25</v>
       </c>
-      <c r="C228" t="str">
+      <c r="C522" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D228" t="str">
+      <c r="D522" t="str">
         <v>Crypto, Healthcare</v>
       </c>
-      <c r="E228" t="str">
+      <c r="E522" t="str">
         <v>https://pr-inside.com/new-to-the-street-to-broadcast-nationwide-on-bloomberg-television-tonight-r5204728.htm</v>
       </c>
-      <c r="F228" t="str">
+      <c r="F522" t="str">
         <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 25, 2026 /New to The Street, one of America's longest-running sponsored business television brands, today announced the broadcast of its latest episode, airing tonight at 6:30 PM ET on Bloomberg Television across the United States, with additional weekly distribution throughout Bloomberg's Latin America and MENA television networks. The nationally televised program will feature in-depth executive interviews and company updates from: RHINO Bitcoin (RHNO) RhinoBitcoin.com Marina Decisions- Madhu Gulati with David Fagan co hosting Medicus Pharma (MDCX) Virtuix Holdings (VTIX) Each segment is designed to provide investors with a deeper understanding of each company's business strategy, market opportunity, ..</v>
       </c>
     </row>
-    <row r="229">
-      <c r="A229" t="str">
+    <row r="523">
+      <c r="A523" t="str">
         <v>New to The Street to Broadcast Nationwide on Bloomberg Television Tonight at 6:30 PM ET Featuring RHINO Bitcoin, Marina Decisions, Medicus Pharma and Virtuix Holdings</v>
       </c>
-      <c r="B229" t="str">
+      <c r="B523" t="str">
         <v>2026-07-25</v>
       </c>
-      <c r="C229" t="str">
+      <c r="C523" t="str">
         <v>Newswire.com</v>
       </c>
-      <c r="D229" t="str">
+      <c r="D523" t="str">
         <v>Crypto, Healthcare</v>
       </c>
-      <c r="E229" t="str">
+      <c r="E523" t="str">
         <v>https://www.newswire.com/news/new-to-the-street-to-broadcast-nationwide-on-bloomberg-television-tonight-at-6</v>
       </c>
-      <c r="F229" t="str">
+      <c r="F523" t="str">
         <v/>
       </c>
     </row>
-    <row r="230">
-      <c r="A230" t="str">
+    <row r="524">
+      <c r="A524" t="str">
         <v>Loud! OOH becomes first UK out-of-home advertising agency to optimise for AI search over Google</v>
       </c>
-      <c r="B230" t="str">
+      <c r="B524" t="str">
         <v>2026-07-25</v>
       </c>
-      <c r="C230" t="str">
+      <c r="C524" t="str">
         <v>Pressat</v>
       </c>
-      <c r="D230" t="str">
+      <c r="D524" t="str">
         <v>Crypto, AI, Automotive</v>
       </c>
-      <c r="E230" t="str">
+      <c r="E524" t="str">
         <v>https://pressat.co.uk/releases/loud-ooh-becomes-first-uk-out-of-home-advertising-agency-to-optimise-for-ai-search-over-google-9389a4e3554f29ab169f1e2f7dc68912/</v>
       </c>
-      <c r="F230" t="str">
+      <c r="F524" t="str">
         <v xml:space="preserve">Saturday 25 July, 2026 Founder says the AI, crypto and fintech brands booking London Underground advertising now research through ChatGPT, Claude, Gemini and Grok rather than Google, as enquiries from AI tools rise 266% London, 24th July 2026 Jamie Roberts has stopped chasing Google rankings. Since May 2026, his independent out-of-home agency Loud! OOH has been rebuilt around a different goal: being the answer AI tools give when someone asks "billboard advertising costs" or "London Underground advertising costs." Roberts points to the Tube itself. Tube car panels and cross-track sites are currently in high demand by AI startups, trading apps, crypto platforms and challenger banks. And he noticed something about how those brands buy. "The people booking London Underground advertising right </v>
       </c>
     </row>
-    <row r="231">
-      <c r="A231" t="str">
+    <row r="525">
+      <c r="A525" t="str">
         <v>PointsKash Demonstrates How Businesses Can Build on Bitcoin Without Burdening the Blockchain</v>
       </c>
-      <c r="B231" t="str">
+      <c r="B525" t="str">
         <v>2026-07-24</v>
       </c>
-      <c r="C231" t="str">
-[...5 lines deleted...]
-      <c r="E231" t="str">
+      <c r="C525" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D525" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E525" t="str">
         <v>https://www.prnewswire.com/news-releases/pointskash-demonstrates-how-businesses-can-build-on-bitcoin-without-burdening-the-blockchain-302834473.html</v>
       </c>
-      <c r="F231" t="str">
+      <c r="F525" t="str">
         <v>As industry debate surrounding Bitcoin Improvement Proposal (BIP-110) intensifies, PointsKash unveils an architecture designed to work regardless of the proposal's outcome. SCOTTSDALE, Ariz., July 24, 2026 /PRNewswire/ -- As the global Bitcoin community debates Bitcoin Improvement...</v>
       </c>
     </row>
-    <row r="232">
-      <c r="A232" t="str">
+    <row r="526">
+      <c r="A526" t="str">
         <v>LBank Exchange Listed ARM(Armor Protocol)</v>
       </c>
-      <c r="B232" t="str">
+      <c r="B526" t="str">
         <v>2026-07-24</v>
       </c>
-      <c r="C232" t="str">
+      <c r="C526" t="str">
         <v>mlpr-newsfile</v>
       </c>
-      <c r="D232" t="str">
+      <c r="D526" t="str">
         <v>Crypto, SaaS</v>
       </c>
-      <c r="E232" t="str">
+      <c r="E526" t="str">
         <v>https://www.newsfilecorp.com/release/306397/LBank-Exchange-Listed-ARMArmor-Protocol</v>
       </c>
-      <c r="F232" t="str">
+      <c r="F526" t="str">
         <v>Road Town, British Virgin Islands--(Newsfile Corp. - July 24, 2026) - LBank Exchange, a leading global cryptocurrency trading platform, listed ARM(Armor Protocol) at 04:00pm on July 23, 2026 (UTC).To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8831/306397_3176f338d48a9b49_001full.jpgUsers are able to access the trading pair at: https://www.lbank.com/trade/arm_usdtAbout ARM(Armor Protocol)Armor brings trustless group savings to Web3 — transparent...</v>
       </c>
     </row>
-    <row r="233" xml:space="preserve">
-      <c r="A233" t="str">
+    <row r="527" xml:space="preserve">
+      <c r="A527" t="str">
         <v>SPIRIT BLOCKCHAIN CAPITAL APPOINTS SUHA ASKARY AS CHIEF EXECUTIVE OFFICER</v>
       </c>
-      <c r="B233" t="str">
+      <c r="B527" t="str">
         <v>2026-07-24</v>
       </c>
-      <c r="C233" t="str">
+      <c r="C527" t="str">
         <v>mlpr-globenewswire</v>
       </c>
-      <c r="D233" t="str">
+      <c r="D527" t="str">
         <v>Crypto, AI, Media, Education</v>
       </c>
-      <c r="E233" t="str">
+      <c r="E527" t="str">
         <v>https://www.globenewswire.com/news-release/2026/07/24/3332783/0/en/SPIRIT-BLOCKCHAIN-CAPITAL-APPOINTS-SUHA-ASKARY-AS-CHIEF-EXECUTIVE-OFFICER.html</v>
       </c>
-      <c r="F233" t="str" xml:space="preserve">
+      <c r="F527" t="str" xml:space="preserve">
         <v xml:space="preserve">Vancouver, British Columbia, July  24, 2026  (GLOBE NEWSWIRE) -- Spirit Blockchain Capital Inc. (CSE: SPIR | OTCQB: SBLCF) ("Spirit" or the "Company"), a blockchain infrastructure company focused on digital assets, decentralized finance and emerging technologies, is pleased to announce the appointment of Suha Askary as Chief Executive Officer, effective immediately.
 With the appointment of Ms. Askary, Raymond O'Neill has transitioned from Interim Chief Executive Officer and will continue to serve as Chairman of the Board and Interim Chief Financial Officer.
 Ms. Askary brings more than 30 years of executive leadership experience spanning global investment management, financial engineering, institutional capital markets and emerging technologies. Throughout her distinguished career, she has advised public and private companies, family offices and institutional investors while leading strategic investment initiatives across North America, Europe and the Middle East.
 She has been involved in some of the largest corporate and investment transactions in the Middle East, bringing extensive experience in cross-border finance, institutional capital formation and complex strategic advisory mandates. Her expertise spans blockchain, digital assets, artificial intelligence and technology commercialization, with a focus on bridging traditional financial markets and next-generation digital infrastructure.
 Ms. Askary previously served as Chief Executive Officer of Al Bashayer Investment Company and Yield Investments Ltd., where she led strategic investment initiatives and technology-focused growth strategies. She holds a Bachelor of Science in Computer Engineering from California State University, Long Beach, a Master of Business Administration from the University of California, Irvine, and postgraduate credentials in Blockchain Innovation from the University of California, Berkeley.
 Raymond O'Neill, Chairman of the Board and Interim Chief Financial Officer of Spirit, commented:
 "On behalf of the Board of Directors, I am pleased to welcome Suha as Chief Executive Officer of Spirit Blockchain Capital. Suha is an accomplished executive with an exceptional track record in global capital markets, strategic investment and emerging technologies. Her experience leading complex international transactions, building strategic partnerships and commercializing innovative technologies aligns directly with Spirit's long-term vision. We believe her leadership will be instrumental as we continue to execute our strategy and create long-term value for our shareholders."
 Suha Askary, Chief Executive Officer of Spirit, commented:
 "I am incredibly thrilled to join Spirit Blockchain at such a pivotal moment, as we position ourselves to lead the next major wave of AI, digital finance and Web3 infrastructure," said Suha Askary, incoming Chief Executive Officer. "Advanced, disruptive technology will be the definitive engine of our growth moving forward. My immediate focus will be on aggressively scaling our innovation-driven ventures, deploying frontier AI and blockchain capabilities, and forging powerful strategic global alliances. I am fully committed to taking the company to new heights, embedding cutting-edge tech at the core of our strategy, and turning Spirit on a clear path of massive global success that delivers significant value to our shareholders."
 Under Ms. Askary's leadership, the Company intends to continue strengthening its position as a blockchain infrastructure company by advancing strategic partnerships, pursuing disciplined capital allocation, expanding its technology initiatives and identifying new opportunities across digital assets, decentralized finance and artificial intelligence.
 About Spirit Blockchain Capital
 Spirit Blockchain Capital Inc. is a Canadian-based publicly listed company focused on providing shareholders with exposure to the blockchain and digital asset economy. The Company is engaged in the business of developing, acquiring, operating and managing technology solutions, artificial intelligence (AI), blockchain infrastructure and assets, and invests in emerging blockchain ventures and opportunities.
 For further information, please contact:
 Suha Askary
 Chief Executive Officer
 Spirit Blockchain Capital Inc.
 Email: info@spiritblockchain.com
 Phone: +1 604 757-0331
 Forward-Looking Statements
 This news release contains forward-looking statements and forward-looking information within the meaning of applicable securities laws. The use of any of the words “expect”, “anticipate”, “continue”, “estimate”, “objective”, “may”, “will”, “project”, “should”, “believe”, “plans”, “intends” and similar expressions are intended to identify forward-looking information or statements. The forward-looking statements and information are based on certain key expectations and assumptions made by the Company. Although the Company believes that the expectations and assumptions on which such forward-looking statements and information are based are reasonable, undue reliance should not be placed on the forward-looking statements and information because the Company can give no assurance that they will prove to be correct.
 Since forward-looking statements and information address future events and conditions, by their very nature they involve inherent risks and uncertainties. Actual results could differ materially from those currently anticipated due to a number of factors and risks. Factors that could materially affect such forward-looking information are described under the heading “Risk Factors” in the Company’s long-form prospectus dated August 8, 2022, that is available on the Company’s profile on SEDAR+ at www.sedarplus.ca. The Company undertakes no obligation to update forward-looking information except as required by applicable law. Such forward-looking information represents managements’ best judgment based on information currently available. No forward-looking statement can be guaranteed and actual future results may vary materially. Accordingly, readers are advised not to place undue reliance on forward-looking statements or information.
 The Canadian Securities Exchange has not reviewed, approved, or disapproved the content of this news release.</v>
       </c>
     </row>
-    <row r="234">
-[...5878 lines deleted...]
-    </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>Fold Eliminates $20 Million of Debt, Secures $25 Million of Non-Dilutive Capital to Accelerate Next Phase of Growth</v>
+        <v>Spirit Blockchain Capital Appoints Suha Askary as Chief Executive Officer ...</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C528" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D528" t="str">
-        <v>Finance, Crypto, Retail</v>
+        <v>Crypto</v>
       </c>
       <c r="E528" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309688/0/en/Fold-Eliminates-20-Million-of-Debt-Secures-25-Million-of-Non-Dilutive-Capital-to-Accelerate-Next-Phase-of-Growth.html</v>
+        <v>https://pr-inside.com/spirit-blockchain-capital-appoints-suha-askary-as-chief-executive-officer-r5204427.htm</v>
       </c>
       <c r="F528" t="str">
-        <v>PHOENIX, June 10, 2026 (GLOBE NEWSWIRE) -- Fold Holdings, Inc. (NASDAQ: FLD) ("Fold" or the "Company"), a bitcoin financial services company making it easy for individuals to earn, save and spend bitcoin through everyday financial tools, announced a series of capital transactions to strengthen the company's balance sheet, eliminate secured debt obligations, improve cashflows, and position Fold to materially scale its consumer and enterprise platforms.</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 24, 2026 / Spirit Blockchain Capital Inc. (CSE:SPIR)(OTCQB:SBLCF) ("Spirit" or the "Company"), a blockchain infrastructure company focused on digital assets, decentralized finance and emerging technologies, is pleased to announce the appointment of Suha Askary as Chief Executive Officer, effective immediately. With the appointment of Ms. Askary, Raymond O'Neill has transitioned from Interim Chief Executive Officer and will continue to serve as Chairman of the Board and Interim Chief Financial Officer. Ms. Askary brings more than 30 years of executive leadership experience spanning global investment management, financial engineering, institutional capital markets and emerging technologies. Throughout her ..</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>Figure Enters into Agreement to Acquire Kiavi, Bolstering Blockchain-Native Marketplace</v>
+        <v>Mercuryo Data Shows Stablecoins Moving Beyond Crypto to Power Digital Payments</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C529" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D529" t="str">
-        <v>Finance, Crypto, AI, SaaS, Real Estate</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E529" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309592/0/en/Figure-Enters-into-Agreement-to-Acquire-Kiavi-Bolstering-Blockchain-Native-Marketplace.html</v>
+        <v>https://www.prnewswire.com/news-releases/mercuryo-data-shows-stablecoins-moving-beyond-crypto-to-power-digital-payments-302833743.html</v>
       </c>
       <c r="F529" t="str">
-        <v>NEW YORK, June 10, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (“Figure,” Nasdaq: FIGR; OPEN: FGRS), the blockchain-native capital marketplace for the origination, funding, sale, and trading of tokenized assets, today announced a definitive agreement to acquire Kiavi, an AI-powered lending platform for residential real estate investors. The transaction includes the purchase of Kiavi’s balance sheet assets by a joint venture between Figure and Sixth Street, a leading global investment firm, which is buying loans off Kiavi’s balance sheet. The total transaction purchase price is $717 million.</v>
+        <v>LONDON, July 24, 2026 /PRNewswire/ -- Global payments infrastructure platform Mercuryo has published data that shows stablecoin usage is evolving to become a core payments and settlement layer, supporting myriad operations across fintech as traditional financial services evolve to...</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>WISeKey’s SEALCOIN Subsidiary Accelerates Space-Based Blockchain Infrastructure Following Strategic $4 Million Investment Commitment</v>
+        <v>Omni and Lemon Marketing Announce Strategic Collaboration to Build ...</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C530" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D530" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E530" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309441/0/en/WISeKey-s-SEALCOIN-Subsidiary-Accelerates-Space-Based-Blockchain-Infrastructure-Following-Strategic-4-Million-Investment-Commitment.html</v>
+        <v>https://pr-inside.com/omni-and-lemon-marketing-announce-strategic-collaboration-to-build-r5204363.htm</v>
       </c>
       <c r="F530" t="str">
-        <v>WISeKey’s SEALCOIN Subsidiary Accelerates Space-Based Blockchain Infrastructure Following Strategic $4 Million Investment Commitment</v>
+        <v>(PR-inside.com) The collaboration combines Omni's compliance-first onboarding technology with the Lemon ecosystem to simplify access to financial services through a 'One KYC' experience. DUBAI, UAE / ACCESS Newswire / July 24, 2026 / Omni, a financial onboarding and interoperability platform, today announced a strategic collaboration with Lemon Marketing, the strategic growth and ecosystem development organization supporting the broader Lemon ecosystem. Together, the organizations will develop a next-generation financial onboarding ecosystem designed to simplify how individuals and businesses connect to financial services worldwide. The collaboration brings together Omni's onboarding and interoperability technology with the Lemon ecosystem's blockchain verification capabilities and the exp</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>Acme Corp enters bitcoin mining with new data center initiative</v>
+        <v>Datavault AI (DVLT) Sets August 4 Analyst Day to Showcase Blockchain and AI Strategy</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C531" t="str">
-        <v>PressReleaseNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D531" t="str">
-        <v>Crypto, Energy</v>
+        <v>Finance, Crypto, AI, SaaS, Retail</v>
       </c>
       <c r="E531" t="str">
-        <v>https://pressreleasenews.org/pressroom/acme-corp-enters-bitcoin-mining-with-new-data-center-initiative</v>
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-sets-august-4-analyst-day-to-showcase-blockchain-and-ai-strategy-7087928</v>
       </c>
       <c r="F531" t="str">
-        <v>Acme Corp announces its entry into bitcoin mining through a dedicated data center initiative, leveraging renewable energy sources to support operations. The move aligns with the company's strategy to diversify into digital asset infrastructure.</v>
+        <v>LOS ANGELES, CA - July 23, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) will host its first Analyst and Investor Day in New York City on Aug. 4, 2026, where management plans to outline the company’s strategic roadmap and demonstrate technologies supporting its AI-powered data monetization and real-world asset tokenization platform. The event will feature a live demonstration of the Information Data Exchange(R) (“IDE”), updates on the expansion of the SanQtum distributed GPU edge network and details surrounding the pending acquisition and planned integration of the NYIAX advertising exchange into Datavault AI’s broader blockchain ecosystem. Management also expects to discuss the commercialization of its tokenization and exchange platforms, including agreements covering an estimated $</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>BlockchAIn Announces Closing of $55 Million Public Offering of Common Stock</v>
+        <v>marvnBoost Puts Fact-Checked iGaming Content Generation on the Floor at SBC Summit Lisbon 2026</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C532" t="str">
-        <v>GlobeNewswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D532" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, AI, SaaS, Gaming, Media</v>
       </c>
       <c r="E532" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3309393/0/en/BlockchAIn-Announces-Closing-of-55-Million-Public-Offering-of-Common-Stock.html</v>
+        <v>https://pressat.co.uk/releases/marvnboost-puts-fact-checked-igaming-content-generation-on-the-floor-at-sbc-summit-lisbon-2026-ae0a9f5b17088af7d987c9ca28e5f321/</v>
       </c>
       <c r="F532" t="str">
-        <v>BlockchAIn Announces Closing of $55 Million Public Offering of Common Stock</v>
+        <v>Thursday 23 July, 2026 Marlin Media's B2B AI content engine brings structured, fact-checked content generation to operators, affiliates, and providers. LISBON, Portugal, [23rd July 2026] marvnBoost ( boost.marvn.ai ), the iGaming AI content generation platform from Marlin Media, today announced its presence at SBC Summit Lisbon 2026, taking place 29 September to 1 October at the Feira Internacional de Lisboa and MEO Arena. The summit is one of the industry’s largest gatherings, with organisers projecting 35,000 professionals from across the betting, gaming, payments, marketing, and technology verticals, plus the co-located Affiliate Leaders Summit for performance marketing teams. The event also fields a dedicated Casino &amp; iGaming Zone on an exhibition floor spanning over 100,000m². marvnBo</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>Applied Digital Announces Pricing of $1.59 Billion of Senior Secured Notes to fund the Fourth Building at Polaris Forge 1</v>
+        <v>Bybit Expands Fixed-Return Dual Asset Product Beyond Crypto With xStocks</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C533" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D533" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E533" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3309382/0/en/Applied-Digital-Announces-Pricing-of-1-59-Billion-of-Senior-Secured-Notes-to-fund-the-Fourth-Building-at-Polaris-Forge-1.html</v>
+        <v>https://www.prnewswire.com/news-releases/bybit-expands-fixed-return-dual-asset-product-beyond-crypto-with-xstocks-302833271.html</v>
       </c>
       <c r="F533" t="str">
-        <v>DALLAS, June 09, 2026 (GLOBE NEWSWIRE) -- Applied Digital Corporation (NASDAQ: APLD) (“Applied Digital” or the “Company”), a leading designer, builder and operator of high-performance, sustainably engineered data centers and colocation services for Artificial Intelligence (“AI”), networking, and blockchain workloads, today announced that its subsidiary, APLD ComputeCo 3 LLC (“APLD ComputeCo 3”), has priced a $1.59 billion offering (the “Offering”) of 7.000% senior secured notes due 2031 (the “Notes”) at par. The Notes will be sold in a private offering to persons reasonably believed to be qualified institutional buyers in reliance on Rule 144A under the Securities Act of 1933, as amended (the “Securities Act”), and outside the United States to non-U.S. persons in reliance on Regulation S u</v>
+        <v>DUBAI, UAE, July 23, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, is excited to announce the integration of xStocks into its Dual Asset product, becoming the first centralized exchange to offer xStocks as underlying assets for a...</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>CME Group Announces Launch of Nasdaq CME Crypto Index Futures</v>
+        <v>Axcess Payment Services deploys GuardWare to close data protection gap in remote-first environment</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C534" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D534" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E534" t="str">
-        <v>https://www.prnewswire.com/news-releases/cme-group-announces-launch-of-nasdaq-cme-crypto-index-futures-302795783.html</v>
+        <v>https://pressat.co.uk/releases/axcess-payment-services-deploys-guardware-to-close-data-protection-gap-in-remote-first-environment-68aecafade6025b3cbcc3a6693fbb13f/</v>
       </c>
       <c r="F534" t="str">
-        <v>CHICAGO, June 9, 2026 /PRNewswire/ -- CME Group, the world's leading derivatives marketplace, announced the launch of Nasdaq CME Crypto Index futures. At expiration, these contracts are financially settled to the value of the Nasdaq CME Crypto Settlement Price Index, which measures the...</v>
+        <v>Thursday 23 July, 2026 Leeds-based payments firm selects persistent, file-level encryption platform to underpin PCI DSS Level 1 compliance and defend against insider threat and supply-chain risk Axcess Payment Services, the Leeds-based regulated payments business, has partnered with GuardWare to address a material gap in its data security architecture, the point at which sensitive data leaves controlled environments entirely. The deployment, documented in a white paper authored by Axcess Payments Group CEO Nick Fox, marks a strategic shift in the company's security posture: from infrastructure-centric defence to persistent, data-centric protection that follows files wherever they are, regardless of location, device, or network state. Axcess Payment Services operates as a PCI DSS Level 1 co</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>Solayer Announces Mainnet Launch of Margin Trade, Bringing Unified Multi-Asset Trading Onchain</v>
+        <v>BC Token Hits $0.02, Setting a New All-Time High</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C535" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D535" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E535" t="str">
-        <v>https://www.prnewswire.com/news-releases/solayer-announces-mainnet-launch-of-margin-trade-bringing-unified-multi-asset-trading-onchain-302795753.html</v>
+        <v>https://www.prnewswire.com/news-releases/bc-token-hits-0-02--setting-a-new-all-time-high-302832793.html</v>
       </c>
       <c r="F535" t="str">
-        <v>New Solana-native platform enables trading across crypto, commodities, and equities through a single margin account PALO ALTO, Calif., June 9, 2026 /PRNewswire/ -- Solayer today announced the mainnet launch of Margin Trade, a Solana-native perpetual trading platform designed to unify...</v>
+        <v>$BC has risen nearly 70% since April as BC Engine continues to expand the token's utility across the BC.GAME ecosystem BELIZE CITY, Belize, July 22, 2026 /PRNewswire/ -- BC Token ($BC), the ecosystem token of BC.GAME, reached $0.02 on July 23, setting a new all-time high and extending its...</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>Phemex donne le coup d'envoi de l'Ultimate Championship, d'une valeur de 7 millions de dollars, en lançant une compétition de trading pendant la saison du football</v>
+        <v>Roundtable’s AI/DeFi Platform Unveiled to London Press, Media Executives to Help Restore Classic Journalism</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C536" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D536" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS</v>
       </c>
       <c r="E536" t="str">
-        <v>https://www.prnewswire.com/news-releases/phemex-donne-le-coup-denvoi-de-lultimate-championship-dune-valeur-de-7-millions-de-dollars-en-lancant-une-competition-de-trading-pendant-la-saison-du-football-302795684.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/22/3331781/0/en/Roundtable-s-AI-DeFi-Platform-Unveiled-to-London-Press-Media-Executives-to-Help-Restore-Classic-Journalism.html</v>
       </c>
       <c r="F536" t="str">
-        <v>APIA, Samoa, 9 juin 2026 /PRNewswire/ -- Phemex, un échange de crypto-monnaie axé sur l'utilisateur, a lancé aujourd'hui le 2026 Ultimate Championship, une compétition mondiale de trading dotée d'une cagnotte totale de 7 millions de dollars. Inspirée par l'excitation entourant la saison...</v>
+        <v>Roundtable Founders, James Heckman and Eyal Hertzog, address UK media in London, with moderator, Lawson Muncaster , Co-founder of the UK’s leading business newspaper City A.M. (Photo: Roundtable)</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) verkündet bekannt, dass der ETH-Bestand 5,54 Millionen Token erreicht hat und der Gesamtbestand an Kryptowährungen und Bargeld 9,6 Milliarden US-Dollar beträgt</v>
+        <v>Birchtree Investments Ltd. and Digital Motion Corporation Announce Digital Motion Corporation to Deploy its Proprietary Token and Vault Standards on Krown Network, a Natively Quantum-Secured Layer-1 Blockchain</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C537" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D537" t="str">
         <v>Crypto</v>
       </c>
       <c r="E537" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-verkundet-bekannt-dass-der-eth-bestand-5-54-millionen-token-erreicht-hat-und-der-gesamtbestand-an-kryptowahrungen-und-bargeld-9-6-milliarden-us-dollar-betragt-302795390.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/22/3331777/0/en/Birchtree-Investments-Ltd-and-Digital-Motion-Corporation-Announce-Digital-Motion-Corporation-to-Deploy-its-Proprietary-Token-and-Vault-Standards-on-Krown-Network-a-Natively-Quantum.html</v>
       </c>
       <c r="F537" t="str">
-        <v>Bitmine besitzt 4,59% des gesamten ETH-Münzbestandes von 120,7 Millionen Bitmine hat in nur 11 Monaten 92% des Weges der „Alchemie der 5%"' zurückgelegt Ethereum profitiert weiterhin von zwei günstigen Faktoren: der Tokenisierung an der Wall Street auf der Blockchain und dem wachsenden...</v>
+        <v>Deployment Planned for Q3 2026, Bringing DMC's Institutional Infrastructure for Tokenized Securities to a New Generation of Blockchain Security Deployment Planned for Q3 2026, Bringing DMC's Institutional Infrastructure for Tokenized Securities to a New Generation of Blockchain Security</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) annonce que ses avoirs en ETH atteignent 5,54 millions de tokens et que ses avoirs en cryptomonnaies et en liquidités s'élèvent à 9,6 milliards de dollars</v>
+        <v>Everything Blockchain (OTC: EBZT) Signs Commercial Agreement With PAYDAY, a Robinhood Chain Protocol That Pays Holders in Tokenized Stocks Every Friday</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C538" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D538" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E538" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annonce-que-ses-avoirs-en-eth-atteignent-5-54-millions-de-tokens-et-que-ses-avoirs-en-cryptomonnaies-et-en-liquidites-selevent-a-9-6-milliards-de-dollars-302795383.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/22/3331566/0/en/Everything-Blockchain-OTC-EBZT-Signs-Commercial-Agreement-With-PAYDAY-a-Robinhood-Chain-Protocol-That-Pays-Holders-in-Tokenized-Stocks-Every-Friday.html</v>
       </c>
       <c r="F538" t="str">
-        <v>Bitmine possède 4,59 % de l'offre totale de jetons ETH, qui s'élève à 120,7 millions Bitmine a parcouru 92 % du chemin vers l'« Alchimie des 5 % » en seulement 11 mois L'Ethereum continue de bénéficier de deux puissants facteurs favorables : la tokenisation de Wall Street sur la...</v>
+        <v>Everything Blockchain, Inc. (OTC: EBZT) ("EBZT" or the "Company") today announced a commercial agreement with PAYDAY, a stock-rewards protocol launching on</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>Applied Digital Announces Proposed Offering of $1.59 Billion of Senior Secured Notes to fund the Fourth Building at Polaris Forge 1</v>
+        <v>Every Famous Bitcoin Top Indicator Went Silent at the All-Time High. New Research Explains Why.</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C539" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D539" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E539" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308740/0/en/Applied-Digital-Announces-Proposed-Offering-of-1-59-Billion-of-Senior-Secured-Notes-to-fund-the-Fourth-Building-at-Polaris-Forge-1.html</v>
+        <v>https://www.prnewswire.com/news-releases/every-famous-bitcoin-top-indicator-went-silent-at-the-all-time-high-new-research-explains-why-302831905.html</v>
       </c>
       <c r="F539" t="str">
-        <v xml:space="preserve">DALLAS, June 09, 2026 (GLOBE NEWSWIRE) -- Applied Digital Corporation (NASDAQ: APLD) (“Applied Digital” or the “Company”), a leading designer, builder and operator of high-performance, sustainably engineered data centers and colocation services for Artificial Intelligence (“AI”), networking, and blockchain workloads, today announced that its subsidiary, APLD ComputeCo 3 LLC (“APLD ComputeCo 3”), intends to offer, subject to market conditions and other factors, $1.59 billion aggregate principal amount of senior secured notes due 2031 (the “Notes”), in a private offering to persons reasonably believed to be qualified institutional buyers in reliance on Rule 144A under the Securities Act of 1933, as amended (the “Securities Act”), and outside the United States to non-U.S. persons in reliance </v>
+        <v>Data scientist and Bitcoin Daily founder Josh Molnar's new SSRN study shows why the famous top indicators went quiet, and puts a dated bottom call on the record for this fall. MIAMI, July 22, 2026 /PRNewswire/ -- For a decade, indicators like Pi Cycle, MVRV and the Mayer Multiple reliably...</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>BitFuFu Announces May 2026 Bitcoin Production and Operational Updates</v>
+        <v>Worldwide NFT, Inc. Announces Sponsorship of UChicago Science Incubator</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C540" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D540" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, Education</v>
       </c>
       <c r="E540" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308737/0/en/BitFuFu-Announces-May-2026-Bitcoin-Production-and-Operational-Updates.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/22/3331366/0/en/Worldwide-NFT-Inc-Announces-Sponsorship-of-UChicago-Science-Incubator.html</v>
       </c>
       <c r="F540" t="str">
-        <v>BitFuFu reports 177 BTC produced, up 22.1% month over month, and 1,855 BTC held as of May 31, 2026.</v>
+        <v>Worldwide NFT, Inc. (OTC: WNFT) announces it finalized a sponsorship for the 2026-27 academic year of the University of Chicago’s Science Incubator.</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>Phemex Kicks off $7 Million Ultimate Championship, Bringing Trading Competition to Football Season</v>
+        <v>Strive Announces Bitcoin Stewardship Commitment, Initial Support for Bitcoin Development Through Brink</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C541" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D541" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E541" t="str">
-        <v>https://www.prnewswire.com/news-releases/phemex-kicks-off-7-million-ultimate-championship-bringing-trading-competition-to-football-season-302795135.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/22/3331334/0/en/Strive-Announces-Bitcoin-Stewardship-Commitment-Initial-Support-for-Bitcoin-Development-Through-Brink.html</v>
       </c>
       <c r="F541" t="str">
-        <v>APIA, Samoa, June 9, 2026 /PRNewswire/ -- Phemex, a user-first crypto exchange, today launched the 2026 Ultimate Championship, a global trading event featuring a total prize pool of $7 million. Inspired by the excitement surrounding the 2026 football season, the initiative combines...</v>
+        <v>DALLAS, July 22, 2026 (GLOBE NEWSWIRE) -- Strive, Inc. (Nasdaq: ASST; SATA) ("Strive" or the "Company"), one of the world's largest corporate holders of bitcoin, today announced its Bitcoin Stewardship Commitment, founded on the belief that institutions benefiting from Bitcoin should increasingly share responsibility for preserving the network that makes Bitcoin possible.</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>Hyperscale Data Bitcoin Treasury Reaches Approximately 709 Bitcoin</v>
+        <v>DataMEDS AI Officially Begins Trading Under Stock Symbol 'MEDS' on ...</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C542" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D542" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
       <c r="E542" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-reaches-approximately-709-bitcoin-302794678.html</v>
+        <v>https://pr-inside.com/datameds-ai-officially-begins-trading-under-stock-symbol-meds-on-r5203863.htm</v>
       </c>
       <c r="F542" t="str">
-        <v>LAS VEGAS, June 9, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of June 7, 2026, it held 708.9675 Bitcoin representing an aggregate...</v>
+        <v>(PR-inside.com) Trading under new symbol (NASDAQ: MEDS) completes corporate rebranding from prior corporate name Wellgistics Health (NASDAQ: WGRX) TAMPA, FL / ACCESS Newswire / July 22, 2026 /DataMEDS AI, Inc., (NASDAQ:MEDS, "DataMEDS," or the "Company"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contacts platform PharmacyChain™ to provide integrated solutions for the generation, rationalization, intervention, transaction and monetization of health data, today announced that it has officially completed its stock trading symbol change to ‘MEDS'. The Company began trading under the new stock symbol ‘MEDS' on the NASDAQ Capital Market stock exchange effective at the start of ..</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>XRP Healthcare Reports More Than 74,000 Ecosystem Users as AI Healthcare Platform Delivers $1.2 Million in Prescription Savings</v>
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le sue partecipazioni in ETH raggiungono i 5,78 milioni di token e che le partecipazioni totali in criptovalute e liquidità ammontano a 11,5 miliardi di dollari</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C543" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D543" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E543" t="str">
-        <v>https://www.prnewswire.com/news-releases/xrp-healthcare-reports-more-than-74-000-ecosystem-users-as-ai-healthcare-platform-delivers-1-2-million-in-prescription-savings-302794500.html</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-sue-partecipazioni-in-eth-raggiungono-i-5-78-milioni-di-token-e-che-le-partecipazioni-totali-in-criptovalute-e-liquidita-ammontano-a-11-5-miliardi-di-dollari-302831601.html</v>
       </c>
       <c r="F543" t="str">
-        <v>DUBAI, UAE, June 9, 2026 /PRNewswire/ -- XRP Healthcare, the first AI healthcare platform built on the XRP Ledger, today announced continued growth across its ecosystem, reporting more than 74,000 users across the XRPH Wallet and XRPH AI App ecosystem, alongside an estimated $1.2 million...</v>
+        <v>Bitmine possiede il 4,8% dell'offerta totale di ETH pari a 120,7 milioni Bitmine ha raggiunto il 96% dell'obiettivo "Alchemy of 5%" in soli 12 mesi Nell'ultima settimana, Bitmine ha riacquistato 5,5 milioni di azioni ordinarie, autorizzate nell'ambito del programma di riacquisto di azioni...</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>SRx Health Solutions Acquires 4.99% of Smartkem, Inc. (NASDAQ: SMTK)</v>
+        <v>Matador Technologies Announces Management Transition</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C544" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D544" t="str">
-        <v>Finance, Crypto, SaaS, Healthcare</v>
+        <v>Crypto</v>
       </c>
       <c r="E544" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308337/0/en/SRx-Health-Solutions-Acquires-4-99-of-Smartkem-Inc-NASDAQ-SMTK.html</v>
+        <v>https://pr-inside.com/matador-technologies-announces-management-transition-r5203510.htm</v>
       </c>
       <c r="F544" t="str">
-        <v>NORTH PALM BEACH, Fla., June 08, 2026 (GLOBE NEWSWIRE) -- SRx Health Solutions, Inc. (NYSE American: SRXH) (the "Company") and EMJ Crypto Technologies ("EMJX"), a digital-asset treasury operating platform with which the Company has entered into a definitive merger agreement, today announced acquiring 4.99% of Smartkem, Inc. (NASDAQ: SMTK), a leader in advanced materials, through a shelf take down. In conjunction with the 4.99% of equity, the Company has also purchased convertible preferred securities through a non-brokered private placement.</v>
+        <v>(PR-inside.com) Key Highlights Leadership Transition: Donato Sferra, co-founder and director of Matador, has been appointed Chief Executive Officer, and Deven Soni has been appointed Executive Chairman, in each case effective July 16, 2026. Continuity of Strategy: The transition preserves full continuity of Matador's Bitcoin treasury strategy. TORONTO, ON / ACCESS Newswire / July 21, 2026 /Matador Technologies Inc. ("Matador" or the "Company") (TSXV:MATA)(OTCQB:MATAF)(FSE:IU3), the Bitcoin Ecosystem Company, today announced the appointment of Donato Sferra as Chief Executive Officer and the appointment of Deven Soni as Executive Chairman, in each case effective July 16, 2026. Executive Leadership Transition Mr. Sferra, a co-founder of Matador and a member ..</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 437 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e oltre 283 milioni di token WLD</v>
+        <v>Datavault AI (DVLT) Targets Tokenization, Edge AI Expansion in Q3 2026</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C545" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D545" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI, Retail</v>
       </c>
       <c r="E545" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-437-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-oltre-283-milioni-di-token-wld-302793641.html</v>
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-targets-tokenization-edge-ai-expansion-in-q3-2026-7087868</v>
       </c>
       <c r="F545" t="str">
-        <v>Composizione della tesoreria di Eightco al 3 giugno 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 142 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 437 milioni di...</v>
+        <v>LOS ANGELES, CA - July 21, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT), a provider of data monetization, credentialing, digital engagement and real-world asset tokenization technologies, outlined its strategic priorities for the third quarter of 2026, highlighting commercialization of its previously announced Project Qestrel ($QEST) token program, continued expansion of its SanQtum edge AI infrastructure and advancement of specialized digital asset exchange platforms. The company also expects to complete several previously announced transactions during the quarter, including the CyberCatch acquisition, the acquisition of NYIAX Inc. and the launch of the Data Vault Bank(R) brand through the targeted acquisition and renaming of a U.S. bank. Datavault AI said its third-quarter objecti</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>HTX Launches "Appreciation Program" with Over $10 Million to Reward User Trust</v>
+        <v>NVIDIA Vera Rubin Driving Performance Per Watt, Lowest Token Cost for Partners Worldwide</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C546" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D546" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E546" t="str">
-        <v>https://www.prnewswire.com/news-releases/htx-launches-appreciation-program-with-over-10-million-to-reward-user-trust-302793590.html</v>
+        <v>https://blogs.nvidia.com/blog/vera-rubin/</v>
       </c>
       <c r="F546" t="str">
-        <v>APIA, Samoa, June 7, 2026 /PRNewswire/ -- Amid the rapid iteration of the crypto industry and the constant shifts in market conditions, the relationship between trading platforms and their users is being fundamentally redefined. As the era of aggressive user acquisition fades, "long-term...</v>
+        <v>NVIDIA Vera Rubin is here, and it’s going gigascale. Vera Rubin NVL72 production is ramping up with racks running at partners CoreWeave, Google Cloud, Microsoft Azure and Oracle Cloud Infrastructure. Spanning 350-plus factory sites in 30 countries, Vera Rubin has the largest, most mature rack-scale supply chain ever assembled to meet customer compute demand. The […]</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>Bybit Launches IPO Express, Becoming One of First Centralized Crypto Exchanges to Offer Tokenized IPO Access, Starting With SpaceX</v>
+        <v>Built for Vera Rubin, NVIDIA Spectrum-6 Arrives in Gigascale AI Factories</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-06-07</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C547" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D547" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E547" t="str">
-        <v>https://www.prnewswire.com/news-releases/bybit-launches-ipo-express-becoming-one-of-first-centralized-crypto-exchanges-to-offer-tokenized-ipo-access-starting-with-spacex-302793370.html</v>
+        <v>https://blogs.nvidia.com/blog/nvidia-spectrum-six-arrives-in-gigascale-ai-factories/</v>
       </c>
       <c r="F547" t="str">
-        <v>DUBAI, UAE, June 7, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, today announced the launch of Bybit IPO Express, becoming one of the first centralized crypto exchanges globally to offer tokenized IPO (initial public offerings) at the...</v>
+        <v>AI has entered the gigascale era. The world’s most advanced AI factories are bringing together hundreds of thousands of GPUs and CPUs to train frontier models, power agentic AI and generate intelligence at unprecedented scale. At this level, networking becomes a critical computing power multiplier in driving token generation. Marking a networking milestone, NVIDIA Spectrum-6 […]</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>Bybit EU renforce son positionnement européen avant la transition vers le règlement MiCA</v>
+        <v>Spectro Cloud Launches PaletteAI Inference Launchpad to Reduce Enterprise Token Costs by up to 70%</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C548" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D548" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E548" t="str">
-        <v>https://www.prnewswire.com/news-releases/bybit-eu-renforce-son-positionnement-europeen-avant-la-transition-vers-le-reglement-mica-302793277.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/spectro-cloud-launches-paletteai-inference-140000008.html</v>
       </c>
       <c r="F548" t="str">
-        <v>VIENNE, 6 juin 2026 /PRNewswire/ -- Alors que l'Europe se rapproche d'un moment décisif pour le secteur des actifs numériques, Bybit EU continue de renforcer sa présence européenne à long terme avant la fin de la période de transition vers le règlement des marchés de crypto-actifs (MiCA)...</v>
+        <v>SAN JOSE, Calif., July 21, 2026--Spectro Cloud, a leading provider of AI infrastructure management software, today launched PaletteAI Inference Launchpad, a turnkey, locally managed solution designed to help enterprises reduce token costs by as much as 70% and run AI inference closer to their data, applications and users.</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>Monero Price Prediction: XMR Holds the Privacy-Coin Crowd While AlphaPepe Builds the AI DEX Utility Trade</v>
+        <v>The Tie Acquires Liquidity Land to Expand Institutional Liquidity Formation ...</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C549" t="str">
-        <v>OpenPR</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D549" t="str">
-        <v>Crypto, AI</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E549" t="str">
-        <v>https://www.openpr.com/news/4540481/monero-price-prediction-xmr-holds-the-privacy-coin-crowd-while</v>
+        <v>https://pr-inside.com/the-tie-acquires-liquidity-land-to-expand-institutional-liquidity-formation-r5203330.htm</v>
       </c>
       <c r="F549" t="str">
-        <v>Monero's price prediction is showing relative strength that separates it from most other public crypto assets in June 2026 as XMR holds its community during a bear market that is dumping every other major asset simultaneously. ADA down 18%. XRP</v>
+        <v>(PR-inside.com) The acquisition strengthens The Tie's position as the institutional platform for digital assets by adding TVL and liquidity growth solutions alongside market intelligence, infrastructure, and institutional distribution. NEW YORK CITY, NY / ACCESS Newswire / July 21, 2026 / The Tie, the leading provider of digital asset market intelligence, infrastructure, advisory, and communication solutions, today announced its acquisition of Liquidity Land, a platform that helps decentralized finance (DeFi) protocols, Layer 1s, Layer 2s, and on-chain financial applications grow liquidity and total value locked (TVL). The acquisition builds on The Tie's recent acquisitions of Stakin, a leading institutional staking provider, and Staking Rewards, ..</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>Next Crypto To Explode: AlphaPepe Builds the PEPE-Style Entry Case While Majors Break Down</v>
+        <v>Morph Launches Tachyon, a High-Performance Layer 1 Purpose-Built for Onchain Trading</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C550" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D550" t="str">
         <v>Crypto</v>
       </c>
       <c r="E550" t="str">
-        <v>https://www.openpr.com/news/4540479/next-crypto-to-explode-alphapepe-builds-the-pepe-style-entry</v>
+        <v>https://www.prnewswire.com/news-releases/morph-launches-tachyon-a-high-performance-layer-1-purpose-built-for-onchain-trading-302830193.html</v>
       </c>
       <c r="F550" t="str">
-        <v>The next crypto to explode conversation is finding its most specific and most historically grounded answer in June 2026 as AlphaPepe builds the PEPE-style entry case during the simultaneous breakdown of every major crypto asset. Bitcoin down 15% for the</v>
+        <v>GRAND CAYMAN, Cayman Islands, July 21, 2026 /PRNewswire/ -- Morph, a blockchain network focused on payments, stablecoins, open finance, and onchain markets, has launched Morph Tachyon, a new independent Layer 1 built for trading and high-performance onchain markets. The launch expands...</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>Blazpay, Ethereum, and Polygon Compared: The Trailblazing Top Presale Crypto Accelerating Crypto Presale 2026</v>
+        <v>CoinShares Unveils UCITS Platform, Expanding Access to Europe's €26.3 Trillion Regulated Fund Ecosystem</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C551" t="str">
-        <v>OpenPR</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D551" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E551" t="str">
-        <v>https://www.openpr.com/news/4540478/blazpay-ethereum-and-polygon-compared-the-trailblazing-top</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/21/3330188/0/en/CoinShares-Unveils-UCITS-Platform-Expanding-Access-to-Europe-s-26-3-Trillion-Regulated-Fund-Ecosystem.html</v>
       </c>
       <c r="F551" t="str">
-        <v>The race toward the next generation of blockchain innovation is intensifying as users search for projects capable of delivering real utility, scalability, and long-term ecosystem growth. Among the projects attracting increasing attention, Blazpay ($BLAZ) is rapidly establishing itself as a</v>
+        <v>Deploys high-operating-leverage growth engine for future thematic strategies; Inaugural Bitcoin Mining ETF lists on Deutsche Börse Xetra today</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>4 Next Cryptos To Explode as Bitcoin Dumps and Traders Hunt the First Bounce Winners</v>
+        <v>Binance Further Expands VIP Access with Updated Holder and OTC Criteria</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C552" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D552" t="str">
-        <v>Crypto, Retail</v>
+        <v>Crypto</v>
       </c>
       <c r="E552" t="str">
-        <v>https://www.openpr.com/news/4540476/4-next-cryptos-to-explode-as-bitcoin-dumps-and-traders-hunt</v>
+        <v>https://www.prnewswire.com/news-releases/binance-further-expands-vip-access-with-updated-holder-and-otc-criteria-302830292.html</v>
       </c>
       <c r="F552" t="str">
-        <v>Bitcoin is dumping again, and traders are hunting for the first bounce winners before the recovery becomes obvious. Every weaker candle is making retail ask whether the bull market is pausing too early. The chart has not given bulls the</v>
+        <v>Lower Holder VIP 3 threshold and OTC Spot Volume recognition make VIP progression more accessible ABU DHABI, UAE, July 21, 2026 /PRNewswire/ -- Binance today announced further updates to its VIP Program criteria, lowering the VIP 3 Wallet Assets threshold and integrating OTC Spot Trading...</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>Top 10 Best Crypto Presale 2026: The One That Could Make You Rich</v>
+        <v>Tamar Toledano Says Rising Unauthenticated Cyberattacks Demand a Fundamental ...</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C553" t="str">
-        <v>OpenPR</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D553" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E553" t="str">
-        <v>https://www.openpr.com/news/4540475/top-10-best-crypto-presale-2026-the-one-that-could-make-you-rich</v>
+        <v>https://pr-inside.com/tamar-toledano-says-rising-unauthenticated-cyberattacks-demand-a-fundamental-r5203041.htm</v>
       </c>
       <c r="F553" t="str">
-        <v>As we move through 2026, many American investors, especially those newer to cryptocurrency, are searching for practical opportunities in the presale space. Terms like best crypto presale 2026, best crypto presales, next crypto to explode, best crypto to buy, and</v>
+        <v>(PR-inside.com) Silicon Valley technology consultant Tamar Toledano explains why faster patch management, resilient security architecture, and AI-driven threat detection are becoming essential as unauthenticated cyberattacks accelerate. SILICON VALLEY, CA / ACCESS Newswire / July 20, 2026 / More than half of the vulnerabilities actively exploited in 2025 required no authentication, according to recent cybersecurity research. With 56% of tracked vulnerabilities allowing attackers to gain access without usernames, passwords, or other login credentials, technology consultant Tamar Toledano says organizations must rethink how they defend their digital infrastructure. Toledano, a Silicon Valley technology consultant specializing in artificial intelligence, blockchain, and digital transformation</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>Cardano Price Prediction: ADA Dumps 18% as AlphaPepe Pulls Buyers From Slow Recovery Narratives</v>
+        <v>Samsung launches its first credit card in the U.S. -- A mobile wallet experience that turns everyday spending into cash rewards</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C554" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D554" t="str">
-        <v>Crypto, Healthcare</v>
+        <v>Crypto, Media</v>
       </c>
       <c r="E554" t="str">
-        <v>https://www.openpr.com/news/4540473/cardano-price-prediction-ada-dumps-18-as-alphapepe-pulls</v>
+        <v>https://www.prnewswire.com/news-releases/samsung-launches-its-first-credit-card-in-the-us--a-mobile-wallet-experience-that-turns-everyday-spending-into-cash-rewards-302830013.html</v>
       </c>
       <c r="F554" t="str">
-        <v>Cardano's price prediction is absorbing one of its most damaging single-period performances of 2026 as ADA dumps 18% and forces the community to confront the reality that even the most patient and development-focused blockchain communities are not immune to the</v>
+        <v>Issued by Barclays on the Visa network, Samsung Galaxy Card helps cardmembers earn cash rewards for eligible Samsung purchases, Samsung Wallet purchases, streaming and everyday spending A Wallet-first experience: Samsung Galaxy Card is instantly provisioned to Samsung Wallet so...</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>Crypto News Today: Bitcoin and Ethereum Break Down as AlphaPepe Becomes the Next x150 Crypto</v>
+        <v>Riyadh Emerges as a Global Powerhouse as Blockchain Infrastructure &amp; AI Take Center Stage</v>
       </c>
       <c r="B555" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C555" t="str">
-        <v>OpenPR</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D555" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E555" t="str">
-        <v>https://www.openpr.com/news/4540471/crypto-news-today-bitcoin-and-ethereum-break-down-as-alphapepe</v>
+        <v>https://www.pr-inside.com/riyadh-emerges-as-a-global-powerhouse-as-blockchain-infrastructure-ai-take-center-stage-r5202962.htm</v>
       </c>
       <c r="F555" t="str">
-        <v>Crypto news today is dominated by the simultaneous breakdown of Bitcoin and Ethereum that is defining June 2026 as the bear market's most broadly damaging month. Bitcoin has dropped 15% in June alone, threatening the $55K crash scenarios that were</v>
+        <v>(PR-inside.com) Riyadh, Saudi Arabia, 17 July 2026 - (ACN Newswire) - The Global Blockchain Show Riyadh held from 29-30th June,2026 successfully wrapped up its exclusive two-day B2B run, charting an evolutionary path where decentralized networks, AI, and immersive digital platforms converge. The summit heavily prioritized structural tech innovations altering the back end of Web3, including chain abstraction and the massive data infrastructure needed to support future-ready enterprise tech. Defying the challenges of the prevailing geopolitical landscape, organized by VAP Group and powered by Times Of Blockchain, the event emerged as a resounding success. Co-located with Global AI Show Riyadh and Global Games ..</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>Next Big Crypto: Next Big Crypto: The One Everyone Will Be Talking About</v>
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass sich der ETH-Bestand auf 5,78 Millionen Token beläuft und die Gesamtbestände an Kryptowährungen sowie die Barreserven insgesamt 11,5 Milliarden US-Dollar betragen</v>
       </c>
       <c r="B556" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C556" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D556" t="str">
         <v>Crypto</v>
       </c>
       <c r="E556" t="str">
-        <v>https://www.openpr.com/news/4540469/next-big-crypto-next-big-crypto-the-one-everyone-will-be-talking</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-sich-der-eth-bestand-auf-5-78-millionen-token-belauft-und-die-gesamtbestande-an-kryptowahrungen-sowie-die-barreserven-insgesamt-11-5-milliarden-us-dollar-betragen-302829771.html</v>
       </c>
       <c r="F556" t="str">
-        <v>In the fast-moving world of cryptocurrency, finding the right opportunity at the right time matters more than ever for American investors in 2026. With Bitcoin trading near recent highs and the broader market showing renewed interest in innovative Layer-1 solutions,</v>
+        <v>Bitmine hält 4,8 % des gesamten ETH-Umlaufs von 120,7 Millionen Bitmine hat in nur 12 Monaten bereits 96 % des Weges zur „Alchemie der 5 %" zurückgelegt Bitmine hat in der vergangenen Woche 5,5 Millionen Stammaktien zurückgekauft, die im Rahmen des zuvor angekündigten...</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>Top Cryptocurrencies: Top Cryptocurrencies 2026: The Standout Project Right Now</v>
+        <v>Wellgistics Health Announces Updated Record Date for Distribution of ...</v>
       </c>
       <c r="B557" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C557" t="str">
-        <v>OpenPR</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D557" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
       <c r="E557" t="str">
-        <v>https://www.openpr.com/news/4540468/top-cryptocurrencies-top-cryptocurrencies-2026-the-standout</v>
+        <v>https://pr-inside.com/wellgistics-health-announces-updated-record-date-for-distribution-of-r5202895.htm</v>
       </c>
       <c r="F557" t="str">
-        <v>In the fast-moving world of digital assets, finding the right opportunities matters more than ever for beginners looking to enter the space thoughtfully. As we move through 2026, many investors are searching for the best crypto presale 2026 options that</v>
+        <v>(PR-inside.com) TAMPA, FL / ACCESS Newswire / July 20, 2026 /Wellgistics Health, Inc. ("Wellgistics") (NASDAQ:WGRX), a health information technology leader implementing EinsteinRx™ artificial intelligence prescription drug routing into blockchain-enabled smart contracts platform PharmacyChain™ to optimize the prescription medicines reimbursement and dispensing journey, today announced an updated record date for the distribution of the Dream Bowl 2026 Meme Coin (https://www.biconomy.com/exchange/DREAM1_USDT) to Wellgistics stockholders. On December 3, 2025, Wellgistics announced that it would distribute one (1) Dream Bowl 2026 Meme Coin for every one (1) share of Wellgistics Health common stock held as of a designated record date. Wellgistics has now set a ..</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>Next 500x Crypto: Next 500x Crypto: This Presale is Ready to Explode</v>
+        <v>SMX Strengthens Balance Sheet and Advances Global Commercialization ...</v>
       </c>
       <c r="B558" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C558" t="str">
-        <v>OpenPR</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D558" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E558" t="str">
-        <v>https://www.openpr.com/news/4540467/next-500x-crypto-next-500x-crypto-this-presale-is-ready</v>
+        <v>https://pr-inside.com/smx-strengthens-balance-sheet-and-advances-global-commercialization-r5202760.htm</v>
       </c>
       <c r="F558" t="str">
-        <v>In the fast-moving world of cryptocurrency in 2026, many American investors are searching for the best crypto presale 2026 and promising next crypto to explode. With Bitcoin consolidating and altcoins showing renewed interest, early-stage projects that combine real utility with</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 20, 2026 /SMX (Security Matters) Plc (NASDAQ:SMX) today announced its financial results for the six months ended June 30, 2026, highlighting a significantly strengthened balance sheet, improved liquidity and continued execution of its global commercialization strategy. First Half 2026 Highlights: US$50.5 million raised during H1 2026 pursuant to its existing SEPA program. Cash and cash equivalents increased to US$34.5 million. Payables and loans reduced by 61% to US$8.7 million. Shareholders' equity increased 181% to US$54.4 million. Continued expansion across Singapore, the UAE and Japan. Ongoing investment in Circular Economy, Plastic Credit Token (PCT), cyber hardware authentication and digital asset ..</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>XRP Price Prediction: XRP's 17% Weekly Drop Sends Retail Toward AlphaPepe's Smaller-Cap Setup</v>
+        <v>Take Profit Trader Cuts Account-to-Wallet Withdrawal Times From Over 12 Hours to Under Five Seconds</v>
       </c>
       <c r="B559" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C559" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D559" t="str">
-        <v>Crypto, Retail</v>
+        <v>Crypto</v>
       </c>
       <c r="E559" t="str">
-        <v>https://www.openpr.com/news/4540464/xrp-price-prediction-xrp-s-17-weekly-drop-sends-retail-toward</v>
+        <v>https://www.prnewswire.com/news-releases/take-profit-trader-cuts-account-to-wallet-withdrawal-times-from-over-12-hours-to-under-five-seconds-302829515.html</v>
       </c>
       <c r="F559" t="str">
-        <v>XRP's price prediction is carrying one of June 2026's most damaging single-week performance figures as a 17% weekly drop signals that the payment token's strongest catalyst stack of the year has proven insufficient to prevent severe bear market selling during</v>
+        <v>New speed of payouts release automates the account-to-wallet step, removing the manual review, and gets traders back to trading fast. ORLANDO, Fla., July 20, 2026 /PRNewswire/ -- Take Profit Trader (TPT), a leading futures prop trading firm that funds traders through an evaluation-based...</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>Ethereum News: ETH Slides Near $1,770 as AlphaPepe Pulls Buyers Looking Beyond Broken Blue-Chip Charts</v>
+        <v>Nuvion × Turnkey Partner to Build Secure Embedded Wallet Infrastructure for Global Businesses</v>
       </c>
       <c r="B560" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C560" t="str">
-        <v>OpenPR</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D560" t="str">
         <v>Crypto</v>
       </c>
       <c r="E560" t="str">
-        <v>https://www.openpr.com/news/4540463/ethereum-news-eth-slides-near-1-770-as-alphapepe-pulls-buyers</v>
+        <v>https://www.prnewswire.com/news-releases/nuvion-O-turnkey-partner-to-build-secure-embedded-wallet-infrastructure-for-global-businesses-302827729.html</v>
       </c>
       <c r="F560" t="str">
-        <v>Ethereum news is generating the kind of headlines that the smart contract backbone's community has been most dreading as ETH slides toward $1,770, a level that confirms the $1,600 risk scenario that entered mainstream analyst conversation is no longer an</v>
+        <v>MIAMI, July 20, 2026 /PRNewswire/ -- As stablecoins continue to move into mainstream business operations, companies are increasingly looking for ways to offer digital asset experiences without the complexity of managing wallets, private keys, or blockchain infrastructure internally. Yet...</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>Best Crypto Presale: AlphaPepe's $1.4M Raise Stands Out as BTC and ETH Hit Danger Zones</v>
+        <v>BC Token Reaches New All-Time High Near $0.0179, Extending Its July Rally</v>
       </c>
       <c r="B561" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C561" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D561" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E561" t="str">
-        <v>https://www.openpr.com/news/4540461/best-crypto-presale-alphapepe-s-1-4m-raise-stands-out-as-btc</v>
+        <v>https://www.prnewswire.com/news-releases/bc-token-reaches-new-all-time-high-near-0-0179--extending-its-july-rally-302829425.html</v>
       </c>
       <c r="F561" t="str">
-        <v>The best crypto presale discussion in June 2026 has a reference point that keeps standing out as every other metric in the market is turning negative: AlphaPepe's $1.46M+ raised during the same period that Bitcoin and Ethereum are hitting the</v>
+        <v>The token set another price record just three days after reaching $0.01561 on July 17. As BC.GAME continues to expand its token ecosystem, $BC is now more than 50% above its April price level. BELIZE CITY, Belize, July 20, 2026 /PRNewswire/ -- BC Token ($BC), the ecosystem token of...</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>3 Best Crypto Presales as Bitcoin, Ethereum and Altcoins Break Down Across June</v>
+        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 406 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e più di 283 milioni di token WLD</v>
       </c>
       <c r="B562" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-19</v>
       </c>
       <c r="C562" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D562" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E562" t="str">
-        <v>https://www.openpr.com/news/4540455/3-best-crypto-presales-as-bitcoin-ethereum-and-altcoins-break</v>
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-406-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-piu-di-283-milioni-di-token-wld-302829121.html</v>
       </c>
       <c r="F562" t="str">
-        <v>Bitcoin, Ethereum and a broad swath of altcoins are breaking down across June, and the fear is spreading. Every weaker bounce is making traders ask whether the bull market paused too early. The chart has not given bulls the clean</v>
+        <v>Composizione della tesoreria di Eightco al 15 luglio 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 148 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 406 milioni di...</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>Bitcoin Price Prediction: BTC's 15% June Drop Sends Buyers Towards AlphaPepe Presale Early Entry</v>
+        <v>Ondrela Gold Smart Tracker Card Review 2026: The Slim No-Subscription Wallet Tracker Buyers May Wish They Found Sooner</v>
       </c>
       <c r="B563" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-19</v>
       </c>
       <c r="C563" t="str">
-        <v>OpenPR</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D563" t="str">
         <v>Crypto</v>
       </c>
       <c r="E563" t="str">
-        <v>https://www.openpr.com/news/4540452/bitcoin-price-prediction-btc-s-15-june-drop-sends-buyers</v>
+        <v>https://www.newswire.com/news/ondrela-gold-smart-tracker-card-review-2026-the-slim-no-subscription-wallet</v>
       </c>
       <c r="F563" t="str">
-        <v>Bitcoin's price prediction has been defined by one of its most damaging single-month performances in recent memory as a 15% June drop sends buyers searching for the early entry opportunities that bear market drops historically reveal for buyers who understand</v>
+        <v>Designed for people tired of misplacing wallets, bags, and travel essentials, this Ondrela Gold Smart Tracker Card review explores the brand-stated phone tracking, left-behind alerts, wireless charging, bundle savings, and 60-day return terms that may make it a compelling everyday-carry option in 2026.</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>6 Best Crypto Presales Before the Rebound as BTC and ETH Traders Search for New Risk Bets</v>
+        <v>Bitget Wallet &amp;#8211; The Top Crypto Wallet for Latin America Now Lets You Buy Stablecoins with a Bank Transfer</v>
       </c>
       <c r="B564" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-18</v>
       </c>
       <c r="C564" t="str">
-        <v>OpenPR</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D564" t="str">
         <v>Crypto</v>
       </c>
       <c r="E564" t="str">
-        <v>https://www.openpr.com/news/4540447/6-best-crypto-presales-before-the-rebound-as-btc-and-eth-traders</v>
+        <v>https://www.prunderground.com/bitget-wallet-the-top-crypto-wallet-for-latin-america-now-lets-you-buy-stablecoins-with-a-bank-transfer/00388824/</v>
       </c>
       <c r="F564" t="str">
-        <v>Bitcoin and Ethereum are not collapsing, but they are also not leading the recovery. ETF demand has cooled, geopolitical pressure from Iran tensions is still hanging over risk assets, and the key resistance levels that would give bulls a clean</v>
+        <v>The top crypto wallet for everyday finance now lets users in Brazil, Argentina, Mexico, and Colombia fund stablecoin accounts directly via domestic bank transfer The post Bitget Wallet – The Top Crypto Wallet for Latin America Now Lets You Buy Stablecoins with a Bank Transfer first appeared on</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>Breakthrough Crypto Presale 2026: Why Blazpay ($BLAZ) Could Surpass Polkadot Price Expectations as Top Crypto Presales Gain Momentum</v>
+        <v>New to The Street(R) to Broadcast Show #762 Tonight on Bloomberg Television at 6:30 PM ET, Featuring Envoy Medical (NASDAQ:COCH), AlphaCompute (NASDAQ:ALP), RHINO Bitcoin (OTC PINK:RHNO), and Big Sky Industrial (NASDAQ:BSIN)</v>
       </c>
       <c r="B565" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-18</v>
       </c>
       <c r="C565" t="str">
-        <v>OpenPR</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D565" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, Healthcare</v>
       </c>
       <c r="E565" t="str">
-        <v>https://www.openpr.com/news/4540428/breakthrough-crypto-presale-2026-why-blazpay-blaz-could</v>
+        <v>https://www.newswire.com/news/new-to-the-street-r-to-broadcast-show-762-tonight-on-bloomberg-television-at-6</v>
       </c>
       <c r="F565" t="str">
-        <v>The cryptocurrency market is entering a new phase of innovation, where established blockchain projects are being evaluated alongside emerging ecosystems that offer broader utility and stronger user engagement. While Polkadot remains a prominent name in the blockchain interoperability space, many</v>
+        <v>Sponsored Programming Airs Across Bloomberg Television U.S., MENA, and Latin America, Supported by Television Commercials From Lantern Pharma, Datavault AI, Big Sky Industrial, FreeCast, PetVivo Holdings, and IGC Pharma</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>BlockchAIn Announces Pricing of $55 Million Public Offering of Common Stock</v>
+        <v>SPIRIT BLOCKCHAIN CAPITAL ANNOUNCES RESULTS OF ANNUAL GENERAL MEETING AND BOARD CHANGES</v>
       </c>
       <c r="B566" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C566" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D566" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E566" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/05/3307308/0/en/BlockchAIn-Announces-Pricing-of-55-Million-Public-Offering-of-Common-Stock.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/17/3329303/0/en/SPIRIT-BLOCKCHAIN-CAPITAL-ANNOUNCES-RESULTS-OF-ANNUAL-GENERAL-MEETING-AND-BOARD-CHANGES.html</v>
       </c>
       <c r="F566" t="str">
-        <v>BlockchAIn Announces Pricing of $55 Million Public Offering of Common Stock</v>
+        <v>VANCOUVER, Canada, July 17, 2026 (GLOBE NEWSWIRE) -- Spirit Blockchain Capital Inc. (CSE: SPIR | OTCQB: SBLCF) (" Spirit " or the " Company "), a blockchain infrastructure and digital asset company focused on creating long-term shareholder value through innovative technology and strategic investments, today announced the results of its Annual General Meeting of Shareholders (the " Meeting "), held on July 10, 2026, and changes to its Board of Directors approved effective today.</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Belgravia Hartford Announces the Launch of Gravitio.ai, an AI-Powered Prediction Intelligence Platform</v>
+        <v>Datavault AI (DVLT) to Tokenize $1B Project Qestrel Edge AI Infrastructure Program</v>
       </c>
       <c r="B567" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C567" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D567" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>Finance, Crypto, AI, SaaS, Retail</v>
       </c>
       <c r="E567" t="str">
-        <v>https://www.prnewswire.com/news-releases/belgravia-hartford-announces-the-launch-of-gravitioai-an-ai-powered-prediction-intelligence-platform-302792425.html</v>
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-to-tokenize-1b-project-qestrel-edge-ai-infrastructure-program-7087814</v>
       </c>
       <c r="F567" t="str">
-        <v>Gravitio combines AI agents, predictive analytics, human forecasting, and a free-to-play Challenge Arena where users can compete against AI, earn points, and build eligibility for future GRAV token conversion upon successful licensing and applicable regulatory approval. NOW AVAILABLE ON...</v>
+        <v>LOS ANGELES, CA - July 17, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced it will tokenize and monetize Available Infrastructure’s Project Qestrel, a nationwide network of cybersecure edge data centers deploying across the United States, using its Information Data Exchange(R) platform and patented tokenization technology. The companies expect the Project Qestrel token ($QEST) program to represent more than $1 billion in tokenized value upon full deployment, providing access and usage rights across the edge AI infrastructure network while supporting secondary market trading. Initial token offerings are targeted for the third quarter of 2026. Project Qestrel is expected to deploy 1,000 cybersecure edge data centers across 100 U.S. cities and more than 30 states as part of an a</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>Serial Entrepreneur Mercelyn “Kerry” Francis Launches BLOME Beauty — a Trademarked Beauty Brand Expanding Across the U.S. and Jamaica</v>
+        <v>Roundtable Secures Enterprise Technology Platform Partnership with Mario Nawfal, the World’s #1 Most-Viewed Journalist</v>
       </c>
       <c r="B568" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C568" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D568" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Media</v>
       </c>
       <c r="E568" t="str">
-        <v>https://www.pr.com/press-release/970251</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/17/3329218/0/en/Roundtable-Secures-Enterprise-Technology-Platform-Partnership-with-Mario-Nawfal-the-World-s-1-Most-Viewed-Journalist.html</v>
       </c>
       <c r="F568" t="str">
-        <v>Serial entrepreneur Mercelyn “Kerry” Francis, founder of Clever Hustle Wallet and co-founder of a luxury swimming pool company, officially announces the launch of BLOME Beauty, a trademarked beauty brand registered in both the United States and Jamaica. [PR.com]</v>
+        <v>LONDON, July 17, 2026 (GLOBE NEWSWIRE) -- Roundtable (Nasdaq: RTB), the only AI-powered, DeFi-enabled enterprise media platform, today announced a comprehensive technology partnership with Mario Nawfal, whose content generates more than 1 billion monthly video views. Under the partnership, Roundtable will power Nawfal’s non-social digital platform, marionawfal.com , including publishing, monetization, syndication and business operations through its fully integrated technology stack.</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>Bybit Becomes First Major Crypto Exchange to Integrate Western Union's USDPT Stablecoin, Bridging Two Financial Worlds Through One Stablecoin</v>
+        <v>Strivve Extends Top of Wallet to Agentic Commerce -- Making the Issuer's Card the One the AI Agent Uses</v>
       </c>
       <c r="B569" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C569" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D569" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E569" t="str">
-        <v>https://www.prnewswire.com/news-releases/bybit-becomes-first-major-crypto-exchange-to-integrate-western-unions-usdpt-stablecoin-bridging-two-financial-worlds-through-one-stablecoin-302791441.html</v>
+        <v>https://www.prnewswire.com/news-releases/strivve-extends-top-of-wallet-to-agentic-commerce--making-the-issuers-card-the-one-the-ai-agent-uses-302828655.html</v>
       </c>
       <c r="F569" t="str">
-        <v>DUBAI, UAE, June 4, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, and Western Union, the global money transfer network, today announced that its users can now access USDPT, a US dollar–denominated stablecoin issued by Anchorage Digital...</v>
+        <v>As AI assistants begin shopping and paying on consumers' behalf, Strivve gives every credit and debit card issuer — from the largest banks to community credit unions — the technology to be the default card at agentic checkout: automatically, securely, and across the long tail of merchants...</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>MEXC Integrates with TradingView to Deliver Seamless Crypto Derivatives Trading Experience</v>
+        <v>NVIDIA Vera Rubin Maximizes Intelligence per Dollar for Post-Training Workloads — a Key Metric for Agentic AI</v>
       </c>
       <c r="B570" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C570" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D570" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E570" t="str">
-        <v>https://www.prnewswire.com/news-releases/mexc-integrates-with-tradingview-to-deliver-seamless-crypto-derivatives-trading-experience-302791538.html</v>
+        <v>https://blogs.nvidia.com/blog/nvidia-vera-rubin-post-training-intelligence-per-dollar/</v>
       </c>
       <c r="F570" t="str">
-        <v>VICTORIA, Seychelles, June 4, 2026 /PRNewswire/ -- MEXC, a pioneer in 0-fee digital asset trading, has announced integration with TradingView, the world's most popular charting platform. This collaboration enables users to trade crypto directly within the TradingView platform, effectively...</v>
+        <v>Lowest cost per token from extreme codesign maximizes intelligence per dollar for post-training in the agentic era.</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for May 2026 of its Virtune Crypto Top 10 Index ETP - the first crypto index ETP in the Nordics</v>
+        <v>Gemini to Announce Second Quarter 2026 Results on August 13, 2026</v>
       </c>
       <c r="B571" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C571" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D571" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E571" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/03/3305929/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-May-2026-of-its-Virtune-Crypto-Top-10-Index-ETP-the-first-crypto-index-ETP-in-the-Nordics.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/17/3329086/0/en/Gemini-to-Announce-Second-Quarter-2026-Results-on-August-13-2026.html</v>
       </c>
       <c r="F571" t="str">
-        <v>Stockholm, 3rd of June 2026 - Virtune today announces the completion of the monthly rebalancing for the Virtune Crypto Top 10 Index ETP, listed on Nasdaq Stockholm for both the SEK-denominated (ISIN code SE0020052207, ticker name VIR10SEK) and the EUR-denominated (ISIN code SE0020052215, ticker name VIR10EUR) ETP. In addition to the Virtune Crypto Top 10 Index ETP, Virtune's product portfolio includes: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Vir</v>
+        <v>NEW YORK, July 17, 2026 (GLOBE NEWSWIRE) -- Gemini Space Station, Inc. (“Gemini”) (NASDAQ: GEMI), a global crypto and prediction markets platform, today announced it will release its second quarter 2026 financial results after market close on Thursday, August 13, 2026. Management will host a conference call on Friday, August 14, 2026 at 8:30 a.m. ET to discuss the results.</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>Virtune AB (Publ) (“Virtune”) har genomfört den månatliga rebalanseringen för maj 2026 av Virtune Crypto Top 10 Index ETP, Nordens första kryptoindex-ETP</v>
+        <v>Swapzone Upgrades Its Crypto Exchange API: One Integration Now Connects ...</v>
       </c>
       <c r="B572" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C572" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D572" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E572" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/03/3305929/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-maj-2026-av-Virtune-Crypto-Top-10-Index-ETP-Nordens-f%C3%B6rsta-kryptoindex-ETP.html</v>
+        <v>https://pr-inside.com/swapzone-upgrades-its-crypto-exchange-api-one-integration-now-connects-r5202072.htm</v>
       </c>
       <c r="F572" t="str">
-        <v>Stockholm, 3 juni 2026 - Virtune meddelar idag att man har slutfört den månatliga rebalanseringen för Virtune Crypto Top 10 Index ETP, noterad på Nasdaq Stockholm för både SEK-varianten (ISIN-kod SE0020052207, tickernamn VIR10SEK) och EUR-varianten (ISIN-kod SE0020052215, tickernamn VIR10EUR). Utöver Virtune Crypto Top 10 Index ETP innefattar Virtunes produktportfölj: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Virtune Sui ETP Virtune Stablecoin ETP</v>
+        <v>(PR-inside.com) Swaps, staking, lending, fiat on/off-ramp, and bridges live in days, 0.25% partner commission, and zero setup cost. MIAMI, FL / ACCESS Newswire / July 17, 2026 / Any wallet, payment app, or fintech platform that routes swap requests through a single exchange today gives its users one provider's rate instead of thirty - and eventually loses those users to a product that compares. Swapzone has upgraded itsCrypto Exchange APIto close that gap: one API call now returns simultaneous live offers from ChangeNOW, Changelly, SimpleSwap, LetsExchange, and 26 other verified exchange providers, covering 3,000+ assets across five product categories - swaps, staking, ..</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>Figure Technology Solutions Reports May 2026 Operating Data</v>
+        <v>Hyperscale Data Begins Installation of Omnipresent Robotics OPR-R2 Robots at Michigan AI Facility</v>
       </c>
       <c r="B573" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C573" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D573" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E573" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/03/3305748/0/en/Figure-Technology-Solutions-Reports-May-2026-Operating-Data.html</v>
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-begins-installation-of-omnipresent-robotics-opr-r2-robots-at-michigan-ai-facility-302828282.html</v>
       </c>
       <c r="F573" t="str">
-        <v>NEW YORK, June 02, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions (Nasdaq: FIGR; OPEN: FGRS), the leading blockchain-native capital marketplace for the origination, funding, sale, and trading of tokenized assets, today reported select preliminary operating data for the month ended May 31, 2026.</v>
+        <v>143 OPR-R2 Robots on Order and Multiple Currently Being Installed at Michigan AI Facility LAS VEGAS, July 17, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"),...</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) annonce que ses avoirs en ETH atteignent 5,42 millions de tokens et que ses avoirs en cryptomonnaies et en liquidités atteignent 11,6 milliards de dollars</v>
+        <v>BC Token Hits Record $0.01561 as BC Engine Expands Utility Across BC.GAME</v>
       </c>
       <c r="B574" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C574" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D574" t="str">
-        <v>Crypto</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E574" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annonce-que-ses-avoirs-en-eth-atteignent-5-42-millions-de-tokens-et-que-ses-avoirs-en-cryptomonnaies-et-en-liquidites-atteignent-11-6-milliards-de-dollars-302789346.html</v>
+        <v>https://www.prnewswire.com/news-releases/bc-token-hits-record-0-01561-as-bc-engine-expands-utility-across-bcgame-302828430.html</v>
       </c>
       <c r="F574" t="str">
-        <v>Bitmine possède 4,49 % de l'offre totale de pièces d'ETH, qui s'élève à 120,7 millions. Bitmine a parcouru 90 % du chemin vers « l'Alchimie des 5 % » en seulement 11 mois L'Ethereum continue de bénéficier de deux puissants facteurs favorables : la tokenisation de Wall Street sur la...</v>
+        <v>The Solana-based token has posted successive price milestones since April as BC Engine adds rewards, ecosystem contributors, buybacks and burn functions BELIZE CITY, Belize, July 17, 2026 /PRNewswire/ -- BC Token ($BC), the native token of the BC.GAME ecosystem, reached approximately...</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>ASUS Adopts NVIDIA DSX AI Factory Platform to Accelerate Time to First Revenue</v>
+        <v>Eightco Holdings (NASDAQ: ORBS) gibt einen Gesamtbestand von rund 406 Millionen US-Dollar bekannt, darunter Anteile an OpenAI und Beast Industries sowie mehr als 16.000 ETH und über 283 Millionen WLD-Token</v>
       </c>
       <c r="B575" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C575" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D575" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E575" t="str">
-        <v>https://www.prnewswire.com/news-releases/asus-adopts-nvidia-dsx-ai-factory-platform-to-accelerate-time-to-first-revenue-302787995.html</v>
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-gibt-einen-gesamtbestand-von-rund-406-millionen-us-dollar-bekannt-darunter-anteile-an-openai-und-beast-industries-sowie-mehr-als-16-000-eth-und-uber-283-millionen-wld-token-302828221.html</v>
       </c>
       <c r="F575" t="str">
-        <v>Delivering a total AI factory solution from blueprint to deployment, accelerating token generation and enterprise AI adoption TAIPEI, June 2, 2026 /PRNewswire/ -- ASUS today announced its latest AI infrastructure solutions showcase at Computex 2026, delivering end-to-end AI factory...</v>
+        <v>Zusammensetzung der Finanzmittel von Eightco zum 15. Juli 2026: 90 Mio. US-Dollar an OpenAI-Anteilen (indirekt), 18 Mio. US-Dollar an Beast Industries-Anteilen, 16.278 ETH, 283 Millionen WLD sowie 148 Mio. US-Dollar an Barmitteln und Barmitteläquivalenten, insgesamt rund 406 Millionen...</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>CONV2X Decentralized Health &amp; Life Science Summit Releases FIRST SPEAKER COHORT</v>
+        <v>UMD Smith Relaunches Blockchain Business Accelerator and Imperative Course</v>
       </c>
       <c r="B576" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-16</v>
       </c>
       <c r="C576" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D576" t="str">
-        <v>Crypto, AI, Healthcare</v>
+        <v>Crypto, Education</v>
       </c>
       <c r="E576" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355173</v>
+        <v>https://www.prnewswire.com/news-releases/umd-smith-relaunches-blockchain-business-accelerator-and-imperative-course-302827964.html</v>
       </c>
       <c r="F576" t="str">
-        <v>Partners in Digital Health is proud to announce the first speaker cohort for ConV2X Decentralized Health &amp;#8212; a landmark gathering of innovators, clinicians, technologists, and policy leaders reimagining the future of healthcare through decentralized infrastructure. - - This inaugural cohort represents some of the most consequential voices at the intersection of blockchain, AI, digital health, and regulatory science: - - Ajaz Hussain &amp;#8212; Former Deputy Director, Office of Pharmaceutical S Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355173</v>
+        <v>COLLEGE PARK, Md., July 16, 2026 /PRNewswire/ -- The University of Maryland's Robert H. Smith School of Business is relaunching two cornerstone initiatives designed to strengthen regional blockchain innovation and expand access to high‑quality blockchain education: the UMD Blockchain...</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>Cango Inc. Reports First Quarter 2026 Unaudited Financial Results</v>
+        <v>Olenox Industries Reports June 2026 Bitcoin Production</v>
       </c>
       <c r="B577" t="str">
-        <v>2026-05-31</v>
+        <v>2026-07-16</v>
       </c>
       <c r="C577" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D577" t="str">
-        <v>Finance, Crypto, AI, SaaS, Energy</v>
+        <v>Finance, Crypto, SaaS, Energy</v>
       </c>
       <c r="E577" t="str">
-        <v>https://www.prnewswire.com/news-releases/cango-inc-reports-first-quarter-2026-unaudited-financial-results-302786436.html</v>
+        <v>https://pr-inside.com/olenox-industries-reports-june-2026-bitcoin-production-r5201693.htm</v>
       </c>
       <c r="F577" t="str">
-        <v>DALLAS, May 31, 2026 /PRNewswire/ -- Cango Inc. (NYSE: CANG) ("Cango" or the "Company"), a leading Bitcoin miner leveraging its global operations to develop an integrated energy and AI compute platform, today announced its unaudited financial results for the first quarter ended March 31,...</v>
+        <v>(PR-inside.com) Second monthly operating update from the newly combined, energy-led digital infrastructure platform. Elevated summer temperatures drove increased low-power-mode operation and a higher frequency of curtailment events at the Company's Texas hosting site, reducing fleet utilization and Bitcoin output relative to May. CONROE, TX / ACCESS Newswire / July 16, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), a vertically integrated U.S. energy company, today reported Bitcoin production for the month of June 2026 from the operations of CS Digital Ventures, LLC ("CS Digital"). This is the Company's second monthly operating update as a combined, energy-led digital infrastructure platform, following ..</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>Web3 Has No Safe AI. DMind AI Just Quantified the Gap -- and KDD 2026 Made It Official.</v>
+        <v>Singaporean-Founded Paymonade Clears Europe's New Crypto Regulations -- When Roughly 90% of Europe's Crypto Firms Fail</v>
       </c>
       <c r="B578" t="str">
-        <v>2026-05-31</v>
+        <v>2026-07-16</v>
       </c>
       <c r="C578" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D578" t="str">
-        <v>Crypto, AI, Healthcare</v>
+        <v>Crypto</v>
       </c>
       <c r="E578" t="str">
-        <v>https://www.prnewswire.com/news-releases/web3-has-no-safe-ai-dmind-ai-just-quantified-the-gap--and-kdd-2026-made-it-official-302786392.html</v>
+        <v>https://www.prnewswire.com/news-releases/singaporean-founded-paymonade-clears-europes-new-crypto-regulations--when-roughly-90-of-europes-crypto-firms-fail-302827352.html</v>
       </c>
       <c r="F578" t="str">
-        <v>The first peer-reviewed Web3 AI benchmark tests 31 top models — including GPT-5, Claude, and Gemini — across 3,543 expert questions. The verdict: no system is ready for the field's highest-stakes tasks. SINGAPORE, May 31, 2026 /PRNewswire/ -- Medical AI has MedQA. Financial AI has FinBen....</v>
+        <v>Damoon Technology (Europe) AG, trading as Paymonade, becomes one of just 280 firms authorised EEA-wide under MiCA as the bloc's transitional period closes VADUZ, Liechtenstein and SINGAPORE, July 16, 2026 /PRNewswire/ -- Europe's crypto industry is undergoing one of the most drastic...</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>Fobi AI Provides Corporate Update Regarding FFCTO Revocation Process and Q3 Interim Filings</v>
+        <v>Infrastructure AI Announces Event-Driven Blockchain Intelligence to Enable High-Speed Autonomous Infrastructure</v>
       </c>
       <c r="B579" t="str">
-        <v>2026-05-30</v>
+        <v>2026-07-16</v>
       </c>
       <c r="C579" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D579" t="str">
         <v>Crypto, AI</v>
       </c>
       <c r="E579" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/05/30/3303859/0/en/Fobi-AI-Provides-Corporate-Update-Regarding-FFCTO-Revocation-Process-and-Q3-Interim-Filings.html</v>
+        <v>https://www.prnewswire.com/news-releases/infrastructure-ai-announces-event-driven-blockchain-intelligence-to-enable-high-speed-autonomous-infrastructure-302827154.html</v>
       </c>
       <c r="F579" t="str">
-        <v>VANCOUVER, BC, May 29, 2026 (GLOBE NEWSWIRE) -- Fobi ” or the “ Company ”), a leader in AI powered data intelligence and digital wallet solutions, today provided an update regarding the status of the Company’s ongoing efforts in connection with the revocation of the existing failure to file cease trade order (“ FFCTO ”) and the resumption of trading of the Company’s common shares on the TSX Venture Exchange (the “ TSXV ”).</v>
+        <v>New Autonomous Triple-Ledger Architecture introduces an event-first blockchain framework designed to deliver machine-speed infrastructure response while preserving trust, security, governance, transparency, and auditability SOMERSET, N.J., July 16, 2026 /PRNewswire/ -- Infrastructure AI...</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>The Dark Side of Cryptocurrency</v>
+        <v>DMG Blockchain Solutions Inc. Announces Two Investments to Develop its Data Center and Digital Transaction Services Businesses</v>
       </c>
       <c r="B580" t="str">
-        <v>2026-05-28</v>
+        <v>2026-07-16</v>
       </c>
       <c r="C580" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D580" t="str">
-        <v>Crypto, Retail</v>
+        <v>Crypto</v>
       </c>
       <c r="E580" t="str">
-        <v>https://pressreleasenews.org/pressroom/the-dark-side-of-cryptocurrency</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/16/3328236/0/en/DMG-Blockchain-Solutions-Inc-Announces-Two-Investments-to-Develop-its-Data-Center-and-Digital-Transaction-Services-Businesses.html</v>
       </c>
       <c r="F580" t="str">
-        <v>Independent author ButterflyMan announces the release of 'Cryptocurrency: The Cocaine of Finance,' a book arguing that cryptocurrency has evolved into a structurally dangerous financial system harming society. The work frames crypto as a public safety, governance, and social trust crisis, advocating for retail prohibition and stronger consumer protections.</v>
+        <v>DMG Blockchain Solutions Inc. Announces Two Investments</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>ViaBTC lanza la campaña "Prueba de Década" para celebrar su décimo aniversario</v>
+        <v>Figure Technology Solutions Announces Date for Second Quarter 2026 Results</v>
       </c>
       <c r="B581" t="str">
-        <v>2026-05-28</v>
+        <v>2026-07-15</v>
       </c>
       <c r="C581" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D581" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E581" t="str">
-        <v>https://www.prnewswire.com/news-releases/viabtc-lanza-la-campana-prueba-de-decada-para-celebrar-su-decimo-aniversario-302783919.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/15/3328165/0/en/Figure-Technology-Solutions-Announces-Date-for-Second-Quarter-2026-Results.html</v>
       </c>
       <c r="F581" t="str">
-        <v>HONG KONG, 28 de mayo de 2026 /PRNewswire/ -- ViaBTC Group, proveedor líder mundial de infraestructura blockchain, ha dado a conocer hoy el lanzamiento de su campaña del décimo aniversario, un hito importante desde su fundación en 2016. La campaña es una celebración de diez años de...</v>
+        <v>NEW YORK, July 15, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (Nasdaq: FIGR; OPEN: FGRS) (“Figure”), the leading blockchain-native capital marketplace for the origination, funding, sale, and trading of tokenized assets, today announced that it plans to report its Second Quarter 2026 results before the market opens on Thursday, August 13, 2026. The company will host a conference call to discuss the results, outlook, and related matters the same day, at 8:30 a.m. Eastern Time.</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>CORRECTION: Fold Rolls Out New Bitcoin Rewards Credit Card</v>
+        <v>Lemon Foundation Strengthens Board Governance with Appointment of GeoNova ...</v>
       </c>
       <c r="B582" t="str">
-        <v>2026-05-27</v>
+        <v>2026-07-15</v>
       </c>
       <c r="C582" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D582" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E582" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/05/27/3302114/0/en/CORRECTION-Fold-Rolls-Out-New-Bitcoin-Rewards-Credit-Card.html</v>
+        <v>https://pr-inside.com/lemon-foundation-strengthens-board-governance-with-appointment-of-geonova-r5201457.htm</v>
       </c>
       <c r="F582" t="str">
-        <v>A Simple, Mobile-First Way to Earn Bitcoin Rewards On Qualifying Purchases – All Seamlessly Integrated into the Fold App A Simple, Mobile-First Way to Earn Bitcoin Rewards On Qualifying Purchases – All Seamlessly Integrated into the Fold App</v>
+        <v>(PR-inside.com) ZUG, SWITZERLAND / ACCESS Newswire / July 15, 2026 / The Lemon Foundation, the nonprofit supporting the development of the LemonChain blockchain ecosystem, has appointed GeoNova Capital Financial Advisors LLC to its Board of Directors, with Andy Herriot, CEO, serving as designated board representative. The appointment reflects the Foundation's commitment to strengthening its governance framework as the LemonChain ecosystem continues to grow. Andy Herriot brings extensive experience across capital markets, banking, and strategic advisory, having held senior roles at Linear Investments, Société Générale, Crédit Agricole (Cheuvreux), and ING. He is a member of the Institute of Directors and the Chartered Institute ..</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
+        <v>Hyperion DeFi Enters Agreement with Skew Technologies to Launch HIP-3 Perpetual Futures Market and Listing Service</v>
+      </c>
+      <c r="B583" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C583" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D583" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E583" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/15/3328017/0/en/Hyperion-DeFi-Enters-Agreement-with-Skew-Technologies-to-Launch-HIP-3-Perpetual-Futures-Market-and-Listing-Service.html</v>
+      </c>
+      <c r="F583" t="str">
+        <v>Deployment of 500,000 HYPE Expands Client Service and Revenue Opportunities</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="str">
+        <v>FalconX Acquires bloXroute to Accelerate the Future of Onchain Capital Markets</v>
+      </c>
+      <c r="B584" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C584" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D584" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E584" t="str">
+        <v>https://www.prnewswire.com/news-releases/falconx-acquires-bloxroute-to-accelerate-the-future-of-onchain-capital-markets-302826625.html</v>
+      </c>
+      <c r="F584" t="str">
+        <v>Acquisition brings together institutional trading, liquidity, and blockchain networking to power the next generation of onchain capital markets. NEW YORK, July 15, 2026 /PRNewswire/ -- FalconX today announced it has acquired bloXroute, a leader in blockchain trading and networking...</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="str">
+        <v>Glacis Labs Raises $6.8 Million Seed Round to Scale ZeroDelta, the Clearing Layer for Digital Assets</v>
+      </c>
+      <c r="B585" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C585" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D585" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E585" t="str">
+        <v>https://www.prnewswire.com/news-releases/glacis-labs-raises-6-8-million-seed-round-to-scale-zerodelta-the-clearing-layer-for-digital-assets-302825869.html</v>
+      </c>
+      <c r="F585" t="str">
+        <v>Seed investment to accelerate hiring, operations, and go-to-market for multichain clearinghouse that has settled over $1 billion in digital asset volume NEW YORK, July 15, 2026 /PRNewswire/ -- Glacis Labs, the crypto infrastructure company building the clearing layer for digital assets,...</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="str">
+        <v>Top Crypto Wallet Bitget Wallet Hits 100M Users</v>
+      </c>
+      <c r="B586" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C586" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D586" t="str">
+        <v>Crypto, Automotive</v>
+      </c>
+      <c r="E586" t="str">
+        <v>https://www.prunderground.com/top-crypto-wallet-bitget-wallet-hits-100m-users/00388577/</v>
+      </c>
+      <c r="F586" t="str">
+        <v>Bitget Wallet's shift from trading to payments shows why it's becoming the top crypto wallet for everyday finance, not just a vehicle for investment The post Top Crypto Wallet Bitget Wallet Hits 100M Users first appeared on</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="str">
+        <v>Saturn Cloud Partners With Lilac to Bring Enterprise GPU Capacity Into Its Token Factory Platform</v>
+      </c>
+      <c r="B587" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C587" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D587" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E587" t="str">
+        <v>https://www.prnewswire.com/news-releases/saturn-cloud-partners-with-lilac-to-bring-enterprise-gpu-capacity-into-its-token-factory-platform-302826592.html</v>
+      </c>
+      <c r="F587" t="str">
+        <v>The partnership adds Lilac as a capacity provider for Saturn Cloud's token factory platform, giving GPU cloud operators and enterprises a path to model serving and per-token inference on capacity that is already powered on. NEW YORK, July 15, 2026 /PRNewswire/ -- Saturn Cloud, the AI...</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="str">
+        <v>Connectbase and InterGlobix Announce Oracle's Dr. Sanjay Basu and NVIDIA's Pete Coticchia to Headline The Connected World LIVE! 2026 with Opening Keynote and Executive Fireside Chat</v>
+      </c>
+      <c r="B588" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C588" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D588" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E588" t="str">
+        <v>https://www.prnewswire.com/news-releases/connectbase-and-interglobix-announce-oracles-dr-sanjay-basu-and-nvidias-pete-coticchia-to-headline-the-connected-world-live-2026-with-opening-keynote-and-executive-fireside-chat-302826494.html</v>
+      </c>
+      <c r="F588" t="str">
+        <v>NVIDIA's Pete Coticchia will join Dr. Basu for an exclusive executive fireside chat exploring AI factories, token economics, next-generation connectivity, and the future of AI infrastructure. BOSTON and LEESBURG, Va., July 15, 2026 /PRNewswire/ -- The Connected World LIVE! (TCWLIVE! 2026)...</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="str">
+        <v>C2 Blockchain Expands Digital Asset Treasury to More Than 1.1 Billion ...</v>
+      </c>
+      <c r="B589" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C589" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D589" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E589" t="str">
+        <v>https://pr-inside.com/c2-blockchain-expands-digital-asset-treasury-to-more-than-1-1-billion-r5201298.htm</v>
+      </c>
+      <c r="F589" t="str">
+        <v>(PR-inside.com) Treasury Expands by More Than 114 Million DOG as Company Continues to Build One of the Largest Public DOG (Bitcoin) Treasuries MIAMI BEACH, FL / ACCESS Newswire / July 15, 2026 / C2 Blockchain Inc. (OTC PINK:CBLO) ("C2 Blockchain" or the "Company"), a blockchain infrastructure and digital asset treasury company, today announced that its corporate treasury has grown to 1,115,765,491 DOG (Bitcoin), marking another significant milestone in the Company's ongoing digital asset treasury strategy. Since its previous treasury disclosure, C2 Blockchain has acquired approximately 114,486,710 additional DOG (Bitcoin), increasing its treasury by approximately 11.4% and further expanding its position within the Bitcoin-native ..</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" t="str">
+        <v>C2 Blockchain Expands Digital Asset Treasury to More Than 1.1 Billion DOG (Bitcoin)</v>
+      </c>
+      <c r="B590" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C590" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D590" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E590" t="str">
+        <v>https://www.newswire.com/news/c2-blockchain-expands-digital-asset-treasury-to-more-than-1-1-billion-dog</v>
+      </c>
+      <c r="F590" t="str">
+        <v>Treasury Expands by More Than 114 Million DOG as Company Continues to Build One of the Largest Public DOG (Bitcoin) Treasuries</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="str">
+        <v>VAP Group Unveils VAP Ventures to Back 100 Startups by 2030, Marking</v>
+      </c>
+      <c r="B591" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C591" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D591" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E591" t="str">
+        <v>https://www.pr-inside.com/vap-group-unveils-vap-ventures-to-back-100-startups-by-2030-marking-r5201192.htm</v>
+      </c>
+      <c r="F591" t="str">
+        <v>(PR-inside.com) Riyadh, Saudi Arabia, 15 July 2026 - (ACN Newswire) - VAP Group announced the launch of VAP Ventures, its dedicated investment arm, marking a significant milestone in the company's evolution from building global platforms for innovation to directly supporting the founders shaping the future of technology. The announcement was made at the Global AI Show, Global Games Show, and Global Blockchain Show Riyadh 2026, from 29-30 June, where thousands of global industry leaders, innovators, investors and decision-makers have gathered to explore the technologies defining the next decade. The introduction of VAP Ventures represents one of the flagship announcements of this year's ..</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="str">
+        <v>Hilbert Group Files MiCA and Payment Institution Licence Applications ...</v>
+      </c>
+      <c r="B592" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C592" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D592" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E592" t="str">
+        <v>https://pr-inside.com/hilbert-group-files-mica-and-payment-institution-licence-applications-r5201181.htm</v>
+      </c>
+      <c r="F592" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 15, 2026 / Hilbert Group (STO:HILB-B) (FRA:999) - Hilbert Finance seeks dual authorisation as Crypto-Asset Service Provider and Payment Institution to serve institutional clients across the European Union. Hilbert Group AB (Nasdaq First North: HILB B), a leading investment firm focused on bridging traditional and digital assets, today announced that Hilbert Finance, its wholly owned subsidiary in Malta, has submitted a dual-licence application to the Malta Financial Services Authority (MFSA). The application seeks authorisation as a Crypto-Asset Service Provider under the EU Markets in Crypto-Assets Regulation (MiCA) and as a Payment Institution under the ..</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="str">
+        <v>EthSystems startet mit dem Ziel, Datenschutzlösungen für Institutionen auf Ethereum zu entwickeln</v>
+      </c>
+      <c r="B593" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C593" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D593" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E593" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethsystems-startet-mit-dem-ziel-datenschutzlosungen-fur-institutionen-auf-ethereum-zu-entwickeln-302826038.html</v>
+      </c>
+      <c r="F593" t="str">
+        <v>EthSystems wurde vom Team der Institutional Privacy Task Force der Ethereum Foundation gegründet und entwickelt Datenschutz- und Compliance-Technologie für Ethereum Zu den wichtigsten Geldgebern zählen Bitmine, Sharplink und Joe Lubin NEW YORK, 15. Juli 2026 /PRNewswire/ -- EthSystems,...</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="str">
+        <v>EthSystems lanceert oplossingen voor privacy van institutionele gebruikers op Ethereum</v>
+      </c>
+      <c r="B594" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C594" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D594" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E594" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethsystems-lanceert-oplossingen-voor-privacy-van-institutionele-gebruikers-op-ethereum-302826029.html</v>
+      </c>
+      <c r="F594" t="str">
+        <v>EthSystems, opgericht door het team achter de Institutional Privacy Task Force van de Ethereum Foundation, ontwikkelt privacy- en compliancetechnologie voor Ethereum. Tot de belangrijkste financiers behoren Bitmine, SharpLink en Joe Lubin. NEW YORK, 15 juli 2026 /PRNewswire/ – EthSystems,...</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" t="str">
+        <v>KuCoin et Tomorrowland dévoilent la scène Celestia, incarnant une vision commune de confiance, de découverte et de transformation pour l'édition 2026 de Tomorrowland en Belgique</v>
+      </c>
+      <c r="B595" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C595" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D595" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E595" t="str">
+        <v>https://www.prnewswire.com/news-releases/kucoin-et-tomorrowland-devoilent-la-scene-celestia-incarnant-une-vision-commune-de-confiance-de-decouverte-et-de-transformation-pour-ledition-2026-de-tomorrowland-en-belgique-302825500.html</v>
+      </c>
+      <c r="F595" t="str">
+        <v>PROVIDENCIALES, Îles Turques-et-Caïques, 14 juillet 2026 /PRNewswire/ -- KuCoin, l'une des principales plateformes crypto mondiales fondée sur la confiance, a officiellement dévoilé aujourd'hui la scène Celestia Stage, une toute nouvelle expérience immersive qui sera présentée au festival...</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="str">
+        <v>Why Performance per Watt Is the Ultimate Metric for AI Infrastructure Efficiency</v>
+      </c>
+      <c r="B596" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C596" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D596" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E596" t="str">
+        <v>https://blogs.nvidia.com/blog/performance-per-watt-ai-infrastructure-efficiency/</v>
+      </c>
+      <c r="F596" t="str">
+        <v>Power is AI infrastructure’s inescapable constraint. How many tokens an AI factory can generate within a fixed power budget determines its revenue and profitability. Because of this, performance per watt — a metric that can’t be gamed, only earned through real-world results — is the foundation for AI factories.  As agentic AI drives token demand […]</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="str">
+        <v>Virtune adds Twinstake as an Additional Staking Provider within its Crypto ETP Programme</v>
+      </c>
+      <c r="B597" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C597" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D597" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E597" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/14/3326972/0/en/Virtune-adds-Twinstake-as-an-Additional-Staking-Provider-within-its-Crypto-ETP-Programme.html</v>
+      </c>
+      <c r="F597" t="str">
+        <v>Stockholm, 14 July 2026 - Virtune today announces that the issuer has added an additional staking provider, Twinstake Ltd. (“Twinstake”), which will be available alongside existing staking providers within Virtune’s ETP programme.</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" t="str">
+        <v>SRX Global Reports Paper-Traded EMJX Return of ~25% Since February 11, 2026</v>
+      </c>
+      <c r="B598" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C598" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D598" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E598" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/14/3326965/0/en/SRX-Global-Reports-Paper-Traded-EMJX-Return-of-25-Since-February-11-2026.html</v>
+      </c>
+      <c r="F598" t="str">
+        <v>EMJX Shifted from “Stress” to “Mixed” for Bitcoin</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="str">
+        <v>tZERO Introducing Broker's CFTC Registration and NFA Membership Approved, Expanding tZERO's Regulated Infrastructure Rails to Derivatives Markets</v>
+      </c>
+      <c r="B599" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C599" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D599" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E599" t="str">
+        <v>https://www.newmediawire.com/news/tzero-introducing-broker-s-cftc-registration-and-nfa-membership-approved-expanding-tzero-s-regulated-infrastructure-rails-to-derivatives-markets-7087693</v>
+      </c>
+      <c r="F599" t="str">
+        <v>NEW YORK, NY - July 14, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, today announced that its wholly owned subsidiary, tZERO Introducing Broker, LLC , has completed its CFTC registration as an introducing broker and NFA member. This addition to tZERO’s expansive and growing portfolio of regulated capabilities will enable tZERO to provide infrastructure for regulated derivative products. As an introducing broker, tZERO will be able to solicit and accept customer orders for CFTC-regulated derivatives and pass those orders to a Designated Contract Market or Futures Commission Merchant for execution and clearing, on a fully disclosed basis. Initially, tZERO will also utilize this license to offer event contracts on its forthcoming multi-ass</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="str">
+        <v>Hyperscale Data Bitcoin Treasury Reaches 1,032 Bitcoin Worth Approximately $65.8 Million and Acquired 130 Bitcoin During the Week Ended July 12, 2026</v>
+      </c>
+      <c r="B600" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C600" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D600" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E600" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-reaches-1-032-bitcoin-worth-approximately-65-8-million-and-acquired-130-bitcoin-during-the-week-ended-july-12--2026--302824548.html</v>
+      </c>
+      <c r="F600" t="str">
+        <v>LAS VEGAS, July 14, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of July 12, 2026, it held 1,032.4959 Bitcoin representing an...</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" t="str">
+        <v>KuCoin and Tomorrowland Unveil the Celestia Stage, Bringing a Shared Vision of Trust, Discovery and Transformation to Tomorrowland Belgium 2026</v>
+      </c>
+      <c r="B601" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C601" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D601" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E601" t="str">
+        <v>https://www.prnewswire.com/news-releases/kucoin-and-tomorrowland-unveil-the-celestia-stage-bringing-a-shared-vision-of-trust-discovery-and-transformation-to-tomorrowland-belgium-2026-302824916.html</v>
+      </c>
+      <c r="F601" t="str">
+        <v>PROVIDENCIALES, Turks and Caicos Islands, July 14, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform built on trust, today officially unveiled the Celestia Stage, a brand-new immersive destination at Tomorrowland Belgium 2026. More than a stage announcement, the launch marks a...</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" t="str">
+        <v>Syntetika Appoints Jorge Cuartero as Chief Executive Officer</v>
+      </c>
+      <c r="B602" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C602" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D602" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E602" t="str">
+        <v>https://pr-inside.com/syntetika-appoints-jorge-cuartero-as-chief-executive-officer-r5200795.htm</v>
+      </c>
+      <c r="F602" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 14, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) - Syntetika, the platform for tokenised yield products, appoints Jorge Cuartero as Chief Executive Officer and welcomes DeFi curator Tulipa Capital as a strategic partner. Syntetika, the platform for tokenised yield products supported by Hilbert Group AB (Nasdaq First North Growth Market: HILB B), today announced the appointment of Jorge Cuartero as Chief Executive Officer, effective 8 July 2026. The appointment was made by the Syntetika Foundation, which governs the platform. He succeeds John Lilic, who led Syntetika over the past year and will transition to other responsibilities ..</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" t="str">
+        <v>KuCoin Web3 Wallet Supports Robinhood Chain, Broadening Access to Tokenized Real-World Asset Ecosystems</v>
+      </c>
+      <c r="B603" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C603" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D603" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E603" t="str">
+        <v>https://www.prnewswire.com/news-releases/kucoin-web3-wallet-supports-robinhood-chain-broadening-access-to-tokenized-real-world-asset-ecosystems-302824466.html</v>
+      </c>
+      <c r="F603" t="str">
+        <v>PROVIDENCIALES, Turks and Caicos Islands, July 14, 2026 /PRNewswire/ -- KuCoin Web3 Wallet today announced support for Robinhood Chain, further expanding users' access to onchain finance and tokenized real-world asset ecosystems through a self-custodial Web3 wallet experience. As...</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass seine ETH-Bestände 5,77 Millionen Token erreicht haben und sich die Gesamtbestände an Kryptowährungen und Barmitteln auf 11,3 Milliarden USD belaufen</v>
+      </c>
+      <c r="B604" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C604" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D604" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E604" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-seine-eth-bestande-5-77-millionen-token-erreicht-haben-und-sich-die-gesamtbestande-an-kryptowahrungen-und-barmitteln-auf-11-3-milliarden-usd-belaufen-302824652.html</v>
+      </c>
+      <c r="F604" t="str">
+        <v>Bitmine hält 4,8 % des gesamten ETH-Umlaufs von 120,7 Millionen Bitmine hat in nur 12 Monaten bereits 96 % des Weges zur „Alchemie of 5 %" zurückgelegt Bitmine wurde am 26. Juni 2026 in den Russell 1000 Large-Cap-Index aufgenommen Die Vorzugsaktien der Serie A von Bitmine werden an der...</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" t="str">
+        <v>XRP Healthcare, the First AI Healthcare Platform Built on the XRP Ledger, Announces BitMart Listing of XRPHAI</v>
+      </c>
+      <c r="B605" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C605" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D605" t="str">
+        <v>Crypto, AI, SaaS, Healthcare</v>
+      </c>
+      <c r="E605" t="str">
+        <v>https://www.prnewswire.com/news-releases/xrp-healthcare-the-first-ai-healthcare-platform-built-on-the-xrp-ledger-announces-bitmart-listing-of-xrphai-302824243.html</v>
+      </c>
+      <c r="F605" t="str">
+        <v>Trading of XRPHAI/USDT begins on BitMart on 14 July 2026 at 10:00 UTC as XRP Healthcare expands its AI healthcare ecosystem with intelligent healthcare agents, Proof of Health™ and blockchain-powered healthcare engagement. DUBAI, UAE, July 14, 2026 /PRNewswire/ -- XRP Healthcare, the...</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" t="str">
+        <v>Binance Marks Nine Years: Nearly Half of All Crypto Holders Use Binance, $156 Trillion in All-Time Volume, and a Growing Vision Beyond Crypto</v>
+      </c>
+      <c r="B606" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C606" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D606" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E606" t="str">
+        <v>https://www.prnewswire.com/news-releases/binance-marks-nine-years-nearly-half-of-all-crypto-holders-use-binance-156-trillion-in-all-time-volume-and-a-growing-vision-beyond-crypto-302823749.html</v>
+      </c>
+      <c r="F606" t="str">
+        <v>From crypto exchange to multi-asset financial platform, Binance marks nine years of growth driven by its global community and sets its sights on three billion users ABU DHABI, UAE, July 14, 2026 /PRNewswire/ -- Binance, the world's largest cryptocurrency exchange by trading volume, today...</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="str">
+        <v>EFICYENT Opens Nepal Payment Corridor Through Strategic Partnership with IME</v>
+      </c>
+      <c r="B607" t="str">
+        <v>2026-07-13</v>
+      </c>
+      <c r="C607" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D607" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E607" t="str">
+        <v>https://www.prnewswire.com/news-releases/eficyent-opens-nepal-payment-corridor-through-strategic-partnership-with-ime-302823892.html</v>
+      </c>
+      <c r="F607" t="str">
+        <v>New corridor enables instant bank account and wallet credit for customers sending money to Nepal from across EFICYENT global network DUBAI, UAE, July 13, 2026 /PRNewswire/ -- EFICYENT, a global cross-border payments and financial infrastructure platform, has announced a partnership with...</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="str">
+        <v>Virtune Adds BitGo as an Additional Custodian for Selected ETPs Within Its ETP Programme</v>
+      </c>
+      <c r="B608" t="str">
+        <v>2026-07-13</v>
+      </c>
+      <c r="C608" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D608" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E608" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/13/3325929/0/en/Virtune-Adds-BitGo-as-an-Additional-Custodian-for-Selected-ETPs-Within-Its-ETP-Programme.html</v>
+      </c>
+      <c r="F608" t="str">
+        <v>Stockholm, 13 July 2026 – Virtune today announces that the issuer has added an additional custodian, BitGo Europe GmbH ("BitGo"), which will operate alongside the existing custodians for selected crypto ETPs.</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" t="str">
+        <v>Lithuania-Based Ecency Positions Open-Source Social Platform Within Europe's Digital Sovereignty Movement</v>
+      </c>
+      <c r="B609" t="str">
+        <v>2026-07-13</v>
+      </c>
+      <c r="C609" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D609" t="str">
+        <v>Crypto, SaaS, Media</v>
+      </c>
+      <c r="E609" t="str">
+        <v>https://www.pr.com/press-release/971271</v>
+      </c>
+      <c r="F609" t="str">
+        <v>As the European Commission adopts its Tech Sovereignty Package, Ecency, a Hive-based social platform operating since 2016, offers an EU-incorporated, EU-hosted, open-source alternative to US-controlled social networks. The platform gives creators content ownership, a self-custody wallet, and an ad-free feed, with its open-source Vision frontend available for self-hosting. [PR.com]</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="str">
+        <v>BC.GAME Adds Support for CASHCAT as Robinhood Chain Activity Surges</v>
+      </c>
+      <c r="B610" t="str">
+        <v>2026-07-13</v>
+      </c>
+      <c r="C610" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D610" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E610" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-adds-support-for-cashcat-as-robinhood-chain-activity-surges-302823592.html</v>
+      </c>
+      <c r="F610" t="str">
+        <v>BELIZE CITY, Belize, July 13, 2026 /PRNewswire/ -- As activity across Robinhood Chain continues to build, BC.GAME has added support for CASHCAT, allowing users to use the token directly on the platform. Robinhood Chain has attracted significant trading activity since launch. Recent...</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 397 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e più di 283 milioni di token WLD</v>
+      </c>
+      <c r="B611" t="str">
+        <v>2026-07-12</v>
+      </c>
+      <c r="C611" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D611" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E611" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-397-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-piu-di-283-milioni-di-token-wld-302823319.html</v>
+      </c>
+      <c r="F611" t="str">
+        <v>Composizione della tesoreria di Eightco all'8 luglio 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 149 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 397 milioni di...</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="str">
+        <v>Moneysimpler launches no-code automated ai trading bot for crypto beginners</v>
+      </c>
+      <c r="B612" t="str">
+        <v>2026-07-12</v>
+      </c>
+      <c r="C612" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D612" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E612" t="str">
+        <v>https://pressreleasenews.org/pressroom/moneysimpler-launches-no-code-automated-ai-trading-bot-for-crypto-beginners</v>
+      </c>
+      <c r="F612" t="str">
+        <v>Moneysimpler has launched a no-code automated AI trading bot designed for cryptocurrency beginners. The tool aims to simplify crypto trading through rule-based automation without requiring programming skills.</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="str">
+        <v>A-Team Group Launches "Digital Assets &amp; Tokenisation Insight" to Track Institutional Embrace of Programmable Finance</v>
+      </c>
+      <c r="B613" t="str">
+        <v>2026-07-11</v>
+      </c>
+      <c r="C613" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D613" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E613" t="str">
+        <v>https://www.pr.com/press-release/973308</v>
+      </c>
+      <c r="F613" t="str">
+        <v>A-Team Group has announced the launch of Digital Assets &amp; Tokenisation Insight (DATI), a dedicated news, analysis, and educational channel designed to track the rapid and strategic embrace of tokenised programmable financial assets and Distributed Ledger Technology (DLT) networks by global financial institutions. While much of the competing coverage in the digital asset space has evolved from the retail crypto [PR.com]</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="str">
+        <v>Alpha Compute Corp. Completes Wind-Down of Legacy Digital Asset Treasury, ...</v>
+      </c>
+      <c r="B614" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C614" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D614" t="str">
+        <v>Finance, Crypto, AI, Energy</v>
+      </c>
+      <c r="E614" t="str">
+        <v>https://pr-inside.com/alpha-compute-corp-completes-wind-down-of-legacy-digital-asset-treasury-r5199837.htm</v>
+      </c>
+      <c r="F614" t="str">
+        <v>(PR-inside.com) Company Exits the Token-Treasury Model in Favor of a Compute-First Balance Sheet; Will Hold Telegram GRAM Solely as Earned Consideration for Confidential Compute Delivered on Telegram's Cocoon AI Network; Reaffirms Long-Term Commitment to Telegram and Its One Billion+ Users as a Web3 Compute Provider ROAD TOWN, VG / ACCESS Newswire / July 10, 2026 / Alpha Compute Corp. (Nasdaq:ALP) ("Alpha Compute" or the "Company"), a technology leader in AI GPU-as-a-Service (GPUaaS) and AI Confidential Compute, today announced that it has initiated the return of the final tranche of locked and liquid Toncoin (TON, now named GRAM) holdings to Brisk Thrive and ..</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="str">
+        <v>LeFluffy Announces GrimCat: An NFT Collection Built for a New Generation of Gaming Through True Digital Ownership</v>
+      </c>
+      <c r="B615" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C615" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D615" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E615" t="str">
+        <v>https://www.prnewswire.com/news-releases/lefluffy-announces-grimcat-an-nft-collection-built-for-a-new-generation-of-gaming-through-true-digital-ownership-302821964.html</v>
+      </c>
+      <c r="F615" t="str">
+        <v>OSAKA, Japan, July 10, 2026 /PRNewswire/ -- GrimCat is more than an NFT collection, it's the foundation of an upcoming blockchain gaming universe where players once again own what they purchase, collect, and earn. The Web3 gaming landscape has promised digital ownership for years, yet...</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" t="str">
+        <v>American Bitcoin Schedules Second Quarter 2026 Earnings Release and Conference Call</v>
+      </c>
+      <c r="B616" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C616" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D616" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E616" t="str">
+        <v>https://www.prnewswire.com/news-releases/american-bitcoin-schedules-second-quarter-2026-earnings-release-and-conference-call-302822702.html</v>
+      </c>
+      <c r="F616" t="str">
+        <v>MIAMI, July 10, 2026 /PRNewswire/ -- American Bitcoin Corp. (Nasdaq: ABTC) ("American Bitcoin" or the "Company"), a Bitcoin accumulation platform focused on building America's Bitcoin infrastructure backbone, today announced it will release earnings for the second quarter of 2026 before...</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) gibt einen Gesamtbestand von rund 397 Millionen US-Dollar bekannt, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und über 283 Millionen WLD-Token</v>
+      </c>
+      <c r="B617" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C617" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D617" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E617" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-gibt-einen-gesamtbestand-von-rund-397-millionen-us-dollar-bekannt-darunter-openai-beast-industries-mehr-als-16-000-eth-und-uber-283-millionen-wld-token-302822636.html</v>
+      </c>
+      <c r="F617" t="str">
+        <v>Zusammensetzung der Finanzmittel von Eightco zum 8. Juli 2026: 90 Mio. US-Dollar an OpenAI-Anteilen (indirekt), 18 Mio. US-Dollar an Beast Industries-Anteilen, 16.278 ETH, 283 Millionen WLD sowie 149 Mio. US-Dollar an Barmitteln und Barmitteläquivalenten, was einer Gesamtsumme von rund...</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="str">
+        <v>Decentralized Masters Reviews 2026 Reveal New Trends in DeFi Education ...</v>
+      </c>
+      <c r="B618" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C618" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D618" t="str">
+        <v>Crypto, Education</v>
+      </c>
+      <c r="E618" t="str">
+        <v>https://pr-inside.com/decentralized-masters-reviews-2026-reveal-new-trends-in-defi-education-r5199640.htm</v>
+      </c>
+      <c r="F618" t="str">
+        <v>(PR-inside.com) Amid the rising interest in defi investing and crypto communities, IRAEmpire aims to help consumers make better-informed decisions. Their newly released analysis report of Decentralized Masters reviews and its impact on DeFi education trends is part of that endeavor. CHICAGO, IL / ACCESS Newswire / July 10, 2026 / IRAEmpire has published its updated analysis of Decentralized Masters Reviews as part of its analysis of DeFi education and investment courses. According to Michael Hunt, Senior Writer at IRAEmpire, "The crypto education space has changed dramatically over the past few years. As decentralized finance, or DeFi, becomes more complex, investors are no longer ..</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" t="str">
+        <v>Decentralized Masters Reviews 2026 Reveal New Trends in DeFi Education</v>
+      </c>
+      <c r="B619" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C619" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D619" t="str">
+        <v>Crypto, Education</v>
+      </c>
+      <c r="E619" t="str">
+        <v>https://www.newswire.com/news/decentralized-masters-reviews-2026-reveal-new-trends-in-defi-education</v>
+      </c>
+      <c r="F619" t="str">
+        <v>Amid the rising interest in defi investing and crypto communities, IRAEmpire aims to help consumers make better-informed decisions. Their newly released analysis report of Decentralized Masters reviews and its impact on DeFi education trends is part of that endeavor.</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="str">
+        <v>Exodus Movement, Inc. June 2026 Treasury Update and Monthly Metrics</v>
+      </c>
+      <c r="B620" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C620" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D620" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E620" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/09/3325261/0/en/Exodus-Movement-Inc-June-2026-Treasury-Update-and-Monthly-Metrics.html</v>
+      </c>
+      <c r="F620" t="str">
+        <v>OMAHA, Neb., July 09, 2026 (GLOBE NEWSWIRE) -- Exodus Movement, Inc . (NYSE American: EXOD) ("Exodus" or “the company”), a leading self-custodial finance and payments platform, today announced updated metrics connected with its Web3 suite of services, including digital asset holdings, user metrics, and exchange provider processed volume metrics, as of June 30, 2026.</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="str">
+        <v>Figure Technology Solutions Announces Pricing of Private Offering of $600 Million of Senior Notes</v>
+      </c>
+      <c r="B621" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C621" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D621" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E621" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/09/3325253/0/en/Figure-Technology-Solutions-Announces-Pricing-of-Private-Offering-of-600-Million-of-Senior-Notes.html</v>
+      </c>
+      <c r="F621" t="str">
+        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (“Figure,” Nasdaq: FIGR; OPEN: FGRS), the leading blockchain-native capital marketplace for the origination, funding, sale and trading of tokenized assets, today announced the pricing of its previously announced offering of $600 million in aggregate principal amount of its 8.500% senior notes due 2031 (the “Notes”), in a private offering that is exempt from the registration requirements of the Securities Act of 1933, as amended (the “Securities Act”). The Notes will be sold at a price of 100% of the principal amount thereof. The closing of the issuance of the Notes is expected to occur on July 14, 2026, subject to customary closing conditions, and is expected to result in approximately $587.5 million in net proce</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="str">
+        <v>Datavault AI (DVLT) Secures USPTO Allowance for Blockchain-Based Patent Targeting Naked Short Selling</v>
+      </c>
+      <c r="B622" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C622" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D622" t="str">
+        <v>Finance, Crypto, AI, Real Estate, Retail</v>
+      </c>
+      <c r="E622" t="str">
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-secures-uspto-allowance-for-blockchain-based-patent-targeting-naked-short-selling-7087610</v>
+      </c>
+      <c r="F622" t="str">
+        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that the U.S. Patent and Trademark Office has issued a Notice of Allowance for all 24 claims in its patent application covering blockchain-based methods and systems designed to detect and mitigate naked and excessive short selling through tokenized dividend distribution. The allowed claims include technologies for issuing digital dividend tokens on a distributed ledger, reconciling token issuance with reported share positions to identify settlement discrepancies, automating settlement and share recalls, supporting CUSIP reclassification, and providing real-time reporting and audit capabilities. The company said the intellectual property expands its blockchain and tokenization portfolio while creating po</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="str">
+        <v>Blue Gold Ltd Announces Initiatives to Regain Nasdaq Compliance and Strengthen its Financial Position</v>
+      </c>
+      <c r="B623" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C623" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D623" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E623" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/09/3324791/0/en/Blue-Gold-Ltd-Announces-Initiatives-to-Regain-Nasdaq-Compliance-and-Strengthen-its-Financial-Position.html</v>
+      </c>
+      <c r="F623" t="str">
+        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- Blue Gold Limited (Nasdaq: BGL) (Nasdaq: BGLWW) (“Blue Gold” or the “Company”), a gold mining company with the infrastructure to deliver gold from mine-to-wallet, today announced that it has undertaken several initiatives to regain compliance with Nasdaq continued listing requirements and strengthen the Company’s financial position.</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="str">
+        <v>Hyperscale Data Surpasses 1,000 Bitcoin in Corporate Treasury</v>
+      </c>
+      <c r="B624" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C624" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D624" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E624" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-surpasses-1-000-bitcoin-in-corporate-treasury-302821469.html</v>
+      </c>
+      <c r="F624" t="str">
+        <v>Company Believes Bitcoin Treasury Strategy Enhances Financial Flexibility and Supports Continued Investment in AI Data Centers and Humanoid Robotics Business LAS VEGAS, July 9, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center...</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="str">
+        <v>GPT-5.6: Frontier intelligence that scales with your ambition</v>
+      </c>
+      <c r="B625" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C625" t="str">
+        <v>mlpr-openai</v>
+      </c>
+      <c r="D625" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E625" t="str">
+        <v>https://openai.com/index/gpt-5-6</v>
+      </c>
+      <c r="F625" t="str">
+        <v>More intelligence from every token, stronger performance per dollar, and more capability on demand for your hardest work.</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="str">
+        <v>New Travel Platform Flyfi Uses AI to Match Travelers with the Right Premium Hotel — Paid Entirely in Crypto</v>
+      </c>
+      <c r="B626" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C626" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D626" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E626" t="str">
+        <v>https://www.pr.com/press-release/973106</v>
+      </c>
+      <c r="F626" t="str">
+        <v>New Dubai-based platform pairs AI hotel matching with direct cryptocurrency payments, letting travelers skip account creation and unnecessary data collection. [PR.com]</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="str">
+        <v>/C O R R E C T I O N -- Zetrix/</v>
+      </c>
+      <c r="B627" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C627" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D627" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E627" t="str">
+        <v>https://www.prnewswire.com/news-releases/zetrix-to-power-public-blockchain-for-the-philippines-government-302820022.html</v>
+      </c>
+      <c r="F627" t="str">
+        <v>In the news release, ZETRIX TO POWER PUBLIC BLOCKCHAIN FOR THE PHILIPPINES GOVERNMENT, issued 07-Jul-2026 by Zetrix over PR Newswire, we are advised by the company that the headline is changed, it should read "Philippines, Malaysia to Enable Cross-Border Digital ID Verification to Make...</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="str">
+        <v>Blue Gold Receives Nasdaq Deficiency Letters and Confirms Commitment to Maintaining Nasdaq Listing</v>
+      </c>
+      <c r="B628" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C628" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D628" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E628" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/08/3324466/0/en/Blue-Gold-Receives-Nasdaq-Deficiency-Letters-and-Confirms-Commitment-to-Maintaining-Nasdaq-Listing.html</v>
+      </c>
+      <c r="F628" t="str">
+        <v>NEW YORK, July 08, 2026 (GLOBE NEWSWIRE) -- Blue Gold Limited (Nasdaq: BGL) (Nasdaq: BGLWW) (“Blue Gold” or the “Company”), a gold mining company with the infrastructure to deliver gold from mine-to-wallet, today announced that it has received notification from Nasdaq regarding compliance with certain continued listing requirements on the Nasdaq Global Market.</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="str">
+        <v>Nium Acquires Cypher, Expanding its Fiat-to-On-Chain Money Movement Infrastructure</v>
+      </c>
+      <c r="B629" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C629" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D629" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E629" t="str">
+        <v>https://www.prnewswire.com/news-releases/nium-acquires-cypher-expanding-its-fiat-to-on-chain-money-movement-infrastructure-302821241.html</v>
+      </c>
+      <c r="F629" t="str">
+        <v>SAN FRANCISCO, July 8, 2026 /PRNewswire/ -- Nium, the global leader in cross-border payments infrastructure, today announced the acquisition of Cypher, a crypto-native non-custodial wallet and issuing company. The deal further expands Nium as the core infrastructure layer for the...</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="str">
+        <v>Dinari Inc. and tZERO Partner to Create an Operating Framework for Broker-Dealers to Offer Tokenized U.S. Equities</v>
+      </c>
+      <c r="B630" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C630" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D630" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E630" t="str">
+        <v>https://www.newmediawire.com/news/dinari-inc-and-tzero-partner-to-create-an-operating-framework-for-broker-dealers-to-offer-tokenized-u-s-equities-7087563</v>
+      </c>
+      <c r="F630" t="str">
+        <v>Collaboration Brings Together the Market Capabilities Broker-Dealers Need to Launch, Trade, Custody, Clear, Settle, and Service Tokenized U.S. Equities Through a Single Network Integration SAN MATEO, CA and NEW YORK, NY - July 8, 2026 ( NEWMEDIAWIRE ) - Dinari Inc. , the pioneer of the custodial model of tokenized U.S. public equities, today announced a strategic partnership with tZERO Group, Inc. , a leader in providing B2B and B2B2C partner institutions a regulated, end-to-end blockchain-based financial infrastructure. The partnership will bring together the core market capabilities required for broker-dealers to launch and operate tokenized equity offerings to their end customers through a single integration. By combining dShares™ technology and blockchain-based servicing with tZERO’s r</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="str">
+        <v>HCMC ANNOUNCES STRATEGIC ACQUISITION OF 420,000 EYES ON MONITOR ($EOM) TOKENS THROUGH ITS AI-POWERED IP PLATFORM RAGE (RISK ASSESSMENT GAUGING ENTERPRISE)</v>
+      </c>
+      <c r="B631" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C631" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D631" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E631" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/08/3324173/0/en/HCMC-ANNOUNCES-STRATEGIC-ACQUISITION-OF-420-000-EYES-ON-MONITOR-EOM-TOKENS-THROUGH-ITS-AI-POWERED-IP-PLATFORM-RAGE-RISK-ASSESSMENT-GAUGING-ENTERPRISE.html</v>
+      </c>
+      <c r="F631" t="str">
+        <v>HOLLYWOOD, FL, July 08, 2026 (GLOBE NEWSWIRE) -- Healthier Choices Management Corp. (Pink Limited Market: HCMC) (“HCMC” or the “Company”) today announced that it has acquired 420,000 Eyes on Monitor ($EOM) tokens, representing approximately 1% of the token’s total supply. This acquisition of tokens was made through RAGE (Risk Assessment Gauging Enterprise), the Company’s AI-powered IP platform focused on identifying, acquiring, and scaling exposure to high-conviction digital culture assets that sit at the intersection of community, capital markets, technology, and internet-native innovation.</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="str">
+        <v>AIAI Holdings' Constellation Network Launches Gate AI: Real-Time Security ...</v>
+      </c>
+      <c r="B632" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C632" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D632" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E632" t="str">
+        <v>https://pr-inside.com/aiai-holdings-constellation-network-launches-gate-ai-real-time-security-r5198998.htm</v>
+      </c>
+      <c r="F632" t="str">
+        <v>(PR-inside.com) AI security gateway delivering prompt injection protection, token cost reduction, and verified auditability through Constellation Digital Evidence DALLAS, TX / ACCESS Newswire / July 8, 2026 / AIAI Holdings Corporation(NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, today announced that its portfolio company, Constellation Network has publicly launched Gate AI. Gate AI is a security layer that sits between an AI application and the model, protecting requests in real time. It works across most supported LLM providers, requires no changes to existing code, and is available to any developer in minutes. ..</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="str">
+        <v>AIAI Holdings' Constellation Network Launches Gate AI: Real-Time Security for AI Applications</v>
+      </c>
+      <c r="B633" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C633" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D633" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E633" t="str">
+        <v>https://www.newswire.com/news/aiai-holdings-constellation-network-launches-gate-ai-real-time-security-for-ai</v>
+      </c>
+      <c r="F633" t="str">
+        <v>AI security gateway delivering prompt injection protection, token cost reduction, and verified auditability through Constellation Digital Evidence</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="str">
+        <v>Blockchain for Good Alliance Brings Blockchain and AI to UN Cultural Diplomacy Forum, Urging Policymakers to Treat Verifiable Infrastructure as a Foundation for Trust</v>
+      </c>
+      <c r="B634" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C634" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D634" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E634" t="str">
+        <v>https://www.prnewswire.com/news-releases/blockchain-for-good-alliance-brings-blockchain-and-ai-to-un-cultural-diplomacy-forum-urging-policymakers-to-treat-verifiable-infrastructure-as-a-foundation-for-trust-302820624.html</v>
+      </c>
+      <c r="F634" t="str">
+        <v>DUBAI, UAE, July 8, 2026 /PRNewswire/ -- Blockchain for Good Alliance (BGA), the global non-profit initiative founded by Bybit, dedicated to leveraging blockchain for societal impact, delivered a session at the Forum on Cultural Diplomacy at the United Nations in Geneva, contributing...</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="str">
+        <v>Virtune lists the Virtune Hyperliquid ETP on Nasdaq Stockholm and Nasdaq Helsinki</v>
+      </c>
+      <c r="B635" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C635" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D635" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E635" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/08/3323882/0/en/Virtune-lists-the-Virtune-Hyperliquid-ETP-on-Nasdaq-Stockholm-and-Nasdaq-Helsinki.html</v>
+      </c>
+      <c r="F635" t="str">
+        <v>Stockholm, July 8, 2026 - Virtune, a Swedish regulated crypto asset manager, today announces the listing of the Virtune Hyperliquid ETP on Nasdaq Stockholm and Nasdaq Helsinki. Virtune is a Swedish asset manager and issuer of physically backed crypto exchange-traded products (ETPs). Since its launch in 2023, Virtune has earned the trust of more than 160,000 investors and today manages approximately USD 250 million in assets under management (AUM), reinforcing its position as one of Europe's leading issuers of regulated crypto ETPs. The company also holds over 90% market share for crypto ETNs on Nasdaq Nordics.</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="str">
+        <v>Parasail to Combine NVIDIA AI Infrastructure with d-Matrix Accelerators to Achieve 10x Faster Token Generation</v>
+      </c>
+      <c r="B636" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C636" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D636" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E636" t="str">
+        <v>https://www.prnewswire.com/news-releases/parasail-to-combine-nvidia-ai-infrastructure-with-d-matrix-accelerators-to-achieve-10x-faster-token-generation-302820178.html</v>
+      </c>
+      <c r="F636" t="str">
+        <v>Inference service provider to deliver faster, more cost-efficient tokens by pairing NVIDIA Hopper and Blackwell GPUs with d-Matrix Corsair accelerators SAN FRANCISCO and SANTA CLARA, Calif., July 8, 2026 /PRNewswire/ -- Parasail, the inference cloud for AI-native startups, and d-Matrix, a...</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="str">
+        <v>ZETRIX TO POWER PUBLIC BLOCKCHAIN FOR THE PHILIPPINES GOVERNMENT</v>
+      </c>
+      <c r="B637" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C637" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D637" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E637" t="str">
+        <v>https://www.prnewswire.com/news-releases/zetrix-to-power-public-blockchain-for-the-philippines-government-302820022.html</v>
+      </c>
+      <c r="F637" t="str">
+        <v>Partnership Marks Another Key Milestone for Expansion of Ecosystem Across ASEAN PETALING JAYA, Malaysia, July 7, 2026 /PRNewswire/ -- The Zetrix Layer-1 public blockchain platform is set to serve as the underlying protocol for the public blockchain of the Philippines, following the...</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="str">
+        <v>DEFI TECHNOLOGIES INC. ANNOUNCES 2026 AGM VOTING RESULTS</v>
+      </c>
+      <c r="B638" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C638" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D638" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E638" t="str">
+        <v>https://www.prnewswire.com/news-releases/defi-technologies-inc-announces-2026-agm-voting-results-302819930.html</v>
+      </c>
+      <c r="F638" t="str">
+        <v>TORONTO, July 7, 2026 /PRNewswire/ - DeFi Technologies Inc. (the "Company" or "DeFi Technologies") (Nasdaq: DEFT) (CBOE CA: DEFI) (GR: R9B), a financial technology company bridging the gap between traditional capital markets and decentralized finance ("DeFi"), is pleased to provide the...</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="str">
+        <v>M1X Global Announces Further Funding Led by Paradigm, Totalling $8.5 Million</v>
+      </c>
+      <c r="B639" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C639" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D639" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E639" t="str">
+        <v>https://www.prnewswire.com/news-releases/m1x-global-announces-further-funding-led-by-paradigm-totalling-8-5-million-302819729.html</v>
+      </c>
+      <c r="F639" t="str">
+        <v>Funding supports M1X Global's continued development and the institutional rollout of USDM1, the first USD-denominated sovereign bond natively issued on a public blockchain secured 1:1 by US Treasuries NEW YORK, July 7, 2026 /PRNewswire/ -- M1X Global, a sovereign financial infrastructure...</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="str">
+        <v>BingX Launches SK Hynix ADR Pre-IPO Trading with a $100,000 Prediction Campaign</v>
+      </c>
+      <c r="B640" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C640" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D640" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E640" t="str">
+        <v>https://www.prweb.com/releases/bingx-launches-sk-hynix-adr-pre-ipo-trading-with-a-100-000-prediction-campaign-302819577.html</v>
+      </c>
+      <c r="F640" t="str">
+        <v>PANAMA CITY, July 7, 2026 /PRNewswire/ -- BingX, a leading cryptocurrency exchange and Web3-AI company, today announced the launch of SK Hynix ADR pre-IPO trading on its platform, ahead of the semiconductor giant's highly anticipated Nasdaq listing on July 10. Alongside the trading...</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="str">
+        <v>Rhino Bitcoin Users More Than Triple in Q2 as Company Ramps Up Massive Marketing Push</v>
+      </c>
+      <c r="B641" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C641" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D641" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E641" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/07/3323340/0/en/Rhino-Bitcoin-Users-More-Than-Triple-in-Q2-as-Company-Ramps-Up-Massive-Marketing-Push.html</v>
+      </c>
+      <c r="F641" t="str">
+        <v>Rhino Bitcoin triples KYC users in Q2, fueling massive growth. Launching SatsDrop, Times Square billboards &amp; national TV campaign as BTC adoption surges</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="str">
+        <v>tZERO and North Capital Announce First Order Routed Through Agora Network</v>
+      </c>
+      <c r="B642" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C642" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D642" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E642" t="str">
+        <v>https://www.newmediawire.com/news/tzero-and-north-capital-announce-first-order-routed-through-agora-network-7087535</v>
+      </c>
+      <c r="F642" t="str">
+        <v>Milestone Marks the Transition From Vision to Live Connectivity as the First Cross-network Order is Routed via the Industry’s First Network Connecting Alternative Trading Systems for Tokenized and Private Securities NEW YORK, NY - July 7, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, and North Capital Investment Techn o logy, Inc. , a financial technology company providing technology solutions to private securities issuers, intermediaries and investors, today announced the successful routing of the first order via the Agora Network . This marks the launch of live operations for the industry's first network designed to connect alternative trading systems (ATSs) for tokenized and private securities. The milestone represents the first reali</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="str">
+        <v>Worldwide NFT, Inc. Announces Formation of Advisory Board and Appointment of Charles Haywood as First Member</v>
+      </c>
+      <c r="B643" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C643" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D643" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E643" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/07/3323211/0/en/Worldwide-NFT-Inc-Announces-Formation-of-Advisory-Board-and-Appointment-of-Charles-Haywood-as-First-Member.html</v>
+      </c>
+      <c r="F643" t="str">
+        <v>WORLDWIDE NFT, INC. ANNOUNCES FORMATION OF ADVISORY BOARD AND APPOINTMENT OF CHARLES HAYWOOD AS FIRST MEMBER</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="str">
+        <v>Hilbert Group Launches Hilbert Finance</v>
+      </c>
+      <c r="B644" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C644" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D644" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E644" t="str">
+        <v>https://pr-inside.com/hilbert-group-launches-hilbert-finance-r5198468.htm</v>
+      </c>
+      <c r="F644" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 7, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) - Hilbert Finance, built on the Nordark platform, will become Hilbert Group's dedicated business vertical for institutional crypto lending, financial infrastructure and future licensed financial services. Hilbert Group AB (Nasdaq First North: HILB B) today announced the launch of Hilbert Finance, a new business vertical alongside the Group's asset management operations, supporting Hilbert's continued development as a full-service institutional digital asset company. Hilbert Finance is built on the platform and technology acquired through Nordark and represents the next step in Hilbert's strategy of building a full-stack institutional digital ..</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="str">
+        <v>PropAccount.com Adds Prediction Markets to Its Multi-Asset Prop Firm Platform</v>
+      </c>
+      <c r="B645" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C645" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D645" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E645" t="str">
+        <v>https://www.prnewswire.com/news-releases/propaccountcom-adds-prediction-markets-to-its-multi-asset-prop-firm-platform-302818749.html</v>
+      </c>
+      <c r="F645" t="str">
+        <v>Operators can now offer event contract trading alongside FX, Futures, Crypto, and Equities – all under one brand, one dashboard, and one operational stack. BOCA RATON, Fla., July 6, 2026 /PRNewswire/ -- PropAccount.com, the prop firm technology provider, today announced the addition of...</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="str">
+        <v>Kootenay Resources Announces Closing of Final Tranche of Private Placement ...</v>
+      </c>
+      <c r="B646" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C646" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D646" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E646" t="str">
+        <v>https://pr-inside.com/kootenay-resources-announces-closing-of-final-tranche-of-private-placement-r5198277.htm</v>
+      </c>
+      <c r="F646" t="str">
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO UNITED STATES NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES. VANCOUVER, BC / ACCESS Newswire / July 6, 2026 /Kootenay Resources Inc. (TSXV:KTRI) (the "Company" or "Kootenay") is pleased to announce the closing of the second and final tranche (the "Second Tranche") of its previously announced non-brokered private placement of non-flow-through units of the Company (each, a "NFT Unit") at a price of $0.09 per NFT Unit and flow-through units of the Company (each, a "FT Unit") at a price of $0.11 per FT Unit (collectively, the "Units") (the "Private Placement"). Each Unit consisted of one common ..</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="str">
+        <v>21shares Announces 1-for-10 Reverse Share Split for 21Shares 2x Long Sui ETF (TXXS)</v>
+      </c>
+      <c r="B647" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C647" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D647" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E647" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/06/3322712/0/en/21shares-Announces-1-for-10-Reverse-Share-Split-for-21Shares-2x-Long-Sui-ETF-TXXS.html</v>
+      </c>
+      <c r="F647" t="str">
+        <v>NEW YORK, July 06, 2026 (GLOBE NEWSWIRE) -- 21shares , one of the world’s leading issuers of crypto exchange-traded funds (ETFs), today announced that the Board of Trustees of Listed Funds Trust has approved a 1-for-10 reverse share split for the 21Shares 2x Long Sui ETF (Ticker: TXXS).</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="str">
+        <v>/C O R R E C T I O N -- Bitmine Immersion Technologies, Inc./</v>
+      </c>
+      <c r="B648" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C648" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D648" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E648" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-announces-eth-holdings-reach-5-74-million-tokens-and-total-crypto-and-total-cash-holdings-of-11-1-billion-302818093.html</v>
+      </c>
+      <c r="F648" t="str">
+        <v>In the news release, Bitmine Immersion Technologies (BMNR) Announces ETH Holdings Reach 5.74 Million Tokens, and Total Crypto and Total Cash Holdings of $11.1 Billion, issued 06-Jul-2026 by Bitmine Immersion Technologies, Inc. over PR Newswire, we are advised by the company that an edit...</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="str">
+        <v>SEALSQ Advances PQC Readiness Strategy to Capture Growing Global Demand for Post-Quantum Cybersecurity Infrastructure</v>
+      </c>
+      <c r="B649" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C649" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D649" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E649" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/06/3322466/0/en/SEALSQ-Advances-PQC-Readiness-Strategy-to-Capture-Growing-Global-Demand-for-Post-Quantum-Cybersecurity-Infrastructure.html</v>
+      </c>
+      <c r="F649" t="str">
+        <v>Geneva, Switzerland, July 06, 2026 (GLOBE NEWSWIRE) -- Company Aims to Convert Enterprise Quantum Risk Assessments into Long-Term Demand for Post-Quantum Semiconductors, Digital Identity, Quantum RootKey, ASIC, PKI Services, Secure Elements and Crypto-Agile Infrastructure</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="str">
+        <v>Figure Technology Solutions Announces Private Offering of Senior Notes</v>
+      </c>
+      <c r="B650" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C650" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D650" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E650" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/06/3322424/0/en/Figure-Technology-Solutions-Announces-Private-Offering-of-Senior-Notes.html</v>
+      </c>
+      <c r="F650" t="str">
+        <v>NEW YORK, July 06, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (“Figure,” Nasdaq: FIGR; OPEN: FGRS), the leading blockchain-native capital marketplace for the origination, funding, sale and trading of tokenized assets, today announced that it intends to offer, subject to market and other conditions, $600 million aggregate principal amount of senior notes (the “Notes”) in a private offering that is exempt from the registration requirements of the Securities Act of 1933, as amended (the “Securities Act”).</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="str">
+        <v>Hammerspace to Showcase How Enterprises Can Dramatically Improve AI Infrastructure Efficiency at RAISE Summit 2026</v>
+      </c>
+      <c r="B651" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C651" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D651" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E651" t="str">
+        <v>https://www.prweb.com/releases/hammerspace-to-showcase-how-enterprises-can-dramatically-improve-ai-infrastructure-efficiency-at-raise-summit-2026-302818097.html</v>
+      </c>
+      <c r="F651" t="str">
+        <v>Hammerspace to demonstrate how data orchestration improves AI economics by accelerating time-to-value, reducing time-to-first-token and keeping GPUs continuously productive. REDWOOD CITY, Calif., July 6, 2026 /PRNewswire-PRWeb/ -- Hammerspace, the high-performance data platform for AI...</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="str">
+        <v>KIDZ AI Wins 2026 EdTechX Award and Unveils KIDZBot AI Robotics Platform ...</v>
+      </c>
+      <c r="B652" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C652" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D652" t="str">
+        <v>Finance, Crypto, AI, SaaS, Education</v>
+      </c>
+      <c r="E652" t="str">
+        <v>https://pr-inside.com/kidz-ai-wins-2026-edtechx-award-and-unveils-kidzbot-ai-robotics-platform-r5198128.htm</v>
+      </c>
+      <c r="F652" t="str">
+        <v>(PR-inside.com) KIDZ AI Named 2026 EdTechX Award Winner for the Americas, recognizing the Company's innovation and leadership in AI-powered education. KIDZ AI Launches KIDZBot AI Robotics Platform, an integrated AI-native robotics platform that incorporates advanced AI capabilities-including persistent memory, reasoning, prompt and token-based interactions, sensor-driven feedback, contextual awareness, and adaptive learning-to deliver an intelligent, personalized robotics learning experience. NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / KIDZ AI Inc. (NASDAQ:KIDZ)(NASDAQ:KIDZW) ("KIDZ AI" or the "Company"), a leading provider of live online learning and AI-powered education solutions, today announced that it has won the 2026 EdTechX Award for the Americas. ..</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="str">
+        <v>KIDZ AI Wins 2026 EdTechX Award and Unveils KIDZBot AI Robotics Platform</v>
+      </c>
+      <c r="B653" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C653" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D653" t="str">
+        <v>Crypto, AI, SaaS, Education</v>
+      </c>
+      <c r="E653" t="str">
+        <v>https://www.newswire.com/news/kidz-ai-wins-2026-edtechx-award-and-unveils-kidzbot-ai-robotics-platform</v>
+      </c>
+      <c r="F653" t="str">
+        <v>KIDZ AI Named 2026 EdTechX Award Winner for the Americas , recognizing the Company's innovation and leadership in AI-powered education. KIDZ AI Launches KIDZBot AI Robotics Platform, an integrated AI-native robotics platform that incorporates advanced AI capabilities-including persistent memory, reasoning, prompt and token-based interactions, sensor-driven feedback, contextual awareness, and adaptive learning-to deliver an intelligent, personalized robotics learning experience.</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="str">
+        <v>What Is BTC Worth? New Pricing Model May be Key to Reveal the Answer</v>
+      </c>
+      <c r="B654" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C654" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D654" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E654" t="str">
+        <v>https://pr-inside.com/what-is-btc-worth-new-pricing-model-may-be-key-to-reveal-the-answer-r5198036.htm</v>
+      </c>
+      <c r="F654" t="str">
+        <v>(PR-inside.com) First Model That Identified Economic Foundation for Bitcoin and Widespread Model Adoption Could Expand the Bitcoin Market. Salomon Brothers is First to Apply the Model in its Research. NEW YORK, NY / ACCESS Newswire / July 6, 2026 / Market adoption of bitcoin would increase significantly if there were a Bitcoin pricing model that can indicate fair value, with a statistically reasonable level of confidence. A new model by Phd Researchers, Daniels and Hileman, identified a statistically significant economic foundation for bitcoin that involves a link to USD money supply, specifically M2. If widely adopted, this model could be a basis ..</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="str">
+        <v>Hashcodex Helps Modernise Your Existing P2P Crypto Exchange Solution for Today’s Trading Businesses</v>
+      </c>
+      <c r="B655" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C655" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D655" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E655" t="str">
+        <v>https://express-press-release.net/news/2026/07/06/1761447</v>
+      </c>
+      <c r="F655" t="str">
+        <v>Madurai, India, 2026-07-06 — /EPR Network/ — Many cryptocurrency businesses started with P2P exchange platforms built for earlier market conditions. As trading habits, user expectations, and [read full press release...]</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="str">
+        <v>Nuvion integra Ripple USD (RLUSD) para expandir sus pagos globales con stablecoins</v>
+      </c>
+      <c r="B656" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C656" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D656" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E656" t="str">
+        <v>https://www.prnewswire.com/news-releases/nuvion-integra-ripple-usd-rlusd-para-expandir-sus-pagos-globales-con-stablecoins-302817889.html</v>
+      </c>
+      <c r="F656" t="str">
+        <v>-Nuvion integra Ripple USD (RLUSD) para expandir sus pagos globales con stablecoins y su infraestructura blockchain MIAMI, 6 de julio de 2026 /PRNewswire/ -- Actualmente, las empresas operan en un mundo donde clientes, proveedores, contratistas y socios se extienden cada vez más por...</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="str">
+        <v>Nuvion Integrates Ripple USD (RLUSD) to Expand Global Stablecoin Payments and Blockchain Infrastructure</v>
+      </c>
+      <c r="B657" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C657" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D657" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E657" t="str">
+        <v>https://www.prnewswire.com/news-releases/nuvion-integrates-ripple-usd-rlusd-to-expand-global-stablecoin-payments-and-blockchain-infrastructure-302817753.html</v>
+      </c>
+      <c r="F657" t="str">
+        <v>MIAMI, July 6, 2026 /PRNewswire/ -- Businesses today operate in a world where customers, suppliers, contractors, and partners increasingly span multiple countries and currencies. Yet moving money across borders often remains slow, fragmented, and dependent on legacy financial...</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="str">
+        <v>Nuvion intègre le Ripple USD (RLUSD) afin de renforcer les paiements mondiaux en stablecoins et l'infrastructure blockchain</v>
+      </c>
+      <c r="B658" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C658" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D658" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E658" t="str">
+        <v>https://www.prnewswire.com/news-releases/nuvion-integre-le-ripple-usd-rlusd-afin-de-renforcer-les-paiements-mondiaux-en-stablecoins-et-linfrastructure-blockchain-302817897.html</v>
+      </c>
+      <c r="F658" t="str">
+        <v>MIAMI, 6 juillet 2026 /PRNewswire/ -- Aujourd'hui, les entreprises évoluent dans un monde où leurs clients, fournisseurs, sous-traitants et partenaires sont de plus en plus répartis dans plusieurs pays et utilisent différentes devises. Pourtant, les transferts d'argent à l'international...</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="str">
+        <v>Nuvion integriert Ripple USD (RLUSD), um den weltweiten Stablecoin-Zahlungsverkehr und die Blockchain-Infrastruktur auszubauen</v>
+      </c>
+      <c r="B659" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C659" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D659" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E659" t="str">
+        <v>https://www.prnewswire.com/news-releases/nuvion-integriert-ripple-usd-rlusd-um-den-weltweiten-stablecoin-zahlungsverkehr-und-die-blockchain-infrastruktur-auszubauen-302817890.html</v>
+      </c>
+      <c r="F659" t="str">
+        <v>MIAMI, 6. Juli 2026 /PRNewswire/ -- Unternehmen agieren heute in einer Welt, in der Kunden, Lieferanten, Auftragnehmer und Partner zunehmend über mehrere Länder und Währungen hinweg tätig sind. Dennoch verläuft der grenzüberschreitende Geldtransfer oft langsam und fragmentiert; zudem ist...</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="str">
+        <v>From Code to Country: Global AI Show Riyadh 2026 Ignites the Era of Agentic AI and Nation-Building</v>
+      </c>
+      <c r="B660" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C660" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D660" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E660" t="str">
+        <v>https://www.pr-inside.com/from-code-to-country-global-ai-show-riyadh-2026-ignites-the-era-of-agentic-ai-and-nation-building-r5198028.htm</v>
+      </c>
+      <c r="F660" t="str">
+        <v>(PR-inside.com) Riyadh, Kingdom of Saudi Arabia, July 4, 2026 - (ACN Newswire) - The Global AI Show Riyadh, held from 29-30th June, 2026, cemented its status as the definitive anchor for the Kingdom’s newly designated "Year of Artificial Intelligence." Defying the challenges of the prevailing geopolitical landscape, organized by VAP Group and powered by Times Of AI, the event emerged as a resounding success. Co-located with Global Blockchain Show Riyadh and Global Games Show Riyadh, the two-day summit attracted 15,000+ registrations, welcomed 6,723 attendees, featured 100+ global speakers and 100 exhibitors, and convened a 70% CXO-level delegation from 80+ countries. The unprecedented ..</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 386 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e oltre 283 milioni di token WLD</v>
+      </c>
+      <c r="B661" t="str">
+        <v>2026-07-04</v>
+      </c>
+      <c r="C661" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D661" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E661" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-386-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-oltre-283-milioni-di-token-wld-302817855.html</v>
+      </c>
+      <c r="F661" t="str">
+        <v>Composizione della tesoreria di Eightco al 1° luglio 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 149 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 386 milioni di...</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" t="str">
+        <v>Crossmint Secures Payment Institution and MiCA Authorization, Completing ...</v>
+      </c>
+      <c r="B662" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C662" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D662" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E662" t="str">
+        <v>https://pr-inside.com/crossmint-secures-payment-institution-and-mica-authorization-completing-r5197491.htm</v>
+      </c>
+      <c r="F662" t="str">
+        <v>(PR-inside.com) With Authorization as a Crypto-Asset Service Provider Under MiCA and Payment Institution Under PSD2, Crossmint Now Operates Under Both of the EU's Core Frameworks for Stablecoin Infrastructure, Giving Enterprise Fintechs One Regulated Provider to Hold Stablecoins and Move Them as Payments MADRID, ES / ACCESS Newswire / July 3, 2026 / Crossmint has been authorized as a Payment Institution (PI) by the Bank of Spain under the EU's Payment Services Directive (PSD2). Earlier this year, Crossmint received MiCA class 2 authorization from Spain's CNMV, establishing complete authorization to operate as a crypto-asset service provider across the EU. After completing the required conditions, ..</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" t="str">
+        <v>Bitget Wallet Brings Its Top Crypto Card to South Asia, Offering Up to 3% Cashback and Global Acceptance</v>
+      </c>
+      <c r="B663" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C663" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D663" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E663" t="str">
+        <v>https://www.prunderground.com/bitget-wallet-brings-its-top-crypto-card-to-south-asia-offering-up-to-3-cashback-and-global-acceptance/00387565/</v>
+      </c>
+      <c r="F663" t="str">
+        <v>South Asia's first Bitget Wallet Card links self-custody with worldwide merchant access across 150 million+ locations The post Bitget Wallet Brings Its Top Crypto Card to South Asia, Offering Up to 3% Cashback and Global Acceptance first appeared on</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" t="str">
+        <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for June 2026 of its Virtune Crypto Top 10 Index ETP - the first crypto index ETP in the Nordics</v>
+      </c>
+      <c r="B664" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C664" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D664" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E664" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/03/3321744/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-June-2026-of-its-Virtune-Crypto-Top-10-Index-ETP-the-first-crypto-index-ETP-in-the-Nordics.html</v>
+      </c>
+      <c r="F664" t="str">
+        <v>Stockholm, 3rd of July 2026 - Virtune today announces the completion of the monthly rebalancing for the Virtune Crypto Top 10 Index ETP, listed on Nasdaq Stockholm for both the SEK-denominated (ISIN code SE0020052207, ticker name VIR10SEK) and the EUR-denominated (ISIN code SE0020052215, ticker name VIR10EUR) ETP. In addition to the Virtune Crypto Top 10 Index ETP, Virtune's product portfolio includes: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Vir</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" t="str">
+        <v>Virtune AB (Publ) (“Virtune”) har genomfört den månatliga rebalanseringen för juni 2026 av Virtune Crypto Top 10 Index ETP, Nordens första kryptoindex-ETP</v>
+      </c>
+      <c r="B665" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C665" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D665" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E665" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/03/3321744/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-juni-2026-av-Virtune-Crypto-Top-10-Index-ETP-Nordens-f%C3%B6rsta-kryptoindex-ETP.html</v>
+      </c>
+      <c r="F665" t="str">
+        <v>Stockholm, 3 juli 2026 - Virtune meddelar idag att man har slutfört den månatliga rebalanseringen för Virtune Crypto Top 10 Index ETP, noterad på Nasdaq Stockholm för både SEK-varianten (ISIN-kod SE0020052207, tickernamn VIR10SEK) och EUR-varianten (ISIN-kod SE0020052215, tickernamn VIR10EUR). Utöver Virtune Crypto Top 10 Index ETP innefattar Virtunes produktportfölj: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Virtune Sui ETP Virtune Stablecoin ETP</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" t="str">
+        <v>Ethereum Institutional viene lanciata come organizzazione no-profit indipendente per portare la finanza istituzionale on-chain su larga scala</v>
+      </c>
+      <c r="B666" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C666" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D666" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E666" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethereum-institutional-viene-lanciata-come-organizzazione-no-profit-indipendente-per-portare-la-finanza-istituzionale-on-chain-su-larga-scala-302817441.html</v>
+      </c>
+      <c r="F666" t="str">
+        <v>Bitmine, Sharplink e Joe Lubin finanziano una nuova organizzazione dedicata al go-to-market, creata da ex membri dell'Ethereum Foundation NEW YORK, 3 luglio 2026 /PRNewswire/ -- Ethereum Institutional, un'organizzazione no-profit indipendente, ha annunciato oggi il suo debutto ufficiale...</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) meldt totale activa van ongeveer 386 miljoen dollar, waaronder belangen in OpenAI, Beast Industries, meer dan 16.000 ETH en meer dan 283 miljoen WLD-tokens</v>
+      </c>
+      <c r="B667" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C667" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D667" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E667" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-meldt-totale-activa-van-ongeveer-386-miljoen-dollar-waaronder-belangen-in-openai-beast-industries-meer-dan-16-000-eth-en-meer-dan-283-miljoen-wld-tokens-302817431.html</v>
+      </c>
+      <c r="F667" t="str">
+        <v>Samenstelling van de treasury van Eightco per 1 juli 2026: $90 miljoen OpenAI-aandelen (indirect), $18 miljoen Beast Industries-aandelen, 16.278 ETH, 283 miljoen WLD-holdings en $149 miljoen aan contanten en equivalenten, in totaal ongeveer $386 miljoen Worldcoin-token (WLD) nu genoteerd...</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="str">
+        <v>Ethereum Institutional startet als unabhängige gemeinnützige Organisation, um institutionelle Finanzgeschäfte in großem Maßstab auf die Blockchain zu bringen</v>
+      </c>
+      <c r="B668" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C668" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D668" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E668" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethereum-institutional-startet-als-unabhangige-gemeinnutzige-organisation-um-institutionelle-finanzgeschafte-in-groWem-maWstab-auf-die-blockchain-zu-bringen-302817412.html</v>
+      </c>
+      <c r="F668" t="str">
+        <v>Bitmine, Sharplink und Joe Lubin finanzieren eine neue, eigens für die Markteinführung gegründete Organisation, die von ehemaligen Mitarbeitern der Ethereum Foundation aufgebaut wurde NEW YORK, 3. Juli 2026 /PRNewswire/ -- Ethereum Institutional, eine unabhängige gemeinnützige...</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) meldet einen Gesamtbestand von rund 386 Millionen US-Dollar, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und über 283 Millionen WLD-Token</v>
+      </c>
+      <c r="B669" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C669" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D669" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E669" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-meldet-einen-gesamtbestand-von-rund-386-millionen-us-dollar-darunter-openai-beast-industries-mehr-als-16-000-eth-und-uber-283-millionen-wld-token-302817069.html</v>
+      </c>
+      <c r="F669" t="str">
+        <v>Zusammensetzung der Eightco-Kassenbestände zum 1. Juli 2026: 90 Mio. US-Dollar OpenAI-Beteiligung (indirekt), 18 Mio. US-Dollar Beast Industries-Beteiligung, 16.278 ETH, 283 Millionen WLD-Bestände sowie 149 Mio. US-Dollar an Barmitteln und Barmitteläquivalenten, insgesamt rund 386...</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="str">
+        <v>Eater Announces Eater World's Fare Global Culinary Celebration During World Soccer Championship in New York City</v>
+      </c>
+      <c r="B670" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C670" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D670" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E670" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357065</v>
+      </c>
+      <c r="F670" t="str">
+        <v>Culinary programming featuring Shota Nakajima, Calvin Eng, Sushi Noz, Mokbar, Golden HOF, Caffe Panna, Dominique Ansel, Charles Pan Fried Chicken, Banh Anh Em, South Philly Barbacoa, Zaab Zaab, Court Street Grocers, Frank Pepe Pizzeria Napoletana, Jose Andres Group &amp;#8211; Mercado Little Spain, Sanwits, Vato, Banh by Lauren, Mission Ceviche, Cait&amp;#39;s Key Lime, Gourmega, Parm, Mimi Cheng&amp;#39;s, Sally&amp;#39;s Apizza, Pecking House, Gotham Burger Social Club, Fan Fan Doughnuts and more! - - Eater, the defi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357065</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="str">
+        <v>Ethereum Institutional gaat van start als onafhankelijke non-profitorganisatie om institutionele financiering op grote schaal onchain te brengen</v>
+      </c>
+      <c r="B671" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C671" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D671" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E671" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethereum-institutional-gaat-van-start-als-onafhankelijke-non-profitorganisatie-om-institutionele-financiering-op-grote-schaal-onchain-te-brengen-302816849.html</v>
+      </c>
+      <c r="F671" t="str">
+        <v>Bitmine, Sharplink en Joe Lubin financieren een nieuwe, gespecialiseerde go-to-marketorganisatie, opgericht door voormalige medewerkers van de Ethereum Foundation NEW YORK, 2 juli 2026 /PRNewswire/ -- Ethereum Institutional, een onafhankelijke non-profitorganisatie, heeft vandaag haar...</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="str">
+        <v>Vermiculus to Deliver 24/7 Clearing System for Prediction Markets to Leading Global Crypto Exchange</v>
+      </c>
+      <c r="B672" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C672" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D672" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E672" t="str">
+        <v>https://www.prnewswire.com/news-releases/vermiculus-to-deliver-247-clearing-system-for-prediction-markets-to-leading-global-crypto-exchange-302816827.html</v>
+      </c>
+      <c r="F672" t="str">
+        <v>Real-time, event-driven clearing tailored for prediction markets STOCKHOLM, July 2, 2026 /PRNewswire/ -- Vermiculus, the independent technology provider for market infrastructure, has been selected by one of the world's largest crypto exchanges to deliver a VeriClear®-based clearing...</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" t="str">
+        <v>Virtune AB (Publ) ("Virtune") har genomfört den månatliga rebalanseringen för juni 2026 av Virtune Crypto Altcoin Index ETP</v>
+      </c>
+      <c r="B673" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C673" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D673" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E673" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/02/3321140/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-juni-2026-av-Virtune-Crypto-Altcoin-Index-ETP.html</v>
+      </c>
+      <c r="F673" t="str">
+        <v>Stockholm, 2 juli 2026 – Virtune meddelar idag att man har slutfört den månatliga rebalanseringen av Virtune Crypto Altcoin Index ETP, noterad på Nasdaq Stockholm, Nasdaq Helsinki, Xetra och Warsaw Stock Exchange (ISIN-kod SE0023260716).</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" t="str">
+        <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for June 2026 of its Virtune Crypto Altcoin Index ETP</v>
+      </c>
+      <c r="B674" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C674" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D674" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E674" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/02/3321140/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-June-2026-of-its-Virtune-Crypto-Altcoin-Index-ETP.html</v>
+      </c>
+      <c r="F674" t="str">
+        <v>Stockholm, 2nd of July 2026 – Virtune AB (Publ) ("Virtune") today announces that it has completed the monthly rebalancing of the Virtune Crypto Altcoin Index ETP, listed on Nasdaq Stockholm, Nasdaq Helsinki, Xetra and Warsaw Stock Exchange (ISIN code SE0023260716).</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" t="str">
+        <v>Virtune AB (Publ) („Virtune“) hat die monatliche Neugewichtung für Juni 2026 des Virtune Crypto Altcoin Index ETPs durchgeführt</v>
+      </c>
+      <c r="B675" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C675" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D675" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E675" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/02/3321140/0/de/Virtune-AB-Publ-Virtune-hat-die-monatliche-Neugewichtung-f%C3%BCr-Juni-2026-des-Virtune-Crypto-Altcoin-Index-ETPs-durchgef%C3%BChrt.html</v>
+      </c>
+      <c r="F675" t="str">
+        <v>Stockholm, 2. Juli 2026 - Virtune gab heute bekannt, dass die monatliche Neugewichtung des Virtune Crypto Altcoin Index ETPs abgeschlossen wurde. Das Produkt ist an der Deutschen Börse Xetra, Nasdaq Stockholm, Nasdaq Helsinki und Warsaw Stock Exchange gelisted (ISIN: SE0023260716).</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" t="str">
+        <v>A New Crypto Order Under Global Liquidity Repricing | HTX Research Releases Quarterly Strategy Report, Breaking Down the Q3 Framework</v>
+      </c>
+      <c r="B676" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C676" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D676" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E676" t="str">
+        <v>https://www.prnewswire.com/news-releases/a-new-crypto-order-under-global-liquidity-repricing--htx-research-releases-quarterly-strategy-report-breaking-down-the-q3-framework-302816763.html</v>
+      </c>
+      <c r="F676" t="str">
+        <v>APIA, Samoa, July 2, 2026 /PRNewswire/ -- HTX Research, the dedicated research arm of HTX, has released its Q3 2026 outlook report, Liquidity Defines Crypto: A New Crypto Order Under Global Liquidity Repricing. Built around two core themes, liquidity and regulation, the report takes Q2's...</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" t="str">
+        <v>FxPro elimineert spreads op crypto's en indices</v>
+      </c>
+      <c r="B677" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C677" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D677" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E677" t="str">
+        <v>https://www.prnewswire.com/news-releases/fxpro-elimineert-spreads-op-cryptos-en-indices-302816653.html</v>
+      </c>
+      <c r="F677" t="str">
+        <v>LONDEN, 2 juli 2026 /PRNewswire/ -- FxPro, de voornaamste broker ter wereld, heeft een ingrijpende herziening van zijn handelsvoorwaarden aangekondigd, waarbij spreads op belangrijke CFD's op cryptovaluta en indices volledig zijn afgeschaft. Door de spreads op onder meer Bitcoin en...</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" t="str">
+        <v>NVIDIA Unlocks AI Compute at Scale, Inviting Capital Partners to Power the AI Infrastructure Buildout</v>
+      </c>
+      <c r="B678" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C678" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D678" t="str">
+        <v>Crypto, AI, Real Estate</v>
+      </c>
+      <c r="E678" t="str">
+        <v>https://blogs.nvidia.com/blog/nvidia-unlocks-ai-compute-at-scale-capital-partners-to-power-ai-infrastructure-buildout/</v>
+      </c>
+      <c r="F678" t="str">
+        <v>As AI moves from model development to production inference, compute demand is accelerating and shifting toward continuously operating AI factories that generate tokens at scale. This shift requires access to large‑scale, multi‑tenant accelerated computing that can come online quickly, stay highly utilized and support the economics of token‑scale AI services.  Emerging AI companies historically have […]</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" t="str">
+        <v>W. Scott Stornetta, a Founding Father of Blockchain, Joins SafeBets as Chair of the Advisory Council</v>
+      </c>
+      <c r="B679" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C679" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D679" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E679" t="str">
+        <v>https://www.prnewswire.com/news-releases/w-scott-stornetta-a-founding-father-of-blockchain-joins-safebets-as-chair-of-the-advisory-council-302816359.html</v>
+      </c>
+      <c r="F679" t="str">
+        <v>Co-inventor of early blockchain will guide SafeBets' standards for verified identity, transparency, and public auditability NEW YORK, July 1, 2026 /PRNewswire/ -- SafeBets, the zero-wager prediction platform where users Win Without Risk, today announced that W. Scott Stornetta, CEO of...</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="str">
+        <v>Lunar Records, Space Blue, and Datavault Innovators to Play Major Role ...</v>
+      </c>
+      <c r="B680" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C680" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D680" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E680" t="str">
+        <v>https://pr-inside.com/lunar-records-space-blue-and-datavault-innovators-to-play-major-role-r5196777.htm</v>
+      </c>
+      <c r="F680" t="str">
+        <v>(PR-inside.com) WASHINGTON, DC / ACCESS Newswire / July 1, 2026 / Lunar Records , a joint venture company founded byMelody Trust, LLC, a subsidiary of HWAL, Inc.,(OTCID:HWAL), and theSI Blue Foundation-"Space Blue" , teams up with Datavault AI Inc. (NASDAQ:DVLT) to Power Interactive Holographic Experiences at Countdown 250. Countdown 250 and Space Blue are aligned alongside Freedom250's independent overarching initiatives celebrating America's 250th in Washington. D.C. Moon-Archived American Icons for Live Audiences. Datavault AI Inc. a leading provider of blockchain-based infrastructure that empowers events with advanced monetization and interactive entertainment engagement, today announced its role as the official technology backbone for Space ..</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" t="str">
+        <v>Datavault AI (DVLT) Plans Strategic Minerals Platform With Patriot Strategic Metals</v>
+      </c>
+      <c r="B681" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C681" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D681" t="str">
+        <v>Finance, Crypto, AI, SaaS, Retail</v>
+      </c>
+      <c r="E681" t="str">
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-plans-strategic-minerals-platform-with-patriot-strategic-metals-7087458</v>
+      </c>
+      <c r="F681" t="str">
+        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced a proposed strategic partnership with Patriot Strategic Metals LLC to jointly develop the Strategic Materials Acquisition Platform, an institutional digital infrastructure platform designed to support the financing, tokenization, settlement and lifecycle management of strategic mineral assets. The companies said the platform would combine Patriot Strategic Metals’ strategic metals operations with Datavault AI’s real-world asset tokenization technology, AI-enabled digital infrastructure and blockchain-based settlement capabilities. The proposed partnership contemplates an initial Phase I platform development program of up to $700 million, subject to financing, definitive agreements, board approvals and r</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" t="str">
+        <v>XRP Power outlines proposed $10 billion U.S. digital computing center plan</v>
+      </c>
+      <c r="B682" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C682" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D682" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E682" t="str">
+        <v>https://pressreleasenews.org/pressroom/xrp-power-outlines-proposed-10-billion-u-s-digital-computing-center-plan</v>
+      </c>
+      <c r="F682" t="str">
+        <v>XRP Power has announced a proposed $10 billion investment to build a digital computing center in the U.S., aimed at supporting AI, blockchain, and next-generation digital infrastructure. The facility is expected to create thousands of jobs and position the company as a key player in the evolving digital economy.</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" t="str">
+        <v>Grasshopper and Increase Launch Instant Payments Via Stablecoins</v>
+      </c>
+      <c r="B683" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C683" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D683" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E683" t="str">
+        <v>https://pr-inside.com/grasshopper-and-increase-launch-instant-payments-via-stablecoins-r5196648.htm</v>
+      </c>
+      <c r="F683" t="str">
+        <v>(PR-inside.com) New capability enables companies to use stablecoins to reliably move money globally in near real time NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / Grasshopper , the client-first, full-service digital bank, today announced the launch of a new stablecoin-based payments capability. Developed in partnership withIncrease,a modern banking core purpose-built for technology companies to store, move, and reconcile money, the capability gives fintechs a way to move money internationally with the speed and 24/7 availability of blockchain rails, through a seamless API-driven experience. International payments tend to take longer than domestic ones due to bank operating hours, cutoffs, correspondent ..</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" t="str">
+        <v>HCMC Announces Initial Meme Coin Token Acquisition From DeFi Development Corp. (Nasdaq:DFDV) Through its New AI Powered IP Platform RAGE (Risk Assessment Gauging Enterprise)</v>
+      </c>
+      <c r="B684" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C684" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D684" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E684" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/01/3320615/0/en/HCMC-Announces-Initial-Meme-Coin-Token-Acquisition-From-DeFi-Development-Corp-Nasdaq-DFDV-Through-its-New-AI-Powered-IP-Platform-RAGE-Risk-Assessment-Gauging-Enterprise.html</v>
+      </c>
+      <c r="F684" t="str">
+        <v>HOLLYWOOD, FL, July 01, 2026 (GLOBE NEWSWIRE) -- Healthier Choices Management Corp. (HCMC) today announced its inaugural investment in 1 billion tokens of $DON’T DisclaimerCoin, the pioneering meme coin launched by DeFi Development Corp. (“DFDV”). HCMC will hold these tokens through RAGE, the new AI powered IP platform of HCMC focused on digital assets, meme coins and internet-native communities. As previously announced, RAGE will serve as HCMC's flagship AI powered IP platform for identifying, acquiring, and scaling exposure to high-conviction digital culture assets that sit at the intersection of community, capital markets, and internet-native innovation.</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" t="str">
+        <v>FxPro hebt den Spread bei Kryptowährungen und Indizes auf</v>
+      </c>
+      <c r="B685" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C685" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D685" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E685" t="str">
+        <v>https://www.prnewswire.com/news-releases/fxpro-hebt-den-spread-bei-kryptowahrungen-und-indizes-auf-302815705.html</v>
+      </c>
+      <c r="F685" t="str">
+        <v>LONDON, 1. Juli 2026 /PRNewswire/ -- FxPro, der weltweit führende Broker, hat eine umfassende Überarbeitung seiner Handelsbedingungen angekündigt und die Spreads für wichtige Kryptowährungs- und Index-CFDs vollständig abgeschafft. Indem FxPro die Spreads bei Bitcoin, Ethereum und weiteren...</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" t="str">
+        <v>Virtune adds four new crypto assets to the Virtune Stablecoin Index ETP: Ethena (ENA), Canton (CC), TRON (TRX), and BNB (BNB)</v>
+      </c>
+      <c r="B686" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C686" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D686" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E686" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/01/3320439/0/en/Virtune-adds-four-new-crypto-assets-to-the-Virtune-Stablecoin-Index-ETP-Ethena-ENA-Canton-CC-TRON-TRX-and-BNB-BNB.html</v>
+      </c>
+      <c r="F686" t="str">
+        <v>Stockholm, July 1st, 2026 – Virtune today announces the completion of the rebalancing for the Virtune Stablecoin Index ETP (SE0026821282), listed on Nasdaq Stockholm, Nasdaq Helsinki and Xetra.</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" t="str">
+        <v>AEON Expands to Zambia, Bridging Global Crypto and Agentic Commerce with Local Mobile Money</v>
+      </c>
+      <c r="B687" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C687" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D687" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E687" t="str">
+        <v>https://www.prnewswire.com/news-releases/aeon-expands-to-zambia-bridging-global-crypto-and-agentic-commerce-with-local-mobile-money-302815581.html</v>
+      </c>
+      <c r="F687" t="str">
+        <v>HONG KONG, July 1, 2026 /PRNewswire/ -- AEON, the settlement layer for the agentic economy, has expanded AEON Pay into Zambia, integrating local wallets Airtel Money and MTN Mobile Money. Zambian users can now spend digital assets seamlessly while merchants receive instant settlement in...</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le partecipazioni in ETH raggiungono i 5,70 milioni di token, mentre le partecipazioni totali in criptovalute e contanti ammontano a 9,8 miliardi di dollari</v>
+      </c>
+      <c r="B688" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C688" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D688" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E688" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-partecipazioni-in-eth-raggiungono-i-5-70-milioni-di-token-mentre-le-partecipazioni-totali-in-criptovalute-e-contanti-ammontano-a-9-8-miliardi-di-dollari-302815407.html</v>
+      </c>
+      <c r="F688" t="str">
+        <v>Bitmine possiede il 4,7% dell'offerta totale di ETH pari a 120,7 milioni Bitmine ha raggiunto il 94% dell'obiettivo "Alchemy of 5%" in soli 11 mesi Bitmine è stata aggiunta all'indice Russell 1000 Large-cap il 26 giugno 2026 Le azioni privilegiate di Serie A di Bitmine saranno negoziate...</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" t="str">
+        <v>ZTE präsentiert Full-Stack-KI-Fähigkeiten auf der MWC Shanghai 2026, um eine neue Ära von Token-Operationen zu ermöglichen</v>
+      </c>
+      <c r="B689" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C689" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D689" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E689" t="str">
+        <v>https://www.prnewswire.com/news-releases/zte-prasentiert-full-stack-ki-fahigkeiten-auf-der-mwc-shanghai-2026-um-eine-neue-ara-von-token-operationen-zu-ermoglichen-302815243.html</v>
+      </c>
+      <c r="F689" t="str">
+        <v>ZTE präsentierte Lösungen, die die Tokeneffizienz verbessern und die Kosten pro Token durch die tiefe Synergie verschiedener Elemente, einschließlich SuperPod, äußerst kosteneffiziente Inferenz und AIDC mit höchster Energieeffizienz, minimieren ZTE hat NewStart AIOS auf den Markt gebracht...</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" t="str">
+        <v>How NVIDIA’s Inference Software Stack Powers the Lowest Token Cost</v>
+      </c>
+      <c r="B690" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C690" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D690" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E690" t="str">
+        <v>https://blogs.nvidia.com/blog/inference-software-lowest-token-cost/</v>
+      </c>
+      <c r="F690" t="str">
+        <v>As organizations move from AI pilots to production AI factories, infrastructure decisions have shifted from peak chip specifications to cost per token: how many useful tokens they can deliver per dollar, per watt and within required latency targets. Codesigned with NVIDIA GPUs, CPUs, networking and systems, and strengthened by a broad open source ecosystem, NVIDIA’s […]</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="str">
+        <v>We Didn’t Write About Billboard Advertising Costs. We Put Them on a Billboard.</v>
+      </c>
+      <c r="B691" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C691" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D691" t="str">
+        <v>Crypto, Education</v>
+      </c>
+      <c r="E691" t="str">
+        <v>https://pressat.co.uk/releases/we-didnt-write-about-billboard-advertising-costs-we-put-them-on-a-billboard-b3c826753f19f42028373c78acc43e36/</v>
+      </c>
+      <c r="F691" t="str">
+        <v xml:space="preserve">Tuesday 30 June, 2026 New outdoor agency Loud! OOH, based in Leeds and London, puts its own money on two Leeds billboards to prove that outdoor advertising doesn’t need a massive budget. Leeds, UK - June 2026 Independent out-of-home advertising agency Loud! OOH has launched with a campaign that does something the industry rarely does: tells small businesses exactly what a billboard costs. Two 48-sheet hoardings on York Street in Leeds city centre are running side by side, one carrying a £650 customer quote, the other answering back with the Loud! OOH price for the same site. That price is £325. Half as much. No catch. Walk past the bus stop on York Street in Leeds right now and you’ll see something that doesn’t happen very often in advertising. An agency being completely honest about what </v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass die ETH-Bestände 5,70 Millionen Token erreicht haben und sich die gesamten Krypto- und Barbestände auf 9,8 Milliarden US-Dollar belaufen</v>
+      </c>
+      <c r="B692" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C692" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D692" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E692" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-die-eth-bestande-5-70-millionen-token-erreicht-haben-und-sich-die-gesamten-krypto--und-barbestande-auf-9-8-milliarden-us-dollar-belaufen-302814608.html</v>
+      </c>
+      <c r="F692" t="str">
+        <v>Bitmine hält 4,7 % des gesamten Ethereum-Umlaufs von 120,7 Millionen ETH Bitmine hat in nur 11 Monaten bereits 94 % des Weges zur „Alchemy of 5 %" („Alchemie der 5 %") zurückgelegt Bitmine wurde am 26. Juni 2026 in den Russell 1000 Large-Cap-Index aufgenommen Die Vorzugsaktien der Serie A...</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="str">
+        <v>InPlay and tZERO Partner to Build the Equity Market for Sports Performance</v>
+      </c>
+      <c r="B693" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C693" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D693" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E693" t="str">
+        <v>https://www.newmediawire.com/news/inplay-and-tzero-partner-to-build-the-equity-market-for-sports-performance-7087426</v>
+      </c>
+      <c r="F693" t="str">
+        <v>Strategic Partnership Supports Equity Instruments Linked to Team Performance NEW YORK, NY - June 30, 2026 ( NEWMEDIAWIRE ) - InPlay Global , the market for live sports performance, today announced a strategic partnership with tZERO Group, Inc. , a leader in blockchain-based financial infrastructure. Together, the companies are pursuing a simple idea: Sports performance is becoming an investable asset class. To support that vision, InPlay is developing Sports Performance Securities™ – equity instruments whose value is linked to team performance. The partnership combines InPlay's market model with tZERO's regulated digital securities infrastructure as the companies work to bring a new category of market participation to sports fans, investors, traders, and institutions. "Sportsbooks allow us</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="str">
+        <v>Beyond MicroStrategy: MARA, HUT, HIVE, ANY, KEEL Build Bitcoin Treasuries Beyond Buying Bitcoin – Who’s Best Positioned for Growth?</v>
+      </c>
+      <c r="B694" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C694" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D694" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E694" t="str">
+        <v>https://www.getnews.info/story/2026/06/30/beyond-microstrategy-mara-hut-hive-any-keel-build-bitcoin-treasuries-beyond-buying-bitcoin-whos-best-positioned-for-growth/?source=barchart</v>
+      </c>
+      <c r="F694" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="str">
+        <v>Softaken’s New Browser-Based JWT Decoder Lets Developers Inspect Tokens Without Sending Data Anywhere</v>
+      </c>
+      <c r="B695" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C695" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D695" t="str">
+        <v>Crypto, Energy</v>
+      </c>
+      <c r="E695" t="str">
+        <v>https://express-press-release.net/news/2026/06/30/1760876</v>
+      </c>
+      <c r="F695" t="str">
+        <v>Hamburg, Germany, 2026-06-30 — /EPR Network/ — Softaken introduces a free JWT Decoder as a part of Softaken Online Document Toolkit to offer developers an [read full press release...]</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="str">
+        <v>Babbily Launches Finance and Updates News to Bring Real-Time Market ...</v>
+      </c>
+      <c r="B696" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C696" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D696" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E696" t="str">
+        <v>https://pr-inside.com/babbily-launches-finance-and-updates-news-to-bring-real-time-market-r5195855.htm</v>
+      </c>
+      <c r="F696" t="str">
+        <v>(PR-inside.com) Babbily Finance adds market summaries, company pages, prediction markets, and financial news-style articles, while the refreshed News experience delivers cleaner discovery, local context, and richer source-backed reporting. DENVER, CO / ACCESS Newswire / June 29, 2026 / Babbily today announced the launch of Babbily Finance alongside a major update to its News experience, expanding the platform's ability to help users understand what is happening across markets, companies, and current events without leaving their AI workspace. Babbily Finance gives users a dedicated market surface for tracking stocks, crypto, indexes, company pages, market summaries, notable price movement, financial stories, earnings, historical data, and source-backed ..</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="str">
+        <v>Tuttle Capital Bitcoin 0DTE Covered Call ETF (BITK) and Tuttle Capital ...</v>
+      </c>
+      <c r="B697" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C697" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D697" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E697" t="str">
+        <v>https://pr-inside.com/tuttle-capital-bitcoin-0dte-covered-call-etf-bitk-and-tuttle-capital-r5195850.htm</v>
+      </c>
+      <c r="F697" t="str">
+        <v>(PR-inside.com) RICHMOND, VA / ACCESS Newswire / June 29, 2026 / Commonwealth Fund Services, Inc. ("CFS"), administrator to ETF Opportunities Trust (the "Trust"), announced today that the Board of Trustees of ETF Opportunities Trust has approved a Plan of Liquidation (the "Plan") for the following funds: Tuttle Capital Bitcoin 0DTE Covered Call ETF (Cboe: BITK) Tuttle Capital Magnificent 7 Income Blast ETF (Cboe: MAGO) This action is based on the recommendation of the Funds' investment adviser, Tuttle Capital Management LLC (the "Adviser"). The Adviser recommended that the Board approve the Plan due to the Funds' limited prospects for meaningful future asset growth, the ongoing ..</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="str">
+        <v>Tuttle Capital Bitcoin 0DTE Covered Call ETF (BITK) and Tuttle Capital Magnificent 7 Income Blast ETF (MAGO) to Liquidate</v>
+      </c>
+      <c r="B698" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C698" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D698" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E698" t="str">
+        <v>https://www.newswire.com/news/tuttle-capital-bitcoin-0dte-covered-call-etf-bitk-and-tuttle-capital</v>
+      </c>
+      <c r="F698" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="str">
+        <v>USACasinos.com 2026 Awards: Chumba Casino Takes Top Social Casino Spot ...</v>
+      </c>
+      <c r="B699" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C699" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D699" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E699" t="str">
+        <v>https://pr-inside.com/usacasinos-com-2026-awards-chumba-casino-takes-top-social-casino-spot-r5195842.htm</v>
+      </c>
+      <c r="F699" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / USACasinos.com 2026 Awards and What They Represent The USACasinos.com 2026 awards draw from year-round evaluation of platforms operating across social casino, sweepstakes casino, bitcoin casino, and real money online gambling categories, casino award winners for 2026 were selected through hands-on testing, player feedback analysis, and assessment of operational transparency, not advertising spend or brand recognition alone. This year's online gaming recognition program widened it's criteria to match how fast the market has shifted. Categories now account for mobile casino experience quality. They factor in redemption speed . Crypto deposit availability ..</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="str">
+        <v>Guarda Wallet Supports Native Monero Subaddresses -- A Feature Few XMR Wallets Offer</v>
+      </c>
+      <c r="B700" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C700" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D700" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E700" t="str">
+        <v>https://www.prnewswire.com/news-releases/guarda-wallet-supports-native-monero-subaddresses--a-feature-few-xmr-wallets-offer-302811871.html</v>
+      </c>
+      <c r="F700" t="str">
+        <v>While wallets stop at basic Monero transfers, Guarda allows users to generate multiple Monero subaddresses within the same wallet. LISBON, Portugal, June 29, 2026 /PRNewswire/ -- Monero includes a feature called subaddresses that allows users to generate multiple receiving addresses...</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="str">
+        <v>Siebert Expands Into Tokenized Securities Through tZERO's End-to-End Digital Markets Infrastructure</v>
+      </c>
+      <c r="B701" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C701" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D701" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E701" t="str">
+        <v>https://www.newmediawire.com/news/siebert-expands-into-tokenized-securities-through-tzero-s-end-to-end-digital-markets-infrastructure-7087397</v>
+      </c>
+      <c r="F701" t="str">
+        <v>Muriel Siebert &amp;amp; Co. Selects tZERO’s Full-stack Platform to Support Issuance, Onboarding, Custody, Trading Infrastructure, and Lifecycle Management for Digital Securities NEW YORK, NY - June 29, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, today announced that Muriel Siebert &amp;amp; Co., LLC , one of Wall Street’s most recognized broker-dealers with a ~$20 billion wealth management and institutional distribution reach, has selected tZERO’s end-to-end digital securities infrastructure to support its expansion into tokenized securities. The collaboration represents Siebert’s entry into the rapidly growing market for blockchain-based securities through tZERO’s regulated technology and broker-dealer ecosystem. Through the relationship, tZ</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 436 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e più di 283 milioni di token WLD</v>
+      </c>
+      <c r="B702" t="str">
+        <v>2026-06-27</v>
+      </c>
+      <c r="C702" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D702" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E702" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-436-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-piu-di-283-milioni-di-token-wld-302812613.html</v>
+      </c>
+      <c r="F702" t="str">
+        <v>Composizione della tesoreria di Eightco al 24 giugno 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 149 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 436 milioni di...</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" t="str">
+        <v>ZTE presenteert volledige AI-oplossingen op MWC Shanghai 2026 en maakt de weg vrij voor een nieuw tijdperk in tokenverwerking</v>
+      </c>
+      <c r="B703" t="str">
+        <v>2026-06-27</v>
+      </c>
+      <c r="C703" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D703" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E703" t="str">
+        <v>https://www.prnewswire.com/news-releases/zte-presenteert-volledige-ai-oplossingen-op-mwc-shanghai-2026-en-maakt-de-weg-vrij-voor-een-nieuw-tijdperk-in-tokenverwerking-302812536.html</v>
+      </c>
+      <c r="F703" t="str">
+        <v>ZTE presenteerde op MWC Shanghai 2026 een end-to-end AI-oplossing gericht op token-efficiëntie en lage kosten, met een hechte synergie tussen verschillende elementen, zoals SuperPod, uiterst kostenefficiënte inferentie en AIDC met ultieme energie-efficiëntie. ZTE lanceerde de NewStart...</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" t="str">
+        <v>Hyperscale Data Completes Acquisition of 48.5 Acres to Expand Michigan AI Data Center Campus</v>
+      </c>
+      <c r="B704" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C704" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D704" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E704" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-completes-acquisition-of-48-5-acres-to-expand-michigan-ai-data-center-campus-302812174.html</v>
+      </c>
+      <c r="F704" t="str">
+        <v>Acquisition Will Provide Natural Buffer and Increases the Company's Total Michigan Campus to Approximately 83 Acres LAS VEGAS, June 26, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale...</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" t="str">
+        <v>MultiHopper Partners with TRM Labs on Compliant Private Digital Asset ...</v>
+      </c>
+      <c r="B705" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C705" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D705" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E705" t="str">
+        <v>https://pr-inside.com/multihopper-partners-with-trm-labs-on-compliant-private-digital-asset-r5194977.htm</v>
+      </c>
+      <c r="F705" t="str">
+        <v>(PR-inside.com) The integration brings TRM's blockchain intelligence to power sanctions screening, AML controls, and wallet risk scoring into MultiHopper's private programmable on-chain routing layer for digital asset transfers. SINGAPORE, SG / ACCESS Newswire / June 26, 2026 /MultiHopper, the programmable privacy routing protocol for digital assets, today announced a partnership with TRM Labs, the blockchain intelligence company trusted by leading financial institutions, crypto businesses, governments, and public sector agencies. Through the partnership, MultiHopper is integrating TRM's risk intelligence into its routing architecture to prevent OFAC-sanctioned, stolen, illicit, high-risk and otherwise restricted funds from using MultiHopper's rails. MultiHopper believes this creates an in</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" t="str">
+        <v>Quorum Media Reports $2M Investment Closed by RWA Web3 Client Within ...</v>
+      </c>
+      <c r="B706" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C706" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D706" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E706" t="str">
+        <v>https://pr-inside.com/quorum-media-reports-2m-investment-closed-by-rwa-web3-client-within-r5194939.htm</v>
+      </c>
+      <c r="F706" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / The deck was ready. The product was built. The round wasn't moving. The problem wasn't the pitch - it was that nobody could find the founder Quorum Media took the brief in January 2026. By February, the founder was in Entrepreneur Middle East, FinanceFeeds, Google News, and Bing. By March, the round had closed - $2 million, 30 days after the first placement went live. The client's name is covered by NDA. What changed between the two agencies wasn't the founder's story. The story was always there. What changed was ..</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" t="str">
+        <v>BlockchAIn Digital Infrastructure, Inc. Completes Corporate Name Change to AIB Data Centers Inc.</v>
+      </c>
+      <c r="B707" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C707" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D707" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E707" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/26/3318213/0/en/BlockchAIn-Digital-Infrastructure-Inc-Completes-Corporate-Name-Change-to-AIB-Data-Centers-Inc.html</v>
+      </c>
+      <c r="F707" t="str">
+        <v>AIB Data Centers Inc. Completes Corporate Name Change</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" t="str">
+        <v>High Roller Technologies Awarded Guaranteed Introducing Broker License from National Futures Association to Enter Prediction Markets Space</v>
+      </c>
+      <c r="B708" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C708" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D708" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E708" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/26/3318212/0/en/High-Roller-Technologies-Awarded-Guaranteed-Introducing-Broker-License-from-National-Futures-Association-to-Enter-Prediction-Markets-Space.html</v>
+      </c>
+      <c r="F708" t="str">
+        <v>National Futures Association registration advances planned U.S. launch of ROLR prediction markets platform through Crypto.com FCM infrastructure</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" t="str">
+        <v>DataMeds AI, Inc. Selected as Proposed New Name for Wellgistics Health, ...</v>
+      </c>
+      <c r="B709" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C709" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D709" t="str">
+        <v>Crypto, AI, Healthcare</v>
+      </c>
+      <c r="E709" t="str">
+        <v>https://pr-inside.com/datameds-ai-inc-selected-as-proposed-new-name-for-wellgistics-health-r5194919.htm</v>
+      </c>
+      <c r="F709" t="str">
+        <v>(PR-inside.com) Name reflects vertically-aligned healthcare ecosystem business model integrating data captured via telemedicine, online pharmacy, lab tests and wearables to perfect patients' digital health twins in the Health Lives Here app designed to influence/optimize behavior EinsteinRx AI™ capabilities expanding into medical, laboratory and wearables fields Pharmacy and Pharmacy Services division being rebranded as Corexa Health™ Company positioned to empower patients to seize ownership of their health data with blockchain-enabled data management to control data and participate in its monetization (1) 2,647,198 common shares outstanding, with (2) 1,333,930 of those shares locked up for at least ninety (90) days from today, and (3) 919,465 common shares ..</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" t="str">
+        <v>DataMeds AI, Inc. Selected as Proposed New Name for Wellgistics Health, Inc.</v>
+      </c>
+      <c r="B710" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C710" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D710" t="str">
+        <v>Crypto, AI, Healthcare</v>
+      </c>
+      <c r="E710" t="str">
+        <v>https://www.newswire.com/news/datameds-ai-inc-selected-as-proposed-new-name-for-wellgistics-health-inc</v>
+      </c>
+      <c r="F710" t="str">
+        <v>Name reflects vertically-aligned healthcare ecosystem business model integrating data captured via telemedicine, online pharmacy, lab tests and wearables to perfect patients' digital health twins in the Health Lives Here app designed to influence/optimize behavior EinsteinRx AI &amp;trade; capabilities expanding into medical, laboratory and wearables fields Pharmacy and Pharmacy Services division being rebranded as Corexa Health &amp;trade; Company positioned to empower patients to seize ownership of their health data with blockchain-enabled data management to control data and participate in its monetization (1) 2,647,198 common shares outstanding, with (2) 1,333,930 of those shares locked up for at least ninety (90) days from today, and (3) 919,465 common shares deposited in DTCC, leaving (4) 80,</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" t="str">
+        <v>Casino Top 10 2026 Awards: Best US Casino Sites Revealed</v>
+      </c>
+      <c r="B711" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C711" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D711" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E711" t="str">
+        <v>https://pr-inside.com/casino-top-10-2026-awards-best-us-casino-sites-revealed-r5194815.htm</v>
+      </c>
+      <c r="F711" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / The Casino Top 10 2026 Awards are live, this year's rankings reflect a U.S. online gambling market that bears almost no resemblance to what existed 18 months ago. State-licensed platforms keep pushing into new jurisdictions. Sweepstakes casino operators are pulling in record player counts . And crypto casino sites have quietly matured into legitimate alternatives for players who want faster deposits and near-instant withdrawals, the awards span the full spectrum, from the best online casino for real money slots to the top-rated social casino platforms operating under sweepstakes ..</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" t="str">
+        <v>Blockchain Market Growth Drivers, Latest Trends, Industry Overview, Leading Players, and Opportunities To 2031 | Report by MarketsandMarkets™</v>
+      </c>
+      <c r="B712" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C712" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D712" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E712" t="str">
+        <v>https://www.getnews.info/story/2026/06/26/blockchain-market-growth-drivers-latest-trends-industry-overview-leading-players-and-opportunities-to-2031-report-by-marketsandmarkets/?source=barchart</v>
+      </c>
+      <c r="F712" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" t="str">
+        <v>ZTE Showcases Full-Stack AI Capabilities at MWC Shanghai 2026, Empowering New Era of Token Operations</v>
+      </c>
+      <c r="B713" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C713" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D713" t="str">
+        <v>Crypto, AI, Energy</v>
+      </c>
+      <c r="E713" t="str">
+        <v>https://www.prnewswire.com/news-releases/zte-showcases-full-stack-ai-capabilities-at-mwc-shanghai-2026-empowering-new-era-of-token-operations-302811617.html</v>
+      </c>
+      <c r="F713" t="str">
+        <v>ZTE showcased solutions that enhanced token efficiency and minimized the cost-per-token through the deep synergy of various elements, including SuperPod, extremely cost-efficient inference, and AIDC with ultimate energy efficiency ZTE has launched the NewStart AIOS and positioned it as...</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" t="str">
+        <v>Incredable Launches AI Document Extractor to Automate Provider Credentialing and Verification</v>
+      </c>
+      <c r="B714" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C714" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D714" t="str">
+        <v>Crypto, AI, SaaS, Healthcare</v>
+      </c>
+      <c r="E714" t="str">
+        <v>https://www.prunderground.com/incredable-launches-ai-document-extractor-to-automate-provider-credentialing-and-verification/00386638/</v>
+      </c>
+      <c r="F714" t="str">
+        <v>New AI capability reads, extracts, and verifies provider credentialing data automatically. The post Incredable Launches AI Document Extractor to Automate Provider Credentialing and Verification first appeared on</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" t="str">
+        <v>Huawei unterstützt globale Netzbetreiber bei der Monetarisierung von Token durch die Integration von Service, Netzwerk und Rechenleistung</v>
+      </c>
+      <c r="B715" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C715" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D715" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E715" t="str">
+        <v>https://www.prnewswire.com/news-releases/huawei-unterstutzt-globale-netzbetreiber-bei-der-monetarisierung-von-token-durch-die-integration-von-service-netzwerk-und-rechenleistung-302811298.html</v>
+      </c>
+      <c r="F715" t="str">
+        <v>SHANGHAI, 25. Juni 2026 /PRNewswire/ -- Auf dem diesjährigen MWC Shanghai präsentiert Huawei seine neuesten Innovationen, die Dienste, Netzwerke und Rechenleistung miteinander verbinden, um Wachstum sowohl in Bezug auf Datenvolumen als auch auf Token zu ermöglichen und der...</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" t="str">
+        <v>Bitwise Announces Monthly Distributions for IMST, ICOI, IMRA, IGME, ICRC, and IETH</v>
+      </c>
+      <c r="B716" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C716" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D716" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E716" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitwise-announces-monthly-distributions-for-imst-icoi-imra-igme-icrc-and-ieth-302811264.html</v>
+      </c>
+      <c r="F716" t="str">
+        <v>SAN FRANCISCO, June 25, 2026 /PRNewswire/ -- Bitwise Asset Management, a leading crypto asset manager, today announced the monthly distributions for its suite of Option Income Strategy ETFs: IMST, ICOI, IMRA, IGME, ICRC, and IETH. Fund Ticker Distribution Per Share Distribution Rate...</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="str">
+        <v>DeFi Technologies Inc. Announces Extension of Proxy Voting Deadline for Upcoming Annual General and Special Meeting</v>
+      </c>
+      <c r="B717" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C717" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D717" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E717" t="str">
+        <v>https://www.prnewswire.com/news-releases/defi-technologies-inc-announces-extension-of-proxy-voting-deadline-for-upcoming-annual-general-and-special-meeting-302811239.html</v>
+      </c>
+      <c r="F717" t="str">
+        <v>Shareholders now have until June 28, 2026 at 5:00 PM ET to submit votes TORONTO, June 25, 2026 /PRNewswire/ - DeFi Technologies Inc. (the "Company" or "DeFi Technologies") (NASDAQ: DEFT) (CBOE CA: DEFI) (GR: R9B), a financial technology company bridging the gap between traditional capital...</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" t="str">
+        <v>Huawei pomaga globalnym operatorom monetyzować tokeny dzięki integracji usług, sieci i mocy obliczeniowej</v>
+      </c>
+      <c r="B718" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C718" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D718" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E718" t="str">
+        <v>https://www.prnewswire.com/news-releases/huawei-pomaga-globalnym-operatorom-monetyzowa-tokeny-dziki-integracji-usug-sieci-i-mocy-obliczeniowej-302811137.html</v>
+      </c>
+      <c r="F718" t="str">
+        <v>SZANGHAJ, 25 czerwca 2026 r. /PRNewswire/ -- Podczas tegorocznych targów MWC Shanghai firma Huawei prezentuje najnowsze innowacje integrujące usługi, sieci i moc obliczeniową. Mają one umożliwiać wzrost zarówno w zakresie bajtów, jak i tokenów oraz pomóc branży telekomunikacyjnej...</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" t="str">
+        <v>d-Matrix Corsair Inference Accelerator Wins 2026 AI Breakthrough Award</v>
+      </c>
+      <c r="B719" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C719" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D719" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E719" t="str">
+        <v>https://www.prnewswire.com/news-releases/d-matrix-corsair-inference-accelerator-wins-2026-ai-breakthrough-award-302810938.html</v>
+      </c>
+      <c r="F719" t="str">
+        <v>"AI Processor Innovation Award" recognizes Corsair as the emerging infrastructure of choice for heterogeneous AI compute, deliver blazing fast token generation in concert with GPUs SANTA CLARA, Calif., June 25, 2026 /PRNewswire/ -- d-Matrix, the pioneer in low-latency AI inference for...</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" t="str">
+        <v>Bybit CEO Ben Zhou: The Future of Exchanges Lies Beyond Trading</v>
+      </c>
+      <c r="B720" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C720" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D720" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E720" t="str">
+        <v>https://www.prnewswire.com/news-releases/bybit-ceo-ben-zhou-the-future-of-exchanges-lies-beyond-trading-302810805.html</v>
+      </c>
+      <c r="F720" t="str">
+        <v>Speaking at Point Zero Forum, Ben argues that tokenization solves access — but liquidity remains the industry's biggest challenge DUBAI, UAE, June 25, 2026 /PRNewswire/ -- Crypto exchanges are evolving from trading venues into financial infrastructure providers as tokenization,...</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" t="str">
+        <v>Corastone Brings Permissioned Blockchain Technology to UMB Fund Services' Alternative Investment Servicing</v>
+      </c>
+      <c r="B721" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C721" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D721" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E721" t="str">
+        <v>https://www.prnewswire.com/news-releases/corastone-brings-permissioned-blockchain-technology-to-umb-fund-services-alternative-investment-servicing-302810802.html</v>
+      </c>
+      <c r="F721" t="str">
+        <v>StepStone becomes the first UMB client to connect to Corastone's network, streamlining subscription and lifecycle operations, with recordkeeping support from Envision. NEW YORK, June 25, 2026 /PRNewswire/ -- Corastone, the hyperscaler for private-market investing, today announced a...</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="str">
+        <v>Goodfirms Ranks the Blockchain Infrastructure Software Built to Scale in 2026</v>
+      </c>
+      <c r="B722" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C722" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D722" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E722" t="str">
+        <v>https://express-press-release.net/news/2026/06/25/1759923</v>
+      </c>
+      <c r="F722" t="str">
+        <v>Las Vegas, NV, United States, 2026-06-25 — /EPR Network/ — Nobody notices infrastructure when it&amp;#8217;s doing its job. A chain that confirms blocks on schedule, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="str">
+        <v>Goodfirms Spotlights Decentralized Oracle Platforms Powering Trustworthy Data in 2026</v>
+      </c>
+      <c r="B723" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C723" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D723" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E723" t="str">
+        <v>https://express-press-release.net/news/2026/06/25/1759915</v>
+      </c>
+      <c r="F723" t="str">
+        <v>Las Vegas, NV, United States, 2026-06-25 — /EPR Network/ — Smart contracts are only as good as the data feeding them. A single stale price [read full press release...]</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="str">
+        <v>SPIRIT BLOCKCHAIN CAPITAL COMPLETES SHARES FOR SERVICES ISSUANCE</v>
+      </c>
+      <c r="B724" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C724" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D724" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E724" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/25/3317426/0/en/SPIRIT-BLOCKCHAIN-CAPITAL-COMPLETES-SHARES-FOR-SERVICES-ISSUANCE.html</v>
+      </c>
+      <c r="F724" t="str">
+        <v>Vancouver, BC, June 25, 2026 (GLOBE NEWSWIRE) -- Spirit Blockchain Capital Inc. (CSE: SPIR) ("Spirit" or the "Company"), a Canadian-based publicly listed company focused on blockchain infrastructure and digital asset opportunities, is pleased to announce that it has completed its previously announced shares for services issuance, originally announced on June 18, 2026.</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="str">
+        <v>Hyperscale Data Cash, Restricted Cash, Bitcoin, and Silver Assets of Approximately $94.8 Million Represents Approximately 100.42% of Market Capitalization of Common Stock</v>
+      </c>
+      <c r="B725" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C725" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D725" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E725" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-cash-restricted-cash-bitcoin-and-silver-assets-of-approximately-94-8-million-represents-approximately-100-42-of-market-capitalization-of-common-stock-302810218.html</v>
+      </c>
+      <c r="F725" t="str">
+        <v>LAS VEGAS, June 25, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that as of June 24, 2026, the Company held approximately $94.8 million...</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" t="str">
+        <v>Antier Announces Integrated RWA Tokenization Services Under One Roof</v>
+      </c>
+      <c r="B726" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C726" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D726" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E726" t="str">
+        <v>https://www.prnewswire.com/news-releases/antier-announces-integrated-rwa-tokenization-services-under-one-roof-302810469.html</v>
+      </c>
+      <c r="F726" t="str">
+        <v>MOHALI, India, June 25, 2026 /PRNewswire/ -- Antier, a trusted RWA tokenization company and global leader in blockchain development, announced the consolidation of its complete suite of RWA tokenization services into a single, fully integrated delivery model. Covering every phase from...</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" t="str">
+        <v>The Silent Portfolio: A Quarter of European Wealth Managers Cannot See the Majority of Their Clients' Digital Assets</v>
+      </c>
+      <c r="B727" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C727" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D727" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E727" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/25/3317265/0/en/The-Silent-Portfolio-A-Quarter-of-European-Wealth-Managers-Cannot-See-the-Majority-of-Their-Clients-Digital-Assets.html</v>
+      </c>
+      <c r="F727" t="str">
+        <v>New CoinShares survey of 261 advisers across five markets finds that firm policy, not knowledge or client demand, determines whether crypto exposure is managed, or invisible</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" t="str">
+        <v>Kootenay Resources Announces Closing of First Tranche of Private Placement ...</v>
+      </c>
+      <c r="B728" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C728" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D728" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E728" t="str">
+        <v>https://pr-inside.com/kootenay-resources-announces-closing-of-first-tranche-of-private-placement-r5194373.htm</v>
+      </c>
+      <c r="F728" t="str">
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO UNITED STATES NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES. VANCOUVER, BC / ACCESS Newswire / June 24, 2026 /Kootenay Resources Inc. (TSXV:KTRI) (the "Company" or "Kootenay") is pleased to announce that, further to its news releases dated May 20, 2026, the Company has closed the first tranche (the "First Tranche") of its previously announced non-brokered private placement financing for gross proceeds of $483,175 through the issuance of 2,085,000 non-flow through common shares of units the Company (each, a "NFT Unit") at a price of $0.09 per Unit and through the issuance of 2,686,590 flow-through common ..</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" t="str">
+        <v>Currenc Group Executes Strategic Restructuring of Indonesian WalletKu Subsidiary to Refocus on High-Growth AI &amp; Web3 Roadmap</v>
+      </c>
+      <c r="B729" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C729" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D729" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E729" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/24/3317175/0/en/Currenc-Group-Executes-Strategic-Restructuring-of-Indonesian-WalletKu-Subsidiary-to-Refocus-on-High-Growth-AI-Web3-Roadmap.html</v>
+      </c>
+      <c r="F729" t="str">
+        <v>SINGAPORE, June 24, 2026 (GLOBE NEWSWIRE) -- Currenc Group Inc. (Nasdaq: CURR) (“Currenc” or the “Company”), a leading AI-powered fintech provider serving financial institutions globally, today announced a targeted operational restructuring for its indirect Indonesian digital payments subsidiary PT Walletku Indompet Indonesia (“WalletKu”), aligned with the Group’s long-term strategy to prioritize high-margin artificial intelligence and Web3 verticals and unlock sustainable shareholder value.</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" t="str">
+        <v>Hyperscale Data Delays Investor Conference Call to June 26, 2026</v>
+      </c>
+      <c r="B730" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C730" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D730" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E730" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-delays-investor-conference-call-to-june-26-2026-302809842.html</v>
+      </c>
+      <c r="F730" t="str">
+        <v>LAS VEGAS, June 24, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that it has delayed its previously announced conference call from today,...</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" t="str">
+        <v>Ethlabs, fondata da ex collaboratori della Ethereum Foundation e finanziata da Bitmine, Sharplink e Joe Lubin, viene lanciata per accelerare il superciclo istituzionale di Ethereum</v>
+      </c>
+      <c r="B731" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C731" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D731" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E731" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethlabs-fondata-da-ex-collaboratori-della-ethereum-foundation-e-finanziata-da-bitmine-sharplink-e-joe-lubin-viene-lanciata-per-accelerare-il-superciclo-istituzionale-di-ethereum-302809744.html</v>
+      </c>
+      <c r="F731" t="str">
+        <v>Un nuovo laboratorio di ricerca e sviluppo nonprofit riunisce un gruppo di collaboratori tecnici senior della Ethereum Foundation per preparare la rete a un'ondata di adozione step-function da parte di istituzioni, finanza agentica e DeFi Ethlabs consoliderà gli impegni cruciali verso una...</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" t="str">
+        <v>BitcoinIRA Celebrates 10 Years of Innovation as the Pioneer of Crypto ...</v>
+      </c>
+      <c r="B732" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C732" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D732" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E732" t="str">
+        <v>https://pr-inside.com/bitcoinira-celebrates-10-years-of-innovation-as-the-pioneer-of-crypto-r5194265.htm</v>
+      </c>
+      <c r="F732" t="str">
+        <v>(PR-inside.com) Company Marks Decade of Industry Leadership, Serving More Than 200,000 Americans and Helping Shape the Future of Digital Asset Retirement Investing. LAS VEGAS, NV / ACCESS Newswire / June 24, 2026 / When BitcoinIRA1 launched in 2016, the idea of holding Bitcoin inside a tax-advantaged retirement account was unproven. Ten years later, it's a reality that BitcoinIRA has made possible, and helped over 200,000 community members along the way. Over the past decade, the Bitcoin network itself has matured dramatically: three halving events, more than 525,000 blocks processed, and a price increase exceeding 13,000%. BitcoinIRA grew alongside it, evolving from a bold ..</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le sue partecipazioni in ETH raggiungono i 5,67 milioni di token e che le partecipazioni totali in criptovalute e liquidità ammontano a 10,7 miliardi di dollari</v>
+      </c>
+      <c r="B733" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C733" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D733" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E733" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-sue-partecipazioni-in-eth-raggiungono-i-5-67-milioni-di-token-e-che-le-partecipazioni-totali-in-criptovalute-e-liquidita-ammontano-a-10-7-miliardi-di-dollari-302809291.html</v>
+      </c>
+      <c r="F733" t="str">
+        <v>Bitmine possiede il 4,7% dell'offerta totale di ETH pari a 120,7 milioni Bitmine ha raggiunto il 94% dell'obiettivo "Alchemy of 5%" in soli 11 mesi Le azioni privilegiate di Serie A di Bitmine saranno negoziate sul NYSE con il simbolo BMNP Bitmine detiene 4.718.677 ETH in staking, pari a...</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" t="str">
+        <v>Hilbert Group Receives First Basis+ Allocation Through New Innovative ...</v>
+      </c>
+      <c r="B734" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C734" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D734" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E734" t="str">
+        <v>https://pr-inside.com/hilbert-group-receives-first-basis-allocation-through-new-innovative-r5194079.htm</v>
+      </c>
+      <c r="F734" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / June 24, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) - New structure enables crypto-native holders to generate non-dilutive yield on passive coin positionsand first allocation is from a major crypto-native family office Hilbert Group AB (Nasdaq Stockholm:HILB B), a leading investment firm focused on bridging traditional and digital assets, today announces a strategic allocation from a crypto-native family office into Hilbert's flagship Basis+ BTC strategy. The allocation is the first deployment of a new collateral structure developed by Hilbert. The structure generates an ongoing, non-dilutive yield on holdings that would otherwise sit idle, while the holder retains ownership ..</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" t="str">
+        <v>21shares Releases 2026 Crypto Market Report: Mid-Year Audit Tracks Bitcoin ETP Inflows, Layer-2 Consolidation, and Real-World Asset Tokenisation</v>
+      </c>
+      <c r="B735" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C735" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D735" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E735" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/24/3316604/0/en/21shares-Releases-2026-Crypto-Market-Report-Mid-Year-Audit-Tracks-Bitcoin-ETP-Inflows-Layer-2-Consolidation-and-Real-World-Asset-Tokenisation.html</v>
+      </c>
+      <c r="F735" t="str">
+        <v>Zurich, 24 June 2026 – 21shares , a global leader in cryptocurrency exchange-traded products (ETPs), today published its comprehensive mid-year cryptocurrency research report: State of Crypto 2026: Mid-Year Update . The comprehensive report revisits ten core industry forecasts made in December, providing an impartial, data-driven audit of what has held up, what has faced delays, and how the market architecture has evolved.</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" t="str">
+        <v>Black Pearl Plans Hong Kong ICO in 2026, Marking a New Era as a Hybrid Investment Fund</v>
+      </c>
+      <c r="B736" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C736" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D736" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E736" t="str">
+        <v>https://pressreleasenews.org/pressroom/black-pearl-plans-hong-kong-ico-in-2026-marking-a-new-era-as-a-hybrid-investment-fund</v>
+      </c>
+      <c r="F736" t="str">
+        <v>Black Pearl transitions to a Hybrid Fund, announcing a 2026 Hong Kong Investment Token Offering (ICO) backed by a new US$11.5M global fundraising milestone.</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" t="str">
+        <v>VELOZA Singapore Technology Summit &amp; Global Web3 Innovation Awards Held at Marina Bay Sands</v>
+      </c>
+      <c r="B737" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C737" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D737" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E737" t="str">
+        <v>https://pressreleasenews.org/pressroom/veloza-singapore-technology-summit-global-web3-innovation-awards-held-at-marina-bay-sands</v>
+      </c>
+      <c r="F737" t="str">
+        <v>The VELOZA Singapore Technology Summit &amp; Global Web3 Innovation Awards brought together technology companies, investors, researchers and industry leaders from around the world. Held at Marina Bay Sands, the event focused on AI, Web3 innovation, RWA tokenization and the digital real economy, featuring forums, networking sessions and industry discussions that promoted international collaboration and innovation ecosystem development.</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" t="str">
+        <v>Ethlabs, fondée par d'anciens contributeurs de l'Ethereum Foundation et financée par Bitmine, Sharplink et Joe Lubin, est déployée afin d'accélérer le supercycle institutionnel d'Ethereum</v>
+      </c>
+      <c r="B738" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C738" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D738" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E738" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethlabs-fondee-par-danciens-contributeurs-de-lethereum-foundation-et-financee-par-bitmine-sharplink-et-joe-lubin-est-deployee-afin-daccelerer-le-supercycle-institutionnel-dethereum-302808443.html</v>
+      </c>
+      <c r="F738" t="str">
+        <v>Un nouveau laboratoire de recherche et développement à but non lucratif rassemble un groupe d'experts techniques chevronnés issus de l'Ethereum Foundation afin de préparer le réseau à une vague d'adoption exponentielle de la part des institutions, de la finance agentique et de la DeFi...</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" t="str">
+        <v>Ethlabs, opgericht door voormalige medewerkers van de Ethereum Foundation en gefinancierd door Bitmine, Sharplink en Joe Lubin, gaat van start om de institutionele supercyclus van Ethereum te ondersteunen</v>
+      </c>
+      <c r="B739" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C739" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D739" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E739" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethlabs-opgericht-door-voormalige-medewerkers-van-de-ethereum-foundation-en-gefinancierd-door-bitmine-sharplink-en-joe-lubin-gaat-van-start-om-de-institutionele-supercyclus-van-ethereum-te-ondersteunen-302808440.html</v>
+      </c>
+      <c r="F739" t="str">
+        <v>Nieuwe non-profitorganisatie voor onderzoek en ontwikkeling brengt ervaren technische experts van de Ethereum Foundation samen om het netwerk voor te bereiden op een sterke toename van de adoptie door instellingen, agentische financiën en DeFi. Ethlabs versterkt de kernprincipes van...</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" t="str">
+        <v>Ethlabs se lanza para acelerar el superciclo institucional de Ethereum</v>
+      </c>
+      <c r="B740" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C740" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D740" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E740" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethlabs-se-lanza-para-acelerar-el-superciclo-institucional-de-ethereum-302808427.html</v>
+      </c>
+      <c r="F740" t="str">
+        <v>- Ethlabs, fundada por antiguos colaboradores de la Fundación Ethereum y financiada por Bitmine, Sharplink y Joe Lubin, se lanza para acelerar el superciclo institucional de Ethereum Un nuevo laboratorio de investigación y desarrollo sin ánimo de lucro reúne a un grupo de expertos...</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" t="str">
+        <v>Bitcoin Miners HIVE, BTBT, ANY, CAN, ABTC, KEEL Emerging as Future AI Infrastructure Leaders, Offering Investors Significant Upside Potential — See Why</v>
+      </c>
+      <c r="B741" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C741" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D741" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E741" t="str">
+        <v>https://www.getnews.info/story/2026/06/23/bitcoin-miners-hive-btbt-any-can-abtc-keel-emerging-as-future-ai-infrastructure-leaders-offering-investors-significant-upside-potential-see-why/?source=barchart</v>
+      </c>
+      <c r="F741" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" t="str">
+        <v>Mantle Becomes One of the First Ethereum L2s to Bring Franklin Templeton's USPX ETF On-Chain with xStocks</v>
+      </c>
+      <c r="B742" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C742" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D742" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E742" t="str">
+        <v>https://www.prnewswire.com/news-releases/mantle-becomes-one-of-the-first-ethereum-l2s-to-bring-franklin-templetons-uspx-etf-on-chain-with-xstocks-302808048.html</v>
+      </c>
+      <c r="F742" t="str">
+        <v>DUBAI, UAE, June 23, 2026 /PRNewswire/ -- Mantle, the premier distribution layer connecting traditional finance and on-chain liquidity, today announced the listing of USPXx, xStocks' tokenized representation of Franklin Templeton's Franklin U.S. Equity Index ETF (USPX), now available for...</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" t="str">
+        <v>Secure Blockchain Appoints Former Polygon Executive Steven Bryson-Haynes ...</v>
+      </c>
+      <c r="B743" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C743" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D743" t="str">
+        <v>Finance, Crypto, AI, SaaS, Real Estate</v>
+      </c>
+      <c r="E743" t="str">
+        <v>https://pr-inside.com/secure-blockchain-appoints-former-polygon-executive-steven-bryson-haynes-r5193837.htm</v>
+      </c>
+      <c r="F743" t="str">
+        <v>(PR-inside.com) Appointment positions a proven blockchain-sector dealmaker to lead the Company from platform development to revenue; Todd Sexton to continue leading the Delivery Trust® encryption business POWAY, CA / ACCESS Newswire / June 23, 2026 / Secure Blockchain Development Corp. (the "Company" or "Secure Blockchain") (TSXV:ID) today announced the appointment of Steven Bryson-Haynes as Chief Executive Officer and Director, effective June 23, 2026, placing a technology investment banker and former Polygon growth executive at the helm as the Company continues the execution of its strategy to commercialize its intellectual property suite. Mr. Bryson-Haynes, currently President of the Company's wholly owned AI subsidiary, ..</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" t="str">
+        <v>tZERO to Bring Archax $GOVY to US Institutional Investors Unlocking Tokenized Treasuries Access Through Regulated US Infrastructure</v>
+      </c>
+      <c r="B744" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C744" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D744" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E744" t="str">
+        <v>https://www.newmediawire.com/news/tzero-to-bring-archax-govy-to-us-institutional-investors-unlocking-tokenized-treasuries-access-through-regulated-us-infrastructure-7087288</v>
+      </c>
+      <c r="F744" t="str">
+        <v>Partnership Will Enable US Distribution of Archax’s Tokenized Short-Term Treasuries Product via tZERO’s SEC- and FINRA-Regulated Broker-Dealer Ecosystem NEW YORK, NY - June 23, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, and Archax, the UK/EU-regulated digital asset platform, today announced that Archax’s $GOVY tokenized US Treasury Bill product will be available for distribution to US qualified purchasers through tZERO’s SEC-registered and FINRA-member broker-dealer and custodial infrastructure for tokenized assets later this year. The collaboration will mark the first time $GOVY – which provides direct, legally enforceable entitlement to short-term treasuries with embedded on-chain settlement, custody and delivery functionality – wil</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" t="str">
+        <v>Continued Institutionalization of Crypto Payments Infrastructure</v>
+      </c>
+      <c r="B745" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C745" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D745" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E745" t="str">
+        <v>https://pr-inside.com/continued-institutionalization-of-crypto-payments-infrastructure-r5193811.htm</v>
+      </c>
+      <c r="F745" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / Black Titan Corporation (NASDAQ:BTTC) - Across the week, activity in the crypto payments sector appeared to concentrate around five areas: merchant stablecoin acceptance, card-network settlement, institutional payment infrastructure, enterprise treasury orchestration, and regulatory calibration. In the view of Black Titan Corporation, these developments suggest that stablecoins are increasingly being assessed not only as digital assets, but also as potential settlement, liquidity, and payment-infrastructure tools. During the week, publicly disclosed market developments included stablecoin acceptance capabilities for enterprise merchants, expanded card-network settlement options involving regulated stablecoins, private st</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" t="str">
+        <v>Tangem Integrates Mercuryo's Native Apple Pay, Bringing One-Tap Crypto Purchases to Self-Custody</v>
+      </c>
+      <c r="B746" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C746" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D746" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E746" t="str">
+        <v>https://www.prnewswire.com/news-releases/tangem-integrates-mercuryos-native-apple-pay-bringing-one-tap-crypto-purchases-to-self-custody-302807556.html</v>
+      </c>
+      <c r="F746" t="str">
+        <v>LONDON, June 23, 2026 /PRNewswire/ -- Global payments infrastructure platform Mercuryo has added native Apple Pay to Tangem, the self-custodial hardware wallet, enabling users to buy crypto in a single tap without leaving the app. Mercuryo's native Apple Pay integration lets Tangem users...</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" t="str">
+        <v>AIxCrypto Debuts at Automate 2026, Unveiling Its EAI + Web3 Robot Ecosystem Strategy with the Launch of RoboShare and AIXC01</v>
+      </c>
+      <c r="B747" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C747" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D747" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E747" t="str">
+        <v>https://www.prnewswire.com/news-releases/aixcrypto-debuts-at-automate-2026-unveiling-its-eai--web3-robot-ecosystem-strategy-with-the-launch-of-roboshare-and-aixc01-302807079.html</v>
+      </c>
+      <c r="F747" t="str">
+        <v>At Automate 2026 in Chicago, the Nasdaq-listed company launches RoboShare — a matchmaking platform for robot rentals — introduces AIXC01, an infrastructure network for autonomous assets, and sets out a framework designed to extend a robot's productive life well beyond the point of sale....</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" t="str">
+        <v>TurboFlow Raises $6 Million Seed Led by Pantera Capital to Bring Institutional Trading Infrastructure to Everyday Users</v>
+      </c>
+      <c r="B748" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C748" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D748" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E748" t="str">
+        <v>https://www.prnewswire.com/news-releases/turboflow-raises-6-million-seed-led-by-pantera-capital-to-bring-institutional-trading-infrastructure-to-everyday-users-302806950.html</v>
+      </c>
+      <c r="F748" t="str">
+        <v>TurboFlow makes sophisticated trading simple, fair, and accessible TurboFlow has processed $19.15B in total trading volume across 14.54k + total users The round is led by Pantera Capital, with participation from Susquehanna Crypto and Digital Currency Group (DCG) TurboFlow provides retail...</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass sich der ETH-Bestand auf 5,67 Millionen Token beläuft und die Gesamtbestände an Kryptowährungen sowie die Barreserven insgesamt 10,7 Milliarden US-Dollar betragen</v>
+      </c>
+      <c r="B749" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C749" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D749" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E749" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-sich-der-eth-bestand-auf-5-67-millionen-token-belauft-und-die-gesamtbestande-an-kryptowahrungen-sowie-die-barreserven-insgesamt-10-7-milliarden-us-dollar-betragen-302806803.html</v>
+      </c>
+      <c r="F749" t="str">
+        <v>Bitmine hält 4,7 % des gesamten Ethereum-Umlaufs von 120,7 Millionen ETH Bitmine hat in nur 11 Monaten bereits 94 % des Weges zur „Alchemie der 5 %" zurückgelegt Die Vorzugsaktien der Serie A von Bitmine werden an der NYSE unter dem Symbol BMNP gehandelt. Bitmine verfügt über 4.718.677...</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" t="str">
+        <v>Ethlabs, Founded by Former Ethereum Foundation Contributors and Funded by Bitmine, Sharplink and Joe Lubin, Launches to Accelerate Ethereum’s Institutional Supercycle</v>
+      </c>
+      <c r="B750" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C750" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D750" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E750" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/22/3315546/0/en/Ethlabs-Founded-by-Former-Ethereum-Foundation-Contributors-and-Funded-by-Bitmine-Sharplink-and-Joe-Lubin-Launches-to-Accelerate-Ethereum-s-Institutional-Supercycle.html</v>
+      </c>
+      <c r="F750" t="str">
+        <v>New nonprofit research and development lab brings together a group of senior technical contributors from the Ethereum Foundation to ready the network for step-function wave of adoption from institutions, agentic finance and DeFi</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" t="str">
+        <v>BingX TradFi Stocks Daily Volume Surges 700% in Five Days Amid Rising Multi-Asset Trading Demand</v>
+      </c>
+      <c r="B751" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C751" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D751" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E751" t="str">
+        <v>https://www.prnewswire.com/news-releases/bingx-tradfi-stocks-daily-volume-surges-700-in-five-days-amid-rising-multi-asset-trading-demand-302806494.html</v>
+      </c>
+      <c r="F751" t="str">
+        <v>PANAMA CITY, June 22, 2026 /PRNewswire/ -- BingX, a leading cryptocurrency exchange and Web3-AI company, today reported that daily trading volume across its BingX TradFi Stocks has surged by more than 700% over the last five days, reflecting growing demand for diversified opportunities...</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" t="str">
+        <v>Sharplink Announces Pricing of $75 Million Registered Direct Offering Priced at Approximately 41% Premium to Last Closing Share Price</v>
+      </c>
+      <c r="B752" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C752" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D752" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E752" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/22/3315351/0/en/Sharplink-Announces-Pricing-of-75-Million-Registered-Direct-Offering-Priced-at-Approximately-41-Premium-to-Last-Closing-Share-Price.html</v>
+      </c>
+      <c r="F752" t="str">
+        <v>MIAMI, June 22, 2026 (GLOBE NEWSWIRE) -- Sharplink, Inc. (Nasdaq: SBET) ("Sharplink" or the "Company"), one of the world's largest corporate holders of Ether ("ETH") and a prominent industry advocate of Ethereum adoption, today announced that it has entered into a securities purchase agreement with an institutional investor (the “Investor”) for the purchase and sale of 10,013,351 shares of its common stock, par value $0.0001 per share (the “Shares), and accompanying warrants to purchase up to 10,013,351 shares of common stock (the “Warrants”), at a combined purchase price of $7.49 per Share and Warrant. The purchase price represents a 41% premium to the Company’s closing share price of $5.29 on June 18, 2026 (the “Closing Share Price”), as reported on the Nasdaq Capital Market, and a premi</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" t="str">
+        <v>Enlivex Treasury Portfolio Update: RAIN Holdings Valued at Approximately $1.14 Billion</v>
+      </c>
+      <c r="B753" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C753" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D753" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E753" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/22/3315295/0/en/Enlivex-Treasury-Portfolio-Update-RAIN-Holdings-Valued-at-Approximately-1-14-Billion.html</v>
+      </c>
+      <c r="F753" t="str">
+        <v>Nes-Ziona, Israel, June 22, 2026 (GLOBE NEWSWIRE) -- Enlivex Ltd. (Nasdaq: ENLV, "Enlivex" or the "Company"), a quality longevity company powered by a prediction markets treasury, today provided an update on its RAIN token holdings. As of June 20, 2026, the Company held 79,568,550,005 RAIN tokens with a total value of approximately $1.14 billion 1 .</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" t="str">
+        <v>AI Financial Corporation Repurchases 1.43 Million Shares, Reinforcing ...</v>
+      </c>
+      <c r="B754" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C754" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D754" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E754" t="str">
+        <v>https://pr-inside.com/ai-financial-corporation-repurchases-1-43-million-shares-reinforcing-r5193409.htm</v>
+      </c>
+      <c r="F754" t="str">
+        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / June 22, 2026 / AI Financial Corporation (NASDAQ:AIFC)(FRA:5AR1) (the "Company" or "AiFi"), a fintech company providing blockchain-powered payment, trading, and settlement infrastructure for digital assets, today provided an update on its previously announced share repurchase program. Through June 18, 2026, the Company has repurchased an aggregate of 1,434,651 shares of its common stock in open-market transactions at an aggregate cost of approximately $1.84 million, including commissions and fees. This total includes 210,000 shares purchased on June 17, 2026. The Company announced the share repurchase program on January 29, 2026, following authorization by its Board of ..</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" t="str">
+        <v>KuCoin Pay Integrates Crypto Into Latin America's QR Payment Culture</v>
+      </c>
+      <c r="B755" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C755" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D755" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E755" t="str">
+        <v>https://www.prnewswire.com/news-releases/kucoin-pay-integrates-crypto-into-latin-americas-qr-payment-culture-302805988.html</v>
+      </c>
+      <c r="F755" t="str">
+        <v>New QR-based payment access connects digital assets with familiar local payment platforms, including Argentina's Transferencias 3.0 network and Peru's Yape and Plin PROVIDENCIALES, Turks and Caicos Islands, June 22, 2026 /PRNewswire/ -- Across Latin America, QR payments have become one of...</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" t="str">
+        <v>Roundtable Launches Real-Time, AI/DeFi Payment Platform</v>
+      </c>
+      <c r="B756" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C756" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D756" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E756" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/22/3315029/0/en/Roundtable-Launches-Real-Time-AI-DeFi-Payment-Platform.html</v>
+      </c>
+      <c r="F756" t="str">
+        <v>Professional publishers can now get paid the instant revenue is earned, settled in USDC via Coinbase and through Roundtable's Media Liquidity Pool and smart-wallet network.</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" t="str">
+        <v>BC.GAME Token $BC Reaches New High, Gains More Than 260% Over the Past Year</v>
+      </c>
+      <c r="B757" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C757" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D757" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E757" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-token-bc-reaches-new-high-gains-more-than-260-over-the-past-year-302805973.html</v>
+      </c>
+      <c r="F757" t="str">
+        <v>BC.GAME's platform token continues its upward momentum as BC Engine cumulative rewards surpass 3.17 million BCD BELIZE CITY, Belize, June 21, 2026 /PRNewswire/ -- $BC has recently reached a new high. TradingView data shows that $BC recently traded at around $0.01237. The token has posted...</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" t="str">
+        <v>Best practices for successful procurement blockchain implementation</v>
+      </c>
+      <c r="B758" t="str">
+        <v>2026-06-21</v>
+      </c>
+      <c r="C758" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D758" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E758" t="str">
+        <v>https://express-press-release.net/news/2026/06/21/1758345</v>
+      </c>
+      <c r="F758" t="str">
+        <v>Bangalore, India, 2026-06-21 — /EPR Network/ — It is important to remember that procurement always requires organizational trust, as every purchase order issued, every contract [read full press release...]</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" t="str">
+        <v>KIR Chain Labs Unveils Next-Gen Polymarket Clone Script for Prediction Markets</v>
+      </c>
+      <c r="B759" t="str">
+        <v>2026-06-21</v>
+      </c>
+      <c r="C759" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D759" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E759" t="str">
+        <v>https://express-press-release.net/news/2026/06/21/1757745</v>
+      </c>
+      <c r="F759" t="str">
+        <v>Tamil Nadu, India, 2026-06-21 — /EPR Network/ — As prediction markets continue to reshape how people forecast real-world events, KIR Chain Labs has announced the [read full press release...]</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 472 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e più di 283 milioni di token WLD</v>
+      </c>
+      <c r="B760" t="str">
+        <v>2026-06-20</v>
+      </c>
+      <c r="C760" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D760" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E760" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-472-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-piu-di-283-milioni-di-token-wld-302805821.html</v>
+      </c>
+      <c r="F760" t="str">
+        <v>Composizione della tesoreria di Eightco al 18 giugno 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 149 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 472 milioni di...</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="str">
+        <v>Blockchain Market worth $610.96 billion by 2031 | Report by MarketsandMarkets™</v>
+      </c>
+      <c r="B761" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C761" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D761" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E761" t="str">
+        <v>https://www.prnewswire.com/news-releases/blockchain-market-worth-610-96-billion-by-2031--report-by-marketsandmarkets-302805255.html</v>
+      </c>
+      <c r="F761" t="str">
+        <v>DELRAY BEACH, Fla., June 19, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Blockchain Market size is expected to reach USD 54.08 billion in 2026 and USD 610.96 billion by 2031, exhibiting a CAGR of 62.4% during the forecast period. Browse 400 market data Tables and 50 Figures...</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" t="str">
+        <v>/C O R R E C T I O N -- Guarda Wallet/</v>
+      </c>
+      <c r="B762" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C762" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D762" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E762" t="str">
+        <v>https://www.prnewswire.com/news-releases/guarda-wallet-solves-the-need-for-trx-in-usdt-transactions-on-tron-302801556.html</v>
+      </c>
+      <c r="F762" t="str">
+        <v>In the news release, Guarda Wallet Solves the Need for TRX in USDT Transactions on Tron, issued June 16, 2026 by Guarda Wallet over PR Newswire, we are advised by a representative of the company that hyperlinks have been added. The complete, corrected release follows: Guarda Wallet Solves...</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="str">
+        <v>Bitget Wallet&amp;#8217;s Top Crypto Card Expands Payment Support to Thousands of Onchain Assets Beyond Stablecoins</v>
+      </c>
+      <c r="B763" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C763" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D763" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E763" t="str">
+        <v>https://www.prunderground.com/bitget-wallets-top-crypto-card-expands-payment-support-to-thousands-of-onchain-assets-beyond-stablecoins/00385270/</v>
+      </c>
+      <c r="F763" t="str">
+        <v>The top crypto card for self-custodial users now routes regional stablecoins, memecoins, and ecosystem tokens into card and QR payments across 50+ markets via Onchain Payments Matrix The post Bitget Wallet’s Top Crypto Card Expands Payment Support to Thousands of Onchain Assets Beyond Stablecoins first appeared on</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) meldet ein Gesamtportfolio von rund 472 Millionen US-Dollar, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und über 283 Millionen WLD-Token</v>
+      </c>
+      <c r="B764" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C764" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D764" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E764" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-meldet-ein-gesamtportfolio-von-rund-472-millionen-us-dollar-darunter-openai-beast-industries-mehr-als-16-000-eth-und-uber-283-millionen-wld-token-302805390.html</v>
+      </c>
+      <c r="F764" t="str">
+        <v>Zusammensetzung der Eightco-Kassenbestände zum 18. Juni 2026: 90 Mio. US-Dollar an OpenAI-Anteilen (indirekt), 18 Mio. US-Dollar an Beast Industries-Anteilen, 16.278 ETH, 283 Millionen WLD-Bestände sowie 149 Mio. US-Dollar an Barmitteln und Barmitteläquivalenten, insgesamt rund 472...</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" t="str">
+        <v>5 Best Crypto Casinos 2026 - Top Bitcoin Casinos For Instant Withdrawals ...</v>
+      </c>
+      <c r="B765" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C765" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D765" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E765" t="str">
+        <v>https://pr-inside.com/best-crypto-casinos-2026-top-bitcoin-casinos-for-instant-withdrawals-r5192669.htm</v>
+      </c>
+      <c r="F765" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 19, 2026 / To find thebest crypto casinos , we compared leading sites for security, withdrawals, game variety, and bonus fairness. The casinos featured here consistently performed best across all key areas. Crypto Casinos Welcome Bonuses Ratings Betwhale 250% up to $2,500 &amp;50 Free Spins for Buffalo Ways 4.9/5 Decode Casino 500% deposit match bonus + 50 free spins 4.9/5 Slotocash Up to 600% + 60 Free Spins 4.9/5 Lucky Rebel (for US Players) 200% up to $2,500 + 50 Free Spins 4.8/5 Red Dog Casino Up to $8000 4.8/5 Are you searching for the best crypto casino available in today's rapidly evolving iGaming industry? If so, you are not ..</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" t="str">
+        <v>Belgravia Hartford Provides Technical Progress Update on gravitio.ai it's Prediction Intelligence Platform</v>
+      </c>
+      <c r="B766" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C766" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D766" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E766" t="str">
+        <v>https://www.prnewswire.com/news-releases/belgravia-hartford-provides-technical-progress-update-on-gravitioai-its-prediction-intelligence-platform-302805214.html</v>
+      </c>
+      <c r="F766" t="str">
+        <v>Gravitio reports 5,874 recorded AI-agent predictions since April 2026, more than 8,000 cloned AI agents, early internal crypto and football prediction-performance metrics, expanded sports coverage, and continued development of its proprietary prediction-performance data layer. TORONTO,...</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" t="str">
+        <v>KCS Opens KuCoin's Ninth Anniversary Chapter, Advancing Token Utility as a Value Participation Layer</v>
+      </c>
+      <c r="B767" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C767" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D767" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E767" t="str">
+        <v>https://www.prnewswire.com/news-releases/kcs-opens-kucoins-ninth-anniversary-chapter-advancing-token-utility-as-a-value-participation-layer-302802551.html</v>
+      </c>
+      <c r="F767" t="str">
+        <v>The upgraded KCS experience brings trading efficiency, rewards, payment benefits and ecosystem privileges into one unified user journey. PROVIDENCIALES, Turks and Caicos Islands, June 19, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform built on trust, today announced the...</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" t="str">
+        <v>100 Consecutive Majors: From the Fairway to the Future of Finance, KuCoin and Adam Scott Mark a Milestone Defined by Consistency and Trust</v>
+      </c>
+      <c r="B768" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C768" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D768" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E768" t="str">
+        <v>https://www.prnewswire.com/news-releases/100-consecutive-majors-from-the-fairway-to-the-future-of-finance-kucoin-and-adam-scott-mark-a-milestone-defined-by-consistency-and-trust-302805031.html</v>
+      </c>
+      <c r="F768" t="str">
+        <v>PROVIDENCIALES, Turks and Caicos Islands, June 18, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform, today celebrates brand ambassador Adam Scott as he makes his 100th consecutive major championship appearance at the U.S. Open, on June 18, 2026, at Shinnecock Hills Golf Club...</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" t="str">
+        <v>Hyperscale Data Announces "At-the-Market" Offering of Common Stock</v>
+      </c>
+      <c r="B769" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C769" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D769" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E769" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-announces-at-the-market-offering-of-common-stock-302804864.html</v>
+      </c>
+      <c r="F769" t="str">
+        <v>LAS VEGAS, June 18, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), announced today that it has established an "at-the-market" equity offering program (the...</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" t="str">
+        <v>BlockchAIn Announces Full Exercise of Underwriter’s Option to Purchase Additional Shares of Common Stock</v>
+      </c>
+      <c r="B770" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C770" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D770" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E770" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/18/3314516/0/en/BlockchAIn-Announces-Full-Exercise-of-Underwriter-s-Option-to-Purchase-Additional-Shares-of-Common-Stock.html</v>
+      </c>
+      <c r="F770" t="str">
+        <v>BlockchAIn Announces Full Exercise of Underwriter’s Option to Purchase Additional Shares of Common Stock</v>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" t="str">
+        <v>Saturn Cloud and Spectro Cloud Partner to Bring Production-Ready AI to Palette-Managed Kubernetes</v>
+      </c>
+      <c r="B771" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C771" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D771" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E771" t="str">
+        <v>https://www.prnewswire.com/news-releases/saturn-cloud-and-spectro-cloud-partner-to-bring-production-ready-ai-to-palette-managed-kubernetes-302804424.html</v>
+      </c>
+      <c r="F771" t="str">
+        <v>Organizations running Spectro Cloud Palette can now deploy Saturn Cloud's managed AI platform directly onto their existing Kubernetes infrastructure, from data center to edge, including FIPS 140-3 validated environments. NEW YORK, June 18, 2026 /PRNewswire/ -- Saturn Cloud, the AI token...</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" t="str">
+        <v>Standard Chartered China is among the first foreign banks to sign CBETS Direct Participant Agreement</v>
+      </c>
+      <c r="B772" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C772" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D772" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E772" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356466</v>
+      </c>
+      <c r="F772" t="str">
+        <v>Standard Chartered Bank (China) Limited (&amp;#8220;SCB China&amp;#8221;) announced the signing of Cross-border e-CNY Transfer Services (CBETS) Direct Participant Agreement with e-CNY Centre International Co. Ltd, which is established and managed by the Digital Currency Institute of the People&amp;#39;s Bank of China which is responsible for building and operating the cross-border and blockchain infrastructure for digital RMB. We are among the first foreign banks to sign the CBETS agreement. - - CBETS serves as a di... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356466</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" t="str">
+        <v>AI Financial Corporation Integrates USDU Stablecoin to Expand Regulated ...</v>
+      </c>
+      <c r="B773" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C773" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D773" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E773" t="str">
+        <v>https://pr-inside.com/ai-financial-corporation-integrates-usdu-stablecoin-to-expand-regulated-r5192318.htm</v>
+      </c>
+      <c r="F773" t="str">
+        <v>(PR-inside.com) AI Financial Corporation expands access to regulated digital asset settlement capabilities in the UAE through the integration of USDU, the first U.S. dollar-backed stablecoin registered with the Central Bank of the UAE as a Foreign Payment Token. LAS VEGAS, NV AND ABU DHABI, UAE / ACCESS Newswire / June 18, 2026 / AI Financial Corporation (NASDAQ:AIFC)(FRA:5AR1) ("AiFi" or the "Company"), a leading fintech provider of global payments, trading, and settlement infrastructure for digital assets, today announced the integration of USDU into its transaction processing ecosystem. USDU, issued by Universal Digital Intl Limited ("Universal"), is the first U.S. dollar-backed stablecoin registered with the ..</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" t="str">
+        <v>AI Financial Corporation Integrates USDU Stablecoin to Expand Regulated Digital Asset Settlement Capabilities in the UAE</v>
+      </c>
+      <c r="B774" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C774" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D774" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E774" t="str">
+        <v>https://www.newswire.com/news/ai-financial-corporation-integrates-usdu-stablecoin-to-expand-regulated-digital</v>
+      </c>
+      <c r="F774" t="str">
+        <v>AI Financial Corporation expands access to regulated digital asset settlement capabilities in the UAE through the integration of USDU, the first U.S. dollar-backed stablecoin registered with the Central Bank of the UAE as a Foreign Payment Token .</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" t="str">
+        <v>Spirit Blockchain Capital Announces Shares For Services Issuance</v>
+      </c>
+      <c r="B775" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C775" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D775" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E775" t="str">
+        <v>https://pr-inside.com/spirit-blockchain-capital-announces-shares-for-services-issuance-r5192296.htm</v>
+      </c>
+      <c r="F775" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 18, 2026 / Spirit Blockchain Capital Inc. (CSE:SPIR) ("Spirit" or the "Company"), a Canadian-based publicly listed company focused on blockchain infrastructure and digital asset opportunities, is pleased to announce that its Board of Directors has approved the issuance of common shares to certain consultants and strategic advisors in recognition of services provided to the Company. Pursuant to the shares for services arrangements, the Company will issue an aggregate of 7,220,000 common shares(the "Shares") at a deemed average price of $0.0595 per Share, representing an aggregate value of $429,527. By settling these service obligations through ..</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" t="str">
+        <v>Vantage si assicura un posto nella lista Fortune Crypto Innovators, mettendo in evidenza l'innovazione nel trading cross-market</v>
+      </c>
+      <c r="B776" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C776" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D776" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E776" t="str">
+        <v>https://www.prnewswire.com/news-releases/vantage-si-assicura-un-posto-nella-lista-fortune-crypto-innovators-mettendo-in-evidenza-linnovazione-nel-trading-cross-market-302804281.html</v>
+      </c>
+      <c r="F776" t="str">
+        <v>PORT VILA, Vanuatu, 18 giugno 2026 /PRNewswire/ -- Vantage, un broker multi-asset a livello globale per il trading di CFD, ha annunciato di essere stato inserito nella lista Fortune Crypto Innovators. Selezionata in modo indipendente dalla redazione di Fortune in base ai propri criteri...</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="str">
+        <v>NeosLegal führt den „UAE Crypto License Tracker 2026" ein: Jeder lizenzierte VASP in den Bereichen VARA, ADGM, DIFC, CBUAE und CMA</v>
+      </c>
+      <c r="B777" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C777" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D777" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E777" t="str">
+        <v>https://www.prnewswire.com/news-releases/neoslegal-fuhrt-den-uae-crypto-license-tracker-2026-ein-jeder-lizenzierte-vasp-in-den-bereichen-vara-adgm-difc-cbuae-und-cma-302803762.html</v>
+      </c>
+      <c r="F777" t="str">
+        <v>Alle gültigen Lizenzen für virtuelle Vermögenswerte in den Vereinigten Arabischen Emiraten, ausgestellt von allen fünf Aufsichtsbehörden, in einer kostenlosen öffentlichen Datenbank Europäische Gründer expandieren in die VAE, um von den regulatorischen Rahmenbedingungen zu profitieren und...</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="str">
+        <v>Datavault AI (DVLT) Expects Dream Bowl I Meme Coin to Begin Trading on Biconomy</v>
+      </c>
+      <c r="B778" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C778" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D778" t="str">
+        <v>Finance, Crypto, AI, SaaS, Retail</v>
+      </c>
+      <c r="E778" t="str">
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-expects-dream-bowl-i-meme-coin-to-begin-trading-on-biconomy-7087196</v>
+      </c>
+      <c r="F778" t="str">
+        <v>LOS ANGELES, CA - June 17, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that its Dream Bowl I meme coin, a commemorative digital collectible tied to Dream Bowl XIV, is expected to begin trading on the Biconomy cryptocurrency exchange as early as June 23, 2026. The company said the anticipated listing would mark the latest Datavault AI-issued token to advance from issuance to live secondary-market trading and represents another step in expanding the reach of its Information Data Exchange(R) platform. Datavault AI said it plans to onboard additional company-issued tokens to Biconomy, including Dream Bowl II meme coins and the Josh Gibson meme coin. The company noted that its Information Data Exchange(R) platform enables users to create, mint and list meme coins while providi</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le sue partecipazioni in ETH raggiungono i 5,62 milioni di token e che le partecipazioni totali in criptovalute e liquidità ammontano a 10,4 miliardi di dollari</v>
+      </c>
+      <c r="B779" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C779" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D779" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E779" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-sue-partecipazioni-in-eth-raggiungono-i-5-62-milioni-di-token-e-che-le-partecipazioni-totali-in-criptovalute-e-liquidita-ammontano-a-10-4-miliardi-di-dollari-302803035.html</v>
+      </c>
+      <c r="F779" t="str">
+        <v>Bitmine possiede il 4,66% dell'offerta totale di ETH pari a 120,7 milioni Bitmine ha raggiunto il 93% dell'obiettivo "Alchemy of 5%" in soli 11 mesi Bitmine indicata nella lista Fortune Crypto 100 per il 2026, la classifica definitiva delle aziende più influenti nel settore blockchain...</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="str">
+        <v>Six of the Ten Largest Credit Unions Now Run on Clutch's AI Platforms; Seventh Goes Live in July</v>
+      </c>
+      <c r="B780" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C780" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D780" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E780" t="str">
+        <v>https://www.prnewswire.com/news-releases/six-of-the-ten-largest-credit-unions-now-run-on-clutchs-ai-platforms-seventh-goes-live-in-july-302802904.html</v>
+      </c>
+      <c r="F780" t="str">
+        <v>SAN FRANCISCO, June 17, 2026 /PRNewswire/ -- When the fourth-largest credit union in the country deployed one of Clutch's AI agents, it burned through three months of AI token budget in three weeks. According to the credit union, the agents now engage more members in a single day than a...</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" t="str">
+        <v>NeosLegal Launches UAE Crypto License Tracker 2026: Every Licensed VASP Across VARA, ADGM, DIFC, CBUAE and CMA</v>
+      </c>
+      <c r="B781" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C781" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D781" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E781" t="str">
+        <v>https://www.prnewswire.com/news-releases/neoslegal-launches-uae-crypto-license-tracker-2026-every-licensed-vasp-across-vara-adgm-difc-cbuae-and-cma-302802974.html</v>
+      </c>
+      <c r="F781" t="str">
+        <v>Every active UAE virtual asset license, across all five regulators, in one free public database European founders are entering the UAE for regulatory choice and Global South reach Verified monthly by NeosLegal, the UAE's first crypto-native law firm DUBAI, UAE, June 17, 2026 /PRNewswire/...</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="str">
+        <v>Virtune Expands its Offering in Poland with the Listing of Virtune Crypto Altcoin Index ETP on the Warsaw Stock Exchange</v>
+      </c>
+      <c r="B782" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C782" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D782" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E782" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/17/3313168/0/en/Virtune-Expands-its-Offering-in-Poland-with-the-Listing-of-Virtune-Crypto-Altcoin-Index-ETP-on-the-Warsaw-Stock-Exchange.html</v>
+      </c>
+      <c r="F782" t="str">
+        <v>Warsaw, June 17, 2026 - Virtune, the Swedish regulated crypto asset manager, today announces the listing of the Virtune Crypto Altcoin Index ETP (VIRALT) on the Warsaw Stock Exchange (GPW), further expanding its offering in the Polish market.</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="str">
+        <v>Virtune rozszerza swoją ofertę w Polsce poprzez notowanie Virtune Crypto Altcoin Index ETP na Giełdzie Papierów Wartościowych w Warszawie</v>
+      </c>
+      <c r="B783" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C783" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D783" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E783" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/17/3313168/0/pl/Virtune-rozszerza-swoj%C4%85-ofert%C4%99-w-Polsce-poprzez-notowanie-Virtune-Crypto-Altcoin-Index-ETP-na-Gie%C5%82dzie-Papier%C3%B3w-Warto%C5%9Bciowych-w-Warszawie.html</v>
+      </c>
+      <c r="F783" t="str">
+        <v>Warszawa, 17 czerwca 2026 r. – Virtune, szwedzki regulowany zarządzający aktywami cyfrowymi, ogłasza dziś notowanie produktu Virtune Crypto Altcoin Index ETP (VIRALT) na Giełdzie Papierów Wartościowych w Warszawie (GPW), dalej rozszerzając swoją ofertę na polskim rynku.</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="str">
+        <v>Vantage figure dans la liste Crypto Innovators établie par Fortune, soulignant ainsi ses innovations en matière de trading inter-marchés</v>
+      </c>
+      <c r="B784" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C784" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D784" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E784" t="str">
+        <v>https://www.prnewswire.com/news-releases/vantage-figure-dans-la-liste-crypto-innovators-etablie-par-fortune-soulignant-ainsi-ses-innovations-en-matiere-de-trading-inter-marches-302802695.html</v>
+      </c>
+      <c r="F784" t="str">
+        <v>PORT VILA, Vanuatu, 17 juin 2026 /PRNewswire/ -- Vantage, un courtier mondial multi-actifs spécialisé dans le trading de CFD, a annoncé son inclusion dans la liste Fortune Crypto Innovators. Sélectionnée de manière indépendante par la rédaction de Fortune selon ses propres critères, cette...</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" t="str">
+        <v>GenRocket DataConnect™ Brings Deterministic Synthetic Data Generation to Agentic Testing Systems</v>
+      </c>
+      <c r="B785" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C785" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D785" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E785" t="str">
+        <v>https://www.pr.com/press-release/971333</v>
+      </c>
+      <c r="F785" t="str">
+        <v>New Data-as-a-Service platform generates on-demand test data for Agentic testing systems. The GenRocket synthetic data platform eliminates hallucination risk, production data exposure, and unpredictable token costs associated with LLM-based synthetic data generation. [PR.com]</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="str">
+        <v>DMG Blockchain Solutions Inc. Announces its First Prefabricated Data Center Colocation Contract</v>
+      </c>
+      <c r="B786" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C786" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D786" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E786" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/17/3313156/0/en/DMG-Blockchain-Solutions-Inc-Announces-its-First-Prefabricated-Data-Center-Colocation-Contract.html</v>
+      </c>
+      <c r="F786" t="str">
+        <v>DMG Blockchain Solutions Inc. Announces its First Prefabricated Data Center Colocation Contract</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) kondigt aan dat het bezit aan ETH 5,62 miljoen tokens heeft bereikt en dat het totale bezit aan cryptovaluta en geldmiddelen 10,4 miljard dollar bedraagt</v>
+      </c>
+      <c r="B787" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C787" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D787" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E787" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-kondigt-aan-dat-het-bezit-aan-eth-5-62-miljoen-tokens-heeft-bereikt-en-dat-het-totale-bezit-aan-cryptovaluta-en-geldmiddelen-10-4-miljard-dollar-bedraagt-302802506.html</v>
+      </c>
+      <c r="F787" t="str">
+        <v>Bitmine bezit 4,66% van het totale ETH-aanbod van 120,7 miljoen ETH Bitmine heeft in slechts 11 maanden 93% van de weg naar de 'Alchemy of 5%' afgelegd Bitmine opgenomen in de Fortune Crypto 100 voor 2026, een gezaghebbende ranglijst van de meest invloedrijke bedrijven in de...</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" t="str">
+        <v>Security Token Offering Foundation Launching June 29, 2026 to Advance the Global Tokenization Industry</v>
+      </c>
+      <c r="B788" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C788" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D788" t="str">
+        <v>Crypto, Education</v>
+      </c>
+      <c r="E788" t="str">
+        <v>https://www.pr.com/press-release/971153</v>
+      </c>
+      <c r="F788" t="str">
+        <v>The Security Token Offering Foundation (STO Foundation) today announced its official launch date on June 29, 2026 as a global membership organization dedicated to supporting the growth, education, adoption, and advancement of Real-World Asset (RWA) tokenization, digital securities, and tokenized capital markets. As tokenization continues to transform the way assets are issued, managed, distributed, and traded, the STO [PR.com]</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="str">
+        <v>Best Crypto Casinos in 2026 | Top Bitcoin Casinos That Pay Real Money ...</v>
+      </c>
+      <c r="B789" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C789" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D789" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E789" t="str">
+        <v>https://pr-inside.com/best-crypto-casinos-in-2026-top-bitcoin-casinos-that-pay-real-money-r5192068.htm</v>
+      </c>
+      <c r="F789" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 16, 2026 / The global iGaming landscape has shifted heavily toward blockchain integration. Players are no longer just looking for generic deposit options; they demand instant transactions, minimal processing overhead via Layer-2 protocols like the Bitcoin Lightning Network, and verifiable software frameworks. In this comprehensive review, we evaluate the top three options to help you find the new crypto casino in 2026 based on strict benchmarks: licensing authenticity, game catalog depth, wagering transparency, and payout velocities across multiple token networks. Quick Summary of the Top Crypto Casinos Casino Brand Best Known For Welcome Offer Min. Deposit Payout Speed 1. Twinqo Advanced ..</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="str">
+        <v>SEALSQ Secures Patent for Breakthrough “Back-to-Physical” NFT Technology</v>
+      </c>
+      <c r="B790" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C790" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D790" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E790" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/16/3312708/0/en/SEALSQ-Secures-Patent-for-Breakthrough-Back-to-Physical-NFT-Technology.html</v>
+      </c>
+      <c r="F790" t="str">
+        <v>Divisional Grant Strengthens Leadership in Semiconductor-Embedded, Physically Authenticated Digital Assets Divisional Grant Strengthens Leadership in Semiconductor-Embedded, Physically Authenticated Digital Assets</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" t="str">
+        <v>Vantage verovert een plaats op de Fortune Crypto Innovators-lijst en zet innovatie op het gebied van multi-assethandel in de kijker</v>
+      </c>
+      <c r="B791" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C791" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D791" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E791" t="str">
+        <v>https://www.prnewswire.com/news-releases/vantage-verovert-een-plaats-op-de-fortune-crypto-innovators-lijst-en-zet-innovatie-op-het-gebied-van-multi-assethandel-in-de-kijker-302801596.html</v>
+      </c>
+      <c r="F791" t="str">
+        <v>PORT VILA, Vanuatu, 16 juni 2026 /PRNewswire/ -- Vantage, een wereldwijde multi-assetbroker voor CFD-handel, heeft aangekondigd dat het is opgenomen in de Fortune Crypto Innovators-lijst. De lijst werd onafhankelijk samengesteld door de redactie van Fortune op basis van haar eigen...</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="str">
+        <v>Bybit Launches SpaceX-Themed Token Buzz: $100K Prize Pool</v>
+      </c>
+      <c r="B792" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C792" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D792" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E792" t="str">
+        <v>https://www.prnewswire.com/news-releases/bybit-launches-spacex-themed-token-buzz-100k-prize-pool-302801544.html</v>
+      </c>
+      <c r="F792" t="str">
+        <v>DUBAI, UAE, June 16, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, has announced the latest round of Token Buzz, its trading competition series, with SpaceX perpetual contracts as the featured token. The limited-time event ends on June...</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="str">
+        <v>Hyperscale Data Bitcoin Treasury and Cash of Approximately $87.1 Million Represents Approximately 73.34% of Current Market Capitalization of Common Stock</v>
+      </c>
+      <c r="B793" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C793" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D793" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E793" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-and-cash-of-approximately-87-1-million-represents-approximately-73-34-of-current-market-capitalization-of-common-stock-302801196.html</v>
+      </c>
+      <c r="F793" t="str">
+        <v>Company holds Approximately 713.5884 Bitcoin and 10,000 Ounces of Silver LAS VEGAS, June 16, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced...</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annonce que ses avoirs en ETH atteignent 5,62 millions de jetons et que ses avoirs en cryptomonnaies et en liquidités atteignent 10,4 milliards de dollars</v>
+      </c>
+      <c r="B794" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C794" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D794" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E794" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annonce-que-ses-avoirs-en-eth-atteignent-5-62-millions-de-jetons-et-que-ses-avoirs-en-cryptomonnaies-et-en-liquidites-atteignent-10-4-milliards-de-dollars-302800884.html</v>
+      </c>
+      <c r="F794" t="str">
+        <v>Bitmine détient 4,66 % de l'offre totale d'ETH, qui s'élève à 120,7 millions En seulement 11 mois, Bitmine a déjà parcouru 93 % du chemin menant à l'« Alchimie des 5 % » Bitmine figure dans le classement « Fortune Crypto 100 » de 2026, une liste de référence des entreprises les plus...</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" t="str">
+        <v>Acme Corp Invests $500 Million in Bitcoin, Holds 5% of Cash Reserves in Digital Currency</v>
+      </c>
+      <c r="B795" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C795" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D795" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E795" t="str">
+        <v>https://pressreleasenews.org/pressroom/acme-corp-invests-500-million-in-bitcoin-holds-5-of-cash-reserves-in-digital-currency</v>
+      </c>
+      <c r="F795" t="str">
+        <v>Acme Corp purchased 8,000 bitcoins for $500 million, representing 5% of its cash reserves, to diversify its treasury and hedge against inflation.</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="str">
+        <v>E-Power Inc. Secures RMB 3 Million Government Grant from Guizhou Provincial Big Data Bureau for AIoT and Blockchain-Driven Smart Manufacturing Platform in the Lithium Battery Anode Industry</v>
+      </c>
+      <c r="B796" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C796" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D796" t="str">
+        <v>Finance, Crypto, AI, SaaS, Energy</v>
+      </c>
+      <c r="E796" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/15/3311860/0/en/E-Power-Inc-Secures-RMB-3-Million-Government-Grant-from-Guizhou-Provincial-Big-Data-Bureau-for-AIoT-and-Blockchain-Driven-Smart-Manufacturing-Platform-in-the-Lithium-Battery-Anode-.html</v>
+      </c>
+      <c r="F796" t="str">
+        <v>DOVER, USA, June 15, 2026 (GLOBE NEWSWIRE) -- E-Power Inc. (“E-Power”, the “Company”, “we” or “our”) (NASDAQ: EPOW), a leading provider of AI Data Center (AIDC) microgrid solutions and advanced battery materials, today announced that its subsidiary, Sunrise (Guizhou) New Energy Materials Co., Ltd., has been awarded a special government grant of RMB 3,000,000 (approximately USD 411,000) by the Guizhou Provincial Big Data Development Administration. The funding will support the Company’s flagship digital initiative, the “Lithium Battery Anode Material Intelligent Manufacturing Data Governance and Application Project,” a strategic platform designed to break down data silos and accelerate the digital, intelligent, and green transformation of the lithium battery anode material industry.</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" t="str">
+        <v>tZERO Provides an Update on Its IP Portfolio Enforcement and Highlights Additional Patented Inventions Supporting the Evolution of Tokenized Capital Markets</v>
+      </c>
+      <c r="B797" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C797" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D797" t="str">
+        <v>Crypto, Real Estate</v>
+      </c>
+      <c r="E797" t="str">
+        <v>https://www.newmediawire.com/news/tzero-provides-an-update-on-its-ip-portfolio-enforcement-and-highlights-additional-patented-inventions-supporting-the-evolution-of-tokenized-capital-markets-7087146</v>
+      </c>
+      <c r="F797" t="str">
+        <v xml:space="preserve">NEW YORK, NY - June 15, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure since 2014, today provided an update on enforcement actions it has recently taken as part of its on-going strategic review of its intellectual property assets. The company is also highlighting additional patent families from its intellectual property portfolio that support regulated digital asset securities and tokenized financial markets. On April 30, 2026, tZERO provided an update on its portfolio review and information about a subset of its 105-patent strong portfolio, highlighting 10 patents across 5 families, including Self-Enforcing Security Token Compliance System, Upgradable Security Token Architecture, Splittable Security Token Structure, Federated PII Service </v>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" t="str">
+        <v>BlockchAIn Announces Corporate Name Change to AIB Data Centers Inc.</v>
+      </c>
+      <c r="B798" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C798" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D798" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E798" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/15/3311791/0/en/BlockchAIn-Announces-Corporate-Name-Change-to-AIB-Data-Centers-Inc.html</v>
+      </c>
+      <c r="F798" t="str">
+        <v>BlockchAIn Announces Corporate Name Change to AIB Data Centers Inc.</v>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" t="str">
+        <v>DOGECOIN CASH FILES UTILITY PATENT FOR BLOCKCHAIN INFRASTRUCTURE DESIGNED TO SUPPORT DOGECOIN APPLICATION USABILITY</v>
+      </c>
+      <c r="B799" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C799" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D799" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E799" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/15/3311587/0/en/DOGECOIN-CASH-FILES-UTILITY-PATENT-FOR-BLOCKCHAIN-INFRASTRUCTURE-DESIGNED-TO-SUPPORT-DOGECOIN-APPLICATION-USABILITY.html</v>
+      </c>
+      <c r="F799" t="str">
+        <v>Dogecoin Cash, Inc.(DOGP) files U.S. utility patent for blockchain infrastructure enabling fast Dogecoin confirmations and simplified dApp deployment.</v>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" t="str">
+        <v>BC.GAME Token $BC Breaks Above $0.01, Up 23% in 24 Hours</v>
+      </c>
+      <c r="B800" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C800" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D800" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E800" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-token-bc-breaks-above-0-01--up-23-in-24-hours-302799865.html</v>
+      </c>
+      <c r="F800" t="str">
+        <v>BELIZE CITY, Belize, June 14, 2026 /PRNewswire/ -- BC.GAME's platform token $BC recently broke above the $0.01 mark, reaching a high of $0.0116 on June 14, 2026, with a 24-hour increase of 23%. The milestone comes as BC.GAME continues to develop the $BC ecosystem and roll out updates to...</v>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" t="str">
+        <v>BlockchAIn Announces Preliminary Inclusion in Russell Microcap® Index</v>
+      </c>
+      <c r="B801" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C801" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D801" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E801" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/12/3311043/0/en/BlockchAIn-Announces-Preliminary-Inclusion-in-Russell-Microcap-Index.html</v>
+      </c>
+      <c r="F801" t="str">
+        <v>BlockchAIn Announces Preliminary Inclusion in Russell Microcap® Index</v>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" t="str">
+        <v>Vantage Secures Position on the Fortune Crypto Innovators List, Highlighting Cross-Market Trading Innovation</v>
+      </c>
+      <c r="B802" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C802" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D802" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E802" t="str">
+        <v>https://www.prnewswire.com/news-releases/vantage-secures-position-on-the-fortune-crypto-innovators-list-highlighting-cross-market-trading-innovation-302798755.html</v>
+      </c>
+      <c r="F802" t="str">
+        <v>PORT VILA, Vanuatu, June 11, 2026 /PRNewswire/ -- Vantage, a global multi-asset broker for CFD trading, announced its inclusion on the Fortune Crypto Innovators list. Selected independently by Fortune's editorial department based on its editorial criteria, the list serves as a recognised...</v>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="str">
+        <v>Luffa Ecosystem Launches First Social Forecasting Benchmark Application PolyMind, Kicking Off World Cup Prediction Season</v>
+      </c>
+      <c r="B803" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C803" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D803" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E803" t="str">
+        <v>https://www.prnewswire.com/news-releases/luffa-ecosystem-launches-first-social-forecasting-benchmark-application-polymind-kicking-off-world-cup-prediction-season-302798040.html</v>
+      </c>
+      <c r="F803" t="str">
+        <v>Envisioning the Future of Social Ecosystems: Luffa Anchors Next-Gen Web3 Engagement as First Social Forecasting Benchmark PolyMind Enters Open Beta HONG KONG, June 11, 2026 /PRNewswire/ -- Luffa, AI x Web3 Super Connector, today announced a pivotal milestone with the open beta launch of...</v>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" t="str">
+        <v>Fortune veröffentlicht erstmals die „Fortune Crypto 100", ein Ranking der einflussreichsten Unternehmen und Protokolle im globalen Ökosystem für digitale Vermögenswerte</v>
+      </c>
+      <c r="B804" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C804" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D804" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E804" t="str">
+        <v>https://www.prnewswire.com/news-releases/fortune-veroffentlicht-erstmals-die-fortune-crypto-100-ein-ranking-der-einflussreichsten-unternehmen-und-protokolle-im-globalen-okosystem-fur-digitale-vermogenswerte-302798671.html</v>
+      </c>
+      <c r="F804" t="str">
+        <v>Die Fortune Crypto 100 präsentiert führende Unternehmen in zehn Kategorien, darunter traditionelle Finanzdienstleistungen, dezentrale Finanzdienstleistungen, Risikokapital, Mining, Stablecoins, DATs und ETFs sowie weitere Bereiche. Das Ranking würdigt sowohl führende Krypto-Unternehmen...</v>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" t="str">
+        <v>Cecabank lance un service de conservation de crypto-actifs avec son premier client, en collaboration avec Bit2Me</v>
+      </c>
+      <c r="B805" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C805" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D805" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E805" t="str">
+        <v>https://www.prnewswire.com/news-releases/cecabank-lance-un-service-de-conservation-de-crypto-actifs-avec-son-premier-client-en-collaboration-avec-bit2me-302798357.html</v>
+      </c>
+      <c r="F805" t="str">
+        <v>Cecabank dynamise le secteur de la conservation d'actifs numériques en mettant en service sa plateforme destinée aux institutions financières, et rejoint Renta 4 Banco dans le développement de son offre de trading de crypto-actifs pour ses clients Ce service s'appuie sur une collaboration...</v>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" t="str">
+        <v>Fortune dévoile son premier classement Fortune Crypto 100 qui répertorie les entreprises et les protocoles les plus influents de l'écosystème mondial des actifs numériques</v>
+      </c>
+      <c r="B806" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C806" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D806" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E806" t="str">
+        <v>https://www.prnewswire.com/news-releases/fortune-devoile-son-premier-classement-fortune-crypto-100-qui-repertorie-les-entreprises-et-les-protocoles-les-plus-influents-de-lecosysteme-mondial-des-actifs-numeriques-302798222.html</v>
+      </c>
+      <c r="F806" t="str">
+        <v>Le classement Fortune Crypto 100 présente les leaders dans 10 catégories couvrant notamment la finance traditionnelle, la finance décentralisée, le capital-risque, le minage, les stablecoins, les DAT et les ETF et bien d'autres encore. Ce classement met à l'honneur les leaders du secteur...</v>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" t="str">
+        <v>Fortune lanza la primera edición de Fortune Crypto 100</v>
+      </c>
+      <c r="B807" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C807" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D807" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E807" t="str">
+        <v>https://www.prnewswire.com/news-releases/fortune-lanza-la-primera-edicion-de-fortune-crypto-100-302798214.html</v>
+      </c>
+      <c r="F807" t="str">
+        <v>-Fortune lanza la primera edición de Fortune Crypto 100, que clasifica a las empresas y protocolos más influyentes en el ecosistema global de activos digitales La lista Fortune Crypto 100 destaca a los líderes en 10 categorías que abarcan finanzas tradicionales, finanzas descentralizadas,...</v>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="str">
+        <v>UK Financial Ltd Announces LTNS 1 on CATEX Exchange With Verified ERC-3643 ...</v>
+      </c>
+      <c r="B808" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C808" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D808" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E808" t="str">
+        <v>https://pr-inside.com/uk-financial-ltd-announces-ltns-1-on-catex-exchange-with-verified-erc-r5190599.htm</v>
+      </c>
+      <c r="F808" t="str">
+        <v>(PR-inside.com) DOVER, DE / ACCESS Newswire / June 11, 2026 /UK Financial Ltd, creator of The Maya Preferred Project and Maya Preferred PRA, today announced LTNS 1 on CATEX Exchange as part of the continued expansion of the Maya Preferred PRA ecosystem and the company's broader real-world asset tokenization strategy. The announcement follows the recent update of Maya Preferred PRA and comes as UK Financial Ltd finalizes its CoinMarketCap filing milestone connected to the company's long-standing digital asset history, project documentation, token structure, and public reporting efforts. LTNS 1 is being introduced as one of the most advanced ERC-3643 security token infrastructures developed ..</v>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" t="str">
+        <v>Quantova Opens Post-Quantum Blockchain Infrastructure to Developers as Industry Confronts Accelerating Quantum Computing Threat</v>
+      </c>
+      <c r="B809" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C809" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D809" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E809" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356081</v>
+      </c>
+      <c r="F809" t="str">
+        <v>Quantova, a post-quantum Layer-1 blockchain network approaching testnet launch, today published its complete developer documentation and significantly expanded its public GitHub repository, making quantum-resistant blockchain infrastructure directly accessible to developers and institutions for the first time. The release follows a period of accelerating concern across the technology and financial industries as quantum computing research compresses the estimated timeline for breaking the e... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356081</v>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" t="str">
+        <v>Fineqia Engages on Tokenization and Wallet Architecture Services for ...</v>
+      </c>
+      <c r="B810" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C810" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D810" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E810" t="str">
+        <v>https://pr-inside.com/fineqia-engages-on-tokenization-and-wallet-architecture-services-for-r5190584.htm</v>
+      </c>
+      <c r="F810" t="str">
+        <v>(PR-inside.com) LONDON, UK / ACCESS Newswire / June 11, 2026 / Fineqia International Inc. ("Fineqia") (CSE:FNQ)(Frankfurt:FNQA), a digital asset and investment business, today announced that its UK subsidiary, Fineqia Limited, is providing technology development and advisory services to Club Coin Holdings ("Club Coin") in support of the development of Club Coin's Phase 1 product. The engagement covers tokenization design, digital wallet architecture, and broader crypto advisory services, drawing on Fineqia's expertise across the digital asset value chain and its experience as a regulated issuer of crypto asset backed Exchange Traded Products (ETPs) through its Liechtenstein subsidiary, Fineqia AG. The services were initiated ..</v>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" t="str">
+        <v>Fineqia Engages on Tokenization and Wallet Architecture Services for Club Coin Holdings</v>
+      </c>
+      <c r="B811" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C811" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D811" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E811" t="str">
+        <v>https://www.newswire.com/news/fineqia-engages-on-tokenization-and-wallet-architecture-services-for-club-coin</v>
+      </c>
+      <c r="F811" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" t="str">
+        <v>21shares Named to Inaugural Fortune Crypto 100 List</v>
+      </c>
+      <c r="B812" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C812" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D812" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E812" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/11/3310497/0/en/21shares-Named-to-Inaugural-Fortune-Crypto-100-List.html</v>
+      </c>
+      <c r="F812" t="str">
+        <v>The award win, in the DATs and ETFs category, comes on the heels of a series of product launches in the U.S. market, including that of THYP – the first Hyperliquid ETF available to U.S. investors The award win, in the DATs and ETFs category, comes on the heels of a series of product launches in the U.S. market, including that of THYP – the first Hyperliquid ETF available to U.S. investors</v>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" t="str">
+        <v>CoinShares Named to the Inaugural Fortune Crypto 100</v>
+      </c>
+      <c r="B813" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C813" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D813" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E813" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/11/3310482/0/en/CoinShares-Named-to-the-Inaugural-Fortune-Crypto-100.html</v>
+      </c>
+      <c r="F813" t="str">
+        <v>Recognised in the DATs &amp;amp; ETFs category of Fortune's definitive ranking of the companies and protocols shaping the global digital asset ecosystem</v>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" t="str">
+        <v>Fortune Launches Inaugural Fortune Crypto 100, Ranking the Most Influential Companies and Protocols in the Global Digital Asset Ecosystem</v>
+      </c>
+      <c r="B814" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C814" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D814" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E814" t="str">
+        <v>https://www.prnewswire.com/news-releases/fortune-launches-inaugural-fortune-crypto-100-ranking-the-most-influential-companies-and-protocols-in-the-global-digital-asset-ecosystem-302797425.html</v>
+      </c>
+      <c r="F814" t="str">
+        <v>The Fortune Crypto 100 highlights leaders across 10 categories spanning traditional finance, decentralized finance, venture capital, mining, stablecoins, DATs and ETFs, and more. The ranking recognizes both crypto-native leaders and traditional financial institutions, reflecting the rapid...</v>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" t="str">
+        <v>KuCoin Launches Crypto Cup With Up to 1,400,000 USDT Reward Pool During Global Football Season</v>
+      </c>
+      <c r="B815" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C815" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D815" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E815" t="str">
+        <v>https://www.prnewswire.com/news-releases/kucoin-launches-crypto-cup-with-up-to-1-400-000-usdt-reward-pool-during-global-football-season-302796544.html</v>
+      </c>
+      <c r="F815" t="str">
+        <v>PROVIDENCIALES, Turks and Caicos Islands, June 11, 2026 /PRNewswire/ --KuCoin, a leading global crypto platform built on trust, today announced the launch of KuCoin Crypto Cup, a global football-season trading campaign running from June 11 to July 20, 2026, featuring a reward pool of up...</v>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" t="str">
+        <v>Hyperscale Data Announces Transaction with Yorkville</v>
+      </c>
+      <c r="B816" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C816" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D816" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E816" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-announces-transaction-with-yorkville-302797578.html</v>
+      </c>
+      <c r="F816" t="str">
+        <v>LAS VEGAS, June 11, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), announced that it has entered into a Pre-Paid Advance Agreement (the "Agreement") with YA...</v>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" t="str">
+        <v>NatGold Digital Sets July 8 for NATG Global Trading Launch</v>
+      </c>
+      <c r="B817" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C817" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D817" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E817" t="str">
+        <v>https://www.prnewswire.com/news-releases/natgold-digital-sets-july-8-for-natg-global-trading-launch-302797422.html</v>
+      </c>
+      <c r="F817" t="str">
+        <v>MIAMI, June 11, 2026 /PRNewswire/ -- NatGold Digital Ltd. ("NatGold" or the "Company"), a pioneering digital gold mining company with a patent-pending process for sustainably unlocking the intrinsic value of in-ground gold resources through its digital mining and blockchain-based...</v>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" t="str">
+        <v>UK INVESTOR CONFIDENCE HITS RECORD HIGH DESPITE WARS, TARIFFS AND MARKET TURBULENCE</v>
+      </c>
+      <c r="B818" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C818" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D818" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E818" t="str">
+        <v>https://pressat.co.uk/releases/uk-investor-confidence-hits-record-high-despite-wars-tariffs-and-market-turbulence-22d9f4fd266ddde230d2bd2a6c90bccc/</v>
+      </c>
+      <c r="F818" t="str">
+        <v>Thursday 11 June, 2026 Long-term conviction hardens among British investors as confidence rises to highest level since Investor Index launched UK investor confidence has risen sharply to its highest level since the Investor Index launched in 2020 despite another year dominated by geopolitical instability, trade tensions and market uncertainty. The Investor Index 2026, the annual study of investor behaviour from AML Group and The Nursery Research &amp; Planning, found the UK Investor Index has climbed to 115, up significantly from 103 in 2025 and well above the pre-pandemic benchmark of 100. The Index is a composite measure of investor confidence, sense of control and how informed investors feel about their financial decisions. Investor confidence reaches new high The findings suggest a signifi</v>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="str">
+        <v>HWAL Inc., Announces Appointment of Jamie Shortill to Board of Advisors ...</v>
+      </c>
+      <c r="B819" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C819" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D819" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E819" t="str">
+        <v>https://pr-inside.com/hwal-inc-announces-appointment-of-jamie-shortill-to-board-of-advisors-r5190463.htm</v>
+      </c>
+      <c r="F819" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 10, 2026 /HWAL Inc., formerly Hollywall Entertainment, Inc. (OTCID:HWAL) (the "Company"), announces an additional appointment to its Board of Advisors. In preparation for global growth and expansion of the Company's music and media catalog and operations within the industry sectors of sports and music entertainment, TV and motion pictures, broadcast and distribution, AI and Blockchain technologies, tokenization of Real-World Assets, Fintech and Cryptocurrencies, the Company is proud to announce the appointment of its newest Advisory Board Member Mr. Jamie Shortill. Mr. Shortill is a seasoned finance and strategy executive with over two decades of ..</v>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="str">
+        <v>AI Financial Provides Update on Removal of Going Concern, WLFI Holdings, ...</v>
+      </c>
+      <c r="B820" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C820" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D820" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E820" t="str">
+        <v>https://pr-inside.com/ai-financial-provides-update-on-removal-of-going-concern-wlfi-holdings-r5190384.htm</v>
+      </c>
+      <c r="F820" t="str">
+        <v>(PR-inside.com) WLFI Holdings Valued at Approximately US$380 Million1 Company Continues to View WLFI as a Strategic Balance Sheet Asset LAS VEGAS, NV / ACCESS Newswire / June 10, 2026 / AI Financial Corporation (NASDAQ:AIFC)(FRA:5AR1) ("AiFi" or the "Company"), a fintech company providing blockchain-powered payment, trading, and settlement infrastructure for digital assets, today announced enhancements to the Company's liquidity position. In its Current Report on Form 8-K filed today, the Company disclosed that 3,321,690,994 WLFI tokens2 held by the Company can provide it with significant liquidity, as they are currently available for it to use as collateral for a loan transaction, for it to ..</v>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="str">
+        <v>Fold Eliminates $20 Million of Debt, Secures $25 Million of Non-Dilutive Capital to Accelerate Next Phase of Growth</v>
+      </c>
+      <c r="B821" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C821" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D821" t="str">
+        <v>Finance, Crypto, Retail</v>
+      </c>
+      <c r="E821" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/10/3309688/0/en/Fold-Eliminates-20-Million-of-Debt-Secures-25-Million-of-Non-Dilutive-Capital-to-Accelerate-Next-Phase-of-Growth.html</v>
+      </c>
+      <c r="F821" t="str">
+        <v>PHOENIX, June 10, 2026 (GLOBE NEWSWIRE) -- Fold Holdings, Inc. (NASDAQ: FLD) ("Fold" or the "Company"), a bitcoin financial services company making it easy for individuals to earn, save and spend bitcoin through everyday financial tools, announced a series of capital transactions to strengthen the company's balance sheet, eliminate secured debt obligations, improve cashflows, and position Fold to materially scale its consumer and enterprise platforms.</v>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="str">
+        <v>Figure Enters into Agreement to Acquire Kiavi, Bolstering Blockchain-Native Marketplace</v>
+      </c>
+      <c r="B822" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C822" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D822" t="str">
+        <v>Finance, Crypto, AI, SaaS, Real Estate</v>
+      </c>
+      <c r="E822" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/10/3309592/0/en/Figure-Enters-into-Agreement-to-Acquire-Kiavi-Bolstering-Blockchain-Native-Marketplace.html</v>
+      </c>
+      <c r="F822" t="str">
+        <v>NEW YORK, June 10, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (“Figure,” Nasdaq: FIGR; OPEN: FGRS), the blockchain-native capital marketplace for the origination, funding, sale, and trading of tokenized assets, today announced a definitive agreement to acquire Kiavi, an AI-powered lending platform for residential real estate investors. The transaction includes the purchase of Kiavi’s balance sheet assets by a joint venture between Figure and Sixth Street, a leading global investment firm, which is buying loans off Kiavi’s balance sheet. The total transaction purchase price is $717 million.</v>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="str">
+        <v>WISeKey’s SEALCOIN Subsidiary Accelerates Space-Based Blockchain Infrastructure Following Strategic $4 Million Investment Commitment</v>
+      </c>
+      <c r="B823" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C823" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D823" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E823" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/10/3309441/0/en/WISeKey-s-SEALCOIN-Subsidiary-Accelerates-Space-Based-Blockchain-Infrastructure-Following-Strategic-4-Million-Investment-Commitment.html</v>
+      </c>
+      <c r="F823" t="str">
+        <v>WISeKey’s SEALCOIN Subsidiary Accelerates Space-Based Blockchain Infrastructure Following Strategic $4 Million Investment Commitment</v>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="str">
+        <v>Acme Corp enters bitcoin mining with new data center initiative</v>
+      </c>
+      <c r="B824" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C824" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D824" t="str">
+        <v>Crypto, Energy</v>
+      </c>
+      <c r="E824" t="str">
+        <v>https://pressreleasenews.org/pressroom/acme-corp-enters-bitcoin-mining-with-new-data-center-initiative</v>
+      </c>
+      <c r="F824" t="str">
+        <v>Acme Corp announces its entry into bitcoin mining through a dedicated data center initiative, leveraging renewable energy sources to support operations. The move aligns with the company's strategy to diversify into digital asset infrastructure.</v>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" t="str">
+        <v>BlockchAIn Announces Closing of $55 Million Public Offering of Common Stock</v>
+      </c>
+      <c r="B825" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C825" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D825" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E825" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/09/3309393/0/en/BlockchAIn-Announces-Closing-of-55-Million-Public-Offering-of-Common-Stock.html</v>
+      </c>
+      <c r="F825" t="str">
+        <v>BlockchAIn Announces Closing of $55 Million Public Offering of Common Stock</v>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="str">
+        <v>Applied Digital Announces Pricing of $1.59 Billion of Senior Secured Notes to fund the Fourth Building at Polaris Forge 1</v>
+      </c>
+      <c r="B826" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C826" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D826" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E826" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/09/3309382/0/en/Applied-Digital-Announces-Pricing-of-1-59-Billion-of-Senior-Secured-Notes-to-fund-the-Fourth-Building-at-Polaris-Forge-1.html</v>
+      </c>
+      <c r="F826" t="str">
+        <v>DALLAS, June 09, 2026 (GLOBE NEWSWIRE) -- Applied Digital Corporation (NASDAQ: APLD) (“Applied Digital” or the “Company”), a leading designer, builder and operator of high-performance, sustainably engineered data centers and colocation services for Artificial Intelligence (“AI”), networking, and blockchain workloads, today announced that its subsidiary, APLD ComputeCo 3 LLC (“APLD ComputeCo 3”), has priced a $1.59 billion offering (the “Offering”) of 7.000% senior secured notes due 2031 (the “Notes”) at par. The Notes will be sold in a private offering to persons reasonably believed to be qualified institutional buyers in reliance on Rule 144A under the Securities Act of 1933, as amended (the “Securities Act”), and outside the United States to non-U.S. persons in reliance on Regulation S u</v>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="str">
+        <v>CME Group Announces Launch of Nasdaq CME Crypto Index Futures</v>
+      </c>
+      <c r="B827" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C827" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D827" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E827" t="str">
+        <v>https://www.prnewswire.com/news-releases/cme-group-announces-launch-of-nasdaq-cme-crypto-index-futures-302795783.html</v>
+      </c>
+      <c r="F827" t="str">
+        <v>CHICAGO, June 9, 2026 /PRNewswire/ -- CME Group, the world's leading derivatives marketplace, announced the launch of Nasdaq CME Crypto Index futures. At expiration, these contracts are financially settled to the value of the Nasdaq CME Crypto Settlement Price Index, which measures the...</v>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="str">
+        <v>Solayer Announces Mainnet Launch of Margin Trade, Bringing Unified Multi-Asset Trading Onchain</v>
+      </c>
+      <c r="B828" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C828" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D828" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E828" t="str">
+        <v>https://www.prnewswire.com/news-releases/solayer-announces-mainnet-launch-of-margin-trade-bringing-unified-multi-asset-trading-onchain-302795753.html</v>
+      </c>
+      <c r="F828" t="str">
+        <v>New Solana-native platform enables trading across crypto, commodities, and equities through a single margin account PALO ALTO, Calif., June 9, 2026 /PRNewswire/ -- Solayer today announced the mainnet launch of Margin Trade, a Solana-native perpetual trading platform designed to unify...</v>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="str">
+        <v>Phemex donne le coup d'envoi de l'Ultimate Championship, d'une valeur de 7 millions de dollars, en lançant une compétition de trading pendant la saison du football</v>
+      </c>
+      <c r="B829" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C829" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D829" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E829" t="str">
+        <v>https://www.prnewswire.com/news-releases/phemex-donne-le-coup-denvoi-de-lultimate-championship-dune-valeur-de-7-millions-de-dollars-en-lancant-une-competition-de-trading-pendant-la-saison-du-football-302795684.html</v>
+      </c>
+      <c r="F829" t="str">
+        <v>APIA, Samoa, 9 juin 2026 /PRNewswire/ -- Phemex, un échange de crypto-monnaie axé sur l'utilisateur, a lancé aujourd'hui le 2026 Ultimate Championship, une compétition mondiale de trading dotée d'une cagnotte totale de 7 millions de dollars. Inspirée par l'excitation entourant la saison...</v>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) verkündet bekannt, dass der ETH-Bestand 5,54 Millionen Token erreicht hat und der Gesamtbestand an Kryptowährungen und Bargeld 9,6 Milliarden US-Dollar beträgt</v>
+      </c>
+      <c r="B830" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C830" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D830" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E830" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-verkundet-bekannt-dass-der-eth-bestand-5-54-millionen-token-erreicht-hat-und-der-gesamtbestand-an-kryptowahrungen-und-bargeld-9-6-milliarden-us-dollar-betragt-302795390.html</v>
+      </c>
+      <c r="F830" t="str">
+        <v>Bitmine besitzt 4,59% des gesamten ETH-Münzbestandes von 120,7 Millionen Bitmine hat in nur 11 Monaten 92% des Weges der „Alchemie der 5%"' zurückgelegt Ethereum profitiert weiterhin von zwei günstigen Faktoren: der Tokenisierung an der Wall Street auf der Blockchain und dem wachsenden...</v>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annonce que ses avoirs en ETH atteignent 5,54 millions de tokens et que ses avoirs en cryptomonnaies et en liquidités s'élèvent à 9,6 milliards de dollars</v>
+      </c>
+      <c r="B831" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C831" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D831" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E831" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annonce-que-ses-avoirs-en-eth-atteignent-5-54-millions-de-tokens-et-que-ses-avoirs-en-cryptomonnaies-et-en-liquidites-selevent-a-9-6-milliards-de-dollars-302795383.html</v>
+      </c>
+      <c r="F831" t="str">
+        <v>Bitmine possède 4,59 % de l'offre totale de jetons ETH, qui s'élève à 120,7 millions Bitmine a parcouru 92 % du chemin vers l'« Alchimie des 5 % » en seulement 11 mois L'Ethereum continue de bénéficier de deux puissants facteurs favorables : la tokenisation de Wall Street sur la...</v>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="str">
+        <v>Applied Digital Announces Proposed Offering of $1.59 Billion of Senior Secured Notes to fund the Fourth Building at Polaris Forge 1</v>
+      </c>
+      <c r="B832" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C832" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D832" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E832" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/09/3308740/0/en/Applied-Digital-Announces-Proposed-Offering-of-1-59-Billion-of-Senior-Secured-Notes-to-fund-the-Fourth-Building-at-Polaris-Forge-1.html</v>
+      </c>
+      <c r="F832" t="str">
+        <v xml:space="preserve">DALLAS, June 09, 2026 (GLOBE NEWSWIRE) -- Applied Digital Corporation (NASDAQ: APLD) (“Applied Digital” or the “Company”), a leading designer, builder and operator of high-performance, sustainably engineered data centers and colocation services for Artificial Intelligence (“AI”), networking, and blockchain workloads, today announced that its subsidiary, APLD ComputeCo 3 LLC (“APLD ComputeCo 3”), intends to offer, subject to market conditions and other factors, $1.59 billion aggregate principal amount of senior secured notes due 2031 (the “Notes”), in a private offering to persons reasonably believed to be qualified institutional buyers in reliance on Rule 144A under the Securities Act of 1933, as amended (the “Securities Act”), and outside the United States to non-U.S. persons in reliance </v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="str">
+        <v>BitFuFu Announces May 2026 Bitcoin Production and Operational Updates</v>
+      </c>
+      <c r="B833" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C833" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D833" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E833" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/09/3308737/0/en/BitFuFu-Announces-May-2026-Bitcoin-Production-and-Operational-Updates.html</v>
+      </c>
+      <c r="F833" t="str">
+        <v>BitFuFu reports 177 BTC produced, up 22.1% month over month, and 1,855 BTC held as of May 31, 2026.</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="str">
+        <v>Phemex Kicks off $7 Million Ultimate Championship, Bringing Trading Competition to Football Season</v>
+      </c>
+      <c r="B834" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C834" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D834" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E834" t="str">
+        <v>https://www.prnewswire.com/news-releases/phemex-kicks-off-7-million-ultimate-championship-bringing-trading-competition-to-football-season-302795135.html</v>
+      </c>
+      <c r="F834" t="str">
+        <v>APIA, Samoa, June 9, 2026 /PRNewswire/ -- Phemex, a user-first crypto exchange, today launched the 2026 Ultimate Championship, a global trading event featuring a total prize pool of $7 million. Inspired by the excitement surrounding the 2026 football season, the initiative combines...</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="str">
+        <v>Hyperscale Data Bitcoin Treasury Reaches Approximately 709 Bitcoin</v>
+      </c>
+      <c r="B835" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C835" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D835" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E835" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-reaches-approximately-709-bitcoin-302794678.html</v>
+      </c>
+      <c r="F835" t="str">
+        <v>LAS VEGAS, June 9, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of June 7, 2026, it held 708.9675 Bitcoin representing an aggregate...</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="str">
+        <v>XRP Healthcare Reports More Than 74,000 Ecosystem Users as AI Healthcare Platform Delivers $1.2 Million in Prescription Savings</v>
+      </c>
+      <c r="B836" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C836" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D836" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E836" t="str">
+        <v>https://www.prnewswire.com/news-releases/xrp-healthcare-reports-more-than-74-000-ecosystem-users-as-ai-healthcare-platform-delivers-1-2-million-in-prescription-savings-302794500.html</v>
+      </c>
+      <c r="F836" t="str">
+        <v>DUBAI, UAE, June 9, 2026 /PRNewswire/ -- XRP Healthcare, the first AI healthcare platform built on the XRP Ledger, today announced continued growth across its ecosystem, reporting more than 74,000 users across the XRPH Wallet and XRPH AI App ecosystem, alongside an estimated $1.2 million...</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="str">
+        <v>SRx Health Solutions Acquires 4.99% of Smartkem, Inc. (NASDAQ: SMTK)</v>
+      </c>
+      <c r="B837" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C837" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D837" t="str">
+        <v>Finance, Crypto, SaaS, Healthcare</v>
+      </c>
+      <c r="E837" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/08/3308337/0/en/SRx-Health-Solutions-Acquires-4-99-of-Smartkem-Inc-NASDAQ-SMTK.html</v>
+      </c>
+      <c r="F837" t="str">
+        <v>NORTH PALM BEACH, Fla., June 08, 2026 (GLOBE NEWSWIRE) -- SRx Health Solutions, Inc. (NYSE American: SRXH) (the "Company") and EMJ Crypto Technologies ("EMJX"), a digital-asset treasury operating platform with which the Company has entered into a definitive merger agreement, today announced acquiring 4.99% of Smartkem, Inc. (NASDAQ: SMTK), a leader in advanced materials, through a shelf take down. In conjunction with the 4.99% of equity, the Company has also purchased convertible preferred securities through a non-brokered private placement.</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 437 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e oltre 283 milioni di token WLD</v>
+      </c>
+      <c r="B838" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C838" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D838" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E838" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-437-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-oltre-283-milioni-di-token-wld-302793641.html</v>
+      </c>
+      <c r="F838" t="str">
+        <v>Composizione della tesoreria di Eightco al 3 giugno 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 142 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 437 milioni di...</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="str">
+        <v>HTX Launches "Appreciation Program" with Over $10 Million to Reward User Trust</v>
+      </c>
+      <c r="B839" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C839" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D839" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E839" t="str">
+        <v>https://www.prnewswire.com/news-releases/htx-launches-appreciation-program-with-over-10-million-to-reward-user-trust-302793590.html</v>
+      </c>
+      <c r="F839" t="str">
+        <v>APIA, Samoa, June 7, 2026 /PRNewswire/ -- Amid the rapid iteration of the crypto industry and the constant shifts in market conditions, the relationship between trading platforms and their users is being fundamentally redefined. As the era of aggressive user acquisition fades, "long-term...</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="str">
+        <v>Bybit Launches IPO Express, Becoming One of First Centralized Crypto Exchanges to Offer Tokenized IPO Access, Starting With SpaceX</v>
+      </c>
+      <c r="B840" t="str">
+        <v>2026-06-07</v>
+      </c>
+      <c r="C840" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D840" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E840" t="str">
+        <v>https://www.prnewswire.com/news-releases/bybit-launches-ipo-express-becoming-one-of-first-centralized-crypto-exchanges-to-offer-tokenized-ipo-access-starting-with-spacex-302793370.html</v>
+      </c>
+      <c r="F840" t="str">
+        <v>DUBAI, UAE, June 7, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, today announced the launch of Bybit IPO Express, becoming one of the first centralized crypto exchanges globally to offer tokenized IPO (initial public offerings) at the...</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="str">
+        <v>Bybit EU renforce son positionnement européen avant la transition vers le règlement MiCA</v>
+      </c>
+      <c r="B841" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C841" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D841" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E841" t="str">
+        <v>https://www.prnewswire.com/news-releases/bybit-eu-renforce-son-positionnement-europeen-avant-la-transition-vers-le-reglement-mica-302793277.html</v>
+      </c>
+      <c r="F841" t="str">
+        <v>VIENNE, 6 juin 2026 /PRNewswire/ -- Alors que l'Europe se rapproche d'un moment décisif pour le secteur des actifs numériques, Bybit EU continue de renforcer sa présence européenne à long terme avant la fin de la période de transition vers le règlement des marchés de crypto-actifs (MiCA)...</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="str">
+        <v>Monero Price Prediction: XMR Holds the Privacy-Coin Crowd While AlphaPepe Builds the AI DEX Utility Trade</v>
+      </c>
+      <c r="B842" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C842" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D842" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E842" t="str">
+        <v>https://www.openpr.com/news/4540481/monero-price-prediction-xmr-holds-the-privacy-coin-crowd-while</v>
+      </c>
+      <c r="F842" t="str">
+        <v>Monero's price prediction is showing relative strength that separates it from most other public crypto assets in June 2026 as XMR holds its community during a bear market that is dumping every other major asset simultaneously. ADA down 18%. XRP</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="str">
+        <v>Next Crypto To Explode: AlphaPepe Builds the PEPE-Style Entry Case While Majors Break Down</v>
+      </c>
+      <c r="B843" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C843" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D843" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E843" t="str">
+        <v>https://www.openpr.com/news/4540479/next-crypto-to-explode-alphapepe-builds-the-pepe-style-entry</v>
+      </c>
+      <c r="F843" t="str">
+        <v>The next crypto to explode conversation is finding its most specific and most historically grounded answer in June 2026 as AlphaPepe builds the PEPE-style entry case during the simultaneous breakdown of every major crypto asset. Bitcoin down 15% for the</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="str">
+        <v>Blazpay, Ethereum, and Polygon Compared: The Trailblazing Top Presale Crypto Accelerating Crypto Presale 2026</v>
+      </c>
+      <c r="B844" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C844" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D844" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E844" t="str">
+        <v>https://www.openpr.com/news/4540478/blazpay-ethereum-and-polygon-compared-the-trailblazing-top</v>
+      </c>
+      <c r="F844" t="str">
+        <v>The race toward the next generation of blockchain innovation is intensifying as users search for projects capable of delivering real utility, scalability, and long-term ecosystem growth. Among the projects attracting increasing attention, Blazpay ($BLAZ) is rapidly establishing itself as a</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="str">
+        <v>4 Next Cryptos To Explode as Bitcoin Dumps and Traders Hunt the First Bounce Winners</v>
+      </c>
+      <c r="B845" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C845" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D845" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E845" t="str">
+        <v>https://www.openpr.com/news/4540476/4-next-cryptos-to-explode-as-bitcoin-dumps-and-traders-hunt</v>
+      </c>
+      <c r="F845" t="str">
+        <v>Bitcoin is dumping again, and traders are hunting for the first bounce winners before the recovery becomes obvious. Every weaker candle is making retail ask whether the bull market is pausing too early. The chart has not given bulls the</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="str">
+        <v>Top 10 Best Crypto Presale 2026: The One That Could Make You Rich</v>
+      </c>
+      <c r="B846" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C846" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D846" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E846" t="str">
+        <v>https://www.openpr.com/news/4540475/top-10-best-crypto-presale-2026-the-one-that-could-make-you-rich</v>
+      </c>
+      <c r="F846" t="str">
+        <v>As we move through 2026, many American investors, especially those newer to cryptocurrency, are searching for practical opportunities in the presale space. Terms like best crypto presale 2026, best crypto presales, next crypto to explode, best crypto to buy, and</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="str">
+        <v>Cardano Price Prediction: ADA Dumps 18% as AlphaPepe Pulls Buyers From Slow Recovery Narratives</v>
+      </c>
+      <c r="B847" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C847" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D847" t="str">
+        <v>Crypto, Healthcare</v>
+      </c>
+      <c r="E847" t="str">
+        <v>https://www.openpr.com/news/4540473/cardano-price-prediction-ada-dumps-18-as-alphapepe-pulls</v>
+      </c>
+      <c r="F847" t="str">
+        <v>Cardano's price prediction is absorbing one of its most damaging single-period performances of 2026 as ADA dumps 18% and forces the community to confront the reality that even the most patient and development-focused blockchain communities are not immune to the</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="str">
+        <v>Crypto News Today: Bitcoin and Ethereum Break Down as AlphaPepe Becomes the Next x150 Crypto</v>
+      </c>
+      <c r="B848" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C848" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D848" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E848" t="str">
+        <v>https://www.openpr.com/news/4540471/crypto-news-today-bitcoin-and-ethereum-break-down-as-alphapepe</v>
+      </c>
+      <c r="F848" t="str">
+        <v>Crypto news today is dominated by the simultaneous breakdown of Bitcoin and Ethereum that is defining June 2026 as the bear market's most broadly damaging month. Bitcoin has dropped 15% in June alone, threatening the $55K crash scenarios that were</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" t="str">
+        <v>Next Big Crypto: Next Big Crypto: The One Everyone Will Be Talking About</v>
+      </c>
+      <c r="B849" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C849" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D849" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E849" t="str">
+        <v>https://www.openpr.com/news/4540469/next-big-crypto-next-big-crypto-the-one-everyone-will-be-talking</v>
+      </c>
+      <c r="F849" t="str">
+        <v>In the fast-moving world of cryptocurrency, finding the right opportunity at the right time matters more than ever for American investors in 2026. With Bitcoin trading near recent highs and the broader market showing renewed interest in innovative Layer-1 solutions,</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" t="str">
+        <v>Top Cryptocurrencies: Top Cryptocurrencies 2026: The Standout Project Right Now</v>
+      </c>
+      <c r="B850" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C850" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D850" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E850" t="str">
+        <v>https://www.openpr.com/news/4540468/top-cryptocurrencies-top-cryptocurrencies-2026-the-standout</v>
+      </c>
+      <c r="F850" t="str">
+        <v>In the fast-moving world of digital assets, finding the right opportunities matters more than ever for beginners looking to enter the space thoughtfully. As we move through 2026, many investors are searching for the best crypto presale 2026 options that</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" t="str">
+        <v>Next 500x Crypto: Next 500x Crypto: This Presale is Ready to Explode</v>
+      </c>
+      <c r="B851" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C851" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D851" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E851" t="str">
+        <v>https://www.openpr.com/news/4540467/next-500x-crypto-next-500x-crypto-this-presale-is-ready</v>
+      </c>
+      <c r="F851" t="str">
+        <v>In the fast-moving world of cryptocurrency in 2026, many American investors are searching for the best crypto presale 2026 and promising next crypto to explode. With Bitcoin consolidating and altcoins showing renewed interest, early-stage projects that combine real utility with</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="str">
+        <v>XRP Price Prediction: XRP's 17% Weekly Drop Sends Retail Toward AlphaPepe's Smaller-Cap Setup</v>
+      </c>
+      <c r="B852" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C852" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D852" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E852" t="str">
+        <v>https://www.openpr.com/news/4540464/xrp-price-prediction-xrp-s-17-weekly-drop-sends-retail-toward</v>
+      </c>
+      <c r="F852" t="str">
+        <v>XRP's price prediction is carrying one of June 2026's most damaging single-week performance figures as a 17% weekly drop signals that the payment token's strongest catalyst stack of the year has proven insufficient to prevent severe bear market selling during</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" t="str">
+        <v>Ethereum News: ETH Slides Near $1,770 as AlphaPepe Pulls Buyers Looking Beyond Broken Blue-Chip Charts</v>
+      </c>
+      <c r="B853" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C853" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D853" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E853" t="str">
+        <v>https://www.openpr.com/news/4540463/ethereum-news-eth-slides-near-1-770-as-alphapepe-pulls-buyers</v>
+      </c>
+      <c r="F853" t="str">
+        <v>Ethereum news is generating the kind of headlines that the smart contract backbone's community has been most dreading as ETH slides toward $1,770, a level that confirms the $1,600 risk scenario that entered mainstream analyst conversation is no longer an</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" t="str">
+        <v>Best Crypto Presale: AlphaPepe's $1.4M Raise Stands Out as BTC and ETH Hit Danger Zones</v>
+      </c>
+      <c r="B854" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C854" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D854" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E854" t="str">
+        <v>https://www.openpr.com/news/4540461/best-crypto-presale-alphapepe-s-1-4m-raise-stands-out-as-btc</v>
+      </c>
+      <c r="F854" t="str">
+        <v>The best crypto presale discussion in June 2026 has a reference point that keeps standing out as every other metric in the market is turning negative: AlphaPepe's $1.46M+ raised during the same period that Bitcoin and Ethereum are hitting the</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" t="str">
+        <v>3 Best Crypto Presales as Bitcoin, Ethereum and Altcoins Break Down Across June</v>
+      </c>
+      <c r="B855" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C855" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D855" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E855" t="str">
+        <v>https://www.openpr.com/news/4540455/3-best-crypto-presales-as-bitcoin-ethereum-and-altcoins-break</v>
+      </c>
+      <c r="F855" t="str">
+        <v>Bitcoin, Ethereum and a broad swath of altcoins are breaking down across June, and the fear is spreading. Every weaker bounce is making traders ask whether the bull market paused too early. The chart has not given bulls the clean</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" t="str">
+        <v>Bitcoin Price Prediction: BTC's 15% June Drop Sends Buyers Towards AlphaPepe Presale Early Entry</v>
+      </c>
+      <c r="B856" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C856" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D856" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E856" t="str">
+        <v>https://www.openpr.com/news/4540452/bitcoin-price-prediction-btc-s-15-june-drop-sends-buyers</v>
+      </c>
+      <c r="F856" t="str">
+        <v>Bitcoin's price prediction has been defined by one of its most damaging single-month performances in recent memory as a 15% June drop sends buyers searching for the early entry opportunities that bear market drops historically reveal for buyers who understand</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" t="str">
+        <v>6 Best Crypto Presales Before the Rebound as BTC and ETH Traders Search for New Risk Bets</v>
+      </c>
+      <c r="B857" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C857" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D857" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E857" t="str">
+        <v>https://www.openpr.com/news/4540447/6-best-crypto-presales-before-the-rebound-as-btc-and-eth-traders</v>
+      </c>
+      <c r="F857" t="str">
+        <v>Bitcoin and Ethereum are not collapsing, but they are also not leading the recovery. ETF demand has cooled, geopolitical pressure from Iran tensions is still hanging over risk assets, and the key resistance levels that would give bulls a clean</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" t="str">
+        <v>Breakthrough Crypto Presale 2026: Why Blazpay ($BLAZ) Could Surpass Polkadot Price Expectations as Top Crypto Presales Gain Momentum</v>
+      </c>
+      <c r="B858" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C858" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D858" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E858" t="str">
+        <v>https://www.openpr.com/news/4540428/breakthrough-crypto-presale-2026-why-blazpay-blaz-could</v>
+      </c>
+      <c r="F858" t="str">
+        <v>The cryptocurrency market is entering a new phase of innovation, where established blockchain projects are being evaluated alongside emerging ecosystems that offer broader utility and stronger user engagement. While Polkadot remains a prominent name in the blockchain interoperability space, many</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" t="str">
+        <v>BlockchAIn Announces Pricing of $55 Million Public Offering of Common Stock</v>
+      </c>
+      <c r="B859" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C859" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D859" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E859" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/05/3307308/0/en/BlockchAIn-Announces-Pricing-of-55-Million-Public-Offering-of-Common-Stock.html</v>
+      </c>
+      <c r="F859" t="str">
+        <v>BlockchAIn Announces Pricing of $55 Million Public Offering of Common Stock</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" t="str">
+        <v>Belgravia Hartford Announces the Launch of Gravitio.ai, an AI-Powered Prediction Intelligence Platform</v>
+      </c>
+      <c r="B860" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C860" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D860" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E860" t="str">
+        <v>https://www.prnewswire.com/news-releases/belgravia-hartford-announces-the-launch-of-gravitioai-an-ai-powered-prediction-intelligence-platform-302792425.html</v>
+      </c>
+      <c r="F860" t="str">
+        <v>Gravitio combines AI agents, predictive analytics, human forecasting, and a free-to-play Challenge Arena where users can compete against AI, earn points, and build eligibility for future GRAV token conversion upon successful licensing and applicable regulatory approval. NOW AVAILABLE ON...</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" t="str">
+        <v>Serial Entrepreneur Mercelyn “Kerry” Francis Launches BLOME Beauty — a Trademarked Beauty Brand Expanding Across the U.S. and Jamaica</v>
+      </c>
+      <c r="B861" t="str">
+        <v>2026-06-04</v>
+      </c>
+      <c r="C861" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D861" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E861" t="str">
+        <v>https://www.pr.com/press-release/970251</v>
+      </c>
+      <c r="F861" t="str">
+        <v>Serial entrepreneur Mercelyn “Kerry” Francis, founder of Clever Hustle Wallet and co-founder of a luxury swimming pool company, officially announces the launch of BLOME Beauty, a trademarked beauty brand registered in both the United States and Jamaica. [PR.com]</v>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" t="str">
+        <v>Bybit Becomes First Major Crypto Exchange to Integrate Western Union's USDPT Stablecoin, Bridging Two Financial Worlds Through One Stablecoin</v>
+      </c>
+      <c r="B862" t="str">
+        <v>2026-06-04</v>
+      </c>
+      <c r="C862" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D862" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E862" t="str">
+        <v>https://www.prnewswire.com/news-releases/bybit-becomes-first-major-crypto-exchange-to-integrate-western-unions-usdpt-stablecoin-bridging-two-financial-worlds-through-one-stablecoin-302791441.html</v>
+      </c>
+      <c r="F862" t="str">
+        <v>DUBAI, UAE, June 4, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, and Western Union, the global money transfer network, today announced that its users can now access USDPT, a US dollar–denominated stablecoin issued by Anchorage Digital...</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" t="str">
+        <v>MEXC Integrates with TradingView to Deliver Seamless Crypto Derivatives Trading Experience</v>
+      </c>
+      <c r="B863" t="str">
+        <v>2026-06-04</v>
+      </c>
+      <c r="C863" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D863" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E863" t="str">
+        <v>https://www.prnewswire.com/news-releases/mexc-integrates-with-tradingview-to-deliver-seamless-crypto-derivatives-trading-experience-302791538.html</v>
+      </c>
+      <c r="F863" t="str">
+        <v>VICTORIA, Seychelles, June 4, 2026 /PRNewswire/ -- MEXC, a pioneer in 0-fee digital asset trading, has announced integration with TradingView, the world's most popular charting platform. This collaboration enables users to trade crypto directly within the TradingView platform, effectively...</v>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" t="str">
+        <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for May 2026 of its Virtune Crypto Top 10 Index ETP - the first crypto index ETP in the Nordics</v>
+      </c>
+      <c r="B864" t="str">
+        <v>2026-06-03</v>
+      </c>
+      <c r="C864" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D864" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E864" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/03/3305929/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-May-2026-of-its-Virtune-Crypto-Top-10-Index-ETP-the-first-crypto-index-ETP-in-the-Nordics.html</v>
+      </c>
+      <c r="F864" t="str">
+        <v>Stockholm, 3rd of June 2026 - Virtune today announces the completion of the monthly rebalancing for the Virtune Crypto Top 10 Index ETP, listed on Nasdaq Stockholm for both the SEK-denominated (ISIN code SE0020052207, ticker name VIR10SEK) and the EUR-denominated (ISIN code SE0020052215, ticker name VIR10EUR) ETP. In addition to the Virtune Crypto Top 10 Index ETP, Virtune's product portfolio includes: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Vir</v>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" t="str">
+        <v>Virtune AB (Publ) (“Virtune”) har genomfört den månatliga rebalanseringen för maj 2026 av Virtune Crypto Top 10 Index ETP, Nordens första kryptoindex-ETP</v>
+      </c>
+      <c r="B865" t="str">
+        <v>2026-06-03</v>
+      </c>
+      <c r="C865" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D865" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E865" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/03/3305929/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-maj-2026-av-Virtune-Crypto-Top-10-Index-ETP-Nordens-f%C3%B6rsta-kryptoindex-ETP.html</v>
+      </c>
+      <c r="F865" t="str">
+        <v>Stockholm, 3 juni 2026 - Virtune meddelar idag att man har slutfört den månatliga rebalanseringen för Virtune Crypto Top 10 Index ETP, noterad på Nasdaq Stockholm för både SEK-varianten (ISIN-kod SE0020052207, tickernamn VIR10SEK) och EUR-varianten (ISIN-kod SE0020052215, tickernamn VIR10EUR). Utöver Virtune Crypto Top 10 Index ETP innefattar Virtunes produktportfölj: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Virtune Sui ETP Virtune Stablecoin ETP</v>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" t="str">
+        <v>Figure Technology Solutions Reports May 2026 Operating Data</v>
+      </c>
+      <c r="B866" t="str">
+        <v>2026-06-03</v>
+      </c>
+      <c r="C866" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D866" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E866" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/03/3305748/0/en/Figure-Technology-Solutions-Reports-May-2026-Operating-Data.html</v>
+      </c>
+      <c r="F866" t="str">
+        <v>NEW YORK, June 02, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions (Nasdaq: FIGR; OPEN: FGRS), the leading blockchain-native capital marketplace for the origination, funding, sale, and trading of tokenized assets, today reported select preliminary operating data for the month ended May 31, 2026.</v>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annonce que ses avoirs en ETH atteignent 5,42 millions de tokens et que ses avoirs en cryptomonnaies et en liquidités atteignent 11,6 milliards de dollars</v>
+      </c>
+      <c r="B867" t="str">
+        <v>2026-06-02</v>
+      </c>
+      <c r="C867" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D867" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E867" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annonce-que-ses-avoirs-en-eth-atteignent-5-42-millions-de-tokens-et-que-ses-avoirs-en-cryptomonnaies-et-en-liquidites-atteignent-11-6-milliards-de-dollars-302789346.html</v>
+      </c>
+      <c r="F867" t="str">
+        <v>Bitmine possède 4,49 % de l'offre totale de pièces d'ETH, qui s'élève à 120,7 millions. Bitmine a parcouru 90 % du chemin vers « l'Alchimie des 5 % » en seulement 11 mois L'Ethereum continue de bénéficier de deux puissants facteurs favorables : la tokenisation de Wall Street sur la...</v>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" t="str">
+        <v>ASUS Adopts NVIDIA DSX AI Factory Platform to Accelerate Time to First Revenue</v>
+      </c>
+      <c r="B868" t="str">
+        <v>2026-06-02</v>
+      </c>
+      <c r="C868" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D868" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E868" t="str">
+        <v>https://www.prnewswire.com/news-releases/asus-adopts-nvidia-dsx-ai-factory-platform-to-accelerate-time-to-first-revenue-302787995.html</v>
+      </c>
+      <c r="F868" t="str">
+        <v>Delivering a total AI factory solution from blueprint to deployment, accelerating token generation and enterprise AI adoption TAIPEI, June 2, 2026 /PRNewswire/ -- ASUS today announced its latest AI infrastructure solutions showcase at Computex 2026, delivering end-to-end AI factory...</v>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" t="str">
+        <v>CONV2X Decentralized Health &amp; Life Science Summit Releases FIRST SPEAKER COHORT</v>
+      </c>
+      <c r="B869" t="str">
+        <v>2026-06-01</v>
+      </c>
+      <c r="C869" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D869" t="str">
+        <v>Crypto, AI, Healthcare</v>
+      </c>
+      <c r="E869" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355173</v>
+      </c>
+      <c r="F869" t="str">
+        <v>Partners in Digital Health is proud to announce the first speaker cohort for ConV2X Decentralized Health &amp;#8212; a landmark gathering of innovators, clinicians, technologists, and policy leaders reimagining the future of healthcare through decentralized infrastructure. - - This inaugural cohort represents some of the most consequential voices at the intersection of blockchain, AI, digital health, and regulatory science: - - Ajaz Hussain &amp;#8212; Former Deputy Director, Office of Pharmaceutical S Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355173</v>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" t="str">
+        <v>Cango Inc. Reports First Quarter 2026 Unaudited Financial Results</v>
+      </c>
+      <c r="B870" t="str">
+        <v>2026-05-31</v>
+      </c>
+      <c r="C870" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D870" t="str">
+        <v>Finance, Crypto, AI, SaaS, Energy</v>
+      </c>
+      <c r="E870" t="str">
+        <v>https://www.prnewswire.com/news-releases/cango-inc-reports-first-quarter-2026-unaudited-financial-results-302786436.html</v>
+      </c>
+      <c r="F870" t="str">
+        <v>DALLAS, May 31, 2026 /PRNewswire/ -- Cango Inc. (NYSE: CANG) ("Cango" or the "Company"), a leading Bitcoin miner leveraging its global operations to develop an integrated energy and AI compute platform, today announced its unaudited financial results for the first quarter ended March 31,...</v>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" t="str">
+        <v>Web3 Has No Safe AI. DMind AI Just Quantified the Gap -- and KDD 2026 Made It Official.</v>
+      </c>
+      <c r="B871" t="str">
+        <v>2026-05-31</v>
+      </c>
+      <c r="C871" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D871" t="str">
+        <v>Crypto, AI, Healthcare</v>
+      </c>
+      <c r="E871" t="str">
+        <v>https://www.prnewswire.com/news-releases/web3-has-no-safe-ai-dmind-ai-just-quantified-the-gap--and-kdd-2026-made-it-official-302786392.html</v>
+      </c>
+      <c r="F871" t="str">
+        <v>The first peer-reviewed Web3 AI benchmark tests 31 top models — including GPT-5, Claude, and Gemini — across 3,543 expert questions. The verdict: no system is ready for the field's highest-stakes tasks. SINGAPORE, May 31, 2026 /PRNewswire/ -- Medical AI has MedQA. Financial AI has FinBen....</v>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" t="str">
+        <v>Fobi AI Provides Corporate Update Regarding FFCTO Revocation Process and Q3 Interim Filings</v>
+      </c>
+      <c r="B872" t="str">
+        <v>2026-05-30</v>
+      </c>
+      <c r="C872" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D872" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E872" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/05/30/3303859/0/en/Fobi-AI-Provides-Corporate-Update-Regarding-FFCTO-Revocation-Process-and-Q3-Interim-Filings.html</v>
+      </c>
+      <c r="F872" t="str">
+        <v>VANCOUVER, BC, May 29, 2026 (GLOBE NEWSWIRE) -- Fobi ” or the “ Company ”), a leader in AI powered data intelligence and digital wallet solutions, today provided an update regarding the status of the Company’s ongoing efforts in connection with the revocation of the existing failure to file cease trade order (“ FFCTO ”) and the resumption of trading of the Company’s common shares on the TSX Venture Exchange (the “ TSXV ”).</v>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" t="str">
+        <v>The Dark Side of Cryptocurrency</v>
+      </c>
+      <c r="B873" t="str">
+        <v>2026-05-28</v>
+      </c>
+      <c r="C873" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D873" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E873" t="str">
+        <v>https://pressreleasenews.org/pressroom/the-dark-side-of-cryptocurrency</v>
+      </c>
+      <c r="F873" t="str">
+        <v>Independent author ButterflyMan announces the release of 'Cryptocurrency: The Cocaine of Finance,' a book arguing that cryptocurrency has evolved into a structurally dangerous financial system harming society. The work frames crypto as a public safety, governance, and social trust crisis, advocating for retail prohibition and stronger consumer protections.</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" t="str">
+        <v>ViaBTC lanza la campaña "Prueba de Década" para celebrar su décimo aniversario</v>
+      </c>
+      <c r="B874" t="str">
+        <v>2026-05-28</v>
+      </c>
+      <c r="C874" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D874" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E874" t="str">
+        <v>https://www.prnewswire.com/news-releases/viabtc-lanza-la-campana-prueba-de-decada-para-celebrar-su-decimo-aniversario-302783919.html</v>
+      </c>
+      <c r="F874" t="str">
+        <v>HONG KONG, 28 de mayo de 2026 /PRNewswire/ -- ViaBTC Group, proveedor líder mundial de infraestructura blockchain, ha dado a conocer hoy el lanzamiento de su campaña del décimo aniversario, un hito importante desde su fundación en 2016. La campaña es una celebración de diez años de...</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" t="str">
+        <v>CORRECTION: Fold Rolls Out New Bitcoin Rewards Credit Card</v>
+      </c>
+      <c r="B875" t="str">
+        <v>2026-05-27</v>
+      </c>
+      <c r="C875" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D875" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E875" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/05/27/3302114/0/en/CORRECTION-Fold-Rolls-Out-New-Bitcoin-Rewards-Credit-Card.html</v>
+      </c>
+      <c r="F875" t="str">
+        <v>A Simple, Mobile-First Way to Earn Bitcoin Rewards On Qualifying Purchases – All Seamlessly Integrated into the Fold App A Simple, Mobile-First Way to Earn Bitcoin Rewards On Qualifying Purchases – All Seamlessly Integrated into the Fold App</v>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" t="str">
         <v>Microsoft announces the Coco Framework to improve performance, confidentiality and governance characteristics of enterprise blockchain networks</v>
       </c>
-      <c r="B583" t="str">
+      <c r="B876" t="str">
         <v>2017-08-10</v>
       </c>
-      <c r="C583" t="str">
-[...5 lines deleted...]
-      <c r="E583" t="str">
+      <c r="C876" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D876" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E876" t="str">
         <v>https://www.prnewswire.com/news-releases/microsoft-announces-the-coco-framework-to-improve-performance-confidentiality-and-governance-characteristics-of-enterprise-blockchain-networks-300502490.html</v>
       </c>
-      <c r="F583" t="str">
+      <c r="F876" t="str">
         <v>Microsoft Corp. on Thursday announced the Coco Framework, a first-of-its-kind innovation that will advance enterprise adoption of blockchain...</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F583"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F876"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 