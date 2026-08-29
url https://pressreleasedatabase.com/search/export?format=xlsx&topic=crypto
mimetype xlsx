--- v0 (2026-07-15)
+++ v1 (2026-08-29)
@@ -410,5858 +410,11836 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F290"/>
+  <dimension ref="A1:F583"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Connectbase and InterGlobix Announce Oracle's Dr. Sanjay Basu and NVIDIA's Pete Coticchia to Headline The Connected World LIVE! 2026 with Opening Keynote and Executive Fireside Chat</v>
+        <v>New to The Street Broadcasting Today at 6:30 PM EST on Bloomberg Television ...</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C2" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D2" t="str">
-        <v>Crypto, AI</v>
+        <v>Finance, Crypto, AI, Media</v>
       </c>
       <c r="E2" t="str">
-        <v>https://www.prnewswire.com/news-releases/connectbase-and-interglobix-announce-oracles-dr-sanjay-basu-and-nvidias-pete-coticchia-to-headline-the-connected-world-live-2026-with-opening-keynote-and-executive-fireside-chat-302826494.html</v>
+        <v>https://pr-inside.com/new-to-the-street-broadcasting-today-at-6-30-pm-est-on-bloomberg-television-r5217321.htm</v>
       </c>
       <c r="F2" t="str">
-        <v>NVIDIA's Pete Coticchia will join Dr. Basu for an exclusive executive fireside chat exploring AI factories, token economics, next-generation connectivity, and the future of AI infrastructure. BOSTON and LEESBURG, Va., July 15, 2026 /PRNewswire/ -- The Connected World LIVE! (TCWLIVE! 2026)...</v>
+        <v>(PR-inside.com) The broadcast also features television commercials from Roadzen (NASDAQ:RDZN), Datavault AI (NASDAQ:DVLT), Rhino (RHNO), Big Sky Industrial (NASDAQ:BSIN), Virtuix Holdings (NASDAQ:VTIX) and Vivos Therapeutics (NASDAQ:VVOS) NEW YORK CITY, NY / ACCESS Newswire / August 29, 2026 / New to The Street today announced its latest nationally and internationally distributed business television program, broadcasting today at 6:30 PM EST on Bloomberg Television across the United States, Latin America, and the Middle East and North Africa (MENA). The program features in-depth interviews with executives leading innovative companies across streaming technology, blockchain-enabled commerce and artificial intelligence-powered security. The broadcast combines long-form executive interviews w</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>C2 Blockchain Expands Digital Asset Treasury to More Than 1.1 Billion ...</v>
+        <v>Bitcoin Treasury Corporation Reports Q2 2026 Financial Results</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C3" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D3" t="str">
         <v>Crypto</v>
       </c>
       <c r="E3" t="str">
-        <v>https://pr-inside.com/c2-blockchain-expands-digital-asset-treasury-to-more-than-1-1-billion-r5201298.htm</v>
+        <v>https://www.newsfilecorp.com/release/311990/Bitcoin-Treasury-Corporation-Reports-Q2-2026-Financial-Results</v>
       </c>
       <c r="F3" t="str">
-        <v>(PR-inside.com) Treasury Expands by More Than 114 Million DOG as Company Continues to Build One of the Largest Public DOG (Bitcoin) Treasuries MIAMI BEACH, FL / ACCESS Newswire / July 15, 2026 / C2 Blockchain Inc. (OTC PINK:CBLO) ("C2 Blockchain" or the "Company"), a blockchain infrastructure and digital asset treasury company, today announced that its corporate treasury has grown to 1,115,765,491 DOG (Bitcoin), marking another significant milestone in the Company's ongoing digital asset treasury strategy. Since its previous treasury disclosure, C2 Blockchain has acquired approximately 114,486,710 additional DOG (Bitcoin), increasing its treasury by approximately 11.4% and further expanding its position within the Bitcoin-native ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Bitcoin Treasury Corporation (TSXV: BTCT) (OTCQB: BTCFF) ("Bitcoin Treasury" or the "Company"), a Canadian Bitcoin-native company building shareholder value in Bitcoin, today announced that it has filed its financial results for the quarter ended June 30, 2026. The financial statements and Management Discussion &amp; Analysis can be found on sedarplus.ca.Q2 2026 Financial ResultsElliot Johnson, CEO of Bitcoin Treasury, commented, "Q2 2026 was...</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>C2 Blockchain Expands Digital Asset Treasury to More Than 1.1 Billion DOG (Bitcoin)</v>
+        <v>Alphio.AI Innovates Retail Trading with an AI-Native Workspace and Non-Custodial Execution</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C4" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D4" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, Retail</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.newswire.com/news/c2-blockchain-expands-digital-asset-treasury-to-more-than-1-1-billion-dog</v>
+        <v>https://www.prnewswire.com/news-releases/alphioai-innovates-retail-trading-with-an-ai-native-workspace-and-non-custodial-execution-302862763.html</v>
       </c>
       <c r="F4" t="str">
-        <v>Treasury Expands by More Than 114 Million DOG as Company Continues to Build One of the Largest Public DOG (Bitcoin) Treasuries</v>
+        <v>Integrating directly with Robinhood and Hyperliquid, Alphio.AI unifies stock and crypto research, monitoring, and natural-language order execution into a single workspace. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Alphio.AI today announced the official release of its AI-native investing...</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>VAP Group Unveils VAP Ventures to Back 100 Startups by 2030, Marking</v>
+        <v>Unisound 2026 Interim Results: Revenue Up 38.7% YoY, Token Business Surges 760%, Large-Model Commercialization Accelerates Across the Board</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C5" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D5" t="str">
-        <v>Crypto, AI</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E5" t="str">
-        <v>https://www.pr-inside.com/vap-group-unveils-vap-ventures-to-back-100-startups-by-2030-marking-r5201192.htm</v>
+        <v>https://www.prnewswire.com/news-releases/unisound-2026-interim-results-revenue-up-38-7-yoy-token-business-surges-760-large-model-commercialization-accelerates-across-the-board-302862674.html</v>
       </c>
       <c r="F5" t="str">
-        <v>(PR-inside.com) Riyadh, Saudi Arabia, 15 July 2026 - (ACN Newswire) - VAP Group announced the launch of VAP Ventures, its dedicated investment arm, marking a significant milestone in the company's evolution from building global platforms for innovation to directly supporting the founders shaping the future of technology. The announcement was made at the Global AI Show, Global Games Show, and Global Blockchain Show Riyadh 2026, from 29-30 June, where thousands of global industry leaders, innovators, investors and decision-makers have gathered to explore the technologies defining the next decade. The introduction of VAP Ventures represents one of the flagship announcements of this year's ..</v>
+        <v>HONG KONG, Aug. 28, 2026 /PRNewswire/ -- On August 28, Unisound (09678.HK) announced its interim results for the six months ended June 30, 2026. The results show that the company generated revenue of RMB 562 million in the first half of 2026, up 38.7% year over year, with...</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Hilbert Group Files MiCA and Payment Institution Licence Applications ...</v>
+        <v>From Market Access to Long-Term Trust: KuCoin VP Edwin Wong Outlines a Four-Pillar Trust Framework for Institutional Digital Asset Infrastructure</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C6" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D6" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E6" t="str">
-        <v>https://pr-inside.com/hilbert-group-files-mica-and-payment-institution-licence-applications-r5201181.htm</v>
+        <v>https://www.prnewswire.com/news-releases/from-market-access-to-long-term-trust-kucoin-vp-edwin-wong-outlines-a-four-pillar-trust-framework-for-institutional-digital-asset-infrastructure-302862645.html</v>
       </c>
       <c r="F6" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 15, 2026 / Hilbert Group (STO:HILB-B) (FRA:999) - Hilbert Finance seeks dual authorisation as Crypto-Asset Service Provider and Payment Institution to serve institutional clients across the European Union. Hilbert Group AB (Nasdaq First North: HILB B), a leading investment firm focused on bridging traditional and digital assets, today announced that Hilbert Finance, its wholly owned subsidiary in Malta, has submitted a dual-licence application to the Malta Financial Services Authority (MFSA). The application seeks authorisation as a Crypto-Asset Service Provider under the EU Markets in Crypto-Assets Regulation (MiCA) and as a Payment Institution under the ..</v>
+        <v>HONG KONG, Aug. 28, 2026 /PRNewswire/ -- Edwin Wong, Vice President and Head of Risk Control at KuCoin, today delivered a keynote address at the CYPHER ASIA Intelligent Crypto Finance Summit, sharing his perspective on how the industry can build a more resilient, verifiable and...</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>EthSystems startet mit dem Ziel, Datenschutzlösungen für Institutionen auf Ethereum zu entwickeln</v>
+        <v>Spirit Blockchain Capital Inc. Announces Shares for Services Issuance ...</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C7" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D7" t="str">
         <v>Crypto</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.prnewswire.com/news-releases/ethsystems-startet-mit-dem-ziel-datenschutzlosungen-fur-institutionen-auf-ethereum-zu-entwickeln-302826038.html</v>
+        <v>https://pr-inside.com/spirit-blockchain-capital-inc-announces-shares-for-services-issuance-r5216903.htm</v>
       </c>
       <c r="F7" t="str">
-        <v>EthSystems wurde vom Team der Institutional Privacy Task Force der Ethereum Foundation gegründet und entwickelt Datenschutz- und Compliance-Technologie für Ethereum Zu den wichtigsten Geldgebern zählen Bitmine, Sharplink und Joe Lubin NEW YORK, 15. Juli 2026 /PRNewswire/ -- EthSystems,...</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 27, 2026 / Spirit Blockchain Capital Inc. (CSE:SPIR)(OTCQB:SBLCF) ("Spirit" or the "Company") announces that its Board of Directors has approved the issuance of an aggregate of 4,300,300 common shares of the Company (the "Shares") at a deemed price of $0.05 per Share, representing an aggregate value of $215,015, in settlement of amounts owing for services previously provided to the Company. The amounts owing relate primarily to corporate and operational support, management and advisory services, technology development and related technical services, as well as investor relations and communications services. Of the Shares, 600,000 will be ..</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>EthSystems lanceert oplossingen voor privacy van institutionele gebruikers op Ethereum</v>
+        <v>Spirit Blockchain Capital Inc. Announces Shares for Services Issuance and Provides Technology Commercialization Update</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C8" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D8" t="str">
         <v>Crypto</v>
       </c>
       <c r="E8" t="str">
-        <v>https://www.prnewswire.com/news-releases/ethsystems-lanceert-oplossingen-voor-privacy-van-institutionele-gebruikers-op-ethereum-302826029.html</v>
+        <v>https://www.newswire.com/news/spirit-blockchain-capital-inc-announces-shares-for-services-issuance-3209853</v>
       </c>
       <c r="F8" t="str">
-        <v>EthSystems, opgericht door het team achter de Institutional Privacy Task Force van de Ethereum Foundation, ontwikkelt privacy- en compliancetechnologie voor Ethereum. Tot de belangrijkste financiers behoren Bitmine, SharpLink en Joe Lubin. NEW YORK, 15 juli 2026 /PRNewswire/ – EthSystems,...</v>
+        <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>KuCoin et Tomorrowland dévoilent la scène Celestia, incarnant une vision commune de confiance, de découverte et de transformation pour l'édition 2026 de Tomorrowland en Belgique</v>
+        <v>HAM Launches Hedgeye Hedged Bitcoin ETF (HBIT) to Help Manage Bitcoin Volatility</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C9" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D9" t="str">
         <v>Crypto</v>
       </c>
       <c r="E9" t="str">
-        <v>https://www.prnewswire.com/news-releases/kucoin-et-tomorrowland-devoilent-la-scene-celestia-incarnant-une-vision-commune-de-confiance-de-decouverte-et-de-transformation-pour-ledition-2026-de-tomorrowland-en-belgique-302825500.html</v>
+        <v>https://www.prnewswire.com/news-releases/ham-launches-hedgeye-hedged-bitcoin-etf-hbit-to-help-manage-bitcoin-volatility-302861974.html</v>
       </c>
       <c r="F9" t="str">
-        <v>PROVIDENCIALES, Îles Turques-et-Caïques, 14 juillet 2026 /PRNewswire/ -- KuCoin, l'une des principales plateformes crypto mondiales fondée sur la confiance, a officiellement dévoilé aujourd'hui la scène Celestia Stage, une toute nouvelle expérience immersive qui sera présentée au festival...</v>
+        <v/>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Virtune adds Twinstake as an Additional Staking Provider within its Crypto ETP Programme</v>
+        <v>SerpApi Announces New Feature to Reduce Token Usage and Improve AI Performance</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C10" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D10" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E10" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326972/0/en/Virtune-adds-Twinstake-as-an-Additional-Staking-Provider-within-its-Crypto-ETP-Programme.html</v>
+        <v>https://www.prnewswire.com/news-releases/serpapi-announces-new-feature-to-reduce-token-usage-and-improve-ai-performance-302862072.html</v>
       </c>
       <c r="F10" t="str">
-        <v>Stockholm, 14 July 2026 - Virtune today announces that the issuer has added an additional staking provider, Twinstake Ltd. (“Twinstake”), which will be available alongside existing staking providers within Virtune’s ETP programme.</v>
+        <v>AUSTIN, Texas, Aug. 27, 2026 /PRNewswire/ -- SerpApi, the world's leading platform for structured search data APIs, recently announced the launch of Markdown output. Available across all SerpApi APIs, it enables developers to deliver real-time search results to large language models...</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>SRX Global Reports Paper-Traded EMJX Return of ~25% Since February 11, 2026</v>
+        <v>CORRECTION FROM SOURCE: DataMeds AI and Tollo Health Announce Fall ...</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C11" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D11" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326965/0/en/SRX-Global-Reports-Paper-Traded-EMJX-Return-of-25-Since-February-11-2026.html</v>
+        <v>https://pr-inside.com/correction-from-source-datameds-ai-and-tollo-health-announce-fall-r5216740.htm</v>
       </c>
       <c r="F11" t="str">
-        <v>EMJX Shifted from “Stress” to “Mixed” for Bitcoin</v>
+        <v>(PR-inside.com) This version includes the correct image. 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu ..</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>tZERO Introducing Broker's CFTC Registration and NFA Membership Approved, Expanding tZERO's Regulated Infrastructure Rails to Derivatives Markets</v>
+        <v>DeXenY Introduces a Decentralized Energy Protocol Connecting Real-World Energy, Blockchain, and AI</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C12" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D12" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI, Energy</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.newmediawire.com/news/tzero-introducing-broker-s-cftc-registration-and-nfa-membership-approved-expanding-tzero-s-regulated-infrastructure-rails-to-derivatives-markets-7087693</v>
+        <v>https://pressreleasenews.org/pressroom/dexeny-introduces-a-decentralized-energy-protocol-connecting-real-world-energy-blockchain-and-ai</v>
       </c>
       <c r="F12" t="str">
-        <v>NEW YORK, NY - July 14, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, today announced that its wholly owned subsidiary, tZERO Introducing Broker, LLC , has completed its CFTC registration as an introducing broker and NFA member. This addition to tZERO’s expansive and growing portfolio of regulated capabilities will enable tZERO to provide infrastructure for regulated derivative products. As an introducing broker, tZERO will be able to solicit and accept customer orders for CFTC-regulated derivatives and pass those orders to a Designated Contract Market or Futures Commission Merchant for execution and clearing, on a fully disclosed basis. Initially, tZERO will also utilize this license to offer event contracts on its forthcoming multi-ass</v>
+        <v>Powered by the $DXY utility token, DeXenY is building a trust, settlement, and intelligence layer for the distributed energy economy</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Hyperscale Data Bitcoin Treasury Reaches 1,032 Bitcoin Worth Approximately $65.8 Million and Acquired 130 Bitcoin During the Week Ended July 12, 2026</v>
+        <v>DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% ...</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C13" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D13" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-reaches-1-032-bitcoin-worth-approximately-65-8-million-and-acquired-130-bitcoin-during-the-week-ended-july-12--2026--302824548.html</v>
+        <v>https://pr-inside.com/datameds-ai-and-tollo-health-announce-fall-2026-cold-flu-back2school-r5216731.htm</v>
       </c>
       <c r="F13" t="str">
-        <v>LAS VEGAS, July 14, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of July 12, 2026, it held 1,032.4959 Bitcoin representing an...</v>
+        <v>(PR-inside.com) 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu Season through its #Back2School50% for ..</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>KuCoin and Tomorrowland Unveil the Celestia Stage, Bringing a Shared Vision of Trust, Discovery and Transformation to Tomorrowland Belgium 2026</v>
+        <v>Alpha Modus Advances Transaction to Add More Than $200 Million in Bitcoin Assets to Its Balance Sheet</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C14" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D14" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E14" t="str">
-        <v>https://www.prnewswire.com/news-releases/kucoin-and-tomorrowland-unveil-the-celestia-stage-bringing-a-shared-vision-of-trust-discovery-and-transformation-to-tomorrowland-belgium-2026-302824916.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352031/0/en/alpha-modus-advances-transaction-to-add-more-than-200-million-in-bitcoin-assets-to-its-balance-sheet.html</v>
       </c>
       <c r="F14" t="str">
-        <v>PROVIDENCIALES, Turks and Caicos Islands, July 14, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform built on trust, today officially unveiled the Celestia Stage, a brand-new immersive destination at Tomorrowland Belgium 2026. More than a stage announcement, the launch marks a...</v>
+        <v>Alpha Modus advances transaction to add 3,170 Bitcoin, representing $200M+ in assets, strengthening its balance sheet and shareholder equity.</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Syntetika Appoints Jorge Cuartero as Chief Executive Officer</v>
+        <v>Digital Product Passports Move From Concept to Reality, SMX Brings ...</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C15" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D15" t="str">
         <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E15" t="str">
-        <v>https://pr-inside.com/syntetika-appoints-jorge-cuartero-as-chief-executive-officer-r5200795.htm</v>
+        <v>https://pr-inside.com/digital-product-passports-move-from-concept-to-reality-smx-brings-r5216725.htm</v>
       </c>
       <c r="F15" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 14, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) - Syntetika, the platform for tokenised yield products, appoints Jorge Cuartero as Chief Executive Officer and welcomes DeFi curator Tulipa Capital as a strategic partner. Syntetika, the platform for tokenised yield products supported by Hilbert Group AB (Nasdaq First North Growth Market: HILB B), today announced the appointment of Jorge Cuartero as Chief Executive Officer, effective 8 July 2026. The appointment was made by the Syntetika Foundation, which governs the platform. He succeeds John Lilic, who led Syntetika over the past year and will transition to other responsibilities ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Bitcoin is up, enthusiasm around digital assets is surging again, and the race to bring more of the global economy on-chain is accelerating. But as investors and institutions embrace tokenization, one question is becoming increasingly important: what does the digital asset actually represent? SMX (NASDAQ:SMX)(NASDAQ:SMXWW) provides a link to real-world assets and commodities, connecting physical materials to persistent digital identities through its Digital Material Passport Platform (DMPP). The timing is significant. In July, the European Commission launched the EU's Digital Product Passport Registry and testing environment, while financial ..</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>KuCoin Web3 Wallet Supports Robinhood Chain, Broadening Access to Tokenized Real-World Asset Ecosystems</v>
+        <v>Toronto Real Estate Trailblazer Sam Kamra Expands Digital Footprint ...</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C16" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D16" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI, SaaS, Real Estate, Media</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.prnewswire.com/news-releases/kucoin-web3-wallet-supports-robinhood-chain-broadening-access-to-tokenized-real-world-asset-ecosystems-302824466.html</v>
+        <v>https://pr-inside.com/toronto-real-estate-trailblazer-sam-kamra-expands-digital-footprint-r5216721.htm</v>
       </c>
       <c r="F16" t="str">
-        <v>PROVIDENCIALES, Turks and Caicos Islands, July 14, 2026 /PRNewswire/ -- KuCoin Web3 Wallet today announced support for Robinhood Chain, further expanding users' access to onchain finance and tokenized real-world asset ecosystems through a self-custodial Web3 wallet experience. As...</v>
+        <v>(PR-inside.com) Recognized nationally through major media features, celebrated on Streets Of Toronto, and hailed as a top-producing creative agent who set the bar high with listing.ca and Canada's pioneering crypto platform BTCHome.ca, Kamra is once again transforming the landscape by integrating cutting-edge LTX AI video production into real estate marketing. TORONTO, ON / ACCESS Newswire / August 27, 2026 / The Greater Toronto Area housing market has long been a crucible of high competition, demanding unyielding resilience, foresight, and adaptability from those who hope to rise above the noise. Amidst shifting economic cycles and a sea of conventional brokerages, one name has ..</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass seine ETH-Bestände 5,77 Millionen Token erreicht haben und sich die Gesamtbestände an Kryptowährungen und Barmitteln auf 11,3 Milliarden USD belaufen</v>
+        <v>Luxxfolio Announces 228-Miner Expansion of Litecoin Mining Operations</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C17" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D17" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-seine-eth-bestande-5-77-millionen-token-erreicht-haben-und-sich-die-gesamtbestande-an-kryptowahrungen-und-barmitteln-auf-11-3-milliarden-usd-belaufen-302824652.html</v>
+        <v>https://www.newsfilecorp.com/release/311699/Luxxfolio-Announces-228Miner-Expansion-of-Litecoin-Mining-Operations</v>
       </c>
       <c r="F17" t="str">
-        <v>Bitmine hält 4,8 % des gesamten ETH-Umlaufs von 120,7 Millionen Bitmine hat in nur 12 Monaten bereits 96 % des Weges zur „Alchemie of 5 %" zurückgelegt Bitmine wurde am 26. Juni 2026 in den Russell 1000 Large-Cap-Index aufgenommen Die Vorzugsaktien der Serie A von Bitmine werden an der...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 27, 2026) - Luxxfolio Holdings Inc. (CSE: LUXX) (OTCQB: LUXFF) (FSE: LUH0) (the "Company" or "Luxxfolio") announces that 228 additional Bitmain Scrypt miners have been installed and are operational at DMG Blockchain Solutions Inc.'s Christina Lake facility in British Columbia. Following commissioning, the Company's operating fleet totals 288 miners, compared with its previously announced 60-miner fleet.Revenue guidance. Based on...</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>XRP Healthcare, the First AI Healthcare Platform Built on the XRP Ledger, Announces BitMart Listing of XRPHAI</v>
+        <v>WEMADE Launches Global Pre-Registration for Web3 Roguelike Defense Game Hellsquad Rrrush!: Stone Rush</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C18" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D18" t="str">
-        <v>Crypto, AI, SaaS, Healthcare</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.prnewswire.com/news-releases/xrp-healthcare-the-first-ai-healthcare-platform-built-on-the-xrp-ledger-announces-bitmart-listing-of-xrphai-302824243.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351810/0/en/wemade-launches-global-pre-registration-for-web3-roguelike-defense-game-hellsquad-rrrush-stone-rush.html</v>
       </c>
       <c r="F18" t="str">
-        <v>Trading of XRPHAI/USDT begins on BitMart on 14 July 2026 at 10:00 UTC as XRP Healthcare expands its AI healthcare ecosystem with intelligent healthcare agents, Proof of Health™ and blockchain-powered healthcare engagement. DUBAI, UAE, July 14, 2026 /PRNewswire/ -- XRP Healthcare, the...</v>
+        <v>Following over 1 million downloads for its Web2 predecessor, LightCON’s hit casual defense game expands into Web3 with exclusive token rewards and cross-game utility Following over 1 million downloads for its Web2 predecessor, LightCON’s hit casual defense game expands into Web3 with exclusive token rewards and cross-game utility</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Binance Marks Nine Years: Nearly Half of All Crypto Holders Use Binance, $156 Trillion in All-Time Volume, and a Growing Vision Beyond Crypto</v>
+        <v>DMG Blockchain Solutions Reports Third Quarter 2026 Financial Results</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C19" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D19" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E19" t="str">
-        <v>https://www.prnewswire.com/news-releases/binance-marks-nine-years-nearly-half-of-all-crypto-holders-use-binance-156-trillion-in-all-time-volume-and-a-growing-vision-beyond-crypto-302823749.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351758/0/en/dmg-blockchain-solutions-reports-third-quarter-2026-financial-results.html</v>
       </c>
       <c r="F19" t="str">
-        <v>From crypto exchange to multi-asset financial platform, Binance marks nine years of growth driven by its global community and sets its sights on three billion users ABU DHABI, UAE, July 14, 2026 /PRNewswire/ -- Binance, the world's largest cryptocurrency exchange by trading volume, today...</v>
+        <v>DMG Blockchain Solutions Q3 2026</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>EFICYENT Opens Nepal Payment Corridor Through Strategic Partnership with IME</v>
+        <v>Surge Digital Inc. Announces Completion of Name Change and Share Consolidation</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C20" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D20" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E20" t="str">
-        <v>https://www.prnewswire.com/news-releases/eficyent-opens-nepal-payment-corridor-through-strategic-partnership-with-ime-302823892.html</v>
+        <v>https://www.newsfilecorp.com/release/311607/Surge-Digital-Inc.-Announces-Completion-of-Name-Change-and-Share-Consolidation</v>
       </c>
       <c r="F20" t="str">
-        <v>New corridor enables instant bank account and wallet credit for customers sending money to Nepal from across EFICYENT global network DUBAI, UAE, July 13, 2026 /PRNewswire/ -- EFICYENT, a global cross-border payments and financial infrastructure platform, has announced a partnership with...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 26, 2026) - Surge Digital Inc. (TSXV: SRGE) (OTCQB: BBKCD) (WKN: A2PS9W) ("Surge" or the "Company"), a leading innovator and owner of Netcoins, Blockchain Intelligence Group, and TerraZero, has finalized its corporate rebranding and share capital consolidation, as described in its news release of August 21, 2026.Effective August 26, 2026, the Company changed its name to "Surge Digital Inc." (the "Name Change") and consolidated its issued and...</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Virtune Adds BitGo as an Additional Custodian for Selected ETPs Within Its ETP Programme</v>
+        <v>Bitdeer Announces July 2026 Production and Operations Update</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C21" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D21" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E21" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3325929/0/en/Virtune-Adds-BitGo-as-an-Additional-Custodian-for-Selected-ETPs-Within-Its-ETP-Programme.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351175/0/en/bitdeer-announces-july-2026-production-and-operations-update.html</v>
       </c>
       <c r="F21" t="str">
-        <v>Stockholm, 13 July 2026 – Virtune today announces that the issuer has added an additional custodian, BitGo Europe GmbH ("BitGo"), which will operate alongside the existing custodians for selected crypto ETPs.</v>
+        <v>SINGAPORE, Aug. 26, 2026 (GLOBE NEWSWIRE) -- Bitdeer Technologies Group (NASDAQ: BTDR) (“ Bitdeer ” or the “ Company ”), a world-leading technology company for AI and Bitcoin mining infrastructure, today announced its unaudited operations updates for July 2026.</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Lithuania-Based Ecency Positions Open-Source Social Platform Within Europe's Digital Sovereignty Movement</v>
+        <v>Hyperscale Data Subsidiary Gresham Worldwide Announces $5.4 Million in New Defense Sector Orders Bringing Backlog to Approximately $53.7 Million</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C22" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D22" t="str">
-        <v>Crypto, SaaS, Media</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E22" t="str">
-        <v>https://www.pr.com/press-release/971271</v>
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-subsidiary-gresham-worldwide-announces-5-4-million-in-new-defense-sector-orders-bringing-backlog-to-approximately-53-7-million-302860078.html</v>
       </c>
       <c r="F22" t="str">
-        <v>As the European Commission adopts its Tech Sovereignty Package, Ecency, a Hive-based social platform operating since 2016, offers an EU-incorporated, EU-hosted, open-source alternative to US-controlled social networks. The platform gives creators content ownership, a self-custody wallet, and an ad-free feed, with its open-source Vision frontend available for self-hosting. [PR.com]</v>
+        <v>LAS VEGAS, Aug. 26, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that its wholly owned subsidiary Gresham Worldwide, Inc. ("Gresham...</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>BC.GAME Adds Support for CASHCAT as Robinhood Chain Activity Surges</v>
+        <v>KARTY LLC Receives the Visa FinTech Innovation Award Following its Qatar Launch</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C23" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D23" t="str">
-        <v>Crypto, SaaS, Gaming</v>
+        <v>Crypto</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.prnewswire.com/news-releases/bcgame-adds-support-for-cashcat-as-robinhood-chain-activity-surges-302823592.html</v>
+        <v>https://www.prnewswire.com/news-releases/karty-llc-receives-the-visa-fintech-innovation-award-following-its-qatar-launch-302859752.html</v>
       </c>
       <c r="F23" t="str">
-        <v>BELIZE CITY, Belize, July 13, 2026 /PRNewswire/ -- As activity across Robinhood Chain continues to build, BC.GAME has added support for CASHCAT, allowing users to use the token directly on the platform. Robinhood Chain has attracted significant trading activity since launch. Recent...</v>
+        <v>DOHA, Qatar, Aug. 26, 2026 /PRNewswire/ -- KARTY LLC, Qatar's leading digital wallet and payment startup, has received Visa's FinTech Innovation Award, recognising its work to advance digital payments and money management services in Qatar. The award follows KARTY's launch of Qatar's...</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 397 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e più di 283 milioni di token WLD</v>
+        <v>Mantle Vault Expands to DeFi, Bringing Institutional-Grade RWA Yield On-chain with Grove, CIAN, and Fluxion</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C24" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D24" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-397-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-piu-di-283-milioni-di-token-wld-302823319.html</v>
+        <v>https://www.prnewswire.com/news-releases/mantle-vault-expands-to-defi-bringing-institutional-grade-rwa-yield-on-chain-with-grove-cian-and-fluxion-302859583.html</v>
       </c>
       <c r="F24" t="str">
-        <v>Composizione della tesoreria di Eightco all'8 luglio 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 149 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 397 milioni di...</v>
+        <v>DUBAI, UAE, Aug. 25, 2026 /PRNewswire/ -- Mantle, the open financial network connecting global market participants to institutional-grade capital market assets on-chain, today announced the expansion of Mantle Vault into decentralised finance, built with Grove infrastructure, CIAN, and...</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Moneysimpler launches no-code automated ai trading bot for crypto beginners</v>
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass der ETH-Bestand 5,85 Millionen Token erreicht hat und sich der Gesamtbestand an Kryptowährungen und Barmitteln auf 14,9 Milliarden US-Dollar beläuft</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C25" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D25" t="str">
-        <v>Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E25" t="str">
-        <v>https://pressreleasenews.org/pressroom/moneysimpler-launches-no-code-automated-ai-trading-bot-for-crypto-beginners</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-der-eth-bestand-5-85-millionen-token-erreicht-hat-und-sich-der-gesamtbestand-an-kryptowahrungen-und-barmitteln-auf-14-9-milliarden-us-dollar-belauft-302859515.html</v>
       </c>
       <c r="F25" t="str">
-        <v>Moneysimpler has launched a no-code automated AI trading bot designed for cryptocurrency beginners. The tool aims to simplify crypto trading through rule-based automation without requiring programming skills.</v>
+        <v>Bitmine hält 4,8 % des gesamten ETH-Umlaufs von 120,7 Millionen Bitmine hat in nur 14 Monaten bereits 97 % des Weges zur „Alchemie der 5 %" zurückgelegt ETH legte in der vergangenen Woche um 30 % zu – das ist der größte Wochengewinn seit Mai 2025 und Juli 2021. Auf beide vorangegangenen...</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>A-Team Group Launches "Digital Assets &amp; Tokenisation Insight" to Track Institutional Embrace of Programmable Finance</v>
+        <v>Blockchain Loyalty Corp. Provides Corporate Update as Company Advances Toward OTCQB Uplisting Strategy</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C26" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D26" t="str">
-        <v>Crypto, Retail</v>
+        <v>Crypto</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.pr.com/press-release/973308</v>
+        <v>https://www.newsfilecorp.com/release/311361/Blockchain-Loyalty-Corp.-Provides-Corporate-Update-as-Company-Advances-Toward-OTCQB-Uplisting-Strategy</v>
       </c>
       <c r="F26" t="str">
-        <v>A-Team Group has announced the launch of Digital Assets &amp; Tokenisation Insight (DATI), a dedicated news, analysis, and educational channel designed to track the rapid and strategic embrace of tokenised programmable financial assets and Distributed Ledger Technology (DLT) networks by global financial institutions. While much of the competing coverage in the digital asset space has evolved from the retail crypto [PR.com]</v>
+        <v>Portland, Oregon--(Newsfile Corp. - August 25, 2026) - Blockchain Loyalty Corp. (OTCID: BBLC) today provided shareholders with a comprehensive corporate update outlining the Company's strategic transformation over the past year and management's continued objective of positioning BBLC for a future application to the OTCQB Venture Market operated by OTC Markets Group.Over the last twelve months, Blockchain Loyalty Corp. has undertaken one of the most significant operational transitions in its...</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Alpha Compute Corp. Completes Wind-Down of Legacy Digital Asset Treasury, ...</v>
+        <v>SMX's Plastic Cycle Token is the Most Effective Tool in Times of War</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C27" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D27" t="str">
-        <v>Finance, Crypto, AI, Energy</v>
+        <v>Crypto, Energy</v>
       </c>
       <c r="E27" t="str">
-        <v>https://pr-inside.com/alpha-compute-corp-completes-wind-down-of-legacy-digital-asset-treasury-r5199837.htm</v>
+        <v>https://pr-inside.com/smx-s-plastic-cycle-token-is-the-most-effective-tool-in-times-of-war-r5215925.htm</v>
       </c>
       <c r="F27" t="str">
-        <v>(PR-inside.com) Company Exits the Token-Treasury Model in Favor of a Compute-First Balance Sheet; Will Hold Telegram GRAM Solely as Earned Consideration for Confidential Compute Delivered on Telegram's Cocoon AI Network; Reaffirms Long-Term Commitment to Telegram and Its One Billion+ Users as a Web3 Compute Provider ROAD TOWN, VG / ACCESS Newswire / July 10, 2026 / Alpha Compute Corp. (Nasdaq:ALP) ("Alpha Compute" or the "Company"), a technology leader in AI GPU-as-a-Service (GPUaaS) and AI Confidential Compute, today announced that it has initiated the return of the final tranche of locked and liquid Toncoin (TON, now named GRAM) holdings to Brisk Thrive and ..</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / As the economics of virgin, oil-derived plastic and recycled materials move toward parity, the SMX Plastic Cycle Token (PCT) has become the most powerful tool for manufacturers navigating a fundamental reset in the economics of plastic-a convergence accelerated by the war in the Gulf, pressure on global supply lines, the lingering aftereffects of COVID-19 and continued volatility in energy and commodity markets. Recycled material is no longer competing with virgin plastic solely on sustainability credentials; it is increasingly competing on price, forcing manufacturers to confront a new reality: ..</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>LeFluffy Announces GrimCat: An NFT Collection Built for a New Generation of Gaming Through True Digital Ownership</v>
+        <v>Lyken.AI Announces Non-Binding MOU for 128-Node B300 AI Compute Cluster ...</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C28" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D28" t="str">
-        <v>Crypto, Gaming</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E28" t="str">
-        <v>https://www.prnewswire.com/news-releases/lefluffy-announces-grimcat-an-nft-collection-built-for-a-new-generation-of-gaming-through-true-digital-ownership-302821964.html</v>
+        <v>https://pr-inside.com/lyken-ai-announces-non-binding-mou-for-128-node-b300-ai-compute-cluster-r5215877.htm</v>
       </c>
       <c r="F28" t="str">
-        <v>OSAKA, Japan, July 10, 2026 /PRNewswire/ -- GrimCat is more than an NFT collection, it's the foundation of an upcoming blockchain gaming universe where players once again own what they purchase, collect, and earn. The Web3 gaming landscape has promised digital ownership for years, yet...</v>
+        <v>(PR-inside.com) Proposed five-year commercial arrangement would support large-scale AI inference workloads and token optimization, subject to definitive agreements VANCOUVER, BC / ACCESS Newswire / August 25, 2026 / Alset AI Ventures Inc. (TSXV:GPUS)(OTCQB:GPUSF)(FSE:1R61, WKN:A40M0J) ("Alset AI", "Alset" or the "Company"), an artificial intelligence ("AI") venture company advancing innovation through strategic investment and cloud computing solutions, is pleased to announce that its 90.1%-owned cloud compute business, Lyken AI Computing Inc., operating as Lyken.AI ("Lyken"), has entered into a non-binding memorandum of understanding dated August 24, 2026 (the "MOU") with Singapore-based SWARMNET SOLUTIONS PTE. LTD. ("Swarmnet"). The MOU outlines an indicative framework for the parties ..</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>American Bitcoin Schedules Second Quarter 2026 Earnings Release and Conference Call</v>
+        <v>Lyken.AI Announces Non-Binding MOU for 128-Node B300 AI Compute Cluster</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C29" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D29" t="str">
-        <v>Finance, Crypto, SaaS</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E29" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-bitcoin-schedules-second-quarter-2026-earnings-release-and-conference-call-302822702.html</v>
+        <v>https://www.newswire.com/news/lyken-ai-announces-non-binding-mou-for-128-node-b300-ai-compute-cluster</v>
       </c>
       <c r="F29" t="str">
-        <v>MIAMI, July 10, 2026 /PRNewswire/ -- American Bitcoin Corp. (Nasdaq: ABTC) ("American Bitcoin" or the "Company"), a Bitcoin accumulation platform focused on building America's Bitcoin infrastructure backbone, today announced it will release earnings for the second quarter of 2026 before...</v>
+        <v>Proposed five-year commercial arrangement would support large-scale AI inference workloads and token optimization, subject to definitive agreements</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) gibt einen Gesamtbestand von rund 397 Millionen US-Dollar bekannt, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und über 283 Millionen WLD-Token</v>
+        <v>Bybit Introduces Zero-Fee Apple Pay Crypto Purchases</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C30" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D30" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-gibt-einen-gesamtbestand-von-rund-397-millionen-us-dollar-bekannt-darunter-openai-beast-industries-mehr-als-16-000-eth-und-uber-283-millionen-wld-token-302822636.html</v>
+        <v>https://www.prnewswire.com/news-releases/bybit-introduces-zero-fee-apple-pay-crypto-purchases-302859341.html</v>
       </c>
       <c r="F30" t="str">
-        <v>Zusammensetzung der Finanzmittel von Eightco zum 8. Juli 2026: 90 Mio. US-Dollar an OpenAI-Anteilen (indirekt), 18 Mio. US-Dollar an Beast Industries-Anteilen, 16.278 ETH, 283 Millionen WLD sowie 149 Mio. US-Dollar an Barmitteln und Barmitteläquivalenten, was einer Gesamtsumme von rund...</v>
+        <v>DUBAI, UAE, Aug. 25, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, is pleased to announce crypto purchases via Apple Pay will come with zero fees from now until September 24, 2026, offering a faster, more accessible, and affordable way...</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Decentralized Masters Reviews 2026 Reveal New Trends in DeFi Education ...</v>
+        <v>Hyperscale Data Bitcoin Treasury at Approximately 278 Bitcoin Worth Approximately $21.6 Million</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C31" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D31" t="str">
-        <v>Crypto, Education</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E31" t="str">
-        <v>https://pr-inside.com/decentralized-masters-reviews-2026-reveal-new-trends-in-defi-education-r5199640.htm</v>
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-at-approximately-278-bitcoin-worth-approximately-21-6-million-302858896.html</v>
       </c>
       <c r="F31" t="str">
-        <v>(PR-inside.com) Amid the rising interest in defi investing and crypto communities, IRAEmpire aims to help consumers make better-informed decisions. Their newly released analysis report of Decentralized Masters reviews and its impact on DeFi education trends is part of that endeavor. CHICAGO, IL / ACCESS Newswire / July 10, 2026 / IRAEmpire has published its updated analysis of Decentralized Masters Reviews as part of its analysis of DeFi education and investment courses. According to Michael Hunt, Senior Writer at IRAEmpire, "The crypto education space has changed dramatically over the past few years. As decentralized finance, or DeFi, becomes more complex, investors are no longer ..</v>
+        <v>LAS VEGAS, Aug. 25, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of August 23, 2026, it held 278.0314 Bitcoin representing an...</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Decentralized Masters Reviews 2026 Reveal New Trends in DeFi Education</v>
+        <v>Fastest Growing Global Finance Super App Abound chooses Monad to Power its Next Phase of Growth</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C32" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D32" t="str">
-        <v>Crypto, Education</v>
+        <v>Crypto</v>
       </c>
       <c r="E32" t="str">
-        <v>https://www.newswire.com/news/decentralized-masters-reviews-2026-reveal-new-trends-in-defi-education</v>
+        <v>https://www.prnewswire.com/news-releases/fastest-growing-global-finance-super-app-abound-chooses-monad-to-power-its-next-phase-of-growth-302859236.html</v>
       </c>
       <c r="F32" t="str">
-        <v>Amid the rising interest in defi investing and crypto communities, IRAEmpire aims to help consumers make better-informed decisions. Their newly released analysis report of Decentralized Masters reviews and its impact on DeFi education trends is part of that endeavor.</v>
+        <v>Riding record growth after crossing $500 Million in remittances, the super-app built for global Indians announces its next chapter - including a brand-new wallet product, with the waitlist opening soon SAN FRANCISCO, Aug. 25, 2026 /PRNewswire/ -- Abound, the super-app for Indians in the...</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Exodus Movement, Inc. June 2026 Treasury Update and Monthly Metrics</v>
+        <v>RETRANSMISSION: Prospect Markets Becomes a Member of Crypto.com | Derivatives North America, a CFTC-Regulated U.S. Exchange</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C33" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D33" t="str">
-        <v>Finance, Crypto, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E33" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325261/0/en/Exodus-Movement-Inc-June-2026-Treasury-Update-and-Monthly-Metrics.html</v>
+        <v>https://www.newsfilecorp.com/release/311307/RETRANSMISSION-Prospect-Markets-Becomes-a-Member-of-Crypto.com-Derivatives-North-America-a-CFTCRegulated-U.S.-Exchange</v>
       </c>
       <c r="F33" t="str">
-        <v>OMAHA, Neb., July 09, 2026 (GLOBE NEWSWIRE) -- Exodus Movement, Inc . (NYSE American: EXOD) ("Exodus" or “the company”), a leading self-custodial finance and payments platform, today announced updated metrics connected with its Web3 suite of services, including digital asset holdings, user metrics, and exchange provider processed volume metrics, as of June 30, 2026.</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 25, 2026) - Prospect Prediction Markets Inc. (TSXV: MKT) (OTCQB: MKTSF) (FSE: DEP) ("Prospect Markets" or the "Company") is pleased to announce that its indirect wholly-owned subsidiary, Prospect Trading USA LLC ("Prospect Trading"), has become a member of Crypto.com | Derivatives North America ("CDNA"), a CFTC-regulated U.S. exchange."We are proud to become a member of CDNA, one of the most established CFTC-regulated exchanges in the United...</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Figure Technology Solutions Announces Pricing of Private Offering of $600 Million of Senior Notes</v>
+        <v>Bitmine Immersion Technologies (BMNR) ha annunciato di aver raggiunto detenzioni in ETH pari a 5,85 milioni di token, mentre il totale tra criptovalute e liquidità ammonta a 14,9 miliardi di dollari</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C34" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D34" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325253/0/en/Figure-Technology-Solutions-Announces-Pricing-of-Private-Offering-of-600-Million-of-Senior-Notes.html</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-ha-annunciato-di-aver-raggiunto-detenzioni-in-eth-pari-a-5-85-milioni-di-token-mentre-il-totale-tra-criptovalute-e-liquidita-ammonta-a-14-9-miliardi-di-dollari-302859121.html</v>
       </c>
       <c r="F34" t="str">
-        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (“Figure,” Nasdaq: FIGR; OPEN: FGRS), the leading blockchain-native capital marketplace for the origination, funding, sale and trading of tokenized assets, today announced the pricing of its previously announced offering of $600 million in aggregate principal amount of its 8.500% senior notes due 2031 (the “Notes”), in a private offering that is exempt from the registration requirements of the Securities Act of 1933, as amended (the “Securities Act”). The Notes will be sold at a price of 100% of the principal amount thereof. The closing of the issuance of the Notes is expected to occur on July 14, 2026, subject to customary closing conditions, and is expected to result in approximately $587.5 million in net proce</v>
+        <v>Bitmine possiede il 4,8% dell'offerta di ETH pari a 120,7 milioni di token complessivi. Bitmine ha già raggiunto il 97% dell'obiettivo "Alchemy of 5%" in soli 14 mesi L'ETH ha guadagnato il 30% nella scorsa settimana, il più grande guadagno settimanale da maggio 2025 e luglio 2021....</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Datavault AI (DVLT) Secures USPTO Allowance for Blockchain-Based Patent Targeting Naked Short Selling</v>
+        <v>New National Survey Identifies the Bitcoin Messages That Resonate With Everyday Americans</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C35" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D35" t="str">
-        <v>Finance, Crypto, AI, Real Estate, Retail</v>
+        <v>Crypto</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-secures-uspto-allowance-for-blockchain-based-patent-targeting-naked-short-selling-7087610</v>
+        <v>https://www.prnewswire.com/news-releases/new-national-survey-identifies-the-bitcoin-messages-that-resonate-with-everyday-americans-302858678.html</v>
       </c>
       <c r="F35" t="str">
-        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that the U.S. Patent and Trademark Office has issued a Notice of Allowance for all 24 claims in its patent application covering blockchain-based methods and systems designed to detect and mitigate naked and excessive short selling through tokenized dividend distribution. The allowed claims include technologies for issuing digital dividend tokens on a distributed ledger, reconciling token issuance with reported share positions to identify settlement discrepancies, automating settlement and share recalls, supporting CUSIP reclassification, and providing real-time reporting and audit capabilities. The company said the intellectual property expands its blockchain and tokenization portfolio while creating po</v>
+        <v>Survey of 1,000 registered voters finds trusted friends, family, and financial advisors are Bitcoin's most effective messengers, while "digital gold" framing falls flat WASHINGTON, Aug. 24, 2026 /PRNewswire/ -- A new national research survey launched by the Bitcoin Policy Institute (BPI),...</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Blue Gold Ltd Announces Initiatives to Regain Nasdaq Compliance and Strengthen its Financial Position</v>
+        <v>Simply Staking Is Now Simply Labs</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C36" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D36" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E36" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324791/0/en/Blue-Gold-Ltd-Announces-Initiatives-to-Regain-Nasdaq-Compliance-and-Strengthen-its-Financial-Position.html</v>
+        <v>https://pressreleasenews.org/pressroom/simply-staking-is-now-simply-labs</v>
       </c>
       <c r="F36" t="str">
-        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- Blue Gold Limited (Nasdaq: BGL) (Nasdaq: BGLWW) (“Blue Gold” or the “Company”), a gold mining company with the infrastructure to deliver gold from mine-to-wallet, today announced that it has undertaken several initiatives to regain compliance with Nasdaq continued listing requirements and strengthen the Company’s financial position.</v>
+        <v>Simply Staking is now Simply Labs. The team and values are unchanged; the scope has grown. Four products sit under the new name: Spectrum Nodes, Pegasus, SimplyLedger and Simply Staking, covering node infrastructure, ACH settlement, crypto accounting and institutional staking across more than 200 networks.</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Hyperscale Data Surpasses 1,000 Bitcoin in Corporate Treasury</v>
+        <v>How XPUs Meet a World-Class AI Factory</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C37" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D37" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E37" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-surpasses-1-000-bitcoin-in-corporate-treasury-302821469.html</v>
+        <v>https://blogs.nvidia.com/blog/nvlink-fusion-xpu-ai-factory/</v>
       </c>
       <c r="F37" t="str">
-        <v>Company Believes Bitcoin Treasury Strategy Enhances Financial Flexibility and Supports Continued Investment in AI Data Centers and Humanoid Robotics Business LAS VEGAS, July 9, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center...</v>
+        <v>To generate intelligence at scale, AI factories run continuously, and their economics are defined by delivered output: tokens per second, tokens per watt, cost per token, utilization and uptime.  That requires AI infrastructure designed and built as a full factory, not a collection of individual accelerators. Hyperscalers and AI-native companies building custom XPUs must consider […]</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>New Travel Platform Flyfi Uses AI to Match Travelers with the Right Premium Hotel — Paid Entirely in Crypto</v>
+        <v>With Groq 3 LPX in Full Production, NVIDIA Extends Vera Rubin Inference for Agents</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C38" t="str">
-        <v>PR.com</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D38" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E38" t="str">
-        <v>https://www.pr.com/press-release/973106</v>
+        <v>https://blogs.nvidia.com/blog/vera-rubin-lpx-spectrum-x-nvlink-fusion/</v>
       </c>
       <c r="F38" t="str">
-        <v>New Dubai-based platform pairs AI hotel matching with direct cryptocurrency payments, letting travelers skip account creation and unnecessary data collection. [PR.com]</v>
+        <v>The next era of AI inference won’t be defined by a single breakthrough chip, network or system. It’ll be defined by how every layer of the AI factory works together. That’s why NVIDIA is extending Vera Rubin NVL72 with fast token generation for agentic systems. Announced today, the NVIDIA Vera Rubin rack-scale system NVIDIA Groq […]</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>/C O R R E C T I O N -- Zetrix/</v>
+        <v>NVIDIA Groq 3 LPX Now in Full Production With World-Class Speed for Agentic AI</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C39" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D39" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS</v>
       </c>
       <c r="E39" t="str">
-        <v>https://www.prnewswire.com/news-releases/zetrix-to-power-public-blockchain-for-the-philippines-government-302820022.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349940/0/en/nvidia-groq-3-lpx-now-in-full-production-with-world-class-speed-for-agentic-ai.html</v>
       </c>
       <c r="F39" t="str">
-        <v>In the news release, ZETRIX TO POWER PUBLIC BLOCKCHAIN FOR THE PHILIPPINES GOVERNMENT, issued 07-Jul-2026 by Zetrix over PR Newswire, we are advised by the company that the headline is changed, it should read "Philippines, Malaysia to Enable Cross-Border Digital ID Verification to Make...</v>
+        <v>Groq 3 LPX Extends the Vera Rubin Platform, Delivering Ultrafast Token Generation for the Next Generation of Agentic AI, With Nebius the First to Adopt Groq 3 LPX Extends the Vera Rubin Platform, Delivering Ultrafast Token Generation for the Next Generation of Agentic AI, With Nebius the First to Adopt</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Blue Gold Receives Nasdaq Deficiency Letters and Confirms Commitment to Maintaining Nasdaq Listing</v>
+        <v>Gemini and Apex Fintech Solutions Collaborate to Bring Gemini’s Regulated Crypto Prediction Markets to Apex's Distribution Network</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C40" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D40" t="str">
         <v>Finance, Crypto</v>
       </c>
       <c r="E40" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324466/0/en/Blue-Gold-Receives-Nasdaq-Deficiency-Letters-and-Confirms-Commitment-to-Maintaining-Nasdaq-Listing.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349600/0/en/gemini-and-apex-fintech-solutions-collaborate-to-bring-gemini-s-regulated-crypto-prediction-markets-to-apex-s-distribution-network.html</v>
       </c>
       <c r="F40" t="str">
-        <v>NEW YORK, July 08, 2026 (GLOBE NEWSWIRE) -- Blue Gold Limited (Nasdaq: BGL) (Nasdaq: BGLWW) (“Blue Gold” or the “Company”), a gold mining company with the infrastructure to deliver gold from mine-to-wallet, today announced that it has received notification from Nasdaq regarding compliance with certain continued listing requirements on the Nasdaq Global Market.</v>
+        <v>Gemini is now positioned to be the exclusive CFTC-regulated venue for crypto event contracts distributed through Apex's FCM, giving Apex's brokerage clients regulated access to crypto prediction markets without building their own exchange connectivity</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Nium Acquires Cypher, Expanding its Fiat-to-On-Chain Money Movement Infrastructure</v>
+        <v>Consortium launches cross-regional pilot on post-quantum security with participation from banks and regulatory stakeholders</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C41" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D41" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E41" t="str">
-        <v>https://www.prnewswire.com/news-releases/nium-acquires-cypher-expanding-its-fiat-to-on-chain-money-movement-infrastructure-302821241.html</v>
+        <v>https://www.prnewswire.com/news-releases/consortium-launches-cross-regional-pilot-on-post-quantum-security-with-participation-from-banks-and-regulatory-stakeholders-302857693.html</v>
       </c>
       <c r="F41" t="str">
-        <v>SAN FRANCISCO, July 8, 2026 /PRNewswire/ -- Nium, the global leader in cross-border payments infrastructure, today announced the acquisition of Cypher, a crypto-native non-custodial wallet and issuing company. The deal further expands Nium as the core infrastructure layer for the...</v>
+        <v>Convened by the Responsible Fintech Institute with Safeheron as technology partner, to evaluate and eventually open-source quantum-resilient infrastructure for wallet generation and digital asset transfers in a regulated, cross-jurisdiction setting. SINGAPORE, Aug. 23, 2026 /PRNewswire/...</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Dinari Inc. and tZERO Partner to Create an Operating Framework for Broker-Dealers to Offer Tokenized U.S. Equities</v>
+        <v>XMINEX Expands Its Digital Mining Platform for Cryptocurrency Users</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C42" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D42" t="str">
         <v>Crypto, SaaS</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.newmediawire.com/news/dinari-inc-and-tzero-partner-to-create-an-operating-framework-for-broker-dealers-to-offer-tokenized-u-s-equities-7087563</v>
+        <v>https://www.prweb.com/releases/xminex-expands-its-digital-mining-platform-for-cryptocurrency-users-302857607.html</v>
       </c>
       <c r="F42" t="str">
-        <v>Collaboration Brings Together the Market Capabilities Broker-Dealers Need to Launch, Trade, Custody, Clear, Settle, and Service Tokenized U.S. Equities Through a Single Network Integration SAN MATEO, CA and NEW YORK, NY - July 8, 2026 ( NEWMEDIAWIRE ) - Dinari Inc. , the pioneer of the custodial model of tokenized U.S. public equities, today announced a strategic partnership with tZERO Group, Inc. , a leader in providing B2B and B2B2C partner institutions a regulated, end-to-end blockchain-based financial infrastructure. The partnership will bring together the core market capabilities required for broker-dealers to launch and operate tokenized equity offerings to their end customers through a single integration. By combining dShares™ technology and blockchain-based servicing with tZERO’s r</v>
+        <v>XMINEX continues to develop its digital mining platform, providing users with an online environment for accessing and managing cryptocurrency mining-related services. LAS VEGAS, Aug. 23, 2026 /PRNewswire-PRWeb/ -- XMINEX, a digital platform operating in the cryptocurrency and blockchain...</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>HCMC ANNOUNCES STRATEGIC ACQUISITION OF 420,000 EYES ON MONITOR ($EOM) TOKENS THROUGH ITS AI-POWERED IP PLATFORM RAGE (RISK ASSESSMENT GAUGING ENTERPRISE)</v>
+        <v>HTX Research Examines U.S. AI Equities: Technology Remains Early, While Capital Expenditure and Valuations Have Entered the Late Cycle</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C43" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D43" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E43" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324173/0/en/HCMC-ANNOUNCES-STRATEGIC-ACQUISITION-OF-420-000-EYES-ON-MONITOR-EOM-TOKENS-THROUGH-ITS-AI-POWERED-IP-PLATFORM-RAGE-RISK-ASSESSMENT-GAUGING-ENTERPRISE.html</v>
+        <v>https://www.prnewswire.com/news-releases/htx-research-examines-us-ai-equities-technology-remains-early-while-capital-expenditure-and-valuations-have-entered-the-late-cycle-302857764.html</v>
       </c>
       <c r="F43" t="str">
-        <v>HOLLYWOOD, FL, July 08, 2026 (GLOBE NEWSWIRE) -- Healthier Choices Management Corp. (Pink Limited Market: HCMC) (“HCMC” or the “Company”) today announced that it has acquired 420,000 Eyes on Monitor ($EOM) tokens, representing approximately 1% of the token’s total supply. This acquisition of tokens was made through RAGE (Risk Assessment Gauging Enterprise), the Company’s AI-powered IP platform focused on identifying, acquiring, and scaling exposure to high-conviction digital culture assets that sit at the intersection of community, capital markets, technology, and internet-native innovation.</v>
+        <v>APIA, Samoa, Aug. 23, 2026 /PRNewswire/ -- HTX Research, the dedicated research arm of HTX, has released a new report titled The Industrialization of Intelligence and the Bubble Cycle: Token Economics, Capital Expenditure, and the Repricing of Risk-Reward Across U.S. AI Equities. Its...</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>AIAI Holdings' Constellation Network Launches Gate AI: Real-Time Security ...</v>
+        <v>Sixty-Six Capital Expands Effective Bitcoin Exposure with Option for up to 200 BTC and Move to Direct Holdings</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C44" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D44" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E44" t="str">
-        <v>https://pr-inside.com/aiai-holdings-constellation-network-launches-gate-ai-real-time-security-r5198998.htm</v>
+        <v>https://www.newsfilecorp.com/release/310875/SixtySix-Capital-Expands-Effective-Bitcoin-Exposure-with-Option-for-up-to-200-BTC-and-Move-to-Direct-Holdings</v>
       </c>
       <c r="F44" t="str">
-        <v>(PR-inside.com) AI security gateway delivering prompt injection protection, token cost reduction, and verified auditability through Constellation Digital Evidence DALLAS, TX / ACCESS Newswire / July 8, 2026 / AIAI Holdings Corporation(NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, today announced that its portfolio company, Constellation Network has publicly launched Gate AI. Gate AI is a security layer that sits between an AI application and the model, protecting requests in real time. It works across most supported LLM providers, requires no changes to existing code, and is available to any developer in minutes. ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 21, 2026) - Sixty-Six Capital Inc. (CSE: SIX) ("Sixty-Six" or the "Company") has entered into a 12-month call option agreement (the "Agreement") dated August 21, 2026, with K33 Holding AS, a subsidiary of K33 AB (publ) ("K33"), giving the Company gross upside exposure to up to 200 Bitcoin ("BTC") above a strike price of US$100,000 per BTC.Sixty-Six has also sold its Purpose Bitcoin ETF holdings, repaid CAD 2,963,974.4 of financing, and will...</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>AIAI Holdings' Constellation Network Launches Gate AI: Real-Time Security for AI Applications</v>
+        <v>BIGG Digital Assets Announces Name Change to Surge Digital Inc. and Share Consolidation</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C45" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D45" t="str">
-        <v>Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E45" t="str">
-        <v>https://www.newswire.com/news/aiai-holdings-constellation-network-launches-gate-ai-real-time-security-for-ai</v>
+        <v>https://www.newsfilecorp.com/release/310877/BIGG-Digital-Assets-Announces-Name-Change-to-Surge-Digital-Inc.-and-Share-Consolidation</v>
       </c>
       <c r="F45" t="str">
-        <v>AI security gateway delivering prompt injection protection, token cost reduction, and verified auditability through Constellation Digital Evidence</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 21, 2026) - BIGG Digital Assets Inc. (TSXV: BIGG) (OTCQB: BBKCF) (WKN: A2PS9W) ("BIGG" or the "Company"), a leading innovator and owner of Netcoins, Blockchain Intelligence Group, and TerraZero, is pleased to announce that it is changing its name to Surge Digital Inc.  (the "Name Change") and intends to complete a consolidation of its common shares on the basis of seven (7) pre-consolidation common shares for one (1) post-consolidation common...</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Blockchain for Good Alliance Brings Blockchain and AI to UN Cultural Diplomacy Forum, Urging Policymakers to Treat Verifiable Infrastructure as a Foundation for Trust</v>
+        <v>Eightco Holdings (NASDAQ: ORBS) meldet ein Gesamtportfolio von rund 389 Millionen US-Dollar, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und fast 302 Millionen WLD-Token</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C46" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D46" t="str">
-        <v>Crypto, AI</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.prnewswire.com/news-releases/blockchain-for-good-alliance-brings-blockchain-and-ai-to-un-cultural-diplomacy-forum-urging-policymakers-to-treat-verifiable-infrastructure-as-a-foundation-for-trust-302820624.html</v>
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-meldet-ein-gesamtportfolio-von-rund-389-millionen-us-dollar-darunter-openai-beast-industries-mehr-als-16-000-eth-und-fast-302-millionen-wld-token-302857389.html</v>
       </c>
       <c r="F46" t="str">
-        <v>DUBAI, UAE, July 8, 2026 /PRNewswire/ -- Blockchain for Good Alliance (BGA), the global non-profit initiative founded by Bybit, dedicated to leveraging blockchain for societal impact, delivered a session at the Forum on Cultural Diplomacy at the United Nations in Geneva, contributing...</v>
+        <v>Eightco hat in den vergangenen zwei Wochen im Rahmen seines zuvor angekündigten Aktienrückkaufprogramms im Wert von 125 Millionen US-Dollar 14 Millionen Stammaktien zurückgekauft Zusammensetzung der eigenen Bestände von Eightco zum 19. August 2026: 90 Mio. US-Dollar OpenAI-Beteiligung...</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Virtune lists the Virtune Hyperliquid ETP on Nasdaq Stockholm and Nasdaq Helsinki</v>
+        <v>Tap to pay with Google Pay is coming to Walmart.</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C47" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D47" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E47" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323882/0/en/Virtune-lists-the-Virtune-Hyperliquid-ETP-on-Nasdaq-Stockholm-and-Nasdaq-Helsinki.html</v>
+        <v>https://blog.google/products-and-platforms/platforms/google-pay/tap-to-pay-google-pay-walmart/</v>
       </c>
       <c r="F47" t="str">
-        <v>Stockholm, July 8, 2026 - Virtune, a Swedish regulated crypto asset manager, today announces the listing of the Virtune Hyperliquid ETP on Nasdaq Stockholm and Nasdaq Helsinki. Virtune is a Swedish asset manager and issuer of physically backed crypto exchange-traded products (ETPs). Since its launch in 2023, Virtune has earned the trust of more than 160,000 investors and today manages approximately USD 250 million in assets under management (AUM), reinforcing its position as one of Europe's leading issuers of regulated crypto ETPs. The company also holds over 90% market share for crypto ETNs on Nasdaq Nordics.</v>
+        <v>Add your preferred card to Google Wallet to tap to pay at Walmart stores.</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Parasail to Combine NVIDIA AI Infrastructure with d-Matrix Accelerators to Achieve 10x Faster Token Generation</v>
+        <v>NFT LTD Announces Pricing of US$2.0 Million Public Offering</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C48" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D48" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.prnewswire.com/news-releases/parasail-to-combine-nvidia-ai-infrastructure-with-d-matrix-accelerators-to-achieve-10x-faster-token-generation-302820178.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349094/0/en/nft-ltd-announces-pricing-of-us-2-0-million-public-offering.html</v>
       </c>
       <c r="F48" t="str">
-        <v>Inference service provider to deliver faster, more cost-efficient tokens by pairing NVIDIA Hopper and Blackwell GPUs with d-Matrix Corsair accelerators SAN FRANCISCO and SANTA CLARA, Calif., July 8, 2026 /PRNewswire/ -- Parasail, the inference cloud for AI-native startups, and d-Matrix, a...</v>
+        <v>Hong Kong, Aug. 21, 2026 (GLOBE NEWSWIRE) -- NFT Ltd. (NYSE American: MI) ("Company" or "NFT", formerly known as Takung Art Co., Ltd.), as an emerging online trading platform operator of international art and collectibles, today announced the pricing of its registered offering of 437,957 units (each, a “Unit”), on a best efforts basis, at an offering price of US$4.60 per Unit (the “Offering”).</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>ZETRIX TO POWER PUBLIC BLOCKCHAIN FOR THE PHILIPPINES GOVERNMENT</v>
+        <v>Eightco Holdings (NASDAQ: ORBS) rende noto un portafoglio complessivo di circa 389 milioni di dollari, che comprende OpenAI, Beast Industries, oltre 16.000 ETH e quasi 302 milioni di token WLD</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C49" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D49" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.prnewswire.com/news-releases/zetrix-to-power-public-blockchain-for-the-philippines-government-302820022.html</v>
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-rende-noto-un-portafoglio-complessivo-di-circa-389-milioni-di-dollari-che-comprende-openai-beast-industries-oltre-16-000-eth-e-quasi-302-milioni-di-token-wld-302857285.html</v>
       </c>
       <c r="F49" t="str">
-        <v>Partnership Marks Another Key Milestone for Expansion of Ecosystem Across ASEAN PETALING JAYA, Malaysia, July 7, 2026 /PRNewswire/ -- The Zetrix Layer-1 public blockchain platform is set to serve as the underlying protocol for the public blockchain of the Philippines, following the...</v>
+        <v>Nelle ultime due settimane, Eightco ha riacquistato 14 milioni di azioni ordinarie nell'ambito del proprio programma di riacquisto di azioni da 125 milioni di dollari comunicato in precedenza Composizione della tesoreria di Eightco al 19 agosto 2026: 90 milioni di dollari di azioni OpenAI...</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>DEFI TECHNOLOGIES INC. ANNOUNCES 2026 AGM VOTING RESULTS</v>
+        <v>IDnow erhält Zertifizierung für die Ausstellung qualifizierter elektronischer Attributbescheinigungen (QEAAs)</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C50" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D50" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.prnewswire.com/news-releases/defi-technologies-inc-announces-2026-agm-voting-results-302819930.html</v>
+        <v>https://www.prnewswire.com/news-releases/idnow-erhalt-zertifizierung-fur-die-ausstellung-qualifizierter-elektronischer-attributbescheinigungen-qeaas-302857264.html</v>
       </c>
       <c r="F50" t="str">
-        <v>TORONTO, July 7, 2026 /PRNewswire/ - DeFi Technologies Inc. (the "Company" or "DeFi Technologies") (Nasdaq: DEFT) (CBOE CA: DEFI) (GR: R9B), a financial technology company bridging the gap between traditional capital markets and decentralized finance ("DeFi"), is pleased to provide the...</v>
+        <v>IDnow ergänzt seine Identitätsprüfungs- und Vertrauensdienste um die Ausstellung von QEAAs. Unternehmen können so verifizierte Attribute rechtssicher nutzen, die nationale eID-Systeme und die EUDI Wallet bislang nicht durchgängig bereitstellen. MÜNCHEN, 21. August 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>M1X Global Announces Further Funding Led by Paradigm, Totalling $8.5 Million</v>
+        <v>IDnow Receives Certification to Issue Qualified Electronic Attestations of Attributes (QEAAs), Closing a Key Gap in EU Compliance</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C51" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D51" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E51" t="str">
-        <v>https://www.prnewswire.com/news-releases/m1x-global-announces-further-funding-led-by-paradigm-totalling-8-5-million-302819729.html</v>
+        <v>https://www.prnewswire.com/news-releases/idnow-receives-certification-to-issue-qualified-electronic-attestations-of-attributes-qeaas-closing-a-key-gap-in-eu-compliance-302857258.html</v>
       </c>
       <c r="F51" t="str">
-        <v>Funding supports M1X Global's continued development and the institutional rollout of USDM1, the first USD-denominated sovereign bond natively issued on a public blockchain secured 1:1 by US Treasuries NEW YORK, July 7, 2026 /PRNewswire/ -- M1X Global, a sovereign financial infrastructure...</v>
+        <v>IDnow is expanding its identity verification and trust services to include the issuance of QEAAs, enabling organisations to use verified credentials in a legally compliant manner that national eID systems and the EUDI Wallet have not yet been able to provide consistently. LONDON, Aug. 21,...</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>BingX Launches SK Hynix ADR Pre-IPO Trading with a $100,000 Prediction Campaign</v>
+        <v>Nano Labs to Announce First Half of Fiscal Year 2026 Financial Results on August 28, 2026</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C52" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D52" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.prweb.com/releases/bingx-launches-sk-hynix-adr-pre-ipo-trading-with-a-100-000-prediction-campaign-302819577.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3348954/0/en/nano-labs-to-announce-first-half-of-fiscal-year-2026-financial-results-on-august-28-2026.html</v>
       </c>
       <c r="F52" t="str">
-        <v>PANAMA CITY, July 7, 2026 /PRNewswire/ -- BingX, a leading cryptocurrency exchange and Web3-AI company, today announced the launch of SK Hynix ADR pre-IPO trading on its platform, ahead of the semiconductor giant's highly anticipated Nasdaq listing on July 10. Alongside the trading...</v>
-[...2 lines deleted...]
-    <row r="53">
+        <v>HONG KONG, Aug. 21, 2026 (GLOBE NEWSWIRE) -- Nano Labs Ltd (Nasdaq: NA) (“we,” the “Company” or “Nano Labs”), a leading Web 3.0 infrastructure provider and crypto treasury company, today announced that it will report its unaudited financial results for the six months ended June 30, 2026 before the U.S. market opens on Friday, August 28, 2026.</v>
+      </c>
+    </row>
+    <row r="53" xml:space="preserve">
       <c r="A53" t="str">
-        <v>Rhino Bitcoin Users More Than Triple in Q2 as Company Ramps Up Massive Marketing Push</v>
+        <v>Leading Across All Metrics: Xunce Technology Reports Record-High Mid-Year Revenue and Net Profit; AI-to-B Platform Enters a New Cycle of Exponential Growth</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C53" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D53" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Energy, Automotive</v>
       </c>
       <c r="E53" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323340/0/en/Rhino-Bitcoin-Users-More-Than-Triple-in-Q2-as-Company-Ramps-Up-Massive-Marketing-Push.html</v>
-[...2 lines deleted...]
-        <v>Rhino Bitcoin triples KYC users in Q2, fueling massive growth. Launching SatsDrop, Times Square billboards &amp; national TV campaign as BTC adoption surges</v>
+        <v>https://www.acnnewswire.com/press-release/english/109316/</v>
+      </c>
+      <c r="F53" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Aug 21, 2026 - (ACN Newswire) - On August 21, Xunce Technology (03317.HK) released its 2026 interim results report: In the first half of the year, the company achieved revenue of 967 million yuan, a significant year-over-year increase of 389%, setting a new record high for the same period; net profit attributable to shareholders was 72.5 million yuan, compared to a net loss attributable to shareholders of 89.4 million yuan in the same period last year, marking the company’s first profitable first half of the year; Adjusted net profit was 67 million yuan, compared to an adjusted net loss of 105 million yuan in the same period last year, marking a comprehensive turnaround from loss to profit; the gross profit margin reached 60.1%, remaining stable at a high level; total assets were approximately 3514 million yuan, net assets were approximately 2482 million yuan, and with ample cash on hand, reflecting a significant improvement in operational quality.
+As a leading provider of AI real-time data infrastructure and analytics services in China, Xunce Technology made breakthrough progress in the first half of the year across business models, product innovation, industry penetration, and international expansion. The company led the industry across all key metrics, officially transitioning from the “investment phase” to the “profit realization phase,” while also exploring new avenues for profitability.
+Four Key Drivers Fuel Strong Revenue Growth and Continued Improvements in Operational Efficiency
+In the first half of 2026, against the backdrop of the 15th Five-Year Plan designating artificial intelligence as a national strategic priority, enterprise-level AI is accelerating its transition from model training to practical inference deployment, and from general-purpose capabilities to industry-specific applications. As a result, demand from enterprises for high-quality, structured, scenario-based real-time data is growing exponentially.
+Facing these significant development opportunities, Xunce Technology based on the FDE model, has expanded its end-to-end data processing and tokenization capabilities—covering everything from data acquisition to large-model fine-tuning—to transform dispersed and heterogeneous enterprise data into data tokens. This helps clients reduce costs, improve efficiency, maximize the business value per token, and achieve more agile, data-driven decision-making. Currently, the company has penetrated eleven high-value, high-barrier industries and developed over 400 functional modules. It has refined three core technological advantages: millisecond- and second-level real-time response, 100% accurate data processing, and data tokenization, connecting computing power to algorithms and taking responsibility for clients’ business outcomes.
+The company delivered strong performance in the first half of the year, with both revenue and net profit reaching all-time highs. The high revenue growth was primarily driven by the synergistic effect of four key drivers: accelerated deployment of enterprise-grade AI real-time data infrastructure, accelerated penetration into diverse industries, the implementation of the Token business model, and the expansion of international operations and ecosystem development. The significant turnaround in profitability was driven by a steady increase in the proportion of high-margin businesses; the realization of economies of scale from a platform-based and modular product architecture, leading to significantly improved operational efficiency and further optimization of the structure of R&amp;D, sales, and general and administrative expenses; improved cash management efficiency, and investment income contributing to incremental profits.
+At the same time, the company’s operational efficiency has continued to rise. It has established a data development system centered on the AIDP platform, automating data development tasks. Its solutions are deeply integrated into clients’ self-managed cloud or on-premises systems, serving as a “data hub” that deeply embeds AI into corporate clients’ core business processes, supports high-quality business decision-making, and thereby continuously enhances clients’ willingness to pay;In the first half of the year, the company’s ARPU jumped from 1.64 million yuan to 5.56 million yuan, marking a significant year-over-year increase of 240 percent. Customer retention rates have long remained above 90%, fully demonstrating the strong lock-in effect and high customer stickiness resulting from the deep integration of the product into clients’ business processes, with per-capita revenue surged by 379% year-over-year, placing its labor efficiency among the highest in the AI technology sector.
+Driven by the dual engines of TokenOS and TokenCloud, revenue from the Token business accounts for over 10%
+In the first half of this year, the company proactively pioneered the Token business model, enabling data token calls to drive AI-based business decisions. Currently, the Token business model has been implemented in multiple high-value scenarios and has undergone successful commercial validation. During the first half of the year, revenue from the Token business model surpassed 10% of total revenue, with strong growth in ARR (Annual Recurring Revenue). It has become a new engine for revenue growth, and the commercialization of the token economy has far exceeded expectations.
+The company launched the world’s first TokenOS operating system, which focuses on data capabilities. It transforms enterprises’ multi-source, heterogeneous data in real time into standardized, measurable, and priceable scenario-based tokens, establishing a seamless end-to-end pipeline from data ingestion to model invocation. This enables enterprise data to be directly utilized as tokens and drives the implementation of token factories across various industries.
+Building on this foundation, the company has also launched the TokenCloud platform, which focuses on model capabilities and “data + model” capabilities. This accelerates the development of an integrated, end-to-end product and service ecosystem spanning “computing power—data—tokens—models—applications,” covering the entire lifecycle from underlying computing power scheduling and data tokenization to model inference optimization, as well as the refinement, tuning, and deployment of enterprise-specific small models. This drives the transformation of AI from a general-purpose capability into enterprise-specific productivity.
+TokenOS and TokenCloud work in tandem to provide enterprise customers with a one-stop AI infrastructure, enabling them to reduce deployment costs and improve matching efficiency across computing power, data, and models. This “operating system + cloud platform” dual-drive architecture forms the company’s strong competitive barrier, helping it become the computing infrastructure partner for enterprise AI transformation.
+Accelerated Penetration Across Diverse Industries and Substantial Progress Toward Internationalization
+Xunce Technology began in the asset management industry, which has the most stringent requirements for data real-time performance. It has now extended its AI real-time data processing capabilities to eleven high-value, high-barrier industries, including telecommunications, electric power, energy, urban operations, and high-end manufacturing. The company is accelerating its penetration across diverse industries, and its ability to replicate solutions across sectors continues to be validated.
+In the first half of this year, the company collaborated with PATEO Connect and Saimo Technology to jointly develop a token-based physical AI and world model, entering the smart connected vehicle sector; it partnered with three major domestic GPU manufacturers—MetaX, Iluvatar CoreX, and Biren Technology—to build a “computing power + data” closed-loop system; and through a strategic partnership with Shenzhen Kaihong, it implemented tokenization capabilities within the HarmonyOS ecosystem to explore world models and physical AI. The “Scenario Token Factory” model continues to be validated across multiple industries, scenarios, and ecosystems. As a result, the company’s revenue from diversified industries rose to 87.6%, making its business structure more diversified and opening up broader growth opportunities for the company.
+In addition, the company is actively expanding its overseas operations, accelerating the global rollout of the TokenOS operating system and its tokenization business model; it has also entered into strategic partnerships with the Shenzhen Data Exchange and the Beijing International Data Exchange, laying the foundation for global expansion. In the first half of the year, the company’s overseas revenue reached 11.86 million yuan，year-over-year increase of 264%.
+Four-Stage Evolution of AI Data Infrastructure: Strategic Initiatives Across Five Key Directions
+Looking ahead, Xunce Technology has established a strategic evolution path for the four-stage transformation of AI data infrastructure: starting with data governance (1.0), progressing through the tokenization phase (2.0), and moving toward a global token exchange platform (3.0) in the future, while accelerating the training and large-scale deployment of enterprise-level small models (4.0).
+Specifically, in Phase 1.0, the company began in the asset management industry and expanded across sectors, fully validating its cross-industry data governance capabilities. In Phase 2.0, the company used TokenOS to refine enterprise private data into high-quality scenario-based tokens and provided one-stop services through the end-to-end integrated cloud service platform TokenCloud, opening up a growth channel for its token business. In Phase 3.0, the company will launch a global Token exchange platform to break down barriers to Token circulation across enterprises, industries, and scenarios. In Phase 4.0, the company will use enterprise-grade small models to bridge the “last mile” of AI implementation, forming a complete closed-loop ecosystem of “computing power—data—Tokens—models—applications.”
+At the same time, the company will implement strategic initiatives across five key areas: First, deepening the evolution of its business model by accelerating the transition from project-based and subscription-based models to exploring a Token-based business model; second, accelerating cross-industry replication through a “high barriers, high value” expansion strategy to continuously unlock growth opportunities across diverse industries; third, pioneering cutting-edge applications to secure a leading position in future industries; fourth, building a strategic partnership ecosystem to forge deep ties with upstream and downstream players in computing power and algorithms; and fifth, steadily expanding overseas operations to lay the groundwork for a global footprint. By implementing strategic initiatives across these five key areas, the company will continue to create commercial value for its customers and usher in a new cycle of exponential growth.
+These impressive financial results mark a turning point for Xunce Technology as it officially begins to realize its value. At a time when demand for high-quality industry data is surging due to the inference requirements of large AI models, the company has built a solid competitive moat through its proprietary token system and opened up vast opportunities for revenue growth through “in-depth cross-industry development and international expansion.” In the future, as the ecosystem of token exchange platforms matures and enterprise-level small-model applications are implemented, this will significantly expand the potential for profit growth, propelling Xunce Technology onto a fast track of rapid development.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>tZERO and North Capital Announce First Order Routed Through Agora Network</v>
+        <v>Bitcoin Japan Builds the Brand Behind Its AI and Robotics Strategy</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C54" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D54" t="str">
-        <v>Crypto, Retail</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.newmediawire.com/news/tzero-and-north-capital-announce-first-order-routed-through-agora-network-7087535</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3348909/0/en/bitcoin-japan-builds-the-brand-behind-its-ai-and-robotics-strategy.html</v>
       </c>
       <c r="F54" t="str">
-        <v>Milestone Marks the Transition From Vision to Live Connectivity as the First Cross-network Order is Routed via the Industry’s First Network Connecting Alternative Trading Systems for Tokenized and Private Securities NEW YORK, NY - July 7, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, and North Capital Investment Techn o logy, Inc. , a financial technology company providing technology solutions to private securities issuers, intermediaries and investors, today announced the successful routing of the first order via the Agora Network . This marks the launch of live operations for the industry's first network designed to connect alternative trading systems (ATSs) for tokenized and private securities. The milestone represents the first reali</v>
+        <v>New trademark filings for BJC ROBOTICS and BJC AI LABS formalize the company's push into humanoid robotics and embodied AI New trademark filings for BJC ROBOTICS and BJC AI LABS formalize the company's push into humanoid robotics and embodied AI</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Worldwide NFT, Inc. Announces Formation of Advisory Board and Appointment of Charles Haywood as First Member</v>
+        <v>DMG Blockchain Solutions Inc. Announces Third Quarter 2026 Earnings Release Date and Conference Call Details</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C55" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D55" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323211/0/en/Worldwide-NFT-Inc-Announces-Formation-of-Advisory-Board-and-Appointment-of-Charles-Haywood-as-First-Member.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3348897/0/en/dmg-blockchain-solutions-inc-announces-third-quarter-2026-earnings-release-date-and-conference-call-details.html</v>
       </c>
       <c r="F55" t="str">
-        <v>WORLDWIDE NFT, INC. ANNOUNCES FORMATION OF ADVISORY BOARD AND APPOINTMENT OF CHARLES HAYWOOD AS FIRST MEMBER</v>
+        <v>DMGI - Q3 2026 Earnings Release Date</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Hilbert Group Launches Hilbert Finance</v>
+        <v>NOTICE TO DISREGARD -- Fold, Inc.</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C56" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D56" t="str">
-        <v>Finance, Crypto, SaaS</v>
+        <v>Finance, Crypto, Retail</v>
       </c>
       <c r="E56" t="str">
-        <v>https://pr-inside.com/hilbert-group-launches-hilbert-finance-r5198468.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348714/0/en/notice-to-disregard-fold-inc.html</v>
       </c>
       <c r="F56" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 7, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) - Hilbert Finance, built on the Nordark platform, will become Hilbert Group's dedicated business vertical for institutional crypto lending, financial infrastructure and future licensed financial services. Hilbert Group AB (Nasdaq First North: HILB B) today announced the launch of Hilbert Finance, a new business vertical alongside the Group's asset management operations, supporting Hilbert's continued development as a full-service institutional digital asset company. Hilbert Finance is built on the platform and technology acquired through Nordark and represents the next step in Hilbert's strategy of building a full-stack institutional digital ..</v>
+        <v>PHOENIX, Aug. 20, 2026 (GLOBE NEWSWIRE) -- We are advised by Fold, Inc. that journalists and other readers should disregard the news release, “Kroger, One of the Largest American Retail and Supermarket Chains, Rolls Out Fold Bitcoin Gift Card™ Program Nationwide,” issued Aug. 19 over GlobeNewswire.</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>PropAccount.com Adds Prediction Markets to Its Multi-Asset Prop Firm Platform</v>
+        <v>LQWD Technologies CEO to Speak at Bitcoin Asia 2026 in Hong Kong</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C57" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D57" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E57" t="str">
-        <v>https://www.prnewswire.com/news-releases/propaccountcom-adds-prediction-markets-to-its-multi-asset-prop-firm-platform-302818749.html</v>
+        <v>https://www.newsfilecorp.com/release/310591/LQWD-Technologies-CEO-to-Speak-at-Bitcoin-Asia-2026-in-Hong-Kong</v>
       </c>
       <c r="F57" t="str">
-        <v>Operators can now offer event contract trading alongside FX, Futures, Crypto, and Equities – all under one brand, one dashboard, and one operational stack. BOCA RATON, Fla., July 6, 2026 /PRNewswire/ -- PropAccount.com, the prop firm technology provider, today announced the addition of...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 20, 2026) - LQWD Technologies Corp. (TSXV: LQWD) (OTCQX: LQWDF) ("LQWD" or the "Company"), a provider of enterprise-grade, AI-driven infrastructure for the Bitcoin Lightning Network, announces that its Chief Executive Officer, Shone Anstey, will participate in two panel discussions at Bitcoin Asia 2026 in Hong Kong, including his first appearance on the conference's Nakamoto Stage.Mr. Anstey will join industry leaders to discuss the evolving...</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Kootenay Resources Announces Closing of Final Tranche of Private Placement ...</v>
+        <v>Olenox Industries Reports July 2026 Bitcoin Production, Its second ...</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C58" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D58" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, SaaS, Energy</v>
       </c>
       <c r="E58" t="str">
-        <v>https://pr-inside.com/kootenay-resources-announces-closing-of-final-tranche-of-private-placement-r5198277.htm</v>
+        <v>https://pr-inside.com/olenox-industries-reports-july-2026-bitcoin-production-its-second-r5214363.htm</v>
       </c>
       <c r="F58" t="str">
-        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO UNITED STATES NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES. VANCOUVER, BC / ACCESS Newswire / July 6, 2026 /Kootenay Resources Inc. (TSXV:KTRI) (the "Company" or "Kootenay") is pleased to announce the closing of the second and final tranche (the "Second Tranche") of its previously announced non-brokered private placement of non-flow-through units of the Company (each, a "NFT Unit") at a price of $0.09 per NFT Unit and flow-through units of the Company (each, a "FT Unit") at a price of $0.11 per FT Unit (collectively, the "Units") (the "Private Placement"). Each Unit consisted of one common ..</v>
+        <v>(PR-inside.com) Second post-closing operating disclosure from the newly combined, energy-led digital infrastructure platform. Current production is generated at third-party hosting facilities on the ERCOT grid; converting Olenox's low-cost natural gas into compute at the point of generation, targeting power costs below $0.02 per kWh, is the platform's forward strategy. CONROE, TX / ACCESS Newswire / August 20, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), a vertically integrated U.S. energy company, today reported Bitcoin production for the month of July 2026 from the operations of CS Digital Ventures, LLC ("CS Digital"), which the Company acquired on May 28, 2026. This ..</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>21shares Announces 1-for-10 Reverse Share Split for 21Shares 2x Long Sui ETF (TXXS)</v>
+        <v>Olenox Industries Reports July 2026 Bitcoin Production, Its second Monthly Operating Update Following the Closing of the CS Digital Acquisition</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C59" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D59" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, SaaS, Energy</v>
       </c>
       <c r="E59" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322712/0/en/21shares-Announces-1-for-10-Reverse-Share-Split-for-21Shares-2x-Long-Sui-ETF-TXXS.html</v>
+        <v>https://www.newswire.com/news/olenox-industries-reports-july-2026-bitcoin-production-its-second-monthly</v>
       </c>
       <c r="F59" t="str">
-        <v>NEW YORK, July 06, 2026 (GLOBE NEWSWIRE) -- 21shares , one of the world’s leading issuers of crypto exchange-traded funds (ETFs), today announced that the Board of Trustees of Listed Funds Trust has approved a 1-for-10 reverse share split for the 21Shares 2x Long Sui ETF (Ticker: TXXS).</v>
+        <v>Second post-closing operating disclosure from the newly combined, energy-led digital infrastructure platform. Current production is generated at third-party hosting facilities on the ERCOT grid; converting Olenox's low-cost natural gas into compute at the point of generation, targeting power costs below $0.02 per kWh, is the platform's forward strategy.</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>/C O R R E C T I O N -- Bitmine Immersion Technologies, Inc./</v>
+        <v>Mercuryo Boosts Crypto Purchase Conversion by 75% with a Frictionless UX</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C60" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D60" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E60" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-announces-eth-holdings-reach-5-74-million-tokens-and-total-crypto-and-total-cash-holdings-of-11-1-billion-302818093.html</v>
+        <v>https://www.prnewswire.com/news-releases/mercuryo-boosts-crypto-purchase-conversion-by-75-with-a-frictionless-ux-302855319.html</v>
       </c>
       <c r="F60" t="str">
-        <v>In the news release, Bitmine Immersion Technologies (BMNR) Announces ETH Holdings Reach 5.74 Million Tokens, and Total Crypto and Total Cash Holdings of $11.1 Billion, issued 06-Jul-2026 by Bitmine Immersion Technologies, Inc. over PR Newswire, we are advised by the company that an edit...</v>
+        <v>In-house data reveals sharp rise in digital token buying after Mercuryo simplified its on-ramp experience, removing hurdles in the customer journey. LONDON, Aug. 20, 2026 /PRNewswire/ -- Global payments infrastructure platform Mercuryo has significantly reduced customer drop-off after...</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>SEALSQ Advances PQC Readiness Strategy to Capture Growing Global Demand for Post-Quantum Cybersecurity Infrastructure</v>
+        <v>Blueprint Finance Announces Strategic Funding Round to Scale Concrete's Institutional DeFi Infrastructure</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C61" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D61" t="str">
         <v>Finance, Crypto</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322466/0/en/SEALSQ-Advances-PQC-Readiness-Strategy-to-Capture-Growing-Global-Demand-for-Post-Quantum-Cybersecurity-Infrastructure.html</v>
+        <v>https://www.prnewswire.com/news-releases/blueprint-finance-announces-strategic-funding-round-to-scale-concretes-institutional-defi-infrastructure-302855894.html</v>
       </c>
       <c r="F61" t="str">
-        <v>Geneva, Switzerland, July 06, 2026 (GLOBE NEWSWIRE) -- Company Aims to Convert Enterprise Quantum Risk Assessments into Long-Term Demand for Post-Quantum Semiconductors, Digital Identity, Quantum RootKey, ASIC, PKI Services, Secure Elements and Crypto-Agile Infrastructure</v>
+        <v>Polychain Capital leads the round, with participation from Bullish, Keyrock, BitGo, FalconX, G-20, Flowdesk, JPEG Trading, and Sentient Capital. NEW YORK, Aug. 19, 2026 /PRNewswire/ -- Blueprint Finance, the core developer of Concrete, today announced the completion of a strategic funding...</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Figure Technology Solutions Announces Private Offering of Senior Notes</v>
+        <v>Hashcodex Helps Entrepreneurs Build Crypto Futures Exchanges with Flexible Leverage and Margin Features</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C62" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D62" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E62" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322424/0/en/Figure-Technology-Solutions-Announces-Private-Offering-of-Senior-Notes.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767113</v>
       </c>
       <c r="F62" t="str">
-        <v>NEW YORK, July 06, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (“Figure,” Nasdaq: FIGR; OPEN: FGRS), the leading blockchain-native capital marketplace for the origination, funding, sale and trading of tokenized assets, today announced that it intends to offer, subject to market and other conditions, $600 million aggregate principal amount of senior notes (the “Notes”) in a private offering that is exempt from the registration requirements of the Securities Act of 1933, as amended (the “Securities Act”).</v>
+        <v>Madurai, India, 2026-08-19 — /EPR Network/ — As interest in crypto futures trading continues to grow, entrepreneurs looking to launch their own exchanges face the challenge [read full press release...]</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Hammerspace to Showcase How Enterprises Can Dramatically Improve AI Infrastructure Efficiency at RAISE Summit 2026</v>
+        <v>Standard Chartered and HSBC execute first live tokenised deposit transaction on Swift's blockchain-based ledger</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C63" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D63" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.prweb.com/releases/hammerspace-to-showcase-how-enterprises-can-dramatically-improve-ai-infrastructure-efficiency-at-raise-summit-2026-302818097.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359095</v>
       </c>
       <c r="F63" t="str">
-        <v>Hammerspace to demonstrate how data orchestration improves AI economics by accelerating time-to-value, reducing time-to-first-token and keeping GPUs continuously productive. REDWOOD CITY, Calif., July 6, 2026 /PRNewswire-PRWeb/ -- Hammerspace, the high-performance data platform for AI...</v>
+        <v>Standard Chartered and HSBC today announced the successful completion of bank-to-bank tokenised deposit interoperability through the execution of the first live cross-border transaction on Swift&amp;#39;s blockchain-based ledger. - - This marks a milestone in the use of tokenised deposits by regulated financial institutions to issue, transfer, record and settle tokenised deposits through Swift&amp;#39;s blockchain-based ledger, not only demonstrating interbank interoperability, but helping advance industry... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359095</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>KIDZ AI Wins 2026 EdTechX Award and Unveils KIDZBot AI Robotics Platform ...</v>
+        <v>Kroger, One of the Largest American Retail and Supermarket Chains, Rolls Out Fold Bitcoin Gift Card™ Program Nationwide</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C64" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D64" t="str">
+        <v>Finance, Crypto, Retail</v>
+      </c>
+      <c r="E64" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347707/0/en/kroger-one-of-the-largest-american-retail-and-supermarket-chains-rolls-out-fold-bitcoin-gift-card-program-nationwide.html</v>
+      </c>
+      <c r="F64" t="str">
+        <v>Initial Seasonal Pilot Demonstrated Strong Interest Among Kroger Customers for the Fold Bitcoin Gift Card Reinforcing Fold’s Momentum with a Major Retail Distributor Initial Seasonal Pilot Demonstrated Strong Interest Among Kroger Customers for the Fold Bitcoin Gift Card Reinforcing Fold’s Momentum with a Major Retail Distributor</v>
+      </c>
+    </row>
+    <row r="65" xml:space="preserve">
+      <c r="A65" t="str">
+        <v>Onchain Foundation Becomes Strategic Shareholder of Trust Square Ecosystem AG to Accelerate Global Innovation Platform</v>
+      </c>
+      <c r="B65" t="str">
+        <v>2026-08-19</v>
+      </c>
+      <c r="C65" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D65" t="str">
         <v>Finance, Crypto, AI, SaaS, Education</v>
       </c>
-      <c r="E64" t="str">
-[...18 lines deleted...]
-      </c>
       <c r="E65" t="str">
-        <v>https://www.newswire.com/news/kidz-ai-wins-2026-edtechx-award-and-unveils-kidzbot-ai-robotics-platform</v>
-[...2 lines deleted...]
-        <v>KIDZ AI Named 2026 EdTechX Award Winner for the Americas , recognizing the Company's innovation and leadership in AI-powered education. KIDZ AI Launches KIDZBot AI Robotics Platform, an integrated AI-native robotics platform that incorporates advanced AI capabilities-including persistent memory, reasoning, prompt and token-based interactions, sensor-driven feedback, contextual awareness, and adaptive learning-to deliver an intelligent, personalized robotics learning experience.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109243/</v>
+      </c>
+      <c r="F65" t="str" xml:space="preserve">
+        <v xml:space="preserve">ZURICH, SWITZERLAND, Aug 19, 2026 - (ACN Newswire) - Trust Square Ecosystem AG today announced that the Onchain Foundation has become a strategic shareholder of the company through a strategic investment, marking a significant milestone in Trust Square's transformation into a global ecosystem platform for emerging technologies.
+The investment from the Onchain Foundation will support the international scaling of Trust Square's ecosystem-driven business model, including the expansion of its flagship initiatives, Trust Forum, Trust Circle, and Trust Hive, as well as further ecosystem development activities connecting global innovators, entrepreneurs, investors, corporates, policymakers, and academia.
+As part of the broader strategic expansion of Trust Square's shareholder ecosystem, Inacta Ventures has also become a strategic shareholder of Trust Square Ecosystem AG, further strengthening the company's foundation with additional expertise in venture building and ecosystem development.
+This expansion builds upon the existing strategic partnership with The Hashgraph Association, which is a shareholder and ecosystem partner of Trust Square.
+Scaling Trust Square's Global Innovation Platform
+The global innovation landscape is evolving at unprecedented speed. Artificial intelligence, Web3, blockchain infrastructure, and other frontier technologies are reshaping industries, economies, societies, and governance.
+However, meaningful innovation requires more than technology alone. It requires trusted environments where leaders can exchange ideas openly, build relationships, and collaborate on solutions that create long-term impact.
+With the strategic investment from the Onchain Foundation, Trust Square will accelerate the international expansion of its ecosystem-driven business model, scaling its flagship initiatives across leading innovation hubs worldwide.
+At the core of this expansion are three complementary formats designed to create meaningful connections, foster collaboration, and support the responsible adoption of emerging technologies.
+Trust Forum
+The Trust Forum is Trust Square's biannual flagship gathering, bringing together up to 250 global leaders for confidential dialogue, strategic exchange, and collaboration on emerging technologies and future opportunities.
+Trust Circle
+The Trust Circle is a global network of curated gatherings connecting 80 to 100 innovators, entrepreneurs, investors, corporates, policymakers, and academics through meaningful discussions and knowledge exchange.
+Trust Hive
+The Trust Hive consists of agile, invitation-only pop-up gatherings that activate the ecosystem around timely topics, opportunities, and special occasions.
+Together, Trust Forum, Trust Circle, and Trust Hive create a global platform for trusted dialogue, ecosystem development, and collaboration among leaders shaping the future of technology.
+Strengthening the Trust Square Ecosystem
+The partnership with the Onchain Foundation reflects a shared commitment to advancing innovation through collaboration, ecosystem development, and trusted networks.
+The Onchain Foundation is a Swiss non-profit organization committed to advancing blockchain technology and supporting initiatives that unlock the transformative potential of decentralized systems. Through strategic partnerships, ecosystem development, and innovation programs, the Foundation works to accelerate the responsible adoption of blockchain technologies.
+The Hashgraph Association, an existing strategic shareholder of Trust Square, is a Swiss non-profit organization driving the global adoption of Hedera-powered solutions by funding innovation, providing training and education programs, and supporting venture initiatives.
+Inacta Ventures, a newly added strategic shareholder of Trust Square, is a venture builder and ecosystem architect supporting startups, corporates, and governments in adopting emerging technologies. With a presence in Switzerland and the UAE, Inacta Ventures supports more than 100 startups and corporates.
+Together, these organizations strengthen Trust Square's ability to connect technology leaders, founders, investors, enterprises, institutions, and communities across global innovation ecosystems.
+Leadership Expansion
+As part of the strategic partnership, Guido Schmitz-Krummacher, Managing Director of the Onchain Foundation, has joined the Board of Directors of Trust Square Ecosystem AG.
+His appointment further strengthens Trust Square's strategic leadership and reflects the close alignment between both organizations' missions to foster innovation, collaboration, and responsible technology adoption.
+Executive Quotes
+Kamal Youssefi, President of the Board of Directors of Trust Square Ecosystem AG and President of the Board of Directors of The Hashgraph Association:
+"We're proud of the growth and recognition Trust Square has achieved over the years. We've always been convinced that a vibrant Web3 ecosystem cannot be built on technology alone but rather emerges through strategic partnerships and cross-chain collaborations. With the Onchain Foundation joining The Hashgraph Association and Inacta Ventures becoming a strategic shareholder of Trust Square, we are confident that Trust Square's global network of Web3 leaders, entrepreneurs, and policymakers will drive innovation, enhance cross-chain collaboration, foster the deployment of viable decentralized solutions, and support the mainstream adoption of the Web3 industry."
+Guido Schmitz-Krummacher, Managing Director of the Onchain Foundation, Managing Director and Member of the Board of Onchain Ventures AG, Director of Lisk Ltd., and Member of the Board of Trust Square Ecosystem AG:
+"Our blockchain ecosystem is facing significant challenges, while the AI ecosystem is moving beyond the initial hype cycle and entering a necessary phase of consolidation around its core values. This makes it more important than ever to bring together the innovation leaders of both ecosystems at meetings and events where the future of blockchain and AI can be discussed, shaped, and advanced collaboratively. Trust Square and its team are well positioned to play a leading role in addressing these challenges. As an entrepreneur and an 'old blockchain guy,' I am excited to contribute to this mission."
+About Trust Square Ecosystem AG
+Trust Square Ecosystem AG is a Swiss ecosystem builder connecting innovators, entrepreneurs, investors, policymakers, academics, and industry leaders shaping the future of technology.
+Through its flagship initiatives, Trust Forum, Trust Circle, Trust Hive, and additional ecosystem development activities, Trust Square creates trusted environments where meaningful collaboration drives innovation across AI, Web3, digital assets, digital identity, cybersecurity, sustainability, and other frontier technologies.
+About the Onchain Foundation
+The Onchain Foundation is a Swiss non-profit organization committed to advancing blockchain technology and supporting initiatives that unlock the transformative potential of decentralized systems.
+Through strategic partnerships, ecosystem development, education, and innovation programs, the Foundation works to accelerate the responsible adoption of blockchain technologies and foster collaboration across the global technology ecosystem.
+About The Hashgraph Association
+The Hashgraph Association is a Swiss non-profit organization that drives the global adoption of Hedera-powered solutions by funding innovation, providing training and education programs, and supporting venture initiatives.
+Through its ecosystem programs, The Hashgraph Association supports organizations, developers, enterprises, and entrepreneurs building the next generation of decentralized applications and digital infrastructure.
+About Inacta Ventures
+Inacta Ventures is a venture builder and ecosystem architect supporting startups, corporates, and governments in adopting emerging technologies.
+With a presence in Switzerland and the UAE, Inacta Ventures builds ecosystems and ventures that accelerate innovation and enterprise adoption, supporting more than 100 startups and corporates.
+Media Contact:
+Fabio Schlaf
+Head of Ecosystem Development
+Trust Square Ecosystem AG
+fabio.schlaf@trustsquare.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>What Is BTC Worth? New Pricing Model May be Key to Reveal the Answer</v>
+        <v>USDGO Lists for Custody on Ceffu, Widening Institutional Access to a Regulated Stablecoin</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C66" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D66" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E66" t="str">
-        <v>https://pr-inside.com/what-is-btc-worth-new-pricing-model-may-be-key-to-reveal-the-answer-r5198036.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347464/0/en/usdgo-lists-for-custody-on-ceffu-widening-institutional-access-to-a-regulated-stablecoin.html</v>
       </c>
       <c r="F66" t="str">
-        <v>(PR-inside.com) First Model That Identified Economic Foundation for Bitcoin and Widespread Model Adoption Could Expand the Bitcoin Market. Salomon Brothers is First to Apply the Model in its Research. NEW YORK, NY / ACCESS Newswire / July 6, 2026 / Market adoption of bitcoin would increase significantly if there were a Bitcoin pricing model that can indicate fair value, with a statistically reasonable level of confidence. A new model by Phd Researchers, Daniels and Hileman, identified a statistically significant economic foundation for bitcoin that involves a link to USD money supply, specifically M2. If widely adopted, this model could be a basis ..</v>
+        <v>HONG KONG, Aug. 19, 2026 (GLOBE NEWSWIRE) -- OSL Group (HKEX:863) (OSL), a global stablecoin payment and trading platform, today announced that Ceffu, an institutional grade digital-asset platform offering custody and liquidity solutions, now supports USDGO as a custody asset on the Ceffu Platform. USDGO is a regulated enterprise stablecoin issued by Anchorage Digital Bank, N.A., the first federally chartered crypto bank in the United States, with OSL serving as its brand operator and distributor.</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Hashcodex Helps Modernise Your Existing P2P Crypto Exchange Solution for Today’s Trading Businesses</v>
+        <v>Binance Blockchain Week 2026 Returns to Asia: Spotlights the Evolution of Finance in Bangkok</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C67" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D67" t="str">
         <v>Crypto</v>
       </c>
       <c r="E67" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761447</v>
+        <v>https://www.prnewswire.com/news-releases/binance-blockchain-week-2026-returns-to-asia-spotlights-the-evolution-of-finance-in-bangkok-302855071.html</v>
       </c>
       <c r="F67" t="str">
-        <v>Madurai, India, 2026-07-06 — /EPR Network/ — Many cryptocurrency businesses started with P2P exchange platforms built for earlier market conditions. As trading habits, user expectations, and [read full press release...]</v>
+        <v>The flagship industry gathering lands in Thailand, November 28–29, 2026, spotlighting the convergence of traditional finance and crypto. ABU DHABI, UAE, Aug. 19, 2026 /PRNewswire/ -- Binance, the leading global blockchain ecosystem behind the world's largest cryptocurrency exchange by...</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>Nuvion integra Ripple USD (RLUSD) para expandir sus pagos globales con stablecoins</v>
+        <v>HTX Hot Listings Weekly Recap (Aug 10-16): BTCFi Leads the Rally as DeFi and AI Sectors Heat Up</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C68" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D68" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E68" t="str">
-        <v>https://www.prnewswire.com/news-releases/nuvion-integra-ripple-usd-rlusd-para-expandir-sus-pagos-globales-con-stablecoins-302817889.html</v>
+        <v>https://www.prnewswire.com/news-releases/htx-hot-listings-weekly-recap-aug-10-16-btcfi-leads-the-rally-as-defi-and-ai-sectors-heat-up-302855035.html</v>
       </c>
       <c r="F68" t="str">
-        <v>-Nuvion integra Ripple USD (RLUSD) para expandir sus pagos globales con stablecoins y su infraestructura blockchain MIAMI, 6 de julio de 2026 /PRNewswire/ -- Actualmente, las empresas operan en un mundo donde clientes, proveedores, contratistas y socios se extienden cada vez más por...</v>
+        <v>APIA, Samoa, Aug. 19, 2026 /PRNewswire/ -- As broader market sentiment stabilized, the cryptocurrency market staged a rebound during the second week of August (Aug 10–16), with capital rotating into several high-performing sectors. According to data from HTX, representative tokens across...</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Nuvion Integrates Ripple USD (RLUSD) to Expand Global Stablecoin Payments and Blockchain Infrastructure</v>
+        <v>Replit expands access to software creation with GPT-5.6 Luna</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C69" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D69" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E69" t="str">
-        <v>https://www.prnewswire.com/news-releases/nuvion-integrates-ripple-usd-rlusd-to-expand-global-stablecoin-payments-and-blockchain-infrastructure-302817753.html</v>
+        <v>https://openai.com/index/replit</v>
       </c>
       <c r="F69" t="str">
-        <v>MIAMI, July 6, 2026 /PRNewswire/ -- Businesses today operate in a world where customers, suppliers, contractors, and partners increasingly span multiple countries and currencies. Yet moving money across borders often remains slow, fragmented, and dependent on legacy financial...</v>
+        <v>Replit introduces Free Mode, powered by GPT-5.6 Luna, so anyone can turn ideas into working software without worrying about token costs.</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Nuvion intègre le Ripple USD (RLUSD) afin de renforcer les paiements mondiaux en stablecoins et l'infrastructure blockchain</v>
+        <v>SICC Grants Freezing of Crypto Assets Worth S$75 Million in Transfers Dispute</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C70" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D70" t="str">
         <v>Crypto</v>
       </c>
       <c r="E70" t="str">
-        <v>https://www.prnewswire.com/news-releases/nuvion-integre-le-ripple-usd-rlusd-afin-de-renforcer-les-paiements-mondiaux-en-stablecoins-et-linfrastructure-blockchain-302817897.html</v>
+        <v>https://www.prnewswire.com/news-releases/sicc-grants-freezing-of-crypto-assets-worth-s75-million-in-transfers-dispute-302854671.html</v>
       </c>
       <c r="F70" t="str">
-        <v>MIAMI, 6 juillet 2026 /PRNewswire/ -- Aujourd'hui, les entreprises évoluent dans un monde où leurs clients, fournisseurs, sous-traitants et partenaires sont de plus en plus répartis dans plusieurs pays et utilisent différentes devises. Pourtant, les transferts d'argent à l'international...</v>
+        <v>SINGAPORE, Aug. 19, 2026 /PRNewswire/ -- The Singapore International Commercial Court (SICC) has ordered a freeze on approximately S$75 million worth of Bitcoin and USD Coin following a dispute between the operator of one of the world's largest cryptocurrency trading platforms, which...</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Nuvion integriert Ripple USD (RLUSD), um den weltweiten Stablecoin-Zahlungsverkehr und die Blockchain-Infrastruktur auszubauen</v>
+        <v>/C O R R E C T I O N -- Wyoming Stable Token Commission/</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C71" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D71" t="str">
         <v>Crypto</v>
       </c>
       <c r="E71" t="str">
-        <v>https://www.prnewswire.com/news-releases/nuvion-integriert-ripple-usd-rlusd-um-den-weltweiten-stablecoin-zahlungsverkehr-und-die-blockchain-infrastruktur-auszubauen-302817890.html</v>
+        <v>https://www.prnewswire.com/news-releases/wyoming-stable-token-commission-migrates-to-chainlink-ccip-for-enhanced-operational-security-302854502.html</v>
       </c>
       <c r="F71" t="str">
-        <v>MIAMI, 6. Juli 2026 /PRNewswire/ -- Unternehmen agieren heute in einer Welt, in der Kunden, Lieferanten, Auftragnehmer und Partner zunehmend über mehrere Länder und Währungen hinweg tätig sind. Dennoch verläuft der grenzüberschreitende Geldtransfer oft langsam und fragmentiert; zudem ist...</v>
+        <v>In the news release, Wyoming Stable Token Commission Migrates to Chainlink CCIP for Enhanced Operational Security, issued 18-Aug-2026 by Wyoming Stable Token Commission over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows,...</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>From Code to Country: Global AI Show Riyadh 2026 Ignites the Era of Agentic AI and Nation-Building</v>
+        <v>Bybit Strengthens Security Defences Against Evolving Crypto Threats, Intercepting $700 Million in Potential User Losses</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C72" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D72" t="str">
         <v>Crypto, AI</v>
       </c>
       <c r="E72" t="str">
-        <v>https://www.pr-inside.com/from-code-to-country-global-ai-show-riyadh-2026-ignites-the-era-of-agentic-ai-and-nation-building-r5198028.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bybit-strengthens-security-defences-against-evolving-crypto-threats-intercepting-700-million-in-potential-user-losses-302854299.html</v>
       </c>
       <c r="F72" t="str">
-        <v>(PR-inside.com) Riyadh, Kingdom of Saudi Arabia, July 4, 2026 - (ACN Newswire) - The Global AI Show Riyadh, held from 29-30th June, 2026, cemented its status as the definitive anchor for the Kingdom’s newly designated "Year of Artificial Intelligence." Defying the challenges of the prevailing geopolitical landscape, organized by VAP Group and powered by Times Of AI, the event emerged as a resounding success. Co-located with Global Blockchain Show Riyadh and Global Games Show Riyadh, the two-day summit attracted 15,000+ registrations, welcomed 6,723 attendees, featured 100+ global speakers and 100 exhibitors, and convened a 70% CXO-level delegation from 80+ countries. The unprecedented ..</v>
+        <v>Bybit's H1 2026 report details expanded account protection, 100% on-chain monitoring and AI-assisted threat detection following 2025 security incident DUBAI, UAE, Aug. 19, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, has strengthened...</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 386 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e oltre 283 milioni di token WLD</v>
+        <v>Secure Blockchain Signs Agreement to Sell Delivery Trust(R) Business</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C73" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D73" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E73" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-386-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-oltre-283-milioni-di-token-wld-302817855.html</v>
+        <v>https://pr-inside.com/secure-blockchain-signs-agreement-to-sell-delivery-trust-r-business-r5213756.htm</v>
       </c>
       <c r="F73" t="str">
-        <v>Composizione della tesoreria di Eightco al 1° luglio 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 149 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 386 milioni di...</v>
+        <v>(PR-inside.com) An enterprise AI company of Secure Blockchain Development Corp. • TSXV:ID VANCOUVER, BC / ACCESS Newswire / August 18, 2026 / Secure Blockchain Development Corp. (the "Company" or "Secure Blockchain") (TSXV:ID) today announced that it has entered into an asset purchase agreement dated August 17, 2026, with Caryco Tech, Inc., an arm's length party, to sell Delivery Trust®, a cybersecurity platform providing secure email communications operated by its wholly owned subsidiary, Identillect Technologies Inc., for a purchase price of up to US$529,420. The price is inclusive of US$87,913 in payments tied to ongoing customer revenues. On closing, a commission of CDN$63,089 ..</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>Crossmint Secures Payment Institution and MiCA Authorization, Completing ...</v>
+        <v>Roundtable CEO James Heckman Rings Nasdaq Closing Bell, Unveiling World’s Only AI/DeFi Platform for Premium Media</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C74" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D74" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS</v>
       </c>
       <c r="E74" t="str">
-        <v>https://pr-inside.com/crossmint-secures-payment-institution-and-mica-authorization-completing-r5197491.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3347251/0/en/roundtable-ceo-james-heckman-rings-nasdaq-closing-bell-unveiling-world-s-only-ai-defi-platform-for-premium-media.html</v>
       </c>
       <c r="F74" t="str">
-        <v>(PR-inside.com) With Authorization as a Crypto-Asset Service Provider Under MiCA and Payment Institution Under PSD2, Crossmint Now Operates Under Both of the EU's Core Frameworks for Stablecoin Infrastructure, Giving Enterprise Fintechs One Regulated Provider to Hold Stablecoins and Move Them as Payments MADRID, ES / ACCESS Newswire / July 3, 2026 / Crossmint has been authorized as a Payment Institution (PI) by the Bank of Spain under the EU's Payment Services Directive (PSD2). Earlier this year, Crossmint received MiCA class 2 authorization from Spain's CNMV, establishing complete authorization to operate as a crypto-asset service provider across the EU. After completing the required conditions, ..</v>
+        <v>Roundtable CEO James Heckman ringing the bell alongside Chairman Walton Comer, CTO Eyal Hertzog, CFO Aly Madhavji, and COO Bill Sornsin. (Source: Nasdaq, Inc. / Vanja Savic)</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Bitget Wallet Brings Its Top Crypto Card to South Asia, Offering Up to 3% Cashback and Global Acceptance</v>
+        <v>Wyoming Stable Token Commission Migrates to Chainlink CCIP for Enhanced Operational Security</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C75" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D75" t="str">
         <v>Crypto</v>
       </c>
       <c r="E75" t="str">
-        <v>https://www.prunderground.com/bitget-wallet-brings-its-top-crypto-card-to-south-asia-offering-up-to-3-cashback-and-global-acceptance/00387565/</v>
+        <v>https://www.prnewswire.com/news-releases/wyoming-stable-token-commission-migrates-to-chainlink-ccip-for-enhanced-operational-security-302854502.html</v>
       </c>
       <c r="F75" t="str">
-        <v>South Asia's first Bitget Wallet Card links self-custody with worldwide merchant access across 150 million+ locations The post Bitget Wallet Brings Its Top Crypto Card to South Asia, Offering Up to 3% Cashback and Global Acceptance first appeared on</v>
+        <v>After an exhaustive security review, the Wyoming Stable Token Commission adopts Chainlink CCIP to further bolster its cybersecurity foundation and set a new standard for the first state digital asset issuer CHEYENNE, Wyo., Aug. 18, 2026 /PRNewswire/ -- The Wyoming Stable Token Commission,...</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for June 2026 of its Virtune Crypto Top 10 Index ETP - the first crypto index ETP in the Nordics</v>
+        <v>SEC Proposes New Regulation Crypto Assets</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C76" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D76" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E76" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321744/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-June-2026-of-its-Virtune-Crypto-Top-10-Index-ETP-the-first-crypto-index-ETP-in-the-Nordics.html</v>
+        <v>https://www.newsfilecorp.com/release/310323/SEC-Proposes-New-Regulation-Crypto-Assets</v>
       </c>
       <c r="F76" t="str">
-        <v>Stockholm, 3rd of July 2026 - Virtune today announces the completion of the monthly rebalancing for the Virtune Crypto Top 10 Index ETP, listed on Nasdaq Stockholm for both the SEK-denominated (ISIN code SE0020052207, ticker name VIR10SEK) and the EUR-denominated (ISIN code SE0020052215, ticker name VIR10EUR) ETP. In addition to the Virtune Crypto Top 10 Index ETP, Virtune's product portfolio includes: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Vir</v>
+        <v>Washington, D.C.--(Newsfile Corp. - August 18, 2026) - The Securities and Exchange Commission today announced that it proposed new rules, titled “Regulation Crypto Assets,” that would create a clear and fit-for-purpose framework for certain investment contracts involving crypto assets. This proposal follows the Commission’s March 2026 interpretation clarifying how the federal securities laws apply to certain crypto assets and transactions involving crypto assets.Together, these efforts introduce...</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>Virtune AB (Publ) (“Virtune”) har genomfört den månatliga rebalanseringen för juni 2026 av Virtune Crypto Top 10 Index ETP, Nordens första kryptoindex-ETP</v>
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass der ETH-Bestand 5,82 Millionen Token erreicht hat und sich die gesamten Krypto- sowie Barbestände auf 11,4 Milliarden US-Dollar belaufen</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C77" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D77" t="str">
         <v>Finance, Crypto</v>
       </c>
       <c r="E77" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/03/3321744/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-juni-2026-av-Virtune-Crypto-Top-10-Index-ETP-Nordens-f%C3%B6rsta-kryptoindex-ETP.html</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-der-eth-bestand-5-82-millionen-token-erreicht-hat-und-sich-die-gesamten-krypto--sowie-barbestande-auf-11-4-milliarden-us-dollar-belaufen-302854371.html</v>
       </c>
       <c r="F77" t="str">
-        <v>Stockholm, 3 juli 2026 - Virtune meddelar idag att man har slutfört den månatliga rebalanseringen för Virtune Crypto Top 10 Index ETP, noterad på Nasdaq Stockholm för både SEK-varianten (ISIN-kod SE0020052207, tickernamn VIR10SEK) och EUR-varianten (ISIN-kod SE0020052215, tickernamn VIR10EUR). Utöver Virtune Crypto Top 10 Index ETP innefattar Virtunes produktportfölj: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Virtune Sui ETP Virtune Stablecoin ETP</v>
+        <v>Bitmine hält 4,8 % des gesamten ETH-Umlaufs von 120,7 Millionen Bitmine hat in nur 14 Monaten bereits 96 % des Weges zur „Alchemy of 5 %" zurückgelegt Im Juli übertraf ETH den Nasdaq 100 um 2.500 Basispunkte – der größte Anstieg seit Juli 2025 –, was die sich verbessernden...</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Ethereum Institutional viene lanciata come organizzazione no-profit indipendente per portare la finanza istituzionale on-chain su larga scala</v>
+        <v>COCA Eliminates Cross-Chain Deposit Friction, Launches In-App $COCA Trading Across 13+ Blockchain Networks</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C78" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D78" t="str">
         <v>Crypto</v>
       </c>
       <c r="E78" t="str">
-        <v>https://www.prnewswire.com/news-releases/ethereum-institutional-viene-lanciata-come-organizzazione-no-profit-indipendente-per-portare-la-finanza-istituzionale-on-chain-su-larga-scala-302817441.html</v>
+        <v>https://www.prnewswire.com/news-releases/coca-eliminates-cross-chain-deposit-friction-launches-in-app-coca-trading-across-13-blockchain-networks-302854255.html</v>
       </c>
       <c r="F78" t="str">
-        <v>Bitmine, Sharplink e Joe Lubin finanziano una nuova organizzazione dedicata al go-to-market, creata da ex membri dell'Ethereum Foundation NEW YORK, 3 luglio 2026 /PRNewswire/ -- Ethereum Institutional, un'organizzazione no-profit indipendente, ha annunciato oggi il suo debutto ufficiale...</v>
+        <v>Self-custodial banking app adopts intent-based execution from Aurora Labs, letting users fund accounts from any supported chain through a single address — no bridging, no network-matching, no third-party exchange required LONDON, Aug. 18, 2026 /PRNewswire/ -- August 18, 2026 — COCA, the...</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) meldt totale activa van ongeveer 386 miljoen dollar, waaronder belangen in OpenAI, Beast Industries, meer dan 16.000 ETH en meer dan 283 miljoen WLD-tokens</v>
+        <v>Bitmine Immersion Technologies (BMNR) ha annunciato di aver raggiunto detenzioni in ETH pari a 5,82 milioni di token, mentre il totale tra criptovalute e liquidità ammonta a 11,6 miliardi di dollari</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C79" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D79" t="str">
         <v>Finance, Crypto</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-meldt-totale-activa-van-ongeveer-386-miljoen-dollar-waaronder-belangen-in-openai-beast-industries-meer-dan-16-000-eth-en-meer-dan-283-miljoen-wld-tokens-302817431.html</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-ha-annunciato-di-aver-raggiunto-detenzioni-in-eth-pari-a-5-82-milioni-di-token-mentre-il-totale-tra-criptovalute-e-liquidita-ammonta-a-11-6-miliardi-di-dollari-302854169.html</v>
       </c>
       <c r="F79" t="str">
-        <v>Samenstelling van de treasury van Eightco per 1 juli 2026: $90 miljoen OpenAI-aandelen (indirect), $18 miljoen Beast Industries-aandelen, 16.278 ETH, 283 miljoen WLD-holdings en $149 miljoen aan contanten en equivalenten, in totaal ongeveer $386 miljoen Worldcoin-token (WLD) nu genoteerd...</v>
+        <v>Bitmine possiede il 4,8% dell'offerta di ETH pari a 120,7 milioni di token complessivi. Bitmine ha già raggiunto il 96% dell'obiettivo "Alchemy of 5%" in soli 14 mesi A luglio, ETH ha sovraperformato il Nasdaq 100 di 2.500 punti base, il divario più ampio da luglio 2025, a conferma del...</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Ethereum Institutional startet als unabhängige gemeinnützige Organisation, um institutionelle Finanzgeschäfte in großem Maßstab auf die Blockchain zu bringen</v>
+        <v>Trading Technologies to Expand Prediction Markets and Crypto Derivatives Access with Support for OG.com and Crypto.com</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C80" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D80" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E80" t="str">
-        <v>https://www.prnewswire.com/news-releases/ethereum-institutional-startet-als-unabhangige-gemeinnutzige-organisation-um-institutionelle-finanzgeschafte-in-groWem-maWstab-auf-die-blockchain-zu-bringen-302817412.html</v>
+        <v>https://www.prnewswire.com/news-releases/trading-technologies-to-expand-prediction-markets-and-crypto-derivatives-access-with-support-for-ogcom-and-cryptocom-302853270.html</v>
       </c>
       <c r="F80" t="str">
-        <v>Bitmine, Sharplink und Joe Lubin finanzieren eine neue, eigens für die Markteinführung gegründete Organisation, die von ehemaligen Mitarbeitern der Ethereum Foundation aufgebaut wurde NEW YORK, 3. Juli 2026 /PRNewswire/ -- Ethereum Institutional, eine unabhängige gemeinnützige...</v>
+        <v>CHICAGO, Aug. 18, 2026 /PRNewswire/ -- Trading Technologies International, Inc. (TT), a global capital markets technology provider, and Crypto com, global digital asset and financial services platform, today announced TT will support connectivity to OG.com, Crypto.com's CFTC-regulated...</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) meldet einen Gesamtbestand von rund 386 Millionen US-Dollar, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und über 283 Millionen WLD-Token</v>
+        <v>SPIRIT BLOCKCHAIN CAPITAL REPORTS SECOND QUARTER 2026 RESULTS &amp; PROVIDES CORPORATE UPDATE</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C81" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D81" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E81" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-meldet-einen-gesamtbestand-von-rund-386-millionen-us-dollar-darunter-openai-beast-industries-mehr-als-16-000-eth-und-uber-283-millionen-wld-token-302817069.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346709/0/en/spirit-blockchain-capital-reports-second-quarter-2026-results-provides-corporate-update.html</v>
       </c>
       <c r="F81" t="str">
-        <v>Zusammensetzung der Eightco-Kassenbestände zum 1. Juli 2026: 90 Mio. US-Dollar OpenAI-Beteiligung (indirekt), 18 Mio. US-Dollar Beast Industries-Beteiligung, 16.278 ETH, 283 Millionen WLD-Bestände sowie 149 Mio. US-Dollar an Barmitteln und Barmitteläquivalenten, insgesamt rund 386...</v>
+        <v>VANCOUVER, British Columbia, Aug. 18, 2026 (GLOBE NEWSWIRE) -- Spirit Blockchain Capital Inc. ("Spirit" or the "Company") (CSE: SPIR) (OTCQB: SBLCF) today announced that it has filed its interim condensed consolidated financial statements, management's discussion and analysis ("MD&amp;amp;A"), and related CEO and CFO certifications for the three and six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Eater Announces Eater World's Fare Global Culinary Celebration During World Soccer Championship in New York City</v>
+        <v>Spirit Blockchain Capital Reports Second Quarter 2026 Results &amp; Provides ...</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C82" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D82" t="str">
         <v>Crypto</v>
       </c>
       <c r="E82" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357065</v>
+        <v>https://pr-inside.com/spirit-blockchain-capital-reports-second-quarter-2026-results-provides-r5213526.htm</v>
       </c>
       <c r="F82" t="str">
-        <v>Culinary programming featuring Shota Nakajima, Calvin Eng, Sushi Noz, Mokbar, Golden HOF, Caffe Panna, Dominique Ansel, Charles Pan Fried Chicken, Banh Anh Em, South Philly Barbacoa, Zaab Zaab, Court Street Grocers, Frank Pepe Pizzeria Napoletana, Jose Andres Group &amp;#8211; Mercado Little Spain, Sanwits, Vato, Banh by Lauren, Mission Ceviche, Cait&amp;#39;s Key Lime, Gourmega, Parm, Mimi Cheng&amp;#39;s, Sally&amp;#39;s Apizza, Pecking House, Gotham Burger Social Club, Fan Fan Doughnuts and more! - - Eater, the defi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357065</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 18, 2026 / Spirit Blockchain Capital Inc. ("Spirit" or the "Company") (CSE:SPIR)(OTCQB:SBLCF) today announced that it has filed its interim condensed consolidated financial statements, management's discussion and analysis ("MD&amp;A"), and related CEO and CFO certifications for the three and six months ended June 30, 2026. Second Quarter 2026 Financial Reporting The filing of the Company's second quarter results reflects Spirit's continued commitment to timely financial reporting, transparency, strong corporate governance and strengthening the balance sheet as it advances its strategic priorities. The Company's interim condensed consolidated financial statements, MD&amp;A and related CEO and CFO certifications provide ..</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Ethereum Institutional gaat van start als onafhankelijke non-profitorganisatie om institutionele financiering op grote schaal onchain te brengen</v>
+        <v>CoinShares Renames WGMI as "Bitcoin Mining and Digital Power ETF," Reflecting the Convergence of Bitcoin Mining and AI Infrastructure</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C83" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D83" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, Energy</v>
       </c>
       <c r="E83" t="str">
-        <v>https://www.prnewswire.com/news-releases/ethereum-institutional-gaat-van-start-als-onafhankelijke-non-profitorganisatie-om-institutionele-financiering-op-grote-schaal-onchain-te-brengen-302816849.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346679/0/en/coinshares-renames-wgmi-as-bitcoin-mining-and-digital-power-etf-reflecting-the-convergence-of-bitcoin-mining-and-ai-infrastructure.html</v>
       </c>
       <c r="F83" t="str">
-        <v>Bitmine, Sharplink en Joe Lubin financieren een nieuwe, gespecialiseerde go-to-marketorganisatie, opgericht door voormalige medewerkers van de Ethereum Foundation NEW YORK, 2 juli 2026 /PRNewswire/ -- Ethereum Institutional, een onafhankelijke non-profitorganisatie, heeft vandaag haar...</v>
+        <v>Strategy update positions WGMI to capture the build-out of the energy and compute backbone behind bitcoin and artificial intelligence, anchored in the listed bitcoin miners that already operate it.</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Vermiculus to Deliver 24/7 Clearing System for Prediction Markets to Leading Global Crypto Exchange</v>
+        <v>Hyperscale Data Bitcoin Treasury at Approximately 276 Bitcoin Worth Approximately $17.3 Million</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C84" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D84" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E84" t="str">
-        <v>https://www.prnewswire.com/news-releases/vermiculus-to-deliver-247-clearing-system-for-prediction-markets-to-leading-global-crypto-exchange-302816827.html</v>
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-at-approximately-276-bitcoin-worth-approximately-17-3-million-302853556.html</v>
       </c>
       <c r="F84" t="str">
-        <v>Real-time, event-driven clearing tailored for prediction markets STOCKHOLM, July 2, 2026 /PRNewswire/ -- Vermiculus, the independent technology provider for market infrastructure, has been selected by one of the world's largest crypto exchanges to deliver a VeriClear®-based clearing...</v>
+        <v>Company Sold Approximately 685 Bitcoin for Approximately $43 Million During Week Ended August 16, 2026 LAS VEGAS, Aug. 18, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the...</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Virtune AB (Publ) ("Virtune") har genomfört den månatliga rebalanseringen för juni 2026 av Virtune Crypto Altcoin Index ETP</v>
+        <v>Blockchain.com Admitted to Nigeria SEC's Accelerated Regulatory Incubation Programme</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C85" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D85" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E85" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321140/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-juni-2026-av-Virtune-Crypto-Altcoin-Index-ETP.html</v>
+        <v>https://www.prnewswire.com/news-releases/blockchaincom-admitted-to-nigeria-secs-accelerated-regulatory-incubation-programme-302853349.html</v>
       </c>
       <c r="F85" t="str">
-        <v>Stockholm, 2 juli 2026 – Virtune meddelar idag att man har slutfört den månatliga rebalanseringen av Virtune Crypto Altcoin Index ETP, noterad på Nasdaq Stockholm, Nasdaq Helsinki, Xetra och Warsaw Stock Exchange (ISIN-kod SE0023260716).</v>
+        <v>Admission advances Blockchain.com's engagement with Nigerian regulators and reinforces the Company's broader commitment to operating within clear regulatory frameworks globally LAGOS, Nigeria, Aug. 18, 2026 /PRNewswire/ -- Blockchain.com has been admitted into the Nigerian Securities and...</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for June 2026 of its Virtune Crypto Altcoin Index ETP</v>
+        <v>Matador Technologies Amends Convertible Note Facility to Expand At ...</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C86" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D86" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E86" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321140/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-June-2026-of-its-Virtune-Crypto-Altcoin-Index-ETP.html</v>
+        <v>https://pr-inside.com/matador-technologies-amends-convertible-note-facility-to-expand-at-r5213324.htm</v>
       </c>
       <c r="F86" t="str">
-        <v>Stockholm, 2nd of July 2026 – Virtune AB (Publ) ("Virtune") today announces that it has completed the monthly rebalancing of the Virtune Crypto Altcoin Index ETP, listed on Nasdaq Stockholm, Nasdaq Helsinki, Xetra and Warsaw Stock Exchange (ISIN code SE0023260716).</v>
+        <v>(PR-inside.com) Key Highlights Expanded Equity Capacity: Amendment No. 2 introduces an alternative permitted at the market framework under the Company's US$100 million secured convertible note facility with a US based institutional investor. Contractual Bitcoin Allocation: An amount equal to 10 percent of the net proceeds of every qualifying sale of common shares will be applied to purchase Bitcoin, deposited as additional Bitcoin collateral within five business days following the end of the calendar month in which the sale settled. Approval and Ratification: The Amendment has received the conditional approval of the TSX Venture Exchange. All other terms of the securities purchase agreement and the ..</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Virtune AB (Publ) („Virtune“) hat die monatliche Neugewichtung für Juni 2026 des Virtune Crypto Altcoin Index ETPs durchgeführt</v>
+        <v>DataMeds AI Reports Second Quarter 2026 Financials and Provides Business ...</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C87" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D87" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI, Healthcare, Retail</v>
       </c>
       <c r="E87" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321140/0/de/Virtune-AB-Publ-Virtune-hat-die-monatliche-Neugewichtung-f%C3%BCr-Juni-2026-des-Virtune-Crypto-Altcoin-Index-ETPs-durchgef%C3%BChrt.html</v>
+        <v>https://pr-inside.com/datameds-ai-reports-second-quarter-2026-financials-and-provides-business-r5213203.htm</v>
       </c>
       <c r="F87" t="str">
-        <v>Stockholm, 2. Juli 2026 - Virtune gab heute bekannt, dass die monatliche Neugewichtung des Virtune Crypto Altcoin Index ETPs abgeschlossen wurde. Das Produkt ist an der Deutschen Börse Xetra, Nasdaq Stockholm, Nasdaq Helsinki und Warsaw Stock Exchange gelisted (ISIN: SE0023260716).</v>
+        <v>(PR-inside.com) Revenues grew 14% reaching $1.779M in Q2/26, beating management projections Corporate name change from Wellgistics Health, Inc. to DataMeds AI, Inc. in July 2026, which led to stock symbol change from ‘WGRX' to ‘MEDS' on NASDAQ Capital Markets $6.5 million new funding in June 2026 provided capital to support corporate turnaround Pending transaction with Datavault AI, EOS Technology Holdings, Scilex Holdings and HealthBridge Associates to consolidate patent protected blockchain, biometrics and pharmaceutical-adjunct products intellectual properties to deliver the "Health Lives Here" consumer app, in partnership with NFL Alumni Health (NFLAH), to deliver an effective healthcare experience to patients in rural communities via local ..</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>A New Crypto Order Under Global Liquidity Repricing | HTX Research Releases Quarterly Strategy Report, Breaking Down the Q3 Framework</v>
+        <v>DataMeds AI Reports Second Quarter 2026 Financials and Provides Business Update</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C88" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D88" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, Healthcare, Retail</v>
       </c>
       <c r="E88" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-new-crypto-order-under-global-liquidity-repricing--htx-research-releases-quarterly-strategy-report-breaking-down-the-q3-framework-302816763.html</v>
+        <v>https://www.newswire.com/news/datameds-ai-reports-second-quarter-2026-financials-and-provides-business-update</v>
       </c>
       <c r="F88" t="str">
-        <v>APIA, Samoa, July 2, 2026 /PRNewswire/ -- HTX Research, the dedicated research arm of HTX, has released its Q3 2026 outlook report, Liquidity Defines Crypto: A New Crypto Order Under Global Liquidity Repricing. Built around two core themes, liquidity and regulation, the report takes Q2's...</v>
+        <v xml:space="preserve">Revenues grew 14% reaching $1.779M in Q2/26, beating management projections Corporate name change from Wellgistics Health, Inc. to DataMeds AI, Inc. in July 2026, which led to stock symbol change from &amp;lsquo;WGRX' to &amp;lsquo;MEDS' on NASDAQ Capital Markets $6.5 million new funding in June 2026 provided capital to support corporate turnaround Pending transaction with Datavault AI, EOS Technology Holdings, Scilex Holdings and HealthBridge Associates to consolidate patent protected blockchain, biometrics and pharmaceutical-adjunct products intellectual properties to deliver the "Health Lives Here" consumer app, in partnership with NFL Alumni Health (NFLAH), to deliver an effective healthcare experience to patients in rural communities via local independent pharmacies 1:50 reverse split in May </v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>FxPro elimineert spreads op crypto's en indices</v>
+        <v>New to The Street Airs This Weekend Across Bloomberg Television U.S., ...</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C89" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D89" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS, Healthcare</v>
       </c>
       <c r="E89" t="str">
-        <v>https://www.prnewswire.com/news-releases/fxpro-elimineert-spreads-op-cryptos-en-indices-302816653.html</v>
+        <v>https://pr-inside.com/new-to-the-street-airs-this-weekend-across-bloomberg-television-u-s-r5212619.htm</v>
       </c>
       <c r="F89" t="str">
-        <v>LONDEN, 2 juli 2026 /PRNewswire/ -- FxPro, de voornaamste broker ter wereld, heeft een ingrijpende herziening van zijn handelsvoorwaarden aangekondigd, waarbij spreads op belangrijke CFD's op cryptovaluta en indices volledig zijn afgeschaft. Door de spreads op onder meer Bitcoin en...</v>
+        <v>(PR-inside.com) Envoy Medical, Sagtec Global, RHINO Bitcoin and Virtuix Holdings Featured in This Weekend's Global Broadcast New to The Street Expands Its International Footprint with "Nuevo a la Calle™" Across Latin America and Programming Across the Middle East &amp; North Africa NEW YORK, NY / ACCESS Newswire / August 15, 2026 /NEW YORK, August 15, 2026 - New to The Street®, the 18-year financial and business media platform, announces its latest sponsored-programming broadcast airing this weekend across Bloomberg Television in the United States, Latin America and the Middle East &amp; North Africa (MENA). New to The Street's expanding international distribution is part of the ..</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>W. Scott Stornetta, a Founding Father of Blockchain, Joins SafeBets as Chair of the Advisory Council</v>
+        <v>New to The Street Airs This Weekend Across Bloomberg Television U.S., Latin America and MENA</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C90" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D90" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Crypto, Healthcare</v>
       </c>
       <c r="E90" t="str">
-        <v>https://www.prnewswire.com/news-releases/w-scott-stornetta-a-founding-father-of-blockchain-joins-safebets-as-chair-of-the-advisory-council-302816359.html</v>
+        <v>https://www.newswire.com/news/new-to-the-street-airs-this-weekend-across-bloomberg-television-u-s-latin</v>
       </c>
       <c r="F90" t="str">
-        <v>Co-inventor of early blockchain will guide SafeBets' standards for verified identity, transparency, and public auditability NEW YORK, July 1, 2026 /PRNewswire/ -- SafeBets, the zero-wager prediction platform where users Win Without Risk, today announced that W. Scott Stornetta, CEO of...</v>
+        <v>Envoy Medical, Sagtec Global, RHINO Bitcoin and Virtuix Holdings Featured in This Weekend's Global Broadcast New to The Street Expands Its International Footprint with "Nuevo a la Calle&amp;trade;" Across Latin America and Programming Across the Middle East &amp;amp; North Africa</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Lunar Records, Space Blue, and Datavault Innovators to Play Major Role ...</v>
+        <v>DataMEDS AI Announces Its Board of Directors Approved September 9, ...</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C91" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D91" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
       <c r="E91" t="str">
-        <v>https://pr-inside.com/lunar-records-space-blue-and-datavault-innovators-to-play-major-role-r5196777.htm</v>
+        <v>https://pr-inside.com/datameds-ai-announces-its-board-of-directors-approved-september-r5212506.htm</v>
       </c>
       <c r="F91" t="str">
-        <v>(PR-inside.com) WASHINGTON, DC / ACCESS Newswire / July 1, 2026 / Lunar Records , a joint venture company founded byMelody Trust, LLC, a subsidiary of HWAL, Inc.,(OTCID:HWAL), and theSI Blue Foundation-"Space Blue" , teams up with Datavault AI Inc. (NASDAQ:DVLT) to Power Interactive Holographic Experiences at Countdown 250. Countdown 250 and Space Blue are aligned alongside Freedom250's independent overarching initiatives celebrating America's 250th in Washington. D.C. Moon-Archived American Icons for Live Audiences. Datavault AI Inc. a leading provider of blockchain-based infrastructure that empowers events with advanced monetization and interactive entertainment engagement, today announced its role as the official technology backbone for Space ..</v>
+        <v>(PR-inside.com) TAMPA, FL / ACCESS Newswire / August 14, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMEDS AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant delivery of healthcare and monetization of health data by market participants, today announced that its board of directors (the "Board") fixed September 9, 2026 (the "Payment Date") as the date on which the previously announced distribution (the "Distribution") of Dream Bowl Meme Coin I tokens (the "Dream Bowl Tokens") will be paid to ..</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Datavault AI (DVLT) Plans Strategic Minerals Platform With Patriot Strategic Metals</v>
+        <v>Azincourt Energy Corp. Closes Private Placement</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C92" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D92" t="str">
-        <v>Finance, Crypto, AI, SaaS, Retail</v>
+        <v>Crypto, Energy</v>
       </c>
       <c r="E92" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-plans-strategic-minerals-platform-with-patriot-strategic-metals-7087458</v>
+        <v>https://www.newsfilecorp.com/release/309743/Azincourt-Energy-Corp.-Closes-Private-Placement</v>
       </c>
       <c r="F92" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced a proposed strategic partnership with Patriot Strategic Metals LLC to jointly develop the Strategic Materials Acquisition Platform, an institutional digital infrastructure platform designed to support the financing, tokenization, settlement and lifecycle management of strategic mineral assets. The companies said the platform would combine Patriot Strategic Metals’ strategic metals operations with Datavault AI’s real-world asset tokenization technology, AI-enabled digital infrastructure and blockchain-based settlement capabilities. The proposed partnership contemplates an initial Phase I platform development program of up to $700 million, subject to financing, definitive agreements, board approvals and r</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 14, 2026) - AZINCOURT ENERGY CORP. (TSXV: AAZ) ("Azincourt" or the "Company") is pleased to announce the closing of its non-brokered private placement previously announced August 4, 2026 consisting of 8,223,000 flow-through units (the "FT Units") at a price of $0.045 per FT Unit and 3,474,000 non-flow through units (the "NFT Units") at a price of $0.045 per NFT Unit for gross proceeds of C$526,365 (the "Offering").Each FT Unit consists of one...</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>XRP Power outlines proposed $10 billion U.S. digital computing center plan</v>
+        <v>Greenlane Reports Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C93" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D93" t="str">
-        <v>Crypto, AI</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E93" t="str">
-        <v>https://pressreleasenews.org/pressroom/xrp-power-outlines-proposed-10-billion-u-s-digital-computing-center-plan</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345618/0/en/greenlane-reports-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F93" t="str">
-        <v>XRP Power has announced a proposed $10 billion investment to build a digital computing center in the U.S., aimed at supporting AI, blockchain, and next-generation digital infrastructure. The facility is expected to create thousands of jobs and position the company as a key player in the evolving digital economy.</v>
+        <v>BOCA RATON, Fla., Aug. 14, 2026 (GLOBE NEWSWIRE) -- Greenlane Holdings, Inc. (“Greenlane” or the “Company”) (Nasdaq: GNLN), a publicly traded company with a digital asset treasury strategy focused on the acquisition, management, and strategic deployment of BERA, the native token of the Berachain blockchain network, today reported its financial results for the second quarter ended June 30, 2026 (“second quarter 2026”).</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Grasshopper and Increase Launch Instant Payments Via Stablecoins</v>
+        <v>Rhino Bitcoin Provides Update on Plans to Complete SEC Filings and Strengthen Independent Governance to Enhance Transparency and Position for a Potential Exchange Uplisting</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C94" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D94" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E94" t="str">
-        <v>https://pr-inside.com/grasshopper-and-increase-launch-instant-payments-via-stablecoins-r5196648.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345586/0/en/rhino-bitcoin-provides-update-on-plans-to-complete-sec-filings-and-strengthen-independent-governance-to-enhance-transparency-and-position-for-a-potential-exchange-uplisting.html</v>
       </c>
       <c r="F94" t="str">
-        <v>(PR-inside.com) New capability enables companies to use stablecoins to reliably move money globally in near real time NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / Grasshopper , the client-first, full-service digital bank, today announced the launch of a new stablecoin-based payments capability. Developed in partnership withIncrease,a modern banking core purpose-built for technology companies to store, move, and reconcile money, the capability gives fintechs a way to move money internationally with the speed and 24/7 availability of blockchain rails, through a seamless API-driven experience. International payments tend to take longer than domestic ones due to bank operating hours, cutoffs, correspondent ..</v>
+        <v>Rhino Bitcoin is completing SEC filings and strengthening independent governance to enhance transparency and support a potential exchange uplisting.</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>HCMC Announces Initial Meme Coin Token Acquisition From DeFi Development Corp. (Nasdaq:DFDV) Through its New AI Powered IP Platform RAGE (Risk Assessment Gauging Enterprise)</v>
+        <v>Institutional Digital Asset Infrastructure: Distribution Layer Expansion ...</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C95" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D95" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E95" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320615/0/en/HCMC-Announces-Initial-Meme-Coin-Token-Acquisition-From-DeFi-Development-Corp-Nasdaq-DFDV-Through-its-New-AI-Powered-IP-Platform-RAGE-Risk-Assessment-Gauging-Enterprise.html</v>
+        <v>https://pr-inside.com/institutional-digital-asset-infrastructure-distribution-layer-expansion-r5212326.htm</v>
       </c>
       <c r="F95" t="str">
-        <v>HOLLYWOOD, FL, July 01, 2026 (GLOBE NEWSWIRE) -- Healthier Choices Management Corp. (HCMC) today announced its inaugural investment in 1 billion tokens of $DON’T DisclaimerCoin, the pioneering meme coin launched by DeFi Development Corp. (“DFDV”). HCMC will hold these tokens through RAGE, the new AI powered IP platform of HCMC focused on digital assets, meme coins and internet-native communities. As previously announced, RAGE will serve as HCMC's flagship AI powered IP platform for identifying, acquiring, and scaling exposure to high-conviction digital culture assets that sit at the intersection of community, capital markets, and internet-native innovation.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 14, 2026 /Black Titan Corporation (NASDAQ:BTTC) Executive Summary The first week of August 2026 marks a structural inflection point in the distribution and accessibility of "Lending-as-a-Service" (LaaS) and "DeFi-as-a-Service" (DaaS) infrastructure. Major trading platforms across both decentralized (Uniswap) and centralized (Bitget) venues have officially transitioned from proprietary lending desks to embedding modular on-chain credit engines (Morpho). Concurrently, the expansion of LaaS into Hong Kong's regulated framework via HashKey's HSK Chain indicates that permissioned digital asset credit is securing institutional footholds across the Asia-Pacific (APAC) region, supported by high-throughput Layer-2 sub-second pre-confirmat</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>FxPro hebt den Spread bei Kryptowährungen und Indizes auf</v>
+        <v>DeFi Development Corp. to Host X Spaces Event: “July 2026 Recap &amp; AMA + 2Q2026 Earnings Review”</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C96" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D96" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E96" t="str">
-        <v>https://www.prnewswire.com/news-releases/fxpro-hebt-den-spread-bei-kryptowahrungen-und-indizes-auf-302815705.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345353/0/en/defi-development-corp-to-host-x-spaces-event-july-2026-recap-ama-2q2026-earnings-review.html</v>
       </c>
       <c r="F96" t="str">
-        <v>LONDON, 1. Juli 2026 /PRNewswire/ -- FxPro, der weltweit führende Broker, hat eine umfassende Überarbeitung seiner Handelsbedingungen angekündigt und die Spreads für wichtige Kryptowährungs- und Index-CFDs vollständig abgeschafft. Indem FxPro die Spreads bei Bitcoin, Ethereum und weiteren...</v>
+        <v>BOCA RATON, FL, Aug. 14, 2026 (GLOBE NEWSWIRE) -- DeFi Development Corp. (Nasdaq: DFDV) (the “Company”), the first U.S. public company with a treasury strategy built around accumulating and compounding Solana (SOL), today announced it will host its July 2026 Business Recap &amp;amp; Ask Me Anything (“AMA”) on Monday, August 17, 2026, at 10:30 AM ET via X Spaces.</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>Virtune adds four new crypto assets to the Virtune Stablecoin Index ETP: Ethena (ENA), Canton (CC), TRON (TRX), and BNB (BNB)</v>
+        <v>Institutional Digital Asset Infrastructure: Distribution Layer Expansion and CEX-to-DeFi LaaS Convergence</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C97" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D97" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E97" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320439/0/en/Virtune-adds-four-new-crypto-assets-to-the-Virtune-Stablecoin-Index-ETP-Ethena-ENA-Canton-CC-TRON-TRX-and-BNB-BNB.html</v>
+        <v>https://www.newswire.com/news/institutional-digital-asset-infrastructure-distribution-layer-expansion-and-cex</v>
       </c>
       <c r="F97" t="str">
-        <v>Stockholm, July 1st, 2026 – Virtune today announces the completion of the rebalancing for the Virtune Stablecoin Index ETP (SE0026821282), listed on Nasdaq Stockholm, Nasdaq Helsinki and Xetra.</v>
+        <v/>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>AEON Expands to Zambia, Bridging Global Crypto and Agentic Commerce with Local Mobile Money</v>
+        <v>AEON Expands the Settlement Layer for the Agentic Economy Across Latin America with Colombia Launch</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C98" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D98" t="str">
         <v>Crypto</v>
       </c>
       <c r="E98" t="str">
-        <v>https://www.prnewswire.com/news-releases/aeon-expands-to-zambia-bridging-global-crypto-and-agentic-commerce-with-local-mobile-money-302815581.html</v>
+        <v>https://www.prnewswire.com/news-releases/aeon-expands-the-settlement-layer-for-the-agentic-economy-across-latin-america-with-colombia-launch-302851755.html</v>
       </c>
       <c r="F98" t="str">
-        <v>HONG KONG, July 1, 2026 /PRNewswire/ -- AEON, the settlement layer for the agentic economy, has expanded AEON Pay into Zambia, integrating local wallets Airtel Money and MTN Mobile Money. Zambian users can now spend digital assets seamlessly while merchants receive instant settlement in...</v>
+        <v>HONG KONG, Aug. 14, 2026 /PRNewswire/ -- AEON, the settlement layer built for the agentic economy, has expanded its payment infrastructure into Colombia by integrating Bre-B, the country's national instant payment network. The expansion enables crypto holders to pay merchants across...</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) annuncia che le partecipazioni in ETH raggiungono i 5,70 milioni di token, mentre le partecipazioni totali in criptovalute e contanti ammontano a 9,8 miliardi di dollari</v>
+        <v>Hyperscale Data Has Sold Approximately 685 Bitcoin for Approximately $43 Million, Reduces Debt by Approximately $30 Million and Strengthens Liquidity to Support Michigan Data Center Buildout</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C99" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D99" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E99" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-partecipazioni-in-eth-raggiungono-i-5-70-milioni-di-token-mentre-le-partecipazioni-totali-in-criptovalute-e-contanti-ammontano-a-9-8-miliardi-di-dollari-302815407.html</v>
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-has-sold-approximately-685-bitcoin-for-approximately-43-million-reduces-debt-by-approximately-30-million-and-strengthens-liquidity-to-support-michigan-data-center-buildout-302851597.html</v>
       </c>
       <c r="F99" t="str">
-        <v>Bitmine possiede il 4,7% dell'offerta totale di ETH pari a 120,7 milioni Bitmine ha raggiunto il 94% dell'obiettivo "Alchemy of 5%" in soli 11 mesi Bitmine è stata aggiunta all'indice Russell 1000 Large-cap il 26 giugno 2026 Le azioni privilegiate di Serie A di Bitmine saranno negoziate...</v>
-[...2 lines deleted...]
-    <row r="100">
+        <v>Company to Retain Approximately 275 Bitcoin, Continue Bitcoin Mining and Use Its Strengthened Balance Sheet to Support Execution of Its Michigan Data Center Strategy LAS VEGAS, Aug. 14, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI")...</v>
+      </c>
+    </row>
+    <row r="100" xml:space="preserve">
       <c r="A100" t="str">
-        <v>ZTE präsentiert Full-Stack-KI-Fähigkeiten auf der MWC Shanghai 2026, um eine neue Ära von Token-Operationen zu ermöglichen</v>
+        <v>uSMART Launches '12-Fee Waiver' Promotion for Silver Bonds</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C100" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D100" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E100" t="str">
-        <v>https://www.prnewswire.com/news-releases/zte-prasentiert-full-stack-ki-fahigkeiten-auf-der-mwc-shanghai-2026-um-eine-neue-ara-von-token-operationen-zu-ermoglichen-302815243.html</v>
-[...2 lines deleted...]
-        <v>ZTE präsentierte Lösungen, die die Tokeneffizienz verbessern und die Kosten pro Token durch die tiefe Synergie verschiedener Elemente, einschließlich SuperPod, äußerst kosteneffiziente Inferenz und AIDC mit höchster Energieeffizienz, minimieren ZTE hat NewStart AIOS auf den Markt gebracht...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109135/</v>
+      </c>
+      <c r="F100" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 14, 2026 - (ACN Newswire) - uSMART Securities Limited ("uSMART Securities/the Company") , the No.1 Hong Kong Funded Fintech Brokerage^, is pleased to announce the launch of its "12-Fee Waiver for Silver Bonds" promotion in response to the Government’s 11th batch of Silver Bonds. The promotion covers all transaction and holding process fees, significantly lowering participation costs and allowing senior investors to manage their assets with greater ease and flexibility.
+The "12-Fee Waiver" offers comprehensive coverage across various stages, from subscription and holding to redemption and related service fees, including:
+1. Subscription Handling Fee Waiver
+2. Commission Waiver
+3. Deposit Fee Waiver
+4. Custodian/Storage Fee Waiver
+5. Platform Fee Waiver
+6. Transfer-in Fee Waiver
+7. Transfer-out Fee Waiver
+8. Custody Fee Waiver
+9. Inactive Account Fee Waiver
+10. Maturity Redemption Fee Waiver
+11. Early Redemption Fee Waiver
+12. Dividend Collection Handling Fee Waiver
+Mr. Neo Lee, Executive Director of uSMART Securities, stated: " uSMART has always been client-centric. The introduction of this highly competitive promotion significantly reduces subscription costs, allowing senior clients to fully enjoy a guaranteed return of no less than 4.25% p.a."
+Mr. Dickie Wong, uSMART’s Executive Director of Research, said: “Silver Bonds offer a rare combination of 'capital protection + high yield + inflation protection', making them an ideal core fixed-income allocation for senior investors. We advise investors to seize this opportunity and allocate their assets prudently to lock in stable long-term returns."
+Furthermore, new uSMART clients who subscribe to the Silver Bonds will be entered into a Grand Lucky Draw. Prizes include up to HK$50,000 in global travel cash vouchers and popular US stocks, enabling winners to enjoy memorable family vacations with their children and grandchildren.
+Committed to serving the Hong Kong local market, uSMART strives to create a more seamless and convenient investment experience. The Company's 11th branch, the Mong Kok Branch, is scheduled to grandly open in September. This expansion will further strengthen uSMART’s O2O (online-to-offline) integrated service capabilities, delivering professional and personalized financial services to clients.
+Looking ahead, the Company will continue to adhere to its core values of technological innovation, professional service, and a client-first ethos. uSMART will steadily expand its business footprint, enhance service accessibility, and continuously upgrade its products and services, reinforcing its position as the leading Hong Kong-funded tech brokerage by delivering highly efficient, convenient, and professional financial solutions.
+Investment involves risks; please evaluate carefully.
+^”No.1 Hong Kong Funded Fintech Brokerage" is based on TradeGo Cloud data, with uSMART Securities ranking first in monthly transaction volume among local Hong Kong-funded internet brokers for over a year as of February 2026.
+About uSMART:
+uSMART Securities is a leading Hong Kong Funded Fintech Brokerage founded in 2018. Over the past eight years, it has pioneered the fusion of technology and finance, offering stocks trading, asset management, and wealth management solutions. Its proprietary platforms, uSMART HK APP and uSMART SG APP, operated by uSMART Securities (Hong Kong) and uSMART Securities (Singapore) respectively. It supports investments in Hong Kong stocks, US stocks, A-shares (Shanghai, Shenzhen and Hong Kong stock connect), Singapore Stocks, Japan Stocks, UK Stocks, US options, ETFs, Funds, Bonds, Asset Management, Structured Notes, Futures, Crypto, Precious Metals, Gold, and forex. Furthermore, uSMART is equipped with a highly professional research and asset management team that offers asset management, wealth management, securities brokerage, institutional business, LPF services, and investment banking, dedicated to serving ultra-high-net-worth individuals and families, corporations, investment institutions, fund companies, and other brokerage firms with comprehensive asset management solutions.
+For details please visit: https://hk.usmartglobal.com
+For any media queries, please contact:
+Carrie Wong
+9788 4665
+carriewong@usmart.hk
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>We Didn’t Write About Billboard Advertising Costs. We Put Them on a Billboard.</v>
+        <v>Bitwise To Explore Tokenizing Bitwise Solana Staking ETF (BSOL) With Superstate; Other ETFs May Follow</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C101" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D101" t="str">
-        <v>Crypto, Education</v>
+        <v>Crypto</v>
       </c>
       <c r="E101" t="str">
-        <v>https://pressat.co.uk/releases/we-didnt-write-about-billboard-advertising-costs-we-put-them-on-a-billboard-b3c826753f19f42028373c78acc43e36/</v>
+        <v>https://www.prnewswire.com/news-releases/bitwise-to-explore-tokenizing-bitwise-solana-staking-etf-bsol-with-superstate-other-etfs-may-follow-302851427.html</v>
       </c>
       <c r="F101" t="str">
-        <v xml:space="preserve">Tuesday 30 June, 2026 New outdoor agency Loud! OOH, based in Leeds and London, puts its own money on two Leeds billboards to prove that outdoor advertising doesn’t need a massive budget. Leeds, UK - June 2026 Independent out-of-home advertising agency Loud! OOH has launched with a campaign that does something the industry rarely does: tells small businesses exactly what a billboard costs. Two 48-sheet hoardings on York Street in Leeds city centre are running side by side, one carrying a £650 customer quote, the other answering back with the Loud! OOH price for the same site. That price is £325. Half as much. No catch. Walk past the bus stop on York Street in Leeds right now and you’ll see something that doesn’t happen very often in advertising. An agency being completely honest about what </v>
+        <v>SAN FRANCISCO, Aug. 13, 2026 /PRNewswire/ -- Bitwise Asset Management, a global crypto asset manager, today announced a partnership with Superstate, a financial technology firm that partners with issuers and asset managers to bring securities onchain, to develop the capability for shares...</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass die ETH-Bestände 5,70 Millionen Token erreicht haben und sich die gesamten Krypto- und Barbestände auf 9,8 Milliarden US-Dollar belaufen</v>
+        <v>DeFi Technologies Inc. Announces Second Quarter 2026 Financial Results with Revenue of $7.8 Million, Operating Loss of $2.3 Million, and Maintained Strong Balance Sheet</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C102" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D102" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E102" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-die-eth-bestande-5-70-millionen-token-erreicht-haben-und-sich-die-gesamten-krypto--und-barbestande-auf-9-8-milliarden-us-dollar-belaufen-302814608.html</v>
+        <v>https://www.prnewswire.com/news-releases/defi-technologies-inc-announces-second-quarter-2026-financial-results-with-revenue-of-7-8-million-operating-loss-of-2-3-million-and-maintained-strong-balance-sheet-302851384.html</v>
       </c>
       <c r="F102" t="str">
-        <v>Bitmine hält 4,7 % des gesamten Ethereum-Umlaufs von 120,7 Millionen ETH Bitmine hat in nur 11 Monaten bereits 94 % des Weges zur „Alchemy of 5 %" („Alchemie der 5 %") zurückgelegt Bitmine wurde am 26. Juni 2026 in den Russell 1000 Large-Cap-Index aufgenommen Die Vorzugsaktien der Serie A...</v>
+        <v>Revenue and Operating Loss: DeFi Technologies reported revenue of $7.8 million and operating loss of $2.3 million for the three months ended June 30, 2026. Strong balance sheet and liquidity: As of June 30, 2026, DeFi Technologies held $70.7 million in combined cash and USDT/USDC, $30...</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>InPlay and tZERO Partner to Build the Equity Market for Sports Performance</v>
+        <v>Gemini Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C103" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D103" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E103" t="str">
-        <v>https://www.newmediawire.com/news/inplay-and-tzero-partner-to-build-the-equity-market-for-sports-performance-7087426</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344976/0/en/gemini-reports-second-quarter-2026-results.html</v>
       </c>
       <c r="F103" t="str">
-        <v>Strategic Partnership Supports Equity Instruments Linked to Team Performance NEW YORK, NY - June 30, 2026 ( NEWMEDIAWIRE ) - InPlay Global , the market for live sports performance, today announced a strategic partnership with tZERO Group, Inc. , a leader in blockchain-based financial infrastructure. Together, the companies are pursuing a simple idea: Sports performance is becoming an investable asset class. To support that vision, InPlay is developing Sports Performance Securities™ – equity instruments whose value is linked to team performance. The partnership combines InPlay's market model with tZERO's regulated digital securities infrastructure as the companies work to bring a new category of market participation to sports fans, investors, traders, and institutions. "Sportsbooks allow us</v>
+        <v>Gemini increased total revenue 37% YoY in Q2 2026, with a 149% YOY increase in services revenue highlighting increasingly diversified revenue amid a 38% YOY drop in exchange transaction revenue as crypto market remains soft Gemini increased total revenue 37% YoY in Q2 2026, with a 149% YOY increase in services revenue highlighting increasingly diversified revenue amid a 38% YOY drop in exchange transaction revenue as crypto market remains soft</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Beyond MicroStrategy: MARA, HUT, HIVE, ANY, KEEL Build Bitcoin Treasuries Beyond Buying Bitcoin – Who’s Best Positioned for Growth?</v>
+        <v>RBC iShares (BlackRock) (IBQT et XINT) ouvre les marchés</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C104" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D104" t="str">
-        <v>Crypto</v>
+        <v>Crypto, Media</v>
       </c>
       <c r="E104" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/beyond-microstrategy-mara-hut-hive-any-keel-build-bitcoin-treasuries-beyond-buying-bitcoin-whos-best-positioned-for-growth/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/309487/RBC-iShares-BlackRock-IBQT-et-XINT-ouvre-les-marchs</v>
       </c>
       <c r="F104" t="str">
-        <v/>
+        <v>Toronto, Ontario--(Newsfile Corp. - 13 août 2026) - Steven Leong, chef des Produits iShares Canada, Blackrock, s'est joint à Graham MacKenzie, directeur général, Produits négociés en bourse à la Bourse de Toronto (TSX), pour ouvrir les marchés et souligner le lancement de ses deux nouveaux FNB:iShares Core MSCI All-International Equity Index ETF (TSX : XINT)iShares Equity + Bitcoin ETF Portfolio (TSX : IBQT)Cannot view this video?  Visit:https://www.youtube.com/watch?v=VQkzL7c_e-AXINT est conçu...</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Softaken’s New Browser-Based JWT Decoder Lets Developers Inspect Tokens Without Sending Data Anywhere</v>
+        <v>RBC iShares (BlackRock) (IBQT &amp; XINT) Opens the Market</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C105" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D105" t="str">
-        <v>Crypto, Energy</v>
+        <v>Finance, Crypto, Media</v>
       </c>
       <c r="E105" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760876</v>
+        <v>https://www.newsfilecorp.com/release/309485/RBC-iShares-BlackRock-IBQT-XINT-Opens-the-Market</v>
       </c>
       <c r="F105" t="str">
-        <v>Hamburg, Germany, 2026-06-30 — /EPR Network/ — Softaken introduces a free JWT Decoder as a part of Softaken Online Document Toolkit to offer developers an [read full press release...]</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 13, 2026) - Steven Leong, Head of Canada Product and iShares, BlackRock and his team, joined Graham MacKenzie, Managing Director, Exchange Traded Products, Toronto Stock Exchange ("TSX") to open the market and celebrate the launch of their two new ETFs:iShares Core MSCI All-International Equity Index ETF (TSX: XINT)iShares Equity + Bitcoin ETF Portfolio (TSX: IBQT)Cannot view this video?  Visit:https://www.youtube.com/watch?v=VQkzL7c_e-AXINT is designed...</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Babbily Launches Finance and Updates News to Bring Real-Time Market ...</v>
+        <v>Neptune Receives First Tranche of Free-Trading SpaceX Shares</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C106" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D106" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E106" t="str">
-        <v>https://pr-inside.com/babbily-launches-finance-and-updates-news-to-bring-real-time-market-r5195855.htm</v>
+        <v>https://www.newsfilecorp.com/release/309437/Neptune-Receives-First-Tranche-of-FreeTrading-SpaceX-Shares</v>
       </c>
       <c r="F106" t="str">
-        <v>(PR-inside.com) Babbily Finance adds market summaries, company pages, prediction markets, and financial news-style articles, while the refreshed News experience delivers cleaner discovery, local context, and richer source-backed reporting. DENVER, CO / ACCESS Newswire / June 29, 2026 / Babbily today announced the launch of Babbily Finance alongside a major update to its News experience, expanding the platform's ability to help users understand what is happening across markets, companies, and current events without leaving their AI workspace. Babbily Finance gives users a dedicated market surface for tracking stocks, crypto, indexes, company pages, market summaries, notable price movement, financial stories, earnings, historical data, and source-backed ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 13, 2026) - Neptune Digital Assets Corp. (TSXV: NDA) (OTCQB: NPPTF) (FSE: 1NW) ("Neptune" or the "Company"), a blockchain infrastructure and frontier technology company, is pleased to provide an update on its investment in Space Exploration Technologies Corp. ("SpaceX") following the successful SpaceX initial public offering.Key Highlights:Initial Liquid Position: Neptune has received its first tranche of 29,879 SpaceX shares (net of fees)...</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Tuttle Capital Bitcoin 0DTE Covered Call ETF (BITK) and Tuttle Capital ...</v>
+        <v>Figure Technology Solutions Reports Strong Second Quarter 2026 Results</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C107" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D107" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E107" t="str">
-        <v>https://pr-inside.com/tuttle-capital-bitcoin-0dte-covered-call-etf-bitk-and-tuttle-capital-r5195850.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344318/0/en/figure-technology-solutions-reports-strong-second-quarter-2026-results.html</v>
       </c>
       <c r="F107" t="str">
-        <v>(PR-inside.com) RICHMOND, VA / ACCESS Newswire / June 29, 2026 / Commonwealth Fund Services, Inc. ("CFS"), administrator to ETF Opportunities Trust (the "Trust"), announced today that the Board of Trustees of ETF Opportunities Trust has approved a Plan of Liquidation (the "Plan") for the following funds: Tuttle Capital Bitcoin 0DTE Covered Call ETF (Cboe: BITK) Tuttle Capital Magnificent 7 Income Blast ETF (Cboe: MAGO) This action is based on the recommendation of the Funds' investment adviser, Tuttle Capital Management LLC (the "Adviser"). The Adviser recommended that the Board approve the Plan due to the Funds' limited prospects for meaningful future asset growth, the ongoing ..</v>
+        <v>NEW YORK, Aug. 13, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions (Nasdaq: FIGR; OPEN: FGRS), the leading blockchain-native capital marketplace for the origination, funding, sale and trading of tokenized assets, today announced financial results for the three and six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Tuttle Capital Bitcoin 0DTE Covered Call ETF (BITK) and Tuttle Capital Magnificent 7 Income Blast ETF (MAGO) to Liquidate</v>
+        <v>Growth in Crypto Payroll a Boon for Stablecoin Adoption as Mercuryo Data Shows 57% Use Digital Dollars for Off-ramping</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C108" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D108" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E108" t="str">
-        <v>https://www.newswire.com/news/tuttle-capital-bitcoin-0dte-covered-call-etf-bitk-and-tuttle-capital</v>
+        <v>https://www.prnewswire.com/news-releases/growth-in-crypto-payroll-a-boon-for-stablecoin-adoption-as-mercuryo-data-shows-57-use-digital-dollars-for-off-ramping-302850641.html</v>
       </c>
       <c r="F108" t="str">
-        <v/>
+        <v>LONDON, Aug. 13, 2026 /PRNewswire/ -- Global payments infrastructure platform Mercuryo has published data that suggests a surge in crypto payroll services as growing numbers of remote workers and digital nomads get paid in stablecoins before off-ramping their digital tokens into their...</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>USACasinos.com 2026 Awards: Chumba Casino Takes Top Social Casino Spot ...</v>
+        <v>Project Pigeon Consortium Launches APAC Working Group to Advance Governance Standards for Permissionless Blockchains</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C109" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D109" t="str">
-        <v>Crypto, Gaming</v>
+        <v>Crypto</v>
       </c>
       <c r="E109" t="str">
-        <v>https://pr-inside.com/usacasinos-com-2026-awards-chumba-casino-takes-top-social-casino-spot-r5195842.htm</v>
+        <v>https://www.prnewswire.com/news-releases/project-pigeon-consortium-launches-apac-working-group-to-advance-governance-standards-for-permissionless-blockchains-302849841.html</v>
       </c>
       <c r="F109" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / USACasinos.com 2026 Awards and What They Represent The USACasinos.com 2026 awards draw from year-round evaluation of platforms operating across social casino, sweepstakes casino, bitcoin casino, and real money online gambling categories, casino award winners for 2026 were selected through hands-on testing, player feedback analysis, and assessment of operational transparency, not advertising spend or brand recognition alone. This year's online gaming recognition program widened it's criteria to match how fast the market has shifted. Categories now account for mobile casino experience quality. They factor in redemption speed . Crypto deposit availability ..</v>
+        <v>Joint initiative by Elliptic, Digital Asset Association (DAA), Responsible Fintech Institute (RFI) and Baker McKenzie Wong &amp; Leow to establish an industry standard risk-management framework, supporting safe innovation and Group 1 crypto asset treatment. SINGAPORE, Aug. 12, 2026...</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Guarda Wallet Supports Native Monero Subaddresses -- A Feature Few XMR Wallets Offer</v>
+        <v>Pepperstone Appoints New CTO to Drive AI-Native Proprietary Tech Push</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C110" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D110" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E110" t="str">
-        <v>https://www.prnewswire.com/news-releases/guarda-wallet-supports-native-monero-subaddresses--a-feature-few-xmr-wallets-offer-302811871.html</v>
+        <v>https://www.prnewswire.com/news-releases/pepperstone-appoints-new-cto-to-drive-ai-native-proprietary-tech-push-302849786.html</v>
       </c>
       <c r="F110" t="str">
-        <v>While wallets stop at basic Monero transfers, Guarda allows users to generate multiple Monero subaddresses within the same wallet. LISBON, Portugal, June 29, 2026 /PRNewswire/ -- Monero includes a feature called subaddresses that allows users to generate multiple receiving addresses...</v>
+        <v>Former Xero engineering executive Nigel Fernandes will lead Pepperstone's push to own more of its technology as the business expands into crypto and new markets. MELBOURNE, Australia, Aug. 12, 2026 /PRNewswire/ -- Melbourne-based Pepperstone, a global online trading and fintech provider...</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Siebert Expands Into Tokenized Securities Through tZERO's End-to-End Digital Markets Infrastructure</v>
+        <v>Saturn Cloud Integrates NVIDIA DSX OS Into Its AI Token Factory Platform</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C111" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D111" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E111" t="str">
-        <v>https://www.newmediawire.com/news/siebert-expands-into-tokenized-securities-through-tzero-s-end-to-end-digital-markets-infrastructure-7087397</v>
+        <v>https://www.prnewswire.com/news-releases/saturn-cloud-integrates-nvidia-dsx-os-into-its-ai-token-factory-platform-302850047.html</v>
       </c>
       <c r="F111" t="str">
-        <v>Muriel Siebert &amp;amp; Co. Selects tZERO’s Full-stack Platform to Support Issuance, Onboarding, Custody, Trading Infrastructure, and Lifecycle Management for Digital Securities NEW YORK, NY - June 29, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, today announced that Muriel Siebert &amp;amp; Co., LLC , one of Wall Street’s most recognized broker-dealers with a ~$20 billion wealth management and institutional distribution reach, has selected tZERO’s end-to-end digital securities infrastructure to support its expansion into tokenized securities. The collaboration represents Siebert’s entry into the rapidly growing market for blockchain-based securities through tZERO’s regulated technology and broker-dealer ecosystem. Through the relationship, tZ</v>
+        <v>Saturn Cloud has integrated NVIDIA DSX OS into its platform, giving neocloud operators a way to turn NVIDIA infrastructure into a token-metered service they can sell. NEW YORK, Aug. 12, 2026 /PRNewswire/ -- Saturn Cloud, the AI token factory platform and an NVIDIA portfolio company, today...</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 436 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e più di 283 milioni di token WLD</v>
+        <v>Equity Trust Launches Crypto IRA Lineup with Automated and Self-Trading Investing Options</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C112" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D112" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E112" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-436-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-piu-di-283-milioni-di-token-wld-302812613.html</v>
+        <v>https://www.prnewswire.com/news-releases/equity-trust-launches-crypto-ira-lineup-with-automated-and-self-trading-investing-options-302850023.html</v>
       </c>
       <c r="F112" t="str">
-        <v>Composizione della tesoreria di Eightco al 24 giugno 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 149 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 436 milioni di...</v>
+        <v>WESTLAKE, Ohio, Aug. 12, 2026 /PRNewswire/ -- Equity Trust Company, a leading financial services company with over 50 years of experience, today announced the expansion of its Crypto IRA offering, giving retirement investors more ways to hold digital assets within a tax-advantaged account....</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>ZTE presenteert volledige AI-oplossingen op MWC Shanghai 2026 en maakt de weg vrij voor een nieuw tijdperk in tokenverwerking</v>
+        <v>Low-Latency Kalshi Market Data Feed Launches on DoubleZero Edge</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C113" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D113" t="str">
-        <v>Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E113" t="str">
-        <v>https://www.prnewswire.com/news-releases/zte-presenteert-volledige-ai-oplossingen-op-mwc-shanghai-2026-en-maakt-de-weg-vrij-voor-een-nieuw-tijdperk-in-tokenverwerking-302812536.html</v>
+        <v>https://www.prnewswire.com/news-releases/low-latency-kalshi-market-data-feed-launches-on-doublezero-edge-302849868.html</v>
       </c>
       <c r="F113" t="str">
-        <v>ZTE presenteerde op MWC Shanghai 2026 een end-to-end AI-oplossing gericht op token-efficiëntie en lage kosten, met een hechte synergie tussen verschillende elementen, zoals SuperPod, uiterst kostenefficiënte inferentie en AIDC met ultieme energie-efficiëntie. ZTE lanceerde de NewStart...</v>
+        <v>First Complete Prediction Market Data Offering for Sports and Crypto Perpetuals Enables Machine-Ready, Programmatic Trading for High-Volume Institutions NEW YORK, Aug. 12, 2026 /PRNewswire/ -- DoubleZero Foundation (doublezero.xyz) and Kalshi announced today that Kalshi's live order book...</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>21shares Announces Distributions on TETH, TSOL, THYP, TSUI and TDOT</v>
+        <v>DataMeds AI Provides Update on Corexa Health's Pharmacy Division</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C114" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D114" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
       <c r="E114" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318498/0/en/21shares-Announces-Distributions-on-TETH-TSOL-THYP-TSUI-and-TDOT.html</v>
+        <v>https://pr-inside.com/datameds-ai-provides-update-on-corexa-health-s-pharmacy-division-r5211511.htm</v>
       </c>
       <c r="F114" t="str">
-        <v>NEW YORK, June 26, 2026 (GLOBE NEWSWIRE) -- 21shares , one of the world’s largest issuers of cryptocurrency exchange traded products (ETPs), today announced the following shareholder distributions for the 21shares Ethereum ETF (TETH), 21shares Solana ETF (TSOL), 21shares Hyperliquid ETF (THYP), 21shares Sui ETF (TSUI), and 21shares Polkadot ETF (TDOT). Distributions consist of staking rewards earned from staked ETH, SOL, HYPE, SUI, and DOT tokens by each fund, respectively.</v>
+        <v>(PR-inside.com) GLP-1 agonist drugs now available Integration of online store CorexaRx.com into Health Lives Here app now complete Medical foods Forzet™ &amp; Galectovid™, and dietary supplement Tollovid® now available Revenue stabilized above $600,000 for July 2026 amid rebranding as pharmacy prepares to expand through the launch of Health Lives Here app with NFL Alumni Health TAMPA, FL / ACCESS Newswire / August 12, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant delivery of healthcare ..</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>Hyperscale Data Completes Acquisition of 48.5 Acres to Expand Michigan AI Data Center Campus</v>
+        <v>Crypto.com Launches the Future of Trading with Tokenized Stocks</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C115" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D115" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E115" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-completes-acquisition-of-48-5-acres-to-expand-michigan-ai-data-center-campus-302812174.html</v>
+        <v>https://www.prnewswire.com/news-releases/cryptocom-launches-the-future-of-trading-with-tokenized-stocks-302849027.html</v>
       </c>
       <c r="F115" t="str">
-        <v>Acquisition Will Provide Natural Buffer and Increases the Company's Total Michigan Campus to Approximately 83 Acres LAS VEGAS, June 26, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale...</v>
+        <v>Tokenized Stocks Provides 24/7 Access to U.S. Equity Price Exposure and Fractional Investing from US$1 all Accessible via the Crypto.com App LIMASSOL, Cyprus, Aug. 12, 2026 /PRNewswire/ -- Crypto.com has launched Tokenized Stocks* - a new way for users to gain exposure to U.S. equities...</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>MultiHopper Partners with TRM Labs on Compliant Private Digital Asset ...</v>
+        <v>Compulsory Redemption by the Issuer</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C116" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D116" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E116" t="str">
-        <v>https://pr-inside.com/multihopper-partners-with-trm-labs-on-compliant-private-digital-asset-r5194977.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3343088/0/en/compulsory-redemption-by-the-issuer.html</v>
       </c>
       <c r="F116" t="str">
-        <v>(PR-inside.com) The integration brings TRM's blockchain intelligence to power sanctions screening, AML controls, and wallet risk scoring into MultiHopper's private programmable on-chain routing layer for digital asset transfers. SINGAPORE, SG / ACCESS Newswire / June 26, 2026 /MultiHopper, the programmable privacy routing protocol for digital assets, today announced a partnership with TRM Labs, the blockchain intelligence company trusted by leading financial institutions, crypto businesses, governments, and public sector agencies. Through the partnership, MultiHopper is integrating TRM's risk intelligence into its routing architecture to prevent OFAC-sanctioned, stolen, illicit, high-risk and otherwise restricted funds from using MultiHopper's rails. MultiHopper believes this creates an in</v>
+        <v>Compulsory Redemption by the Issuer, 1Valour STOXX Bitcoin Suisse Digital Asset Blue Chip ETP ISIN: GB00BPDX1969</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Quorum Media Reports $2M Investment Closed by RWA Web3 Client Within ...</v>
+        <v>BingX Expands Multi-Asset Trading with New Contract-for-Difference Offering</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C117" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D117" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E117" t="str">
-        <v>https://pr-inside.com/quorum-media-reports-2m-investment-closed-by-rwa-web3-client-within-r5194939.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bingx-expands-multi-asset-trading-with-new-contract-for-difference-offering-302848240.html</v>
       </c>
       <c r="F117" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / The deck was ready. The product was built. The round wasn't moving. The problem wasn't the pitch - it was that nobody could find the founder Quorum Media took the brief in January 2026. By February, the founder was in Entrepreneur Middle East, FinanceFeeds, Google News, and Bing. By March, the round had closed - $2 million, 30 days after the first placement went live. The client's name is covered by NDA. What changed between the two agencies wasn't the founder's story. The story was always there. What changed was ..</v>
+        <v>PANAMA CITY, Aug. 11, 2026 /PRNewswire/ -- BingX, a leading cryptocurrency exchange and Web3-AI company, on Aug. 10, 2026 announced the launch of BingX Contract-for-Difference (CFD), expanding its offering across traditional financial markets and giving eligible users access to multiple...</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>BlockchAIn Digital Infrastructure, Inc. Completes Corporate Name Change to AIB Data Centers Inc.</v>
+        <v>Hyperscale Data Bitcoin Treasury at Approximately 961 Bitcoin Worth Approximately $62.3 Million</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C118" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D118" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E118" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318213/0/en/BlockchAIn-Digital-Infrastructure-Inc-Completes-Corporate-Name-Change-to-AIB-Data-Centers-Inc.html</v>
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-at-approximately-961-bitcoin-worth-approximately-62-3-million-302847742.html</v>
       </c>
       <c r="F118" t="str">
-        <v>AIB Data Centers Inc. Completes Corporate Name Change</v>
+        <v>LAS VEGAS, Aug. 11, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of August 9, 2026, it held 961.2678 Bitcoin representing an...</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>High Roller Technologies Awarded Guaranteed Introducing Broker License from National Futures Association to Enter Prediction Markets Space</v>
+        <v>KuCoin Strengthens Its RWA Ecosystem with Ondo Tokenized Stocks on KuCoin Alpha</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C119" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D119" t="str">
-        <v>Finance, Crypto, SaaS</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E119" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318212/0/en/High-Roller-Technologies-Awarded-Guaranteed-Introducing-Broker-License-from-National-Futures-Association-to-Enter-Prediction-Markets-Space.html</v>
+        <v>https://www.prnewswire.com/news-releases/kucoin-strengthens-its-rwa-ecosystem-with-ondo-tokenized-stocks-on-kucoin-alpha-302847964.html</v>
       </c>
       <c r="F119" t="str">
-        <v>National Futures Association registration advances planned U.S. launch of ROLR prediction markets platform through Crypto.com FCM infrastructure</v>
+        <v>PROVIDENCIALES, Turks and Caicos Islands, Aug. 11, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform built on trust, today announced the integration of Ondo tokenized assets, marketed as "Ondo tokenized stocks," into KuCoin Alpha. The integration provides eligible users across...</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>DataMeds AI, Inc. Selected as Proposed New Name for Wellgistics Health, ...</v>
+        <v>IBM Introduces Apptio AI Value &amp; ROI to Close the Gap Between AI Spend and Business Results</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C120" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D120" t="str">
-        <v>Crypto, AI, Healthcare</v>
+        <v>Finance, Crypto, AI, SaaS</v>
       </c>
       <c r="E120" t="str">
-        <v>https://pr-inside.com/datameds-ai-inc-selected-as-proposed-new-name-for-wellgistics-health-r5194919.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358696</v>
       </c>
       <c r="F120" t="str">
-        <v>(PR-inside.com) Name reflects vertically-aligned healthcare ecosystem business model integrating data captured via telemedicine, online pharmacy, lab tests and wearables to perfect patients' digital health twins in the Health Lives Here app designed to influence/optimize behavior EinsteinRx AI™ capabilities expanding into medical, laboratory and wearables fields Pharmacy and Pharmacy Services division being rebranded as Corexa Health™ Company positioned to empower patients to seize ownership of their health data with blockchain-enabled data management to control data and participate in its monetization (1) 2,647,198 common shares outstanding, with (2) 1,333,930 of those shares locked up for at least ninety (90) days from today, and (3) 919,465 common shares ..</v>
+        <v>Key facts - - - &amp;#8226; IBM Apptio AI Value &amp;amp; ROI connects AI spending, including token costs, to measurable business outcomes. - - &amp;#8226; Technology and finance executives can track AI initiatives across revenue, cost, speed, productivity and risk. - - &amp;#8226; IBM Apptio AI Value &amp;amp; ROI is available in public preview for IBM Apptio Costing Standard and IBM Apptio AI TCO &amp;amp; Usage customers, with general availability planned for Q3 2026. - - - - Apptio, an IBM company (NYSE: IBM), announced the public pr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358696</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>DataMeds AI, Inc. Selected as Proposed New Name for Wellgistics Health, Inc.</v>
+        <v>Hilbert Group Strategy Goes On-Chain as Syntetika Opens Deposits for ...</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C121" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D121" t="str">
-        <v>Crypto, AI, Healthcare</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E121" t="str">
-        <v>https://www.newswire.com/news/datameds-ai-inc-selected-as-proposed-new-name-for-wellgistics-health-inc</v>
+        <v>https://pr-inside.com/hilbert-group-strategy-goes-on-chain-as-syntetika-opens-deposits-for-r5210745.htm</v>
       </c>
       <c r="F121" t="str">
-        <v>Name reflects vertically-aligned healthcare ecosystem business model integrating data captured via telemedicine, online pharmacy, lab tests and wearables to perfect patients' digital health twins in the Health Lives Here app designed to influence/optimize behavior EinsteinRx AI &amp;trade; capabilities expanding into medical, laboratory and wearables fields Pharmacy and Pharmacy Services division being rebranded as Corexa Health &amp;trade; Company positioned to empower patients to seize ownership of their health data with blockchain-enabled data management to control data and participate in its monetization (1) 2,647,198 common shares outstanding, with (2) 1,333,930 of those shares locked up for at least ninety (90) days from today, and (3) 919,465 common shares deposited in DTCC, leaving (4) 80,</v>
+        <v>(PR-inside.com) Hilbert Group (STO:HILB-B)(FRA:999) - For the first time, a Hilbert-managed strategy can be held on-chain, priced at an independently attested net asset value. STOCKHOLM, SE / ACCESS Newswire / August 10, 2026 / Hilbert Group AB (Nasdaq First North:HILB B) today announced that Syntetika, the platform it backs, has opened deposits for its first strategy: BTC Basis+, a Bitcoin strategy managed by Hilbert Group. This marks the first time a Hilbert-managed strategy can be accessed on-chain, representing an important step in expanding how investors can access the Company's investment capabilities. Through Syntetika's model, investors gain on-chain access to strategies housed in regulated ..</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Casino Top 10 2026 Awards: Best US Casino Sites Revealed</v>
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass die ETH-Bestände 5,81 Millionen Token erreichen und die gesamten Krypto- und Barbestände bei 11,6 Milliarden US-Dollar liegen</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C122" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D122" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E122" t="str">
-        <v>https://pr-inside.com/casino-top-10-2026-awards-best-us-casino-sites-revealed-r5194815.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-die-eth-bestande-5-81-millionen-token-erreichen-und-die-gesamten-krypto--und-barbestande-bei-11-6-milliarden-us-dollar-liegen-302847167.html</v>
       </c>
       <c r="F122" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / The Casino Top 10 2026 Awards are live, this year's rankings reflect a U.S. online gambling market that bears almost no resemblance to what existed 18 months ago. State-licensed platforms keep pushing into new jurisdictions. Sweepstakes casino operators are pulling in record player counts . And crypto casino sites have quietly matured into legitimate alternatives for players who want faster deposits and near-instant withdrawals, the awards span the full spectrum, from the best online casino for real money slots to the top-rated social casino platforms operating under sweepstakes ..</v>
+        <v>Bitmine hält 4,8 % des gesamten ETH-Vorrats von 120,7 Millionen Bitmine hat in nur 14 Monaten bereits 96 % des Weges zur „Alchemy of 5 %" zurückgelegt Im Juli übertraf ETH den Nasdaq 100 um 2.500 Basispunkte – der größte Vorsprung seit Juli 2025 –, was die sich festigenden...</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Blockchain Market Growth Drivers, Latest Trends, Industry Overview, Leading Players, and Opportunities To 2031 | Report by MarketsandMarkets™</v>
+        <v>DataMeds AI Renames Pharmacy Subsidiaries Corexa Pharmacy and Corexa ...</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C123" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D123" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
       <c r="E123" t="str">
-        <v>https://www.getnews.info/story/2026/06/26/blockchain-market-growth-drivers-latest-trends-industry-overview-leading-players-and-opportunities-to-2031-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://pr-inside.com/datameds-ai-renames-pharmacy-subsidiaries-corexa-pharmacy-and-corexa-r5210688.htm</v>
       </c>
       <c r="F123" t="str">
-        <v/>
+        <v>(PR-inside.com) TAMPA, FL / ACCESS Newswire / August 10, 2026 / DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant monetization of health data by market participants, today announced that it has completed the name changes of its pharmacy and pharmacy hub subsidiaries to Corexa Pharmacy, LLC ("Corexa Pharmacy") and Corexa Tech &amp; Hub, LLC ("Corexa Hub"), respectively. Corexa Pharmacy and Corexa Hub are themselves subsidiaries of the Company's newly renamed pharmacy-focused division Corexa Health, LLC. The ..</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>ZTE Showcases Full-Stack AI Capabilities at MWC Shanghai 2026, Empowering New Era of Token Operations</v>
+        <v>Blockchain Security Market Growth Supported by Cloud Security Platforms</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C124" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D124" t="str">
-        <v>Crypto, AI, Energy</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E124" t="str">
-        <v>https://www.prnewswire.com/news-releases/zte-showcases-full-stack-ai-capabilities-at-mwc-shanghai-2026-empowering-new-era-of-token-operations-302811617.html</v>
+        <v>https://express-press-release.net/news/2026/08/10/1766504</v>
       </c>
       <c r="F124" t="str">
-        <v>ZTE showcased solutions that enhanced token efficiency and minimized the cost-per-token through the deep synergy of various elements, including SuperPod, extremely cost-efficient inference, and AIDC with ultimate energy efficiency ZTE has launched the NewStart AIOS and positioned it as...</v>
+        <v>The global Blockchain Security Market size was valued at USD 6.4 billion in 2025 and is projected to grow from USD 7.6 billion in 2026 to USD [read full press release...]</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Incredable Launches AI Document Extractor to Automate Provider Credentialing and Verification</v>
+        <v>XAUE and ListaDAO Launch 60-Day slisXAUE Rewards Campaign, Offering Up to 8% APY</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C125" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D125" t="str">
-        <v>Crypto, AI, SaaS, Healthcare</v>
+        <v>Crypto</v>
       </c>
       <c r="E125" t="str">
-        <v>https://www.prunderground.com/incredable-launches-ai-document-extractor-to-automate-provider-credentialing-and-verification/00386638/</v>
+        <v>https://www.prnewswire.com/news-releases/xaue-and-listadao-launch-60-day-slisxaue-rewards-campaign-offering-up-to-8-apy-302847001.html</v>
       </c>
       <c r="F125" t="str">
-        <v>New AI capability reads, extracts, and verifies provider credentialing data automatically. The post Incredable Launches AI Document Extractor to Automate Provider Credentialing and Verification first appeared on</v>
+        <v>PANAMA CITY, Aug. 10, 2026 /PRNewswire/ -- XAUE and ListaDAO today announced the launch of a 60-day slisXAUE Rewards Campaign, offering eligible users enhanced yield opportunities on tokenized gold through DeFi. Running from August 10 to October 8, the campaign offers up to 8% combined...</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>Huawei unterstützt globale Netzbetreiber bei der Monetarisierung von Token durch die Integration von Service, Netzwerk und Rechenleistung</v>
+        <v>PaysafeWallet Is Now Live in Poland: Your Money, Your Way</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C126" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D126" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E126" t="str">
-        <v>https://www.prnewswire.com/news-releases/huawei-unterstutzt-globale-netzbetreiber-bei-der-monetarisierung-von-token-durch-die-integration-von-service-netzwerk-und-rechenleistung-302811298.html</v>
+        <v>https://finance.yahoo.com/markets/crypto/articles/paysafewallet-now-live-poland-money-070500942.html</v>
       </c>
       <c r="F126" t="str">
-        <v>SHANGHAI, 25. Juni 2026 /PRNewswire/ -- Auf dem diesjährigen MWC Shanghai präsentiert Huawei seine neuesten Innovationen, die Dienste, Netzwerke und Rechenleistung miteinander verbinden, um Wachstum sowohl in Bezug auf Datenvolumen als auch auf Token zu ermöglichen und der...</v>
+        <v>LONDON, August 10, 2026--Paysafe (NYSE: PSFE), PaysafeWallet has arrived in Poland and it’s built for a new generation. Polish consumers can now access a digital wallet giving them their own personal debit card, on their phone, built for the way they live, spend and have fun today.</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Bitwise Announces Monthly Distributions for IMST, ICOI, IMRA, IGME, ICRC, and IETH</v>
+        <v>Riot Announces New Date for Second Quarter 2026 Earnings Conference Call</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C127" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D127" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E127" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitwise-announces-monthly-distributions-for-imst-icoi-imra-igme-icrc-and-ieth-302811264.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/09/3341505/0/en/riot-announces-new-date-for-second-quarter-2026-earnings-conference-call.html</v>
       </c>
       <c r="F127" t="str">
-        <v>SAN FRANCISCO, June 25, 2026 /PRNewswire/ -- Bitwise Asset Management, a leading crypto asset manager, today announced the monthly distributions for its suite of Option Income Strategy ETFs: IMST, ICOI, IMRA, IGME, ICRC, and IETH. Fund Ticker Distribution Per Share Distribution Rate...</v>
+        <v>CASTLE ROCK, Colo., Aug. 09, 2026 (GLOBE NEWSWIRE) -- Riot Platforms, Inc. (NASDAQ: RIOT) (“Riot” or “the Company”), a leader in vertically integrated digital infrastructure specializing in the development of large-scale data centers and Bitcoin mining applications, announced today that it has rescheduled the second quarter 2026 earnings conference call for Monday, August 10, 2026, at 4:30 P.M. EST.</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>DeFi Technologies Inc. Announces Extension of Proxy Voting Deadline for Upcoming Annual General and Special Meeting</v>
+        <v>Bybit poursuit la Corée du Nord et le groupe Lazarus en justice et obtient une injonction provisoire gelant les actifs volés, dans le cadre d'une opération historique de recouvrement de crypto-actifs</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C128" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D128" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E128" t="str">
-        <v>https://www.prnewswire.com/news-releases/defi-technologies-inc-announces-extension-of-proxy-voting-deadline-for-upcoming-annual-general-and-special-meeting-302811239.html</v>
+        <v>https://www.prnewswire.com/news-releases/bybit-poursuit-la-coree-du-nord-et-le-groupe-lazarus-en-justice-et-obtient-une-injonction-provisoire-gelant-les-actifs-voles-dans-le-cadre-dune-operation-historique-de-recouvrement-de-crypto-actifs-302846599.html</v>
       </c>
       <c r="F128" t="str">
-        <v>Shareholders now have until June 28, 2026 at 5:00 PM ET to submit votes TORONTO, June 25, 2026 /PRNewswire/ - DeFi Technologies Inc. (the "Company" or "DeFi Technologies") (NASDAQ: DEFT) (CBOE CA: DEFI) (GR: R9B), a financial technology company bridging the gap between traditional capital...</v>
+        <v>Cette action en justice accuse la Corée du Nord et le groupe Lazarus d'avoir orchestré ce vol de 1,5 milliard de dollars, tandis que le gel des avoirs ordonné par le tribunal soutient les efforts de recouvrement et que Bybit renforce sa collaboration avec les forces de l'ordre et ses...</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Huawei pomaga globalnym operatorom monetyzować tokeny dzięki integracji usług, sieci i mocy obliczeniowej</v>
+        <v>Voyge Smart Locator Card Reviews 2026: iPhone Owners Ready to Stop Taking Chances With Their Wallet Discover the 1.6mm Find My Card</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C129" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D129" t="str">
         <v>Crypto</v>
       </c>
       <c r="E129" t="str">
-        <v>https://www.prnewswire.com/news-releases/huawei-pomaga-globalnym-operatorom-monetyzowa-tokeny-dziki-integracji-usug-sieci-i-mocy-obliczeniowej-302811137.html</v>
+        <v>https://www.newswire.com/news/voyge-smart-locator-card-reviews-2026-iphone-owners-ready-to-stop-taking</v>
       </c>
       <c r="F129" t="str">
-        <v>SZANGHAJ, 25 czerwca 2026 r. /PRNewswire/ -- Podczas tegorocznych targów MWC Shanghai firma Huawei prezentuje najnowsze innowacje integrujące usługi, sieci i moc obliczeniową. Mają one umożliwiać wzrost zarówno w zakresie bajtów, jak i tokenów oraz pomóc branży telekomunikacyjnej...</v>
+        <v>As iPhone owners look for slimmer ways to keep better track of wallets in 2026, this Voyge Smart Locator Card review examines the brand-stated 1.6mm rechargeable design, Apple Find My compatibility, no-subscription positioning, current pricing, bundle options, and return-policy details buyers should check before ordering.</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>d-Matrix Corsair Inference Accelerator Wins 2026 AI Breakthrough Award</v>
+        <v>Bybit Sues North Korea and Lazarus Group, Secures Preliminary Injunction Freezing Stolen Assets in Landmark Crypto Asset Recovery Effort</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C130" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D130" t="str">
-        <v>Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E130" t="str">
-        <v>https://www.prnewswire.com/news-releases/d-matrix-corsair-inference-accelerator-wins-2026-ai-breakthrough-award-302810938.html</v>
+        <v>https://www.prnewswire.com/news-releases/bybit-sues-north-korea-and-lazarus-group-secures-preliminary-injunction-freezing-stolen-assets-in-landmark-crypto-asset-recovery-effort-302846491.html</v>
       </c>
       <c r="F130" t="str">
-        <v>"AI Processor Innovation Award" recognizes Corsair as the emerging infrastructure of choice for heterogeneous AI compute, deliver blazing fast token generation in concert with GPUs SANTA CLARA, Calif., June 25, 2026 /PRNewswire/ -- d-Matrix, the pioneer in low-latency AI inference for...</v>
+        <v>Lawsuit accuses North Korea and Lazarus Group of orchestrating the $1.5 billion theft, as court-ordered asset freeze supports recovery efforts and Bybit expands collaboration with law enforcement and industry partners to strengthen accountability for crypto-related cybercrime DUBAI, UAE,...</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Bybit CEO Ben Zhou: The Future of Exchanges Lies Beyond Trading</v>
+        <v>Eightco Holdings (NASDAQ: ORBS) rende noto un portafoglio complessivo di circa 378 milioni di dollari, che comprende OpenAI, Beast Industries, oltre 16.000 ETH e quasi 302 milioni di token WLD</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C131" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D131" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E131" t="str">
-        <v>https://www.prnewswire.com/news-releases/bybit-ceo-ben-zhou-the-future-of-exchanges-lies-beyond-trading-302810805.html</v>
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-rende-noto-un-portafoglio-complessivo-di-circa-378-milioni-di-dollari-che-comprende-openai-beast-industries-oltre-16-000-eth-e-quasi-302-milioni-di-token-wld-302846461.html</v>
       </c>
       <c r="F131" t="str">
-        <v>Speaking at Point Zero Forum, Ben argues that tokenization solves access — but liquidity remains the industry's biggest challenge DUBAI, UAE, June 25, 2026 /PRNewswire/ -- Crypto exchanges are evolving from trading venues into financial infrastructure providers as tokenization,...</v>
+        <v>Composizione della tesoreria di Eightco al 5 agosto 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, quasi 302 milioni di partecipazioni WLD e 142 milioni di dollari in liquidità e mezzi equivalenti, per un totale di...</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Corastone Brings Permissioned Blockchain Technology to UMB Fund Services' Alternative Investment Servicing</v>
+        <v>Bybit Expands UTA Loan Interest-Free Borrowing to 24 Assets, Empowering More Capital-Efficient Trading</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C132" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D132" t="str">
         <v>Crypto</v>
       </c>
       <c r="E132" t="str">
-        <v>https://www.prnewswire.com/news-releases/corastone-brings-permissioned-blockchain-technology-to-umb-fund-services-alternative-investment-servicing-302810802.html</v>
+        <v>https://www.prnewswire.com/news-releases/bybit-expands-uta-loan-interest-free-borrowing-to-24-assets-empowering-more-capital-efficient-trading-302846208.html</v>
       </c>
       <c r="F132" t="str">
-        <v>StepStone becomes the first UMB client to connect to Corastone's network, streamlining subscription and lifecycle operations, with recordkeeping support from Envision. NEW YORK, June 25, 2026 /PRNewswire/ -- Corastone, the hyperscaler for private-market investing, today announced a...</v>
+        <v>DUBAI, UAE, Aug. 7, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, has expanded its UTA Loan Interest-Free Borrowing program, extending interest-free borrowing eligibility to 22 additional major crypto assets. Combined with USDT and USDC,...</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Goodfirms Ranks the Blockchain Infrastructure Software Built to Scale in 2026</v>
+        <v>CORRECTING and REPLACING: Consensus Mining &amp; Seigniorage Corporation (OTCQX:CMSG) 2Q2026 Financial Results</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C133" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D133" t="str">
         <v>Crypto</v>
       </c>
       <c r="E133" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759923</v>
+        <v>https://www.newswire.com/news/correcting-and-replacing-consensus-mining-seigniorage-corporation-otcqx-cmsg</v>
       </c>
       <c r="F133" t="str">
-        <v>Las Vegas, NV, United States, 2026-06-25 — /EPR Network/ — Nobody notices infrastructure when it&amp;#8217;s doing its job. A chain that confirms blocks on schedule, [read full press release...]</v>
+        <v>The purpose of this press release is to correct a typographical error in in the 7th paragraph indicating the value of our bitcoin holdings at June 30, 2026. The corrected value presented in the updated press release is $20.7 million, instead of the previously reported $17.3 million. The updated released reads as follows:</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Goodfirms Spotlights Decentralized Oracle Platforms Powering Trustworthy Data in 2026</v>
+        <v>FriendsGroove Relaunches as a Human-First Social Network for Music ...</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C134" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D134" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E134" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759915</v>
+        <v>https://pr-inside.com/friendsgroove-relaunches-as-a-human-first-social-network-for-music-r5209675.htm</v>
       </c>
       <c r="F134" t="str">
-        <v>Las Vegas, NV, United States, 2026-06-25 — /EPR Network/ — Smart contracts are only as good as the data feeding them. A single stale price [read full press release...]</v>
+        <v>(PR-inside.com) Now live, the platform gives every fan a permanent numbered place in an artist's community and pays artists 95% of every tip. The company has retired its earlier blockchain framing entirely. NEWTON, NJ / ACCESS Newswire / August 7, 2026 /FriendsGroove, the social network for music operated by Remergify, Inc., is now live in a form the company describes as a clean break from its earlier concept. The platform lets fans claim a permanent, numbered spot in an artist's community - Friend #12, forever - pays artists 95% of every tip, and runs a friends-only feed with no algorithm and no ..</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>SPIRIT BLOCKCHAIN CAPITAL COMPLETES SHARES FOR SERVICES ISSUANCE</v>
+        <v>FriendsGroove Relaunches as a Human-First Social Network for Music - No Algorithm, No Crypto, No AI-Generated Songs</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C135" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D135" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E135" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317426/0/en/SPIRIT-BLOCKCHAIN-CAPITAL-COMPLETES-SHARES-FOR-SERVICES-ISSUANCE.html</v>
+        <v>https://www.newswire.com/news/friendsgroove-relaunches-as-a-human-first-social-network-for-music-no-algorithm</v>
       </c>
       <c r="F135" t="str">
-        <v>Vancouver, BC, June 25, 2026 (GLOBE NEWSWIRE) -- Spirit Blockchain Capital Inc. (CSE: SPIR) ("Spirit" or the "Company"), a Canadian-based publicly listed company focused on blockchain infrastructure and digital asset opportunities, is pleased to announce that it has completed its previously announced shares for services issuance, originally announced on June 18, 2026.</v>
+        <v>Now live, the platform gives every fan a permanent numbered place in an artist's community and pays artists 95% of every tip. The company has retired its earlier blockchain framing entirely.</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Hyperscale Data Cash, Restricted Cash, Bitcoin, and Silver Assets of Approximately $94.8 Million Represents Approximately 100.42% of Market Capitalization of Common Stock</v>
+        <v>PowerCompute Announces Second Quarter 2026 Earnings Call for August 14, 2026</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C136" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D136" t="str">
         <v>Finance, Crypto, AI</v>
       </c>
       <c r="E136" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-cash-restricted-cash-bitcoin-and-silver-assets-of-approximately-94-8-million-represents-approximately-100-42-of-market-capitalization-of-common-stock-302810218.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/07/3341083/0/en/powercompute-announces-second-quarter-2026-earnings-call-for-august-14-2026.html</v>
       </c>
       <c r="F136" t="str">
-        <v>LAS VEGAS, June 25, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that as of June 24, 2026, the Company held approximately $94.8 million...</v>
+        <v>TAMPA, Fla., Aug. 07, 2026 (GLOBE NEWSWIRE) -- PowerCompute, Inc. (NASDAQ: PWCM) (“PowerCompute” or the “Company”), a Bitcoin treasury and mining, and specialty finance company expanding into high-performance computing (“HPC”) and artificial intelligence (“AI”) infrastructure, today announced that it has scheduled its second quarter 2026 earnings conference call and webcast for Friday, August 14, 2026 at 8:30 AM EDT.</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Antier Announces Integrated RWA Tokenization Services Under One Roof</v>
+        <v>Zakat Coin lists on Coinstore for $5 million raise</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C137" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D137" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E137" t="str">
-        <v>https://www.prnewswire.com/news-releases/antier-announces-integrated-rwa-tokenization-services-under-one-roof-302810469.html</v>
+        <v>https://pressreleasenews.org/pressroom/zakat-coin-lists-on-coinstore-for-5-million-raise</v>
       </c>
       <c r="F137" t="str">
-        <v>MOHALI, India, June 25, 2026 /PRNewswire/ -- Antier, a trusted RWA tokenization company and global leader in blockchain development, announced the consolidation of its complete suite of RWA tokenization services into a single, fully integrated delivery model. Covering every phase from...</v>
+        <v>Zakat Coin (ZKTC) announces its $5 million initial raise on Coinstore, led by CEO AJ Erakat, to expand blockchain-based digital payments and charitable giving.</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>The Silent Portfolio: A Quarter of European Wealth Managers Cannot See the Majority of Their Clients' Digital Assets</v>
+        <v>Eightco Holdings (NASDAQ: ORBS) gibt einen Gesamtbestand von rund 378 Millionen US-Dollar bekannt, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und fast 302 Millionen WLD-Token</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C138" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D138" t="str">
         <v>Finance, Crypto</v>
       </c>
       <c r="E138" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317265/0/en/The-Silent-Portfolio-A-Quarter-of-European-Wealth-Managers-Cannot-See-the-Majority-of-Their-Clients-Digital-Assets.html</v>
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-gibt-einen-gesamtbestand-von-rund-378-millionen-us-dollar-bekannt-darunter-openai-beast-industries-mehr-als-16-000-eth-und-fast-302-millionen-wld-token-302845968.html</v>
       </c>
       <c r="F138" t="str">
-        <v>New CoinShares survey of 261 advisers across five markets finds that firm policy, not knowledge or client demand, determines whether crypto exposure is managed, or invisible</v>
+        <v>Zusammensetzung des Vermögensbestands von Eightco zum 5. August 2026: 90 Mio. US-Dollar an OpenAI-Anteilen (indirekt), 18 Mio. US-Dollar an Beast-Industries-Anteilen, 16.278 ETH, ein Bestand von fast 302 Millionen WLD sowie 142 Mio. US-Dollar an Barmitteln und Äquivalenten – insgesamt...</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>Kootenay Resources Announces Closing of First Tranche of Private Placement ...</v>
+        <v>Bitcoin Treasury Corporation Provides July Update on Normal Course Issuer Bid</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C139" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D139" t="str">
-        <v>Crypto</v>
+        <v>Crypto, Education</v>
       </c>
       <c r="E139" t="str">
-        <v>https://pr-inside.com/kootenay-resources-announces-closing-of-first-tranche-of-private-placement-r5194373.htm</v>
+        <v>https://www.newsfilecorp.com/release/308488/Bitcoin-Treasury-Corporation-Provides-July-Update-on-Normal-Course-Issuer-Bid</v>
       </c>
       <c r="F139" t="str">
-        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO UNITED STATES NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES. VANCOUVER, BC / ACCESS Newswire / June 24, 2026 /Kootenay Resources Inc. (TSXV:KTRI) (the "Company" or "Kootenay") is pleased to announce that, further to its news releases dated May 20, 2026, the Company has closed the first tranche (the "First Tranche") of its previously announced non-brokered private placement financing for gross proceeds of $483,175 through the issuance of 2,085,000 non-flow through common shares of units the Company (each, a "NFT Unit") at a price of $0.09 per Unit and through the issuance of 2,686,590 flow-through common ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 6, 2026) - Bitcoin Treasury Corporation (TSXV: BTCT) (OTCQB: BTCFF) ("Bitcoin Treasury" or the "Company"), a Canadian Bitcoin-native company building shareholder value in Bitcoin, today is providing an update on its previously disclosed Normal Course Issuer Bid ("NCIB") on January 5, 2026. Bitcoin Treasury has purchased and retired 12,200 common shares from July 1, 2026, through to July 31, 2026, at an average price of $3.19 per share. These purchases...</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Currenc Group Executes Strategic Restructuring of Indonesian WalletKu Subsidiary to Refocus on High-Growth AI &amp; Web3 Roadmap</v>
+        <v>Metalpha Reports Breakthrough in Total Assets for FY2026 Amidst Market Volatility</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C140" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D140" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E140" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3317175/0/en/Currenc-Group-Executes-Strategic-Restructuring-of-Indonesian-WalletKu-Subsidiary-to-Refocus-on-High-Growth-AI-Web3-Roadmap.html</v>
+        <v>https://www.prnewswire.com/news-releases/metalpha-reports-breakthrough-in-total-assets-for-fy2026-amidst-market-volatility-302845381.html</v>
       </c>
       <c r="F140" t="str">
-        <v>SINGAPORE, June 24, 2026 (GLOBE NEWSWIRE) -- Currenc Group Inc. (Nasdaq: CURR) (“Currenc” or the “Company”), a leading AI-powered fintech provider serving financial institutions globally, today announced a targeted operational restructuring for its indirect Indonesian digital payments subsidiary PT Walletku Indompet Indonesia (“WalletKu”), aligned with the Group’s long-term strategy to prioritize high-margin artificial intelligence and Web3 verticals and unlock sustainable shareholder value.</v>
+        <v>HONG KONG, Aug. 6, 2026 /PRNewswire/ -- Metalpha Technology Holding Limited (Nasdaq: MATH) (the "Company" or "Metalpha"), through its subsidiaries, is a global leading provider of blockchain and trading technology solutions, with a strong emphasis on the digital asset ecosystem. The...</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>Hyperscale Data Delays Investor Conference Call to June 26, 2026</v>
+        <v>tZERO Enables Secondary Trading of buybuy BABY Intellectual Property Token on Its Regulated Platform</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C141" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D141" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Finance, Crypto, SaaS, Real Estate</v>
       </c>
       <c r="E141" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-delays-investor-conference-call-to-june-26-2026-302809842.html</v>
+        <v>https://www.newmediawire.com/news/tzero-enables-secondary-trading-of-buybuy-baby-intellectual-property-token-on-its-regulated-platform-7088285</v>
       </c>
       <c r="F141" t="str">
-        <v>LAS VEGAS, June 24, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that it has delayed its previously announced conference call from today,...</v>
+        <v>Digital Asset Security Issued by Zion Peaks, Inc. Advances From Primary Issuance to Secondary Trading on the tZERO Securities ATS NEW YORK, NY - August 6, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, announces that the digital asset security issued by Zion Peaks, Inc., a wholly owned subsidiary of Bed Bath &amp;amp; Beyond, Inc. (NYSE: BBBY) - the buybuy BABY® Intellectual Property Token - is now accepting orders on the tZERO Securities Alternative Trading System (ATS), with trading expected to commence on August 12, 2026. The security, known as the “BABY” Digital Token, is linked to certain intellectual property associated with the buybuy BABY brand. It was initially offered through a Regulation Crowdfunding (Reg CF) primary issuance condu</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Ethlabs, fondata da ex collaboratori della Ethereum Foundation e finanziata da Bitmine, Sharplink e Joe Lubin, viene lanciata per accelerare il superciclo istituzionale di Ethereum</v>
+        <v>Americas Cardroom Introduces Vault Rush With Weekly Keys and Sequential ...</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C142" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D142" t="str">
         <v>Crypto</v>
       </c>
       <c r="E142" t="str">
-        <v>https://www.prnewswire.com/news-releases/ethlabs-fondata-da-ex-collaboratori-della-ethereum-foundation-e-finanziata-da-bitmine-sharplink-e-joe-lubin-viene-lanciata-per-accelerare-il-superciclo-istituzionale-di-ethereum-302809744.html</v>
+        <v>https://pr-inside.com/americas-cardroom-introduces-vault-rush-with-weekly-keys-and-sequential-r5209411.htm</v>
       </c>
       <c r="F142" t="str">
-        <v>Un nuovo laboratorio di ricerca e sviluppo nonprofit riunisce un gruppo di collaboratori tecnici senior della Ethereum Foundation per preparare la rete a un'ondata di adozione step-function da parte di istituzioni, finanza agentica e DeFi Ethlabs consoliderà gli impegni cruciali verso una...</v>
+        <v>(PR-inside.com) The ongoing promotion combines Telegram-based weekly claims with deposit, crypto and referral challenges. SAN JOSE, COSTA RICA / ACCESS Newswire / August 6, 2026 /Americas Cardroom has introduced Vault Rush, an ongoing promotion that gives players recurring opportunities to collect keys and reveal mystery outcomes inside a digital Vault. Each key can reveal a tournament ticket, a staking ticket, another promotional reward or no reward. The result remains unknown until the key is used, making the Vault opening the central feature of the promotion. The weekly process begins in the official Vault Rush Telegram group. A new free-key link is posted each week, ..</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>BitcoinIRA Celebrates 10 Years of Innovation as the Pioneer of Crypto ...</v>
+        <v>Rippling Launches AI Spend Console to Track AI Usage and ROI Across the Business</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C143" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D143" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI, Gaming</v>
       </c>
       <c r="E143" t="str">
-        <v>https://pr-inside.com/bitcoinira-celebrates-10-years-of-innovation-as-the-pioneer-of-crypto-r5194265.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/rippling-launches-ai-spend-console-170000952.html</v>
       </c>
       <c r="F143" t="str">
-        <v>(PR-inside.com) Company Marks Decade of Industry Leadership, Serving More Than 200,000 Americans and Helping Shape the Future of Digital Asset Retirement Investing. LAS VEGAS, NV / ACCESS Newswire / June 24, 2026 / When BitcoinIRA1 launched in 2016, the idea of holding Bitcoin inside a tax-advantaged retirement account was unproven. Ten years later, it's a reality that BitcoinIRA has made possible, and helped over 200,000 community members along the way. Over the past decade, the Bitcoin network itself has matured dramatically: three halving events, more than 525,000 blocks processed, and a price increase exceeding 13,000%. BitcoinIRA grew alongside it, evolving from a bold ..</v>
+        <v>SAN FRANCISCO, August 06, 2026--Rippling today announced AI Spend Console, a new capability that helps companies understand and control AI spend. Unlike other systems that passively report on token consumption, Rippling’s AI Spend Console includes advanced employee usage insights and a gateway that actively controls and shapes AI usage in your company. Customers are invited to join the waitlist starting today.</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) annuncia che le sue partecipazioni in ETH raggiungono i 5,67 milioni di token e che le partecipazioni totali in criptovalute e liquidità ammontano a 10,7 miliardi di dollari</v>
+        <v>Parents can now send money to their kids on Google Wallet.</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C144" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D144" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E144" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-sue-partecipazioni-in-eth-raggiungono-i-5-67-milioni-di-token-e-che-le-partecipazioni-totali-in-criptovalute-e-liquidita-ammontano-a-10-7-miliardi-di-dollari-302809291.html</v>
+        <v>https://blog.google/products-and-platforms/platforms/google-pay/send-kids-money-google-wallet/</v>
       </c>
       <c r="F144" t="str">
-        <v>Bitmine possiede il 4,7% dell'offerta totale di ETH pari a 120,7 milioni Bitmine ha raggiunto il 94% dell'obiettivo "Alchemy of 5%" in soli 11 mesi Le azioni privilegiate di Serie A di Bitmine saranno negoziate sul NYSE con il simbolo BMNP Bitmine detiene 4.718.677 ETH in staking, pari a...</v>
+        <v>U.S. parents can set up a secure digital balance on Google Wallet for their kids to tap and pay using Android and Wear OS devices.</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>Hilbert Group Receives First Basis+ Allocation Through New Innovative ...</v>
+        <v>CORRECTING and REPLACING New Larridin Token Spend &amp; Insights™ Solves Enterprise AI Budget Crisis as Spending Surges 13x</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C145" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D145" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E145" t="str">
-        <v>https://pr-inside.com/hilbert-group-receives-first-basis-allocation-through-new-innovative-r5194079.htm</v>
+        <v>https://finance.yahoo.com/news/correcting-replacing-larridin-token-spend-140000203.html</v>
       </c>
       <c r="F145" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / June 24, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) - New structure enables crypto-native holders to generate non-dilutive yield on passive coin positionsand first allocation is from a major crypto-native family office Hilbert Group AB (Nasdaq Stockholm:HILB B), a leading investment firm focused on bridging traditional and digital assets, today announces a strategic allocation from a crypto-native family office into Hilbert's flagship Basis+ BTC strategy. The allocation is the first deployment of a new collateral structure developed by Hilbert. The structure generates an ongoing, non-dilutive yield on holdings that would otherwise sit idle, while the holder retains ownership ..</v>
+        <v>SAN FRANCISCO, August 06, 2026--Sixth paragraph, second sentence of release dated June 23, 2026, should read: With $17 million in seed funding led by Andreessen Horowitz, Bloomberg Beta, and then Alphabet-backed Gradient Ventures... (instead of With $17 million in seed funding led by Andreessen Horowitz, Bloomberg Beta, and Google Ventures...).</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>21shares Releases 2026 Crypto Market Report: Mid-Year Audit Tracks Bitcoin ETP Inflows, Layer-2 Consolidation, and Real-World Asset Tokenisation</v>
+        <v>Young Living Essential Oils and PayQuicker Bring Faster Commission ...</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C146" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D146" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E146" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316604/0/en/21shares-Releases-2026-Crypto-Market-Report-Mid-Year-Audit-Tracks-Bitcoin-ETP-Inflows-Layer-2-Consolidation-and-Real-World-Asset-Tokenisation.html</v>
+        <v>https://pr-inside.com/young-living-essential-oils-and-payquicker-bring-faster-commission-r5209209.htm</v>
       </c>
       <c r="F146" t="str">
-        <v>Zurich, 24 June 2026 – 21shares , a global leader in cryptocurrency exchange-traded products (ETPs), today published its comprehensive mid-year cryptocurrency research report: State of Crypto 2026: Mid-Year Update . The comprehensive report revisits ten core industry forecasts made in December, providing an impartial, data-driven audit of what has held up, what has faced delays, and how the market architecture has evolved.</v>
+        <v>(PR-inside.com) The transition from sole monthly to weekly commission payouts gives Young Living's Brand Partners greater financial flexibility and reflects growing demand for more modern payment experiences. NEW YORK, NY / ACCESS Newswire / August 6, 2026 / Young Livingis modernizing how its Brand Partners get paid by transitioning from monthly to weekly commission payouts. Powered byPayQuicker , a global payouts orchestration platform, the new program gives Young Living Brand Partners faster access to earned sales commissions and reflects growing demand for payment experiences that match the speed of today's digital economy. The launch of weekly payouts with the new YL Wallet, powered ..</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>Black Pearl Plans Hong Kong ICO in 2026, Marking a New Era as a Hybrid Investment Fund</v>
+        <v>DataMeds AI Reiterates 50:1 Dream Bowl Meme Coin Token to Common Shares ...</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C147" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D147" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
       <c r="E147" t="str">
-        <v>https://pressreleasenews.org/pressroom/black-pearl-plans-hong-kong-ico-in-2026-marking-a-new-era-as-a-hybrid-investment-fund</v>
+        <v>https://pr-inside.com/datameds-ai-reiterates-50-1-dream-bowl-meme-coin-token-to-common-shares-r5209175.htm</v>
       </c>
       <c r="F147" t="str">
-        <v>Black Pearl transitions to a Hybrid Fund, announcing a 2026 Hong Kong Investment Token Offering (ICO) backed by a new US$11.5M global fundraising milestone.</v>
+        <v>(PR-inside.com) TAMPA, FL / ACCESS Newswire / August 6, 2026 / DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant monetization of health data by market participants, today reiterated the August 7, 2026 record date for the 50:1 token to stock ratio for the Dream Bowl Meme Coin token (to DataMEDS common shares. The official platform for Dream Bowl Meme Coin tokens is https://www.biconomy.com/exchange/DREAM1_USDT. Dream Bowl Meme Coin token is not authorized to trade on CoinBase https://www.coinbase.com/price/dream-bowl-meme-coin-solana-b067b9fd. The Company ..</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>VELOZA Singapore Technology Summit &amp; Global Web3 Innovation Awards Held at Marina Bay Sands</v>
+        <v>DataMeds AI Reiterates 50:1 Dream Bowl Meme Coin Token to Common Shares Dividend Ratio with an August 7, 2026 Record Date</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C148" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D148" t="str">
         <v>Crypto, AI</v>
       </c>
       <c r="E148" t="str">
-        <v>https://pressreleasenews.org/pressroom/veloza-singapore-technology-summit-global-web3-innovation-awards-held-at-marina-bay-sands</v>
+        <v>https://www.newswire.com/news/datameds-ai-reiterates-50-1-dream-bowl-meme-coin-token-to-common-shares</v>
       </c>
       <c r="F148" t="str">
-        <v>The VELOZA Singapore Technology Summit &amp; Global Web3 Innovation Awards brought together technology companies, investors, researchers and industry leaders from around the world. Held at Marina Bay Sands, the event focused on AI, Web3 innovation, RWA tokenization and the digital real economy, featuring forums, networking sessions and industry discussions that promoted international collaboration and innovation ecosystem development.</v>
+        <v/>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Ethlabs, fondée par d'anciens contributeurs de l'Ethereum Foundation et financée par Bitmine, Sharplink et Joe Lubin, est déployée afin d'accélérer le supercycle institutionnel d'Ethereum</v>
+        <v>tZERO Introduces Its Next-Generation Platform</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C149" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D149" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E149" t="str">
-        <v>https://www.prnewswire.com/news-releases/ethlabs-fondee-par-danciens-contributeurs-de-lethereum-foundation-et-financee-par-bitmine-sharplink-et-joe-lubin-est-deployee-afin-daccelerer-le-supercycle-institutionnel-dethereum-302808443.html</v>
+        <v>https://www.newmediawire.com/news/tzero-introduces-its-next-generation-platform-7088257</v>
       </c>
       <c r="F149" t="str">
-        <v>Un nouveau laboratoire de recherche et développement à but non lucratif rassemble un groupe d'experts techniques chevronnés issus de l'Ethereum Foundation afin de préparer le réseau à une vague d'adoption exponentielle de la part des institutions, de la finance agentique et de la DeFi...</v>
+        <v>The New tZERO UX Brings Together Onboarding, Primary Offerings, Secondary Trading, and Custody for Tokenized Securities Through a Single Platform Available as part of tZERO’s End-To-End, Multi-Asset Infrastructure for Institutional Clients, as Well as for Direct Investors NEW YORK, NY - August 6, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, unveiled a next-generation user experience (UX) for its tokenized securities platform and white label infrastructure offering, bringing onboarding, investing, trading, custody and payments together through a single, seamless experience, with additional asset classes to come. The launch of the new UX represents a significant milestone in tZERO's evolution. For the first time, it will be complemented w</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Ethlabs, opgericht door voormalige medewerkers van de Ethereum Foundation en gefinancierd door Bitmine, Sharplink en Joe Lubin, gaat van start om de institutionele supercyclus van Ethereum te ondersteunen</v>
+        <v>Bullish releases July 2026 monthly metrics</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C150" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D150" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E150" t="str">
-        <v>https://www.prnewswire.com/news-releases/ethlabs-opgericht-door-voormalige-medewerkers-van-de-ethereum-foundation-en-gefinancierd-door-bitmine-sharplink-en-joe-lubin-gaat-van-start-om-de-institutionele-supercyclus-van-ethereum-te-ondersteunen-302808440.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340054/0/en/Bullish-releases-July-2026-monthly-metrics.html</v>
       </c>
       <c r="F150" t="str">
-        <v>Nieuwe non-profitorganisatie voor onderzoek en ontwikkeling brengt ervaren technische experts van de Ethereum Foundation samen om het netwerk voor te bereiden op een sterke toename van de adoptie door instellingen, agentische financiën en DeFi. Ethlabs versterkt de kernprincipes van...</v>
+        <v>Bullish releases its monthly metrics for July 2026, including trading volume, average trading spread, and measures of volatility for Bitcoin and Ethereum.</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Ethlabs se lanza para acelerar el superciclo institucional de Ethereum</v>
+        <v>Tencent Hy3 Now Available Globally, Extending Practical AI Across Products, Workflows and Cloud Services</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C151" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D151" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E151" t="str">
-        <v>https://www.prnewswire.com/news-releases/ethlabs-se-lanza-para-acelerar-el-superciclo-institucional-de-ethereum-302808427.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358573</v>
       </c>
       <c r="F151" t="str">
-        <v>- Ethlabs, fundada por antiguos colaboradores de la Fundación Ethereum y financiada por Bitmine, Sharplink y Joe Lubin, se lanza para acelerar el superciclo institucional de Ethereum Un nuevo laboratorio de investigación y desarrollo sin ánimo de lucro reúne a un grupo de expertos...</v>
+        <v>Tencent announced broader international access to Tencent Hy3 (Tencent Hy, formerly known as Tencent Hunyuan) following the model&amp;#39;s official release. The rollout broadens access for developers, users and enterprises, offering multiple ways to experience and integrate the model. - - Users and enterprises can access Hy3 through WorkBuddy, where it is available free of charge to users worldwide until 31 August 2026 (Pacific Time), as well as through Tencent Design Miora and Tencent Cloud Token... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358573</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Bitcoin Miners HIVE, BTBT, ANY, CAN, ABTC, KEEL Emerging as Future AI Infrastructure Leaders, Offering Investors Significant Upside Potential — See Why</v>
+        <v>Treasuries, Gold and the S&amp;P 500: The Assets Growing Fastest On-Chain Are the Most Traditional Ones</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C152" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D152" t="str">
-        <v>Crypto, AI</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E152" t="str">
-        <v>https://www.getnews.info/story/2026/06/23/bitcoin-miners-hive-btbt-any-can-abtc-keel-emerging-as-future-ai-infrastructure-leaders-offering-investors-significant-upside-potential-see-why/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3339914/0/en/Treasuries-Gold-and-the-S-P-500-The-Assets-Growing-Fastest-On-Chain-Are-the-Most-Traditional-Ones.html</v>
       </c>
       <c r="F152" t="str">
-        <v/>
+        <v>New CoinShares and Token Terminal research finds deposits of tokenised real-world assets more than tripled to $7.4 billion over the past year, while total deposits across decentralised finance fell by around 15%, evidence, CoinShares says, that finance is converging with blockchain infrastructure rather than being displaced by it.</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Mantle Becomes One of the First Ethereum L2s to Bring Franklin Templeton's USPX ETF On-Chain with xStocks</v>
+        <v>LBank Exchange Listed FLURRY (Flurry Governance Token)</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C153" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D153" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E153" t="str">
-        <v>https://www.prnewswire.com/news-releases/mantle-becomes-one-of-the-first-ethereum-l2s-to-bring-franklin-templetons-uspx-etf-on-chain-with-xstocks-302808048.html</v>
+        <v>https://www.newsfilecorp.com/release/308249/LBank-Exchange-Listed-FLURRY-Flurry-Governance-Token</v>
       </c>
       <c r="F153" t="str">
-        <v>DUBAI, UAE, June 23, 2026 /PRNewswire/ -- Mantle, the premier distribution layer connecting traditional finance and on-chain liquidity, today announced the listing of USPXx, xStocks' tokenized representation of Franklin Templeton's Franklin U.S. Equity Index ETF (USPX), now available for...</v>
+        <v>Road Town, British Virgin Islands--(Newsfile Corp. - August 5, 2026) - LBank Exchange, a leading global cryptocurrency trading platform, listed FLURRY (Flurry Governance Token) at 1:00pm on August 4, 2026 (UTC).To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8831/308249_31da294b9435d901_001full.jpgUsers are able to access the trading pair at: https://www.lbank.com/trade/flurry_usdt About FLURRY (Flurry Governance Token)Flurry Finance is the future...</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Secure Blockchain Appoints Former Polygon Executive Steven Bryson-Haynes ...</v>
+        <v>Beeline Holdings (BLNE) Details Vision for AI-Powered Residential Equity Platform Following TYTL LOI</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C154" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D154" t="str">
-        <v>Finance, Crypto, AI, SaaS, Real Estate</v>
+        <v>Finance, Crypto, AI, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E154" t="str">
-        <v>https://pr-inside.com/secure-blockchain-appoints-former-polygon-executive-steven-bryson-haynes-r5193837.htm</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-details-vision-for-ai-powered-residential-equity-platform-following-tytl-loi-7088235</v>
       </c>
       <c r="F154" t="str">
-        <v>(PR-inside.com) Appointment positions a proven blockchain-sector dealmaker to lead the Company from platform development to revenue; Todd Sexton to continue leading the Delivery Trust® encryption business POWAY, CA / ACCESS Newswire / June 23, 2026 / Secure Blockchain Development Corp. (the "Company" or "Secure Blockchain") (TSXV:ID) today announced the appointment of Steven Bryson-Haynes as Chief Executive Officer and Director, effective June 23, 2026, placing a technology investment banker and former Polygon growth executive at the helm as the Company continues the execution of its strategy to commercialize its intellectual property suite. Mr. Bryson-Haynes, currently President of the Company's wholly owned AI subsidiary, ..</v>
+        <v>LOS ANGELES, CA - August 5, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) outlined its strategic vision for an AI-powered residential equity and finance platform following its previously announced non-binding letter of intent to acquire TYTL Corp. The proposed combination would integrate Beeline’s mortgage origination, Non-QM lending, title and settlement capabilities with TYTL’s blockchain-enabled residential equity infrastructure, enabling qualified homeowners to monetize home equity through equity transactions rather than traditional borrowing while providing institutional investors access to real estate-backed digital securities. The companies said they have spent more than a year integrating their platforms and will continue developing a wholesale distribution network and to</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>tZERO to Bring Archax $GOVY to US Institutional Investors Unlocking Tokenized Treasuries Access Through Regulated US Infrastructure</v>
+        <v>Worldwide NFT, Inc. Announces Appointment of Perry Rogers to Advisory Board</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C155" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D155" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E155" t="str">
-        <v>https://www.newmediawire.com/news/tzero-to-bring-archax-govy-to-us-institutional-investors-unlocking-tokenized-treasuries-access-through-regulated-us-infrastructure-7087288</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/05/3339317/0/en/Worldwide-NFT-Inc-Announces-Appointment-of-Perry-Rogers-to-Advisory-Board.html</v>
       </c>
       <c r="F155" t="str">
-        <v>Partnership Will Enable US Distribution of Archax’s Tokenized Short-Term Treasuries Product via tZERO’s SEC- and FINRA-Regulated Broker-Dealer Ecosystem NEW YORK, NY - June 23, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, and Archax, the UK/EU-regulated digital asset platform, today announced that Archax’s $GOVY tokenized US Treasury Bill product will be available for distribution to US qualified purchasers through tZERO’s SEC-registered and FINRA-member broker-dealer and custodial infrastructure for tokenized assets later this year. The collaboration will mark the first time $GOVY – which provides direct, legally enforceable entitlement to short-term treasuries with embedded on-chain settlement, custody and delivery functionality – wil</v>
+        <v>WORLDWIDE NFT, INC. ANNOUNCES APPOINTMENT OF PERRY ROGERS TO ADVISORY BOARD</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Continued Institutionalization of Crypto Payments Infrastructure</v>
+        <v>DataMeds AI to be Featured In-Person on Fox Business' Claman Countdown ...</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C156" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D156" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E156" t="str">
-        <v>https://pr-inside.com/continued-institutionalization-of-crypto-payments-infrastructure-r5193811.htm</v>
+        <v>https://pr-inside.com/datameds-ai-to-be-featured-in-person-on-fox-business-claman-countdown-r5208693.htm</v>
       </c>
       <c r="F156" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / Black Titan Corporation (NASDAQ:BTTC) - Across the week, activity in the crypto payments sector appeared to concentrate around five areas: merchant stablecoin acceptance, card-network settlement, institutional payment infrastructure, enterprise treasury orchestration, and regulatory calibration. In the view of Black Titan Corporation, these developments suggest that stablecoins are increasingly being assessed not only as digital assets, but also as potential settlement, liquidity, and payment-infrastructure tools. During the week, publicly disclosed market developments included stablecoin acceptance capabilities for enterprise merchants, expanded card-network settlement options involving regulated stablecoins, private st</v>
+        <v>(PR-inside.com) Initiative with NFL Alumni Health is aimed at improving rural healthcare access by powering Health Lives Here consumer app that integrates Einstein AI with independent pharmacies and proprietary patient engagement tools TAMPA, FL / ACCESS Newswire / August 5, 2026 / DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," the "Company" or "DataMEDS"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant monetization of health data by market participants, today announced that Interim Co-CEO Gerald Commissiong will be featured with a marquee NFL Hall of Famer with a significant ..</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Tangem Integrates Mercuryo's Native Apple Pay, Bringing One-Tap Crypto Purchases to Self-Custody</v>
+        <v>Crypto Wallet Market Report: Hot Wallets Lead, Cold Wallets Catch Up</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C157" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D157" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E157" t="str">
-        <v>https://www.prnewswire.com/news-releases/tangem-integrates-mercuryos-native-apple-pay-bringing-one-tap-crypto-purchases-to-self-custody-302807556.html</v>
+        <v>https://express-press-release.net/news/2026/08/05/1765976</v>
       </c>
       <c r="F157" t="str">
-        <v>LONDON, June 23, 2026 /PRNewswire/ -- Global payments infrastructure platform Mercuryo has added native Apple Pay to Tangem, the self-custodial hardware wallet, enabling users to buy crypto in a single tap without leaving the app. Mercuryo's native Apple Pay integration lets Tangem users...</v>
+        <v>Crypto wallets have quietly become one of the most important pieces of infrastructure in the digital asset economy. Whether someone is trading Bitcoin, farming yield [read full press release...]</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>AIxCrypto Debuts at Automate 2026, Unveiling Its EAI + Web3 Robot Ecosystem Strategy with the Launch of RoboShare and AIXC01</v>
+        <v>Bybit.eu élargit son offre en Europe alors que Bybit Payments GmbH obtient une licence d'établissement de monnaie électronique</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C158" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D158" t="str">
-        <v>Finance, Crypto, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E158" t="str">
-        <v>https://www.prnewswire.com/news-releases/aixcrypto-debuts-at-automate-2026-unveiling-its-eai--web3-robot-ecosystem-strategy-with-the-launch-of-roboshare-and-aixc01-302807079.html</v>
+        <v>https://www.prnewswire.com/news-releases/bybiteu-elargit-son-offre-en-europe-alors-que-bybit-payments-gmbh-obtient-une-licence-detablissement-de-monnaie-electronique-302843010.html</v>
       </c>
       <c r="F158" t="str">
-        <v>At Automate 2026 in Chicago, the Nasdaq-listed company launches RoboShare — a matchmaking platform for robot rentals — introduces AIXC01, an infrastructure network for autonomous assets, and sets out a framework designed to extend a robot's productive life well beyond the point of sale....</v>
+        <v>Cette licence permettra d'offrir des services de monnaie électronique et services de paiement réglementés sur la plateforme Bybit.eu, parallèlement aux services liés aux crypto-actifs. VIENNE, 4 août 2026 /PRNewswire/ -- Bybit.eu a annoncé aujourd'hui que Bybit Payments GmbH s'est vu...</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>TurboFlow Raises $6 Million Seed Led by Pantera Capital to Bring Institutional Trading Infrastructure to Everyday Users</v>
+        <v>Riot Reschedules Second Quarter 2026 Earnings Conference Call</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C159" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D159" t="str">
-        <v>Crypto, Retail</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E159" t="str">
-        <v>https://www.prnewswire.com/news-releases/turboflow-raises-6-million-seed-led-by-pantera-capital-to-bring-institutional-trading-infrastructure-to-everyday-users-302806950.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338885/0/en/Riot-Reschedules-Second-Quarter-2026-Earnings-Conference-Call.html</v>
       </c>
       <c r="F159" t="str">
-        <v>TurboFlow makes sophisticated trading simple, fair, and accessible TurboFlow has processed $19.15B in total trading volume across 14.54k + total users The round is led by Pantera Capital, with participation from Susquehanna Crypto and Digital Currency Group (DCG) TurboFlow provides retail...</v>
+        <v>CASTLE ROCK, Colo., Aug. 04, 2026 (GLOBE NEWSWIRE) -- Riot Platforms, Inc. (NASDAQ: RIOT) (“Riot” or “the Company”), a leader in vertically integrated digital infrastructure specializing in the development of large-scale data centers and Bitcoin mining applications, announced today that it will be rescheduling its second quarter 2026 earnings conference call previously scheduled for August 5 th , 2026 at 8:30 AM EST. The Company will announce a new date and time for its earnings conference call in a subsequent press release.</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass sich der ETH-Bestand auf 5,67 Millionen Token beläuft und die Gesamtbestände an Kryptowährungen sowie die Barreserven insgesamt 10,7 Milliarden US-Dollar betragen</v>
+        <v>Beeline Holdings (BLNE) Signs LOI to Acquire TYTL, Expanding AI-Powered Residential Equity Platform</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C160" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D160" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E160" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-sich-der-eth-bestand-auf-5-67-millionen-token-belauft-und-die-gesamtbestande-an-kryptowahrungen-sowie-die-barreserven-insgesamt-10-7-milliarden-us-dollar-betragen-302806803.html</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-signs-loi-to-acquire-tytl-expanding-ai-powered-residential-equity-platform-7088190</v>
       </c>
       <c r="F160" t="str">
-        <v>Bitmine hält 4,7 % des gesamten Ethereum-Umlaufs von 120,7 Millionen ETH Bitmine hat in nur 11 Monaten bereits 94 % des Weges zur „Alchemie der 5 %" zurückgelegt Die Vorzugsaktien der Serie A von Bitmine werden an der NYSE unter dem Symbol BMNP gehandelt. Bitmine verfügt über 4.718.677...</v>
+        <v>LOS ANGELES, CA - August 4, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) announced a non-binding letter of intent to acquire TYTL Corp. in an all-stock transaction that would combine Beeline’s AI-powered mortgage, Non-QM lending, title and settlement platform with TYTL’s blockchain-enabled residential equity infrastructure. The companies said the combined platform would enable qualified homeowners to access home equity without incurring additional debt while providing institutional investors with access to real estate-backed digital securities. Management estimates an initial addressable market of approximately $1 trillion based on qualifying U.S. homeowners. The companies said they have spent more than a year integrating TYTL’s Regulation D-compliant digital securities platform</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Ethlabs, Founded by Former Ethereum Foundation Contributors and Funded by Bitmine, Sharplink and Joe Lubin, Launches to Accelerate Ethereum’s Institutional Supercycle</v>
+        <v>BitcoinIRA Expands to 100 Supported Cryptocurrencies, Offering Investors ...</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C161" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D161" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E161" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315546/0/en/Ethlabs-Founded-by-Former-Ethereum-Foundation-Contributors-and-Funded-by-Bitmine-Sharplink-and-Joe-Lubin-Launches-to-Accelerate-Ethereum-s-Institutional-Supercycle.html</v>
+        <v>https://pr-inside.com/bitcoinira-expands-to-100-supported-cryptocurrencies-offering-investors-r5208306.htm</v>
       </c>
       <c r="F161" t="str">
-        <v>New nonprofit research and development lab brings together a group of senior technical contributors from the Ethereum Foundation to ready the network for step-function wave of adoption from institutions, agentic finance and DeFi</v>
+        <v>(PR-inside.com) The platform added new digital assets, including Pendle, Sonic, TRON, NEAR Protocol, and Aerodrome Finance, bringing its total supported cryptocurrencies to 100. LAS VEGAS, NV / ACCESS Newswire / August 4, 2026 / BitcoinIRA1, one of the world's longest-running crypto retirement platforms, today announced the expansion of its cryptocurrency offering to 100 supported digital assets, giving investors broader access to the rapidly evolving digital asset ecosystem within tax-advantaged retirement accounts. The milestone reflects BitcoinIRA's continued commitment to expanding investment choice as blockchain technology evolves beyond Bitcoin and Ethereum. With the addition of new cryptocurrencies, investors now have access to a wider range ..</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>BingX TradFi Stocks Daily Volume Surges 700% in Five Days Amid Rising Multi-Asset Trading Demand</v>
+        <v>Bybit.eu Expands European Offering as Bybit Payments GmbH Secures Electronic Money Institution Licence</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C162" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D162" t="str">
-        <v>Crypto, AI</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E162" t="str">
-        <v>https://www.prnewswire.com/news-releases/bingx-tradfi-stocks-daily-volume-surges-700-in-five-days-amid-rising-multi-asset-trading-demand-302806494.html</v>
+        <v>https://www.prnewswire.com/news-releases/bybiteu-expands-european-offering-as-bybit-payments-gmbh-secures-electronic-money-institution-licence-302842607.html</v>
       </c>
       <c r="F162" t="str">
-        <v>PANAMA CITY, June 22, 2026 /PRNewswire/ -- BingX, a leading cryptocurrency exchange and Web3-AI company, today reported that daily trading volume across its BingX TradFi Stocks has surged by more than 700% over the last five days, reflecting growing demand for diversified opportunities...</v>
+        <v>The licence will support regulated e-money and payment services on the Bybit.eu platform, alongside the crypto-asset services. VIENNA, Aug. 4, 2026 /PRNewswire/ -- Bybit.eu today announced that Bybit Payments GmbH has been granted an Electronic Money Institution (EMI) licence by Austria's...</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Sharplink Announces Pricing of $75 Million Registered Direct Offering Priced at Approximately 41% Premium to Last Closing Share Price</v>
+        <v>Secure Blockchain's Agentic Solutions Signs First Enterprise AI Customer ...</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C163" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D163" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E163" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315351/0/en/Sharplink-Announces-Pricing-of-75-Million-Registered-Direct-Offering-Priced-at-Approximately-41-Premium-to-Last-Closing-Share-Price.html</v>
+        <v>https://pr-inside.com/secure-blockchain-s-agentic-solutions-signs-first-enterprise-ai-customer-r5208227.htm</v>
       </c>
       <c r="F163" t="str">
-        <v>MIAMI, June 22, 2026 (GLOBE NEWSWIRE) -- Sharplink, Inc. (Nasdaq: SBET) ("Sharplink" or the "Company"), one of the world's largest corporate holders of Ether ("ETH") and a prominent industry advocate of Ethereum adoption, today announced that it has entered into a securities purchase agreement with an institutional investor (the “Investor”) for the purchase and sale of 10,013,351 shares of its common stock, par value $0.0001 per share (the “Shares), and accompanying warrants to purchase up to 10,013,351 shares of common stock (the “Warrants”), at a combined purchase price of $7.49 per Share and Warrant. The purchase price represents a 41% premium to the Company’s closing share price of $5.29 on June 18, 2026 (the “Closing Share Price”), as reported on the Nasdaq Capital Market, and a premi</v>
+        <v>(PR-inside.com) First paid deployment puts secure AI agents to work with live company data VANCOUVER, BC / ACCESS Newswire / August 4, 2026 / Secure Blockchain Development Corp. (the "Company" or "Secure Blockchain") (TSXV:ID) today announced that its wholly owned subsidiary, Agentic Solutions Limited ("Agentic"), has signed its first commercial customer agreement to design, configure and deploy a secure enterprise AI agent environment for an Australian marine wholesale and distribution company. An enterprise AI company of Secure Blockchain Development Corp. • TSXV: ID The agreement is Agentic's first paid enterprise AI engagement - the move from capability building into commercial customer delivery, and the ..</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>Enlivex Treasury Portfolio Update: RAIN Holdings Valued at Approximately $1.14 Billion</v>
+        <v>Hyperscale Data Bitcoin Treasury at Approximately 959 Bitcoin Worth Approximately $60.8 Million; Company Monetized Approximately 150.5 Bitcoin Worth Approximately $9.6 Million During Week Ended August 2, 2026</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C164" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D164" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E164" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315295/0/en/Enlivex-Treasury-Portfolio-Update-RAIN-Holdings-Valued-at-Approximately-1-14-Billion.html</v>
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-at-approximately-959-bitcoin-worth-approximately-60-8-million-company-monetized-approximately-150-5-bitcoin-worth-approximately-9-6-million-during-week-ended-august-2--2026--302842141.html</v>
       </c>
       <c r="F164" t="str">
-        <v>Nes-Ziona, Israel, June 22, 2026 (GLOBE NEWSWIRE) -- Enlivex Ltd. (Nasdaq: ENLV, "Enlivex" or the "Company"), a quality longevity company powered by a prediction markets treasury, today provided an update on its RAIN token holdings. As of June 20, 2026, the Company held 79,568,550,005 RAIN tokens with a total value of approximately $1.14 billion 1 .</v>
+        <v>LAS VEGAS, Aug. 4, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of August 2, 2026, it held 958.5352 Bitcoin representing an...</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>AI Financial Corporation Repurchases 1.43 Million Shares, Reinforcing ...</v>
+        <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for July 2026 of its Virtune Crypto Top 10 Index ETP - the first crypto index ETP in the Nordics</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C165" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D165" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E165" t="str">
-        <v>https://pr-inside.com/ai-financial-corporation-repurchases-1-43-million-shares-reinforcing-r5193409.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338083/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-July-2026-of-its-Virtune-Crypto-Top-10-Index-ETP-the-first-crypto-index-ETP-in-the-Nordics.html</v>
       </c>
       <c r="F165" t="str">
-        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / June 22, 2026 / AI Financial Corporation (NASDAQ:AIFC)(FRA:5AR1) (the "Company" or "AiFi"), a fintech company providing blockchain-powered payment, trading, and settlement infrastructure for digital assets, today provided an update on its previously announced share repurchase program. Through June 18, 2026, the Company has repurchased an aggregate of 1,434,651 shares of its common stock in open-market transactions at an aggregate cost of approximately $1.84 million, including commissions and fees. This total includes 210,000 shares purchased on June 17, 2026. The Company announced the share repurchase program on January 29, 2026, following authorization by its Board of ..</v>
+        <v>Stockholm, 4th of August 2026 - Virtune today announces the completion of the monthly rebalancing for the Virtune Crypto Top 10 Index ETP, listed on Nasdaq Stockholm for both the SEK-denominated (ISIN code SE0020052207, ticker name VIR10SEK) and the EUR-denominated (ISIN code SE0020052215, ticker name VIR10EUR) ETP. In addition to the Virtune Crypto Top 10 Index ETP, Virtune's product portfolio includes: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP V</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>KuCoin Pay Integrates Crypto Into Latin America's QR Payment Culture</v>
+        <v>Virtune AB (Publ) (“Virtune”) har genomfört den månatliga rebalanseringen för juli 2026 av Virtune Crypto Top 10 Index ETP, Nordens första kryptoindex-ETP</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C166" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D166" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E166" t="str">
-        <v>https://www.prnewswire.com/news-releases/kucoin-pay-integrates-crypto-into-latin-americas-qr-payment-culture-302805988.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338083/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-juli-2026-av-Virtune-Crypto-Top-10-Index-ETP-Nordens-f%C3%B6rsta-kryptoindex-ETP.html</v>
       </c>
       <c r="F166" t="str">
-        <v>New QR-based payment access connects digital assets with familiar local payment platforms, including Argentina's Transferencias 3.0 network and Peru's Yape and Plin PROVIDENCIALES, Turks and Caicos Islands, June 22, 2026 /PRNewswire/ -- Across Latin America, QR payments have become one of...</v>
+        <v xml:space="preserve">Stockholm, 4 augusti 2026 - Virtune meddelar idag att man har slutfört den månatliga rebalanseringen för Virtune Crypto Top 10 Index ETP, noterad på Nasdaq Stockholm för både SEK-varianten (ISIN-kod SE0020052207, tickernamn VIR10SEK) och EUR-varianten (ISIN-kod SE0020052215, tickernamn VIR10EUR). Utöver Virtune Crypto Top 10 Index ETP innefattar Virtunes produktportfölj: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Virtune Sui ETP Virtune Stablecoin </v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Roundtable Launches Real-Time, AI/DeFi Payment Platform</v>
+        <v>DeFi Technologies Announces Shareholder Call to Discuss Q2 2026 Financial Results</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C167" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D167" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E167" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315029/0/en/Roundtable-Launches-Real-Time-AI-DeFi-Payment-Platform.html</v>
+        <v>https://www.prnewswire.com/news-releases/defi-technologies-announces-shareholder-call-to-discuss-q2-2026-financial-results-302841606.html</v>
       </c>
       <c r="F167" t="str">
-        <v>Professional publishers can now get paid the instant revenue is earned, settled in USDC via Coinbase and through Roundtable's Media Liquidity Pool and smart-wallet network.</v>
+        <v>TORONTO, Aug. 3, 2026 /PRNewswire/ -- DeFi Technologies Inc. (the "Company" or "DeFi Technologies") (Nasdaq: DEFT) (CBOE CA: DEFI) (GR: R9B), a financial technology company bridging the gap between traditional capital markets and decentralized finance ("DeFi"), today announces it will...</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>BC.GAME Token $BC Reaches New High, Gains More Than 260% Over the Past Year</v>
+        <v>Hotcoin Publishes June 2026 Proof of Reserves Report, Reports Reserve Coverage Above 100 Percent for Major Assets</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C168" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D168" t="str">
-        <v>Crypto, SaaS, Gaming</v>
+        <v>Crypto</v>
       </c>
       <c r="E168" t="str">
-        <v>https://www.prnewswire.com/news-releases/bcgame-token-bc-reaches-new-high-gains-more-than-260-over-the-past-year-302805973.html</v>
+        <v>https://www.newsfilecorp.com/release/307093/Hotcoin-Publishes-June-2026-Proof-of-Reserves-Report-Reports-Reserve-Coverage-Above-100-Percent-for-Major-Assets</v>
       </c>
       <c r="F168" t="str">
-        <v>BC.GAME's platform token continues its upward momentum as BC Engine cumulative rewards surpass 3.17 million BCD BELIZE CITY, Belize, June 21, 2026 /PRNewswire/ -- $BC has recently reached a new high. TradingView data shows that $BC recently traded at around $0.01237. The token has posted...</v>
+        <v>Hotcoin today announced the publication of its Proof of Reserves report for June 2026. The report shows approximately US$137.4 million in reserve assets, with Bitcoin and Ethereum representing approximately half of total reserves and major stablecoins accounting for more than 42 percent. Reserve coverage above 100 percent was reported for the major crypto assets and stablecoins included in the disclosure. The remaining share of reported reserves, representing approximately 8 percent of the...</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Best practices for successful procurement blockchain implementation</v>
+        <v>SEALSQ Highlights Growing Importance of Hardware-Based Crypto-Agility as AI Accelerates Cryptanalysis</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C169" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D169" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E169" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758345</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/03/3337590/0/en/SEALSQ-Highlights-Growing-Importance-of-Hardware-Based-Crypto-Agility-as-AI-Accelerates-Cryptanalysis.html</v>
       </c>
       <c r="F169" t="str">
-        <v>Bangalore, India, 2026-06-21 — /EPR Network/ — It is important to remember that procurement always requires organizational trust, as every purchase order issued, every contract [read full press release...]</v>
+        <v>Recent AI-assisted cryptanalysis research reinforces the need for standardized post-quantum cryptography, hardware Roots of Trust and the ability to securely evolve cryptographic algorithms throughout a device’s lifecycle Recent AI-assisted cryptanalysis research reinforces the need for standardized post-quantum cryptography, hardware Roots of Trust and the ability to securely evolve cryptographic algorithms throughout a device’s lifecycle</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>KIR Chain Labs Unveils Next-Gen Polymarket Clone Script for Prediction Markets</v>
+        <v>The Tie Expands into Investment Banking through Launch of SEC-Registered ...</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C170" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D170" t="str">
         <v>Crypto</v>
       </c>
       <c r="E170" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757745</v>
+        <v>https://pr-inside.com/the-tie-expands-into-investment-banking-through-launch-of-sec-registered-r5207769.htm</v>
       </c>
       <c r="F170" t="str">
-        <v>Tamil Nadu, India, 2026-06-21 — /EPR Network/ — As prediction markets continue to reshape how people forecast real-world events, KIR Chain Labs has announced the [read full press release...]</v>
+        <v>(PR-inside.com) The new wholly-owned subsidiary brings institutional-caliber capital markets advisory to founders and management teams across the digital asset industry. NEW YORK. NY / ACCESS Newswire / August 3, 2026 / Today, The Tie announced the launch of The Tie Capital LLC, a wholly-owned subsidiary that has registered as a broker-dealer with the U.S. Securities and Exchange Commission (SEC) and is now a member of the Financial Industry Regulatory Authority (FINRA). The Tie Capital will advise crypto protocols, onchain businesses, and digital asset service providers on a broad range of strategic transactions, including private capital raises, buy-side and sell-side M&amp;A, protocol restructurings, token ..</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 472 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e più di 283 milioni di token WLD</v>
+        <v>Virtune AB (Publ) ("Virtune") har genomfört den månatliga rebalanseringen för juli 2026 av Virtune Crypto Altcoin Index ETP</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C171" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D171" t="str">
         <v>Finance, Crypto</v>
       </c>
       <c r="E171" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-472-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-piu-di-283-milioni-di-token-wld-302805821.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/03/3337347/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-juli-2026-av-Virtune-Crypto-Altcoin-Index-ETP.html</v>
       </c>
       <c r="F171" t="str">
-        <v>Composizione della tesoreria di Eightco al 18 giugno 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 149 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 472 milioni di...</v>
+        <v>Stockholm, 3 augusti 2026 – Virtune meddelar idag att man har slutfört den månatliga rebalanseringen av Virtune Crypto Altcoin Index ETP, noterad på Nasdaq Stockholm, Nasdaq Helsinki, Xetra och Warsaw Stock Exchange (ISIN-kod SE0023260716).</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>Blockchain Market worth $610.96 billion by 2031 | Report by MarketsandMarkets™</v>
+        <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for July 2026 of its Virtune Crypto Altcoin Index ETP</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C172" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D172" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E172" t="str">
-        <v>https://www.prnewswire.com/news-releases/blockchain-market-worth-610-96-billion-by-2031--report-by-marketsandmarkets-302805255.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/03/3337347/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-July-2026-of-its-Virtune-Crypto-Altcoin-Index-ETP.html</v>
       </c>
       <c r="F172" t="str">
-        <v>DELRAY BEACH, Fla., June 19, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Blockchain Market size is expected to reach USD 54.08 billion in 2026 and USD 610.96 billion by 2031, exhibiting a CAGR of 62.4% during the forecast period. Browse 400 market data Tables and 50 Figures...</v>
+        <v>Stockholm, 3rd of August 2026 – Virtune AB (Publ) ("Virtune") today announces that it has completed the monthly rebalancing of the Virtune Crypto Altcoin Index ETP, listed on Nasdaq Stockholm, Nasdaq Helsinki, Xetra and Warsaw Stock Exchange (ISIN code SE0023260716).</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>/C O R R E C T I O N -- Guarda Wallet/</v>
+        <v>Virtune AB (Publ) („Virtune“) hat die monatliche Neugewichtung für Juli 2026 des Virtune Crypto Altcoin Index ETPs durchgeführt</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C173" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D173" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E173" t="str">
-        <v>https://www.prnewswire.com/news-releases/guarda-wallet-solves-the-need-for-trx-in-usdt-transactions-on-tron-302801556.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/03/3337347/0/de/Virtune-AB-Publ-Virtune-hat-die-monatliche-Neugewichtung-f%C3%BCr-Juli-2026-des-Virtune-Crypto-Altcoin-Index-ETPs-durchgef%C3%BChrt.html</v>
       </c>
       <c r="F173" t="str">
-        <v>In the news release, Guarda Wallet Solves the Need for TRX in USDT Transactions on Tron, issued June 16, 2026 by Guarda Wallet over PR Newswire, we are advised by a representative of the company that hyperlinks have been added. The complete, corrected release follows: Guarda Wallet Solves...</v>
+        <v>Stockholm, 3. August 2026 - Virtune gab heute bekannt, dass die monatliche Neugewichtung des Virtune Crypto Altcoin Index ETPs abgeschlossen wurde. Das Produkt ist an der Deutschen Börse Xetra, Nasdaq Stockholm, Nasdaq Helsinki und Warsaw Stock Exchange gelisted (ISIN: SE0023260716).</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Bitget Wallet&amp;#8217;s Top Crypto Card Expands Payment Support to Thousands of Onchain Assets Beyond Stablecoins</v>
+        <v>American Bitcoin Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C174" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D174" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.prunderground.com/bitget-wallets-top-crypto-card-expands-payment-support-to-thousands-of-onchain-assets-beyond-stablecoins/00385270/</v>
+        <v>https://www.prnewswire.com/news-releases/american-bitcoin-reports-second-quarter-2026-results-302840592.html</v>
       </c>
       <c r="F174" t="str">
-        <v>The top crypto card for self-custodial users now routes regional stablecoins, memecoins, and ecosystem tokens into card and QR payments across 50+ markets via Onchain Payments Matrix The post Bitget Wallet’s Top Crypto Card Expands Payment Support to Thousands of Onchain Assets Beyond Stablecoins first appeared on</v>
+        <v>Grew Strategic Reserve to Over 8,000 Bitcoin, Driven by Record Quarterly Bitcoin Production MIAMI, Aug. 3, 2026 /PRNewswire/ -- American Bitcoin Corp. (Nasdaq: ABTC) ("American Bitcoin" or the "Company"), a Bitcoin accumulation platform focused on building America's Bitcoin infrastructure...</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) meldet ein Gesamtportfolio von rund 472 Millionen US-Dollar, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und über 283 Millionen WLD-Token</v>
+        <v>Hyperscale Data Establishes Bitcoin-Backed DeFi Financing Program Through Morpho Protocol; Current Borrowings Approximately $30 Million at 4.9% to Support Michigan AI Data Center Expansion</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C175" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D175" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E175" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-meldet-ein-gesamtportfolio-von-rund-472-millionen-us-dollar-darunter-openai-beast-industries-mehr-als-16-000-eth-und-uber-283-millionen-wld-token-302805390.html</v>
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-establishes-bitcoin-backed-defi-financing-program-through-morpho-protocol-current-borrowings-approximately-30-million-at-4-9-to-support-michigan-ai-data-center-expansion-302840711.html</v>
       </c>
       <c r="F175" t="str">
-        <v>Zusammensetzung der Eightco-Kassenbestände zum 18. Juni 2026: 90 Mio. US-Dollar an OpenAI-Anteilen (indirekt), 18 Mio. US-Dollar an Beast Industries-Anteilen, 16.278 ETH, 283 Millionen WLD-Bestände sowie 149 Mio. US-Dollar an Barmitteln und Barmitteläquivalenten, insgesamt rund 472...</v>
+        <v>Company Utilizes Bitcoin Treasury to Access Low-Cost Capital While Preserving Long-Term Bitcoin Exposure and Reducing Reliance on Potentially More Dilutive Equity Financing LAS VEGAS, Aug. 3, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence...</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>5 Best Crypto Casinos 2026 - Top Bitcoin Casinos For Instant Withdrawals ...</v>
+        <v>TourFi Launches Africa Tourism Pass, a Blockchain-Enabled Infrastructure Platform for Africa’s Tourism Economy</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C176" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D176" t="str">
-        <v>Crypto, Gaming</v>
+        <v>Crypto, SaaS, Automotive</v>
       </c>
       <c r="E176" t="str">
-        <v>https://pr-inside.com/best-crypto-casinos-2026-top-bitcoin-casinos-for-instant-withdrawals-r5192669.htm</v>
+        <v>https://www.pr.com/press-release/975447</v>
       </c>
       <c r="F176" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 19, 2026 / To find thebest crypto casinos , we compared leading sites for security, withdrawals, game variety, and bonus fairness. The casinos featured here consistently performed best across all key areas. Crypto Casinos Welcome Bonuses Ratings Betwhale 250% up to $2,500 &amp;50 Free Spins for Buffalo Ways 4.9/5 Decode Casino 500% deposit match bonus + 50 free spins 4.9/5 Slotocash Up to 600% + 60 Free Spins 4.9/5 Lucky Rebel (for US Players) 200% up to $2,500 + 50 Free Spins 4.8/5 Red Dog Casino Up to $8000 4.8/5 Are you searching for the best crypto casino available in today's rapidly evolving iGaming industry? If so, you are not ..</v>
+        <v>Africa Tourism Pass (APASS) deploys on BNB Smart Chain, expands across accommodation, mobility and tourism experiences, and begins public trading on PancakeSwap. [PR.com]</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Belgravia Hartford Provides Technical Progress Update on gravitio.ai it's Prediction Intelligence Platform</v>
+        <v>New to The Street TV Announces Broadcast of Show No. 765 Tonight on ...</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C177" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D177" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>Crypto, AI, Healthcare</v>
       </c>
       <c r="E177" t="str">
-        <v>https://www.prnewswire.com/news-releases/belgravia-hartford-provides-technical-progress-update-on-gravitioai-its-prediction-intelligence-platform-302805214.html</v>
+        <v>https://pr-inside.com/new-to-the-street-tv-announces-broadcast-of-show-no-765-tonight-on-r5207129.htm</v>
       </c>
       <c r="F177" t="str">
-        <v>Gravitio reports 5,874 recorded AI-agent predictions since April 2026, more than 8,000 cloned AI agents, early internal crypto and football prediction-performance metrics, expanded sports coverage, and continued development of its proprietary prediction-performance data layer. TORONTO,...</v>
+        <v>(PR-inside.com) Show Also Airs Today Across Latin America and the MENA Region as Sponsored Programming, Featuring Debut Television Commercials from Rhino Bitcoin, PetVivo, Lantern Pharma, Data Vault Holdings AI, and FreeCast NEW YORK CITY, NY / ACCESS Newswire / August 1, 2026 /New to The Street, one of America's longest-running sponsored business television brands, today announced the broadcast of Show No. 765, airing tonight at 6:30 PM Eastern Time on Bloomberg Television. The broadcast features executive interviews with: Envoy Medical (COCH) Graphene Manufacturing Group (GMGMF) Rhino Bitcoin (RHNO) Big Sky Industrial (BSIN) Each interview provides investors with in-depth discussions covering corporate strategy, recent milestones, market opportunities, technological innovation, ..</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>KCS Opens KuCoin's Ninth Anniversary Chapter, Advancing Token Utility as a Value Participation Layer</v>
+        <v>New to The Street TV Announces Broadcast of Show No. 765 Tonight on Bloomberg Television at 6:30 PM ET Featuring Envoy Medical, Graphene Manufacturing Group, Rhino Bitcoin, and Big Sky Industrial</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C178" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D178" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Crypto, AI, Healthcare</v>
       </c>
       <c r="E178" t="str">
-        <v>https://www.prnewswire.com/news-releases/kcs-opens-kucoins-ninth-anniversary-chapter-advancing-token-utility-as-a-value-participation-layer-302802551.html</v>
+        <v>https://www.newswire.com/news/new-to-the-street-tv-announces-broadcast-of-show-no-765-tonight-on-bloomberg</v>
       </c>
       <c r="F178" t="str">
-        <v>The upgraded KCS experience brings trading efficiency, rewards, payment benefits and ecosystem privileges into one unified user journey. PROVIDENCIALES, Turks and Caicos Islands, June 19, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform built on trust, today announced the...</v>
+        <v>Show Also Airs Today Across Latin America and the MENA Region as Sponsored Programming, Featuring Debut Television Commercials from Rhino Bitcoin, PetVivo, Lantern Pharma, Data Vault Holdings AI, and FreeCast</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>100 Consecutive Majors: From the Fairway to the Future of Finance, KuCoin and Adam Scott Mark a Milestone Defined by Consistency and Trust</v>
+        <v>Bitdeer Announces Second Quarter 2026 Earnings Conference Call for August 10th 2026</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C179" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D179" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E179" t="str">
-        <v>https://www.prnewswire.com/news-releases/100-consecutive-majors-from-the-fairway-to-the-future-of-finance-kucoin-and-adam-scott-mark-a-milestone-defined-by-consistency-and-trust-302805031.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/01/3337121/0/en/Bitdeer-Announces-Second-Quarter-2026-Earnings-Conference-Call-for-August-10th-2026.html</v>
       </c>
       <c r="F179" t="str">
-        <v>PROVIDENCIALES, Turks and Caicos Islands, June 18, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform, today celebrates brand ambassador Adam Scott as he makes his 100th consecutive major championship appearance at the U.S. Open, on June 18, 2026, at Shinnecock Hills Golf Club...</v>
+        <v>SINGAPORE, Aug. 01, 2026 (GLOBE NEWSWIRE) -- Bitdeer Technologies Group (Nasdaq: BTDR) (“ Bitdeer ” or the “ Company ”), a world-leading technology company for Bitcoin mining and AI infrastructure, today announced that it has scheduled its second quarter 2026 earnings conference call and webcast for Monday, August 10, 2026 at 8:00 AM EST. During the call, Bitdeer management will discuss the unaudited financial and operational results for the quarter ended June 30, 2026, followed by a question-and-answer session.</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>Hyperscale Data Announces "At-the-Market" Offering of Common Stock</v>
+        <v>Alchemy Pay Expands U.S. Compliance Network Through Michigan Money Transmitter License</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-06-18</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C180" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D180" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E180" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-announces-at-the-market-offering-of-common-stock-302804864.html</v>
+        <v>https://www.prnewswire.com/news-releases/alchemy-pay-expands-us-compliance-network-through-michigan-money-transmitter-license-302840045.html</v>
       </c>
       <c r="F180" t="str">
-        <v>LAS VEGAS, June 18, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), announced today that it has established an "at-the-market" equity offering program (the...</v>
+        <v>HONG KONG, July 31, 2026 /PRNewswire/ -- Alchemy Pay, the world-leading fiat-crypto payment solutions provider, announced today that it has secured a Money Transmitter License (MTL) in Michigan, extending its regulated U.S. footprint to 19 states. The latest approval marks another step in...</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>BlockchAIn Announces Full Exercise of Underwriter’s Option to Purchase Additional Shares of Common Stock</v>
+        <v>Bit Origin Outlined Strategic Priorities and Proposed Corporate Rebranding for Its Next Phase of Growth</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-06-18</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C181" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D181" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E181" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314516/0/en/BlockchAIn-Announces-Full-Exercise-of-Underwriter-s-Option-to-Purchase-Additional-Shares-of-Common-Stock.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/31/3336824/0/en/Bit-Origin-Outlined-Strategic-Priorities-and-Proposed-Corporate-Rebranding-for-Its-Next-Phase-of-Growth.html</v>
       </c>
       <c r="F181" t="str">
-        <v>BlockchAIn Announces Full Exercise of Underwriter’s Option to Purchase Additional Shares of Common Stock</v>
+        <v>SINGAPORE, July 31, 2026 (GLOBE NEWSWIRE) -- Bit Origin Ltd (NASDAQ: BTOG) (the “Company”), a company focused on AI computing infrastructure, digital asset innovation and blockchain-based strategies, today outlined its strategic priorities for fiscal 2027 and provided additional context regarding its proposed corporate name change to SANGRIX INC.</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>Saturn Cloud and Spectro Cloud Partner to Bring Production-Ready AI to Palette-Managed Kubernetes</v>
+        <v>Neptune Releases Third Quarter 2026 Financial Results</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-06-18</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C182" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D182" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E182" t="str">
-        <v>https://www.prnewswire.com/news-releases/saturn-cloud-and-spectro-cloud-partner-to-bring-production-ready-ai-to-palette-managed-kubernetes-302804424.html</v>
+        <v>https://www.newsfilecorp.com/release/307405/Neptune-Releases-Third-Quarter-2026-Financial-Results</v>
       </c>
       <c r="F182" t="str">
-        <v>Organizations running Spectro Cloud Palette can now deploy Saturn Cloud's managed AI platform directly onto their existing Kubernetes infrastructure, from data center to edge, including FIPS 140-3 validated environments. NEW YORK, June 18, 2026 /PRNewswire/ -- Saturn Cloud, the AI token...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - July 31, 2026) - Neptune Digital Assets Corp. (TSXV: NDA) (OTCQB: NPPTF) (FSE: 1NW) ("Neptune" or the "Company"), a blockchain infrastructure and frontier technology company, today announced the release of its condensed consolidated interim financial statements and management discussion and analysis for the nine months ended May 31, 2026.Third Quarter 2026 Financial and Operational HighlightsAs at May 31, 2026, Neptune reported total assets of $76.6...</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>Standard Chartered China is among the first foreign banks to sign CBETS Direct Participant Agreement</v>
+        <v>DataMeds AI's Corexa Pharmacy Launches Tollo Health's Tollovid(R) and ...</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-06-18</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C183" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D183" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E183" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356466</v>
+        <v>https://pr-inside.com/datameds-ai-s-corexa-pharmacy-launches-tollo-health-s-tollovid-r-and-r5206776.htm</v>
       </c>
       <c r="F183" t="str">
-        <v>Standard Chartered Bank (China) Limited (&amp;#8220;SCB China&amp;#8221;) announced the signing of Cross-border e-CNY Transfer Services (CBETS) Direct Participant Agreement with e-CNY Centre International Co. Ltd, which is established and managed by the Digital Currency Institute of the People&amp;#39;s Bank of China which is responsible for building and operating the cross-border and blockchain infrastructure for digital RMB. We are among the first foreign banks to sign the CBETS agreement. - - CBETS serves as a di... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356466</v>
+        <v>(PR-inside.com) Launch targets acute viral infection and Long COVID markets through www.CorexaRx.com/Store TAMPA, FL / ACCESS Newswire / July 31, 2026 / DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI" or the "Company"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant monetization of health data by market participants, today announced that its wholly-owned online pharmacy, Corexa Pharmacy (www.CorexaRx.com/store), has begun direct-to-consumer (DTC) distribution of Tollovid®, a 3CL protease inhibitor dietary supplement, and Galactovid™, a medical food for the dietary management of galectin-1 and galectin-3 associated viral infections, Tollovid and Ga</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>AI Financial Corporation Integrates USDU Stablecoin to Expand Regulated ...</v>
+        <v>Zhibao Technology Inc. Announces Signing of Definitive Securities Purchase Agreement for PIPE Financing Payable in Bitcoin</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-06-18</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C184" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D184" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E184" t="str">
-        <v>https://pr-inside.com/ai-financial-corporation-integrates-usdu-stablecoin-to-expand-regulated-r5192318.htm</v>
+        <v>https://www.newsfilecorp.com/release/307433/Zhibao-Technology-Inc.-Announces-Signing-of-Definitive-Securities-Purchase-Agreement-for-PIPE-Financing-Payable-in-Bitcoin</v>
       </c>
       <c r="F184" t="str">
-        <v>(PR-inside.com) AI Financial Corporation expands access to regulated digital asset settlement capabilities in the UAE through the integration of USDU, the first U.S. dollar-backed stablecoin registered with the Central Bank of the UAE as a Foreign Payment Token. LAS VEGAS, NV AND ABU DHABI, UAE / ACCESS Newswire / June 18, 2026 / AI Financial Corporation (NASDAQ:AIFC)(FRA:5AR1) ("AiFi" or the "Company"), a leading fintech provider of global payments, trading, and settlement infrastructure for digital assets, today announced the integration of USDU into its transaction processing ecosystem. USDU, issued by Universal Digital Intl Limited ("Universal"), is the first U.S. dollar-backed stablecoin registered with the ..</v>
+        <v>Shanghai, China--(Newsfile Corp. - July 31, 2026) - Zhibao Technology Inc. (NASDAQ: ZBAO) ("Zhibao," "we," or the "Company"), a leading high-growth InsurTech company and pioneer of the 2B2C digital embedded insurance model in China, today announced that it has entered into a definitive Securities Purchase Agreement (the "Agreement"), dated as of July 31, 2026, with a group of non-U.S. investors (the "Investors"). Key Highlights of the TransactionPIPE Securities Structure: Pursuant to the...</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>AI Financial Corporation Integrates USDU Stablecoin to Expand Regulated Digital Asset Settlement Capabilities in the UAE</v>
+        <v>Abasca Resources Closes Non-Brokered Private Placement of $3.0 Million ...</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-06-18</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C185" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D185" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E185" t="str">
-        <v>https://www.newswire.com/news/ai-financial-corporation-integrates-usdu-stablecoin-to-expand-regulated-digital</v>
+        <v>https://pr-inside.com/abasca-resources-closes-non-brokered-private-placement-of-3-0-million-r5206728.htm</v>
       </c>
       <c r="F185" t="str">
-        <v>AI Financial Corporation expands access to regulated digital asset settlement capabilities in the UAE through the integration of USDU, the first U.S. dollar-backed stablecoin registered with the Central Bank of the UAE as a Foreign Payment Token .</v>
+        <v>(PR-inside.com) SASKATOON, SK / ACCESS Newswire / July 31, 2026 / Abasca Resources Inc. ("Abasca" or the "Company") (TSXV:ABA) is pleased to announce that it has closed the non-brokered private placement (the "Offering") previously announced on July 20, 2026. Pursuant to the Offering, the Company has issued 10,000,000 flow-through common shares of the Company (the "FT Shares", and each common share of the Company, a "Common Share") at a price of $0.25 per FT Share to raise gross proceeds of $2,500,000; and 2,500,000 non-flow-through Common Shares (the "NFT Shares") at a price of $0.20 per NFT Share to raise gross proceeds ..</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Spirit Blockchain Capital Announces Shares For Services Issuance</v>
+        <v>Bybit Adds Six xStock Assets as Collateral Across Margin Trading, Crypto Loans and Institutional Loans</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-06-18</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C186" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D186" t="str">
         <v>Crypto</v>
       </c>
       <c r="E186" t="str">
-        <v>https://pr-inside.com/spirit-blockchain-capital-announces-shares-for-services-issuance-r5192296.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bybit-adds-six-xstock-assets-as-collateral-across-margin-trading-crypto-loans-and-institutional-loans-302839944.html</v>
       </c>
       <c r="F186" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 18, 2026 / Spirit Blockchain Capital Inc. (CSE:SPIR) ("Spirit" or the "Company"), a Canadian-based publicly listed company focused on blockchain infrastructure and digital asset opportunities, is pleased to announce that its Board of Directors has approved the issuance of common shares to certain consultants and strategic advisors in recognition of services provided to the Company. Pursuant to the shares for services arrangements, the Company will issue an aggregate of 7,220,000 common shares(the "Shares") at a deemed average price of $0.0595 per Share, representing an aggregate value of $429,527. By settling these service obligations through ..</v>
+        <v>DUBAI, UAE, July 31, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, now supports six xStock assets as collateral. The move extends collateral eligibility across three of Bybit's core lending and margin products: Unified Trading Account...</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>Vantage si assicura un posto nella lista Fortune Crypto Innovators, mettendo in evidenza l'innovazione nel trading cross-market</v>
+        <v>Datavault AI (DVLT) Expands DataMEDS Licensing Agreement Into Commercial Healthcare</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-06-18</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C187" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D187" t="str">
-        <v>Crypto, AI</v>
+        <v>Finance, Crypto, AI, Healthcare, Retail</v>
       </c>
       <c r="E187" t="str">
-        <v>https://www.prnewswire.com/news-releases/vantage-si-assicura-un-posto-nella-lista-fortune-crypto-innovators-mettendo-in-evidenza-linnovazione-nel-trading-cross-market-302804281.html</v>
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-expands-datameds-licensing-agreement-into-commercial-healthcare-7088088</v>
       </c>
       <c r="F187" t="str">
-        <v>PORT VILA, Vanuatu, 18 giugno 2026 /PRNewswire/ -- Vantage, un broker multi-asset a livello globale per il trading di CFD, ha annunciato di essere stato inserito nella lista Fortune Crypto Innovators. Selezionata in modo indipendente dalla redazione di Fortune in base ai propri criteri...</v>
+        <v xml:space="preserve">LOS ANGELES, CA - July 30, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) expanded its definitive licensing agreement with DataMeds AI Inc. to extend its PharmacyChain blockchain-related technology beyond pharmaceutical distribution into commercial healthcare, healthspan and wellness applications. The expanded relationship is designed to support patient-controlled health data access, monetization and real-world asset tokenization across pharmacy, medical, laboratory and wearable device environments, leveraging a behavioral healthcare patent portfolio focused on medical logistics, IoT population health and AI-driven remote patient monitoring. Under the amended agreement, Datavault AI will receive common shares representing approximately 19.9% of DataMEDS’ outstanding common stock upon </v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>NeosLegal führt den „UAE Crypto License Tracker 2026" ein: Jeder lizenzierte VASP in den Bereichen VARA, ADGM, DIFC, CBUAE und CMA</v>
+        <v>Uphold Launches Instant Crypto-Backed Loans through Exactly DeFi Protocol ...</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-06-18</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C188" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D188" t="str">
-        <v>Crypto</v>
+        <v>Crypto, Retail</v>
       </c>
       <c r="E188" t="str">
-        <v>https://www.prnewswire.com/news-releases/neoslegal-fuhrt-den-uae-crypto-license-tracker-2026-ein-jeder-lizenzierte-vasp-in-den-bereichen-vara-adgm-difc-cbuae-und-cma-302803762.html</v>
+        <v>https://pr-inside.com/uphold-launches-instant-crypto-backed-loans-through-exactly-defi-protocol-r5206467.htm</v>
       </c>
       <c r="F188" t="str">
-        <v>Alle gültigen Lizenzen für virtuelle Vermögenswerte in den Vereinigten Arabischen Emiraten, ausgestellt von allen fünf Aufsichtsbehörden, in einer kostenlosen öffentlichen Datenbank Europäische Gründer expandieren in die VAE, um von den regulatorischen Rahmenbedingungen zu profitieren und...</v>
+        <v>(PR-inside.com) SAN FRANCISCO, CA / ACCESS Newswire / July 30, 2026 /Uphold, the modern infrastructure provider for on-chain financial services, announces the introduction of instant cash loans against crypto holdings offered through the Exactly DeFi Protocol. Uphold's retail customers in the U.S. can now borrow against their cryptocurrency portfolio, without selling any assets, by depositing their Bitcoin, Ethereum, XRP, or USDC as collateral on the Exactly Protocol. U.S. customers can borrow against their crypto without having to sell their assets Deposit Bitcoin, Ethereum, XRP or USDC as collateral Loans are available in minutes with no credit checks Repayment timelines are flexible and users can defer ..</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Datavault AI (DVLT) Expects Dream Bowl I Meme Coin to Begin Trading on Biconomy</v>
+        <v>CoinShares XBT Provider AB (Publ) Publishes Half Year Interim Report 2026</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-06-17</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C189" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D189" t="str">
-        <v>Finance, Crypto, AI, SaaS, Retail</v>
+        <v>Crypto</v>
       </c>
       <c r="E189" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-expects-dream-bowl-i-meme-coin-to-begin-trading-on-biconomy-7087196</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3336324/0/en/CoinShares-XBT-Provider-AB-Publ-Publishes-Half-Year-Interim-Report-2026.html</v>
       </c>
       <c r="F189" t="str">
-        <v>LOS ANGELES, CA - June 17, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that its Dream Bowl I meme coin, a commemorative digital collectible tied to Dream Bowl XIV, is expected to begin trading on the Biconomy cryptocurrency exchange as early as June 23, 2026. The company said the anticipated listing would mark the latest Datavault AI-issued token to advance from issuance to live secondary-market trading and represents another step in expanding the reach of its Information Data Exchange(R) platform. Datavault AI said it plans to onboard additional company-issued tokens to Biconomy, including Dream Bowl II meme coins and the Josh Gibson meme coin. The company noted that its Information Data Exchange(R) platform enables users to create, mint and list meme coins while providi</v>
+        <v>30 July 2026</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) annuncia che le sue partecipazioni in ETH raggiungono i 5,62 milioni di token e che le partecipazioni totali in criptovalute e liquidità ammontano a 10,4 miliardi di dollari</v>
+        <v>SueWallSt Reminds Shareholders of a Lead Plaintiff Deadline of August 7, 2026 in BitGo Holdings, Inc. Lawsuit - BTGO</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-06-17</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C190" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D190" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E190" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-sue-partecipazioni-in-eth-raggiungono-i-5-62-milioni-di-token-e-che-le-partecipazioni-totali-in-criptovalute-e-liquidita-ammontano-a-10-4-miliardi-di-dollari-302803035.html</v>
+        <v>https://www.prnewswire.com/news-releases/suewallst-reminds-shareholders-of-a-lead-plaintiff-deadline-of-august-7-2026-in-bitgo-holdings-inc-lawsuit---btgo-302839119.html</v>
       </c>
       <c r="F190" t="str">
-        <v>Bitmine possiede il 4,66% dell'offerta totale di ETH pari a 120,7 milioni Bitmine ha raggiunto il 93% dell'obiettivo "Alchemy of 5%" in soli 11 mesi Bitmine indicata nella lista Fortune Crypto 100 per il 2026, la classifica definitiva delle aziende più influenti nel settore blockchain...</v>
+        <v>Alert: Claims Focus on Alleged Misrepresentations About BitGo's Digital Asset Sales Margin Compression and Bitcoin Treasury Losses NEW YORK, July 30, 2026 /PRNewswire/ -- SueWallSt reminds purchasers of BitGo Holdings, Inc. (NYSE: BTGO) securities of a pending securities class action. THE...</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Six of the Ten Largest Credit Unions Now Run on Clutch's AI Platforms; Seventh Goes Live in July</v>
+        <v>KIR Chain Labs Introduces Advanced MEV Trading Bot Solutions to Accelerate Business Growth</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-06-17</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C191" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D191" t="str">
-        <v>Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E191" t="str">
-        <v>https://www.prnewswire.com/news-releases/six-of-the-ten-largest-credit-unions-now-run-on-clutchs-ai-platforms-seventh-goes-live-in-july-302802904.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763446</v>
       </c>
       <c r="F191" t="str">
-        <v>SAN FRANCISCO, June 17, 2026 /PRNewswire/ -- When the fourth-largest credit union in the country deployed one of Clutch's AI agents, it burned through three months of AI token budget in three weeks. According to the credit union, the agents now engage more members in a single day than a...</v>
+        <v>Tamil Nadu, India, 2026-07-30 — /EPR Network/ — KIR Chain Labs, a blockchain and Web3 technology company, has announced the introduction of its advanced MEV Trading [read full press release...]</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>NeosLegal Launches UAE Crypto License Tracker 2026: Every Licensed VASP Across VARA, ADGM, DIFC, CBUAE and CMA</v>
+        <v>3iQ and Bhutan's Gelephu Mindfulness City Announce Strategic Partnership to Advance GMC's Digital Asset Ambitions</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-06-17</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C192" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D192" t="str">
         <v>Crypto</v>
       </c>
       <c r="E192" t="str">
-        <v>https://www.prnewswire.com/news-releases/neoslegal-launches-uae-crypto-license-tracker-2026-every-licensed-vasp-across-vara-adgm-difc-cbuae-and-cma-302802974.html</v>
+        <v>https://www.prnewswire.com/news-releases/3iq-and-bhutans-gelephu-mindfulness-city-announce-strategic-partnership-to-advance-gmcs-digital-asset-ambitions-302838444.html</v>
       </c>
       <c r="F192" t="str">
-        <v>Every active UAE virtual asset license, across all five regulators, in one free public database European founders are entering the UAE for regulatory choice and Global South reach Verified monthly by NeosLegal, the UAE's first crypto-native law firm DUBAI, UAE, June 17, 2026 /PRNewswire/...</v>
+        <v>3iQ secures a dedicated mandate to manage a portion of Gelephu Mindfulness City's (GMC) Bitcoin reserves. 3iQ and GMC will collaborate closely to support the vision of building a next-generation institutional-grade digital asset management ecosystem focused on innovation and...</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Virtune Expands its Offering in Poland with the Listing of Virtune Crypto Altcoin Index ETP on the Warsaw Stock Exchange</v>
+        <v>Rain Protocol Foundation Commits $23 Million to Buy Back and Burn $RAIN in First DAO-Executed Settlement</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-06-17</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C193" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D193" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E193" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313168/0/en/Virtune-Expands-its-Offering-in-Poland-with-the-Listing-of-Virtune-Crypto-Altcoin-Index-ETP-on-the-Warsaw-Stock-Exchange.html</v>
+        <v>https://www.newsfilecorp.com/release/307079/Rain-Protocol-Foundation-Commits-23-Million-to-Buy-Back-and-Burn-RAIN-in-First-DAOExecuted-Settlement</v>
       </c>
       <c r="F193" t="str">
-        <v>Warsaw, June 17, 2026 - Virtune, the Swedish regulated crypto asset manager, today announces the listing of the Virtune Crypto Altcoin Index ETP (VIRALT) on the Warsaw Stock Exchange (GPW), further expanding its offering in the Polish market.</v>
+        <v>Panama City, Panama--(Newsfile Corp. - July 29, 2026) - Rain Protocol, the decentralized prediction markets protocol, has executed its first-ever DAO governance vote, under which the Rain Foundation will commit $23 million in USDT to purchase and permanently burn locked $RAIN token allocations.The vote resolved the protocol's Credit Refund claims program. Community members voted overwhelmingly in favor of a Cash Buyout &amp; Burn pathway, under which:$23 Million Buyback: The Foundation is acquiring...</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Virtune rozszerza swoją ofertę w Polsce poprzez notowanie Virtune Crypto Altcoin Index ETP na Giełdzie Papierów Wartościowych w Warszawie</v>
+        <v>Hyperion DeFi Schedules First Quarter Earnings Call for Wednesday, August 12 at 5:00 p.m. ET</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-06-17</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C194" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D194" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E194" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313168/0/pl/Virtune-rozszerza-swoj%C4%85-ofert%C4%99-w-Polsce-poprzez-notowanie-Virtune-Crypto-Altcoin-Index-ETP-na-Gie%C5%82dzie-Papier%C3%B3w-Warto%C5%9Bciowych-w-Warszawie.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/29/3335394/0/en/Hyperion-DeFi-Schedules-First-Quarter-Earnings-Call-for-Wednesday-August-12-at-5-00-p-m-ET.html</v>
       </c>
       <c r="F194" t="str">
-        <v>Warszawa, 17 czerwca 2026 r. – Virtune, szwedzki regulowany zarządzający aktywami cyfrowymi, ogłasza dziś notowanie produktu Virtune Crypto Altcoin Index ETP (VIRALT) na Giełdzie Papierów Wartościowych w Warszawie (GPW), dalej rozszerzając swoją ofertę na polskim rynku.</v>
+        <v>LAGUNA HILLS, Calif., July 29, 2026 (GLOBE NEWSWIRE) -- Hyperion DeFi, Inc. (NASDAQ: HYPD) (“Hyperion DeFi” or the “Company”), the first U.S. publicly listed DeFi company building on Hyperliquid, today announced that it will hold its earnings conference call and webcast for the second quarter ended June 30, 2026 on Wednesday, August 12, 2026 at 5:00 p.m. Eastern Time.</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Vantage figure dans la liste Crypto Innovators établie par Fortune, soulignant ainsi ses innovations en matière de trading inter-marchés</v>
+        <v>DataMeds AI Expands License with DataVault AI for Data Driven Outcome ...</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-06-17</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C195" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D195" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
       <c r="E195" t="str">
-        <v>https://www.prnewswire.com/news-releases/vantage-figure-dans-la-liste-crypto-innovators-etablie-par-fortune-soulignant-ainsi-ses-innovations-en-matiere-de-trading-inter-marches-302802695.html</v>
+        <v>https://pr-inside.com/datameds-ai-expands-license-with-datavault-ai-for-data-driven-outcome-r5205938.htm</v>
       </c>
       <c r="F195" t="str">
-        <v>PORT VILA, Vanuatu, 17 juin 2026 /PRNewswire/ -- Vantage, un courtier mondial multi-actifs spécialisé dans le trading de CFD, a annoncé son inclusion dans la liste Fortune Crypto Innovators. Sélectionnée de manière indépendante par la rédaction de Fortune selon ses propres critères, cette...</v>
+        <v>(PR-inside.com) Data monetization and real-world asset tokenization technologies licensed into the DataMeds AI's EinsteinRX Platform Healthcare data represents 30%+ of global data assets growing by 36% per annum; DVLT and MEDS patented technology platforms designed to value, score and monetize healthcare data TAMPA, FL / ACCESS Newswire / July 29, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMEDS"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contacts platform PharmacyChain™ to provide integrated solutions for the generation, rationalization, intervention, transaction and monetization of health data and Datavault AI Inc. ("Datavault AI" or the "Company") (NASDAQ:DVLT), a provider of data monetization, credentialing, ..</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>GenRocket DataConnect™ Brings Deterministic Synthetic Data Generation to Agentic Testing Systems</v>
+        <v>DataMeds AI Expands License with DataVault AI for Data Driven Outcome Healthcare-focused Blockchain and Data Monetization License</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-06-17</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C196" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D196" t="str">
         <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E196" t="str">
-        <v>https://www.pr.com/press-release/971333</v>
+        <v>https://www.newswire.com/news/datavault-ai-expands-data-driven-outcome-healthcare-focused-blockchain-and-data</v>
       </c>
       <c r="F196" t="str">
-        <v>New Data-as-a-Service platform generates on-demand test data for Agentic testing systems. The GenRocket synthetic data platform eliminates hallucination risk, production data exposure, and unpredictable token costs associated with LLM-based synthetic data generation. [PR.com]</v>
+        <v>Data monetization and real-world asset tokenization technologies licensed into the DataMeds AI's EinsteinRX Platform Healthcare data represents 30%+ of global data assets growing by 36% per annum; DVLT and MEDS patented technology platforms designed to value, score and monetize healthcare data</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>DMG Blockchain Solutions Inc. Announces its First Prefabricated Data Center Colocation Contract</v>
+        <v>Rhino Bitcoin Adds 500,000,000 Splendor Labs (SPLD) Tokens to Corporate Balance Sheet</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-06-17</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C197" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D197" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E197" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313156/0/en/DMG-Blockchain-Solutions-Inc-Announces-its-First-Prefabricated-Data-Center-Colocation-Contract.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/29/3335318/0/en/Rhino-Bitcoin-Adds-500-000-000-Splendor-Labs-SPLD-Tokens-to-Corporate-Balance-Sheet.html</v>
       </c>
       <c r="F197" t="str">
-        <v>DMG Blockchain Solutions Inc. Announces its First Prefabricated Data Center Colocation Contract</v>
+        <v>Rhino Bitcoin adds 500M SPLD tokens to its balance sheet for 10M shares sold to Splendor Labs, gaining exposure to AI-powered quantum-resistant blockchain</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) kondigt aan dat het bezit aan ETH 5,62 miljoen tokens heeft bereikt en dat het totale bezit aan cryptovaluta en geldmiddelen 10,4 miljard dollar bedraagt</v>
+        <v>Spirit Blockchain Capital Appoints Judy Galvez as Chief Financial Officer and Provides Corporate Update</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-06-17</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C198" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D198" t="str">
         <v>Crypto</v>
       </c>
       <c r="E198" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-kondigt-aan-dat-het-bezit-aan-eth-5-62-miljoen-tokens-heeft-bereikt-en-dat-het-totale-bezit-aan-cryptovaluta-en-geldmiddelen-10-4-miljard-dollar-bedraagt-302802506.html</v>
+        <v>https://www.newswire.com/news/spirit-blockchain-capital-appoints-judy-galvez-as-chief-financial-officer-and</v>
       </c>
       <c r="F198" t="str">
-        <v>Bitmine bezit 4,66% van het totale ETH-aanbod van 120,7 miljoen ETH Bitmine heeft in slechts 11 maanden 93% van de weg naar de 'Alchemy of 5%' afgelegd Bitmine opgenomen in de Fortune Crypto 100 voor 2026, een gezaghebbende ranglijst van de meest invloedrijke bedrijven in de...</v>
+        <v/>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Security Token Offering Foundation Launching June 29, 2026 to Advance the Global Tokenization Industry</v>
+        <v>MEXC and CoinGecko Report: CEX TradFi Volume Surges Over 100-Fold as 83.3% of Users Plan to Trade More</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-06-16</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C199" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D199" t="str">
-        <v>Crypto, Education</v>
+        <v>Crypto</v>
       </c>
       <c r="E199" t="str">
-        <v>https://www.pr.com/press-release/971153</v>
+        <v>https://www.prnewswire.com/news-releases/mexc-and-coingecko-report-cex-tradfi-volume-surges-over-100-fold-as-83-3-of-users-plan-to-trade-more-302837661.html</v>
       </c>
       <c r="F199" t="str">
-        <v>The Security Token Offering Foundation (STO Foundation) today announced its official launch date on June 29, 2026 as a global membership organization dedicated to supporting the growth, education, adoption, and advancement of Real-World Asset (RWA) tokenization, digital securities, and tokenized capital markets. As tokenization continues to transform the way assets are issued, managed, distributed, and traded, the STO [PR.com]</v>
+        <v>MUTSAMUDU, Comoros, July 29, 2026 /PRNewswire/ -- MEXC, a pioneer in 0-fee digital asset trading, in collaboration with CoinGecko, today released How Crypto Exchanges Are Reshaping Traditional Asset Trading, a new report examining the rapid expansion of traditional financial assets on...</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Best Crypto Casinos in 2026 | Top Bitcoin Casinos That Pay Real Money ...</v>
+        <v>PowerCompute Regains Compliance with Nasdaq Minimum Bid Price Requirement</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-06-16</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C200" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D200" t="str">
-        <v>Crypto, SaaS, Gaming</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E200" t="str">
-        <v>https://pr-inside.com/best-crypto-casinos-in-2026-top-bitcoin-casinos-that-pay-real-money-r5192068.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/29/3335000/0/en/PowerCompute-Regains-Compliance-with-Nasdaq-Minimum-Bid-Price-Requirement.html</v>
       </c>
       <c r="F200" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 16, 2026 / The global iGaming landscape has shifted heavily toward blockchain integration. Players are no longer just looking for generic deposit options; they demand instant transactions, minimal processing overhead via Layer-2 protocols like the Bitcoin Lightning Network, and verifiable software frameworks. In this comprehensive review, we evaluate the top three options to help you find the new crypto casino in 2026 based on strict benchmarks: licensing authenticity, game catalog depth, wagering transparency, and payout velocities across multiple token networks. Quick Summary of the Top Crypto Casinos Casino Brand Best Known For Welcome Offer Min. Deposit Payout Speed 1. Twinqo Advanced ..</v>
+        <v>TAMPA, Fla., July 29, 2026 (GLOBE NEWSWIRE) -- PowerCompute, Inc. (NASDAQ: PWCM) (“PowerCompute” or the “Company”), a Bitcoin treasury and mining and technology-based specialty finance company expanding into high-performance computing (“HPC”) and artificial intelligence (“AI”) infrastructure, today announced that the Company received notice from The Nasdaq Stock Market LLC (“Nasdaq”) on July 27, 2026, indicating that the Company has regained compliance with the minimum bid price requirement under Nasdaq Listing Rule 5550(a)(2).</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>SEALSQ Secures Patent for Breakthrough “Back-to-Physical” NFT Technology</v>
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le sue partecipazioni in ETH raggiungono i 5,79 milioni di token, mentre le partecipazioni totali in criptovalute e liquidità ammontano a 11,8 miliardi di dollari</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-06-16</v>
+        <v>2026-07-29</v>
       </c>
       <c r="C201" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D201" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E201" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312708/0/en/SEALSQ-Secures-Patent-for-Breakthrough-Back-to-Physical-NFT-Technology.html</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-sue-partecipazioni-in-eth-raggiungono-i-5-79-milioni-di-token-mentre-le-partecipazioni-totali-in-criptovalute-e-liquidita-ammontano-a-11-8-miliardi-di-dollari-302837132.html</v>
       </c>
       <c r="F201" t="str">
-        <v>Divisional Grant Strengthens Leadership in Semiconductor-Embedded, Physically Authenticated Digital Assets Divisional Grant Strengthens Leadership in Semiconductor-Embedded, Physically Authenticated Digital Assets</v>
+        <v>Bitmine possiede il 4,8% dell'offerta totale di moneta ETH pari a 120,7 milioni Bitmine ha raggiunto il 96% dell'obiettivo "Alchemy of 5%" in soli 13 mesi Nell'ultima settimana, Bitmine ha riacquistato 6,1 milioni di azioni ordinarie, autorizzate nell'ambito del programma di riacquisto di...</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Vantage verovert een plaats op de Fortune Crypto Innovators-lijst en zet innovatie op het gebied van multi-assethandel in de kijker</v>
+        <v>Fold to Release Second Quarter 2026 Results August 11th</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-06-16</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C202" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D202" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E202" t="str">
-        <v>https://www.prnewswire.com/news-releases/vantage-verovert-een-plaats-op-de-fortune-crypto-innovators-lijst-en-zet-innovatie-op-het-gebied-van-multi-assethandel-in-de-kijker-302801596.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/28/3334738/0/en/Fold-to-Release-Second-Quarter-2026-Results-August-11th.html</v>
       </c>
       <c r="F202" t="str">
-        <v>PORT VILA, Vanuatu, 16 juni 2026 /PRNewswire/ -- Vantage, een wereldwijde multi-assetbroker voor CFD-handel, heeft aangekondigd dat het is opgenomen in de Fortune Crypto Innovators-lijst. De lijst werd onafhankelijk samengesteld door de redactie van Fortune op basis van haar eigen...</v>
+        <v>PHOENIX, July 28, 2026 (GLOBE NEWSWIRE) -- Fold Holdings, Inc. (NASDAQ: FLD) (“Fold”), a bitcoin financial services company making it easy for individuals and businesses to earn, save, and spend bitcoin through everyday financial tools, today announced that it will hold its earnings conference call and webcast for the second quarter ended June 30, 2026 on Tuesday, August 11 th , 2026 at 5:00 PM Eastern Time. A press release detailing these results will be issued prior to the call on the same day.</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Bybit Launches SpaceX-Themed Token Buzz: $100K Prize Pool</v>
+        <v>iTrustCapital Announces Its Next Chapter With U.S. Stocks, ETFs, Crypto ...</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-06-16</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C203" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D203" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E203" t="str">
-        <v>https://www.prnewswire.com/news-releases/bybit-launches-spacex-themed-token-buzz-100k-prize-pool-302801544.html</v>
+        <v>https://pr-inside.com/itrustcapital-announces-its-next-chapter-with-u-s-stocks-etfs-crypto-r5205618.htm</v>
       </c>
       <c r="F203" t="str">
-        <v>DUBAI, UAE, June 16, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, has announced the latest round of Token Buzz, its trading competition series, with SpaceX perpetual contracts as the featured token. The limited-time event ends on June...</v>
+        <v>(PR-inside.com) The Expansion Will Add New Ways to Invest, Borrow Against Crypto, and Leverage AI Technology Built for a Crypto Market That Never Sleeps IRVINE, CA / ACCESS Newswire / July 28, 2026 / iTrustCapital has announced plans for a major expansion of its platform, including access to thousands of U.S. stocks and ETFs, ACAT functionality for transferring eligible stocks and ETFs from other financial institutions, crypto-backed loans, and an AI-powered quantitative market tool designed to buy and sell crypto based on predefined signals and triggers. iTrustCapital built its brand by empowering individual investors with 24/7 access to cryptocurrencies and physical precious metals ..</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Hyperscale Data Bitcoin Treasury and Cash of Approximately $87.1 Million Represents Approximately 73.34% of Current Market Capitalization of Common Stock</v>
+        <v>iTrustCapital Announces Its Next Chapter With U.S. Stocks, ETFs, Crypto Loans and AI-Powered Quant Technology</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-06-16</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C204" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D204" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E204" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-and-cash-of-approximately-87-1-million-represents-approximately-73-34-of-current-market-capitalization-of-common-stock-302801196.html</v>
+        <v>https://www.newswire.com/news/itrustcapital-announces-its-next-chapter-with-u-s-stocks-etfs-crypto-loans-and</v>
       </c>
       <c r="F204" t="str">
-        <v>Company holds Approximately 713.5884 Bitcoin and 10,000 Ounces of Silver LAS VEGAS, June 16, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced...</v>
+        <v>The Expansion Will Add New Ways to Invest, Borrow Against Crypto, and Leverage AI Technology Built for a Crypto Market That Never Sleeps</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) annonce que ses avoirs en ETH atteignent 5,62 millions de jetons et que ses avoirs en cryptomonnaies et en liquidités atteignent 10,4 milliards de dollars</v>
+        <v>Market One: LQWD Technologies Corp. Powers AI-to-AI Transactions over the Bitcoin Lightning Network</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-06-15</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C205" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D205" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI, Energy, Media</v>
       </c>
       <c r="E205" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annonce-que-ses-avoirs-en-eth-atteignent-5-62-millions-de-jetons-et-que-ses-avoirs-en-cryptomonnaies-et-en-liquidites-atteignent-10-4-milliards-de-dollars-302800884.html</v>
+        <v>https://www.newsfilecorp.com/release/306927/Market-One-LQWD-Technologies-Corp.-Powers-AItoAI-Transactions-over-the-Bitcoin-Lightning-Network</v>
       </c>
       <c r="F205" t="str">
-        <v>Bitmine détient 4,66 % de l'offre totale d'ETH, qui s'élève à 120,7 millions En seulement 11 mois, Bitmine a déjà parcouru 93 % du chemin menant à l'« Alchimie des 5 % » Bitmine figure dans le classement « Fortune Crypto 100 » de 2026, une liste de référence des entreprises les plus...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - July 28, 2026) - Market One ("Market One"), a marketing agency for public companies, shares editorial and video features on emerging growth stories across the resource, energy, and technology sectors.Market One delivers content creation and distribution through a suite of products across video, editorial, and social media.LQWD Technologies Corp.: Building Bitcoin Payment Infrastructure for the Machine-to-Machine EconomyLQWD Technologies Corp. (TSXV:...</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Acme Corp Invests $500 Million in Bitcoin, Holds 5% of Cash Reserves in Digital Currency</v>
+        <v>ChainIT Added to U.S. Bank Connected Partnership Network</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-06-15</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C206" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D206" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E206" t="str">
-        <v>https://pressreleasenews.org/pressroom/acme-corp-invests-500-million-in-bitcoin-holds-5-of-cash-reserves-in-digital-currency</v>
+        <v>https://www.prnewswire.com/news-releases/chainit-added-to-us-bank-connected-partnership-network-302836681.html</v>
       </c>
       <c r="F206" t="str">
-        <v>Acme Corp purchased 8,000 bitcoins for $500 million, representing 5% of its cash reserves, to diversify its treasury and hedge against inflation.</v>
+        <v>Platform brings KYC/KYB, verified authority for AI agents and governed Web3 stablecoin workflows to treasury and payments SCOTTSDALE, Ariz., July 28, 2026 /PRNewswire/ -- ChainIT Inc., a zero-trust verification infrastructure company, today announced that it has been added to the U.S....</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>E-Power Inc. Secures RMB 3 Million Government Grant from Guizhou Provincial Big Data Bureau for AIoT and Blockchain-Driven Smart Manufacturing Platform in the Lithium Battery Anode Industry</v>
+        <v>Drift Fund Launches the Industry's First Spot Funded Trading Accounts for Crypto Traders</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-06-15</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C207" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D207" t="str">
-        <v>Finance, Crypto, AI, SaaS, Energy</v>
+        <v>Crypto</v>
       </c>
       <c r="E207" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311860/0/en/E-Power-Inc-Secures-RMB-3-Million-Government-Grant-from-Guizhou-Provincial-Big-Data-Bureau-for-AIoT-and-Blockchain-Driven-Smart-Manufacturing-Platform-in-the-Lithium-Battery-Anode-.html</v>
+        <v>https://www.prnewswire.com/news-releases/drift-fund-launches-the-industrys-first-spot-funded-trading-accounts-for-crypto-traders-302836679.html</v>
       </c>
       <c r="F207" t="str">
-        <v>DOVER, USA, June 15, 2026 (GLOBE NEWSWIRE) -- E-Power Inc. (“E-Power”, the “Company”, “we” or “our”) (NASDAQ: EPOW), a leading provider of AI Data Center (AIDC) microgrid solutions and advanced battery materials, today announced that its subsidiary, Sunrise (Guizhou) New Energy Materials Co., Ltd., has been awarded a special government grant of RMB 3,000,000 (approximately USD 411,000) by the Guizhou Provincial Big Data Development Administration. The funding will support the Company’s flagship digital initiative, the “Lithium Battery Anode Material Intelligent Manufacturing Data Governance and Application Project,” a strategic platform designed to break down data silos and accelerate the digital, intelligent, and green transformation of the lithium battery anode material industry.</v>
+        <v>The crypto proprietary trading firm introduces spot-based funded accounts with real asset exposure, a browser-based terminal, and 24-hour payouts — expanding access for traders who want to operate without leverage. GROS-ISLET, Saint Lucia, July 28, 2026 /PRNewswire/ -- Drift Fund...</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>tZERO Provides an Update on Its IP Portfolio Enforcement and Highlights Additional Patented Inventions Supporting the Evolution of Tokenized Capital Markets</v>
+        <v>Riot Announces Second Quarter 2026 Earnings Conference Call</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-06-15</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C208" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D208" t="str">
-        <v>Crypto, Real Estate</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E208" t="str">
-        <v>https://www.newmediawire.com/news/tzero-provides-an-update-on-its-ip-portfolio-enforcement-and-highlights-additional-patented-inventions-supporting-the-evolution-of-tokenized-capital-markets-7087146</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/28/3334147/0/en/Riot-Announces-Second-Quarter-2026-Earnings-Conference-Call.html</v>
       </c>
       <c r="F208" t="str">
-        <v xml:space="preserve">NEW YORK, NY - June 15, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure since 2014, today provided an update on enforcement actions it has recently taken as part of its on-going strategic review of its intellectual property assets. The company is also highlighting additional patent families from its intellectual property portfolio that support regulated digital asset securities and tokenized financial markets. On April 30, 2026, tZERO provided an update on its portfolio review and information about a subset of its 105-patent strong portfolio, highlighting 10 patents across 5 families, including Self-Enforcing Security Token Compliance System, Upgradable Security Token Architecture, Splittable Security Token Structure, Federated PII Service </v>
+        <v>CASTLE ROCK, Colo., July 28, 2026 (GLOBE NEWSWIRE) -- Riot Platforms, Inc. (NASDAQ: RIOT) (“Riot” or “the Company”), a leader in vertically integrated digital infrastructure specializing in the development of large-scale data centers and bitcoin mining applications, announced today that it has scheduled its second quarter 2026 earnings conference call for Wednesday, August 5, 2026, at 8:30 A.M. EST.</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>BlockchAIn Announces Corporate Name Change to AIB Data Centers Inc.</v>
+        <v>DCX’s DexTrader Announces Upgrade, Targeting On-Chain Yield-Bearing Collateralized Derivatives Data Services Segment</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-06-15</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C209" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D209" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E209" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311791/0/en/BlockchAIn-Announces-Corporate-Name-Change-to-AIB-Data-Centers-Inc.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/28/3334128/0/en/DCX-s-DexTrader-Announces-Upgrade-Targeting-On-Chain-Yield-Bearing-Collateralized-Derivatives-Data-Services-Segment.html</v>
       </c>
       <c r="F209" t="str">
-        <v>BlockchAIn Announces Corporate Name Change to AIB Data Centers Inc.</v>
+        <v>NEW YORK, July 28, 2026 (GLOBE NEWSWIRE) -- Digital Currency X Technology Inc. (Nasdaq: DCX) (“DCX” or the “Company”), a digital asset treasury management company, today announced that DexTrader, the on-chain data platform of the Company , has completed comprehensive product and strategic upgrades. The overhaul includes reconstruction of underlying data architecture, expansion of omnichain data capabilities and optimization of user service frameworks. Concurrently, the platform announced its revised strategic focus: it intends to target the niche market of digital asset information and data services for token-based derivatives, yield instruments and collateralized assets. By pre-emptively building industry data infrastructure, DexTrader hopes to establish a solid foundation for product ite</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>DOGECOIN CASH FILES UTILITY PATENT FOR BLOCKCHAIN INFRASTRUCTURE DESIGNED TO SUPPORT DOGECOIN APPLICATION USABILITY</v>
+        <v>Lotus Tech, Finloop and FOMO Pay Collaborate to Explore Vehicle Tokenization</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-06-15</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C210" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D210" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Automotive</v>
       </c>
       <c r="E210" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311587/0/en/DOGECOIN-CASH-FILES-UTILITY-PATENT-FOR-BLOCKCHAIN-INFRASTRUCTURE-DESIGNED-TO-SUPPORT-DOGECOIN-APPLICATION-USABILITY.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/28/3334069/0/en/Lotus-Tech-Finloop-and-FOMO-Pay-Collaborate-to-Explore-Vehicle-Tokenization.html</v>
       </c>
       <c r="F210" t="str">
-        <v>Dogecoin Cash, Inc.(DOGP) files U.S. utility patent for blockchain infrastructure enabling fast Dogecoin confirmations and simplified dApp deployment.</v>
+        <v>NEW YORK, July 28, 2026 (GLOBE NEWSWIRE) -- Lotus Technology Inc. (Nasdaq: LOT) (“Lotus Tech” or the “Company”), a leading global intelligent and luxury mobility provider, today announced a strategic collaboration with Finloop Finance Technology Holding Limited (“Finloop”), an AI-driven global one-stop Web5 (Web2+Web3) wealth technology platform, and FOMO Pay, a leading Singapore-headquartered payment institution, to explore digital asset and real-world asset (RWA) tokenization in the luxury mobility sector.</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>BC.GAME Token $BC Breaks Above $0.01, Up 23% in 24 Hours</v>
+        <v>Flipster Secures VARA Full Operational Exchange License, Advancing Regulated Crypto Services in the UAE</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-06-15</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C211" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D211" t="str">
-        <v>Crypto, SaaS, Gaming</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E211" t="str">
-        <v>https://www.prnewswire.com/news-releases/bcgame-token-bc-breaks-above-0-01--up-23-in-24-hours-302799865.html</v>
+        <v>https://www.prnewswire.com/news-releases/flipster-secures-vara-full-operational-exchange-license-advancing-regulated-crypto-services-in-the-uae-302836310.html</v>
       </c>
       <c r="F211" t="str">
-        <v>BELIZE CITY, Belize, June 14, 2026 /PRNewswire/ -- BC.GAME's platform token $BC recently broke above the $0.01 mark, reaching a high of $0.0116 on June 14, 2026, with a 24-hour increase of 23%. The milestone comes as BC.GAME continues to develop the $BC ecosystem and roll out updates to...</v>
+        <v>DUBAI, UAE, July 28, 2026 /PRNewswire/ -- Flipster, a global cryptocurrency trading platform, has secured a full operational Exchange license (License No. VL/26/07/002) from Dubai's Virtual Assets Regulatory Authority (VARA) under Flipster FZE. This milestone enables Flipster to...</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 406 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e più di 283 milioni di token WLD</v>
+        <v>Bitget Wallet Integrates Mesh to Broaden Crypto Card Payments Access</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-06-14</v>
+        <v>2026-07-28</v>
       </c>
       <c r="C212" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D212" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E212" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-406-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-piu-di-283-milioni-di-token-wld-302799678.html</v>
+        <v>https://www.prunderground.com/bitget-wallet-integrates-mesh-to-broaden-crypto-card-payments-access/00389661/</v>
       </c>
       <c r="F212" t="str">
-        <v>Composizione della tesoreria di Eightco al 10 giugno 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 142 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 406 milioni di...</v>
+        <v>Home to one of the best crypto cards on the market, Bitget Wallet now lets users fund accounts and make purchases across Mesh's network without leaving the app. The post Bitget Wallet Integrates Mesh to Broaden Crypto Card Payments Access first appeared on</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>BlockchAIn Announces Preliminary Inclusion in Russell Microcap® Index</v>
+        <v>OmniPhi Launches Agentic Trading Platform to Give Retail Traders Institutional-Grade ...</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C213" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D213" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, AI, SaaS, Retail</v>
       </c>
       <c r="E213" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/12/3311043/0/en/BlockchAIn-Announces-Preliminary-Inclusion-in-Russell-Microcap-Index.html</v>
+        <v>https://pr-inside.com/omniphi-launches-agentic-trading-platform-to-give-retail-traders-institutional-grade-r5205301.htm</v>
       </c>
       <c r="F213" t="str">
-        <v>BlockchAIn Announces Preliminary Inclusion in Russell Microcap® Index</v>
+        <v>(PR-inside.com) Fintech startup integrates autonomous AI agents directly into trading workflows for equities, ETFs, crypto, FX, and commodities. VANCOUVER, BC / ACCESS Newswire / July 27, 2026 /OmniPhi inc. today announced the beta launch of its agentic trading platform designed to close the massive infrastructure gap between institutional desks and retail traders. By placing an autonomous AI agent at the centre of a unified trading workspace, OmniPhi gives individual operators the power of a full quantitative desk. OmniPhi's Agentic Integrated Trading Environment, where the Phi agent runs live strategies alongside charting, market data, and executable trades in a single workspace. Photo: OmniPhi Inc. As ..</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Vantage Secures Position on the Fortune Crypto Innovators List, Highlighting Cross-Market Trading Innovation</v>
+        <v>Blue Gold Announces Receipt of Nasdaq Notification Regarding Minimum Market Value of Publicly Held Shares Deficiency</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C214" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D214" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E214" t="str">
-        <v>https://www.prnewswire.com/news-releases/vantage-secures-position-on-the-fortune-crypto-innovators-list-highlighting-cross-market-trading-innovation-302798755.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/27/3333918/0/en/Blue-Gold-Announces-Receipt-of-Nasdaq-Notification-Regarding-Minimum-Market-Value-of-Publicly-Held-Shares-Deficiency.html</v>
       </c>
       <c r="F214" t="str">
-        <v>PORT VILA, Vanuatu, June 11, 2026 /PRNewswire/ -- Vantage, a global multi-asset broker for CFD trading, announced its inclusion on the Fortune Crypto Innovators list. Selected independently by Fortune's editorial department based on its editorial criteria, the list serves as a recognised...</v>
+        <v>NEW YORK, July 27, 2026 (GLOBE NEWSWIRE) -- Blue Gold Limited (Nasdaq: BGL) (Nasdaq: BGLWW) (“Blue Gold” or the “Company”), a gold mining company with the infrastructure to deliver gold from mine-to-wallet, today announced that the Company received a notification letter (the “Notification Letter”) from the Listing Qualifications Department of the Nasdaq Stock Market LLC (“Nasdaq”), notifying the Company that it is currently not in compliance with the minimum Market Value of Publicly Held Shares ("MVPHS") requirement set forth under Nasdaq Listing Rule 5550(b)(2).</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) gibt einen Gesamtbestand von rund 406 Millionen US-Dollar bekannt, darunter Anteile an OpenAI und Beast Industries sowie mehr als 16.000 ETH und über 283 Millionen WLD-Token</v>
+        <v>Amaze Holdings Announces Strategic Partnership with BIGtoken to Launch Scalable Creator Affiliate Wallet</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C215" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D215" t="str">
         <v>Finance, Crypto</v>
       </c>
       <c r="E215" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-gibt-einen-gesamtbestand-von-rund-406-millionen-us-dollar-bekannt-darunter-anteile-an-openai-und-beast-industries-sowie-mehr-als-16-000-eth-und-uber-283-millionen-wld-token-302798740.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/27/3333790/0/en/Amaze-Holdings-Announces-Strategic-Partnership-with-BIGtoken-to-Launch-Scalable-Creator-Affiliate-Wallet.html</v>
       </c>
       <c r="F215" t="str">
-        <v>Zusammensetzung der Finanzmittel von Eightco zum 10. Juni 2026: 90 Mio. USD an OpenAI-Anteilen (indirekt), 18 Mio. USD an Beast Industries-Anteilen, 16.278 ETH, 283 Millionen WLD-Bestände sowie 142 Mio. USD an Barmitteln und Barmitteläquivalenten, insgesamt rund 406 Millionen USD OpenAI...</v>
+        <v>New infrastructure is designed to connect brands and creators at scale, streamline affiliate campaigns and expand creator earning opportunities New infrastructure is designed to connect brands and creators at scale, streamline affiliate campaigns and expand creator earning opportunities</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Luffa Ecosystem Launches First Social Forecasting Benchmark Application PolyMind, Kicking Off World Cup Prediction Season</v>
+        <v>Military Wallet Launches New Mobile App to Help Military Families Take Control of Their Financial Lives</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C216" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D216" t="str">
-        <v>Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E216" t="str">
-        <v>https://www.prnewswire.com/news-releases/luffa-ecosystem-launches-first-social-forecasting-benchmark-application-polymind-kicking-off-world-cup-prediction-season-302798040.html</v>
+        <v>https://www.prnewswire.com/news-releases/military-wallet-launches-new-mobile-app-to-help-military-families-take-control-of-their-financial-lives-302835486.html</v>
       </c>
       <c r="F216" t="str">
-        <v>Envisioning the Future of Social Ecosystems: Luffa Anchors Next-Gen Web3 Engagement as First Social Forecasting Benchmark PolyMind Enters Open Beta HONG KONG, June 11, 2026 /PRNewswire/ -- Luffa, AI x Web3 Super Connector, today announced a pivotal milestone with the open beta launch of...</v>
+        <v>All-in-one app combines credit monitoring, identity protection and money management tools designed specifically for service members, Veterans and their families COLUMBIA, Mo., July 27, 2026 /PRNewswire/ -- The Military Wallet today announced the launch of the Military Wallet mobile app,...</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Fortune veröffentlicht erstmals die „Fortune Crypto 100", ein Ranking der einflussreichsten Unternehmen und Protokolle im globalen Ökosystem für digitale Vermögenswerte</v>
+        <v>DataMEDS AI Announces Updated August 7, 2026 Record Date for Distribution ...</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-06-12</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C217" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D217" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.prnewswire.com/news-releases/fortune-veroffentlicht-erstmals-die-fortune-crypto-100-ein-ranking-der-einflussreichsten-unternehmen-und-protokolle-im-globalen-okosystem-fur-digitale-vermogenswerte-302798671.html</v>
+        <v>https://pr-inside.com/datameds-ai-announces-updated-august-7-2026-record-date-for-distribution-r5205117.htm</v>
       </c>
       <c r="F217" t="str">
-        <v>Die Fortune Crypto 100 präsentiert führende Unternehmen in zehn Kategorien, darunter traditionelle Finanzdienstleistungen, dezentrale Finanzdienstleistungen, Risikokapital, Mining, Stablecoins, DATs und ETFs sowie weitere Bereiche. Das Ranking würdigt sowohl führende Krypto-Unternehmen...</v>
+        <v>(PR-inside.com) TAMPA, FL / ACCESS Newswire / July 27, 2026 /DataMEDS AI, Inc., (NASDAQ:MEDS, "DataMEDS," or the "Company"), a health information technology leader implementing EinsteinRx™ artificial intelligence prescription drug routing into blockchain-enabled smart contracts platform PharmacyChain™ to optimize the prescription medicines reimbursement and dispensing journey, today announced an updated record date for the distribution of the Dream Bowl 2026 Meme Coin (https://www.biconomy.com/exchange/DREAM1_USDT) to DataMEDS stockholders. On December 3, 2025, DataMEDS announced that it would distribute one (1) Dream Bowl 2026 Meme Coin for every one (1) share of DataMEDS Health common stock held as of a designated record date. On July ..</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>Cecabank lance un service de conservation de crypto-actifs avec son premier client, en collaboration avec Bit2Me</v>
+        <v>Hashcodex Expands Its Expertise with End-to-End Prediction Marketplace Development</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C218" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D218" t="str">
         <v>Crypto</v>
       </c>
       <c r="E218" t="str">
-        <v>https://www.prnewswire.com/news-releases/cecabank-lance-un-service-de-conservation-de-crypto-actifs-avec-son-premier-client-en-collaboration-avec-bit2me-302798357.html</v>
+        <v>https://express-press-release.net/news/2026/07/27/1762489</v>
       </c>
       <c r="F218" t="str">
-        <v>Cecabank dynamise le secteur de la conservation d'actifs numériques en mettant en service sa plateforme destinée aux institutions financières, et rejoint Renta 4 Banco dans le développement de son offre de trading de crypto-actifs pour ses clients Ce service s'appuie sur une collaboration...</v>
+        <v>Madurai, India, 2026-07-27 — /EPR Network/ — Hashcodex, a leading blockchain and fintech development company, has expanded its offerings with End-to-End Prediction Marketplace Development. The [read full press release...]</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Fortune dévoile son premier classement Fortune Crypto 100 qui répertorie les entreprises et les protocoles les plus influents de l'écosystème mondial des actifs numériques</v>
+        <v>DeFi Technologies Issues CEO Letter to Shareholders</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C219" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D219" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E219" t="str">
-        <v>https://www.prnewswire.com/news-releases/fortune-devoile-son-premier-classement-fortune-crypto-100-qui-repertorie-les-entreprises-et-les-protocoles-les-plus-influents-de-lecosysteme-mondial-des-actifs-numeriques-302798222.html</v>
+        <v>https://www.prnewswire.com/news-releases/defi-technologies-issues-ceo-letter-to-shareholders-302835039.html</v>
       </c>
       <c r="F219" t="str">
-        <v>Le classement Fortune Crypto 100 présente les leaders dans 10 catégories couvrant notamment la finance traditionnelle, la finance décentralisée, le capital-risque, le minage, les stablecoins, les DAT et les ETF et bien d'autres encore. Ce classement met à l'honneur les leaders du secteur...</v>
+        <v>TORONTO, July 27, 2026 /PRNewswire/ -- DeFi Technologies Inc. (the "Company" or "DeFi Technologies") (Nasdaq: DEFT) (CBOE CA: DEFI) (GR: R9B), a financial technology company bridging the gap between traditional capital markets and decentralized finance ("DeFi"), today issued a Letter to...</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Fortune lanza la primera edición de Fortune Crypto 100</v>
+        <v>Beyond the Signal: KuCoin Marks Its 9th Anniversary With a Multi-Track Competition and Total Rewards of Up to 650,000 USDT</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C220" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D220" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E220" t="str">
-        <v>https://www.prnewswire.com/news-releases/fortune-lanza-la-primera-edicion-de-fortune-crypto-100-302798214.html</v>
+        <v>https://www.prnewswire.com/news-releases/beyond-the-signal-kucoin-marks-its-9th-anniversary-with-a-multi-track-competition-and-total-rewards-of-up-to-650-000-usdt-302835129.html</v>
       </c>
       <c r="F220" t="str">
-        <v>-Fortune lanza la primera edición de Fortune Crypto 100, que clasifica a las empresas y protocolos más influyentes en el ecosistema global de activos digitales La lista Fortune Crypto 100 destaca a los líderes en 10 categorías que abarcan finanzas tradicionales, finanzas descentralizadas,...</v>
+        <v>Spanning Spot, Futures, VIP, Earn, Payment, Mining and Web3 Wallet, the campaign connects user rewards with broader participation across the KuCoin ecosystem PROVIDENCIALES, Turks and Caicos Islands, July 27, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform built on trust,...</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>UK Financial Ltd Announces LTNS 1 on CATEX Exchange With Verified ERC-3643 ...</v>
+        <v>HashKey Exchange Launches New Flagship Crypto Trading App</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C221" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D221" t="str">
         <v>Crypto</v>
       </c>
       <c r="E221" t="str">
-        <v>https://pr-inside.com/uk-financial-ltd-announces-ltns-1-on-catex-exchange-with-verified-erc-r5190599.htm</v>
+        <v>https://www.prnewswire.com/news-releases/hashkey-exchange-launches-new-flagship-crypto-trading-app-302835116.html</v>
       </c>
       <c r="F221" t="str">
-        <v>(PR-inside.com) DOVER, DE / ACCESS Newswire / June 11, 2026 /UK Financial Ltd, creator of The Maya Preferred Project and Maya Preferred PRA, today announced LTNS 1 on CATEX Exchange as part of the continued expansion of the Maya Preferred PRA ecosystem and the company's broader real-world asset tokenization strategy. The announcement follows the recent update of Maya Preferred PRA and comes as UK Financial Ltd finalizes its CoinMarketCap filing milestone connected to the company's long-standing digital asset history, project documentation, token structure, and public reporting efforts. LTNS 1 is being introduced as one of the most advanced ERC-3643 security token infrastructures developed ..</v>
+        <v>HONG KONG, July 27, 2026 /PRNewswire/ -- HashKey Holdings Limited (3887.HK), a comprehensive Asian digital asset group, announced a landmark global product and brand strategy launch with a new flagship Crypto Trading App featuring a "multi-site unification" model now made available to...</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Quantova Opens Post-Quantum Blockchain Infrastructure to Developers as Industry Confronts Accelerating Quantum Computing Threat</v>
+        <v>Ondrela Reviews: Don't Buy Ondrela Smart Tracker Card Till You've Read ...</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C222" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D222" t="str">
         <v>Crypto</v>
       </c>
       <c r="E222" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356081</v>
+        <v>https://pr-inside.com/ondrela-reviews-don-t-buy-ondrela-smart-tracker-card-till-you-ve-read-r5205050.htm</v>
       </c>
       <c r="F222" t="str">
-        <v>Quantova, a post-quantum Layer-1 blockchain network approaching testnet launch, today published its complete developer documentation and significantly expanded its public GitHub repository, making quantum-resistant blockchain infrastructure directly accessible to developers and institutions for the first time. The release follows a period of accelerating concern across the technology and financial industries as quantum computing research compresses the estimated timeline for breaking the e... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356081</v>
+        <v>(PR-inside.com) FRANKLIN, TN / ACCESS Newswire / July 27, 2026 / Let's talk about Ondrela Review: Ondrela is a card-thin smart tracker, just 1.7 mm thick, that's about the thickness of two credit cards. It slides into any wallet card slot, passport sleeve, luggage tag pocket, or laptop bag compartment, and connects to both the Apple Find My and Google Find Hub networks. Ondrela's Gold Smart Tracker Card is a credit-card-sized Bluetooth item tracker built to slide into a wallet, passport holder, or bag. Ondrela is not just about finding a thing. It's about protecting your trip, and you. It's priced from ..</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>SueWallSt Reminds Shareholders of a Lead Plaintiff Deadline of August 7, 2026 in BitGo Holdings, Inc. Lawsuit - BTGO</v>
+        <v>Times Of Blockchain Sponsors Landmark Global Blockchain Show Riyadh 2026</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C223" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D223" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto</v>
       </c>
       <c r="E223" t="str">
-        <v>https://www.prnewswire.com/news-releases/suewallst-reminds-shareholders-of-a-lead-plaintiff-deadline-of-august-7-2026-in-bitgo-holdings-inc-lawsuit---btgo-302797681.html</v>
+        <v>https://express-press-release.net/news/2026/07/27/1762004</v>
       </c>
       <c r="F223" t="str">
-        <v>Alert: Claims Focus on Alleged Misrepresentations About BitGo's Digital Asset Sales Margin Compression and Bitcoin Treasury Losses NEW YORK, June 11, 2026 /PRNewswire/ -- SueWallSt reminds purchasers of BitGo Holdings, Inc. (NYSE: BTGO) securities of a pending securities class action. THE...</v>
+        <v>Dubai, United Arab Emirates, 2026-07-27 — /EPR Network/ —Times Of Blockchain, a premier global authority on Web3, digital assets, and decentralized technology journalism, proudly announces [read full press release...]</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Fineqia Engages on Tokenization and Wallet Architecture Services for ...</v>
+        <v>GhostLabs Launches Crypto Risk Intelligence to Help Identify Hidden Blockchain Risks</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C224" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D224" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E224" t="str">
-        <v>https://pr-inside.com/fineqia-engages-on-tokenization-and-wallet-architecture-services-for-r5190584.htm</v>
+        <v>https://pressreleasenews.org/pressroom/ghostlabs-launches-crypto-risk-intelligence-to-help-identify-hidden-blockchain-risks</v>
       </c>
       <c r="F224" t="str">
-        <v>(PR-inside.com) LONDON, UK / ACCESS Newswire / June 11, 2026 / Fineqia International Inc. ("Fineqia") (CSE:FNQ)(Frankfurt:FNQA), a digital asset and investment business, today announced that its UK subsidiary, Fineqia Limited, is providing technology development and advisory services to Club Coin Holdings ("Club Coin") in support of the development of Club Coin's Phase 1 product. The engagement covers tokenization design, digital wallet architecture, and broader crypto advisory services, drawing on Fineqia's expertise across the digital asset value chain and its experience as a regulated issuer of crypto asset backed Exchange Traded Products (ETPs) through its Liechtenstein subsidiary, Fineqia AG. The services were initiated ..</v>
+        <v>New cybersecurity service combines AI-assisted analysis with human expertise to support smarter investment and security decisions across the Web3 ecosystem.</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>Fineqia Engages on Tokenization and Wallet Architecture Services for Club Coin Holdings</v>
+        <v>BinBase Releases 2026 BIN Data Updates for Subscriptions, Digital Wallet Tokens, and Dynamic Currency Conversion</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C225" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D225" t="str">
-        <v>Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E225" t="str">
-        <v>https://www.newswire.com/news/fineqia-engages-on-tokenization-and-wallet-architecture-services-for-club-coin</v>
+        <v>https://www.prweb.com/releases/binbase-releases-2026-bin-data-updates-for-subscriptions-digital-wallet-tokens-and-dynamic-currency-conversion-302829565.html</v>
       </c>
       <c r="F225" t="str">
-        <v/>
+        <v>BinBase enhances its 2026 dataset with Apple/Google Pay token range identification, Direct Debit attributes, and default ISO currency codes to optimize recurring billing and reduce SaaS churn. MIAMI, July 26, 2026 /PRNewswire-PRWeb/ -- BinBase, a global provider of payment intelligence...</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>21shares Named to Inaugural Fortune Crypto 100 List</v>
+        <v>Siemens advances self-verifying agentic AI workflows for semiconductor and PCB design</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-27</v>
       </c>
       <c r="C226" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D226" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E226" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310497/0/en/21shares-Named-to-Inaugural-Fortune-Crypto-100-List.html</v>
+        <v>https://www.prnewswire.com/news-releases/siemens-advances-self-verifying-agentic-ai-workflows-for-semiconductor-and-pcb-design-302834767.html</v>
       </c>
       <c r="F226" t="str">
-        <v>The award win, in the DATs and ETFs category, comes on the heels of a series of product launches in the U.S. market, including that of THYP – the first Hyperliquid ETF available to U.S. investors The award win, in the DATs and ETFs category, comes on the heels of a series of product launches in the U.S. market, including that of THYP – the first Hyperliquid ETF available to U.S. investors</v>
-[...2 lines deleted...]
-    <row r="227">
+        <v>Combines Siemens' EDA expertise and software with NVIDIA AI infrastructure and software to improve result quality, time-to-results, tool-calling reliability and token efficiency for long-running engineering workloads Enables agentic AI workflows that help engineers improve productivity...</v>
+      </c>
+    </row>
+    <row r="227" xml:space="preserve">
       <c r="A227" t="str">
-        <v>CoinShares Named to the Inaugural Fortune Crypto 100</v>
+        <v>Five Regulators, One Country: NeosLegal Authors the UAE Chapter of Chambers Blockchain &amp; Crypto-Assets 2026</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-26</v>
       </c>
       <c r="C227" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D227" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, Real Estate</v>
       </c>
       <c r="E227" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310482/0/en/CoinShares-Named-to-the-Inaugural-Fortune-Crypto-100.html</v>
-[...2 lines deleted...]
-        <v>Recognised in the DATs &amp;amp; ETFs category of Fortune's definitive ranking of the companies and protocols shaping the global digital asset ecosystem</v>
+        <v>https://pressreleasenews.org/pressroom/five-regulators-one-country-neoslegal-authors-the-uae-chapter-of-chambers-blockchain-crypto-assets-2026</v>
+      </c>
+      <c r="F227" t="str" xml:space="preserve">
+        <v xml:space="preserve">NeosLegal maps the only jurisdiction where crypto founders choose their regulator, and where the government now writes "Tokenholder" on property title deeds
+</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Fortune Launches Inaugural Fortune Crypto 100, Ranking the Most Influential Companies and Protocols in the Global Digital Asset Ecosystem</v>
+        <v>New to The Street to Broadcast Nationwide on Bloomberg Television Tonight ...</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-25</v>
       </c>
       <c r="C228" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D228" t="str">
-        <v>Crypto</v>
+        <v>Crypto, Healthcare</v>
       </c>
       <c r="E228" t="str">
-        <v>https://www.prnewswire.com/news-releases/fortune-launches-inaugural-fortune-crypto-100-ranking-the-most-influential-companies-and-protocols-in-the-global-digital-asset-ecosystem-302797425.html</v>
+        <v>https://pr-inside.com/new-to-the-street-to-broadcast-nationwide-on-bloomberg-television-tonight-r5204728.htm</v>
       </c>
       <c r="F228" t="str">
-        <v>The Fortune Crypto 100 highlights leaders across 10 categories spanning traditional finance, decentralized finance, venture capital, mining, stablecoins, DATs and ETFs, and more. The ranking recognizes both crypto-native leaders and traditional financial institutions, reflecting the rapid...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 25, 2026 /New to The Street, one of America's longest-running sponsored business television brands, today announced the broadcast of its latest episode, airing tonight at 6:30 PM ET on Bloomberg Television across the United States, with additional weekly distribution throughout Bloomberg's Latin America and MENA television networks. The nationally televised program will feature in-depth executive interviews and company updates from: RHINO Bitcoin (RHNO) RhinoBitcoin.com Marina Decisions- Madhu Gulati with David Fagan co hosting Medicus Pharma (MDCX) Virtuix Holdings (VTIX) Each segment is designed to provide investors with a deeper understanding of each company's business strategy, market opportunity, ..</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>KuCoin Launches Crypto Cup With Up to 1,400,000 USDT Reward Pool During Global Football Season</v>
+        <v>New to The Street to Broadcast Nationwide on Bloomberg Television Tonight at 6:30 PM ET Featuring RHINO Bitcoin, Marina Decisions, Medicus Pharma and Virtuix Holdings</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-25</v>
       </c>
       <c r="C229" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D229" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Crypto, Healthcare</v>
       </c>
       <c r="E229" t="str">
-        <v>https://www.prnewswire.com/news-releases/kucoin-launches-crypto-cup-with-up-to-1-400-000-usdt-reward-pool-during-global-football-season-302796544.html</v>
+        <v>https://www.newswire.com/news/new-to-the-street-to-broadcast-nationwide-on-bloomberg-television-tonight-at-6</v>
       </c>
       <c r="F229" t="str">
-        <v>PROVIDENCIALES, Turks and Caicos Islands, June 11, 2026 /PRNewswire/ --KuCoin, a leading global crypto platform built on trust, today announced the launch of KuCoin Crypto Cup, a global football-season trading campaign running from June 11 to July 20, 2026, featuring a reward pool of up...</v>
+        <v/>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Hyperscale Data Announces Transaction with Yorkville</v>
+        <v>Loud! OOH becomes first UK out-of-home advertising agency to optimise for AI search over Google</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-25</v>
       </c>
       <c r="C230" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D230" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto, AI, Automotive</v>
       </c>
       <c r="E230" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-announces-transaction-with-yorkville-302797578.html</v>
+        <v>https://pressat.co.uk/releases/loud-ooh-becomes-first-uk-out-of-home-advertising-agency-to-optimise-for-ai-search-over-google-9389a4e3554f29ab169f1e2f7dc68912/</v>
       </c>
       <c r="F230" t="str">
-        <v>LAS VEGAS, June 11, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), announced that it has entered into a Pre-Paid Advance Agreement (the "Agreement") with YA...</v>
+        <v xml:space="preserve">Saturday 25 July, 2026 Founder says the AI, crypto and fintech brands booking London Underground advertising now research through ChatGPT, Claude, Gemini and Grok rather than Google, as enquiries from AI tools rise 266% London, 24th July 2026 Jamie Roberts has stopped chasing Google rankings. Since May 2026, his independent out-of-home agency Loud! OOH has been rebuilt around a different goal: being the answer AI tools give when someone asks "billboard advertising costs" or "London Underground advertising costs." Roberts points to the Tube itself. Tube car panels and cross-track sites are currently in high demand by AI startups, trading apps, crypto platforms and challenger banks. And he noticed something about how those brands buy. "The people booking London Underground advertising right </v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>NatGold Digital Sets July 8 for NATG Global Trading Launch</v>
+        <v>PointsKash Demonstrates How Businesses Can Build on Bitcoin Without Burdening the Blockchain</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C231" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D231" t="str">
         <v>Crypto</v>
       </c>
       <c r="E231" t="str">
-        <v>https://www.prnewswire.com/news-releases/natgold-digital-sets-july-8-for-natg-global-trading-launch-302797422.html</v>
+        <v>https://www.prnewswire.com/news-releases/pointskash-demonstrates-how-businesses-can-build-on-bitcoin-without-burdening-the-blockchain-302834473.html</v>
       </c>
       <c r="F231" t="str">
-        <v>MIAMI, June 11, 2026 /PRNewswire/ -- NatGold Digital Ltd. ("NatGold" or the "Company"), a pioneering digital gold mining company with a patent-pending process for sustainably unlocking the intrinsic value of in-ground gold resources through its digital mining and blockchain-based...</v>
+        <v>As industry debate surrounding Bitcoin Improvement Proposal (BIP-110) intensifies, PointsKash unveils an architecture designed to work regardless of the proposal's outcome. SCOTTSDALE, Ariz., July 24, 2026 /PRNewswire/ -- As the global Bitcoin community debates Bitcoin Improvement...</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>UK INVESTOR CONFIDENCE HITS RECORD HIGH DESPITE WARS, TARIFFS AND MARKET TURBULENCE</v>
+        <v>LBank Exchange Listed ARM(Armor Protocol)</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-06-11</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C232" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D232" t="str">
-        <v>Crypto, Retail</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E232" t="str">
-        <v>https://pressat.co.uk/releases/uk-investor-confidence-hits-record-high-despite-wars-tariffs-and-market-turbulence-22d9f4fd266ddde230d2bd2a6c90bccc/</v>
+        <v>https://www.newsfilecorp.com/release/306397/LBank-Exchange-Listed-ARMArmor-Protocol</v>
       </c>
       <c r="F232" t="str">
-        <v>Thursday 11 June, 2026 Long-term conviction hardens among British investors as confidence rises to highest level since Investor Index launched UK investor confidence has risen sharply to its highest level since the Investor Index launched in 2020 despite another year dominated by geopolitical instability, trade tensions and market uncertainty. The Investor Index 2026, the annual study of investor behaviour from AML Group and The Nursery Research &amp; Planning, found the UK Investor Index has climbed to 115, up significantly from 103 in 2025 and well above the pre-pandemic benchmark of 100. The Index is a composite measure of investor confidence, sense of control and how informed investors feel about their financial decisions. Investor confidence reaches new high The findings suggest a signifi</v>
-[...2 lines deleted...]
-    <row r="233">
+        <v>Road Town, British Virgin Islands--(Newsfile Corp. - July 24, 2026) - LBank Exchange, a leading global cryptocurrency trading platform, listed ARM(Armor Protocol) at 04:00pm on July 23, 2026 (UTC).To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8831/306397_3176f338d48a9b49_001full.jpgUsers are able to access the trading pair at: https://www.lbank.com/trade/arm_usdtAbout ARM(Armor Protocol)Armor brings trustless group savings to Web3 — transparent...</v>
+      </c>
+    </row>
+    <row r="233" xml:space="preserve">
       <c r="A233" t="str">
-        <v>HWAL Inc., Announces Appointment of Jamie Shortill to Board of Advisors ...</v>
+        <v>SPIRIT BLOCKCHAIN CAPITAL APPOINTS SUHA ASKARY AS CHIEF EXECUTIVE OFFICER</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C233" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-globenewswire</v>
       </c>
       <c r="D233" t="str">
-        <v>Crypto, AI</v>
+        <v>Crypto, AI, Media, Education</v>
       </c>
       <c r="E233" t="str">
-        <v>https://pr-inside.com/hwal-inc-announces-appointment-of-jamie-shortill-to-board-of-advisors-r5190463.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 10, 2026 /HWAL Inc., formerly Hollywall Entertainment, Inc. (OTCID:HWAL) (the "Company"), announces an additional appointment to its Board of Advisors. In preparation for global growth and expansion of the Company's music and media catalog and operations within the industry sectors of sports and music entertainment, TV and motion pictures, broadcast and distribution, AI and Blockchain technologies, tokenization of Real-World Assets, Fintech and Cryptocurrencies, the Company is proud to announce the appointment of its newest Advisory Board Member Mr. Jamie Shortill. Mr. Shortill is a seasoned finance and strategy executive with over two decades of ..</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/24/3332783/0/en/SPIRIT-BLOCKCHAIN-CAPITAL-APPOINTS-SUHA-ASKARY-AS-CHIEF-EXECUTIVE-OFFICER.html</v>
+      </c>
+      <c r="F233" t="str" xml:space="preserve">
+        <v xml:space="preserve">Vancouver, British Columbia, July  24, 2026  (GLOBE NEWSWIRE) -- Spirit Blockchain Capital Inc. (CSE: SPIR | OTCQB: SBLCF) ("Spirit" or the "Company"), a blockchain infrastructure company focused on digital assets, decentralized finance and emerging technologies, is pleased to announce the appointment of Suha Askary as Chief Executive Officer, effective immediately.
+With the appointment of Ms. Askary, Raymond O'Neill has transitioned from Interim Chief Executive Officer and will continue to serve as Chairman of the Board and Interim Chief Financial Officer.
+Ms. Askary brings more than 30 years of executive leadership experience spanning global investment management, financial engineering, institutional capital markets and emerging technologies. Throughout her distinguished career, she has advised public and private companies, family offices and institutional investors while leading strategic investment initiatives across North America, Europe and the Middle East.
+She has been involved in some of the largest corporate and investment transactions in the Middle East, bringing extensive experience in cross-border finance, institutional capital formation and complex strategic advisory mandates. Her expertise spans blockchain, digital assets, artificial intelligence and technology commercialization, with a focus on bridging traditional financial markets and next-generation digital infrastructure.
+Ms. Askary previously served as Chief Executive Officer of Al Bashayer Investment Company and Yield Investments Ltd., where she led strategic investment initiatives and technology-focused growth strategies. She holds a Bachelor of Science in Computer Engineering from California State University, Long Beach, a Master of Business Administration from the University of California, Irvine, and postgraduate credentials in Blockchain Innovation from the University of California, Berkeley.
+Raymond O'Neill, Chairman of the Board and Interim Chief Financial Officer of Spirit, commented:
+"On behalf of the Board of Directors, I am pleased to welcome Suha as Chief Executive Officer of Spirit Blockchain Capital. Suha is an accomplished executive with an exceptional track record in global capital markets, strategic investment and emerging technologies. Her experience leading complex international transactions, building strategic partnerships and commercializing innovative technologies aligns directly with Spirit's long-term vision. We believe her leadership will be instrumental as we continue to execute our strategy and create long-term value for our shareholders."
+Suha Askary, Chief Executive Officer of Spirit, commented:
+"I am incredibly thrilled to join Spirit Blockchain at such a pivotal moment, as we position ourselves to lead the next major wave of AI, digital finance and Web3 infrastructure," said Suha Askary, incoming Chief Executive Officer. "Advanced, disruptive technology will be the definitive engine of our growth moving forward. My immediate focus will be on aggressively scaling our innovation-driven ventures, deploying frontier AI and blockchain capabilities, and forging powerful strategic global alliances. I am fully committed to taking the company to new heights, embedding cutting-edge tech at the core of our strategy, and turning Spirit on a clear path of massive global success that delivers significant value to our shareholders."
+Under Ms. Askary's leadership, the Company intends to continue strengthening its position as a blockchain infrastructure company by advancing strategic partnerships, pursuing disciplined capital allocation, expanding its technology initiatives and identifying new opportunities across digital assets, decentralized finance and artificial intelligence.
+About Spirit Blockchain Capital
+Spirit Blockchain Capital Inc. is a Canadian-based publicly listed company focused on providing shareholders with exposure to the blockchain and digital asset economy. The Company is engaged in the business of developing, acquiring, operating and managing technology solutions, artificial intelligence (AI), blockchain infrastructure and assets, and invests in emerging blockchain ventures and opportunities.
+For further information, please contact:
+Suha Askary
+Chief Executive Officer
+Spirit Blockchain Capital Inc.
+Email: info@spiritblockchain.com
+Phone: +1 604 757-0331
+Forward-Looking Statements
+This news release contains forward-looking statements and forward-looking information within the meaning of applicable securities laws. The use of any of the words “expect”, “anticipate”, “continue”, “estimate”, “objective”, “may”, “will”, “project”, “should”, “believe”, “plans”, “intends” and similar expressions are intended to identify forward-looking information or statements. The forward-looking statements and information are based on certain key expectations and assumptions made by the Company. Although the Company believes that the expectations and assumptions on which such forward-looking statements and information are based are reasonable, undue reliance should not be placed on the forward-looking statements and information because the Company can give no assurance that they will prove to be correct.
+Since forward-looking statements and information address future events and conditions, by their very nature they involve inherent risks and uncertainties. Actual results could differ materially from those currently anticipated due to a number of factors and risks. Factors that could materially affect such forward-looking information are described under the heading “Risk Factors” in the Company’s long-form prospectus dated August 8, 2022, that is available on the Company’s profile on SEDAR+ at www.sedarplus.ca. The Company undertakes no obligation to update forward-looking information except as required by applicable law. Such forward-looking information represents managements’ best judgment based on information currently available. No forward-looking statement can be guaranteed and actual future results may vary materially. Accordingly, readers are advised not to place undue reliance on forward-looking statements or information.
+The Canadian Securities Exchange has not reviewed, approved, or disapproved the content of this news release.</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>AI Financial Provides Update on Removal of Going Concern, WLFI Holdings, ...</v>
+        <v>Spirit Blockchain Capital Appoints Suha Askary as Chief Executive Officer ...</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C234" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D234" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E234" t="str">
-        <v>https://pr-inside.com/ai-financial-provides-update-on-removal-of-going-concern-wlfi-holdings-r5190384.htm</v>
+        <v>https://pr-inside.com/spirit-blockchain-capital-appoints-suha-askary-as-chief-executive-officer-r5204427.htm</v>
       </c>
       <c r="F234" t="str">
-        <v>(PR-inside.com) WLFI Holdings Valued at Approximately US$380 Million1 Company Continues to View WLFI as a Strategic Balance Sheet Asset LAS VEGAS, NV / ACCESS Newswire / June 10, 2026 / AI Financial Corporation (NASDAQ:AIFC)(FRA:5AR1) ("AiFi" or the "Company"), a fintech company providing blockchain-powered payment, trading, and settlement infrastructure for digital assets, today announced enhancements to the Company's liquidity position. In its Current Report on Form 8-K filed today, the Company disclosed that 3,321,690,994 WLFI tokens2 held by the Company can provide it with significant liquidity, as they are currently available for it to use as collateral for a loan transaction, for it to ..</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 24, 2026 / Spirit Blockchain Capital Inc. (CSE:SPIR)(OTCQB:SBLCF) ("Spirit" or the "Company"), a blockchain infrastructure company focused on digital assets, decentralized finance and emerging technologies, is pleased to announce the appointment of Suha Askary as Chief Executive Officer, effective immediately. With the appointment of Ms. Askary, Raymond O'Neill has transitioned from Interim Chief Executive Officer and will continue to serve as Chairman of the Board and Interim Chief Financial Officer. Ms. Askary brings more than 30 years of executive leadership experience spanning global investment management, financial engineering, institutional capital markets and emerging technologies. Throughout her ..</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>Fold Eliminates $20 Million of Debt, Secures $25 Million of Non-Dilutive Capital to Accelerate Next Phase of Growth</v>
+        <v>Mercuryo Data Shows Stablecoins Moving Beyond Crypto to Power Digital Payments</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C235" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D235" t="str">
-        <v>Finance, Crypto, Retail</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E235" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309688/0/en/Fold-Eliminates-20-Million-of-Debt-Secures-25-Million-of-Non-Dilutive-Capital-to-Accelerate-Next-Phase-of-Growth.html</v>
+        <v>https://www.prnewswire.com/news-releases/mercuryo-data-shows-stablecoins-moving-beyond-crypto-to-power-digital-payments-302833743.html</v>
       </c>
       <c r="F235" t="str">
-        <v>PHOENIX, June 10, 2026 (GLOBE NEWSWIRE) -- Fold Holdings, Inc. (NASDAQ: FLD) ("Fold" or the "Company"), a bitcoin financial services company making it easy for individuals to earn, save and spend bitcoin through everyday financial tools, announced a series of capital transactions to strengthen the company's balance sheet, eliminate secured debt obligations, improve cashflows, and position Fold to materially scale its consumer and enterprise platforms.</v>
+        <v>LONDON, July 24, 2026 /PRNewswire/ -- Global payments infrastructure platform Mercuryo has published data that shows stablecoin usage is evolving to become a core payments and settlement layer, supporting myriad operations across fintech as traditional financial services evolve to...</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Figure Enters into Agreement to Acquire Kiavi, Bolstering Blockchain-Native Marketplace</v>
+        <v>Omni and Lemon Marketing Announce Strategic Collaboration to Build ...</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-24</v>
       </c>
       <c r="C236" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D236" t="str">
-        <v>Finance, Crypto, AI, SaaS, Real Estate</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E236" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309592/0/en/Figure-Enters-into-Agreement-to-Acquire-Kiavi-Bolstering-Blockchain-Native-Marketplace.html</v>
+        <v>https://pr-inside.com/omni-and-lemon-marketing-announce-strategic-collaboration-to-build-r5204363.htm</v>
       </c>
       <c r="F236" t="str">
-        <v>NEW YORK, June 10, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (“Figure,” Nasdaq: FIGR; OPEN: FGRS), the blockchain-native capital marketplace for the origination, funding, sale, and trading of tokenized assets, today announced a definitive agreement to acquire Kiavi, an AI-powered lending platform for residential real estate investors. The transaction includes the purchase of Kiavi’s balance sheet assets by a joint venture between Figure and Sixth Street, a leading global investment firm, which is buying loans off Kiavi’s balance sheet. The total transaction purchase price is $717 million.</v>
+        <v>(PR-inside.com) The collaboration combines Omni's compliance-first onboarding technology with the Lemon ecosystem to simplify access to financial services through a 'One KYC' experience. DUBAI, UAE / ACCESS Newswire / July 24, 2026 / Omni, a financial onboarding and interoperability platform, today announced a strategic collaboration with Lemon Marketing, the strategic growth and ecosystem development organization supporting the broader Lemon ecosystem. Together, the organizations will develop a next-generation financial onboarding ecosystem designed to simplify how individuals and businesses connect to financial services worldwide. The collaboration brings together Omni's onboarding and interoperability technology with the Lemon ecosystem's blockchain verification capabilities and the exp</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>WISeKey’s SEALCOIN Subsidiary Accelerates Space-Based Blockchain Infrastructure Following Strategic $4 Million Investment Commitment</v>
+        <v>Datavault AI (DVLT) Sets August 4 Analyst Day to Showcase Blockchain and AI Strategy</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-06-10</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C237" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D237" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Retail</v>
       </c>
       <c r="E237" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309441/0/en/WISeKey-s-SEALCOIN-Subsidiary-Accelerates-Space-Based-Blockchain-Infrastructure-Following-Strategic-4-Million-Investment-Commitment.html</v>
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-sets-august-4-analyst-day-to-showcase-blockchain-and-ai-strategy-7087928</v>
       </c>
       <c r="F237" t="str">
-        <v>WISeKey’s SEALCOIN Subsidiary Accelerates Space-Based Blockchain Infrastructure Following Strategic $4 Million Investment Commitment</v>
+        <v>LOS ANGELES, CA - July 23, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) will host its first Analyst and Investor Day in New York City on Aug. 4, 2026, where management plans to outline the company’s strategic roadmap and demonstrate technologies supporting its AI-powered data monetization and real-world asset tokenization platform. The event will feature a live demonstration of the Information Data Exchange(R) (“IDE”), updates on the expansion of the SanQtum distributed GPU edge network and details surrounding the pending acquisition and planned integration of the NYIAX advertising exchange into Datavault AI’s broader blockchain ecosystem. Management also expects to discuss the commercialization of its tokenization and exchange platforms, including agreements covering an estimated $</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Acme Corp enters bitcoin mining with new data center initiative</v>
+        <v>marvnBoost Puts Fact-Checked iGaming Content Generation on the Floor at SBC Summit Lisbon 2026</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C238" t="str">
-        <v>PressReleaseNews</v>
+        <v>Pressat</v>
       </c>
       <c r="D238" t="str">
-        <v>Crypto, Energy</v>
+        <v>Crypto, AI, SaaS, Gaming, Media</v>
       </c>
       <c r="E238" t="str">
-        <v>https://pressreleasenews.org/pressroom/acme-corp-enters-bitcoin-mining-with-new-data-center-initiative</v>
+        <v>https://pressat.co.uk/releases/marvnboost-puts-fact-checked-igaming-content-generation-on-the-floor-at-sbc-summit-lisbon-2026-ae0a9f5b17088af7d987c9ca28e5f321/</v>
       </c>
       <c r="F238" t="str">
-        <v>Acme Corp announces its entry into bitcoin mining through a dedicated data center initiative, leveraging renewable energy sources to support operations. The move aligns with the company's strategy to diversify into digital asset infrastructure.</v>
+        <v>Thursday 23 July, 2026 Marlin Media's B2B AI content engine brings structured, fact-checked content generation to operators, affiliates, and providers. LISBON, Portugal, [23rd July 2026] marvnBoost ( boost.marvn.ai ), the iGaming AI content generation platform from Marlin Media, today announced its presence at SBC Summit Lisbon 2026, taking place 29 September to 1 October at the Feira Internacional de Lisboa and MEO Arena. The summit is one of the industry’s largest gatherings, with organisers projecting 35,000 professionals from across the betting, gaming, payments, marketing, and technology verticals, plus the co-located Affiliate Leaders Summit for performance marketing teams. The event also fields a dedicated Casino &amp; iGaming Zone on an exhibition floor spanning over 100,000m². marvnBo</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>BlockchAIn Announces Closing of $55 Million Public Offering of Common Stock</v>
+        <v>Bybit Expands Fixed-Return Dual Asset Product Beyond Crypto With xStocks</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C239" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D239" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E239" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3309393/0/en/BlockchAIn-Announces-Closing-of-55-Million-Public-Offering-of-Common-Stock.html</v>
+        <v>https://www.prnewswire.com/news-releases/bybit-expands-fixed-return-dual-asset-product-beyond-crypto-with-xstocks-302833271.html</v>
       </c>
       <c r="F239" t="str">
-        <v>BlockchAIn Announces Closing of $55 Million Public Offering of Common Stock</v>
+        <v>DUBAI, UAE, July 23, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, is excited to announce the integration of xStocks into its Dual Asset product, becoming the first centralized exchange to offer xStocks as underlying assets for a...</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>Applied Digital Announces Pricing of $1.59 Billion of Senior Secured Notes to fund the Fourth Building at Polaris Forge 1</v>
+        <v>Axcess Payment Services deploys GuardWare to close data protection gap in remote-first environment</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C240" t="str">
-        <v>GlobeNewswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D240" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E240" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3309382/0/en/Applied-Digital-Announces-Pricing-of-1-59-Billion-of-Senior-Secured-Notes-to-fund-the-Fourth-Building-at-Polaris-Forge-1.html</v>
+        <v>https://pressat.co.uk/releases/axcess-payment-services-deploys-guardware-to-close-data-protection-gap-in-remote-first-environment-68aecafade6025b3cbcc3a6693fbb13f/</v>
       </c>
       <c r="F240" t="str">
-        <v>DALLAS, June 09, 2026 (GLOBE NEWSWIRE) -- Applied Digital Corporation (NASDAQ: APLD) (“Applied Digital” or the “Company”), a leading designer, builder and operator of high-performance, sustainably engineered data centers and colocation services for Artificial Intelligence (“AI”), networking, and blockchain workloads, today announced that its subsidiary, APLD ComputeCo 3 LLC (“APLD ComputeCo 3”), has priced a $1.59 billion offering (the “Offering”) of 7.000% senior secured notes due 2031 (the “Notes”) at par. The Notes will be sold in a private offering to persons reasonably believed to be qualified institutional buyers in reliance on Rule 144A under the Securities Act of 1933, as amended (the “Securities Act”), and outside the United States to non-U.S. persons in reliance on Regulation S u</v>
+        <v>Thursday 23 July, 2026 Leeds-based payments firm selects persistent, file-level encryption platform to underpin PCI DSS Level 1 compliance and defend against insider threat and supply-chain risk Axcess Payment Services, the Leeds-based regulated payments business, has partnered with GuardWare to address a material gap in its data security architecture, the point at which sensitive data leaves controlled environments entirely. The deployment, documented in a white paper authored by Axcess Payments Group CEO Nick Fox, marks a strategic shift in the company's security posture: from infrastructure-centric defence to persistent, data-centric protection that follows files wherever they are, regardless of location, device, or network state. Axcess Payment Services operates as a PCI DSS Level 1 co</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>CME Group Announces Launch of Nasdaq CME Crypto Index Futures</v>
+        <v>BC Token Hits $0.02, Setting a New All-Time High</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-23</v>
       </c>
       <c r="C241" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D241" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E241" t="str">
-        <v>https://www.prnewswire.com/news-releases/cme-group-announces-launch-of-nasdaq-cme-crypto-index-futures-302795783.html</v>
+        <v>https://www.prnewswire.com/news-releases/bc-token-hits-0-02--setting-a-new-all-time-high-302832793.html</v>
       </c>
       <c r="F241" t="str">
-        <v>CHICAGO, June 9, 2026 /PRNewswire/ -- CME Group, the world's leading derivatives marketplace, announced the launch of Nasdaq CME Crypto Index futures. At expiration, these contracts are financially settled to the value of the Nasdaq CME Crypto Settlement Price Index, which measures the...</v>
+        <v>$BC has risen nearly 70% since April as BC Engine continues to expand the token's utility across the BC.GAME ecosystem BELIZE CITY, Belize, July 22, 2026 /PRNewswire/ -- BC Token ($BC), the ecosystem token of BC.GAME, reached $0.02 on July 23, setting a new all-time high and extending its...</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Solayer Announces Mainnet Launch of Margin Trade, Bringing Unified Multi-Asset Trading Onchain</v>
+        <v>Roundtable’s AI/DeFi Platform Unveiled to London Press, Media Executives to Help Restore Classic Journalism</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C242" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D242" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Finance, Crypto, AI, SaaS</v>
       </c>
       <c r="E242" t="str">
-        <v>https://www.prnewswire.com/news-releases/solayer-announces-mainnet-launch-of-margin-trade-bringing-unified-multi-asset-trading-onchain-302795753.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/22/3331781/0/en/Roundtable-s-AI-DeFi-Platform-Unveiled-to-London-Press-Media-Executives-to-Help-Restore-Classic-Journalism.html</v>
       </c>
       <c r="F242" t="str">
-        <v>New Solana-native platform enables trading across crypto, commodities, and equities through a single margin account PALO ALTO, Calif., June 9, 2026 /PRNewswire/ -- Solayer today announced the mainnet launch of Margin Trade, a Solana-native perpetual trading platform designed to unify...</v>
+        <v>Roundtable Founders, James Heckman and Eyal Hertzog, address UK media in London, with moderator, Lawson Muncaster , Co-founder of the UK’s leading business newspaper City A.M. (Photo: Roundtable)</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>Phemex donne le coup d'envoi de l'Ultimate Championship, d'une valeur de 7 millions de dollars, en lançant une compétition de trading pendant la saison du football</v>
+        <v>Birchtree Investments Ltd. and Digital Motion Corporation Announce Digital Motion Corporation to Deploy its Proprietary Token and Vault Standards on Krown Network, a Natively Quantum-Secured Layer-1 Blockchain</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C243" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D243" t="str">
         <v>Crypto</v>
       </c>
       <c r="E243" t="str">
-        <v>https://www.prnewswire.com/news-releases/phemex-donne-le-coup-denvoi-de-lultimate-championship-dune-valeur-de-7-millions-de-dollars-en-lancant-une-competition-de-trading-pendant-la-saison-du-football-302795684.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/22/3331777/0/en/Birchtree-Investments-Ltd-and-Digital-Motion-Corporation-Announce-Digital-Motion-Corporation-to-Deploy-its-Proprietary-Token-and-Vault-Standards-on-Krown-Network-a-Natively-Quantum.html</v>
       </c>
       <c r="F243" t="str">
-        <v>APIA, Samoa, 9 juin 2026 /PRNewswire/ -- Phemex, un échange de crypto-monnaie axé sur l'utilisateur, a lancé aujourd'hui le 2026 Ultimate Championship, une compétition mondiale de trading dotée d'une cagnotte totale de 7 millions de dollars. Inspirée par l'excitation entourant la saison...</v>
+        <v>Deployment Planned for Q3 2026, Bringing DMC's Institutional Infrastructure for Tokenized Securities to a New Generation of Blockchain Security Deployment Planned for Q3 2026, Bringing DMC's Institutional Infrastructure for Tokenized Securities to a New Generation of Blockchain Security</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) verkündet bekannt, dass der ETH-Bestand 5,54 Millionen Token erreicht hat und der Gesamtbestand an Kryptowährungen und Bargeld 9,6 Milliarden US-Dollar beträgt</v>
+        <v>Everything Blockchain (OTC: EBZT) Signs Commercial Agreement With PAYDAY, a Robinhood Chain Protocol That Pays Holders in Tokenized Stocks Every Friday</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C244" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D244" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E244" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-verkundet-bekannt-dass-der-eth-bestand-5-54-millionen-token-erreicht-hat-und-der-gesamtbestand-an-kryptowahrungen-und-bargeld-9-6-milliarden-us-dollar-betragt-302795390.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/22/3331566/0/en/Everything-Blockchain-OTC-EBZT-Signs-Commercial-Agreement-With-PAYDAY-a-Robinhood-Chain-Protocol-That-Pays-Holders-in-Tokenized-Stocks-Every-Friday.html</v>
       </c>
       <c r="F244" t="str">
-        <v>Bitmine besitzt 4,59% des gesamten ETH-Münzbestandes von 120,7 Millionen Bitmine hat in nur 11 Monaten 92% des Weges der „Alchemie der 5%"' zurückgelegt Ethereum profitiert weiterhin von zwei günstigen Faktoren: der Tokenisierung an der Wall Street auf der Blockchain und dem wachsenden...</v>
+        <v>Everything Blockchain, Inc. (OTC: EBZT) ("EBZT" or the "Company") today announced a commercial agreement with PAYDAY, a stock-rewards protocol launching on</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) annonce que ses avoirs en ETH atteignent 5,54 millions de tokens et que ses avoirs en cryptomonnaies et en liquidités s'élèvent à 9,6 milliards de dollars</v>
+        <v>Every Famous Bitcoin Top Indicator Went Silent at the All-Time High. New Research Explains Why.</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C245" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D245" t="str">
         <v>Crypto</v>
       </c>
       <c r="E245" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annonce-que-ses-avoirs-en-eth-atteignent-5-54-millions-de-tokens-et-que-ses-avoirs-en-cryptomonnaies-et-en-liquidites-selevent-a-9-6-milliards-de-dollars-302795383.html</v>
+        <v>https://www.prnewswire.com/news-releases/every-famous-bitcoin-top-indicator-went-silent-at-the-all-time-high-new-research-explains-why-302831905.html</v>
       </c>
       <c r="F245" t="str">
-        <v>Bitmine possède 4,59 % de l'offre totale de jetons ETH, qui s'élève à 120,7 millions Bitmine a parcouru 92 % du chemin vers l'« Alchimie des 5 % » en seulement 11 mois L'Ethereum continue de bénéficier de deux puissants facteurs favorables : la tokenisation de Wall Street sur la...</v>
+        <v>Data scientist and Bitcoin Daily founder Josh Molnar's new SSRN study shows why the famous top indicators went quiet, and puts a dated bottom call on the record for this fall. MIAMI, July 22, 2026 /PRNewswire/ -- For a decade, indicators like Pi Cycle, MVRV and the Mayer Multiple reliably...</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>Applied Digital Announces Proposed Offering of $1.59 Billion of Senior Secured Notes to fund the Fourth Building at Polaris Forge 1</v>
+        <v>Worldwide NFT, Inc. Announces Sponsorship of UChicago Science Incubator</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C246" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D246" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto, Education</v>
       </c>
       <c r="E246" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308740/0/en/Applied-Digital-Announces-Proposed-Offering-of-1-59-Billion-of-Senior-Secured-Notes-to-fund-the-Fourth-Building-at-Polaris-Forge-1.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/22/3331366/0/en/Worldwide-NFT-Inc-Announces-Sponsorship-of-UChicago-Science-Incubator.html</v>
       </c>
       <c r="F246" t="str">
-        <v xml:space="preserve">DALLAS, June 09, 2026 (GLOBE NEWSWIRE) -- Applied Digital Corporation (NASDAQ: APLD) (“Applied Digital” or the “Company”), a leading designer, builder and operator of high-performance, sustainably engineered data centers and colocation services for Artificial Intelligence (“AI”), networking, and blockchain workloads, today announced that its subsidiary, APLD ComputeCo 3 LLC (“APLD ComputeCo 3”), intends to offer, subject to market conditions and other factors, $1.59 billion aggregate principal amount of senior secured notes due 2031 (the “Notes”), in a private offering to persons reasonably believed to be qualified institutional buyers in reliance on Rule 144A under the Securities Act of 1933, as amended (the “Securities Act”), and outside the United States to non-U.S. persons in reliance </v>
+        <v>Worldwide NFT, Inc. (OTC: WNFT) announces it finalized a sponsorship for the 2026-27 academic year of the University of Chicago’s Science Incubator.</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>BitFuFu Announces May 2026 Bitcoin Production and Operational Updates</v>
+        <v>Strive Announces Bitcoin Stewardship Commitment, Initial Support for Bitcoin Development Through Brink</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C247" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D247" t="str">
         <v>Finance, Crypto</v>
       </c>
       <c r="E247" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308737/0/en/BitFuFu-Announces-May-2026-Bitcoin-Production-and-Operational-Updates.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/22/3331334/0/en/Strive-Announces-Bitcoin-Stewardship-Commitment-Initial-Support-for-Bitcoin-Development-Through-Brink.html</v>
       </c>
       <c r="F247" t="str">
-        <v>BitFuFu reports 177 BTC produced, up 22.1% month over month, and 1,855 BTC held as of May 31, 2026.</v>
+        <v>DALLAS, July 22, 2026 (GLOBE NEWSWIRE) -- Strive, Inc. (Nasdaq: ASST; SATA) ("Strive" or the "Company"), one of the world's largest corporate holders of bitcoin, today announced its Bitcoin Stewardship Commitment, founded on the belief that institutions benefiting from Bitcoin should increasingly share responsibility for preserving the network that makes Bitcoin possible.</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Phemex Kicks off $7 Million Ultimate Championship, Bringing Trading Competition to Football Season</v>
+        <v>DataMEDS AI Officially Begins Trading Under Stock Symbol 'MEDS' on ...</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C248" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D248" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
       <c r="E248" t="str">
-        <v>https://www.prnewswire.com/news-releases/phemex-kicks-off-7-million-ultimate-championship-bringing-trading-competition-to-football-season-302795135.html</v>
+        <v>https://pr-inside.com/datameds-ai-officially-begins-trading-under-stock-symbol-meds-on-r5203863.htm</v>
       </c>
       <c r="F248" t="str">
-        <v>APIA, Samoa, June 9, 2026 /PRNewswire/ -- Phemex, a user-first crypto exchange, today launched the 2026 Ultimate Championship, a global trading event featuring a total prize pool of $7 million. Inspired by the excitement surrounding the 2026 football season, the initiative combines...</v>
+        <v>(PR-inside.com) Trading under new symbol (NASDAQ: MEDS) completes corporate rebranding from prior corporate name Wellgistics Health (NASDAQ: WGRX) TAMPA, FL / ACCESS Newswire / July 22, 2026 /DataMEDS AI, Inc., (NASDAQ:MEDS, "DataMEDS," or the "Company"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contacts platform PharmacyChain™ to provide integrated solutions for the generation, rationalization, intervention, transaction and monetization of health data, today announced that it has officially completed its stock trading symbol change to ‘MEDS'. The Company began trading under the new stock symbol ‘MEDS' on the NASDAQ Capital Market stock exchange effective at the start of ..</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>Hyperscale Data Bitcoin Treasury Reaches Approximately 709 Bitcoin</v>
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le sue partecipazioni in ETH raggiungono i 5,78 milioni di token e che le partecipazioni totali in criptovalute e liquidità ammontano a 11,5 miliardi di dollari</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-22</v>
       </c>
       <c r="C249" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D249" t="str">
-        <v>Finance, Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E249" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-reaches-approximately-709-bitcoin-302794678.html</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-sue-partecipazioni-in-eth-raggiungono-i-5-78-milioni-di-token-e-che-le-partecipazioni-totali-in-criptovalute-e-liquidita-ammontano-a-11-5-miliardi-di-dollari-302831601.html</v>
       </c>
       <c r="F249" t="str">
-        <v>LAS VEGAS, June 9, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of June 7, 2026, it held 708.9675 Bitcoin representing an aggregate...</v>
+        <v>Bitmine possiede il 4,8% dell'offerta totale di ETH pari a 120,7 milioni Bitmine ha raggiunto il 96% dell'obiettivo "Alchemy of 5%" in soli 12 mesi Nell'ultima settimana, Bitmine ha riacquistato 5,5 milioni di azioni ordinarie, autorizzate nell'ambito del programma di riacquisto di azioni...</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>XRP Healthcare Reports More Than 74,000 Ecosystem Users as AI Healthcare Platform Delivers $1.2 Million in Prescription Savings</v>
+        <v>Matador Technologies Announces Management Transition</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C250" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D250" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>Crypto</v>
       </c>
       <c r="E250" t="str">
-        <v>https://www.prnewswire.com/news-releases/xrp-healthcare-reports-more-than-74-000-ecosystem-users-as-ai-healthcare-platform-delivers-1-2-million-in-prescription-savings-302794500.html</v>
+        <v>https://pr-inside.com/matador-technologies-announces-management-transition-r5203510.htm</v>
       </c>
       <c r="F250" t="str">
-        <v>DUBAI, UAE, June 9, 2026 /PRNewswire/ -- XRP Healthcare, the first AI healthcare platform built on the XRP Ledger, today announced continued growth across its ecosystem, reporting more than 74,000 users across the XRPH Wallet and XRPH AI App ecosystem, alongside an estimated $1.2 million...</v>
+        <v>(PR-inside.com) Key Highlights Leadership Transition: Donato Sferra, co-founder and director of Matador, has been appointed Chief Executive Officer, and Deven Soni has been appointed Executive Chairman, in each case effective July 16, 2026. Continuity of Strategy: The transition preserves full continuity of Matador's Bitcoin treasury strategy. TORONTO, ON / ACCESS Newswire / July 21, 2026 /Matador Technologies Inc. ("Matador" or the "Company") (TSXV:MATA)(OTCQB:MATAF)(FSE:IU3), the Bitcoin Ecosystem Company, today announced the appointment of Donato Sferra as Chief Executive Officer and the appointment of Deven Soni as Executive Chairman, in each case effective July 16, 2026. Executive Leadership Transition Mr. Sferra, a co-founder of Matador and a member ..</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>SRx Health Solutions Acquires 4.99% of Smartkem, Inc. (NASDAQ: SMTK)</v>
+        <v>Datavault AI (DVLT) Targets Tokenization, Edge AI Expansion in Q3 2026</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C251" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D251" t="str">
-        <v>Finance, Crypto, SaaS, Healthcare</v>
+        <v>Finance, Crypto, AI, Retail</v>
       </c>
       <c r="E251" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308337/0/en/SRx-Health-Solutions-Acquires-4-99-of-Smartkem-Inc-NASDAQ-SMTK.html</v>
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-targets-tokenization-edge-ai-expansion-in-q3-2026-7087868</v>
       </c>
       <c r="F251" t="str">
-        <v>NORTH PALM BEACH, Fla., June 08, 2026 (GLOBE NEWSWIRE) -- SRx Health Solutions, Inc. (NYSE American: SRXH) (the "Company") and EMJ Crypto Technologies ("EMJX"), a digital-asset treasury operating platform with which the Company has entered into a definitive merger agreement, today announced acquiring 4.99% of Smartkem, Inc. (NASDAQ: SMTK), a leader in advanced materials, through a shelf take down. In conjunction with the 4.99% of equity, the Company has also purchased convertible preferred securities through a non-brokered private placement.</v>
+        <v>LOS ANGELES, CA - July 21, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT), a provider of data monetization, credentialing, digital engagement and real-world asset tokenization technologies, outlined its strategic priorities for the third quarter of 2026, highlighting commercialization of its previously announced Project Qestrel ($QEST) token program, continued expansion of its SanQtum edge AI infrastructure and advancement of specialized digital asset exchange platforms. The company also expects to complete several previously announced transactions during the quarter, including the CyberCatch acquisition, the acquisition of NYIAX Inc. and the launch of the Data Vault Bank(R) brand through the targeted acquisition and renaming of a U.S. bank. Datavault AI said its third-quarter objecti</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 437 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e oltre 283 milioni di token WLD</v>
+        <v>NVIDIA Vera Rubin Driving Performance Per Watt, Lowest Token Cost for Partners Worldwide</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C252" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D252" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E252" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-437-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-oltre-283-milioni-di-token-wld-302793641.html</v>
+        <v>https://blogs.nvidia.com/blog/vera-rubin/</v>
       </c>
       <c r="F252" t="str">
-        <v>Composizione della tesoreria di Eightco al 3 giugno 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 142 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 437 milioni di...</v>
+        <v>NVIDIA Vera Rubin is here, and it’s going gigascale. Vera Rubin NVL72 production is ramping up with racks running at partners CoreWeave, Google Cloud, Microsoft Azure and Oracle Cloud Infrastructure. Spanning 350-plus factory sites in 30 countries, Vera Rubin has the largest, most mature rack-scale supply chain ever assembled to meet customer compute demand. The […]</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>HTX Launches "Appreciation Program" with Over $10 Million to Reward User Trust</v>
+        <v>Built for Vera Rubin, NVIDIA Spectrum-6 Arrives in Gigascale AI Factories</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C253" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D253" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E253" t="str">
-        <v>https://www.prnewswire.com/news-releases/htx-launches-appreciation-program-with-over-10-million-to-reward-user-trust-302793590.html</v>
+        <v>https://blogs.nvidia.com/blog/nvidia-spectrum-six-arrives-in-gigascale-ai-factories/</v>
       </c>
       <c r="F253" t="str">
-        <v>APIA, Samoa, June 7, 2026 /PRNewswire/ -- Amid the rapid iteration of the crypto industry and the constant shifts in market conditions, the relationship between trading platforms and their users is being fundamentally redefined. As the era of aggressive user acquisition fades, "long-term...</v>
+        <v>AI has entered the gigascale era. The world’s most advanced AI factories are bringing together hundreds of thousands of GPUs and CPUs to train frontier models, power agentic AI and generate intelligence at unprecedented scale. At this level, networking becomes a critical computing power multiplier in driving token generation. Marking a networking milestone, NVIDIA Spectrum-6 […]</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>Bybit Launches IPO Express, Becoming One of First Centralized Crypto Exchanges to Offer Tokenized IPO Access, Starting With SpaceX</v>
+        <v>Spectro Cloud Launches PaletteAI Inference Launchpad to Reduce Enterprise Token Costs by up to 70%</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-06-07</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C254" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D254" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E254" t="str">
-        <v>https://www.prnewswire.com/news-releases/bybit-launches-ipo-express-becoming-one-of-first-centralized-crypto-exchanges-to-offer-tokenized-ipo-access-starting-with-spacex-302793370.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/spectro-cloud-launches-paletteai-inference-140000008.html</v>
       </c>
       <c r="F254" t="str">
-        <v>DUBAI, UAE, June 7, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, today announced the launch of Bybit IPO Express, becoming one of the first centralized crypto exchanges globally to offer tokenized IPO (initial public offerings) at the...</v>
+        <v>SAN JOSE, Calif., July 21, 2026--Spectro Cloud, a leading provider of AI infrastructure management software, today launched PaletteAI Inference Launchpad, a turnkey, locally managed solution designed to help enterprises reduce token costs by as much as 70% and run AI inference closer to their data, applications and users.</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Bybit EU renforce son positionnement européen avant la transition vers le règlement MiCA</v>
+        <v>The Tie Acquires Liquidity Land to Expand Institutional Liquidity Formation ...</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C255" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D255" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E255" t="str">
-        <v>https://www.prnewswire.com/news-releases/bybit-eu-renforce-son-positionnement-europeen-avant-la-transition-vers-le-reglement-mica-302793277.html</v>
+        <v>https://pr-inside.com/the-tie-acquires-liquidity-land-to-expand-institutional-liquidity-formation-r5203330.htm</v>
       </c>
       <c r="F255" t="str">
-        <v>VIENNE, 6 juin 2026 /PRNewswire/ -- Alors que l'Europe se rapproche d'un moment décisif pour le secteur des actifs numériques, Bybit EU continue de renforcer sa présence européenne à long terme avant la fin de la période de transition vers le règlement des marchés de crypto-actifs (MiCA)...</v>
+        <v>(PR-inside.com) The acquisition strengthens The Tie's position as the institutional platform for digital assets by adding TVL and liquidity growth solutions alongside market intelligence, infrastructure, and institutional distribution. NEW YORK CITY, NY / ACCESS Newswire / July 21, 2026 / The Tie, the leading provider of digital asset market intelligence, infrastructure, advisory, and communication solutions, today announced its acquisition of Liquidity Land, a platform that helps decentralized finance (DeFi) protocols, Layer 1s, Layer 2s, and on-chain financial applications grow liquidity and total value locked (TVL). The acquisition builds on The Tie's recent acquisitions of Stakin, a leading institutional staking provider, and Staking Rewards, ..</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Monero Price Prediction: XMR Holds the Privacy-Coin Crowd While AlphaPepe Builds the AI DEX Utility Trade</v>
+        <v>Morph Launches Tachyon, a High-Performance Layer 1 Purpose-Built for Onchain Trading</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C256" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D256" t="str">
-        <v>Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E256" t="str">
-        <v>https://www.openpr.com/news/4540481/monero-price-prediction-xmr-holds-the-privacy-coin-crowd-while</v>
+        <v>https://www.prnewswire.com/news-releases/morph-launches-tachyon-a-high-performance-layer-1-purpose-built-for-onchain-trading-302830193.html</v>
       </c>
       <c r="F256" t="str">
-        <v>Monero's price prediction is showing relative strength that separates it from most other public crypto assets in June 2026 as XMR holds its community during a bear market that is dumping every other major asset simultaneously. ADA down 18%. XRP</v>
+        <v>GRAND CAYMAN, Cayman Islands, July 21, 2026 /PRNewswire/ -- Morph, a blockchain network focused on payments, stablecoins, open finance, and onchain markets, has launched Morph Tachyon, a new independent Layer 1 built for trading and high-performance onchain markets. The launch expands...</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Next Crypto To Explode: AlphaPepe Builds the PEPE-Style Entry Case While Majors Break Down</v>
+        <v>CoinShares Unveils UCITS Platform, Expanding Access to Europe's €26.3 Trillion Regulated Fund Ecosystem</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C257" t="str">
-        <v>OpenPR</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D257" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E257" t="str">
-        <v>https://www.openpr.com/news/4540479/next-crypto-to-explode-alphapepe-builds-the-pepe-style-entry</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/21/3330188/0/en/CoinShares-Unveils-UCITS-Platform-Expanding-Access-to-Europe-s-26-3-Trillion-Regulated-Fund-Ecosystem.html</v>
       </c>
       <c r="F257" t="str">
-        <v>The next crypto to explode conversation is finding its most specific and most historically grounded answer in June 2026 as AlphaPepe builds the PEPE-style entry case during the simultaneous breakdown of every major crypto asset. Bitcoin down 15% for the</v>
+        <v>Deploys high-operating-leverage growth engine for future thematic strategies; Inaugural Bitcoin Mining ETF lists on Deutsche Börse Xetra today</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Blazpay, Ethereum, and Polygon Compared: The Trailblazing Top Presale Crypto Accelerating Crypto Presale 2026</v>
+        <v>Binance Further Expands VIP Access with Updated Holder and OTC Criteria</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-21</v>
       </c>
       <c r="C258" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D258" t="str">
         <v>Crypto</v>
       </c>
       <c r="E258" t="str">
-        <v>https://www.openpr.com/news/4540478/blazpay-ethereum-and-polygon-compared-the-trailblazing-top</v>
+        <v>https://www.prnewswire.com/news-releases/binance-further-expands-vip-access-with-updated-holder-and-otc-criteria-302830292.html</v>
       </c>
       <c r="F258" t="str">
-        <v>The race toward the next generation of blockchain innovation is intensifying as users search for projects capable of delivering real utility, scalability, and long-term ecosystem growth. Among the projects attracting increasing attention, Blazpay ($BLAZ) is rapidly establishing itself as a</v>
+        <v>Lower Holder VIP 3 threshold and OTC Spot Volume recognition make VIP progression more accessible ABU DHABI, UAE, July 21, 2026 /PRNewswire/ -- Binance today announced further updates to its VIP Program criteria, lowering the VIP 3 Wallet Assets threshold and integrating OTC Spot Trading...</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>4 Next Cryptos To Explode as Bitcoin Dumps and Traders Hunt the First Bounce Winners</v>
+        <v>Tamar Toledano Says Rising Unauthenticated Cyberattacks Demand a Fundamental ...</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C259" t="str">
-        <v>OpenPR</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D259" t="str">
-        <v>Crypto, Retail</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E259" t="str">
-        <v>https://www.openpr.com/news/4540476/4-next-cryptos-to-explode-as-bitcoin-dumps-and-traders-hunt</v>
+        <v>https://pr-inside.com/tamar-toledano-says-rising-unauthenticated-cyberattacks-demand-a-fundamental-r5203041.htm</v>
       </c>
       <c r="F259" t="str">
-        <v>Bitcoin is dumping again, and traders are hunting for the first bounce winners before the recovery becomes obvious. Every weaker candle is making retail ask whether the bull market is pausing too early. The chart has not given bulls the</v>
+        <v>(PR-inside.com) Silicon Valley technology consultant Tamar Toledano explains why faster patch management, resilient security architecture, and AI-driven threat detection are becoming essential as unauthenticated cyberattacks accelerate. SILICON VALLEY, CA / ACCESS Newswire / July 20, 2026 / More than half of the vulnerabilities actively exploited in 2025 required no authentication, according to recent cybersecurity research. With 56% of tracked vulnerabilities allowing attackers to gain access without usernames, passwords, or other login credentials, technology consultant Tamar Toledano says organizations must rethink how they defend their digital infrastructure. Toledano, a Silicon Valley technology consultant specializing in artificial intelligence, blockchain, and digital transformation</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Top 10 Best Crypto Presale 2026: The One That Could Make You Rich</v>
+        <v>Samsung launches its first credit card in the U.S. -- A mobile wallet experience that turns everyday spending into cash rewards</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C260" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D260" t="str">
-        <v>Crypto</v>
+        <v>Crypto, Media</v>
       </c>
       <c r="E260" t="str">
-        <v>https://www.openpr.com/news/4540475/top-10-best-crypto-presale-2026-the-one-that-could-make-you-rich</v>
+        <v>https://www.prnewswire.com/news-releases/samsung-launches-its-first-credit-card-in-the-us--a-mobile-wallet-experience-that-turns-everyday-spending-into-cash-rewards-302830013.html</v>
       </c>
       <c r="F260" t="str">
-        <v>As we move through 2026, many American investors, especially those newer to cryptocurrency, are searching for practical opportunities in the presale space. Terms like best crypto presale 2026, best crypto presales, next crypto to explode, best crypto to buy, and</v>
+        <v>Issued by Barclays on the Visa network, Samsung Galaxy Card helps cardmembers earn cash rewards for eligible Samsung purchases, Samsung Wallet purchases, streaming and everyday spending A Wallet-first experience: Samsung Galaxy Card is instantly provisioned to Samsung Wallet so...</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Cardano Price Prediction: ADA Dumps 18% as AlphaPepe Pulls Buyers From Slow Recovery Narratives</v>
+        <v>Riyadh Emerges as a Global Powerhouse as Blockchain Infrastructure &amp; AI Take Center Stage</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C261" t="str">
-        <v>OpenPR</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D261" t="str">
-        <v>Crypto, Healthcare</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E261" t="str">
-        <v>https://www.openpr.com/news/4540473/cardano-price-prediction-ada-dumps-18-as-alphapepe-pulls</v>
+        <v>https://www.pr-inside.com/riyadh-emerges-as-a-global-powerhouse-as-blockchain-infrastructure-ai-take-center-stage-r5202962.htm</v>
       </c>
       <c r="F261" t="str">
-        <v>Cardano's price prediction is absorbing one of its most damaging single-period performances of 2026 as ADA dumps 18% and forces the community to confront the reality that even the most patient and development-focused blockchain communities are not immune to the</v>
+        <v>(PR-inside.com) Riyadh, Saudi Arabia, 17 July 2026 - (ACN Newswire) - The Global Blockchain Show Riyadh held from 29-30th June,2026 successfully wrapped up its exclusive two-day B2B run, charting an evolutionary path where decentralized networks, AI, and immersive digital platforms converge. The summit heavily prioritized structural tech innovations altering the back end of Web3, including chain abstraction and the massive data infrastructure needed to support future-ready enterprise tech. Defying the challenges of the prevailing geopolitical landscape, organized by VAP Group and powered by Times Of Blockchain, the event emerged as a resounding success. Co-located with Global AI Show Riyadh and Global Games ..</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Crypto News Today: Bitcoin and Ethereum Break Down as AlphaPepe Becomes the Next x150 Crypto</v>
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass sich der ETH-Bestand auf 5,78 Millionen Token beläuft und die Gesamtbestände an Kryptowährungen sowie die Barreserven insgesamt 11,5 Milliarden US-Dollar betragen</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C262" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D262" t="str">
         <v>Crypto</v>
       </c>
       <c r="E262" t="str">
-        <v>https://www.openpr.com/news/4540471/crypto-news-today-bitcoin-and-ethereum-break-down-as-alphapepe</v>
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-sich-der-eth-bestand-auf-5-78-millionen-token-belauft-und-die-gesamtbestande-an-kryptowahrungen-sowie-die-barreserven-insgesamt-11-5-milliarden-us-dollar-betragen-302829771.html</v>
       </c>
       <c r="F262" t="str">
-        <v>Crypto news today is dominated by the simultaneous breakdown of Bitcoin and Ethereum that is defining June 2026 as the bear market's most broadly damaging month. Bitcoin has dropped 15% in June alone, threatening the $55K crash scenarios that were</v>
+        <v>Bitmine hält 4,8 % des gesamten ETH-Umlaufs von 120,7 Millionen Bitmine hat in nur 12 Monaten bereits 96 % des Weges zur „Alchemie der 5 %" zurückgelegt Bitmine hat in der vergangenen Woche 5,5 Millionen Stammaktien zurückgekauft, die im Rahmen des zuvor angekündigten...</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Next Big Crypto: Next Big Crypto: The One Everyone Will Be Talking About</v>
+        <v>Wellgistics Health Announces Updated Record Date for Distribution of ...</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C263" t="str">
-        <v>OpenPR</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D263" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare</v>
       </c>
       <c r="E263" t="str">
-        <v>https://www.openpr.com/news/4540469/next-big-crypto-next-big-crypto-the-one-everyone-will-be-talking</v>
+        <v>https://pr-inside.com/wellgistics-health-announces-updated-record-date-for-distribution-of-r5202895.htm</v>
       </c>
       <c r="F263" t="str">
-        <v>In the fast-moving world of cryptocurrency, finding the right opportunity at the right time matters more than ever for American investors in 2026. With Bitcoin trading near recent highs and the broader market showing renewed interest in innovative Layer-1 solutions,</v>
+        <v>(PR-inside.com) TAMPA, FL / ACCESS Newswire / July 20, 2026 /Wellgistics Health, Inc. ("Wellgistics") (NASDAQ:WGRX), a health information technology leader implementing EinsteinRx™ artificial intelligence prescription drug routing into blockchain-enabled smart contracts platform PharmacyChain™ to optimize the prescription medicines reimbursement and dispensing journey, today announced an updated record date for the distribution of the Dream Bowl 2026 Meme Coin (https://www.biconomy.com/exchange/DREAM1_USDT) to Wellgistics stockholders. On December 3, 2025, Wellgistics announced that it would distribute one (1) Dream Bowl 2026 Meme Coin for every one (1) share of Wellgistics Health common stock held as of a designated record date. Wellgistics has now set a ..</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Top Cryptocurrencies: Top Cryptocurrencies 2026: The Standout Project Right Now</v>
+        <v>SMX Strengthens Balance Sheet and Advances Global Commercialization ...</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C264" t="str">
-        <v>OpenPR</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D264" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E264" t="str">
-        <v>https://www.openpr.com/news/4540468/top-cryptocurrencies-top-cryptocurrencies-2026-the-standout</v>
+        <v>https://pr-inside.com/smx-strengthens-balance-sheet-and-advances-global-commercialization-r5202760.htm</v>
       </c>
       <c r="F264" t="str">
-        <v>In the fast-moving world of digital assets, finding the right opportunities matters more than ever for beginners looking to enter the space thoughtfully. As we move through 2026, many investors are searching for the best crypto presale 2026 options that</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / July 20, 2026 /SMX (Security Matters) Plc (NASDAQ:SMX) today announced its financial results for the six months ended June 30, 2026, highlighting a significantly strengthened balance sheet, improved liquidity and continued execution of its global commercialization strategy. First Half 2026 Highlights: US$50.5 million raised during H1 2026 pursuant to its existing SEPA program. Cash and cash equivalents increased to US$34.5 million. Payables and loans reduced by 61% to US$8.7 million. Shareholders' equity increased 181% to US$54.4 million. Continued expansion across Singapore, the UAE and Japan. Ongoing investment in Circular Economy, Plastic Credit Token (PCT), cyber hardware authentication and digital asset ..</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Next 500x Crypto: Next 500x Crypto: This Presale is Ready to Explode</v>
+        <v>Take Profit Trader Cuts Account-to-Wallet Withdrawal Times From Over 12 Hours to Under Five Seconds</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C265" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D265" t="str">
         <v>Crypto</v>
       </c>
       <c r="E265" t="str">
-        <v>https://www.openpr.com/news/4540467/next-500x-crypto-next-500x-crypto-this-presale-is-ready</v>
+        <v>https://www.prnewswire.com/news-releases/take-profit-trader-cuts-account-to-wallet-withdrawal-times-from-over-12-hours-to-under-five-seconds-302829515.html</v>
       </c>
       <c r="F265" t="str">
-        <v>In the fast-moving world of cryptocurrency in 2026, many American investors are searching for the best crypto presale 2026 and promising next crypto to explode. With Bitcoin consolidating and altcoins showing renewed interest, early-stage projects that combine real utility with</v>
+        <v>New speed of payouts release automates the account-to-wallet step, removing the manual review, and gets traders back to trading fast. ORLANDO, Fla., July 20, 2026 /PRNewswire/ -- Take Profit Trader (TPT), a leading futures prop trading firm that funds traders through an evaluation-based...</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>XRP Price Prediction: XRP's 17% Weekly Drop Sends Retail Toward AlphaPepe's Smaller-Cap Setup</v>
+        <v>Nuvion × Turnkey Partner to Build Secure Embedded Wallet Infrastructure for Global Businesses</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C266" t="str">
-        <v>OpenPR</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D266" t="str">
-        <v>Crypto, Retail</v>
+        <v>Crypto</v>
       </c>
       <c r="E266" t="str">
-        <v>https://www.openpr.com/news/4540464/xrp-price-prediction-xrp-s-17-weekly-drop-sends-retail-toward</v>
+        <v>https://www.prnewswire.com/news-releases/nuvion-O-turnkey-partner-to-build-secure-embedded-wallet-infrastructure-for-global-businesses-302827729.html</v>
       </c>
       <c r="F266" t="str">
-        <v>XRP's price prediction is carrying one of June 2026's most damaging single-week performance figures as a 17% weekly drop signals that the payment token's strongest catalyst stack of the year has proven insufficient to prevent severe bear market selling during</v>
+        <v>MIAMI, July 20, 2026 /PRNewswire/ -- As stablecoins continue to move into mainstream business operations, companies are increasingly looking for ways to offer digital asset experiences without the complexity of managing wallets, private keys, or blockchain infrastructure internally. Yet...</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>Ethereum News: ETH Slides Near $1,770 as AlphaPepe Pulls Buyers Looking Beyond Broken Blue-Chip Charts</v>
+        <v>BC Token Reaches New All-Time High Near $0.0179, Extending Its July Rally</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-20</v>
       </c>
       <c r="C267" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D267" t="str">
-        <v>Crypto</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E267" t="str">
-        <v>https://www.openpr.com/news/4540463/ethereum-news-eth-slides-near-1-770-as-alphapepe-pulls-buyers</v>
+        <v>https://www.prnewswire.com/news-releases/bc-token-reaches-new-all-time-high-near-0-0179--extending-its-july-rally-302829425.html</v>
       </c>
       <c r="F267" t="str">
-        <v>Ethereum news is generating the kind of headlines that the smart contract backbone's community has been most dreading as ETH slides toward $1,770, a level that confirms the $1,600 risk scenario that entered mainstream analyst conversation is no longer an</v>
+        <v>The token set another price record just three days after reaching $0.01561 on July 17. As BC.GAME continues to expand its token ecosystem, $BC is now more than 50% above its April price level. BELIZE CITY, Belize, July 20, 2026 /PRNewswire/ -- BC Token ($BC), the ecosystem token of...</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Best Crypto Presale: AlphaPepe's $1.4M Raise Stands Out as BTC and ETH Hit Danger Zones</v>
+        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 406 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e più di 283 milioni di token WLD</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-19</v>
       </c>
       <c r="C268" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D268" t="str">
         <v>Finance, Crypto</v>
       </c>
       <c r="E268" t="str">
-        <v>https://www.openpr.com/news/4540461/best-crypto-presale-alphapepe-s-1-4m-raise-stands-out-as-btc</v>
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-406-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-piu-di-283-milioni-di-token-wld-302829121.html</v>
       </c>
       <c r="F268" t="str">
-        <v>The best crypto presale discussion in June 2026 has a reference point that keeps standing out as every other metric in the market is turning negative: AlphaPepe's $1.46M+ raised during the same period that Bitcoin and Ethereum are hitting the</v>
+        <v>Composizione della tesoreria di Eightco al 15 luglio 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 148 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 406 milioni di...</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>3 Best Crypto Presales as Bitcoin, Ethereum and Altcoins Break Down Across June</v>
+        <v>Ondrela Gold Smart Tracker Card Review 2026: The Slim No-Subscription Wallet Tracker Buyers May Wish They Found Sooner</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-19</v>
       </c>
       <c r="C269" t="str">
-        <v>OpenPR</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D269" t="str">
         <v>Crypto</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.openpr.com/news/4540455/3-best-crypto-presales-as-bitcoin-ethereum-and-altcoins-break</v>
+        <v>https://www.newswire.com/news/ondrela-gold-smart-tracker-card-review-2026-the-slim-no-subscription-wallet</v>
       </c>
       <c r="F269" t="str">
-        <v>Bitcoin, Ethereum and a broad swath of altcoins are breaking down across June, and the fear is spreading. Every weaker bounce is making traders ask whether the bull market paused too early. The chart has not given bulls the clean</v>
+        <v>Designed for people tired of misplacing wallets, bags, and travel essentials, this Ondrela Gold Smart Tracker Card review explores the brand-stated phone tracking, left-behind alerts, wireless charging, bundle savings, and 60-day return terms that may make it a compelling everyday-carry option in 2026.</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>Bitcoin Price Prediction: BTC's 15% June Drop Sends Buyers Towards AlphaPepe Presale Early Entry</v>
+        <v>Bitget Wallet &amp;#8211; The Top Crypto Wallet for Latin America Now Lets You Buy Stablecoins with a Bank Transfer</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-18</v>
       </c>
       <c r="C270" t="str">
-        <v>OpenPR</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D270" t="str">
         <v>Crypto</v>
       </c>
       <c r="E270" t="str">
-        <v>https://www.openpr.com/news/4540452/bitcoin-price-prediction-btc-s-15-june-drop-sends-buyers</v>
+        <v>https://www.prunderground.com/bitget-wallet-the-top-crypto-wallet-for-latin-america-now-lets-you-buy-stablecoins-with-a-bank-transfer/00388824/</v>
       </c>
       <c r="F270" t="str">
-        <v>Bitcoin's price prediction has been defined by one of its most damaging single-month performances in recent memory as a 15% June drop sends buyers searching for the early entry opportunities that bear market drops historically reveal for buyers who understand</v>
+        <v>The top crypto wallet for everyday finance now lets users in Brazil, Argentina, Mexico, and Colombia fund stablecoin accounts directly via domestic bank transfer The post Bitget Wallet – The Top Crypto Wallet for Latin America Now Lets You Buy Stablecoins with a Bank Transfer first appeared on</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>6 Best Crypto Presales Before the Rebound as BTC and ETH Traders Search for New Risk Bets</v>
+        <v>New to The Street(R) to Broadcast Show #762 Tonight on Bloomberg Television at 6:30 PM ET, Featuring Envoy Medical (NASDAQ:COCH), AlphaCompute (NASDAQ:ALP), RHINO Bitcoin (OTC PINK:RHNO), and Big Sky Industrial (NASDAQ:BSIN)</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-18</v>
       </c>
       <c r="C271" t="str">
-        <v>OpenPR</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D271" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto, AI, Healthcare</v>
       </c>
       <c r="E271" t="str">
-        <v>https://www.openpr.com/news/4540447/6-best-crypto-presales-before-the-rebound-as-btc-and-eth-traders</v>
+        <v>https://www.newswire.com/news/new-to-the-street-r-to-broadcast-show-762-tonight-on-bloomberg-television-at-6</v>
       </c>
       <c r="F271" t="str">
-        <v>Bitcoin and Ethereum are not collapsing, but they are also not leading the recovery. ETF demand has cooled, geopolitical pressure from Iran tensions is still hanging over risk assets, and the key resistance levels that would give bulls a clean</v>
+        <v>Sponsored Programming Airs Across Bloomberg Television U.S., MENA, and Latin America, Supported by Television Commercials From Lantern Pharma, Datavault AI, Big Sky Industrial, FreeCast, PetVivo Holdings, and IGC Pharma</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Breakthrough Crypto Presale 2026: Why Blazpay ($BLAZ) Could Surpass Polkadot Price Expectations as Top Crypto Presales Gain Momentum</v>
+        <v>SPIRIT BLOCKCHAIN CAPITAL ANNOUNCES RESULTS OF ANNUAL GENERAL MEETING AND BOARD CHANGES</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C272" t="str">
-        <v>OpenPR</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D272" t="str">
         <v>Crypto</v>
       </c>
       <c r="E272" t="str">
-        <v>https://www.openpr.com/news/4540428/breakthrough-crypto-presale-2026-why-blazpay-blaz-could</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/17/3329303/0/en/SPIRIT-BLOCKCHAIN-CAPITAL-ANNOUNCES-RESULTS-OF-ANNUAL-GENERAL-MEETING-AND-BOARD-CHANGES.html</v>
       </c>
       <c r="F272" t="str">
-        <v>The cryptocurrency market is entering a new phase of innovation, where established blockchain projects are being evaluated alongside emerging ecosystems that offer broader utility and stronger user engagement. While Polkadot remains a prominent name in the blockchain interoperability space, many</v>
+        <v>VANCOUVER, Canada, July 17, 2026 (GLOBE NEWSWIRE) -- Spirit Blockchain Capital Inc. (CSE: SPIR | OTCQB: SBLCF) (" Spirit " or the " Company "), a blockchain infrastructure and digital asset company focused on creating long-term shareholder value through innovative technology and strategic investments, today announced the results of its Annual General Meeting of Shareholders (the " Meeting "), held on July 10, 2026, and changes to its Board of Directors approved effective today.</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>BlockchAIn Announces Pricing of $55 Million Public Offering of Common Stock</v>
+        <v>Datavault AI (DVLT) to Tokenize $1B Project Qestrel Edge AI Infrastructure Program</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C273" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D273" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI, SaaS, Retail</v>
       </c>
       <c r="E273" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/05/3307308/0/en/BlockchAIn-Announces-Pricing-of-55-Million-Public-Offering-of-Common-Stock.html</v>
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-to-tokenize-1b-project-qestrel-edge-ai-infrastructure-program-7087814</v>
       </c>
       <c r="F273" t="str">
-        <v>BlockchAIn Announces Pricing of $55 Million Public Offering of Common Stock</v>
+        <v>LOS ANGELES, CA - July 17, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced it will tokenize and monetize Available Infrastructure’s Project Qestrel, a nationwide network of cybersecure edge data centers deploying across the United States, using its Information Data Exchange(R) platform and patented tokenization technology. The companies expect the Project Qestrel token ($QEST) program to represent more than $1 billion in tokenized value upon full deployment, providing access and usage rights across the edge AI infrastructure network while supporting secondary market trading. Initial token offerings are targeted for the third quarter of 2026. Project Qestrel is expected to deploy 1,000 cybersecure edge data centers across 100 U.S. cities and more than 30 states as part of an a</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>Belgravia Hartford Announces the Launch of Gravitio.ai, an AI-Powered Prediction Intelligence Platform</v>
+        <v>Roundtable Secures Enterprise Technology Platform Partnership with Mario Nawfal, the World’s #1 Most-Viewed Journalist</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C274" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D274" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>Finance, Crypto, AI, SaaS, Media</v>
       </c>
       <c r="E274" t="str">
-        <v>https://www.prnewswire.com/news-releases/belgravia-hartford-announces-the-launch-of-gravitioai-an-ai-powered-prediction-intelligence-platform-302792425.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/17/3329218/0/en/Roundtable-Secures-Enterprise-Technology-Platform-Partnership-with-Mario-Nawfal-the-World-s-1-Most-Viewed-Journalist.html</v>
       </c>
       <c r="F274" t="str">
-        <v>Gravitio combines AI agents, predictive analytics, human forecasting, and a free-to-play Challenge Arena where users can compete against AI, earn points, and build eligibility for future GRAV token conversion upon successful licensing and applicable regulatory approval. NOW AVAILABLE ON...</v>
+        <v>LONDON, July 17, 2026 (GLOBE NEWSWIRE) -- Roundtable (Nasdaq: RTB), the only AI-powered, DeFi-enabled enterprise media platform, today announced a comprehensive technology partnership with Mario Nawfal, whose content generates more than 1 billion monthly video views. Under the partnership, Roundtable will power Nawfal’s non-social digital platform, marionawfal.com , including publishing, monetization, syndication and business operations through its fully integrated technology stack.</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>Serial Entrepreneur Mercelyn “Kerry” Francis Launches BLOME Beauty — a Trademarked Beauty Brand Expanding Across the U.S. and Jamaica</v>
+        <v>Strivve Extends Top of Wallet to Agentic Commerce -- Making the Issuer's Card the One the AI Agent Uses</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C275" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D275" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E275" t="str">
-        <v>https://www.pr.com/press-release/970251</v>
+        <v>https://www.prnewswire.com/news-releases/strivve-extends-top-of-wallet-to-agentic-commerce--making-the-issuers-card-the-one-the-ai-agent-uses-302828655.html</v>
       </c>
       <c r="F275" t="str">
-        <v>Serial entrepreneur Mercelyn “Kerry” Francis, founder of Clever Hustle Wallet and co-founder of a luxury swimming pool company, officially announces the launch of BLOME Beauty, a trademarked beauty brand registered in both the United States and Jamaica. [PR.com]</v>
+        <v>As AI assistants begin shopping and paying on consumers' behalf, Strivve gives every credit and debit card issuer — from the largest banks to community credit unions — the technology to be the default card at agentic checkout: automatically, securely, and across the long tail of merchants...</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Bybit Becomes First Major Crypto Exchange to Integrate Western Union's USDPT Stablecoin, Bridging Two Financial Worlds Through One Stablecoin</v>
+        <v>NVIDIA Vera Rubin Maximizes Intelligence per Dollar for Post-Training Workloads — a Key Metric for Agentic AI</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C276" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D276" t="str">
-        <v>Crypto</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E276" t="str">
-        <v>https://www.prnewswire.com/news-releases/bybit-becomes-first-major-crypto-exchange-to-integrate-western-unions-usdpt-stablecoin-bridging-two-financial-worlds-through-one-stablecoin-302791441.html</v>
+        <v>https://blogs.nvidia.com/blog/nvidia-vera-rubin-post-training-intelligence-per-dollar/</v>
       </c>
       <c r="F276" t="str">
-        <v>DUBAI, UAE, June 4, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, and Western Union, the global money transfer network, today announced that its users can now access USDPT, a US dollar–denominated stablecoin issued by Anchorage Digital...</v>
+        <v>Lowest cost per token from extreme codesign maximizes intelligence per dollar for post-training in the agentic era.</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>MEXC Integrates with TradingView to Deliver Seamless Crypto Derivatives Trading Experience</v>
+        <v>Gemini to Announce Second Quarter 2026 Results on August 13, 2026</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C277" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D277" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E277" t="str">
-        <v>https://www.prnewswire.com/news-releases/mexc-integrates-with-tradingview-to-deliver-seamless-crypto-derivatives-trading-experience-302791538.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/17/3329086/0/en/Gemini-to-Announce-Second-Quarter-2026-Results-on-August-13-2026.html</v>
       </c>
       <c r="F277" t="str">
-        <v>VICTORIA, Seychelles, June 4, 2026 /PRNewswire/ -- MEXC, a pioneer in 0-fee digital asset trading, has announced integration with TradingView, the world's most popular charting platform. This collaboration enables users to trade crypto directly within the TradingView platform, effectively...</v>
+        <v>NEW YORK, July 17, 2026 (GLOBE NEWSWIRE) -- Gemini Space Station, Inc. (“Gemini”) (NASDAQ: GEMI), a global crypto and prediction markets platform, today announced it will release its second quarter 2026 financial results after market close on Thursday, August 13, 2026. Management will host a conference call on Friday, August 14, 2026 at 8:30 a.m. ET to discuss the results.</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for May 2026 of its Virtune Crypto Top 10 Index ETP - the first crypto index ETP in the Nordics</v>
+        <v>Swapzone Upgrades Its Crypto Exchange API: One Integration Now Connects ...</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C278" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D278" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E278" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/03/3305929/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-May-2026-of-its-Virtune-Crypto-Top-10-Index-ETP-the-first-crypto-index-ETP-in-the-Nordics.html</v>
+        <v>https://pr-inside.com/swapzone-upgrades-its-crypto-exchange-api-one-integration-now-connects-r5202072.htm</v>
       </c>
       <c r="F278" t="str">
-        <v>Stockholm, 3rd of June 2026 - Virtune today announces the completion of the monthly rebalancing for the Virtune Crypto Top 10 Index ETP, listed on Nasdaq Stockholm for both the SEK-denominated (ISIN code SE0020052207, ticker name VIR10SEK) and the EUR-denominated (ISIN code SE0020052215, ticker name VIR10EUR) ETP. In addition to the Virtune Crypto Top 10 Index ETP, Virtune's product portfolio includes: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Vir</v>
+        <v>(PR-inside.com) Swaps, staking, lending, fiat on/off-ramp, and bridges live in days, 0.25% partner commission, and zero setup cost. MIAMI, FL / ACCESS Newswire / July 17, 2026 / Any wallet, payment app, or fintech platform that routes swap requests through a single exchange today gives its users one provider's rate instead of thirty - and eventually loses those users to a product that compares. Swapzone has upgraded itsCrypto Exchange APIto close that gap: one API call now returns simultaneous live offers from ChangeNOW, Changelly, SimpleSwap, LetsExchange, and 26 other verified exchange providers, covering 3,000+ assets across five product categories - swaps, staking, ..</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Virtune AB (Publ) (“Virtune”) har genomfört den månatliga rebalanseringen för maj 2026 av Virtune Crypto Top 10 Index ETP, Nordens första kryptoindex-ETP</v>
+        <v>Hyperscale Data Begins Installation of Omnipresent Robotics OPR-R2 Robots at Michigan AI Facility</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C279" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D279" t="str">
-        <v>Finance, Crypto</v>
+        <v>Finance, Crypto, AI</v>
       </c>
       <c r="E279" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/03/3305929/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-maj-2026-av-Virtune-Crypto-Top-10-Index-ETP-Nordens-f%C3%B6rsta-kryptoindex-ETP.html</v>
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-begins-installation-of-omnipresent-robotics-opr-r2-robots-at-michigan-ai-facility-302828282.html</v>
       </c>
       <c r="F279" t="str">
-        <v>Stockholm, 3 juni 2026 - Virtune meddelar idag att man har slutfört den månatliga rebalanseringen för Virtune Crypto Top 10 Index ETP, noterad på Nasdaq Stockholm för både SEK-varianten (ISIN-kod SE0020052207, tickernamn VIR10SEK) och EUR-varianten (ISIN-kod SE0020052215, tickernamn VIR10EUR). Utöver Virtune Crypto Top 10 Index ETP innefattar Virtunes produktportfölj: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Virtune Sui ETP Virtune Stablecoin ETP</v>
+        <v>143 OPR-R2 Robots on Order and Multiple Currently Being Installed at Michigan AI Facility LAS VEGAS, July 17, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"),...</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Figure Technology Solutions Reports May 2026 Operating Data</v>
+        <v>BC Token Hits Record $0.01561 as BC Engine Expands Utility Across BC.GAME</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C280" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D280" t="str">
-        <v>Finance, Crypto</v>
+        <v>Crypto, Gaming</v>
       </c>
       <c r="E280" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/03/3305748/0/en/Figure-Technology-Solutions-Reports-May-2026-Operating-Data.html</v>
+        <v>https://www.prnewswire.com/news-releases/bc-token-hits-record-0-01561-as-bc-engine-expands-utility-across-bcgame-302828430.html</v>
       </c>
       <c r="F280" t="str">
-        <v>NEW YORK, June 02, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions (Nasdaq: FIGR; OPEN: FGRS), the leading blockchain-native capital marketplace for the origination, funding, sale, and trading of tokenized assets, today reported select preliminary operating data for the month ended May 31, 2026.</v>
+        <v>The Solana-based token has posted successive price milestones since April as BC Engine adds rewards, ecosystem contributors, buybacks and burn functions BELIZE CITY, Belize, July 17, 2026 /PRNewswire/ -- BC Token ($BC), the native token of the BC.GAME ecosystem, reached approximately...</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Bitmine Immersion Technologies (BMNR) annonce que ses avoirs en ETH atteignent 5,42 millions de tokens et que ses avoirs en cryptomonnaies et en liquidités atteignent 11,6 milliards de dollars</v>
+        <v>Eightco Holdings (NASDAQ: ORBS) gibt einen Gesamtbestand von rund 406 Millionen US-Dollar bekannt, darunter Anteile an OpenAI und Beast Industries sowie mehr als 16.000 ETH und über 283 Millionen WLD-Token</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-17</v>
       </c>
       <c r="C281" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D281" t="str">
-        <v>Crypto</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E281" t="str">
-        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annonce-que-ses-avoirs-en-eth-atteignent-5-42-millions-de-tokens-et-que-ses-avoirs-en-cryptomonnaies-et-en-liquidites-atteignent-11-6-milliards-de-dollars-302789346.html</v>
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-gibt-einen-gesamtbestand-von-rund-406-millionen-us-dollar-bekannt-darunter-anteile-an-openai-und-beast-industries-sowie-mehr-als-16-000-eth-und-uber-283-millionen-wld-token-302828221.html</v>
       </c>
       <c r="F281" t="str">
-        <v>Bitmine possède 4,49 % de l'offre totale de pièces d'ETH, qui s'élève à 120,7 millions. Bitmine a parcouru 90 % du chemin vers « l'Alchimie des 5 % » en seulement 11 mois L'Ethereum continue de bénéficier de deux puissants facteurs favorables : la tokenisation de Wall Street sur la...</v>
+        <v>Zusammensetzung der Finanzmittel von Eightco zum 15. Juli 2026: 90 Mio. US-Dollar an OpenAI-Anteilen (indirekt), 18 Mio. US-Dollar an Beast Industries-Anteilen, 16.278 ETH, 283 Millionen WLD sowie 148 Mio. US-Dollar an Barmitteln und Barmitteläquivalenten, insgesamt rund 406 Millionen...</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>ASUS Adopts NVIDIA DSX AI Factory Platform to Accelerate Time to First Revenue</v>
+        <v>UMD Smith Relaunches Blockchain Business Accelerator and Imperative Course</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-06-02</v>
+        <v>2026-07-16</v>
       </c>
       <c r="C282" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D282" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>Crypto, Education</v>
       </c>
       <c r="E282" t="str">
-        <v>https://www.prnewswire.com/news-releases/asus-adopts-nvidia-dsx-ai-factory-platform-to-accelerate-time-to-first-revenue-302787995.html</v>
+        <v>https://www.prnewswire.com/news-releases/umd-smith-relaunches-blockchain-business-accelerator-and-imperative-course-302827964.html</v>
       </c>
       <c r="F282" t="str">
-        <v>Delivering a total AI factory solution from blueprint to deployment, accelerating token generation and enterprise AI adoption TAIPEI, June 2, 2026 /PRNewswire/ -- ASUS today announced its latest AI infrastructure solutions showcase at Computex 2026, delivering end-to-end AI factory...</v>
+        <v>COLLEGE PARK, Md., July 16, 2026 /PRNewswire/ -- The University of Maryland's Robert H. Smith School of Business is relaunching two cornerstone initiatives designed to strengthen regional blockchain innovation and expand access to high‑quality blockchain education: the UMD Blockchain...</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>CONV2X Decentralized Health &amp; Life Science Summit Releases FIRST SPEAKER COHORT</v>
+        <v>Olenox Industries Reports June 2026 Bitcoin Production</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-06-01</v>
+        <v>2026-07-16</v>
       </c>
       <c r="C283" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D283" t="str">
-        <v>Crypto, AI, Healthcare</v>
+        <v>Finance, Crypto, SaaS, Energy</v>
       </c>
       <c r="E283" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355173</v>
+        <v>https://pr-inside.com/olenox-industries-reports-june-2026-bitcoin-production-r5201693.htm</v>
       </c>
       <c r="F283" t="str">
-        <v>Partners in Digital Health is proud to announce the first speaker cohort for ConV2X Decentralized Health &amp;#8212; a landmark gathering of innovators, clinicians, technologists, and policy leaders reimagining the future of healthcare through decentralized infrastructure. - - This inaugural cohort represents some of the most consequential voices at the intersection of blockchain, AI, digital health, and regulatory science: - - Ajaz Hussain &amp;#8212; Former Deputy Director, Office of Pharmaceutical S Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355173</v>
+        <v>(PR-inside.com) Second monthly operating update from the newly combined, energy-led digital infrastructure platform. Elevated summer temperatures drove increased low-power-mode operation and a higher frequency of curtailment events at the Company's Texas hosting site, reducing fleet utilization and Bitcoin output relative to May. CONROE, TX / ACCESS Newswire / July 16, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), a vertically integrated U.S. energy company, today reported Bitcoin production for the month of June 2026 from the operations of CS Digital Ventures, LLC ("CS Digital"). This is the Company's second monthly operating update as a combined, energy-led digital infrastructure platform, following ..</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Cango Inc. Reports First Quarter 2026 Unaudited Financial Results</v>
+        <v>Singaporean-Founded Paymonade Clears Europe's New Crypto Regulations -- When Roughly 90% of Europe's Crypto Firms Fail</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-05-31</v>
+        <v>2026-07-16</v>
       </c>
       <c r="C284" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D284" t="str">
-        <v>Finance, Crypto, AI, SaaS, Energy</v>
+        <v>Crypto</v>
       </c>
       <c r="E284" t="str">
-        <v>https://www.prnewswire.com/news-releases/cango-inc-reports-first-quarter-2026-unaudited-financial-results-302786436.html</v>
+        <v>https://www.prnewswire.com/news-releases/singaporean-founded-paymonade-clears-europes-new-crypto-regulations--when-roughly-90-of-europes-crypto-firms-fail-302827352.html</v>
       </c>
       <c r="F284" t="str">
-        <v>DALLAS, May 31, 2026 /PRNewswire/ -- Cango Inc. (NYSE: CANG) ("Cango" or the "Company"), a leading Bitcoin miner leveraging its global operations to develop an integrated energy and AI compute platform, today announced its unaudited financial results for the first quarter ended March 31,...</v>
+        <v>Damoon Technology (Europe) AG, trading as Paymonade, becomes one of just 280 firms authorised EEA-wide under MiCA as the bloc's transitional period closes VADUZ, Liechtenstein and SINGAPORE, July 16, 2026 /PRNewswire/ -- Europe's crypto industry is undergoing one of the most drastic...</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Web3 Has No Safe AI. DMind AI Just Quantified the Gap -- and KDD 2026 Made It Official.</v>
+        <v>Infrastructure AI Announces Event-Driven Blockchain Intelligence to Enable High-Speed Autonomous Infrastructure</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-05-31</v>
+        <v>2026-07-16</v>
       </c>
       <c r="C285" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D285" t="str">
-        <v>Crypto, AI, Healthcare</v>
+        <v>Crypto, AI</v>
       </c>
       <c r="E285" t="str">
-        <v>https://www.prnewswire.com/news-releases/web3-has-no-safe-ai-dmind-ai-just-quantified-the-gap--and-kdd-2026-made-it-official-302786392.html</v>
+        <v>https://www.prnewswire.com/news-releases/infrastructure-ai-announces-event-driven-blockchain-intelligence-to-enable-high-speed-autonomous-infrastructure-302827154.html</v>
       </c>
       <c r="F285" t="str">
-        <v>The first peer-reviewed Web3 AI benchmark tests 31 top models — including GPT-5, Claude, and Gemini — across 3,543 expert questions. The verdict: no system is ready for the field's highest-stakes tasks. SINGAPORE, May 31, 2026 /PRNewswire/ -- Medical AI has MedQA. Financial AI has FinBen....</v>
+        <v>New Autonomous Triple-Ledger Architecture introduces an event-first blockchain framework designed to deliver machine-speed infrastructure response while preserving trust, security, governance, transparency, and auditability SOMERSET, N.J., July 16, 2026 /PRNewswire/ -- Infrastructure AI...</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>Fobi AI Provides Corporate Update Regarding FFCTO Revocation Process and Q3 Interim Filings</v>
+        <v>DMG Blockchain Solutions Inc. Announces Two Investments to Develop its Data Center and Digital Transaction Services Businesses</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-05-30</v>
+        <v>2026-07-16</v>
       </c>
       <c r="C286" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D286" t="str">
-        <v>Crypto, AI</v>
+        <v>Crypto</v>
       </c>
       <c r="E286" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/05/30/3303859/0/en/Fobi-AI-Provides-Corporate-Update-Regarding-FFCTO-Revocation-Process-and-Q3-Interim-Filings.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/16/3328236/0/en/DMG-Blockchain-Solutions-Inc-Announces-Two-Investments-to-Develop-its-Data-Center-and-Digital-Transaction-Services-Businesses.html</v>
       </c>
       <c r="F286" t="str">
-        <v>VANCOUVER, BC, May 29, 2026 (GLOBE NEWSWIRE) -- Fobi ” or the “ Company ”), a leader in AI powered data intelligence and digital wallet solutions, today provided an update regarding the status of the Company’s ongoing efforts in connection with the revocation of the existing failure to file cease trade order (“ FFCTO ”) and the resumption of trading of the Company’s common shares on the TSX Venture Exchange (the “ TSXV ”).</v>
+        <v>DMG Blockchain Solutions Inc. Announces Two Investments</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>The Dark Side of Cryptocurrency</v>
+        <v>Figure Technology Solutions Announces Date for Second Quarter 2026 Results</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-05-28</v>
+        <v>2026-07-15</v>
       </c>
       <c r="C287" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D287" t="str">
-        <v>Crypto, Retail</v>
+        <v>Finance, Crypto</v>
       </c>
       <c r="E287" t="str">
-        <v>https://pressreleasenews.org/pressroom/the-dark-side-of-cryptocurrency</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/15/3328165/0/en/Figure-Technology-Solutions-Announces-Date-for-Second-Quarter-2026-Results.html</v>
       </c>
       <c r="F287" t="str">
-        <v>Independent author ButterflyMan announces the release of 'Cryptocurrency: The Cocaine of Finance,' a book arguing that cryptocurrency has evolved into a structurally dangerous financial system harming society. The work frames crypto as a public safety, governance, and social trust crisis, advocating for retail prohibition and stronger consumer protections.</v>
+        <v>NEW YORK, July 15, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (Nasdaq: FIGR; OPEN: FGRS) (“Figure”), the leading blockchain-native capital marketplace for the origination, funding, sale, and trading of tokenized assets, today announced that it plans to report its Second Quarter 2026 results before the market opens on Thursday, August 13, 2026. The company will host a conference call to discuss the results, outlook, and related matters the same day, at 8:30 a.m. Eastern Time.</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>ViaBTC lanza la campaña "Prueba de Década" para celebrar su décimo aniversario</v>
+        <v>Lemon Foundation Strengthens Board Governance with Appointment of GeoNova ...</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-05-28</v>
+        <v>2026-07-15</v>
       </c>
       <c r="C288" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D288" t="str">
         <v>Crypto</v>
       </c>
       <c r="E288" t="str">
-        <v>https://www.prnewswire.com/news-releases/viabtc-lanza-la-campana-prueba-de-decada-para-celebrar-su-decimo-aniversario-302783919.html</v>
+        <v>https://pr-inside.com/lemon-foundation-strengthens-board-governance-with-appointment-of-geonova-r5201457.htm</v>
       </c>
       <c r="F288" t="str">
-        <v>HONG KONG, 28 de mayo de 2026 /PRNewswire/ -- ViaBTC Group, proveedor líder mundial de infraestructura blockchain, ha dado a conocer hoy el lanzamiento de su campaña del décimo aniversario, un hito importante desde su fundación en 2016. La campaña es una celebración de diez años de...</v>
+        <v>(PR-inside.com) ZUG, SWITZERLAND / ACCESS Newswire / July 15, 2026 / The Lemon Foundation, the nonprofit supporting the development of the LemonChain blockchain ecosystem, has appointed GeoNova Capital Financial Advisors LLC to its Board of Directors, with Andy Herriot, CEO, serving as designated board representative. The appointment reflects the Foundation's commitment to strengthening its governance framework as the LemonChain ecosystem continues to grow. Andy Herriot brings extensive experience across capital markets, banking, and strategic advisory, having held senior roles at Linear Investments, Société Générale, Crédit Agricole (Cheuvreux), and ING. He is a member of the Institute of Directors and the Chartered Institute ..</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>CORRECTION: Fold Rolls Out New Bitcoin Rewards Credit Card</v>
+        <v>Hyperion DeFi Enters Agreement with Skew Technologies to Launch HIP-3 Perpetual Futures Market and Listing Service</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-05-27</v>
+        <v>2026-07-15</v>
       </c>
       <c r="C289" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D289" t="str">
         <v>Finance, Crypto</v>
       </c>
       <c r="E289" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/05/27/3302114/0/en/CORRECTION-Fold-Rolls-Out-New-Bitcoin-Rewards-Credit-Card.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/15/3328017/0/en/Hyperion-DeFi-Enters-Agreement-with-Skew-Technologies-to-Launch-HIP-3-Perpetual-Futures-Market-and-Listing-Service.html</v>
       </c>
       <c r="F289" t="str">
-        <v>A Simple, Mobile-First Way to Earn Bitcoin Rewards On Qualifying Purchases – All Seamlessly Integrated into the Fold App A Simple, Mobile-First Way to Earn Bitcoin Rewards On Qualifying Purchases – All Seamlessly Integrated into the Fold App</v>
+        <v>Deployment of 500,000 HYPE Expands Client Service and Revenue Opportunities</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
+        <v>FalconX Acquires bloXroute to Accelerate the Future of Onchain Capital Markets</v>
+      </c>
+      <c r="B290" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C290" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D290" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E290" t="str">
+        <v>https://www.prnewswire.com/news-releases/falconx-acquires-bloxroute-to-accelerate-the-future-of-onchain-capital-markets-302826625.html</v>
+      </c>
+      <c r="F290" t="str">
+        <v>Acquisition brings together institutional trading, liquidity, and blockchain networking to power the next generation of onchain capital markets. NEW YORK, July 15, 2026 /PRNewswire/ -- FalconX today announced it has acquired bloXroute, a leader in blockchain trading and networking...</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="str">
+        <v>Glacis Labs Raises $6.8 Million Seed Round to Scale ZeroDelta, the Clearing Layer for Digital Assets</v>
+      </c>
+      <c r="B291" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C291" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D291" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E291" t="str">
+        <v>https://www.prnewswire.com/news-releases/glacis-labs-raises-6-8-million-seed-round-to-scale-zerodelta-the-clearing-layer-for-digital-assets-302825869.html</v>
+      </c>
+      <c r="F291" t="str">
+        <v>Seed investment to accelerate hiring, operations, and go-to-market for multichain clearinghouse that has settled over $1 billion in digital asset volume NEW YORK, July 15, 2026 /PRNewswire/ -- Glacis Labs, the crypto infrastructure company building the clearing layer for digital assets,...</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="str">
+        <v>Top Crypto Wallet Bitget Wallet Hits 100M Users</v>
+      </c>
+      <c r="B292" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C292" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D292" t="str">
+        <v>Crypto, Automotive</v>
+      </c>
+      <c r="E292" t="str">
+        <v>https://www.prunderground.com/top-crypto-wallet-bitget-wallet-hits-100m-users/00388577/</v>
+      </c>
+      <c r="F292" t="str">
+        <v>Bitget Wallet's shift from trading to payments shows why it's becoming the top crypto wallet for everyday finance, not just a vehicle for investment The post Top Crypto Wallet Bitget Wallet Hits 100M Users first appeared on</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="str">
+        <v>Saturn Cloud Partners With Lilac to Bring Enterprise GPU Capacity Into Its Token Factory Platform</v>
+      </c>
+      <c r="B293" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C293" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D293" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E293" t="str">
+        <v>https://www.prnewswire.com/news-releases/saturn-cloud-partners-with-lilac-to-bring-enterprise-gpu-capacity-into-its-token-factory-platform-302826592.html</v>
+      </c>
+      <c r="F293" t="str">
+        <v>The partnership adds Lilac as a capacity provider for Saturn Cloud's token factory platform, giving GPU cloud operators and enterprises a path to model serving and per-token inference on capacity that is already powered on. NEW YORK, July 15, 2026 /PRNewswire/ -- Saturn Cloud, the AI...</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="str">
+        <v>Connectbase and InterGlobix Announce Oracle's Dr. Sanjay Basu and NVIDIA's Pete Coticchia to Headline The Connected World LIVE! 2026 with Opening Keynote and Executive Fireside Chat</v>
+      </c>
+      <c r="B294" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C294" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D294" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E294" t="str">
+        <v>https://www.prnewswire.com/news-releases/connectbase-and-interglobix-announce-oracles-dr-sanjay-basu-and-nvidias-pete-coticchia-to-headline-the-connected-world-live-2026-with-opening-keynote-and-executive-fireside-chat-302826494.html</v>
+      </c>
+      <c r="F294" t="str">
+        <v>NVIDIA's Pete Coticchia will join Dr. Basu for an exclusive executive fireside chat exploring AI factories, token economics, next-generation connectivity, and the future of AI infrastructure. BOSTON and LEESBURG, Va., July 15, 2026 /PRNewswire/ -- The Connected World LIVE! (TCWLIVE! 2026)...</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="str">
+        <v>C2 Blockchain Expands Digital Asset Treasury to More Than 1.1 Billion ...</v>
+      </c>
+      <c r="B295" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C295" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D295" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E295" t="str">
+        <v>https://pr-inside.com/c2-blockchain-expands-digital-asset-treasury-to-more-than-1-1-billion-r5201298.htm</v>
+      </c>
+      <c r="F295" t="str">
+        <v>(PR-inside.com) Treasury Expands by More Than 114 Million DOG as Company Continues to Build One of the Largest Public DOG (Bitcoin) Treasuries MIAMI BEACH, FL / ACCESS Newswire / July 15, 2026 / C2 Blockchain Inc. (OTC PINK:CBLO) ("C2 Blockchain" or the "Company"), a blockchain infrastructure and digital asset treasury company, today announced that its corporate treasury has grown to 1,115,765,491 DOG (Bitcoin), marking another significant milestone in the Company's ongoing digital asset treasury strategy. Since its previous treasury disclosure, C2 Blockchain has acquired approximately 114,486,710 additional DOG (Bitcoin), increasing its treasury by approximately 11.4% and further expanding its position within the Bitcoin-native ..</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="str">
+        <v>C2 Blockchain Expands Digital Asset Treasury to More Than 1.1 Billion DOG (Bitcoin)</v>
+      </c>
+      <c r="B296" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C296" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D296" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E296" t="str">
+        <v>https://www.newswire.com/news/c2-blockchain-expands-digital-asset-treasury-to-more-than-1-1-billion-dog</v>
+      </c>
+      <c r="F296" t="str">
+        <v>Treasury Expands by More Than 114 Million DOG as Company Continues to Build One of the Largest Public DOG (Bitcoin) Treasuries</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="str">
+        <v>VAP Group Unveils VAP Ventures to Back 100 Startups by 2030, Marking</v>
+      </c>
+      <c r="B297" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C297" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D297" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E297" t="str">
+        <v>https://www.pr-inside.com/vap-group-unveils-vap-ventures-to-back-100-startups-by-2030-marking-r5201192.htm</v>
+      </c>
+      <c r="F297" t="str">
+        <v>(PR-inside.com) Riyadh, Saudi Arabia, 15 July 2026 - (ACN Newswire) - VAP Group announced the launch of VAP Ventures, its dedicated investment arm, marking a significant milestone in the company's evolution from building global platforms for innovation to directly supporting the founders shaping the future of technology. The announcement was made at the Global AI Show, Global Games Show, and Global Blockchain Show Riyadh 2026, from 29-30 June, where thousands of global industry leaders, innovators, investors and decision-makers have gathered to explore the technologies defining the next decade. The introduction of VAP Ventures represents one of the flagship announcements of this year's ..</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="str">
+        <v>Hilbert Group Files MiCA and Payment Institution Licence Applications ...</v>
+      </c>
+      <c r="B298" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C298" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D298" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E298" t="str">
+        <v>https://pr-inside.com/hilbert-group-files-mica-and-payment-institution-licence-applications-r5201181.htm</v>
+      </c>
+      <c r="F298" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 15, 2026 / Hilbert Group (STO:HILB-B) (FRA:999) - Hilbert Finance seeks dual authorisation as Crypto-Asset Service Provider and Payment Institution to serve institutional clients across the European Union. Hilbert Group AB (Nasdaq First North: HILB B), a leading investment firm focused on bridging traditional and digital assets, today announced that Hilbert Finance, its wholly owned subsidiary in Malta, has submitted a dual-licence application to the Malta Financial Services Authority (MFSA). The application seeks authorisation as a Crypto-Asset Service Provider under the EU Markets in Crypto-Assets Regulation (MiCA) and as a Payment Institution under the ..</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="str">
+        <v>EthSystems startet mit dem Ziel, Datenschutzlösungen für Institutionen auf Ethereum zu entwickeln</v>
+      </c>
+      <c r="B299" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C299" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D299" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E299" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethsystems-startet-mit-dem-ziel-datenschutzlosungen-fur-institutionen-auf-ethereum-zu-entwickeln-302826038.html</v>
+      </c>
+      <c r="F299" t="str">
+        <v>EthSystems wurde vom Team der Institutional Privacy Task Force der Ethereum Foundation gegründet und entwickelt Datenschutz- und Compliance-Technologie für Ethereum Zu den wichtigsten Geldgebern zählen Bitmine, Sharplink und Joe Lubin NEW YORK, 15. Juli 2026 /PRNewswire/ -- EthSystems,...</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="str">
+        <v>EthSystems lanceert oplossingen voor privacy van institutionele gebruikers op Ethereum</v>
+      </c>
+      <c r="B300" t="str">
+        <v>2026-07-15</v>
+      </c>
+      <c r="C300" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D300" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E300" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethsystems-lanceert-oplossingen-voor-privacy-van-institutionele-gebruikers-op-ethereum-302826029.html</v>
+      </c>
+      <c r="F300" t="str">
+        <v>EthSystems, opgericht door het team achter de Institutional Privacy Task Force van de Ethereum Foundation, ontwikkelt privacy- en compliancetechnologie voor Ethereum. Tot de belangrijkste financiers behoren Bitmine, SharpLink en Joe Lubin. NEW YORK, 15 juli 2026 /PRNewswire/ – EthSystems,...</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="str">
+        <v>KuCoin et Tomorrowland dévoilent la scène Celestia, incarnant une vision commune de confiance, de découverte et de transformation pour l'édition 2026 de Tomorrowland en Belgique</v>
+      </c>
+      <c r="B301" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C301" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D301" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E301" t="str">
+        <v>https://www.prnewswire.com/news-releases/kucoin-et-tomorrowland-devoilent-la-scene-celestia-incarnant-une-vision-commune-de-confiance-de-decouverte-et-de-transformation-pour-ledition-2026-de-tomorrowland-en-belgique-302825500.html</v>
+      </c>
+      <c r="F301" t="str">
+        <v>PROVIDENCIALES, Îles Turques-et-Caïques, 14 juillet 2026 /PRNewswire/ -- KuCoin, l'une des principales plateformes crypto mondiales fondée sur la confiance, a officiellement dévoilé aujourd'hui la scène Celestia Stage, une toute nouvelle expérience immersive qui sera présentée au festival...</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="str">
+        <v>Why Performance per Watt Is the Ultimate Metric for AI Infrastructure Efficiency</v>
+      </c>
+      <c r="B302" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C302" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D302" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E302" t="str">
+        <v>https://blogs.nvidia.com/blog/performance-per-watt-ai-infrastructure-efficiency/</v>
+      </c>
+      <c r="F302" t="str">
+        <v>Power is AI infrastructure’s inescapable constraint. How many tokens an AI factory can generate within a fixed power budget determines its revenue and profitability. Because of this, performance per watt — a metric that can’t be gamed, only earned through real-world results — is the foundation for AI factories.  As agentic AI drives token demand […]</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="str">
+        <v>Virtune adds Twinstake as an Additional Staking Provider within its Crypto ETP Programme</v>
+      </c>
+      <c r="B303" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C303" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D303" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E303" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/14/3326972/0/en/Virtune-adds-Twinstake-as-an-Additional-Staking-Provider-within-its-Crypto-ETP-Programme.html</v>
+      </c>
+      <c r="F303" t="str">
+        <v>Stockholm, 14 July 2026 - Virtune today announces that the issuer has added an additional staking provider, Twinstake Ltd. (“Twinstake”), which will be available alongside existing staking providers within Virtune’s ETP programme.</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="str">
+        <v>SRX Global Reports Paper-Traded EMJX Return of ~25% Since February 11, 2026</v>
+      </c>
+      <c r="B304" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C304" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D304" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E304" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/14/3326965/0/en/SRX-Global-Reports-Paper-Traded-EMJX-Return-of-25-Since-February-11-2026.html</v>
+      </c>
+      <c r="F304" t="str">
+        <v>EMJX Shifted from “Stress” to “Mixed” for Bitcoin</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="str">
+        <v>tZERO Introducing Broker's CFTC Registration and NFA Membership Approved, Expanding tZERO's Regulated Infrastructure Rails to Derivatives Markets</v>
+      </c>
+      <c r="B305" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C305" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D305" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E305" t="str">
+        <v>https://www.newmediawire.com/news/tzero-introducing-broker-s-cftc-registration-and-nfa-membership-approved-expanding-tzero-s-regulated-infrastructure-rails-to-derivatives-markets-7087693</v>
+      </c>
+      <c r="F305" t="str">
+        <v>NEW YORK, NY - July 14, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, today announced that its wholly owned subsidiary, tZERO Introducing Broker, LLC , has completed its CFTC registration as an introducing broker and NFA member. This addition to tZERO’s expansive and growing portfolio of regulated capabilities will enable tZERO to provide infrastructure for regulated derivative products. As an introducing broker, tZERO will be able to solicit and accept customer orders for CFTC-regulated derivatives and pass those orders to a Designated Contract Market or Futures Commission Merchant for execution and clearing, on a fully disclosed basis. Initially, tZERO will also utilize this license to offer event contracts on its forthcoming multi-ass</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="str">
+        <v>Hyperscale Data Bitcoin Treasury Reaches 1,032 Bitcoin Worth Approximately $65.8 Million and Acquired 130 Bitcoin During the Week Ended July 12, 2026</v>
+      </c>
+      <c r="B306" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C306" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D306" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E306" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-reaches-1-032-bitcoin-worth-approximately-65-8-million-and-acquired-130-bitcoin-during-the-week-ended-july-12--2026--302824548.html</v>
+      </c>
+      <c r="F306" t="str">
+        <v>LAS VEGAS, July 14, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of July 12, 2026, it held 1,032.4959 Bitcoin representing an...</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="str">
+        <v>KuCoin and Tomorrowland Unveil the Celestia Stage, Bringing a Shared Vision of Trust, Discovery and Transformation to Tomorrowland Belgium 2026</v>
+      </c>
+      <c r="B307" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C307" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D307" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E307" t="str">
+        <v>https://www.prnewswire.com/news-releases/kucoin-and-tomorrowland-unveil-the-celestia-stage-bringing-a-shared-vision-of-trust-discovery-and-transformation-to-tomorrowland-belgium-2026-302824916.html</v>
+      </c>
+      <c r="F307" t="str">
+        <v>PROVIDENCIALES, Turks and Caicos Islands, July 14, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform built on trust, today officially unveiled the Celestia Stage, a brand-new immersive destination at Tomorrowland Belgium 2026. More than a stage announcement, the launch marks a...</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="str">
+        <v>Syntetika Appoints Jorge Cuartero as Chief Executive Officer</v>
+      </c>
+      <c r="B308" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C308" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D308" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E308" t="str">
+        <v>https://pr-inside.com/syntetika-appoints-jorge-cuartero-as-chief-executive-officer-r5200795.htm</v>
+      </c>
+      <c r="F308" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 14, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) - Syntetika, the platform for tokenised yield products, appoints Jorge Cuartero as Chief Executive Officer and welcomes DeFi curator Tulipa Capital as a strategic partner. Syntetika, the platform for tokenised yield products supported by Hilbert Group AB (Nasdaq First North Growth Market: HILB B), today announced the appointment of Jorge Cuartero as Chief Executive Officer, effective 8 July 2026. The appointment was made by the Syntetika Foundation, which governs the platform. He succeeds John Lilic, who led Syntetika over the past year and will transition to other responsibilities ..</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="str">
+        <v>KuCoin Web3 Wallet Supports Robinhood Chain, Broadening Access to Tokenized Real-World Asset Ecosystems</v>
+      </c>
+      <c r="B309" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C309" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D309" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E309" t="str">
+        <v>https://www.prnewswire.com/news-releases/kucoin-web3-wallet-supports-robinhood-chain-broadening-access-to-tokenized-real-world-asset-ecosystems-302824466.html</v>
+      </c>
+      <c r="F309" t="str">
+        <v>PROVIDENCIALES, Turks and Caicos Islands, July 14, 2026 /PRNewswire/ -- KuCoin Web3 Wallet today announced support for Robinhood Chain, further expanding users' access to onchain finance and tokenized real-world asset ecosystems through a self-custodial Web3 wallet experience. As...</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass seine ETH-Bestände 5,77 Millionen Token erreicht haben und sich die Gesamtbestände an Kryptowährungen und Barmitteln auf 11,3 Milliarden USD belaufen</v>
+      </c>
+      <c r="B310" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C310" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D310" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E310" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-seine-eth-bestande-5-77-millionen-token-erreicht-haben-und-sich-die-gesamtbestande-an-kryptowahrungen-und-barmitteln-auf-11-3-milliarden-usd-belaufen-302824652.html</v>
+      </c>
+      <c r="F310" t="str">
+        <v>Bitmine hält 4,8 % des gesamten ETH-Umlaufs von 120,7 Millionen Bitmine hat in nur 12 Monaten bereits 96 % des Weges zur „Alchemie of 5 %" zurückgelegt Bitmine wurde am 26. Juni 2026 in den Russell 1000 Large-Cap-Index aufgenommen Die Vorzugsaktien der Serie A von Bitmine werden an der...</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="str">
+        <v>XRP Healthcare, the First AI Healthcare Platform Built on the XRP Ledger, Announces BitMart Listing of XRPHAI</v>
+      </c>
+      <c r="B311" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C311" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D311" t="str">
+        <v>Crypto, AI, SaaS, Healthcare</v>
+      </c>
+      <c r="E311" t="str">
+        <v>https://www.prnewswire.com/news-releases/xrp-healthcare-the-first-ai-healthcare-platform-built-on-the-xrp-ledger-announces-bitmart-listing-of-xrphai-302824243.html</v>
+      </c>
+      <c r="F311" t="str">
+        <v>Trading of XRPHAI/USDT begins on BitMart on 14 July 2026 at 10:00 UTC as XRP Healthcare expands its AI healthcare ecosystem with intelligent healthcare agents, Proof of Health™ and blockchain-powered healthcare engagement. DUBAI, UAE, July 14, 2026 /PRNewswire/ -- XRP Healthcare, the...</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="str">
+        <v>Binance Marks Nine Years: Nearly Half of All Crypto Holders Use Binance, $156 Trillion in All-Time Volume, and a Growing Vision Beyond Crypto</v>
+      </c>
+      <c r="B312" t="str">
+        <v>2026-07-14</v>
+      </c>
+      <c r="C312" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D312" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E312" t="str">
+        <v>https://www.prnewswire.com/news-releases/binance-marks-nine-years-nearly-half-of-all-crypto-holders-use-binance-156-trillion-in-all-time-volume-and-a-growing-vision-beyond-crypto-302823749.html</v>
+      </c>
+      <c r="F312" t="str">
+        <v>From crypto exchange to multi-asset financial platform, Binance marks nine years of growth driven by its global community and sets its sights on three billion users ABU DHABI, UAE, July 14, 2026 /PRNewswire/ -- Binance, the world's largest cryptocurrency exchange by trading volume, today...</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="str">
+        <v>EFICYENT Opens Nepal Payment Corridor Through Strategic Partnership with IME</v>
+      </c>
+      <c r="B313" t="str">
+        <v>2026-07-13</v>
+      </c>
+      <c r="C313" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D313" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E313" t="str">
+        <v>https://www.prnewswire.com/news-releases/eficyent-opens-nepal-payment-corridor-through-strategic-partnership-with-ime-302823892.html</v>
+      </c>
+      <c r="F313" t="str">
+        <v>New corridor enables instant bank account and wallet credit for customers sending money to Nepal from across EFICYENT global network DUBAI, UAE, July 13, 2026 /PRNewswire/ -- EFICYENT, a global cross-border payments and financial infrastructure platform, has announced a partnership with...</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="str">
+        <v>Virtune Adds BitGo as an Additional Custodian for Selected ETPs Within Its ETP Programme</v>
+      </c>
+      <c r="B314" t="str">
+        <v>2026-07-13</v>
+      </c>
+      <c r="C314" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D314" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E314" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/13/3325929/0/en/Virtune-Adds-BitGo-as-an-Additional-Custodian-for-Selected-ETPs-Within-Its-ETP-Programme.html</v>
+      </c>
+      <c r="F314" t="str">
+        <v>Stockholm, 13 July 2026 – Virtune today announces that the issuer has added an additional custodian, BitGo Europe GmbH ("BitGo"), which will operate alongside the existing custodians for selected crypto ETPs.</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="str">
+        <v>Lithuania-Based Ecency Positions Open-Source Social Platform Within Europe's Digital Sovereignty Movement</v>
+      </c>
+      <c r="B315" t="str">
+        <v>2026-07-13</v>
+      </c>
+      <c r="C315" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D315" t="str">
+        <v>Crypto, SaaS, Media</v>
+      </c>
+      <c r="E315" t="str">
+        <v>https://www.pr.com/press-release/971271</v>
+      </c>
+      <c r="F315" t="str">
+        <v>As the European Commission adopts its Tech Sovereignty Package, Ecency, a Hive-based social platform operating since 2016, offers an EU-incorporated, EU-hosted, open-source alternative to US-controlled social networks. The platform gives creators content ownership, a self-custody wallet, and an ad-free feed, with its open-source Vision frontend available for self-hosting. [PR.com]</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="str">
+        <v>BC.GAME Adds Support for CASHCAT as Robinhood Chain Activity Surges</v>
+      </c>
+      <c r="B316" t="str">
+        <v>2026-07-13</v>
+      </c>
+      <c r="C316" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D316" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E316" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-adds-support-for-cashcat-as-robinhood-chain-activity-surges-302823592.html</v>
+      </c>
+      <c r="F316" t="str">
+        <v>BELIZE CITY, Belize, July 13, 2026 /PRNewswire/ -- As activity across Robinhood Chain continues to build, BC.GAME has added support for CASHCAT, allowing users to use the token directly on the platform. Robinhood Chain has attracted significant trading activity since launch. Recent...</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 397 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e più di 283 milioni di token WLD</v>
+      </c>
+      <c r="B317" t="str">
+        <v>2026-07-12</v>
+      </c>
+      <c r="C317" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D317" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E317" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-397-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-piu-di-283-milioni-di-token-wld-302823319.html</v>
+      </c>
+      <c r="F317" t="str">
+        <v>Composizione della tesoreria di Eightco all'8 luglio 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 149 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 397 milioni di...</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="str">
+        <v>Moneysimpler launches no-code automated ai trading bot for crypto beginners</v>
+      </c>
+      <c r="B318" t="str">
+        <v>2026-07-12</v>
+      </c>
+      <c r="C318" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D318" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E318" t="str">
+        <v>https://pressreleasenews.org/pressroom/moneysimpler-launches-no-code-automated-ai-trading-bot-for-crypto-beginners</v>
+      </c>
+      <c r="F318" t="str">
+        <v>Moneysimpler has launched a no-code automated AI trading bot designed for cryptocurrency beginners. The tool aims to simplify crypto trading through rule-based automation without requiring programming skills.</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="str">
+        <v>A-Team Group Launches "Digital Assets &amp; Tokenisation Insight" to Track Institutional Embrace of Programmable Finance</v>
+      </c>
+      <c r="B319" t="str">
+        <v>2026-07-11</v>
+      </c>
+      <c r="C319" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D319" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E319" t="str">
+        <v>https://www.pr.com/press-release/973308</v>
+      </c>
+      <c r="F319" t="str">
+        <v>A-Team Group has announced the launch of Digital Assets &amp; Tokenisation Insight (DATI), a dedicated news, analysis, and educational channel designed to track the rapid and strategic embrace of tokenised programmable financial assets and Distributed Ledger Technology (DLT) networks by global financial institutions. While much of the competing coverage in the digital asset space has evolved from the retail crypto [PR.com]</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="str">
+        <v>Alpha Compute Corp. Completes Wind-Down of Legacy Digital Asset Treasury, ...</v>
+      </c>
+      <c r="B320" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C320" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D320" t="str">
+        <v>Finance, Crypto, AI, Energy</v>
+      </c>
+      <c r="E320" t="str">
+        <v>https://pr-inside.com/alpha-compute-corp-completes-wind-down-of-legacy-digital-asset-treasury-r5199837.htm</v>
+      </c>
+      <c r="F320" t="str">
+        <v>(PR-inside.com) Company Exits the Token-Treasury Model in Favor of a Compute-First Balance Sheet; Will Hold Telegram GRAM Solely as Earned Consideration for Confidential Compute Delivered on Telegram's Cocoon AI Network; Reaffirms Long-Term Commitment to Telegram and Its One Billion+ Users as a Web3 Compute Provider ROAD TOWN, VG / ACCESS Newswire / July 10, 2026 / Alpha Compute Corp. (Nasdaq:ALP) ("Alpha Compute" or the "Company"), a technology leader in AI GPU-as-a-Service (GPUaaS) and AI Confidential Compute, today announced that it has initiated the return of the final tranche of locked and liquid Toncoin (TON, now named GRAM) holdings to Brisk Thrive and ..</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="str">
+        <v>LeFluffy Announces GrimCat: An NFT Collection Built for a New Generation of Gaming Through True Digital Ownership</v>
+      </c>
+      <c r="B321" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C321" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D321" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E321" t="str">
+        <v>https://www.prnewswire.com/news-releases/lefluffy-announces-grimcat-an-nft-collection-built-for-a-new-generation-of-gaming-through-true-digital-ownership-302821964.html</v>
+      </c>
+      <c r="F321" t="str">
+        <v>OSAKA, Japan, July 10, 2026 /PRNewswire/ -- GrimCat is more than an NFT collection, it's the foundation of an upcoming blockchain gaming universe where players once again own what they purchase, collect, and earn. The Web3 gaming landscape has promised digital ownership for years, yet...</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="str">
+        <v>American Bitcoin Schedules Second Quarter 2026 Earnings Release and Conference Call</v>
+      </c>
+      <c r="B322" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C322" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D322" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E322" t="str">
+        <v>https://www.prnewswire.com/news-releases/american-bitcoin-schedules-second-quarter-2026-earnings-release-and-conference-call-302822702.html</v>
+      </c>
+      <c r="F322" t="str">
+        <v>MIAMI, July 10, 2026 /PRNewswire/ -- American Bitcoin Corp. (Nasdaq: ABTC) ("American Bitcoin" or the "Company"), a Bitcoin accumulation platform focused on building America's Bitcoin infrastructure backbone, today announced it will release earnings for the second quarter of 2026 before...</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) gibt einen Gesamtbestand von rund 397 Millionen US-Dollar bekannt, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und über 283 Millionen WLD-Token</v>
+      </c>
+      <c r="B323" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C323" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D323" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E323" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-gibt-einen-gesamtbestand-von-rund-397-millionen-us-dollar-bekannt-darunter-openai-beast-industries-mehr-als-16-000-eth-und-uber-283-millionen-wld-token-302822636.html</v>
+      </c>
+      <c r="F323" t="str">
+        <v>Zusammensetzung der Finanzmittel von Eightco zum 8. Juli 2026: 90 Mio. US-Dollar an OpenAI-Anteilen (indirekt), 18 Mio. US-Dollar an Beast Industries-Anteilen, 16.278 ETH, 283 Millionen WLD sowie 149 Mio. US-Dollar an Barmitteln und Barmitteläquivalenten, was einer Gesamtsumme von rund...</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="str">
+        <v>Decentralized Masters Reviews 2026 Reveal New Trends in DeFi Education ...</v>
+      </c>
+      <c r="B324" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C324" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D324" t="str">
+        <v>Crypto, Education</v>
+      </c>
+      <c r="E324" t="str">
+        <v>https://pr-inside.com/decentralized-masters-reviews-2026-reveal-new-trends-in-defi-education-r5199640.htm</v>
+      </c>
+      <c r="F324" t="str">
+        <v>(PR-inside.com) Amid the rising interest in defi investing and crypto communities, IRAEmpire aims to help consumers make better-informed decisions. Their newly released analysis report of Decentralized Masters reviews and its impact on DeFi education trends is part of that endeavor. CHICAGO, IL / ACCESS Newswire / July 10, 2026 / IRAEmpire has published its updated analysis of Decentralized Masters Reviews as part of its analysis of DeFi education and investment courses. According to Michael Hunt, Senior Writer at IRAEmpire, "The crypto education space has changed dramatically over the past few years. As decentralized finance, or DeFi, becomes more complex, investors are no longer ..</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="str">
+        <v>Decentralized Masters Reviews 2026 Reveal New Trends in DeFi Education</v>
+      </c>
+      <c r="B325" t="str">
+        <v>2026-07-10</v>
+      </c>
+      <c r="C325" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D325" t="str">
+        <v>Crypto, Education</v>
+      </c>
+      <c r="E325" t="str">
+        <v>https://www.newswire.com/news/decentralized-masters-reviews-2026-reveal-new-trends-in-defi-education</v>
+      </c>
+      <c r="F325" t="str">
+        <v>Amid the rising interest in defi investing and crypto communities, IRAEmpire aims to help consumers make better-informed decisions. Their newly released analysis report of Decentralized Masters reviews and its impact on DeFi education trends is part of that endeavor.</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="str">
+        <v>Exodus Movement, Inc. June 2026 Treasury Update and Monthly Metrics</v>
+      </c>
+      <c r="B326" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C326" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D326" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E326" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/09/3325261/0/en/Exodus-Movement-Inc-June-2026-Treasury-Update-and-Monthly-Metrics.html</v>
+      </c>
+      <c r="F326" t="str">
+        <v>OMAHA, Neb., July 09, 2026 (GLOBE NEWSWIRE) -- Exodus Movement, Inc . (NYSE American: EXOD) ("Exodus" or “the company”), a leading self-custodial finance and payments platform, today announced updated metrics connected with its Web3 suite of services, including digital asset holdings, user metrics, and exchange provider processed volume metrics, as of June 30, 2026.</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="str">
+        <v>Figure Technology Solutions Announces Pricing of Private Offering of $600 Million of Senior Notes</v>
+      </c>
+      <c r="B327" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C327" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D327" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E327" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/09/3325253/0/en/Figure-Technology-Solutions-Announces-Pricing-of-Private-Offering-of-600-Million-of-Senior-Notes.html</v>
+      </c>
+      <c r="F327" t="str">
+        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (“Figure,” Nasdaq: FIGR; OPEN: FGRS), the leading blockchain-native capital marketplace for the origination, funding, sale and trading of tokenized assets, today announced the pricing of its previously announced offering of $600 million in aggregate principal amount of its 8.500% senior notes due 2031 (the “Notes”), in a private offering that is exempt from the registration requirements of the Securities Act of 1933, as amended (the “Securities Act”). The Notes will be sold at a price of 100% of the principal amount thereof. The closing of the issuance of the Notes is expected to occur on July 14, 2026, subject to customary closing conditions, and is expected to result in approximately $587.5 million in net proce</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="str">
+        <v>Datavault AI (DVLT) Secures USPTO Allowance for Blockchain-Based Patent Targeting Naked Short Selling</v>
+      </c>
+      <c r="B328" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C328" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D328" t="str">
+        <v>Finance, Crypto, AI, Real Estate, Retail</v>
+      </c>
+      <c r="E328" t="str">
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-secures-uspto-allowance-for-blockchain-based-patent-targeting-naked-short-selling-7087610</v>
+      </c>
+      <c r="F328" t="str">
+        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that the U.S. Patent and Trademark Office has issued a Notice of Allowance for all 24 claims in its patent application covering blockchain-based methods and systems designed to detect and mitigate naked and excessive short selling through tokenized dividend distribution. The allowed claims include technologies for issuing digital dividend tokens on a distributed ledger, reconciling token issuance with reported share positions to identify settlement discrepancies, automating settlement and share recalls, supporting CUSIP reclassification, and providing real-time reporting and audit capabilities. The company said the intellectual property expands its blockchain and tokenization portfolio while creating po</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="str">
+        <v>Blue Gold Ltd Announces Initiatives to Regain Nasdaq Compliance and Strengthen its Financial Position</v>
+      </c>
+      <c r="B329" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C329" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D329" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E329" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/09/3324791/0/en/Blue-Gold-Ltd-Announces-Initiatives-to-Regain-Nasdaq-Compliance-and-Strengthen-its-Financial-Position.html</v>
+      </c>
+      <c r="F329" t="str">
+        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- Blue Gold Limited (Nasdaq: BGL) (Nasdaq: BGLWW) (“Blue Gold” or the “Company”), a gold mining company with the infrastructure to deliver gold from mine-to-wallet, today announced that it has undertaken several initiatives to regain compliance with Nasdaq continued listing requirements and strengthen the Company’s financial position.</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="str">
+        <v>Hyperscale Data Surpasses 1,000 Bitcoin in Corporate Treasury</v>
+      </c>
+      <c r="B330" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C330" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D330" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E330" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-surpasses-1-000-bitcoin-in-corporate-treasury-302821469.html</v>
+      </c>
+      <c r="F330" t="str">
+        <v>Company Believes Bitcoin Treasury Strategy Enhances Financial Flexibility and Supports Continued Investment in AI Data Centers and Humanoid Robotics Business LAS VEGAS, July 9, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center...</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="str">
+        <v>GPT-5.6: Frontier intelligence that scales with your ambition</v>
+      </c>
+      <c r="B331" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C331" t="str">
+        <v>mlpr-openai</v>
+      </c>
+      <c r="D331" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E331" t="str">
+        <v>https://openai.com/index/gpt-5-6</v>
+      </c>
+      <c r="F331" t="str">
+        <v>More intelligence from every token, stronger performance per dollar, and more capability on demand for your hardest work.</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="str">
+        <v>New Travel Platform Flyfi Uses AI to Match Travelers with the Right Premium Hotel — Paid Entirely in Crypto</v>
+      </c>
+      <c r="B332" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C332" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D332" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E332" t="str">
+        <v>https://www.pr.com/press-release/973106</v>
+      </c>
+      <c r="F332" t="str">
+        <v>New Dubai-based platform pairs AI hotel matching with direct cryptocurrency payments, letting travelers skip account creation and unnecessary data collection. [PR.com]</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="str">
+        <v>/C O R R E C T I O N -- Zetrix/</v>
+      </c>
+      <c r="B333" t="str">
+        <v>2026-07-09</v>
+      </c>
+      <c r="C333" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D333" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E333" t="str">
+        <v>https://www.prnewswire.com/news-releases/zetrix-to-power-public-blockchain-for-the-philippines-government-302820022.html</v>
+      </c>
+      <c r="F333" t="str">
+        <v>In the news release, ZETRIX TO POWER PUBLIC BLOCKCHAIN FOR THE PHILIPPINES GOVERNMENT, issued 07-Jul-2026 by Zetrix over PR Newswire, we are advised by the company that the headline is changed, it should read "Philippines, Malaysia to Enable Cross-Border Digital ID Verification to Make...</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="str">
+        <v>Blue Gold Receives Nasdaq Deficiency Letters and Confirms Commitment to Maintaining Nasdaq Listing</v>
+      </c>
+      <c r="B334" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C334" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D334" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E334" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/08/3324466/0/en/Blue-Gold-Receives-Nasdaq-Deficiency-Letters-and-Confirms-Commitment-to-Maintaining-Nasdaq-Listing.html</v>
+      </c>
+      <c r="F334" t="str">
+        <v>NEW YORK, July 08, 2026 (GLOBE NEWSWIRE) -- Blue Gold Limited (Nasdaq: BGL) (Nasdaq: BGLWW) (“Blue Gold” or the “Company”), a gold mining company with the infrastructure to deliver gold from mine-to-wallet, today announced that it has received notification from Nasdaq regarding compliance with certain continued listing requirements on the Nasdaq Global Market.</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="str">
+        <v>Nium Acquires Cypher, Expanding its Fiat-to-On-Chain Money Movement Infrastructure</v>
+      </c>
+      <c r="B335" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C335" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D335" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E335" t="str">
+        <v>https://www.prnewswire.com/news-releases/nium-acquires-cypher-expanding-its-fiat-to-on-chain-money-movement-infrastructure-302821241.html</v>
+      </c>
+      <c r="F335" t="str">
+        <v>SAN FRANCISCO, July 8, 2026 /PRNewswire/ -- Nium, the global leader in cross-border payments infrastructure, today announced the acquisition of Cypher, a crypto-native non-custodial wallet and issuing company. The deal further expands Nium as the core infrastructure layer for the...</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="str">
+        <v>Dinari Inc. and tZERO Partner to Create an Operating Framework for Broker-Dealers to Offer Tokenized U.S. Equities</v>
+      </c>
+      <c r="B336" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C336" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D336" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E336" t="str">
+        <v>https://www.newmediawire.com/news/dinari-inc-and-tzero-partner-to-create-an-operating-framework-for-broker-dealers-to-offer-tokenized-u-s-equities-7087563</v>
+      </c>
+      <c r="F336" t="str">
+        <v>Collaboration Brings Together the Market Capabilities Broker-Dealers Need to Launch, Trade, Custody, Clear, Settle, and Service Tokenized U.S. Equities Through a Single Network Integration SAN MATEO, CA and NEW YORK, NY - July 8, 2026 ( NEWMEDIAWIRE ) - Dinari Inc. , the pioneer of the custodial model of tokenized U.S. public equities, today announced a strategic partnership with tZERO Group, Inc. , a leader in providing B2B and B2B2C partner institutions a regulated, end-to-end blockchain-based financial infrastructure. The partnership will bring together the core market capabilities required for broker-dealers to launch and operate tokenized equity offerings to their end customers through a single integration. By combining dShares™ technology and blockchain-based servicing with tZERO’s r</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="str">
+        <v>HCMC ANNOUNCES STRATEGIC ACQUISITION OF 420,000 EYES ON MONITOR ($EOM) TOKENS THROUGH ITS AI-POWERED IP PLATFORM RAGE (RISK ASSESSMENT GAUGING ENTERPRISE)</v>
+      </c>
+      <c r="B337" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C337" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D337" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E337" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/08/3324173/0/en/HCMC-ANNOUNCES-STRATEGIC-ACQUISITION-OF-420-000-EYES-ON-MONITOR-EOM-TOKENS-THROUGH-ITS-AI-POWERED-IP-PLATFORM-RAGE-RISK-ASSESSMENT-GAUGING-ENTERPRISE.html</v>
+      </c>
+      <c r="F337" t="str">
+        <v>HOLLYWOOD, FL, July 08, 2026 (GLOBE NEWSWIRE) -- Healthier Choices Management Corp. (Pink Limited Market: HCMC) (“HCMC” or the “Company”) today announced that it has acquired 420,000 Eyes on Monitor ($EOM) tokens, representing approximately 1% of the token’s total supply. This acquisition of tokens was made through RAGE (Risk Assessment Gauging Enterprise), the Company’s AI-powered IP platform focused on identifying, acquiring, and scaling exposure to high-conviction digital culture assets that sit at the intersection of community, capital markets, technology, and internet-native innovation.</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="str">
+        <v>AIAI Holdings' Constellation Network Launches Gate AI: Real-Time Security ...</v>
+      </c>
+      <c r="B338" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C338" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D338" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E338" t="str">
+        <v>https://pr-inside.com/aiai-holdings-constellation-network-launches-gate-ai-real-time-security-r5198998.htm</v>
+      </c>
+      <c r="F338" t="str">
+        <v>(PR-inside.com) AI security gateway delivering prompt injection protection, token cost reduction, and verified auditability through Constellation Digital Evidence DALLAS, TX / ACCESS Newswire / July 8, 2026 / AIAI Holdings Corporation(NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, today announced that its portfolio company, Constellation Network has publicly launched Gate AI. Gate AI is a security layer that sits between an AI application and the model, protecting requests in real time. It works across most supported LLM providers, requires no changes to existing code, and is available to any developer in minutes. ..</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="str">
+        <v>AIAI Holdings' Constellation Network Launches Gate AI: Real-Time Security for AI Applications</v>
+      </c>
+      <c r="B339" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C339" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D339" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E339" t="str">
+        <v>https://www.newswire.com/news/aiai-holdings-constellation-network-launches-gate-ai-real-time-security-for-ai</v>
+      </c>
+      <c r="F339" t="str">
+        <v>AI security gateway delivering prompt injection protection, token cost reduction, and verified auditability through Constellation Digital Evidence</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="str">
+        <v>Blockchain for Good Alliance Brings Blockchain and AI to UN Cultural Diplomacy Forum, Urging Policymakers to Treat Verifiable Infrastructure as a Foundation for Trust</v>
+      </c>
+      <c r="B340" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C340" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D340" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E340" t="str">
+        <v>https://www.prnewswire.com/news-releases/blockchain-for-good-alliance-brings-blockchain-and-ai-to-un-cultural-diplomacy-forum-urging-policymakers-to-treat-verifiable-infrastructure-as-a-foundation-for-trust-302820624.html</v>
+      </c>
+      <c r="F340" t="str">
+        <v>DUBAI, UAE, July 8, 2026 /PRNewswire/ -- Blockchain for Good Alliance (BGA), the global non-profit initiative founded by Bybit, dedicated to leveraging blockchain for societal impact, delivered a session at the Forum on Cultural Diplomacy at the United Nations in Geneva, contributing...</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="str">
+        <v>Virtune lists the Virtune Hyperliquid ETP on Nasdaq Stockholm and Nasdaq Helsinki</v>
+      </c>
+      <c r="B341" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C341" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D341" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E341" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/08/3323882/0/en/Virtune-lists-the-Virtune-Hyperliquid-ETP-on-Nasdaq-Stockholm-and-Nasdaq-Helsinki.html</v>
+      </c>
+      <c r="F341" t="str">
+        <v>Stockholm, July 8, 2026 - Virtune, a Swedish regulated crypto asset manager, today announces the listing of the Virtune Hyperliquid ETP on Nasdaq Stockholm and Nasdaq Helsinki. Virtune is a Swedish asset manager and issuer of physically backed crypto exchange-traded products (ETPs). Since its launch in 2023, Virtune has earned the trust of more than 160,000 investors and today manages approximately USD 250 million in assets under management (AUM), reinforcing its position as one of Europe's leading issuers of regulated crypto ETPs. The company also holds over 90% market share for crypto ETNs on Nasdaq Nordics.</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="str">
+        <v>Parasail to Combine NVIDIA AI Infrastructure with d-Matrix Accelerators to Achieve 10x Faster Token Generation</v>
+      </c>
+      <c r="B342" t="str">
+        <v>2026-07-08</v>
+      </c>
+      <c r="C342" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D342" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E342" t="str">
+        <v>https://www.prnewswire.com/news-releases/parasail-to-combine-nvidia-ai-infrastructure-with-d-matrix-accelerators-to-achieve-10x-faster-token-generation-302820178.html</v>
+      </c>
+      <c r="F342" t="str">
+        <v>Inference service provider to deliver faster, more cost-efficient tokens by pairing NVIDIA Hopper and Blackwell GPUs with d-Matrix Corsair accelerators SAN FRANCISCO and SANTA CLARA, Calif., July 8, 2026 /PRNewswire/ -- Parasail, the inference cloud for AI-native startups, and d-Matrix, a...</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="str">
+        <v>ZETRIX TO POWER PUBLIC BLOCKCHAIN FOR THE PHILIPPINES GOVERNMENT</v>
+      </c>
+      <c r="B343" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C343" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D343" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E343" t="str">
+        <v>https://www.prnewswire.com/news-releases/zetrix-to-power-public-blockchain-for-the-philippines-government-302820022.html</v>
+      </c>
+      <c r="F343" t="str">
+        <v>Partnership Marks Another Key Milestone for Expansion of Ecosystem Across ASEAN PETALING JAYA, Malaysia, July 7, 2026 /PRNewswire/ -- The Zetrix Layer-1 public blockchain platform is set to serve as the underlying protocol for the public blockchain of the Philippines, following the...</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="str">
+        <v>DEFI TECHNOLOGIES INC. ANNOUNCES 2026 AGM VOTING RESULTS</v>
+      </c>
+      <c r="B344" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C344" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D344" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E344" t="str">
+        <v>https://www.prnewswire.com/news-releases/defi-technologies-inc-announces-2026-agm-voting-results-302819930.html</v>
+      </c>
+      <c r="F344" t="str">
+        <v>TORONTO, July 7, 2026 /PRNewswire/ - DeFi Technologies Inc. (the "Company" or "DeFi Technologies") (Nasdaq: DEFT) (CBOE CA: DEFI) (GR: R9B), a financial technology company bridging the gap between traditional capital markets and decentralized finance ("DeFi"), is pleased to provide the...</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="str">
+        <v>M1X Global Announces Further Funding Led by Paradigm, Totalling $8.5 Million</v>
+      </c>
+      <c r="B345" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C345" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D345" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E345" t="str">
+        <v>https://www.prnewswire.com/news-releases/m1x-global-announces-further-funding-led-by-paradigm-totalling-8-5-million-302819729.html</v>
+      </c>
+      <c r="F345" t="str">
+        <v>Funding supports M1X Global's continued development and the institutional rollout of USDM1, the first USD-denominated sovereign bond natively issued on a public blockchain secured 1:1 by US Treasuries NEW YORK, July 7, 2026 /PRNewswire/ -- M1X Global, a sovereign financial infrastructure...</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="str">
+        <v>BingX Launches SK Hynix ADR Pre-IPO Trading with a $100,000 Prediction Campaign</v>
+      </c>
+      <c r="B346" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C346" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D346" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E346" t="str">
+        <v>https://www.prweb.com/releases/bingx-launches-sk-hynix-adr-pre-ipo-trading-with-a-100-000-prediction-campaign-302819577.html</v>
+      </c>
+      <c r="F346" t="str">
+        <v>PANAMA CITY, July 7, 2026 /PRNewswire/ -- BingX, a leading cryptocurrency exchange and Web3-AI company, today announced the launch of SK Hynix ADR pre-IPO trading on its platform, ahead of the semiconductor giant's highly anticipated Nasdaq listing on July 10. Alongside the trading...</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="str">
+        <v>Rhino Bitcoin Users More Than Triple in Q2 as Company Ramps Up Massive Marketing Push</v>
+      </c>
+      <c r="B347" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C347" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D347" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E347" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/07/3323340/0/en/Rhino-Bitcoin-Users-More-Than-Triple-in-Q2-as-Company-Ramps-Up-Massive-Marketing-Push.html</v>
+      </c>
+      <c r="F347" t="str">
+        <v>Rhino Bitcoin triples KYC users in Q2, fueling massive growth. Launching SatsDrop, Times Square billboards &amp; national TV campaign as BTC adoption surges</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="str">
+        <v>tZERO and North Capital Announce First Order Routed Through Agora Network</v>
+      </c>
+      <c r="B348" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C348" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D348" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E348" t="str">
+        <v>https://www.newmediawire.com/news/tzero-and-north-capital-announce-first-order-routed-through-agora-network-7087535</v>
+      </c>
+      <c r="F348" t="str">
+        <v>Milestone Marks the Transition From Vision to Live Connectivity as the First Cross-network Order is Routed via the Industry’s First Network Connecting Alternative Trading Systems for Tokenized and Private Securities NEW YORK, NY - July 7, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, and North Capital Investment Techn o logy, Inc. , a financial technology company providing technology solutions to private securities issuers, intermediaries and investors, today announced the successful routing of the first order via the Agora Network . This marks the launch of live operations for the industry's first network designed to connect alternative trading systems (ATSs) for tokenized and private securities. The milestone represents the first reali</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="str">
+        <v>Worldwide NFT, Inc. Announces Formation of Advisory Board and Appointment of Charles Haywood as First Member</v>
+      </c>
+      <c r="B349" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C349" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D349" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E349" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/07/3323211/0/en/Worldwide-NFT-Inc-Announces-Formation-of-Advisory-Board-and-Appointment-of-Charles-Haywood-as-First-Member.html</v>
+      </c>
+      <c r="F349" t="str">
+        <v>WORLDWIDE NFT, INC. ANNOUNCES FORMATION OF ADVISORY BOARD AND APPOINTMENT OF CHARLES HAYWOOD AS FIRST MEMBER</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="str">
+        <v>Hilbert Group Launches Hilbert Finance</v>
+      </c>
+      <c r="B350" t="str">
+        <v>2026-07-07</v>
+      </c>
+      <c r="C350" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D350" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E350" t="str">
+        <v>https://pr-inside.com/hilbert-group-launches-hilbert-finance-r5198468.htm</v>
+      </c>
+      <c r="F350" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 7, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) - Hilbert Finance, built on the Nordark platform, will become Hilbert Group's dedicated business vertical for institutional crypto lending, financial infrastructure and future licensed financial services. Hilbert Group AB (Nasdaq First North: HILB B) today announced the launch of Hilbert Finance, a new business vertical alongside the Group's asset management operations, supporting Hilbert's continued development as a full-service institutional digital asset company. Hilbert Finance is built on the platform and technology acquired through Nordark and represents the next step in Hilbert's strategy of building a full-stack institutional digital ..</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="str">
+        <v>PropAccount.com Adds Prediction Markets to Its Multi-Asset Prop Firm Platform</v>
+      </c>
+      <c r="B351" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C351" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D351" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E351" t="str">
+        <v>https://www.prnewswire.com/news-releases/propaccountcom-adds-prediction-markets-to-its-multi-asset-prop-firm-platform-302818749.html</v>
+      </c>
+      <c r="F351" t="str">
+        <v>Operators can now offer event contract trading alongside FX, Futures, Crypto, and Equities – all under one brand, one dashboard, and one operational stack. BOCA RATON, Fla., July 6, 2026 /PRNewswire/ -- PropAccount.com, the prop firm technology provider, today announced the addition of...</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="str">
+        <v>Kootenay Resources Announces Closing of Final Tranche of Private Placement ...</v>
+      </c>
+      <c r="B352" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C352" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D352" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E352" t="str">
+        <v>https://pr-inside.com/kootenay-resources-announces-closing-of-final-tranche-of-private-placement-r5198277.htm</v>
+      </c>
+      <c r="F352" t="str">
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO UNITED STATES NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES. VANCOUVER, BC / ACCESS Newswire / July 6, 2026 /Kootenay Resources Inc. (TSXV:KTRI) (the "Company" or "Kootenay") is pleased to announce the closing of the second and final tranche (the "Second Tranche") of its previously announced non-brokered private placement of non-flow-through units of the Company (each, a "NFT Unit") at a price of $0.09 per NFT Unit and flow-through units of the Company (each, a "FT Unit") at a price of $0.11 per FT Unit (collectively, the "Units") (the "Private Placement"). Each Unit consisted of one common ..</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="str">
+        <v>21shares Announces 1-for-10 Reverse Share Split for 21Shares 2x Long Sui ETF (TXXS)</v>
+      </c>
+      <c r="B353" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C353" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D353" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E353" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/06/3322712/0/en/21shares-Announces-1-for-10-Reverse-Share-Split-for-21Shares-2x-Long-Sui-ETF-TXXS.html</v>
+      </c>
+      <c r="F353" t="str">
+        <v>NEW YORK, July 06, 2026 (GLOBE NEWSWIRE) -- 21shares , one of the world’s leading issuers of crypto exchange-traded funds (ETFs), today announced that the Board of Trustees of Listed Funds Trust has approved a 1-for-10 reverse share split for the 21Shares 2x Long Sui ETF (Ticker: TXXS).</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="str">
+        <v>/C O R R E C T I O N -- Bitmine Immersion Technologies, Inc./</v>
+      </c>
+      <c r="B354" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C354" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D354" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E354" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-announces-eth-holdings-reach-5-74-million-tokens-and-total-crypto-and-total-cash-holdings-of-11-1-billion-302818093.html</v>
+      </c>
+      <c r="F354" t="str">
+        <v>In the news release, Bitmine Immersion Technologies (BMNR) Announces ETH Holdings Reach 5.74 Million Tokens, and Total Crypto and Total Cash Holdings of $11.1 Billion, issued 06-Jul-2026 by Bitmine Immersion Technologies, Inc. over PR Newswire, we are advised by the company that an edit...</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="str">
+        <v>SEALSQ Advances PQC Readiness Strategy to Capture Growing Global Demand for Post-Quantum Cybersecurity Infrastructure</v>
+      </c>
+      <c r="B355" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C355" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D355" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E355" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/06/3322466/0/en/SEALSQ-Advances-PQC-Readiness-Strategy-to-Capture-Growing-Global-Demand-for-Post-Quantum-Cybersecurity-Infrastructure.html</v>
+      </c>
+      <c r="F355" t="str">
+        <v>Geneva, Switzerland, July 06, 2026 (GLOBE NEWSWIRE) -- Company Aims to Convert Enterprise Quantum Risk Assessments into Long-Term Demand for Post-Quantum Semiconductors, Digital Identity, Quantum RootKey, ASIC, PKI Services, Secure Elements and Crypto-Agile Infrastructure</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="str">
+        <v>Figure Technology Solutions Announces Private Offering of Senior Notes</v>
+      </c>
+      <c r="B356" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C356" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D356" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E356" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/06/3322424/0/en/Figure-Technology-Solutions-Announces-Private-Offering-of-Senior-Notes.html</v>
+      </c>
+      <c r="F356" t="str">
+        <v>NEW YORK, July 06, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (“Figure,” Nasdaq: FIGR; OPEN: FGRS), the leading blockchain-native capital marketplace for the origination, funding, sale and trading of tokenized assets, today announced that it intends to offer, subject to market and other conditions, $600 million aggregate principal amount of senior notes (the “Notes”) in a private offering that is exempt from the registration requirements of the Securities Act of 1933, as amended (the “Securities Act”).</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="str">
+        <v>Hammerspace to Showcase How Enterprises Can Dramatically Improve AI Infrastructure Efficiency at RAISE Summit 2026</v>
+      </c>
+      <c r="B357" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C357" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D357" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E357" t="str">
+        <v>https://www.prweb.com/releases/hammerspace-to-showcase-how-enterprises-can-dramatically-improve-ai-infrastructure-efficiency-at-raise-summit-2026-302818097.html</v>
+      </c>
+      <c r="F357" t="str">
+        <v>Hammerspace to demonstrate how data orchestration improves AI economics by accelerating time-to-value, reducing time-to-first-token and keeping GPUs continuously productive. REDWOOD CITY, Calif., July 6, 2026 /PRNewswire-PRWeb/ -- Hammerspace, the high-performance data platform for AI...</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="str">
+        <v>KIDZ AI Wins 2026 EdTechX Award and Unveils KIDZBot AI Robotics Platform ...</v>
+      </c>
+      <c r="B358" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C358" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D358" t="str">
+        <v>Finance, Crypto, AI, SaaS, Education</v>
+      </c>
+      <c r="E358" t="str">
+        <v>https://pr-inside.com/kidz-ai-wins-2026-edtechx-award-and-unveils-kidzbot-ai-robotics-platform-r5198128.htm</v>
+      </c>
+      <c r="F358" t="str">
+        <v>(PR-inside.com) KIDZ AI Named 2026 EdTechX Award Winner for the Americas, recognizing the Company's innovation and leadership in AI-powered education. KIDZ AI Launches KIDZBot AI Robotics Platform, an integrated AI-native robotics platform that incorporates advanced AI capabilities-including persistent memory, reasoning, prompt and token-based interactions, sensor-driven feedback, contextual awareness, and adaptive learning-to deliver an intelligent, personalized robotics learning experience. NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / KIDZ AI Inc. (NASDAQ:KIDZ)(NASDAQ:KIDZW) ("KIDZ AI" or the "Company"), a leading provider of live online learning and AI-powered education solutions, today announced that it has won the 2026 EdTechX Award for the Americas. ..</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="str">
+        <v>KIDZ AI Wins 2026 EdTechX Award and Unveils KIDZBot AI Robotics Platform</v>
+      </c>
+      <c r="B359" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C359" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D359" t="str">
+        <v>Crypto, AI, SaaS, Education</v>
+      </c>
+      <c r="E359" t="str">
+        <v>https://www.newswire.com/news/kidz-ai-wins-2026-edtechx-award-and-unveils-kidzbot-ai-robotics-platform</v>
+      </c>
+      <c r="F359" t="str">
+        <v>KIDZ AI Named 2026 EdTechX Award Winner for the Americas , recognizing the Company's innovation and leadership in AI-powered education. KIDZ AI Launches KIDZBot AI Robotics Platform, an integrated AI-native robotics platform that incorporates advanced AI capabilities-including persistent memory, reasoning, prompt and token-based interactions, sensor-driven feedback, contextual awareness, and adaptive learning-to deliver an intelligent, personalized robotics learning experience.</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="str">
+        <v>What Is BTC Worth? New Pricing Model May be Key to Reveal the Answer</v>
+      </c>
+      <c r="B360" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C360" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D360" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E360" t="str">
+        <v>https://pr-inside.com/what-is-btc-worth-new-pricing-model-may-be-key-to-reveal-the-answer-r5198036.htm</v>
+      </c>
+      <c r="F360" t="str">
+        <v>(PR-inside.com) First Model That Identified Economic Foundation for Bitcoin and Widespread Model Adoption Could Expand the Bitcoin Market. Salomon Brothers is First to Apply the Model in its Research. NEW YORK, NY / ACCESS Newswire / July 6, 2026 / Market adoption of bitcoin would increase significantly if there were a Bitcoin pricing model that can indicate fair value, with a statistically reasonable level of confidence. A new model by Phd Researchers, Daniels and Hileman, identified a statistically significant economic foundation for bitcoin that involves a link to USD money supply, specifically M2. If widely adopted, this model could be a basis ..</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="str">
+        <v>Hashcodex Helps Modernise Your Existing P2P Crypto Exchange Solution for Today’s Trading Businesses</v>
+      </c>
+      <c r="B361" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C361" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D361" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E361" t="str">
+        <v>https://express-press-release.net/news/2026/07/06/1761447</v>
+      </c>
+      <c r="F361" t="str">
+        <v>Madurai, India, 2026-07-06 — /EPR Network/ — Many cryptocurrency businesses started with P2P exchange platforms built for earlier market conditions. As trading habits, user expectations, and [read full press release...]</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="str">
+        <v>Nuvion integra Ripple USD (RLUSD) para expandir sus pagos globales con stablecoins</v>
+      </c>
+      <c r="B362" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C362" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D362" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E362" t="str">
+        <v>https://www.prnewswire.com/news-releases/nuvion-integra-ripple-usd-rlusd-para-expandir-sus-pagos-globales-con-stablecoins-302817889.html</v>
+      </c>
+      <c r="F362" t="str">
+        <v>-Nuvion integra Ripple USD (RLUSD) para expandir sus pagos globales con stablecoins y su infraestructura blockchain MIAMI, 6 de julio de 2026 /PRNewswire/ -- Actualmente, las empresas operan en un mundo donde clientes, proveedores, contratistas y socios se extienden cada vez más por...</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="str">
+        <v>Nuvion Integrates Ripple USD (RLUSD) to Expand Global Stablecoin Payments and Blockchain Infrastructure</v>
+      </c>
+      <c r="B363" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C363" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D363" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E363" t="str">
+        <v>https://www.prnewswire.com/news-releases/nuvion-integrates-ripple-usd-rlusd-to-expand-global-stablecoin-payments-and-blockchain-infrastructure-302817753.html</v>
+      </c>
+      <c r="F363" t="str">
+        <v>MIAMI, July 6, 2026 /PRNewswire/ -- Businesses today operate in a world where customers, suppliers, contractors, and partners increasingly span multiple countries and currencies. Yet moving money across borders often remains slow, fragmented, and dependent on legacy financial...</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="str">
+        <v>Nuvion intègre le Ripple USD (RLUSD) afin de renforcer les paiements mondiaux en stablecoins et l'infrastructure blockchain</v>
+      </c>
+      <c r="B364" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C364" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D364" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E364" t="str">
+        <v>https://www.prnewswire.com/news-releases/nuvion-integre-le-ripple-usd-rlusd-afin-de-renforcer-les-paiements-mondiaux-en-stablecoins-et-linfrastructure-blockchain-302817897.html</v>
+      </c>
+      <c r="F364" t="str">
+        <v>MIAMI, 6 juillet 2026 /PRNewswire/ -- Aujourd'hui, les entreprises évoluent dans un monde où leurs clients, fournisseurs, sous-traitants et partenaires sont de plus en plus répartis dans plusieurs pays et utilisent différentes devises. Pourtant, les transferts d'argent à l'international...</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="str">
+        <v>Nuvion integriert Ripple USD (RLUSD), um den weltweiten Stablecoin-Zahlungsverkehr und die Blockchain-Infrastruktur auszubauen</v>
+      </c>
+      <c r="B365" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C365" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D365" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E365" t="str">
+        <v>https://www.prnewswire.com/news-releases/nuvion-integriert-ripple-usd-rlusd-um-den-weltweiten-stablecoin-zahlungsverkehr-und-die-blockchain-infrastruktur-auszubauen-302817890.html</v>
+      </c>
+      <c r="F365" t="str">
+        <v>MIAMI, 6. Juli 2026 /PRNewswire/ -- Unternehmen agieren heute in einer Welt, in der Kunden, Lieferanten, Auftragnehmer und Partner zunehmend über mehrere Länder und Währungen hinweg tätig sind. Dennoch verläuft der grenzüberschreitende Geldtransfer oft langsam und fragmentiert; zudem ist...</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="str">
+        <v>From Code to Country: Global AI Show Riyadh 2026 Ignites the Era of Agentic AI and Nation-Building</v>
+      </c>
+      <c r="B366" t="str">
+        <v>2026-07-06</v>
+      </c>
+      <c r="C366" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D366" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E366" t="str">
+        <v>https://www.pr-inside.com/from-code-to-country-global-ai-show-riyadh-2026-ignites-the-era-of-agentic-ai-and-nation-building-r5198028.htm</v>
+      </c>
+      <c r="F366" t="str">
+        <v>(PR-inside.com) Riyadh, Kingdom of Saudi Arabia, July 4, 2026 - (ACN Newswire) - The Global AI Show Riyadh, held from 29-30th June, 2026, cemented its status as the definitive anchor for the Kingdom’s newly designated "Year of Artificial Intelligence." Defying the challenges of the prevailing geopolitical landscape, organized by VAP Group and powered by Times Of AI, the event emerged as a resounding success. Co-located with Global Blockchain Show Riyadh and Global Games Show Riyadh, the two-day summit attracted 15,000+ registrations, welcomed 6,723 attendees, featured 100+ global speakers and 100 exhibitors, and convened a 70% CXO-level delegation from 80+ countries. The unprecedented ..</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 386 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e oltre 283 milioni di token WLD</v>
+      </c>
+      <c r="B367" t="str">
+        <v>2026-07-04</v>
+      </c>
+      <c r="C367" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D367" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E367" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-386-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-oltre-283-milioni-di-token-wld-302817855.html</v>
+      </c>
+      <c r="F367" t="str">
+        <v>Composizione della tesoreria di Eightco al 1° luglio 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 149 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 386 milioni di...</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="str">
+        <v>Crossmint Secures Payment Institution and MiCA Authorization, Completing ...</v>
+      </c>
+      <c r="B368" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C368" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D368" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E368" t="str">
+        <v>https://pr-inside.com/crossmint-secures-payment-institution-and-mica-authorization-completing-r5197491.htm</v>
+      </c>
+      <c r="F368" t="str">
+        <v>(PR-inside.com) With Authorization as a Crypto-Asset Service Provider Under MiCA and Payment Institution Under PSD2, Crossmint Now Operates Under Both of the EU's Core Frameworks for Stablecoin Infrastructure, Giving Enterprise Fintechs One Regulated Provider to Hold Stablecoins and Move Them as Payments MADRID, ES / ACCESS Newswire / July 3, 2026 / Crossmint has been authorized as a Payment Institution (PI) by the Bank of Spain under the EU's Payment Services Directive (PSD2). Earlier this year, Crossmint received MiCA class 2 authorization from Spain's CNMV, establishing complete authorization to operate as a crypto-asset service provider across the EU. After completing the required conditions, ..</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="str">
+        <v>Bitget Wallet Brings Its Top Crypto Card to South Asia, Offering Up to 3% Cashback and Global Acceptance</v>
+      </c>
+      <c r="B369" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C369" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D369" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E369" t="str">
+        <v>https://www.prunderground.com/bitget-wallet-brings-its-top-crypto-card-to-south-asia-offering-up-to-3-cashback-and-global-acceptance/00387565/</v>
+      </c>
+      <c r="F369" t="str">
+        <v>South Asia's first Bitget Wallet Card links self-custody with worldwide merchant access across 150 million+ locations The post Bitget Wallet Brings Its Top Crypto Card to South Asia, Offering Up to 3% Cashback and Global Acceptance first appeared on</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="str">
+        <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for June 2026 of its Virtune Crypto Top 10 Index ETP - the first crypto index ETP in the Nordics</v>
+      </c>
+      <c r="B370" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C370" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D370" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E370" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/03/3321744/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-June-2026-of-its-Virtune-Crypto-Top-10-Index-ETP-the-first-crypto-index-ETP-in-the-Nordics.html</v>
+      </c>
+      <c r="F370" t="str">
+        <v>Stockholm, 3rd of July 2026 - Virtune today announces the completion of the monthly rebalancing for the Virtune Crypto Top 10 Index ETP, listed on Nasdaq Stockholm for both the SEK-denominated (ISIN code SE0020052207, ticker name VIR10SEK) and the EUR-denominated (ISIN code SE0020052215, ticker name VIR10EUR) ETP. In addition to the Virtune Crypto Top 10 Index ETP, Virtune's product portfolio includes: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Vir</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="str">
+        <v>Virtune AB (Publ) (“Virtune”) har genomfört den månatliga rebalanseringen för juni 2026 av Virtune Crypto Top 10 Index ETP, Nordens första kryptoindex-ETP</v>
+      </c>
+      <c r="B371" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C371" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D371" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E371" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/03/3321744/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-juni-2026-av-Virtune-Crypto-Top-10-Index-ETP-Nordens-f%C3%B6rsta-kryptoindex-ETP.html</v>
+      </c>
+      <c r="F371" t="str">
+        <v>Stockholm, 3 juli 2026 - Virtune meddelar idag att man har slutfört den månatliga rebalanseringen för Virtune Crypto Top 10 Index ETP, noterad på Nasdaq Stockholm för både SEK-varianten (ISIN-kod SE0020052207, tickernamn VIR10SEK) och EUR-varianten (ISIN-kod SE0020052215, tickernamn VIR10EUR). Utöver Virtune Crypto Top 10 Index ETP innefattar Virtunes produktportfölj: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Virtune Sui ETP Virtune Stablecoin ETP</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="str">
+        <v>Ethereum Institutional viene lanciata come organizzazione no-profit indipendente per portare la finanza istituzionale on-chain su larga scala</v>
+      </c>
+      <c r="B372" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C372" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D372" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E372" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethereum-institutional-viene-lanciata-come-organizzazione-no-profit-indipendente-per-portare-la-finanza-istituzionale-on-chain-su-larga-scala-302817441.html</v>
+      </c>
+      <c r="F372" t="str">
+        <v>Bitmine, Sharplink e Joe Lubin finanziano una nuova organizzazione dedicata al go-to-market, creata da ex membri dell'Ethereum Foundation NEW YORK, 3 luglio 2026 /PRNewswire/ -- Ethereum Institutional, un'organizzazione no-profit indipendente, ha annunciato oggi il suo debutto ufficiale...</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) meldt totale activa van ongeveer 386 miljoen dollar, waaronder belangen in OpenAI, Beast Industries, meer dan 16.000 ETH en meer dan 283 miljoen WLD-tokens</v>
+      </c>
+      <c r="B373" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C373" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D373" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E373" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-meldt-totale-activa-van-ongeveer-386-miljoen-dollar-waaronder-belangen-in-openai-beast-industries-meer-dan-16-000-eth-en-meer-dan-283-miljoen-wld-tokens-302817431.html</v>
+      </c>
+      <c r="F373" t="str">
+        <v>Samenstelling van de treasury van Eightco per 1 juli 2026: $90 miljoen OpenAI-aandelen (indirect), $18 miljoen Beast Industries-aandelen, 16.278 ETH, 283 miljoen WLD-holdings en $149 miljoen aan contanten en equivalenten, in totaal ongeveer $386 miljoen Worldcoin-token (WLD) nu genoteerd...</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="str">
+        <v>Ethereum Institutional startet als unabhängige gemeinnützige Organisation, um institutionelle Finanzgeschäfte in großem Maßstab auf die Blockchain zu bringen</v>
+      </c>
+      <c r="B374" t="str">
+        <v>2026-07-03</v>
+      </c>
+      <c r="C374" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D374" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E374" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethereum-institutional-startet-als-unabhangige-gemeinnutzige-organisation-um-institutionelle-finanzgeschafte-in-groWem-maWstab-auf-die-blockchain-zu-bringen-302817412.html</v>
+      </c>
+      <c r="F374" t="str">
+        <v>Bitmine, Sharplink und Joe Lubin finanzieren eine neue, eigens für die Markteinführung gegründete Organisation, die von ehemaligen Mitarbeitern der Ethereum Foundation aufgebaut wurde NEW YORK, 3. Juli 2026 /PRNewswire/ -- Ethereum Institutional, eine unabhängige gemeinnützige...</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) meldet einen Gesamtbestand von rund 386 Millionen US-Dollar, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und über 283 Millionen WLD-Token</v>
+      </c>
+      <c r="B375" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C375" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D375" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E375" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-meldet-einen-gesamtbestand-von-rund-386-millionen-us-dollar-darunter-openai-beast-industries-mehr-als-16-000-eth-und-uber-283-millionen-wld-token-302817069.html</v>
+      </c>
+      <c r="F375" t="str">
+        <v>Zusammensetzung der Eightco-Kassenbestände zum 1. Juli 2026: 90 Mio. US-Dollar OpenAI-Beteiligung (indirekt), 18 Mio. US-Dollar Beast Industries-Beteiligung, 16.278 ETH, 283 Millionen WLD-Bestände sowie 149 Mio. US-Dollar an Barmitteln und Barmitteläquivalenten, insgesamt rund 386...</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="str">
+        <v>Eater Announces Eater World's Fare Global Culinary Celebration During World Soccer Championship in New York City</v>
+      </c>
+      <c r="B376" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C376" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D376" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E376" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=357065</v>
+      </c>
+      <c r="F376" t="str">
+        <v>Culinary programming featuring Shota Nakajima, Calvin Eng, Sushi Noz, Mokbar, Golden HOF, Caffe Panna, Dominique Ansel, Charles Pan Fried Chicken, Banh Anh Em, South Philly Barbacoa, Zaab Zaab, Court Street Grocers, Frank Pepe Pizzeria Napoletana, Jose Andres Group &amp;#8211; Mercado Little Spain, Sanwits, Vato, Banh by Lauren, Mission Ceviche, Cait&amp;#39;s Key Lime, Gourmega, Parm, Mimi Cheng&amp;#39;s, Sally&amp;#39;s Apizza, Pecking House, Gotham Burger Social Club, Fan Fan Doughnuts and more! - - Eater, the defi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357065</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="str">
+        <v>Ethereum Institutional gaat van start als onafhankelijke non-profitorganisatie om institutionele financiering op grote schaal onchain te brengen</v>
+      </c>
+      <c r="B377" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C377" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D377" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E377" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethereum-institutional-gaat-van-start-als-onafhankelijke-non-profitorganisatie-om-institutionele-financiering-op-grote-schaal-onchain-te-brengen-302816849.html</v>
+      </c>
+      <c r="F377" t="str">
+        <v>Bitmine, Sharplink en Joe Lubin financieren een nieuwe, gespecialiseerde go-to-marketorganisatie, opgericht door voormalige medewerkers van de Ethereum Foundation NEW YORK, 2 juli 2026 /PRNewswire/ -- Ethereum Institutional, een onafhankelijke non-profitorganisatie, heeft vandaag haar...</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="str">
+        <v>Vermiculus to Deliver 24/7 Clearing System for Prediction Markets to Leading Global Crypto Exchange</v>
+      </c>
+      <c r="B378" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C378" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D378" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E378" t="str">
+        <v>https://www.prnewswire.com/news-releases/vermiculus-to-deliver-247-clearing-system-for-prediction-markets-to-leading-global-crypto-exchange-302816827.html</v>
+      </c>
+      <c r="F378" t="str">
+        <v>Real-time, event-driven clearing tailored for prediction markets STOCKHOLM, July 2, 2026 /PRNewswire/ -- Vermiculus, the independent technology provider for market infrastructure, has been selected by one of the world's largest crypto exchanges to deliver a VeriClear®-based clearing...</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="str">
+        <v>Virtune AB (Publ) ("Virtune") har genomfört den månatliga rebalanseringen för juni 2026 av Virtune Crypto Altcoin Index ETP</v>
+      </c>
+      <c r="B379" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C379" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D379" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E379" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/02/3321140/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-juni-2026-av-Virtune-Crypto-Altcoin-Index-ETP.html</v>
+      </c>
+      <c r="F379" t="str">
+        <v>Stockholm, 2 juli 2026 – Virtune meddelar idag att man har slutfört den månatliga rebalanseringen av Virtune Crypto Altcoin Index ETP, noterad på Nasdaq Stockholm, Nasdaq Helsinki, Xetra och Warsaw Stock Exchange (ISIN-kod SE0023260716).</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="str">
+        <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for June 2026 of its Virtune Crypto Altcoin Index ETP</v>
+      </c>
+      <c r="B380" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C380" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D380" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E380" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/02/3321140/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-June-2026-of-its-Virtune-Crypto-Altcoin-Index-ETP.html</v>
+      </c>
+      <c r="F380" t="str">
+        <v>Stockholm, 2nd of July 2026 – Virtune AB (Publ) ("Virtune") today announces that it has completed the monthly rebalancing of the Virtune Crypto Altcoin Index ETP, listed on Nasdaq Stockholm, Nasdaq Helsinki, Xetra and Warsaw Stock Exchange (ISIN code SE0023260716).</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="str">
+        <v>Virtune AB (Publ) („Virtune“) hat die monatliche Neugewichtung für Juni 2026 des Virtune Crypto Altcoin Index ETPs durchgeführt</v>
+      </c>
+      <c r="B381" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C381" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D381" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E381" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/02/3321140/0/de/Virtune-AB-Publ-Virtune-hat-die-monatliche-Neugewichtung-f%C3%BCr-Juni-2026-des-Virtune-Crypto-Altcoin-Index-ETPs-durchgef%C3%BChrt.html</v>
+      </c>
+      <c r="F381" t="str">
+        <v>Stockholm, 2. Juli 2026 - Virtune gab heute bekannt, dass die monatliche Neugewichtung des Virtune Crypto Altcoin Index ETPs abgeschlossen wurde. Das Produkt ist an der Deutschen Börse Xetra, Nasdaq Stockholm, Nasdaq Helsinki und Warsaw Stock Exchange gelisted (ISIN: SE0023260716).</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="str">
+        <v>A New Crypto Order Under Global Liquidity Repricing | HTX Research Releases Quarterly Strategy Report, Breaking Down the Q3 Framework</v>
+      </c>
+      <c r="B382" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C382" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D382" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E382" t="str">
+        <v>https://www.prnewswire.com/news-releases/a-new-crypto-order-under-global-liquidity-repricing--htx-research-releases-quarterly-strategy-report-breaking-down-the-q3-framework-302816763.html</v>
+      </c>
+      <c r="F382" t="str">
+        <v>APIA, Samoa, July 2, 2026 /PRNewswire/ -- HTX Research, the dedicated research arm of HTX, has released its Q3 2026 outlook report, Liquidity Defines Crypto: A New Crypto Order Under Global Liquidity Repricing. Built around two core themes, liquidity and regulation, the report takes Q2's...</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="str">
+        <v>FxPro elimineert spreads op crypto's en indices</v>
+      </c>
+      <c r="B383" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C383" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D383" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E383" t="str">
+        <v>https://www.prnewswire.com/news-releases/fxpro-elimineert-spreads-op-cryptos-en-indices-302816653.html</v>
+      </c>
+      <c r="F383" t="str">
+        <v>LONDEN, 2 juli 2026 /PRNewswire/ -- FxPro, de voornaamste broker ter wereld, heeft een ingrijpende herziening van zijn handelsvoorwaarden aangekondigd, waarbij spreads op belangrijke CFD's op cryptovaluta en indices volledig zijn afgeschaft. Door de spreads op onder meer Bitcoin en...</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="str">
+        <v>NVIDIA Unlocks AI Compute at Scale, Inviting Capital Partners to Power the AI Infrastructure Buildout</v>
+      </c>
+      <c r="B384" t="str">
+        <v>2026-07-02</v>
+      </c>
+      <c r="C384" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D384" t="str">
+        <v>Crypto, AI, Real Estate</v>
+      </c>
+      <c r="E384" t="str">
+        <v>https://blogs.nvidia.com/blog/nvidia-unlocks-ai-compute-at-scale-capital-partners-to-power-ai-infrastructure-buildout/</v>
+      </c>
+      <c r="F384" t="str">
+        <v>As AI moves from model development to production inference, compute demand is accelerating and shifting toward continuously operating AI factories that generate tokens at scale. This shift requires access to large‑scale, multi‑tenant accelerated computing that can come online quickly, stay highly utilized and support the economics of token‑scale AI services.  Emerging AI companies historically have […]</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="str">
+        <v>W. Scott Stornetta, a Founding Father of Blockchain, Joins SafeBets as Chair of the Advisory Council</v>
+      </c>
+      <c r="B385" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C385" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D385" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E385" t="str">
+        <v>https://www.prnewswire.com/news-releases/w-scott-stornetta-a-founding-father-of-blockchain-joins-safebets-as-chair-of-the-advisory-council-302816359.html</v>
+      </c>
+      <c r="F385" t="str">
+        <v>Co-inventor of early blockchain will guide SafeBets' standards for verified identity, transparency, and public auditability NEW YORK, July 1, 2026 /PRNewswire/ -- SafeBets, the zero-wager prediction platform where users Win Without Risk, today announced that W. Scott Stornetta, CEO of...</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="str">
+        <v>Lunar Records, Space Blue, and Datavault Innovators to Play Major Role ...</v>
+      </c>
+      <c r="B386" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C386" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D386" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E386" t="str">
+        <v>https://pr-inside.com/lunar-records-space-blue-and-datavault-innovators-to-play-major-role-r5196777.htm</v>
+      </c>
+      <c r="F386" t="str">
+        <v>(PR-inside.com) WASHINGTON, DC / ACCESS Newswire / July 1, 2026 / Lunar Records , a joint venture company founded byMelody Trust, LLC, a subsidiary of HWAL, Inc.,(OTCID:HWAL), and theSI Blue Foundation-"Space Blue" , teams up with Datavault AI Inc. (NASDAQ:DVLT) to Power Interactive Holographic Experiences at Countdown 250. Countdown 250 and Space Blue are aligned alongside Freedom250's independent overarching initiatives celebrating America's 250th in Washington. D.C. Moon-Archived American Icons for Live Audiences. Datavault AI Inc. a leading provider of blockchain-based infrastructure that empowers events with advanced monetization and interactive entertainment engagement, today announced its role as the official technology backbone for Space ..</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="str">
+        <v>Datavault AI (DVLT) Plans Strategic Minerals Platform With Patriot Strategic Metals</v>
+      </c>
+      <c r="B387" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C387" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D387" t="str">
+        <v>Finance, Crypto, AI, SaaS, Retail</v>
+      </c>
+      <c r="E387" t="str">
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-plans-strategic-minerals-platform-with-patriot-strategic-metals-7087458</v>
+      </c>
+      <c r="F387" t="str">
+        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced a proposed strategic partnership with Patriot Strategic Metals LLC to jointly develop the Strategic Materials Acquisition Platform, an institutional digital infrastructure platform designed to support the financing, tokenization, settlement and lifecycle management of strategic mineral assets. The companies said the platform would combine Patriot Strategic Metals’ strategic metals operations with Datavault AI’s real-world asset tokenization technology, AI-enabled digital infrastructure and blockchain-based settlement capabilities. The proposed partnership contemplates an initial Phase I platform development program of up to $700 million, subject to financing, definitive agreements, board approvals and r</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="str">
+        <v>XRP Power outlines proposed $10 billion U.S. digital computing center plan</v>
+      </c>
+      <c r="B388" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C388" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D388" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E388" t="str">
+        <v>https://pressreleasenews.org/pressroom/xrp-power-outlines-proposed-10-billion-u-s-digital-computing-center-plan</v>
+      </c>
+      <c r="F388" t="str">
+        <v>XRP Power has announced a proposed $10 billion investment to build a digital computing center in the U.S., aimed at supporting AI, blockchain, and next-generation digital infrastructure. The facility is expected to create thousands of jobs and position the company as a key player in the evolving digital economy.</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="str">
+        <v>Grasshopper and Increase Launch Instant Payments Via Stablecoins</v>
+      </c>
+      <c r="B389" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C389" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D389" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E389" t="str">
+        <v>https://pr-inside.com/grasshopper-and-increase-launch-instant-payments-via-stablecoins-r5196648.htm</v>
+      </c>
+      <c r="F389" t="str">
+        <v>(PR-inside.com) New capability enables companies to use stablecoins to reliably move money globally in near real time NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / Grasshopper , the client-first, full-service digital bank, today announced the launch of a new stablecoin-based payments capability. Developed in partnership withIncrease,a modern banking core purpose-built for technology companies to store, move, and reconcile money, the capability gives fintechs a way to move money internationally with the speed and 24/7 availability of blockchain rails, through a seamless API-driven experience. International payments tend to take longer than domestic ones due to bank operating hours, cutoffs, correspondent ..</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="str">
+        <v>HCMC Announces Initial Meme Coin Token Acquisition From DeFi Development Corp. (Nasdaq:DFDV) Through its New AI Powered IP Platform RAGE (Risk Assessment Gauging Enterprise)</v>
+      </c>
+      <c r="B390" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C390" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D390" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E390" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/01/3320615/0/en/HCMC-Announces-Initial-Meme-Coin-Token-Acquisition-From-DeFi-Development-Corp-Nasdaq-DFDV-Through-its-New-AI-Powered-IP-Platform-RAGE-Risk-Assessment-Gauging-Enterprise.html</v>
+      </c>
+      <c r="F390" t="str">
+        <v>HOLLYWOOD, FL, July 01, 2026 (GLOBE NEWSWIRE) -- Healthier Choices Management Corp. (HCMC) today announced its inaugural investment in 1 billion tokens of $DON’T DisclaimerCoin, the pioneering meme coin launched by DeFi Development Corp. (“DFDV”). HCMC will hold these tokens through RAGE, the new AI powered IP platform of HCMC focused on digital assets, meme coins and internet-native communities. As previously announced, RAGE will serve as HCMC's flagship AI powered IP platform for identifying, acquiring, and scaling exposure to high-conviction digital culture assets that sit at the intersection of community, capital markets, and internet-native innovation.</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="str">
+        <v>FxPro hebt den Spread bei Kryptowährungen und Indizes auf</v>
+      </c>
+      <c r="B391" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C391" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D391" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E391" t="str">
+        <v>https://www.prnewswire.com/news-releases/fxpro-hebt-den-spread-bei-kryptowahrungen-und-indizes-auf-302815705.html</v>
+      </c>
+      <c r="F391" t="str">
+        <v>LONDON, 1. Juli 2026 /PRNewswire/ -- FxPro, der weltweit führende Broker, hat eine umfassende Überarbeitung seiner Handelsbedingungen angekündigt und die Spreads für wichtige Kryptowährungs- und Index-CFDs vollständig abgeschafft. Indem FxPro die Spreads bei Bitcoin, Ethereum und weiteren...</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="str">
+        <v>Virtune adds four new crypto assets to the Virtune Stablecoin Index ETP: Ethena (ENA), Canton (CC), TRON (TRX), and BNB (BNB)</v>
+      </c>
+      <c r="B392" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C392" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D392" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E392" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/07/01/3320439/0/en/Virtune-adds-four-new-crypto-assets-to-the-Virtune-Stablecoin-Index-ETP-Ethena-ENA-Canton-CC-TRON-TRX-and-BNB-BNB.html</v>
+      </c>
+      <c r="F392" t="str">
+        <v>Stockholm, July 1st, 2026 – Virtune today announces the completion of the rebalancing for the Virtune Stablecoin Index ETP (SE0026821282), listed on Nasdaq Stockholm, Nasdaq Helsinki and Xetra.</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="str">
+        <v>AEON Expands to Zambia, Bridging Global Crypto and Agentic Commerce with Local Mobile Money</v>
+      </c>
+      <c r="B393" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C393" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D393" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E393" t="str">
+        <v>https://www.prnewswire.com/news-releases/aeon-expands-to-zambia-bridging-global-crypto-and-agentic-commerce-with-local-mobile-money-302815581.html</v>
+      </c>
+      <c r="F393" t="str">
+        <v>HONG KONG, July 1, 2026 /PRNewswire/ -- AEON, the settlement layer for the agentic economy, has expanded AEON Pay into Zambia, integrating local wallets Airtel Money and MTN Mobile Money. Zambian users can now spend digital assets seamlessly while merchants receive instant settlement in...</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le partecipazioni in ETH raggiungono i 5,70 milioni di token, mentre le partecipazioni totali in criptovalute e contanti ammontano a 9,8 miliardi di dollari</v>
+      </c>
+      <c r="B394" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C394" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D394" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E394" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-partecipazioni-in-eth-raggiungono-i-5-70-milioni-di-token-mentre-le-partecipazioni-totali-in-criptovalute-e-contanti-ammontano-a-9-8-miliardi-di-dollari-302815407.html</v>
+      </c>
+      <c r="F394" t="str">
+        <v>Bitmine possiede il 4,7% dell'offerta totale di ETH pari a 120,7 milioni Bitmine ha raggiunto il 94% dell'obiettivo "Alchemy of 5%" in soli 11 mesi Bitmine è stata aggiunta all'indice Russell 1000 Large-cap il 26 giugno 2026 Le azioni privilegiate di Serie A di Bitmine saranno negoziate...</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="str">
+        <v>ZTE präsentiert Full-Stack-KI-Fähigkeiten auf der MWC Shanghai 2026, um eine neue Ära von Token-Operationen zu ermöglichen</v>
+      </c>
+      <c r="B395" t="str">
+        <v>2026-07-01</v>
+      </c>
+      <c r="C395" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D395" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E395" t="str">
+        <v>https://www.prnewswire.com/news-releases/zte-prasentiert-full-stack-ki-fahigkeiten-auf-der-mwc-shanghai-2026-um-eine-neue-ara-von-token-operationen-zu-ermoglichen-302815243.html</v>
+      </c>
+      <c r="F395" t="str">
+        <v>ZTE präsentierte Lösungen, die die Tokeneffizienz verbessern und die Kosten pro Token durch die tiefe Synergie verschiedener Elemente, einschließlich SuperPod, äußerst kosteneffiziente Inferenz und AIDC mit höchster Energieeffizienz, minimieren ZTE hat NewStart AIOS auf den Markt gebracht...</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="str">
+        <v>How NVIDIA’s Inference Software Stack Powers the Lowest Token Cost</v>
+      </c>
+      <c r="B396" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C396" t="str">
+        <v>mlpr-nvidia</v>
+      </c>
+      <c r="D396" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E396" t="str">
+        <v>https://blogs.nvidia.com/blog/inference-software-lowest-token-cost/</v>
+      </c>
+      <c r="F396" t="str">
+        <v>As organizations move from AI pilots to production AI factories, infrastructure decisions have shifted from peak chip specifications to cost per token: how many useful tokens they can deliver per dollar, per watt and within required latency targets. Codesigned with NVIDIA GPUs, CPUs, networking and systems, and strengthened by a broad open source ecosystem, NVIDIA’s […]</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="str">
+        <v>We Didn’t Write About Billboard Advertising Costs. We Put Them on a Billboard.</v>
+      </c>
+      <c r="B397" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C397" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D397" t="str">
+        <v>Crypto, Education</v>
+      </c>
+      <c r="E397" t="str">
+        <v>https://pressat.co.uk/releases/we-didnt-write-about-billboard-advertising-costs-we-put-them-on-a-billboard-b3c826753f19f42028373c78acc43e36/</v>
+      </c>
+      <c r="F397" t="str">
+        <v xml:space="preserve">Tuesday 30 June, 2026 New outdoor agency Loud! OOH, based in Leeds and London, puts its own money on two Leeds billboards to prove that outdoor advertising doesn’t need a massive budget. Leeds, UK - June 2026 Independent out-of-home advertising agency Loud! OOH has launched with a campaign that does something the industry rarely does: tells small businesses exactly what a billboard costs. Two 48-sheet hoardings on York Street in Leeds city centre are running side by side, one carrying a £650 customer quote, the other answering back with the Loud! OOH price for the same site. That price is £325. Half as much. No catch. Walk past the bus stop on York Street in Leeds right now and you’ll see something that doesn’t happen very often in advertising. An agency being completely honest about what </v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass die ETH-Bestände 5,70 Millionen Token erreicht haben und sich die gesamten Krypto- und Barbestände auf 9,8 Milliarden US-Dollar belaufen</v>
+      </c>
+      <c r="B398" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C398" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D398" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E398" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-die-eth-bestande-5-70-millionen-token-erreicht-haben-und-sich-die-gesamten-krypto--und-barbestande-auf-9-8-milliarden-us-dollar-belaufen-302814608.html</v>
+      </c>
+      <c r="F398" t="str">
+        <v>Bitmine hält 4,7 % des gesamten Ethereum-Umlaufs von 120,7 Millionen ETH Bitmine hat in nur 11 Monaten bereits 94 % des Weges zur „Alchemy of 5 %" („Alchemie der 5 %") zurückgelegt Bitmine wurde am 26. Juni 2026 in den Russell 1000 Large-Cap-Index aufgenommen Die Vorzugsaktien der Serie A...</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="str">
+        <v>InPlay and tZERO Partner to Build the Equity Market for Sports Performance</v>
+      </c>
+      <c r="B399" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C399" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D399" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E399" t="str">
+        <v>https://www.newmediawire.com/news/inplay-and-tzero-partner-to-build-the-equity-market-for-sports-performance-7087426</v>
+      </c>
+      <c r="F399" t="str">
+        <v>Strategic Partnership Supports Equity Instruments Linked to Team Performance NEW YORK, NY - June 30, 2026 ( NEWMEDIAWIRE ) - InPlay Global , the market for live sports performance, today announced a strategic partnership with tZERO Group, Inc. , a leader in blockchain-based financial infrastructure. Together, the companies are pursuing a simple idea: Sports performance is becoming an investable asset class. To support that vision, InPlay is developing Sports Performance Securities™ – equity instruments whose value is linked to team performance. The partnership combines InPlay's market model with tZERO's regulated digital securities infrastructure as the companies work to bring a new category of market participation to sports fans, investors, traders, and institutions. "Sportsbooks allow us</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="str">
+        <v>Beyond MicroStrategy: MARA, HUT, HIVE, ANY, KEEL Build Bitcoin Treasuries Beyond Buying Bitcoin – Who’s Best Positioned for Growth?</v>
+      </c>
+      <c r="B400" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C400" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D400" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E400" t="str">
+        <v>https://www.getnews.info/story/2026/06/30/beyond-microstrategy-mara-hut-hive-any-keel-build-bitcoin-treasuries-beyond-buying-bitcoin-whos-best-positioned-for-growth/?source=barchart</v>
+      </c>
+      <c r="F400" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="str">
+        <v>Softaken’s New Browser-Based JWT Decoder Lets Developers Inspect Tokens Without Sending Data Anywhere</v>
+      </c>
+      <c r="B401" t="str">
+        <v>2026-06-30</v>
+      </c>
+      <c r="C401" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D401" t="str">
+        <v>Crypto, Energy</v>
+      </c>
+      <c r="E401" t="str">
+        <v>https://express-press-release.net/news/2026/06/30/1760876</v>
+      </c>
+      <c r="F401" t="str">
+        <v>Hamburg, Germany, 2026-06-30 — /EPR Network/ — Softaken introduces a free JWT Decoder as a part of Softaken Online Document Toolkit to offer developers an [read full press release...]</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="str">
+        <v>Babbily Launches Finance and Updates News to Bring Real-Time Market ...</v>
+      </c>
+      <c r="B402" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C402" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D402" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E402" t="str">
+        <v>https://pr-inside.com/babbily-launches-finance-and-updates-news-to-bring-real-time-market-r5195855.htm</v>
+      </c>
+      <c r="F402" t="str">
+        <v>(PR-inside.com) Babbily Finance adds market summaries, company pages, prediction markets, and financial news-style articles, while the refreshed News experience delivers cleaner discovery, local context, and richer source-backed reporting. DENVER, CO / ACCESS Newswire / June 29, 2026 / Babbily today announced the launch of Babbily Finance alongside a major update to its News experience, expanding the platform's ability to help users understand what is happening across markets, companies, and current events without leaving their AI workspace. Babbily Finance gives users a dedicated market surface for tracking stocks, crypto, indexes, company pages, market summaries, notable price movement, financial stories, earnings, historical data, and source-backed ..</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="str">
+        <v>Tuttle Capital Bitcoin 0DTE Covered Call ETF (BITK) and Tuttle Capital ...</v>
+      </c>
+      <c r="B403" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C403" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D403" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E403" t="str">
+        <v>https://pr-inside.com/tuttle-capital-bitcoin-0dte-covered-call-etf-bitk-and-tuttle-capital-r5195850.htm</v>
+      </c>
+      <c r="F403" t="str">
+        <v>(PR-inside.com) RICHMOND, VA / ACCESS Newswire / June 29, 2026 / Commonwealth Fund Services, Inc. ("CFS"), administrator to ETF Opportunities Trust (the "Trust"), announced today that the Board of Trustees of ETF Opportunities Trust has approved a Plan of Liquidation (the "Plan") for the following funds: Tuttle Capital Bitcoin 0DTE Covered Call ETF (Cboe: BITK) Tuttle Capital Magnificent 7 Income Blast ETF (Cboe: MAGO) This action is based on the recommendation of the Funds' investment adviser, Tuttle Capital Management LLC (the "Adviser"). The Adviser recommended that the Board approve the Plan due to the Funds' limited prospects for meaningful future asset growth, the ongoing ..</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="str">
+        <v>Tuttle Capital Bitcoin 0DTE Covered Call ETF (BITK) and Tuttle Capital Magnificent 7 Income Blast ETF (MAGO) to Liquidate</v>
+      </c>
+      <c r="B404" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C404" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D404" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E404" t="str">
+        <v>https://www.newswire.com/news/tuttle-capital-bitcoin-0dte-covered-call-etf-bitk-and-tuttle-capital</v>
+      </c>
+      <c r="F404" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="str">
+        <v>USACasinos.com 2026 Awards: Chumba Casino Takes Top Social Casino Spot ...</v>
+      </c>
+      <c r="B405" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C405" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D405" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E405" t="str">
+        <v>https://pr-inside.com/usacasinos-com-2026-awards-chumba-casino-takes-top-social-casino-spot-r5195842.htm</v>
+      </c>
+      <c r="F405" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / USACasinos.com 2026 Awards and What They Represent The USACasinos.com 2026 awards draw from year-round evaluation of platforms operating across social casino, sweepstakes casino, bitcoin casino, and real money online gambling categories, casino award winners for 2026 were selected through hands-on testing, player feedback analysis, and assessment of operational transparency, not advertising spend or brand recognition alone. This year's online gaming recognition program widened it's criteria to match how fast the market has shifted. Categories now account for mobile casino experience quality. They factor in redemption speed . Crypto deposit availability ..</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="str">
+        <v>Guarda Wallet Supports Native Monero Subaddresses -- A Feature Few XMR Wallets Offer</v>
+      </c>
+      <c r="B406" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C406" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D406" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E406" t="str">
+        <v>https://www.prnewswire.com/news-releases/guarda-wallet-supports-native-monero-subaddresses--a-feature-few-xmr-wallets-offer-302811871.html</v>
+      </c>
+      <c r="F406" t="str">
+        <v>While wallets stop at basic Monero transfers, Guarda allows users to generate multiple Monero subaddresses within the same wallet. LISBON, Portugal, June 29, 2026 /PRNewswire/ -- Monero includes a feature called subaddresses that allows users to generate multiple receiving addresses...</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="str">
+        <v>Siebert Expands Into Tokenized Securities Through tZERO's End-to-End Digital Markets Infrastructure</v>
+      </c>
+      <c r="B407" t="str">
+        <v>2026-06-29</v>
+      </c>
+      <c r="C407" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D407" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E407" t="str">
+        <v>https://www.newmediawire.com/news/siebert-expands-into-tokenized-securities-through-tzero-s-end-to-end-digital-markets-infrastructure-7087397</v>
+      </c>
+      <c r="F407" t="str">
+        <v>Muriel Siebert &amp;amp; Co. Selects tZERO’s Full-stack Platform to Support Issuance, Onboarding, Custody, Trading Infrastructure, and Lifecycle Management for Digital Securities NEW YORK, NY - June 29, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, today announced that Muriel Siebert &amp;amp; Co., LLC , one of Wall Street’s most recognized broker-dealers with a ~$20 billion wealth management and institutional distribution reach, has selected tZERO’s end-to-end digital securities infrastructure to support its expansion into tokenized securities. The collaboration represents Siebert’s entry into the rapidly growing market for blockchain-based securities through tZERO’s regulated technology and broker-dealer ecosystem. Through the relationship, tZ</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 436 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e più di 283 milioni di token WLD</v>
+      </c>
+      <c r="B408" t="str">
+        <v>2026-06-27</v>
+      </c>
+      <c r="C408" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D408" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E408" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-436-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-piu-di-283-milioni-di-token-wld-302812613.html</v>
+      </c>
+      <c r="F408" t="str">
+        <v>Composizione della tesoreria di Eightco al 24 giugno 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 149 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 436 milioni di...</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="str">
+        <v>ZTE presenteert volledige AI-oplossingen op MWC Shanghai 2026 en maakt de weg vrij voor een nieuw tijdperk in tokenverwerking</v>
+      </c>
+      <c r="B409" t="str">
+        <v>2026-06-27</v>
+      </c>
+      <c r="C409" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D409" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E409" t="str">
+        <v>https://www.prnewswire.com/news-releases/zte-presenteert-volledige-ai-oplossingen-op-mwc-shanghai-2026-en-maakt-de-weg-vrij-voor-een-nieuw-tijdperk-in-tokenverwerking-302812536.html</v>
+      </c>
+      <c r="F409" t="str">
+        <v>ZTE presenteerde op MWC Shanghai 2026 een end-to-end AI-oplossing gericht op token-efficiëntie en lage kosten, met een hechte synergie tussen verschillende elementen, zoals SuperPod, uiterst kostenefficiënte inferentie en AIDC met ultieme energie-efficiëntie. ZTE lanceerde de NewStart...</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="str">
+        <v>21shares Announces Distributions on TETH, TSOL, THYP, TSUI and TDOT</v>
+      </c>
+      <c r="B410" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C410" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D410" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E410" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/26/3318498/0/en/21shares-Announces-Distributions-on-TETH-TSOL-THYP-TSUI-and-TDOT.html</v>
+      </c>
+      <c r="F410" t="str">
+        <v>NEW YORK, June 26, 2026 (GLOBE NEWSWIRE) -- 21shares , one of the world’s largest issuers of cryptocurrency exchange traded products (ETPs), today announced the following shareholder distributions for the 21shares Ethereum ETF (TETH), 21shares Solana ETF (TSOL), 21shares Hyperliquid ETF (THYP), 21shares Sui ETF (TSUI), and 21shares Polkadot ETF (TDOT). Distributions consist of staking rewards earned from staked ETH, SOL, HYPE, SUI, and DOT tokens by each fund, respectively.</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="str">
+        <v>Hyperscale Data Completes Acquisition of 48.5 Acres to Expand Michigan AI Data Center Campus</v>
+      </c>
+      <c r="B411" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C411" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D411" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E411" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-completes-acquisition-of-48-5-acres-to-expand-michigan-ai-data-center-campus-302812174.html</v>
+      </c>
+      <c r="F411" t="str">
+        <v>Acquisition Will Provide Natural Buffer and Increases the Company's Total Michigan Campus to Approximately 83 Acres LAS VEGAS, June 26, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale...</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="str">
+        <v>MultiHopper Partners with TRM Labs on Compliant Private Digital Asset ...</v>
+      </c>
+      <c r="B412" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C412" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D412" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E412" t="str">
+        <v>https://pr-inside.com/multihopper-partners-with-trm-labs-on-compliant-private-digital-asset-r5194977.htm</v>
+      </c>
+      <c r="F412" t="str">
+        <v>(PR-inside.com) The integration brings TRM's blockchain intelligence to power sanctions screening, AML controls, and wallet risk scoring into MultiHopper's private programmable on-chain routing layer for digital asset transfers. SINGAPORE, SG / ACCESS Newswire / June 26, 2026 /MultiHopper, the programmable privacy routing protocol for digital assets, today announced a partnership with TRM Labs, the blockchain intelligence company trusted by leading financial institutions, crypto businesses, governments, and public sector agencies. Through the partnership, MultiHopper is integrating TRM's risk intelligence into its routing architecture to prevent OFAC-sanctioned, stolen, illicit, high-risk and otherwise restricted funds from using MultiHopper's rails. MultiHopper believes this creates an in</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="str">
+        <v>Quorum Media Reports $2M Investment Closed by RWA Web3 Client Within ...</v>
+      </c>
+      <c r="B413" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C413" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D413" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E413" t="str">
+        <v>https://pr-inside.com/quorum-media-reports-2m-investment-closed-by-rwa-web3-client-within-r5194939.htm</v>
+      </c>
+      <c r="F413" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / The deck was ready. The product was built. The round wasn't moving. The problem wasn't the pitch - it was that nobody could find the founder Quorum Media took the brief in January 2026. By February, the founder was in Entrepreneur Middle East, FinanceFeeds, Google News, and Bing. By March, the round had closed - $2 million, 30 days after the first placement went live. The client's name is covered by NDA. What changed between the two agencies wasn't the founder's story. The story was always there. What changed was ..</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="str">
+        <v>BlockchAIn Digital Infrastructure, Inc. Completes Corporate Name Change to AIB Data Centers Inc.</v>
+      </c>
+      <c r="B414" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C414" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D414" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E414" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/26/3318213/0/en/BlockchAIn-Digital-Infrastructure-Inc-Completes-Corporate-Name-Change-to-AIB-Data-Centers-Inc.html</v>
+      </c>
+      <c r="F414" t="str">
+        <v>AIB Data Centers Inc. Completes Corporate Name Change</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="str">
+        <v>High Roller Technologies Awarded Guaranteed Introducing Broker License from National Futures Association to Enter Prediction Markets Space</v>
+      </c>
+      <c r="B415" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C415" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D415" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E415" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/26/3318212/0/en/High-Roller-Technologies-Awarded-Guaranteed-Introducing-Broker-License-from-National-Futures-Association-to-Enter-Prediction-Markets-Space.html</v>
+      </c>
+      <c r="F415" t="str">
+        <v>National Futures Association registration advances planned U.S. launch of ROLR prediction markets platform through Crypto.com FCM infrastructure</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="str">
+        <v>DataMeds AI, Inc. Selected as Proposed New Name for Wellgistics Health, ...</v>
+      </c>
+      <c r="B416" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C416" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D416" t="str">
+        <v>Crypto, AI, Healthcare</v>
+      </c>
+      <c r="E416" t="str">
+        <v>https://pr-inside.com/datameds-ai-inc-selected-as-proposed-new-name-for-wellgistics-health-r5194919.htm</v>
+      </c>
+      <c r="F416" t="str">
+        <v>(PR-inside.com) Name reflects vertically-aligned healthcare ecosystem business model integrating data captured via telemedicine, online pharmacy, lab tests and wearables to perfect patients' digital health twins in the Health Lives Here app designed to influence/optimize behavior EinsteinRx AI™ capabilities expanding into medical, laboratory and wearables fields Pharmacy and Pharmacy Services division being rebranded as Corexa Health™ Company positioned to empower patients to seize ownership of their health data with blockchain-enabled data management to control data and participate in its monetization (1) 2,647,198 common shares outstanding, with (2) 1,333,930 of those shares locked up for at least ninety (90) days from today, and (3) 919,465 common shares ..</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="str">
+        <v>DataMeds AI, Inc. Selected as Proposed New Name for Wellgistics Health, Inc.</v>
+      </c>
+      <c r="B417" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C417" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D417" t="str">
+        <v>Crypto, AI, Healthcare</v>
+      </c>
+      <c r="E417" t="str">
+        <v>https://www.newswire.com/news/datameds-ai-inc-selected-as-proposed-new-name-for-wellgistics-health-inc</v>
+      </c>
+      <c r="F417" t="str">
+        <v>Name reflects vertically-aligned healthcare ecosystem business model integrating data captured via telemedicine, online pharmacy, lab tests and wearables to perfect patients' digital health twins in the Health Lives Here app designed to influence/optimize behavior EinsteinRx AI &amp;trade; capabilities expanding into medical, laboratory and wearables fields Pharmacy and Pharmacy Services division being rebranded as Corexa Health &amp;trade; Company positioned to empower patients to seize ownership of their health data with blockchain-enabled data management to control data and participate in its monetization (1) 2,647,198 common shares outstanding, with (2) 1,333,930 of those shares locked up for at least ninety (90) days from today, and (3) 919,465 common shares deposited in DTCC, leaving (4) 80,</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="str">
+        <v>Casino Top 10 2026 Awards: Best US Casino Sites Revealed</v>
+      </c>
+      <c r="B418" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C418" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D418" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E418" t="str">
+        <v>https://pr-inside.com/casino-top-10-2026-awards-best-us-casino-sites-revealed-r5194815.htm</v>
+      </c>
+      <c r="F418" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 26, 2026 / The Casino Top 10 2026 Awards are live, this year's rankings reflect a U.S. online gambling market that bears almost no resemblance to what existed 18 months ago. State-licensed platforms keep pushing into new jurisdictions. Sweepstakes casino operators are pulling in record player counts . And crypto casino sites have quietly matured into legitimate alternatives for players who want faster deposits and near-instant withdrawals, the awards span the full spectrum, from the best online casino for real money slots to the top-rated social casino platforms operating under sweepstakes ..</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="str">
+        <v>Blockchain Market Growth Drivers, Latest Trends, Industry Overview, Leading Players, and Opportunities To 2031 | Report by MarketsandMarkets™</v>
+      </c>
+      <c r="B419" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C419" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D419" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E419" t="str">
+        <v>https://www.getnews.info/story/2026/06/26/blockchain-market-growth-drivers-latest-trends-industry-overview-leading-players-and-opportunities-to-2031-report-by-marketsandmarkets/?source=barchart</v>
+      </c>
+      <c r="F419" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="str">
+        <v>ZTE Showcases Full-Stack AI Capabilities at MWC Shanghai 2026, Empowering New Era of Token Operations</v>
+      </c>
+      <c r="B420" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C420" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D420" t="str">
+        <v>Crypto, AI, Energy</v>
+      </c>
+      <c r="E420" t="str">
+        <v>https://www.prnewswire.com/news-releases/zte-showcases-full-stack-ai-capabilities-at-mwc-shanghai-2026-empowering-new-era-of-token-operations-302811617.html</v>
+      </c>
+      <c r="F420" t="str">
+        <v>ZTE showcased solutions that enhanced token efficiency and minimized the cost-per-token through the deep synergy of various elements, including SuperPod, extremely cost-efficient inference, and AIDC with ultimate energy efficiency ZTE has launched the NewStart AIOS and positioned it as...</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="str">
+        <v>Incredable Launches AI Document Extractor to Automate Provider Credentialing and Verification</v>
+      </c>
+      <c r="B421" t="str">
+        <v>2026-06-26</v>
+      </c>
+      <c r="C421" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D421" t="str">
+        <v>Crypto, AI, SaaS, Healthcare</v>
+      </c>
+      <c r="E421" t="str">
+        <v>https://www.prunderground.com/incredable-launches-ai-document-extractor-to-automate-provider-credentialing-and-verification/00386638/</v>
+      </c>
+      <c r="F421" t="str">
+        <v>New AI capability reads, extracts, and verifies provider credentialing data automatically. The post Incredable Launches AI Document Extractor to Automate Provider Credentialing and Verification first appeared on</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="str">
+        <v>Huawei unterstützt globale Netzbetreiber bei der Monetarisierung von Token durch die Integration von Service, Netzwerk und Rechenleistung</v>
+      </c>
+      <c r="B422" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C422" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D422" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E422" t="str">
+        <v>https://www.prnewswire.com/news-releases/huawei-unterstutzt-globale-netzbetreiber-bei-der-monetarisierung-von-token-durch-die-integration-von-service-netzwerk-und-rechenleistung-302811298.html</v>
+      </c>
+      <c r="F422" t="str">
+        <v>SHANGHAI, 25. Juni 2026 /PRNewswire/ -- Auf dem diesjährigen MWC Shanghai präsentiert Huawei seine neuesten Innovationen, die Dienste, Netzwerke und Rechenleistung miteinander verbinden, um Wachstum sowohl in Bezug auf Datenvolumen als auch auf Token zu ermöglichen und der...</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="str">
+        <v>Bitwise Announces Monthly Distributions for IMST, ICOI, IMRA, IGME, ICRC, and IETH</v>
+      </c>
+      <c r="B423" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C423" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D423" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E423" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitwise-announces-monthly-distributions-for-imst-icoi-imra-igme-icrc-and-ieth-302811264.html</v>
+      </c>
+      <c r="F423" t="str">
+        <v>SAN FRANCISCO, June 25, 2026 /PRNewswire/ -- Bitwise Asset Management, a leading crypto asset manager, today announced the monthly distributions for its suite of Option Income Strategy ETFs: IMST, ICOI, IMRA, IGME, ICRC, and IETH. Fund Ticker Distribution Per Share Distribution Rate...</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="str">
+        <v>DeFi Technologies Inc. Announces Extension of Proxy Voting Deadline for Upcoming Annual General and Special Meeting</v>
+      </c>
+      <c r="B424" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C424" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D424" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E424" t="str">
+        <v>https://www.prnewswire.com/news-releases/defi-technologies-inc-announces-extension-of-proxy-voting-deadline-for-upcoming-annual-general-and-special-meeting-302811239.html</v>
+      </c>
+      <c r="F424" t="str">
+        <v>Shareholders now have until June 28, 2026 at 5:00 PM ET to submit votes TORONTO, June 25, 2026 /PRNewswire/ - DeFi Technologies Inc. (the "Company" or "DeFi Technologies") (NASDAQ: DEFT) (CBOE CA: DEFI) (GR: R9B), a financial technology company bridging the gap between traditional capital...</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="str">
+        <v>Huawei pomaga globalnym operatorom monetyzować tokeny dzięki integracji usług, sieci i mocy obliczeniowej</v>
+      </c>
+      <c r="B425" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C425" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D425" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E425" t="str">
+        <v>https://www.prnewswire.com/news-releases/huawei-pomaga-globalnym-operatorom-monetyzowa-tokeny-dziki-integracji-usug-sieci-i-mocy-obliczeniowej-302811137.html</v>
+      </c>
+      <c r="F425" t="str">
+        <v>SZANGHAJ, 25 czerwca 2026 r. /PRNewswire/ -- Podczas tegorocznych targów MWC Shanghai firma Huawei prezentuje najnowsze innowacje integrujące usługi, sieci i moc obliczeniową. Mają one umożliwiać wzrost zarówno w zakresie bajtów, jak i tokenów oraz pomóc branży telekomunikacyjnej...</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="str">
+        <v>d-Matrix Corsair Inference Accelerator Wins 2026 AI Breakthrough Award</v>
+      </c>
+      <c r="B426" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C426" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D426" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E426" t="str">
+        <v>https://www.prnewswire.com/news-releases/d-matrix-corsair-inference-accelerator-wins-2026-ai-breakthrough-award-302810938.html</v>
+      </c>
+      <c r="F426" t="str">
+        <v>"AI Processor Innovation Award" recognizes Corsair as the emerging infrastructure of choice for heterogeneous AI compute, deliver blazing fast token generation in concert with GPUs SANTA CLARA, Calif., June 25, 2026 /PRNewswire/ -- d-Matrix, the pioneer in low-latency AI inference for...</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="str">
+        <v>Bybit CEO Ben Zhou: The Future of Exchanges Lies Beyond Trading</v>
+      </c>
+      <c r="B427" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C427" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D427" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E427" t="str">
+        <v>https://www.prnewswire.com/news-releases/bybit-ceo-ben-zhou-the-future-of-exchanges-lies-beyond-trading-302810805.html</v>
+      </c>
+      <c r="F427" t="str">
+        <v>Speaking at Point Zero Forum, Ben argues that tokenization solves access — but liquidity remains the industry's biggest challenge DUBAI, UAE, June 25, 2026 /PRNewswire/ -- Crypto exchanges are evolving from trading venues into financial infrastructure providers as tokenization,...</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="str">
+        <v>Corastone Brings Permissioned Blockchain Technology to UMB Fund Services' Alternative Investment Servicing</v>
+      </c>
+      <c r="B428" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C428" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D428" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E428" t="str">
+        <v>https://www.prnewswire.com/news-releases/corastone-brings-permissioned-blockchain-technology-to-umb-fund-services-alternative-investment-servicing-302810802.html</v>
+      </c>
+      <c r="F428" t="str">
+        <v>StepStone becomes the first UMB client to connect to Corastone's network, streamlining subscription and lifecycle operations, with recordkeeping support from Envision. NEW YORK, June 25, 2026 /PRNewswire/ -- Corastone, the hyperscaler for private-market investing, today announced a...</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="str">
+        <v>Goodfirms Ranks the Blockchain Infrastructure Software Built to Scale in 2026</v>
+      </c>
+      <c r="B429" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C429" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D429" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E429" t="str">
+        <v>https://express-press-release.net/news/2026/06/25/1759923</v>
+      </c>
+      <c r="F429" t="str">
+        <v>Las Vegas, NV, United States, 2026-06-25 — /EPR Network/ — Nobody notices infrastructure when it&amp;#8217;s doing its job. A chain that confirms blocks on schedule, [read full press release...]</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="str">
+        <v>Goodfirms Spotlights Decentralized Oracle Platforms Powering Trustworthy Data in 2026</v>
+      </c>
+      <c r="B430" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C430" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D430" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E430" t="str">
+        <v>https://express-press-release.net/news/2026/06/25/1759915</v>
+      </c>
+      <c r="F430" t="str">
+        <v>Las Vegas, NV, United States, 2026-06-25 — /EPR Network/ — Smart contracts are only as good as the data feeding them. A single stale price [read full press release...]</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="str">
+        <v>SPIRIT BLOCKCHAIN CAPITAL COMPLETES SHARES FOR SERVICES ISSUANCE</v>
+      </c>
+      <c r="B431" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C431" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D431" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E431" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/25/3317426/0/en/SPIRIT-BLOCKCHAIN-CAPITAL-COMPLETES-SHARES-FOR-SERVICES-ISSUANCE.html</v>
+      </c>
+      <c r="F431" t="str">
+        <v>Vancouver, BC, June 25, 2026 (GLOBE NEWSWIRE) -- Spirit Blockchain Capital Inc. (CSE: SPIR) ("Spirit" or the "Company"), a Canadian-based publicly listed company focused on blockchain infrastructure and digital asset opportunities, is pleased to announce that it has completed its previously announced shares for services issuance, originally announced on June 18, 2026.</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="str">
+        <v>Hyperscale Data Cash, Restricted Cash, Bitcoin, and Silver Assets of Approximately $94.8 Million Represents Approximately 100.42% of Market Capitalization of Common Stock</v>
+      </c>
+      <c r="B432" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C432" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D432" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E432" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-cash-restricted-cash-bitcoin-and-silver-assets-of-approximately-94-8-million-represents-approximately-100-42-of-market-capitalization-of-common-stock-302810218.html</v>
+      </c>
+      <c r="F432" t="str">
+        <v>LAS VEGAS, June 25, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that as of June 24, 2026, the Company held approximately $94.8 million...</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="str">
+        <v>Antier Announces Integrated RWA Tokenization Services Under One Roof</v>
+      </c>
+      <c r="B433" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C433" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D433" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E433" t="str">
+        <v>https://www.prnewswire.com/news-releases/antier-announces-integrated-rwa-tokenization-services-under-one-roof-302810469.html</v>
+      </c>
+      <c r="F433" t="str">
+        <v>MOHALI, India, June 25, 2026 /PRNewswire/ -- Antier, a trusted RWA tokenization company and global leader in blockchain development, announced the consolidation of its complete suite of RWA tokenization services into a single, fully integrated delivery model. Covering every phase from...</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="str">
+        <v>The Silent Portfolio: A Quarter of European Wealth Managers Cannot See the Majority of Their Clients' Digital Assets</v>
+      </c>
+      <c r="B434" t="str">
+        <v>2026-06-25</v>
+      </c>
+      <c r="C434" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D434" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E434" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/25/3317265/0/en/The-Silent-Portfolio-A-Quarter-of-European-Wealth-Managers-Cannot-See-the-Majority-of-Their-Clients-Digital-Assets.html</v>
+      </c>
+      <c r="F434" t="str">
+        <v>New CoinShares survey of 261 advisers across five markets finds that firm policy, not knowledge or client demand, determines whether crypto exposure is managed, or invisible</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="str">
+        <v>Kootenay Resources Announces Closing of First Tranche of Private Placement ...</v>
+      </c>
+      <c r="B435" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C435" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D435" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E435" t="str">
+        <v>https://pr-inside.com/kootenay-resources-announces-closing-of-first-tranche-of-private-placement-r5194373.htm</v>
+      </c>
+      <c r="F435" t="str">
+        <v>(PR-inside.com) NOT FOR DISTRIBUTION TO UNITED STATES NEWSWIRE SERVICES OR FOR DISSEMINATION IN THE UNITED STATES. VANCOUVER, BC / ACCESS Newswire / June 24, 2026 /Kootenay Resources Inc. (TSXV:KTRI) (the "Company" or "Kootenay") is pleased to announce that, further to its news releases dated May 20, 2026, the Company has closed the first tranche (the "First Tranche") of its previously announced non-brokered private placement financing for gross proceeds of $483,175 through the issuance of 2,085,000 non-flow through common shares of units the Company (each, a "NFT Unit") at a price of $0.09 per Unit and through the issuance of 2,686,590 flow-through common ..</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="str">
+        <v>Currenc Group Executes Strategic Restructuring of Indonesian WalletKu Subsidiary to Refocus on High-Growth AI &amp; Web3 Roadmap</v>
+      </c>
+      <c r="B436" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C436" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D436" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E436" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/24/3317175/0/en/Currenc-Group-Executes-Strategic-Restructuring-of-Indonesian-WalletKu-Subsidiary-to-Refocus-on-High-Growth-AI-Web3-Roadmap.html</v>
+      </c>
+      <c r="F436" t="str">
+        <v>SINGAPORE, June 24, 2026 (GLOBE NEWSWIRE) -- Currenc Group Inc. (Nasdaq: CURR) (“Currenc” or the “Company”), a leading AI-powered fintech provider serving financial institutions globally, today announced a targeted operational restructuring for its indirect Indonesian digital payments subsidiary PT Walletku Indompet Indonesia (“WalletKu”), aligned with the Group’s long-term strategy to prioritize high-margin artificial intelligence and Web3 verticals and unlock sustainable shareholder value.</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="str">
+        <v>Hyperscale Data Delays Investor Conference Call to June 26, 2026</v>
+      </c>
+      <c r="B437" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C437" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D437" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E437" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-delays-investor-conference-call-to-june-26-2026-302809842.html</v>
+      </c>
+      <c r="F437" t="str">
+        <v>LAS VEGAS, June 24, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that it has delayed its previously announced conference call from today,...</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="str">
+        <v>Ethlabs, fondata da ex collaboratori della Ethereum Foundation e finanziata da Bitmine, Sharplink e Joe Lubin, viene lanciata per accelerare il superciclo istituzionale di Ethereum</v>
+      </c>
+      <c r="B438" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C438" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D438" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E438" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethlabs-fondata-da-ex-collaboratori-della-ethereum-foundation-e-finanziata-da-bitmine-sharplink-e-joe-lubin-viene-lanciata-per-accelerare-il-superciclo-istituzionale-di-ethereum-302809744.html</v>
+      </c>
+      <c r="F438" t="str">
+        <v>Un nuovo laboratorio di ricerca e sviluppo nonprofit riunisce un gruppo di collaboratori tecnici senior della Ethereum Foundation per preparare la rete a un'ondata di adozione step-function da parte di istituzioni, finanza agentica e DeFi Ethlabs consoliderà gli impegni cruciali verso una...</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="str">
+        <v>BitcoinIRA Celebrates 10 Years of Innovation as the Pioneer of Crypto ...</v>
+      </c>
+      <c r="B439" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C439" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D439" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E439" t="str">
+        <v>https://pr-inside.com/bitcoinira-celebrates-10-years-of-innovation-as-the-pioneer-of-crypto-r5194265.htm</v>
+      </c>
+      <c r="F439" t="str">
+        <v>(PR-inside.com) Company Marks Decade of Industry Leadership, Serving More Than 200,000 Americans and Helping Shape the Future of Digital Asset Retirement Investing. LAS VEGAS, NV / ACCESS Newswire / June 24, 2026 / When BitcoinIRA1 launched in 2016, the idea of holding Bitcoin inside a tax-advantaged retirement account was unproven. Ten years later, it's a reality that BitcoinIRA has made possible, and helped over 200,000 community members along the way. Over the past decade, the Bitcoin network itself has matured dramatically: three halving events, more than 525,000 blocks processed, and a price increase exceeding 13,000%. BitcoinIRA grew alongside it, evolving from a bold ..</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le sue partecipazioni in ETH raggiungono i 5,67 milioni di token e che le partecipazioni totali in criptovalute e liquidità ammontano a 10,7 miliardi di dollari</v>
+      </c>
+      <c r="B440" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C440" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D440" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E440" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-sue-partecipazioni-in-eth-raggiungono-i-5-67-milioni-di-token-e-che-le-partecipazioni-totali-in-criptovalute-e-liquidita-ammontano-a-10-7-miliardi-di-dollari-302809291.html</v>
+      </c>
+      <c r="F440" t="str">
+        <v>Bitmine possiede il 4,7% dell'offerta totale di ETH pari a 120,7 milioni Bitmine ha raggiunto il 94% dell'obiettivo "Alchemy of 5%" in soli 11 mesi Le azioni privilegiate di Serie A di Bitmine saranno negoziate sul NYSE con il simbolo BMNP Bitmine detiene 4.718.677 ETH in staking, pari a...</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="str">
+        <v>Hilbert Group Receives First Basis+ Allocation Through New Innovative ...</v>
+      </c>
+      <c r="B441" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C441" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D441" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E441" t="str">
+        <v>https://pr-inside.com/hilbert-group-receives-first-basis-allocation-through-new-innovative-r5194079.htm</v>
+      </c>
+      <c r="F441" t="str">
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / June 24, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) - New structure enables crypto-native holders to generate non-dilutive yield on passive coin positionsand first allocation is from a major crypto-native family office Hilbert Group AB (Nasdaq Stockholm:HILB B), a leading investment firm focused on bridging traditional and digital assets, today announces a strategic allocation from a crypto-native family office into Hilbert's flagship Basis+ BTC strategy. The allocation is the first deployment of a new collateral structure developed by Hilbert. The structure generates an ongoing, non-dilutive yield on holdings that would otherwise sit idle, while the holder retains ownership ..</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="str">
+        <v>21shares Releases 2026 Crypto Market Report: Mid-Year Audit Tracks Bitcoin ETP Inflows, Layer-2 Consolidation, and Real-World Asset Tokenisation</v>
+      </c>
+      <c r="B442" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C442" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D442" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E442" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/24/3316604/0/en/21shares-Releases-2026-Crypto-Market-Report-Mid-Year-Audit-Tracks-Bitcoin-ETP-Inflows-Layer-2-Consolidation-and-Real-World-Asset-Tokenisation.html</v>
+      </c>
+      <c r="F442" t="str">
+        <v>Zurich, 24 June 2026 – 21shares , a global leader in cryptocurrency exchange-traded products (ETPs), today published its comprehensive mid-year cryptocurrency research report: State of Crypto 2026: Mid-Year Update . The comprehensive report revisits ten core industry forecasts made in December, providing an impartial, data-driven audit of what has held up, what has faced delays, and how the market architecture has evolved.</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="str">
+        <v>Black Pearl Plans Hong Kong ICO in 2026, Marking a New Era as a Hybrid Investment Fund</v>
+      </c>
+      <c r="B443" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C443" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D443" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E443" t="str">
+        <v>https://pressreleasenews.org/pressroom/black-pearl-plans-hong-kong-ico-in-2026-marking-a-new-era-as-a-hybrid-investment-fund</v>
+      </c>
+      <c r="F443" t="str">
+        <v>Black Pearl transitions to a Hybrid Fund, announcing a 2026 Hong Kong Investment Token Offering (ICO) backed by a new US$11.5M global fundraising milestone.</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="str">
+        <v>VELOZA Singapore Technology Summit &amp; Global Web3 Innovation Awards Held at Marina Bay Sands</v>
+      </c>
+      <c r="B444" t="str">
+        <v>2026-06-24</v>
+      </c>
+      <c r="C444" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D444" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E444" t="str">
+        <v>https://pressreleasenews.org/pressroom/veloza-singapore-technology-summit-global-web3-innovation-awards-held-at-marina-bay-sands</v>
+      </c>
+      <c r="F444" t="str">
+        <v>The VELOZA Singapore Technology Summit &amp; Global Web3 Innovation Awards brought together technology companies, investors, researchers and industry leaders from around the world. Held at Marina Bay Sands, the event focused on AI, Web3 innovation, RWA tokenization and the digital real economy, featuring forums, networking sessions and industry discussions that promoted international collaboration and innovation ecosystem development.</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="str">
+        <v>Ethlabs, fondée par d'anciens contributeurs de l'Ethereum Foundation et financée par Bitmine, Sharplink et Joe Lubin, est déployée afin d'accélérer le supercycle institutionnel d'Ethereum</v>
+      </c>
+      <c r="B445" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C445" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D445" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E445" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethlabs-fondee-par-danciens-contributeurs-de-lethereum-foundation-et-financee-par-bitmine-sharplink-et-joe-lubin-est-deployee-afin-daccelerer-le-supercycle-institutionnel-dethereum-302808443.html</v>
+      </c>
+      <c r="F445" t="str">
+        <v>Un nouveau laboratoire de recherche et développement à but non lucratif rassemble un groupe d'experts techniques chevronnés issus de l'Ethereum Foundation afin de préparer le réseau à une vague d'adoption exponentielle de la part des institutions, de la finance agentique et de la DeFi...</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="str">
+        <v>Ethlabs, opgericht door voormalige medewerkers van de Ethereum Foundation en gefinancierd door Bitmine, Sharplink en Joe Lubin, gaat van start om de institutionele supercyclus van Ethereum te ondersteunen</v>
+      </c>
+      <c r="B446" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C446" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D446" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E446" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethlabs-opgericht-door-voormalige-medewerkers-van-de-ethereum-foundation-en-gefinancierd-door-bitmine-sharplink-en-joe-lubin-gaat-van-start-om-de-institutionele-supercyclus-van-ethereum-te-ondersteunen-302808440.html</v>
+      </c>
+      <c r="F446" t="str">
+        <v>Nieuwe non-profitorganisatie voor onderzoek en ontwikkeling brengt ervaren technische experts van de Ethereum Foundation samen om het netwerk voor te bereiden op een sterke toename van de adoptie door instellingen, agentische financiën en DeFi. Ethlabs versterkt de kernprincipes van...</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="str">
+        <v>Ethlabs se lanza para acelerar el superciclo institucional de Ethereum</v>
+      </c>
+      <c r="B447" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C447" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D447" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E447" t="str">
+        <v>https://www.prnewswire.com/news-releases/ethlabs-se-lanza-para-acelerar-el-superciclo-institucional-de-ethereum-302808427.html</v>
+      </c>
+      <c r="F447" t="str">
+        <v>- Ethlabs, fundada por antiguos colaboradores de la Fundación Ethereum y financiada por Bitmine, Sharplink y Joe Lubin, se lanza para acelerar el superciclo institucional de Ethereum Un nuevo laboratorio de investigación y desarrollo sin ánimo de lucro reúne a un grupo de expertos...</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="str">
+        <v>Bitcoin Miners HIVE, BTBT, ANY, CAN, ABTC, KEEL Emerging as Future AI Infrastructure Leaders, Offering Investors Significant Upside Potential — See Why</v>
+      </c>
+      <c r="B448" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C448" t="str">
+        <v>GetNews</v>
+      </c>
+      <c r="D448" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E448" t="str">
+        <v>https://www.getnews.info/story/2026/06/23/bitcoin-miners-hive-btbt-any-can-abtc-keel-emerging-as-future-ai-infrastructure-leaders-offering-investors-significant-upside-potential-see-why/?source=barchart</v>
+      </c>
+      <c r="F448" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="str">
+        <v>Mantle Becomes One of the First Ethereum L2s to Bring Franklin Templeton's USPX ETF On-Chain with xStocks</v>
+      </c>
+      <c r="B449" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C449" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D449" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E449" t="str">
+        <v>https://www.prnewswire.com/news-releases/mantle-becomes-one-of-the-first-ethereum-l2s-to-bring-franklin-templetons-uspx-etf-on-chain-with-xstocks-302808048.html</v>
+      </c>
+      <c r="F449" t="str">
+        <v>DUBAI, UAE, June 23, 2026 /PRNewswire/ -- Mantle, the premier distribution layer connecting traditional finance and on-chain liquidity, today announced the listing of USPXx, xStocks' tokenized representation of Franklin Templeton's Franklin U.S. Equity Index ETF (USPX), now available for...</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="str">
+        <v>Secure Blockchain Appoints Former Polygon Executive Steven Bryson-Haynes ...</v>
+      </c>
+      <c r="B450" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C450" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D450" t="str">
+        <v>Finance, Crypto, AI, SaaS, Real Estate</v>
+      </c>
+      <c r="E450" t="str">
+        <v>https://pr-inside.com/secure-blockchain-appoints-former-polygon-executive-steven-bryson-haynes-r5193837.htm</v>
+      </c>
+      <c r="F450" t="str">
+        <v>(PR-inside.com) Appointment positions a proven blockchain-sector dealmaker to lead the Company from platform development to revenue; Todd Sexton to continue leading the Delivery Trust® encryption business POWAY, CA / ACCESS Newswire / June 23, 2026 / Secure Blockchain Development Corp. (the "Company" or "Secure Blockchain") (TSXV:ID) today announced the appointment of Steven Bryson-Haynes as Chief Executive Officer and Director, effective June 23, 2026, placing a technology investment banker and former Polygon growth executive at the helm as the Company continues the execution of its strategy to commercialize its intellectual property suite. Mr. Bryson-Haynes, currently President of the Company's wholly owned AI subsidiary, ..</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="str">
+        <v>tZERO to Bring Archax $GOVY to US Institutional Investors Unlocking Tokenized Treasuries Access Through Regulated US Infrastructure</v>
+      </c>
+      <c r="B451" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C451" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D451" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E451" t="str">
+        <v>https://www.newmediawire.com/news/tzero-to-bring-archax-govy-to-us-institutional-investors-unlocking-tokenized-treasuries-access-through-regulated-us-infrastructure-7087288</v>
+      </c>
+      <c r="F451" t="str">
+        <v>Partnership Will Enable US Distribution of Archax’s Tokenized Short-Term Treasuries Product via tZERO’s SEC- and FINRA-Regulated Broker-Dealer Ecosystem NEW YORK, NY - June 23, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, and Archax, the UK/EU-regulated digital asset platform, today announced that Archax’s $GOVY tokenized US Treasury Bill product will be available for distribution to US qualified purchasers through tZERO’s SEC-registered and FINRA-member broker-dealer and custodial infrastructure for tokenized assets later this year. The collaboration will mark the first time $GOVY – which provides direct, legally enforceable entitlement to short-term treasuries with embedded on-chain settlement, custody and delivery functionality – wil</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="str">
+        <v>Continued Institutionalization of Crypto Payments Infrastructure</v>
+      </c>
+      <c r="B452" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C452" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D452" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E452" t="str">
+        <v>https://pr-inside.com/continued-institutionalization-of-crypto-payments-infrastructure-r5193811.htm</v>
+      </c>
+      <c r="F452" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 23, 2026 / Black Titan Corporation (NASDAQ:BTTC) - Across the week, activity in the crypto payments sector appeared to concentrate around five areas: merchant stablecoin acceptance, card-network settlement, institutional payment infrastructure, enterprise treasury orchestration, and regulatory calibration. In the view of Black Titan Corporation, these developments suggest that stablecoins are increasingly being assessed not only as digital assets, but also as potential settlement, liquidity, and payment-infrastructure tools. During the week, publicly disclosed market developments included stablecoin acceptance capabilities for enterprise merchants, expanded card-network settlement options involving regulated stablecoins, private st</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="str">
+        <v>Tangem Integrates Mercuryo's Native Apple Pay, Bringing One-Tap Crypto Purchases to Self-Custody</v>
+      </c>
+      <c r="B453" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C453" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D453" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E453" t="str">
+        <v>https://www.prnewswire.com/news-releases/tangem-integrates-mercuryos-native-apple-pay-bringing-one-tap-crypto-purchases-to-self-custody-302807556.html</v>
+      </c>
+      <c r="F453" t="str">
+        <v>LONDON, June 23, 2026 /PRNewswire/ -- Global payments infrastructure platform Mercuryo has added native Apple Pay to Tangem, the self-custodial hardware wallet, enabling users to buy crypto in a single tap without leaving the app. Mercuryo's native Apple Pay integration lets Tangem users...</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="str">
+        <v>AIxCrypto Debuts at Automate 2026, Unveiling Its EAI + Web3 Robot Ecosystem Strategy with the Launch of RoboShare and AIXC01</v>
+      </c>
+      <c r="B454" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C454" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D454" t="str">
+        <v>Finance, Crypto, SaaS</v>
+      </c>
+      <c r="E454" t="str">
+        <v>https://www.prnewswire.com/news-releases/aixcrypto-debuts-at-automate-2026-unveiling-its-eai--web3-robot-ecosystem-strategy-with-the-launch-of-roboshare-and-aixc01-302807079.html</v>
+      </c>
+      <c r="F454" t="str">
+        <v>At Automate 2026 in Chicago, the Nasdaq-listed company launches RoboShare — a matchmaking platform for robot rentals — introduces AIXC01, an infrastructure network for autonomous assets, and sets out a framework designed to extend a robot's productive life well beyond the point of sale....</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="str">
+        <v>TurboFlow Raises $6 Million Seed Led by Pantera Capital to Bring Institutional Trading Infrastructure to Everyday Users</v>
+      </c>
+      <c r="B455" t="str">
+        <v>2026-06-23</v>
+      </c>
+      <c r="C455" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D455" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E455" t="str">
+        <v>https://www.prnewswire.com/news-releases/turboflow-raises-6-million-seed-led-by-pantera-capital-to-bring-institutional-trading-infrastructure-to-everyday-users-302806950.html</v>
+      </c>
+      <c r="F455" t="str">
+        <v>TurboFlow makes sophisticated trading simple, fair, and accessible TurboFlow has processed $19.15B in total trading volume across 14.54k + total users The round is led by Pantera Capital, with participation from Susquehanna Crypto and Digital Currency Group (DCG) TurboFlow provides retail...</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) gibt bekannt, dass sich der ETH-Bestand auf 5,67 Millionen Token beläuft und die Gesamtbestände an Kryptowährungen sowie die Barreserven insgesamt 10,7 Milliarden US-Dollar betragen</v>
+      </c>
+      <c r="B456" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C456" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D456" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E456" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-gibt-bekannt-dass-sich-der-eth-bestand-auf-5-67-millionen-token-belauft-und-die-gesamtbestande-an-kryptowahrungen-sowie-die-barreserven-insgesamt-10-7-milliarden-us-dollar-betragen-302806803.html</v>
+      </c>
+      <c r="F456" t="str">
+        <v>Bitmine hält 4,7 % des gesamten Ethereum-Umlaufs von 120,7 Millionen ETH Bitmine hat in nur 11 Monaten bereits 94 % des Weges zur „Alchemie der 5 %" zurückgelegt Die Vorzugsaktien der Serie A von Bitmine werden an der NYSE unter dem Symbol BMNP gehandelt. Bitmine verfügt über 4.718.677...</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="str">
+        <v>Ethlabs, Founded by Former Ethereum Foundation Contributors and Funded by Bitmine, Sharplink and Joe Lubin, Launches to Accelerate Ethereum’s Institutional Supercycle</v>
+      </c>
+      <c r="B457" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C457" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D457" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E457" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/22/3315546/0/en/Ethlabs-Founded-by-Former-Ethereum-Foundation-Contributors-and-Funded-by-Bitmine-Sharplink-and-Joe-Lubin-Launches-to-Accelerate-Ethereum-s-Institutional-Supercycle.html</v>
+      </c>
+      <c r="F457" t="str">
+        <v>New nonprofit research and development lab brings together a group of senior technical contributors from the Ethereum Foundation to ready the network for step-function wave of adoption from institutions, agentic finance and DeFi</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="str">
+        <v>BingX TradFi Stocks Daily Volume Surges 700% in Five Days Amid Rising Multi-Asset Trading Demand</v>
+      </c>
+      <c r="B458" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C458" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D458" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E458" t="str">
+        <v>https://www.prnewswire.com/news-releases/bingx-tradfi-stocks-daily-volume-surges-700-in-five-days-amid-rising-multi-asset-trading-demand-302806494.html</v>
+      </c>
+      <c r="F458" t="str">
+        <v>PANAMA CITY, June 22, 2026 /PRNewswire/ -- BingX, a leading cryptocurrency exchange and Web3-AI company, today reported that daily trading volume across its BingX TradFi Stocks has surged by more than 700% over the last five days, reflecting growing demand for diversified opportunities...</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="str">
+        <v>Sharplink Announces Pricing of $75 Million Registered Direct Offering Priced at Approximately 41% Premium to Last Closing Share Price</v>
+      </c>
+      <c r="B459" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C459" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D459" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E459" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/22/3315351/0/en/Sharplink-Announces-Pricing-of-75-Million-Registered-Direct-Offering-Priced-at-Approximately-41-Premium-to-Last-Closing-Share-Price.html</v>
+      </c>
+      <c r="F459" t="str">
+        <v>MIAMI, June 22, 2026 (GLOBE NEWSWIRE) -- Sharplink, Inc. (Nasdaq: SBET) ("Sharplink" or the "Company"), one of the world's largest corporate holders of Ether ("ETH") and a prominent industry advocate of Ethereum adoption, today announced that it has entered into a securities purchase agreement with an institutional investor (the “Investor”) for the purchase and sale of 10,013,351 shares of its common stock, par value $0.0001 per share (the “Shares), and accompanying warrants to purchase up to 10,013,351 shares of common stock (the “Warrants”), at a combined purchase price of $7.49 per Share and Warrant. The purchase price represents a 41% premium to the Company’s closing share price of $5.29 on June 18, 2026 (the “Closing Share Price”), as reported on the Nasdaq Capital Market, and a premi</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="str">
+        <v>Enlivex Treasury Portfolio Update: RAIN Holdings Valued at Approximately $1.14 Billion</v>
+      </c>
+      <c r="B460" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C460" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D460" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E460" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/22/3315295/0/en/Enlivex-Treasury-Portfolio-Update-RAIN-Holdings-Valued-at-Approximately-1-14-Billion.html</v>
+      </c>
+      <c r="F460" t="str">
+        <v>Nes-Ziona, Israel, June 22, 2026 (GLOBE NEWSWIRE) -- Enlivex Ltd. (Nasdaq: ENLV, "Enlivex" or the "Company"), a quality longevity company powered by a prediction markets treasury, today provided an update on its RAIN token holdings. As of June 20, 2026, the Company held 79,568,550,005 RAIN tokens with a total value of approximately $1.14 billion 1 .</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="str">
+        <v>AI Financial Corporation Repurchases 1.43 Million Shares, Reinforcing ...</v>
+      </c>
+      <c r="B461" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C461" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D461" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E461" t="str">
+        <v>https://pr-inside.com/ai-financial-corporation-repurchases-1-43-million-shares-reinforcing-r5193409.htm</v>
+      </c>
+      <c r="F461" t="str">
+        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / June 22, 2026 / AI Financial Corporation (NASDAQ:AIFC)(FRA:5AR1) (the "Company" or "AiFi"), a fintech company providing blockchain-powered payment, trading, and settlement infrastructure for digital assets, today provided an update on its previously announced share repurchase program. Through June 18, 2026, the Company has repurchased an aggregate of 1,434,651 shares of its common stock in open-market transactions at an aggregate cost of approximately $1.84 million, including commissions and fees. This total includes 210,000 shares purchased on June 17, 2026. The Company announced the share repurchase program on January 29, 2026, following authorization by its Board of ..</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="str">
+        <v>KuCoin Pay Integrates Crypto Into Latin America's QR Payment Culture</v>
+      </c>
+      <c r="B462" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C462" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D462" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E462" t="str">
+        <v>https://www.prnewswire.com/news-releases/kucoin-pay-integrates-crypto-into-latin-americas-qr-payment-culture-302805988.html</v>
+      </c>
+      <c r="F462" t="str">
+        <v>New QR-based payment access connects digital assets with familiar local payment platforms, including Argentina's Transferencias 3.0 network and Peru's Yape and Plin PROVIDENCIALES, Turks and Caicos Islands, June 22, 2026 /PRNewswire/ -- Across Latin America, QR payments have become one of...</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="str">
+        <v>Roundtable Launches Real-Time, AI/DeFi Payment Platform</v>
+      </c>
+      <c r="B463" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C463" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D463" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E463" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/22/3315029/0/en/Roundtable-Launches-Real-Time-AI-DeFi-Payment-Platform.html</v>
+      </c>
+      <c r="F463" t="str">
+        <v>Professional publishers can now get paid the instant revenue is earned, settled in USDC via Coinbase and through Roundtable's Media Liquidity Pool and smart-wallet network.</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="str">
+        <v>BC.GAME Token $BC Reaches New High, Gains More Than 260% Over the Past Year</v>
+      </c>
+      <c r="B464" t="str">
+        <v>2026-06-22</v>
+      </c>
+      <c r="C464" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D464" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E464" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-token-bc-reaches-new-high-gains-more-than-260-over-the-past-year-302805973.html</v>
+      </c>
+      <c r="F464" t="str">
+        <v>BC.GAME's platform token continues its upward momentum as BC Engine cumulative rewards surpass 3.17 million BCD BELIZE CITY, Belize, June 21, 2026 /PRNewswire/ -- $BC has recently reached a new high. TradingView data shows that $BC recently traded at around $0.01237. The token has posted...</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="str">
+        <v>Best practices for successful procurement blockchain implementation</v>
+      </c>
+      <c r="B465" t="str">
+        <v>2026-06-21</v>
+      </c>
+      <c r="C465" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D465" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E465" t="str">
+        <v>https://express-press-release.net/news/2026/06/21/1758345</v>
+      </c>
+      <c r="F465" t="str">
+        <v>Bangalore, India, 2026-06-21 — /EPR Network/ — It is important to remember that procurement always requires organizational trust, as every purchase order issued, every contract [read full press release...]</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="str">
+        <v>KIR Chain Labs Unveils Next-Gen Polymarket Clone Script for Prediction Markets</v>
+      </c>
+      <c r="B466" t="str">
+        <v>2026-06-21</v>
+      </c>
+      <c r="C466" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D466" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E466" t="str">
+        <v>https://express-press-release.net/news/2026/06/21/1757745</v>
+      </c>
+      <c r="F466" t="str">
+        <v>Tamil Nadu, India, 2026-06-21 — /EPR Network/ — As prediction markets continue to reshape how people forecast real-world events, KIR Chain Labs has announced the [read full press release...]</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 472 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e più di 283 milioni di token WLD</v>
+      </c>
+      <c r="B467" t="str">
+        <v>2026-06-20</v>
+      </c>
+      <c r="C467" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D467" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E467" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-472-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-piu-di-283-milioni-di-token-wld-302805821.html</v>
+      </c>
+      <c r="F467" t="str">
+        <v>Composizione della tesoreria di Eightco al 18 giugno 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 149 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 472 milioni di...</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="str">
+        <v>Blockchain Market worth $610.96 billion by 2031 | Report by MarketsandMarkets™</v>
+      </c>
+      <c r="B468" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C468" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D468" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E468" t="str">
+        <v>https://www.prnewswire.com/news-releases/blockchain-market-worth-610-96-billion-by-2031--report-by-marketsandmarkets-302805255.html</v>
+      </c>
+      <c r="F468" t="str">
+        <v>DELRAY BEACH, Fla., June 19, 2026 /PRNewswire/ -- According to MarketsandMarkets™, the Blockchain Market size is expected to reach USD 54.08 billion in 2026 and USD 610.96 billion by 2031, exhibiting a CAGR of 62.4% during the forecast period. Browse 400 market data Tables and 50 Figures...</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="str">
+        <v>/C O R R E C T I O N -- Guarda Wallet/</v>
+      </c>
+      <c r="B469" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C469" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D469" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E469" t="str">
+        <v>https://www.prnewswire.com/news-releases/guarda-wallet-solves-the-need-for-trx-in-usdt-transactions-on-tron-302801556.html</v>
+      </c>
+      <c r="F469" t="str">
+        <v>In the news release, Guarda Wallet Solves the Need for TRX in USDT Transactions on Tron, issued June 16, 2026 by Guarda Wallet over PR Newswire, we are advised by a representative of the company that hyperlinks have been added. The complete, corrected release follows: Guarda Wallet Solves...</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="str">
+        <v>Bitget Wallet&amp;#8217;s Top Crypto Card Expands Payment Support to Thousands of Onchain Assets Beyond Stablecoins</v>
+      </c>
+      <c r="B470" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C470" t="str">
+        <v>PRUnderground</v>
+      </c>
+      <c r="D470" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E470" t="str">
+        <v>https://www.prunderground.com/bitget-wallets-top-crypto-card-expands-payment-support-to-thousands-of-onchain-assets-beyond-stablecoins/00385270/</v>
+      </c>
+      <c r="F470" t="str">
+        <v>The top crypto card for self-custodial users now routes regional stablecoins, memecoins, and ecosystem tokens into card and QR payments across 50+ markets via Onchain Payments Matrix The post Bitget Wallet’s Top Crypto Card Expands Payment Support to Thousands of Onchain Assets Beyond Stablecoins first appeared on</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) meldet ein Gesamtportfolio von rund 472 Millionen US-Dollar, darunter OpenAI, Beast Industries, mehr als 16.000 ETH und über 283 Millionen WLD-Token</v>
+      </c>
+      <c r="B471" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C471" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D471" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E471" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-meldet-ein-gesamtportfolio-von-rund-472-millionen-us-dollar-darunter-openai-beast-industries-mehr-als-16-000-eth-und-uber-283-millionen-wld-token-302805390.html</v>
+      </c>
+      <c r="F471" t="str">
+        <v>Zusammensetzung der Eightco-Kassenbestände zum 18. Juni 2026: 90 Mio. US-Dollar an OpenAI-Anteilen (indirekt), 18 Mio. US-Dollar an Beast Industries-Anteilen, 16.278 ETH, 283 Millionen WLD-Bestände sowie 149 Mio. US-Dollar an Barmitteln und Barmitteläquivalenten, insgesamt rund 472...</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="str">
+        <v>5 Best Crypto Casinos 2026 - Top Bitcoin Casinos For Instant Withdrawals ...</v>
+      </c>
+      <c r="B472" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C472" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D472" t="str">
+        <v>Crypto, Gaming</v>
+      </c>
+      <c r="E472" t="str">
+        <v>https://pr-inside.com/best-crypto-casinos-2026-top-bitcoin-casinos-for-instant-withdrawals-r5192669.htm</v>
+      </c>
+      <c r="F472" t="str">
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 19, 2026 / To find thebest crypto casinos , we compared leading sites for security, withdrawals, game variety, and bonus fairness. The casinos featured here consistently performed best across all key areas. Crypto Casinos Welcome Bonuses Ratings Betwhale 250% up to $2,500 &amp;50 Free Spins for Buffalo Ways 4.9/5 Decode Casino 500% deposit match bonus + 50 free spins 4.9/5 Slotocash Up to 600% + 60 Free Spins 4.9/5 Lucky Rebel (for US Players) 200% up to $2,500 + 50 Free Spins 4.8/5 Red Dog Casino Up to $8000 4.8/5 Are you searching for the best crypto casino available in today's rapidly evolving iGaming industry? If so, you are not ..</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="str">
+        <v>Belgravia Hartford Provides Technical Progress Update on gravitio.ai it's Prediction Intelligence Platform</v>
+      </c>
+      <c r="B473" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C473" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D473" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E473" t="str">
+        <v>https://www.prnewswire.com/news-releases/belgravia-hartford-provides-technical-progress-update-on-gravitioai-its-prediction-intelligence-platform-302805214.html</v>
+      </c>
+      <c r="F473" t="str">
+        <v>Gravitio reports 5,874 recorded AI-agent predictions since April 2026, more than 8,000 cloned AI agents, early internal crypto and football prediction-performance metrics, expanded sports coverage, and continued development of its proprietary prediction-performance data layer. TORONTO,...</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="str">
+        <v>KCS Opens KuCoin's Ninth Anniversary Chapter, Advancing Token Utility as a Value Participation Layer</v>
+      </c>
+      <c r="B474" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C474" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D474" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E474" t="str">
+        <v>https://www.prnewswire.com/news-releases/kcs-opens-kucoins-ninth-anniversary-chapter-advancing-token-utility-as-a-value-participation-layer-302802551.html</v>
+      </c>
+      <c r="F474" t="str">
+        <v>The upgraded KCS experience brings trading efficiency, rewards, payment benefits and ecosystem privileges into one unified user journey. PROVIDENCIALES, Turks and Caicos Islands, June 19, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform built on trust, today announced the...</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="str">
+        <v>100 Consecutive Majors: From the Fairway to the Future of Finance, KuCoin and Adam Scott Mark a Milestone Defined by Consistency and Trust</v>
+      </c>
+      <c r="B475" t="str">
+        <v>2026-06-19</v>
+      </c>
+      <c r="C475" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D475" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E475" t="str">
+        <v>https://www.prnewswire.com/news-releases/100-consecutive-majors-from-the-fairway-to-the-future-of-finance-kucoin-and-adam-scott-mark-a-milestone-defined-by-consistency-and-trust-302805031.html</v>
+      </c>
+      <c r="F475" t="str">
+        <v>PROVIDENCIALES, Turks and Caicos Islands, June 18, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform, today celebrates brand ambassador Adam Scott as he makes his 100th consecutive major championship appearance at the U.S. Open, on June 18, 2026, at Shinnecock Hills Golf Club...</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="str">
+        <v>Hyperscale Data Announces "At-the-Market" Offering of Common Stock</v>
+      </c>
+      <c r="B476" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C476" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D476" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E476" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-announces-at-the-market-offering-of-common-stock-302804864.html</v>
+      </c>
+      <c r="F476" t="str">
+        <v>LAS VEGAS, June 18, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), announced today that it has established an "at-the-market" equity offering program (the...</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="str">
+        <v>BlockchAIn Announces Full Exercise of Underwriter’s Option to Purchase Additional Shares of Common Stock</v>
+      </c>
+      <c r="B477" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C477" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D477" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E477" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/18/3314516/0/en/BlockchAIn-Announces-Full-Exercise-of-Underwriter-s-Option-to-Purchase-Additional-Shares-of-Common-Stock.html</v>
+      </c>
+      <c r="F477" t="str">
+        <v>BlockchAIn Announces Full Exercise of Underwriter’s Option to Purchase Additional Shares of Common Stock</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="str">
+        <v>Saturn Cloud and Spectro Cloud Partner to Bring Production-Ready AI to Palette-Managed Kubernetes</v>
+      </c>
+      <c r="B478" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C478" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D478" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E478" t="str">
+        <v>https://www.prnewswire.com/news-releases/saturn-cloud-and-spectro-cloud-partner-to-bring-production-ready-ai-to-palette-managed-kubernetes-302804424.html</v>
+      </c>
+      <c r="F478" t="str">
+        <v>Organizations running Spectro Cloud Palette can now deploy Saturn Cloud's managed AI platform directly onto their existing Kubernetes infrastructure, from data center to edge, including FIPS 140-3 validated environments. NEW YORK, June 18, 2026 /PRNewswire/ -- Saturn Cloud, the AI token...</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="str">
+        <v>Standard Chartered China is among the first foreign banks to sign CBETS Direct Participant Agreement</v>
+      </c>
+      <c r="B479" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C479" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D479" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E479" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356466</v>
+      </c>
+      <c r="F479" t="str">
+        <v>Standard Chartered Bank (China) Limited (&amp;#8220;SCB China&amp;#8221;) announced the signing of Cross-border e-CNY Transfer Services (CBETS) Direct Participant Agreement with e-CNY Centre International Co. Ltd, which is established and managed by the Digital Currency Institute of the People&amp;#39;s Bank of China which is responsible for building and operating the cross-border and blockchain infrastructure for digital RMB. We are among the first foreign banks to sign the CBETS agreement. - - CBETS serves as a di... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356466</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="str">
+        <v>AI Financial Corporation Integrates USDU Stablecoin to Expand Regulated ...</v>
+      </c>
+      <c r="B480" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C480" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D480" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E480" t="str">
+        <v>https://pr-inside.com/ai-financial-corporation-integrates-usdu-stablecoin-to-expand-regulated-r5192318.htm</v>
+      </c>
+      <c r="F480" t="str">
+        <v>(PR-inside.com) AI Financial Corporation expands access to regulated digital asset settlement capabilities in the UAE through the integration of USDU, the first U.S. dollar-backed stablecoin registered with the Central Bank of the UAE as a Foreign Payment Token. LAS VEGAS, NV AND ABU DHABI, UAE / ACCESS Newswire / June 18, 2026 / AI Financial Corporation (NASDAQ:AIFC)(FRA:5AR1) ("AiFi" or the "Company"), a leading fintech provider of global payments, trading, and settlement infrastructure for digital assets, today announced the integration of USDU into its transaction processing ecosystem. USDU, issued by Universal Digital Intl Limited ("Universal"), is the first U.S. dollar-backed stablecoin registered with the ..</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="str">
+        <v>AI Financial Corporation Integrates USDU Stablecoin to Expand Regulated Digital Asset Settlement Capabilities in the UAE</v>
+      </c>
+      <c r="B481" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C481" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D481" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E481" t="str">
+        <v>https://www.newswire.com/news/ai-financial-corporation-integrates-usdu-stablecoin-to-expand-regulated-digital</v>
+      </c>
+      <c r="F481" t="str">
+        <v>AI Financial Corporation expands access to regulated digital asset settlement capabilities in the UAE through the integration of USDU, the first U.S. dollar-backed stablecoin registered with the Central Bank of the UAE as a Foreign Payment Token .</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="str">
+        <v>Spirit Blockchain Capital Announces Shares For Services Issuance</v>
+      </c>
+      <c r="B482" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C482" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D482" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E482" t="str">
+        <v>https://pr-inside.com/spirit-blockchain-capital-announces-shares-for-services-issuance-r5192296.htm</v>
+      </c>
+      <c r="F482" t="str">
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / June 18, 2026 / Spirit Blockchain Capital Inc. (CSE:SPIR) ("Spirit" or the "Company"), a Canadian-based publicly listed company focused on blockchain infrastructure and digital asset opportunities, is pleased to announce that its Board of Directors has approved the issuance of common shares to certain consultants and strategic advisors in recognition of services provided to the Company. Pursuant to the shares for services arrangements, the Company will issue an aggregate of 7,220,000 common shares(the "Shares") at a deemed average price of $0.0595 per Share, representing an aggregate value of $429,527. By settling these service obligations through ..</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="str">
+        <v>Vantage si assicura un posto nella lista Fortune Crypto Innovators, mettendo in evidenza l'innovazione nel trading cross-market</v>
+      </c>
+      <c r="B483" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C483" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D483" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E483" t="str">
+        <v>https://www.prnewswire.com/news-releases/vantage-si-assicura-un-posto-nella-lista-fortune-crypto-innovators-mettendo-in-evidenza-linnovazione-nel-trading-cross-market-302804281.html</v>
+      </c>
+      <c r="F483" t="str">
+        <v>PORT VILA, Vanuatu, 18 giugno 2026 /PRNewswire/ -- Vantage, un broker multi-asset a livello globale per il trading di CFD, ha annunciato di essere stato inserito nella lista Fortune Crypto Innovators. Selezionata in modo indipendente dalla redazione di Fortune in base ai propri criteri...</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="str">
+        <v>NeosLegal führt den „UAE Crypto License Tracker 2026" ein: Jeder lizenzierte VASP in den Bereichen VARA, ADGM, DIFC, CBUAE und CMA</v>
+      </c>
+      <c r="B484" t="str">
+        <v>2026-06-18</v>
+      </c>
+      <c r="C484" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D484" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E484" t="str">
+        <v>https://www.prnewswire.com/news-releases/neoslegal-fuhrt-den-uae-crypto-license-tracker-2026-ein-jeder-lizenzierte-vasp-in-den-bereichen-vara-adgm-difc-cbuae-und-cma-302803762.html</v>
+      </c>
+      <c r="F484" t="str">
+        <v>Alle gültigen Lizenzen für virtuelle Vermögenswerte in den Vereinigten Arabischen Emiraten, ausgestellt von allen fünf Aufsichtsbehörden, in einer kostenlosen öffentlichen Datenbank Europäische Gründer expandieren in die VAE, um von den regulatorischen Rahmenbedingungen zu profitieren und...</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="str">
+        <v>Datavault AI (DVLT) Expects Dream Bowl I Meme Coin to Begin Trading on Biconomy</v>
+      </c>
+      <c r="B485" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C485" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D485" t="str">
+        <v>Finance, Crypto, AI, SaaS, Retail</v>
+      </c>
+      <c r="E485" t="str">
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-expects-dream-bowl-i-meme-coin-to-begin-trading-on-biconomy-7087196</v>
+      </c>
+      <c r="F485" t="str">
+        <v>LOS ANGELES, CA - June 17, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that its Dream Bowl I meme coin, a commemorative digital collectible tied to Dream Bowl XIV, is expected to begin trading on the Biconomy cryptocurrency exchange as early as June 23, 2026. The company said the anticipated listing would mark the latest Datavault AI-issued token to advance from issuance to live secondary-market trading and represents another step in expanding the reach of its Information Data Exchange(R) platform. Datavault AI said it plans to onboard additional company-issued tokens to Biconomy, including Dream Bowl II meme coins and the Josh Gibson meme coin. The company noted that its Information Data Exchange(R) platform enables users to create, mint and list meme coins while providi</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annuncia che le sue partecipazioni in ETH raggiungono i 5,62 milioni di token e che le partecipazioni totali in criptovalute e liquidità ammontano a 10,4 miliardi di dollari</v>
+      </c>
+      <c r="B486" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C486" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D486" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E486" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annuncia-che-le-sue-partecipazioni-in-eth-raggiungono-i-5-62-milioni-di-token-e-che-le-partecipazioni-totali-in-criptovalute-e-liquidita-ammontano-a-10-4-miliardi-di-dollari-302803035.html</v>
+      </c>
+      <c r="F486" t="str">
+        <v>Bitmine possiede il 4,66% dell'offerta totale di ETH pari a 120,7 milioni Bitmine ha raggiunto il 93% dell'obiettivo "Alchemy of 5%" in soli 11 mesi Bitmine indicata nella lista Fortune Crypto 100 per il 2026, la classifica definitiva delle aziende più influenti nel settore blockchain...</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="str">
+        <v>Six of the Ten Largest Credit Unions Now Run on Clutch's AI Platforms; Seventh Goes Live in July</v>
+      </c>
+      <c r="B487" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C487" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D487" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E487" t="str">
+        <v>https://www.prnewswire.com/news-releases/six-of-the-ten-largest-credit-unions-now-run-on-clutchs-ai-platforms-seventh-goes-live-in-july-302802904.html</v>
+      </c>
+      <c r="F487" t="str">
+        <v>SAN FRANCISCO, June 17, 2026 /PRNewswire/ -- When the fourth-largest credit union in the country deployed one of Clutch's AI agents, it burned through three months of AI token budget in three weeks. According to the credit union, the agents now engage more members in a single day than a...</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="str">
+        <v>NeosLegal Launches UAE Crypto License Tracker 2026: Every Licensed VASP Across VARA, ADGM, DIFC, CBUAE and CMA</v>
+      </c>
+      <c r="B488" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C488" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D488" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E488" t="str">
+        <v>https://www.prnewswire.com/news-releases/neoslegal-launches-uae-crypto-license-tracker-2026-every-licensed-vasp-across-vara-adgm-difc-cbuae-and-cma-302802974.html</v>
+      </c>
+      <c r="F488" t="str">
+        <v>Every active UAE virtual asset license, across all five regulators, in one free public database European founders are entering the UAE for regulatory choice and Global South reach Verified monthly by NeosLegal, the UAE's first crypto-native law firm DUBAI, UAE, June 17, 2026 /PRNewswire/...</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="str">
+        <v>Virtune Expands its Offering in Poland with the Listing of Virtune Crypto Altcoin Index ETP on the Warsaw Stock Exchange</v>
+      </c>
+      <c r="B489" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C489" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D489" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E489" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/17/3313168/0/en/Virtune-Expands-its-Offering-in-Poland-with-the-Listing-of-Virtune-Crypto-Altcoin-Index-ETP-on-the-Warsaw-Stock-Exchange.html</v>
+      </c>
+      <c r="F489" t="str">
+        <v>Warsaw, June 17, 2026 - Virtune, the Swedish regulated crypto asset manager, today announces the listing of the Virtune Crypto Altcoin Index ETP (VIRALT) on the Warsaw Stock Exchange (GPW), further expanding its offering in the Polish market.</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="str">
+        <v>Virtune rozszerza swoją ofertę w Polsce poprzez notowanie Virtune Crypto Altcoin Index ETP na Giełdzie Papierów Wartościowych w Warszawie</v>
+      </c>
+      <c r="B490" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C490" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D490" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E490" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/17/3313168/0/pl/Virtune-rozszerza-swoj%C4%85-ofert%C4%99-w-Polsce-poprzez-notowanie-Virtune-Crypto-Altcoin-Index-ETP-na-Gie%C5%82dzie-Papier%C3%B3w-Warto%C5%9Bciowych-w-Warszawie.html</v>
+      </c>
+      <c r="F490" t="str">
+        <v>Warszawa, 17 czerwca 2026 r. – Virtune, szwedzki regulowany zarządzający aktywami cyfrowymi, ogłasza dziś notowanie produktu Virtune Crypto Altcoin Index ETP (VIRALT) na Giełdzie Papierów Wartościowych w Warszawie (GPW), dalej rozszerzając swoją ofertę na polskim rynku.</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="str">
+        <v>Vantage figure dans la liste Crypto Innovators établie par Fortune, soulignant ainsi ses innovations en matière de trading inter-marchés</v>
+      </c>
+      <c r="B491" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C491" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D491" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E491" t="str">
+        <v>https://www.prnewswire.com/news-releases/vantage-figure-dans-la-liste-crypto-innovators-etablie-par-fortune-soulignant-ainsi-ses-innovations-en-matiere-de-trading-inter-marches-302802695.html</v>
+      </c>
+      <c r="F491" t="str">
+        <v>PORT VILA, Vanuatu, 17 juin 2026 /PRNewswire/ -- Vantage, un courtier mondial multi-actifs spécialisé dans le trading de CFD, a annoncé son inclusion dans la liste Fortune Crypto Innovators. Sélectionnée de manière indépendante par la rédaction de Fortune selon ses propres critères, cette...</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="str">
+        <v>GenRocket DataConnect™ Brings Deterministic Synthetic Data Generation to Agentic Testing Systems</v>
+      </c>
+      <c r="B492" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C492" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D492" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E492" t="str">
+        <v>https://www.pr.com/press-release/971333</v>
+      </c>
+      <c r="F492" t="str">
+        <v>New Data-as-a-Service platform generates on-demand test data for Agentic testing systems. The GenRocket synthetic data platform eliminates hallucination risk, production data exposure, and unpredictable token costs associated with LLM-based synthetic data generation. [PR.com]</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="str">
+        <v>DMG Blockchain Solutions Inc. Announces its First Prefabricated Data Center Colocation Contract</v>
+      </c>
+      <c r="B493" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C493" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D493" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E493" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/17/3313156/0/en/DMG-Blockchain-Solutions-Inc-Announces-its-First-Prefabricated-Data-Center-Colocation-Contract.html</v>
+      </c>
+      <c r="F493" t="str">
+        <v>DMG Blockchain Solutions Inc. Announces its First Prefabricated Data Center Colocation Contract</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) kondigt aan dat het bezit aan ETH 5,62 miljoen tokens heeft bereikt en dat het totale bezit aan cryptovaluta en geldmiddelen 10,4 miljard dollar bedraagt</v>
+      </c>
+      <c r="B494" t="str">
+        <v>2026-06-17</v>
+      </c>
+      <c r="C494" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D494" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E494" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-kondigt-aan-dat-het-bezit-aan-eth-5-62-miljoen-tokens-heeft-bereikt-en-dat-het-totale-bezit-aan-cryptovaluta-en-geldmiddelen-10-4-miljard-dollar-bedraagt-302802506.html</v>
+      </c>
+      <c r="F494" t="str">
+        <v>Bitmine bezit 4,66% van het totale ETH-aanbod van 120,7 miljoen ETH Bitmine heeft in slechts 11 maanden 93% van de weg naar de 'Alchemy of 5%' afgelegd Bitmine opgenomen in de Fortune Crypto 100 voor 2026, een gezaghebbende ranglijst van de meest invloedrijke bedrijven in de...</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="str">
+        <v>Security Token Offering Foundation Launching June 29, 2026 to Advance the Global Tokenization Industry</v>
+      </c>
+      <c r="B495" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C495" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D495" t="str">
+        <v>Crypto, Education</v>
+      </c>
+      <c r="E495" t="str">
+        <v>https://www.pr.com/press-release/971153</v>
+      </c>
+      <c r="F495" t="str">
+        <v>The Security Token Offering Foundation (STO Foundation) today announced its official launch date on June 29, 2026 as a global membership organization dedicated to supporting the growth, education, adoption, and advancement of Real-World Asset (RWA) tokenization, digital securities, and tokenized capital markets. As tokenization continues to transform the way assets are issued, managed, distributed, and traded, the STO [PR.com]</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="str">
+        <v>Best Crypto Casinos in 2026 | Top Bitcoin Casinos That Pay Real Money ...</v>
+      </c>
+      <c r="B496" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C496" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D496" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E496" t="str">
+        <v>https://pr-inside.com/best-crypto-casinos-in-2026-top-bitcoin-casinos-that-pay-real-money-r5192068.htm</v>
+      </c>
+      <c r="F496" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 16, 2026 / The global iGaming landscape has shifted heavily toward blockchain integration. Players are no longer just looking for generic deposit options; they demand instant transactions, minimal processing overhead via Layer-2 protocols like the Bitcoin Lightning Network, and verifiable software frameworks. In this comprehensive review, we evaluate the top three options to help you find the new crypto casino in 2026 based on strict benchmarks: licensing authenticity, game catalog depth, wagering transparency, and payout velocities across multiple token networks. Quick Summary of the Top Crypto Casinos Casino Brand Best Known For Welcome Offer Min. Deposit Payout Speed 1. Twinqo Advanced ..</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="str">
+        <v>SEALSQ Secures Patent for Breakthrough “Back-to-Physical” NFT Technology</v>
+      </c>
+      <c r="B497" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C497" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D497" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E497" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/16/3312708/0/en/SEALSQ-Secures-Patent-for-Breakthrough-Back-to-Physical-NFT-Technology.html</v>
+      </c>
+      <c r="F497" t="str">
+        <v>Divisional Grant Strengthens Leadership in Semiconductor-Embedded, Physically Authenticated Digital Assets Divisional Grant Strengthens Leadership in Semiconductor-Embedded, Physically Authenticated Digital Assets</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="str">
+        <v>Vantage verovert een plaats op de Fortune Crypto Innovators-lijst en zet innovatie op het gebied van multi-assethandel in de kijker</v>
+      </c>
+      <c r="B498" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C498" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D498" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E498" t="str">
+        <v>https://www.prnewswire.com/news-releases/vantage-verovert-een-plaats-op-de-fortune-crypto-innovators-lijst-en-zet-innovatie-op-het-gebied-van-multi-assethandel-in-de-kijker-302801596.html</v>
+      </c>
+      <c r="F498" t="str">
+        <v>PORT VILA, Vanuatu, 16 juni 2026 /PRNewswire/ -- Vantage, een wereldwijde multi-assetbroker voor CFD-handel, heeft aangekondigd dat het is opgenomen in de Fortune Crypto Innovators-lijst. De lijst werd onafhankelijk samengesteld door de redactie van Fortune op basis van haar eigen...</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="str">
+        <v>Bybit Launches SpaceX-Themed Token Buzz: $100K Prize Pool</v>
+      </c>
+      <c r="B499" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C499" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D499" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E499" t="str">
+        <v>https://www.prnewswire.com/news-releases/bybit-launches-spacex-themed-token-buzz-100k-prize-pool-302801544.html</v>
+      </c>
+      <c r="F499" t="str">
+        <v>DUBAI, UAE, June 16, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, has announced the latest round of Token Buzz, its trading competition series, with SpaceX perpetual contracts as the featured token. The limited-time event ends on June...</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="str">
+        <v>Hyperscale Data Bitcoin Treasury and Cash of Approximately $87.1 Million Represents Approximately 73.34% of Current Market Capitalization of Common Stock</v>
+      </c>
+      <c r="B500" t="str">
+        <v>2026-06-16</v>
+      </c>
+      <c r="C500" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D500" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E500" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-and-cash-of-approximately-87-1-million-represents-approximately-73-34-of-current-market-capitalization-of-common-stock-302801196.html</v>
+      </c>
+      <c r="F500" t="str">
+        <v>Company holds Approximately 713.5884 Bitcoin and 10,000 Ounces of Silver LAS VEGAS, June 16, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced...</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annonce que ses avoirs en ETH atteignent 5,62 millions de jetons et que ses avoirs en cryptomonnaies et en liquidités atteignent 10,4 milliards de dollars</v>
+      </c>
+      <c r="B501" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C501" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D501" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E501" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annonce-que-ses-avoirs-en-eth-atteignent-5-62-millions-de-jetons-et-que-ses-avoirs-en-cryptomonnaies-et-en-liquidites-atteignent-10-4-milliards-de-dollars-302800884.html</v>
+      </c>
+      <c r="F501" t="str">
+        <v>Bitmine détient 4,66 % de l'offre totale d'ETH, qui s'élève à 120,7 millions En seulement 11 mois, Bitmine a déjà parcouru 93 % du chemin menant à l'« Alchimie des 5 % » Bitmine figure dans le classement « Fortune Crypto 100 » de 2026, une liste de référence des entreprises les plus...</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="str">
+        <v>Acme Corp Invests $500 Million in Bitcoin, Holds 5% of Cash Reserves in Digital Currency</v>
+      </c>
+      <c r="B502" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C502" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D502" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E502" t="str">
+        <v>https://pressreleasenews.org/pressroom/acme-corp-invests-500-million-in-bitcoin-holds-5-of-cash-reserves-in-digital-currency</v>
+      </c>
+      <c r="F502" t="str">
+        <v>Acme Corp purchased 8,000 bitcoins for $500 million, representing 5% of its cash reserves, to diversify its treasury and hedge against inflation.</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="str">
+        <v>E-Power Inc. Secures RMB 3 Million Government Grant from Guizhou Provincial Big Data Bureau for AIoT and Blockchain-Driven Smart Manufacturing Platform in the Lithium Battery Anode Industry</v>
+      </c>
+      <c r="B503" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C503" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D503" t="str">
+        <v>Finance, Crypto, AI, SaaS, Energy</v>
+      </c>
+      <c r="E503" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/15/3311860/0/en/E-Power-Inc-Secures-RMB-3-Million-Government-Grant-from-Guizhou-Provincial-Big-Data-Bureau-for-AIoT-and-Blockchain-Driven-Smart-Manufacturing-Platform-in-the-Lithium-Battery-Anode-.html</v>
+      </c>
+      <c r="F503" t="str">
+        <v>DOVER, USA, June 15, 2026 (GLOBE NEWSWIRE) -- E-Power Inc. (“E-Power”, the “Company”, “we” or “our”) (NASDAQ: EPOW), a leading provider of AI Data Center (AIDC) microgrid solutions and advanced battery materials, today announced that its subsidiary, Sunrise (Guizhou) New Energy Materials Co., Ltd., has been awarded a special government grant of RMB 3,000,000 (approximately USD 411,000) by the Guizhou Provincial Big Data Development Administration. The funding will support the Company’s flagship digital initiative, the “Lithium Battery Anode Material Intelligent Manufacturing Data Governance and Application Project,” a strategic platform designed to break down data silos and accelerate the digital, intelligent, and green transformation of the lithium battery anode material industry.</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="str">
+        <v>tZERO Provides an Update on Its IP Portfolio Enforcement and Highlights Additional Patented Inventions Supporting the Evolution of Tokenized Capital Markets</v>
+      </c>
+      <c r="B504" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C504" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D504" t="str">
+        <v>Crypto, Real Estate</v>
+      </c>
+      <c r="E504" t="str">
+        <v>https://www.newmediawire.com/news/tzero-provides-an-update-on-its-ip-portfolio-enforcement-and-highlights-additional-patented-inventions-supporting-the-evolution-of-tokenized-capital-markets-7087146</v>
+      </c>
+      <c r="F504" t="str">
+        <v xml:space="preserve">NEW YORK, NY - June 15, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure since 2014, today provided an update on enforcement actions it has recently taken as part of its on-going strategic review of its intellectual property assets. The company is also highlighting additional patent families from its intellectual property portfolio that support regulated digital asset securities and tokenized financial markets. On April 30, 2026, tZERO provided an update on its portfolio review and information about a subset of its 105-patent strong portfolio, highlighting 10 patents across 5 families, including Self-Enforcing Security Token Compliance System, Upgradable Security Token Architecture, Splittable Security Token Structure, Federated PII Service </v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="str">
+        <v>BlockchAIn Announces Corporate Name Change to AIB Data Centers Inc.</v>
+      </c>
+      <c r="B505" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C505" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D505" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E505" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/15/3311791/0/en/BlockchAIn-Announces-Corporate-Name-Change-to-AIB-Data-Centers-Inc.html</v>
+      </c>
+      <c r="F505" t="str">
+        <v>BlockchAIn Announces Corporate Name Change to AIB Data Centers Inc.</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="str">
+        <v>DOGECOIN CASH FILES UTILITY PATENT FOR BLOCKCHAIN INFRASTRUCTURE DESIGNED TO SUPPORT DOGECOIN APPLICATION USABILITY</v>
+      </c>
+      <c r="B506" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C506" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D506" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E506" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/15/3311587/0/en/DOGECOIN-CASH-FILES-UTILITY-PATENT-FOR-BLOCKCHAIN-INFRASTRUCTURE-DESIGNED-TO-SUPPORT-DOGECOIN-APPLICATION-USABILITY.html</v>
+      </c>
+      <c r="F506" t="str">
+        <v>Dogecoin Cash, Inc.(DOGP) files U.S. utility patent for blockchain infrastructure enabling fast Dogecoin confirmations and simplified dApp deployment.</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="str">
+        <v>BC.GAME Token $BC Breaks Above $0.01, Up 23% in 24 Hours</v>
+      </c>
+      <c r="B507" t="str">
+        <v>2026-06-15</v>
+      </c>
+      <c r="C507" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D507" t="str">
+        <v>Crypto, SaaS, Gaming</v>
+      </c>
+      <c r="E507" t="str">
+        <v>https://www.prnewswire.com/news-releases/bcgame-token-bc-breaks-above-0-01--up-23-in-24-hours-302799865.html</v>
+      </c>
+      <c r="F507" t="str">
+        <v>BELIZE CITY, Belize, June 14, 2026 /PRNewswire/ -- BC.GAME's platform token $BC recently broke above the $0.01 mark, reaching a high of $0.0116 on June 14, 2026, with a 24-hour increase of 23%. The milestone comes as BC.GAME continues to develop the $BC ecosystem and roll out updates to...</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="str">
+        <v>BlockchAIn Announces Preliminary Inclusion in Russell Microcap® Index</v>
+      </c>
+      <c r="B508" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C508" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D508" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E508" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/12/3311043/0/en/BlockchAIn-Announces-Preliminary-Inclusion-in-Russell-Microcap-Index.html</v>
+      </c>
+      <c r="F508" t="str">
+        <v>BlockchAIn Announces Preliminary Inclusion in Russell Microcap® Index</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="str">
+        <v>Vantage Secures Position on the Fortune Crypto Innovators List, Highlighting Cross-Market Trading Innovation</v>
+      </c>
+      <c r="B509" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C509" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D509" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E509" t="str">
+        <v>https://www.prnewswire.com/news-releases/vantage-secures-position-on-the-fortune-crypto-innovators-list-highlighting-cross-market-trading-innovation-302798755.html</v>
+      </c>
+      <c r="F509" t="str">
+        <v>PORT VILA, Vanuatu, June 11, 2026 /PRNewswire/ -- Vantage, a global multi-asset broker for CFD trading, announced its inclusion on the Fortune Crypto Innovators list. Selected independently by Fortune's editorial department based on its editorial criteria, the list serves as a recognised...</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="str">
+        <v>Luffa Ecosystem Launches First Social Forecasting Benchmark Application PolyMind, Kicking Off World Cup Prediction Season</v>
+      </c>
+      <c r="B510" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C510" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D510" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E510" t="str">
+        <v>https://www.prnewswire.com/news-releases/luffa-ecosystem-launches-first-social-forecasting-benchmark-application-polymind-kicking-off-world-cup-prediction-season-302798040.html</v>
+      </c>
+      <c r="F510" t="str">
+        <v>Envisioning the Future of Social Ecosystems: Luffa Anchors Next-Gen Web3 Engagement as First Social Forecasting Benchmark PolyMind Enters Open Beta HONG KONG, June 11, 2026 /PRNewswire/ -- Luffa, AI x Web3 Super Connector, today announced a pivotal milestone with the open beta launch of...</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="str">
+        <v>Fortune veröffentlicht erstmals die „Fortune Crypto 100", ein Ranking der einflussreichsten Unternehmen und Protokolle im globalen Ökosystem für digitale Vermögenswerte</v>
+      </c>
+      <c r="B511" t="str">
+        <v>2026-06-12</v>
+      </c>
+      <c r="C511" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D511" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E511" t="str">
+        <v>https://www.prnewswire.com/news-releases/fortune-veroffentlicht-erstmals-die-fortune-crypto-100-ein-ranking-der-einflussreichsten-unternehmen-und-protokolle-im-globalen-okosystem-fur-digitale-vermogenswerte-302798671.html</v>
+      </c>
+      <c r="F511" t="str">
+        <v>Die Fortune Crypto 100 präsentiert führende Unternehmen in zehn Kategorien, darunter traditionelle Finanzdienstleistungen, dezentrale Finanzdienstleistungen, Risikokapital, Mining, Stablecoins, DATs und ETFs sowie weitere Bereiche. Das Ranking würdigt sowohl führende Krypto-Unternehmen...</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="str">
+        <v>Cecabank lance un service de conservation de crypto-actifs avec son premier client, en collaboration avec Bit2Me</v>
+      </c>
+      <c r="B512" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C512" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D512" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E512" t="str">
+        <v>https://www.prnewswire.com/news-releases/cecabank-lance-un-service-de-conservation-de-crypto-actifs-avec-son-premier-client-en-collaboration-avec-bit2me-302798357.html</v>
+      </c>
+      <c r="F512" t="str">
+        <v>Cecabank dynamise le secteur de la conservation d'actifs numériques en mettant en service sa plateforme destinée aux institutions financières, et rejoint Renta 4 Banco dans le développement de son offre de trading de crypto-actifs pour ses clients Ce service s'appuie sur une collaboration...</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="str">
+        <v>Fortune dévoile son premier classement Fortune Crypto 100 qui répertorie les entreprises et les protocoles les plus influents de l'écosystème mondial des actifs numériques</v>
+      </c>
+      <c r="B513" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C513" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D513" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E513" t="str">
+        <v>https://www.prnewswire.com/news-releases/fortune-devoile-son-premier-classement-fortune-crypto-100-qui-repertorie-les-entreprises-et-les-protocoles-les-plus-influents-de-lecosysteme-mondial-des-actifs-numeriques-302798222.html</v>
+      </c>
+      <c r="F513" t="str">
+        <v>Le classement Fortune Crypto 100 présente les leaders dans 10 catégories couvrant notamment la finance traditionnelle, la finance décentralisée, le capital-risque, le minage, les stablecoins, les DAT et les ETF et bien d'autres encore. Ce classement met à l'honneur les leaders du secteur...</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="str">
+        <v>Fortune lanza la primera edición de Fortune Crypto 100</v>
+      </c>
+      <c r="B514" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C514" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D514" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E514" t="str">
+        <v>https://www.prnewswire.com/news-releases/fortune-lanza-la-primera-edicion-de-fortune-crypto-100-302798214.html</v>
+      </c>
+      <c r="F514" t="str">
+        <v>-Fortune lanza la primera edición de Fortune Crypto 100, que clasifica a las empresas y protocolos más influyentes en el ecosistema global de activos digitales La lista Fortune Crypto 100 destaca a los líderes en 10 categorías que abarcan finanzas tradicionales, finanzas descentralizadas,...</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="str">
+        <v>UK Financial Ltd Announces LTNS 1 on CATEX Exchange With Verified ERC-3643 ...</v>
+      </c>
+      <c r="B515" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C515" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D515" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E515" t="str">
+        <v>https://pr-inside.com/uk-financial-ltd-announces-ltns-1-on-catex-exchange-with-verified-erc-r5190599.htm</v>
+      </c>
+      <c r="F515" t="str">
+        <v>(PR-inside.com) DOVER, DE / ACCESS Newswire / June 11, 2026 /UK Financial Ltd, creator of The Maya Preferred Project and Maya Preferred PRA, today announced LTNS 1 on CATEX Exchange as part of the continued expansion of the Maya Preferred PRA ecosystem and the company's broader real-world asset tokenization strategy. The announcement follows the recent update of Maya Preferred PRA and comes as UK Financial Ltd finalizes its CoinMarketCap filing milestone connected to the company's long-standing digital asset history, project documentation, token structure, and public reporting efforts. LTNS 1 is being introduced as one of the most advanced ERC-3643 security token infrastructures developed ..</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="str">
+        <v>Quantova Opens Post-Quantum Blockchain Infrastructure to Developers as Industry Confronts Accelerating Quantum Computing Threat</v>
+      </c>
+      <c r="B516" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C516" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D516" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E516" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=356081</v>
+      </c>
+      <c r="F516" t="str">
+        <v>Quantova, a post-quantum Layer-1 blockchain network approaching testnet launch, today published its complete developer documentation and significantly expanded its public GitHub repository, making quantum-resistant blockchain infrastructure directly accessible to developers and institutions for the first time. The release follows a period of accelerating concern across the technology and financial industries as quantum computing research compresses the estimated timeline for breaking the e... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356081</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="str">
+        <v>Fineqia Engages on Tokenization and Wallet Architecture Services for ...</v>
+      </c>
+      <c r="B517" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C517" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D517" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E517" t="str">
+        <v>https://pr-inside.com/fineqia-engages-on-tokenization-and-wallet-architecture-services-for-r5190584.htm</v>
+      </c>
+      <c r="F517" t="str">
+        <v>(PR-inside.com) LONDON, UK / ACCESS Newswire / June 11, 2026 / Fineqia International Inc. ("Fineqia") (CSE:FNQ)(Frankfurt:FNQA), a digital asset and investment business, today announced that its UK subsidiary, Fineqia Limited, is providing technology development and advisory services to Club Coin Holdings ("Club Coin") in support of the development of Club Coin's Phase 1 product. The engagement covers tokenization design, digital wallet architecture, and broader crypto advisory services, drawing on Fineqia's expertise across the digital asset value chain and its experience as a regulated issuer of crypto asset backed Exchange Traded Products (ETPs) through its Liechtenstein subsidiary, Fineqia AG. The services were initiated ..</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="str">
+        <v>Fineqia Engages on Tokenization and Wallet Architecture Services for Club Coin Holdings</v>
+      </c>
+      <c r="B518" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C518" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D518" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E518" t="str">
+        <v>https://www.newswire.com/news/fineqia-engages-on-tokenization-and-wallet-architecture-services-for-club-coin</v>
+      </c>
+      <c r="F518" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="str">
+        <v>21shares Named to Inaugural Fortune Crypto 100 List</v>
+      </c>
+      <c r="B519" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C519" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D519" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E519" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/11/3310497/0/en/21shares-Named-to-Inaugural-Fortune-Crypto-100-List.html</v>
+      </c>
+      <c r="F519" t="str">
+        <v>The award win, in the DATs and ETFs category, comes on the heels of a series of product launches in the U.S. market, including that of THYP – the first Hyperliquid ETF available to U.S. investors The award win, in the DATs and ETFs category, comes on the heels of a series of product launches in the U.S. market, including that of THYP – the first Hyperliquid ETF available to U.S. investors</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="str">
+        <v>CoinShares Named to the Inaugural Fortune Crypto 100</v>
+      </c>
+      <c r="B520" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C520" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D520" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E520" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/11/3310482/0/en/CoinShares-Named-to-the-Inaugural-Fortune-Crypto-100.html</v>
+      </c>
+      <c r="F520" t="str">
+        <v>Recognised in the DATs &amp;amp; ETFs category of Fortune's definitive ranking of the companies and protocols shaping the global digital asset ecosystem</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="str">
+        <v>Fortune Launches Inaugural Fortune Crypto 100, Ranking the Most Influential Companies and Protocols in the Global Digital Asset Ecosystem</v>
+      </c>
+      <c r="B521" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C521" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D521" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E521" t="str">
+        <v>https://www.prnewswire.com/news-releases/fortune-launches-inaugural-fortune-crypto-100-ranking-the-most-influential-companies-and-protocols-in-the-global-digital-asset-ecosystem-302797425.html</v>
+      </c>
+      <c r="F521" t="str">
+        <v>The Fortune Crypto 100 highlights leaders across 10 categories spanning traditional finance, decentralized finance, venture capital, mining, stablecoins, DATs and ETFs, and more. The ranking recognizes both crypto-native leaders and traditional financial institutions, reflecting the rapid...</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="str">
+        <v>KuCoin Launches Crypto Cup With Up to 1,400,000 USDT Reward Pool During Global Football Season</v>
+      </c>
+      <c r="B522" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C522" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D522" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E522" t="str">
+        <v>https://www.prnewswire.com/news-releases/kucoin-launches-crypto-cup-with-up-to-1-400-000-usdt-reward-pool-during-global-football-season-302796544.html</v>
+      </c>
+      <c r="F522" t="str">
+        <v>PROVIDENCIALES, Turks and Caicos Islands, June 11, 2026 /PRNewswire/ --KuCoin, a leading global crypto platform built on trust, today announced the launch of KuCoin Crypto Cup, a global football-season trading campaign running from June 11 to July 20, 2026, featuring a reward pool of up...</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="str">
+        <v>Hyperscale Data Announces Transaction with Yorkville</v>
+      </c>
+      <c r="B523" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C523" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D523" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E523" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-announces-transaction-with-yorkville-302797578.html</v>
+      </c>
+      <c r="F523" t="str">
+        <v>LAS VEGAS, June 11, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), announced that it has entered into a Pre-Paid Advance Agreement (the "Agreement") with YA...</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="str">
+        <v>NatGold Digital Sets July 8 for NATG Global Trading Launch</v>
+      </c>
+      <c r="B524" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C524" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D524" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E524" t="str">
+        <v>https://www.prnewswire.com/news-releases/natgold-digital-sets-july-8-for-natg-global-trading-launch-302797422.html</v>
+      </c>
+      <c r="F524" t="str">
+        <v>MIAMI, June 11, 2026 /PRNewswire/ -- NatGold Digital Ltd. ("NatGold" or the "Company"), a pioneering digital gold mining company with a patent-pending process for sustainably unlocking the intrinsic value of in-ground gold resources through its digital mining and blockchain-based...</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="str">
+        <v>UK INVESTOR CONFIDENCE HITS RECORD HIGH DESPITE WARS, TARIFFS AND MARKET TURBULENCE</v>
+      </c>
+      <c r="B525" t="str">
+        <v>2026-06-11</v>
+      </c>
+      <c r="C525" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D525" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E525" t="str">
+        <v>https://pressat.co.uk/releases/uk-investor-confidence-hits-record-high-despite-wars-tariffs-and-market-turbulence-22d9f4fd266ddde230d2bd2a6c90bccc/</v>
+      </c>
+      <c r="F525" t="str">
+        <v>Thursday 11 June, 2026 Long-term conviction hardens among British investors as confidence rises to highest level since Investor Index launched UK investor confidence has risen sharply to its highest level since the Investor Index launched in 2020 despite another year dominated by geopolitical instability, trade tensions and market uncertainty. The Investor Index 2026, the annual study of investor behaviour from AML Group and The Nursery Research &amp; Planning, found the UK Investor Index has climbed to 115, up significantly from 103 in 2025 and well above the pre-pandemic benchmark of 100. The Index is a composite measure of investor confidence, sense of control and how informed investors feel about their financial decisions. Investor confidence reaches new high The findings suggest a signifi</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="str">
+        <v>HWAL Inc., Announces Appointment of Jamie Shortill to Board of Advisors ...</v>
+      </c>
+      <c r="B526" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C526" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D526" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E526" t="str">
+        <v>https://pr-inside.com/hwal-inc-announces-appointment-of-jamie-shortill-to-board-of-advisors-r5190463.htm</v>
+      </c>
+      <c r="F526" t="str">
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 10, 2026 /HWAL Inc., formerly Hollywall Entertainment, Inc. (OTCID:HWAL) (the "Company"), announces an additional appointment to its Board of Advisors. In preparation for global growth and expansion of the Company's music and media catalog and operations within the industry sectors of sports and music entertainment, TV and motion pictures, broadcast and distribution, AI and Blockchain technologies, tokenization of Real-World Assets, Fintech and Cryptocurrencies, the Company is proud to announce the appointment of its newest Advisory Board Member Mr. Jamie Shortill. Mr. Shortill is a seasoned finance and strategy executive with over two decades of ..</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="str">
+        <v>AI Financial Provides Update on Removal of Going Concern, WLFI Holdings, ...</v>
+      </c>
+      <c r="B527" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C527" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D527" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E527" t="str">
+        <v>https://pr-inside.com/ai-financial-provides-update-on-removal-of-going-concern-wlfi-holdings-r5190384.htm</v>
+      </c>
+      <c r="F527" t="str">
+        <v>(PR-inside.com) WLFI Holdings Valued at Approximately US$380 Million1 Company Continues to View WLFI as a Strategic Balance Sheet Asset LAS VEGAS, NV / ACCESS Newswire / June 10, 2026 / AI Financial Corporation (NASDAQ:AIFC)(FRA:5AR1) ("AiFi" or the "Company"), a fintech company providing blockchain-powered payment, trading, and settlement infrastructure for digital assets, today announced enhancements to the Company's liquidity position. In its Current Report on Form 8-K filed today, the Company disclosed that 3,321,690,994 WLFI tokens2 held by the Company can provide it with significant liquidity, as they are currently available for it to use as collateral for a loan transaction, for it to ..</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="str">
+        <v>Fold Eliminates $20 Million of Debt, Secures $25 Million of Non-Dilutive Capital to Accelerate Next Phase of Growth</v>
+      </c>
+      <c r="B528" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C528" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D528" t="str">
+        <v>Finance, Crypto, Retail</v>
+      </c>
+      <c r="E528" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/10/3309688/0/en/Fold-Eliminates-20-Million-of-Debt-Secures-25-Million-of-Non-Dilutive-Capital-to-Accelerate-Next-Phase-of-Growth.html</v>
+      </c>
+      <c r="F528" t="str">
+        <v>PHOENIX, June 10, 2026 (GLOBE NEWSWIRE) -- Fold Holdings, Inc. (NASDAQ: FLD) ("Fold" or the "Company"), a bitcoin financial services company making it easy for individuals to earn, save and spend bitcoin through everyday financial tools, announced a series of capital transactions to strengthen the company's balance sheet, eliminate secured debt obligations, improve cashflows, and position Fold to materially scale its consumer and enterprise platforms.</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="str">
+        <v>Figure Enters into Agreement to Acquire Kiavi, Bolstering Blockchain-Native Marketplace</v>
+      </c>
+      <c r="B529" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C529" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D529" t="str">
+        <v>Finance, Crypto, AI, SaaS, Real Estate</v>
+      </c>
+      <c r="E529" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/10/3309592/0/en/Figure-Enters-into-Agreement-to-Acquire-Kiavi-Bolstering-Blockchain-Native-Marketplace.html</v>
+      </c>
+      <c r="F529" t="str">
+        <v>NEW YORK, June 10, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions, Inc. (“Figure,” Nasdaq: FIGR; OPEN: FGRS), the blockchain-native capital marketplace for the origination, funding, sale, and trading of tokenized assets, today announced a definitive agreement to acquire Kiavi, an AI-powered lending platform for residential real estate investors. The transaction includes the purchase of Kiavi’s balance sheet assets by a joint venture between Figure and Sixth Street, a leading global investment firm, which is buying loans off Kiavi’s balance sheet. The total transaction purchase price is $717 million.</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="str">
+        <v>WISeKey’s SEALCOIN Subsidiary Accelerates Space-Based Blockchain Infrastructure Following Strategic $4 Million Investment Commitment</v>
+      </c>
+      <c r="B530" t="str">
+        <v>2026-06-10</v>
+      </c>
+      <c r="C530" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D530" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E530" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/10/3309441/0/en/WISeKey-s-SEALCOIN-Subsidiary-Accelerates-Space-Based-Blockchain-Infrastructure-Following-Strategic-4-Million-Investment-Commitment.html</v>
+      </c>
+      <c r="F530" t="str">
+        <v>WISeKey’s SEALCOIN Subsidiary Accelerates Space-Based Blockchain Infrastructure Following Strategic $4 Million Investment Commitment</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="str">
+        <v>Acme Corp enters bitcoin mining with new data center initiative</v>
+      </c>
+      <c r="B531" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C531" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D531" t="str">
+        <v>Crypto, Energy</v>
+      </c>
+      <c r="E531" t="str">
+        <v>https://pressreleasenews.org/pressroom/acme-corp-enters-bitcoin-mining-with-new-data-center-initiative</v>
+      </c>
+      <c r="F531" t="str">
+        <v>Acme Corp announces its entry into bitcoin mining through a dedicated data center initiative, leveraging renewable energy sources to support operations. The move aligns with the company's strategy to diversify into digital asset infrastructure.</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="str">
+        <v>BlockchAIn Announces Closing of $55 Million Public Offering of Common Stock</v>
+      </c>
+      <c r="B532" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C532" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D532" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E532" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/09/3309393/0/en/BlockchAIn-Announces-Closing-of-55-Million-Public-Offering-of-Common-Stock.html</v>
+      </c>
+      <c r="F532" t="str">
+        <v>BlockchAIn Announces Closing of $55 Million Public Offering of Common Stock</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="str">
+        <v>Applied Digital Announces Pricing of $1.59 Billion of Senior Secured Notes to fund the Fourth Building at Polaris Forge 1</v>
+      </c>
+      <c r="B533" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C533" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D533" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E533" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/09/3309382/0/en/Applied-Digital-Announces-Pricing-of-1-59-Billion-of-Senior-Secured-Notes-to-fund-the-Fourth-Building-at-Polaris-Forge-1.html</v>
+      </c>
+      <c r="F533" t="str">
+        <v>DALLAS, June 09, 2026 (GLOBE NEWSWIRE) -- Applied Digital Corporation (NASDAQ: APLD) (“Applied Digital” or the “Company”), a leading designer, builder and operator of high-performance, sustainably engineered data centers and colocation services for Artificial Intelligence (“AI”), networking, and blockchain workloads, today announced that its subsidiary, APLD ComputeCo 3 LLC (“APLD ComputeCo 3”), has priced a $1.59 billion offering (the “Offering”) of 7.000% senior secured notes due 2031 (the “Notes”) at par. The Notes will be sold in a private offering to persons reasonably believed to be qualified institutional buyers in reliance on Rule 144A under the Securities Act of 1933, as amended (the “Securities Act”), and outside the United States to non-U.S. persons in reliance on Regulation S u</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="str">
+        <v>CME Group Announces Launch of Nasdaq CME Crypto Index Futures</v>
+      </c>
+      <c r="B534" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C534" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D534" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E534" t="str">
+        <v>https://www.prnewswire.com/news-releases/cme-group-announces-launch-of-nasdaq-cme-crypto-index-futures-302795783.html</v>
+      </c>
+      <c r="F534" t="str">
+        <v>CHICAGO, June 9, 2026 /PRNewswire/ -- CME Group, the world's leading derivatives marketplace, announced the launch of Nasdaq CME Crypto Index futures. At expiration, these contracts are financially settled to the value of the Nasdaq CME Crypto Settlement Price Index, which measures the...</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="str">
+        <v>Solayer Announces Mainnet Launch of Margin Trade, Bringing Unified Multi-Asset Trading Onchain</v>
+      </c>
+      <c r="B535" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C535" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D535" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E535" t="str">
+        <v>https://www.prnewswire.com/news-releases/solayer-announces-mainnet-launch-of-margin-trade-bringing-unified-multi-asset-trading-onchain-302795753.html</v>
+      </c>
+      <c r="F535" t="str">
+        <v>New Solana-native platform enables trading across crypto, commodities, and equities through a single margin account PALO ALTO, Calif., June 9, 2026 /PRNewswire/ -- Solayer today announced the mainnet launch of Margin Trade, a Solana-native perpetual trading platform designed to unify...</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="str">
+        <v>Phemex donne le coup d'envoi de l'Ultimate Championship, d'une valeur de 7 millions de dollars, en lançant une compétition de trading pendant la saison du football</v>
+      </c>
+      <c r="B536" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C536" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D536" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E536" t="str">
+        <v>https://www.prnewswire.com/news-releases/phemex-donne-le-coup-denvoi-de-lultimate-championship-dune-valeur-de-7-millions-de-dollars-en-lancant-une-competition-de-trading-pendant-la-saison-du-football-302795684.html</v>
+      </c>
+      <c r="F536" t="str">
+        <v>APIA, Samoa, 9 juin 2026 /PRNewswire/ -- Phemex, un échange de crypto-monnaie axé sur l'utilisateur, a lancé aujourd'hui le 2026 Ultimate Championship, une compétition mondiale de trading dotée d'une cagnotte totale de 7 millions de dollars. Inspirée par l'excitation entourant la saison...</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) verkündet bekannt, dass der ETH-Bestand 5,54 Millionen Token erreicht hat und der Gesamtbestand an Kryptowährungen und Bargeld 9,6 Milliarden US-Dollar beträgt</v>
+      </c>
+      <c r="B537" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C537" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D537" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E537" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-verkundet-bekannt-dass-der-eth-bestand-5-54-millionen-token-erreicht-hat-und-der-gesamtbestand-an-kryptowahrungen-und-bargeld-9-6-milliarden-us-dollar-betragt-302795390.html</v>
+      </c>
+      <c r="F537" t="str">
+        <v>Bitmine besitzt 4,59% des gesamten ETH-Münzbestandes von 120,7 Millionen Bitmine hat in nur 11 Monaten 92% des Weges der „Alchemie der 5%"' zurückgelegt Ethereum profitiert weiterhin von zwei günstigen Faktoren: der Tokenisierung an der Wall Street auf der Blockchain und dem wachsenden...</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annonce que ses avoirs en ETH atteignent 5,54 millions de tokens et que ses avoirs en cryptomonnaies et en liquidités s'élèvent à 9,6 milliards de dollars</v>
+      </c>
+      <c r="B538" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C538" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D538" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E538" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annonce-que-ses-avoirs-en-eth-atteignent-5-54-millions-de-tokens-et-que-ses-avoirs-en-cryptomonnaies-et-en-liquidites-selevent-a-9-6-milliards-de-dollars-302795383.html</v>
+      </c>
+      <c r="F538" t="str">
+        <v>Bitmine possède 4,59 % de l'offre totale de jetons ETH, qui s'élève à 120,7 millions Bitmine a parcouru 92 % du chemin vers l'« Alchimie des 5 % » en seulement 11 mois L'Ethereum continue de bénéficier de deux puissants facteurs favorables : la tokenisation de Wall Street sur la...</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="str">
+        <v>Applied Digital Announces Proposed Offering of $1.59 Billion of Senior Secured Notes to fund the Fourth Building at Polaris Forge 1</v>
+      </c>
+      <c r="B539" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C539" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D539" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E539" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/09/3308740/0/en/Applied-Digital-Announces-Proposed-Offering-of-1-59-Billion-of-Senior-Secured-Notes-to-fund-the-Fourth-Building-at-Polaris-Forge-1.html</v>
+      </c>
+      <c r="F539" t="str">
+        <v xml:space="preserve">DALLAS, June 09, 2026 (GLOBE NEWSWIRE) -- Applied Digital Corporation (NASDAQ: APLD) (“Applied Digital” or the “Company”), a leading designer, builder and operator of high-performance, sustainably engineered data centers and colocation services for Artificial Intelligence (“AI”), networking, and blockchain workloads, today announced that its subsidiary, APLD ComputeCo 3 LLC (“APLD ComputeCo 3”), intends to offer, subject to market conditions and other factors, $1.59 billion aggregate principal amount of senior secured notes due 2031 (the “Notes”), in a private offering to persons reasonably believed to be qualified institutional buyers in reliance on Rule 144A under the Securities Act of 1933, as amended (the “Securities Act”), and outside the United States to non-U.S. persons in reliance </v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="str">
+        <v>BitFuFu Announces May 2026 Bitcoin Production and Operational Updates</v>
+      </c>
+      <c r="B540" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C540" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D540" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E540" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/09/3308737/0/en/BitFuFu-Announces-May-2026-Bitcoin-Production-and-Operational-Updates.html</v>
+      </c>
+      <c r="F540" t="str">
+        <v>BitFuFu reports 177 BTC produced, up 22.1% month over month, and 1,855 BTC held as of May 31, 2026.</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="str">
+        <v>Phemex Kicks off $7 Million Ultimate Championship, Bringing Trading Competition to Football Season</v>
+      </c>
+      <c r="B541" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C541" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D541" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E541" t="str">
+        <v>https://www.prnewswire.com/news-releases/phemex-kicks-off-7-million-ultimate-championship-bringing-trading-competition-to-football-season-302795135.html</v>
+      </c>
+      <c r="F541" t="str">
+        <v>APIA, Samoa, June 9, 2026 /PRNewswire/ -- Phemex, a user-first crypto exchange, today launched the 2026 Ultimate Championship, a global trading event featuring a total prize pool of $7 million. Inspired by the excitement surrounding the 2026 football season, the initiative combines...</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="str">
+        <v>Hyperscale Data Bitcoin Treasury Reaches Approximately 709 Bitcoin</v>
+      </c>
+      <c r="B542" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C542" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D542" t="str">
+        <v>Finance, Crypto, AI</v>
+      </c>
+      <c r="E542" t="str">
+        <v>https://www.prnewswire.com/news-releases/hyperscale-data-bitcoin-treasury-reaches-approximately-709-bitcoin-302794678.html</v>
+      </c>
+      <c r="F542" t="str">
+        <v>LAS VEGAS, June 9, 2026 /PRNewswire/ -- Hyperscale Data, Inc. (NYSE American: GPUS), an artificial intelligence ("AI") data center company anchored by Bitcoin ("Hyperscale Data" or the "Company"), today announced that, as of June 7, 2026, it held 708.9675 Bitcoin representing an aggregate...</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="str">
+        <v>XRP Healthcare Reports More Than 74,000 Ecosystem Users as AI Healthcare Platform Delivers $1.2 Million in Prescription Savings</v>
+      </c>
+      <c r="B543" t="str">
+        <v>2026-06-09</v>
+      </c>
+      <c r="C543" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D543" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E543" t="str">
+        <v>https://www.prnewswire.com/news-releases/xrp-healthcare-reports-more-than-74-000-ecosystem-users-as-ai-healthcare-platform-delivers-1-2-million-in-prescription-savings-302794500.html</v>
+      </c>
+      <c r="F543" t="str">
+        <v>DUBAI, UAE, June 9, 2026 /PRNewswire/ -- XRP Healthcare, the first AI healthcare platform built on the XRP Ledger, today announced continued growth across its ecosystem, reporting more than 74,000 users across the XRPH Wallet and XRPH AI App ecosystem, alongside an estimated $1.2 million...</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="str">
+        <v>SRx Health Solutions Acquires 4.99% of Smartkem, Inc. (NASDAQ: SMTK)</v>
+      </c>
+      <c r="B544" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C544" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D544" t="str">
+        <v>Finance, Crypto, SaaS, Healthcare</v>
+      </c>
+      <c r="E544" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/08/3308337/0/en/SRx-Health-Solutions-Acquires-4-99-of-Smartkem-Inc-NASDAQ-SMTK.html</v>
+      </c>
+      <c r="F544" t="str">
+        <v>NORTH PALM BEACH, Fla., June 08, 2026 (GLOBE NEWSWIRE) -- SRx Health Solutions, Inc. (NYSE American: SRXH) (the "Company") and EMJ Crypto Technologies ("EMJX"), a digital-asset treasury operating platform with which the Company has entered into a definitive merger agreement, today announced acquiring 4.99% of Smartkem, Inc. (NASDAQ: SMTK), a leader in advanced materials, through a shelf take down. In conjunction with the 4.99% of equity, the Company has also purchased convertible preferred securities through a non-brokered private placement.</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="str">
+        <v>Eightco Holdings (NASDAQ: ORBS) dichiara un patrimonio complessivo di circa 437 milioni di dollari, tra cui OpenAI, Beast Industries, oltre 16.000 ETH e oltre 283 milioni di token WLD</v>
+      </c>
+      <c r="B545" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C545" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D545" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E545" t="str">
+        <v>https://www.prnewswire.com/news-releases/eightco-holdings-nasdaq-orbs-dichiara-un-patrimonio-complessivo-di-circa-437-milioni-di-dollari-tra-cui-openai-beast-industries-oltre-16-000-eth-e-oltre-283-milioni-di-token-wld-302793641.html</v>
+      </c>
+      <c r="F545" t="str">
+        <v>Composizione della tesoreria di Eightco al 3 giugno 2026: 90 milioni di dollari di azioni OpenAI (indirette), 18 milioni di dollari di azioni Beast Industries, 16.278 ETH, 283 milioni di WLD e 142 milioni di dollari in contanti e mezzi equivalenti, per un totale di circa 437 milioni di...</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="str">
+        <v>HTX Launches "Appreciation Program" with Over $10 Million to Reward User Trust</v>
+      </c>
+      <c r="B546" t="str">
+        <v>2026-06-08</v>
+      </c>
+      <c r="C546" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D546" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E546" t="str">
+        <v>https://www.prnewswire.com/news-releases/htx-launches-appreciation-program-with-over-10-million-to-reward-user-trust-302793590.html</v>
+      </c>
+      <c r="F546" t="str">
+        <v>APIA, Samoa, June 7, 2026 /PRNewswire/ -- Amid the rapid iteration of the crypto industry and the constant shifts in market conditions, the relationship between trading platforms and their users is being fundamentally redefined. As the era of aggressive user acquisition fades, "long-term...</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="str">
+        <v>Bybit Launches IPO Express, Becoming One of First Centralized Crypto Exchanges to Offer Tokenized IPO Access, Starting With SpaceX</v>
+      </c>
+      <c r="B547" t="str">
+        <v>2026-06-07</v>
+      </c>
+      <c r="C547" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D547" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E547" t="str">
+        <v>https://www.prnewswire.com/news-releases/bybit-launches-ipo-express-becoming-one-of-first-centralized-crypto-exchanges-to-offer-tokenized-ipo-access-starting-with-spacex-302793370.html</v>
+      </c>
+      <c r="F547" t="str">
+        <v>DUBAI, UAE, June 7, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, today announced the launch of Bybit IPO Express, becoming one of the first centralized crypto exchanges globally to offer tokenized IPO (initial public offerings) at the...</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="str">
+        <v>Bybit EU renforce son positionnement européen avant la transition vers le règlement MiCA</v>
+      </c>
+      <c r="B548" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C548" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D548" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E548" t="str">
+        <v>https://www.prnewswire.com/news-releases/bybit-eu-renforce-son-positionnement-europeen-avant-la-transition-vers-le-reglement-mica-302793277.html</v>
+      </c>
+      <c r="F548" t="str">
+        <v>VIENNE, 6 juin 2026 /PRNewswire/ -- Alors que l'Europe se rapproche d'un moment décisif pour le secteur des actifs numériques, Bybit EU continue de renforcer sa présence européenne à long terme avant la fin de la période de transition vers le règlement des marchés de crypto-actifs (MiCA)...</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="str">
+        <v>Monero Price Prediction: XMR Holds the Privacy-Coin Crowd While AlphaPepe Builds the AI DEX Utility Trade</v>
+      </c>
+      <c r="B549" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C549" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D549" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E549" t="str">
+        <v>https://www.openpr.com/news/4540481/monero-price-prediction-xmr-holds-the-privacy-coin-crowd-while</v>
+      </c>
+      <c r="F549" t="str">
+        <v>Monero's price prediction is showing relative strength that separates it from most other public crypto assets in June 2026 as XMR holds its community during a bear market that is dumping every other major asset simultaneously. ADA down 18%. XRP</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="str">
+        <v>Next Crypto To Explode: AlphaPepe Builds the PEPE-Style Entry Case While Majors Break Down</v>
+      </c>
+      <c r="B550" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C550" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D550" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E550" t="str">
+        <v>https://www.openpr.com/news/4540479/next-crypto-to-explode-alphapepe-builds-the-pepe-style-entry</v>
+      </c>
+      <c r="F550" t="str">
+        <v>The next crypto to explode conversation is finding its most specific and most historically grounded answer in June 2026 as AlphaPepe builds the PEPE-style entry case during the simultaneous breakdown of every major crypto asset. Bitcoin down 15% for the</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="str">
+        <v>Blazpay, Ethereum, and Polygon Compared: The Trailblazing Top Presale Crypto Accelerating Crypto Presale 2026</v>
+      </c>
+      <c r="B551" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C551" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D551" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E551" t="str">
+        <v>https://www.openpr.com/news/4540478/blazpay-ethereum-and-polygon-compared-the-trailblazing-top</v>
+      </c>
+      <c r="F551" t="str">
+        <v>The race toward the next generation of blockchain innovation is intensifying as users search for projects capable of delivering real utility, scalability, and long-term ecosystem growth. Among the projects attracting increasing attention, Blazpay ($BLAZ) is rapidly establishing itself as a</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="str">
+        <v>4 Next Cryptos To Explode as Bitcoin Dumps and Traders Hunt the First Bounce Winners</v>
+      </c>
+      <c r="B552" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C552" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D552" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E552" t="str">
+        <v>https://www.openpr.com/news/4540476/4-next-cryptos-to-explode-as-bitcoin-dumps-and-traders-hunt</v>
+      </c>
+      <c r="F552" t="str">
+        <v>Bitcoin is dumping again, and traders are hunting for the first bounce winners before the recovery becomes obvious. Every weaker candle is making retail ask whether the bull market is pausing too early. The chart has not given bulls the</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="str">
+        <v>Top 10 Best Crypto Presale 2026: The One That Could Make You Rich</v>
+      </c>
+      <c r="B553" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C553" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D553" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E553" t="str">
+        <v>https://www.openpr.com/news/4540475/top-10-best-crypto-presale-2026-the-one-that-could-make-you-rich</v>
+      </c>
+      <c r="F553" t="str">
+        <v>As we move through 2026, many American investors, especially those newer to cryptocurrency, are searching for practical opportunities in the presale space. Terms like best crypto presale 2026, best crypto presales, next crypto to explode, best crypto to buy, and</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="str">
+        <v>Cardano Price Prediction: ADA Dumps 18% as AlphaPepe Pulls Buyers From Slow Recovery Narratives</v>
+      </c>
+      <c r="B554" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C554" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D554" t="str">
+        <v>Crypto, Healthcare</v>
+      </c>
+      <c r="E554" t="str">
+        <v>https://www.openpr.com/news/4540473/cardano-price-prediction-ada-dumps-18-as-alphapepe-pulls</v>
+      </c>
+      <c r="F554" t="str">
+        <v>Cardano's price prediction is absorbing one of its most damaging single-period performances of 2026 as ADA dumps 18% and forces the community to confront the reality that even the most patient and development-focused blockchain communities are not immune to the</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="str">
+        <v>Crypto News Today: Bitcoin and Ethereum Break Down as AlphaPepe Becomes the Next x150 Crypto</v>
+      </c>
+      <c r="B555" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C555" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D555" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E555" t="str">
+        <v>https://www.openpr.com/news/4540471/crypto-news-today-bitcoin-and-ethereum-break-down-as-alphapepe</v>
+      </c>
+      <c r="F555" t="str">
+        <v>Crypto news today is dominated by the simultaneous breakdown of Bitcoin and Ethereum that is defining June 2026 as the bear market's most broadly damaging month. Bitcoin has dropped 15% in June alone, threatening the $55K crash scenarios that were</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="str">
+        <v>Next Big Crypto: Next Big Crypto: The One Everyone Will Be Talking About</v>
+      </c>
+      <c r="B556" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C556" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D556" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E556" t="str">
+        <v>https://www.openpr.com/news/4540469/next-big-crypto-next-big-crypto-the-one-everyone-will-be-talking</v>
+      </c>
+      <c r="F556" t="str">
+        <v>In the fast-moving world of cryptocurrency, finding the right opportunity at the right time matters more than ever for American investors in 2026. With Bitcoin trading near recent highs and the broader market showing renewed interest in innovative Layer-1 solutions,</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="str">
+        <v>Top Cryptocurrencies: Top Cryptocurrencies 2026: The Standout Project Right Now</v>
+      </c>
+      <c r="B557" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C557" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D557" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E557" t="str">
+        <v>https://www.openpr.com/news/4540468/top-cryptocurrencies-top-cryptocurrencies-2026-the-standout</v>
+      </c>
+      <c r="F557" t="str">
+        <v>In the fast-moving world of digital assets, finding the right opportunities matters more than ever for beginners looking to enter the space thoughtfully. As we move through 2026, many investors are searching for the best crypto presale 2026 options that</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="str">
+        <v>Next 500x Crypto: Next 500x Crypto: This Presale is Ready to Explode</v>
+      </c>
+      <c r="B558" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C558" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D558" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E558" t="str">
+        <v>https://www.openpr.com/news/4540467/next-500x-crypto-next-500x-crypto-this-presale-is-ready</v>
+      </c>
+      <c r="F558" t="str">
+        <v>In the fast-moving world of cryptocurrency in 2026, many American investors are searching for the best crypto presale 2026 and promising next crypto to explode. With Bitcoin consolidating and altcoins showing renewed interest, early-stage projects that combine real utility with</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="str">
+        <v>XRP Price Prediction: XRP's 17% Weekly Drop Sends Retail Toward AlphaPepe's Smaller-Cap Setup</v>
+      </c>
+      <c r="B559" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C559" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D559" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E559" t="str">
+        <v>https://www.openpr.com/news/4540464/xrp-price-prediction-xrp-s-17-weekly-drop-sends-retail-toward</v>
+      </c>
+      <c r="F559" t="str">
+        <v>XRP's price prediction is carrying one of June 2026's most damaging single-week performance figures as a 17% weekly drop signals that the payment token's strongest catalyst stack of the year has proven insufficient to prevent severe bear market selling during</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="str">
+        <v>Ethereum News: ETH Slides Near $1,770 as AlphaPepe Pulls Buyers Looking Beyond Broken Blue-Chip Charts</v>
+      </c>
+      <c r="B560" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C560" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D560" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E560" t="str">
+        <v>https://www.openpr.com/news/4540463/ethereum-news-eth-slides-near-1-770-as-alphapepe-pulls-buyers</v>
+      </c>
+      <c r="F560" t="str">
+        <v>Ethereum news is generating the kind of headlines that the smart contract backbone's community has been most dreading as ETH slides toward $1,770, a level that confirms the $1,600 risk scenario that entered mainstream analyst conversation is no longer an</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="str">
+        <v>Best Crypto Presale: AlphaPepe's $1.4M Raise Stands Out as BTC and ETH Hit Danger Zones</v>
+      </c>
+      <c r="B561" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C561" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D561" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E561" t="str">
+        <v>https://www.openpr.com/news/4540461/best-crypto-presale-alphapepe-s-1-4m-raise-stands-out-as-btc</v>
+      </c>
+      <c r="F561" t="str">
+        <v>The best crypto presale discussion in June 2026 has a reference point that keeps standing out as every other metric in the market is turning negative: AlphaPepe's $1.46M+ raised during the same period that Bitcoin and Ethereum are hitting the</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="str">
+        <v>3 Best Crypto Presales as Bitcoin, Ethereum and Altcoins Break Down Across June</v>
+      </c>
+      <c r="B562" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C562" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D562" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E562" t="str">
+        <v>https://www.openpr.com/news/4540455/3-best-crypto-presales-as-bitcoin-ethereum-and-altcoins-break</v>
+      </c>
+      <c r="F562" t="str">
+        <v>Bitcoin, Ethereum and a broad swath of altcoins are breaking down across June, and the fear is spreading. Every weaker bounce is making traders ask whether the bull market paused too early. The chart has not given bulls the clean</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="str">
+        <v>Bitcoin Price Prediction: BTC's 15% June Drop Sends Buyers Towards AlphaPepe Presale Early Entry</v>
+      </c>
+      <c r="B563" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C563" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D563" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E563" t="str">
+        <v>https://www.openpr.com/news/4540452/bitcoin-price-prediction-btc-s-15-june-drop-sends-buyers</v>
+      </c>
+      <c r="F563" t="str">
+        <v>Bitcoin's price prediction has been defined by one of its most damaging single-month performances in recent memory as a 15% June drop sends buyers searching for the early entry opportunities that bear market drops historically reveal for buyers who understand</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="str">
+        <v>6 Best Crypto Presales Before the Rebound as BTC and ETH Traders Search for New Risk Bets</v>
+      </c>
+      <c r="B564" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C564" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D564" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E564" t="str">
+        <v>https://www.openpr.com/news/4540447/6-best-crypto-presales-before-the-rebound-as-btc-and-eth-traders</v>
+      </c>
+      <c r="F564" t="str">
+        <v>Bitcoin and Ethereum are not collapsing, but they are also not leading the recovery. ETF demand has cooled, geopolitical pressure from Iran tensions is still hanging over risk assets, and the key resistance levels that would give bulls a clean</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="str">
+        <v>Breakthrough Crypto Presale 2026: Why Blazpay ($BLAZ) Could Surpass Polkadot Price Expectations as Top Crypto Presales Gain Momentum</v>
+      </c>
+      <c r="B565" t="str">
+        <v>2026-06-06</v>
+      </c>
+      <c r="C565" t="str">
+        <v>OpenPR</v>
+      </c>
+      <c r="D565" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E565" t="str">
+        <v>https://www.openpr.com/news/4540428/breakthrough-crypto-presale-2026-why-blazpay-blaz-could</v>
+      </c>
+      <c r="F565" t="str">
+        <v>The cryptocurrency market is entering a new phase of innovation, where established blockchain projects are being evaluated alongside emerging ecosystems that offer broader utility and stronger user engagement. While Polkadot remains a prominent name in the blockchain interoperability space, many</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="str">
+        <v>BlockchAIn Announces Pricing of $55 Million Public Offering of Common Stock</v>
+      </c>
+      <c r="B566" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C566" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D566" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E566" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/05/3307308/0/en/BlockchAIn-Announces-Pricing-of-55-Million-Public-Offering-of-Common-Stock.html</v>
+      </c>
+      <c r="F566" t="str">
+        <v>BlockchAIn Announces Pricing of $55 Million Public Offering of Common Stock</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="str">
+        <v>Belgravia Hartford Announces the Launch of Gravitio.ai, an AI-Powered Prediction Intelligence Platform</v>
+      </c>
+      <c r="B567" t="str">
+        <v>2026-06-05</v>
+      </c>
+      <c r="C567" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D567" t="str">
+        <v>Crypto, AI, SaaS</v>
+      </c>
+      <c r="E567" t="str">
+        <v>https://www.prnewswire.com/news-releases/belgravia-hartford-announces-the-launch-of-gravitioai-an-ai-powered-prediction-intelligence-platform-302792425.html</v>
+      </c>
+      <c r="F567" t="str">
+        <v>Gravitio combines AI agents, predictive analytics, human forecasting, and a free-to-play Challenge Arena where users can compete against AI, earn points, and build eligibility for future GRAV token conversion upon successful licensing and applicable regulatory approval. NOW AVAILABLE ON...</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="str">
+        <v>Serial Entrepreneur Mercelyn “Kerry” Francis Launches BLOME Beauty — a Trademarked Beauty Brand Expanding Across the U.S. and Jamaica</v>
+      </c>
+      <c r="B568" t="str">
+        <v>2026-06-04</v>
+      </c>
+      <c r="C568" t="str">
+        <v>PR.com</v>
+      </c>
+      <c r="D568" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E568" t="str">
+        <v>https://www.pr.com/press-release/970251</v>
+      </c>
+      <c r="F568" t="str">
+        <v>Serial entrepreneur Mercelyn “Kerry” Francis, founder of Clever Hustle Wallet and co-founder of a luxury swimming pool company, officially announces the launch of BLOME Beauty, a trademarked beauty brand registered in both the United States and Jamaica. [PR.com]</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="str">
+        <v>Bybit Becomes First Major Crypto Exchange to Integrate Western Union's USDPT Stablecoin, Bridging Two Financial Worlds Through One Stablecoin</v>
+      </c>
+      <c r="B569" t="str">
+        <v>2026-06-04</v>
+      </c>
+      <c r="C569" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D569" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E569" t="str">
+        <v>https://www.prnewswire.com/news-releases/bybit-becomes-first-major-crypto-exchange-to-integrate-western-unions-usdpt-stablecoin-bridging-two-financial-worlds-through-one-stablecoin-302791441.html</v>
+      </c>
+      <c r="F569" t="str">
+        <v>DUBAI, UAE, June 4, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, and Western Union, the global money transfer network, today announced that its users can now access USDPT, a US dollar–denominated stablecoin issued by Anchorage Digital...</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="str">
+        <v>MEXC Integrates with TradingView to Deliver Seamless Crypto Derivatives Trading Experience</v>
+      </c>
+      <c r="B570" t="str">
+        <v>2026-06-04</v>
+      </c>
+      <c r="C570" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D570" t="str">
+        <v>Crypto, SaaS</v>
+      </c>
+      <c r="E570" t="str">
+        <v>https://www.prnewswire.com/news-releases/mexc-integrates-with-tradingview-to-deliver-seamless-crypto-derivatives-trading-experience-302791538.html</v>
+      </c>
+      <c r="F570" t="str">
+        <v>VICTORIA, Seychelles, June 4, 2026 /PRNewswire/ -- MEXC, a pioneer in 0-fee digital asset trading, has announced integration with TradingView, the world's most popular charting platform. This collaboration enables users to trade crypto directly within the TradingView platform, effectively...</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="str">
+        <v>Virtune AB (Publ) ("Virtune") has completed the monthly rebalancing for May 2026 of its Virtune Crypto Top 10 Index ETP - the first crypto index ETP in the Nordics</v>
+      </c>
+      <c r="B571" t="str">
+        <v>2026-06-03</v>
+      </c>
+      <c r="C571" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D571" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E571" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/03/3305929/0/en/Virtune-AB-Publ-Virtune-has-completed-the-monthly-rebalancing-for-May-2026-of-its-Virtune-Crypto-Top-10-Index-ETP-the-first-crypto-index-ETP-in-the-Nordics.html</v>
+      </c>
+      <c r="F571" t="str">
+        <v>Stockholm, 3rd of June 2026 - Virtune today announces the completion of the monthly rebalancing for the Virtune Crypto Top 10 Index ETP, listed on Nasdaq Stockholm for both the SEK-denominated (ISIN code SE0020052207, ticker name VIR10SEK) and the EUR-denominated (ISIN code SE0020052215, ticker name VIR10EUR) ETP. In addition to the Virtune Crypto Top 10 Index ETP, Virtune's product portfolio includes: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Vir</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="str">
+        <v>Virtune AB (Publ) (“Virtune”) har genomfört den månatliga rebalanseringen för maj 2026 av Virtune Crypto Top 10 Index ETP, Nordens första kryptoindex-ETP</v>
+      </c>
+      <c r="B572" t="str">
+        <v>2026-06-03</v>
+      </c>
+      <c r="C572" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D572" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E572" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/03/3305929/0/sv/Virtune-AB-Publ-Virtune-har-genomf%C3%B6rt-den-m%C3%A5natliga-rebalanseringen-f%C3%B6r-maj-2026-av-Virtune-Crypto-Top-10-Index-ETP-Nordens-f%C3%B6rsta-kryptoindex-ETP.html</v>
+      </c>
+      <c r="F572" t="str">
+        <v>Stockholm, 3 juni 2026 - Virtune meddelar idag att man har slutfört den månatliga rebalanseringen för Virtune Crypto Top 10 Index ETP, noterad på Nasdaq Stockholm för både SEK-varianten (ISIN-kod SE0020052207, tickernamn VIR10SEK) och EUR-varianten (ISIN-kod SE0020052215, tickernamn VIR10EUR). Utöver Virtune Crypto Top 10 Index ETP innefattar Virtunes produktportfölj: Virtune Bitcoin ETP Virtune Stellar ETP Virtune Staked Ethereum ETP Virtune Staked Solana ETP Virtune Staked Polkadot ETP Virtune XRP ETP Virtune Avalanche ETP Virtune Litecoin ETP Virtune Chainlink ETP Virtune Arbitrum ETP Virtune Staked Polygon ETP Virtune Staked Cardano ETP Virtune Crypto Altcoin Index ETP Virtune Bitcoin Prime ETP Virtune Coinbase 50 Index ETP Virtune Staked Near ETP Virtune Sui ETP Virtune Stablecoin ETP</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="str">
+        <v>Figure Technology Solutions Reports May 2026 Operating Data</v>
+      </c>
+      <c r="B573" t="str">
+        <v>2026-06-03</v>
+      </c>
+      <c r="C573" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D573" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E573" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/06/03/3305748/0/en/Figure-Technology-Solutions-Reports-May-2026-Operating-Data.html</v>
+      </c>
+      <c r="F573" t="str">
+        <v>NEW YORK, June 02, 2026 (GLOBE NEWSWIRE) -- Figure Technology Solutions (Nasdaq: FIGR; OPEN: FGRS), the leading blockchain-native capital marketplace for the origination, funding, sale, and trading of tokenized assets, today reported select preliminary operating data for the month ended May 31, 2026.</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="str">
+        <v>Bitmine Immersion Technologies (BMNR) annonce que ses avoirs en ETH atteignent 5,42 millions de tokens et que ses avoirs en cryptomonnaies et en liquidités atteignent 11,6 milliards de dollars</v>
+      </c>
+      <c r="B574" t="str">
+        <v>2026-06-02</v>
+      </c>
+      <c r="C574" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D574" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E574" t="str">
+        <v>https://www.prnewswire.com/news-releases/bitmine-immersion-technologies-bmnr-annonce-que-ses-avoirs-en-eth-atteignent-5-42-millions-de-tokens-et-que-ses-avoirs-en-cryptomonnaies-et-en-liquidites-atteignent-11-6-milliards-de-dollars-302789346.html</v>
+      </c>
+      <c r="F574" t="str">
+        <v>Bitmine possède 4,49 % de l'offre totale de pièces d'ETH, qui s'élève à 120,7 millions. Bitmine a parcouru 90 % du chemin vers « l'Alchimie des 5 % » en seulement 11 mois L'Ethereum continue de bénéficier de deux puissants facteurs favorables : la tokenisation de Wall Street sur la...</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="str">
+        <v>ASUS Adopts NVIDIA DSX AI Factory Platform to Accelerate Time to First Revenue</v>
+      </c>
+      <c r="B575" t="str">
+        <v>2026-06-02</v>
+      </c>
+      <c r="C575" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D575" t="str">
+        <v>Finance, Crypto, AI, SaaS</v>
+      </c>
+      <c r="E575" t="str">
+        <v>https://www.prnewswire.com/news-releases/asus-adopts-nvidia-dsx-ai-factory-platform-to-accelerate-time-to-first-revenue-302787995.html</v>
+      </c>
+      <c r="F575" t="str">
+        <v>Delivering a total AI factory solution from blueprint to deployment, accelerating token generation and enterprise AI adoption TAIPEI, June 2, 2026 /PRNewswire/ -- ASUS today announced its latest AI infrastructure solutions showcase at Computex 2026, delivering end-to-end AI factory...</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="str">
+        <v>CONV2X Decentralized Health &amp; Life Science Summit Releases FIRST SPEAKER COHORT</v>
+      </c>
+      <c r="B576" t="str">
+        <v>2026-06-01</v>
+      </c>
+      <c r="C576" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D576" t="str">
+        <v>Crypto, AI, Healthcare</v>
+      </c>
+      <c r="E576" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=355173</v>
+      </c>
+      <c r="F576" t="str">
+        <v>Partners in Digital Health is proud to announce the first speaker cohort for ConV2X Decentralized Health &amp;#8212; a landmark gathering of innovators, clinicians, technologists, and policy leaders reimagining the future of healthcare through decentralized infrastructure. - - This inaugural cohort represents some of the most consequential voices at the intersection of blockchain, AI, digital health, and regulatory science: - - Ajaz Hussain &amp;#8212; Former Deputy Director, Office of Pharmaceutical S Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355173</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="str">
+        <v>Cango Inc. Reports First Quarter 2026 Unaudited Financial Results</v>
+      </c>
+      <c r="B577" t="str">
+        <v>2026-05-31</v>
+      </c>
+      <c r="C577" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D577" t="str">
+        <v>Finance, Crypto, AI, SaaS, Energy</v>
+      </c>
+      <c r="E577" t="str">
+        <v>https://www.prnewswire.com/news-releases/cango-inc-reports-first-quarter-2026-unaudited-financial-results-302786436.html</v>
+      </c>
+      <c r="F577" t="str">
+        <v>DALLAS, May 31, 2026 /PRNewswire/ -- Cango Inc. (NYSE: CANG) ("Cango" or the "Company"), a leading Bitcoin miner leveraging its global operations to develop an integrated energy and AI compute platform, today announced its unaudited financial results for the first quarter ended March 31,...</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="str">
+        <v>Web3 Has No Safe AI. DMind AI Just Quantified the Gap -- and KDD 2026 Made It Official.</v>
+      </c>
+      <c r="B578" t="str">
+        <v>2026-05-31</v>
+      </c>
+      <c r="C578" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D578" t="str">
+        <v>Crypto, AI, Healthcare</v>
+      </c>
+      <c r="E578" t="str">
+        <v>https://www.prnewswire.com/news-releases/web3-has-no-safe-ai-dmind-ai-just-quantified-the-gap--and-kdd-2026-made-it-official-302786392.html</v>
+      </c>
+      <c r="F578" t="str">
+        <v>The first peer-reviewed Web3 AI benchmark tests 31 top models — including GPT-5, Claude, and Gemini — across 3,543 expert questions. The verdict: no system is ready for the field's highest-stakes tasks. SINGAPORE, May 31, 2026 /PRNewswire/ -- Medical AI has MedQA. Financial AI has FinBen....</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="str">
+        <v>Fobi AI Provides Corporate Update Regarding FFCTO Revocation Process and Q3 Interim Filings</v>
+      </c>
+      <c r="B579" t="str">
+        <v>2026-05-30</v>
+      </c>
+      <c r="C579" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D579" t="str">
+        <v>Crypto, AI</v>
+      </c>
+      <c r="E579" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/05/30/3303859/0/en/Fobi-AI-Provides-Corporate-Update-Regarding-FFCTO-Revocation-Process-and-Q3-Interim-Filings.html</v>
+      </c>
+      <c r="F579" t="str">
+        <v>VANCOUVER, BC, May 29, 2026 (GLOBE NEWSWIRE) -- Fobi ” or the “ Company ”), a leader in AI powered data intelligence and digital wallet solutions, today provided an update regarding the status of the Company’s ongoing efforts in connection with the revocation of the existing failure to file cease trade order (“ FFCTO ”) and the resumption of trading of the Company’s common shares on the TSX Venture Exchange (the “ TSXV ”).</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="str">
+        <v>The Dark Side of Cryptocurrency</v>
+      </c>
+      <c r="B580" t="str">
+        <v>2026-05-28</v>
+      </c>
+      <c r="C580" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D580" t="str">
+        <v>Crypto, Retail</v>
+      </c>
+      <c r="E580" t="str">
+        <v>https://pressreleasenews.org/pressroom/the-dark-side-of-cryptocurrency</v>
+      </c>
+      <c r="F580" t="str">
+        <v>Independent author ButterflyMan announces the release of 'Cryptocurrency: The Cocaine of Finance,' a book arguing that cryptocurrency has evolved into a structurally dangerous financial system harming society. The work frames crypto as a public safety, governance, and social trust crisis, advocating for retail prohibition and stronger consumer protections.</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="str">
+        <v>ViaBTC lanza la campaña "Prueba de Década" para celebrar su décimo aniversario</v>
+      </c>
+      <c r="B581" t="str">
+        <v>2026-05-28</v>
+      </c>
+      <c r="C581" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D581" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E581" t="str">
+        <v>https://www.prnewswire.com/news-releases/viabtc-lanza-la-campana-prueba-de-decada-para-celebrar-su-decimo-aniversario-302783919.html</v>
+      </c>
+      <c r="F581" t="str">
+        <v>HONG KONG, 28 de mayo de 2026 /PRNewswire/ -- ViaBTC Group, proveedor líder mundial de infraestructura blockchain, ha dado a conocer hoy el lanzamiento de su campaña del décimo aniversario, un hito importante desde su fundación en 2016. La campaña es una celebración de diez años de...</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="str">
+        <v>CORRECTION: Fold Rolls Out New Bitcoin Rewards Credit Card</v>
+      </c>
+      <c r="B582" t="str">
+        <v>2026-05-27</v>
+      </c>
+      <c r="C582" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D582" t="str">
+        <v>Finance, Crypto</v>
+      </c>
+      <c r="E582" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/05/27/3302114/0/en/CORRECTION-Fold-Rolls-Out-New-Bitcoin-Rewards-Credit-Card.html</v>
+      </c>
+      <c r="F582" t="str">
+        <v>A Simple, Mobile-First Way to Earn Bitcoin Rewards On Qualifying Purchases – All Seamlessly Integrated into the Fold App A Simple, Mobile-First Way to Earn Bitcoin Rewards On Qualifying Purchases – All Seamlessly Integrated into the Fold App</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="str">
         <v>Microsoft announces the Coco Framework to improve performance, confidentiality and governance characteristics of enterprise blockchain networks</v>
       </c>
-      <c r="B290" t="str">
+      <c r="B583" t="str">
         <v>2017-08-10</v>
       </c>
-      <c r="C290" t="str">
-[...5 lines deleted...]
-      <c r="E290" t="str">
+      <c r="C583" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D583" t="str">
+        <v>Crypto</v>
+      </c>
+      <c r="E583" t="str">
         <v>https://www.prnewswire.com/news-releases/microsoft-announces-the-coco-framework-to-improve-performance-confidentiality-and-governance-characteristics-of-enterprise-blockchain-networks-300502490.html</v>
       </c>
-      <c r="F290" t="str">
+      <c r="F583" t="str">
         <v>Microsoft Corp. on Thursday announced the Coco Framework, a first-of-its-kind innovation that will advance enterprise adoption of blockchain...</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F290"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F583"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 